--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1493">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3897,50 +3897,644 @@
     <t>16.01.26 10:02</t>
   </si>
   <si>
     <t>t.me/kakest_smr/2415</t>
   </si>
   <si>
     <t>🍜 МЕСТО, КОТОРОЕ ОТПУГИВАЕТ ЗЛЫХ ДУХОВ Вчера захотелось ненадолго занырнуть в тропический дух из заснеженной Самары, поэтому мы заехали на обед в IDOL. Кто еще здесь не был - заведение находится в старом городе на уютной Молодогвардейской. С парковкой в будни сложно, но трафик активный - пару кругов и вы точно займете место отъезжающей машины. Здесь одинаково хорошо в дневное время и вечером. Днем играет приятная музыка, а вечером часто играют DJ-сеты. Лучшие места - у окна. Поесть, себя показать и на людей поглазеть. Ну и за машиной присмотреть, если припарковались не очень🤣 Вечером машину лучше отставить дома, потому что богатая коктейльная карта не оставит равнодушным. Коктейли подаются в фирменных бокалах тики. Это такие яркие керамические сосуды, выполненный в виде полинезийских идолов. В меню паназиатская кухня: фо бо, рамен, карри, пад тай. Сейчас действует сезонное меню, из которого мы попробовали: ✨Тонкоцу рамен сытный суп с лапшой, маринованным яйцом и крупными ломтиками подпаленной свинины, подается с грибами и зеленым луком. Яркие насыщенные вкусы порадуют любителей рамена. ✨Токацудон куриная отбивная в панировке (тонкацу) под густым соусом на подушке из бурого отварного риса, подается с кусочками кукурузы-гриль, грибами и грибами и зеленым луком. Контрастные вкусы сладкого соуса и соленой панировки нейтрализуются рисом и сливаются во рту во вкус Азии. Еще мы взяли из основного меню: пад тай с креветочками. Наверное, это самое любимое блюдо здесь, про которое мы пишем каждый раз. — Идол, ул. Молодогвардейская, 66 🥐 КАК ЕСТЬ</t>
   </si>
   <si>
     <t>15.01.26 05:02</t>
   </si>
   <si>
     <t>t.me/kakest_smr/2413</t>
   </si>
   <si>
     <t>БЛЮДО, КОТОРОГО НЕ СУЩЕСТВУЕТ 🥔+🥩 На новогодних праздниках наша команда впервые собралась в полном составе. Илья ждал коллег в аэропорту и от нечего делать заглянул в «Матрёшку» - там подают исконно русский деликатес: печёный картофель с начинками. Потом доехали до центра - уже всё закрыто. Кроме «Ваще огонь». Опять нет повода не съесть стейк. И вот сидим, смотрим на мясо, и тут щёлкнуло. ✨Вы только представьте: крупная печёная картошка, размятая со сливочным маслом и сыром. А сверху - сочные ломтики рибая с прогретым жирком, дымным колером на корочке и хлопьями флёр де сель. Можно подать со сливочно-грибным соусом на французский манер - с чёрным перцем. Или добавить кислотный акцент: мелкий кубик корнишона, каперс. А может, и кимчи - почему нет? Настоящий Comfort food. Вот было бы раздолье. Шефы, ну? У кого есть в меню? 🥐 КАК ЕСТЬ</t>
   </si>
   <si>
     <t>13.01.26 15:00</t>
   </si>
   <si>
     <t>t.me/kakest_smr/2409</t>
   </si>
   <si>
     <t>КАКАО С БЛЕСТКАМИ ✨ Вчера добрались до новой кофейни Дринкит в легендарном здании "с ногами" на Самарской площади. С порога нас захватила игра - "кастомизируй свой напиток как хочешь". Такого разнообразия, пожалуй, мы ещё нигде не видели. Топпинги, сиропы, разные виды молока, сырная пенка, коллаген, протеин, тыква, малина, шоко-болы и... блёстки! Сердца девочек точно дрогнут. Определённо надо протестировать такое меню в настроении "а можно мне просто кофе", но пока оно попало в самое 💔 Главное, что можно заказать напиток с сиропом, сахаром на кокосовом, не краснея за свои предпочтения перед баристой. Интерьер минималистичный: в основе нержавейка, фанера и немного красного. С парочкой "кофе + фотография" мы уже знакомы, здесь эта парочка снова в деле: после прохождения квеста с выбором напитка победителям предлагается распечатать фото на чеке, чтобы забрать на память. Если заходить часто, к концу года из них можно будет собрать целое кино. — Дринкит ул. Галактионовская 130 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>20.02.26 03:56</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2537</t>
+  </si>
+  <si>
+    <t>Как улучшить вкус кофе? ☕️ Если кофе получается горький: • Увеличить помол • Снизить t° заваривания • Положить меньше кофе • Сократить время приготовления Если кофе получается кислый: • Уменьшить помол • Повысить t° заваривания • Увеличить время приготовления • Попробовать другой сорт/производителя Если кофе получается водянистый: • Положить больше кофе 🍶 Заваривай как бариста: на двоих - 27 г кофе, 454 мл кипятка &gt; 400 мл готового напитка на троих - 30 г кофе, 680 мл кипятка &gt; 600 мл готового напитка — 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>19.02.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2536</t>
+  </si>
+  <si>
+    <t>Масленичная неделя 🥞 16 февраля—22 февраля Завтра с коллегами в офисе устраиваем блинную вечеринку. А пока собрали вам подборку мест, где есть блины, чтобы успеть насладиться Масленицей! Интересное блинное меню (по нашему мнению): 🥞 Черный блин со свининой и блин с русалкой (с необычным сюрпризом) в Волжайне 🥞 Блин-доги, снуп-доги в кофейне 8 атомов :) 🥞 Сытные и десертные блины в Земляне бистро + стопка из 24 блинов на вынос, чтобы накрыть стол с близкими или коллегами 🥞 Масленица со средиземноморским акцентом в Lunasole 🥞 Блинный торт Крепвиль в Перчини 🥞 Сытные мясные и фруктовые блины в Дусе 🥞 От классики до благородных сочетаний в Доме Гринберга 🥞 Ажурные блины с разными начинками в Эклерной 🥞 СЫРНИЦА в Супре — блины и много-много разного сыра 🥞 Пышные, щедрые, домашние блины из пекарни БулкаНетто Где еще нашли: - Блины в Гопак для обеденного перерыва - Блины с кокосовыми чипсами в Шуме и Рюмочке - Блины в Русико - Блины в Puri - Блины в Где нас нет - Блины во Вкусной компании - Блины в Дом Нино - Блины в ресторанах Koza - Блины в тревел-гостиной Ягоза - Блины в ресторанах Milimon: Ливингстон, Ваще Огонь, Robbi, Beeroкратия, Пряный Барашек, Чиполучо, Чайхана Зира, Бенджамин - везде уникальные - Блины в Кэрри - Блины в Патари - Блины в По-Честному - Блины в Мушмуле - Блины в Filimonov - Блины в Nonna di Bruni Кого забыли? Где успели попробовать блинное меню? Напишите в комментариях👇 — 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>18.02.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2535</t>
+  </si>
+  <si>
+    <t>💪ПРЕДЗАКАЗ НА РЕЛИКВИЮ Наткнулся на просторах интернета на одну вещицу. И сразу захотел обладать такой. Это не чашка. Это деталь твоего личного микрокосма. Это из метафизического, не из материального. Только ты и твоё утро. Каждый день ты будешь наполнять её не только кофе — но и своей решимостью и готовностью созидать. Через год эта чашка впитает тебя и будет знать о тебе больше, чем твой психотерапевт. Через десять — станет твоим магическим артефактом силы. Через сорок — перейдёт по наследству как реликвия. Внук будет пить из неё свой утренний эспрессо и думать: дед был непрост. Планирую заказать себе. Если наберётся компания единомышленников — закажу на всех. ❗️Пиши «хочу» в комментариях.☕️ 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>18.02.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2529</t>
+  </si>
+  <si>
+    <t>Масленица в La Volte: пастуший пирог и 12 слоёв счастья Иногда мы себя балуем. Например, после продуктивной утренней встречи едем на завтрак в La Volte. А там сейчас не только поздние завтраки из основного меню, но и масленичный спешл: пастуший пирог, блинный торт с черникой и маком, блины с тремя видами сыра. Сегодня взяли «Завтрак №2» из базового меню плюс пастуший пирог и блинный торт из спешла на пробу. Пастуший пирог - это, наверное, лучший пирог, который пробовал Илья. Да, он всё ещё мечтает где-нибудь снова встретить ирландский пирог с почками, но этот значительно деликатнее. Внутри - печёный картофель и томлёная говядина. Сверху - нежнейшее слоёное тесто с таким золотистым колером. Потрясающая позиция. Хочется сразу заказать еще кусочек. 12-слойный блинный торт - это где тонкие блинчики чередуются с крем-чизом двух цветов: черничным и белым. Сверху клубничный компоте. Конструкция по структуре напоминает кулебяку. По вкусу - попадание 17 из 10. А «Завтрак №2» доставил отдельное эстетическое удовольствие: яйца подали как в «Бременских музыкантах» 1969 года. Ещё тогда знали как из простого яйца выжать максимум удовольствия. Настоящая Масленица. __ La Volte, ул. Самарская 200А 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>17.02.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2527</t>
+  </si>
+  <si>
+    <t>Тест на внимательность от «Дуси» Мы любим настолки и игры на внимательность. Помните детские задания из журналов — «Найди 10 отличий»? Вот вам две фотографии одного и того же блюда из меню «Дуси» — «Гранд-завтрак с колбаской». Заказывали с разницей в два дня. Нашли отличие? Мы тоже не сразу. Сидим, едим, наслаждаемся — яйца отличные, хлеб свежайший, помидорки сладкий, а не стекло как везде. Только к концу завтрака Илья почувствовал: чего-то не хватает. Сытости как будто на 15% меньше, чем позавчера. Странно. Когда официантка дежурно спросила «Всё ли понравилось?», мы вспомнили про название блюда. Гранд-завтрак с колбаской. А колбаски-то нет. — А почему вы не заметили раньше, когда принесли? — услышали мы в ответ. Логика железная. Это же «Дуся» тренирует внимательность с самого утра! Бдительность — наше всё. Принесли завтрак? Сразу проверяй комплектацию. Колбаска на месте? Отлично. Теперь можешь приступать. Справедливости ради: это один из лучших базовых завтраков в Самаре. Но вот с колбаской он всё-таки лучше, чем без неё. __ ДУСЯ, ул. Самарская, 69 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>16.02.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2518</t>
+  </si>
+  <si>
+    <t>🥞 Ну что, всех с началом масленичной недели! Пока блинного контента нет — делимся фотографиями со снежной прогулки выходного дня. А вы тоже иногда представляете себя туристами в родном городе?</t>
+  </si>
+  <si>
+    <t>14.02.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2509</t>
+  </si>
+  <si>
+    <t>⚡️Сохраняй 11 сериалов для оставшихся зимних вечеров Сегодня в День всех влюбленных что может быть лучше, чем провести вечер за хорошим сериалом? Разобрали, что стоит внимания. «Карта желаний» — российская комедия с мистикой. Героиня нарисовала карту желаний, где у мужа отлетает голова. Желания начинают сбываться. Надо срочно спасать супруга. «Чудо-человек» — Marvel, который не похож на обычный Marvel. Комедия про Голливуд с Беном Кингсли. Герои разговаривают выученными монологами, а Кингсли рассказывает, как шлепал Джона Гилгуда перед сценой. «Его и ее» — американский детектив. Тело с 40 ножевыми, нервный детектив и жена-журналистка, вернувшаяся за сенсацией. Убийство будет не последним. «Рыцарь Семи Королевств» — возвращение в мир «Игры престолов» за сто лет до оригинала. Сир Дунк Высокий и оруженосец Эгг, скрывающий происхождение. Турниры, интриги, повороты. «Ограбление» — британский криминал с Софи Тернер. Менеджерша банка причастна к нападению на собственный офис. Маски меняются от сцены к сцене, система показана гнилой. «Город теней» — каталонский детектив в мрачной Барселоне. Здания Гауди создают фэнтезийную атмосферу. На фасаде Каса-Мила вешают директора строительной компании, архитектура становится частью преступления. «Красота» — китч про вирус, превращающий людей в супермоделей. Райан Мерфи исследует культуру оземпика и истерию вокруг совершенства. Кровавые слезы — не самое страшное. «Маленькие катастрофы» — лондонская мама привозит дочь с травмой черепа в больницу. Отрицает насилие, но скрывает. Идеальная антиваксерша с тремя детьми. У подруг банкротство, алкоголизм, бесплодие. «Пони» — жены агентов ЦРУ в Москве 1977-го начинают расследование после гибели мужей. Ошибки и анахронизмы — часть метода. Кэмп с хорошей интригой. «Лучшее лекарство» — хирург с боязнью крови лечит рыбаков в глухом городке. Ломкие кости и выросшая грудь у мужиков — рабочие будни деревенского доктора. «Убегай!» — детектив, где поимка преступников не финал. Еще целый эпизод с неприятными открытиями ставит под сомнение хэппи-энд. Бульварщина выше уровня. Выбирайте по настроению. Мы начали с «Рыцарь Семи Королевств» — там каждую серию хочется смаковать.</t>
+  </si>
+  <si>
+    <t>14.02.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2508</t>
+  </si>
+  <si>
+    <t>Вчера на стендапе прозвучала шутка, от которой рестораторам стоит напрячься. Никита Шевчук, полтора часа. Мы впервые на стендапе. И одна шутка — прямо в нашу тему. Смысл такой: приходишь в ресторан, всё плохо. Официант путает заказ, долго, невкусно. В конце подходит: «Вам всё понравилось?» И ты отвечаешь: «Было просто превосходно». Искренне не хочешь, чтобы по твоей обратной связи они стали лучше, заработали и открыли ещё одно место. Хочешь, чтобы всё оставалось «прекрасно» — и они поскорее закрылись. Мы тут подумали: а что если заменить дежурное «Вам всё понравилось?» на вопрос, который реально вытаскивает правду? Вот наш топ: «Что бы вы изменили в вашем ужине, если бы могли?» «Какое блюдо вы бы не заказали второй раз?» «Какое блюдо было лучшим сегодня?» — если из четырёх называют одно, остальные три — вопрос. «Мы что-нибудь могли сделать лучше сегодня?» И наш фаворит: «Если бы два часа назад вы выбирали заново — пришли бы сюда?» И пауза перед ответом скажет очень многое......</t>
+  </si>
+  <si>
+    <t>13.02.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2507</t>
+  </si>
+  <si>
+    <t>Куда идем 14 февраля? Вспоминаем нашу подборку с идеями, чем заняться влюбленным завтра. Статья с идеями здесь 👈 И добавляем еще 18 вариантов, чтобы все нашли себе приятное занятие: Театральная читка в Puri — 19:00, ул. 22-го Партсъезда, 227А Valentine's Day на Станкозаводе — 16:00, ул. Куйбышева, 128/1 Джазовая программа о любви от Fefa Jazz и Акустическое караоке с Яхта Парус Band в Рюмочке — 21:00 и 23:00, ул. Ленинградская, 29 Романтическое караоке с Марком Малым в Шуме — 22:00, ул. Ленинградская, 29 Любовная поэзия Серебряного века в Музее Модерна — 15:00, ул. Фрунзе, 159 Вечер поэзии и музыки в старинном особняке Посольство — с 20:00, ул. Фрунзе, 113 Текстурная живопись и Арт-киновечер в Гостиной — 15:00 и 19:00, ул. Ленинградская, 58 Фоткаемся в Моментах — можно забронировать до конца Февраля с 30% скидкой LOVE MUSIC JAM в Surf Coffee × Kusto — 19:30, ул. Куйбышева, 100 Идем на парный массаж в Зори — с 9:00 до 22:00, ул. Красноармейская, 103 Быстрые свидания в Вечно Молодом — 19:00, ул. Ленинградская, 77 DROP.TUSA — HAPPY VALENTINE’S DAY в Вечно Молодом — 22:00, ул. Ленинградская, 77 Лекции и мастер-классы в Третьяковской галерее — 12:00, 15:00 и 16:00, ул. Ново-Садовая, 149 Тур в Хвалынск и экскурсии от Города-курорта — 06:00 — 23:00 Елизавета Гейдман в Дом Нино — 19:00, Московское шоссе, 254 Киноужин с показом фильма в Гринберге — 19:00, ул. Некрасовская, 53 Поём, пьём и танцуем в баре Кутеж —22:00, ул. Куйбышева, 78 Фоткаемся в фотобудке Коржа — с 7:30 до 22:00, ул. Куйбышева, 103 А еще приятность для тех, кто без пары: Если у вас есть свидетельство о расторжении брака — в ТайКитай вам сделают скидку 😁</t>
+  </si>
+  <si>
+    <t>13.02.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2505</t>
+  </si>
+  <si>
+    <t>⚡️Встречайте — ФРИ ИНДЕКС 🍟 Мы пересчитали стоимость картошки фри в ресторанах Самары на 1 килограмм. Потому что кто-то должен был это сделать. Для сравнения взяли пачку фри из Metro (2,5 кг за 499₽) и честно добавили литр масла. Получилось 255₽ за кг. Это наш x1. Дальше — магия ресторанного фуд-коста. Наценка от x3,9 до x10,4. То есть за одну порцию фри в LunaSole можно получить 10 таких же из картошки Metro и жарить дома до приезда пожарных. 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>13.02.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2504</t>
+  </si>
+  <si>
+    <t>Друзья, стыдно. Стыдно-то как. Пишем «ПэПэ, вотафак» - куча реакций. Пишем про выставку «Ранняя любовь» в Музее Модерна - тишина. Сверчки. Перекати-поле. Ладно. Попробуем ещё раз. Сосредоточились. ⚡ОТКРЫТИЕ ГАЛЕРЕИ СОВРЕМЕННОГО ИСКУССТВА VICTORIA 6 марта открывается «Виктория» после масштабной реконструкции. Не просто ремонт — полное переосмысление. Культурный хаб мирового уровня. В Самаре. Да. Для вас. Первый проект - «Самое красивое место, где я когда-либо был». Мураками, Гурски, Дойг, Булатов, АЕС+Ф. Рядом с самарскими художниками. На крыше — инсталляция «Заговор тополей». Внутри — книжный, кофейня MUWA, мастерские керамики и шелкографии, библиотека современного искусства, детская студия. Сайт — наших рук дело. Работать над проектами, которые меняют город — редкая привилегия. Дорожим доверием команды. ‼А теперь внимание. - Закрыли телеграм. - Зашли на gallery-victoria.ru. - Купили билет. Отметили в календаре 6 марта. - Пришли. Посмотрели. Впечатлились. Написали нам «спасибо за наводку». Всё. Можете возвращаться к мемасикам. VICTORIA gallery-victoria.ru Некрасовская, 2 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>12.02.26 11:39</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2503</t>
+  </si>
+  <si>
+    <t>Великий и могучий наносит ответный удар С 1 марта вступает в силу закон о русском языке в публичном пространстве. Все вывески должны быть на русском (иностранный только как дубль), кроме зарегистрированных товарных знаков. Meat Happens BBQ → Мясо Случается Brims → До Краёв Beauty Tyaka → Красотка Тяка Cin-Cin → Вздрогнем Lunasole → Луна и Солнце Friendly Wines → Дружелюбные Вина Meat Fix → Мясная лечебница * Это шутка! Мы не знаем, у кого зарегистрирован товарный знак и что придумают владельцы. Переводы дословные, кое-где с поэтическими вольностями 😄 __ 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>12.02.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2494</t>
+  </si>
+  <si>
+    <t>Ресторан «Русский». Обзор Обещали рассказать — рассказываем. 🧾 Сели, открыли меню. Оно прекрасно оформлено — фирменный раздел КБЖУ, отдельная книжка-малышка с настойками. Видно, что вложились. Но вот содержание: пять видов пирожков соседствуют с пиццей, пельмени с шашлыками, тушёнка с полбой напротив филе миньона. Понимаем — страшно. Страшно сделать ставку только на русское. А вдруг не пойдут? Вдруг попросят стейк? Но в том и смелость концепции — довериться ей до конца. Но уже хорошо, что без суши и том яма! 🍽 Мы сфокусировались на исконном. Сельдь — отличная, солят сами. Это чувствуется. Сало — мягкое, с ржаными чипсами. А вот солонинку уже надо пожевать. Грузди — на наш вкус, можно резать крупнее. Щи — прекрасные. В глиняном котелке, мясо мягкое, ровным кубиком, приварок ароматный. Правда, сухой крошащийся хлеб, который видимо должен был быть сухариком, остался непонятым. Мезенский конь на десерт — красивый и вкусный. Меню десертов хочется обогатить еще чем-то попроще, душевнее: вареньем, медом, баранками. 💁‍♀️ Обслуживание — отдельный плюс. Внимательное и чуткое. 🍶 Интерьер. Серые тона с красными акцентами мезенской росписи в виде коней на стенах. Несколько телевизоров с базовым видеорядом, слегка громкая музыка в стиле нео- фолк. А вот посуда и приборы простенькие, такие графины и бокалы найти в Метро не составит труда. Детали интерьера — многотиражные, всем знакомые по Леруа Мерлен. Зона уборной напоминает среднестатистический офис - сюда концепция не просочилась. Наши ожидания не совсем совпали с реальностью. По названию и громким обзорам мы рассчитывали увидеть что-то "Здесь русский дух, здесь Русью пахнет…". Но не достаточно нарисовать коней на стене — нужно, чтобы они поскакали через всё меню, через каждую тарелку, через текстиль и детали. А где же кулебяка — как у Чехова? Где взвары и сбитни? Где чай с мятой и смородиновым листом? Где сушки с малиновым вареньем? Где соус из берёзового сока? «Русский» — хорошее начало. Место для обеда с коллегами, когда еда важнее антуража. Концепция мезенской росписи — прекрасная, и хочется верить, что со временем она прорастёт глубже. __ Русский, Московское Шоссе д.41 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>12.02.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2485</t>
+  </si>
+  <si>
+    <t>🖼РАННЯЯ ЛЮБОВЬ - НЕ ПРОПУСТИТЬ! Фотографии специально чёрно-белые. Сохраняем интригу. Цвет увидите сами. Вчера Худрук позвал на открытие выставки в Музей Модерна. Концепция простая и точная. Пять самарских коллекционеров. Пять историй о моменте, когда ты смотришь на работу и понимаешь — вот оно. Я хочу, чтобы это стало частью моей жизни. Не инвестиция. Не статус. Не «надо бы повесить что-то на стену». А именно это иррациональное чувство — хочу жить с этим рядом. Залы музея превратили в залы человеческих качеств, за которые мы влюбляемся: красота, ум, юмор, красноречивое молчание. Коллекционеры сами записали аудиогид — от первого лица объясняют, почему именно эта работа. Среди участников — Сергей Баландин из «Виктории», Маргарита Галявеева и Анна Радаева из ХудРука, Мария Иванова из ЗИМ Галереи, Александр Даранович, Сергей Журавлёв. Люди, которые формируют культурный ландшафт города прямо сейчас. Художники — от самарской сцены до звёзд российского искусства. Логутов, Сяйлев, Емельянова, Соков, Нестеров и ещё три десятка имён. Что зацепило. Коллекционирование в России — штука молодая. Особенно в регионах. И вот ты видишь, что в Самаре уже пять серьёзных частных коллекций современного искусства. Не в Москве. Здесь. Это про зрелость города. Про то, что деньги начинают конвертироваться не только в недвижимость и машины, но и в красоту, которой эти люди делятся с нами. Фотографии специально чёрно-белые. Сохраняем интригу. Цвет увидите сами. Спасибо команде Худрук за приглашение, подписывайтесь и не пропускайте такие события. А Сергею Баландину искренняя благодарность — за кураторскую экскурсию, как всегда безумно интересно. Музей Модерна. До 12 апреля. Вход 150₽. P.S. Следующий пост тоже будет про Сергея 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>11.02.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2484</t>
+  </si>
+  <si>
+    <t>В шапочке и без штанов все равны. 🧖‍♂️ Губернские бани. Мы наблюдали за этой стройкой ещё из окон офиса в Биг Бене — смотрели, как меняют кровлю. Потом переехали на Станкозавод, прошло два года — и вот наконец-то они заработали. Квартал как открыты. Вот это инвестиции. Скажем прямо — один из самых успешных запусков в городе за этот непростой период. По наполняемости и проходимости больше, пожалуй, только летом на летнике Ветерка. Я был уже 11 раз. С другом. С другом и сыновьями. Вдвоём, вчетвером, вдвенадцатером. 17 декабря мы забронировали себе корпоратив на 5 января. 4 января случайно узнали, что нам его отменили — поставили женский день. Предложили перебронировать в Деревеньку. Вот такой сервис. Но мы люди упрямые — сменили коллегам билеты, продлили отель и пошли в Губернские. И не пожалели. Что нравится: Дядя Володя в гардеробе, парная, пар-мастера Дядя Саша, Иван, Петр, кухня, ценовая политика. Что не нравится: Забронировать на троих практически невозможно. Или 2, или 4. Пельмени разогревают в микроволновке. Как определить? С одной стороны заветренные, с другой промокшие. Убрали из меню куриные крылья с Чепотле - это преступление. Квас — кайф. Чайи — посредственные. Со своим термосом, как в Сандунах, прийти нельзя. Даже термосного сбора нет. Женские дни, кстати, сделали после комментариев в нашем канале. Семейных скорее всего не будет — переодеться негде. И в четверг лучше не ходить. В парной человек 70. Воздух заканчивается молниеносно. Сервисный сбор, о котором сообщают пост-фактум. Вроде чаевые — но коммуницировать их нужно совершенно иначе. Ну и Нет-нет, да проскальзывает "Вас много, а я одна". В целом — проект прекрасный Определил ли проект какой-то новый вектор в индустрии? Задал ли эталон? Будут ли говорить в других городах - Братцы, надо бы в Самару, там такие бани открылись....Врятли. Да нам бы пока просто, без вектора и без эталона, хоть как-то попариться.. Здесь как на ДНЕ или в чебуречной «Дружба» на Сретенке — можно встретить и вице-губернатора, и троглодита, и много кого ещё в шапочке, с веником и приветственным «с лёгким паром».🔥 🙈P.S. в первом комментарии будет видео из парной) — Губернские Бани Самара, Московское шоссе, 2В 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>10.02.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2483</t>
+  </si>
+  <si>
+    <t>Русский. Ну, почти 🍽 Когда думаешь о русской кухне - представляешь усадьбу. Большой семейный обед. Лев Толстой во главе стола. Чеховская кулебяка, от которой сок, жирный, как янтарь. Мы объехали всё Золотое Кольцо, трижды были в любимом Суздале, где каждый второй проект про русское и это работает. Нео-русский стиль - это не кокошники для туристов. Это возвращение к себе. С историей, с глубиной, с душой. На Московском шоссе, рядом с БЦ «Региональный Деловой Центр», открылся ресторан «Русский». На месте тёмного бара, где мы однажды играли квиз по Гарри Поттеру. Парковка битком. Мезенская роспись на стенах. Кони. Нео-русский фолк из колонок. Толщенное меню с невероятно красивой съёмкой. Разносолы, оливье, шуба, холодец, пять видов пирожков... Но рядом — пицца. И филе миньон. И тар-тар. Мы заказали сельдь, сало, грузди, щи, вареники, пирожки и мезенского коня на десерт. Ни одного стейка. Ни одной пиццы. Что получилось? Скоро расскажем. __ Русский, Московское Шоссе д.41 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>09.02.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2482</t>
+  </si>
+  <si>
+    <t>Make Veranda grate again 💪</t>
+  </si>
+  <si>
+    <t>09.02.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2481</t>
+  </si>
+  <si>
+    <t>ПэПэ Ватафа??!!❓</t>
+  </si>
+  <si>
+    <t>09.02.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2480</t>
+  </si>
+  <si>
+    <t>⚡️«Мы облажались». Редкий текст из самарского ресторанного мира. Джони Ву, ЗоЗо, Покетерия - закрылись один за другим. Тихо, без объяснений. На этом фоне Роман Вавилин - сооснователь «Поляны» и автор одного из самых интересных профессиональных гастроблогов в Самаре - делает то, что в ресторанном мире почти не встречается. Не закрывается. Не молчит. Пишет публично про свой Harat's: мы облажались. ССЫЛКА НА ОРИГИНАЛЬНЫЙ ПОСТ Мы заходили в этот проект несколько раз и видели проблемы изнутри как гости. Писали команде напрямую: бизнес-ланч не впечатляет, цена на пиво за пределами FM-диапазона. И когда по диагонали есть прекрасное пивное заведение с окнами - зачем сидеть в подвале? Роман признал конкретно: полезли умничать с форматом, потеряли людей, перегнули с ценами, усложнили то, что должно быть простым. Инвестиции за этот год в проект явно не окупились. Обычно после такого тихо сворачиваются или переименовываются в том же интерьере, но с другой «концепцией». Вавилин выбрал другое - перестройку. Возврат старых барменов, пересборка меню, работа с импортным пивом. План с конкретными шагами. Это ровно то, о чём мы говорили в интервью «Московскому Комсомольцу»: выживут те, у кого есть ресурсы и воля перестраиваться. У «Поляны» и то, и другое есть. Получится ли - покажет февраль. Блог Романа рекомендуем. Там не пиар и не «попробуйте наши..{подставить название блюда}..ну очень вкусненько - ум отъешь...». Там взгляд изнутри, который помогает понять, почему одни заведения живут, а другие - нет.</t>
+  </si>
+  <si>
+    <t>06.02.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2476</t>
+  </si>
+  <si>
+    <t>Гастро-Афиша на 7—8 февраля 🍽 7 февраля: Встреча выпускников в Filimonov — DJ YASMINA • 19:00 Ани Пати в Хвате — специальное меню по коллабе от раменной Very Peri • 20:00 Концерт Дэн Барнетт — знаменитый австралийский тромбонист и вокалист в Доме Гринберга • 20:00 Cin Cin — 1 год! Welcome-drink, Диджей-сет, праздничной торт и бите тарелок по всем традициям Италии • 21:00 Караоке-вечеринка ко Дню встречи Выпускников в Кутеже • 22:00 South DJ Scream — Hip-Hop &amp; Funk icon в Вечно Молодом • 22:00 8 февраля: Арт-завтрак в ресторане Filimonov — лекция о Ван Гоге • 10:00 Конкурс барменов в Рюмочке — соревнование в приготовлении авторских коктейлей с судейской комиссией! • 17:00 Кинопоказ фильма «Блеск» в Шуме • 19:00 Традиционный воскресный джаз от FEFA JAZZ в Вечно Молодом • 20:00 👉 Больше событий на сайте 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>06.02.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2470</t>
+  </si>
+  <si>
+    <t>🎬 Тафельшпиц в джунглях. Причём тут Самара? Вышел третий сезон «Тонкого вкуса» на Кинопоиске. Мы писали про первые два — Москва и Петербург. Теперь — Сочи. И если вы думали, что сочинская гастрономия — это хинкали на набережной, посмотрите серию про Мамай-Кале. Ресторан стоит в Сочинском национальном парке. Буквально в лесу. По территории течёт горный ручей. Название - от античной крепости I–II века. Римляне называли её Мохора, османы - Мамай-Кале. Руины - по соседству. Главный зал носит имя той самой крепости. А теперь меню. Трюфельный веллингтон из каре косули. Бёф бургиньон из щёчек мраморного бычка на каберне от Абрау-Дюрсо. Тафельшпиц по-венски с мозговой косточкой. Фуа-гра с грушей пашот в глинтвейне. Коктал из осетра в дровяной печи. Это не «просто зайти пообедать». Это режиссура. То самое погружение, когда ресторан - не точка питания, а место, ради которого планируешь поездку. Все три сезона - обязательны к просмотру. Первый - московские шефы: Шмаков, Троян, Казаков, Викентьев. Второй - петербургские: Блинов, Гребенщиковы. Третий - сочинские авторские проекты. Смотреть на Кинопоиске. Голодным не включать. P.S. Знаете, что нам это напомнило? По духу... Кухмистерскую Фон Вакано. Тот же тафельшпиц в меню - совпадение? не думаем. Нам кажется, что общего у этих проектов больше: не просто ресторан, а культурный проект с историей. Там - римская крепость и кавказский лес. У нас - волжское купечество и австрийские традиции Альфреда фон Вакано. Мы не зря считаем Кухмистерскую лучшим гастрономическим проектом Самары - не только по кухне, а по культурной ценности, по глубине концепции, по соответствии концепции духу нашего города. А теперь вопрос. Представьте, что «Тонкий вкус» снимает сезон о Самаре. Какие проекты вы бы хотели в нём увидеть? Не просто рестораны - а те места с характером, которые могли бы стать точками притяжения для туристов из других городов. Пишите в комментариях. 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>05.02.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2468</t>
+  </si>
+  <si>
+    <t>Знакомьтесь — Павел Сергеев 🎭 Друзья, у нас тут прекрасная история. Павел Сергеев — ресторатор из Новокуйбышевска — завёл свой Telegram-канал. Мы любим, когда рестораторы начинают говорить публично. Это смело. Это полезно. Это делает среду прозрачнее. В одном из постов Павел задал подписчикам вопрос: «Какие гастрономические каналы читаете?» Мы подумали — о, отличная возможность. Мы ведь буквально недавно делали большую подборку каналов самарских рестораторов. Честная, полезная штука. Кинули ссылку в комментарии. Комментарий удалили. Причина? Цитируем: "Я поправить ваше сообщение хотел бы". И поясняет как нужно нам поправить наш пост и как по его мнению нам нужно расставить ковычки. Хотя, у Павла проекты в профиле без ковычек. Мы, конечно, люди не гордые. Рита хотела предложить сразу поставить кавычки, апострофы, тильду, два тире и знак параграфа — чтоб наверняка. Но что-то подсказывает, дело не в пунктуации. Знаете, мы четыре года пишем канал. Хвалим — когда вкусно. Молчим — когда невкусно, но можно исправить. Говорим — когда невкусно и не хотят исправлять. Мы ни разу не удалили ни одного комментария. Потому что обратная связь — это подарок. Даже если она неудобная. Павел, искренне — удачи с каналом. Вести его сложнее, чем кажется. И первое правило: не удалять то, что не нравится. Гости в ресторане тоже иногда говорят, что им долго несли салат. Но вы ведь не выгоняете их из зала? Во всяком случае надеемся на это... А подборка каналов рестораторов — вот она, с ковычками и с любовью ❤️</t>
+  </si>
+  <si>
+    <t>05.02.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2459</t>
+  </si>
+  <si>
+    <t>💗 Где и как устроить романтичное свидание влюбленным? Есть вечера, которые запоминаются. Не потому, что всё было идеально, а потому, что рядом был подходящий человек и правильное место. Если вы всё ещё выбираете между «пойдём куда-нибудь» и «придумаем на месте» — КАК ЕСТЬ уже собрали 7 идей для свиданий в Самаре. Выбирай: идем на парный массаж в «ЗОРИ», делаем портреты в «Моментах», стреляем красками в «ArtAisiya», лепим на гончарном круге в «Колокол», ужинаем в «Дусе», делаем кастомный кофе в «Дринкит» и, конечно, не забываем про свободных девушек — в «Бык и Море» дарят каждой девушке 100 и 1 розу 🌹 🫰Во имя любви — читай подборку и наслаждайся :) А что вы придумали на 14 февраля? Делитесь планами в комментариях - всем интересно! __ 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>30.01.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2453</t>
+  </si>
+  <si>
+    <t>Meat Happens BBQ. Спешл для фаранга 🥢 В такой холод хочется почувствовать аромат хоспера и оказаться в атмосфере уютной мясной гостиной. Зашли с коллегами на обед — а тут Азия Спешл меню. Наверняка для тех, кто недавно вернулся из Азии с каникул. Или для тех, кто не улетел. В меню: фо-бо, стриплойн в сакэ и соевом соусе, вок с мачете и кальмаром, свиные рёбра в азиатской глазури (сегодня закончились), моти и тройка напитков. Взяли стриплойн и вок. Вок — хороший. Такой сёрф-энд-тёрф: лапша в сладковатой вуали соуса, слегка обжаренные хрустящие овощи, ломтики мяса и колечки кальмара. Всё на месте. А вот стриплойн заставил почувствовать себя наивным фарангом на Каосан Роуд. Он больше походил на татаки. Но татаки — закуска, а здесь позиционируется как основное блюдо. Соус и ферментированный перец яркие, но их много — мясо за ними теряется. Заменить на курицу или что-либо другое — и не заметишь разницы. Перец как акцент — кайф, но буквально 3-4 горошка было бы достаточно. А тут осторожничаешь, чтобы лишнего не зацепить. А чем сбалансировать? Гарнира-то нет. Чтобы сделать основным блюдом, решил добавить бейби-картофель — плюс 340 ₽. Итого 1730 за блюдо из стейка и картошки с общим выходом 160/200 грамм. Чтобы всё-таки пообедать, взяли ещё техасскую похлёбку — похожа на венгерский гуляш, в этот холод то, что нужно. И свиное ребро из хоспера, размер М. И вот тут — интересное наблюдение. В одном и том же заведении за один стол приносят два блюда: роскошное ребро поросёнка из смокера с хлебом, огурчиками, луком, халапеньо и салатом — 1590 рублей за 720 грамм. И стейк из спешл меню, к которому заказал отдельно гарнир — 1730 руб. за 360 грамм. Один гость заказывает ребро, другой — спешл. И за столом повисает немая пауза. С каждым посещением Meat Happens BBQ всё сильнее ощущение, что это одно из самых дорогих заведений Самары. Любимое — но как будто уже выходит за FM-диапазон. Ланчей нет, пообедать — 1700–1800 минимум. Мясо в хоспере по-прежнему прекрасное. Но Азия Спешл пока оставила ощущение, что ты тут, братан, фаранг. Приезжай ещё. __ MEAT HAPPENS BBQ, ул. Куйбышева, 86 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>29.01.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2451</t>
+  </si>
+  <si>
+    <t>23 января открылось новое заведение на месте ресторана «Don Tibone» на ул. Куйбышева, 76 АЛКО БУФЕТ Концепция "в атмосфере любимых 90-ых" Работает ежедневно с 12:00 до 4:00 "Вывиска красивое", пока больше сказать нечего. Кто уже побывал там, делитесь в комметариях 👇</t>
+  </si>
+  <si>
+    <t>29.01.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2450</t>
+  </si>
+  <si>
+    <t>Мы после дегустации авторской кухни, где шеф «переосмыслил классику» 🤣</t>
+  </si>
+  <si>
+    <t>28.01.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2441</t>
+  </si>
+  <si>
+    <t>Brims вытащил нас из постпраздничной тоски 🥂 Рабочий январь начался настолько плотно, что мы не успеваем никуда ходить и ни о чём писать. Искренне благодарим команду Brims — вытащили нас в свет на ужин. Вечер морозный. Но согрели нас не только новые позиции меню. Оказались в по-настоящему тёплой компании — за столом с Серёгой Щербаком, а рядом очаровательная команда «Еда Гда». Давно так никого не видели, а тут такая неожиданная возможность со всеми пообщаться, обменяться новостями, планами, рекомендациями. Вечер получился сказочный ✨ Так, чем нас угощали: Средиземноморский кальмар гриль на французский манер — с чили, чесноком, орехами и прованскими травами. Идеально просто. Так редко встречаются блюда с честным вкусом. В этом весь французский стиль. Не смешивать все подряд, а подчеркнуть сам продукт. Бифштекс с перечным соусом и достойной долей перца внутри. В компании хрустящих огурчиков и потрясающей квашеной капусты с лёгким лаймовым акцентом — сочетание неожиданное и точное. Мощная, сочная, мясистая котлета из рубленного мяса и кислотный гарнир. И наконец-то сбылась мечта Ильи — печёная картошечка со стейком мачете. Стейк обжаривается на сковороде со сливочным маслом. Отруб мачете — насыщенный вкус и мягкие волокна. С картошкой — честное, тёплое удовольствие. На десерт — Павлова с мандаринами и корицей. Павлова всегда уместна, а мандарины продолжают новогоднее настроение. __ Brims ул. Куйбышева, 86 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>23.01.26 17:57</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2440</t>
+  </si>
+  <si>
+    <t>⚡️Важный вопрос. Если бы вы открывали ресторан, то какие бы 🔝 ТОП 3 блюда вы точно поставили в меню?</t>
+  </si>
+  <si>
+    <t>23.01.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2439</t>
+  </si>
+  <si>
+    <t>Поговорили с МК на тему "Почему рестораны в Самаре массово закрываются и что сегодня происходит с рынком общепита" 👉 Читайте статью</t>
+  </si>
+  <si>
+    <t>22.01.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2438</t>
+  </si>
+  <si>
+    <t>ГДЕ СОБРАТЬСЯ ВЫПУСКНИКАМ? 🗓 Совсем скоро 7 февраля, а значит есть повод позвать своих одноклассников встретиться. Подкинем пару идей, куда можно пойти компанией: ШУМ ул. Ленинградская улица, 29 Камерный бар-фонотека в центре города, который подойдёт под закрытие для компании до 40 человек. Стильная атмосфера, кухня и караоке - прекрасное сочетание. Кухмистерская фон Вокано ул. Красноармейская, 4 Можно снять целый зал вместительностью до 70 человек или просто большой стол для компании человек на 15. На вехнем этаже особняка есть коктейль-бар «Юрик», куда потом можно пойти танцевать даже без брони. La Volte (камерный зал) ул. Самарская 200А Отдельный зал без громкой музыки, где можно спокойно поговорить и насладиться блюдами французской кухни. BRIMS ул. Куйбышева, 86 Стильный ресторан в центре города, который можно арендовать под компанию до 40 человек. Меню - от классики французской кухни до ярких локальных акцентов, а безлимитное игристое по колокольчику поможет вспомнить все смешные школьные истории. Студия автопортета Моменты ул. Куйбышева,90 Забежать на быструю фотосессию с классом и повторить те самые школьные фотографии по линейке с классным учителем? Или арендовать банкетный зал в студии и заказать кейтеринг - и фото на память и место для встречи в камерной обстановке, где можно вспомнить школьные моменты. Вмещает небольшие компании до 15 человек. Губернские Бани Московское шоссе, 2В Место встречи для самых дружных мужских компаний: горячий пар, вкусная еда, напитки и яркие воспоминания. Творческая студия Таисии Аристовой ул. Молодогвардейская, 94 «Арт-обстрел красками» для самых смелых. Вдруг кто-то хочет зарядить шаром с краской тому самому однокласснику, который все время списывал и отвлекал на уроках? Отлично снимет стресс. Не забудьте бронировать места заранее! — 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>21.01.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2437</t>
+  </si>
+  <si>
+    <t>🥁 Соблазн остаться дома с бараньими ребрышками из «Золотого мангала» был высок, но случайная Мишкина лоттерея отправила нас в Хокку. Обзора не будет, мы просто будем объедаться мотти и пить бабл ти по мотивам очень странных дел. Хорошего вечера 🫰</t>
+  </si>
+  <si>
+    <t>21.01.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2435</t>
+  </si>
+  <si>
+    <t>Миша сегодня организатор вечеринки и он устроил лотерею мест, куда мы отправимся отмечать мой день рождения.</t>
+  </si>
+  <si>
+    <t>21.01.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2434</t>
+  </si>
+  <si>
+    <t>🎂СЕГОДНЯ ДЕНЬ РОЖДЕНИЯ РИТЫ Той, без которой не было бы этого канала. Да вообще ничего бы не было. Она обрамляет, объединяет, привносит. Там, где я генерирую хаос — Рита создаёт структуру. Там, где я бросаю на полпути — она методичное шаг за шагом направляет к цели. Человек концентрация, человек фокус, мой проводник и муза. А еще она просто красотка. Рита, спасибо тебе за всё. Люблю ❤️ P.S. Обязательно загляните в ее Гардероба Кусок</t>
+  </si>
+  <si>
+    <t>20.01.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2428</t>
+  </si>
+  <si>
+    <t>ЛЮБИМЫЕ МЕСТА ДЛЯ ОТДЫХА НА ПРИРОДЕ Хотим напомнить, что у нас есть большой каталог Эко-отелей 🏕 А сегодня поделимся подборкой мест, которые мы обычно рекомендуем друзьям. База отдыха БРИЗ Коттеджи в стиле Barn House на берегу Волги. Чем заняться зимой: ✅ большая территория для прогулок ✅ детская площадка (небольшая) ✅ баня с чаном ❌нет кафе или столовой, готовить придется самим Стоимость за ночь от 5000 руб. в будни до 18000 руб. в праздники Загородный комплекс Циалковский Детский лагерь, который пережил большой ребрендинг. Теперь это загородный комплекс премиум класса. Чем заняться зимой: ✅ большая территория для прогулок ✅ конный дворик ✅ детская площадка ✅ спа-центр 🍽 ресторан по системе шведский стол ❌стоимость, в которую не входит питание Стоимость аренды дома за ночь от 25000 руб. в будни до 35000 руб. в выходные Эко отель МАЯК Тот самый популярный отель на мастрюках Чем заняться зимой: ✅ большая территория для прогулок ✅ большая и классная детская площадка, игровой зал для детей ✅ спа-центр (посещение включено в стоимость брони) 🍽 ресторан (завтрак включен в стоимость брони) ❌ много людей, слышимось в домиках Стоимость аренды таунхауса от 13 000 руб. до 21 000 руб. в праздники Парк-отель Солнечный Можно снять большой срубовой дом, накататься на ватрушках, пожарить шашлык. Из плюсов - можно с собакой. Чем заняться зимой: ✅ катание на ватрушках ✅ хаммам 🍽 столовая: завтрак, обед, ужин ❌ небольшая территория ❌ дома не самые свежие ❌ нет онлайн брони Стоимость аренды дома от 12 000 руб. Альфа Глэмпинг Место для тех, кто любит тишину и покой Чем заняться зимой: ✅ большая территория для прогулок ✅ костер ✅ баня и большая ванная в доме ✅ проектор и большой выбор фильмов 🍽 нет кафе/ресторана, только завтраки в номер ❌ нет развлечений для детей Стоимость аренды дома от 9 990 руб./сутки будни, 11 990 руб./сутки выходные Эко Отель ХВОЯ Жемчужина в хвойном лесу на другом берегу Волги. Можно с домашними животными Чем заняться зимой: ✅ большая территория для прогулок ✅ баня и чан ✅ дышать свежим воздухом и любоваться на звезды на территории Национального парка, сидя на террасе уютного домика ✅ детская площадка 🍽 нет кафе/ресторана ❌ Зимой можно добраться только на воздушной подушке Стоимость аренды дома от 9 000 руб./сутки — 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>21.02.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2538</t>
+  </si>
+  <si>
+    <t>⚡️ Открытие нового бистро На ул. Садовая 251, на месте закрывшегося BiBi rest, открывается второй Чин-Чин, (первый на ул. Ленинградской 68). Как видим вывеска уже соответствует новым стандартам. Что ж, видим, наш вариант - «Вздрогнем», не одобрили 🤭 Приготовления подходят к концу - в окнах уже видно свет, мебель и цветных мишек. Ходят слухи, что техническое открытие будет уже на следующей неделе. __ Чин-чин бистро ул. Садовая, 251 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>13.03.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2651</t>
+  </si>
+  <si>
+    <t>СТАНКОЗАВОД. ПОМОЙКИ ПО ПЕРИМЕТРУ. Главный креативный кластер города продолжает неконтролируемо зарастать мусором все сильнее. А скользкие тропинки на уклоне, заботливо и креативно прокопанные в сугробе - вход для гостей и резидентов. Главный вход с Куйбышева - через помойку. Вход с Красноармейской через Волга Плазу -через помойку. Вход в ЦЕХ №8 - стал местом складирования мусора уже даже без контейнеров. Все это лежит не один месяц, растаскивается, раздувается, распространяется. А вообще-то это вход к резидентам. Помойка стремительно распространяется и окутывает Станок по периметру. Это не про мусор. Мусор - это симптом. Это самопрезентация управляющей команды без слов и слайдов. Ее отношения к проекту, к гостям и резидентам. Станкозавод - место с потенциалом. Было. Но команда видимо уже не та и уже не тащит. __ 🥐 КАК ЕСТЬ Подпишись в MAX, чтобы оставаться на связи</t>
+  </si>
+  <si>
+    <t>13.03.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2644</t>
+  </si>
+  <si>
+    <t>📖 Провальная идея, которая нам очень нравится или романтичные фантазии любителей бумажных книг Недавно вышла новость, что кафе Мадаури на ул. Самарская, 203 закрывается. Нам искренне хочется, чтобы это место нашло прекрасных новых арендаторов. Соседи-мечта: БулкаНетто и Винотека. Утром хлеб и кофе, вечером — вино. Широкий тротуар вдали от дороги, где раньше была уютная терраса от "Козы" с летними столиками. Самарскую обещают открыть в этом году — и тогда здесь точно станет оживлённее. А пока позволим себе помечтать. Навеяло последней гаражной распродажей МИФа, там целый раздел с книгами о книготорговцах, которые Рита никогда не обходит мимо. "Книжный на левом берегу" Сены Керри Мейер "Служба доставки книг" Карстен Хенн, Мария Мисник "Мы купили книжный магазин" Петра Хартлиб "Русский книжный в Будапеште" Сóмору Орши "Книжные магазины: большое путешествие от Сеула до Санкт-Петербурга" Онхо Ким Спойлер: в основном все книги о том, как сейчас непросто живётся книготорговцам, но дух романтики на высоте! Только представьте два этажа интересных книг и удобных столов, где можно читать, рисовать, работать или встретиться с подругой или с деловым партнером за чашечкой кофе или с бокалом игристого? Такие места есть по всему миру и становятся настоящими точками притяжения — для туристов и "инстадив"/"пинтерестгерл": — Подписные издания в Санкт-Петербурге — Центральная книжара в Белграде — Республика на Тверской в Москве (уже закрыта, но помним то классное кафе) — Книжный в Аргентине в бывшем театре Вообщем идея провальная, но нам бы точно понравилось! 📚☕️🥂 __ 🥐 КАК ЕСТЬ Подпишись в MAX, чтобы оставаться на связи</t>
+  </si>
+  <si>
+    <t>12.03.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2635</t>
+  </si>
+  <si>
+    <t>📰 RENE REDZEPI. The New York Times опубликовала расследование о Рене Редзеппи. 35 бывших сотрудников Noma обвиняют его в физическом и психологическом насилии. Крики. Удары. Унижения. Кто такой Редзеппи для тех, кто не знает: Человек, который изменил мировую гастрономию. Не улучшил - создал совершенно новую кухню. До него никто не думал, что из мха, коры и муравьёв можно сделать высокую кухню. После него - это стараются делать все. 5 раз №1 в World's 50 Best. 3 звезды Мишлен. Он вывел Данию - страну, про которую в контексте еды никто ничего не знал - на первое место в мировой гастрономии. Люди летели в Копенгаген ради столика в Noma. Сотни стажёров прошли через его кухню. Стали шефами, открыли свои рестораны. И вот теперь - обвинения. Вы сами ехали на стажировку в лучший ресторан в мире, увидеть, как работает высшая лига, научиться. Но высшая лига - это не место, где гладят по головке, и вытирают сопли. Требовательные руководители нацелены на результат, а не на «экологичную коммуникацию» со стажёрами. Не нравится - тебя никто не держит, в лучшей команде всегда стоит очередь на вход и всегда открыты двери на выход. Все шефы встали на сторону Рене, объясняют, что это производство, нужно отдавать быстро, стабильно, мы все работаем ради гостя, он гений и не нужно тут сопли жевать, если я прошу отвечать «Да, шеф!», значит будете дружно кричать «Да, шеф!» Далеко ходить не нужно. Просто загляните, как будет возможность, на тренировку по художественной гимнастике в профессиональную спортшколу. Это самое жёсткое, что я видел в своей жизни, когда 2–3 взрослые женщины-тренеры настолько токсично орут и публично унижают ребёнка, потому что девочка на 1 минуту опоздала на сбор после обеда. «Грузят» её по полной, до тех пор, пока она не заплачет, а она стоит и держится 8, 10 минут тупого прессинга, ей лет 7. И знаете, я наверное еще месяц не мог забыть этой картины, она стояла у меня перед глазами, я реально думал нормально ли это или нет. И пришел к выводу - нет, это не нормально, но именно оттуда выходят чемпионы. Чемпионы, которые в нужный момент сделают всё, на что они способны, не обратят внимания ни на боль, ни на десятки камер, ни на то, что перед ними уже выступили недосяжимо круто, которые после часовой гонки на последнем подъёме и на финишной прямой включатся, обойдут и уже после финиша рухнут. Это высшая лига. И тут никто никому сопли вытирать не обещал, и никто тебя сюда не звал. Высшая лига, это крайне жесткая среда, которая может вывести тебя за границы твоих возможностей, чтобы ты достиг большего, чем о себе думал. И видимо история не нашла других способов в нее попасть. Очень жаль, что Рене вышел из Noma. Это как убрать из Led Zeppelin Джимми Пейджа и сказать, что это всё ещё Led Zeppelin. Посмотрел его обращение к команде, что он уходит. Открыл книгу NOMA RECIPES на разделе MARCH и делюсь с вами, что предлагала Noma лет 15-20 назад. В марте. Недосягаемо. 🥐 КАК ЕСТЬ Подпишись в MAX, чтобы оставаться на связи</t>
+  </si>
+  <si>
+    <t>12.03.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2629</t>
+  </si>
+  <si>
+    <t>☕️ GOOD MORNING MOTHERFUCKER: 19 марта Помнишь пост про чайную пару ? Они готовы и едут к нам. 29 человек написали "хочу". А чашек будет только 5. Ручная работа. Каждая — уникальная. Хватит не всем. Уже на следующей неделе: - Распакуем коробку - Покажем все семь пар ✨А пока давайте расскажу, какие бывают виды аукционов, ни на что не намекаю. Просто для общего развития. 🧑‍⚖ Английский (классика) Стартовая цена. Вы повышаете в комментариях. Последний самый высокий — победитель. 🧑‍⚖Голландский (на понижение) Высокая стартовая цена. Каждый час снижаем. Кто первый написал "беру" — получил. 🧑‍⚖ Аукцион Второй цены Каждый шлёт цену в личку. Побеждает тот, кто назвал максимум. Но платит он не свою цену, а цену второго человека. Пример: Вася предложил 10000₽, Петя 8000₽, остальные меньше. Побеждает Вася, но платит 8000₽ (цену Пети). — 🥐 КАК ЕСТЬ Подпишись на нас в MAX, на всякий пожарный.</t>
+  </si>
+  <si>
+    <t>12.03.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2625</t>
+  </si>
+  <si>
+    <t>ИНДЕКС БУРГЕРОВ 🍔 За основу взяли классический Чизбургер. Связались с заведениями — и узнали, какой бургер наиболее приближен к нему. В изображениях все названия, позиции и исследование цен. Изучаем 👆 __ 🥐 КАК ЕСТЬ Подпишись в MAX, чтобы оставаться на связи</t>
+  </si>
+  <si>
+    <t>11.03.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2624</t>
+  </si>
+  <si>
+    <t>🟨 такое не купить на озоне Слушайте, мы тут с Ильёй зашли просто посмотреть, а вышли в новых футболках. В Авроре на втором этаже есть точка МЕРЧ Станция — туда можно прийти с бланковой футболкой/лонгом/худи (или купить на месте), выбрать принт и через 5–10 минут уйти в новой вещи. Процесс реально кайфовый: сам решаешь, где будет принт, как его расположить — а потом большая машинка (ну типа промышленный утюг, только круче) всё это припечатывает. чувствуешь себя немного дизайнером. Мы взяли линялые майки — очень такие мягкие, приятные к телу и нанесли принты из серии Пак Япония — это лимитка нашего друга Алексея Тилли. Нам давно хотелось, и вот наконец дошли руки. Клевая тема для подарков, собственного мерча, сувениров или просто, если хочешь что-то уникальное, а не с маркетплейса. — МЕРЧ Станция, Аврора Молл, 2-й этаж 🥐 КАК ЕСТЬ Подпишись в MAX, чтобы оставаться на связи</t>
+  </si>
+  <si>
+    <t>10.03.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2623</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Анастасия 2. Иван ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>10.03.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2613</t>
+  </si>
+  <si>
+    <t>🥖 Хлеб, закваска и немного магии в БулкаНетто Иногда видеообзор — это просто повод наконец-то зайти туда, куда давно хотелось. Мы напросились в гости к БулкаНетто, чтобы посмотреть и показать вам, как пекут наш любимый хлеб! Пекарских цех начинает работу ночью, мы приехали к 8 утра — хлеб уже был на прилавках, начиналась заготовка на следующий день. Пока мы настраивали камеры, гость за гостем шли за утренним кофе — и каждому уже несли «как обычно», без лишних слов. Такое не придумаешь! Встретила нас владелица пекарни — Олеся. Очаровательная, внимательная. Сразу видно, здесь всё под чутким контролем: как хлеб лежит на полке, какой колер у багета. Нас познакомили с самой Закваской. Она как живой организм: её кормят каждый день, она зреет, дышит, капризничает. Хлеб на такой закваске готовится несколько суток — никаких ускорителей, никакой спешки. Разница с магазинным чувствуется с первого укуса. Наш личный фаворит — Вермонтский. Традиционный рецепт штата Вермонт, пшеничная и ржаная мука, ржаная закваска. Плотный, ароматный, с характером. Тот хлеб, за которым возвращаешься. В каждой пекарне всегда свежие цветы, светлое пространство и запах, от которого сложно уйти с пустыми руками. Наша любимая "Булочка" на Самарской - вы можете выбрать в ближайшую. Вот такая история любви 💌 __ БулкаНетто, ул. 9 просека, 5 линия, 99А ул. Самарская, 203 Молодогвардейская, 166 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>08.03.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2604</t>
+  </si>
+  <si>
+    <t>Команда КАК ЕСТЬ поздравляет всех женщин с 8 марта! 🌷 Если вернуться к истокам праздника, то вообще-то это праздник не про «весну, любовь и цветочки», а про солидарность женщин в борьбе за женские права и эмансипацию. Поэтому сегодня мы хотим познакомить вас с настоящими героинями, которые наравне с мужчинами развивают гастрономическую жизнь нашего города: готовят, строят, пекут, управляют и создают по-настоящему крутые проекты. Где смогли — отыскали их фотографии (спасибо запрещённой сети и журналу «Собака»), чтобы показать их вам! Алёна Таран - владелица проекта "Кухмистерская фон Вакано" Маргарита Бароновская - владелец и идеолог ресторана "Дом Гринберга" Олеся Давидюк - владелица ресторана "Vivi" Ирина Козаченко - основательница ресторанного холдинга "Koza Family" Аделина Павлович - шеф-кондитер "Эклерной" Олеся Шарафутдинова - основательница сети пекарен "Булка Нетто" Любовь Зеленых - шеф-кондитер сети ремесленных пекарен "Белотурка" Ольга Реймер - идейную вдохновительница сети ремесленных пекарен "Белотурка" Елена Иванова - сооснователь сети кофеен Корж Дарья Сапожникова - создатель и бренд-шеф студии ремесленного хлеба Ma Miche — 🥐 КАК ЕСТЬ Подпишись в MAX, чтобы оставаться на связи</t>
+  </si>
+  <si>
+    <t>07.03.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2603</t>
+  </si>
+  <si>
+    <t>3 дня до объявления двух счастливчиков, которые пойдут ужин в Кухмистерской Жмем на кнопку и участвуем</t>
+  </si>
+  <si>
+    <t>06.03.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2594</t>
+  </si>
+  <si>
+    <t>🍕"Ну один кусочек" — и вот уже заказываешь вторую Если честно, то давно не ели по-настоящему вкусную пиццу. Поэтому когда ВИННАЯ КУХНЯ by Friendly Wines пригласила попробовать своё новое меню — мы были за, двумя руками и ногами. Пришли в обед командой и взяли сразу четыре вида. Чтобы честно. Прошутто котто и грибы — сбалансированный, абсолютно универсальный вкус. Крутая. Без лишних вопросов. Трюфельная пепперони — пепперони правильные, поджаренные. Тесто хрустит, но не жёсткое. Трюфель не лезет вперёд, а просто добавляет глубину. Томатная основа — класс. Груша + горгонзола — для эстетов и больших компаний. Довольно сладкая, каждый съест по кусочку с удовольствием, но целую осилит только настоящий фанат. Сёмга с крем-чизом — рыбы много, основа сливочная. Кто-то сказал, что хочется более яркого акцента — каперсов покрупнее или кислинки лимона. А кому-то она зашла больше всего. О тесте: тонкое, по краям пышное. Начинки — много. Диаметр — 30 см. Можно взять с собой. Раньше здесь готовили Римскую пиццу, теперь — классическую. Знаете, в чём разница? Погугли или как теперь это говорить жепэтэшни Итог простой: у каждого были свои фавориты, так что собирайтесь большой компанией и дегустируйте все вкусы сами. 🍷 Вино — всё так же любое из коллекции, выпить здесь или унести домой. Место как было любимым для долгих разговоров — так и осталось. Только теперь к любимым закускам в виде оливок и паштета добавилась пицца. И это хорошая новость. На пятницу и выходные — столик лучше бронировать заранее. — ВИННАЯ КУХНЯ by Friendly Wines Куйбышева, 128 Вс–Чт: 10:00–21:00 Пт, Сб и праздники: 10:00–23:00 🥐 КАК ЕСТЬ Подпишись в MAX, чтобы оставаться на связи</t>
+  </si>
+  <si>
+    <t>06.03.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2588</t>
+  </si>
+  <si>
+    <t>Ходят слухи, что Ходят слухи. Только что открыл свои двери новый проект. На Станкозаводе открылся новый проект. Сегодня тестовое открытие. В меню завтраки, сендвичи и много интересного. Скоро расскажем подробнее. — 🥐 КАК ЕСТЬ Подпишись в MAX, чтобы оставаться на связи</t>
+  </si>
+  <si>
+    <t>04.03.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2587</t>
+  </si>
+  <si>
+    <t>Мы получили подарок от Хокку! Так широко и ярко они поздравляли друзей с Китайским Новым годом. Мы в полном восторге от котиков для 🥢🍣. Теперь хочется заказывать доставку из Хокку чаще Вы тоже можете получить подарки, заходите в игровой бот и проходите задания @new_year_hokku_bot 🐲 — 🥐 КАК ЕСТЬ Подпишись в MAX, чтобы оставаться на связи</t>
+  </si>
+  <si>
+    <t>03.03.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2583</t>
+  </si>
+  <si>
+    <t>🥗 ЦЕЗАРЬ ИНДЕКС: САЛАТНАЯ ЛОВУШКА Снова смотрим цены в Самаре. На этот раз — классический Цезарь с курицей. На меню видно одно. Но когда пересчитываешь все на 200г — совсем другое. Методология: - Взяли 10 заведений, собрали цены и вес. - Выделили рейтинг по цене из меню. - А далее пересчитали все на 200г и нашли все нюансы. Итого: - Средняя цена за порцию Цезаря: 476₽ - При перерасчете на 200г: самая доступная — 298₽, самая дорогая — 714₽ - Разброс: 416 в ₽ и 240 в % - Найдены самые демократичные варианты, где цена оправдана, и варианты, где сказали: «Мы люкс!» Ингредиенты примерно похожи. Технология приготовления не требует специального оборудования и мастерства. А что там с качеством сырья — мы не знаем. Видим только готовое блюдо. Но цена на грамм показывает, кто какую позицию выбрал. Изучайте. __ 🥐 КАК ЕСТЬ Подпишись в MAX, чтобы оставаться на связи</t>
+  </si>
+  <si>
+    <t>03.03.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2581</t>
+  </si>
+  <si>
+    <t>🎫 СКУПОЙ ПЛАТИТ ДВАЖДЫ. Ресторан "Честных" Цен: про браслеты, борщ и маркетинг. Сегодня сходили на бизнес-ланч в Ресторан Честных Цен на Куйбышева, рядом с нашим офисом. Проект не новый, но мы как-то обходили его стороной. А тут все позакрывалось, куда еще идти. Про еду В меню четыре вида ланчей: советский, баварский, азиатский и грузинский. Мы взяли советский и баварский. Советский за 490₽: борщ со сметаной, пельмени 8 штук, оливье с копченостями, гренки и медовик. Бульон в борще хороший, но мясная составляющая разочаровала. Там несколько видов мяса, но они явно не варились в этом борще. Кусочек курицы, что-то еще. Суп отдельно, мясо отдельно. Нет того самого разваренного коллагенового межреберного мяса, которое делает борщ борщом. Пельмени норм, оливье на любителя, гренки не понял к чему. Медовик свежий и вкусный. Баварский: колбаска топчик, картошка чрезчур жирная, квашеная капуста хороша, баварская горчица, брецель, творожный штоллен (кекс). На выбор куриный суп или пиво, о как. Ланч многосоставной, вполне на крепкую четверку. Подача в бенто-стиле понравилась. Сервис без позитивных особенностей. Про место Интерьер уже уставший. Окна на Куйбышева в истинно балабановском духе, как из любого другого окна ранней весной. В обед немноголюдно. Ну и наверное, почему мы тут не частые гости: Про "честность" цен. Система всем известная: на входе покупаешь браслет за 150₽, после этого все блюда "по себестоимости". В меню две цены: одна зачеркнута (обычная ресторанная), вторая — "честная". Пример: вода БонАква 0,33. Зачеркнуто 250₽, продают за 155₽, себестоимость всем наверняка очевидна — 65₽. Маркетплейсы давно дискредитировали систему скидок, и никто уже не смотрит на зачеркнутую цену. Ни один бизнес не может продавать продукт или услугу по себестоимости. Размер скидки, показывает сколько маржи заложено изначально, что можно при покупки комплекта серёжек получить кольцо бесплатно. Мы вдвоем взяли два ланча, чай с мятой. Итого 1412₽ на двоих, то есть 706₽ с человека. Это с браслетами. Какая разница, как платить — за браслет или просто по счету? Вывод Ресторан Честных Цен — это история про маркетинг, а не про честность. Рестораны должны зарабатывать, иначе они закроются. Но на наш взгляд ресторан должен зарабатывать на классной еде и сервисе, а не на продаже полиграфической продукции. Поэтому откровенно формат не наш. Ресторан "Честных" Цен 📍 ул. Куйбышева, 128 🥐 КАК ЕСТЬ Подпишись на нас в MAX, на всякий пожарный.</t>
+  </si>
+  <si>
+    <t>02.03.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2572</t>
+  </si>
+  <si>
+    <t>🍷 УЖИН ВМЕСТЕ С ВАМИ У нас тут идея. Или гениальная, или дурацкая. Сейчас узнаем. 13 и 14 марта в La Volte гостевая смена - приезжает команда из Сыродельни (Суздаль). Три шефа, спешл-меню, два вечера. Мы идём 13 марта в пятницу в 19:00. И впервые хотим позвать вас с собой. Про Суздаль (это важно) Там была наша свадьба, мы очень любим это место. И это во многом благодаря проектам Вадима Дымова. В 2003 году они открыли керамическую мастерскую. Сегодня это целая экосистема: керамика, текстиль, рестораны (мы писали про Гостиный Двор), сыроварня, гостевые дома, Дом русского чаепития, магазин с вещами местных ремесленников. Вы заходите в любое пространство Дымова - и всё хочется. Тарелки, кружки, скатерти, полотенца. Не потому что это "сувениры из Суздаля". А потому что это просто красиво. Современно, но с корнями. Сыродельня - часть этой истории И конечно, нам очень хочется познакомиться и попробовать, что привезет команда из Суздаля. И как мы знаем, на последних привозах в La Volte был sold-out. Гостевые смены в La Volte - это когда на два вечера город получает другую оптику. Другие продукты, другую логику вкуса, другую философию еды. Мы не пропускаем их. Каждая смена — это разговор с другим регионом, с другой командой, с другим подходом к еде. Что нас ждет 13 марта в 19:00 - Молодой сыр из простокваши с соусом из зелёных томатов - Риет из копчёного судака с редисом - Пирог с бычьими хвостами и сыром бри - Лопатка бычка с пшеницей, корнем сельдерея и чёрными лисичками - Ленивый медовик Короче, приглашение Мы идём в пятницу 13 марта. Забронировали стол на 19:00 на 8 человек. Хотим пригласить 4-6 человек из вас присоединиться. Познакомиться, поболтать, поужинать вместе. Делаем это впервые. Не знаем как получится. Может быть неловко. Может быть здорово. Но попробовать хочется. Условия простые: → Каждый платит за себя → Встречаемся в La Volte в 19:00 → Садимся за один стол → Едим, говорим, знакомимся Пойдемте вместе. Пишите в комментариях или в личку. Не думайте долго — мест немного. Четыре года переписываемся в комментариях — пора увидеться вживую. Мы выберем несколько человек (по принципу "кто первый написал" + немного интуиции) и согласуем детали в личке. Детали: 📍 La Volte (Самарская 200А) 📅 Пятница, 13 марта, 19:00 💰 Каждый платит за себя 👥 У нас есть 4-6 мест Пишите в комментариях или в личку. 🥐 КАК ЕСТЬ Подпишись на нас в MAX, на всякий пожарный.</t>
+  </si>
+  <si>
+    <t>02.03.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2571</t>
+  </si>
+  <si>
+    <t>С сегодняшнего дня мы начинаем дублировать все посты в МАХ</t>
+  </si>
+  <si>
+    <t>27.02.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2561</t>
+  </si>
+  <si>
+    <t>Солнечная долина 🔆 История о том, как мы не улетели в Сочи и вместо этого рванули в Челябинск. Наш рейс в Сочи задержали на 30 часов, после 12 часов ожидания в аэропорту мы забрали из багажа лыжи и на машине поехали в сторону Челябинска. 11 часов в дороге и мы на Урале. Полный кайф! Никаких очередей на подъемниках, удобные трассы, цены умеренные: Взрослый скипас (20 подъемов) - 6500 ₽ Инструктор 1 час - 4800 ₽ Аренда дома с двумя спальнями - 9500 ₽ Средний чек на ужин на одного 1000 - 1800 ₽ Чай на горе - 250 ₽ Рита встала на лыжи в первый раз, а Мишка пулей летал по трассам с криками "Ешь снежную пыль!". Спасибо нашему инструктору Наташе, что всего за 6 занятий научила его так гонять. Короче, полный рекомендосьен! ⛷ Больше мест для горнолыжки в нашей подборке __ горнолыжный центр Солнечная долина, Челябинская область, Миасский городской округ 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>26.02.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2560</t>
+  </si>
+  <si>
+    <t>1 0. 0 0 0 РУБЛЕЙ На ужин в Кухмистерской Фон Вакано Пар над тарелкой, старый кирпич помнит вкус. Ваш черёд вкушать. Этим хокку мы открываем большой гастрономический розыгрыш КАК ЕСТЬ и Волжского рейва! ⚡️ 🥂 Два победителя — каждому оплатим 5000₽ из чека в культовом месте, достойный топа в рейтинге лучших ресторанов по мнению нашей редакции Как участвовать: 🤩Подпишись на КАК ЕСТЬ и Волжский рейв 🤩Нажми «Участвую!» под этим постом Ждем итогов 10 марта в 18:00 и оплачиваем твой чек 🫰</t>
+  </si>
+  <si>
+    <t>25.02.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2554</t>
+  </si>
+  <si>
+    <t>🍝 ИНДЕКС КАРБОНАРЫ: БОЛЬШОЕ ИССЛЕДОВАНИЕ Мы следим за самарским HoReCa не только как гости, но и как исследователи. Постоянно работаем с данными: собираем меню, сравниваем цены, ищем закономерности экстремумы. Зачем? Чтобы находить интересные предложения. Понимать куда смещается рынок. И делиться этим с вами. На прошлой неделе нашли невероятное предложение на карбонару - и решили сделать индекс. Начали верстать карточки для поста. Перепроверили цены перед публикацией (заранее извиняемся, если у кого-то тоже изменились цены, а мы не заметили). И тут — сюрприз. Меню обновилось. Цены изменились. За неделю. Vivi: было 750₽ за 350г - это было одно из лучших предложений, учитывая уровень заведения. Стало 850₽ за 250г. На первый взгляд +100₽. Но когда пересчитываешь на 100 грамм — реальный рост 59% за неделю. Мы серьёзно удивились. Вот наше исследование: → 16 заведений Самары → Цены от 430₽ до 850₽ → Разница между самым дорогим и самым доступным: 221% → Перерасчёт на 300г для честного сравнения Мы не оцениваем вкус — у каждого своя карбонара, свои ингредиенты, свой уровень. Мы наблюдаем за ценовой политикой, которая не всегда очевидна за выходом и ценой. Находки: - Самый демократичный сегмент: 460-540₽ за 300г - Средний сегмент: 545-600₽ - Выше среднего: 643-786₽ - Vivi с новой ценой вырвался вперёд с 6 места: 1020₽ за 300г (+73% от среднего) Зачем мы это публикуем? Мы предоставляем объективную ценовую политику для наших читателей, а выводы делать вам. Кризис меняет рынок. Одни держат цены за счет своей оптимизации. Другие снижают выход, поднимают постепенно цены. Третьи делают это резко. Вы имеете право знать. Вы имеете право выбирать осознанно. 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>23.02.26 04:21</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2545</t>
+  </si>
+  <si>
+    <t>Поздравляем с Днём защитника Отечества. Нам кажется, это ещё и день настоящей мужской дружбы. Вспомните друга, с кем когда-то общались чаще, а потом жизнь закрутила, завертела и не виделись уже давно. Позвоните ему сегодня. Договоритесь встретиться. И выберите место без лишних ушей. Где можно просто посидеть, поговорить, помолчать. Бутылист — идеально для этого подойдёт. __ Бутылист Ул. Самарская, 188А 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>22.02.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2539</t>
+  </si>
+  <si>
+    <t>🎨 ВЫХОДНЫЕ В ГАЛЕРЕЯХ На выходных успели на две выставки. Обе в Самаре, обе про разное. «Двенадцать» в Бойлерной на Станкозаводе Новое пространство на территории кластера. 12 художников: 6 мужчин, 6 женщин. От реализма до абстракции, от живописи до граффити. Кто-то узнаваемый (Шульпин, Самолинов), кто-то новый для нас. Все разные, есть очень крутые работы. «Детство. Мечты» в Третьяковке Самарский филиал Третьяковки привёз «Опять двойку» Решетникова. Это как увидеть вживую мем, который знаешь с детства. Выставка про советское детство, и ностальгическая и серьёзная. Дейнека, Петров-Водкин, Яблонская. Пространство разделили на зоны: школьный класс, советский двор, комната с диванными подушками. Можно трогать, сидеть, играть. Миша с другом кайфанул по полной. А между картинами - детские дневники, рисунки, надписи на парте. В зоне магазина игрушек находишь то, что у тебя было в детстве. Обе выставки работают до конца марта. Успеете. Куда сходили вы на выходных? 👇 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>19.03.26 18:11</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2685</t>
+  </si>
+  <si>
+    <t>На сегодня аукцион завершен. Завтра будет продолжение. Лот №3 и Лот №4 будут ждать вас. Встречаемся в 18:00. Cпоки!</t>
+  </si>
+  <si>
+    <t>19.03.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2684</t>
+  </si>
+  <si>
+    <t>☕️ ПРОДОЛЖАЕМ. ЛОТ 2: GOOD MORNING MOTHERFUCKER. ПРАВИЛА ТЕ ЖЕ. Стартовая цена: 5 999 ₽ Шаг: минимум 100 ₽ Ваши ставки — в комментариях. ⏱️ Торги закрываются в 21:30 Если Ставка в последние 15 минут — продлеваем на 15 минут. Победитель: последняя самая высокая ставка. Отправляем ссылку СБП. 10 минут на оплату. Не успел — передаём предыдущему участнику. Ваша ставка сюда 👇</t>
+  </si>
+  <si>
+    <t>19.03.26 13:59</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2683</t>
+  </si>
+  <si>
+    <t>☕️ ЛОТ 1: GOOD MORNING MOTHERFUCKER. ТОРГИ ОТКРЫТЫ. Это не просто чашка. Это артефакт. Каждое утро ты будешь наполнять её не только кофе — но и своей решимостью. Через год она впитает тебя. Через десять — станет твоим магическим предметом силы. Через сорок — перейдёт внуку. Он украдкой нальёт в неё эспрессо и подумает: дед был непрост. Ручная работа. 50 мл. Уникальная форма. Таких больше не будет. 📋 ПРАВИЛА Стартовая цена: 5 999 ₽ Шаг: минимум 100 ₽ Ставки — в комментариях только участники. Без флуда. ⏱️ Торги закрываются в 19:30 Если Ставка в последние 15 минут — продлеваем на 15 минут. Победитель: последняя самая высокая ставка. Отправляем ссылку СБП. 10 минут на оплату. Не успел — передаём предыдущему участнику. Кто последний тот и Motherfucker. Погнали 👇 В 20:00 разыграем второй лот.</t>
+  </si>
+  <si>
+    <t>19.03.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2679</t>
+  </si>
+  <si>
+    <t>ИНДЕКС ЭКЛЕРОВ 🍰 Продолжаем следить за ценами в Самаре. На этот раз выбор пал на ванильный эклер. Как считали: - Взяли самые объективные параметры — цену и вес блюда в разных заведениях. - Пересчитали на 100г — средний вес по Самаре. - А теперь смотрим на реальную картину. Наш индекс не оценивает вкус, качество, интерьер или уровень заведения. Здесь только цифры — способ увидеть, как формируется ценовая политика. Изучайте карточки. Сравнивайте. Ну, и бонус-вопрос: Какой эклер выберете вы: большой и красивый за большие деньги или скромного размера, но с начинкой под завязку? Ну и главное — откусывать по чуть-чуть или целиком? 😏 __ 🥐 КАК ЕСТЬ Подпишись в MAX, чтобы оставаться на связи</t>
+  </si>
+  <si>
+    <t>18.03.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2675</t>
+  </si>
+  <si>
+    <t>☕️ ЗАВТРА НАЧИНАЕМ АУКЦИОН Помните историю с чашками Good Morning Motherfucker? Больше 30 человек написали «хочу». Завтра 4 пары будут выставлены на аукцион. Ручная работа. Объём 50 мл. Каждая чайна пара уникальна - и таких больше не будет. 📅 РАСПИСАНИЕ Четверг, 19 марта 18:00 - Лот 1 20:00 - Лот 2 Пятница, 21 марта 18:00 - Лот 3 20:00 - Лот 4 Каждый лот будет выглядеть как отдельный пост с фото. Торги по лоту длятся 1,5 часа. 📋 ПРАВИЛА Формат: английский аукцион, на повышение. Стартовая цена: 5 999 ₽ (для всех лотов). Шаг: минимум 100 ₽. Ставки - в комментариях к посту лота. Формат ставки: просто сумма (например: 6500). ⏱️ АНТИСНАЙПИНГ Ставка в последние 10 минут - торги продлеваются еще на 10 минут. Аукцион закрывается, когда 10 минут прошли без новых ставок. 🏆 ПОБЕДИТЕЛЬ Последняя самая высокая ставка. Ссылка на оплату отправим в личку. 10 минут на транзакцию. Не успел, не отвечаешь, пропал - передаём следующему. 📍 ПОЛУЧЕНИЕ Самовывоз. Офис на Станкозаводе. Детали - победителям. ⚠️ ВАЖНО В комментариях к лотам - только реальные ставки. Флуд, шутки, фейки - бан навсегда. Один человек может выиграть несколько лотов. Завтра в 18:00 начинаем с Лота №1. Включайте уведомления. Кто последний - тот и motherfucker ☕️</t>
+  </si>
+  <si>
+    <t>16.03.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2665</t>
+  </si>
+  <si>
+    <t>Место, куда зовут старых друзей 🍺 Недавно ходили на переоткрытие Harat's Pub. И поняли, что соскучились. Не по формату даже. По ощущению. Помните, когда собирались без повода? Просто «давай в четверг». Без чатов с голосованием, без «надо свериться с календарём». Просто - давай. Harat's - это паб. Настоящий паб, а не бар с крафтом и неоном. Деревянные столы, эль в правильных бокалах, музыка, под которую хочется притопывать. Клэптон и Стинг - всё ещё крутые дядьки, и мы, оказывается, всё ещё помним слова. Мы обычно ковыряемся в «дефлопе», разбираем подачу и соусы. Но тут это не нужно. Тут другое. Тут ты залипаешь в разговоре с барменом, пока ходил за ещё одним стаканчиком. Тут разговоры сами собой уходят в «а помнишь, как мы тогда...». Меню от бренд-шефа Поляны Евгения Гурина - как и положено пабу: жирно, солёно, мощно. Гарлики, три вида копчёных рёбер, крылышки, брискет. Топовая квашеная капуста - из неё нужно сделать отдельную позицию. И внезапно - том-ям. Один из лучших в городе. И дело точно не в количестве выпитого. Пиво импортное и «наше», родное. Настойки. Ланчей не будет, но с 12 до 17 - скидка 20% на меню. Обещают регулярные квартирники - живая музыка или стендап. В этот вечер играл Игорь Лескин. Подпевали. Смеялись. Как тогда. Странное чувство - вроде сидишь в пабе в 2026-м, а внутри на секунду становится как в двадцать пять. Когда всё было впереди и ночи были длиннее. В общем, берите телефон. Напишите тому, с кем давно не виделись. Без повода. Просто - давай в четверг. Ведь суббота, должна быть выходным днем. — Harat's Pub Красноармейская ул., 1А 🥐 КАК ЕСТЬ Подпишись в MAX, чтобы оставаться на связи</t>
+  </si>
+  <si>
+    <t>14.03.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2662</t>
+  </si>
+  <si>
+    <t>Сегодня второй день гостевой смены шефов ресторана Сыродельня (Суздаль) в La Volte. Мы были вчера и настоятельно рекомендуем это не пропустить. Особенно понравились: Сыр из простокваши с томатами. Невероятно нежная текстура, словно плотный термостатный домашний йогурт. Лопатка с кашей из пшеницы, лисичками и облепихой - это просто разрыв! Крупа ощутимо грубая, насыщенная соусом и в сочетании с мясом и грибами - очень мощное блюдо, но вся фишка в облепихе, это умопомрачительный акцент. Вот она наша коренная идентичность на тарелке. Рекомендуем это вечер провести в La Volte.</t>
+  </si>
+  <si>
+    <t>14.03.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2656</t>
+  </si>
+  <si>
+    <t>🌶 ПРО КИМЧИ И БЕСКОНЕЧНОСТЬ Мы уже писали пару раз, что безоговорочные фанаты кимчи. Но сейчас это вышло на новый уровень и готовим его дома и не можем остановиться. В чем магия кимчи? В его цикличности. Съел кусочек - хочется чего-то еще. Съел это "что-то еще" - снова хочется кимчи. И так до бесконечности. Это как идеальный саундтрек к любой еде. А еще нам нравится, сколько в нем деталей. Дайкон, имбирь, груша, лук, капуста и, конечно, кочукару — главный герой этой истории. Все это живет своей жизнью, ферментируется, превращается во что-то совершенно новое. Ферментация вообще отдельная магия - она и сохраняет продукт, и трансформирует его. Немного занудства. Ферментация - сложный процесс, где главные герои - лактобактерии. Вот что они делают: Поедают натуральные сахара из овощей → вырабатывают молочную кислоту → создают кислую среду, где патогенные бактерии не выживают → сохраняют продукт и трансформируют его вкус. Соль (около 3%) создает идеальную среду для лактобактерий, блокируя вредные микроорганизмы. Чеснок, кстати, тоже источник этих полезных бактерий. Русская квашеная капуста и кимчи - родственники. Процесс один, но кимчи богаче по составу бактерий: там работают Lactobacillus kimchii и Weissella koreensis, плюс добавляются специи, груша, имбирь - все это создает более сложный вкусовой профиль. Почему это важно сейчас Заметили тренд? все носят WHOOP и другие трекеры. Сейчас людей все меньше интересует "как я провел время в ресторане" и все больше — "как меня изменит то, что я ем". Это не про калории и БЖУ. Это про то, как продукты влияют на наше состояние. Кишечник часто называют "вторым мозгом". В нем 100 миллионов нервных клеток. Около 90% серотонина производится именно там. Микробиота кишечника влияет на настроение, память, даже на поведение. Есть даже научный термин - "ось кишечник-мозг". Ферментированные продукты - это прямая доставка пробиотиков. Они улучшают микрофлору, снижают воспаление, помогают усваивать витамины группы B и K. Правильное питание может уменьшить симптомы усталости, депрессии и даже снизить риск сердечно-сосудистых заболеваний. А еще острое (тот самый кочукару в кимчи) — это капсаицин. Он снижает накопление холестерина на стенках сосудов, борется с вредными бактериями. Суть Это не просто "вкусно". Это про то, что каждая банка кимчи на кухне - это живая экосистема, которая работает на ваше здоровье. Это про то, что еда может быть лекарством, если выбирать правильно. Спасибо нашему подписчику MAX, который когда-то посоветовал ролик с рецептом. Теперь дома всегда стоит банка с кимчи. А у вас какие отношения с ферментированными продуктами? — 🥐 КАК ЕСТЬ Подпишись на нас в MAX, на всякий пожарный</t>
+  </si>
+  <si>
+    <t>13.03.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2655</t>
+  </si>
+  <si>
+    <t>Начался наш первый вечер знакомств La Volte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4262,51 +4856,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H434"/>
+  <dimension ref="A1:H500"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4809.54" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -5652,129 +6246,129 @@
       </c>
       <c r="G55">
         <v>42</v>
       </c>
       <c r="H55">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>17788</v>
       </c>
       <c r="B56" t="s">
         <v>168</v>
       </c>
       <c r="C56" t="s">
         <v>169</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E56">
         <v>1276</v>
       </c>
       <c r="F56">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G56">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H56">
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>17789</v>
       </c>
       <c r="B57" t="s">
         <v>171</v>
       </c>
       <c r="C57" t="s">
         <v>172</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E57">
         <v>1075</v>
       </c>
       <c r="F57">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G57">
         <v>19</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>17790</v>
       </c>
       <c r="B58" t="s">
         <v>174</v>
       </c>
       <c r="C58" t="s">
         <v>175</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E58">
         <v>1162</v>
       </c>
       <c r="F58">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G58">
         <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>17791</v>
       </c>
       <c r="B59" t="s">
         <v>177</v>
       </c>
       <c r="C59" t="s">
         <v>178</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E59">
         <v>933</v>
       </c>
       <c r="F59">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H59">
         <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>17792</v>
       </c>
       <c r="B60" t="s">
         <v>180</v>
       </c>
       <c r="C60" t="s">
         <v>181</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E60">
         <v>1027</v>
       </c>
       <c r="F60">
         <v>40</v>
       </c>
       <c r="G60">
@@ -5874,210 +6468,210 @@
       </c>
       <c r="G64">
         <v>27</v>
       </c>
       <c r="H64">
         <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>17797</v>
       </c>
       <c r="B65" t="s">
         <v>194</v>
       </c>
       <c r="C65" t="s">
         <v>195</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E65">
         <v>837</v>
       </c>
       <c r="F65">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G65">
         <v>34</v>
       </c>
       <c r="H65">
         <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>17798</v>
       </c>
       <c r="B66" t="s">
         <v>197</v>
       </c>
       <c r="C66" t="s">
         <v>198</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E66">
         <v>827</v>
       </c>
       <c r="F66">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G66">
         <v>24</v>
       </c>
       <c r="H66">
         <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>17799</v>
       </c>
       <c r="B67" t="s">
         <v>200</v>
       </c>
       <c r="C67" t="s">
         <v>201</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E67">
         <v>795</v>
       </c>
       <c r="F67">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G67">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H67">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>17800</v>
       </c>
       <c r="B68" t="s">
         <v>203</v>
       </c>
       <c r="C68" t="s">
         <v>204</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E68">
         <v>943</v>
       </c>
       <c r="F68">
         <v>4</v>
       </c>
       <c r="G68">
         <v>17</v>
       </c>
       <c r="H68">
         <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>17801</v>
       </c>
       <c r="B69" t="s">
         <v>206</v>
       </c>
       <c r="C69" t="s">
         <v>207</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E69">
         <v>937</v>
       </c>
       <c r="F69">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G69">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H69">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>17802</v>
       </c>
       <c r="B70" t="s">
         <v>209</v>
       </c>
       <c r="C70" t="s">
         <v>210</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E70">
         <v>872</v>
       </c>
       <c r="F70">
         <v>2</v>
       </c>
       <c r="G70">
         <v>16</v>
       </c>
       <c r="H70">
         <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>17803</v>
       </c>
       <c r="B71" t="s">
         <v>212</v>
       </c>
       <c r="C71" t="s">
         <v>213</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E71">
         <v>879</v>
       </c>
       <c r="F71">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G71">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>17804</v>
       </c>
       <c r="B72" t="s">
         <v>215</v>
       </c>
       <c r="C72" t="s">
         <v>216</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E72">
         <v>990</v>
       </c>
       <c r="F72">
         <v>9</v>
       </c>
       <c r="G72">
         <v>33</v>
       </c>
       <c r="H72">
@@ -6131,103 +6725,103 @@
       </c>
       <c r="G74">
         <v>12</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>17807</v>
       </c>
       <c r="B75" t="s">
         <v>224</v>
       </c>
       <c r="C75" t="s">
         <v>225</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E75">
         <v>1136</v>
       </c>
       <c r="F75">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G75">
         <v>32</v>
       </c>
       <c r="H75">
         <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>17808</v>
       </c>
       <c r="B76" t="s">
         <v>227</v>
       </c>
       <c r="C76" t="s">
         <v>228</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E76">
         <v>856</v>
       </c>
       <c r="F76">
         <v>4</v>
       </c>
       <c r="G76">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>17809</v>
       </c>
       <c r="B77" t="s">
         <v>230</v>
       </c>
       <c r="C77" t="s">
         <v>231</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E77">
         <v>894</v>
       </c>
       <c r="F77">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G77">
         <v>29</v>
       </c>
       <c r="H77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>17810</v>
       </c>
       <c r="B78" t="s">
         <v>233</v>
       </c>
       <c r="C78" t="s">
         <v>234</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E78">
         <v>865</v>
       </c>
       <c r="F78">
@@ -6261,51 +6855,51 @@
       </c>
       <c r="H79">
         <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>17812</v>
       </c>
       <c r="B80" t="s">
         <v>239</v>
       </c>
       <c r="C80" t="s">
         <v>240</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E80">
         <v>893</v>
       </c>
       <c r="F80">
         <v>9</v>
       </c>
       <c r="G80">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H80">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>17813</v>
       </c>
       <c r="B81" t="s">
         <v>242</v>
       </c>
       <c r="C81" t="s">
         <v>243</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E81">
         <v>951</v>
       </c>
       <c r="G81">
         <v>31</v>
       </c>
       <c r="H81">
@@ -6333,100 +6927,100 @@
       </c>
       <c r="G82">
         <v>32</v>
       </c>
       <c r="H82">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>17815</v>
       </c>
       <c r="B83" t="s">
         <v>248</v>
       </c>
       <c r="C83" t="s">
         <v>249</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E83">
         <v>1186</v>
       </c>
       <c r="F83">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H83">
         <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>17816</v>
       </c>
       <c r="B84" t="s">
         <v>251</v>
       </c>
       <c r="C84" t="s">
         <v>252</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>253</v>
       </c>
       <c r="E84">
         <v>1298</v>
       </c>
       <c r="F84">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G84">
         <v>43</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>17817</v>
       </c>
       <c r="B85" t="s">
         <v>254</v>
       </c>
       <c r="C85" t="s">
         <v>255</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>256</v>
       </c>
       <c r="E85">
         <v>1330</v>
       </c>
       <c r="F85">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G85">
         <v>27</v>
       </c>
       <c r="H85">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>17818</v>
       </c>
       <c r="B86" t="s">
         <v>257</v>
       </c>
       <c r="C86" t="s">
         <v>258</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E86">
         <v>1353</v>
       </c>
       <c r="F86">
@@ -6457,97 +7051,97 @@
       </c>
       <c r="G87">
         <v>48</v>
       </c>
       <c r="H87">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>17820</v>
       </c>
       <c r="B88" t="s">
         <v>263</v>
       </c>
       <c r="C88" t="s">
         <v>264</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E88">
         <v>1027</v>
       </c>
       <c r="G88">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>17821</v>
       </c>
       <c r="B89" t="s">
         <v>266</v>
       </c>
       <c r="C89" t="s">
         <v>267</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>268</v>
       </c>
       <c r="E89">
         <v>1621</v>
       </c>
       <c r="F89">
         <v>4</v>
       </c>
       <c r="G89">
         <v>43</v>
       </c>
       <c r="H89">
         <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>17822</v>
       </c>
       <c r="B90" t="s">
         <v>269</v>
       </c>
       <c r="C90" t="s">
         <v>270</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E90">
         <v>1846</v>
       </c>
       <c r="F90">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G90">
         <v>36</v>
       </c>
       <c r="H90">
         <v>22</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>17823</v>
       </c>
       <c r="B91" t="s">
         <v>272</v>
       </c>
       <c r="C91" t="s">
         <v>273</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E91">
         <v>1328</v>
       </c>
       <c r="G91">
@@ -6601,132 +7195,132 @@
       </c>
       <c r="G93">
         <v>16</v>
       </c>
       <c r="H93">
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>17826</v>
       </c>
       <c r="B94" t="s">
         <v>281</v>
       </c>
       <c r="C94" t="s">
         <v>282</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>283</v>
       </c>
       <c r="E94">
         <v>1094</v>
       </c>
       <c r="F94">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G94">
         <v>24</v>
       </c>
       <c r="H94">
         <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>17827</v>
       </c>
       <c r="B95" t="s">
         <v>284</v>
       </c>
       <c r="C95" t="s">
         <v>285</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E95">
         <v>1051</v>
       </c>
       <c r="F95">
         <v>5</v>
       </c>
       <c r="G95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H95">
         <v>5</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>17828</v>
       </c>
       <c r="B96" t="s">
         <v>287</v>
       </c>
       <c r="C96" t="s">
         <v>288</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>289</v>
       </c>
       <c r="E96">
         <v>919</v>
       </c>
       <c r="F96">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G96">
         <v>17</v>
       </c>
       <c r="H96">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>17829</v>
       </c>
       <c r="B97" t="s">
         <v>290</v>
       </c>
       <c r="C97" t="s">
         <v>291</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>292</v>
       </c>
       <c r="E97">
         <v>1049</v>
       </c>
       <c r="F97">
         <v>2</v>
       </c>
       <c r="G97">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>17830</v>
       </c>
       <c r="B98" t="s">
         <v>293</v>
       </c>
       <c r="C98" t="s">
         <v>294</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E98">
         <v>1024</v>
       </c>
       <c r="F98">
         <v>2</v>
       </c>
       <c r="G98">
@@ -6734,97 +7328,97 @@
       </c>
       <c r="H98">
         <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>17831</v>
       </c>
       <c r="B99" t="s">
         <v>296</v>
       </c>
       <c r="C99" t="s">
         <v>297</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E99">
         <v>905</v>
       </c>
       <c r="F99">
         <v>4</v>
       </c>
       <c r="G99">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>17832</v>
       </c>
       <c r="B100" t="s">
         <v>299</v>
       </c>
       <c r="C100" t="s">
         <v>300</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>301</v>
       </c>
       <c r="E100">
         <v>835</v>
       </c>
       <c r="F100">
         <v>1</v>
       </c>
       <c r="H100">
         <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>17833</v>
       </c>
       <c r="B101" t="s">
         <v>302</v>
       </c>
       <c r="C101" t="s">
         <v>303</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E101">
         <v>1105</v>
       </c>
       <c r="F101">
         <v>5</v>
       </c>
       <c r="G101">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H101">
         <v>14</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>17834</v>
       </c>
       <c r="B102" t="s">
         <v>305</v>
       </c>
       <c r="C102" t="s">
         <v>306</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E102">
         <v>926</v>
       </c>
       <c r="F102">
         <v>9</v>
       </c>
       <c r="G102">
@@ -6907,74 +7501,74 @@
       </c>
       <c r="G105">
         <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>17838</v>
       </c>
       <c r="B106" t="s">
         <v>317</v>
       </c>
       <c r="C106" t="s">
         <v>318</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E106">
         <v>820</v>
       </c>
       <c r="F106">
         <v>9</v>
       </c>
       <c r="G106">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H106">
         <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>17839</v>
       </c>
       <c r="B107" t="s">
         <v>320</v>
       </c>
       <c r="C107" t="s">
         <v>321</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E107">
         <v>814</v>
       </c>
       <c r="F107">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G107">
         <v>24</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>17840</v>
       </c>
       <c r="B108" t="s">
         <v>323</v>
       </c>
       <c r="C108" t="s">
         <v>324</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>325</v>
       </c>
       <c r="E108">
         <v>1065</v>
       </c>
       <c r="F108">
@@ -7008,74 +7602,74 @@
       </c>
       <c r="G109">
         <v>20</v>
       </c>
       <c r="H109">
         <v>3</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>17842</v>
       </c>
       <c r="B110" t="s">
         <v>329</v>
       </c>
       <c r="C110" t="s">
         <v>330</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E110">
         <v>967</v>
       </c>
       <c r="G110">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H110">
         <v>7</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>17843</v>
       </c>
       <c r="B111" t="s">
         <v>332</v>
       </c>
       <c r="C111" t="s">
         <v>333</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E111">
         <v>988</v>
       </c>
       <c r="F111">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G111">
         <v>40</v>
       </c>
       <c r="H111">
         <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>17844</v>
       </c>
       <c r="B112" t="s">
         <v>332</v>
       </c>
       <c r="C112" t="s">
         <v>335</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>336</v>
       </c>
       <c r="E112">
         <v>905</v>
       </c>
       <c r="F112">
@@ -7086,51 +7680,51 @@
       </c>
       <c r="H112">
         <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>17845</v>
       </c>
       <c r="B113" t="s">
         <v>337</v>
       </c>
       <c r="C113" t="s">
         <v>338</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E113">
         <v>919</v>
       </c>
       <c r="F113">
         <v>11</v>
       </c>
       <c r="G113">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="H113">
         <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>17846</v>
       </c>
       <c r="B114" t="s">
         <v>340</v>
       </c>
       <c r="C114" t="s">
         <v>341</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E114">
         <v>842</v>
       </c>
       <c r="F114">
         <v>4</v>
       </c>
       <c r="G114">
@@ -7256,77 +7850,77 @@
       </c>
       <c r="F119">
         <v>6</v>
       </c>
       <c r="G119">
         <v>38</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>17852</v>
       </c>
       <c r="B120" t="s">
         <v>358</v>
       </c>
       <c r="C120" t="s">
         <v>359</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E120">
         <v>1014</v>
       </c>
       <c r="F120">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G120">
         <v>19</v>
       </c>
       <c r="H120">
         <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>17853</v>
       </c>
       <c r="B121" t="s">
         <v>361</v>
       </c>
       <c r="C121" t="s">
         <v>362</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E121">
         <v>832</v>
       </c>
       <c r="F121">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G121">
         <v>32</v>
       </c>
       <c r="H121">
         <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>17854</v>
       </c>
       <c r="B122" t="s">
         <v>364</v>
       </c>
       <c r="C122" t="s">
         <v>365</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E122">
         <v>1353</v>
       </c>
       <c r="F122">
@@ -7360,71 +7954,71 @@
       </c>
       <c r="G123">
         <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>17856</v>
       </c>
       <c r="B124" t="s">
         <v>370</v>
       </c>
       <c r="C124" t="s">
         <v>371</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E124">
         <v>881</v>
       </c>
       <c r="F124">
         <v>7</v>
       </c>
       <c r="G124">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>17857</v>
       </c>
       <c r="B125" t="s">
         <v>373</v>
       </c>
       <c r="C125" t="s">
         <v>374</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>375</v>
       </c>
       <c r="E125">
         <v>968</v>
       </c>
       <c r="F125">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G125">
         <v>41</v>
       </c>
       <c r="H125">
         <v>3</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>17858</v>
       </c>
       <c r="B126" t="s">
         <v>376</v>
       </c>
       <c r="C126" t="s">
         <v>377</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>378</v>
       </c>
       <c r="E126">
         <v>912</v>
       </c>
       <c r="F126">
@@ -7484,210 +8078,210 @@
       </c>
       <c r="G128">
         <v>22</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>17861</v>
       </c>
       <c r="B129" t="s">
         <v>385</v>
       </c>
       <c r="C129" t="s">
         <v>386</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>387</v>
       </c>
       <c r="E129">
         <v>914</v>
       </c>
       <c r="F129">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G129">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H129">
         <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>17862</v>
       </c>
       <c r="B130" t="s">
         <v>388</v>
       </c>
       <c r="C130" t="s">
         <v>389</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>390</v>
       </c>
       <c r="E130">
         <v>1386</v>
       </c>
       <c r="F130">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G130">
         <v>51</v>
       </c>
       <c r="H130">
         <v>30</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>17863</v>
       </c>
       <c r="B131" t="s">
         <v>391</v>
       </c>
       <c r="C131" t="s">
         <v>392</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>393</v>
       </c>
       <c r="E131">
         <v>2570</v>
       </c>
       <c r="F131">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G131">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H131">
         <v>5</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>17864</v>
       </c>
       <c r="B132" t="s">
         <v>394</v>
       </c>
       <c r="C132" t="s">
         <v>395</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E132">
         <v>1160</v>
       </c>
       <c r="F132">
         <v>10</v>
       </c>
       <c r="G132">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H132">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>17865</v>
       </c>
       <c r="B133" t="s">
         <v>397</v>
       </c>
       <c r="C133" t="s">
         <v>398</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>399</v>
       </c>
       <c r="E133">
         <v>1198</v>
       </c>
       <c r="F133">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G133">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H133">
         <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>17866</v>
       </c>
       <c r="B134" t="s">
         <v>400</v>
       </c>
       <c r="C134" t="s">
         <v>401</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E134">
         <v>920</v>
       </c>
       <c r="F134">
         <v>1</v>
       </c>
       <c r="G134">
         <v>15</v>
       </c>
       <c r="H134">
         <v>6</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>17867</v>
       </c>
       <c r="B135" t="s">
         <v>403</v>
       </c>
       <c r="C135" t="s">
         <v>404</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>405</v>
       </c>
       <c r="E135">
         <v>1006</v>
       </c>
       <c r="F135">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G135">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H135">
         <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>17868</v>
       </c>
       <c r="B136" t="s">
         <v>406</v>
       </c>
       <c r="C136" t="s">
         <v>407</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>408</v>
       </c>
       <c r="E136">
         <v>1049</v>
       </c>
       <c r="F136">
         <v>8</v>
       </c>
       <c r="G136">
@@ -7830,51 +8424,51 @@
       </c>
       <c r="G142">
         <v>20</v>
       </c>
       <c r="H142">
         <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>17875</v>
       </c>
       <c r="B143" t="s">
         <v>426</v>
       </c>
       <c r="C143" t="s">
         <v>427</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>428</v>
       </c>
       <c r="E143">
         <v>944</v>
       </c>
       <c r="F143">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G143">
         <v>43</v>
       </c>
       <c r="H143">
         <v>8</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>17876</v>
       </c>
       <c r="B144" t="s">
         <v>429</v>
       </c>
       <c r="C144" t="s">
         <v>430</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>431</v>
       </c>
       <c r="E144">
         <v>810</v>
       </c>
       <c r="F144">
@@ -7882,51 +8476,51 @@
       </c>
       <c r="G144">
         <v>23</v>
       </c>
       <c r="H144">
         <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>17877</v>
       </c>
       <c r="B145" t="s">
         <v>432</v>
       </c>
       <c r="C145" t="s">
         <v>433</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>434</v>
       </c>
       <c r="E145">
         <v>845</v>
       </c>
       <c r="F145">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G145">
         <v>34</v>
       </c>
       <c r="H145">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>17878</v>
       </c>
       <c r="B146" t="s">
         <v>435</v>
       </c>
       <c r="C146" t="s">
         <v>436</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E146">
         <v>814</v>
       </c>
       <c r="F146">
@@ -9120,54 +9714,54 @@
       </c>
       <c r="G193">
         <v>30</v>
       </c>
       <c r="H193">
         <v>8</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>17926</v>
       </c>
       <c r="B194" t="s">
         <v>578</v>
       </c>
       <c r="C194" t="s">
         <v>579</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>580</v>
       </c>
       <c r="E194">
         <v>899</v>
       </c>
       <c r="F194">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G194">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H194">
         <v>2</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>17927</v>
       </c>
       <c r="B195" t="s">
         <v>581</v>
       </c>
       <c r="C195" t="s">
         <v>582</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>583</v>
       </c>
       <c r="E195">
         <v>727</v>
       </c>
       <c r="G195">
         <v>11</v>
       </c>
       <c r="H195">
@@ -9864,54 +10458,54 @@
       </c>
       <c r="G223">
         <v>25</v>
       </c>
       <c r="H223">
         <v>3</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>17956</v>
       </c>
       <c r="B224" t="s">
         <v>668</v>
       </c>
       <c r="C224" t="s">
         <v>669</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>670</v>
       </c>
       <c r="E224">
         <v>1263</v>
       </c>
       <c r="F224">
+        <v>69</v>
+      </c>
+      <c r="G224">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H224">
         <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>17957</v>
       </c>
       <c r="B225" t="s">
         <v>671</v>
       </c>
       <c r="C225" t="s">
         <v>672</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E225">
         <v>552</v>
       </c>
       <c r="F225">
         <v>4</v>
       </c>
       <c r="G225">
@@ -12932,334 +13526,334 @@
       </c>
       <c r="G347">
         <v>15</v>
       </c>
       <c r="H347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>77859</v>
       </c>
       <c r="B348" t="s">
         <v>1039</v>
       </c>
       <c r="C348" t="s">
         <v>1040</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="E348">
         <v>1290</v>
       </c>
       <c r="F348">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G348">
         <v>33</v>
       </c>
       <c r="H348">
         <v>3</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>77860</v>
       </c>
       <c r="B349" t="s">
         <v>1042</v>
       </c>
       <c r="C349" t="s">
         <v>1043</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="E349">
         <v>1442</v>
       </c>
       <c r="F349">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G349">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>77861</v>
       </c>
       <c r="B350" t="s">
         <v>1045</v>
       </c>
       <c r="C350" t="s">
         <v>1046</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="E350">
         <v>1353</v>
       </c>
       <c r="F350">
         <v>8</v>
       </c>
       <c r="G350">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>77862</v>
       </c>
       <c r="B351" t="s">
         <v>1048</v>
       </c>
       <c r="C351" t="s">
         <v>1049</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="E351">
         <v>1489</v>
       </c>
       <c r="F351">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G351">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>77863</v>
       </c>
       <c r="B352" t="s">
         <v>1051</v>
       </c>
       <c r="C352" t="s">
         <v>1052</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="E352">
         <v>1440</v>
       </c>
       <c r="F352">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G352">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H352">
         <v>10</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>77864</v>
       </c>
       <c r="B353" t="s">
         <v>1054</v>
       </c>
       <c r="C353" t="s">
         <v>1055</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="E353">
         <v>1376</v>
       </c>
       <c r="F353">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G353">
         <v>28</v>
       </c>
       <c r="H353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>77865</v>
       </c>
       <c r="B354" t="s">
         <v>1057</v>
       </c>
       <c r="C354" t="s">
         <v>1058</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="E354">
         <v>1631</v>
       </c>
       <c r="F354">
         <v>31</v>
       </c>
       <c r="G354">
         <v>137</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>77866</v>
       </c>
       <c r="B355" t="s">
         <v>1060</v>
       </c>
       <c r="C355" t="s">
         <v>1061</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="E355">
         <v>2086</v>
       </c>
       <c r="F355">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G355">
         <v>50</v>
       </c>
       <c r="H355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>77867</v>
       </c>
       <c r="B356" t="s">
         <v>1063</v>
       </c>
       <c r="C356" t="s">
         <v>1064</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="E356">
         <v>1493</v>
       </c>
       <c r="F356">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G356">
         <v>43</v>
       </c>
       <c r="H356">
         <v>2</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>77868</v>
       </c>
       <c r="B357" t="s">
         <v>1066</v>
       </c>
       <c r="C357" t="s">
         <v>1067</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="E357">
         <v>2489</v>
       </c>
       <c r="F357">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G357">
         <v>45</v>
       </c>
       <c r="H357">
         <v>16</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>77869</v>
       </c>
       <c r="B358" t="s">
         <v>1069</v>
       </c>
       <c r="C358" t="s">
         <v>1070</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="E358">
         <v>1484</v>
       </c>
       <c r="F358">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G358">
         <v>49</v>
       </c>
       <c r="H358">
         <v>3</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>77870</v>
       </c>
       <c r="B359" t="s">
         <v>1072</v>
       </c>
       <c r="C359" t="s">
         <v>1073</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="E359">
         <v>1253</v>
       </c>
       <c r="F359">
         <v>9</v>
       </c>
       <c r="G359">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H359">
         <v>3</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>77871</v>
       </c>
       <c r="B360" t="s">
         <v>1075</v>
       </c>
       <c r="C360" t="s">
         <v>1076</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="E360">
         <v>1228</v>
       </c>
       <c r="F360">
         <v>9</v>
       </c>
       <c r="G360">
@@ -14608,533 +15202,2039 @@
       </c>
       <c r="H414">
         <v>2</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
         <v>78171</v>
       </c>
       <c r="B415" t="s">
         <v>1235</v>
       </c>
       <c r="C415" t="s">
         <v>1236</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="E415">
         <v>1710</v>
       </c>
       <c r="F415">
         <v>2</v>
       </c>
       <c r="G415">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="H415">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
         <v>78172</v>
       </c>
       <c r="B416" t="s">
         <v>1238</v>
       </c>
       <c r="C416" t="s">
         <v>1239</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>1240</v>
       </c>
       <c r="E416">
         <v>844</v>
       </c>
       <c r="F416">
         <v>1</v>
       </c>
       <c r="G416">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H416">
         <v>2</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
         <v>78173</v>
       </c>
       <c r="B417" t="s">
         <v>1241</v>
       </c>
       <c r="C417" t="s">
         <v>1242</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="E417">
         <v>1091</v>
       </c>
       <c r="F417">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G417">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H417">
         <v>4</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
         <v>78174</v>
       </c>
       <c r="B418" t="s">
         <v>1244</v>
       </c>
       <c r="C418" t="s">
         <v>1245</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="E418">
         <v>1107</v>
       </c>
       <c r="F418">
         <v>5</v>
       </c>
       <c r="G418">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="H418">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
         <v>78175</v>
       </c>
       <c r="B419" t="s">
         <v>1247</v>
       </c>
       <c r="C419" t="s">
         <v>1248</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="E419">
         <v>1305</v>
       </c>
       <c r="F419">
         <v>1</v>
       </c>
       <c r="G419">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="H419">
         <v>11</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
         <v>78176</v>
       </c>
       <c r="B420" t="s">
         <v>1250</v>
       </c>
       <c r="C420" t="s">
         <v>1251</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="E420">
         <v>1404</v>
       </c>
       <c r="F420">
         <v>14</v>
       </c>
       <c r="G420">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
         <v>78177</v>
       </c>
       <c r="B421" t="s">
         <v>1253</v>
       </c>
       <c r="C421" t="s">
         <v>1254</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="E421">
         <v>1284</v>
       </c>
       <c r="F421">
         <v>7</v>
       </c>
       <c r="G421">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H421">
         <v>9</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
         <v>78178</v>
       </c>
       <c r="B422" t="s">
         <v>1256</v>
       </c>
       <c r="C422" t="s">
         <v>1257</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="E422">
         <v>1469</v>
       </c>
       <c r="F422">
         <v>14</v>
       </c>
       <c r="G422">
         <v>35</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
         <v>78179</v>
       </c>
       <c r="B423" t="s">
         <v>1259</v>
       </c>
       <c r="C423" t="s">
         <v>1260</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="E423">
         <v>1126</v>
       </c>
       <c r="G423">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H423">
         <v>6</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
         <v>78181</v>
       </c>
       <c r="B424" t="s">
         <v>1262</v>
       </c>
       <c r="C424" t="s">
         <v>1263</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="E424">
         <v>2941</v>
       </c>
       <c r="F424">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G424">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="H424">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
         <v>78182</v>
       </c>
       <c r="B425" t="s">
         <v>1265</v>
       </c>
       <c r="C425" t="s">
         <v>1266</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="E425">
         <v>699</v>
       </c>
       <c r="F425">
         <v>2</v>
       </c>
       <c r="G425">
         <v>9</v>
       </c>
       <c r="H425">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
         <v>78183</v>
       </c>
       <c r="B426" t="s">
         <v>1268</v>
       </c>
       <c r="C426" t="s">
         <v>1269</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="E426">
         <v>1381</v>
       </c>
       <c r="F426">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G426">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
         <v>78184</v>
       </c>
       <c r="B427" t="s">
         <v>1271</v>
       </c>
       <c r="C427" t="s">
         <v>1272</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="E427">
         <v>897</v>
       </c>
       <c r="F427">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G427">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H427">
         <v>1</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
         <v>78185</v>
       </c>
       <c r="B428" t="s">
         <v>1274</v>
       </c>
       <c r="C428" t="s">
         <v>1275</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="E428">
         <v>1045</v>
       </c>
       <c r="F428">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G428">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H428">
         <v>2</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
         <v>78186</v>
       </c>
       <c r="B429" t="s">
         <v>1277</v>
       </c>
       <c r="C429" t="s">
         <v>1278</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>1279</v>
       </c>
       <c r="E429">
         <v>1226</v>
       </c>
       <c r="F429">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G429">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H429">
         <v>6</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
         <v>79393</v>
       </c>
       <c r="B430" t="s">
         <v>1280</v>
       </c>
       <c r="C430" t="s">
         <v>1281</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="E430">
-        <v>783</v>
+        <v>1530</v>
       </c>
       <c r="F430">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G430">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H430">
         <v>5</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
         <v>79394</v>
       </c>
       <c r="B431" t="s">
         <v>1283</v>
       </c>
       <c r="C431" t="s">
         <v>1284</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="E431">
         <v>820</v>
       </c>
       <c r="F431">
         <v>3</v>
       </c>
       <c r="G431">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
         <v>79395</v>
       </c>
       <c r="B432" t="s">
         <v>1286</v>
       </c>
       <c r="C432" t="s">
         <v>1287</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="E432">
         <v>908</v>
       </c>
       <c r="F432">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G432">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H432">
         <v>1</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
         <v>79396</v>
       </c>
       <c r="B433" t="s">
         <v>1289</v>
       </c>
       <c r="C433" t="s">
         <v>1290</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="E433">
         <v>1167</v>
       </c>
       <c r="F433">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G433">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="H433">
         <v>14</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
         <v>79397</v>
       </c>
       <c r="B434" t="s">
         <v>1292</v>
       </c>
       <c r="C434" t="s">
         <v>1293</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="E434">
         <v>1310</v>
       </c>
       <c r="F434">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G434">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="H434">
         <v>1</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>81862</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E435">
+        <v>714</v>
+      </c>
+      <c r="F435">
+        <v>13</v>
+      </c>
+      <c r="G435">
+        <v>35</v>
+      </c>
+      <c r="H435">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>81863</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E436">
+        <v>647</v>
+      </c>
+      <c r="F436">
+        <v>8</v>
+      </c>
+      <c r="G436">
+        <v>22</v>
+      </c>
+      <c r="H436">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>81864</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E437">
+        <v>769</v>
+      </c>
+      <c r="F437">
+        <v>5</v>
+      </c>
+      <c r="G437">
+        <v>32</v>
+      </c>
+      <c r="H437">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>81865</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E438">
+        <v>761</v>
+      </c>
+      <c r="F438">
+        <v>2</v>
+      </c>
+      <c r="G438">
+        <v>36</v>
+      </c>
+      <c r="H438">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>81866</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E439">
+        <v>845</v>
+      </c>
+      <c r="F439">
+        <v>6</v>
+      </c>
+      <c r="G439">
+        <v>36</v>
+      </c>
+      <c r="H439">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>81867</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E440">
+        <v>892</v>
+      </c>
+      <c r="F440">
+        <v>4</v>
+      </c>
+      <c r="G440">
+        <v>70</v>
+      </c>
+      <c r="H440">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>81868</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E441">
+        <v>984</v>
+      </c>
+      <c r="F441">
+        <v>48</v>
+      </c>
+      <c r="G441">
+        <v>30</v>
+      </c>
+      <c r="H441">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>81869</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E442">
+        <v>951</v>
+      </c>
+      <c r="F442">
+        <v>6</v>
+      </c>
+      <c r="G442">
+        <v>66</v>
+      </c>
+      <c r="H442">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>81870</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E443">
+        <v>1147</v>
+      </c>
+      <c r="F443">
+        <v>14</v>
+      </c>
+      <c r="G443">
+        <v>23</v>
+      </c>
+      <c r="H443">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>81871</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E444">
+        <v>1078</v>
+      </c>
+      <c r="F444">
+        <v>24</v>
+      </c>
+      <c r="G444">
+        <v>85</v>
+      </c>
+      <c r="H444">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>81872</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E445">
+        <v>1079</v>
+      </c>
+      <c r="F445">
+        <v>25</v>
+      </c>
+      <c r="G445">
+        <v>121</v>
+      </c>
+      <c r="H445">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>81873</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E446">
+        <v>989</v>
+      </c>
+      <c r="F446">
+        <v>12</v>
+      </c>
+      <c r="G446">
+        <v>68</v>
+      </c>
+      <c r="H446">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>81874</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E447">
+        <v>955</v>
+      </c>
+      <c r="F447">
+        <v>17</v>
+      </c>
+      <c r="G447">
+        <v>47</v>
+      </c>
+      <c r="H447">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>81875</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E448">
+        <v>947</v>
+      </c>
+      <c r="F448">
+        <v>5</v>
+      </c>
+      <c r="G448">
+        <v>39</v>
+      </c>
+      <c r="H448">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>81876</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E449">
+        <v>1055</v>
+      </c>
+      <c r="F449">
+        <v>13</v>
+      </c>
+      <c r="G449">
+        <v>37</v>
+      </c>
+      <c r="H449">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>81877</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E450">
+        <v>1228</v>
+      </c>
+      <c r="F450">
+        <v>11</v>
+      </c>
+      <c r="G450">
+        <v>39</v>
+      </c>
+      <c r="H450">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>81878</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E451">
+        <v>1261</v>
+      </c>
+      <c r="F451">
+        <v>2</v>
+      </c>
+      <c r="G451">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>81879</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E452">
+        <v>1406</v>
+      </c>
+      <c r="F452">
+        <v>14</v>
+      </c>
+      <c r="G452">
+        <v>84</v>
+      </c>
+      <c r="H452">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>81880</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E453">
+        <v>1526</v>
+      </c>
+      <c r="F453">
+        <v>14</v>
+      </c>
+      <c r="G453">
+        <v>60</v>
+      </c>
+      <c r="H453">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>81881</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E454">
+        <v>1419</v>
+      </c>
+      <c r="F454">
+        <v>5</v>
+      </c>
+      <c r="G454">
+        <v>24</v>
+      </c>
+      <c r="H454">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>81882</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E455">
+        <v>1096</v>
+      </c>
+      <c r="F455">
+        <v>4</v>
+      </c>
+      <c r="G455">
+        <v>35</v>
+      </c>
+      <c r="H455">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>81883</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E456">
+        <v>1277</v>
+      </c>
+      <c r="F456">
+        <v>8</v>
+      </c>
+      <c r="G456">
+        <v>57</v>
+      </c>
+      <c r="H456">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>81884</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E457">
+        <v>2488</v>
+      </c>
+      <c r="F457">
+        <v>29</v>
+      </c>
+      <c r="G457">
+        <v>19</v>
+      </c>
+      <c r="H457">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>81885</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E458">
+        <v>1689</v>
+      </c>
+      <c r="F458">
+        <v>10</v>
+      </c>
+      <c r="G458">
+        <v>30</v>
+      </c>
+      <c r="H458">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>81886</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E459">
+        <v>1530</v>
+      </c>
+      <c r="F459">
+        <v>17</v>
+      </c>
+      <c r="G459">
+        <v>32</v>
+      </c>
+      <c r="H459">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>81887</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E460">
+        <v>1399</v>
+      </c>
+      <c r="F460">
+        <v>5</v>
+      </c>
+      <c r="G460">
+        <v>40</v>
+      </c>
+      <c r="H460">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>81888</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E461">
+        <v>1314</v>
+      </c>
+      <c r="F461">
+        <v>6</v>
+      </c>
+      <c r="G461">
+        <v>43</v>
+      </c>
+      <c r="H461">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>81889</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E462">
+        <v>1765</v>
+      </c>
+      <c r="G462">
+        <v>20</v>
+      </c>
+      <c r="H462">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>81890</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E463">
+        <v>2262</v>
+      </c>
+      <c r="F463">
+        <v>25</v>
+      </c>
+      <c r="G463">
+        <v>39</v>
+      </c>
+      <c r="H463">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>81891</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E464">
+        <v>1706</v>
+      </c>
+      <c r="F464">
+        <v>10</v>
+      </c>
+      <c r="G464">
+        <v>22</v>
+      </c>
+      <c r="H464">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>81892</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E465">
+        <v>1314</v>
+      </c>
+      <c r="F465">
+        <v>2</v>
+      </c>
+      <c r="G465">
+        <v>53</v>
+      </c>
+      <c r="H465">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>81893</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E466">
+        <v>1213</v>
+      </c>
+      <c r="F466">
+        <v>6</v>
+      </c>
+      <c r="G466">
+        <v>39</v>
+      </c>
+      <c r="H466">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>81894</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E467">
+        <v>1205</v>
+      </c>
+      <c r="F467">
+        <v>1</v>
+      </c>
+      <c r="G467">
+        <v>117</v>
+      </c>
+      <c r="H467">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>81895</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E468">
+        <v>1263</v>
+      </c>
+      <c r="F468">
+        <v>25</v>
+      </c>
+      <c r="G468">
+        <v>22</v>
+      </c>
+      <c r="H468">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>82100</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E469">
+        <v>1313</v>
+      </c>
+      <c r="F469">
+        <v>12</v>
+      </c>
+      <c r="G469">
+        <v>24</v>
+      </c>
+      <c r="H469">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>87193</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E470">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>87194</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E471">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>87195</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E472">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>87196</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E473">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>87197</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E474">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>87198</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E475">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>87199</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E476">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>87200</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E477">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>87201</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E478">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>87202</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E479">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>87203</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E480">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>87204</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E481">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>87205</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E482">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>87206</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E483">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>87207</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E484">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>87208</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E485">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>87209</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E486">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>87210</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E487">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>87211</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E488">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>87212</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E489">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>87213</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E490">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>87214</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E491">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>87767</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E492">
+        <v>396</v>
+      </c>
+      <c r="G492">
+        <v>10</v>
+      </c>
+      <c r="H492">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>87768</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E493">
+        <v>517</v>
+      </c>
+      <c r="F493">
+        <v>2</v>
+      </c>
+      <c r="G493">
+        <v>28</v>
+      </c>
+      <c r="H493">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>87769</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E494">
+        <v>555</v>
+      </c>
+      <c r="F494">
+        <v>4</v>
+      </c>
+      <c r="G494">
+        <v>31</v>
+      </c>
+      <c r="H494">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>87770</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E495">
+        <v>659</v>
+      </c>
+      <c r="F495">
+        <v>11</v>
+      </c>
+      <c r="G495">
+        <v>37</v>
+      </c>
+      <c r="H495">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>87771</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E496">
+        <v>763</v>
+      </c>
+      <c r="F496">
+        <v>4</v>
+      </c>
+      <c r="G496">
+        <v>33</v>
+      </c>
+      <c r="H496">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>87772</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E497">
+        <v>896</v>
+      </c>
+      <c r="F497">
+        <v>11</v>
+      </c>
+      <c r="G497">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>87773</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E498">
+        <v>1108</v>
+      </c>
+      <c r="F498">
+        <v>3</v>
+      </c>
+      <c r="G498">
+        <v>34</v>
+      </c>
+      <c r="H498">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>87774</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E499">
+        <v>933</v>
+      </c>
+      <c r="F499">
+        <v>6</v>
+      </c>
+      <c r="G499">
+        <v>36</v>
+      </c>
+      <c r="H499">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>87775</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E500">
+        <v>1223</v>
+      </c>
+      <c r="F500">
+        <v>3</v>
+      </c>
+      <c r="G500">
+        <v>38</v>
+      </c>
+      <c r="H500">
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">