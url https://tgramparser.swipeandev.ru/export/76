--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1493">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1768">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4491,50 +4491,875 @@
     <t>14.03.26 10:48</t>
   </si>
   <si>
     <t>t.me/kakest_smr/2662</t>
   </si>
   <si>
     <t>Сегодня второй день гостевой смены шефов ресторана Сыродельня (Суздаль) в La Volte. Мы были вчера и настоятельно рекомендуем это не пропустить. Особенно понравились: Сыр из простокваши с томатами. Невероятно нежная текстура, словно плотный термостатный домашний йогурт. Лопатка с кашей из пшеницы, лисичками и облепихой - это просто разрыв! Крупа ощутимо грубая, насыщенная соусом и в сочетании с мясом и грибами - очень мощное блюдо, но вся фишка в облепихе, это умопомрачительный акцент. Вот она наша коренная идентичность на тарелке. Рекомендуем это вечер провести в La Volte.</t>
   </si>
   <si>
     <t>14.03.26 06:36</t>
   </si>
   <si>
     <t>t.me/kakest_smr/2656</t>
   </si>
   <si>
     <t>🌶 ПРО КИМЧИ И БЕСКОНЕЧНОСТЬ Мы уже писали пару раз, что безоговорочные фанаты кимчи. Но сейчас это вышло на новый уровень и готовим его дома и не можем остановиться. В чем магия кимчи? В его цикличности. Съел кусочек - хочется чего-то еще. Съел это "что-то еще" - снова хочется кимчи. И так до бесконечности. Это как идеальный саундтрек к любой еде. А еще нам нравится, сколько в нем деталей. Дайкон, имбирь, груша, лук, капуста и, конечно, кочукару — главный герой этой истории. Все это живет своей жизнью, ферментируется, превращается во что-то совершенно новое. Ферментация вообще отдельная магия - она и сохраняет продукт, и трансформирует его. Немного занудства. Ферментация - сложный процесс, где главные герои - лактобактерии. Вот что они делают: Поедают натуральные сахара из овощей → вырабатывают молочную кислоту → создают кислую среду, где патогенные бактерии не выживают → сохраняют продукт и трансформируют его вкус. Соль (около 3%) создает идеальную среду для лактобактерий, блокируя вредные микроорганизмы. Чеснок, кстати, тоже источник этих полезных бактерий. Русская квашеная капуста и кимчи - родственники. Процесс один, но кимчи богаче по составу бактерий: там работают Lactobacillus kimchii и Weissella koreensis, плюс добавляются специи, груша, имбирь - все это создает более сложный вкусовой профиль. Почему это важно сейчас Заметили тренд? все носят WHOOP и другие трекеры. Сейчас людей все меньше интересует "как я провел время в ресторане" и все больше — "как меня изменит то, что я ем". Это не про калории и БЖУ. Это про то, как продукты влияют на наше состояние. Кишечник часто называют "вторым мозгом". В нем 100 миллионов нервных клеток. Около 90% серотонина производится именно там. Микробиота кишечника влияет на настроение, память, даже на поведение. Есть даже научный термин - "ось кишечник-мозг". Ферментированные продукты - это прямая доставка пробиотиков. Они улучшают микрофлору, снижают воспаление, помогают усваивать витамины группы B и K. Правильное питание может уменьшить симптомы усталости, депрессии и даже снизить риск сердечно-сосудистых заболеваний. А еще острое (тот самый кочукару в кимчи) — это капсаицин. Он снижает накопление холестерина на стенках сосудов, борется с вредными бактериями. Суть Это не просто "вкусно". Это про то, что каждая банка кимчи на кухне - это живая экосистема, которая работает на ваше здоровье. Это про то, что еда может быть лекарством, если выбирать правильно. Спасибо нашему подписчику MAX, который когда-то посоветовал ролик с рецептом. Теперь дома всегда стоит банка с кимчи. А у вас какие отношения с ферментированными продуктами? — 🥐 КАК ЕСТЬ Подпишись на нас в MAX, на всякий пожарный</t>
   </si>
   <si>
     <t>13.03.26 15:25</t>
   </si>
   <si>
     <t>t.me/kakest_smr/2655</t>
   </si>
   <si>
     <t>Начался наш первый вечер знакомств La Volte</t>
+  </si>
+  <si>
+    <t>25.05.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3035</t>
+  </si>
+  <si>
+    <t>🥤Не бойтесь пробовать. В нашем опросе на знание брендов по стаканчикам — еще НЕТ победителей! Максимально близкий ответ: угадано 13 из 15 стаканчиков. Троим, кто угадает больше всего — мы подарим нашу фирменную сумку для бутылок. Вперед, в гонку! Даже если не угадаете всех, но узнаете большинство стаканов — победите. Ждем ваши ответы — @kakestmanager</t>
+  </si>
+  <si>
+    <t>22.05.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3032</t>
+  </si>
+  <si>
+    <t>СТАКАНЧИК КАК ВИЗИТКА Кофейный стакан уходит с вами на улицу, в офис, в транспорт. Десятки людей видят его каждый день — и если дизайн запоминающийся, то кофейня остаётся в голове даже у тех, кто внутрь не заходил. Дёшево и эффективно. Мы собрали 15 стаканчиков самарских кофеен и хотим проверить: чей узнают чаще всего? Проголосуйте за номера тех стаканов, которые вы точно узнали — без подсказок. Через неделю поздравим кофейню с самым запоминающимся стаканчиком и опубликуем правильные ответы. Если вы настоящий кофейный маньяк и узнали все 15 — пишите список в лс @kakestmanager. Первые три подписчика, кто угадает все, получат приятный сувенир от нас 🎁</t>
+  </si>
+  <si>
+    <t>21.05.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3028</t>
+  </si>
+  <si>
+    <t>🥐 ИНДЕКС КРУАССАНОВ: ПО ВАШЕМУ ЗАПРОСУ 🤝 Вот так бывает: приходит нам сообщение в личку «посчитайте круассаны!» — и мы делаем. Очень приятно, что вы сами предлагаете нам темы. Спасибо за то, что следите за нами! Для тех, кто ооочень любит сладенькое — смотрите реальные цены на круассаны 👆 Пару наших инсайдов: - Хочешь есть на набережной — придется заплатить, друг! - В случае с круассанами схема «чем больше вес — тем меньше цена» почти везде работает! - Корж и БулкаНетто как были с самой низкой ценой — так и остались! Итак, какое блюдо следующее? Предлагайте свои варианты — мы обязательно посчитаем 👇 __ 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>21.05.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3027</t>
+  </si>
+  <si>
+    <t>С днем рождения, дорогой! Сегодня день рождения у Гиги Каховского - создателя великого Puri. Этому проекту он посвятил не меньше четверти жизни. В Puri нужно приходить на концерты, на прекрасную кухню Грузии, а с этого сезона и на завтрак. Сколько не пытались мы повторить эту волшебную ореховую заправку из имиритинского салата так и не получилось) Зато научились идеальной нарезке летнего салата и тому балансу зелени который должен быть. Съедим еще 5-6 порций и разгадаем секрет! С днем рождения, Дорогой!</t>
+  </si>
+  <si>
+    <t>20.05.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3022</t>
+  </si>
+  <si>
+    <t>СПЕЦВЫПУСК: БОЛЬШОЕ ИНТЕРВЬЮ С ШЕФАМИ САМАРЫ 2026 🍽👨🏼‍🍳 Наш огромный проект понемногу движется к завершению. Но недавно нам в директ ответила подписчица с просьбой взять интервью у Шефа Nonna di Bruni. Мы прислушались и решили сделать это! 🥇 Новый герой: Евгений Силантьев — Шеф-повар кафе «Nonna di Bruni» Траттория, где не нужна помпезность интерьера — только тепло и забота, которое исходит из каждого блюда. Nonna di Bruni — это то самое место. Где хозяйка, бабушка Нонна, встречает тебя у двери. А за кухню там отвечает Евгений Силантьев — настоящий гуру пасты и пиццы. Он рассказал о фишках их итальянского гостеприимства, о «pasta fresca», которую они изготавливают вручную, о каноничном приготовлении карбонары и о том, как Nonna справляется с экономическим кризисом 2026 года. Читаем интервью с Евгением здесь 👈 🥂 Подарок для читателей КАК ЕСТЬ: Бокал белого или красного домашнего вина в подарок при заказе карбонары. Просто сохраните этот пост и скажите в кафе: «Мы от КАК ЕСТЬ». Действует 1 месяц — до 20 июня. __ 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары #интервью_с_шефами</t>
+  </si>
+  <si>
+    <t>19.05.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3021</t>
+  </si>
+  <si>
+    <t>🏕 СПРАВОЧНИК ЭКО-ОТЕЛЕЙ: ОБНОВЛЕНО Помните, что у нас самая большая база глэмпингов, эко-отелей и баз отдыха в Самарской области? ✅ Хорошие новости: мы его актуализировали. - Добавили новые места (те, что открылись за последний год) - Убрали, что закрылось - Проверили контакты и ссылки - Обновили информацию Сейчас там 130 объектов. С фотографиями, описаниями, контактами для брони. Всё на интерактивной карте — выбираешь район, смотришь варианты, бронируешь. Для владельцев эко-отелей: Если вас нет в списке — напишите, добавим. Мы открыты к интеграции и сотрудничеству. Для читателей: Пользуйтесь. Сохраняйте. Пересылайте друзьям, которые устали от города и ищут, куда сбежать на выходные. 👉 Листать справочник здесь Лето, осень, зима, весна — не важно. Лес, Волга, Тишина — всегда актуально. — 🥐 КАК ЕСТЬ MAX | VK</t>
+  </si>
+  <si>
+    <t>15.05.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3018</t>
+  </si>
+  <si>
+    <t>⚡️ Ночь музеев уже в эти выходные Рекомендуем заранее продумать маршрут и выбрать самые интересные вам мероприятия. К событию в этом году присоединились все музеи, библиотеки, мастерские, арт кластеры, рестораны и даже Альфа глэмпинг! Показываем в картинках, куда мы выбрали сходить, а вы смотрите полную программу на сайте: https://museumnight63.ru — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>15.05.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3009</t>
+  </si>
+  <si>
+    <t>ДЗЯОДЗЫ И КУШИЯКИ Команда бара Куйбышев заняла соседнее помещение и запустила новое паназиатское бистро "ЮМИ". Проект, который идёт в противоток тренду на русскую кухню и делает свой заход в пан-Азию. Дзяодзы, кушияки, роллы, фо-бо, корейские похлёбки, мисо, татаки на двух этажах. Интерьер отсылает к японским мотивам: перегородки фусума и сёдзи, светло-серые тона, керамика. Комплиментом приносят сенчу и тёплое полотенце: приятненько Что точно понравились: кимчи собственного приготовления роллы с угреем и лососем корейская похлёбка со свининой и квашеные ананасы в салате с креветкой неожиданно и очень хорошо, хотя есть куда докрутить. Проект только открылся - сервис ещё набирает слаженность. Но уже манит обещанием бенто-ланчей 🍱 — ЮМИ ул. Куйбышева, 128А 🥐 КАК ЕСТЬ MAX | VK</t>
+  </si>
+  <si>
+    <t>14.05.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3001</t>
+  </si>
+  <si>
+    <t>ТОЛЬКО БУРГЕРЫ И НИЧЕГО БОЛЬШЕ Одно из немногих мест в Самаре, которое делает только одно. Никакой пиццы, цезаря, брискетов. Только бургеры — доведённые практически до абсолюта. Нас сюда привели друзья. Локация не самая очевидная, в голове всплывает не первой. Но это никак не влияет на качество. Это действительно одни из лучших бургеров в городе. Совсем недавно в «Космосе» обновили интерьер. Стало светлее — бежевая гамма, минималистичные орнаменты, светильники под потолком в форме колец Сатурна 🪐. Новые кресла, диваны, столики. Стало заметно лучше. Что не изменилось — одержимость своим делом. Моно-продукт это риск: ты не можешь спрятаться за широким меню. Ты делаешь одно. И оно должно быть безупречным. В «Космосе» это получается. То самое ощущение — хотел бургер, съел бургер, и ни секунды сожаления. Настоятельно рекомендуем заехать или взять с собой. — В Космосе Есть ул. Самарская, 72 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>14.05.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2997</t>
+  </si>
+  <si>
+    <t>ИНДЕКС ХИНКАЛИ 🥟 Чаще всего логика подсказывает: берёшь больше — экономишь. Но здесь математика посмеялась и ушла пить чачу. В исключение попали: «Супра» и «Мушмула». Дали порцию 400г за 396 ₽. Это 99 ₽ за 100г. Демократично. 13 заведений. Мясные хинкали. И одна формула: цена за 100 г. Так и получается: порции большие, а внутри — сюрприз. Изучайте карточки выше. И да, хинкали не про количество штук. Хинкали про доверие. И мясо. Много мяса! А вы чаще всего берете поштучно или заказываете сразу одной порцией? Поделитесь 😏👇 — 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>13.05.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2996</t>
+  </si>
+  <si>
+    <t>⚡️⚡️⚡️ Скорее скинь это другу, потом он скажет спасибо ⤴️</t>
+  </si>
+  <si>
+    <t>13.05.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2987</t>
+  </si>
+  <si>
+    <t>Самая популярная подборка прошлого года, после того как термометр показал +20 Лучшие рестораны с верандами и террасами В этом году подборку на сайте делать заленились, ловите списком самые топовые летники, где будем вместе встречать закаты! ⚡️Новые: Чин-чин 📍ул. Садовая, 251 Изящные зеленые столики на тихой улице На угле 📍ул. Максима Горького, 1 Уютная веранда с открывающейся крышей, чтобы в любую погоду гостям было комфортно. До До 📍ул. Ленинградская, 29 Вайбовый вид на кластер «Артист» Bổ cafe 📍ул. Ленинградская, 28 Теперь можно есть фо бо глазея на прохожих Хокку 📍ул. Коммунистическая, 90/1 Яркая солнечная веранда, которая украшена сотнями бумажных жиравликов Гриль &amp; Пудра 📍ул. Ленинградская, 24 Здесь точно сможешь почуствовать себя как на гриле Заволга 📍ул. Ленинградская, 31 Окна в пол здесь открываются как двери и все заведение превращается в большую веранду ✊ Культовые: Турбаза Ветерок 📍ул. Куйбышева, 96 Вечно молодой 📍ул. Ленинградская, 77 Артист 📍ул. Ленинградская улица, 29 Кутеж 📍ул. Куйбышева, 78 Дача 📍ул. Максима Горького, 1А Культ Карго 📍ул. Ново-Садовая, 35 🤌 Проверенные Кухмистерская фон Вакано 📍ул. Красноармейская, 4 Lunasole 📍ул. Ново-Садовая, 160М, ТРЦ МегаСити La Volte 📍ул. Самарская, 200А PURI 📍ул. Куйбышева, 79 Эклерная &amp; Lora 📍ул. Садовая, 137 SkyBar 📍ул. Садовая, 137 (на крыше) Земляне 📍ул. Вилоновская, 24 Рыбалтика на набережной 📍Волжский просп., 36Г Meat fix 📍Волжский проспект, 40В Искра 📍ул. Молодогвардейская, 209 Meat Happens BBQ 📍ул. Куйбышева, 86 BRIMS 📍ул. Куйбышева, 86 Посольство 📍ул. Фрунзе, 113 Где Нас Нет 📍ул. Коммунистическая, 90 Nonna di Bruni 📍ул. Ленинградская, 1 BEEROКРАТИЯ 📍ул. Галактионовская, 132 Vinoteca Friendly Wines Винная Кухня 📍ул. Ново-Садовая, 3 Перчини 📍ул. Дачная, 2 Чиполучо 📍ул. Молодогвардейская, 182 Ваще огонь 📍ул. Куйбышева, 81 Дом Гринберга 📍ул. Некрасовская, 53 Ходят слухи 📍ул. Куйбышева, 128/1 Этажи 📍ул. Садовая, 142 Коза на набережной 📍ул. Максима Горького, 119 Белотурка 📍ул. Молодогвардейская, 153 Бар-музей Васи Ложкина 📍ул. Ленинградская, 33 ЛЮДИ 📍ул. Молодогвардейская, 65 Дом Нино 📍Московское шоссе, 254 🌳 на просеках Булканетто 📍9-я просека 5-я линия, 99А Корж 📍9 просека 5-я малая линия, 3б Коза 📍9 просека 5-я линия, 114б Taverna La Torre 📍9 просека , 2 линия , сооружение 42 🏨 при отелях: ДУСЯ 📍ул. Самарская, 69 Босфор 📍ул. Самарская, 110 Астромарин 📍ул. Ново-Садовая, 162В Внутренний двор Дома Сивре 📍ул. Степана Разина, 128</t>
+  </si>
+  <si>
+    <t>12.05.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2978</t>
+  </si>
+  <si>
+    <t>НОСКИ ПОВЫШЕ, ТЕРМОС В РУКИ В выходные поехали покорять Рачейские Альпы. 📍53.446498, 48.167549 Официальное название — Малоусинские нагорные сосняки и дубравы. Но «Рачейские Альпы» точнее передаёт ощущение: сосновый лес, огромные валуны, которые выглядят то как куски сыра, то как головы черепах, змей или гигантских обезьян. Запах сосны и тишина. Здесь начинается река Уса — в этом месте она всего метр-два шириной, через неё перекинут маленький мостик. Искусственных троп нет, поэтому оценивайте физподготовку. Дети справятся легко — и особенно оценят крутой спуск вниз по сосновым иголкам. На обратном пути заехали в помидорную столицу. Прогулялись по местному Кремлю, пообедали в кафе «Город 1683», прошлись по набережной — там можно взять катамаран. И конечно заглянули в пивоварню Гульден: пиво продают в трёхлитровых банках с коротким сроком хранения и хмельными шишками внутри. Надеемся, ваши выходные тоже прошли активно! Рассказывайте 💬 — 🥐 КАК ЕСТЬ MAX | VK 👉 ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>08.05.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2969</t>
+  </si>
+  <si>
+    <t>🔥 ОТКРЫТИЕ НА УГЛЕ. Терраса. Набережная под Струковским. Лучшие закаты. Гриль-Хоспер. Колбаски и пивко. Спойлер для тех не любит лонгриды: На всей протяжённости набережной вы не найдёте такого сочетания: внимательный сервис + демократичные цены + кухня уровня La Volte (у нас в рейтинге вообще-то первое место). На месте «пафосного» Тет-а-Тет с ежами и fine-dinning окрошкой открылся проект, в котором можно просто поесть. Никита Токарев и Андрей Воробьев (команда La Volte - ) запустили сезонный pop-up проект май-сентябрь на Набережной под Струковским садом. Колбаски, пиво, демократичные цены. Детали. С первого взгляда не заметно. Но их много. Меню - тяжёлая пластина из нержавейки. Солонка и перечница - миниатюрные ступки. Вы сами регулируете фракцию помола. Воду наливают сразу, а не продают бонакву - где такое видано на набережной? Команда сервиса на высоте и в полном составе - успевают всем оказать внимание, посоветовать, рассказать, поменть посуду. Меню. За меню и гриль отвечает Андрей Воробьёв. Мы попробовали не всё, но достаточно для одного вечера. ТОП из раздела намазки: дзадзыки, морковный хумус с кусочками запечённой в хоспере моркови, бабагануш — наши фавориты, рекомендуем безоговорочно как старт. Рёбра нереальные. Именно тут ты понимаешь, какими они должны быть. Берёшь за косточку, а мясо остаётся на тарелке. Два глейза: вишнёвый и барбекю - руки потом хочется облизать. Крылья. Михан у нас главный эксперт по крыльям. Заказал острые и остался крайне доволен. Технология: су-вид → фритюр → панировка. Сердце меню - то, что в основном занимает гриль — колбаски и купаты. 80% мяса, 20% жира - чуть постнее классической бургерной котлеты, но сочнее всего, с чем вы могли столкнуться в колбасочно-купатном секторе. Свиная с чили, куриная с сыром, говяжья - переворачивают ваше представление о колбасках! Основные блюда. Попробовали смэш-бургер, морского окуня, стейк с перечным соусом, стейк из капусты и голень индейки. В нас полностью поместился бургер - простой и в этом потрясающий - крутая булка, фундаментальная котлета, сальса, сыр - да и ничего больше не нужно. Окунь — для тех, кто хочет полегче (ну где так ещё готовят рыбу - филетирование, соус, подача - красота). Что хотим попробовать в следующий раз: лангустины гриль, тар-тар, зефирки на огне, брокколи с авокадо на гриле. СТРОГО ПРИЗЫВАЕМ НЕ ОТКАЗАТЬ СЕБЕ. Это лучшее место в городе для майских праздников, ближайших дней рождений, мальчишников, приезда гостей, встречи с родителями - позовите их на эту террасу, просто, без церемоний - прекрасная кухня, пиво и закат. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>08.05.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2968</t>
+  </si>
+  <si>
+    <t>👀 СПАЛИЛИ ПРОГРАММУ НОЧИ МУЗЕЕВ 2026. 16 мая. Внимание! Официального анонса еще нет, но на сайте уже можно увидеть примерное расписание. Некоторые участники, не добавленные на сайт, сами объявляют в своих соцсетях, что у них будет. Из приглянувшегося нам: - Экскурсия, мастер-класс и гастроужин по мотивам Репина в «Дусе» и «ЛетягинЪ» - Детские занятия по морфологии с игровыми элементами (анатомия и гистология скелета и внутреннего уха) в Анатомическом музее САМГМУ - Перформанс «Про свет» от уличного театра «Пластилиновый дождь» и Кивибудка с нейросетью в Музее Горького - Ночная экскурсия на производство магазина BUNTARKA - Иммерсивный концерт «Энигма DSCH» в Театре Оперы и Балета - Большая программа «Общие частоты»: выставки, перформанс, резидентская и ночная программа в Доме 77 - Медиа-перфоманс, театральная читка, выставки и ярмарка МИФ на Станкозаводе - Музей под открытым небом в Альфа Глэмпинг 👀 Предварительная программа здесь! Следим за ребятами, ждем полный список! 🤝 __ 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>07.05.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2967</t>
+  </si>
+  <si>
+    <t>🥂 Сегодня День Рождения нашего друга, яркого Шефа и мастера своего дела — Вани Родионова! Есть люди, которые готовят. А есть те, кто через еду творят. И Ваня — из вторых. Шеф-повар бара и бистро ЧИН ЧИН. Человек, для которого кухня — не профессия, а способ жить. Мы уже делали с ним два интервью. Ходили на его мастер-классы. И каждый раз открывали для себя что-то новое. В этом году Ваня возглавил кухню ЧИН ЧИН — и это не просто новая должность. Это признание того, что он делает свою работу так, как, по правде, мало кто умеет: с душой, страстью и тем самым чистым вкусом, который не спрятать за соусами. С днём рождения, Ваня! И пусть на кухне всегда будет достаточно кофе, любви и сливочного масла. Читать наше Интервью с Ваней здесь 👈 __ 🥐 КАК ЕСТЬ (твои Илья и Рита)</t>
+  </si>
+  <si>
+    <t>07.05.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2963</t>
+  </si>
+  <si>
+    <t>🐚 ИНДЕКС МИДИЙ На этой неделе в Самаре открылось заведение с говорящим названием «Мидийное место». Отличный повод посчитать, кто и сколько берёт за морских гадов. Собрали 12 заведений. Сравнили цены. Пересчитали на 100г — и вот тут произошло самое интересное. Главный сюрприз: «Бык и Море» в меню выглядит нормально (790₽). Но на самом деле — самый дорогой при пересчёте (272₽ за 100г, +34% от среднего). Порция 290г. А «Мидийное место» оправдало название: 950₽ кажется дорого, но это 680г! При пересчете — 140₽ за 100г (-31% от среднего). Самая большая порция и самая выгодная цена. Изучайте карточки. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>06.05.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2958</t>
+  </si>
+  <si>
+    <t>СПЕЦВЫПУСК: БОЛЬШОЕ ИНТЕРВЬЮ С ШЕФАМИ САМАРЫ 2026 🍽👨🏼‍🍳 🥇 Новый герой: Алексей Цилимбаев — территориальный Шеф-повар ресторанов «Перчини» в Самаре Перчини — это то место, куда идёшь после долгих прогулок, когда все голодны и никто не хочет ждать. Или когда нужно накормить ораву детей вкусной ароматной пиццей, а самому — плотно поужинать. В новом интервью: - Как Алексей стал шефом в 23 года - Что общего у Пушкина, Гоголя, Чайковского и пасты (спойлер: много) - Про отмену фестиваля Волжские сезоны и альтернативу ему - Как Перчини удерживают демократичную цену в условиях кризиса - Про глобальное обновление меню, которое Перчини обещает очень скоро! Читать Интервью с Алексеем и другими ШЕФАМИ здесь 👈 🌟 Щедрый комплимент от Перчини — фирменное блюдо Пицца ВУЛКАН в подарок при заказе от 2000 рублей. Сохрани этот пост и скажи: «Мы от КАК ЕСТЬ». Только в ресторане. 1 стол — 1 пицца. До 31 мая. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары» #интервью_с_шефами</t>
+  </si>
+  <si>
+    <t>06.05.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2956</t>
+  </si>
+  <si>
+    <t>Ну вот и наступило тепло. По-настоящему тепло. Не хочется больше сложносочиненного, не хочется утонченного, не хочется терпкого и полнотелого. Хочется простого и настоящего, мощного и самодостаточного как Гриль Меню в турбазе Ветерок. - Кесадилья с курочкой - Роти с креветкой - Сувлаки с говядиной - Тартилья с фалафелем - Смеш Бургер с говядиной Смеш Бургер Топ. Просто хорошая булка, офигенно сочная котлета, сыр и ложечка лукового варенья. А больше ничего и не надо, разве что чего-то светлого. Сувлаки. Здесь уже Пита и таже котлета, но в компании овощей и картошечка фри, еще более сочная и емкая позиция. Настоятельно рекомендуем зайти сюда днем на обед или перекус. Свежий воздух, на летнике можно спрятаться от солнца и кухня, которая по качеству уже давно перегнала народный формат заведения, делая летник Ветерка одним из главных мест летнего сезона. __ Турбаза Ветерок ул. Куйбышева, 96 🥐 КАК ЕСТЬ MAX | VK 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>05.05.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2955</t>
+  </si>
+  <si>
+    <t>✈️ AVIASALES x КАК ЕСТЬ Ура! Вышло обновление путеводителя КОРОЧЕ КОРОЧЕ — путеводитель, где каждый город раскрывают местные эксперты. Не туристические агентства или сторонние авторы, а те, кто живет в ритме города и понимает его изнутри. Мы гордо представляем Самару гастрономическую и наш шорт-лист заведений обновился. Кто-то закрылся, кто-то открылся. Встречайте новичков в путеводителе: 🍝 ЧИН-ЧИН - новое бистро в ритме города ☕️ MUWA - место сбора кофейного комьюнити Самары 🍹 ИДОЛ - выбирали вместе с вами — 🥐 КАК ЕСТЬ 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>05.05.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2954</t>
+  </si>
+  <si>
+    <t>Чем отличается посредственное заведение от хорошего? Способностью удержать посредственность. Пример: Базар. Ближайший к нам ресторан. Казалось бы - отличная локация, можно пообедать не за 1500 рублей, а за разумные деньги. Но в Базаре считают, что во всём должен быть баланс. Не должно быть чрезчур хорошо. Если вам принесли вкусные хинкали - сервис обязательно должен сбалансировать ваши положительные впечатления от еды. Официанты будут обходить ваш столик как чумной, по периметру, сворачивать перед вами, отводить взгляд. Важно поселить в вас идею, что вы не существуете. Невозможно ни заказать, ни оплатить заказ, чтобы уже покинуть это место. Зато хинкали сегодня норм. А если вам повезло, вас заметили, и вы заказали бизнес-ланч меньше чем за 15-20 минут. Тогда суп сегодня водянистый. А все остальное либо пере-, либо недо- Иногда выпадает бинго. 1+1 для счастличиков. И невкусно, и сервис в стиле "а чего вы хотите, вас много, я одна". Главное, чтобы вы не забывали, кто здесь сделал неслабую посадку, а в зал выпустили молодёжь, которой, если честно, охота просто сериальчик посмотреть, а не вот это вот всё. Появилось чувство вины? А вот дубля чтобы сегодня и вкусно, и сервис норм. Никогда. Иначе проект перейдёт в разряд хороших заведений. А этого команда не допустит. __ БАЗАР ул. Красноармейская, 1А 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>04.05.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2950</t>
+  </si>
+  <si>
+    <t>МИДИЙНОЕ МЕСТО На Куйбышева, 87 открылось «Мидийное место» — демократичный ресторан морепродуктов родом из Сочи. Главное здесь — мидии в разных соусах в фирменных красных кастрюльках (одна теперь живёт у нас дома). Три этажа, зелень, аквариумы с устрицами, приятное оформление свет, цвет и зелень. Заказ делаете у стойки — приносят за 5-10 минут. Быстро и без лишних церемоний. Кроме мидий — кальмар с беби картофелем, паста с морепродуктами, салаты и богатая винная карта. Работают с 12:00 до 00:00. — Мидийное место, ул. Куйбышева, 87 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>04.05.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2945</t>
+  </si>
+  <si>
+    <t>СПЕЦВЫПУСК: БОЛЬШОЕ ИНТЕРВЬЮ С ШЕФАМИ САМАРЫ 2026 🍽👨🏼‍🍳 🥇 Новый герой: Алексей Цилимбаев — территориальный Шеф-повар ресторанов «Перчини» в Самаре Перчини в Самаре — это места, где после работы, шопинга, долгой прогулки или в праздник гостей любого возраста ожидает тёплый приём и паста ручной работы, пицца из дровяной печи, освежающие салаты, нежнейшие десерты, прохладительные или горячительные напитки. В новом интервью: - Как Алексей стал шефом в 23 года - Что общего у российских гениев и итальянской кухни - Ждать ли гастрономический фестиваль «Волжские сезоны» - Как Перчини удерживают баланс цены и качества в наше непростое время - Про глобальное обновление меню, которое Перчини обещает очень скоро! Читать Интервью с Алексеем и другими ШЕФАМИ здесь 👈 🌟 Щедрый комплимент от Перчини — фирменное блюдо Пицца ВУЛКАН в подарок при заказе от 2000 рублей. Сохрани этот пост и скажи: «Мы от КАК ЕСТЬ». Только в ресторане. 1 стол — 1 пицца. До 31 мая. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>01.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2944</t>
+  </si>
+  <si>
+    <t>В ПОТОКЕ 🌊 Вырвались на новую выставку в Третьяковку — «Состояние потока. Волга в русском искусстве». Всем, кто считает себя волжанином — идти обязательно! 73 работы 50 художников от начала XIX века до наших дней. Куинджи, Левитан, Кустодиев, Петров-Водкин, Саврасов — разная техника, разное настроение, одна река. И видеоинсталляции, которые неожиданно точно передают жизнь на воде: прорубь, волны, зимнее катание на кайтах. Всё это под музыку, которая попадает в настроение. Расписание смотрите на сайте музея. — 🥐 КАК ЕСТЬ Третьяковская галерея, Ново-Садовая, 149</t>
+  </si>
+  <si>
+    <t>30.04.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2943</t>
+  </si>
+  <si>
+    <t>Куда сходить в Тольятти? Ребята, без вас никак. Мы тут решили с утра рвануть в Тольятти. С ночевкой) Накидайте ваших рекомендаций, что обязательно посетить, куда заглянуть, где накатить. И всем нам классных выходных!</t>
+  </si>
+  <si>
+    <t>30.04.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2939</t>
+  </si>
+  <si>
+    <t>ИНДЕКС ТИРАМИСУ 🍨 Слой какао. Слой маскарпоне. Печенье. Кофе. Снова какао. Это как одежда для всех заведений — надел и вот, у тебя уже есть «наш фирменный тирамису». Иногда кажется, что на меню примерно одна цена, но при пересчете выходит аж в 2,6 раза! Изучайте карточки 👆 А где по вашему мнению самый достойный тирамису в городе? Пишите в комментарии. — 🥐 КАК ЕСТЬ 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>30.04.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2937</t>
+  </si>
+  <si>
+    <t>180 ЛЕТ АЛЬФРЕДУ ФОН ВАКАНО 12 мая Кухмистерская отмечает день рождения своего основателя. Австрийскому предпринимателю, который построил Жигулёвский пивзавод и навсегда изменил облик Самары, исполняется 180 лет. В этот день можно прийти на лекцию экскурсовода, которая лично знакома с потомками фон Вакано — они до сих пор живут в Австрии. История семьи, история завода, история города. И обед по дореволюционному меню Кухмистерской — пять блюд, воссозданных бренд-шефом: суп «Протаньер», фаршированные сморчки со спаржей, томлёная осетрина с солёными лимонами, жареная дичь с клюквенным компотом. И финал — хрустящий пломбир с печёным яблоком и фейхоа, подаётся с тёмным пивом. Две группы, до 40 человек каждая. Лекция + обед + пиво с Жигулёвского завода — 2,5 часа. Группа в 15:00 — 5 000 рублей Группа в 19:00 — 7 000 рублей — Кухмистерская фон Вакано, ул. Красноармейская, 4 🥐 КАК ЕСТЬ 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>29.04.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2936</t>
+  </si>
+  <si>
+    <t>БЛЮДО НЕДЕЛИ: ПАСТА КАРБОНАРА 🤣 Открываем новую рубрику — каждую неделю разбираем одно блюдо. Начинаем с классики. Само слово carbonara переводится как «угольщица» — по одной из версий, именно итальянские угольщики придумали эту пасту из того что было под рукой: яйца, твёрдый сыр, свиные щёки и чёрный перец, который напоминал угольную пыль. Канонический рецепт — без сливок. Соус получается из яйца и крахмалистой воды от пасты, отсюда та самая шёлковая текстура. Но если добавить сливки — получается другая история. Мягче, нежнее, чуть менее аутентично — и многим именно так нравится больше. В Перчини делают европейскую версию: паста ручной работы, бекон, сливки, яичный желток, пармезан. По нашему исследованию — самая выгодная карбонара в Самаре: 430 рублей за порцию. Здесь дело не просто в «дёшево», а в честном соотношении цены и качества. Удовольствие должно быть доступным! — Перчини, Во всех 5 ресторанах в Самаре 🥐 КАК ЕСТЬ 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>28.04.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2931</t>
+  </si>
+  <si>
+    <t>СПЕЦВЫПУСК: БОЛЬШОЕ ИНТЕРВЬЮ С ШЕФАМИ САМАРЫ 2026 🍽👨🏼‍🍳 🥇 Новый герой: Андрей Рогачев — Бренд-шеф ресторана «Где нас нет» и ресторанной компании Поляна Лучший выбор для тех, кто очень голоден и кто не знает, что ему конкретно хочется — в Где нас нет можно зайти в любое время суток (единственный ресторан 24/7 в Самаре) Андрей Рогачев совместно с Евгением Гуриным разработали множество крутых меню в заведениях Поляны, и это явно не стало исключением — в нем собралось все самое нужное для любого предпочтения. Мы назвали его «все лучшее и сразу», с любых уголков мира. В Интервью мы: - получили ответы на насущные и сложные вопросы о ресторанном бизнесе - узнали профессиональное мнение о том, что ждет гастрономическую Самару в будущем - получили ТОП-рекомендации - и, по правде, сильно вдохновились! Читать Интервью с Андреем и другими ШЕФАМИ здесь 👈 🍰 Не забываем про подарок: Если заглянете в Где нас нет до 10 мая — команда принесет вам их Фирменный чизкейк в подарок. При любом заказе в ресторане. Сохрани этот пост и скажи: «Мы от КАК ЕСТЬ». __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары» #интервью_с_шефами</t>
+  </si>
+  <si>
+    <t>27.04.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2922</t>
+  </si>
+  <si>
+    <t>ДАВАЙ СБЕЖИМ ЗАВОЛГУ Самарцы знают: заволгой время течёт иначе. Пять минут на катере — и ты уже в другом измерении. Палатки, купальники, железные миски, запах костра и полное ощущение, что всё правильно. Теперь это будет доступно круглый год, но только без купальников. На Ленинградской, 31 в кластере «Артист» сегодня открывается «Заволга» — ресторан с кухней костра. Не гриль, не мангал — именно костер. Мы побывали на техническом открытии. Рассказываем. Всё начинается с «Переправы» — отдельного бара, который работает до поздней ночи вместе с кластером. Пиво, вино, коктейли, настойки, наливки. Щавелевая — самая лёгкая, Самарская лука с мёдом и кинзой — интересная, крыжовник-сирень — неожиданная. Мы вернулись сюда вечером и проверили — пьются легко, голова не болит. В меню вкусы, которые самарцы знают с детства. Деревенский салат с редиской, огурцом и яйцом со сметаной — буквально вкус дачи. Салат из зелени и томатов, в который удачно «уронили» шашлык. Закуски: икра из кабачков, толчёные баклажаны, костровые томаты с фетой и маринованным луком. Скумбрия на тостах — мягко и сочно. Хлеб из белотурки, обжаренный на костре для вкуса с дымком. Уха с пшеном, водкой и поленом — яркая, насыщенная, настоящая. Фирменное блюдо — картофель в золе с начинками. Шашлык — свинина, говядина, курица на шампурах с гитарами. Интерьер — эклектика природных материалов и бетона, лодка, вёсла, рыбацкие сети, ламповый свет и шторы из палатки на входе. Гитары на стене — можно взять и сыграть самому. Обещают квартирники по будням. На Ленинградской теперь всегда будет пахнуть дымком. Официальное открытие сегодня — 27 апреля. Нам интересно — получится ли сохранить ту самую простоту, за которой все едут за Волгу. Хочется попробовать щучьи котлеты и проверить: тот самый вкус или нет? — Заволга, ул. Ленинградская, 31, кластер «Артист» 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>24.04.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2921</t>
+  </si>
+  <si>
+    <t>БЕЗ ДЕНЕГ, НО С ДУШОЙ Знаете этот рилс: "Если подписчики скинутся мне по 100 рублей, я закрою ипотеку"? У нас проще. Если поставите лайк нашему кейсу — ипотеку мы конечно не закроем, но нам будет очень приятна ваша поддержка. Инструкция: 1. Заходите по ссылке 2. Авторизуетесь 3. Жмакаете оценку И всё. Даже без 100 рублей. Обожаем вас 🥐</t>
+  </si>
+  <si>
+    <t>24.04.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2916</t>
+  </si>
+  <si>
+    <t>ОСТАТЬСЯ ДОМА — ТОЖЕ ПЛАН Пока все едут на INTERVAL в Нижний, мы останемся смотреть дождь за окном. И знаете что — план на выходные всё равно хороший. Пицца за 99 рублей. Додо исполняется 15 лет и они отмечают с размахом: 25 и 26 апреля они планируют продать 15 000 пицц за 99 рублей. Пепперони или ветчина с сыром на выбор. Берем пиццу и смотрим классное кино. Фильм на вечер. «Проект Конец света» — экранизация романа Энди Вейера с Райаном Гослингом. От автора «Марсианина». Критики в восторге, учёные говорят что научного здесь больше, чем фантастического. Мы плакали. И маленький бонус для тех кто вяжет: свитер главного героя — это любовь. Захочется повторить. Хороших выходных 🧶 __ 🥐 КАК ЕСТЬ Подпишись на нас в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>24.04.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2911</t>
+  </si>
+  <si>
+    <t>🍽 СПЕЦВЫПУСК: БОЛЬШОЕ ИНТЕРВЬЮ С ШЕФАМИ САМАРЫ 2026 👨🏼‍🍳 🥇 Новый герой: Евгений Гурин — Бренд-шеф ресторана «Lunasole» и ресторанной компании Поляна Для нас это заведение — настоящее средиземноморье во всех его проявлениях. Сытный ужин, долгие разговоры. Атмосфера, будто действительно сидишь где-то за столиком у побережья, команда ресторана спешит разнести всем горячее, вокруг шум, но тебе это не мешает — тебе ни куда не нужно торопиться. Мы поговорили с одним из главных Гуру на кухне заведений Поляны. Посмеялись над забавными историями из практики. Увидели его взгляд на гастрономию и гостей. И затронули тему о сложных процессах современного ресторанного бизнеса. Читать Интервью с Евгением и другими НОВЫМИ ШЕФАМИ здесь 👈 🥂 Подарок для вас — Шоколадный чизкейк с малдонской солью в подарок при любом заказе в ресторане. Сохрани этот пост и скажи: «Мы от КАК ЕСТЬ». Но поспеши до 10 мая. Отдохнешь в Lunasole. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары» #интервью_с_шефами</t>
+  </si>
+  <si>
+    <t>23.04.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2907</t>
+  </si>
+  <si>
+    <t>ИНДЕКС РИБАЙ 🥩 2024 VS 2026 В 2024 году мы сравнивали цены на этот легендарный стейк — пришло время посмотреть, что изменилось за эти неполные 2 года: 1. В новую выборку не вошли ранее упомянутые Лепрекон и Этажи — первый закрылся, а во втором уже исчезла эта позиция. 2. Наиболее радикальную динамику показал MeatFix: цена выросла с 450 до 900 рублей, то есть ровно в два раза (+100%) 3. Наименьший рост показал ресторан «Рибай» (+10%): с 1300 до 1430 рублей. 4. В 2024 году разница составляла 850 рублей, а к 2026 разрыв сократился до 535 рублей. Рынок стал более однородным, но рейтинг ресторанов по цене поменялся. 5. Средняя цена на стейк подскочила почти на 20% за неполных два года. Смотри всю динамику на карточках 👆 Делаем выводы, кусаем локти, копим на рибай в 2028 году. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>21.04.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2902</t>
+  </si>
+  <si>
+    <t>🍽 СПЕЦВЫПУСК: БОЛЬШОЕ ИНТЕРВЬЮ С ШЕФАМИ САМАРЫ 2026 👨🏼‍🍳 🥇 Встречаем нашего нового героя: Алексей Мелентьев — Шеф-повар ресторана «Гринберг» Великолепный архитектурный памятник Самары, где мы неоднократно хвалили гриль. Недавно Гринберг значительно поднялся в нашем субъективном рейтинге Ресторанов — а теперь мы знакомим вас с ним ближе. В интервью говорим с главным мастером по огню — Алексеем: о концепции каждого из трех этажей Дома, о новом зале, напоминающий богемную гостиную, о команде и его авторской кухне. Читать Интервью с Алексеем и другими НОВЫМИ ШЕФАМИ здесь 👈 🥂 И конечно, выпросили подарок для вас — бокал игристого при заказе фирменного блюда Алексея — Фуагра с копченым угрем и гратеном Дофинуа. Сохрани этот пост и скажи: «Мы от КАК ЕСТЬ». До 31 мая. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары» #интервью_с_шефами</t>
+  </si>
+  <si>
+    <t>20.04.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2892</t>
+  </si>
+  <si>
+    <t>INTERVALS Наши друзья присылают процесс застройки и монтажа крутейшего фестиваля. INTERVALS — самый масштабный фестиваль медиаискусства в России, который ежегодно проходит в Нижнем Новгороде. В этом году он пройдёт с 23 по 26 апреля. Темой IF '26 стали знаки и символы. В программе — медиавыставка от художников из Германии, Дании, Испании, Италии, Китая, России и Саудовской Аравии, серия аудиовизуальных перформансов, а также м н о г о хорошей музыки! Как и всегда, фестиваль проведёт насыщенную образовательную программу. Это образцово показательный фестиваль, который собирает невероятный туристический поток. Городская медиавыставка - вход свободный Образовательная программа - свободный, по регистрации На концерты и тусовки - по билетам И специально для вас, покопались и нашли прекрасный гид, где поужинать, позавтракать в Нижнем Новогороде и взять кофейку с собой. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>20.04.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2890</t>
+  </si>
+  <si>
+    <t>Что где есть и пить в Самаре Полезная подборка для самарцев и гостей города✍🏻 🍳 Завтракать: Дуся Земляне Белотурка Ходят слухи Эклерная Люблю 🍝 Есть пасту: LORA Чин Чин бистро Robbi Cafe Italiano Nonna di Bruni 🇷🇺 Есть русскую и локальную кухню: Кухмистерская Земляне Русико Дуся Судакъ КОЗА с волжской душой Кипятокъ 🥩 Есть мясо: Ваще огонь Meat Happens BBQ Гринберг Meat Fix Где нас нет 🍽 Fine Dining: La Volte Vivi Ливингстон Nebo 🐟 Есть рыбу и морепродукты: Рыбалтика Хокку Харизма Filimonov 🍕 Есть пиццу: LORA Культ Карго Искра Cucina Casu 🍔 Есть бургеры: В космосе есть The Burger Out Культ Карго Ферма 🍛 Азия: Bổ Идол Тай Китай Very Peri Shanti 🥟 Есть хинкали: PURI Супра Дом Нино 👦🏼 Отдыхать с детьми: Luna Sole Перчини Чиполучо Дуся 🌮 Быстро поесть Бронз Пельменная №1 Аль Халяль Чебуречная ☕️ Пить кофе: Корж MUWA Surf Скуратов Дринкит 8 атомов White Cup Lumos Balance Coffee 🫖 Пить чай: Мостик 🥂 Пить вино: Friendly Wines Brims Гринберг Энотека 🍻Самарское пиво: На дне Боря Турбаза ветерок Гринберг Кухмистерская 🍸 Пить коктейли: Люди Идол Пижама кота Шум 🍒 Пить настойки: Боря Бар-музей Васи Ложкина Свойский 💃🏼 Танцевать: Кутеж Юрик Артист Вечно молодой Хват Волжайна</t>
+  </si>
+  <si>
+    <t>17.04.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2883</t>
+  </si>
+  <si>
+    <t>НОВЫЕ ШЕФЫ. Часть 3. 🍽 СПЕЦВЫПУСК: БОЛЬШОЕ ИНТЕРВЬЮ С ШЕФАМИ САМАРЫ 2026 👨🏼‍🍳 🥇 Встречаем нашего нового героя: Давид Пирвели — Бренд-шеф бар-бистро «Brims» Брассерия. Морской ресторан. И теперь — Бар-бистро. Мы узнали всё о дочернем проекте Мясной Гостиной: - Подробно поговорили о концепции и целях Brims - Про баланс удивлять гостя в обед и на ужин - И о секретах атмосферы, которая возвращает нас туда снова и снова Да будет безлимит игристого! Читать Интервью с Давидом и другими НОВЫМИ ШЕФАМИ здесь 👈 🍰 Подарок от Brims — Сливочно-мятный чизкейк и бокал игристого в подарок при заказе любой позиции из меню. Сохрани этот пост и скажи: «Мы от КАК ЕСТЬ». До 31 мая. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>16.04.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2877</t>
+  </si>
+  <si>
+    <t>⚡️Список мест, открытие которых мы с нетерпением ждем Мидийное место — популярная сеть демократичных ресторанов морепродуктов, готовящаяся к открытию по адресу ул. Куйбышева, 87. На угле — уже в апреле на набережной на месте Тет-а-тет (ул. Максима Горького, 1) открывается новый летний поп-ап проект от команды La Volte Заволга кухня костра — новое заведение на месте ресторан-бара Girafe по адресу ул. Ленинградская, 31 Удивительное наблюдение. Ещё ни один проект в Самаре не получал такое спонтанное, народное позиционирование. Каждый раз, когда говорят про ЗаВолгу - обязательно добавляют "на месте Girafe" или "вместо Жирафа" или "на месте закрывшегося Жирафа". Прилипло. Жирафа больше нет. Но, возможно, он стоит в Ливингстоне.🦒 Токи рамен — новое заведение на месте Джони Ву, ул. Красноармейская, 1А Дуся на Даче — новый проект от ресторана Дуся в Царевщине __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>16.04.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2871</t>
+  </si>
+  <si>
+    <t>ЗАВТРАКИ В PURI НА КУЙБЫШЕВА С 15 апреля PURI запускает завтраки с 10:00. Мы побывали на дегустации первыми — рассказываем что брать. Кукурузная каша с зелёным маслом, тёртым пармезаном и попкорном — это неожиданно круто. Сладкая основа и солоноватые акценты работают вместе. Когда вы вообще последний раз ели кукурузную кашу? Шакшука — такая же хорошая, как на Солнечной. Бриошь с сулугуни — нежная, с лёгким копчёным вкусом, к кофе по-тбилисски — идеально. Завтрак Пури — сэндвич с мортаделой и голландским соусом невероятного размера. Сначала думаешь «я это не осилю», потом доедаешь последний кусочек. Завтрак Грузии — для тех, кто любит лёгкость: грузинский хлеб, подкопчённое масло, мортадела / ростбиф / лосось на выбор, салат, томаты и тонко нарезанный сулугуни. нетрадиционная подача для этого сыра - удачное решение. Французский тост с пьяной вишней — тост с хрустящей карамельной корочкой, крем с цедрой, вишня и мята. Для сладкоежек это финал мечты. Ждём открытия летней веранды и уже предвидим споры за последний кусочек тоста. — PURI ул. Куйбышева, 79 завтраки с 10:00, с 15 апреля 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>15.04.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2870</t>
+  </si>
+  <si>
+    <t>ВЫ ПОСОВЕТОВАЛИ — МЫ ПОСЛУШАЛИСЬ Помните, мы спрашивали какой бар с коктейлями выбрать? 🍹 Вы проголосовали за Идол — и мы пошли пробовать. У ребят есть отдельная категория коктейлей IDOLS — и это не просто напитки, каждый — это персонаж со своей историей, характером и керамическим бокалом тики, в котором он подаётся. Выбираешь коктейль — выбираешь духа-хранителя на этот вечер. Мы взяли ВУДУ ГРОГ ром, лесной орех, малина, гранат, лайм Еще один дух, нашедший себя в играх со смертью. Но, в отличии от неконтролируемого Зомби, Вуду крайне обходителен с хозяйкой всего неживого, умело манипулирует знаниями и вкусами. Он настолько преисполнился, что постепенно пришел к балансу, округлости, бесконечности. Звучит как что-то тёмное и сложное — и так оно есть. Сладость граната и малины, ореховая глубина, кислинка лайма — всё это уравновешивает друг друга и не даёт ни одному вкусу взять верх. Баланс, как и обещано в описании. Интересно не только выпить, но и подумать: какой идол нужен тебе прямо сейчас? — Идол, ул. Молодогвардейская, 66 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2861</t>
+  </si>
+  <si>
+    <t>I D O L 🍸</t>
+  </si>
+  <si>
+    <t>14.04.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2860</t>
+  </si>
+  <si>
+    <t>🍷 ЛЮКСЕМБУРГ ПЬЁТ В 12 РАЗ БОЛЬШЕ РОССИИ 76 литров вина на человека в год. На каждого жителя. Включая детей, язвеников и трезвенников. Топ-5 стран по потреблению на душу населения: 🇱🇺 Люксембург — 76 л 🇵🇹 Португалия — 53 л 🇫🇷 Франция — 46 л 🇮🇹 Италия — 38 л 🇨🇭 Швейцария — 32 л С итальянцами и французами все понятно — они больше деглазируют. Но Люксембург...Не просто им там. — КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>13.04.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2855</t>
+  </si>
+  <si>
+    <t>СПЕЦВЫПУСК: БОЛЬШОЕ ИНТЕРВЬЮ С ШЕФАМИ САМАРЫ 2026 🍽👨🏼‍🍳 🥇 Сегодняшний герой: Александр Обидин — Бренд-шеф кафе «Кэрри» Александр — тот самый шеф, который знает, как угодить тем, кто хочет сытный завтрак, и тем, кто хочет питаться осознанно и следит за КБЖУ. В Интервью мы поговорили о Меню Баланса, тонкой грани между авторским почерком и желаниями человека за столом, вспомнили забавный, но поучительный случай с солянкой на теплоходе и выяснили, что вдохновляет его каждый день. Читать Интервью с Александром и другими ШЕФАМИ здесь 👈 🧁 Подарок от Кэрри — десерт Шу при заказе любой позиции из меню кафе. Достаточно просто сказать, что вы от КАК ЕСТЬ. До 26 апреля по любому адресу Кэрри. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары» #интервью_с_шефами</t>
+  </si>
+  <si>
+    <t>13.04.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2854</t>
+  </si>
+  <si>
+    <t>Кипяток</t>
+  </si>
+  <si>
+    <t>13.04.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2853</t>
+  </si>
+  <si>
+    <t>ЗАВТРАк ШЕФА 19–20 мая в Москве пройдет 10-й фестиваль «ЗАВТРАк ШЕФА» — главный форум для поваров страны. Поздравляем организаторов с юбилеем! Если вы любите гастрономию ткже как и мы или работаете в этой сфере или вообще задумались об открытии своего ресторана - вам надо туда. Форум будет идти два дня, за которые можно много чего попробовать, познакомиться с настоящими энтузиастами своего дела, потренировать свою насмотренность, найти вдохновение и новые идеи и поучиться у профессионалов. В этом году среди спикеров — наш Иван Оленин, бренд-шеф Ulandy и бистро «Земляне». Если вы еще не знакомы, то скорее почитайте наше интервью. Нам очень приятно видеть Самару на федеральной сцене, надеюсь с каждым годом Самарских шефов будет только больше! Кто будет в Москве в это время — билеты и программа на bestchefs.ru промокод Kakest26 — минус 10% для наших 🫰 __ 🥐 КАК ЕСТЬ 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>12.04.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2847</t>
+  </si>
+  <si>
+    <t>65 лет назад Юрий Гагарин сказал «поехали» и улетел в космос В честь этой знаменательной даты Роскосмос решили провести целый гастрономический фестиваль, на котором можно выиграть целую поездку на Байконур 😱 В Самаре участвуют четыре точки: Beerократия, Земляне, Ваще Огонь, Супра. Каждый участник придумал свой тематический сет. Просите спец меню и становитесь участником миссии 🛰 Они уже доступны в меню и будут доступны весь апрель __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>11.04.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2844</t>
+  </si>
+  <si>
+    <t>Во всю готовимся к празднику 🥚🥚🥚</t>
+  </si>
+  <si>
+    <t>10.04.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2839</t>
+  </si>
+  <si>
+    <t>СПЕЦВЫПУСК: БОЛЬШОЕ ИНТЕРВЬЮ С ШЕФАМИ САМАРЫ 2026 🍽👨🏼‍🍳 🥇 Сегодняшний герой: Иван Родионов — Шеф-повар Бара и Бистро «ЧИН ЧИН» В Первом Спецвыпуске мы уже говорили с Иваном о его кулинарном пути. И сделали это снова, ведь за это время многое изменилось. Год назад на Ленинградке свои двери открыл Бар Чин Чин и покорил всех своим камерным итальянским вайбом. А недавно их новое европейское Бистро стало нашим идеальным соседом на Садовой. И вот неожиданность — Ваня уже не сам по себе, а в одном из самых модных мест в Самаре. Читать Интервью с Иваном и другими ШЕФАМИ здесь 👈 🥂 Подарок от Вани — скажи в любом заведении ЧИН ЧИН: «Я от шефа Ивана Родионова» и к пасте Путтанеска тебе нальют б/а коктейль Гимлет. Внимание: наливают до конца Апреля — поэтому планируй ближайшие выходные прямо сейчас. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары» #интервью_с_шефами</t>
+  </si>
+  <si>
+    <t>09.04.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2838</t>
+  </si>
+  <si>
+    <t>Вопрос #017 Неудобные вопросы перед сном - рубрика «ТОП Ресторанов Самары» х SWIPE</t>
+  </si>
+  <si>
+    <t>09.04.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2832</t>
+  </si>
+  <si>
+    <t>ИНДЕКС ЦЕН НА ФИЛЬТР-КОФЕ Совместно с Аней, автором блога и подкаста варибариста, собрали для вас самый кофейный индекс цен ☕️ Знаю, что чёрный кофе – история про разных людей и их вкусовые предпочтения. Я вот люблю кислотные лоты, яркую Кению, например. А мои близкие предпочитают спокойные сорта, где преобладает горечь. Поэтому то, что вкусно мне – невкусно им. И это нормально! Чтобы узнать больше о том, что вам нравится или не нравится, пробуйте как можно больше разного кофе. Например, в Скуратове на баре обычно два зерна на выбор. Могут дать попробовать в маленькой чашечке, чтобы понять, какой вы хотите. У ребят своё производство по обжарке кофе, иногда даже можно попробовать особенный микролот! А кто из спального района – приезжайте в Unie около Парка Гагарина. Ребята изучают рынок и заказывают лоты от самых разных обжарщиков страны! Если увидят интерес к чёрному кофе у вас в глазах – ещё и ликбез по кофе проведут! И есть самая локальная кофейня MUWA. В их тг-канале каждое утро можно узнавать, какой сорт на фильтре и от какого обжарщика! Отмечу, что кофе может стать выгоднее, если взять его в свой стакан: некоторые кофейни делают скидку. А ещё большой объём можно налить в свой термос, и тогда температура сохранится дольше, если например, планируете пойти гулять. А вообще чёрный кофе тем и хорош, что на остывании может дать новые ароматы и вкусы. Его не нужно выпивать сразу, как эспрессо или капучино. Цена за чашку фильтра для меня абсолютно достойная. Кофейни сохраняют качество и радуют разным интересным кофе. Именно так я и познакомилась с новыми обжарщиками и заказала их кофе уже себе домой! Заглядывайте в блог Ани, где она рассказывает о кофейнях в Самаре, способах заваривания кофе и обжарщиках, местах из путешествий и людях, которые двигают кофейную культуру. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>09.04.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2831</t>
+  </si>
+  <si>
+    <t>Приглашаем завтра в центр «Мой бизнес», поговорим о том как вести свой блог и сотрудничать с блогерами. Ссылка на регистрацию: https://command-agency.timepad.ru/event/3898126/ — Центр поддержки предпринимателей «Мой бизнес» г. Самара, ул. Молодогвардейская, 211</t>
+  </si>
+  <si>
+    <t>08.04.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2830</t>
+  </si>
+  <si>
+    <t>Вопрос #016 Неудобные вопросы перед сном - рубрика «ТОП Ресторанов Самары» х SWIPE</t>
+  </si>
+  <si>
+    <t>08.04.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2829</t>
+  </si>
+  <si>
+    <t>Кажется, мы облажались. Выпустили индекс том яма — и умудрились забыть место, где ели том ям чаще всего. 🍜 Тай Китай — и том ям там достойный и цена оказалась самой выгодной в городе. Как мы их не включили — загадка, которую мы предпочтём унести с собой. Исправились, пересчитали. В обновлённом индексе новый победитель по соотношению цены и качества ⚡️ https://t.me/kakest_smr/2776</t>
+  </si>
+  <si>
+    <t>07.04.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2828</t>
+  </si>
+  <si>
+    <t>Вопрос #015 Неудобные вопросы перед сном - рубрика «ТОП Ресторанов Самары» х SWIPE</t>
+  </si>
+  <si>
+    <t>07.04.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2823</t>
+  </si>
+  <si>
+    <t>СПЕЦВЫПУСК: БОЛЬШОЕ ИНТЕРВЬЮ С ШЕФАМИ САМАРЫ 2026 🍽👨🏼‍🍳 PART 2. 🥇 Сегодняшний герой: Иван Оленин — Шеф-повар бистро «Земляне» Самому природному проекту уже год — и мы, без преукрашивания, успели бесспорно влюбиться в них за это время. Главная фишка — работа с фермерами и локальным продуктом. Всем, что дает наш волжский регион: зерно, овощи, рыба, мясо, молочка. Если вам что-то говорит отметка «0 км» — вот это самое то. В каждом блюде чувствуется любовь к продукту — отсюда и вкус как воспоминание из детства — чего-то очень родного и понятного. И возглавляет это всё крутейший шеф Иван Оленин — коренной волжанин и визионер подхода neolocal с большим опытом. Читать Интервью с Иваном и другими НОВЫМИ ШЕФАМИ здесь 👈 🍷 И для читателей канала КАК ЕСТЬ, конечно же, комплимент от «Земляне» — бокал вина от винодельни Денисов. Если вы все ещё не были там — прекрасный повод дополнить ваш визит глотком хорошего вина. До 31 мая. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары» #интервью_с_шефами</t>
+  </si>
+  <si>
+    <t>07.04.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2814</t>
+  </si>
+  <si>
+    <t>УСПЕТЬ ДО ВОСКРЕСЕНЬЯ Пасха уже в это воскресенье — а значит самое время разобраться, где в городе купить кулич, который не стыдно поставить на стол 🐣 📍PURI ул. 22 Партсъезда, 227А ул. Куйбышева, 79 ул. Буянова, 135б 📍La Volte ул. Самарская, 200А 📍Белотурка ул. Куйбышева, 99 ул. Молодогвардейская, 153 📍Эклерная ул. Садовая, 137 📍КОРЖ ул. Куйбышева, 103 ул. Льва Толстого, 30Б ул. Революционная, 101В, к1 9 просека, 5-я малая линия, 3б ул. Самарская, 270 ул. Дачная, 2к2 ул. Ульяновская, 19 ул. Ново-Садовая, 106б 📍БулкаНетто 9 просека, 5 линия, 99а ул. Самарская, 203 ул. Молодогвардейская, 166 📍Коза фэмили ул. Куйбышева, 78 Самара, Барбошина Поляна, 9-я просека 5-я линия, 114Б 📍Софи и Аннабель ул. Молодогвардейская, 182 ул. Ново-Садовая, 142 📍То самое тесто ТЦ "Айсберг", ул. Дачная, 2 Губернский Рынок, ул. Агибалова, 19 ТЦ "Поток", ул. Ново-Садовая, 181 ЖК "Ладья", ул. Лесная, 33 ул. Солнечная, 2</t>
+  </si>
+  <si>
+    <t>06.04.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2813</t>
+  </si>
+  <si>
+    <t>Вопрос #014 Неудобные вопросы перед сном - рубрика «ТОП Ресторанов Самары» х SWIPE</t>
+  </si>
+  <si>
+    <t>06.04.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2811</t>
+  </si>
+  <si>
+    <t>«Земляне» затеяли кое-что интересное Новый проект — «Нулевой километр». Идея простая и классная: звать шефов из разных городов России, вместе исследовать регионы, продукты, смотреть как по-разному может звучать локальная кухня. Открывает всё это Игорь Шиянов из нижегородского Red Wall — ресторана с концепцией zero waste и собственной фермой, за которым специально едут из других городов. 16 апреля с 17:00 в меню «Земляне» — его блюда из нижегородских продуктов: тартар из оленя, фуа-гра с мочёными ягодами, волжский пирог с судаком и стерлядью, утка сухого вызревания со сморчками и медовик с сырным мороженым на финал. Звучит интересно, идем?</t>
+  </si>
+  <si>
+    <t>06.04.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2809</t>
+  </si>
+  <si>
+    <t>Вам Мясо или рыбу? Серьезно?? 🍽 Худший ответ официанта на вопрос «что посоветуете?» — «ну, возьмите цезарь или салат с ростбифом». А лучший звучит так: «Вы у нас впервые? Тогда вы просто обязаны попробовать наши крыжитники с подливой - известны на весь город» То, за чем потом очень хочется вернуться. А у ресторана должна быть позиция-флагман. Блюдо, которое доминирует над аналогичными позициями других мест. Которое всегда идеально. Что угодно может случиться на кухне, в мире, на работе - а это островок стабильности. Твоя точка опоры. Я иногда нахожу такую позицию - и кайфую. Могу есть каждый день. Например, так недавно случилось с блинчиками с мясом в «Ходят слухи». Требую!!!, чтобы они всегда были в наличии. Чтобы не менялись — ни по подаче, ни по вкусу, ни по ингредиентам. Хочу, чтобы эти блинчики остались такими же идеальными, как в первый раз. На тарелке того же цвета и размера. А в субботу зашли после прогулки в Puri. Кебаб с питой. Емаааа! Простое, но совершенное блюдо - с характером и отменным исполнением. На следующий день заказал четыре порции с собой. И буду продолжать. Рестораторы, подумайте: может ли ваш официант с уверенностью и - самое важное - с гордостью назвать одну конкретную позицию, которую точно нужно попробовать впервые зайдя в ваш проект? Ту, ради которой люди запомнят этот момент времени. Не интерьер, не сервис, не концепцию, а именно те самые ощущения от блюда, которое попробовал и думаешь: да, остальные и рядом не стоят. Рестораны, напишите в комментариях, у кого есть блюдо флагман - что у вас сегодня прийти и заказать? __ 🥐 КАК ЕСТЬ Подпишись на нас в MAX, на всякий пожарный 👉 ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>05.04.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2806</t>
+  </si>
+  <si>
+    <t>Прикиньте, Коржу 9 лет. С днем рождения, дорогие! Вы лучшие.❤️</t>
+  </si>
+  <si>
+    <t>04.04.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2797</t>
+  </si>
+  <si>
+    <t>СКАЗКИ О СОЛНЦЕ На прошлой неделе мы ездили в Казань на «Серебряный Меркурий» - это такая маркетинговая премия. Наша команда SWIPE сделала по мнению жюри лучший диджитал-продукт. Это был хороший повод зайти в место, о котором давно слышали. «Сказки о Солнце» - этнобистро в центре города. Не фольклорный ресторан с матрёшками, не «русская кухня» из учебника. Что-то честнее и глубже. Гигантский ствол дерева как доминанта. Печи. Живой огонь. Кольские петроглифы на стенах. Ковры, камень, ветви. На втором этаже - небольшая юрта с подушками. Заходишь и понимаешь, что попал в пространство, которое думало о себе долго и без спешки. Теперь про еду - потому что ради неё и приходят. Меню построено вокруг идеи что Россия - это не борщ и оливье, а сотни этносов, продуктов и традиций. Доказывают это честно: конина здесь появляется четыре раза. Омуль из моря Лаптевых, запечённый в печи. Зур бэлеш с полбой, говядиной и уткой. Карельская лепешка с тартаром из нерки и клюквенным конфитюром. Баранина с собственной фермы. Как будто каждое блюдо знает откуда оно, и рассказывает историю этого уголка России. От самых корней. Ну и во Frank by Basta заходили - сожрали по гигантскому стейку. Но это так - без души)) Но кукурузка топ. — 🥐 КАК ЕСТЬ Подпишись на нас в MAX, на всякий пожарный 👉 ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>03.04.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2796</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Dmitriy (@Dima_Zamorin) 2. Татьяна ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>03.04.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2791</t>
+  </si>
+  <si>
+    <t>ВТОРАЯ ЧАСТЬ 🍽👨🏼‍🍳 СПЕЦВЫПУСК: БОЛЬШОЕ ИНТЕРВЬЮ С ШЕФАМИ САМАРЫ 2026 🍽👨🏼‍🍳 Продолжаем знакомить вас с самыми крутыми мастерами гастрономической сцены. Встречайте вторую часть Интервью с нашими любимыми Шефами. 🥇 Новый герой: Дмитрий Бычков — Шеф-повар ресторана «Meat Happens BBQ» Это самый молодой участник нашего Интервью. Мы поговорили с Дмитрием о его поварском пути, про уход бывшего Шефа BBQ — Артёма Корабельникова и про управление командой профессиональных поваров. 🥩 Для читателей канала КАК ЕСТЬ — скидка 20% на Фирменный Брискет — визитная карточка Meat Happens. Успейте попробовать до 30 апреля. Читать Интервью с Дмитрием и другими НОВЫМИ ШЕФАМИ здесь 👈 __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары» #интервью_с_шефами</t>
+  </si>
+  <si>
+    <t>03.04.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2790</t>
+  </si>
+  <si>
+    <t>До результатов всего 4 часа — самое время успеть поучаствовать в Брутальном Розыгрыше ⚡️ Нажимай на кнопку под этим постом 👆</t>
+  </si>
+  <si>
+    <t>02.04.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2776</t>
+  </si>
+  <si>
+    <t>ИНДЕКС ТОМ ЯМ 🫕 Суповая математика для вас. Том Ям везде. Серьёзно. 18 заведений. Это только в открытом меню, которые мы нашли по сайтам. И даже особо не затронули сервисы доставки. Вот данные: Максимальная цена: 890 ₽ за порцию, а минимальная: 490 ₽ Но с пересчетом всё перевернулось, ведь порции везде разные. Изучайте. Смотрите цену, вес, сверяйте рейтинги. А теперь БОЛЬШОЙ ВОПРОС: Часто берете Том Ям? И где по вашему мнению лучший? Если вы знаете заведение, которое готовит Том Ям лучше всех, но его нет в нашем списке (может быть, доставка, может быть, скрытый чемпион) — рекомендуйте в комментариях. Будем думать. — 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>01.04.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2775</t>
+  </si>
+  <si>
+    <t>Вопрос #013 Неудобные вопросы перед сном - рубрика «ТОП Ресторанов Самары» х SWIPE</t>
+  </si>
+  <si>
+    <t>01.04.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2774</t>
+  </si>
+  <si>
+    <t>Никто не знает, что будет с дальше телеграмом и вообще с интернетом. Мы тоже не знаем. Мы любим телеграм и останемся с ним, как Лебедев с жж. Каждый день количество движений, чтобы просто оставаться на связи растет: протух прокси, попробовать другой впн, может подрубился ли левый wifi в кофейне, сегодня не работает мобильный интернет или нет денег на телефоне и мы понимаем, что далеко не все это будут терпеть. Поэтому посмотрим, куда повернет течение и в какую сеть все перетекут. если вы здесь не только из-за розыгрыша, держите все места где нас можно найти: сайт kakest.me — подборки, субъективный рейтинг ресторанов и самый большой справочник экоотелей Самарской области max — дублируем большинство постов из телеграма вк — дублируем все посты запрещенная сеть — дублируем часть постов dzen — дублируем все посты — будем рады видеть вас везде</t>
+  </si>
+  <si>
+    <t>01.04.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2773</t>
+  </si>
+  <si>
+    <t>Помните, как бывает — встречаешь кого-то и сразу вспыхивает искра. Первое свидание было безупречным. Он был шикарен, немного загадочен, немногословен. Из тех, кто не старается произвести впечатление — и именно поэтому производит. Потом мы познакомили его с сыном и родителями. Это что-то да значит. Дальше — больше. Мы смеялись вместе над неловкими моментами (лук, вытяжка, вы поняли), вместе решали важные вопросы вроде размера порции пасты с говядиной. Знакомили с друзьями — некоторые из которых, кажется, теперь тоже влюблены. Отмечали дни рождения. Свои, его. Приходили с подписчиками. За полтора года он стал другим — мягче, теплее, наполнился уютными деталями: картины, проигрыватель, хот-доги в меню. Как будто стал самим собой, раскрылся навстречу друзьям. Да, возможно мы предвзяты. Но разве самые честные рекомендации — не те, что идут от настоящих чувств? Мы больше не можем долго быть в разлуке. поэтому недавно решили сделать всё официально. Первое место в нашем рейтинге ❤️ — это La Volte А вот посты, где всё это происходило вживую: - Первое свидание - Дегустация тестового меню - Знакомство с сыном - Знакомство с друзьями - Про луковый суп - День рождения - Знакомство с подписчиками</t>
+  </si>
+  <si>
+    <t>01.04.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2768</t>
+  </si>
+  <si>
+    <t>СПЕЦВЫПУСК: БОЛЬШОЕ ИНТЕРВЬЮ С ШЕФАМИ САМАРЫ 2026 🍽👨🏼‍🍳 🥇 Сегодняшний герой: Андрей Воробьев — Шеф-повар Европейского бистро «La Volte» Это место стало нашим абсолютным фаворитом по атмосфере, гостеприимству, кухне, интерьеру и местоположению. И попало в самый ТОП ресторанов нашего рейтинга. Но о нашей любви читайте в следующем посте. 🍮 И только для читателей КАК ЕСТЬ — La Volte сделает вам в подарок фирменное блюдо Андрея «Крем-брюле с малиной» при заказе любой позиции из основного меню. Срок действия: навсегда. Щедро. Ничего не скажешь! Читать Интервью здесь 👈 На этой неделе ожидайте ВТОРУЮ часть Интервью. Больше Шефов. Больше знаний о самарской кухне. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары» #интервью_с_шефами</t>
+  </si>
+  <si>
+    <t>31.03.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2767</t>
+  </si>
+  <si>
+    <t>Вопрос #012 Неудобные вопросы перед сном - рубрика «ТОП Ресторанов Самары» х SWIPE</t>
+  </si>
+  <si>
+    <t>31.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2763</t>
+  </si>
+  <si>
+    <t>СПЕЦВЫПУСК: БОЛЬШОЕ ИНТЕРВЬЮ С ШЕФАМИ САМАРЫ 2026 🍽👨🏼‍🍳 🥇 Сегодняшний герой: Антон Остроухов — Шеф-повар ресторана «Beerократия» Узнали у Антона о главных принципах работы его ресторана. Наконец увидели знаменитую Рыбу Хе — одно из блюд гастрономической Самары, которое рекомендуют даже Шеф-повара из нашего интервью (а мы узнали, что это редкость) Читать Интервью с Антоном и другими Шеф-поварами здесь 👈 На этой неделе ожидайте ВТОРУЮ часть Интервью. Больше Шефов. Больше знаний о самарской кухне. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары» #интервью_с_шефами</t>
+  </si>
+  <si>
+    <t>30.03.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2754</t>
+  </si>
+  <si>
+    <t>Помните тот момент из «Один дома»? 🎄 Когда Кевин заходит в магазин игрушек, у него слегка приоткрывается рот, задирается голова, глаза округляются — он здесь, в том самом сказочном мире своей мечты. ✨ Вот такой же мир, только для взрослых, можно найти в универмаге Виттория Гурмэ Во-первых, это высший пилотаж мерчендайзинга. Хочется всё и сразу: цветы, керамика, вино, деликатесы. Во-вторых, ассортимент такой, что может показаться — это место для очень определённого круга. Для тех, кому приспичило: «Немедленно подайте фуа-гра». А вам какую? — спросят здесь. И точно окажется несколько сортов. Третье. Сервис уровня очень хорошего отеля. Расскажут истории и последние новости виноделен — от Чили до Самарской области. Биографии, истории семей. Уровень коммуникации команды впечатляет. Без надменности и пафоса — эмпатично и увлекательно. Можно и в кроссовках зайти, никто косо не посмотрит. Четвёртое. Винный портфель музейного уровня. У меня есть мечта — на пенсии заниматься оформлением винных этикеток. Работать не спеша, щепетильно, с разными художниками, иллюстраторами, графиками. Ну это я отвлёкся. Короче, залип на этикетки. Несмотря на безупречный сервис и роскошный ассортимент — вам с лёгкостью соберут подарочную корзину на любой бюджет. Даже на 3–4 тысячи получится вполне насыщенный состав. Зайдите в Гурмэ и почувствуйте себя ребёнком, который сегодня может себе позволить всё. — Виттория Гурмэ ул. Ново-Садовая, 24 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>29.03.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2753</t>
+  </si>
+  <si>
+    <t>Вопрос #011 Неудобные вопросы перед сном - рубрика «ТОП Ресторанов Самары» х SWIPE</t>
+  </si>
+  <si>
+    <t>28.03.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2752</t>
+  </si>
+  <si>
+    <t>Вопрос #010 Неудобные вопросы перед сном - рубрика «ТОП Ресторанов Самары» х SWIPE</t>
+  </si>
+  <si>
+    <t>28.03.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2743</t>
+  </si>
+  <si>
+    <t>Зима — всё. Май уже дышит в затылок, а значит пора доставать из антресолей термос, шляпу и список мест, куда давно хотелось. Мы составили подборку фестивалей, на которые сами бы рванули без раздумий — от медиа-арта и современного искусства до воздушных шаров и музыки под открытым небом. 🗺 Держите карту событий на этот сезон. СЕЗОН ФЕСТИВАЛЕЙ 2026 - INTERVALS — фестиваль медиа-искусства 📍 Нижний Новгород, 23–26 апреля - Контур &amp; Контур.Фото — ярмарки современного искусства 📍 Нижний Новгород, 14–17 мая - Stereoleto — музыкальный фестиваль под открытым небом 📍 Струковский сад, 27 июня - Wild Dinner — гастрономический фестиваль на природе 📍 Красноярск - Гидрострой Фест — музыкальный инди-фестиваль с видом на Жигулевские горы 📍 Тольятти, август - ВолгаФест — Фестиваль городской культуры на берегу Волги 📍 Самара - Архстояние — фестиваль современного искусства и архитектуры 📍 Никола-Ленивец, Калужская область, 23–26 июля 13–16 августа - Приволжская фиеста — фестиваль воздухоплавания 📍 Нижний Новгород А вы уже что-то поставили в планы? Или есть фестиваль, который мы не включили, но точно стоит? Делитесь в комментариях — соберём топ вместе 👇 — 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>27.03.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2742</t>
+  </si>
+  <si>
+    <t>Вопрос #008 Неудобные вопросы перед сном - рубрика «ТОП Ресторанов Самары» х SWIPE</t>
+  </si>
+  <si>
+    <t>27.03.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/2737</t>
+  </si>
+  <si>
+    <t>СПЕЦВЫПУСК: БОЛЬШОЕ ИНТЕРВЬЮ С ШЕФАМИ САМАРЫ 2026 🍽👨🏼‍🍳 🥇 Сегодняшний герой: Илья Полосин — Шеф-повар ресторана «VIVI» Один из наших любимых ресторанов. Итальянская душа во всем: гостеприимство, шикарный интерьер c гипсовым декором, чистый вкус на языке. И, конечно, крутой Шеф, который создает и дополняет эту атмосферу своим видением в блюдах. « Dolce Vita в Vivi — это осознанное наслаждение простыми, но безупречными вещами » Для читателей нашего канала подарок Vivi: 🦐 🍝 -10% на фирменное блюдо от Шеф-повара — Пасту с креветками и страчателлой. Если вы любите Италию — вы поймёте это блюдо без слов. Приходите до 30 апреля, чтобы попробовать. Читать Интервью с Ильей и другими Шеф-поварами здесь. Следите за обновлениями __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары» #интервью_с_шефами</t>
+  </si>
+  <si>
+    <t>04.06.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3092</t>
+  </si>
+  <si>
+    <t>🍽 ИНДЕКС БЕФСТРОГАНОВ Классика русской кухни, которую знают все. Граф Строганов явно не думал, что его семейное блюдо будет стоить от 400 до 1150 рублей в одном городе. Главные заметки: — Средняя цена по городу — 779₽. Но это почти ни о чём не говорит, пока не пересчитаешь на 100г. — При пересчёте обнаружен интересный эффект: среднего сегмента нет! Либо дорого, либо демократично. — Пропасть между ними — 383% при небольшой разнице в весе (50г). Изучайте карточки, сравнивайте. И да. Где ваш любимый бефстроганов в городе? И какое блюдо нам пересчитать следующим? Пишите в комментарии 👇 __ 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>03.06.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3076</t>
+  </si>
+  <si>
+    <t>14 ВОПРОСОВ. 14 ШЕФОВ. ОДИН ПОБЕДИТЕЛЬ. Наш большой проект Интервью с Шефами Самары подошел к концу 🍽👨🏼‍🍳 Мы разговаривали с 14 шефами Самары — об их пути в профессии, о блюдах и жизни на кухне. Теперь настала ваша очередь показать, кто читал внимательно. Правила простые: Тот, кто ПЕРВЫЙ ответит «всё верно» — получит 1 0 0 0 руб на ужин в ресторане любого шефа из нашего интервью. 🍽 1. Переходите в нашу статью 🍽 2. Ищите правильные ответы 🍽 3. Отвечайте на вопросы викторины 🍽 4. Если ВСЁ правильно — присылай скриншоты в комментарии этого поста и получишь небольшую, но приятную награду от нас! Поехали 👇</t>
+  </si>
+  <si>
+    <t>02.06.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3067</t>
+  </si>
+  <si>
+    <t>🍝 БОЛЬШОЕ ОБНОВЛЕНИЕ LORA. МЫ ПРОВЕРИЛИ. Новое летнее меню — это отличный повод, чтобы зайти на обед. Пришли протестировать. Что брали и зачем снова придём: - Артишоки с тапенадой и оливками — правильное начало. Итальянское, без лишних слов. - Салат с ростбифом — брали вариант из бизнес-ланча. А новая позиция есть в основном — там уже идут артишоки. Личный фаворит в салатах, по мнению LORA, за счет сочных листьев романо с ростбифом и пикантной заправкой на основе имбирного айоли. - Баклажан со страчателлой — это наш абсолютный топ визита. Печёный баклажан, тянущийся сыр, песто, бешамель, терияки — огромное разнообразие соусов, которые работают вместе. Насыщенно, глубоко, хочется ещё. - Равиоли с уткой — большие, щедрые. Утка нежная, тает в соусе ромеско. - Фузилли с фасолью и колбасой ндуйя — самая неожиданная паста в меню. Колбаса приятно подсушена и растворяется в томатном соусе. Домашняя история, которая выглядит не просто, но очень насыщенно на вкус. - Казаречче с крабом — самое нескромное блюдо из меню. Но это же краб, чего мы хотели) Сытное, насыщенное блюдо. Отлично сочетаются фаланги краба и форма пасты, не только вкусно, но и эстетично. - И на десерт — Тарт с абрикосом. Лёгкий финал. Летний, правильный. Что еще нам посоветовали попробовать в LORA: - Печёные перцы с тоннато соусом, тартар из лосося и тунца, зелёное ризотто с брокколи, орекьетте с креветкой и горошком, фисташковый Сан-Себастьян и профитроли с клубникой. Судя по тому, что мы уже съели — верим. — OSTERIA LORA ул. Садовая, 137 Вс-Чт: 12:00–23:00 Пт-Сб: 12:00–0:00 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>01.06.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3066</t>
+  </si>
+  <si>
+    <t>🍷 Ателье вина «АБРАУ-ДЮРСО» — открыт! 28 мая на улице Самарская свои двери распахнул главный производитель игристых и тихих вин России — «Абрау-Дюрсо». Нам удалось попасть на дегустацию. Делимся с вами самым важным. Здесь не тот магазин, где кассирша кивнёт, пробьёт и уткнется обратно в телефон. Концепция совсем другая. На 130 квадратных метрах собралось то, что не легко найти: премиальные линейки Brut d’Or и «Империал», коллекция Victor Dravigny, тихие вина Abrau Estate, крепкие напитки и вино без алкоголя. Всё это дополняется живым диалогом с кавистом — человеком, который объясняет разницу, рассказывает историю производства, почему важен возраст вин, почему вообще стоит копаться в этом — и детально подбирает вино под вас. Если вы когда-то задумывались о винах, но смущались зайти в специализированные магазины — это для вас. Если вы уже разбираетесь — будет ещё интереснее. — Ателье вина «Абрау-Дюрсо» ул. Самарская, 131 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>01.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3065</t>
+  </si>
+  <si>
+    <t>⚡️⛈️ В Ленте в Гудке открылся фонтан! Прямо с потолка, вы такого точно еще не видели!</t>
+  </si>
+  <si>
+    <t>01.06.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3063</t>
+  </si>
+  <si>
+    <t>С ДНЁМ ЗАЩИТЫ ДЕТЕЙ 🌞 И первым днем лета. Самарские рестораны придумали, чем порадовать детей и их родителей. Nonna di Bruni, ул. Ленинградская, 1 — аквагрим с 16:00 до 18:00, мороженое и шарики весь день. Вход свободный. Nebo, ул. Самарская, 110 — до 7 июня при заказе детского сета дарят сертификат в магазин игрушек Toime. Босфор ул. Самарская, 110 — праздник с 13:00: фотозона, беспроигрышная лотерея и мастер-класс по сыркам от шеф-кондитера. Запись: 8 (846) 300-49-94. Бык и море  Волжский пр., 6 — аниматоры, шоу мыльных пузырей и День Добра с 13:00 до 16:00. Чаевые от блогеров-официантов идут на лечение мальчика. Вкусная компания, ул. Советской Армии, 177 — при заказе от 2000₽ два блюда из детского меню для ребёнка до 10 лет бесплатно. Супра, БЦ Монте Роза, Московское ш., 4 — мастер-класс по лепке хинкали с вишней в 15:00. Чин Чин Бистро и Бар  ул. Садовая, 251 ул. Ленинградская, 68 — всем детям молочный коктейль со взбитыми сливками в подарок. BRIMS ул. Куйбышева, 86 — фирменный фондан с шариком мороженого каждому ребёнку сегодня. Знаете ещё что-то интересное в городе сегодня? Делитесь в комментариях 👇 — КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>29.05.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3062</t>
+  </si>
+  <si>
+    <t>🚪 Мы попросили охрану открыть пожарный выход. Он оказался закрыт не только на электронный замок, но и на ключ. Охрана Станкозавода не смогла открыть эвакуационный выход. С четвёртого этажа Станкозавода в случае пожара не выйти. Мы спросили контакты руководства - управляющий отшутился. С этого, наверное, и стоит начать честный разговор о Станкозаводе. Мы пришли сюда резидентами с большими ожиданиями. У кластера была отличная репутация - и она дарила надежду, что в Самаре наконец что-то сдвинется: креативный бизнес, комьюнити, среда. Площадку тут и правда презентуют мастерски. Площади сдают с удовольствием. Дальше начинается реальность. Трафика для ритейла тут нет - это знает каждый резидент, кто здесь торгует. Шуметь арендатору нельзя, но под твоим офисом могут сдать зал и врубить баттл так, что трясутся стёкла; на просьбу сделат по тише вы максимум получите ответ в стиле - «Мне что, извиниться перед тобой?». Клининг, которому ты платишь напрямую, увольняют без предупреждения, а тебя ставят перед фактом договора с новым - вдвое дороже и так, что после уборки нужно проветривать. Станкозавод окружает помойка, она встречает тебя на каждом входе. Всё это - вопросы быта. Их можно пережить. ❓Чего пережить нельзя - это когда управляющий, который не не решает ни один вопрос, отшучивается при запросе контактов руководства. Реакции команды на пост про помойку под нашим входом не было, ее молча убрали спустя 2-3 недели. Закрытая на ключ дверь эвакуациооного выхода на четвёртом этаже такой реакции позволить не может, особенно когда в рабочий полдень 29 мая за окном орет сирена. Креативный кластер собирается из красивых слов на встрече с арендатором. А держится он на простой вещи - на том, что в случае беды каждая дверь с надписью «выход» открывается. Пока эта надежда заперта на ключ. Двумя этажами ниже идет стройка, балгарки, сварка и прочее на жаре +30. А эвакуационный выход не может открыть даже охрана. Команда Как Есть - резиденты Станкозавода. P.S. фотография кнопки открытия в первом комментарии</t>
+  </si>
+  <si>
+    <t>29.05.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3061</t>
+  </si>
+  <si>
+    <t>СТАКАНЧИК КАК ВИЗИТКА: ИТОГИ Раскрываем ответы и объявляем победителей. Правильные ответы:  1 — Корж, 2 — Дринкит, 3 — Баланс, 4 — Булка Нетто, 5 — Белотурка, 6 — 8 атомов, 7 — Muwa, 8 — Skuratov, 9 — Вкусно – и точка, 10 — Додо Пицца, 11 — Пятёрочка, 12 — Эклерная, 13 — Surf, 14 — Чин Чин, 15 — White Cup Самые узнаваемые стаканчики Самары:  🥇 Корж — 75% 🥈 Дринкит — 59% 🥉 Skuratov — 34% Вкусно – и точка — 30% Surf — 27% Аутсайдеры с результатом по 4% — Баланс и Чин Чин. Есть над чем поработать. Угадали 12 из 15 стаканчиков трое участников: @tanivolga, @maclellan, @leroofff 🎁 Скоро напишем в личку. Спасибо всем кто участвовал — интересный срез того, как работает (или не работает) айдентика в городе.</t>
+  </si>
+  <si>
+    <t>28.05.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3060</t>
+  </si>
+  <si>
+    <t>🍾 Теория подкрепленная практикой всегда запоминается лучше. Подробнее про открытие и дегустацию в ателье Абрау Дюрсо расскажем чуть позже😉 Ул. Самарская 131</t>
+  </si>
+  <si>
+    <t>28.05.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3051</t>
+  </si>
+  <si>
+    <t>🐟 Рыбалтика прошла фейслифтинг В автопроме так называют новое поколение, у которого изменили кузов и фары, а движок остался тот же. С января по февраль ребята с проспекта Ленина закрывались на реконструкцию. Если проследить траекторию проекта, это уже третье поколение с тем же мотором - кухней на морепродуктах. Дорадо, калкан, кальмар. В Самаре мало кто рискует с этим работать. Первая Рыбалтика влюбляла в себя лёгкостью. Всё - от интерьера до формата обслуживания - говорило: мы тут делаем демократичный ценник на классный морской продукт. Для этого, да, надо самому подойти к стойке и заказать, официант только принесёт. В московском «Старике и море» это работает. У нас - нет. Сделали витрину, открыли террасу, увеличили команду официантов, повесили экраны. Согласились, что самарский гость, раз пришёл в ресторан, ждёт, что подойдут и примут заказ. Дальше открылись проекты на набережной. И то ли первую локацию решили подтянуть к новому стилю, то ли самарскому гостю всё же нужен интерьер посерьёзнее, если он пришёл за моллюсками. От прежней лёгкости не осталось и следа. Теперь в интерьере тонированные зеркала, сталь и сводчатые арки. Стойку сократили, посадку увеличили, перегородкой отбили приватную зону. Стало роскошнее. Сервировка с порт-куто под приборами, посуда в средиземноморских орнаментах, чёрная обложка меню. Ощущается во всем тонкая нить флёра The Great Gatsby. По греческому салату, который раньше был просто греческим салатом, видно: кухню тоже коснулись перемены. Теперь заморацичаются с рулетами из слайса огурца и начинают его крем-чизом. На наш взгляд излишне. Главное - гриль и суши по-прежнему без изменений. И они по-прежнему превосходны. В аквариуме кроме устриц, ежей и гребешка поселились живые Гуидаки. Мы не пробовали, но как-нибудь обязательно решимся. Взяли кальмар на гриле и суши с лососем. Морепродукты на гриле - то, ради чего сюда нужно возвращаться. У Риты были щучьи котлеты с гратеном. Котлеты хороши, в гратене не хватает слоистой текстуры и избыток масла. В нашем рейтинге Рыбалтика сейчас на 8 месте. Этот проект забрался так высоко за счёт лёгкости, простоты и демократичности. Реконструкция стёрла это из характера проекта. Выровняла. Сделала атмосферу среднестатистической. Хорошо, что реконструкция не затронула кальмара. __ Рыбалтика, пр. Ленина 3 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>28.05.26 03:03</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3045</t>
+  </si>
+  <si>
+    <t>ЗЕЛЁНЫЕ ЗОНЫ САМАРЫ: островки природы в городе Знаете, в чём большая честь Самары? В том, что мы не нуждаемся в отпусках, чтобы побыть на природе. Волга, парки, сады, пляжи — это не где-то далеко. Это рядом. И это не мелочь. Во многих городах такого нет. Сидишь в офисе, а в обед можно выскочить, искупаться в речке, позагорать на траве и вернуться на работу. Обычно это кажется фантазией. Но в Самаре — это просто реальность. Мы давно относимся к Волге и нашей природе как к данности. А потом встречаешь людей из других городов и видишь в их глазах зависть. Они возвращаются в город, где по выходным нужно три часа ехать до ближайшего леса. А у нас — все рядом. 🌳 Где гулять в городе: · Загородный парк · Струковский сад · Ботанический сад · Самарская набережная · Парк Гагарина · Парк победы 🏔 Загородные локации: · Остров Проран · Самарская лука и Молодецкий курган · Царёв курган · Ширяево · Гора Стрельная Гуляйте. Наслаждайтесь. Фотографируйте закаты. А если хочется остаться подольше — у нас есть самый большой справочник эко-отелей и глэмпингов в области. Там можно выключить телефон, расслабиться и понять, что вы живёте в хорошем месте. Мы любим нашу природу. И это видно. — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>27.05.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3044</t>
+  </si>
+  <si>
+    <t>🍺 Самарского пивного фестиваля ИЮЛЬФЕСТ не будет. И тому масса причин. Закон о рекламе. Политика на оздоровление общества. Воспитание молодёжи. Спорт. Список длинный. При этом мерчендайзинг алкогольной продукции никак не регулируется. На кассе любого супермаркета он стоит на кассе, рядом с Киндер-сюрпризами. На входе - первое, что видит покупатель. Разливуха - на каждом углу. Но фестиваля не будет. Потому что пивной фестиваль это плохо, также плохо как разливуха на каждом углу, но разливухи есть, а фестиваля нет. А мы помечтаем. Самарская пивная биография стоит в центре города красным кирпичом 1881 года. Завод фон Вакано - архитектурная доминанта, силуэт города, исторический сюжет. Хочется один уикенд в году, когда у Самары появляется флагманское событие, которое даёт ответ на главный туристический вопрос: «А зачем мне туда ехать?». Этот ответ должен быть простым и понятным широкой аудитории. Смотрите, 31 мая в Сергиевом Посаде запускают гастрономический фестиваль - Троицкие блины. Это не "идея" маркетологов: веками на пути к преподобному Сергию богомольцы угощались блинами. Гастрономическую идентичность нельзя высосать из пальца. Она либо есть, либо нет. В Посаде есть. И у нас тоже есть. Купеческая, волжская, рыбная, фон-вакановская. И есть пиво - как часть городской истории. Это не повод гордиться запоем, это повод гордиться производством, архитектурой, нашей историей. Помните, как сюда съезжалось почти 700 000 человек на «Рок над Волгой»? Помните Чемпионат мира по футболу, когда город говорил на двадцати языках, а на набережной обнимались болельщики со всего мира? Тот момент единения всех и вся, общую всеобъемлющую радость, когда город будто выдохнул и стал больше самого себя. (кстати, напомним, что на Чемпионате мира спонсором был Bud, который лился декалитрами в секунду и никого это не смущало) Самара уже умеет принимать поток. И умеет объединять. Пивной уикенд - это про нашу историю, на нашей территории, с нашей биографией. Первый хук, после которого история Самары разойдётся сарафаном. Заполненные отели, арендованное жильё, занятые столики в кафе, переполненная набережная. Гости, которые потом расскажут друзьям, что следующая обязательная точка на карте - Самара. Сергиев Посад в этом году достал свой артефакт, помыл и положил на стол. А у нас пивного фестиваля пока не будет. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
+  </si>
+  <si>
+    <t>26.05.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3040</t>
+  </si>
+  <si>
+    <t>Последний Шеф в БОЛЬШОМ ИНТЕРВЬЮ 2026 🍽👨🏼‍🍳 Мы уже говорили с Дмитрием Бычковым ранее. Но буквально пару недель назад все существенно поменялось! Он самый молодой Шеф в нашем Интервью. И в своем молодом возрасте Дмитрий уже возглавил два топовых проекта — всем хорошо знакомый «Meat Happens BBQ» и современное городское бистро «BRIMS» Сегодня Дмитрий представит модернизацию проекта: Игристая брассерия. Морской ресторан. А теперь — городское бистро. — Что изменилось в позиционировании? «Сейчас это уже не просто ресторан, а место про ритм города, afterwork встречи, полный стол, игристое, французскую кухню и бельгийскую гастрономическую культуру. Хотелось сделать пространство живым и регулярным — чтобы сюда приходили не только по особым случаям, а просто потому, что здесь хорошо» Говорим о: - Балансе удивлять гостя в обед и на ужин. - О секретах атмосферы, которая становится частью повседневной жизни: для спонтанных и деловых встреч, длинных разговоров и моментов без особого повода. Концепция меняется — безлимит игристого остается! Читать Интервью здесь 👈 __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары» Смотри интервью от других Шефов по хэштегу #интервью_с_шефами</t>
+  </si>
+  <si>
+    <t>26.05.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3039</t>
+  </si>
+  <si>
+    <t>ДАЙДЖЕСТ: НОВОСТИ И СЛУХИ С 1 июня закрывается фудмол Picture's. Ждём новостей куда переедут любимые азиатские корнеры. Novikov Group делает повторную попытку зайти в Самару после закрытия Магадана. На месте Пряного барашка в июне откроется ресторан «Южане» с современной кавказской кухней. Также ходят слухи, что в БЦ Монте Роза все-таки откроют «Сыроварню» и возможно и пару других проектов Аркадия Новикова. Точных дат пока нет. Milimon Team продолжают осваивать «Артист»: Заволга уже работает, бар Переправа тоже, и вот-вот откроется китайская забегаловка «Гонконг» на месте какого заведения вы и сами поняли. На этой неделе идём на открытие ателье вина «Абрау-Дюрсо» на Самарской, 131. Если будет интересно - расскажем. Вывеску вы наверняка уже видели, если проезжали мимо. Чин-чин на Садовой получили лицензию и теперь можно пить беллини за уютными зелёными столиками. И маленькая радость: Культ Карго вернулся на летник на Ново-Садовой. Мы думали, они окончательно переехали на Арцыбушевскую, но нет. Если знаете что-то интересное о гастрономической жизни Самары — делитесь в комментариях 👇 __ 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4856,51 +5681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H500"/>
+  <dimension ref="A1:H592"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4809.54" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -4917,296 +5742,296 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>17734</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>1112</v>
       </c>
       <c r="G2">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>17735</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1634</v>
       </c>
       <c r="F3">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G3">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H3">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>17736</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>1205</v>
       </c>
       <c r="F4">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H4">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>17737</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>1175</v>
       </c>
       <c r="F5">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G5">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>17738</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>17739</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>1334</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H7">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>17740</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>1453</v>
       </c>
       <c r="F8">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H8">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>17741</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>1460</v>
       </c>
       <c r="F9">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G9">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H9">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>17742</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>1501</v>
       </c>
       <c r="F10">
         <v>18</v>
       </c>
       <c r="G10">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>17743</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>1636</v>
       </c>
       <c r="F11">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G11">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H11">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>17744</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>1591</v>
       </c>
       <c r="F12">
         <v>4</v>
       </c>
       <c r="G12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H12">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>17745</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>1629</v>
       </c>
       <c r="F13">
         <v>2</v>
       </c>
       <c r="G13">
@@ -5237,80 +6062,80 @@
       </c>
       <c r="G14">
         <v>89</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>17747</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>1842</v>
       </c>
       <c r="F15">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G15">
         <v>93</v>
       </c>
       <c r="H15">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>17748</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>2816</v>
       </c>
       <c r="F16">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="G16">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="H16">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>17749</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>2301</v>
       </c>
       <c r="F17">
         <v>3</v>
       </c>
       <c r="G17">
@@ -5335,207 +6160,207 @@
       </c>
       <c r="G18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>17751</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E19">
         <v>3049</v>
       </c>
       <c r="F19">
         <v>17</v>
       </c>
       <c r="G19">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="H19">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>17752</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E20">
         <v>2523</v>
       </c>
       <c r="F20">
         <v>18</v>
       </c>
       <c r="G20">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H20">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>17753</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E21">
         <v>2702</v>
       </c>
       <c r="F21">
         <v>20</v>
       </c>
       <c r="G21">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>17754</v>
       </c>
       <c r="B22" t="s">
         <v>67</v>
       </c>
       <c r="C22" t="s">
         <v>68</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E22">
         <v>2449</v>
       </c>
       <c r="F22">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G22">
         <v>48</v>
       </c>
       <c r="H22">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>17755</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
       <c r="C23" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E23">
         <v>4061</v>
       </c>
       <c r="F23">
         <v>55</v>
       </c>
       <c r="G23">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H23">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>17756</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E24">
         <v>1556</v>
       </c>
       <c r="F24">
         <v>4</v>
       </c>
       <c r="G24">
         <v>91</v>
       </c>
       <c r="H24">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>17757</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E25">
         <v>8599</v>
       </c>
       <c r="F25">
-        <v>254</v>
+        <v>307</v>
       </c>
       <c r="G25">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="H25">
         <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>17758</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E26">
         <v>3266</v>
       </c>
       <c r="F26">
         <v>62</v>
       </c>
       <c r="G26">
@@ -5557,51 +6382,51 @@
       </c>
       <c r="E27">
         <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>17760</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" t="s">
         <v>86</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E28">
         <v>2120</v>
       </c>
       <c r="F28">
         <v>19</v>
       </c>
       <c r="G28">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H28">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>17761</v>
       </c>
       <c r="B29" t="s">
         <v>88</v>
       </c>
       <c r="C29" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E29">
         <v>2083</v>
       </c>
       <c r="F29">
         <v>6</v>
       </c>
       <c r="G29">
@@ -5684,51 +6509,51 @@
       </c>
       <c r="H32">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>17765</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" t="s">
         <v>101</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E33">
         <v>1628</v>
       </c>
       <c r="F33">
         <v>7</v>
       </c>
       <c r="G33">
-        <v>146</v>
+        <v>98</v>
       </c>
       <c r="H33">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>17766</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" t="s">
         <v>104</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E34">
         <v>1912</v>
       </c>
       <c r="F34">
         <v>14</v>
       </c>
       <c r="G34">
@@ -5759,51 +6584,51 @@
       </c>
       <c r="G35">
         <v>45</v>
       </c>
       <c r="H35">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>17768</v>
       </c>
       <c r="B36" t="s">
         <v>109</v>
       </c>
       <c r="C36" t="s">
         <v>110</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E36">
         <v>1414</v>
       </c>
       <c r="F36">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G36">
         <v>54</v>
       </c>
       <c r="H36">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>17769</v>
       </c>
       <c r="B37" t="s">
         <v>112</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E37">
         <v>1376</v>
       </c>
       <c r="F37">
@@ -5880,279 +6705,279 @@
       </c>
       <c r="G40">
         <v>47</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>17773</v>
       </c>
       <c r="B41" t="s">
         <v>124</v>
       </c>
       <c r="C41" t="s">
         <v>125</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E41">
         <v>1336</v>
       </c>
       <c r="F41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G41">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H41">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>17774</v>
       </c>
       <c r="B42" t="s">
         <v>127</v>
       </c>
       <c r="C42" t="s">
         <v>128</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E42">
         <v>1307</v>
       </c>
       <c r="F42">
         <v>4</v>
       </c>
       <c r="G42">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>17775</v>
       </c>
       <c r="B43" t="s">
         <v>130</v>
       </c>
       <c r="C43" t="s">
         <v>131</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E43">
         <v>1443</v>
       </c>
       <c r="F43">
         <v>3</v>
       </c>
       <c r="G43">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="H43">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>17776</v>
       </c>
       <c r="B44" t="s">
         <v>133</v>
       </c>
       <c r="C44" t="s">
         <v>134</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E44">
         <v>1553</v>
       </c>
       <c r="F44">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G44">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H44">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>17777</v>
       </c>
       <c r="B45" t="s">
         <v>136</v>
       </c>
       <c r="C45" t="s">
         <v>137</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E45">
         <v>1395</v>
       </c>
       <c r="F45">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H45">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>17778</v>
       </c>
       <c r="B46" t="s">
         <v>139</v>
       </c>
       <c r="C46" t="s">
         <v>140</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E46">
         <v>1411</v>
       </c>
       <c r="F46">
         <v>3</v>
       </c>
       <c r="G46">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>17779</v>
       </c>
       <c r="B47" t="s">
         <v>142</v>
       </c>
       <c r="C47" t="s">
         <v>143</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E47">
         <v>1269</v>
       </c>
       <c r="F47">
         <v>6</v>
       </c>
       <c r="G47">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H47">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>17780</v>
       </c>
       <c r="B48" t="s">
         <v>145</v>
       </c>
       <c r="C48" t="s">
         <v>146</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E48">
         <v>1323</v>
       </c>
       <c r="F48">
         <v>8</v>
       </c>
       <c r="G48">
         <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>17781</v>
       </c>
       <c r="B49" t="s">
         <v>148</v>
       </c>
       <c r="C49" t="s">
         <v>149</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E49">
         <v>1182</v>
       </c>
       <c r="F49">
         <v>13</v>
       </c>
       <c r="G49">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H49">
         <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>17782</v>
       </c>
       <c r="B50" t="s">
         <v>151</v>
       </c>
       <c r="C50" t="s">
         <v>152</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E50">
         <v>1035</v>
       </c>
       <c r="F50">
         <v>1</v>
       </c>
       <c r="G50">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>17783</v>
       </c>
       <c r="B51" t="s">
         <v>154</v>
       </c>
       <c r="C51" t="s">
         <v>155</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E51">
         <v>892</v>
       </c>
       <c r="G51">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>17784</v>
@@ -6174,100 +6999,100 @@
       </c>
       <c r="G52">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>17785</v>
       </c>
       <c r="B53" t="s">
         <v>159</v>
       </c>
       <c r="C53" t="s">
         <v>160</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E53">
         <v>906</v>
       </c>
       <c r="F53">
         <v>4</v>
       </c>
       <c r="G53">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>17786</v>
       </c>
       <c r="B54" t="s">
         <v>162</v>
       </c>
       <c r="C54" t="s">
         <v>163</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E54">
         <v>904</v>
       </c>
       <c r="F54">
         <v>8</v>
       </c>
       <c r="G54">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H54">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>17787</v>
       </c>
       <c r="B55" t="s">
         <v>165</v>
       </c>
       <c r="C55" t="s">
         <v>166</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E55">
         <v>916</v>
       </c>
       <c r="F55">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G55">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H55">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>17788</v>
       </c>
       <c r="B56" t="s">
         <v>168</v>
       </c>
       <c r="C56" t="s">
         <v>169</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E56">
         <v>1276</v>
       </c>
       <c r="F56">
         <v>16</v>
       </c>
       <c r="G56">
@@ -7498,51 +8323,51 @@
       </c>
       <c r="F105">
         <v>11</v>
       </c>
       <c r="G105">
         <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>17838</v>
       </c>
       <c r="B106" t="s">
         <v>317</v>
       </c>
       <c r="C106" t="s">
         <v>318</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E106">
         <v>820</v>
       </c>
       <c r="F106">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G106">
         <v>30</v>
       </c>
       <c r="H106">
         <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>17839</v>
       </c>
       <c r="B107" t="s">
         <v>320</v>
       </c>
       <c r="C107" t="s">
         <v>321</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E107">
         <v>814</v>
       </c>
       <c r="F107">
@@ -7876,51 +8701,51 @@
       </c>
       <c r="G120">
         <v>19</v>
       </c>
       <c r="H120">
         <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>17853</v>
       </c>
       <c r="B121" t="s">
         <v>361</v>
       </c>
       <c r="C121" t="s">
         <v>362</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E121">
         <v>832</v>
       </c>
       <c r="F121">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G121">
         <v>32</v>
       </c>
       <c r="H121">
         <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>17854</v>
       </c>
       <c r="B122" t="s">
         <v>364</v>
       </c>
       <c r="C122" t="s">
         <v>365</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E122">
         <v>1353</v>
       </c>
       <c r="F122">
@@ -7951,51 +8776,51 @@
       </c>
       <c r="F123">
         <v>8</v>
       </c>
       <c r="G123">
         <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>17856</v>
       </c>
       <c r="B124" t="s">
         <v>370</v>
       </c>
       <c r="C124" t="s">
         <v>371</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E124">
         <v>881</v>
       </c>
       <c r="F124">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G124">
         <v>44</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>17857</v>
       </c>
       <c r="B125" t="s">
         <v>373</v>
       </c>
       <c r="C125" t="s">
         <v>374</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>375</v>
       </c>
       <c r="E125">
         <v>968</v>
       </c>
       <c r="F125">
         <v>9</v>
       </c>
       <c r="G125">
@@ -11327,54 +12152,54 @@
       </c>
       <c r="G257">
         <v>18</v>
       </c>
       <c r="H257">
         <v>11</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>17990</v>
       </c>
       <c r="B258" t="s">
         <v>770</v>
       </c>
       <c r="C258" t="s">
         <v>771</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E258">
         <v>630</v>
       </c>
       <c r="F258">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G258">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H258">
         <v>4</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
         <v>17991</v>
       </c>
       <c r="B259" t="s">
         <v>773</v>
       </c>
       <c r="C259" t="s">
         <v>774</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>775</v>
       </c>
       <c r="E259">
         <v>648</v>
       </c>
       <c r="F259">
         <v>4</v>
       </c>
       <c r="G259">
@@ -11947,54 +12772,54 @@
       </c>
       <c r="G282">
         <v>33</v>
       </c>
       <c r="H282">
         <v>5</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>18015</v>
       </c>
       <c r="B283" t="s">
         <v>845</v>
       </c>
       <c r="C283" t="s">
         <v>846</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>847</v>
       </c>
       <c r="E283">
         <v>2541</v>
       </c>
       <c r="F283">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="G283">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H283">
         <v>4</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>18016</v>
       </c>
       <c r="B284" t="s">
         <v>848</v>
       </c>
       <c r="C284" t="s">
         <v>849</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>850</v>
       </c>
       <c r="E284">
         <v>754</v>
       </c>
       <c r="F284">
         <v>1</v>
       </c>
       <c r="G284">
@@ -12169,51 +12994,51 @@
       </c>
       <c r="H291">
         <v>5</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
         <v>18024</v>
       </c>
       <c r="B292" t="s">
         <v>872</v>
       </c>
       <c r="C292" t="s">
         <v>873</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>874</v>
       </c>
       <c r="E292">
         <v>653</v>
       </c>
       <c r="F292">
         <v>6</v>
       </c>
       <c r="G292">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
         <v>18025</v>
       </c>
       <c r="B293" t="s">
         <v>875</v>
       </c>
       <c r="C293" t="s">
         <v>876</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>877</v>
       </c>
       <c r="E293">
         <v>540</v>
       </c>
       <c r="G293">
         <v>14</v>
       </c>
       <c r="H293">
         <v>1</v>
       </c>
     </row>
@@ -12286,1037 +13111,1079 @@
         <v>4</v>
       </c>
       <c r="G296">
         <v>25</v>
       </c>
       <c r="H296">
         <v>8</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>18089</v>
       </c>
       <c r="B297" t="s">
         <v>887</v>
       </c>
       <c r="C297" t="s">
         <v>888</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>889</v>
       </c>
       <c r="E297">
         <v>1301</v>
       </c>
+      <c r="F297">
+        <v>4</v>
+      </c>
+      <c r="G297">
+        <v>9</v>
+      </c>
+      <c r="H297">
+        <v>7</v>
+      </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>18090</v>
       </c>
       <c r="B298" t="s">
         <v>890</v>
       </c>
       <c r="C298" t="s">
         <v>891</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>892</v>
       </c>
       <c r="E298">
         <v>778</v>
       </c>
+      <c r="F298">
+        <v>2</v>
+      </c>
+      <c r="G298">
+        <v>41</v>
+      </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
         <v>18091</v>
       </c>
       <c r="B299" t="s">
         <v>893</v>
       </c>
       <c r="C299" t="s">
         <v>894</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>895</v>
       </c>
       <c r="E299">
         <v>871</v>
       </c>
+      <c r="F299">
+        <v>8</v>
+      </c>
+      <c r="G299">
+        <v>42</v>
+      </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>18092</v>
       </c>
       <c r="B300" t="s">
         <v>896</v>
       </c>
       <c r="C300" t="s">
         <v>897</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>898</v>
       </c>
       <c r="E300">
         <v>973</v>
       </c>
+      <c r="F300">
+        <v>10</v>
+      </c>
+      <c r="G300">
+        <v>52</v>
+      </c>
+      <c r="H300">
+        <v>10</v>
+      </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>18093</v>
       </c>
       <c r="B301" t="s">
         <v>899</v>
       </c>
       <c r="C301" t="s">
         <v>900</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>901</v>
       </c>
       <c r="E301">
         <v>1002</v>
       </c>
+      <c r="F301">
+        <v>10</v>
+      </c>
+      <c r="G301">
+        <v>33</v>
+      </c>
+      <c r="H301">
+        <v>7</v>
+      </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>19384</v>
       </c>
       <c r="B302" t="s">
         <v>902</v>
       </c>
       <c r="C302" t="s">
         <v>903</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>904</v>
       </c>
       <c r="E302">
         <v>1187</v>
       </c>
       <c r="F302">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G302">
-        <v>28</v>
+        <v>40</v>
+      </c>
+      <c r="H302">
+        <v>2</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>19385</v>
       </c>
       <c r="B303" t="s">
         <v>905</v>
       </c>
       <c r="C303" t="s">
         <v>906</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>907</v>
       </c>
       <c r="E303">
         <v>803</v>
       </c>
       <c r="F303">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G303">
-        <v>27</v>
+        <v>35</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
         <v>19386</v>
       </c>
       <c r="B304" t="s">
         <v>908</v>
       </c>
       <c r="C304" t="s">
         <v>909</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>910</v>
       </c>
       <c r="E304">
         <v>1050</v>
       </c>
       <c r="F304">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="G304">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H304">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
         <v>23146</v>
       </c>
       <c r="B305" t="s">
         <v>911</v>
       </c>
       <c r="C305" t="s">
         <v>912</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>913</v>
       </c>
       <c r="E305">
         <v>978</v>
       </c>
       <c r="F305">
+        <v>11</v>
+      </c>
+      <c r="G305">
+        <v>28</v>
+      </c>
+      <c r="H305">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>23147</v>
       </c>
       <c r="B306" t="s">
         <v>914</v>
       </c>
       <c r="C306" t="s">
         <v>915</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>916</v>
       </c>
       <c r="E306">
         <v>749</v>
       </c>
       <c r="F306">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G306">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="H306">
         <v>15</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
         <v>23148</v>
       </c>
       <c r="B307" t="s">
         <v>917</v>
       </c>
       <c r="C307" t="s">
         <v>918</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>919</v>
       </c>
       <c r="E307">
         <v>791</v>
       </c>
       <c r="F307">
         <v>6</v>
       </c>
       <c r="G307">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H307">
         <v>3</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>23149</v>
       </c>
       <c r="B308" t="s">
         <v>920</v>
       </c>
       <c r="C308" t="s">
         <v>921</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E308">
         <v>847</v>
       </c>
       <c r="F308">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G308">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H308">
         <v>4</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>23150</v>
       </c>
       <c r="B309" t="s">
         <v>923</v>
       </c>
       <c r="C309" t="s">
         <v>924</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E309">
         <v>823</v>
       </c>
       <c r="G309">
         <v>13</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
         <v>23151</v>
       </c>
       <c r="B310" t="s">
         <v>926</v>
       </c>
       <c r="C310" t="s">
         <v>927</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>928</v>
       </c>
       <c r="E310">
         <v>966</v>
       </c>
       <c r="F310">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G310">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H310">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
         <v>23152</v>
       </c>
       <c r="B311" t="s">
         <v>929</v>
       </c>
       <c r="C311" t="s">
         <v>930</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>931</v>
       </c>
       <c r="E311">
         <v>1126</v>
       </c>
       <c r="F311">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="G311">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H311">
         <v>15</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>23153</v>
       </c>
       <c r="B312" t="s">
         <v>932</v>
       </c>
       <c r="C312" t="s">
         <v>933</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>934</v>
       </c>
       <c r="E312">
         <v>1066</v>
       </c>
       <c r="F312">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G312">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H312">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
         <v>23154</v>
       </c>
       <c r="B313" t="s">
         <v>935</v>
       </c>
       <c r="C313" t="s">
         <v>936</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>937</v>
       </c>
       <c r="E313">
         <v>1126</v>
       </c>
       <c r="F313">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G313">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H313">
         <v>5</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
         <v>23155</v>
       </c>
       <c r="B314" t="s">
         <v>938</v>
       </c>
       <c r="C314" t="s">
         <v>939</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>940</v>
       </c>
       <c r="E314">
         <v>1115</v>
       </c>
       <c r="F314">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G314">
         <v>17</v>
       </c>
       <c r="H314">
         <v>32</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>23156</v>
       </c>
       <c r="B315" t="s">
         <v>941</v>
       </c>
       <c r="C315" t="s">
         <v>942</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>943</v>
       </c>
       <c r="E315">
         <v>1124</v>
       </c>
       <c r="F315">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G315">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="H315">
         <v>2</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
         <v>23158</v>
       </c>
       <c r="B316" t="s">
         <v>944</v>
       </c>
       <c r="C316" t="s">
         <v>945</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>946</v>
       </c>
       <c r="E316">
         <v>788</v>
       </c>
       <c r="F316">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G316">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="H316">
         <v>5</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
         <v>23159</v>
       </c>
       <c r="B317" t="s">
         <v>944</v>
       </c>
       <c r="C317" t="s">
         <v>947</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>948</v>
       </c>
       <c r="E317">
         <v>736</v>
       </c>
       <c r="F317">
         <v>2</v>
       </c>
       <c r="G317">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H317">
         <v>2</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
         <v>23160</v>
       </c>
       <c r="B318" t="s">
         <v>949</v>
       </c>
       <c r="C318" t="s">
         <v>950</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>951</v>
       </c>
       <c r="E318">
         <v>674</v>
       </c>
       <c r="F318">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="G318">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="H318">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
         <v>23161</v>
       </c>
       <c r="B319" t="s">
         <v>952</v>
       </c>
       <c r="C319" t="s">
         <v>953</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>954</v>
       </c>
       <c r="E319">
         <v>868</v>
       </c>
       <c r="F319">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G319">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H319">
         <v>7</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
         <v>23162</v>
       </c>
       <c r="B320" t="s">
         <v>955</v>
       </c>
       <c r="C320" t="s">
         <v>956</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>957</v>
       </c>
       <c r="E320">
         <v>915</v>
       </c>
       <c r="F320">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="G320">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
         <v>45958</v>
       </c>
       <c r="B321" t="s">
         <v>958</v>
       </c>
       <c r="C321" t="s">
         <v>959</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>960</v>
       </c>
       <c r="E321">
         <v>1387</v>
       </c>
       <c r="F321">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G321">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="H321">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
         <v>45959</v>
       </c>
       <c r="B322" t="s">
         <v>961</v>
       </c>
       <c r="C322" t="s">
         <v>962</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>963</v>
       </c>
       <c r="E322">
         <v>763</v>
       </c>
       <c r="F322">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G322">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="H322">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
         <v>45960</v>
       </c>
       <c r="B323" t="s">
         <v>964</v>
       </c>
       <c r="C323" t="s">
         <v>965</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>966</v>
       </c>
       <c r="E323">
         <v>766</v>
       </c>
       <c r="F323">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G323">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="H323">
         <v>4</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>69971</v>
       </c>
       <c r="B324" t="s">
         <v>967</v>
       </c>
       <c r="C324" t="s">
         <v>968</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>969</v>
       </c>
       <c r="E324">
         <v>1530</v>
       </c>
       <c r="F324">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G324">
-        <v>2</v>
+        <v>36</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
         <v>69972</v>
       </c>
       <c r="B325" t="s">
         <v>970</v>
       </c>
       <c r="C325" t="s">
         <v>971</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>972</v>
       </c>
       <c r="E325">
         <v>775</v>
       </c>
       <c r="F325">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="G325">
-        <v>32</v>
+        <v>40</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
         <v>69973</v>
       </c>
       <c r="B326" t="s">
         <v>973</v>
       </c>
       <c r="C326" t="s">
         <v>974</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>975</v>
       </c>
       <c r="E326">
         <v>1146</v>
       </c>
       <c r="F326">
         <v>2</v>
       </c>
       <c r="G326">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H326">
         <v>2</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
         <v>69974</v>
       </c>
       <c r="B327" t="s">
         <v>976</v>
       </c>
       <c r="C327" t="s">
         <v>977</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>978</v>
       </c>
       <c r="E327">
         <v>1170</v>
       </c>
       <c r="F327">
         <v>2</v>
       </c>
       <c r="G327">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>69975</v>
       </c>
       <c r="B328" t="s">
         <v>979</v>
       </c>
       <c r="C328" t="s">
         <v>980</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>981</v>
       </c>
       <c r="E328">
         <v>1651</v>
       </c>
       <c r="F328">
         <v>96</v>
       </c>
       <c r="G328">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H328">
         <v>2</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
         <v>69976</v>
       </c>
       <c r="B329" t="s">
         <v>982</v>
       </c>
       <c r="C329" t="s">
         <v>983</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>984</v>
       </c>
       <c r="E329">
         <v>1374</v>
       </c>
       <c r="F329">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G329">
-        <v>49</v>
+        <v>64</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
         <v>69977</v>
       </c>
       <c r="B330" t="s">
         <v>985</v>
       </c>
       <c r="C330" t="s">
         <v>986</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>987</v>
       </c>
       <c r="E330">
         <v>1211</v>
       </c>
       <c r="F330">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="G330">
-        <v>49</v>
+        <v>65</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>69978</v>
       </c>
       <c r="B331" t="s">
         <v>988</v>
       </c>
       <c r="C331" t="s">
         <v>989</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>990</v>
       </c>
       <c r="E331">
         <v>1127</v>
       </c>
       <c r="F331">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G331">
-        <v>41</v>
+        <v>51</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
         <v>69979</v>
       </c>
       <c r="B332" t="s">
         <v>991</v>
       </c>
       <c r="C332" t="s">
         <v>992</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>993</v>
       </c>
       <c r="E332">
         <v>1089</v>
       </c>
       <c r="F332">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G332">
-        <v>45</v>
+        <v>56</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
         <v>69980</v>
       </c>
       <c r="B333" t="s">
         <v>994</v>
       </c>
       <c r="C333" t="s">
         <v>995</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>996</v>
       </c>
       <c r="E333">
         <v>1181</v>
       </c>
       <c r="F333">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="G333">
-        <v>48</v>
+        <v>63</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
         <v>69981</v>
       </c>
       <c r="B334" t="s">
         <v>997</v>
       </c>
       <c r="C334" t="s">
         <v>998</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>999</v>
       </c>
       <c r="E334">
         <v>1060</v>
       </c>
       <c r="F334">
         <v>2</v>
       </c>
       <c r="G334">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="H334">
         <v>2</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
         <v>69982</v>
       </c>
       <c r="B335" t="s">
         <v>1000</v>
       </c>
       <c r="C335" t="s">
         <v>1001</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="E335">
         <v>1209</v>
       </c>
       <c r="F335">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="G335">
-        <v>72</v>
+        <v>86</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>69983</v>
       </c>
       <c r="B336" t="s">
         <v>1003</v>
       </c>
       <c r="C336" t="s">
         <v>1004</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="E336">
         <v>1320</v>
       </c>
       <c r="F336">
         <v>74</v>
       </c>
       <c r="G336">
         <v>51</v>
       </c>
       <c r="H336">
         <v>5</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>69984</v>
       </c>
       <c r="B337" t="s">
         <v>1006</v>
       </c>
       <c r="C337" t="s">
         <v>1007</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="E337">
         <v>1141</v>
       </c>
       <c r="F337">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G337">
         <v>43</v>
       </c>
       <c r="H337">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>69985</v>
       </c>
       <c r="B338" t="s">
         <v>1009</v>
       </c>
       <c r="C338" t="s">
         <v>1010</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="E338">
         <v>1236</v>
       </c>
       <c r="F338">
         <v>9</v>
       </c>
       <c r="G338">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H338">
         <v>19</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>69986</v>
       </c>
       <c r="B339" t="s">
         <v>1012</v>
       </c>
       <c r="C339" t="s">
         <v>1013</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="E339">
         <v>1684</v>
       </c>
       <c r="F339">
         <v>8</v>
       </c>
       <c r="G339">
@@ -13347,181 +14214,181 @@
       </c>
       <c r="G340">
         <v>78</v>
       </c>
       <c r="H340">
         <v>7</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>69988</v>
       </c>
       <c r="B341" t="s">
         <v>1018</v>
       </c>
       <c r="C341" t="s">
         <v>1019</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="E341">
         <v>1603</v>
       </c>
       <c r="F341">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G341">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H341">
         <v>5</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
         <v>77853</v>
       </c>
       <c r="B342" t="s">
         <v>1021</v>
       </c>
       <c r="C342" t="s">
         <v>1022</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="E342">
         <v>1191</v>
       </c>
       <c r="F342">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G342">
-        <v>57</v>
+        <v>128</v>
       </c>
       <c r="H342">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
         <v>77854</v>
       </c>
       <c r="B343" t="s">
         <v>1024</v>
       </c>
       <c r="C343" t="s">
         <v>1025</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="E343">
         <v>647</v>
       </c>
       <c r="G343">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="H343">
         <v>3</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
         <v>77855</v>
       </c>
       <c r="B344" t="s">
         <v>1027</v>
       </c>
       <c r="C344" t="s">
         <v>1028</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="E344">
         <v>846</v>
       </c>
       <c r="F344">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G344">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="H344">
         <v>8</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
         <v>77856</v>
       </c>
       <c r="B345" t="s">
         <v>1030</v>
       </c>
       <c r="C345" t="s">
         <v>1031</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="E345">
         <v>1217</v>
       </c>
       <c r="F345">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G345">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>77857</v>
       </c>
       <c r="B346" t="s">
         <v>1033</v>
       </c>
       <c r="C346" t="s">
         <v>1034</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="E346">
         <v>1239</v>
       </c>
       <c r="F346">
+        <v>58</v>
+      </c>
+      <c r="G346">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="H346">
         <v>14</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>77858</v>
       </c>
       <c r="B347" t="s">
         <v>1036</v>
       </c>
       <c r="C347" t="s">
         <v>1037</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="E347">
         <v>1317</v>
       </c>
       <c r="F347">
         <v>3</v>
       </c>
       <c r="G347">
@@ -15427,51 +16294,51 @@
       </c>
       <c r="H423">
         <v>6</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
         <v>78181</v>
       </c>
       <c r="B424" t="s">
         <v>1262</v>
       </c>
       <c r="C424" t="s">
         <v>1263</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="E424">
         <v>2941</v>
       </c>
       <c r="F424">
         <v>23</v>
       </c>
       <c r="G424">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H424">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
         <v>78182</v>
       </c>
       <c r="B425" t="s">
         <v>1265</v>
       </c>
       <c r="C425" t="s">
         <v>1266</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="E425">
         <v>699</v>
       </c>
       <c r="F425">
         <v>2</v>
       </c>
       <c r="G425">
@@ -15502,51 +16369,51 @@
       </c>
       <c r="G426">
         <v>25</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
         <v>78184</v>
       </c>
       <c r="B427" t="s">
         <v>1271</v>
       </c>
       <c r="C427" t="s">
         <v>1272</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="E427">
         <v>897</v>
       </c>
       <c r="F427">
         <v>26</v>
       </c>
       <c r="G427">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H427">
         <v>1</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
         <v>78185</v>
       </c>
       <c r="B428" t="s">
         <v>1274</v>
       </c>
       <c r="C428" t="s">
         <v>1275</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="E428">
         <v>1045</v>
       </c>
       <c r="F428">
         <v>10</v>
       </c>
       <c r="G428">
@@ -15603,545 +16470,545 @@
       </c>
       <c r="G430">
         <v>44</v>
       </c>
       <c r="H430">
         <v>5</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
         <v>79394</v>
       </c>
       <c r="B431" t="s">
         <v>1283</v>
       </c>
       <c r="C431" t="s">
         <v>1284</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="E431">
         <v>820</v>
       </c>
       <c r="F431">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G431">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
         <v>79395</v>
       </c>
       <c r="B432" t="s">
         <v>1286</v>
       </c>
       <c r="C432" t="s">
         <v>1287</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="E432">
         <v>908</v>
       </c>
       <c r="F432">
         <v>15</v>
       </c>
       <c r="G432">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H432">
         <v>1</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
         <v>79396</v>
       </c>
       <c r="B433" t="s">
         <v>1289</v>
       </c>
       <c r="C433" t="s">
         <v>1290</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="E433">
         <v>1167</v>
       </c>
       <c r="F433">
         <v>9</v>
       </c>
       <c r="G433">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="H433">
         <v>14</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
         <v>79397</v>
       </c>
       <c r="B434" t="s">
         <v>1292</v>
       </c>
       <c r="C434" t="s">
         <v>1293</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="E434">
         <v>1310</v>
       </c>
       <c r="F434">
         <v>44</v>
       </c>
       <c r="G434">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="H434">
         <v>1</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
         <v>81862</v>
       </c>
       <c r="B435" t="s">
         <v>1295</v>
       </c>
       <c r="C435" t="s">
         <v>1296</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="E435">
         <v>714</v>
       </c>
       <c r="F435">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G435">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="H435">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
         <v>81863</v>
       </c>
       <c r="B436" t="s">
         <v>1298</v>
       </c>
       <c r="C436" t="s">
         <v>1299</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="E436">
         <v>647</v>
       </c>
       <c r="F436">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G436">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H436">
         <v>5</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
         <v>81864</v>
       </c>
       <c r="B437" t="s">
         <v>1301</v>
       </c>
       <c r="C437" t="s">
         <v>1302</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="E437">
         <v>769</v>
       </c>
       <c r="F437">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G437">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="H437">
-        <v>26</v>
+        <v>47</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
         <v>81865</v>
       </c>
       <c r="B438" t="s">
         <v>1304</v>
       </c>
       <c r="C438" t="s">
         <v>1305</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>1306</v>
       </c>
       <c r="E438">
         <v>761</v>
       </c>
       <c r="F438">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G438">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H438">
         <v>3</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
         <v>81866</v>
       </c>
       <c r="B439" t="s">
         <v>1307</v>
       </c>
       <c r="C439" t="s">
         <v>1308</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="E439">
         <v>845</v>
       </c>
       <c r="F439">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G439">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="H439">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
         <v>81867</v>
       </c>
       <c r="B440" t="s">
         <v>1310</v>
       </c>
       <c r="C440" t="s">
         <v>1311</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>1312</v>
       </c>
       <c r="E440">
         <v>892</v>
       </c>
       <c r="F440">
         <v>4</v>
       </c>
       <c r="G440">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="H440">
         <v>4</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
         <v>81868</v>
       </c>
       <c r="B441" t="s">
         <v>1313</v>
       </c>
       <c r="C441" t="s">
         <v>1314</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="E441">
         <v>984</v>
       </c>
       <c r="F441">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="G441">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H441">
         <v>3</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
         <v>81869</v>
       </c>
       <c r="B442" t="s">
         <v>1316</v>
       </c>
       <c r="C442" t="s">
         <v>1317</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="E442">
         <v>951</v>
       </c>
       <c r="F442">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G442">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="H442">
         <v>9</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
         <v>81870</v>
       </c>
       <c r="B443" t="s">
         <v>1319</v>
       </c>
       <c r="C443" t="s">
         <v>1320</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="E443">
         <v>1147</v>
       </c>
       <c r="F443">
         <v>14</v>
       </c>
       <c r="G443">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H443">
         <v>1</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
         <v>81871</v>
       </c>
       <c r="B444" t="s">
         <v>1322</v>
       </c>
       <c r="C444" t="s">
         <v>1323</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>1324</v>
       </c>
       <c r="E444">
         <v>1078</v>
       </c>
       <c r="F444">
         <v>24</v>
       </c>
       <c r="G444">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="H444">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
         <v>81872</v>
       </c>
       <c r="B445" t="s">
         <v>1325</v>
       </c>
       <c r="C445" t="s">
         <v>1326</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="E445">
         <v>1079</v>
       </c>
       <c r="F445">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G445">
-        <v>121</v>
+        <v>98</v>
       </c>
       <c r="H445">
         <v>5</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
         <v>81873</v>
       </c>
       <c r="B446" t="s">
         <v>1328</v>
       </c>
       <c r="C446" t="s">
         <v>1329</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="E446">
         <v>989</v>
       </c>
       <c r="F446">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G446">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="H446">
         <v>7</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
         <v>81874</v>
       </c>
       <c r="B447" t="s">
         <v>1331</v>
       </c>
       <c r="C447" t="s">
         <v>1332</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="E447">
         <v>955</v>
       </c>
       <c r="F447">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G447">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="H447">
         <v>2</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
         <v>81875</v>
       </c>
       <c r="B448" t="s">
         <v>1334</v>
       </c>
       <c r="C448" t="s">
         <v>1335</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>1336</v>
       </c>
       <c r="E448">
         <v>947</v>
       </c>
       <c r="F448">
         <v>5</v>
       </c>
       <c r="G448">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="H448">
         <v>1</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
         <v>81876</v>
       </c>
       <c r="B449" t="s">
         <v>1337</v>
       </c>
       <c r="C449" t="s">
         <v>1338</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="E449">
         <v>1055</v>
       </c>
       <c r="F449">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G449">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H449">
         <v>4</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
         <v>81877</v>
       </c>
       <c r="B450" t="s">
         <v>1340</v>
       </c>
       <c r="C450" t="s">
         <v>1341</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="E450">
         <v>1228</v>
       </c>
       <c r="F450">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G450">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H450">
         <v>7</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
         <v>81878</v>
       </c>
       <c r="B451" t="s">
         <v>1343</v>
       </c>
       <c r="C451" t="s">
         <v>1344</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="E451">
         <v>1261</v>
       </c>
       <c r="F451">
         <v>2</v>
       </c>
       <c r="G451">
@@ -16172,181 +17039,181 @@
       </c>
       <c r="H452">
         <v>2</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
         <v>81880</v>
       </c>
       <c r="B453" t="s">
         <v>1349</v>
       </c>
       <c r="C453" t="s">
         <v>1350</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="E453">
         <v>1526</v>
       </c>
       <c r="F453">
         <v>14</v>
       </c>
       <c r="G453">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="H453">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
         <v>81881</v>
       </c>
       <c r="B454" t="s">
         <v>1352</v>
       </c>
       <c r="C454" t="s">
         <v>1353</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="E454">
         <v>1419</v>
       </c>
       <c r="F454">
         <v>5</v>
       </c>
       <c r="G454">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="H454">
         <v>3</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
         <v>81882</v>
       </c>
       <c r="B455" t="s">
         <v>1355</v>
       </c>
       <c r="C455" t="s">
         <v>1356</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="E455">
         <v>1096</v>
       </c>
       <c r="F455">
         <v>4</v>
       </c>
       <c r="G455">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H455">
         <v>2</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
         <v>81883</v>
       </c>
       <c r="B456" t="s">
         <v>1358</v>
       </c>
       <c r="C456" t="s">
         <v>1359</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>1360</v>
       </c>
       <c r="E456">
         <v>1277</v>
       </c>
       <c r="F456">
         <v>8</v>
       </c>
       <c r="G456">
         <v>57</v>
       </c>
       <c r="H456">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
         <v>81884</v>
       </c>
       <c r="B457" t="s">
         <v>1361</v>
       </c>
       <c r="C457" t="s">
         <v>1362</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="E457">
         <v>2488</v>
       </c>
       <c r="F457">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G457">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H457">
         <v>2</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
         <v>81885</v>
       </c>
       <c r="B458" t="s">
         <v>1364</v>
       </c>
       <c r="C458" t="s">
         <v>1365</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>1366</v>
       </c>
       <c r="E458">
         <v>1689</v>
       </c>
       <c r="F458">
         <v>10</v>
       </c>
       <c r="G458">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H458">
         <v>2</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459">
         <v>81886</v>
       </c>
       <c r="B459" t="s">
         <v>1367</v>
       </c>
       <c r="C459" t="s">
         <v>1368</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="E459">
         <v>1530</v>
       </c>
       <c r="F459">
         <v>17</v>
       </c>
       <c r="G459">
@@ -16380,51 +17247,51 @@
       </c>
       <c r="H460">
         <v>1</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
         <v>81888</v>
       </c>
       <c r="B461" t="s">
         <v>1373</v>
       </c>
       <c r="C461" t="s">
         <v>1374</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="E461">
         <v>1314</v>
       </c>
       <c r="F461">
         <v>6</v>
       </c>
       <c r="G461">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="H461">
         <v>3</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
         <v>81889</v>
       </c>
       <c r="B462" t="s">
         <v>1376</v>
       </c>
       <c r="C462" t="s">
         <v>1377</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="E462">
         <v>1765</v>
       </c>
       <c r="G462">
         <v>20</v>
       </c>
       <c r="H462">
@@ -16556,685 +17423,3011 @@
       </c>
       <c r="G467">
         <v>117</v>
       </c>
       <c r="H467">
         <v>11</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
         <v>81895</v>
       </c>
       <c r="B468" t="s">
         <v>1394</v>
       </c>
       <c r="C468" t="s">
         <v>1395</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="E468">
         <v>1263</v>
       </c>
       <c r="F468">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G468">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H468">
         <v>4</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
         <v>82100</v>
       </c>
       <c r="B469" t="s">
         <v>1397</v>
       </c>
       <c r="C469" t="s">
         <v>1398</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="E469">
         <v>1313</v>
       </c>
       <c r="F469">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G469">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H469">
         <v>2</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
         <v>87193</v>
       </c>
       <c r="B470" t="s">
         <v>1400</v>
       </c>
       <c r="C470" t="s">
         <v>1401</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="E470">
         <v>1258</v>
       </c>
+      <c r="F470">
+        <v>36</v>
+      </c>
+      <c r="G470">
+        <v>94</v>
+      </c>
+      <c r="H470">
+        <v>6</v>
+      </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
         <v>87194</v>
       </c>
       <c r="B471" t="s">
         <v>1403</v>
       </c>
       <c r="C471" t="s">
         <v>1404</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="E471">
         <v>504</v>
       </c>
+      <c r="F471">
+        <v>7</v>
+      </c>
+      <c r="G471">
+        <v>33</v>
+      </c>
+      <c r="H471">
+        <v>7</v>
+      </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
         <v>87195</v>
       </c>
       <c r="B472" t="s">
         <v>1406</v>
       </c>
       <c r="C472" t="s">
         <v>1407</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="E472">
         <v>593</v>
       </c>
+      <c r="F472">
+        <v>4</v>
+      </c>
+      <c r="G472">
+        <v>40</v>
+      </c>
+      <c r="H472">
+        <v>14</v>
+      </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
         <v>87196</v>
       </c>
       <c r="B473" t="s">
         <v>1409</v>
       </c>
       <c r="C473" t="s">
         <v>1410</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="E473">
         <v>677</v>
       </c>
+      <c r="F473">
+        <v>3</v>
+      </c>
+      <c r="G473">
+        <v>23</v>
+      </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
         <v>87197</v>
       </c>
       <c r="B474" t="s">
         <v>1412</v>
       </c>
       <c r="C474" t="s">
         <v>1413</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="E474">
         <v>765</v>
       </c>
+      <c r="F474">
+        <v>20</v>
+      </c>
+      <c r="G474">
+        <v>33</v>
+      </c>
+      <c r="H474">
+        <v>19</v>
+      </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
         <v>87198</v>
       </c>
       <c r="B475" t="s">
         <v>1415</v>
       </c>
       <c r="C475" t="s">
         <v>1416</v>
       </c>
       <c r="D475" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="E475">
         <v>927</v>
       </c>
+      <c r="F475">
+        <v>15</v>
+      </c>
+      <c r="G475">
+        <v>25</v>
+      </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476">
         <v>87199</v>
       </c>
       <c r="B476" t="s">
         <v>1418</v>
       </c>
       <c r="C476" t="s">
         <v>1419</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="E476">
         <v>1012</v>
       </c>
+      <c r="F476">
+        <v>2</v>
+      </c>
+      <c r="G476">
+        <v>20</v>
+      </c>
+      <c r="H476">
+        <v>2</v>
+      </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
         <v>87200</v>
       </c>
       <c r="B477" t="s">
         <v>1421</v>
       </c>
       <c r="C477" t="s">
         <v>1422</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="E477">
         <v>962</v>
       </c>
+      <c r="F477">
+        <v>6</v>
+      </c>
+      <c r="G477">
+        <v>32</v>
+      </c>
+      <c r="H477">
+        <v>2</v>
+      </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
         <v>87201</v>
       </c>
       <c r="B478" t="s">
         <v>1424</v>
       </c>
       <c r="C478" t="s">
         <v>1425</v>
       </c>
       <c r="D478" s="1" t="s">
         <v>1426</v>
       </c>
       <c r="E478">
         <v>1111</v>
       </c>
+      <c r="F478">
+        <v>9</v>
+      </c>
+      <c r="G478">
+        <v>47</v>
+      </c>
+      <c r="H478">
+        <v>6</v>
+      </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
         <v>87202</v>
       </c>
       <c r="B479" t="s">
         <v>1427</v>
       </c>
       <c r="C479" t="s">
         <v>1428</v>
       </c>
       <c r="D479" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="E479">
         <v>871</v>
       </c>
+      <c r="F479">
+        <v>2</v>
+      </c>
+      <c r="G479">
+        <v>21</v>
+      </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
         <v>87203</v>
       </c>
       <c r="B480" t="s">
         <v>1430</v>
       </c>
       <c r="C480" t="s">
         <v>1431</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="E480">
         <v>1063</v>
       </c>
+      <c r="F480">
+        <v>5</v>
+      </c>
+      <c r="G480">
+        <v>31</v>
+      </c>
+      <c r="H480">
+        <v>1</v>
+      </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
         <v>87204</v>
       </c>
       <c r="B481" t="s">
         <v>1433</v>
       </c>
       <c r="C481" t="s">
         <v>1434</v>
       </c>
       <c r="D481" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="E481">
         <v>1167</v>
       </c>
+      <c r="F481">
+        <v>27</v>
+      </c>
+      <c r="G481">
+        <v>40</v>
+      </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482">
         <v>87205</v>
       </c>
       <c r="B482" t="s">
         <v>1436</v>
       </c>
       <c r="C482" t="s">
         <v>1437</v>
       </c>
       <c r="D482" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="E482">
         <v>1218</v>
       </c>
+      <c r="F482">
+        <v>3</v>
+      </c>
+      <c r="G482">
+        <v>44</v>
+      </c>
+      <c r="H482">
+        <v>1</v>
+      </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
         <v>87206</v>
       </c>
       <c r="B483" t="s">
         <v>1439</v>
       </c>
       <c r="C483" t="s">
         <v>1440</v>
       </c>
       <c r="D483" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="E483">
         <v>1280</v>
       </c>
+      <c r="F483">
+        <v>14</v>
+      </c>
+      <c r="G483">
+        <v>41</v>
+      </c>
+      <c r="H483">
+        <v>9</v>
+      </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
         <v>87207</v>
       </c>
       <c r="B484" t="s">
         <v>1442</v>
       </c>
       <c r="C484" t="s">
         <v>1443</v>
       </c>
       <c r="D484" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="E484">
         <v>1222</v>
       </c>
+      <c r="F484">
+        <v>11</v>
+      </c>
+      <c r="G484">
+        <v>59</v>
+      </c>
+      <c r="H484">
+        <v>2</v>
+      </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
         <v>87208</v>
       </c>
       <c r="B485" t="s">
         <v>1445</v>
       </c>
       <c r="C485" t="s">
         <v>1446</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="E485">
         <v>1208</v>
       </c>
+      <c r="F485">
+        <v>17</v>
+      </c>
+      <c r="G485">
+        <v>35</v>
+      </c>
+      <c r="H485">
+        <v>5</v>
+      </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
         <v>87209</v>
       </c>
       <c r="B486" t="s">
         <v>1448</v>
       </c>
       <c r="C486" t="s">
         <v>1449</v>
       </c>
       <c r="D486" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="E486">
         <v>1248</v>
       </c>
+      <c r="F486">
+        <v>12</v>
+      </c>
+      <c r="G486">
+        <v>49</v>
+      </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
         <v>87210</v>
       </c>
       <c r="B487" t="s">
         <v>1451</v>
       </c>
       <c r="C487" t="s">
         <v>1452</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="E487">
         <v>1848</v>
       </c>
+      <c r="F487">
+        <v>16</v>
+      </c>
+      <c r="G487">
+        <v>73</v>
+      </c>
+      <c r="H487">
+        <v>7</v>
+      </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
         <v>87211</v>
       </c>
       <c r="B488" t="s">
         <v>1454</v>
       </c>
       <c r="C488" t="s">
         <v>1455</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="E488">
         <v>1925</v>
       </c>
+      <c r="F488">
+        <v>42</v>
+      </c>
+      <c r="G488">
+        <v>86</v>
+      </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
         <v>87212</v>
       </c>
       <c r="B489" t="s">
         <v>1457</v>
       </c>
       <c r="C489" t="s">
         <v>1458</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="E489">
         <v>1315</v>
       </c>
+      <c r="F489">
+        <v>37</v>
+      </c>
+      <c r="G489">
+        <v>71</v>
+      </c>
+      <c r="H489">
+        <v>10</v>
+      </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
         <v>87213</v>
       </c>
       <c r="B490" t="s">
         <v>1460</v>
       </c>
       <c r="C490" t="s">
         <v>1461</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="E490">
         <v>1188</v>
       </c>
+      <c r="F490">
+        <v>7</v>
+      </c>
+      <c r="G490">
+        <v>25</v>
+      </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
         <v>87214</v>
       </c>
       <c r="B491" t="s">
         <v>1463</v>
       </c>
       <c r="C491" t="s">
         <v>1464</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="E491">
         <v>1121</v>
       </c>
+      <c r="F491">
+        <v>8</v>
+      </c>
+      <c r="G491">
+        <v>27</v>
+      </c>
+      <c r="H491">
+        <v>4</v>
+      </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
         <v>87767</v>
       </c>
       <c r="B492" t="s">
         <v>1466</v>
       </c>
       <c r="C492" t="s">
         <v>1467</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="E492">
         <v>396</v>
       </c>
       <c r="G492">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="H492">
         <v>1</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
         <v>87768</v>
       </c>
       <c r="B493" t="s">
         <v>1469</v>
       </c>
       <c r="C493" t="s">
         <v>1470</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="E493">
         <v>517</v>
       </c>
       <c r="F493">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G493">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="H493">
         <v>18</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
         <v>87769</v>
       </c>
       <c r="B494" t="s">
         <v>1472</v>
       </c>
       <c r="C494" t="s">
         <v>1473</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="E494">
         <v>555</v>
       </c>
       <c r="F494">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G494">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="H494">
         <v>5</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
         <v>87770</v>
       </c>
       <c r="B495" t="s">
         <v>1475</v>
       </c>
       <c r="C495" t="s">
         <v>1476</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="E495">
         <v>659</v>
       </c>
       <c r="F495">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G495">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H495">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496">
         <v>87771</v>
       </c>
       <c r="B496" t="s">
         <v>1478</v>
       </c>
       <c r="C496" t="s">
         <v>1479</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="E496">
         <v>763</v>
       </c>
       <c r="F496">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G496">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H496">
         <v>1</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497">
         <v>87772</v>
       </c>
       <c r="B497" t="s">
         <v>1481</v>
       </c>
       <c r="C497" t="s">
         <v>1482</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="E497">
         <v>896</v>
       </c>
       <c r="F497">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G497">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498">
         <v>87773</v>
       </c>
       <c r="B498" t="s">
         <v>1484</v>
       </c>
       <c r="C498" t="s">
         <v>1485</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="E498">
         <v>1108</v>
       </c>
       <c r="F498">
         <v>3</v>
       </c>
       <c r="G498">
         <v>34</v>
       </c>
       <c r="H498">
         <v>4</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499">
         <v>87774</v>
       </c>
       <c r="B499" t="s">
         <v>1487</v>
       </c>
       <c r="C499" t="s">
         <v>1488</v>
       </c>
       <c r="D499" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="E499">
         <v>933</v>
       </c>
       <c r="F499">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G499">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H499">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500">
         <v>87775</v>
       </c>
       <c r="B500" t="s">
         <v>1490</v>
       </c>
       <c r="C500" t="s">
         <v>1491</v>
       </c>
       <c r="D500" s="1" t="s">
         <v>1492</v>
       </c>
       <c r="E500">
         <v>1223</v>
       </c>
       <c r="F500">
         <v>3</v>
       </c>
       <c r="G500">
         <v>38</v>
       </c>
       <c r="H500">
         <v>5</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>88374</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E501">
+        <v>853</v>
+      </c>
+      <c r="F501">
+        <v>4</v>
+      </c>
+      <c r="G501">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>88375</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E502">
+        <v>1919</v>
+      </c>
+      <c r="F502">
+        <v>24</v>
+      </c>
+      <c r="G502">
+        <v>27</v>
+      </c>
+      <c r="H502">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>88376</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E503">
+        <v>701</v>
+      </c>
+      <c r="F503">
+        <v>4</v>
+      </c>
+      <c r="G503">
+        <v>32</v>
+      </c>
+      <c r="H503">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>88377</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E504">
+        <v>647</v>
+      </c>
+      <c r="F504">
+        <v>4</v>
+      </c>
+      <c r="G504">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>88378</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E505">
+        <v>629</v>
+      </c>
+      <c r="F505">
+        <v>10</v>
+      </c>
+      <c r="G505">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>88379</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E506">
+        <v>719</v>
+      </c>
+      <c r="F506">
+        <v>26</v>
+      </c>
+      <c r="G506">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>88380</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E507">
+        <v>907</v>
+      </c>
+      <c r="F507">
+        <v>7</v>
+      </c>
+      <c r="G507">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>88381</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E508">
+        <v>856</v>
+      </c>
+      <c r="F508">
+        <v>27</v>
+      </c>
+      <c r="G508">
+        <v>36</v>
+      </c>
+      <c r="H508">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>88382</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E509">
+        <v>748</v>
+      </c>
+      <c r="F509">
+        <v>24</v>
+      </c>
+      <c r="G509">
+        <v>46</v>
+      </c>
+      <c r="H509">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>88383</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E510">
+        <v>752</v>
+      </c>
+      <c r="F510">
+        <v>15</v>
+      </c>
+      <c r="G510">
+        <v>39</v>
+      </c>
+      <c r="H510">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>88384</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E511">
+        <v>798</v>
+      </c>
+      <c r="F511">
+        <v>2</v>
+      </c>
+      <c r="G511">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>88385</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E512">
+        <v>833</v>
+      </c>
+      <c r="F512">
+        <v>62</v>
+      </c>
+      <c r="G512">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>88386</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E513">
+        <v>785</v>
+      </c>
+      <c r="F513">
+        <v>7</v>
+      </c>
+      <c r="G513">
+        <v>25</v>
+      </c>
+      <c r="H513">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>88387</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E514">
+        <v>956</v>
+      </c>
+      <c r="F514">
+        <v>42</v>
+      </c>
+      <c r="G514">
+        <v>48</v>
+      </c>
+      <c r="H514">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>88388</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E515">
+        <v>958</v>
+      </c>
+      <c r="F515">
+        <v>21</v>
+      </c>
+      <c r="G515">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>88389</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E516">
+        <v>873</v>
+      </c>
+      <c r="F516">
+        <v>2</v>
+      </c>
+      <c r="G516">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>88390</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E517">
+        <v>808</v>
+      </c>
+      <c r="F517">
+        <v>19</v>
+      </c>
+      <c r="G517">
+        <v>23</v>
+      </c>
+      <c r="H517">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>88391</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E518">
+        <v>737</v>
+      </c>
+      <c r="F518">
+        <v>8</v>
+      </c>
+      <c r="G518">
+        <v>18</v>
+      </c>
+      <c r="H518">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>88392</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E519">
+        <v>814</v>
+      </c>
+      <c r="F519">
+        <v>14</v>
+      </c>
+      <c r="G519">
+        <v>44</v>
+      </c>
+      <c r="H519">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>88393</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E520">
+        <v>827</v>
+      </c>
+      <c r="F520">
+        <v>4</v>
+      </c>
+      <c r="G520">
+        <v>29</v>
+      </c>
+      <c r="H520">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>88394</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E521">
+        <v>778</v>
+      </c>
+      <c r="F521">
+        <v>4</v>
+      </c>
+      <c r="G521">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>88395</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E522">
+        <v>863</v>
+      </c>
+      <c r="F522">
+        <v>29</v>
+      </c>
+      <c r="G522">
+        <v>29</v>
+      </c>
+      <c r="H522">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>88396</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E523">
+        <v>254</v>
+      </c>
+      <c r="F523">
+        <v>4</v>
+      </c>
+      <c r="G523">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>88397</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E524">
+        <v>1136</v>
+      </c>
+      <c r="F524">
+        <v>11</v>
+      </c>
+      <c r="G524">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>88398</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E525">
+        <v>1028</v>
+      </c>
+      <c r="F525">
+        <v>10</v>
+      </c>
+      <c r="G525">
+        <v>20</v>
+      </c>
+      <c r="H525">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>88399</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E526">
+        <v>1014</v>
+      </c>
+      <c r="F526">
+        <v>5</v>
+      </c>
+      <c r="G526">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>88400</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E527">
+        <v>1063</v>
+      </c>
+      <c r="F527">
+        <v>12</v>
+      </c>
+      <c r="G527">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>88401</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E528">
+        <v>836</v>
+      </c>
+      <c r="F528">
+        <v>2</v>
+      </c>
+      <c r="G528">
+        <v>28</v>
+      </c>
+      <c r="H528">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>88402</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E529">
+        <v>853</v>
+      </c>
+      <c r="F529">
+        <v>9</v>
+      </c>
+      <c r="G529">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>88403</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E530">
+        <v>950</v>
+      </c>
+      <c r="F530">
+        <v>27</v>
+      </c>
+      <c r="G530">
+        <v>38</v>
+      </c>
+      <c r="H530">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>88404</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E531">
+        <v>971</v>
+      </c>
+      <c r="F531">
+        <v>1</v>
+      </c>
+      <c r="G531">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>88405</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E532">
+        <v>832</v>
+      </c>
+      <c r="F532">
+        <v>11</v>
+      </c>
+      <c r="G532">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>88406</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E533">
+        <v>753</v>
+      </c>
+      <c r="F533">
+        <v>6</v>
+      </c>
+      <c r="G533">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>88407</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E534">
+        <v>837</v>
+      </c>
+      <c r="F534">
+        <v>6</v>
+      </c>
+      <c r="G534">
+        <v>26</v>
+      </c>
+      <c r="H534">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>88408</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E535">
+        <v>1025</v>
+      </c>
+      <c r="F535">
+        <v>5</v>
+      </c>
+      <c r="G535">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>88409</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E536">
+        <v>852</v>
+      </c>
+      <c r="F536">
+        <v>8</v>
+      </c>
+      <c r="G536">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>88410</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E537">
+        <v>1104</v>
+      </c>
+      <c r="F537">
+        <v>86</v>
+      </c>
+      <c r="G537">
+        <v>47</v>
+      </c>
+      <c r="H537">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>88411</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E538">
+        <v>180</v>
+      </c>
+      <c r="F538">
+        <v>1</v>
+      </c>
+      <c r="G538">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>88412</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E539">
+        <v>1001</v>
+      </c>
+      <c r="F539">
+        <v>12</v>
+      </c>
+      <c r="G539">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>88413</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E540">
+        <v>953</v>
+      </c>
+      <c r="F540">
+        <v>12</v>
+      </c>
+      <c r="G540">
+        <v>35</v>
+      </c>
+      <c r="H540">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>88414</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E541">
+        <v>829</v>
+      </c>
+      <c r="F541">
+        <v>1</v>
+      </c>
+      <c r="G541">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>88415</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E542">
+        <v>732</v>
+      </c>
+      <c r="F542">
+        <v>2</v>
+      </c>
+      <c r="G542">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>88416</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E543">
+        <v>802</v>
+      </c>
+      <c r="F543">
+        <v>3</v>
+      </c>
+      <c r="G543">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>88417</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E544">
+        <v>803</v>
+      </c>
+      <c r="F544">
+        <v>5</v>
+      </c>
+      <c r="G544">
+        <v>26</v>
+      </c>
+      <c r="H544">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>88418</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E545">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>88419</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E546">
+        <v>847</v>
+      </c>
+      <c r="F546">
+        <v>4</v>
+      </c>
+      <c r="G546">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>88420</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E547">
+        <v>852</v>
+      </c>
+      <c r="F547">
+        <v>8</v>
+      </c>
+      <c r="G547">
+        <v>18</v>
+      </c>
+      <c r="H547">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>88421</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E548">
+        <v>843</v>
+      </c>
+      <c r="F548">
+        <v>1</v>
+      </c>
+      <c r="G548">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>88422</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E549">
+        <v>867</v>
+      </c>
+      <c r="F549">
+        <v>7</v>
+      </c>
+      <c r="G549">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>88423</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E550">
+        <v>860</v>
+      </c>
+      <c r="F550">
+        <v>2</v>
+      </c>
+      <c r="G550">
+        <v>11</v>
+      </c>
+      <c r="H550">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>88424</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E551">
+        <v>1104</v>
+      </c>
+      <c r="F551">
+        <v>35</v>
+      </c>
+      <c r="G551">
+        <v>39</v>
+      </c>
+      <c r="H551">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>88425</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E552">
+        <v>920</v>
+      </c>
+      <c r="F552">
+        <v>18</v>
+      </c>
+      <c r="G552">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>88426</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E553">
+        <v>834</v>
+      </c>
+      <c r="F553">
+        <v>1</v>
+      </c>
+      <c r="G553">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>88427</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E554">
+        <v>903</v>
+      </c>
+      <c r="F554">
+        <v>2</v>
+      </c>
+      <c r="G554">
+        <v>19</v>
+      </c>
+      <c r="H554">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>88428</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E555">
+        <v>887</v>
+      </c>
+      <c r="F555">
+        <v>1</v>
+      </c>
+      <c r="G555">
+        <v>10</v>
+      </c>
+      <c r="H555">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>88429</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E556">
+        <v>874</v>
+      </c>
+      <c r="F556">
+        <v>14</v>
+      </c>
+      <c r="G556">
+        <v>22</v>
+      </c>
+      <c r="H556">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>88430</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E557">
+        <v>797</v>
+      </c>
+      <c r="F557">
+        <v>11</v>
+      </c>
+      <c r="G557">
+        <v>21</v>
+      </c>
+      <c r="H557">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>88431</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E558">
+        <v>817</v>
+      </c>
+      <c r="F558">
+        <v>1</v>
+      </c>
+      <c r="G558">
+        <v>9</v>
+      </c>
+      <c r="H558">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>88432</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E559">
+        <v>866</v>
+      </c>
+      <c r="F559">
+        <v>11</v>
+      </c>
+      <c r="G559">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>88433</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E560">
+        <v>888</v>
+      </c>
+      <c r="F560">
+        <v>5</v>
+      </c>
+      <c r="G560">
+        <v>29</v>
+      </c>
+      <c r="H560">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>88434</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E561">
+        <v>859</v>
+      </c>
+      <c r="F561">
+        <v>2</v>
+      </c>
+      <c r="G561">
+        <v>42</v>
+      </c>
+      <c r="H561">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>88435</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E562">
+        <v>865</v>
+      </c>
+      <c r="F562">
+        <v>8</v>
+      </c>
+      <c r="G562">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>88436</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E563">
+        <v>1308</v>
+      </c>
+      <c r="F563">
+        <v>3</v>
+      </c>
+      <c r="G563">
+        <v>11</v>
+      </c>
+      <c r="H563">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>88437</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E564">
+        <v>827</v>
+      </c>
+      <c r="F564">
+        <v>8</v>
+      </c>
+      <c r="G564">
+        <v>20</v>
+      </c>
+      <c r="H564">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>88438</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E565">
+        <v>778</v>
+      </c>
+      <c r="F565">
+        <v>1</v>
+      </c>
+      <c r="G565">
+        <v>14</v>
+      </c>
+      <c r="H565">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>88439</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E566">
+        <v>989</v>
+      </c>
+      <c r="F566">
+        <v>26</v>
+      </c>
+      <c r="G566">
+        <v>29</v>
+      </c>
+      <c r="H566">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>88440</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E567">
+        <v>889</v>
+      </c>
+      <c r="F567">
+        <v>1</v>
+      </c>
+      <c r="G567">
+        <v>17</v>
+      </c>
+      <c r="H567">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>88441</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E568">
+        <v>872</v>
+      </c>
+      <c r="F568">
+        <v>5</v>
+      </c>
+      <c r="G568">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>88442</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E569">
+        <v>800</v>
+      </c>
+      <c r="F569">
+        <v>8</v>
+      </c>
+      <c r="G569">
+        <v>51</v>
+      </c>
+      <c r="H569">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>88443</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E570">
+        <v>783</v>
+      </c>
+      <c r="F570">
+        <v>12</v>
+      </c>
+      <c r="G570">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>88444</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E571">
+        <v>803</v>
+      </c>
+      <c r="F571">
+        <v>1</v>
+      </c>
+      <c r="G571">
+        <v>17</v>
+      </c>
+      <c r="H571">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>88445</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E572">
+        <v>1063</v>
+      </c>
+      <c r="F572">
+        <v>3</v>
+      </c>
+      <c r="G572">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>88446</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E573">
+        <v>1310</v>
+      </c>
+      <c r="F573">
+        <v>8</v>
+      </c>
+      <c r="G573">
+        <v>44</v>
+      </c>
+      <c r="H573">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>88447</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E574">
+        <v>899</v>
+      </c>
+      <c r="F574">
+        <v>2</v>
+      </c>
+      <c r="G574">
+        <v>6</v>
+      </c>
+      <c r="H574">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>88448</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E575">
+        <v>933</v>
+      </c>
+      <c r="F575">
+        <v>2</v>
+      </c>
+      <c r="G575">
+        <v>24</v>
+      </c>
+      <c r="H575">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>88449</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E576">
+        <v>899</v>
+      </c>
+      <c r="F576">
+        <v>16</v>
+      </c>
+      <c r="G576">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>88450</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E577">
+        <v>861</v>
+      </c>
+      <c r="F577">
+        <v>2</v>
+      </c>
+      <c r="G577">
+        <v>1</v>
+      </c>
+      <c r="H577">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>88451</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E578">
+        <v>953</v>
+      </c>
+      <c r="F578">
+        <v>6</v>
+      </c>
+      <c r="G578">
+        <v>18</v>
+      </c>
+      <c r="H578">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>89633</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E579">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>89634</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E580">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>89635</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E581">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>89636</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E582">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>89637</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E583">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>89638</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E584">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>89639</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E585">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>89640</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E586">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>89641</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E587">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>89642</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E588">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>89643</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E589">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>89644</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E590">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>89645</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E591">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>89646</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E592">
+        <v>919</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">