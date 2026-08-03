--- v2 (2026-06-04)
+++ v3 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1768">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1927">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -5316,50 +5316,527 @@
     <t>27.05.26 08:52</t>
   </si>
   <si>
     <t>t.me/kakest_smr/3044</t>
   </si>
   <si>
     <t>🍺 Самарского пивного фестиваля ИЮЛЬФЕСТ не будет. И тому масса причин. Закон о рекламе. Политика на оздоровление общества. Воспитание молодёжи. Спорт. Список длинный. При этом мерчендайзинг алкогольной продукции никак не регулируется. На кассе любого супермаркета он стоит на кассе, рядом с Киндер-сюрпризами. На входе - первое, что видит покупатель. Разливуха - на каждом углу. Но фестиваля не будет. Потому что пивной фестиваль это плохо, также плохо как разливуха на каждом углу, но разливухи есть, а фестиваля нет. А мы помечтаем. Самарская пивная биография стоит в центре города красным кирпичом 1881 года. Завод фон Вакано - архитектурная доминанта, силуэт города, исторический сюжет. Хочется один уикенд в году, когда у Самары появляется флагманское событие, которое даёт ответ на главный туристический вопрос: «А зачем мне туда ехать?». Этот ответ должен быть простым и понятным широкой аудитории. Смотрите, 31 мая в Сергиевом Посаде запускают гастрономический фестиваль - Троицкие блины. Это не "идея" маркетологов: веками на пути к преподобному Сергию богомольцы угощались блинами. Гастрономическую идентичность нельзя высосать из пальца. Она либо есть, либо нет. В Посаде есть. И у нас тоже есть. Купеческая, волжская, рыбная, фон-вакановская. И есть пиво - как часть городской истории. Это не повод гордиться запоем, это повод гордиться производством, архитектурой, нашей историей. Помните, как сюда съезжалось почти 700 000 человек на «Рок над Волгой»? Помните Чемпионат мира по футболу, когда город говорил на двадцати языках, а на набережной обнимались болельщики со всего мира? Тот момент единения всех и вся, общую всеобъемлющую радость, когда город будто выдохнул и стал больше самого себя. (кстати, напомним, что на Чемпионате мира спонсором был Bud, который лился декалитрами в секунду и никого это не смущало) Самара уже умеет принимать поток. И умеет объединять. Пивной уикенд - это про нашу историю, на нашей территории, с нашей биографией. Первый хук, после которого история Самары разойдётся сарафаном. Заполненные отели, арендованное жильё, занятые столики в кафе, переполненная набережная. Гости, которые потом расскажут друзьям, что следующая обязательная точка на карте - Самара. Сергиев Посад в этом году достал свой артефакт, помыл и положил на стол. А у нас пивного фестиваля пока не будет. __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары»</t>
   </si>
   <si>
     <t>26.05.26 13:05</t>
   </si>
   <si>
     <t>t.me/kakest_smr/3040</t>
   </si>
   <si>
     <t>Последний Шеф в БОЛЬШОМ ИНТЕРВЬЮ 2026 🍽👨🏼‍🍳 Мы уже говорили с Дмитрием Бычковым ранее. Но буквально пару недель назад все существенно поменялось! Он самый молодой Шеф в нашем Интервью. И в своем молодом возрасте Дмитрий уже возглавил два топовых проекта — всем хорошо знакомый «Meat Happens BBQ» и современное городское бистро «BRIMS» Сегодня Дмитрий представит модернизацию проекта: Игристая брассерия. Морской ресторан. А теперь — городское бистро. — Что изменилось в позиционировании? «Сейчас это уже не просто ресторан, а место про ритм города, afterwork встречи, полный стол, игристое, французскую кухню и бельгийскую гастрономическую культуру. Хотелось сделать пространство живым и регулярным — чтобы сюда приходили не только по особым случаям, а просто потому, что здесь хорошо» Говорим о: - Балансе удивлять гостя в обед и на ужин. - О секретах атмосферы, которая становится частью повседневной жизни: для спонтанных и деловых встреч, длинных разговоров и моментов без особого повода. Концепция меняется — безлимит игристого остается! Читать Интервью здесь 👈 __ 🥐 КАК ЕСТЬ 😂 GO в MAX, на всякий пожарный 👉 «ТОП Ресторанов Самары» Смотри интервью от других Шефов по хэштегу #интервью_с_шефами</t>
   </si>
   <si>
     <t>26.05.26 10:53</t>
   </si>
   <si>
     <t>t.me/kakest_smr/3039</t>
   </si>
   <si>
     <t>ДАЙДЖЕСТ: НОВОСТИ И СЛУХИ С 1 июня закрывается фудмол Picture's. Ждём новостей куда переедут любимые азиатские корнеры. Novikov Group делает повторную попытку зайти в Самару после закрытия Магадана. На месте Пряного барашка в июне откроется ресторан «Южане» с современной кавказской кухней. Также ходят слухи, что в БЦ Монте Роза все-таки откроют «Сыроварню» и возможно и пару других проектов Аркадия Новикова. Точных дат пока нет. Milimon Team продолжают осваивать «Артист»: Заволга уже работает, бар Переправа тоже, и вот-вот откроется китайская забегаловка «Гонконг» на месте какого заведения вы и сами поняли. На этой неделе идём на открытие ателье вина «Абрау-Дюрсо» на Самарской, 131. Если будет интересно - расскажем. Вывеску вы наверняка уже видели, если проезжали мимо. Чин-чин на Садовой получили лицензию и теперь можно пить беллини за уютными зелёными столиками. И маленькая радость: Культ Карго вернулся на летник на Ново-Садовой. Мы думали, они окончательно переехали на Арцыбушевскую, но нет. Если знаете что-то интересное о гастрономической жизни Самары — делитесь в комментариях 👇 __ 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>21.06.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3152</t>
+  </si>
+  <si>
+    <t>🌲 ДУСЯ НА ДАЧЕ. Хорошие новости для тех, кто всё ещё везёт в Царевщину сумки с продуктами по пятницам. Команда Дуси зашла на территорию dachi63.ru. Тот самый проект, который ищут, когда хочется домик в соснах на выходные. Теперь между домиком и завтраком на свежем воздухе не стоят плита, сковорода и человеческая судьба того, кто проснулся первым. Теперь за завтраки в Царевщине отвечает команда Дуси. По характеру ресторан ближе к шале. Много дерева в мебели, мягкие ковры на полу, тёплый свет, керамика. Уютно, но не просто. В идеале бы еще камин - и будет просто сказка. Проект ещё даже не открыт официально, а уже понятно, что это будет одна из главных загородных площадок для камерных семейных мероприятий. И, надеемся, для «диких ужинов» в сосновом лесу с клевыми шефами и сетами. Подъезжаете в dachi63.ru, звоните в звоночек, проходите прямо. Ресторан работает не только для проживающих в коттеджах Дач, но и проживающих неподалеку и мимо проезжающих. Заглядывайте в гости к Дусе на дачу. — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>20.06.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3151</t>
+  </si>
+  <si>
+    <t>КОЛЛАБОРАЦИИ ЗАХВАТИЛИ ГОРОД Последнее время коллабораций становится всё больше — и это не случайно. Хороший пост про этимологию слова недавно выходил у Сергея Щербака, если интересно копнуть глубже. Если по сути: коллаборация — это когда два бренда объединяются и создают что-то общее, чтобы поделиться аудиторией друг друга и сделать инфоповод который реально хочется обсуждать. Работает это лучше прямой рекламы — людям не продают, им рассказывают историю. Самое интересное начинается, когда сходятся бренды из разных миров. Balenciaga выпустили кроксы на платформе за 850 долларов — и весь интернет спорил, это гениально или ужасно. Heinz и Absolut выпустили томатную пасту с водкой, после того как рецепт стал вирусным. Додо Пицца и Cyberpunk 2077 выпустили пиццу с чернилами каракатицы и заработали на этом 92 миллиона за месяц. В Самаре тоже не отстают. Вот что сейчас актуально: 🍔 Karl Lagerfeld x Meat Happens BBQ — при заказе брендированного бургера дарят сертификат на 10 000₽ в бутик. ⌚️Земляне x Hi Store — запустили розыгрыш часов. Шанс на победу дается тем, кто прихдет на завтрак с 9:00 до 12:00 до 5 июля. 🐲Продлёнка x Хокку — организуют ночную вечеринку в азиатской эстетике. 27 июня, 22:00–05:00, FC/DC 18+. Билеты ограничены, покупать заранее через Продленку. 👠 Галерея «Виктория» x Чин-чин — выпустили коктейль по мотивам инсталляции «Примерь мои туфли» с выставки «Полный сюр!» (чтобы понять о чем ресчь, смотрите наш фотоотчет с выставки). При покупке коктейля дарят два пригласительных на выставку. 8️⃣4️⃣ Додо Пицца x Волга Мама x Крылья Советов — выпустили мерч к 84-летию клуба. «Комбо для болельщика» можно заказать в приложении ДоДо выбрав пиццерию на Московском шоссе, 25. Коллаборации — это всегда что-то ограниченное по времени. Лимитка, которую стоит успеть поймать. — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>19.06.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3147</t>
+  </si>
+  <si>
+    <t>Фестиваль «ИСКУССТВО ЕСТЬ. ТВОРЦЫ» стартовал! С 15 июня по 30 сентября в 31 городах России пройдёт гастрономическое путешествие по биографиям великих людей. Звучит масштабно — и это действительно так. Фестиваль родился в Самаре в 2023 году. И вот уже четвёртый сезон подряд гастрономия становится способом рассказать историю. Презентация фестиваля прошла в Москве на пресс-завтраке — и сегодня гостей уже ждут в более чем 90 кафе и ресторанах по всей стране: от Москвы до Владивостока и Калининграда. Тема этого года — «Творцы»: Пушкин, Достоевский, Высоцкий, Шостакович, Кант, — шеф-повара по всей России переводят биографии великих людей на язык вкуса. Как передать характер поэта через блюдо? Как сделать вкус историей произведения и жизни человека? Именно эта проблема легла в основу фестивального меню. В Самаре шефы выбрали своих героев: Алексей Толстой, Сергей Аксаков, Дмитрий Шостакович, Эльдар Рязанов, Кузьма Петров-Водкин, Степан Разин. Локальный культурный код, переосмысленный через тарелку. Где пробовать в Самаре: - Ливингстон - Beerократия - Ваще огонь - Чайхана Зира - Пряный Барашек - Чиполучо - Софи и Аннабель - Робби - Белотурка История города через вкус — звучит как повод выйти и посмотреть на привычные имена с неожиданной стороны. — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>18.06.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3142</t>
+  </si>
+  <si>
+    <t>ПЛЯЖНЫЙ ГИД САМАРСКОЙ ОБЛАСТИ 🏖 Ещё пару недель, и солнце обязательно прогреет Волгу. Хотя многие уже и сейчас идут купаться. Но купаться, где попало, — идея так себе. Штрафы, бактерии — не лучший компаньон для заплыва. Мы собрали ближайшие официальные пляжи по области, где в этом году можно купаться: Самара (целых 9 мест), Тольятти (5 пляжей) и Новокуйбышевск (3 пляжа). А если хочется уехать подальше — в Сызрани, Октябрьске, Чапаевске, Жигулёвске и Ставропольском районе тоже есть официальные точки. Полный перечень — по ссылке. Изучайте, выбирайте, планируйте маршрут. Кто уже открыл пляжный сезон? Или ждёте, пока вода прогреется до состояния парного молока? 👇 — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>17.06.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3136</t>
+  </si>
+  <si>
+    <t>☕️ В Дринкит невозможно выбрать. И не выбрать невозможно. Меня наконец-то затащила туда семья. Я думал, что готов. Я не был готов. Возможности кастомизации бесконечны. Кажется, пенку можно настроить на молекулярном уровне - на уровне кристаллической решётки. Цвет блёсток по RAL и #HEX. Форма и огранка льда. Фрактальные узоры смешивания компонентов. Температуру цвета и состав впечатлений. Каждый свайп меню швырял меня то в комбучу, то в манговое безумие с блёстками, то в тихое желание, чтобы это всё поскорее прекратилось. Хочется всё. Выбрать всё нельзя. Не выбрать - тоже. В итоге я взял эспрессо-тоник. Самое простое, что было в меню. Чек всё равно напечатал нас. Это рай персонализации, в котором простой человек теряет волю и обретает её заново где-то на третьей минуте настройки льда. А ещё этот тоник меня вдохновил. Я принёс тоник в офис, и вся команда собрала тот самый классический напиток с минимальной кастомизацией и отсутствием всяких церемоний - он называется джин-тоник. Спасибо, Дринкит. Команда благодарна. __ Дринкит ул. Галактионовская 130 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>16.06.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3135</t>
+  </si>
+  <si>
+    <t>🏁 Финал истории со Станкозаводом. На следующий рабочий день после поста о заблокированном пожарном выходе Станкозавод уведомил нас об одностороннем расторжении договора. По ЭДО и заказным письмом с объявленной ценностью в четыре рубля, чтобы уж наверняка. Мы соглашение подписали сразу и без переговоров. Так бывает. Команды не сошлись. Это не история про правых и неправых, это история про разные представления о том, что такое арендные отношения в 2026 году. Аренда для цифрового бизнеса сегодня настолько же важна, как марка бумаги для принтера. С тем же удивлением и спокойствием мы получили бы уведомление о расторжении отношений от кофемашины или поставщика воды в офис. За два дня нашли новое место и в прошлый четверг переехали. Что получилось в итоге: 1️⃣ Площадь: было 100 метров, стало 150 кв. метров.✅ 2️⃣ Стоимость аренды: экономия 360 000 в год ✅ 3️⃣ Этаж: был 3 или 4, стал 1. Не нужно ходить или что-то поднимать по лестнице, теперь можем запустить event-направление. 4️⃣ Атмосфера: была сварка, болгарка, шум и гам от банкетов, запах разлитого по лестнице алкоголя и запах масла в цеху, который ничем не выведешь. Не говоря о слое битого стекла с утра после очередного алко-рейва и помоек по периметру. Стал тихий Старый город в современном здании с 4 местами на подземном паркинге. 5️⃣ Бонус: этоофис, в котором во время реконструкции работала команда галереи «Виктория». Место с превосходной аурой. Единственное, о ком стоит сказать отдельно, это о тех, кто никак не учитывался в момент принятия решения управляющей командой Станкозавода. О других небольших резидентах кластера. О тех, для кого наша команда перестанет быть пусть небольшим, но постоянным источником выручки. - Жене из «8 атомов углерода» больше не придётся готовить за раз по 4-6 фирменных айрикано несколько раз в неделю, хотя у нас в офисе и кофемашина, и кемекс, и кофемолка. - «Волжайне» не придётся встречать наши сессии «дневного пивка» в обеды летнего сезона. - Ну и вряд ли кто-то, кроме нас, из резидентов покупал в Get Lens новую фотокамеру в 2026 году офлайн. Просто, чтобы поддержать нового соседа. Если нас спросят, рекомендуем ли мы Станок как место для аренды, мы ответим как есть. Место неоправданно дорогое, про вас забудут сразу после подписания договора аренды. А кроме квадратных метров Станок вам ничего не даст. Так зачем платить больше в 2026 году? История закрыта.</t>
+  </si>
+  <si>
+    <t>15.06.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3126</t>
+  </si>
+  <si>
+    <t>🉐 Восток встречает Запад, ГОНКОНГ встречает Самару. Сегодня, 15 июня в «Артисте» на Ленинградской открылась китайская забегаловка «Гонконг». Нам уже удалось попасть туда пораньше. Делимся впечатлениями: Концепция простая: традиционная азиатская кухня, объединяющая несколько культур — Китай, Японию и Корею. Но Китайская кухня здесь преобладает. Днём это — стильная забегаловка, где каждый зал несет свой культурный смысл. А вечером пространство превращается в молодёжный коктейльный бар с DJ-сетами. Что попробовали: - Холодные закуски — редис и маринованный корень лотоса. Хрустко, свежо, с характерной остринкой — отличный старт. - Салаты — морковь с картофелем, нашинкованные вместе — звучит просто, а на деле освежающий и неожиданный вкус. И ю-шен с креветками в ореховом соусе — яркий, плотный, с правильным балансом. - Жареный рис с курицей — классика, сделанная как надо. - Жареный удон со свининой и овощами, фурикакэ и нори — наш фаворит. Специи здесь работают тонко: остринка чувствуется, но не перебивает, градус выверен идеально. Интерьер — атмосфера гонконгского рынка: неон, стены в иероглифах, граффити и стикерах, китайские красные фонарики. Хочется разглядывать долго. По пятницам и субботам работают до 4 утра вместе со всем кластером — с гостевыми сменами барменов и диджеев со всей страны. — Гонконг Кластер «Артист», ул. Ленинградская, 29 Вс–Чт: 12:00–00:00 Пт–Сб: 13:00–04:00 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>14.06.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3125</t>
+  </si>
+  <si>
+    <t>🎬 «Это было легендарно» теперь доступен к просмотру. Удивительно, как знакомые до последнего поворота кусочки Самары выглядят через объектив талантливой команды. Тот же двор, та же набережная, тот же угол - а смотришь и не узнаёшь. И одновременно узнаёшь сильнее, чем когда сам там проходил мимо. Хороший режиссёр работает как хороший шеф. Берёт продукт, который ты ел тысячу раз, и подаёт так, что ты впервые понимаешь, какой он на вкус. Посмотрите сами. Покажите друзьям. Особенно тем, кто давно не видел летней Самары. https://onamanit.ru/legend 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>13.06.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3123</t>
+  </si>
+  <si>
+    <t>Дневное пивко. Мы на премьере нового фильма «Это было легендарно» снятого к 145-летию Жигулевского пивзавода. __ 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>11.06.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3119</t>
+  </si>
+  <si>
+    <t>🍻 ИНДЕКС ЖИГУЛЯ Мы не удивимся, если этот индекс станет любимым у самарского жителя. Лето, жара, холодный жигуль на летнике — всё, что сейчас нам надо. Не секрет, что в ресторане пиво будет дороже, чем в баре — всем понятный факт, который мы и подтвердили. Хочешь пивка под горячий стейк — плати вдвойне. Но даже в такой статистике бывают приятные исключения: «Дуся» держит нормальный ценник, несмотря на ресторанный формат. Уважаем. Разница между Meat Happens BBQ и Gellert — в 2 раза при одном и том же объёме. Возможно из-за того, что в Gellert свое производство жигулёвского. Изучайте карточки и выбирайте, где пить жигуль этим летом 👆 Пересылайте друзьям — пусть тоже знают 😉 __ 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>10.06.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3118</t>
+  </si>
+  <si>
+    <t>ПОЛНЫЙ СЮР В галерее «Виктория» открылась новая выставка — «Полный сюр!». Если к концу недели вы выглядите как тот серый человек с афиши — точно стоит зайти и расслабиться. 16 инсталляций, которые воздействуют через свет, цвет, звук и форму. Современная реальность в абсурдных формах — некоторые можно узнать, некоторые даже примерить на себя. Выставка работает до 30 августа. Не бойтесь современного искусства. Оно вас тоже не понимает. __ Галерея «Виктория» ул. Некрасовская, 2 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>08.06.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3105</t>
+  </si>
+  <si>
+    <t>🥧 mamiche — и почему мы не зашли раньше? Ремесленная пекарня, о которой мы знали давно. Но почему-то ни разу не удавалось посетить. Непонятно почему. Влюбились в их булочки с горячей карамелью и шоколадом, которые были в BRIMS некоторое время назад во время их сезонной коллаборации. И вот наконец мы были неподалёку и решили спонтанно заглянуть туда, где их пекут: Запах хлеба с самой улицы — ноги сами завернули на второй этаж Садовой, 150А. Перед нами в очереди — семья с детьми. И их привычный ритуал: хлеб и сосиски в тесте для детей (как мы поняли, от сосисок в тесте, сделанные НЕ в mamiche, они принципиально отказываются) Мы пришли в первую очередь за манки брэд с солёной карамелью. И вот тут нас ожидал урок: на них уже была очередь из предзаказов. Пекут mamiche на один день, а свободную витрину разбирают быстро. Люди бронируют заранее — и правильно делают. В этот раз мы взяли хваленные детьми сосиски в тесте. А через пару дней — сделали предзаказ, как все нормальные люди. Совет: Подогрейте манки брэд дома. Горячая карамель делает свое дело — и от этого булочка становится ещё лучше. __ mamiche ул. Садовая, 150А Забронировать выпечку можно у них в комментариях под постами __ 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>05.06.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3104</t>
+  </si>
+  <si>
+    <t>МЕСТО, ГДЕ НЕТ МЕСТА СПЕШКЕ Сесть у окна, смотреть на улицу Куйбышева и никуда не торопиться. Для этого существует BRIMS. Идеальное место встречи с подружками, когда хочется поговорить по-настоящему, а не между делом. Мы пришли к ним на поздний обед, но атмосфера прямо расположила для бокала игристого 🥂 Мы не смогли устоять и остались до вечера. Под долгие разговоры за полным столом. Не должна же жизнь состоять только из встреч и дедлайнов. BRIMS — современное городское bistro с атмосферой Франции и Бельгии в самом центре Самары. Тартары, буйабес, судак под рыбным соусом, авторские коктейли и атмосфера красивой городской жизни с полудня и до позднего вечера. Визитная карточка — безлимитное игристое. Позвонил в колокольчик 🔔 — бокал снова полон. Мы пробовали бургер BRIMS с тунцом татаки и креветками, ризотто с гребешками и томатами. Лёгкое но сытное. Можно заказать стейк прямо сюда из соседнего Meat Happens BBQ — такая вот привилегия соседства. Недавно BRIMS обновили меню — и это повод зайти к ним снова и попробовать новые позиции. __ BRIMS ул. Куйбышева, 86 Резерв | Инфо 8 (908) 366-55-34 Вс-чт: 12:00-23:00 Пт-сб: 12:00-01:00 __ 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>05.06.26 04:39</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3096</t>
+  </si>
+  <si>
+    <t>Вчера открылась новая выставка в галерее Виктория Полный сюр Масса впечатлений, обязательно к посещению</t>
+  </si>
+  <si>
+    <t>23.06.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3163</t>
+  </si>
+  <si>
+    <t>ОДИН ЗА ОДНИМ Фестивали в этом городе отменяются быстрее, чем мы пишем про них посты. Вот только писали про отмену выдуманного нами фестиваля ИЮНЬФЕСТ, а теперь читаем новости об отмене реальных фестивалей: Грушинский фестиваль — отменён. ВолгаФест — отменён. Гидрострой Фест — отменён. Пластилиновый дождь — в этом годе тоже не состоится. Список можно продолжать, но настроение уже понятно. Все организаторы в один голос говорят о безопасности, которую невозможно в полной мере предоставить, учитывая масштаб событий. Но есть и хорошая новость — отменили не всё. ⚡️⚡️⚡️27 июня, уже в эти выходные, в Струковском саду пройдёт STEREOLETO Главная сцена: 15:00 — Каспий 16:20 — Хмыров 17:40 — Beautiful Boys 19:00 — Найк Борзов 20:50 — Хаски Малая сцена: 14:30 — Vodopady 15:40 — Майвл 17:00 — Bajinda Behind the Enemy Lines 18:20 — Хохма 20:00 — Диктофон Берите дождевики на случай погоды — и идите танцевать, пока есть такая возможность. Встречаемся у малой сцены в 17:00? 🎇</t>
+  </si>
+  <si>
+    <t>22.06.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3162</t>
+  </si>
+  <si>
+    <t>🤖Завтра в 16:00 буду говорить про AI. (Это будет поздний бизнес-завтрак) Не про то, как он изменит мир. Не про ChatGPT, который "пишет за вас". А про конкретные сценарии, которые прямо сейчас можно внедрять и экономить время = реальные деньги на ваших предприятиях. Без воды. Без буллшита. Только то, что можно внедрить уже в среду. Кроме меня: Лёша Тилли - Покажет как делать графику и визуал. Сергей Васильев - директор КИТ. Про инфобезопасность. Тема, которую все откладывают - пока не жахнет. Татьяна Смирнова - основатель «РЕФАБУЛА». Топ-5 самых дорогих юридических ошибок в цифровую эпоху. Приходи за практикой. Регистрация: https://forms.yandex.ru/u/6a2180a3e010db883f4d4850 📍 СБЕР, Вилоновская, 13 🗓 23 июня, вторник, 16:00</t>
+  </si>
+  <si>
+    <t>22.06.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3161</t>
+  </si>
+  <si>
+    <t>САМАРСКИЙ ОЛД-СКУЛ ⚽️ Пока готовили для вас пост про самарские коллаборации, не удержались и сами поехали за одной из них. Додо Пицца, Волга Мама и Крылья Советов выпустили коллекцию футболок, шарфов и носков к 84-летию клуба. Волга Мама сшила стильные футболки для детей и взрослых — доступны в «Комбо болельщика». Мы с Ильёй взяли белые — у нас на спине надпись «Самарский Олд-скул». А Мишка выбрал тёмно-синюю, он у нас в лиге «Нью-скул». Если встретите трёх человек в одинаковых футболках — это, скорее всего, мы. За качество видео не извиняемся — в эти выходные пытались успеть всё и сразу, снимать и монтировать было особо некогда 🙂 — Додо, Московское шоссе, 25Д 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>26.06.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3183</t>
+  </si>
+  <si>
+    <t>🍣 ИНДЕКС ФИЛАДЕЛЬФИЯ Пожалуй, самый узнаваемый ролл. Лосось, крем-чиз, огурец, нори, рис. И, возможно, небольшие дополнения к нему. Взяли 15 заведений, посчитали. И выяснили, что почти за одними и теми же ингредиентами скрывается разная цена за грамм: - «Небо» — абсолютный рекордсмен: +111% от средней цены за 100г по Самаре. - «Жако» — самое выгодное предложение в городе: 171₽ за 100г. Простая математика, и ничего больше. Теперь знаем, какой разброс цен в городе. Отдельный респект «Где нас нет» - они неоднократно оказывались в дорогом сегменте наших индексов, а здесь стали держателем демократического ценника. Неожиданно и приятно. Изучайте карточки 👆 — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>25.06.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3178</t>
+  </si>
+  <si>
+    <t>Друзья у вас буквально полтора часа на то, чтобы успеть попасть под Грозу в Землянах. Это точно ТОП-3 лучших гастро ужинов в нашем городе за последние пару лет. Восторг.</t>
+  </si>
+  <si>
+    <t>25.06.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3177</t>
+  </si>
+  <si>
+    <t>‼️ STEREOLETO — смена места проведения После вторничного поста наши друзья долго не думали и взяли билеты. А вчера в своих соцсетях организаторы фестиваля объявили о переносе площадки. Поэтому теперь наша обязанность оповестить тех, кто приобрел билеты и не увидел эту информацию. ❗️Вместо Струковского сада будет МТЛ Арена (ул. Советской армии, 253А) Теперь уж точно в этом году никакого большого open-air не будет. __ 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>25.06.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3176</t>
+  </si>
+  <si>
+    <t>🌊 ВОЛГА СВЯЗЫВАЕТ ГОРОДА У нас на это лето есть план - пройти волжский маршрут📜: Ярославль - Кострома - Кинешма - Юрьевец - Нижний Новгород - Козьмодемьянск. Деревянное кружево, уют уездных городов. Зайти в каждом в 1-2 ресторана и окунуться в другое измерение русской кухни. Надеемся, что сбудется. А пока мы строим планы, гастрономическая Кострома сама приехала в Самару. Сегодня на одной кухне «Землян» работают два шефа: всем хорошо известный Иван Оленин, и Антон Рубцов, шеф ресторана «Гроза» из Костромы. ⚡️«Гроза» - визитная карточка Костромы, титулованный ресторан русской кухни: 1-е место в премии WHERE TO EAT Центр. Рубцов годами собирает рецепты по глухим деревням Костромской области и пересобирает их современными техниками. За плечами - стажировки в мишленовских проектах Испании и Франции. Короче, должно быть безумно круто. Меню a la carte: - Щучья икра, тартар из осетра, рийет из раков - Тартар из говядины, костный мозг, чёрный чеснок - Дикий волжский сом, щавель и гуслянка, водоросли - Векошник с рыжиками, топинамбур, варенец - Романовский ягнёнок, каша из корнеплодов, соус из ревеня, маринованный крыжовник - Кологривский гусь, катанка из гречки, красная смородина - Лосиное молоко, брусника, меренга с хреном Кажется, вопрос с вечером четверга закрыт. Гастроужины с гостевыми шефами - ровно то, что пропускать запрещено. Сегодня, с 17:00. Лучше с бронью. ЗЕМЛЯНЕ «Гроза: лето на Волге» 25 июня, с 17:00 +7 (908) 403-13-13 — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>24.06.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3174</t>
+  </si>
+  <si>
+    <t>🍽 ОБНОВЛЕНИЕ РЕЙТИНГА РЕСТОРАНОВ Как обещали, мы стараемся регулярно обновлять наш ТОП Ресторанов Самары Напомним как это устроено: новое место попадает в него только после нескольких визитов — мы любим проверять, не показалось ли. Мы не расставляем места, мы ставим баллы по многим критериям: от качества блюд и сервиса до соотношения цены и удовольствия. Считаем сумму и места рассчитываются автоматически. Поэтому в нашем рейтинге любимая булочная может быть выше, чем ресторан с внушительным меню. После очередного похода мы проверяем: вдруг наше мнение изменилось? Бывает и так — тогда баллы пересчитываем и рейтинг сдвигается. Главное — никакой рекламы и договорённостей. Только то, что мы сами искренне думаем, наевшись и напробовавшись. А теперь к самому интересному: кого из ваших любимчиков там до сих пор нет? Пишите в комментариях, будем проверять — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>23.06.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3168</t>
+  </si>
+  <si>
+    <t>🥖 Печь хлеб это просто. Ровно до того момента, как ты пробуешь сделать это сам. У нас на полке тыщу лет лежит том «Bread» от Phaidon. Миллион секретов о тартинах, багетах, заквасках, аутолизе, гидролизе. Читаешь, киваешь, чувствуешь себя умным. А потом замешиваешь, расстаиваешь, складываешь, перекладываешь, разогреваешь печь, не спишь до четырёх утра, обжигаешься о чугунину. Достаёшь. И понимаешь, что внутри лежит совсем не то, что ты себе представлял. Что это за БРЕАД? Хлеб это призвание, талант, упёртость и пальцы, которые что-то знают сами. У Даши Сапожниковой сошлось. Когда мы переехали в новый офис, Даша поздравила нас первой. Прислала роскошный хлеб. Посмотрите на эту красоту. В этот четверг, 25 июня, в 18:00, Даша проводит мастер-класс Bread &amp; Bubbles. «Замесим любовь вместе». В её студии Ma Miche. Три летних сэндвича на хлебе её работы: — Чиабатта с сальсой из анчоусов — Picnic loaf с пореем и козьим сыром в тартине — Фокачча-тост с айоли из печёных перцев, ветчиной и овощами Это именно то, что нельзя пропустить. Лучшее предложение на вечер четверга. Забронировать место можно в комментариях к посту Даши. Ma Miche 25 июня, 18:00. — Ma Miche, ул. Садовая, 150. Дом Искусств, второй этаж. 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>02.07.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3215</t>
+  </si>
+  <si>
+    <t>ПЛЯЖ СО ВХОДНЫМ БИЛЕТОМ — ВЫ ЗА ИЛИ ПРОТИВ? В этом году на Самарском пляже между Чкаловским и Маяковским спусками открываются сразу два комфортабельных пляжа — «На песке закаты включены» и «СамТропе» (Поляна x Ulandy). Шезлонги, беседки, раздевалки, душевые, два бара со стритфудом и кинопоказы под открытым небом. Запуск уже на этой неделе. Звучит красиво. Но Самарский пляж — он всегда был народным. Бесплатным. Своим. И вот теперь там появляется организованная зона, за которую, судя по всему, надо будет платить. Это прогресс или огораживание общего пространства? Голосуйте 👇 фото: @edagdasmr</t>
+  </si>
+  <si>
+    <t>02.07.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3210</t>
+  </si>
+  <si>
+    <t>🚫 СКОРОЕ ОТКРЫТИЕ… Да какая разница чего. Первое правило Хинкального клуба - не открывай грузинское заведение на месте закрывшегося грузинского заведения. Для этого проекта правила не писаны. Криво повешенного баннера с не очень смешной шуткой, которая ассоциируется с медицинскими осложнениями им показалось мало. Оклеить витрины плёнкой - не слышали. - И так сойдёт. Монтаж сделан максимально позорно - через ****. Дюбели, стяжки и анкеры. Прямо в фасад. Люверсы вырваны еще на монтаже. Для надежности врезали еще пару саморезов в раму стеклопакетов витрины. Кстати, если кто-то не знал. Фасад этого дома относится к объекту культурного наследия. Здание входит в ансамбль из пяти сталинских домов, формирующих Самарскую площадь. Мы живём в соседнем. И знаем, чего стоит добиться реставрации этого фасада. Вердикт проекту очевиден. Это исправит только небольшое количество времени. — ул. Самарская 203 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>01.07.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3209</t>
+  </si>
+  <si>
+    <t>Лена сделала классное видео про антитренды в ресторанах. Она говорит именно о ресторанах, которые претендуют на это звание, участвуют в номинациях. Так сказать, люкс в общепите. Поддерживаем всё! Кто не любит формат видео, публикуем письменное резюме: 1. Стиль лофт 2. Искусственная зелень 3. Слишком яркий соус, убивающий вкус основных ингредиентов 4. Лимонады на основании сахарных сиропов 5. «Серийная» посуда 6. Сухоцветы для оформления стола 7. Фотозона 8. Атмосфера праздника 9. Детские игровые 10. Кальяны и караоке Лена спрашивает, что еще вы бы добавили? Мы добавляем: 11. Меню на все вкусы - когда ресторан кавказкой кухни вдруг решает, что роллы и фо бо тоже пользуется спросом и их срочно надо добавить в меню. Требуем теперь видео про тренды! — 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>01.07.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3208</t>
+  </si>
+  <si>
+    <t>⚡️⚡️⚡️ Тай Китай основались в Струковском парке в кафе Огонек Меню привезут уже сегодня. Поддержим ребят - перешли эту новость другу с кем хочешь разделить свой огненный том ям 🍜</t>
+  </si>
+  <si>
+    <t>01.07.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3199</t>
+  </si>
+  <si>
+    <t>ИСКУССТВО ЕСТЬ: ЧТО ГОТОВЯТ В САМАРЕ 🍽 В нашем городе, где и родился этот фестиваль, приняли участие 9 ресторанов. Каждый из них создал фестивальную позицию, посвященную творцу. Каждый рассказывает о своей истории. • Beerократия. Сет «Угощение от Степана Разина». Два расстегая, напоминающие волжские челны — с копчёным судаком и с томлёным кроликом, под фирменным соусом на жигулёвском пиве. 📍ул. Галактионовская, 132 • Белотурка. Десерт «Аленький цветочек». Фисташковая тарталетка с малиновым муссом в виде алого цветка - гастрономическое прочтение сказки Аксакова. 📍ул. Молодогвардейская, 153, ул. Куйбышева, 99 • Ваще Огонь. «Сибирские трио: пельмени Шостаковича». Пельменей с тремя видами мяса в честь Седьмой симфонии композитора. 📍ул. Куйбышева, 81 • Ливингстон. Сет «Три высоты». Три блюда в честь авиаконструктора Кузнецова: свекольные равиоли, пирог из индейки, рулет с мацони. 📍ул. Ново-Садовая, 106Г • Пряный Барашек. «Самарский аккорд». Дань создателю первого русского баяна: драник с томлёными щёчками и томатной сальсой. 📍ул. Солнечная, 20 • Robbi. Сет «Ирония вкуса». Два эклера в честь Эльдара Рязанова: с солёным винегретом и сладким. 📍ул. Куйбышева, 95 • Софи и Аннабель. Сет «Россия». Три конфеты в честь фабрики «Россия» — оммаж советской кондитерской классики. 📍ул. Молодогвардейская, 182, ул. Ново-Садовая, 142, ТЦ Амбар • Чайхана Зира. «Сферическая перспектива вкуса». Пряный гаспачо в белом шоколаде с отсылкой к живописи Петрова-Водкина. 📍ТЦ Амбар • Чиполучо. «Золотой ключик: путь к сокровищу». Трёхэтапная подача: три корочки хлеба, ризотто с уткой и сыр пекорино. Кому посвящено - итак всем понятно. 📍ул. Молодогвардейская, 182; ул. Ново-Садовая, 142, ТЦ Амбар, ТЦ Вива Лэнд Позиции доступны только в тех точках, которые мы упомянули. Сохраняйте, чтобы не потерять. А мы скоро пойдём тестировать. Фестиваль ИСКУССТВО ЕСТЬ 2026 - смотреть участников остальных городов 👈 — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>30.06.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3193</t>
+  </si>
+  <si>
+    <t>ХАРИЗМА Сын вместе с любовью к аниме увлёкся и суши. Решили сводить его в самый красивый, на наш взгляд, азиатский ресторан в Самаре, в Харизму. Давно мы не были там и вспомнили почему. Мы скучаем по проекту Рыба на Усачёвском рынке в Москве. Место, где суши не требуют купания в соевом соусе, вкус рыбы совершенен, а выбор не ограничивается тем, что можно найти в супермаркетном отделе заморозки. Это не говоря, что там разделывают голубого тунца Bluefin прямо перед гостями! Подобного в Самаре нет. А вы только представьте: суши-бар, где из идеальных кусков рыбы шеф готовит суши прямо перед вами и их хочется есть руками, без соуса. Мы каждый раз ищем это в Харизме и не находим. Здесь выбрали другой путь: кухню в стиле Nikkei. Манго, апельсин, халапеньо в суши, сочетать несочетаемое. В меню три вида суши — форель, гребешок, угорь. Суши с лососем — это визитная карточка суши-баров, логика простая: берут лосось, не форель. У лосося жирность, насыщенный цвет и плотность текстуры, которые идеально балансируют с рисом. Форель же рыба постная, суше и плотнее — её чаще используют в доставках класса, чем в премиальной подаче. Вкус рыбы теряется за соусами и специями. Всё красиво, дорого, но выбора мало, как и людей в зале. А когда в заведении с сырой рыбой нет людей — это плохой знак для сырой рыбы. Рамен прекрасен. Интерьер прекрасен. Но в выбранной концепции у Харизмы, кажется, мало харизмы. Она не цепляет и не выделяется из других азиатских бистро. Хотя могла бы. В Самаре много проектов, где можно съесть суши с «майонезом и ананасом», а настоящих суши-баров нет. Хотим узнать ваше мнение: вы за чистый вкус рыбы — или на стороне тех, кто любит «эдакость» с манго и халапеньо? __ Харизма, ул. Куйбышева, 97 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>10.07.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3253</t>
+  </si>
+  <si>
+    <t>СВИДАНИЕ СО ВКУСОМ ХЛЕБА Устроили себе свидание среди недели на мастер-классе в студии ремесленного хлеба Ma Miche: уютная студия и приятная компания. Пробовали три летних рецепта: чиабатту с сальсой из анчоусов, тартин Picnic loaf с пореем и козьим сыром и фокачча-тост с айоли из печёных перцев и ветчиной. Всё это под игристое и под разговоры о том, где в Самаре купить хорошие продукты, какое масло самое вкусное и как его интересно замесить с цветами лука, копчёной солью и прочими вкусностями. Узнали несколько новых сортов перца, заказали себе домой андалиманский — такого в нашей коллекции ещё не было! И выяснили, что такое мацерированная клубника. Оказывается у клубники с сахаром есть вполне научное название. Нам выдали с собой книжечку с мастер-классными рецептами, на случай, если игристое окажется сильнее памяти. А самое крутое — мы утащили с собой по кусочку Picnic loaf с пореем и козьим сыром. На следующее утро это было просто идеально! Кто еще не знаком с этой студией, у вас есть шанс попробовать фирменные сендвичи 11.07 с 12:00 до 17:00 на летнике "На угле" (ул. Максима Горького, 1) — Ma Miche, ул. Садовая, 150, Дом Искусств, 2-й этаж 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>10.07.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3252</t>
+  </si>
+  <si>
+    <t>Ребята, хватит сидеть в ресторанах и на летниках. ВЕЛОСПОРТ переехал в красивый магазин на Молодогвардейской. Рекомендуем для начала взять Bianchi)) — 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>09.07.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3248</t>
+  </si>
+  <si>
+    <t>ИНДЕКС ОКРОШКА 🥒🍲 Миллениалы, вот наша тема. Летний хит. Холодный квас, огурец, укроп, яйцо — и вот ты уже на даче у бабушки в 2001 году. В Самаре почти в каждом летнем меню это блюдо. С говядиной, ростбифом, цыпленком, ветчиной, лососем. Да даже с крабом. И на игристом вместо кваса и кефира. Главное, что холодное. Мы всё пересчитали. Изучайте 👆 Приятно: средний и демократичный сегменты в этом индексе преобладают. Окрошка — народное блюдо. Признавайтесь: вы за окрошку на квасе или на кефире? Или может, есть среди вас фанаты на игристом? 🥂 Пишите в комментарии — спор вечный, знаем 👇 — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>08.07.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3239</t>
+  </si>
+  <si>
+    <t>ЮЖАНИН На месте «Пряного барашка» на Дачной, 2 открылся «Южанин» — проект Novikov Group и Family Garden. Мы побывали на открытии. 450 посадочных мест, два этажа, сцена, световое шоу, вечерние диджей-сеты. Кавказская кухня в европейском прочтении — днём семейный ресторан, вечером танцевальное пространство. Начнём с хорошего. Кухня — уровень франшизы Новикова, и это само по себе говорит о многом. Люстры из глины ручной работы — от самарских гончарных мастеров. Заходишь и сразу замечаешь. Однозначно завораживают. Теперь про концепцию. «Современная кавказская кухня» — звучит интригующе. Но когда в меню рядом с хычинами и харчо живут цезарь и том ям, возникает вопрос: а где заканчивается Кавказ и начинается просто ресторан на 450 мест? С размером рискнули смело, с меню — очевидно нет. Дачная, 2 продолжает притягивать рестораторов — хотя вид на монструозную парковку и дорога к входу по колдобинам в туфлях на каблуках остаются частью самарского ресторанного опыта. Традиция. Не наш формат. Мы любим камерность и тишину. Но танцевальных заведений в городе немного, и такой проект точно найдёт своих. Желаем удачного запуска — и побольше гостей. — Южанин, ул. Дачная, 2, лит. Г1 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>07.07.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3236</t>
+  </si>
+  <si>
+    <t>🌭 БЛЮДО НЕДЕЛИ. «1+1» 8 июля — День семьи, любви и верности. И отличный повод не ссориться: в «Дусе» завтра акция 1+1 — взял хот-дог себе, а второй достанется твоей второй половинке автоматически. Поругаться просто не получится, всем всего поровну. То же самое с авторскими лимонадами — берёшь один, второй тоже твой! По-летнему и без лишних поводов для споров ❤️ — Дуся ул. Самарская, 69 Бронь: +7 (927) 901-08-88 Завтра - 8 июля с 17:00! 🥐 КАК ЕСТЬ MAX | VK</t>
+  </si>
+  <si>
+    <t>07.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3235</t>
+  </si>
+  <si>
+    <t>🍓 РОЗЫГРЫШ! láb berry х КАК ЕСТЬ х Stars Coffee Клубника в шоколаде, запах зёрен — самое то в жаркий июль 🫰 В этом розыгрыше будет сразу ОДИННАДЦАТЬ победителей! • 1 место: Букет клубники в шоколаде от láb berry Для того, кто знает толк в лучших подарках для сладкоежки. • 2–11 место: Сертификат на 1000₽ в STARS COFFEE. Целых 10 поводов провести утро вкусно. ⚡️ Как участвовать: · Подпишитесь на: КАК ЕСТЬ и láb berry · И нажмите «Участвую!» под этим постом. Результаты объявим 17 июля в 18:00. Удачи — и пусть достанется сладкоежке!</t>
+  </si>
+  <si>
+    <t>06.07.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3226</t>
+  </si>
+  <si>
+    <t>СЕРИАЛ ПРО ФЕРМУ ПРИВЕЛ НАС НА ФЕРМУ 🐄 На прошлой неделе шли нескончаемые дожди - и мы всей семьёй подсели на сериал «Ферма Кларксона». Поэтому на выходных захотелось чего-то с фермерским духом: хлеба, мяса и свежих овощей. В Самаре для такого запроса есть подходящее место — ФЕРМА на Дачной, 2. Мясо на любой вкус: шашлыки, хоспер, брискет, бургеры. Прямо как у Джереми в ресторане: «Да, у нас нет вегетарианской еды». Вегетарианское меню в Ферме, возможно, и есть - но искать мы его не стали. Ребята очень хорошо обновили основное меню и добавили новые мясные позиции. Вот, что мы выбрали: - Бургер с брискетом — булочка бриошь, подпечённый лук, халапеньо, солёный огурец, чеддер, соусы барбекю и сливочно-горчичный. Сладковатый вкус, нежнейший брискет, всё сбалансировано халапеньо и огурчиком. Очень сочно. Порция огромная - спокойно хватит на двоих. Дополнили картошкой фри - той самой, какой она и должна быть. - Утиная грудка на гриле — нежная, с салатными листьями. Хорошо для обеда, когда нужно потом ещё поработать. Мы дополнили кукурузой на гриле с розовым перцем и крупной солью - идеальное летнее сочетание. - Брускетта с паштетом из утки — паштет, сливочный сыр, бриошь. Отличное вкусовое сочетание. Рекомендуем. - Из напитков взяли лимонады — киви, базилик и ягодный микс. Кстати, большинство лимонадов они делают на пюре. Кто смотрел видео про антитренды, тот поймет) Обслуживание вежливое - просто спросите, что у них новенького. Мясных позиций действительно много на любой вкус. Классное место. — Ферма ул. Дачная, 2 Завтраки: будни 10:00–12:00, выходные 10:00–16:00 Бизнес-ланч: будни 12:00–16:00 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>04.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3224</t>
+  </si>
+  <si>
+    <t>УЖИН В ПШЕНИЧНОМ ПОЛЕ - «Соль Земли» впервые пройдет в Самаре! В этом году одной из точек гастро-проекта наконец стала Самара! 11 июля: Шеф-повар с мировым именем Никанор Вейра (Olluco, Москва) и наш коренной волжанин Иван Оленин (бистро «Земляне») будут готовить прямо в пшеничном поле. Стога и снопы вместо мебели, синее волжское небо вместо потолка и комбайны в роли такси. Уникальное меню прямо из-под ножа. Без заготовок. И только из местных продуктов: корнеплодов, фермерских сыров, свежайшей волжской рыбы и, конечно, пшеницы, которую гости вместе с шефами соберут, обмолотят и превратят в тесто, не отходя от стола. Такое случается только один раз. Коктейльное сопровождение, театральные зарисовки, полевые игры. Всё - в формате максимального экспромта. Что будет в меню - можно узнать, только если попробуешь. Это и есть главная идея. 11 июля 16:00 __ 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>03.07.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3220</t>
+  </si>
+  <si>
+    <t>ИНДЕКС СЫРНИКИ 🥞 Для тех, кто любит начинать день сладко. Пока изучали завтрачные меню по всему городу — залипли на подачах. Варианты от самых простых до самых изящных: со сметаной и вареньем, с рикоттой, на вафле, с ягодами. Сырник сырнику рознь — и это прекрасно. Смотрите карточки, выбирайте сырники по душе и планируйте красивый завтрак на эти выходные 👆 __ 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>02.07.26 19:14</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3218</t>
+  </si>
+  <si>
+    <t>Вдруг вы еще не слышали ⚡️⚡️⚡️ Сегодня начали сносить все павильоны около Губернского рынка на территории бывшего стадиона «Буревестник» Одним днем. Закрыта пекарня Puri, закрыт наш любимый «Аль-Халяль»</t>
+  </si>
+  <si>
+    <t>24.07.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3294</t>
+  </si>
+  <si>
+    <t>Это что за..? Ребята в @avtoportretnaya_samara сделали топчик фон. Такая простая и гениальная идея: Баннер + батут. Прыгаешь, фоткаешь. И еще видео получаешь. Готовьтесь к тому, что это будет вирусом в ленте. Как вам? Бежим или может быть летим? ✈️ — 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>23.07.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3289</t>
+  </si>
+  <si>
+    <t>ИНДЕКС РАМЕН 🍜 Считали рамен с говядиной — и получили неожиданный инсайт. Впервые за всю историю наших индексов доставка оказалась дороже ресторана. Фуджи, Тануки — заведения с одной из самой популярной доставкой в Самаре. Особенно, когда очень хотите роллы и побыстрее. Но в этот раз при пересчёте на 100г они стали самыми дорогими. Рамен дешевле есть в ресторанах. Ну, или где-то бульона наливают щедрее - кто знает) — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>22.07.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3287</t>
+  </si>
+  <si>
+    <t>ТОП ЗАВЕДЕНИЙ от АНТОНА СИНЦОВА ⚡️ Запускаем новую рубрику. Спрашиваем у крутых людей с хорошим вкусом про их любимые места. Без рекламы, без договорённостей. Просто честный личный список. Прямо как наш ТОП-рейтинг ресторанов, но только персональная мини-версия. ⚡️ Антон Синцов - сооснователь великого бара Боря, проекта Хват, настоящий комьюнити-мейкер и просто человек с тонкой настройкой душевных струн. Его ТОП - и самарский, и за пределами. Пригодится, если планируете куда-то погнать в отпуск: - Боря (Самара). Куда же без него) - Земляне (Самара) - Летник Ветерка (Самара) - Скуратов (Самара) - Толстой (Самара) - Кипятокъ (Самара) - Сказка на управе (Самара) - Бульбашы (Минск) - Чуфальня на Апрашке (Санкт-Петербург) - Seasons (Калининград) Сохраняйте и тестируйте. — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>21.07.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3283</t>
+  </si>
+  <si>
+    <t>ROBBI × ИСКУССТВО ЕСТЬ Признаться, удивило, когда итальянское кафе вдруг представляет на фестивале эклеры. Но потом узнали их героя - Эльдар Рязанов. И всё встало на свои места. Два эклера. Первый с солёным винегретом и анчоусом. А второй - сладкий, также с винегретом, но с десертным кремом. Вкус винегрета моментально отбрасывает в атмосферу новогоднего застолья и семейного просмотра «Иронии судьбы». Странное и очень точное ощущение. Когда за окном июльская жара, а ты сидишь под кондиционером и ешь винегрет в эклере. Мыслями и вкусом будто бы уже не здесь, а дома с семьей. Контраст. И, наверное, это хорошее попадание в фильмографию Рязанова. — Robbi ул. Куйбышева, 95 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>21.07.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3282</t>
+  </si>
+  <si>
+    <t>🌾Гастрольный ужин. Closer × Земляне. Есть, наверное, три-четыре сюжета в самарской гастрономии, за которыми в этом сезоне следим особенно внимательно. «Земляне. Нулевой километр» - один из них. Иван Оленин продолжает вести серию гастрольных ужинов с шефами-единомышленниками. Разговор про территорию, продукт и вкусы. Уже была тройка встреч, 23 июля будет четвёртая. И это самый громкий состав за серию. Приезжает Мария Дементьева. И пропускать это нельзя. Бренд-шеф и сооснователь петербургских Saro и Closer. Дважды номинант «Where to Eat» в категории «лучший шеф-повар женщина». Обладательница множества других титулов на территории, которую , казалось бы, давно захватили мужчины. И это особенно вызывает уважение. В основе подхода Марии - чистота вкусов, минимализм, сезонные и фермерские продукты, внимание к происхождению каждого компонента. Это ровно то, что Оленин делает в Самаре последние полтора года через neo-local gastronomy. Две кухни, работающие с одинаковой оптикой на разных территориях, встречаются на одном столе. Это редкая история. Closer в Питере построен вокруг двух печей. Итальянской дровяной и испанской угольной. Огонь как способ объединить продукт, текстуру и философию. Что же ждёт нас уже в четверг. ⚡️Меню на 23 июля (стартует с 17:00) — Томаты из Ленинградской области с молодым козьим сыром 690₽ — Карпаччо из говяжьего языка 550₽ — Тартар из говядины на солодовом хлебе с костным мозгом 890₽ — Стейк бавет с лисичками и пюре из топинамбура 1350₽ — Нектарины на гриле со сливочным мороженым 650₽ Нектарины, точнее персики на гриле с мороженым, где-то мы уже пробовали😉 На Волга Фесте Серёга с Максом жарили их для всех нас и это было незабываемо. Фестиваль отменили, а персики вам пожарят. Важная деталь. Это не сет с фиксированной ценой. Меню работает a la carte один вечер. Пришёл, заказал то, что хотел, попробовал. Формат гостеприимный и финансово ненапряжный, в духе Землян. 👇 23 июля, четверг, с 17:00. ЗЕМЛЯНЕ, Вилоновская, 24. Бронь: +7 (908) 403-13-13 Мероприятие отзывается в нашем сердечке. И мы, как всегда настоятельно рекомендуем не упускать возможность познакомиться с новыми шефами. Спасибо всей команде за такую возможность.❤️</t>
+  </si>
+  <si>
+    <t>20.07.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3276</t>
+  </si>
+  <si>
+    <t>РАМЕН, КОКТЕЙЛИ И НИКАКИХ РОЛЛОВ На месте «Джони Ву» открылось новое место, «Токи рамен». Комплимент от заведения - безалкогольная апельсиновая настойка, по вкусу почти фанта. Меню компактное, но насыщенное: всё умещается на одном развороте. Но разобраться трудно, пришлось гуглить, чем отличается цыпленок кацу от кацудона. Что попробовали: Капуста кимчи - не нашла отклика в нашей душе, своя домашняя забористее и более хрусткая. Кацудон карри с цыплёнком, - сытно, в меру остро, хорошо Пад тай - почти эталонный, если добавить еще немного остроты. Достойный конкурент Идолу, который был нашим фаворитом до этого Рамен с цыплёнком - солоноватый, наваристый, насыщенный Гёдза с яблоком на десерт - знакомые с детства пирожки в новой подаче Что ещё есть в меню, заинтересовало, но не поместилось в нас: Битые огурцы Татаки из тунца Салат с хрустящими баклажанами Сырный рамен с курицей и беконом Рамен том ям с морепродуктами Токи рамен Интерьер приятный: светлое дерево, белый и красный, открытая кухня. Зонирование плотное. Зелень искусственная, но со вкусом - глаз не режет. — Токи рамен ул. Красноармейская 1А ежедневно с 12:00 до 23:00 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>17.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3274</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Валерия (@LerunyaDk) 2. Юля 🐈‍⬛ (@yuppii4) 3. Александр (@sasha007001) 4. Мария 5. Алина (@mss_fortune) 6. Янки (@Yankiss_52) 7. Мария (@Maria_trtr) 8. ксю (@ksssuuusss) 9. Lizaveta (@Elizabeth_654) 10. Liza (@liza_makarova_spb) 11. Lu (@lverss) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>17.07.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3265</t>
+  </si>
+  <si>
+    <t>☕️ ARABICA — ТЕПЕРЬ НА ЛЕНИНГРАДСКОЙ Новый большой филиал открылся на Ленинградской, 59. До соседней точки на Молодогвардейской — буквально 85 метров. Точно не запутаться, ведь они даже повесили баннеры по пути) Пространство стоит того, чтобы зайти. Высокие потолки, отреставрированная лепнина исторического здания, античные статуи, много света и вид на пешеходную улицу. Стеклянная люстра, которая встречает на входе - отдельный повод поднять голову. Из кофейни можно выйти во внутренний дворик. Честно: дворик пока не дотягивает до уровня интерьера — три фонаря, тёмный коридор за решёткой, одинокие четыре столика. Скорее похоже на чёрный вход, чем на продолжение того, что внутри. Но потенциал у дворика есть - там уже проводились утренние кофе-рейвы с dj и танцами. Хочется верить, что его оформят для общей гармонии. По кухне: десерты делают сами и каждый день привозят свежую продукцию, есть ПП-варианты на витрине. Завтраки доступны весь день — можно дополнить к омлету нужные добавки, взять кашу, сырники или сэндвичи. Йогурты в специальных стильных стаканчиках с лого — аккуратная деталь, которую замечаешь. В целом — красивое место для длинного утра или рабочего обеда в центре. — Arabica ул. Ленинградская, 59 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>17.07.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3264</t>
+  </si>
+  <si>
+    <t>Результаты розыгрыша уже сегодня вечером 👆 Участвуйте: победителей будет 11 - большой шанс выиграть!</t>
+  </si>
+  <si>
+    <t>16.07.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3259</t>
+  </si>
+  <si>
+    <t>ИНДЕКС — НАЦЕНКА ВОДЫ 💧 Если вас тоже когда-то ужаснул чек за бутылку воды в заведении - это исследование для вас. Мы взяли: - Цену воды в заведениях. В каждом из них указаны фирма, объем. - Нашли эти бутылки в обычных магазинах: Metro, Магнит, Перекрёсток, Пятёрочка. - И начали считать. Важно: смотреть на рубли здесь не так важно, как на процент наценки - именно она показывает, насколько заведение подняло цену для продажи. Так заведение с водой за 440₽ может оказаться честнее, чем там, где продают за 260₽. Главный вывод, который сложно игнорировать: В некоторых местах бутылка воды обходится дороже бокала жигуля из нашего прошлого индекса. Или чайника. Но мы не говорим, что это плохо. Ресторан - это не магазин: аренда, зарплаты, сервис, продукты, посуда, свет. Всё это стоит денег. Но знать - полезно. Изучайте 👆 А какая для вас приемлемая цена за бутылку воды в ресторане? — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>15.07.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3258</t>
+  </si>
+  <si>
+    <t>HYDRATION BREAK Кто смотрит чемпионат мира, заметил нововведение: Hydration break — обязательный трёхминутный перерыв в середине каждого тайма для восполнения водного баланса. В самарскую жару нам всем тоже не мешало бы об этом помнить. Поэтому хочется отдельно поблагодарить рестораны и кофейни, которые приносят воду сразу — не по запросу, а как только ты сел за столик. Это точно делают: Чин Чин Бистро, Садовая, 251 На Угле, Максима Горького, 1 La Volte, Самарская, 200А Кто ещё? Подсказывайте в комментариях 👇 Это, пожалуй, самый актуальный комплимент летом. Рестораторы, берите на заметку! Есть и обратная история. Приходишь с жары, ещё не открыл меню, просишь воды. Приносят красивую бутылку в стекле. Кайф. А потом в счёте видишь 500 рублей — и думаешь, лучше бы взял Жигуля. Это натолкнуло нас на идею одного из самого интересного индекса — наценка на воду в ресторанах. Пока готовим материал, делитесь своими историями про воду в комментариях!🚰 — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>14.07.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3256</t>
+  </si>
+  <si>
+    <t>ВАЩЕ ОГОНЬ × ИСКУССТВО ЕСТЬ «Сибирское трио: пельмени Шостаковича» — вот что в этом году придумала команда ресторана для гастро-фестиваля. Мы пришли попробовать. Ребята провели для нас целую лекцию с внедрением в историю и культуру. Грех с вами не поделиться. История простая и красивая: В военные годы Шостакович пребывал в Самаре в эвакуации — и именно здесь он завершил Седьмую («Ленинградскую») симфонию, которая стала символом стойкости, сопротивления и веры в грядущую победу. А причем здесь пельмени вообще? А потому что действительно Шостакович любил приехать в Самару и покушать пельмени. Но необычные, а из трех видов мяса. Начинка — единый фарш из свинины, говядины и ягнёнка. Всего 7 пельмешек — как 7 нот, которые ведут тебя по этому гастрономическому наслаждению. Тесто замешивается по традиционному сибирскому рецепту. Всё подаётся в хорошем говяжьем бульоне с обжаренными белыми грибами. И вот тут отдельное слово. Грибы здесь просто супер: большие, сочные. Честно говоря, такие больше нигде не видели. Стоит попробовать. Хотя бы для культурной справки. — Ваще Огонь ул. Куйбышева, 81 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>14.07.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3255</t>
+  </si>
+  <si>
+    <t>🛴 Давайте сделаем мир чуть-чуть лучше. Обращаемся к родителям подростков 12-16 лет. В 2026 году, в эпоху глобальных сдвигов, появления AI и бесконечных способов самовыражения для подростка, одна из ключевых родительских функций - донести до отпрыска простую мысль. Оттачивание навыка баланса езды на заднем колесе электросамоката - не главная цель в жизни. По встречке. В толпе по тротуару. По зебре с пешеходами. Мы понимаем, что адреналин/дофамин - штука сильная. Но каждый раз, когда мы уворачиваемся от такого героя, хочется набрать номер его мамы. 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>13.07.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3254</t>
+  </si>
+  <si>
+    <t>Под впечатлением от починки кондера Хуже букмекеров и казино есть еще один вид организаций, которые готовы из своих клиентов высосать все до последней копейки, выдумывая новую цену каждые пять минут, внимательно наблюдая за реакцией клиента, нащупываю пресловутую красную линию Конечно же это каста ремонтников. Не профессиональных сантехников, газовиков, кондиционерщиков, которые могут взять большой объект, а тех, кто выбрал путь - штучного ремонта без гарантий. Любая услуга будет стоить от 350 рублей. Выезд бесплатно. Но та услуга от 350 рублей через 10 минут будет стоить уже 2700, потом 4500 - 6500 - 11000. А если у вас какой-то особенный случай «готовь еще пятак» и грязь потом сам убери. Бывало? 😂</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5681,51 +6158,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H592"/>
+  <dimension ref="A1:H645"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4809.54" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -18254,51 +18731,51 @@
       </c>
       <c r="G500">
         <v>38</v>
       </c>
       <c r="H500">
         <v>5</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501">
         <v>88374</v>
       </c>
       <c r="B501" t="s">
         <v>1493</v>
       </c>
       <c r="C501" t="s">
         <v>1494</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="E501">
         <v>853</v>
       </c>
       <c r="F501">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G501">
         <v>23</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502">
         <v>88375</v>
       </c>
       <c r="B502" t="s">
         <v>1496</v>
       </c>
       <c r="C502" t="s">
         <v>1497</v>
       </c>
       <c r="D502" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="E502">
         <v>1919</v>
       </c>
       <c r="F502">
         <v>24</v>
       </c>
       <c r="G502">
@@ -18352,120 +18829,120 @@
       </c>
       <c r="F504">
         <v>4</v>
       </c>
       <c r="G504">
         <v>47</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505">
         <v>88378</v>
       </c>
       <c r="B505" t="s">
         <v>1505</v>
       </c>
       <c r="C505" t="s">
         <v>1506</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="E505">
         <v>629</v>
       </c>
       <c r="F505">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G505">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
         <v>88379</v>
       </c>
       <c r="B506" t="s">
         <v>1508</v>
       </c>
       <c r="C506" t="s">
         <v>1509</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="E506">
         <v>719</v>
       </c>
       <c r="F506">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="G506">
         <v>25</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507">
         <v>88380</v>
       </c>
       <c r="B507" t="s">
         <v>1511</v>
       </c>
       <c r="C507" t="s">
         <v>1512</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="E507">
         <v>907</v>
       </c>
       <c r="F507">
         <v>7</v>
       </c>
       <c r="G507">
         <v>10</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508">
         <v>88381</v>
       </c>
       <c r="B508" t="s">
         <v>1514</v>
       </c>
       <c r="C508" t="s">
         <v>1515</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="E508">
         <v>856</v>
       </c>
       <c r="F508">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G508">
         <v>36</v>
       </c>
       <c r="H508">
         <v>1</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509">
         <v>88382</v>
       </c>
       <c r="B509" t="s">
         <v>1517</v>
       </c>
       <c r="C509" t="s">
         <v>1518</v>
       </c>
       <c r="D509" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="E509">
         <v>748</v>
       </c>
       <c r="F509">
@@ -18571,51 +19048,51 @@
       </c>
       <c r="G513">
         <v>25</v>
       </c>
       <c r="H513">
         <v>2</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514">
         <v>88387</v>
       </c>
       <c r="B514" t="s">
         <v>1532</v>
       </c>
       <c r="C514" t="s">
         <v>1533</v>
       </c>
       <c r="D514" s="1" t="s">
         <v>1534</v>
       </c>
       <c r="E514">
         <v>956</v>
       </c>
       <c r="F514">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G514">
         <v>48</v>
       </c>
       <c r="H514">
         <v>2</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515">
         <v>88388</v>
       </c>
       <c r="B515" t="s">
         <v>1535</v>
       </c>
       <c r="C515" t="s">
         <v>1536</v>
       </c>
       <c r="D515" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="E515">
         <v>958</v>
       </c>
       <c r="F515">
@@ -18623,123 +19100,123 @@
       </c>
       <c r="G515">
         <v>21</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516">
         <v>88389</v>
       </c>
       <c r="B516" t="s">
         <v>1538</v>
       </c>
       <c r="C516" t="s">
         <v>1539</v>
       </c>
       <c r="D516" s="1" t="s">
         <v>1540</v>
       </c>
       <c r="E516">
         <v>873</v>
       </c>
       <c r="F516">
         <v>2</v>
       </c>
       <c r="G516">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517">
         <v>88390</v>
       </c>
       <c r="B517" t="s">
         <v>1541</v>
       </c>
       <c r="C517" t="s">
         <v>1542</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>1543</v>
       </c>
       <c r="E517">
         <v>808</v>
       </c>
       <c r="F517">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G517">
         <v>23</v>
       </c>
       <c r="H517">
         <v>9</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518">
         <v>88391</v>
       </c>
       <c r="B518" t="s">
         <v>1544</v>
       </c>
       <c r="C518" t="s">
         <v>1545</v>
       </c>
       <c r="D518" s="1" t="s">
         <v>1546</v>
       </c>
       <c r="E518">
         <v>737</v>
       </c>
       <c r="F518">
         <v>8</v>
       </c>
       <c r="G518">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="H518">
         <v>1</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519">
         <v>88392</v>
       </c>
       <c r="B519" t="s">
         <v>1547</v>
       </c>
       <c r="C519" t="s">
         <v>1548</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>1549</v>
       </c>
       <c r="E519">
         <v>814</v>
       </c>
       <c r="F519">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G519">
         <v>44</v>
       </c>
       <c r="H519">
         <v>5</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520">
         <v>88393</v>
       </c>
       <c r="B520" t="s">
         <v>1550</v>
       </c>
       <c r="C520" t="s">
         <v>1551</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>1552</v>
       </c>
       <c r="E520">
         <v>827</v>
       </c>
       <c r="F520">
@@ -19343,51 +19820,51 @@
       </c>
       <c r="E545">
         <v>1</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546">
         <v>88419</v>
       </c>
       <c r="B546" t="s">
         <v>1627</v>
       </c>
       <c r="C546" t="s">
         <v>1628</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>1629</v>
       </c>
       <c r="E546">
         <v>847</v>
       </c>
       <c r="F546">
         <v>4</v>
       </c>
       <c r="G546">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547">
         <v>88420</v>
       </c>
       <c r="B547" t="s">
         <v>1630</v>
       </c>
       <c r="C547" t="s">
         <v>1631</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>1632</v>
       </c>
       <c r="E547">
         <v>852</v>
       </c>
       <c r="F547">
         <v>8</v>
       </c>
       <c r="G547">
         <v>18</v>
       </c>
       <c r="H547">
@@ -20162,272 +20639,1629 @@
       </c>
       <c r="F578">
         <v>6</v>
       </c>
       <c r="G578">
         <v>18</v>
       </c>
       <c r="H578">
         <v>1</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579">
         <v>89633</v>
       </c>
       <c r="B579" t="s">
         <v>1726</v>
       </c>
       <c r="C579" t="s">
         <v>1727</v>
       </c>
       <c r="D579" s="1" t="s">
         <v>1728</v>
       </c>
       <c r="E579">
-        <v>271</v>
+        <v>976</v>
+      </c>
+      <c r="F579">
+        <v>7</v>
+      </c>
+      <c r="G579">
+        <v>22</v>
+      </c>
+      <c r="H579">
+        <v>4</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580">
         <v>89634</v>
       </c>
       <c r="B580" t="s">
         <v>1729</v>
       </c>
       <c r="C580" t="s">
         <v>1730</v>
       </c>
       <c r="D580" s="1" t="s">
         <v>1731</v>
       </c>
       <c r="E580">
         <v>401</v>
       </c>
+      <c r="F580">
+        <v>4</v>
+      </c>
+      <c r="G580">
+        <v>9</v>
+      </c>
+      <c r="H580">
+        <v>10</v>
+      </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581">
         <v>89635</v>
       </c>
       <c r="B581" t="s">
         <v>1732</v>
       </c>
       <c r="C581" t="s">
         <v>1733</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>1734</v>
       </c>
       <c r="E581">
         <v>504</v>
       </c>
+      <c r="F581">
+        <v>11</v>
+      </c>
+      <c r="G581">
+        <v>27</v>
+      </c>
+      <c r="H581">
+        <v>6</v>
+      </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582">
         <v>89636</v>
       </c>
       <c r="B582" t="s">
         <v>1735</v>
       </c>
       <c r="C582" t="s">
         <v>1736</v>
       </c>
       <c r="D582" s="1" t="s">
         <v>1737</v>
       </c>
       <c r="E582">
         <v>598</v>
       </c>
+      <c r="F582">
+        <v>10</v>
+      </c>
+      <c r="G582">
+        <v>24</v>
+      </c>
+      <c r="H582">
+        <v>6</v>
+      </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583">
         <v>89637</v>
       </c>
       <c r="B583" t="s">
         <v>1738</v>
       </c>
       <c r="C583" t="s">
         <v>1739</v>
       </c>
       <c r="D583" s="1" t="s">
         <v>1740</v>
       </c>
       <c r="E583">
         <v>750</v>
       </c>
+      <c r="F583">
+        <v>42</v>
+      </c>
+      <c r="G583">
+        <v>32</v>
+      </c>
+      <c r="H583">
+        <v>3</v>
+      </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584">
         <v>89638</v>
       </c>
       <c r="B584" t="s">
         <v>1741</v>
       </c>
       <c r="C584" t="s">
         <v>1742</v>
       </c>
       <c r="D584" s="1" t="s">
         <v>1743</v>
       </c>
       <c r="E584">
         <v>722</v>
       </c>
+      <c r="F584">
+        <v>4</v>
+      </c>
+      <c r="G584">
+        <v>25</v>
+      </c>
+      <c r="H584">
+        <v>1</v>
+      </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585">
         <v>89639</v>
       </c>
       <c r="B585" t="s">
         <v>1744</v>
       </c>
       <c r="C585" t="s">
         <v>1745</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="E585">
         <v>911</v>
       </c>
+      <c r="F585">
+        <v>37</v>
+      </c>
+      <c r="G585">
+        <v>110</v>
+      </c>
+      <c r="H585">
+        <v>10</v>
+      </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586">
         <v>89640</v>
       </c>
       <c r="B586" t="s">
         <v>1747</v>
       </c>
       <c r="C586" t="s">
         <v>1748</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="E586">
         <v>893</v>
       </c>
+      <c r="F586">
+        <v>16</v>
+      </c>
+      <c r="G586">
+        <v>36</v>
+      </c>
+      <c r="H586">
+        <v>5</v>
+      </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587">
         <v>89641</v>
       </c>
       <c r="B587" t="s">
         <v>1750</v>
       </c>
       <c r="C587" t="s">
         <v>1751</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="E587">
         <v>814</v>
       </c>
+      <c r="F587">
+        <v>3</v>
+      </c>
+      <c r="G587">
+        <v>25</v>
+      </c>
+      <c r="H587">
+        <v>5</v>
+      </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588">
         <v>89642</v>
       </c>
       <c r="B588" t="s">
         <v>1753</v>
       </c>
       <c r="C588" t="s">
         <v>1754</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>1755</v>
       </c>
       <c r="E588">
         <v>692</v>
       </c>
+      <c r="F588">
+        <v>7</v>
+      </c>
+      <c r="G588">
+        <v>31</v>
+      </c>
+      <c r="H588">
+        <v>1</v>
+      </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589">
         <v>89643</v>
       </c>
       <c r="B589" t="s">
         <v>1756</v>
       </c>
       <c r="C589" t="s">
         <v>1757</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>1758</v>
       </c>
       <c r="E589">
         <v>773</v>
       </c>
+      <c r="F589">
+        <v>6</v>
+      </c>
+      <c r="G589">
+        <v>21</v>
+      </c>
+      <c r="H589">
+        <v>2</v>
+      </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590">
         <v>89644</v>
       </c>
       <c r="B590" t="s">
         <v>1759</v>
       </c>
       <c r="C590" t="s">
         <v>1760</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1761</v>
       </c>
       <c r="E590">
         <v>1266</v>
       </c>
+      <c r="F590">
+        <v>30</v>
+      </c>
+      <c r="G590">
+        <v>49</v>
+      </c>
+      <c r="H590">
+        <v>12</v>
+      </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591">
         <v>89645</v>
       </c>
       <c r="B591" t="s">
         <v>1762</v>
       </c>
       <c r="C591" t="s">
         <v>1763</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>1764</v>
       </c>
       <c r="E591">
         <v>977</v>
       </c>
+      <c r="F591">
+        <v>3</v>
+      </c>
+      <c r="G591">
+        <v>22</v>
+      </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592">
         <v>89646</v>
       </c>
       <c r="B592" t="s">
         <v>1765</v>
       </c>
       <c r="C592" t="s">
         <v>1766</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>1767</v>
       </c>
       <c r="E592">
         <v>919</v>
+      </c>
+      <c r="F592">
+        <v>9</v>
+      </c>
+      <c r="G592">
+        <v>26</v>
+      </c>
+      <c r="H592">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>90324</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E593">
+        <v>581</v>
+      </c>
+      <c r="F593">
+        <v>12</v>
+      </c>
+      <c r="G593">
+        <v>41</v>
+      </c>
+      <c r="H593">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>90325</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E594">
+        <v>529</v>
+      </c>
+      <c r="F594">
+        <v>6</v>
+      </c>
+      <c r="G594">
+        <v>27</v>
+      </c>
+      <c r="H594">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>90326</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E595">
+        <v>542</v>
+      </c>
+      <c r="F595">
+        <v>14</v>
+      </c>
+      <c r="G595">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>90327</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E596">
+        <v>686</v>
+      </c>
+      <c r="F596">
+        <v>12</v>
+      </c>
+      <c r="G596">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>90328</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E597">
+        <v>701</v>
+      </c>
+      <c r="F597">
+        <v>6</v>
+      </c>
+      <c r="G597">
+        <v>43</v>
+      </c>
+      <c r="H597">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>90329</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E598">
+        <v>891</v>
+      </c>
+      <c r="F598">
+        <v>23</v>
+      </c>
+      <c r="G598">
+        <v>104</v>
+      </c>
+      <c r="H598">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>90330</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E599">
+        <v>833</v>
+      </c>
+      <c r="F599">
+        <v>26</v>
+      </c>
+      <c r="G599">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>90331</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E600">
+        <v>1014</v>
+      </c>
+      <c r="F600">
+        <v>42</v>
+      </c>
+      <c r="G600">
+        <v>40</v>
+      </c>
+      <c r="H600">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>90332</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E601">
+        <v>945</v>
+      </c>
+      <c r="F601">
+        <v>11</v>
+      </c>
+      <c r="G601">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>90333</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E602">
+        <v>1311</v>
+      </c>
+      <c r="F602">
+        <v>27</v>
+      </c>
+      <c r="G602">
+        <v>29</v>
+      </c>
+      <c r="H602">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>90334</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E603">
+        <v>998</v>
+      </c>
+      <c r="F603">
+        <v>12</v>
+      </c>
+      <c r="G603">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>90335</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E604">
+        <v>915</v>
+      </c>
+      <c r="F604">
+        <v>28</v>
+      </c>
+      <c r="G604">
+        <v>35</v>
+      </c>
+      <c r="H604">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>90336</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E605">
+        <v>1009</v>
+      </c>
+      <c r="F605">
+        <v>4</v>
+      </c>
+      <c r="G605">
+        <v>18</v>
+      </c>
+      <c r="H605">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>90337</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E606">
+        <v>912</v>
+      </c>
+      <c r="F606">
+        <v>17</v>
+      </c>
+      <c r="G606">
+        <v>29</v>
+      </c>
+      <c r="H606">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>90737</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E607">
+        <v>645</v>
+      </c>
+      <c r="F607">
+        <v>10</v>
+      </c>
+      <c r="G607">
+        <v>20</v>
+      </c>
+      <c r="H607">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>90738</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E608">
+        <v>463</v>
+      </c>
+      <c r="F608">
+        <v>3</v>
+      </c>
+      <c r="G608">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>90739</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E609">
+        <v>499</v>
+      </c>
+      <c r="F609">
+        <v>8</v>
+      </c>
+      <c r="G609">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>90760</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E610">
+        <v>872</v>
+      </c>
+      <c r="F610">
+        <v>18</v>
+      </c>
+      <c r="G610">
+        <v>34</v>
+      </c>
+      <c r="H610">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>90761</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E611">
+        <v>525</v>
+      </c>
+      <c r="F611">
+        <v>8</v>
+      </c>
+      <c r="G611">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>90762</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E612">
+        <v>555</v>
+      </c>
+      <c r="F612">
+        <v>9</v>
+      </c>
+      <c r="G612">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>90763</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E613">
+        <v>548</v>
+      </c>
+      <c r="F613">
+        <v>5</v>
+      </c>
+      <c r="G613">
+        <v>22</v>
+      </c>
+      <c r="H613">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>90764</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E614">
+        <v>583</v>
+      </c>
+      <c r="F614">
+        <v>11</v>
+      </c>
+      <c r="G614">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>90765</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E615">
+        <v>594</v>
+      </c>
+      <c r="F615">
+        <v>4</v>
+      </c>
+      <c r="G615">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>90831</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E616">
+        <v>991</v>
+      </c>
+      <c r="F616">
+        <v>20</v>
+      </c>
+      <c r="G616">
+        <v>18</v>
+      </c>
+      <c r="H616">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>90832</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E617">
+        <v>428</v>
+      </c>
+      <c r="F617">
+        <v>6</v>
+      </c>
+      <c r="G617">
+        <v>48</v>
+      </c>
+      <c r="H617">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>90833</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E618">
+        <v>505</v>
+      </c>
+      <c r="F618">
+        <v>3</v>
+      </c>
+      <c r="G618">
+        <v>21</v>
+      </c>
+      <c r="H618">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>90834</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E619">
+        <v>503</v>
+      </c>
+      <c r="F619">
+        <v>12</v>
+      </c>
+      <c r="G619">
+        <v>33</v>
+      </c>
+      <c r="H619">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>90835</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E620">
+        <v>526</v>
+      </c>
+      <c r="F620">
+        <v>9</v>
+      </c>
+      <c r="G620">
+        <v>23</v>
+      </c>
+      <c r="H620">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>90836</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E621">
+        <v>584</v>
+      </c>
+      <c r="F621">
+        <v>4</v>
+      </c>
+      <c r="G621">
+        <v>21</v>
+      </c>
+      <c r="H621">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>90893</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E622">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>90894</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E623">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>90895</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E624">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>90896</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E625">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>90897</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E626">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>90898</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E627">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>90899</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E628">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>90900</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E629">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>90901</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E630">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>90902</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E631">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>91059</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E632">
+        <v>302</v>
+      </c>
+      <c r="F632">
+        <v>6</v>
+      </c>
+      <c r="G632">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>91060</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E633">
+        <v>464</v>
+      </c>
+      <c r="F633">
+        <v>7</v>
+      </c>
+      <c r="G633">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>91061</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E634">
+        <v>648</v>
+      </c>
+      <c r="F634">
+        <v>10</v>
+      </c>
+      <c r="G634">
+        <v>37</v>
+      </c>
+      <c r="H634">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>91062</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E635">
+        <v>689</v>
+      </c>
+      <c r="F635">
+        <v>5</v>
+      </c>
+      <c r="G635">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>91063</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E636">
+        <v>656</v>
+      </c>
+      <c r="F636">
+        <v>13</v>
+      </c>
+      <c r="G636">
+        <v>25</v>
+      </c>
+      <c r="H636">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>91064</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E637">
+        <v>670</v>
+      </c>
+      <c r="F637">
+        <v>12</v>
+      </c>
+      <c r="G637">
+        <v>27</v>
+      </c>
+      <c r="H637">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>91065</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E638">
+        <v>1204</v>
+      </c>
+      <c r="F638">
+        <v>9</v>
+      </c>
+      <c r="G638">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>91066</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E639">
+        <v>879</v>
+      </c>
+      <c r="F639">
+        <v>8</v>
+      </c>
+      <c r="G639">
+        <v>27</v>
+      </c>
+      <c r="H639">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>91067</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E640">
+        <v>918</v>
+      </c>
+      <c r="F640">
+        <v>3</v>
+      </c>
+      <c r="G640">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>91068</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E641">
+        <v>817</v>
+      </c>
+      <c r="F641">
+        <v>5</v>
+      </c>
+      <c r="G641">
+        <v>42</v>
+      </c>
+      <c r="H641">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>91069</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E642">
+        <v>846</v>
+      </c>
+      <c r="F642">
+        <v>2</v>
+      </c>
+      <c r="G642">
+        <v>41</v>
+      </c>
+      <c r="H642">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>91070</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E643">
+        <v>843</v>
+      </c>
+      <c r="F643">
+        <v>6</v>
+      </c>
+      <c r="G643">
+        <v>31</v>
+      </c>
+      <c r="H643">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>91071</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E644">
+        <v>834</v>
+      </c>
+      <c r="G644">
+        <v>61</v>
+      </c>
+      <c r="H644">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>91072</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E645">
+        <v>849</v>
+      </c>
+      <c r="G645">
+        <v>44</v>
+      </c>
+      <c r="H645">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">