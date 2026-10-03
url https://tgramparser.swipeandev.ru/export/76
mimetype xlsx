--- v3 (2026-08-03)
+++ v4 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1927">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2075">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -5793,50 +5793,494 @@
     <t>14.07.26 12:28</t>
   </si>
   <si>
     <t>t.me/kakest_smr/3256</t>
   </si>
   <si>
     <t>ВАЩЕ ОГОНЬ × ИСКУССТВО ЕСТЬ «Сибирское трио: пельмени Шостаковича» — вот что в этом году придумала команда ресторана для гастро-фестиваля. Мы пришли попробовать. Ребята провели для нас целую лекцию с внедрением в историю и культуру. Грех с вами не поделиться. История простая и красивая: В военные годы Шостакович пребывал в Самаре в эвакуации — и именно здесь он завершил Седьмую («Ленинградскую») симфонию, которая стала символом стойкости, сопротивления и веры в грядущую победу. А причем здесь пельмени вообще? А потому что действительно Шостакович любил приехать в Самару и покушать пельмени. Но необычные, а из трех видов мяса. Начинка — единый фарш из свинины, говядины и ягнёнка. Всего 7 пельмешек — как 7 нот, которые ведут тебя по этому гастрономическому наслаждению. Тесто замешивается по традиционному сибирскому рецепту. Всё подаётся в хорошем говяжьем бульоне с обжаренными белыми грибами. И вот тут отдельное слово. Грибы здесь просто супер: большие, сочные. Честно говоря, такие больше нигде не видели. Стоит попробовать. Хотя бы для культурной справки. — Ваще Огонь ул. Куйбышева, 81 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
   </si>
   <si>
     <t>14.07.26 06:55</t>
   </si>
   <si>
     <t>t.me/kakest_smr/3255</t>
   </si>
   <si>
     <t>🛴 Давайте сделаем мир чуть-чуть лучше. Обращаемся к родителям подростков 12-16 лет. В 2026 году, в эпоху глобальных сдвигов, появления AI и бесконечных способов самовыражения для подростка, одна из ключевых родительских функций - донести до отпрыска простую мысль. Оттачивание навыка баланса езды на заднем колесе электросамоката - не главная цель в жизни. По встречке. В толпе по тротуару. По зебре с пешеходами. Мы понимаем, что адреналин/дофамин - штука сильная. Но каждый раз, когда мы уворачиваемся от такого героя, хочется набрать номер его мамы. 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
   </si>
   <si>
     <t>13.07.26 13:45</t>
   </si>
   <si>
     <t>t.me/kakest_smr/3254</t>
   </si>
   <si>
     <t>Под впечатлением от починки кондера Хуже букмекеров и казино есть еще один вид организаций, которые готовы из своих клиентов высосать все до последней копейки, выдумывая новую цену каждые пять минут, внимательно наблюдая за реакцией клиента, нащупываю пресловутую красную линию Конечно же это каста ремонтников. Не профессиональных сантехников, газовиков, кондиционерщиков, которые могут взять большой объект, а тех, кто выбрал путь - штучного ремонта без гарантий. Любая услуга будет стоить от 350 рублей. Выезд бесплатно. Но та услуга от 350 рублей через 10 минут будет стоить уже 2700, потом 4500 - 6500 - 11000. А если у вас какой-то особенный случай «готовь еще пятак» и грязь потом сам убери. Бывало? 😂</t>
+  </si>
+  <si>
+    <t>08.09.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3422</t>
+  </si>
+  <si>
+    <t>Нравится ребрендинг Гурмэ. Проще, ближе и теплее. Красивый леттеринг, игривый ход с оливкой и совсем другой характер. Появилась душа. Все правильно сделали 🫒</t>
+  </si>
+  <si>
+    <t>07.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3413</t>
+  </si>
+  <si>
+    <t>🔥 ЖАРОК. Хлеб и мясо. Горячая рекомендация. С пылу с жару. В одном слове сошлось всё: жар и уют вечера с близкими, жирок, дымок. Тот самый аппетит, что просыпается за городом, на свежем воздухе, от самых простых продуктов. Высота потолков здесь такая, что уместилась целая антресоль. Зал поделён на зоны с видом на кухню или со вторым светом у больших витрин. Похоже, в следующем сезоне за стеклом откроется летняя посадка. На кухне печи, грили, хосперы, коптильни - всё, чтобы печь свой хлеб и готовить мясо на живом огне любым способом. Это и собирает меню, в котором впервые по-настоящему сложно выбрать. От бараньих языков бросает к холодцу, потом взгляд цепляет сэндвич с пастрами, тартар с костным мозгом, шурпу из петуха. Звучит всё крайне заманчиво. Поэтому мучиться мы не стали и взяли первые позиции из каждого раздела. Получилось: рибай, бабагануш, зелёный салат. Отдельная история - пивная карта. В ней можно откопать даже бельгийский Роденбах за 1995 рублей. Сначала подумали, что пиво просто варят с 95-го. Нет. Это цена. С едой честнее: рибай - 890 рублей за 100 гр, и это очень даже привлекательно. И это прекрасный повод обновить наш индекс Рибая. А вот наценка в Х6 концов на «Жигулёвское 1881» реально поражает. 365 рублей за 400 мл. (что составляет 455 рублей за 0,5 при цене литра в пределах 130 рублей). Ох уж эти механики как продать дороже, налив поменьше. Хотя, возможно, она честнее и намекает, что базовые 250 рублей за жигулёвское в самых демократичных местах к следующему сезону подрастут до 300. А настойки будут худеть в объеме до 25 мл. Жарок красивый, атмосферный, с высоченными потолками и антресолью, большой открытой кухней, со своим хлебом и фирменными десертами, прекрасными меню и дорогой пивной картой, в которой цены двоятся и троятся. И небольшое наблюдение - это уже второй проект KONDRATOVICH Group с дескриптором Хлеб и Мясо. __ ЖАРОК хлеб и мясо ул. Красноармейская, 131, 1 этаж ТЦ ГУдок 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>04.09.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3411</t>
+  </si>
+  <si>
+    <t>Если не придумали планы на вечер - в выставочном зале «Виктории» сегодня будет концерт. - Два Обреза - источник - Пайта На этой неделе в галерее развернулась целая серия мероприятий. Еще можно успеть на последние три дня. Программа __ Галерея Виктория ул. Некрасовская, 2 4 сентября 18:30 🥐 КАК ЕСТЬ MAX | VK</t>
+  </si>
+  <si>
+    <t>03.09.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3406</t>
+  </si>
+  <si>
+    <t>ИНДЕКС ТАРТАРА: 2024 VS 2026 🥩 Два года назад мы сделали наш первый индекс в канале - индекс тартара. Пришло время проверить, что изменилось. Спойлер: изменилось многое. Те же правила: пересчитываем всё на 200г. 20 заведений в 2026 против 10 в 2024. Рынок вырос. Что произошло за два года: - Средняя цена подросла на 18%: с 822₽ до 970₽. - Ливингстон в 2024 был самым дорогим - 1436₽ за 200г. Сейчас опустился в средний сегмент - 929₽. Кто занял трон? Босфор - 1509₽ за 200г. Новый рекордсмен. - Мит Фикс в 2024 держал самую демократичную цену - 450₽. Сейчас Чин Чин перехватили флаг - 536₽ (за счет самой большой порции - 280г). Их тартар на главном изображении. Что было дорого - стало дешевле. Что было демократичным - подросло в цене. Изучайте карточки, сравнивайте с 2024 годом 👈 Какой индекс делаем следующим? Накиньте идеи. — 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>02.09.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3404</t>
+  </si>
+  <si>
+    <t>ТОП ЗАВЕДЕНИЙ от Сергея Щербака ⚡ Автор всем вам известного канала Сергей Щербак, фуд-фотограф и наш друг. Серёга как никто другой знает, где точно будет вкусно. В его канале много мест, о которых вы возможно даже не слышали или не брали во внимание. А он уже затестил их все. Сейчас он почти всё время в режиме: семья-работа. И на частые походы по ресторанам уже времени не остаётся. Поэтому это самый честный ТОП Щербака: - 8 Миля (Тольятти) Вкусно, природа, можно с детьми на животных посмотреть и погулять, чтобы еду растрясти. Давно там не был, но помню, что солянка отличная была. - Шашлык экспресс напротив Третьяковки. Шикарная люля из говядины, отличная шаурма. Все на углях, максимально свежее и сочное. Ценник супер гуманный, можно позвонить и заказать заранее. - Кафе перекрёстка в ЗИМе. "Какой кошмар, мы пришли сюда, чтобы читать про модные места". Про модные места уже написали. Не знаю как в остальных переках, но в ЗИМе кофе готовит бариста в настоящей кофе-машине. Черный не очень, но если хочется раф или капуч - то пойдет. Да, не так вкусно как в Скуратове, но зато любой средний кофе стоит 109 рублей. СТО ДЕВЯТЬ РУБЛЕЙ, ещё раз повторяю! - На угле Колбаски, ребра и пивко на старой набе в приятном месте с приятным обслуживанием. - Твинго Вкусные секси сэндвичи в центре города. Пробуйте. И обязательно подписывайтесь на Серёгу и его второй канал про работу с ИИ. — 🥐 КАК ЕСТЬ MAX | VK 👉в БОЛЬШОЙ РЕЙТИНГ Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>01.09.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3398</t>
+  </si>
+  <si>
+    <t>ОСТРОЖНО ХРУПКОЕ. Новый выставочный проект в Станкозаводе. Если уже отметили линейку, собрали рюкзак на завтра - выдохните. Пока есть время - сходите на выставку. Желательно вместе со своими детьми. В Станкозаводе 28 августа открылась выставка от московских креаторов. Про внутренний мир подростков. Про то, что не всегда получается сказать взрослым вслух. Фоотографии, инсталляции - всё очень красиво и интересно. Возможно, после этой выставки будет чуть легче говорить со своим ребенком о том, о чём обычно не говорится. До 30 сентября. Всех с началом учебного года. __ Станкозавод, пространство Бойлерная ул. Куйбышева, 128А 🥐 КАК ЕСТЬ MAX | VK</t>
+  </si>
+  <si>
+    <t>31.08.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3389</t>
+  </si>
+  <si>
+    <t>НАШ ХИТ ЭТОГО ЛЕТА. В последний день августа нас позвали на бранч. И мы поняли: именно так должно заканчиваться лето. Земляне и SofiОптика сделали коллаборацию с говорящим названием - «Взгляни на мир по-другому». И Иван Оленин воспользовался поводом и сделал ЭТО блюдо в лучшем исполнении, что мы пробовали. Веранда «Землян», красивый стол с арбузами и живыми цветами. А в меню - хот-дог. Но послушайте, что внутри: - Большая тёплая лепёшка будто только из печи - вместо стандартной тонкой булочки. На выбор: сосиска из мраморной говядины или нежное крабовое мясо с гуакамоле. - Рядом батат-фри с трюфельным соусом. - Фреш из арбузного сока. И это безумно вкусно - и не потому, что пресс-бранч. Краб + батат: стали одними из лучших блюд лета в Самаре. Мы реально фанатеем от этого сочетания в этом сезоне. И то, что оно появилось в рамках коллаборации с оптикой - приятная неожиданность. Знакомая форма, другое содержание - всё в духе «Землян». При заказе блюд из специального меню каждый гость получает в подарок капхолдер для кофе и сертификат на индивидуальный подбор оправы от оптического стилиста. Коллаба продлится до 15 сентября. Или пока не закончатся подарки. Успевайте кайфануть. — Земляне ул. Вилоновская, 24 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>26.08.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3388</t>
+  </si>
+  <si>
+    <t>СИБИРСКИЙ СЛЕД В САМАРЕ Проект «Земляне. Нулевой километр» продолжается — и на этот раз в гости приезжают из Сибири. 27 августа бистро принимает команду московского ресторана MANUL — одного из главных адресов сибирской кухни в столице. Шеф Виктор Шайдецкий исследует гастрономические традиции Алтая, Тывы, Хакасии и Енисейского Севера вместе с историками, этнографами и коренными жителями. Восстанавливает забытые рецепты, работает напрямую с производителями — и в итоге таёжная дичь, северная рыба и дикоросы попадают прямо на тарелку. В этот вечер — авторское меню Виктора: «Оливки» из молодых сосновых шишек — 480 ₽ Тартар из лося с ржаными чипсами — 890 ₽ Мини-картофель с кострища с мороженым из жжёного лука — 350 ₽ Томлёная чавыча с кедровой кашей и соусом из трав — 1 990 ₽ «Халимат» — десерт с печёными яблоками, ромашкой и бузиной — 490 ₽ 27 августа, 17:00 — Земляне, ул. Вилоновская, 24 🥐 КАК ЕСТЬ MAX | VK 👉в БОЛЬШОЙ РЕЙТИНГ Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>26.08.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3386</t>
+  </si>
+  <si>
+    <t>ТОП ЗАВЕДЕНИЙ от Георгия Каховского ⚡ Концеп-шеф нашего любимого бренда Puri, в который он вкладывается со всей душой. Его топ компактный, но каждое место со смыслом: - Puri на Куйбышева его любимый. Шикарный грузинский ресторан. Но недавно у них открылась новая пекарня на Садовой, 214. И она тоже заслуживает особого внимания. Если пропустили это событие - бегом за свежей выпечкой и пури из печи. - Vinoterria — старая стабильность. Когда-то ребята имели отличную винную карту. - Meat Happens — хорошее, мужское, мясное место с сочным брискетом. - Osteria Lora — на сегодня там лучшая пицца Маргарита. - Посольство (французский зал) — атмосфера, культура. Место, куда ты должен заходить для перезагрузки после долгих рабочих будней. - Цех63 / Фёдор Никитич (Тольятти) — за индивидуальный подход Владельца и Шефа к продукту и гостям. Сохраняйте список. — 🥐 КАК ЕСТЬ MAX | VK 👉в БОЛЬШОЙ РЕЙТИНГ Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>24.08.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3385</t>
+  </si>
+  <si>
+    <t>🌮 БРОНЗ. НЕДООЦЕНЁННАЯ МЕКСИКА В САМАРЕ. Напоминание: на Некрасовской работает лучший стрит-фуд города - БРОНЗ. Недавно залетели перекусить перед скейт-парком. И, как в прошлые разы - недостижимо вкусно. Еда живая. С душой, с любовью, с добротой. Впиваешься в сочную лепёшку с начинкой, течёт бульон, внутри нежнейшее мясо, кислинка лайма, кинза, потрясный гуакамоле. Салфеток нужно много. А еда дарит настоящее счастье и новые вкусовые горизонты. Больше нигде в городе ничего подобного не встретите. Такая еда бывает только тогда, когда её готовят настоящие энтузиасты, влюблённые в своё ремесло. Это чувствуется с первого укуса. Технологию можно скопировать, рецепт можно подсмотреть, поставщика можно найти - а любовь к делу не подделаешь. И как круто, что уже несколько лет эта душевность и этот вкус не теряют самобытности и стиля. Заходите. И зовите тех, кому давно хотели что-то "шаурмаподобное" но на максималках. — КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>21.08.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3379</t>
+  </si>
+  <si>
+    <t>Ужинать с видом на закат 🌅 Самарские закаты над Волгой - это то, ради чего стоит бронировать столик на веранде, заказывать что-то горячее и никуда не торопиться. Плед уже несут. Бокал уже налит. Пока лето не закончилось - едим на улице. Вот где это делать особенно хорошо: - На Угле ул. Максима Горького, 1 - Дача ул. Максима Горького, 1 - Коза на Набережной ул. Максима Горького, 119 - Nonna di Bruni ул. Ленинградская, 1 - Рыбалтика Волжский проспект, 36г Август перевалил за середину. Солнце садится раньше. Поэтому не упускайте возможность. Сохраняйте. — 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>20.08.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3374</t>
+  </si>
+  <si>
+    <t>ИНДЕКС КРЕВЕТКИ 🦐 Креветка — самый демократичный морепродукт. Её добавляют в пасту, салаты, подают на гриле, во фритюре, в кляре и просто так. Она одинаково хорошо чувствует себя в азиатском баре и в итальянском ресторане. За это её и любят. Мы нашли 16 мест в Самаре где она есть в меню. И пересчитали цену на 100 граммов — потому что порции очень разные, а это меняет всё. Изучайте карточки 👆 — 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>19.08.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3372</t>
+  </si>
+  <si>
+    <t>ТОП ЗАВЕДЕНИЙ от ОЛЬГИ ЛЕВЫКИНОЙ ⚡ ⚡Ольга Левыкина - соосновательница арт-клуба «Худрук» и человек, который давно и по-настоящему вовлечён в самарскую гастрономию. Не для галочки, а по зову души. Обожаю обсуждать свои субъективные рейтинги заведений с адептами фуди. Наш гастро-ландшафт разросся за последние 2 года. Ценю в заведениях качество и концепт, так как невоодушевленные своей идей люди создают пресные пространства с посредственной едой. И таких мест итак у нас предостаточно. Теперь о ее ТОПе: - Земляне — «На данный момент это то место, которое я советую всем гостям Самары. И все как один после Землян начинают доверять моему рейтингу» - Puri — «Качество, сервис, гостеприимство Гиги— три столпа, которые неизменно приносят меня вновь в Puri» - Padron (Москва) - Ресторан 19 (Нижний Новгород) - Muwa в галереи Victoria - Meat Happens - La Volte - И бургер Кинг — «Там самая крутая картошка фри в Самаре» Субъективно, зато очень честно. Подписывайтесь на Олю. А если нужен большой рейтинг по заведениям в Самаре - загляните в ТОП от нашего канала. — 🥐 КАК ЕСТЬ MAX | VK 👉в БОЛЬШОЙ РЕЙТИНГ Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>17.08.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3370</t>
+  </si>
+  <si>
+    <t>⚡️ 90 страниц меню и ни одной причины вернуться. Профессиональные рестораторы любят повторять: в России сегодня везде готовят вкусно. Средний уровень кухни высокий, все шефы прокачаны, конкурировать нужно не едой - а сервисом, атмосферой, цельностью. Мы регулярно слышим этот тезис и, в целом, с ним согласны. Но вдруг наткнулись на исключение. Неделю назад возвращались после уикенда через торнадо, который накрыл Тольятти. У нас там любимый суши-бар КОМОДО. Мишка вспомнил, захотелось суши. Крюк делать не стали и решили попробовать по дороге - на Ново-Садовой заехали в Фуджи Суши. Одну из крупнейших сетей Самары. Никогда прежде там не были. О чём жалеем до сих пор. По пунктам, спокойно, без эмоций - уже неделя прошла, всё улеглось. Первое. Меню на 90 страниц. Не на десять, не на двадцать, не на тридцать. Девяносто. И это первый честный сигнал о том, что нас ждало дальше. Кухня, которая держит 90 страниц позиций, физически не может ответить, что же у них стоит попробовать. Второе. Сервис безразлично серого уровня. Долго, равнодушно, невнимательно. Третье. Роллы и суши. Роллы понятно - майонез в формате на любой вкус, от базовых до версий MAX и наверное PRO MAX, которые нужно есть с вилкой и ножом. Форель на суши - пластик, а гребешок просто опасно есть - воспользовался салфеткой. Это не то, чтобы «пойдёт», это вызывает крайне неприятные ощущения, когда попадает в ротовую полость. Давно такого не было. Мы понимаем: одна плохая тарелка не делает всю сеть плохой. Возможно, нам не повезло. Возможно, на других точках иначе. Возможно, гребешок - исключение из правил. Но если после трёх позиций из меню на 90 страниц ты уже не хочешь пробовать ничего больше - это говорит о многом. Возвращаться не хочется. __ 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>13.08.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3364</t>
+  </si>
+  <si>
+    <t>ИНДЕКС УХИ 🐡🍲 Суп, который в России очень любят - и готовят всегда по-разному. Кто-то с судаком, лососем, треской, окунем или осетриной. Цена скачет невероятно. ПельМan и Заволга стоят почти одинаково в меню - разница 30₽. Но при пересчёте они оказываются на разных полюсах рейтинга. Потому что порция в «Заволге» больше в 2,25 раза. Состав выглядит дороже, чем в ПельМan. Но при этом самые демократичные. Удивляет, ничего не скажешь. Изучайте карточки 👆 __ 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>12.08.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3362</t>
+  </si>
+  <si>
+    <t>ТОП ЗАВЕДЕНИЙ от НАСТИ РОССО ⚡️ Если вы бывали в Surf, Кухмистерской, Puri или Боре — вы уже видели её работу. ⚡️ Настя Россо - фитодизайнер и озеленитель, которая создаёт атмосферу многих любимых самарских мест с помощью живых растений. Её личный ТОП мест, где есть: - La Volte - Very Peri - Винотека на Куйбышева - Pkhali Khinkali (Тбилиси) - Буфет в Третьяковке (Самара) - Prepa (Ереван) - Боря - Surf на Некрасовской - Мировой вкус — «Шаурмы в таком стиле вы не встретите больше нигде в городе, просто попробуйте их лаваш!» - Культ Карго Сохраняйте. И подпишитесь на канал Насти — Личный публичный. — 🥐 КАК ЕСТЬ MAX | VK 👉в БОЛЬШОЙ РЕЙТИНГ Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>10.08.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3354</t>
+  </si>
+  <si>
+    <t>ЗА ХОЛМАМИ 13 лет со дня свадьбы решили встретить не в ресторане, а на природе. Полистали наш справочник экоотелей и выбрали дом на ферме в районе Елховки, 120 км от Самары. Глэмпинг «За холмами» — всего пять домиков на берегу озера, расположены далеко друг от друга. Тишина, никаких соседей за стенкой. Рыбачили вдоволь — не поймали ничего, но огромные рыбины прыгали из воды то тут, то там и это считается. Смотрели проливной ливень с террасы, жарили зефир на костре, смотрели на звёзды, любовались туманом. И ходили смотреть на овечек — их здесь тысяча штук, охраняют два строгих пса. Несколько раз в день стадо выходит на луга, это видно прямо из домика, и от их блеяния невозможно не рассмеяться. По дороге — живописные стога сена и бескрайние поля подсолнухов. Можно просто любоваться из окна, а можно остановиться и устроить фотосессию. Озеро, лодочка, катамаран, сап, костёр, овцы и звёзды. Идеальное место чтобы закрыть все гештальты этого лета. — Глэмпинг «За холмами», район Елховки 🥐 КАК ЕСТЬ MAX | VK</t>
+  </si>
+  <si>
+    <t>08.08.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3349</t>
+  </si>
+  <si>
+    <t>Вот так выглядит опиловка курильщика: большие здоровые деревья спилить до полутрупов, которые потом превратить в пни и с наслаждением выкорчевать. Это мой двор, любимые подписчики помнят скамейку, на которой мы с ногами загораем с апреля и пока зима не разлучит нас. Нам анонсировали опиловку, ну так вот она как бы и есть. Такое, знаете, пламя аутодафе, в котором сгорает великолепная тенистая аллея из больших хороших деревьев. Это преступление, мне неохота в лирику про то, посадил ли кто из подписывающих вырубной ордер хоть одно дерево, но я настроена поднять народный бунт. А что? Протестовать из-за погубленных деревьев пока можно. А знаете, ещё хорошо бы провести расследование, кто из знакомых так называемого мэра получил подряд на всё это дело. Проблема общая для города.</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3348</t>
+  </si>
+  <si>
+    <t>У нашей подруги Наташи опилили деревья на Максима Горького. Еще лет 10 назад город был на много зеленее, выезжая на Волжский проспект летом, это был зеленый тоннель. Жаль…</t>
+  </si>
+  <si>
+    <t>07.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3343</t>
+  </si>
+  <si>
+    <t>ИНДЕКС ПЕЛЬМЕШКИ 🥟 Честно? Пельмени дома всегда лучше. Это просто факт, с которым смирились все. Но мы всё равно заказываем их в заведениях. Иногда из любопытства, иногда из ностальгии, иногда потому что в меню написано «наша гордость» или «фирменные» - и рука сама тянется. Мы вот недавно попробовали пельмени в одном заведении, где нас уверяли, что это лучшее, что у них есть. Не доели и половину 🤣 Решили - всё, пора делать индекс. Среднего сегмента в Самаре почти нет. Либо дороже, либо дешевле, чем везде. И в обоих случаях вопрос один: а что там в составе? И будет ли тебе ок к вечеру? Средняя цена за порцию - 465 ₽ (~280г) На минуточку, пачка пельменей из Фабрики качества стоит ~420 ₽ (900г) Народный фаворит без сомнений — Пельменная №1. Самая низкая цена за грамм и всегда вкусно. Изучайте карточки 👆 Может быть у вас был опыт с пельменями в заведении, который вы не забудете? В хорошем или плохом смысле - пишите в комментарии 👇 — 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>06.08.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3341</t>
+  </si>
+  <si>
+    <t>ТО САМОЕ ТЕСТО Нам привезли корзину хлеба 🥐🥖 Любим такие вкусные подарочки. 8 августа в отреставрированном особняке 1887 года на Садовой, 214 открывается То Самое Тесто. Это второй резидент в том же здании, где накануне открылся Puri. Хорошие соседи! Свежий хлеб на закваске, выпечка и полуфабрикаты — замороженные сырники, круасаны. Последнее особенно ценим: достал из морозилки, испёк и можно сделать вид перед гостями "весь день у плиты". В этом же особняке ещё есть свободные места — интересно кто туда ещё заедет? Может намечается новый центр притяжения на Садовой? Мы бы не отказались от хорошей мясной лавки по соседству. — То Самое Тесто, ул. Садовая, 214 С 8 августа, 9:00 до 21:00 🥐 КАК ЕСТЬ MAX | VK</t>
+  </si>
+  <si>
+    <t>05.08.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3338</t>
+  </si>
+  <si>
+    <t>ТОП ЗАВЕДЕНИЙ от АЛЕКСЕЯ ТИЛЛИ ⚡️ Лёша Тилли - многограннейший человек, рук которого коснулись множества самарских проектов. Журналист, музыкант, музейный сотрудник и наш друг. Спросили о его личном Топе заведений в Самаре - получили целый гайд, куда ходить. Завтраки Muwa/Ходят слухи/Белотурка - Да, здесь первенство делят сразу три точки. Muwa - за крутейшие сытный puff и фалафель в пите. Ходят слухи (новое заведение Ивана Жуковина на Станке) - за позиции завтраков с яйцом и закуски (иногда спорный форм-фактор, но всё всегда вкусно). Белотурка - за топовые бенедикты и, конечно же, ту самую гречневую кашу с песто и вялеными томатами. Особенно прекрасно последняя позиция идет вкупе с тартином со льном. Кофе  Muwa/Толстой В моем топе лучший кофе в городе у Влада из Muwa и, конечно же, Артема из Толстого. Бургеры 8бит Здесь без вариантов. Бургер Джек Дениелс - one love. Секрет прост - идеальные булка и баланс начинки и соусов. Ребра  8бит/Ветерок Ребра в 8бит - это песня. Гарант качества и кайфа. Ребра на летнике Ветерка - тоже песня. Кто победил - пока не понял, ребрышки прекрасны и там и там. Хинкали и вообще грузинка Хинкали на Некрасовской (театр Камерная сцена) Замечаю, что, чем неприметнее место, тем лучше там готовят. Полгода назад наслаждались самыми классными хинкалями в традиционных ресторанах и точках новой грузинской кухни в Тбилиси... Так вот, "Хинкали" на Некрасовской будто таят секрет приготовления тех самых явств. Идеальный размер, температура, лучший форм-фактор и тд. Супы Very Peri/Бо/Ваще огонь Кайфовый рамен в первом заведении и потрясающая фобошка во втором. Рамен не хуже традиционных токийских, а фобошка по желанию может быть настолько острой... что буквально через слезы забываешь о настойках, выпитых вчера в барах. Идеальный анти-хэнговер. В Ваще огонь готовят изумительные суточные щи. Советую их есть в ресторане, в доставке не заказывать - часто борщат с солью, пару раз не смогли доесть. Мой личный номер один Фирменный борщ в Гопаке Это настоящая ода всем гастроудовольствиям. Чарка настойки, хлеб с культовыми намазками, свежие овощи и ароматнейший борщ - мой номер один всегда и везде. Этим блюдом идеально заканчивать неделю под сотку Царской. Одна из сильнейших позиций во всем самарском общепите. Просто красиво Vivi/La Volte Отличный сервис и ну очень красивый интерьер. Сохраняйте и знакомьтесь с Лёшей. — 🥐 КАК ЕСТЬ MAX | VK 👉в БОЛЬШОЙ РЕЙТИНГ Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>04.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3329</t>
+  </si>
+  <si>
+    <t>НОВЫЙ СТРИТФУД 🥪 ТВИНГО Четвертый день работы и очередь на входе. Хороший знак. Открылся новый сэндвич-бар на Молодогвардейской, 92. Название как маленькая машина от Рено — видимо, отсылка к небольшому формату заведения. В меню только сэндвичи, восемь штук на выбор, плюс фритюр: картошка фри, батат фри и сырные шарики. Можно пошутить, что это "нишевый Subway", но здесь используют не батон, а изящную фокаччу: в меру тонкую и мягкую. Без соуса, зато ингредиенты удивляют разнообразием вкусовых сочетаний. Именно удивляют, потому что оба сэндвича, которые мы взяли не соответствуют заявленным ингредиентам. И мы с трудом опознали кто есть кто. Смок Биф, например, не ограничивается тем, что написано в меню. По факту внутри вас ждет томлёная говядина с настоящим овощным рагу: сельдерей, чеснок, морковь, цветная капуста, маринованный огурец, карамельный лук, халапеньо. Очень вкусно и сытно. Фикс прайс на все сэндвичи 490 рублей. Порции большие, режут пополам, спокойно можно взять один на двоих. Газировка 0,3 за 150 рублей. Пока не очень быстро, кажется, ребята сами не ожидали таких очередей. Но всё дружелюбно, мило и с душой. Работают до солд-аута, поэтому лучше приходить к открытию. Свежие новые лица в самарском общепите. Нам понравилось. — Твинго, ул. Молодогвардейская, 92 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>31.07.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3318</t>
+  </si>
+  <si>
+    <t>🌿 Ужин на ферме ЗЕМЛЯНЕ × ROOMI Гастрольные ужины Ивана Оленина уже стали одними из лучших событий самарского гастрономического сезона. Казалось бы, куда больше? Но 6 августа они выйдут за пределы ресторана. Это уже не обычный ужин в заведении. В этот раз он пройдёт на ферме «Вива Сперанза» - семейной сыроварне у подножия Сокольих гор. Теперь фермеры не просто поставщики - они часть события: во время вечера будет мастер-класс по сыроварению и конфеты из фермерского сыра от шефов. Наконец подключили фермеров. И это нереально круто. В гости приедет Андрей Аникиев (roomi, Архангельск) — шеф, который исследует кухню Русского Севера: поморские продукты, старые рецепты, нордик по-русски. Редкий гость в наших краях. Семь курсов в соавторстве: кумжа с костра, волжский сом, перепёлка, крепкий бульон с губниками, бычок со сливой, лимонный курд и чёрный пряник по-мезенски на финише. И всё это на живописнейшей локации: стол под открытым небом с видом на горы. Если никогда не были на таких ужинах - настоятельно рекомендуем посетить. — Ферма «Вива Сперанза» 6 августа, 18:30 Бронь: +7 (908) 403-13-13 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>30.07.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3313</t>
+  </si>
+  <si>
+    <t>ИНДЕКС БАМБЛ КОФЕ 🤩 Главный напиток самарского лета, который знают все. Апельсиновый сок, лёд, эспрессо - и жара уже не такая страшная. Средний сегмент преобладает - большинство кофеен держат цену. Lumos отмечаем отдельно - здесь просто идеальное соотношение цены и объёма (1мл = 1₽) Но детали интереснее. Смотрим на объемы, пересчитываем. Видим лидеров. В общем, изучаем карточки 👆 Пока такая жара - какой напиток берете чаще всего сейчас? — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>30.07.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3312</t>
+  </si>
+  <si>
+    <t>🪐Мы на этой неделе запустили целую планету. Не сайт, не лендинг - планету, где выращивают овощи и пекут печеньки. Десятки анимированных сцен, здания со съедобными стенами. Это КУХМАСТЕР - и, кажется, один из самых красивых проектов, что мы делали. Есть проекты, где ты постоянно ищешь компромисс между тем, что придумала команда, и тем, что готов принять клиент. А есть метч - когда обе стороны поддерживают друг друга и продолжают развивать идею, потому что она уже общая. Спасибо команде Агрохолдинга Кухмастер за доверие и вовлечённость - без этого невозможно создавать новое. 👉 kuhmaster.com Команда SWIPE, которая умеет делать круто: Андрей Мыльников, Макс Овчинников, Артур Иванцов, Валентина Скворцова, Семён Калашников, Руслан Алеев, Антон Прилуцкий. Лучшие ❤️ А если у вас есть Завод, Пароход или Агрохолдинг - Мы в SWIPE умеем презентовать достижения предприятий так, чтобы дух захватывало.</t>
+  </si>
+  <si>
+    <t>29.07.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3310</t>
+  </si>
+  <si>
+    <t>ТОП ЗАВЕДЕНИЙ от МАКСИМА ОВЧИННИКОВА ⚡️ Неудивительно, что список мест у Максима - не про пафос и трендовые открытия, а про что-то настоящее. ⚡️ Максим Овчинников - самарский архитектор, иллюстратор и автор самого позитивного блога «Доброе утро». Человек, который каждый день находит повод радоваться городу и делится этим с тысячами людей. Его ТОП - Самара без прикрас: - Летник Ветерка - Аль-Халяль - Puri, пл. Революции - Пельменная №1 - Шашлык у Армена - Белотурка (потому что завтраки с 8:00) Только места с характером - те, куда хочется возвращаться. Сохраняйте. И подпишитесь на Макса - он точно знает, как смотреть на родной город с любовью 👀 — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>28.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3303</t>
+  </si>
+  <si>
+    <t>ПЛЯЖ Помните наш опрос про платный пляж в городе? Как показала жара — свободных мест нет, значит многим зашло! В субботу мы попытались найти там место, безуспешно. Поэтому в воскресение в поисках свежести и чистой воды без разводов от крема для загара, мы поехали на Проран. Обжигающий ветер с города провожал и подтверждал что мы сделали правильный выбор. 20 минут в очереди на переправу стоили того. 250 рублей, 5 минут на пароме — и ты уже там. Зонтики и шезлонги дешевле чем в городе. Вместительное кафе, еда разнообразная — мы ели шашлыки, шаурму и окрошку. Всё вкусно и без долгого ожидания. Понтон для ныряния сразу плюс сто очков к развлечениям для детей и не только. А вы где спасаетесь от жары? 🌊🏄‍♀️ Платный пляж, дикий берег или кондиционер и не выходить никуда — тоже вариант? — 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>27.07.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3301</t>
+  </si>
+  <si>
+    <t>И на нашей улице будет праздник! Прямо сейчас открытие новой пекарни PURI ❤️ — Пекарня PURI ул. Садовая, 214 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>27.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3299</t>
+  </si>
+  <si>
+    <t>Господи, я, кажется, наконец нашёл место, где можно нормально обслуживать тачки. Годами бесило одно и то же - приезжаешь в сервис с вопросом, а тебе взгляд "ну ты и лошара" и тон воспитателя "Тебе ногами делали, чтоли?". Мне всегда нужно было другое. Приехал, отдал ключи, ушёл по делам. Позвонили, спокойно объяснили что не так, назвали цену. Сделали, забрал - и не думал об этом полгода. Как с семейным доктором - доверяешь и не думая даёшь контакт, когда у близких что-то заболело. Друзья открыли АвтоКультуру на Антонова-Овсеенко 4. Честная рекомендация, потому что я уже дважды за лето там был. Сделали всё, что я хотел, без лишних вопросов. Потом ради интереса спросил - а мопед возьмёте? Взяли, без единого косого взгляда, хотя для них это как принести на диагностику самокат)) Сервис должен продавать не колодки и жидкости, а ощущение, что можно не думать об этом вопросе. Кто в Самаре искал такое место годами - записывайте. АВТОКУЛЬТУРА +7 (927) 600-07-83 +7 (987) 943-81-49 ул. Антонова Овсеенко 4А</t>
+  </si>
+  <si>
+    <t>25.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3295</t>
+  </si>
+  <si>
+    <t>🥐 PURI НАШЛИ НОВЫЙ ДОМ Не прошло и месяца с закрытия павильонов у Губернского рынка - а PURI уже одни из первых с хорошими новостями. ⚡️ Грузинская пекарня переезжает на Садовую, 214. Печь тонэ, шотис пури, хачапури — всё на месте, просто теперь в другой точке на карте. Открытие: 27 июля в 11:00 Кто соскучился по свежему, ароматному хлебу: предзаказ уже открыт. Поддержим ребят 👏 — Пекарня PURI ул. Садовая, 214 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>10.09.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3428</t>
+  </si>
+  <si>
+    <t>ДУСЯ Не будет в этом году ярмарки на Алабина. А душа-то просит. Грибочков солёных, сальца, пирожков с пылу-жару, борща наваристого - всего того, чем Русь-матушка испокон веков потчевала люд честной) Для тех, кто не намерен этой осенью мёрзнуть, и хочет всё и сразу, и под крышей - вам прямая дорога в Дусю. Навернул борща, закусил пирожком и жизнь прекрасна. - Начали с салата с ростбифом под медово-горчичной заправкой - лёгкость перед трапезой. - А потом борщ. Красный, насыщенный, да с пирожком в придачу. Пирожки здесь пекут каждый день свежие, с разной начинкой. Нам достался с луком и яйцом. Такого у пекарней городских не сыщешь, сколько ни ищи) - Форшмак из сельди с сверх-тонкими крутонами - хлебное кружево, не иначе. - Строганов - с нежной говядиной и мягкой пюрешкой. А коли никуда не спешишь - сметанник с вишней и травяной чай. Ширяевский сбор наш любимый. После такого стола - только на послеобеденный сон, всё как по канонам. Да было бы время. Милости просим, люди добрые. — Дуся ул. Самарская, 69 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>10.09.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3425</t>
+  </si>
+  <si>
+    <t>BEAT WEEKEND 2026: СТАРТУЕТ В САМАРЕ СЕГОДНЯ 🎬 До 20 сентября - фильмы о Боуи, Канье, Твигги, Армани, чемпионате по овсянке и ещё много всего неожиданного. Площадки: Третьяковка, галерея «Виктория», к/т «Художественный», «Синема Парк Хаус». «Твигги» История первой супермодели и настоящей it-girl для целой эпохи. - Билеты «Боуи: Последняя глава» Как хамелеон поп-музыки превратил смертельный диагноз в прощальный альбом Blackstar. - Билеты «Сделано в Милане: история Армани и итальянской моды» Как один человек превратил Милан в мировую столицу моды. - Билеты «Овсянка для чемпионов» Обаятельный фильм о чемпионате мира по приготовлению овсяной каши в шотландской деревушке. - Билеты «Канье Уэст: во имя кого?» Шесть лет жизни одного из самых обсуждаемых музыкантов - от гениальности к одиночеству. - Билеты «Лучшее лето» Документальная капсула времени из середины 90-х: Beastie Boys, Foo Fighters и Sonic Youth ещё не знают, что становятся историей. - Билеты «Биостанция Анива: дело длинной воли» Приключение на краю земли - про людей, которые строят научный центр будущего на Сахалине. - Билеты «История бетона» Абсурдная комедия о главном материале планеты - и о застывшем времени нашей цивилизации. - Билеты Best of Beat — зрительские хиты прошлых лет: - «Я — Мартин Парр» - о фотографе Мартине Парре. - «Время брутализма» - портрет памятников брутализма в македонском городе Скопье. - «Бег — это свобода» - вдохновляющая история о культуре бега. - «Двадцать лет со Смешариками» - о команде мультсериала, на котором выросли все мы. Полная программа и расписание: beatfilmfestival.ru — 🥐 КАК ЕСТЬ MAX | VK</t>
+  </si>
+  <si>
+    <t>09.09.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3423</t>
+  </si>
+  <si>
+    <t>ТОП ЗАВЕДЕНИЙ от АЛЕКСАНДРЫ ГРЕЦКОВОЙ ⚡️ Александра Грецкова - основательница студии Пилатеса «Выдох. Пауза. Вдох», расположенной в историческом сердце Самары, на Станкозаводе. Как человек, который ценит качество, осознанность и гармонию во всем, от движения до вкуса, Александра делится своим субъективным, но очень честным рейтингом мест, где она может по-настоящему насладиться едой и атмосферой. «Для меня каждое заведение – это не просто еда, это опыт, эмоции, энергия. Я ценю места, где чувствуется внимание к деталям, где есть душа и искренность, будь то быстрый перекус или изысканный ужин» - Александра. Теперь о её ТОПе-10: 1. Кухмистерская «Это место – моя безусловная любовь. Хороший сервис, вкусная еда, прекрасное обслуживание и неповторимый волжский вайб. Обожаю!» 2. Ресторан «Puri» «Грузинская кухня здесь - это не просто еда, это целый мир вкуса и атмосферы, созданный с грамотным рестораторским подходом. Гордость нашего города. Чувствуется камерность и душа владельца, который всегда лично контролирует качество, несмотря на то, что это сеть» 3. Аль-Халяль «Когда нужно быстро, вкусно и проверено поесть, особенно с детьми, это мой выбор. Узбекская кухня, которая всегда радует. Плов – мой фаворит там» 4. Скуратов «Обожаю. Идеология Виктора Скуратова, их феноменальная клиентоориентированность, уникальный вкус прожарки - всё это восхищает. Они всегда помнят моё имя и любимый напиток, а раннее открытие позволяет успеть и на пробежку, и на кофе до работы» 5. Кэрри (в Мега-Сити) «Территориально это любимое место в той части города. Здесь всегда вкусные салаты, достойные десерты и хороший кофе (когда Скуратова нет рядом). Всё быстро, что я очень ценю, и идеально подходит для девичьих посиделок с подружками» 6. Meat Happens «Вкусно и минималистично. Когда хочется прямо мяса – сочного, приготовленного с душой, и достойного обслуживания, я иду сюда. Отлично подойдет для компании друзей» 7. Гринберг (на втором этаже) «Мой любимый. Идеально белоснежные скатерти, безупречное обслуживание. Это место для изысканного, неспешного наслаждения едой, когда хочется посидеть, вкусно поесть и помедитировать над каждым кусочком. Это противоположность Аль-Халялю, где можно быстро напитать “русскую душу”» 8. В Космосе есть «Самые вкусные бургеры в Самаре. Мы с детьми давно облюбовали это место. Всегда идеальная прожарка котлет, сочно, вкусно, с идеальной булочкой и классным сочетанием ингредиентов. Обожаем!» 9. Русико «Еще одно место, куда мы с удовольствием ходим с детьми. Здесь вкусно, хорошо сбалансировано, а самое главное – есть детская комната. Это очень важно для меня как для многодетной мамы. Мои дети, если спросить, куда пойдем кушать, скорее всего, в первую очередь вспомнят про Русико» 10. Frank by Баста (в любом городе) «Обожаю! Меня покорил вайб этого заведения, и первым, что у них понравилось - это логотип. Я обожаю такие продуманные детали. Идея и её реализация до мелочей, невероятно дружелюбная атмосфера. У них, в любом из городов, чувствую себя как в гостях у лучшего друга» — 🥐 КАК ЕСТЬ MAX | VK 👉в БОЛЬШОЙ РЕЙТИНГ Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>15.09.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3445</t>
+  </si>
+  <si>
+    <t>БЕЙТ — МАРОККО В САМАРЕ На Галактионовской, 167 открылась новая кофейня в марокканском стиле - и это реально экзотика для Самары. Столики, стулья, посуду, картины привезли с Востока и Европы. Так много деталей, узоров, которые хочется трогать и разглядывать - чувствуется, что всё это команда собирала осознанно и с любовью. Брали кофе в турке - марокканский с чёрным перцем и авторский с гранатом. 350₽ за турку. Необычно, бодряще и вкусно. Особенно если вы готовы к тому, что это немного другой кофе, чем везде. Синнабон с нежным кремом и орехом - очень вкусный, особенно когда подогретый. Финик в шоколаде с начинкой - любителям оооочень сладкого зайдёт. Из этаких восточных сладостей нашли пока только финик - и вот тут хотелось бы большего. Хотя бы пахлавы или рахат-лукум. Ну, а что? Сами просятся на прилавок рядом с таким интерьером. Есть второй зал с выходом на террасу - пока в работе, но в следующем сезоне обещают летник. Новенький автомат для попкорна на веранде уже ждёт своего часа. Скоро запустят и собственный цех с готовой запечатанной едой, которую можно будет подогреть и взять к обеду. Место недавно открылось, и видно, что команде есть куда расти. Можно начать с замены искусственной зелени на горшки с живыми растениями. Но атмосфера в любом случае уже сейчас завораживает. Хочется остаться подольше и насладиться этим восточным теплым вайбом и гостеприимством. Желаем удачи. — Бейт ул. Галактионовская, 167 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>11.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3439</t>
+  </si>
+  <si>
+    <t>ДЕТЕКТИВНЫЙ ВЕЧЕР 🍂 Осенью бывают такие дни, когда лучший план — диван, чай или бокал вина и хороший детектив. Мы любим норвежские: сюжеты там достаточно «отлетевшие», чтобы не проецировать их на жизнь, зато развязки умеют удивить. Как решение сложной задачи — лёгкий дофамин и никакой тревоги. За последнее время посмотрели несколько свежих — делимся что стоит вашего вечера, а что нет. Детектив Холе (2026, Норвегия/США) Самый ожидаемый. Экранизация романов Ю Несбе, мы прочитали их все. Первый сезон по пятой книге «Пентаграмма» — достойные актёры, хорошая экранизация. Как раз тот самый отлетевший сюжет, который мало кто переплюнул. Хотя конечно книги круче - интрига в книге гораздо сильнее. Эрик (2024, Великобритания/США) Триллер с Камбербэтчем. Очень атмосферно, яркие герои, интересный сюжет. Рекомендуем. Секреты, которые мы храним (2025, Дания) Мини-сериал про богатых мамочек, их сыновей и нянь. Бодро. Пугало (2026, Южная Корея) Если корейские сериалы заходят, то вполне. Семья, несчастная любовь, социальная повестка на первом плане. Тьма (2026, Великобритания) Интригующее начало, хорошая завязка, приличная игра актёров. Но финал разочаровал. Если выйдет второй сезон — возможно дадим ещё один шанс. Шёпот за окном (2026, США) Не смотрите. Сюжет, актёрская игра, интрига — всё слабое. Потраченного времени жалко. __ 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>11.09.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3438</t>
+  </si>
+  <si>
+    <t>ВИНО НА ОСЕНЬ. ВЫБОР СОМЕЛЬЕ 🍷 Эта неделя не радует солнцем. На Ленинградке уже опали листья каштанов. Всё серое и немного грустное. И если вы тоже поймали осеннюю меланхолию - этот пост для вас. Мы спросили у сомелье и бармена Дениса Попкова: какое вино брать этой осенью. «На данный момент считаю вино самым явным выражением гедонизма, который оформлен в бутылку с напитком, его историей, колоссальным трудом людей и трудом природы. Это возможность получить долгую эмоцию от напитка» Что пить осенью: 1. Оранжевые вина - отличный выбор для этого периода. Это белые сорта винограда, сделанные как красные. В Самаре доступны хорошие вина как от российских, так и от зарубежных производителей: Из ркацители, муската и его собратьев - рислинга, гевюрцтраминера. 2. Красные. Соковые, яркие, с гладкими танинами и очень высокой кислотностью. Именно такие хочется открыть на веранде или дома с друзьями. 🍷 Денис рекомендует: - Пино-нуар (его личный выбор на вечер: пино-нуар от Fanagoria из линейки «100 оттенков») - Барбера из Пьемонта - Гарнача из Испании - Шпетбургундер из Пфальца или Рейнгау - Сира из России или Лангедока В такую погоду без бутылки вина никак. Желаем открыть своё. — 🥐 КАК ЕСТЬ MAX | VK 👉в ТОП Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>10.09.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3437</t>
+  </si>
+  <si>
+    <t>Честно, очень скудная повестка в Самаре. Никакой драмы в телеграм-каналах, очень посредственно. Смотрю новости местных обзорщиков: «НОВОЕ ИНСТАГРАМНОЕ МЕСТО В САМАРЕ!» и там просто кирпичный дом😐 «НОВАЯ ВАУ-ПОДАЧА УХИ С ТУШЕНИЕМ УГЛЯ»🫢🫢🫢 Я помню времена, когда, за статьи в Самаре давали статьи! Когда людей сажали за шантаж, когда собирали компромат!😁 Суета все ваши обзоры, суета🥱</t>
+  </si>
+  <si>
+    <t>18.09.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3467</t>
+  </si>
+  <si>
+    <t>КАКОЕ ВИНО ПОДАРИТЬ — ГОВОРИТ СОМЕЛЬЕ 🍷 Совместно с сомелье Юлией Ахмедшиной. Вы наверняка замечали - в пригласительных всё чаще пишут: «Цветы, конечно, спасибо, но бутылка хорошего вина обрадует нас гораздо больше». И уж если вы, как и мы, живёте в Pinterest, то видели, как украшают бутылку цветами и как получается самое настоящее «вино с одуванчиками». Юлия собрала три варианта подарка. На разный характер. Но так, чтобы дорогой человек сказал то самое «вау» Вариант 1. Бутылка с годом рождения. Уже давным-давно существует самый крутой способ сделать приятно имениннику — найти бутылку с его годом рождения. Если у вас вдруг нет знакомых сомелье (что, конечно, очень жаль), которые с лёгкостью подберут пару вариантов коллекционного вина, хранившегося в хороших условиях уже двадцать, тридцать, а то и больше лет, — можно зайти на сайт Winestyle и заказать доставку винтажного портвейна или коньяка прямо в ваш город. К примеру, тем, кто празднует тридцатилетие в этом году, можно презентовать Porto Andresen Vintage Port 1996. В случае с портвейном можно не переживать за сохранность напитка в бутылке: креплёные вина и крепкий алкоголь не так прихотливы к хранению, как обычное вино. К тому же они часто упакованы в очень красивые деревянные ящики — так что как минимум одна головная боль, «во что упаковать», с вас снята. Вариант 2. Бутылка, которая выглядит «нишево» Gavi Villa Sparina — уникальную форму бутылки разработал дизайнер Джакомо Берсанетти, вдохновившись старинной вазой. Среди клиентов этого известного в винном мире дизайнера были: Шато Мутон Ротшильд, Гайя и Феррари. Cutizzi Greco di Tufo Feudi di San Gregorio — дизайн бутылки разработал итальянский дизайнер Массимо Виньелли, автор карты метро Нью-Йорка и универмага Bloomingdale’s. Обе бутылки можно приобрести в винотеке Simple Wine. А для особенно патриотичных - там же есть вина «Галицкий &amp; Галицкий», дизайном которых занималась студия Артемия Лебедева. Вариант 3. Расписать самому. Самый сложный, но очень интересный вариант. Если руки растут из нужного места, можно вдохновиться бутылками Константина Дзитоева, выбрать ту, которую будет удобно расписывать, забежать в магазин для очумелых ручек - и устроить себе творческий вечер. А в итоге подготовить для именинника уникальный подарок, который точно удивит, даже если ваши художественные таланты не очень-то и талантливы. — 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>18.09.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3466</t>
+  </si>
+  <si>
+    <t>Сегодня 🥳🥳🥳</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3457</t>
+  </si>
+  <si>
+    <t>Завтра мне 41. Возраст без фанфар. В 40 все ждут юбилея: итоги, тосты, торжественные выводы. А 41 это первый год, когда праздник снова только твой. И не хочется пышно отмечать, хочется уже пожить для себя) Но итоги я всё-таки подведу. Потому что год от сентября до сентября получился неприлично насыщенным. Сразу после прошлого ДР парни усадили меня на эндуро - очень понравилось, но категорию А я так и не открыл. В октябре Рита устроила сумасшедшую поездку в Дагестан: грифы над головой, ущелья, ландшафты, от которых сбивается дыхание, и кухня, которую мы до сих пор вспоминаем со словом «странная». Зимой много катались с Миханом на лыжах, а потом с кайфом сгоняли на Урал. Ждем снег и новую встречу с горами. В декабре улетели с друзьями на Шри-Ланку. По утрам смотрели как рыбаки делят улов, а потом весь день купались в океане. В январе в Самару съехалась почти вся наша команда. Кажется, впервые мы собрались очно в таком составе. А весной переехали в новый офис. Летом Самара наполнилась долгожданными друзьями со всех уголков, было много прогулок и фотографий. И много открытий прямо под боком: впервые Тольятти, впервые Рачейские скалы, впервые Сызрань. Наш «Как Есть» по-прежнему остается самым субъективным и непредвзятым мнением о гастро сцене города. Случилась первая очная встреча с подписчиками. Но главное гастрособытие года: шеф из одной ресторанной семьи теперь может прийти в ресторан конкурента и сделать совместный гастроужин. Господи, наконец-то. Огромная заслуга ребят из La Volte, Поляны и Землян, которые переломили эту «нерукопожатность». Так много гостей они привезли в этом году в Самару - никогда такого не было. Рабочий год был про сцену и про Ai. Много выступал. Запустили проекты, абсолютно недосягаемого уровня для Самары, которыми горжусь: RELI, ORTO, КУХМАСТЕР, галерея «Виктория». Ценим и дорожим ещё одним годом в копилку сотрудничества с невероятными командами наших клиентов. А ещё взяли «Серебряный Меркурий» как лучший digital-проект. Ai сильно меняет ландшафт нашей сферы - очень интересно, куда это выведет всех нас в следующем году. А пока мы пополняем наш портфель Ai-кейсов, которых становится все больше с каждым месяцем. В этом сентябре Михан пошёл в четвёртый класс. Все лето он меня таскал в скейт-парк - я даже там пару раз нормально разложился. А нашей студии «Моменты» исполнилось три года, оценка на яндекс картах как всегда 5.0. Конечно без Риты этого не было. Почти все лучшие кадры года придумала Рита. Дагестан с грифами это она. Океан это она. Моя опора, мой самый честный советник и человек, рядом с которым будущее всегда выглядит интереснее прошлого. Ну а главное достижение года: иногда выбиваю в дартс 180 очков))) Спасибо, что читаете. Обнял. Пошел выбирать торт на завтра⚡️</t>
+  </si>
+  <si>
+    <t>17.09.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3455</t>
+  </si>
+  <si>
+    <t>ТОП ЗАВЕДЕНИЙ от КАТЕРИНЫ РЕВИНСКОЙ ⚡️Катерина Ревинская - основатель проекта «Город-курорт». 11 лет развивает туризм в нашем городе, первая в Самаре начала проводить концептуальные гастро и барные туры. Её топ заведений: 1. Вкусная компания. Самая вкусная в городе выпечка, которую обожают мои дети. 2. Горький Магазин крафтового самарского шоколада, но немногие знают что в нем можно выпить вкуснейший густой (!) горячий шоколад, он просто топ! 3. Земляне Всегда вкусно, красиво, эстетично. Сюда всегда веду гостей города, так как тут представлены действительно интересные блюда локальной кухни. 4. La Volte Лично для меня тут самые вкусные и красивые завтраки и потрясающее обслуживание. 5. Puri Душевно, уютно и самый топовый суп харчо в городе. 6. Толстой Дореволюционный вайб этой кафешки и любимый столик у окна не оставляет меня равнодушной все 8 (или 9?) лет ее существования. 7. Бронз Открытие для меня этим летом, бомбически вкусный (и жиииирный) стрит-фуд. Когда ешь их гирос - просто урчишь от удовольствия. Подписывайтесь на «Город-курорт» - они создают культуру нашей Самары. — 🥐 КАК ЕСТЬ MAX | VK 👉в БОЛЬШОЙ РЕЙТИНГ Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>16.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3454</t>
+  </si>
+  <si>
+    <t>КАКАЯ ОНА — УДОБАЯ КУХНЯ? Привет, это мы - авторы канала КАК ЕСТЬ. Мы не только ходим по ресторанам, но еще и много готовим. Свою кухню мы продумывали до мелочей. 👉 Делимся нашими лайфхаками: Кухня под свой рост. Стандартная высота столешницы 85 см подходит не всем. Если вы высокие — спина скажет спасибо за лишние 5-10 см. Наш рост 178см и высота кухни 90 см. Смеситель с изливом и фильтром в одном. Мыть большие кастрюли, поливать зелень, набирать воду для пасты — всё это становится заметно удобнее. Измельчитель в раковине. Звучит как излишество, пока не попробуешь. Потом обратной дороги нет! Духовка на уровне груди. Не на полу. Это про удобство и про то, чтобы не обжигаться каждый раз. Мощная вытяжка. Особенно если кухня объединена с гостиной. Свет над рабочей поверхностью. Не люстра посередине комнаты, а именно над тем местом где режешь и готовишь. Розетки в правильных местах и в достаточном количестве. Чайник, кофемашина, блендер, тостер — и это только начало. Лучше переложить сейчас, чем тянуть удлинители потом. Узкие выдвижные шкафы для бутылок. Масло, соусы, специи — всё в одном месте, всё доступно. Не в шкафу за пятью другими банками. Антивандальные фасады. Если есть домашние животные или активные дети, выбирайте ативандальные фасады, который не поцарапаются от легких прикосновений И еще мелочи, которые видно каждый день: держатель для губок в раковине, губки нейтральных цветов, красивый диспенсер для мыла - с ними кухня выглядит аккуратно не от дорогих фасадов, а от таких деталей. — Пост создан совместно с @kuhnari_smr Ребята знают, как проектировать удобные и красивые кухни для комфортной жизни! 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>29.09.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3499</t>
+  </si>
+  <si>
+    <t>Рестораны, если у вас есть новое сезонное блюдо, которое вы сами едите тайком после смены и никому не показываете - самое время рассказать нам. Пишите в @kakestmanager - расскажите о своих осенних новинках и лучших позициях сезона. Хочется чего-то новенького. Чего-то, зачем стоит выйти из дома в плохую погоду. В общем, соскучились по подборкам! — 🥐 КАК ЕСТЬ</t>
+  </si>
+  <si>
+    <t>29.09.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3493</t>
+  </si>
+  <si>
+    <t>ОНИГИРИ НА ЯРМАРОЧНОЙ Мы никогда не были в Японии и не знаем как выглядят настоящие онигири. Но возможно — именно так. Онигири это японский фастфуд: рисовые треугольники с начинкой, завёрнутые в нори. В Самаре они встречались в меню разных мест, но отдельного заведения, которое специализируется только на них, до этой осени не было. На Ярмарочной, 27 открылась онигиришная Китчин. Паназиатский стритфуд с аниме-атмосферой и большим выбором начинок — от лосося и угря до тофу и свинины сувид. Можно взять готовый вариант из меню, а можно собрать свой: основа, начинка, посыпка. Порции большие — 200 гр, это заметно. Мы взяли самый базовый вариант лосось-огурец и скормили Мише как главному ценителю онигири в семье. Одобрил — и сразу сказал что хочет вернуться и попробовать другие начинки чтобы разобраться получше. Мест внутри мало, формат на вынос. Зато видно что люди увлечены своим делом. А это уже половина успеха! — Китчин ул. Ярмарочная, 27 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
+  </si>
+  <si>
+    <t>28.09.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3489</t>
+  </si>
+  <si>
+    <t>Вместе с командой «КАК ЕСТЬ» обсуждаем цены на шаурму в Самаре. Шаурма одна, а порции везде разные. Поэтому решили выяснить: где же та самая честная, щедрая шаурма. Методология: - Взяли 11 заведений. - Собрали цены и вес порций. - А затем пересчитали всё на 100 граммов - одно чёткое и понятное значение, которое показывает — сколько на самом деле стоит шаверма. Что получилось: - Лидер с самой дорогой шаурмой: «Мушмула» (208₽ за 100г) - Самые демократичные: «О! Шаурма» (70₽ за 100г) - Разброс между самым дорогим и самым дешевым: почти в 3 раза! (298%) Очевидно, в топе лидеров по дороговизне оказались стрит-фуд заведения, бары и рестораны. Внизу — обычные шаурмечные. Но индекс не оценивает вкус, качество, интерьер, уровень заведения или какой-то особенный соус в шаве — здесь только цифры, чтобы увидеть как формируется цена на рынке самарского общепита. КАК ЕСТЬ делают такие индексы регулярно и точно в этом шарят 😏 Изучайте. А по вашему мнению, где самая вкусная шаурма в нашем городе? Пишите в комментариях своё мнение 🖤</t>
+  </si>
+  <si>
+    <t>24.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3480</t>
+  </si>
+  <si>
+    <t>Галерея «Виктория» Выставка «Идите по моему следу» 24 сентября - 14 февраля 🥐 КАК ЕСТЬ MAX | VK</t>
+  </si>
+  <si>
+    <t>24.09.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3479</t>
+  </si>
+  <si>
+    <t>«Идите по моему следу» Новая выставка гелереи «Виктория» С сегодняшнего дня галерея стала портом: встречей шедевров классики с современным искусством. Внутри больше 30 работ. Будет: - Шедевр Айвазовского, живопись робота-пылесоса, история признания автопортрета, искусство нечеловеческий агентов, потерянные слова, вписанные в плитку, мебель и книги их холста. Выставка работает до 14 февраля. Официальное открытие - сегодня, а в 19:00 первая кураторская экскурсия. — Галерея «Виктория» ул. Некрасовская, 2 🥐 КАК ЕСТЬ MAX | VK</t>
+  </si>
+  <si>
+    <t>22.09.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3477</t>
+  </si>
+  <si>
+    <t>Топ заведений от самого юного соучастника наших гастрономических приключений - Мишки Хальзова! ⚡️ Мишка - самый молодой критик канала КАК ЕСТЬ. Конечно, на его вкус во многом влияют родители, но даже у юных критиков есть как любимые места, так и те, которые он отказывается с нами посещать) Он ценит вкус, тишину, стиль. И вот его ТОП: 1. La Volte. Мишка вообще человек, который знает, чего хочет. И в La Volte он всегда знает, что закажет: самую вкусную куриную котлету с мягким картофельным пюре. 2. Хокку. Любовь к аниме обуславливает интерес к японской еде. Для него Хокку - это попадание в эстетику, атмосферу и вкус. 3. Дринкит. За безграничные кастомизации своего напитка. Мишка увлекается кофе и мечтает стать архитектором-баристой. Поэтому возможность создать свой индивидуальный кофе - это реально круто. 4. Чин Чин Хорошо, когда классное заведение рядом с домом. Ещё лучше, когда туда можно зайти в любой день и всегда будет вкусно. 5. Земляне. За самый вкусный борщ в городе, за который стоит даже драться! 6. Корж. Мишка не такой фанат черного кофе, как мы. Его любимый напиток - раф. А с тех пор, как там появились онигири - мы еще и стали бывать в два раза чаще. 7. Додо Пицца. Он искренне считает, что пепперони в Додо - это эталон всех пепперони. Абсолютное совершенство. Вот такой он - наш самый молодой и самый честный критик ❤️ — 🥐 КАК ЕСТЬ MAX | VK 👉в БОЛЬШОЙ РЕЙТИНГ Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>21.09.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/kakest_smr/3468</t>
+  </si>
+  <si>
+    <t>ЛОСОСЬ И ВИНО. Классика сочетания. Создатели «Золотой FISHки» пошли дальше производства. Теперь они не только разводят хорошую форель и морепродукты, но и вкусно ими кормят. Гастробар открылся прямо по соседству с магазином, на Галактионовской, 128. Концепция почти моно: в меню - лосось, креветки, камчатский краб. Есть всего одна позиция с говядиной. И, конечно, большой выбор вина. Лосось здесь действительно крутой. (Или радужная форель? Кто знает - расскажите: можно ли выращивать лосось на Северном Кавказе, где масса ферм форели? И если форель относится к лососевым, то возникает вопрос: лосось это форель или нет? 🤣) В любом случае чувствуется, что продукт качественный. (Суши-бары, завидуйте) Интерьер достаточно простой, с морскими мотивами: керамические вазы и украшения ручной работы. Телевизоры по залу пока не нашли своего предназначения, и честно говоря, лишние на наш взгляд. Но есть деталь, которая нас очень притянула: столик на улице между пролётами лестницы с видом на Галактионовскую и симпатичную ель. Тихо, уютно, никто не беспокоит. Прямо место для двоих. Идеально для обеда - особенно если вы из тех, кто к рыбе неравнодушен. — Лосось и вино ул. Галактионовская, 128 🥐 КАК ЕСТЬ MAX | VK 👉 в ТОП ресторанов Самары</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6158,59 +6602,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H645"/>
+  <dimension ref="A1:H695"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4809.54" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -21891,51 +22335,51 @@
       </c>
       <c r="C631" t="s">
         <v>1883</v>
       </c>
       <c r="D631" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="E631">
         <v>954</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632">
         <v>91059</v>
       </c>
       <c r="B632" t="s">
         <v>1885</v>
       </c>
       <c r="C632" t="s">
         <v>1886</v>
       </c>
       <c r="D632" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="E632">
-        <v>302</v>
+        <v>965</v>
       </c>
       <c r="F632">
         <v>6</v>
       </c>
       <c r="G632">
         <v>20</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633">
         <v>91060</v>
       </c>
       <c r="B633" t="s">
         <v>1888</v>
       </c>
       <c r="C633" t="s">
         <v>1889</v>
       </c>
       <c r="D633" s="1" t="s">
         <v>1890</v>
       </c>
       <c r="E633">
         <v>464</v>
       </c>
       <c r="F633">
@@ -22218,50 +22662,900 @@
       <c r="H644">
         <v>2</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645">
         <v>91072</v>
       </c>
       <c r="B645" t="s">
         <v>1924</v>
       </c>
       <c r="C645" t="s">
         <v>1925</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>1926</v>
       </c>
       <c r="E645">
         <v>849</v>
       </c>
       <c r="G645">
         <v>44</v>
       </c>
       <c r="H645">
         <v>9</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>92347</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E646">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>92348</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E647">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>92349</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E648">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>92350</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E649">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>92351</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E650">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>92352</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E651">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>92353</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E652">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>92354</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E653">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>92355</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E654">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>92356</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E655">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>92357</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E656">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>92358</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E657">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>92359</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E658">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>92360</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E659">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>92361</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E660">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>92362</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E661">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>92363</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E662">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>92364</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E663">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>92365</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E664">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>92366</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E665">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>92367</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E666">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>92368</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E667">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>92369</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E668">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>92370</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E669">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>92371</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E670">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>92372</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E671">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>92373</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E672">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>92374</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E673">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>92375</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E674">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>92376</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E675">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>92377</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E676">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>102735</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E677">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>102736</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E678">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>102737</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E679">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>102742</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E680">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>102743</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E681">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>102744</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E682">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>102745</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E683">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>123390</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E684">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>123391</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="E685">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>123392</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E686">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>123393</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E687">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>123394</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E688">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>127192</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E689">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>127193</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E690">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>127194</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E691">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>127195</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E692">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>127196</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E693">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>127197</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E694">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>127198</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E695">
+        <v>708</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">