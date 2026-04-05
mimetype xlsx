--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -7193,485 +7193,491 @@
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>76355</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>602</v>
       </c>
+      <c r="F2">
+        <v>83</v>
+      </c>
       <c r="G2">
-        <v>1</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>76356</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>7809</v>
       </c>
       <c r="F3">
-        <v>40</v>
+        <v>157</v>
       </c>
       <c r="G3">
-        <v>1</v>
+        <v>646</v>
       </c>
       <c r="H3">
-        <v>7</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>76357</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>16523</v>
       </c>
       <c r="F4">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="G4">
-        <v>6</v>
+        <v>115</v>
       </c>
       <c r="H4">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>76358</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>17419</v>
       </c>
       <c r="F5">
-        <v>40</v>
+        <v>83</v>
       </c>
       <c r="G5">
-        <v>129</v>
+        <v>317</v>
       </c>
       <c r="H5">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>76359</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>23571</v>
       </c>
+      <c r="F6">
+        <v>25</v>
+      </c>
       <c r="G6">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="H6">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>76360</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>22187</v>
       </c>
       <c r="F7">
-        <v>50</v>
+        <v>119</v>
       </c>
       <c r="G7">
-        <v>496</v>
+        <v>1247</v>
       </c>
       <c r="H7">
-        <v>30</v>
+        <v>136</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>76361</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>31020</v>
       </c>
       <c r="F8">
-        <v>212</v>
+        <v>477</v>
       </c>
       <c r="G8">
-        <v>161</v>
+        <v>263</v>
       </c>
       <c r="H8">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>76362</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>30083</v>
       </c>
       <c r="F9">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="G9">
-        <v>103</v>
+        <v>185</v>
       </c>
       <c r="H9">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>76363</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>30679</v>
       </c>
       <c r="F10">
-        <v>141</v>
+        <v>221</v>
       </c>
       <c r="G10">
-        <v>282</v>
+        <v>469</v>
       </c>
       <c r="H10">
-        <v>42</v>
+        <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>76364</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>35556</v>
       </c>
       <c r="F11">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="G11">
-        <v>202</v>
+        <v>277</v>
       </c>
       <c r="H11">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>76365</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>41290</v>
       </c>
       <c r="F12">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="G12">
-        <v>101</v>
+        <v>125</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>76366</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>41993</v>
       </c>
       <c r="F13">
         <v>4</v>
       </c>
       <c r="G13">
-        <v>85</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>76367</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>44900</v>
       </c>
       <c r="F14">
-        <v>488</v>
+        <v>608</v>
       </c>
       <c r="G14">
-        <v>374</v>
+        <v>468</v>
       </c>
       <c r="H14">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>76368</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>47771</v>
       </c>
       <c r="F15">
         <v>18</v>
       </c>
       <c r="G15">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="H15">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>76369</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>53331</v>
       </c>
       <c r="F16">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="G16">
-        <v>519</v>
+        <v>570</v>
       </c>
       <c r="H16">
         <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>76370</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>49735</v>
       </c>
       <c r="F17">
         <v>4</v>
       </c>
       <c r="G17">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="H17">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>76371</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>53146</v>
       </c>
       <c r="F18">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="G18">
-        <v>277</v>
+        <v>312</v>
       </c>
       <c r="H18">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>76372</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>51117</v>
       </c>
       <c r="F19">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G19">
-        <v>951</v>
+        <v>1067</v>
       </c>
       <c r="H19">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>76373</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>51749</v>
       </c>
       <c r="F20">
         <v>49</v>
       </c>
       <c r="G20">
@@ -9770,877 +9776,1291 @@
         <v>375</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>376</v>
       </c>
       <c r="E124">
         <v>57250</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>76478</v>
       </c>
       <c r="B125" t="s">
         <v>377</v>
       </c>
       <c r="C125" t="s">
         <v>378</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>379</v>
       </c>
       <c r="E125">
         <v>60629</v>
       </c>
+      <c r="F125">
+        <v>81</v>
+      </c>
+      <c r="G125">
+        <v>168</v>
+      </c>
+      <c r="H125">
+        <v>98</v>
+      </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>76479</v>
       </c>
       <c r="B126" t="s">
         <v>380</v>
       </c>
       <c r="C126" t="s">
         <v>381</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E126">
         <v>60472</v>
       </c>
+      <c r="F126">
+        <v>339</v>
+      </c>
+      <c r="G126">
+        <v>171</v>
+      </c>
+      <c r="H126">
+        <v>17</v>
+      </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>76480</v>
       </c>
       <c r="B127" t="s">
         <v>383</v>
       </c>
       <c r="C127" t="s">
         <v>384</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>385</v>
       </c>
       <c r="E127">
         <v>66393</v>
       </c>
+      <c r="F127">
+        <v>369</v>
+      </c>
+      <c r="G127">
+        <v>592</v>
+      </c>
+      <c r="H127">
+        <v>94</v>
+      </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>76481</v>
       </c>
       <c r="B128" t="s">
         <v>386</v>
       </c>
       <c r="C128" t="s">
         <v>387</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E128">
         <v>61656</v>
       </c>
+      <c r="F128">
+        <v>55</v>
+      </c>
+      <c r="G128">
+        <v>109</v>
+      </c>
+      <c r="H128">
+        <v>8</v>
+      </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>76482</v>
       </c>
       <c r="B129" t="s">
         <v>389</v>
       </c>
       <c r="C129" t="s">
         <v>390</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E129">
         <v>62098</v>
       </c>
+      <c r="F129">
+        <v>19</v>
+      </c>
+      <c r="G129">
+        <v>240</v>
+      </c>
+      <c r="H129">
+        <v>2</v>
+      </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>76483</v>
       </c>
       <c r="B130" t="s">
         <v>392</v>
       </c>
       <c r="C130" t="s">
         <v>393</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>394</v>
       </c>
       <c r="E130">
         <v>78632</v>
       </c>
+      <c r="F130">
+        <v>1308</v>
+      </c>
+      <c r="G130">
+        <v>1236</v>
+      </c>
+      <c r="H130">
+        <v>32</v>
+      </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>76484</v>
       </c>
       <c r="B131" t="s">
         <v>395</v>
       </c>
       <c r="C131" t="s">
         <v>396</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>397</v>
       </c>
       <c r="E131">
         <v>60965</v>
       </c>
+      <c r="F131">
+        <v>147</v>
+      </c>
+      <c r="G131">
+        <v>181</v>
+      </c>
+      <c r="H131">
+        <v>9</v>
+      </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>76485</v>
       </c>
       <c r="B132" t="s">
         <v>398</v>
       </c>
       <c r="C132" t="s">
         <v>399</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>400</v>
       </c>
       <c r="E132">
         <v>64676</v>
       </c>
+      <c r="F132">
+        <v>889</v>
+      </c>
+      <c r="G132">
+        <v>390</v>
+      </c>
+      <c r="H132">
+        <v>104</v>
+      </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>76486</v>
       </c>
       <c r="B133" t="s">
         <v>401</v>
       </c>
       <c r="C133" t="s">
         <v>402</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>403</v>
       </c>
       <c r="E133">
         <v>67843</v>
       </c>
+      <c r="F133">
+        <v>735</v>
+      </c>
+      <c r="G133">
+        <v>1235</v>
+      </c>
+      <c r="H133">
+        <v>377</v>
+      </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>76487</v>
       </c>
       <c r="B134" t="s">
         <v>404</v>
       </c>
       <c r="C134" t="s">
         <v>405</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>406</v>
       </c>
       <c r="E134">
         <v>68550</v>
       </c>
+      <c r="F134">
+        <v>222</v>
+      </c>
+      <c r="G134">
+        <v>907</v>
+      </c>
+      <c r="H134">
+        <v>129</v>
+      </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>76488</v>
       </c>
       <c r="B135" t="s">
         <v>407</v>
       </c>
       <c r="C135" t="s">
         <v>408</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>409</v>
       </c>
       <c r="E135">
         <v>64739</v>
       </c>
+      <c r="F135">
+        <v>94</v>
+      </c>
+      <c r="G135">
+        <v>106</v>
+      </c>
+      <c r="H135">
+        <v>21</v>
+      </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>76489</v>
       </c>
       <c r="B136" t="s">
         <v>410</v>
       </c>
       <c r="C136" t="s">
         <v>411</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>412</v>
       </c>
       <c r="E136">
         <v>61933</v>
       </c>
+      <c r="F136">
+        <v>219</v>
+      </c>
+      <c r="G136">
+        <v>530</v>
+      </c>
+      <c r="H136">
+        <v>19</v>
+      </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>76490</v>
       </c>
       <c r="B137" t="s">
         <v>413</v>
       </c>
       <c r="C137" t="s">
         <v>414</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>415</v>
       </c>
       <c r="E137">
         <v>61393</v>
       </c>
+      <c r="F137">
+        <v>54</v>
+      </c>
+      <c r="G137">
+        <v>246</v>
+      </c>
+      <c r="H137">
+        <v>62</v>
+      </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>76491</v>
       </c>
       <c r="B138" t="s">
         <v>416</v>
       </c>
       <c r="C138" t="s">
         <v>417</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E138">
         <v>61849</v>
       </c>
+      <c r="F138">
+        <v>131</v>
+      </c>
+      <c r="G138">
+        <v>774</v>
+      </c>
+      <c r="H138">
+        <v>85</v>
+      </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>76492</v>
       </c>
       <c r="B139" t="s">
         <v>419</v>
       </c>
       <c r="C139" t="s">
         <v>420</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>421</v>
       </c>
       <c r="E139">
         <v>60928</v>
       </c>
+      <c r="F139">
+        <v>235</v>
+      </c>
+      <c r="G139">
+        <v>64</v>
+      </c>
+      <c r="H139">
+        <v>7</v>
+      </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>76493</v>
       </c>
       <c r="B140" t="s">
         <v>422</v>
       </c>
       <c r="C140" t="s">
         <v>423</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E140">
         <v>55826</v>
       </c>
+      <c r="F140">
+        <v>56</v>
+      </c>
+      <c r="G140">
+        <v>116</v>
+      </c>
+      <c r="H140">
+        <v>7</v>
+      </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>76494</v>
       </c>
       <c r="B141" t="s">
         <v>425</v>
       </c>
       <c r="C141" t="s">
         <v>426</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>427</v>
       </c>
       <c r="E141">
         <v>58864</v>
       </c>
+      <c r="F141">
+        <v>145</v>
+      </c>
+      <c r="G141">
+        <v>268</v>
+      </c>
+      <c r="H141">
+        <v>7</v>
+      </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>76495</v>
       </c>
       <c r="B142" t="s">
         <v>428</v>
       </c>
       <c r="C142" t="s">
         <v>429</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>430</v>
       </c>
       <c r="E142">
         <v>58725</v>
       </c>
+      <c r="F142">
+        <v>377</v>
+      </c>
+      <c r="G142">
+        <v>1073</v>
+      </c>
+      <c r="H142">
+        <v>146</v>
+      </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>76496</v>
       </c>
       <c r="B143" t="s">
         <v>431</v>
       </c>
       <c r="C143" t="s">
         <v>432</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>433</v>
       </c>
       <c r="E143">
         <v>58863</v>
       </c>
+      <c r="F143">
+        <v>427</v>
+      </c>
+      <c r="G143">
+        <v>484</v>
+      </c>
+      <c r="H143">
+        <v>87</v>
+      </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>76497</v>
       </c>
       <c r="B144" t="s">
         <v>434</v>
       </c>
       <c r="C144" t="s">
         <v>435</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>436</v>
       </c>
       <c r="E144">
         <v>53084</v>
       </c>
+      <c r="F144">
+        <v>227</v>
+      </c>
+      <c r="G144">
+        <v>463</v>
+      </c>
+      <c r="H144">
+        <v>32</v>
+      </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>76498</v>
       </c>
       <c r="B145" t="s">
         <v>437</v>
       </c>
       <c r="C145" t="s">
         <v>438</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E145">
         <v>59726</v>
       </c>
+      <c r="F145">
+        <v>16</v>
+      </c>
+      <c r="G145">
+        <v>93</v>
+      </c>
+      <c r="H145">
+        <v>1</v>
+      </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>76499</v>
       </c>
       <c r="B146" t="s">
         <v>439</v>
       </c>
       <c r="C146" t="s">
         <v>440</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>441</v>
       </c>
       <c r="E146">
         <v>59905</v>
       </c>
+      <c r="F146">
+        <v>334</v>
+      </c>
+      <c r="G146">
+        <v>258</v>
+      </c>
+      <c r="H146">
+        <v>36</v>
+      </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>76500</v>
       </c>
       <c r="B147" t="s">
         <v>442</v>
       </c>
       <c r="C147" t="s">
         <v>443</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>444</v>
       </c>
       <c r="E147">
         <v>59749</v>
       </c>
+      <c r="F147">
+        <v>69</v>
+      </c>
+      <c r="G147">
+        <v>112</v>
+      </c>
+      <c r="H147">
+        <v>3</v>
+      </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>76501</v>
       </c>
       <c r="B148" t="s">
         <v>445</v>
       </c>
       <c r="C148" t="s">
         <v>446</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E148">
         <v>59627</v>
       </c>
+      <c r="F148">
+        <v>50</v>
+      </c>
+      <c r="G148">
+        <v>98</v>
+      </c>
+      <c r="H148">
+        <v>5</v>
+      </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>76502</v>
       </c>
       <c r="B149" t="s">
         <v>448</v>
       </c>
       <c r="C149" t="s">
         <v>449</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>450</v>
       </c>
       <c r="E149">
         <v>57630</v>
       </c>
+      <c r="F149">
+        <v>54</v>
+      </c>
+      <c r="G149">
+        <v>696</v>
+      </c>
+      <c r="H149">
+        <v>86</v>
+      </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>76503</v>
       </c>
       <c r="B150" t="s">
         <v>451</v>
       </c>
       <c r="C150" t="s">
         <v>452</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>453</v>
       </c>
       <c r="E150">
         <v>58477</v>
       </c>
+      <c r="F150">
+        <v>30</v>
+      </c>
+      <c r="G150">
+        <v>247</v>
+      </c>
+      <c r="H150">
+        <v>117</v>
+      </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>76504</v>
       </c>
       <c r="B151" t="s">
         <v>454</v>
       </c>
       <c r="C151" t="s">
         <v>455</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>456</v>
       </c>
       <c r="E151">
         <v>56429</v>
       </c>
+      <c r="F151">
+        <v>11</v>
+      </c>
+      <c r="G151">
+        <v>103</v>
+      </c>
+      <c r="H151">
+        <v>6</v>
+      </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>76505</v>
       </c>
       <c r="B152" t="s">
         <v>457</v>
       </c>
       <c r="C152" t="s">
         <v>458</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>459</v>
       </c>
       <c r="E152">
         <v>57804</v>
       </c>
+      <c r="F152">
+        <v>26</v>
+      </c>
+      <c r="G152">
+        <v>261</v>
+      </c>
+      <c r="H152">
+        <v>29</v>
+      </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>76506</v>
       </c>
       <c r="B153" t="s">
         <v>460</v>
       </c>
       <c r="C153" t="s">
         <v>461</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E153">
         <v>59415</v>
       </c>
+      <c r="F153">
+        <v>136</v>
+      </c>
+      <c r="G153">
+        <v>138</v>
+      </c>
+      <c r="H153">
+        <v>34</v>
+      </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>76507</v>
       </c>
       <c r="B154" t="s">
         <v>463</v>
       </c>
       <c r="C154" t="s">
         <v>464</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>465</v>
       </c>
       <c r="E154">
         <v>57059</v>
       </c>
+      <c r="F154">
+        <v>76</v>
+      </c>
+      <c r="G154">
+        <v>924</v>
+      </c>
+      <c r="H154">
+        <v>86</v>
+      </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>76508</v>
       </c>
       <c r="B155" t="s">
         <v>466</v>
       </c>
       <c r="C155" t="s">
         <v>467</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>468</v>
       </c>
       <c r="E155">
         <v>56138</v>
       </c>
+      <c r="F155">
+        <v>75</v>
+      </c>
+      <c r="G155">
+        <v>727</v>
+      </c>
+      <c r="H155">
+        <v>63</v>
+      </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>76509</v>
       </c>
       <c r="B156" t="s">
         <v>469</v>
       </c>
       <c r="C156" t="s">
         <v>470</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>471</v>
       </c>
       <c r="E156">
         <v>55428</v>
       </c>
+      <c r="F156">
+        <v>10</v>
+      </c>
+      <c r="G156">
+        <v>136</v>
+      </c>
+      <c r="H156">
+        <v>2</v>
+      </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>76510</v>
       </c>
       <c r="B157" t="s">
         <v>472</v>
       </c>
       <c r="C157" t="s">
         <v>473</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>474</v>
       </c>
       <c r="E157">
         <v>56297</v>
       </c>
+      <c r="F157">
+        <v>52</v>
+      </c>
+      <c r="G157">
+        <v>65</v>
+      </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>76511</v>
       </c>
       <c r="B158" t="s">
         <v>475</v>
       </c>
       <c r="C158" t="s">
         <v>476</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>477</v>
       </c>
       <c r="E158">
         <v>57812</v>
       </c>
+      <c r="F158">
+        <v>128</v>
+      </c>
+      <c r="G158">
+        <v>282</v>
+      </c>
+      <c r="H158">
+        <v>40</v>
+      </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>76512</v>
       </c>
       <c r="B159" t="s">
         <v>478</v>
       </c>
       <c r="C159" t="s">
         <v>479</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>480</v>
       </c>
       <c r="E159">
         <v>56702</v>
       </c>
+      <c r="F159">
+        <v>289</v>
+      </c>
+      <c r="G159">
+        <v>414</v>
+      </c>
+      <c r="H159">
+        <v>50</v>
+      </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>76513</v>
       </c>
       <c r="B160" t="s">
         <v>481</v>
       </c>
       <c r="C160" t="s">
         <v>482</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>483</v>
       </c>
       <c r="E160">
         <v>54122</v>
       </c>
+      <c r="F160">
+        <v>80</v>
+      </c>
+      <c r="G160">
+        <v>293</v>
+      </c>
+      <c r="H160">
+        <v>13</v>
+      </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>76514</v>
       </c>
       <c r="B161" t="s">
         <v>484</v>
       </c>
       <c r="C161" t="s">
         <v>485</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>486</v>
       </c>
       <c r="E161">
         <v>53864</v>
       </c>
+      <c r="F161">
+        <v>86</v>
+      </c>
+      <c r="G161">
+        <v>272</v>
+      </c>
+      <c r="H161">
+        <v>38</v>
+      </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>76515</v>
       </c>
       <c r="B162" t="s">
         <v>487</v>
       </c>
       <c r="C162" t="s">
         <v>488</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>489</v>
       </c>
       <c r="E162">
         <v>55370</v>
       </c>
+      <c r="F162">
+        <v>253</v>
+      </c>
+      <c r="G162">
+        <v>189</v>
+      </c>
+      <c r="H162">
+        <v>14</v>
+      </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>76516</v>
       </c>
       <c r="B163" t="s">
         <v>490</v>
       </c>
       <c r="C163" t="s">
         <v>491</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>492</v>
       </c>
       <c r="E163">
         <v>54838</v>
       </c>
+      <c r="F163">
+        <v>123</v>
+      </c>
+      <c r="G163">
+        <v>130</v>
+      </c>
+      <c r="H163">
+        <v>6</v>
+      </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>76517</v>
       </c>
       <c r="B164" t="s">
         <v>493</v>
       </c>
       <c r="C164" t="s">
         <v>494</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>495</v>
       </c>
       <c r="E164">
         <v>53438</v>
       </c>
+      <c r="F164">
+        <v>22</v>
+      </c>
+      <c r="G164">
+        <v>84</v>
+      </c>
+      <c r="H164">
+        <v>3</v>
+      </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>76518</v>
       </c>
       <c r="B165" t="s">
         <v>496</v>
       </c>
       <c r="C165" t="s">
         <v>497</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>498</v>
       </c>
       <c r="E165">
         <v>49212</v>
       </c>
+      <c r="F165">
+        <v>42</v>
+      </c>
+      <c r="G165">
+        <v>77</v>
+      </c>
+      <c r="H165">
+        <v>3</v>
+      </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>76519</v>
       </c>
       <c r="B166" t="s">
         <v>499</v>
       </c>
       <c r="C166" t="s">
         <v>500</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>501</v>
       </c>
       <c r="E166">
         <v>57222</v>
       </c>
+      <c r="F166">
+        <v>24</v>
+      </c>
+      <c r="G166">
+        <v>62</v>
+      </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>76520</v>
       </c>
       <c r="B167" t="s">
         <v>502</v>
       </c>
       <c r="C167" t="s">
         <v>503</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>504</v>
       </c>
       <c r="E167">
         <v>59558</v>
       </c>
+      <c r="F167">
+        <v>331</v>
+      </c>
+      <c r="G167">
+        <v>771</v>
+      </c>
+      <c r="H167">
+        <v>19</v>
+      </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>76521</v>
       </c>
       <c r="B168" t="s">
         <v>505</v>
       </c>
       <c r="C168" t="s">
         <v>506</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>507</v>
       </c>
       <c r="E168">
         <v>59803</v>
       </c>
+      <c r="F168">
+        <v>182</v>
+      </c>
+      <c r="G168">
+        <v>334</v>
+      </c>
+      <c r="H168">
+        <v>21</v>
+      </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>76522</v>
       </c>
       <c r="B169" t="s">
         <v>508</v>
       </c>
       <c r="C169" t="s">
         <v>509</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>510</v>
       </c>
       <c r="E169">
         <v>61855</v>
       </c>
+      <c r="F169">
+        <v>11</v>
+      </c>
+      <c r="G169">
+        <v>112</v>
+      </c>
+      <c r="H169">
+        <v>4</v>
+      </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>76523</v>
       </c>
       <c r="B170" t="s">
         <v>511</v>
       </c>
       <c r="C170" t="s">
         <v>512</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>513</v>
       </c>
       <c r="E170">
         <v>53456</v>
       </c>
+      <c r="G170">
+        <v>95</v>
+      </c>
+      <c r="H170">
+        <v>3</v>
+      </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>76524</v>
       </c>
       <c r="B171" t="s">
         <v>514</v>
       </c>
       <c r="C171" t="s">
         <v>515</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>516</v>
       </c>
       <c r="E171">
         <v>60636</v>
       </c>
+      <c r="F171">
+        <v>21</v>
+      </c>
+      <c r="G171">
+        <v>155</v>
+      </c>
+      <c r="H171">
+        <v>24</v>
+      </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>76525</v>
       </c>
       <c r="B172" t="s">
         <v>517</v>
       </c>
       <c r="C172" t="s">
         <v>518</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>519</v>
       </c>
       <c r="E172">
         <v>60188</v>
       </c>
       <c r="F172">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G172">
         <v>307</v>
       </c>
       <c r="H172">
         <v>28</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>76526</v>
       </c>
       <c r="B173" t="s">
         <v>520</v>
       </c>
       <c r="C173" t="s">
         <v>521</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>522</v>
       </c>
       <c r="E173">
         <v>68267</v>
       </c>
       <c r="F173">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="G173">
         <v>1487</v>
       </c>
       <c r="H173">
         <v>92</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>76527</v>
       </c>
       <c r="B174" t="s">
         <v>523</v>
       </c>
       <c r="C174" t="s">
         <v>524</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>525</v>
       </c>
       <c r="E174">
         <v>63279</v>
       </c>
       <c r="F174">
@@ -10648,51 +11068,51 @@
       </c>
       <c r="G174">
         <v>446</v>
       </c>
       <c r="H174">
         <v>49</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>76528</v>
       </c>
       <c r="B175" t="s">
         <v>526</v>
       </c>
       <c r="C175" t="s">
         <v>527</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>528</v>
       </c>
       <c r="E175">
         <v>65372</v>
       </c>
       <c r="F175">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="G175">
         <v>601</v>
       </c>
       <c r="H175">
         <v>205</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>76529</v>
       </c>
       <c r="B176" t="s">
         <v>529</v>
       </c>
       <c r="C176" t="s">
         <v>530</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>531</v>
       </c>
       <c r="E176">
         <v>60562</v>
       </c>
       <c r="F176">
@@ -10882,57 +11302,57 @@
       </c>
       <c r="G183">
         <v>221</v>
       </c>
       <c r="H183">
         <v>6</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>76537</v>
       </c>
       <c r="B184" t="s">
         <v>553</v>
       </c>
       <c r="C184" t="s">
         <v>554</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>555</v>
       </c>
       <c r="E184">
         <v>63576</v>
       </c>
       <c r="F184">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="G184">
         <v>350</v>
       </c>
       <c r="H184">
-        <v>27</v>
+        <v>38</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>76538</v>
       </c>
       <c r="B185" t="s">
         <v>556</v>
       </c>
       <c r="C185" t="s">
         <v>557</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>558</v>
       </c>
       <c r="E185">
         <v>65581</v>
       </c>
       <c r="F185">
         <v>103</v>
       </c>
       <c r="G185">
         <v>140</v>
       </c>
       <c r="H185">
@@ -10986,51 +11406,51 @@
       </c>
       <c r="G187">
         <v>389</v>
       </c>
       <c r="H187">
         <v>55</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>76541</v>
       </c>
       <c r="B188" t="s">
         <v>565</v>
       </c>
       <c r="C188" t="s">
         <v>566</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>567</v>
       </c>
       <c r="E188">
         <v>57912</v>
       </c>
       <c r="F188">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="G188">
         <v>509</v>
       </c>
       <c r="H188">
         <v>174</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>76542</v>
       </c>
       <c r="B189" t="s">
         <v>568</v>
       </c>
       <c r="C189" t="s">
         <v>569</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>570</v>
       </c>
       <c r="E189">
         <v>57693</v>
       </c>
       <c r="F189">
@@ -11061,51 +11481,51 @@
       </c>
       <c r="G190">
         <v>15</v>
       </c>
       <c r="H190">
         <v>4</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>76544</v>
       </c>
       <c r="B191" t="s">
         <v>574</v>
       </c>
       <c r="C191" t="s">
         <v>575</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>576</v>
       </c>
       <c r="E191">
         <v>58479</v>
       </c>
       <c r="F191">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="G191">
         <v>421</v>
       </c>
       <c r="H191">
         <v>46</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>76545</v>
       </c>
       <c r="B192" t="s">
         <v>577</v>
       </c>
       <c r="C192" t="s">
         <v>578</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>579</v>
       </c>
       <c r="E192">
         <v>53683</v>
       </c>
       <c r="F192">
@@ -11136,77 +11556,77 @@
       </c>
       <c r="G193">
         <v>133</v>
       </c>
       <c r="H193">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>76547</v>
       </c>
       <c r="B194" t="s">
         <v>583</v>
       </c>
       <c r="C194" t="s">
         <v>584</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>585</v>
       </c>
       <c r="E194">
         <v>63334</v>
       </c>
       <c r="F194">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="G194">
         <v>454</v>
       </c>
       <c r="H194">
         <v>64</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>76548</v>
       </c>
       <c r="B195" t="s">
         <v>586</v>
       </c>
       <c r="C195" t="s">
         <v>587</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>588</v>
       </c>
       <c r="E195">
         <v>63608</v>
       </c>
       <c r="F195">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="G195">
         <v>449</v>
       </c>
       <c r="H195">
         <v>114</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>76549</v>
       </c>
       <c r="B196" t="s">
         <v>589</v>
       </c>
       <c r="C196" t="s">
         <v>590</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>591</v>
       </c>
       <c r="E196">
         <v>64544</v>
       </c>
       <c r="F196">
@@ -11214,51 +11634,51 @@
       </c>
       <c r="G196">
         <v>238</v>
       </c>
       <c r="H196">
         <v>27</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>76550</v>
       </c>
       <c r="B197" t="s">
         <v>592</v>
       </c>
       <c r="C197" t="s">
         <v>593</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>594</v>
       </c>
       <c r="E197">
         <v>65418</v>
       </c>
       <c r="F197">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G197">
         <v>535</v>
       </c>
       <c r="H197">
         <v>106</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>76551</v>
       </c>
       <c r="B198" t="s">
         <v>595</v>
       </c>
       <c r="C198" t="s">
         <v>596</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E198">
         <v>66688</v>
       </c>
       <c r="F198">
@@ -11595,77 +12015,77 @@
       </c>
       <c r="G211">
         <v>33</v>
       </c>
       <c r="H211">
         <v>4</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>76565</v>
       </c>
       <c r="B212" t="s">
         <v>636</v>
       </c>
       <c r="C212" t="s">
         <v>637</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>638</v>
       </c>
       <c r="E212">
         <v>60121</v>
       </c>
       <c r="F212">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G212">
         <v>203</v>
       </c>
       <c r="H212">
         <v>18</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>76566</v>
       </c>
       <c r="B213" t="s">
         <v>639</v>
       </c>
       <c r="C213" t="s">
         <v>640</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>641</v>
       </c>
       <c r="E213">
         <v>64847</v>
       </c>
       <c r="F213">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="G213">
         <v>745</v>
       </c>
       <c r="H213">
         <v>159</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
         <v>76567</v>
       </c>
       <c r="B214" t="s">
         <v>642</v>
       </c>
       <c r="C214" t="s">
         <v>643</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>644</v>
       </c>
       <c r="E214">
         <v>61800</v>
       </c>
       <c r="F214">
@@ -11751,77 +12171,77 @@
       </c>
       <c r="G217">
         <v>105</v>
       </c>
       <c r="H217">
         <v>8</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>76571</v>
       </c>
       <c r="B218" t="s">
         <v>654</v>
       </c>
       <c r="C218" t="s">
         <v>655</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>656</v>
       </c>
       <c r="E218">
         <v>66255</v>
       </c>
       <c r="F218">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="G218">
         <v>597</v>
       </c>
       <c r="H218">
         <v>61</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>76572</v>
       </c>
       <c r="B219" t="s">
         <v>657</v>
       </c>
       <c r="C219" t="s">
         <v>658</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>659</v>
       </c>
       <c r="E219">
         <v>62272</v>
       </c>
       <c r="F219">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="G219">
         <v>992</v>
       </c>
       <c r="H219">
         <v>88</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>76573</v>
       </c>
       <c r="B220" t="s">
         <v>660</v>
       </c>
       <c r="C220" t="s">
         <v>661</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>662</v>
       </c>
       <c r="E220">
         <v>60178</v>
       </c>
       <c r="F220">
@@ -11855,51 +12275,51 @@
       </c>
       <c r="G221">
         <v>469</v>
       </c>
       <c r="H221">
         <v>186</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>76575</v>
       </c>
       <c r="B222" t="s">
         <v>666</v>
       </c>
       <c r="C222" t="s">
         <v>667</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>668</v>
       </c>
       <c r="E222">
         <v>56926</v>
       </c>
       <c r="F222">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G222">
         <v>103</v>
       </c>
       <c r="H222">
         <v>17</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>76576</v>
       </c>
       <c r="B223" t="s">
         <v>669</v>
       </c>
       <c r="C223" t="s">
         <v>670</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>671</v>
       </c>
       <c r="E223">
         <v>56444</v>
       </c>
       <c r="F223">
@@ -11907,51 +12327,51 @@
       </c>
       <c r="G223">
         <v>137</v>
       </c>
       <c r="H223">
         <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>76577</v>
       </c>
       <c r="B224" t="s">
         <v>672</v>
       </c>
       <c r="C224" t="s">
         <v>673</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>674</v>
       </c>
       <c r="E224">
         <v>57760</v>
       </c>
       <c r="F224">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G224">
         <v>188</v>
       </c>
       <c r="H224">
         <v>8</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>76578</v>
       </c>
       <c r="B225" t="s">
         <v>675</v>
       </c>
       <c r="C225" t="s">
         <v>676</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>677</v>
       </c>
       <c r="E225">
         <v>58255</v>
       </c>
       <c r="F225">
@@ -11959,51 +12379,51 @@
       </c>
       <c r="G225">
         <v>243</v>
       </c>
       <c r="H225">
         <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>76579</v>
       </c>
       <c r="B226" t="s">
         <v>678</v>
       </c>
       <c r="C226" t="s">
         <v>679</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>680</v>
       </c>
       <c r="E226">
         <v>57345</v>
       </c>
       <c r="F226">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G226">
         <v>155</v>
       </c>
       <c r="H226">
         <v>18</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>76580</v>
       </c>
       <c r="B227" t="s">
         <v>681</v>
       </c>
       <c r="C227" t="s">
         <v>682</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>683</v>
       </c>
       <c r="E227">
         <v>57529</v>
       </c>
       <c r="F227">
@@ -12037,57 +12457,57 @@
       </c>
       <c r="G228">
         <v>65</v>
       </c>
       <c r="H228">
         <v>6</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>76582</v>
       </c>
       <c r="B229" t="s">
         <v>687</v>
       </c>
       <c r="C229" t="s">
         <v>688</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E229">
         <v>56922</v>
       </c>
       <c r="F229">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="G229">
         <v>926</v>
       </c>
       <c r="H229">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>76583</v>
       </c>
       <c r="B230" t="s">
         <v>690</v>
       </c>
       <c r="C230" t="s">
         <v>691</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>692</v>
       </c>
       <c r="E230">
         <v>57440</v>
       </c>
       <c r="F230">
         <v>129</v>
       </c>
       <c r="G230">
         <v>168</v>
       </c>
       <c r="H230">
@@ -12141,51 +12561,51 @@
       </c>
       <c r="G232">
         <v>78</v>
       </c>
       <c r="H232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>76586</v>
       </c>
       <c r="B233" t="s">
         <v>698</v>
       </c>
       <c r="C233" t="s">
         <v>699</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>700</v>
       </c>
       <c r="E233">
         <v>61149</v>
       </c>
       <c r="F233">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="G233">
         <v>506</v>
       </c>
       <c r="H233">
         <v>75</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>76587</v>
       </c>
       <c r="B234" t="s">
         <v>701</v>
       </c>
       <c r="C234" t="s">
         <v>702</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E234">
         <v>54580</v>
       </c>
       <c r="F234">
@@ -12277,51 +12697,51 @@
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>76591</v>
       </c>
       <c r="B238" t="s">
         <v>713</v>
       </c>
       <c r="C238" t="s">
         <v>714</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>715</v>
       </c>
       <c r="E238">
         <v>59396</v>
       </c>
       <c r="F238">
         <v>32</v>
       </c>
       <c r="G238">
         <v>139</v>
       </c>
       <c r="H238">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>76592</v>
       </c>
       <c r="B239" t="s">
         <v>716</v>
       </c>
       <c r="C239" t="s">
         <v>717</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>718</v>
       </c>
       <c r="E239">
         <v>65364</v>
       </c>
       <c r="F239">
         <v>66</v>
       </c>
       <c r="G239">
         <v>472</v>
       </c>
       <c r="H239">
@@ -12349,51 +12769,51 @@
       </c>
       <c r="G240">
         <v>111</v>
       </c>
       <c r="H240">
         <v>18</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>76594</v>
       </c>
       <c r="B241" t="s">
         <v>722</v>
       </c>
       <c r="C241" t="s">
         <v>723</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>724</v>
       </c>
       <c r="E241">
         <v>68906</v>
       </c>
       <c r="F241">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="G241">
         <v>959</v>
       </c>
       <c r="H241">
         <v>134</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>76595</v>
       </c>
       <c r="B242" t="s">
         <v>725</v>
       </c>
       <c r="C242" t="s">
         <v>726</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>727</v>
       </c>
       <c r="E242">
         <v>1</v>
       </c>
       <c r="G242">
@@ -12447,77 +12867,77 @@
       </c>
       <c r="G244">
         <v>454</v>
       </c>
       <c r="H244">
         <v>55</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>76598</v>
       </c>
       <c r="B245" t="s">
         <v>734</v>
       </c>
       <c r="C245" t="s">
         <v>735</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>736</v>
       </c>
       <c r="E245">
         <v>60599</v>
       </c>
       <c r="F245">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G245">
         <v>237</v>
       </c>
       <c r="H245">
         <v>4</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>76599</v>
       </c>
       <c r="B246" t="s">
         <v>737</v>
       </c>
       <c r="C246" t="s">
         <v>738</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>739</v>
       </c>
       <c r="E246">
         <v>71792</v>
       </c>
       <c r="F246">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="G246">
         <v>959</v>
       </c>
       <c r="H246">
         <v>185</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>76600</v>
       </c>
       <c r="B247" t="s">
         <v>740</v>
       </c>
       <c r="C247" t="s">
         <v>741</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E247">
         <v>60445</v>
       </c>
       <c r="F247">
@@ -12603,51 +13023,51 @@
       </c>
       <c r="G250">
         <v>803</v>
       </c>
       <c r="H250">
         <v>50</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>76604</v>
       </c>
       <c r="B251" t="s">
         <v>752</v>
       </c>
       <c r="C251" t="s">
         <v>753</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E251">
         <v>61159</v>
       </c>
       <c r="F251">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G251">
         <v>367</v>
       </c>
       <c r="H251">
         <v>19</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>76605</v>
       </c>
       <c r="B252" t="s">
         <v>755</v>
       </c>
       <c r="C252" t="s">
         <v>756</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>757</v>
       </c>
       <c r="E252">
         <v>57246</v>
       </c>
       <c r="F252">
@@ -12886,51 +13306,51 @@
       </c>
       <c r="G261">
         <v>235</v>
       </c>
       <c r="H261">
         <v>22</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
         <v>76615</v>
       </c>
       <c r="B262" t="s">
         <v>785</v>
       </c>
       <c r="C262" t="s">
         <v>786</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>787</v>
       </c>
       <c r="E262">
         <v>63993</v>
       </c>
       <c r="F262">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G262">
         <v>397</v>
       </c>
       <c r="H262">
         <v>27</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
         <v>76616</v>
       </c>
       <c r="B263" t="s">
         <v>788</v>
       </c>
       <c r="C263" t="s">
         <v>789</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>790</v>
       </c>
       <c r="E263">
         <v>60081</v>
       </c>
       <c r="F263">
@@ -13022,51 +13442,51 @@
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>76620</v>
       </c>
       <c r="B267" t="s">
         <v>800</v>
       </c>
       <c r="C267" t="s">
         <v>801</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E267">
         <v>57047</v>
       </c>
       <c r="F267">
         <v>34</v>
       </c>
       <c r="G267">
         <v>317</v>
       </c>
       <c r="H267">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>76621</v>
       </c>
       <c r="B268" t="s">
         <v>803</v>
       </c>
       <c r="C268" t="s">
         <v>804</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>805</v>
       </c>
       <c r="E268">
         <v>54301</v>
       </c>
       <c r="F268">
         <v>270</v>
       </c>
       <c r="G268">
         <v>446</v>
       </c>
       <c r="H268">
@@ -13319,51 +13739,51 @@
       </c>
       <c r="G278">
         <v>615</v>
       </c>
       <c r="H278">
         <v>10</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>76632</v>
       </c>
       <c r="B279" t="s">
         <v>834</v>
       </c>
       <c r="C279" t="s">
         <v>835</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>836</v>
       </c>
       <c r="E279">
         <v>59519</v>
       </c>
       <c r="F279">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="G279">
         <v>1247</v>
       </c>
       <c r="H279">
         <v>166</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>76633</v>
       </c>
       <c r="B280" t="s">
         <v>837</v>
       </c>
       <c r="C280" t="s">
         <v>838</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E280">
         <v>54730</v>
       </c>
       <c r="F280">
@@ -13885,51 +14305,51 @@
       </c>
       <c r="G300">
         <v>1</v>
       </c>
       <c r="H300">
         <v>3</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>76654</v>
       </c>
       <c r="B301" t="s">
         <v>899</v>
       </c>
       <c r="C301" t="s">
         <v>900</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>901</v>
       </c>
       <c r="E301">
         <v>60700</v>
       </c>
       <c r="F301">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G301">
         <v>583</v>
       </c>
       <c r="H301">
         <v>30</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>76655</v>
       </c>
       <c r="B302" t="s">
         <v>902</v>
       </c>
       <c r="C302" t="s">
         <v>903</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>904</v>
       </c>
       <c r="E302">
         <v>60315</v>
       </c>
       <c r="F302">
@@ -14015,51 +14435,51 @@
       </c>
       <c r="G305">
         <v>190</v>
       </c>
       <c r="H305">
         <v>12</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>76659</v>
       </c>
       <c r="B306" t="s">
         <v>914</v>
       </c>
       <c r="C306" t="s">
         <v>915</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>916</v>
       </c>
       <c r="E306">
         <v>60054</v>
       </c>
       <c r="F306">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="G306">
         <v>360</v>
       </c>
       <c r="H306">
         <v>30</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
         <v>76660</v>
       </c>
       <c r="B307" t="s">
         <v>917</v>
       </c>
       <c r="C307" t="s">
         <v>918</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>919</v>
       </c>
       <c r="E307">
         <v>60579</v>
       </c>
       <c r="F307">
@@ -14067,51 +14487,51 @@
       </c>
       <c r="G307">
         <v>309</v>
       </c>
       <c r="H307">
         <v>10</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>76661</v>
       </c>
       <c r="B308" t="s">
         <v>920</v>
       </c>
       <c r="C308" t="s">
         <v>921</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E308">
         <v>66222</v>
       </c>
       <c r="F308">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="G308">
         <v>490</v>
       </c>
       <c r="H308">
         <v>78</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>76662</v>
       </c>
       <c r="B309" t="s">
         <v>923</v>
       </c>
       <c r="C309" t="s">
         <v>924</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E309">
         <v>71357</v>
       </c>
       <c r="F309">
@@ -14142,103 +14562,103 @@
       </c>
       <c r="F310">
         <v>26</v>
       </c>
       <c r="G310">
         <v>160</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
         <v>76664</v>
       </c>
       <c r="B311" t="s">
         <v>929</v>
       </c>
       <c r="C311" t="s">
         <v>930</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>931</v>
       </c>
       <c r="E311">
         <v>67927</v>
       </c>
       <c r="F311">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G311">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="H311">
         <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>76665</v>
       </c>
       <c r="B312" t="s">
         <v>932</v>
       </c>
       <c r="C312" t="s">
         <v>933</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>934</v>
       </c>
       <c r="E312">
         <v>73166</v>
       </c>
       <c r="F312">
         <v>430</v>
       </c>
       <c r="G312">
         <v>477</v>
       </c>
       <c r="H312">
         <v>76</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
         <v>76666</v>
       </c>
       <c r="B313" t="s">
         <v>935</v>
       </c>
       <c r="C313" t="s">
         <v>936</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>937</v>
       </c>
       <c r="E313">
         <v>69353</v>
       </c>
       <c r="F313">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G313">
         <v>366</v>
       </c>
       <c r="H313">
         <v>7</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
         <v>76667</v>
       </c>
       <c r="B314" t="s">
         <v>938</v>
       </c>
       <c r="C314" t="s">
         <v>939</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>940</v>
       </c>
       <c r="E314">
         <v>67519</v>
       </c>
       <c r="F314">
@@ -14246,77 +14666,77 @@
       </c>
       <c r="G314">
         <v>1010</v>
       </c>
       <c r="H314">
         <v>284</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>76668</v>
       </c>
       <c r="B315" t="s">
         <v>941</v>
       </c>
       <c r="C315" t="s">
         <v>942</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>943</v>
       </c>
       <c r="E315">
         <v>69322</v>
       </c>
       <c r="F315">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="G315">
         <v>1032</v>
       </c>
       <c r="H315">
         <v>48</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
         <v>76669</v>
       </c>
       <c r="B316" t="s">
         <v>944</v>
       </c>
       <c r="C316" t="s">
         <v>945</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>946</v>
       </c>
       <c r="E316">
         <v>72374</v>
       </c>
       <c r="F316">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="G316">
         <v>262</v>
       </c>
       <c r="H316">
         <v>30</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
         <v>76670</v>
       </c>
       <c r="B317" t="s">
         <v>947</v>
       </c>
       <c r="C317" t="s">
         <v>948</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>949</v>
       </c>
       <c r="E317">
         <v>67398</v>
       </c>
       <c r="F317">
@@ -17512,77 +17932,77 @@
       </c>
       <c r="G441">
         <v>259</v>
       </c>
       <c r="H441">
         <v>23</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
         <v>76795</v>
       </c>
       <c r="B442" t="s">
         <v>1322</v>
       </c>
       <c r="C442" t="s">
         <v>1323</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>1324</v>
       </c>
       <c r="E442">
         <v>89246</v>
       </c>
       <c r="F442">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G442">
         <v>615</v>
       </c>
       <c r="H442">
         <v>49</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
         <v>76796</v>
       </c>
       <c r="B443" t="s">
         <v>1325</v>
       </c>
       <c r="C443" t="s">
         <v>1326</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="E443">
         <v>71845</v>
       </c>
       <c r="F443">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G443">
         <v>348</v>
       </c>
       <c r="H443">
         <v>17</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
         <v>76797</v>
       </c>
       <c r="B444" t="s">
         <v>1328</v>
       </c>
       <c r="C444" t="s">
         <v>1329</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="E444">
         <v>66857</v>
       </c>
       <c r="F444">
@@ -17665,51 +18085,51 @@
       </c>
       <c r="F447">
         <v>1</v>
       </c>
       <c r="G447">
         <v>65</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
         <v>76801</v>
       </c>
       <c r="B448" t="s">
         <v>1340</v>
       </c>
       <c r="C448" t="s">
         <v>1341</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="E448">
         <v>67120</v>
       </c>
       <c r="F448">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="G448">
         <v>559</v>
       </c>
       <c r="H448">
         <v>74</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
         <v>76802</v>
       </c>
       <c r="B449" t="s">
         <v>1343</v>
       </c>
       <c r="C449" t="s">
         <v>1344</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="E449">
         <v>65029</v>
       </c>
       <c r="F449">
@@ -17717,51 +18137,51 @@
       </c>
       <c r="G449">
         <v>180</v>
       </c>
       <c r="H449">
         <v>7</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
         <v>76803</v>
       </c>
       <c r="B450" t="s">
         <v>1346</v>
       </c>
       <c r="C450" t="s">
         <v>1347</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="E450">
         <v>68261</v>
       </c>
       <c r="F450">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="G450">
         <v>666</v>
       </c>
       <c r="H450">
         <v>65</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
         <v>76804</v>
       </c>
       <c r="B451" t="s">
         <v>1349</v>
       </c>
       <c r="C451" t="s">
         <v>1350</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="E451">
         <v>67480</v>
       </c>
       <c r="F451">
@@ -17821,51 +18241,51 @@
       </c>
       <c r="G453">
         <v>128</v>
       </c>
       <c r="H453">
         <v>4</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
         <v>76807</v>
       </c>
       <c r="B454" t="s">
         <v>1358</v>
       </c>
       <c r="C454" t="s">
         <v>1359</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>1360</v>
       </c>
       <c r="E454">
         <v>58814</v>
       </c>
       <c r="F454">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G454">
         <v>546</v>
       </c>
       <c r="H454">
         <v>37</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
         <v>76808</v>
       </c>
       <c r="B455" t="s">
         <v>1361</v>
       </c>
       <c r="C455" t="s">
         <v>1362</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="E455">
         <v>48489</v>
       </c>
       <c r="F455">
@@ -18000,51 +18420,51 @@
       </c>
       <c r="G460">
         <v>121</v>
       </c>
       <c r="H460">
         <v>2</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
         <v>76814</v>
       </c>
       <c r="B461" t="s">
         <v>1379</v>
       </c>
       <c r="C461" t="s">
         <v>1380</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="E461">
         <v>87760</v>
       </c>
       <c r="F461">
-        <v>3729</v>
+        <v>3741</v>
       </c>
       <c r="G461">
         <v>577</v>
       </c>
       <c r="H461">
         <v>23</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
         <v>76815</v>
       </c>
       <c r="B462" t="s">
         <v>1382</v>
       </c>
       <c r="C462" t="s">
         <v>1383</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="E462">
         <v>62885</v>
       </c>
       <c r="F462">
@@ -18052,51 +18472,51 @@
       </c>
       <c r="G462">
         <v>246</v>
       </c>
       <c r="H462">
         <v>7</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
         <v>76816</v>
       </c>
       <c r="B463" t="s">
         <v>1385</v>
       </c>
       <c r="C463" t="s">
         <v>1386</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="E463">
         <v>62785</v>
       </c>
       <c r="F463">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G463">
         <v>451</v>
       </c>
       <c r="H463">
         <v>49</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
         <v>76817</v>
       </c>
       <c r="B464" t="s">
         <v>1388</v>
       </c>
       <c r="C464" t="s">
         <v>1389</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="E464">
         <v>64462</v>
       </c>
       <c r="F464">
@@ -18182,51 +18602,51 @@
       </c>
       <c r="G467">
         <v>377</v>
       </c>
       <c r="H467">
         <v>14</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
         <v>76821</v>
       </c>
       <c r="B468" t="s">
         <v>1400</v>
       </c>
       <c r="C468" t="s">
         <v>1401</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="E468">
         <v>68873</v>
       </c>
       <c r="F468">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="G468">
         <v>906</v>
       </c>
       <c r="H468">
         <v>40</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
         <v>76822</v>
       </c>
       <c r="B469" t="s">
         <v>1403</v>
       </c>
       <c r="C469" t="s">
         <v>1404</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="E469">
         <v>63958</v>
       </c>
       <c r="F469">
@@ -18257,51 +18677,51 @@
       </c>
       <c r="F470">
         <v>15</v>
       </c>
       <c r="G470">
         <v>85</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
         <v>76824</v>
       </c>
       <c r="B471" t="s">
         <v>1409</v>
       </c>
       <c r="C471" t="s">
         <v>1410</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="E471">
         <v>61155</v>
       </c>
       <c r="F471">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G471">
         <v>560</v>
       </c>
       <c r="H471">
         <v>105</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
         <v>76825</v>
       </c>
       <c r="B472" t="s">
         <v>1412</v>
       </c>
       <c r="C472" t="s">
         <v>1413</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="E472">
         <v>62933</v>
       </c>
       <c r="F472">
@@ -18725,51 +19145,51 @@
       </c>
       <c r="G488">
         <v>287</v>
       </c>
       <c r="H488">
         <v>94</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
         <v>76842</v>
       </c>
       <c r="B489" t="s">
         <v>1463</v>
       </c>
       <c r="C489" t="s">
         <v>1464</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="E489">
         <v>61042</v>
       </c>
       <c r="F489">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="G489">
         <v>213</v>
       </c>
       <c r="H489">
         <v>12</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
         <v>76843</v>
       </c>
       <c r="B490" t="s">
         <v>1466</v>
       </c>
       <c r="C490" t="s">
         <v>1467</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="E490">
         <v>58128</v>
       </c>
       <c r="F490">
@@ -18985,51 +19405,51 @@
       </c>
       <c r="G498">
         <v>334</v>
       </c>
       <c r="H498">
         <v>57</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499">
         <v>76852</v>
       </c>
       <c r="B499" t="s">
         <v>1493</v>
       </c>
       <c r="C499" t="s">
         <v>1494</v>
       </c>
       <c r="D499" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="E499">
         <v>66223</v>
       </c>
       <c r="F499">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G499">
         <v>209</v>
       </c>
       <c r="H499">
         <v>15</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500">
         <v>76853</v>
       </c>
       <c r="B500" t="s">
         <v>1496</v>
       </c>
       <c r="C500" t="s">
         <v>1497</v>
       </c>
       <c r="D500" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="E500">
         <v>6310</v>
       </c>
       <c r="F500">
@@ -19063,51 +19483,51 @@
       </c>
       <c r="G501">
         <v>96</v>
       </c>
       <c r="H501">
         <v>1</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502">
         <v>76855</v>
       </c>
       <c r="B502" t="s">
         <v>1502</v>
       </c>
       <c r="C502" t="s">
         <v>1503</v>
       </c>
       <c r="D502" s="1" t="s">
         <v>1504</v>
       </c>
       <c r="E502">
         <v>66980</v>
       </c>
       <c r="F502">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G502">
         <v>475</v>
       </c>
       <c r="H502">
         <v>27</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503">
         <v>76856</v>
       </c>
       <c r="B503" t="s">
         <v>1505</v>
       </c>
       <c r="C503" t="s">
         <v>1506</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="E503">
         <v>66941</v>
       </c>
       <c r="F503">
@@ -19167,51 +19587,51 @@
       </c>
       <c r="G505">
         <v>88</v>
       </c>
       <c r="H505">
         <v>5</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
         <v>76859</v>
       </c>
       <c r="B506" t="s">
         <v>1514</v>
       </c>
       <c r="C506" t="s">
         <v>1515</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="E506">
         <v>71205</v>
       </c>
       <c r="F506">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="G506">
         <v>805</v>
       </c>
       <c r="H506">
         <v>324</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507">
         <v>76860</v>
       </c>
       <c r="B507" t="s">
         <v>1517</v>
       </c>
       <c r="C507" t="s">
         <v>1518</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="E507">
         <v>68536</v>
       </c>
       <c r="F507">
@@ -19323,51 +19743,51 @@
       </c>
       <c r="G511">
         <v>1123</v>
       </c>
       <c r="H511">
         <v>141</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512">
         <v>76865</v>
       </c>
       <c r="B512" t="s">
         <v>1532</v>
       </c>
       <c r="C512" t="s">
         <v>1533</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>1534</v>
       </c>
       <c r="E512">
         <v>66331</v>
       </c>
       <c r="F512">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G512">
         <v>170</v>
       </c>
       <c r="H512">
         <v>5</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513">
         <v>76866</v>
       </c>
       <c r="B513" t="s">
         <v>1535</v>
       </c>
       <c r="C513" t="s">
         <v>1536</v>
       </c>
       <c r="D513" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="E513">
         <v>28320</v>
       </c>
       <c r="F513">
@@ -19525,51 +19945,51 @@
       </c>
       <c r="G519">
         <v>172</v>
       </c>
       <c r="H519">
         <v>51</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520">
         <v>76873</v>
       </c>
       <c r="B520" t="s">
         <v>1556</v>
       </c>
       <c r="C520" t="s">
         <v>1557</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>1558</v>
       </c>
       <c r="E520">
         <v>63662</v>
       </c>
       <c r="F520">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="G520">
         <v>894</v>
       </c>
       <c r="H520">
         <v>49</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521">
         <v>76874</v>
       </c>
       <c r="B521" t="s">
         <v>1559</v>
       </c>
       <c r="C521" t="s">
         <v>1560</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>1561</v>
       </c>
       <c r="E521">
         <v>64816</v>
       </c>
       <c r="F521">
@@ -19978,51 +20398,51 @@
       </c>
       <c r="G537">
         <v>232</v>
       </c>
       <c r="H537">
         <v>8</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538">
         <v>76891</v>
       </c>
       <c r="B538" t="s">
         <v>1608</v>
       </c>
       <c r="C538" t="s">
         <v>1609</v>
       </c>
       <c r="D538" s="1" t="s">
         <v>1587</v>
       </c>
       <c r="E538">
         <v>60159</v>
       </c>
       <c r="F538">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G538">
         <v>88</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539">
         <v>76892</v>
       </c>
       <c r="B539" t="s">
         <v>1610</v>
       </c>
       <c r="C539" t="s">
         <v>1611</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>1612</v>
       </c>
       <c r="E539">
         <v>57453</v>
       </c>
       <c r="F539">
         <v>20</v>
       </c>
       <c r="G539">
@@ -20180,51 +20600,51 @@
       </c>
       <c r="G545">
         <v>633</v>
       </c>
       <c r="H545">
         <v>46</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546">
         <v>76899</v>
       </c>
       <c r="B546" t="s">
         <v>1631</v>
       </c>
       <c r="C546" t="s">
         <v>1632</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>1633</v>
       </c>
       <c r="E546">
         <v>64991</v>
       </c>
       <c r="F546">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="G546">
         <v>576</v>
       </c>
       <c r="H546">
         <v>145</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547">
         <v>76900</v>
       </c>
       <c r="B547" t="s">
         <v>1634</v>
       </c>
       <c r="C547" t="s">
         <v>1635</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="E547">
         <v>64559</v>
       </c>
       <c r="F547">
@@ -20284,51 +20704,51 @@
       </c>
       <c r="G549">
         <v>104</v>
       </c>
       <c r="H549">
         <v>1</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550">
         <v>76903</v>
       </c>
       <c r="B550" t="s">
         <v>1643</v>
       </c>
       <c r="C550" t="s">
         <v>1644</v>
       </c>
       <c r="D550" s="1" t="s">
         <v>1645</v>
       </c>
       <c r="E550">
         <v>62857</v>
       </c>
       <c r="F550">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="G550">
         <v>200</v>
       </c>
       <c r="H550">
         <v>20</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551">
         <v>76904</v>
       </c>
       <c r="B551" t="s">
         <v>1646</v>
       </c>
       <c r="C551" t="s">
         <v>1647</v>
       </c>
       <c r="D551" s="1" t="s">
         <v>1648</v>
       </c>
       <c r="E551">
         <v>64221</v>
       </c>
       <c r="F551">
@@ -20414,77 +20834,77 @@
       </c>
       <c r="G554">
         <v>269</v>
       </c>
       <c r="H554">
         <v>8</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555">
         <v>76908</v>
       </c>
       <c r="B555" t="s">
         <v>1658</v>
       </c>
       <c r="C555" t="s">
         <v>1659</v>
       </c>
       <c r="D555" s="1" t="s">
         <v>1660</v>
       </c>
       <c r="E555">
         <v>84834</v>
       </c>
       <c r="F555">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G555">
         <v>775</v>
       </c>
       <c r="H555">
         <v>11</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556">
         <v>76909</v>
       </c>
       <c r="B556" t="s">
         <v>1661</v>
       </c>
       <c r="C556" t="s">
         <v>1662</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>1663</v>
       </c>
       <c r="E556">
         <v>67629</v>
       </c>
       <c r="F556">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G556">
         <v>1622</v>
       </c>
       <c r="H556">
         <v>260</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557">
         <v>76910</v>
       </c>
       <c r="B557" t="s">
         <v>1664</v>
       </c>
       <c r="C557" t="s">
         <v>1665</v>
       </c>
       <c r="D557" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="E557">
         <v>65340</v>
       </c>
       <c r="F557">
@@ -20492,51 +20912,51 @@
       </c>
       <c r="G557">
         <v>640</v>
       </c>
       <c r="H557">
         <v>100</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558">
         <v>76911</v>
       </c>
       <c r="B558" t="s">
         <v>1667</v>
       </c>
       <c r="C558" t="s">
         <v>1668</v>
       </c>
       <c r="D558" s="1" t="s">
         <v>1669</v>
       </c>
       <c r="E558">
         <v>66400</v>
       </c>
       <c r="F558">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="G558">
         <v>1029</v>
       </c>
       <c r="H558">
         <v>91</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559">
         <v>76912</v>
       </c>
       <c r="B559" t="s">
         <v>1670</v>
       </c>
       <c r="C559" t="s">
         <v>1671</v>
       </c>
       <c r="D559" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="E559">
         <v>61522</v>
       </c>
       <c r="F559">
@@ -20596,51 +21016,51 @@
       </c>
       <c r="G561">
         <v>1203</v>
       </c>
       <c r="H561">
         <v>211</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562">
         <v>76915</v>
       </c>
       <c r="B562" t="s">
         <v>1679</v>
       </c>
       <c r="C562" t="s">
         <v>1680</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>1681</v>
       </c>
       <c r="E562">
         <v>70165</v>
       </c>
       <c r="F562">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="G562">
         <v>806</v>
       </c>
       <c r="H562">
         <v>82</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563">
         <v>76916</v>
       </c>
       <c r="B563" t="s">
         <v>1682</v>
       </c>
       <c r="C563" t="s">
         <v>1683</v>
       </c>
       <c r="D563" s="1" t="s">
         <v>1684</v>
       </c>
       <c r="E563">
         <v>67582</v>
       </c>
       <c r="F563">
@@ -21087,51 +21507,51 @@
       </c>
       <c r="G580">
         <v>77</v>
       </c>
       <c r="H580">
         <v>5</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581">
         <v>76934</v>
       </c>
       <c r="B581" t="s">
         <v>1736</v>
       </c>
       <c r="C581" t="s">
         <v>1737</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="E581">
         <v>62971</v>
       </c>
       <c r="F581">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G581">
         <v>211</v>
       </c>
       <c r="H581">
         <v>12</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582">
         <v>76935</v>
       </c>
       <c r="B582" t="s">
         <v>1739</v>
       </c>
       <c r="C582" t="s">
         <v>1740</v>
       </c>
       <c r="D582" s="1" t="s">
         <v>1741</v>
       </c>
       <c r="E582">
         <v>61088</v>
       </c>
       <c r="F582">
@@ -21349,51 +21769,51 @@
       </c>
       <c r="D591" s="1" t="s">
         <v>1768</v>
       </c>
       <c r="E591">
         <v>1</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592">
         <v>76945</v>
       </c>
       <c r="B592" t="s">
         <v>1766</v>
       </c>
       <c r="C592" t="s">
         <v>1769</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>1768</v>
       </c>
       <c r="E592">
         <v>62668</v>
       </c>
       <c r="F592">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G592">
         <v>317</v>
       </c>
       <c r="H592">
         <v>5</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593">
         <v>76946</v>
       </c>
       <c r="B593" t="s">
         <v>1770</v>
       </c>
       <c r="C593" t="s">
         <v>1771</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>1772</v>
       </c>
       <c r="E593">
         <v>64185</v>
       </c>
       <c r="F593">
@@ -21583,51 +22003,51 @@
       </c>
       <c r="G600">
         <v>252</v>
       </c>
       <c r="H600">
         <v>5</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601">
         <v>76954</v>
       </c>
       <c r="B601" t="s">
         <v>1794</v>
       </c>
       <c r="C601" t="s">
         <v>1795</v>
       </c>
       <c r="D601" s="1" t="s">
         <v>1796</v>
       </c>
       <c r="E601">
         <v>71647</v>
       </c>
       <c r="F601">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602">
         <v>76955</v>
       </c>
       <c r="B602" t="s">
         <v>1797</v>
       </c>
       <c r="C602" t="s">
         <v>1798</v>
       </c>
       <c r="D602" s="1" t="s">
         <v>1799</v>
       </c>
       <c r="E602">
         <v>66323</v>
       </c>
       <c r="F602">
         <v>849</v>
       </c>
       <c r="G602">
         <v>682</v>
       </c>
       <c r="H602">
@@ -21834,51 +22254,51 @@
       </c>
       <c r="G610">
         <v>468</v>
       </c>
       <c r="H610">
         <v>93</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611">
         <v>76964</v>
       </c>
       <c r="B611" t="s">
         <v>1823</v>
       </c>
       <c r="C611" t="s">
         <v>1824</v>
       </c>
       <c r="D611" s="1" t="s">
         <v>1825</v>
       </c>
       <c r="E611">
         <v>57329</v>
       </c>
       <c r="F611">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G611">
         <v>297</v>
       </c>
       <c r="H611">
         <v>6</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612">
         <v>76965</v>
       </c>
       <c r="B612" t="s">
         <v>1826</v>
       </c>
       <c r="C612" t="s">
         <v>1827</v>
       </c>
       <c r="D612" s="1" t="s">
         <v>1828</v>
       </c>
       <c r="E612">
         <v>56968</v>
       </c>
       <c r="F612">
@@ -25005,51 +25425,51 @@
       </c>
       <c r="G733">
         <v>475</v>
       </c>
       <c r="H733">
         <v>12</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734">
         <v>77087</v>
       </c>
       <c r="B734" t="s">
         <v>2189</v>
       </c>
       <c r="C734" t="s">
         <v>2190</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>2191</v>
       </c>
       <c r="E734">
         <v>70853</v>
       </c>
       <c r="F734">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="G734">
         <v>524</v>
       </c>
       <c r="H734">
         <v>37</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735">
         <v>77088</v>
       </c>
       <c r="B735" t="s">
         <v>2192</v>
       </c>
       <c r="C735" t="s">
         <v>2193</v>
       </c>
       <c r="D735" s="1" t="s">
         <v>2194</v>
       </c>
       <c r="E735">
         <v>63986</v>
       </c>
       <c r="F735">
@@ -25291,51 +25711,51 @@
       </c>
       <c r="G744">
         <v>414</v>
       </c>
       <c r="H744">
         <v>45</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745">
         <v>77098</v>
       </c>
       <c r="B745" t="s">
         <v>2222</v>
       </c>
       <c r="C745" t="s">
         <v>2223</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>2224</v>
       </c>
       <c r="E745">
         <v>71425</v>
       </c>
       <c r="F745">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="G745">
         <v>775</v>
       </c>
       <c r="H745">
         <v>75</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746">
         <v>77099</v>
       </c>
       <c r="B746" t="s">
         <v>2225</v>
       </c>
       <c r="C746" t="s">
         <v>2226</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>2227</v>
       </c>
       <c r="E746">
         <v>65871</v>
       </c>
       <c r="F746">