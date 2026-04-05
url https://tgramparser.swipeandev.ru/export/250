--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2379">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4847">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -7149,50 +7149,7454 @@
     <t>02.11.25 18:49</t>
   </si>
   <si>
     <t>t.me/reg063/18329</t>
   </si>
   <si>
     <t>🚫 Молодым россиянам хотят запретить курить, как на Мальдивах. Мальдивы стали первой страной, где запретили покупать и употреблять табачные изделия всем, кто родился позже 1 января 2007 года — в том числе туристам. В Госдуме эту идею поддержали и предложили запретить молодым россиянам курить. Поддерживаете? 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
   </si>
   <si>
     <t>02.11.25 17:55</t>
   </si>
   <si>
     <t>t.me/reg063/18328</t>
   </si>
   <si>
     <t>Дарим 2 билета на стендап концерт Сергея Орлова Для участия в конкурсе нужно подписаться на: ТОЛЬЯТТИ ЧП ТОЛЬЯТТИ СОЧНО О ТОЛЬЯТТИ И нажать кнопку участвовать, следуя инструкциям конкурсного бота. ❗️За каждого приглашенного друга вы получите дополнительный купон участника, тем самым увеличив свои шансы на победу.</t>
   </si>
   <si>
     <t>02.11.25 16:21</t>
   </si>
   <si>
     <t>t.me/reg063/18327</t>
   </si>
   <si>
     <t>😳На станции «Ягодная» человек сидел между вагонов и уехал 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>01.03.26 19:38</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21114</t>
+  </si>
+  <si>
+    <t>Киркоров неожиданно заявил, что он — ПЕРВЫЙ рэпер в России. «Я всегда экспериментировал, менялся и пел и хаос, и рок, и рэп. У меня всё было, я же первый рэпер в этой стране. «Зайка моя» — это что? — Рэп» Хорошо, пусть будет так, Филипп Бедросович 🗣 ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>01.03.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21113</t>
+  </si>
+  <si>
+    <t>Никто не может поверить в тот успех, который у нас есть, 48 лидеров исчезли одним махом, — Трамп об Иране. «Я ни о чём не беспокоюсь. Я просто делаю то, что правильно. В конце концов, всё получается», — о ценах на нефть. Он также отметил, что военные операции против Ирана идут «с опережением графика». ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>01.03.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21112</t>
+  </si>
+  <si>
+    <t>❗️Руководство Ирана после операции США якобы хочет переговоров с Вашингтоном, утверждает Трамп, отметив, что он на них согласился. Следим за ситуацией в max — max.ru/reg063</t>
+  </si>
+  <si>
+    <t>01.03.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21110</t>
+  </si>
+  <si>
+    <t>С 1 марта в России вступают в силу новые правила авиаперелетов. Подробнее - в инфографике РИА Новости. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>01.03.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21109</t>
+  </si>
+  <si>
+    <t>👶 В самарском ЗАГСе сравнили имена новорожденных февраля 2026 и 1926 В феврале 2026 года в Самарской области появились малыши с редкими и необычными именами. Комитет ЗАГС региона опубликовал список самых редких имен среди новорожденных этого месяца. У мальчиков ими стали Серафим, Руслан, Леонид, Ростислав и Добрыня, а у девочек — Ирина, Виталина, Надежда, Соломия и Людмила. Интересно сравнить современные тенденции с историческими данными. Для этого обратились к статистике имен столетней давности — февраля 1926 года. В те времена в Самарской области редкими именами считались Гаврил, Вольдемар, Корнилий, Викентий, Митрофан у мальчиков и Вильгельмина, Берта, Мартина, Авдотья, Свобода у девочек. ГТРК Самара ‼️ТЕЛЕГРАМ ЗАБЛОКИРУЮТ ЧЕРЕЗ 31 ДЕНЬ — подпишитесь на наш канал в МАХ https://max.ru/tltvip</t>
+  </si>
+  <si>
+    <t>01.03.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21108</t>
+  </si>
+  <si>
+    <t>С 1 марта 2026 года закон о локализации такси официально вступил в силу. Теперь в реестр смогут попасть только автомобили российской сборки. В списке — примерно 20 моделей: Lada, УАЗ, Sollers, Evolute, Voyah и «Москвич». Позже обещают добавить Haval и электрокары Umo, которые тоже собирают у нас. Для Дальнего Востока, Сибири и Калининграда сделали отсрочку до 2028-2030 годов. Самозанятым водителям тоже дали послабления. Действующие машины из реестра никто не вычёркивает, но обновлять парк придётся уже по новым правилам. 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>01.03.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21107</t>
+  </si>
+  <si>
+    <t>Ждать больше не нужно: AliExpress стал еще ближе к самарцам Заказывать на AliExpress теперь так же просто, как сходить за продуктами. Маркетплейс максимально расширил сеть пунктов выдачи в Самаре. Теперь не нужно ехать на другой конец города или стоять в очередях. Миллионы товаров — от запчастей и гаджетов до товаров для дома — приедут в ближайший к вам пункт «Магнит-Пост», 5Post или в постамат Цайняо. Забирайте посылку по пути с работы, когда заходите за покупками. Срок доставки в среднем — около 14 дней. Популярные товары с быстрой доставкой: • Внешний аккумулятор (Power Bank) • Беспроводные наушники • Умный светильник Всё, что нужно для дома, дачи или хобби, уже ждет вас здесь: 👉</t>
+  </si>
+  <si>
+    <t>01.03.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21106</t>
+  </si>
+  <si>
+    <t>🥀 Путин выразил соболезнования в связи с гибелью верховного лидера Ирана. Президент России назвал гибель аятоллы циничным убийством с нарушением всех норм человеческой морали и международного права. Путин отметил, что в РФ аятоллу Хаменеи будут помнить как выдающегося государственного деятеля Следим за ситуацией в max — max.ru/reg063</t>
+  </si>
+  <si>
+    <t>01.03.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21105</t>
+  </si>
+  <si>
+    <t>❗️Иран сегодня ударит с такой силой, с которой США и Израиль еще не сталкивались, заявил секретарь совбеза страны Лариджани. Президент страны Пезешкиан ранее пообещал отомстить за смерть верховного лидера Хаменеи. Следим за ситуацией в max — max.ru/reg063</t>
+  </si>
+  <si>
+    <t>01.03.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21104</t>
+  </si>
+  <si>
+    <t>С сегодняшнего дня почти все вывески должны быть на русском языке. В сети предположили, как теперь может выглядеть реклама на улицах 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>01.03.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21103</t>
+  </si>
+  <si>
+    <t>Дурка дня: в «Битву экстрасенсов» пришла киберведьма — она примотала к голове смартфон с нейронкой. Справляться с испытаниями помогает... ChatGPT — она буквально задает ИИ вопросы и использует ответы как подсказки. Весна пришла, сразу видно ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>01.03.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21102</t>
+  </si>
+  <si>
+    <t>Порядка 6–8 тысяч российских туристов не могут вернуться домой из-за закрытия неба на Ближнем Востоке, сообщили в АТОР. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>01.03.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21101</t>
+  </si>
+  <si>
+    <t>Отменены все рейсы Самара - Дубай на фоне обострения ситуации вокруг Ирана. Авиационные власти ОАЭ ввели временные ограничения на использование своего воздушного пространства. - сообщили в Росавиации. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>01.03.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21100</t>
+  </si>
+  <si>
+    <t>Ограничения на М5 «Урал» сняты, сообщили в ГАИ ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>01.03.26 04:54</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21099</t>
+  </si>
+  <si>
+    <t>«Почему они не банят США и Израиль, как сделали это с Россией?» Сотни болельщиков со всего мира требуют от ФИФА отстранить сборные США и Израиля от участия в соревнованиях из-за атаки на Иран. Штаты в этом году примут чемпионат мира. В комментариях в соцсетях фанаты со всего мира вспоминают, что после начала СВО Международная федерация футбола отстранила сборную России. Однако сейчас подобных шагов в отношении США и Израиля нет. Вот лишь некоторые из сообщений: «Забаньте США на чемпионате мира!» «Удалите США из числа стран-хозяек немедленно!» «Вы должны лишить США права принимать чемпионат мира! Не должно быть двойных стандартов!» Часть болельщиков также предлагает перенести ЧМ-2026 в Канаду и Мексику, лишив США права на проведение турнира. Какой-либо реакции от ФИФА на эти сообщения не поступало. 👉 Подписаться | Прислать новость</t>
+  </si>
+  <si>
+    <t>01.03.26 03:25</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21098</t>
+  </si>
+  <si>
+    <t>В ответ на гибель Хаменеи КСИР анонсировал проведение «самой мощной наступательной операции в истории» Вооруженных сил Ирана. «Самая мощная наступательная операция в истории вооруженных сил ИРИ начнется в ближайшие минуты против оккупированных территорий и баз американских террористов», — говорится в заявлении КСИР. ❗Следим за ситуацией в MAX — max.ru/tltvip</t>
+  </si>
+  <si>
+    <t>01.03.26 03:21</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21097</t>
+  </si>
+  <si>
+    <t>Тотальная цензура кино, музыки, книг, соцсетей и интернета готовится в России В Госдуме предложили новые запреты в рамках круглого стола по сохранению традиционных ценностей Часть озвученных предложений: — Обязать блогеров пропагандировать традиционные ценности. — Запретить порно и проституцию. Для этого хотят ввести в законодательство юридический термин «целомудрие». — Создать единый координирующий орган по типу советского Главлита, который будет контролировать абсолютно весь контент в СМИ, книгах и интернете. — Запретить мат в соцсетях без запикивания. — Запретить аниме и западных супергероев на школьных товарах, заменив их образами русских богатырей и «традиционных» персонажей. — Запретить вольности в кино. Для этого планируют вернуть предварительную цензуру и проверку сценария до начала съёмок. — Песню «Сигма бой» приравнять к распространению нацизма. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.02.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21096</t>
+  </si>
+  <si>
+    <t>‼️ФНС усилила мониторинг соцсетей для поиска незадекларированных доходов Под анализ попадают фото и видео из отпусков, посты о дорогих покупках и другие признаки уровня жизни, который не совпадает с официальными заработками. Алгоритмы на базе нейросетей изучают открытые данные, выявляют возможные несоответствия и передают материалы инспекторам, особое внимание уделяют самозанятым, фрилансерам и людям без официальной занятости. ❗️Настоятельно рекомендуем подписаться на наш МАХ, чтобы оставаться на связи при таких ситуациях как вчера: max.ru/tlt_63ru</t>
+  </si>
+  <si>
+    <t>28.02.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21095</t>
+  </si>
+  <si>
+    <t>Поступай и собирай БПЛА на крупнейшем производстве мира.</t>
+  </si>
+  <si>
+    <t>28.02.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21094</t>
+  </si>
+  <si>
+    <t>Россияне объединяются в группы, чтобы скорее покинуть Израиль по сухопутной границе. На фоне эскалации конфликта с Ираном российские граждане собираются в чатах и ищут пути для выезда из Израиля. Авиасообщение остановлено, так что люди договариваются о совместных поездках, делят такси и ищут свободные места в машинах, чтобы вместе добраться до пограничных переходов. Главная задача — покинуть страну максимально быстро, пока есть возможность. Вместе с этим израильское управление авиацией распространило информацию для тех, кто хочет выехать по земле. Сейчас для выезда из Израиля доступен круглосуточный переход «Бегин» («Таба») в Эйлате — через него можно выехать в Египет. Также есть переход «Рабин» (граница с Иорданией): там пассажиры автобусов могут пересечь границу до 20:00, а автомобили — до 19:00. При этом власти подчёркивают: при необходимости переход готов перейти на круглосуточный режим. Но даже в этих относительно спокойных условиях люди опасаются, что ситуация может измениться в любой момент и они не смогут выехать из Израиля. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>28.02.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21093</t>
+  </si>
+  <si>
+    <t>‼️Напоминаем, как изменится жизнь в Самарской области с 1 марта 2026 года С 1 марта 2026 года в России вступит в силу пакет масштабных законодательных изменений, которые затронут практически все сферы жизни: от передвижения на такси до оплаты коммунальных услуг. Изменения в авиаперелетах Существенные изменения ждут и авиапассажиров. Электронный посадочный талон официально приравняли к бумажному, и перевозчик обязан направить его пассажиру. Но главное — теперь основанием для вынужденного возврата полной стоимости билета стала задержка рейса всего на 30 минут и более. Кроме того, авиакомпании обязаны бесплатно предоставлять места рядом с детьми до 12 лет, а при долгом ожидании вылета четко регламентирована выдача воды и питания. Новые правила оплаты квитанций ЖКХ С 1 марта будет установлен новый единый срок для оплаты жилищно-коммунальных услуг. Крайний срок изменится с 10 на 15 число месяца, следующего за отчетным. Кроме того, скорректируются сроки подачи платежных документов: они должны быть представлены не позднее 5 числа следующего месяца, в то время как ранее этот срок был установлен на 1 число. Значительные изменения для водителей С 1 марта в российском автозаконодательстве вступают в силу ряд важных изменений. ОСАГО: полис больше не требуется для регистрации автомобиля в ГИБДД. Однако управлять машиной без страховки запрещено, за это предусмотрен штраф. Также изменятся сроки регистрации авто после его продажи. Будет отменен 10-дневный срок для постановки автомобиля на учет новым владельцем. Бывший собственник может сразу снять машину с учета, избегая штрафов за нарушения нового владельца. Изменения могут затронуть и программы автошкол, и экзамены. Реформа рынка такси С 1 марта к перевозкам пассажиров допускаются только автомобили с высоким уровнем локализации. Минпромторг утвердил список разрешенных моделей, в который вошли более 20 машин от шести российских брендов, включая Lada Granta, Vesta, «Москвич» 3, 6 и 8, а также электромобили Evolute. Для соответствия новым требованиям автомобиль должен набрать определенное количество баллов локализации, что вынудит таксопарки массово обновлять машины, однако эксперты предупреждают о возможном дефиците автомобилей и росте тарифов. Изменения в сфере туризма Для тех, кто планирует путешествия по России, тоже есть приятные новости: отели, кемпинги и базы отдыха с 1 марта обязаны возвращать полную предоплату при отмене бронирования до дня заезда, а в договоре в обязательном порядке должны быть указаны площадь номера и полный перечень услуг. Прозрачные списания за онлайн-подписки С 1 марта вступят в силу новые правила для электронных сервисов. Теперь они не смогут автоматически списывать деньги за подписку с ранее отвязанных банковских карт. Согласно новому закону, платформы обязаны учитывать отказ пользователя от использования его банковских реквизитов или данных электронных платежных средств для расчетов. Новые правила для дачников Владельцев загородных участков ждет ужесточение контроля: с 1 марта вступит в силу обязанность бороться с инвазивными растениями, прежде всего с борщевиком Сосновского. В случае игнорирования правил будут накладываться значительные штрафы — для юридических лиц вплоть до 700 тысяч рублей. "Нет" иностранным вывескам Также начал действовать закон о защите русского языка: все вывески, указатели и меню в заведениях теперь должны содержать перевод на русский, а названия новых жилых комплексов разрешено писать только кириллицей. Для автомобилистов увеличен объем практического вождения в автошколах для категории «B» до 58 часов (с механической коробкой), а теорию теперь можно изучать дистанционно. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>28.02.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21092</t>
+  </si>
+  <si>
+    <t>🚗 Tenet, Haval, Sollers и новую «Волгу» включили в список авто для такси с 1 марта Минтранс РФ направил в правительство обновлённый перечень автомобилей, разрешённых для работы в такси. В него добавят кроссоверы Haval Jolion, F7 и F7X, седаны S-класса Tenet, а также пассажирские модели Sollers SF1 и SP7, пишет Mash. Главная новинка — возрождённая Волга, производство которой планируют запустить в апреле 2026 года. Расширить список решили после критики со стороны участников рынка: ранее документ не учитывал ряд выпускаемых в России автомобилей с высокой степенью локализации. В действующем перечне уже есть Lada Granta, Vesta, Aura, Largus, Niva, «Москвич» 3, 3е, 6, 8, Evolute и Voyah. Официально обновлённый реестр пока не опубликован. В Минпромторге пообещали обнародовать его после выхода постановления правительства. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>28.02.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21091</t>
+  </si>
+  <si>
+    <t>❗️ Посольства РФ в странах Ближнего Востока опубликовали рекомендации для россиян, находящихся в Иране, Катаре, ОАЭ, Бахрейне и Палестине. Гражданам РФ советуют покинуть эти страны. Если такой возможности нет, следует придерживаться мер безопасности: — внимательно следить за официальными сообщениями посольств и консульств, а также СМС от мобильных операторов; — не приближаться к военным и правительственным объектам; — оставаться дома и не совершать долгих поездок по городу и за его пределами; — избегать больших скоплений людей; — не отпускать детей в сады, школы, вузы; — не распространять непроверенную информацию; — не снимать фото и видео; — россиянам, находящимся в Палестине, МИД РФ также рекомендует внимательно следить за развитием ситуации, в том числе за работой КПП на Западном берегу реки Иордан. ✍️ Туристам рекомендуют поддерживать постоянный контакт с туроператорами и отелями и заранее уточнять статус рейсов у авиакомпаний — их могут задерживать, переносить или объединять. Телефоны экстренной связи Посольств России ▶️Иран Телефоны: +98-21-6670-1161, +98-21-6670-1163 Email: rusembiran@mid.ru. ▶️Израиль Телефоны: +972-54-962-2341, +972-3-522-67-44. Email: cons.israel@mid.ru. ▶️Катар Телефон: +974-55-88-76-59. ▶️Бахрейн Телефоны: +973-1772-5222, +973-3940-3237. Email: consbahrain@mid.ru. ▶️Круглосуточная горячая линия МИД РФ (Ситуационно-кризисный центр) Телефон: +7 (495) 695-4545. Email: dskc@mid.ru. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>28.02.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21090</t>
+  </si>
+  <si>
+    <t>‼️ Международный аэропорт Дубая (DXB) ПРИОСТАНОВИЛ ВСЕ ПОЛЁТЫ на неопределённый срок — говорится в заявлении компании-оператора Dubai Airports Также сообщает, что полностью остановлена работа международного аэропорта Аль-Мактум (DWC) ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>28.02.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21089</t>
+  </si>
+  <si>
+    <t>"Терминалы закрыты, мы стоим на входе, вокруг всё спокойно, ждём. Вода есть" Прямое включение наших подписчиков из аэропорта в Дубае. Самолёт авиакомпании FlyDubai в Санкт-Петербург перенесли после того, как власти закрыли воздушное пространство в регионе. Также отменён рейс "Победы" Дубай — Москва (Внуково). Та же ситуация с лайнером "Уральских Авиалиний", который должен был направляться в Сочи. Тем временем на прилёт в Дубаи отменили всего 2 рейса. Тем временем "Победа" объявила о ещё шести отменах: Москва (Внуково) — Дубай и Дубай — Москва (Внуково). А "Уральские Авиалинии" сообщили, что переносит на завтра вылеты всех рейсов за 28 февраля, следующих по маршрутам Сочи — Аль-Мактум, Москва — Аль-Мактум, Екатеринбург — Аль-Мактум. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>28.02.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21088</t>
+  </si>
+  <si>
+    <t>⚡️«Аэрофлот» вынужденно отменил все сегодняшние рейсы в Дубай и Абу-Даби, а также из них, — пресс-служба авиакомпании.</t>
+  </si>
+  <si>
+    <t>28.02.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21087</t>
+  </si>
+  <si>
+    <t>⚡️Тысячи человек покидают Дубай после того, как над городом были сбиты несколько ракет. По данным СМИ, на выезде из города образовалась многокилометровая пробка. Среди тех, кто покидает город, есть и российские туристы. В ОАЭ, по предварительной информации, находятся около 50 тысяч российских туристов. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>28.02.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21086</t>
+  </si>
+  <si>
+    <t>❗️Небо некоторых стран закрыто Авиационные власти Бахрейна, Ирака, Катара и Кувейта приняли решение закрыть воздушное пространство своих стран для обеспечения безопасности полетов. Также авиационные власти ОАЭ ввели временные ограничения на использование своего воздушного пространства. ✈️ Росавиация выпустила собственные рекомендации (NOTAM) для российских эксплуатантов воздушного транспорта. При выполнении полетов в страны Персидского залива им рекомендовано выбирать обходные маршруты через воздушное пространство третьих стран с соблюдением всех мер безопасности. Полеты в Израиль и Иран приостановлены до последующих уведомлений. NОТАМ действует до 02:59 МСК 02 марта. Минтранс России и Росавиация взаимодействуют с авиавластями иностранных государств. Безопасность полетов — приоритет. © Фото: телеканал ТОЛЬЯТТИ 24 ‼️ Не хотите остаться без новостей? Тогда подпишитесь на ЧП Самару в МАКС max.ru/chp_samara</t>
+  </si>
+  <si>
+    <t>28.02.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21085</t>
+  </si>
+  <si>
+    <t>⚡️Посольство России в Иране призывает россиян срочно покинуть страну. По данным СМИ, готовится заявление МИД России по конфликту. На ресурсах ведомства будут опубликованы телефоны «горячих линий» российских посольств в Иране, Израиле, Бахрейне и Катаре. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>28.02.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21084</t>
+  </si>
+  <si>
+    <t>Школьники в России должны тратить на выполнение домашнего задания в выходные дни не более одного часа, сообщила СМИ заместитель председателя Общероссийского профсоюза образования. «Согласно нормам, домашнее задание на выходные должно быть минимизировано, не включать новый материал и занимать не более 70% от обычного дневного времени. Рекомендуется давать творческие задания, повторение, чтение или краткие тесты, чтобы общее время работы не превышало 30-60 минут, сохраняя отдых для учащихся». В сентябре 2025 года Минпросвещения установило единые нормативы на выполнение домашних заданий в будние дни. Так, первоклассники должны тратить на выполнение ДЗ не более 1 часа в день. Ученики 2-3 классов - не более 1,5 часов, ученики 4-5 классов - не более двух часов, 6-8 классов - не более 2,5 часов. Для 9-11 классов установлен лимит в 3,5 часа. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>28.02.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21081</t>
+  </si>
+  <si>
+    <t>США начали масштабную военную операцию против Ирана, заявил Дональд Трамп По его словам, цель атаки — защита американского народа, устранив угрозы, которые идут от иранского режима. Американский президент также отметил, что у Ирана «никогда не будет ядерного оружия». Тем временем израильские СМИ пишут, что был убит главнокомандующий иранской армией Амир Хатами. Информация официально не подтверждена. В Иране сообщают, что в результате атаки США и Израиля есть пострадавшие среди мирного населения. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>28.02.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21080</t>
+  </si>
+  <si>
+    <t>❤️ Снежный именинник 28 февраля календарь напоминает нам о необычном торжестве — Дне рождения снеговика. Эта дата символизирует официальный финал холодного сезона и скорое наступление долгожданной оттепели. Такой праздник — прекрасный повод выйти на свежий воздух и проявить фантазию. Лепка ледяных фигур объединяет поколения и дарит прохожим искренние улыбки. Сегодня даже серьезным взрослым стоит не стесняться старых добрых забав. Оставить на время важные дела, чтобы скатать белоснежные шары — это вовсе не ребячество, а способ вернуть себе частичку детского восторга. Поторопитесь создать свой шедевр, пока снег не исчез под первыми лучами мартовского солнца ☀️ ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>28.02.26 04:21</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21079</t>
+  </si>
+  <si>
+    <t>Онлайн-сервисы больше не смогут автоматически списывать средства, используя устаревшие платежные данные, если пользователь решил отказаться от их услуг. Изменения в закон «О защите прав потребителей» начинают действовать с 1 марта. Это касается подписок на онлайн-кинотеатры, музыкальные платформы, подкасты и прочие приложения. В Роспотребнадзоре отметили, что потребитель вправе прекратить использование услуги в любое время после ее активации. В случае, если после отказа деньги все же списываются, они должны быть полностью возвращены. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>28.02.26 03:33</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21078</t>
+  </si>
+  <si>
+    <t>🪐 Россияне смогут увидеть редкое явление. С 28 февраля в небе выстроится малый парад планет, в который войдут Венера, Меркурий, Сатурн и Юпитер. Он продлится примерно до 4 марта. Лучше всего его будет видно на закате. Чтобы полюбоваться явлением, эксперты рекомендуют уехать за 15-20 километров от города. А если использовать оптику, то получится увидеть ещё Нептун и Уран ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>27.02.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21077</t>
+  </si>
+  <si>
+    <t>«Пользы не будет»: лимон в горячий чай класть не стоит, так как витамин С, который в нем содержится, разрушается при высокой температуре, рассказал кандидат медицинских наук Андрей Тарасов. По его словам, на переходе от зимы к весне в организме человека возникает дефицит многих микронутриентов, в том числе и витамина С. Он содержится в лимонах, которые многие любят добавлять в чай. «Витамин С разлагается при высоких температурах. Мы никогда не добавляем витамин С в какие-то горячие блюда. Потому что если вы его бросите в горячий кипящий суп, то через небольшое количество времени от него ничего не останется. Поэтому, если взяли дольку лимона и бросили его в горячий чай, то вы, кроме вкуса, ничего не получаете», — сказал Тарасов РИА Новости. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>27.02.26 19:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21076</t>
+  </si>
+  <si>
+    <t>⚡️В Москве и Иркутске запретили митинги против блокировки Telegram В Москве запретили митинг против блокировки Telegram из-за «распространения коронавируса», — СМИ. Ограничения на митинги ввели в 2020 году и всё ещё не сняли Власти Иркутска же сослались на угрозу общественной безопасности из-за опасений, что на митинг придет больше участников, чем было заявлено организаторами. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>27.02.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21075</t>
+  </si>
+  <si>
+    <t>Сооснователь "Яндекса" Аркадий Волож отказался от российского гражданства, передает Bloomberg. Агентство отмечает, что у 62-летнего Воложа есть гражданство Израиля и он живет там более десяти лет. Также Волож выступал с антироссийскими заявлениями. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>27.02.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21074</t>
+  </si>
+  <si>
+    <t>Россиян начали массово добавлять в фейковые чаты поликлиник: мошенники пишут там ФИО и дату рождения, просят подтвердить прикрепление к медучреждению и отправляют ссылку. Если перейти по ней, на телефон или компьютер автоматически скачивается вредоносное ПО, которое крадёт личные данные и деньги. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>27.02.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21073</t>
+  </si>
+  <si>
+    <t>Молодожёны в России массово отказываются от пышных свадеб из-за роста цен. В 2026 году трендом стали «камерные свадьбы для близких». Теперь накормить одного гостя стоит около 10.000₽ вместо прежних 5000₽, а декор за четыре года подорожал на 350%. Комиссии организаторов выросли на 15%, поэтому подарков не хватает, чтобы покрыть расходы, и пары всё чаще выбирают экономичные и минималистичные площадки. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.02.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21072</t>
+  </si>
+  <si>
+    <t>🚫 В России запрещают показ фильмов, противоречащих традиционным ценностям. Запрет на прокат и демонстрацию такого кино вступает в силу с 1 марта. Он коснётся как обычных кинотеатров, так и онлайн-сервисов и страниц в соцсетях с ежедневной аудиторией от 500 тысяч человек. Под действие запрета могут попасть любые российские и зарубежные фильмы, но особое внимание уделят тем, где есть пропаганда нетрадиционных отношений и отрицание семейных ценностей. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.02.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21071</t>
+  </si>
+  <si>
+    <t>Создание таблетки, заменяющей поход в спортзал, допустили в Минздраве. "Мышца, когда сокращается, там выделяются миокины. То есть это целый ряд биологически активных веществ, которые запускают целый ряд процессов. Поэтому сейчас думают над тем, а нельзя ли каким-то образом это с точки зрения фармакологии осуществить", - сказал главный внештатный специалист-ревматолог Минздрава Александр Лила. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.02.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21070</t>
+  </si>
+  <si>
+    <t>🇷🇺Школьники пели Гимн России во время ракетной опасности</t>
+  </si>
+  <si>
+    <t>27.02.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21069</t>
+  </si>
+  <si>
+    <t>На рэпера Pharaoh завели дело о пропаганде наркотиков. По данным СМИ, протокол на Глеба Голубина поступил в Никулинский суд Москвы, заседание назначено на 13 марта. Какие треки стали поводом — неизвестно. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.02.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21068</t>
+  </si>
+  <si>
+    <t>Ограничения в самарском аэропорту сняты, сообщает Росавиация. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 📱 Подписаться на Тольятти</t>
+  </si>
+  <si>
+    <t>27.02.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21067</t>
+  </si>
+  <si>
+    <t>❗️Внимание! В Самарской области – отбой ракетной опасности. Об этом сообщил губернатор Вячеслав Федорищев.</t>
+  </si>
+  <si>
+    <t>27.02.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21066</t>
+  </si>
+  <si>
+    <t>Две ракеты пытались атаковать соседнюю с Татарстаном Чувашию, одна была сбита, вторая изменила курс и улетела за пределы региона, — сообщают власти. Если сейчас отключат мобильную связь, ситуацию с ракетной опасностью будем освещать в МАХ: max.ru/chp_samara</t>
+  </si>
+  <si>
+    <t>27.02.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21062</t>
+  </si>
+  <si>
+    <t>‼️Памятка от правительства Самарской области ❗Если сейчас отключат мобильную связь, ситуацию с ракетной опасностью будем освещать в МАХ: https://max.ru/tltvip</t>
+  </si>
+  <si>
+    <t>27.02.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21061</t>
+  </si>
+  <si>
+    <t>⚡️⚡️⚡️Пассажиров и сотрудников «Курумоча» эвакуировали После объявления ракетной опасности аэропорт провел организованную эвакуацию пассажиров и сотрудников. Их перевели в специальные помещения. - Персонал аэропорта находится с пассажирами и готов оказать необходимую помощь. Пассажиры обеспечены водой и всеми необходимыми удобствами. Аэропорт возобновит свою работу после снятия ограничений, - сообщают в пресс-службе. ❗Если сейчас отключат мобильную связь, ситуацию с ракетной опасностью будем освещать в МАХ: https://max.ru/tltvip</t>
+  </si>
+  <si>
+    <t>27.02.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21060</t>
+  </si>
+  <si>
+    <t>В самарском аэропорту пока задержаны 8 рейсов Статус «задержан» получили следующие направления: Москва, Екатеринбург и Санкт-Петербург. Ограничения необходимы для обеспечения безопасности полетов. КП Самара ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>27.02.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21059</t>
+  </si>
+  <si>
+    <t>Жители Самарской области могут получить 500 тыс. рублей за содействие в привлечении на службу по контракту Выплату за информирование о преимуществах службы, помощь в прибытии в военный комиссариат или пункт отбора на службу по контракту сможет получить любой житель региона. Она составляет 500 тыс. при привлечении кандидатов из других регионов России и 100 тыс. рублей — из Самарской области. Основанием для получения денег является справка, которую выдают в военном комиссариате. ❗Если сейчас отключат мобильную связь, ситуацию с ракетной опасностью будет освещать в МАХ: https://max.ru/tltvip</t>
+  </si>
+  <si>
+    <t>27.02.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21058</t>
+  </si>
+  <si>
+    <t>Памятка: что делать и как защитить себя в случае ракетной опасности ❗Если сейчас отключат мобильную связь, ситуацию с ракетной опасностью будет освещать в МАХ: https://max.ru/tltvip</t>
+  </si>
+  <si>
+    <t>27.02.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21057</t>
+  </si>
+  <si>
+    <t>⚡️В Самаре из-за ракетной опасности учащихся школ оставляют в классах после уроков Педагоги некоторых самарских школ решили не отправлять учащихся домой после уроков днем в пятницу, 27 февраля. Это связано с ракетной опасностью в регионе, сообщают источники «Ъ-Волга» в образовательных учреждениях. Например, учеников шестых классов школы №29 попросили не покидать здание после занятий. В пятницу помимо Самарской области ракетная опасность была объявлена в Саратовской, Пензенской, Ростовской областях, Татарстане, Белгороде, Белгородском и Шебекинском округах. kommersant_volga ‼️ТЕЛЕГРАМ БЛОКИРУЮТ, ПОДПИШИСЬ НА САМАРУ В МАКС max.ru/chp_samara</t>
+  </si>
+  <si>
+    <t>27.02.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21056</t>
+  </si>
+  <si>
+    <t>Просьба сохранять спокойствие и порядок! 1. Включите радио, телевизор, проверьте sms-сообщения. 2. Прослушайте официальную информацию о чрезвычайной ситуации. 3. Действуйте согласно переданным сообщениям. ❗Если сейчас отключат мобильную связь, ситуацию с ракетной опасностью будет освещать в МАХ: https://max.ru/tltvip</t>
+  </si>
+  <si>
+    <t>27.02.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21055</t>
+  </si>
+  <si>
+    <t>27.02.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21054</t>
+  </si>
+  <si>
+    <t>Сайт РКН не работает, жалобы есть в том числе на порталах по отслеживанию сбоев. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>27.02.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21053</t>
+  </si>
+  <si>
+    <t>❗Порядок действий при ракетной опасности: 🔴Стоит закрыть окна и не подходить к ним; 🔴Перекройте коммуникации, некоторые эксперты рекомендуют отключить электричество; 🔴Укройтесь в комнате с несущими стенами, сядьте на пол. В идеале выбрать помещение без окон; 🔴Подготовьте вещи первой необходимости; 🔴Если вы находитесь в автомобиле, то лучше покинуть транспорт и найти укрытие (цокольные этажи зданий, парковки, подземные пешеходные переходы) 🔴Не паникуйте. ❗Если сейчас отключат мобильную связь, ситуацию с ракетной опасностью будет освещать в МАХ: https://max.ru/tltvip</t>
+  </si>
+  <si>
+    <t>27.02.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21052</t>
+  </si>
+  <si>
+    <t>В Самарской области объявлен план «Ковер». Воздушное пространство временно закрыто. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>27.02.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21051</t>
+  </si>
+  <si>
+    <t>⚡️⚡️⚡️В Самарской области включены сирены Внимание, ракетная опасность! ‼️Переходи в Макс, чтобы быть в курсе последних событий max.ru/tltvip</t>
+  </si>
+  <si>
+    <t>27.02.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21050</t>
+  </si>
+  <si>
+    <t>❗️❗️❗️Ракетная опасность объявлена в регионе Укройтесь в помещениях без окон со сплошными стенами. Не подходите к окнам. Если Вы находитесь на улице или в транспорте, направляйтесь в ближайшее укрытие или иное безопасное место. ‼️Переходи в Макс, чтобы быть в курсе последних событий max.ru/tltvip</t>
+  </si>
+  <si>
+    <t>27.02.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21048</t>
+  </si>
+  <si>
+    <t>Девушка в Китае родила пятерняшек, местные СМИ пишут, что шанс такого события при естественном зачатии – один на 60 миллионов. Жизненные показатели малышей стабильны, а 24-летняя мама восстанавливается под наблюдением врачей. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>27.02.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21043</t>
+  </si>
+  <si>
+    <t>⚡️⚡️⚡️LADA Vesta Sport возвращается после обновления Мы запускаем производство LADA Vesta Sport нового поколения. Модель получила доработанное спортивное шасси и самый мощный двигатель в серийной линейке LADA. Автомобиль создан с учётом опыта инженерного подразделения LADA Sport, полученного в шоссейно-кольцевых гонках. От стандартных версий LADA Vesta он отличается форсированным двигателем, более жёсткой спортивной подвеской и тормозной системой с повышенной эффективностью. Модернизированы интерьер и электронные системы — в конструкции применено более 200 оригинальных деталей. 🔸 Производство организовано по уникальной двухэтапной технологии: базовый кузов изготавливается на конвейере АВТОВАЗа, а финальная сборка и установка спортивных компонентов выполняются в ателье LADA Sport, где также создаются гоночные автомобили. 🔸 147 л.с. и новая динамика Силовой агрегат построен на базе двигателя 1,8 л EVO. Пиковая мощность увеличена до 147 л.с. (+21%), крутящий момент вырос на 8%. Установлены спортивные распределительные валы, оригинальная система холодного впуска и выпуск увеличенного диаметра, применена новая прошивка контроллера двигателя. Все доработки выполнены с сохранением запаса прочности и соответствия экологическому стандарту «Евро-5». 🔸 6-ступенчатая механическая коробка передач Впервые для Vesta Sport используется 6МТ, рассчитанная на высокий крутящий момент и обеспечивающая улучшенную разгонную динамику. 🔸 Спортивное шасси Подвеска адаптирована для широкого спектра дорожных условий: клиренс — 158 мм. Перенастроенные пружины и амортизаторы, расширенная колея и доводочные испытания на спортивных трассах и в горных районах России подтвердили высокие показатели устойчивости и управляемости. 🔸 Дизайн и атмосфера трека Аэродинамический обвес повышает устойчивость на высокой скорости. Интерьер выполнен в фирменной чёрно-красной гамме, установлены сиденья с развитой боковой поддержкой, рулевое колесо и рычаг МКПП имеют кожаную отделку. В бортовой компьютер интегрированы функции фиксации времени и скорости прохождения дистанции для участия в трековых заездах. 🔸 LADA Vesta Sport будет доступна в кузовах седан и универсал. Информация о ценах и комплектациях станет доступна на старте продаж. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>27.02.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21042</t>
+  </si>
+  <si>
+    <t>«Мне показалось, что есть какая-то внутренняя обида к власти». Губернатора Белгородской области не подвезли на дороге — он увидел в этом «обиду на власть». По словам Вячеслава Гладкова, поезд, на котором он возвращался из командировки, сломался, и ему пришлось пройти около 700 метров до переезда под Белгородом. Там он попросил водителя проезжавшей машины подбросить его, но мужчина отказался, сославшись на то, что в салоне была дочь. Гладков заявил, что почувствовал в этом недовольство местными властями, и пообещал поручить главе Яковлевского округа встретиться с водителем и выяснить причины возможного недовольства. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>27.02.26 03:18</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21041</t>
+  </si>
+  <si>
+    <t>Курс доллара будет около 95 рублей к концу года, прогнозирует Греф. Впрочем, отметку в 100 рублей за доллар глава "Сбера" тоже допускает. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21040</t>
+  </si>
+  <si>
+    <t>🕯 Акции ВК восстали из мёртвых на фоне блокировки Telegram ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21039</t>
+  </si>
+  <si>
+    <t>☄️ Операторам большой четвёрки сообщили о блокировке Telegram с 1 апреля — СМИ. Компании получили письма с требованием не препятствовать ограничениям. Такие же распоряжения рассылались перед началом замедления YouTube ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21038</t>
+  </si>
+  <si>
+    <t>Цены на Интернет в России могут резко взлететь из-за подорожания оптоволокна Китайские поставщики с 2026 года повысили цены для российских заказчиков в 2,5–4 раза. На фоне глобального дефицита из-за бума ИИ рынок опасается нехватки кабеля. Эксперты считают, что это неизбежно отразится на стоимости строительства и обслуживания сетей связи, а для пользователей — приведёт к росту тарифов. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21037</t>
+  </si>
+  <si>
+    <t>Самарскую область ждет почти неделя снегопада С 28 февраля на протяжении 6 дней прогнозируют снег. Самым снежным днем станет 3 марта. Одновременно с этим холода отступят, температура приблизится к нулю. 450media ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21036</t>
+  </si>
+  <si>
+    <t>На производство «Орбита – хлеб» осуществляется приём сотрудников на должности: 1. Пекарь 2. Скатчик теста 3. Формовщик (женщина). 4. Тестовед/замесчик теста. В обязанности в зависимости от должности входит: загрузка сырья, муки и воды в ёмкости для смешивания, контроль за автоматическим тестомесом при замешивании сырья, выкладка теста на столы, формирование заготовок заготовок теста и закладывание их в формы. Перемещение телег с формами в электрические печи. Формирование и отгрузка готовой продукции. Работа по смена (сутки) 1/1,1/2 , 1/3. Оплачиваются ученические. Рассмотрение кандидата без опыта работы. ТЦ «Орбита», ул. Георгия Димитрова, д.7. Обращаться с 9:00 до 18:00 по телефону 8917 115 99 79 ( в т.ч. мессенджер Telegram).</t>
+  </si>
+  <si>
+    <t>26.02.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21035</t>
+  </si>
+  <si>
+    <t>❗️Самарская область заняла девятое место в рейтинге регионов по качеству жизни в 2025 году Регион остался на той же строчке, что и по итогам 2024-го, но набрал побольше баллов — 67,802 против 67,029. В первой тройке — Москва (84,459), Санкт-Петербург (84,211) и Подмосковье (81,842). Замыкают «РИА Рейтинг» Еврейская автономная область (38,920), Ингушетия (35,943) и Тыва (31,041). Учитывали доходы местных, занятость и рынок труда, жилищные условия, безопасность, демографию, экологию и климат, здоровье жителей, образование, социнфраструктуру, экономическое развитие, состояние малого бизнеса, транспорт, освоенность территорий. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21034</t>
+  </si>
+  <si>
+    <t>⚡️⚡️⚡️ Телеграм будет заблокирован в первых числах апреля — пишет РБК: ссылаясь на источник из профильного ведомства. Среди новых причин блокировки назвали участившиеся случаи вербовки людей, в том числе несовершеннолетних, для совершения противоправных действий. Ранее издание Baza со ссылкой на свои источники называла дату блокировки — 1 апреля. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21033</t>
+  </si>
+  <si>
+    <t>Скандальная сцена со свининой обвалила рейтинги турецкого сериала Месяцы работы команды пошли насмарку из-за одной сцены. Яркий пример, как быстро репутация может ударить по проекту в киноиндустрии. Рейтинги нового прайм-тайм сериала ATV «Под одним дождём» (Ayni Yağmur Altında) резко рухнули после эпизода, где героиня Тулин (Мине Чаироглу) подала мусульманской семье «жареную свинину с морковью». Сцена вызвала шквал критики в соцсетях: зрители назвали её провокационной, нереалистичной и обвинили авторов в искусственном разжигании конфликта. Падение оказалось ощутимым — после скандального эпизода рейтинг сериала опустился до 1,7 (минус 35% за неделю). Аудитория неуклонно сокращалась на протяжении первых трёх серий. В ответ руководство ATV перевело показ с понедельника на воскресенье, надеясь перезапустить интерес зрителей и улучшить позиции в конкурентном слоте. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21032</t>
+  </si>
+  <si>
+    <t>Подарите счастье родительства! 🍀 Помогите семьям, мечтающим о ребёнке🤰🏻 📌 Почему это важно? Вы дарите единственный шанс на рождение малыша. Всё безопасно, под контролем врачей. Процедура занимает 10–15 минут под лёгким наркозом. Подготовка — около 2 недель, в день процедуры вы вернётесь домой. Полная анонимность для вас. ✨ Что вы получаете? - Бесплатное обследование у врача; - Финансовую поддержку от 60 000 до 70 000 рублей. 📌 Требования: - Женщины 20–32 лет; - Без вредных привычек. Узнать больше и заполнить анкету ✉️ Имеются противопоказания, необходима консультация специалиста Реклама. Erid: 2VtzqvvYpcB ООО "МЕЖДУНАРОДНАЯ БИОКЛИНИКА" ИНН 6316244357</t>
+  </si>
+  <si>
+    <t>26.02.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21031</t>
+  </si>
+  <si>
+    <t>❕Интернет в России может подорожать в НЕСКОЛЬКО раз — все из-за повышения цен у китайских поставщиков. Отечественные операторы связи столкнулись с резким подорожанием оптоволокна. Две главные причины: 🟡Бум ИИ: дата-центры требуют колоссальных объемов оптоволокна для работы. Причем спрос только продолжает расти 😓😓 🟡Производство FPV-дронов: доля России в мировом потреблении оптоволокна подскочила с 1% до 10,5% всего за год Повышение цен добралось до самого важного… ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21030</t>
+  </si>
+  <si>
+    <t>⚡️Запрет и штрафы за использование VPN не планируются и не обсуждаются, заявили в Госдуме ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21029</t>
+  </si>
+  <si>
+    <t>❗️С 1 марта алименты будут рассчитываться по-новому — суммы больше не будут исчисляться исходя из МРОТ. Ориентиром станет средняя зарплата по региону, поэтому выплаты вырастут, предупреждают юристы. При этом, если алименты были взысканы через суд, будет учитываться фактически поступающая сумма. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21028</t>
+  </si>
+  <si>
+    <t>Вейп увеличивает риск отказа органов Новое исследование показало: у пользователей электронных сигарет на 50% чаще развиваются тяжёлые инфекции дыхательных путей и хронические заболевания лёгких. Медики предупреждают, что при осложнённом течении возможны системные нарушения в организме, а в перспективе — сокращение продолжительности жизни до 10 лет. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21024</t>
+  </si>
+  <si>
+    <t>❗️Россиянам массово блокируют доступ к Госуслугам на 72 часа, если у них нет Max. У многих просто вылетели Госуслуги, а при входе появилась плашка «Создайте Цифровой ID, чтобы снять ограничение». ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21023</t>
+  </si>
+  <si>
+    <t>❗️Отбой опасности БПЛА в Самарской области ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21018</t>
+  </si>
+  <si>
+    <t>Самарский блогер продолжает выкладывать посты про прошлое нашего города в своем канале. И, пожалуй, это самый нескучный канал про историю Самары. Вот некоторые из его историй: Когда по Волге ходили корабли, размером с небольшой хутор? Зачем до революции привлекали специалиста по сплетням при планировании мероприятия? Как получилось, что сын Куйбышева с рождения сидел в тюрьме? Почему Шаляпин назвал самарский театр "конюшней"? За что убили дядю поэта Блока в Самаре? Как революционер помог строительству собора в Самаре? Все это и многое другое, в канале "РетроГРАД" от популяризатора истории Николая Мельникова. Подписывайтесь и узнавайте историю родного города Перейти на канал</t>
+  </si>
+  <si>
+    <t>26.02.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21017</t>
+  </si>
+  <si>
+    <t>😢 В возрасте 57 лет от инсульта скончался российский актёр Владимир Довжик - он снимался в таких известных сериалах, как «Бригада», «Интерны», «Склифосовский» и других ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21016</t>
+  </si>
+  <si>
+    <t>❗️Россиян могут оштрафовать до 200 тыс. рублей за взлом соседского Wi-Fi Подбор или взлом пароля от соседского Wi-Fi может обернуться серьёзной ответственностью - штрафом до 200 тысяч рублей или в размере дохода за 18 месяцев, а в отдельных случаях исправительными работами и лишением свободы, предупредил юрист. По его словам, наказание зависит от последствий: если несанкционированный доступ привёл к сбоям в работе сети или утечке данных, санкции будут строже. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 04:29</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21015</t>
+  </si>
+  <si>
+    <t>💥 Трамп хочет, чтобы конфликт на Украине закончился через месяц. Об этом он заявил Зеленскому в ходе телефонного разговора. Однако украинский лидер не разделяет оптимизма американского коллеги — в ответ на это, пишет Axios, он выразил надежду на то, что конфликт закончится в 2026 году. Разговор Трампа и Зеленского вечером 25 февраля стал их первым контактом после встречи в Давосе, которая состоялась в конце января ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>26.02.26 03:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21014</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣3️⃣В Самарской СНОВА области объявлена угроза атаки БПЛА! Введены временные ограничения в действии мобильного интернета. Telegram еле работает. ‼️НАПОМИНАЕМ: чтобы быть с нами на связи, пока мобильную связь не вернут - присоединяйтесь к нам в МАХ - max.ru/chp_samara</t>
+  </si>
+  <si>
+    <t>26.02.26 03:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21013</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣3️⃣В Самарской области СНОВА объявлена угроза атаки БПЛА! Введены временные ограничения в действии мобильного интернета. Telegram еле работает. ‼️НАПОМИНАЕМ: чтобы быть с нами на связи, пока мобильную связь не вернут - присоединяйтесь к нам в МАХ - https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>25.02.26 19:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21012</t>
+  </si>
+  <si>
+    <t>❗️Трехсторонняя встреча по украинскому урегулированию с участием Москвы, Вашингтона и Киева перенесена на начало марта, место ее проведения в настоящее время согласуется, об этом ТАСС сообщил источник. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>25.02.26 18:42</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21011</t>
+  </si>
+  <si>
+    <t>⚡️ В Самарской области действует угроза атаки БПЛА. Соблюдайте правила безопасности. Введены временные ограничения в действии мобильного интернета. Телефон экстренных служб: 112. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>25.02.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21010</t>
+  </si>
+  <si>
+    <t>В Самарскую область пришла весенняя интерференция. Телезрители, готовьтесь к помехам 📡☀️ РТРС предупреждает: дважды в год, в периоды равноденствия, Солнце выстраивается на одной линии со спутником связи и земными антеннами. Это может вызывать кратковременные замирания или пропадание картинки на экранах. В этом году явление продлится около трёх недель. Цифровые технологии минимизируют помехи, но полностью исключить их нельзя. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>25.02.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21009</t>
+  </si>
+  <si>
+    <t>Российские воробьи массово толстеют из-за... фастфуда Биологи РАН бьют тревогу: птицы перестали искать себе зерновые, а вместо этого поедают картошку фри и бургеры на фудкортах, где их с радостью подкармливают кожаные Пернатые перестают летать, жиреют и вообще не двигаются, из-за этого их популяция может серьезно сократиться Я и сам своего рода воробей ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>25.02.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21007</t>
+  </si>
+  <si>
+    <t>Сотням вдов бойцов СВО отказывают в процедуре ЭКО с замороженными эмбрионами. Причина — клиники требуют личное присутствие владельца семени. По данным Mash, юристы по всей России получают обращения от жён погибших военных, которые хотят родить от ушедших супругов с помощью искусственного оплодотворения. Одна из них — самарчанка Анна, которая познакомилась с мужем Виктором в 2012 года, но так и не смогла родить от него ребёнка. В мае 2024-го Виктор подписал контракт. Спустя время — приехал в отпуск, и тогда пара решила сделать ЭКО. В клинике ГБУЗ СО "СОМЦ Династия" супруги оформили все документы. Первая попытка — без результатов. Повторно провести процедуру не успели, так как Виктор погиб, а клиника отказывает Анне — мол, необходимо, чтобы муж присутствовал лично. Адвокаты такие требования считают избыточными: мужчина уже давал согласие при жизни. Клиники же ссылаются на приказ Минздрава № 803н, статью 20 закона № 323-ФЗ и разъяснения ведомства. Комитет семей воинов Отечества обратился в Минздрав с просьбой изменить практику. Вдовы могли бы пользоваться криопереносом, если согласие мужа оформлено заранее, а в формах согласий должен быть отдельный пункт на случай смерти. В регионах уже есть судебная практика в пользу вдов. Конституционный суд в постановлении от 11.02.2025 № 6-П отметил, что вопрос зачатия ребёнка с использованием замороженных половых клеток прямо не урегулирован, но при отсутствии запрета граждане не лишены права на процедуру. 📸Mash ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>25.02.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21006</t>
+  </si>
+  <si>
+    <t>В Самарской области подорожали говядина, баранина и черный чай Самарастат представил мониторинг цен. За год больше всего подорожали мясо, чай и сыр. Если в декабре 2024 года килограмм говядины стоил 575 рублей, то в декабре 2025 года – 670 рублей. На конец 2024 года средняя цена за килограмм баранины составляла 759 рублей, а в декабре 2025 года – 837 рублей. КП Самара ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>25.02.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21005</t>
+  </si>
+  <si>
+    <t>❗️Сбербанк снижает ставки по рыночной ипотеке на 0,7 п.п – с 26 февраля минимальная ставка на "первичку" составит 15,7%, на "вторичку" - 16,5%. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>25.02.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21004</t>
+  </si>
+  <si>
+    <t>Подросток из Владивостока чуть не умер из-за Кока-колы — он пил ее в огромных количествах У него обострился эрозийный гастрит из-за длительного употребления газировки и началась кровавая рвота — врачи едва успели ему помочь Кола содержит ортофосфорную кислоту, пусть и в небольшом количестве, но это вещество, которое используется для растворения ржавчины, сообщили медики Отправь любителю Колы ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>25.02.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21003</t>
+  </si>
+  <si>
+    <t>❗️В Госдуме прошел круглый стол по сохранению традиционных ценностей — обсуждались запреты тетрадок с аниме, Человека-Паука, Сигма Боя, порно и матюков Предложения по новым запретам: • Создание единого координирующего органа, который будет контролировать контент в СМИ, книгах и интернете — по подобию советского Главлита • Введение термина «целомудрие» на законодательном уровне для борьбы с порнографией, эскортом и «иными формами разврата» • Полный запрет мата без запикивания • Заменить аниме и западных супергероев со школьных тетрадок на русских богатырей и других традиционных персонажей • Возвращение предварительной цензуры в кино — сценарии фильмов будут проверять до начала съёмок • Обязательство блогеров продвигать традиционные ценности, особенно среди подростковой аудитории ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>24.02.26 18:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21002</t>
+  </si>
+  <si>
+    <t>📢 Сирены завоют в Самарской области 4 марта Проверка системы оповещения начнётся в 10:00. Прозвучат сирены, эфир на ТВ и радио будет приостановлен на одну минуту, после чего будет запущен специальный сигнал «Внимание всем!». ❗️Просьба сохранять спокойствие. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>24.02.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21001</t>
+  </si>
+  <si>
+    <t>🚘 BMW, Mercedes и Volkswagen предсказали крах. Немецкий автопром оказался обречён из-за неспособности успевать за инновациями. Китайские автопроизводители заполнили рынок дешёвыми «электричками», выдавливая «европейцев», а с другой стороны давят регуляторы стран ЕС, заявили в Институте мировой экономики. На этом фоне немецкие бренды вынуждены урезать бюджеты, сокращать штат сотрудников и закрывать заводы. Специалисты считают, что к 2030 году BMW, Mercedes и Volkswagen будут поглощены конкурентами. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>t.me/reg063/21000</t>
+  </si>
+  <si>
+    <t>24.02.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20998</t>
+  </si>
+  <si>
+    <t>В Самаре — ВНП+ ⛽️ Заправки с новым подходом к сервису, акциям и выгоде для водителей. Мы запустили две понятные акции через мобильное приложение: 🔹 –2₽ С КАЖДОГО ЛИТРА При регистрации в приложении ВНП+ и заправке от 20 литров ✔️ действует на все виды топлива 🔹 –3₽ С ЛИТРА НА БЕНЗИН При заправке от 35 литров ✔️ при использовании мобильного приложения Скачал приложение → заправился → получил выгоду. Без сложных условий и скрытых правил. 📲 В нашем Telegram-канале — ежедневные Акции дня, дополнительные скидки и новости сети: 👉 https://t.me/vnp_plus Будь с ВНП+ — будь всегда в плюсе! Реклама. Erid: 2VtzqucXtQU ООО "ВОЛГАНЕФТЕПРОДУКТ ПЛЮС" ИНН 6318076235</t>
+  </si>
+  <si>
+    <t>24.02.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20997</t>
+  </si>
+  <si>
+    <t>Умные светофоры появятся на 54 перекрестках Самары и Тольятти В рамках исполнения контракта подрядчик проведет модернизацию двух ключевых подсистем: светофорного управления и мониторинга параметров транспортных потоков. Новые контроллеры обеспечат настройку диспетчерского управления, автономных и локальных адаптивных режимов, а также будут интегрированы в существующее программное обеспечение заказчика для создания единой системы верхнего уровня. В Самаре оборудование появится на Пугачевском тракте, Кряжском и Ракитовском шоссе, улицах Ново-Садовой, Авроры, Фрунзе и многих других. В Тольятти новые контроллеры установят на перекрестках Ленинского проспекта, улиц Мира, Автостроителей, Юбилейной и Борковской. Пишет газета "Площадь Свободы" 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>24.02.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20996</t>
+  </si>
+  <si>
+    <t>Павел Дуров подтвердил, что против него в России возбуждено уголовное дело за пособничество терроризму. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>24.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20995</t>
+  </si>
+  <si>
+    <t>В Самарской области насчитали почти 6 тысяч воробьёв В стране прошла ежегодная перепись маленьких птичек. Участвовали 374 жителя Самарской области. Они фотографировали птиц, отмечали координаты и отправляли учёным. Всего в области зафиксировали 5 887 воробьёв. А по России насчитали 322 426 птиц. Спасибо всем, кто считал 😉 ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>24.02.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20994</t>
+  </si>
+  <si>
+    <t>Цели СВО пока не достигнуты, поэтому спецоперация продолжается — Песков. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>24.02.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20991</t>
+  </si>
+  <si>
+    <t>В Москве впервые засняли Lada Azimut в базовой комплектации. Начальная версия получила 17-дюймовые диски, тканевый салон и светодиодную оптику. В старших комплектациях обещают мотор 1,8 литра на 132 силы с вариатором WLY. Также позже появится и турбоверсия с китайским мотором на 150 сил и классическим «автоматом». 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>24.02.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20990</t>
+  </si>
+  <si>
+    <t>Отбой по угрозе подлёта БПЛА к территории Самарской области.</t>
+  </si>
+  <si>
+    <t>24.02.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20989</t>
+  </si>
+  <si>
+    <t>❗️Минобороны РФ: над Самарской областью перехватили и уничтожили 1 БПЛА. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>24.02.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20988</t>
+  </si>
+  <si>
+    <t>😮 Павла Дурова могут обвинить в терроризме. Действия основателя Telegram расследуются в рамках уголовного дела о содействии террористической деятельности, которым занимаются в ФСБ. С 2022 года количество преступлений, совершённых с использованием Telegram, перевалило за 153 тысячи. В частности, Telegram использовался для подготовки терактов в «Крокусе», нападения на девять высокопоставленных военных, журналистов Дарью Дугину и Максима Фомина. За несколько лет Роскомнадзор отправил более 150 тысяч обращений, с просьбой удалить противоправный контент, но они были проигнорированы ❗️ Похоже блокировка Телеграм это только вопрос времени, чтобы оставаться с нами подпишитесь на 63 РЕГИОН в МАХ https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>24.02.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20987</t>
+  </si>
+  <si>
+    <t>Росавиация сняла ограничения на полеты в Курумоче.</t>
+  </si>
+  <si>
+    <t>24.02.26 04:21</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20986</t>
+  </si>
+  <si>
+    <t>❗️ Внимание. На территории Самарской области в связи с угрозой подлета БПЛА введён режим «КОВЁР». Действуют ограничения в воздушном пространстве. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>24.02.26 02:49</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20985</t>
+  </si>
+  <si>
+    <t>⚡️ В Самарской области действует угроза атаки БПЛА. Соблюдайте правила безопасности. Введены временные ограничения в действии мобильного интернета, сообщил губернатор области Вячеслав Федорищев. Телефон экстренных служб: 112. Мы в Макс, когда нет интернета - max.ru/reg063</t>
+  </si>
+  <si>
+    <t>23.02.26 19:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20984</t>
+  </si>
+  <si>
+    <t>ТЕЛЕГРАМ ВСЁ! Срочно просим подписаться на каналы Самарской области в Макс, если любимый мессенджер совсем перестанет работать👇</t>
+  </si>
+  <si>
+    <t>23.02.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20983</t>
+  </si>
+  <si>
+    <t>‼️ Бренды обязаны перейти на русский язык с 1 марта Согласно новым требованиям, названия на латинице в публичном пространстве придётся перевести на русский или продублировать кириллицей. Закон коснётся магазинов, кафе, салонов, сайтов, маркетплейсов, медиа и соцсетей. Что нужно будет изменить: — вывески и рекламные плакаты; — меню, прайсы и описания услуг; — упаковку и инструкции; — сайты и страницы в соцсетях. Поддерживаем изменения? 💬 ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>23.02.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20982</t>
+  </si>
+  <si>
+    <t>🫡АвтоВАЗ передал Минобороны РФ 50 автомобилей ко Дню защитника Отечества АвтоВАЗ по многолетней традиции подготовил партию из пятидесяти серийных и специальных автомобилей для передачи Министерству обороны РФ. Об этом сообщили в официальном Telegram-канале компании. Передача приурочена ко Дню защитника Отечества. Военные получат внедорожники Niva Travel и Niva Legend, универсалы Largus, а также специально доработанные пикапы. В ближайшее время состоится приемка техники. В компании также отметили, что гуманитарные конвои регулярно отправляют на передовую запасные части и необходимое имущество, чтобы автомобили могли надежно работать в тяжелых условиях специальной военной операции. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>23.02.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20981</t>
+  </si>
+  <si>
+    <t>⚠️ Ограничение движения на участке дороги Обхода Тольятти Из-за сильного ветра и плохой видимости мы вынуждены временно перекрыть движение на прямом направлении с км 60 (ОЭЗ «Тольятти») по км 99 (с. Зеленовка). Ограничение будет действовать до 19:00. В обратном направлении (с. Зеленовка — ОЭЗ «Тольятти») ограничений на движение нет. Как только погода наладится, этот участок дороги снова будет открыт. Следите за обновлениями в этом канале. Приносим извинения за доставленные неудобства! Берегите себя и будьте осторожны на дорогах! 🙏 ✍️Обход Тольятти ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>23.02.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20980</t>
+  </si>
+  <si>
+    <t>⚡️Евросоюз продлил санкции против России до 24 февраля 2027 года ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>23.02.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20979</t>
+  </si>
+  <si>
+    <t>❌ Россияне больше не смогут работать гидами, курьерами и таксистами в Грузии. Премьер-министр Ираклий Кобахидзе подписал постановление, согласно которому с 1 марта мигрантам запретят работать в сфере пассажирских перевозок, курьерских услуг и гидов. Такая мера необходима для «защиты трудовых интересов» грузин, отметил глава правительства. 💬 «Мы определили области, в которых трудоустройство иностранцев разрешено и в которых нецелесообразно. Это важно для того, чтобы избежать чрезмерной конкуренции с нашими гражданами в сфере занятости», — сказал премьер страны. Ранее он заявил, что сейчас в Грузии находятся более 250 тыс. мигрантов, часть из которых трудоустроена. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>23.02.26 10:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20978</t>
+  </si>
+  <si>
+    <t>😡 Мошенники начали мстить россиянам. Они устраивают SMS-бомбинг, чтобы завалить человека сообщениями и звонками. Ещё аферисты могут отправлять небольшие переводы по СБП с провокационными комментариями: «за наркотики» или «за продажу карты». Такие переводы могут привести к блокировке счетов и проверке со стороны банка. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>23.02.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20977</t>
+  </si>
+  <si>
+    <t>Оперативная память начала дешеветь: в Европе постепенно падают розничные цены на DDR5. Модели на 32 Гб от Corsair и Kingston подешевели примерно на 15%. Если в начале ферваля они стоили по €480-550, то сейчас уже €425-463 соответственно. Ждем, когда ценники начнут снижать и в России. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>23.02.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20974</t>
+  </si>
+  <si>
+    <t>😢«Додо Пиццу» отменяют по всей России из-за увольнения курьера пожалевшего собаку В Челябинске курьера «Додо Пиццы» Михаила уволили за то, что он укрыл пледом дрожащую от -20 °C бездомную собаку Додобоню, которая уже 1,5 года живёт на крыльце заведения и стала местным талисманом — её подкармливали и укрывали все сотрудники. Новая управляющая Юлия (32 года) поставила ультиматум: «Кто укроет собаку — вылетит на улицу вместе с ней». Поступок попал на камеры → увольнение по статье «порча имущества» (за плед) + чёрный список. Компания официально утверждает, что уволили не за собаку, а за опоздания и прогулы. Фёдор Овчинников сказал, что «в отпуске за границей и ничего не знает». Сейчас по всей России тысячи людей бойкотируют «Додо Пиццу», отменяют заказы и требуют уволить управляющую + найти Додобоне дом. Сотрудники боятся даже подходить к собаке, чтобы не потерять работу. 📸SHOT ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>23.02.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20973</t>
+  </si>
+  <si>
+    <t>❗️Бананы признали настоящим лекарством для сердца — они улучшают его работу и понижают давление Бананы славятся высоким содержанием калия — около 350–400 мг в среднем плоде — именно он и играет ключевую роль в передаче нервных импульсов, сокращении мышц и поддержании регулярного сердечного ритма. Также бананы помогают регулировать кровяное давление, противодействуя эффекту натрия и способствуя выведению излишка соли, что уменьшает риск инфаркта и инсульта. Достаточно съедать всего пару средних бананов в день для получения заметной пользы. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>23.02.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20972</t>
+  </si>
+  <si>
+    <t>❗️В России закончились «лохи», жалуются телефонные мошенники У скамеров резкий спад количества успешных кейсов по разводу россиян — «почти всех, кого могли развести, уже развели. А у остальных россиян попросту нет денег», признались аферисты ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>23.02.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20971</t>
+  </si>
+  <si>
+    <t>❗️ Масштабные перебои в работе Telegram продолжаются вторые сутки подряд. Пользователи из разных регионов России сообщают о проблемах: мессенджер зависает, а файлы не загружаются. За прошедшие сутки было зарегистрировано почти 9 тысяч жалоб по работе сервиса. Чтобы в один момент не остаться без доступа к важным новостям, подписывайся на наш канал в Max 🇷🇺 🇷🇺 Подписаться на ЧП Самара</t>
+  </si>
+  <si>
+    <t>23.02.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20970</t>
+  </si>
+  <si>
+    <t>«Низкий поклон всем, кто сражается за Отечество» Владимир Путин поздравил россиян с 23 Февраля. Президент поблагодарил военнослужащих за доблестную службу и отметил их самоотверженность. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ</t>
+  </si>
+  <si>
+    <t>23.02.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20969</t>
+  </si>
+  <si>
+    <t>❕На территории Самарской области снят режим «Ковер». ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ</t>
+  </si>
+  <si>
+    <t>23.02.26 03:48</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20966</t>
+  </si>
+  <si>
+    <t>С Днём защитника Отечества! ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.02.26 20:19</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20965</t>
+  </si>
+  <si>
+    <t>В Самарской области объявлена опасность атаки БПЛА ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>22.02.26 17:28</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20964</t>
+  </si>
+  <si>
+    <t>✈️Самарцы не могут вылететь в Москву вечером 22 февраля По информации представителей Росавиации, на данный момент временные ограничения ввели в аэропортах «Домодедово», «Внуково», «Шереметьево» и «Жуковский». Часть из них принимает и отправляет рейсы только по согласованию с соответствующими органами. Судя по онлайн-расписанию самарского аэропорта, сразу два авиарейса из Самары в Москву отменили. О переносе рейсов, дополнительном времени вылетов и сроках ограничений пока ничего неизвестно. КП Самара ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>22.02.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20963</t>
+  </si>
+  <si>
+    <t>В России растёт спрос на наращивание волос и бороды для мужчин. Только за начало года он поднялся на 20%. Чаще всего мужчины обращаются к мастерам по наращиванию по двум причинам — растущая мода на ухоженность и аллопеция. Барбершопы и трихологические студии заметили существенный наплыв клиентов — только с начала 2026 года спрос вырос на 20%. Рынок отреагировал быстро, ведь теперь наращивание рассматривают как быструю альтернативу пересадке, маскировку аллопеции, редкого и неравномерного роста бороды или способ переждать период лечения. Цены на подобные услуги немаленькие. В Москве наращивание волос обойдётся в сумму от 40 до 120 тысяч рублей, а бороды — от 25 до 70. В Санкт‑Петербурге чуть дешевле — волосы от 30 до 90 тысяч рублей, борода — от 20 тысяч. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>22.02.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20962</t>
+  </si>
+  <si>
+    <t>🕷 Клещи проснутся раньше обычного. В этом году активность клещей может начаться раньше обычного из-за снежной зимы, считают учёные. Обычно пик приходится на конец мая — июнь, но уже в середине мая паукообразные могут быть заметны, а при раннем сходе снега даже в апреле. Клещи начинают проявлять активность при температуре от +1 до +5 °C, а становятся особенно опасными при +10 °C. Эксперты предупреждают, что риск укусов и передачи боррелиоза может быть высок уже в первой половине весны. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.02.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20961</t>
+  </si>
+  <si>
+    <t>Самые богатые россияне либо сдают недвижимость, либо кладут накопления на вклады, выяснили учёные ВШЭ. При этом к богатейшим они отнесли граждан с доходом выше 200.000₽ в месяц. Группа «рантье» в основном состоит из людей старшего возраста, тогда как «вкладчики» — это преимущественно молодые жители столиц и крупных городов ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.02.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20960</t>
+  </si>
+  <si>
+    <t>Обществознание с 1 сентября будут изучать только в 9–11-х классах, заявили в Минпросвещения РФ. Предмет уберут из программы 8-го класса. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.02.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20959</t>
+  </si>
+  <si>
+    <t>В Самарской области за год лишили лицензий 61 управляющую компанию. Сейчас в регионе работают 310 УК. В 2025 году 61 юрлицо потеряло статус из-за грубых нарушений лицензионных требований, сообщили в «ЭнергосбыТ Плюс». Одна из главных причин — долги за тепло и горячую воду. По данным компании, задолженность управляющих организаций перед Т Плюс превышает 1,5 млрд рублей. За ситуацией следит Госжилинспекция. В 2025 году «ЭнергосбыТ Плюс» направил туда больше 100 обращений о серьезных нарушениях. В феврале 2026 года лицензий лишили еще две УК, которые управляли более чем 200 многоквартирными домами. Теперь муниципалитетам предстоит провести конкурс и выбрать новые компании или назначить временную управляющую организацию. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>22.02.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20958</t>
+  </si>
+  <si>
+    <t>Льготы на авиабилеты для детей расширят с 1 марта 2026 года. Теперь льгота будет действовать не только при сопровождении родителей, но и других взрослых. Уточнён и порядок рассадки: родители и дети размещаются в одном ряду, разделенном проходом, или на соседних рядах, находящихся непосредственно впереди или позади. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>22.02.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20957</t>
+  </si>
+  <si>
+    <t>Хотелось бы денег, но будут носки. Деньги – самый желанный подарок на 23 февраля для российских мужчин, этот вариант выбрал бы почти каждый пятый. Еще популярны техника и инструменты, а также пожелание получить в подарок путешествие. Реальность же суровее: каждый четвертый мужчина на 23 февраля обычно остается без подарка, а чаще всего получают носки или другие предметы одежды, а также парфюмерию и средства по уходу. РИА Новости ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>22.02.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20956</t>
+  </si>
+  <si>
+    <t>😳В России начали продавать искусственные наггетсы. В составе нет мяса, вместо него используют сою и растительные белки Цена — 250 рублей за 200 грамм 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.02.26 03:53</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20955</t>
+  </si>
+  <si>
+    <t>Внимание! В Самарской области отбой опасности атаки БПЛА! ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>21.02.26 20:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20954</t>
+  </si>
+  <si>
+    <t>В Самарской области объявлена опасность атаки БПЛА</t>
+  </si>
+  <si>
+    <t>21.02.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20953</t>
+  </si>
+  <si>
+    <t>Самарская область вошла в десятку регионов с самым большим числом ДТП за 2025 год. По данным аналитиков, регион занял 8-е место. За год здесь зарегистрировали 3336 аварий. Причем показатель вырос почти на 10% по сравнению с 2024-м. В целом по стране, согласно статистике ГИБДД, произошло 128 793 ДТП. Это на 2,5% меньше, чем годом ранее. В тройке лидеров по числу аварий — Москва (8166 ДТП), Краснодарский край (5992) и Нижегородская область (4574). Самарская область оказалась ближе к верхней части списка — и при общем снижении по стране показала заметный рост. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>21.02.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20952</t>
+  </si>
+  <si>
+    <t>🥞 Самарская область вошла в топ-10 регионов России по наименьшей стоимости набора продуктов для приготовления блинов - согласно индексу от Центра стратегических разработок, приготовить 40 блинов в регионе можно за 96,93 рублей 👉Подписаться на События Самара в Max - на случай полной блокировки Telegram</t>
+  </si>
+  <si>
+    <t>21.02.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20951</t>
+  </si>
+  <si>
+    <t>Мигрантам, чей доход ниже прожиточного минимума, не будут выдавать или продлевать трудовой патент. Законопроект об этом уже внесен кабмином в Госдуму. Также предлагается обязать детей трудовых мигрантов покинуть Россию в 18 лет, если у них нет оснований для проживания, или оформить патент. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>21.02.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20950</t>
+  </si>
+  <si>
+    <t>✈️ Над Самарской областью сегодня сбили ещё один дрон ⚡️⚡️⚡️⚡️ В период с 9.00 до 14.00 мск дежурными средствами ПВО перехвачен и уничтожен 31 украинский беспилотный летательный аппарат самолетного типа: ▫️ 11 – над территорией Республики Татарстан, ▫️ 11 – над территорией Белгородской области, ▫️ 4 – над территорией Курской области, ▫️ 2 – над территорией Ульяновской области, ▫️ 2 – над территорией Пензенской области, ▫️ 1 – над территорией Самарской области. ✍️ Минобороны России ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.02.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20949</t>
+  </si>
+  <si>
+    <t>В Липецкой области на Масленицу сожгли огромного Лабубу Этого «западного демона» спалили в национальном парке, чтобы отметить конец праздника. Желающих посмотреть на это было так много, что на въезде выстроилась километровая очередь. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.02.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20948</t>
+  </si>
+  <si>
+    <t>💸Долги за ЖКХ начнут взыскивать онлайн В России с 2028 года задолженность за жилищно-коммунальные услуги могут начать взыскивать онлайн через цифровую платформу на базе ГИС ЖКХ, соответствующее решение готовит правительство РФ. Об этом рассказал РИА Новости член комитета Госдумы по строительству и ЖКХ Александр Якубовский. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.02.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20947</t>
+  </si>
+  <si>
+    <t>😱 Финский залив полностью замёрз впервые за 15 лет. Это произошло из-за морозной и тихой погоды в последние несколько дней. Лёд достаточно тонкий и прозрачный, поэтому он плохо просматривается на спутниковых снимках, но он там есть, заявил начальник Гидрометцентра Ленобласти Александр Колесов. Уже в воскресенье лёд может частично разрушиться под влиянием циклона. 😁 — Шаман в пути ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.02.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20945</t>
+  </si>
+  <si>
+    <t>⚡️ Мошенники блокируют айфоны россиян через бесплатный VPN — злоумышленники воспользовались «замедлением» Телеграм, пишет Shot. Жертве предлагают установить бесплатный VPN с App Store и просят дать приложению все доступы к системе и поделиться паролем от учётки Apple ID. Пару дней всё работает стабильно, но затем смартфон блокируют, а пострадавшие получают «письмо счастья» с требованием выкупа в цену нового телефона. При этом сам iPhone фактически превращается в кирпич. За бесплатный VPN приходится платить стократно. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.02.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20944</t>
+  </si>
+  <si>
+    <t>Бег ускоряет старение — исследование Ученые изучили кровь 23 атлетов до и после длинного забега и выяснили, что после марафона эритроциты повреждаются, а показатели становятся похожими на «возрастные» Оказалось, что во время бега организм тратит ресурсы не только на восстановление мышц, но и на срочное производство новых клеток крови и вывод токсинов Запоминаем отмазку ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.02.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20943</t>
+  </si>
+  <si>
+    <t>❕Отбой опасности атаки БПЛА в регионе. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.02.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20942</t>
+  </si>
+  <si>
+    <t>Внедрите в свою жизнь правильные привычки, например, пить свою норму воды. Вода "Волжанка" - природный источник вашей энергии. Прямо сейчас в их телеграм канале проходит розыгрыш сертификатов на напитки от "Волжанки". Присоединяйтесь! Закажите доставку воды в офис, чтобы поддержать бодрость и продуктивность команды, или домой - для ежедневной заботы о близких. Сделайте полезную привычку еще удобнее - оформите заказ на официальном сайте или в приложении и наслаждайтесь вкусной и полезной водой. Доставка работает в: • Ульяновской области; • Самарской области; • Республике Чувашия; • Республике Татарстан. Обратите внимание, что цена может меняться в зависимости от региона. Начните новую жизнь вместе с «Волжанкой»! С нами забота о здоровье может быть простой. #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.02.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20941</t>
+  </si>
+  <si>
+    <t>❗️Telegram сливает данные о бойцах русской армии украинским спецслужбам, сообщила ФСБ Спецслужбы Украины имеют возможность в короткие сроки получать информацию из Telegram, сообщили в ФСБ. За последние несколько месяцев использование мессенджера в зоне боевых действий «неоднократно приводило к созданию угрозы жизни военнослужащих», добавили в ведомстве. При этом глава Минцифры Максут Шадаев ранее утверждал, что планов ограничивать работу мессенджера в зоне СВО нет. Министр также выразил надежду, что со временем наши бойцы смогут перейти на другие средства связи. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>21.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20939</t>
+  </si>
+  <si>
+    <t>Розыгрыш подарков от Top Store! 🤩 Магазин техники ,,Top Store’’ снова радует нас подарками 🎁 Каждый из вас сможет выиграть: 🎁 AirPods 4 🎁 Наушники JBL 🎁 Яндекс станция 🎁 Повербанк Momax 🎁 Игрушка Labubu Для участия нужно: 1️⃣ Подписаться на их телеграмм канал 2️⃣ Нажать кнопку ,,Участвовать’’ 🗓 Итоги подведут 15 марта! Подписывайтесь на Top Store и выигрывайте подарки, желаем всем удачи! ❤️ Реклама. Erid: 2VtzqwgYXGx ИП Миназетдинов Д. Р. ИНН 165047209294</t>
+  </si>
+  <si>
+    <t>21.02.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20938</t>
+  </si>
+  <si>
+    <t>⚡️План «Ковер» введен в Самарской области в связи с угрозой подлета БПЛА, сообщил губернатор Вячеслав Федорищев. ГТРК Самара ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.02.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20937</t>
+  </si>
+  <si>
+    <t>✈️ 5 БПЛА самолетного типа сбила ПВО над Самарской областью сегодня ночью ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.02.26 04:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20936</t>
+  </si>
+  <si>
+    <t>Негативное мышление старит человека быстрее курения — исследование. Ученые выяснили, что хронический стресс и регулярный пессимизм ухудшают восстановление защитных участков ДНК. Для нервной системы самокритика и тревожные мысли — это такой же сигнал угрозы, что и реальная опасность. Прокручивание негатива в голове даже опаснее, поскольку человек может заниматься этим ежедневно. При таком раскладе стресс превращается в хроническую нагрузку на организм. Врачи советуют придерживаться позитивного мышления, практиковать осознанность и меньше ругать себя. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.02.26 03:27</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20935</t>
+  </si>
+  <si>
+    <t>⚡️В ночь на субботу, 21 февраля, Самарская область оказалась под ударом вражеских БПЛА. Об этом сообщил глава региона Вячеслав Федорищев. Сегодня ночью враг нанес удар по двум промышленным площадкам на территории региона. Пострадавших нет. На местах работают оперативные службы. Вячеслав Федорищев напомнил местным жителям, что установлен запрет на съемку и публикацию фото и видео беспилотников и последствий их применения. В случае их обнаружения самарцев просят звонить по телефону экстренной службы 112. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>20.02.26 19:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20934</t>
+  </si>
+  <si>
+    <t>⚡️ В Самарской области объявлена угроза атаки БПЛА. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>20.02.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20933</t>
+  </si>
+  <si>
+    <t>❗️Сервисы "пробива" в Telegram активно использовались для сбора данных о военных и последующих терактов. В 2025 году пресечена деятельность крупнейших в стране площадок по распространению персональных данных, рассказали в полиции. Объём изъятой информации превысил 200 терабайт - это более 50 миллиардов строк, этими данными пользовались иностранные колл-центры. Обращения в администрацию зарубежных мессенджеров остаются без рассмотрения и принятия мер, отметили в МВД. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>20.02.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20932</t>
+  </si>
+  <si>
+    <t>Потолок цен на такси при плохой погоде предлагают в Госдуме С такой инициативой выступил вице-спикер Чернышов. По его мнению, стоимость поездки не должна вырастать больше, чем на 50-70%, а цены до аэропортов, вокзалов и больниц должны быть фиксированными. Ранее РИА Новости сообщало, что цены на такси в Москве утром из-за сильного снегопада выросли в 2-3 раза. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.02.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20931</t>
+  </si>
+  <si>
+    <t>СК России по подозрению в мошенничестве в особо крупном размере задержан бывший сотрудник УФСБ по Самарской области Денис Денисов, уволенный со службы по отрицательным мотивам Ему вменяют получение денежных средств от Александра Юшина, который был осужден за «обнал» на 19 лет лишения свободы. Денисов помещен в ИВС, в ближайшие дни состоится судебное заседание по избранию ему меры пресечения. Бывший сотрудник может быть связан с группой Селезнева-Дудина, «активную деятельность» которых проверяет московская группа правоохранителей. В конце прошлого года коллега Денисова и Селезнева - бывший сотрудник УФСБ по Самарской области Андрей Насонов был заключен под стражу по подозрению в получении взятки, в начале года он этапирован в Москву. Юшиным же в Шестом кассационном суде в настоящее время обжалуется апелляционное решение Самарского областного суда. Пишет тг-канал "Бандитская Самара" ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.02.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20930</t>
+  </si>
+  <si>
+    <t>📞 Единый короткий номер психологической помощи может появиться в России. Часто россияне не понимают, куда звонить, чтобы получить поддержку. Дело в том, что в каждом регионе свой номер экстренной психологической помощи, а короткий есть только в Татарстане. Поэтому люди могут перегрузить службу «112» или вообще не обратиться за поддержкой. Чтобы предотвратить такие негативные последствия, депутаты предложили главе Минцифры создать единый бесплатный короткий номер психологической помощи. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.02.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20929</t>
+  </si>
+  <si>
+    <t>🚜 На дороги Самарской области вывели 420 единиц техники для борьбы со снегопадом Из-за снегопада и низовой метели сегодня на трассы вышли 420 машин, из них 149 - комбинированные дорожные машины. Спецтехника патрулирует сеть, чистит проезжую часть и обрабатывает покрытие противогололедными материалами. Водителей просят соблюдать скоростной режим, держать дистанцию и не обгонять работающую технику. При ухудшении видимости лучше воздержаться от поездок за город. 📸: Минтранс Самарской области ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.02.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20928</t>
+  </si>
+  <si>
+    <t>В Самарской области инфляция в январе 2026 года выросла до 7,81% Банк России 20 февраля 2026 года сообщил об инфляции в регионах в январе 2026 года. В Самарской области годовая инфляция ускорилась и составила 7,81 %. Это выше, чем в целом по стране (6 %). Цены в Самарской области в январе выросли на 1,91 % по сравнению с декабрем 2025 года, тогда как в целом по России – на 1,62%. СитиТрафик 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.02.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20927</t>
+  </si>
+  <si>
+    <t>Каждая пятая россиянка хочет, чтобы на 8 Марта ей оплатили коммуналку, показал опрос. Также женщины мечтают, чтобы им погасили кредит. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.02.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20926</t>
+  </si>
+  <si>
+    <t>БАДы убили печень россиянки из Карелии. Пациентка два года подряд принимала 5-6 разных добавок ежедневно, среди которых магний, витамин Д, витамины группы В и другие. Анализ показал повреждение клеток печени и серьёзное превышение уровня трансаминазы — женщину ждёт длительное восстановление под строгой диетой и без БАДов. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.02.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20925</t>
+  </si>
+  <si>
+    <t>Работа мечты на Амурском ГПЗ Ваш новый карьерный старт ждёт вас на крупнейшем заводе страны! Открыт приём специалистов всех уровней квалификации. ⚡ Современное производство, достойная зарплата от 150 тыс. рублей, соцпакет, компенсация переезда и жильё.  ✅ Перейти на сайт #реклама blagoveshchensk-pererabotka.gazprom.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.02.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20924</t>
+  </si>
+  <si>
+    <t>Telegram создал и поддерживает инфраструктуру, позволяющую ряду сервисов незаконно распространять персональные данные россиян, заявили в РКН. Делать это могут сервисы "пробива". Администрация мессенджера с 2022-го удалила более 8 тысяч таких сервисов, но это не меняет сути, так как появляются новые боты для поиска личных данных. "Telegram следует самостоятельно пресекать раскрытие персональных данных граждан России, исключить возможность поиска сервисов "пробива", прекратить предоставлять им инфраструктуру доступа к украденной личной информации", - подчеркнул Роскомнадзор. ‼️ТЕЛЕГРАМ ХОТЯТ ЗАБЛОКИРОВАТЬ, ПРИЗЫВАЕМ ВАС НЕ ОТКЛАДЫВАТЬ И ПОДПИСАТЬСЯ НА 63 РЕГИОН В МАКС</t>
+  </si>
+  <si>
+    <t>20.02.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20923</t>
+  </si>
+  <si>
+    <t>Руководитель ГУ МВД России по Самарской области генерал-лейтенант полиции Игорь Иванов представил личному составу управления своего нового заместителя – начальника полиции. Указом президента РФ на должность заместителя начальника ГУ МВД России по Самарской области – начальника полиции назначен полковник полиции Александр Якубенко, ранее занимавший должность заместителя начальника полиции (по оперативной работе) ГУ МВД России по Челябинской области. Александр Якубенко начал службу в органах внутренних дел в 1999 году курсантом Челябинского юридического института МВД России. По окончании вуза продолжил офицерский путь в должности оперуполномоченного оперативно-сыскного отдела криминальной милиции по линии борьбы с экономическими преступлениями при УВД Челябинска. С 2010 года по февраль 2026 года занимал различные должности в ГУ МВД России по Челябинской области, в том числе руководящие. За достигнутые успехи в работе награжден ведомственными наградами: медалями «За отличие в охране общественного порядка», «За доблесть в службе», «За безупречную службу в МВД», «За отличие в службе» I, II и III степени. © Фото: ГУ МВД России по Самарской области 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.02.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20922</t>
+  </si>
+  <si>
+    <t>🍌Бананы длиной менее 14 см запретят продавать в России Документ под названием ГОСТ 35258-2025 «Бананы свежие. Технические условия» распространится на все свежие бананы, предназначенные для розничной продажи в магазинах. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.02.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20921</t>
+  </si>
+  <si>
+    <t>❗️В Самарской области ожидается сильный снег 20 февраля. Осадки будут идти до конца дня. Региональное МЧС рекомендует избегать внезапных маневров на дороге, соблюдать ПДД, дистанцию и скоростной режим. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.02.26 03:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20920</t>
+  </si>
+  <si>
+    <t>Внимание! В Самарской области объявлена опасность атаки БПЛА! Будьте бдительны! Тел. 112. UPD: отбой ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.02.26 18:27</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20919</t>
+  </si>
+  <si>
+    <t>🍶 В Самарской области в молоке, твороге и сыре нашли опасные микроорганизмы В Самарской области 48 проб молочной продукции дали положительный тест на микроорганизмы. Такую статистику приводит Роспотребнадзор по Самарской области за 2025 год. ▪️ За этот период по результатам лабораторных исследований выявили и другие несоответствия — всего 95 проб молочной продукции не отвечали требованиям Технического регламента Таможенного союза. К примеру, нашли нарушения по физико-химическим показателям (всего 47 проб, из них 22 по показателям идентификации и фальсификации). 🔴 За прошлый год заблокировано 37 партий молочной продукции весом 552,15 кг. ГТРК Самара ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>19.02.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20918</t>
+  </si>
+  <si>
+    <t>⚡️Спецслужбы США и Британии читают Telegram в режиме онлайн — все сервера мессенджера находятся в этих двух странах — SHOT взял эксклюзивный комментарий главы российского WikiLeaks Тима Стигала Госдеп США объявил награду в $1 млн за информацию о Стигале, обвиняя его в хакерских атаках на американские государственные ресурсы. ‼️ТЕЛЕГРАМ ХОТЯТ ЗАБЛОКИРОВАТЬ, СРОЧНО ПОДПИШИСЬ НА "63 РЕГИОН" В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>19.02.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20917</t>
+  </si>
+  <si>
+    <t>Лёд, который облизал Шаман, уже продают за 50,000 рублей. Какой-то темщик из Иркутска утверждает, что видел всё лично, вырезал кусок льда с того места и теперь готов продать его. Мерч, который мы заслужили. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>19.02.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20914</t>
+  </si>
+  <si>
+    <t>В мире кёрлинга скандал — канадцы обвиняют шведов в том, что они смогли... заснять жульничество с их стороны. Что? Да! Подробности: • Канадец Марк Кеннеди подтолкнул пальцем камень, когда это уже нельзя было делать, во время матча на Олимпиаде 2026 • Швед Оскар Эрикссон открыто его обвинил в этом и пообещал показать видео после матча, но в ответ его несколько раз послали нахуй • Оказалось, что шведы организовали целую специальную операцию — они знали, что канадцы жульничают последние 7-8 лет • Чтобы показать жульничество канадцев всему миру, они попросили шведское телевидение поставить камеру в этом неположенном месте, и заснять их действия • Игроки сборной Канады считали, что с этого ракурса не должно быть камер, и говорят, что видео сняли с нарушением • Самое смешное: керлинг считается джентльменским видом спорта, то есть упор в нем делается на правила, честность и честь В итоге канадский игрок действительно сжульничал, так как вся их тактика держалась на том, что в этом месте нет камер ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.02.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20913</t>
+  </si>
+  <si>
+    <t>Арсена Маркаряна оставили в СИЗО еще на полгода Московский городской суд продлил срок ареста уроженцу Самары, блогеру Арсену Маркаряну. Решение принято на заседании в четверг, 19 февраля. Об этом сообщает пресс-служба столичных судов общей юрисдикции. «В судебном заседании подсудимому продлен срок содержания под стражей до 9 августа 2026 года», — говорится в сообщении. Кроме того, подсудимый подтвердил ходатайство о рассмотрении дела в особом порядке, заявив о полном признании вины и согласии с обвинением. Процесс продолжится 5 марта 2026 года. Арсена Маркаряна задержали в августе 2025 года. Силовики сообщили, что в момент задержания он находился в багажнике авто, в котором пытался доехать до Белоруссии. Сам блогер отрицает это и говорит, что ехал на пассажирском сиденье. Блогера арестовали по уголовному делу о реабилитации нацизма (ч. 4 ст. 354.1 УК РФ) за публикацию видео, оскорбляющего память защитников Отечества. Ему грозит до пяти лет лишения свободы. В ноябре 2025 года Арсена Маркаряна оштрафовали за пропаганду психотропных веществ. kommersant_volga ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.02.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20912</t>
+  </si>
+  <si>
+    <t>⚡️Discord передает все данные пользователей властям США — это выяснили сами пользователи. Оказалось, что мессенджер является главным провайдером для Persona — сервиса удостоверения личности, который использует селфи для передачи в иммиграционную полицию и властям США. Чаще всего Persona используется в связке с OpenAI — сервис выдает всю информацию о пользователях: ФИО, паспортные данные, адрес, пол, рост и ссылки на фото документов. Сам Discord утверждает, что сотрудничает с Persona лишь в рамках эксперимента и хранит данные всего 7 дней. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.02.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20911</t>
+  </si>
+  <si>
+    <t>⚡️ФСБ не ведёт никаких переговоров с основателем Telegram Павлом Дуровым — глава ведомства Александр Бортников Раньше вели, ни к чему хорошему не привело. Глава ФСБ также отметил, что «нужно работать, а не биться за свободу слова. Никто её не нарушает, а защищает интересы граждан». ‼️ТЕЛЕГРАМ БЛОКИРУЮТ, СРОЧНО ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>19.02.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20910</t>
+  </si>
+  <si>
+    <t>Психопаты и тревожники не пьют крепкие вина, выяснили ученые — они выбирают слабоалкогольные из-за страха потерять контроль А вот добрые и открытые люди гораздо чаще берут крепкие вина ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.02.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20909</t>
+  </si>
+  <si>
+    <t>❗ Усиление ветра завтра ожидается в Самарской области — объявлен желтый уровень опасности, сообщили в МЧС по региону. Прогнозируются порывы до 15-20 м/с, снежные заносы на дорогах и метель при видимости 500-1000 м. live450media ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.02.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20908</t>
+  </si>
+  <si>
+    <t>🛫 Самолеты между Самарой и Москвой задерживают и отменяют из-за сильнейшего снегопада в Московской области Согласно онлайн-табло аэропорта Курумоч отправление во Внуково в 18:10 задержали, и теперь его запланировали на 20:00. Кроме того, один рейс в Шереметьево в 20:20 отменили, а второй перенесли на 23:35 вместо 22:55. Самара-ГИС ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.02.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20907</t>
+  </si>
+  <si>
+    <t>🫣Певец Шаман облизал лёд Байкала — видео не для слабонервных. Заслуженному артисту понравилось — говорит, вкусненькое. могучий русский язык 📸Mash ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.02.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20905</t>
+  </si>
+  <si>
+    <t>Владельцы Lada XRay столкнулись с неожиданной проблемой — двери на модель продают уже по 100 ТЫСЯЧ рублей. Машину сняли с производства в 2022 году, а запчастями обещали обеспечивать ещё 10 лет. Но на складах, по словам владельцев, пусто — кузовные детали в дефиците. Этим быстро воспользовались авторазборки: капоты, подрамники, крышки багажника и прочие элементы теперь стоят как половина машины. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.02.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20903</t>
+  </si>
+  <si>
+    <t>«АвтоВАЗ» регистрирует товарный знак «Можно, а зачем?» Эта фраза из интервью топ-менеджера будет использоваться для продажи автомобилей, сувениров и одежды. 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>19.02.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20902</t>
+  </si>
+  <si>
+    <t>Межрайонная инспекция ФНС России № 2 по Самарской области информирует проведении Декларационной кампании по НДФЛ Декларацию 3-НДФЛ за 2025 год обязаны подать: • Физические лица, получившие доход от - продажи имущества (например, квартиры, машины, дачи), имущественных прав, находившиеся в собственности меньше минимального срока владения; - сдачи имущество в аренду; - продажи ценных бумаг; - получения в дар недвижимого имущества, транспортных средств, акций, долей, паев от физических лиц, не являющихся близкими родственниками; - получения выигрыша; - источников за пределами Российской Федерации. • Индивидуальные предприниматели на общей системе налогообложения, нотариусы, занимающиеся частной практикой, адвокаты, учредившие адвокатские кабинеты и другие лица. Срок подачи декларации – не позднее 30 апреля 2026 года, срок уплаты налога – не позднее 15 июля 2026 года. Декларацию необходимо представить в налоговый орган или МФЦ. Наиболее удобно это сделать через «Личный кабинет налогоплательщика для физических лиц» lkfl2.nalog.ru/lkfl/. Большая часть данных там уже предзаполнена - сервис автоматически подгружает в декларацию персональные данные о налогоплательщике, сведения о доходах и уплаченном НДФЛ, что помогает избежать ошибок при заполнении. Предельный срок подачи декларации 30 апреля не распространяется на декларации, подаваемые с целью получения налоговых вычетов. Такие декларации можно представить в любое время в течение года.</t>
+  </si>
+  <si>
+    <t>19.02.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20901</t>
+  </si>
+  <si>
+    <t>Тело погибшей в Египте учительницы вернули в Самарскую область Тело 69-летней туристки, которая умерла в Египте после ужина морепродуктами, вернули в Самарскую область. Похороны пройдут 19 февраля в поселке Мирный, передает АиФ. Татьяна Ивановна Скрипченко, всю жизнь проработавшая педагогом в Мирном, впервые отправилась за границу. Вместе с подругой она остановилась в пятизвездочном отеле Domina Coral Bay Aquamarine в Шарм‑эль‑Шейхе. В первый день отпуска женщины поужинали креветками в тесте и кальмарами, а уже на следующее утро Татьяна почувствовала себя плохо: появились рвота, диарея и высокая температура. Сначала туристка пыталась лечиться самостоятельно, но состояние не улучшалось - на третий день ее госпитализировали. Анализы показали бактериальную инфекцию, тяжелую анемию и токсическое поражение печени: уровень билирубина превысил норму в 10 раз. Через 12 дней после госпитализации женщина скончалась. По данным египетских медиков, непосредственная причина смерти - остановка сердца. Лечение обошлось почти в 28 тысяч долларов (более 2 миллионов рублей). Изначально у туристки не было такой суммы, поэтому все процедуры проводились за счет госпиталя. Позже основную часть долга погасила семья погибшей, а дополнительную помощь оказали земляки: коллеги из школы и детского сада, ученики, их родители и другие жители поселка. Транспортировку тела на родину организовала страховая компания - его смогли вернуть лишь через месяц после трагедии. Похороны пройдут в закрытом гробу: тело забальзамировано, поэтому дополнительные экспертизы проводиться не будут. Родственники ожидают, что проститься с Татьяной Ивановной придет много людей - ее хорошо знали в поселке как чуткого педагога и доброго человека. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.02.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20900</t>
+  </si>
+  <si>
+    <t>⚡️Telegram не фиксирует взлома шифрования переписок со стороны иностранных спецслужб, сообщила Reuters пресс-служба мессенджера. «Утверждение российских властей о взломе системы шифрования — это преднамеренная фальсификация, направленная на оправдание запрета Telegram»,— говорится в сообщении. О доступе иностранных спецслужб к перепискам в Telegram накануне заявил министр цифрового развития Максут Шадаев. «При этом сейчас замедляется передача медиафайлов, но переписка не ограничивается. Наши военные могут продолжать там общение, но мы надеемся, что со временем они перейдут на другой мессенджер», — добавил он. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>19.02.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20899</t>
+  </si>
+  <si>
+    <t>🤬💸 Россиянам за мат в интернете грозит штраф Как напомнил юрист Дмитрий Макаров, использование в интернете ненормативной лексики, оскорбляющей человеческое достоинство и общественную нравственность, а также выражающей неуважение к обществу или государству, влечет за собой административную ответственность по статье «Мелкое хулиганство». В таких случаях гражданину может быть назначен штраф в размере от 30 до 100 тыс. рублей. При этом, если нарушение будет совершено повторно, сумма штрафа увеличится до 200 тыс. рублей, а за последующие нарушения может достигнуть и 300 тыс. рублей. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>18.02.26 18:19</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20898</t>
+  </si>
+  <si>
+    <t>🚘 «Ладу» теперь можно купить в ипотеку в кредит на 10 лет Процентная ставка варьируется от 7,9% до 19,9%. Итоговый процент зависит от модели, первоначального взноса и страховки. Только вот срок эксплуатации «Лады» 8 лет… Источник: За рулем 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20897</t>
+  </si>
+  <si>
+    <t>18.02.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20896</t>
+  </si>
+  <si>
+    <t>РКН не ограничивал работу сервисов Linux. "Меры ограничения к ним не применяются", - сообщили в ведомстве. Ранее СМИ писали, что пользователи жалуются на недоступность библиотек обновлений Linux. Разработчики операционных систем - Astra Linux, Ред ОС и Alt Linux - вынуждены использовать VPN. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>18.02.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20895</t>
+  </si>
+  <si>
+    <t>🕌 У мусульман наступил священный месяц Рамадан В самарской Соборной мечети совершили первый Таравих-намаз, посвященный месяцу Рамадан. Его будут читать все дни поста. К обязательному посту верующие приступят на рассвете 19 февраля. В этом году Рамадан продлится 29 дней и завершится 19 марта. Один из главных исламских праздников — Ураза-байрам (Ид аль-Фитр) — мусульманский мир отметит 20 марта. Установленные даты соответствуют решению Евразийского исламского совета и поддерживаются учеными из Турции, Египта, Ирана и стран СНГ. Рамадан — девятый и самый почитаемый месяц исламского календаря. Ежегодный пост в течение священного месяца Рамадан обязателен для мусульман. В это время правоверным предписано соблюдать строгие ограничения: от рассвета до заката солнца запрещается любой прием пищи и воды. Главная цель этого периода — укрепление веры, самосовершенствование и забота о нуждающихся. Самара ГИС ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>18.02.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20894</t>
+  </si>
+  <si>
+    <t>Telegram пока не будут ограничивать в зоне СВО. Об этом заявил глава Минцифры «Но мы надеемся, что за какое-то время наши военные смогут перестроиться и перейти на российские сервисы», - добавил он.</t>
+  </si>
+  <si>
+    <t>18.02.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20893</t>
+  </si>
+  <si>
+    <t>В Самарской области 29 многодетных семей получили деньги на покупку автомобиля. Речь о семьях, где растут семь и больше несовершеннолетних детей. Им положена единовременная выплата до 3 миллионов рублей на новый автомобиль. Мера действует с 2024 года. За это время её оформили 29 семей, три из них уже в 2026 году, сообщили в правительстве региона. Одни из получателей выплаты, семья Трофимовых из Новокуйбышевск. Андрей и Екатерина воспитывают 12 детей, в том числе троих племянников под опекой. Семья активная, участвует в городских мероприятиях, дети учатся, занимаются спортом и творчеством. Давно хотели вместительную машину, чтобы спокойно возить всех на учёбу и кружки, да и просто выезжать вместе. В итоге купили семиместный кроссовер. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>18.02.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20892</t>
+  </si>
+  <si>
+    <t>Россияне за год потратили 45 миллиардов рублей на курсы по здоровью и психологии Согласно исследованию представителей бизнеса, направления здоровья и психологии демонстрируют самые высокие обороты и динамику: за прошлый год курсы по ним заработали почти 45 миллиардов рублей. Растет и медийная заинтересованность в данной тематике. Так, здоровье заняло первое место в рейтинге крупных тем по числу запросов СМИ — 3036 запросов. В 2024 году количество запросов по этой теме достигало 3214. В денежном отношении в 2025 году онлайн-школы по направлению «Здоровье и фитнесс» заработали 25 миллиардов рублей оборота. Направление «Психология и отношения» вышло на уровень оборота в 19,5 миллиардов. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>18.02.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20891</t>
+  </si>
+  <si>
+    <t>Лариса Долина — Сохранить и приумножить Заявка на регистрацию товарного знака в сфере недвижимости от имени Ларисы Долиной поступила в Роспатент — СМИ Компания получила название «Сохранить и приумножить». UPD. Представители певицы заявили, что все это «издевательства и глупости» ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>18.02.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20890</t>
+  </si>
+  <si>
+    <t>❗️Пользователи из России массово жалуются на сбои в работе Telegram Отмечено уже больше 2000 жалоб за час. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>18.02.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20887</t>
+  </si>
+  <si>
+    <t>😱На самарца упала огромная глыба льда с крыши теперь он в больнице с травмой мозга 16 февраля, я вышел перед сном подышать свежим воздухом и внезапно меня накрыл кусок льда, прилетевший с 12 го этажа моего 12 ти этажного дома (Стара Загора, 303). В данный момент лежу в больнице - пишет Иван. Мужчина сам вызвал скорую. В больнице ему диагностировали ушиб мозга с кровоизлиянием. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>18.02.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20886</t>
+  </si>
+  <si>
+    <t>⚡️США и Россия договорились о полной отмене санкций — страны согласовали сделку на 12 триллионов долларов, сообщает издание The Economist Ждём договорнячок? ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>18.02.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20885</t>
+  </si>
+  <si>
+    <t>⚡️Переговоры между Россией, США и Украиной завершились Они длились около двух часов, были тяжелыми, но деловыми, сообщил помощник президента РФ Владимир Мединский. Он добавил, что новая встреча по Украине состоится в ближайшее время. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>18.02.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20884</t>
+  </si>
+  <si>
+    <t>Казахстанец эпично вырвал победу на Олимпиаде — ему дико повезло. Весь заезд Абзал Ажгалиев шел последним, но перед финишем практически всего его оппоненты упали. Его единственным конкурентом оказался итальянец, который ехал ягодицами вперед. Когда внезапно повезло, но ты сделал вид, что так и надо 😏 ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>18.02.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20883</t>
+  </si>
+  <si>
+    <t>ОЗУ и SSD не будет до 2030 года, а к концу 2026-го производители электроники начнут массово банкротиться. Глава китайской корпорации Phison, выпускающей контроллеры и микросхемы для модулей ОЗУ и SSD-накопителей, озвучил мрачный прогноз на ближайшее будущее: — Крупные компании не уделяли памяти много внимания, но теперь она нужна всем, поэтому техногиганты заключают с заводами контракты на производство ОЗУ и SSD сразу на 3–4 года вперёд; — Из-за этого небольшие компании могут обанкротиться к концу 2026 года: у них почти нет возможности выдержать такую конкуренцию; — В результате с рынка могут исчезнуть почти все бюджетные продукты. Это может коснуться не только компьютеров и смартфонов, но и консолей, а также телевизоров; — Если слишком многие производители уйдут с рынка, возникнет серьёзный дисбаланс спроса и предложения, из-за чего нынешние цены покажутся «фантастикой», а кризис может затянуться до 2036 года. Кто не успел обновить комп или технику — соболезнуем ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>18.02.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20882</t>
+  </si>
+  <si>
+    <t>⚡️Роскомнадзор принял решение о замедлении сервисов Telegram на основании требований федерального законодательства, заявил глава Минцифры Максут Шадаев. По его словам, мессенджер проигнорировал 150 тыс. запросов от РФ на удаление материалов с запрещенной информацией, пишет Коммерсантъ. Главные заявления главы Минцифры Максута Шадаева по поводу замедления «Телеграм»: — Основной функционал мессенджера доступен, замедление работает в загрузке тяжёлых файлов — Число преступлений с использованием мессенджеров в России выросло втрое с 2022 года — Есть факты, что иностранные спецслужбы имеют доступ к перепискам в Telegram и используют их против России ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>18.02.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20881</t>
+  </si>
+  <si>
+    <t>Роскомнадзор заблокировал Linux в России, пытаясь замедлить Telegram Проблема длится уже около недели: под блок попали зеркала и репозитории, из-за чего недоступны пакеты, библиотеки и даже сайты с курсами по Python. Теперь разработчикам отечественных систем приходится обновляться через VPN. Пользователи жалуются, что обращения в ведомство остаются без ответа. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>18.02.26 06:18</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20880</t>
+  </si>
+  <si>
+    <t>Эпидемия ОРВИ накрыла Россию. Как минимум в 20 регионах страны только за последнюю неделю закрылись школы и детсады: например, в Пермском крае закрыли на карантин 105 классов в 43 школах и 77 групп в 47 детсадах. Врачи считают, что заболевших станет еще больше в следующие 2-3 недели. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>18.02.26 04:05</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20879</t>
+  </si>
+  <si>
+    <t>❗️ Внимание! Отбой опасности атаки БПЛА в Самарской области ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>18.02.26 03:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20878</t>
+  </si>
+  <si>
+    <t>Представлен новый госмессенджер для замены Telegram, им станет... Голубеграм Шуточное видео (или не совсем) хайпует в сети ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ</t>
+  </si>
+  <si>
+    <t>18.02.26 03:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20877</t>
+  </si>
+  <si>
+    <t>❗️Опасность атаки БПЛА объявили в регионе В случае чрезвычайной ситуации звоните по телефону 112. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>17.02.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20876</t>
+  </si>
+  <si>
+    <t>‼️ Переговоры России и Украины в Женеве завершились Встреча делегаций длилась более четырёх часов и на сегодня завершена. Переговоры продолжатся завтра. По данным Reuters, внутри украинской делегации возникли разногласия. Часть представителей выступает за более быстрое достижение соглашения при поддержке США, другая сторона придерживается более осторожной позиции и не спешит с принятием решений. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.02.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20871</t>
+  </si>
+  <si>
+    <t>122 общественных пространства благоустроят в Самарской области в этом году Вчера Вячеслав Федорищев провёл оперативное заседание, отдельное внимание уделил вопросу благоустройства территорий. «Главное в этих проектах – жители: прислушивайтесь к их мнению, привлекайте к контролю на всех этапах, чтобы создаваемые пространства стали комфортными для людей», – подчеркнул глава региона. Основной объём работ запланирован в рамках федерального проекта «Формирование комфортной городской среды». В 2026 году по всей Самарской области благоустроят дворовые территории и 122 общественных пространства. Например, в Самаре запланированы: • четвертый этап благоустройства парка «Воронежские озера», • второй этап парка Щорса, • первый этап сквера у Дома культуры «Искра». В Тольятти обновят: • набережную Комсомольского района, • сквер 9-го квартала, • аллею по улице Жилина. Кроме того, реализуют четыре проекта-победителя Всероссийского конкурса лучших проектов создания комфортной городской среды. Среди них: • аллея к первой ГЭС Поволжья в Сызрани, • сквер «Голубые ели» в Новокуйбышевске, • территория у Дворца культуры имени А.М. Горького в Чапаевске, • «Аллея мечты» в Октябрьске. Продолжится и программа «Народный бюджет Самарской области», которая реализуется по поручению губернатора. Она позволяет жителям предлагать собственные проекты по развитию территорий с последующим софинансированием из областного бюджета. В этом году к реализации отобраны 210 инициатив – от ремонта дорог до создания детских и спортивных площадок, а также модернизации систем водоснабжения. Как отметил глава региона, нельзя допускать задержек в реализации проектов, как это было с некоторыми объектами в том году. «Жители такие проекты очень ждут. Они за них голосовали», – подчеркнул Вячеслав Федорищев.</t>
+  </si>
+  <si>
+    <t>17.02.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20870</t>
+  </si>
+  <si>
+    <t>Хабиб Нурмагомедов вышел из всех бизнесов в России, чтобы инвестировать в ОАЭ. Бывший чемпион UFC свернул деятельность на родине и теперь ежегодно зарабатывает за рубежом около $50 млн. В прошлом году он перестал работать по ИП, погасил долги, разблокировал счета и продолжил выходить из российских активов — ранее проблемы возникали из-за нарушений в налоговой отчётности. С 2021-го Хабиб покинул фонд "Росси" и благотворительную организацию своего имени, турагентство "Хикмит Травел" (ликвидировано в ноябре 2022-го), бренд одежды "Сильди" (переписан на брата), а также вышел из числа учредителей провайдера "Первый мобильный". Бойцовский клуб Eagles он передал Зиявудину Магомедову, осуждённому в 2018-м за хищение 2,5 млрд рублей и создание ОПГ. У организации заблокированы 16 счетов, большинство — из-за налоговых нарушений. Зато в ОАЭ бизнес растёт. По данным реестров, Хабиб запустил сеть KHABIB GYM с прибылью до $6 млн в год за счёт роялти, и приобрёл Gorilla FC за $1 млн, переименовав его в EAGLE FC. Общий доход в Эмиратах оценивается примерно в $46 млн в год. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.02.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20869</t>
+  </si>
+  <si>
+    <t>Переговоры России, США и Украины начались в Женеве, заявил источник РИА Новости. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.02.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20868</t>
+  </si>
+  <si>
+    <t>В Самарскую область вернутся 20-градусные морозы Облачность уменьшится, осадки прекратятся, температурный фон понизится. В четверг температура воздуха днем начнет опускаться до -12 градусов, а ночами термометры могут зафиксировать до -22 градусов. Морозная погода также продлиться недолго. К длинным выходным к нашему региону приблизится атмосферный фронт очередного Средиземноморского циклона. Температура будет держаться на отметках -5…-15 градусов. Ожидаются снегопады, местами метели. ТЛТ РУ 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.02.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20867</t>
+  </si>
+  <si>
+    <t>Близкий к Павлу Дурову источник назвал неизбежностью полную блокировку Telegram. По его словам, вопрос судьбы мессенджера сугубо в политической плоскости и Дуров, пойдя на уступки властям, получит огромный имиджевый удар. «У вас есть выбор — сотрудничать с РФ и не работать во всем остальном мире. Или не сотрудничать с РФ и работать в остальном мире» — отмечает собеседник в разговоре с Daily Storm. ‼️ПРОСИМ СРОЧНО ПОДПИСАТЬСЯ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>17.02.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20866</t>
+  </si>
+  <si>
+    <t>На офис РКН уже час кричит депутат Миронов Неизвестные спрятали у здания колонку, из которой играет запись с критикой сотрудников РКН, которых Миронов называет идиотами. ‼️ПРОСИМ СРОЧНО ПОДПИСАТЬСЯ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>17.02.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20865</t>
+  </si>
+  <si>
+    <t>❗️Теперь сотовые операторы будут обязаны отключать связь по требованию ФСБ – закон приняла Госдума.</t>
+  </si>
+  <si>
+    <t>17.02.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20864</t>
+  </si>
+  <si>
+    <t>❗️Информацию о блокировке Telegram к 1 апреля, появившуюся в СМИ, прокомментировал РКН: Ведомству нечего добавить к ранее опубликованной информации по данному вопросу Роскомнадзор недавно заявил, что продолжит вводить ограничения к Telegram, чтобы добиться исполнения законов России и обеспечить защиту граждан. ‼️ПРОСИМ СРОЧНО ПОДПИСАТЬСЯ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>17.02.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20863</t>
+  </si>
+  <si>
+    <t>🔴🔴🔴🔴 Telegram в России будет полностью заблокирован с 1 апреля — источники «Базы». По данным собеседников из нескольких ведомств, с этой даты РКН приступит к тотальной блокировке мессенджера по аналогии с Instagram* и Facebook*. Применяться мера будет на территории всей России: приложение не будет прогружаться ни через мобильные сети, ни через стационарные интернет-системы. ‼️ПРОСИМ СРОЧНО ПОДПИСАТЬСЯ НА «63 РЕГИОН» В МАКС https://max.ru/reg063 *Запрещены в России, принадлежат признанной в РФ экстремистской организации Meta</t>
+  </si>
+  <si>
+    <t>17.02.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20862</t>
+  </si>
+  <si>
+    <t>⚡️В Самаре обвиняемый в коррупции экс-замминистра здравоохранения подписал контракт на участие в СВО Бывший заместитель министра здравоохранения Самарской области Асланбек Майрамукаев подписал с министерством обороны РФ контракт об участии в СВО. Эту информацию «Ъ-Волга» подтвердила защита экс-чиновника. Решение об отправке Асланбека Майрамукаева в зону спецоперации будет принято, когда огласят приговор. В настоящее время бывшего чиновника судят по обвинению в злоупотреблении должностными полномочиями и мошенничестве. Процесс проходит в Советском районном суде Самары. По версии следствия, бывший замминистра в составе организованной группы пролоббировал интересы двух ООО, подконтрольных организатору ОПГ. Силовики установили, что Асланбек Майрамукаев добился заключения госконтракта на поставку медоборудования по завышенной цене. В итоге бюджет понес ущерб на сумму свыше 50 млн руб. kommersant_volga 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.02.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20861</t>
+  </si>
+  <si>
+    <t>В Самарской области отбой опасности атаки БПЛА! 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.02.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20860</t>
+  </si>
+  <si>
+    <t>Средний размер пенсии неработающих россиян в декабре 2025 года составил почти 24 тысячи рублей. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.02.26 03:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20859</t>
+  </si>
+  <si>
+    <t>Внимание! В Самарской области объявлена опасность атаки БПЛА! Будьте бдительны! Тел. 112. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.02.26 18:54</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20858</t>
+  </si>
+  <si>
+    <t>❗️Обязательный дресс-код для девушек в спортзалах хотят сделать в России — нарушителей планируют наказывать за неприличный вид по статье о мелком хулиганстве Активисты предлагают запретить оголённые животы, ягодицы и полупрозрачные лосины, чтобы защитить «семейные ценности» и не шокировать детей 📨Прислать новость 📱 Подписаться на САМАРА life НАШ КАНАЛ В МАХ</t>
+  </si>
+  <si>
+    <t>16.02.26 18:28</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20857</t>
+  </si>
+  <si>
+    <t>🍱 В России рекордно дорожают роллы и суши — средняя цена за порцию перевалит за 1000₽. Себестоимость растёт быстрее, чем готовность бизнеса повышать цены. В первую очередь удар придётся по небольшим «суши-барам у дома» и заведениям, которые держались на скидках и трафике агрегаторов. Премиум-сегмент, наоборот, только укрепит позиции. Экономисты отмечают, что хорошая «Филадельфия» уже стоит от 850 рублей, а к концу года подорожает как минимум до 1000. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.02.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20856</t>
+  </si>
+  <si>
+    <t>Дешёвые товары на маркетплейсах станут сильно дороже — в Госдуме поддержали введение НДС на зарубежные товары. Сейчас есть два варианта налога: первый предлагает обложить китайцев пошлиной в 22% к 2027, а второй — вводить НДС поэтапно, начиная с 5% в 2027 и до 20% к 2030 году. Почему это важно: сейчас товары дешевле 200 евро, продаваемые на маркетплейсах напрямую, не облагаются НДС. При этом эти же товары от российских продавцов получают пошлину — местные видят в этом нечестную конкуренцию. Новый чехол станет на 20% дороже. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.02.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20855</t>
+  </si>
+  <si>
+    <t>ФСБ разрешат блокировать связь россиянам даже без угрозы безопасности Такую поправку планируют внести в закон «О связи». Новая редакция соответствующего законопроекта, подготовленного ко второму чтению, появилась на сайте Госдумы. Согласно новой версии законопроекта, операторы связи будут должны "приостановить оказание услуг связи при поступлении требований от органов ФСБ в случаях, установленных нормативными правовыми актами президента РФ". В версии законопроекта к первому чтению говорилось, что услуги связи прекращаются при поступлении "запроса" от ФСБ в случаях, "установленных нормативными правовыми актами президента и правительства, в целях защиты граждан и государства от возникающих угроз безопасности". В новой версии "запрос" ФСБ изменился на "требование", а упоминание правительства и угроз безопасности исчезло. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 📱 Подписаться на Тольятти</t>
+  </si>
+  <si>
+    <t>16.02.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20854</t>
+  </si>
+  <si>
+    <t>🌁 В Самарской области в 2026 году отремонтируют 16 мостов В рамках реализации нацпроекта «Инфраструктура для жизни» планируют привести в нормативное состояние искусственные сооружения общей протяженностью более 1 км, сообщили в региональном Минтрансе. План работ сформировали по итогам диагностики, с учетом обращений жителей и поручения губернатора Вячеслава Федорищева. Ключевые объекты программы обеспечивают транспортную связь отдаленных территорий. Обновят мост через реку Большой Кинель на автодороге Похвистнево – Клявлино. Вблизи возведут новое сооружение, что существенно увеличит пропускную способность. Фото предоставлено Минстрансом Самарской области Самара ГИС ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.02.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20853</t>
+  </si>
+  <si>
+    <t>❗️ С 18:00 введено временное ограничение движения для маршрутных и большегрузных транспортных средств из-за сложных погодных условий 📍 М-5 «Урал» Москва – Рязань – Пенза – Самара – Уфа – Челябинск (подъезд к Ульяновску): • с 294 км 500 м по 294 км 660 м; • с 295 км 100 м по 328 км 400 м. 📍 Р-241 Казань – Буинск – Ульяновск (подъезд к Самаре): • с 326 км 367 м по 400 км 031 м. По данным МЧС Самарской области, ограничение действует до 08:00 17 февраля. Водителей просят учитывать эту информацию при планировании маршрутов, соблюдать ПДД, требования временных дорожных знаков и указания сотрудников ДПС. ГТРК Самара ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.02.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20852</t>
+  </si>
+  <si>
+    <t>⚡️Путин исключил Сергея Иванова из состава Совбеза РФ — указ опубликован на портале правовой информации. Ранее президент освободил его от должности спецпредставителя по вопросам природоохранной деятельности, экологии и транспорта. Песков утверждал, что Иванов ушёл в отставку по собственному желанию. В 2001–2007 годах Сергей Иванов был министром обороны, в 2011–2016 руководил администрацией президента. В 2007-м он считался основным конкурентом Дмитрия Медведева на выдвижение в президенты. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.02.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20851</t>
+  </si>
+  <si>
+    <t>Автомобили в России взлетят в цене ещё на 40% с 1 апреля из-за новых правил утильсбора. Частный ввоз машин из стран ЕАЭC приравняют к коммерческому, из-за чего исчезнут схемы дешёвой растаможки. Документ уже разработал Минпромторг. К примеру, внедорожник Lync&amp;Co 900, который сейчас стоит 6,6 млн рублей, подорожает сразу на 1,4 млн. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.02.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20850</t>
+  </si>
+  <si>
+    <t>❗️ Мужчина пытался заманить ребенка в фургон возле школы №154 в Самаре Инцидент произошел днем 12 февраля в сквере Солнечная Поляна, рядом со школой №154 в Промышленном районе . К 9-летней девочке подошел незнакомец в черной балаклаве, из-под которой были видны только серо-зеленые глаза. Он предложил ребенку поиграть — для этого нужно было пройти в тонированный фургон без номеров, припаркованный неподалеку . Девочка не растерялась. Она отказалась и подошла к подруге. Тогда мужчина начал их преследовать. Дети побежали и бросились за помощью к незнакомой женщине — увидев это, злоумышленник скрылся, сообщает «63ру». Приметы мужчины: — Серо-зеленые глаза — Серая куртка, черные штаны, горные ботинки Если вы видели подозрительного человека или располагаете информацией — звоните 102 или 112. ✍️63.ru ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.02.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20849</t>
+  </si>
+  <si>
+    <t>❗️👍🏻 Telegram заблокировал более 230 тыс. каналов и групп за сутки за нарушение правил, что стало рекордом с конца января, сообщают эксперты. С начала года общее число заблокированных пабликов превысило 7,2 млн. Ждём потепления? ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.02.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20848</t>
+  </si>
+  <si>
+    <t>❄️🌨 Снегопад ожидается в Самарской области Он накроет регион уже сегодня. ⚠️ В МЧС России объявили жёлтый уровень опасности и рекомендуют быть осторожнее на дорогах. live450media ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.02.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20847</t>
+  </si>
+  <si>
+    <t>🤐Россиян будут увольнять за ворчание на работе, предупреждают юристы Такое поведение может быть расценено как подрыв деятельности компании, поскольку проявления недовольства отвлекают коллег от работы и нарушают трудовую дисциплину Сначала сотруднику могут сделать замечание, затем объявить выговор, а в дальнейшем — уволить ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.02.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20846</t>
+  </si>
+  <si>
+    <t>16.02.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20845</t>
+  </si>
+  <si>
+    <t>❗️Плата за проезд по обходу Тольятти изменится С 1 марта 2026 года изменится стоимость проезда по обходу Тольятти. Увеличение составит от 10 до 160 рублей – в зависимости от того, на какой машине вы едете и какой участок проезжаете. Давайте разберём по категориям 👇 1️⃣ Легковые автомобили (категория I): 🔸 Зеленовка → ОЭЗ Тольятти (оба направления): 140 руб. (было 130 руб.) 🔸 Троицкое → ОЭЗ Тольятти (оба направления): 210 руб. (было 190 руб.) 🔸 Троицкое → Зеленовка (оба направления): 320 руб. (было 300 руб.) 2️⃣ Малотоннажный транспорт (категория II): 🔸 Зеленовка → ОЭЗ Тольятти (оба направления): 280 руб. (было 260 руб.) 🔸 Троицкое → ОЭЗ Тольятти (оба направления): 420 руб. (было 380 руб.) 🔸 Троицкое → Зеленовка (оба направления): 650 руб. (было 600 руб.) 3️⃣ Средний грузовой транспорт (категория III): 🔸 Зеленовка → ОЭЗ Тольятти (оба направления): 570 руб. (было 520 руб.) 🔸 Троицкое → ОЭЗ Тольятти (оба направления): 840 руб. (было 760 руб.) 🔸 Троицкое → Зеленовка (оба направления): 1 300 руб. (было 1 200 руб.) 4️⃣ Большегрузный транспорт (категория IV): 🔸 Зеленовка → ОЭЗ Тольятти (оба направления): 860 руб. (было 780 руб.) 🔸 Троицкое → ОЭЗ Тольятти (оба направления): 1 260 руб. (было 1 150 руб.) 🔸 Троицкое → Зеленовка (оба направления): 1 960 руб. (было 1 800 руб.) Ежегодная индексация – стандартная практика для всех платных дорог. На изменение влияют инфляция и увеличение расходов на содержание трассы, сообщили представители «Обход Тольятти». ✍️Обход Тольятти ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.02.26 04:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20842</t>
+  </si>
+  <si>
+    <t>🤷‍♂️Жительце Самары вместе с доставкой продуктов принесли пакеты с мусором. Жительница Самары Екатерина рассказала «Осторожно, новости», что 12 февраля сделала заказ в «Ленте». По словам женщины, помимо продуктов, курьер привез пакет с мусором. «Получается, что они могут возить продукты питания вместе с мусором и им ничего за это не будет! Понятно, что это личный мусор курьера в пакете Ленты, потому что там использованный подгузник, но ответственность магазина какая-то должна же быть», — пожаловалась покупательница. При этом в поддержке Екатерине заявили, что «доставить заказ в таком состоянии курьер не мог, так как является проверенным сотрудником», а услуги оказаны корректно. После жалобы женщине предоставили скидку 20% на следующий заказ. 📸Осторожно, новости ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.02.26 03:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20841</t>
+  </si>
+  <si>
+    <t>Россиянин устал искать работу и... сел в ТЮРЬМУ. Житель Башкортостана специально пообещал взорвать аэропорт Уфы, чтобы его задержали. Оказалось, мужчина решился на этот шаг после безуспешных попыток найти работу и снять себе жилье 😳 Рынок труда его сломал, так что СИЗО с трехразовым питанием и местом для сна показалось отличным вариантом. Правда, теперь жертва HR-ов проведет три года в колонии. Все, что нужно знать о найме в 2026 году… ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.02.26 18:25</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20840</t>
+  </si>
+  <si>
+    <t>🏡 Льготная аренда жилья может появиться в России. В Госдуме предложили вернуть систему доходных домов, чтобы помочь многодетным семьям. Благодаря ей россияне смогут снимать квартиры по цене ниже рынка и прописываться в них с правом наследования. По мнению депутатов, доходные дома должны стать альтернативой ипотеке, которая поможет решить жилищный вопрос. Что думаете? ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.02.26 18:17</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20830</t>
+  </si>
+  <si>
+    <t>Узбекистан заменит любую страну для отпуска — в сети сравнили местные локации с мировыми достопримечательностями. — Magic City вместо Диснейленда; — Magic Safari вместо поездки в Африку; — Aya Project не хуже, чем в Дубае; — Океанариум с черепахами и любой рыбой; — Umbrella Street как в Испании; — Мечеть Минор вместо Абу-Даби; — Бухара вместо Египта; — Базар как в Турции; — Регистан вместо Тадж-Махала. При этом посещение этих мест обойдётся в разы дешевле, чем если бы вы летали в каждую страну по отдельности. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.02.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20829</t>
+  </si>
+  <si>
+    <t>❗Прием заявлений в первый класс стартует в Самарской области 1 апреля в 15:00 В 2026 году изменено время подачи заявления для приема детей в первые классы. Его сдвинули с 09:00 на 15:00. Первая волна приема стартует 1 апреля в 15:00, она продлится до 30 июня. Вторая волна зачисления запланирована с 6 июля до 5 сентября. Подать заявления можно тремя способами: в электронном виде на Госуслугах, лично в школе либо через оператора почты заказным письмом. В новом учебном году 654 школы откроют прием в первые классы. Прогнозируемая численность первоклассников составляет 31753 человека. КП Самара</t>
+  </si>
+  <si>
+    <t>15.02.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20828</t>
+  </si>
+  <si>
+    <t>РПЦ запретила россиянам молиться о повышении зарплаты и покупке дома или машины. «На такие просьбы небо не отвечает», — сообщил патриарх Кирилл. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.02.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20827</t>
+  </si>
+  <si>
+    <t>Завтра в Самарской области будет шторм! Днем 16.02.2026 местами в Самарской области ожидается сильный ветер, порывы 17-22 м/с, местами метель, при видимости 1-2 км, гололед, на дорогах гололедиц! 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.02.26 13:59</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20826</t>
+  </si>
+  <si>
+    <t>В Самарской области более 700 пар выбрали красивые даты июня 2026 года для свадьбы Традиционно особой популярностью пользуются так называемые красивые даты. На 26.06.2026 запланировали регистрацию около 450 пар, на 06.06.2026 уже подано 300 заявлений. Ближайшая запоминающаяся дата — 26.02.26. В этот день в регионе планируют зарегистрировать брак 20 пар. Также открыт прием заявлений на воскресные дни — 26.04.2026 и 26.07.2026, отметили в Комитете ЗАГС. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.02.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20825</t>
+  </si>
+  <si>
+    <t>Пожар на нефтяной скважине в Самарской области — пострадали четыре человека. По данным «Базы», ЧП произошло на нефтяной скважине в Нефтегорском районе. Пострадавших госпитализировали в местную ЦРБ — двое человек находятся в тяжёлом состоянии, остальные в состоянии средней степени тяжести. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>15.02.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20824</t>
+  </si>
+  <si>
+    <t>⛓️ Самым популярным преступлением в России стала кража В 2025 году её совершили почти 454 тысячи раз, что на 46 тысяч меньше, чем в 2024-м. На втором месте оказался грабёж, а за ним следуют факты умышленного причинения тяжкого вреда здоровью. Всего в прошлом году произошло около 1,8 миллиона преступлений 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.02.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20823</t>
+  </si>
+  <si>
+    <t>Вывешивание в подъезде списка должников по ЖКУ грозит управляющей компании штрафом, заявили в Госдуме Также запрещено публиковать данные на сайте. Управляющим компаниям, которые так поступают, грозит штраф до 300-700 тысяч рублей, при повторном несоблюдении закона — до 1-1,5 миллиона рублей. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.02.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20822</t>
+  </si>
+  <si>
+    <t>❗️Получение прав в автошколе станет ещё сложнее. Кандидатов в водители хотят обязать пересдавать теоретический экзамен после каждой заваленной «практики». На сдачу вождения дадут всего полгода. Законопроект почти доработали, в скором времени его передадут на согласование в правительство. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.02.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20821</t>
+  </si>
+  <si>
+    <t>На Бали пытаются прятаться преступники со всего мира, в том числе из России, заявили РИА Новости в Генпрокуратуре Индонезии. Туристический остров уже стал комфортным местом для беглецов, связанных с наркопреступностью и другим криминалом. Власти стараются с этим бороться. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.02.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20820</t>
+  </si>
+  <si>
+    <t>Огурцы в России подорожали до 700 рублей за килограмм — по данным «Базы», во всём виноваты холодная зима и Новый год. В среднем сейчас килограмм огурцов на рынках начинается от 500 рублей. И продавцы уверяют — это не предел, стоимость может вырасти ещё. «База» выяснила, что подорожание связано сразу с несколькими факторами. Главная причина — россияне смели все полки с огурцами в новогодние праздники. Фермеры говорят, что спрос был почти в 2,5 раза выше, чем год назад, и они попросту оказались к этому не готовы. Хотя новая посадка стартовала ещё в декабре, оперативно восстановить прежние оптовые объёмы после массовых продаж оказалось сложно. Одна из фермеров рассказала «Базе», что сейчас часть производителей делает ставку на розницу, чтобы компенсировать затраты. «Мы просто завышаем цену на розницу, чтобы компенсировать себе доход. Жить же как-то надо», — объясняют они. Во-вторых, суровая зима бьёт по кошельку фермеров — из-за холода тепловые пушки работают практически без остановки. Учитывая рост цен на электроэнергию, содержание теплиц стало значительно дороже. Кроме того, увеличились затраты на семена, удобрения и средства защиты от вредителей. Всё это напрямую повлияло на себестоимость. Тем временем взлетевшими ценниками заинтересовались антимонопольщики — ФАС проверит крупнейших производителей огурцов. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.02.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20819</t>
+  </si>
+  <si>
+    <t>С 1 марта отправлять письма в России станет дороже. «Почта России» повышает тарифы, теперь простое письмо подорожает с 33 до 48 рублей, заказное — с 76 до 97, письмо с объявленной ценностью — со 155 до 215 рублей. Минцифры одобрило индексацию ради «оздоровления» и стабилизации работы оператора. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.02.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20817</t>
+  </si>
+  <si>
+    <t>«Слово пацана» получит второй сезон — на это намекнул режиссёр Жора Крыжовников. Он опубликовал пост с цифрой «2» в стилистике сериала и отметил актёров проекта. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.02.26 18:14</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20816</t>
+  </si>
+  <si>
+    <t>🦠 Самарцам рассказали о самом распространенном штамме гриппа 🔴 Гонконгский грипп продолжает оставаться наиболее распространенным видом заболевания на территории России, одновременно фиксируется увеличение активности свиного гриппа H1N1 и ожидаемое повышение риска заражения вирусами группы B весной. 🔴 Согласно данным лабораторных исследований, проведенных федеральным органом надзора, преобладающим штаммом остается A(H3N2), известный как гонконгский грипп. Кроме того, ученые зафиксировали появление двойной мутации этого типа вируса, что привело к смене генетической линии, обозначенной как субклада К. ГТРК Самара ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.02.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20815</t>
+  </si>
+  <si>
+    <t>Владельцы iPhone и Android больше не могут войти на «Госуслуги» без MAX: при авторизации их перекидывает на страницу скачивания мессенджера, и только после этого приходит push-уведомление с кодом для входа. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.02.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20814</t>
+  </si>
+  <si>
+    <t>🤯 Россиянам запретили следить за тратами на услуги ЖКХ, продукты, а также знать средние зарплаты врачей, учителей и чиновников Росстат больше не будет публиковать и обновлять в своих сборниках 168 таблиц — большая часть из них про демографию, но там же есть данные о тратах россиян, зарплатах и мерах соцподдержки. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.02.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20813</t>
+  </si>
+  <si>
+    <t>🎅В Самаре более 4 тыс. спортсменов приняли участие в массовой гонке «Лыжня России» Соревнования прошли по всей стране в 44-й раз. Они зародились еще в 1982 году и имели статус всесоюзных. Тогда дистанция составляла до 60 км. Сейчас забеги стали более короткими и комфортными, они рассчитаны на людей с разным уровнем подготовки. В этот раз юноши и девушки преодолели расстояние в 5 км, мужчины и женщины — 10 км. Совсем юным участникам подготовили трассу в 300 м, для некоторых малышей это были первые состязания в жизни. Всем, кто выбрал массовый заезд, предстояло проехать 3 км. Для тех, кто не участвовал в забегах, работали интерактивные площадки. Можно было размяться, потанцевать, поуправлять мини-дронами, раскрасить полотно, посвященное лыжне, и примерить национальные головные уборы. В этом году гонку посвятили Году единения народов России. Завершили мероприятие церемонией награждения победителей. ✍️ Самара-ГИС ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.02.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20812</t>
+  </si>
+  <si>
+    <t>🚗 Россиян предупредили о росте цен на автомобили до 40% с 1 апреля 2026 года 🔴В России вступают в силу новые правила начисления утилизационного сбора для автомобилей, ввозимых из стран ЕАЭС — Беларуси, Казахстана, Армении и Киргизии. Частников приравняют к дилерам, что исключит использование схем с занижением таможенной стоимости. 🔹 Как пояснили в Минпромторге, изменения направлены на борьбу с серыми схемами, когда при ввозе через страны ЕАЭС использовался таможенный приходный ордер вместо декларации, что позволяло платить меньше. Теперь такая возможность исчезнет. ГТРК Самара ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.02.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20807</t>
+  </si>
+  <si>
+    <t>Парни начали дарить своим возлюбленным по-настоящему дорогие подарки Что-то на богатом ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ</t>
+  </si>
+  <si>
+    <t>14.02.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20806</t>
+  </si>
+  <si>
+    <t>⚡️Экс-министр здравоохранения Самарской области Армен Бенян и бывшая глава ГКУ СО "Самарафармация" Алевтина Игнатова предстанут перед судом по обвинению в злоупотреблении должностными полномочиями. Дело связано с тендерами на закупку медоборудования и расходников в рамках нацпроекта "Здравоохранение". Беняну ранее была избрана мера пресечения в виде подписки о невыезде. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ</t>
+  </si>
+  <si>
+    <t>14.02.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20805</t>
+  </si>
+  <si>
+    <t>❗️МВД Татарстана потребовало заблокировать вообще все мессенджеры и оставить только отечественный Глава по борьбе с киберпреступностью предложил такой план: Если запретить веб-сервисы и ограничить работу мессенджеров, оставить только MAX — проблема IT-преступлений во многом будет решена Также он пожаловался, что у россиян есть средства обхода блокировок, которые помогают получать доступ к заблокированным сервисам, и призвал срочно их заблокировать ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ</t>
+  </si>
+  <si>
+    <t>14.02.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20804</t>
+  </si>
+  <si>
+    <t>💍В России предложили создать свой сервис для знакомств на «Госуслугах» О необходимости запуска сервиса для знакомств с целью создания семьи заявили в Общественной палате РФ. По словам экспертов, подобные запросы поступают от молодых людей, ориентированных именно на создание собственной ячейки общества. При этом к модерации сервиса предлагается привлечь жён участников СВО: Мне кажется, что в модерации могли бы принять участие и жены участников СВО, потому что они знают, с какими проблемами сталкиваются ребята, вернувшиеся из зоны боевых действий, какие психологические проблемы, как нужно выстраивать отношения — заявили в ОП. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.02.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20803</t>
+  </si>
+  <si>
+    <t>❗️ Мужики, осторожнее: сегодня активизировались мошенницы, которые делают рассылку в честь 14 февраля Будьте осторожны и не ведитесь на это — можно потерять свои деньги ☝️ ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.02.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20802</t>
+  </si>
+  <si>
+    <t>Что это? Кажется, вокруг все стали чуточку влюбленнее и добрее. Конечно, ведь сегодня День святого Валентина. Не важно, отмечаешь ты этот праздник один или со второй половинкой, бот поздравит тебя в любом случае. Пиши в комментариях «поздравь меня» и он пришлет тебе валентинку. Подписывайся на Drivee, здесь много крутого контента💚 Реклама. ООО "ИН14". ИНН 1435308804. erid: 2W5zFHTGdgd</t>
+  </si>
+  <si>
+    <t>14.02.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20799</t>
+  </si>
+  <si>
+    <t>АВТОВАЗ привез на выставку в Саудовскую Аравию LADA Vesta и Niva Legend. Последней особенно заинтересовались местные чиновники: внедорожник с большим клиренсом и бездорожья не боится, и запчасти дешевые. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20798</t>
+  </si>
+  <si>
+    <t>🥶 Сегодня в Самарской области прогнозируют гололед Объявили желтый уровень опасности, сообщили в Приволжском УГМС. МЧС России призывает жителей региона: 🟢избегать резких маневров на дороге, таких как обгон, перестроение и опережение; 🟢не ориентироваться на впереди идущие автомобили; 🟢выходить из дома заранее и не торопиться; 🟢не держать руки в карманах и не носить тяжелые сумки, чтобы избежать травм в случае падения. Будьте внимательны и осторожны на дорогах. ✍️Самара Гис ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.02.26 03:49</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20797</t>
+  </si>
+  <si>
+    <t>⚡️Секс — лучший подарок на 14 февраля, заявили ученые Начать День всех влюбленных с хорошего секса хотят 30% парочек, показало исследование Секс вошёл в топ-10 лучших подарков на праздник, обогнав даже материальные ценности При этом 11% опрошенных заявили, что и вовсе мечтают провести весь день в постели в партнером Деньги на подарок не тратим ✅ Подпишись на Женский чат Самара</t>
+  </si>
+  <si>
+    <t>13.02.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20796</t>
+  </si>
+  <si>
+    <t>Бедность передается генетически, — ученые. Эксперты утверждают, что если у ваших родственников есть «ген» депрессии, то вам будет сложнее получить образование, много зарабатывать и закрывать долги. Этот вывод был сделан после изучения добровольцев и их семей. Помимо депрессии, генетически передаются сопутствующие проблемы и склонность к нищете. Теперь ты знаешь, кого винить ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.02.26 17:49</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20795</t>
+  </si>
+  <si>
+    <t>В Совфеде допускают полную блокировку Telegram в России. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20794</t>
+  </si>
+  <si>
+    <t>ДИСКОРД — РЕАЛЬНО В С Ё? Мессенджер перестал работать у юзеров со ВСЕЙ РОССИИ, а VPN и обходы НЕ СПАСАЮТ Проблемы у всех разные: кто не может подключиться к звонку, кто-то не может писать сообщения, а у некоторых пользователей не получается даже просто войти в прогу 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.02.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20793</t>
+  </si>
+  <si>
+    <t>Шоу "Что было дальше?" начнут снимать в Казахстане после депортации Нурлана Сабурова из России Команда ЧБД начала рассматривать возможность релокации еще в 2023 году, сняв пробный выпуск с рэпером Скриптонитом и стримером Зубаревым. Депортация Сабурова стала последним аргументом для принятия решения. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.02.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20792</t>
+  </si>
+  <si>
+    <t>😢 ТЕЛЕГРАМ ХОТЯТ ЗАБЛОКИРОВАТЬ! Призываем подписаться на канал "63 регион" в Макс 👉 https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>13.02.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20791</t>
+  </si>
+  <si>
+    <t>💬 Набиуллина объяснила рост цен влиянием НДС. Глава Центробанка заявила, что скачок цен в начале года связан с повышением НДС, а основной пик пришёлся на первые две недели января. При этом ускорение инфляции в январе, по её словам, носило разовый характер. В ЦБ рассчитывают, что во втором полугодии устойчивая инфляция будет около 4%. Рубль остаётся стабильным, а решение по дальнейшему снижению ключевой ставки будет приниматься на ближайших заседаниях. Отдельно глава ЦБ отметила ситуацию на рынке жилья, в 2025 году цены выросли на 8,7%, что выше инфляции ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.02.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20790</t>
+  </si>
+  <si>
+    <t>😳Wildberries сделал корзину платной: теперь количество товаров, которые можно добавить, ограничено, а чтобы увеличить лимит в два раза, нужно оформить подписку за 199 рублей. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.02.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20789</t>
+  </si>
+  <si>
+    <t>⚡️ЦБ снизил ключевую ставку до 15,5% с 16% годовых.</t>
+  </si>
+  <si>
+    <t>13.02.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20788</t>
+  </si>
+  <si>
+    <t>Apple продлила права на действие в России как минимум восьми товарных знаков до 2036 года. Среди них, помимо самого лого, например, Mac Pro и iPod. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.02.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20787</t>
+  </si>
+  <si>
+    <t>🚔 В Самарской области проходят широкомасштабные профилактические мероприятия На территории региона проводятся комплексные профилактические мероприятия, направленные на повышение уровня безопасности дорожного движения. 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>13.02.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20786</t>
+  </si>
+  <si>
+    <t>13.02.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20785</t>
+  </si>
+  <si>
+    <t>13.02.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20778</t>
+  </si>
+  <si>
+    <t>В преддверии самого романтичного праздника, мы решили напомнить тебе как важно любить себя. Держи наши крутые валентинки и не забудь поделиться ими с другом. А за что ты сегодня любишь себя? Пиши в комментариях. Подписывайся на Drivee, здесь много крутого контента 💚 Реклама. ООО "ИН14". ИНН 1435308804. erid: 2W5zFG7qo6h</t>
+  </si>
+  <si>
+    <t>13.02.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20777</t>
+  </si>
+  <si>
+    <t>Поляк отопил дом...пончиками, потому что так оказалось выгоднее, чем дровами. По его подсчётам, один пончик содержит ~440 ккал, значит 133 пончика — это примерно 10 кг продукта с теплотворной способностью примерно 18,5 МДж/кг — почти столько же, сколько у древесных брикетов. Поскольку и жир, и сахар при сгорании выделяют большое количество тепла, чел смог поднять температуру в доме с 14°C до 22°C, а тепло продержалось почти 5 часов. При этом 10 кг пончиков обошлись ему в 12 злотых, а такое же количество дров обойдётся в 19 злотых. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.02.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20776</t>
+  </si>
+  <si>
+    <t>HAVAL за полцены от 1 078 000₽ Распродажа в Самаре 🏃‍♂️ Скидки -45% на новые HAVAL 2025 года 🚗 Наши цены сейчас Haval Jolion всего 1 078 000₽ вместо 1 890 000₽ Haval M6 — 1 140 000 ₽ (экономия 850 000₽!) Haval F7 — 1 696 000₽ (скидка 1 314 000₽) Haval H5 и Haval Dargo — цены снижены на 600 000–900 000₽ ❤️ Подарки от салона: + КАСКО в подарок (экономия до 90 000₽) + 300 литров бензина — ваш запас на 3 месяца! + 3 платежа по кредиту — бесплатно (от 7 605₽/мес) + Trade-in по цене выше рынка ✨ Подарите себе и близким свободу передвижения, комфорт и безопасность. Оставляйте заявку или звоните сейчас +78462551071 Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "ТБанк",ПАО СК "Росгосстрах". #реклама havalavto-163.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.02.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20775</t>
+  </si>
+  <si>
+    <t>UPD: Отбой опасности атаки БПЛА в Самарской области — МЧС. ⚡️ В Самарской области объявлена угроза атаки БПЛА. Телефон экстренных служб: 112 ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.02.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20774</t>
+  </si>
+  <si>
+    <t>🥹 Малыша с редким сочетанием пороков сердца спасли самарские кардиохирурги Он родился недоношенным и весил всего 1580 граммов, у него была задержка внутриутробного развития и редкое сочетание двух тяжелых пороков сердца. По словам самарских врачей, за 20 лет работы это всего третий подобный случай. Когда малышу было два месяца, он пережил первую сложную операцию. Это помогло стабилизировать состояние маленького пациента, и ребенок наконец смог набрать около 400 граммов. Однако тяжелая сердечная недостаточность сохранялась. Через месяц врачи провели вторую операцию и полностью восстановили анатомию сердца. Через 13 дней малыша уже отправили домой. Врачи продолжают наблюдать маленького пациента, а ребенок растет, прибавляет в весе, и сердечко его больше не беспокоит. Будь здоров, малыш! ❤️ КП Самара ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>13.02.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20773</t>
+  </si>
+  <si>
+    <t>14 февраля — день, когда все по парам ❤️ Вот и наш сыр однажды понял… что ему не хватает колбасы 😏 Так появился колбасно-сырный борт. И да — он есть только у нас в Папа Джонс, самый уникальный. Идеальный сюрприз для твоей половинки, потому что это буквально союз двух вкусов, созданных друг для друга 🍕 Успей попробовать новинку первым! Точно влюбишься ❤️‍🔥 Реклама. О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.02.26 03:25</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20772</t>
+  </si>
+  <si>
+    <t>Объявлен отбой опасности атаки БПЛА в Самарской области. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>13.02.26 03:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20771</t>
+  </si>
+  <si>
+    <t>В Самарской области объявлена опасность атаки БПЛА! Будьте бдительны! Тел. 112. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>12.02.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20770</t>
+  </si>
+  <si>
+    <t>🫠 В Самарской области борются с заносами на дорогах В Самарской области дорожные службы продолжают бороться с последствиями снегопада. Спецмашины расчищают региональные трассы, сообщают в областном минтрансе. - В настоящий момент, когда природа взяла паузу между снегопадами, специалисты активно заняты выполнением плановых задач на участках, подверженных снежным заносам. Они используют специализированную технику для расчистки обочин и прилегающих территорий, что позволяет предотвратить выход снега на проезжую часть в случае усиления ветра и метели, - отметили в сообщении. Всего на региональных дорогах задействовано до 360 единиц техники, в том числе 93 комбинированных дорожных машин. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>12.02.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20769</t>
+  </si>
+  <si>
+    <t>25 млрд рублей выделят на обновление самарской энергосистемы. Летом заменят старые кабели, затем реконструируют подстанцию «Станкозаводская» и модернизируют подстанцию «Южный Город». ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА «63 РЕГИОН» В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>12.02.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20767</t>
+  </si>
+  <si>
+    <t>Россияне жалуются на блокировки Apple ID из-за совпадения имён с людьми под санкциями Минимум 10 тысяч пользователей из России могут столкнуться с потерей доступа к своим аккаунтам. По словам владельцев iPhone, компания начала массово запрашивать подтверждение личности — без фото паспорта невозможно совершать покупки в App Store. Проблемы на этом не заканчиваются: у части людей пропал доступ к играм в Game Center, не открывается фотогалерея в iCloud, а некоторые и вовсе не могут пользоваться своими аккаунтами. Сейчас пользователи пытаются отвязать устройства, чтобы создать новые Apple ID. Предположительно, блокировки связаны с автоматической проверкой данных по санкционным спискам США и ЕС. Под ограничения попадают аккаунты, где имя и фамилия совпадают с данными лиц из санкционных баз, даже если это просто тёзки, пишет Mash. Предупреди владельца iPhone ➡️ 📸Mash ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ НА 63 РЕГИОН В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>12.02.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20766</t>
+  </si>
+  <si>
+    <t>Сон с кошками усиливает иммунитет, сообщили в Минздраве Также постоянные игры, ласки и объятия с питомцами благоприятно влияют на нервную и сердечно-сосудистую системы, тем самым помогая выработке гормонов счастья и снижая риск некоторых заболеваний Теперь спим только с пушистыми ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>12.02.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20765</t>
+  </si>
+  <si>
+    <t>‼️ТЕЛЕГРАМ БЛОКИРУЮТ ! Срочно просим подписаться на канал 63 Регион в Макс 👉 https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>12.02.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20764</t>
+  </si>
+  <si>
+    <t>Из-за замедления Telegram туризм в России может оказаться в цифровой изоляции Представители туротрасли назвали внедряемые последствия ограничения работы мессенджера критическими для отрасли: ограничение работы мессенджера наносит удар по безопасности туристов и доходам бизнеса. После того, как в России ограничили WhatsApp, туроператоры перебрались в Telegram, создав там крупные каналы и наладив взаимосвязь с туристами. Теперь система под серьёзной угрозой, в которой страдают обе стороны. Иностранцы начнут бояться ехать в "страну цифрового детокса". Зарегистрироваться в национальных российских мессенджерах на зарубежные номера сложно и не все этого хотят, а привычные зарубежным туристам сервисы блокируются. Россия теряет привлекательность не только для Запада, но и, что в разы важнее, для гостей с Ближнего Востока и Юго-Восточной Азии. Telegram остаётся для РФ туристов за рубежом главным каналом экстренной информации. Здесь публикуются предупреждения МИД, Росавиации, отчёты оперштабов и данные о задержках рейсов. Без оперативного доступа туристы останутся в информационном вакууме, могут возникнуть проблемы с вылетом и пр. Telegram для туркомпаний прямо сейчас - это витрина и инструмент продаж. У некоторых туроператоров через мессенджер идет до 10% прямых бронирований. Подборки отелей, фото и видео для клиентов, запросивших отчёт для выбора поездки, теперь грузятся часами. В Ассоциацию туроператоров уже поступили сотни жалоб от турагентов. - Блокировать один из последних каналов коммуникации - значит намеренно демотивировать иностранцев ехать в Россию, - заявил вице-президент Ассоциации туроператоров Артур Мурадян. Об этом сообщает канал «Вечерний Телеграмъ». ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>12.02.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20763</t>
+  </si>
+  <si>
+    <t>Зимняя Олимпиада-2026 без русских выглядит как-то так: — Американец Андрей Торгашев обходит канадца Степана Гоголева; — Идущий на 5-м Пётр Гуменник караулит Кирилла Маршака; — На 8-м месте идет латыш Денис Васильев, который вот-вот догонит американца Максима Наумова. 😂😂😂 ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>12.02.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20762</t>
+  </si>
+  <si>
+    <t>99% мужчин думают что готовить вкусно сложно и долго‼️ Но канал Батя Готовит рушит этот шаблон БАТЯ ГОТОВИТ — ЭТО: • Сочные рецепты, от которых урчит желудок • Мясо с коркой, бургеры, шашлык, домашняя классика • Минимум слов — максимум вкуса • Секреты, которые реально работают • Готовка по-мужски, без лишних движений 👉 Батя готовит 👈 — все быстро и вкусно. P.S: каждую неделю разыгрываем кухонные наборы и жирные призы среди самых активных подписчиков 🔥🍖 https://t.me/+8nMM_CEIecw2NzQ0 Реклама. О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.02.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20761</t>
+  </si>
+  <si>
+    <t>❗️🙄 Россиян с зарплатой до 100 тысяч рублей в месяц теперь относят к классу малоимущих. В сети появилась шкала статусов граждан по доходам. По версии авторов из Москвы, за чертой бедности живут большинство граждан. 😢Как то грустно становится от такой градации. ‼️ТЕЛЕГРАМ БЛОКИРУЮТ ПОДПИШИСЬ В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>12.02.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20760</t>
+  </si>
+  <si>
+    <t>😨 Долга «Крыльев» судьям в 36 млн никогда не существовало? Как сообщает «Спорт-Экспресс», расследование по «судейскому» и «агентскому» уголовным делам в ПФК «Крылья Советов» прекратили из-за отсутствия состава преступления. Ранее следователи проводили обыски у футбольных агентов и их сотрудников, футболистов самарской команды вызывали на допросы, но не смогли найти ничего противоправного. Проверка финансово-хозяйственной деятельности клуба завершена. Утверждение о долге перед судьями в 36 млн рублей оказалось ложным. Остается вопрос - кто же намутил воду до уголовного дела? КП Самара ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ</t>
+  </si>
+  <si>
+    <t>12.02.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20759</t>
+  </si>
+  <si>
+    <t>Удача ближе, чем кажется! ⚡️ Современная техника — в новом розыгрыше от магазинов ПОБЕДА! 🎁 🏆 Ручной пылесос — для чистоты без лишних усилий 🏆 Наушники Samsung — любимый звук всегда с собой 🏆 Термопот — для горячих пауз в любое время 🏆 Электрическая шашлычница — для вкусных домашних вечеров Чтобы участвовать, достаточно подписаться на канал ПОБЕДА и написать в комментариях, какой приз вам нужен больше всего. 💬 ❗️ Комментарии пишите под постом с розыгрышем, его можно найти в закрепе канала. Итоги будут подведены уже 16 февраля — вдруг это ваш день? 🍀</t>
+  </si>
+  <si>
+    <t>12.02.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20758</t>
+  </si>
+  <si>
+    <t>🤔78% врачей государственных клиник признались, что приписывают пациентам фиктивные услуги ради выполнения KPI и получения премий. По данным опроса, почти половина медиков оформляет несуществующие приёмы, 16% добавляют в документы лишние осмотры и анализы, а ещё 6% завышают тяжесть диагноза или меняют его в отчётности. ‼️СРОЧНО ПОДПИШИТЕСЬ НА 63 РЕГИОН В МАКС max.ru/reg063</t>
+  </si>
+  <si>
+    <t>11.02.26 19:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20757</t>
+  </si>
+  <si>
+    <t>Путин дал поручения в сфере семейной и демографической политики. 🔹Создать рабочую группу по вопросам популяризации традиционных ценностей. 🔹Рассмотреть возможность погашения ипотеки для многодетных семей на сумму до 450 тысяч рублей. 🔹Изучить и расширить опыт внедрения мер поддержки семей работников с детьми. 🔹Создать мобильное приложение для информирования о мерах поддержки семей с детьми в России. 🔹Подготовить предложения по развитию льготной аренды жилья для семей с детьми без собственной жилплощади. ‼️СРОЧНО ПОДПИШИТЕСЬ НА 63 РЕГИОН В МАКС max.ru/reg063</t>
+  </si>
+  <si>
+    <t>11.02.26 18:53</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20756</t>
+  </si>
+  <si>
+    <t>🚗 В Самарской области выросли цены на подержанные авто Средняя стоимость «бэушки» в регионе в январе 2026 года достигла 1,13 млн рублей (+1% за месяц). 📉 Но есть и модели, которые подешевели: - Renault Logan - до 761 тыс. ₽ (-10,5%) - BMW X5 - до 6,74 млн ₽ (-9,9%) - BMW 3er - до 2,3 млн ₽ (-8,9%) - Lifan X60 - до 446 тыс. ₽ (-8%) Кто присматривает авто - есть варианты 👀 КП Самара 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>11.02.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20755</t>
+  </si>
+  <si>
+    <t>11.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20754</t>
+  </si>
+  <si>
+    <t>Роскомнадзор полностью заблокировал WhatsApp в России. Домен мессенджера пропал из базы DNS-серверов Роскомнадзора — точно так же вчера оттуда исчез домен YouTube. Как пишут СМИ, теперь на видеохостинг и в мессенджер нельзя будет зайти без VPN — сетевое оборудование не сможет связать адреса сайтов с его IP и выдаст ошибку. *Принадлежит компании Meta, которая признана экстремистской и запрещена в РФ. ‼️СРОЧНО ПОДПИШИТЕСЬ НА 63 РЕГИОН В МАКС max.ru/reg063</t>
+  </si>
+  <si>
+    <t>11.02.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20752</t>
+  </si>
+  <si>
+    <t>Депутаты «Единой России» заблокировали требование депутатов других партий потребовать от Минцифры объяснить причину замедления Telegram Группа из 17 депутатов, в числе которых представители КПРФ, внесли проект поручения Комитету по информационной политике, чтобы тот потребовал от Минцифры объяснений. Против поручения проголосовали 102 из 103 депутатов «Единой России», и проект не прошел. Всего на заседании Госдумы проголосовали только 40% депутатов. ‼️СРОЧНО ПОДПИШИТЕСЬ НА 63 РЕГИОН В МАКС max.ru/reg063</t>
+  </si>
+  <si>
+    <t>11.02.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20751</t>
+  </si>
+  <si>
+    <t>⚡️WhatsApp* окончательно заблокирован в России. Домен WhatsApp* удалили из DNS-серверов Роскомнадзора. Ранее аналогично поступили с доменом YouTube. *Принадлежит Meta, признана экстремистской и запрещена в РФ. 🕹КиберТопор — Подписаться</t>
+  </si>
+  <si>
+    <t>11.02.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20750</t>
+  </si>
+  <si>
+    <t>⚡️Депутаты проголосовали за блокировку Telegram, — СМИ. 102 депутата отдали голос за замедление мессенджера, 77 против. «Видимо, судьба Telegram предрешена», — заявил один из депутатов. ‼️ СРОЧНО ПОДПИШИТЕСЬ НА 63 РЕГИОН В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>11.02.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20749</t>
+  </si>
+  <si>
+    <t>🪖 Telegram незаменим на СВО. Об этом заявил российский боец Платон Маматов. Он отметил, что альтернатив мессенджеру нет: фронтовая связь обеспечивается именно через него. С помощью Telegram военные обмениваются данными разведки, осуществляется эвакуация раненых и координация между подразделениями. Также его используют для контроля результатов и обеспечения огневого поражения целей. Военный подчеркнул, что радиосвязь — побочный инструмент. Через неё можно передавать только несекретную информацию ‼️СРОЧНО ПОДПИШИТЕСЬ НА 63 РЕГИОН В МАКС https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>11.02.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20748</t>
+  </si>
+  <si>
+    <t>❗️В Госдуме жестко разнесли замедление Telegram и назвали РКН «идиотами» и «мерзавцами» Кто замедляет Telegram? Отправляйтесь на передовую, у людей единственная возможность общаться с близкими. Вы что делаете, идиоты? Я называю вещи своими именами. Идиоты! Давайте каждый будет сам выбирать, где удобно общаться. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.02.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20744</t>
+  </si>
+  <si>
+    <t>Россияне побежали в православную соцсеть «Елицы» после замедления Telegram. После вчерашних новостей о новых ограничениях мессенджера, многие решили смириться и завести аккаунт на богоугодной платформе. Лента быстро превратилась в полотно мемов про блокировки с шуточными молитвами. Пользователи также задают вопросы о молодежной игре Roblox и просят помочь с обходом ограничений. 🙏Надеемся, что РКН хотя бы «Елицы» не будет трогать ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.02.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20743</t>
+  </si>
+  <si>
+    <t>😨Недавно купили колбасу «Дубки». Внутри обнаружили кусок бахилы. Колбаса приобреталась в Новокуйбышевске, в гипермаркете «Магнит» на Дзержинского, 1. - пишет подписчик. Свои новости присылайте сюда @nvkb63_bot 👉Подписаться на НОВОКУЙБЫШЕВСК</t>
+  </si>
+  <si>
+    <t>11.02.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20739</t>
+  </si>
+  <si>
+    <t>Рассрочка 0%: для него, для нее, для них    С 1 февраля по 31 марта 2026 в ЖК «Ласточка» действует программа «Рассрочка 0 % на 12 месяцев» — возможность приобрести квартиру без переплат. Программа приурочена к трём тёплым праздникам: 14 февраля, 23 февраля и 8 марта.  И создана для каждого: для неё — чтобы воплотить в реальность мечту об уютном доме; для него — чтобы сделать взвешенную инвестицию в будущее; для семей — чтобы обрести пространство для счастья и роста новых поколений.     Предложение распространяется на все квартиры в проекте: более 20 планировочных решений под разный ритм жизни и потребности. Условия программы просты: в течение первых 11 месяцев вы вносите минимальный ежемесячный платёж в размере 50 000 рублей, а на 12‑й месяц производите окончательный расчёт — оплачиваете остаток стоимости квартиры. Первоначальный взнос 30% от стоимости выбранного объекта.   Главное преимущество — полное отсутствие переплаты: вы платите исключительно стоимость жилья, без скрытых процентов и комиссий. И это возможность дождаться появления более выгодных условий по ипотеке. Подробности на сайте. Приобрести квартиру мечты помогут менеджеры проекта.  Уточняйте подробности по телефону  8(846)275-25-25 или оставляйте заявку на сайте для консультации. ТГ- канал проекта https://t.me/gklastochka   Реклама. Застройщик ООО «СЗ «Каскад Девелопмент». ИНН 6316285177 erid: 2VtzqvVU7by Проектная декларация размещена на сайте НАШ.ДОМ.РФ.</t>
+  </si>
+  <si>
+    <t>11.02.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20738</t>
+  </si>
+  <si>
+    <t>Греф предложил платить госслужащим столько, чтобы они вели «не нищенскую жизнь». Глава Сбера предложил провести реформу доходов госслужащих, чтобы они получали «нормальную зарплату». 💬 «Люди должны получать достаточно, чтобы вести элементарно не нищенский образ жизни. Ладно, богатые люди приходят на госслужбу — у них есть какой-то запас, а очень много, у которых нет этих запасов», — сказал Герман Греф. Он также отметил, что у работников в госслужбе много льгот, которые, по его мнению, не нужны. 💬 «Они что, больные, инвалиды? Им не льготы, им деньги нужны. Нужно просто-напросто платить нормальную зарплату», — считает глава Сбера. Газета.ру ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.02.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20736</t>
+  </si>
+  <si>
+    <t>17-летний студент убил охранника и ранил 2 человек во время теракта в анапском техникуме. Что известно о стрельбе Студент ворвался в здание техникума в Анапе с охотничьим ружьем и разгрузкой с боеприпасами. В результате теракта погиб охранник, вышедший к нападавшему, еще двое пострадавших госпитализированы, сообщил губернатор региона Вениамин Кондратьев. Что еще известно о стрелке к этому часу: — Семья студента часто меняла место жительства, в 2010-х они переехали в Краснодарский край; — Парень учился на автомеханика, и у него были проблемы с оценками, пишут СМИ; — 17-летний подросток пришел в колледж с охотничьим ружьем; — Росгвардия оперативно задержала нападавшего на выходе из учебного заведения. Стрелок действовал в одиночку; — О мотивах подростка и о том, откуда он взял охотничье ружье, информации пока нет. 📸Readovka ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.02.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20735</t>
+  </si>
+  <si>
+    <t>❗️14 февраля — это праздник для эскортниц, заявили в Госдуме Депутат уверен, что этот день «не про любовь, а про гормональное влечение», потому что в русском понимании любовь имеет смысл, если она ведёт к созданию семьи, а 14 февраля — коммерческий день, где о семье даже не идёт речь Также он уверен, что этот праздник поддерживается «иноагентами и ЛГБТ-экстремистами», и его нужно запретить ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.02.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20733</t>
+  </si>
+  <si>
+    <t>❗️Огурцы в России стали дороже королевских креветок За кило огурцов в магазинах просят 589 рублей, а кило креветок продают по 579 рублей Переходим на морское меню ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.02.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20732</t>
+  </si>
+  <si>
+    <t>Тольяттинские интернет-провайдеры продолжают подвергаться DDoS-атакам. Из-за этого 11 февраля в городе вновь наблюдаются серьёзные проблемы с доступом в интернет. Напомним, атаки начались днём во вторник, 10 февраля. К вечеру специалистам удалось стабилизировать ситуацию. В компании «ИнфоЛада» сообщили, что DDoS-атаку удалось отразить в 23:03, после чего работоспособность услуг была восстановлена. Однако утром 11 февраля горожане снова начали жаловаться на плохой доступ к интернету. «На сетях компании фиксируется новая волна DDoS-атаки. Все специалисты продолжают работу, чтобы решить вопрос в кратчайшие сроки», — сообщила ИнфоЛада. Аналогичная информация появилась и в компании «Лада-Медиа». Утром там сообщили об успешном отражении атаки, однако позже ситуация вновь осложнилась. «На наших сетях, по независящим от нас причинам, фиксируется новая волна DDoS-атаки. Специалисты всех уровней продолжают работу, чтобы решить этот вопрос», — написали в компании. Провайдеры добавили, что о сроках полного восстановления сервиса сообщат дополнительно. Отметим, что с ночи в Тольятти также наблюдались проблемы с мобильным интернетом. В регионе объявлялась опасность атаки БПЛА. Около 11 часов дня режим был снят, после чего мобильный интернет начал работать в штатном режиме. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.02.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20731</t>
+  </si>
+  <si>
+    <t>⚡️Суд оштрафовал Telegram на 7 миллионов рублей за то, что мессенджер не удалил информацию с призывами к экстремистской деятельности. Чуть ранее сегодня Telegram оштрафовали на 3,8 миллиона - также за неудаление информации. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.02.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20730</t>
+  </si>
+  <si>
+    <t>Налог на выгул собак хотят ввести в России. Общественники предложили собирать деньги с собачников, чтобы на них обустраивать спецплощадки для выгула мохнатых, где они не будут мешать другим людям. Шкалу налога предложили сделать прогрессивной: чем крупнее или опаснее порода, тем больше нужно будет платить хозяину. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.02.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20726</t>
+  </si>
+  <si>
+    <t>Курт Кобейн был убит, и это не было самоубийство — именно такая версия сейчас активно форсится в сети Криминалист Брайан Бернетт пересмотрел материалы вскрытия и данные с места происшествия 1994 года — ряд деталей не совпадает с официальной версией смерти известного рок-музыканта, например: • Руки Кобейна на фото с места смерти выглядят слишком чистыми: при выстреле из дробовика обычно остаётся много крови и следов • На вскрытии нашли повреждения органов, которые больше похожи на последствия сильной передозировки и нехватки кислорода, а не на мгновенную смерть от выстрела • Гильза лежала в месте, куда она физически вряд ли могла отлететь при таком положении оружия • Набор с наркотиком был аккуратно разложен, шприцы закрыты: исследователи считают, что для человека в тяжёлом состоянии это выглядит неестественно • Кровь на нижней части одежды может указывать, что тело после смерти перемещали • В записке последние строки отличаются по почерку и стилю: есть версия, что их мог написать кто-то другой Отдельно всплыли старые теории заговора: ещё в 90-х часть фанатов и конспирологических медиа пыталась связать возможное убийство с Кортни Лав, но никаких официальных доказательств этому так и не появилось При этом ни полиция Сиэтла, ни офис судмедэксперта не увидели оснований для пересмотра дела 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.02.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20725</t>
+  </si>
+  <si>
+    <t>👁Госдума РФ приняла в первом чтении закон о создании реестра IMEI-номеров смартфонов При оформлении SIM-карты оператор будет указывать IMEI устройства, в котором она используется, и вносить эту информацию в единую базу, чтобы SIM-карта была закреплена за конкретным гаджетом. Выдача SIM-карты для использования в другом устройстве будет невозможна, если в базе указано, что она уже привязана, при этом предполагается, что постановка устройств на учёт будет происходить ещё на этапе ввоза в Россию. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.02.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20724</t>
+  </si>
+  <si>
+    <t>🔥 В Самаре машина вспыхнула и въехала в заправку: появились кадры. По информации источника: На территорию АЗС ОЛВИ по адресу, Волжское шоссе 5, в 7:59 на высокой скорости въехал автомобиль. Ещё до подъезда к станции транспортное средство взорвалось, после чего уже горящий автомобиль врезался в топливораздаточную колонку (ТРК). Благодаря быстрым, профессиональным действиям сотрудников АЗС ОЛВИ пожар был оперативно локализован средствами первичного тушения, а также вызваны экстренные службы. Пожарная служба и МЧС молниеносно отреагировали и быстро прибыли на АЗС ОЛВИ. Виновником происшествия оказался житель соседнего региона — Башкирии, 1998 года рождения. По предварительным данным, он намеренно пошёл на этот шаг. Причины, побудившие молодого человека к таким действиям, выясняют компетентные органы. ‼️Мы в Max | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20723</t>
+  </si>
+  <si>
+    <t>🎨 Ищем женщин и мужчин из Самары, которые бесплатно хотят попробовать себя в дизайне с нуля в любом возрасте. За 1,5 часа вы создадите свой первый дизайн-проект, узнаете основы композиции, цветовых сочетаний и работы с графическими элементами. Познакомитесь со студией и преподавателями, а также почувствуете себя настоящим дизайнером. Все материалы и инструменты уже ждут вас! Мастер-класс идеально подойдет, если: - вы мечтаете попробовать себя в дизайне, но не знаете, с чего начать; - хотите развить навыки для работы (графический дизайнер, SMM-специалист и др.); - желаете создать что-то уникальное для себя или в подарок близким; - ищете вдохновение для смены деятельности или превращения хобби в профессию. В нашей школе вы научитесь создавать дизайн с нуля вне зависимости от возраста и опыта. 📍пр. Ленина, 25а. Вы убедитесь, что занятия в школе дизайна - это чистый кайф, классная перезагрузка и отдых от рутины. Скорее записывайтесь по ссылке 👈 бесплатное пробное занятие и получите порцию новых впечатлений: https://mrqz.me/design-samara Реклама. Erid: 2VtzqwW8fJ3 ИП Асташкин С. А. ИНН 632144241528</t>
+  </si>
+  <si>
+    <t>11.02.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20722</t>
+  </si>
+  <si>
+    <t>Нурлана Сабурова проверят на спонсирование вооружённого конфликта, заявление уже подано в силовые органы Казахстана. Общественный активист потребовал расследовать возможную финансовую помощь бойцам «Легиона Вагнер Истра». Согласно законам Казахстана, за финансирование вооружённого конфликта грозит от 7 до 12 лет тюрьмы с конфискацией имущества. Заявитель заявил, что готов ответить за ложный донос, если обвинения не подтвердятся 🇷🇺 Мы в МАХ | ТЕЛЕГРАМ БЛОКИРУЮТ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.02.26 03:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20721</t>
+  </si>
+  <si>
+    <t>⚡️Жаль, что Telegram не выполняет законы РФ, — Песков. ТЕЛЕГРАМ ВСЁ! Срочно просим подписаться на канал 63 РЕГИОН в Макс 👉 https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>11.02.26 03:02</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20720</t>
+  </si>
+  <si>
+    <t>❗️Внимание: в Самарской области объявили угрозу атаки БПЛА. Срочно просим подписаться на канал 63 РЕГИОН в Макс 👉 https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>11.02.26 02:21</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20719</t>
+  </si>
+  <si>
+    <t>‼️ТЕЛЕГРАМ ВСЁ! Срочно просим подписаться на канал 63 РЕГИОН в Макс 👉 https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>10.02.26 18:27</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20718</t>
+  </si>
+  <si>
+    <t>10.02.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20717</t>
+  </si>
+  <si>
+    <t>Павел Дуров прокомментировал замедление Telegram в России Россия ограничивает доступ к Telegram, пытаясь заставить своих граждан перейти на контролируемое государством приложение, созданное для слежки и политической цензуры. 8 лет назад Иран пытался применить ту же стратегию — и потерпел неудачу. Он запретил Telegram под надуманными предлогами, пытаясь заставить людей перейти на государственную альтернативу. Несмотря на запрет, большинство иранцев до сих пор пользуются Telegram (обходя цензуру) и предпочитают его приложениям, подвергающимся слежке. Ограничение свободы граждан никогда не является правильным решением. Telegram выступает за свободу слова и конфиденциальность, несмотря на любое давление. ✍️ Pavel Durov ‼️ https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>10.02.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20716</t>
+  </si>
+  <si>
+    <t>😭 Пары могут начать массово расставаться сегодня — 10 февраля признано самым опасным днём для отношений Пик разрывов наступает за пару дней до 14 февраля. Причина — в циничности. Люди не хотят тратиться на свидания и подарки. При этом если после сегодняшнего дня партнёры не расстались, отношения считаются самыми серьёзными. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>10.02.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20715</t>
+  </si>
+  <si>
+    <t>В России готовы к запуску мобильной связи пятого поколения 5G. Один из операторов «Большой четвёрки» заявил, что уже подготовил соответствующее оборудование. Но финальное решение о запуске сети остаётся за государством: оно должно распределить частоты и выдать лицензии на 5G. Сеть LTE невозможно дальше развивать из-за ограничения ёмкости, поэтому вопрос о включении 5G становится краеугольным для обеспечения нормальной работы всей телекоммуникационной системы. Компания уже запустила масштабную рекламную кампанию по внедрению 5G. Конкретики пока мало, но известно, что у оператора уже готова инфраструктура для того, чтобы технология заработала хоть сегодня. Оператор даже показал отечественную базовую станцию 5G, которую разработала и испытала его дочерняя компания. Абонентам обещают «технологии нового поколения» и «новый уровень скорости» уже скоро. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>10.02.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20714</t>
+  </si>
+  <si>
+    <t>ФАС проверит тарифы на коммунальные услуги после массовых жалоб на двойное повышение платежей Антимонопольная служба запросила у поставщиков электричества, тепла, газа и воды экономическое обоснование расходов, из которых формируются тарифы ЖКХ. Служба напоминает, что с 1 января 2026 года базовая ставка НДС увеличилась на 2%, что должно повлечь корректировку стоимости коммунальных услуг, при этом без полного учета повышения, а всего на 1,7%, — сообщили в ФАС. В ведомстве уточнили, что в планах в течение года также провести отдельные проверки тарифов в сферах теплоснабжения, водоснабжения и водоотведения. ‼️ https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>10.02.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20713</t>
+  </si>
+  <si>
+    <t>Телеграм все? Мы крайне огорчены последними новостями, но нужно двигаться дальше. Чтобы оставаться с нами на связи, просим вас, на всякий случай, подписаться на нас в Макс. Все как вы любите: оперативные и важные новости Тольятти, региона и России ждут вас у нас в Макс. ‼️ https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>10.02.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20712</t>
+  </si>
+  <si>
+    <t>⚡️РКН подтвердил ограничения работы Telegram – сообщил, что будет и дальше вводить эти ограничения, чтобы добиться исполнения законов России. Главное из заявления ведомства: 🔹Telegram не исполняет российское законодательство, не защищены персональные данные, нет реальных мер противодействия мошенничеству. 🔹Telegram и ряд мессенджеров по-прежнему не устранили нарушения законодательства РФ для снятия с них ограничений "Мы абсолютно открыты для работы с любыми отечественными и иностранными интернет ресурсами. Но при одном, очень простом условии: уважение к России, и её гражданам, соблюдение законов Российской Федерации", - заявили в ведомстве.</t>
+  </si>
+  <si>
+    <t>10.02.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20711</t>
+  </si>
+  <si>
+    <t>Замедление Telegram — это борьба с НАТО, а неудобства россияне могут и потерпеть, заявил депутат Госдумы Гурулёв. Защита информации — это составная часть борьбы между нами и НАТО. Я понимаю, что это многим доставляет неудобство, в том числе и мне. Но есть веление времени, угрозы и на них надо реагировать. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>10.02.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20710</t>
+  </si>
+  <si>
+    <t>Сегодня празднуют Всемирный день безопасного Интернета. Символичный подарок всему Telegram 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>10.02.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20709</t>
+  </si>
+  <si>
+    <t>👀 В Госдуме опровергли слухи о замедлении Telegram. Зампредседателя комитета по информационной политике Ющенко заявил, что вопрос замедления мессенджера в Комитете Госдумы не обсуждался. Он добавил, что РКН может начать блокировку, если будут претензии по законодательной базе. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>10.02.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20708</t>
+  </si>
+  <si>
+    <t>Иногда кажется, что держишься, но звонки по долгам выбивают из колеи – и снова все валится, стресс накрывает с головой… По данным на 2025 года, более 7 млн россиян имеют проблемные кредиты и займы на сумму свыше 2,3 трлн рублей. А в среднем у каждого должника около 3 кредитов. Но выход есть. Компания «ПКБ» выкупает долги у банков и МФО и предлагает своим клиентам реальные, посильные условия для их закрытия. За 20 лет «ПКБ» помогло более 1,5 млн человек распрощаться с долгами и начать жизнь с чистого листа. Что предлагает «ПКБ»: - Списание до 70 % долга - Полное прощение штрафов и пеней - Удобный график выплат, который подходит именно тебе Забудь про мифы из 90-х – сегодня взыскатели работают строго по закону, под контролем Федеральной службы судебных приставов. 🔍 Перейди по ссылке и за пару минут бесплатно проверь, есть ли у «ПКБ» твой долг и сколько они готовы списать. Иногда один шаг меняет всё. #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.02.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20707</t>
+  </si>
+  <si>
+    <t>💰 Главного бухгалтера одного из учреждений образования Самарской области подозревают в хищении более 19 млн руб. Установлено, что женщина, используя свои служебные полномочия, на протяжении трех лет вносила в электронные платежные ведомости ложные сведения о размерах заработной платы, в результате чего незаконно получила и использовала денежные средства. Богатовский межрайонный следственный отдел СУ СК по Самарской области в отношении жительницы возбудил уголовное дело, сообщили в региональном УФСБ России. Самара-ГИС 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>10.02.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20704</t>
+  </si>
+  <si>
+    <t>Квитанции с огромными платежами за ЖКХ шокировали россиян — тарифы резко выросли после перерасчёта в начале года. В некоторых регионах счета увеличились вдвое: жители жалуются на двойные начисления за отопление и перерасчёты за декабрь по новым ставкам, пишут СМИ. В ряде городов суммы доходят до 19.000₽, а в платёжках появилась строка о добровольном страховании за 500₽. Правительство утвердило индексацию тарифов ЖКХ на 2026 год: с 1 января рост составил в среднем 1,7%, но уже с октября в ряде регионов он станет двузначным. Максимальное повышение ожидается в Ставропольском крае (+22%), Дагестане (+19,7%), Тамбовской области (+17,5%), Тюменской области (+17,2%), Северной Осетии — Алании (+16,3%), Москве (+15%), Санкт-Петербурге (+14,6%) и Севастополе (+13,8%). 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>10.02.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20703</t>
+  </si>
+  <si>
+    <t>В Безенчукском районе сотрудники Госавтоинспекции работают на месте дорожно-транспортного происшествия. По предварительной информации, 10 февраля 2026 года в 07:40 в Безенчукском районе на 118-м километре автомобильной дороги «Самара - Пугачев - Энгельс - Волгоград» водитель автомобиля LADA Priora допустил выезд на полосу встречного движения, где совершил столкновение с автомобилем КАМАЗ. После столкновения произошло возгорание легкового автомобиля. Водитель автомобиля LADA Priora погиб на месте происшествия до прибытия экстренных служб. В настоящее время сотрудники полиции устанавливают все обстоятельства произошедшего, проводится проверка. ✍️Госавтоинспекция Самарской области 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>10.02.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20702</t>
+  </si>
+  <si>
+    <t>McDonald's зарегистрировал товарный знак в России. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>10.02.26 04:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20701</t>
+  </si>
+  <si>
+    <t>Скоро 14 февраля. Подарки, рестораны, цветы — всё это, конечно, приятно, но затратно. В этот день хочется удивляться романтичным сюрпризам, а не стоимости такси. В Drivee цену поездки можно предложить самому. Всё честно и прозрачно, как и в хороших отношениях 💚</t>
+  </si>
+  <si>
+    <t>09.02.26 20:52</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20699</t>
+  </si>
+  <si>
+    <t>Младенца-богатыря на 7 кг родила женщина из Волгограда. 4 февраля «малыш» Иван весом 7 килограммов 60 граммов и ростом 70 сантиметров появился на свет естественным путём, без кесарева сечения. И мама, и маленький богатырь здоровы. Сейчас они восстанавливаются. 👉 Топор +18. Подписаться</t>
+  </si>
+  <si>
+    <t>09.02.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20698</t>
+  </si>
+  <si>
+    <t>Самозапрет на международные звонки могут ввести в России — по аналогии с ограничениями на кредиты Также рассматривается вариант обязательных СМС-уведомлений о таких звонках, пишет ТАСС. Инициативу обсуждают на уровне Минцифры, сообщил статс-секретарь — замминистра Иван Лебедев. Мера направлена на борьбу с телефонным мошенничеством. Поддерживаем идею? 💬 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>09.02.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20696</t>
+  </si>
+  <si>
+    <t>⚡️В России начали штрафовать за лайки и комментарии в соцсетях — первым наказание получил житель Мурманской области В постановлении сказано, что пенсионер оставил 139 лайков и несколько «одобрительных» комментариев под видосами иноагентов на YouTube Судья признал его виновным по ст. 20.3.3 КоАП часть 1 и постановил выплатить штраф 30 000 рублей Дело можно прочитать на официальном сайте суда города Ковдор 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>09.02.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20695</t>
+  </si>
+  <si>
+    <t>🥖 ФАС проверит цены на хлеб в Самарской области за весь 2025 год. Проверке подвергнутся оптово-отпускные цены, а также финансовые показатели производителей и их сбытовых компаний. 💳 Эксперты собрались выяснить, насколько обоснованно формировалась стоимость одного из самых социально значимых продуктов. При обнаружении нарушений ведомство примет меры. ✍️63.ru 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>09.02.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20694</t>
+  </si>
+  <si>
+    <t>😳Мужчина в трусах с сердечками и крыльями был замечен сегодня в Тольятти. Когда сильно накосячил, но решил исправиться 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>09.02.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20689</t>
+  </si>
+  <si>
+    <t>Новая теория заговора набирает обороты в соцсетях: сразу после выхода США из Всемирной Организации Здравоохранения появились «лечения всех видов рака и даже ВИЧ» Испания, Южная Корей, Китай, Мексика, Вьетнам, Россия, Куба, Южная Африка, Япония и Австралия объявили о вакцинах или препаратах, якобы полностью излечивающих различные виды онкологии Твиттерские тут же подняли вопрос: совпадение это, или же США блокировали разработки ради фармбизнеса, а теперь мир внезапно обрел «лекарство на все случаи жизни» Думайте 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>09.02.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20688</t>
+  </si>
+  <si>
+    <t>❗️Обладателей семейных, IT и других льготных ипотек могут лишить квартиры или повысить ставку до стандартной в 22% за неофициальную сдачу в аренду Москвич поделился историей с журналистами: в 2024 году взял семейную ипотеку в Котельниках, и с февраля начал сдавать ее девушке из Пензы за 40 000 рублей в месяц на карту, в обход налоговой Спустя полгода он повысил цену на 10 000 рублей, но квартирантка озвучила встречное предложение: или цена остается прежней, или она сдает мужика в налоговую Он отказался, и девушка донесла все в ведомства, приложив договор аренды и чеки квартплаты с карты Дальше началось самое интересное: по договору с банком мужик не мог сдавать квартиру без разрешения этого самого банка, поэтому нарушение зафиксировали и предложили ему два стула: • Нарушитель полностью погашает ипотеку в течение 14 дней по прежней ставке • Банк пересчитывает ставку с 6% до стандартных 22%, то есть +120 000 рублей к ежемесячному платежу, +55 000 000 рублей к сумме кредита, +9 500 000 рублей начисленных процентов, + штраф Теперь парень ищет адвоката, чтобы оспорить решение банка Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>09.02.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20687</t>
+  </si>
+  <si>
+    <t>😁Лариса Долина вошла в историю, но есть нюанс. «Бабушкина схема» стала главным экономическим словом года — в топ-3 вошли «утильсбор» и «самозапрет» Словосочетание «бабушкина схема» стало победителем в экономической номинации акции «Слово года» с 44,6% голосов, пишет ТАСС. Второе и третье места распределились между «утильсбором» и «самозапретом» — 14,3% и 11,4% соответственно. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>09.02.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20686</t>
+  </si>
+  <si>
+    <t>😣 У Telegram массовый сбой. За сутки поступило более тысячи жалоб. У россиян не загружаются фото и видео, и не отправляются сообщения. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>09.02.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20685</t>
+  </si>
+  <si>
+    <t>❗️Рэпера Oxxxymiron заочно арестовали в России по уголовному делу о нарушении порядка деятельности иноагента 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>09.02.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20684</t>
+  </si>
+  <si>
+    <t>Начни карьерный путь в команде Сбера 🚀 Стань специалистом поддержки корпоративных клиентов в Сбере. Это возможность создавать качественный клиентский сервис, общаться с новыми людьми и прокачивать навыки, развиваясь в сфере финансовых услуг. Под руководством опытных наставников ты быстро освоишь новую профессию и откроешь для себя перспективы роста. С первого дня — официальное оформление, премии, обучение и приятные бонусы. Откликайся на вакансию и присоединяйся к команде, где всё возможно 💚</t>
+  </si>
+  <si>
+    <t>09.02.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20683</t>
+  </si>
+  <si>
+    <t>Международный день пиццы отмечается сегодня. Вы знаете, как отметить. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>09.02.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20682</t>
+  </si>
+  <si>
+    <t>На алкоголь хотят наносить жуткие картинки, как на пачки сигарет Депутаты Госдумы предложили в обязательном порядке размещать на бутылках с алкоголем устрашающие картинки, примерно так, как и на пачках с сигаретами. Межфракционный законопроект о внесении таких изменений в действующее законодательство внесут на рассмотрение Госдумы. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>09.02.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20681</t>
+  </si>
+  <si>
+    <t>❌ Россиян призвали не есть сырые фрукты в странах, где болеют вирусом Нипах. А еще путешественникам советуют избегать контактов с летучими мышами и их экскрементами, не употреблять свежевыжатые соки, а также не посещать свинофермы и рынки с живыми животными. Рекомендацию туристам дали в Роспотребнадзоре. Также россиян призвали соблюдать правила личной гигиены в поездках, а при появлении симптомов болезни срочно обращаться к врачу. В ведомстве уточнили, что в России не выявлено ни одного завозного случая этого инфекционного заболевания, но в других странах — Индии, Бангладеш, Камбодже, Индонезии, Таиланде, Гане и Сингапуре, на Филиппинах и Мадагаскаре — российским туристам необходимо соблюдать меры предосторожности. Отправляйте тому, кто собирается в азиатские страны 🙏 Газета.ру 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>09.02.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20680</t>
+  </si>
+  <si>
+    <t>❗️Россиян предупредили о новой волне мошенничества с «Госуслугами» В МВД России сообщили о новом методе обмана, который используют мошенники для хищения средств граждан. Схема основана на легенде о взломе личного кабинета на портале Госуслуг. Атака начинается с телефонного звонка в мессенджере. Неизвестный представляется сотрудником поддержки «Госуслуг» и утверждает, что якобы от имени владельца профиля была незаконно оформлена доверенность на лицо, причастное к террористической деятельности. ГТРК Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>09.02.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20678</t>
+  </si>
+  <si>
+    <t>❗️Самара встала в 9-балльных пробках утром 9 февраля Наиболее сложная обстановка сложилась на Московском шоссе, где сплошной поток машин растянулся от улицы Луначарского до Ташкентской. Не отстает и улица Ново-Садовая, также окрашенная на картах в тревожные красные тона. Ситуацию усугубила череда аварий в разных частях города. Главным виновником утреннего хаоса стала погода. Ночью над губернией прошел снегопад, который не прекратился и к утру. Накануне синоптики объявили желтый уровень опасности. 📸: Яндекс Карты ГТРК Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>09.02.26 04:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20677</t>
+  </si>
+  <si>
+    <t>❗️В Самарской области объявлен желтый уровень опасности в связи со снегопадами Главное управление МЧС по Самарской области объявило на 9 февраля по региону желтый уровень опасности. По сообщению ведомства, от ФГБУ «Приволжское управление по гидpометеорологии и мониторингу окружающей среды» получена консультация: «Объявлен желтый уровень опасности. Ночью и утром 09.02.2026 местами в Самарской области ожидается сильный снег, метель при ухудшении видимости 500–1000 м, на дорогах местами снежные заносы». ГУ МЧС рекомендует водителям избегать внезапных маневров — обгонов, перестроений, опережений, не ориентироваться на впереди идущий автомобиль соблюдать дистанцию и скоростной режим. Коммерсантъ Волга 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>08.02.26 18:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20676</t>
+  </si>
+  <si>
+    <t>В Госдуме выступили с инициативой ввести законодательные ограничения на рост тарифов такси в период неблагоприятных погодных условий. Депутаты отмечают, что при дожде или снегопаде стоимость поездок резко возрастает без объективных причин. 📸 ЕЩЁ Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>08.02.26 18:18</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20673</t>
+  </si>
+  <si>
+    <t>⚡️⚡️⚡️⚡️Самарская область представлена на выставке «Иннопром» в Саудовской Аравии Международная выставка «Иннопром. Саудовская Аравия» проходит в эти дни в столице Королевства — Эр-Рияде. Делегацию Самарской области возглавил министр экономического развития региона Павел Финк, в её состав также вошли представители Минпромторга и Агентства по привлечению инвестиций. На стенде Самарской области представлена продукция нескольких ведущих региональных промышленных компаний. Павел Финк провел важную встречу с Торговым представителем РФ в Саудовской Аравии Станиславом Янковцом. В ходе переговоров обсуждались перспективы сотрудничества с местными партнерами в различных отраслях. Особое внимание было уделено беспилотной авиации, химической промышленности, сельскому хозяйству и машиностроению. 📸: Экономика Самарской области ГТРК Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>08.02.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20670</t>
+  </si>
+  <si>
+    <t>Российские болельщики пронесли национальный триколор на церемонию открытия Олимпийских игр в Италии Флаг России держит Евгений Бурденюк. На триколоре — название лыжной команды из небольшого городка Похвистнево в Самарской области. Его население в разы меньше, чем вмещает итальянский «Сан-Сиро». Наш слоняра 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>08.02.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20669</t>
+  </si>
+  <si>
+    <t>✈️ Хотите в Италию или Францию, но виза кажется чем-то сложным? Не волнуйтесь, я возьму всё оформление на себя - ОТ первой консультации ДО готовой визы в вашем паспорте❤️ 📋 Полный пакет услуг включает: – консультацию по Вашей конкретной ситуации; – запись в визовый центр и заполнение анкеты без ошибок; – подготовка индивидуального списка документов и их проверку; – сопровождение до получения результата. ❗️Без стресса, без очередей на сайтах и путаницы в требованиях консульств - Вы просто готовитесь к поездке, а я занимаюсь визой. 🌍Пусть виза станет приятным этапом подготовки к путешествию! Подписывайтесь на мой телеграмм канал: https://t.me/linuushka_EU_visa, разберём Вашу ситуацию и забронируем удобный слот 💌 Реклама. Erid: 2VtzqwCzRhM Бормотина А. В. ИНН 632147236100</t>
+  </si>
+  <si>
+    <t>08.02.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20668</t>
+  </si>
+  <si>
+    <t>🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>08.02.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20667</t>
+  </si>
+  <si>
+    <t>«Пошли они на**й, ваши девушки»: Лепс обратился к девушкам после расставания с Авророй Кибой. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>08.02.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20666</t>
+  </si>
+  <si>
+    <t>Переименовать 14 февраля в "День любви" или "День плюшевой игрушки" предложили в Госдуме Причина – желание уйти от упоминания святого Валентина "с его неоднозначной историей", а также придать празднику новое смысловое наполнение, в котором есть семья, дети и любовь. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>08.02.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20665</t>
+  </si>
+  <si>
+    <t>С 1 февраля в Самарской области на 5,6% проиндексирован ряд социальных и страховых выплат Индексация коснулась и детских выплат. До 10 669,64 руб. повысилось ежемесячное пособие по уходу за ребенком до 1,5 лет для неработающих родителей. Единовременное пособие при рождении или усыновлении ребенка увеличилось до 28 450,45 руб. Для семей, которые усыновляют ребенка с инвалидностью или ребенка от 8 лет, - 217 384,58 руб. Такая же сумма полагается при усыновлении нескольких детей — братьев и сестер. СитиТрафик 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>08.02.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20664</t>
+  </si>
+  <si>
+    <t>Комик Алексей Щербаков прибыл в Алматы вслед за Нурланом Сабуровым Коллегу Сабурова по шоу "Что было дальше?" встретили в алматинском аэропорту с традиционными казахскими угощениями. Ранее Нурлану Сабурову был запрещен въезд в Россию на срок 50 лет. Артиста задержали в аэропорту Внуково после его возвращения из Дубая, после чего он отправился в Казахстан. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>08.02.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20663</t>
+  </si>
+  <si>
+    <t>Проблемы "Почты России" будут совместно решаться Госдумой и правительством, для этого будет создана рабочая группа, заявил Володин. Рассчитываем, что в течение весенней сессии выйдем на законодательные решения многих накопившихся проблем. РИА Новости 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>08.02.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20662</t>
+  </si>
+  <si>
+    <t>🤒 Россияне отравились в отеле Таиланда из-за грязного льда. Туристы, отдыхающие в MBC Condotel на Пхукете, столкнулись с тошнотой, рвотой и диареей после посещения кафе на территории отеля. Врачи определили, что путешественники отравились льдом для коктейлей, который сделали из воды из-под крана — в Таиланде такая вода кишит опасными бактериями и паразитами. По словам пострадавших, отравление почти не проходит само и затягивается на несколько дней. Всего в отеле отравилось минимум 19 человек 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>07.02.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20661</t>
+  </si>
+  <si>
+    <t>🦠Смертельный вирус «Нипах» распространяется по миру. Первая смерть зафиксирована в Бангладеш. Вирус, который учёные называют намного более опасным, чем COVID-19, начал распространяться по миру — заражение происходит от летучих мышей, свиней, а также напрямую от человека к человеку. Смертность от «Нипаха» достигает 75%, а вакцины против него пока не существует. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>07.02.26 18:23</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20660</t>
+  </si>
+  <si>
+    <t>РПЦ призвала россиян ставить жену выше матери. По словам протоиерея Виталия Рыбакова, к матери необходимо сохранять уважение и любовь, однако в собственной семье главным авторитетом для мужчины должна быть его супруга. Вообще-то жён может быть много, а ты у мамы такой один 😂 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>07.02.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20659</t>
+  </si>
+  <si>
+    <t>Roblox хочет вернуться в Россию, в игре даже появился русский язык Об этом рассказал Wylsacom. Он также заявил, что блокировка платформы в России сильно ударила по психике детей, а сама игра потеряла огромное количество аудитории. Блогер прокомментировал в разговоре с ТАСС появление в Roblox русского языка — скорее всего язык планировали внедрить задолго до блокировки. Однако все же к платформе есть много вопросов, здесь просто необходимо договориться и найти компромисс. Ждём возвращение Roblox? 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>07.02.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20656</t>
+  </si>
+  <si>
+    <t>⚡️Около тысячи россиян застряли на Пхукете из-за задержек рейсов, — СМИ. Один рейс в Москву вернулся из-за неисправности, ещё два задержаны на сутки и больше. Пассажиры ждут в аэропорту, спят на полу и багажных тележках. Пока вылетел только рейс, который вернулся после сигнала бедствия. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>07.02.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20655</t>
+  </si>
+  <si>
+    <t>28 февраля вы сможете стать свидетелями редчайшего Парада планет — сразу семь планет появятся на ночном небе и многие из них будет видно невооружённым глазом. Ставим напоминалки. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>07.02.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20653</t>
+  </si>
+  <si>
+    <t>😍Красавчик-бизнесмен из Самарской области пронес флаг РФ на открытие Олимпиады в Италии Российский болельщик, уроженец Похвистнево Евгений Бурденюк стал сенсацией зимней Олимпиады-2026. Он принес флаг России с надписью «Лыжная команда Похвистнево» на трибуны стадиона «Сан-Сиро» и сфотографировался с триколором незадолго до церемонии открытия игр. По словам Евгения, снимки он и еще двое его друзей делали на память для себя и не собирались выкладывать в открытый доступ в соцсетях. Но фотосессию с флагом заметили российские журналисты. Новость завирусилась, а Евгений внезапно стал звездой Интернета. Красавчик давно переехал из Похвистнево в Новосибирск. Там он занимается недвижимостью и известен, как основатель девелоперской компании «Отелит». ✍️63.ru 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>07.02.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20652</t>
+  </si>
+  <si>
+    <t>❗️Неизвестный с ножом ворвался в общежитие медицинского университета в Уфе: он ранил 4 студентов, ребёнка и полицейского Директор студгородка заявил СМИ, что сейчас они спасают людей. Председатель общежития говорит, что ворвавшегося задержали и студенты сейчас в комнатах. Нападение произошло в корпусе на улице Репина, где проживают иностранные студенты. Шесть человек ранены в результате вооружённого нападения на общежитие медуниверситета в Уфе. Двое пострадавших находятся в тяжёлом состоянии, среди раненых есть один ребёнок. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>07.02.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20649</t>
+  </si>
+  <si>
+    <t>Ветеран СВО и волонтеры спасли жеребца редкой породы В Нижнем Новгороде на убой отправили двухлетнего жеребца редкой печорской породы — она на грани исчезновения. Узнав об этом, Евгения из тольяттинского приюта для животных «Сармат» бросила клич: на спасение оставались считаные дни. Цена жизни коня была 160 тысяч рублей. У приюта, где уже живут десятки спасенных лошадей, нашлось только 115 тысяч. Необходимо было срочно собрать еще 45 тысяч. Сумму закрыл бывший воспитанник приюта, Виктор. Парень, выросший без родителей, когда-то сам находил спасение в «Сармате». Позже он ушёл добровольцем на СВО, а в этом году вернулся домой после ранения. Увидев пост, он сразу перевел недостающие деньги. «Это самое быстрое спасение коня с бойни на моей памяти», — говорит Евгения. Спасенного жеребца уже назвали Купидоном. Теперь у него есть не только жизнь, но и личный защитник: Виктор пообещал взять над ним шефство. Скоро Купидона привезут в безопасный приют в Самарской области, где для него уже готовят денник. КП Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>07.02.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20648</t>
+  </si>
+  <si>
+    <t>2–4 блина в день считается безопасной нормой. Диетологи советуют не включать блины в каждый приём пищи. Также рекомендуется уменьшать количество сахара, а часть белой муки заменять цельнозерновой и выбирать нежирные начинки. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>07.02.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20647</t>
+  </si>
+  <si>
+    <t>❗️Клиники России начали отказываться от бахил. Питерские пациенты сфотографировали табличку, которая освобождает людей от синих пакетов для обуви. Оказывается, они бесполезны и к тому же травмоопасны. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>07.02.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20646</t>
+  </si>
+  <si>
+    <t>«Коммуналка — новая ипотека»: платежи за ЖКУ после роста тарифов шокировали россиян Суммы пробивают потолок: почти 40 000 рублей за 70м², хотя в декабре сумма в квитанции была втрое ниже — около 12 000 рублей 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>07.02.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20645</t>
+  </si>
+  <si>
+    <t>❗️В Самарском районе при пожаре погибли мужчина и женщина Горели домашние вещи в квартире. Огонь ликвидировали на площади 0,5 кв. м. На месте работали 32 человека и 10 единиц спецтехники, сообщили в МЧС по Самарской области. Самара-ГИС 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>07.02.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20644</t>
+  </si>
+  <si>
+    <t>❗️Отбой опасности атаки БПЛА в Самарской области. Об этом сообщили в МЧС России. 👉Подписаться на События Самара</t>
+  </si>
+  <si>
+    <t>07.02.26 04:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20643</t>
+  </si>
+  <si>
+    <t>⚡️Cторис в Telegram теперь доступны всем пользователям из России — постить можно без Premium Дождались 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>07.02.26 03:58</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20642</t>
+  </si>
+  <si>
+    <t>🚨Внимание, жители Самарской области! У каждого города появился свой собственный телеграм-канал! В этих каналах местные жители делятся всем, что происходит в их городе: новостями, чрезвычайными ситуациями, интересными событиями и афишами мероприятий. Выбирай свой город и подписывайся👇</t>
+  </si>
+  <si>
+    <t>07.02.26 03:10</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20641</t>
+  </si>
+  <si>
+    <t>❗️Внимание! В Самарской области объявлена опасность атаки БПЛА! Будьте бдительны! Тел. 112. 👉Подписаться на События Самара</t>
+  </si>
+  <si>
+    <t>06.02.26 19:51</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20640</t>
+  </si>
+  <si>
+    <t>Нурлан Сабуров вылетает в Алматы из Внуково (возможно на 50 лет) — журналисты спросили о его слитых в сеть шутках, комик отказался от комментариев и пожелал хорошего полёта. Борт покинет Россию в ближайшие минуты. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>06.02.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20639</t>
+  </si>
+  <si>
+    <t>На остановочном пункте «Волжская жемчужина» состоялось пополнение На пригородную платформу доставили новый подвижной состав, который станет еще одним арт-пространством. Очень скоро он примет своих первых посетителей. Пока же авторы поста предлагают подписчикам угадать, что в нем будет размещено: новый кафетерий, теплая раздевалка с прокатом спортинвентаря, или же вагон для обучения и мастер-классов. Один из комментаторов предположил, что «все вместе». «Волжская жемчужина» - остановочный пункт, открытый в 2023 году. Расположен между станциями Канал и Пискалы по направлению «Самара - Тольятти». 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>06.02.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20638</t>
+  </si>
+  <si>
+    <t>👍 Русская смекалка и забота на службе В Самарской области инспекторы Госавтоинспекции оказали помощь уроженцу Западной Африки. Проезжая по лесной дороге, инспекторы заметили припаркованный на обочине автомобиль. Водитель рассказал, что ехал на работу и его автомобиль внезапно заглох — завести машину не получалось. Благодаря знаниям одного из инспекторов в области автоэлектрики, неисправность быстро выявили и устранили, автомобиль удалось завести. Для предотвращения переохлаждения водителя пригласили в служебный автомобиль, где ему предложили горячий чай и дали рекомендации на случай непредвиденных ситуаций на дороге. 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>06.02.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20637</t>
+  </si>
+  <si>
+    <t>😱 Самую длинную змею в мире нашли в Индонезии Длина сетчатого питона — 7,22 метра, а вес — 96,6 килограммов, почти как у взрослой панды. Если бы питон был под наркозом, то его длина составила бы почти восемь метров, но специалисты отказались от подобных процедур. Сейчас змея находится под опекой местного защитника природы и уже занесена в Книгу рекордов Гиннесса 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>06.02.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20636</t>
+  </si>
+  <si>
+    <t>В Самарской области суд отказался отправлять в СИЗО владелицу турбазы «Хуторок Озерный» Суд Ставропольского района Самарской области отказал следователю в удовлетворении ходатайства о заключении под стражу предпринимателя Ольги Кулаксыз — владелицы турбазы «Хуторок Озерный». Вместо этого коммерсант отправлена под домашний арест. Об этом «Ъ-Волга» сообщили в СУ СКР по Самарской области. Следователи возбудили уголовное дело в отношении Ольги Кулаксыз в январе 2026 года. Изначально предпринимателю вменили оказание некачественных услуг (ч. 1 ст. 238 УК РФ). Позже коммерсанту инкриминировали еще и мошенничество (ч. 4 ст. 159 УК РФ). Следствие установило, что 31 декабря 2025 года на турбазу заселились несколько семей. Но в домах, предназначенных для отдыха, не было воды, тепла и электричества. Помещения находились в антисанитарных условиях. Клиентам пришлось покинуть турбазу, но деньги за отдых им так и не вернули. Председатель Следственного комитета России Александр Бастрыкин затребовал доклад по уголовному делу. Ольга Кулаксыз уже имеет судимость. В феврале 2024 года Ставропольский райсуд Самарской области признал ее виновной в умышленном уничтожении или повреждении чужого имущества. Предприниматель стала соучастницей двойного поджога жилого дома семьи, с которой у Ольги Кулаксыз был конфликт из-за земельных участков. По указанию коммерсанта ее знакомый приобрел компоненты для зажигательной смеси и попытался уничтожить чужое жилье, но безуспешно. В итоге поджигатель скончался, а Ольга Кулаксыз получила два года условного лишения свободы и выплатила потерпевшим компенсацию. Коммерсантъ Волга 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>06.02.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20634</t>
+  </si>
+  <si>
+    <t>Умер актер Артур Арутюнян, сыгравший в фильме "Брат" Мужчина скончался в возрасте 68 лет от инфаркта, сообщила его бывшая жена Валентина Коновалова. Арутюнян родился в 1957 года, в 1981 году окончил Ереванский театральный институт. Актер жил и работал в Санкт-Петербурге. На его счету роли в семи проектах, среди которых эпизодическая роль в фильме "Брат", а также в сериалах "Улицы разбитых фонарей" и "Убойная сила". 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>06.02.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20633</t>
+  </si>
+  <si>
+    <t>Нурлан Сабуров отказывался от гражданства России, опасаясь санкций, сообщили РИА Новости в правоохранительных органах. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>06.02.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20631</t>
+  </si>
+  <si>
+    <t>Имущество на 160 миллионов рублей остаётся у Нурлана Сабурова в России после того, как ему запретили въезд в страну на 50 лет По данным SHOT, двухэтажный дом в элитном загородном посёлке комик приобрёл в феврале 2022 года. Вместе с ним — участок площадью 1285 квадратов в ЖК «Новорижский». Там стендапер и ведущий ЧБД жил с женой и тремя детьми. Всё это оценивается почти в 130 миллионов рублей. Кроме того, в собственности у Сабурова гелик 2018 года с «кричащим» номером SBR за почти 20 миллионов, и Cadillac Escalade 2021 года, который стоит около 11 млн рублей. Сегодня утром Сабурова задержали в аэропорту Внуково, когда он прилетел из Дубая. Комику запретили въезд в Россию на 50 лет. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>06.02.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20630</t>
+  </si>
+  <si>
+    <t>Кадры задержания комика Нурлана Сабурова в столичном аэропорту Внуково. По данным «Базы», он узнал о запрете лишь при прилёте в Москву. Сотрудники сопроводили артиста. В мае прошлого года комика уже задерживали в аэропорту Шереметьево за нарушение миграционного законодательства — тогда он отделался штрафом в 5,5 тысячи рублей. 🔥 BAZA в MAX 🔍 Прислать новость</t>
+  </si>
+  <si>
+    <t>06.02.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20629</t>
+  </si>
+  <si>
+    <t>⚡Комику Нурлану Сабурову на 50 лет запретили въезд в Россию — по данным "Базы", запрет вступил в силу 30 января. Такое решение принято из-за критики СВО и нарушения миграционного и налогового законодательств. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>06.02.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20628</t>
+  </si>
+  <si>
+    <t>😳Голубятню в машине заметили в Самарской области 🇷🇺 Мы в Max 📨 Предложка (за эксклюзив заплатим) 📱 Подписаться на Тольятти</t>
+  </si>
+  <si>
+    <t>06.02.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20625</t>
+  </si>
+  <si>
+    <t>Ужин в отеле Египта обернулся смертью для отдыхающей из Самарской области Как пишет «Shot», женщина впервые в жизни поехала за границу вместе с подругой. В первый день отдыха они поужинали креветками в тесте и кальмарами, а на следующее утро у туристки появились диарея, рвота и высокая температура. Сначала она лечилась сама, однако на третий день ее пришлось госпитализировать. Результаты анализов крови показали сильное воспаление на фоне бактериальной инфекции, а еще была обнаружена крайне тяжелая анемия и токсическое повреждение печени с повышением билирубина в 10 раз. У женщины была рвота с кровью и септический шок, развилась полиорганная недостаточность — болезнь, при которой начинают отказывать органы. Через 12 дней после поступления в больницу, женщина скончалась. На лечение туристки потратили почти 28 тысяч долларов. Процедуры проводили за счёт госпиталя. Медики сообщили, что у Россиянки не выдержало сердце, однако отказались выдавать заключение с официальной причиной смерти из-за долга. Страховая готова покрыть расходы на перевозку тела, но сначала родные женщины должны выплатить деньги клинике. Сумму уже собрали, но отправить деньги не могут из-за трудностей с переводами за рубеж. Родные обратились за помощью в Консульство РФ. 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>06.02.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20620</t>
+  </si>
+  <si>
+    <t>День влюблённых уже совсем скоро Предзаказ на 14 февраля открыт Мы зафиксировали цены и подготовили приятный бонус — среди всех предзаказов разыграем отдых в Самарских термах для вас и вашей половинки. Идеальный план на День влюблённых) АКЦИЯ: 🌹 21 роза — 2100 ₽ 🌹 31 роза — 2900 ₽ 🌹 51 роза — 4400 ₽ 🌹 101 роза — 7700 ₽ Без суеты, без переплат, с гарантией, что подарок будет готов вовремя. А если хочется сразу «вау-эффект» — у нас есть готовые решения подарков: 💝 комбо боксы с цветами, сладостями и сюрпризами. Красиво, удобно и очень эффектно. Еще больше фотографий — в наших соцсетях: Telegram: @Roses_Samara ВК: vk.com/buket.samara 👉 СДЕЛАТЬ ПРЕДЗАКАЗ 14 февраля бывает раз в году. Сделайте его особенным — мы вам в этом поможем 💐 Самовывоз: 📍 г. Самара ул. Фрунзе 80 . 📲 +7 962 000-52-22 Самара ( Telegram, WhatsApp) Реклама. Erid: 2Vtzqx6syis ИП Оболенский Д. Д. ИНН 260503860711</t>
+  </si>
+  <si>
+    <t>06.02.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20619</t>
+  </si>
+  <si>
+    <t>Учителей обяжут следить за учениками в интернете — СМИ. Согласно эксперименту по отслеживанию деструктивного контента, учителя в Татарстане будут обязаны мониторить чаты, каналы и аккаунты учеников. Родителей школьников просят скинуть всю информацию об аккаунтах ребёнка, включая номера телефонов и ссылки на их страницы в соцсетях. Меру приняли после пяти нападений на учебные заведения по стране за месяц. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>05.02.26 17:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20618</t>
+  </si>
+  <si>
+    <t>Переговоры России, США и Украины в Абу-Даби были конструктивными, заявил Уиткофф. Другие заявления спецпосланника Трампа: ⚫️ Обмен пленными по формуле 157 на 157 – результат этих переговоров. ⚫️ Диалог был сосредоточен на создании условий для прочного мира. ⚫️ Обсуждалось то, как будет вестись наблюдение за прекращением огня по его достижении. ⚫️ Представители трех стран договорились продолжить диалог в ближайшие недели после докладов в столицы. ⚫️ Россия и США также договорились возобновить диалог по линии военных, Вашингтон будет представлять главком объединенных сил НАТО в Европе Гринкевич. ⚫️ Этот канал связи, который был закрыт еще до начала украинского конфликта, имеет решающее значение для достижения и поддержания мира. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>05.02.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20617</t>
+  </si>
+  <si>
+    <t>🏆 В Книгу рекордов России попала сызранская спортсменка Анастасия Воробьева. Она получила сертификат и медаль за рекорд в дисциплине «кистевая тяга гири»: на открытом региональном Кубке она подняла 16-килограммовую гирю 450 раз. Прошлый рекорд был зафиксирован на 428 повторениях. 📷 Правительство Самарской области 📨 Прислать новость 📱 Подписаться на СпортСамара</t>
+  </si>
+  <si>
+    <t>05.02.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20616</t>
+  </si>
+  <si>
+    <t>🟢 Автомобили и ГСМ: В Самарской области на нужды СВО передали более 300 единиц конфискованного имущества правонарушителей Самарские приставы в 2025 году передали минобороны для нужд специальной военной операции более 300 единиц конфискованного у правонарушителей имущества. В него входят транспортные средства и ГСМ. Об этом сообщил главный судебный пристав региона Закир Муратов в своем докладе об итогах работы. Всего за год судебными приставами региона в пользу граждан по различным категориям исполнительных производств взыскано свыше 3 миллиардов рублей. Почти 2 миллиарда — это задолженность по алиментам, свыше 66 миллионов рублей задолженности по зарплате и 173 миллиона рублей в рамках исполнительных производств, касающихся возмещения ущерба, причиненного преступлениями. Приостановлено более 34 тысяч производств в отношении участников СВО, сообщает пресс-служба ГУФССП России по Самарской области. Прекращено 10,5 тысяч производств по кредитным обязательствам в отношении военнослужащих и их жен. Приставы ежедневно дежурят в пункте отбора на военную службу, а также еженедельные приемы в филиале Фонда «Защитники Отечества», оказывая необходимую помощь в оформлении документов в рамках исполнительного производства. В 2025 году сумма штрафов наложенных на организации, нарушающие законодательство в части порядка взаимодействия с должниками, составила 4 миллионов рублей. Возбуждено 1 уголовное дело по факту противоправных действий в сфере возврата просроченной задолженности. Источник: TLT.ru 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>05.02.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20615</t>
+  </si>
+  <si>
+    <t>😳 Экономический кризис в России может начаться уже летом, — The Washington Post. Снижение доходов бюджета, давление на банки и рост реальной инфляции создают угрозу. Рестораны закрываются, увольняются тысячи сотрудников. ЦМАКП прогнозирует банковский кризис и возможное «бегство вкладчиков». 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>05.02.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20614</t>
+  </si>
+  <si>
+    <t>Россиянам запретили ловить снежинки ртом — снежная трапеза может закончиться десятью сутками ареста болезнями. Заведующая поликлиники в Подмосковье Оксана Царегородцева рассказала «Базе», что даже в идеально белом снеге и прозрачных сосульках содержатся пыль, соли, реагенты с дорог, выхлопы и другие вредные вещества из атмосферы. Снег за городом ненамного лучше — на нём могут быть следы диких животных, микроорганизмы и частицы почвы, которые легко попадут в организм человека. Если поймать всего 2–3 снежинки языком, ничего страшного не случится. Однако целенаправленное поедание снега или заглатывание сосулек грозит расстройством желудка, тошнотой, диареей, а также инфекциями дыхательных путей при попадании микробов через рот. Для малышей же существует дополнительный риск проглотить посторонние предметы с химикатами. ✍️Baza 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>05.02.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20613</t>
+  </si>
+  <si>
+    <t>Россиянам будут урезать зарплаты из-за перекуров, предупреждают эксперты. Если сотрудник из-за опозданий, чаепитий, перекуров и других перерывов не отрабатывает положенные часы, работодатель имеет право не оплачивать это время. Также руководитель может ввести запрет на курение на рабочем месте. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>05.02.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20612</t>
+  </si>
+  <si>
+    <t>💙 Вакансии в ОЭЗ «Алабуга»! Ищем сотрудников на композитное производство: 🔹 Зарплата: от 130 000 ₽ «на руки» 🔹 Обучение на месте — опыт не требуется 🔹 Официальное трудоустройство 🔹 Транспорт из соседних городов 🔹 График: 2/2, с 8:00 до 20:00 📥 Запись на трудоустройство Россия ждет тебя! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.02.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20611</t>
+  </si>
+  <si>
+    <t>На масле из-под жареной картошки могут начать летать российские самолеты Авиация готовится к необычному экологическому эксперименту. Ученые успешно испытали специальное топливо, которое делают в том числе из отработанного масла из ресторанов. Оно может сократить вредные выбросы. Интересно, что это сырье уже используют для обогрева московских электробусов. Так что не исключено, что скоро в небе будет витать легкий, но такой знакомый запах фастфуда. Ждем рейсы на порциях наггетсов или картофеля по-деревенски. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>05.02.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20610</t>
+  </si>
+  <si>
+    <t>👁‍🗨Соцсети школьников начнут контролировать В учительские обязанности добавят мониторинг чатов, тг-каналов и аккаунтов учеников. Эксперимент по отслеживанию деструктивного контента стартовал в Татарстане — после пяти нападений на заведения по стране за месяц. Родителей подростков как минимум трёх местных школ попросили скинуть инфу об аккаунтах ребёнка — включая номера телефонов и ссылки на странички в соцсетях. Доступ к данным будет ограничен: их увидят только администраторы, классные руководители и сотрудники центра по мониторингу деструктивных материалов. Администрация считает, что вовремя найденный подозрительный/запрещённый контент защитит от возможных ЧП. Которых уже 5 только за 2026 год — в Татарстане, Воронеже, Уфе. Два случая в Красноярском крае — школьница ударила ножом одноклассницу, вторая облила бензином и подожгла сверстника. В 2025-м — 12 подобных случаев. 📸Mash 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>05.02.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20609</t>
+  </si>
+  <si>
+    <t>‼️ Мужчина с ножом попытался проникнуть в детский сад в соседней Оренбургской области В разгар «тихого часа» в здание в Бугуруслане ворвался мужчина, вооруженный ножом. Нападавший выломал входную дверь и зашел внутрь. Первой удар на себя приняла воспитательница Лия Галеева. Женщина не растерялась и вступила в схватку с преступником, пытаясь вырвать холодное оружие. Она получила несколько порезов рук, но смогла удержать агрессора до приезда Росгвардии. Другие сотрудники вовремя нажали тревожную кнопку. Благодаря мужеству Лии, никто из детей не пострадал. Нападавший, находившийся в неадекватном состоянии, задержан, сообщает «Baza». На месте работают следователи. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>05.02.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20608</t>
+  </si>
+  <si>
+    <t>Стань кандидатом от Новых людей! В 2026 году пройдут выборы в Самарскую Губернскую Думу. Это точка входа для тех, кто привык работать, отвечать за решения, доводить дела до результата и думает о будущем региона, в котором живет. Партия «Новые люди» открывает набор кандидатов. Мы даём обучение, инструменты и командную поддержку. От вас: управленческий или проектный опыт, инициативность и готовность работать на результат. Если вы хотите влиять на решения в регионе и применять свои силы на благо людей - это ваш формат. 👉 Оставьте заявку: https://newpeople.ru/2026/</t>
+  </si>
+  <si>
+    <t>05.02.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20607</t>
+  </si>
+  <si>
+    <t>❗️У Т-Банка сбой — приложение не работает У кого работает? 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>05.02.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20604</t>
+  </si>
+  <si>
+    <t>Осколок метеорита весом более 2,5 тонны и стоимостью 323 миллиона рублей пытались вывезти из России в Британию Балтийские таможенники обнаружили его при сканировании морского контейнера в порту Петербурга. Метеорит пытались выдать за скульптуру для ландшафтного дизайна. Возбуждено уголовное дело о контрабанде. Это один из самых больших железных метеоритов, найденных на Земле. Он может быть обломком как древней протопланеты, так и крупного астероида, разрушившегося 4,5 миллиарда лет назад. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>05.02.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20603</t>
+  </si>
+  <si>
+    <t>Цены на Snickers, Mars и другие сладости резко вырастут Шоколадные батончики Snickers, Bounty, Twix, Milky Way с начала февраля подорожали на 4-9%, а драже M&amp;M’s на 5,5-8, сообщают СМИ. Производитель — компания Mars — уведомил ритейлеров о повышении цен на часть своего базового кондитерского ассортимента в два этапа в феврале и марте. Это связано с ростом себестоимости производства и изменившимися условиями договоров с ритейлерами. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>05.02.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20602</t>
+  </si>
+  <si>
+    <t>😢Пляжного сезона в Анапе в этом году снова не будет Керченский пролив небезопасен для туристов ещё минимум полгода — столько займёт устранение последствий крушения танкеров с нефтепродуктами. Экологи говорят, что последние пробы воды в Анапе показали отсутствие превышения предельно допустимых концентраций (ПДК) по нефтепродуктам, да и пляжи чистые. Но во время шторма будут выбросы, поэтому открывать пляжи для туристов пока опасно. Фото: телеканал ТОЛЬЯТТИ 24 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>05.02.26 04:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20601</t>
+  </si>
+  <si>
+    <t>Блины — настоящий суперфуд, заявили нутрициологи В первую очередь, это источник большого количества полезных углеводов, а также белка для мышц и связок из-за добавленных туда молока и яиц Кроме того, горячие блины улучшают пищеварение, а солнечный образ блюда буквально поднимает настроение до небес Масленица будет оздоровительной 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>04.02.26 18:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20600</t>
+  </si>
+  <si>
+    <t>Биткоин обновил минимум с осени 2024 года — $72 875. @ecotopor</t>
+  </si>
+  <si>
+    <t>04.02.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20599</t>
+  </si>
+  <si>
+    <t>У мужчин тоже есть «месячные» — учёные рассказали про «irritable male syndrome» или гормональные циклы. Это биохимические процессы, которые влияют на настроение и самочувствие мужчин: — В течение дня: с утра тестостерон на пике — у вас много энергии и сил. К вечеру он падает — отсюда усталость, раздражительность и замкнутость; — В течение недели: у большинства мужчин более высокий тонус в начале недели и спад ближе к четвергу-пятнице; — Тестостерон гуляет и в течение года: например, у многих мужчин пик тестостерона приходится на осень, а низкие уровни на конец зимы/весну; — В отличие от женщин, которые в месячные становятся более эмоциональными, мужчины в свои «фазы спада» склонны замыкаться в себе и изолируются, чтобы прийти в норму. Теперь вы знаете, почему мужики сутками пропадают в гаражах. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>04.02.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20598</t>
+  </si>
+  <si>
+    <t>⚡️Путин поручил повысить качество подготовки учителей начальной школы, предусмотрев увеличение часов на изучение русского языка. Другие поручения президента: — Разработать учебные пособия по русскому языку для школьников ДНР, ЛНР, Запорожской и Херсонской областей; — Представить предложения о введении в вузах дисциплины «Русский язык как государственный»; — Представить рекомендации для вузов по созданию факультетов русского языка и литературы; — Провести в этом году всероссийский интернет-конкурс «Читаем всей семьей» для популяризации семейного чтения. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>04.02.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20597</t>
+  </si>
+  <si>
+    <t>🥶 Мороз в -34 ждет жителей Самарской области уже этой ночью Самая холодная ночь за эту зиму ожидается с 4 на 5 февраля. Температура по региону будет в пределах -25..-30, но вот на востоке области столбик термометра опустится до -34. Держимся! КП Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>04.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20596</t>
+  </si>
+  <si>
+    <t>😳Россияне массово заражаются... сифилисом Заболеваемость взлетела на 63% всего за 4 года: с 15.3 тысячи в 2020 году до 25.1 тысячи в 2024 году — следует из данных Росстата. В ряде западных стран также наблюдается рост числа ИППП, включая сифилис, рассказали «Коммерсанту» в Роспотребнадзоре. Так, это связано со снижением использования презервативов на фоне распространения антиретровирусных препаратов для профилактики ВИЧ. Однако подобные препараты не защищают людей от других инфекций. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>04.02.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20595</t>
+  </si>
+  <si>
+    <t>😵‍💫 Оптическая иллюзия из реальной жизни Черная лошадь на белом снегу – вроде бы все предельно просто. Но вот куда она все-таки идет, от оператора или к нему? Вначале вопросов не возникает, но чем дольше смотришь, тем непонятнее становится. А вы что видите? 👍🏻 - лошадь идет в сторону дороги ❤️ - нет, к оператору же идет 📸Комсомольская правда 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>04.02.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20594</t>
+  </si>
+  <si>
+    <t>Доля россиян с зарплатой свыше 100 000 рублей в месяц побила рекорд — Росстат По итогам 2024 года, их число выросло до 16,7% — это максимум за всё время ведения статистики. По данным Росстата, доля граждан с доходами от 60 до 100 тысяч рублей составляет 21,6%, а от 45 до 60 тысяч рублей — 15%. Тех, кто зарабатывает до 45 тысяч рублей в месяц, впервые стало меньше половины населения — 46,8% 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>04.02.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20593</t>
+  </si>
+  <si>
+    <t>😱 Почти 20% молочной продукции в России оказались фальсификатом — в 2025 году Роспотребнадзор зафиксировал рекордное число подделок. Чаще всего в молочку добавляют растительные масла, говяжий жир, крахмал и сою, а цельное молоко заменяют сухим или разбавляют водой. В отдельных случаях находят мел, соду, кислоты, гипс и даже «мясной клей» для увеличения срока хранения. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>04.02.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20589</t>
+  </si>
+  <si>
+    <t>Школьница облила одноклассников бензином и подожгла: в Красноярске восьмиклассница напала на сверстников и устроила пожар в школе Восьмиклассница Влада закинула горючую смесь в класс: пламя перекинулось на стены, жалюзи и первый ряд парт, после этого девочка встала на выходе и била молотком всех выбегающих из помещения У пострадавших сильнейшие ожоги 2-3 степени, закрытые ЧМТ, несколько в тяжелом состоянии с ожогами 50-60% тела Недавно она устроила опрос в чате школьников на тему «Кого бы из учителей хотелось устранить?» и форсила картинки про поджигание По словам СМИ, причина нападения на школу — игнор со стороны одноклассников: девочку называли хиккой, дразнили за лишний вес и высмеивали за асоциальность 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>04.02.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20588</t>
+  </si>
+  <si>
+    <t>❗️ Внимание! Объявлен отбой угрозы атаки БПЛА по Самарской области. 👉Подписаться на События Самара</t>
+  </si>
+  <si>
+    <t>04.02.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20587</t>
+  </si>
+  <si>
+    <t>Котики спасались от потопа в самарской квартире. В одном из домов на Ставропольской после прорыва батареи была вскрыта квартира, а внутри нашли тринадцать кошек. Пушистые спасались от потопа на шкафах. Оказалось, что хозяйка квартиры была госпитализирована две недели назад, и котики все это время сидели в квартире без еды. К счастью, волонтеры «ФлагманВет» эвакуировали всех кошек. Теперь пушистых спасенников ждет лечение и реабилитация в клинике, а еще им ищут новые дома — ни сама хозяйка, ни родственники о судьбе пушистых не побеспокоились за все время. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>04.02.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20582</t>
+  </si>
+  <si>
+    <t>🥶 На сколько сокращается рабочий день в морозы и при какой температуре можно уйти домой Работа в помещении Сокращенный день или по домам — Согласно санитарным правилам и нормам, при работе в офисе (в основном за столом) оптимальной считается температура +22…+24°C. Допускается и +21°C. Если же температура ниже, то работодатель обязан сокращать рабочий день, — объясняет Александр Хаминский. По словам юриста, обеспечить комфортные условия для работы в офисе работодатель должен любыми способами: батареи, терморегуляторы и т. п. Если же в помещении все равно холодно, работник имеет право требовать, чтобы рабочий день сократили или его отпустили домой (в зависимости от температуры). Также есть вариант работать удаленно — но только если работодатель сам предложит это сотруднику. Здесь также нужен официальный приказ о переводе на дистанционную работу. На открытом воздухе Горячий обед и обогрев ног Должны быть предусмотрены перерывы в работе для обогрева в специально оборудованных для этого местах. Помимо прочего, там должны быть приборы для обогрева стоп, чтобы можно было снять обувь и погреть ноги. В таком помещении должно быть от 21 до 25°C. Также во время обеденного перерыва работников обязаны обеспечить горячим питанием и напитками. После горячего обеда и горячего чая работник должен находиться не менее 10 минут в помещении прежде, чем он выйдет на улицу, иначе будет температурный удар. Отправляем своему начальнику Источник: Комсомольская Правда 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>04.02.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20581</t>
+  </si>
+  <si>
+    <t>‼️Внимание: в Самарской области объявили угрозу атаки БПЛА. 👉Подписаться на События Самара</t>
+  </si>
+  <si>
+    <t>04.02.26 04:21</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20580</t>
+  </si>
+  <si>
+    <t>❗️Первый завозной случай лихорадки чикунгунья в этом году выявили в России — заболевшая прилетела в Москву с Сейшел. Женщина во время отпуска замечала укусы комаров и не пользовалась репеллентами. После возвращения её госпитализировали. Анализ подтвердил вирус. Чикунгунья от человека к человеку не передаётся — заражают только укусы комаров определённого вида. Риск распространения минимальный, ситуацию держат на контроле. Эндемичные регионы — страны Африки к югу от Сахары, Южная и Центральная Америка, Юго-Восточная Азия, Западно-Тихоокеанский регион, Аравийский полуостров и Индийский субконтинент. В августе прошлого года такой же завозной случай фиксировали у туристов, вернувшихся из Шри-Ланки. ✍️Mash 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>04.02.26 03:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20576</t>
+  </si>
+  <si>
+    <t>Огурцы в России сравнялись по цене с... манго и питахайе. За один килограмм огурцов и тропических фруктов придется выложить поровну — по 340 рублей. Надо было вкладываться не в биткоин, а в овощи 😓😓 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>03.02.26 18:55</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20575</t>
+  </si>
+  <si>
+    <t>Стив Уиткофф и Джаред Кушнер примут участие в переговорах России, США и Украины в Абу-Даби 4 февраля. Об этом заявила пресс-секретарь Белого дома Кэролайн Ливитт. Ранее Дмитрий Песков сообщал, что состав российской делегации на переговорах в Абу-Даби останется прежним. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>03.02.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20574</t>
+  </si>
+  <si>
+    <t>Зарубежный оператор перепутал Хабиба Нурмагомедова с Исламом Махачевым Реакция на это экс-чемпиона UFC завирусилась в сети. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>03.02.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20573</t>
+  </si>
+  <si>
+    <t>❗️Экономия вдвойне: АВТОВАЗ представил новую LADA Vesta АВТОВАЗ объявляет о старте продаж обновлённого седана LADA Vesta, способного ездить на двух видах топлива. Автомобиль, предлагаемый в кузове седан, оснащён бензиновым двигателем объёмом 1.6 литра, который работает в паре с механической трансмиссией. Даже в начальной комплектации машина имеет кондиционер, две фронтальные подушки безопасности, систему курсовой устойчивости, технологию доступа и запуска мотора без ключа, а также светодиодные фары. Главной особенностью модели является современное газобаллонное оборудование четвёртого поколения, рассчитанное на использование метана. Система обеспечивает распределённый впрыск газа, а для улучшения разгона автоматически подмешивает бензин. Обновлённая LADA Vesta CNG прошла все необходимые проверки, включая испытания на безопасность при столкновении. Рекомендованная цена новой LADA Vesta CNG начинается от 1 515 000 рублей 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>03.02.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20572</t>
+  </si>
+  <si>
+    <t>Путин собрал первое в 2026-м совещание по экономическим вопросам Главные заявления к этой минуте. 🔹ВВП России вырос на 1% в 2025 году. 🔹Динамика ВВП была ниже прошлых лет, но замедление было ожидаемым и рукотворным для борьбы с инфляцией. 🔹Инфляция в 2025-м в России замедлилась до 5,6%, по итогам 2026-го должна снизиться к 5%. 🔹Ускорение инфляции в начале года ожидаемо, связано с повышением НДС. 🔹Повышение производительности труда является приоритетом для России в условиях дефицита кадров в ряде секторов экономики. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>03.02.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20571</t>
+  </si>
+  <si>
+    <t>Бывшего замглавы отдела ГАИ Волжского района отправили в колонию на семь лет   Дмитрия Ивашкина обвиняли в получении денег от гражданина Рахимова за проезд автомобилей ООО "ТрансСервисНурлат" по территории Волжского района. Согласно открытым данным, компания работает в сфере нефтегазового сервиса. В итоге суд приговорил Ивашкина к семи годам колонии строгого режима. Также мужчине придется уплатить штраф 600 тыс. рублей. Кроме того, ему временно запретили занимать определенные должности и лишили звания майора. Волга Ньюс 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>03.02.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20570</t>
+  </si>
+  <si>
+    <t>Все кроссовки Nike и Adidas в России оказались палью — в проверенных экспертами ТЦ Москвы, Питера, Калининграда, Севастополя и Челябинска. Среди 1300 пар не нашлось ни одного оригинала. По данным Mash, с сентября по декабрь независимые оценщики из "Бюро судебной экспертизы и оценки" обошли магазины, которые заявляют, что торгуют оригиналом. Чаще всего попадалось: кривая колодка, косяки в конструкции, разное расстояние между люверсами, плохие швы, левая маркировка, дешёвые материалы и резкий химический запах. Спецы говорят — жалоб на поддельные кроссы за год стало в разы больше, контрафакт заполнил даже площадки в ТЦ. Тесты прошли из-за обращений покупателей, которые судятся с продавцами. Проверяли по техрегламентам Таможенного союза и ГОСТам — сравнивали, щупали и нюхали. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>03.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20569</t>
+  </si>
+  <si>
+    <t>С 1 апреля увеличится количество авиарейсов из Самары в Армению Самарский аэропорт объявил о расширении маршрутной сети. С 1 апреля частота полетов по направлению Самара – Ереван возрастет благодаря запуску рейсов авиакомпании «Fly One Armenia». Новый перевозчик будет летать дважды в неделю – по средам и субботам. Пишет Площадь Свободы 📨 Прислать новость 📱 Подписаться на САМАРА</t>
+  </si>
+  <si>
+    <t>03.02.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20568</t>
+  </si>
+  <si>
+    <t>Ушла из жизни советский диктор и телеведущая Светлана Жильцова, сообщил Первый канал. КВН, "Утренняя почта", "Песня года", "Будильник", "Спокойной ночи малыши". Светлана Алексеевна долгие годы вела самые рейтинговые программы. Из профессии ушла на пике карьеры. Посвятила жизнь семье. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>03.02.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20567</t>
+  </si>
+  <si>
+    <t>Ограничения продлены до 18:00 3 февраля, сообщает Госавтоинспекция Самарской области Напоминаем, ограничения действуют на участках: - км 23+800 - км 143+300 «А-300 Самара-Большая Черниговка»; - км 890+000 - км 972+000 М -5 «Урал» Москва-Рязань-Пенза-Самара-Уфа-Челябинск; - км 29+115 - км 129+500 М-5 «Урал» Москва – Рязань – Пенза – Самара – Уфа – Челябинск Подъезд к г. Оренбург. Время окончания ограничений может измениться в случае сохранения или ухудшения погодных условий. 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>03.02.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20566</t>
+  </si>
+  <si>
+    <t>В Самарскую область идут сильные морозы до -34 °C Такая погода ожидается с 4 по 6 февраля в ночные часы, сообщили в МЧС. В регионе объявлен желтый уровень погодной опасности. 450media 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>03.02.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20565</t>
+  </si>
+  <si>
+    <t>⚠️ Обход Тольятти принимает транспорт с М-5 Сегодня федеральная трасса М-5 закрыта для маршрутных и грузовых транспортных средств на участке с км 890 по км 972 в связи с погодными условиями. Большегрузный транспорт перенаправлен на обход Тольятти. Текущая ситуация на обходе: ✅ Дорога работает в штатном режиме ✅ Техника находится на всех участках ✅ ДТП не зафиксировано ✅ Затруднений в движении нет 🇷🇺 Мы в Max 📨 Предложка (за эксклюзив заплатим) 📱 Подписаться на Тольятти</t>
+  </si>
+  <si>
+    <t>03.02.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20564</t>
+  </si>
+  <si>
+    <t>Затор на подъезде к Жигулевской ГЭС Грузовики остановлены на плотине вблизи Жигулевской ГЭС из-за сложных дорожных условий. Движение осложняется плохими погодными условиями и образовавшимися пробками. Просьба соблюдать осторожность при движении по данному участку трассы. ГТРК Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>03.02.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20563</t>
+  </si>
+  <si>
+    <t>Международный День нежности отмечается сегодня. Вы знаете, кого поздравить. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>03.02.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20562</t>
+  </si>
+  <si>
+    <t>❗Внимание Автомобилистам Введено ограничение движения транспорта на федеральной трассе М-5 «Урал» По информации ФКУ «Поволжуправтодор»введено ограничение движения для большегрузных и маршрутных транспортных средств. 📍 Участок ограничения: • автомобильная дорога федерального значения М-5 «Урал» • км 890 — км 972 Москва-Рязань-Пенза-Самара-Уфа-Челябинск ⏰ Сроки действия: • с 07:30 (мск) 3 февраля 2026 года • ориентировочно до 14:00 (мск) 3 февраля 2026 года Обращаем внимание: время окончания ограничения может быть изменено в случае сохранения или ухудшения погодных условий. 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>03.02.26 03:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20560</t>
+  </si>
+  <si>
+    <t>Бот мошенников, собирающий данные для доступа к "Госуслугам", показали в МВД. Ссылка на него распространяется в поддельных домовых чатах. В данном случае под предлогом плановой проверки индивидуальных приборов учета воды. Бот запрашивает у пользователя номер телефона, после чего ему приходит сообщение с "ключом" якобы "для фиксации даты визита специалиста". 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>02.02.26 18:50</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20559</t>
+  </si>
+  <si>
+    <t>Жителям Самарской области рассказали об основных симптомах оспы обезьян В России зафиксирован уже второй случай заражения В понедельник, 2 февраля, стало известно о втором россиянине, кому поставили диагноз «оспа обезьян». 50-летнего мужчину доставили в инфекционное отделение одной из больниц Подмосковья. В Роспотребнадзоре рассказали о главных симптомах заболевания, вспышка которого была зафиксирована в 2022 году в США и странах Европы. Что примечательно, первый заболевший россиянин привёз эту инфекцию именно из европейского государства. Среди основных симптомов – сыпь, лихорадка, увеличение лимфатических узлов, сильная головная боль, резкая слабость и упадок сил. Пути передачи заболевания – контактно (при прикосновении к больному человеку или животному, поцелуям), аэрозольно (при вдыхании заражённых частичек слюны и мокроты при общении лицом к лицу), алиментарно (при употреблении мяса зараженного животного). Врачи настоятельно рекомендуют при первых подозрениях на оспу обезьян обратиться в медучреждение. Несвоевременное лечение либо его отсутствие может привести к пневмонии, пиелонефриту, энцефалиту и другим серьёзным заболеваниям. Самарские пациенты с вирусом папилломы человека (ВПЧ) в скором времени смогут получить вакцину против болезни. Первое в России производство такого препарата открыто в Кировской области. Об этом сообщила пресс-служба федерального "Фонда развития промышленности".</t>
+  </si>
+  <si>
+    <t>02.02.26 18:33</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20558</t>
+  </si>
+  <si>
+    <t>ФСБ запретила вносить в «белый список» приложения банков, не установивших системы хранения переписок По данным СМИ, теперь для включения в реестр банки обязаны установить оборудование СОРМ (системы оперативно-разыскных мероприятий) для хранения переписки клиентов. Без этой технической базы банки не смогут гарантировать работу своих сервисов в случае ограничения интернета. Из-за новых правил в список до сих пор не попали приложения крупнейших банков, таких как Сбер, Т-Банк и Газпромбанк. При этом ФСБ ещё в октябре прошлого года потребовала от крупных российских банков установить СОРМ. Устанавливать СОРМ банки якобы не хотят из-за того, что это может привести к перетоку клиентов в другие финансовые организации. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>02.02.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20557</t>
+  </si>
+  <si>
+    <t>❤️ Россия заняла 6-е место в глобальном рейтинге IQ. Итоги подвели на основе ответов 1,2 млн участников из 137 стран с одинаковыми заданиями. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>02.02.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20556</t>
+  </si>
+  <si>
+    <t>❗️Роспотребнадзор Москвы предписал приостановить магазинам «Красное и белое» продажу потенциально опасного «жёлтого полосатика» Шарики ртути нашли в продукции «Ставридка» марки «Сухогруз», проданной в одном из магазинов сети, сообщают СМИ. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>02.02.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20555</t>
+  </si>
+  <si>
+    <t>Отцам в России хотят платить по 2 млн рублей за рождение третьего ребёнка. С инициативой ввести «отцовский капитал» выступили в Общественной палате — по мнению авторов идеи, такая мера будет стимулировать мужчин заводить больше детей. ✅ Подпишись на Женский чат Тольятти</t>
+  </si>
+  <si>
+    <t>02.02.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20554</t>
+  </si>
+  <si>
+    <t>❗️ Внимание❗️ Сильный снег❗️ От ФГБУ «Приволжское УГМС» получена консультация: «Объявлен желтый уровень опасности. Днем 03.02.2026 местами в Самарской области ожидается сильный снег с видимостью 500-1000 м, на дорогах снежные заносы». МЧС России напоминает автолюбителям: 🔺 избегай внезапных маневров - обгонов, перестроений, опережений; 🔺 не ориентируйся на впереди идущий автомобиль; 🔺 соблюдай правила дорожного движения, дистанцию и скоростной режим. Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>02.02.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20553</t>
+  </si>
+  <si>
+    <t>⚡️ Ограничения на федеральных трассах в Самарской области сняты Министерство транспорта и автомобильных дорог Самарской области информирует о полном восстановлении движения на федеральных трассах на основании данных ФКУ «Поволжуправтодор». 🚧 Все временные ограничения движения в регионе сняты. Последний участок — федеральная трасса М-5 «Урал» в Исаклинском и Камышлинском районах (км 1145 – км 1194) — открыт для всех видов транспорта. Берегите себя и соблюдайте меры предосторожности на дорогах. Минтранс Самарской области 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>02.02.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20552</t>
+  </si>
+  <si>
+    <t>⚡️Переговоры по Украине пройдут 4-5 февраля в Абу-Даби, — Песков. Другие заявления пресс-секретаря президента: — Эти переговоры ранее перенесли из-за дополнительной стыковки графиков трех сторон; — Позиция Москвы в вопросе урегулирования ситуации украинского кризиса последовательна, Россия сохраняет открытость к переговорам; — Россия сохраняет готовность способствовать деэскалации ситуации вокруг Ирана; — Путин сегодня проведет совещание по развитию химической промышленности; — Песков назвал здравой мысль французов о необходимости наладить канал связи с РФ; — Песков не стал детализировать визит Дмитриева в Майами, указав, что была концептуальная оценка переговоров с двух сторон и от Дмитриева, и от Уиткоффа; — Дмитриев ведет рабочую группу по экономическому взаимодействию, в основном эти вопросы и находятся в сфере его ведения; — Ельцин — это неотъемлемая часть истории России, и все очень бережно хранят память о нем; — Конкретики по организации контактов Путина и Макрона сейчас нет. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>02.02.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20551</t>
+  </si>
+  <si>
+    <t>⛔ В Самарской области ввели ограничение движения для маршрутного и грузового транспорта по участку трассы М-5 «Урал» Речь идет об отрезке с 1145 по 1194 км дороги «Москва — Рязань — Пенза — Самара — Уфа — Челябинск», Исаклинский и Камышинский районы. Ориентировочно ограничения снимут в 14:00 2 февраля, сообщили в ФКУ «Поволжуправтодор». Самара ГИС 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>02.02.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20550</t>
+  </si>
+  <si>
+    <t>🚔❗️ 64 пьяных водителя задержали в Самарской области в ходе рейдов ГАИ Всего за выходные инспекторы поймали 1400 нарушителей. Из них 31 человек ездили без прав, а 53 водителя неправильно перевозили детей. live450media 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>02.02.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20547</t>
+  </si>
+  <si>
+    <t>Главная причина тряски всех мировых СМИ прямо сейчас — «файлы Эпштейна». Минюст США опубликовал их более 3 млн. Самое шокирующее: — В документах упоминаются Дональд Трамп, Илон Маск, Билл Гейтс, Билл Клинтон, Дэвид Копперфилд, Клаудия Шиффер, бывший герцог Йоркский и другие. — Также есть упоминания Владимира Жириновского, которого называют «клоуном-националистом». — Известно, что Эпштейн лично прилетал минимум в три российских города со своей помощницей Лесли Грофф: в Москву, Самару и Казань, — для выбора девушек. В архиве есть резюме Мисс Тольятти, которая занимается детским модельным бизнесом. В тех же бумагах упоминается имя казанского детского гинеколога Асии Корниенко-Айдаровой. — В документах говорится, что Билл Гейтс заразился венерическим заболеванием, предварительно, — после связи с девушками из РФ, — и пытался скрыть это от жены. — Одна из девушек, побывавших на острове Эпштейна, утверждала, что её трижды принуждали к сексу с бывшим герцогом Йоркским, в том числе, когда ей было 17 лет. — В рассекреченных файлах есть информация, что из России Эпштейну поставляли девушек, в том числе несовершеннолетних, организации, работающие в РФ как детские и взрослые модельные агентства. — Это крупнейшая публикация материалов по делу Эпштейна за всё время. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>02.02.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20546</t>
+  </si>
+  <si>
+    <t>⚡️С 11:00 по Самарскому времени восстановлено движение всех транспортных средств на автомобильной дороге федерального значения М-5 «Урал» км 98 — км 129 (подъезд к г. Оренбург). 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>02.02.26 04:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20545</t>
+  </si>
+  <si>
+    <t>Ограничение движения на подъезде к Оренбургу в Самарской области продлено Министерство транспорта и автомобильных дорог Самарской области информирует об продлении ограничения движения на федеральной трассе М-5 «Урал» на основании данных ФКУ «Поволжуправтодор». 🚧 В связи с сохранением неблагоприятных погодных условий на участке км 98 – км 129 трассы М-5 «Урал» Москва – Рязань – Пенза – Самара – Уфа – Челябинск (подъезд к Оренбургу в границах Нефтегорского, Алексеевского и Борского районов) временное ограничение движения для маршрутных транспортных средств и грузового транспорта продлено. Срок действия ограничения: 2 февраля, 11:00. На автомобильных дорогах регионального и межмуниципального значения, находящихся в ведении Самарской области, ограничений нет. Рекомендуем водителям учитывать эту информацию при планировании поездок, выбирать альтернативные маршруты и строго соблюдать скоростной режим. 📞 Круглосуточная диспетчерская служба ФКУ «Поволжуправтодор»: · (8412) 55-11-04 · 8 (908) 531-10-68 Берегите себя и соблюдайте меры предосторожности на дорогах. Минтранс Самарской области 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>01.02.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20544</t>
+  </si>
+  <si>
+    <t>В Самарской области ввели ограничение движения для маршрутного и грузового транспорта по участку трассы М-5 «Урал» Речь идет об отрезке с 98 по 129 км дороги «Москва – Рязань – Пенза – Самара – Уфа – Челябинск подъезд к Оренбургу». Ориентировочно ограничения снимут в 09:00 2 февраля, сообщили в ФКУ «Поволжуправтодор». Самара ГИС 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>01.02.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20543</t>
+  </si>
+  <si>
+    <t>🌝 Сегодня ночью над Россией взойдёт Снежная Луна - в 02:11 по самарскому времени произойдет последнее зимнее полнолуние в 2026 году 👉Подписаться на События Самара</t>
+  </si>
+  <si>
+    <t>01.02.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20542</t>
+  </si>
+  <si>
+    <t>❗Правила возврата бракованной техники изменились в России Теперь при возврате денег за товар с дефектом магазин не обязан компенсировать вам стоимость такой же новой модели из коробки. Вместо этого расчёт будут вести по рыночной цене подержанного устройства с учётом его износа, реального состояния и года выпуска. Новые правила касаются технически сложных товаров: смартфонов, ноутбуков; планшетов, компьютеров; автомобилей, бытовой техники и так далее. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>01.02.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20533</t>
+  </si>
+  <si>
+    <t>😳Джефри Эпштейн и его помощница Лесли Грофф вели поиск девушек для своего «острова утех» в Самаре и Тольятти, и даже лично прилетали сюда в 2017 году. Выдержки из опубликованного на днях архива Эпштейна, касающиеся поисков моделей в Самарской области, выложил сегодня в своем телеграм-канале блокер из Сызрани Павел Семенов. "Также в архиве есть резюме Мисс Тольятти, которая занимается детским модельным бизнесом", - пишет он. Также поставщик девушек состоятельным американцам с помощницами побывали в Казани в период проведения чемпионата мира по футболу в 2018 году. MK RU 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>01.02.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20532</t>
+  </si>
+  <si>
+    <t>💨❄️ Снег и ветер: как дорожная техника работает в сложных погодных условиях Сегодня на большей части Самарской области — обильные осадки в виде снега, позёмка и низовая метель при температуре от -5 до -10°C. Для обеспечения проезда и безопасности на сети региональных дорог задействовано до 300 единиц спецтехники, включая 125 комбинированных дорожных машин (КДМ). При необходимости количество техники на линии будет увеличено. Рекомендации водителям: 🔵Будьте готовы к резкому и сильному ухудшению видимости на снегозаносимых участках дорог 🔵Строго соблюдайте дистанцию и скоростной режим 🔵Будьте предельно внимательны к дорожной технике на трассах 🔵По возможности отложите поездки до наступления более благоприятных погодных условий Напоминаем, сообщить о нештатной ситуации на региональной трассе можно по телефону диспетчерской службы — 8-846-268-41-41, на дороге федерального значения — по номеру 8-8412-55-11-04. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>01.02.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20531</t>
+  </si>
+  <si>
+    <t>❗️Росстат сообщает, что медианная зарплата в России составляет 73 871 рубль Лидирует Чукотка с 171,8 тысячами рублей, а в Ингушетии показатель самый низкий — 31,4 тысячи. В Москве и северных регионах медиана превышает 100 тысяч, в Петербурге — около 99 тысяч. При этом в республиках Северного Кавказа, Крыму, Ивановской области и Калмыкии зарплата не достигает 50 тысяч. Для высокого дохода ведомство советует крупные города, Арктику или Дальний Восток, но отмечает, что высокая стоимость жизни в этих регионах снижает реальную покупательную способность. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>01.02.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20530</t>
+  </si>
+  <si>
+    <t>Что изменится в жизни россиян с 1 февраля: ☎️ льготный кредит под 6% теперь можно получить только один раз на семью; ☎️ фиксированная выплата к страховой пенсии для тех, кому исполнилось 80 лет и кто имеет 1‑ю группу инвалидности, увеличится в два раза; ☎️ материнский капитал и детские пособия вырастут на 5,6%; ☎️ пособие по безработице повысится на 6,8%, максимум — 16 000 ₽; ☎️ снизить ставку можно будет по льготной комбинированной ипотеке; ☎️ в конце месяца россиян ждёт четырёхдневная рабочая неделя с 24 по 27 февраля. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>01.02.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20529</t>
+  </si>
+  <si>
+    <t>01.02.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20526</t>
+  </si>
+  <si>
+    <t>💥 Сызрань переименовали в "Ызрань" - у стелы на перекрестке на въезде со стороны Ульяновска оказалась снесена первая буква 📸 Маленькая Сызрань Свои новости присылайте сюда @syzranvipbot 👉Подписаться на СЫЗРАНЬ</t>
+  </si>
+  <si>
+    <t>01.02.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20525</t>
+  </si>
+  <si>
+    <t>Россия не приемлет размещение военных ЕС или НАТО на Украине, заявил РИА Новости замглавы МИД Грушко. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>01.02.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20524</t>
+  </si>
+  <si>
+    <t>Регулярное использование капель для носа приводит к депрессии, бессоннице и тахикардии, — выяснили учёные. Сосудосуживающие капли, на которых многие сидят годами, при длительном применении повреждают слизистую носа и вызывают атрофический ринит — именно он провоцирует постоянную заложенность. Токсины из препаратов способны попадать напрямую в мозг, минуя защитные барьеры, из-за чего развиваются неврастенические нарушения, которые могут перерасти в депрессию. Также выявлена связь длительного приёма капель с болезнями сердца — тахикардией, брадикардией и фибрилляцией предсердий. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>31.01.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20523</t>
+  </si>
+  <si>
+    <t>В ГД внесут проект о пожизненном запрете на въезд в Россию судимым иностранцам. Как заявили в госдуме, иностранцы, совершавшие ранее тяжкие или особо тяжкие преступления, не должны приезжать в РФ. В пояснительной записке к законопроекту подчеркивается, что наблюдается рост числа преступлений, совершаемых мигрантами. По мнению Слуцкого, недопустимо, чтобы россияне испытывали страх, встречая на улицах мигрантов, чья криминальная история включает грабежи, разбои или даже более серьезные злодеяния. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>31.01.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20522</t>
+  </si>
+  <si>
+    <t>31.01.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20521</t>
+  </si>
+  <si>
+    <t>💳 В Самарской области с 1 февраля увеличится максимальный размер пособия по уходу за ребенком до 1,5 лет С 1 февраля 2026 года в России пройдет плановая индексация социальных выплат, которая затронет более 40 различных пособий и компенсаций. 📌 Коэффициент индексации составит 5,6%, рассказал кандидат экономических наук, доцент РУДН Андрей Гиринский. Это коснется и одного из ключевых видов поддержки семей — ежемесячного пособия по уходу за ребенком до достижения им возраста полутора лет. После повышения его максимальный размер для работающих граждан достигнет 83 021 рубля в месяц. ГТРК Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>31.01.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20518</t>
+  </si>
+  <si>
+    <t>31.01.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20517</t>
+  </si>
+  <si>
+    <t>Певица Елка отказалась от украинского гражданства и стала россиянкой 43-летняя Елизавета Иванцив, известная по хитам «Прованс» и «На большом воздушном шаре», вышла замуж за музыканта из Одессы Рождена Ануси. Перед свадьбой артистка сделала важный шаг – получила российский паспорт. Сейчас супруги живут в Москве, пишут СМИ. Представитель певицы по поводу смены гражданства давать комментарии отказался. Ранее у артистки возникли сложности с бизнесом в России из-за просроченного украинского паспорта. Обновить документы она не смогла из-за СВО, фирму пришлось закрыть. Интересно, что певицу даже обвиняли в поддержке ВСУ, но ее директор опровергла это. Продюсер Дзюник заявил «Абзацу», что артистка «русская до мозга костей». 📸Абзац 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>31.01.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20516</t>
+  </si>
+  <si>
+    <t>🇷🇺Киберсражение года: крупнейший турнир России от Сталинских Соколов! «Сталинские Соколы» объявляют турнир «Drone-Con» в дисциплинах: - Hearts of Iron IV - Битва Дронов - War Thunder Турнир проходит 23 - 27 февраля 2026 года Вознаграждения: для победителей одной дисциплины: 1️⃣место – 3 500 000 рублей 2️⃣место – 1 500 000 рублей 3️⃣место – 1 000 000 рублей 🇷🇺 Формат участия: Соло, отдельные номинации по War Thunder и HoI4, «Битва Дронов». Пройди заочный онлайн этап до 16 февраля и получи возможность попасть на очный этап «Drone-Con»! Подать заявку и узнать подробности - «Drone-Con» Реклама. Erid: 2VtzqwFfDGw ИП Никифоров В. А. ИНН 271200273776</t>
+  </si>
+  <si>
+    <t>31.01.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20515</t>
+  </si>
+  <si>
+    <t>Россиян начнут бесплатно обследовать на риски раннего старения В России утвердили перечень бесплатных медицинских обследований для выявления рисков раннего старения, следует из постановления кабмина. Диагностику будут проводить в центрах медицины здорового долголетия в рамках системы ОМС. Программа рассчитана на пациентов, у которых биологический возраст превышает календарный на 5 лет и более. В таких случаях гражданам проведут клинический анализ крови с определением СОЭ (скорость оседания эритроцитов), общий анализ мочи и расширенное биохимическое исследование крови. Также предусмотрены анализы крови на инсулин, глюкозу и гликозилированный гемоглобин, а для оценки гормонального фона — тестостерон у мужчин и эстрадиол у женщин. Отдельный блок исследований направлен на раннее выявление нарушений опорно-двигательной системы — с проверкой кальция, фосфора и щелочной фосфатазы. Кроме того, обследования позволят выявить риски обменных нарушений, ожирения, снижения когнитивных функций и ухудшения психоэмоционального состояния. 📸Readovka 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>31.01.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20514</t>
+  </si>
+  <si>
+    <t>❌ Из Самарской области выдворили более полутора тысяч иностранных граждан В Самарской области активно продолжается борьба с незаконной миграцией. Также имеют последствия правонарушения, совершенные иностранными гражданами на территории нашего региона. 💬 Как заявил глава правоохранительного ведомства Игорь Иванов на расширенной коллегии по итогам 2025 года, из Самарской области были выдворены 1536 граждан иностранных государств. Эти люди нарушили правила пребывания в России. Ещё 48 мигрантов были подвергнуты процедуре депортации. Это иностранцы у которых закончились законные основания нахождения на территории Самарской области. 📸: ГУ МЧС РФ по Самарской области ГТРК Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>31.01.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20513</t>
+  </si>
+  <si>
+    <t>⚡️Снегопад и метель ожидаются завтра в Самарской области Как сообщает Приволжское УГМС, завтра днем будет усиление ветра до 18 м/с, очень сильный снег и метель. Видимость на дорогах составит менее 500м. Будьте внимательны и осторожны. По возможности лучше оставаться дома в такую погоду. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>31.01.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20512</t>
+  </si>
+  <si>
+    <t>Чистка снега — золотая жила: подработка может приносить до 450 000 рублей в месяц Мужик написал в чате ЖК, что за 3 000 рублей откопает машину из сугроба и очистит пространство вокруг неё, результат превзошел ожидания — впервый же день к нему обратились 4 человека, а на следующий — уже 5 В итоге запросов стало так много, что он сделал лопату основным источником дохода и взял отгулы на основной работе 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>31.01.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20511</t>
+  </si>
+  <si>
+    <t>Сегодня отмечаются День рождения русской водки и День горячего шоколада. Предстоит сделать выбор дня. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>31.01.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20510</t>
+  </si>
+  <si>
+    <t>Студия детейлинга RUSH запускает акцию для подписчиков 1) При записи на полировку кузова - химчистка сидений/пола/потолка (на выбор) в подарок 2) При записи на полную химчистку салона - антидождь на переднюю/заднюю полусферу в подарок 3) При записи на комплексную детейлинг мойку - полировка передних/задних фар (на выбор) в подарок Акция продлится до 28.02.2026 Для участия в акции требуется всего лишь подписаться на телеграмм канал RUSH detailing studio и записаться на вышеперечисленные услуги. Наша детейлинг студия предоставляет профессиональные услуги по уходу за вашим автомобилем и гарантирует качество выполненной работы Мы находимся по адресу: г. Самара ул. Мичурина 21Б Телефон для записи +7 (900)385-79-72 Реклама. Erid: 2VtzqxMenzw Руш Д. И. ИНН 861004943230</t>
+  </si>
+  <si>
+    <t>31.01.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20509</t>
+  </si>
+  <si>
+    <t>⚡️ Повторно введены ограничения движения для маршрутных транспортных средств и грузового транспорта на автодорогах М-5 «Урал» и Р-241 «Казань – Буинск – Ульяновск», сообщает Минтранс Самарской области. Срок снятия мер будет объявлен после нормализации погодных условий. ГТРК Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>31.01.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20508</t>
+  </si>
+  <si>
+    <t>❗️Банковские переводы заблокируют за включённый VPN, предупреждают юристы Из-за подмены реального местоположения в онлайн-банкинге операцию могут посчитать совершённой не самим клиентом, а мошенниками Покажите всем 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>31.01.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20507</t>
+  </si>
+  <si>
+    <t>В Самарской области дети могут получить бесплатные путевки в оздоровительные лагеря В Самарской области стартовала детская оздоровительная кампания. Родителям детей в возрасте от 6 до 17 лет (включительно) предлагают бесплатные путевки в детские оздоровительные лагеря санаторного типа. Путевки включают в себя проживание, 5-разовое питание, обучение, досуговые программы, оздоровительные процедуры, сообщает министерство образования Самарской области. Там опубликовали перечень документов, необходимых для получения путевки: Копия свидетельства о рождении ребенка или паспорт ребенка (для достигших 14 летнего возраста); Копия паспорта одного из родителей (1 стр., регистрация, отметка о наличии детей); Справка с места жительства ребенка (документ, подтверждающий проживание в Самарской области); Справка 070/У из поликлиники; Справка, подтверждающая трудную жизненную ситуацию (для категории ТЖС). Ближайшие заезды: МАУ Санаторий «Молодецкий курган» (с. Жигули) Заезд с 16.01.2026 – 05.02.2026 (21 день) Заезд с 09.02.2026 – 01.03.2026 (21 день) ООО «Космос» -ДОЦ «Космос-2» (Красноярский район) Заезд с 16.01.2026 – 05.02.2026 (21 день) Заезд с 07.02.2026 – 27.02.2026 (21 день) ООО «Отдых» (г. Сызрань) Заезд с 19.01.2026 – 08.02.2026 (21 день) Заезд с 11.02.2026 – 03.03.2026 (21 день) МАООУ Пансионат «Радуга» (г. Тольятти) Заезд с 22.01.2026 — 11.02.2026 (21 день) Заезд с 14.02.2026 – 06.03.2026 (21 день) МАУ Пансионат «Звездный» (г. Тольятти) Заезд с 27.01.2026 — 16.02.2026 (21 день). Заезд с 20.02.2026 – 12.03.2026 (21 день) МАУ Пансионат «Звездный» — ОСП «Электроник-Дубрава (Ставропольский район) Заезд с 27.01.2026 — 16.02.2026 (21 день). Заезд с 20.02.2026 – 12.03.2026 (21 день) МАУ ДЦ «Берёзки» (г. Новокуйбышевск) Заезд с 05.02.2026 — 25.02.2026 (21 день) Заезд с 28.02.2026 — 20.03.2026 (21 день) МАУ «Волжанка» (г. Самара) Заезд с 05.02.2026 — 25.02.2026 (21 день) Заезд с 28.02.2026 — 20.03.2026 (21 день) ДОБО «Салют» (Красноярский район) Заезд с 07.02.2026 – 27.02.2026 (21 день) Заезд с 04.03.2026 – 24.03.2026 (21 день) По всем вопросам обращаться в ГКУ СО «Комплексный центр социального обслуживания населения» по месту проживания: адреса КЦСОН. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>30.01.26 18:25</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20506</t>
+  </si>
+  <si>
+    <t>Умерла актриса Кэтрин О'Хара, известная по роли мамы Кевина в фильме «Один дома». Ей был 71 год. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>30.01.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20505</t>
+  </si>
+  <si>
+    <t>В Самарской области с должников за год взыскали более 90 млн рублей В регионе прошли рейды «Дорожный пристав». Мероприятия помогают судебным приставам найти неплательщиков и напомнить должникам о необходимости уплаты алиментов. Те, кто отказывается добровольно гасить задолженность, могут лишиться транспортного средства. Машину могут направить на реализацию, а вырученные средства пойдут в счет уплаты долга. КП Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>30.01.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20504</t>
+  </si>
+  <si>
+    <t>На Волге возле Тольятти толщина льда составляет 40-45 см, возле Самары – до 30 см Поисково-спасательная служба Самарской области опубликовала информацию о толщине льда на Волге по состоянию на 29 января 2026 года. В Октябрьске самый прочный лед сформировался на расстоянии до 200 метров от левого берега – 35 см, в Сызрани – до 100 метров от правого берега – 25 см. А в Жигулёвске лед есть только на расстоянии 100 метров от правого берега – 10 см. Дальше река не замерзла. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>30.01.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20503</t>
+  </si>
+  <si>
+    <t>❗ИЗ-ЗА НЕПОГОДЫ ОТМЕНИЛИ АВТОБУСНЫЕ РЕЙСЫ ИЗ САМАРСКОЙ В УЛЬЯНОВСКУЮ ОБЛАСТЬ Речь идет о следующих участках: - Р-241 "Казань - Буинск -Ульяновск" подъезд к г. Самара со 180 по 326 км;  - Р-241 "Казань - Буинск - Ульяновск" со 136 по 180 км;  - Р-178 "Саранск - Сурское - Ульяновск" с 97по 220 км; - М-5, подъезд к г. Ульяновск со 199 по 295 км;  - А-151 "Цивильск - Ульяновск" со 136 по 199км в Ульяновской области. Как сообщили в минтрансе Самарской области, отменяются автобусные рейсы из Самарской области в направлении Ульяновска и Йошкар-Олы, через Димитровград. Тем, кто купил на эти рейсы билеты, нужно обратиться в кассы автовокзалов для возврата денег или переноса поездки. Ограничения действуют с 17:30 пятницы, 30 января. СитиТрафик 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>30.01.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20502</t>
+  </si>
+  <si>
+    <t>😱 Россиян предупредили о «фейковых» фитнес-продуктах. Многие йогурты, мюсли и батончики создают иллюзию пользы, а не помогают здоровью, заявили врачи. Часто в них содержится большое количество сахара и жиров, поэтому по калориям они не уступают обычным сладостям. Ещё медики отметили, что в смузи и свежевыжатых соках мало клетчатки. Эти напитки только поднимают уровень сахара в крови, поэтому полезнее будет съесть фрукты. Также врачи советуют не заменять коровье молоко растительным, так как в нём есть ароматизаторы и нет кальция с белком 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>30.01.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20501</t>
+  </si>
+  <si>
+    <t>🌨В Самарской области сейчас активно расчищают дороги от снега. Из-за сильных снегопадов на трассах работают почти 400 единиц техники. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>30.01.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20500</t>
+  </si>
+  <si>
+    <t>❗️Банки перестанут выдавать семейную ипотеку, если родители и ребёнок не прописаны по одному адресу на момент оформления кредита: новые требования начнут действовать уже с 1 февраля. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>30.01.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20499</t>
+  </si>
+  <si>
+    <t>Поездки в Дубай включили в расчёт инфляции в РФ, так как это привычные расходы россиян — Росстат. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>30.01.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20498</t>
+  </si>
+  <si>
+    <t>⚡️⚡️⚡️В Самарской области с 1 февраля выплата при заключении контракта с Минобороны повышается до 2,6 млн рублей За первый год службы сумма выплат составит более 5 млн рублей. Также военнослужащие могут воспользоваться возможностью списания до 10 млн рублей долгов. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>30.01.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20497</t>
+  </si>
+  <si>
+    <t>Россия согласна не бить по Украине до 1 февраля. Страна воздержится от ударов по просьбе Трампа, чтобы создать благоприятные условия для переговоров, заявил Песков 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>30.01.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20496</t>
+  </si>
+  <si>
+    <t>🎉 Россиян ждут трехдневные выходные Отдыхать страна будет с 21 по 23 февраля в честь Дня Защитника Отечества 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>30.01.26 03:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20495</t>
+  </si>
+  <si>
+    <t>Фейковые девушки дурят мужчин на сайтах знакомств историями о больных детях. Аферисты начинают с создания анкеты, ищут жертву, готовую продолжить общение в мессенджере. Там мужчинам рассказывают о больном ребёнке и просят денег на лечение. Получив их, "дамы" перестают выходить на связь. Однако через некоторое время они могут вновь связаться с обманутым человеком, предложив вернуть "долг" – для этого нужно всего лишь назвать 5-значный код из СМС для "подтверждения перевода". И уж тогда они пропадают навсегда – вместе с остатками накоплений. РИА Новости</t>
+  </si>
+  <si>
+    <t>29.01.26 18:31</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20494</t>
+  </si>
+  <si>
+    <t>Пи Дидди признался в убийстве Тупака — пишет New York Post со ссылкой на материалы судебного дела. Стив Отис, который подал иск против Пи Дидди, заявил, что во время работы в мужском эскорте в 2012 году рэпер накачал его наркотиками и анально изнасиловал*. Затем, по словам Отиса, Пи Дидди угрожал ему, требуя помалкивать о случившемся, и заявил: «Если я смог убрать Тупака, то, как думаешь, что может случиться с тобой?». *движение ЛГБТ запрещено в России. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>29.01.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20493</t>
+  </si>
+  <si>
+    <t>❗️В Госдуме опровергли слухи о полном отказе от магистратуры и бакалавриата в 2026 году. С сентября пилотный проект новой системы расширят с 6 до 17 вузов, при этом от традиционных форм обучения пока отказываться не будут, пояснила зампред комитета по науке и высшему образованию Ксения Горячева. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>29.01.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20492</t>
+  </si>
+  <si>
+    <t>⚡️Я лично попросил Путина в течение недели не наносить удары по Киеву и другим городам. Он на это согласился, — Трамп. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>29.01.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20491</t>
+  </si>
+  <si>
+    <t>Маткапитал на первого ребёнка с 1 февраля вырастет почти до 730 тысяч рублей — Мишустин. Другие заявления премьера: 🟢С 1 февраля в России будут проиндексированы более 40 социальных выплат и компенсаций; 🟢Единовременное пособие при рождении ребёнка с февраля составит 28,5 тысяч рублей; 🟢Сумма маткапитала на второго и последующих детей в 2026-м вырастет до 963 тысяч рублей. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>29.01.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20490</t>
+  </si>
+  <si>
+    <t>Самарскую область показали на картах Москвы 📍 Минтуризма и московский департамент транспорта выпустили карты «Тройка» и «Единый» с символами Самары — монументом «Ладья» и набережной. В Самаре тоже могут начать использовать «Тройку» уже в 2026 году. ✍️63.ru 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>29.01.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20489</t>
+  </si>
+  <si>
+    <t>⚡️Доллар рухнул до 74 рублей и продолжает медленно ползти вниз Последний раз такой курс был 1 марта 2023 года 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>29.01.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20488</t>
+  </si>
+  <si>
+    <t>❗️Метель и сильный ветер ожидается завтра в Самарской области Синоптики объявили желтый уровень опасности. Порывы ветра 15-20 м/с, а днем местами метель при видимости 500 - 1000 метров. Будьте аккуратны на дорогах! 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>29.01.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20487</t>
+  </si>
+  <si>
+    <t>Выходные дни не будут учитываться при расчёте отпусков — такой законопроект внесён в Госдуму. Депутаты считают, что это увеличит продолжительность отдыха и улучшит здоровье россиян 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>29.01.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20486</t>
+  </si>
+  <si>
+    <t>💳 Комментарий к переводу может привести к блокировке. Банки могут приостановить перевод между картами, если в комментарии указать неудачную формулировку. Кредитные организации обязаны проверять поле «сообщение получателю», в том числе на признаки незаконной или коммерческой деятельности. Под подозрение чаще всего попадают не шутки, а слова вроде «оплата услуг», «за товар», «аренда» или «заказ». Дело в том, что счета физлиц не предназначены для бизнес-операций. Поэтому специалисты советуют либо писать максимально нейтрально, либо вовсе оставлять поле комментария пустым. 🤔 — без комментариев 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>29.01.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20485</t>
+  </si>
+  <si>
+    <t>👮Полиция провела рейд в самарском ресторане "По-Честному". Были задержаны более десяти человек с признаками наркотического опьянения. 📸Депутат Думы г.о. Самара - Дмитрий Асеев 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>29.01.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20484</t>
+  </si>
+  <si>
+    <t>Сцены 18+ начали вырезать в кинотеатрах Кавказа. Обнажëнку, поцелуи и другие интимные эпизоды просто закрывают чёрным экраном. Первым под удар цензуры попал триллер «Горничная», на который многие шли ради полуголых сцен с Сидни Суини, но в итоге остались ни с чем. Местные возмущены: они платят за полную версию, а получают обрезанную. Руководство кинотеатров объясняет это тем, что подобный контент считается харамом. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>29.01.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20483</t>
+  </si>
+  <si>
+    <t>Просмотр видео на скорости 2х убивает психику, — предупреждают врачи. Привычка ускорять видео создаёт иллюзию экономии времени — мозг адаптируется к перегрузке и разучивается жить в нормальном темпе. В результате обычный ритм жизни кажется медленным и раздражающим — будь то общение или ожидание. Со временем появляются проблемы с концентрацией, тревожность и забывчивость: мозг перегружается потоком информации и хуже обрабатывает нормальные стимулы. Смотрим без ускорения. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>29.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20482</t>
+  </si>
+  <si>
+    <t>😊😊😊😊😊 😊😊😊😊😊😊 Ждем всех студентов в клинике Кузляр на бесплатную проверку зрения на аппаратах с консультацией врача 😊 Запись в клинику в Самаре по телефону: 📞 8(846)970-80-79 📍Самара, Советской армии, 185/ Реклама. Erid: 2Vtzqx7p18o ООО "КУЗЛЯР" ИНН 1686024815</t>
+  </si>
+  <si>
+    <t>29.01.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20481</t>
+  </si>
+  <si>
+    <t>❗️Золото бьёт все возможные рекорды — цена в моменте достигла $5600 за тройскую унцию 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>29.01.26 04:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20480</t>
+  </si>
+  <si>
+    <t>🧑‍🎓 Форматы «бакалавр» и «магистр» в России отменят с 1 сентября 2026 Вместо них введут базовое и специализированное высшее образование. Раньше после окончания специалитета нельзя было претендовать на бюджетные места в магистратуре, теперь такого запрета нет. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.01.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20479</t>
+  </si>
+  <si>
+    <t>❗️Стив Уиткофф и Джаред Кушнер не будут участвовать в новом раунде переговоров об урегулировании конфликта на Украине. Встреча будет двусторонней — между Россией и Украиной, заявил Рубио. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.01.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20478</t>
+  </si>
+  <si>
+    <t>Россиянки не рожают из-за жадности — уверена президент фонда «Женщины за жизнь» Наталья Москвитина. Она призвала «не спотыкаться о финансовые проблемы или маленькую жилплощадь» при рождении детей. Один батюшка сказал классную вещь: «А не рожают, потому что жадные». Просто в точку! Неужели рождённый ребёнок объест нас своей тарелкой супа? Даже не комфорт является основной проблемой, а наша жадность. — заявила Москвитина. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.01.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20477</t>
+  </si>
+  <si>
+    <t>❗️В Госдуме пообещали скорое снижение налогов НДС скоро снизится, пообещали депутаты. Повышение налога до 22% было временной мерой, и власти рассматривают возврат к более низкой ставке, чтобы уменьшить налоговую нагрузку на бизнес, заявили в комитете по финрынку. По словам депутатов, повышение налога было необходимо для закрытия социальных и оборонных расходов, и бизнес с самого начала относился к этому с пониманием. Путин подписал закон о повышении НДС в ноябре прошлого года. Во время прямой линии в декабре он пообещал, что такое повышение не будет вечным. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.01.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20476</t>
+  </si>
+  <si>
+    <t>В РЖД считают нерентабельным запуск регулярного поезда между Самарой и Казанью В пресс-службе Куйбышевской железной дороги сообщили, что с 24 декабря 2025 года начал курсировать новый поезд № 315/316 «Ташкент – Казань» с периодичностью один раз в неделю. Он делает остановки, в том числе, в Самаре, Сызрани и Ульяновске. По средам поезд отправляется из Самары в 1:21 и прибывает в Казань в 13:47. В обратном направлении он выезжает из Казани в 10:33 по четвергам и прибывает в Самару в 2:06 по пятницам. При этом запуск отдельного регулярного прямого поезда между Самарой и Казанью в РЖД считают нерентабельным из-за низкого пассажиропотока. 📨 Прислать новость 📱 Подписаться на САМАРА</t>
+  </si>
+  <si>
+    <t>28.01.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20475</t>
+  </si>
+  <si>
+    <t>⚡️Встреча делегаций России, Украины и США запланирована на 1 февраля в Абу-Даби, сообщил Песков. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.01.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20474</t>
+  </si>
+  <si>
+    <t>⚡️Роскомнадзор заблокировал Шикимори — это главный сайт для анимешников Аниме-сайт трижды внесён в список заблокированных ресурсов от РКН. Вероятно, что причиной могли стать отдельные тайтлы, нарушающие законы РФ. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.01.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20473</t>
+  </si>
+  <si>
+    <t>Банки блокируют переводы из-за VPN и больших транзакций самому себе. Как не попасть под подозрение и не потерять деньги С января количество признаков, по которым банки отслеживают подозрительные операции, увеличилось в два раза — с 6 до 12: мониторинг стал строже, и под подозрение могут попасть даже обычные, казалось бы, действия. Readovka и независимый финансовый советник, бизнес-коуч Анна Карпычева составили памятку для читателей, которая сильно упростит жизнь. Чтобы ваши деньги не зависли на счете, следуйте этой инструкции: — Готовьте документы заранее. Если вы переводите крупную сумму, будьте готовы подтвердить законность средств. Документы (справки о доходах, договоры купли-продажи) нужно предоставить по первому запросу банка. Это снимает большинство вопросов службы безопасности. — Не дробите крупные суммы. Никогда не разбивайте один большой перевод на несколько мелких транзакций. Для алгоритмов безопасности такое поведение выглядит как попытка обмануть систему мониторинга и вызывает гораздо больше подозрений, чем один крупный платеж. — Отключайте VPN. При входе в банковское приложение всегда выключайте VPN — он скрывает ваш реальный IP-адрес и местоположение. Система расценивает это как попытку мошенничества. — Странная цепочка переводов через СБП. Перевод могут заблокировать, если вы перевели самому себе более ₽200 тыс из другого банка через Систему быстрых платежей, а затем в течение суток пытаетесь отправить деньги человеку, с которым не обменивались переводами последние полгода; — Проверяйте получателя. Если реквизиты получателя уже находятся в «черном списке» Банка России или базе МВД (заработает с марта 2026 года), банк заблокирует перевод окончательно (без возможности разблокировки средств). А что делать, если перевод все-таки заморозили? — Дождитесь уведомления. Банк пришлет пуш-уведомление, СМС или позвонит. — Подтвердите личность и намерения. Вам могут предложить подтвердить операцию через приложение или ответив на СМС. Если инструкций нет, ждите звонка оператора в течение 15 минут или позвоните в банк сами. — Помните об ответственности. Подтверждая операцию, которую банк счел подозрительной, вы берете на себя полную ответственность. Если это все-таки окажутся мошенники, банк не вернет деньги. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.01.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20472</t>
+  </si>
+  <si>
+    <t>Уйти по собственному под давлением – незаконно Если работника вынуждают писать такое заявление, это прямое нарушение трудового законодательства. В подобных случаях нужно обращаться в трудовую инспекцию, а при необходимости – в суд, рассказала «Абзацу» HR-эксперт Оксана Волкина. Главные доказательства – переписки, аудио- и видеофайлы, а также показания коллег. Причем записывать разговоры с руководством можно без предупреждения – это законно. «Угрозы, намеки, давление в мессенджерах, по телефону или лично – все это нужно фиксировать. Даже обычные СМС могут стать доказательством», – пояснила Волкина. Если суд признает увольнение незаконным, работодателя обяжут выплатить компенсацию за моральный вред – от 10 до 50 тысяч, а также рассчитаться за дни вынужденного простоя. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.01.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20471</t>
+  </si>
+  <si>
+    <t>❗️ Ураганный ветер обещают нам 29 января местами в Самарской области. Порывы будут достигать 15-18 м/с. КП Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.01.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20470</t>
+  </si>
+  <si>
+    <t>День гремучих змей отмечается сегодня Поздравляем тех самых 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.01.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20469</t>
+  </si>
+  <si>
+    <t>❗️Продажи осиновых кольев против вампиров взлетели в 4 раза в России Также россияне стали массово покупать стеклянные шары и куклы вуду — спрос на них вырос на 101% и 63% соответственно 🤷‍♂️Что вообще происходит? 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.01.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20468</t>
+  </si>
+  <si>
+    <t>В Самаре увеличили среднюю стоимость жилья Мэрия Самары опубликовала проект постановления об утверждении средней стоимости 1 кв. метра жилья на 2026 год. Согласно документу, она составит 131730 рублей. Для сравнения, показатель 2025 года был 120442 рублей. Об этом сообщает «Волга Ньюс». При этом «Сбербанк» фиксирует среднюю цену 137 тысяч рублей за 1 кв. метр в Самаре. Выше только в Сызрани — 150-180 тысяч рублей за 1 кв. метр, что по оценке Минстроя, нестандартно для регионального рынка недвижимости. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.01.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20467</t>
+  </si>
+  <si>
+    <t>🚊 Они возвращаются! Электрички между Сызранью и Тольятти планируют запустить летом 2026 года Ранее поезда уже ходили по маршруту Тольятти - Сызрань, но в 2009 году их признали экономически неэффективными. О возобновлении прямого ж/д сообщения между этими двумя городами задумались пару лет назад. Но тогда решение о запуске электрички так и не было принято. Планы хотят воплотить в жизнь летом 2026 года. Об этом рассказал начальник Куйбышевской ЖД Вячеслав Дмитриев. КП Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20466</t>
+  </si>
+  <si>
+    <t>Январь - лучшее время, чтобы внедрить новые ритуалы в жизнь вашей компании и семьи. Начните с основы - чистой и свежей воды «Волжанка». Подписывайтесь на наш телеграм-канал. Там сейчас проходит розыгрыш сертификатов на OZON Закажите доставку воды в офис, чтобы поддержать бодрость и продуктивность команды, или домой - для ежедневной заботы о близких. — на официальном сайте — в приложении Доставка работает в: — Ульяновской области; — Самарской области; — Республике Чувашия; — Республике Татарстан. Обратите внимание, что цена может меняться в зависимости от региона. Начните сезон с «Волжанкой»! С нами забота о здоровье может быть простой. #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.01.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20465</t>
+  </si>
+  <si>
+    <t>❗️ Прорабатывают ж/д сообщение с аэропортом Курумоч в Самаре Начали детальную проработку проекта, который позволит доставлять пассажиров к аэропорту Курумоч по железной дороге. Над вариантами будущего маршрута работают специалисты проектно-изыскательского института «Желдопроект Поволжье», входящего в структуру «Росжелдорпроекта». Рассматриваются два основных варианта прокладки путей: через лесной массив протяжённостью около 5 км либо по эстакаде вдоль Аэропортовского шоссе. По каждому из них готовят технико-экономические решения, которые планируют представить до конца февраля 2026 года. После этого будет приниматься решение о дальнейшем финансировании и реализации проекта. По предварительным оценкам, дорога от Самары до аэропорта может занять около 50–55 минут, а пассажиропоток при запуске маршрута способен достигать до 1,4 млн человек в год. 🥲А как же Тольятти? 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.01.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20464</t>
+  </si>
+  <si>
+    <t>Почерневшие бананы нельзя есть — в них появляется алкоголь Как минимум, их нельзя давать детям, заявляют врачи: из-за естественного брожения в плодах образуется спирт — в зелёных бананах его нет, в спелых минимально, а в потемневших он присутствует всегда 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>28.01.26 03:20</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20463</t>
+  </si>
+  <si>
+    <t>Сантехники и электрики станут новыми миллионерами, считает миллиардер Дженсен Хуанг По его словам, шестизначные зарплаты появятся не в IT, а у рабочих профессий из-за взрывного роста ИИ-инфраструктуры Мир строит гигантские дата-центры под ИИ с колоссальными инвестициями — электросети, охлаждение, трубы, металл и бетон, которые нужно обслуживать Поэтому электрики, сантехники и строители уже зарабатывают по $100 000 в год и больше и будут получать ещё больше Ну теперь точно на завод 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.01.26 19:33</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20462</t>
+  </si>
+  <si>
+    <t>Подтверждение платежей хотят перевести из SMS в Max Банки предложили отказаться от SMS-кодов при подтверждении операций и перейти на госмессенджер Max. Национальный совет финансового рынка направил инициативу в Минцифры в рамках второго пакета мер по борьбе с кибермошенниками. Эксперты считают SMS самым уязвимым и дорогим каналом, тогда как push-уведомления - более надёжными и экономичными. ❗️ Подписывайтесь на нас в МАХ https://max.ru/reg063</t>
+  </si>
+  <si>
+    <t>27.01.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20461</t>
+  </si>
+  <si>
+    <t>Россиянам запретили болеть больше девяти дней. Минздрав утвердил новый стандарт лечения гриппа, по которому средняя продолжительность больничного сокращена до 9 дней вместо прежних 15–20, при этом степень тяжести болезни больше не учитывается. Для диагностики пациентам придётся пройти сразу семь врачей, а на время лечения им назначат обязательную диету. 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>27.01.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20460</t>
+  </si>
+  <si>
+    <t>Роскомнадзор ограничил доступ к крупнейшей российской онлайн-энциклопедии аниме и манги Shikimori Сайт внесли в реестр ресурсов с запрещённой к распространению в России информацией ещё 22 января, однако фактическая блокировка началась только сейчас. Администрация Shikimori подтвердила ограничения и заявила, что выясняет причины произошедшего. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.01.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20458</t>
+  </si>
+  <si>
+    <t>Есть идея, куда всей семьей сходить на выходные: в ТК АМБАР проходит уникальная коллекция «ЭкзоМир», где вам покажут и расскажут про тайны пауков и рептилий Гости смогут не только посмотреть на редких представителей фауны, но и подержать их в руках и сделать запоминающиеся фотографии. График работы: ЕЖЕДНЕВНО с 10:00 до 21:00 Каждый понедельник выходной. Вас ждут 46 террариумов в которых более 50 экзотических животных и воспоминания о совместном отдыхе для всей семьи! Подробности по телефону: 89054087350 Реклама. Erid: 2Vtzqucmzhy ИП Калашникова Л. М. ИНН 026614761138</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20457</t>
+  </si>
+  <si>
+    <t>Россиян призвали не ждать роста зарплат: замгендиректора ЦМАКП Дмитрий Белоусов заявил, что экономика находится в состоянии стагнации и компании уже вышли на предел роста расходов на сотрудников, по прогнозу центра по итогам 2025 года рост составит около 3,5%, а с 2026-го — лишь 1,2–1,7% в год, при этом в начале года экономика может даже скатиться в рецессию, хотя к декабрю ВВП, скорее всего, вырастет на 0,9–1,2% 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.01.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20456</t>
+  </si>
+  <si>
+    <t>Предприниматель из Тюмени проявил удивительную смекалку У мужчины был киоск по продаже овощей и фруктов, но видимо поставщика не было. Не долго думая он решил, что товар будет покупать в гипермаркетах. В течение недели 31-летний мужчина приходил в различные магазины, нагружал тележку для перевозки поддонов коробками с фруктами и овощами, после чего шел на кассу самообслуживания и оплачивал лишь малую часть. За 7 дней он вынес из двух гипермаркетов почти полторы тонны огурцов и 400 килограмм бананов. 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20454</t>
+  </si>
+  <si>
+    <t>27.01.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20453</t>
+  </si>
+  <si>
+    <t>Розыгрыш! «Амград» подарит пауэрбанк участнику, который пригласит больше всего друзей в телеграм-канал! Пауэрбанк на 30000 mah с быстрой зарядкой — мощный помощник, который поможет всегда оставаться на связи: на работе, в путешествии или просто на прогулке. Хотели бы получить? Условия участия закреплены на канале макрорайона «Амград»: переходите по ссылке и становитесь участником 💫 Участвовать могут только жители Самары и Самарской области. Приз необходимо будет получить лично в офисе продаж Амграда. Итоги розыгрыша — 6 февраля. Победителем станет тот, кто пригласит наибольшее число друзей.</t>
+  </si>
+  <si>
+    <t>27.01.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20452</t>
+  </si>
+  <si>
+    <t>❗️ Мошенники придумали новую схему с неоплаченными штрафами ГАИ Аферисты выдают себя за судебных приставов и сообщают, что жертва якобы не оплатила штраф ГИБДД. Затем предлагают лично проверить информацию на «Госуслугах» и под этим предлогом выманивают приходящие на телефон коды. После этого в аферу включаются мошенники, выдающие себя за правоохранителей и сотрудников Росфинмониторинга. Они убеждают жертву, что её личные данные украдены и убеждают перевести сбережения на «безопасный счет». Если жертва поддается на уловки, ее деньги похищают. Источник: truekpru 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.01.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20451</t>
+  </si>
+  <si>
+    <t>⚡️Госдума приняла в первом чтении законопроект, который обяжет операторов отключать связь по запросу ФСБ 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.01.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20450</t>
+  </si>
+  <si>
+    <t>❗️Самарский онколог Алексей Козлов предупредил о скрытой связи между алкоголем и раком Врачи Самарского областного клинического онкологического диспансера призывают жителей региона пересмотреть свое отношение к спиртным напиткам. По словам специалистов, распространенное мнение о «безопасных дозах» является мифом: поражение печени может начаться даже при минимальном употреблении алкоголя, а механизм его переработки в организме напрямую ведет к повреждению генетического кода клеток. ГТРК Самара 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.01.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20449</t>
+  </si>
+  <si>
+    <t>❗️Telegram заблокируют в сентябре 2026 года — заявил депутат Михаил Делягин По его словам, это будет похоже на то, как замедлили работу YouTube в России. РКН пока не комментировал эту информацию ‼️Продолжайте читать наши новости в МАХ max.ru/reg063</t>
+  </si>
+  <si>
+    <t>27.01.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20448</t>
+  </si>
+  <si>
+    <t>Из Самары в Уфу хотят запустить «Ласточку» Об этом сегодня рассказал на пресс-конференции начальник КбшЖД Вячеслав Дмитриев. Запуск сообщения может произойти уже весной. Конкретная дата — 30 апреля. Сейчас проект проходит стадию согласования. «Ласточки» будут отправляться три раза в неделю — по пятницам, субботам и воскресеньям, сообщает наш корреспондент Валерия Даниэль. 450media 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.01.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20445</t>
+  </si>
+  <si>
+    <t>В России создадут «убийцу» Tesla — «кибертрак-газельку». Электромобили Руссо-Балтъ с запасом хода 400 км и мотором на 200 л.с. поступят в продажу в 2027 году. Авто представила пермская компания, выкупившая права на советский бренд. При этом в сети уже заметили, что новинка похожа на китайский Weiqiao V90. Стоить машина будет 6,5 млн рублей. При этом в Китае Weiqiao продаётся от 1,6 млн рублей. 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>27.01.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20444</t>
+  </si>
+  <si>
+    <t>Стас Ай, Как Просто высказался про АвтоВАЗ 🇷🇺 Мы в Max 📨 Предложка (за эксклюзив заплатим) 📱 Подписаться на Тольятти</t>
+  </si>
+  <si>
+    <t>27.01.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20443</t>
+  </si>
+  <si>
+    <t>Онлайн-казино могут быть легализованы в России Глава Минфина уже направил предложение по этому вопросу президенту Путину. По его мнению, если инициатива получит поддержку, государственный бюджет может ежегодно пополняться на сумму до 100 миллиардов рублей. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.01.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20442</t>
+  </si>
+  <si>
+    <t>🌐 В России хотят заблокировать «Википедию». Под ограничения попадут только статьи, содержащие искажение исторических и иных фактов, заявил депутат Свинцов. По его словам, это произойдёт в ближайшие два года. Под ограничения могут попасть страницы, относящиеся к современной истории, истории советского периода и царской России. В Госдуме также подчеркнули, что россияне уже относятся к «Википедии» как к второсортному источнику, потому блокировка будет справедливой. Поддерживаем? 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.01.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20441</t>
+  </si>
+  <si>
+    <t>❗️Силовики смогут ПОЛНОСТЬЮ отключать мобильный, стационарный интернет и телефонную связь по всей России — сегодня Госдума рассмотрит соответствующий законопроект. Если документ примут, у провайдеров не останется выбора: по запросу ведомств они будут обязаны вырубать ЛЮБЫЕ услуги связи. Нужно это «для защиты граждан и государства от угроз безопасности». 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.01.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20440</t>
+  </si>
+  <si>
+    <t>Умер бывший главный тренер сборной России по футболу Борис Игнатьев. Бывший тренер умер на 86 году жизни. Последним местом работы Игнатьева было московское «Торпедо», где он занимал должность вице-президента 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.01.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20439</t>
+  </si>
+  <si>
+    <t>Так похудели шоколадки. Раньше эти шоколадки весили 95 г. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>27.01.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20438</t>
+  </si>
+  <si>
+    <t>Lada Vesta Sport — в деталях Старт продаж в 2026 году. От 2,6 млн рублей. Берем? 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>26.01.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20437</t>
+  </si>
+  <si>
+    <t>⚡️Следующая трехсторонняя встреча между Украиной, Россией и США запланирована на воскресенье, 1 февраля, — Зеленский. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>26.01.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20436</t>
+  </si>
+  <si>
+    <t>❗️Учащихся с «двойкой» за поведение нужно отчислять из школ — глава Совета по правам человека Фадеев Речь идёт о ситуациях, когда ученики постоянно срывают уроки, оскорбляют учителей и нападают на них. С 1 сентября во всех российских школах будет введена оценка за поведение — ранее это было только в 6 регионах в качестве эксперимента. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>26.01.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20435</t>
+  </si>
+  <si>
+    <t>⚡️У российских авиакомпаний «Аэрофлот», «Победа», AZUR air, «Ямал», произошел масштабный сбой, — СМИ. Временно ограничены регистрация пассажиров и багажа, оформление, переоформление и возврат билетов. Причина – глобальный сбой в системе бронирования Leonardo. Сообщается, что возможны корректировки в расписании. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>26.01.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20434</t>
+  </si>
+  <si>
+    <t>Маргарита Симоньян опубликовала первую фотографию без парика после начала химиотерапии. «Ничего не бойтесь. Бог есть, а смерти нет», — написала она. В начале сентября главред RT рассказала, что у нее диагностировали «страшную, тяжелую болезнь», и она перенесла операцию в области груди. Позже Симоньян уточнила, что проходит лечение от рака. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>26.01.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20430</t>
+  </si>
+  <si>
+    <t>Филиппинец выжил после прямого попадания из гранатомёта по его Toyota Land Cruiser Вчера на мэра одного из городов Филиппин совершили покушение: нападавшие выстрелили из РПГ по бронированному автомобилю чиновника и скрылись, но... тачка продолжила движение, будто ничего не произошло. Мэр остался цел и невредим, его охранники отделались легкими ранениями без угрозы жизни. Лучшая реклама Toyota 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>26.01.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20429</t>
+  </si>
+  <si>
+    <t>Грусти пост: Самара попала в топ 10 городов по росту цен на новостройки среди мегаполисов в 2025 году. Самарские новостройки подорожали на 10,7% заняв седьмое место по приросту цен. Средняя цена за квадратный метр составила свыше 136 тысяч рублей Первое место - Москва + 25,5%, второе место в рейтинге занял Петербург: средняя цена квадратного метра выросла на 21,8% и достигла 350,2 тыс. руб. Третью строчку с ростом на 19,3% заняла Казань. Падения стоимости жилья нет ни в одном регионе. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>26.01.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20428</t>
+  </si>
+  <si>
+    <t>😳Россияне теряют девственность в среднем в 19 лет и имеют 9 половых партнеров за всю жизнь — данные World Population Review Анализ WPR по «распущенности» населения охватил 45 стран, Россия заняла 32 место, остальной топ выглядит вот так: 1. Австралия 2. Бразилия 3. Греция ... 32. Россия ... 43. Индонезия 44. Китай 45. Индия 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>26.01.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20427</t>
+  </si>
+  <si>
+    <t>❤️ Рабочий день многодетных матерей хотят укоротить на 1 час Укоротить рабочий день на 1 час для многодетных матерей предложили в Госдуме. Это поможет не только женщинам, но и работодателям — они «не будут бояться» нанимать мам с тремя и более детьми. По мнению депутатов, Минтруду стоит найти возможность поощрения компаний, в которых трудятся многодетные. С рождением ребенка женщина теряет «в карьере», и ей сложно выйти на работу после нескольких декретов, подчеркнул депутат. И хотя уволить ее во время декрета нельзя, по окончании 3 лет присмотра за ребенком она может лишиться работы. Предложенные нововведения помогут женщинам совмещать материнство и карьеру, заявил Антропенко. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>26.01.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20426</t>
+  </si>
+  <si>
+    <t>Загадка Молодецкого кургана: гигантские сосульки и волшебство зимней природы Эти ледяные гиганты, достигающие нескольких метров в длину, словно охраняют древние секреты природы. Их форма и размер поражают воображение, а свет, пробивающийся сквозь прозрачный лед, создает волшебную атмосферу, которую невозможно описать словами. Но как же образуются эти сосульки? Каждый год, когда зима вступает в свои права, таяние снега и ледяные дожди создают идеальные условия для их формирования. Вода стекает по склонам и замерзает, образуя удивительные ледяные конструкции. Подробности и координаты в тг-канале Красоты Самарской Губернии Реклама</t>
+  </si>
+  <si>
+    <t>26.01.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20425</t>
+  </si>
+  <si>
+    <t>🐘На Шри-Ланке дикий слон напал на автомобиль с туристами из Казани. Семья путешествовала по острову в сопровождении друзей и решила остановиться на участке дороги, где часто встречаются дикие животные. Из трех замеченных слонов один повел себя агрессивно и атаковал авто. Разъяренное животное попыталось перевернуть машину. Как рассказал URA.RU глава семейства Максим, его супруга и сын сильно испугались, а трагедии удалось избежать только чудом. Они выскочили из машины. Слона пытался отогнать водитель другого автомобиля. В итоге животное отступило. Никто из пассажиров не пострадал. Оставшуюся часть маршрута россияне проехали в машине без двери. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>26.01.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20424</t>
+  </si>
+  <si>
+    <t>12-летний школьник погиб после катаний на тюбинге в Красногорске, пишут СМИ Мальчик набрал скорость, спускаясь с горки, не смог ни свернуть, ни затормозить, и в итоге вылетел на проезжую часть, где попал под авто. Мальчик впал в кому и не вышел из неё. По всему Подмосковью зафиксированы десятки обращений к врачам от школьников: у всех серьезные травмы после катания на тюбинге — от сотрясений мозга до переломов костей. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>26.01.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20423</t>
+  </si>
+  <si>
+    <t>❗️ Совет Евросоюза утвердил запрет на поставки российского СПГ в ЕС с 1 января 2027 года, трубопроводного газа — с 30 сентября 2027 года, сообщает Reuters. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>26.01.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20419</t>
+  </si>
+  <si>
+    <t>Двух россиянок из самарской области арестовали из-за того, что они случайно заехали на военную базу в США, когда искали ближайший «Макдоналдс». Им грозит тюремный срок до полугода По данным SHOT, две подружки Кристина и Наташа из Самары путешествовали на тачке по Штатам. Когда они ехали по трассе в Сан-Диего, девчонки проголодались и решили заскочить в ближайший Мак — перекусить картошечкой и бургерами. Навигатор построил самый короткий маршрут до забегаловки, и путешественницы свернули с дороги. А когда прибыли на место, девушки попали на военную базу морской пехоты Camp Pendleton. До Макдака оставалось пять километров. Девчонки доехали до стоянки боевой техники, где их тут же скрутили военные. Россиянок арестовали, а их тачку забрали на штрафстоянку. Сейчас путешественницы около трёх суток находятся под стражей. Друзья пытаются вызволить девчонок и собирают деньги, чтобы нанять толковых юристов. Россияне, живущие в США, рассказали нам, что попасть на базу Camp Pendleton по ошибке — реально. По их словам, туристы регулярно «сворачивают не туда» из-за навигатора и оказываются в руках военных. Всё из-за странной территории: пропускной пункт находится дальше, чем въезд на базу. А отпустят или арестуют заплутавших путешественников — зависит от настроения военных. вошли не в тот поворот 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>26.01.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20418</t>
+  </si>
+  <si>
+    <t>❗️ГДЗ и ответы на ЕГЭ хотят приравнять к наркотикам и суициду В Минпросвещения уже подготовили законопроект, который приравняет ответы на задания ЕГЭ, ОГЭ, федеральных учебников и тд, к информации о способах суицида, рецептами наркотиков и другим запрещённым контентом. В итоге все сайты с ГДЗ и готовыми ответами попадут под блокировку, запретят даже публикацию заданий прошлых лет. Эксперты уверены, что пострадают не только списывальщики, но и обычные школьники, которые готовятся к экзаменам — учащимся могут перекрыть доступ к базам заданий. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>26.01.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20417</t>
+  </si>
+  <si>
+    <t>Вот так на Металлурге проучивают водителей, которые ставят машины напротив помойки 🤣 📸✍️ Честная Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>26.01.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20416</t>
+  </si>
+  <si>
+    <t>День супругов отмечается сегодня Не забываем поздравить своего 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>26.01.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20415</t>
+  </si>
+  <si>
+    <t>Полезно тем, кто находится сейчас на стадии планирования или активного строительства дома 🏠 31 января в Самаре пройдет очный строительный семинар. Формат оффлайн, с разбором практических вопросов и возможностью напрямую пообщаться со специалистами❗️ Обсуждают не отдельные темы, а связку решений: от участка и проекта до фундамента, стен, кровли и инженерных систем. Такой формат редко встречается именно очно. Участие бесплатное, регистрация через бота @Gazobeton63ru_Bot Более подробную программу семинара можно почитать на сайте. #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.01.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20414</t>
+  </si>
+  <si>
+    <t>🚰🥶В Самаре аномальный холод замораживает трубы водоснабжения В Куйбышевском районе областной столицы сложилась экстренная ситуация — из-за экстремальных морозов замерзли водопроводные трубы, что привело к масштабным перебоям с подачей холодной воды. Об этом официально уведомила ресурсоснабжающая компания «РКС‑Самара». Аномально низкие температуры вызвали промерзание участков водопроводной сети, в результате чего жители ряда домов остались без стабильного водоснабжения. По данным организации, основная причина — образование ледяных пробок в трубопроводах, нарушивших циркуляцию воды. Для координации действий по ликвидации аварии представители «РКС‑Самара» провели срочную встречу с главой Куйбышевского района и инициативной группой местных жителей. На месте уже работают аварийные бригады, которые отогревают замерзшие трубы и начали земляные работы по монтажу дополнительной перемычки между сегментами сети. Это позволит восстановить циркуляцию воды в обход проблемных участков. В компании подчеркнули, что держат ситуацию на особом контроле и рассчитывают полностью устранить последствия в течение недели. ГТРК Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>26.01.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20413</t>
+  </si>
+  <si>
+    <t>В России предлагают создать аналог «Диснейленда» — парк «Чебурляндия». Это будут тематические парки развлечений и театральные шоу с героями отечественных мультиков: Чебурашкой, Крокодилом Геной, Винни-Пухом, Карлсоном и другими Дальше только импортозамещение интернета под названием «Чебурнет» 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>25.01.26 18:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20412</t>
+  </si>
+  <si>
+    <t>Российская киберспортивная команда Parivision обыграла Team Falcons в финале одного из крупнейших чемпионатов по CS Blast Bounty 2026. И забрала $225к. Из "фалконов" особенно жалко Илюху m0nesy (самый дорогой игрок в истории "контры"). Потому что он слил свой 7-й финал подряд на тир-1 сцене. 📨 Прислать новость 📱 Подписаться на СпортТЛТ</t>
+  </si>
+  <si>
+    <t>25.01.26 17:43</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20411</t>
+  </si>
+  <si>
+    <t>Нивоводы, не сговариваясь, соревнуются друг с другом за покорение самого большого сугроба России Пока автовладельцы седанов и паркетников каждый раз играют в лотерею за парковочное место, российские нивоводы сами выбирают, где им припарковаться. Жители Подмосковья, Самары и Петербурга заметили, как с образованием снежных горок возле домов то и дело появляются смельчаки на внедорожниках, желающие застолбить за собой самый высокий сугроб. Если для одних снег — это препятствие, для владельцев «Нивы» — вызов. 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>25.01.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20410</t>
+  </si>
+  <si>
+    <t>💔 19-летняя невеста Лепса объявила о расставании. Аврора Киба заявила, что расставание произошло на ноте благодарности и уважения. При этом она добавила, что на их совместном пути было много доброго и теплого. Никакой драмы. Мы всегда будем друг для друга близкими людьми, но теперь каждый готов идти своим путем дальше Пара была вместе около полутора лет.</t>
+  </si>
+  <si>
+    <t>25.01.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20409</t>
+  </si>
+  <si>
+    <t>Жителей Самарской области предупредили о новой схеме мошенничества Подозрительные личности представляются сотрудниками полиции, стучатся в квартиры граждан и требуют снятия биометрии для удостоверения личности и «переписи» населения. Кроме того, мошенники делают фотографии и просят отпечатки пальцев. Подобное получение информации может предоставить доступ к личным данным самарцев. КП Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>25.01.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20408</t>
+  </si>
+  <si>
+    <t>🌡К 30 января в Самарской области обещают 0 градусов Картина начнет меняться 28 января: ночью "потеплеет" до минус 19 градусов, днем поднимется ветер силой до 18 м/с, столбики термометров покажут минус 8-13 градусов. Днем 30 января воздух прогреется до 0 градусов, ожидается мокрый снег. Следующее похолодание возможно к 7 февраля. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>25.01.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20407</t>
+  </si>
+  <si>
+    <t>Тиктокер Хаби Лейм получит $900 миллионов за права на своего ИИ-двойника. Сделка будет заключена с гонконгской компанией Rich Sparkle Holdings, которая сможет создавать контент с его двойником, пишет Business Insider. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>25.01.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20406</t>
+  </si>
+  <si>
+    <t>❗️Самарские власти увеличили выплаты за привлечение контрактников Единовременная выплата тем, кто с 25 января по 9 мая 2026 года посодействует прибытию кандидата в военкомат или в пункт сбора для заключения контракта (1-го разряда), составит 114 тысяч 943 рубля. Властям пришлось перераспределить на эти цели 256,2 млн рублей, которые выделяли на пособия за рождение и воспитание детей. ✍️63.ru 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>25.01.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20405</t>
+  </si>
+  <si>
+    <t>Умер экс-гитарист группы "Любэ" Юрий Рыманов. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>25.01.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20404</t>
+  </si>
+  <si>
+    <t>Наносить духи на шею опасно для здоровья — химические компоненты парфюма разрушают гормоналку, предупреждают эксперты. Кожа на шее тонкая и насыщена кровеносными сосудами и лимфатическими каналами, поэтому химические вещества легче проникают в кровоток. Щитовидная железа в передней части шеи страдает больше всего. При регулярном распылении химия из духов может нарушать работу эндокринной системы: — Имитирует гормоны и даёт ложные сигналы организму; — Блокирует нормальную работу гормональных рецепторов; — Нарушает синтез и метаболизм гормонов; — Накапливается в организме и усиливает эффект со временем. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>25.01.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20403</t>
+  </si>
+  <si>
+    <t>Российские банки перейдут на единый QR-код для всех переводов. С сентября все банки будут обязаны использовать универсальный QR-код при любых денежных переводах. Это закреплено в законе об универсальном платёжном коде, сообщили в Центробанке. В ЦБ отмечают, что единый QR упростит оплату для покупателей и бизнеса, усилит конкуренцию между платёжными сервисами и позволит клиентам выбирать наиболее удобный способ расчёта. На кассах торговых точек останется один общий QR вместо нескольких, а отдельные коды разных банков больше использовать не будут 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>25.01.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20402</t>
+  </si>
+  <si>
+    <t>Министерство образования Самарской области информирует о проведении занятий в период морозов При понижении температуры воздуха руководителями общеобразовательных организаций может быть принято решение об отмене очных учебных занятий в школе: — ниже -25°С — для обучающихся с 1 по 4 класс; — ниже -27°С — с 1 по 8 класс; — ниже -30°С — с 1 по 11 класс. Данное решение доводится до родителей обучающихся классными руководителями накануне вечером. В случае отмены очных занятий организуется дистанционное обучение. Площадь Свободы 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>25.01.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20401</t>
+  </si>
+  <si>
+    <t>В Индии зафиксирована вспышка смертельного вируса Нипах. ВОЗ предупреждает, что заболевание обладает потенциалом для возникновения новой пандемии. Вирус был выявлен в штате Западная Бенгалия недалеко от Калькутты — третьего по численности населения города страны. Власти ввели карантин примерно для сотни человек, контактировавших с инфицированными. На данный момент подтверждено пять случаев заражения — все среди медицинских работников. Две медсестры находятся в критическом состоянии. Одна из из них сейчас в коме. Предположительно, она могла заразиться при уходе за больным, который скончался до того, как были взяты анализы, сообщает издание The Economic Times. Вирус Нипах приводит к летальному исходу в 40–70% случаев. Против него не существует ни вакцины, ни специфического лечения. Источником инфекции могут быть летучие мыши или загрязнённые фрукты. К основным симптомам относятся высокая температура, головная и мышечная боль, сильная слабость. В некоторых случаях развиваются кашель, одышка и пневмония. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>25.01.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20400</t>
+  </si>
+  <si>
+    <t>УФСИН по Самарской области ищет сотрудников на повышенную зарплату с 1 января 2026 года зарплаты сотрудников ведомства повысили благодаря увеличению процентов надбавки за особые условии службы. Учреждения ФСИН Самарской области приглашают жителей региона на службу: в ФКУ СИЗО-1 УФСИН России по Самарской области требуются операторы надзора, начальники корпусных отделений осуществляющие надзор за подозреваемыми, обвиняемыми и осужденными, инспектора отдела охраны, инструктора-кинологи, инспектора режима и дежурных смен, оперуполномоченные оперативного отдела, инженеры связи и вооружений. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>25.01.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20399</t>
+  </si>
+  <si>
+    <t>💅Цветочный магазин в Самаре раздает букеты бесплатно - каждый день Магазин ORANGE запустил неделю розыгрышей, в которых можно выиграть букет. Участвовать может каждый, кто подпишется на их канал в телеграме. Итоги каждые 24 часа. Делимся ссылкой — https://t.me/+rGlDO5VOvZxjMjli Реклама. Erid: 2VtzqvVFFfy ИП Николаев А. С. ИНН 631307579272</t>
+  </si>
+  <si>
+    <t>25.01.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20398</t>
+  </si>
+  <si>
+    <t>Будущим родителям стал бесплатно доступен важнейший тест НИПТ. Он выявляет у плода синдромы Дауна, Эдвардса, Патау и другие патологии. Его включили в ОМС. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>25.01.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20397</t>
+  </si>
+  <si>
+    <t>🥂Сегодня празднуется День студента 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>25.01.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20396</t>
+  </si>
+  <si>
+    <t>Банкомат выдал 6000 новыми купюрами. Если к "пятёрке" уже все привыкли, то обновлённую тысячу держу в руках впервые. Кому тоже попадался новенький "косарь"?</t>
+  </si>
+  <si>
+    <t>25.01.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20393</t>
+  </si>
+  <si>
+    <t>Новые Lada Vesta Sport заметили в Тольятти — седан и универсал появятся в продаже ближе к лету 2026 года. Тачки выполнены в цвете красный «Фламенко». Под капотом — форсированный 1,8 EVO на 147 сил с 6-ступенчатой механикой. Ориентировочная цена на «гоночную Весту» — ₽2,6 миллиона. 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>25.01.26 04:10</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20392</t>
+  </si>
+  <si>
+    <t>25 января столбики термометров покажут -17...-26 °C Синоптики прогнозируют малооблачную погоду, без осадков. Местами обещают изморозь 🌬 Ветер неустойчивый, слабый ГТРК Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>24.01.26 18:51</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20391</t>
+  </si>
+  <si>
+    <t>Смартфоны в России могут окирпичиться, если их не внесут в специальную базу IMEI, предупредили в Госдуме: в стране появится единая база всех телефонов, и если устройства там не окажется, оно перестанет работать, при этом аппарат намертво привяжут к SIM-карте по принципу «один телефон — одна симка» для защиты от мошенников, а эксперты считают, что такие правила уничтожат серый рынок смартфонов и приведут к резкому росту цен в официальных магазинах. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>24.01.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20390</t>
+  </si>
+  <si>
+    <t>⚡️Следующий раунд трехсторонних переговоров США, Украины и России пройдет 1 февраля, — журналист Axios Барак Равид со ссылкой на американского чиновника. 👉 Топор Live. Подписаться</t>
+  </si>
+  <si>
+    <t>24.01.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20389</t>
+  </si>
+  <si>
+    <t>Вспышка неизлечимого смертельного вируса, из-за которого люди впадают в кому, зафиксирована в Индии. Только на это неделе в стране зафиксированы уже 5 случаев заражения вирусом «Нипах». Что известно о вирусе на данный момент: — Он передаётся от животных к человеку и легко распространяется между людьми; — Заболевание начинается как острая инфекция: лихорадка, головная и мышечная боль; — В тяжёлых случаях развивается воспаление мозга, и человек впадает в кому за 24–48 часов; — Смертность от заболевания составляет от 40% до 75%; — Лечения и вакцины на данный момент не существует. Учёные относят вирус Нипах к «приоритетным патогенам» с высоким пандемическим потенциалом. Начинаем 2026 с пандемии смертельного вируса. 📢 Подписаться | Прислать новость (за эксклюзив заплатим) 🇷🇺 Мы в Max (на всякий случай)</t>
+  </si>
+  <si>
+    <t>24.01.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20388</t>
+  </si>
+  <si>
+    <t>Первые коммерческие сети связи пятого поколения (5G) в России запустят в 2026 году. Об этом сообщили в Министерстве цифрового развития. Также рассматривается вопрос о расширении частотного диапазона для этих сетей. Возможно, он будет увеличен с нынешних 4800-4990 МГц до 4400-4990 МГц. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>24.01.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20387</t>
+  </si>
+  <si>
+    <t>⚡️VPN больше не спасает от блокировок мобильного интернета — РКН перекрыл обход «белых списков». Ранее VPN-сервисы могли обходить ограничения, используя российские серверы с «белыми» IP-адресами. Теперь Роскомнадзор запретил передавать такие разрешённые IP в аренду. Фактически это закрывает один из самых популярных способов обхода блокировок в мобильных сетях. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>24.01.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20386</t>
+  </si>
+  <si>
+    <t>❗️Цены в самарских кафе и ресторанах выросли на 13,62% Согласно официальной статистике Банка России об инфляции в регионах в декабре 2025 года, отрасль общественного питания в Самаре продемонстрировала один из самых значительных годовых скачков цен. За 12 месяцев посещение кафе и ресторанов в регионе подорожало в среднем на 13,62%. Аналитики называют основной причиной роста повышенный спрос в предновогодний период. Увеличение числа посетителей позволило предприятиям общественного питания скорректировать стоимость блюд в сторону увеличения, чтобы компенсировать возросшие издержки. ГТРК Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>24.01.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20385</t>
+  </si>
+  <si>
+    <t>❗️Диалог по Украине в формате «тройки» в Абу-Даби может быть продолжен в ближайшие дни — ТАСС 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>24.01.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20384</t>
+  </si>
+  <si>
+    <t>⚡️ Мирные переговоры делегаций РФ, Украины и США в Абу-Даби завершились. Продолжения сегодня не будет. Украинские СМИ сообщают, что они продолжались три часа. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>24.01.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20383</t>
+  </si>
+  <si>
+    <t>❗️Бастрыкин требует ответа от суда после оправдания мигрантов нападавших на депутата Глава Следственного комитета Александр Бастрыкин поручил подготовить обращение в Дисциплинарную коллегию Верховного суда, требуя привлечь к ответственности судью из Самарской области. Повод — скандальный оправдательный приговор по делу о нападении мигрантов на группу граждан, среди которых был депутат Госдумы. Следствие квалифицировало действия нападавших как покушение на убийство и настаивало на строгом наказании. Однако суд вынес решение, которое вызвало бурю в обществе и шквал вопросов к правосудию. Теперь СК России намерен добиваться проверки законности и обоснованности этого вердикта, считая его не просто ошибкой, а поводом для дисциплинарного разбирательства. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>24.01.26 10:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20382</t>
+  </si>
+  <si>
+    <t>⚡️Переговоры между Украиной и Россией в Абу-Даби зашли в тупик из-за территориального спора, — Clash Report. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>24.01.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20380</t>
+  </si>
+  <si>
+    <t>Анекдот: российские операторы придумали как отучить клиентов переходить к конкурентам — Tele2 начал списывать 15 000 рублей за «красивый номер» при попытке сменить мобильного оператора Девушка решила уйти к другому провайдеру связи, сохранив свой номер, и получила счёт на огромную сумму за «платиновый номер» По словам девушки, она пользуется этим номером больше 10 лет и никому не платила за его «красоту», ее новый оператор подтвердил, что номер самый обычный В Tele2 согласились простить долг только если девушка вернётся к ним Позже выяснилось, что этот оператор считает «красивыми» практически любые номера, чтобы удерживать клиентов 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>24.01.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20379</t>
+  </si>
+  <si>
+    <t>🥀Умер известный телеведущий Александр Олейников. Ему было 60 лет. Причиной смерти стал оторвавшийся тромб. Александр Олейников стал популярным в 90-е годы, он работал на федеральных телеканалах и запускал рейтинговые программы. В том числе был соведущим шоу «Вечерний Ургант». Также Олейников выступал продюсером и сценаристом многих фильмов. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>24.01.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20377</t>
+  </si>
+  <si>
+    <t>Когда устал жить в цирке: после сложной рабочей недели слоник из Самары решил отдохнуть. 0% осуждения, 100% понимания. Каждый хочет выпить чего-то и забыться до понедельника. Например, в кофейне Дринкит на Галактионовской, 130. Реклама. ООО "Дринкит Самара", ИНН 6317111751. ERID: 2VtzqwYHXLf</t>
+  </si>
+  <si>
+    <t>24.01.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20376</t>
+  </si>
+  <si>
+    <t>Чтение книг ПРОДЛЕВАЕТ жизнь — ученые выявили новый буст долголетия. В исследовании установили — регулярное чтение в среднем добавляет 2 года жизни. Причем эффект не зависит от образования, уровня дохода и других данных. Как это работает: во время чтения мозг входит в состояние, похожее на медитацию, поэтому нервная система успокаивается, а уровень стресса снижается. Среди других положительных бонусов — замедление когнитивного старения и возрастного ухудшения памяти. Для достижения эффекта достаточно читать всего 20 минут в день: аудиокниги тоже подходят. Главное — научиться фокусировать внимание на книгах после рилсов… 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>24.01.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20373</t>
+  </si>
+  <si>
+    <t>Над Самарской областью заметили «два солнца» и множество световых столбов Жители посёлка Волжский увидели редкое оптическое явление — паргелий, возникающий из-за преломления света в ледяных кристаллах в атмосфере. Именно он создаёт эффект «второго солнца». Чтобы возникло такое невероятное явление, нужно совпадение трёх погодных факторов: высокая влажность воздуха, сильный мороз и отсутствие ветра. 📸 Любовь Киреева 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>24.01.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20372</t>
+  </si>
+  <si>
+    <t>😁 В Госдуме РФ начали пользоваться ChatGPT при создании законопроектов - в пояснительной записке к документу о создании реестра молодёжных организаций обнаружили ссылку с utm-меткой ChatGPT, что говорит об использовании сервиса OpenAI при работе над текстом 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>24.01.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20370</t>
+  </si>
+  <si>
+    <t>🥶Погода в Новой Бинадарке и Старом Маклауше 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>24.01.26 03:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20369</t>
+  </si>
+  <si>
+    <t>❗️Кока-кола вызывает мощную депрессию, заявили ученые Исследователи проверили 55 000 человек и доказали, что любители сладкой газировки страдают от деструкции менталки на 40% чаще Все из-за сахарных качелей: одна баночка вызывает резкий выброс инсулина в кровь — это вызывает подъем энергии, настрой субъекта поднимается Через пару часов начинается «отходняк»: сахар резко падает, организм засыпает и попадает в мощную дофаминовую яму и жаждет только одного — новую дозу сладкого напитка Оказывается, сахарные качели — огромный стресс для организма: постоянная выработка кортизола и адреналина изнашивает нервную систему и ведет к психическим проблемам Все это убивает менталку, вызывает воспаления ЖКТ и общий упадок в системах организма 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>23.01.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20368</t>
+  </si>
+  <si>
+    <t>Цена серебра впервые в истории поднялась выше $100 за тройскую унцию, согласно данным по мартовским фьючерсам на бирже Comex. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>23.01.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20367</t>
+  </si>
+  <si>
+    <t>Переговоры делегаций России, США и Украины начались в Абу-Даби, сообщил глава МИД ОАЭ. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>23.01.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20366</t>
+  </si>
+  <si>
+    <t>😵‍💫 Россиянин оглох из-за шумных коллег. 24-летний москвич обратился в больницу с жалобами, что стал хуже слышать правым ухом. Во время осмотра врач обнаружил в слуховом проходе беруши. Это сразу запустило цепочку воспоминаний у пациента о том, как пару лет назад на работе ему надоела бесконечная болтовня коллег, потому он заткнул уши. Но когда пришло время доставать беруши, одна из них развалилась на части и осталась в ухе. В итоге специалисты достали затычку из уха, и теперь мужчина сможет дальше слушать беседы коллег 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>23.01.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20365</t>
+  </si>
+  <si>
+    <t>Из-за энергетиков россиянин едва не остался без зубов. 18-летний парень из Нижнего Новгорода непрерывно пил энергетики в течение нескольких недель подряд. Из-за этого у него повысилась кислотность слюны, а эмаль стала разрушаться. Врачам пришлось удалять все нервы на поврежденных зубах, эмаль восстановили пломбами, а налёт сняли во время чистки. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>23.01.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20364</t>
+  </si>
+  <si>
+    <t>🚨 С 23 по 25 января в Самарской области проводят масштабные рейды — Мероприятия направлены на предупреждение дорожно-транспортных происшествий, выявление и пресечение грубых нарушений правил дорожного движения, — уточнили в ГАИ. Водителей призывают к ответственному поведению на проезжей части 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>23.01.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20363</t>
+  </si>
+  <si>
+    <t>⚡️«Крылья Советов» не могут регистрировать новых футболистов из-за долга Российский футбольный союз ввел ограничения для самарского футбольного клуба «Крылья Советов» на регистрацию новых игроков. По данным ряда спортивных СМИ, ограничения были наложены за нарушения при прохождении лицензирования по финансовым вопросам. kommersant_volga 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>23.01.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20362</t>
+  </si>
+  <si>
+    <t>❗️Внимание, мороз Объявлен желтый уровень опасности. В ночные и утренние часы с 24 по 26 января местами в Самарской области ожидается мороз -30, -32 С». 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>23.01.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20361</t>
+  </si>
+  <si>
+    <t>В Самаре планируют залить 50 катков 🔥🔥🔥🔥🔥🔥🔥 Где бесплатно кататься на коньках этой зимой ❓   Специально для вас собрали список катков, которые будут работать в Самаре этой зимой после 15 декабря. В городе организуют более 40 площадок, посещение которых будет бесплатным Где катаемся: 👉 парк им 50-летия Октября, пер. Ташкентский, 39 (дорожки и площадка) 👉 стадион «Чайка», ул.С.Лазо, 23 «А» 👉 площадь Куйбышева 👉 Самарская набережная, участок от бассейна ЦСК ВВС до ул.Маяковского Полный список бесплатных катков читайте здесь Реклама. О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.01.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20360</t>
+  </si>
+  <si>
+    <t>📈 С 1 февраля все пособия вырастут на 5,6% Соцфонд проводит плановую индексацию. Повышение коснется материнского капитала, детских выплат, пособий по страхованию и выплат федеральным льготникам. Важно: Перерасчет пройдет проактивно (автоматически). Писать заявления или нести справки никуда не нужно. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>23.01.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20359</t>
+  </si>
+  <si>
+    <t>После морозов до минус 32 градусов Самарскую область завалит снегом Как сообщали ранее, отрог Сибирского антициклона принесёт в регион сильные морозы: 23 января ночью — до −25 градусов, днём — до −19; 24 января ночью — до −30, днём — до −22; 25 января ночью — до −32, днём — до −24; 26 января ночью — до −32, днём — до −18 градусов. По данным синоптиков, после морозов ожидается ухудшение погодных условий. Сильный снег прогнозируется в Самарской области 27 января. Подрядные организации, отвечающие за содержание федеральных трасс, переведены в режим повышенной готовности. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20357</t>
+  </si>
+  <si>
+    <t>Древнейшее в мире наскальное искусство нашли в Индонезии. Обнаруженный в известняковых пещерах на острове Сулавеси красный отпечаток руки был создан не менее 67,8 тысячи лет назад. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>23.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20356</t>
+  </si>
+  <si>
+    <t>Балконы под ключ за 10 дней в Самаре! Посмотреть работы можно в нашем тг канале: https://t.me/+w_iNcAnziRNhZTE6 - У нас работают мастера специализирующиеся именно на балконах и лоджиях более 7 лет, что дает качество выше обычных оконных кампаний. - Гарантия 3 года. В течение трех лет все возникшие проблемы мы устраняем за свой счет. - Фиксируем смету до начала работ. Без скрытых платежей и сюрпризов во время работы. -Делаем встроеные шкафы на балкон Написать нам: @vitrum_manager Звоните: 89053000122 Пишите нам, сделаем предварительный расчет онлайн Реклама. Erid: 2VtzqwnyKTZ ООО "ВИТРУМ-М" ИНН 6312160836</t>
+  </si>
+  <si>
+    <t>23.01.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20355</t>
+  </si>
+  <si>
+    <t>В Самарской области с бывшего директора дома-интерната взыскали более 20 млн рублей В Самарской области суд по требованию прокуратуры взыскал с бывшего директора ГБУ региона «Приволжский дом-интернат, предназначенный для граждан, имеющих психические расстройства» больше 20 млн руб. неподтвержденных доходов. Об этом сообщили в областной прокуратуре.  Как выяснилось, женщина, занимая должность директора дома-интерната, купила в Самаре квартиру стоимостью 21 млн руб., при этом ее совокупный доход за предшествующие три года оказался меньше потраченной суммы. Кроме того, ею не подтверждена законность поступлений в период с 2021 года по 2023 год на расчетные счета более 4,3 млн руб.  Прокуратура направила в суд исковое заявление об обращении в доход РФ денег и имущества, приобретенного на неподтвержденные доходы. kommersant_volga 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>23.01.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20354</t>
+  </si>
+  <si>
+    <t>Отбой опасности атаки БПЛА объявили в регионе Об этом сообщило МЧС. Режим действовал с 04:42.</t>
+  </si>
+  <si>
+    <t>23.01.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20353</t>
+  </si>
+  <si>
+    <t>Имя Михаил стало самым популярным в России за прошлый год. Такое имя детям в стране присвоили 24 500 раз. Далее по популярности идут: Александр, Артем, Матвей и Тимофей. Девочек же в 2025 году чаще всего называли Софиями. На втором месте имя Ева. Замыкает тройку лидеров Анна. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>23.01.26 03:13</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20352</t>
+  </si>
+  <si>
+    <t>Ограничить продажу крепкого алкоголя до девяти часов вечера предложили в Общественной палате России. Как правило, тот, кто покупает крепкий алкоголь около 23.00, идет за второй или третьей бутылкой. РИА Новости 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>23.01.26 03:02</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20351</t>
+  </si>
+  <si>
+    <t>В Кремле Владимир Путин провёл встречу со спецпосланником президента США Стивеном Уиткоффом, предпринимателем Джаредом Кушнером и представителем американского правительства Джошем Грюнбаумом. Со стороны России в переговорах участвовали Юрий Ушаков и Кирилл Дмитриев. Разговор длился более трёх часов. Собрали основное: — Стороны обсудили возможные направления развития российско-американских отношений, исходя из большого потенциала сотрудничества в разных сферах. — Переговоры были сфокусированы в том числе на получении информации о контактах американской стороны с украинскими представителями. — Достигнута договорённость о проведении первой встречи трёхсторонней рабочей группы Россия — США — Украина, она состоится 23 января в Абу-Даби. — Российскую делегацию сформируют представители руководства Минобороны, возглавит её начальник ГРУ Игорь Костюков, которому Владимир Путин дал конкретные указания. Отдельно Юрий Ушаков подчеркнул, что без урегулирования территориального вопроса говорить о долгосрочном мире на Украине невозможно. По его словам, Россия продолжит добиваться поставленных целей, если договорённости не удастся достичь политико-дипломатическим путём. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>23.01.26 02:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20350</t>
+  </si>
+  <si>
+    <t>‼️в Самарской области объявили угрозу атаки БПЛА. 👉Подписаться на События Самара</t>
+  </si>
+  <si>
+    <t>22.01.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20349</t>
+  </si>
+  <si>
+    <t>В Самарскую область надвигаются аномальные морозы С 23 по 27 января местами по региону ожидается холодная погода со среднесуточной температурой воздуха ниже климатической нормы на 9 градусов и более. «Дал поручение всем ответственным службам перейти в режим повышенной готовности. Особое внимание – обеспечению бесперебойной работы систем ЖКХ, тепловым и электрическим сетям. В случае аварий – максимально оперативное реагирование. Подрядные организации, отвечающие за содержание дорог, также переведены на усиленный режим работы. Жителям необходимо соблюдать все правила использования электрических и отопительных приборов. Кроме того правильно планировать свое пребывание на открытом воздухе. Всем хорошего завершения рабочей недели! Берегите себя», – написал Вячеслав Федорищев в своем канале в MAX. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.01.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20348</t>
+  </si>
+  <si>
+    <t>Спортвайб с Камчатки в двух актах. Первый — регион накрыл Охотоморский циклон. Второй — местные тренер Виталий 6 часов рыл туннель в многометровом сугробе, чтобы попасть в на работу в зал. 📨 Прислать новость 📱 Подписаться на СпортТЛТ</t>
+  </si>
+  <si>
+    <t>22.01.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20347</t>
+  </si>
+  <si>
+    <t>❗️Трехсторонняя встреча между Россией, США и Украиной пройдет завтра в ОАЭ, утверждает Зеленский. По его словам, переговоры продлятся два дня. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.01.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20346</t>
+  </si>
+  <si>
+    <t>🤯 Лимонад с технической жидкостью нашли в Самарской области Роспотребнадзор заблокировал продажу безалкогольного напитка «Алоэ Вера». В декабре 2025 года в нем нашли техническую жидкость. Продажа этого напитка запрещена. Но в Самарской области найдется, видимо, все. Роспотребнадзор заявил, что этот напиток продается в Самаре, Сызрани, Тольятти и Сергиевском районе. Из оборота изъяли шесть литров. На предпринимателей завели административные дела. Проверка продолжается. ❗️ Друзья, запомните этикетку и будьте осторожны! КП Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.01.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20345</t>
+  </si>
+  <si>
+    <t>В Тайской области РФ всё стабильно: местные на Пхукете выучили песню «Матушка Земля», чтобы получать больше денег от отдыхающих 2030 должен быть таким: садишься на тайскую ветку Самарского метро и едешь отдыхать на выходные 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.01.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20344</t>
+  </si>
+  <si>
+    <t>⚡️РФ готова направить $1 миллиард в «Совет мира», чтобы поддержать палестинский народ — Путин 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.01.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20343</t>
+  </si>
+  <si>
+    <t>Александр Хинштейн попал в ДТП — машину губернатора Курской области занесло на сложном участке дороги и выбросило на обочину Жертв нет. Хинштейн находится в больнице. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.01.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20342</t>
+  </si>
+  <si>
+    <t>Новый год — новый рот 😁 Дарим 300 000 ₽ на зубы! Закажи набор «В рот — и точка!» и получи шанс выиграть сертификат на идеальную улыбку у стоматолога. 12 февраля случайным образом выберем победителя и вручим приз. Ешь с удовольствием — улыбайся уверенно! Заказывай набор в Ёбидоёби Самара Реклама. Erid: 2VtzqukW39D ИП Русенко А. В. ИНН 245905180254</t>
+  </si>
+  <si>
+    <t>22.01.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20341</t>
+  </si>
+  <si>
+    <t>⚽️ «Крылья Советов» хотят признать банкротом из-за многомиллионного долга ООО «РТ-Капитал» решило признать самарские «Крылья Советов» банкротом из-за многомиллионного долга футбольного клуба. Компания заявила о своем намерении обратиться в Арбитражный суд с заявлением. При этом клуб продолжает выплачивать долг. Председатель совета директоров Дмитрий Яковлев уже отреагировал на новость: - Мы действуем в рамках разработанного плана и закроем оставшиеся долговые обязательства перед «РТ-Капитал» до момента обращения истца в суд с соответствующим заявлением. На данном этапе долг клуба составляет 519 млн рублей. Держим кулачки за наши «Крылья» ❤️ КП Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.01.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20340</t>
+  </si>
+  <si>
+    <t>🥼 Главное, что неизменно в моей жизни - это любовь к хирургии! Меня зовут Николай Шабаев - дипломированный пластический хирург с реальным 18-летним опытом, который стремится подчеркнуть индивидуальность каждого пациента и сделать это с максимально естественным результатом. Я знаю, как сложить воедино все ваши желания и воплотить их в реальность и именно это я показываю в своём Telegram-канале без фильтров и фотошопа. Рассказываю все о процедурах, делюсь личными кейсами и советами по естественному омоложению. 👉 Подписывайтесь на канал - и получите уникальную возможность получить экспертную консультацию, а также честный и профессиональный взгляд на красоту и возраст. 👉 Записаться на консультацию</t>
+  </si>
+  <si>
+    <t>22.01.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20339</t>
+  </si>
+  <si>
+    <t>❗️Ученик с ножом напал на уборщицу в школе в Татарстане. Сегодня утром мальчик 13 лет при входе в лицей № 37 напал на сотрудницу учреждения в Нижнекамске. Предварительно, он также разбрасывал петарды в коридоре. Ученики закрылись в кабинетах. Сейчас всех из здания эвакуировали. На месте работают экстренные службы. Преступника задержали. Mash 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.01.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20338</t>
+  </si>
+  <si>
+    <t>Литр бензина в России стал на 5 рублей дороже, чем в США — СМИ Разрыв цен уже превысил 8% и будет увеличиваться из-за особенностей ценообразования, считают эксперты. Американские чиновники на ближайшие 2 года прогнозируют низкие цены на бензин из-за снижения стоимости барреля сырой нефти, а Минфин РФ отмечает недобор нефтегазовых доходов. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.01.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20337</t>
+  </si>
+  <si>
+    <t>Высшее образование в России оказалось дороже, чем в большинстве европейских стран По оценке экспертов, средняя стоимость обучения в российских вузах в 2025 году составила около 225 000 рублей в год (~€2 440) Для сравнения: во Франции взнос за бакалавриат — €178 в год, а в 14 странах ЕС, включая Германию, Чехию и Финляндию, обучение в государственных вузах на национальном языке бесплатное Самое интересное: ни один российский вуз не входит в мировой топ-200 по научной работе 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20336</t>
+  </si>
+  <si>
+    <t>Ставки растут: Трамп может предложить каждому жителю Гренландии $1 миллион, если те проголосуют за присоединение к США — Daily Mail Сейчас Трамп обдумывает идею предложить деньги жителям Гренландии, утверждает газета. На острове проживает 57 тысяч человек, поэтому остров обойдётся в $57 миллиардов. Ранее Путин оценил остров примерно в 228 раз дешевле — по словам российского президента, Гренландия стоит $200-250 миллионов. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.01.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20335</t>
+  </si>
+  <si>
+    <t>❌ Ограничить доступ к соцсетям детям до 14 лет предлагают в Госдуме С таким заявлением выступил зампред комитета Госдумы по информационным технологиям Андрей Свинцов. Он подчеркнул в беседе с ТАСС, что ограничения на доступ к социальным сетям должны действовать и для подростков в возрасте от 16 до 18 лет. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.01.26 04:46</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20334</t>
+  </si>
+  <si>
+    <t>🎣 Гении придумали рыбалку… через интернет. Теперь ловить рыбу можно на удалёнке. Специальное приложение, которое изобрели в Казахстане, позволяет управлять удочкой дистанционно и наблюдать за процессом через встроенную камеру. Сначала сервис работает на одном озере под Алматы, но в будущем стартап планирует открыть виртуальные водоёмы в Мексике, Италии и Норвегии. Парни 30+ уже закупают онлайн-удочки 👍 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>22.01.26 04:25</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20333</t>
+  </si>
+  <si>
+    <t>❗️В Самарской области объявлен отбой опасности атаки БПЛА. 👉Подписаться на События Самара</t>
+  </si>
+  <si>
+    <t>22.01.26 02:36</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20332</t>
+  </si>
+  <si>
+    <t>❗️В Самарской области объявили опасность атаки БПЛА. Об этом сообщили в МЧС России. 👉Подписаться на События Самара</t>
+  </si>
+  <si>
+    <t>21.01.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20331</t>
+  </si>
+  <si>
+    <t>👩‍🍼Детсады и ясли будут работать до 20:00, чтобы матери могли быстрее возвращаться на работу после родов, — Путин. Это поможет женщинам не терять рабочую квалификацию. Вопрос уже рассматривают в правительстве. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20330</t>
+  </si>
+  <si>
+    <t>Главные заявления Путина на совещании с членами правительства: 🔹 Льготные лекарства должны быть доступны в каждом регионе. 🔹 Ключи от купленных квартир должны выдавать гражданам вовремя, здесь важна системная работа с застройщиками. 🔹 Правительство прорабатывает вопрос продления работы детских садов. 🔹 Потребовал запустить систему выплаты единого пособия для семей как можно быстрее. 🔹 Поручил сделать систему поддержки участников СВО и их семей более эффективной и работоспособной. 🔹 Поддержал идею о введении переходного периода по налоговым изменениям для малого бизнеса. 🔹 Попросил кабмин и власти регионов быть готовыми к приближающимся морозам и сильным снегопадам в ряде регионов. 🔹 Все меры в демографической сфере и поддержке семей в России должны опираться на мнение граждан. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20329</t>
+  </si>
+  <si>
+    <t>Удалённо обучиться на водительские права смогут россияне уже с 1 марта. С 1 марта 2026 года вступают в силу ряд изменений: — Автошколам разрешили преподавать теорию в онлайн-формате; — Для получения новой категории не нужно будет заново проходить полный курс — достаточно будет освоить дополнительные модули; — Для тех, кто учится на категорию «В», увеличится количество часов практики — с 38 до 42 часов; — В теорию добавят курсы про электросамокаты, использование электронных документов (цифровые права, ОСАГО) и риски опасного вождения. 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20328</t>
+  </si>
+  <si>
+    <t>21.01.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20327</t>
+  </si>
+  <si>
+    <t>⚡️Часто происходит вот что: у нас уже готово соглашение с Россией, но Зеленский не соглашается на него. Вы видели это, когда он был в Овальном кабинете, я был недоволен, — Трамп. А бывает и наоборот: Зеленский хочет заключить сделку, а Путин не хочет этого делать. Это очень сложный баланс. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20326</t>
+  </si>
+  <si>
+    <t>❗️Telegram действительно замедляют в России, подтвердили в Совфеде По словам сенаторов, мессенджер не выполняет требования властей по ограничению контента, именно из-за этого кружочки, ролики и картинки грузятся дольше обычного На случай если Telegram будет плохо работать мы открыли свой канал в МАХ: https://max.ru/reg063 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20325</t>
+  </si>
+  <si>
+    <t>⚡️Врачи призвали россиян не выходить на улицу в эти выходные: в Самарской области ожидаются морозы до -30°C. Специалисты отмечают, что даже при -25°C можно получить сильное переохлаждение и обморожение. Поэтому находиться на холоде можно не дольше 10-15 минут, а лучше — вообще остаться дома. Срочно предупредите всех 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20324</t>
+  </si>
+  <si>
+    <t>На территории четырех населённых пунктов Самарской области вводится НМУ. Действовать он будет до 10:00 22 января в Самаре, Сызрани, Отрадном и Чапаевске. Воздуха в легкие на улице много стараемся не набирать. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20323</t>
+  </si>
+  <si>
+    <t>⚡️Я хочу встретиться сегодня с Зеленским. Путин хочет заключить сделку, — Трамп. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20322</t>
+  </si>
+  <si>
+    <t>Ромбовидный парад планет начнется сегодня в 18.48 по московскому времени и продлится около суток, рассказали ученые. Меркурий, Венера и Марс будут видны на очень малом угловом расстоянии от Солнца. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20321</t>
+  </si>
+  <si>
+    <t>😱Покупаем шаурму только в проверенных местах. Уличную торговлю в Самаре решили проверить силовики и помимо работников нашли живую КРЫСУ которая бегала по мясу — сюрприз их ждал в одном из киосков с шаурмой. А еще, в ходе рейда, нашли 5 нелегалов. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20320</t>
+  </si>
+  <si>
+    <t>❗️Уиткофф заявил, что надеется завтра встретиться с Путиным— Reuters со ссылкой на CNBC 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20319</t>
+  </si>
+  <si>
+    <t>Мозг отключается в 14:06, доказали учёные Исследователи определили время, когда голова перестает варить и больше не справляется даже с простыми задачами — именно в 14:06 начинается спад энергии и людям не хватает сил даже встать с дивана На сегодня работа останавливается 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20318</t>
+  </si>
+  <si>
+    <t>⚡️Всех школьников научат собирать беспилотники — сборка дронов войдёт в уроки основы безопасности и защиты родины (ОБЗР) Кабмин уже утвердил обновленный перечень средств обучения: помимо аптечек и оружия, в него вошли конструкторы дронов и пособия по сборке и управлению БПЛА 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20317</t>
+  </si>
+  <si>
+    <t>⚡️Российские мобильные операторы начали вводить плату за пользование безлимитным интернетом в архивных тарифах В этом месяце плату за безлимитный интернет ввёл «Мегафон» — подорожание пришлось на третью декаду января. Ранее в конце декабря подорожание затронуло пользолвателей «Билайна»: теперь им приходится платить за безлимит по 4,5 рубля в сутки. При этом плата за безлимиты вводится на фоне традиционного для начала года повышения цен на связь и интернет на ряде тарифов. Это касается практически всех операторов связи — они объясняют это инфляцией, ростом НДС до 22% и необходимостью исполнять требования законодательства по борьбе с мошенниками. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20316</t>
+  </si>
+  <si>
+    <t>❗️В отношении Чубайса открыли ещё одно исполнительное производство об аресте имущества почти на 11,9 миллиарда рублей Конкретный список активов бывшего руководителя «Роснано» не раскрывается, взыскание наложено на всё его предполагаемое имущество. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20315</t>
+  </si>
+  <si>
+    <t>В автобусе заметили женщину с варежкой, которая необходима каждому из нас Действительно согревает 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20314</t>
+  </si>
+  <si>
+    <t>В Самарской области мошенники пишут в домовых чатах и личных сообщениях от имени ГЖИ. Выдавая себя за сотрудников ведомства, они пытаются выманить персональные данные или заставить перейти по вредоносным ссылкам. Помните: настоящие сотрудники ГЖИ никогда не запрашивают пароли, коды из СМС или данные банковских карт в чатах. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20313</t>
+  </si>
+  <si>
+    <t>"ПОВЕЛИТЕЛИ СТИХИИ" ТАНЦЕВАЛЬНОГО ШОУ С ДОЖДЕМ 📅 16 февраля в 19:00 📍 ДК ЖЕЛЕЗНОДОРОЖНИКОВ г. Самара, ул. Льва Толстого, 94. СКИДКА 15% НА БИЛЕТЫ ПО ПРОМОКОДУ «ДОЖДЬ» (Скидка действует до 24 января включительно) ➡️ Билеты без сервисного сбора на официальном сайте: http://danceteatr.ru Профессиональные танцоры, соединившие хореографию, театральное искусство в завораживающее шоу. Театр созданный мужчинами, чье призвание – воплощать красоту в танце. Каждое выступление сочетает в себе качественную хореографию, мощную энергетику, уникальные спецэффекты: дождь, туман, снег, оставят от шоу незабываемые впечатления. Реклама. Erid: 2VtzqusMj6K ИП Солопова Д. А. ИНН 027500474519</t>
+  </si>
+  <si>
+    <t>21.01.26 04:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20312</t>
+  </si>
+  <si>
+    <t>❕ В Самарской области отбой опасности атаки БПЛА! 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 04:03</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20311</t>
+  </si>
+  <si>
+    <t>Космический монстр проснулся: удивительные кадры полярного сияния с МКС Северное сияние настолько яркое, что даже камеры на борту станции едва справляются с контрастом. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>21.01.26 03:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20310</t>
+  </si>
+  <si>
+    <t>❗️В Самарской области объявлена опасность атаки БПЛА - МЧС. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.01.26 19:31</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20309</t>
+  </si>
+  <si>
+    <t>LG подал заявку на регистрацию товарного знака в России. В 2022-м компания прекратила поставки в страну, а теперь хочет зарегистрировать бренд, под которым будет продавать телевизоры, светодиодные дисплеи, сенсорные экраны. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.01.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20308</t>
+  </si>
+  <si>
+    <t>⚡️Спецпосланник президента США Уиткофф назвал переговоры со спецпредставителем президента РФ Дмитриевым «очень позитивными». После встречи делегация США покинула американский дом в Давосе, сообщают СМИ. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.01.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20307</t>
+  </si>
+  <si>
+    <t>Niva Legend станет мощнее на... 7 лошадиных сил — АвтоВАЗ готовит масштабное обновление внедорожника. Главное изменение — новый 90-сильный 1,8‑литровый мотор вместо нынешнего 1,7 на 83 силы. Обещают, что машина «станет сильно более приятной во всех отношениях». 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>20.01.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20306</t>
+  </si>
+  <si>
+    <t>⚡️Начальником ГАИ по г. Жигулёвску назначен подполковник полиции Алексей Валериевич Качкин Алексей Валериевич Качкин родился 4 декабря 1972 года в г. Тольятти. В 1996 году окончил Орловскую высшую школу МВД Российской Федерации. Службу в органах внутренних дел начал в 1996 году. За годы службы прошёл путь от старшего инспектора дорожно-патрульной службы УВД по г. Тольятти до начальника отделения технического надзора отдела Госавтоинспекции УМВД России по г. Тольятти. В 2021 году назначен начальником отдела Госавтоинспекции УМВД России по г. Тольятти. С 19 января 2026 года приказом ГУ МВД России по Самарской области назначен начальником отделения Госавтоинспекции О МВД России по г. Жигулёвску. 🇷🇺 Мы в Max 📨 Предложка (за эксклюзив заплатим) 📱 Подписаться на Тольятти</t>
+  </si>
+  <si>
+    <t>20.01.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20305</t>
+  </si>
+  <si>
+    <t>Три человека погибли и два пострадали от алкоголя сомнительного качества в Самарской области Судили жителя сельского поселения Воскресенка. В 2023 году мужчина являлся владельцем дачных продуктовых магазинов. Он продавал спиртосодержащую продукцию, не отвечающую требованиям ГОСТа и санитарным правилам. Содержание метилового спирта превышало норму в сотни раз. Виновник получил три года колонии, он должен выплатить компенсации в 1,1 млн рублей. 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>20.01.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20304</t>
+  </si>
+  <si>
+    <t>Такую машину мы хотим 🇷🇺 Мы в Max 📨 Предложка (за эксклюзив заплатим) 📱 Подписаться на Тольятти</t>
+  </si>
+  <si>
+    <t>20.01.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20303</t>
+  </si>
+  <si>
+    <t>🚌 В Самарской области готовят цифровой реестр перевозок В регионе хотят убрать бумажную волокиту в межмуниципальных пассажирских перевозках. Планируется создать единый цифровой реестр, где будут фиксироваться права на маршруты, а рассмотрение заявлений сократится с 45 до 16 рабочих дней. Внесение данных в реестр и на сайт теперь займёт один день вместо семи. Законопроект рекомендован к принятию и, если всё пройдет по плану, новый порядок заработает с 1 сентября 2026 года. 💳 Кроме того, губернатор объявил, что до конца года регион полностью откажется от оплаты проезда наличными. ✍️63.ru 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.01.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20302</t>
+  </si>
+  <si>
+    <t>❤️ В Самарской области спасли косулю. Её нашли на дороге между Курумочем и Самарой. Животное попало под машину и потерялось. С 6 января молодого самца лечили в приюте «Самарской Луки»: его обогрели, осмотрели, понаблюдали за его состоянием. Когда окреп, перевели в уличный вольер — там он начал активно двигаться и хорошо есть. Ветеринары убедились, что зверь здоров и готов к жизни в лесу. На этой неделе его выпустили на свободу. 📹 npsamluka live450media 📨 Прислать новость 📱 Подписаться на САМАРА</t>
+  </si>
+  <si>
+    <t>20.01.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20301</t>
+  </si>
+  <si>
+    <t>Превращаем свой смарт ТВ в бесплатный кинотеатр — в сети появилась инструкция, позволяющая смотреть любые фильмы и сериалы без подписок. Повторяем: — Заходим в магазин приложений на ТВ и устанавливаем Media Station X; — Открываем приложение, заходим в настройки, выбираем Start Parameters и вводим lampa.mx. — Далее остается только зайти в Лампу и прописать там плагин в расширениях: http://bwa.to/o. Сохраняем и пользуемся. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.01.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20300</t>
+  </si>
+  <si>
+    <t>🧬 Анализ на ВПЧ включили в ОМС для россиянок. Тест на ДНК вируса папилломы человека теперь можно сдать бесплатно в рамках репродуктивной диспансеризации. Обследование вошло в первый этап для женщин в возрасте от 21 до 49 лет. Если анализ покажет наличие опасных типов вируса, пациентку направят на дополнительное исследование — жидкостную онкоцитологию. ВПЧ широко распространён и может протекать бессимптомно, при этом некоторые его разновидности связаны с риском развития онкологических заболеваний, включая рак шейки матки. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.01.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20299</t>
+  </si>
+  <si>
+    <t>Пресс-службу ГУ МВД России по Самарской области возглавила Ирина Тарпанова Во вторник, 20 января, в ходе оперативного совещания начальник ГУ МВД России по Самарской области, генерал-лейтенант Игорь Иванов представил нового руководителя отдела информации и общественных связей регионального главка. На эту должность назначена подполковник внутренней службы Ирина Тарпанова. Службу в правоохранительных органах она начала в 2002 году в должности инспектора по пропаганде ОБДПС ГИБДД УВД г. Самары. В декабре 2023 года проходила службу в должности заместителя начальника отдела информации и общественных связей ГУ МВД России по Самарской области. Ранее, напомним, отдел информации и общественных связей ГУ МВД России по Самарской области возглавлял Александр Курбатов. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.01.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20298</t>
+  </si>
+  <si>
+    <t>Штраф до 300 тысяч рублей грозит управляющим компаниям за плохую уборку снега. "Двор уже полностью завален, а никаких служб даже на горизонте нет. В таком случае жильцам стоит не просто "поторопить" УК звонком, но и зафиксировать факт нарушения сроков, чтобы потом подать жалобу на неисполнение. Подать ее можно в госжилинспекцию и Роспотребнадзор", - рассказали в Госдуме. РИА Новости 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.01.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20297</t>
+  </si>
+  <si>
+    <t>✍️ Рособрнадзор установил минимальные баллы ЕГЭ для школьников в 2026 году Список выглядит так: - русский язык — 24; - математика профильного уровня — 27; - физика, химия и биология — 36; - информатика — 40; - история и литература — 32; - география — 37; - обществознание — 42; - иностранные языки — 22. Напомним, Единый госэкзамен начнется 1 июня. 🔴 @live450media | Прислать новость</t>
+  </si>
+  <si>
+    <t>20.01.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20296</t>
+  </si>
+  <si>
+    <t>Суд запретил рекламу и продажу электроудочек Fisher и «Кама» в России. С помощью устройств браконьеры убивали всё живое в реках и водоёмах. По данным «Базы», в столице рассмотрели иск в отношении сайта, трёх телеграм-каналов и страницы ВК, где продавались электроловы «Fisher F 4000 max+SOM» и «Кама», признав информацию на ресурсах запрещённой. Эти удочки пользуются популярностью у браконьеров из-за лёгкого способа добычи. Устройства представляют из себя длинную ручку с сачком, на котором расположены электроды. В водоём пускают мощный электрический разряд, который парализует или убивает рыбу в радиусе десятков метров. Такая рыбалка в России запрещена и уголовно наказуема, так как губит не только рыбу, но и всю экосистему в целом — гибнут моллюски, водоросли, мальки, икра и другие микроорганизмы, уничтожается кормовая база. На восстановление акваторий после подобного лова требуются годы. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.01.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20295</t>
+  </si>
+  <si>
+    <t>ВИЧ в Самарской области В Самарской области на диспансерном учёте состоит 38 234 человека с ВИЧ. Из них 86% проживают в Самаре и Тольятти. Основной путь передачи инфекции — незащищённые половые контакты. Данные представил руководитель профильного управления минздрава региона Илья Сиротко на заседании комитета губернской думы по здравоохранению. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.01.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20294</t>
+  </si>
+  <si>
+    <t>❗️В Самарской области мошенники рассылают сообщения от имени ГЖИ Злоумышленники начали активно использовать общедомовые чаты и личные сообщения в мессенджерах, выдавая себя за сотрудников ведомства. Используя авторитет надзорного органа в сфере ЖКХ, аферисты пытаются войти в доверие к жильцам многоквартирных домов, чтобы получить доступ к их персональным данным или вынудить перейти по вредоносным ссылкам. Помните, что реальные сотрудники инспекции никогда не запрашивают пароли, коды из СМС или данные банковских карт в ходе переписки в неформальных чатах. Площадь Свободы 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.01.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20293</t>
+  </si>
+  <si>
+    <t>‼️Минобороны РФ: над Самарской областью сбили 2 БПЛА. 👉Подписаться на События Самара</t>
+  </si>
+  <si>
+    <t>20.01.26 03:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20292</t>
+  </si>
+  <si>
+    <t>Банки заблокировали миллионы карт и счетов россиян в первые недели 2026 года По подсчётам экспертов, речь идёт о 2–3 миллионах блокировок, хотя раньше их число составляло около 330 тысяч в месяц, пишет Коммерсантъ. Клиенты часто не понимают причины ограничений, а банки отправляют их с вопросами в ЦБ. Блокировки происходят даже после обычных покупок на маркетплейсах. Всплеск ограничений связан с новыми правилами Центробанка, которые начали действовать с 1 января. Список подозрительных операций расширился, поэтому блокировок стало значительно больше. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>20.01.26 03:17</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20291</t>
+  </si>
+  <si>
+    <t>UPD: Отбой ❗️ Опасность атаки БПЛА объявили в регионе Об этом сообщили в официальном приложении РСЧС. В случае чрезвычайной ситуации звоните по телефону 112. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 19:36</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20290</t>
+  </si>
+  <si>
+    <t>⚡️Радиационный шторм впервые за почти четверть века зафиксирован у Земли, сообщают астрономы. Поток солнечных протонов превысил 17,5 тысячи единиц — впервые за два последних солнечных цикла отмечена буря уровня S4. Учёные отмечают, что уровень S5 существует лишь теоретически и никогда не наблюдался. Рекордными остаются значения прошлого века — около 40 тысяч единиц. Из-за шторма возможны сбои в работе спутников, радиационные риски для экипажей высоколетающих аппаратов, перебои радиосвязи в полярных регионах и ошибки навигации в ближайшие дни. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 18:33</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20289</t>
+  </si>
+  <si>
+    <t>💥Самарская область заняла 56 место по уровню преступности в рейтинге регионов РФ от РИА «Новости» за 2025 год Согласно исследованию, в 2025 году в регионе на каждые 10 тысяч жителей приходилось 40,4 таких зарегистрированных преступлений. Это на 0,6% больше, чем в 2024 году. По словам главы СУ СК РФ по Самарской области Павла Олейника, в 2025 году раскрываемость тяжких и особо тяжких преступлений в регионе составила 100%. В прошлом году в суд направлено более 1,3 тысячи уголовных дел о таких преступлениях. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20288</t>
+  </si>
+  <si>
+    <t>Путин получил приглашение войти в трамповский Совет мира по Газе. Кремль сейчас изучает это предложение и собирается прояснить все нюансы с Вашингтоном, сообщил Песков. Ранее стало известно, постоянное место в Совете будет стоить один миллиард долларов. Председателем Совета будет сам Трамп, он же решает, кого в него приглашать 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20287</t>
+  </si>
+  <si>
+    <t>В 2025 году цены на зарубежные туры снизились на 11%. В среднем такая поездка стоит около 95 тысяч рублей. При этом внутренний туризм за последние два года подорожал на 22% — например, отпуск в Сочи сегодня обойдётся примерно в 122 тысячи рублей. 👉Подписаться на События Сама</t>
+  </si>
+  <si>
+    <t>19.01.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20286</t>
+  </si>
+  <si>
+    <t>Умер основатель дома моды «Valentino» Валентино Гаравани. Модельер скончался в возрасте 93 лет. 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>19.01.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20285</t>
+  </si>
+  <si>
+    <t>⚡️Итальянский модельер Валентино Гаравани, основатель дома моды Valentino, скончался в возрасте 93 лет — РИА Новости</t>
+  </si>
+  <si>
+    <t>19.01.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20284</t>
+  </si>
+  <si>
+    <t>⚡️ В Госдуму внесли законопроект для защиты покупателей от «эффекта Долиной» Закон предлагает обязать продавца жилья доказать, что покупатель знал или должен был знать о мошенничестве при заключении спорной сделки. «Это существенно снизит возможности для недобросовестных продавцов и мошенников использовать формальные основания для "отъема" имущества»,— указано в пояснительной записке. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20283</t>
+  </si>
+  <si>
+    <t>✈️ В 2025 году жители Самарской области чаще летали в Сочи, чем в Анталью Самарский аэропорт Курумоч подвел итоги прошлого года. Главный тренд — рост популярности внутреннего туризма. Черноморское побережье обогнало Турцию: Сочи выбрали 325 тысяч пассажиров, Анталью — 249 тысяч. Также самарцы стали чаще летать: 🌟В Калининград (+42%), 🌟В Минеральные Воды (+23%), 🌟В Минск (+84%), 🌟В Батуми (+88%). Всего в 2025 году аэропорт обслужил 3,57 миллиона пассажиров, из них 77% — на внутренних рейсах. ✍️63.ru 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20282</t>
+  </si>
+  <si>
+    <t>❗️В Госдуме призвали «перетерпеть» рост цен на электронику из-за нового техсбора По словам депутата, сначала смартфоны и ноутбуки взлетят в цене, но деньги с налога направят на субсидирование российской продукции Он уверен, что производители толпами повалят в РФ и локализуют здесь выпуск техники, и в итоге продукции станет так много, что она начнёт дешеветь Депутат уверен, что все это произойдет только благодаря техсбору 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20281</t>
+  </si>
+  <si>
+    <t>🤬 Самарец связался с ВСУ и планировал передать им координаты нефтехранилищ для атаки Но ему не удалось этого сделать. 40-летнего мужчину задержала УФСБ по региону. Самарец выполнял задания украинской спецслужбы. Центральный окружной военный суд приговорил самарца к 10 годам лишения свободы. Отбывать наказание он будет первые три года в тюрьме, а остальные – в колонии строгого режима. КП Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20280</t>
+  </si>
+  <si>
+    <t>❗️Лурье получила ключи от квартиры в Хамовниках, принадлежавшей Долиной. Судебные приставы закончили исполнительное производство, сообщила адвокат Лурье. Эпопея с квартирой Долиной официально закончилась. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20279</t>
+  </si>
+  <si>
+    <t>⚡️СМИ публикуют момент взрыва светошумовой гранаты в центре подготовки МВД в Сыктывкаре, где один человек погиб и 24 пострадали. Во время занятия по тактической и огневой подготовке в помещении начался пожар. Его пытались потушить огнетушителем, но огонь быстро перекинулся на инвентарь, после чего взорвалась граната. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20278</t>
+  </si>
+  <si>
+    <t>⚡️Владимира Путина пригласили в «Совет мира» по сектору Газа, о создании которого объявил Дональд Трамп — Песков Приглашение было прислано по дипломатическим каналам, отметил представитель Кремля. «В настоящий момент мы изучаем все детали этого предложения. Надеемся на контакты с американской стороной, чтобы прояснить все нюансы», — сказал Песков. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20277</t>
+  </si>
+  <si>
+    <t>Самый выгодный месяц для отпуска в 2026 году — июль. А январь, наоборот, самый неудачный. Отпускные рассчитывают исходя из среднего дневного заработка. В месяце с большим количеством выходных один рабочий день дороже отпускного. Выгодно брать: июль, апрель, сентябрь, октябрь, декабрь. Средняя выгода: март, июнь, август, ноябрь. Невыгодно: январь, май, февраль. Чтобы оценить выгоду, сравните свой ежедневный доход в нужном месяце со средней дневной зарплатой. Там, где стоимость одного рабочего дня будет выше среднего заработка, невыгодно идти в отпуск. А там, где показатели примерно равны или средний заработок выше, — выгодно. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20276</t>
+  </si>
+  <si>
+    <t>Старые самолеты снова повезут россиян Рост пассажиропотока прижал авиакомпании к стенке – им пришлось расконсервировать лайнеры, которые уже успели выйти на пенсию. Как пишут «Известия», в строй вернулись 10 отечественных бортов. На очереди еще несколько «Боингов». Авиаэксперты призывают не паниковать: запас прочности у старичков еще имеется и ждать роста ЧП в небе не стоит. Так что если вдруг в салоне пахнет ностальгией, а обивка слегка потрепана – это не тур по музею, это просто ваш рейс. 📸«Абзац» 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20275</t>
+  </si>
+  <si>
+    <t>⚡️Принудительное выселение Ларисы Долиной из квартиры в Хамовниках началось. Судебные приставы уже приехали на адрес, чтобы передать ключи Полине Лурье, сообщает корреспондент SHOT. Сама Полина Лурье также не приехала, чтобы принять ключи от приставов, передаёт корреспондент SHOT с места, — прибыла только адвокат новой владелицы квартиры. Долина сейчас отдыхает в ОАЭ и должна вернуться только завтра, ранее сообщала адвокат Лурье. 📸SHOT 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20274</t>
+  </si>
+  <si>
+    <t>❗️Галя, у нас отмена! Губернатор Самарской области возвращается в Telegram Теперь канал главы региона будет называться «Федорищев. Официально». - Решение принято с учётом того, что на этой платформе регулярно появляются фейковые аккаунты от моего имени с целью провокаций или использования мошеннических схем, - пишет Вячеслав Федорищев в MAX. Канал будет вести пресс-служба, но, «при необходимости», отдельные посты будет публиковать сам губернатор. КП Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20273</t>
+  </si>
+  <si>
+    <t>Почему 80% расчётов авто из Азии — ложь Цена в рекламе это НЕ итоговая стоимость. Комиссии и пошлины всплывают потом. В канале показываем: • честные расчёты без сюрпризов • реальные примеры заказов • считаем авто под ваш бюджет бесплатно ОСАГО в подарок при заказе авто до конца января Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.01.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20272</t>
+  </si>
+  <si>
+    <t>⚡️Роскомнадзору выделят 2,3 миллиарда рублей на создание нейросети для управления блокировками, которую планируют запустить уже в этом году Новая система сможет работать автономно и решать несколько задач: 🟠​Искать зеркала заблокированных сайтов по тексту и ключевым фразам, а не по IP-адресу; 🟠Выявлять и банить ресурсы, которые просто копируют или цитируют заблокированные материалы; 🟠Автоматически анализировать зашифрованный трафик, чтобы находить и банить замаскированные VPN; 🟠Точечно замедлять скорость работы конкретных сайтов и торрентов. С годом замедлений 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20271</t>
+  </si>
+  <si>
+    <t>❗️ Отбой опасности атаки БПЛА в Самарской области — МЧС. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20270</t>
+  </si>
+  <si>
+    <t>💡Учёные случайно научились восстанавливать зрение без лазера — нужно всего лишь... пустить через глаз разряд тока. Под действием тока роговица становится пластичной, её форму можно скорректировать, а после отключения она фиксируется в новом положении. Самое крутое: электрическое воздействие запускает самовосстановление глаза. Микроповреждения и деформации роговицы выравниваются сами — метод работает на уровне биомеханики ткани, что раньше считалось невозможным. У испытуемых кроликов с близорукостью зрение полностью восстановилось. Остались клинические испытания на людях и проверка, насколько надолго сохраняется эффект. Действительно хорошие новости. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>19.01.26 02:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20269</t>
+  </si>
+  <si>
+    <t>18.01.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20268</t>
+  </si>
+  <si>
+    <t>Россияне смогут вернуть деньги за авиабилет, если рейс задержали более чем на 30 минут: приказ Минтранса вступит в силу с 1 марта. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>18.01.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20267</t>
+  </si>
+  <si>
+    <t>📱 Водителям хотят разрешить предъявлять права через MAX. Их получится показать в виде двухмерного штрихкода. Таким же образом предлагается предъявлять регистрационные документы на автомобиль 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>18.01.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20266</t>
+  </si>
+  <si>
+    <t>Предстоящая неделя будет холодной 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>18.01.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20265</t>
+  </si>
+  <si>
+    <t>Александр Овечкин отказался от участия в акции "Вашингтона" в поддержку ЛГБТ* в матче регулярного чемпионата НХЛ с "Флоридой" В рамках акции игроки "Вашингтона" обмотали крюки клюшек изолентой радужных цветов. Овечкин вышел на лед с обычной клюшкой. * запрещенное в РФ движение 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>18.01.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20264</t>
+  </si>
+  <si>
+    <t>❗️Самарчанку, которая могла попасть в секту, ищут родные СК РФ ведет расследование по факту исчезновения 31-летней Екатерины Савельевой из Самары. Мать двоих детей пропала после увлечения мотивационными курсами и участия в платном реалити-шоу. А в ее квартире обнаружили блокнот с записями, похожими на задания кураторов. По данным правоохранительных органов, девушка вернулась в Россию и 5 декабря была зафиксирована в Москве. После этого её местонахождение неизвестно. ГТРК Самара 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>18.01.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20263</t>
+  </si>
+  <si>
+    <t>💰 Курьерам готовы платить 170 тысяч рублей. Такую зарплату им в среднем предлагают в России. Но больше всего курьеры могут заработать в Северной Осетии и Московской области. Там им предлагают около 190 тысяч рублей. Также зарплаты готовы повысить водителям. За последний месяц они выросли до 210 тысяч рублей. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>18.01.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20262</t>
+  </si>
+  <si>
+    <t>С 1 марта 2026 года вступают новые правила авиаперевозок: 👁Детей до 12 лет обязаны бесплатно сажать рядом с сопровождающим взрослым; 👁Задержка рейса более 30 минут — право на полный возврат денег; 👁При серьёзных задержках авиакомпании обязаны обеспечить водой, питанием и гостиницей; 👁Перевозчики должны заранее и понятно информировать об условиях перелёта и возврата билетов 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>18.01.26 04:28</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20261</t>
+  </si>
+  <si>
+    <t>Отбой опасности БПЛА. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>18.01.26 03:18</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20260</t>
+  </si>
+  <si>
+    <t>Опасность БПЛА в Самарской области. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.01.26 18:58</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20259</t>
+  </si>
+  <si>
+    <t>⚡️«Атака на Иран — лишь вопрос времени, и Вашингтон готовится к действиям», — Israeli Channel 12 со ссылкой на американских чиновников. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.01.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20258</t>
+  </si>
+  <si>
+    <t>Новый неизлечимый вирус опаснее COVID-19 стремительно распространяется в США — СМИ. Аденовирус легко принять за обычный ОРВИ или грипп, но он очень быстро поражает лёгкие, глаза, почки и другие жизненно важные органы. Пугающая статистика только в текущем сезоне: почти 8 миллионов заболевших, 81 тысяча госпитализаций, 3100 летальных исходов. Эксперты изучают происхождение вируса и опасаются риска развития новой глобальной пандемии. Рассматривается даже версия о его искусственном создании, как нового вида биологического оружия</t>
+  </si>
+  <si>
+    <t>17.01.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20252</t>
+  </si>
+  <si>
+    <t>«Здравствуйте, в селе Черноречье Волжского района массово травят собак. Страдают как бездомные собаки, так и домашние, которые гуляют на поводке со своими хозяевами. Оказать помощь люди не успевают, собаки умирают в страшных муках. И это далеко уже не первый подобный эпизод в данном населенном пункте, год назад так же травили собак и даже закидывали отраву в частные дворы, к сожелению ничего не изменилось. Работает ли закон о жестоком обращении с животными, и можно ли с его помощью изменить ситуацию в селе, неравнодушные жители не понимают. Может благодаря огласке что то изменится и животные перестанут страдать» ✍️ Воронцова вещает 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.01.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20251</t>
+  </si>
+  <si>
+    <t>💡В Самарской области 26 января 2026 года пройдет плановое отключение света "Информируем, что в связи с проведением планового текущего ремонта на объектах электросетевого хозяйства АО «ОРЭС-Тольятти» (ТП-142 1 с.ш. 0,4 кВ) 26 января 2026г. с 13:30 до 16:30 часов (по местному времени) будет произведено отключение электрической энергии по прилагаемым адресам в г. Тольятти",- сообщили в ведомстве. После завершения профилактических работ подача электроэнергии будет возобновлена в полном объеме. Жителям стоит с пониманием отнестись к временным неудобствам, вызванным необходимостью проведения технических мероприятий. Безопасность и надежность электроснабжения являются приоритетными задачами компании, об этом сообщает "Самараэнерго". 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.01.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20250</t>
+  </si>
+  <si>
+    <t>Бывшего замначальника регионального бюро судебно-медицинской экспертизы (БСМЭ) Самарской области оставили под арестом В пятницу, 16 января 2026 года, в Самарском областном суде состоялось заседание по делу Дмитрия Андрущенко. Его обвиняют в получении взятки. Защита экс-чиновника пыталась обжаловать арест. Дмитрия Андрущенко задержали в декабре 2025 года. Его заподозрили в получении взятки в 132 тысячи рублей. Незаконное вознаграждение полагалось за бездействие и общее покровительство. Бывший замначальника БСМЭ должен был закрыть глаза на то, что с родственников умерших взимают дополнительную плату. Насколько известно, деньги ему передал и.о. заведующего тольяттинского отдела БСМЭ, который действовал в рамках оперативного эксперимента. Ранее Дмитрия Андрущенко отправили под стражу. Его защита подала апелляцию. В ней указано, что экс-чиновник якобы непричастен к преступлению и что оснований для его заключения нет. Адвокат попросил изменить меру пресечения на домашний арест. Однако облсуд оставил жалобу без удовлетворения. Дмитрий Андрущенко будет находиться в СИЗО до 5 февраля 2026 года. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.01.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20249</t>
+  </si>
+  <si>
+    <t>Самарцев ожидают пять дней непрерывного снегопада Зима решила разгуляться по полной: с 20 по 24 января снег будет идти практически без остановки. Отступит он только в воскресенье — тогда из-за плотного слоя облаков покажется долгожданное солнце. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.01.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20248</t>
+  </si>
+  <si>
+    <t>🚑 В Самаре чудом удалось спасти трех пациентов перед Новым годом Главным чудом для врачей Клиник СамГМУ стала пересадка сердца мужчине, который находился в тяжелом состоянии. У него развились серьезные поражения сердца. Сердце мужчины увеличилось до огромных размеров и занимало половину грудной клетки. Шансы на жизнь были крайне малы. Однако все сложилось хорошо», – рассказал врач-кардиолог Александр Додонов. Второе чудо в преддверии Нового года произошло с женщиной, которая ждала трансплантацию почки. Сначала ей собирались сделать родственную пересадку, но донор не подошел. «В неожиданный момент нашелся подходящий донор, поэтому женщине смогли выполнить трансплантацию на додиализном этапе до формирования фистулы. Это тоже был чудесный случай», – поделилась заведующая нефрологическим отделением КФТ Елена Парабина. Еще одним спасенным пациентом стала женщина, которой требовалась срочная повторная трансплантация печени. «Ситуация была безнадежная. Пациентке очень повезло, что во время госпитализации нашелся донорский орган…» - объяснила заведующая инфекционным отделением № 2 Екатерина Киндалова. КП Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.01.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20243</t>
+  </si>
+  <si>
+    <t>В Самарской области перезахоронили экс-губернатора Григория Аксакова и членов его семьи Археологи нашли фамильный склеп дворян у заброшенной Никольской церкви в селе Страхово Борского района в 2020 году. Экспертиза подтвердила, что в усыпальнице тела самого Аксакова, его жены Софьи, детей Сергия, Константина, Нонны, Натальи, Софии, внука Николая и еще одного неизвестного мужчины. Пока шла экспертиза, в стране сменилось законодательство, поэтому сразу вернуть останки семьи на место не удалось. Второй раз в последний путь Аксаковых проводили 16 января 2026 года. 📷Эдуард Ардабьев; Под Покровом Богородицы 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.01.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20242</t>
+  </si>
+  <si>
+    <t>В Самарской области вынесли приговор по делу о мошенничестве в сфере компьютерной информации. Из-за действий фигурантов Пенсионному фонду РФ был причинён ущерб в 32 млн рублей. Как установили правоохранители, один из осуждённых ранее работал главным специалистом-экспертом отдела организации социальных выплат регионального отделения Пенсионного фонда. Он вступил в сговор с пятью сообщниками и, используя служебный доступ к информационной системе ПФР, вносил ложные сведения о несуществующих детях, которым якобы полагались выплаты. На основании фиктивных данных деньги перечислялись на банковские счета пяти участников схемы и их знакомых. Часть средств они передавали сотруднику Пенсионного фонда, сообщает Самарский областной суд. Ленинский районный суд Самары признал всех обвиняемых виновными и назначил им реальные сроки лишения свободы — от двух до четырёх лет. Также с осуждённых взыскали ущерб в полном объёме — 32 млн рублей. Фигуранты обжаловали приговор, настаивая на оправдании, переквалификации действий на пособничество и смягчении наказания. Самарский областной суд изменил решение лишь частично — организатору зачли время задержания и нахождения под домашним арестом. В остальной части приговор оставлен без изменений. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.01.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20241</t>
+  </si>
+  <si>
+    <t>Лидер партии «Новые люди» Алексей Нечаев на открытии весенней сессии Госдумы заявил, что общество устало от бесконечных запретов. Сегодня людей не удивить новыми штрафами, но по-настоящему удивит год без единого нового ограничения По словам Нечаева, избыток правил заставляет граждан «не высовываться», что убивает инициативу и развитие страны. Он напомнил: Великие достижения России — от космоса до Яндекса — создали люди, которые не боялись действовать 🍀Чтобы страна развивалась, государству нужно перестать «закручивать гайки» и начать больше разрешать. Лидер «Новых людей» призвал коллег провести этот созыв без блокировок соцсетей и законов, усложняющих жизнь. Только уверенность в завтрашнем дне и свобода действий получат реальную поддержку общества</t>
+  </si>
+  <si>
+    <t>17.01.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20240</t>
+  </si>
+  <si>
+    <t>Депутат Самарской губернской думы Александр Милеев уехал в Грецию помолиться В южно-европейской стране политик находится с паломнической миссией. Видео Александр Владиленович записал после посещения монастыря на горе Афон. Там он просил, в том числе и о процветании Самарской области. Александр Милеев 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.01.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20238</t>
+  </si>
+  <si>
+    <t>Ребята и девчата, я сейчас в таком шоке 🫣 Вы когда закупались к новому году видели цены? 😭 Почему я раньше на эту группу не наткнулась, народ сгребает икру, соки, колбасу за копейки! И не спрашивайте, зачем мне так много шоколадок Милка, потому что по 35 рублей! 😆 Подписчики регулярно по всяким акциям выгребают магазины за копейки, и я не удержалась. Один из немногих каналов, в котором у меня теперь включены  уведомления, чтобы ничего не пропустить: https://t.me/+dvytDl--mU43NmFi Сэкономит вам тысячи рублей, от души рекомендую 👍🏻</t>
+  </si>
+  <si>
+    <t>17.01.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20237</t>
+  </si>
+  <si>
+    <t>17.01.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20236</t>
+  </si>
+  <si>
+    <t>С 1 сентября 2026 года в российских школах планируют ввести оценки за поведение. Минпросвещения подготовило проект приказа после пилотного эксперимента — в нём говорится о контроле дисциплины и соблюдении правил внутри школы. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.01.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20235</t>
+  </si>
+  <si>
+    <t>Дорожные службы круглосуточно патрулируют региональные трассы ❄️ По данным Приволжского УГМС, в выходные в Самарской области ожидается похолодание. В ночь на субботу температура опустится до -20...-25°C. Погода будет малооблачной, без осадков, однако северо-восточный ветер может создавать поземку и ухудшать видимость. Дорожные службы Самарской области переведены на усиленный режим патрулирования и механической обработки трасс. 🚜 Сейчас сети региональных дорог задействовано до 260 единиц специализированной техники. Специалисты сосредоточены на круглосуточном патрулировании трасс, механической уборке снега и расчистке обочин, а также на содержании пешеходных зон и остановок общественного транспорта. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.01.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20230</t>
+  </si>
+  <si>
+    <t>Хрустальная стена у подножия Девьей горы, Самарская лука 📍53.401735, 49.298048 Точка на карте 📸: Красоты Тольятти и Самарской области 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>17.01.26 03:10</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20229</t>
+  </si>
+  <si>
+    <t>На спецоперации погиб самарский тренер, президент областной федерации бокса. 19 января состоится прощание с Сергеем Владимировичем Черновым — президентом общественной организации «Федерация бокса Самарской области», мастером спорта, тренером и куратором социального проекта «Бокс в школу». Сергей Чернов ушел добровольцем на СВО и героически погиб при выполнении боевого задания. Он был человеком, чья жизнь была посвящена служению дважды: сначала — спорту и детям, затем — Родине. Выражаем соболезнования родным и близким Сергея Владимировича. © Источник: боксерский клуб "Заря" 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 19:42</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20228</t>
+  </si>
+  <si>
+    <t>В Самарской области объявлена опасность атаки БПЛА! 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 18:47</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20227</t>
+  </si>
+  <si>
+    <t>Сейчас новые ограничения к Telegram не применяются, заявили в Роскомнадзоре. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 18:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20226</t>
+  </si>
+  <si>
+    <t>❗️Главные заявления Путина на совещании по развитию беспилотных систем: 📍Россия должна в десятки раз нарастить использование автономных систем. 📍Президент призвал губернаторов смелее пользоваться действующими правилами регулирования полетов гражданских дронов. 📍Глава государства поручил безотлагательно ввести в юридическое поле небольшие беспилотные устройства, например, роботов-доставщиков 📍Россия пока отстает от некоторых стран по отдельным направлениям беспилотных систем, например, в сфере беспилотного такси. 📍Россия обладает промышленным и кадровым потенциалом для того, чтобы войти в лидеры по развитию беспилотников. 📍Правительство должно снимать барьеры, которые мешают внедрению автономных решений в отраслях экономики. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20225</t>
+  </si>
+  <si>
+    <t>❗️Автолюбители, внимание! Рейдовые мероприятия пройдут в Самарской области В период с 16 по 18 января сотрудники ГАИ по всему региону проведут широкомасштабные рейды. Основная цель - пресечение нарушений для сокращения количества ДТП. Основные мероприятия посвятят водителям, которые управляют автомобилем в состоянии опьянения. 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>16.01.26 17:59</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20224</t>
+  </si>
+  <si>
+    <t>🏆 По итогам 2025 года самым популярным автомобилем АВТОВАЗа вновь стала LADA Granta. Второе место заняла LADA Vesta (75 099 шт.), а тройку лидеров замкнули Largus, NIVA Travel и NIVA Legend. Главной новинкой прошлого года стала LADA Iskra, которая сразу вошла в топ-10 продаж. В 2026 году завод планирует нарастить её выпуск до 400 тысяч единиц. Ключевым событием года станет запуск нового кроссовера LADA Azimut на российской платформе. Выпуск предсерийной партии начнётся уже в ближайшее время. 💬 Для реализации амбициозных планов предприятие ищет сторонние инвестиции и получило от региона налоговые льготы. 63.RU 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>16.01.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20223</t>
+  </si>
+  <si>
+    <t>«Пепе, шнейне, ватафа» может стать словом года в России Эксперты сообщили, что мемные фразы Ганвеста могут войти в список номинантов на слово 2026 года, если будут столь же популярны к моменту подведения итогов Заслужено? 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20222</t>
+  </si>
+  <si>
+    <t>Пенсионерке из Самарской области удалось вернуть больше миллиона рублей, похищенных мошенниками В сентябре 2024 года мошенники убедили 70-летнюю жительницу Сызрани перевести более 1,3 млн рублей на "безопасный" банковский счет. По данному факту было возбуждено уголовное дело по статье мошенничество. Одного из злоумышленников разыскали, суд вынес ему обвинительный приговор, и он возместил пенсионерке ущерб в размере 900 тысяч рублей. Второго соучастника, счет которого использовался мошенниками для обналичивания похищенных денег, также нашли - им оказался житель Новокузнецка Кемеровской области. Сызранский транспортный прокурор обратился с иском в суд, потребовав возвращения женщине полученных дроппером незаконным путем денег - около 500 тысяч рублей. Суд удовлетворил этот иск. Свои новости присылайте сюда @syzranvipbot 👉Подписаться на СЫЗРАНЬ</t>
+  </si>
+  <si>
+    <t>16.01.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20221</t>
+  </si>
+  <si>
+    <t>❗️Инфляция в России в 2025-м году составила 5,59% — Росстат "Инфляция к концу года будет 5,7-5,8%" — Путин 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20220</t>
+  </si>
+  <si>
+    <t>🍆 Россиянин отправил дикпик приставам и получил условку. На жителя Самары возбудили несколько исполнительных производств. Мужчина решил направить обращение сотруднику одного из отделений через Госуслуги, но приложил к нему интимку. За это на него возбудили дела за распространение порнографии. Суд приговорил его к двум годам лишения свободы условно. 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>16.01.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20219</t>
+  </si>
+  <si>
+    <t>Сегодня на территории Самарской области проходят профилактические рейды сотрудников ГАИ. Особое внимание уделено вопросам обеспечения безопасности дорожного движения, профилактике дорожно-транспортных происшествий, выявлению и пресечению грубых нарушений ПДД, а также соблюдению служебной дисциплины и законности при несении службы. Профилактические рейды направлены на повышение уровня безопасности на дорогах Самарской области и предупреждение аварийных ситуаций. 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>16.01.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20218</t>
+  </si>
+  <si>
+    <t>Крещенские морозы усилятся до -30°C в Самарской области Так уже в ночь на субботу, 17 января, температура воздуха в областной столице составит от -14°C до -19°C, в отдельных районах возможно понижение до -24°C. Днем 17 января ожидается от -10°C до -15°C. Пик похолодания придется на воскресную ночь 18 января. Столбики термометров опустятся от -18 до -23°C, а местами возможны морозы от -25°C до -30°C. Днем 18 января воздух прогреется от -11 до -16°C. Ветер будет слабым и переменным. К ночи на 19 января погода начнет меняться. Небо покроется облаками, местами пройдет небольшой снег. Температура составит от -12°C до -17°C, местами до -22°C. Днем в понедельник сохранится переменная облачность, снег продолжится. Ожидается небольшое потепление от -7 до -12°C. oboz info 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20217</t>
+  </si>
+  <si>
+    <t>В сеть слили все характеристики iPhone 18 Pro и складного iPhone Fold. По информации инсайдеров, iPhone 18 Pro и Pro Max получат обновленный дизайн с подэкранным Face ID, маленьким вырезом под селфи-камеру и новое железо. Новый iPhone Fold получит две тыльные камеры и еще две фронтальные с маленьким вырезом, а также Touch ID вместо сканера лица. Презентация новинок ожидается в сентябре, а классический iPhone 18 и iPhone 18e покажут весной 2027-го. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20216</t>
+  </si>
+  <si>
+    <t>Свыше 422 тысяч человек заключили контракты о прохождении военной службы по итогам 2025-го, сообщил Медведев. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20215</t>
+  </si>
+  <si>
+    <t>В Самарской области будут судить сотрудника Почты России, которая оскорбила посетителя В декабре 2025 года работник одного из почтовых отделений в Клявлинском районе в присутствии своих коллег оскорбила посетительницу. Женщина обратилась в прокуратуру. Сотрудники надзорного органа, проведя проверку, установили, что факты, изложенные в заявлении оскорбленной гражданки, подтверждаются. В настоящее время материалы дела переданы в суд, сообщили 16 января 2026 года в прокуратуре Самарской области. Санкции этой статьи - штраф на граждан в размере от 3 до 5 тысяч рублей; на должностных лиц - от 30 до 50 тысяч рублей. СитиТрафик 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20214</t>
+  </si>
+  <si>
+    <t>❗️Роскомнадзор частично блокирует Телеграм в России — СМИ со ссылкой на источники в телеком-рынке. «Да, это новые ограничения со стороны РКН», — сообщил инсайдер. Судя по всему, Роскомнадзор блокирует загрузку видео и больших файлов — конкретно на это с начала года жалуются пользователи. Чтобы не терять нас, подпишитесь на наш канал в MAX</t>
+  </si>
+  <si>
+    <t>16.01.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20213</t>
+  </si>
+  <si>
+    <t>Самарская золотая пещера давно стала достопримечательностью для туристов. Но если хочется увидеть, где действительно рождается золото, то стоит включить телевизор. 17 января на Первом канале выйдет документальный фильм «Золотые люди» о работе золотодобывающей компании «Полюс». Съёмки проходили в Якутии, Красноярском крае, Иркутской и Магаданской областях. Проект показывает не только производственные процессы, но и людей, которые трудятся в экстремальных климатических условиях, управляют сложной техникой и проводят месяцы на вахте. Ведущий проекта — Валдис Пельш.</t>
+  </si>
+  <si>
+    <t>16.01.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20212</t>
+  </si>
+  <si>
+    <t>Школьники из села Шигоны поделились кадрами своего завтрака. Приятного аппетита. 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>16.01.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20208</t>
+  </si>
+  <si>
+    <t>🤷‍♂️ Мужчина купил психбольницу и обосновался в рентген-кабинете. Белорус Дмитрий приобрёл заброшенное здание бывшей психиатрической больницы за 100 долларов и устроил там жильё для себя и собаки по кличке Кара. Бывший рентген-кабинет теперь служит кухней и жилой комнатой, а коридоры и палаты превратились в мини-галерею с выставкой работ Дмитрия. По словам хозяина, работы у него нет, живет он на пожертвования, вход бесплатный, но желающие могут оставить пару монет. История здания впечатляет. В XVIII веке, его строили как иезуитский коллегиум. После роспуска ордена постройка сменила статус и стала усадьбой. Позже в этих стенах открыли психиатрическую больницу. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20207</t>
+  </si>
+  <si>
+    <t>В России в больницы поступил новый отечественный препарат для лечения онкологических заболеваний Речь идет о радиофармпрепарате "Ракурс (223Ra)", который прошел государственную регистрацию и уже поступил в медицинские учреждения. Препарат предназначен для терапии кастрационно-резистентного рака предстательной железы с метастатическим поражением костей — одной из наиболее тяжелых форм заболевания. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20206</t>
+  </si>
+  <si>
+    <t>Россияне шокированы резким ростом цен на кофе с нового года: если в прошлом году банка растворимого Monarch стоила около 700₽, то сейчас — 1300₽. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20205</t>
+  </si>
+  <si>
+    <t>❗Британские морпехи готовятся к войне с Россией, пишет Politico. На учениях Camp Viking на севере Норвегии они отрабатывают применение пятой статьи устава НАТО о коллективной обороне. РИА Новости 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20204</t>
+  </si>
+  <si>
+    <t>Царские долги хочет взыскать с России американский фонд. Noble Capital называет себя правопреемником и владельцем облигаций, выпущенных Российской империей более ста лет назад, и требует "исполнить обязательства". Компания также добивается разрешения проводить выплаты по иску за счет замороженных российских активов. Ответчиками по иску в федеральном суде округа Колумбия значатся Россия, ФНБ, Минфин и ЦБ. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20203</t>
+  </si>
+  <si>
+    <t>Слово «гойда» официально можно использовать в сочинениях ЕГЭ, сообщили в Минпросвещения. По словам эксперта, оно уместно при наличии контекста — например, в рассуждениях о мемах и их влиянии на современный язык. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20202</t>
+  </si>
+  <si>
+    <t>‼️ Как правильно окунаться (особенно, если это ваш первый опыт) Сохраняйте памятку и будьте осторожны! КП Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20201</t>
+  </si>
+  <si>
+    <t>❗️Полной блокировки Telegram в России не будет, заявил замглавы профильного комитета Госдумы По его словам, мессенджер активно взаимодействует с властями, поэтому оснований для запрета нет. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>16.01.26 04:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20200</t>
+  </si>
+  <si>
+    <t>На создание российской «Виагры» из бюджета потратили около 1 млрд рублей, однако препарат в итоге так и не создали, пишут «Известия». За 10 лет с момента запуска проекта его стоимость выросла в 1,6 раза. Изначально препарат планировали производить на основе мускуса кабарги (саблезубого оленя), для чего начали строительство питомника и лаборатории. Однако предприятие не смогло пройти полный цикл разработки, и теперь права на проект планируют передать частной фармацевтической компании. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 17:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20199</t>
+  </si>
+  <si>
+    <t>Владельцев кошек и собак в России обяжут чипировать питомцев и ставить их на учёт — СМИ. Кошек, собак и других питомцев, перечень которых утвердят позже, нужно будет маркировать. На выбор: ошейник, бирка или микрочип. Затем нужно будет внести сведения о питомце в государственную ветеринарную систему «ВетИС». Учёт будет бесплатным, а за маркировку должен будет платить владелец питомца. Инициативу рассмотрят в первом чтении 20 января. Если закон примут, нормы могут вступить в силу с 1 сентября 2026 года. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20198</t>
+  </si>
+  <si>
+    <t>В Самарской области каждый второй соискатель сменил работу в прошлом году Чаще всего в прошлом году работу меняли представители сферы туризма, гостиниц и ресторанов. Об этом заявили 68% респондентов. Кроме того, высокую долю смены работы отметили среди административного персонала, специалистов по продажам, работников маркетинга и рекламы. При этом 20% опрошенных отметили, что новое место работы оказалось лучше предыдущего, ещё 13% сообщили, что условия остались на прежнем уровне. КП Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20197</t>
+  </si>
+  <si>
+    <t>⚡️Мощная магнитная буря накроет Самарскую область Метеозависимые самарцы могут почувствовать это на себе: головные боли, скачки давления, раздражительность, бессонница и общая слабость. Пик придется на 17 и 18 января, в следующие дни с 19 по 21 января она также продолжится, но уже будет немного слабее 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20196</t>
+  </si>
+  <si>
+    <t>В России начали применять новый препарат для лечения рака, сделанный в Димитровграде Препарат «Ракурс, 223Ra», разработанный в Федеральном научно-клиническом центре радиологии и онкологии ФМБА России (Димитровград), введен в клиническую практику. Об этом сообщает пресс-служба ведомства. Это первый отечественный радиофармацевтический препарат, прошедший государственную регистрацию и получивший разрешение на применение в лечении онкологических заболеваний. Инновационное лекарство содержит радионуклид радий-223 и предназначено для терапии метастазов в костной ткани. Его действие основано на целенаправленном воздействии радиоактивного излучения на опухолевые очаги, что способствует снижению болевого синдрома и улучшению общего состояния пациентов. Первая партия препарата уже поступила в медицинские учреждения по всей России. Внедрение «Ракурс, 223Ra» подтверждает рост отечественного научно-производственного потенциала в области онкологии и радиофармации. Разработка и внедрение препарата имеют стратегическое значение для системы здравоохранения. Они способствуют повышению технологической независимости страны в сфере диагностики и лечения онкологических заболеваний. Коммерсантъ Волга 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20195</t>
+  </si>
+  <si>
+    <t>❌ ☦️ В Сызрани и Тольятти отменили Крещенские купания на водоемах из-за тонкого льда. А где же можно? 🔹 Для сызранцев купание организуют на святом источнике иконы Федоровской Божией Матери в поселке Новокашпирский. 🔹 В Тольятти две иордани организуют на территории паркового комплекса Сахарова. Можно окунуться 18 января с 20:20 до 02:00. 19 января - с 09:00 до 16:00. 🔹 В Самаре крещенскую купель сделают на Полевом спуске. 🔹 В Жигулевске - Александровские пруды на улице Ново-Самарской. 🔹 В Новокуйбышевске - озеро Сакулино на улице Карбышева. 🔹 В Чапаевске - при храме в честь Казанской иконы Божией Матери (ул. Орджоникидзе, 22а). 🔹 В Кинеле - озеро Ладное. 🔹 В Октябрьске - при храме Вознесения Господня (ул. Ленина, 42б). 🔹 В Отрадном - при храме Рождества Пресвятой Богородицы (ул. Нефтяников, 34). ❗️Всего в регионе планируют организовать 57 купелей к Крещению - 17 на открытых водоемах, а 40 – при храмах. Планы предварительные, все зависит от толщины льда. КП Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20194</t>
+  </si>
+  <si>
+    <t>❗️Взрыв в здании МВД в Сыктывкаре По информации СМИ, пострадали как минимум 10 человек. Три человека в тяжёлом состоянии госпитализированы после взрыва, сообщают СМИ. Неизвестное устройство взорвалось в актовом зале центра профессиональной подготовки ведомства. В здании велись строительные работы. Сейчас на месте работают экстренные службы. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20193</t>
+  </si>
+  <si>
+    <t>⚡️WhatsApp* в России полностью заблокируют в 2026 году WhatsApp* в России окончательно заблокируют в 2026 году, особенно учитывая предстоящие выборы. Об этом ТАСС заявил заместитель председателя комитета ГД по информационной политике, информационным технологиям и связи Андрей Свинцов. Он уверен в блокировке WhatsApp из-за того, что мессенджер принадлежит компании Meta, которая признана в России экстремистской. Кроме того, депутат считает такие жесткие меры обоснованными в предвыборный год. Свинцов добавил, что большинство его друзей и знакомых давно перестали пользоваться WhatsApp, заменив его на Telegram или отечественный мессенджер Max. * — принадлежит Meta, деятельность которой признана экстремистской и запрещена в РФ 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20192</t>
+  </si>
+  <si>
+    <t>❗️Двое рабочих погибли в Самаре на стройплощадке ЖК «Кватро» При остеклении 20-го этажа оборвался трос фасадно-подъемной люльки, в ней находились три человека. По данным прокуратуры области, двое рабочих погибли, еще одному оказывают помощь медики. Возбуждено уголовное дело по ч. 3 ст. 216 УК РФ (нарушение правил безопасности при ведении строительных или иных работ, повлекшее по неосторожности смерть двух и более лиц). На месте работают заместитель прокурора Самарской области Евгений Петренко и прокурор Железнодорожного района Самары Александр Коробов. 450media 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20191</t>
+  </si>
+  <si>
+    <t>⚡️Путин сегодня выступит с важным заявлением по внешней политике — Песков 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20190</t>
+  </si>
+  <si>
+    <t>🫣 Бывший замминистра труда покончил с собой. Тело Алексея Скляра нашли у порога его частного дома в Новой Москве. Перед смертью он разослал прощальные письма своим друзьям, а также во всём обвинил свою жену Алину. Отношения с супругой у чиновника были непростые: он регулярно избивал жену, даже когда она была беременной, просто срывая на ней злость или на почве ревности, пишет Baza. Из-за скандалов она иногда уходила из дома. Спустя время родственники забрали Алину на родину в Нальчик. Скляр начал умолять её вернуться, но супруга категорически отказывалась. Предположительно, именно это послужило причиной самоубийства. Скляр работал замглавы Минтруда с 2018 по 2022 год. Он занимался вопросами информационных систем и предоставления госуслуг в электронной форме 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20189</t>
+  </si>
+  <si>
+    <t>❗️В непогоду можно не ходить не работу, заявили в ФНПР Сотрудники имеют полное право не выходить на работу во время стихийных катаклизмов, например — снежной бури Главное предупредить начальство, а в качестве доказательства можно предоставить последние метеосводки 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20188</t>
+  </si>
+  <si>
+    <t>😳Житель Самарской области через Госуслуги послал приставам фото своего полового органа В отношении жителя Самарской области было возбуждено несколько исполнительных производств. Мужчина, находясь дома, решил выразить свое отношение к сложившейся жизненной ситуации, направив приставам обращение через Госулуги. Он составил заявление и прикрепил к нему фото своего полового органа. За изготовление и распространение материалов порнографического характера его привлекли к уголовной ответственности. Суд, рассмотрев его дело, приговорил фигуранта к 2 годам лишения свободы условно с испытательным сроком на 1 год, сообщили 15 января 2026 года в пресс-службе ГУФССП России по Самарской области. СитиТрафик 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20187</t>
+  </si>
+  <si>
+    <t>⚡️Над Самарской областью сегодня сбили два дрона - об этом сообщил губернатор Вячеслав Федорищев 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20186</t>
+  </si>
+  <si>
+    <t>❕Отбой опасности атаки БПЛА в регионе Ограничения на прием и выпуск воздушных судов в Курумоче сняты - Росавиация. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20185</t>
+  </si>
+  <si>
+    <t>❗️Россияне будут работать минимум до 90 лет в будущем, заявил учёный По словам медика, сейчас активно разрабатываются технологии продления жизни, которые замедлят старение и позволят дольше сохранять трудоспособность с когнитивными способностями Эта практика позволит россиянам работать гораздо дольше, чем сейчас 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20184</t>
+  </si>
+  <si>
+    <t>Трамп: Киев менее готов к миру, чем Москва. «Я думаю, он (Владимир Путин) готов заключить сделку. Украина менее готова к сделке», — заявил Дональд Трамп (цитата по Reuters). Президент США также сообщил, что ему ничего не известно о планах поездки Уиткоффа и Кушнера в Москву. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20183</t>
+  </si>
+  <si>
+    <t>⚡️Массовый перебой со связью в Самарской области. По нашим данным, в городе полностью отсутствует мобильный интернет, что делает невозможным вызов такси и бесконтактную оплату. Напоминаем, что оставаться на связи можно даже в такой ситуации: наш канал доступен в Максе 🇷🇺 Мы в МАХ</t>
+  </si>
+  <si>
+    <t>15.01.26 04:08</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20182</t>
+  </si>
+  <si>
+    <t>❗️Росавиация ввела ограничения на полёты в Курумоче. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>15.01.26 03:37</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20181</t>
+  </si>
+  <si>
+    <t>❗️Внимание! В Самарской области действует режим опасности атаки БПЛА! 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.01.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20180</t>
+  </si>
+  <si>
+    <t>💡 Россияне массово скупают вторые дешёвые смартфоны с большим объёмом памяти для "национального" мессенджера Max, чтобы не ставить приложение на основной - в салонах связи даже появилась категория "смартфоны для Max" 📨 Ваши новости присылайте в @samaratypical_bot ✔️ Подпишись на Типичная Самара</t>
+  </si>
+  <si>
+    <t>14.01.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20179</t>
+  </si>
+  <si>
+    <t>⚡️К Земле летит астероид и может в неё врезаться Об этом сообщает Институт прикладной астрономии РАН. Речь идёт об астероиде CE2XZW2 — его открыли сегодня. Его размер — 20 метров. 🚓Подписаться на канал 🙂Предложить новость 🇷🇺 Мы в Max</t>
+  </si>
+  <si>
+    <t>14.01.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20178</t>
+  </si>
+  <si>
+    <t>🗓 Следующие длинные выходные ожидают россиян в феврале С 21 по 23 февраля в честь Дня защитника Отечества граждане будут отдыхать три дня подряд. Выходные начнутся в субботу и закончатся понедельником. В Самарской области в этом году планируют семь сокращенных рабочих недель. Каждая из них связана с общероссийскими праздниками. Самара-ГИС 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.01.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20177</t>
+  </si>
+  <si>
+    <t>⛔ В трех районах Самарской области обнаружили эпизоотические очаги бешенства животных Региональное правительство ввело карантин. Под ограничительные меры попали следующие территории: 🟢Кошкинский район, село Нижняя Быковка, Молодежная, 18 (квартира 1); 🟢Хворостянский район, село Михайлово-Лебяжье, Советская, 50; 🟢Кинель-Черкасский район, один из земельных участков села Новые Ключи. Теперь там запрещено: 🟢лечить больных восприимчивых особей; 🟢посещать подсобные помещения любым посторонним лицам, кроме врачей; 🟢ввозить или вывозить зверей, которые могут заразиться, кроме тех, кого вакцинировали от бешенства в течение последних 179 дней; 🟢снимать шкуру с животных. Карантин отменят спустя 60 дней после убоя последнего больного или подозреваемого в заражении бешенством животного. Самара-ГИС 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.01.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20176</t>
+  </si>
+  <si>
+    <t>❤️Ищете стабильную работу с достойной оплатой? ОЭЗ «Алабуга» приглашает рабочих на строительство и производство. Что мы предлагаем: - Официальное трудоустройство - Конкурентную заработную плату — от 130 500 до 182 700 рублей на руки - Корпоративное жилье для иногородних - Бесплатный транспорт до места работы - Стабильность и долгосрочные проекты Наши требования: - Опыт работы на строительных объектах или производстве приветствуется - Умение организовывать работу и достигать результатов - Ответственность, лидерские качества и стремление к порядку 📌 Готовы стать частью нашей команды? Узнайте подробнее о вакансиях и подайте заявку: Оставить заявку! ОЭЗ «Алабуга» — работай сегодня, создавай будущее! 💪</t>
+  </si>
+  <si>
+    <t>14.01.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20175</t>
+  </si>
+  <si>
+    <t>⚡️Житель Самары задержан по подозрению в шпионаже в пользу Украины УФСБ России по Самарской области задержало жителя Самары по подозрению в шпионаже в пользу Украины. Установлено, что с марта по октябрь 2024 года он собирал и передавал сведения через интернет-мессенджер вражеским спецслужбам. Информация касалась передвижения военной техники, сообщил источник «Ъ-Волга» в силовых структурах. Силовики выяснили, что подозреваемый не разделял цели и задачи специальной военной операции. В отношении него возбуждено уголовное дело по статье о госизмене (ст. 275 УК РФ). Расследование продолжается. kommersant_volga 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.01.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20174</t>
+  </si>
+  <si>
+    <t>😦 Огромная очередь из мусоровозов образовалась на дороге к полигону Водино - по словам водителей, причинами коллапса стало запоздалое перераспределение отходов с «Преображенки», многомиллиардные долги регоператора и оформление рейсов в бумажных блокнотах 📸 Мусорный дозор Самарской области 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.01.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20170</t>
+  </si>
+  <si>
+    <t>🙈Новогоднюю распродажу огурцов по "лучшей цене" запустили в самарском «Магните» 📸 Честная Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.01.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20169</t>
+  </si>
+  <si>
+    <t>⚡️Стив Уиткофф и Джаред Кушнер планируют вскоре посетить Москву для встречи с Владимиром Путиным, сообщает Bloomberg. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.01.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20168</t>
+  </si>
+  <si>
+    <t>❗️Цены почти на все продукты и алкоголь резко взлетят к концу января Скачки цен ожидаются на: • Овощи и фрукты — на 15-20% • Крупы, макароны, консервы и масло — на 5-15% • Кофе и чай — на 15-20% • Молочная продукция и мясо — на 10-20% • Алкоголь — 17-30% Основные причины роста все те же — повышение НДС, инфляция и рост себестоимости 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.01.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20167</t>
+  </si>
+  <si>
+    <t>Ректор Школы-студии МХАТ Игорь Золотовицкий умер в возрасте 64 лет Причиной смерти Золотовицкого стало онкологическое заболевание. Артист известен своими ролями в более чем 80 проектах. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.01.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20166</t>
+  </si>
+  <si>
+    <t>Осторожно, сейчас вам станет холодно! Первых моржей уже начали замечать на Волге. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>14.01.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20165</t>
+  </si>
+  <si>
+    <t>14.01.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20164</t>
+  </si>
+  <si>
+    <t>❗️В Госдуме призвали россиян готовиться к сложным временам Зампред по экономполитике уверен, что в этом году может произойти рецессия, потому что 2025 год «оставил нам довольно плохое наследие» Спойлеры на 2026 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.01.26 18:56</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20163</t>
+  </si>
+  <si>
+    <t>Трамп сегодня ночью выступит с важным заявлением. Американские СМИ пересмотрели число погибших в ходе протестов в Иране: CBS сообщает уже 12 тысяч, ранее называли 2 тысячи. Ранее Трамп предупреждал, что в случае больших жертв США могут ударить по Ирану. Тем временем Канада призывает своих граждан покинуть Иран любыми способами 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>13.01.26 18:14</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20162</t>
+  </si>
+  <si>
+    <t>📈Стало известно, насколько вырастут тарифы ЖКХ в Самарской области в 2026 году. Тарифы ЖКХ в 2026 году индексируют дважды. С января их увеличили в связи с повышением налога на добавленную стоимость (НДС) с 20 до 22%. Предельный индекс изменения платы за коммунальные услуги для всех муниципалитетов установили на уровне 1,7%. Еще одно увеличение тарифов ЖКХ произойдет с 1 октября. Для большинства муниципалитетов предельный индекс составит 13,4%. "Значение среднего индекса изменения размера вносимой гражданами платы за коммунальные услуги составит 9,4%", — поясняется в указе. Для Новокуйбышевска, Самары и Тольятти предельный индекс больше — 13,5%, 14,1% и 18,6% соответственно. Это связанно с особенностями расчета тарифов на отопление, так как данные города перешли на модель альтернативной котельной. Из указа следует, что предельные индексы в ценовых зонах теплоснабжения определены исходя из предельных уровней цены на тепловую энергию, а реальные значения составят до 13,4%, так как сформируются они исходя из цен на отопление, предъявляемых потребителям. Тарифы на тепло для населения устанавливают в соответствии с соглашениями, заключенными между органами местного самоуправления и едиными теплоснабжающими организациями. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.01.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20161</t>
+  </si>
+  <si>
+    <t>Комик Александр Гудков должен будет заплатить штраф 11 тысяч рублей за песню «Я узкий». Эксперты провели анализ и решили, что композиция унижает честь и достоинство по признакам происхождения. Поэтому суд принял решение оштрафовать комика по статье «Возбуждение ненависти либо вражды» 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.01.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20160</t>
+  </si>
+  <si>
+    <t>🥒 Цены на продукты вырастут уже январе. Овощи и фрукты вырастут примерно на 15-20%. Алкоголь и табак — в среднем на 17-30% из-за очередного повышения акцизов. Также подорожают чай и кофе. Цена на них увеличится на 15-20%. Крупы, макароны, растительные масла и консервы — на 5-15%, а мясо и молочка прибавят в стоимости 10-20%, прогнозирует эксперт. Среди причин подорожания — повышение НДС с 20 до 22% и увеличение налоговой нагрузки на индивидуальных предпринимателей, что приведёт к удорожанию логистики, сырья и энергоносителей. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.01.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20159</t>
+  </si>
+  <si>
+    <t>Лента начала присылать вот такие сообщения 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.01.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20158</t>
+  </si>
+  <si>
+    <t>⚡️На Госуслугах заработал реестр злостных неплательщиков алиментов В реестр попадают только злостные должники, которые привлекались к административной или уголовной ответственности за неуплату или были объявлены в розыск приставами. Для проверки понадобятся ФИО и дата рождения. Сервис доступен всем пользователям Госуслуг — авторизация на портале и данные документов не требуются. Ищи своего бывшего 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.01.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20156</t>
+  </si>
+  <si>
+    <t>Паша Техник стал самой просматриваемой личностью в русскоязычной "Википедии" по итогам 2025 года 👏 Он обошел Владимира Путина, Дональда Трампа и Александра Овечкина. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.01.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20155</t>
+  </si>
+  <si>
+    <t>💳 Автосписания за подписки без согласия пользователей запретят с 1 марта. Онлайн-сервисам больше не позволят автоматически снимать деньги, если человек не подтвердил своё согласие. Новые правила коснутся стримингов, приложений, онлайн-курсов и маркетплейсов, где автоплатежи давно стали нормой и источником жалоб. По закону компании не смогут пользоваться сохранёнными данными карт без явного разрешения клиента. А если пользователь отказался от подписки, сервис обязан прекратить любые операции с его платёжными реквизитами и сделать процесс отказа простым и понятным. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>13.01.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20154</t>
+  </si>
+  <si>
+    <t>«База» публикует подробности уголовного дела Арсена Маркаряна. Блогер постоянно менял показания в ходе следствия — то не узнавал себя на видео и во всём обвинял Позднякова, то заявлял, что был в депрессии во время съёмки. Дело в отношении блогера завели из-за его высказываний на прямой трансляции о Герое СССР Александре Матросове, который в 1943 году закрыл собой пулемёт, спасая сослуживцев. Маркарян назвал его «долбо*бом», потому что тот «помер х*й пойми за что». В ходе следствия Маркарян сначала заявил, что не узнаёт человека на видео. Он утверждал, что не согласен ни с одним сказанным словом, поскольку ещё в школе изучал подвиг Матросова и глубоко его уважает. В распространении ролика он обвинил блогера Позднякова — якобы тот смонтировал и выложил запись. Однако позже Маркарян «передумал» и признал, что это он на видео, объяснив первоначальный отказ шоковым состоянием. По его словам, с 2017 года он находился в депрессии, а к моменту эфира экспериментировал с препаратами, из-за чего у него случались вспышки агрессии. Блогер сожалеет, что именно эти вырезки стали популярнее его обычных выступлений и вызвали общественный гнев. Он пытался удалить видео, но безуспешно. По данным пресс-службы столичного СК, помощница Маркаряна сообщила следствию, что он вернулся в Москву для долгожданного медобследования и даже планировал остаться в России. Тем не менее экспертиза показала, что хроническими психическими расстройствами или иными заболеваниями Маркарян не страдает, а сам ролик не подвергался монтажным склейкам. 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>13.01.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20153</t>
+  </si>
+  <si>
+    <t>В 2025-м в России продали 330 тысяч новых машин Lada – это на 24% меньше, чем в 2024-м, подсчитали в "Автостате". 👉Подписаться на ЧАТ 🚗Подписаться на Автомобилисты 63</t>
+  </si>
+  <si>
+    <t>13.01.26 03:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20152</t>
+  </si>
+  <si>
+    <t>РКН проводит рейды по городским провайдерам — у 33 операторов уже выявили нарушения правил установки ТСПУ. Это оборудование отвечает за блокировку трафика к запрещённым сервисам и работу по «белым спискам». Если раньше у вас что-то «чудом» работало, то готовьтесь: скоро могут начаться проблемы с доступом. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 19:57</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20151</t>
+  </si>
+  <si>
+    <t>⚡️Американский конгрессмен-республиканец Рэнди Файн внес законопроект об "аннексии и предоставлении статуса штата" Гренландии со стороны США, следует из распространенного законодателем заявления. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 19:52</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20148</t>
+  </si>
+  <si>
+    <t>⚡️Турист подхватил опасную инфекцию после обряда в священном источнике на Бали, — СМИ. Мужчина заразился во время ритуала очищения в храме Тирта Эмпул: по правилам нужно несколько раз окунуться в воду и прополоскать рот. Спустя полгода у него появились сильные высыпания, зуд, проблемы с ЖКТ и сном. Позже врачи диагностировали бластоцистоз — паразитарную инфекцию, передающуюся через загрязнённую воду. Лечение заняло почти год, турист несколько раз оказывался в больнице. Сейчас его состояние улучшилось, угрозы для жизни нет. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 19:14</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20147</t>
+  </si>
+  <si>
+    <t>Если Трамп не поторопится, жители Гренландии могут проголосовать за присоединение к России, сыронизировал Медведев. Вообще говоря, захват Гренландии Штатами был бы полезен для оздоровления мирового климата... Но Трампу надо торопиться. По непроверенной информации, через несколько дней может состояться внезапный референдум, на котором жители всей 55-тысячной Гренландии могут проголосовать за присоединение к России. И тогда всё! Никаких новых звёздочек на стяге. А у России появится новый – уже 90-й – субъект Федерации. РИА Новости 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20146</t>
+  </si>
+  <si>
+    <t>Mercedes-Benz зарегистрировал в России товарный знак – теперь компания может производить и продавать автомобили в стране. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20145</t>
+  </si>
+  <si>
+    <t>⚡️РКН проводит рейды по городским провайдерам — у 33 операторов уже выявили нарушения правил установки ТСПУ. Это оборудование отвечает за блокировку трафика к запрещённым сервисам и работу по «белым спискам». Если раньше у вас что-то «чудом» работало, то готовьтесь: скоро могут начаться проблемы с доступом. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20143</t>
+  </si>
+  <si>
+    <t>😱Москвичка превратила квартиру в башню из мусора и живёт там с кучей кошек. Жильё завалено отходами до потолка — чтобы попасть внутрь, хозяйка буквально карабкается по горам хлама, как паук. Вход в квартиру полностью забаррикадирован мусором. Соседи жалуются, что из-за этого в доме расплодились насекомые и грызуны, жить стало невозможно. Саму хозяйку описывают как ухоженную и красивую блондинку. Волонтёрам уже удалось вывезти и пролечить 12 пушистых, но точное количество кошек внутри — неизвестно. Запах представили? 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20141</t>
+  </si>
+  <si>
+    <t>Долину принудительно выселят из квартиры в Хамовниках 19 января, если артистка до этого срока добровольно не передаст ключи Лурье По данным SHOT, в начале следующей недели приставы могут начать процедуру принудительного выселения Долиной из квартиры. Сторона Лурье уже подала заявление в ФССП, оно на рассмотрении. Это последний срок для того, чтобы артистка вернулась в Москву и лично передала ключи хозяйке. Иначе приставы без извещения вскроют жильё в присутствии двух понятых и выселят Долину. Ранее СМИ писали, что передать ключи от квартиры в Хамовниках пыталось доверенное лицо артистки. Но у него, по словам адвоката Лурье, нет полномочий на подписание акта приёма-передачи. 9 января квартиру не приняли. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20140</t>
+  </si>
+  <si>
+    <t>❗️Чтобы получить пенсию 67 тысяч рублей, нужно зарабатывать больше 248 тысяч рублей в месяц 37 лет Такая зарплата даёт максимальный пенсионный балл. При этом пенсионные баллы в этом году подорожали почти до 66 тысяч рублей. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20139</t>
+  </si>
+  <si>
+    <t>Китайские авто массово превращаются в «гробы на колёсах» — Chery Tiggo самопроизвольно блокирует двери и запирает водителей внутри салона По информации СМИ, чаще всего запирается именно водительская дверь. Открыть её можно снаружи — через окно, однако и этот вариант не всегда срабатывает, так как на морозе стеклоподъёмник может просто не сработать. В электромотор замка попадает конденсат, замерзает, и ручка перестаёт работать, а ручная кнопка замка тоже «отваливается» от холода. Зачастую помогает только полная замена механизма, даже после отогрева машины. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20138</t>
+  </si>
+  <si>
+    <t>❗️Блокировку с Roblox не снимут в ближайшее время Оснований для разблокировки платформы сейчас нет, заявили в Роскомнадзоре. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20137</t>
+  </si>
+  <si>
+    <t>❗️Цены почти на всё взлетят в 2026 году По подсчётам аналитиков подорожают: • Алкоголь — +10–17% • Айфоны и макбуки — рост цен от $70 за устройство • Бытовая техника и электроника — +5–10%, сильнее всего в бюджетном сегменте • Кофе — около +25%, сигареты — +15–20 рублей за пачку • Новые автомобили — +10–20%, подержанные электрокары и гибриды — +15–20%, бензиновые авто с пробегом — около +5% • Техосмотр с 1 января — в среднем +9,7% • Квартиры на вторичном рынке — до +12% • Электроэнергия — в среднем +15,2% • Услуги связи — +5–10% у 96% операторов • Лечение зубов — до +50% • Абонементы в фитнес-клубы — +15% 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20136</t>
+  </si>
+  <si>
+    <t>Найден самый идеальный сосед — москвич вызвался бесплатно чистить машины после снегопада Парень из Хамовников совместил приятное с полезным: в соцсетях он поделился, что очень любит чистить машины от снега, но собственного авто у него нет. А потому он предложил оказать услугу соседям, чтобы получить удовольствие, как в детстве. Москвич бесплатно чистит машины людям, но только в определенные часы. 📸Readovka 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20135</t>
+  </si>
+  <si>
+    <t>🗣В России впервые оштрафовали за голосовое сообщение Как указано в материалах дела, женщина в соцсети направила собеседнице аудиосообщения оскорбительного содержания. Получательница обратилась в прокуратуру, где в действиях обидчицы усмотрели признаки правонарушения по статье КоАП «Оскорбление». Доказательством в рамках дела, среди прочего, стало прослушивание аудиозаписи. Обидчице назначили штраф в размере 3 тысяч рублей. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20134</t>
+  </si>
+  <si>
+    <t>❗️С 1 марта работодатели смогут отправлять сотрудников в психушку При наличии признаков психического расстройства по результатам медосмотра работника смогут направить на психиатрическое освидетельствование и признать временно неспособным к некоторым видам работ. Освидетельствование включает осмотр и консультацию врача-психиатра, сбор жалоб и анамнеза и психопатологическое обследование. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20133</t>
+  </si>
+  <si>
+    <t>🎄12-дневные новогодние каникулы повторятся только в 2032 В 2027 праздничные выходные будут лишь 11 дней с учётом 31 декабря. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 03:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20132</t>
+  </si>
+  <si>
+    <t>🔥Популярный блогер из Тольятти Настя Федько (более 3 млн подписчиков в Тик-Токе и около 2 млн в Ютубе) познакомилась с Леонардо Ди Каприо. Девушка получила приглашение на кинопремию «Бафта», где она и пересеклась с актёром. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>12.01.26 02:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20131</t>
+  </si>
+  <si>
+    <t>Ликвидация склада LADA в Самаре! ⚡ Объявляем ликвидацию склада новых автомобилей LADA! Granta, Vesta, Largus, XRAY, Niva Travel, Niva Legend, Niva Off-Road - в наличии, без ожиданий и очередей. - Цены ниже рынка - Ограниченное количество авто - Быстрое оформление - Забирайте авто в день обращения ⚡ Таких условий больше не будет - склад освобождается. Если вы давно планировали покупку - сейчас лучший момент. 📞 Звоните прямо сейчас или приезжайте в дилерский центр - автомобили разбирают ежедневно. Кто первый - тот уехал на новой LADA. Узнать больше #реклама samaravtoclub.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.01.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20130</t>
+  </si>
+  <si>
+    <t>😔 Сборка ПК снова подорожает. На этот раз всё из-за роста цен на блоки питания и кулеры для процессора. Китайские поставщики объяснили, что стоимость комплектующих станет больше из-за подорожания сырья. По их оценке, цены вырастут на 6-10%. ИИ, что ты творишь 😭 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.01.26 19:52</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20129</t>
+  </si>
+  <si>
+    <t>Лариса Долина отдыхает в пятизвёздочном Rixos Premium Saadiyat Island в Абу-Даби с дочерью и внучкой, пока Полина Лурье ждет ключи от квартиры в Москве Они остановились в отеле, где доступны SPA-процедуры, массажи, теннисный корт и вечерние мероприятия. Стоимость проживания начинается примерно от 80 тысяч рублей в сутки на человека. При этом артистка не стала отменять поездку на фоне ситуации с квартирой: по данным СМИ, жильё до сих пор не освобождено, из-за чего новая владелица вынуждена ждать. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.01.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20128</t>
+  </si>
+  <si>
+    <t>Россияне, которым не хватает стажа и баллов для назначения пенсии по старости, могут докупить их: один балл обойдется в 65 600 рублей Об этом сообщил член комиссии Общественной палаты РФ по общественной экспертизе законопроектов и иных нормативных актов Евгений Машаров. "С 1 января 2026 года стоимость покупки одного пенсионного балла возросла и составила 65 600 рублей", — сказал чиновник. Политик напомнил, что для выхода на пенсию по старости гражданам необходимо иметь минимум 30 пенсионных баллов, а также страховой стаж от 15 лет. Для граждан, кроме самозанятых, существует ограничение: не более половины стажа (7,5 лет) может быть приобретено путем покупки баллов. В 2026 году максимум можно приобрести 8,7 пенсионных баллов", — подытожил Машаров. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.01.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20127</t>
+  </si>
+  <si>
+    <t>❗️В России с 1 марта запретят дискредитирующие традиционные ценности фильмы Старший помощник прокурора Самары Елена Свечникова рассказала о том, что наличие в фильме материалов, дискредитирующих традиционные российские духовно-нравственные ценности или пропагандирующие их отрицание, будет являться основанием для отказа в выдаче прокатного удостоверения. В течение суток с момента получения требования Роскомнадзора должно быть прекращено распространение аудиовизуального произведения 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.01.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20126</t>
+  </si>
+  <si>
+    <t>В Оренбурге коммунальщик, чистивший снег трактором, спас снеговика. Видео завирусилось в интернете и попало в топовые паблики. В сети мужчину уже прозвали самым добрым коммунальщиком. 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
+  </si>
+  <si>
+    <t>11.01.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20123</t>
+  </si>
+  <si>
+    <t>⚠️ Опасность над головой Из-за мягкой и солнечной погоды в регионе на крышах домов образовались огромные сосульки. Они могут в любой момент сорваться вниз — риск есть у каждого второго здания. Огородить все дома невозможно, поэтому прохожих просят быть предельно внимательными. ГТРК Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.01.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20122</t>
+  </si>
+  <si>
+    <t>Внимание! Сильный снег, метель, на дорогах снежные заносы местами в Самарской области 12.01.2026. Будьте осторожны! 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.01.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20121</t>
+  </si>
+  <si>
+    <t>У россиян будут изымать имущество за долги от 3.000₽, предупреждают эксперты. Приставы имеют право начинать изъятие уже с этой суммы. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.01.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20120</t>
+  </si>
+  <si>
+    <t>🥀На 112-м году жизни скончалась самая пожилая жительница Самарской области Нафиза Жарылгапова. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.01.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20119</t>
+  </si>
+  <si>
+    <t>Похитить Путина хотел бы министр обороны Великобритании Джон Хили, пишет Telegraph. "Если бы была возможность похитить любого мирового лидера, то я выбрал бы Путина", — размечтался он во время визита в Киев. РИА Новости 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.01.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20118</t>
+  </si>
+  <si>
+    <t>BMW должен россиянину уже больше 400 миллионов рублей из-за сломанного вентилятора Тому самому Роману (имя изменено), который купил X7 за 11 лямов в 2021 году, компания должна уже +400 млн рублей за траблы с обдувом сиденья. Суд сначала постановил начислять неустойку до замены детали. BMW решение оспорил, и его отменили. Дело дошло до Верховного суда — там встали на сторону предпринимателя и отправили спор на повторное рассмотрение с требованием выплатить компенсацию. Сам автолюбитель рассказал Mash, что половину этих денег готов пожертвовать на закупку дронов для наших бойцов. Одна из группировок под Купянском уже направила заявку. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.01.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20117</t>
+  </si>
+  <si>
+    <t>— Что на микрофоне написано? — Абдулло Журналисты проехались по мигрантским хостелам и проверили, как хорошо они говорят по-русски. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.01.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20116</t>
+  </si>
+  <si>
+    <t>❗️С марта 2026 года в России изменится крайний срок оплаты ЖКУ Платежи нужно будет вносить до 15-го числа каждого месяца вместо 10-го. В январе и феврале 2026 года действует прежний срок оплаты. Новые правила начнут работать с марта. Изменения призваны упростить оплату для тех, кто получает зарплату во второй половине месяца, а также сократить число просрочек и пеней. ГТРК Самара 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.01.26 04:30</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20115</t>
+  </si>
+  <si>
+    <t>📆 Россиянам напомнили о приближающихся трехдневных выходных Следующие длинные выходные будут по случаю Дня защитника Отечества и Международного женского дня. Так, в феврале россияне будут отдыхать с субботы, 21 февраля, по понедельник, 23 февраля, включительно. В марте же — с субботы, 7 марта, по понедельник, 9 марта, включительно 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>11.01.26 04:27</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20114</t>
+  </si>
+  <si>
+    <t>На телевидение вышел сюжет про турбазу «Хуторок Озерный» в Самарской области, который славится плохими отзывами «Ни света, ни отопления, ни воды, ничего нет», — говорит один из клиентов 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>10.01.26 19:17</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20113</t>
+  </si>
+  <si>
+    <t>⚡️Instagram* взломали: хакеры слили данные 17,5 миллионов пользователей — об утечке сообщает Malwarebytes. Базу обнаружили в даркнете: внутри — личная информация аккаунтов, включая e-mail, номера телефонов и другие данные. Самое главное: паролей в архиве нет. На этом фоне скамеры рассылают пользователям соцсети фишинговые сообщения с требованием срочно сменить пароль — это фейк, не ведитесь. *Принадлежит Meta, которая признана экстремистской организацией и запрещена в РФ. 🇷🇺 Мы в МАХ 👑 Подписаться на 63 РЕГИОН</t>
+  </si>
+  <si>
+    <t>10.01.26 18:49</t>
+  </si>
+  <si>
+    <t>t.me/reg063/20112</t>
+  </si>
+  <si>
+    <t>«Ты кого нах*й послал? Сынок ты ё*аный!» В Ульяновске агрессивный скуф ворвался в ПВЗ и с порога начал оскорблять несовершеннолетнего сотрудника из-за его внешнего вида. В ходе потасовки неадекват вооружился канцелярским ножом и выхватил у зумера телефон, а затем заставил удалить всё, что паренёк успел записать. Старый шиз продолжал угрожать даже за закрытой дверью, а сотрудник расплакался. 🇷🇺 Мы в МАХ 📨 Прислать новость | Вступить в чат 📱 Подписаться на ЧП САМАРА</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7514,62 +14918,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H798"/>
+  <dimension ref="A1:H1628"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3298.337" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4369.504" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -26127,50 +33531,14160 @@
     </row>
     <row r="798" spans="1:8">
       <c r="A798">
         <v>75093</v>
       </c>
       <c r="B798" t="s">
         <v>2376</v>
       </c>
       <c r="C798" t="s">
         <v>2377</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>2378</v>
       </c>
       <c r="E798">
         <v>11995</v>
       </c>
       <c r="F798">
         <v>42</v>
       </c>
       <c r="G798">
         <v>109</v>
       </c>
       <c r="H798">
         <v>3</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>83548</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E799">
+        <v>5790</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>83549</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2382</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="E800">
+        <v>8138</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>83550</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E801">
+        <v>8225</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>83551</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E802">
+        <v>8003</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>83552</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E803">
+        <v>9220</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>83553</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E804">
+        <v>9168</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>83554</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E805">
+        <v>9298</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>83555</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E806">
+        <v>10201</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>83556</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E807">
+        <v>10521</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>83557</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E808">
+        <v>10720</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>83558</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E809">
+        <v>12012</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>83559</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E810">
+        <v>10362</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>83560</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E811">
+        <v>10391</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>83561</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E812">
+        <v>9867</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>83562</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E813">
+        <v>10308</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>83563</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E814">
+        <v>9872</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>83564</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="E815">
+        <v>10663</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>83565</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E816">
+        <v>11555</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>83566</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="E817">
+        <v>10811</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>83567</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E818">
+        <v>11077</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>83568</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="E819">
+        <v>11713</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>83569</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E820">
+        <v>9947</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>83570</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E821">
+        <v>10216</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>83571</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="E822">
+        <v>10160</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>83572</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E823">
+        <v>10514</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>83573</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="E824">
+        <v>10130</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>83574</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E825">
+        <v>10612</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>83575</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E826">
+        <v>10205</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>83576</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E827">
+        <v>10811</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>83577</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="E828">
+        <v>11034</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>83578</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="E829">
+        <v>9865</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>83579</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E830">
+        <v>10869</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>83580</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E831">
+        <v>11835</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>83581</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E832">
+        <v>10924</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>83582</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E833">
+        <v>10955</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>83583</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E834">
+        <v>11367</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>83584</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E835">
+        <v>11075</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>83585</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E836">
+        <v>12478</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>83586</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E837">
+        <v>11800</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>83587</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E838">
+        <v>11442</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>83588</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E839">
+        <v>11296</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>83589</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E840">
+        <v>12085</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>83590</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E841">
+        <v>12958</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>83591</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E842">
+        <v>12899</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>83592</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E843">
+        <v>14543</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>83593</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E844">
+        <v>16090</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>83594</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E845">
+        <v>14841</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>83595</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E846">
+        <v>13924</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>83596</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E847">
+        <v>13271</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>83597</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E848">
+        <v>12797</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>83598</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="E849">
+        <v>13257</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>83599</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="E850">
+        <v>13728</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>83600</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E851">
+        <v>9928</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>83601</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E852">
+        <v>14517</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>83602</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E853">
+        <v>13387</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>83603</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E854">
+        <v>18663</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>83604</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E855">
+        <v>14721</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>83605</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E856">
+        <v>15960</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>83606</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E857">
+        <v>20226</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>83607</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E858">
+        <v>12404</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>83608</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E859">
+        <v>8482</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>83609</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E860">
+        <v>10710</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>83610</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E861">
+        <v>10873</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>83611</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E862">
+        <v>11390</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>83612</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E863">
+        <v>10802</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>83613</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E864">
+        <v>10658</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>83614</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E865">
+        <v>10707</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>83615</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E866">
+        <v>9499</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>83616</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E867">
+        <v>9436</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>83617</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E868">
+        <v>9443</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>83618</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E869">
+        <v>9263</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>83619</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E870">
+        <v>9149</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>83620</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E871">
+        <v>9815</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>83621</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E872">
+        <v>9936</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>83622</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E873">
+        <v>9983</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>83623</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E874">
+        <v>10063</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>83624</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E875">
+        <v>9504</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>83625</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E876">
+        <v>9345</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>83626</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E877">
+        <v>8215</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>83627</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="E878">
+        <v>9238</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>83628</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="E879">
+        <v>11398</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>83629</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E880">
+        <v>10625</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>83630</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E881">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>83631</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E882">
+        <v>11099</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>83632</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E883">
+        <v>11700</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>83633</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="E884">
+        <v>11360</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>83634</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E885">
+        <v>11927</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>83635</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E886">
+        <v>10910</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>83636</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E887">
+        <v>10987</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>83637</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E888">
+        <v>10674</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>83638</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E889">
+        <v>10852</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>83639</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E890">
+        <v>12146</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>83640</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E891">
+        <v>12376</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>83641</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E892">
+        <v>13345</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>83642</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E893">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>83643</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E894">
+        <v>11139</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>83644</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E895">
+        <v>11432</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>83645</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E896">
+        <v>10389</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>83646</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E897">
+        <v>10715</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>83647</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E898">
+        <v>12151</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>83648</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E899">
+        <v>12109</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>83649</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E900">
+        <v>10923</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>83650</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E901">
+        <v>11045</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>83651</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E902">
+        <v>11205</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>83652</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E903">
+        <v>11788</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>83653</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E904">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>83654</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2694</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E905">
+        <v>12202</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>83655</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E906">
+        <v>12572</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>83656</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E907">
+        <v>9025</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>83657</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E908">
+        <v>12435</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>83658</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E909">
+        <v>11941</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>83659</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E910">
+        <v>12483</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>83660</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="E911">
+        <v>10534</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>83661</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E912">
+        <v>11104</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>83662</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E913">
+        <v>10791</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>83663</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E914">
+        <v>10456</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>83664</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E915">
+        <v>10524</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>83665</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E916">
+        <v>11791</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>83666</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="E917">
+        <v>10889</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>83667</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E918">
+        <v>10882</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>83668</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E919">
+        <v>12390</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>83669</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E920">
+        <v>10603</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>83670</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E921">
+        <v>11563</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>83671</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E922">
+        <v>11761</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>83672</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E923">
+        <v>11812</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>83673</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E924">
+        <v>11643</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>83674</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E925">
+        <v>11273</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>83675</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E926">
+        <v>10746</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>83676</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E927">
+        <v>10798</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>83677</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E928">
+        <v>10799</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>83678</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E929">
+        <v>10034</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>83679</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="E930">
+        <v>10578</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>83680</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E931">
+        <v>11028</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>83681</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E932">
+        <v>10886</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>83682</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E933">
+        <v>11675</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>83683</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E934">
+        <v>12195</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>83684</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="E935">
+        <v>11110</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>83685</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E936">
+        <v>10870</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>83686</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="E937">
+        <v>11016</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>83687</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="E938">
+        <v>10377</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>83688</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="E939">
+        <v>10808</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>83689</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2800</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="E940">
+        <v>9970</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>83690</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="E941">
+        <v>11129</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>83691</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E942">
+        <v>10532</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>83692</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E943">
+        <v>9441</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>83693</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E944">
+        <v>9196</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>83694</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E945">
+        <v>10603</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>83695</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E946">
+        <v>11673</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>83696</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E947">
+        <v>10967</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>83697</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E948">
+        <v>11634</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>83698</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E949">
+        <v>12014</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>83699</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="E950">
+        <v>11973</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>83700</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E951">
+        <v>11683</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>83701</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="E952">
+        <v>11927</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>83702</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="E953">
+        <v>10303</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>83703</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E954">
+        <v>9517</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>83704</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E955">
+        <v>9101</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>83705</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="E956">
+        <v>9035</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>83706</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E957">
+        <v>9228</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>83707</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E958">
+        <v>9970</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>83708</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E959">
+        <v>10536</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>83709</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E960">
+        <v>8888</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>83710</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E961">
+        <v>10468</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>83711</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="E962">
+        <v>11014</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>83712</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E963">
+        <v>11550</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>83713</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E964">
+        <v>11441</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>83714</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E965">
+        <v>11996</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>83715</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E966">
+        <v>12300</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>83716</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E967">
+        <v>10869</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>83717</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="E968">
+        <v>10418</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>83718</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E969">
+        <v>9170</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>83719</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="E970">
+        <v>10352</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>83720</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E971">
+        <v>10069</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>83721</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E972">
+        <v>10314</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>83722</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="E973">
+        <v>10958</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>83723</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="E974">
+        <v>11178</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>83724</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="E975">
+        <v>9891</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>83725</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2907</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2908</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="E976">
+        <v>10123</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>83726</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2910</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="E977">
+        <v>10635</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>83727</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2913</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="E978">
+        <v>10015</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>83728</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2916</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2917</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E979">
+        <v>9329</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>83729</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2920</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="E980">
+        <v>9986</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>83730</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="E981">
+        <v>9688</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>83731</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="E982">
+        <v>11693</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>83732</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="E983">
+        <v>7562</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>83733</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="E984">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>83734</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2932</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2933</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="E985">
+        <v>10331</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>83735</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2936</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="E986">
+        <v>10456</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>83736</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2938</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2939</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="E987">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>83737</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2941</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="E988">
+        <v>9478</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>83738</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2944</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2945</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="E989">
+        <v>9340</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>83739</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2948</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="E990">
+        <v>9772</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>83740</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2950</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2951</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E991">
+        <v>9675</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>83741</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="E992">
+        <v>9978</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>83742</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2956</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2957</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="E993">
+        <v>11174</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>83743</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2959</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2960</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="E994">
+        <v>11246</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>83744</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2962</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2963</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="E995">
+        <v>11566</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>83745</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2965</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2966</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="E996">
+        <v>10601</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>83746</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2968</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2969</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="E997">
+        <v>10263</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>83747</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2971</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2972</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="E998">
+        <v>10952</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>83748</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2974</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2975</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="E999">
+        <v>11045</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>83749</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2977</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="E1000">
+        <v>10919</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>83750</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E1001">
+        <v>12532</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>83751</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="E1002">
+        <v>11330</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>83752</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="E1003">
+        <v>11207</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>83753</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2989</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="E1004">
+        <v>10340</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>83754</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2993</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E1005">
+        <v>11333</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>83755</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2995</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2996</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="E1006">
+        <v>10713</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>83756</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2998</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2999</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="E1007">
+        <v>11129</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>83757</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="E1008">
+        <v>10375</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>83758</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>3004</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>3005</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E1009">
+        <v>11499</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>83759</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>3008</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="E1010">
+        <v>11625</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>83760</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>3010</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>3011</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="E1011">
+        <v>11953</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>83761</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="E1012">
+        <v>11991</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>83762</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>3016</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>3017</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="E1013">
+        <v>11825</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>83763</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>3020</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="E1014">
+        <v>11526</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>83764</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E1015">
+        <v>11857</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>83765</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="E1016">
+        <v>12298</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>83766</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>3028</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="E1017">
+        <v>12693</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>83767</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>3031</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>3033</v>
+      </c>
+      <c r="E1018">
+        <v>11386</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>83768</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="E1019">
+        <v>10897</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>83769</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="E1020">
+        <v>10966</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>83770</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="E1021">
+        <v>11010</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>83771</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3043</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E1022">
+        <v>13383</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>83772</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3046</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="E1023">
+        <v>12732</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>83773</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3049</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E1024">
+        <v>11738</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>83774</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3052</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="E1025">
+        <v>12649</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>83775</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3055</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="E1026">
+        <v>11284</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>83776</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3058</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="E1027">
+        <v>10986</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>83777</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="E1028">
+        <v>11706</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>83778</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="E1029">
+        <v>10506</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>83779</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3066</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="E1030">
+        <v>11367</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>83780</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3069</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="E1031">
+        <v>10113</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>83781</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>3074</v>
+      </c>
+      <c r="E1032">
+        <v>11433</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>83782</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3075</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="E1033">
+        <v>10796</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>83783</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3078</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="E1034">
+        <v>9772</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>83784</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="E1035">
+        <v>11154</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>83785</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3084</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="E1036">
+        <v>12104</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>83786</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3087</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="E1037">
+        <v>12039</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>83787</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="E1038">
+        <v>10948</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>83788</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3093</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="E1039">
+        <v>10713</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>83789</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3096</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="E1040">
+        <v>10497</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>83790</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="E1041">
+        <v>10558</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>83791</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="E1042">
+        <v>10930</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>83792</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3105</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="E1043">
+        <v>9334</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>83793</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="E1044">
+        <v>10147</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>83794</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3111</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3112</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="E1045">
+        <v>11305</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>83795</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3114</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3115</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E1046">
+        <v>11667</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>83796</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3117</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="E1047">
+        <v>11994</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>83797</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3120</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3121</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="E1048">
+        <v>11711</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>83798</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="E1049">
+        <v>11123</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>83799</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3126</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="E1050">
+        <v>10249</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>83800</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3129</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="E1051">
+        <v>9822</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>83801</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3132</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="E1052">
+        <v>9050</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>83802</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1053">
+        <v>9321</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>83803</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="E1054">
+        <v>9770</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>83804</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="E1055">
+        <v>10065</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>83805</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="E1056">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>83806</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="E1057">
+        <v>8637</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>83807</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3150</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3151</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="E1058">
+        <v>9927</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>83808</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3153</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="E1059">
+        <v>10785</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>83809</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3156</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1060">
+        <v>9166</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>83810</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3160</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="E1061">
+        <v>11360</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>83811</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="E1062">
+        <v>10627</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>83812</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="E1063">
+        <v>11119</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>83813</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3168</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3169</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="E1064">
+        <v>10539</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>83814</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="E1065">
+        <v>9749</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>83815</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3174</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="E1066">
+        <v>10741</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>83816</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3177</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="E1067">
+        <v>11986</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>83817</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1068">
+        <v>10422</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>83818</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="E1069">
+        <v>11014</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>83819</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E1070">
+        <v>10600</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>83820</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E1071">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>83821</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3192</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E1072">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>83822</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3193</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3195</v>
+      </c>
+      <c r="E1073">
+        <v>6961</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>83823</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3196</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3198</v>
+      </c>
+      <c r="E1074">
+        <v>9697</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>83824</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3199</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3200</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1075">
+        <v>8174</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>83825</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3202</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3203</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="E1076">
+        <v>9978</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>83826</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3205</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="E1077">
+        <v>11041</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>83827</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3208</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3209</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="E1078">
+        <v>9672</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>83828</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3211</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3212</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3213</v>
+      </c>
+      <c r="E1079">
+        <v>11336</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>83829</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3214</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="E1080">
+        <v>11470</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>83830</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3217</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3218</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3219</v>
+      </c>
+      <c r="E1081">
+        <v>12437</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>83831</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3220</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3221</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3222</v>
+      </c>
+      <c r="E1082">
+        <v>11659</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>83832</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3223</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3225</v>
+      </c>
+      <c r="E1083">
+        <v>11962</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>83833</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3226</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3227</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3228</v>
+      </c>
+      <c r="E1084">
+        <v>13246</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>83834</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3229</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="E1085">
+        <v>11172</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>83835</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3232</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3233</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3234</v>
+      </c>
+      <c r="E1086">
+        <v>11286</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>83836</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3235</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3236</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="E1087">
+        <v>11863</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>83837</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3239</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3240</v>
+      </c>
+      <c r="E1088">
+        <v>10874</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>83838</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3241</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3242</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3243</v>
+      </c>
+      <c r="E1089">
+        <v>14549</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>83839</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3244</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3245</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3246</v>
+      </c>
+      <c r="E1090">
+        <v>10994</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>83840</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3247</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3248</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3249</v>
+      </c>
+      <c r="E1091">
+        <v>9783</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>83841</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3250</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3252</v>
+      </c>
+      <c r="E1092">
+        <v>11599</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>83842</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3253</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3254</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3255</v>
+      </c>
+      <c r="E1093">
+        <v>11930</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>83843</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3256</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3257</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E1094">
+        <v>10836</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>83844</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3259</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E1095">
+        <v>4576</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>83845</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3261</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="E1096">
+        <v>11345</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>83846</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="E1097">
+        <v>11299</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>83847</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3267</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="E1098">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>83848</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="E1099">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>83849</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3273</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E1100">
+        <v>10401</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>83850</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="E1101">
+        <v>11007</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>83851</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="E1102">
+        <v>10023</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>83852</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3282</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="E1103">
+        <v>8240</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>83853</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3285</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="E1104">
+        <v>8773</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>83854</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3288</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3289</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="E1105">
+        <v>10652</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>83855</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3291</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3292</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="E1106">
+        <v>11226</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>83856</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3294</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3295</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3296</v>
+      </c>
+      <c r="E1107">
+        <v>10785</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>83857</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3297</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3298</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="E1108">
+        <v>10677</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>83858</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3300</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3301</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="E1109">
+        <v>11294</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>83859</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3303</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3304</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3305</v>
+      </c>
+      <c r="E1110">
+        <v>10367</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>83860</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3306</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3307</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3308</v>
+      </c>
+      <c r="E1111">
+        <v>10341</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>83861</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3309</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3310</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3311</v>
+      </c>
+      <c r="E1112">
+        <v>10244</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>83862</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3312</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3313</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3314</v>
+      </c>
+      <c r="E1113">
+        <v>11728</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>83863</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3315</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3316</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="E1114">
+        <v>11232</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>83864</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3318</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3319</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3320</v>
+      </c>
+      <c r="E1115">
+        <v>10948</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>83865</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3321</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3322</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3323</v>
+      </c>
+      <c r="E1116">
+        <v>11222</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>83866</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3324</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3325</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3326</v>
+      </c>
+      <c r="E1117">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>83867</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3327</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3328</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="E1118">
+        <v>12544</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>83868</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3330</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3331</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3332</v>
+      </c>
+      <c r="E1119">
+        <v>12659</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>83869</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3333</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E1120">
+        <v>3603</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>83870</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="E1121">
+        <v>13953</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>83871</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3339</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="E1122">
+        <v>12355</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>83872</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3342</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="E1123">
+        <v>11980</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>83873</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3344</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="E1124">
+        <v>14692</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>83874</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3347</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3348</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="E1125">
+        <v>11887</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>83875</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3350</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3351</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3352</v>
+      </c>
+      <c r="E1126">
+        <v>12813</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>83876</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3353</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3355</v>
+      </c>
+      <c r="E1127">
+        <v>11018</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>83877</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3356</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3358</v>
+      </c>
+      <c r="E1128">
+        <v>10704</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>83878</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3359</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3361</v>
+      </c>
+      <c r="E1129">
+        <v>11224</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>83879</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3362</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3363</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3364</v>
+      </c>
+      <c r="E1130">
+        <v>10793</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>83880</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3365</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3366</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="E1131">
+        <v>10504</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>83881</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3368</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3369</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3370</v>
+      </c>
+      <c r="E1132">
+        <v>10562</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>83882</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3371</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3373</v>
+      </c>
+      <c r="E1133">
+        <v>12433</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>83883</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3375</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3376</v>
+      </c>
+      <c r="E1134">
+        <v>12279</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>83884</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3377</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3379</v>
+      </c>
+      <c r="E1135">
+        <v>11044</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>83885</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3381</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3382</v>
+      </c>
+      <c r="E1136">
+        <v>13562</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>83886</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3383</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3384</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3385</v>
+      </c>
+      <c r="E1137">
+        <v>12244</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>83887</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3388</v>
+      </c>
+      <c r="E1138">
+        <v>13170</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>83888</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3389</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3391</v>
+      </c>
+      <c r="E1139">
+        <v>11928</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>83889</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3392</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3394</v>
+      </c>
+      <c r="E1140">
+        <v>13926</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>83890</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3395</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="E1141">
+        <v>11317</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>83891</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3399</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3400</v>
+      </c>
+      <c r="E1142">
+        <v>11954</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>83892</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3401</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3403</v>
+      </c>
+      <c r="E1143">
+        <v>11605</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>83893</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3406</v>
+      </c>
+      <c r="E1144">
+        <v>11572</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>83894</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3407</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3408</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3409</v>
+      </c>
+      <c r="E1145">
+        <v>11088</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>83895</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3410</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="E1146">
+        <v>11574</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>83896</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3413</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3415</v>
+      </c>
+      <c r="E1147">
+        <v>18880</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>83897</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="E1148">
+        <v>11285</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>83898</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3419</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3420</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="E1149">
+        <v>11117</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>83899</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="E1150">
+        <v>12294</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>83900</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="E1151">
+        <v>11312</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>83901</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3428</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="E1152">
+        <v>11952</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>83902</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="E1153">
+        <v>11997</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>83903</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3434</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3435</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="E1154">
+        <v>10790</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>83904</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3437</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3438</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3439</v>
+      </c>
+      <c r="E1155">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>83905</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3441</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="E1156">
+        <v>12004</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>83906</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3444</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="E1157">
+        <v>12857</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>83907</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3446</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3447</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3448</v>
+      </c>
+      <c r="E1158">
+        <v>13147</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>83908</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="E1159">
+        <v>12627</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>83909</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3452</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3453</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="E1160">
+        <v>12760</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>83910</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3455</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="E1161">
+        <v>12948</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>83911</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3458</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="E1162">
+        <v>11919</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>83912</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="E1163">
+        <v>13376</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>83913</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="E1164">
+        <v>13869</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>83914</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3467</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="E1165">
+        <v>12650</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>83915</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3470</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="E1166">
+        <v>11850</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>83916</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3474</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="E1167">
+        <v>11079</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>83917</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3477</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="E1168">
+        <v>13602</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>83918</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3479</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3480</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="E1169">
+        <v>13874</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>83919</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3482</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3483</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="E1170">
+        <v>11837</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>83920</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3485</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E1171">
+        <v>12147</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>83921</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3488</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="E1172">
+        <v>12824</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>83922</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="E1173">
+        <v>13461</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>83923</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>3496</v>
+      </c>
+      <c r="E1174">
+        <v>12545</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>83924</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3499</v>
+      </c>
+      <c r="E1175">
+        <v>12367</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>83925</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3502</v>
+      </c>
+      <c r="E1176">
+        <v>11929</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>83926</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3505</v>
+      </c>
+      <c r="E1177">
+        <v>12769</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>83927</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3506</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3507</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3508</v>
+      </c>
+      <c r="E1178">
+        <v>8749</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>83928</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3509</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3510</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E1179">
+        <v>12072</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>83929</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3512</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3513</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3514</v>
+      </c>
+      <c r="E1180">
+        <v>12764</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>83930</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="E1181">
+        <v>12476</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>83931</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3519</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="E1182">
+        <v>11950</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>83932</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3521</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3522</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>3523</v>
+      </c>
+      <c r="E1183">
+        <v>12335</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>83933</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3524</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="E1184">
+        <v>13166</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>83934</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3527</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3528</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="E1185">
+        <v>14699</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>83935</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E1186">
+        <v>13733</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>83936</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1187">
+        <v>12947</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>83937</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3537</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="E1188">
+        <v>12366</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>83938</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="E1189">
+        <v>11758</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>83939</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3543</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="E1190">
+        <v>11385</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>83940</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3545</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="E1191">
+        <v>10944</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>83941</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3549</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="E1192">
+        <v>11652</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>83942</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3552</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="E1193">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>83943</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3554</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3555</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="E1194">
+        <v>12485</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>83944</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="E1195">
+        <v>11934</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>83945</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3561</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="E1196">
+        <v>11694</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>83946</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="E1197">
+        <v>11199</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>83947</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="E1198">
+        <v>11612</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>83948</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3570</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="E1199">
+        <v>12225</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>83949</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="E1200">
+        <v>10023</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>83950</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3576</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="E1201">
+        <v>11567</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>83951</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3579</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="E1202">
+        <v>12059</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>83952</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3582</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="E1203">
+        <v>12254</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>83953</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3584</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3585</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>3586</v>
+      </c>
+      <c r="E1204">
+        <v>11660</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>83954</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3587</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3588</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="E1205">
+        <v>11459</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>83955</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3590</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3591</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3592</v>
+      </c>
+      <c r="E1206">
+        <v>11153</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>83956</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3594</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3595</v>
+      </c>
+      <c r="E1207">
+        <v>13017</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>83957</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3596</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3597</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3598</v>
+      </c>
+      <c r="E1208">
+        <v>12811</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>83958</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3599</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3600</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="E1209">
+        <v>14268</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>83959</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3602</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3603</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3604</v>
+      </c>
+      <c r="E1210">
+        <v>13087</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>83960</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3605</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3606</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1211">
+        <v>15059</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>83961</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3608</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3609</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3610</v>
+      </c>
+      <c r="E1212">
+        <v>13378</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>83962</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3611</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3612</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E1213">
+        <v>13602</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>83963</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3614</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3615</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3616</v>
+      </c>
+      <c r="E1214">
+        <v>12638</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>83964</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3617</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>3619</v>
+      </c>
+      <c r="E1215">
+        <v>12303</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>83965</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="E1216">
+        <v>11595</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>83966</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3623</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3624</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="E1217">
+        <v>12326</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>83967</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3626</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3627</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="E1218">
+        <v>11708</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>83968</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>3631</v>
+      </c>
+      <c r="E1219">
+        <v>11606</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>83969</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3632</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3633</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>3634</v>
+      </c>
+      <c r="E1220">
+        <v>12549</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>83970</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3635</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3636</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>3637</v>
+      </c>
+      <c r="E1221">
+        <v>12638</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222">
+        <v>83971</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3638</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3639</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>3640</v>
+      </c>
+      <c r="E1222">
+        <v>12423</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223">
+        <v>83972</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3641</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3642</v>
+      </c>
+      <c r="D1223" s="1" t="s">
+        <v>3643</v>
+      </c>
+      <c r="E1223">
+        <v>13060</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224">
+        <v>83973</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3644</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D1224" s="1" t="s">
+        <v>3646</v>
+      </c>
+      <c r="E1224">
+        <v>12650</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225">
+        <v>83974</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3647</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3648</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>3649</v>
+      </c>
+      <c r="E1225">
+        <v>12369</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>83975</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3650</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3651</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>3652</v>
+      </c>
+      <c r="E1226">
+        <v>11800</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>83976</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3653</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3654</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>3655</v>
+      </c>
+      <c r="E1227">
+        <v>11645</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>83977</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3656</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3657</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>3658</v>
+      </c>
+      <c r="E1228">
+        <v>11598</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>83978</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3659</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3660</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>3661</v>
+      </c>
+      <c r="E1229">
+        <v>11433</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>83979</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3662</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3663</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3664</v>
+      </c>
+      <c r="E1230">
+        <v>13063</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>83980</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3665</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3666</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>3667</v>
+      </c>
+      <c r="E1231">
+        <v>12357</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>83981</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3668</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3669</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>3670</v>
+      </c>
+      <c r="E1232">
+        <v>12788</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>83982</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3671</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3672</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3673</v>
+      </c>
+      <c r="E1233">
+        <v>14973</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>83983</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3674</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3675</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3676</v>
+      </c>
+      <c r="E1234">
+        <v>13462</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>83984</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3677</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3678</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3679</v>
+      </c>
+      <c r="E1235">
+        <v>13356</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>83985</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3680</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3681</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>3682</v>
+      </c>
+      <c r="E1236">
+        <v>13033</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237">
+        <v>83986</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3683</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3684</v>
+      </c>
+      <c r="D1237" s="1" t="s">
+        <v>3685</v>
+      </c>
+      <c r="E1237">
+        <v>12719</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238">
+        <v>83987</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3686</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3687</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>3688</v>
+      </c>
+      <c r="E1238">
+        <v>14399</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239">
+        <v>83988</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3689</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3690</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>3691</v>
+      </c>
+      <c r="E1239">
+        <v>14406</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240">
+        <v>83989</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3692</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3693</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>3694</v>
+      </c>
+      <c r="E1240">
+        <v>12746</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241">
+        <v>83990</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3695</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3696</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>3697</v>
+      </c>
+      <c r="E1241">
+        <v>12800</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242">
+        <v>83991</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3698</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3699</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>3700</v>
+      </c>
+      <c r="E1242">
+        <v>12991</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243">
+        <v>83992</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3701</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>3703</v>
+      </c>
+      <c r="E1243">
+        <v>14979</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244">
+        <v>83993</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3704</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3705</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E1244">
+        <v>13747</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245">
+        <v>83994</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3707</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3708</v>
+      </c>
+      <c r="D1245" s="1" t="s">
+        <v>3709</v>
+      </c>
+      <c r="E1245">
+        <v>12457</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246">
+        <v>83995</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3710</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3711</v>
+      </c>
+      <c r="D1246" s="1" t="s">
+        <v>3712</v>
+      </c>
+      <c r="E1246">
+        <v>11995</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247">
+        <v>83996</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3713</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3714</v>
+      </c>
+      <c r="D1247" s="1" t="s">
+        <v>3715</v>
+      </c>
+      <c r="E1247">
+        <v>11677</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248">
+        <v>83997</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3716</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3717</v>
+      </c>
+      <c r="D1248" s="1" t="s">
+        <v>3718</v>
+      </c>
+      <c r="E1248">
+        <v>12003</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249">
+        <v>83998</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3719</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3720</v>
+      </c>
+      <c r="D1249" s="1" t="s">
+        <v>3721</v>
+      </c>
+      <c r="E1249">
+        <v>11376</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250">
+        <v>83999</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3722</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D1250" s="1" t="s">
+        <v>3724</v>
+      </c>
+      <c r="E1250">
+        <v>10560</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251">
+        <v>84000</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3725</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3726</v>
+      </c>
+      <c r="D1251" s="1" t="s">
+        <v>3727</v>
+      </c>
+      <c r="E1251">
+        <v>11690</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252">
+        <v>84001</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3728</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3729</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>3730</v>
+      </c>
+      <c r="E1252">
+        <v>14374</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253">
+        <v>84002</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3731</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3732</v>
+      </c>
+      <c r="D1253" s="1" t="s">
+        <v>3733</v>
+      </c>
+      <c r="E1253">
+        <v>14556</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254">
+        <v>84003</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3734</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3735</v>
+      </c>
+      <c r="D1254" s="1" t="s">
+        <v>3736</v>
+      </c>
+      <c r="E1254">
+        <v>11759</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255">
+        <v>84004</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3737</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3738</v>
+      </c>
+      <c r="D1255" s="1" t="s">
+        <v>3739</v>
+      </c>
+      <c r="E1255">
+        <v>14054</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:8">
+      <c r="A1256">
+        <v>84005</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>3740</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>3741</v>
+      </c>
+      <c r="D1256" s="1" t="s">
+        <v>3742</v>
+      </c>
+      <c r="E1256">
+        <v>11465</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:8">
+      <c r="A1257">
+        <v>84006</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3743</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3744</v>
+      </c>
+      <c r="D1257" s="1" t="s">
+        <v>3745</v>
+      </c>
+      <c r="E1257">
+        <v>11724</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:8">
+      <c r="A1258">
+        <v>84007</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>3746</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3747</v>
+      </c>
+      <c r="D1258" s="1" t="s">
+        <v>3748</v>
+      </c>
+      <c r="E1258">
+        <v>11307</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:8">
+      <c r="A1259">
+        <v>84008</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>3749</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>3750</v>
+      </c>
+      <c r="D1259" s="1" t="s">
+        <v>3751</v>
+      </c>
+      <c r="E1259">
+        <v>12851</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:8">
+      <c r="A1260">
+        <v>84009</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>3752</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3753</v>
+      </c>
+      <c r="D1260" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="E1260">
+        <v>12796</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:8">
+      <c r="A1261">
+        <v>84010</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>3754</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3755</v>
+      </c>
+      <c r="D1261" s="1" t="s">
+        <v>3756</v>
+      </c>
+      <c r="E1261">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:8">
+      <c r="A1262">
+        <v>84011</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>3757</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3758</v>
+      </c>
+      <c r="D1262" s="1" t="s">
+        <v>3759</v>
+      </c>
+      <c r="E1262">
+        <v>12292</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:8">
+      <c r="A1263">
+        <v>84012</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>3760</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1263" s="1" t="s">
+        <v>3762</v>
+      </c>
+      <c r="E1263">
+        <v>13213</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:8">
+      <c r="A1264">
+        <v>84013</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>3763</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D1264" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="E1264">
+        <v>12424</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:8">
+      <c r="A1265">
+        <v>84014</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>3766</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>3767</v>
+      </c>
+      <c r="D1265" s="1" t="s">
+        <v>3508</v>
+      </c>
+      <c r="E1265">
+        <v>6148</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:8">
+      <c r="A1266">
+        <v>84015</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>3768</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3769</v>
+      </c>
+      <c r="D1266" s="1" t="s">
+        <v>3770</v>
+      </c>
+      <c r="E1266">
+        <v>11499</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:8">
+      <c r="A1267">
+        <v>84016</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>3771</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3772</v>
+      </c>
+      <c r="D1267" s="1" t="s">
+        <v>3756</v>
+      </c>
+      <c r="E1267">
+        <v>10095</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:8">
+      <c r="A1268">
+        <v>84017</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>3773</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3774</v>
+      </c>
+      <c r="D1268" s="1" t="s">
+        <v>3775</v>
+      </c>
+      <c r="E1268">
+        <v>11134</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:8">
+      <c r="A1269">
+        <v>84018</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3776</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1269" s="1" t="s">
+        <v>3778</v>
+      </c>
+      <c r="E1269">
+        <v>9660</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:8">
+      <c r="A1270">
+        <v>84019</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>3779</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3780</v>
+      </c>
+      <c r="D1270" s="1" t="s">
+        <v>3781</v>
+      </c>
+      <c r="E1270">
+        <v>11324</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:8">
+      <c r="A1271">
+        <v>84020</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>3782</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3783</v>
+      </c>
+      <c r="D1271" s="1" t="s">
+        <v>3784</v>
+      </c>
+      <c r="E1271">
+        <v>11549</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:8">
+      <c r="A1272">
+        <v>84021</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>3785</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3786</v>
+      </c>
+      <c r="D1272" s="1" t="s">
+        <v>3787</v>
+      </c>
+      <c r="E1272">
+        <v>11747</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:8">
+      <c r="A1273">
+        <v>84022</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3788</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1273" s="1" t="s">
+        <v>3790</v>
+      </c>
+      <c r="E1273">
+        <v>12177</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:8">
+      <c r="A1274">
+        <v>84023</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>3791</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3792</v>
+      </c>
+      <c r="D1274" s="1" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1274">
+        <v>12407</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:8">
+      <c r="A1275">
+        <v>84024</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>3794</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1275" s="1" t="s">
+        <v>3796</v>
+      </c>
+      <c r="E1275">
+        <v>11097</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:8">
+      <c r="A1276">
+        <v>84025</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>3797</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3798</v>
+      </c>
+      <c r="D1276" s="1" t="s">
+        <v>3799</v>
+      </c>
+      <c r="E1276">
+        <v>12297</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:8">
+      <c r="A1277">
+        <v>84026</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>3800</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3801</v>
+      </c>
+      <c r="D1277" s="1" t="s">
+        <v>3802</v>
+      </c>
+      <c r="E1277">
+        <v>13580</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:8">
+      <c r="A1278">
+        <v>84027</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>3803</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3804</v>
+      </c>
+      <c r="D1278" s="1" t="s">
+        <v>3805</v>
+      </c>
+      <c r="E1278">
+        <v>15460</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8">
+      <c r="A1279">
+        <v>84028</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>3806</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3807</v>
+      </c>
+      <c r="D1279" s="1" t="s">
+        <v>3808</v>
+      </c>
+      <c r="E1279">
+        <v>14011</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:8">
+      <c r="A1280">
+        <v>84029</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>3809</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3810</v>
+      </c>
+      <c r="D1280" s="1" t="s">
+        <v>3811</v>
+      </c>
+      <c r="E1280">
+        <v>13172</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8">
+      <c r="A1281">
+        <v>84030</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>3812</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3813</v>
+      </c>
+      <c r="D1281" s="1" t="s">
+        <v>3814</v>
+      </c>
+      <c r="E1281">
+        <v>12582</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:8">
+      <c r="A1282">
+        <v>84031</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>3815</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3816</v>
+      </c>
+      <c r="D1282" s="1" t="s">
+        <v>3817</v>
+      </c>
+      <c r="E1282">
+        <v>15143</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:8">
+      <c r="A1283">
+        <v>84032</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>3818</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3819</v>
+      </c>
+      <c r="D1283" s="1" t="s">
+        <v>3820</v>
+      </c>
+      <c r="E1283">
+        <v>13253</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:8">
+      <c r="A1284">
+        <v>84033</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>3821</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>3822</v>
+      </c>
+      <c r="D1284" s="1" t="s">
+        <v>3823</v>
+      </c>
+      <c r="E1284">
+        <v>13238</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:8">
+      <c r="A1285">
+        <v>84034</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>3824</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3825</v>
+      </c>
+      <c r="D1285" s="1" t="s">
+        <v>3826</v>
+      </c>
+      <c r="E1285">
+        <v>13830</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8">
+      <c r="A1286">
+        <v>84035</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>3827</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3828</v>
+      </c>
+      <c r="D1286" s="1" t="s">
+        <v>3829</v>
+      </c>
+      <c r="E1286">
+        <v>14008</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:8">
+      <c r="A1287">
+        <v>84036</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3830</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3831</v>
+      </c>
+      <c r="D1287" s="1" t="s">
+        <v>3832</v>
+      </c>
+      <c r="E1287">
+        <v>14749</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:8">
+      <c r="A1288">
+        <v>84037</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3833</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1288" s="1" t="s">
+        <v>3835</v>
+      </c>
+      <c r="E1288">
+        <v>15072</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:8">
+      <c r="A1289">
+        <v>84038</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3836</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3837</v>
+      </c>
+      <c r="D1289" s="1" t="s">
+        <v>3838</v>
+      </c>
+      <c r="E1289">
+        <v>15262</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:8">
+      <c r="A1290">
+        <v>84039</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>3839</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3840</v>
+      </c>
+      <c r="D1290" s="1" t="s">
+        <v>3841</v>
+      </c>
+      <c r="E1290">
+        <v>16275</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:8">
+      <c r="A1291">
+        <v>84040</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>3842</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3843</v>
+      </c>
+      <c r="D1291" s="1" t="s">
+        <v>3844</v>
+      </c>
+      <c r="E1291">
+        <v>15480</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:8">
+      <c r="A1292">
+        <v>84041</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>3845</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>3846</v>
+      </c>
+      <c r="D1292" s="1" t="s">
+        <v>3847</v>
+      </c>
+      <c r="E1292">
+        <v>14400</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:8">
+      <c r="A1293">
+        <v>84042</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>3848</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>3849</v>
+      </c>
+      <c r="D1293" s="1" t="s">
+        <v>3850</v>
+      </c>
+      <c r="E1293">
+        <v>14025</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:8">
+      <c r="A1294">
+        <v>84043</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>3851</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>3852</v>
+      </c>
+      <c r="D1294" s="1" t="s">
+        <v>3853</v>
+      </c>
+      <c r="E1294">
+        <v>14101</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:8">
+      <c r="A1295">
+        <v>84044</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>3854</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>3855</v>
+      </c>
+      <c r="D1295" s="1" t="s">
+        <v>3856</v>
+      </c>
+      <c r="E1295">
+        <v>13920</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:8">
+      <c r="A1296">
+        <v>84045</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>3857</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>3858</v>
+      </c>
+      <c r="D1296" s="1" t="s">
+        <v>3859</v>
+      </c>
+      <c r="E1296">
+        <v>13572</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:8">
+      <c r="A1297">
+        <v>84046</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>3860</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>3861</v>
+      </c>
+      <c r="D1297" s="1" t="s">
+        <v>3862</v>
+      </c>
+      <c r="E1297">
+        <v>14327</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:8">
+      <c r="A1298">
+        <v>84047</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>3863</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>3864</v>
+      </c>
+      <c r="D1298" s="1" t="s">
+        <v>3865</v>
+      </c>
+      <c r="E1298">
+        <v>16348</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:8">
+      <c r="A1299">
+        <v>84048</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>3866</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>3867</v>
+      </c>
+      <c r="D1299" s="1" t="s">
+        <v>3868</v>
+      </c>
+      <c r="E1299">
+        <v>14247</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:8">
+      <c r="A1300">
+        <v>84049</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>3869</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>3870</v>
+      </c>
+      <c r="D1300" s="1" t="s">
+        <v>3871</v>
+      </c>
+      <c r="E1300">
+        <v>12666</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:8">
+      <c r="A1301">
+        <v>84050</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>3872</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>3873</v>
+      </c>
+      <c r="D1301" s="1" t="s">
+        <v>3874</v>
+      </c>
+      <c r="E1301">
+        <v>12346</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:8">
+      <c r="A1302">
+        <v>84051</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>3875</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>3876</v>
+      </c>
+      <c r="D1302" s="1" t="s">
+        <v>3877</v>
+      </c>
+      <c r="E1302">
+        <v>12333</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:8">
+      <c r="A1303">
+        <v>84052</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>3878</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>3879</v>
+      </c>
+      <c r="D1303" s="1" t="s">
+        <v>3880</v>
+      </c>
+      <c r="E1303">
+        <v>12230</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:8">
+      <c r="A1304">
+        <v>84053</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>3881</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>3882</v>
+      </c>
+      <c r="D1304" s="1" t="s">
+        <v>3883</v>
+      </c>
+      <c r="E1304">
+        <v>12825</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:8">
+      <c r="A1305">
+        <v>84054</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>3884</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>3885</v>
+      </c>
+      <c r="D1305" s="1" t="s">
+        <v>3886</v>
+      </c>
+      <c r="E1305">
+        <v>14520</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:8">
+      <c r="A1306">
+        <v>84055</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>3887</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>3888</v>
+      </c>
+      <c r="D1306" s="1" t="s">
+        <v>3889</v>
+      </c>
+      <c r="E1306">
+        <v>13676</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:8">
+      <c r="A1307">
+        <v>84056</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>3890</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>3891</v>
+      </c>
+      <c r="D1307" s="1" t="s">
+        <v>3892</v>
+      </c>
+      <c r="E1307">
+        <v>15393</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:8">
+      <c r="A1308">
+        <v>84057</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>3893</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>3894</v>
+      </c>
+      <c r="D1308" s="1" t="s">
+        <v>3895</v>
+      </c>
+      <c r="E1308">
+        <v>12544</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:8">
+      <c r="A1309">
+        <v>84058</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>3896</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>3897</v>
+      </c>
+      <c r="D1309" s="1" t="s">
+        <v>3898</v>
+      </c>
+      <c r="E1309">
+        <v>13714</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:8">
+      <c r="A1310">
+        <v>84059</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>3899</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>3900</v>
+      </c>
+      <c r="D1310" s="1" t="s">
+        <v>3901</v>
+      </c>
+      <c r="E1310">
+        <v>12543</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:8">
+      <c r="A1311">
+        <v>84060</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>3902</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>3903</v>
+      </c>
+      <c r="D1311" s="1" t="s">
+        <v>3904</v>
+      </c>
+      <c r="E1311">
+        <v>13099</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:8">
+      <c r="A1312">
+        <v>84061</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>3905</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>3906</v>
+      </c>
+      <c r="D1312" s="1" t="s">
+        <v>3907</v>
+      </c>
+      <c r="E1312">
+        <v>12729</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:8">
+      <c r="A1313">
+        <v>84062</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>3908</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>3909</v>
+      </c>
+      <c r="D1313" s="1" t="s">
+        <v>3910</v>
+      </c>
+      <c r="E1313">
+        <v>13647</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:8">
+      <c r="A1314">
+        <v>84063</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>3911</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>3912</v>
+      </c>
+      <c r="D1314" s="1" t="s">
+        <v>3913</v>
+      </c>
+      <c r="E1314">
+        <v>12314</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:8">
+      <c r="A1315">
+        <v>84064</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>3914</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>3915</v>
+      </c>
+      <c r="D1315" s="1" t="s">
+        <v>3916</v>
+      </c>
+      <c r="E1315">
+        <v>12571</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:8">
+      <c r="A1316">
+        <v>84065</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>3917</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>3918</v>
+      </c>
+      <c r="D1316" s="1" t="s">
+        <v>3919</v>
+      </c>
+      <c r="E1316">
+        <v>12844</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:8">
+      <c r="A1317">
+        <v>84066</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>3920</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>3921</v>
+      </c>
+      <c r="D1317" s="1" t="s">
+        <v>3922</v>
+      </c>
+      <c r="E1317">
+        <v>12175</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:8">
+      <c r="A1318">
+        <v>84067</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>3923</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>3924</v>
+      </c>
+      <c r="D1318" s="1" t="s">
+        <v>3925</v>
+      </c>
+      <c r="E1318">
+        <v>11924</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:8">
+      <c r="A1319">
+        <v>84068</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>3926</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>3927</v>
+      </c>
+      <c r="D1319" s="1" t="s">
+        <v>3928</v>
+      </c>
+      <c r="E1319">
+        <v>10131</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:8">
+      <c r="A1320">
+        <v>84069</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>3929</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>3930</v>
+      </c>
+      <c r="D1320" s="1" t="s">
+        <v>3931</v>
+      </c>
+      <c r="E1320">
+        <v>11932</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:8">
+      <c r="A1321">
+        <v>84070</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>3932</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>3933</v>
+      </c>
+      <c r="D1321" s="1" t="s">
+        <v>3934</v>
+      </c>
+      <c r="E1321">
+        <v>13102</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:8">
+      <c r="A1322">
+        <v>84071</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>3935</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>3936</v>
+      </c>
+      <c r="D1322" s="1" t="s">
+        <v>3937</v>
+      </c>
+      <c r="E1322">
+        <v>12799</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:8">
+      <c r="A1323">
+        <v>84072</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>3938</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>3939</v>
+      </c>
+      <c r="D1323" s="1" t="s">
+        <v>3940</v>
+      </c>
+      <c r="E1323">
+        <v>12147</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:8">
+      <c r="A1324">
+        <v>84073</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>3941</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>3942</v>
+      </c>
+      <c r="D1324" s="1" t="s">
+        <v>3943</v>
+      </c>
+      <c r="E1324">
+        <v>13532</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:8">
+      <c r="A1325">
+        <v>84074</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>3944</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>3945</v>
+      </c>
+      <c r="D1325" s="1" t="s">
+        <v>3946</v>
+      </c>
+      <c r="E1325">
+        <v>11819</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:8">
+      <c r="A1326">
+        <v>84075</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>3947</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>3948</v>
+      </c>
+      <c r="D1326" s="1" t="s">
+        <v>3949</v>
+      </c>
+      <c r="E1326">
+        <v>11753</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:8">
+      <c r="A1327">
+        <v>84076</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>3947</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>3950</v>
+      </c>
+      <c r="D1327" s="1" t="s">
+        <v>3951</v>
+      </c>
+      <c r="E1327">
+        <v>10644</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:8">
+      <c r="A1328">
+        <v>84077</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>3952</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D1328" s="1" t="s">
+        <v>3954</v>
+      </c>
+      <c r="E1328">
+        <v>11433</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:8">
+      <c r="A1329">
+        <v>84078</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>3952</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>3955</v>
+      </c>
+      <c r="D1329" s="1" t="s">
+        <v>3949</v>
+      </c>
+      <c r="E1329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:8">
+      <c r="A1330">
+        <v>84079</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>3956</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>3957</v>
+      </c>
+      <c r="D1330" s="1" t="s">
+        <v>3958</v>
+      </c>
+      <c r="E1330">
+        <v>10199</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:8">
+      <c r="A1331">
+        <v>84080</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>3959</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>3960</v>
+      </c>
+      <c r="D1331" s="1" t="s">
+        <v>3961</v>
+      </c>
+      <c r="E1331">
+        <v>12413</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:8">
+      <c r="A1332">
+        <v>84081</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>3962</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1332" s="1" t="s">
+        <v>3964</v>
+      </c>
+      <c r="E1332">
+        <v>12606</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:8">
+      <c r="A1333">
+        <v>84082</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>3965</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D1333" s="1" t="s">
+        <v>3967</v>
+      </c>
+      <c r="E1333">
+        <v>13069</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:8">
+      <c r="A1334">
+        <v>84083</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>3968</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>3969</v>
+      </c>
+      <c r="D1334" s="1" t="s">
+        <v>3970</v>
+      </c>
+      <c r="E1334">
+        <v>12984</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:8">
+      <c r="A1335">
+        <v>84084</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>3971</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>3972</v>
+      </c>
+      <c r="D1335" s="1" t="s">
+        <v>3973</v>
+      </c>
+      <c r="E1335">
+        <v>11943</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:8">
+      <c r="A1336">
+        <v>84085</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>3974</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>3975</v>
+      </c>
+      <c r="D1336" s="1" t="s">
+        <v>3976</v>
+      </c>
+      <c r="E1336">
+        <v>10440</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:8">
+      <c r="A1337">
+        <v>84086</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>3977</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>3978</v>
+      </c>
+      <c r="D1337" s="1" t="s">
+        <v>3979</v>
+      </c>
+      <c r="E1337">
+        <v>12771</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:8">
+      <c r="A1338">
+        <v>84087</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>3980</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>3981</v>
+      </c>
+      <c r="D1338" s="1" t="s">
+        <v>3982</v>
+      </c>
+      <c r="E1338">
+        <v>11416</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:8">
+      <c r="A1339">
+        <v>84088</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>3983</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>3984</v>
+      </c>
+      <c r="D1339" s="1" t="s">
+        <v>3985</v>
+      </c>
+      <c r="E1339">
+        <v>12083</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:8">
+      <c r="A1340">
+        <v>84089</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>3986</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>3987</v>
+      </c>
+      <c r="D1340" s="1" t="s">
+        <v>3988</v>
+      </c>
+      <c r="E1340">
+        <v>13568</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:8">
+      <c r="A1341">
+        <v>84090</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>3989</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>3990</v>
+      </c>
+      <c r="D1341" s="1" t="s">
+        <v>3991</v>
+      </c>
+      <c r="E1341">
+        <v>12729</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:8">
+      <c r="A1342">
+        <v>84091</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>3992</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>3993</v>
+      </c>
+      <c r="D1342" s="1" t="s">
+        <v>3994</v>
+      </c>
+      <c r="E1342">
+        <v>13111</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:8">
+      <c r="A1343">
+        <v>84092</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>3995</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>3996</v>
+      </c>
+      <c r="D1343" s="1" t="s">
+        <v>3997</v>
+      </c>
+      <c r="E1343">
+        <v>13695</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:8">
+      <c r="A1344">
+        <v>84093</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>3998</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>3999</v>
+      </c>
+      <c r="D1344" s="1" t="s">
+        <v>4000</v>
+      </c>
+      <c r="E1344">
+        <v>14144</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:8">
+      <c r="A1345">
+        <v>84094</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>4001</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>4002</v>
+      </c>
+      <c r="D1345" s="1" t="s">
+        <v>4003</v>
+      </c>
+      <c r="E1345">
+        <v>14383</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:8">
+      <c r="A1346">
+        <v>84095</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>4004</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>4005</v>
+      </c>
+      <c r="D1346" s="1" t="s">
+        <v>4006</v>
+      </c>
+      <c r="E1346">
+        <v>13425</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:8">
+      <c r="A1347">
+        <v>84096</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>4007</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>4008</v>
+      </c>
+      <c r="D1347" s="1" t="s">
+        <v>4009</v>
+      </c>
+      <c r="E1347">
+        <v>11946</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:8">
+      <c r="A1348">
+        <v>84097</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>4010</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>4011</v>
+      </c>
+      <c r="D1348" s="1" t="s">
+        <v>4012</v>
+      </c>
+      <c r="E1348">
+        <v>10918</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:8">
+      <c r="A1349">
+        <v>84098</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>4013</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>4014</v>
+      </c>
+      <c r="D1349" s="1" t="s">
+        <v>4015</v>
+      </c>
+      <c r="E1349">
+        <v>12025</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:8">
+      <c r="A1350">
+        <v>84099</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>4016</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>4017</v>
+      </c>
+      <c r="D1350" s="1" t="s">
+        <v>4018</v>
+      </c>
+      <c r="E1350">
+        <v>11944</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:8">
+      <c r="A1351">
+        <v>84100</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>4019</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>4020</v>
+      </c>
+      <c r="D1351" s="1" t="s">
+        <v>4021</v>
+      </c>
+      <c r="E1351">
+        <v>11497</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:8">
+      <c r="A1352">
+        <v>84101</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>4022</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>4023</v>
+      </c>
+      <c r="D1352" s="1" t="s">
+        <v>4024</v>
+      </c>
+      <c r="E1352">
+        <v>11761</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:8">
+      <c r="A1353">
+        <v>84102</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>4025</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>4026</v>
+      </c>
+      <c r="D1353" s="1" t="s">
+        <v>4027</v>
+      </c>
+      <c r="E1353">
+        <v>11077</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:8">
+      <c r="A1354">
+        <v>84103</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>4028</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>4029</v>
+      </c>
+      <c r="D1354" s="1" t="s">
+        <v>4030</v>
+      </c>
+      <c r="E1354">
+        <v>11507</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:8">
+      <c r="A1355">
+        <v>84104</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>4031</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>4032</v>
+      </c>
+      <c r="D1355" s="1" t="s">
+        <v>4033</v>
+      </c>
+      <c r="E1355">
+        <v>11004</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:8">
+      <c r="A1356">
+        <v>84105</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>4034</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>4035</v>
+      </c>
+      <c r="D1356" s="1" t="s">
+        <v>4036</v>
+      </c>
+      <c r="E1356">
+        <v>10977</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:8">
+      <c r="A1357">
+        <v>84106</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>4037</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>4038</v>
+      </c>
+      <c r="D1357" s="1" t="s">
+        <v>4039</v>
+      </c>
+      <c r="E1357">
+        <v>12257</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:8">
+      <c r="A1358">
+        <v>84107</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>4040</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>4041</v>
+      </c>
+      <c r="D1358" s="1" t="s">
+        <v>4042</v>
+      </c>
+      <c r="E1358">
+        <v>11644</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:8">
+      <c r="A1359">
+        <v>84108</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>4043</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>4044</v>
+      </c>
+      <c r="D1359" s="1" t="s">
+        <v>4045</v>
+      </c>
+      <c r="E1359">
+        <v>12709</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:8">
+      <c r="A1360">
+        <v>84109</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>4046</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>4047</v>
+      </c>
+      <c r="D1360" s="1" t="s">
+        <v>4048</v>
+      </c>
+      <c r="E1360">
+        <v>10367</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:8">
+      <c r="A1361">
+        <v>84110</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>4049</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>4050</v>
+      </c>
+      <c r="D1361" s="1" t="s">
+        <v>4051</v>
+      </c>
+      <c r="E1361">
+        <v>10948</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:8">
+      <c r="A1362">
+        <v>84111</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>4052</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>4053</v>
+      </c>
+      <c r="D1362" s="1" t="s">
+        <v>4054</v>
+      </c>
+      <c r="E1362">
+        <v>11786</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:8">
+      <c r="A1363">
+        <v>84112</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>4055</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>4056</v>
+      </c>
+      <c r="D1363" s="1" t="s">
+        <v>4057</v>
+      </c>
+      <c r="E1363">
+        <v>11794</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:8">
+      <c r="A1364">
+        <v>84113</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>4058</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>4059</v>
+      </c>
+      <c r="D1364" s="1" t="s">
+        <v>4060</v>
+      </c>
+      <c r="E1364">
+        <v>12152</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:8">
+      <c r="A1365">
+        <v>84114</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>4061</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>4062</v>
+      </c>
+      <c r="D1365" s="1" t="s">
+        <v>4063</v>
+      </c>
+      <c r="E1365">
+        <v>12068</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:8">
+      <c r="A1366">
+        <v>84115</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>4064</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>4065</v>
+      </c>
+      <c r="D1366" s="1" t="s">
+        <v>4066</v>
+      </c>
+      <c r="E1366">
+        <v>14987</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:8">
+      <c r="A1367">
+        <v>84116</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>4067</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>4068</v>
+      </c>
+      <c r="D1367" s="1" t="s">
+        <v>4069</v>
+      </c>
+      <c r="E1367">
+        <v>11922</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:8">
+      <c r="A1368">
+        <v>84117</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>4070</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>4071</v>
+      </c>
+      <c r="D1368" s="1" t="s">
+        <v>4072</v>
+      </c>
+      <c r="E1368">
+        <v>12636</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:8">
+      <c r="A1369">
+        <v>84118</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>4073</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>4074</v>
+      </c>
+      <c r="D1369" s="1" t="s">
+        <v>4075</v>
+      </c>
+      <c r="E1369">
+        <v>13262</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:8">
+      <c r="A1370">
+        <v>84119</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>4076</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>4077</v>
+      </c>
+      <c r="D1370" s="1" t="s">
+        <v>4078</v>
+      </c>
+      <c r="E1370">
+        <v>12528</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:8">
+      <c r="A1371">
+        <v>84120</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>4079</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>4080</v>
+      </c>
+      <c r="D1371" s="1" t="s">
+        <v>4081</v>
+      </c>
+      <c r="E1371">
+        <v>12926</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:8">
+      <c r="A1372">
+        <v>84121</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>4082</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>4083</v>
+      </c>
+      <c r="D1372" s="1" t="s">
+        <v>4084</v>
+      </c>
+      <c r="E1372">
+        <v>12521</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:8">
+      <c r="A1373">
+        <v>84122</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>4085</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>4086</v>
+      </c>
+      <c r="D1373" s="1" t="s">
+        <v>4087</v>
+      </c>
+      <c r="E1373">
+        <v>11635</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:8">
+      <c r="A1374">
+        <v>84123</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>4088</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>4089</v>
+      </c>
+      <c r="D1374" s="1" t="s">
+        <v>4090</v>
+      </c>
+      <c r="E1374">
+        <v>12210</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:8">
+      <c r="A1375">
+        <v>84124</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>4091</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>4092</v>
+      </c>
+      <c r="D1375" s="1" t="s">
+        <v>4093</v>
+      </c>
+      <c r="E1375">
+        <v>11803</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:8">
+      <c r="A1376">
+        <v>84125</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>4094</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>4095</v>
+      </c>
+      <c r="D1376" s="1" t="s">
+        <v>4096</v>
+      </c>
+      <c r="E1376">
+        <v>12152</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:8">
+      <c r="A1377">
+        <v>84126</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>4097</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>4098</v>
+      </c>
+      <c r="D1377" s="1" t="s">
+        <v>4099</v>
+      </c>
+      <c r="E1377">
+        <v>12229</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:8">
+      <c r="A1378">
+        <v>84127</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>4100</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>4101</v>
+      </c>
+      <c r="D1378" s="1" t="s">
+        <v>4102</v>
+      </c>
+      <c r="E1378">
+        <v>12635</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:8">
+      <c r="A1379">
+        <v>84128</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>4103</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>4104</v>
+      </c>
+      <c r="D1379" s="1" t="s">
+        <v>4105</v>
+      </c>
+      <c r="E1379">
+        <v>12026</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:8">
+      <c r="A1380">
+        <v>84129</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>4106</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>4107</v>
+      </c>
+      <c r="D1380" s="1" t="s">
+        <v>4108</v>
+      </c>
+      <c r="E1380">
+        <v>11306</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:8">
+      <c r="A1381">
+        <v>84130</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>4109</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>4110</v>
+      </c>
+      <c r="D1381" s="1" t="s">
+        <v>4111</v>
+      </c>
+      <c r="E1381">
+        <v>11858</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:8">
+      <c r="A1382">
+        <v>84131</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>4112</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>4113</v>
+      </c>
+      <c r="D1382" s="1" t="s">
+        <v>4114</v>
+      </c>
+      <c r="E1382">
+        <v>12656</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:8">
+      <c r="A1383">
+        <v>84132</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>4115</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>4116</v>
+      </c>
+      <c r="D1383" s="1" t="s">
+        <v>4117</v>
+      </c>
+      <c r="E1383">
+        <v>12259</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:8">
+      <c r="A1384">
+        <v>84133</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>4118</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>4119</v>
+      </c>
+      <c r="D1384" s="1" t="s">
+        <v>4120</v>
+      </c>
+      <c r="E1384">
+        <v>13625</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:8">
+      <c r="A1385">
+        <v>84134</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>4121</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>4122</v>
+      </c>
+      <c r="D1385" s="1" t="s">
+        <v>4123</v>
+      </c>
+      <c r="E1385">
+        <v>11740</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:8">
+      <c r="A1386">
+        <v>84135</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>4124</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>4125</v>
+      </c>
+      <c r="D1386" s="1" t="s">
+        <v>4126</v>
+      </c>
+      <c r="E1386">
+        <v>12169</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:8">
+      <c r="A1387">
+        <v>84136</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>4127</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>4128</v>
+      </c>
+      <c r="D1387" s="1" t="s">
+        <v>4129</v>
+      </c>
+      <c r="E1387">
+        <v>11872</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:8">
+      <c r="A1388">
+        <v>84137</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>4130</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>4131</v>
+      </c>
+      <c r="D1388" s="1" t="s">
+        <v>4132</v>
+      </c>
+      <c r="E1388">
+        <v>11404</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:8">
+      <c r="A1389">
+        <v>84138</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>4133</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>4134</v>
+      </c>
+      <c r="D1389" s="1" t="s">
+        <v>4135</v>
+      </c>
+      <c r="E1389">
+        <v>11972</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:8">
+      <c r="A1390">
+        <v>84139</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>4136</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>4137</v>
+      </c>
+      <c r="D1390" s="1" t="s">
+        <v>4138</v>
+      </c>
+      <c r="E1390">
+        <v>12712</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:8">
+      <c r="A1391">
+        <v>84140</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>4139</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>4140</v>
+      </c>
+      <c r="D1391" s="1" t="s">
+        <v>4141</v>
+      </c>
+      <c r="E1391">
+        <v>12088</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:8">
+      <c r="A1392">
+        <v>84141</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>4142</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>4143</v>
+      </c>
+      <c r="D1392" s="1" t="s">
+        <v>4144</v>
+      </c>
+      <c r="E1392">
+        <v>13016</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:8">
+      <c r="A1393">
+        <v>84142</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>4145</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>4146</v>
+      </c>
+      <c r="D1393" s="1" t="s">
+        <v>4147</v>
+      </c>
+      <c r="E1393">
+        <v>11651</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:8">
+      <c r="A1394">
+        <v>84143</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>4148</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>4149</v>
+      </c>
+      <c r="D1394" s="1" t="s">
+        <v>4150</v>
+      </c>
+      <c r="E1394">
+        <v>12268</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:8">
+      <c r="A1395">
+        <v>84144</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>4152</v>
+      </c>
+      <c r="D1395" s="1" t="s">
+        <v>4153</v>
+      </c>
+      <c r="E1395">
+        <v>11608</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:8">
+      <c r="A1396">
+        <v>84145</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>4154</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>4155</v>
+      </c>
+      <c r="D1396" s="1" t="s">
+        <v>4156</v>
+      </c>
+      <c r="E1396">
+        <v>11356</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:8">
+      <c r="A1397">
+        <v>84146</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>4157</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>4158</v>
+      </c>
+      <c r="D1397" s="1" t="s">
+        <v>4159</v>
+      </c>
+      <c r="E1397">
+        <v>12276</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:8">
+      <c r="A1398">
+        <v>84147</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>4160</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>4161</v>
+      </c>
+      <c r="D1398" s="1" t="s">
+        <v>4162</v>
+      </c>
+      <c r="E1398">
+        <v>14181</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:8">
+      <c r="A1399">
+        <v>84148</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>4163</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>4164</v>
+      </c>
+      <c r="D1399" s="1" t="s">
+        <v>4165</v>
+      </c>
+      <c r="E1399">
+        <v>14517</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:8">
+      <c r="A1400">
+        <v>84149</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>4166</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>4167</v>
+      </c>
+      <c r="D1400" s="1" t="s">
+        <v>4168</v>
+      </c>
+      <c r="E1400">
+        <v>13377</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:8">
+      <c r="A1401">
+        <v>84150</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>4169</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>4170</v>
+      </c>
+      <c r="D1401" s="1" t="s">
+        <v>4171</v>
+      </c>
+      <c r="E1401">
+        <v>13503</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:8">
+      <c r="A1402">
+        <v>84151</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>4172</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>4173</v>
+      </c>
+      <c r="D1402" s="1" t="s">
+        <v>4174</v>
+      </c>
+      <c r="E1402">
+        <v>13790</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:8">
+      <c r="A1403">
+        <v>84152</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>4175</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>4176</v>
+      </c>
+      <c r="D1403" s="1" t="s">
+        <v>4177</v>
+      </c>
+      <c r="E1403">
+        <v>12468</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:8">
+      <c r="A1404">
+        <v>84153</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>4178</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>4179</v>
+      </c>
+      <c r="D1404" s="1" t="s">
+        <v>4180</v>
+      </c>
+      <c r="E1404">
+        <v>12619</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:8">
+      <c r="A1405">
+        <v>84154</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>4181</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>4182</v>
+      </c>
+      <c r="D1405" s="1" t="s">
+        <v>4183</v>
+      </c>
+      <c r="E1405">
+        <v>11820</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:8">
+      <c r="A1406">
+        <v>84155</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>4184</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D1406" s="1" t="s">
+        <v>4186</v>
+      </c>
+      <c r="E1406">
+        <v>13642</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:8">
+      <c r="A1407">
+        <v>84156</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>4187</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>4188</v>
+      </c>
+      <c r="D1407" s="1" t="s">
+        <v>4189</v>
+      </c>
+      <c r="E1407">
+        <v>10770</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:8">
+      <c r="A1408">
+        <v>84157</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>4190</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>4191</v>
+      </c>
+      <c r="D1408" s="1" t="s">
+        <v>4192</v>
+      </c>
+      <c r="E1408">
+        <v>13486</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:8">
+      <c r="A1409">
+        <v>84158</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>4193</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>4194</v>
+      </c>
+      <c r="D1409" s="1" t="s">
+        <v>4195</v>
+      </c>
+      <c r="E1409">
+        <v>11708</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:8">
+      <c r="A1410">
+        <v>84159</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>4193</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>4196</v>
+      </c>
+      <c r="D1410" s="1" t="s">
+        <v>4197</v>
+      </c>
+      <c r="E1410">
+        <v>11571</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:8">
+      <c r="A1411">
+        <v>84160</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>4198</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>4199</v>
+      </c>
+      <c r="D1411" s="1" t="s">
+        <v>4200</v>
+      </c>
+      <c r="E1411">
+        <v>9435</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:8">
+      <c r="A1412">
+        <v>84161</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>4201</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>4202</v>
+      </c>
+      <c r="D1412" s="1" t="s">
+        <v>4203</v>
+      </c>
+      <c r="E1412">
+        <v>10923</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:8">
+      <c r="A1413">
+        <v>84162</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>4204</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>4205</v>
+      </c>
+      <c r="D1413" s="1" t="s">
+        <v>4206</v>
+      </c>
+      <c r="E1413">
+        <v>10677</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:8">
+      <c r="A1414">
+        <v>84163</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>4207</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>4208</v>
+      </c>
+      <c r="D1414" s="1" t="s">
+        <v>4209</v>
+      </c>
+      <c r="E1414">
+        <v>11675</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:8">
+      <c r="A1415">
+        <v>84164</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>4210</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>4211</v>
+      </c>
+      <c r="D1415" s="1" t="s">
+        <v>4212</v>
+      </c>
+      <c r="E1415">
+        <v>11570</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:8">
+      <c r="A1416">
+        <v>84165</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>4213</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>4214</v>
+      </c>
+      <c r="D1416" s="1" t="s">
+        <v>4215</v>
+      </c>
+      <c r="E1416">
+        <v>13144</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:8">
+      <c r="A1417">
+        <v>84166</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>4216</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>4217</v>
+      </c>
+      <c r="D1417" s="1" t="s">
+        <v>4218</v>
+      </c>
+      <c r="E1417">
+        <v>12162</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:8">
+      <c r="A1418">
+        <v>84167</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>4219</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>4220</v>
+      </c>
+      <c r="D1418" s="1" t="s">
+        <v>4221</v>
+      </c>
+      <c r="E1418">
+        <v>13961</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:8">
+      <c r="A1419">
+        <v>84168</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>4222</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>4223</v>
+      </c>
+      <c r="D1419" s="1" t="s">
+        <v>4224</v>
+      </c>
+      <c r="E1419">
+        <v>13015</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:8">
+      <c r="A1420">
+        <v>84169</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>4225</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>4226</v>
+      </c>
+      <c r="D1420" s="1" t="s">
+        <v>4227</v>
+      </c>
+      <c r="E1420">
+        <v>12739</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:8">
+      <c r="A1421">
+        <v>84170</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>4228</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>4229</v>
+      </c>
+      <c r="D1421" s="1" t="s">
+        <v>4230</v>
+      </c>
+      <c r="E1421">
+        <v>15463</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:8">
+      <c r="A1422">
+        <v>84171</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>4231</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>4232</v>
+      </c>
+      <c r="D1422" s="1" t="s">
+        <v>4233</v>
+      </c>
+      <c r="E1422">
+        <v>12954</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:8">
+      <c r="A1423">
+        <v>84172</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>4234</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>4235</v>
+      </c>
+      <c r="D1423" s="1" t="s">
+        <v>4236</v>
+      </c>
+      <c r="E1423">
+        <v>12299</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:8">
+      <c r="A1424">
+        <v>84173</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>4237</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>4238</v>
+      </c>
+      <c r="D1424" s="1" t="s">
+        <v>4239</v>
+      </c>
+      <c r="E1424">
+        <v>12393</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:8">
+      <c r="A1425">
+        <v>84174</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>4240</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>4241</v>
+      </c>
+      <c r="D1425" s="1" t="s">
+        <v>4242</v>
+      </c>
+      <c r="E1425">
+        <v>10827</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:8">
+      <c r="A1426">
+        <v>84175</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>4243</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>4244</v>
+      </c>
+      <c r="D1426" s="1" t="s">
+        <v>4245</v>
+      </c>
+      <c r="E1426">
+        <v>11800</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:8">
+      <c r="A1427">
+        <v>84176</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>4246</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>4247</v>
+      </c>
+      <c r="D1427" s="1" t="s">
+        <v>4248</v>
+      </c>
+      <c r="E1427">
+        <v>9951</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:8">
+      <c r="A1428">
+        <v>84177</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>4249</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>4250</v>
+      </c>
+      <c r="D1428" s="1" t="s">
+        <v>4251</v>
+      </c>
+      <c r="E1428">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:8">
+      <c r="A1429">
+        <v>84178</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>4252</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>4253</v>
+      </c>
+      <c r="D1429" s="1" t="s">
+        <v>4254</v>
+      </c>
+      <c r="E1429">
+        <v>12966</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:8">
+      <c r="A1430">
+        <v>84179</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>4255</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>4256</v>
+      </c>
+      <c r="D1430" s="1" t="s">
+        <v>4257</v>
+      </c>
+      <c r="E1430">
+        <v>12879</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:8">
+      <c r="A1431">
+        <v>84180</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>4258</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>4259</v>
+      </c>
+      <c r="D1431" s="1" t="s">
+        <v>4260</v>
+      </c>
+      <c r="E1431">
+        <v>11867</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:8">
+      <c r="A1432">
+        <v>84181</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>4261</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>4262</v>
+      </c>
+      <c r="D1432" s="1" t="s">
+        <v>4263</v>
+      </c>
+      <c r="E1432">
+        <v>13655</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:8">
+      <c r="A1433">
+        <v>84182</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>4264</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>4265</v>
+      </c>
+      <c r="D1433" s="1" t="s">
+        <v>4266</v>
+      </c>
+      <c r="E1433">
+        <v>12837</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:8">
+      <c r="A1434">
+        <v>84183</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>4267</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>4268</v>
+      </c>
+      <c r="D1434" s="1" t="s">
+        <v>4269</v>
+      </c>
+      <c r="E1434">
+        <v>12899</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:8">
+      <c r="A1435">
+        <v>84184</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>4270</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>4271</v>
+      </c>
+      <c r="D1435" s="1" t="s">
+        <v>4272</v>
+      </c>
+      <c r="E1435">
+        <v>13729</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:8">
+      <c r="A1436">
+        <v>84185</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>4274</v>
+      </c>
+      <c r="D1436" s="1" t="s">
+        <v>4275</v>
+      </c>
+      <c r="E1436">
+        <v>15987</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:8">
+      <c r="A1437">
+        <v>84186</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>4276</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>4277</v>
+      </c>
+      <c r="D1437" s="1" t="s">
+        <v>4278</v>
+      </c>
+      <c r="E1437">
+        <v>13717</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:8">
+      <c r="A1438">
+        <v>84187</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>4279</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>4280</v>
+      </c>
+      <c r="D1438" s="1" t="s">
+        <v>4281</v>
+      </c>
+      <c r="E1438">
+        <v>9873</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:8">
+      <c r="A1439">
+        <v>84188</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>4279</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>4282</v>
+      </c>
+      <c r="D1439" s="1" t="s">
+        <v>4281</v>
+      </c>
+      <c r="E1439">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:8">
+      <c r="A1440">
+        <v>84189</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>4283</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>4284</v>
+      </c>
+      <c r="D1440" s="1" t="s">
+        <v>4285</v>
+      </c>
+      <c r="E1440">
+        <v>11576</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:8">
+      <c r="A1441">
+        <v>84190</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>4286</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>4287</v>
+      </c>
+      <c r="D1441" s="1" t="s">
+        <v>4288</v>
+      </c>
+      <c r="E1441">
+        <v>11626</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:8">
+      <c r="A1442">
+        <v>84191</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>4289</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>4290</v>
+      </c>
+      <c r="D1442" s="1" t="s">
+        <v>4291</v>
+      </c>
+      <c r="E1442">
+        <v>13367</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:8">
+      <c r="A1443">
+        <v>84192</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>4292</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>4293</v>
+      </c>
+      <c r="D1443" s="1" t="s">
+        <v>4294</v>
+      </c>
+      <c r="E1443">
+        <v>11639</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:8">
+      <c r="A1444">
+        <v>84193</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>4295</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>4296</v>
+      </c>
+      <c r="D1444" s="1" t="s">
+        <v>4297</v>
+      </c>
+      <c r="E1444">
+        <v>12191</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:8">
+      <c r="A1445">
+        <v>84194</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>4298</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>4299</v>
+      </c>
+      <c r="D1445" s="1" t="s">
+        <v>4300</v>
+      </c>
+      <c r="E1445">
+        <v>13031</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:8">
+      <c r="A1446">
+        <v>84195</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>4301</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>4302</v>
+      </c>
+      <c r="D1446" s="1" t="s">
+        <v>4303</v>
+      </c>
+      <c r="E1446">
+        <v>13219</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:8">
+      <c r="A1447">
+        <v>84196</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>4304</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>4305</v>
+      </c>
+      <c r="D1447" s="1" t="s">
+        <v>4306</v>
+      </c>
+      <c r="E1447">
+        <v>12646</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:8">
+      <c r="A1448">
+        <v>84197</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>4307</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>4308</v>
+      </c>
+      <c r="D1448" s="1" t="s">
+        <v>4309</v>
+      </c>
+      <c r="E1448">
+        <v>14477</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:8">
+      <c r="A1449">
+        <v>84198</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>4310</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>4311</v>
+      </c>
+      <c r="D1449" s="1" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1449">
+        <v>13282</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:8">
+      <c r="A1450">
+        <v>84199</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>4313</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>4314</v>
+      </c>
+      <c r="D1450" s="1" t="s">
+        <v>4315</v>
+      </c>
+      <c r="E1450">
+        <v>13105</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:8">
+      <c r="A1451">
+        <v>84200</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>4316</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>4317</v>
+      </c>
+      <c r="D1451" s="1" t="s">
+        <v>4318</v>
+      </c>
+      <c r="E1451">
+        <v>12460</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:8">
+      <c r="A1452">
+        <v>84201</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>4319</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>4320</v>
+      </c>
+      <c r="D1452" s="1" t="s">
+        <v>4321</v>
+      </c>
+      <c r="E1452">
+        <v>16023</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:8">
+      <c r="A1453">
+        <v>84202</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>4322</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>4323</v>
+      </c>
+      <c r="D1453" s="1" t="s">
+        <v>4324</v>
+      </c>
+      <c r="E1453">
+        <v>13355</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:8">
+      <c r="A1454">
+        <v>84203</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>4325</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>4326</v>
+      </c>
+      <c r="D1454" s="1" t="s">
+        <v>4327</v>
+      </c>
+      <c r="E1454">
+        <v>10979</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:8">
+      <c r="A1455">
+        <v>84204</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>4329</v>
+      </c>
+      <c r="D1455" s="1" t="s">
+        <v>4330</v>
+      </c>
+      <c r="E1455">
+        <v>12005</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:8">
+      <c r="A1456">
+        <v>84205</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>4331</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>4332</v>
+      </c>
+      <c r="D1456" s="1" t="s">
+        <v>4333</v>
+      </c>
+      <c r="E1456">
+        <v>13429</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:8">
+      <c r="A1457">
+        <v>84206</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>4334</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>4335</v>
+      </c>
+      <c r="D1457" s="1" t="s">
+        <v>4336</v>
+      </c>
+      <c r="E1457">
+        <v>12899</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:8">
+      <c r="A1458">
+        <v>84207</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>4337</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>4338</v>
+      </c>
+      <c r="D1458" s="1" t="s">
+        <v>4339</v>
+      </c>
+      <c r="E1458">
+        <v>13947</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:8">
+      <c r="A1459">
+        <v>84208</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>4340</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>4341</v>
+      </c>
+      <c r="D1459" s="1" t="s">
+        <v>4342</v>
+      </c>
+      <c r="E1459">
+        <v>13270</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:8">
+      <c r="A1460">
+        <v>84209</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>4343</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>4344</v>
+      </c>
+      <c r="D1460" s="1" t="s">
+        <v>4345</v>
+      </c>
+      <c r="E1460">
+        <v>13156</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:8">
+      <c r="A1461">
+        <v>84210</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>4346</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>4347</v>
+      </c>
+      <c r="D1461" s="1" t="s">
+        <v>4348</v>
+      </c>
+      <c r="E1461">
+        <v>13583</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:8">
+      <c r="A1462">
+        <v>84211</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>4349</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>4350</v>
+      </c>
+      <c r="D1462" s="1" t="s">
+        <v>4351</v>
+      </c>
+      <c r="E1462">
+        <v>13604</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:8">
+      <c r="A1463">
+        <v>84212</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>4352</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>4353</v>
+      </c>
+      <c r="D1463" s="1" t="s">
+        <v>4354</v>
+      </c>
+      <c r="E1463">
+        <v>13611</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:8">
+      <c r="A1464">
+        <v>84213</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>4355</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>4356</v>
+      </c>
+      <c r="D1464" s="1" t="s">
+        <v>4357</v>
+      </c>
+      <c r="E1464">
+        <v>13319</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:8">
+      <c r="A1465">
+        <v>84214</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>4358</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>4359</v>
+      </c>
+      <c r="D1465" s="1" t="s">
+        <v>4360</v>
+      </c>
+      <c r="E1465">
+        <v>12567</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:8">
+      <c r="A1466">
+        <v>84215</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>4361</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>4362</v>
+      </c>
+      <c r="D1466" s="1" t="s">
+        <v>4363</v>
+      </c>
+      <c r="E1466">
+        <v>13296</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:8">
+      <c r="A1467">
+        <v>84216</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>4364</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>4365</v>
+      </c>
+      <c r="D1467" s="1" t="s">
+        <v>4366</v>
+      </c>
+      <c r="E1467">
+        <v>11753</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:8">
+      <c r="A1468">
+        <v>84217</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>4367</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>4368</v>
+      </c>
+      <c r="D1468" s="1" t="s">
+        <v>4369</v>
+      </c>
+      <c r="E1468">
+        <v>11677</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:8">
+      <c r="A1469">
+        <v>84218</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>4370</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>4371</v>
+      </c>
+      <c r="D1469" s="1" t="s">
+        <v>4372</v>
+      </c>
+      <c r="E1469">
+        <v>13037</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:8">
+      <c r="A1470">
+        <v>84219</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>4373</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>4374</v>
+      </c>
+      <c r="D1470" s="1" t="s">
+        <v>4375</v>
+      </c>
+      <c r="E1470">
+        <v>11961</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:8">
+      <c r="A1471">
+        <v>84220</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>4376</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>4377</v>
+      </c>
+      <c r="D1471" s="1" t="s">
+        <v>4378</v>
+      </c>
+      <c r="E1471">
+        <v>12261</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:8">
+      <c r="A1472">
+        <v>84221</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>4379</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>4380</v>
+      </c>
+      <c r="D1472" s="1" t="s">
+        <v>4381</v>
+      </c>
+      <c r="E1472">
+        <v>12099</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:8">
+      <c r="A1473">
+        <v>84222</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>4382</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>4383</v>
+      </c>
+      <c r="D1473" s="1" t="s">
+        <v>4384</v>
+      </c>
+      <c r="E1473">
+        <v>15232</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:8">
+      <c r="A1474">
+        <v>84223</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>4385</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>4386</v>
+      </c>
+      <c r="D1474" s="1" t="s">
+        <v>4387</v>
+      </c>
+      <c r="E1474">
+        <v>8655</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:8">
+      <c r="A1475">
+        <v>84224</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>4388</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>4389</v>
+      </c>
+      <c r="D1475" s="1" t="s">
+        <v>4390</v>
+      </c>
+      <c r="E1475">
+        <v>14185</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:8">
+      <c r="A1476">
+        <v>84225</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>4391</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>4392</v>
+      </c>
+      <c r="D1476" s="1" t="s">
+        <v>4393</v>
+      </c>
+      <c r="E1476">
+        <v>13371</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:8">
+      <c r="A1477">
+        <v>84226</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>4394</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>4395</v>
+      </c>
+      <c r="D1477" s="1" t="s">
+        <v>4396</v>
+      </c>
+      <c r="E1477">
+        <v>13992</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:8">
+      <c r="A1478">
+        <v>84227</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>4397</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>4398</v>
+      </c>
+      <c r="D1478" s="1" t="s">
+        <v>4399</v>
+      </c>
+      <c r="E1478">
+        <v>13603</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:8">
+      <c r="A1479">
+        <v>84228</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>4400</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>4401</v>
+      </c>
+      <c r="D1479" s="1" t="s">
+        <v>4402</v>
+      </c>
+      <c r="E1479">
+        <v>13300</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:8">
+      <c r="A1480">
+        <v>84229</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>4403</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>4404</v>
+      </c>
+      <c r="D1480" s="1" t="s">
+        <v>4405</v>
+      </c>
+      <c r="E1480">
+        <v>12979</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:8">
+      <c r="A1481">
+        <v>84230</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>4406</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>4407</v>
+      </c>
+      <c r="D1481" s="1" t="s">
+        <v>4408</v>
+      </c>
+      <c r="E1481">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:8">
+      <c r="A1482">
+        <v>84231</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>4409</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>4410</v>
+      </c>
+      <c r="D1482" s="1" t="s">
+        <v>4411</v>
+      </c>
+      <c r="E1482">
+        <v>12593</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:8">
+      <c r="A1483">
+        <v>84232</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>4412</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>4413</v>
+      </c>
+      <c r="D1483" s="1" t="s">
+        <v>4414</v>
+      </c>
+      <c r="E1483">
+        <v>12834</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:8">
+      <c r="A1484">
+        <v>84233</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>4415</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>4416</v>
+      </c>
+      <c r="D1484" s="1" t="s">
+        <v>4417</v>
+      </c>
+      <c r="E1484">
+        <v>12763</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:8">
+      <c r="A1485">
+        <v>84234</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>4418</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>4419</v>
+      </c>
+      <c r="D1485" s="1" t="s">
+        <v>4420</v>
+      </c>
+      <c r="E1485">
+        <v>13972</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:8">
+      <c r="A1486">
+        <v>84235</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>4421</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>4422</v>
+      </c>
+      <c r="D1486" s="1" t="s">
+        <v>4423</v>
+      </c>
+      <c r="E1486">
+        <v>14403</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:8">
+      <c r="A1487">
+        <v>84236</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>4424</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>4425</v>
+      </c>
+      <c r="D1487" s="1" t="s">
+        <v>4426</v>
+      </c>
+      <c r="E1487">
+        <v>13538</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:8">
+      <c r="A1488">
+        <v>84237</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>4427</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>4428</v>
+      </c>
+      <c r="D1488" s="1" t="s">
+        <v>4429</v>
+      </c>
+      <c r="E1488">
+        <v>13589</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:8">
+      <c r="A1489">
+        <v>84238</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>4430</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>4431</v>
+      </c>
+      <c r="D1489" s="1" t="s">
+        <v>4432</v>
+      </c>
+      <c r="E1489">
+        <v>13235</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:8">
+      <c r="A1490">
+        <v>84239</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>4433</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>4434</v>
+      </c>
+      <c r="D1490" s="1" t="s">
+        <v>4435</v>
+      </c>
+      <c r="E1490">
+        <v>13660</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:8">
+      <c r="A1491">
+        <v>84240</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>4436</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>4437</v>
+      </c>
+      <c r="D1491" s="1" t="s">
+        <v>4438</v>
+      </c>
+      <c r="E1491">
+        <v>12956</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:8">
+      <c r="A1492">
+        <v>84241</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>4439</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>4440</v>
+      </c>
+      <c r="D1492" s="1" t="s">
+        <v>4441</v>
+      </c>
+      <c r="E1492">
+        <v>13027</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:8">
+      <c r="A1493">
+        <v>84242</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>4442</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>4443</v>
+      </c>
+      <c r="D1493" s="1" t="s">
+        <v>4444</v>
+      </c>
+      <c r="E1493">
+        <v>14135</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:8">
+      <c r="A1494">
+        <v>84243</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>4445</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>4446</v>
+      </c>
+      <c r="D1494" s="1" t="s">
+        <v>4447</v>
+      </c>
+      <c r="E1494">
+        <v>11018</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:8">
+      <c r="A1495">
+        <v>84244</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>4448</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>4449</v>
+      </c>
+      <c r="D1495" s="1" t="s">
+        <v>4450</v>
+      </c>
+      <c r="E1495">
+        <v>13281</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:8">
+      <c r="A1496">
+        <v>84245</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>4451</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>4452</v>
+      </c>
+      <c r="D1496" s="1" t="s">
+        <v>4453</v>
+      </c>
+      <c r="E1496">
+        <v>12305</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:8">
+      <c r="A1497">
+        <v>84246</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>4454</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>4455</v>
+      </c>
+      <c r="D1497" s="1" t="s">
+        <v>4456</v>
+      </c>
+      <c r="E1497">
+        <v>14818</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:8">
+      <c r="A1498">
+        <v>84247</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>4457</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>4458</v>
+      </c>
+      <c r="D1498" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E1498">
+        <v>13726</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:8">
+      <c r="A1499">
+        <v>84248</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>4459</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>4460</v>
+      </c>
+      <c r="D1499" s="1" t="s">
+        <v>4461</v>
+      </c>
+      <c r="E1499">
+        <v>14493</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:8">
+      <c r="A1500">
+        <v>84249</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>4462</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>4463</v>
+      </c>
+      <c r="D1500" s="1" t="s">
+        <v>4464</v>
+      </c>
+      <c r="E1500">
+        <v>14914</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:8">
+      <c r="A1501">
+        <v>84250</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>4465</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>4466</v>
+      </c>
+      <c r="D1501" s="1" t="s">
+        <v>4467</v>
+      </c>
+      <c r="E1501">
+        <v>13679</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:8">
+      <c r="A1502">
+        <v>84251</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>4468</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>4469</v>
+      </c>
+      <c r="D1502" s="1" t="s">
+        <v>4470</v>
+      </c>
+      <c r="E1502">
+        <v>14064</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:8">
+      <c r="A1503">
+        <v>84252</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>4471</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>4472</v>
+      </c>
+      <c r="D1503" s="1" t="s">
+        <v>4473</v>
+      </c>
+      <c r="E1503">
+        <v>14579</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:8">
+      <c r="A1504">
+        <v>84253</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>4474</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>4475</v>
+      </c>
+      <c r="D1504" s="1" t="s">
+        <v>4476</v>
+      </c>
+      <c r="E1504">
+        <v>14714</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:8">
+      <c r="A1505">
+        <v>84254</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>4477</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>4478</v>
+      </c>
+      <c r="D1505" s="1" t="s">
+        <v>4479</v>
+      </c>
+      <c r="E1505">
+        <v>15028</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:8">
+      <c r="A1506">
+        <v>84255</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>4480</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>4481</v>
+      </c>
+      <c r="D1506" s="1" t="s">
+        <v>4482</v>
+      </c>
+      <c r="E1506">
+        <v>14803</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:8">
+      <c r="A1507">
+        <v>84256</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4483</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>4484</v>
+      </c>
+      <c r="D1507" s="1" t="s">
+        <v>4485</v>
+      </c>
+      <c r="E1507">
+        <v>15493</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:8">
+      <c r="A1508">
+        <v>84257</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>4486</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>4487</v>
+      </c>
+      <c r="D1508" s="1" t="s">
+        <v>4488</v>
+      </c>
+      <c r="E1508">
+        <v>15316</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:8">
+      <c r="A1509">
+        <v>84258</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>4490</v>
+      </c>
+      <c r="D1509" s="1" t="s">
+        <v>4491</v>
+      </c>
+      <c r="E1509">
+        <v>16436</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:8">
+      <c r="A1510">
+        <v>84259</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>4492</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>4493</v>
+      </c>
+      <c r="D1510" s="1" t="s">
+        <v>4494</v>
+      </c>
+      <c r="E1510">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:8">
+      <c r="A1511">
+        <v>84260</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>4495</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>4496</v>
+      </c>
+      <c r="D1511" s="1" t="s">
+        <v>4497</v>
+      </c>
+      <c r="E1511">
+        <v>13843</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:8">
+      <c r="A1512">
+        <v>84261</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>4498</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>4499</v>
+      </c>
+      <c r="D1512" s="1" t="s">
+        <v>4500</v>
+      </c>
+      <c r="E1512">
+        <v>12717</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:8">
+      <c r="A1513">
+        <v>84262</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>4501</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>4502</v>
+      </c>
+      <c r="D1513" s="1" t="s">
+        <v>4503</v>
+      </c>
+      <c r="E1513">
+        <v>12407</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:8">
+      <c r="A1514">
+        <v>84263</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>4504</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>4505</v>
+      </c>
+      <c r="D1514" s="1" t="s">
+        <v>4506</v>
+      </c>
+      <c r="E1514">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:8">
+      <c r="A1515">
+        <v>84264</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>4507</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>4508</v>
+      </c>
+      <c r="D1515" s="1" t="s">
+        <v>4509</v>
+      </c>
+      <c r="E1515">
+        <v>10844</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:8">
+      <c r="A1516">
+        <v>84265</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>4510</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>4511</v>
+      </c>
+      <c r="D1516" s="1" t="s">
+        <v>4512</v>
+      </c>
+      <c r="E1516">
+        <v>11781</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:8">
+      <c r="A1517">
+        <v>84266</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>4513</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>4514</v>
+      </c>
+      <c r="D1517" s="1" t="s">
+        <v>4515</v>
+      </c>
+      <c r="E1517">
+        <v>12176</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:8">
+      <c r="A1518">
+        <v>84267</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>4516</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>4517</v>
+      </c>
+      <c r="D1518" s="1" t="s">
+        <v>4518</v>
+      </c>
+      <c r="E1518">
+        <v>10979</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:8">
+      <c r="A1519">
+        <v>84268</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>4519</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>4520</v>
+      </c>
+      <c r="D1519" s="1" t="s">
+        <v>4521</v>
+      </c>
+      <c r="E1519">
+        <v>9870</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:8">
+      <c r="A1520">
+        <v>84269</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>4522</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>4523</v>
+      </c>
+      <c r="D1520" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1520">
+        <v>10854</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:8">
+      <c r="A1521">
+        <v>84270</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>4524</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>4525</v>
+      </c>
+      <c r="D1521" s="1" t="s">
+        <v>4526</v>
+      </c>
+      <c r="E1521">
+        <v>11573</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:8">
+      <c r="A1522">
+        <v>84271</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>4527</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>4528</v>
+      </c>
+      <c r="D1522" s="1" t="s">
+        <v>4529</v>
+      </c>
+      <c r="E1522">
+        <v>10837</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:8">
+      <c r="A1523">
+        <v>84272</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>4530</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>4531</v>
+      </c>
+      <c r="D1523" s="1" t="s">
+        <v>4532</v>
+      </c>
+      <c r="E1523">
+        <v>12138</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:8">
+      <c r="A1524">
+        <v>84273</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>4533</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>4534</v>
+      </c>
+      <c r="D1524" s="1" t="s">
+        <v>4535</v>
+      </c>
+      <c r="E1524">
+        <v>12497</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:8">
+      <c r="A1525">
+        <v>84274</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>4536</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>4537</v>
+      </c>
+      <c r="D1525" s="1" t="s">
+        <v>4538</v>
+      </c>
+      <c r="E1525">
+        <v>12428</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:8">
+      <c r="A1526">
+        <v>84275</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>4539</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>4540</v>
+      </c>
+      <c r="D1526" s="1" t="s">
+        <v>4541</v>
+      </c>
+      <c r="E1526">
+        <v>12651</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:8">
+      <c r="A1527">
+        <v>84276</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>4542</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>4543</v>
+      </c>
+      <c r="D1527" s="1" t="s">
+        <v>4544</v>
+      </c>
+      <c r="E1527">
+        <v>12552</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:8">
+      <c r="A1528">
+        <v>84277</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>4545</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>4546</v>
+      </c>
+      <c r="D1528" s="1" t="s">
+        <v>4547</v>
+      </c>
+      <c r="E1528">
+        <v>12303</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:8">
+      <c r="A1529">
+        <v>84278</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>4548</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>4549</v>
+      </c>
+      <c r="D1529" s="1" t="s">
+        <v>4550</v>
+      </c>
+      <c r="E1529">
+        <v>10843</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:8">
+      <c r="A1530">
+        <v>84279</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>4551</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>4552</v>
+      </c>
+      <c r="D1530" s="1" t="s">
+        <v>4553</v>
+      </c>
+      <c r="E1530">
+        <v>11043</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:8">
+      <c r="A1531">
+        <v>84280</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>4554</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>4555</v>
+      </c>
+      <c r="D1531" s="1" t="s">
+        <v>4556</v>
+      </c>
+      <c r="E1531">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:8">
+      <c r="A1532">
+        <v>84281</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>4557</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>4558</v>
+      </c>
+      <c r="D1532" s="1" t="s">
+        <v>4559</v>
+      </c>
+      <c r="E1532">
+        <v>10676</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:8">
+      <c r="A1533">
+        <v>84282</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>4560</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>4561</v>
+      </c>
+      <c r="D1533" s="1" t="s">
+        <v>4562</v>
+      </c>
+      <c r="E1533">
+        <v>11712</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:8">
+      <c r="A1534">
+        <v>84283</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>4563</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>4564</v>
+      </c>
+      <c r="D1534" s="1" t="s">
+        <v>4565</v>
+      </c>
+      <c r="E1534">
+        <v>11648</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:8">
+      <c r="A1535">
+        <v>84284</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>4566</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>4567</v>
+      </c>
+      <c r="D1535" s="1" t="s">
+        <v>4568</v>
+      </c>
+      <c r="E1535">
+        <v>12161</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:8">
+      <c r="A1536">
+        <v>84285</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>4569</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>4570</v>
+      </c>
+      <c r="D1536" s="1" t="s">
+        <v>4571</v>
+      </c>
+      <c r="E1536">
+        <v>12481</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:8">
+      <c r="A1537">
+        <v>84286</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>4572</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>4573</v>
+      </c>
+      <c r="D1537" s="1" t="s">
+        <v>4574</v>
+      </c>
+      <c r="E1537">
+        <v>11237</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:8">
+      <c r="A1538">
+        <v>84287</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>4575</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>4576</v>
+      </c>
+      <c r="D1538" s="1" t="s">
+        <v>4577</v>
+      </c>
+      <c r="E1538">
+        <v>11810</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:8">
+      <c r="A1539">
+        <v>84288</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>4578</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>4579</v>
+      </c>
+      <c r="D1539" s="1" t="s">
+        <v>4580</v>
+      </c>
+      <c r="E1539">
+        <v>11113</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:8">
+      <c r="A1540">
+        <v>84289</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>4581</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>4582</v>
+      </c>
+      <c r="D1540" s="1" t="s">
+        <v>4583</v>
+      </c>
+      <c r="E1540">
+        <v>11539</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:8">
+      <c r="A1541">
+        <v>84290</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>4584</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>4585</v>
+      </c>
+      <c r="D1541" s="1" t="s">
+        <v>4586</v>
+      </c>
+      <c r="E1541">
+        <v>12414</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:8">
+      <c r="A1542">
+        <v>84291</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>4587</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>4588</v>
+      </c>
+      <c r="D1542" s="1" t="s">
+        <v>4589</v>
+      </c>
+      <c r="E1542">
+        <v>11256</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:8">
+      <c r="A1543">
+        <v>84292</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>4590</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>4591</v>
+      </c>
+      <c r="D1543" s="1" t="s">
+        <v>4592</v>
+      </c>
+      <c r="E1543">
+        <v>12298</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:8">
+      <c r="A1544">
+        <v>84293</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>4593</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>4594</v>
+      </c>
+      <c r="D1544" s="1" t="s">
+        <v>4595</v>
+      </c>
+      <c r="E1544">
+        <v>12363</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:8">
+      <c r="A1545">
+        <v>84294</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>4596</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>4597</v>
+      </c>
+      <c r="D1545" s="1" t="s">
+        <v>4598</v>
+      </c>
+      <c r="E1545">
+        <v>11982</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:8">
+      <c r="A1546">
+        <v>84295</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>4599</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>4600</v>
+      </c>
+      <c r="D1546" s="1" t="s">
+        <v>4601</v>
+      </c>
+      <c r="E1546">
+        <v>12177</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:8">
+      <c r="A1547">
+        <v>84296</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>4602</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>4603</v>
+      </c>
+      <c r="D1547" s="1" t="s">
+        <v>4604</v>
+      </c>
+      <c r="E1547">
+        <v>11787</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:8">
+      <c r="A1548">
+        <v>84297</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>4605</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>4606</v>
+      </c>
+      <c r="D1548" s="1" t="s">
+        <v>4607</v>
+      </c>
+      <c r="E1548">
+        <v>11933</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:8">
+      <c r="A1549">
+        <v>84298</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>4608</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>4609</v>
+      </c>
+      <c r="D1549" s="1" t="s">
+        <v>4610</v>
+      </c>
+      <c r="E1549">
+        <v>12133</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:8">
+      <c r="A1550">
+        <v>84299</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>4611</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>4612</v>
+      </c>
+      <c r="D1550" s="1" t="s">
+        <v>4613</v>
+      </c>
+      <c r="E1550">
+        <v>13040</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:8">
+      <c r="A1551">
+        <v>84300</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>4614</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>4615</v>
+      </c>
+      <c r="D1551" s="1" t="s">
+        <v>4616</v>
+      </c>
+      <c r="E1551">
+        <v>13883</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:8">
+      <c r="A1552">
+        <v>84301</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>4617</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>4618</v>
+      </c>
+      <c r="D1552" s="1" t="s">
+        <v>4619</v>
+      </c>
+      <c r="E1552">
+        <v>13507</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:8">
+      <c r="A1553">
+        <v>84302</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>4620</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>4621</v>
+      </c>
+      <c r="D1553" s="1" t="s">
+        <v>4622</v>
+      </c>
+      <c r="E1553">
+        <v>14120</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:8">
+      <c r="A1554">
+        <v>84303</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>4623</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>4624</v>
+      </c>
+      <c r="D1554" s="1" t="s">
+        <v>4625</v>
+      </c>
+      <c r="E1554">
+        <v>15223</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:8">
+      <c r="A1555">
+        <v>84304</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>4626</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>4627</v>
+      </c>
+      <c r="D1555" s="1" t="s">
+        <v>4628</v>
+      </c>
+      <c r="E1555">
+        <v>14715</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:8">
+      <c r="A1556">
+        <v>84305</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>4629</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>4630</v>
+      </c>
+      <c r="D1556" s="1" t="s">
+        <v>4631</v>
+      </c>
+      <c r="E1556">
+        <v>13894</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:8">
+      <c r="A1557">
+        <v>84306</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>4632</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>4633</v>
+      </c>
+      <c r="D1557" s="1" t="s">
+        <v>4634</v>
+      </c>
+      <c r="E1557">
+        <v>14107</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:8">
+      <c r="A1558">
+        <v>84307</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>4635</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>4636</v>
+      </c>
+      <c r="D1558" s="1" t="s">
+        <v>4637</v>
+      </c>
+      <c r="E1558">
+        <v>13191</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:8">
+      <c r="A1559">
+        <v>84308</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>4638</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>4639</v>
+      </c>
+      <c r="D1559" s="1" t="s">
+        <v>4640</v>
+      </c>
+      <c r="E1559">
+        <v>14272</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:8">
+      <c r="A1560">
+        <v>84309</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>4641</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>4642</v>
+      </c>
+      <c r="D1560" s="1" t="s">
+        <v>4643</v>
+      </c>
+      <c r="E1560">
+        <v>13785</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:8">
+      <c r="A1561">
+        <v>84310</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>4644</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>4645</v>
+      </c>
+      <c r="D1561" s="1" t="s">
+        <v>4646</v>
+      </c>
+      <c r="E1561">
+        <v>14424</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:8">
+      <c r="A1562">
+        <v>84311</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>4647</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>4648</v>
+      </c>
+      <c r="D1562" s="1" t="s">
+        <v>4649</v>
+      </c>
+      <c r="E1562">
+        <v>15949</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:8">
+      <c r="A1563">
+        <v>84312</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>4650</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>4651</v>
+      </c>
+      <c r="D1563" s="1" t="s">
+        <v>4652</v>
+      </c>
+      <c r="E1563">
+        <v>14086</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:8">
+      <c r="A1564">
+        <v>84313</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>4653</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>4654</v>
+      </c>
+      <c r="D1564" s="1" t="s">
+        <v>4655</v>
+      </c>
+      <c r="E1564">
+        <v>14401</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:8">
+      <c r="A1565">
+        <v>84314</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>4656</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>4657</v>
+      </c>
+      <c r="D1565" s="1" t="s">
+        <v>4658</v>
+      </c>
+      <c r="E1565">
+        <v>16922</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:8">
+      <c r="A1566">
+        <v>84315</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>4659</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>4660</v>
+      </c>
+      <c r="D1566" s="1" t="s">
+        <v>4661</v>
+      </c>
+      <c r="E1566">
+        <v>14162</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:8">
+      <c r="A1567">
+        <v>84316</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>4662</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>4663</v>
+      </c>
+      <c r="D1567" s="1" t="s">
+        <v>4664</v>
+      </c>
+      <c r="E1567">
+        <v>15325</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:8">
+      <c r="A1568">
+        <v>84317</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>4665</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>4666</v>
+      </c>
+      <c r="D1568" s="1" t="s">
+        <v>4667</v>
+      </c>
+      <c r="E1568">
+        <v>14694</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:8">
+      <c r="A1569">
+        <v>84318</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>4668</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>4669</v>
+      </c>
+      <c r="D1569" s="1" t="s">
+        <v>4670</v>
+      </c>
+      <c r="E1569">
+        <v>15213</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:8">
+      <c r="A1570">
+        <v>84319</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>4671</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>4672</v>
+      </c>
+      <c r="D1570" s="1" t="s">
+        <v>4673</v>
+      </c>
+      <c r="E1570">
+        <v>16043</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:8">
+      <c r="A1571">
+        <v>84320</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>4674</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>4675</v>
+      </c>
+      <c r="D1571" s="1" t="s">
+        <v>4676</v>
+      </c>
+      <c r="E1571">
+        <v>14661</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:8">
+      <c r="A1572">
+        <v>84321</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>4677</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>4678</v>
+      </c>
+      <c r="D1572" s="1" t="s">
+        <v>4679</v>
+      </c>
+      <c r="E1572">
+        <v>14733</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:8">
+      <c r="A1573">
+        <v>84322</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>4680</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>4681</v>
+      </c>
+      <c r="D1573" s="1" t="s">
+        <v>4682</v>
+      </c>
+      <c r="E1573">
+        <v>15747</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:8">
+      <c r="A1574">
+        <v>84323</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>4683</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>4684</v>
+      </c>
+      <c r="D1574" s="1" t="s">
+        <v>4685</v>
+      </c>
+      <c r="E1574">
+        <v>11681</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:8">
+      <c r="A1575">
+        <v>84324</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>4686</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>4687</v>
+      </c>
+      <c r="D1575" s="1" t="s">
+        <v>4688</v>
+      </c>
+      <c r="E1575">
+        <v>13111</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:8">
+      <c r="A1576">
+        <v>84325</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>4689</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>4690</v>
+      </c>
+      <c r="D1576" s="1" t="s">
+        <v>4691</v>
+      </c>
+      <c r="E1576">
+        <v>13439</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:8">
+      <c r="A1577">
+        <v>84326</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>4692</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>4693</v>
+      </c>
+      <c r="D1577" s="1" t="s">
+        <v>4694</v>
+      </c>
+      <c r="E1577">
+        <v>13520</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:8">
+      <c r="A1578">
+        <v>84327</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>4695</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>4696</v>
+      </c>
+      <c r="D1578" s="1" t="s">
+        <v>4697</v>
+      </c>
+      <c r="E1578">
+        <v>13618</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:8">
+      <c r="A1579">
+        <v>84328</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>4698</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>4699</v>
+      </c>
+      <c r="D1579" s="1" t="s">
+        <v>4700</v>
+      </c>
+      <c r="E1579">
+        <v>15481</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:8">
+      <c r="A1580">
+        <v>84329</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>4701</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>4702</v>
+      </c>
+      <c r="D1580" s="1" t="s">
+        <v>4703</v>
+      </c>
+      <c r="E1580">
+        <v>13494</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:8">
+      <c r="A1581">
+        <v>84330</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>4704</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>4705</v>
+      </c>
+      <c r="D1581" s="1" t="s">
+        <v>4706</v>
+      </c>
+      <c r="E1581">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:8">
+      <c r="A1582">
+        <v>84331</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>4707</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>4708</v>
+      </c>
+      <c r="D1582" s="1" t="s">
+        <v>4706</v>
+      </c>
+      <c r="E1582">
+        <v>14562</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:8">
+      <c r="A1583">
+        <v>84332</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>4709</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>4710</v>
+      </c>
+      <c r="D1583" s="1" t="s">
+        <v>4711</v>
+      </c>
+      <c r="E1583">
+        <v>16244</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:8">
+      <c r="A1584">
+        <v>84333</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>4712</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>4713</v>
+      </c>
+      <c r="D1584" s="1" t="s">
+        <v>4714</v>
+      </c>
+      <c r="E1584">
+        <v>15020</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:8">
+      <c r="A1585">
+        <v>84334</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>4715</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>4716</v>
+      </c>
+      <c r="D1585" s="1" t="s">
+        <v>4717</v>
+      </c>
+      <c r="E1585">
+        <v>16338</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:8">
+      <c r="A1586">
+        <v>84335</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>4718</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>4719</v>
+      </c>
+      <c r="D1586" s="1" t="s">
+        <v>4720</v>
+      </c>
+      <c r="E1586">
+        <v>13748</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:8">
+      <c r="A1587">
+        <v>84336</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>4721</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>4722</v>
+      </c>
+      <c r="D1587" s="1" t="s">
+        <v>4723</v>
+      </c>
+      <c r="E1587">
+        <v>15201</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:8">
+      <c r="A1588">
+        <v>84337</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>4724</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>4725</v>
+      </c>
+      <c r="D1588" s="1" t="s">
+        <v>4726</v>
+      </c>
+      <c r="E1588">
+        <v>13876</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:8">
+      <c r="A1589">
+        <v>84338</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>4727</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>4728</v>
+      </c>
+      <c r="D1589" s="1" t="s">
+        <v>4729</v>
+      </c>
+      <c r="E1589">
+        <v>15301</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:8">
+      <c r="A1590">
+        <v>84339</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>4730</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>4731</v>
+      </c>
+      <c r="D1590" s="1" t="s">
+        <v>4732</v>
+      </c>
+      <c r="E1590">
+        <v>14861</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:8">
+      <c r="A1591">
+        <v>84340</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>4733</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>4734</v>
+      </c>
+      <c r="D1591" s="1" t="s">
+        <v>4735</v>
+      </c>
+      <c r="E1591">
+        <v>14022</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:8">
+      <c r="A1592">
+        <v>84341</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>4736</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>4737</v>
+      </c>
+      <c r="D1592" s="1" t="s">
+        <v>4738</v>
+      </c>
+      <c r="E1592">
+        <v>13522</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:8">
+      <c r="A1593">
+        <v>84342</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>4739</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>4740</v>
+      </c>
+      <c r="D1593" s="1" t="s">
+        <v>4741</v>
+      </c>
+      <c r="E1593">
+        <v>12552</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:8">
+      <c r="A1594">
+        <v>84343</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>4742</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>4743</v>
+      </c>
+      <c r="D1594" s="1" t="s">
+        <v>4744</v>
+      </c>
+      <c r="E1594">
+        <v>14129</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:8">
+      <c r="A1595">
+        <v>84344</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>4745</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>4746</v>
+      </c>
+      <c r="D1595" s="1" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E1595">
+        <v>13360</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:8">
+      <c r="A1596">
+        <v>84345</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>4748</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>4749</v>
+      </c>
+      <c r="D1596" s="1" t="s">
+        <v>4750</v>
+      </c>
+      <c r="E1596">
+        <v>13140</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:8">
+      <c r="A1597">
+        <v>84346</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>4751</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>4752</v>
+      </c>
+      <c r="D1597" s="1" t="s">
+        <v>4753</v>
+      </c>
+      <c r="E1597">
+        <v>14660</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:8">
+      <c r="A1598">
+        <v>84347</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>4754</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>4755</v>
+      </c>
+      <c r="D1598" s="1" t="s">
+        <v>4756</v>
+      </c>
+      <c r="E1598">
+        <v>14040</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:8">
+      <c r="A1599">
+        <v>84348</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>4757</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>4758</v>
+      </c>
+      <c r="D1599" s="1" t="s">
+        <v>4759</v>
+      </c>
+      <c r="E1599">
+        <v>13835</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:8">
+      <c r="A1600">
+        <v>84349</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>4760</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>4761</v>
+      </c>
+      <c r="D1600" s="1" t="s">
+        <v>4762</v>
+      </c>
+      <c r="E1600">
+        <v>14344</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:8">
+      <c r="A1601">
+        <v>84350</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>4763</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>4764</v>
+      </c>
+      <c r="D1601" s="1" t="s">
+        <v>4765</v>
+      </c>
+      <c r="E1601">
+        <v>14640</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:8">
+      <c r="A1602">
+        <v>84351</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>4766</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>4767</v>
+      </c>
+      <c r="D1602" s="1" t="s">
+        <v>4768</v>
+      </c>
+      <c r="E1602">
+        <v>15257</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:8">
+      <c r="A1603">
+        <v>84352</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>4769</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>4770</v>
+      </c>
+      <c r="D1603" s="1" t="s">
+        <v>4771</v>
+      </c>
+      <c r="E1603">
+        <v>15089</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:8">
+      <c r="A1604">
+        <v>84353</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>4772</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>4773</v>
+      </c>
+      <c r="D1604" s="1" t="s">
+        <v>4774</v>
+      </c>
+      <c r="E1604">
+        <v>13548</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:8">
+      <c r="A1605">
+        <v>84354</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>4775</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>4776</v>
+      </c>
+      <c r="D1605" s="1" t="s">
+        <v>4777</v>
+      </c>
+      <c r="E1605">
+        <v>15968</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:8">
+      <c r="A1606">
+        <v>84355</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>4778</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>4779</v>
+      </c>
+      <c r="D1606" s="1" t="s">
+        <v>4780</v>
+      </c>
+      <c r="E1606">
+        <v>13516</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:8">
+      <c r="A1607">
+        <v>84356</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>4781</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>4782</v>
+      </c>
+      <c r="D1607" s="1" t="s">
+        <v>4783</v>
+      </c>
+      <c r="E1607">
+        <v>14004</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:8">
+      <c r="A1608">
+        <v>84357</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>4784</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>4785</v>
+      </c>
+      <c r="D1608" s="1" t="s">
+        <v>4786</v>
+      </c>
+      <c r="E1608">
+        <v>16595</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:8">
+      <c r="A1609">
+        <v>84358</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>4787</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>4788</v>
+      </c>
+      <c r="D1609" s="1" t="s">
+        <v>4789</v>
+      </c>
+      <c r="E1609">
+        <v>14835</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:8">
+      <c r="A1610">
+        <v>84359</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>4790</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>4791</v>
+      </c>
+      <c r="D1610" s="1" t="s">
+        <v>4792</v>
+      </c>
+      <c r="E1610">
+        <v>14698</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:8">
+      <c r="A1611">
+        <v>84360</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>4793</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>4794</v>
+      </c>
+      <c r="D1611" s="1" t="s">
+        <v>4795</v>
+      </c>
+      <c r="E1611">
+        <v>13225</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:8">
+      <c r="A1612">
+        <v>84361</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>4796</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>4797</v>
+      </c>
+      <c r="D1612" s="1" t="s">
+        <v>4798</v>
+      </c>
+      <c r="E1612">
+        <v>14189</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:8">
+      <c r="A1613">
+        <v>84362</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>4799</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>4800</v>
+      </c>
+      <c r="D1613" s="1" t="s">
+        <v>4801</v>
+      </c>
+      <c r="E1613">
+        <v>14175</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:8">
+      <c r="A1614">
+        <v>84363</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>4802</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>4803</v>
+      </c>
+      <c r="D1614" s="1" t="s">
+        <v>4804</v>
+      </c>
+      <c r="E1614">
+        <v>15107</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:8">
+      <c r="A1615">
+        <v>84364</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>4805</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>4806</v>
+      </c>
+      <c r="D1615" s="1" t="s">
+        <v>4807</v>
+      </c>
+      <c r="E1615">
+        <v>14263</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:8">
+      <c r="A1616">
+        <v>84365</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>4808</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>4809</v>
+      </c>
+      <c r="D1616" s="1" t="s">
+        <v>4810</v>
+      </c>
+      <c r="E1616">
+        <v>14148</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:8">
+      <c r="A1617">
+        <v>84366</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>4811</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>4812</v>
+      </c>
+      <c r="D1617" s="1" t="s">
+        <v>4813</v>
+      </c>
+      <c r="E1617">
+        <v>13105</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:8">
+      <c r="A1618">
+        <v>84367</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>4814</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>4815</v>
+      </c>
+      <c r="D1618" s="1" t="s">
+        <v>4816</v>
+      </c>
+      <c r="E1618">
+        <v>14567</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:8">
+      <c r="A1619">
+        <v>84368</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>4817</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>4818</v>
+      </c>
+      <c r="D1619" s="1" t="s">
+        <v>4819</v>
+      </c>
+      <c r="E1619">
+        <v>15605</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:8">
+      <c r="A1620">
+        <v>84369</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>4820</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>4821</v>
+      </c>
+      <c r="D1620" s="1" t="s">
+        <v>4822</v>
+      </c>
+      <c r="E1620">
+        <v>14574</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:8">
+      <c r="A1621">
+        <v>84370</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>4823</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>4824</v>
+      </c>
+      <c r="D1621" s="1" t="s">
+        <v>4825</v>
+      </c>
+      <c r="E1621">
+        <v>14617</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:8">
+      <c r="A1622">
+        <v>84371</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>4826</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>4827</v>
+      </c>
+      <c r="D1622" s="1" t="s">
+        <v>4828</v>
+      </c>
+      <c r="E1622">
+        <v>14534</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:8">
+      <c r="A1623">
+        <v>84372</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>4829</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>4830</v>
+      </c>
+      <c r="D1623" s="1" t="s">
+        <v>4831</v>
+      </c>
+      <c r="E1623">
+        <v>14508</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:8">
+      <c r="A1624">
+        <v>84373</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>4832</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>4833</v>
+      </c>
+      <c r="D1624" s="1" t="s">
+        <v>4834</v>
+      </c>
+      <c r="E1624">
+        <v>14282</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:8">
+      <c r="A1625">
+        <v>84374</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>4835</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>4836</v>
+      </c>
+      <c r="D1625" s="1" t="s">
+        <v>4837</v>
+      </c>
+      <c r="E1625">
+        <v>16369</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:8">
+      <c r="A1626">
+        <v>84375</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>4838</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>4839</v>
+      </c>
+      <c r="D1626" s="1" t="s">
+        <v>4840</v>
+      </c>
+      <c r="E1626">
+        <v>15945</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:8">
+      <c r="A1627">
+        <v>84376</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>4841</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>4842</v>
+      </c>
+      <c r="D1627" s="1" t="s">
+        <v>4843</v>
+      </c>
+      <c r="E1627">
+        <v>14750</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:8">
+      <c r="A1628">
+        <v>84377</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>4844</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>4845</v>
+      </c>
+      <c r="D1628" s="1" t="s">
+        <v>4846</v>
+      </c>
+      <c r="E1628">
+        <v>14024</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">