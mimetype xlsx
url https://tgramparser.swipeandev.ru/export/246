--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -6882,80 +6882,80 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>71117</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>216</v>
       </c>
       <c r="F2">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G2">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="H2">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>71118</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>468</v>
       </c>
       <c r="F3">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="G3">
-        <v>19</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>71119</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>492</v>
       </c>
       <c r="G4">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>71120</v>
@@ -9185,51 +9185,51 @@
       </c>
       <c r="D95" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E95">
         <v>1564</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>71211</v>
       </c>
       <c r="B96" t="s">
         <v>289</v>
       </c>
       <c r="C96" t="s">
         <v>290</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>291</v>
       </c>
       <c r="E96">
         <v>1649</v>
       </c>
       <c r="F96">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G96">
         <v>1</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>71212</v>
       </c>
       <c r="B97" t="s">
         <v>292</v>
       </c>
       <c r="C97" t="s">
         <v>293</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E97">
         <v>1680</v>
       </c>
       <c r="H97">
@@ -9649,51 +9649,51 @@
       </c>
       <c r="G114">
         <v>10</v>
       </c>
       <c r="H114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>71230</v>
       </c>
       <c r="B115" t="s">
         <v>346</v>
       </c>
       <c r="C115" t="s">
         <v>347</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E115">
         <v>1730</v>
       </c>
       <c r="F115">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G115">
         <v>22</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>71231</v>
       </c>
       <c r="B116" t="s">
         <v>349</v>
       </c>
       <c r="C116" t="s">
         <v>350</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E116">
         <v>1634</v>
       </c>
       <c r="F116">
@@ -10070,51 +10070,51 @@
       </c>
       <c r="G131">
         <v>4</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>71247</v>
       </c>
       <c r="B132" t="s">
         <v>397</v>
       </c>
       <c r="C132" t="s">
         <v>398</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>399</v>
       </c>
       <c r="E132">
         <v>1500</v>
       </c>
       <c r="G132">
         <v>5</v>
       </c>
       <c r="H132">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>71248</v>
       </c>
       <c r="B133" t="s">
         <v>400</v>
       </c>
       <c r="C133" t="s">
         <v>401</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E133">
         <v>1407</v>
       </c>
       <c r="G133">
         <v>3</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>71249</v>
@@ -10335,51 +10335,51 @@
       </c>
       <c r="G142">
         <v>12</v>
       </c>
       <c r="H142">
         <v>2</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>71258</v>
       </c>
       <c r="B143" t="s">
         <v>430</v>
       </c>
       <c r="C143" t="s">
         <v>431</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>432</v>
       </c>
       <c r="E143">
         <v>1663</v>
       </c>
       <c r="F143">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G143">
         <v>18</v>
       </c>
       <c r="H143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>71259</v>
       </c>
       <c r="B144" t="s">
         <v>433</v>
       </c>
       <c r="C144" t="s">
         <v>434</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>435</v>
       </c>
       <c r="E144">
         <v>1671</v>
       </c>
       <c r="F144">
@@ -10926,51 +10926,51 @@
       </c>
       <c r="G166">
         <v>2</v>
       </c>
       <c r="H166">
         <v>3</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>71282</v>
       </c>
       <c r="B167" t="s">
         <v>502</v>
       </c>
       <c r="C167" t="s">
         <v>503</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>504</v>
       </c>
       <c r="E167">
         <v>1533</v>
       </c>
       <c r="F167">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G167">
         <v>17</v>
       </c>
       <c r="H167">
         <v>2</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>71283</v>
       </c>
       <c r="B168" t="s">
         <v>505</v>
       </c>
       <c r="C168" t="s">
         <v>506</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>507</v>
       </c>
       <c r="E168">
         <v>1538</v>
       </c>
       <c r="G168">
@@ -11197,51 +11197,51 @@
       </c>
       <c r="G177">
         <v>13</v>
       </c>
       <c r="H177">
         <v>3</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
         <v>71293</v>
       </c>
       <c r="B178" t="s">
         <v>535</v>
       </c>
       <c r="C178" t="s">
         <v>536</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>537</v>
       </c>
       <c r="E178">
         <v>1794</v>
       </c>
       <c r="F178">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G178">
         <v>26</v>
       </c>
       <c r="H178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
         <v>71294</v>
       </c>
       <c r="B179" t="s">
         <v>538</v>
       </c>
       <c r="C179" t="s">
         <v>539</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>540</v>
       </c>
       <c r="E179">
         <v>2038</v>
       </c>
       <c r="F179">
@@ -11445,77 +11445,77 @@
       </c>
       <c r="G187">
         <v>3</v>
       </c>
       <c r="H187">
         <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>71303</v>
       </c>
       <c r="B188" t="s">
         <v>565</v>
       </c>
       <c r="C188" t="s">
         <v>566</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>567</v>
       </c>
       <c r="E188">
         <v>1598</v>
       </c>
       <c r="F188">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G188">
         <v>6</v>
       </c>
       <c r="H188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>71304</v>
       </c>
       <c r="B189" t="s">
         <v>568</v>
       </c>
       <c r="C189" t="s">
         <v>569</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>570</v>
       </c>
       <c r="E189">
         <v>1746</v>
       </c>
       <c r="F189">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G189">
         <v>19</v>
       </c>
       <c r="H189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>71305</v>
       </c>
       <c r="B190" t="s">
         <v>571</v>
       </c>
       <c r="C190" t="s">
         <v>572</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>573</v>
       </c>
       <c r="E190">
         <v>1774</v>
       </c>
       <c r="F190">
@@ -11765,51 +11765,51 @@
       </c>
       <c r="G200">
         <v>15</v>
       </c>
       <c r="H200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>71316</v>
       </c>
       <c r="B201" t="s">
         <v>603</v>
       </c>
       <c r="C201" t="s">
         <v>604</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>605</v>
       </c>
       <c r="E201">
         <v>1700</v>
       </c>
       <c r="F201">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G201">
         <v>61</v>
       </c>
       <c r="H201">
         <v>3</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>71317</v>
       </c>
       <c r="B202" t="s">
         <v>606</v>
       </c>
       <c r="C202" t="s">
         <v>607</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E202">
         <v>1820</v>
       </c>
       <c r="F202">
@@ -11817,51 +11817,51 @@
       </c>
       <c r="G202">
         <v>14</v>
       </c>
       <c r="H202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>71318</v>
       </c>
       <c r="B203" t="s">
         <v>609</v>
       </c>
       <c r="C203" t="s">
         <v>610</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>611</v>
       </c>
       <c r="E203">
         <v>1864</v>
       </c>
       <c r="F203">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G203">
         <v>5</v>
       </c>
       <c r="H203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>71319</v>
       </c>
       <c r="B204" t="s">
         <v>612</v>
       </c>
       <c r="C204" t="s">
         <v>613</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>614</v>
       </c>
       <c r="E204">
         <v>1736</v>
       </c>
       <c r="F204">
@@ -12964,51 +12964,51 @@
       </c>
       <c r="F249">
         <v>6</v>
       </c>
       <c r="G249">
         <v>23</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>71365</v>
       </c>
       <c r="B250" t="s">
         <v>747</v>
       </c>
       <c r="C250" t="s">
         <v>748</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>749</v>
       </c>
       <c r="E250">
         <v>1792</v>
       </c>
       <c r="F250">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G250">
         <v>10</v>
       </c>
       <c r="H250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>71366</v>
       </c>
       <c r="B251" t="s">
         <v>750</v>
       </c>
       <c r="C251" t="s">
         <v>751</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>752</v>
       </c>
       <c r="E251">
         <v>1830</v>
       </c>
       <c r="F251">
@@ -13088,51 +13088,51 @@
       </c>
       <c r="G254">
         <v>1</v>
       </c>
       <c r="H254">
         <v>3</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
         <v>71370</v>
       </c>
       <c r="B255" t="s">
         <v>760</v>
       </c>
       <c r="C255" t="s">
         <v>761</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>762</v>
       </c>
       <c r="E255">
         <v>1555</v>
       </c>
       <c r="F255">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G255">
         <v>31</v>
       </c>
       <c r="H255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
         <v>71371</v>
       </c>
       <c r="B256" t="s">
         <v>763</v>
       </c>
       <c r="C256" t="s">
         <v>764</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>765</v>
       </c>
       <c r="E256">
         <v>1734</v>
       </c>
       <c r="F256">
@@ -13825,51 +13825,51 @@
       </c>
       <c r="G285">
         <v>31</v>
       </c>
       <c r="H285">
         <v>3</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>71401</v>
       </c>
       <c r="B286" t="s">
         <v>847</v>
       </c>
       <c r="C286" t="s">
         <v>848</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>849</v>
       </c>
       <c r="E286">
         <v>1513</v>
       </c>
       <c r="F286">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G286">
         <v>12</v>
       </c>
       <c r="H286">
         <v>3</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>71402</v>
       </c>
       <c r="B287" t="s">
         <v>850</v>
       </c>
       <c r="C287" t="s">
         <v>851</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>852</v>
       </c>
       <c r="E287">
         <v>1390</v>
       </c>
     </row>
@@ -17569,51 +17569,51 @@
       </c>
       <c r="G441">
         <v>3</v>
       </c>
       <c r="H441">
         <v>1</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
         <v>71557</v>
       </c>
       <c r="B442" t="s">
         <v>1299</v>
       </c>
       <c r="C442" t="s">
         <v>1300</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="E442">
         <v>1710</v>
       </c>
       <c r="F442">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G442">
         <v>41</v>
       </c>
       <c r="H442">
         <v>2</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
         <v>71558</v>
       </c>
       <c r="B443" t="s">
         <v>1302</v>
       </c>
       <c r="C443" t="s">
         <v>1303</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>522</v>
       </c>
       <c r="E443">
         <v>1467</v>
       </c>
       <c r="G443">
@@ -21090,185 +21090,245 @@
         <v>2</v>
       </c>
       <c r="G585">
         <v>15</v>
       </c>
       <c r="H585">
         <v>2</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586">
         <v>71702</v>
       </c>
       <c r="B586" t="s">
         <v>1720</v>
       </c>
       <c r="C586" t="s">
         <v>1721</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>1722</v>
       </c>
       <c r="E586">
         <v>2015</v>
       </c>
+      <c r="F586">
+        <v>8</v>
+      </c>
+      <c r="G586">
+        <v>2</v>
+      </c>
+      <c r="H586">
+        <v>3</v>
+      </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587">
         <v>71703</v>
       </c>
       <c r="B587" t="s">
         <v>1723</v>
       </c>
       <c r="C587" t="s">
         <v>1724</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="E587">
         <v>1990</v>
       </c>
+      <c r="F587">
+        <v>19</v>
+      </c>
+      <c r="G587">
+        <v>7</v>
+      </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588">
         <v>71704</v>
       </c>
       <c r="B588" t="s">
         <v>1726</v>
       </c>
       <c r="C588" t="s">
         <v>1727</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E588">
         <v>1905</v>
       </c>
+      <c r="F588">
+        <v>3</v>
+      </c>
+      <c r="G588">
+        <v>1</v>
+      </c>
+      <c r="H588">
+        <v>1</v>
+      </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589">
         <v>71705</v>
       </c>
       <c r="B589" t="s">
         <v>1728</v>
       </c>
       <c r="C589" t="s">
         <v>1729</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>1730</v>
       </c>
       <c r="E589">
         <v>1814</v>
       </c>
+      <c r="F589">
+        <v>4</v>
+      </c>
+      <c r="G589">
+        <v>21</v>
+      </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590">
         <v>71706</v>
       </c>
       <c r="B590" t="s">
         <v>1731</v>
       </c>
       <c r="C590" t="s">
         <v>1732</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1733</v>
       </c>
       <c r="E590">
         <v>1706</v>
       </c>
+      <c r="F590">
+        <v>6</v>
+      </c>
+      <c r="G590">
+        <v>29</v>
+      </c>
+      <c r="H590">
+        <v>6</v>
+      </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591">
         <v>71707</v>
       </c>
       <c r="B591" t="s">
         <v>1734</v>
       </c>
       <c r="C591" t="s">
         <v>1735</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="E591">
         <v>1478</v>
       </c>
+      <c r="F591">
+        <v>1</v>
+      </c>
+      <c r="G591">
+        <v>1</v>
+      </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592">
         <v>71708</v>
       </c>
       <c r="B592" t="s">
         <v>1736</v>
       </c>
       <c r="C592" t="s">
         <v>1737</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="E592">
         <v>1750</v>
       </c>
+      <c r="F592">
+        <v>8</v>
+      </c>
+      <c r="G592">
+        <v>15</v>
+      </c>
+      <c r="H592">
+        <v>6</v>
+      </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593">
         <v>71709</v>
       </c>
       <c r="B593" t="s">
         <v>1739</v>
       </c>
       <c r="C593" t="s">
         <v>1740</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>1741</v>
       </c>
       <c r="E593">
         <v>1708</v>
       </c>
+      <c r="G593">
+        <v>8</v>
+      </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594">
         <v>71710</v>
       </c>
       <c r="B594" t="s">
         <v>1742</v>
       </c>
       <c r="C594" t="s">
         <v>1743</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>1744</v>
       </c>
       <c r="E594">
         <v>1693</v>
+      </c>
+      <c r="G594">
+        <v>2</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595">
         <v>71711</v>
       </c>
       <c r="B595" t="s">
         <v>1745</v>
       </c>
       <c r="C595" t="s">
         <v>1746</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="E595">
         <v>1667</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596">
         <v>71712</v>
       </c>
       <c r="B596" t="s">
         <v>1748</v>