--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -5489,525 +5489,534 @@
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>70545</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
+      <c r="F2">
+        <v>40</v>
+      </c>
+      <c r="G2">
+        <v>125</v>
+      </c>
+      <c r="H2">
+        <v>1</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>70546</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>3042</v>
       </c>
       <c r="F3">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G3">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="H3">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>70547</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>3431</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>70548</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>5309</v>
       </c>
       <c r="F5">
-        <v>123</v>
+        <v>248</v>
       </c>
       <c r="G5">
-        <v>60</v>
+        <v>118</v>
       </c>
       <c r="H5">
-        <v>11</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>70549</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>5127</v>
       </c>
       <c r="F6">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="G6">
-        <v>43</v>
+        <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>70550</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>6486</v>
       </c>
       <c r="F7">
-        <v>71</v>
+        <v>114</v>
       </c>
       <c r="G7">
-        <v>90</v>
+        <v>144</v>
       </c>
       <c r="H7">
-        <v>12</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>70551</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>7202</v>
       </c>
       <c r="F8">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="G8">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="H8">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>70552</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>7112</v>
       </c>
       <c r="G9">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>70553</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>7377</v>
       </c>
       <c r="F10">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G10">
-        <v>386</v>
+        <v>537</v>
       </c>
       <c r="H10">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>70554</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>7772</v>
       </c>
       <c r="F11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G11">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>70555</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>7621</v>
       </c>
       <c r="F12">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="H12">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>70556</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>8070</v>
       </c>
       <c r="G13">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>70557</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>8986</v>
       </c>
       <c r="F14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G14">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="H14">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>70558</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>4401</v>
       </c>
       <c r="F15">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G15">
-        <v>23</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>70559</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>10503</v>
       </c>
       <c r="F16">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="G16">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="H16">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>70560</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>10300</v>
       </c>
       <c r="F17">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G17">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="H17">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>70561</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>9987</v>
       </c>
       <c r="F18">
         <v>10</v>
       </c>
       <c r="G18">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="H18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>70562</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>9270</v>
       </c>
       <c r="F19">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G19">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="H19">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>70563</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>9224</v>
       </c>
       <c r="F20">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G20">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="H20">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>70564</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>10112</v>
       </c>
       <c r="F21">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G21">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="H21">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>70565</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>10155</v>
       </c>
       <c r="F22">
         <v>27</v>
       </c>
       <c r="G22">
         <v>90</v>
       </c>
       <c r="H22">
@@ -8111,149 +8120,149 @@
       </c>
       <c r="G107">
         <v>60</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>70651</v>
       </c>
       <c r="B108" t="s">
         <v>320</v>
       </c>
       <c r="C108" t="s">
         <v>321</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E108">
         <v>11319</v>
       </c>
       <c r="F108">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G108">
         <v>50</v>
       </c>
       <c r="H108">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>70652</v>
       </c>
       <c r="B109" t="s">
         <v>323</v>
       </c>
       <c r="C109" t="s">
         <v>324</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>325</v>
       </c>
       <c r="E109">
         <v>11030</v>
       </c>
       <c r="G109">
         <v>19</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>70653</v>
       </c>
       <c r="B110" t="s">
         <v>326</v>
       </c>
       <c r="C110" t="s">
         <v>327</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E110">
         <v>11922</v>
       </c>
       <c r="F110">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G110">
         <v>139</v>
       </c>
       <c r="H110">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>70654</v>
       </c>
       <c r="B111" t="s">
         <v>329</v>
       </c>
       <c r="C111" t="s">
         <v>330</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E111">
         <v>11419</v>
       </c>
       <c r="F111">
         <v>14</v>
       </c>
       <c r="G111">
         <v>188</v>
       </c>
       <c r="H111">
         <v>38</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>70655</v>
       </c>
       <c r="B112" t="s">
         <v>332</v>
       </c>
       <c r="C112" t="s">
         <v>333</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E112">
         <v>11619</v>
       </c>
       <c r="F112">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G112">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>70656</v>
       </c>
       <c r="B113" t="s">
         <v>335</v>
       </c>
       <c r="C113" t="s">
         <v>336</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E113">
         <v>12432</v>
       </c>
       <c r="F113">
         <v>12</v>
       </c>
       <c r="G113">
@@ -8396,51 +8405,51 @@
       </c>
       <c r="F119">
         <v>5</v>
       </c>
       <c r="G119">
         <v>25</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>70663</v>
       </c>
       <c r="B120" t="s">
         <v>354</v>
       </c>
       <c r="C120" t="s">
         <v>355</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>356</v>
       </c>
       <c r="E120">
         <v>14004</v>
       </c>
       <c r="F120">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="G120">
         <v>291</v>
       </c>
       <c r="H120">
         <v>35</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>70664</v>
       </c>
       <c r="B121" t="s">
         <v>357</v>
       </c>
       <c r="C121" t="s">
         <v>358</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E121">
         <v>13103</v>
       </c>
       <c r="F121">
@@ -8474,74 +8483,74 @@
       </c>
       <c r="G122">
         <v>38</v>
       </c>
       <c r="H122">
         <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>70666</v>
       </c>
       <c r="B123" t="s">
         <v>363</v>
       </c>
       <c r="C123" t="s">
         <v>364</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>365</v>
       </c>
       <c r="E123">
         <v>12163</v>
       </c>
       <c r="F123">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G123">
         <v>83</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>70667</v>
       </c>
       <c r="B124" t="s">
         <v>366</v>
       </c>
       <c r="C124" t="s">
         <v>367</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E124">
         <v>12348</v>
       </c>
       <c r="F124">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G124">
         <v>116</v>
       </c>
       <c r="H124">
         <v>24</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>70668</v>
       </c>
       <c r="B125" t="s">
         <v>369</v>
       </c>
       <c r="C125" t="s">
         <v>370</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>371</v>
       </c>
       <c r="E125">
         <v>11647</v>
       </c>
       <c r="F125">
@@ -8549,100 +8558,100 @@
       </c>
       <c r="G125">
         <v>21</v>
       </c>
       <c r="H125">
         <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>70669</v>
       </c>
       <c r="B126" t="s">
         <v>372</v>
       </c>
       <c r="C126" t="s">
         <v>373</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E126">
         <v>12001</v>
       </c>
       <c r="F126">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="G126">
         <v>113</v>
       </c>
       <c r="H126">
         <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>70670</v>
       </c>
       <c r="B127" t="s">
         <v>375</v>
       </c>
       <c r="C127" t="s">
         <v>376</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>377</v>
       </c>
       <c r="E127">
         <v>11353</v>
       </c>
       <c r="F127">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G127">
         <v>522</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>70671</v>
       </c>
       <c r="B128" t="s">
         <v>378</v>
       </c>
       <c r="C128" t="s">
         <v>379</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>380</v>
       </c>
       <c r="E128">
         <v>11914</v>
       </c>
       <c r="F128">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G128">
         <v>73</v>
       </c>
       <c r="H128">
         <v>6</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>70672</v>
       </c>
       <c r="B129" t="s">
         <v>381</v>
       </c>
       <c r="C129" t="s">
         <v>382</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E129">
         <v>2920</v>
       </c>
       <c r="F129">
@@ -8771,51 +8780,51 @@
       </c>
       <c r="G134">
         <v>111</v>
       </c>
       <c r="H134">
         <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>70678</v>
       </c>
       <c r="B135" t="s">
         <v>398</v>
       </c>
       <c r="C135" t="s">
         <v>399</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>400</v>
       </c>
       <c r="E135">
         <v>11171</v>
       </c>
       <c r="F135">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G135">
         <v>35</v>
       </c>
       <c r="H135">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>70679</v>
       </c>
       <c r="B136" t="s">
         <v>401</v>
       </c>
       <c r="C136" t="s">
         <v>402</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>403</v>
       </c>
       <c r="E136">
         <v>10124</v>
       </c>
       <c r="F136">
@@ -8846,149 +8855,149 @@
       </c>
       <c r="G137">
         <v>162</v>
       </c>
       <c r="H137">
         <v>5</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>70681</v>
       </c>
       <c r="B138" t="s">
         <v>407</v>
       </c>
       <c r="C138" t="s">
         <v>408</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>409</v>
       </c>
       <c r="E138">
         <v>11156</v>
       </c>
       <c r="F138">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G138">
         <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>70682</v>
       </c>
       <c r="B139" t="s">
         <v>410</v>
       </c>
       <c r="C139" t="s">
         <v>411</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>412</v>
       </c>
       <c r="E139">
         <v>10973</v>
       </c>
       <c r="F139">
         <v>9</v>
       </c>
       <c r="G139">
         <v>26</v>
       </c>
       <c r="H139">
         <v>4</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>70683</v>
       </c>
       <c r="B140" t="s">
         <v>413</v>
       </c>
       <c r="C140" t="s">
         <v>414</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>415</v>
       </c>
       <c r="E140">
         <v>11523</v>
       </c>
       <c r="F140">
-        <v>92</v>
+        <v>244</v>
       </c>
       <c r="G140">
         <v>187</v>
       </c>
       <c r="H140">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>70684</v>
       </c>
       <c r="B141" t="s">
         <v>416</v>
       </c>
       <c r="C141" t="s">
         <v>417</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E141">
         <v>10346</v>
       </c>
       <c r="G141">
         <v>26</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>70685</v>
       </c>
       <c r="B142" t="s">
         <v>419</v>
       </c>
       <c r="C142" t="s">
         <v>420</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>421</v>
       </c>
       <c r="E142">
         <v>10857</v>
       </c>
       <c r="F142">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G142">
         <v>121</v>
       </c>
       <c r="H142">
         <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>70686</v>
       </c>
       <c r="B143" t="s">
         <v>422</v>
       </c>
       <c r="C143" t="s">
         <v>423</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E143">
         <v>10944</v>
       </c>
     </row>
@@ -9143,51 +9152,51 @@
       </c>
       <c r="G149">
         <v>72</v>
       </c>
       <c r="H149">
         <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>70693</v>
       </c>
       <c r="B150" t="s">
         <v>443</v>
       </c>
       <c r="C150" t="s">
         <v>444</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>445</v>
       </c>
       <c r="E150">
         <v>13825</v>
       </c>
       <c r="F150">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G150">
         <v>149</v>
       </c>
       <c r="H150">
         <v>27</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>70694</v>
       </c>
       <c r="B151" t="s">
         <v>446</v>
       </c>
       <c r="C151" t="s">
         <v>447</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>448</v>
       </c>
       <c r="E151">
         <v>12860</v>
       </c>
       <c r="F151">
@@ -9195,51 +9204,51 @@
       </c>
       <c r="G151">
         <v>35</v>
       </c>
       <c r="H151">
         <v>2</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>70695</v>
       </c>
       <c r="B152" t="s">
         <v>449</v>
       </c>
       <c r="C152" t="s">
         <v>450</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>451</v>
       </c>
       <c r="E152">
         <v>12907</v>
       </c>
       <c r="F152">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G152">
         <v>240</v>
       </c>
       <c r="H152">
         <v>29</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>70696</v>
       </c>
       <c r="B153" t="s">
         <v>452</v>
       </c>
       <c r="C153" t="s">
         <v>453</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>454</v>
       </c>
       <c r="E153">
         <v>11720</v>
       </c>
       <c r="F153">
@@ -9322,100 +9331,100 @@
       </c>
       <c r="G156">
         <v>46</v>
       </c>
       <c r="H156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>70700</v>
       </c>
       <c r="B157" t="s">
         <v>464</v>
       </c>
       <c r="C157" t="s">
         <v>465</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>466</v>
       </c>
       <c r="E157">
         <v>12059</v>
       </c>
       <c r="F157">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="G157">
         <v>88</v>
       </c>
       <c r="H157">
         <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>70701</v>
       </c>
       <c r="B158" t="s">
         <v>467</v>
       </c>
       <c r="C158" t="s">
         <v>468</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>469</v>
       </c>
       <c r="E158">
         <v>11002</v>
       </c>
       <c r="F158">
         <v>11</v>
       </c>
       <c r="G158">
         <v>25</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>70702</v>
       </c>
       <c r="B159" t="s">
         <v>470</v>
       </c>
       <c r="C159" t="s">
         <v>471</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>472</v>
       </c>
       <c r="E159">
         <v>11570</v>
       </c>
       <c r="F159">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G159">
         <v>63</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>70703</v>
       </c>
       <c r="B160" t="s">
         <v>473</v>
       </c>
       <c r="C160" t="s">
         <v>474</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>475</v>
       </c>
       <c r="E160">
         <v>11509</v>
       </c>
       <c r="F160">
         <v>21</v>
       </c>
       <c r="G160">
@@ -9495,51 +9504,51 @@
       </c>
       <c r="G163">
         <v>119</v>
       </c>
       <c r="H163">
         <v>14</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>70707</v>
       </c>
       <c r="B164" t="s">
         <v>485</v>
       </c>
       <c r="C164" t="s">
         <v>486</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>487</v>
       </c>
       <c r="E164">
         <v>11683</v>
       </c>
       <c r="F164">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G164">
         <v>159</v>
       </c>
       <c r="H164">
         <v>28</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>70708</v>
       </c>
       <c r="B165" t="s">
         <v>488</v>
       </c>
       <c r="C165" t="s">
         <v>489</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>490</v>
       </c>
       <c r="E165">
         <v>12129</v>
       </c>
       <c r="F165">
@@ -9547,51 +9556,51 @@
       </c>
       <c r="G165">
         <v>47</v>
       </c>
       <c r="H165">
         <v>5</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>70709</v>
       </c>
       <c r="B166" t="s">
         <v>491</v>
       </c>
       <c r="C166" t="s">
         <v>492</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E166">
         <v>12155</v>
       </c>
       <c r="F166">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G166">
         <v>85</v>
       </c>
       <c r="H166">
         <v>38</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>70710</v>
       </c>
       <c r="B167" t="s">
         <v>494</v>
       </c>
       <c r="C167" t="s">
         <v>495</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>496</v>
       </c>
       <c r="E167">
         <v>11497</v>
       </c>
       <c r="F167">
@@ -9726,51 +9735,51 @@
       </c>
       <c r="G172">
         <v>54</v>
       </c>
       <c r="H172">
         <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>70716</v>
       </c>
       <c r="B173" t="s">
         <v>509</v>
       </c>
       <c r="C173" t="s">
         <v>512</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>513</v>
       </c>
       <c r="E173">
         <v>11690</v>
       </c>
       <c r="F173">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G173">
         <v>80</v>
       </c>
       <c r="H173">
         <v>13</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>70717</v>
       </c>
       <c r="B174" t="s">
         <v>514</v>
       </c>
       <c r="C174" t="s">
         <v>515</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>516</v>
       </c>
       <c r="E174">
         <v>11656</v>
       </c>
       <c r="F174">
@@ -9778,51 +9787,51 @@
       </c>
       <c r="G174">
         <v>102</v>
       </c>
       <c r="H174">
         <v>4</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>70718</v>
       </c>
       <c r="B175" t="s">
         <v>517</v>
       </c>
       <c r="C175" t="s">
         <v>518</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>519</v>
       </c>
       <c r="E175">
         <v>11707</v>
       </c>
       <c r="F175">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G175">
         <v>53</v>
       </c>
       <c r="H175">
         <v>3</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>70719</v>
       </c>
       <c r="B176" t="s">
         <v>520</v>
       </c>
       <c r="C176" t="s">
         <v>521</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>522</v>
       </c>
       <c r="E176">
         <v>11052</v>
       </c>
       <c r="F176">
@@ -10205,126 +10214,126 @@
       </c>
       <c r="G191">
         <v>125</v>
       </c>
       <c r="H191">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>70735</v>
       </c>
       <c r="B192" t="s">
         <v>567</v>
       </c>
       <c r="C192" t="s">
         <v>568</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E192">
         <v>14342</v>
       </c>
       <c r="F192">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G192">
         <v>82</v>
       </c>
       <c r="H192">
         <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>70736</v>
       </c>
       <c r="B193" t="s">
         <v>570</v>
       </c>
       <c r="C193" t="s">
         <v>571</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E193">
         <v>37571</v>
       </c>
       <c r="F193">
-        <v>194</v>
+        <v>227</v>
       </c>
       <c r="G193">
-        <v>68</v>
+        <v>89</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>70737</v>
       </c>
       <c r="B194" t="s">
         <v>572</v>
       </c>
       <c r="C194" t="s">
         <v>573</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>574</v>
       </c>
       <c r="E194">
         <v>14023</v>
       </c>
       <c r="F194">
         <v>114</v>
       </c>
       <c r="G194">
         <v>152</v>
       </c>
       <c r="H194">
         <v>23</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>70738</v>
       </c>
       <c r="B195" t="s">
         <v>575</v>
       </c>
       <c r="C195" t="s">
         <v>576</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>577</v>
       </c>
       <c r="E195">
         <v>14244</v>
       </c>
       <c r="F195">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G195">
         <v>82</v>
       </c>
       <c r="H195">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>70739</v>
       </c>
       <c r="B196" t="s">
         <v>578</v>
       </c>
       <c r="C196" t="s">
         <v>579</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>580</v>
       </c>
       <c r="E196">
         <v>13128</v>
       </c>
       <c r="F196">
@@ -10332,51 +10341,51 @@
       </c>
       <c r="G196">
         <v>121</v>
       </c>
       <c r="H196">
         <v>13</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>70740</v>
       </c>
       <c r="B197" t="s">
         <v>581</v>
       </c>
       <c r="C197" t="s">
         <v>582</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>583</v>
       </c>
       <c r="E197">
         <v>12517</v>
       </c>
       <c r="F197">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G197">
         <v>39</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>70741</v>
       </c>
       <c r="B198" t="s">
         <v>584</v>
       </c>
       <c r="C198" t="s">
         <v>585</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>586</v>
       </c>
       <c r="E198">
         <v>13038</v>
       </c>
       <c r="F198">
         <v>14</v>
       </c>
       <c r="G198">
@@ -10430,83 +10439,83 @@
       </c>
       <c r="G200">
         <v>10</v>
       </c>
       <c r="H200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>70744</v>
       </c>
       <c r="B201" t="s">
         <v>593</v>
       </c>
       <c r="C201" t="s">
         <v>594</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E201">
         <v>13471</v>
       </c>
       <c r="F201">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G201">
         <v>247</v>
       </c>
       <c r="H201">
         <v>24</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>70745</v>
       </c>
       <c r="B202" t="s">
         <v>596</v>
       </c>
       <c r="C202" t="s">
         <v>597</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>598</v>
       </c>
       <c r="E202">
         <v>13131</v>
       </c>
       <c r="F202">
         <v>25</v>
       </c>
       <c r="G202">
         <v>145</v>
       </c>
       <c r="H202">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>70746</v>
       </c>
       <c r="B203" t="s">
         <v>599</v>
       </c>
       <c r="C203" t="s">
         <v>600</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>601</v>
       </c>
       <c r="E203">
         <v>12857</v>
       </c>
       <c r="F203">
         <v>5</v>
       </c>
       <c r="G203">
         <v>48</v>
       </c>
     </row>
@@ -10606,51 +10615,51 @@
       </c>
       <c r="G207">
         <v>82</v>
       </c>
       <c r="H207">
         <v>11</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>70751</v>
       </c>
       <c r="B208" t="s">
         <v>613</v>
       </c>
       <c r="C208" t="s">
         <v>614</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>615</v>
       </c>
       <c r="E208">
         <v>13072</v>
       </c>
       <c r="F208">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G208">
         <v>169</v>
       </c>
       <c r="H208">
         <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>70752</v>
       </c>
       <c r="B209" t="s">
         <v>616</v>
       </c>
       <c r="C209" t="s">
         <v>617</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>618</v>
       </c>
       <c r="E209">
         <v>12977</v>
       </c>
     </row>
@@ -10675,51 +10684,51 @@
       </c>
       <c r="G210">
         <v>218</v>
       </c>
       <c r="H210">
         <v>5</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>70754</v>
       </c>
       <c r="B211" t="s">
         <v>622</v>
       </c>
       <c r="C211" t="s">
         <v>623</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>624</v>
       </c>
       <c r="E211">
         <v>13921</v>
       </c>
       <c r="F211">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G211">
         <v>98</v>
       </c>
       <c r="H211">
         <v>10</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>70755</v>
       </c>
       <c r="B212" t="s">
         <v>625</v>
       </c>
       <c r="C212" t="s">
         <v>626</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>627</v>
       </c>
       <c r="E212">
         <v>5731</v>
       </c>
       <c r="F212">
@@ -10802,77 +10811,77 @@
       </c>
       <c r="G215">
         <v>59</v>
       </c>
       <c r="H215">
         <v>4</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>70759</v>
       </c>
       <c r="B216" t="s">
         <v>637</v>
       </c>
       <c r="C216" t="s">
         <v>638</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>639</v>
       </c>
       <c r="E216">
         <v>14333</v>
       </c>
       <c r="F216">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G216">
         <v>91</v>
       </c>
       <c r="H216">
         <v>13</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>70760</v>
       </c>
       <c r="B217" t="s">
         <v>640</v>
       </c>
       <c r="C217" t="s">
         <v>641</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>642</v>
       </c>
       <c r="E217">
         <v>11359</v>
       </c>
       <c r="F217">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G217">
         <v>35</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>70761</v>
       </c>
       <c r="B218" t="s">
         <v>643</v>
       </c>
       <c r="C218" t="s">
         <v>644</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>645</v>
       </c>
       <c r="E218">
         <v>11864</v>
       </c>
       <c r="F218">
         <v>19</v>
       </c>
       <c r="G218">
@@ -11033,77 +11042,77 @@
       </c>
       <c r="G224">
         <v>65</v>
       </c>
       <c r="H224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>70768</v>
       </c>
       <c r="B225" t="s">
         <v>664</v>
       </c>
       <c r="C225" t="s">
         <v>665</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>666</v>
       </c>
       <c r="E225">
         <v>11531</v>
       </c>
       <c r="F225">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G225">
         <v>200</v>
       </c>
       <c r="H225">
         <v>8</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>70769</v>
       </c>
       <c r="B226" t="s">
         <v>667</v>
       </c>
       <c r="C226" t="s">
         <v>668</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>669</v>
       </c>
       <c r="E226">
         <v>11800</v>
       </c>
       <c r="F226">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G226">
         <v>846</v>
       </c>
       <c r="H226">
         <v>40</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>70770</v>
       </c>
       <c r="B227" t="s">
         <v>670</v>
       </c>
       <c r="C227" t="s">
         <v>671</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>672</v>
       </c>
       <c r="E227">
         <v>10906</v>
       </c>
       <c r="F227">
@@ -11117,51 +11126,51 @@
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>70771</v>
       </c>
       <c r="B228" t="s">
         <v>673</v>
       </c>
       <c r="C228" t="s">
         <v>674</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>675</v>
       </c>
       <c r="E228">
         <v>11424</v>
       </c>
       <c r="F228">
         <v>22</v>
       </c>
       <c r="G228">
         <v>79</v>
       </c>
       <c r="H228">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>70772</v>
       </c>
       <c r="B229" t="s">
         <v>676</v>
       </c>
       <c r="C229" t="s">
         <v>677</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>678</v>
       </c>
       <c r="E229">
         <v>11865</v>
       </c>
       <c r="F229">
         <v>21</v>
       </c>
       <c r="G229">
         <v>91</v>
       </c>
       <c r="H229">
@@ -11186,103 +11195,103 @@
       </c>
       <c r="F230">
         <v>12</v>
       </c>
       <c r="G230">
         <v>55</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>70774</v>
       </c>
       <c r="B231" t="s">
         <v>682</v>
       </c>
       <c r="C231" t="s">
         <v>683</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>684</v>
       </c>
       <c r="E231">
         <v>11521</v>
       </c>
       <c r="F231">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G231">
         <v>134</v>
       </c>
       <c r="H231">
         <v>5</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>70775</v>
       </c>
       <c r="B232" t="s">
         <v>685</v>
       </c>
       <c r="C232" t="s">
         <v>686</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E232">
         <v>11870</v>
       </c>
       <c r="F232">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G232">
         <v>70</v>
       </c>
       <c r="H232">
         <v>3</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>70776</v>
       </c>
       <c r="B233" t="s">
         <v>688</v>
       </c>
       <c r="C233" t="s">
         <v>689</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>690</v>
       </c>
       <c r="E233">
         <v>11895</v>
       </c>
       <c r="F233">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G233">
         <v>86</v>
       </c>
       <c r="H233">
         <v>4</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>70777</v>
       </c>
       <c r="B234" t="s">
         <v>691</v>
       </c>
       <c r="C234" t="s">
         <v>692</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>693</v>
       </c>
       <c r="E234">
         <v>11982</v>
       </c>
       <c r="F234">
@@ -11463,51 +11472,51 @@
       </c>
       <c r="G241">
         <v>83</v>
       </c>
       <c r="H241">
         <v>11</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>70785</v>
       </c>
       <c r="B242" t="s">
         <v>715</v>
       </c>
       <c r="C242" t="s">
         <v>716</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>717</v>
       </c>
       <c r="E242">
         <v>15531</v>
       </c>
       <c r="F242">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="G242">
         <v>140</v>
       </c>
       <c r="H242">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>70786</v>
       </c>
       <c r="B243" t="s">
         <v>718</v>
       </c>
       <c r="C243" t="s">
         <v>719</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>720</v>
       </c>
       <c r="E243">
         <v>12988</v>
       </c>
       <c r="F243">
@@ -11757,51 +11766,51 @@
       </c>
       <c r="G253">
         <v>50</v>
       </c>
       <c r="H253">
         <v>3</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
         <v>70797</v>
       </c>
       <c r="B254" t="s">
         <v>746</v>
       </c>
       <c r="C254" t="s">
         <v>747</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E254">
         <v>14416</v>
       </c>
       <c r="F254">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G254">
         <v>198</v>
       </c>
       <c r="H254">
         <v>31</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
         <v>70798</v>
       </c>
       <c r="B255" t="s">
         <v>749</v>
       </c>
       <c r="C255" t="s">
         <v>750</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>751</v>
       </c>
       <c r="E255">
         <v>13743</v>
       </c>
       <c r="F255">
@@ -11887,77 +11896,77 @@
       </c>
       <c r="G258">
         <v>87</v>
       </c>
       <c r="H258">
         <v>67</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
         <v>70802</v>
       </c>
       <c r="B259" t="s">
         <v>761</v>
       </c>
       <c r="C259" t="s">
         <v>762</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>763</v>
       </c>
       <c r="E259">
         <v>13999</v>
       </c>
       <c r="F259">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G259">
         <v>87</v>
       </c>
       <c r="H259">
         <v>21</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
         <v>70803</v>
       </c>
       <c r="B260" t="s">
         <v>764</v>
       </c>
       <c r="C260" t="s">
         <v>765</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E260">
         <v>13488</v>
       </c>
       <c r="F260">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G260">
         <v>56</v>
       </c>
       <c r="H260">
         <v>7</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
         <v>70804</v>
       </c>
       <c r="B261" t="s">
         <v>767</v>
       </c>
       <c r="C261" t="s">
         <v>768</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>769</v>
       </c>
       <c r="E261">
         <v>15592</v>
       </c>
       <c r="F261">
@@ -12017,51 +12026,51 @@
       </c>
       <c r="G263">
         <v>24</v>
       </c>
       <c r="H263">
         <v>3</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
         <v>70807</v>
       </c>
       <c r="B264" t="s">
         <v>776</v>
       </c>
       <c r="C264" t="s">
         <v>777</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>778</v>
       </c>
       <c r="E264">
         <v>13974</v>
       </c>
       <c r="F264">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G264">
         <v>86</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
         <v>70808</v>
       </c>
       <c r="B265" t="s">
         <v>779</v>
       </c>
       <c r="C265" t="s">
         <v>780</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>781</v>
       </c>
       <c r="E265">
         <v>14334</v>
       </c>
       <c r="F265">
         <v>20</v>
       </c>
       <c r="G265">
@@ -12115,51 +12124,51 @@
       </c>
       <c r="G267">
         <v>23</v>
       </c>
       <c r="H267">
         <v>2</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>70811</v>
       </c>
       <c r="B268" t="s">
         <v>788</v>
       </c>
       <c r="C268" t="s">
         <v>789</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>790</v>
       </c>
       <c r="E268">
         <v>12502</v>
       </c>
       <c r="F268">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G268">
         <v>35</v>
       </c>
       <c r="H268">
         <v>2</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>70812</v>
       </c>
       <c r="B269" t="s">
         <v>791</v>
       </c>
       <c r="C269" t="s">
         <v>792</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>793</v>
       </c>
       <c r="E269">
         <v>12447</v>
       </c>
       <c r="F269">
@@ -12311,51 +12320,51 @@
       </c>
       <c r="F275">
         <v>2</v>
       </c>
       <c r="G275">
         <v>18</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>70819</v>
       </c>
       <c r="B276" t="s">
         <v>810</v>
       </c>
       <c r="C276" t="s">
         <v>811</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>812</v>
       </c>
       <c r="E276">
         <v>12435</v>
       </c>
       <c r="F276">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G276">
         <v>156</v>
       </c>
       <c r="H276">
         <v>37</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>70820</v>
       </c>
       <c r="B277" t="s">
         <v>813</v>
       </c>
       <c r="C277" t="s">
         <v>814</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>815</v>
       </c>
       <c r="E277">
         <v>12667</v>
       </c>
       <c r="F277">
@@ -12513,77 +12522,77 @@
       </c>
       <c r="G283">
         <v>61</v>
       </c>
       <c r="H283">
         <v>18</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>70827</v>
       </c>
       <c r="B284" t="s">
         <v>833</v>
       </c>
       <c r="C284" t="s">
         <v>834</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>835</v>
       </c>
       <c r="E284">
         <v>12492</v>
       </c>
       <c r="F284">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G284">
         <v>76</v>
       </c>
       <c r="H284">
         <v>3</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>70828</v>
       </c>
       <c r="B285" t="s">
         <v>836</v>
       </c>
       <c r="C285" t="s">
         <v>837</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>838</v>
       </c>
       <c r="E285">
         <v>12759</v>
       </c>
       <c r="F285">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G285">
         <v>31</v>
       </c>
       <c r="H285">
         <v>25</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>70829</v>
       </c>
       <c r="B286" t="s">
         <v>839</v>
       </c>
       <c r="C286" t="s">
         <v>840</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>841</v>
       </c>
       <c r="E286">
         <v>16042</v>
       </c>
       <c r="F286">
@@ -15344,1089 +15353,1590 @@
         <v>1189</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>1190</v>
       </c>
       <c r="E406">
         <v>11813</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
         <v>70950</v>
       </c>
       <c r="B407" t="s">
         <v>1191</v>
       </c>
       <c r="C407" t="s">
         <v>1192</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="E407">
         <v>11898</v>
       </c>
+      <c r="F407">
+        <v>63</v>
+      </c>
+      <c r="G407">
+        <v>133</v>
+      </c>
+      <c r="H407">
+        <v>13</v>
+      </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
         <v>70951</v>
       </c>
       <c r="B408" t="s">
         <v>1194</v>
       </c>
       <c r="C408" t="s">
         <v>1195</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>1196</v>
       </c>
       <c r="E408">
         <v>11819</v>
       </c>
+      <c r="F408">
+        <v>16</v>
+      </c>
+      <c r="G408">
+        <v>43</v>
+      </c>
+      <c r="H408">
+        <v>10</v>
+      </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
         <v>70952</v>
       </c>
       <c r="B409" t="s">
         <v>1197</v>
       </c>
       <c r="C409" t="s">
         <v>1198</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="E409">
         <v>12370</v>
       </c>
+      <c r="F409">
+        <v>11</v>
+      </c>
+      <c r="G409">
+        <v>69</v>
+      </c>
+      <c r="H409">
+        <v>12</v>
+      </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
         <v>70953</v>
       </c>
       <c r="B410" t="s">
         <v>1200</v>
       </c>
       <c r="C410" t="s">
         <v>1201</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="E410">
         <v>12556</v>
       </c>
+      <c r="F410">
+        <v>5</v>
+      </c>
+      <c r="G410">
+        <v>40</v>
+      </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
         <v>70954</v>
       </c>
       <c r="B411" t="s">
         <v>1203</v>
       </c>
       <c r="C411" t="s">
         <v>1204</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>1205</v>
       </c>
       <c r="E411">
         <v>13614</v>
       </c>
+      <c r="F411">
+        <v>208</v>
+      </c>
+      <c r="G411">
+        <v>183</v>
+      </c>
+      <c r="H411">
+        <v>8</v>
+      </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
         <v>70955</v>
       </c>
       <c r="B412" t="s">
         <v>1206</v>
       </c>
       <c r="C412" t="s">
         <v>1207</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="E412">
         <v>13385</v>
       </c>
+      <c r="F412">
+        <v>44</v>
+      </c>
+      <c r="G412">
+        <v>109</v>
+      </c>
+      <c r="H412">
+        <v>38</v>
+      </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
         <v>70956</v>
       </c>
       <c r="B413" t="s">
         <v>1209</v>
       </c>
       <c r="C413" t="s">
         <v>1210</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="E413">
         <v>11726</v>
       </c>
+      <c r="G413">
+        <v>16</v>
+      </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
         <v>70957</v>
       </c>
       <c r="B414" t="s">
         <v>1212</v>
       </c>
       <c r="C414" t="s">
         <v>1213</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="E414">
         <v>12559</v>
       </c>
+      <c r="F414">
+        <v>19</v>
+      </c>
+      <c r="G414">
+        <v>64</v>
+      </c>
+      <c r="H414">
+        <v>8</v>
+      </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
         <v>70958</v>
       </c>
       <c r="B415" t="s">
         <v>1215</v>
       </c>
       <c r="C415" t="s">
         <v>1216</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>1217</v>
       </c>
       <c r="E415">
         <v>13522</v>
       </c>
+      <c r="F415">
+        <v>24</v>
+      </c>
+      <c r="G415">
+        <v>172</v>
+      </c>
+      <c r="H415">
+        <v>16</v>
+      </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
         <v>70959</v>
       </c>
       <c r="B416" t="s">
         <v>1218</v>
       </c>
       <c r="C416" t="s">
         <v>1219</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E416">
         <v>12981</v>
       </c>
+      <c r="F416">
+        <v>5</v>
+      </c>
+      <c r="G416">
+        <v>30</v>
+      </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
         <v>70960</v>
       </c>
       <c r="B417" t="s">
         <v>1220</v>
       </c>
       <c r="C417" t="s">
         <v>1221</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="E417">
         <v>13061</v>
       </c>
+      <c r="F417">
+        <v>6</v>
+      </c>
+      <c r="G417">
+        <v>17</v>
+      </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
         <v>70961</v>
       </c>
       <c r="B418" t="s">
         <v>1223</v>
       </c>
       <c r="C418" t="s">
         <v>1224</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>1225</v>
       </c>
       <c r="E418">
         <v>13746</v>
       </c>
+      <c r="F418">
+        <v>9</v>
+      </c>
+      <c r="G418">
+        <v>105</v>
+      </c>
+      <c r="H418">
+        <v>14</v>
+      </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
         <v>70962</v>
       </c>
       <c r="B419" t="s">
         <v>1226</v>
       </c>
       <c r="C419" t="s">
         <v>1227</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>1228</v>
       </c>
       <c r="E419">
         <v>13123</v>
       </c>
+      <c r="G419">
+        <v>22</v>
+      </c>
+      <c r="H419">
+        <v>2</v>
+      </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
         <v>70963</v>
       </c>
       <c r="B420" t="s">
         <v>1229</v>
       </c>
       <c r="C420" t="s">
         <v>1230</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="E420">
         <v>15179</v>
       </c>
+      <c r="F420">
+        <v>12</v>
+      </c>
+      <c r="G420">
+        <v>53</v>
+      </c>
+      <c r="H420">
+        <v>9</v>
+      </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
         <v>70964</v>
       </c>
       <c r="B421" t="s">
         <v>1232</v>
       </c>
       <c r="C421" t="s">
         <v>1233</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="E421">
         <v>16141</v>
       </c>
+      <c r="F421">
+        <v>133</v>
+      </c>
+      <c r="G421">
+        <v>83</v>
+      </c>
+      <c r="H421">
+        <v>7</v>
+      </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
         <v>70965</v>
       </c>
       <c r="B422" t="s">
         <v>1235</v>
       </c>
       <c r="C422" t="s">
         <v>1236</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="E422">
         <v>15485</v>
       </c>
+      <c r="F422">
+        <v>114</v>
+      </c>
+      <c r="G422">
+        <v>113</v>
+      </c>
+      <c r="H422">
+        <v>10</v>
+      </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
         <v>70966</v>
       </c>
       <c r="B423" t="s">
         <v>1238</v>
       </c>
       <c r="C423" t="s">
         <v>1239</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>1240</v>
       </c>
       <c r="E423">
         <v>14067</v>
       </c>
+      <c r="F423">
+        <v>13</v>
+      </c>
+      <c r="G423">
+        <v>69</v>
+      </c>
+      <c r="H423">
+        <v>5</v>
+      </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
         <v>70967</v>
       </c>
       <c r="B424" t="s">
         <v>1241</v>
       </c>
       <c r="C424" t="s">
         <v>1242</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="E424">
         <v>13357</v>
       </c>
+      <c r="F424">
+        <v>12</v>
+      </c>
+      <c r="G424">
+        <v>127</v>
+      </c>
+      <c r="H424">
+        <v>5</v>
+      </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
         <v>70968</v>
       </c>
       <c r="B425" t="s">
         <v>1244</v>
       </c>
       <c r="C425" t="s">
         <v>1245</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="E425">
         <v>13512</v>
       </c>
+      <c r="F425">
+        <v>152</v>
+      </c>
+      <c r="G425">
+        <v>318</v>
+      </c>
+      <c r="H425">
+        <v>28</v>
+      </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
         <v>70969</v>
       </c>
       <c r="B426" t="s">
         <v>1247</v>
       </c>
       <c r="C426" t="s">
         <v>1248</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="E426">
         <v>12216</v>
       </c>
+      <c r="F426">
+        <v>22</v>
+      </c>
+      <c r="G426">
+        <v>28</v>
+      </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
         <v>70970</v>
       </c>
       <c r="B427" t="s">
         <v>1250</v>
       </c>
       <c r="C427" t="s">
         <v>1251</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="E427">
         <v>12151</v>
       </c>
+      <c r="F427">
+        <v>5</v>
+      </c>
+      <c r="G427">
+        <v>24</v>
+      </c>
+      <c r="H427">
+        <v>2</v>
+      </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
         <v>70971</v>
       </c>
       <c r="B428" t="s">
         <v>1253</v>
       </c>
       <c r="C428" t="s">
         <v>1254</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="E428">
         <v>11874</v>
       </c>
+      <c r="F428">
+        <v>7</v>
+      </c>
+      <c r="G428">
+        <v>31</v>
+      </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
         <v>70972</v>
       </c>
       <c r="B429" t="s">
         <v>1256</v>
       </c>
       <c r="C429" t="s">
         <v>1257</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="E429">
         <v>12203</v>
       </c>
+      <c r="F429">
+        <v>11</v>
+      </c>
+      <c r="G429">
+        <v>64</v>
+      </c>
+      <c r="H429">
+        <v>3</v>
+      </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
         <v>70973</v>
       </c>
       <c r="B430" t="s">
         <v>1259</v>
       </c>
       <c r="C430" t="s">
         <v>1260</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="E430">
         <v>12701</v>
       </c>
+      <c r="F430">
+        <v>52</v>
+      </c>
+      <c r="G430">
+        <v>160</v>
+      </c>
+      <c r="H430">
+        <v>24</v>
+      </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
         <v>70974</v>
       </c>
       <c r="B431" t="s">
         <v>1262</v>
       </c>
       <c r="C431" t="s">
         <v>1263</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="E431">
         <v>13029</v>
       </c>
+      <c r="F431">
+        <v>7</v>
+      </c>
+      <c r="G431">
+        <v>67</v>
+      </c>
+      <c r="H431">
+        <v>5</v>
+      </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
         <v>70975</v>
       </c>
       <c r="B432" t="s">
         <v>1265</v>
       </c>
       <c r="C432" t="s">
         <v>1266</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="E432">
         <v>12605</v>
       </c>
+      <c r="F432">
+        <v>49</v>
+      </c>
+      <c r="G432">
+        <v>136</v>
+      </c>
+      <c r="H432">
+        <v>8</v>
+      </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
         <v>70976</v>
       </c>
       <c r="B433" t="s">
         <v>1268</v>
       </c>
       <c r="C433" t="s">
         <v>1269</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="E433">
         <v>13230</v>
       </c>
+      <c r="F433">
+        <v>28</v>
+      </c>
+      <c r="G433">
+        <v>46</v>
+      </c>
+      <c r="H433">
+        <v>1</v>
+      </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
         <v>70977</v>
       </c>
       <c r="B434" t="s">
         <v>1271</v>
       </c>
       <c r="C434" t="s">
         <v>1272</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="E434">
         <v>13778</v>
       </c>
+      <c r="F434">
+        <v>76</v>
+      </c>
+      <c r="G434">
+        <v>183</v>
+      </c>
+      <c r="H434">
+        <v>8</v>
+      </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
         <v>70978</v>
       </c>
       <c r="B435" t="s">
         <v>1274</v>
       </c>
       <c r="C435" t="s">
         <v>1275</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="E435">
         <v>13982</v>
       </c>
+      <c r="F435">
+        <v>37</v>
+      </c>
+      <c r="G435">
+        <v>137</v>
+      </c>
+      <c r="H435">
+        <v>6</v>
+      </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
         <v>70979</v>
       </c>
       <c r="B436" t="s">
         <v>1277</v>
       </c>
       <c r="C436" t="s">
         <v>1278</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E436">
         <v>12327</v>
       </c>
+      <c r="G436">
+        <v>11</v>
+      </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
         <v>70980</v>
       </c>
       <c r="B437" t="s">
         <v>1279</v>
       </c>
       <c r="C437" t="s">
         <v>1280</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>1281</v>
       </c>
       <c r="E437">
         <v>13654</v>
       </c>
+      <c r="F437">
+        <v>41</v>
+      </c>
+      <c r="G437">
+        <v>287</v>
+      </c>
+      <c r="H437">
+        <v>11</v>
+      </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
         <v>70981</v>
       </c>
       <c r="B438" t="s">
         <v>1282</v>
       </c>
       <c r="C438" t="s">
         <v>1283</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>1284</v>
       </c>
       <c r="E438">
         <v>13006</v>
       </c>
+      <c r="F438">
+        <v>2</v>
+      </c>
+      <c r="G438">
+        <v>83</v>
+      </c>
+      <c r="H438">
+        <v>13</v>
+      </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
         <v>70982</v>
       </c>
       <c r="B439" t="s">
         <v>1285</v>
       </c>
       <c r="C439" t="s">
         <v>1286</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="E439">
         <v>13467</v>
       </c>
+      <c r="F439">
+        <v>47</v>
+      </c>
+      <c r="G439">
+        <v>185</v>
+      </c>
+      <c r="H439">
+        <v>28</v>
+      </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
         <v>70983</v>
       </c>
       <c r="B440" t="s">
         <v>1288</v>
       </c>
       <c r="C440" t="s">
         <v>1289</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="E440">
         <v>13166</v>
       </c>
+      <c r="F440">
+        <v>31</v>
+      </c>
+      <c r="G440">
+        <v>91</v>
+      </c>
+      <c r="H440">
+        <v>4</v>
+      </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
         <v>70984</v>
       </c>
       <c r="B441" t="s">
         <v>1291</v>
       </c>
       <c r="C441" t="s">
         <v>1292</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>592</v>
       </c>
       <c r="E441">
         <v>12023</v>
       </c>
+      <c r="G441">
+        <v>16</v>
+      </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
         <v>70985</v>
       </c>
       <c r="B442" t="s">
         <v>1293</v>
       </c>
       <c r="C442" t="s">
         <v>1294</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>1295</v>
       </c>
       <c r="E442">
         <v>12752</v>
       </c>
+      <c r="F442">
+        <v>14</v>
+      </c>
+      <c r="G442">
+        <v>109</v>
+      </c>
+      <c r="H442">
+        <v>11</v>
+      </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
         <v>70986</v>
       </c>
       <c r="B443" t="s">
         <v>1296</v>
       </c>
       <c r="C443" t="s">
         <v>1297</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="E443">
         <v>13244</v>
       </c>
+      <c r="F443">
+        <v>24</v>
+      </c>
+      <c r="G443">
+        <v>228</v>
+      </c>
+      <c r="H443">
+        <v>18</v>
+      </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
         <v>70987</v>
       </c>
       <c r="B444" t="s">
         <v>1299</v>
       </c>
       <c r="C444" t="s">
         <v>1300</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="E444">
         <v>12239</v>
       </c>
+      <c r="G444">
+        <v>18</v>
+      </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
         <v>70988</v>
       </c>
       <c r="B445" t="s">
         <v>1302</v>
       </c>
       <c r="C445" t="s">
         <v>1303</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>1304</v>
       </c>
       <c r="E445">
         <v>14826</v>
       </c>
+      <c r="F445">
+        <v>199</v>
+      </c>
+      <c r="G445">
+        <v>166</v>
+      </c>
+      <c r="H445">
+        <v>41</v>
+      </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
         <v>70989</v>
       </c>
       <c r="B446" t="s">
         <v>1305</v>
       </c>
       <c r="C446" t="s">
         <v>1306</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="E446">
         <v>14421</v>
       </c>
+      <c r="F446">
+        <v>22</v>
+      </c>
+      <c r="G446">
+        <v>89</v>
+      </c>
+      <c r="H446">
+        <v>2</v>
+      </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
         <v>70990</v>
       </c>
       <c r="B447" t="s">
         <v>1308</v>
       </c>
       <c r="C447" t="s">
         <v>1309</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>1310</v>
       </c>
       <c r="E447">
         <v>13659</v>
       </c>
+      <c r="F447">
+        <v>39</v>
+      </c>
+      <c r="G447">
+        <v>99</v>
+      </c>
+      <c r="H447">
+        <v>17</v>
+      </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
         <v>70991</v>
       </c>
       <c r="B448" t="s">
         <v>1311</v>
       </c>
       <c r="C448" t="s">
         <v>1312</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="E448">
         <v>13579</v>
       </c>
+      <c r="F448">
+        <v>165</v>
+      </c>
+      <c r="G448">
+        <v>199</v>
+      </c>
+      <c r="H448">
+        <v>8</v>
+      </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
         <v>70992</v>
       </c>
       <c r="B449" t="s">
         <v>1314</v>
       </c>
       <c r="C449" t="s">
         <v>1315</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>1316</v>
       </c>
       <c r="E449">
         <v>12404</v>
       </c>
+      <c r="F449">
+        <v>31</v>
+      </c>
+      <c r="G449">
+        <v>96</v>
+      </c>
+      <c r="H449">
+        <v>1</v>
+      </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
         <v>70993</v>
       </c>
       <c r="B450" t="s">
         <v>1317</v>
       </c>
       <c r="C450" t="s">
         <v>1318</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="E450">
         <v>12297</v>
       </c>
+      <c r="F450">
+        <v>77</v>
+      </c>
+      <c r="G450">
+        <v>120</v>
+      </c>
+      <c r="H450">
+        <v>2</v>
+      </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
         <v>70994</v>
       </c>
       <c r="B451" t="s">
         <v>1320</v>
       </c>
       <c r="C451" t="s">
         <v>1321</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="E451">
         <v>13836</v>
       </c>
+      <c r="F451">
+        <v>166</v>
+      </c>
+      <c r="G451">
+        <v>132</v>
+      </c>
+      <c r="H451">
+        <v>2</v>
+      </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
         <v>70995</v>
       </c>
       <c r="B452" t="s">
         <v>1323</v>
       </c>
       <c r="C452" t="s">
         <v>1324</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="E452">
         <v>12220</v>
       </c>
+      <c r="F452">
+        <v>77</v>
+      </c>
+      <c r="G452">
+        <v>74</v>
+      </c>
+      <c r="H452">
+        <v>11</v>
+      </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
         <v>70996</v>
       </c>
       <c r="B453" t="s">
         <v>1326</v>
       </c>
       <c r="C453" t="s">
         <v>1327</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>1328</v>
       </c>
       <c r="E453">
         <v>12201</v>
       </c>
+      <c r="F453">
+        <v>108</v>
+      </c>
+      <c r="G453">
+        <v>113</v>
+      </c>
+      <c r="H453">
+        <v>6</v>
+      </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
         <v>70997</v>
       </c>
       <c r="B454" t="s">
         <v>1329</v>
       </c>
       <c r="C454" t="s">
         <v>1330</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="E454">
         <v>11404</v>
       </c>
+      <c r="F454">
+        <v>7</v>
+      </c>
+      <c r="G454">
+        <v>93</v>
+      </c>
+      <c r="H454">
+        <v>2</v>
+      </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
         <v>70998</v>
       </c>
       <c r="B455" t="s">
         <v>1332</v>
       </c>
       <c r="C455" t="s">
         <v>1333</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="E455">
         <v>12537</v>
       </c>
+      <c r="F455">
+        <v>170</v>
+      </c>
+      <c r="G455">
+        <v>167</v>
+      </c>
+      <c r="H455">
+        <v>10</v>
+      </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
         <v>70999</v>
       </c>
       <c r="B456" t="s">
         <v>1335</v>
       </c>
       <c r="C456" t="s">
         <v>1336</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="E456">
         <v>11634</v>
       </c>
+      <c r="F456">
+        <v>27</v>
+      </c>
+      <c r="G456">
+        <v>60</v>
+      </c>
+      <c r="H456">
+        <v>6</v>
+      </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
         <v>71000</v>
       </c>
       <c r="B457" t="s">
         <v>1338</v>
       </c>
       <c r="C457" t="s">
         <v>1339</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="E457">
         <v>11766</v>
       </c>
+      <c r="F457">
+        <v>88</v>
+      </c>
+      <c r="G457">
+        <v>152</v>
+      </c>
+      <c r="H457">
+        <v>10</v>
+      </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
         <v>71001</v>
       </c>
       <c r="B458" t="s">
         <v>1341</v>
       </c>
       <c r="C458" t="s">
         <v>1342</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="E458">
         <v>11635</v>
       </c>
+      <c r="F458">
+        <v>57</v>
+      </c>
+      <c r="G458">
+        <v>150</v>
+      </c>
+      <c r="H458">
+        <v>11</v>
+      </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459">
         <v>71002</v>
       </c>
       <c r="B459" t="s">
         <v>1344</v>
       </c>
       <c r="C459" t="s">
         <v>1345</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="E459">
         <v>11438</v>
       </c>
+      <c r="F459">
+        <v>24</v>
+      </c>
+      <c r="G459">
+        <v>48</v>
+      </c>
+      <c r="H459">
+        <v>1</v>
+      </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460">
         <v>71003</v>
       </c>
       <c r="B460" t="s">
         <v>1347</v>
       </c>
       <c r="C460" t="s">
         <v>1348</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="E460">
         <v>11412</v>
       </c>
+      <c r="F460">
+        <v>44</v>
+      </c>
+      <c r="G460">
+        <v>55</v>
+      </c>
+      <c r="H460">
+        <v>2</v>
+      </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
         <v>71004</v>
       </c>
       <c r="B461" t="s">
         <v>1350</v>
       </c>
       <c r="C461" t="s">
         <v>1351</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="E461">
         <v>11377</v>
       </c>
+      <c r="F461">
+        <v>14</v>
+      </c>
+      <c r="G461">
+        <v>66</v>
+      </c>
+      <c r="H461">
+        <v>3</v>
+      </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
         <v>71005</v>
       </c>
       <c r="B462" t="s">
         <v>1353</v>
       </c>
       <c r="C462" t="s">
         <v>1354</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="E462">
         <v>11236</v>
       </c>
+      <c r="F462">
+        <v>7</v>
+      </c>
+      <c r="G462">
+        <v>157</v>
+      </c>
+      <c r="H462">
+        <v>2</v>
+      </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
         <v>71006</v>
       </c>
       <c r="B463" t="s">
         <v>1356</v>
       </c>
       <c r="C463" t="s">
         <v>1357</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="E463">
         <v>11160</v>
       </c>
+      <c r="F463">
+        <v>24</v>
+      </c>
+      <c r="G463">
+        <v>39</v>
+      </c>
+      <c r="H463">
+        <v>7</v>
+      </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
         <v>71007</v>
       </c>
       <c r="B464" t="s">
         <v>1359</v>
       </c>
       <c r="C464" t="s">
         <v>1360</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="E464">
         <v>11529</v>
       </c>
+      <c r="F464">
+        <v>23</v>
+      </c>
+      <c r="G464">
+        <v>40</v>
+      </c>
+      <c r="H464">
+        <v>4</v>
+      </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
         <v>71008</v>
       </c>
       <c r="B465" t="s">
         <v>1362</v>
       </c>
       <c r="C465" t="s">
         <v>1363</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="E465">
         <v>11007</v>
       </c>
+      <c r="F465">
+        <v>5</v>
+      </c>
+      <c r="G465">
+        <v>22</v>
+      </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
         <v>71009</v>
       </c>
       <c r="B466" t="s">
         <v>1365</v>
       </c>
       <c r="C466" t="s">
         <v>1366</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="E466">
         <v>11435</v>
       </c>
+      <c r="F466">
+        <v>27</v>
+      </c>
+      <c r="G466">
+        <v>83</v>
+      </c>
+      <c r="H466">
+        <v>6</v>
+      </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
         <v>71010</v>
       </c>
       <c r="B467" t="s">
         <v>1368</v>
       </c>
       <c r="C467" t="s">
         <v>1369</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="E467">
         <v>11300</v>
       </c>
+      <c r="F467">
+        <v>10</v>
+      </c>
+      <c r="G467">
+        <v>155</v>
+      </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
         <v>71011</v>
       </c>
       <c r="B468" t="s">
         <v>1371</v>
       </c>
       <c r="C468" t="s">
         <v>1372</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="E468">
         <v>11462</v>
       </c>
       <c r="F468">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G468">
         <v>72</v>
       </c>
       <c r="H468">
         <v>4</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
         <v>71012</v>
       </c>
       <c r="B469" t="s">
         <v>1374</v>
       </c>
       <c r="C469" t="s">
         <v>1375</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="E469">
         <v>11820</v>
       </c>
       <c r="F469">
@@ -16875,51 +17385,51 @@
       </c>
       <c r="E487">
         <v>11151</v>
       </c>
       <c r="G487">
         <v>16</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
         <v>71031</v>
       </c>
       <c r="B488" t="s">
         <v>1430</v>
       </c>
       <c r="C488" t="s">
         <v>1431</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="E488">
         <v>13714</v>
       </c>
       <c r="F488">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G488">
         <v>64</v>
       </c>
       <c r="H488">
         <v>3</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
         <v>71032</v>
       </c>
       <c r="B489" t="s">
         <v>1433</v>
       </c>
       <c r="C489" t="s">
         <v>1434</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="E489">
         <v>12631</v>
       </c>
       <c r="F489">
@@ -16996,51 +17506,51 @@
       </c>
       <c r="G492">
         <v>78</v>
       </c>
       <c r="H492">
         <v>11</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
         <v>71036</v>
       </c>
       <c r="B493" t="s">
         <v>1445</v>
       </c>
       <c r="C493" t="s">
         <v>1446</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="E493">
         <v>14051</v>
       </c>
       <c r="F493">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G493">
         <v>53</v>
       </c>
       <c r="H493">
         <v>3</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
         <v>71037</v>
       </c>
       <c r="B494" t="s">
         <v>1448</v>
       </c>
       <c r="C494" t="s">
         <v>1449</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="E494">
         <v>13566</v>
       </c>
       <c r="F494">
@@ -17273,51 +17783,51 @@
       </c>
       <c r="G503">
         <v>51</v>
       </c>
       <c r="H503">
         <v>2</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504">
         <v>71047</v>
       </c>
       <c r="B504" t="s">
         <v>1478</v>
       </c>
       <c r="C504" t="s">
         <v>1479</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="E504">
         <v>13145</v>
       </c>
       <c r="F504">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G504">
         <v>80</v>
       </c>
       <c r="H504">
         <v>2</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505">
         <v>71048</v>
       </c>
       <c r="B505" t="s">
         <v>1481</v>
       </c>
       <c r="C505" t="s">
         <v>1482</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="E505">
         <v>14255</v>
       </c>
       <c r="F505">
@@ -17380,51 +17890,51 @@
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508">
         <v>71051</v>
       </c>
       <c r="B508" t="s">
         <v>1490</v>
       </c>
       <c r="C508" t="s">
         <v>1491</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>1492</v>
       </c>
       <c r="E508">
         <v>12899</v>
       </c>
       <c r="F508">
         <v>5</v>
       </c>
       <c r="G508">
         <v>40</v>
       </c>
       <c r="H508">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509">
         <v>71052</v>
       </c>
       <c r="B509" t="s">
         <v>1493</v>
       </c>
       <c r="C509" t="s">
         <v>1494</v>
       </c>
       <c r="D509" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="E509">
         <v>12799</v>
       </c>
       <c r="F509">
         <v>20</v>
       </c>
       <c r="G509">
         <v>92</v>
       </c>
       <c r="H509">
@@ -17449,51 +17959,51 @@
       </c>
       <c r="G510">
         <v>16</v>
       </c>
       <c r="H510">
         <v>1</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511">
         <v>71054</v>
       </c>
       <c r="B511" t="s">
         <v>1498</v>
       </c>
       <c r="C511" t="s">
         <v>1499</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>1500</v>
       </c>
       <c r="E511">
         <v>16625</v>
       </c>
       <c r="F511">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G511">
         <v>84</v>
       </c>
       <c r="H511">
         <v>32</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512">
         <v>71055</v>
       </c>
       <c r="B512" t="s">
         <v>1501</v>
       </c>
       <c r="C512" t="s">
         <v>1502</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>1503</v>
       </c>
       <c r="E512">
         <v>13432</v>
       </c>
       <c r="F512">
@@ -17582,51 +18092,51 @@
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516">
         <v>71059</v>
       </c>
       <c r="B516" t="s">
         <v>1513</v>
       </c>
       <c r="C516" t="s">
         <v>1514</v>
       </c>
       <c r="D516" s="1" t="s">
         <v>1515</v>
       </c>
       <c r="E516">
         <v>17113</v>
       </c>
       <c r="F516">
         <v>38</v>
       </c>
       <c r="G516">
         <v>80</v>
       </c>
       <c r="H516">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517">
         <v>71060</v>
       </c>
       <c r="B517" t="s">
         <v>1516</v>
       </c>
       <c r="C517" t="s">
         <v>1517</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>1518</v>
       </c>
       <c r="E517">
         <v>11977</v>
       </c>
       <c r="G517">
         <v>15</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518">
         <v>71061</v>
@@ -18277,51 +18787,51 @@
       </c>
       <c r="G543">
         <v>126</v>
       </c>
       <c r="H543">
         <v>14</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544">
         <v>71087</v>
       </c>
       <c r="B544" t="s">
         <v>1595</v>
       </c>
       <c r="C544" t="s">
         <v>1596</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>1597</v>
       </c>
       <c r="E544">
         <v>13863</v>
       </c>
       <c r="F544">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G544">
         <v>53</v>
       </c>
       <c r="H544">
         <v>6</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545">
         <v>71088</v>
       </c>
       <c r="B545" t="s">
         <v>1598</v>
       </c>
       <c r="C545" t="s">
         <v>1599</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>1600</v>
       </c>
       <c r="E545">
         <v>13202</v>
       </c>
       <c r="F545">
@@ -19010,51 +19520,51 @@
       </c>
       <c r="G572">
         <v>129</v>
       </c>
       <c r="H572">
         <v>1</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573">
         <v>71116</v>
       </c>
       <c r="B573" t="s">
         <v>1681</v>
       </c>
       <c r="C573" t="s">
         <v>1682</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="E573">
         <v>13219</v>
       </c>
       <c r="F573">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G573">
         <v>200</v>
       </c>
       <c r="H573">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>