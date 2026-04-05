--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1858">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2299">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -5586,50 +5586,1373 @@
     <t>15.01.26 17:58</t>
   </si>
   <si>
     <t>t.me/grekovadanilina/5898</t>
   </si>
   <si>
     <t>Так и есть… Живем лишь раз</t>
   </si>
   <si>
     <t>15.01.26 15:37</t>
   </si>
   <si>
     <t>t.me/grekovadanilina/5892</t>
   </si>
   <si>
     <t>Очень понравилась наша новая с мужем традиция: вместе обедать в будни. А тут еще выяснилось, что прям рядом с его работой находится ресторан Atlantica - ресторан со специальными предложениями премиальных морепродуктов и рыбы по себестоимости каждый день. А я и не знала… Вот сегодня мы здесь, очень классное место, как выяснилось. Почему я не была тут раньше? Взяла себе брускетту с камчатским крабом и салат с хрустящими баклажанами, муж - тыквенный суп с охлажденной сметаной (смотрите, как весело она шипит на видео), салат с ростбифом и форель. Ну и чайку. Я - традиционно горные травы, Леха - эрл грей с маслом бергамота. А к чайку - шоколадный тарт с трюфельным мороженым Были тут? Как вам? Адрес: Кутузовский пропект, 36а</t>
   </si>
   <si>
     <t>15.01.26 13:04</t>
   </si>
   <si>
     <t>t.me/grekovadanilina/5889</t>
   </si>
   <si>
     <t>Девочки, несу вам сегодня классную рекомендацию: яркая, совершенно безумная блондинка с бесконечной энергией. В том числе — в вопросе траты денег)) От всей души рекомендую читать Любу, потому что это, коллеги, попадание 10/10💥 Очень люблю ее мемы и сохраняю чуть ли не каждый пост: подборки ухода и косметики, шмотки, проверенные рестики (что-то даже себе записала), рецепты, в общем все, что захотите, о том, как с похмельем справляться тоже есть 😂 p.s. сейчас Люба еще и в похудательном челледже, поэтому срочно идем мотивироваться</t>
+  </si>
+  <si>
+    <t>01.03.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6187</t>
+  </si>
+  <si>
+    <t>И на ночь глядя расскажу вам еще об одном классном месте в Нячанге - минеральные и грязевые источники - I resort Можно взять только минеральные, можно травяные, можно грязевые, а можно комбо. Я взяла комбо (1.500₽), муж и дети только минеральные источники (600₽ взрослый и 300₽ мелкий). Из минеральной воды там целые бассейны, горки и прочее. Грязевая ванна тоже понравилась. Только имейте в виду - меньше, чем на 2 часа смысла ехать нет. А еще оптимально привезти с собой в термосе травяного чайку.</t>
+  </si>
+  <si>
+    <t>01.03.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6181</t>
+  </si>
+  <si>
+    <t>Скажу сразу: я не в восторге от местного шопинга. Если вы, как и я, перед вылетом насмотрелись рилсов, то знайте: в одном месте ничего не купить, придется побегать. А в беготне за кремом я не вижу никакого смысла, поэтому расскажу про то, что найти относительно легко: 1. Пахучки в нос - обязательны. Облегчают синдромы простуды и слегка пробивают нос 2. Прикольные патчи на прыщики - Сашка набрала целую корзину 3. Вьетнамский бренд косметики Cocoon - полностью веган и сделан на растительных компонентах. Взяли Сашке пилинг для тела 4. Acnes - супер линейка для борьбы с высыпаниями 5. Местные БАДы - мы не нашли, но я хапнула японский сквален, в аптеке была всего одна банка, завтра поеду вторую искать. Про сквален писала здесь 6. Тот самый знаменитый pawpaw lip ointment - по цене 300₽ за штуку 7. Конечно, шелковые платки - любых форм и размеров 8. Ну и фольгированные золотые маски - толку от нее не особо, зато какие запретграмные фотки получаются! Вот, пожалуй, все. Всякие спикулы я не нашла, как и Fino для волос, а значит, нам оно не надо!</t>
+  </si>
+  <si>
+    <t>01.03.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6179</t>
+  </si>
+  <si>
+    <t>Как и обещала, сегодня сделаю большой пост, что стоит везти из Вьетнама. А пока - запомните и запишите: и во Вьетнаме, и в Таиланде обязательно берем домой разогревающие патчи. Это тема, девочки! У меня регулярно заклинивает то спину, то шею, причем так, что я пошевелиться не могу. Вот тут писала о «скорой помощи». И вот эти разогревающие патчи - просто супер!</t>
+  </si>
+  <si>
+    <t>28.02.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6178</t>
+  </si>
+  <si>
+    <t>Хоспаде, это я каждый день!</t>
+  </si>
+  <si>
+    <t>28.02.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6177</t>
+  </si>
+  <si>
+    <t>Рассказываю: Аня, расскажите, пожалуйста, про кафе с капибарами Капибарами у нас очень увлекается мелкий. Ехали туда из-за него. Это помещение из трех комнат в городе. Входной билет (напиток, стаканчик с кормом и вход) стоит 250₽. Мы ждали около 40 минут, потягивая свою кока-колу. Потом нас завели внутрь, каждого посадили на стульчики и дали на колени либо кролика либо морскую свинку. Их-то мы и кормили этим кормом. По комнатке лениво перемещались две капибары - побольше и поменьше. Корм не ели. Но охотно давали себя погладить, валялись на полу, выставляя розовое брюшко. Шерстка жесткая, лапки мягкие. И как Вам отель и остров? Тут как будто заповедник. По сравнению с городом - дорого. Пример: кокос в городе в туристическом месте стоит 60₽, в отеле 300₽. Народу немного, мне кайф, я терпеть не могу толпы. В нашем отеле живет с семьей актер Александр Яцко, проходил несколько раз мимо, очень он мне нравится. Пляж чистый? Питание как? Пляж чистый, но вода холодная, мы не купались вообще. На завтрак я не хожу, я сплю. Муж иногда ходит. Обедаем и ужинаем в Харборе, это такая искусственно созданная улица с кафе, картингом и прочими развлечениями. Я ужинаю в основном манговым соком. Стоит 120₽. Сегодня обедали в отельном ресторане. Вышло 6.500₽ Какой отель, как погода, море, где питаетесь? Отель у нас Vinpearl, на острове. Погода так себе, я рассчитывала на такую же как в Тае, а тут не так, не влажно, а по вечерам даже прохладно. Море холодное, печаль. В отеле немного местных, и очень очень много русских. На днях заехали странные соседи, они постоянно орут. То мужик орет, то ребенок визжит. Тяжко, стены тонкие. Зато есть спа, и я по вечерам хожу в сауну и хаммам. Жаль, работает только до 9. Спрашивайте еще, с удовольствием расскажу</t>
+  </si>
+  <si>
+    <t>28.02.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6175</t>
+  </si>
+  <si>
+    <t>Хочу/могу Хочу золотой жакет как у Аманды Сейфрид Могу золотую маску из Вьетнама</t>
+  </si>
+  <si>
+    <t>27.02.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6173</t>
+  </si>
+  <si>
+    <t>А вот как мы в парк VinWonders ходили Вообще, если что-то интересно - спрашивайте, все расскажу!</t>
+  </si>
+  <si>
+    <t>27.02.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6172</t>
+  </si>
+  <si>
+    <t>Сильно сохнут и шелушатся губы? Берите бепантен - толстым слоем на ночь! С утра - как новенькая!</t>
+  </si>
+  <si>
+    <t>27.02.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6171</t>
+  </si>
+  <si>
+    <t>Фестиваль трёх драконов в ТРЦ BOTANICA в самом разгаре 🐉✨ Это настоящее путешествие по Восточной Азии: яркие шоу, шествия драконов, музыка, традиционные костюмы, мастер-классы и интерактивы по всему торговому центру. Каждый день — новая атмосфера и новые впечатления. Впереди самое интересное — финальные дни обещают быть особенно зрелищными. Успевайте прийти и увидеть всё своими глазами. Фестиваль проходит до 1 марта включительно. Полное расписание и локации — на сайте ТРЦ BOTANICA 📍 Москва, ул. Вильгельма Пика, 11 Ⓜ️ Ботанический сад Реклама. ООО 'УК 'ПИОНЕР ПРОПЕРТИ МЕНЕДЖМЕНТ', ИНН 7743385508, Erid: 2VSb5xk5qRb</t>
+  </si>
+  <si>
+    <t>27.02.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6170</t>
+  </si>
+  <si>
+    <t>Дрюня передает вам привет 🌞</t>
+  </si>
+  <si>
+    <t>26.02.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6169</t>
+  </si>
+  <si>
+    <t>Итак, день в городе: • шопинг - чек • шелковые платки - чек • погладить капибару - чек • выпить чаю с поездом - чек • мороженое в cocoly - чек • фуникулер - чек • сифуд буфет - чек • умумукаться - дважды чек</t>
+  </si>
+  <si>
+    <t>26.02.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6168</t>
+  </si>
+  <si>
+    <t>Так! Девочки, мы ничего не говорили про зону декольте! А ведь уже весна, скоро лето, привет, открытая одежда! Нам понадобится всего 2.000₽. Срочно записываем рецепт: • пантенол (200₽) и азикс-дерм 20% (1.100₽), смешиваем в пропорции 1:1 и наносим на шею и зону декольте 21 день • затем в течение 30 дней на ночь наносим радевит (700₽). Радевит храним строго в холодильнике! И вот мы встречаем лето совершенно прекрасные ❤️</t>
+  </si>
+  <si>
+    <t>26.02.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6165</t>
+  </si>
+  <si>
+    <t>Как мы уже все прочитали, одна из бьюти и велнес тенденций на будущий год - это здоровье зубов. Поэтому в рамках своей ежегодной ортодонтической рутины я отправилась на профгигиену (чистку) зубов. Перед тем, как определиться с местом, я перерыла кучу информации и остановился на пародонтологической клинике MaxTreat, входящей в топ-3 московских клиник по версии газеты Коммерсантъ. Гигиена состояла из нескольких этапов: • обязательный ультрозвуковой скелинг • контроль ручного инструмента  • полировка пескоструйным методом  • укрепление зубов посредством реминерализации  Этапность и элементы зависят от каждого конкретного случая, на усмотрение врача. Я провела в кресле час. И сейчас мои зубы выглядят на все 100! Адрес: Москва, ул. 2-я Черногрязская д.6, к.2</t>
+  </si>
+  <si>
+    <t>26.02.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6163</t>
+  </si>
+  <si>
+    <t>25.02.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6161</t>
+  </si>
+  <si>
+    <t>Однажды я уже писала о «дружбе народов» или круговороте вещей в природе. А вот еще одно: Некая девушка Аня из России заказала себе в США легкие брючки tommy hilfiger. Получила их в своей Москве и улетела отдыхать во Вьетнам. Там достает эти штанишки и видит, что произведены они где? Правильно, во Вьетнаме. Вот вам и потребительский шмоточный круговорот</t>
+  </si>
+  <si>
+    <t>25.02.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6160</t>
+  </si>
+  <si>
+    <t>Копеечные средства из аптеки: что такое пантенол? Если вы думаете, что это просто средство от ожогов - вы глубоко заблуждаетесь. Если вы регулярно используете ретинол и кислотные пилинги, а также рф-лифтинги и прочие травматичные процедуры, этот крем - ваш спаситель. Что такое пантенол? Это декспантенол (5%) - провитамин B5, именно он отвечает за заживление, снятие шелушений и раздражений. А еще пантенол нормализует защитные функции кожи. И обогащен витамином E для более эффективного восстановления кожного покрова. В принципе, в отпуске один пузырь этого крема заменяет крем для рук, для ног, для лица и тела. Он не закупоривает поры и интенсивно увлажняет лицо (что так необходимо после жаркого дня).</t>
+  </si>
+  <si>
+    <t>25.02.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6159</t>
+  </si>
+  <si>
+    <t>Знаете, почему я раньше очень любила отели? Потому что там такие одеяла - уууух! Там такие подушки - аааах! А сейчас? А сейчас, будь возможность, я бы притащила в отпуск с собой свою супер-подушку Somia и утяжеленное одеяло. Потому что я опять ночью больше часа ворочаюсь, никак не могу найти удобную позицию. И просыпаюсь в обед! И сразу полдня в минус - оооп! И только для вас, для идеального сна - до 28.02 супер-редкая скидка по коду DANILINA на 20% на сайте Somia! А если берете от двух единиц - то до 30%!</t>
+  </si>
+  <si>
+    <t>25.02.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6158</t>
+  </si>
+  <si>
+    <t>Не забываем: самый главный женский бьюти-секретик - это непрерывный сон минимум 9 часов!</t>
+  </si>
+  <si>
+    <t>24.02.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6157</t>
+  </si>
+  <si>
+    <t>И немного про наш первый вечер</t>
+  </si>
+  <si>
+    <t>24.02.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6154</t>
+  </si>
+  <si>
+    <t>Было/стало: 5 лет назад я на Байконуре в районе 90+ кило Февраль 2026 я во Вьетнаме 59 кило А вот здесь все про мое похудение</t>
+  </si>
+  <si>
+    <t>24.02.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6149</t>
+  </si>
+  <si>
+    <t>Итак, лейдиз, раз мы тут все про красоту и здоровье, с первого раза давайте угадаем, что самое главное, что мы берем в отпуск? Подсказываю - три буквы! Правильно! Это спф! Оптимально - максимальный спф 50. И поверьте, он не только для тех, кто пользовался ретинолом, кислотами и делал всякие пилинги и bbl. Пользоваться спф нужно абсолютно всем, даже если вы идете просто погулять Мой фаворит - спф 50 от Mesomatrix. Почему? Потому что он: • увлажняет, содержит гиалуроновую кислоту, Д-пантенол, масло ши и антиоксидантн витамин E • быстро и легко впитываемая текстура • приятный аромат • содержит и физические, и химические фильтры • способствует регенерации кожи • омолаживает Это не просто защита от фотостарения и гиперпигментации, но и уход за кожей!</t>
+  </si>
+  <si>
+    <t>24.02.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6148</t>
+  </si>
+  <si>
+    <t>Наше второе утро во Вьетнаме. И могу сказать, что все мои ухищрения для перелета сработали - отеков нет!</t>
+  </si>
+  <si>
+    <t>23.02.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6147</t>
+  </si>
+  <si>
+    <t>А я еще от лица офицера в запасе хочу поздравить всех мужчин. Защищайте не только Родину, но и свою семью ❤️ Вы - наша главная и основная защита и опора</t>
+  </si>
+  <si>
+    <t>23.02.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6146</t>
+  </si>
+  <si>
+    <t>Бьюти-тендеции на предстоящий год 1. Стоматология станет более чем просто уходом за зубами Это будет уже более эстетический и анти-эйдж тренд, чем просто ортодонтия: даже в 30 и 40 лет не поздно носить брекеты, ведь они визуально скинут пару лет, а также правильный прикус сделает овал лица более четким 2. В уходе за лицом будет преобладать pdrn - Речь скорее идет о подкожных инъекциях, но и в составе уходовой косметики pdrn будет сохранять популярность. Также на арену выходит растительный pdrn 3. Культура longevity (долголетие) - и так доминировала в сфере велнес в 2025, но то, что лежит за этим понятием - отслеживание биометрических данных, персонализированные планы медицинского обслуживания, диагностические инструменты на основе искусственного интеллекта - будет пользоваться все большим и большим спросом 4. Продолжится «слияние» декоративной косметики и уходовой - все больше и больше брендов будут добавлять в декоративку уходовые составляющие 5. Ментальное здоровье станет частью бьюти рутины - известная история: сколько бы ты ни тратил на хирургию и косметологию, стресс всегда отображается на лице. Многие иностранные клиники внедряют услугу на специальном нейромодуляционном аппарате (нейромодуляция - электрическая стимуляция для улучшения вегетативной функции). Предполагается, что этот аппарат снижает стресс, улучшает сон, и в общем положительно сказывается на психоэмоциональном состоянии пациента. 6. Парфюмерия становится все более и более нишевой: каждая женщина хочет своим ароматом выделяться, а не быть «одна из». Интересно? Ставь 💟 Почитать о бьюти-тенденциях в прошлом году</t>
+  </si>
+  <si>
+    <t>23.02.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6145</t>
+  </si>
+  <si>
+    <t>Хотите вместо театра оказаться в Париже? Я вот очень хочу, пять лет не была в Париже, и очень скучаю! Идите на «Фиалку Монмартра» в Московский театр оперетты. Билеты на март еще в наличии! Что в сюжете? Очень трогательная и жизненная история: Париж ХХ века (прекрасно воссозданный на сцене), юный скульптор и, конечно, любовный треугольник. Париж во всем своем великолепии! На сцене вам покажут Париж «as is»: трущобы будут перемежаться балами с хрустальными люстрами, богемные мансарды с веселыми кабаре… Вопщем, я вам только что придумала культурную программу на март, не благодарите :)</t>
+  </si>
+  <si>
+    <t>23.02.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6143</t>
+  </si>
+  <si>
+    <t>Доброе утро! У нас начался наш первый полноценный день во Вьетнаме. Вьетнам встретил меня прекрасно: с утра проснулась и поняла, что у меня продуло бок 😆 Меновазин, обезбол, пластыри - все пошло в дело. А мы поехали в город мелкому за бутсами</t>
+  </si>
+  <si>
+    <t>22.02.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6142</t>
+  </si>
+  <si>
+    <t>Ну и пока мы готовимся ко сну, напишу немного про Вьетнам. • самые популярные курорты Вьетнама - это Нячанг, Фантьет/Муйне, Дананг и Фукуок. Вьетнам природно очень похож на Таиланд, но по моим ощущениям, тут прохладнее. • цены: на материке в Нячанге все недорого: такси 50 минут 1.100₽. А вот на острове, где мы живем, цены обычные: кокос 300₽, обед на 4 - 5.000₽ • такси - maxim и grab, maxim дешевле • напрокат машину или байк можно взять только с международными правами, мы в пролете • сим-карты брать viettel и mobi - покупать в официальных салонах, в аэропорту и у перепродажников гораздо дороже • время - плюс 4 часа к московскому. Полезно? Ставь лайк, не жадничай :))</t>
+  </si>
+  <si>
+    <t>22.02.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6141</t>
+  </si>
+  <si>
+    <t>Собрала для вас все посты по перелетам • первые приготовления за 2 недели до отпуска • что делаем за неделю • для чего нам родиола • чем заняться в самолете • добавим неочевидное в аптечку • что берем с собой в самолет • что делаем в день перелета • для чего в перелетах янтарная кислота • как победить джет-лег Сохраняйте и пересылайте. А если полезно, ставьте 💟</t>
+  </si>
+  <si>
+    <t>22.02.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6140</t>
+  </si>
+  <si>
+    <t>Как человек, облетавший полмира, сейчас я вам расскажу, как бороться с джет-легом. Джет-лег - это нарушение работы биологических часов, как правило возникающее при перелете в страну с большим смещением по времени. Как проявляется джет-лег: • нарушение сна: ночью бессонница, днем сонливость • усталость, вялость, головная боль, нежелание ничего делать, а только скукожиться в кроватке • апатия, раздражительность Как правило, эти симптомы уходят за 2-3 дня, но терять столько времени в отпуске нам не очень хочется. Поэтому: • за 2-3 дня до вылета постарайтесь немного адаптироваться к часовому режиму отпускной страны: ложитесь спать на час-1.5 раньше/позже • повторюсь: в перелете (и перед) исключаем алкоголь, жирную еду, кофе и энергетики. В самолете оптимально пить воду с изотониками и витамином c и если очень захочется есть - орехи в помощь • спать, спать и спать. Проконсультируйтесь с врачом по поводу дозировки мелатонина и примите перед полетом. Так вы сможете выспаться • по приезду сразу включайтесь в отпускной режим, ездите, ходите, гуляйте, купайтесь. Главное - не скукоживаться в кроватке.</t>
+  </si>
+  <si>
+    <t>21.02.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6139</t>
+  </si>
+  <si>
+    <t>Для чего в до перелета, во время и после принимать янтарную кислоту? Янтарная кислота - это натуральный адаптоген. Принимаю её перед полётом, во время и после — помогает быстрее адаптироваться к смене часовых поясов, борется с джет-легом и даёт энергию, особенно если сразу после прилёта нужно быть в форме. Работает мягко, но эффективно. И не забываем про еще одного моего любимчика, тоже натуральный адаптоген, но еще и уровень железа повысит!</t>
+  </si>
+  <si>
+    <t>21.02.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6137</t>
+  </si>
+  <si>
+    <t>Сегодня вместо избы-смотрильни эфир забрала изба-читальня. Мои планы на предстоящие полторы недели:</t>
+  </si>
+  <si>
+    <t>21.02.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6136</t>
+  </si>
+  <si>
+    <t>Сегодня летим. Итак, что делаем прямо в день перелета: • за сутки до вылета: таблетка аспирина • в день вылета: родиола с утра • прямо перед вылетом: 30 капель лимфомеозота и гель с венотониками на все тело • перед перелетом, во время и после: по 2 таблетки янтарной кислоты Записали? Молодцы!</t>
+  </si>
+  <si>
+    <t>20.02.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6135</t>
+  </si>
+  <si>
+    <t>Подушка или подушка-массажер? Конечно, массажер! Это гораздо круче обычной подушки за счет активного снятия мышечного напряжения, предотвращения затекания шеи и стимуляции кровообращения.</t>
+  </si>
+  <si>
+    <t>20.02.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6130</t>
+  </si>
+  <si>
+    <t>увидела у Марии Грудиной, основательницы курорта превентивной медицины «Первая Линия» (в котором с завидной регулярностью проходят программы восстановлениях звездные модели, блогеры, артисты), список уходовых и косметических процедур, которые она делает регулярно. берите на заметку 📝 . сама многим пользуются и довольна результатами. а ещё тут собрана подборка интересных постов (очень любопытный например про то, что делает женщину некрасивой). у Марии очень грамотный и комфортный взгляд на косметологию, медицину, физическое и ментальное здоровье.</t>
+  </si>
+  <si>
+    <t>20.02.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6124</t>
+  </si>
+  <si>
+    <t>А мы тут, девочки, с Сашкой в выходные пошли смотреть себе обновки к отпуску. И в Авиапарке дошли до Finn Flare. И были очень приятно удивлены: весенняя коллекция просто отпад! Вот все, что вы видите в модных блогах - оно все там! Особо в отпуск ничего не нашли, но купили обе синие трендовые костюмы в перелет (еще покажу), Сашка еще остановилась на спортивном лифчике, клетчатой рубахе, хлопковом джемпере в косичку и очередную футболку хапнула. Очень много натуральных материалов, вещи сидят просто шикарно! На мне и Сашке все эс, кроме джемпера цвета сливочного масла (эм) и бежевые брюки (хс, все широкое я беру себе на размер меньше). Вопщем, скоро ждите репортаж из аэропорта!</t>
+  </si>
+  <si>
+    <t>20.02.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6123</t>
+  </si>
+  <si>
+    <t>Что берем с собой в самолет. Сохраняем и пересылаем подругам: • спрей с коллоидным серебром: увлажняет и защищает слизистую от вирусов и инфекций в полете • гидролат: успокаивает, освежает, увлажняет и тонизирует • электролиты: восстанавливают баланс и возвращают энергию • подушка-массажер для шеи: поддержка шеи и легкий массаж. • паровая маска для сна и беруши: защитят глаза и уши от шума и света • балаклава-капюшон или шарф: в самолетах сильно дует, может продуть шею, • гигиеническая помада и крем для рук: это все про сухость воздуха в самолете • орехи и травяной чай: для перекуса • компрессионные гольфы • салфетки с хлоргексидином: сели, протерли все вокруг и спокойно заснули • детралекс суспензия по 1 пакетику каждые 3 часа в комплексе с витамином C 500 мг • теплый платок: укрываться, если вдруг в самолете не будет пледа (да, такое тоже бывает) По прилету выпить 2 таблетки янтарной кислоты Часто летающим можно прям «тревожный чемоданчик» собрать заранее</t>
+  </si>
+  <si>
+    <t>19.02.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6121</t>
+  </si>
+  <si>
+    <t>Очень люблю, когда муж по вечерам ходит на спорт: тогда не нужно заморачиваться ужином. И мы с детьми вечером устраиваем себе «ужин из вкусняшек»: чуть-чуть свежих ягод, немножко пирожных, щепотка свежей моцареллы, пара кусочков хрустящего багета с малосоленым лососем… Все довольны, а я больше всех. Знаете, что в этом рецепте должно быть самое главное? Свежесть продуктов и качество. Вы никогда не ошибетесь, сделав заказ в Азбуке вкуса, обожаю. А с моим промо DANILINA у вас будет еще и 15% скидка на онлайн заказы от 3.500₽. Приятно. да? Ведь сэкономил - это что? Правильно, заработал!</t>
+  </si>
+  <si>
+    <t>19.02.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6120</t>
+  </si>
+  <si>
+    <t>И что еще неочевидного в косметичку с собой: • крем от геморроя проктонис: и от отеков под глазами, и если вдруг сгорим • магнитный стикер и меновазин: если опять заклинит шею или заболит спина • зубная паста и пенка emra • капли для глаз: для увлажнения и зоркости • нурофен • крем для рук Сохраняйте и пересылайте! Лишним не будет!</t>
+  </si>
+  <si>
+    <t>19.02.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6119</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Варвара (@TaisSki) 2. Maria (@loginovam) 3. ᅠ (@merywad) 4. Anna (@skripnyak) 5. Светланка (@SvetlankaRogacheva) 6. Yana (@yana_chabarova) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>19.02.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6113</t>
+  </si>
+  <si>
+    <t>Девочки! Кто давно не заходил в MAAG?! Я не заходила! А тут на выходных зашла и приятно удивилась: столько красоты! И очень много натуральных тканей и кожаных изделий: сумки, обувь и верхняя одежда. Мы же помним, что лиоцел, вискоза и ацетат - это натуральные ткани? Так вот, я влюбилась в шоколадное вискозное платье (и взяла его конечно для отпуска, на мне эс), а еще очень классные широкие брюки (на мне хс), тоже взяла себе. Сашка, конечно, оторвалась по полной: джинсы, лонг, рубашка, платье, несколько футболок, что там еще… Короче, все в MAAG за гардеробом на весну!</t>
+  </si>
+  <si>
+    <t>19.02.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6112</t>
+  </si>
+  <si>
+    <t>18.02.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6111</t>
+  </si>
+  <si>
+    <t>Кто только собирается в отпуск, сохраняйте и отправляйте подругам: четыре супер классных сервиса, которые помогут вам скоротать время в самолете: • @kinoserialbot - бот для сериалов. Вводим название и смотрим без вайфай • игры без интернета - 10000 игр, в которые можно играть на борту, установите заранее приложение • @music_to_you_bot - все музыкальные треки, которые вам нужны. Можно заранее собрать свой плейлист • air chat - если вы сидите на разных рядах, этот чат позволит вам переписываться друг с другом Все сервисы бесплатные и работают без интернета!</t>
+  </si>
+  <si>
+    <t>18.02.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6108</t>
+  </si>
+  <si>
+    <t>И еще немного про мою больную шею. Как вы помните, заклинило у меня ее на даче. А на даче у меня что? Правильно! Нет нормальной подушки. Дома-то мы всей семьей спим на шикарных ортопедических подушках Somia. Поэтому и на дачу мы их тоже теперь купили. Чем хороши подушки Somia: • это подушка-конструктор: внутри 4 слоя ортопедической пены, у которых разная плотность - можно собирать разные варианты по высоте и мягкости, ориентируясь на свои ощущения и удобное положение тела, в том числе в зависимости от жестокости матраца • чехол можно подстроить под нужный размер, благодаря системе молний Но в этот раз я пошла дальше и решила - гулять так гулять, спать так спать! И приобрела себе еще и утяжеленное одеяльце весом 9 кило. Вы ведь знаете, что тяжелые одеяла борются с тревожностью, улучшают сон и вообще очень полезны? Утяжеленное одеяло от Somia состоит из 11 слоев тенселя с дышащим наполнителем для равномерного распределения веса по всему телу. Одеяло помогает в выработке мелатонина и серотонина, блокируя выработку гормона стресса (кортизола). И вот уже пару недель как сплю под таким сама, вечером моментально проваливаешься в сон до утра. И чувствую я себя теперь намного лучше. И главное - скидки! В честь предстоящих праздников по промо DANILINA самая большая скидка до конца февраля -15% на официальном сайте, и до -30%, если берете от двух вещей. Можно порадовать не только себя, но и близких с отличной выгодой.</t>
+  </si>
+  <si>
+    <t>18.02.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6107</t>
+  </si>
+  <si>
+    <t>Что я беру с собой из косметики? Вьетнам, как и Таиланд, очень жаркий и влажный, поэтому дневного ухода будет минимально. • три маски: утренняя от отеков zerapy, ночная питательная vitalir и экспресс-маска skin probiotic • утренние пэды medicube (вместо тоника) • пенка для умывания skin probiotic • энзимка zerapy снимать спф • спф celimax, skin probiotic и tocobo вместо дневного крема • вечерний крем dermagarden • патчи под глаза rhode и matsesta • гидролат розы от Крымской Розы Достаточно!</t>
+  </si>
+  <si>
+    <t>18.02.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6106</t>
+  </si>
+  <si>
+    <t>Продолжим про Бепантен. Вообще, Бепантен крем это очень классная штука: он содержит витамин B5 и прекрасно помогает коже восстанавливаться изнутри. Его задача - укрепить барьер, снять раздражение, ускорить заживление. Для получения заметного результата понадобится месяц. Вообще, я уже писала, что коже необходимо 28 дней, чтобы полностью обновиться. Поэтому любой эффект от ухода будет не ранее, чем через 4 недели.</t>
+  </si>
+  <si>
+    <t>17.02.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6105</t>
+  </si>
+  <si>
+    <t>Любимая рубрика «копеечные рабочие средства из аптеки» Сегодня будем мощно увлажнять и питать кожу. Для этого нам понадобится: • бепантен крем из аптеки • любое базовое масло (у меня жожоба) • одноразовая маска (можно вообще взять пакет) Берем 2 ч ложки бепантена, смешиваем с 1 ч ложкой масла. Я добавила еще 3 капли эфира бессмертника. Наносим на лицо, шею и декольте. Закрываем пленкой и оставляем на 20-30 минут. После снимите пленку, но не смывайте, удалите остатки бумажным полотенцем и ложитесь спать. Эффект: • глубокое увлаженение • гладкая сияющая кожа без морщин Девочки, работает лучше люксовой косметики! Проверено на себе! Кстати, смеси хватит минимум на 2 раза.</t>
+  </si>
+  <si>
+    <t>17.02.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6104</t>
+  </si>
+  <si>
+    <t>Так, ладно. Надеюсь, такого у нас не будет. Очень рассчитываю на хорошую погоду. Иначе я не вывезу совсем…</t>
+  </si>
+  <si>
+    <t>17.02.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6102</t>
+  </si>
+  <si>
+    <t>Короче, девочки, сходила я ко врачу со своей больной шеей. И знаете, что он мне сказал? • поменять подушку • заняться физкультурой Физкультурой! Я! Ну не нахал?! Но мы тоже не лыком шиты, так-то. Поэтому физкультуру я заменила на классную корейскую разработку доктора-физиотерапевта DeepRoller. У роллера анатомически правильная форма, которая повторяет изгиб позвоночника. Сам по себе роллер не жёсткий, а упругий. Каждый день с утра по несколько минут прокатываю его вдоль шеи и поясницы и лежу в статике. Всего неделя - а я уже чувствую себя гораздо лучше. У меня перестала болеть голова и больше не тянет поясницу. Сейчас пытаюсь сподвигнуть мужа позаниматься. Кстати, на сайте сейчас у них огромные скидки до 50% и доставка по России бесплатно. На подарок близким - отличная идея. Плюс возможна оплата частями. 👉https://deeproller.ru👈 P. S. Можете даже не искать на мп - там дороже 😆</t>
+  </si>
+  <si>
+    <t>17.02.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6101</t>
+  </si>
+  <si>
+    <t>Кто со мной? Живем лишь раз</t>
+  </si>
+  <si>
+    <t>16.02.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6100</t>
+  </si>
+  <si>
+    <t>У меня новый любимчик среди эфирных масел. Теперь наравне с эфиром франжипани и иланг-иланга буду добавлять в воду масло османтуса! • сложный, сладкий, фруктово-цветочный аромат • при использовании на кожу регенерирует и успокаивает • при добавлении в ванну снимает стресс, улучшает настроение, расслабляет • противовоспалительное и омолаживающее действие • помогает при угревой сыпи • можно добавлять в чай для усиления аромата Кто любит? Я в восторге от запаха! Хоть вместо духов используй</t>
+  </si>
+  <si>
+    <t>16.02.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6095</t>
+  </si>
+  <si>
+    <t>Козочки мои, расскажите, кто что кому на 8 марта подарить планирует? Моя старшая козочка уже стала взрослой девицей и требует себе подарки как взрослым. Говорит, я хочу как у тебя: гладкие блестящие волосы и здоровую увлажненную кожу, а для этого нужен шелк! Поэтому я ей решила на 8 марта подарить шелковую пижаму как у себя и шелковую наволочку, естественно, моих любимых Ayris Silk. Почему именно их? • их шелк действительно особенный - плотный и прочный, с фирменным плетением. Его можно стирать и гладить, не опасаясь, что испортишь • шелковая наволочка защищает кожу от пересушивания, а волосы от спутывания • нанесенный на ночь крем останется у вас на лице, т.к. плотный шелк Ayris не впитывает уход, в отличие от хлопка. Плюс гладкая ткань отполирует волосы во время сна. А еще, знаете, маленький лайфхак: верх от шелковой пижамы и шелковую комбинацию я всегда беру с собой в отпуск и ношу как полноценную одежду. Ведь шелк - лучшая терморегулирующая ткань! В нем невероятно комфортно, также такие образы выглядят дорого и эстетично. Так что ждите включений из отпуска! И не забывайте про промокод DANILINA, он дает -15% в честь 8 марта. Это максимальная скидка, пользуйтесь❤️</t>
+  </si>
+  <si>
+    <t>16.02.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6094</t>
+  </si>
+  <si>
+    <t>Так, ну доброе утро штоле Живем лишь раз</t>
+  </si>
+  <si>
+    <t>16.02.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6093</t>
+  </si>
+  <si>
+    <t>Продолжаем пред-отпускной контент. И опять - привет - родиола розовая! Чем родиола помогает в перелетах? • эффективный природный адаптоген для облегчения перелетов, • снижает симптомы джетлага (смена часовых поясов), • борется с усталостью, • помогает организму адаптироваться к стрессу, перепадам давления и гипоксии. Принимаем утром натощак или перед полетом, избегая приема на ночь из-за бодрящего эффекта. </t>
+  </si>
+  <si>
+    <t>16.02.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6092</t>
+  </si>
+  <si>
+    <t>Мои новые бады на этой неделе: • родиола розовая - натуральный БАД-адаптоген, используемый для повышения умственной/физической работоспособности, борьбы со стрессом и усталостью • омега-3 - снижает воспаления, уровень холестерина, улучшает память и когнитивные функции. Полезна для кожи • астаксантин - антиоксидант для защиты кожи на солнце • селен - для мощной антиоксидантной защиты, укрепления иммунитета, поддержки щитовидной железы и сердечно-сосудистой системы. Он замедляет старение, улучшает состояние кожи, волос и ногтей Слышали про такие?</t>
+  </si>
+  <si>
+    <t>15.02.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6091</t>
+  </si>
+  <si>
+    <t>Козочки мои, не забывайте про наш классный розыгрыш! Кто еще не участвует?</t>
+  </si>
+  <si>
+    <t>15.02.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6090</t>
+  </si>
+  <si>
+    <t>Девочки, и еще записывайте: рабочее средство для глаз. Для тех, кто постоянно за компом, кто работает с телефоном и в очках, у кого к вечеру устают и сохнут глаза - капли Систейн ультра плюс. Почему именно они? В составе гиалуроновая кислота, она удерживает влагу и восстанавливает слизистую при синдроме усталого глаза. На любом мп А вот тут рассказывала про японские капли для глаз</t>
+  </si>
+  <si>
+    <t>15.02.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6089</t>
+  </si>
+  <si>
+    <t>Как же я люблю свой район - Мнёвники. Мне кажется, лучший район Москвы - экологическая обстановка, река, Серебряный Бор. Но квартиры в новостройках купить сложно - разбирают в момент. А тут листала телеграм и увидела пост про новый район Остров недалеко от нашего ЖК. Вот это, конечно, классная застройка. Часть корпусов еще находится на стадии строительства. А сейчас еще мелкий мой узнает, что там строят академию Александра Овечкина, и вообще нам продыху не даст, будет настаивать туда переехать! Что думаете? Съездить посмотреть?</t>
+  </si>
+  <si>
+    <t>15.02.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6088</t>
+  </si>
+  <si>
+    <t>Осталась неделя до вылета. Вводим в меню антиоксиданты. Я беру пикногенол, это мощнейший антиоксидант. А еще он поддерживает сердечно-сосудистую систему, улучшает кровообращение, снижает отеки и судороги. Кроме пикногенола ввожу в свое бад-меня астаксантин: полезен для глаз, а также это мощный антиоксидант, своего рода ваш внутренний SPF, он создает слой защиты, который предохраняет от чрезмерного воздействия UV лучей. Астаксанатин уменьшает повреждения кожи, вызванные солнцем, предотвращает солнечные ожоги. Также, кто не принимает, введите в свое бад-меню гинкго-билоба (240мг): улучшает кровоснабжение головного мозга, его снабжения кислородом и глюкозой. Необходима консультация врача</t>
+  </si>
+  <si>
+    <t>15.02.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6087</t>
+  </si>
+  <si>
+    <t>Девули, особенно те, кто старше 35 лет. Моя бывшая коллега сделала классный продукт для женщин про наши ежемесячные проблемы. И в связи с этим очень просит помочь - пройдите этот нехитрый тест. Кроме возраста не нужно оставлять никаких данных. Я уже прошла. А после прохождения поставьте плюсик в комментариях, потом рандомом разыграю 2 классных футболки от clutch Ну и еще из интересного: результаты потом будут опубликованы в Forbes Woman, я выложу обязательно, а мы будем гордиться причастностью</t>
+  </si>
+  <si>
+    <t>14.02.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6084</t>
+  </si>
+  <si>
+    <t>Лет 10 назад мы пошли в очередной круиз по средиземному морю, и как я удивилась, когда в ежедневной афише увидела мюзикл «Присцилла Королева пустыни». Я записалась сразу же, и осталась в таком восторженном опустошении, что через 3 дня пошла снова. Да, тема ЛГБТ сейчас запрещена в нашей стране. Но насколько же это крутая постановка, ярко, красочно, бесподобные костюмы, живой звук, известное всему миру музыкальное сопровождение А потом я увидела этих артистов, сидящих тихонько в мясном ресторане там же на лайнере, и очень очень хотела подойти и сказать им, насколько они гениальны. Но застеснялась. И жалею до сих пор. Так что могу сказать: если очень хотите что-то сделать - делайте! А пожалеть мы всегда успеем… Вопщем я покажу вам два отрывка, посмотрите</t>
+  </si>
+  <si>
+    <t>14.02.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6081</t>
+  </si>
+  <si>
+    <t>Сегодня изба-смотрильня решила удариться в ретро и рассказать о совершенно чудесном фильме «Приключения Присциллы, королевы пустыни» о поездке двух дрэг-квин и одной транс-женщины вглубь Австралии. В фильме снимались молодые Хьюго Уивинг (мистер Смит из «Матрицы» и Элронд из «Властелина колец») и Гай Пирс («Черная Орхидея»). Шикарный, яркий, звучный фильм о поиске себя и драматическими темами принятия и толерантности.  Тональность задает потрясающий саундтрек. Из самых известных музыкальных сопровождений вы точно узнаете it’s raining man, I will survive и Venus. В 2006 на основе фильма сделали мюзикл, который громко прошествовал от Сиднея до Бродвея. Первый раз он привлек мое внимание в Лондоне, где я был видела огромную кристальную туфлю на Пикадилли. А потом, в рамках средиземноморского круиза, мне и самой повезло на нем побывать. Кто смотрел? Обсудим?</t>
+  </si>
+  <si>
+    <t>14.02.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6080</t>
+  </si>
+  <si>
+    <t>Лучший рецепт красоты! Живем лишь раз</t>
+  </si>
+  <si>
+    <t>13.02.26 17:28</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6079</t>
+  </si>
+  <si>
+    <t>А как вы отвечаете мошенникам? Я вот в душе не знаю, кто этот человек :))</t>
+  </si>
+  <si>
+    <t>13.02.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6078</t>
+  </si>
+  <si>
+    <t>Закончилось/появилось: вечерний тоник Вместо: Тоника с календулой kiehl’s Стало: Тоник green tomato Потом расскажу!</t>
+  </si>
+  <si>
+    <t>13.02.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6073</t>
+  </si>
+  <si>
+    <t>Наша комфортная жизнь держится на трех составляющих: • хороший крепкий сон • отсутствие стресса • полноценное сбалансированное питание А что же делать, когда не получается? Ну с едой ок, это возможно. А стресс? А сон? Их же не особо проконтролируешь. Нельзя сказать себе, ворочающейся в постели полночи - а ну-ка быстро спать! В общем, для таких как я, вышло новое компактное устройство NEEM — бытовой стимулятор блуждающего нерва. В основе — запатентованная технология, разработанная учеными российского Минздрава, которая позволяет мягко и безопасно решить сразу три проблемы современного человека: снизить стресс, повысить качество сна и нормализовать аппетит. Эффект доказан! Больше информации — на карточках. Узнать подробности и сделать заказ можно здесь</t>
+  </si>
+  <si>
+    <t>13.02.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6072</t>
+  </si>
+  <si>
+    <t>Итак, кедровое масло. Берем только сыродавленное нерафинированное масло, оно сохраняет все биологически активные вещества. Можно применять как внутрь, так и снаружи, и даже как заправку для салатов. Внутрь: • для лечения гастрита, язв • нормализует холестерин • подавляет тягу к еде • борется с хронической усталостью • ускоряет жкт • повышает иммунитет Снаружи: • смягчает кожу • помогает при псориазе и экземах • лечит ожоги • питает волосы и ногти Почему же оно такое крутое? А потому что в составе у него: • холодный отжим из орехов сибирской или корейской сосны • омега 3, 6 и 9 • комплекс витаминов E, F, A, D При беременности и лактации обязательно проконсультироваться со врачом</t>
+  </si>
+  <si>
+    <t>13.02.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6071</t>
+  </si>
+  <si>
+    <t>Крошки мои, особенно кто сейчас собирается на работу, хотите знать, как за 75₽ прокачать свой образ так, что никто не заметит ни ненакрашенного лица, ни отсутствия макияжа? Дада, все именно так просто: https://t.me/vse_rozovoe/3949</t>
+  </si>
+  <si>
+    <t>12.02.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6070</t>
+  </si>
+  <si>
+    <t>Как с меня писали Живем лишь раз</t>
+  </si>
+  <si>
+    <t>12.02.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6068</t>
+  </si>
+  <si>
+    <t>Про какие масла мы с вами уже говорили: • амарантовое масло • масло семян черного тмина тыц и тыц • кедровое масло • кокосовое масло тыц и тыц • как принимать масло</t>
+  </si>
+  <si>
+    <t>12.02.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6065</t>
+  </si>
+  <si>
+    <t>Почему я люблю четверги? Ну во-первых, завтра уже пятница. А во-вторых, по четвергам я провожу дома глобальную уборку: расставляю по местам свои банки, сортирую бады, складываю книги и, конечно, меняю постельное белье. Я обожаю запах свежестиранного постельного белья, люблю прикосновения и текстуры. Именно поэтому в качестве домашнего белья я предпочитаю MORФEUS: и для своей постели, и для детей. Прежде всего, конечно, подкупает разнообразие цветов: я, как вы знаете, предпочитаю спокойные нюдовые тона, а вот младший мой выбрал черное, представляете? Ну, пацан, чо. Очень люблю их сатин, а еще удобные пододеяльники: я терпеть не могу заправлять одеяло в пододеяльник! А у бренда это делать легко и просто. По-моему, очень красиво смотрится, да?</t>
+  </si>
+  <si>
+    <t>12.02.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6063</t>
+  </si>
+  <si>
+    <t>11.02.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6062</t>
+  </si>
+  <si>
+    <t>🔠🔠🔠🔠🔠🔠🔠🔠 Мы приближаем весну как можем и заставляем таять снег горячими подарками! В этот раз дарим: два бьюти-бокса с наполнением, которое собирали с особой любовью и знанием дела и четыре сертификата по 5 000₽ в любой магазин! Но, пожалуй, более ценное в розыгрыше — это каналы. В каждом из них максимум пользы, юмора и доброты, так что советуем читать внимательно и с удовольствием Условия участия простые: 1) Подписаться на каналы Че по стилю? Кожаная Госпожа Живем лишь раз! Новая Элоиза 2) Нажать кнопку «Участвовать» Подарки высылаются за наш счет. Пожалуйста, не поддавайтесь на проделки мошенников! Победители: 🎉 Результаты розыгрыша: 🏆 Победители: 1. Варвара (@TaisSki) 2. Maria (@loginovam) 3. ᅠ (@merywad) 4. Anna (@skripnyak) 5. Светланка (@SvetlankaRogacheva) 6. Yana (@yana_chabarova) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>11.02.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6061</t>
+  </si>
+  <si>
+    <t>Продолжаем про глаза. Какие еще добавки помогают? Ловите: • Таурин - регулирует внутриглазное давление, улучшает питание сетчатки. Дозировка 1000мг, за 20-30 мин до еды, с утра, 2 месяца • Гингко билоба - улучшает микроциркуляцию в капиллярах глаза, повышает доставку кислорода. 120 мг до еды 3 месяца • магний (малат/глицинат) - снимает спазм ресничной мышцы, повышает адаптацию к свету и регулирует сосудистый тонус. 5 мг на 1 кг веса, 1 месяц Берегите глазки! На фото таурина нет, я его уже прикончила</t>
+  </si>
+  <si>
+    <t>11.02.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6056</t>
+  </si>
+  <si>
+    <t>И вот как раз в рамках замедления мы с Сашкой по приглашению skin probiotic пошли на закрытый показ чудесного трогательного фильма «письма о любви» в прекраснейший кинотеатр «Пионер». Фильмы мы смотрели в оригинале с субтитрами, оказывается, Пионер показывает только фильмы в оригинале, классная возможность подтянуть язык. Но главное не это. Благодарна бренду skin probiotic, что посреди суматохи дней и вечной гонки нам дали возможность просто сесть и спокойно передохнуть. Абстрагироваться от всего. И не забывайте - вначале маску на себя, а потом на соседа!</t>
+  </si>
+  <si>
+    <t>11.02.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6053</t>
+  </si>
+  <si>
+    <t>«Вначале наденьте маску на себя, а потом на своего соседа» - гласит неизменное правило. Перевожу: позаботься вначале о себе, потому что мы - это самое важное, что есть у нас. Уже наступила пред-праздничная пора, но, пожалуйста, в пылу подготовки и суете не забывайте о себе. Наденьте маску на себя. Можно и косметическую! Вот, например, один из моих любимых брендов для ухода за кожей skin probiotic выпустил новую классную сыворотку для лица Skin Lover с глутатионом и экзосомами. Она: • убирает неровный тон и следы постакне • борется с покраснениями, высыпаниями и сухостью • избавляет от жирного блеска и широких пор • контролирует выработку пигмента • снимает воспаления • помогает коже вырабатывать больше коллагена Вообще, что такое пробиотики в составе косметики? Это супер-состав для укрепления собственного микробиома кожи. Пробиотики: • повышают устойчивость кожи • снижают чувствительность и воспаления • запускают саморегуляцию кожи • Кстати, сэмпл сыворотки Skin Lover можно получить в подарок при покупке от 5.000₽. Акция проходит с 11 по 14 февраля. А по промокоду Danilina вы получите скидку 10% на любой заказ!</t>
+  </si>
+  <si>
+    <t>11.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6052</t>
+  </si>
+  <si>
+    <t>Фуф, а вот и середина месяца и мои пустыебанки В этот раз практически без бадов, как вы помните, я от них отказалась. Зато много косметики одновременно закончилось в этом периоде</t>
+  </si>
+  <si>
+    <t>10.02.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6051</t>
+  </si>
+  <si>
+    <t>Девочки, ну и традиционно, как телеграм замедляется, я настоятельно рекомендую Живем лишь раз в Максе - https://max.ru/grekovadanilina</t>
+  </si>
+  <si>
+    <t>10.02.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6048</t>
+  </si>
+  <si>
+    <t>Я, кстати, чуть не забыла вам рассказать, куда мы семьей отправились в субботу вечером. Я вообще человек не театральный и от искусства далекий, поэтому единственное, куда я готова выползти из своей берлоги - это мюзикл. Сейчас вот дети затащили меня на «Последнюю сказку» - яркая, красочная постановка, в которой есть все: и сказочный восток с Аладдином, ковром-самолетом, Али-Бабой, Шехерезадой, и современность с ее ипотекой и менеджерами по продажам. Дети оба акта смотрели на сцену с открытым ртом и, такое ощущение, что забывали даже дышать. Поэтому кто хочет классное провести время с семьей, вам сюда, на «Последнюю сказку», тем более что сейчас идут последние показы! Билеты брала на Ticketland</t>
+  </si>
+  <si>
+    <t>10.02.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6047</t>
+  </si>
+  <si>
+    <t>Отчего происходит спазм мышц в шее? • неудобная поза (сон, работа за компьютером), • переохлаждение (сквозняк), • резкие движения, • остеохондроз, • межпозвоночные грыжи или травмы. Спазм — защитная реакция на боль или повреждение.  Подпись: ваша молодуха</t>
+  </si>
+  <si>
+    <t>10.02.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6046</t>
+  </si>
+  <si>
+    <t>В воскресенье я проснулась на даче и поняла, что не могу двигаться - заклинило шею, капец как больно. То ли подушка неудобная, то ли просто «старость не радость». Прошлый раз такое было год назад, накануне вылета из Таиланда в Москву. Итак, записывайте, скорая помощь: • нурофен, чтобы снять острую боль • меновазин, чтобы снять боль в мышцах, суставах и при невралгиях. Содержит ментол, прокаин и бензокаин, охлаждает кожу, блокирует болевые импульсы и оказывает противозудное действие при кожных заболеваниях.  • апитерапия - содержит пептид яда пчел, используется для лечения воспалений, болей, заболеваний суставов и повышения иммунитета • магнитный стикер redox - для местного обезболивания, снятия воспалений, отеков и улучшения кровообращения в суставах, мышцах, при болях в спине или шее. Он сочетает действие магнитов и компонентов трав, воздействуя непосредственно на очаг боли. Полезно? Ставь 💟</t>
+  </si>
+  <si>
+    <t>09.02.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6044</t>
+  </si>
+  <si>
+    <t>Доброе утро! Рассказываю подробнее про свой Байер-сервис: • купить бренды, которые ушли из РФ • приобрести оригинальные Nike, New Balance и тд из официальных магазинов • хапнуть Michael Kors на распродаже гораздо дешевле, чем в нашем ритейле • взять себе одежду с качественными составами по очень комфортным ценам • заказать качественную косметику и аппараты напрямую из Кореи без подделок • взять шикарный парфюм дешевле, чем в наших соцсетях или в распив • uniqlo со своей родины, из Азии • zara из Германии и Турции • купить себе то, что видели только в заграничной рекламе • трендовая косметика, модные бренды, живые отзывы! Короче, заказывайте оригинальные брендовые вещи напрямую из США, Германии, Турции, Кореи и Азии Все это можно найти у нас, в нашем байер-сервисе! Мы на рынке уже более 13 лет. Принимаем оплаты официально, через сбп, никаких переводов на карты! Есть свои группы с пристроем и хвастами! Регулярные рилсы о разборах и пришедших заказах. Присоединяйтесь к нам и становитесь частью нашего дружного сообщества! https://t.me/+qfrurr3auLdiYjEy</t>
+  </si>
+  <si>
+    <t>09.02.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6043</t>
+  </si>
+  <si>
+    <t>До отпуска осталось меньше 2 недель, нам предстоит 12-часовой ночной перелет. Я потихоньку начинаю готовиться к перелету, морю, солнцу, загару и отекам. За 2 недели я начала принимать две добавки: веторон и лимфомеозот. Веторон: для безопасного загара (защищает от УФ составляющей солнечных лучей за счет повышения антиоксидантной активности). 10 капель на стакан воды с едой А еще он укрепляет иммунитет, ускоряет процесс выздоровления и снижают риск простудных заболеваний. Лимфомеозот: для профилактики и снятия отеков, тяжести в ногах, связанных с застоем лимфы из-за малоподвижности в самолете. 15-20 капель на стакан с водой 3 раза в день, 8-12 дней. Продолжить в процессе перелета и после. Еще он улучшает лимфодренаж, выводит токсины и активирует иммунную систему.</t>
+  </si>
+  <si>
+    <t>09.02.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6042</t>
+  </si>
+  <si>
+    <t>Новые добавки на этой неделе: • кордицепс от evalite - для иммунитета, писала вот здесь • веторон - начала готовить кожу к солнцу • лимфомеозот - пора готовиться к длительному перелету Знакомые?</t>
+  </si>
+  <si>
+    <t>08.02.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6041</t>
+  </si>
+  <si>
+    <t>Девочки, давно у меня не выходило полезных подборок. Ну что ж, я созрела, ловите топ моих любимых постов за последнее время: • как Zara задает тренды и постоянно бежит вперед, отрываясь от большинства. В этот раз она создала виртуальную примерочную! • такие желанные украшения van cleef… а знали ли вы, что бренд украл идею клевера у России?! • я практически не пользуюсь декоративкой, но точно знаю, что когда начну - первым делом побегу покупать вот этот тон всего за 300₽ • я нашла себе новую идеальную чайную пару, чтобы пить кофе с корицей по четвергам • Переделкино как идеальная локация для того, чтобы провести там целый день • увидела вот этот список книг, которые оставили отпечаток в сердце, и решила их все перечитать! Читайте и вдохновляйтесь! У меня например все это давно в сохраненках</t>
+  </si>
+  <si>
+    <t>08.02.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6036</t>
+  </si>
+  <si>
+    <t>Фуф, перед отпуском я таки успела забежать в re:new и сделать третий сеанс bbl young face перед отпуском. Вначале мы сделали скан моего лица, очень смешно получилось: позитивные комментарии врача относительно качества кожи и сосудов, а на мониторе зомби Очень хорошо схватилась шея и область над губой. И как обычно, первая часть терпимая, на второй я кайфовала, а на третий вздрагивала от боли. Ну, ждите отчета через две недели. А пока смотрите, как классно убрался лопнувший сосуд с руки после прошлого раза</t>
+  </si>
+  <si>
+    <t>08.02.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6035</t>
+  </si>
+  <si>
+    <t>Молодая была немолода или Старость не радость! Кароче, я тут решила попробовать, сколько я продержусь без своих пилюль и бадов. И в одночасье все отменила. Думаю, месяцок продержусь, в отпуск сгоняю, а потом начну вводить по одному. Заодно и эффекты буду отслеживать. Я отказалась от всего: и от магния, и от янтарки, и даже от спиртовой настойки боярышника на ночь. Только антидепрессанты оставила А потом началось: • на третий день я сделала ботокс и стала пить цинк • на четвертый день мне стало казаться, что у меня вот вот выскочит герпес, пришлось срочно заказывать л-лизин • через пять дней мне пришло мое масло черного тмина • через неделю у меня началось дергаться верхнее веко, и я вернулась днем к кальцию и на ночь к магнию в двойной дозировке • а потом у меня заклинило шею, и пришлось пить нурофен, мазать меновазин, расчехлить апитерапию и клеить магнитный пластырь • дальше я решила, что нужно помочь пищеварению, и в моей жизни опять появился donat магний • а скоро в отпуск - и за 2 недели уже новые добавки начала Как? Как вы живете без бадов?!</t>
+  </si>
+  <si>
+    <t>08.02.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6034</t>
+  </si>
+  <si>
+    <t>Как? Вы не знаете, что такое маска с микрогранулами? Итак, минутка ликбеза. Маска с микрогранулами: • убирает напряжение и усталость с глаз  • снимает головную боль • легче засыпать  • расслабляет и успокаивает • бывает, что убирает отеки  • после короткого дневного сна проясняется зрение Либо засыпаем в ней, чтобы расслабиться, либо спим днем минут 15. Через 15-20 минут глаза начнут потеть, это нормально Кто пробовал, расскажите?</t>
+  </si>
+  <si>
+    <t>07.02.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6028</t>
+  </si>
+  <si>
+    <t>Сегодня у нас «семейный день» и первая точка посещения - рыбный ресторан Anchovy’s Club. Тут две супер вещи: • в субботу обед все еще «работает» детское меню • для детей есть junior club, куда вы можете сбагрить своих отпрысков и спокойно пообедать. Очень много морских специалитетов - я, например, взяла чебуреки с крабом и креветками, мелкий остановился на картофельной вафле с лососем и оладушках, Сашка очень хотела краба, поэтому взяла бейгл с крабом, а муж - уху и Веллингтон с лососем. Девочки, чебуреки восторг! Будете там - берите сразу минимум 2 порции. Нам пришлось дозаказывать. Ну и три разных Цезаря плюс чаи, кофе и лимонад. Вопщем, хотите классно провести время семьей - вам прямым ходом в Anchovy’s! Адрес: Москва, Колокольников переулок, 3</t>
+  </si>
+  <si>
+    <t>07.02.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6026</t>
+  </si>
+  <si>
+    <t>Сегодня изба-смотрильня идет к вам с классной рекомендацией: Hijack (Захваченный рейс) с Идрисом Эльбой. Вот такое кено я люблю, экшн, крутые непредсказуемые повороты, в каждой серии что-то происходит! Сюжет: герой Эльбы - успешный переговорщик, его зовут на сделки типа слияний и поглощений, когда дело буксует. Он возвращается из Дубаи в Лондон после очередного успешного дела и везет бывшей жене подарочек из Гуччи. У бывшей жены тем времени ухажор - детектив полиции, которого никак не может принять их половозрелый сын. Но благодаря этому детективу дело во многом движется. Так вот, садится наш Эльба в кресло бизнес-класса, пристегивается и самолет взлетает. А потом как понеслааась! Самолет захватывает целая группа террористов, на земле они же шантажируют правительство, ох ну короче, смотрите! Оторваться не сможете. И да, уже идет второй сезон. Посмотрю - расскажу. А сережки ysl как у премьер-министра Великобритании, можно купить вот здесь 😆</t>
+  </si>
+  <si>
+    <t>07.02.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6025</t>
+  </si>
+  <si>
+    <t>Девочка: хочет шелковую маску для сна Девушка: хочет маску с микрогранулами Женщина: имеет и ту, и другую - потому что по разным потребностям разные маски!</t>
+  </si>
+  <si>
+    <t>06.02.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6023</t>
+  </si>
+  <si>
+    <t>Как я люблю эти пятничные вечера: мы с мужем, дети, собака и какое-нибудь интересное кино. Ну и обязательно что-нибудь вкусненькое, так сказать, хлеба и зрелищ. Очень нравится, что в Азбуке вкуса можно найти продукты даже на самый взыскательный вкус. Вот и сейчас: Андрюше малину, Саше свежую черешню, мужу малину в шоколаде, а мне слабосоленую семгу :)) кстати, семгу я покупаю только в Азбуке вкуса, она у них особенно вкусная. И о приятном: по промокоду DANILINA можно получить скидку 15% при онлайн покупке от 3.500₽. Ну разве не здорово? Ведь сэкономил значит что? Правильно, заработал!</t>
+  </si>
+  <si>
+    <t>06.02.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6018</t>
+  </si>
+  <si>
+    <t>Я знаю, у меня тут полно тех, кто по моей наводке тоже посетил «Вальс-бостон». А я несу вам радостную весть: мюзикл зашел на второй сезон, только теперь уже в культурном центре «Москвич». Те же декорации, те же артисты, та же постановка. Просто локация поменялась. В этот раз мы решили взять детей. И им понравилось! А вообще хочу сказать, что второй раз многое воспринимается более остро, ловятся пропущенные нюансы. И я опять в восторге. Надо третий раз идти чтоли… Расскажите, чья роль вам больше всего запала в душу? У меня, конечно, мать. И почему-то Камиль - глупо жил, глупо помер. А мелкому моему Заяц понравился, ну он и правда харизматичный. Адрес «Москвича»: Волгоградский пропект, 46/15</t>
+  </si>
+  <si>
+    <t>06.02.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6017</t>
+  </si>
+  <si>
+    <t>Закончилось/появилось: крем для глаз Вместо: Сыворотки eyelid skin repair отечественного классного бренда zerapy Стало: Сыворотка для глаз с витамином C от Medik8 Потом расскажу!</t>
+  </si>
+  <si>
+    <t>05.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6016</t>
+  </si>
+  <si>
+    <t>И короткая рекомендация: Если у вас дергается верхнее веко, добавьте в рацион магний и кальций. И обязательно очки от голубого света, когда работаете с телефоном или компьютером и даже когда смотрите кено. Ну и избавьтесь от стресса сильвупле и начните хорошо спать</t>
+  </si>
+  <si>
+    <t>05.02.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6014</t>
+  </si>
+  <si>
+    <t>Карочи, герлз, мы с вами столько уже говорили об общем здоровье, о красоте, а одну из самых важных вещей совсем забыли - здоровье зубов. Искренне считаю, что внешний вид зубов задает тон всему образу. Плохие или желтые зубы - все сразу коту под хвост. Я в своем зубном уходе стою на четырех китах: • очищение • полоскание • полугодовая чистка • отбеливание Для ухода и домашнего отбеливания я остановилась на бренде EMRA. Начала с осветляющей зубной пасты Moonlight. В пасте два вида фторидов, ксилит, диоксид кремния (который используют для детских зубных паст). Еще одна находка - жидкость для ирригатора, можно использовать как ополаскиватель (экономичный расход получается), там очень богатый состав из трав: экстракт цветков ромашки и кардамона, а также корня аира болотного. Укрепляет эмаль и снимает воспаления. Курить я давно бросила, а вот кофе продолжаю активно пить. И отбеливание делаю всегда дома. Сейчас я прохожу курс отбеливания карандашом. Каждый вечер - 5 минут - и оп, совершенно белые зубы. Главное - не содержит пероксида водорода и осветляют эмаль, не повреждая ее! Ну и если вы ищите подарок своей второй половине на 14 февраля, продукты EMRA - это топ! Я была бы очень довольна. А учитывая промик EMRAWINTER на скидку 15% на ozon - будет еще и очень выгодно!</t>
+  </si>
+  <si>
+    <t>05.02.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6013</t>
+  </si>
+  <si>
+    <t>Вот мы с вами каждый четверг пьем кофе с корицей. А вы знаете, откуда пошла эта традиция? Во многих культурах четверг считается «днем финансового великолепия» или «днем изобилия». Люди решили сочетать приятное с полезным, добавляя в свой кофе ароматную корицу, которая традиционно ассоциируется с теплом, богатством и уютом. #минуткаликбеза</t>
+  </si>
+  <si>
+    <t>05.02.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6012</t>
+  </si>
+  <si>
+    <t>04.02.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6011</t>
+  </si>
+  <si>
+    <t>Как вы многие уже знаете, я давно отказалась от спиртного. Но муж-то мой не отказался! И у нас практически каждые выходные борьба: он тут начал разбираться в сортах вина для суши и теперь вообще не дает мне покоя! Хотите тоже знать, какое вино к каким суши брать? Вам сюда: https://t.me/ruwine_ambassador/2462</t>
+  </si>
+  <si>
+    <t>04.02.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6010</t>
+  </si>
+  <si>
+    <t>Расчехлила шубу и поехала в театОр</t>
+  </si>
+  <si>
+    <t>04.02.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6008</t>
+  </si>
+  <si>
+    <t>Как уже сертифицированный Гарвардом специалист по управлению стрессом рассказываю: Очень часто, когда происходит стрессовое событие, для того, чтобы не падать в стресс все сильнее, нужно переключиться. Один из способов переключения это: • посмотреть кино • почитать книжку • поиграть в видео игры Короче, любое действие, которое отвлечет ваш мозг от зацикливания. Потому что спустя какое-то время, когда вы успокоитесь, ситуация перестанет казаться такой тяжелой. Не просто так у нас есть пословица: Утро вечера мудренее. Она именно про то, чтобы отвлечься. Я отвлекаюсь двумя вещами: • читаю глупые подростковые книги (с оборотами вроде «особенно если учесть» или «в ожидании ожидали») • прохожу очередной урок английского языка в Duolingo. А у вас какие отвлекающие маневры?</t>
+  </si>
+  <si>
+    <t>04.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6007</t>
+  </si>
+  <si>
+    <t>Коротка зарисовка: Данилины на даче</t>
+  </si>
+  <si>
+    <t>03.02.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6004</t>
+  </si>
+  <si>
+    <t>А я продолжаю привлекать в свою жизнь Таиланд. Точнее, сейчас я уже хочу на вьетнамский Фукуок, ах эти женщины, непостоянность наше второе имя Помимо вот этого ароматического удара, я решила добить мужа маслом франжипани. А оно ведь не только потрясающе пахнет, но и удивительно полезно: • обладает расслабляющим, антистрессовым действием • является природным афродизиаком • помогает бороться с тревогой и депрессией • смягчает и регенерирует кожу • улучшает состояние волос Применять можно вот так: • для тела: добавлять в ванну или наносить на влажную кожу после душа • для волос: нанести на волосы, укутать полотенцем на 15 минут и смыть Не забываем: в ванну добавляем только с эмульгатором - магниевой солью или любым обычным маслом (у меня жожоба). Сами по себе эфирные масла в воде не растворяются Берем здесь</t>
+  </si>
+  <si>
+    <t>03.02.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6003</t>
+  </si>
+  <si>
+    <t>Кстати, я это сделала. Принимаю поздравления Ура 🎉 🎉🎉 Теперь я сертифицированный Гарвардом специалист по управлению стрессом</t>
+  </si>
+  <si>
+    <t>03.02.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6001</t>
+  </si>
+  <si>
+    <t>Я вам уже не единожды рассказывала про своего корейского любимчика - бренд «Дермагарден». Вот уже полтора месяца на ночь я мажусь только им. Чем хорош: • комплекс из 7 пептидов = восстановление молодости кожи • высокая концентрация ниацинамида = сияние и ровный тон • увлажняющий комплекс = глубокое питание • подходит для чувствительной кожи • идеально использовать после косметологических процедур Вот вы меня на днях спрашивали, как добиться сияющего тона кожа? А вот, мой любимый корейский ночной крем. Плюс бренд подкупает тем, что использует 100% корейское сырье А потом я подумала и решила, что если у них ночной уход такой классный, наверное, и дневной не отстает? И купила крем-сыворотку «Дермагарден». Чем хорош: • pdrn из днк лосося (вы помните, я фанат этого ухода) • EGF пептиды • бакучиол (растительный ретинол) Что делает: • очень удобно: это сразу и сыворотка и крем, не нужно перегружать кожу излишним уходом • крутой антивозрастной уход Сыворотка на вб Сыворотка на озоне Крем на вб Крем на озоне Побежали? Побежали!</t>
+  </si>
+  <si>
+    <t>03.02.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/6000</t>
+  </si>
+  <si>
+    <t>Подыскиваем себе транспорт в отпуске Живем лишь раз</t>
+  </si>
+  <si>
+    <t>02.02.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5999</t>
+  </si>
+  <si>
+    <t>Если вы так же как и я не любите готовить, но приходится - вот этот сборник рецептов для вас! Любое блюдо максимум за 30 минут - такое нам точно надо! https://t.me/davaipoprobuemm/5991</t>
+  </si>
+  <si>
+    <t>02.02.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5998</t>
+  </si>
+  <si>
+    <t>А вы используете мисты? А любите их? Я да и да. Почему? Они легкие, быстро выветривается, поэтому я пшикаюсь ими дома, особенно на ночь Очень люблю</t>
+  </si>
+  <si>
+    <t>02.02.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5997</t>
+  </si>
+  <si>
+    <t>И еще один копеечный лайфхак: Опять наш любимый Аевит • нанести на лицо в чистом виде и оставить на 30-40 минут • повторять 2 раза в неделю Этот витаминный комплекс поможет бороться с акне, разглаживает мелкие морщинки и делает кожу мягкой Берем здесь Полезно? Ставь 💟</t>
+  </si>
+  <si>
+    <t>02.02.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5996</t>
+  </si>
+  <si>
+    <t>И мои новые бады на этой неделе: • л-лизин - потому что меня приглючило, что вот-вот выскочит герпес • масло черного тмина - читать здесь</t>
+  </si>
+  <si>
+    <t>01.02.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5993</t>
+  </si>
+  <si>
+    <t>Ваша звезда стала совсем звездой: в среду снимали материал для клиники re:new о моем похудении на препаратах. Кстати, для новеньких: я похудела на препаратах на 34 кило. Вот тут можно почитать всю эпопею - как я шла к этому, как решилась, про побочки и пр. И тем, кто тоже планирует похудение на препаратах, и ищет хорошего врача, рекомендую обратиться в re:new: их врач Ахмедабаева И.А. сейчас очень плотно этим занимается и пишет докторскую на эту тему. Плюс не забываем: начали худеть на препаратах - сразу же идем к косметологу, иначе придется идти по моим стопам к хирургу. А в среду после съемок мы по точкам прокололи профайло. Прошло уже 2 недели после второго сеанса фототерапии bbl forever young и наступило идеальное время увлажнить кожу для вау-эффекта. Вы посмотрите, какие у меня четкие углы у челюсти стали. Я в восторге! Именно клинике re:new я сейчас обязана тем, как шикарно выглядела во время съемок Игры в кино.</t>
+  </si>
+  <si>
+    <t>01.02.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5991</t>
+  </si>
+  <si>
+    <t>Во время игры ведущий меня спросил: вот вы в своем канале пишете о всяких процедурах и прочем. А как же принятие себя? Принятие себя, девочки, это классно. Но гораздо лучше принимаешь себя, когда тебе нравится твое же отражение в зеркале. Конечно, тут еще и косметология, сегодня напишу что из последнего делала. И немного косметики. Но все же! Все же! На фото до и после платизмопластики</t>
+  </si>
+  <si>
+    <t>01.02.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5990</t>
+  </si>
+  <si>
+    <t>Закончилось/появилось: крем для рук Вместо: • крема на козьем молоке matsesta • крема-баттера yodometics Стало: • крем levrana кедр/кокос • egomia fig tree • Jo Malone wood sage and sea salt • prada сэмпл • fenty beauty сэмпл баттера для тела Что-нибудь пробовали?</t>
+  </si>
+  <si>
+    <t>31.01.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5989</t>
+  </si>
+  <si>
+    <t>Бальнеотерапия, дополнительные плюсы Помимо масок для лица я обожаю горячие ванны, писала про них много и буду писать еще. И вот маленький лайфхак: Поскольку в этот отопительный сезон кожа жутко сохнет, добавляйте в свои ежевечерние ванны пару пипеток масла. Подойдет любое: кокосовое, оливковое, жожоба, аргановое Когда вылезете из ванны, дайте буквально пару минут маслу впитаться, а потом аккуратно промокните кожу полотенцем. Кожа увлажнена! И не нужно возиться с кремами.</t>
+  </si>
+  <si>
+    <t>31.01.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5987</t>
+  </si>
+  <si>
+    <t>Так, изба-смотрильня попыталась посмотреть Плюрибус (Одна из многих) от режиссера breaking bad. И не смогла. Я заставляла себя смотреть и заставляла и продержалась где-то до 7 серии. Но больше не смогла Не интересно. Вообще. Совсем. Я люблю, когда в сериалах экшн, люблю когда клиффхэнгеры, люблю загадки и разгадки. А тут… Сюжет: на Землю прилетел какой-то вирус, который одномоментно превратил всех жителей планеты в «единый организм». То есть, живут они по-отдельности, но грубо говоря мозг у них общий. И хотят они одного - нести добро И только несколько человек на планете не попали под воздействие этого вируса «доброго зомби». Вот об одной и них и пойдет речь в сериале Скучно, бездейственно, местами глупо. Но основное - это скучно. В сериале ничего не происходит. Ну никак не могу совпасть с этим режиссером, но мое совсем Единственное, что мне понравилось - уж больно хороша вторая главная героиня</t>
+  </si>
+  <si>
+    <t>31.01.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5986</t>
+  </si>
+  <si>
+    <t>Вопросики девушек за 40 Живем лишь раз</t>
+  </si>
+  <si>
+    <t>30.01.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5985</t>
+  </si>
+  <si>
+    <t>И по приему масла, девочки. Тут есть свои хитрости. Итак, любое масло принимается так: • натощак за 30 минут до еды • можно добавить пару капель лимонного сока • запиваем теплой водой с лимоном Зачем запивать водой? А вот зачем: • считается, что прием масла с теплой водой помогает организму очищаться • теплая вода помогает маслу лучше пройти через пищеварительную систему Ну что, кто уже масло черного тмина купил, признавайтесь?</t>
+  </si>
+  <si>
+    <t>30.01.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5984</t>
+  </si>
+  <si>
+    <t>Также масло черного тмина • можно наносить на кожу при разных высыпаниях, шелушениях • устраняет бактерии и дисбактериозы • крутая антипаразитарка • прекрасный антисептик, который можно использовать и внутрь и снаружи Если у вас с жкт все в порядке, одной чайной ложки в день достаточно. Если не очень - две. Принимаем масло черного тмина с утра натощак и запиваем теплой водой! Оптимально (но не обязательно) с добавлением меда или лимона</t>
+  </si>
+  <si>
+    <t>30.01.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5983</t>
+  </si>
+  <si>
+    <t>Так, ну штош, про амарантовое масло поговорили, давайте дальше? Когда еще говорить о маслах, как не зимой? Это самый противовоспалительный продукт в мире - не куркума, не имбирь и даже не черника. Это второе драгоценное масло в нашей подборке - масло семян черного тмина. Всего 1 чайная ложка этого масла в день способна уменьшить воспаление суставов лучше чем разные болеутоляющие. Масло оказывает прямое противовоспалительное действие Что еще делает это масло: • очень круто помогает от прыщей, воспалений и всяких неприятных штук на коже • помогает наладить работу жкт и выделительных систем Масло должно быть исключительно холодного отжима Через 3 недели вы увидите, что кожа стала гораздо лучше, плюс поднимите иммунитет Берем здесь</t>
+  </si>
+  <si>
+    <t>29.01.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5982</t>
+  </si>
+  <si>
+    <t>Регулярно мне снится: как я забеременела и родила третьего ребенка Тем временем мои реальные интересы:</t>
+  </si>
+  <si>
+    <t>29.01.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5981</t>
+  </si>
+  <si>
+    <t>Муж купил себе 3d-принтер, и теперь развлекается делает мне вазочки для моих сухоцветов Ну красота же, да?</t>
+  </si>
+  <si>
+    <t>29.01.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5979</t>
+  </si>
+  <si>
+    <t>Вы же знаете, девочки, как сильно я люблю маски для лица. Вообще, это мой самый любимый продукт в уходе. Но, как говорится, масок много не бывает, поэтому я в постоянном поиске новых. И, кстати, в последнее время нахожу много достойных продуктов отечественного производства с отличными составами и супер действием. Моя последняя находка - маска для лица Dr.Charm от Диталир. Просто не смогла пройти мимо! Чем она меня зацепила? Да тем, что за совсем небольшую цену вы получите полноценный крутой работающий продукт с классным составом: масла ши, какао, моими обожаемыми витаминами а и е и экстрактом граната. Видимый эффект за небольшие деньги? Да! Посмотрите, после первого же применения кожа стала напитанная, плотная, ушли мелкие морщинки вокруг глаз и заломы около рта. Обожаю! Обожаю! Покупать здесь</t>
+  </si>
+  <si>
+    <t>29.01.26 05:53</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5978</t>
+  </si>
+  <si>
+    <t>28.01.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5977</t>
+  </si>
+  <si>
+    <t>Смешное со вчерашних съемок Стоим мы вдвоем - я и мой коллега Дмитрий, автор другого Телеграм-канала, ждем третью участницу. И тут ведущий нас спрашивает: а где у вас блоги и сколько подписчиков? Я, гордо задрав нос и выпятив подбородок: я в телеге, у меня почти 22 тыщи! *и аж раздулась как жаба от собственной значимости* Сосед Дмитрий, скромно, как будто даже несколько стесняясь: а у меня в телеге 140… тысяч, конечно. А в запретграме намного больше… * и стоит так задумчиво в пол смотрит*</t>
+  </si>
+  <si>
+    <t>28.01.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5971</t>
+  </si>
+  <si>
+    <t>Большой пост про мои любимые маски. Я обожаю маски, это моя самая любимая часть ухода. Маски и патчи всякие. Но маски больше. У меня их очень очень очень много. И вот топ-6 моих любимых масок. Самое классное в этом списке знаете что? Что они все российского производства. Итак, поехали: • neo skin пептидная маска - успокаивает и восстанавливает • cosmiden 3d-маска - пептиды, днк лосося, крутейший антиэйдж • zerapy talasso - офигенно подтягивает контуры лица, лучшая просто • skin probiotic энзимная маска - обновляет и отшелушивает • lysonome - мега-увлажняющая маска-пленка, единственная в списке корейского производства • vivaton экспресс-маска - освежает и «собирает» лицо А какие у вас любимцы?</t>
+  </si>
+  <si>
+    <t>28.01.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5970</t>
+  </si>
+  <si>
+    <t>Если ваш вечер воскресенья был умопомрачительно вкусным, то риски проснуться с «поплывшим» овалом — очень высоки. Но мы девушки умные и в нашем арсенале всегда только работающие методы для стройного тела и острых скул.</t>
+  </si>
+  <si>
+    <t>28.01.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5968</t>
+  </si>
+  <si>
+    <t>А где ваша звезда была вчера? А? Аааа? Рассказать подробнее?</t>
+  </si>
+  <si>
+    <t>27.01.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5966</t>
+  </si>
+  <si>
+    <t>Что везти из Вьетнама: • шелк • речной или морской жемчуг • кордицепс • кофе (с мини кофеваркой) • звездочка • кокосовое масло • чай с лотосом • мазь с ядом кобры для суставов • орехи (макадамия или кешью) А по косметике расскажу прямо оттуда Это я уже заранее собираю списочек, что везти вам из Вьетнама на розыгрыш</t>
+  </si>
+  <si>
+    <t>27.01.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5961</t>
+  </si>
+  <si>
+    <t>В этом году нашей новой страной будет Вьетнам. Вылетать нам уже меньше, чем через месяц, а я знаю: вначале время тянется очень неторопливо, и кажется - поскорее бы, поскорее бы, а последнюю неделю-две несется как угорелое, не успеваешь ничего! Поэтому я села заранее изучить, что стоит посмотреть в Нячанге. Так вот, что я нашла: • Храм Белого Будды (Пагода Лонг Сон) • Чамские башни По Нагар • Пагода Суой До (Чуа Суи До) • Рыбацкая деревня в Нячанге • Остров Хон Мун (Hon Mun) • Соляные плантации Хон Кхой • фабрика шелка • Горячие источники Остров Хон-Лао (остров обезьян) под вопросом, тк после того, как мужа и дочь покусали обезьяны в Тае, мы не являемся их самыми большими поклонниками Еще в списке есть канатная дорога к острову Хон Че, но поскольку мы и так на этом острове будем жить, для нас это будет просто часть дороги Заядлые путешественники, рассказывайте, что я упустила, а что, наоборот, выкинуть из списка. Можно ли арендовать машину на один световой день?</t>
+  </si>
+  <si>
+    <t>27.01.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5959</t>
+  </si>
+  <si>
+    <t>Мы с мужем решили сделать своей традицией посещение как минимум одной новой страны каждый год. В 2025 году из новых стран мы были на Сейшелах и в материковом Китае А у вас в какую из новых стран получилось съездить в 25?</t>
+  </si>
+  <si>
+    <t>26.01.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5958</t>
+  </si>
+  <si>
+    <t>Ну и раз зашел разговор о ботоксе, напомню, от чего этот нестойкий товарищ готов сбежать с вашего лба раньше времени: • не рекомендуется сауна, баня, хамам • не рекомендуется принимать витамины группы b • не употреблять алкоголь • нельзя пользоваться микротоками Ну а в остальном, прекрасная маркиза…</t>
+  </si>
+  <si>
+    <t>26.01.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5957</t>
+  </si>
+  <si>
+    <t>И небольшой копеечный лайфхак: Настойка календулы спиртовая (120₽): • обладает противовоспалительным действием Первый вариант использования: наносится точечно на прыщик Второй: разбавить водой 1:1 и ватным диском протереть проблемные места Подсушит прыщики и снимет воспаление Берем здесь</t>
+  </si>
+  <si>
+    <t>26.01.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5956</t>
+  </si>
+  <si>
+    <t>И мои бады на этой неделе. Конечно, не новые, я их постоянно дозакупаю: • берберин - улучшает обмен веществ, способствует более эффективному сжиганию жиров и снижению уровня глюкозы в крови. • цинк 22 мг - для пролонгации действия ботокса • глицинат магния - писала здесь</t>
+  </si>
+  <si>
+    <t>25.01.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5953</t>
+  </si>
+  <si>
+    <t>Так, я продолжаю чистить перышки перед ТВ-съемкой и сегодня опять поехала в re:new, в этот раз за фулфейсом. Лицо, шея, и врач мне даже плечи проколола! Через недельку покажу было/стало И не забываем: для пролонгации действия ботокса до и после процедуры пьем цинк</t>
+  </si>
+  <si>
+    <t>25.01.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5952</t>
+  </si>
+  <si>
+    <t>Так, у нас тут на днях зашла речь про чай с тысячелистником и для чего он вообще нужен. Я пью тысячелистник для стимуляции иммунитета уже где-то с месяц. По 2 чашки в день. Один пакетик на кружку воды, заваривать температурой 80-90 градусов. • укрепляет иммунитет за счет своих противовоспалительных, антисептических и общеукрепляющих свойств, •богат витаминами, флавоноидами, кислотами, что обеспечивает антиоксидантное, бактерицидное и иммуномодулирующее действие, • помогает при инфекциях, проблемах ЖКТ и для детоксикации Противопоказания так же присутствуют: беременность и лактация, повышенная кислотность желудка. Такие дела. А сама травка такая, горьковатая и вкусненькая. Полезно? Ставь 💟</t>
+  </si>
+  <si>
+    <t>25.01.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5951</t>
+  </si>
+  <si>
+    <t>Обожаю ленивые утра, когда даже незачем вылезать из постельки… Сегодня буду читать про Гонконг. А у вас какие планы на воскресенье?</t>
+  </si>
+  <si>
+    <t>24.01.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5950</t>
+  </si>
+  <si>
+    <t>Села почитать про Нячанг… Контекстная реклама - это, конечно, топ, девочки Живем лишь раз</t>
+  </si>
+  <si>
+    <t>24.01.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5948</t>
+  </si>
+  <si>
+    <t>Ну что? Пришло время поговорить про «Горничную». Изба-смотрильня посмотрела его на каникулах и сейчас расскажет вам. Сразу вопрос: смотреть? Смотреть! Главное - переждать несколько нудноватое и скучное начало. Ближе к середине фильм раскочегарится. Сюжет: богатая пара с ребенком ищет себе горничную с проживанием. Сама горничная уже практически сразу понимает, что там что-то не то происходит, но идти ей некуда, жить негде и денег нет. Поворот интересный, скажу сразу, а сама концовка вообще топ. Ну и конечно очень интересно смотреть на наряды богатой белой женщины, живущей в шикарном доме с коваными воротами. Смотрели? Обсудим?</t>
+  </si>
+  <si>
+    <t>24.01.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5946</t>
+  </si>
+  <si>
+    <t>Люблю такие неспешные утра: когда понимаешь, что все дела можно сделать из дома… Тогда неспеша пьешь кофе, делаешь новую корейскую масочку… масочка, кстати, топ: и мой любимый pdrn (днк лососевых рыб), 6 видов пептидов, мега-увлажнение. Я вообще маски-пленки не очень люблю, а эту заценила А то из-за отопления я как сухой пергамент… За ссылкой в каменты ⤵️</t>
+  </si>
+  <si>
+    <t>23.01.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5945</t>
+  </si>
+  <si>
+    <t>Закончилось/появилось Вместо celimax dual barrier - крем для шеи skin probiotic Вместо пэдов pdrn medicube - пэды collagen tenzero Вместо дневной сыворотки neoskin - дневной флюид zerapy Скоро уже ночной уход заканчивается, тоже покажу</t>
+  </si>
+  <si>
+    <t>23.01.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5940</t>
+  </si>
+  <si>
+    <t>Девочки, и кстати, о ресторанах. Я знаю, все мы тут любители вкусно поесть, а если еда еще и с культурным подтекстом - это вообще пушкабомба. Вот, например, в ресторанах группы Maison Dellos (Пушкинъ, Турандот, Матрешка, Шануар, Казбек, Бочка и Шинок) стартуют тематические сеты (любой 3.950₽). Каждый сет - это не просто еда, но отголосок архитектектурного наследник. Мои сеты-фавориты - Эрмитаж, Растрелли, Эйфель и Гауди. Думаю, муж выберет Гауди, он очень любит Испанию. Так что можем встретиться, вероятно, в Шинке. А еще к каждому сету стопка ледяной водки и коктейль на ее основе. Ну и там еще возможность сходить на экскурсии и выиграть всякие призы. Вот так-то… А сам фестиваль этих сетов проходит при поддержке проекта девелоперской компании MR – Famous, признанного лучшим небоскребом, по мнению премии The International Architecture Awards</t>
+  </si>
+  <si>
+    <t>23.01.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5937</t>
+  </si>
+  <si>
+    <t>Зачем? Ну зачем мы ходим в эти рестораны? - ныл мелкий, когда мы в очередной раз вытащили его в «Турандот». Ну как зачем? Дело же даже не в еде. Точнее, не только в еде • дело скорее в культуре еды - раз • два - чтобы выбраться куда-то всем вместе • три - чтобы провести время вместе и поговорить о чем-то общем • четыре - не отвлекаться на телек, телефон и что там еще… На мне: платье quince, сапоги ekonika, сумка lime, пальто maxmara На Сашке: верх и низ maag, ботинки philip lim, сумка furla На мелком: футболка и бомбер zara, джинсы diesel А вы зачем в рестораны ходите, расскажите?</t>
+  </si>
+  <si>
+    <t>22.01.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5936</t>
+  </si>
+  <si>
+    <t>Ну что? Все сегодня такие же плодотворные? Я вот на стрижку сходила…</t>
+  </si>
+  <si>
+    <t>22.01.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5935</t>
+  </si>
+  <si>
+    <t>А мы с вами продолжим про антиэйдж. Ручаюсь, большинство из вас на наших морях (в особенности в Краснодарском крае) видели такое растение - амарант. Так вот, сегодня на повестке дня масло амаранта. Одно из самых крутых существующих масел. Его можно как внутрь, так и снаружи. Чем хорошо масло амаранта для кожи и волос: • уникальный состав с жирными кислотами, витаминами и аминокислотами • улучшает кровообращение и насыщает клетки кислородом •запускает обменные процессы • оказывает смягчающее, заживляющее и регенерирующее воздействие • укрепляет волосы и улучшает их текстуру При употреблении внутрь: • заживляет язвы, воспаления • оптимизирует работу печени и почек • восстанавливает ткани ЖКТ • применяется при дистрофии мышц, анемии, сахарном диабете и нарушении обмена веществ Но самое главное - масло амаранта содержит сквален! Именно поэтому у масла амаранта такой видимый омолаживающий эффект. Берем и омолаживаемся!</t>
+  </si>
+  <si>
+    <t>22.01.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5934</t>
+  </si>
+  <si>
+    <t>21.01.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5933</t>
+  </si>
+  <si>
+    <t>Если кто пропустил мою рекомендацию из Китая, я решительно напоминаю: Если у вас болит любая часть тела, потянули, растянули, заклинило, продуло - бегом покупать биомагнитный пластырь redox. Я клею его везде: на руки, на ноги, на спину, на шею, на копчик, я клею его детям и мужу. Помогает топ! Кто уже попробовал, расскажите? Берем здесь</t>
+  </si>
+  <si>
+    <t>21.01.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5931</t>
+  </si>
+  <si>
+    <t>Госпаде, это же все я в течение дня Футболка Твое Живем лишь раз</t>
+  </si>
+  <si>
+    <t>21.01.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5928</t>
+  </si>
+  <si>
+    <t>Что такое время для работающей женщины? Ценный ресурс, которым нельзя раскидываться просто так. Поэтому у каждой женщины, помимо ее ежедневной домашней и родительской рутины, должно обязательно быть время для себя. Я свой личный ресурс пополняю в горячей ванне или еще более горячем душе. А какой душ без ароматерапии? Без нее и душ не душ. А когда в средствах помимо аромата еще и шикарные составы: драгоценные масла цубаки (японской камелии), жожоба и миндальное - это вообще ситуация win/win. Именно такое спасение я нашла в ресурсной косметике для тела egomia: помимо вышеперечисленных составов в ней можно найти ценнейшее рисовое молочко, кокосовое масло, воск подсолнечника, витамин E и многое другое А как они благоухают, девочки… я из душа вылезать не хочу, серьезно! А упаковка… стильно, лаконично и очень красиво. Обожаю скраб для тела egomia, крем для рук у меня в каждой сумке, а ароматизированное мыло отвезла на дачу А самое приятное - по промокоду DANILINA бренд дает вам скидку 5%!</t>
+  </si>
+  <si>
+    <t>21.01.26 05:53</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5927</t>
+  </si>
+  <si>
+    <t>А? Что? Живем лишь раз</t>
+  </si>
+  <si>
+    <t>20.01.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/grekovadanilina/5926</t>
+  </si>
+  <si>
+    <t>Так, я обещала показать разницу в пигментации спустя неделю после второго bbl? Показываю. Разница очевидна. И морщинки у глаз ушли куда-то, я щаслев. И у меня еще третий bbl планируется чуть позже.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5951,51 +7274,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H625"/>
+  <dimension ref="A1:H774"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2073.779" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -6015,900 +7338,900 @@
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>70186</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>3142</v>
       </c>
       <c r="F2">
         <v>6</v>
       </c>
       <c r="G2">
-        <v>141</v>
+        <v>164</v>
       </c>
       <c r="H2">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>70187</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1274</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3">
-        <v>140</v>
+        <v>162</v>
       </c>
       <c r="H3">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>70188</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>1894</v>
       </c>
       <c r="F4">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="G4">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="H4">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>70189</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>2680</v>
       </c>
       <c r="F5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G5">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="H5">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>70190</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>2809</v>
       </c>
       <c r="F6">
         <v>6</v>
       </c>
       <c r="G6">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="H6">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>70191</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>2959</v>
       </c>
       <c r="F7">
         <v>6</v>
       </c>
       <c r="G7">
-        <v>367</v>
+        <v>397</v>
       </c>
       <c r="H7">
-        <v>63</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>70192</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>3190</v>
       </c>
       <c r="F8">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="G8">
-        <v>343</v>
+        <v>365</v>
       </c>
       <c r="H8">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>70193</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>3296</v>
       </c>
       <c r="F9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G9">
-        <v>205</v>
+        <v>229</v>
       </c>
       <c r="H9">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>70194</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>3725</v>
       </c>
       <c r="F10">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="G10">
-        <v>95</v>
+        <v>136</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>70195</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>4233</v>
       </c>
       <c r="F11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G11">
-        <v>303</v>
+        <v>319</v>
       </c>
       <c r="H11">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>70196</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>62059</v>
       </c>
       <c r="F12">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="G12">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="H12">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>70197</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>4107</v>
       </c>
       <c r="F13">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G13">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H13">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>70198</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>3606</v>
       </c>
       <c r="F14">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G14">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H14">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>70199</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>3323</v>
       </c>
       <c r="F15">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G15">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="H15">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>70200</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>3237</v>
       </c>
       <c r="F16">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G16">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>70201</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>3103</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="H17">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>70202</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>3159</v>
       </c>
       <c r="F18">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G18">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="H18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>70203</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>3034</v>
       </c>
       <c r="F19">
         <v>8</v>
       </c>
       <c r="G19">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="H19">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>70204</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>3161</v>
       </c>
       <c r="F20">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G20">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H20">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>70205</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>3149</v>
       </c>
       <c r="F21">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G21">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H21">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>70206</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>3159</v>
       </c>
       <c r="F22">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G22">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>70207</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E23">
         <v>3281</v>
       </c>
       <c r="F23">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G23">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H23">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>70208</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E24">
         <v>3239</v>
       </c>
       <c r="F24">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G24">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="H24">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>70209</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" t="s">
         <v>78</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E25">
         <v>3198</v>
       </c>
       <c r="F25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G25">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="H25">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>70210</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E26">
         <v>3127</v>
       </c>
       <c r="F26">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="G26">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="H26">
         <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>70211</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E27">
         <v>3203</v>
       </c>
       <c r="G27">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="H27">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>70212</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E28">
         <v>3259</v>
       </c>
       <c r="F28">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G28">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="H28">
         <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>70213</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E29">
         <v>3160</v>
       </c>
       <c r="F29">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G29">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H29">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>70214</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E30">
         <v>3673</v>
       </c>
       <c r="F30">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="G30">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="H30">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>70215</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E31">
         <v>3324</v>
       </c>
       <c r="F31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G31">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H31">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>70216</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E32">
         <v>3455</v>
       </c>
       <c r="F32">
         <v>4</v>
       </c>
       <c r="G32">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>70217</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E33">
         <v>3458</v>
       </c>
       <c r="F33">
         <v>1</v>
       </c>
       <c r="G33">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H33">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>70218</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="C34" t="s">
         <v>105</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E34">
         <v>4234</v>
       </c>
       <c r="F34">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G34">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="H34">
         <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>70219</v>
       </c>
       <c r="B35" t="s">
         <v>107</v>
       </c>
       <c r="C35" t="s">
         <v>108</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E35">
         <v>4288</v>
       </c>
       <c r="F35">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="G35">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="H35">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>70220</v>
       </c>
       <c r="B36" t="s">
         <v>110</v>
       </c>
       <c r="C36" t="s">
         <v>111</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E36">
         <v>3852</v>
       </c>
       <c r="F36">
         <v>11</v>
       </c>
       <c r="G36">
@@ -6942,172 +8265,172 @@
       </c>
       <c r="H37">
         <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>70222</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" t="s">
         <v>117</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E38">
         <v>3551</v>
       </c>
       <c r="F38">
         <v>21</v>
       </c>
       <c r="G38">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H38">
         <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>70223</v>
       </c>
       <c r="B39" t="s">
         <v>119</v>
       </c>
       <c r="C39" t="s">
         <v>120</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E39">
         <v>3596</v>
       </c>
       <c r="F39">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G39">
         <v>145</v>
       </c>
       <c r="H39">
         <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>70224</v>
       </c>
       <c r="B40" t="s">
         <v>122</v>
       </c>
       <c r="C40" t="s">
         <v>123</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E40">
         <v>3294</v>
       </c>
       <c r="F40">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G40">
         <v>81</v>
       </c>
       <c r="H40">
         <v>36</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>70225</v>
       </c>
       <c r="B41" t="s">
         <v>125</v>
       </c>
       <c r="C41" t="s">
         <v>126</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E41">
         <v>3655</v>
       </c>
       <c r="F41">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G41">
         <v>129</v>
       </c>
       <c r="H41">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>70226</v>
       </c>
       <c r="B42" t="s">
         <v>128</v>
       </c>
       <c r="C42" t="s">
         <v>129</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E42">
         <v>3277</v>
       </c>
       <c r="G42">
         <v>47</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>70227</v>
       </c>
       <c r="B43" t="s">
         <v>131</v>
       </c>
       <c r="C43" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E43">
         <v>3552</v>
       </c>
       <c r="F43">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G43">
         <v>174</v>
       </c>
       <c r="H43">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>70228</v>
       </c>
       <c r="B44" t="s">
         <v>134</v>
       </c>
       <c r="C44" t="s">
         <v>135</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E44">
         <v>3744</v>
       </c>
       <c r="F44">
@@ -7115,100 +8438,100 @@
       </c>
       <c r="G44">
         <v>112</v>
       </c>
       <c r="H44">
         <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>70229</v>
       </c>
       <c r="B45" t="s">
         <v>137</v>
       </c>
       <c r="C45" t="s">
         <v>138</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E45">
         <v>3927</v>
       </c>
       <c r="F45">
-        <v>121</v>
+        <v>142</v>
       </c>
       <c r="G45">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H45">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>70230</v>
       </c>
       <c r="B46" t="s">
         <v>140</v>
       </c>
       <c r="C46" t="s">
         <v>141</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E46">
         <v>3461</v>
       </c>
       <c r="F46">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G46">
         <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>70231</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="C47" t="s">
         <v>144</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E47">
         <v>3272</v>
       </c>
       <c r="F47">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G47">
         <v>107</v>
       </c>
       <c r="H47">
         <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>70232</v>
       </c>
       <c r="B48" t="s">
         <v>146</v>
       </c>
       <c r="C48" t="s">
         <v>147</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E48">
         <v>3095</v>
       </c>
       <c r="F48">
@@ -7216,77 +8539,77 @@
       </c>
       <c r="G48">
         <v>124</v>
       </c>
       <c r="H48">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>70233</v>
       </c>
       <c r="B49" t="s">
         <v>149</v>
       </c>
       <c r="C49" t="s">
         <v>150</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E49">
         <v>3085</v>
       </c>
       <c r="F49">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G49">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H49">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>70234</v>
       </c>
       <c r="B50" t="s">
         <v>152</v>
       </c>
       <c r="C50" t="s">
         <v>153</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E50">
         <v>3235</v>
       </c>
       <c r="F50">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G50">
         <v>78</v>
       </c>
       <c r="H50">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>70235</v>
       </c>
       <c r="B51" t="s">
         <v>155</v>
       </c>
       <c r="C51" t="s">
         <v>156</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E51">
         <v>2994</v>
       </c>
       <c r="F51">
@@ -7343,51 +8666,51 @@
       </c>
       <c r="G53">
         <v>233</v>
       </c>
       <c r="H53">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>70238</v>
       </c>
       <c r="B54" t="s">
         <v>164</v>
       </c>
       <c r="C54" t="s">
         <v>165</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E54">
         <v>3111</v>
       </c>
       <c r="F54">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="G54">
         <v>214</v>
       </c>
       <c r="H54">
         <v>53</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>70239</v>
       </c>
       <c r="B55" t="s">
         <v>167</v>
       </c>
       <c r="C55" t="s">
         <v>168</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E55">
         <v>3295</v>
       </c>
       <c r="F55">
@@ -7395,51 +8718,51 @@
       </c>
       <c r="G55">
         <v>231</v>
       </c>
       <c r="H55">
         <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>70240</v>
       </c>
       <c r="B56" t="s">
         <v>170</v>
       </c>
       <c r="C56" t="s">
         <v>171</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E56">
         <v>3355</v>
       </c>
       <c r="F56">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G56">
         <v>65</v>
       </c>
       <c r="H56">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>70241</v>
       </c>
       <c r="B57" t="s">
         <v>173</v>
       </c>
       <c r="C57" t="s">
         <v>174</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E57">
         <v>3405</v>
       </c>
       <c r="F57">
@@ -7479,71 +8802,71 @@
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>70243</v>
       </c>
       <c r="B59" t="s">
         <v>179</v>
       </c>
       <c r="C59" t="s">
         <v>180</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E59">
         <v>3407</v>
       </c>
       <c r="F59">
         <v>19</v>
       </c>
       <c r="G59">
         <v>97</v>
       </c>
       <c r="H59">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>70244</v>
       </c>
       <c r="B60" t="s">
         <v>182</v>
       </c>
       <c r="C60" t="s">
         <v>183</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E60">
         <v>3541</v>
       </c>
       <c r="F60">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G60">
         <v>81</v>
       </c>
       <c r="H60">
         <v>33</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>70245</v>
       </c>
       <c r="B61" t="s">
         <v>185</v>
       </c>
       <c r="C61" t="s">
         <v>186</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E61">
         <v>3485</v>
       </c>
       <c r="F61">
@@ -7655,51 +8978,51 @@
       </c>
       <c r="G65">
         <v>131</v>
       </c>
       <c r="H65">
         <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>70250</v>
       </c>
       <c r="B66" t="s">
         <v>200</v>
       </c>
       <c r="C66" t="s">
         <v>201</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E66">
         <v>3269</v>
       </c>
       <c r="F66">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G66">
         <v>123</v>
       </c>
       <c r="H66">
         <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>70251</v>
       </c>
       <c r="B67" t="s">
         <v>203</v>
       </c>
       <c r="C67" t="s">
         <v>204</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E67">
         <v>3157</v>
       </c>
       <c r="F67">
@@ -7707,77 +9030,77 @@
       </c>
       <c r="G67">
         <v>118</v>
       </c>
       <c r="H67">
         <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>70252</v>
       </c>
       <c r="B68" t="s">
         <v>206</v>
       </c>
       <c r="C68" t="s">
         <v>207</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E68">
         <v>3135</v>
       </c>
       <c r="F68">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G68">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H68">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>70253</v>
       </c>
       <c r="B69" t="s">
         <v>209</v>
       </c>
       <c r="C69" t="s">
         <v>210</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E69">
         <v>3105</v>
       </c>
       <c r="F69">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G69">
         <v>65</v>
       </c>
       <c r="H69">
         <v>48</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>70254</v>
       </c>
       <c r="B70" t="s">
         <v>212</v>
       </c>
       <c r="C70" t="s">
         <v>213</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E70">
         <v>2888</v>
       </c>
       <c r="F70">
@@ -7851,51 +9174,51 @@
       </c>
       <c r="D73" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>70258</v>
       </c>
       <c r="B74" t="s">
         <v>223</v>
       </c>
       <c r="C74" t="s">
         <v>224</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E74">
         <v>3257</v>
       </c>
       <c r="F74">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="G74">
         <v>134</v>
       </c>
       <c r="H74">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>70259</v>
       </c>
       <c r="B75" t="s">
         <v>226</v>
       </c>
       <c r="C75" t="s">
         <v>227</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E75">
         <v>3203</v>
       </c>
       <c r="F75">
@@ -7969,51 +9292,51 @@
       </c>
       <c r="G78">
         <v>141</v>
       </c>
       <c r="H78">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>70263</v>
       </c>
       <c r="B79" t="s">
         <v>237</v>
       </c>
       <c r="C79" t="s">
         <v>238</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E79">
         <v>3094</v>
       </c>
       <c r="F79">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G79">
         <v>105</v>
       </c>
       <c r="H79">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>70264</v>
       </c>
       <c r="B80" t="s">
         <v>240</v>
       </c>
       <c r="C80" t="s">
         <v>241</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E80">
         <v>2953</v>
       </c>
       <c r="F80">
@@ -8278,51 +9601,51 @@
       </c>
       <c r="G90">
         <v>120</v>
       </c>
       <c r="H90">
         <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>70275</v>
       </c>
       <c r="B91" t="s">
         <v>273</v>
       </c>
       <c r="C91" t="s">
         <v>274</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E91">
         <v>3340</v>
       </c>
       <c r="F91">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="G91">
         <v>119</v>
       </c>
       <c r="H91">
         <v>40</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>70276</v>
       </c>
       <c r="B92" t="s">
         <v>276</v>
       </c>
       <c r="C92" t="s">
         <v>277</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E92">
         <v>2976</v>
       </c>
       <c r="F92">
@@ -8396,51 +9719,51 @@
       </c>
       <c r="G95">
         <v>200</v>
       </c>
       <c r="H95">
         <v>5</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>70280</v>
       </c>
       <c r="B96" t="s">
         <v>288</v>
       </c>
       <c r="C96" t="s">
         <v>289</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E96">
         <v>3225</v>
       </c>
       <c r="F96">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G96">
         <v>127</v>
       </c>
       <c r="H96">
         <v>3</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>70281</v>
       </c>
       <c r="B97" t="s">
         <v>291</v>
       </c>
       <c r="C97" t="s">
         <v>292</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E97">
         <v>3141</v>
       </c>
       <c r="F97">
@@ -12483,179 +13806,182 @@
       </c>
       <c r="G256">
         <v>100</v>
       </c>
       <c r="H256">
         <v>38</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
         <v>78229</v>
       </c>
       <c r="B257" t="s">
         <v>762</v>
       </c>
       <c r="C257" t="s">
         <v>763</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>764</v>
       </c>
       <c r="E257">
         <v>3713</v>
       </c>
       <c r="F257">
-        <v>74</v>
+        <v>140</v>
       </c>
       <c r="G257">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H257">
         <v>13</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>78230</v>
       </c>
       <c r="B258" t="s">
         <v>765</v>
       </c>
       <c r="C258" t="s">
         <v>766</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>767</v>
       </c>
       <c r="E258">
         <v>3698</v>
       </c>
       <c r="F258">
         <v>2</v>
       </c>
       <c r="G258">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H258">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
         <v>78231</v>
       </c>
       <c r="B259" t="s">
         <v>768</v>
       </c>
       <c r="C259" t="s">
         <v>769</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>770</v>
       </c>
       <c r="E259">
         <v>3463</v>
       </c>
       <c r="F259">
         <v>1</v>
       </c>
       <c r="G259">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="H259">
         <v>53</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
         <v>78232</v>
       </c>
       <c r="B260" t="s">
         <v>771</v>
       </c>
       <c r="C260" t="s">
         <v>772</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>773</v>
       </c>
       <c r="E260">
         <v>3602</v>
       </c>
       <c r="F260">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G260">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H260">
         <v>8</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
         <v>78233</v>
       </c>
       <c r="B261" t="s">
         <v>774</v>
       </c>
       <c r="C261" t="s">
         <v>775</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>776</v>
       </c>
       <c r="E261">
         <v>3764</v>
       </c>
       <c r="F261">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="G261">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H261">
         <v>19</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
         <v>78234</v>
       </c>
       <c r="B262" t="s">
         <v>777</v>
       </c>
       <c r="C262" t="s">
         <v>778</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>779</v>
       </c>
       <c r="E262">
         <v>3500</v>
       </c>
+      <c r="F262">
+        <v>1</v>
+      </c>
       <c r="G262">
         <v>59</v>
       </c>
       <c r="H262">
         <v>2</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
         <v>78235</v>
       </c>
       <c r="B263" t="s">
         <v>780</v>
       </c>
       <c r="C263" t="s">
         <v>781</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>782</v>
       </c>
       <c r="E263">
         <v>3598</v>
       </c>
       <c r="F263">
         <v>15</v>
@@ -12714,51 +14040,51 @@
       </c>
       <c r="G265">
         <v>117</v>
       </c>
       <c r="H265">
         <v>6</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
         <v>78238</v>
       </c>
       <c r="B266" t="s">
         <v>789</v>
       </c>
       <c r="C266" t="s">
         <v>790</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>791</v>
       </c>
       <c r="E266">
         <v>3893</v>
       </c>
       <c r="F266">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G266">
         <v>109</v>
       </c>
       <c r="H266">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>78239</v>
       </c>
       <c r="B267" t="s">
         <v>792</v>
       </c>
       <c r="C267" t="s">
         <v>793</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>794</v>
       </c>
       <c r="E267">
         <v>3705</v>
       </c>
       <c r="F267">
@@ -12766,100 +14092,100 @@
       </c>
       <c r="G267">
         <v>245</v>
       </c>
       <c r="H267">
         <v>18</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>78240</v>
       </c>
       <c r="B268" t="s">
         <v>795</v>
       </c>
       <c r="C268" t="s">
         <v>796</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>797</v>
       </c>
       <c r="E268">
         <v>3996</v>
       </c>
       <c r="F268">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G268">
         <v>136</v>
       </c>
       <c r="H268">
         <v>3</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>78241</v>
       </c>
       <c r="B269" t="s">
         <v>798</v>
       </c>
       <c r="C269" t="s">
         <v>799</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>800</v>
       </c>
       <c r="E269">
         <v>2783</v>
       </c>
       <c r="F269">
         <v>49</v>
       </c>
       <c r="G269">
         <v>340</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>78242</v>
       </c>
       <c r="B270" t="s">
         <v>801</v>
       </c>
       <c r="C270" t="s">
         <v>802</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>803</v>
       </c>
       <c r="E270">
         <v>4166</v>
       </c>
       <c r="F270">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G270">
         <v>86</v>
       </c>
       <c r="H270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>78243</v>
       </c>
       <c r="B271" t="s">
         <v>804</v>
       </c>
       <c r="C271" t="s">
         <v>805</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>806</v>
       </c>
       <c r="E271">
         <v>4282</v>
       </c>
       <c r="F271">
@@ -13017,51 +14343,51 @@
       </c>
       <c r="G277">
         <v>352</v>
       </c>
       <c r="H277">
         <v>39</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>78250</v>
       </c>
       <c r="B278" t="s">
         <v>825</v>
       </c>
       <c r="C278" t="s">
         <v>826</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>827</v>
       </c>
       <c r="E278">
         <v>3868</v>
       </c>
       <c r="F278">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G278">
         <v>231</v>
       </c>
       <c r="H278">
         <v>20</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>78251</v>
       </c>
       <c r="B279" t="s">
         <v>828</v>
       </c>
       <c r="C279" t="s">
         <v>829</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>830</v>
       </c>
       <c r="E279">
         <v>3623</v>
       </c>
       <c r="F279">
@@ -13147,51 +14473,51 @@
       </c>
       <c r="G282">
         <v>83</v>
       </c>
       <c r="H282">
         <v>4</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>78255</v>
       </c>
       <c r="B283" t="s">
         <v>840</v>
       </c>
       <c r="C283" t="s">
         <v>841</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>842</v>
       </c>
       <c r="E283">
         <v>4007</v>
       </c>
       <c r="F283">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="G283">
         <v>103</v>
       </c>
       <c r="H283">
         <v>8</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>78256</v>
       </c>
       <c r="B284" t="s">
         <v>843</v>
       </c>
       <c r="C284" t="s">
         <v>844</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>845</v>
       </c>
       <c r="E284">
         <v>3749</v>
       </c>
       <c r="F284">
@@ -13222,51 +14548,51 @@
       </c>
       <c r="G285">
         <v>57</v>
       </c>
       <c r="H285">
         <v>3</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>78258</v>
       </c>
       <c r="B286" t="s">
         <v>849</v>
       </c>
       <c r="C286" t="s">
         <v>850</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>851</v>
       </c>
       <c r="E286">
         <v>4775</v>
       </c>
       <c r="F286">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G286">
         <v>115</v>
       </c>
       <c r="H286">
         <v>26</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>78259</v>
       </c>
       <c r="B287" t="s">
         <v>852</v>
       </c>
       <c r="C287" t="s">
         <v>853</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>854</v>
       </c>
       <c r="E287">
         <v>3941</v>
       </c>
       <c r="F287">
@@ -13326,51 +14652,51 @@
       </c>
       <c r="G289">
         <v>74</v>
       </c>
       <c r="H289">
         <v>7</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
         <v>78262</v>
       </c>
       <c r="B290" t="s">
         <v>861</v>
       </c>
       <c r="C290" t="s">
         <v>862</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>863</v>
       </c>
       <c r="E290">
         <v>3639</v>
       </c>
       <c r="F290">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G290">
         <v>99</v>
       </c>
       <c r="H290">
         <v>30</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
         <v>78263</v>
       </c>
       <c r="B291" t="s">
         <v>864</v>
       </c>
       <c r="C291" t="s">
         <v>865</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>866</v>
       </c>
       <c r="E291">
         <v>3806</v>
       </c>
       <c r="F291">
@@ -13378,77 +14704,77 @@
       </c>
       <c r="G291">
         <v>80</v>
       </c>
       <c r="H291">
         <v>8</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
         <v>78264</v>
       </c>
       <c r="B292" t="s">
         <v>867</v>
       </c>
       <c r="C292" t="s">
         <v>868</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>869</v>
       </c>
       <c r="E292">
         <v>3898</v>
       </c>
       <c r="F292">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G292">
         <v>199</v>
       </c>
       <c r="H292">
         <v>23</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
         <v>78265</v>
       </c>
       <c r="B293" t="s">
         <v>870</v>
       </c>
       <c r="C293" t="s">
         <v>871</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>872</v>
       </c>
       <c r="E293">
         <v>4248</v>
       </c>
       <c r="F293">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="G293">
         <v>169</v>
       </c>
       <c r="H293">
         <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
         <v>78266</v>
       </c>
       <c r="B294" t="s">
         <v>873</v>
       </c>
       <c r="C294" t="s">
         <v>874</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>875</v>
       </c>
       <c r="E294">
         <v>3777</v>
       </c>
       <c r="F294">
@@ -13508,51 +14834,51 @@
       </c>
       <c r="G296">
         <v>89</v>
       </c>
       <c r="H296">
         <v>6</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>78269</v>
       </c>
       <c r="B297" t="s">
         <v>882</v>
       </c>
       <c r="C297" t="s">
         <v>883</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>884</v>
       </c>
       <c r="E297">
         <v>3749</v>
       </c>
       <c r="F297">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G297">
         <v>162</v>
       </c>
       <c r="H297">
         <v>25</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>78270</v>
       </c>
       <c r="B298" t="s">
         <v>885</v>
       </c>
       <c r="C298" t="s">
         <v>886</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E298">
         <v>3875</v>
       </c>
       <c r="F298">
@@ -13583,94 +14909,94 @@
       </c>
       <c r="G299">
         <v>110</v>
       </c>
       <c r="H299">
         <v>34</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>78272</v>
       </c>
       <c r="B300" t="s">
         <v>890</v>
       </c>
       <c r="C300" t="s">
         <v>891</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>892</v>
       </c>
       <c r="E300">
         <v>3844</v>
       </c>
       <c r="F300">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G300">
         <v>82</v>
       </c>
       <c r="H300">
         <v>2</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>78273</v>
       </c>
       <c r="B301" t="s">
         <v>893</v>
       </c>
       <c r="C301" t="s">
         <v>894</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>895</v>
       </c>
       <c r="E301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>78274</v>
       </c>
       <c r="B302" t="s">
         <v>896</v>
       </c>
       <c r="C302" t="s">
         <v>897</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>898</v>
       </c>
       <c r="E302">
         <v>4053</v>
       </c>
       <c r="F302">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="G302">
         <v>139</v>
       </c>
       <c r="H302">
         <v>8</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>78275</v>
       </c>
       <c r="B303" t="s">
         <v>899</v>
       </c>
       <c r="C303" t="s">
         <v>900</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>901</v>
       </c>
       <c r="E303">
         <v>3685</v>
       </c>
       <c r="F303">
@@ -13727,51 +15053,51 @@
       </c>
       <c r="G305">
         <v>113</v>
       </c>
       <c r="H305">
         <v>11</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>78278</v>
       </c>
       <c r="B306" t="s">
         <v>908</v>
       </c>
       <c r="C306" t="s">
         <v>909</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>910</v>
       </c>
       <c r="E306">
         <v>4137</v>
       </c>
       <c r="F306">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="G306">
         <v>128</v>
       </c>
       <c r="H306">
         <v>29</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
         <v>78279</v>
       </c>
       <c r="B307" t="s">
         <v>911</v>
       </c>
       <c r="C307" t="s">
         <v>912</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>913</v>
       </c>
       <c r="E307">
         <v>3830</v>
       </c>
       <c r="F307">
@@ -13805,51 +15131,51 @@
       </c>
       <c r="G308">
         <v>81</v>
       </c>
       <c r="H308">
         <v>7</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>78281</v>
       </c>
       <c r="B309" t="s">
         <v>917</v>
       </c>
       <c r="C309" t="s">
         <v>918</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>919</v>
       </c>
       <c r="E309">
         <v>4006</v>
       </c>
       <c r="F309">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G309">
         <v>95</v>
       </c>
       <c r="H309">
         <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
         <v>78282</v>
       </c>
       <c r="B310" t="s">
         <v>920</v>
       </c>
       <c r="C310" t="s">
         <v>921</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E310">
         <v>4071</v>
       </c>
       <c r="F310">
@@ -13857,51 +15183,51 @@
       </c>
       <c r="G310">
         <v>61</v>
       </c>
       <c r="H310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
         <v>78283</v>
       </c>
       <c r="B311" t="s">
         <v>923</v>
       </c>
       <c r="C311" t="s">
         <v>924</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E311">
         <v>3874</v>
       </c>
       <c r="F311">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G311">
         <v>90</v>
       </c>
       <c r="H311">
         <v>18</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>78284</v>
       </c>
       <c r="B312" t="s">
         <v>926</v>
       </c>
       <c r="C312" t="s">
         <v>927</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>928</v>
       </c>
       <c r="E312">
         <v>3838</v>
       </c>
       <c r="F312">
@@ -13935,51 +15261,51 @@
       </c>
       <c r="G313">
         <v>151</v>
       </c>
       <c r="H313">
         <v>18</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
         <v>78286</v>
       </c>
       <c r="B314" t="s">
         <v>932</v>
       </c>
       <c r="C314" t="s">
         <v>933</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>934</v>
       </c>
       <c r="E314">
         <v>4090</v>
       </c>
       <c r="F314">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G314">
         <v>178</v>
       </c>
       <c r="H314">
         <v>20</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>78287</v>
       </c>
       <c r="B315" t="s">
         <v>935</v>
       </c>
       <c r="C315" t="s">
         <v>936</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>937</v>
       </c>
       <c r="E315">
         <v>3792</v>
       </c>
       <c r="F315">
@@ -14114,77 +15440,77 @@
       </c>
       <c r="G320">
         <v>118</v>
       </c>
       <c r="H320">
         <v>22</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
         <v>78293</v>
       </c>
       <c r="B321" t="s">
         <v>953</v>
       </c>
       <c r="C321" t="s">
         <v>954</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>955</v>
       </c>
       <c r="E321">
         <v>3855</v>
       </c>
       <c r="F321">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G321">
         <v>93</v>
       </c>
       <c r="H321">
         <v>4</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
         <v>78294</v>
       </c>
       <c r="B322" t="s">
         <v>956</v>
       </c>
       <c r="C322" t="s">
         <v>957</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>958</v>
       </c>
       <c r="E322">
         <v>3598</v>
       </c>
       <c r="F322">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G322">
         <v>80</v>
       </c>
       <c r="H322">
         <v>3</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
         <v>78295</v>
       </c>
       <c r="B323" t="s">
         <v>959</v>
       </c>
       <c r="C323" t="s">
         <v>960</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>961</v>
       </c>
       <c r="E323">
         <v>3745</v>
       </c>
       <c r="F323">
@@ -14192,51 +15518,51 @@
       </c>
       <c r="G323">
         <v>170</v>
       </c>
       <c r="H323">
         <v>7</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>78296</v>
       </c>
       <c r="B324" t="s">
         <v>962</v>
       </c>
       <c r="C324" t="s">
         <v>963</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>964</v>
       </c>
       <c r="E324">
         <v>4140</v>
       </c>
       <c r="F324">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G324">
         <v>158</v>
       </c>
       <c r="H324">
         <v>19</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
         <v>78297</v>
       </c>
       <c r="B325" t="s">
         <v>965</v>
       </c>
       <c r="C325" t="s">
         <v>966</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>967</v>
       </c>
       <c r="E325">
         <v>3564</v>
       </c>
       <c r="F325">
@@ -21127,51 +22453,51 @@
       </c>
       <c r="C606" t="s">
         <v>1799</v>
       </c>
       <c r="D606" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="E606">
         <v>3856</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607">
         <v>80340</v>
       </c>
       <c r="B607" t="s">
         <v>1801</v>
       </c>
       <c r="C607" t="s">
         <v>1802</v>
       </c>
       <c r="D607" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="E607">
-        <v>488</v>
+        <v>3827</v>
       </c>
       <c r="F607">
         <v>1</v>
       </c>
       <c r="G607">
         <v>33</v>
       </c>
       <c r="H607">
         <v>8</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608">
         <v>80341</v>
       </c>
       <c r="B608" t="s">
         <v>1804</v>
       </c>
       <c r="C608" t="s">
         <v>1805</v>
       </c>
       <c r="D608" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="E608">
@@ -21602,50 +22928,2583 @@
     </row>
     <row r="625" spans="1:8">
       <c r="A625">
         <v>80358</v>
       </c>
       <c r="B625" t="s">
         <v>1855</v>
       </c>
       <c r="C625" t="s">
         <v>1856</v>
       </c>
       <c r="D625" s="1" t="s">
         <v>1857</v>
       </c>
       <c r="E625">
         <v>2773</v>
       </c>
       <c r="F625">
         <v>1</v>
       </c>
       <c r="G625">
         <v>72</v>
       </c>
       <c r="H625">
         <v>8</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>85511</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E626">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>85512</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E627">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>85513</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E628">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>85514</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E629">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>85515</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E630">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>85516</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E631">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>85517</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E632">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>85518</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E633">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>85519</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E634">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>85520</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E635">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>85521</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E636">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>85522</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E637">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>85523</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E638">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>85524</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E639">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>85525</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E640">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>85526</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E641">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>85527</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E642">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>85528</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E643">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>85529</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E644">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>85530</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E645">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>85531</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E646">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>85532</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E647">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>85533</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E648">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>85534</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E649">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>85535</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E650">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>85536</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E651">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>85537</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E652">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>85538</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E653">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>85539</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E654">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>85540</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E655">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>85541</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E656">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>85542</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E657">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>85543</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E658">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>85544</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E659">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>85545</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E660">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>85546</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E661">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>85547</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E662">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>85548</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E663">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>85549</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E664">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>85550</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E665">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>85551</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E666">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>85552</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E667">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>85553</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E668">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>85554</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E669">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>85555</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E670">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>85556</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E671">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>85557</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E672">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>85558</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E673">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>85559</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E674">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>85560</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E675">
+        <v>3114</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>85561</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E676">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>85562</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E677">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>85563</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E678">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>85564</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E679">
+        <v>3194</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>85565</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E680">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>85566</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E681">
+        <v>3337</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>85567</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E682">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>85568</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E683">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>85569</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E684">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>85570</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E685">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>85571</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E686">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>85572</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E687">
+        <v>3154</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>85573</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E688">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>85574</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E689">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>85575</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E690">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>85576</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E691">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>85577</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E692">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>85578</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E693">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>85579</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E694">
+        <v>3002</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>85580</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E695">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>85581</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E696">
+        <v>3342</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>85582</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E697">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>85583</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E698">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>85584</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E699">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>85585</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E700">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>85586</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E701">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>85587</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E702">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>85588</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E703">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>85589</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E704">
+        <v>3106</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>85590</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E705">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>85591</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E706">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>85592</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="E707">
+        <v>3469</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>85593</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E708">
+        <v>3302</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>85594</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E709">
+        <v>3354</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>85595</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E710">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>85596</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E711">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>85597</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E712">
+        <v>3029</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>85598</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E713">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>85599</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E714">
+        <v>3362</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>85600</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E715">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>85601</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E716">
+        <v>3267</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>85602</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E717">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>85603</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E718">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>85604</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E719">
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>85605</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E720">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>85606</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E721">
+        <v>3291</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>85607</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E722">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>85608</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E723">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>85609</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E724">
+        <v>3442</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>85610</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E725">
+        <v>3443</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>85611</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E726">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>85612</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E727">
+        <v>3452</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>85613</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E728">
+        <v>3493</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>85614</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E729">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>85615</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E730">
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>85616</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E731">
+        <v>3459</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>85617</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E732">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>85618</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E733">
+        <v>3530</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>85619</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E734">
+        <v>3442</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>85620</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E735">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>85621</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E736">
+        <v>3609</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>85622</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E737">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>85623</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E738">
+        <v>3442</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>85624</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E739">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>85625</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E740">
+        <v>3674</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>85626</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E741">
+        <v>3773</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>85627</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E742">
+        <v>3935</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>85628</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E743">
+        <v>4008</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>85629</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E744">
+        <v>3744</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>85630</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E745">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>85631</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E746">
+        <v>4018</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>85632</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E747">
+        <v>3907</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>85633</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E748">
+        <v>3679</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>85634</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E749">
+        <v>3475</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>85635</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E750">
+        <v>3441</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>85636</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E751">
+        <v>3502</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>85637</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E752">
+        <v>3712</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>85638</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E753">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>85639</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E754">
+        <v>3869</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>85640</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E755">
+        <v>4009</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>85641</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E756">
+        <v>4040</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>85642</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E757">
+        <v>3801</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>85643</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="E758">
+        <v>3959</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>85644</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E759">
+        <v>4037</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>85645</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="E760">
+        <v>4020</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>85646</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E761">
+        <v>4411</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>85647</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E762">
+        <v>5392</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>85648</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E763">
+        <v>4985</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>85649</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E764">
+        <v>4347</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>85650</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E765">
+        <v>3821</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>85651</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E766">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>85652</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E767">
+        <v>3918</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>85653</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E768">
+        <v>3917</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>85654</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E769">
+        <v>3902</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>85655</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E770">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>85656</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E771">
+        <v>3832</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>85657</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E772">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>85658</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E773">
+        <v>3664</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>85659</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E774">
+        <v>3801</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">