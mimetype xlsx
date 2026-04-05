--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -2141,51 +2141,51 @@
       </c>
       <c r="G32">
         <v>44</v>
       </c>
       <c r="H32">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>70072</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" t="s">
         <v>101</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E33">
         <v>4386</v>
       </c>
       <c r="F33">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>70073</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" t="s">
         <v>104</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>70074</v>
       </c>
       <c r="B35" t="s">
         <v>106</v>
@@ -2204,51 +2204,51 @@
       </c>
       <c r="G35">
         <v>110</v>
       </c>
       <c r="H35">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>70075</v>
       </c>
       <c r="B36" t="s">
         <v>109</v>
       </c>
       <c r="C36" t="s">
         <v>110</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E36">
         <v>6045</v>
       </c>
       <c r="F36">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>70076</v>
       </c>
       <c r="B37" t="s">
         <v>112</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E37">
         <v>5687</v>
       </c>
       <c r="F37">
         <v>24</v>
       </c>
       <c r="G37">
         <v>50</v>
       </c>
     </row>
@@ -2267,77 +2267,77 @@
       </c>
       <c r="E38">
         <v>5358</v>
       </c>
       <c r="F38">
         <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>70078</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" t="s">
         <v>119</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E39">
         <v>5361</v>
       </c>
       <c r="F39">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G39">
         <v>30</v>
       </c>
       <c r="H39">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>70079</v>
       </c>
       <c r="B40" t="s">
         <v>121</v>
       </c>
       <c r="C40" t="s">
         <v>122</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E40">
         <v>5323</v>
       </c>
       <c r="F40">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G40">
         <v>28</v>
       </c>
       <c r="H40">
         <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>70080</v>
       </c>
       <c r="B41" t="s">
         <v>124</v>
       </c>
       <c r="C41" t="s">
         <v>125</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E41">
         <v>4470</v>
       </c>
       <c r="F41">
@@ -2371,51 +2371,51 @@
       </c>
       <c r="G42">
         <v>18</v>
       </c>
       <c r="H42">
         <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>70082</v>
       </c>
       <c r="B43" t="s">
         <v>130</v>
       </c>
       <c r="C43" t="s">
         <v>131</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E43">
         <v>4421</v>
       </c>
       <c r="F43">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>70083</v>
       </c>
       <c r="B44" t="s">
         <v>133</v>
       </c>
       <c r="C44" t="s">
         <v>134</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E44">
         <v>4885</v>
       </c>
       <c r="F44">
         <v>27</v>
       </c>
       <c r="G44">
         <v>62</v>
       </c>
       <c r="H44">
@@ -3897,80 +3897,80 @@
       </c>
       <c r="E109">
         <v>4092</v>
       </c>
       <c r="F109">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>70527</v>
       </c>
       <c r="B110" t="s">
         <v>328</v>
       </c>
       <c r="C110" t="s">
         <v>329</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E110">
         <v>2738</v>
       </c>
       <c r="F110">
-        <v>58</v>
+        <v>84</v>
       </c>
       <c r="G110">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="H110">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>70528</v>
       </c>
       <c r="B111" t="s">
         <v>331</v>
       </c>
       <c r="C111" t="s">
         <v>332</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E111">
         <v>3442</v>
       </c>
       <c r="F111">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G111">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="H111">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>