--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -5370,171 +5370,171 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>68407</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>7564</v>
       </c>
       <c r="F2">
-        <v>74</v>
+        <v>111</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>68408</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>6293</v>
       </c>
       <c r="F3">
-        <v>45</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>68409</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>7209</v>
       </c>
       <c r="F4">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>68410</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>15639</v>
       </c>
       <c r="F5">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>68411</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>8056</v>
       </c>
       <c r="F6">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>68412</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>8391</v>
       </c>
       <c r="F7">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>68413</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>9146</v>
       </c>
       <c r="F8">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>68414</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>862</v>
       </c>
       <c r="F9">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>68415</v>
@@ -5550,91 +5550,91 @@
       </c>
       <c r="E10">
         <v>10226</v>
       </c>
       <c r="F10">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>68416</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>8445</v>
       </c>
       <c r="F11">
-        <v>139</v>
+        <v>149</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>68417</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>10432</v>
       </c>
       <c r="F12">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>68418</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>8818</v>
       </c>
       <c r="F13">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>68419</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>9553</v>
       </c>
       <c r="F14">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>68420</v>
@@ -5650,391 +5650,391 @@
       </c>
       <c r="E15">
         <v>19943</v>
       </c>
       <c r="F15">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>68421</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>13129</v>
       </c>
       <c r="F16">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>68422</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>14020</v>
       </c>
       <c r="F17">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>68423</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>10918</v>
       </c>
       <c r="F18">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>68424</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>9806</v>
       </c>
       <c r="F19">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>68425</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>11004</v>
       </c>
       <c r="F20">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>68426</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>12309</v>
       </c>
       <c r="F21">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>68427</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>13272</v>
       </c>
       <c r="F22">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>68428</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E23">
         <v>14138</v>
       </c>
       <c r="F23">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>68429</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E24">
         <v>14818</v>
       </c>
       <c r="F24">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>68430</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" t="s">
         <v>78</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E25">
         <v>17088</v>
       </c>
       <c r="F25">
         <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>68431</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E26">
         <v>14430</v>
       </c>
       <c r="F26">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>68432</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E27">
         <v>12936</v>
       </c>
       <c r="F27">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>68433</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E28">
         <v>11777</v>
       </c>
       <c r="F28">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>68434</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E29">
         <v>10284</v>
       </c>
       <c r="F29">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>68435</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E30">
         <v>43182</v>
       </c>
       <c r="F30">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>68436</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E31">
         <v>13691</v>
       </c>
       <c r="F31">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>68437</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E32">
         <v>11528</v>
       </c>
       <c r="F32">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>68438</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E33">
         <v>10619</v>
       </c>
       <c r="F33">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>68439</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="C34" t="s">
         <v>105</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E34">
         <v>12206</v>
       </c>
       <c r="F34">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>68440</v>
@@ -6050,71 +6050,71 @@
       </c>
       <c r="E35">
         <v>15413</v>
       </c>
       <c r="F35">
         <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>68441</v>
       </c>
       <c r="B36" t="s">
         <v>110</v>
       </c>
       <c r="C36" t="s">
         <v>111</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E36">
         <v>11538</v>
       </c>
       <c r="F36">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>68442</v>
       </c>
       <c r="B37" t="s">
         <v>113</v>
       </c>
       <c r="C37" t="s">
         <v>114</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E37">
         <v>11481</v>
       </c>
       <c r="F37">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>68443</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" t="s">
         <v>117</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E38">
         <v>12100</v>
       </c>
       <c r="F38">
         <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>68444</v>
@@ -6170,51 +6170,51 @@
       </c>
       <c r="E41">
         <v>12435</v>
       </c>
       <c r="F41">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>68447</v>
       </c>
       <c r="B42" t="s">
         <v>128</v>
       </c>
       <c r="C42" t="s">
         <v>129</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E42">
         <v>16114</v>
       </c>
       <c r="F42">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>68448</v>
       </c>
       <c r="B43" t="s">
         <v>131</v>
       </c>
       <c r="C43" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E43">
         <v>15738</v>
       </c>
       <c r="F43">
         <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>68449</v>
@@ -6270,51 +6270,51 @@
       </c>
       <c r="E46">
         <v>16909</v>
       </c>
       <c r="F46">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>68452</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="C47" t="s">
         <v>144</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E47">
         <v>29231</v>
       </c>
       <c r="F47">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>68453</v>
       </c>
       <c r="B48" t="s">
         <v>146</v>
       </c>
       <c r="C48" t="s">
         <v>147</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E48">
         <v>16626</v>
       </c>
       <c r="F48">
         <v>236</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>68454</v>
@@ -8984,51 +8984,51 @@
       </c>
       <c r="E182">
         <v>15429</v>
       </c>
       <c r="F182">
         <v>37</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>68588</v>
       </c>
       <c r="B183" t="s">
         <v>550</v>
       </c>
       <c r="C183" t="s">
         <v>551</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>552</v>
       </c>
       <c r="E183">
         <v>255211</v>
       </c>
       <c r="F183">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>68589</v>
       </c>
       <c r="B184" t="s">
         <v>553</v>
       </c>
       <c r="C184" t="s">
         <v>554</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>555</v>
       </c>
       <c r="E184">
         <v>21409</v>
       </c>
       <c r="F184">
         <v>118</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>68590</v>
@@ -11460,764 +11460,887 @@
         <v>919</v>
       </c>
       <c r="E306">
         <v>21842</v>
       </c>
       <c r="F306">
         <v>199</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
         <v>68712</v>
       </c>
       <c r="B307" t="s">
         <v>920</v>
       </c>
       <c r="C307" t="s">
         <v>921</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E307">
         <v>24703</v>
       </c>
+      <c r="F307">
+        <v>127</v>
+      </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>68713</v>
       </c>
       <c r="B308" t="s">
         <v>923</v>
       </c>
       <c r="C308" t="s">
         <v>924</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E308">
         <v>20857</v>
       </c>
+      <c r="F308">
+        <v>61</v>
+      </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>68714</v>
       </c>
       <c r="B309" t="s">
         <v>926</v>
       </c>
       <c r="C309" t="s">
         <v>927</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>928</v>
       </c>
       <c r="E309">
         <v>20094</v>
       </c>
+      <c r="F309">
+        <v>59</v>
+      </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
         <v>68715</v>
       </c>
       <c r="B310" t="s">
         <v>929</v>
       </c>
       <c r="C310" t="s">
         <v>930</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>931</v>
       </c>
       <c r="E310">
         <v>17945</v>
       </c>
+      <c r="F310">
+        <v>67</v>
+      </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
         <v>68716</v>
       </c>
       <c r="B311" t="s">
         <v>932</v>
       </c>
       <c r="C311" t="s">
         <v>933</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>934</v>
       </c>
       <c r="E311">
         <v>15987</v>
       </c>
+      <c r="F311">
+        <v>49</v>
+      </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>68717</v>
       </c>
       <c r="B312" t="s">
         <v>935</v>
       </c>
       <c r="C312" t="s">
         <v>936</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>937</v>
       </c>
       <c r="E312">
         <v>16522</v>
       </c>
+      <c r="F312">
+        <v>28</v>
+      </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
         <v>68718</v>
       </c>
       <c r="B313" t="s">
         <v>938</v>
       </c>
       <c r="C313" t="s">
         <v>939</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>940</v>
       </c>
       <c r="E313">
         <v>16710</v>
       </c>
+      <c r="F313">
+        <v>53</v>
+      </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
         <v>68719</v>
       </c>
       <c r="B314" t="s">
         <v>941</v>
       </c>
       <c r="C314" t="s">
         <v>942</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>943</v>
       </c>
       <c r="E314">
         <v>17762</v>
       </c>
+      <c r="F314">
+        <v>9</v>
+      </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>68720</v>
       </c>
       <c r="B315" t="s">
         <v>944</v>
       </c>
       <c r="C315" t="s">
         <v>945</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>946</v>
       </c>
       <c r="E315">
         <v>15784</v>
       </c>
+      <c r="F315">
+        <v>31</v>
+      </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
         <v>68721</v>
       </c>
       <c r="B316" t="s">
         <v>947</v>
       </c>
       <c r="C316" t="s">
         <v>948</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>949</v>
       </c>
       <c r="E316">
         <v>14136</v>
       </c>
+      <c r="F316">
+        <v>95</v>
+      </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
         <v>68722</v>
       </c>
       <c r="B317" t="s">
         <v>950</v>
       </c>
       <c r="C317" t="s">
         <v>951</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>952</v>
       </c>
       <c r="E317">
         <v>16704</v>
       </c>
+      <c r="F317">
+        <v>26</v>
+      </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
         <v>68723</v>
       </c>
       <c r="B318" t="s">
         <v>953</v>
       </c>
       <c r="C318" t="s">
         <v>954</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>955</v>
       </c>
       <c r="E318">
         <v>30988</v>
       </c>
+      <c r="F318">
+        <v>133</v>
+      </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
         <v>68724</v>
       </c>
       <c r="B319" t="s">
         <v>956</v>
       </c>
       <c r="C319" t="s">
         <v>957</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>958</v>
       </c>
       <c r="E319">
         <v>19285</v>
       </c>
+      <c r="F319">
+        <v>81</v>
+      </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
         <v>68725</v>
       </c>
       <c r="B320" t="s">
         <v>959</v>
       </c>
       <c r="C320" t="s">
         <v>960</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>961</v>
       </c>
       <c r="E320">
         <v>34538</v>
       </c>
+      <c r="F320">
+        <v>116</v>
+      </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
         <v>68726</v>
       </c>
       <c r="B321" t="s">
         <v>962</v>
       </c>
       <c r="C321" t="s">
         <v>963</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>964</v>
       </c>
       <c r="E321">
         <v>20961</v>
       </c>
+      <c r="F321">
+        <v>37</v>
+      </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
         <v>68727</v>
       </c>
       <c r="B322" t="s">
         <v>965</v>
       </c>
       <c r="C322" t="s">
         <v>966</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>967</v>
       </c>
       <c r="E322">
         <v>28228</v>
       </c>
+      <c r="F322">
+        <v>97</v>
+      </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
         <v>68728</v>
       </c>
       <c r="B323" t="s">
         <v>968</v>
       </c>
       <c r="C323" t="s">
         <v>969</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>970</v>
       </c>
       <c r="E323">
         <v>19914</v>
       </c>
+      <c r="F323">
+        <v>22</v>
+      </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>68729</v>
       </c>
       <c r="B324" t="s">
         <v>971</v>
       </c>
       <c r="C324" t="s">
         <v>972</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>973</v>
       </c>
       <c r="E324">
         <v>35684</v>
       </c>
+      <c r="F324">
+        <v>199</v>
+      </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
         <v>68730</v>
       </c>
       <c r="B325" t="s">
         <v>974</v>
       </c>
       <c r="C325" t="s">
         <v>975</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>976</v>
       </c>
       <c r="E325">
         <v>26053</v>
       </c>
+      <c r="F325">
+        <v>71</v>
+      </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
         <v>68731</v>
       </c>
       <c r="B326" t="s">
         <v>977</v>
       </c>
       <c r="C326" t="s">
         <v>978</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>979</v>
       </c>
       <c r="E326">
         <v>24461</v>
       </c>
+      <c r="F326">
+        <v>70</v>
+      </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
         <v>68732</v>
       </c>
       <c r="B327" t="s">
         <v>980</v>
       </c>
       <c r="C327" t="s">
         <v>981</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>982</v>
       </c>
       <c r="E327">
         <v>24822</v>
       </c>
+      <c r="F327">
+        <v>28</v>
+      </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>68733</v>
       </c>
       <c r="B328" t="s">
         <v>983</v>
       </c>
       <c r="C328" t="s">
         <v>984</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>985</v>
       </c>
       <c r="E328">
         <v>22785</v>
       </c>
+      <c r="F328">
+        <v>500</v>
+      </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
         <v>68734</v>
       </c>
       <c r="B329" t="s">
         <v>986</v>
       </c>
       <c r="C329" t="s">
         <v>987</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>988</v>
       </c>
       <c r="E329">
         <v>85961</v>
       </c>
+      <c r="F329">
+        <v>172</v>
+      </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
         <v>68735</v>
       </c>
       <c r="B330" t="s">
         <v>989</v>
       </c>
       <c r="C330" t="s">
         <v>990</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>991</v>
       </c>
       <c r="E330">
         <v>26858</v>
       </c>
+      <c r="F330">
+        <v>430</v>
+      </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>68736</v>
       </c>
       <c r="B331" t="s">
         <v>992</v>
       </c>
       <c r="C331" t="s">
         <v>993</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>994</v>
       </c>
       <c r="E331">
         <v>40960</v>
       </c>
+      <c r="F331">
+        <v>576</v>
+      </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
         <v>68737</v>
       </c>
       <c r="B332" t="s">
         <v>995</v>
       </c>
       <c r="C332" t="s">
         <v>996</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>997</v>
       </c>
       <c r="E332">
         <v>27842</v>
       </c>
+      <c r="F332">
+        <v>117</v>
+      </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
         <v>68738</v>
       </c>
       <c r="B333" t="s">
         <v>998</v>
       </c>
       <c r="C333" t="s">
         <v>999</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="E333">
         <v>23047</v>
       </c>
+      <c r="F333">
+        <v>6</v>
+      </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
         <v>68739</v>
       </c>
       <c r="B334" t="s">
         <v>1001</v>
       </c>
       <c r="C334" t="s">
         <v>1002</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="E334">
         <v>36667</v>
       </c>
+      <c r="F334">
+        <v>245</v>
+      </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
         <v>68740</v>
       </c>
       <c r="B335" t="s">
         <v>1004</v>
       </c>
       <c r="C335" t="s">
         <v>1005</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="E335">
         <v>25335</v>
       </c>
+      <c r="F335">
+        <v>94</v>
+      </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>68741</v>
       </c>
       <c r="B336" t="s">
         <v>1007</v>
       </c>
       <c r="C336" t="s">
         <v>1008</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="E336">
         <v>28196</v>
       </c>
+      <c r="F336">
+        <v>225</v>
+      </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>68742</v>
       </c>
       <c r="B337" t="s">
         <v>1010</v>
       </c>
       <c r="C337" t="s">
         <v>1011</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="E337">
         <v>30369</v>
       </c>
+      <c r="F337">
+        <v>59</v>
+      </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>68743</v>
       </c>
       <c r="B338" t="s">
         <v>1013</v>
       </c>
       <c r="C338" t="s">
         <v>1014</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="E338">
         <v>21257</v>
       </c>
+      <c r="F338">
+        <v>5</v>
+      </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>68744</v>
       </c>
       <c r="B339" t="s">
         <v>1016</v>
       </c>
       <c r="C339" t="s">
         <v>1017</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="E339">
         <v>25069</v>
       </c>
+      <c r="F339">
+        <v>350</v>
+      </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>68745</v>
       </c>
       <c r="B340" t="s">
         <v>1019</v>
       </c>
       <c r="C340" t="s">
         <v>1020</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="E340">
         <v>72025</v>
       </c>
+      <c r="F340">
+        <v>70</v>
+      </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>68746</v>
       </c>
       <c r="B341" t="s">
         <v>1022</v>
       </c>
       <c r="C341" t="s">
         <v>1023</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="E341">
         <v>20709</v>
       </c>
+      <c r="F341">
+        <v>96</v>
+      </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
         <v>68747</v>
       </c>
       <c r="B342" t="s">
         <v>1025</v>
       </c>
       <c r="C342" t="s">
         <v>1026</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="E342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
         <v>68748</v>
       </c>
       <c r="B343" t="s">
         <v>1027</v>
       </c>
       <c r="C343" t="s">
         <v>1028</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="E343">
         <v>31474</v>
       </c>
+      <c r="F343">
+        <v>9</v>
+      </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
         <v>68749</v>
       </c>
       <c r="B344" t="s">
         <v>1030</v>
       </c>
       <c r="C344" t="s">
         <v>1031</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="E344">
         <v>21484</v>
       </c>
+      <c r="F344">
+        <v>131</v>
+      </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
         <v>68750</v>
       </c>
       <c r="B345" t="s">
         <v>1033</v>
       </c>
       <c r="C345" t="s">
         <v>1034</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="E345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>68751</v>
       </c>
       <c r="B346" t="s">
         <v>1036</v>
       </c>
       <c r="C346" t="s">
         <v>1037</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="E346">
         <v>31355</v>
       </c>
+      <c r="F346">
+        <v>145</v>
+      </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>68752</v>
       </c>
       <c r="B347" t="s">
         <v>1039</v>
       </c>
       <c r="C347" t="s">
         <v>1040</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="E347">
         <v>44495</v>
       </c>
+      <c r="F347">
+        <v>184</v>
+      </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>68753</v>
       </c>
       <c r="B348" t="s">
         <v>1042</v>
       </c>
       <c r="C348" t="s">
         <v>1043</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="E348">
         <v>30916</v>
       </c>
+      <c r="F348">
+        <v>183</v>
+      </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>68754</v>
       </c>
       <c r="B349" t="s">
         <v>1045</v>
       </c>
       <c r="C349" t="s">
         <v>1046</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="E349">
         <v>26038</v>
       </c>
+      <c r="F349">
+        <v>89</v>
+      </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>68755</v>
       </c>
       <c r="B350" t="s">
         <v>1045</v>
       </c>
       <c r="C350" t="s">
         <v>1048</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="E350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>68756</v>
       </c>
       <c r="B351" t="s">
         <v>1045</v>
       </c>
@@ -12225,576 +12348,672 @@
         <v>1049</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="E351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>68757</v>
       </c>
       <c r="B352" t="s">
         <v>1051</v>
       </c>
       <c r="C352" t="s">
         <v>1052</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="E352">
         <v>29511</v>
       </c>
+      <c r="F352">
+        <v>176</v>
+      </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>68758</v>
       </c>
       <c r="B353" t="s">
         <v>1054</v>
       </c>
       <c r="C353" t="s">
         <v>1055</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="E353">
         <v>23887</v>
       </c>
+      <c r="F353">
+        <v>31</v>
+      </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>68759</v>
       </c>
       <c r="B354" t="s">
         <v>1057</v>
       </c>
       <c r="C354" t="s">
         <v>1058</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="E354">
         <v>19403</v>
       </c>
+      <c r="F354">
+        <v>10</v>
+      </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>68760</v>
       </c>
       <c r="B355" t="s">
         <v>1060</v>
       </c>
       <c r="C355" t="s">
         <v>1061</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="E355">
         <v>21823</v>
       </c>
+      <c r="F355">
+        <v>80</v>
+      </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>68761</v>
       </c>
       <c r="B356" t="s">
         <v>1063</v>
       </c>
       <c r="C356" t="s">
         <v>1064</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="E356">
         <v>51616</v>
       </c>
+      <c r="F356">
+        <v>238</v>
+      </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>68762</v>
       </c>
       <c r="B357" t="s">
         <v>1066</v>
       </c>
       <c r="C357" t="s">
         <v>1067</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="E357">
         <v>21125</v>
       </c>
+      <c r="F357">
+        <v>35</v>
+      </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>68763</v>
       </c>
       <c r="B358" t="s">
         <v>1069</v>
       </c>
       <c r="C358" t="s">
         <v>1070</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="E358">
         <v>43362</v>
       </c>
+      <c r="F358">
+        <v>151</v>
+      </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>68764</v>
       </c>
       <c r="B359" t="s">
         <v>1072</v>
       </c>
       <c r="C359" t="s">
         <v>1073</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="E359">
         <v>34044</v>
       </c>
+      <c r="F359">
+        <v>12</v>
+      </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>68765</v>
       </c>
       <c r="B360" t="s">
         <v>1075</v>
       </c>
       <c r="C360" t="s">
         <v>1076</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="E360">
         <v>17305</v>
       </c>
+      <c r="F360">
+        <v>34</v>
+      </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>68766</v>
       </c>
       <c r="B361" t="s">
         <v>1078</v>
       </c>
       <c r="C361" t="s">
         <v>1079</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="E361">
         <v>11461</v>
       </c>
+      <c r="F361">
+        <v>33</v>
+      </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>68767</v>
       </c>
       <c r="B362" t="s">
         <v>1081</v>
       </c>
       <c r="C362" t="s">
         <v>1082</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="E362">
         <v>14508</v>
       </c>
+      <c r="F362">
+        <v>43</v>
+      </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>68768</v>
       </c>
       <c r="B363" t="s">
         <v>1084</v>
       </c>
       <c r="C363" t="s">
         <v>1085</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="E363">
         <v>13354</v>
       </c>
+      <c r="F363">
+        <v>65</v>
+      </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>68769</v>
       </c>
       <c r="B364" t="s">
         <v>1087</v>
       </c>
       <c r="C364" t="s">
         <v>1088</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="E364">
         <v>17993</v>
       </c>
+      <c r="F364">
+        <v>138</v>
+      </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>68770</v>
       </c>
       <c r="B365" t="s">
         <v>1090</v>
       </c>
       <c r="C365" t="s">
         <v>1091</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="E365">
         <v>15664</v>
       </c>
+      <c r="F365">
+        <v>44</v>
+      </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
         <v>68771</v>
       </c>
       <c r="B366" t="s">
         <v>1093</v>
       </c>
       <c r="C366" t="s">
         <v>1094</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="E366">
         <v>16236</v>
       </c>
+      <c r="F366">
+        <v>226</v>
+      </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
         <v>68772</v>
       </c>
       <c r="B367" t="s">
         <v>1096</v>
       </c>
       <c r="C367" t="s">
         <v>1097</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="E367">
         <v>14379</v>
       </c>
+      <c r="F367">
+        <v>28</v>
+      </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
         <v>68773</v>
       </c>
       <c r="B368" t="s">
         <v>1099</v>
       </c>
       <c r="C368" t="s">
         <v>1100</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="E368">
         <v>15505</v>
       </c>
+      <c r="F368">
+        <v>39</v>
+      </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
         <v>68774</v>
       </c>
       <c r="B369" t="s">
         <v>1102</v>
       </c>
       <c r="C369" t="s">
         <v>1103</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="E369">
         <v>17387</v>
       </c>
+      <c r="F369">
+        <v>874</v>
+      </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
         <v>68775</v>
       </c>
       <c r="B370" t="s">
         <v>1105</v>
       </c>
       <c r="C370" t="s">
         <v>1106</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="E370">
         <v>12804</v>
       </c>
+      <c r="F370">
+        <v>13</v>
+      </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
         <v>68776</v>
       </c>
       <c r="B371" t="s">
         <v>1108</v>
       </c>
       <c r="C371" t="s">
         <v>1109</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="E371">
         <v>33506</v>
       </c>
+      <c r="F371">
+        <v>267</v>
+      </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
         <v>68777</v>
       </c>
       <c r="B372" t="s">
         <v>1111</v>
       </c>
       <c r="C372" t="s">
         <v>1112</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="E372">
         <v>15845</v>
       </c>
+      <c r="F372">
+        <v>59</v>
+      </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
         <v>68778</v>
       </c>
       <c r="B373" t="s">
         <v>1114</v>
       </c>
       <c r="C373" t="s">
         <v>1115</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="E373">
         <v>21617</v>
       </c>
+      <c r="F373">
+        <v>22</v>
+      </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
         <v>68779</v>
       </c>
       <c r="B374" t="s">
         <v>1117</v>
       </c>
       <c r="C374" t="s">
         <v>1118</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="E374">
         <v>13367</v>
       </c>
+      <c r="F374">
+        <v>13</v>
+      </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
         <v>68780</v>
       </c>
       <c r="B375" t="s">
         <v>1120</v>
       </c>
       <c r="C375" t="s">
         <v>1121</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="E375">
         <v>13189</v>
       </c>
+      <c r="F375">
+        <v>28</v>
+      </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
         <v>68781</v>
       </c>
       <c r="B376" t="s">
         <v>1123</v>
       </c>
       <c r="C376" t="s">
         <v>1124</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="E376">
         <v>14074</v>
       </c>
+      <c r="F376">
+        <v>35</v>
+      </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
         <v>68782</v>
       </c>
       <c r="B377" t="s">
         <v>1126</v>
       </c>
       <c r="C377" t="s">
         <v>1127</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="E377">
         <v>14859</v>
       </c>
+      <c r="F377">
+        <v>65</v>
+      </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>68783</v>
       </c>
       <c r="B378" t="s">
         <v>1129</v>
       </c>
       <c r="C378" t="s">
         <v>1130</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="E378">
         <v>14300</v>
       </c>
+      <c r="F378">
+        <v>16</v>
+      </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
         <v>68784</v>
       </c>
       <c r="B379" t="s">
         <v>1132</v>
       </c>
       <c r="C379" t="s">
         <v>1133</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="E379">
         <v>33377</v>
       </c>
+      <c r="F379">
+        <v>83</v>
+      </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
         <v>68785</v>
       </c>
       <c r="B380" t="s">
         <v>1135</v>
       </c>
       <c r="C380" t="s">
         <v>1136</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="E380">
         <v>16957</v>
       </c>
+      <c r="F380">
+        <v>28</v>
+      </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
         <v>68786</v>
       </c>
       <c r="B381" t="s">
         <v>1138</v>
       </c>
       <c r="C381" t="s">
         <v>1139</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="E381">
         <v>17140</v>
       </c>
+      <c r="F381">
+        <v>55</v>
+      </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
         <v>68787</v>
       </c>
       <c r="B382" t="s">
         <v>1141</v>
       </c>
       <c r="C382" t="s">
         <v>1142</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="E382">
         <v>22839</v>
       </c>
+      <c r="F382">
+        <v>18</v>
+      </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
         <v>68788</v>
       </c>
       <c r="B383" t="s">
         <v>1144</v>
       </c>
       <c r="C383" t="s">
         <v>1145</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="E383">
         <v>17458</v>
+      </c>
+      <c r="F383">
+        <v>136</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
         <v>68789</v>
       </c>
       <c r="B384" t="s">
         <v>1147</v>
       </c>
       <c r="C384" t="s">
         <v>1148</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="E384">
         <v>14873</v>
       </c>
       <c r="F384">
         <v>17</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
         <v>68790</v>