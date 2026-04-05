--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1528">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3927,50 +3927,719 @@
     <t>08.12.24 08:30</t>
   </si>
   <si>
     <t>t.me/misliazata/2692</t>
   </si>
   <si>
     <t>Предпоследняя неделя марафона!Тема пятой недели - природные формы. Коряги, каменюки, растительность и прочая биопластическая фактурная радость уже ждут когда мы их нарисуем!😀 это отличный повод потренировать пластичный штрих и композицию природных форм. Я собрал для вас несколько референсов на Boosty, но вы также можете использовать и свои сохраненки 🙂 Работу выкладывать под этим постом в комментариях (с описании укажите свой ник на Boosty). Дедлайн 23:59 субботы 14 декабря😀</t>
   </si>
   <si>
     <t>07.12.24 11:10</t>
   </si>
   <si>
     <t>t.me/misliazata/2691</t>
   </si>
   <si>
     <t>Набросочек со вчерашних Скиллзаповских✨ А вы чего рисовали на неделе? Показывайте в комментах🙂</t>
   </si>
   <si>
     <t>07.12.24 08:30</t>
   </si>
   <si>
     <t>t.me/misliazata/2690</t>
   </si>
   <si>
     <t>Кисунь, пришла зима!Одевайся тепло, балуй себя вкусняшками и хорошенько высыпайся, чтобы быть здоровой✨</t>
+  </si>
+  <si>
+    <t>01.03.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4374</t>
+  </si>
+  <si>
+    <t>Этюды голов быстрые</t>
+  </si>
+  <si>
+    <t>28.02.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4365</t>
+  </si>
+  <si>
+    <t>Одной из самых сложных задач в изобразительном искусстве является композиция. Для овладения ей нужен и рисунок и цвет и умение компоновки и работы с массами. Со студентами в рамках курса рисунок Pro мы создали несколько композиций и готовы их показать. Кто-то сделал на этом курсе свою первую многофигурную композицию, а кто-то уже давно в профессии и на курсе оттачивает своё мастерство. В любом случае, все большие молодцы и все вышли на свою новую ступеньку✨🙂 В подборке представлены работы Половинкиной Анны, Дергачевой Анны, Басовой Полины, Николайчик Светланы, Кулиш Ирины, Блисюк Марии, и Ольги Неходовой Если вы тоже хотите осваивать композицию, чтобы создавать свои иллюстрации и воплощать свои замыслы, но чего-то не хватает, то приходите на курс. Поможем, направим и вместе будем двигаться к вершинам мастерства в классном комьюнити! Старт семестра уже через две недели✨</t>
+  </si>
+  <si>
+    <t>27.02.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4364</t>
+  </si>
+  <si>
+    <t>Про моделировку формы Не все знают как грамотно мазком хорошо сработать форму ног, чтобы они не выглядели сардельками. Особенно когда речь заходит о живописи, многие об этом забывают. Дело в том, что все пишут форму продольно. Да, так удобно, пишешь блик, свет, полутон и тень. Но так форма выглядит будто нарезанной на лоскуты. Поэтому её нужно сшивать поперечным мазком. Тогда в сочетании эти два направления будут давать хорошее ощущение материальности и формы.</t>
+  </si>
+  <si>
+    <t>26.02.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4363</t>
+  </si>
+  <si>
+    <t>Второй день нашагиваю на просторах Стамбула по 18к шагов. В конце начинают отваливаться плечи. Подумал: почему же так? Из некоторых логичных выводов сделал парочку: Поскольку в процессе рисования плечи также приподняты, то при ходьбе они не расслабляются и автоматически трапеция по привычке их держит. Второе: из-за того, что таз я дополнительно кроме ходьбы никак не прогружаю, в ходьбу больше включаются плечи. Вывода два: расслаблять плечи, нагружать таз и учить его брать нагрузку при ходьбе. Такая блин сложная система в теле человека, где всё связано. Как в рисовании: не будешь делать наброски, провиснет одно. Будут пробелы в рисунке, провиснет вообще всё. Короче, движемся в сторону баланса и качаем joppu!😀</t>
+  </si>
+  <si>
+    <t>26.02.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4355</t>
+  </si>
+  <si>
+    <t>Классические головы - это не скучно, а очень круто и стильно. Это знает каждый выпускник Скиллзапа. На головах отрабатывается объём, понимание структуры головы, анатомия, тон, цвет и пропорции. В этом семестре на рисунке Pro мы рисовали голову Августа с цветным освещением, чтобы освоить работу с симультанными контрастами и тонкими тональными валёрами в тенях и светах. В посте работы прекрасных: Николайчик Светланы, Кулиш Ирины, Блисюк Марии, Бузиновой Полины, Миланы Косимовой и Ольги Неходовой Задания по живописным портретам есть на курсе цифровой портрет и рисунок про. Начинаем уже через 10 дней. Успевайте присоединиться к новому семестру✨</t>
+  </si>
+  <si>
+    <t>25.02.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4354</t>
+  </si>
+  <si>
+    <t>Как я пишу контент в блог Этот пост можно использовать не только для генерации контента в соц сети, но и для любой другой деятельности, творческой и не очень. У меня есть списки актуальных задач, из которых я выбираю что сделать сейчас. Частенько именно в данный момент мне не хочется делать что-либо, и я берусь за то, к чему душа лежит именно сейчас. Например: мне нужно сделать пост в блог, чтобы его прочитали мои любимые подписчики (вы). Я буду делать то, что сейчас прёт. Если у меня есть гениальная мысль, я поделюсь ей, если нарисовал красивую картинку - покажу её. У меня нет какой-то сетки расписания, как у других (это когда рубрики структуризируются и выдаются порционно по порядку). Весь блог - это моя реальная жизнь, в которой есть перевесы и уклоны. Вот например, на этой неделе, практически не было теоретических постов, а были в основном картинки. Это потому-что я много рисовал, а в мою светлую головушку меньше приходили теоретические мысли, которыми я бы хотел с вами поделиться. Ну и нормально. Эта неделя будет картиночная, а через неделю, я разражусь несколькими теоретическими постами подряд и буду меньше рисовать, а буду больше думать, кто знает. Главное не вымучивать из себя что-то именно по расписанию, а прислушиваться к себе и делать то что прёт в данный момент. Так будет продуктивнее, и меньше насилия над собой✨</t>
+  </si>
+  <si>
+    <t>24.02.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4353</t>
+  </si>
+  <si>
+    <t>Как-то на занятии на последних курсах академии маэстро обращаясь к студентам сказал: «готовьтесь, это ваш пик. У большинства это будет лучший уровень рисунка за всю его жизнь». Я тогда не понял про что он, ведь академия для меня была только трамплином, взлетев с которого, ты двигаешься вверх обучаясь, повышая квалификацию у коллег, выполняя рабочие, творческие и учебные задачи. Но он оказался прав: многих из группы закрутила жизненная суета, кто-то ушел в профессию не связанную с рисованием, а у кого-то нет сил или желания. А кто-то продолжает рисовать, ходит на курсы и развивается дальше. Мне нравится улучшать своё рисование, и понимать, что в рисовании для меня нет ничего невозможного. Улучшать глазомер, пропорции, тон, моделировку формы, а с ними пластическое видение, композицию и саму эмоцию от картинки. А когда получается выйти на новую ступенечку становится очень радостно! Рисование - это праздник, который всегда с тобой✨</t>
+  </si>
+  <si>
+    <t>23.02.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4346</t>
+  </si>
+  <si>
+    <t>Работы студентов Скиллзапа В прошлом семестре на курсе рисунок Pro со студентами работали над постановкой с женской фигурой. Разные студенты рисовали фигуру по-разному: кто-то работал с цветом, кто-то с тоном, а кто-то только в первый раз начал постигать анатомию и конструкцию (да, так тоже можно). Делюсь нашими успехами🙂✨ В карусели работы прекрасных: Николайчик Светланы, Кулиш Ирины, Блисюк Марии, Бузиновой Полины, Миланы Косимовой, Ольги Неходовой и Жени Евдокимовой Через две недели стартует новый семестр в Питере и онлайн. Успевайте присоединиться✨🙂</t>
+  </si>
+  <si>
+    <t>22.02.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4345</t>
+  </si>
+  <si>
+    <t>Да что за хрень? Пинтерест уже не может отличить нейросеть от нормального богоспасаемого классического цифрового рисования? Дожили😡</t>
+  </si>
+  <si>
+    <t>22.02.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4344</t>
+  </si>
+  <si>
+    <t>Зацените: сделали новый сайт школы🐗 Всё летает, работает реферальная программа со скидками вам и друзьям, кэшбеком и историей школы.</t>
+  </si>
+  <si>
+    <t>21.02.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4343</t>
+  </si>
+  <si>
+    <t>Внезапный вечерний стрим уже сейчас! Присоединяйтесь! Вместе порисуем и пообщаемся</t>
+  </si>
+  <si>
+    <t>21.02.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4337</t>
+  </si>
+  <si>
+    <t>За полугодовой семестр мы со студентами успеваем сделать где-то 5-6 длительных работ, множество эскизов, набросков и этюдов. Я тоже рисую вместе со студентами (рисунки прикрепил к посту) Но работы - это не главное, а главное - это те знания и навыки, которые мы получаем в процессе!🙂 Курс рисунок PRO смешанный и на нем занимаются студенты с разными задачами: кому-то больше интересна композиция и мы делаем упор на нее, кому-то живописный портрет, и мы работаем над ним, а кому-то всё понемногу. Я веду лекции и практические занятия, показывая как решать разные задачи. На одном занятии мы можем говорить и об анатомии и о многофигурной композиции и о колористике. Уже через две недели начнется новый семестр, на нем ещё есть несколько свободных мест. Если вы больше хотите прокачать живопись и цвет, то записывайтесь на цифровую живопись или живописный портрет (в Питере и онлайн). Если хотите улучшить цвет и композицию, то добро пожаловать на цифровую живопись иллюстрация (онлайн). А если хотите вести и рисунок и цвет и композицию, то присоединяйтесь к курсу рисунок Pro (онлайн и в Питере). А если вы начинающий и хотите начать рисовать (или вспомнить), то рекомендую идти на рисунок basic (в Питере и онлайн) Если решили, не откладывайте на потом: на многих курсах осталось только по 2-3 места✨</t>
+  </si>
+  <si>
+    <t>21.02.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4336</t>
+  </si>
+  <si>
+    <t>20.02.26 20:24</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4335</t>
+  </si>
+  <si>
+    <t>Как насчет полуночного рисовального стрима сейчас? Подключайтесь, пообщаемся и порисуем, если вы ещё не спите)</t>
+  </si>
+  <si>
+    <t>20.02.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4334</t>
+  </si>
+  <si>
+    <t>Лайфхак, который я подрезал у импрессионистов в создании цвета кожи. Нет ничего скучнее однообразной персиковой кожи. Во-первых, кожа не персиковая, а скорее мерцающая, с покраснениями, холодком, уходом в зеленый в полутонах и прочих розовинках и желтинках. А во-вторых, это просто красиво, показывать множество цветов, находя баланс между ними. А лайфхак такой: при написании кожи используйте наложения открытых цветов. Например: нужен вам оранжевый. Не используйте оранжевый, а используйте составляющие оранжевый цвета: желтый и красный, наложенные друг на друга. Это убьёт двух зайцев: и цвет будет живописнее, интереснее. И работа станет живее. Пользуйтесь!</t>
+  </si>
+  <si>
+    <t>19.02.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4333</t>
+  </si>
+  <si>
+    <t>Двухчасовой этюд портрета старика</t>
+  </si>
+  <si>
+    <t>17.02.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4328</t>
+  </si>
+  <si>
+    <t>Продолжаю свои набросочные развлечения. На этот раз позировал Алексей. И мне кажется, предыдущий полугодовой опыт начал понемногу переходить в некоторую лёгкость приема. Набросав первый в ленте скетч я прям обрадовался. Да, он не такой эффектный по деталькам и объёмам, но блин, он лёгкий и у меня так ещё не получалось! А чем проще - тем круче. Микеланджело вообще одной линией рисовал!🙂✨</t>
+  </si>
+  <si>
+    <t>17.02.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4324</t>
+  </si>
+  <si>
+    <t>Тележка покушала качество лучника. Загружу крупняки, чтобы с моделировкой, фактурой штриха, всеми делами🙂 всё ручками и карандашом 6б😁</t>
+  </si>
+  <si>
+    <t>16.02.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4323</t>
+  </si>
+  <si>
+    <t>Фуух! Доделал лучника! Рисунок занял 25 часов, и, пожалуй, это мой новый уровень в работе с тональным мужским торсом. Небольшой левел ап🙂, хотя возможно, не все это заметят🌝 На Boosty выложил таймлапс со своими комментариями и пояснениями к процессу, а также референсы и кисть для такого карандашного рисунка, если кто-то захочет попрактиковаться✨</t>
+  </si>
+  <si>
+    <t>15.02.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4314</t>
+  </si>
+  <si>
+    <t>Блин, классная серия получилась! Поставил задачу в этом семестре работать с этюдами портретов по 1,5-2 часа. Вот уж реально: быстро - это медленно, но без перерывов.</t>
+  </si>
+  <si>
+    <t>14.02.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4313</t>
+  </si>
+  <si>
+    <t>Привет мои талантливые подписчики! Поскольку здесь есть много новеньких, расскажу о себе. Меня зовут Азат Нургалеев. Я художник, препод по рисунку и основатель богоспасаемой школы рисунка и цифровой графики Skills Up school в Питере и онлайн по всему миру. В 2010 году я переехал в Питер, закончил Художественно-Промышленную академию им. Штиглица по специальности коммуникативный дизайн. В Питере же начал преподавать рисунок и проводить международные фестивали для художников. В доакадемический период я был граффитчиком, предпринимателем, курсантом академии мвд, совладельцем художественного магазина, охранником в баре, организатором ивентов, аниматором на праздниках, квнщиком, грузчиком и даже входил в совет по молодежной политике. Сейчас я преподаю рисунок/композицию/цифровую живопись в Питере и онлайн, веду соц сети, устраиваю марафоны, и уже несколько лет веду образовательный проект для художников на Boosty и Patreon. Ваша очередь! Напишите, откуда вы, чем занимаетесь и как давно подписались на меня. Давайте познакомимся!🙂</t>
+  </si>
+  <si>
+    <t>13.02.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4304</t>
+  </si>
+  <si>
+    <t>Я частенько натыкался на просторах интернета на блестящие советские карикатуры, острые по композиции, образам и смыслу. Поэтому решил узнать об авторах поподробнее. Евгений Шухаев • вспоминает Владимир Мочалов, главный художник журнала «Крокодил» «... Самым ярким среди художников был, бесспорно, Евгений Шукаев. Человек с незаурядным характером и своеобразным юмором, талантливый, как личность, так и художник. Во время работы главным художником журнала, он оставался еще и просто художником, причем блистательным, как по живости и остроте характера, так и сложности композиции, насыщенности ее деталями. С его именем связаны воспоминания многих «крокодильских» коллег. Выразительная внешность, зычный картавый голос, дружба с «зеленым змием», острая реакция на ситуацию и еще более острые и неординарные ответы и поведение. Однажды мы с моим другом Сергеем Овчинниковым зашли в его крохотную мастерскую, заваленную книгами, старой сломанной мебелью с помоек, иконами, горшками, тоннами рисунков, вырезками из газет и прочим хламом. Мы поставили на маленький кривобокий столик на одной ножке бутылку водки и кусок вареной колбасы. Женя, а так все звали Шукаева, вынул один грязный граненый стакан, налил себе водки, молча выпил, потом второй, затем стал искать нож – нарезать колбасу. Тщетно потратив время на поиски ножа, он, нагнувшись, стал шарить рукой где-то под батареей. После долгих усилий он вытащил обломок залитого жиром и окутанного паутиной топора с прилипшей сухой тряпкой. Размахнувшись левой рукой, а он был левша, Женя рубанул по куску колбасы топором. Колбаса, жирная и раскисшая от жары, крупными брызгами разлетелась во все стороны и по всем углам мастерской, а стол от удара треснул и развалился.</t>
+  </si>
+  <si>
+    <t>12.02.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4303</t>
+  </si>
+  <si>
+    <t>За осенне-зимний семестр моя папка с портретами пополнилась на 40 работ разной продолжительности. Это работы с занятий, этюды и самостоятельная практика. Я вообще считаю, что преподавателю важно учить не только словом, но и делом, показывать результат и вдохновлять на творческие достижения. С начала марта я веду семестр по портрету в цифровой живописи (онлайн и офлайн). Поэтому, если вы хотите прокачать цвет и улучшить живописные портреты под моим кураторством, то добро пожаловать на курс онлайн или в питерской студии🙂✨</t>
+  </si>
+  <si>
+    <t>11.02.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4302</t>
+  </si>
+  <si>
+    <t>Про пятно в листе В композиции главное – это пятно, соотношение черного и белого. Если пятно хорошее, то вставляй туда что угодно, композ будет хорошим. Если плохое, то никакие хорошо прорисованные фигуры и портреты его не улучшат. Чем опытнее художник, тем интереснее он может обосновывать пятна композиции в листе. Причем это не всегда работает примитивно: тёмная фигура на светлом фоне, или наоборот. Пятно может быть, например, куском лошади, переходящим в шинель персонажа, на фоне которой контрастно выделяется голова, принадлежащая уже к другому пятну. Головы плавно перетекают в лошадей, лошади в дома, а дома на заднем плане разряжаются небольшими пятнышками людей, как на картине Моисеенко.</t>
+  </si>
+  <si>
+    <t>10.02.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4301</t>
+  </si>
+  <si>
+    <t>Арина когда-то училась у меня на рисунке, лет семь назад. Радуюсь, что не забывает, захаживает на наброски и позирует, когда есть свободное время🙂✨</t>
+  </si>
+  <si>
+    <t>10.02.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4300</t>
+  </si>
+  <si>
+    <t>Прилетела новость, что тележеньку могут заблокировать. В этом мире бывает всякое, поэтому, чтобы не потерять друг друга, пожалуйста подпишитесь на меня в других соц сетях✨: Мой пинтерест, где храню рефы 🤌 Мой артстейшн 🚀 Мой нельзяграм 🙃 Паблик в ВК 🥳 Мой Boosty с полезными уроками🔥 Мой тикиток ✨</t>
+  </si>
+  <si>
+    <t>09.02.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4299</t>
+  </si>
+  <si>
+    <t>08.02.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4298</t>
+  </si>
+  <si>
+    <t>Я люблю, что преподавательская практика даёт возможность самому развиваться как художник. Задача этого торса - сделать больше объёма и тоньше отработать тональные отношения. Важно, чтобы части торса не были изолированы друг от друга и всё было разобрано по касаниям. И не всегда достаточно одной проходки по всем частям фигуры. Часто нужно пройтись по кругу, улучшая звучание формы, обобщая тон в светах и тени. Вроде бы на предыдущем этапе грудная клетка в целом была плюс-минус объёмная, но когда над ней поработал ещё некоторое время, видна разница✨🙂 —————— Мои видеоуроки, кисти и все марафоны по одной подписке на Boosty</t>
+  </si>
+  <si>
+    <t>07.02.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4297</t>
+  </si>
+  <si>
+    <t>Я тут подумал, что несмотря на множество разных дел, ролей и профессий, освоенных мной за мою жизнь, по сути я все время занимаюсь одним и тем же: помогаю людям и вдохновляю их на творчество. В школьные годы я устраивал в классе скетч баттлы: каждые две недели мы приносили рисунки и показывали их друг другу, выложив на столах на большой перемене. В свой доакадемический период я рисовал граффити, параллельно ещё лет 20 назад вёл занятия в граффити школе, устраивал фестивали, граффити вечеринки, продвигал культуру вдумчивого граффити рисования, основанного на композиции, колористике и ритмах. Когда позже учился в художественной академии, я много рисовал, помогал своим знакомым поступать в Муху (кстати всегда успешно), устроил фестиваль в стенах академии и опять начал преподавать. Сейчас спустя много лет я делаю то же самое: в роли руководителя Скиллзапа двигаю с коллегами отечественное рисование на новый уровень, неистово рисую свои картинки, вдохновляю других людей и помогаю им достичь художественного мастерства в рамках онлайн и офлайн занятий. Меняется всё, но не меняется ничего😁 А что повторяется у вас на разных жизненных этапах?</t>
+  </si>
+  <si>
+    <t>07.02.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4296</t>
+  </si>
+  <si>
+    <t>Вчера начался интенсив по цифровой живописи фигуры. Подбирали колорит, не срисовывая с натуры, а ориентируясь на натуру подбирали гармоничные цвета и создавали гамму. Это пока первый день и мой часовой этюд. Впереди будут новые включения с новыми интересными задачами!🙂🫡✨</t>
+  </si>
+  <si>
+    <t>06.02.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4295</t>
+  </si>
+  <si>
+    <t>Ну и композиция с набросками✨ —————— У себя на Boosty публикую видеоуроки по рисунку, цифровой живописи и композиции</t>
+  </si>
+  <si>
+    <t>06.02.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4291</t>
+  </si>
+  <si>
+    <t>Доделал наброски с Катериной. Портреты немного разные, так как их я дорисовывал уже по представлению. Но в целом, удачная серия получилась🌝</t>
+  </si>
+  <si>
+    <t>05.02.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4290</t>
+  </si>
+  <si>
+    <t>Начал тут экспериментировать с новой композицией. Какой вариант вам больше нравится?🤔</t>
+  </si>
+  <si>
+    <t>04.02.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4289</t>
+  </si>
+  <si>
+    <t>Мария</t>
+  </si>
+  <si>
+    <t>03.02.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4288</t>
+  </si>
+  <si>
+    <t>Продвинул портрет натурщицы на длительной обнаженке🙂✨</t>
+  </si>
+  <si>
+    <t>03.02.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4287</t>
+  </si>
+  <si>
+    <t>Несколько моих наблюдений по поводу ИИ Я не являюсь ни апологетом искусственного интеллекта, ни его ярым противником. Я скорее сосредоточен на развитии своего творчества и из-за мольберта наблюдаю за тем что происходит в мире Смм Нейросети ускорили создание потокового контента и сейчас копирайтеры могут клепать большее число единиц контента. Правда без правок он всё ещё сильно топорный. В области текстов соц сети будто помешались: мой глаз цепляется за одинаковые фразообороты, и заходя куда-нибудь в рилсы инсты создается ощущение что тебя повсеместно обманывают роботы. Программирование С помощью ии человек немного знакомый с кодингом может в небольшие сроки сделать средний сайт или приложуху. Про сложные вещи речи не идёт. Игровые компании Есть компании, где весь визуальный контент делают через нейросетку. Есть компании, которые наоборот заявляют о том, что всё сделано художниками без участия нейросетей и это находит свой большой отклик. Есть компании, где совмещают цифровое рисование, развитие команды художников и генерацию дешевого контента. Развитие для художника и ии И тут есть проблема. С чисто утилитарной стороны ии ускоряет создание картинки как заполняющего контента. Но вместе с этим, у художника подчистую атрофируется навык рисовальщика. В компаниях использующих ии даже есть дилемма. Да, джунам бы знать нейросети и уметь генерить в них контент, но при этом, художник просто кровь из носа должен развивать рисование, композицию, чувство вкуса и колористики, Иначе он просто застревает на развитии Джуна. Компании получше думают о развитии их сотрудников, остальные сами идут учиться. А что художники в связи с ии? По-разному. Вижу как некоторые подающие надежды художники полностью перестали рисовать и перешли на генерацию нейросетевых картинок (от этого грустно). В то же время вижу как другие творят, развиваются и создают классные работы. Нас всех заменят машины. Мои ощущения от этого такие: ии генерит дешевый контент который не имеет авторства. Там где авторство не нужно, ии будет востребован. Но ставя себя на место зрителя, я понимаю, что мне нужен человек за картинкой. Личность, бренд, его история, его юмор, стиль и мастерство. У меня дома висят работы великих Зорина, Ким Джун Ги, Сурнова, и мне хочется смотреть на их произведения, ассоциировать себя и своё творчество с ними, а не с генерированными картинками. И есть ощущение, что уникальность сейчас это как никогда важно. В Ии мне не хватает авторства. Связи картинки с человеком, его интеллектуального багажа, отсылок к истории искусств, ну и всей той смеси мастерства, комплексов, детских травм, насмотренности и пройденного пути, что мы привыкли называть авторским видением.</t>
+  </si>
+  <si>
+    <t>02.02.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4286</t>
+  </si>
+  <si>
+    <t>Всё-таки вчера получился один неплохой скетчик с натуры🐥 Следующую попытку предприму в это воскресенье, будет Анжелика, а значит фирменные позы и интересный силуэт. Буду держать вас в курсе🤗</t>
+  </si>
+  <si>
+    <t>02.02.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4285</t>
+  </si>
+  <si>
+    <t>Одной из сложностей на пути начинающего художника предстает моделировка формы с помощью штриха, которая в сочетании со слабым пониманием тона дают большой негативный эффект.  Самое главное для создания хорошего объёма - это грамотное различение зон освещения и умение их грамотно смоделировать.  Основная трудность заключается в том, что многие художники путают свет с тенью (перетемняют свет и засвечивают тень), в результате получается каша, которую нужно избегать. В видеоуроке на Boosty я объясняю все нюансы и даю поэтапную схему, с помощью которой любой тональный рисунок станет для вас по силам. Приятного просмотра!</t>
+  </si>
+  <si>
+    <t>01.02.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4284</t>
+  </si>
+  <si>
+    <t>Вот собираюсь сегодня на наброски, выспавшийся и вдохновленный, с ощущением, что сегодня всё получится. Но такое чувство бывает не всегда. Зачастую устаешь к вечеру, и идешь рисовать не для того, чтобы кайфануть, а для того, чтобы выполнимой была долгосрочная цель художественной реализации, для которой регулярность - это необходимое условие. Но по моим наблюдениям, вдохновленность и настроение вообще не сильно влияют на результат. Он бывает хорошим и когда я в ресурсе и когда нет. Главное - это начать, а там всегда творится магия, алхимия и понимание того, зачем я не пропускал наброски😁 Короче, пожелайте мне сегодня удачи! Надеюсь вечером на хорошие картинки🙂</t>
+  </si>
+  <si>
+    <t>01.02.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4280</t>
+  </si>
+  <si>
+    <t>Мой коллега и давний приятель Андрей Самарин выпустил книгу для художников «Структура таланта», и экземплярчик достался мне!🙂 В книгу Андрей вложил всю душу, кучу полезных и важных для художника знаний и наблюдений широкого спектра: от того что такое талант, до анатомии и воспитании вкуса. Сейчас 99% печатающейся литературы не стоят потраченной на них бумаги, но это иной случай. Заказать книгу «Структура таланта» можно на Озоне. Андрей вложил прям много опыта и знаний. В общем, для всех мой максимальный рекомендасьон.</t>
+  </si>
+  <si>
+    <t>31.01.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4279</t>
+  </si>
+  <si>
+    <t>Спасибо тем кто верит в меня, комментит и ставит сердечки. Вы не представляете, как вы поддерживаете меня! Люблю вас!🤗❤️</t>
+  </si>
+  <si>
+    <t>31.01.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4278</t>
+  </si>
+  <si>
+    <t>Наконец то доделал портрет мадам с котэ 🐈</t>
+  </si>
+  <si>
+    <t>30.01.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4277</t>
+  </si>
+  <si>
+    <t>Недавно рисовал натуру и все не получалось подобрать нужный ключик звучания, найти правильный и выразительный образ: чтобы рисунок наполнился и вышел на новый уровень. Я долго стирал, замазывал, переделывал, и вот на четвертый раз переделок и усовершенствований рисунок заработал! Все пятна встали на свои места, работа приобрела цельный вид. Я был сильно рад. Ещё раз убедился в двух вещах: 1. муза приходит только в процессе работы. 2. Классный стабильный результат можно достичь только усердным регулярным творчеством. Не сдаваться после первой неудачи, а продолжать фигачить. Возможно, регулярная работа и упорство не даст стопроцентного успеха для всех, но это единственный путь стать хорошим художником.</t>
+  </si>
+  <si>
+    <t>29.01.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4272</t>
+  </si>
+  <si>
+    <t>Если хотите прокачать живописный портрет, то в следующем семестре (старт в начале марта) я буду вести группы в Питере и онлайн. Если вы только начинаете осваивать цифровую живопись, то приходите на курс цифровая живопись✨ будем прокачивать цвет, композицию, пропорции и рисунок🙂 P.S. в январе последние дни цен на курсы без ндс. Если кто-то надумал, записывайтесь заранее.</t>
+  </si>
+  <si>
+    <t>27.01.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4271</t>
+  </si>
+  <si>
+    <t>Саша✨</t>
+  </si>
+  <si>
+    <t>26.01.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4270</t>
+  </si>
+  <si>
+    <t>Мне нравятся портреты в которых прически формируются в интересные пятна, локоны переплетаются друг с другом, струятся, и образуют причудливую форму. По сути, часто причёска может превращаться в самостоятельного персонажа, и быть главным действующим «лицом» в произведении, уводя голову на второй план. У причёсок есть свой характер, они могут быть местами прорисованы, а местами уходить в формальные штрихи или пятна. А ещё прически часто выполняют функцию обрамления для портрета, точно такую же, как и рама для картины. И интересно получается, что чем больше ты рисуешь причёсок, тем больше ты видишь красоты и нюансов в них.</t>
+  </si>
+  <si>
+    <t>24.01.26 18:16</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4269</t>
+  </si>
+  <si>
+    <t>Давайте сыграем в игру: пишете пословицу в комментариях, но одно из слов заменяете на «кабан». Например: за двумя кабанами погонишься, ни одного не поймаешь. Поспешишь - кабана насмешишь. И так далее. Чем веселее, тем лучше😁</t>
+  </si>
+  <si>
+    <t>24.01.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4260</t>
+  </si>
+  <si>
+    <t>Одним из нетривиальных способов сделать рисунок живее - является использование разного характера линии и разного штриха: крупного и более мелкого. Это в купе с нажимом на карандаш и расстановкой акцентов даёт потрясающий эффект живости работы. Записал для вас лекцию на Boosty про виды и стили рисунка на примере работ из методфонда Суриковского института. Рекомендую всем, кто хотел бы лучше понимать в изобразительном искусстве и в рисунке в частности. Лекция бесплатная, крайне рекомендую для общего развития✨</t>
+  </si>
+  <si>
+    <t>23.01.26 19:05</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4259</t>
+  </si>
+  <si>
+    <t>Делюсь радостью. Моя студентка с индивидуальных занятий (она параллельно учится в художественном вузе) написала недавно, что ей поставили 5 по рисунку и живописи (хотя изначально были оценки попроще). На самом деле оценки не важны, но была задача прокачать рисунок/живопись и ей была проделана колоссальная работа, и она вышла на новый уровень и по творческим дисциплинам. В такие моменты радуюсь, что не зря занимаюсь своим делом и могу помогать людям ещё лучше, глубже и быстрее постигать творческие высоты!🙂 Горжусь! Настроение хорошее! 🙂</t>
+  </si>
+  <si>
+    <t>23.01.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4258</t>
+  </si>
+  <si>
+    <t>Часто слышу такое заблуждение от начинающих художников (да и не только от начинающих): не для того я родился на свет, чтобы рисовать кубы и шарики, которые не будут меня отражать как художника, а для того, чтобы найти свой стиль! И я не хочу тратить своё время на тупое ремесло. Желание похвальное, но, боюсь, несбыточное. Также как поэту, перед тем, как начать писать потрясающие стихи, нужно как минимум выучить отдельно буквы, научиться составлять их в слова, а потом в предложения. Желательно, чтобы он понимал, как из предложений составлять четверостишия, и т.д. Это всё крайне важные этапы творческого развития художника. И кубики и шарики, и копирование мастеров. И не нужно сразу от себя ждать того, что получатся гениальные работы в «твоём стиле» (прости господи). Иногда гораздо важнее просто сосредоточиться на задаче, выполнив ее на высоком уровне.</t>
+  </si>
+  <si>
+    <t>22.01.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4252</t>
+  </si>
+  <si>
+    <t>Конструктивные зарисовки кистей и костной структуры</t>
+  </si>
+  <si>
+    <t>21.01.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4246</t>
+  </si>
+  <si>
+    <t>Екатерина с зелеными тату-рукавами🍏 Подумал, что первая поза похожа на позу «Девочки с персиками» Серова. Или мне показалось?🤨 P.S. В это воскресенье в 18:00 Питерском Скиллзапчике тоже позирует Катя. Приходите, порисуем вместе✨ Подробности ТУТ</t>
+  </si>
+  <si>
+    <t>20.01.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4245</t>
+  </si>
+  <si>
+    <t>Грег. Художник, архитектор, организатор и просто хороший человек. Если вы живёте в Питере и тоже хотите попозировать на занятиях в Скиллзапе, то пишите мне в личку. По вечерам, занимает час времени, и если повезет, получится интересный портрет!😁</t>
+  </si>
+  <si>
+    <t>19.01.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4244</t>
+  </si>
+  <si>
+    <t>Я часто экспериментирую с моделировкой формы и если что-то не нравится, легко переделываю, смазывая уже нарисованные детали. Например голову часто важно представить как простую яйцевидную форму, без графики глазок, губ и прочих носов. Третий этап подготовки к зимним интенсивам по живописной фигуре, рисунку фигуры для начинающих с длительной штудией мадам. Четырехчасовой результат✨</t>
+  </si>
+  <si>
+    <t>18.01.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4240</t>
+  </si>
+  <si>
+    <t>Пара набросков прекрасной Даниэллы с последних зарисовок в Скиллзапчике✨</t>
+  </si>
+  <si>
+    <t>18.01.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4239</t>
+  </si>
+  <si>
+    <t>Думал, что зимой из-за сугробов, морозов и моей слабовольности будет срыв красивой серии ежедневных 10К шагов в день. А нет, все норм, держимся😁 Кто как поддерживает физическую активность? Ходьба, бег, спортзал, зарядка? Или зима - самое время для зажировки? Показывайте скрины, делитесь лайфхаками, хвастайтесь достижениями в комментариях✨</t>
+  </si>
+  <si>
+    <t>18.01.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4235</t>
+  </si>
+  <si>
+    <t>Мало кто знает, но лицо Статуи Свободы создано по образу Изабеллы Эжени Бойе. Она была вдовой Исаака Мерритта Зингера — изобретателя швейной машины Singer. Изабеллу считали одной из самых красивых женщин Европы, и именно её черты скульптор Фредерик Огюст Бартольди использовал при работе над статуей. Голова Статуи Свободы была завершена ещё до отправки в США — это зафиксировано на фотографиях от 17 июня 1885 года.</t>
+  </si>
+  <si>
+    <t>17.01.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4234</t>
+  </si>
+  <si>
+    <t>Про шедевры. В жизни художников бывают знаковые работы. Ну те, которые озарены вдохновением, качественно выше и круче предыдущих его шедевров. На них активно реагируют зрители, они становятся гордостью художника. Но для творца эти работы впоследствии становятся невыносимой ношей, так как всё последующее время, он думает, как бы ещё поднять планку, и выйти на ещё более высокий уровень, создать ту работу, которая бы отражала его ещё полнее, была совершеннее и новее по звучанию. А желательно, была такой, какой ещё никогда ни у кого не было. Всё это жутко тяготит, и если думать об этом постоянно, это может свести с ума. Есть единственное решение: не жди этих работ, а просто плодотворно работай, учись, ровно, регулярно, хорошо. А шедевры сами подтянутся😉</t>
+  </si>
+  <si>
+    <t>16.01.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4233</t>
+  </si>
+  <si>
+    <t>Марина</t>
+  </si>
+  <si>
+    <t>15.01.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4232</t>
+  </si>
+  <si>
+    <t>Живописная этюдная мадам, как разгон перед интенсивом по живописной фигуре✨</t>
+  </si>
+  <si>
+    <t>14.01.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4231</t>
+  </si>
+  <si>
+    <t>Сейчас со студентами продолжаю двигать длительный рисунок лучника. Длительный рисунок на то и длительный, чтобы смочь разобраться во всей форме, смоделировать тени и свет, работая штрихом, проявляя все важные узлы. Предстоит ещё много работы, но чем больше я погружаюсь в рисунок, тем больше мне он нравится🙂 пока 10 часов и 15000 штрихов😀 Грудная клетка в процессе.</t>
+  </si>
+  <si>
+    <t>13.01.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4230</t>
+  </si>
+  <si>
+    <t>Когда я учился рисованию фигуры, мне очень помогали такие упрощённые схемы, которые делал мой преподаватель. Самый лучший результат достигался, когда я копировал схему, где были все нужные части: объём, конструкция, пластика. А потом всё это пытался увидеть на натуре и в своём рисунке. Для тех кто хочет улучшить рисование фигуры человека, я записал урок на Boosty. Подписывайтесь, если ещё не.</t>
+  </si>
+  <si>
+    <t>12.01.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4229</t>
+  </si>
+  <si>
+    <t>Продолжаю готовиться к зимним интенсивам по живописной фигуре, рисунку фигуры для начинающих с длительной штудией мадам. Двухчасовой результат✨</t>
+  </si>
+  <si>
+    <t>11.01.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4228</t>
+  </si>
+  <si>
+    <t>Меня как-то нарисовал мой друг Паша. Он не рисует портреты, но для меня сделал исключение. Портрет мне очень польстил. Оказалось, что у меня монобровь, разница в зрачках и ноздри величиной с носовой хрящ. Я был очень доволен такому сходству, но портретик выкладывать не стал😆 В ту же копилку, сейчас рисую портреты студентов Скиллзапа, надеюсь они не сильно обижаются. Это вот прекрасный Михаил с курса рисунок. А вас когда-нибудь кто-то рисовал? И если да, что вы при этом чувствовали? Возможно вас просили кого-то нарисовать или вынуждали путём шантажа? Поделитесь в комментариях✨</t>
+  </si>
+  <si>
+    <t>10.01.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4227</t>
+  </si>
+  <si>
+    <t>Начал новую композицию: девочка, играющая с шариками. Помогите выбрать! Какой вариант эскиза вам больше нравится? Напишите в комментариях✨</t>
+  </si>
+  <si>
+    <t>10.01.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4226</t>
+  </si>
+  <si>
+    <t>Ну как у кого начался год? Кто чего интересного делал? Поездки, рисунки, прогулки, вечеринки, великие победы. Я вот например сходил на каток, собрал Лего, порисовал, покатался на ватрушках и покормил уточек. Вы тоже хвастайтесь!😀</t>
+  </si>
+  <si>
+    <t>08.01.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4217</t>
+  </si>
+  <si>
+    <t>Разбирал фонд рисунков Скиллзапа и нашел папку с рисунками своих прекрасных студентов прошлых потоков с моими правками✨ Нравится мне такая эстетика графичных штрихов. Эх, рисунок многолик и многогранен. Захотел, более графично начал работать, а захотел, более живописно🙂</t>
+  </si>
+  <si>
+    <t>07.01.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4216</t>
+  </si>
+  <si>
+    <t>Начинаю готовиться к зимним интенсивам по живописной фигуре, рисунку фигуры для начинающих и делаю этюды мадам. Первый получился такой✨ 45 минут</t>
+  </si>
+  <si>
+    <t>06.01.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4215</t>
+  </si>
+  <si>
+    <t>Это Анна. Анна увлекается поэзией, рисованием, дрессировкой собак и лошадей. А ещё она кинолог!</t>
+  </si>
+  <si>
+    <t>06.01.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4214</t>
+  </si>
+  <si>
+    <t>Про кисти для Procreate Многие начинающие художники коллекционируют кисти и брашпаки сотнями. Я как-то открыл один такой айпад и выпал в осадок от огромного количества папок и сотен кистей в которых просто теряешься. Но проблема в том, что художнику нужно большое количество времени и сил, чтобы в них сориентироваться и разобраться в гигантском количестве, запомнить где что лежит, ещё при этом большинство из кистей не используются никогда, они только засоряют творческое пространство и делают из рисования ещё большую муку. Хотя, из за количества может возникнуть ощущение изобилия, богатства и скилла😀 Но скилл на самом деле совсем в другом. Многие очень крутые художники мирового класса, которых я знаю нарисовали большинство своих шедевров простой круглой кистью, без десятков разных кистей. В моём арсенале всего семь кистей и для рисунка и для цифровой живописи (этот брашпак я выложил у себя на Boosty), и этих семи кистей хватает за глаза! Какого разнообразия приёма можно достигнуть, подобрав для себя нужные кисти! Не спорю, фактурки и текстурки от разных кистей могут выглядеть прикольно, но главное не засорять лишними кистями своё пространство, расхламлять лишние и находить те, с помощью которых ваше искусство будет ещё выразительнее и прекраснее! ☺️</t>
+  </si>
+  <si>
+    <t>05.01.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4205</t>
+  </si>
+  <si>
+    <t>К своему стыду до этого дня не смотрел «А зори здесь тихие» 1972 года, снятого Станиславом Ростоцким по одноименной повести Бориса Васильева. Даже если не брать в расчет берущую за душу драматическую составляющую фильма, я не мог оторвать глаз от визуально-художественной части. Ах, что это за кадры! Видно, что художники поработали на славу. И отсылки на больших русских художников тоже имеются: Левитан, Серебрякова, возможно вы найдете больше. Кстати, художник-постановщик этой картины Сергей Серебреников, мой земляк, сначала учился в Перми, а потом поступил во ВГИК. Если не смотрели «А зори здесь тихие», и интересуетесь искусством и кино, примите мои рекомендации. Фильм не про легкость и попкорн, но снят со всей душой✨</t>
+  </si>
+  <si>
+    <t>05.01.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4204</t>
+  </si>
+  <si>
+    <t>Вы пришли учиться рисовать. Напишите коммент, чтобы я точно понял, что вы новичок😁</t>
+  </si>
+  <si>
+    <t>04.01.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4195</t>
+  </si>
+  <si>
+    <t>Вы уже вышли из салатной комы?😁 У меня закончились салаты и параллельно ребята из закрытого чата Boosty начали скидывать первые рисунки в этом году. Поэтому если салаты не отпускают, но уже хочется начать этот творческий год, с чего-то не сильно грузящего и интересного, то у меня на Boosty лежит более 100😱 уроков по рисунку, цифровой живописи, композиции и концепт арту для начинающих и продвинутых художников. А чтобы вам было удобнее искать нужный видеоурок, в закрепленном посте я собрал каталог с основными темами. Заходите, рисуйте и делитесь вашими результатами в закрытом чате и тут в комментариях✨🙂 Да, прикрепленные картинки - это не мои рандомные работы, а результаты уроков, которые можно пройти и получить хороший опыт🐗</t>
+  </si>
+  <si>
+    <t>03.01.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4194</t>
+  </si>
+  <si>
+    <t>Кстати, о восполнении того, чего не хватает. Я замечал за собой, что чем больше вокруг становится хаоса и неопределенности, тем больше радуют ритуалы, регулярные дела и в целом структура, которую я для себя создаю. Это всё работает как противовес неопределенности. Есть регулярные вещи, на которые я могу повлиять: своё творческое развитие, своя физическая форма и уровень моих студентов. И на этом я стараюсь концентрироваться каждый день, не отвлекаясь на внешний шум. Ежедневные прогулки в 10к шагов держат в тонусе и проветривают голову. Еженедельные наброски обнаженки и занятия со студентами развивают творческую составляющую. Также помогает расписание: в него я заношу то что хочу сделать на неделе и следую написанному. В итоге - минус прокрастинация, плюс радость от сделанного и регулярный прогресс🙂✨ А что вы добавляете в жизнь для баланса и структуры? Ритуалы/регулярные занятия/подписка на Boosty/ регулярное самостоятельное рисование? Или всё само как-то получается?</t>
+  </si>
+  <si>
+    <t>03.01.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/misliazata/4193</t>
+  </si>
+  <si>
+    <t>Выкладываю первую иллюстрацию в 2026. Воспоминания о лете. В Питере зимой не хватает солнца и тепла. Если их нет физически, то нарисуй их😁 «Девушки, играющие в сокс»</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4292,51 +4961,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H435"/>
+  <dimension ref="A1:H510"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3527.282" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -15180,50 +15849,1325 @@
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
         <v>66669</v>
       </c>
       <c r="B435" t="s">
         <v>1302</v>
       </c>
       <c r="C435" t="s">
         <v>1303</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>1304</v>
       </c>
       <c r="E435">
         <v>4075</v>
       </c>
       <c r="F435">
         <v>14</v>
       </c>
       <c r="G435">
         <v>211</v>
       </c>
       <c r="H435">
         <v>25</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>83329</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E436">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>83330</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E437">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>83331</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E438">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>83332</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E439">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>83333</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E440">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>83334</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E441">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>83335</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E442">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>83336</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E443">
+        <v>5776</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>83337</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E444">
+        <v>3288</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>83338</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E445">
+        <v>2909</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>83339</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E446">
+        <v>3499</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>83340</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E447">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>83341</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E448">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>83342</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E449">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>83343</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E450">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>83344</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E451">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>83345</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E452">
+        <v>3422</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>83346</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E453">
+        <v>3569</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>83347</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E454">
+        <v>3619</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>83348</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E455">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>83349</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E456">
+        <v>3179</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>83350</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E457">
+        <v>3045</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>83351</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E458">
+        <v>3391</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>83352</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E459">
+        <v>4079</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>83353</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E460">
+        <v>4121</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>83354</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E461">
+        <v>3954</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>83355</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E462">
+        <v>3780</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>83356</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E463">
+        <v>3654</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>83357</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E464">
+        <v>3667</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>83358</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E465">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>83359</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E466">
+        <v>3808</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>83360</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E467">
+        <v>3790</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>83361</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E468">
+        <v>4169</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>83362</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E469">
+        <v>4252</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>83363</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E470">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>83364</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E471">
+        <v>11053</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>83365</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E472">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>83366</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E473">
+        <v>4190</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>83367</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E474">
+        <v>4308</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>83368</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E475">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>83369</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E476">
+        <v>4210</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>83370</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E477">
+        <v>4466</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>83371</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E478">
+        <v>4602</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>83372</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E479">
+        <v>4109</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>83373</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E480">
+        <v>4757</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>83374</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E481">
+        <v>4890</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>83375</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E482">
+        <v>4395</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>83376</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E483">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>83377</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E484">
+        <v>4534</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>83378</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E485">
+        <v>4602</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>83379</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E486">
+        <v>3986</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>83380</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E487">
+        <v>4028</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>83381</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E488">
+        <v>4121</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>83382</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E489">
+        <v>4320</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>83383</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E490">
+        <v>4225</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>83384</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E491">
+        <v>4448</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>83385</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E492">
+        <v>4181</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>83386</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E493">
+        <v>4144</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>83387</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E494">
+        <v>4560</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>83388</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E495">
+        <v>4580</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>83389</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E496">
+        <v>4642</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>83390</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E497">
+        <v>4438</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>83391</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E498">
+        <v>4404</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>83392</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E499">
+        <v>5157</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>83393</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E500">
+        <v>4769</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>83394</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E501">
+        <v>4272</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>83395</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E502">
+        <v>4112</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>83396</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E503">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>83397</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E504">
+        <v>4045</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>83398</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E505">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>83399</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E506">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>83400</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E507">
+        <v>3510</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>83401</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E508">
+        <v>3664</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>83402</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E509">
+        <v>3789</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>83403</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E510">
+        <v>3637</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">