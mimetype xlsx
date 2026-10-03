--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1218">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2970,50 +2970,746 @@
     <t>27.09.25 12:00</t>
   </si>
   <si>
     <t>t.me/punkmonkprod/2104</t>
   </si>
   <si>
     <t>Салют, панки! Весной этого года мы гуляли с моим педагогом Арсением Дежуровым по Эрмитажу в Питере, ходили по залам, где была представлена древнегреческая керамика. В этот момент мы и обратили внимание на интересный факт. Греческая архаика от классики отличается размером изображенных пенисов. В классике они куда меньше. Из этого и родилась идея этого подкаста. Это строгий научный анализ, на первый взгляд, непристойной темы. Потому что для науки нет понятия непристойности. Присоединяйтесь! Сегодня говорим о «Великом измельчании пенисов»! Ютуб - https://youtu.be/-R_rc7iZwno ВК Видео - https://vkvideo.ru/video-212264082_456239203</t>
   </si>
   <si>
     <t>23.09.25 22:02</t>
   </si>
   <si>
     <t>t.me/punkmonkprod/2103</t>
   </si>
   <si>
     <t>Третья лекция из спецкурса для магистрантов и аспирантов МФТИ: КАК БЫЛА ПОСТРОЕНА ПЕРВАЯ ПИРАМИДА. ИЗВИНИТЕ за качество звука. Древние говорили: «Ничто не вечно под солнцем», - и прибавляли, - «кроме пирамид». Великие пирамиды Гизы были для Древнего мира первым (и древнейшим) чудом света, и единственным чудом света, которое дошло до наших дней. Знаем мы также первого архитектора, который переориентировал зодчество с горизонтальной конструкции на вертикальную, или, простыми словами, построил первую пирамиду (ок 2650 до РХ) – его звали Имхотеп. Впоследствии он стал богом и даже любезно скинул с неба архитектурный трактат «О строительстве храмов большой Девятки» (по числу старших богов). Его пирамида изучена учеными древними и новыми, и все знают (ученые), как мыслил Имхотеп. Мы знаем так же, как строились пирамиды в Среднем царстве (между 2040 и 1783 до РХ) – они доходят до нас в виде больших мусорных куч (примерно сотня), и только египтологи называют их всерьез пирамидами. А вот как были построены три великие пирамиды в Гизе, не знает с уверенностью никто. И мы опять вступаем в сферу загадок и домыслов… • Какими надо представлять потрепанные временем пирамиды в период их расцвета? • Как выглядели богатые усыпальницы древних царей раннего царства, и почему арабы называют их «мастаба» (то есть «скамейка»)? • Как свирепость фараона Джосера (Созостриса) стимулировала гений Имхотепа для строительства принципиально новой усыпальницы? • Точки зрения науки и паранауки на гизетский комплекс. • Какие анекдоты ходили в древности про заказчиков трех великих пирамид? • Почему египтяне разучились строить пирамиды? https://www.youtube.com/watch?v=RMSdD8y3gIw https://vkvideo.ru/video-11994307_456239098</t>
   </si>
   <si>
     <t>22.09.25 08:23</t>
   </si>
   <si>
     <t>t.me/punkmonkprod/2101</t>
   </si>
   <si>
     <t>На этой неделе, в пятницу 26.09 в 19:30 мы с Иваном Негреевым прочитаем лекцию «Кто такие ангелы?». Тема эта очень интересна. Сейчас в массовом сознании ангел — это прекрасное антропоморфное существо с большими белыми крыльями за спиной, но так было далеко не всегда. Так, если верить пророку Иезекиилю, у херувимов помимо человеческого лица было еще и три других: орла, вола и льва. А офанимы вообще не были похожи на людей. Они напоминали огромные золотые колеса, усеянные множеством глаз. О том, как возник, развивался и трансформировался образ ангела и пойдет речь на лекции. Не пропустите! Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3558543/ Для студентов на лекции действует скидка по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>15.09.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2327</t>
+  </si>
+  <si>
+    <t>Друзья, на этой неделе вас ждут две культурно-исторические прогулки по Москве! 18.09, в пятницу, в 19:30 мы с моим братом Станиславом приглашаем вас на прогулку по Сталинской Москве. Поговорим о том, как возник советский имперский стиль, о судьбах людей, живших в то время и о том, какой ценой достигались победы. Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4199258/ 19.09, в субботу, в 16:00 с Иваном Негреевым мы проведем для вас прогулку по Китай-городу, одному из самых интересных районов столицы. Тут было настоящее смешение культур, религий, социальных слоев. Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4199268/ Для учащихся и пенсионеров действует скидка по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>14.09.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2326</t>
+  </si>
+  <si>
+    <t>Буханка. Мой отец фанат машин. Ну как фанат, водить он не умел никогда, зато моделей у него куча, да каких! Корветы, Феррари, Пантиаки, Кадиллаки, Мерсы, и все старые, с историей. Машины и книги благодаря отцу оккупируют все свободное пространство в доме моих родителей. Машины отец мой любит примерно как книги. Чувство его избирательно. Не всех советских авторов родитель любил, не все отечественные машины чтил. ЗИСы, ЗИМы, старые Волги, Чайки — это отцу нравилось, а вот Жигули, Москвичи, УАЗы были для него примерно как книги Виктора Олеговича Пелевина. Он и западные народные автомобили не очень жаловал, а советские тем более. С ним сложно не согласиться. Для искренней любви к Запорожцу нужно быть человеком сострадательным. Ну или просто выбора быть не должно, тогда можно полюбить из чувства долга. У Эрнеста Хемингуэя в его великом романа «Фиеста» есть замечательная сцена, где один из героев говорит, что миру этому требуются, просто жизненно необходимы две вещи. Ирония и жалость. Красивое суждение, запало оно мне в душу. Вот и решил я быть ироничным и жалостливым. Поэтому всем сердцем полюбил УАЗ Буханку. Машина эта истинно гоголевская. Смотришь на нее, а в голове фраза классика: «Черненькими нас полюби, беленькими то нас всякий полюбит». Едешь на ней — все дребезжит, хрипит, кряхтит, кашляет. Из двух бензобаков один всегда течет, двери открываются только с ноги, а внутри пахнет собачьей будкой. Буханка не едет прямо, колеса произвольно начинают смотреть то влево, то вправо, за ней, как за норовистой лощадью, все время нужен глаз да глаз. Никакого расслабления, зато какая мощь! Духовная мощь! Заводишь, и где-то внизу (капота у машины нет) старым псом начинает ворчать мотор. Так уютно становится, хорошо, спокойно, даже благостно. Вчера мы весь день гоняли по Московской области на Буханке. Снимали ролик про Балабанова в стиле роуд-муви. И так проникся я, что захотелось купить Буханочку и прокатить на ней по стране нашей из конца в конец, а потом поехать через Китай, Вьетнам, Камбожду Тайланд, а там, может, и вокруг света промчать. Такие вот теперь мечты… Гоголевские.</t>
+  </si>
+  <si>
+    <t>08.09.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2324</t>
+  </si>
+  <si>
+    <t>Всех приветствую! На этой неделе мы с Иваном Негреевым проведем одну прогулку! В пятницу 11.09 в 19:30 поговорим о масонах Москвы. Про масонский орден связывали с революциями и тайным правительством. Их обвиняли в заговорах, запрещали, но во многом благодаря им у нас и появилась система массового образования. О том, где можно найти следы ордена в Москве, где правда, а где ложь мы и расскажем вам с Иваном. Не пропустите! Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4184312/ Для учащихся и пенсионеров действует скидка по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>05.09.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2323</t>
+  </si>
+  <si>
+    <t>Всем привет! Мы продолжаем знакомить вас с историей разных религиозных течений. Сегодня очередь дошла до Вуду, одной из самых интересных синкретических религий, что существуют в наше время. Ну а рассказ Ивана Негреева как всегда очень информативный и медитативный. Так что отложите дела и погрузитесь в мир магии. Всем приятного просмотра! Ютуб - https://youtu.be/cPSbN5a7siA ВК Видео - https://vkvideo.ru/video-212264082_456239241</t>
+  </si>
+  <si>
+    <t>01.09.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2321</t>
+  </si>
+  <si>
+    <t>Всем привет! На этой неделе Иван Негреев улетает в Ереван, поэтому на время оставим религию в стороне. Заменим её философией. Культурно-исторические прогулки мы проведем с моим братом Станиславом, философом, преподавателем МГУ. Поговорим с вами не только об архитектуре, но и о том, что занимало умы людей, живших в то время. В пятницу, 4.09 в 19:30 Сталинская Москва. Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4172871/ В субботу, 5.09 16:00 Москва Федора Шехтеля Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4172890/ Для учащихся и пенсионеров действуют скидки по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>24.08.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2319</t>
+  </si>
+  <si>
+    <t>Друзья, на этой неделе мы с Иваном Негреевым приглашаем вас прогуляться по двум, пожалуй, самым интересным районам Москвы. Каждый из них не похож ни на что, в каждом есть удивительные памятники архитектуры и захватывающие истории! Не пропустите! 28.08 в 19:30 История Замоскворечья. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4157622/ 29.08 в 17:00 Тайны Китай-города. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4157623/ Для учащихся и пенсионеров действуют скидки по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>19.08.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2318</t>
+  </si>
+  <si>
+    <t>Внимание! Друзья, нам очень нужна ваша помощь! На первых выходных сентября, ориентировочно, с 4 по 6 число мы планируем съемки большого ролика про Алексея Балабанова. Для этого нам нужна будет «Буханка», если точнее, УАЗ Буханка. На нем мы должны будем добраться от Москвы до Калужской области, если точнее, поедем сюда: https://yandex.ru/maps?ol=geo&amp;text=%D1%81%D0%B5%D0%BB%D0%BE%20%D0%9A%D0%BB%D0%B8%D0%BC%D0%BE%D0%B2%20%D0%97%D0%B0%D0%B2%D0%BE%D0%B4&amp;sll=34.912350,54.833314&amp;sspn=0.022764,0.049066&amp;si=8u9h67jaug6b99n1tu4p2h55xm Нам нужен водитель с этой машиной, который довезет нас до места, а на следующий день привезет назад в Москву. Если вы поможете нам с этим, мы будем бесконечно благодарны. Естественно и услуги водителя, и аренда машины и бензин нами оплачиваются. Если вы можете нам помочь, пишите мне @NikolaiZharinov или нашему режиссеру Юре @YuryBaryshev. Надеемся на вашу помощь, она для нас бесценна! Всем отличного дня!</t>
+  </si>
+  <si>
+    <t>18.08.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2317</t>
+  </si>
+  <si>
+    <t>5. Верить ли приметам? Некто сказал: «Если человек не верит в бога, он готов поверить во что угодно». В самом деле, если отношения с божественным у всех не просты, то отношения с приметами однозначны. Разве можно игнорировать просыпанную соль, подушку на столе, влетевшую в дом птицу, уроненный ножик? Чем больше примет знаешь, тем более невыносимой становится жизнь. Откуда взялись приметы? Всегда ли они обманывают? Это предмет вольной беседы трех интеллектуалов – религиоведа Ивана Негреева, филолога Арсения Дежурова и блогера Николая Жаринова. * Разговор записан любительским способом, т.е. никудышно. Извините ) https://youtu.be/fp1CXilxEH8 https://vk.ru/video561394219_456239280</t>
+  </si>
+  <si>
+    <t>17.08.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2315</t>
+  </si>
+  <si>
+    <t>Радостные новости, друзья! Иван Негреев возвращается из своего путешествия по Азии (он там даже с Далай-ламой встречался), а значит мы возобновляем наши совместные прогулки. На неделе вас ждут: 21.08 19:30 Москва Михаила Булгакова. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4143763/ 22.08 16:00 Масоны Москвы. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4143766/ Для учащихся и пенсионеров скидки по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>10.08.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2313</t>
+  </si>
+  <si>
+    <t>Когда на прошлой неделе готовился к экскурсии по Сталинской Москве, много читал про Дмитрия Чечулина, архитектора высотки на Котельнической набережной. Чечулин обожал театр, много работал над декорациями, и это видно, когда оказываешься во дворе высотке. Все тут как театральная сцена. Еще с XIX века архитектура и театр шли рука об руку. Каждое здание было как отдельный спектакль и лучше всего в Москве это видно на произведениях Федора Шехтеля. Поэтому на этой неделе на своих культурно-исторических прогулках я предлагаю вам взглянуть на город иначе. Посмотрим на него как на театральную сцену, и поговорим об историях, которые рассказывают здания. 14.08 19:30 Сталинская Москва. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4132587/ 15.08 16:00 Москва Федора Шехтеля. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4132590/ Для учащихся действует скидка по промокоду PUNK. Всем отличного дня!</t>
+  </si>
+  <si>
+    <t>08.08.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2312</t>
+  </si>
+  <si>
+    <t>В комментариях под роликом про Каббалу от Ивана Негреева очень просили, чтобы мы сняли вторую часть. Пройти мимо ваших просьб мы не могли. Поэтому смотрите продолжение рассказа! Всем отличного дня! Ютуб - https://youtu.be/zPO8NYXbwSk ВК Видео - https://vkvideo.ru/video-212264082_456239237</t>
+  </si>
+  <si>
+    <t>04.08.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2310</t>
+  </si>
+  <si>
+    <t>Сегодня улетаю с острова. Это был, пожалуй, один из моих лучших и самых плодотворных отпусков. Но хватит отдыхать. Пора работать! Иван Негреев еще в разьездах, прогулки с ним возобновятся в конце августа, а пока на следующей неделе я предлагаю вам пройтись по двум безумно интересным маршрутам. 7.08 поговорим об Отверженных Хитровки. Это один из самых интересных районов Москвы, в который еще в начале ХХ века отказывались заезжать извозчики. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4120595/ 8.08 я предлагаю вам прогуляться по сталинской Москве. Мы поговорим с вами о том времени, о том, как должна была выглядеть столица в нереализованных планах сталинской эпохи, ну и отдельно поговорим про высотку на Котельнической набережной. Этот дом я люблю всем сердцем. Не пропустите! Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4120609/ Для учащихся действует скидка по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>03.08.26 21:00</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2304</t>
+  </si>
+  <si>
+    <t>Я тут сейчас в Бангкоке и немного потерялся в городе. Ходил, офигевал, снимал. А еще подумал, нужно с Ванькой Негреевым снять выпуск в Анкор-Вате. Что думаете?</t>
+  </si>
+  <si>
+    <t>28.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2303</t>
+  </si>
+  <si>
+    <t>2. Как поверить в чудо? Без святых чудес, кажется, невозможна вера. Но если задуматься, то настолько ли нужны чудеса? Разве искренне верующему человеку нужно, чтобы на его глазах вода превратилась в вино, или умножились хлеба и рыбы для тысяч слушателей? А кроме того, как отличить Господнее чудо от магии волшебников или обмана фокусников? А как быть с фальсификацией реликвий в церкви? Эти вопросы не такие простые. Про чудеса и отношение к ним в христианских церквах пойдет сегодня речь. Это запись разговора трех интеллектуалов – религиоведа Ивана Негреева, филолога Арсения Дежурова и блогера Николая Жаринова – сделанная в кустарных условиях домашнего Zoom’а для канала Арсений Дежуров ПРО https://t.me/dezhurov/932 осенью 2005 года https://youtu.be/vqDZ-npfCh4 https://vk.ru/video561394219_456239277</t>
+  </si>
+  <si>
+    <t>21.07.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2302</t>
+  </si>
+  <si>
+    <t>1. ОЧЕНЬ СТРАННЫЕ СВЯТЫЕ Предмет рассмотрения - народные, не признанные (или отчасти признанные) церковью христианские святые от св. сатира Амика до Соньки Золотой Ручки. Это запись разговора трех интеллектуалов – религиоведа Ивана Негреева, филолога Арсения Дежурова и блогера Николая Жаринова – сделанная в кустарных условиях домашнего Zoom’а для канала Арсений Дежуров ПРО https://t.me/dezhurov/932 осенью 2025 года https://youtu.be/oD1ASMiJQEs https://vk.ru/video561394219_456239276</t>
+  </si>
+  <si>
+    <t>17.07.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2301</t>
+  </si>
+  <si>
+    <t>Друзья! В это воскресенье (19 июля) в культурном центре «Community» я прочитаю лекцию «Кавказ в русской литературе» Кавказ для России всегда был вызовом. Почему? Почему война на Кавказе длилась так долго? Почему два великих произведения нашей словесности посвящены именно кавказской теме? Это «Герой нашего времени» и «Хаджи Мурат». Что из себя представляет история Кавказа? Чем может быть интересен этот регион? Почему на Кавказе живёт такое количество национальностей и языков? Почему Кавказ не мог завоевать ни Александр Македонский, ни англичане, никто из великих воинов и империй? Как на Кавказе сосуществуют пространство и время? На Кавказе время течёт так же как на равнине или нет? На эти и многие другие вопросы мы и постараемся найти ответы в работах классиков русской литературы в заключительной лекции сезона 2025/2026 года. Время: 19 июля воскресенье. Встречаем гостей с 14:30, начало лекции в 15:00. Место: Культурный центр Community, Космодамианская набережная, 2. Билеты можно приобрести по ссылке: https://zharinov-evgeniy.timepad.ru/event/4066506/ Скидки: если вы студент или школьник, пишите Жаринову Станиславу для получения промокода на скидку 20%. #Лекции #Кавказ #Толстой #Лермонтов #Литература #Жаринов</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2300</t>
+  </si>
+  <si>
+    <t>У отца в это воскресенье пройдет очень интересная лекция.</t>
+  </si>
+  <si>
+    <t>13.07.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2298</t>
+  </si>
+  <si>
+    <t>Друзья, на этой неделе обещают отличную погоду, а у нас состоятся две последние культурно-исторические прогулки с Иваном Негреевым в этом месяце, потом вернемся только к концу августа. 17.07 в 19:30 мы отправимся гулять по Замоскворечью. Это удивительный район, долгое время он оставался деревней посреди города. Тут практически не было каменных зданий и увеселительных заведений, зато жили меценаты, художники и купцы. Мы увидим с вами много мест, незаметных с первого взгляда: львов, видевших еще Петра I, древнюю церковь, спасенную от огня Наполеоном, памятники обороны Москвы в 1941 году. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4086466/ 18.07, в субботу в 16:00 мы проведем нашу новую прогулку«Странный Серебряный век». Серебряный век — время странное. С одной стороны, небывалый расцвет культуры, с другой — период упадка. Время роскоши и декаданса накануне катастрофы. Серебряный век запомнился нам великими стихами, странными мистическими учениями, причудливыми зданиями. Это было время, когда многие верили, что красота способна изменить мир. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4086467/ Для учащихся действует скидка по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2296</t>
+  </si>
+  <si>
+    <t>11.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2295</t>
+  </si>
+  <si>
+    <t>Сегодня на нашем канале премьера второго документального фильма с Иваном Негреевым о религиозной жизни Таиланда. На этот раз Иван рассказывает про шаманизм. Не пропустите! Ютуб - https://youtu.be/jOw6HxE_vlk ВК Видео - https://vkvideo.ru/video-212264082_456239236</t>
+  </si>
+  <si>
+    <t>07.07.26 18:48</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2294</t>
+  </si>
+  <si>
+    <t>СЕКТЫ Русская церковь - это не только официальное православие, но и причудливая мозаика разнообразных сект. Какие-то из них РПЦ без одобрения терпит, какие-то жестоко порицаются не только церковью, но ограничены светским законом. О том, как устроены самые известные из сект, я расспрашиваю моего друга Ивана Негреева, религиоведа. https://youtu.be/vTQhTg4DS8o https://vk.ru/video561394219_456239274</t>
+  </si>
+  <si>
+    <t>06.07.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2292</t>
+  </si>
+  <si>
+    <t>Сегодня с Колей Жариновым водили экскурсию. Получилось увлекательно, долго, и очень оригинально. Действительно, «странный Серебряный век». В одной прогулке - храм розенкрейцеров (один из двух в Москве, о которых достоверно известно), храм и одновременно массажный салон (не удивляйтесь) московских спиритуалистов, первый храм русских антропософов, вереница роскошных особняков модерна с причудливыми историями, любовными драмами и мистическими трагедиями. Отличный маршрут вышел. Модерн, он же югенштиль, как его называли, славен своим неофициальным девизом: «искусство ради искусства». Каждый человек, знакомый , даже шапочно, с московским модерном, знает, что особняки модерна - это всегда эклектика, перемешивание элементов разных стилей, и все ради одного: красоты. Так красиво, так хотелось выразиться, так казалось эффектным. «Искусство никому ничего не должно, не надо никаких дополнительных смыслов». Надо ли говорить, что восприятие искусства и его места в культуре вовсе не всегда было таковым. Но сегодня до меня дошло, что модерн - это не просто явление в искусстве, это явление и в истории религий. Розенкрейцеры (не те классические, а эпохи Модерна), теософы, антропософы, русские тамплиеры, спиритуалисты, что их всех объединяет? Ведь они все очень разные, но все - дети своего времени. В головах русских розенкрейцеров и теософов было приблизительно как на особняках Морозовых - то есть, от всех стилей понемногу. Андрей Белый пишет: «Христос изжил свою карму и воскрес в фантоме». Тут от христианства - только имя Христа, остальное - буддизм и спиритуализм. Такое же, как в модерне, презрение к традиции, признание бессилия классических форм и стилей, стремление соединить всё со всем на одном основании: на личности творца. Эзотеризм Серебряного века пронизан теми же нитями. Это не классическое масонство и розенкрейцерство 18 века. Там то все было очень традиционно, никакого смешения. В общем, о таких вещах мы говорим на наших с Колей прогулках, и если хотите, присоединяйтесь к нам на следующей неделе в пятницу-субботу: 10.07 в 19.30 - Масоны Москвы - https://zharinov-nikolai.timepad.ru/event/4075639/ 11.07 в 16.00 - Китай-город - https://zharinov-nikolai.timepad.ru/event/4075638/</t>
+  </si>
+  <si>
+    <t>01.07.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2291</t>
+  </si>
+  <si>
+    <t>Как устроен миф: выпуск III (3) Этот разговор с моим горячо любимым другом Иваном Негреевым, религиоведом, завершает серию встреч, посвященную мифологии и исследованию мифа. На этот раз мы сосредоточимся на концепциях мифа XX века и современности. https://youtu.be/dtajng0oGvc https://vk.ru/video561394219_456239273</t>
+  </si>
+  <si>
+    <t>29.06.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2290</t>
+  </si>
+  <si>
+    <t>Это второй выпуск из трёх наших разговоров с моим любимым другом, религиоведом Иваном Негреевым, о природе мифа. На этот раз мы сосредоточились на концепциях мифа XIX-начала XX века. Имена, упоминаемые в нашей беседе: Шеллинг, Тейлор, Юнг, Фрезер, Дюркгейм. Тем не менее, наговориться нам не удалось, поэтому ждите следующего, третьего и заключительного выпуска наших разговоров. https://youtu.be/TdvVFGREn_8 https://vk.ru/video561394219_456239271</t>
+  </si>
+  <si>
+    <t>29.06.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2288</t>
+  </si>
+  <si>
+    <t>Друзья, делаем анонсы заранее, ибо на последних экскурсиях у нас с Иваном аншлаг. На следующей неделе мы проведем две культурно-исторические прогулки по Москве. 3.07, в пятницу, в 19:30 мы отправимся смотреть Москву Булгакова. Вас ждет новый, полностью переработанный рассказ о жизни и творчестве писателя. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4058735/ 4.07, в субботу в 16:00 мы проведем нашу новую прогулку. Назвали мы её «Странный Серебряный век» Поговорим об этом удивительном времени через судьбы людей, и память о них, сохраненную в камне. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4058736/ Для учащихся действует скидка по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>25.06.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2287</t>
+  </si>
+  <si>
+    <t>Завтра, 26.06 в 19:30 мы с Иваном Негреевым проведем замечательную прогулку по Замоскворечью. Это удивительный район, долгое время он оставался деревней посреди города. Тут практически не было каменных зданий и увеселительных заведений, зато жили меценаты, художники и купцы. Замоскворечье хранит в себе много следов прошедших эпох. Допетровские палаты соседствуют с особняками модерна, сталинские здания вклиниваются в имперский ампир. Мы увидим с вами много мест, незаметных с первого взгляда: львов, видевших еще Петра I, древнюю церковь, спасенную от огня Наполеоном, памятники обороны Москвы в 1941 году. Присоединяйтесь, билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4046845/ Для учащихся действует скидка по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>24.06.26 20:00</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2286</t>
+  </si>
+  <si>
+    <t>СПЕКТ «ИГРОК», ГАМТ, ВХОД ОТКРЫТ Мои дорогие, особенно студенты МФТИ: завтра на сцене филиала Малого театра на Ордынке состоится допремьерный показ спектакля моего друга, Владимира Даная,творчество которого вам всем известно, по спектаклю «Защита Лужина» (для Новосиба это «Война и мир. Андрей»). Так вот, этот Данай поставил спектакль «Игрок» по роману Федора Достоевского. Завтра (и только завтра, то есть в четверг в 13.00) можно будет его увидеть (вход бесплатный). В дальнейшем, как и на «Защиту Лужина», попасть на него будет почти невозможно ввиду великого ажиотажа среди театралов. Поэтому завтра встречайтесь со мною в 12.30 у входа в филиал Малого театра на Ордынке. Или входите на большую сцену со словами «Я к Владимиру Данаю». В зале 600 мест, так что вы все поместитесь. Во всяком случае, я на это надеюсь. Все будьте здоровы, не забывайте, что у вас есть пары и мамы. Афиша спекта: https://www.maly.ru/spectacle/view?name=igrok</t>
+  </si>
+  <si>
+    <t>23.06.26 19:39</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2285</t>
+  </si>
+  <si>
+    <t>Как устроен миф: выпуск I (3) Эта беседа (первая из трех плохо записанных на домашние средства разговоров между мной и моим любимым другом Иваном Негреевым, религиоведом) - о происхождении и природе мифа. Мы постарались охватить несколько концепций мифа, в связи с чем почти ничего не успели рассказать. Вот почему наш рассказ обнимает только нескольких авторов в промежутке от Эвгемера до Кассирера. В следующих выпусках мы будем более подробны в рассказе о концепциях мифа в ХХ веке и современности. https://youtu.be/1mpoC3F-FMI https://vk.com/video561394219_456239270</t>
+  </si>
+  <si>
+    <t>22.06.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2283</t>
+  </si>
+  <si>
+    <t>На этой неделе мы с Иваном Негреевым проведем для вас две прогулки! В пятницу, 26.06 в 19:30 мы отправимся исследовать Замоскворечье, один из самых интересных районов Москвы, поговорим с вами об истории района и его главных храмах. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4046845/ А в субботу, 27.06 в 16:00 мы проведем для вас новую прогулку по Китай-городу. Это мой самый любимый район Москвы, в нем лучше всего ощущается дух столицы, тут все дышит историей, тут самые роскошные особняки соседствовали с жуткими ночлежками, а окна элитных квартир выходили на тюрьму. Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4046857/ Не пропустите! Для учащихся действует скидка по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>21.06.26 19:52</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2282</t>
+  </si>
+  <si>
+    <t>ДЕТИ – БОЖЕСТВЕННЫЕ, АДСКИЕ И ОБЫКНОВЕННЫЕ Эта плохо записанная домашними средствами беседа между мной и моим другом Иваном Негреевым посвящена разговору о детях в мировой культуре. Мы не специалисты в детях всех времен и народов, но кое-что было рассказать о наших впечатлениях от детей библейских, античных, средневековых и тех беднягах, которые в XVII веке присутствовали при начале науки педагогики. https://www.youtube.com/watch?v=dR_CqeIkKSw https://vk.ru/video561394219_456239269</t>
+  </si>
+  <si>
+    <t>20.06.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2281</t>
+  </si>
+  <si>
+    <t>Ни в какую Европу я не поехал, но поговорить о европейских идеях стоит. Тем более, что в воскресенье в Москве обещают отличную погоду. Поэтому 21.06 в 18:00 мы с Иваном Негреевым приглашаем вас прогуляться по Москве масонов. Мы поговорим с вами об истории ордена, развеем мифы, связанные с ним, и покажем вам реальные места, в которых они собирались в Москве. Не пропустите! На прошлой экскурсии был аншлаг. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4040740/ Для учащихся скидка по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>18.06.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2280</t>
+  </si>
+  <si>
+    <t>18.06.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2279</t>
+  </si>
+  <si>
+    <t>Аргумент. Пару лет назад состоялся у меня разговор с одним моим знакомым. Он человек состоятельный, успешный, но художественную литературу не читал. Вот он меня и спросил: «Зачем мне читать, ведь я и без этого отлично живу, да и времени не хватает?» Ответил я метафорически. Сказал ему: «Знаешь, Валера, глист живет в жопе и не понимает, что он в жопе. У него нет глаз, чтобы увидеть солнце, нет носа, чтобы почувствовать вкус ветра. Он ест говно и счастлив, а если вытащить его на свет божий, он погибнет. Так и душа человека, пока её не коснулось озарение или искусство живет глистом и горя не знает. И только скальпель изящного способен прорезать глаза, выточить нос, чтобы дух мог ощутить настоящий вкус жизни». Приятель посмеялся, а потом говорил мне, что взялся за «Анну Каренину» Толстого, офигел и теперь читает постоянно. Такой вот сильный аргумент.</t>
+  </si>
+  <si>
+    <t>13.06.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2278</t>
+  </si>
+  <si>
+    <t>Друзья! В это воскресенье (14 июня) в культурном центре «Community» я прочитаю лекцию «Падшие ангелы. Кто они?» Согласно Демонологии, падшие ангелы окружают нас повсюду. Если бросить иголку с вершины колокольни, то обязательно попадешь в несколько из них. Нужно ли говорить на эту тему? Нужно, потому что главная задача дьявола - это сделать так, чтобы о нём все забыли. Почему произошло падение? Что руководило ангелами и самым ярким из них Люцифером? Как с этим связан эгоизм? Но эгоизм сейчас правит миром. В чём природа этого состояния души? Может быть, это и есть причина самого главного падения в истории человечества? Что мы узнаем об этом в истории мировой литературы? «Потерянный рай» Милтона, трилогия о Люцифере Вондела, Трагические поэмы Д’Обинье, «Восстание ангелов» А.Франса, «Мятежные ангелы» Робертсона Дэвиса и, наконец, Книга Еноха, которую приписывают Библии. Давайте разбираться вместе в этой непростой проблеме. Время: 14 июня воскресенье. Встречаем гостей с 13:00, начало лекции в 13:30. Место: Культурный центр Community, Космодамианская набережная, 2. Билеты можно приобрести по ссылке: https://zharinov-evgeniy.timepad.ru/event/4016376/ Скидки: если вы студент или школьник, пишите Жаринову Станиславу для получения промокода на скидку 20%. #Лекции #ПадшиеАнгелы #Литература #Жаринов</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2277</t>
+  </si>
+  <si>
+    <t>Завтра у отца пройдет отличная лекция! Не пропустите!</t>
+  </si>
+  <si>
+    <t>09.06.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2275</t>
+  </si>
+  <si>
+    <t>Друзья, на этой неделе пройдут две экскурсии! 12.06, в пятницу, в 17:00 я предлагаю вам отправиться в эпоху Модерна, мы увидим с вами самые красивые дома эпохи, поговорим об их жителях и создателях. Это удивительно красивый маршрут, после него невозможно не в влюбиться в Москву! Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4025904/ 14.06, в воскресенье, в 17:00 я прелагаю вам посмотреть на Москву глазами Михаила Булгакова. Это не просто обновленный маршрут, на этот раз прогулку мы проведем с моим другом, религиоведом Иваном Негреевым. Это будет очень интересно, не пропустите! Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4025907/ Для учащихся действует скидка по промокоду PUNK Всем отличного дня!</t>
+  </si>
+  <si>
+    <t>07.06.26 19:35</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2274</t>
+  </si>
+  <si>
+    <t>3. Желтый в пяти красках Мой любимый ученик Роман Люминский и я продолжаем изучать цвета и краски, двигаясь по спектру. Мы сделали уже три шага, и оказались в желтом цвете. Наиболее известные краски, которые могут его передать в живописи – охра, аурипигмент, неаполитанская жёлтая, индийская желтая и кадмий.   https://youtu.be/NG9KwcRDxBk https://vk.ru/video561394219_456239268</t>
+  </si>
+  <si>
+    <t>05.06.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2273</t>
+  </si>
+  <si>
+    <t>На экскурсию по Замоскворечью все билеты распроданы! Но в воскресенье, 7.06 в 17:00 я предлагаю вам прогуляться по одному из самых атмосферных мест в Москве. Мы отправимся с вами на Хитровку, место, которое еще в начале ХХ века было настоящим адом. Тут располагались самые дешевые ночлежки, был центр криминального мира и все это получилось в результате одной градостроительной ошибки. Мы поговорим с вами о обитателях городского дна, разрушенных судьбах и огромных состояниях, которые приносили ночлежки их владельцам. Не пропустите! Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4017666/ По промокоду PUNK скидка для учащихся.</t>
+  </si>
+  <si>
+    <t>02.06.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2272</t>
+  </si>
+  <si>
+    <t>Друзья, в эту пятницу, 5.06, в 19:30 мы с моим другом религиоведом Иваном Негреевым приглашаем вас прогуляться по Замоскворечью! Это один из самых интересных районов столицы. Раньше тут жили ремесленники и стрельцы, в XIX веке этот район облюбовало купеческое сословие. Это была маленькая деревня, раскинувшаяся посреди большого города. Мы увидим с вами львов, которые видели еще самого Петра I, великолепные дома и храмы, поговорим о истории, меценатах и художниках, которые жили здесь. Вы посмотрите на Москву новыми глазами! Присоединяйтесь! Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4013969/ Для студентов и учащихся действует скидка по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>31.05.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2271</t>
+  </si>
+  <si>
+    <t>Иван Негреев. Протестантизм: ответы на вопросы студентов Дополнительная лекция к спецкурсу для аспирантов и магистрантов МФТИ (НИУ) «Физтех». Эту лекцию я попросил прочитать моего горячо любимого друга и коллегу Ивана Негреева. Она восполняет пробелы в знании моих учеников в области протестантизма. Про католичество и православие Иван уже прочитал. Теперь у студентов возникли вопросы относительно еще одной конфессии. Так что это не лекция в строгом смысле слова, это ответ знающего человека на вопросы людей вовсе не знающих, но очень интересующихся вопросом. https://youtu.be/H3IjByC09do https://vk.ru/video561394219_456239267</t>
+  </si>
+  <si>
+    <t>29.05.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2270</t>
+  </si>
+  <si>
+    <t>Теккерей спорит с Диккенсом о принципах реализма. Эта лекция, можно сказать, даже и не лекция: я доказываю своим друзьям, айтишникам, что Уильям Теккерей (1811-1863) – это совсем не то же самое, что Чарльз Диккенс, и закономерно прихожу к выводу, что я совершенно прав, ибо они совершенно разные. Будучи уважительными неприятелями в литературе, они равно боролись во исполнение нравственной задачи реализма – указатель обществу на социальные язвы, чтобы исправить людей и сделать этот мир лучше. Насколько им это удалось, отчасти явствует из моего рассказа… Кроме того, я с драматическим завыванием зачитываю фрагменты «Ярмарки тщеславия» (1847), что, может быть, наиболее живые моменты беседы )) https://youtu.be/ua7JAOxexvA https://vk.ru/video561394219_456239266</t>
+  </si>
+  <si>
+    <t>26.05.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2269</t>
+  </si>
+  <si>
+    <t>24. Закат культуры – III. Появление мегаполиса как признак заката культуры Провинциалы в I-м веке от Рождества ненавидят Рим. Это первая черта провинциала. Вторая черта – все хотят в этом городе оказаться. Почему ненавидят? Вполне понятно. Рим – это огромный город, он живет за счет провинции, он всасывает в себя, как черная дыра, всё содержание страны. Это не только капиталы, это человеческие ресурсы. Все люди, имеющие хоть какие-то социальные амбиции, стремятся оказаться в столице, потому что в ней средоточие жизни. Провинция интеллектуально и финансово нищает, и жиреет столица, непомерно разрастаясь за счет внутренней эмиграции. Именно так появляется огромный мировой город – мегаполис, который паразитирует на теле страны. https://youtu.be/igDXAUXp6LA https://vk.ru/video561394219_456239264</t>
+  </si>
+  <si>
+    <t>26.05.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2268</t>
+  </si>
+  <si>
+    <t>Друзья, в это воскресенье мы с моим другой Иваном Негреевым приготовили для вас кое-что особенно. 31 мая в 16:00 мы приглашаем вас на нашу прогулку по истории масонства в Москве. Расскажем вам об истории ордена, о том, как появился он в России, ну и конечно поговорим о главных масонах нашей страны. Встречаемся на Большой Сухаревской площади и стелы в память Сухаревской башни. Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/4001481/ Для учащихся действует скидка по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>24.05.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2267</t>
+  </si>
+  <si>
+    <t>ОРАНЖЕВЫЙ: СУДЬБА ЧЕТЫРЕХ ПИГМЕНТОВ Очередной выпуск бесед Арсения Дежурова с художником Романом Люминским о цветах спектра и их реализации в живописи.   Оранжевый - такой оптимистический, такой забавный, такой славный цвет! Но почему его не любят художники? Почему в коробочке с акварелью всегда остается нетронутой оранжевая краска? Вот в чем вопрос. В истории культуры до XV века не было даже слова «оранжевый», а называли эту краску «красно-желтый», да и сейчас для оранжевых пигментов нет собственного «оранжевого» индекса – их квалифицируют как желтые краски. Молодой художник Роман Люминский расскажет судьбу четырех оранжевых пигментов, два из которых остаются на палитре современного художника. https://youtu.be/7itSKcWlmHs https://vk.ru/video561394219_456239263</t>
+  </si>
+  <si>
+    <t>22.05.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2266</t>
+  </si>
+  <si>
+    <t>Приходила ли вам в голову мысль посмотреть на деловые отношения с совершенно другой, очень неожиданной стороны… с помощью системы Станиславского. Да-да, того самого, театрального! Интересно же взглянуть на бизнес, что многим представляется чем-то исключительно математическим, прагматическим, с другой стороны — то есть с точки зрения высокого искусства. Эту мысль развил у себя в телеграм-канале Сергей Иванов. Его идея — проецирование методики из мира театра на сферу бизнеса.  Получились довольно эффективные советы. Например, сможете ли вы сейчас сказать, как действует в деловой среде правило "Оставить калоши за дверью", или согласны ли вы с утверждением "Общее выше частного"? Если хотите углубиться в эту тему и найти действенные принципы ведения успешного бизнеса, то очень рекомендую ознакомиться с полным текстом авторства Сергея, да и в целом уверен, вам будет интересно почитать и другие мысли мудрого и вдумчивого человека. Примечательно, что Сергей Иванов отлично маневрирует в разных сферах жизни — он уже построил успешную карьеру в сфере производства пищевой продукции, а параллельно, изучая литературу, психологию, философию и многое другое, пишет глубокомысленные и иногда неожиданные тексты в своём блоге. Такого человека действительно любопытно послушать и прислушаться. Гарантирую, что будет интересно, свежо, содержательно, а главное — реально вдохновляет. А ещё всегда приятно почитать мысли человека, который считает искусство неотъемлемой частью в любой сфере. Подписывайтесь и получайте вдохновение! https://t.me/sergei_ivanov_efko/</t>
+  </si>
+  <si>
+    <t>22.05.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2265</t>
+  </si>
+  <si>
+    <t>11. Как русская литература стала великой Лекция из гуманитарного спецкурса для магистрантов и аспирантов МФТИ «Физтех». Эта лекция - завершающая в разговоре о русском языке. Она посвящена тому, как Европа открыла для себя русскую литературу. О том, как два гения мировой литературы переводили друг друга - сначала Пушкин переводил на русский язык стихотворения Проспера Мериме, А потом Проспер Мериме полюбил Пушкина всей душой и перевел «Опричника», «Выстрел», «Пиковую даму», начало «Евгения Онегина». А потом не смог остановиться - перевел «Ревизора» (которого недооценил) и сочинения Тургенева. Это был первый шаг в знакомстве Европы с русской литературой, которая, признанная равной литературам Запада, приобрела статус всемирной и вошла в великое единство мировой литературы. https://www.youtube.com/watch?v=emldGUnsyT0 https://vk.ru/video561394219_456239262</t>
+  </si>
+  <si>
+    <t>19.05.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2264</t>
+  </si>
+  <si>
+    <t>Москва Булгакова. На прошлой неделе протестировал новое оборудование. Это нечто, сигнал чистый, зона покрытия больше 200 метров, прерываний нет. Я, граждане, счастлив. Люблю, когда в работе ничего не отвлекает. В связи с этим в эту пятницу, 22.05 в 19:30 я предлагаю вам прогуляться по Москве Булгакова! Я решил переработать маршрут, добавить в него новые точки, сделать интереснее, чтобы охватить больше произведений писателя и еще глубже показать эпоху, в которую он жил. Присоединяйтесь, это будет одна из лучших экскурсий сезона! Билеты по ссылке⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3985637/ Для студентов и школьников действует скидка по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>16.05.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2263</t>
+  </si>
+  <si>
+    <t>Всех приветствую! Сегодня на нашем канале премьера второго ролика от урбаниста Мари Чичаговой. На этот раз разговор пойдем о том, как городское пространство сформировало эстетику супергероев. Всем приятного просмотра! Ютуб - https://youtu.be/bfM9erjFHw0 ВК Видео - https://vkvideo.ru/video-212264082_456239232 Тг-канал Мари — https://t.me/urban_dialects</t>
+  </si>
+  <si>
+    <t>15.05.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2261</t>
+  </si>
+  <si>
+    <t>Лоботомия или Грация? Сходил вчера на «Грацию» Соррентино. Это прекрасный и глубокий фильм. Но этому фильму сделали лоботомию. Кто? Отечественна цензура. Теперь по порядку. Соррентино режиссер и режиссер большой. Не каждый его фильм шедевр, но шедевры у него есть. Посмотрите «Великую красоту» или «Молодой папа». Он, как режиссер, ищет новые темы, прощупывает почву, возможно, для того, чтобы снять новый шедевр. Почему? Потому что он художник. От тонко на мир смотрит. Остро. Его взгляд пронзает вечность и остаётся во времени. Почему? Потому что он художник. Как Климов, Кубрик, Феллини… Искусство работает с вечностью, а не с нынешним днем. Поэтому политические ограничения для искусства губительны. Вспомните, Золя, Гюго вынуждены были уехать из родной страны, но они гении, их именами названы улицы. Почему? Они смотрят в вечность, им сиюминутное побоку. Потому что они гении. Итак, фильму, глубокому интересному кино совершили лоботомию. Как? Вырезали 6 секунд. Почему? Потому что закон. Фраза из фильма: «Правду нужно видеть вблизи, закон же показывает её с расстояния». Фильм вообще о природе закона. Его главный герой — президент Италии, юрист по образованию, причем выдающийся, не просто так пост занял. Его в фильме играет тот же актер, что и Джеппа Гамбарделлу из «Великой красоты». Так вот, ему в финале его срока предстоит важное решение. Решение о помиловании. Предстоит решить, кого амнистировать, а кого нет. Но сам президент простить не может. Кого? Свою покойную жену. Почему? Она ему изменила. С кем? Президент пытается это выяснить. И он выясняет, но не в русской версии фильма. Почему? Потому что закон о пропаганде ЛГБТ (признано экстремистской организацией). Изменяет ему жена с женщиной. С женщиной, Карл! Какой мужик вообще посчитает это изменой?! Для главного героя это освобождение! Он после этого людей помиловать хочет, решения важные принимает! А наши цензоры вырезали 6 секунд, где подруга юности президента, говорит, что изменяла ему жена с ней, просто говорит, ничего не показывают даже. Что в итоге? Фильм кастрирован. Герои плачут на экране, но почему — не понятно! Не понятна и финальная сцена, вся её комичность идет лесом. Что я советую? Всем законодателям в обязательном порядке посмотреть этот фильм, чтобы понять его главную мысль: «Правду нужно видеть вблизи, закон же показывает её с расстояния». Зачем? Ну если ты принимаешь законы, ты должен осознавать свою ответственность, ибо ты определяешь жизнь. А продолжение жизни — наша главная цель. Главный герой фильма, так на секундочку, принимает закон об эвтаназии, а это огромная ответственность, он с папой Римским по этому поводу спорит. Этот фильм вообще о природе жизни. Глубокий и прекрасный. Только вырезанную сцену в уме держите, иначе хрень выйдет. Думайте, а потом делайте, а самое главное — не уродуйте искусство, оно принадлежит не вам, а вечности!</t>
+  </si>
+  <si>
+    <t>13.05.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2259</t>
+  </si>
+  <si>
+    <t>Всех приветствую! Забрал новое оборудование для экскурсий. Теперь прогулки по городу станут еще комфортнее! На этой неделе проведу 2 экскурсии. В пятницу и в воскресенье. 15.05 в 19:30 я предлагаю вам отправиться на дно. Прогуляемся с вами по Хитровскому рынку, жутким трущобам Москвы XIX века. Поговорим о том, как жили тут люди и как о них писали литераторы. Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3977419/ 17.05 в 16:00 я проведу свою любимую экскурсию по Москве. Мы посмотрим с вами на самые красивые дома эпохи модерна, момента, когда русская культура была на самом пике. Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3977430/ Для студентов и школьников действует скидка по промокоду PUNK.</t>
+  </si>
+  <si>
+    <t>07.05.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2258</t>
+  </si>
+  <si>
+    <t>СКАЗОЧНЫЙ РЕАЛИЗМ ДИККЕНСА Эта лекция посвящена скорее не творчеству Чарльза Диккенса, а разгоревшимся вокруг него спорам в начале XX века. Кажется, не было такого модерниста, который не сказал бы о Диккенсе, если не дурного, то хотя бы пренебрежительного слова. Единственный, кто встал на его защиту, это Гилберт Кит Честертон, который обобщил выводы полемики и признал за Диккенсом величие христианского гуманиста небесного полета. Наша лекция рассказывает также, как Диккенс создает характеры при помощи гротеска и лейтмотива. Эти приемы восхищали в XIX веке, были осуждены в ХХ, а сейчас прочно стали достоянием литературоведения, когда оно говорит о вкладе Диккенса в историю литературного характера. https://youtu.be/T5zU5vPaURQ https://vk.ru/video561394219_456239257</t>
+  </si>
+  <si>
+    <t>02.05.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2257</t>
+  </si>
+  <si>
+    <t>10. Призраки древних склонений и падежей в разговорной речи Современный русский язык кишит привидениями - это обломки угасающих грамматических форм и категорий. Из школьного курса мы все знаем шесть падежей русского языка. Но если прислушаться к разговорной речи, то можно услышать странное употребление знакомых слов – гуляли в вишнёвом садУ, а читали в «Вишневом саде». Выпили чаЯ, а может, чаЮ. Цветы бросали в депутатОВ, а решили пойти в депутатЫ. Из сегодняшней лекции выяснится, что у нас есть ворох падежного старья, которым мы иногда пользуемся, как пользуемся старыми вещами, отправляясь в турпоход или на дачу - местный падеж, частичный падеж, превратительный падеж, счетный, звательный, отложительный, ждательный... И еще немало всякой ерунды, с которой русский язык сентиментально не хочет расставаться ) https://youtu.be/kIHyc5eiCzQ https://vk.ru/video561394219_456239256</t>
+  </si>
+  <si>
+    <t>01.05.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2256</t>
+  </si>
+  <si>
+    <t>В январе этого года, мы со всей командой были в Таиланде на съемках. И наконец сегодня выходит полноценный документальный фильм, где Иван Негреев рассказывает о религии Таиланда. Речь идет о буддизме тхеравады, и о том как он уживается с остальным богатым религиозным миром этой страны, как синтезируется и переплетается с ним. Религиозная картина мира Таиланда многослойна, она состоит из индуизма, буддизма тхеравады, китайского буддизма, даосизма, и конечно же анимизма. В нашем первом выпуске мы сосредоточились на буддизме, как основной религии. Поговорили о жизни Будды, основах его учения, основах буддизма тхеравады, четыре благородные истины, анатта, аничча, нирвана и теория заслуг, но не прошли стороной и то, как высокая буддийская философия преломляется в современных реалиях жизни тайцев. Почему Будда в нирване, а его почитают? Почему Будда не проповедовал поклонение богам, а им поклоняются? Как так получилось, что мумифицированным архарам подносят бутылочки с красной фантой? Вас ждет 2 часа интеллектуального наслаждения, нигде на YouTube не встречал ничего подобного по этой теме. Всем приятного просмотра! Ютуб - https://youtu.be/xozWPDAu6Yk ВК Видео - https://vkvideo.ru/video-212264082_456239231</t>
+  </si>
+  <si>
+    <t>28.04.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2255</t>
+  </si>
+  <si>
+    <t>КРАСНЫЙ ЦВЕТ II Этот раз разговор касается реализации в живописи красного цвета через английскую красную, кармин, сурик, киноварь и кадмий. https://www.youtube.com/watch?v=1CmQcrH8pDo https://vk.ru/id561394219?z=video561394219_456239253%2Fab93e02f41b29bf21a</t>
+  </si>
+  <si>
+    <t>26.04.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2254</t>
+  </si>
+  <si>
+    <t>ПОЭЗИЯ У Я как всегда с радостью побывал на стрим-подкасте у моего любимого журналиста Романа Олоничева. Все мои ответы на его вопросы были неожиданными и для него, и для меня. Кажется, я исчерпал самоцитирование в "академическом" отчетном интервью у Дм. Копанцева и начал думать наново. Тема только не задал вопрос, стоит ли называть выпуск "Умирает?" - я бы сказал, что нет, ибо кто только так ни называет подкаст в стремлении привлечь внимание аноносом смерти. Но упоминаний смерти сейчас так много, что они перестали прикалывать, в особенности, если речь идет о такой глупой побочке культуры, как поэзия... https://www.youtube.com/watch?v=ivfWwH4rLMY https://vk.com/club230171052?z=video-230171052_456239159</t>
+  </si>
+  <si>
+    <t>26.04.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2253</t>
+  </si>
+  <si>
+    <t>ПРОСТЕЙШЕЕ БЕССМЕРТИЕ Наука не безусловно отвергает возможность бессмертия. Не в смысле того, что доктора изобретут специальные пилюли, и все мерзавцы станут вечными, как Ф. Киркоров. Разумеется, общественные низы будут продолжать искать решение основного вопроса своей нехитрой философии: «Отчего нет бигудей у порядочных людей?» Нет, я не о том. Бессмертие возможно на первом уровне живой материи, среди типа простейших, ибо губки уже увы – знают, что такое смерть, если, конечно, губки вообще что-то знают. Посмотрите на эту омерзительную инфузорию. (Рис. выше, вторая слева). Вот она, подчиняясь непроизвольному дрыганью вакуолей движется к своему концу. Ее судьба предрешена. Она будет сожрана гидрой – существом не менее тупым, но более клеточным. До конца жалкой одноклеточной жизни, которую мы наблюдаем в бинокуляр только лишь для удовольствия видеть скоро жалкую одноклеточную смерть. Но перед смертью (ибо эрос и танатос нераздельны) инфузория испытывает что-то вроде одноклеточной жалкой любви. ПРОДОЛЖЕНИЕ https://telegra.ph/PRODOLZHENIE-TEKSTA-04-26</t>
+  </si>
+  <si>
+    <t>25.04.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2252</t>
+  </si>
+  <si>
+    <t>Всем салют! Сегодня на нашем канале вышло видео с новой ведущей, урбанистом Мари Чичаговой. В первом выпуске Мари говорит о том, как городская среда повлияла на отношения между людьми. Всем приятного просмотра! Ютуб - https://youtu.be/kwWfDMe8l18 ВК Видео - https://vkvideo.ru/video-212264082_456239229</t>
+  </si>
+  <si>
+    <t>24.04.26 18:39</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2251</t>
+  </si>
+  <si>
+    <t>9. Три воспоминания о четырех прошедших временах русского языка Когда школьники на уроках иностранного языка сталкиваются с таблицей неправильных (или сильных) глаголов, они горестно томятся по простоте обычного, привычного, радостного русского глагола. Бедняги не подозревают, что в русском языке неправильных глаголов минимум в два раза больше, чем в языках европейского стандарта. И то, что нам кажется в глаголе самым приятным - как определить вид глагола, задав вопрос «что делаю» и «что сделаю» - совершенно не возможно в английском, французском, немецком языке. Ибо у нас есть категория вида, а в названных языках ее нет. Приходится компенсировать этот недостаток множественностью времен. Но в русском языке категория вида тоже образовалась не сразу - ей предшествовала множественность прошедших времен - аорист, имперфект, перфект, плюсквамперфект. Теперь нужда в них отпала, но обломки древних времен уцелели в русском языке - их немного, но тем они интереснее https://youtu.be/za0aCkAJg78 https://vk.ru/video561394219_456239252</t>
+  </si>
+  <si>
+    <t>22.04.26 20:25</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2250</t>
+  </si>
+  <si>
+    <t>22. Закат античной культуры Развлечения. Роскошь. Дизайн Наша современность – самое продуктивное время в истории культуры. За один день нашей жизни в мире появляется больше предметов прекрасного (или удобного, если говорить про культуру быта), чем за всё европейское Средневековье в целом. Делается больше научных открытий, изобретается всё больше удивительных приборов на пользу и во вред человечеству. Почему же общество не покидает тревога, что все это может скоро кончиться? Почему расцвет культуры связывают с временами войн, эпидемий, нищеты, а закат – с роскошью, развлечениями, праздностью? • Почему жить на закате культуры веселее? • Почему появление спорта есть первый признак заката культуры? • Как из греческой трагедии во славу бога Диониса выросла римская комедия для состоятельных горожан? • Что подавали к обеденному столу у древних греков и древних римлян? • Чем питались средневековые короли? • Зачем нужна роскошь? https://youtu.be/L_7DOThO54w https://vk.ru/id561394219?z=video561394219_456239250%2Fe47dc8d90e6879c0b8</t>
+  </si>
+  <si>
+    <t>21.04.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2249</t>
+  </si>
+  <si>
+    <t>Достоевский. Всегда думал, что Федор Михайлович тот еще псих, но за это я его и любил. Достоевский писатель нервный. У него все «вдруг», дергано, истерично. Альфонсинка, Настасья Филлиповна, Катерина Ивановна, Антонида Васильевна — все женщины бешеные, взрывные. Писателю нравился такой типаж. И к вере у Федора Михайловича было похожее отношение. Сам он говорил, что через великое горнило сомнений его осанна пришла. Нервной была его вера, неспокойной, сотканной из противоречий. Достоевский и одного из самых добрых своих героев, божьего человека, Алешу Карамазова думал революционером сделать и на плаху потом отправить. Не успел. В эту субботу, 25 апреля в 19:30 в ресторане «Орбита» в Москве мы с Иваном Негреевым прочитаем одну из лучших наших лекций «Достоевский и христианство». Поговорим о поиске веры великим русским классиком. Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3902461/ По промокоду PUNK для студентов скидка. Не пропустите! Это будет наша последняя лекция в весеннем сезоне!</t>
+  </si>
+  <si>
+    <t>18.04.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2248</t>
+  </si>
+  <si>
+    <t>Друзья! В это воскресенье (19 апреля) в культурном центре «Community» я прочитаю лекцию «Почему Лев Толстой не любил Шекспира?» Шекспир очень глубоко вошёл в сознание великих русских писателей: Пушкин, Тургенев, Лесков, например. Знаменитая «онегинская строфа» - это сонет Шекспира, «Борис Годунов» также написан не без влияния английского классика, а фраза «Народ безмолвствует» взята из шекспировской трагедии. У Лескова есть повесть «Леди Макбет Мценского уезда», у Тургенева и «Степной король Лир», и «Гамлет Щигровского уезда». Есть даже намек на «Ромео и Джульетту» в пьесе А.Н.Островского «Гроза». Список можно было бы продолжить. Почему же тогда Л.Н.Толстой так ненавидел великого драматурга? Тому есть несколько причин. Первая из них - это результат глубокого духовного кризиса писателя и его приход к учению о «непротивлении злу насилием». Что это такое? Давайте разбираться. И ещё. Известно, что ненависть - это обратная сторона любви. Есть ли все-таки скрытые следы влияния шекспировской драматургии в творчестве Толстого? Будем говорить и об этом. Приходите. Не пожалеете! Время: 19 апреля, воскресенье. Встречаем гостей с 14:30, начало лекции в 15:00. Место: Культурный центр Community, Космодамианская набережная, 2. Билеты можно приобрести по ссылке: https://zharinov-evgeniy.timepad.ru/event/3906477/ Скидки: если вы студент или школьник, пишите Жаринову Станиславу для получения промокода на скидку 20%. #Лекции #Толстой #Шекспир #ВеликаяЛитература #Жаринов</t>
+  </si>
+  <si>
+    <t>16.04.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2247</t>
+  </si>
+  <si>
+    <t>Воспитание. Человечеству понадобились тысячелетия, чтобы научиться ценить детство и осознать важность воспитания. Долгое время детей вообще не воспринимали как людей, они были обузой, но потом все изменилось. Люди наконец задумались о воспитании, а самые мудрые мужи начали давать советы об этом. Правда некоторые из них напоминали «образовательную лоботомию». В эту пятницу 17.04 в 19:30 в ресторане «Орбита» в Москве мы с моим другом и учителем Арсением Дежуровым прочитаем лекцию «Воспитание: советы бездетных писателей». Будет много интересный фактов и теорий, ну и юмора. Без него этот рассказ представить невозможно. Не пропустите! Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3902452/ Скидка для студентов по промокоду PUNK</t>
+  </si>
+  <si>
+    <t>16.04.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2246</t>
+  </si>
+  <si>
+    <t>1. Красный цвет: охра и краплак В новом плейлисте ЦВЕТА И КРАСКИ я и мой друг и ученик - студент и художник Роман Люминский - будем выкладывать записи наших бесед о цвете и его насыщении. Например, говоря слово «красный», мы добавляем - краски «охра», «краплак» - и дальше рассказываем про их состав, взаимодействие, историю, современность и трудности с каждой из них. А больше мы ничего не успеваем сказать, потому что разговор этот долгий, и красный из красок «кармин» или «киноварь» будет уже в следующем выпуске. Заглавная виньетка к выпуску авторства Романа Люминского. https://www.youtube.com/watch?v=5SYcmj73V8E https://vk.com/video561394219_456239248</t>
+  </si>
+  <si>
+    <t>13.04.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2245</t>
+  </si>
+  <si>
+    <t>Даты. Числительные. Числа. Греки научили русских записывать цифры буквами, но, судя по состоянию русского языка Средних веков, все было уж слишком непросто. Категория имени числительного складывается в языках позднее, чем прочие лексико-грамматические разряды. То есть, сначала люди научаются болтать, а уж потом предаваться денежными научным расчетам. Русичи считали «пяткáми», загибая пальцы. От 1 до 4 предметы были «какие-то» и потому от 1 до 4 числительные сделали их прилагательных. А от 5 до 10 предметы были уже сами по себе, и числительные 5-10 сделали из существительных разных склонений. Вместе с тем, предметы бывали поодиночке, «парочкой» (то есть от 2 до 4), и "кучкой», то есть больше 5. От этого в русском языке было три форма числа - единственное, двойственное и множественное. Разрушение двойственного числа до сих пор болезненно сказывается в речи - мы так и не научились толком склонять числительные... https://youtu.be/on41cWBVrnM https://vk.ru/video561394219_456239247</t>
+  </si>
+  <si>
+    <t>12.04.26 17:43</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2244</t>
+  </si>
+  <si>
+    <t>Знаете, в чем настоящее счастье? Встретить друзей, когда тебе далеко за 30. Вот я встретил Ивана Негреева и общение наше переросло в нечто большее. Оно теперь напоминает искусство. Иван — блестящий специалист по истории религии, а литература — это новая церковь. Так Флобер говорил, а ему я верю. Наши диалоги и лекции с Иваном вышли на другой уровень. В них есть не просто академическое знание, в них есть синергия и глубокое понимание. Я помню, как мы говорили с Иваном перед лекцией про Льва Толстого. Он тогда сказал, какую огромную ответственность чувствует перед этим бесконечно мудрым автором. Чувствую её и я. Уже в конце этой недели мы едем в Питер с двумя лекциями. Обе про классиков нашей литературы, Толстого и Достоевского. Обоих мы любим, перед обоими чувствуем огромную ответственность. Так что рассказ точно будет честным, а это главное для искусства. 18.04 в 15:00 прочитаем лекцию «Лев Толстой и христианство». Поговорим с вами о том, чем было вызвано отпадение от православной церкви одного из главных гениев XIX века. Билеты тут ⬇️⬇️⬇️ https://soobshchestvo-vsmysle.timepad.ru/event/3894223/ 19.04 в 19:30 прочитаем лекцию «Достоевский и христианство» в джаз-клубе The Hat на улице Белинского. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3902466/ На лекцию 19.04 для студентов действует скидка по промокоду PUNK. Не пропустите! Всем отличного дня!</t>
+  </si>
+  <si>
+    <t>10.04.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2243</t>
+  </si>
+  <si>
+    <t>Завтра мы с Арсением прочитаем лекцию «Иисус Христос суперзвезда». В канун Пасхи — светлого Воскресения Христова — праздника для верующих и заметного дня для атеистов, разговор пойдет о цветастой мишуре, которая за два тысячелетия прилипла к образу Христа. Христос, который оказался в образе Гелиоса и Орфея в первые века христианства. Другой Христос в виде жеманного юнца на картинах Рафаэля. Мясистый реалистический Христос, которым с трудом удается восхищаться на иных полотнах в Третьяковской галерее. И, наконец, россыпь цветастого китча в его истошно-цветных и золоченых вариантах, которыми усыпаны и западная, и восточная церковь. Как удалось выстоять образу Христа под натиском доброжелательного и оживленного спроса на безвкусицу со стороны верующих и оглашенных? Начало в 19:30 Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3902417/ Скидка для студентов по промокоду PUNK Не пропустите! Всем отличного дня!</t>
+  </si>
+  <si>
+    <t>07.04.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2242</t>
+  </si>
+  <si>
+    <t>7. ИСТОРИЯ Ѣ И ЕГО ТАЙНОГО СПУТНИКА Одна из самых драматических историй, сродни детективной, - это биография буквы ѣ (ять) и звука, который она передает. Это не простая замена буквы Е. Чтобы научиться грамотно писать в старой (до 1919) орфографии, надо было запомнить длинную таблицу, а к ней еще и памятки, вроде «Бѣлый, бѣдный, блѣдный бѣсъ убѣжалъ, бѣдняга, в лѣсъ…» - в этих словах на месте нынешнего Е писался ѣ. Это надо было запомнить, а логичного правила не было… Но мало кто знает, что об руку с ятем шла еще одна фонема. Это О закрытое. Двойник ятя, его альтер-эго, для которого не нашлось буквы у св. Кирилла. https://youtu.be/JO7tuJx96DU https://vk.ru/video561394219_456239245</t>
+  </si>
+  <si>
+    <t>07.04.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2240</t>
+  </si>
+  <si>
+    <t>В ближайшие две недели мы с Арсением Дежуровым прочитаем две очень интересные лекции! Наши выступления пройдут в Москве в ресторане «Орбита». 11.04 в 19:30, накануне Пасхи, мы с Арсением прочитаем лекцию «Иисус Христос суперзвезда!» Поговорим о том, как менялся образ Христа в массовой культуре. Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3902417/ 17.04 в 19:30 Мы с Арсением прочитаем лекцию «Воспитание: советы бездетных писателей». Разговор пойдет о том, как развивались взгляды на воспитание в истории. Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3902452/ Скидка для студентов по промокоду PUNK Не пропустите! Всем отличного дня!</t>
+  </si>
+  <si>
+    <t>04.04.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2239</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=_Gxr5Em8MoM</t>
+  </si>
+  <si>
+    <t>03.04.26 10:57</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2235</t>
+  </si>
+  <si>
+    <t>Друзья, публикую список лекций, которые мы с Арсением Дежуровым и Иваном Негреевым прочтем в апреле. Наши выступления пройдут в Москве и Петербурге. Вот лекции, которые мы прочитаем в Москве в ресторане «Орбита». 11.04 в 19:30 мы с Арсением прочитаем лекцию «Иисус Христос суперзвезда!» Поговорим о том, как менялся образ Христа в массовой культуре. Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3902417/ 17.04 в 19:30 Мы с Арсением прочитаем лекцию «Воспитание: советы бездетных писателей». Разговор пойдет о том, как развивались взгляды на воспитание в истории. Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3902452/ 25.04 в 19:30 Мы с Иваном Негреевым прочтем лекцию «Достоевский и христианство». Поговорим с вами о религиозных взглядах писателя и о том, чем они отличаются от канонических воззрений. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3902461/ Скидка для студентов по промокоду PUNK Кроме того, 18 и 19 апреля мы с Иваном Негреевым будем выступать в Петербурге. 18.04 в 15:00 прочитаем лекцию «Лев Толстой и христианство». Поговорим с вами о том, чем было вызвано отпадение от православной церкви одного из главных гениев XIX века. Билеты тут ⬇️⬇️⬇️ https://soobshchestvo-vsmysle.timepad.ru/event/3894223/ 19.04 в 19:30 прочитаем лекцию «Достоевский и христианство» в джаз-клубе The Hat на улице Белинского. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3902466/ На лекцию 19.04 для студентов действует скидка по промокоду PUNK. Не пропустите! Всем отличного дня!</t>
+  </si>
+  <si>
+    <t>01.04.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2234</t>
+  </si>
+  <si>
+    <t>Лекция из гуманитарного спецкурса для магистрантов и аспирантов МФТИ «Физтех». Для филолога речь собеседника – это музей древностей и языковой географии страны. Человек, который не соприкоснулся с историей языка, не сразу услышит отличия в говоре разных регионов. Как отличается произношение Тулы, Курска, Орла, Белгорода, Москвы, Петербурга, Архангельска? А между тем, если бы ухо было потоньше, мы бы услышали поразительные различия. В этот раз мы остановимся на трех «окаменелостях» московского произношения. Почему старые старушки с окраины Москвы, профессора филологических факультетов и народные артисты Малого театра говорят «похоже»? Какие языковые процессы легли в основу старомосковского произношения? https://youtu.be/TBYf9h7ClBQ СЕРВИС ВК НЕ ОБРАБАТЫВАЕТ ВИДЕО В ХОРОШЕМ РАЗРЕШЕНИИ</t>
+  </si>
+  <si>
+    <t>31.03.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2233</t>
+  </si>
+  <si>
+    <t>О3.04. 19:30 Москва Михаила Булгакова. Погода в Москве отменная, светит солнце, в пятницу обещают +16, а значит самое время открывать сезон экскурсий. По традиции начнем с «Москвы Михаила Булгакова»! У каждого художника есть свое любимое место. Для Булгакова им стала Москва — город, который он любил и ненавидел, в котором он познал славу и был подвергнут остракизму. Булгаков пришел пешком в Москву в самый разгар Гражданской войны, пришел, чтобы изменить свою судьбу. Именно тут он оставил профессию врача и решил стать литератором. Мы пройдем с вами по местам связанным с жизнью писателя и его главными произведениями, поговорим с вами о судьбе художника и его творений. Не пропустите! Встречаемся под памятником Маяковскому на Триумфальной площади 3.04 в 19:30 Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3897886/ Для студентов и школьников действует скидка по промокоду PUNK. Для всех участников есть переговорные устройства.</t>
+  </si>
+  <si>
+    <t>31.03.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2232</t>
+  </si>
+  <si>
+    <t>Друзья, в прошлом выпуске нашего подкаста с моим учителем Вадимом Петровичем Рудневым был брак по звуку. Мы все исправили и публикуем наш подкаст. Выпуск получился очень интересным, говорим о языке как благословении и проклятии человека. Всем приятного просмотра! Ютуб - https://youtu.be/V3msKJV3GjM P.S. На ВК выпуска пока нет, сервис не работает уже вторую неделю и не позволяет выгружать видео в хорошем качестве.</t>
+  </si>
+  <si>
+    <t>29.03.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2231</t>
+  </si>
+  <si>
+    <t>Друзья, в нашем новым ролике были обнаружены критические ошибки. Просим прощения, это наше упущение. Мы все исправим и скоро снова все опубликуем. Просим прощения.</t>
+  </si>
+  <si>
+    <t>29.03.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2230</t>
+  </si>
+  <si>
+    <t>В конце прошлого года я посетил своего научного руководителя, ученика Юрия Михайловича Лотмана, блестящего современного ученого, Вадима Петровича Руднева. Видим Петрович сейчас очень болен, а мне не хотелось, чтобы его знания оказались в забвении. Тогда я и решил записать этот подкаст. Что мы и сделали. Мы говорили о языке, о том, что он благословение и проклятие человека. Всем приятного просмотра! Ютуб - https://youtu.be/v0Nolnl609Q ВК Видео - https://vkvideo.ru/video-212264082_456239223</t>
+  </si>
+  <si>
+    <t>25.03.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2229</t>
+  </si>
+  <si>
+    <t>Друзья, мы продолжаем тестировать новые форматы на нашем YT канале. В начале следующей недели будем записывать 2 ролика с новым ведущим. Ей станет замечательный урбанист Мари Чичагова. Тема первого её выпуска — «Город — география сексуальности». Где Мари расскажет о том, как городская среда определяла нормы дозволенного. Должно получиться очень интересно. Что скажете?</t>
+  </si>
+  <si>
+    <t>24.03.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2227</t>
+  </si>
+  <si>
+    <t>Тур в Петербург! На этих выходных еду с двумя лекциями в Петербург! 28.03 в 15:00 я прочту лекцию «Лев Толстой и философия Артура Шопенгауэра». Поговорим о том, как идеи немецкого философа сформировали взгляды одного из величайших писателей. Билеты тут⬇️⬇️⬇️ https://soobshchestvo-vsmysle.timepad.ru/event/3860004/?utm_source=tg&amp;utm_medium=social&amp;utm_campaign=20260328-lektsiya-nikolaya-zharinova-lev-tolstoy-i-filosofiya-artura-shopengauera&amp;utm_content=post&amp;utm_term=vsmysle 29.03 в 19:00 я прочитаю лекцию «Жизнь без бога. Золя VS Достоевский. Мы поговорим с вами о том, как в XIX веке человечество оказалось перед сложным выбором. Нужно было создавать мораль новой эпохи. В спор включились гении своего времени. Самые непримиримые позиции были у Эмиля Золя и Федора Достоевского. Билеты тут ⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3875188/ Для студентов действует скидка по промокоду PUNK Всем отличного дня!</t>
+  </si>
+  <si>
+    <t>24.03.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2226</t>
+  </si>
+  <si>
+    <t>5-я лекция из гуманитарного спецкурса для магистрантов и аспирантов МФТИ «Физтех». Простаки задаются вопросом, отчего русичи не сразу стали преуспевать в благородной науке математики. Ответ на этот вопрос будет довольно неожиданным: потому что в русской системе счисления не было цифры 0, которую арабские купцы привезли из Индии специально для Фибоначчи. Тот завещал ноль Лейбницу, Лейбниц сделал компьютер, и теперь без ноля мы не мыслим нашу жизнь. Русские взяли систему счисления у греков, а это значит, что у них было не 10 компактных цифр, а было 28 громоздких. На таких цифрах еще кое-как можно записывать даты от сотворения мира, но заниматься алгеброй уже затруднительно. Им трудно давалась даже начальная арифметика, а нам трудно представить, как славянские народы обходились свалкой наперекосяк записанных цифр, минуя ноль. https://youtu.be/_fxIco-ix7g https://vk.com/video561394219_456239238</t>
+  </si>
+  <si>
+    <t>21.03.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/punkmonkprod/2225</t>
+  </si>
+  <si>
+    <t>Новый Завет – великий памятник религиозной мысли. Но, кроме того, это еще произведение древнегреческой литературы, в том числе и художественной. Иисус Христос – Бог, Сын Божий. Или великий пророк для ислама. Но он еще и персонаж древней литературы, в том числе и художественной. Христианство противопоставило себя не какой-то одной религии, а всем религиям древнего мира! И это было чудо, что оно победило в пространстве римской империи. Но как досталась эта победа, и как появился тот образ Христа, которому поныне молятся в церквах? 28.03, в субботу в 20:00, пока я буду в Петербурге Арсений Дежуров и Иван Негреев в ресторане «Орбита» прочтут интереснейшую лекцию «Страсти по Христу» Билеты тут⬇️⬇️⬇️ https://zharinov-nikolai.timepad.ru/event/3879581/ Для студентов действует скидка по промокоду Punk.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3335,59 +4031,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H336"/>
+  <dimension ref="A1:H415"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4685.713" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -11874,50 +12570,1393 @@
       <c r="H335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>80733</v>
       </c>
       <c r="B336" t="s">
         <v>983</v>
       </c>
       <c r="C336" t="s">
         <v>984</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>985</v>
       </c>
       <c r="E336">
         <v>8863</v>
       </c>
       <c r="F336">
         <v>9</v>
       </c>
       <c r="G336">
         <v>64</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>123249</v>
+      </c>
+      <c r="B337" t="s">
+        <v>986</v>
+      </c>
+      <c r="C337" t="s">
+        <v>987</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E337">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>123250</v>
+      </c>
+      <c r="B338" t="s">
+        <v>989</v>
+      </c>
+      <c r="C338" t="s">
+        <v>990</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E338">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>123251</v>
+      </c>
+      <c r="B339" t="s">
+        <v>992</v>
+      </c>
+      <c r="C339" t="s">
+        <v>993</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E339">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>123252</v>
+      </c>
+      <c r="B340" t="s">
+        <v>995</v>
+      </c>
+      <c r="C340" t="s">
+        <v>996</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="E340">
+        <v>15138</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>123253</v>
+      </c>
+      <c r="B341" t="s">
+        <v>998</v>
+      </c>
+      <c r="C341" t="s">
+        <v>999</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E341">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>123254</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E342">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>123255</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E343">
+        <v>8004</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>123256</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E344">
+        <v>6461</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>123257</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E345">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>123258</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E346">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>123259</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E347">
+        <v>21396</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>123260</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E348">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>123261</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E349">
+        <v>5706</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>123262</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E350">
+        <v>6841</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>123263</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E351">
+        <v>6455</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>123264</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E352">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>123265</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E353">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>123266</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E354">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>123267</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>123268</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E356">
+        <v>11895</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>123269</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E357">
+        <v>7578</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>123270</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E358">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>123271</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E359">
+        <v>6129</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>123272</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E360">
+        <v>5373</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>123273</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E361">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>123274</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E362">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>123275</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E363">
+        <v>6049</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>123276</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E364">
+        <v>5042</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>123277</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E365">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>123278</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E366">
+        <v>5409</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>123279</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E367">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>123280</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E368">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>123281</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E369">
+        <v>6342</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>123282</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E370">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>123283</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E371">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>123284</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E372">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>123285</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E373">
+        <v>7314</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>123286</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E374">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>123287</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E375">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>123288</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E376">
+        <v>8423</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>123289</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E377">
+        <v>6761</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>123290</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E378">
+        <v>5153</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>123291</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E379">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>123292</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E380">
+        <v>5059</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>123293</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E381">
+        <v>4630</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>123294</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E382">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>123295</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E383">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>123296</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E384">
+        <v>5563</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>123297</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E385">
+        <v>3943</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>123298</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E386">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>123299</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E387">
+        <v>5554</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>123300</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E388">
+        <v>6361</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>123301</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E389">
+        <v>6018</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>123302</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E390">
+        <v>5040</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>123303</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E391">
+        <v>5311</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>123304</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E392">
+        <v>4456</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>123305</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E393">
+        <v>13366</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>123306</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E394">
+        <v>5095</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>123307</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E395">
+        <v>5111</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>123308</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E396">
+        <v>3086</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>123309</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E397">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>123310</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E398">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>123311</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E399">
+        <v>6552</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>123312</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E400">
+        <v>6310</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>123313</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E401">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>123314</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E402">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>123315</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E403">
+        <v>6905</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>123316</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E404">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>123317</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E405">
+        <v>5908</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>123318</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E406">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>123319</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E407">
+        <v>5209</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>123320</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E408">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>123321</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E409">
+        <v>14864</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>123322</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E410">
+        <v>14676</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>123323</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E411">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>123324</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E412">
+        <v>8315</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>123325</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E413">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>123326</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E414">
+        <v>7080</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>123327</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E415">
+        <v>3213</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">