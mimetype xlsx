--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1580">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3105,50 +3105,1697 @@
     <t>02.10.24 14:57</t>
   </si>
   <si>
     <t>t.me/Hlebozavod9/3085</t>
   </si>
   <si>
     <t>That was f ggggggggreat! 🎱 Это мы, конечно, про фестиваль креативных индустрий G8, который проходил на Хлебе в середине сентября. 5 площадок, больше 30 спикеров, церемония G8 Creative Awards, театральные перформансы, большой нетворкинг от команды Хлебозавода и три тысячи творческих гостей! Если бы Илья Куруч в этот день был на Хлебозаводе, он бы назвал это креативным апокалипсисом, не меньше! Хочется показать всё, а телеграм вмещает только 10 фото — жаль! Но ничего, больше фотографий традиционно ищите в нашей группе ВК. Отмечайте себя и друзей, а в комментариях приглашаем делиться впечатлениями от фестиваля. Что понравилось больше всего?</t>
   </si>
   <si>
     <t>02.10.24 09:03</t>
   </si>
   <si>
     <t>t.me/Hlebozavod9/3084</t>
   </si>
   <si>
     <t>Встречаем осень! 🍂 В воздухе уже чувствуется прохлада, листья уже шуршат под ногами, и хочется чего-то тёплого, чего-то… особенного? Крафтового? За крафтовыми штуками приглашаем в эти выходные в Бойлерную, на фестиваль авторского искусства ARTFLECTION. Между прочим, юбилейный, десятый! Уже в который раз на Хлебозаводе соберутся мастера и независимые студии: можно будет увидеть всё многообразие рукотворного искусства, от кружек и шарфов до резных наличников и драконов. Темой будущего фестиваля стали «отражения», а значит, нас (и вас) ждёт что-то очень красивое и даже немного мистическое! На фестивале готовят и инсталляцию, и активности по теме. Кстати об активностях: оба дня на ARTFLECTION будут работать открытые мастерские, в которых можно понаблюдать, как рождаются шедевры или даже создать свой. В этот раз фестиваль развернётся на двух площадках: у нас, на Хлебозаводе, и на Новослободской. Билеты действуют на обеих! Ну а мы будем ждать вас 5 и 6 октября, с 11:00 до 20:00 в Бойлерной. Приходите!</t>
   </si>
   <si>
     <t>01.10.24 09:02</t>
   </si>
   <si>
     <t>t.me/Hlebozavod9/3082</t>
   </si>
   <si>
     <t>Чем заняться на Хлебозаводе в прохладном октябре? 🔺 Найти ту самую уникальную чашку на фестивале мастеров ручной работы ARTFLECTION ▫️5 и 6 октября, с 11:00 до 20:00, Бойлерная, вход по билетам 🔺 Взглянуть в глаза своим страхам — и посмотреть с нами и режиссёром Ладо Кватанией фильм «Оно приходит за тобой» в рамках киноцикла Белый шум ▫️10 октября, 19:30, Котельная, вход по билетам 🔺 Сводить хвостатого друга на Собачкин маркет ▫️ 12 и 13 октября, с 12:00 до 19:00, Котельная, вход свободный 🔺 Посмотреть кино на втором октябрьском показе цикла Белый шум — и поговорить о вере с актёром и режиссёром Александром Горчилиным ▫️ 20 октября, 19:30, Котельная, вход по билетам 🔺 Прогуляться по Хлебозаводу — но не просто так, а погружаясь в криптографию — в рамках проекта Город говорит ▫️ 20 октября, 15:00, Гостиная, вход по регистрации (откроется позже!) 🔺 Попасть на выступление главного фонкера России DVRST X Phonk showcase ▫️ 24 октября, 18:00, Бойлерная, вход по билетам 🔺 Выйти за пределы Хлебозавода и отправиться на экскурсию по Бутырскому району в рамках проекта Город говорит ▫️ 26 октября, 15:00, метро Бутырская, вход по регистрации (откроется позже!) 🔺 Заглянуть на фестиваль ДД фест и поучаствовать в различных активностях ▫️ 26 и 27 октября, с 11:00 до 21:00, Бойлерная, Котельная и Ангар, вход по регистрации 🔺 Посмотреть «Идеальные дни» с актёром Александром Палем и порассуждать о добре — несмотря на Хеллоуин ▫️ 31 октября, 19:30, Котельная, вход по билетам Сохраняйте афишу и делитесь с друзьями! Ждём вас на Хлебозаводе! #АфишаМесяца</t>
+  </si>
+  <si>
+    <t>15.09.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5175</t>
+  </si>
+  <si>
+    <t>Уже чувствуете аромат хлеба? На Хлебозавод вернётся тот самый чарующий запах благодаря маркету буханок (и не только)! Представляем часть участников и показываем, что вас ждёт: хрустящая корка, ароматный мякиш, сахарная бомба, лучшие сочетания к хлебу ииииии Всех остальных покажем чуть позднее! Ждём вас 19 и 20 сентября на Хлебокультуре! #хлебокультура</t>
+  </si>
+  <si>
+    <t>15.09.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5168</t>
+  </si>
+  <si>
+    <t>В эти выходные идем на «Хлебозавод» — разбираться в культуре хлеба 🥖 19 и 20 сентября пройдет фестиваль «Хлебокультура» для всех любителей ремесленного хлеба. Здесь хлеб встречается с историей, искусством и современным дизайном. В программе — лекции о символическом значении хлеба, мастер-классы и традиционный большой маркет буханок, после которого будет трудно уйти с пустыми руками. ✨ Собрали гайд по фестивалю в карточках, подробнее о событии — тут.</t>
+  </si>
+  <si>
+    <t>13.09.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5167</t>
+  </si>
+  <si>
+    <t>Хлебное напоминание: через час пройдёт лекция от «Глазами инженера»! Поговорим о том, как техническая мысль решала простую задачу — испечь много хлеба — и как из этой задачи выросла одна из самых красивых инженерных идей советской эпохи. Ждём вас сегодня в 14:30 в Котельной. Только не забудьте зарегистрироваться!</t>
+  </si>
+  <si>
+    <t>11.09.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5165</t>
+  </si>
+  <si>
+    <t>Программа Хлебокультуры — с пылу, с жару! 🧡🥖 Кажется, мы смогли уместить в фестивале весь хлебный мир сразу: лекции, мастер-классы, маркет и разговоры о хлебном деле — два дня подряд. Отбрасываем лирику и рассказываем детали. 🧡 Культурная программа совместно с Центром «Зотов» 19 сентября Узнаем про тайную жизнь хлеба, поговорим про разное отношение к нему в истории, слепим оберег из теста, посмотрим комедию Георгия Данелии «Не горюй!», и это ещё даже не конец. Полную программу и регистрации ищите на сайте 🧡 Диалог индустрий 20 сентября А вот и минута славы для хлебопёков! Будем разбираться, как не спалить свой бизнес, выбирать лучшее масло и слушать истории от крупных игроков хлебного рынка. Полную программу и регистрации ищите на сайте 🧡 Маркет буханок и утвари 19–20 сентября Здесь можно будет купить много-много хлебобулочных изделий и домашней утвари от любимых брендов. Налетайте, пока горячо!</t>
+  </si>
+  <si>
+    <t>11.09.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5164</t>
+  </si>
+  <si>
+    <t>Гуляя по Хлебозаводу, вы когда-нибудь задумывались, что здесь было раньше и как вообще работал завод, который пёк хлеб в промышленных масштабах? Разбираемся в этой истории вместе с Глазами инженера в рамках Шухов Феста! Шухов Фест в этом году вспоминает не только Владимира Шухова с его знаменитой башней на Шаболовке, но и ещё одного гениального инженера Георгия Марсакова, чей кольцевой конвейер превратил сам Хлебозавод в памятник авангардной архитектуры 1920-х. 🔸 Экскурсия по хлебной истории Хлебозавода Такие экскурсии обычно разбирают быстро — если хотите успеть, лучше не тянуть с регистрацией Сбор — у граффити с Маяковским 12:00–13:00 Регистрация, 12+ 🔸 Экскурсия по хлебной истории Хлебозавода Второй сеанс того же формата, если не успели на первый Сбор — у граффити с Маяковским 13:00–14:00 Регистрация, 12+ 🔸 Лекция «Хлеб как машина: от пода до кольцевого конвейера Марсакова» Как менялась технология выпечки хлеба и почему конвейер Марсакова стал одной из самых красивых инженерных идей советской эпохи Котельная, 14:30–15:30 Регистрация, 12+ До мероприятия — два дня. Хороший повод собрать компанию и заодно узнать то, что не все замечают, гуляя здесь каждые выходные 🧡🥖</t>
+  </si>
+  <si>
+    <t>10.09.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5157</t>
+  </si>
+  <si>
+    <t>Дни рождения, новые коллекции, маркет и даже фестиваль креативных индустрий G8 😎 Атракцион крутых мероприятий стартует завтра и продлится все выходные</t>
+  </si>
+  <si>
+    <t>09.09.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5153</t>
+  </si>
+  <si>
+    <t>Хлебные выходные аж на двух Хлебозаводах Хлебозавод и Центр «Зотов» собрали хлебную программу на следующие выходные (19 и 20 сентября) 🥖Фестиваль «Хлебокультура» на Хлебозаводе Вас ждут маркет с локальными пекарнями, культурная программа от «Зотова» и отдельная секция для индустрии Вход на фестиваль свободный, на некоторые активности будут нужны регистрации 🥖 Выставка «Хлеб» и экскурсии по ней в Центре «Зотов» Выставка строится как сказка, главный герой которой — хлеб, перебравшийся из деревни в город. Вход по билетам Больше подробностей — на карточках. До встречи на Хлебных выходных!</t>
+  </si>
+  <si>
+    <t>08.09.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5141</t>
+  </si>
+  <si>
+    <t>Обычно, когда рассказывают про маркеты, говорят про красивые и интересные вещи, которые там можно найти. Но что, если мы скажем, что дело не только в них? Листайте карточки и узнайте, зачем вам стоит прийти на Попкорн Маркет</t>
+  </si>
+  <si>
+    <t>07.09.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5137</t>
+  </si>
+  <si>
+    <t>Пока подводили итоги лета, узнали кое-что тревожное: в нашей команде есть человек, который в этом году так и не попробовал арбуз... Чтобы не повторить его путь, напоминаем про нашу фруктовую лавку у входа со стороны метро. Будем спасать не только коллегу, но и вас!</t>
+  </si>
+  <si>
+    <t>07.09.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5130</t>
+  </si>
+  <si>
+    <t>Думать о лете мы не перестаём и всё ещё находимся в отрицании осени... Поэтому сегодня 38 августа, и мы решили поговорить, чем же запомнилось это лето для нас!</t>
+  </si>
+  <si>
+    <t>07.09.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5123</t>
+  </si>
+  <si>
+    <t>Ты — искусство. Иногда нам всем нужно напоминание: ты уникален. Словно произведение искусства. Поэтому мы написали эту фразу крупно. Очень крупно. На фасаде здания на Хлебозаводе в Москве, где находится Центр цифрового искусства «Внутри». ЦЕНТР «ВНУТРИ» × ХЛЕБОЗАВОД × ЭТО ЗНАК</t>
+  </si>
+  <si>
+    <t>07.09.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5116</t>
+  </si>
+  <si>
+    <t>04.09.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5109</t>
+  </si>
+  <si>
+    <t>Бардак Фест, параллельная программа Cosmoscow, благотворительный BEREZA FEST — и ещё несколько классных мероприятий на Хлебозаводе в эти выходные</t>
+  </si>
+  <si>
+    <t>02.09.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5108</t>
+  </si>
+  <si>
+    <t>Готовы встать по соседству с хлебом? 🍞 Открываем опен-колл на маркет Хлебокультуры. Ищем тех, кто делает вещи для дома и вкусные штуки к столу: намазки, закуски, посуду, текстиль и всё, что хорошо ложится рядом с буханкой. Соседи уже подтверждены, и компания что надо: «Печорин», Волконский, Лапин сыр и ещё десяток любимых брендов, о которых расскажем позже. Как попасть: 📧 info@hlebozavod9.ru 🗓️ Заявки ждём до 7 сентября Расскажите о себе и покажите, что делаете, а мы найдём вам место рядом с самым вкусным. До встречи 19–20 сентября (надеемся, уже в статусе участников!) #хлебокультура</t>
+  </si>
+  <si>
+    <t>01.09.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5104</t>
+  </si>
+  <si>
+    <t>С месяцем рождения Хлебозавода! 🎉 Нам уже 10 годиков! А это значит, месяц празднования должен быть самым насыщенным и хлебным: • каждые выходные будут проходить ваши любимые маркеты: Бардак Фест, Попкор Маркет, Эскимо Garage Sale, Маркет Сияние и Китч Маркет; • вас ждут фестивали разного масштаба, но одного суперского качества: G8, Шухов-Фест от «Глазами инженера» и благотворительный маркет Bereza Fest; • множество активностей от соседей и резидентов (впрочем, как и всегда); • но главное — возвращается наш масштабный фестиваль культуры хлеба «Хлебокультура» До встречи на Хлебозаводе! #АфишаМесяца</t>
+  </si>
+  <si>
+    <t>27.08.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5097</t>
+  </si>
+  <si>
+    <t>Гадание на кофейной гуще, киноальманах, пробежка, громкие проводы лета и даже совместный поход в приют! 🧡🥖 Собрали афишу событий, которые пройдут на Хлебозаводе и рядом с ним</t>
+  </si>
+  <si>
+    <t>26.08.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5094</t>
+  </si>
+  <si>
+    <t>Пока тёплые деньки никуда не делись, самое время делать тёплые фотокарточки! 💔 А вместо очередной сотни снимков в телефоне можно сделать несколько живых кадров и сразу напечатать их. На Хлебозаводе как раз уже какое-то время живёт одна фотобудка! Зовите друзей, забирайтесь внутрь и ни в коем случае не сдерживайте эмоции! P.S. Этот прекрасный лук взят из Универмага Хлебный.</t>
+  </si>
+  <si>
+    <t>25.08.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5093</t>
+  </si>
+  <si>
+    <t>Самое время решить, какой будет последняя глава лета! 📝 В эту субботу встречаемся на Чтиво Фесте. Будем танцевать, смеяться с друзьями, слушать истории других и дописывать это лето своими. На сцене — Найк Борзов, Zoloto, FEDUK, Uma2rman, «Отпетые мошенники» и другие артисты. А ещё! Будет много душевных разговоров. На главной сцене Сергей Минаев встретится с Максимом Матвеевым, Николаем Редькиным и Николаем Картозией, чтобы обсудить кино, музыку и поп-культуру. 29 августа, 12:00–23:00 Вся территория Вход по билетам (18+) В этот день территория Хлебозавода будет закрыта. Попасть к нам можно будет только по билетам на фестиваль или по договорённости с резидентами. До встречи на Чтиво Фесте!</t>
+  </si>
+  <si>
+    <t>24.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5092</t>
+  </si>
+  <si>
+    <t>Не знаете, что послушать? Крафтейнер собрал для вас плейлист, проверенный ушами команды и гостей. Кликайте по ссылке и... туц-туц, туц-туц туц-туц, туц-туц ду-туц</t>
+  </si>
+  <si>
+    <t>21.08.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5090</t>
+  </si>
+  <si>
+    <t>У нас тут намечается хлебное безумие 🥖🧡 В сентябре Хлебозаводу как общественному пространству исполняется 10 лет, и это отличный повод устроить большущий праздник в честь культуры хлеба. Возвращаем Хлебокультуру — и теперь уже на два дня! В этот раз смотрим шире: говорим о том, как растут хлебные проекты и как развивается культура вокруг привычной буханки. И, конечно, пробуем лучшие булки города. Генеральным партнёром Хлебокультуры впервые становится ЕвроХим — один из крупнейших мировых производителей минеральных удобрений. Вместе с ним говорим о росте во всех его проявлениях, а слоган фестиваля звучит просто: «Помогаем расти» 🌱 Что будет? 🥖 Большой маркет с Valiko, ZOE, Печориным, Волконским, Пекарней М2, Хлебной Мануфактурой №1 и другими любимыми пекарнями и локальными брендами. 🔬 Культурная программа вместе с Центром «Зотов»: кино, лекции, мастер-классы, эксперименты и разговоры о том, где встречаются наука, творчество и хлеб. 🏭 Индустриальная программа — для тех, кто работает с хлебом и хочет понимать, куда движется индустрия. Полную программу раскроем в сентябре. А пока сохраняйте даты и готовьтесь к двум дням среди безумно вкусного хлеба и интересных разговоров о нём. 19–20 сентября Вся территория До встречи!</t>
+  </si>
+  <si>
+    <t>20.08.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5089</t>
+  </si>
+  <si>
+    <t>Как звучит Хлебозавод? 🎧 На Хлебозаводе много разных резидентов. Их можно описать через то, чем они занимаются, что создают и как выглядят их пространства. Но нам стало интересно другое: а как они звучат? В месяц музыки решили проверить это на практике и попросили резидентов собрать собственные плейлисты. У каждого — свой ритм, настроение и набор треков, по которым можно попробовать узнать их получше. Начинаем с плейлиста ZNWR. Включайте и наслаждайтесь 🎶</t>
+  </si>
+  <si>
+    <t>18.08.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5087</t>
+  </si>
+  <si>
+    <t>Уже в эту пятницу — Yandex Ecom Open Air! Обо всех деталях можете прочитать вот здесь, а пока мы отметим две вещи: • 21 августа на территорию Хлебозавода можно будет попасть только участника екома или по договоренности с резидентами. По поводу записей, сбора заказов и посещения уточняйте у каждого индивидуально. • На парковке уже строится большая сцена, поэтому машину там оставить нельзя. Учитываете эти изменения при планировании пятницы и обязательно возвращайтесь в любой другой день ❤️</t>
+  </si>
+  <si>
+    <t>17.08.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5086</t>
+  </si>
+  <si>
+    <t>Поймаем дзен на Хлебозаводе? 🙏 UPD: Регистрация закрыта Воскресное утро создано для того, чтобы никуда не спешить: выдохнуть после насыщенной недели, переключиться с внешнего мира на себя и разбудить тело. Поэтому 23 августа встречаемся на практике хатха-йоги от студии «Вкус&amp;Цвет». Будем сочетать плавные асаны, дыхание и работу с телом, чтобы снять напряжение, почувствовать себя лучше и оставить немного больше места для спокойствия. Практика подойдёт и тем, кто давно знаком с йогой, и тем, кто только хочет попробовать. 23 августа, 10:30 Гостиная №9 Регистрация Берите коврик, воду и хорошее настроение. До встречи на Хлебозаводе 🧘‍♀️</t>
+  </si>
+  <si>
+    <t>14.08.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5085</t>
+  </si>
+  <si>
+    <t>Cosmoscow приезжает на Хлебозавод! 👩‍🎨 О такой новости мы точно не могли промолчать: наш резидент Центр Внутри участвует в Cosmoscow. Здесь пройдёт параллельная программа ярмарки — выставка видео-арта «Место. Действие». На выставке 12 художников предлагают посмотреть на привычные места чуть внимательнее и заметить то, что обычно проходит мимо взгляда. Город, люди, здания, природа — всё становится частью видео-работ, которые в «Внутри» покажут в формате 360°. Изображение буквально окружает зрителя. В экспозиции: работы AES+F, Александра Гронского, Ольги Чернышевой, Евгения Гаврилова, Лизы Бобковой, «Синего супа» и других художников. 4–20 сентября Центр Внутри Вход по билетам До встречи!</t>
+  </si>
+  <si>
+    <t>14.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5079</t>
+  </si>
+  <si>
+    <t>Виниловые выходные в Крафтейнере 💗 Не теряем ни единой возможности любоваться закатами, слушать музыку на виниле и наслаждаться общением на улице. Крафтейнер как всегда проводит самые душевные тусовки и приглашает вас. • За пультом — человек-сюрприз Aman Po Kaifu 14 августа 21:00 • Ритмы Африки, Бразилии и Ямайки от Mesr 15 августа 21:00 • Жаркое воскресенье от Powet и Gormon 16 августа 18:00 До встречи среди музыки!</t>
+  </si>
+  <si>
+    <t>13.08.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5078</t>
+  </si>
+  <si>
+    <t>Команда журнала ORNAMENT приехала на Хлебозавод, чтобы ловить солнце, играть в бадминтон и по-новому смотреть на советский номер среди архитектуры авангарда. А потом мы с нетерпением ждали проявки, чтобы увидеть, какими получились кадры. А у вас есть такие плёночные фотографии с номерами ORNAMENT или Хлебозавода? Делитесь в комментариях — будем собирать свою коллекцию теплых моментов🤍</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5070</t>
+  </si>
+  <si>
+    <t>13.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5061</t>
+  </si>
+  <si>
+    <t>Добавим в жизнь больше музыки! 🎷 Собрали афишу концертов Simple Music, чтобы вы сходили послушать любимые композиции в красивом пространстве и с отличным видом! Музыка будет ждать вас здесь.</t>
+  </si>
+  <si>
+    <t>12.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5060</t>
+  </si>
+  <si>
+    <t>Крутые вещи сами себя не найдут 🛍️ В эти выходные на Провокатор Маркете соберутся локальные бренды одежды, аксессуаров и другие проекты. Можно будет неспешно пройтись между рядами, присмотреть что-нибудь новое, найти ту самую вещь или просто заглянуть из любопытства. А когда шопинг надоест, самое время встать на лонгборд вместе с Freeride Club. Подходите без записи, берите доску и защиту, знакомьтесь с тренером и следующие пятнадцать минут учитесь держаться на доске. 15–16 августа, 12:00–21:00 За 13 строением Вход свободный (0+) До встречи за новыми находками и новыми навыками 🛹</t>
+  </si>
+  <si>
+    <t>12.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5059</t>
+  </si>
+  <si>
+    <t>Кофейный квас заказывали? Так закажите во floo! Вы точно должны его попробовать, так как • это необычный напиток, где многогранный вкус кофе встречается с кислинкой ржаного хлеба • у вас появится ещё один интересный факт о себе «А Я ПИЛ(А) КОФЕЙНЫЙ КВАС» • вместе с напитком вам дадут стикер, и вы сможете выбрать, за что полюбили Москву больше всего (ищите постеры на афишной стене) Сам напиток можно попробовать до 31 августа, а голосование — до 15 августа</t>
+  </si>
+  <si>
+    <t>11.08.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5054</t>
+  </si>
+  <si>
+    <t>На Хлебозаводе стало намного больше воздуха и красоты 🤍 У нас открылся Qari Qris — бренд украшений, который через свои коллекции исследует память, дом, взросление и чувства, превращая личные переживания в объекты искусства. Пространство получилось светлым и спокойным. Здесь можно увидеть детали, которые ускользают в онлайн-магазинах, послушать истории каждой коллекции и просто немного замедлиться среди красоты. Магазин уже ждёт вас в 26-м строении. До встречи в Qari Qris!</t>
+  </si>
+  <si>
+    <t>11.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5046</t>
+  </si>
+  <si>
+    <t>Послание с ванильным вкусом — для вас! 🍦</t>
+  </si>
+  <si>
+    <t>08.08.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5038</t>
+  </si>
+  <si>
+    <t>Собрали сияющую подборку на Маркете Сияние ✨</t>
+  </si>
+  <si>
+    <t>07.08.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5037</t>
+  </si>
+  <si>
+    <t>Неприятная новость для автомобилистов, отличная — для строителей! В это воскресенье наша парковка превратится в площадку фестиваля «Строители будущего». Очевидно без строительства мы тут не обойдемся.. С 8 по 9 августа парковка будет закрыта под монтаж и сам фестиваль. Зато уже совсем скоро пройдёт большой фестиваль с мастер-классами, музыкой и другими сюрпризами. Спасибо за понимание!</t>
+  </si>
+  <si>
+    <t>06.08.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5031</t>
+  </si>
+  <si>
+    <t>Делимся планами Хлебозавода (и не только) на ближайшие дни 🌸 Впереди: сияющий маркет, фестивали, пробежка и даже дегустация кофейного кваса.</t>
+  </si>
+  <si>
+    <t>06.08.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5030</t>
+  </si>
+  <si>
+    <t>Что может быть лучше пляжа в городе? 🏖 Только пляж, где можно поиграть в волейбол! Скорее всего, вы уже заметили небольшую площадку Эвайви Спорт на нашей парковке. И хорошая новость: она останется с нами ещё до 15 августа. Здесь можно прийти на тренировку с тренером, собрать друзей на матч, арендовать площадку или записаться одному (компанию для игры помогут найти). Подробности — здесь.</t>
+  </si>
+  <si>
+    <t>05.08.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5021</t>
+  </si>
+  <si>
+    <t>Мы придумали кофейный квас на ХЛЕБозаводе! 🍞 Объединились вместе с кофейней floo и Хлебозаводом, чтобы вернуть вкус места, где когда-то пекли хлеб для жителей Москвы, а сейчас они не представляют свою жизнь без кофе. Мы связали традиции прошлого с настоящим, так и появился он — кофейный квас, где многогранный вкус кофе встречается с кислинкой ржаного хлеба. Напиток готовят на основе домашнего хлебного кваса и галараствора от floo, а вкус получается нежный и с оттенками какао! Стоимость — 350₽ Попробовать эту гениальную разработку можно только в кофейне floo на Хлебозаводе до 31 августа. Количество напитков ограничено — не откладывайте 🫶🏻 Но и это еще не всё: на стене с афишами на Хлебозаводе появились плакаты от ЩУКИ. Берите наклейку в кофейне floo и отмечайте, что вам подарила Москва — любовь, друзей или карьеру. Плакаты будут висеть только 2 недели! До встречи на Хлебозаводе и с нашим хлебно-кофейным спешалом 💛</t>
+  </si>
+  <si>
+    <t>04.08.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5020</t>
+  </si>
+  <si>
+    <t>Август в Соседском комьюнити обещает быть насыщенным 🌇 Будем исследовать районы на беговых экскурсиях, знакомиться друг с другом через игры, обсуждать книги, практиковать французский и, конечно, встречаться на регулярных пробежках и вечернем пинг-понге. • 8 августа — беговая экскурсия по Тимирязевскому району. Регистрация • 15 августа — игровой нетворкинг «Выходи, поиграем!». Три часа импровизации, общения и игр без неловкости. Регистрация • 15 августа — беговая экскурсия по Савёловскому району. Регистрация • 21 августа — французский разговорный книжный клуб. Обсуждаем Франсуазу Саган и атмосферу французской Ривьеры. Регистрация • 26 августа — книжный клуб о Викторе Гюго. Вместе с практикующим психологом разберём героев, их мотивы и попробуем взглянуть на романы с новой стороны. Регистрация • Регулярные пробежки по понедельникам и четвергам в 19:30 — старт у магазина GRI; по средам в 7:00 — старт у Skuratov Coffee. На месте встречи можно оставить вещи, участие свободное. Выбирайте то, что вам ближе, и присоединяйтесь в Соседский чатик. До встречи на Хлебозаводе!</t>
+  </si>
+  <si>
+    <t>03.08.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5015</t>
+  </si>
+  <si>
+    <t>Хлебозавод глазами Гоши Бергала 📷 И несколько слов от Гоши: «Стрит-фотография — специфичный для меня жанр. Но именно здесь можно экспериментировать, пробовать, ошибаться, учиться новому в фотографии и коммуникации с людьми».</t>
+  </si>
+  <si>
+    <t>03.08.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5014</t>
+  </si>
+  <si>
+    <t>Омммм. Кажется, вас ждёт самое спокойное утро за эту неделю 🧘 Открываем регистрацию на новую практику от студии Вкус&amp;Цвет. Будем мягко разминать тело, работать с дыханием, искать баланс и хотя бы ненадолго забывать обо всём, что осталось внизу. Практика подойдёт и тем, кто давно занимается йогой, и тем, кто только собирается познакомиться с ней. 8 августа, 10:30–12:00 Крыша Гостиной №9 Регистрация Не забудьте взять коврик, воду и хорошее настроение. До встречи!</t>
+  </si>
+  <si>
+    <t>01.08.26 17:54</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5008</t>
+  </si>
+  <si>
+    <t>Вот такие химические процессы происходили сегодня на Хлебозаводе И повторятся они завтра с 14 до 21 благодаря фотоателье «Шипр» Из-за вероятности дождя фотоателье перенесли в Марсаков (круглое здание на Хлебозаводе)</t>
+  </si>
+  <si>
+    <t>01.08.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5005</t>
+  </si>
+  <si>
+    <t>Объявляем победителей опен-колла «Люди любят замечать»! Мы вместе с фотолабораторией Filmly и Школой Родченко выбрали по одной работе, которая особенно откликнулась каждому из нас. Кадр №1. Выбор Хлебозавода На первый взгляд кадр кажется забавным, но чем дольше на него смотришь, тем больше вопросов он оставляет. @tsukati Кадр №2. Выбор Filmly Этот снимок хочется рассматривать и пытаться понять, как он был сделан. Документальный кадр, который балансирует на грани реальности и визуальной иллюзии. @shitcreator Кадр №3. Выбор Школы Родченко Автору снимка удалось запечатлеть «решающий момент» и гармонично собрать в один кадр контрастирующие яркость, индивидуальность молодёжи и московский ландшафт Svetlana Novik Победителям с никами мы вскоре напишем, чтобы вручить призы. Осталось только найти автора с именем Svetlana Novik Спасибо каждому, кто отправил свои фотографии! И отдельное спасибо Мише Кепкину за первичный отбор снимков и кураторство! Надеемся, что после этого опен-колла в ваших галереях станет ещё больше кадров!</t>
+  </si>
+  <si>
+    <t>01.08.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5000</t>
+  </si>
+  <si>
+    <t>Последний месяц лета — отличный повод сказать «да» всему, что давно откладывали 🍉 В августе на Хлебозаводе будем слушать музыку, гулять по маркетам, играть в пляжный волейбол, бегать по утрам и собирать как можно больше тёплых воспоминаний, к которым захочется возвращаться зимой. Сохраняйте афишу, выбирайте события и проводите этот август вместе с нами #АфишаМесяца</t>
+  </si>
+  <si>
+    <t>31.07.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4995</t>
+  </si>
+  <si>
+    <t>Показываем работы будущих великих фотографов 😀 Недавно у нас прошла фотопрогулка с Гошей Бергалом. Мы выбрали 10 участников, вместе гуляли по Хлебозаводу и окрестностям, искали кадры, а спустя несколько дней встретились в Гостиной №9, чтобы вместе разобрать фотографии. С этой душевной встречи фотографов унесли с собой несколько мыслей: • Сделать один по-настоящему сильный документальный кадр за день — уже подвиг. • Фотография — это мессендж. На ней не должно быть ничего лишнего. • На разном расстоянии открывается разный уровень детали. Но чтобы детали открылись, нужно подойти к объекту, а не резать имеющуюся фотографию. • Фотографирование спины — это такой тонкий лед. Спина должна быть информативной и вызывать ассоциации. • Рамки на плёночном кадре — это своеобразный фотографический «понт». Они говорят: «Смотрите, кадр не обрезали. Всё было именно так». А любимой фразой дня стала: «Не случилось художественности». Спасибо Гоше за интереснейший разбор, а всем участникам и вам — за желание замечать город и делиться своим взглядом.</t>
+  </si>
+  <si>
+    <t>31.07.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4985</t>
+  </si>
+  <si>
+    <t>Первые дни августа обещают быть насыщенными! Собрали в одну подборку все (или почти все...) яркие мероприятия этих выходных: маркет, презентация журнала ORNAMENT, день рождения Surf Coffee и даже фотосессия на старую камеру с гармошкой.</t>
+  </si>
+  <si>
+    <t>30.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4984</t>
+  </si>
+  <si>
+    <t>В Filmly можно распечатать всю свою жизнь... Что? Как? Эту историю рассказал нам Миша, операционный директор фотолаборатории. Ее вы тоже может сейчас послушать, нажав на плей 😀</t>
+  </si>
+  <si>
+    <t>30.07.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4977</t>
+  </si>
+  <si>
+    <t>5 необычных вещей, которые можно найти на Попкорн Маркет 👀 Пока показываем их на карточках, а уже в эти выходные всё это можно будет увидеть своими глазами. За 13 строением вас будут ждать больше 75 локальных брендов, мастер-классы, диджей-сеты и даже йога в розовом. Больше подробностей — здесь. До встречи!</t>
+  </si>
+  <si>
+    <t>29.07.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4970</t>
+  </si>
+  <si>
+    <t>Кажется, вы и правда умеете замечать интересные сюжеты в обычных днях 📷 В рамках проекта «Люди любят: фотографию» мы вместе со Школой Родченко и фотолабораторией Filmly провели опен-колл «Люди любят замечать». Мы искали фотографии, в которых город становится не просто фоном, а главным героем. На конкурс пришло очень много сильных работ. Закаты, случайные прохожие, смешные сюжеты, городские детали, геометрия улиц — каждый увидел город по-своему. Сегодня хотим поделиться с вами шорт-листом, который отобрал фотограф Миша Кепкин. Спасибо каждому, кто поделился своим взглядом на город. Уже 1 августа мы объявим 3 победителей!</t>
+  </si>
+  <si>
+    <t>29.07.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4969</t>
+  </si>
+  <si>
+    <t>Ваш ход! В эту субботу Rep Chess вновь собирает любителей шахмат на Хлебозаводе. Пять туров, быстрые партии, новые соперники и отличный повод провести день за шахматной доской. Что важно знать: • сыграть может каждый — уровень подготовки не имеет значения; • турнир пройдёт по швейцарской системе, поэтому после каждого тура вас будет ждать соперник с похожим количеством очков; • контроль времени — 5+3. Решения придётся принимать быстро. 1 августа, 13:00 Двор Котельной Вход по регистрации (12+) Расставляйте фигуры, продумывайте ходы и приходите бороться за победу!</t>
+  </si>
+  <si>
+    <t>28.07.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4968</t>
+  </si>
+  <si>
+    <t>Бежим дарить цветы! Друзьям, родным, любимым, да и хвостатым тоже (главное — не брать лилии и другие токсичные цветы для животных!) Кстати, на Хлебозаводе это можно сделать буквально на бегу. В цветочном «Весна» уже собраны красивые сочетания цветов. Остаётся только выбрать понравившийся сет и отправиться радовать близких.</t>
+  </si>
+  <si>
+    <t>28.07.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4966</t>
+  </si>
+  <si>
+    <t>Скажите «Сыыыыыр» старинной камере 😃 Когда в прошлый раз фотоателье «Шипр» приезжало на Хлебозавод, мы получили множество сообщений: «А завтра вы ещё будете?» или «Хочу успеть прийти с мамой/бабушкой/друзьями». И мы решили повторить! В эти выходные «Шипр» снова развернёт свою старинную фотолабораторию. Можно будет сняться на деревянную камеру с гармошкой, увидеть, как проявляется фотография, и забрать с собой по специальный цене кадр, который точно не получится повторить на телефоне. 1–2 августа, 14:00–21:00 Возле 14 строения До встречи!</t>
+  </si>
+  <si>
+    <t>24.07.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4960</t>
+  </si>
+  <si>
+    <t>Есть планы на выходные? Ловите несколько идей: кудрявый фестиваль, два маркета, грузинское застолье и даже школа выходного дня! Подробности – выше.</t>
+  </si>
+  <si>
+    <t>23.07.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4959</t>
+  </si>
+  <si>
+    <t>Город уже ждёт, когда мы отправимся на фотоохоту 📷 Совсем недавно мы открыли приём заявок на фотоохоту с Гошей Бергалом, и отклик оказался невероятным. Мы получили больше 200 заявок! Спасибо каждому, кто захотел присоединиться. Очень жаль, что взять всех не получилось. Мест на прогулке было всего 10. Итак, встречайте участников: Александр Кабанов Александра Назарова Анна Сафронова Владимир Зубков Давид Тостаев Дмитрий Нечушкин Егор Лепин Кристина Сафонова Макс (фамилия не указана) Никита Вознесенский Если вы увидели себя в списке участников, загляните на почту. Там все подробности 💛</t>
+  </si>
+  <si>
+    <t>23.07.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4953</t>
+  </si>
+  <si>
+    <t>А как фотографы видят прохожих? В рамках проекта «Люди любят: фотографию» студенты Школы Родченко вышли искать интересные кадры и снимали наших посетителей. Получилось очень красиво. Впрочем, другого мы ни от них, ни от вас и не ожидали.</t>
+  </si>
+  <si>
+    <t>23.07.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4952</t>
+  </si>
+  <si>
+    <t>Омммм. Кажется, вас ждёт самое спокойное утро за эту неделю 🧘 Открываем регистрацию на новую практику от студии Вкус&amp;Цвет. Будем мягко разминать тело, работать с дыханием, искать баланс и хотя бы ненадолго забывать обо всём, что осталось внизу. Практика подойдёт и тем, кто давно занимается йогой, и тем, кто только собирается познакомиться с ней. 26 июля, 10:30–12:00 Крыша Гостиной №9 Регистрация Не забудьте взять коврик, воду и хорошее настроение. До встречи! Спойлер: на этом мы не остановимся, ждите больше занятий в августе</t>
+  </si>
+  <si>
+    <t>23.07.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4951</t>
+  </si>
+  <si>
+    <t>Ищем нового соседа 🧡 На Хлебозаводе освободилось помещение, и нам очень хочется, чтобы его занял проект, в который будут заходить за любимыми вещами, хорошим сервисом или просто по пути с прогулки. Это 60 м² на первом этаже «Марсакова» — главного здания Хлебозавода, где сегодня соседствуют локальные бренды, шоурумы и проекты, ради которых сюда приезжают со всего города. Рядом — Codered, Humanist, Totsu, Brier, Dark Rain и Abrau Club by Cocos. Если вы давно искали пространство для своего проекта, кажется, это отличный повод познакомиться. Напишите нам на почту join@hlebozavod9.ru. Мы покажем помещение, ответим на все вопросы и, возможно, найдём нового соседа.</t>
+  </si>
+  <si>
+    <t>22.07.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4948</t>
+  </si>
+  <si>
+    <t>Кажется, плёночные камеры чувствуют, когда их боятся... Продолжаем проект «Люди любят: фотографию» вместе с фотолабораторией Filmly и доказываем, что начать снимать на плёнку гораздо проще, чем кажется. Команда Filmly приглашает на День плёночного бадди, где вы разберётесь в камерах, научитесь выбирать плёнку, поймёте, как всё работает, и сможете задать любые вопросы. А потом самое интересное: возьмёте одну из камер Filmly, зарядите её плёнкой и отправитесь гулять по Хлебозаводу, чтобы сразу проверить всё на практике. 30 июля, 17:00–21:00 Фотолаборатория Filmly (ex Точка цвета) Регистрация Люди любят фотографию, а плёнка любит тех, кто не боится начать!</t>
+  </si>
+  <si>
+    <t>17.07.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4947</t>
+  </si>
+  <si>
+    <t>Вы когда-нибудь видели, как работают старинные камеры? 📷 Никогда? Или, может, очень давно? Тогда у нас для вас хорошие новости. В эти выходные фотоателье «Шипр» развернёт на Хлебозаводе настоящую старинную фотолабораторию. Это редкая возможность сняться на коллекционную деревянную камеру с гармошкой и увидеть классический серебряно-желатиновый процесс своими глазами. А ещё команда «Шипра» покажет, как работает камера — от съёмки до готового отпечатка. Проявка займёт около получаса, после чего вы сможете забрать от свои кадры по специальной цене и увидеть, как свет, серебро и авангардный дух бывшего хлебозавода творят настоящую магию. 18–19 июля, 14:00–21:00 Возле 14 строения Вход свободный Люди любят фотографию, особенно когда она появляется прямо на глазах!</t>
+  </si>
+  <si>
+    <t>17.07.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4946</t>
+  </si>
+  <si>
+    <t>Мы любим тренировки на крыше. Вы, кажется, тоже 😈 Поэтому хорошие новости: в эти выходные Фитмост собирает всех наверху. В программе — хатха-йога для спокойного начала дня, пилатес на коврике, силовая тренировка для тех, кто любит нагрузку, и растяжка, чтобы выдохнуть и почувствовать себя чуть свободнее. Выбирайте то, что откликается, или оставайтесь сразу на несколько занятий. А между тренировками — DJ-сеты, освежающие напитки и наш любимый вид на город. 19 июля, 10:00–14:00 Крыша Гостиной №9 Билеты До встречи на крыше!</t>
+  </si>
+  <si>
+    <t>17.07.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4941</t>
+  </si>
+  <si>
+    <t>Вместе с командой Filmly собрали небольшую памятку для тех, кто только начинает дружить с плёночной камерой. Сохраняйте, обязательно пригодится перед первой плёнкой 📷</t>
+  </si>
+  <si>
+    <t>16.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4940</t>
+  </si>
+  <si>
+    <t>Город всегда подкидывает хорошие кадры. Нужно только успеть их заметить! Продолжаем проект «Люди любят: фотографию» и отправляемся на фотоохоту вместе с фотографом Гошей Бергалом. Будем гулять по Хлебозаводу и окрестностям, учиться видеть сюжеты в привычных улицах, ловить свет, тени и случайные совпадения. Поговорим о том, как устроена уличная фотография, а потом сразу проверим всё на практике. А через несколько дней снова встретимся, чтобы вместе разобрать получившиеся кадры и посмотреть, каким каждый увидел город. Фотоохота — 25 июля, 13:00–16:00 Сбор у портрета Маяковского Разбор работ — 29 июля, 19:00–21:00 Гостиная №9 Чтобы принять участие, нужно подать заявку. Подробности здесь. И помните: хорошие кадры часто прячутся в самых обычных улицах.</t>
+  </si>
+  <si>
+    <t>14.07.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4939</t>
+  </si>
+  <si>
+    <t>Иногда лучший маршрут — тот, где можно остановиться ради одного кадра 🏃📸 Продолжаем проект «Люди любят: фотографию» и доказываем, что пробежка не всегда про скорость. Вместе с GRI и Filmly отправимся исследовать Бутырский район в лёгком темпе, останавливаясь там, где захочется достать камеру. Снимать можно на телефон, цифровую камеру или плёнку. Здесь не оценивают технику и опыт. Главное — замечать то, мимо чего обычно пробегаешь. 19 июля Сбор в 9:45, старт в 10:15 Вход по регистрации Встречаемся возле магазина GRI. Люди любят фотографировать и немного замедляться 💚</t>
+  </si>
+  <si>
+    <t>14.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4937</t>
+  </si>
+  <si>
+    <t>Хорошие фотографии редко состоят только из красивого света! Их хочется рассматривать из-за деталей: смешной панамы, яркой рубашки, необычной сумки через плечо или случайного сочетания цветов. Летом таких деталей в городе становится особенно много. Именно они превращают обычную прогулку в кадр, к которому хочется возвращаться. В Универмаге Хлебный как раз появились летние новинки: у Kuzma — лёгкие рубашки, футболки и шорты для неспешных дней, у Якорь МПА — новые сумки и больше двадцати расцветок докеров. Иногда именно такие мелочи делают кадр живым.</t>
+  </si>
+  <si>
+    <t>13.07.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4936</t>
+  </si>
+  <si>
+    <t>С понедельника готовимся к выходным? 🧡 Конечно! Мы столько планов для вас приготовили: вечер знакомств, маркет, выставка собак и кошек и многое другое. Все подробности — на карточках.</t>
+  </si>
+  <si>
+    <t>12.07.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4930</t>
+  </si>
+  <si>
+    <t>Мы можем бесконечно смотреть на красивые закаты. Но почему-то дольше всего задерживаемся на фотографиях людей. Именно поэтому следующую встречу проекта «Люди любят: фотографию» мы посвящаем портрету. Вместе со Школой Родченко будем разбираться, почему такие снимки цепляют с первого взгляда. Сначала посмотрим работы известных фотографов, обсудим, как они работают с человеком в кадре, а потом выйдем на улицу и попробуем снять собственные городские портреты. Не переживайте, если раньше фотографировали только друзей на телефон. Именно для этого и нужны мастерские — чтобы пробовать новое без страха ошибиться. 19 июля, 17:00-20:00 Гостиная №9 Вход по регистрации Обязательно возьмите с собой фотоаппарат, вспышку или телефон с хорошей камерой. До встречи!</t>
+  </si>
+  <si>
+    <t>12.07.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4929</t>
+  </si>
+  <si>
+    <t>Друзья, привет! Занятие по йоге отменяется из-за дождя 😢</t>
+  </si>
+  <si>
+    <t>10.07.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4928</t>
+  </si>
+  <si>
+    <t>Есть ли у вас в галерее лучший кадр города? Именно его мы от вас и будем ждать! Приглашаем вас поучаствовать в опен-колле «Люди любят замечать», который мы проводим вместе с фотолабораторией Filmly и Школой Родченко. Мы ищем снимки, где город — не просто фон, а главный герой. Это может быть бесконечный закат, смешная собака, случайная геометрия улиц или момент, который заметили только вы. До 26 июля отправьте одну фотографию, в которой чувствуется ваш взгляд. Лучшие работы выберут фотограф Миша Кепкин и жюри проекта. Авторы снимков получат специальные призы. Приём работ — до 26 июля включительно. Шорт-лист объявим 29 июля, победителей — 1 августа. Будем ждать ваши фотографии вот здесь.</t>
+  </si>
+  <si>
+    <t>10.07.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4927</t>
+  </si>
+  <si>
+    <t>Счастливое лето всегда заканчивается полной галереей кадров 🌇 Лето — лучшее время, чтобы чаще фотографировать всё вокруг. Замечать красивые закаты, смешных собак, интересные отражения в витринах и случайные моменты, которые обычно пролетают мимо, а фотография помогает сохранить их. Мы продолжаем проект «Люди любят» и в июле превратим Хлебозавод в настоящую фотомастерскую. Будем учиться искать необычные ракурсы, снимать на плёнку, гулять с камерой по городу и просто получать удовольствие от процесса. Что вас ждёт в этом месяце: • опен-колл «Люди любят замечать» • фотопробежка по району от GRI и Filmly • день плёночного бадди от Filmly • портретная мастерская от Школы фотографии и мультимедиа им. А. Родченко • фотоохота с Гошей Бергалом • фотосессия в выездном фотоателье Шипр с деревянной камерой. Совсем скоро откроем регистрации и подробно расскажем о каждом событии. Будем ждать ваши кадры с нетерпением 🧡</t>
+  </si>
+  <si>
+    <t>10.07.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4918</t>
+  </si>
+  <si>
+    <t>Редко рассказываем о том, что делают наши резиденты. И зря! На Хлебозаводе они постоянно придумывают что-то интересное: устраивают распродажи, вечеринки, запускают необычные летние меню и проводят ещё много классных активностей. Собрали всё самое интересное в одной подборке.</t>
+  </si>
+  <si>
+    <t>09.07.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4917</t>
+  </si>
+  <si>
+    <t>Найти вещь с характером проще, чем кажется 🤩 Проверить это можно уже в эти выходные на Гараж Винтаж Маркете. Там соберутся более 130 участников: винтажные проекты, локальные бренды, ресейл-магазины и владельцы личных гардеробов. Так что есть все шансы уйти с вещью, которую вы точно не встретите на каждом втором прохожем. В этот раз обещают особенно много классных находок: дизайнерские вещи, крупные распродажи со скидками до 90%, украшения, пластинки, книги, плёночные камеры, посуду и ещё много всего, что не получится заранее добавить в список покупок. А если между примерками захочется сделать паузу, заглядывайте за десертами, кофе и просто летним вайбом. 11–12 июля, 12:00–21:00 Бойлерная Вход свободный, 0+ До встречи!</t>
+  </si>
+  <si>
+    <t>08.07.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4916</t>
+  </si>
+  <si>
+    <t>Погрувим? В эту пятницу Бойлерная превратится в один большой танцпол. К нам приедет Groove Lesson — вечеринка с живым лайвом и музыкой, под которую сложно просто стоять на месте. Хедлайнером вечера станет Yablochko Zelenoe, а компанию ему составят Proton404 (live), Shumakher, Matematika, Promise.Dima, Senyasenya, J.J., Pixel Juice, Roman Vabel, Altruck и lethal. Для друзей Хлебозавода как раз действует 20% скидка по промокоду. 10 июля, 20:00 Бойлерная Вход по билетам, 18+ До встречи на танцполе!</t>
+  </si>
+  <si>
+    <t>03.07.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4915</t>
+  </si>
+  <si>
+    <t>На вышку не заберёмся, но предложение вам сделаем! 😉 Предлагаем ненадолго замедлиться и встретиться за чашкой кофе. Будем пробовать несколько лотов из Эфиопии, сравнивать разные способы обработки и вместе искать ответ на вопрос, почему одна чашка напоминает ягоды, другая — цветы, а третья оказывается совсем не похожей на предыдущие. Проводниками в мир кофе станут наши соседки Маруся и Аня, кофейные исследовательницы и авторы каналов Моя Боня сожрала обои, я сварила кофе и Это мы пьем!. А ещё обещала заглянуть их пушистая помощница Боня. 5 июля, 12:00–14:00 Марсаков Регистрация (18+) До встречи!</t>
+  </si>
+  <si>
+    <t>02.07.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4914</t>
+  </si>
+  <si>
+    <t>Кажется, июнь научил нас одной хорошей привычке — чаще играть в пинг-понг. И расставаться с ней никто не собирается 🏓 Теперь эстафету принимают Сообщество изионистов, Surf Coffee и Сквош-клуб Москва. Весь июль площадка у Surf Coffee на Хлебозаводе превратится в место, где можно выпить кофе и сразу сыграть партию. Заказываете специальный напиток, получаете у бариста ракетку с мячиком и отправляетесь к столу. Играть можно сколько захочется. Только не забудьте потом вернуть инвентарь обратно. А уже 3 июля в 19:30 здесь пройдёт открытие сезона: музыка, свободные игры и новые знакомства. Просто приходите, регистрация не нужна.</t>
+  </si>
+  <si>
+    <t>01.07.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4912</t>
+  </si>
+  <si>
+    <t>Лето на Хлебозаводе продолжается! Встречаемся на концертах, гуляем по маркетам, играем в пляжный волейбол и продолжаем собирать лето по кусочкам. А если поподробнее? Что можно сделать на Хлебе в июле? ☀️ Послушать музыку Майкла Джексона в исполнении оркестра 2 июля, 20:00 Дом Simple Music ☀️ Танцевать до позднего вечера на вечеринке грув-техно 10 июля, 20:00 Бойлерная ☀️ Найти винтажную вещь с историей на Гараж-Винтаж Маркете 11–12 июля, 12:00–21:00 Бойлерная ☀️ Отправиться за покупками на Провокатор Маркет 18–19 июля, 12:00–21:00 Площадка за 13 строением ☀️ Познакомиться с хвостиками на выставке-пристройстве «Надо брать!» 19 июля, 12:00–18:00 Бойлерная ☀️ Послушать музыку Людовико Эйнауди в исполнении оркестра 23 июля, 20:00 Дом Simple Music ☀️ Провести выходные на Маркете 4 сезона 24–26 июля, 12:00–21:00 Площадка за 13 строением ☀️ Стать частью фестиваля «Айда» 31 июля, 12:00–21:00 Вся территория ☀️ Присоединиться к соседским активностям: пробежкам, пинг-понгу, книжному клубу и встречам кофейных гедонистов Весь месяц Подробности — в Соседском чатике ☀️ Окунуться в мир плёнки благодаря проекту «Люди любят: фотографию» Всё скоро расскажем! ☀️ Сыграть в пляжный волейбол Весь месяц, 7:00–23:00 Желаем вам только одной сложной задачи — выбрать из множество вариантов, куда пойти на выходных. До встречи! 💛 #АфишаМесяца</t>
+  </si>
+  <si>
+    <t>30.06.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4903</t>
+  </si>
+  <si>
+    <t>открываем прием заявок от брендов на одно из наших главных событий этого лета — supermetall market 2026. Мы приглашаем к участию бренды одежды, косметики, аксессуаров, посуды, гастро-проекты. 25 июля — любимый всеми внутренний двор суперметалла, 100+ брендов, 5000+ человек, качественная музыка, гастро-проекты, искусство, активности от партнеров стать участником маркета: marketsupermetall@gmail.com дедлайн подачи заявок: 16.07 стать партнером мероприятия: smm@supermetall.com подробности — скоро save the date!</t>
+  </si>
+  <si>
+    <t>29.06.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4902</t>
+  </si>
+  <si>
+    <t>Вдох-выдох. Вдооооох. И медленный выыыыыыдох🫸🏻🫷🏻 UPD: Регистрация закрыта Это мы настраиваемся на июль, потому что на сайте уже открылись регистрации на йогу на крыше. Вместе с друзьями из студии Вкус&amp;Цвет снова будем встречаться на крыше Гостиной №9: укреплять мышцы, развивать гибкость, учиться держать баланс и хотя бы на полтора часа забывать обо всём, что осталось внизу. В июле вас ждут две практики: 🧘‍♀️ 5 июля, 10:30–12:00 — силовая хатха-йога. Больше динамики, статики и внимания ко всему телу. Подойдёт для любого уровня подготовки. 🧘‍♀️ 12 июля, 10:30–12:00 — хатха-йога для тех, кто уже давно дружит с практикой, и для тех, кто только собирается расстелить свой первый коврик. Будем дышать, двигаться, расслабляться и, конечно, наслаждаться шавасаной. Крыша Гостиной №9 Регистрация, 18+ Берите коврик, воду и хорошее настроение. До встречи на крыше!</t>
+  </si>
+  <si>
+    <t>29.06.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4892</t>
+  </si>
+  <si>
+    <t>Вчера прошёл пинг-понг день вместе с пинг таблет! И вот какие наблюдения от полного нуля в пинг-понге мы имеем: • после каждой партии обязательно жмут руку сопернику • ветер и яркое солнце — зло, поэтому преимущество у людей с солнцезащитными очками и стрессоустойчивостью • ведущий похож на Джоша О'Коннора... • играть в пинг-понг можно даже на каблуках • стук мячиков о стол действительно успокаивает (проверено тревожником) • «беспорядочные фриплейные связи» — должно войти в золотой фонд цитат пинг-понга. Больше фоток — в альбоме ВК. Хотя лучше не смотрите фотки, а приходите играть на Хлеб. Тут суперское комьюнити, за которым просто приятно наблюдать, а быть в нём — наверное, вообще сказка.</t>
+  </si>
+  <si>
+    <t>28.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4891</t>
+  </si>
+  <si>
+    <t>Сегодня на Хлебозаводе будет слышно чуть больше знакомого постукивания мячика 🏓 Вместе с Пинг Таблет проводим большой Пинг-понг день. Будем играть, учиться новым приёмам, болеть за участников турнира и просто проводить летний день так, как мы любим. А ещё сегодня разыграем подарки от наших друзей: сертификаты в Салатницу и floo, дрипы и напитки от Skuratov, мерч SHU, корзинку сладостей от Такеши и magic cleaning box для винила от Dr.Head. 12:00–18:00 Зона у 14 строения Регистрация закрыта Даже если не успели зарегистрироваться на турнир, заглядывайте поболеть, познакомиться с пинг-понг сообществом и поймать летнее настроение!</t>
+  </si>
+  <si>
+    <t>26.06.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4889</t>
+  </si>
+  <si>
+    <t>Уже завтра знакомимся с соседями 💜 Большой соседский спидфрендинг пройдёт в Гостиной №9 в 14:00. И мы знаем, что это именно то место, которое почему-то каждый раз приходится искать заново. Подготовили небольшую инструкцию, как до неё добраться. Сохраняйте, чтобы в субботу спокойно дойти до места встречи. А дальше всё просто: знакомимся, разговариваем, ищем общие интересы и убеждаемся, что интересные люди часто оказываются совсем рядом. До встречи!</t>
+  </si>
+  <si>
+    <t>26.06.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4888</t>
+  </si>
+  <si>
+    <t>Вовсю готовимся к Флаувау Фесту ☀️ Сцена готова, а к подготовке уже подключилась и вся парковка. Поэтому с 26 по 28 июня включительно она работать не будет. Если планируете заглянуть к нам в эти дни, советуем заранее продумать маршрут. Спасибо за понимание 💛</t>
+  </si>
+  <si>
+    <t>25.06.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4882</t>
+  </si>
+  <si>
+    <t>Боитесь участвовать в турнирах? Не будем писать здесь длинную речь о том, что в турнире по пинг-понгу 28 июня сможет принять участие каждый желающий, независимо от навыков и часов тренировок. Лучше расскажем, как стать уверенным игроком в пинг-понг. Поговорили с профи и узнали, как прокачать игру самостоятельно. Все ответы — на карточках, а зарегистрироваться на турнир можно на сайте. До встречи!</t>
+  </si>
+  <si>
+    <t>24.06.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4878</t>
+  </si>
+  <si>
+    <t>Вдохновляем на романтику пинг-понга 💔 На Хлебозаводе уже есть столы, подходящее настроение и атмосферный плейлист. Осталось только захватить ракетки и мячик.</t>
+  </si>
+  <si>
+    <t>23.06.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4877</t>
+  </si>
+  <si>
+    <t>Вау-вау! Снова крупное событие на Хлебе! Уже в эти выходные пройдёт Флаувау Фест. Обещают ярмарку локальных брендов, гастрозону, консультации с психологами, интерактивы для детей, быстрые знакомства и даже зону регистрации со свахой и свадебной аркой. В музыкальной программе тоже всё серьёзно: Лолита Косс, Pompeya, Каспий, Драгни, Минаева, а ещё диджей-сеты от Ксении Дукалис и Ника Меньшова. 27-28 июня с 12:00 до 22:00 Вся территория Регистрация, 12+ До встречи!</t>
+  </si>
+  <si>
+    <t>22.06.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4876</t>
+  </si>
+  <si>
+    <t>Соседи, кажется, настало время познакомиться 💜 В Соседском чатике нас становится всё больше: кто-то уже нашёл компанию для прогулок и кофе, а кто-то пока только читает сообщения и присматривается. Поэтому мы устраиваем Большой соседский спидфрендинг. Это формат, где не нужно придумывать, как начать разговор, неловко стоять в стороне или искать повод подойти первым. Всё уже придумано за вас. Остаётся только прийти, познакомиться с соседями и неожиданно обнаружить, что человек, с которым вы уже десять минут обсуждаете любимые книги, работает в соседнем здании. 27 июня, 14:00–16:00 Гостиная №9 Регистрация, 16+ Ждём вас!</t>
+  </si>
+  <si>
+    <t>22.06.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4875</t>
+  </si>
+  <si>
+    <t>Это клогиально! До окончания розыгрыша остался всего день, так что успевайте пересылать друзьям, самостоятельно нажимать на самую выделяющуюся кнопочку и просто приехать на Хлебозавод ради шопинга (а почему бы собственно и нет?)</t>
+  </si>
+  <si>
+    <t>21.06.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4874</t>
+  </si>
+  <si>
+    <t>Менее чем через 2 часа начнётся наш Большой соседский турнир по пинг-понгу! Ждём всех желающих. Только не забудьте зарегистрироваться вот здесь.</t>
+  </si>
+  <si>
+    <t>20.06.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4873</t>
+  </si>
+  <si>
+    <t>Они вам не шутка! Нешуточно сообщаем: группа hehehe собрала плейлист специально для Хлебозавода. Каждый участник поделился частичкой своего музыкального мира. Получилась не просто подборка, а четыре плейлиста в одном. Здесь есть японские исполнители, которые напоминают о Владивостоке, и друзья из инди-сцены. Есть песни, которые хочется переслушивать каждое лето, и треки, попавшие в подборку под настроение конкретного дня. А ещё — музыка, которая доказывает, что хороший вкус не знает жанровых границ. Слушайте на Хлебозаводе или включайте прямо сейчас по ссылке.</t>
+  </si>
+  <si>
+    <t>19.06.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4872</t>
+  </si>
+  <si>
+    <t>Говорят, главное в играх — участие. Но мы всё же подготовили приятный аргумент в пользу победы 💛 Для победителей наших июньских турниров по пинг-понгу мы собрали призы от друзей и резидентов Хлебозавода: • мясной пир от Meat Crew; • обновление гардероба от Brier; • вкусные обеды в Салатнице; • футболка, кепка и носки от SHU; • неспешные завтраки во floo; • зерно, дрипы и напитки от Skuratov; • дрип-боксы от Surf Coffee; • азиатская корзинка сладостей от Такеши; • лапша, напитки и десерты от Там Ем. Так что готовьте подачу, тренируйте подкрутку и не пропускайте турниры. Вдруг именно вы уйдёте домой с запасом кофе, новой футболкой или планом вкусных выходных на несколько недель вперёд.</t>
+  </si>
+  <si>
+    <t>18.06.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4871</t>
+  </si>
+  <si>
+    <t>Продолжаем провоцировать вас на покупки! В эти выходные на Хлебозаводе пройдёт Провокатор Маркет. За 13 строением соберутся локальные бренды одежды, аксессуаров и другие проекты, у которых легко найти что-нибудь для себя. А ещё к нам приедут тату-мастера из Петербурга. Можно будет не только обновить гардероб, но и уйти с новым рисунком. В эскизах — всё от традиционных татуировок до тонких и деликатных работ. Ждём вас с 12:00 до 21:00 💛</t>
+  </si>
+  <si>
+    <t>18.06.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4862</t>
+  </si>
+  <si>
+    <t>Не хлебом единым: как «Хлебозавод» уже 10 лет объединяет творческих людей Новая история «Хлебозавода» на Дмитровской началась осенью 2016 года, когда бывшее производство превратилось в важное общественное пространство Москвы. За десять лет с местом познакомились многие. Кто-то запомнил авангардные здания из красного кирпича, где расположились десятки магазинов с одеждой и обувью ведущих российских брендов. Кто-то — более десяти стрит-фуд проектов и просторный двор, где можно сесть с обедом в амфитеатре или прямо на траве. А еще «Хлебозавод» стал домом для разных городских сообществ. Мы решили разобраться, как здесь знакомятся творческие люди, какие флагманские мероприятия проходят и как чувствуют себя местные резиденты.</t>
+  </si>
+  <si>
+    <t>17.06.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4861</t>
+  </si>
+  <si>
+    <t>Лето на Хлебозаводе сложно представить без пинг-понга 💔 Столы для игры всегда ждут вас на территории, а знакомое постукивание мячика о ракетку давно стало саундтреком тёплых вечеров. Поэтому в июне пинг-понга станет ещё больше! Всё благодаря проекту «Люди любят». 🏓 21 июня проведём Большой соседский турнир. Это хороший повод выйти за рамки привычных партий с друзьями, познакомиться с местным пинг-понг сообществом, послушать музыку и побороться за подарки от наших резидентов. Осталось только зарегистрироваться на нашем сайте и получать удовольствие от игры в день Х. 🏓 А 28 июня встречаемся на пинг-понг дне вместе с Пинг Таблет. Хлебозавод превратится в игровую площадку со свободными матчами, мастер-классом от тренера и турниром для всех желающих. Совсем скоро откроем регистрации и на это мероприятие (но дату можете сохранить уже сейчас). Люди любят пинг-понг. И мы их прекрасно понимаем!</t>
+  </si>
+  <si>
+    <t>17.06.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4860</t>
+  </si>
+  <si>
+    <t>На Дне Соседа у нас появился необычный хлебушек! Вместе с RowRug мы поставили тафтинговую раму и начали делать большой ковёр. Так из сотни маленьких стежков сложилась одна большая работа. И вот настал момент отпустить хлебушек в новый дом. Мы собрали контакты всех, кто участвовал в его создании, доверили выбор рандомайзеру и уже отправили письмо счастливому обладателю. Так что проверьте почту. Возможно, именно к вам скоро отправится ковёр, который соседи создавали вместе, стежок за стежком.</t>
+  </si>
+  <si>
+    <t>16.06.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4859</t>
+  </si>
+  <si>
+    <t>Кусочек Хлебозавода отправляется на Пикник Афиши ❤️ 20 июня на фестивале можно будет увидеть интерактивную инсталляцию проекта «Город говорит», который мы реализовали вместе с Музеем криптографии. В прошлом году участники проекта исследовали цифровой след города и даже написали строчку кода на карте Москвы с помощью GPS-трекеров. Теперь результаты этой работы станут частью Пикника Афиши в Коломенском. Встретимся в музейной зоне на Пикнике!</t>
+  </si>
+  <si>
+    <t>16.06.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4858</t>
+  </si>
+  <si>
+    <t>Дюнический розыгрыш Идеальная летняя обувь может стать твоей. Хлебозавод и KRAKATAU разыгрывают три пары клогов из коллаборации с Hikes. Чтобы участвовать: — подписывайтесь на @hlebozavod9 и @krakatauwear — нажмите на кнопку «Участвовать» под этим постом Трёх победителей выберем случайным образом. Удачи! 🎉 UPD: Розыгрыш завершен! 🏆 Победители: 1. @pabatorovich 2. @smolskiyroman 3. @staycation11 🔍 Проверить результаты</t>
+  </si>
+  <si>
+    <t>15.06.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4857</t>
+  </si>
+  <si>
+    <t>Лето идёт по плану! Мы уже успели пожаловаться на жару, перейти на кофе со льдом, промочить кеды под внезапным ливнем и задуматься, нужен ли нам ещё один льняной комплект. Если ответ на последний вопрос пока не найден, загляните в Бойлерную. Здесь пройдёт Гаражная распродажа Stokly. На рейлах будут ждать вещи от Charmstore, Rosi, Studio 29, 1313, Shoptoshop, Take Two, Arny Praht, Sorelle Era, Rokoko, Aim Co и других брендов со скидками до 90%. 17–21 июня, 11:00–21:00 Бойлерная Вход свободный, 0+ До встречи!</t>
+  </si>
+  <si>
+    <t>11.06.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4855</t>
+  </si>
+  <si>
+    <t>Немолочный пост 😋 В проектах floo family за год выпивают около 30 тонн альтернативного молока. Когда команда увидела эти цифры, решила не искать идеальное молоко, а сделать его самостоятельно. Теперь во floo family есть собственная линейка альтернативного молока от Сварщицы Екатерины: банановое, кокосовое, овсяное и миндальное. Всё для того, чтобы любимые напитки стали ещё вкуснее, качественнее и стабильнее от чашки к чашке.</t>
+  </si>
+  <si>
+    <t>10.06.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4854</t>
+  </si>
+  <si>
+    <t>Наше лето уже заняло лучшие места на лежаках, заказало кофе навынос и неспешно гуляет между строениями ☀️ Чтобы ничего не пропустить, собрали на одной странице летние события и новости резидентов. Здесь рассказываем, где попробовать холодный том ям и кукси, как найти компанию для настолок и многое другое. Заглядывайте. Лето только начинается 💛</t>
+  </si>
+  <si>
+    <t>09.06.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4853</t>
+  </si>
+  <si>
+    <t>Из хороших новостей: скоро длинные выходные. Из очень хороших новостей: их можно провести на маркете «4 сезона»! Будем переходить от стенда с керамикой к украшениям, потом нырять в гору одежды, слушать ароматы, а потом делать ещё один кружок на всякий случай, если что-то пропустим. Но классический путь шопоголика на этом не закончится. Помимо красивых находок, здесь вас ждут локальные бренды со всей страны, новые знакомства и истории людей, которые создают свои проекты с нуля. Это отличный повод обновить список желаний и найти что-то особенное. 12–14 июня, с 12:00 до 21:00 Площадь за 13 строением Вход свободный, 0+ До встречи!</t>
+  </si>
+  <si>
+    <t>08.06.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4843</t>
+  </si>
+  <si>
+    <t>Фотографии с Дня Соседа готовы! 📸 Заглядывайте в альбом ВК и возвращайтесь в тот самый день, который вопреки всем прогнозам оказался солнечным, шумным и очень атмосферным. Кто-то бежал с плёночным фотоаппаратом, кто-то сражался на турнирах, кто-то смотрел цирковые трюки, а кто-то танцевал вместе с детьми, друзьями или даже случайными соседями. И, конечно, не пустовала доска «Ищу/предлагаю». В прошлом году там искали жён и мужей, а в этом — себя. Спасибо всем, кто пришёл гулять, знакомиться, играть, фотографировать и чесать за ушком хвостатых гостей выставки. Именно благодаря вам День Соседа снова получился таким, каким мы его любим ❤️</t>
+  </si>
+  <si>
+    <t>05.06.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4838</t>
+  </si>
+  <si>
+    <t>Передаём привет Годзилле, котикам манэки-неко и всем, кто любит азиатский стиль. На Хлебозавод возвращается Бардак Фест! В Бойлерной соберутся более 100 локальных брендов с летними дропами: одеждой, аксессуарами, предметами для дома и лимитированными коллекциями с азиатскими мотивами. А во дворе расположится чилл-зона с шезлонгами, зонтами и азиатскими DJ-сетами. Если захочется не только гулять, но и попробовать что-то новое, вам будет чем заняться. В зоне BASE можно собрать дикий букет, а в главном шатре — попасть на мастер-классы по созданию чабани в технике якисуги и росписи интерьерной вазы. Ну и, конечно, будет лапша! Потому что фестиваль с азиатским настроением без лапши — это уже совсем другая история. 6–7 июня 12:00–21:00 Бойлерная Вход свободный, 0+ Миньтянь цзянь! Увидимся завтра!</t>
+  </si>
+  <si>
+    <t>04.06.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4837</t>
+  </si>
+  <si>
+    <t>Хлебозавод пригласил вас в беседу «Соседский чатик» 🧡 Это место, где знакомятся и общаются соседи Хлебозавода. Здесь обсуждают книги, играют в настолки, вместе пьют кофе, бегают и придумывают совместные планы. И да, именно Соседский чатик устраивает те мероприятия с нашей афиши. Заходите сюда, если вам интересно.</t>
+  </si>
+  <si>
+    <t>04.06.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4836</t>
+  </si>
+  <si>
+    <t>Врываемся в ваш день с громким анонсом мероприятия, которое проведем в эту пятницу (5-го июня), в нашем московском магазине на Хлебозаводе. Приглашаем вас на запуск коллаборации KRAKATAU c брендом Hikes, в рамках которой вышли 2 новые версии клогов. Весь вечер мы будем угощать вас напитками, показывать новый продукт, а также слушать музыку от трех разных диджеев. Также разыграем несколько пар клогов среди всех пришедших. За пультами будут стоять: FAVLAV, YABLOCHKO ZELENOE и PROMISE.DIMA Дата: 05.06 18:00-21:00 Адрес: Москва, Хлебозавод, Магазин KRAKATAU, Новодмитровская ул., 1с27 ru.krakatauwear.com</t>
+  </si>
+  <si>
+    <t>02.06.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4835</t>
+  </si>
+  <si>
+    <t>Новое амплуа на это лето — предметный стилист! Соберите сервировку для наших друзей из Seasons и проверьте, как вы справитесь с этой ролью. Кстати, этот навык вам ещё пригодится на соседских движухах — скоро всё расскажем.</t>
+  </si>
+  <si>
+    <t>01.06.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4831</t>
+  </si>
+  <si>
+    <t>Фестивали, кофе, книги и новые знакомства ☀️ Так чем же заняться на Хлебозаводе в июне? Собрали главные события месяца в одной афише. Осталось только сохранить её и освободить пару вечеров в календаре. #АфишаМесяца</t>
+  </si>
+  <si>
+    <t>30.05.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4830</t>
+  </si>
+  <si>
+    <t>Тренировок от Фитмост сегодня не будет! Просим прощения, что так произошло, но погода очень грустная, и в любой момент может пойти дождь. Поэтому решили не рисковать вашим комфортом и самочувствием и отменили спорт на крыше</t>
+  </si>
+  <si>
+    <t>30.05.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4827</t>
+  </si>
+  <si>
+    <t>Чтобы сегодня никто не потерялся, подготовили полную карту Дня Соседа, отметили все зоны, активности и точки притяжения 🧡 А если дождь пойдёт? Сохраняйте памятку: • Йога на крыше переезжает в студию «Вкус&amp;Цвет» (напротив Марсакова, через дорогу) • Тренировки от FITMOST отменяются • Gogol School переедет внутрь Гостиной №9 • Активности под открытым небом немного передвинутся по таймингу (следите за нашими соцсетями) До встречи на Хлебозаводе!</t>
+  </si>
+  <si>
+    <t>29.05.26 17:51</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4824</t>
+  </si>
+  <si>
+    <t>Пу-пу-пу. А что будет, если дождик пойдёт завтра? Значит, йога на крыше от «Вкус&amp;Цвет» переезжает в их студию. Рассказываем, как до них добраться и не промокнуть. Если у вас нет проблем с навигацией, то вот их адрес: Дизайн Завод, ул. Большая Новодмитровская, д. 36, стр. 7, вход №1. Для всех остальных — околоподробная инструкция на фото. До встречи!</t>
+  </si>
+  <si>
+    <t>29.05.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4823</t>
+  </si>
+  <si>
+    <t>Пу-пу-пу. А что будет, если дождик пойдёт? Значит, йога на крыше от «Вкус&amp;Цвет» переезжает в их студию. Рассказываем, как до них добраться и не промокнуть. Если у вас нет проблем с навигацией, то вот их адрес: Дизайн Завод, ул. Большая Новодмитровская, д. 36, стр. 7, вход №1. Для всех остальных — околоподробная инструкция на фото. До встречи!</t>
+  </si>
+  <si>
+    <t>29.05.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4822</t>
+  </si>
+  <si>
+    <t>— То есть на Дне Соседа можно уйти домой с кедами? — Если у вас сильный соревновательный дух... На Дне Соседа за победу в турнирах по пинг-понгу и шахматам мы подготовили призы 💛 Среди соседских трофеев: • кеды, скидки и носки от Двух мячей • кепка и докер от Универмага Хлебный • сертификаты от KRAKATAU • сумка и носки от SHU • сертификаты от стоматологии Be'U • ужин в Lars Vegans • сертификаты от ARNY PRAHT • завтрак во floo • бокс от Дринкита • аксессуары от HUMANIST Так что готовьте боевой настрой и не проходите мимо турниров. Вдруг именно вы уйдёте домой с кедами, кофе или сумкой. #ДеньСоседа пройдёт 30 мая на всей территории Хлебозавода!</t>
+  </si>
+  <si>
+    <t>29.05.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4817</t>
+  </si>
+  <si>
+    <t>Дождливые дни на Хлебозаводе ☔️</t>
+  </si>
+  <si>
+    <t>29.05.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4813</t>
+  </si>
+  <si>
+    <t>Ко Дню соседа — история про пуделя, который перезнакомил половину Хлебозавода С 2020 наш сосед Дима почти каждые выходные приходит с Марли на лужайку возле «Точки цвета». Они играют в мяч, тренируются, а иногда к ним подходят разные люди. Тогда пудели ещё не были таким трендом, поэтому Марли собирал внимание вообще всех. — Это кто? — Пудель. — В смысле, просто пудель? С этого начинались разговоры, знакомства и дружба. Кто-то потом тренировался с Димой, кто-то ездил с ним в горы, а кто-то до сих пор здоровается с Марли. С тех пор Хлебозавод стал популярнее и шумнее, но здесь всё ещё легко с кем-то разговориться и найти своих. Именно поэтому мы и устраиваем День Соседа и ждём вас 30 мая для таких вот тёплых встреч и новых знакомств! Приходите!</t>
+  </si>
+  <si>
+    <t>29.05.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4809</t>
+  </si>
+  <si>
+    <t>С новостями по Дню Соседу мы ещё не закончили! Припрятали вот такие активности от резидентов и партнёров: 🫶 Страдариум спрячет на Хлебозаводе подарки: футболки, носки, гирлянды и значки из коллекции мерча Страдариума и фонда «Антон тут рядом». Вам же останется пройти квест и найти их. Проверим внимательность? 🫶 Lars Vegans поставит гриль на улице, а с 20:00 здесь начнётся вечер живой музыки. 🫶 На сцене от Dr.Head выступят Youjnee, Les Rook и Анна Дворжецкая. А ещё вас ждёт музыкальный лекторий! 🫶 Рюмочная устроит DJ-сеты, напитки и просмотр финала Лиги Чемпионов. 🫶 В Центре Внутри будут действовать специальные соседские скидки. 🫶 Каморка актёра покажет иммерсивный перформанс Соседские хроники. Артисты будут перемещаться по территории фестиваля и разыгрывать сценки из жизни соседей. #ДеньСоседа пройдёт 30 мая на всей территории Хлебозавода!</t>
+  </si>
+  <si>
+    <t>28.05.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4808</t>
+  </si>
+  <si>
+    <t>Что ещё будет на Дне Соседа? Собрали активности, которые подготовили наши резиденты и партнёры. 🫶 Вместе с RowRug сделаем большой тафтинговый ковёр в виде хлебушка. Подойти и добавить свой кусочек сможет каждый с 12:00 до 16:00. 🫶 Рядом с магазином Два Мяча можно будет попробовать вафли в форме подошвы. Киоск будет работать с 12:00 до 18:00. 🫶 В 13:00 NOMKAMO проведёт мастер-класс, посвящённый свежести весенних ландышей. По промокоду SOSEDI действует скидка 40%. 🫶 В KRAKATAU пройдёт открытый принтшоп, где можно бесплатно кастомизировать текстиль бренда. 🫶 Возле ЭвиЦентра Avantiina Circus откроет креативный цирк для детей и взрослых, которым хочется выдохнуть и побыть неидеальными. #ДеньСоседа пройдёт 30 мая на всей территории Хлебозавода!</t>
+  </si>
+  <si>
+    <t>27.05.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4806</t>
+  </si>
+  <si>
+    <t>— Сколько у тебя ещё планов на День Соседа? — Ну смотри: пресс качат, бегит, турник, анжуманя А если серьезно, то собрали для вас спортивные и уличные активности на Дне Соседа: 🧘‍♀️ Йога на крыше от «Вкус&amp;Цвет» Будут разные вариации хатха-йоги: расслабимся, разомнём суставы, почувствуем гармонию в теле и немного станем сильнее. Регистрация 🦾 Тренировки от FITMOST Для тех, кому хочется активнее: проработка мышц спины и функциональные тренировки на пресс, ноги и ягодицы. Регистрация 🏓 Турнир по пинг-понгу от пинг таблет Принять участие смогут все желающие. Если нет ракетки, выдадим на месте, а победителей ждут призы. Регистрация 🎓 Шахматный турнир от Rep Chess Сыграем пять туров, познакомимся с соперниками, немного понервничаем над ходами и отлично проведём время. Регистрация 🛹 Freeride Weekend — обучение лонгбордингу и показательные выступления Ребята покажут, как держаться на лонгборде, научат ехать и кайфовать от процесса. А ещё покажут, что умеют сами. Нужно будет зарегистрироваться на месте. #ДеньСоседа пройдёт 30 мая на всей территории Хлебозавода!</t>
+  </si>
+  <si>
+    <t>26.05.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4798</t>
+  </si>
+  <si>
+    <t>В ожидании Moscow Coffee Festival собрали для вас идеальный кофейный маршрут! ☕ Как это работает? Посвящаем целый день кофе и отправляемся в небольшой тур по кофейням: в одной — берём французскую выпечку, в другой — устраиваем фотосессию для соцсетей. И так далее — вы поняли схему! Главное правило: каждый раз пробовать новый кофе.</t>
+  </si>
+  <si>
+    <t>26.05.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4796</t>
+  </si>
+  <si>
+    <t>Тема бега нас никак не отпускает. Надеемся, вас тоже 🧡 На Дне Соседа будет сразу две пробежки, и обе — с концепцией. 📸 В 9:45 — фотопробежка с GRI и «Точкой цвета» Побежим с короткими остановками и фотозаданиями по маршруту. Заодно прокачаем насмотренность и соберём классные снимки. Регистрация (18+) 🏃 В 11:45 — беговая экскурсия от соседского комьюнити Будем раскрывать тайны улиц прямо на бегу. Узнаем, что общего у Савёловского с Арбатом, почему на гербе района белый голубь и где спрятан Дом культуры им. Горького, которого нет на картах. Регистрация (18+) #ДеньСоседа пройдёт 30 мая на всей территории Хлебозавода!</t>
+  </si>
+  <si>
+    <t>25.05.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4790</t>
+  </si>
+  <si>
+    <t>Афиша на неделю: маркет, книжная ярмарка, кофейный фестиваль и, конечно, День Соседа! Впереди одни из самых насыщенных выходных Хлебозавода. Будем провожать последние весенние деньки, много гулять и пытаться успеть всё, везде и сразу. Подробности — в карточках.</t>
+  </si>
+  <si>
+    <t>24.05.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4788</t>
+  </si>
+  <si>
+    <t>Как тут тихо и красиво… Самое время взять любимый напиток и пойти вайбовать на нашу летнюю веранду⛰ А уже сегодня в 18:00 DJ RICH RUDEBOYZ запустит волну уникального звука!🌊💋</t>
+  </si>
+  <si>
+    <t>24.05.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4787</t>
+  </si>
+  <si>
+    <t>Через 5 минут начинаем наш кофейный нетворкинг с Random Coffee. Присоединяйтесь!</t>
+  </si>
+  <si>
+    <t>24.05.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4786</t>
+  </si>
+  <si>
+    <t>Уже начали! Забегайте к нам в Котельную, чтобы узнать все тонкости о кофе и познакомиться с независимыми кофейнями 🧡 Мы тут до 18:00, так что ждём вас в любое время. ——— А если вы потерялись, то Котельная находится напротив полосатой птички. Другой ориентир — универмаг «Хлебный».</t>
+  </si>
+  <si>
+    <t>23.05.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4785</t>
+  </si>
+  <si>
+    <t>— Такс, нашла на сайте Дня Соседа вот такую культурную программу. Пойдём? — А что там? Мне лень по ссылкам переходить… — Ну смотри! Начнём с нашего уютного домика — ЭвиЦентра. Ребята прям разгулялись от души: спортивные тренировки, танцы, спидфрендинг на английском, импровизации, игротека Hobby Games и множество детских мастер-классов. У нас же фестиваль для всей семьи, так что найдётся занятие для молодой и взрослой души! Теперь перейдём в нашу любимую Гостиную №9. И вы знаете наш подход к таким мероприятиям — приготовьтесь духовно возвыситься и стать немножечко культурологом: 🎩 Команда от Страдариума порассуждает про добрососедство в будущем. 🎩 На мастер-класса от Глазами инженера построим свой Хлебозавод, а на их экскурсии исследуем код Бутырского района. 🎩 Впервые проведём лекцию о Марсакове, который и построил наш Хлебозавод. 🎩 А на закате укрепим внутренние опоры и подружимся с неопределенностью на мастер-классе от Gogol School. На все мероприятия нужно зарегистрироваться. #ДеньСоседа пройдёт 30 мая на всей территории Хлебозавода! До встречи!</t>
+  </si>
+  <si>
+    <t>22.05.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4784</t>
+  </si>
+  <si>
+    <t>Если вы давно хотели быть тем человеком, который с удовольствием пьет фильтр и отличает Эфиопию от Колумбии, 24 мая можно наконец стать лучшей версией себя. Вместе с Рокетом проводим День кофе на Хлебозаводе — встречу для тех, кто хочет пить вкусный кофе дома, находить новые места в городе и просто говорить о кофе с людьми, которым это тоже интересно. 🧡 Сначала поговорим о кофе дома: как собрать всё без лишних трат, выбрать кофемашину, пить хороший кофе с любым бюджетом и начать лучше понимать вкус. 🧡 Потом владельцы независимых кофеен города расскажут, как они запускают проекты, создают атмосферу и почему люди возвращаются именно к ним. 🧡 После лекций познакомимся на кофейном нетворкинге от Random Coffee, обсудим услышанное и просто хорошо проведём время. Среди участников: команды кофеен floo, Эрна, Ritmo, HQ! coffee, Лицей, YCP, KRAKATAU; организатор Moscow Coffee Festival и даже Кофеманьяк. Для клиентов Рокета весь день будут готовить бесплатный кофе. Если давно хотели оформить карту, это тоже можно будет сделать на месте. 24 мая 12:00-18:00 Котельная Регистрация (12+) До встречи!</t>
+  </si>
+  <si>
+    <t>20.05.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4776</t>
+  </si>
+  <si>
+    <t>— Чем на Дне Соседа заниматься будем? — Наконец-то купим себе одежду, книги и всякие красивые штуки для дома. Иначе так и будем это откладывать и откладывать. — А поподробнее? На Маркете Сияние вас будут ждать локальные бренды. Можно посмотреть одежду, украшения, керамику, винил и всякие штучки для дома, а заодно заглянуть на мастер-классы. Будем делать фетровые аксессуары, расписывать свечи и гипсовые изделия. В Котельной пройдёт ярмарка МИФа. Издательство привезёт новинки, бестселлеры и книги, которые уже сложно найти в магазинах. — Жалко, что дома полки уже не выдерживают такого количества книг. — А как же круговорот книг в природе? RE:BOOKS устроит обмен книгами: приносите свои — забирайте другие. А ещё ребята проведут мастер-классы по хумумментам и покажут, как превратить старые страницы в коллажи. И это только часть программы. Остальное уже ждёт на сайте 💛 #ДеньСоседа пройдёт 30 мая. Приходите всей семьей!</t>
+  </si>
+  <si>
+    <t>20.05.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4769</t>
+  </si>
+  <si>
+    <t>Как получить отличную чашку кофе дома? Недавно команда Skuratov Coffee провела на Хлебозаводе мастер-класс по домашнему завариванию кофе. Событие было достаточно локальным, и мы не смогли взять всех желающих. Так что придумали лазейку. Попросили Авета Петросяна рассказать нам ещё раз пару лайфхаков. Как прилежные ученики, всё записали и делимся с вами!</t>
+  </si>
+  <si>
+    <t>18.05.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4761</t>
+  </si>
+  <si>
+    <t>Афиша недели: маркет, много еды, новинки и ещё раз маркет Если лежаки, солнце и авангардная архитектура — недостаточно веский аргумент, вот ещё несколько причин заглянуть на Хлебозавод на этой неделе.</t>
+  </si>
+  <si>
+    <t>18.05.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4760</t>
+  </si>
+  <si>
+    <t>Вместе с Рокетбанком устраиваем на Хлебозаводе кофейные выходные в рамках «Люди любят: кофе» ☕️ Это будут два самых бодрых дня, когда мы будем пить много кофе, говорить о вкусе и ощущениях, знакомиться с кофейным комьюнити и просто хорошо проводить время. ⚡️ Кофейное казино от Skuratov Coffee Как понять, почему один кофе кажется ягодным, а другой — ореховым? Будем вместе разбираться во вкусе и аромате через дегустацию, ставки и кофейную «угадай-ку». 23 мая, 12:00–14:00 Гостиная №9, регистрация ⚡️ День кофе на Хлебозаводе Ныряем в кофейную культуру с головой! Поговорим о хорошем кофе, выборе кофемашины и классных независимых кофейнях, в которые точно захочется заглянуть. А ещё придумали несколько приколов для владельцев карт Рокета — скоро расскажем о них подробнее. 24 мая, 12:00–18:00 Котельная, регистрация ⚡️ Соседский бранч и домашний каппинг декаф-кофе Наши соседи Маруся, Аня и DJ AMINOVA готовят тёплую встречу, где можно поболтать, познакомиться с соулмейтами, немного потанцевать и, главное, попробовать декаф-кофе — без спешки и в хорошей компании. 24 мая, 12:00–14:00 Гостиная №9, регистрация Увидимся на кофе? ☕️</t>
+  </si>
+  <si>
+    <t>16.05.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4759</t>
+  </si>
+  <si>
+    <t>Мы вовсю готовимся к Теме еды: впереди монтажи, застройка и закулисная магия большого события 🍴 С 17 по 22 мая парковка уходит в режим подготовки. Просим убрать автомобили до 22:00.</t>
+  </si>
+  <si>
+    <t>15.05.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4758</t>
+  </si>
+  <si>
+    <t>Слушайте, есть план на воскресенье! В рамках проекта Люди любят: кофе ЭвиЦентр устраивает кофе-рейв! Будем танцевать под DJ-сет от Gocha, пить кофе, фреши и смузи, наслаждаясь солнцем и разговорами. Кстати! В этот день любой напиток можно сделать сияющим. Добавим блёсток в ваш стакан и настроение. 17 мая 13:00-15:00 ЭвиЦентр Вход свободный (12+) До встречи за кофе!</t>
+  </si>
+  <si>
+    <t>14.05.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4757</t>
+  </si>
+  <si>
+    <t>Друзья, привет! 👋 Наконец-то можем раскрыть карты Дня Соседа и ответить на вопросы, которые, возможно, уже появились у вас в голове. — Будет так же круто, как и в прошлом году? — Да, и даже лучше! Сохранили всё, что вы особенно любите: Маркет Сияние, Книжная ярмарка издательства МИФ, турнир по пинг-понгу от ping tablet, шахматный турнир от Rep Chess, тусовка собак из приютов «Надо брать!», экскурсия от «Глазами инженера» и мастер-классы от ЭвиЦентра и Gogol School. — А что нового? — Даже не знаем, с чего начать… Вместе с RowRug создадим один большой тафтинговый ковёр. Ребята из Страдариума расскажут про добрососедство будущего, а исследователь авангардной культуры — про инженера, который мечтал превратить в конвейер целый город. RE:BOOKS устроит обмен книгами и мастер-классы в Марсакове. Freeride.club и Weekend Moscow проведут лонгборд мастер-класс, а GRI и Точка цвета — фотопробежку. — Ура-ура, а хвостиков можно взять на фестиваль? — Нужно! БФ «Вирта» развернёт настоящую ковровую дорожку для питомцев, чтобы ваши хвостики почувствовали себя звёздами, а рядом им ещё и наведут красоту. И это, спойлер, ещё не всё. Программа продолжает пополняться — следите за анонсами в соцсетях и на сайте. До встречи на Дне Соседа 💛 #ДеньСоседа</t>
+  </si>
+  <si>
+    <t>11.05.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4752</t>
+  </si>
+  <si>
+    <t>Афиша недели: маркет, хлебовелоквест и летние веранды Май на Хлебозаводе выходит настолько насыщенным, что вводим новую рубрику! Сколько она продлится — не знаем, но одно можем сказать точно: на этой неделе на Хлебозаводе будет чем заняться.</t>
+  </si>
+  <si>
+    <t>10.05.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4747</t>
+  </si>
+  <si>
+    <t>Стабильный кофе — что это? 🤔 В первый раз мы услышали этот термин от нашего соседа и основателя HIKE Athletics — Димы. Идея показалась настолько интересной, что мы сразу захотели рассказать её вам в рамках нашего кофейного месяца. А вы когда-то пили стабильный кофе?</t>
+  </si>
+  <si>
+    <t>08.05.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4745</t>
+  </si>
+  <si>
+    <t>В мае план простой — получать удовольствие от кофе и жизни Вместе с Рокетбанком мы запускаем проект «Люди любят: кофе». Ребята из Рокета делают банк для тех, кто хочет получать удовольствие от жизни. И кофе — одно из главных таких удовольствий. Целый месяц мы будем пить кофе, говорить о нём и постепенно превращать вас в гурманов, которые чувствуют те самые тонкие нотки. Как именно? Сейчас расскажем. 10 мая в 12:00 Мастер-класс по домашнему завариванию и лекция о кофейной ягоде от Skuratov и Хлебозавода Поговорим о том, как обработка, обжарка и терруар влияют на вкус, а потом закрепим всё на практике. Самостоятельно заварим кофе и попробуем его. Регистрация 24 мая День кофе на Хлебозаводе Проведём дискуссию «Всё о кофе», где разберёмся, как ориентироваться во вкусах и выбирать хороший кофе под разный бюджет. А после — познакомимся с независимыми кофейнями Москвы. Регистрацию скоро откроем 30–31 мая Финал месяца — Московский кофейный фестиваль Попробуем авторские кофейные напитки, найдём подарки для кофеманов и проведём время с пользой на мастер-классах. до 1 июня Коллаборация Surf и ЧТИВО В Surf Coffee х Xleb появился напиток «Кофе читателя» — фильтр с кисло-сладкой пенкой из вишни. При покупке фильтра вы получите подарок от ЧТИВО. О других событиях расскажем совсем скоро. Let's rock it, кофеманы!</t>
+  </si>
+  <si>
+    <t>01.05.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4744</t>
+  </si>
+  <si>
+    <t>Сохраняйте дату: 30 мая. И вот почему… Каждый год мы собираем на Хлебозаводе локальные сообщества, пробуем десятки разных увлечений, знакомимся друг с другом и наполняем пространство жизнью. Так проходит День Соседа. День Соседа — масштабный фестиваль городских сообществ, который объединяет тех, кто живёт в Москве и ходит в похожие места, но всё никак не может встретиться. Это попытка вернуть простую и уже утраченную привычку — знать тех, кто живёт рядом. В этот день вся территория становится подобием большого двора — шумного, тёплого и открытого для каждого. Будет всё: интересные мастер-классы, маркет, книжная ярмарка, тусовки и, конечно, новые знакомства. Расписание уже формируется, и мы постепенно будем делиться деталями. Следите за хештегом #ДеньСоседа. До встречи!</t>
+  </si>
+  <si>
+    <t>01.05.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4740</t>
+  </si>
+  <si>
+    <t>Чем же заняться на Хлебозаводе в мае? Множество любимых маркетов, книжная ярмарка, кофейный фестиваль и, конечно, День Соседа (о нём расскажем чуть позднее!) Сохраняйте даты и до встречи на Хлебозаводе! #АфишаМесяца</t>
+  </si>
+  <si>
+    <t>30.04.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4739</t>
+  </si>
+  <si>
+    <t>Если вы уже зарегистрировались на серию мастер-классов «Весенняя ревизия», настало время понять, как добраться до Гостиной №9! Вот короткий маршрут со стороны метро: • Заходите на Хлебозавод и идёте по дорожке между 5 и 27 строением • Видите полосатую птичку, а слева от неё — деревянную арку. Вам туда! • Попадаете в лифтовой холл и поднимаетесь на 3 этаж • Найдите табличку «Гостиная №9» • Вы на месте! Осталось показать номер регистрации и получить удовольствие от процесса А вот пару шагов для пути со стороны парковки: • Проходите переход в 26 строении • Поворачиваете налево. Птичка — по-прежнему наш ориентир! • Вам нужна деревянная арка, а после неё — лифтовой холл • Поднимаетесь на 3 этаж и ищите табличку «Гостиная №9» До встречи!</t>
+  </si>
+  <si>
+    <t>30.04.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4734</t>
+  </si>
+  <si>
+    <t>Никогда не поздно ставить цели и достигать их! Продолжаем знакомство с нашими бегунами в рамках проекта «Люди любят: бег». На этот раз — с Марго из стоматологии Be'U. Совсем недавно она преодолела дистанцию 5 км на Московском полумарафоне, а сегодня готова вдохновить вас на беговые свершения!</t>
+  </si>
+  <si>
+    <t>29.04.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4733</t>
+  </si>
+  <si>
+    <t>Велоприключение со вкусом свежей выпечки 🚴‍♀️🥐 UPD: бесплатные билеты - ВСЁ! Вместе с проектом райд он ! ride on приглашаем вас на ХЛЕБОВЕЛОКВЕСТ — гастрономический велоквест по Москве. Участников ждут задания, новые локации, командный азарт и остановки на вкусные передышки по пути. Это будет день, когда можно прокатиться по городу в хорошей компании, проверить свою смекалку и заодно открыть для себя знакомые места с новой стороны. Участие платное, но для друзей и соседей Хлебозавода мы приберегли 30 бесплатных мест. Их получат только самые быстрые руки на Диком Хлебозападе. 16 мая 10:00–19:00 Площадь у 13 строения Регистрация (18+) До встречи среди булочек, кофе и велосипедов!</t>
+  </si>
+  <si>
+    <t>24.04.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4726</t>
+  </si>
+  <si>
+    <t>В любом увлечении важна регулярность! В рамках проекта «Люди любят: бег» поговорили с ребятами из SHU RUN™ о том, зачем нужны беговые клубы и почему пробежка — это больше, чем просто тренировка. Все ответы — на фотокарточках выше.</t>
+  </si>
+  <si>
+    <t>24.04.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4725</t>
+  </si>
+  <si>
+    <t>Бойлерная снова наполнится виляющими хвостами, успокаивающим мурчанием и радостными встречами! Уже завтра начнётся WOOF FEST — фестиваль, где более 300 кошек и собак будут ждать своих людей. Все они привиты, стерилизованы и готовы к любви. Кто-то будет смущаться, кто-то сразу полезет обниматься, но все они будут надеяться на приглашение домой. Гости смогут провести время всей семьёй: поучаствовать в конкурсах, закупиться на благотворительном маркете и послушать лекции кинологов и зоопсихологов о том, как подготовиться к появлению питомца дома. А ещё можно принести корм, лекарства или игрушки в пункт сбора помощи для приютов. 25 апреля — День собак 26 апреля — День кошек 11:00-19:00 Вход свободный, 0+ До встречи среди хвостиков!</t>
+  </si>
+  <si>
+    <t>23.04.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4724</t>
+  </si>
+  <si>
+    <t>Приглашаем вас на генеральную уборку мыслей! Вместе с GOGOL SCHOOL запускаем серию мастер-классов «Весенняя ревизия», которые помогут навести порядок внутри себя и избавиться от всего лишнего, что накопилось за серые деньки. Как мы это сделаем? С помощью актёрских техник, игр и практик научимся получать удовольствие от самого момента, исследуем свои разные стороны, попробуем подружиться с неопределённостью, почитаем пьесу современного драматурга и даже поимпровизируем. Расписание мастер-классов и регистрация — на нашем сайте. Все встречи пройдут в Гостиной №9 с 1 по 3 мая. До встречи!</t>
+  </si>
+  <si>
+    <t>22.04.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4718</t>
+  </si>
+  <si>
+    <t>Отрывки из жизни Хлебозавода в приятную погоду 🧡</t>
+  </si>
+  <si>
+    <t>22.04.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4709</t>
+  </si>
+  <si>
+    <t>Рюмочная и спорт — это прекрасный тандем! Задали пару беговых вопросов Серёге из Рюмочной в рамках проекта «Люди любят: бег». Получилась феерично интересная история о том, как две противоположные на первый взгляд вещи могут дополнять друг друга!</t>
+  </si>
+  <si>
+    <t>21.04.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4701</t>
+  </si>
+  <si>
+    <t>Как вам День культуры бега? Отбросили свою интровертность и постучались в десяток чатов за ответом на этот вопрос. Всё по одной простой причине: о мероприятии не расскажет ничего лучше, чем настоящие впечатления людей. Их мы и собрали на карточках! Спасибо всем, кто пришёл и стал частью нашего нового проекта «Люди любят: бег». Но о беге мы только начинаем говорить 💛</t>
+  </si>
+  <si>
+    <t>21.04.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4700</t>
+  </si>
+  <si>
+    <t>Истории народов России — в одном пространстве В Центре Внутри пройдёт иммерсивная выставка «Нити культур. В фокусе vivo». Вы окажетесь внутри историй народов, где культура раскрывается через детали. Здесь можно услышать традиционные мелодии и увидеть образы, которые обычно остаются только на страницах книг или в музейных витринах. Особое внимание уделено традиционным костюмам и орнаментам. Они становятся самостоятельным языком повествования и помогают по-настоящему почувствовать характер каждой культуры. 24–26 апреля 11:00–21:00 Центр Внутри Вход свободный (0+) До встречи!</t>
+  </si>
+  <si>
+    <t>20.04.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4699</t>
+  </si>
+  <si>
+    <t>Весна — идеальный повод, чтобы пополнить свой список «хотелок» Весенняя Заводская ярмарка на Дизайн заводе поможет вам найти подарки, влюбиться в новые бренды и забрать с собой немного творческого вдохновения На ярмарке вас будут ждать: - отборные локальные бренды - стильные вещи для дома и себя - керамика, украшения, текстиль - вкусная гастрономия - мастер-классы и диджей-сет 📍25 апреля: 12:00 - 20:00 26 апреля: 12:00 - 19:00 Дизайн Завод, ул. Большая Новодмитровская, 36, стр. 2 Приходите за находками, настроением и тем самым ощущением весны, которое хочется унести с собой ✨</t>
+  </si>
+  <si>
+    <t>19.04.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4698</t>
+  </si>
+  <si>
+    <t>Скоро начинаем! Забегайте к нам в Котельную, чтобы узнать все тонкости о беге и познакомиться с беговыми сообществами 🧡 Мы тут до 16:00, так что ждём вас в любое время. ——— А если вы потерялись, то Котельная находится напротив полосатой птички. Другой ориентир — универмаг «Хлебный». Или же можете ориентироваться на вот эту точку на картах.</t>
+  </si>
+  <si>
+    <t>18.04.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4697</t>
+  </si>
+  <si>
+    <t>Уже завтра утром встречаемся возле магазина GRI, чтобы пробежать 6–9 км, а после ждём вас в Котельной. Поговорим о том, как подготовиться к своему первому забегу на 10 км. Это действительно вам под силу! Не верите? Листайте карточки — мы подготовили для вас небольшую шпаргалку. До встречи на пробежке и паблик-токе!</t>
+  </si>
+  <si>
+    <t>17.04.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4685</t>
+  </si>
+  <si>
+    <t>У Хлебозавода есть одна легенда, которая постоянно решает серьезные вопросики, помогает при любой проблеме и регулярно бегает! Вот за это мы и зацепились... Проверка своих границ, вызов самому себе и прокачка дисциплины — об этом Свят и рассказал на фотокарточках. А уже 19 апреля пройдёт День культуры бега — встреча людей, которые выбирают движение и вызовы. Будет мощно!</t>
+  </si>
+  <si>
+    <t>16.04.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4684</t>
+  </si>
+  <si>
+    <t>Эко Фест хочет добавить вас в друзья 🤝 А мы советуем принять запрос. У этого друга много полезных привычек и приятных бонусов. Вместе мы: • познакомимся с классными локальными и яркими eco-friendly брендами • узнаем, как вести экологичный образ жизни, минимизировать отходы, заботиться о своем здоровье и определять качество продукции • увидим арт-объекты из старого хлама • посетим множеством мастер-классов • и обменяемся ненужными вещами (от одежды до гаджетов) 18-19 апреля 12:00-19:00 Бойлерная Регистрация (6+) До встречи!</t>
+  </si>
+  <si>
+    <t>16.04.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4683</t>
+  </si>
+  <si>
+    <t>Люди любят быть частью чего-то классного! Собираемся в это воскресенье, чтобы найти друзей для регулярных тренировок, узнать, где тусуются самые классные бегуны, и, конечно, поговорить про бег! 12:00-14:00 — дискуссия «Всё о беге» Безопасно погрузимся в беговую культуру вместе с первоклассными спикерами: • Константин Булычев, эксперт по беговым кроссовкам • Марина Максимчук, тренер и менеджер проекта Wild Trail Academy • Юрий Сдобников, врач спортивной медицины • Вадим Илюнин, основатель SPORTFERMA Модератор: Юрий Афанасов, руководитель отдела бренда, GRI 14:00-16:00 — знакомство с беговыми клубами: Social Run Community, PEAK RUNNING CLUB, Пыльные Гантели, C95, SHU RUN™ Club и Союз любителей бега Узнаем, чем отличаются друг от друга разные беговые объединения, и выберем сообщество по душе. Регистрация (12+) До встречи в Котельной!</t>
+  </si>
+  <si>
+    <t>15.04.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4682</t>
+  </si>
+  <si>
+    <t>Люди любят бег и открытые регистрации! Впереди два дня движений, приключений и бодрого старта вместе с GRI! 🏃18 апреля 9:45 — иммерсивная пробежка вместе с издательством «Эксмо» Соединяем вместе спорт и книги, чтобы получить максимум удовольствия от маршрута. Берите наушники и готовьтесь к приключению. Регистрация 🏃19 апреля 9:45 — пробежка с финишем во floo Отмечаем День культуры бега дружеской пробежкой на 6 или 9 км. Заканчиваем пробежку с кофе и угощениями, а затем узнаём всё о беге и сообществах в Котельной. Регистрация Бежать будете налегке: в магазине GRI можно переодеться и оставить личные вещи на время пробежки. До встречи на старте!</t>
+  </si>
+  <si>
+    <t>14.04.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4676</t>
+  </si>
+  <si>
+    <t>Люди любят бег и истории людей! В объективе камеры — Серёжа из KRAKATAU. Сережа бегает уже год и каждый день готовится к своему первому большому забегу — Московскому Полумарафону в Лужниках. Он уже совсем скоро, так что поддержите нашего героя 💔 Или познакомьтесь с нашим проектом, если вдохновились размышлениями про ленивую гадюку</t>
+  </si>
+  <si>
+    <t>13.04.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4675</t>
+  </si>
+  <si>
+    <t>Вы, конечно, уже видели это, но… На Хлебозаводе появился вот такой распознаватель желаний. Как он работает? Подходите, тыкаете на кнопочку — происходит нейроаналитика — и перед вами появляется то, чего вы хотите прямо сейчас! Нам, конечно, показали хлеб. А что же покажут вам — ну на это осталось пару дней и это футуристичное устройство исчезнет. Ждем вас около ваших желаний!</t>
+  </si>
+  <si>
+    <t>11.04.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4674</t>
+  </si>
+  <si>
+    <t>Нам нужно согреться! А лучший способ это сделать — устроить вечеринку в магазине «ТЕПЛО» 🥰 12 апреля встречаемся в тепле и двигаемся по такой программе: 🎊 с 12:00 до 16:00 пройдёт открытый мастер-класс по созданию браслета из натуральных камней (можно присоединиться в любое время); 🎊 в 17:00 — мантры, а с 18:00 и до закрытия — музыкальные сеты. Будут напитки, подарки и атмосфера небольшого праздника. Ищите «ТЕПЛО» возле баскетбольного кольца. До встречи!</t>
+  </si>
+  <si>
+    <t>10.04.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4673</t>
+  </si>
+  <si>
+    <t>Что объединяет хлеб, улыбку и стиль? Маршрут, который должен пройти каждый! На Хлебозаводе можно собрать целый сценарий хорошего дня: зайти в B.L.E.S. за новым образом, подняться к Be'U за идеальной улыбкой и между делом прогуляться со стаканчиком кофе. Решили, что такой сценарий должен случиться у кого-то из вас, поэтому запускаем розыгрыш. Что разыгрываем: — 2 сертификата по 5 000 ₽ от B.L.E.S. — 1 сертификат на профессиональную чистку зубов от Be'U Что нужно сделать? — подписаться на @toothnerve, @BLES_Moscow и @hlebozavod9 — нажать на кнопку «Участвовать» под этим постом Пусть удача улыбнётся именно вам ✨ Участников: 182 Призовых мест: 3 Дата розыгрыша: 18:00, 17.04.2026 MSK (завершён) Победители розыгрыша: 1. Анастасия Холод - 5albib 2. Ника Рыкова - 5au9bv 3. Iren - 5aeu53</t>
+  </si>
+  <si>
+    <t>09.04.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4672</t>
+  </si>
+  <si>
+    <t>В апреле вы побежите! Или хотя бы подумаете об этом… Продолжаем проект «Люди любят» и устраиваем день культуры бега! Вы сможете спокойно разобраться в теме и понять, как люди вообще пробегают свои первые 10 км и почему им это нравится. 19 апреля в Котельной: С 12:00 до 14:00 — дискуссия «Всё о беге» Поговорим о самом важном для начинающих: как не перегореть на старте, какую экипировку выбрать и как избежать травмы. Обещаем живой формат с вопросами из зала и максимально простыми ответами. С 14:00 до 16:00 — «С кем бегать в Москве?» Представители беговых сообществ: расскажут, как устроена жизнь внутри клубов, чем они отличаются друг от друга и как найти компанию, с которой будет комфортно бегать хоть ранним утром, хоть поздно ночью. Будут участники ведущих беговых сообществ: Social Run Community, PEAK RUNNING CLUB, Пыльные Гантели, C95, SHU RUN™ Club, Союз любителей бега и другие. Вход по регистрации (12+) До встречи!</t>
+  </si>
+  <si>
+    <t>09.04.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4666</t>
+  </si>
+  <si>
+    <t>Закулисная история В команде Хлебозавода есть видеографиня, которая неравнодушна к парочкам. Она охотится за ними везде: в метро, ресторанах и, конечно, среди наших авангардных кирпичей. Приходите со своей половинкой на Хлебозавод — хочется ловить больше таких милых моментов 💔</t>
+  </si>
+  <si>
+    <t>08.04.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4661</t>
+  </si>
+  <si>
+    <t>Вы побежите, если… Мы расскажем, что в это воскресенье GRI проведёт очередную крутую пробежку на Хлебозаводе? Встречаемся возле магазина GRI и ждём даже тех, кто ни разу не пускался в такую авантюру. 12 апреля Сбор в 9:45, старт в 10:10 Вход по регистрации До встречи!</t>
+  </si>
+  <si>
+    <t>03.04.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4660</t>
+  </si>
+  <si>
+    <t>А на Хлебозаводе сегодня хорошо 🧡</t>
+  </si>
+  <si>
+    <t>03.04.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4654</t>
+  </si>
+  <si>
+    <t>Пора устроить весенний Бардак — с музыкой, цветами и красивыми вещами 🌸 В эти выходные в Бойлерной соберутся сразу 100 классных локальных брендов: от одежды и украшений до уютных вещей для дома. Можно неспешно пройтись по маркету, примерить что-то новое, выбрать подарок себе или кому-то любимому, а потом заглянуть на мастер-класс: например, сделать свечи к Пасхе или попробовать создать цветы из стекла. Снаружи жизнь тоже будет в самом разгаре. Оба дня на улице играют DJ, а зона с лежаками и зонтами будет ждать вас, чтобы можно было выдохнуть с кофе, поймать солнце и просто провести время без спешки. В шатрах развернётся большая зона бакалеи и фуд-корта, а рядом расположится цветочная точка Base. Ребята будут собирать дикие букеты и проводить цветочные мастер-классы, так что уйти без цветов будет довольно сложно (и, честно говоря, совсем не обязательно). Ждём вас 4 и 5 апреля с 12:00 до 21:00 в Бойлерной. Вход свободный, 0+</t>
+  </si>
+  <si>
+    <t>02.04.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4653</t>
+  </si>
+  <si>
+    <t>Мы запускаем новый проект «Люди любят» и каждый месяц будем посвящать одному увлечению горожан. И начнём с бега! У многих в голове хоть раз появлялась эта пугающая мысль — надо начать бегать. И сразу вслед за ней идёт хоровод из переживаний и оправданий. Так это и остаётся мыслью. Но только не на Хлебозаводе. В рамках проекта «Люди любят: бег» GRI будет проводить пробежки каждые выходные в апреле, где можно прийти с любым уровнем подготовки, познакомиться с новыми людьми и постепенно втянуться в регулярные тренировки. Расписание пробежек: • 5 апреля (вс) • 12 апреля (вс) • 19 апреля (вс) • 25 апреля (сб) Время: сбор в 9:45, старт в 10:10 Следить за анонсами и открытием регистрации можно в телеграм-канале @griclothes, а записаться — через бот @grichallengebot. Регистрация на каждую пробежку стартует в среду на неделе события. А 19 апреля мы проведём большую встречу беговых сообществ в Котельной — подробнее расскажем совсем скоро. Люди любят бег. Возможно, и вы тоже, просто ещё не пробовали.</t>
+  </si>
+  <si>
+    <t>01.04.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4651</t>
+  </si>
+  <si>
+    <t>В апреле выпадет снег? По нашим прогнозам — максимум осадки из тёплых мероприятий. ☀️ Весь апрель ожидаются еженедельные пробежки и большая встреча бегового сообщества в рамках проекта «Люди любят: бег». О нём расскажем в сводке новостей. Открывайте канал «Хлебозавод» завтра в 19:00. ☀️ 4-5 апреля территорию накроет шопинг-циклон. Синоптики связывают это явление с Бардак Фестом в Бойлерной. ☀️ 18-19 апреля ожидается потепление в сторону заботы о планете. На горизонте — Эко Френдли Фест в Бойлерной. Возможны осадки из полезных привычек. ☀️ 23 апреля тематика мероприятий сменится. Достаём пиджаки и идём на выставку бизнес-сувениров и мерча «Содружество» в Бойлерной. ☀️ 25-26 апреля ожидается прилив милоты и хвостиков. Теперь Бойлерная станет эпицентром добрых дел, где развернется благотворительный фестиваль WOOF. Следите за следующими прогнозами! Апрель обещает быть активным! #АфишаМесяца</t>
+  </si>
+  <si>
+    <t>31.03.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4645</t>
+  </si>
+  <si>
+    <t>Пару важных слов и тёплых кадров 🤍 Спасибо, что пришли на наш благотворительный маркет, который мы сделали совместно с Фондом «Обнажённые сердца» и медиа «Вместе с детства». На маркете мы собрали 721 501 рублей. Благодаря вам люди с нарушениями развития получат поддержку — а это значит, что теперь кому-то будет чуть проще справляться с трудностями в коммуникации, увереннее чувствовать себя в обществе и делать шаги к самостоятельной жизни. Эти плёночные кадры — напоминание о том, как много можно сделать вместе. И как много уже получилось ✨</t>
+  </si>
+  <si>
+    <t>27.03.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4644</t>
+  </si>
+  <si>
+    <t>Фух, завтра наступит день, к которому мы столько готовились — наш благотворительный маркет. Боимся, что какую-то важную мысль не донесли, так что давайте ещё разок: — Там вас будут ждать в основном «детские» бренды, но всё равно каждый сможет найти что-то для себя. Так что загляните обязательно. — Даже одна взятая безделушка послужит доброму делу. Вырученные средства помогут детям и молодым взрослым с аутизмом и другими нарушениями развития.  — Во время маркета вы сможете оставить детей в нашей мастерской от Детской школы дизайна НИУ ВШЭ, где дети создадут Хранителя Сердца. Потом он будет всегда напоминать им про доброту. МК пройдут в 12:00 и 14:00 — обязательно зарегистрируйтесь — Приятный бонус: первые гости маркета получат небольшой подарок от Faberlic. Ну вот и всё! До встречи!</t>
+  </si>
+  <si>
+    <t>27.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4643</t>
+  </si>
+  <si>
+    <t>Давно не делились новостями наших резидентов. Исправляемся! 🥁 Стартовала большая распродажа зимней коллекции в KRAKATAU. В такие солнечные деньки не хочется думать о холодах, но лучше представьте, как эффектно вы будете смотреться среди снега и серых туч. 🥁 Наше гурманское сердечко чуть не выпрыгнуло от счастья. Приготовьтесь...В Маргарите любит кьянти появился пицца по-аджарски! 🥁 В ЭвиЦентре проходят мастер-классы по созданию украшений, где можно сделать чокер, браслет или кольца своей мечты. 🥁Тренд на образ Марти Суприм продолжается! ARNY PRAHT как раз представили практическую сумку, в которую вмещается всё — от ракетки до ноутбука, а выглядит она просто обалденно. 🥁 В Zoe San скоро начнётся распродажа образцов. Вас ждут вещи с небольшими нюансами, остатки прошлых коллекций и, как всегда, много-много красоты. До встречи у наших резидентов!</t>
+  </si>
+  <si>
+    <t>26.03.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4642</t>
+  </si>
+  <si>
+    <t>Маркетов на Хлебозаводе стало так много, что наконец-то они идут на двух площадках одновременно. Теперь знакомим вас с Маркетом 4 сезона. В эти выходные Бойлерная наполнится предметами, которые хочется рассматривать, трогать, примерять и уносить с собой. В этом собрании весенних находок вас ждут: • Авторские украшения из камней, стекла, фарфора и металла. • Керамика для дома: посуда, вазы и интерьерные объекты. • Одежда и аксессуары от локальных брендов. • Текстиль и декор для уюта без лишнего шума. • Ароматы и свечи. • Натуральная косметика ручной работы. 28–29 марта, 12:00–21:00 Бойлерная Вход свободный (0+) До встречи!</t>
+  </si>
+  <si>
+    <t>26.03.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4641</t>
+  </si>
+  <si>
+    <t>Продолжаем делиться подробностями нашего маркета! Уже в эту субботу пройдёт благотворительный семейный маркет, который мы делаем вместе с Фондом «Обнажённые сердца» и медиа «Вместе с детства». Рассказываем, как пополнился список участников за последнее время: Одежда NUNKI — детская одежда свободного кроя для комфорта и движения. ívolga — вещи, вдохновлённые мировой культурой и созданные талантливой командой. POLUSHA — бренд с русской душой. GRAND STREET — концепт-стор, который поможет самовыразиться. Косметика The Act — бренд, который может похвастаться натуральностью продукции. HADAT — уход без агрессии и тяжести. Домашний уют Хохлома — интерьерные вещи с русским колоритом. И даже вода Edis — экологически чистая вода из гор Осетии. Все вещи можно будет забрать за пожертвования в фонд «Обнажённые сердца», так что вы не просто найдёте что-то классное, но и поможете развивать программы помощи для детей и молодых взрослых с нарушениями развития, а также их семей. 28 марта 11:00–20:00 Котельная Вход по регистрации. До встречи!</t>
+  </si>
+  <si>
+    <t>25.03.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4625</t>
+  </si>
+  <si>
+    <t>Каждый рубль проходит большой путь ❤️ Мы знаем, что не все доверяют благотворительным фондам — иногда сложно понять, куда на самом деле идут деньги. Именно поэтому сотрудничать и помогать стоит только проверенным, прозрачным и подотчетным фондам, которые регулярно проходят аудиторские проверки и публикуют финансовые отчеты. 28 марта на Хлебозаводе пройдет семейный благотворительный маркет в поддержку Фонда «Обнажённые сердца», организованный совместно с медиа «Вместе с детства». Если вам что-то приглянется — достаточно оформить пожертвование на сайте фонда «Обнажённые сердца». Каждое пожертвование фиксируется, проверяется и распределяется по проектам нашей организации. В карточках рассказываем о путешествии рублей внутри фонда — от вашего пожертвования на маркете до помощи детям и молодым взрослым с нарушениями развития.</t>
+  </si>
+  <si>
+    <t>24.03.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4623</t>
+  </si>
+  <si>
+    <t>Кто о чём, а Хлебозавод снова пишет про еду... Ребята из Meat Crew позвали нас на бизнес-ланч, и вот что мы выяснили: — мясо из техасского смокера ни с чем не перепутаешь, а с картофелем по-техасски начинаешь ощущать себя... техасцем?? не знаем, как это, но, видимо, они хорошо питаются.. — кукурузный крем — это не десерт, а суп! но тогда почему он такой нежный.. — комбо-донер с говядиной — не смейте его резать! Настоящие гурманы едят пищу богов руками — и солёные огурчики — это отдельная любовь! Ах, да, чуть не забыли: за разговорами выяснили, что их летняя веранда откроется уже 1 апреля. Так что вы знаете, когда устроить фотосессию с блюдами под лучами весеннего солнца.</t>
+  </si>
+  <si>
+    <t>23.03.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4617</t>
+  </si>
+  <si>
+    <t>Возможно, вы не знали, но.. На Хлебозаводе постоянно кипит жизнь: съёмки, свадьбы, дни рождения, лекции и многое другое. Просто не обо всём мы успевам рассказывать (а о чём-то даже не можем). Один из таких случаев — недавняя фотосессия, которая как раз прошла в наших пространствах под аренду — Гостиной и Котельной, а по всем вопросам — @Ler_ik. Делимся кадрами 📸 Модель: Олег Савостюк Фотографы: @slav_nov @iri_novikova Стилисты: Снежана Пухова, SiЁ Макияж: Натали Мегрина, westars.beauty</t>
+  </si>
+  <si>
+    <t>20.03.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/4616</t>
+  </si>
+  <si>
+    <t>Знакомим с участником выставки-пристройства «Ждут ДОМа», которая пройдёт уже завтра! Гаврила должен был стать грозным сторожем, но вырос совсем другим — дружелюбным и ласковым, из-за чего он и оказался на улице. Выглядит Гаврила сердито. Его побаивались и обходили стороной, а он просто хотел общения. Подходите к нему завтра на выставке. Гаврила обожает людей и обязательно подставит уши для почёсывания. Ему всего год, так что щенячья радость прилагается.</t>
+  </si>
+  <si>
+    <t>20.09.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5210</t>
+  </si>
+  <si>
+    <t>Сегодня будем есть много хлеба, учиться тонкостям пекарного бизнеса и лепить из глины! До 20:00 — Маркет буханок, вся территория До 20:00 — Коллективный запёк, дворик Котельной До 19:00 — мастер-классы от Гончарной школы Колокол, возле 5 строения До 17:00 — Индустриальная программа, Котельная: 12:00 — «Пекарня и закон», Константин Кривошонок 12:45 — «Качество, как основа стабильности развития» х ЭкоНива, Каролина Васильева 13:30–17:00 — Блок «Вдохновение»: восемь коротких историй от пекарей со всей страны До встречи среди хлеба!</t>
+  </si>
+  <si>
+    <t>19.09.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5209</t>
+  </si>
+  <si>
+    <t>А вы слышали про коллективный запёк? 🥰 Восемь пекарей из разных концов страны (Москва, Дубна, Самара и даже Петропавловск-Камчатский) встанут к одной открытой пекарне и будут печь плечом к плечу: обмениваться приёмами, спорить о методах, шутить друг над другом — всё то, что обычно происходит за закрытыми дверями цеха, а здесь будет происходить у вас на глазах. И да, всё, что испекут, можно попробовать: свежий хлеб будет выходить на общий стол каждые два часа, а там вас будет ждать натуральное сливочное масло от «ЭкоНивы» Участники запёка: Оксана Кузнецова — La Poste, Москва Ольга Добычина — «Батон», Москва Полина Андрианова — «Печорин», Москва Алексей Чередилов — «Нейтрино», Дубна Кристина Зайнуллина — «То Самое Тесто», Самара Валентин Максимов — «Хлебное правило» Артём Мильчевский — SOLO i-BAKE, Москва Роман Новичков — «», Петропавловск-Камчатский Печи — от технического партнёра SOLO i-BAKE. 20 сентября, 10:00–20:00 Двор Котельной Вход свободный До встречи у печи! #хлебокультура</t>
+  </si>
+  <si>
+    <t>19.09.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5208</t>
+  </si>
+  <si>
+    <t>Стартуем меньше чем через 2 часа с лекцией «Тайная жизнь хлебов: от поля до печи» А после — завершаем культурную программу фильмом «Не горюй!» Ждём вас!</t>
+  </si>
+  <si>
+    <t>19.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5207</t>
+  </si>
+  <si>
+    <t>Что будет на Хлебокультуре 19–20 сентября? 🍞 Оба дня // Маркет буханок 12:00-20:00, вся территория 🍞 19 сентября // Культурная программа Лекция / Котельная 12:00 — «Выпечка. Инструкция по применению», Ирина Чадеева 13:45 — «Трансформация хлеба», Татьяна Перепёлкина 15:30 — «С хлебом (не) играют», Валерий Печейкин 16:00 — Сюрприз от хора Hot Horist, дворик Котельной 17:15 — «Тайная жизнь хлебов: от поля до печи» х ЕвроХим, Мария Визирская 19:30 — «Не горюй!» х Зотов.Кино Мастер-классы / Зона у 5 строения 19 сентября, 12:00 — «Коллаж в движении: хлебная жизнь» 19 сентября, 14:30 — «Между ржаной краюшкой и безглютеновой крафтовой булочкой» 19 сентября, 17:00 — «Хлеб. Оберег. Память.» 20 сентября, 12:00–19:00 — Мастер-классы от Гончарной школы «Колокол» *Регистрация на мастер-классы закрыта 🍞 20 сентября // Индустриальная программа 10:00–20:00 — Коллективный запёк, двор Котельной Лекции / Котельная 12:00 — «Пекарня и закон», Константин Кривошонок 12:45 — «Качество, как основа стабильности развития» х ЭкоНива, Каролина Васильева 13:30–17:00 — Блок «Вдохновение»: восемь коротких историй от пекарей со всей страны Регистрация на культурную и индустриальную программу — по ссылкам выше или на странице фестиваля. Ждём вас! #хлебокультура</t>
+  </si>
+  <si>
+    <t>18.09.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5206</t>
+  </si>
+  <si>
+    <t>Смотрим кино на Хлебокультуре! 🧡🍞 После окончания университета полный надежд и грандиозных планов молодой врач возвращается в родной грузинский городок, а находит всё ту же неспешную жизнь, шумную родню и сестру, которая хочет его женить. Вместе с «Зотов.Кино» приглашаем вас на фильм Георгия Данелии, чтобы окунуться в атмосферу семейного застолья, грузинского гостеприимства и посмеяться от души. А после сеанса — унести с собой то самое чувство тепла, как после хорошего обеда в кругу близких. 19 сентября, 19:30 Котельная Регистрация (6+) До встречи! #хлебокультура</t>
+  </si>
+  <si>
+    <t>18.09.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5205</t>
+  </si>
+  <si>
+    <t>Согреваемся фильмом на Хлебокультуре! 🧡🥖 После окончания университета полный надежд и грандиозных планов молодой врач возвращается в родной грузинский городок, а находит всё ту же неспешную жизнь, шумную родню и сестру, которая хочет его женить. Вместе с «Зотов.Кино» приглашаем вас на фильм Георгия Данелии, чтобы окунуться в атмосферу семейного застолья, грузинского гостеприимства и посмеяться от души. А после сеанса — унести с собой то самое чувство тепла, как после хорошего обеда в кругу близких. 19 сентября, 19:30 Котельная Регистрация (6+) До встречи!</t>
+  </si>
+  <si>
+    <t>18.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5198</t>
+  </si>
+  <si>
+    <t>Спойлер: два факта из пяти мы выдумали. Листайте карточки и решайте, где правда, а где ложь. А на лекции от ЕвроХима «Тайная жизнь хлебов: от поля до печи» Мария Визирская пойдёт дальше квиза: посмотрит на путь хлеба с разных сторон и введёт в культурный контекст даже самых неподготовленных. 19 сентября, 17:15, Котельная Вход по регистрации До встречи на Хлебокультуре! #хлебокультура</t>
+  </si>
+  <si>
+    <t>17.09.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5197</t>
+  </si>
+  <si>
+    <t>Хлеб появляется из печи, и сразу к вам на стол 🔥 Во дворе Котельной построят настоящую открытую пекарню. Весь день шеф-пекари из разных городов будут печь хлеб у вас на глазах, а свежие булки прямо из печи будут появляться на общем столе каждые два часа, а то и чаще. Подходить, брать, пробовать может любой желающий, а с натуральным сливочным маслом от «ЭкоНивы» хлеб будет ещё вкуснее. А ещё в этот день — «Диалоги индустрии»: разговоры про новые правила для пекарен, самый дорогой ингредиент выпечки и восемь коротких историй от тех, кто выбрал хлебное дело. Сюда уже нужна регистрация — полная программа на сайте. 20 сентября, 10:00–20:00 Двор Котельной и Котельная До встречи у печи! #хлебокультура</t>
+  </si>
+  <si>
+    <t>17.09.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5196</t>
+  </si>
+  <si>
+    <t>Ещё один рецепт, который вы сохраните и не приготовите. Хотя этот как раз стоит довести до духовки: французский пряничный хлеб на меду, с яблоками, клюквой, орехами и целым набором специй. 19 сентября на «Хлебокультуре» блогер-кондитер Ирина Чадеева будет объяснять, как устроена выпечка и что нужно знать, чтобы она перестала зависеть от везения. До фестиваля предлагаем немного попрактиковаться и испечь пряничный хлеб по ее рецепту. Вам понадобится 300 г мёда 100 мл молока 200 г пшеничной муки 50 г овсяной муки 50 г жареного миндаля и фундука, молотых 1 пакетик разрыхлителя 1 яйцо щепотка соли 1 ч. л. корицы ⅓ ч. л. молотого имбиря 4 стручка кардамона, зёрна растереть в ступке душистый перец на кончике ножа 4 бутона гвоздики, верхушки растереть пальцами ¼ мускатного ореха, натереть цедра одного лимона 3 яблока горсть клюквы А дальше всё просто: • Разогрейте духовку до 180 °C. Форму размером 10 × 20 см смажьте маслом и присыпьте мукой. • Залейте мёд молоком и подогревайте, пока он полностью не растворится. Остудите примерно до 40 °C. • Смешайте пшеничную и овсяную муку, специи, молотые орехи и разрыхлитель. • Нарежьте яблоки небольшими кусочками. Если берёте антоновку, кожуру можно оставить: с ней текстура будет интереснее. • Влейте в сухую смесь молоко с мёдом, добавьте яйцо и размешайте. Тесто должно получиться средней густоты. Добавьте яблоки и клюкву и ещё раз аккуратно перемешайте. • Переложите тесто в форму и выпекайте около часа. • Дайте пряничному хлебу немного остыть в форме, затем переложите на решётку. Перед подачей посыпьте сахарной пудрой с корицей. А разобраться, почему выпечка поднимается, опадает, крошится и вообще ведёт себя так, а не иначе, можно 19 сентября в 12:00 в «Котельной». Ирина Чадеева проведёт на «Хлебокультуре» лекцию «Выпечка. Инструкция по применению». Регистрация — здесь.</t>
+  </si>
+  <si>
+    <t>17.09.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5195</t>
+  </si>
+  <si>
+    <t>Тайная жизнь хлеба начинается далеко от Хлебозавода — в поле! Об этом на Хлебокультуре расскажет наш генеральный партнёр — ЕвроХим. Он приготовил для вас вот такой урожай активностей: 🌾 Лекция «Тайная жизнь хлебов: от поля до печи» Мария Визирская, эксперт ЕвроХима, разберёт хлеб буквально по зернышкам: как человечество вообще додумалось его печь, как за последние сто лет изменилось земледелие и из чего складывается хороший урожай. 19 сентября, 17:15, Котельная Регистрация 🌾 Урожайная теплица А если после лекции захочется не только услышать про поле, но и оказаться в нём хотя бы на пару минут, рядом работает урожайная теплица. В ней можно почувствовать сельскую атмосферу, не уезжая за пределы Хлебозавода. 19–20 сентября, 12:00-20:00, дворик Котельной Вход свободный 🌾 Фотовыставка, посвященная 25-летию ЕвроХима Она проведёт по всей истории компании и напомнит, почему же так важны самые первые этапы производства хлеба. 19-20 сентября, главная аллея Хлебозавода До встречи на Хлебокультуре 🌾 #хлебокультура</t>
+  </si>
+  <si>
+    <t>17.09.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5194</t>
+  </si>
+  <si>
+    <t>В XX веке итальянские мигранты привезли в Нью-Йорк рецепты пиццы из разных регионов страны. Там они смешались и адаптировались к новым продуктам. Так появилась известная нам американская версия пиццы, которая затем разошлась по миру и в изменённом виде вернулась даже в Италию. Похожая история произошла с бейглом — родственником восточноевропейского бублика, который в Нью-Йорке стал самостоятельным городским символом. Хлеб вообще тысячелетиями путешествует вместе с людьми и меняется вместе с их образом жизни. Сейчас с ним происходит новая трансформация: из привычной базовой еды он превращается в предмет гастрономической моды. На Хлебозаводе в рамках фестиваля «Хлебокультура» культуролог Татьяна Перепёлкина прочитает лекцию «Трансформация хлеба», а специально для «Сноба» она рассказала, как хлеб прошёл столь долгий путь Фото: Milky Way / Moment / предоставлено Getty Images 🖤 Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5186</t>
+  </si>
+  <si>
+    <t>Никак не можем остановиться и продолжаем показывать вкусняшки и красивые штучки, которые будут на маркете буханок 🥰 Предлагаем попробовать вообще всё: от булочки до кофе с ягодами. А если переживаете за срок годности хлеба, напоминаем лайфхак прошлого года: булку можно положить в морозилку, а потом разогреть в духовке, и она будет как новенькая! Всё, теперь вас ничего не остановит: ни от тонны булочек, ни от того, что к ним прилагается. До встречи на маркете буханок (и не только)! #хлебокультура</t>
+  </si>
+  <si>
+    <t>16.09.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/Hlebozavod9/5185</t>
+  </si>
+  <si>
+    <t>Сколько историй хранит один батон? Больше, чем кажется! У хлеба, оказывается, есть своя биография, и она всё ещё пишется. 19 сентября её перескажут по главам. Слушаем? 🥐 Глава о мастерстве Почему один и тот же рецепт теста у одного получается хлебом, а у другого — кирпичом? Ирина Чадеева разберёт хлеб по методичке — от советских ГОСТов до вашей духовки. 12:00, регистрация 🥐 Глава о моде Когда хлеб перестал быть едой и стал тем, чем хочется похвастаться в кадре? Татьяна Перепёлкина проследит путь батона от стола до пьедестала в современной культуре. 13:45, регистрация 🥐 Глава о вере и мемах Хлебу когда-то поклонялись, а сегодня про него шутят. Что случилось между этими двумя точками? Валерий Печейкин расскажет историю хлеба от Колобка до мемов. 15:30, регистрация 🥐 Глава о корнях Всё начиналось не в печи, а в земле. Путь хлеба длиной в месяцы разберёт по зёрнышку Мария Визирская, кандидат биологических наук из ЕвроХима. 17:15, регистрация Все лекции пройдут в Котельной. До встречи на Хлебокультуре! #хлебокультура</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3470,59 +5117,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H344"/>
+  <dimension ref="A1:H528"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2706.196" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -12130,50 +13777,3178 @@
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
         <v>65023</v>
       </c>
       <c r="B344" t="s">
         <v>1028</v>
       </c>
       <c r="C344" t="s">
         <v>1029</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="E344">
         <v>9675</v>
       </c>
       <c r="F344">
         <v>123</v>
       </c>
       <c r="G344">
         <v>48</v>
       </c>
       <c r="H344">
         <v>6</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>123078</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E345">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>123079</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E346">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>123080</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E347">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>123081</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E348">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>123082</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E349">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>123083</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E350">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>123084</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E351">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>123085</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E352">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>123086</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E353">
+        <v>3101</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>123087</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E354">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>123088</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E355">
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>123089</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>123090</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E357">
+        <v>3903</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>123091</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E358">
+        <v>4461</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>123092</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E359">
+        <v>4977</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>123093</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E360">
+        <v>5142</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>123094</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E361">
+        <v>4575</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>123095</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E362">
+        <v>5816</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>123096</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E363">
+        <v>4457</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>123097</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E364">
+        <v>6519</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>123098</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E365">
+        <v>4743</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>123099</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E366">
+        <v>4916</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>123100</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E367">
+        <v>5063</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>123101</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E368">
+        <v>5136</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>123102</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E369">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>123103</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E370">
+        <v>4329</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>123104</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E371">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>123105</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E372">
+        <v>3783</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>123106</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E373">
+        <v>4627</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>123107</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E374">
+        <v>4010</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>123108</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E375">
+        <v>3803</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>123109</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E376">
+        <v>3738</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>123110</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E377">
+        <v>4634</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>123111</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E378">
+        <v>5052</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>123112</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E379">
+        <v>4542</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>123113</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E380">
+        <v>4290</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>123114</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E381">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>123115</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E382">
+        <v>4204</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>123116</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E383">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>123117</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E384">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>123118</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E385">
+        <v>3832</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>123119</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E386">
+        <v>4886</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>123120</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E387">
+        <v>4561</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>123121</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E388">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>123122</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E389">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>123123</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E390">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>123124</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E391">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>123125</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E392">
+        <v>4148</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>123126</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E393">
+        <v>3888</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>123127</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E394">
+        <v>3422</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>123128</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E395">
+        <v>4533</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>123129</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E396">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>123130</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E397">
+        <v>6150</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>123131</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E398">
+        <v>3528</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>123132</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E399">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>123133</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E400">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>123134</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E401">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>123135</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E402">
+        <v>5250</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>123136</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E403">
+        <v>4633</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>123137</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E404">
+        <v>3807</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>123138</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E405">
+        <v>5682</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>123139</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E406">
+        <v>4131</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>123140</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E407">
+        <v>4423</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>123141</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E408">
+        <v>4954</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>123142</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E409">
+        <v>4679</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>123143</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E410">
+        <v>4173</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>123144</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E411">
+        <v>12726</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>123145</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E412">
+        <v>3918</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>123146</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E413">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>123147</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E414">
+        <v>4288</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>123148</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E415">
+        <v>4980</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>123149</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E416">
+        <v>5793</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>123150</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E417">
+        <v>5306</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>123151</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E418">
+        <v>5815</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>123152</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E419">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>123153</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E420">
+        <v>5255</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>123154</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E421">
+        <v>3817</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>123155</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E422">
+        <v>4375</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>123156</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E423">
+        <v>4964</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>123157</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E424">
+        <v>4739</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>123158</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E425">
+        <v>4572</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>123159</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E426">
+        <v>4816</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>123160</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E427">
+        <v>6589</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>123161</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E428">
+        <v>5469</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>123162</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E429">
+        <v>4454</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>123163</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E430">
+        <v>5121</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>123164</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E431">
+        <v>4946</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>123165</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E432">
+        <v>4535</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>123166</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E433">
+        <v>5343</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>123167</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E434">
+        <v>4032</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>123168</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E435">
+        <v>5373</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>123169</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E436">
+        <v>4309</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>123170</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E437">
+        <v>4606</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>123171</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E438">
+        <v>6770</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>123172</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E439">
+        <v>4718</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>123173</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E440">
+        <v>5202</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>123174</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E441">
+        <v>5124</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>123175</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E442">
+        <v>5034</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>123176</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E443">
+        <v>4407</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>123177</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E444">
+        <v>5255</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>123178</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E445">
+        <v>5334</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>123179</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E446">
+        <v>4706</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>123180</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E447">
+        <v>4632</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>123181</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E448">
+        <v>6327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>123182</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E449">
+        <v>6142</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>123183</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E450">
+        <v>5926</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>123184</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E451">
+        <v>4682</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>123185</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E452">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>123186</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E453">
+        <v>5986</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>123187</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E454">
+        <v>3728</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>123188</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E455">
+        <v>3868</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>123189</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E456">
+        <v>4483</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>123190</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E457">
+        <v>4368</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>123191</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E458">
+        <v>4911</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>123192</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E459">
+        <v>3853</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>123193</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E460">
+        <v>4523</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>123194</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E461">
+        <v>4365</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>123195</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E462">
+        <v>4145</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>123196</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E463">
+        <v>3726</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>123197</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E464">
+        <v>4068</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>123198</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E465">
+        <v>4395</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>123199</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E466">
+        <v>4288</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>123200</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E467">
+        <v>4491</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>123201</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E468">
+        <v>3977</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>123202</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E469">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>123203</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E470">
+        <v>5607</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>123204</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E471">
+        <v>4313</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>123205</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E472">
+        <v>5015</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>123206</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E473">
+        <v>7260</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>123207</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E474">
+        <v>5487</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>123208</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E475">
+        <v>4749</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>123209</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E476">
+        <v>5655</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>123210</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E477">
+        <v>6490</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>123211</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E478">
+        <v>5198</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>123212</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E479">
+        <v>4231</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>123213</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E480">
+        <v>3490</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>123214</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E481">
+        <v>4390</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>123215</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E482">
+        <v>4061</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>123216</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E483">
+        <v>4408</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>123217</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E484">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>123218</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E485">
+        <v>3312</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>123219</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E486">
+        <v>3397</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>123220</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E487">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>123221</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E488">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>123222</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E489">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>123223</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E490">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>123224</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E491">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>123225</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E492">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>123226</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E493">
+        <v>4055</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>123227</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E494">
+        <v>3912</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>123228</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E495">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>123229</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E496">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>123230</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E497">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>123231</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E498">
+        <v>3997</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>123232</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E499">
+        <v>6222</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>123233</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E500">
+        <v>4575</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>123234</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E501">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>123235</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E502">
+        <v>10689</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>123236</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E503">
+        <v>5381</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>123237</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E504">
+        <v>5591</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>123238</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E505">
+        <v>4431</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>123239</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E506">
+        <v>4248</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>123240</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E507">
+        <v>4698</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>123241</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E508">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>123242</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E509">
+        <v>4166</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>123243</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E510">
+        <v>4002</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>123244</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E511">
+        <v>4629</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>123245</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E512">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>123246</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E513">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>123247</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E514">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>123248</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E515">
+        <v>4075</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>127077</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E516">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>127078</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E517">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>127079</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E518">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>127080</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E519">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>127081</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E520">
+        <v>4471</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>127082</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E521">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>127083</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E522">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>127084</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E523">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>127085</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E524">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>127086</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E525">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>127087</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E526">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>127088</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E527">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>127089</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E528">
+        <v>3137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">