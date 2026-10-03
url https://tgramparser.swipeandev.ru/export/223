--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="897">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2022">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2703,50 +2703,3425 @@
     <t>30.06.25 12:23</t>
   </si>
   <si>
     <t>t.me/mikewashere/14751</t>
   </si>
   <si>
     <t>На столе в комнате Платона Андреевича, главного героя «Господина оформителя», можно увидеть фотографию - собственно Платон Андреевич в компании поэта Блока. Разумеется, это коллаж (на основе известного снимка Наппельбаума, где Блок запечатлен с Чуковским). При этом выдуманный киноперсонаж и реально существовавший поэт были как бы соседями. Дом Платона Андреевича - №55 по Галерной, а в 41-м по той же Галерной жил Блок. Жил с осени 1907 по весну 1910-го, а действие «Господина оформителя» происходит в том же интервале.</t>
   </si>
   <si>
     <t>30.06.25 09:18</t>
   </si>
   <si>
     <t>t.me/mikewashere/14748</t>
   </si>
   <si>
     <t>Кузьминский однажды белой ночью играл на трубе под окнами полутора комнат Бродского. Разбуженный жилец дома Мурузи выскочил и слегка побил Кузьминского. Затем остыл; Кузьминский читал ему Бродского. Но кальвадосом поэт с жильцом не поделился - все-таки «он мне ушиб ребро».   Дело, как понимаю, было в промежутке между отъездом Бродского и эмиграцией самого Кузьминского, то есть между 1972 и 1975 годами. Вообще, безобразие, конечно. Я про ночной шум под окнами.</t>
   </si>
   <si>
     <t>29.06.25 18:53</t>
   </si>
   <si>
     <t>t.me/mikewashere/14741</t>
   </si>
   <si>
     <t>Работы Таисии Афониной. Вторая картина, «Натюрморт с вербами», написана в доме на углу Большого и Зверинской, в комнате, где художница жила с 50-х годов до своей кончины в 1994-м.</t>
+  </si>
+  <si>
+    <t>15.09.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20086</t>
+  </si>
+  <si>
+    <t>Рассказ Валерия Попова «Моя бабушка» читает Иван Ургант. Очень трогательно и точно. Ивану спасибо, вам - приятного прослушивания. Предыдущие образцы «Читки», моей затеи-признания в любви малой ленинградской прозе - здесь. И переходя на язык Гостелерадио, с Иваном мы не прощаемся. Я послушал его (если быть точным, не совсем его) новую пластинку и обязательно о ней напишу. Кстати, и там есть отсылки к нашей, ленинградской литературе.</t>
+  </si>
+  <si>
+    <t>15.09.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20083</t>
+  </si>
+  <si>
+    <t>Первый снимок - известная фотография «Кино», сделанная Едыге Ниязовым. Снимок номер два (автор Игорь Рятов) тоже, в общем, известен - фиксация того самого съемочного процесса. А вот третье фото - редкость. Я нашел этот напечатанный снимок в архивах Георгия Гурьянова. Все там же, все те же. Двор дома на Шпалерной, где (в доме) располагалась квартира Тимура Новикова, она же АССА. Карточка - с оторванным углом. Что усиливает предметность и вкус времени. О том времени и людях, это время раскрашивавших - на моих экскурсиях в музее-квартире Гурьянова. Четверг/суббота. Вот ссылка на билеты. Жду вас.</t>
+  </si>
+  <si>
+    <t>15.09.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20082</t>
+  </si>
+  <si>
+    <t>Режиссер Менакер спросил Смоктуновского, что такое хороший артист. Тот, кто в наименьшее время дает наибольшую информацию, ответил Смоктуновский. А ведь да.</t>
+  </si>
+  <si>
+    <t>15.09.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20079</t>
+  </si>
+  <si>
+    <t>Осенний ленинградский маршрут - в дневнике юной Елены Шварц: Сегодня мы с мамой гуляли в Летнем саду, потом пошли в Михайловский, от­туда по каналу Грибоедова к Дому книги. В садах пахло как в винном погре­бе — душно и сладко. Лежали опавшие листья — желтые и рваные.</t>
+  </si>
+  <si>
+    <t>15.09.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20075</t>
+  </si>
+  <si>
+    <t>Меланхоличный ленинградский маршрут - в дневнике юной Елены Шварц: Сегодня мы с мамой гуляли в Летнем саду, потом пошли в Михайловский, от­туда по каналу Грибоедова к Дому книги. В садах пахло как в винном погре­бе — душно и сладко. Лежали опавшие листья — желтые и рваные.</t>
+  </si>
+  <si>
+    <t>14.09.26 19:50</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20074</t>
+  </si>
+  <si>
+    <t>Проходят лето и зима, проходит осень и весна проходит. Проходит всё, но остаётся тьма, в которой что-то колобродит.   Борис Констриктор. Работа Леонида Чупятова.</t>
+  </si>
+  <si>
+    <t>14.09.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20072</t>
+  </si>
+  <si>
+    <t>Рассказал в программе «Петербургский текст» о Довлатове. Вышло осмысленно, в чем в значительной степени заслуга автора выпуска Валерия Ефремова. Вот ссылка. Я с 6-й минуты, но программа в целом симпатична и по делу. Посмотрите.</t>
+  </si>
+  <si>
+    <t>14.09.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20071</t>
+  </si>
+  <si>
+    <t>Ленинградский прозаик подписал, наконец, договор на выпуск книжки. Издательству потребовался его снимок - на обложку. Фото было решено сделать на мосту через канал Грибоедова. Прозаик снял шапку (добротную, из верблюжьей шерсти). Положил на парапет. Сделал шаг навстречу объективу. Кадр готов. Писатель повернулся, чтобы забрать шапку - а ее нет. Стащили. Так состоялась первая встреча с читателями.</t>
+  </si>
+  <si>
+    <t>14.09.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20070</t>
+  </si>
+  <si>
+    <t>Вода, камни, люди и немного неба. Фото Станислава Чабуткина.</t>
+  </si>
+  <si>
+    <t>13.09.26 20:12</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20069</t>
+  </si>
+  <si>
+    <t>Короткая история о Бродском.</t>
+  </si>
+  <si>
+    <t>13.09.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20068</t>
+  </si>
+  <si>
+    <t>Одно время в редакции журнала «Нева» стали пропадать вещи. Кто-то крал шляпы, кепки, ботинки, шарфы. Сотрудники «Невы» предполагали, что таким образом им мстят отвергнутые авторы. Вычитано у Рекшана.</t>
+  </si>
+  <si>
+    <t>12.09.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20065</t>
+  </si>
+  <si>
+    <t>Лекция Игоря Кузьмичева об андеграунде и Георгии Гурьянове внутри него Вчера, дождливым и холодным питерским вечером, неравнодушные к творчеству Георгия Гурьянова и питерскому андеграунду собрались в медиа-центре Новой сцены Александринки. Игорь Кузьмичев действительно блестящий рассказчик. Сочетание различных фактов, интересных особенностей, контекста и баек дает в синергии совершенно потрясающий эффект: хочется слушать и слушать. Он гипнотизирует не просто уважением к своим героям, а трепетным уважением и любовью. Такое чувство, что не разделить эту любовь просто невозможно. Например, для меня было открытием участие Егора Летова в "Поп-Механике" Сергея Курехина. По итогу два часа пролетели незаметно. Очень надеюсь, что новые разговоры скоро повторятся и наполнят нас теплом воспоминаний об эпохе, в которой лично я никогда не жил, но не могу сказать, что не хотел бы! Канал Игоря Кузьмичева Канал музея-квартиры Георгия Гурьянова</t>
+  </si>
+  <si>
+    <t>12.09.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20064</t>
+  </si>
+  <si>
+    <t>Прекрасный, выразительный снимок Сергея Подгоркова.</t>
+  </si>
+  <si>
+    <t>12.09.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20063</t>
+  </si>
+  <si>
+    <t>У ленинградского писателя Ильи Варшавского есть рассказик «Новое о Шерлоке Холмсе» (1964). Начинается он вполне обыденно. «Лондонское воскресенье всегда полно скуки, но если к этому добавляется дождь, то оно становится невыносимым. Мы с Холмсом коротали воскресный день в нашей квартире на Беккер-стрит. Великий сыщик смотрел в окно, барабаня своими тонкими длинными пальцами по стеклу». Далее возникает некое дело, которое Холмс быстро расследует. Здесь тоже ничего особенного. Но вот финальный абзац ломает все. «Я вздохнул, положил руку на плечо Холмса и нажал скрытую под пиджаком кнопку выключения. Затем, сняв с Холмса заднюю панель, я начал перепаивать схему. Нечего было даже пытаться продать его в таком виде Скотланд-Ярду». Да, я забыл сказать, что Варшавский - писатель-фантаст.</t>
+  </si>
+  <si>
+    <t>11.09.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20057</t>
+  </si>
+  <si>
+    <t>Дождь в Ленинграде 1960-х - устойчивый образ. Смотришь на картинки и да, так себе это и представлял. Ну и чтобы джаз тихо бумкал на периферии. Кокорин, Николаев, Исаченко, Пиркер, Чарнецкая.</t>
+  </si>
+  <si>
+    <t>11.09.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20056</t>
+  </si>
+  <si>
+    <t>Эти молодые люди интересуются, ждать ли вас сегодня в Александринке, на Новой сцене. «Георгий Гурьянов. Ленинградский андеграунд 1980-х» - об этом сегодня вечером там поговорим. То есть не только о Гурьянове, а в целом о той эпохе. Вот ссылка на билеты, коих (Довлатов бы вздрогнул) осталось чуть.</t>
+  </si>
+  <si>
+    <t>11.09.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20055</t>
+  </si>
+  <si>
+    <t>Кофе на Малой Садовой. Памятник. Площадь Искусств. Скалюсь в улыбке весёлой, Но мне почему-то грустно. Сквозь едкий дым сигареты Гляжу на рекламы броские. Шагаю с другом-поэтом И рассуждаю о Бродском. Где он, наш рыжеголовый? Рядом другие... Но пусто. . . . . . . . . . . . . . . . . . . . Памятник. Площадь Искусства. И кофе на Малой Садовой... Андрей Гайворонский. 1964</t>
+  </si>
+  <si>
+    <t>11.09.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20054</t>
+  </si>
+  <si>
+    <t>стеб да стеб кругом Борис Констриктор (на фото - слева).</t>
+  </si>
+  <si>
+    <t>10.09.26 17:56</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20053</t>
+  </si>
+  <si>
+    <t>Пронзительный финал фильма Арановича «И другие официальные лица». Как всегда, чудная музыка Каравайчука. На открывающих титрах - особенно. Посмотрите это кино.</t>
+  </si>
+  <si>
+    <t>10.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20052</t>
+  </si>
+  <si>
+    <t>1984, Ленинградский университет. Концерт Курехина и компании, вторая по счету «Поп-механика». О том времени, событиях и людях - на моих сегодняшних экскурсиях в квартире-музее Георгия Гурьянова (он на этом снимке, сделанном Евгением Козловым, тоже присутствует). Ссылка на билеты вот.</t>
+  </si>
+  <si>
+    <t>10.09.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20050</t>
+  </si>
+  <si>
+    <t>Мойка на снимках Сергея Подгоркова и Маши Ивашинцовой. Восьмидесятые. Я рассматривал эти фотографии под аквариумский «Гиневер». Идеально.</t>
+  </si>
+  <si>
+    <t>10.09.26 04:34</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20049</t>
+  </si>
+  <si>
+    <t>А чем ты думаешь заняться, когда раздашь все деньги в долг? Не вздумаешь ли перебраться в один из южных городов, где можно жить без денег долго, карманы фруктами наполнив? Я знаю: о возврате долга ты постесняешься напомнить. Ты предпочтешь один слоняться по незнакомым городам. А чем ты думаешь заняться, когда настанут холода? Владимир Уфлянд, 1956.</t>
+  </si>
+  <si>
+    <t>09.09.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20048</t>
+  </si>
+  <si>
+    <t>Ранние тексты Геннадия Гора я почти не читал. Тем ярче было впечатление. Ниже фрагмент одного из рассказов, написанных в 1920-1930-е. Обэриутщина Гора хороша и неутомительна (а подобная манера может утомлять своей избыточностью, да). Петр Иванович Каплин сидел на стуле и читал книгу. А Вера Павловна Каплина ставила самовар, поглядывая в окно. И вовсе не книгу читал Петр Иванович Каплин, а тетрадь, и не на стуле сидел, а лежал на полу... А Вера Павловна Каплина вовсе не поглядывала в окно, когда ставила самовар, да и самовар она вовсе не ставила, потому что не было самовара, а даже если и был у ней примус, то не могла она ставить примус, потому что Веры Павловны Каплиной не было в это время в квартире Петра Ивановича Каплина, ее не было как таковой, и вообще она никогда не существовала. Просто Петр Иванович Каплин, когда лежал на полу и просматривал свою новую тетрадь, подумал: «А хорошо, если бы у меня была жена Вера Павловна и самовар». Он был уже немолодым человеком, среднего роста, и любил исполнять свои собственные желания. Для этого он сел на «четверку» и поехал к Обводному каналу. Там он купил самовар. Оставалось только жениться. Но он не женился потому, что среди его знакомых не оказалось женщины, имя которой было бы Вера Павловна, и вообще среди его знакомых не оказалось женщины. Таков был ученый библиотекарь, Петр Иванович Каплин.</t>
+  </si>
+  <si>
+    <t>09.09.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20047</t>
+  </si>
+  <si>
+    <t>Фрагмент киноальманаха 1986 года «Исключение без правил». Четыре новеллы, среди режиссеров - Бортко, Бутурлин, Рогожкин. Проходная, в общем-то, лента, безобидная раннеперестроечная сатира. Но, во-первых, атмосфера (Ленинград середины восьмидесятых моя слабость), во-вторых, местами действительно смешно. Как в этом эпизоде новеллы «Голос», главный герой которой неожиданно заговорил шаблонами.</t>
+  </si>
+  <si>
+    <t>09.09.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20042</t>
+  </si>
+  <si>
+    <t>Как видел себя художник. Работы филоновского ученика Дмитрия Крапивного и собственно, его фото.</t>
+  </si>
+  <si>
+    <t>08.09.26 20:07</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20041</t>
+  </si>
+  <si>
+    <t>Сперва на улице на нашей Назвали вдруг меня мамашей.   В трамвае, полном, будто улей, Назвали вдруг меня бабулей.   Вот интересные дела Я незаметно забрела В такие возрастные дали, Чтоб даже место уступали!   Я им ещё улик подкину: Платок ‒ на лоб, согбенней спину Ведь место мне дороже, Чем выглядеть моложе! Зоя Эзрохи.</t>
+  </si>
+  <si>
+    <t>08.09.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20040</t>
+  </si>
+  <si>
+    <t>Планы на вторую половину недели. Четверг и суббота. Музей-квартира Георгия Гурьянова. Мои авторские экскурсии. Ссылка здесь. Пятница. Новая сцена Александринки. «Георгий Гурьянов. Ленинградский андеграунд 1980-х». Речь пойдет не только о Гурьянове - в целом о той эпохе. Билеты вот.</t>
+  </si>
+  <si>
+    <t>08.09.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20029</t>
+  </si>
+  <si>
+    <t>Ранние тексты Геннадия Гора я почти не читал. Тем ярче было впечатление. Ниже фрагмент одного из рассказов, написанных в 1920-1930-е. Обэриутщина Гора хороша и не утомительна (а подобная манера письма может утомлять своей избыточностью, да). Петр Иванович Каплин сидел на стуле и читал книгу. А Вера Павловна Каплина ставила самовар, поглядывая в окно. И вовсе не книгу читал Петр Иванович Каплин, а тетрадь, и не на стуле сидел, а лежал на полу... А Вера Павловна Каплина вовсе не поглядывала в окно, когда ставила самовар, да и самовар она вовсе не ставила, потому что не было самовара, а даже если и был у ней примус, то не могла она ставить примус, потому что Веры Павловны Каплиной не было в это время в квартире Петра Ивановича Каплина, ее не было как таковой, и вообще она никогда не существовала. Просто Петр Иванович Каплин, когда лежал на полу и просматривал свою новую тетрадь, подумал: «А хорошо, если бы у меня была жена Вера Павловна и самовар». Он был уже немолодым человеком, среднего роста, и любил исполнять свои собственные желания. Для этого он сел на «четверку» и поехал к Обводному каналу. Там он купил самовар. Оставалось только жениться. Но он не женился потому, что среди его знакомых не оказалось женщины, имя которой было бы Вера Павловна, и вообще среди его знакомых не оказалось женщины. Таков был ученый библиотекарь, Петр Иванович Каплин.</t>
+  </si>
+  <si>
+    <t>08.09.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20028</t>
+  </si>
+  <si>
+    <t>«Девушка-работница шпаклюет цоколь дома на площади Ломоносова. На ней грязные, измазанные известкой, но модные брючки. Волосы не покрыты. Изящная прическа сделана с большим искусством и, видимо, тщательно оберегается. Когда девушка нагибается, на затылке видны многочисленные шпильки и заколки, поддерживающие это сооружение. Все прохожие заглядываются, и девушке это приятно». Из дневников Геннадия Алексеева, 1964. Прекрасная зарисовка.</t>
+  </si>
+  <si>
+    <t>07.09.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20027</t>
+  </si>
+  <si>
+    <t>Разве у хорошеньких женщин должен быть характер? Пушкин - из письма.</t>
+  </si>
+  <si>
+    <t>07.09.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20026</t>
+  </si>
+  <si>
+    <t>43 года назад (43!) начался прокат «Пацанов» Динары Асановой. Что тут сказать. Великое кино про любовь и нелюбовь. Если не видели, обязательно посмотрите.</t>
+  </si>
+  <si>
+    <t>07.09.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20024</t>
+  </si>
+  <si>
+    <t>На первом снимке - бумажка, где сообщается, что Алексей Балабанов не принят на курсы сценаристов. Раритет. Еще больше редкостей - фактов и историй - на прогулке, которую проводит Федор Балабанов. Как говорится, кому как не ему. Федор показывает Васильевский остров особенным образом - как частную территорию, где личная жизнь режиссера и Вселенная его фильмов тесно сплетены. Очень рекомендую.</t>
+  </si>
+  <si>
+    <t>07.09.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20023</t>
+  </si>
+  <si>
+    <t>На первом снимке - бумажка, где сообщается, что Алексей Балабанов не принят на курсы сценаристов. Раритет. Еще больше редкостей - фактов и историй - на прогулке, которые проводит Федор Балабанов. Как говорится, кому как не ему. Федор показывает Васильевский остров особенным образом, как частную территорию, где личная жизнь режиссера и Вселенная его фильмов тесно сплетены. Очень рекомендую.</t>
+  </si>
+  <si>
+    <t>07.09.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20018</t>
+  </si>
+  <si>
+    <t>Яркие работы Владлена Гаврильчика. Ну и несколько его строчек. Я кентавром прогарцую Даме ручку поцелую Здрасьте нежное скажу Колоссально погляжу, И с любовью я и Вы Погуляем вдоль Невы. 1965.</t>
+  </si>
+  <si>
+    <t>06.09.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20017</t>
+  </si>
+  <si>
+    <t>06.09.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20013</t>
+  </si>
+  <si>
+    <t>Дом на Тверской (на фото слева). Здесь до войны жила детская писательница Дина Бродская. Бродская выпустила несколько хороших книжек, самая известная - «Марийкино детство». Тридцать лет спустя в том же доме на Тверской, в одной из коммуналок поселилась Маша Ивашинцова, прекрасный ленинградский фотограф. Вряд ли Маша знала о Бродской. Обе - талантливые женщины с трагическими судьбами. Вот обложка книжки Бродской, а также снимок Ивашинцовой, сделанный во дворе дома на Тверской. И еще автопортрет Маши. А вот фотографий Дины Бродской не осталось. Ниже фрагмент «Марийкина детства» Бродской. Марийка сидит на корточках возле раскрытой кухонной двери и чистит ножи тёртым кирпичом. Она видит перед собой длинный двор, залитый солнцем, двухэтажные флигеля, обсаженные акациями, а в конце двора большую лужайку или «полянку», как все называют её. На полянке колышется высокая, по пояс, густая трава, а репейник даже выше Марийкиного роста. На полянке хорошо играть в прятки или гоняться за стрекозами и красненькими божьими коровками. В этот ранний час двор ещё пуст. Только старый дворник, Машкин дедушка, красит скамейки в зелёную краску да две няньки с младенцами сидят на соседнем крыльце. Но вот на окнах поднимаются шторы, из подъездов выбегают ребята. Горничная вытряхивает ковры, бублишница Хана проносит на плече корзину с горячими бубликами. Машкин дядя, недавно приехавший из деревни, пятнадцатилетний Василько вытаскивает из подвала длинный, похожий на змею шланг и начинает поливать двор.</t>
+  </si>
+  <si>
+    <t>06.09.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20012</t>
+  </si>
+  <si>
+    <t>Оказывается, Соловьев первоначально собирался снимать «АССУ» не только с музыкой, но и с танцами. И думал пригласить Эйфмана для постановки этих самых танцев. Пытаюсь представить себе это.</t>
+  </si>
+  <si>
+    <t>05.09.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20011</t>
+  </si>
+  <si>
+    <t>11 сентября на Новой сцене Александринки (ну не прямо уж на самой сцене, конечно) расскажу вот об этом. «Георгий Гурьянов. Ленинградский андеграунд 1980-х. Артефакты и факты». Речь, кстати, пойдет не только о Георгии Константиновиче - мы поговорим и о той удивительной эпохе, самой яркой в истории ленинградского андеграунда, как по мне. В программе - иллюстрации из архива музея-квартиры Гурьянова. Начало в 19.30. Приходите. Вот ссылка.</t>
+  </si>
+  <si>
+    <t>05.09.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20010</t>
+  </si>
+  <si>
+    <t>Африка дает смекалистый ответ на вопрос, что такое АССА.</t>
+  </si>
+  <si>
+    <t>05.09.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20009</t>
+  </si>
+  <si>
+    <t>Мечтаешь ты увидеть кактус, засеять луком огород но в жизни все выходит как-то совсем совсем наоборот. Александр Кондратов. Как умно и точно.</t>
+  </si>
+  <si>
+    <t>04.09.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20008</t>
+  </si>
+  <si>
+    <t>Тени этих джентльменов, запечатленных великим фотографом Богдановым, мы завтра минуем - в ходе прогулки, посвященной вселенной «Сайгона» и окрестностей. Дождь не обещают (хотя уверенности нет), в любом случае это решаемо. Завтра, в субботу, в час дня. За деталями - сюда, пожалуйста.</t>
+  </si>
+  <si>
+    <t>04.09.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19998</t>
+  </si>
+  <si>
+    <t>Андрей Сашин учился у Петрова-Водкина, далее у Филонова. Затем работал как театральный художник, писал вполне традиционные портреты и пейзажи. Но его ранние вещи, несмотря на заметное влияние маститых учителей, особенно хороши. Вы посмотрите на эти лица.</t>
+  </si>
+  <si>
+    <t>04.09.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19997</t>
+  </si>
+  <si>
+    <t>Как известно, интерьер «Сайгона» почти не зафиксирован. Несколько фотоснимков, эпизод дока «Йа-Хха», снятый в чреве знаменитого кафе - и вроде бы все. Тем ценнее эти кадры фильма «Что такое «Сайгон». По сути, ничего особенного, заурядный общепитовский вид. Однако - история.</t>
+  </si>
+  <si>
+    <t>03.09.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19996</t>
+  </si>
+  <si>
+    <t>В ресторане играли танго - это верхний этаж отеля, и хрустальных рюмок огранка влагой жизненной запотела. Растворялись белые ночи в «Ркацетели»-«Напареули», жизнь была длинней и короче, чем поставленное на ходули время поздних пятидесятых в Елисеевском магазине, где фарцовщиков волосатых еще не было и в помине. Ведь они появились позже, когда финны рванули в Питер, и бродили в пекарне дрожжи, на «Ленфильме» горел «юпитер». Авербах и Герман сидели в просмотровом вонючем зале, и стекали по акварели слезы женские, и ворчали старики в комитетах ЖЭКов, и балтийские пароходы на доступных питерских реках якоря опускали в воды. «Беломор» мы тогда курили, «Жигулевское» пили пиво, до рассвета мы говорили, загорали мы у залива. И глядели в пустое небо сквозь кумач линялого флага, и не ели чужого хлеба, не просили чужого блага. Но когда мосты разводили, ждали мы у Невы на Дворцовой часа, года и века или возвращались к пыли дворовой. Евгений Рейн. На фото Елены Карусаар - Рейн и Авербах.</t>
+  </si>
+  <si>
+    <t>03.09.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19995</t>
+  </si>
+  <si>
+    <t>03.09.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19994</t>
+  </si>
+  <si>
+    <t>1 сентября 1964 года на углу Невского и Владимирского открылось безымянное кафе, вошедшее в историю под именем «Сайгон». И ставшее символом ленинградской неофициальной культуры. О «Сайгоне» и других важных местах/маршрутах местной богемы - на субботней прогулке в 13.00. За подробностями пишите сюда, пожалуйста.</t>
+  </si>
+  <si>
+    <t>03.09.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19993</t>
+  </si>
+  <si>
+    <t>Снимок Бориса Смелова. Парадная дома в Тучковом, известная лестница со львом. Величественно и пугающе.</t>
+  </si>
+  <si>
+    <t>03.09.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19992</t>
+  </si>
+  <si>
+    <t>Август 1990-го. В библиотеке дома отдыха отец, листая прошлогодние номера «Звезды», прочел текст неизвестного ему писателя Довлатова. Был впечатлен. Вернувшись в Ленинград, показал мне выписанные куски и посоветовал найти номер «Звезды». «Автора на днях не стало», - добавил отец, регулярно слушавший «голоса». Я прочел Довлатова (это был, если не путаю, «Филиал»). Ощутил одновременно и радость узнавания, и потерю (ведь автора больше нет). Впрочем, радость узнавания была сильнее. Довлатов писал так, как мне было нужно. Довлатову сегодня 85. Без всяких «бы». Литература продолжается, - это его фраза. Я бы добавил - а искусство сильнее смерти.</t>
+  </si>
+  <si>
+    <t>02.09.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19991</t>
+  </si>
+  <si>
+    <t>Всем привет! Внезапно вспомнил, что во время лекции в Переделкино я активно пускал по волнистым рядам зрителей т.н. «раздаточный материал». Как правило — в виде пластинок, фотографий и магнитоальбомов. Моими глазами топ -12 «эпохи неоформленной мифологии» выглядел следующим образом (в хронологическом порядке):   1 — Юрий Морозов: «Вишневый сад Джими Хендрикса» (1973), 2 — Градский и «Скоморохи»: «Размышление шута» (1974), 3 — «Арсенал» — концерт в Таллине (1974), 4 — «Оловянные солдатики»: «Воспоминания» (1976), 5 — Борис Гребенщиков — «С той стороны зеркального стекла» (1976), 6 — Юрий Ильченко: «Дождь» (1977), 7— «Машина времени»: «День рождения» (1978)», 8 — «Високосное лето»: «Прометей прикованный» (1978), 9 — БГ + Майк: «Все братья-сестры» (1978), 10 — «Воскресение»: I (1979), 11— «Автоматические удовлетворители»: «Дураки и гастроли» (1980), 12 — Майк: «Сладкая N и другие» (1980).    Что-то из этого списка я успел показать. что-то не успел, но это не важно. Просьба, посмотрите эти позиции внимательно, у меня пронзительный вопрос. Про какие из этих альбомов (или артистов) вам интересно было бы узнать? Во всех деталях и подробностях? Это вопрос не только к приятелям-блогерам, но и ко всем подписчикам. Пишите свои «хотелки» прямо сюда, я постараюсь более-менее оперативно ответить. Ваш Кушнир</t>
+  </si>
+  <si>
+    <t>02.09.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19990</t>
+  </si>
+  <si>
+    <t>Так как я неоклассик, у меня и поведение было неоклассика: я скромно приводил очередную даму, поскольку был влюбчив, читал ей стихи, обольщал ее. Потом сватался. За каждую сватался. Но я был бедный поэт, в «Сайгоне» кофе мог купить даме или бутылку сухого вина, не более того. Они за меня не шли, хотя я был красавец, атлет, универсальный спортсмен, весельчак, умница, талант, но дамы — ни в какую. …Поэт в «Сайгоне» — это почетно, это такая публика, такие салоны, знакомства... Но никто за нашу братию замуж не выходил. Поэт Ширали.</t>
+  </si>
+  <si>
+    <t>02.09.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19989</t>
+  </si>
+  <si>
+    <t>В Петербурге сегодня вот так. Дождь.</t>
+  </si>
+  <si>
+    <t>01.09.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19988</t>
+  </si>
+  <si>
+    <t>История эта случилась в Москве, но я ее все равно расскажу. Писатель Владимов возглавил отдел прозы в журнале «Новый мир». В своем новом кабинете увидел огромные пачки рукописей. Да я же в жизни все это не перечитаю, сказал он главному редактору Твардовскому. А ты читай каждую рукопись только до фразы «Листья деревьев о чем-то перешептывались», ответил Твардовский. Наиточнейшая характеристика графомании, да.</t>
+  </si>
+  <si>
+    <t>01.09.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19987</t>
+  </si>
+  <si>
+    <t>Уплыть на теплоходе Новой Голландии и узнать о ленинградском андеграунде (от Бродского до Цоя!) — план на 2 и 9 сентября. Экскурсию по рекам и каналам проведет историк, куратор и автор тг-канала «Здесь был Майк» Игорь Кузьмичев. Билеты появляются за 3 дня до ее проведения, успевайте поймать! 📍Читайте также: 8 ключевых мест андеграундного Ленинграда — выбор историка Игоря Кузьмичева ⭐ Telegram | MAX | VK</t>
+  </si>
+  <si>
+    <t>01.09.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19986</t>
+  </si>
+  <si>
+    <t>Две чудесные вещи Нины Коган, о ней вот здесь. В «кадре» - улица Марата.</t>
+  </si>
+  <si>
+    <t>01.09.26 05:27</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19985</t>
+  </si>
+  <si>
+    <t>31.08.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19982</t>
+  </si>
+  <si>
+    <t>Возле подъезда сяду на лавку в облачке света. Кончился день. Кончился август. Кончилось лето. Вадим Жук. Фото Всеволода Тарасевича.</t>
+  </si>
+  <si>
+    <t>31.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19981</t>
+  </si>
+  <si>
+    <t>Критик Зелик Штейман вел литературный кружок. К делу он подходил с выдумкой. Например, говорил ученикам: «Представьте, что вы входите в телефон-автомат и набираете номер девушки, которая вам очень нравится. Попробуйте-ка написать об этом так, чтобы все было до боли узнаваемо...». Очень неплохо, мне кажется. Мотивирует. Кадр из фильма «Ключ без права передачи».</t>
+  </si>
+  <si>
+    <t>31.08.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19980</t>
+  </si>
+  <si>
+    <t>В конце сентября-начале октября выйдет моя книжка «Чудаки города Ленинграда. Тихие герои неофициальной культуры». Это переиздание, дополненное новой главой. Книжка рассказывает о малоизвестных или вовсе забытых персонажах ленинградского андеграунда. Это не историческое исследование, а смесь фактов и художественного вымысла. Предзаказ уже открыт, вот ссылка. Фрагмент - здесь.</t>
+  </si>
+  <si>
+    <t>31.08.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19978</t>
+  </si>
+  <si>
+    <t>В конце сентября-начале октября выйдет моя книжка «Чудаки города Ленинграда. Тихие герои неофициальной культуры». Это переиздание, дополненное новой главой. Плюс обновленная обложка, кое-что на задней обложке и сюрприз внутри. Книжка рассказывает о малоизвестных или вовсе забытых персонажах ленинградского андеграунда. Это не историческое исследование, а смесь фактов и художественного вымысла. Предзаказ уже открыт, вот ссылка. Потом, как понимаю, цена неизбежно вырастет. Фрагмент - здесь.</t>
+  </si>
+  <si>
+    <t>31.08.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19969</t>
+  </si>
+  <si>
+    <t>Пространства и люди. Антощенков, Журавский, Рабинович, Егоровский, Чабуткин, Садовников, Немтинов, Плюхин и снова Антощенков.</t>
+  </si>
+  <si>
+    <t>30.08.26 18:29</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19968</t>
+  </si>
+  <si>
+    <t>Раньше взлета волны не поймаешь, Раньше света не будет звезды, Капитан, капитан, понимаешь, Раньше жизни не будет судьбы.  Так над жизнью, над схваткой, над смертью, Над разбрызганным зеркалом звезд Улыбайся, товарищ, бессмертью, Наступи ему сердцем на хвост. Алик Ривин. Фрагмент стихотворения. Портрет Ривина работы Ивана Петровского.</t>
+  </si>
+  <si>
+    <t>30.08.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19967</t>
+  </si>
+  <si>
+    <t>Работа Алека Рапопорта, 1973. Я небольшой любитель живописи 1970-х, но исключения, конечно, есть. Этот «Семейный портрет»- прекрасная, трогательная вещь.</t>
+  </si>
+  <si>
+    <t>29.08.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19966</t>
+  </si>
+  <si>
+    <t>Ну до чего же это здорово — нестись по летней Неве на быстроходном катере, обгонять неуклюжие прогулочные лодки, срезать носы у пыхтящих работяг-буксиров, волочащих за собой бесконечные пахнущие горячей смолой плоты; нырять под выгнутые спины мостов, басовито грохочущие под колесами трамваев, и орать во все горло песню. Или просто так орать. Потому что солнце, потому что скорость, потому что ветер. Илья Дворкин, «Трава пахнет солнцем». 1971. Фото Ильи Наровлянского.</t>
+  </si>
+  <si>
+    <t>29.08.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19963</t>
+  </si>
+  <si>
+    <t>Дом Зингера/Дом книги на работах Бродского, Алексеева, Гурьянова. Мои экскурсии в музее-квартире Георгия Гурьянова, ссылка здесь.</t>
+  </si>
+  <si>
+    <t>29.08.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19960</t>
+  </si>
+  <si>
+    <t>На этих снимках Джона Реппса - образцы ленинградской архитектуры. Большое искусство, как ни крути. Культуру во всех проявлениях можно найти и в папке art is here; здесь собраны самые разные каналы, от «Улицы Балабанова» до Русского музея. Кино, живопись, мода, литература - самый широкий спектр. Все в одном месте, что удобно.</t>
+  </si>
+  <si>
+    <t>29.08.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19959</t>
+  </si>
+  <si>
+    <t>Посылаю тебе нашу с Бродским фотографию. Снимок исторический: из него следует, что бывали минуты, когда я что-то говорил, а сам Бродский довольно внимательно слушал. Из писем Довлатова Игорю Смирнову, 1980-е. PS. Фотография - не та самая.</t>
+  </si>
+  <si>
+    <t>28.08.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19954</t>
+  </si>
+  <si>
+    <t>Эти работы Алисы Порет можно видеть на выставке, открытой галереей «Веллум» в московской Галерее на Шаболовке. Название выставки, «Алиса Порет. Страна чудес», точно отражает ее суть. Ученица Филонова и Петрова-Водкина состоялась как книжный график, иллюстрации Порет - это действительно чудо. Я, к сожалению, вряд ли успею увидеть выставку, а вы, если сходите, расскажите потом, как оно.</t>
+  </si>
+  <si>
+    <t>28.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19953</t>
+  </si>
+  <si>
+    <t>Подающий надежды автор отправился в Москву на Всесоюзный слет молодых писателей. Жил в гостиничном номере вместе с юмористом и детским поэтом. Первый с каменным лицом сидел на телефоне круглые сутки и делал карьеру, второй приходил к ночи и громко тошнил в сортире. Жизнь и жанр – не одно и то же. Вычитано у Рекшана (он на фото).</t>
+  </si>
+  <si>
+    <t>28.08.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19952</t>
+  </si>
+  <si>
+    <t>Улица Пестеля с видом на Литейный и Дом Мурузи - не только место действия «Зимней вишни», одного из эпизодов. Здесь располагалось кафе «Гонконг». Пройдем сегодня мимо, - расскажу, что и как. В 19.00 прогулка по местам ленинградской культуры. За подробностями пишите, пожалуйста, сюда.</t>
+  </si>
+  <si>
+    <t>28.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19945</t>
+  </si>
+  <si>
+    <t>У воды. Работы Милицы Чарнецкой.</t>
+  </si>
+  <si>
+    <t>27.08.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19944</t>
+  </si>
+  <si>
+    <t>Перечитывая Кушнера, я зацепился за строчки «Трагическое миросозерцание Тем плохо, что оно высокомерно». Мысль довольно проста и не то чтобы однозначна, надо ее еще обдумать. Но сказано хорошо. Фото Леонида Богданова.</t>
+  </si>
+  <si>
+    <t>27.08.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19943</t>
+  </si>
+  <si>
+    <t>Однажды (дело было в 1986-м) художник Тимур Новиков встретил на улице известного ленинградского специалиста по искусству. И сообщил, что Энди Уорхол прислал ему подарки. «Кто такой Уорхол?», - спросил собеседник. В принципе, собеседника Новикова можно понять. Информации вокруг - много, объять необъятное - сложно. И времени на это требуется тоже немало. Так что я прекрасно понимаю ценность программ, которые дают системные знания за разумный срок, а не методом проб, ошибок и случайных книжек. Как раз такая программа — это онлайн-курс «Как стать искусствоведом». Среди преподавателей — сотрудники Пушкинского музея, Третьяковской галереи и МГУ. Формат удобный: можно учиться в группе на вебинарах или в своём темпе самостоятельно. Доступ к материалам остаётся навсегда, а после выпуска — диплом о профессиональной переподготовке. И речь не только о поп-арте: «Искусство Древнего Востока», «Барокко и классицизм», «Реализм и импрессионизм», «Русский авангард» — всё это тоже подробно разберут. Занятия стартуют 2 сентября, по промокоду ЗДЕСЬБЫЛМАЙК суммарная скидка 40100 рублей. Вот ссылка.</t>
+  </si>
+  <si>
+    <t>27.08.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19941</t>
+  </si>
+  <si>
+    <t>В день памяти Майка - лучшее, на мой взгляд, фото работы Усова. А также вид из той самой комнаты на Боровой. Так позвони мне рано утром меня разбудит твой звонок Позвони мне рано утром меня разбудит твой звонок. Я буду ждать его всю жизнь, жизнь не самый долгий срок.</t>
+  </si>
+  <si>
+    <t>27.08.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19938</t>
+  </si>
+  <si>
+    <t>В день памяти Майка - лучший, на мой взгляд, его снимок работы Усова. А также комната и вид из окна той самой комнаты (сняты в 2021). Так позвони мне рано утром меня разбудит твой звонок Позвони мне рано утром меня разбудит твой звонок. Я буду ждать его всю жизнь, жизнь не самый долгий срок.</t>
+  </si>
+  <si>
+    <t>26.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19937</t>
+  </si>
+  <si>
+    <t>Чудесный детский рассказ Сергея Вольфа. Называется «Озарена весёлым треском». Прочтите и настроение ваше улучшится, если еще не. Мне подарили фотоаппарат. Завтра я куплю себе плёнку и сфотографирую памятник Александру Сергеевичу Пушкину в саду. Плёнку я проявлю, отпечатаю снимки, разложу их на столе и буду смотреть. Я буду смотреть и смотреть и вдруг увижу, что сам я сижу в саду на скамеечке, против памятника великому поэту. Против памятника Александру Сергеевичу Пушкину. Я буду долго глядеть на него, и он вдруг сойдёт вниз, погуляет немножко по саду, а потом подойдёт к моей скамейке и скажет: — Прошу извинить меня, я не помешаю? — Ой, что вы, что вы! — воскликну я.  — Пожалуйста! Я посмотрю сбоку на его добрые, грустные глаза, не удержусь и произнесу, волнуясь: — А я вас знаю, Александр Сергеевич. Вы — великий поэт Александр Сергеевич Пушкин. — Ах, — очнётся он.  — Откуда ты меня знаешь? — Что за вопрос?! — воскликну я. — Ну что за вопрос?! — Да, да, верно, — скажет он, сообразив. — Я позабыл совсем, я о своём думал. — Вот так встреча! — скажу я. — «Мороз и солнце, день чудесный», знаешь? — вдруг спросит он. — Конечно, — скажу я. — «Ещё ты дремлешь, друг прелестный», правильно? — Правильно, — скажет он. — А как дальше? И я стану читать ему дальше: «Пора, красавица, проснись…» Я буду читать, смущаясь и краснея, но с выражением, как и надо, а потом вдруг покраснею ещё больше, оттого что вспомню: несколько строчек в конце я вовсе не знаю, и раньше не знал, не выучил, и мне поставили за это в школе три с минусом. — Дальше я не знаю, — скажу я печально. — Как же так, как же так? — расстроится Александр Сергеевич. — «Вся комната янтарным блеском…» — «Озарена весёлым треском», — чуточку вспомню я. — Мальчик! Как же это можно — озарить весёлым треском? Там же точка после «озарена». Что же это получается? Он вздохнёт тяжело, поднимется со скамейки, пойдёт, пойдёт… И снова я увижу, что он памятник. — Александр Сергеевич! — закричу я. — Куда же вы?! Я не буду больше! Не буду! Я хотел пригласить вас в зоосад. Там белые медведи! Я хотел вас познакомить с Женькой Кисейкиным, моим другом! Я хотел… Я буду звать его долго — и всё зря: он не шелохнётся. И я увижу себя вовсе не в саду, а дома, за столом, перед фотографиями. Не буду я завтра покупать плёнку. Ну её совсем! Пропади она пропадом. Пойду-ка и выучу сперва всё это замечательное стихотворение.</t>
+  </si>
+  <si>
+    <t>26.08.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19936</t>
+  </si>
+  <si>
+    <t>С этим местом связана увлекательная история, случившаяся в июле 1982-го. Об этом - в ходе прогулки по местам ленинградского андеграунда, в пятницу в 19.00. За деталями, пожалуйста, сюда.</t>
+  </si>
+  <si>
+    <t>26.08.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19934</t>
+  </si>
+  <si>
+    <t>Галича пригласили в редакцию журнала «Костер» - чтобы он спел для сотрудников. Галич пришел, и почему-то возникла неловкая пауза. – А ладно, – сказал Бродский, – они стесняются. Давайте начну я. И что-то спел. Если вы слышали, как поет И.А., то оцените степень его уверенности в себе.</t>
+  </si>
+  <si>
+    <t>26.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19931</t>
+  </si>
+  <si>
+    <t>Удивительные работы Валентины Марковой. Об этой непростой женщине - здесь.</t>
+  </si>
+  <si>
+    <t>25.08.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19930</t>
+  </si>
+  <si>
+    <t>Тянет осенью из фортки, Тянет прелью от земли Ночи длинны. Дни коротки. Ожидание весны. Царь был прав, крутя колечко, Всё на круги как вода. Только Суламифь сердечко Не вернется никогда. Виктор Ширали.</t>
+  </si>
+  <si>
+    <t>25.08.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19929</t>
+  </si>
+  <si>
+    <t>«Мы также все художники» - голос за кадром принадлежит, конечно, Цою. Мгновение французского дока 1985 года. Эпизод, снятый в квартире Гурьянова. В кадре - висящий на стене портрет Гурьянова кисти Тимура Новикова. Этот портрет можно увидеть в музее-квартире Георгия Константиновича. Приходите на мои авторские экскурсии в музее в четверг и субботу. Вот ссылка.</t>
+  </si>
+  <si>
+    <t>25.08.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19928</t>
+  </si>
+  <si>
+    <t>«Довольно парадоксально, что сам Балабанов после переезда в Петербург весьма в нем укоренился и вне съемочных экспедиций проводил большую часть времени дома. В фильме Любови Аркус «Балабанов. Колокольня. Реквием» (2022) он сам проводит экскурсию по своей квартире на Васильевском острове (это последняя прижизненная съемка Балабанова), и это очень обжитое пространство: уютный быт, родственники, дети. Режиссер-домосед и кино часто снимал в окрестностях… Но даже в тех картинах, где действие происходит на Васильевском, балабановский герой тоскует и рвется куда-то наружу, где он сам себе и небо, и луна. Найдя себе дом, он бежит оттуда». Фрагмент этой вот книжки, о которой вы наверняка слышали. Как любая стоящая вещь, «Петербург Балабанова. Путеводитель» больше того, чем зовется. Больше, чем просто путеводитель. По отрывку это, мне кажется, и так ясно.</t>
+  </si>
+  <si>
+    <t>25.08.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19926</t>
+  </si>
+  <si>
+    <t>Смотрите, что нашел. Фото первой группы Курехина «Электрон». 1967 год. Курехин (ему здесь 13) - на втором плане, прикрывается барабанной тарелкой. Снимок напомнил мне ранние битловские, гамбургского периода, фото. Юный Сергей Анатольевич - почти Маккартни.</t>
+  </si>
+  <si>
+    <t>25.08.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19924</t>
+  </si>
+  <si>
+    <t>24.08.26 19:02</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19923</t>
+  </si>
+  <si>
+    <t>... Может, лучшей и нету на свете калитки в Ничто. Человек мостовой, ты сказал бы, что лучшей не надо, Вниз по темной реке уплывая в бесцветном пальто, Чьи застежки одни и спасали тебя от распада, Тщетно драхму во рту твоем ищет угрюмый Харон, Тщетно некто трубит наверху в свою дудку протяжно. Посылаю тебе безымянный прощальный поклон С берегов неизвестно каких. Да тебе и неважно. Бродский, «На смерть друга». Любимое стихотворение Довлатова.</t>
+  </si>
+  <si>
+    <t>24.08.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19916</t>
+  </si>
+  <si>
+    <t>Работы прекрасного фотографа Елены Карусаар. О ней - здесь.</t>
+  </si>
+  <si>
+    <t>24.08.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19915</t>
+  </si>
+  <si>
+    <t>ГЕОРГИЙ ГУРЬЯНОВ. ЛЕНИНГРАДСКИЙ АНДЕГРАУНД 1980-х. Артефакты и факты Музей-Квартира Георгия Гурьянова и Новая сцена Александринского театра представляют лекцию Игоря Кузьмичева — исследователя ленинградской культуры и автора музейной экскурсии «Георгий Гурьянов: Жизнь в КИНО». Лекция посвящена самому яркому периоду в истории ленинградского андеграунда — последнему советскому десятилетию: Георгий Гурьянов был одним из ключевых героев этого времени – как музыкант «Кино», как заметный персонаж ленинградской художественной среды. О ленинградских восьмидесятых, о Гурьянове и других героях времени вы сможете узнать больше благодаря уникальным материалам из архива Музея-Квартиры Георгия Гурьянова. Где: Новая сцена Александринского театра, Медиацентр Когда: 11 сентября 19:30 Билеты по ссылке!</t>
+  </si>
+  <si>
+    <t>24.08.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19910</t>
+  </si>
+  <si>
+    <t>Сегодня день памяти Сергея Довлатова. Ниже - последние строки последнего довлатовского рассказа «Старый петух, запеченный в глине». Прошлое в этом рассказе встречается с настоящим и уступает ему, настоящему, место. Спустя почти сорок лет, мы в будущем, которое для Довлатова не наступило, читаем его и перечитываем. «Я натянул плащ, толкнул вертящиеся двери. Заглянул еще раз с улицы в окно. Около стола вертелся кот. Мой приятель кормил его из своей тарелки».</t>
+  </si>
+  <si>
+    <t>23.08.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19908</t>
+  </si>
+  <si>
+    <t>Кирилл Ласкари, брат Андрея Миронова по отцу, - известный ленинградский балетмейстер и хореограф. Работал в Мариинке, в Театре комедии, ставил номера для фильмов («Соломенная шляпка», «Трое в лодке» и проч). Кроме того, писал сценарии и прозу. Один из фильмов прекрасной Аян Шахмалиевой, «Миф», поставлен по повести Ласкари «Двадцать третий пируэт». Речь, разумеется, о мире балета. Фильм вышел довольно непростым, а вот литературный оригинал - вполне себе читабельным. Не шедевр, но очень динамично; действие стартует буквально с первых абзацев. Оцените сами. В Париже действительно было жарко. Но прогнозы Виктора Павловича Князева, директора коллектива, о том, что в гостинице, возможно, будут перебои с водой, не оправдались.    В Париже били фонтаны. Из кранов в отеле «Скриб», где разместилась труппа, с шипением лилась голубая вода. Директор выезжал на разведку. Почему он, а не Вера? Когда-то Князев был ведущим симфонических концертов. Виктор Павлович выходил на эстраду и красиво поставленным голосом (в прошлом он пел) объявлял: «Чайковский Первый концерт для фортепиано с оркестром».    Представительный мужчина. Наверно, поэтому на встречу с импрессарио и осмотр площадок, где коллективу предстояло работать, поехал он, а не Вера. Ее разбудил стук в дверь.    — Лена, это ты? Входи!    Она взяла фотографию Игоря, стоявшую на тумбочке у кровати, и сунула ее под подушку. Но это была не Лена. Кельнер вкатил в номер столик на колесиках.    — Бонжур, мадам. Как вы спали?    — Бонжур, месье. Спасибо, хорошо.    Он постелил салфетку на письменный стол у окна и повернул улыбающееся лицо к Вере.    — Мадам одна в двухместном номере?    — Се ля ви, — разведя руками, сказала Вера.    — Мадам говорит по-французски? — удивился кельнер.    Немножко, месье, — ответила Вера.    — Мадам забыла повесить на дверь заказ на пти дежёнэ. Я принес кофе с молоком.    — Спасибо, месье. Именно об этом я и мечтала, — любезно поблагодарила она.    На столе кофейник, молочник, две булочки, одна из которых слоеная, масло и джем.    — В сегодняшнем номере «Юманите» есть рецензия на ваши гастроли. Приятного аппетита, мадам.    «Черт знает что! Если здесь официант интересуется театральными новостями, что же будет дальше?» Вера поставила фотографию Игоря на прежнее место и села на своей двуспальной кровати. «Во сколько же у нас выезд?» Она сняла телефонную трубку. Низкий женский голос поинтересовался номером апартаментов.    — С добрым утром. Триста двадцать четыре, пожалуйста.    — Соединяю, мадам.    В трубке послышались глухие и равномерные кваки.    — Мадам нет в апартаментах, — сказала телефонистка.    — Позвоните, пожалуйста, еще раз, — попросила Вера. — Мадам, по-видимому, в ванной.    — Хорошо, мадам. Пожалуйста. Ответили.    — Вера Николаевна, это вы? Я из ванной, — запыхавшимся голосом прокричала Лена. — Я хочу до урока заскочить в «Лафайет».    — Скажи, во сколько у нас выезд? — спросила Вера, наливая кофе.    — В десять. Я предупредила Виктора Павловича, что приду в «Кур каре» своим ходом.    Вера повесила трубку. Кофе остыл, но все равно был вкусным. «Деловая она, эта Лена. Лучшей жены не придумаешь. И талантливая. Бесспорно талантливая».</t>
+  </si>
+  <si>
+    <t>23.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19907</t>
+  </si>
+  <si>
+    <t>Анонс некоей лекции в одном столичном заведении. Лекция, как видим, посвящена обэриутам. «Чудаки города Ленинграда» превратилось в устойчивое выражение, так, что ли.</t>
+  </si>
+  <si>
+    <t>22.08.26 17:57</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19900</t>
+  </si>
+  <si>
+    <t>В Новой Голландии - выставка Владимира Шинкарева. Выставка камерная, работ немного, но качество здесь важнее количества. Приходите. Вход, если что, свободный.</t>
+  </si>
+  <si>
+    <t>22.08.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19898</t>
+  </si>
+  <si>
+    <t>Грязный, пыльный, скользкий, людный, шумный, тесный, Загородный - заштатный разве ты проспект? «Булочная», «Обувь» «Винный», «Бакалея» «Кожгалантерея» «Пьшки» и «Кино» «Крепкие напитки» крупные убытки «Радиотовары» «Мясо-молоко» Северный племянник древнего Арбата полтора столетия с хвостиком скрипишь Джазом из «Пластинок» снегом, тормозами ветхими суставами низеньких домов, Но с утра до ночи за полночь во мраке узким тротуаром бродишь сам с собой в пиджаке немодном в уцененных брюках в незнакомых с ваксой драных башмаках тощий и небритый грустный и сутулый точно Саша Черный городской поэт. Эдуард Шнейдерман, 1976.</t>
+  </si>
+  <si>
+    <t>21.08.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19894</t>
+  </si>
+  <si>
+    <t>Владимир Тамби начинал в двадцатые как авангардист, состоялся как иллюстратор. Вот четыре его работы, на мой взгляд, изумительной красоты и стиля. Крохотный корабль, затерянный в пространстве рисунка, напоминает о тряпочках Новикова.</t>
+  </si>
+  <si>
+    <t>21.08.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19893</t>
+  </si>
+  <si>
+    <t>Компания поэтов филологической школы любила пошалить. Однажды, они устроили в университетской столовой соревнования по выпиванию киселя. «Победил Красильников, выпивший 24 стакана этого ядовито-розового клейстера», - вспоминал Лев Лосев. 24 стакана. Ну не знаю. На фото - Лосев второй слева, крайний справа - пожиратель киселя Михаил Красильников.</t>
+  </si>
+  <si>
+    <t>21.08.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19884</t>
+  </si>
+  <si>
+    <t>Девяностые. Фото Всеволода Тарасевича.</t>
+  </si>
+  <si>
+    <t>21.08.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19883</t>
+  </si>
+  <si>
+    <t>Открыт предзаказ на мою книжку «Чудаки города Ленинграда». Книжка появится в сентябре-октябре; напомню, что это второе издание, дополненное новой главой. Ссылка на предзаказ здесь. О дальнейших событиях - презентациях и проч - буду сообщать ближе к делу.</t>
+  </si>
+  <si>
+    <t>20.08.26 20:12</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19882</t>
+  </si>
+  <si>
+    <t>На «Ленфильме» принимали авербаховский «Монолог». Встала одна из редакторш и сказала: - Почему «Монолог»? Тут же нет монолога.</t>
+  </si>
+  <si>
+    <t>20.08.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19881</t>
+  </si>
+  <si>
+    <t>Сегодня Всемирный день лени. По такому случаю у меня есть одна история, как-нибудь расскажу. В другой раз. Фото Всеволода Тарасевича.</t>
+  </si>
+  <si>
+    <t>20.08.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19880</t>
+  </si>
+  <si>
+    <t>«Для местной сцены это что-то вроде Мадонны; музыка их напоминает «Крафтверк» с легким привкусом «Бананарамы». Американский культуролоr Эндрю Соломон - о «Кино». И далее - «Густав написал много музыки для «Кино». О приключениях Соломона в Ленинграде 1988 года, а также многом другом - на моих авторских экскурсиях в музее-квартире Георгия Гурьянова. В четверг и субботу. Ссылка на билеты вот.</t>
+  </si>
+  <si>
+    <t>20.08.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19879</t>
+  </si>
+  <si>
+    <t>Из книжки (отличной на самом деле) The Irony Tower Эндрю Соломона. Речь о «Кино». И далее там же - «Густав написал много музыки для «Кино». Об этой книжке, приключениях ее автора в Ленинграде 1988 года, а также многом другом - на моих авторских экскурсиях в музее-квартире Георгия Гурьянова. В четверг и субботу. Ссылка на билеты вот.</t>
+  </si>
+  <si>
+    <t>20.08.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19878</t>
+  </si>
+  <si>
+    <t>Как странен город в утреннем обличье Когда ещё несмелая заря Чуть теплится И вдохновенья ищет В горящих с ночи фонарях Как странен город Так ли ты странна Когда движеньями нечёткими со сна Примятое лицо ополоснув За завтраком склоняешься ко сну Но время на исходе Ты спешишь В автобусе — Да не в обиде — Спишь. Виктор Ширали, 1969.</t>
+  </si>
+  <si>
+    <t>19.08.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19875</t>
+  </si>
+  <si>
+    <t>Вот мы и встретились. Кукла со снимков Маши Ивашинцовой.</t>
+  </si>
+  <si>
+    <t>19.08.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19874</t>
+  </si>
+  <si>
+    <t>Лето пока с нами. Просто оно чуть дальше. Кадры из фильма «Русский отдел».</t>
+  </si>
+  <si>
+    <t>19.08.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19864</t>
+  </si>
+  <si>
+    <t>Сегодня День фотографии. Чабуткин, Соколаев, Антощенков, Картье-Брессон, Тондл, Тарасевич, Безукладников, Колтун, Богданов, Никеев.</t>
+  </si>
+  <si>
+    <t>18.08.26 20:37</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19863</t>
+  </si>
+  <si>
+    <t>Формат - когда группа художников пишет один и тот же вид - внедрил в Ленинграде Иван Сотников. И назвал это «Обязательный пейзаж». Историю всего этого дела рассказывает Александр Флоренский (он и сам перенял этот метод и до сих пор фиксирует вид из окна своей мастерской на Кузнечном, привлекая и художников, и фотографов). Здесь по ссылке - работы Сотникова, написанные в его комнате на Садовой, с видом на Покровскую площадь (площадь Тургенева).</t>
+  </si>
+  <si>
+    <t>18.08.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19862</t>
+  </si>
+  <si>
+    <t>«Потрепанный, с клоунским, подвижным лицом…». В 1978-м журналист Чарльз Феньвеши пришел послушать Бродского. Дело было в Венеции. Девять лет спустя, когда Бродский стал нобелиатом, Феньвеши написал прекрасный текст для The Washington Post, фрагмент которого я публикую. Потрепанный, с клоунским, подвижным лицом, Бродский начал читать без всяких предисловий. Его тело покачивалось во время чтения, иногда он шептал, иногда кричал. Это было грандиозное представление, напоминающее какой-то другой век, менее сдержанный в жестах, чем XX - может быть, XIX, может быть, XII. Бродский читал как бы про себя; казалось, он не обращал внимания на людей, пришедших его послушать.</t>
+  </si>
+  <si>
+    <t>18.08.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19861</t>
+  </si>
+  <si>
+    <t>Утро на Петроградской. Михаил Лядов.</t>
+  </si>
+  <si>
+    <t>17.08.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19860</t>
+  </si>
+  <si>
+    <t>Уходят праздные друзья, и начинается мой праздник! Я, как степенная семья, разогреваю чай на газе Я, как примерный семьянин, ложусь на островок дивана Как хорошо, что я один, что чай желтеет из стакана, что я лежу и вижу сны, и в этих снах такая радость, что ни любовниц, ни жены, ни даже счастия – не надо! Глеб Горбовский.</t>
+  </si>
+  <si>
+    <t>17.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19859</t>
+  </si>
+  <si>
+    <t>Весной 1988 года в одном из западных изданий вышла статья об «Аквариуме». В статье, написанной на волне интереса к СССР и советской рок-музыке в частности, рассказывалось, как живет «Аквариум», неожиданно ставший одним из символом перестройки в культуре. Автор текста, среди прочего, присутствовал на репетиции, проходившей на тогдашней базе группы в ДК Связи. И вот, значит, на репетиции заходит речь о концертах (которых в тот период у «Аквариума» было огромное количество). Далее цитата. «Миша Васильев, играющий на перкуссии и занимающийся организацией концертов группы, откладывает бонги и достает блокнот. «Послушайте», — говорит он. «Мы две недели играем в Москве на премьере фильма. Потом едем в Баку и сыграем там шесть концертов на стадионе. Кто-то из вас не сможет поехать?» «Послушай, Миша», — отвечает басист Саша Титов. «Мне не нравится так много времени проводить вдали от дома. Что по деньгам? Сколько?» Остальные же согласны на поездку. Слава и известность — отлично, но у большинства из семи участников группы - жены и маленькие дети, которых нужно содержать. «Я знал, что вы спросите, и рад сообщить, что в Баку нам обещают по 100 рублей (около 200 долларов) каждому плюс оплата расходов». Миша выглядит очень довольным собой». ——————————— 100 рублей каждому за концерт - хорошие деньги, половина приличной такой зарплаты (средняя зп в конце 80-х - 150 рублей). PS. Упоминаемая премьера фильма в Москве - скорее всего, арт-парад «АССА», презентация фильма Соловьева, прошедшая в ДК МЭЛЗ в марте. Фото Андрея Усова сделано на крыше того самого ДК Связи. Правда, не в 1988-м, а в начале 1990-го.</t>
+  </si>
+  <si>
+    <t>17.08.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19858</t>
+  </si>
+  <si>
+    <t>Эти слова песни Городницкого «Ленинградская» я непременно вспомню - завтра, в ходе прогулки по Неве на корабле «Новой Голландии». Полтора часа «Андеграунда с воды» - так мы это дело назвали. Присоединяйтесь, билеты здесь.</t>
+  </si>
+  <si>
+    <t>17.08.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19857</t>
+  </si>
+  <si>
+    <t>Ленинград конца 80-х. Прекрасное фото Антона Балажа. Антураж - набережная, экскурсионная будка, такси.</t>
+  </si>
+  <si>
+    <t>16.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19856</t>
+  </si>
+  <si>
+    <t>Афиша фильма Виктора Трегубовича. 1978. Если вам нравится «ЗДЕСЬ БЫЛ МАЙК», вот ссылка на донаты.</t>
+  </si>
+  <si>
+    <t>16.08.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19855</t>
+  </si>
+  <si>
+    <t>Сергей Курехин и Георгий Гурьянов в компании братьев Сологубов пьют пиво с воблой.</t>
+  </si>
+  <si>
+    <t>16.08.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19846</t>
+  </si>
+  <si>
+    <t>Боже мой, как всё красиво! Всякий раз как никогда. Нет в прекрасном перерыва, отвернуться б, но куда? Леонид Аронзон. Фото Маши Ивашинцовой.</t>
+  </si>
+  <si>
+    <t>15.08.26 18:06</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19845</t>
+  </si>
+  <si>
+    <t>Ларин - посетительнице, требующей найти ее пропавшую шапку. Бесподобный эпизод. Первый и великий сезон «Улиц разбитых фонарей».</t>
+  </si>
+  <si>
+    <t>15.08.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19842</t>
+  </si>
+  <si>
+    <t>«Сначала дочь заботливо выдергивала седые волосы у матери, затем мать заботливо выдергивала седые волосы у дочери». Из записных книжек Вагинова.</t>
+  </si>
+  <si>
+    <t>15.08.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19841</t>
+  </si>
+  <si>
+    <t>Это прекрасное окно и его обрамление - часть сюжета, связанного с Ахматовой. Дом, частью которого является окно и его обрамление - часть сюжета, связанного с Бродским. Дом, окно и его обрамление - часть прогулки от Моховой до Жуковского. Ленинградская культура. Воскресенье, 12.30. За подробностями пишите, пожалуйста, сюда.</t>
+  </si>
+  <si>
+    <t>15.08.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19840</t>
+  </si>
+  <si>
+    <t>36 лет. ——- Вместе мы все всегда будем вместе Мы механизм к которому запчастей нет Вместе мы всегда будем вместе И встретимся здесь у Невы через тысячу лет</t>
+  </si>
+  <si>
+    <t>14.08.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19839</t>
+  </si>
+  <si>
+    <t>Влиятельный в прошлом литературный журнал «Нева», оказывается, еще существует. И как прежде, обитает в центре. В одном из тихих дворов на Мойке. Я наткнулся на эту дверь и эту табличку случайно. Был тронут. Публикации в «Неве» я помню плохо (в отличие от «Авроры»), но обложки - обложки со мной, как говорится, навсегда.</t>
+  </si>
+  <si>
+    <t>14.08.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19838</t>
+  </si>
+  <si>
+    <t>Еще из этого интервью Бродского. Тоже очень точно сформулировано, как мне кажется. Я думаю, что любая писательская карьера начинается с личного стремления к самосовершенствованию. Быстро понимаешь, что перо работает эффективнее, чем душа.</t>
+  </si>
+  <si>
+    <t>14.08.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19830</t>
+  </si>
+  <si>
+    <t>Ленинград 1980-х глазами московского фотографа Бориса Савельева. «Мне очень нравятся рационально- иррациональные снимки (особенно цветные) Бориса Савельева, покоряет его безукоризненное «снайперское» видение», - это слова Бориса Смелова. Работа со цветом и точность взгляда (действительно, снайперская) Савельева - восхищают. Оцените.</t>
+  </si>
+  <si>
+    <t>14.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19829</t>
+  </si>
+  <si>
+    <t>Валерий Попов не только прозаик, но и поэт. Автор таких вот залихватских стихов. Стоит гардеробщик, сидит гардеробщик А вот почему гардеробщик не ропщет? Карьера ему полагалась иная: Он должен бы ночью стоять, где пивная, И громко свистеть, чтоб мурашки по коже, И шубы снимать с одиноких прохожих. Но все получилось спокойней и хуже Раздав номерки, он сидит на диване, И долго не может понять — почему же Его так волнует процесс раздеванья? Но вот, отогнав эти мутные волны, Откинув со лба хулиганскую челку, Он ходит веселый, он ходит довольный, И вешалка сбоку походит на елку!</t>
+  </si>
+  <si>
+    <t>13.08.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19828</t>
+  </si>
+  <si>
+    <t>На фото Майкла Нойберта - прекрасный тихий переулок, где в свое время пошумели герои ленинградского андеграунда. Окажемся там в воскресенье, в рамках прогулки от Моховой до Жуковского. Ленинградская богема, художники, писатели; рюмочные и мастерские, коммуналки и кинотеатры. Как и где все было. Воскресенье, 12.30. За деталями, пожалуйста, сюда.</t>
+  </si>
+  <si>
+    <t>13.08.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19818</t>
+  </si>
+  <si>
+    <t>Яркие работы Анатолия Ненартовича, реалиста с непростой судьбой.</t>
+  </si>
+  <si>
+    <t>13.08.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19817</t>
+  </si>
+  <si>
+    <t>Рекшан приехал в Москву на литературную конференцию. Заскучав, пошел в буфет Дома писателей. Заказал вина. Была эпоха борьбы с пьянством, бутылками вино не отпускали, только стаканами. Рекшан и его коллега по цеху взяли пятьдесят стаканов. Больше в буфете посуды не осталось. Вскоре у рекшановского столика выстроилась очередь за свободной тарой. Представляю себе эту картину.</t>
+  </si>
+  <si>
+    <t>13.08.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19816</t>
+  </si>
+  <si>
+    <t>Курехин вел передачу на «Радио-1 Петроград». Болтал, ставил любимую музыку, приглашал гостей - все как обычно. В одном из выпусков передачи был объявлен конкурс - кто угадает песню с первого аккорда, получит приз. Курехин поставил в конце битловскую Hard Day’s Night, но дал больше чем надо. Было ясно, что когда Курехин снова выйдет в эфир, его завалят правильными ответами. Как быть? Рассказывает соведущий Сергея Анатольевича Александр Устинов. «(Пока шла программа)…Курехин отрезал и приклеил начало Hard Day’s Night к песне Any Time At All. И вот нам звонит человек и говорит что-то типа: «Ну мы, старые битломаны, даже с одного аккорда отгадали бы Hard Day’s Night». И тут Сергей включает склеенную песню. Человек на проводе просто не может поверить своим ушам».</t>
+  </si>
+  <si>
+    <t>12.08.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19813</t>
+  </si>
+  <si>
+    <t>Фрагмент короткого рассказа Генриха Шефа «Холод». Рассказ, датированный 1960-м, - из книжки, первой и последней, вышедшей при жизни автора. Сюжет «Холода» прост: юноша встретил в трамвае девушку, она ему понравилась, но он к ней не подошел. И не потому, что стеснялся. Весь рассказ можно послушать в исполнении Евгения Цыганова здесь. На ней было хорошее бежевое пальто, и она была довольно высокая, но все-таки ниже меня, и мне это тоже понравилось. Один раз, когда трамвай тормозил, я чуть не упал на нее, но удержался и даже совсем не задел, она, однако, вся как-то сжалась: мне было приятно, что она вот так чувствует, что я здесь, рядом с нею. Лишь одно было чуть-чуть непонятно. Чем чаще и внимательнее (не стал ли я слишком назойливым?) я глядел на нее, тем отчужденнее становился ее взгляд, и она все сильнее и уже совсем заметно менялась в лице: все больше проступали в нем печаль и какая-то горечь, холод, но в то же время и радость, и ожидание. Все-таки лицо у нее было странное. И глаза очень странные. А девушка мне нравилась больше и больше. Уже хотелось ласкать это лицо и глаза, и ее тонкие пальцы. Хотелось говорить ей: «милая». Или: «родная». Бывает ведь так? Я совсем размечтался и вдруг понял, что сейчас ей пора выходить. Она взглянула на меня в последний раз. Взгляд был горький. В нем был вызов и почти какая-то ненависть. Потом она отвернулась и пошла к дверям. Вагон останавливался. Нужно было теперь что-то сделать. Все мои мысли сразу исчезли… Конечно, надо тоже выйти следом за ней и сказать: «Девушка, простите меня… Вот вы ехали сейчас в трамвае. Я вас увидел… Мне бы хотелось, чтобы мы стали встречаться. Может быть, мы будем друзьями… Правда… Давайте, увидимся с вами завтра. Где вам будет удобнее?» Наверное, она согласится. Мы назначим время и договоримся о встрече. Конечно, она сначала смутится и сделает удивленное лицо, а может быть, попробует убежать, хотя вряд ли это так будет: она так глядела. Мне нужно только спуститься по двум ступенькам следом за нею… Но я не сделал этого.</t>
+  </si>
+  <si>
+    <t>12.08.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19812</t>
+  </si>
+  <si>
+    <t>Как появилась обложка одного из самых известных альбомов группы «Кино»? Об этом рассказал в видео историк и исследователь ленинградской культуры Игорь Кузьмичев. ➡️Больше интересных фактов о деятельности легендарной музыкальной группы на его авторских экскурсиях в Музее-Квартире Георгия Гурьянова.</t>
+  </si>
+  <si>
+    <t>12.08.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19811</t>
+  </si>
+  <si>
+    <t>Лист операторского сценария фильма «Белое солнце пустыни» с пометками Бориса Довлатова. Легендарный брат писателя работал вторым режиссером на этой картине.</t>
+  </si>
+  <si>
+    <t>12.08.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19808</t>
+  </si>
+  <si>
+    <t>За стеклом. Савельев, Ивашинцова, Тарасевич.</t>
+  </si>
+  <si>
+    <t>11.08.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19807</t>
+  </si>
+  <si>
+    <t>В 1987-м журналистка Марша Де Санктис взяла интервью у семи русскоязычных писателей, живших за пределами СССР. Среди них был и Бродский. Вот фрагмент той беседы. Вообще, очень любопытный разговор вышел. А именно это высказывание - в точку. Все, на мой взгляд, так. Сейчас литература стала почти демографическим феноменом — писателей столько же, сколько рок-групп. Я читаю произведения современных авторов с неохотой. Я не читатель. Я писатель. Меня не занимает, кто более успешно затрагивает насущные проблемы современности. Меня интересует литература, а не отражение текущих проблем. Как сказал Стендаль: «Роман — это зеркало, которое ты несешь по большой дороге».</t>
+  </si>
+  <si>
+    <t>11.08.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19797</t>
+  </si>
+  <si>
+    <t>Работы Виктории Белаковской - отражение времени: вот яркие «водкинские» вещи тридцатых, вот зыбкие, но понятные городские пейзажи послевоенных лет. Белаковская - жена Виктора Прошкина, мама Владимира Прошкина. Последний (тоже ставший художником) вспоминал: «Одно из первых впечатлений детства, мне было, наверное, года четыре: просыпаюсь утром, выбегаю в рубашонке в другую комнату — там мать разбивает куриные яйца- чик!- нет, не для яичницы — отделяет желтки в чашу фарфоровую, вливает туда пенистую жидкость, пиво. Размешивает, добавляет синие, красные, зеленые порошки — делает темперу яичную, как я узнал уже позднее. Сейчас так почти никто не работает. Она же была ученицей Петрова-Водкина, это школа монументальной живописи, из глубины веков. Водкину нравились и ее цветовые решения, и рисунок. Он ее почти не поправлял».</t>
+  </si>
+  <si>
+    <t>11.08.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19793</t>
+  </si>
+  <si>
+    <t>Прежде я уже рассказывал про запись беседы Александра Кушнира и Сергея Свешникова. Текст той беседы - передо мной, спасибо Александру, и здесь полно любопытного. Например, рассказ о работе с Курехиным. Свешников, известный как большой фотохудожник, весной 1981 года записал первый альбом Курехина The Ways of Freedom. - …Театральный институт. Моховая. Студия звукозаписи. Я там работал звукооператором. Какие-то спектакли, как правило, оформлялись… Надо было резать, соединять. Иногда, очень редко, запись живьём. А во внеурочное время у меня была свобода действий. С Курехиным мы периодически пересекались, болтались по центру города. И он как-то говорит: «Можно записаться»? Я: «Конечно, давай, приходи, посмотрим». Там было две комнаты, одна большая аппаратная, в другой комнате стояли микрофоны, фоно и там можно было играть. - Остались у вас какие-то воспоминания, как именно писалось то, что потом стало первым альбомом Курехина? Указано, что это 2 апреля 81-ого года. Это было за один день все записано? - По-моему нет. Вообще, Сергей к фоно относился ни как пианист, он к нему относился, как к черному ящику. Я очень хорошо помню, как он колокольчики привязывал и рубил по этому фоно. Потом мы сидели, сводили все это. Потом он эту пленку забрал, и все. И еще выразительный фрагмент. - Я на самом деле не понимаю, что мы тогда ели. Я помню, заходил в какую-то, как она называлась, «Домовая кухня» и покупали мы морковные или капустные котлеты, они стоили 3 или 4 копейки штука. Их можно было поджарить. Да, и сухое вино стоило 7 копеек за стакан.</t>
+  </si>
+  <si>
+    <t>11.08.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19792</t>
+  </si>
+  <si>
+    <t>Дождь возвратится с первого залёта.   Промеж невырубленных дров  вода, похожая на позолоту,  закроет грубую чеканку троп.  И журавли потянутся к Алжиру.  Подкинет поезд дым и крикнет им: «Лови!» И долго будут пассажиры  смеяться над открытием любви.  Потом укладываться станут ночевать.  А даль в окно подкинет лесу.  Но ты не чувствуй ничего,  старайся путешествовать нетрезвым.  С осколком папиросы на губе  проснись, когда вокзал незастекленный  (он незначителен) в твое купе  вонзит охапку золотого клена.  Вагон и ветер как его помощник  припомнят много оперетт.  Ольха бросаться будет на подножки,  а проводник не выйдет отпереть.  Земля - не сложенные ль две ковриги?  Так почему ж она доской легла?  Твой поезд, не задев и боком Риги,  вдруг врежется в Калининград.  Ты вылезешь и не удержишь возглас: «Товарищи! Как много сил!» А клена золото, простившись с паровозом,  сдай в ювелирный магазин.   Владимир Уфлянд, 1956.</t>
+  </si>
+  <si>
+    <t>10.08.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19789</t>
+  </si>
+  <si>
+    <t>В одном из ранних текстов Майка есть такой куплет. «О чем ты прикажешь с тобой говорить? Об учебе, о погоде, о моде? О том, что вчера продавали в Гостином дворе?». Гостиный двор в семидесятые не только главнейший (один из) ленинградский универмаг, но и место обитания фарцовщиков. Знаменитая Галера. Соответственно, строчка Майка - это своего рода упрек в консьюмеризме.</t>
+  </si>
+  <si>
+    <t>10.08.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19788</t>
+  </si>
+  <si>
+    <t>«Потрепанный, с подвижным клоунским лицом…» - о ком это из героев ленинградской культуры? Фото - в некоторой степени подсказка. Хотя на снимке этого человека нет.</t>
+  </si>
+  <si>
+    <t>10.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19787</t>
+  </si>
+  <si>
+    <t>Фрагмент повести Бориса Дышленко «Пять углов». Главный герой, одинокий пенсионер, встречает на улице свою очень давнюю любовь. И далее встречает ее ежедневно. Но лучше бы этого не было. Здесь несколько слов об этом тексте. Позавтракав (на первый раз легко), Исайя Андреевич натянул плащик, заложил шарф поплотней и вышел на лестницу. Он потоптался немножко в нерешительности, постоял и, набрав полные легкие воздуха, шагнул вниз. Улица встретила Исайю Андреевича солнцем и свежестью, как будто вместе с Исайей Андреевичем и весь мир вышел на пенсию: небо было чистым, и по неглубоким прозрачным лужицам пробегала мелкая рябь, едва шевеля одинокие, зажелтевшие от края листья. Магазины сверкали мытыми окнами и белыми буквами, по Ломоносовской в черных передничках из-под распахнутого пальто стайками перебегали школьницы, совсем гимназистки, и с Разъезжей вырулил на тяжелой серой ломовой лошади извозчик с желтыми сосновыми ящиками на плоской телеге. — Первый пенсионный! — с гордостью сказал Исайя Андреевич. Природа ликовала. Фото Фиделя Кренева.</t>
+  </si>
+  <si>
+    <t>10.08.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19786</t>
+  </si>
+  <si>
+    <t>В музее ОБЭРИУ, что в Петербурге, в рамках выставки сейчас показывают старенький, 1929 года, мультфильм «Почта» по стихотворению Самуила Маршака. В этом мультфильме есть один долговязый англичанин, срисованный с Даниила Хармса. Об этом вам могут поведать в ходе экскурсии по музею. А вот завтра, 11 августа, в музее пройдет встреча с историком кино Николаем Изволовым, знающим о «Почте» и ее создателе Михаиле Цехановском вообще все. Как подсказывает Юрий Сапрыкин, Изволов и его коллега Сергей Каптерев много лет изучали историю «Почты». Например, выяснилось, что текст к звуковой версии мультфильма писал, опять же, вездесущий Хармс. История создания «Почты» вообще представляет собой целый детектив, который изложен в новом документальном фильме Изволова «В поисках утраченной ‘Почты’». Ее, эту историю, можно будет узнать завтра из первых уст. А заодно — о том, что общего между работой с архивами и приключениями Индианы Джонса, ищущего Грааль. В общем, советуем сходить и послушать Николая Анатольевича, главного исследователя архивных мистерий. 11 августа, 19:00, музей ОБЭРИУ. Билеты по ссылке.</t>
+  </si>
+  <si>
+    <t>10.08.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19776</t>
+  </si>
+  <si>
+    <t>Ленинградские дворы и крыши. Рахлов, Купервассер, Закликовская, Эрбштейн, Скуляри, Латаш, Павлов, Ковалев.</t>
+  </si>
+  <si>
+    <t>10.08.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19775</t>
+  </si>
+  <si>
+    <t>Я обнял эти плечи и взглянул на то, что оказалось за спиною, и увидал, что выдвинутый стул сливался с освещенною стеною. Был в лампочке повышенный накал, невыгодный для мебели истертой, и потому диван в углу сверкал коричневою кожей, словно желтой. Стол пустовал. Поблескивал паркет. Темнела печка. В раме запыленной застыл пейзаж. И лишь один буфет казался мне тогда одушевленным. Но мотылек по комнате кружил, и он мой взгляд с недвижимости сдвинул. И если призрак здесь когда-то жил, то он покинул этот дом. Покинул. Бродский. Февраль 1962.</t>
+  </si>
+  <si>
+    <t>09.08.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19774</t>
+  </si>
+  <si>
+    <t>Фрагмент радиоэссе Довлатова. «Недавно я давал интервью Ленинградскому телевидению…». Ничего не знаю о таком интервью. Информации, указывающей на это, нигде нет. Либо Сергей Донатович выдумал-досочинил (почему бы и нет), либо довлатовское телеинтервью где-то завалилось. Интрига. Фото Валерия Плотникова.</t>
+  </si>
+  <si>
+    <t>09.08.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19765</t>
+  </si>
+  <si>
+    <t>Умиротворяющие пейзажи и один портрет работы Юрия Хухрова.</t>
+  </si>
+  <si>
+    <t>08.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19763</t>
+  </si>
+  <si>
+    <t>У Окуджавы (неожиданное начало, да) есть стишок «Нева Петровна, возле вас…». Датированное 1959 годом, оно снабжено посвящением «А.Ш». Кто такая А.Ш.? Аян Шахмалиева. Выпускница ВГИКа, Шахмалиева на тот момент работает на «Ленфильме». Ей 27 лет, она сняла уже полторы короткометражки и снимет еще несколько. До полнометражного дебюта - 15 лет. В 1974-м выйдет фильм «Странные взрослые», затем, в семидесятые, выйдут «Дети как дети» и «Свет в окне». Настоящая классика, фильмы про детей и взрослых, глубокие, прекрасные фильмы. Что связывало Окуджаву и Шахмалиеву, я не знаю. Нева Петровна, возле вас - всё львы. Они вас охраняют молчаливо. Я с женщинами не бывал счастливым, вы - первая. Я чувствую, что - вы. Послушайте, не ускоряйте бег, банальным славословьем вас не трону: ведь я не экскурсант, Нева Петровна, я просто одинокий человек. Мы снова рядом. Как я к вам привык! Я всматриваюсь в ваших глаз глубины. Я знаю: вас великие любили, да вы не выбирали, кто велик. Бывало, вы идете на проспект, не вслушиваясь в титулы и званья, а мраморные львы - рысцой за вами и ваших глаз запоминают свет. И я, бывало, к тем глазам нагнусь и отражусь в их океане синем таким счастливым, молодым и сильным... Так отчего, скажите, ваша грусть? Пусть говорят, что прошлое не в счет. Но волны набегают, берег точат, и ваше платье цвета белой ночи мне третий век забыться не дает.</t>
+  </si>
+  <si>
+    <t>08.08.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19762</t>
+  </si>
+  <si>
+    <t>На Малой Конюшенной я встретил танцующего на ходу человека. Он не пританцовывал - именно танцевал, двигаясь в сторону Шведского. Я, конечно, не удивился. И вспомнил историю, авторство которой от меня ускользает. Художник Бахчанян шел по Бродвею. Его остановил веселый дядька. Представившись художником Крамским, дядька спросил, сколько стоит реклама в журнале, который тогда издавал Бахчанян. Сто долларов, сказал Бахчанян. Нет проблем, ответил дядька, достал доллар, дорисовал фломастером два нуля и протянул Бахчаняну. Тот взял и не удивился.</t>
+  </si>
+  <si>
+    <t>08.08.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19761</t>
+  </si>
+  <si>
+    <t>Сегодня Международный день кошек. Встречу сегодня этого героя на Моховой, обязательно поздравлю.</t>
+  </si>
+  <si>
+    <t>07.08.26 19:36</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19760</t>
+  </si>
+  <si>
+    <t>В часы бессонницы люблю я в кресле спать и видеть сон неотличимый от тех картин, что наяву мной зримы, и, просыпаясь, видеть сон опять: старинное бюро, свеча, кровать, тяжелый стол, и двери, и за ними в пустом гробу лежит старуха вини — я к ней иду, чтоб в лоб поцеловать. Однако ночь творит полураспад: в углу виднеется забытый кем-то сад, томя сознанье падает паук, свет из окна приобретает шорох, лицо жены моей повернуто на юг, и всё – в печали, нет уже которой. Леонид Аронзон.</t>
+  </si>
+  <si>
+    <t>07.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19750</t>
+  </si>
+  <si>
+    <t>Чудесные вещи Владимира Гринберга. Не помню, когда последний раз я публиковал его работы, и даже если недавно, что ж, такая красота не бывает лишней.</t>
+  </si>
+  <si>
+    <t>07.08.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19747</t>
+  </si>
+  <si>
+    <t>Дом на Мойке, работа Коровина. Следующий слайд - это кадр из фильма Динары Асановой «Что бы ты выбрал?». Слева - тот же дом. Вокруг полно других важных зданий. О них - на воскресной прогулке по Мойке и окрестностям. 19.15. За деталями пишите сюда, пожалуйста.</t>
+  </si>
+  <si>
+    <t>07.08.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19745</t>
+  </si>
+  <si>
+    <t>Георгий Гурьянов в своей комнате. Квартира на Будапештской, место, где «Кино» репетировало, записывало «Группу крови» и проч. На заднем фоне - проигрыватель. Та самая «Вега», что стоит в музее-квартире Гурьянова. На крышке нарисован человечек. Интересно, кем. Впрочем, вариантов, мне кажется, два - Гурьянов или Цой. Билеты на мою экскурсию в музее - здесь.</t>
+  </si>
+  <si>
+    <t>06.08.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19744</t>
+  </si>
+  <si>
+    <t>Обратите внимание: в тексте многократно повторяется одно и то же слово («мода»), что для пуриста-стилиста Довлатова редкость. И все равно текст работает. Председатель Радиокомитета Филиппов запретил служащим женщинам носить брючные костюмы. Женщины не послушались. Было организовано собрание. Женщины, выступая, говорили: – Но это же мода такая! Это скромная хорошая мода! Брюки, если разобраться, гораздо скромнее юбок. А главное – это мода. Она распространена по всему свету. Это мода такая… Филиппов встал и коротко объявил: – Нет такой моды!</t>
+  </si>
+  <si>
+    <t>06.08.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19743</t>
+  </si>
+  <si>
+    <t>Это случилось на Ленинградском радио. Я написал передачу о камнерезах. Передача так и называлась – «Живые камни». Всем редакторам она понравилась. Однако председатель радиокомитета Филиппов ее забраковал. Мы с редактором отправились к нему. Добились аудиенции. Редактор спрашивает: – Что с передачей? Филиппов отвечает: – Она не пойдет. – Почему? Ведь это хорошая передача?! – Какая разница – почему? Не пойдет и все. – Хорошо, она не пойдет. Но лично вам она понравилась? – Какая разница? – Ну, мне интересно. – Что интересно? – Лично вам эта передача нравится? – Нет. Редактор чуть повысил голос: – Что же тогда вам нравится, Александр Петрович? – Мне? Ничего!</t>
+  </si>
+  <si>
+    <t>06.08.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19732</t>
+  </si>
+  <si>
+    <t>Традиционное августовское. Август. Соседи мои в отпусках. Тесная кухня в цветочных горшках. Выставили на мое попеченье. Изредка я поливаю растенья. Копится стопка соседских газет. Мирно пылится в прихожей паркет. Дождик. Соседских газет не читаю. Блеклым цветам я названья не знаю. К вечеру светом залью коридор. Перепроверю в прихожей затвор. Все-таки я человек коммунальный! Век проживу за стеной капитальной — В грохоте чайников, в сплетнях, в слезах, В комнатных этих безвестных цветах. Татьяна Котович, 1965-1967.</t>
+  </si>
+  <si>
+    <t>05.08.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19731</t>
+  </si>
+  <si>
+    <t>На этом снимке Евгения Плюхина - Мойка. Там мы будем ходить пятничным вечером - и вдоль Мойки, и по Большой Конюшенной. А дойдем и вовсе до Фонарного. Все это маршруты, места, истории, герои ленинградской культуры. От Бродского (куда без него) до андеграундных художников, богемных коммуналок и рока. Пятница, 19.15. За деталями сюда, пожалуйста.</t>
+  </si>
+  <si>
+    <t>05.08.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19730</t>
+  </si>
+  <si>
+    <t>Полторы минуты Ленинграда образца 1977 года - из фильма «Золотая мина». Музыка Шварца. Найдите эти полторы минуты в вашем плотном расписании.</t>
+  </si>
+  <si>
+    <t>05.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19721</t>
+  </si>
+  <si>
+    <t>В 1968 году в «Костре» публиковалась повесть «Летающие кочевники». Это фантастическая повесть-буриме: в сочинении участвовало более десяти авторов. Старт дали Стругацкие, переработавшие текст, написанный ими в начале 1960-х. Завершил «Кочевников» Геннадий Гор. Повесть целиком я не читал, но первая глава хороша. Иллюстрировал «Кочевников» Александр Сколозубов. Прекрасные, конечно, рисунки - экспрессивные и с характерами.</t>
+  </si>
+  <si>
+    <t>05.08.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19720</t>
+  </si>
+  <si>
+    <t>Прекрасный короткий рассказ Голявкина. Для пробуждения чувств поутру самое то. Звоню ей по телефону, предлагаю в кино сходить. Она мне отвечает, что ей все равно, можно и в кино сходить. Я говорю: — Нет, нет, тогда мы не пойдем в кино, если тебе не хочется. Я говорю: — Сходим в цирк, если тебе хочется. Она мне отвечает, что в цирк ей хочется и не хочется, а в общей сложности все равно. Я спрашиваю, брать билеты или не брать, а она мне отвечает, что ей абсолютно все равно. Я ей предлагаю оперетту, а она мне отвечает: ВСЕ РАВНО. — В парк? — Все равно. — В клуб? — Все равно. — На концерт? — Все равно. — На тот свет? — Все равно. Я перечисляю ей разные развлечения, мероприятия, вплоть до прыжков с парашютной вышки и чертова колеса, предлагаю танцы, бассейн и планетарий, зоопарк и собачью выставку, стадион и выставку картин, съездить за город на электричке, выдвигаю, наконец, версию отправить своих родителей за город- на электричке, а ее пригласить к себе. Но на все она мне отвечает: ВСЕ РАВНО. Тогда я, возмущенный, окончательно вышедший из себя, совершенно категорично заявляю, что если ей все равно, встречаться со мной или не встречаться, то лучше не встречаться. Тогда она мне отвечает, что ей решительно все равно, куда идти и ехать, лишь бы со мной… И ведь мне все равно. Лишь бы с ней… Здесь можно послушать этот рассказ в исполнении Ивана Урганта.</t>
+  </si>
+  <si>
+    <t>04.08.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19719</t>
+  </si>
+  <si>
+    <t>В субботу что-то расскажу вот здесь. Дело будет в Маяковке. Регистрация закрыта, но не поделиться картинкой я не мог. Очень мне нравится.</t>
+  </si>
+  <si>
+    <t>04.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19709</t>
+  </si>
+  <si>
+    <t>Он жил в комнате размером пять на четыре метра с одним окном. Он почти никогда не выходил из этой комнаты. Я не помню, чтобы видел его, скажем, на кухне. Повсюду валялись кастрюли, банки, грязные тарелки, окурки. Ужасный беспорядок. Там негде было присесть. Из его окна открывался вид на улицу, где неподалеку находился кинотеатр. Он постоянно наблюдал за прохожими из окна, запоминал их, тут же изливал свои впечатления на бумагу, а затем бросал эти фантастические рисунки под стол, где они смешивались с недоеденной кашей. Любая из этих работ стала бы гордостью самого престижного музея. Валентин Громов о Шоломе Шварце. Фотопортрет Шварца, сделанный Борисом Смеловым в год смерти художника - последний в подборке.</t>
+  </si>
+  <si>
+    <t>04.08.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19707</t>
+  </si>
+  <si>
+    <t>В 1990 году Сельянов представлял свой фильм «День ангела» на одном из фестивалей в Нью-Йорке. Его представили Довлатову, Сельянов позвал его вечером на показ. «На что он мне, совершенно незнакомому человеку, с какой-то очень доверительной интонацией ответил: «Знаете, я не могу, я человек пьющий, жена не поймет, если я вечером не вернусь домой вовремя, я ей обещал». Собственно, эти знакомство и ограничилось.</t>
+  </si>
+  <si>
+    <t>04.08.26 04:45</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19706</t>
+  </si>
+  <si>
+    <t>Встаньте с этого дивана, А не то там будет яма. Не ходите по ковру Вы протрёте там дыру. И не трогайте кровать простынь можете помять. И не надо шкаф мой трогать У вас слишком острый ноготь. И не надо книги брать Их вы можете порвать. И не стойте на пути Ах, не лучше ль вам уйти? Олег Григорьев.</t>
+  </si>
+  <si>
+    <t>03.08.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19704</t>
+  </si>
+  <si>
+    <t>Нина Аловерт о правильных житейских стратегиях: В свое время Николая Акимова изгнали из созданного им театра Комедии. Активную роль в этом сыграла заведующая литературной частью театра Ш. Когда позднее Акимов вернулся в театр, все ждали, что он уволит Ш, что было бы естественно. Но Акимов этого не сделал; Ш. благополучно дослужила в театре свой срок. Когда я спросила Акимова, почему он оставил Ш. в театре, он ответил: «А мне приятно видеть, как она теперь должна меня всюду хвалить». Действительно, Ш. до конца своей работы в театре говорила об Акимове только с восторженным придыханием.</t>
+  </si>
+  <si>
+    <t>03.08.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19703</t>
+  </si>
+  <si>
+    <t>Без всякого смущения: если вам нравится «ЗДЕСЬ БЫЛ МАЙК», вот ссылка на донаты.</t>
+  </si>
+  <si>
+    <t>03.08.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19702</t>
+  </si>
+  <si>
+    <t>Экшн-сцена из фильма «Сицилианская защита», 1982. Не так круто, как музыка за кадром, но тоже неплохо - для своего времени. Скромно и со вкусом.</t>
+  </si>
+  <si>
+    <t>03.08.26 04:57</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19701</t>
+  </si>
+  <si>
+    <t>Там, у трамвайной остановки, На Петроградской стороне, Бесшумно тигр крадется ловкий По грязной каменной стене. Забравшись важно на карниз, Медведь посматривает вниз. Из-под балкона волчья морда Глядит оскаленно и гордо. Там извиваются коты, Задрав облезлые хвосты, И, облепив гурьбой окошки, Висят курносые лепешки. Медведь и тигр, и волк, и кот, Смешные каменные лица - Все это общество живет, Шипит, мяукает и злится. Тот серый дом, сухой гранит, Слепое бешенство хранит. И в сердце каменном его Таится злое торжество. Когда я вижу волчью пасть, Мелькают хищные ухмылки, Я знаю, как зовут упасть Внизу плывущие затылки! (Ужасна каменная хватка. Сомкнуть! Сожрать! И без остатка! Сгинь, человек, с мгновенным стоном!) И вновь прилипнуть под балконом. Я знаю дом, чудесный дом. Никто не думает о нем. На Петроградской стороне Он всех домов милее мне. Зоя Эзрохи.</t>
+  </si>
+  <si>
+    <t>02.08.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19698</t>
+  </si>
+  <si>
+    <t>«Комната без обоев. Помещение, которое занимает «Клуб-81», объединение неформальных литераторов Ленинграда. Две долговязые фигуры, одна из них в костюме-тройке, вносят старый деревянный стол. К столешнице снизу подвешены старые чугунные утюги, в нее, столешницу, воткнут нож. Рядом со столом - микрофон. Конструкция, которую придумали и собрали художники Тимур Новиков и Иван Сотников, называется утюгон. Это музыкальный инструмент. Начинается перфоманс. Вызываемые вибрации (артисты сталкивают утюги, заставляют вибрировать нож - прим) - это «ноль-музыка», исполняемая «ноль-музыкантами». Новиков и Сотников отрицают мелодику и ритм, но в их игре есть музыкальность». Из статьи Ханса Кумпфа в газете Stuttgarter Nachrichten, август 1983 года. Кумпф - немецкий музыкант, журналист, фотограф, в свой первый приезд в Ленинград (1980) познакомившийся с Вапировым, Курехиным и другими персонажами андеграундной сцены, периодически с ними игравший и записывавшийся. Кумпф писал о ленинградском фри-джазе в немецких СМИ, также он сделал ряд важных фотографий. А вот как описывает тот же вечер Сергей Летов. «На сейшне был впервые представлен утюгон, который принесли и установили Тимур и Иван Сотников. Утюгон представлял собой старый прямоугольный кухонный столик, вероятно, найденный на помойке, или брошенный хозяевами на старой квартире. С одной стороны в столешницу были вбиты гвоздики, на которые гитарными струнами были подвешены старые чугунные утюги. Около струн на столешнице крепились гитарные звукосниматели, передававшие сигнал на дешевые гитарные примочки и далее на усилитель и колонки. С другой стороны в стол были воткнуты острыми концами различные кухонные ножи, вибрация которых также снималась гитарными звукоснимателями. Тимур и Сотников вдвоем принесли стол. Несли они его ножками вверх, чтобы не растерять звукосниматели, флэнжер, гитарные «примочки», провода и блоки питания. Установили его и затем Тимур просто подтолкнул утюгон. Утюги закачались на струнах, иногда сталкиваясь, ножи затряслись вибрируя. По комнате поплыл странный психоделический звук, напоминавший звучание раннего Pink Floyd'a. Курехин провозгласил: - Hans, look! Original Russian Synthesizer - УТЮГОН! Ханс достал фотоаппарат с огромным объективом». Кстати, в статье Кумпфа есть занятный пассаж. «После концерта «ноль-музыканты»разойдутся по домам, и никто не знает, где они живут и когда снова появятся». Нагнал, так сказать, подпольного духа.</t>
+  </si>
+  <si>
+    <t>02.08.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19689</t>
+  </si>
+  <si>
+    <t>Работы Николая Ионина, одного из учеников Петрова-Водкина.</t>
+  </si>
+  <si>
+    <t>01.08.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19688</t>
+  </si>
+  <si>
+    <t>«Данелия обязал меня спать в пиджаке, не снимать его никогда, чтобы он приобрел поношенный, бывалый вид».</t>
+  </si>
+  <si>
+    <t>01.08.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19687</t>
+  </si>
+  <si>
+    <t>Ты дала мне два дела: 1) Не звонить к тебе, 2) Не видать тебя. И теперь я занятой человек. Есть еще третье дело: не думать о тебе. Но его ты мне не поручала. Шкловский.</t>
+  </si>
+  <si>
+    <t>01.08.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19678</t>
+  </si>
+  <si>
+    <t>Свет и тень на снимках Бориса Смелова.</t>
+  </si>
+  <si>
+    <t>31.07.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19676</t>
+  </si>
+  <si>
+    <t>На фото - «Новые художники» (не в полном составе), в том числе Георгий Гурьянов и один из забытых героев ленинградской культуры. Это была подводка к планам на выходные. Итак. Суббота - мои экскурсии в музее Георгия Гурьянова. Вот ссылка. А в воскресенье - прогулка «Забытые герои ленинградской культуры». Все это дело приурочено к переизданию моей книжки. Кстати говоря, издательство «ДА», организующее прогулку, дает промокод-скидку - 15% на билеты. Промокод - MIKE. Приходите.</t>
+  </si>
+  <si>
+    <t>31.07.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19673</t>
+  </si>
+  <si>
+    <t>У Житинского есть рассказ «Лифт». Главный герой застрял в лифте, а жилищным службам на него плевать. Симпатичная, но довольно обычная сатирическая зарисовка - в духе тех, что публиковались в разделах «Юмор» толстых журналов. Но в этом рассказе есть сценка, выделяющаяся «Лифт» на фоне подобной литературной продукции. Все благодаря сочетанию (характерному для текстов Житинского) юмора и абсурда. Мастер пришел к вечеру. Он был хмур и неразговорчив. — На который этаж едешь? — спросил он. — На первый. — Мог бы пешком спуститься, не барин, — строго заметил мастер. — На кнопку нажимал? — Нажимал. — А на другие? — На все нажимал. — А на две сразу нажимал? — Нет. — Вот видишь! А вызываешь мастера! Попробуй-ка понажимай! Я стал нажимать на две кнопки в различных сочетаниях. Когда я все перепробовал, мастер почесал затылок и сказал, что он не знает теперь, что делать. — А давай-ка на все сразу! — вдруг озарившись, придумал он. Я сказал, что у меня не хватит пальцев. — А ты носом, — посоветовал мастер. Приловчившись, я нажал двенадцать кнопок. Лифт задрожал, видимо, удивляясь такому требованию, а потом, подумав, переехал вниз и остановился между пятым и шестым этажами. Мастер перебежал туда, очень довольный. Он совсем вошел в азарт. — Можно на восемь кнопок! Или на девять! — кричал он. — Понимаешь? Главное — это угадать комбинацию. Как в «Спортлото». Ну, в «Спортлото» я играл. Я прикинул количество комбинаций и сообщил мастеру. Мастер ответил, что другого способа нет, потому что механизм лифта опечатан после ремонта заводской бригадой. Делать было нечего. Мы стали играть. Надо сказать, что некоторые комбинации давали удивительный эффект. Лифт возил меня туда-сюда, но все время чуточку недоезжал или переезжал. Мастер совсем замотался, бегая за мной. Присоединились и некоторые жильцы, которые подсказывали счастливые номера. Наконец какой-то мальчик угадал. Меня вынесли из лифта с опухшим от надавливания на кнопки носом. — Творческая у вас профессия, — сказал я мастеру. — Все время что-то приходится придумывать. — Да, — сказал он, вытирая лоб кепкой. — Беготни только многовато… Подпишите квитанцию. Кстати, с вас причитается. И я заплатил ему за честную и добросовестную работу.</t>
+  </si>
+  <si>
+    <t>31.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19672</t>
+  </si>
+  <si>
+    <t>Вижу, вижу спозаранку Устремленные в Неву И Обводный, и Фонтанку, И похожую на склянку Речку Кронверку во рву. И каналов без уздечки Вижу утреннюю прыть, Их названья на дощечке, И смертельной Черной речки Ускользающую нить. Слышу, слышу вздох неловкий, Плач по жизни прожитой, Вижу Екатерингофки Блики, отблески, подковки Жирный отсвет нефтяной. Вижу серого оттенка Мойку, женщину и зонт, Крюков, лезущий на стенку, Пряжку, Карповку, Смоленку, Стикс, Коцит и Ахеронт. Александр Кушнер.</t>
+  </si>
+  <si>
+    <t>30.07.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19671</t>
+  </si>
+  <si>
+    <t>«На Невском», Станислав Чабуткин. 1982. И вроде бы ничего не поменялось в этом месте у Гостинки.</t>
+  </si>
+  <si>
+    <t>30.07.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19665</t>
+  </si>
+  <si>
+    <t>28 июля - день рождения Ильи Авербаха. Если вы еще не видели его фильмы, обязательно посмотрите. Здесь - афиши авербаховских кинолент, за исключением телевизионных «Фантазии Фарятьева» и дока «На берегах пленительных Невы». Все это заслуживает внимания.</t>
+  </si>
+  <si>
+    <t>30.07.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19664</t>
+  </si>
+  <si>
+    <t>С Летним садом связано много важных имен ленинградской культуры. В том числе поэт Алик Ривин, декламировавший свои стишки у входа в сад. О Ривине и других забытых героях - на прогулке совместно с издательством «ДА», приуроченной к выходу новой версии моей книжки «Чудаки города Ленинграда». В воскресенье. Мимо Летнего сада пройдем тоже. Ссылка здесь.</t>
+  </si>
+  <si>
+    <t>30.07.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19663</t>
+  </si>
+  <si>
+    <t>Фрагмент классического эстрадного шлягера, версия «Аквариума». 1983 год, первый фестиваль рок-клуба. Саксофон и электронные эффекты (знакомые по «Радио Африке», который записывался в то же время) - на фоне звуковой лавы (или проще говоря, грохота).</t>
+  </si>
+  <si>
+    <t>30.07.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19662</t>
+  </si>
+  <si>
+    <t>Фрагмент стихотворения Бродского «Тракторы на рассвете». Публикация в газете «Призыв» Коношского района Архангельской области. Август 1965. Затопляются печи. Дым вьется прямо. Птицы склоняются над птенцами. Лес, как гигантская пилорама, Облака раскраивает зубами. И восходит солнце. И лучами сонные избы косит. И тракторы возносятся Как птицы в небо, И плугами к солнцу поля возносят!</t>
+  </si>
+  <si>
+    <t>29.07.26 18:54</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19660</t>
+  </si>
+  <si>
+    <t>Тревожные гребцы на полотнах Павла Голубятникова и Георгия Гурьянова. Голубятников, ученик Петрова-Водкина, работал в двадцатые-тридцатые, Гурьянов в восьмидесятые до начала нулевых. Но общее здесь очевидно. О Гурьянове и ленинградской культуре 1980-х - на моей авторской экскурсии в музее-квартире художника. Вот ссылка на билеты. Приходите завтра.</t>
+  </si>
+  <si>
+    <t>29.07.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19659</t>
+  </si>
+  <si>
+    <t>Барышников, как известно, снимался в кино, и это не только американские «Белые ночи» и «Секс в большом городе». Живя в Ленинграде, он появился в четырех телефильмах, три из них - зафиксированные на пленку балеты. А вот один, телевизионный спектакль по хэмингуэевской «Фиесте» - актерская работа Барышникова. Актерский его дебют. Случилось это благодаря Юрскому, тогда работавшему в БДТ - он взялся ставить «Фиесту» на телеке и решил позвать Барышникова на роль матадора Ромеро. Получилось удачно: на фоне звезд БДТ Стржельчика, Данилова, Волкова, Теняковой юный танцор Кировского театра ничуть не потерялся. Ну а сцена, в которой леди Брет гадает Ромеро по руке, вышла в некоторой степени пророческой.</t>
+  </si>
+  <si>
+    <t>29.07.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19657</t>
+  </si>
+  <si>
+    <t>В шесть часов, после библиотеки, я уже стоял в «Сайгоне», пил там двойные, тройные и решал вместе со всеми, куда идти дальше. Напротив, через Невский, был «Соломон», где пили вино. Так мы и ходили через Невский: кофе — вино — кофе — вино. Швейцарский славист Жан-Филипп Жаккар (на фото, конечно, справа) о своей жизни в Ленинграде восьмидесятых. Разумеется, жизнь эта состояла не только из шатаний по Невскому. Но в том числе и из этого.</t>
+  </si>
+  <si>
+    <t>29.07.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19656</t>
+  </si>
+  <si>
+    <t>Вот здесь - рассказ Александра Кушнира о Сергее Свешникове. А в ближайшее время я опубликую фрагменты интервью, которое Александр взял у прекрасного фотографа (и прежде - звукорежиссера, работавшего с Курехиным) за год до его кончины.</t>
+  </si>
+  <si>
+    <t>28.07.26 20:01</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19650</t>
+  </si>
+  <si>
+    <t>Петергоф на рисунках Вадима Синани.</t>
+  </si>
+  <si>
+    <t>28.07.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19649</t>
+  </si>
+  <si>
+    <t>Многие знают Георгия Гурьянова как Густава — именно такой псевдоним был у музыканта в группе «Кино». Существует несколько историй происхождения этого псевдонима. О некоторых версиях рассказал Игорь Кузьмичев в видео. Еще больше историй на авторской экскурсии Игоря Кузьмичева! Билеты на сайте</t>
+  </si>
+  <si>
+    <t>28.07.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19648</t>
+  </si>
+  <si>
+    <t>«Работа его состояла в том, что он ставил на книгах штампы библиотеки: на титульном листе и на странице 17. У него была дневная норма, и к двенадцати часам он ее уже выполнял и весь остальной день пил кофе». Будни ленинградского библиотекаря, середина 1980-х.</t>
+  </si>
+  <si>
+    <t>27.07.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19647</t>
+  </si>
+  <si>
+    <t>Мощнейший портрет Ивана Краско работы Сергея Свешникова.</t>
+  </si>
+  <si>
+    <t>27.07.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19646</t>
+  </si>
+  <si>
+    <t>Татьяна Никольская - о том, что мир тесен, а поэт Введенский - еще тот хартбрейкер: Когда я еще училась в школе, я поехала на каникулы в Москву и остановилась у дальней родственницы, тети Симы, которая работала конферансье. Она меня спрашивает: «Танечка, как ты поживаешь, чем занимаешься?». Я говорю: «Вот, я занимаюсь обэриутами, Введенским». Она говорит: «Как ты можешь им заниматься! Это был ужасный человек, картежник, он у женщин денег одалживал, а потом не возвращал!». И вообще, говорит, не надо им заниматься! Потом я пошла куда-то, погуляла, возвращаюсь, мы ужинаем: «Танечка, я его до сих пор люблю!». Так оказалось, что у моей дальней родственницы был роман с Введенским.</t>
+  </si>
+  <si>
+    <t>27.07.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19645</t>
+  </si>
+  <si>
+    <t>«Я думаю стихи ногами, моя дорога далека» - ! Я думаю стихи ногами, моя дорога далека. И птичий гам, подобно гамме, разучивают облака.   Отголосили, откричали ольха, берёза и ветла. И всё полно такой печали, что жизнь становится светла. Михаил Яснов.</t>
+  </si>
+  <si>
+    <t>26.07.26 20:04</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19637</t>
+  </si>
+  <si>
+    <t>Николай Дормидонтов учился у самых разных мастеров - Рылова и Рериха, Татлина и Петрова-Водкина. Здесь его работы 1920-1930-х. Впрочем, это и так видно.</t>
+  </si>
+  <si>
+    <t>26.07.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19636</t>
+  </si>
+  <si>
+    <t>И никакой ленинградской культуры. На ближайшее время точно.</t>
+  </si>
+  <si>
+    <t>26.07.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19635</t>
+  </si>
+  <si>
+    <t>«— Может, вы напоследок скажете о себе что-нибудь героическое? — Ей-богу, нечего рассказать. Я бы с удовольствием. Хотя отчего же, лет десять назад я полгода жил в одной комнате с Витей Штерном, который учился играть на тромбоне». Из довлатовского рассказа «Интервью». Того самого, что был написан по заказу и опубликован в журнале «Юность». «Портрет хорош. Годится для кино. Но текст беспрецедентное говно» - как раз об этой публикации. Разумеется, «Интервью» - халтура, но не без проблесков. Талант не спрятать. В тексте есть точности, тонкости, остроумие (как во фрагменте выше). Ну и фамилии персонажей - узнаваемые: «Витя Штерн» - это муж Людмилы Штерн, также в рассказе мелькает «Басманов».</t>
+  </si>
+  <si>
+    <t>25.07.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19634</t>
+  </si>
+  <si>
+    <t>В день памяти Высоцкого - о его первой песне. Написана песня была, конечно же, в Ленинграде. Фото (выдающееся) авторства Сергея Борисова.</t>
+  </si>
+  <si>
+    <t>25.07.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19630</t>
+  </si>
+  <si>
+    <t>Эти снимки (авторства Барановского и еще чьи-то, прошу прощения, не вспомню сейчас) сделаны 43 года назад в Выборге. В конце июля 1983-го в парке Монрепо прошел довольно знаковый фестиваль (хотя точнее, сборный концерт). Играли «Россияне», «Аквариум», «Мануфактура» плюс местные артисты. «Аквариум», известный факт, прибыл в Выборг после финальной, ночной смены записи «Радио Африка». Лето, парк, музыка - в Монрепо было прекрасно и ярко. Ни «Зоопарк», ни «Кино» в концерте не участвовали. Почему не было Майка, не знаю, что до «Кино», предположу, что причина в кризисе: 1983 - год простоя (Рыбин ушел, появился Каспарян, но группа в новом качестве еще не сложилась). О «новом качестве» «Кино» - на моих авторских экскурсиях в музее-квартире Георгия Гурьянова.</t>
+  </si>
+  <si>
+    <t>25.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19626</t>
+  </si>
+  <si>
+    <t>К выходу моей книжки издательство «ДА» устраивает прогулку «Забытые герои ленинградского андеграунда». Погуляем, поговорим, я расскажу (в том числе о людях, что на фото и на полотне) и покажу всякое. 2 августа, ссылка вот.</t>
+  </si>
+  <si>
+    <t>25.07.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19615</t>
+  </si>
+  <si>
+    <t>Иван Петровский - прекрасный разноплановый художник. Петровский был женат на Тамаре Хмельницкой, филологе, спустя годы, в 60-70-е, поддерживавшей молодых литераторов (упоминается в довлатовском «Ремесле» в связи с Ридом Грачевым). Собственно, Хмельницкая (ее портреты - 4,6,9) сохранила работы Петровского, передав их в итоге в МИСП (Музей искусства Санкт-Петербурга). Рисунок 3 - это портрет удивительного поэта Алика Ривина. В общем-то, все три сохранившихся изображения Ривина - работы Петровского.</t>
+  </si>
+  <si>
+    <t>24.07.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19614</t>
+  </si>
+  <si>
+    <t>Залаяли собаки.                          Какая недоверчивость! Залаяли собаки.                          Проявленно ко мне залаяли собаки.                          А дело было вечером. Залаяли собаки в пустынной стороне. Залаяли собаки.                          А может, это - звёзды. Залаяли собаки.                          А может, и луна бросается под лапы, как чортик                                                низкорослый. Залаяли собаки.                          И снова - тишина. Станек Киселев. Ленинградский поэт шестидесятых, о котором почти ничего неизвестно. Фото Бориса Михалевкина.</t>
+  </si>
+  <si>
+    <t>24.07.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19613</t>
+  </si>
+  <si>
+    <t>Меню кафе с интригующим названием «Буратино». Одна из локаций улицы Восстания и окрестностей, именно там мы завтра будем гулять, говоря о ленинградской культуре от Бродского до Курехина. На улице Восстания тесно от теней прошлого, придется поработать локтями. Суббота, 12.00 (ну или 13.00, это как договоримся). За деталями сюда, пожалуйста.</t>
+  </si>
+  <si>
+    <t>24.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19612</t>
+  </si>
+  <si>
+    <t>Фото Маши Ивашинцовой. Сюжет здесь создает - при отсутствии собственно слона - трогательная надпись на щите.</t>
+  </si>
+  <si>
+    <t>24.07.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19611</t>
+  </si>
+  <si>
+    <t>В личной библиотеке поэта Кривулина имелась редкая книжка стихов Хлебникова. Книгу в итоге у него стащили. Позже такая же ушла на аукционе за 400 000 долларов. Кривулин не исключал, что на торги попал украденный у него экземпляр. «Я даже знаю, кто украл ее - и пропил. Интересный, колоритный персонаж, тоже поэт, получил он за нее, наверно, не очень много бутылок водки». Выгодная сделка, что тут скажешь.</t>
+  </si>
+  <si>
+    <t>23.07.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19610</t>
+  </si>
+  <si>
+    <t>Визит вполне очаровательной знакомой. Пили коньяк и шампанское. В полночь она заявила, что останется у меня ночевать. Я сказал, что этого не следует делать. Она оскорбилась, разрыдалась, оделась, сказала, что ноги ее больше у меня не будет, и ушла вся в слезах. Утром звонила и благодарила. На асфальте у моих ног лежат две обгоревшие спички, этикетка от пивной бутылки и обрывок газеты с крупно напечатанным словом «ответственность». За что ответственность? Чья ответственность? Перед кем ответственность? Фантастическое слово – ЛЕНЛЕСБУМСТРОЙСНАБСБЫТ. Однако довольно здорово. Из дневников Геннадия Алексеева.</t>
+  </si>
+  <si>
+    <t>23.07.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19609</t>
+  </si>
+  <si>
+    <t>Час чердачной возни: То ли к дому спешат запоздалые мыши, То ли серые когти Рассвета коснулись стены, То ли дождь подступил И ломает стеклянные пальцы О холодный кирпич, О худой водосток, О карниз. Или просто за тридевять стен И за тридевять лестниц Скупо звякнула медь, Кратко щёлкнули дверью Незнакомый поэт На рассвете вернулся домой. Роальд Мандельштам. Рисунок его же.</t>
+  </si>
+  <si>
+    <t>22.07.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19608</t>
+  </si>
+  <si>
+    <t>Герои «Счастливых дней» Балабанова идут по переулку недалеко от улицы Восстания. В субботу в полдень исследуем на прогулке эту улицу и ее окрестности. Не только Балабанов - также Бродский, Курехин, всяческие богемные скандалы, подпольные рок-концерты и проч. За деталями вам сюда.</t>
+  </si>
+  <si>
+    <t>22.07.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19607</t>
+  </si>
+  <si>
+    <t>Моя жена по каждому вопросу имеет два мнения, и оба окончательные, поэтому мне довольно трудно. Виктор Шкловский.</t>
+  </si>
+  <si>
+    <t>22.07.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19600</t>
+  </si>
+  <si>
+    <t>Работы Петра Альберти.</t>
+  </si>
+  <si>
+    <t>21.07.26 20:09</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19598</t>
+  </si>
+  <si>
+    <t>Довлатов в эмиграции общался с Ниной Берберовой. В последнем письме Довлатову Берберова заметила: «В будущем году необязательно меня поздравлять с днем рождения, но через пять лет это надо сделать непременно — мне будет 90 лет. До этого срока прощаюсь с Вами». Переписка увяла. И больше не возобновилась. Свое 90-летие Берберова действительно отметила - в сентябре 1991 года. Довлатов умер годом раньше.</t>
+  </si>
+  <si>
+    <t>21.07.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19596</t>
+  </si>
+  <si>
+    <t>Георгий Гурьянов повторяет - очень вольно - свой же образ с портрета, написанного в 1982-м Тимуром Новиковым. Эта прекрасная (и любимая Гурьяновым) вещь - один из главных экспонатов музея-квартиры Георгия Константиновича. Заходите на мою авторскую экскурсию («Гурьянов в «Кино»), посмотрим и поговорим. Ссылка на билеты вот. Фото - архив музея.</t>
+  </si>
+  <si>
+    <t>21.07.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19586</t>
+  </si>
+  <si>
+    <t>Петербург девяностых глазами Тарасевича. Фиксируется (устоявшийся стиль Тарасевича) то же самое, что и двадцать, и тридцать лет назад: людские частности, привычные городские пейзажи. Приметы времени есть в кадре, но они мало что меняют. Шаблон лихого десятилетия отрабатывают разве что пацаны в телефонных будках. Тарасевич прав: город и люди неизменны. А детали - это просто детали.</t>
+  </si>
+  <si>
+    <t>21.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19585</t>
+  </si>
+  <si>
+    <t>Над миром грешным плывут ночами – проспект Надежды, бульвар Печали. Над серой глыбой озябших зданий – квартал Улыбок, кольцо Свиданий. Они похожи, но только внешне, на тот тревожный мой город снежный на тот моторный, бетонный улей... Проезд Восторгов, тупик Раздумий... Они похожи, как сказка с былью, как дух таёжный с квартирной пылью. Аллея Тайны, фонтан Беседы... Мои названья моей Планеты. Глеб Горбовский.</t>
+  </si>
+  <si>
+    <t>20.07.26 18:49</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19578</t>
+  </si>
+  <si>
+    <t>Работы прекрасного Владимира Шагина. Живьем все это можно увидеть в московской галерее Île Thélème, там сейчас выставка шагинского искусства. А завтра, 21 июля, в Île Thélème Татьяна Никольская расскажет про ленинградское искусство. Татьяна Львовна - яркая женщина и не менее яркая рассказчица, знавшая многих. Вот ссылка на детали. Рекомендую, москвичи.</t>
+  </si>
+  <si>
+    <t>20.07.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19577</t>
+  </si>
+  <si>
+    <t>13 лет без Георгия Гурьянова. Я не рок-музыкант. Я никогда себя не идентифицировал с рок-музыкантом. Я не понимаю, что это такое. Неземная красота в сочетании с ужасным дискомфортом. Есть это в Петербурге. Если не существует художественной среды, надо создать ее вокруг себя. Нет музыки – напишем музыку, будем танцевать. Нет картин – нарисуем картины. Это же понятные вещи, простые: все в наших руках, мы – самые талантливые, самые умные, самые красивые. И там, где мы есть, там все и происходит. В свободе интерпретации как раз и есть красота художественного произведения.</t>
+  </si>
+  <si>
+    <t>20.07.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19576</t>
+  </si>
+  <si>
+    <t>19.07.26 20:12</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19575</t>
+  </si>
+  <si>
+    <t>Петух, во сне увидев червячка, Сказал: — Не заморить ли червячка?.. «Ужасный сон!» — Подумал червячок И повернулся На другой бочок. Михаил Яснов.</t>
+  </si>
+  <si>
+    <t>19.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19574</t>
+  </si>
+  <si>
+    <t>Моя мать считает, что у меня плохой вкус. Может быть, это так и есть. Во всяком случае, я долгие годы подавляю в себе желание носить на пальце крупный недорогой перстень. Довлатов.</t>
+  </si>
+  <si>
+    <t>19.07.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19573</t>
+  </si>
+  <si>
+    <t>Сегодня в 17.00 прогулка «Ленинградский андеграунд, восьмидесятые». Посвящена она Георгию Гурьянову. За деталями сюда, пожалуйста.</t>
+  </si>
+  <si>
+    <t>19.07.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19572</t>
+  </si>
+  <si>
+    <t>Вчера был День прогулок под дождем. Традиционная петербургская забава. Кадр из фильма «День солнца и дождя».</t>
+  </si>
+  <si>
+    <t>18.07.26 19:44</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19571</t>
+  </si>
+  <si>
+    <t>Не стало Сергея Шолохова. Ужасно. Это была эпоха, как бы ни затерто не звучало. Фото отсюда.</t>
+  </si>
+  <si>
+    <t>18.07.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19570</t>
+  </si>
+  <si>
+    <t>Два мальчика, два тихих обормотика, ни свитера, ни плащика, ни зонтика, под дождичком на досточке  качаются, а песенки у них уже кончаются. Что завтра? Понедельник или пятница? Им кажется, что долго детство тянется. Поднимется один, другой опустится. К плечу прибилась бабочка–капустница. Качаются весь день с утра и до ночи. Ни горя, ни любви, ни мелкой сволочи. Все в будущем, за морем одуванчиков. Мне кажется, что я – один из мальчиков.   Александр Кушнер, 1962.</t>
+  </si>
+  <si>
+    <t>18.07.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19569</t>
+  </si>
+  <si>
+    <t>В воскресенье в 17.00 пройдемся по местам, связанным с Георгием Гурьяновым. Да и не только с ним - в целом с ленинградским андеграундом 1980-х, заметной фигурой которого и был Георгий Константинович. За деталями, пожалуйста, сюда.</t>
+  </si>
+  <si>
+    <t>18.07.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19568</t>
+  </si>
+  <si>
+    <t>«Я создал шкафобас». Сегодня день рождения Александра Титова. Ура прекрасному артисту.</t>
+  </si>
+  <si>
+    <t>18.07.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19567</t>
+  </si>
+  <si>
+    <t>Эта работа Александра Семенова ассоциируется у меня с субботним утром. Пусть оно таким и будет. На картине, кстати говоря, знаменитое кафе поэтов (там читали Бродский, Аронзон, Кушнер, Кривулин и другие). Правда, работа датирована 1968-м, поэтического кафе там давно уже не было.</t>
+  </si>
+  <si>
+    <t>17.07.26 21:36</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19566</t>
+  </si>
+  <si>
+    <t>Михаил Мильчик (пару недель назад отметивший 92-летие) читает «Балладу о маленьком буксире» своего приятеля Иосифа Бродского. Все это здесь, в Выборге.</t>
+  </si>
+  <si>
+    <t>17.07.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19562</t>
+  </si>
+  <si>
+    <t>Безмятежное лето детства на снимках Геннадия Никеева.</t>
+  </si>
+  <si>
+    <t>17.07.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19560</t>
+  </si>
+  <si>
+    <t>Моя хорошая подруга Екатерина Аркинд придумала - и что не менее важно, сделала - книжный фестиваль в Выборге «Буквы и знаки». Фестиваль стартует сегодня, здесь расписание. Должно быть хорошо и классно. Приезжайте, заходите. Я там тоже порассказываю в субботу - про Рида Грачева и не только.</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19559</t>
+  </si>
+  <si>
+    <t>Моя хорошая подруга Екатерина Аркинд придумала - и что не менее важно - сделала фестиваль в Выборге «Буквы и знаки». Фестиваль стартует сегодня, здесь расписание. Должно быть хорошо и классно. Приезжайте, заходите. Я там тоже порассказываю - про Рида Грачева и не только.</t>
+  </si>
+  <si>
+    <t>17.07.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19558</t>
+  </si>
+  <si>
+    <t>Ленинградский журнал «Литературный современник» напечатал два стихотворения Владимира Лившица. Это был его дебют. И все бы ничего, но в редакции перепутали и напечатали оба стишка (совершенно разные и по теме, и по размеру) как один. Лившиц в отчаянии. Но происходит странное: никто не задает вопросы, не удивляется, напротив, автора поздравляют и хвалят. «Я получаю первый урок: читающая публика подчас дура», - вспоминал Лившиц. Для справки: Владимир Лившиц - приятель Ахматовой (и не только), отец Льва Лосева (тоже прекрасного поэта, друга Бродского). Автор детских книжек, текстов песен к фильмам типа «Карнавальная ночь», ну и взрослый поэт тоже отличный.</t>
+  </si>
+  <si>
+    <t>16.07.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19553</t>
+  </si>
+  <si>
+    <t>Эдакие люди на полотнах Шинкарева.</t>
+  </si>
+  <si>
+    <t>16.07.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19552</t>
+  </si>
+  <si>
+    <t>Рыженко и Майк наблюдают за критиком Смирновым. Мизансцена демонстрирует разницу подходов к бессмысленным действиям: если один москвич зачем-то стоит на голове, а другой москвич эмоционально в это вовлечен, то ленинградец просто смотрит и курит.</t>
+  </si>
+  <si>
+    <t>16.07.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19549</t>
+  </si>
+  <si>
+    <t>«ЗДЕСЬ БЫЛ МАЙК» снова в папке art is here — там собрано множество каналов о культуре, от канала Русского музея до «Советских плакатов» и «Улицы Балабанова». Литература, кино, живопись, музыка, мода - все в одной вкладке. Конечно, это удобно. Иллюстрации к посту - ленинградские снимки Иржи Тондла. Просто потому что отличные.</t>
+  </si>
+  <si>
+    <t>15.07.26 19:42</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19548</t>
+  </si>
+  <si>
+    <t>При внезапном громком стуке Поднимаю вверх я руки Потому что в этом мире Я как кукла в детском тире. Олег Григорьев. Фото Бориса Смелова.</t>
+  </si>
+  <si>
+    <t>15.07.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19546</t>
+  </si>
+  <si>
+    <t>Вот завтра в 14.00 мы пойдем тропами ленинградской неофициальной культуры - от Моховой и далее. Богемные кварталы, курехинский перфоманс, тот самый пивной ларек, поэты, художники, музыканты и проч. 60-80-е. За деталями, пожалуйста, сюда.</t>
+  </si>
+  <si>
+    <t>15.07.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19538</t>
+  </si>
+  <si>
+    <t>Ленинградская водичка. Ведерников, Рахлов, Русаков, Чарнецкая, Смирнов, Суворов, Канеев, Коровяков.</t>
+  </si>
+  <si>
+    <t>14.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19530</t>
+  </si>
+  <si>
+    <t>Ранние, ученические работы Гурьянова уступают, на мой вкус, ранним же рисункам Цоя - в цоевских вещах больше характера. Впрочем, все это субъективно. О Гурьянове - на моих авторских экскурсиях в его прекрасной квартире, ставшей музеем. Приходите, вот ссылка на билеты.</t>
+  </si>
+  <si>
+    <t>14.07.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19528</t>
+  </si>
+  <si>
+    <t>У серии «Советский детектив», выходившей с 1990 года, была вот такая общая обложка. Неявно супрематическая, спасибо художнику Суркову.</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19527</t>
+  </si>
+  <si>
+    <t>14.07.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19526</t>
+  </si>
+  <si>
+    <t>К Сильвии Гитович заехала подруга с шестилетним сыном, весьма начитанным ребенком. Там же, у Гитович, была в гостях Ахматова. Вечер пролетел, подруга собралась домой. Уходя, ее сын взволнованно сказал: - Вот это да! Я сидел за одним столом с настоящей женой Гумилева!</t>
+  </si>
+  <si>
+    <t>13.07.26 18:42</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19525</t>
+  </si>
+  <si>
+    <t>Как я пифийствовал. Но ныне я не пифийствую. Давно стал прозрачен, как водка в графине, чтоб всякий бездельник разглядывал дно. Я был далек - а стал я - Коломяги. Я плешь поставил на постой. И на простецкой вывожу бумаге простецкое простецкою рукой. Евгений Вензель, 1977.</t>
+  </si>
+  <si>
+    <t>13.07.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19524</t>
+  </si>
+  <si>
+    <t>Без стеснения сообщаю: если вам нравится «ЗДЕСЬ БЫЛ МАЙК», вот ссылка на донаты.</t>
+  </si>
+  <si>
+    <t>13.07.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19514</t>
+  </si>
+  <si>
+    <t>В нашей математической семье «Мир чисел» (последняя в подборке) стояла на видном месте, за стеклянной дверцей книжного шкафа. Стояла и смотрела на меня. Обложка этой книги - один из визуальных символов моего детства. Я ее, впрочем, ни разу не открыл. Но обнаружив эту книжку среди других оформительских работ художника Юрия Киселева, не смог пройти мимо. Тем более обложки Киселева - отличные. Узнаваемая, не раздражающая наивность шестидесятых.</t>
+  </si>
+  <si>
+    <t>13.07.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19512</t>
+  </si>
+  <si>
+    <t>Хармс проводил актрису Клавдию Пугачеву (на втором снимке она слева) до дома. Выходя со двора на улицу, полагалось дать дворнику монетку - за то, что он открывал-закрывал ворота. Денег у Хармса не было, но не дать было бы нехорошо. Хармс вложил в раскрытую ладонь дворника щепотку пальцев, раскрыл (словно выкладывая монетки) и быстро свалил. «Дворник, убежденный, что он дал деньги, кланялся, кланялся и кланялся». Очень в духе Хармса.</t>
+  </si>
+  <si>
+    <t>12.07.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19511</t>
+  </si>
+  <si>
+    <t>Для музыкантов я как можно чаще готовлю разные неожиданности на сцене, зачастую очень немногие из них догадываются, что будет через минуту. Например, когда на солирующего саксофониста бросается козел, то, естественно, у музыканта возникает ощущение неожиданности, он начинает по-другому играть, и это передается залу. Курехин.</t>
+  </si>
+  <si>
+    <t>12.07.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19501</t>
+  </si>
+  <si>
+    <t>Сегодня День фотографа. Петербург и фотографы - это любовь взаимна. Чабуткин, Жиркевич, Злобин, Сарфати, Смелов, Титаренко, Бахарев, Никеев, Карсуаар.</t>
+  </si>
+  <si>
+    <t>11.07.26 18:18</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19500</t>
+  </si>
+  <si>
+    <t>Короткие стихи Леонида Виноградова. Свободы хочется и денег, стенал А. Чехов, неврастеник. Водка. Свитер. Я и Питер. Меня как-будто кто-то удит. Хвать — и меня опять не будет.</t>
+  </si>
+  <si>
+    <t>11.07.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19499</t>
+  </si>
+  <si>
+    <t>Москвичи, привет. Завтра у вас дают «Господина оформителя» в «Синема Парк Мосфильм». С Александром Кушниром и его разговорами о Курехине впридачу. Там еще и билеты по 500 рублей. Офигеть. Вот вам и Москва. Ссылка здесь.</t>
+  </si>
+  <si>
+    <t>11.07.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19496</t>
+  </si>
+  <si>
+    <t>Этот хиппи с девушкой и контрабасом - конечно, Георгий Гурьянов. В те годы пока еще Юра. С сегодняшнего дня моя авторская экскурсия в музее-квартире Гурьянова будет строиться чуть по-другому. Первые полчаса мы сидим (ура) и я рассказываю/показываю редкости на экране. Далее экскурсия продолжается в привычной форме - мы перемещаемся по комнатам. Уверен, так будет комфортнее и интереснее. Присоединяйтесь. Вот ссылка.</t>
+  </si>
+  <si>
+    <t>11.07.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19487</t>
+  </si>
+  <si>
+    <t>Разные работы Германа Егошина. Отличные цвета и вангоговское солнце на первой вещи. 1950-1980-е.</t>
+  </si>
+  <si>
+    <t>10.07.26 20:51</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19486</t>
+  </si>
+  <si>
+    <t>И еще. Лиговка и окрестности. Прогулочка. Суббота, 11.30. Бродский, поэты-хулиганы, зарождение «Пушкинской, 10», юный Цой, вечный Майк и клубы 1990-х. За деталями, пожалуйста, сюда.</t>
+  </si>
+  <si>
+    <t>10.07.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19485</t>
+  </si>
+  <si>
+    <t>Невероятный (но вполне в духе своего времени - 1929 год) рассказ Бориса Житкова. Одно название чего стоит. Ну и иллюстрация на обложке - выдающегося художника Леонида Чупятова. Если это имя (Чупятов) вам ничего не говорит, обязательно изучите. Ниже фрагмент рассказа Житкова. Я долго ломал голову и вот к чему пришел: я сделаю маленькие руки, точную копию моих — пусть они будут хоть в двадцать, тридцать раз меньше, но на них будут гибкие пальцы, как мои, они будут сжиматься в кулак, разгибаться, становиться в те же положения, что и мои живые руки. И я их сделал. Мало того, я тонкой работой часового мастера снабдил их механизмом, который двигал пальцами, этими маленькими кукольными пальчиками, в точности по моему приказу. Я все это управление привел к перчаткам, к особым перчаткам. Я надевал эти перчатки на руки, и малейшее мое движение целой сетью проводов передавалось кукольным ручкам: я сожму правый кулак — в маленький кулачок сжимается правая ручка. Я отведу назад всю левую руку — ползет назад и маленькая левая рука. Они были всего в двадцать раз меньше моих живых рук, и все мои движения они повторяли в маленьком виде. Но если бы вы знали, что мне открылось.</t>
+  </si>
+  <si>
+    <t>10.07.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19484</t>
+  </si>
+  <si>
+    <t>О Сергее Анатольевиче Курехине - в пятницу на специальной прогулке, ему посвященной. 19.00. И еще. Суббота, 12.00 - Лиговка и окрестности. Бродский, поэты-хулиганы, зарождение «Пушкинской, 10», юный Цой, вечный Майк и клубы 1990-х. За деталями, пожалуйста, сюда.</t>
+  </si>
+  <si>
+    <t>10.07.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19483</t>
+  </si>
+  <si>
+    <t>Еще один стишок Зои Эзрохи. 1978. Господи! Умоляю: Сделай еще планету И подари лентяю, Лодырю и поэту. А на другой планете, Там, где работать надо, Пусть проживают эти люди другого склада.</t>
+  </si>
+  <si>
+    <t>09.07.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19475</t>
+  </si>
+  <si>
+    <t>«Ленинград - замечательный город… Застывшие дворцы, застывшая вода и смутные тени. Город призраков», - улыбаясь, говорил Курехин в одном из телеинтервью. Было ли в его музыке что-то петербургское? Сложно сказать. И так ли это важно? Важнее, что у Петербурга был Курехин. Был. И остался. «Курехин в Ленинграде – городе большой тоски и чувства ущемленного самолюбия – умудрился создать ощущение веселого карнавала», - заметил Сергей Летов. Это точно. Сегодня день памяти Курехина. 30 лет без.</t>
+  </si>
+  <si>
+    <t>09.07.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19465</t>
+  </si>
+  <si>
+    <t>Ленинград. День. Шмидт, Алексеев, Рахина, Шагин, Хухров, Альберти, Борис Власов, Ведерников, Рахлов.</t>
+  </si>
+  <si>
+    <t>09.07.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19459</t>
+  </si>
+  <si>
+    <t>Сергей Мудрик (главный редактор VK Музыка) рассказал мне о своих отношениях с Петербургом. Через музыку, конечно же. Да, «Стереолето», «Кирпичи» и «Мультфильмы» - такие же приметы ранних нулевых, как и вечная «Шаверма» на углу Невского и Литейного. ————————- Впервые в Петербург я приехал будучи уже без двух недель 21-летним и давно познакомившимся с каноном ленинградского рок-клуба. Приехал на концерт Massive Attack на фестиваль Stereoleto, и город, честно говоря, мне сначала не сильно понравился. Поэтому, наверное, музыка «Кино» для меня Петербургом совершенно «не дышит» (хотя что-то всё-таки слегка пробивается в песнях романтического периода а-ля «Город»), как и песни почти всех участников ЛРК. Отстраненно ассоциированным с Питером могу назвать разве что «Зоопарк», хотя сердечной уверенности у меня тут нет - не припоминаю, когда я, приехав в этот город, отчего-то решил для нужных эмоций послушать Науменко. Зато почти сразу я пошел пробовать воспетую Васей Васиным шаверму на Невском. В плане музыкальном в первую очередь Питер мне вспоминается по довольно счастливому вечеру, случившемуся на третий, кажется, мой приезд в каком-то питейном заведении на Фонтанке - из колонок играла до этого неизвестная мне песня какого-то танцевального проекта под названием Monster DJ's под названием «DJ, играй», слова «Последний трек - неземная ночь» вкупе со скорым ночным обратным поездом как-то с Петербургом в моем сознании парадоксально и сплелись. С тех пор число моих визитов приблизилось к сотне, всякое тут со мной случалось и с музыкой, и без, но совсем недавно я переслушивал новое виниловое переиздание дебютного альбома «МультFильмов». Несмотря на то, что пластинку я выучил наизусть примерно в год выхода, сегодня я услышал в ней не только романтику свободных беспечных юношей-модников конца 90-х, но и как плещется Нева, закат падает на Петропавловскую крепость, как звучат потертые, но гордые улицы в те теплые полгода, пока на улице нет снега. И дело даже не только в песнях про «Ленинградское небо» с первыми трамваями, поездами метро и разведенными мостами, где «всё пройдёт до завтра». Просто наивная брит-поп-романтика, коллективно записанная на «Добролете» всеми передовыми силами питерского рока того времени, с тем, что я вижу все уже 18 лет, пока я периодически навещаю город Святого Петра, внезапно так срезонировала. И к городу со временем я в итоге весьма сильно потеплел.</t>
+  </si>
+  <si>
+    <t>09.07.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19458</t>
+  </si>
+  <si>
+    <t>Ты видел сфинксов на берегу, Глядящих друг другу в лицо? Так вот, когда над городом ночь Смыкает свое кольцо, Над ними всплывает легче пера Сказочная звезда. Глаза одного говорят: пора! Другой отвечает: да! И вздрогнул тихонько каменный сфинкс, Как будто слегка озяб, И мягко спрыгивает вниз На кончики каменных лап. Он по набережной бежит, Нева блестит как ртуть. Васильевский остров спокойно спит, Фонари освещают путь. Но гаснет сказочная звезда В небе, еще ночном. И сфинкс возвращается туда, Где ты его видишь днем. Зоя Эзрохи. Фото Вадима Егоровского.</t>
+  </si>
+  <si>
+    <t>08.07.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19457</t>
+  </si>
+  <si>
+    <t>08.07.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19456</t>
+  </si>
+  <si>
+    <t>Самиздатовский музыкальный журнал «Рокси» отличала, в том числе, прямолинейность. Вот что писал редактор (и прекрасный автор) «Рокси» Старцев в одном из своих обзоров. «Календарь» этот оказался таким говном, таким говном... Орган завывает, все остальные рубятся, грохот, лом, органист что-то выкрикивает в микрофон... Кошмар. Из текстов мне особенно полюбилась такая строчка: «В доме все было - вино и мыло…». Интересно, как у них такие ассоциации возникают, шампунь они, что ли, пьют?». Я «Календарь» не слышал, но строчка про вино и мыло, действительно, выдающаяся.</t>
+  </si>
+  <si>
+    <t>08.07.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19447</t>
+  </si>
+  <si>
+    <t>Снимки Вадима Егоровского. Месяц назад я публиковал его работы, с удовольствием делаю это вновь.</t>
+  </si>
+  <si>
+    <t>08.07.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19446</t>
+  </si>
+  <si>
+    <t>«В Гороховой улице, в одном из больших домов, народонаселения которого стало бы на целый уездный город, лежал утром в постели, на своей квартире, Илья Ильич Обломов».</t>
+  </si>
+  <si>
+    <t>07.07.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19445</t>
+  </si>
+  <si>
+    <t>Прекрасная группа «Игры» - первая из тех, кто в Ленинграде точно следовал эстетике и стилю пост-панка. В дебютной записи «Игр», песенке Le Fleur de Papier, пел художник Андрей Медведев, в чьей мастерской на Загородном любили бывать ленинградские модники, в том числе «Кино». Собственно, барабанщиком первого состава «Игр» был Георгий Гурьянов. В «Играх» Гурьянов пробыл год, и далее сосредоточился на «Кино». Остались редкие фото, ну и запись с его участием. В том числе Le Fleur de Papier. Фрагмент песни - в этом посте. Жду вас на своей экскурсии по музею-квартире Георгия Гурьянова. Билеты здесь.</t>
+  </si>
+  <si>
+    <t>07.07.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19434</t>
+  </si>
+  <si>
+    <t>Магия Малой Садовой была так сильна, что один из завсегдатаев, тогда старшеклассник, на большой перемене мчался в любимый кафетерий. Пил кофе и возвращался обратно. От школы, где он учился (у кинотеатра «Колизей»), до Малой Садовой минут семь, наверное, быстрым шагом.</t>
+  </si>
+  <si>
+    <t>07.07.26 05:26</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19433</t>
+  </si>
+  <si>
+    <t>Сколько нас. Нас мало. Мы вдвоём. По какой мы улице идём? А кого мы ждём, кого мы любим? Что мы скажем разным людям, которых встретим на пути? – разрешите нам пройти! Куда? туда, где в тёплой темноте и лица и движения не те и где речная светится вода и вдруг исчезнет в дымке без следа исчезнет, как в тумане поезда растает, как последняя звезда Ах странный полуночный люд! Нас мало. Нас они поймут. Лев Васильев, 1964.</t>
+  </si>
+  <si>
+    <t>06.07.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19425</t>
+  </si>
+  <si>
+    <t>Работы Вячеслава Пакулина. Написаны в 1920-1940-х. Впрочем, в другие годы они созданы и не могли быть: Пакулин родился в 1901-м, умер в 1951-м.</t>
+  </si>
+  <si>
+    <t>06.07.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19418</t>
+  </si>
+  <si>
+    <t>В «Кино» меня, среди прочих достоинств, всегда впечатляло чувство меры. Умение не только держать паузу, но и создавать ее. А еще - магия отсутствия. Паузы, пустоты, лаконизм, недосказанность - очень мощные инструменты. В концертном видео к «Переменам нарисованный (выдающийся!) Цой возникает только в куплетах и припевах, между ними на экране пусто. И ты смотришь и ждешь, подчиняясь этой драматургии - ждешь, когда Цой появится снова. И он обязательно появится. Он всегда здесь. Концерт «Кино» оказался не перфомансом, не инсталляцией (как мне казалось), а грандиозным театральным действом. Главный герой все время меняет маски (Мистер Икс), но остается самим собой. Отдельно отмечу видео к «Муравейнику», очень классное. И если я правильно рассмотрел, в видео к «Кончится лето» присутствует «Южный» универсам, что в Купчине. Если это так, трогательная пасхалка.</t>
+  </si>
+  <si>
+    <t>05.07.26 20:08</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19417</t>
+  </si>
+  <si>
+    <t>На пикник у реки Понаехали люди из города; Облака, шашлыки, Желтым жиром закапаны бороды. И туман до утра Наполняется смехом и руганью; Парни пьют у костра И гуляют по гальке с подругами.   За излучиной — плес, Ну а здесь все звенит перекатами; И дрожание лес, Позабытых лихими ребятами. Над обрывом село Или поле, заросшее травами, Поднимает чело, Растревожено странными нравами.   И похмельный народ До рассвета с рекой не расстанется; И стоит у ворот Деревенский потасканный пьяница. Он плетень обоймет, Вспоминая вчерашнюю горькую, Бормоча под восход Речь про жизнь, обрученную с зорькою. Александр Гуревич.</t>
+  </si>
+  <si>
+    <t>05.07.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19413</t>
+  </si>
+  <si>
+    <t>Московский писатель Алейников пересказывал (или сам ее выдумал?) довлатовскую байку про то, как Довлатов устроил концерт Высоцкому. Якобы С.Д., болтаясь в редакции «Авроры» в надежде на халтуру, встретил Высоцкого. Артист обратился к работникам «Авроры» с просьбой - дайте, мол, выступить, нужны деньги. И пока те мялись, Довлатов сделал пару звонков и нагнал публику. Звучит как анекдот и скорее всего, анекдотом и является (Высоцкий действительно пел в редакции «Авроры», только в компании коллег по Таганке. И было это в 1974-м, когда Довлатов обитал в Эстонии). И все равно, Довлатов и Высоцкий в одном сюжете - ярко.</t>
+  </si>
+  <si>
+    <t>05.07.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19404</t>
+  </si>
+  <si>
+    <t>Обложки журнала «Нева», работы Андрея Ушина. 1960-1980-е.</t>
+  </si>
+  <si>
+    <t>04.07.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19403</t>
+  </si>
+  <si>
+    <t>Моя книжка «Чудаки города Ленинграда» будет переиздана совсем скоро, дополненная новой главой. Ниже - фрагмент этой главы. 23 октября 1999 года пришлось на субботу. Прохожие, спешившие (или никуда не спешившие) по Большому проспекту Петроградской, друг на друга внимания не обращали. Не до посторонних. И даже запущенного вида дядька, явно слепой, прохожих не слишком занимал. С любопытством посмотрели, уступили дорогу и дальше по своим делам. Слепой, однако, не терялся - ступал мягко, и держась ближе к фасадам, иногда касался витрин и стен, словно проверяя, на месте ли.</t>
+  </si>
+  <si>
+    <t>04.07.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19396</t>
+  </si>
+  <si>
+    <t>Работы Коринны Претро, учившейся в СХШ одновременно с Шемякиным и будущими арефьевцами. Ленинград на рисунках Претро (внучки знаменитого архитектора, одного из авторов, например, Дома Перцова) - яркая и легкая сказка.</t>
+  </si>
+  <si>
+    <t>04.07.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19394</t>
+  </si>
+  <si>
+    <t>Прозаик Богданов присел декабрьской ночью на скамейку. Обнаружил под скамейкой поэта Горбовского. Вытащил и доставил домой. Попробуйте донести пьяного от Малой Садовой до Пушкинской - замучаетесь. Тем более Богданов не был силачом. Горбовский все это время спал. Утром же, выслушав историю чудесного спасения, сказал: - А ведь если б это был бы не я - я бы замерз!</t>
+  </si>
+  <si>
+    <t>03.07.26 18:06</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19389</t>
+  </si>
+  <si>
+    <t>Прекрасный художник Лапшин фиксировал виды на Мойку из окна своей комнаты. И набережную буквально от парадной. Лапшин умер в 1942. Спустя год Пакулин напишет вид на Мойку с противоположной стороны, на Демидов переулок. Дом на картине (она последняя в посте) справа - лапшинский. Будем там завтра, гуляя по Мойке. 12.00. На нашем пути не только Лапшин, но и «Аквариум», Курехин, круг Бродского и другие. Пишите, пожалуйста, сюда.</t>
+  </si>
+  <si>
+    <t>03.07.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19379</t>
+  </si>
+  <si>
+    <t>«Итак, «Машиностроитель» выделяется на фоне других институтских газет красочностью оформления и содержательными статьями. Литературный редактор Л. Комиссарова вносит в работу элемент художественного вкуса». Заметка, посвященная заводской многотиражной газете - еще одно подтверждение того, какой фигней приходилось заниматься Довлатову ради заработка. Но рисунок смешной. Газетчики в зоопарке: - Кто это? - Зебра. - Неплохо оформлена. Пример, так сказать, цехового юмора.</t>
+  </si>
+  <si>
+    <t>03.07.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19378</t>
+  </si>
+  <si>
+    <t>Улица Желябова. Она же Большая Конюшенная. Будем бродить там же сегодня с семи часов вечера. Пятница, 19.00. От Конюшенной до Моховой. Маршруты ленинградской культуры от Хармса до богемных пьяниц 1970-х. Суббота, 12.00 - прогулка по Мойке. Рок-андеграунд, Лапшин, Бродский. Пишите сюда.</t>
+  </si>
+  <si>
+    <t>03.07.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19368</t>
+  </si>
+  <si>
+    <t>Обложки ленинградских книг. Красота.</t>
+  </si>
+  <si>
+    <t>02.07.26 21:01</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19367</t>
+  </si>
+  <si>
+    <t>Здесь между двух рек - ночь. На древних холмах, лежа в холодном песке, Ждет наблюдатель. Он знает, что прав. Он неподвижен и прям. Скрыт в кустах Его силуэт. Ветер качает над ним Ветви, хоть ветра сегодня нет. Ночь кружится в такт Плеску волн, блеску звезды, И наблюдатель уснул, Убаюканный плеском воды. Ночь пахнет костром. Там за холмом - отблеск огня, Четверо смотрят на пламя. Неужели один из них я? Может быть, это был сон, Может быть нет - Не нам это знать. Где-нибудь ближе к утру Наблюдатель проснется Чтобы отправиться спать. «Аквариум». Фото Сергея Шиманского.</t>
+  </si>
+  <si>
+    <t>02.07.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19366</t>
+  </si>
+  <si>
+    <t>Вот история, рассказанная режиссеру Соловьеву композитором Шнитке. История про композитора Каравайчука. Заболела мама Олега Николаевича. Чтобы ее подбодрить, Каравайчук решил поставить в доме орган (дело было в Комарово). Сняли крышу, и действительно, поставили орган. Звучит как анекдот или сказка, и скорее всего, так и есть. Но Каравайчук настолько нереальная фигура, что все сказочное легко к нему применимо. В самом деле, почему бы не поставить дома орган, если хочется.</t>
+  </si>
+  <si>
+    <t>02.07.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19365</t>
+  </si>
+  <si>
+    <t>Фрагмент объяснительной, написанной Георгием Гурьяновым. Лето 1985 года. Ночь, машина французского дипломата, за рулем Александр Титов, в багажнике сидит Африка. Ситуация - сюрреалистическая. Детали на моей авторской экскурсии в квартире-музее Гурьянова. На сегодня еще есть билеты.</t>
+  </si>
+  <si>
+    <t>02.07.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19362</t>
+  </si>
+  <si>
+    <t>Москвичи, привет. У вас старшего Шагина дают. Это надо смотреть, конечно.</t>
+  </si>
+  <si>
+    <t>02.07.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19361</t>
+  </si>
+  <si>
+    <t>Сегодня День сюрпризов. На фото - главный специалист по сюрпризам Сергей Курехин надкусывает букет.</t>
+  </si>
+  <si>
+    <t>01.07.26 18:46</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19360</t>
+  </si>
+  <si>
+    <t>Тихо, как мышка, сидела девица, тихо сидела и прятала взор, над перелистываемой страницей нежно склоняя смиренный пробор. Бедный хозяин с надувшейся жилой, бабьим угодником став не вполне, к жизни тянулся безгрешной и милой сердцем. А телом тянулся к жене. Преданный важным духовным занятьям, он от гостей утаил и припас булки кусок, чтобы к новым объятьям сил обновить оскудевший запас. Евгений Вензель, 1971.</t>
+  </si>
+  <si>
+    <t>01.07.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19350</t>
+  </si>
+  <si>
+    <t>Ленинград 1986 года на снимках Джорджа Лулича. Это взгляд любопытного туриста, не художественные работы. Впрочем, разве искусство не есть наблюдение за жизнью с некоторой степенью воображения?</t>
+  </si>
+  <si>
+    <t>01.07.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19348</t>
+  </si>
+  <si>
+    <t>А это рубрика «высочайшие рекомендации». За пару недель посетили две лекции Игоря Кузьмичева, автора телеграмм-канала ЗДЕСЬ БЫЛ МАЙК. Это невероятный восторг, одна была в Музее искусства Петербурга, вторая в библиотеке Планетария на Обводном. Одна про рисунки Ленинградских писателей/поэтов, вторая - про Ленинградские адреса Бродского. Ребята, это чистое наслаждение. Я не хотел, чтоб эти лекции заканчивались. Увидите анонсы следующих бесед - идите обязательно. Ну и на экскурсии Игоря тоже.</t>
+  </si>
+  <si>
+    <t>01.07.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19347</t>
+  </si>
+  <si>
+    <t>Сегодня День шутки. Например, такой.</t>
+  </si>
+  <si>
+    <t>30.06.26 20:44</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19346</t>
+  </si>
+  <si>
+    <t>Увы! Вдали от стадионов Я жизнь ненужную провёл. Ни разу в жизни мяч не тронув. Ни разу не сыграв в футбол. Зачем я жил - и сам не ведал, Ни зла и ни добра не делал, И даже не подозревал, Что я не жил, а прозябал. О, если б я хотя бы раз Послал бы к центру поля пас Иль сделал от угла подачу! Но поздно. Вот о чем я плачу. Обидно, горестно и больно, Что не пришлось мне в мяч футбольный Ни разу в жизни поиграть. Придётся так и помирать. Владимир Уфлянд, 1975.</t>
+  </si>
+  <si>
+    <t>30.06.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19345</t>
+  </si>
+  <si>
+    <t>Прежде чем присоединиться к «Кино», Георгий Гурьянов сотрудничал с группой «Народное ополчение» — играл на барабанах в ряде песен альбома «Новогодие». «На записи мы экспериментировали с танцевальным битом, ровным, как диско. И вот эта манера у него навсегда осталась во всех треках «Кино», — вспоминал участник «Ополчения» Федор Лавров. На фото — Георгий в домашней студии группы во время записи альбома. Больше редких фактов — на авторской экскурсии Игоря Кузьмичева. Билеты по ссылке!</t>
+  </si>
+  <si>
+    <t>30.06.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19337</t>
+  </si>
+  <si>
+    <t>Сегодня исполнилось бы 60 лет Андрею Крисанову. Один из «Новых художников», Крисанов все-таки был больше «чем один из». Яркие, легкие, ироничные, тонкие его работы - самостоятельная вещь, большое искусство. Плюс, конечно, обложка «Группы крови», но это совсем общее место. Прекрасный портрет Крисанова кисти Новикова - последний в этом посте.</t>
+  </si>
+  <si>
+    <t>30.06.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19336</t>
+  </si>
+  <si>
+    <t>Сегодня в библиотеке Планетария. Ссылка на билеты.</t>
+  </si>
+  <si>
+    <t>30.06.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19326</t>
+  </si>
+  <si>
+    <t>Симпатичные иллюстрации Светозара Острова к книжке Владимира Арро «Мой старый дом», 1986. Тот случай, когда по рисункам можно представить себе книгу не читая.</t>
+  </si>
+  <si>
+    <t>29.06.26 18:25</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19325</t>
+  </si>
+  <si>
+    <t>Тетка в синем переднике сдирает со стен старые афиши Они отдираются слоями. Обнажаются: название выставки, которая уже давно закрыта, фотография клоуна, который умер месяц назад, и фамилия дирижера, уже закончившего свои гастроли. Тетка в синем переднике поворачивает время вспять. Содрав старые афиши, тетка мажет стену клеем и наклеивает новые. Появляются: название театральной премьеры, которая еще не состоялась, портрет иноземной певицы, которая еще не приехала в город, и дата открытия цирка, который еще не построен. Тетка в синем переднике открывает тайны грядущего. Так зачем же вам машина времени, скажите на милость? Геннадий Алексеев.</t>
+  </si>
+  <si>
+    <t>29.06.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19317</t>
+  </si>
+  <si>
+    <t>Афиши ленфильмовских мастеров. Асанова, Мельников, Соколов, Хейфиц, Микаэлян, Фрумин, Авербах, Трегубович.</t>
+  </si>
+  <si>
+    <t>29.06.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19315</t>
+  </si>
+  <si>
+    <t>Завтра, во вторник, в библиотеке Планетария. Ссылка на билеты.</t>
+  </si>
+  <si>
+    <t>29.06.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19314</t>
+  </si>
+  <si>
+    <t>Сегодня День объятий. Не пропустите. Фото Тарасевича.</t>
+  </si>
+  <si>
+    <t>28.06.26 19:25</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19313</t>
+  </si>
+  <si>
+    <t>Пошли на убыль эти ночи, Еще похожие на дни. Еще кромешный полог, скорчась, Приподнимают нам они, Чтоб различали мы в испуге, Клонясь к подушке меловой, Лицо любви, как в смертной муке Лицо с закушенной губой. Александр Кушнер, 1981.</t>
+  </si>
+  <si>
+    <t>28.06.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19312</t>
+  </si>
+  <si>
+    <t>- Чем можно встряхнуть зрителя? - Я считаю – тупостью. Из интервью Курехина.</t>
+  </si>
+  <si>
+    <t>28.06.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19309</t>
+  </si>
+  <si>
+    <t>Знаменитый коллекционер Моисей Лесман дружил с Ахматовой. Очень ценил ее мнение и дорожил их беседами. Выходя от Ахматовой, Лесман, чтобы не забыть отдельные реплики Анны Андреевны, фиксировал их прямо в парадной - либо на клочках бумаги, либо, если в карманах ничего не находилось, на манжетах рубашки. Прошли годы. К Лесману приходил в гости филолог Роман Тименчик. Лесман охотно показывал Тименчику уникальные издания, но переписывать не позволял. Тименчик нашел выход из ситуации. Он листал раритеты, запоминал что мог, после чего отлучался в туалет. И быстро записывал то, что удержал в голове. И так неоднократно в течение вечера. Вот они, традиции самоотверженности.</t>
+  </si>
+  <si>
+    <t>27.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19299</t>
+  </si>
+  <si>
+    <t>Любовь. Ахломов, Антощенков, Дашевский, Смелов, Вл. Богданов, Халдей, Фалин, Чабуткин, Полещук, Тондл.</t>
+  </si>
+  <si>
+    <t>27.06.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19298</t>
+  </si>
+  <si>
+    <t>Может, есть тут кто-то из Великого Новгорода? Мне нужны местные тг-каналы - любопытные, городские, исторические, культурные и все такое. Знаю только этот. Заранее спасибо.</t>
+  </si>
+  <si>
+    <t>27.06.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19297</t>
+  </si>
+  <si>
+    <t>Бродский зашел в кафе на бульваре Сен-Жермен. Официант провел его вглубь зала и посадил за единственный свободный столик. На стене над столиком висела афиша с фильмом Марины Влади. Так и знал, сказал Бродский, что меня обязательно посадят под Мариной.</t>
+  </si>
+  <si>
+    <t>27.06.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19296</t>
+  </si>
+  <si>
+    <t>Как я и думал, новая-старая песня Цоя в первую очередь исторический документ, нежели что-то еще. Для меня более ценны реплики, записанные на той найденной кассете. Вот где вкус времени. Обсудить «Детей минут» при желании можно в ходе моих экскурсий в квартире-музее Гурьянова. В том числе сегодня. Билеты есть.</t>
+  </si>
+  <si>
+    <t>26.06.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19295</t>
+  </si>
+  <si>
+    <t>В каком-нибудь тридцатом веке Мы будем древними как греки. Нас в обязательном порядке Всю четверть будут проходить И наши школьные тетрадки Всех будут в трепет приводить И кто-то, взяв тетрадь Петрова И разобрав с трудом слова Воскликнет: «В древности корова Писалась через букву А»! Сергей Махотин.</t>
+  </si>
+  <si>
+    <t>26.06.26 18:26</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19294</t>
+  </si>
+  <si>
+    <t>В каком-нибудь тридцатом веке Мы будем древними как греки. Нас в обязательном порядке Всю четверть будут проходить И наши школьные тетрадки Всех будут в трепет приводить И кто-то, взяв тетрадь Петрова И разобрав с трудом слова Воскликнет: «В древности корова Писалась через букву А»! Михаил Яснов.</t>
+  </si>
+  <si>
+    <t>26.06.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19292</t>
+  </si>
+  <si>
+    <t>Известный литератор приехал из Нью-Йорка в Париж. Пришел в гости к Лимонову. Они долго беседовали о том, как Лимонову живется во Франции. Потом Лимонов сказал: – Ну что мы всё обо мне да обо мне. Давайте поговорим о вас. Что в Америке говорят о Лимонове? Вовкушевский, «Натюрморт с лимоном», 1980.</t>
+  </si>
+  <si>
+    <t>26.06.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19291</t>
+  </si>
+  <si>
+    <t>Об этом прекрасном человеке обязательно поговорим на прогулке: Суббота, 12.00 - андеграунд от Малой Садовой до Фурштатской. Без Сергея Анатольевича никак. За деталями сюда, пожалуйста.</t>
+  </si>
+  <si>
+    <t>26.06.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19281</t>
+  </si>
+  <si>
+    <t>Художницы. Кернер, Латаш, Афонина, Казанская, Шишмарева, Закликовская, Маркова, Неменова, Дорфман, Жилина.</t>
+  </si>
+  <si>
+    <t>26.06.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19279</t>
+  </si>
+  <si>
+    <t>Встретились на Малой Конюшенной - два года спустя (снимок 2 сделан осенью 2024-го). Пообщаться не удалось. Не было настроения (у кота).</t>
+  </si>
+  <si>
+    <t>25.06.26 20:17</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19278</t>
+  </si>
+  <si>
+    <t>Это все очень, очень точно. «Одно из самых грандиозных суждений, которые я в своей жизни прочел, я нашел у одного мелкого поэта из Александрии. Он говорит: «Старайся при жизни подражать времени. То есть старайся быть сдержанным, спокойным, избегай крайностей. Не будь особенно красноречивым, стремись к монотонности». И он продолжает: «Но не огорчайся, если тебе это не удастся при жизни. Потому что когда ты умрешь, ты все равно уподобишься времени». Неплохо? Две тысячи лет тому назад! Вот в каком смысле время пытается уподобить человека себе. И вопрос весь в том, понимает ли поэт, литератор - вообще человек - с чем он имеет дело? Одни люди оказываются более восприимчивыми к тому, чего от них хочет время, другие - менее. Вот в чем штука».</t>
+  </si>
+  <si>
+    <t>25.06.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19277</t>
+  </si>
+  <si>
+    <t>В парадной Гурьянова снимают кино, похоже. Что ж.</t>
+  </si>
+  <si>
+    <t>25.06.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19266</t>
+  </si>
+  <si>
+    <t>Ленинград Виктора Коровина. Первая и последняя вещь - лучшие.</t>
+  </si>
+  <si>
+    <t>25.06.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19264</t>
+  </si>
+  <si>
+    <t>В пятницу в 19.00 пройдемся по Мойке. Бродский, Хармс, «Аквариум», Лапшин и другие. Суббота, 12.00 - андеграунд от Малой Садовой до Фурштатской. За деталями сюда, пожалуйста.</t>
+  </si>
+  <si>
+    <t>25.06.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19263</t>
+  </si>
+  <si>
+    <t>Когда я в жаре под солнцем, я хочу на дождь и туман. Вот дождь барабанит мне по макушке, туман окутывает меня. В тумане мои мечты – о солнце. На солнце мне жарко. Пусть лучше дождь барабанит мне по макушке. Виктор Голявкин, рассказ «И так хорошо, и так хорошо».</t>
+  </si>
+  <si>
+    <t>24.06.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19262</t>
+  </si>
+  <si>
+    <t>Эта вещь Михалевкина называется «Джоконда». А ведь да.</t>
+  </si>
+  <si>
+    <t>24.06.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19261</t>
+  </si>
+  <si>
+    <t>Заходите сегодня сюда, к 19.00. Посмотрим рисунки и картины наших музыкантов и литераторов. Пять билетов осталось.</t>
+  </si>
+  <si>
+    <t>24.06.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19260</t>
+  </si>
+  <si>
+    <t>«Важно не забывать, что 50% того, что я играл, придумывал Витя». Не надо скромничать, Георгий Дмитриевич. С днем рождения!</t>
+  </si>
+  <si>
+    <t>24.06.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19259</t>
+  </si>
+  <si>
+    <t>Сентябрь сколачивает стаи, И первый лист звенит у ног. Извечна истина простая: Свободен — значит, одинок. Входная дверь гремит, как выстрел, В моём пустеющем дому. Так жить нам вместе, словно листьям, А падать вниз по одному. Александр Городницкий, 1970.</t>
+  </si>
+  <si>
+    <t>23.06.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19257</t>
+  </si>
+  <si>
+    <t>1997. 2026. Федор Балабанов, Настя Кожевникова, - спасибо за вечер.</t>
+  </si>
+  <si>
+    <t>23.06.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19255</t>
+  </si>
+  <si>
+    <t>Поэт Бродский рисовал на полях рукописей, писатель Сергей Довлатов создавал дружеские шаржи, а барабанщик группы «Кино» Георгий Гурьянов стал одним из самых дорогих современных российских художников.  Почему писатели и музыканты ленинградского андеграунда брались за карандаши и кисти? Об этом поговорим завтра, в среду, в 19.00 в Музее искусств Санкт-Петербурга (МИСП). Тема - «От Бродского до Цоя: рисунки и картины писателей и рок-музыкантов». Приходите, вот ссылка.</t>
+  </si>
+  <si>
+    <t>23.06.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19247</t>
+  </si>
+  <si>
+    <t>Работы Юлии Вальцефер, наследующей стиль своего отца, художника Виктора Вальцефера. Его вещи, на мой вкус, чуть изящнее, там больше воздуха. Впрочем, Ленинград Юлии Вальцефер тоже очень хорош.</t>
+  </si>
+  <si>
+    <t>23.06.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19243</t>
+  </si>
+  <si>
+    <t>Спектакль «Шерлок Холмс и все-все-все», режиссер Антон Федоров (сериал «Мир! Дружба! Жвачка!», «Утиная охота» в БДТ, клип «Кино» «Разреши мне»). Волшебство с отсылками к фильмам Масленникова, словесными каламбурами, музыкой Дашкевича и Oasis. Холмс (длинноволосый, в джинсах и сапогах), Ватсон и все-все-все похожи на Винни-Пуха и его компанию, а главные звезды спектакля - трехлапый пес и фантастический Мориарти (актер Александр Горелов, он в бордовом бадлоне, - мое личное открытие). Смешно, тревожно и уютно одновременно. Счастье, а не спектакль.</t>
+  </si>
+  <si>
+    <t>22.06.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19242</t>
+  </si>
+  <si>
+    <t>Соломон Шустер - крупнейший ленинградский коллекционер, а еще - кинорежиссер. Одно другому не мешало, более того, помогало. Вот фильм 1976 года «Всегда со мной». На стене за Стржельчиком - портрет Ильи Зданевича работы Пиросмани. Разумеется, оригинал. Шустер долго за ним гонялся, а заполучив, украсил этим полотном свое кино.</t>
+  </si>
+  <si>
+    <t>21.06.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19226</t>
+  </si>
+  <si>
+    <t>Рисунки - по порядку - Бродского, Голявкина, Цоя, Роальда Мандельштама, Майка, Довлатова. В среду в МИСП (Музей искусства Петербурга) поговорим на тему «От Бродского до Цоя: рисунки и картины писателей и рок-музыкантов». 19.00, билеты по оч доступной цене. Вот ссылка. Приходите. Все это дело в рамках выставки Сергея Бугаева.</t>
+  </si>
+  <si>
+    <t>21.06.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19225</t>
+  </si>
+  <si>
+    <t>Его всегда можно было видеть в коридоре, где он курил, подпирая стену плечом. В его позе было безмятежное спокойствие, что, конечно же. не нравилось сослуживцам, пробегающим мимо. Он стоял и курил, а его взгляд скользил вдоль стены в бесконечность. Плечо пиджака его вечно было в мелу, благодаря все той же стене. Наконец его уволили, а через день стена упала. Рассказ Житинского «Лентяй», середина 1970-х.</t>
+  </si>
+  <si>
+    <t>21.06.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19224</t>
+  </si>
+  <si>
+    <t>Вместе мы всегда будем вместе И встретимся здесь У Невы Через тысячу лет. С днем рождения.</t>
+  </si>
+  <si>
+    <t>20.06.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19223</t>
+  </si>
+  <si>
+    <t>Мицуёси Нумано, японский переводчик Довлатова, рассказывал о своих впечатлениях от встречи с С.Д.: Судя по тому, что я читал из его книг, я как-то воображал, что он веселый человек, любитель пошутить. Кроме того, по собственному опыту я тогда уже знал, что большинство русских писателей…обычно приходят в восторг, узнав, что их читают даже в Японии, несмотря на то что их имена не пользуются известностью на международном книжном рынке. А когда я поднес Довлатову «Невидимую книгу», на его лице не появилось даже подобия улыбки. С гримасой (или это только мне показалось?) и не произнеся ни единого слова, он просто сделал для меня такую надпись: «С благодарностью за любовь к русской литературе». У меня осталось только впечатление об очень угрюмо настроенном человеке гигантского роста. Фото Валерия Плотникова.</t>
+  </si>
+  <si>
+    <t>20.06.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19219</t>
+  </si>
+  <si>
+    <t>Художница Татьяна Шишмарева и время. Первая вещь - портрет Шишмаревой, сделанный Лебедевым в 1933-м. Прочее - автопортреты: 1945, 1969, 1991. Картинки с выставки в KGallery.</t>
+  </si>
+  <si>
+    <t>20.06.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19218</t>
+  </si>
+  <si>
+    <t>Ого, вот это находка. Сергею Чубраеву в который раз мое почтение. Не думаю, правда, что песня выдающаяся, но в любом случае событие. Ссылка здесь. Ну а вот ссылка на мои экскурсии в музей-квартиру Георгия Гурьянова. На сегодняшние субботние встречи есть еще билеты.</t>
+  </si>
+  <si>
+    <t>19.06.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19217</t>
+  </si>
+  <si>
+    <t>В голове крутится вычитанная где-то мысль. Речь о Лосеве-поэте. «Он не знал страха влияния, потому что считал влияние культурой и ценил преемственность». Очень точно сказано.</t>
+  </si>
+  <si>
+    <t>19.06.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19216</t>
+  </si>
+  <si>
+    <t>На фото - рабочий момент съемок фильма «Мама вышла замуж». В кадре - улица Белинского и Фонтанка. Примерно там начнем сегодня гулять - от Моховой до Конюшенной, тропами героев ленинградской культуры. С 19.00. Если что, подождем вас. За деталями, пожалуйста, сюда.</t>
+  </si>
+  <si>
+    <t>19.06.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19214</t>
+  </si>
+  <si>
+    <t>Давайте разыграем два экземпляра книжки Александра Кушнира «Кинооблучение». Какая песня была записана «Кино» наибольшее количество раз? Важно: учитываем не только официальные альбомы, не учитываем записи новейшего состава «Кино». Варианты: - «Троллейбус» - «Восьмиклассница» - «Последний герой». Книжки получат первые двое правильно ответивших в комментариях. Удачи.</t>
+  </si>
+  <si>
+    <t>19.06.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19204</t>
+  </si>
+  <si>
+    <t>Сегодня День неспешных прогулок. Вы уж найдите время. Тарасевич, Китаев, Чабуткин.</t>
+  </si>
+  <si>
+    <t>18.06.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19200</t>
+  </si>
+  <si>
+    <t>В воскресенье в 14.00 новая история - прогулка по Мойке. Там полно всего, от Довлатова до Лапшина, от Добычина до «Кино» и первых рейвов. За деталями сюда, пожалуйста.</t>
+  </si>
+  <si>
+    <t>18.06.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19199</t>
+  </si>
+  <si>
+    <t>Редкий пример связной траектории в кино. Герои вошли в двор Толстовского дома с улицы Рубинштейна, вышли на Фонтанку. Фильм Гаузнера «Врача вызвали?» по сценарию Меттера, музыка Каравайчука. Негромкое ленинградское кино. 1974.</t>
+  </si>
+  <si>
+    <t>18.06.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19198</t>
+  </si>
+  <si>
+    <t>В провинциальном городе чужом, Когда сидишь и куришь над рекою, Прислушайся и погляди кругом Твоя печаль окупится с лихвою. Доносятся гудки и голоса, Собачий лай, напевы танцплощадки. Не умирай. Доступны небеса Без этого. И голова в порядке. Евгений Рейн.</t>
+  </si>
+  <si>
+    <t>17.06.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19193</t>
+  </si>
+  <si>
+    <t>Очень люблю работы семьи Власовых-Шишмаревой, так что открывшаяся в KGallery выставка - большая неожиданность и радость. Там вещи из семейного собрания, не только их работы, но и коллег - Тырсы, Лебедева, Григорьева, Лапшина. Дальше обойдусь без глаголов - глагол предполагает действие, но все, что требуется от посетителя выставки - созерцать. Поэтому - лишь перечисление. Умиротворяющий Лапшин. Эти его акварели - прекрасны. Окна (отдельный, щемящий образ) на работах Шишмаревой и младшего Власова, Бориса. Тонкие портреты. Тонкие и лаконичные. Это семейное. Энергия спортивных рисунков, несколько иллюстраций к «Старику и море». Портрет Бориса Власова (его искусство я особенно люблю), деревянные фигурки, им сделанные. Вихреобразные велосипедисты, здесь же - висящий на стене велосипед. На вернисаже я не смог подойти близко к нескольким работам. Обязательно приду и все детально, не спеша рассмотрю. Особенно те вещи, что хорошо знаю.</t>
+  </si>
+  <si>
+    <t>17.06.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19190</t>
+  </si>
+  <si>
+    <t>Как известно, музыканты «Аквариума» активно (до определенного времени) участвовали в записях альбомов «Кино». Но могло быть и наоборот. В интервью 1985 года басист обеих (на тот момент) групп Александр Титов, говоря о ближайших планах, назвал Георгия Гурьянова среди возможных участников записи очередного альбома «Аквариума». «У него есть чувство ритма», - сказал Титов о Гурьянове. Речь, очевидно, шла о будущих «Детях декабря», где в итоге играл только один барабанщик, Петр Трощенков. Но «Аквариум» с Гурьяновым - я бы такое послушал. Мои авторские экскурсии по музею-квартире Георгия Гурьянова. Билеты здесь.</t>
+  </si>
+  <si>
+    <t>17.06.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19189</t>
+  </si>
+  <si>
+    <t>Энн Шелберг, бывшая помощница Бродского, впервые прилетела в Петербург. Когда в Пулково она вышла из самолета, пошел ледяной дождь. - Что это? - мужественно спросила Шелберг своего попутчика. Петербургское лето, - честно ответили ей. В тот же момент дождь кончился и пошел крупный снег. Фото Всеволода Тарасевича.</t>
+  </si>
+  <si>
+    <t>17.06.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19188</t>
+  </si>
+  <si>
+    <t>Энн Шелберг, бывшая помощница Бродского, впервые прилетела в Петербург. Когда в Пулково она вышла из самолета, пошел ледяной дождь. - Что это? - мужественно спросила Шелберг своего попутчика. - Петербургское лето, - честно ответили ей. В тот же момент дождь кончился и пошел крупный снег.</t>
+  </si>
+  <si>
+    <t>17.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19187</t>
+  </si>
+  <si>
+    <t>Энн Шелберг, бывшая помощница Бродского, впервые прилетела в Петербург. Когда в Пулково она вышла из самолета, пошел ледяной дождь. - Что это? - мужественно спросила Шелберг попутчика. - Петербургское лето, - честно ответили ей. В тот же момент дождь кончился и пошел крупный снег. Фото Всеволода Тарасевича.</t>
+  </si>
+  <si>
+    <t>17.06.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19186</t>
+  </si>
+  <si>
+    <t>Энн Шелберг, бывшая помощница Бродского, впервые прилетела в Петербург. Когда в Пулково она вышла из самолета, пошел ледяной дождь. - Что это? - мужественно спросила Шелберг попутчика. - Петербургское лето, - честно ответили ей. В тот же момент дождь кончился и пошел крупный снег.</t>
+  </si>
+  <si>
+    <t>17.06.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19185</t>
+  </si>
+  <si>
+    <t>16.06.26 19:52</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19183</t>
+  </si>
+  <si>
+    <t>Снова дом, всё тoт же дом Как я ему, он мне знаком Он меня считает чудаком Пришёл опять сюда стоять, всю ночь не спать и ждать Под покровом темноты Смотрю наверх, туда, где ты Выше нет на свете высоты Дворы пусты, свели мосты, и лишь коты со мной на ты Моя любовь на пятом этаже Почти где луна Моя любовь, конечно, спит уже Спокойного сна! Мoя любовь на пятом этаже Дом опутан тишиной И только дождь над головой Спросит, не пора ли мне домой? Мне плевать на дождь и тьму Но мне понять бы самому Для чего я здесь и почему Дворы пусты, свели мосты, и лишь коты со мной на ты На часах четвёртый час Фонарь Луны давно погас С якоря сниматься в самый раз Снова мне не хватит дня Но скоро город весь в огнях И эта полночь вновь спасет меня Приду опять сюда стоять, всю ночь не спать, молчать и ждать Моя любовь на пятом этаже Почти где луна Моя любовь, конечно, спит уже Спокойного сна! Моя любовь на пятом этаже.</t>
+  </si>
+  <si>
+    <t>16.06.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19177</t>
+  </si>
+  <si>
+    <t>Прекрасный, любимейший мой режиссер Сидни Люмет рассказывал, что одним из киновпечатлений его детства был советский док «Концерт Бетховена». Этот фильм снял в 1936-м Михаил Гавронский. Дядя Бродского. Бродский же приятельствовал с Джоном Ле Карре, по роману которого «Звонок покойнику» Сидни Люмет поставил «Дело самоубийцы». Ле Карре и Люмет не встречались лично (последний не изъявил желания), но в любом случае мир тесен.</t>
+  </si>
+  <si>
+    <t>16.06.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19176</t>
+  </si>
+  <si>
+    <t>Этот пассионарный джентльмен - Олег Сумароков. Рожден в 1929 году, выходец из дворянской семьи; мама - балерина, танцевала с Кшесинской, отец - ученый. Сам Олег Михайлович тоже большой специалист, изобретатель чего-то важного, связанного с батискафами. В 1986 году Сумароков, решив помочь сыну и его рок-группе, взялся создавать сквот (вряд ли он тогда знал это слово). В расселенном доме на Каляева (ныне снова Захарьевской) окопались, среди прочих, «АУ», «Ноль», часть «Новых художников». Все это дело вошло в историю под названием НЧ/ВЧ. Об этом подробно - на моей авторской экскурсии по квартире-музею Георгия Гурьянова. Георгий Константинович также имел некоторое отношение к этому сквоту. Фото Владимира Костюкова.</t>
+  </si>
+  <si>
+    <t>16.06.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19166</t>
+  </si>
+  <si>
+    <t>Меня интересует в искусстве то, что я не совсем понимаю. Курехину - 72.</t>
+  </si>
+  <si>
+    <t>15.06.26 20:21</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19164</t>
+  </si>
+  <si>
+    <t>«Мне не больно» двадцать лет спустя, на большом экране. Открытка из прошлого, которое всегда болит. Потому что невозвратно.</t>
+  </si>
+  <si>
+    <t>15.06.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19155</t>
+  </si>
+  <si>
+    <t>Смена десятилетий и эпох - в работах известного иллюстратора Касьяна Швеца. Бессмысленно гундеть, - мол, как было изящно и симпатично, и что стало потом. У каждого времени свой стиль.</t>
+  </si>
+  <si>
+    <t>15.06.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19150</t>
+  </si>
+  <si>
+    <t>Последние сцены фильма «Колье Шарлотты» снимали в пельменной на Исаакиевской. К полночи съемки закончились, киношников выставили за дверь. Но прежде группа успела отметить это дело - выпить по рюмке и съесть пельмени. Кирилл Лавров говорит: – Что, так и расстанемся? – А что такое? – говорит режиссер Татарский. – Поехали куда-нибудь. Ночь. Рестораны закрыты. Кто-то вспомнил, что есть еще одна пельменная, на Рубинштейна, и она работает до 3 часов утра. Небольшой компанией приехали на Рубинштейна. Заведение закрыто, мест нет. Лавров отодвинул Татарского, показал швейцару лицо. Его узнали, пропустили, тут же накрыли стол. Сам сюжет меня не удивляет - актеров в то время любили и все такое. Два вопроса - где на Исаакиевской (понятно, что не на самой площади, а где-то рядом) была пельменная? И что за место такое на Рубинштейна, что работало до трех часов ночи? Подозреваю, что речь все же не о Рубинштейна - было подобное заведение на Пяти углах.</t>
+  </si>
+  <si>
+    <t>15.06.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19149</t>
+  </si>
+  <si>
+    <t>Мне все говорят, что я приопух: Талия шире плеч. «Ты ешь, - говорят, - что твой Винни-Пух, И утром, и в полдень, и после двух, И перед тем, как лечь. Но верный рецепт, спасительный путь В своём закрепи мозгу: Съешь завтрак сам, обед с кем-нибудь, И всё, отдыхай, про ужин забудь, Ужин отдай врагу». «Мерси, - говорю, - попали точь-в-точь. Окей, - говорю, - ага. Я как бы и сам бы весьма непрочь Кого-то просить мне в чем-то помочь, Но нет у меня врага: У всех добротою глаза горят. Друзья, - говорю, - кругом». «Ну, это-то просто, - мне говорят, - Кто все твои ужины съест подряд, Тот и станет твоим врагом». Вячеслав Лейкин.</t>
+  </si>
+  <si>
+    <t>14.06.26 18:06</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19142</t>
+  </si>
+  <si>
+    <t>Импортные афиши ленфильмовских лент. Самая приличная - авербаховского «Монолога».</t>
+  </si>
+  <si>
+    <t>14.06.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19141</t>
+  </si>
+  <si>
+    <t>Сборные концерты - яркая примета перестроечного времени: странные, определяемые только коммерческими интересами забавы. Вот афиша одной такой солянки (май 1989), сильно развеселившая Африку и Новикова. Их можно понять.</t>
+  </si>
+  <si>
+    <t>14.06.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19140</t>
+  </si>
+  <si>
+    <t>Москвичи, сегодня в «Синема Парк Мосфильм» дают «АССУ». В комплекте с Александром Кушниром. Чем не план на день. Ссылка здесь. PS. Все, фильм уже начался.</t>
+  </si>
+  <si>
+    <t>13.06.26 18:36</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19127</t>
+  </si>
+  <si>
+    <t>«Все братья - сестры», вышедшая в июне 1978-го, - первая, по сути, осмысленная запись в отечественном роке. Концепция, оформление - все как положено. До восьмидесятых оставалось всего ничего. Здесь дворы как колодцы, но нечего пить; Если хочешь здесь жить, то умерь свою прыть, Научись то бежать, то слегка тормозить, Подставляя соседа под вожжи. Но кто тебя слышит? Десяток людей. Кто тебя знает? Никто. Им плевать на то, что ты им отдаешь - Им важней успеть забрать пальто Когда ты кончишь петь.</t>
+  </si>
+  <si>
+    <t>13.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19126</t>
+  </si>
+  <si>
+    <t>По Моховой и далее через Михайловский пройдемся в воскресенье в 14.00. Довлатов, Бродский, рок-андеграунд, «Новые художники» и много кого еще. За деталями сюда, пожалуйста.</t>
+  </si>
+  <si>
+    <t>13.06.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19123</t>
+  </si>
+  <si>
+    <t>«Человек с бульвара Капуцинов» должен был снимать Евгений Татарский. Именно ему, как человеку, сделавшему «Принца Флоризеля», сценарист «Капуцинов» Акопов передал свое сочинение - с предложением взяться. Татарский взялся бы, но на «Ленфильме» были против. Тогда Татарский снял для телика «Колье Шарлотты». Что тоже неплохо.</t>
+  </si>
+  <si>
+    <t>13.06.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19122</t>
+  </si>
+  <si>
+    <t>Мне сегодня весело. В зоопарке тесно. Хохочу над хоботом Серого слона. И этюды Гнесина Грамотно и пресно Пианисты-роботы Шпарят из окна. На чугунной клетке Надпись «обезьяна». И толпа смеется: Зверь танцует твист. Воробей на ветке Перья чистит рьяно, А к нему крадется Кот-рецидивист. Выхожу из парка. На окошках шторы. Велосипедисты Бешено летят. Завтра будет жарко. Заперев запоры, Дома пианисты Безмятежно спят. Александр Житинский, 1966.</t>
+  </si>
+  <si>
+    <t>12.06.26 19:20</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19121</t>
+  </si>
+  <si>
+    <t>Напоминаю про завтрашнее это.</t>
+  </si>
+  <si>
+    <t>12.06.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19120</t>
+  </si>
+  <si>
+    <t>Фрагмент балабановского «Мне не больно». Героиня Литвиновой во дворе известного дома по Фонтанке. Середина нулевых. Собственно, этому прекрасному фильму уже двадцать лет - его премьера случилась 15 июня 2006 года. По такому случаю «Мне не больно» покажут в Michelle Cinema. Покажут тоже 15 июня. Я видел ленту на киноэкране сразу после выхода (плюс несколько просмотров дома), но пойду и сейчас. Детали показа здесь.</t>
+  </si>
+  <si>
+    <t>12.06.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19109</t>
+  </si>
+  <si>
+    <t>Прекрасные, выразительные работы Бориса Эрбштейна, ученика Петрова-Водкина и Мейерхольда.</t>
+  </si>
+  <si>
+    <t>12.06.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19108</t>
+  </si>
+  <si>
+    <t>Кот на Моховой как символ этой великой улицы. Но были и другие. По Моховой и далее через Михайловский пройдемся в воскресенье в 13.00. Довлатов, Бродский, рок-андеграунд, «Новые художники» и много кого еще.</t>
+  </si>
+  <si>
+    <t>12.06.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19107</t>
+  </si>
+  <si>
+    <t>Фрагмент телефильма, посвященного «Сайгону». Поэт Эрль объясняет, в чем отличие «Сайгона» от Малой Садовой. Я (вроде бы) писал, что компания, собиравшаяся в кулинарии Елисеевского (Малая Садовая), противопоставляла себя «Сайгону» - как избранная богема разночинцам. Реплика журналистки «Могу с вами поспорить» - примета эпохи. 1988. Ну и занятно как Эрль произносит - «СайгАн».</t>
+  </si>
+  <si>
+    <t>11.06.26 19:17</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19105</t>
+  </si>
+  <si>
+    <t>У Хлебникова в «Довлатов и третья волна», лучшей книге довлатианы: «Он стремился к литературному совершенству и естественности — сочетанию труднореализуемому. На нем спотыкались многие до Довлатова. Думаю, что и в будущем настоящие русские писатели обречены на попытки соединить эти два полюса. Довлатов показал, что это возможно. Проблема в невозможности повторения». Ну, у меня это получилось.</t>
+  </si>
+  <si>
+    <t>11.06.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19095</t>
+  </si>
+  <si>
+    <t>Портреты работы Августа Ланина.</t>
+  </si>
+  <si>
+    <t>11.06.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19093</t>
+  </si>
+  <si>
+    <t>Будни звезды андеграунда, первая половина восьмидесятых, Ленинград. Тимур сказал, что его можно застать дома утром с 10 до 12. Так заведено: в это время кто-нибудь приходит и его будит. На следующий день я пришла первая, но нельзя же задавать вопросы человеку, который еще не выпил чая. Ставится чайник, но к тому времени, когда он закипает, комната наполняется людьми. Задавать вопросы опять неловко, и я оглядываюсь по сторонам. Много: кукол, часов, фотографий одних и тех же людей, ваз с искусственными цветами, предметов быта 50-х. Люди меж тем прибывают. Чайник ставится снова. К 12-ти часам завтрак заканчивается, мы толпой выходим на Литейный. Я прощаюсь. Фрагмент статьи в самиздатовском журнале «Часы». Описываемый сюжет случился уже во время «АССЫ», новиковского сквота на Шпалерной. Но речь в тексте - о другой квартире Новикова, на Литейном, 60. Об «АССЕ» и тех удивительных временах - на моей авторской экскурсии в музее-квартире Георгия Гурьянова.</t>
+  </si>
+  <si>
+    <t>11.06.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19092</t>
+  </si>
+  <si>
+    <t>Вот вам бочка – Неба дно. Вот вам точка – Вот окно. Это звезд большая кружка, А над ней Нарисована игрушка – Туз червей. И сверкают в полумраке Стекла – множители звезд. Телескопы, как собаки, У кометы ищут хвост. Николай Олейников, 1932.</t>
+  </si>
+  <si>
+    <t>10.06.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/19091</t>
+  </si>
+  <si>
+    <t>16 июня в 17:00 - новый сюжет: лекция и прогулка в одном флаконе. Сначала мы поговорим про места обитания героев ленинградской культуры, а затем выйдем и пройдемся. Все это дело стартует в Казанском лектории - в Петербурге, на Казанской, 7. Для подписчиков скидка в 20% по промокоду 77. Вот ссылка.</t>
+  </si>
+  <si>
+    <t>20.09.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20154</t>
+  </si>
+  <si>
+    <t>На «Ленфильме» шло озвучание. Требовался собачий лай, постепенно переходящий в командный рык. Вызвали профессионального имитатора. Пришел компактный лысый мужчина в костюме с бабочкой. Деловито спросил: - Порода собаки? - Овчарка. - Точнее. Какая? Восточноевропейская? Кавказская? Сука? Кобель? Возраст? Затем он снял пиджак, закатал рукава: - Лаю западноевропейской овчаркой. Возраст - три года. Сучка. Лай интенсивный. Включили запись, имитатор издал вялый писк. - Это что такое? Имитатор: - Западноевропейская овчарка. Трехлетка. Режиссер: - Требуется мощный глухой лай, переходящий в похожие гортанные слова. - Молодой человек, не учите жить. Я лауреат Всесоюзного конкурса чревовещателей! И снова тоненько облаивает экран. Режиссер в бешенстве. Лает в микрофон - мол, нужно примерно вот так. Звукооператор незаметно включает запись. Оказывается, что спонтанный режиссерский лай - идеален. Имитатор, в услугах которого больше нет нужды, надевает пиджак и степенно интересуется у ассистентки: - Барышня, когда гонорар?</t>
+  </si>
+  <si>
+    <t>20.09.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20152</t>
+  </si>
+  <si>
+    <t>Как-то раздался шепот, разраставшийся волнами: «Довлатов, Довлатов...». Я не знала, кто это. Оказалось — огромный мужик. Кажется, пьяный. Пожалуй, страшноватый, но с очень красивыми глазами. Наташка — на мой вопрос — сказала, что он тут самый клёвый. Я толком не поняла, но восприняла. Поверила. Что она имела в виду, я не спросила. И до сих пор не знаю. Ольга Старовойтова, из книги «Сумерки «Сайгона».</t>
+  </si>
+  <si>
+    <t>20.09.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20149</t>
+  </si>
+  <si>
+    <t>Дом-утюг на головокружительных (причем буквально) рисунках Веры Яновой.</t>
+  </si>
+  <si>
+    <t>19.09.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20148</t>
+  </si>
+  <si>
+    <t>Фрагмент рассказа Сергея Вольфа «Вот вам стакан воды», начало 1970-х. Иллюстрация взята отсюда. Но это будет отдельный разговор. У нее по всей комнате стояли фрегаты, корветы, яхты, ещё какие-то незнакомые парусные лодки - много-много всего. Вся комната была в парусах… Я спросил: - А кто делал корабли? Она говорит: - Да так… Они просто так стоят. - Ага, - сказал я. - Понятно. И не стал приставать. Потрясающие были корабли, я их рассматривал как обалделый. Одно окно в комнате было открыто, в комнату залетел ветер, и все паруса тихонько шевелились. Я сказал: - Здорово у тебя. Очень. Я бы в такой комнате жил и забот не знал! И как всё аккуратно сделано, с ума сойти можно. Она говорит: - Это папа делал. А я сказал тогда: - Годика через два-три здесь вообще места жить не будет - одни корабли. Она засмеялась и говорит: - Всё. Больше не будет. Он исчез. - Кто исчез? - спросил я. - Папа. - Как исчез? Куда? - Не знаю. Пропал. Исчез. - А мама - что, тоже исчезла? - Нет, мама не исчезла.</t>
+  </si>
+  <si>
+    <t>19.09.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20147</t>
+  </si>
+  <si>
+    <t>Не могу удержаться и не показать эту красоту.</t>
+  </si>
+  <si>
+    <t>19.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20137</t>
+  </si>
+  <si>
+    <t>Мне этот город мил мускулатурой Клодта, Неуловимым запахом болота, Забегами гребного флота По длинной и бликующей реке, Главою говорящей непокорной И надписью «Любви все возрасты покорны» В опрятной, хлоркой пахнущей уборной, На итальянском языке. Вадим Жук. Фото Ильи Колтуна.</t>
+  </si>
+  <si>
+    <t>18.09.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20136</t>
+  </si>
+  <si>
+    <t>Курехин и Летов собирались в Париж - рейсом из Пулково. К назначенному времени Летов из Москвы в Ленинград не успевал - ни самолётом, ни поездом. Тогда он взял такси от Шереметьево до Пулково. «Курехина такой поступок привел в восторг», - вспоминал позже Летов. Жизнь и приключения героев ленинградского андеграунда - на моих субботних экскурсиях в музее-квартире Георгия Гурьянова. Ссылка.</t>
+  </si>
+  <si>
+    <t>18.09.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20126</t>
+  </si>
+  <si>
+    <t>Израиль Лизак учился у Рылова и Петрова-Водкина, его тревожная, энергичная манера сначала была к месту, затем обернулась для художника обструкцией. В послевоенные годы Лизак писал пейзажи, но и в них просматривался порой прежний стиль. Небо, словно составленное из осколков (работа номер 7) - как раз про это.</t>
+  </si>
+  <si>
+    <t>18.09.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20124</t>
+  </si>
+  <si>
+    <t>Корабль идет по Фонтанке, на борту группа «Секрет»готовится петь чудесную вещь Резникова «Как дела, старина». 1985. Ленинград моего детства. Завтра будем в том же месте - на корабле «Новой Голландии», на прогулке «Андеграунд с воды». Расскажу много интересного. Вот ссылка на билеты.</t>
+  </si>
+  <si>
+    <t>18.09.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20123</t>
+  </si>
+  <si>
+    <t>Известный работник «Ленфильма» забрел, будучи поддатым, в цирк. Иллюзионист показывал «разговор по волшебному телефону». Зрители называли любой номер, фокусник поднимал светящийся жезл, и публика слышала ответ абонента. Работник «Ленфильма» решил поучаствовать. Назвал рабочий номер жены. Через секунду на весь амфитеатр раздалось: — Где шляешься? Работник «Ленфильма» осторожно произнес: — Котик, я в цирке. Один! Разговариваю с тобой по волшебному телефону. — Не …ди! — ответила жена и бросила трубку. Работа Александра Столбова.</t>
+  </si>
+  <si>
+    <t>17.09.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20122</t>
+  </si>
+  <si>
+    <t>Москва, привет. 30 сентября в ГЭС-2 представлю новое и дополненное (еще одна глава и несколько сюрпризов) издание своей книжки «Чудаки города Ленинграда. Тихие герои неофициальной культуры». Поговорим обо всем понемножку. Регистрация на встречу - здесь. Предзаказ книжки - вот. Там же общая информация о книжке. До встречи.</t>
+  </si>
+  <si>
+    <t>17.09.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20121</t>
+  </si>
+  <si>
+    <t>17.09.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20119</t>
+  </si>
+  <si>
+    <t>Фрагмент ленфильмовской ленты «Мост перейти нельзя». 1960. Герой, окруженный небоскребами, идет по городу. Точнее, идет по студии, картинка условного Нью-Йорка добавлена после. Обычная практика тех лет. И все равно, вышло довольно изящно. Сюда, конечно, просится песенка Токарева «Небоскребы, небоскребы». И оцените афишу. Стиль.</t>
+  </si>
+  <si>
+    <t>17.09.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20109</t>
+  </si>
+  <si>
+    <t>Чудесные работы Александра Ведерникова. Яркий, щедрый на красоту мастер. Ведерников, кстати говоря, некоторым образом связан с Цоем и Гурьяновым. Об этом расскажу сегодня и в субботу в музее-квартире Гурьянова. Ссылка вот.</t>
+  </si>
+  <si>
+    <t>17.09.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20108</t>
+  </si>
+  <si>
+    <t>Возьми меня, из этих комнат вынь, Сдунь с площадей, из-под дворовых арок, Засунь меня куда-нибудь, задвинь, Возьми назад бесценный свой подарок! Смахни совсем. Впиши меня в графу Своих расходов в щедром мире этом. Я чокнутый, как рюмочка в шкафу Надтреснутая. Но и ты с приветом! Александр Кушнер. Прекрасному поэту на днях исполнилось 90 лет.</t>
+  </si>
+  <si>
+    <t>16.09.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20107</t>
+  </si>
+  <si>
+    <t>О мнимой простоте довлатовского стиля. Целиком здесь.</t>
+  </si>
+  <si>
+    <t>16.09.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20097</t>
+  </si>
+  <si>
+    <t>Александр Русаков не только прекрасный пейзажист. Портреты, натюрморты, производственные вещи тоже очень хороши. В конце - эскизы и собственно готовая работа «Женщина с коляской».</t>
+  </si>
+  <si>
+    <t>16.09.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20088</t>
+  </si>
+  <si>
+    <t>16.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/mikewashere/20087</t>
+  </si>
+  <si>
+    <t>В Ленинграде была группа «Союз Любителей Музыки Рок». Когда группу приняли в рок-клуб, Майк (в шутку, конечно) основал фан-сообщество - «Союз Любителей Музыки «Союза Любителей Музыки Рок».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3068,62 +6443,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H301"/>
+  <dimension ref="A1:H680"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="2591.653" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="3736.088" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -9905,50 +13280,6493 @@
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>64680</v>
       </c>
       <c r="B301" t="s">
         <v>894</v>
       </c>
       <c r="C301" t="s">
         <v>895</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>896</v>
       </c>
       <c r="E301">
         <v>3723</v>
       </c>
       <c r="F301">
         <v>58</v>
       </c>
       <c r="G301">
         <v>227</v>
       </c>
       <c r="H301">
         <v>14</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>122717</v>
+      </c>
+      <c r="B302" t="s">
+        <v>897</v>
+      </c>
+      <c r="C302" t="s">
+        <v>898</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E302">
+        <v>3197</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>122718</v>
+      </c>
+      <c r="B303" t="s">
+        <v>900</v>
+      </c>
+      <c r="C303" t="s">
+        <v>901</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="E303">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>122719</v>
+      </c>
+      <c r="B304" t="s">
+        <v>903</v>
+      </c>
+      <c r="C304" t="s">
+        <v>904</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E304">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>122720</v>
+      </c>
+      <c r="B305" t="s">
+        <v>906</v>
+      </c>
+      <c r="C305" t="s">
+        <v>907</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E305">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>122721</v>
+      </c>
+      <c r="B306" t="s">
+        <v>909</v>
+      </c>
+      <c r="C306" t="s">
+        <v>910</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>122722</v>
+      </c>
+      <c r="B307" t="s">
+        <v>912</v>
+      </c>
+      <c r="C307" t="s">
+        <v>913</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E307">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>122723</v>
+      </c>
+      <c r="B308" t="s">
+        <v>915</v>
+      </c>
+      <c r="C308" t="s">
+        <v>916</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E308">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>122724</v>
+      </c>
+      <c r="B309" t="s">
+        <v>918</v>
+      </c>
+      <c r="C309" t="s">
+        <v>919</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E309">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>122725</v>
+      </c>
+      <c r="B310" t="s">
+        <v>921</v>
+      </c>
+      <c r="C310" t="s">
+        <v>922</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E310">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>122726</v>
+      </c>
+      <c r="B311" t="s">
+        <v>924</v>
+      </c>
+      <c r="C311" t="s">
+        <v>925</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E311">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>122727</v>
+      </c>
+      <c r="B312" t="s">
+        <v>927</v>
+      </c>
+      <c r="C312" t="s">
+        <v>928</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E312">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>122728</v>
+      </c>
+      <c r="B313" t="s">
+        <v>930</v>
+      </c>
+      <c r="C313" t="s">
+        <v>931</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E313">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>122729</v>
+      </c>
+      <c r="B314" t="s">
+        <v>933</v>
+      </c>
+      <c r="C314" t="s">
+        <v>934</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E314">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>122730</v>
+      </c>
+      <c r="B315" t="s">
+        <v>936</v>
+      </c>
+      <c r="C315" t="s">
+        <v>937</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E315">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>122731</v>
+      </c>
+      <c r="B316" t="s">
+        <v>939</v>
+      </c>
+      <c r="C316" t="s">
+        <v>940</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E316">
+        <v>4045</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>122732</v>
+      </c>
+      <c r="B317" t="s">
+        <v>942</v>
+      </c>
+      <c r="C317" t="s">
+        <v>943</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E317">
+        <v>3374</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>122733</v>
+      </c>
+      <c r="B318" t="s">
+        <v>945</v>
+      </c>
+      <c r="C318" t="s">
+        <v>946</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E318">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>122734</v>
+      </c>
+      <c r="B319" t="s">
+        <v>948</v>
+      </c>
+      <c r="C319" t="s">
+        <v>949</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>122735</v>
+      </c>
+      <c r="B320" t="s">
+        <v>951</v>
+      </c>
+      <c r="C320" t="s">
+        <v>952</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E320">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>122736</v>
+      </c>
+      <c r="B321" t="s">
+        <v>954</v>
+      </c>
+      <c r="C321" t="s">
+        <v>955</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E321">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>122737</v>
+      </c>
+      <c r="B322" t="s">
+        <v>957</v>
+      </c>
+      <c r="C322" t="s">
+        <v>958</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E322">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>122738</v>
+      </c>
+      <c r="B323" t="s">
+        <v>960</v>
+      </c>
+      <c r="C323" t="s">
+        <v>961</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E323">
+        <v>3138</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>122739</v>
+      </c>
+      <c r="B324" t="s">
+        <v>963</v>
+      </c>
+      <c r="C324" t="s">
+        <v>964</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E324">
+        <v>3106</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>122740</v>
+      </c>
+      <c r="B325" t="s">
+        <v>966</v>
+      </c>
+      <c r="C325" t="s">
+        <v>967</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E325">
+        <v>6438</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>122741</v>
+      </c>
+      <c r="B326" t="s">
+        <v>969</v>
+      </c>
+      <c r="C326" t="s">
+        <v>970</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E326">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>122742</v>
+      </c>
+      <c r="B327" t="s">
+        <v>972</v>
+      </c>
+      <c r="C327" t="s">
+        <v>973</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E327">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>122743</v>
+      </c>
+      <c r="B328" t="s">
+        <v>975</v>
+      </c>
+      <c r="C328" t="s">
+        <v>976</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E328">
+        <v>3581</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>122744</v>
+      </c>
+      <c r="B329" t="s">
+        <v>978</v>
+      </c>
+      <c r="C329" t="s">
+        <v>979</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>122745</v>
+      </c>
+      <c r="B330" t="s">
+        <v>981</v>
+      </c>
+      <c r="C330" t="s">
+        <v>982</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E330">
+        <v>3376</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>122746</v>
+      </c>
+      <c r="B331" t="s">
+        <v>984</v>
+      </c>
+      <c r="C331" t="s">
+        <v>985</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E331">
+        <v>3598</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>122747</v>
+      </c>
+      <c r="B332" t="s">
+        <v>987</v>
+      </c>
+      <c r="C332" t="s">
+        <v>988</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E332">
+        <v>3868</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>122748</v>
+      </c>
+      <c r="B333" t="s">
+        <v>990</v>
+      </c>
+      <c r="C333" t="s">
+        <v>991</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E333">
+        <v>4382</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>122749</v>
+      </c>
+      <c r="B334" t="s">
+        <v>993</v>
+      </c>
+      <c r="C334" t="s">
+        <v>994</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>122750</v>
+      </c>
+      <c r="B335" t="s">
+        <v>996</v>
+      </c>
+      <c r="C335" t="s">
+        <v>997</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E335">
+        <v>3497</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>122751</v>
+      </c>
+      <c r="B336" t="s">
+        <v>999</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="E336">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>122752</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E337">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>122753</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E338">
+        <v>3647</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>122754</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E339">
+        <v>3836</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>122755</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E340">
+        <v>9100</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>122756</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E341">
+        <v>3976</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>122757</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E342">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>122758</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E343">
+        <v>3615</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>122759</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E344">
+        <v>5103</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>122760</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E345">
+        <v>3793</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>122761</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>122762</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E347">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>122763</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E348">
+        <v>3767</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>122764</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E349">
+        <v>3843</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>122765</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E350">
+        <v>3546</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>122766</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E351">
+        <v>3608</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>122767</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E352">
+        <v>3806</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>122768</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E353">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>122769</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E354">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>122770</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E355">
+        <v>3471</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>122771</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="E356">
+        <v>3789</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>122772</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E357">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>122773</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E358">
+        <v>3577</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>122774</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>122775</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E360">
+        <v>3795</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>122776</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E361">
+        <v>3308</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>122777</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E362">
+        <v>3504</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>122778</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E363">
+        <v>3403</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>122779</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E364">
+        <v>3550</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>122780</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E365">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>122781</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E366">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>122782</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E367">
+        <v>3422</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>122783</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E368">
+        <v>3817</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>122784</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E369">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>122785</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E370">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>122786</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E371">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>122787</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E372">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>122788</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E373">
+        <v>3437</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>122789</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E374">
+        <v>3781</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>122790</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E375">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>122791</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E376">
+        <v>4017</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>122792</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E377">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>122793</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E378">
+        <v>3767</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>122794</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E379">
+        <v>3597</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>122795</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E380">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>122796</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E381">
+        <v>3755</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>122797</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E382">
+        <v>3732</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>122798</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E383">
+        <v>4096</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>122799</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E384">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>122800</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E385">
+        <v>5496</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>122801</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E386">
+        <v>3327</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>122802</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E387">
+        <v>3411</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>122803</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E388">
+        <v>3497</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>122804</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E389">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>122805</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E390">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>122806</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E391">
+        <v>3597</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>122807</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E392">
+        <v>3834</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>122808</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E393">
+        <v>3535</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>122809</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E394">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>122810</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E395">
+        <v>8242</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>122811</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E396">
+        <v>3929</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>122812</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E397">
+        <v>3910</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>122813</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E398">
+        <v>4096</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>122814</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E399">
+        <v>3666</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>122815</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>122816</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E401">
+        <v>3844</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>122817</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E402">
+        <v>3531</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>122818</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E403">
+        <v>3607</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>122819</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E404">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>122820</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E405">
+        <v>3613</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>122821</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E406">
+        <v>3851</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>122822</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E407">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>122823</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E408">
+        <v>3876</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>122824</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E409">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>122825</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E410">
+        <v>6358</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>122826</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E411">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>122827</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E412">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>122828</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E413">
+        <v>9578</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>122829</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E414">
+        <v>3874</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>122830</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E415">
+        <v>3940</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>122831</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E416">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>122832</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E417">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>122833</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E418">
+        <v>4195</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>122834</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E419">
+        <v>3772</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>122835</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E420">
+        <v>3521</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>122836</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E421">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>122837</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E422">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>122838</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E423">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>122839</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E424">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>122840</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E425">
+        <v>3623</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>122841</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E426">
+        <v>3948</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>122842</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E427">
+        <v>3204</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>122843</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E428">
+        <v>3251</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>122844</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E429">
+        <v>3551</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>122845</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E430">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>122846</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E431">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>122847</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E432">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>122848</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E433">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>122849</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E434">
+        <v>3231</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>122850</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E435">
+        <v>3240</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>122851</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E436">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>122852</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E437">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>122853</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E438">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>122854</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E439">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>122855</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E440">
+        <v>3476</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>122856</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E441">
+        <v>3483</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>122857</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E442">
+        <v>3436</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>122858</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E443">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>122859</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E444">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>122860</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E445">
+        <v>3394</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>122861</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E446">
+        <v>3534</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>122862</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E447">
+        <v>3340</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>122863</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E448">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>122864</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E449">
+        <v>4567</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>122865</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E450">
+        <v>3516</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>122866</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E451">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>122867</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E452">
+        <v>3496</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>122868</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E453">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>122869</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E454">
+        <v>3917</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>122870</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E455">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>122871</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E456">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>122872</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E457">
+        <v>3303</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>122873</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E458">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>122874</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E459">
+        <v>3383</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>122875</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E460">
+        <v>3577</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>122876</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E461">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>122877</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E462">
+        <v>3437</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>122878</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E463">
+        <v>5735</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>122879</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E464">
+        <v>3909</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>122880</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E465">
+        <v>3425</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>122881</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E466">
+        <v>3678</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>122882</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E467">
+        <v>4094</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>122883</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E468">
+        <v>4405</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>122884</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E469">
+        <v>3980</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>122885</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E470">
+        <v>3951</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>122886</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E471">
+        <v>4040</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>122887</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E472">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>122888</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E473">
+        <v>3476</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>122889</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E474">
+        <v>3485</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>122890</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E475">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>122891</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E476">
+        <v>3659</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>122892</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E477">
+        <v>3795</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>122893</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E478">
+        <v>3676</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>122894</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E479">
+        <v>3780</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>122895</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E480">
+        <v>3770</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>122896</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E481">
+        <v>3672</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>122897</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E482">
+        <v>3696</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>122898</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E483">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>122899</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E484">
+        <v>4066</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>122900</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E485">
+        <v>3881</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>122901</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E486">
+        <v>3764</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>122902</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E487">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>122903</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E488">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>122904</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E489">
+        <v>3669</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>122905</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E490">
+        <v>3691</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>122906</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E491">
+        <v>3729</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>122907</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E492">
+        <v>3577</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>122908</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E493">
+        <v>3054</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>122909</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E494">
+        <v>3391</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>122910</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E495">
+        <v>3790</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>122911</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E496">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>122912</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E497">
+        <v>4146</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>122913</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E498">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>122914</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E499">
+        <v>3857</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>122915</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E500">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>122916</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E501">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>122917</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E502">
+        <v>4352</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>122918</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E503">
+        <v>3919</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>122919</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E504">
+        <v>4405</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>122920</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E505">
+        <v>5191</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>122921</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E506">
+        <v>9115</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>122922</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E507">
+        <v>3970</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>122923</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E508">
+        <v>3917</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>122924</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E509">
+        <v>4778</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>122925</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E510">
+        <v>4184</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>122926</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E511">
+        <v>4537</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>122927</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E512">
+        <v>4649</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>122928</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E513">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>122929</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E514">
+        <v>4598</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>122930</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E515">
+        <v>6558</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>122931</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E516">
+        <v>4774</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>122932</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E517">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>122933</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E518">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>122934</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E519">
+        <v>3956</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>122935</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E520">
+        <v>4069</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>122936</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E521">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>122937</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E522">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>122938</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E523">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>122939</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E524">
+        <v>3847</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>122940</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E525">
+        <v>3509</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>122941</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E526">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>122942</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E527">
+        <v>3531</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>122943</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E528">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>122944</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E529">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>122945</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E530">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>122946</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E531">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>122947</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E532">
+        <v>3603</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>122948</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E533">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>122949</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E534">
+        <v>3973</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>122950</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E535">
+        <v>3630</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>122951</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E536">
+        <v>3427</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>122952</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E537">
+        <v>3478</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>122953</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E538">
+        <v>3867</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>122954</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E539">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>122955</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E540">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>122956</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E541">
+        <v>3640</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>122957</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E542">
+        <v>3598</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>122958</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E543">
+        <v>3641</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>122959</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E544">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>122960</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E545">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>122961</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E546">
+        <v>3605</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>122962</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E547">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>122963</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E548">
+        <v>4266</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>122964</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E549">
+        <v>10836</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>122965</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E550">
+        <v>4192</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>122966</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E551">
+        <v>4067</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>122967</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E552">
+        <v>3870</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>122968</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E553">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>122969</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E554">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>122970</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E555">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>122971</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E556">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>122972</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E557">
+        <v>3526</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>122973</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E558">
+        <v>3319</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>122974</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E559">
+        <v>3373</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>122975</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E560">
+        <v>3288</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>122976</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E561">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>122977</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E562">
+        <v>3398</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>122978</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E563">
+        <v>3404</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>122979</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E564">
+        <v>8469</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>122980</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E565">
+        <v>3473</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>122981</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E566">
+        <v>3316</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>122982</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E567">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>122983</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E568">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>122984</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E569">
+        <v>3247</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>122985</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E570">
+        <v>3211</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>122986</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E571">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>122987</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E572">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>122988</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E573">
+        <v>3473</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>122989</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E574">
+        <v>3544</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>122990</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E575">
+        <v>3653</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>122991</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E576">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>122992</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E577">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>122993</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E578">
+        <v>3351</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>122994</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E579">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>122995</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E580">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>122996</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E581">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>122997</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E582">
+        <v>3252</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>122998</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E583">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>122999</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E584">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>123000</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E585">
+        <v>8875</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>123001</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E586">
+        <v>4494</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>123002</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E587">
+        <v>3565</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>123003</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E588">
+        <v>2502</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>123004</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E589">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>123005</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E590">
+        <v>3964</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>123006</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E591">
+        <v>3762</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>123007</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E592">
+        <v>3595</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>123008</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E593">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>123009</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E594">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>123010</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E595">
+        <v>3739</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>123011</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E596">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>123012</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E597">
+        <v>4294</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>123013</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E598">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>123014</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E599">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>123015</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E600">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>123016</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E601">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>123017</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E602">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>123018</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E603">
+        <v>3834</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>123019</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E604">
+        <v>3649</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>123020</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E605">
+        <v>3801</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>123021</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E606">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>123022</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E607">
+        <v>3723</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>123023</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E608">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>123024</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E609">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>123025</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E610">
+        <v>3729</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>123026</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E611">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>123027</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E612">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>123028</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E613">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>123029</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E614">
+        <v>3470</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>123030</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E615">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>123031</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E616">
+        <v>3925</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>123032</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E617">
+        <v>3790</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>123033</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E618">
+        <v>4361</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>123034</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E619">
+        <v>3949</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>123035</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E620">
+        <v>3777</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>123036</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E621">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>123037</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E622">
+        <v>3717</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>123038</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E623">
+        <v>3718</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>123039</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E624">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>123040</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E625">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>123041</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E626">
+        <v>5142</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>123042</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E627">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>123043</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E628">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>123044</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E629">
+        <v>3973</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>123045</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E630">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>123046</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E631">
+        <v>3669</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>123047</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E632">
+        <v>6102</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>123048</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E633">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>123049</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E634">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>123050</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E635">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>123051</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E636">
+        <v>3595</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>123052</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E637">
+        <v>3782</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>123053</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E638">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>123054</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E639">
+        <v>3560</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>123055</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E640">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>123056</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E641">
+        <v>3916</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>123057</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E642">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>123058</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="E643">
+        <v>5380</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>123059</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="E644">
+        <v>3939</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>123060</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="E645">
+        <v>3786</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>123061</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E646">
+        <v>11153</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>123062</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E647">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>123063</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E648">
+        <v>4141</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>123064</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E649">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>123065</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E650">
+        <v>3512</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>123066</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E651">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>123067</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E652">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>123068</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E653">
+        <v>3898</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>123069</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E654">
+        <v>3859</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>123070</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E655">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>123071</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E656">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>123072</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E657">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>123073</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E658">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>123074</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E659">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>123075</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="E660">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>123076</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E661">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>127057</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="E662">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>127058</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E663">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>127059</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E664">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>127060</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E665">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>127061</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E666">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>127062</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E667">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>127063</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E668">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>127064</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E669">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>127065</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E670">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>127066</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E671">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>127067</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E672">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>127068</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E673">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>127069</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E674">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>127070</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E675">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>127071</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E676">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>127072</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E677">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>127073</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E678">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>127074</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E679">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>127075</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E680">
+        <v>3025</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">