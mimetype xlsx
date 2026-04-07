--- v0 (2025-12-06)
+++ v1 (2026-04-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="811">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="926">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2445,50 +2445,395 @@
     <t>t.me/garagemca/2852</t>
   </si>
   <si>
     <t>Историк искусства Андрей Ефиц рассказал о своей книге «„Зритель, будь активен!“» и о том, как в 1920–1930-е годы зарождалось музейное просвещение — делимся в карточках. Напомним, что 26 сентября состоится презентация книги в Доме Наркомфина. В дискуссии примут участие: автор книги Андрей Ефиц, социолог Никита Большаков, музеолог Иван Гринько и эксперт в области цифровых коммуникаций Анна Михайлова. Участники обсудят, как музеи превращались в динамичные культурные пространства, реагируя на вызовы времени. Презентация книги «„Зритель, будь активен!“ Как музеи рассказывали об искусстве в 1920–1930-е годы» Время: 26 сентября, 19:00 Место: Коммунальный блок Дома Наркомфина, Москва, Новинский бульвар, д. 25, корп. 1 Регистрация</t>
   </si>
   <si>
     <t>t.me/garagemca/2851</t>
   </si>
   <si>
     <t>19.09.24 11:31</t>
   </si>
   <si>
     <t>t.me/garagemca/2849</t>
   </si>
   <si>
     <t>На занятии «Цвет, нюанс и контраст» серии скетчингов в Доме Наркомфина участники сосредоточатся на цвете и его оттенках, отойдя от традиционных линий и деталей. Под руководством художника и иллюстратора Лёши Гельда они попробуют передать архитектуру Дома Наркомфина через цветовые контрасты и нюансы, изображая его в разных тональностях: громко — тихо, контрастно — нюансно. Занятие включает теоретическую и практическую части и подходит как новичкам, так и опытным рисовальщикам. 22 сентября, воскресенье 13:00–15:00 Купить билет</t>
   </si>
   <si>
     <t>18.09.24 11:37</t>
   </si>
   <si>
     <t>t.me/garagemca/2845</t>
   </si>
   <si>
     <t>Кинопоказы этой недели — якутская драма «Чума» Дмитрия Давыдова о насилии и патриархальном укладе. Также в программе: документальный фильм о влиянии «Волшебника Оз» на творчество Линча, анимация «Жизнь Кабачка» и хроника студенческой жизни «CEO будущего». Кинопоказ «Чума» 20 сентября, пятница, 18:00–19:30 Билеты Кинопоказ «Линч/Оз» Garage Screen. Beat Weekend — 2024 20 сентября, пятница, 20:00–22:00 Билеты Кинопоказ «Жизнь Кабачка» Фестиваль «Гараж до 18» для всей семьи 21 сентября, суббота, 18:45–20:30 Билеты Кинопоказ «Чума» 22 сентября, воскресенье, 18:00–19:30 Билеты Кинопоказ «CEO будущего» 22 сентября, воскресенье, 20:00–21:30 Билеты</t>
+  </si>
+  <si>
+    <t>13.03.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3783</t>
+  </si>
+  <si>
+    <t>В новой кинопрограмме Музея — современное российское авторское кино: документальные и анимационные фильмы, экспериментальные и короткометражные работы. В фокусе — картины, получившие признание на фестивалях, но оставшиеся малодоступными для широкой аудитории. Программа «Соединяя точки» стремится удержать подобные работы в пространстве публичного показа и обсуждения: каждый просмотр фильма будет сопровождаться разговором с авторами и зрителями. С программой показов можно познакомиться на сайте Музея.</t>
+  </si>
+  <si>
+    <t>13.03.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3778</t>
+  </si>
+  <si>
+    <t>12.03.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3775</t>
+  </si>
+  <si>
+    <t>Рассказываем о наших планах на год — впереди большое обновление открытого хранения, посвященное российскому искусству 1980–1990-х годов, современный танец, перформанс и кино, фестивали, конференции и возвращение «Арт-эксперимента». Уже 17 марта открываем два новых проекта: инсталляцию Татьяны Назаренко «Переход», запечатлевшую обитателей московской подземки середины 1990-х годов, и экспозицию «Книга художницы. Татуировка пустотой» о литературных и визуальных экспериментах художниц и поэтесс начиная со второй половины ХХ века. 🌀Полная программа — уже на сайте Музея.</t>
+  </si>
+  <si>
+    <t>10.03.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3774</t>
+  </si>
+  <si>
+    <t>Строим планы на неделю ✍️ 🌀Медиация по проектам Николая Алексеева и Дианы Капизовой в Доме Наркомфина 10 марта 20:00–21:00 14,15 марта 15:00–16:00 Серия «Тающий дневник» включает три парных показа работ современных российских художников в пространстве Дома Наркомфина. Весной представлены проекты Николая Алексеева «Рой» и Дианы Капизовой «Над полями, в облаках слышен голос тихий неземной». Обсудить их можно на медиациях с активным участием зрителей. 📖 Обсуждение «Песни принца, владеющего ключами» Ры Никоновой (Анны Таршис) «Танцуя на границе»: цикл обсуждений по текстам художников 11 марта 19:30–21:00 Вместе с ведущей — поэтом и литературным критиком Александрой Цибулей — участники будут исследовать тексты тетралогии и находить точки пересечения личного, художественного и исторического. 🎞️ «Посторонний» 13 марта 19:30–21:35 Экранизация экзистенциального романа Альбера Камю «Посторонний» ведущим режиссером современного французского кино Франсуа Озоном.</t>
+  </si>
+  <si>
+    <t>09.03.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3773</t>
+  </si>
+  <si>
+    <t>📌 10 и 11 марта кафе и магазин Музея «Гараж» закрыты. Выдача заказов из интернет-магазина возобновится 12 марта.</t>
+  </si>
+  <si>
+    <t>08.03.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3772</t>
+  </si>
+  <si>
+    <t>Этой весной в «Гараже» покажем новые проекты, в которых центральное место отведено художницам. В качестве тизера — фрагмент работы Татьяны Назаренко. А уже скоро мы поделимся подробностями — оставайтесь на связи. Фото: Татьяна Назаренко. Из серии «Переход». 1995–1996</t>
+  </si>
+  <si>
+    <t>06.03.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3765</t>
+  </si>
+  <si>
+    <t>Ловим пятничное настроение со «словарным запасом». На этой неделе в нем — «фанера» в прямом и переносном смысле. Больше — в карточках.</t>
+  </si>
+  <si>
+    <t>05.03.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3760</t>
+  </si>
+  <si>
+    <t>В Доме Наркомфина началась серия художественных проектов «Тающий дневник» — три парных показа, посвященных памяти и ускользающему опыту этого здания. Художники обращаются к истории дома через личные ассоциации и субъективные истории, собирая многоголосый образ прошлого. В весеннем сезоне представлены два проекта. «Рой» Николая Алексеева — инсталляция, построенная вокруг образа улья: через архивные материалы, рисунки, видео и звук художник соединяет личную семейную историю с метафорами коллективной жизни и архитектурой дома. «Над полями, в облаках слышен голос тихий неземной» Дианы Капизовой — видеоинсталляция, где художественный вымысел переплетается с историей одной из бывших жительниц дома, превращая память о месте в поэтическое пространство образов и фантазий. Обсудить проект и идеи художников можно на медиациях — встречах, построенных на активном участии и совместном разговоре об увиденном.</t>
+  </si>
+  <si>
+    <t>02.03.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3759</t>
+  </si>
+  <si>
+    <t>В первом весеннем дайджесте — несколько интересных событий в «Гараже» 🐝Медиация по проектам Николая Алексеева и Дианы Капизовой в Доме Наркомфина 3 марта 20:00–21:00 7,8 марта 15:00–16:00 Серия «Тающий дневник» включает три парных показа работ современных российских художников в пространстве Дома Наркомфина. Весной представлены проекты Николая Алексеева «Рой» и Дианы Капизовой «Над полями, в облаках слышен голос тихий неземной». Обсудить их можно на медиациях с активным участием зрителей. 🍴«Открытая Люстра» с художником Лешей Гельдом Цикл инклюзивных встреч «Открытая Люстра» 6 марта 18:30–20:00 На встрече художник и преподаватель Леша Гельд расскажет о своем подходе к созданию работ и о том, как он ищет новые методы. На творческой части участники создадут автопортреты, используя непривычные материалы: цветной скотч и деревянные вилки. ✂️Техника: Коллаж Арт-клуб для подростков и молодых взрослых 7 марта 15:00–17:00 Участники познакомятся с примерами коллажей, созданных современными художниками: Мартой Рослер, Гошкой Макуга, Патриком Симкинсом и другими, а после приступят к созданию собственных произведений. 🍿«Большая земля» (2025 г.) и Q&amp;A 8 марта 18:00–19:40 Драматический триллер, чье действие разворачивается на маяке в Тихом океане: молодая женщина возвращается в родные места и сталкивается с призраками прошлого. После показа состоится обсуждение со сценаристками Екатериной Мавроматис и Даной Жанэ и исполнительницей главной роли Анастасией Куимовой. Модератор — Алиса Насртдинова, кураторка кинопрограммы Музея «Гараж».</t>
+  </si>
+  <si>
+    <t>28.02.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3758</t>
+  </si>
+  <si>
+    <t>В атриуме Музея «Гараж» до 1 марта показываем произведения группы «Синий суп» — повод запланировать визит в ближайшие дни. На шестнадцатиметровом медиаэкране представлены четыре видео из коллекции Музея. Масштаб и открытое пространство атриума меняют привычную оптику: изображение буквально захватывает зрителя. Показ работ группы «Синий суп» стал возможен благодаря поддержке Рокетбанка и эндаумент-фонда Музея «Гараж».</t>
+  </si>
+  <si>
+    <t>27.02.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3757</t>
+  </si>
+  <si>
+    <t>Мы запустили серию встреч для подростков 14–18 лет, посвященную музейным профессиям. Участники узнают, как устроена работа институции, познакомятся с сотрудниками разных отделов и попробуют себя в ролях хранителя искусства, куратора, продюсера просветительских и инклюзивных программ, дизайнера и архивиста. В финале программы подростки представят собственные музейные проекты. Ближайшая встреча — с хранителем архива 📆1 марта, 12:00–14:00 Участие бесплатное по предварительной регистрации</t>
+  </si>
+  <si>
+    <t>26.02.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3751</t>
+  </si>
+  <si>
+    <t>В «словарном запасе» на этой неделе — слово «игрушка». Благодаря фигуркам и куклам, принадлежавшим художнику Владиславу Мамышеву-Монро, появился проект Алины Кугуш «Бунт вещей», представленный сейчас в открытом хранении Музея. А 28 февраля в Музее пройдет мастер-класс по кастомизации заводной игрушки, который проведет Алина Кугуш. Подробная информация и билеты — на сайте Музея.</t>
+  </si>
+  <si>
+    <t>26.02.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3750</t>
+  </si>
+  <si>
+    <t>Последние дни остаются, чтобы успеть подать заявку на участие в конференции «Будущее общего. Оцифрованная и цифровизированная история искусства». Конференция посвящена цифровой трансформации истории искусства и культурного наследия — от искусственного интеллекта и машинного обучения до стандартов оцифровки, аутентичности и хранения born-digital объектов. В центре обсуждения — как цифровые инструменты меняют методы исследования, атрибуции и интерпретации. К участию в качестве слушателей приглашаются сотрудники архивов и музеев, художники, исследователи, социологи, разработчики и создатели цифровых архивов, а также все, кто работает с культурным наследием в условиях цифрового поворота. «Будущее общего. Оцифрованная и цифровизированная история искусства» 📅5–7 марта 2026 📍Место: онлайн и в Музее «Гараж» Участие бесплатное</t>
+  </si>
+  <si>
+    <t>25.02.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3746</t>
+  </si>
+  <si>
+    <t>❄️Зовем выбраться из дома и прийти смотреть кино в «Гараже» Билеты и регистрация</t>
+  </si>
+  <si>
+    <t>19.02.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3732</t>
+  </si>
+  <si>
+    <t>В пятницу и на выходных показываем фильмы, ради которых стоит выбраться из дома в такую погоду 🎟Билеты</t>
+  </si>
+  <si>
+    <t>16.02.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3731</t>
+  </si>
+  <si>
+    <t>Планируем неделю с новым дайджестом «Гаража» 💡«Открытая Люстра» с художницей Софьей Андреевой Цикл инклюзивных встреч «Открытая Люстра» 20 февраля 18:30–20:00 На встрече художница Софья Андреева расскажет о различных техниках работы с керамикой. На творческой части участники создадут свои работы, используя глину, глазурь и цветные ангобы. 🪕BEAT. Док индустрия: «Музыка вулканов», «Эхо: соническое путешествие» и «Хуннун Соондан» 20 февраля 19:30–21:30 Зрители увидят киноленту «Музыка вулканов», где музыкант Глеб Андрианов дает концерт на действующем вулкане; «Эхо: соническое путешествие», в которой запечатлены эксперименты энтузиаста звукозаписи в Армении; и «Хуннун Соондан», посвященную тувинскому ансамблю, исполняющему народную музыку. Сеанс представят команды фильмов. 📄Материал: Бумага Арт-клуб для подростков и молодых взрослых 21 февраля 15:00–17:00 На встрече участники узнают, как современные художники работают с бумагой — от графики и живописи до скульптуры и инсталляций, — а затем поэкспериментируют с материалом и создадут собственные работы. 👩‍💻Встреча с продюсером просветительских мероприятий Научи меня: знакомство с музейными профессиями для подростков 22 февраля 12:00–14:00 Каждая встреча объединяет теорию и практику: подростки знакомятся с музейными профессиями, пробуют себя в разных ролях и в финале представляют собственные музейные проекты, чтобы понять, подходит ли им эта сфера для профессионального развития.</t>
+  </si>
+  <si>
+    <t>14.02.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3728</t>
+  </si>
+  <si>
+    <t>Ждем вас завтра на специальном показе фильма-биографии «Анатолий Белкин. Высокая вода». Презентацию фильма и рассказ о творчестве художника и его архиве представит старший хранитель архива Музея «Гараж» в Санкт-Петербурге, куратор Анастасия Котылева. Мы попросили ее рассказать немного о главном герое ленты. Художник Анатолий Белкин — обладатель удивительной биографии. Из художника андеграунда 1970–1980-х он превратился в автора, сотрудничающего с Русским музеем, Эрмитажем, а также основателя нескольких медиа-проектов (телепередачи «Крыша поехала», журналов «Вещь.док» и «Собака»). Один из талантов главного героя фильма — умение рассказывать истории. События своей насыщенной жизни он сплетает в сеть сюжетов, уморительных, абсурдных и лирических, которые позволяют как будто соприкоснуться с воздухом, или водой, разных эпох. 15 февраля 18:00–19:30 🎟Билеты</t>
+  </si>
+  <si>
+    <t>14.02.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3721</t>
+  </si>
+  <si>
+    <t>В следующем слове «Словарного запаса» — сразу несколько произведений искусства. Рассказываем в карточках, что их объединяет. 🗄</t>
+  </si>
+  <si>
+    <t>13.02.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3719</t>
+  </si>
+  <si>
+    <t>Беспроигрышная рекомендация на пятницу и выходные — кино в «Гараже». 🎟Билеты</t>
+  </si>
+  <si>
+    <t>12.02.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3713</t>
+  </si>
+  <si>
+    <t>Чем заняться в Музее «Гараж» в День всех влюбленных? Мы собрали несколько идей — от совместных прогулок до вечернего киносеанса. А еще до 14 февраля мы разыгрываем пару лимитированных карт GARAGE 💓 Условия простые: ♥ поставьте лайк посту; ♥ подпишитесь на аккаунт Музея; ♥ отметьте в комментариях человека, с которым хотелось бы прийти в «Гараж»; ♥ и напишите, что будете делать в Музее вместе. Победителя выберем случайным образом среди тех, кто выполнил условия, результат объявим 14 февраля.</t>
+  </si>
+  <si>
+    <t>10.02.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3711</t>
+  </si>
+  <si>
+    <t>Вместе с художником Егором Ткаченко зовем вас на субботний мастер-класс по полевой звукозаписи, который можно разделить с друзьями или любимыми. 14 февраля предлагаю всем получить удовольствие: мы возьмем с вами рекордеры и пойдем слушать Парк Горького, как живую АСМР-среду. Постараемся уловить, что обычно остается за порогом внимания: это легкое трение, дыхание пространства, хрупкий резонанс. Суть моих практик — это дать месту звучать, слышать такую своеобразную ткань пространства, превратив повседневный шум в какую-то личную мелодию. Будем слушать парами через один рекордер на двоих, что создаст какое-то общее звуковое поле. Ну и даст возможность разделить услышанное с партнером, понять, как слышит другой — такая практика глубокого внимания к звуку. Опыт не требуется. Ждем вас, приходите. 🎧Мастер-класс по полевой звукозаписи 14 февраля 14:00–16:30</t>
+  </si>
+  <si>
+    <t>09.02.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3710</t>
+  </si>
+  <si>
+    <t>Несколько событий этой недели в новом дайджесте, а полное расписание ищите на сайте Музея 🎸Позднесоветская рок-музыка Цикл показов «Арт.моv: видео прилагается. История современного искусства» 11 февраля 19:30–21:00 Старший хранитель медиаархива Музея «Гараж» Ирина Гахова расскажет о важных рок-музыкантах 1980-х годов и некоторых событиях неофициальной культуры на примере материалов из архива фотографа Сергея Борисова. 🎤Мастер-класс по полевой звукозаписи Точка сборки. Мастер-классы публичной программы открытого хранения 14 февраля 14:00–16:30 Художник Егор Ткаченко расскажет о возможностях полевой звукозаписи, а затем предложит участникам объединиться в пары и записать во время прогулки по парку звуки и шумы и собрать из них короткий трек. 🧩Встреча с методистом инклюзивных мероприятий Научи меня: знакомство с музейными профессиями для подростков 15 февраля 12:00–14:00 Встречи для подростков 14–18 лет, в рамках которых участники познакомятся с профессиями музейных специалистов, разберутся в устройстве музея через теорию и практику, попробуют себя в разных ролях — от куратора до архивного хранителя — и в финале представят собственные музейные проекты.</t>
+  </si>
+  <si>
+    <t>07.02.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3704</t>
+  </si>
+  <si>
+    <t>Полеты над городом, детская книжная иллюстрация как способ укрыться от соцреализма и московский концептуализм в сегодняшнем слове «Cловарного запаса». 💭</t>
+  </si>
+  <si>
+    <t>06.02.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3701</t>
+  </si>
+  <si>
+    <t>Приближаемся к выходным с рекомендациями кино в «Гараже» 🎥 Билеты</t>
+  </si>
+  <si>
+    <t>04.02.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3697</t>
+  </si>
+  <si>
+    <t>Делимся рабочими буднями и нашей новой локацией. 📍В связи с ремонтными работами с 4 февраля магазин Музея «Гараж» временно работает в пространстве «Лаб».</t>
+  </si>
+  <si>
+    <t>02.02.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3696</t>
+  </si>
+  <si>
+    <t>🍊Программа One-Work Talk и творческие мастерские для незрячих и слабовидящих посетителей в открытом хранении Двенадцатая встреча. Константин Звездочетов. «Постель Саломеи» и «Легкое дыхание» 4 февраля 19:00–20:30 В первой части встречи участники познакомятся с работами Константина Звездочетова с помощью тифлокомментирования и тактильных материалов, а также узнают об истории создания произведений. Творческая часть посвящена перформативной практике. 📩Медиация по архивным материалам художниц неофициального советского искусства 5 февраля 19:00–20:30 На встрече участники познакомятся с работами Елены Елагиной, Риммы Герловиной и Ирины Наховой. Медиация опирается на книги, каталоги, фотографии, изображения произведений искусства, брошюры и другие документы из архива и библиотеки Музея «Гараж». 🪞Кинопоказ «Отражения № 3» 6 февраля 20:00–21:30 8 февраля 18:00–19:30 Элегантная и минималистичная драма лидера немецкого кино Кристиана Петцольда о невозможном повороте судьбы. 8 февраля показ представит Михаил Ратгауз — кинокритик, куратор, составитель книги «Берлинская школа. Тихая революция в европейском кино».</t>
+  </si>
+  <si>
+    <t>31.01.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3695</t>
+  </si>
+  <si>
+    <t>📌Обратите внимание: 2 и 3 февраля магазин и кафе Музея «Гараж» закрыты. Получение заказов из интернет-магазина в эти дни недоступно.   В связи с ремонтными работами с 4 февраля магазин Музея «Гараж» временно работает в пространстве «Лаб». Кафе Музея «Гараж» работает только в зоне у окон. Адаптированный туалет на первом этаже временно недоступен. Чтобы воспользоваться адаптированным туалетом на втором этаже, обратитесь к сотрудникам стойки информации. (Пеленальный стол находится в туалете на втором этаже).</t>
+  </si>
+  <si>
+    <t>30.01.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3690</t>
+  </si>
+  <si>
+    <t>🍿Делимся расписанием ближайших кинопоказов в «Гараже» Билеты</t>
+  </si>
+  <si>
+    <t>30.01.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3685</t>
+  </si>
+  <si>
+    <t>28.01.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3679</t>
+  </si>
+  <si>
+    <t>До 1 февраля в Музее работает архивный проект «Бакштейн-функция²», состоящий из видео, снятых куратором Иосифом Бакштейном или с его участием. Ему и роли оператора в сохранении истории российского современного искусства посвящено сегодняшнее слово «Словарного запаса» — словаря-навигатор по открытому хранению, позволяющего построить собственный маршрут знакомства с искусством.</t>
+  </si>
+  <si>
+    <t>27.01.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3678</t>
+  </si>
+  <si>
+    <t>Делимся итогами опен-колла мастерских Музея «Гараж». На конкурс поступило 713 заявок — спасибо всем, кто решился и прислал свои проекты. По итогам отбора к участию в программе мастерских приглашены 14 художников и художниц из разных городов: • Константин Росляков (Тюмень) • Елена Колесникова (Геленджик) • Зуля Алиева (Казань) • Илья Фролов (Челябинск) • Анна Титова (Париж) • Евгений Римкевич (Москва) • Рита Осипова (Роттердам) • Александра Тен (Москва) • Екатерина Серикова (Москва) • Анна Комарова (Екатеринбург) • Мила Нишатова (Москва) • Саша Деяш (Москва) • Мария Абдуллаева (Москва) • Анастасия Антипова (Томск) Отбор проводил экспертный совет в составе: куратор Валентин Дьяконов, куратор мастерских Музея «Гараж» Кристина Дрягина, куратор Музея «Гараж» Анастасия Митюшина, куратор Музея «Гараж» Никита Нечаев и куратор Музея «Гараж» Оксана Полякова. Поздравляем участников и с нетерпением ждем начала работы в мастерских. Спасибо всем, кто был с нами в этом опен-колле — продолжаем 👀</t>
+  </si>
+  <si>
+    <t>26.01.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3677</t>
+  </si>
+  <si>
+    <t>Чем заняться на неделе — отвечаем в новом дайджесте «Гаража» 👀Медиации по открытому хранению 31 января 11:20–12:30 1 февраля 14:00–15:00 Во время медиаций по открытому хранению участники смогут поговорить о своих впечатлениях от увиденного, а также обсудить и изучить предметы в экспозиции. 🚢Кинопоказ «Броненосец „Потемкин“» 30 января 20:00–21:15 Самый известный фильм Сергея Эйзенштейна и фундаментальная работа советского киноавангарда. К столетию «Броненосца „Потемкин“» будет показана версия, восстановленная в 1976 году, в сопровождении музыки Дмитрия Шостаковича. ✂️Мастер-класс по созданию однокадрового комикса 31 января 14:00–16:00 Художница Василиса Сорокина расскажет о том, что такое однокадровый комикс и какие инструменты можно использовать для создания нарратива, а затем участники сделают собственные работы в технике коллажа.</t>
+  </si>
+  <si>
+    <t>23.01.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3668</t>
+  </si>
+  <si>
+    <t>Показываем новые и уже ставшие классикой фильмы в «Гараже» 🎟️Билеты</t>
+  </si>
+  <si>
+    <t>23.01.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3660</t>
+  </si>
+  <si>
+    <t>Показываем новые и уже ставшие классикой фильмы в «Гараже» 🎟️ Билеты</t>
+  </si>
+  <si>
+    <t>21.01.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3658</t>
+  </si>
+  <si>
+    <t>Архив Музея «Гараж» — живая структура, которая не только хранит свидетельства времени, но и открывается к взаимодействию. На медиациях в архиве участники смогут познакомиться с фондами, обычно недоступными для публики, и обсудить их вместе с медиаторами. Медиация по архивным материалам художниц неофициального советского искусства 21 января 19:00–20:30 Встреча посвящена художницам неофициального советского искусства — Елене Елагиной, Римме Герловиной и Ирине Наховой. В центре внимания окажутся каталоги, фотографии и брошюры. Медиация по архивным материалам группы «Фабрика Найденных Одежд» 22 января 19:00–20:30 26 января 19:00–20:30 Медиация сфокусирована на группе «Фабрика Найденных Одежд», основанной Цаплей и Глюклей в 1995 году. Участники увидят видеофрагменты перформансов и документы, иллюстрирующие художественные жесты ФНО.</t>
+  </si>
+  <si>
+    <t>20.01.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3657</t>
+  </si>
+  <si>
+    <t>Как художники рассказывают о себе и среде, в которой работают? Следующая встреча цикла «Арт.моv: видео прилагается. История современного искусства» посвящена проекту Garage Interviews — серии интервью, в которой архив Музея «Гараж» сам фиксирует художественные процессы последних десятилетий, задавая вопросы художникам, кураторам и теоретикам. Андрей Качалян и Дарья Горячок расскажут, как формируется архивная коллекция интервью — и как с ее помощью можно проследить изменения в художественном языке и самоощущении разных поколений. В программу показа войдут фрагменты бесед с Авдеем Тер-Оганьяном, Валерием Чтаком, Ириной Актугановой, Еленой Ковылиной, Дмитрием Булатовым и другими. Практики архивного самокомплектования: случай интервью 21 января 19:30–21:00 Регистрация</t>
+  </si>
+  <si>
+    <t>19.01.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3656</t>
+  </si>
+  <si>
+    <t>Несколько событий этой недели в свежем дайджесте 🗯Практики архивного самокомплектования: случай интервью Цикл показов «Арт.моv: видео прилагается. История современного искусства» 21 января 19:30–21:00 Руководитель медиаархива Музея «Гараж Андрей Качалян и исследовательница Дарья Горячок расскажут о проекте Garage Interviews медиаархива Музея «Гараж». Подборка видеоматериалов, созданная специально для мероприятия, станет короткой хроникой современного российского искусства. 👓Встреча с художницей Любавой Калёновой Цикл инклюзивных встреч «Открытая Люстра» 23 января 18:30–20:00 Художница Любава Калёнова расскажет, как она работает с темами зрения и видения в своем творчестве, и вместе с группой обсудит, что в окружающем мире спрятано от глаз. 💿Кинопоказ «Воскрешение» 25 января 15:00–17:40 Фильм китайского визионера Би Ганя о кино как машине сновидений и его столетней истории.</t>
+  </si>
+  <si>
+    <t>16.01.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3654</t>
+  </si>
+  <si>
+    <t>Ждем вас на выходных смотреть итальянское кино в «Гараже» 🍋☀️ «Вчера, сегодня, завтра» 17 января 18:00–20:00 «Безумное свидание» 18 января 18:00–19:40</t>
+  </si>
+  <si>
+    <t>12.01.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3653</t>
+  </si>
+  <si>
+    <t>Постепенно входим в рабочий ритм с дайджестом «Гаража» 💫Показ работ группы «Синий суп» и обсуждение с медиатором 13 января 19:30–21:30 17 января 14:30–16:00 На медиациях посетители обсудят одну из видеоинсталляций в атриуме Музея. Вторая часть пройдет в лектории, где можно будет познакомиться с ранними произведениями группы. 🌂Сборные экскурсии по открытому хранению 12–16 января 19:00–20:00 17 января 16:00–17:00, 19:00–20:00 18 января 13:00–14:00, 16:00–17:00 Экскурсии по открытому хранению позволяют лучше понять контекст и связи между работами. Сейчас здесь можно увидеть произведения Людмилы Горловой и Константина Звездочетова, работы из собрания Иосифа Бакштейна, реконструкции выставок галереи в Трехпрудном переулке и многое другое. 👠«Вчера, сегодня, завтра» 17 января 18:00–20:00 реж. Витторио Де Сика Три комедийные новеллы с Софи Лорен и Марчелло Мастроянни в главных ролях.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2810,51 +3155,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H276"/>
+  <dimension ref="A1:H315"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3486.006" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -2871,158 +3216,158 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>64106</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>971</v>
       </c>
       <c r="F2">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="G2">
-        <v>67</v>
+        <v>91</v>
       </c>
       <c r="H2">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>64107</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1737</v>
       </c>
       <c r="F3">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="G3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H3">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>64108</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>2105</v>
       </c>
       <c r="F4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G4">
         <v>60</v>
       </c>
       <c r="H4">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>64109</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>2366</v>
       </c>
       <c r="F5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G5">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>64110</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>2860</v>
       </c>
       <c r="F6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G6">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H6">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>64111</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>2556</v>
       </c>
       <c r="F7">
         <v>10</v>
       </c>
       <c r="G7">
         <v>23</v>
       </c>
       <c r="H7">
@@ -3076,100 +3421,100 @@
       </c>
       <c r="H9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>64114</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>3533</v>
       </c>
       <c r="F10">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>64115</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>2642</v>
       </c>
       <c r="F11">
         <v>18</v>
       </c>
       <c r="G11">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H11">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>64116</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>2876</v>
       </c>
       <c r="F12">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G12">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>64117</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>2857</v>
       </c>
       <c r="F13">
         <v>5</v>
       </c>
       <c r="G13">
@@ -6996,67 +7341,85 @@
         <v>3489</v>
       </c>
       <c r="F165">
         <v>7</v>
       </c>
       <c r="G165">
         <v>19</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>64270</v>
       </c>
       <c r="B166" t="s">
         <v>489</v>
       </c>
       <c r="C166" t="s">
         <v>490</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E166">
         <v>4207</v>
       </c>
+      <c r="F166">
+        <v>21</v>
+      </c>
+      <c r="G166">
+        <v>23</v>
+      </c>
+      <c r="H166">
+        <v>3</v>
+      </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>64271</v>
       </c>
       <c r="B167" t="s">
         <v>492</v>
       </c>
       <c r="C167" t="s">
         <v>493</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>494</v>
       </c>
       <c r="E167">
         <v>3800</v>
       </c>
+      <c r="F167">
+        <v>28</v>
+      </c>
+      <c r="G167">
+        <v>58</v>
+      </c>
+      <c r="H167">
+        <v>2</v>
+      </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>64272</v>
       </c>
       <c r="B168" t="s">
         <v>495</v>
       </c>
       <c r="C168" t="s">
         <v>496</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>497</v>
       </c>
       <c r="E168">
         <v>4192</v>
       </c>
       <c r="F168">
         <v>20</v>
       </c>
       <c r="G168">
         <v>36</v>
       </c>
       <c r="H168">
         <v>3</v>
@@ -9660,50 +10023,713 @@
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>64380</v>
       </c>
       <c r="B276" t="s">
         <v>808</v>
       </c>
       <c r="C276" t="s">
         <v>809</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>810</v>
       </c>
       <c r="E276">
         <v>3677</v>
       </c>
       <c r="F276">
         <v>25</v>
       </c>
       <c r="G276">
         <v>24</v>
       </c>
       <c r="H276">
         <v>8</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>87725</v>
+      </c>
+      <c r="B277" t="s">
+        <v>811</v>
+      </c>
+      <c r="C277" t="s">
+        <v>812</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="E277">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>87726</v>
+      </c>
+      <c r="B278" t="s">
+        <v>814</v>
+      </c>
+      <c r="C278" t="s">
+        <v>815</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="E278">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>87727</v>
+      </c>
+      <c r="B279" t="s">
+        <v>816</v>
+      </c>
+      <c r="C279" t="s">
+        <v>817</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E279">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>87728</v>
+      </c>
+      <c r="B280" t="s">
+        <v>819</v>
+      </c>
+      <c r="C280" t="s">
+        <v>820</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E280">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>87729</v>
+      </c>
+      <c r="B281" t="s">
+        <v>822</v>
+      </c>
+      <c r="C281" t="s">
+        <v>823</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E281">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>87730</v>
+      </c>
+      <c r="B282" t="s">
+        <v>825</v>
+      </c>
+      <c r="C282" t="s">
+        <v>826</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E282">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>87731</v>
+      </c>
+      <c r="B283" t="s">
+        <v>828</v>
+      </c>
+      <c r="C283" t="s">
+        <v>829</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E283">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>87732</v>
+      </c>
+      <c r="B284" t="s">
+        <v>831</v>
+      </c>
+      <c r="C284" t="s">
+        <v>832</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E284">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>87733</v>
+      </c>
+      <c r="B285" t="s">
+        <v>834</v>
+      </c>
+      <c r="C285" t="s">
+        <v>835</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E285">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>87734</v>
+      </c>
+      <c r="B286" t="s">
+        <v>837</v>
+      </c>
+      <c r="C286" t="s">
+        <v>838</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E286">
+        <v>2695</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>87735</v>
+      </c>
+      <c r="B287" t="s">
+        <v>840</v>
+      </c>
+      <c r="C287" t="s">
+        <v>841</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E287">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>87736</v>
+      </c>
+      <c r="B288" t="s">
+        <v>843</v>
+      </c>
+      <c r="C288" t="s">
+        <v>844</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E288">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>87737</v>
+      </c>
+      <c r="B289" t="s">
+        <v>846</v>
+      </c>
+      <c r="C289" t="s">
+        <v>847</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E289">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>87738</v>
+      </c>
+      <c r="B290" t="s">
+        <v>849</v>
+      </c>
+      <c r="C290" t="s">
+        <v>850</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E290">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>87739</v>
+      </c>
+      <c r="B291" t="s">
+        <v>852</v>
+      </c>
+      <c r="C291" t="s">
+        <v>853</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E291">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>87740</v>
+      </c>
+      <c r="B292" t="s">
+        <v>855</v>
+      </c>
+      <c r="C292" t="s">
+        <v>856</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="E292">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>87741</v>
+      </c>
+      <c r="B293" t="s">
+        <v>858</v>
+      </c>
+      <c r="C293" t="s">
+        <v>859</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="E293">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>87742</v>
+      </c>
+      <c r="B294" t="s">
+        <v>861</v>
+      </c>
+      <c r="C294" t="s">
+        <v>862</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="E294">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>87743</v>
+      </c>
+      <c r="B295" t="s">
+        <v>864</v>
+      </c>
+      <c r="C295" t="s">
+        <v>865</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="E295">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>87744</v>
+      </c>
+      <c r="B296" t="s">
+        <v>867</v>
+      </c>
+      <c r="C296" t="s">
+        <v>868</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E296">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>87745</v>
+      </c>
+      <c r="B297" t="s">
+        <v>870</v>
+      </c>
+      <c r="C297" t="s">
+        <v>871</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="E297">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>87746</v>
+      </c>
+      <c r="B298" t="s">
+        <v>873</v>
+      </c>
+      <c r="C298" t="s">
+        <v>874</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="E298">
+        <v>2767</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>87747</v>
+      </c>
+      <c r="B299" t="s">
+        <v>876</v>
+      </c>
+      <c r="C299" t="s">
+        <v>877</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E299">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>87748</v>
+      </c>
+      <c r="B300" t="s">
+        <v>879</v>
+      </c>
+      <c r="C300" t="s">
+        <v>880</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E300">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>87749</v>
+      </c>
+      <c r="B301" t="s">
+        <v>882</v>
+      </c>
+      <c r="C301" t="s">
+        <v>883</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E301">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>87750</v>
+      </c>
+      <c r="B302" t="s">
+        <v>885</v>
+      </c>
+      <c r="C302" t="s">
+        <v>886</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E302">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>87751</v>
+      </c>
+      <c r="B303" t="s">
+        <v>888</v>
+      </c>
+      <c r="C303" t="s">
+        <v>889</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E303">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>87752</v>
+      </c>
+      <c r="B304" t="s">
+        <v>891</v>
+      </c>
+      <c r="C304" t="s">
+        <v>892</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E304">
+        <v>3154</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>87753</v>
+      </c>
+      <c r="B305" t="s">
+        <v>894</v>
+      </c>
+      <c r="C305" t="s">
+        <v>895</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E305">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>87754</v>
+      </c>
+      <c r="B306" t="s">
+        <v>896</v>
+      </c>
+      <c r="C306" t="s">
+        <v>897</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E306">
+        <v>3790</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>87755</v>
+      </c>
+      <c r="B307" t="s">
+        <v>899</v>
+      </c>
+      <c r="C307" t="s">
+        <v>900</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E307">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>87756</v>
+      </c>
+      <c r="B308" t="s">
+        <v>902</v>
+      </c>
+      <c r="C308" t="s">
+        <v>903</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="E308">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>87757</v>
+      </c>
+      <c r="B309" t="s">
+        <v>905</v>
+      </c>
+      <c r="C309" t="s">
+        <v>906</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E309">
+        <v>3338</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>87758</v>
+      </c>
+      <c r="B310" t="s">
+        <v>908</v>
+      </c>
+      <c r="C310" t="s">
+        <v>909</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="E310">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>87759</v>
+      </c>
+      <c r="B311" t="s">
+        <v>911</v>
+      </c>
+      <c r="C311" t="s">
+        <v>912</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E311">
+        <v>3965</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>87760</v>
+      </c>
+      <c r="B312" t="s">
+        <v>914</v>
+      </c>
+      <c r="C312" t="s">
+        <v>915</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="E312">
+        <v>3412</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>87761</v>
+      </c>
+      <c r="B313" t="s">
+        <v>917</v>
+      </c>
+      <c r="C313" t="s">
+        <v>918</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="E313">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>87762</v>
+      </c>
+      <c r="B314" t="s">
+        <v>920</v>
+      </c>
+      <c r="C314" t="s">
+        <v>921</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="E314">
+        <v>4252</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>87763</v>
+      </c>
+      <c r="B315" t="s">
+        <v>923</v>
+      </c>
+      <c r="C315" t="s">
+        <v>924</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="E315">
+        <v>4606</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">