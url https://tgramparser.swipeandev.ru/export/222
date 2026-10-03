--- v1 (2026-04-07)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="926">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1324">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2790,50 +2790,1244 @@
     <t>19.01.26 14:24</t>
   </si>
   <si>
     <t>t.me/garagemca/3656</t>
   </si>
   <si>
     <t>Несколько событий этой недели в свежем дайджесте 🗯Практики архивного самокомплектования: случай интервью Цикл показов «Арт.моv: видео прилагается. История современного искусства» 21 января 19:30–21:00 Руководитель медиаархива Музея «Гараж Андрей Качалян и исследовательница Дарья Горячок расскажут о проекте Garage Interviews медиаархива Музея «Гараж». Подборка видеоматериалов, созданная специально для мероприятия, станет короткой хроникой современного российского искусства. 👓Встреча с художницей Любавой Калёновой Цикл инклюзивных встреч «Открытая Люстра» 23 января 18:30–20:00 Художница Любава Калёнова расскажет, как она работает с темами зрения и видения в своем творчестве, и вместе с группой обсудит, что в окружающем мире спрятано от глаз. 💿Кинопоказ «Воскрешение» 25 января 15:00–17:40 Фильм китайского визионера Би Ганя о кино как машине сновидений и его столетней истории.</t>
   </si>
   <si>
     <t>16.01.26 09:55</t>
   </si>
   <si>
     <t>t.me/garagemca/3654</t>
   </si>
   <si>
     <t>Ждем вас на выходных смотреть итальянское кино в «Гараже» 🍋☀️ «Вчера, сегодня, завтра» 17 января 18:00–20:00 «Безумное свидание» 18 января 18:00–19:40</t>
   </si>
   <si>
     <t>12.01.26 15:21</t>
   </si>
   <si>
     <t>t.me/garagemca/3653</t>
   </si>
   <si>
     <t>Постепенно входим в рабочий ритм с дайджестом «Гаража» 💫Показ работ группы «Синий суп» и обсуждение с медиатором 13 января 19:30–21:30 17 января 14:30–16:00 На медиациях посетители обсудят одну из видеоинсталляций в атриуме Музея. Вторая часть пройдет в лектории, где можно будет познакомиться с ранними произведениями группы. 🌂Сборные экскурсии по открытому хранению 12–16 января 19:00–20:00 17 января 16:00–17:00, 19:00–20:00 18 января 13:00–14:00, 16:00–17:00 Экскурсии по открытому хранению позволяют лучше понять контекст и связи между работами. Сейчас здесь можно увидеть произведения Людмилы Горловой и Константина Звездочетова, работы из собрания Иосифа Бакштейна, реконструкции выставок галереи в Трехпрудном переулке и многое другое. 👠«Вчера, сегодня, завтра» 17 января 18:00–20:00 реж. Витторио Де Сика Три комедийные новеллы с Софи Лорен и Марчелло Мастроянни в главных ролях.</t>
+  </si>
+  <si>
+    <t>14.09.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4184</t>
+  </si>
+  <si>
+    <t>На неделе с 14 по 20 сентября говорим с Александром Скиданом о поэзии и перформансе, гуляем по Беляево в поисках модернистской архитектуры, открываем прием заявок в лабораторию «Новых медиа», смотрим кино о беге и Дэвиде Боуи и показываем мультфильмы уральской школы анимации. Расписание событий</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4176</t>
+  </si>
+  <si>
+    <t>14.09.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4169</t>
+  </si>
+  <si>
+    <t>В 1980-е значимые события в разных творческих кругах происходили синхронно, а границы между «официальным» и «подпольным» искусством постепенно стирались. Художники тогда нередко объединялись в группы: рассказываем о некоторых из них и приглашаем узнать больше о культуре 1980-х годов в открытом хранении Музея «Гараж».</t>
+  </si>
+  <si>
+    <t>13.09.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4162</t>
+  </si>
+  <si>
+    <t>11.09.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4161</t>
+  </si>
+  <si>
+    <t>Открылся прием заявок на участие в новом сезоне онлайн-лаборатории Garage Digital. Она посвящена вычислительным средам в широком смысле — их этике, эстетике и экономике. Мы ждем художников и исследователей, работающих с: 🔗 визуальностью и скрытой логикой цифровых интерфейсов 🔗 техносоциальными проблемами вокруг них 🔗 алгоритмами ИИ и алгоритмизацией общества 🔗 рынками статистических предсказаний 🔗 экономиками больших данных Все встречи лаборатории будут проходить в Zoom на протяжении трех месяцев. Участники получат необходимую теоретическую базу, а также фидбек на свои проекты — от российских и зарубежных художников, философов и исследователей медиа. Чтобы подать заявку, нужно заполнить анкету (до 25 сентября включительно), прикрепив свое CV и описание предполагаемого проекта. Результаты отбора — до 5 октября.</t>
+  </si>
+  <si>
+    <t>09.09.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4159</t>
+  </si>
+  <si>
+    <t>🐸 В Академии «Гаража» идет третья волна поступления на «Выставочный менеджмент» — финальная в этом сезоне возможность попасть на программу. В пятницу, 11 сентября, команда Академии проведет онлайн-консультацию по поступлению: расскажут о программе и особенностях учебного процесса, а также ответят на вопросы. Приходите! Узнать больше о программе и зарегистрироваться: https://garagemca.timepad.ru/event/4177150/</t>
+  </si>
+  <si>
+    <t>07.09.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4152</t>
+  </si>
+  <si>
+    <t>На неделе с 7 по 13 сентября говорим с Петром Белым о работе с архивами, исследуем Воробьевы горы, превращаем повседневность в художественный материал и смотрим кино об архитектуре, фотографии и Яёй Кусаме. Расписание, регистрация и билеты</t>
+  </si>
+  <si>
+    <t>04.09.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4151</t>
+  </si>
+  <si>
+    <t>🔔Обращаем внимание, что в субботу, 5 сентября, Музей, кафе и магазин открыты до 17:00.</t>
+  </si>
+  <si>
+    <t>03.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4150</t>
+  </si>
+  <si>
+    <t>Как разархивировать сюжеты прошлого и как художник или куратор влияют на их прочтение? 8 сентября приглашаем на беседу Анастасии Котылевой с Петром Белым о гипнозе архива. В открытом хранении «Гаража» представлен проект Белого «Эстетика сопротивления». В его основе — семейный архив и история Группы восьми, в которую входил отец художника Семен Белый. На встрече Петр Белый обсудит с куратором Музея «Гараж» и архива Музея «Гараж» в Санкт-Петербурге Анастасией Котылевой разае аспекты художественной работы с архивами художников. 8 сентября, 19:30–21:00</t>
+  </si>
+  <si>
+    <t>02.09.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4143</t>
+  </si>
+  <si>
+    <t>Перед концертом SAMRATTAMA в «Гараже» поговорили с Самратом Иржасовым о казахской музыке, поиске собственного языка и доверии между исполнителем и слушателями. Ответы — в карточках. 5 сентября встречаемся в Атриуме Музея: SAMRATTAMA выступит большим составом с новой и уже знакомой музыкой, в которой горловое пение и электроакустическая домбра соединяются с электроникой. Билеты — на сайте Музея.</t>
+  </si>
+  <si>
+    <t>01.09.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4135</t>
+  </si>
+  <si>
+    <t>У нашей издательской программы есть свой телеграм-канал — «Гараж» на бумаге. Там коллеги рассказывают о новых книгах, скидках и мероприятиях, публикуют фрагменты изданий и делятся рекомендациями для чтения. Смотрим подборку, подготовленную к началу учебного года: пять книг, которые преподаватели гуманитарных специальностей рекомендуют студентам.</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4136</t>
+  </si>
+  <si>
+    <t>К началу учебного года собрали пять книг издательской программы Музея «Гараж», которые преподаватели гуманитарных специальностей включают в программы курсов и списки литературы для студентов. В подборке — история искусства после модернизма, педагогика интеллектуальной эмансипации, теория кино и видеоарта, постколониальные исследования и кураторская практика. Эти книги пригодятся студентам и всем, кто составляет собственную программу чтения об искусстве и культуре. Листайте карточки и сохраняйте список.</t>
+  </si>
+  <si>
+    <t>31.08.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4126</t>
+  </si>
+  <si>
+    <t>Новая неделя — новые события в «Гараже». Полное расписание ждет вас в календаре.</t>
+  </si>
+  <si>
+    <t>29.08.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4123</t>
+  </si>
+  <si>
+    <t>В минувшие выходные на одной из центральных аллей Дома творчества Переделкино на время фестиваля «Москва — Ленинград: нечто отличное» установили «Лозунг-2026 трудно различимый» группы «Коллективные действия». Под руководством куратора Архива Музея «Гараж» Саши Обуховой авторский замысел, прежде существовавший лишь в описании, впервые обрел физическую форму. Работа была осуществлена Музеем «Гараж» по техническому заданию Андрея Монастырского и продолжила цикл акций «Поездки за город», начатый группой в 1970-х. Фестиваль, частью которого стала установка лозунга, был посвящен неофициальной культуре 1970-х. В течение двух дней в Переделкине проходили лекции, концерты, мастер-классы и книжная толкучка. Также на фестивале Саша Обухова прочитала лекцию о трансформации московского андеграунда в 1970-е годы. Посмотреть ее можно на YouTube и ВКонтакте.</t>
+  </si>
+  <si>
+    <t>29.08.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4122</t>
+  </si>
+  <si>
+    <t>Открылся прием заявок на второй сезон мастерской по видеоэссеистике «Суперкат». Участники получат доступ к медиаархиву «Гаража» и смогут использовать видеоматериалы оттуда в своих работах. Фокус этого сезона — российское искусство 1989–1999 годов: видео как медиум стало тогда по-настоящему доступным. Программа состоит из двух модулей. В теоретической части участников ждут лекции российских и зарубежных художников и исследователей. Вторая часть — практическая, и предполагает работу над индивидуальными видеоэссе на групповых семинарах. Их проведут Андрей Качалян, Никита Нечаев и Максим Селезнев. Мастерская будет состоять из 11 онлайн-встреч — с октября 2026-го по февраль 2027 года. Подать заявку можно по ссылке (до 13 сентября включительно). Финалисты конкурса заявок будут приглашены на собеседование.</t>
+  </si>
+  <si>
+    <t>28.08.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4120</t>
+  </si>
+  <si>
+    <t>«Приходите с открытым сердцем, и я приду тоже с ним». SAMRATTAMA приглашает на свой сольный концерт в «Гараже». Уже на следующей неделе, 5 сентября, он выступит в атриуме Музея. Прозвучит много новой и уже знакомой музыки. 5 сентября, 19:00 18+</t>
+  </si>
+  <si>
+    <t>27.08.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4116</t>
+  </si>
+  <si>
+    <t>Настраиваемся на частоту 1980-х: теперь исследовать экспозицию и строить собственный маршрут можно вместе с аудиогидом, который для «Гаража» записала Татьяна Друбич — исполнительница роли Алики в фильме «Асса». В аудиогиде — о произведениях, оказавшихся в кадре фильма, об одной из первых разрешенных выставок неофициального советского искусства и о том, как дыра в стене превратилась в художественный объект.</t>
+  </si>
+  <si>
+    <t>26.08.26 17:52</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4114</t>
+  </si>
+  <si>
+    <t>Сегодня в Музее открылась экспозиция «Пространство печати» — проект обращается к практике малотиражных авторских изданий как к пространству для визуальных экспериментов, коммуникации и обмена. Зины (от англ. magazine — журнал) — независимые малотиражные издания, которые создаются и распространяются авторами самостоятельно. Зины путешествуют по почте, кочуют по рукам после фестивалей самиздата, возникают на полках независимых книжных магазинов или в самоорганизованных художественных пространствах. Они тесно связаны с жизнью города, потому что в его насыщенной среде можно с большей вероятностью найти заинтересованного адресата. Этот неразрывный союз с городом лег в основу проекта «Пространство печати», где представлено более двухсот зинов роcсийских авторов из фондов библиотеки Музея «Гараж», выпущенных за последнее десятилетие. Познакомиться с проектом можно с 26 августа до 14 февраля.</t>
+  </si>
+  <si>
+    <t>25.08.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4104</t>
+  </si>
+  <si>
+    <t>Лето заканчивается, и на еще одну поездку почти не остается времени. Если среди ваших летних планов есть посещение Петербурга, предлагаем посмотреть на город через архитектуру ленинградского модернизма. Собрали пять необычных объектов ленинградского модернизма: башня секретного института, мастерская-вилла, ЗАГС с разными маршрутами для жениха и невесты, монументальная площадь и детский сад из деталей коммуникаций. Больше зданий, карты-схемы с адресами, исторический очерк и фотографии Юрия Пальмина вы найдете в книге Анны Броновицкой, Николая Малинина и Юрия Пальмина «Ленинград: архитектура советского модернизма. 1955–1991», которая вышла в издательской программе «Гаража».</t>
+  </si>
+  <si>
+    <t>24.08.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4102</t>
+  </si>
+  <si>
+    <t>Запускаем цикл обсуждений текстов по теории абстрактной живописи «Та, которая не изображает» 🌀 На встречах познакомимся с корпусом текстов, посвященных абстракции, обсудим работу с телесностью, материальностью и образами. В фокусе — актуальные иностранные материалы, которые пока мало представлены в России. Среди них — работы теоретиков искусства Мейера Шапиро, Розалинды Краусс, Дэвида Джослита, художников Ли Уфана, Эми Силлман и других авторов. Принимаем заявки на участие до 3 сентября включительно.</t>
+  </si>
+  <si>
+    <t>21.08.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4097</t>
+  </si>
+  <si>
+    <t>Хирокадзу Корээда, Цзя Чжанкэ, Апичатпонг Вирасетакул, Ай Вэйвэй — эти режиссеры и художники признаются, что тайваньское кино 1980-х изменило их взгляд на кинематограф. В карточках — их слова о фильмах тайваньской «новой волны». Кинопрограмма Музея «Гараж» «Печальный длинный летний день» представляет ретроспективу нового тайваньского кино — движения, которое принято ставить в один ряд с французской и другими «новыми волнами». Именно с ним связывают распространение «медленного кино»: неспешность этих фильмов позволяет ощутить другое течение времени, задержаться на повседневном и незаметном, что кажется все более труднодоступным в современном мегаполисе. Показы сопровождаются лекциями, подготовленными совместно с независимым книжным магазином «Желтый двор». 22 августа китаист Валентин Головачёв прочтет лекцию «Тайбэй и тайбэйцы: вчера, сегодня и завтра» — о том, как менялся город и из чего складывается образ жизни его обитателей, героев фильмов тайваньской «новой волны». 23 августа кинокритик Владимир Захаров в лекции «Точка зрения Хоу Сяосяня» разберет, как сложился стиль режиссера, как он повлиял на коллег и как его фильмы сегодня позволяют по-новому взглянуть на окружающий мир.</t>
+  </si>
+  <si>
+    <t>18.08.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4094</t>
+  </si>
+  <si>
+    <t>Фото 1–2. Группа «Коллективные действия». Документация акции «Третий вариант». Московская область, Савеловская железная дорога, поле возле деревни Киевы Горки. 1978 Фото 3. Группа «Коллективные действия». Документация акции «Палатка». Московская область, Савеловская железная дорога, станция «Депо». 1976</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4093</t>
+  </si>
+  <si>
+    <t>Музей «Гараж» едет на фестиваль «Москва — Ленинград: нечто отличное», который проводят Дом творчества Переделкино, Новая Голландия и «День Д»: 22–23 августа в Москве и 29–30 августа в Петербурге будут вспоминать неофициальную культуру 1970-х — квартирники, поездки за город, самиздат. Специально для фестиваля Музей «Гараж» и куратор Саша Обухова впервые реализуют произведение группы «Коллективные действия» «Лозунг-2026 трудно различимый», созданное по техническому заданию Андрея Монастырского, основателя группы. В основе — неосуществленный замысел из цикла акций «Поездки за город», задуманного еще в 1970-х. Лозунг установят на одной из центральных аллей Дома творчества Переделкино. В программе фестиваля — лекции, концерты Владимира Волкова, Андрея Кондакова и Владимира Мартынова, книжные толкучки с «дефицитными» книгами и встречи с Екатериной Андреевой, Евгением Водолазкиным, Павлом Пепперштейном и другими. 📍Программа в Москве 📍Программа в Петербурге</t>
+  </si>
+  <si>
+    <t>18.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4092</t>
+  </si>
+  <si>
+    <t>Рассказываем о медиациях в архиве и мастерских на этой неделе 🫧 Слово и вещь. Медиация по архивным документам Нины Искренко и Ани Жёлудь Обсудим, как связаны между собой физика и поэзия, сны и поэтическое письмо и почему художница и поэтесса часто обращали свое внимание на что-то незначительное и повседневное. 20 августа, 19:00–20:30 Регистрация Медиация в мастерской Зули Алиевой с Ниной Бегловой и Наташей Берновик Художница обсудит с медиаторами и участниками встречи произведения, созданные во время резиденции. Завершим медиацию традиционно за чаем в гостиной мастерских. 20 августа, 19:00–21:00 Регистрация</t>
+  </si>
+  <si>
+    <t>14.08.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4090</t>
+  </si>
+  <si>
+    <t>5 сентября в «Гараже» в рамках программы «Модуляция: музыка в состоянии перехода» пройдет концерт SAMRATTAMA — проекта уроженца Костаная Самрата Иржасова. Его выступления сочетают музыку, театр и перформанс, а двуязычные тексты на казахском и русском пронизаны саморефлексией и вниманием к окружающему миру. В песнях SAMRATTAMA электронная музыка соединяется с традиционным звучанием: горловое пение ложится поверх электрического шума или электроакустической домбры, а прошлое и настоящее ведут непрерывный диалог. «Когда старые звуки встречаются с новыми, что-то происходит в моей душе, это меня трогает», — говорит Иржасов в интервью журналу Dazed. 5 сентября, 19:00–21:30 Билеты</t>
+  </si>
+  <si>
+    <t>12.08.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4089</t>
+  </si>
+  <si>
+    <t>Музей открывает прием заявок на программу мастерских и арт-резиденций 2026/27 — и это отличный шанс получить свое рабочее пространство, поддержку кураторов и время, чтобы заниматься своим проектом. Резидентам Музей оплачивает проезд, проживание и питание. А двое отобранных художников смогут поработать еще и в мастерских Центра художественного производства «Своды» Дома культуры «ГЭС-2» — с доступом к керамической, текстильной, столярной и слесарной мастерским и не только. Подать заявку можно до 2 сентября. Участвовать может любой художник старше 18 лет.</t>
+  </si>
+  <si>
+    <t>12.08.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4088</t>
+  </si>
+  <si>
+    <t>19 августа стартует совместный цикл лекций и бесед Музея «Гараж» и Института музыкальных инициатив «Модуляция: музыка в состоянии перехода». Первая дискуссия цикла — о том, как устроено авторство, когда музыку все чаще создают и оценивают алгоритмы. Насколько сегодня важны для музыканта образ, качество звука, отношения с фанатами? Можно ли быть новатором в мире референсов и сохранить самобытность там, где почти любой стиль можно воспроизвести с помощью технологий? Обсудят Сергей Мудрик (VK Музыка), Денис Глазин (S&amp;P Digital), Илья Техликиди (художник, работающий с ИИ) и Антон Маскелиаде (музыкант-экспериментатор, основатель школы музыки и автор бестселлера «Твой первый трек»). Модератор — Дарья Бычковская, шеф-редактор ИМИ. Дискуссия «Артист в эпоху алгоритмов и генеративной музыки» 19 августа 19:30–20:30 Вход по регистрации</t>
+  </si>
+  <si>
+    <t>08.08.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4082</t>
+  </si>
+  <si>
+    <t>Мы завершаем обзор некоторых аспектов проекта «Книга художницы. Татуировка пустотой», которые связаны в том числе и с нашими авторами и изданиями, и снова обращаемся к Анне Таршис (Ры Никоновой). Название экспозиции взято из фундаментального труда Никоновой «Тонежарль» — практического компендиума, сводящего все сферы жизни и искусства к теоретической «Системе стилей». Масштаб этого замысла роднит «Тонежарль» с тотальными проектами авангарда, где категория пустоты как предела искусства играла ключевую роль. Профессор школы филологии, специалист по истории поэтического авангарда и научный редактор проекта Михаил Павловец делится впечатлениями о шестой части «Тонежарль» — «Интеграции»: Я довольно много занимался исследованием «Системы» Ры Никоновой — теоретической разработкой ею принципов интеграционного искусства, а именно — попыткой систематизировать переходные формы между полюсами литературы — и смежными видами искусства и науки: «Литература и живопись», «Литература и музыка», даже «Литература и математика» или «Литература и вакуум». «Интеграции» в сжатом виде представляют эту установку авторки на установление связей между всеми сферами бытия, в которые она включает и литературу. Писатель, перформер и исследователь неофициальной советской культуры, еще один научный консультант проекта Руслан Комадей отмечает пространственный аспект ее творчества: В проекте «Книга художницы. Татуировка пустотой», который курировала дорогая Катя Морозова, мне, как исследователю Анны-Ры Никоновой-Таршис, бросилось в глаза как сильно, в отличие от Риммы Герловиной, Таршис-Никонова жмется к бумаге. На сопоставлении с кубиками Герловиной и тем более на сопоставлении с зеркальным звучащим кубом стало ясно, насколько Таршис-Никонова боится реального и даже проективного пространства. Она готова расплыться по тысячам листов и концепций, только бы лишь не занимать основательное место. И в этом смысле Герловина мне гораздо ближе, но Таршис со своей бумажной затюканностью понятнее. Экспозиция открыта еще три дня — до 9 августа. #Татуировкапустотой Изображение: фрагмент из компендиума «Тонежарль» Анны • Ры Никоновой • Таршис</t>
+  </si>
+  <si>
+    <t>07.08.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4080</t>
+  </si>
+  <si>
+    <t>Встречаемся на выходных в «Пешке»! 8–9 августа проведем там вместе с Rep Chess два дня, посвященные искусству и шахматам. В субботу — лекция Евгения Майзеля об эстетике шахмат в советские восьмидесятые, шахматный турнир и экспресс-обучение от Rep Chess, а вечером — диджей-сет и гостевая смена шеф-бармена кафе «Гаража» Саши Молькова. В воскресенье — лекция и обучение для начинающих от Rep Chess Education. Вход свободный, на лекции, турнир и обучения нужна регистрация в телеграм-боте «Пешки».</t>
+  </si>
+  <si>
+    <t>05.08.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4079</t>
+  </si>
+  <si>
+    <t>⬆️ Готовимся к перформансу Насти Ливадновой, который пройдет в Музее уже завтра 🫧</t>
+  </si>
+  <si>
+    <t>04.08.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4077</t>
+  </si>
+  <si>
+    <t>В начале 1980-х молодые тайваньские режиссеры устали снимать то, что от них требовали, — и начали снимать то, что видели вокруг себя. Так родилась тайваньская «новая волна»: неспешные фильмы о взрослении, семье и меняющихся городах, где камера умеет подолгу смотреть на, казалось бы, ничего не происходящее. Именно эти фильмы Хоу Сяосяня и Эдварда Яна вдохновили Хирокадзу Корээду, Хон Сан Су и Цзя Чжанкэ — и во многом определили то, что сегодня называют «медленным кино». 15–31 августа показываем восемь фильмов в рамках ретроспективы «Печальный длинный летний день» в Лектории Музея «Гараж»: от ранних альманахов до «Бунтарей неонового бога» Цай Минляна. Показы сопровождают лекции, которые мы готовили вместе с книжным «Желтый двор». Расписание и билеты — на станице кинопрограммы.</t>
+  </si>
+  <si>
+    <t>01.08.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4075</t>
+  </si>
+  <si>
+    <t>Планируем выходные и не забываем заглянуть на медиации в «Гараж» ✍️ 🎟️ Ближайшие туры в Музее и Доме Наркомфина</t>
+  </si>
+  <si>
+    <t>31.07.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4073</t>
+  </si>
+  <si>
+    <t>В проекте Музея «Гараж» «Книга художницы. Татуировка пустотой» можно увидеть работы Анны Альчук из визуального цикла «Простейшие» проекта «Словарево». Кети Чухров, доктор филологических наук, любезно дала «Носорогу» разрешение поделиться отрывком из своей статьи под названием «В поиске имманентного смысла», вошедшей в книгу собрания стихотворений Анны Альчук: Поэт и художник Анна Альчук пытается разместить свой поэтический интерес в том, что имманентно самому желанию выражения посредством языка — а именно в слове, в звуке, в письменном знаке — букве. Она сама формирует пространство, где может быть выработан смысл, без учета тех логоцентрических значений, которые обеспечены языку; и реанимирует те возможности, которые после Малларме так и остались неразвернутыми. Речь идет о роли типографского знака и буквы, как в качестве фонемы, так и идеограммы, раскрывающейся лишь в письме. Как заметил французский философ Лаку-Лабарт в своей книге «Musica Ficta», чем больше художник претендует на право на истину, тем меньше вероятности, что она там окажется. Работа, которой занимается Анна Альчук состоит, напротив, в исключительно смиренном отношении к громким декларациям, во внимательном отношении к свободе, которая предоставлена человеку как говорящему существу. Ее задача — создать имманентность, в которой возможность для явления истины оставалась бы всегда открытой. Экспозиция открыта по 9 августа —осталось чуть больше недели. #Татуировкапустотой Фото Даниила Анненкова</t>
+  </si>
+  <si>
+    <t>30.07.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4072</t>
+  </si>
+  <si>
+    <t>⬆️ Готовимся к просмотру перестроечного кино с пленки и предлагаем выбрать сеанс 🎞️</t>
+  </si>
+  <si>
+    <t>29.07.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4070</t>
+  </si>
+  <si>
+    <t>Скоро стартует цикл кинопоказов к проекту «Искусство на частоте 1980-х»: фильмы конца 1980-х встречаются с современными работами или ровесниками той же эпохи, чтобы полнее раскрыть контекст эпохи. Три показа из четырех завершатся разговором с гостями. 🔵«Курьер» и «Пока небо смотрит» 1 августа, 18:00–20:40 Культовый фильм перестройки Карена Шахназарова, где герой курсирует между миром уютного конформизма и миром улицы, и новая работа Романа Михайлова о танцевальной коммуне, отстаивающей свободу творчества. 🔵«Посвященный» и «Самоорганизация биологических систем» 2 августа, 18:00–21:20 Два фильма, которые по-своему пытаются описать состояние позднесоветского мира: один через мистическую фантасмагорию Олега Тепцова, другой — через переосмысленный Владимиром Кобриным жанр научно-популярного кино, где место диктора-всезнайки занял абсурдистский текст. После показа режиссер Олег Тепцов расскажет о своем фильме, беседу ведет куратор Музея Никита Нечаев. 🔵«Маленькая Вера» и «Элегия» 8 августа, 18:00–21:00 Два фильма о телесности и материальности. У Василия Пичула она рождается из гиперреалистичной фактуры позднесоветской повседневности, у Наталии Бодюл — из самой кинопленки, на которой в бескамерной анимации нарисовано, процарапано и вытравлено изображение. Обсуждение проведут художницы Алина Бровина и Александра Тен, модерирует Кристина Дрягина. 🔵«Асса» и «Нанайнана» 9 августа, 18:00–22:00 «Асса» Сергея Соловьева и ленинградская короткометражка Евгения Кондратьева «Нанайнана», чьи кадры вошли в один из снов Бананана. Показ откроет видеоприветствие Кондратьева, а после фильмов состоится разговор с киноведом Всеволодом Коршуновым и режиссерами последней мастерской Соловьева во ВГИКе. Все показы пройдут в пространстве ЛАБ. Билет на любой сеанс дает возможность посетить в день показа проект «Искусство на частоте 1980-х» в открытом хранении Музея.</t>
+  </si>
+  <si>
+    <t>28.07.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4068</t>
+  </si>
+  <si>
+    <t>Привет, это Катя, Kate NV. Концерт в «Гараже» уже в эту среду, 29 июля, дверь в 8 вечера. Чуть позже выйдем играть мы. Мы — это я и мои друзья-музыканты. В общем, приходите, приходите, приходите, приходите! Концерт уже завтра! Билеты на него — на странице выступления.</t>
+  </si>
+  <si>
+    <t>27.07.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4059</t>
+  </si>
+  <si>
+    <t>Свежий дайджест событий уже готов, а полное расписание, билеты и регистрации вы найдете в календаре.</t>
+  </si>
+  <si>
+    <t>24.07.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4058</t>
+  </si>
+  <si>
+    <t>«Маленькая Вера» Василия Пичула — одна из самых ярких, откровенных и социально-смелых картин времен перестройки. Визуальный язык фильма будоражил тысячи зрителей, в том числе благодаря костюмам Натальи Полях. При этом художница по костюмам не стремилась создать красивые и модные образы, напротив костюмы героев стали частью полудокументальной среды, в которой находятся герои. Гардероб Веры состоит из привычных вещей молодой девушки из промышленного советского города конца 80-х: трикотаж, джинсы, короткие юбки, сетчатые колготки, массивные украшения. Все это сдобрено активным макияжем и объемными начесами. Стиль героини отражает внутреннее состояние человека, который пытается нащупать собственную идентичность. Вера уже не принадлежит советской системе ценностей своих родителей, но еще не существует в новой реальности. И одежда становится визуальным выражением этой неопределенности. Тем не менее один из образов Веры — красная полосатая блуза и черное мини — буквально ушел в народ, задав модный тренд конца 80-х — начала 90-х на постсоветском пространстве. Примечательно, что этот наряд Веры по сути отражает главные американские модные тенденции того периода — в подобном образе уже снималась Мадонна в фильме «Отчаянно ищу Сьюзан» и выступала певица Сандра. Американская клубная культура и поп-сцена имели колоссальную сферу модного влияния на весь мир, в том числе и на Советский Союз. «Маленькую Веру» и другие главные фильмы 80-х, среди которых «Курьер», «Посвященный» и «Асса», можно увидеть в Музее «Гараж» в рамках цикла показов к проекту «Искусство на частоте 1980-х». С 1 по 9 августа в пространстве «Лаб» фильмы будут демонстрироваться с 35-миллиметровой пленки. Подробнее о программе</t>
+  </si>
+  <si>
+    <t>23.07.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4050</t>
+  </si>
+  <si>
+    <t>Продолжаем исследовать проект Музея «Гараж» «Книга художницы. Татуировка пустотой» и обращаемся к интервью с его кураторкой Катей Морозовой. • «Составление слов снова будет лучшим противоядием» Поэтесса и художница Ульяна Мор специально для журнала «Поэзия» поговорила с Катей Морозовой о том, как книга художника становится пространством тотального арт-синтеза — точкой, где пересекаются литература, визуальное искусство, архитектура и нет-арт. ...экспозиция с книгами и прочими околокнижными объектами, разложенными на витринах и столах, — наверное, самое тоскливое зрелище, если только это не какой-то особый визуальный ход, апроприирующий такого рода экспозицию как некий медиум. «Татуировку пустотой» мы старались сделать максимально далёкой от такого типа репрезентации книги; это видно и в самой идее проекта, и в архитектурных решениях. Если «книга — всё», то и показывать её можно любыми способами. • «Как книгой может быть всё» В еще одном разговоре, опубликованном в «Правилах жизни», писательница и главная редакторка «Носорога» раскрывает оптику проекта: объясняет понятие «экспозиция-эссе» и проводит мост от советского самиздата к сегодняшним независимым издательствам. Мне важно было, во-первых, вывести на территорию визуального искусства некоторых героинь, которые уже давно часть истории литературы, но при этом их наследие богато визуальными работами. Например, это поэтесса Елизавета Мнацаканова: ее книги с визуальной поэзией достаточно известны, а вот цветная графика из архива Гарварда показывается в музейном пространстве едва ли не впервые. Продолжение следует. #Татуировкапустотой Изображение: Ры Никонова (Анна Таршис), Без названия, 1978</t>
+  </si>
+  <si>
+    <t>21.07.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4049</t>
+  </si>
+  <si>
+    <t>Делимся событиями недели 🗓️ Медиация в мастерских художников на ВДНХ Участники посетят мастерскую Александры Тен и вместе с медиаторами Ниной Бегловой и Наташей Берновик обсудят созданные там работы. После обсуждения художница прокомментирует интерпретации гостей и расскажет о произведениях. Медиация завершится за чаем в гостиной Мастерских. 22 июля, 19:00–21:00 Позднесоветская альтернативная мода и рок-музыка Старший хранитель медиаархива Музея «Гараж» Ирина Гахова вместе с организатором показа в Доме моделей Светланой Куницыной обратятся к видеозаписи мероприятия из архива Сергея Борисова и обсудят его контекст, значение и место в культурной жизни конца 1980-х годов. 22 июля, 19:30–21:00 Мастер-класс по созданию трехмерного поэтического объекта Участники попробуют по-новому взглянуть на поэтический текст и создадут объемную композицию из деталей LEGO, в которой будет зашифровано собственное высказывание. 25 июля, 14:00–16:00</t>
+  </si>
+  <si>
+    <t>20.07.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4042</t>
+  </si>
+  <si>
+    <t>Настя Ливаднова представляет свою первую музыкальную работу — перформанс «Будь готова быть одна», созданный по заказу Музея «Гараж». Это художественное высказывание, выросшее из личного волнения, в центре которого лежит рефлексия о невозможности совпасть с Другими. «Мне жизненно важно меняться и переизобретать свое же представление о себе. Я не намерена сдерживаться в самоэкспрессии, чтобы быть „понятной“ в иллюзорно сформированных кем-то там жанрах. Моя героиня вне жанра. И эта история как раз таки следствие этой обостренной фантазии — границ нет. Можно всё», — говорит художница. Перформанс пройдет в атриуме Музея «Гараж» 6 августа в 20:00. Регистрация — по ссылке. Модный Дом Ushatava, партнер Музея «Гараж», предоставил одежду для костюмов Насти Ливадновой и участников перформанса.</t>
+  </si>
+  <si>
+    <t>19.07.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4038</t>
+  </si>
+  <si>
+    <t>Проект «Книга художницы. Татуировка пустотой» в открытом хранении «Гаража» посвящен экспериментам с текстом. Экспозиция показывает, как книга обретает новые формы — становится холстом, тканью, зеркалом или даже виртуальной плоскостью. На мастер-классе по созданию трехмерного поэтического объекта участники попробуют по-новому взглянуть на поэтический текст и создадут объемную композицию из деталей LEGO, в которой будет зашифровано собственное высказывание.   25 июля, 14:00–16:00</t>
+  </si>
+  <si>
+    <t>17.07.26 19:07</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4028</t>
+  </si>
+  <si>
+    <t>Кинопрограмма Музея «Гараж» представляет цикл показов к проекту «Искусство на частоте 1980-х». В пространстве «Лаб» будут показаны культовые игровые фильмы конца десятилетия, экспериментальные, научно-популярные и анимационные работы. Программа состоит из сдвоенных сеансов: поставленные рядом, фильмы начинают объяснять друг друга, проявляя художественные связи, сквозные темы и культурный контекст эпохи. Часть показов будет сопровождаться обсуждениями с киноведами, режиссерами и художниками.   Билет на любой сеанс дает возможность посетить в день показа проект «Искусство на частоте 1980-х» в открытом хранении Музея.  </t>
+  </si>
+  <si>
+    <t>15.07.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4027</t>
+  </si>
+  <si>
+    <t>Музей «Гараж» и Институт музыкальных инициатив запускают совместную программу «Модуляция: музыка в состоянии перехода» — серию концертов и мероприятий с артистами, исследователями и представителями музыкальной индустрии. Главная идея программы: музыка — это живой процесс, который отражает изменения в культуре и индустрии. 29 июля выступит Kate NV — сольный авант-поп-проект Кати Шилоносовой, которая черпает вдохновение из японского диско-попа, неоклассики и советского авангарда. Исполнительница работает с текстами на английском, русском, французском и японском языках, а ее выступления сочетают перформанс и эксперименты со звуковым материалом. Это первый из трех концертов в рамках программы.</t>
+  </si>
+  <si>
+    <t>13.07.26 18:36</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4026</t>
+  </si>
+  <si>
+    <t>Планируйте неделю с Музеем «Гараж»! Беседа о независимом книгоиздании 15 июля 19:30–21:00 Издательница Ирина Кравцова, главный редактор Издательства Ивана Лимбаха, и писательница и куратор проекта «Книга художницы. Татуировка пустотой» Катя Морозова обсудят, что такое независимое книгоиздание и как изменился издательский ландшафт за последние годы. Слово и вещь. Медиация по архивным документам Нины Искренко и Ани Жёлудь 16 июля 19:00–20:30 На этой медиации участники попадут в архив и познакомятся с искусством поэтессы Нины Искренко и художницы Ани Жёлудь, чьи работы представлены в проекте «Книга художницы. Татуировка пустотой». Через фотографии, черновики и газеты медиаторы предложат обсудить, как связаны физика и поэзия, сны и поэтическое письмо. Музыкально-поэтический вечер с Полиной Кутеповой 16 июля 19:30–20:30 Актриса Полина Кутепова прочтет стихи художниц и поэтесс, чьи произведения представлены в проекте «Книга художницы. Татуировка пустотой», в сопровождении музыкальной импровизации Рафката Бадретдинова (виолончель). Прозвучит поэзия Ры Никоновой (Анны Таршис), Анны Альчук (Михальчук), Елизаветы Мнацакановой (Нецковой) и Нины Искренко — тексты, которые редко доводится услышать вживую. Фантастика, фантастика! Программа мастер-классов для всей семьи Музей «Гараж» проводит серию семейных мастер-классов о культуре 1980-х: научной фантастике, истории игр, визуальных и звуковых образах космоса. Каждая встреча состоит из теоретической части и создания собственных работ. Видеоигры Участники познакомятся с историей аркадных автоматов и первых приставок, а затем создадут собственных пиксельных персонажей с помощью лего. 18 июля 13:00–14:30 Космос в культуре Участники узнают об освоении космоса в фантастике 1980-х и спроектируют из картона воображаемые космические станции и поселения. 18 июля 15:30–17:00</t>
+  </si>
+  <si>
+    <t>13.07.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4025</t>
+  </si>
+  <si>
+    <t>В связи с расширением открытого хранения с 3 августа 2026 года библиотека Музея современного искусства «Гараж» приостанавливает работу в павильоне «Времена года». О новом местоположении и дате открытия библиотеки будет объявлено дополнительно.</t>
+  </si>
+  <si>
+    <t>12.07.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4024</t>
+  </si>
+  <si>
+    <t>В фильме Сергея Соловьева «Асса» есть пальма под снегом, ставшая одной из метафор всей картины. Мало кто знает, что до съемок она существовала как часть сценографии концерта университетской группы «Кабинет» в московском рок-клубе и работала как дискотечный шар. Куратор Архива Музея «Гараж» Саша Обухова рассказывает историю пальмы Николы Овчинникова: как Сергей Соловьев обратил внимание на этот объект и обилие пальм в творчестве московских художников, почему в открытом хранении пальма вращается на основании обычного винилового проигрывателя и как из нее получается пальма под снегом. Для Овчинникова это дерево сродни березе — универсальный образ, только южнее. Увидеть объект можно в открытом хранении Музея «Гараж».</t>
+  </si>
+  <si>
+    <t>11.07.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4018</t>
+  </si>
+  <si>
+    <t>Что такое независимое книгоиздание и как изменился издательский ландшафт за последние годы? Пписательница, издательница Катя Морозова советует пять книг независимых издательств — они в карточках. Продолжить разговор можно 15 июля на паблик-токе в Музее «Гараж». Катя Морозова и издательница Ирина Кравцова, главный редактор Издательства Ивана Лимбаха, обсудят, какие новые форматы возникают, с какими вызовами сталкиваются издатели и как (само)цензура влияет на отбор и производство текстов. Отдельно речь пойдет о границах между независимым книгоизданием и самиздатом, о буме самиздата и о том, почему он происходит именно сейчас. 15 июля 19:30–21:00</t>
+  </si>
+  <si>
+    <t>10.07.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4017</t>
+  </si>
+  <si>
+    <t>Исследуя проект «Книга художницы. Татуировка пустотой», мы обращаемся к поэзии Нины Искренко — поэтессы, переводчицы, ключевой участницы клуба «Поэзия» — полуофициального объединения неподцензурных авторов ее поколения. В центре внимания — книга «Для чистой правды» из машинописного собрания, составленного самой поэтессой. В подборке журнала «Поэзия» опубликованы стихотворения, среди которых как уже знакомые читателям, так и не публиковавшиеся прежде тексты. ***  Ты голоден  Вот остров светляков Колодцы трав прохладны  Вот шагов орехи земляные  Вот вино охоты в журавлиных стеблях и черепаховые тени на песке Вот грудь её на листьях океана Цветёт тархун Иди  будь беспощаден Ты голоден Ты смертен Он цветёт   Ты смертен  Вот коричневые лужи вечеров Звезда в стакане  треснувшем от соли          Ты голоден И позабудь лицо  и          Ты смертен Вот её живот в кувшине шёпота  И серебристый зов Разбей кувшин и выплесни Ты смертен Ты голоден Цветёт Иди на зов Продолжение следует.  #Татуировкапустотой Изображение: Нина Искренко, Без названия, 1970–1980-е</t>
+  </si>
+  <si>
+    <t>10.07.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4016</t>
+  </si>
+  <si>
+    <t>Исследуя проект «Татуировка пустотой. Книга художницы», мы обращаемся к поэзии Нины Искренко — поэтессы, переводчицы, ключевой участницы клуба «Поэзия» — полуофициального объединения неподцензурных авторов ее поколения. В центре внимания — книга «Для чистой правды» из машинописного собрания, составленного самой поэтессой. В подборке журнала «Поэзия» опубликованы стихотворения, среди которых как уже знакомые читателям, так и не публиковавшиеся прежде тексты. ***  Ты голоден  Вот остров светляков Колодцы трав прохладны  Вот шагов орехи земляные  Вот вино охоты в журавлиных стеблях и черепаховые тени на песке Вот грудь её на листьях океана Цветёт тархун Иди  будь беспощаден Ты голоден Ты смертен Он цветёт   Ты смертен  Вот коричневые лужи вечеров Звезда в стакане  треснувшем от соли          Ты голоден И позабудь лицо  и          Ты смертен Вот её живот в кувшине шёпота  И серебристый зов Разбей кувшин и выплесни Ты смертен Ты голоден Цветёт Иди на зов Продолжение следует.  #Татуировкапустотой Изображение: Нина Искренко, Без названия, 1970–1980-е</t>
+  </si>
+  <si>
+    <t>09.07.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4015</t>
+  </si>
+  <si>
+    <t>Музей «Гараж» проводит цикл встреч для старшего поколения и их младших родственников — о работах из открытого хранения. Современное искусство становится здесь поводом для разговора между поколениями. 14 июля медиатор Тина Широкоступ вместе с участниками обратится к проекту «Искусство на частоте 1980-х» и остановится на двух работах — инсталляции Константина Звездочетова «Эдипов комплекс» и группы ТОТАРТ «Kitchen Art, или Кухня русского искусства». Поговорят о жизни андерграундных художников позднего социализма и начала перестройки, о жанре инсталляции и визуальном языке новой волны неофициального искусства. А после — чаепитие, где можно поделиться своими ассоциациями и воспоминаниями, которые вызвали эти работы. Специальных знаний о современном искусстве не нужно. Приходите вдвоем, парой «старший — младший», или в одиночку. 14 июля 17:30–19:00 30 июля 17:00–18:30</t>
+  </si>
+  <si>
+    <t>06.07.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4006</t>
+  </si>
+  <si>
+    <t>Ждем вас каждый день в «Гараже»! Узнать обо всех событиях Музея можно в календаре.</t>
+  </si>
+  <si>
+    <t>05.07.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4000</t>
+  </si>
+  <si>
+    <t>«Ни одно животное не пострадало» — знакомая по титрам формула, призванная убедить, что съемки не нанесли вреда животным в кадре. Но сама необходимость такого заверения напоминает о долгой истории использования животных кинематографом. С 11 по 19 июля Музей «Гараж» покажет пять документальных и экспериментальных фильмов — проводников в миры животных. Камера здесь стремится не подчинить животное человеческому взгляду, а сонастроиться с его миром. В программе — «Корова» Андреа Арнольд, «Парк „Лос Рейес“», «Географии одиночества», «Четырежды» и черная комедия «Курочка. Пух и прах», а также лекция Антонины Меньшиковой о «животном взгляде». Расписание и билеты — в карточках и на странице программы.</t>
+  </si>
+  <si>
+    <t>03.07.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3999</t>
+  </si>
+  <si>
+    <t>Продолжая обозревать проект «Книга художницы. Татуировка пустотой», обращаемся к работам Елизаветы Мнацакановой. В экспозиции представлена ее визуальная поэма beim tode zu gast («У смерти в гостях»), где каллиграфические знаки, напоминающие арабскую вязь, через монотонный повтор складываются в магические слова-заклинания. За кажущимся хаосом и спонтанностью скрывается высокое мастерство художницы и поэтессы, управляющей распадом и соединением знаков. Игорь Гулин в статье «Елизавета Мнацаканова. Новая Аркадия» из сборника «Пружина» так описывает искусство поэтессы, музыкантки и художницы: Ее работа предполагает нахождение в пограничной зоне: между языками — русским, немецким, родным армянским, церковной латынью; между медиумами — поэзией, визуальным искусством, музыкой. И, что еще важнее — между радикальным авангардом и почти шокирующим классицизмом. Мнацаканова создает величественные тотальные произведения и ускользает от интерпретации. Ее поэтическая практика требует позиции эмигранта, пришлеца и вместе с тем — обитателя великой европейской культуры. Это большое и странное искусство не совсем поддавалось «обратному экспорту». В отличие от многих авторов третьей волны эмиграции, Мнацаканова так в полной мере и не вошла в русский канон. Ее упоминают в списках главных новаторов конца прошлого века, но всегда с оговорками о недооцененности. Во многом это связано с тем, что ее тексты попросту сложно печатать, они с трудом подвергаются типографскому воспроизведению. «Новая Аркадия», самое представительное на сегодня издание ее поэзии, готовилась больше десяти лет. Составляющие книгу вещи можно назвать поэмами, поэтическими циклами, но любое определение из ­ истории литературы будет неточным. Образец здесь — музыка, а главный жанр — реквием. Мнацаканова сама часто называет свои тексты партитурами. Однако чтение их не предполагает звучания, пения. Фонетические вариации тут не более важны, чем расположение текста, колебания шрифта, превращение речи в графику. Можно сказать, эти тексты надо слушать глазами, внимать преображениям языка в изображение. Прямо сейчас на сборник статей о поэзии Игоря Гулина «Пружина» открыт предзаказ со скидкой.  Продолжение следует.  #Татуировкапустотой Изображение: фрагмент поэмы Елизавета Мнацакановой beim tode zu gast, 1986</t>
+  </si>
+  <si>
+    <t>03.07.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3998</t>
+  </si>
+  <si>
+    <t>Открылся прием заявок на Лабораторию сетевого письма: ее участникам предстоит переосмыслить фикцию через кибернетику, и наоборот. Мы ждем художников и теоретиков искусства и медиа, а также тех, чья практика связана с написанием (пара)литературных текстов. Центральный концептуальный сюжет мастерской — теория технических изображений, предложенная философом Вилемом Флюссером в 1980-х. Уже тогда он был уверен: кибернетические машины положили конец эпохе линейного письма. А на смену тексту пришли технические коды — то есть внеисторические сборки информации в любой модальности. Мастерскую проведет Иван Неткачев — медиа-теоретик и ведущий тг-канала garage.digital. Планируются приглашенные спикеры (TBA). А по ее итогам мы опубликуем коллективный веб-зин, составленный из работ участников. Текст в них может воплотиться в любой модальности — мы ждем от вас критические эссе, стихи или интерактивные цифровые работы. Лаборатория входит в публичную программу к проекту «Книга художницы. Татуировка пустотой». Все встречи пройдут онлайн (расписание здесь). Подать заявку можно до 3 июля — для этого нужно заполнить анкету. Результаты опен колла — 8 июля.</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3997</t>
+  </si>
+  <si>
+    <t>Успейте подать заявку! ✍️📨</t>
+  </si>
+  <si>
+    <t>02.07.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3988</t>
+  </si>
+  <si>
+    <t>Новый сезон в Доме Наркомфина. 3 июля здесь откроется летний сезон «Тающего дневника» — серии проектов, в рамках которой художники создают произведения специально для этого пространства. Свои работы подготовили Ксения Маркелова и Алёна Троицкая: отправной точкой для обеих стало проживание в доме и повседневное взаимодействие со зданием. Обладая разным опытом и художественным языком, художницы независимо друг от друга пришли к схожему выводу: любое обещание свободы или общего счастья сопровождается строгими правилами и регламентами. Для Троицкой шум за окном и устройство здания стали поводом обратиться к детским воспоминаниям о жизни на берегу Новосибирского водохранилища. Для Маркеловой комната привратника превратилась в источник телесных ощущений и фантазий о внутренней жизни утопического организма. Увидеть проекты можно в рамках экскурсий и медиаций.</t>
+  </si>
+  <si>
+    <t>30.06.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3979</t>
+  </si>
+  <si>
+    <t>Позднесоветскую культуру можно рассматривать шире одного десятилетия — от середины 1970-х до начала 1990-х. В эти годы андерграунд выходил из квартир в публичное пространство, рок обретал легальные площадки, а кино, музыка и искусство настраивались на единую частоту. В карточках — значимые события эпохи: от акции «Высиживание духа» трио «Гнездо» на ВДНХ до аукциона «Сотбис» в Москве. Листайте, чтобы пройти по этим годам. А еще больше об эпохе и ее героях можно узнать в открытом хранении Музея «Гараж».</t>
+  </si>
+  <si>
+    <t>29.06.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3970</t>
+  </si>
+  <si>
+    <t>Часть событий «Гаража» на этой неделе — в новом дайджесте. Еще больше мероприятий вы найдете на сайте Музея.</t>
+  </si>
+  <si>
+    <t>28.06.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3969</t>
+  </si>
+  <si>
+    <t>Телевизионные выступления художника и музыканта Сергея Курёхина продолжали его сценический стиль и стали одним из символов перестроечного телевещания. В эфирах он рассуждал о теориях грибного заговора, магических свойствах топора и создании бактериального кино. 1 июля в 19:30 сотрудница медиаархива Музея «Гараж» Яна Нохрина покажет и обсудит со зрителями выпуски передач «Вкус жизни», «Те, кто», «Музыкальный ринг», «Час Пик» и других, а также музыкальные выступления Курёхина с «Поп-механикой», группой «Странные игры», Сергеем Летовым и Джоанной Стингрей. Показ входит в цикл «Арт.моv: видео прилагается» и будет сопровождаться лекцией.</t>
+  </si>
+  <si>
+    <t>27.06.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3959</t>
+  </si>
+  <si>
+    <t>26.06.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3958</t>
+  </si>
+  <si>
+    <t>Уже завтра встречаемся в Музее, чтобы обсудить практики женского письма ✍️ Отправной точкой беседы станет искусство Ры Никоновой (Анны Таршис) — одной из ключевых фигур советского андерграунда, работавшей с визуальной поэзией, перформансом и самиздатом, а также история семейного журнала «Тряполон», который выпускала ее мать, Ольга Кваша (Калинцева).   На встрече вместе с театроведом Надеждой Таршис, филологом Марией Нестеренко и исследовательницей гардеробных практик Светланой Сальниковой поговорим о художественной практике авторок и истории неофициальной культуры второй половины XX века. 27 июня, 14:00–15:30</t>
+  </si>
+  <si>
+    <t>24.06.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3957</t>
+  </si>
+  <si>
+    <t>Открываем разговор о проекте музея «Гараж» «Татуировка пустотой. Книга художницы» под кураторством главной редакторки «Носорога» Кати Морозовой. Экспозиция рассказывает о том, как художницы и поэтессы второй половины ХХ века переосмысляли природу текста — от печатного слова до виртуальной реальности. Отправная точка обзора — творчество Анны • Ры Никоновой • Таршис, соосновательницы группы трансфуристов, в 1992 году сформулировавшей: «Книга есть всё». Книги и графика Ры Никоновой представлены в экспозиции, а название проекта отсылает к ее работе из монументального труда «Тонежарль» — практического компендиума «Системы стилей». В подкасте «Облако речи» научный редактор проекта Руслан Комадей говорит с исследователем неофициальной советской литературы Ильей Кукуем о трансмутациях в жизни и текстах писательницы, романной тетралогии и превращении всего в архив. Послушать его можно здесь и здесь (не выходя из тг).  И громко ахнула в музее Венера, мышиные проблемы волн поставив на ребро. — Анна • Ры Никонова • Таршис, «Песни принца, владеющего ключами» Продолжение следует.  #Татуировкапустотой Изображение: Ры Никонова (Анна Таршис), Без названия, 1978</t>
+  </si>
+  <si>
+    <t>22.06.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3956</t>
+  </si>
+  <si>
+    <t>Ждем вас на мероприятих «Гаража» всю неделю! Публикуем несколько интересных событий в дайджесте, а полное расписание ищите на сайте Музея. 📒Серия встреч о книге художника. Знакомство с жанром через одну работу. Анна Терешкина. Книга для девочек 24 июня, 19:30–21:00 Во время встреч посетители знакомятся с историей возникновения и развития книги художника и смогут больше узнать об особенностях жанра на примере произведений из коллекции Музея «Гараж». На этот раз предмет обсуждения — работа Анны Терешкиной «Книга для девочек» (2011): художница дополнила найденную энциклопедию домашнего хозяйства рисунками, коллажами и артефактами повседневности, разрушая ее нормативное содержание. 🧶Занятия для детей 2 и 3 лет «Ковровые приключения» 27 июня, 11:30–12:15 Занятия для детей и сопровождающих их взрослых направлены на изучение цветов, фактур и образов. Площадкой для игры станет ковер, созданный по эскизу художницы Кристины Пашковой и расположенный в мезонине Музея. Вместе с родителями дети будут выполнять задания для развития воображения, внимания и сенсорного восприятия, опираясь на образы и узоры на ковре. 🪡Арт-клуб для подростков и молодых взрослых. Материал: Нити 27 июня, 15:00–17:00 Вышивка, коллажи, ассамбляжи, инсталляции — во всех этих жанрах художники используют нити как материал. На встрече участники узнают, как современные художники и художницы Чихару Шиота, Габриэль Доу, Хан Цао и Ситара Стодел работают с нитями в своих произведениях, а затем создадут собственные творческие работы из этого материала.</t>
+  </si>
+  <si>
+    <t>19.06.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3950</t>
+  </si>
+  <si>
+    <t>Кто вы из героев 1980-х? В позднесоветском андерграунде искусство было настроено на одну частоту с музыкой, кино и модой. Концептуалисты, модники, рок-музыканты, параллельщики — у каждого была своя роль. Пройдите тест и узнайте, кто вы из героев 1980-х и какие произведения вам стоит увидеть в открытом хранении Музея. Пока предлагаем выбрать свой типаж из карточек в галерее, а полностью тест можно пройти по ссылке.</t>
+  </si>
+  <si>
+    <t>19.06.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3949</t>
+  </si>
+  <si>
+    <t>Афро-джаз, традиционные осетинские мотивы и китайская народная музыка в современном звучании — в продолжение программы мероприятий о миграции, этнокультурном и религиозном разнообразии знакомимся с разными культурами и проводим концерт студенческих коллективов из разных стран на крыше «Гаража». 21 июня, 19:00–21:00 Бесплатно по предварительной регистрации</t>
+  </si>
+  <si>
+    <t>18.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3948</t>
+  </si>
+  <si>
+    <t>Как Музей хранит искусство и рассказывает о нем? Запускаем игровые квесты для юной аудитории старше 6 лет. На занятиях будем исследовать музейные пространства и фотографировать их на чековые камеры, а еще — создавать творческие работы. 20 июня, 12:00–13:30 🎟️ Билеты</t>
+  </si>
+  <si>
+    <t>17.06.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3945</t>
+  </si>
+  <si>
+    <t>До 21 июня в Музее «Гараж» проходит «Точка перемещения — 2026», ежегодная серия мероприятий о миграции, этнокультурном и религиозном разнообразии, приуроченная ко Всемирному дню беженцев. Частью программы становится кинопрограмма о студенчестве как опыте жизни «между» — странами, языками, социальными ролями. Программа движется от коллективного и идеологически заряженного опыта к индивидуальному взгляду на эпоху поиска и выстраивания связей. Через все фильмы проходит тема кино как пространства, где формируются связи и способы говорить о собственном опыте. Программу дополняют лекция и зрительские обсуждения с медиатором. Подробнее о фильмах и расписании — на сайте Музея. С 17 июня вход в открытое хранение становится бесплатным для студентов вузов вне зависимости от страны и формы обучения — нужно предъявить студенческий документ или международный студенческий билет (ISIC — International Student Identity Card).</t>
+  </si>
+  <si>
+    <t>16.06.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3938</t>
+  </si>
+  <si>
+    <t>В фильме «Асса» есть сцена, где Алика и Бананан делают моментальные снимки в фотокиоске, а отпечаток превращается в украшение. В рамках проекта «Искусство на частоте 1980-х» в «Гараже» этот сюжет можно повторить: в Музее работает фотокиоск, где посетители могут сделать моментальный снимок. С билетом в открытое хранение — две фотографии бесплатно. #НаЧастоте1980х</t>
+  </si>
+  <si>
+    <t>15.06.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3931</t>
+  </si>
+  <si>
+    <t>Свежий дайджест «Гаража» уже готов! 🎓 Первая волна поступления на программу «Выставочный менеджмент» До 30 июня Продолжается поступление на второй набор программы «Выставочный менеджмент» в Академии «Гаража». На программе студенты последовательно изучают ключевые этапы выставочного процесса: учатся считать бюджет, работать с документами и подрядчиками, координировать монтаж, продумывать коммуникацию и продвижение, разбираются с институциональными аспектами. 💃Беседа о моде в городском пространстве: глобализация и традиция 16 июня, 19:30–21:00 Мода может быть способом выделиться из толпы и спрятаться в ней. Исследовательница медиа Земфира Саламова, соосновательница бренда Ushatava Нино Шаматава и историк моды Людмила Алябьева обсудят генеалогию городской моды и то, как одежда и аксессуары различают «своих» и «чужих» в мультикультурном пространстве. 🔵Точка перемещения — 2026 16–21 июня Ежегодная серия мероприятий о миграции, этнокультурном и религиозном разнообразии, приуроченная ко Всемирному дню беженцев. Программа этого года посвящена опыту международного студенчества как форме временной миграции и личному опыту «жизни между»: между домом и принимающей страной, языками и привычками. В программе лекции, дискуссии, лаборатория личных архивов, кинопоказы и концерт. ✨Музыкальный вечер фестиваля «Искорка» и радио «Станция» для владельцев карт GARAGE 26 июня, 18:30–23:00 На крыше Музея «Гараж» выступят музыканты, работающие на пересечении разных сцен, жанров и географий: этнический шугейз группы «Луговые Мари», джаз и нойз «Каравана Историй», авангардная академическая музыка, мат-рок ансамбля «Цвет граната» и электронный проект Margenrot. Для владельцев карт вход свободный по регистрации</t>
+  </si>
+  <si>
+    <t>14.06.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3930</t>
+  </si>
+  <si>
+    <t>🌤️ Музей «Гараж» снова открыт для посетителей и работает в штатном режиме.</t>
+  </si>
+  <si>
+    <t>13.06.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3928</t>
+  </si>
+  <si>
+    <t>⛈️ В связи с неблагоприятными погодными условиями Музей «Гараж» закрыт.</t>
+  </si>
+  <si>
+    <t>13.06.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3927</t>
+  </si>
+  <si>
+    <t>☀️👗 Летом мода в городе особенно заметна: ею выделяются из толпы или, наоборот, растворяются в ней. На встрече в «Гараже» исследовательница медиа Земфира Саламова, соосновательница бренда Ushatava Нино Шаматава и историк моды Людмила Алябьева поговорят о генеалогии городской моды и о том, как внешний вид выражает идентичность. Участницы обсудят город как пространство модных тенденций, а также то, как одежда и аксессуары служат инструментом различения «своих» и «чужих» в мультикультурной среде. Беседа о моде в городском пространстве: глобализация и традиция 16 июня, 19:30–21:00 Бесплатно по предварительной регистрации</t>
+  </si>
+  <si>
+    <t>10.06.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3918</t>
+  </si>
+  <si>
+    <t>Индийская художница и исследовательница Афра Шафик создает произведения на пересечении архивной деятельности и цифровых технологий. Ее работы — это видеоигры, интерактивные инсталляции, текстильные объекты и мозаики, в которых документальное становится игровым, а технологическое — тактильным. 12 июня в 19:00 Шафик расскажет о своей методологии на примере текущих и прошлых проектов — в том числе об игре «То, не знаю что», созданной в рамках программы «Полевые исследования» Музея «Гараж».  А пока предлагаем познакомиться с избранными работами художницы — листайте карточки. </t>
+  </si>
+  <si>
+    <t>10.06.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3917</t>
+  </si>
+  <si>
+    <t>⬆️ Телевидение, рок-музыка, поп-культура и выход андерграунда в публичное пространство — с 11 июня в «Гараже» можно увидеть проект «Искусство на частоте 1980-х». Пока делимся кадрами с монтажа экспозиции, а уже в эти выходные погрузиться в проект можно на кураторских экскурсиях, мастер-классах по граффити, звукозаписи и не только, а еще — дискуссиях об искусстве и культуре 1980-х годов. Полная программа выходных — на сайте Музея.</t>
+  </si>
+  <si>
+    <t>09.06.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3915</t>
+  </si>
+  <si>
+    <t>🔔Обратите внимание: В среду, 10 июня, Музей, библиотека, кафе и магазин будут закрыты.</t>
+  </si>
+  <si>
+    <t>09.06.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3914</t>
+  </si>
+  <si>
+    <t>События этой недели — в новом дайджесте. 🎞Опен-колл на участие в лаборатории по работе с личными фото- и видеоархивами «Семейный архив» До 14 июня Лаборатория по работе с личными фото- и видеоархивами для людей с опытом миграции. Ведущая Анна Филиппова расскажет об истории личных и общественных видеоархивов, жанрах документального кино и этике работы с архивными материалами. Практическая часть каждой встречи будет посвящена работе с собственными архивами участников. 🪆Встреча с художницей Афрой Шафик 12 июня 19:00–21:00 Индийская художница Афра Шафик — участница «Полевых исследований» Музея «Гараж» — расскажет, как игровые подходы к исследованиям способны трансформировать художественную практику, а архивные материалы — определить конечную форму произведения. 📻Публичная программа к проекту «Искусство на частоте 1980-х» 13–14 июня В выходные проведем программу, посвященную культуре 1980-х. Кураторские экскурсии по обновленному открытому хранению, мастер-классы по граффити, панк-коллажу и звукозаписи, открытая репетиция с «Нескучным хором» — участники разучат советские хиты десятилетия. Завершит выходные беседа кинокритика Дарины Поликарповой с режиссером Сергеем Мирошниченко о телевидении и документалистике эпохи. Большинство мероприятий бесплатны по регистрации. ⛲️Архитектурные прогулки вместе с Музеем «Гараж». Урбанистическая матрешка. Беляево 13 июня 13:00–15:00 Маршрут проходит через университетский квартал Юго-Запада: участники узнают об эволюции железобетонного строительства и познакомятся с модернистскими постройками района.</t>
+  </si>
+  <si>
+    <t>04.06.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3913</t>
+  </si>
+  <si>
+    <t>Что происходит, когда режиссер становится медиатором, актеры — перформерами, а зрители — соавторами? Курс Ильмиры Болотян «Театр в расширенном поле» исследует трансформации российского театра 2000–2010-х — эпохи, когда сцена перестала быть сценой, а спектакль мог длиться одно мгновение или растянуться на целый город. В четырех видеолекциях Ильмира рассказывает о документальном театре и вербатиме, о сближении перформанса и театра, об иммерсивных и партиципаторных практиках и о концептуальном театре, который способен обойтись без текста, но не без идеи. К каждой лекции прилагаются дополнительные материалы: «Как поставить Чехова, чтобы получился Кейдж?», «Зачем театру реди-мейд?», инструкция по написанию текста в технике вербатим. Курс доступен на сайте «Гаража».</t>
+  </si>
+  <si>
+    <t>03.06.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3908</t>
+  </si>
+  <si>
+    <t>Академия «Гаража» запустила второй набор на программу профессиональной переподготовки «Выставочный менеджмент». Занятия начнутся в октябре и продлятся до июня 2027 года, они будут проходить онлайн три раза в неделю. Больше подробностей — в карточках.</t>
+  </si>
+  <si>
+    <t>03.06.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3907</t>
+  </si>
+  <si>
+    <t>Совсем скоро в «Гараже» покажем новый проект в открытом хранении «Искусство на частоте 1980-х». В нем прослеживается, как художники, музыканты и режиссеры позднесоветской эпохи формировали общую культурную среду. Сквоты в Фурманном переулке, фильм «Асса», параллельное кино и первые галереи в расселяемых домах складываются в единый живой процесс от середины 1970-х до начала 1990-х. Параллельно пройдет публичная программа о кино, музыке, литературе, моде и обществе той эпохи. Ждем вас с 11 июня.</t>
+  </si>
+  <si>
+    <t>02.06.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3906</t>
+  </si>
+  <si>
+    <t>Собрали интересные события недели в свежем дайджесте 🌇Архитектурные прогулки вместе с Музеем «Гараж» Участники прогулок могут познакомиться с несколькими периодами в архитектуре, неразрывно связанными с историей страны и Москвы. Маршруты охватывают разные точки города — от центра и до окраин, демонстрируя все разнообразие московского архитектурного ландшафта. Урбанистическая матрешка. Беляево 2 июня 19:00–21:00 Центр на окраине и закат в метро. Метро «Университет» — Воробьевы горы 6 июня 13:00–15:00 🪶Хаим Сокол. Восстание 3 июня 19:30–21:00 Каждая встреча цикла о книге художника посвящена одному произведению из коллекции Музея. На этот раз — «Восстание» Хаима Сокола (2019): черно-белая графика гуашью и тушью, в которую вплетены цитаты из «Интернационала» на идише, прощальная записка участницы французского Сопротивления и реплики из «Спартака» Кубрика. 🖼Показ работ участников инклюзивной мастерской графики и иллюстрации «Люстра» 5 июня 16:00–17:30 Художники мастерской «Люстра» представят работы на тему натюрморта — итог полугода занятий, в которых участники рисовали с натуры, экспериментировали с гуашью, акварелью и масляной пастелью и обращались к произведениям из открытого хранения Музея. 🐑Медиации по проектам Николая Алексеева и Дианы Капизовой в Доме Наркомфина 2 июня 20:00–21:00 6 июня 13:30–14:30, 15:00–16:00 7 июня 15:00–16:00 Во время медиаций небольшая группа вместе с медиатором рассматривает инсталляции Николая Алексеева «Рой» и Дианы Капизовой «Над полями, в облаках слышен голос тихий неземной» и обсуждает работы.</t>
+  </si>
+  <si>
+    <t>28.05.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3905</t>
+  </si>
+  <si>
+    <t>На этой неделе показываем кино на любой вкус —выбор за вами. Кинопоказ «Красная пустыня» 29 мая 19:30–21:30 Первый цветной фильм Антониони, обладатель «Золотого льва» Венеции 1964 года. Режиссер использует цвет как драматургический инструмент: ржавые трубы, серо-зеленые оттенки и грязно-желтые тона промышленной Равенны передают тревогу и одиночество героини Моники Витти точнее любых слов. Редкая возможность увидеть классику в цифровой реставрации 2017 года на большом экране. Программа «Соединяя точки. Современное российское кино» 30 мая 18:00–19:20 Три короткометражных фильма российских режиссерок — о бытовой магии в Суздале, враче в исправительной колонии и разговоре дочери с отцом, прошедшим войну. После показа — обсуждение с режиссерками и писательницей Евгенией Некрасовой. Кинопоказ «На гребне волны» 31 мая 18:00–20:00 Культовый боевик Кэтрин Бигелоу 1991 года с Киану Ривзом и Патриком Суэйзи — про агента ФБР, который внедряется в банду серферов-грабителей и постепенно начинает жить по их правилам. Серфинг здесь философия, а не спорт, и именно это делает фильм чем-то большим, чем просто боевик.</t>
+  </si>
+  <si>
+    <t>27.05.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3899</t>
+  </si>
+  <si>
+    <t>Сегодня вечером ждем всех ценителей дизайна на лекции Марии Савостьяновой о ливанской дизайнерской практике и студиях Бейрута. У тех, кто не сможет приехать в «Гараж», будет возможность послушать выступление в трансляции на YouTube и ВКонтакте. А пока — делимся пятью ливанскими дизайнерами, с которыми стоит познакомиться прямо сейчас.</t>
+  </si>
+  <si>
+    <t>27.05.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3897</t>
+  </si>
+  <si>
+    <t>Сделать украшение и носить его всё лето Когда: 30 мая, суббота, 14:00–16:00 Для кого: для глухих и слабослышащих старше 18 лет, кто любит творить руками Вместе с художницей и ювелиром Машей Стариковой посмотрим проект «Книга художницы. Татуировка пустотой» и создадим собственное украшение — браслет или колье. В видео Маша Соловьёва показывает, как украшение становится частью прогулки по Музею, майского вечера и повседневного образа. А после мастер-класса можно зайти в кафе «Гаража» за лимонадом и остаться в Музее подольше. 🎫 Билеты можно купить на сайте Музея.</t>
+  </si>
+  <si>
+    <t>27.05.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3895</t>
+  </si>
+  <si>
+    <t>🏝️📿🦋⛱️🌞💗</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3896</t>
+  </si>
+  <si>
+    <t>26.05.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3894</t>
+  </si>
+  <si>
+    <t>Помогаем придумать планы на неделю — выбирайте события из дайджеста «Гаража» 💋Медиация в мастерской Насти Антиповой с Гошей Вакулко и Наташей Берновик 27 мая 19:00–21:00 Вместе с медиатором посетители обсудят работы, созданные во время резиденции в Мастерских «Гаража». После сама художница — в свои работах она обращается к состояниям разобщенности людей и ищет способы их объединения — прокомментирует увиденное. 🌿Обсуждение текста «Каштан, морской еж и настройка колоколов» объединения Futurefarmers Санкт-Петербург 27 мая 19:00–20:30 На встрече из цикла «Танцуя на границе» посетители вместе с куратором и искусствоведом Дарьей Болдыревой разберут сказку объединения Futurefarmers о гравитации как принципе связи между растениями, животными и ландшафтами — и как возможной форме любви. 📜Иван Новиков. «Оружие слабых» 27 мая 19:30–21:00 Каждая встреча цикла о книге художника посвящена одной книге из коллекции Музея. На этот раз — 26-метровый свиток Ивана Новикова «Оружие слабых» с абстрактным рисунком и текстами на выдуманном языке, отсылающем к культуре Японского архипелага периода Дзёмон. 🎬Презентация книги «Несделанные вещи» 28 мая 19:00–21:00 Книга, которую Эйзенштейн задумал в 1935 году, выходит спустя 90 лет — со сценариями «Американской трагедии», «Золота Зуттера» и либретто ¡Que viva México!, так и не воплощенными в кино. Составитель Наум Клейман обсудит книгу с главным редактором издательской программы Музея Ольгой Дубицкой.</t>
+  </si>
+  <si>
+    <t>22.05.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3893</t>
+  </si>
+  <si>
+    <t>Успейте подать заявку на третий сезон ридинг-группы по исследованиям животных «Нечеловеческие животные и техника» — прием открыт до 1 июня. В этом сезоне речь пойдет о смерти животных: как ее переживают люди, как она устроена в культуре и как ее воспринимают сами животные. Программа включает восемь встреч в Zoom с исследователями и публичные кинопоказы.</t>
+  </si>
+  <si>
+    <t>19.05.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3887</t>
+  </si>
+  <si>
+    <t>Художники варили супы на выставках, лепили пельмени на перформансах и устраивали из чаепитий коллективные акции. В новой встрече цикла показов «Арт.моv: видео прилагается. История современного искусства» сотрудница медиаархива Музея Яна Нохрина покажет видеозаписи гастрономических перформансов российских художников 1990-х–2000-х и расскажет о фуд-арте как художественной практике — от десертов на вернисажах до застолий группы «Швейцария». 20 мая, 19:30–21:00 Вход свободный по регистрации</t>
+  </si>
+  <si>
+    <t>18.05.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3886</t>
+  </si>
+  <si>
+    <t>На этой неделе в «Гараже» события от архивных медиаций до бумажной анимации 🗓 🐟 Прием заявок на участие в ридинг-группе «Нечеловеческие животные и техника» До 1 июня Второй сезон ридинг-группы посвящен животным как медиаторам: их роли в технологиях, литературе, кино и визуальном искусстве. Встречи проходят в Zoom, участие — по результатам опен-колла. 🏛️ Экскурсии по проекту «Тающий дневник» в Доме Наркомфина 19–22 мая 19:00–20:30 23 мая 16:00–17:30, 19:00–20:30 24 мая 12:00–13:30, 19:00–20:30 «Тающий дневник» — серия проектов, исследующих историю Дома Наркомфина. В весенний сезон вошли инсталляции Николая Алексеева «Рой» и Дианы Капизовой «Над полями, в облаках слышен голос тихий неземной». 📂 Слово и вещь. Медиация по архивным документам Нины Искренко и Ани Жёлудь 18 мая 19:00–20:30 Третья встреча цикла, посвященного женщинам в искусстве. Через фотографии, черновики и газеты из архива Музея участники познакомятся с поэтессой Ниной Искренко и художницей Аней Жёлудь — двумя авторами, которых объединяет ироничный взгляд на повседневность и внимание к паузе. ✂️ Мастер-класс по бумажной анимации «Бумажный "Гараж"» 23 мая 12:00–14:00 Участники познакомятся с основами перекладной анимации и попробуют разные техники, чтобы создать короткометражный мультфильм.</t>
+  </si>
+  <si>
+    <t>16.05.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3885</t>
+  </si>
+  <si>
+    <t>Попасть в архив «Гаража» или увидеть проекты в Доме Наркомфина можно на медиациях — на ближайшие встречи открыта регистрация. 🐝 Медиация по проектам Николая Алексеева и Дианы Капизовой в Доме Наркомфина В весеннем сезоне «Тающего дневника» — два проекта, где художники исследуют историю Дома через частные биографии и микроисторию. Увидеть можно произведения Николая Алексеева «Рой» и Дианы Капизовой «Над полями, в облаках слышен голос тихий неземной». 16 мая 13:30–14:30 и 15:00–16:00 17 мая 15:00–16:00 19 мая 20:00–21:00 23 мая 13:30–14:30 и 15:00–16:00 24 мая 15:00–16:00 📂 Слово и вещь. Медиация по архивным документам Нины Искренко и Ани Жёлудь Третья встреча цикла, посвященного женщинам в искусстве. Участники познакомятся с архивными материалами — фотографиями, черновиками, газетами — и обсудят, как связаны физика и поэзия, сны и письмо. 18 мая 19:00–20:30</t>
+  </si>
+  <si>
+    <t>15.05.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3884</t>
+  </si>
+  <si>
+    <t>🎥 Уже завтра посмотрим и обсудим видеоэссе участников мастерской «Суперкат» — в течение нескольких месяцев они изучали принципы работы с найденными материалами и способы переосмысления архивов через личный опыт. В основе работ, вошедших в показ, — материалы из медиаархива Музея «Гараж». 16 мая 13:00–17:00 Фрагмент из видеоэссе: «Неизвестный текст неизвестного автора на неизвестном языке» Яна Осман, Антон Хамчишкин</t>
+  </si>
+  <si>
+    <t>14.05.26 15:53</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3883</t>
+  </si>
+  <si>
+    <t>☀️Музей «Гараж» пригласил исследователей советского и российского искусства поработать с материалами в рамкаех программы «Архивное лето». В этом году на участие пришла 61 заявка из Владивостока, Воронежа, Казани, Новосибирска и многих других городов, а также из Германии, Грузии, Италии и Франции Мы хотим поблагодарить всех участников и объявить, что выбрали шестерых исследователей, каждый из которых проведет месяц в архиве Музея — их имена уже на сайте.</t>
+  </si>
+  <si>
+    <t>13.05.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3882</t>
+  </si>
+  <si>
+    <t>📆Планируйте оставшуюся неделю с «Гаражом» — собрали интересные события Музея до воскресенья. ✂️Показ видеоэссе участников мастерской «Суперкат» 16 мая 13:00–17:00 Публичный показ видеоэссе, созданных участниками мастерской «Суперкат», которые работали с материаламииз медиаархива Музея «Гараж» и использоваливозможности жанра как форму авторского высказывания. 🖍️Материал: Пастель Арт-клуб для подростков и молодых взрослых 16 мая 15:00–17:00 На встрече участники познакомятся с работами художниц, которые работали с пастелью, — среди них ЗарияФорман, Паула Регу и Дебора Стюарт, а после самипопробуют этот материал в использовании. 🧶Занятия для детей 2 и 3 лет «Ковровые приключения» 17 мая 11:30–12:15 В мезонине Музея, на ковре по эскизу художницы Кристины Пашковой, проходит серия занятий для детей 2 и 3 лет. Вместе с родителями дети исследуют цвета, фактуры и образы через игру и задания для воображения и сенсорного восприятия. 🪡Мастер-класс по созданию текстильной книги с Лабораторией исследований практик ремонта одежды 17 мая 14:00–16:00 На мастер-классе участники сошьют мини-книгу из лоскутов ткани и заполнят ее вышитыми надписями и знаками — ведущие Елизавета Иванова и Елена Ермаковишна научат нескольким видам швов на встрече.</t>
+  </si>
+  <si>
+    <t>12.05.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3881</t>
+  </si>
+  <si>
+    <t>«Невеста», «игрушка», «натюрморт» — в словаре открытого хранения «Гаража» каждое слово ведет к произведению из коллекции Музея. Словарь-навигатор помогает выстроить собственный маршрут по российскому современному искусству 1980–2020-х — через образы, понятия и неожиданные рифмы между работами. Успейте увидеть до 17 мая! В видео снялись актеры Мастерской Брусникина.</t>
+  </si>
+  <si>
+    <t>08.05.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3880</t>
+  </si>
+  <si>
+    <t>⬆️ 12 мая куратор Мария Калинина поговорит с художницей Дианой Капизовой о ее инсталляции «Над полями, в облаках слышен голос тихий неземной» — одной из работ «Тающего дневника», серии проектов в Доме Наркомфина, где художники создают произведения специально для этого пространства. В своей работе Капизова вживается в образ актрисы Ольги Бган, жившей в Доме на Новинском бульваре, и фантазирует о ее жизни. Перед беседой пройдет тур по экспозиции. 12 мая, 19:00–20:30 Вход свободный по предварительной регистрации</t>
+  </si>
+  <si>
+    <t>07.05.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3878</t>
+  </si>
+  <si>
+    <t>⬆️ Алина Насибуллина приглашает в «Гараж» на просмотр и обсуждение своего дебютного фильма «Шурале», мистического триллера, основанного на татарском фольклоре. 🗓️ 11 мая, 18:00 🎟️ Билеты</t>
+  </si>
+  <si>
+    <t>05.05.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3876</t>
+  </si>
+  <si>
+    <t>На длинных выходных и перед ними в «Гараже» нас ждут пять показов с очень разным настроением. Фильмы из серии «Жизнь в фокусе», подготовленной совместно с Рокетбанком, доступны бесплатно по регистрации. 🩰«Фрау» Серия кинопоказов «Жизнь в фокусе» 8 мая 19:00–20:45 Смешная и печальная сказка о рыцаре и балерине. Фильм Любови Мульменко, где герои расстаются, чтобы жить долго и счастливо. 🧶«Картины дружеских связей» Серия кинопоказов «Жизнь в фокусе» 9 мая 18:00–19:40 Драмеди о дружбе тридцатилетних и ускользающем времени. ❄️«Папа умер в субботу» Серия кинопоказов «Жизнь в фокусе» 10 мая 16:00–17:30 Игровой дебют документалистки Заки Абдрахмановой о непростой семье, детской боли и взрослой нежности. 🎸«Здесь был Юра» показ и обсуждение Серия кинопоказов «Жизнь в фокусе» 10 мая 19:00–20:40 Музыкальная комедия о тридцатилетних друзьях, которые живут в съемной квартире в Москве и играют панк-рок — пока в их жизни не появляется родственник с ментальными особенностями. Показ представит и обсудит со зрителями кинокритик Егор Москвитин. 🦌«Шурале» показ и Q&amp;A 11 мая 18:00–20:00 Мистический триллер, основанный на татарском фольклоре, о нечеловеческом в человеке. После показа фильма состоится обсуждение с режиссером Алиной Насибуллиной. Модератор — Алиса Насртдинова, кураторка кинопрограммы Музея «Гараж».</t>
+  </si>
+  <si>
+    <t>04.05.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3875</t>
+  </si>
+  <si>
+    <t>Между длинными выходными нас ждет насыщенная неделя в «Гараже». Читайте дайджест, чтобы познакомиться с грядущими событиями Музея. 🗓 🪴Прием заявок на участие в проекте «пик-пик! 5.0» До 12 мая  Проект «пик-пик!» для глухих и слабослышащих детей 9–14 лет проходит в пятый раз. В этом году участники исследуют исполнительские искусства и подготовят собственный спектакль.  💡Серия встреч о книге художника. «Альбанак» Анастасии Альбокриновой 6 мая 19:30–21:00 Каждая встреча цикла посвящена одной книге художника из коллекции Музея: участники слушают лекцию руководителя библиотеки и детально изучают произведение. 🖌️Медиация в мастерской Насти Антиповой с Гошей Вакулко и Наташей Берновик 8 мая 18:00–20:00 Мастерская художника — пространство, куда внешний зритель почти никогда не попадает. На каждой встрече в Мастерских «Гаража» на ВДНХ медиатор и небольшая группа участников разбирают работы, созданные во время резиденции, а после художник рассказывает о них сам. </t>
+  </si>
+  <si>
+    <t>02.05.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3874</t>
+  </si>
+  <si>
+    <t>До 10 мая еще можно успеть подать заявку на «Архивное лето» — программу Музея «Гараж» для исследователей советского и российского искусства. Шесть участников, отобранных по итогам конкурса, получат месяц работы с архивом, жилье и оплату дороги. Архив Музея включает персональные фонды художников, кураторов, искусствоведов и коллекционеров, фонды культурных институций и медиатеку из более чем 10 000 аудио- и видеозаписей, документирующих художественную жизнь с 1950-х годов. Подробнее об условиях — по ссылке.​​​​​​​​​​​​​​​​</t>
+  </si>
+  <si>
+    <t>30.04.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3869</t>
+  </si>
+  <si>
+    <t>🎬 На следующей неделе в Музее «Гараж» стартует второй цикл показов «Жизнь в фокусе», подготовленных совместно с Рокетбанком, — четыре фильма современных российских авторов. Все картины разные по интонации, но объединены вниманием к тому, как люди проживают собственную жизнь в ее простых и едва заметных проявлениях. После показа фильма «Фрау» состоится обсуждение с куратором кинопрограммы Музея «Гараж» и командой Рокетбанка, а фильм «Здесь был Юра» обсудит со зрителями кинокритик Егор Москвитин. Вход свободный по регистрации.</t>
+  </si>
+  <si>
+    <t>28.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3868</t>
+  </si>
+  <si>
+    <t>В первые дни мая в «Гараже» пройдут шесть мастер-классов для детей от 6 лет, подростков и взрослых. Каждый мастер-класс проходит одновременно в двух группах — детской и взрослой, так что потом интересно сравнить результаты. Вход свободный, нужна регистрация. 🧸Мероприятия для детей 1 мая 13:00–14:30 Символические выражения 15:30–17:00 Символы, буквы и цифры 2 мая 13:00–14:30 Сказать без слов 15:30–17:00 Текст, лозунги и слоганы 3 мая 13:00–14:30 Поэзия вычеркивания 15:30–17:00 Зины в коллажной технике 👔Мероприятия для взрослых 1 мая 13:00–14:30 Символы, буквы и цифры 15:30–17:00 Символические выражения 2 мая 13:00–14:30 Текст, лозунги и слоганы 15:30–17:00 Сказать без слов 3 мая 13:00–14:30 Зины в коллажной технике 15:30–17:00 Поэзия вычеркивания</t>
+  </si>
+  <si>
+    <t>27.04.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3867</t>
+  </si>
+  <si>
+    <t>Снег скоро прекратится, а события в «Гараже» — нет, планируйте свою неделю с нами! 📄Прием заявок на участие в программе «Архивное лето» — 2026 До 10 мая «Архивное лето» — ежегодная программа поддержки для исследователей советского и российского искусства. Победители открытого конкурса получат месяц работы с архивом Музея «Гараж». 🖨Экскурсия Валерии Новицкой «Вне печати: текст в поле художественного эксперимента» Санкт-Петербург 28 апреля 19:00–20:00 Речь пойдет о самиздате, книгах художника и экспериментальных текстовых объектах, связанных с Ленинградом и Петербургом. Ведет хранитель архива Музея в Санкт-Петербурге Валерия Новицкая. 🖋Поэтические чтения современных российских поэтов и поэтесс 29 апреля 19:30–21:00 Вечер поэтических чтений авторов и авторок, работающих с наследием авангарда и неоавангарда, — в рамках проекта «Книга художницы. Татуировка пустотой». Ведет исследовательница поэзии XX–XXI веков Анна Родионова. 👔Серия встреч о книге художника. Знакомство с жанром через одну работу. Лера Лернер. Город перемещенных лиц. 2022 29 апреля 19:30–21:00 Художница собрала 23 истории реальных людей, встреченных на улице, — тех, кого обычно называют «городскими сумасшедшими», но кого Лернер предлагает считать художниками. История каждого упакована в книжечку или артефакт, спрятанный в кармашек настоящей рубашки.</t>
+  </si>
+  <si>
+    <t>27.04.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3866</t>
+  </si>
+  <si>
+    <t>❄️Обращаем внимание: В связи с неблагоприятными погодными условиями вход в Парк Горького временно закрыт, посещение Музея «Гараж» сейчас недоступно.</t>
+  </si>
+  <si>
+    <t>23.04.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3865</t>
+  </si>
+  <si>
+    <t>В лектории Музея «Гараж» пройдет вечер поэтических чтений авторов и авторок, так или иначе работающих с наследием авангарда и неоавангарда. 29 апреля в 19:30 свои стихи прочитают Даня Данильченко, Нико Железниково, Егор Зернов, Наталья Игнатьева, Лана Ленкова, Ульяна Мор, Ростислав Русаков, Милена Степанян, Дарья Фоменко, Анна Родионова и Андрей Черкасов. Вечер пройдет в рамках проекта «Книга художницы. Татуировка пустотой», ведет его исследовательница поэзии XX–XXI веков и лауреат премии Аркадия Драгомощенко Анна Родионова. ⏱Вход свободный, нужна регистрация</t>
+  </si>
+  <si>
+    <t>22.04.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3863</t>
+  </si>
+  <si>
+    <t>⬆️ Поиск новых способов сосуществования людей в коллективе и путешествие по звуковым ландшафтам — 26 апреля в 19:00 в атриуме Музея пройдет перформанс «Твари». О работе рассказывает хореограф Мария Шешукова. Уже в эти выходные встречаемся на фестивале {Танец без ума от себя и от любви} — посетить постановки программы можно как отдельно, так и с дневным абонементом. Проект реализован при поддержке Рокетбанка, партнера Музея «Гараж». </t>
+  </si>
+  <si>
+    <t>22.04.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3857</t>
+  </si>
+  <si>
+    <t>Уже на этой неделе в Музее «Гараж» начнется серия кинопоказов «Жизнь в фокусе», подготовленная совместно с Рокетбанком. Сегодня рассказываем о показах, которые будут сопровождаться обсуждениями. Среди спикеров — кинокритики, куратор кинопрограммы Музея «Гараж» и команда Рокетбанка.   📆Посмотреть полное расписание и зарегистрироваться на бесплатные кинопоказы первого цикла можно на сайте Музея.</t>
+  </si>
+  <si>
+    <t>21.04.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3852</t>
+  </si>
+  <si>
+    <t>20.04.26 18:28</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3851</t>
+  </si>
+  <si>
+    <t>Несколько событий насыщенной недели «Гаража» — в новом дайджесте. 📫Прием заявок на участие в программе поддержки исследователей «Архивное лето» — 2026 До 10 мая Музей «Гараж» приглашает российских и зарубежных исследователей, пишущих о советском и российском искусстве, принять участие в программе поддержки исследователей «Архивное лето». 🏛Показ «Кино и видео Новой Академии Изящных Искусств» с участием Ольги Тобрелутс и Андрюса Венцловы 21 апреля 19:30–21:00 Сотрудница медиаархива Музея «Гараж» Яна Нохрина расскажет о художниках Новой Академии как о пионерах отечественного видеоискусства, а Ольга Тобрелутс и Андрюс Венцлова представят свои работы и ответят на вопросы зала. 📈Обсуждение текста «Энтропия и новые монументы» Роберта Смитсона 22 апреля 19:00–20:30 Санкт-Петербург Эссе Роберта Смитсона «Энтропия и новые монументы» (1966), опубликованное в Artforum, посвящено анализу произведений художников минималистского и концептуального кругов и понятию энтропии, которое стало основополагающим для практики самого Смитсона. Вместе с приглашенным спикером — куратором Алексеем Масляевым участники поговорят о методе работы Смитсона и его понимании будущего. 📙Презентация книги «Ереван: архитектура советского модернизма. 1955–1991» в Москве 23 апреля 19:00–21:00 «Гараж» выпустил книгу об архитектуре советского модернизма Еревана — новый том серии-бестселлера о городах постсоветского пространства. Авторы Анна Броновицкая, Елена Маркус и архитектурный фотограф Юрий Пальмин, а также научный редактор издания Карен Бальян, обсудят издание с выпускающим редактором Ольгой Дубицкой. Издание подготовлено при поддержке группы компаний «Ташир» и Татевик Карапетян, патрона Музея «Гараж».</t>
+  </si>
+  <si>
+    <t>20.04.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3850</t>
+  </si>
+  <si>
+    <t>⬆️ Можно ли исследовать опыт материнства через танец? Об этом — перформанс-наблюдение «Мама» хореографа Юли Авраменко, который пройдет в «Гараже» 25 апреля. Подробнее о работе Юля рассказывает в кружке, а познакомиться с полной программой фестиваля {Танец без ума от себя и от любви} можно на сайте Музея. Проект реализован при поддержке Рокетбанка, партнера Музея «Гараж».</t>
+  </si>
+  <si>
+    <t>19.04.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3848</t>
+  </si>
+  <si>
+    <t>📼 Ранние записи Пиратского телевидения как альтернатива официальному эфиру, фильмы Ольги Тобрелутс и Андрюса Венцловы, в которых классические сюжеты обретали новую жизнь, телепередача DEMO — на показе медиаархива познакомимся с Новой Академией Изящных Искусств как с пионерами отечественного видеоискусства. Обсудим, как участники объединения, основанного художником Тимуром Новиковым в конце 1980-х годов, совмещали в своих работах «возврат к идеалам красоты» и новейшие цифровые медиа.   21 апреля 19:30–21:00</t>
+  </si>
+  <si>
+    <t>18.04.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3846</t>
+  </si>
+  <si>
+    <t>Идея на выходные — кино в «Гараже»</t>
+  </si>
+  <si>
+    <t>17.04.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3845</t>
+  </si>
+  <si>
+    <t>По итогам 2024 года доход эндаумент-фонда за счет доверительного управления и пожертвований составил 85 миллионов рублей. В 2025 году часть этих средств была направлена на музейные проекты, включая показы работ из коллекции Музея «Гараж» и пополнение собрания современного искусства. В 2026 году эндаумент продолжает работу и поддерживает развитие музейных коллекций через создание нового целевого капитала. Поддержать Музей можно прямо сейчас 💙</t>
+  </si>
+  <si>
+    <t>17.04.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3841</t>
+  </si>
+  <si>
+    <t>В «Гараже» пройдет эхо фестиваля {Танец без ума от себя и от любви} — «Студия Сдвиг» организует его в Санкт-Петербурге с 2023 года. В программе эха — восемь постановок в жанре современного танца, а показы пройдут в разных пространствах Музея «Гараж». Проект реализован при поддержке Рокетбанка. 🎫Билеты — на сайте Музея.</t>
+  </si>
+  <si>
+    <t>16.04.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3831</t>
+  </si>
+  <si>
+    <t>Аэровокзал, похожий на космопорт, концертный зал, напоминающий церковную архитектуру, — разглядываем здания из книги «Ереван: архитектура советского модернизма. 1955–1991» и рассказываем о пяти необычных сооружениях в городе.   Обсудить книгу с авторами можно на презентациях — 17 апреля в Ереване и 23 апреля в Москве.   Издание подготовлено при поддержке группы компаний «Ташир» и Татевик Карапетян, патрона Музея «Гараж».</t>
+  </si>
+  <si>
+    <t>15.04.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3830</t>
+  </si>
+  <si>
+    <t>⬆️ 25 апреля в атриуме Музея пройдет перформанс «Этот цвет серый» — его авторы предлагают зрителю поразмышлять о будущем и прошлом, а еще — о повседневной жизни городского жителя. О перформансе рассказывает сокуратор фестиваля «Танец без ума от себя и от любви» Камиль Мустафаев. Познакомиться с полной программой фестиваля произведений современного танца можно на сайте Музея. Проект реализован при поддержке Рокетбанка, партнера Музея «Гараж». </t>
+  </si>
+  <si>
+    <t>14.04.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3826</t>
+  </si>
+  <si>
+    <t>🎬«Гараж» и Рокетбанк представляют серию кинопоказов «Жизнь в фокусе» — восемь фильмов о внимании к повседневности в ситуациях насыщенности или, напротив, внешней тишины. Программа разделена на два цикла: международное кино и работы современных российских авторов. Фильмы различаются по интонации и жанрам, но объединены сосредоточенностью на опыте героев и их включенности в происходящее. Часть показов сопровождается обсуждениями с кинокритиками, куратором кинопрограммы Музея «Гараж» Алисой Насртдиновой и командой Рокетбанка. Среди участников — фотограф Иван Князев, кинокритик Егор Москвитин, главный редактор бренд-медиа Аутфитер от Рокетбанка Вика Васина и маркетинговый редактор Рокетбанка Настя Умарова. Показы проходят бесплатно при поддержке Рокетбанка. 🍿С 20 апреля предлагаем зайти в кафе Музея, чтобы попробовать специальное меню, созданное совместно с гастросервисом Аут от Рокетбанка, в которое вошли новые версии блюд и напитков, связанных с героями фильмов «Амели» и «Здесь был Юра».</t>
+  </si>
+  <si>
+    <t>13.04.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3825</t>
+  </si>
+  <si>
+    <t>На этой неделе — московские и международные события «Гаража». 📙Презентация книги «Ереван: архитектура советского модернизма. 1955–1991» в Ереване 17 апреля 19:00–21:00 Музей современного искусства «Гараж» издал книгу об архитектуре советского модернизма Еревана. Историки архитектуры Анна Броновицкая, Елена Маркус и архитектурный фотограф Юрий Пальмин представят издание, над которым работали более пяти лет. Издание подготовлено при поддержке группы компаний «Ташир» и Татевик Карапетян, патрона Музея «Гараж». 🐸Мастер-класс по кастомизации заводной игрушки 18 апреля 13:00–15:00 Художница Алина Кугуш расскажет о проекте «Бунт вещей», теоретических идеях вокруг него, а затем участники кастомизируют заводную игрушку, вдохновляясь японской гравюрой, фольклором и поп-культурой. 🖌Медиум: Рисунок Арт-клуб для подростков и молодых взрослых 18 апреля 16:30–18:30 Участники встречи познакомятся с работами таких современных художников и художниц, как Вия Целминьш, Йоринде Фойгт, Мэтт Малликан, Уильям Кентридж, после чего приступят к самостоятельным графическим экспериментам.</t>
+  </si>
+  <si>
+    <t>10.04.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3821</t>
+  </si>
+  <si>
+    <t>Новый выпуск на радио «Станция» — «Дилетантизм века» kate nv 🍳 Шестнадцать музыкальных зарисовок, партитурами к которым стали графические работы Вадима Флягина, участника «Товарищества Новые Тупые». Просуществовавшие с 1996 по 2002 год, «Новые Тупые» игнорировали художественный рынок и мало заботились о документации собственных работ. Их перформансы растворялись в городской среде — будь то установка памятника комару или исследование ям и канав Литейного проспекта. Музыкант и перформер Катя Шилоносова не только написала трек для «Станции», но и сделала оммаж перформансу «Яичница» (1998). Тогда во дворе дома на Литейном проспекте участник товарищества Сергей Спирихин развел костер из подрамников и пожарил на нем яичницу, которую предлагал случайным прохожим. 🎧 Слушать на радио «Станция» Серию Вадима Флягина ABSTRACTIO можно увидеть в открытом хранении прямо сейчас</t>
+  </si>
+  <si>
+    <t>10.04.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3819</t>
+  </si>
+  <si>
+    <t>Проведите выходные на кинопоказах в «Гараже» 🍿 Кинопоказ «Первая корова» 11 апреля 18:00–20:05 Кинопоказ «После Янга» 12 апреля 18:00–19:40</t>
+  </si>
+  <si>
+    <t>08.04.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3813</t>
+  </si>
+  <si>
+    <t>Продолжаем пополнять «Словарный запас». Вместе со словом «фигура» рассказываем про инсталляцию Татьяны Назаренко, которую можно увидеть в атриуме Музея «Гараж».</t>
+  </si>
+  <si>
+    <t>07.04.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3812</t>
+  </si>
+  <si>
+    <t>🔔Обратите внимание: завтра, 8 апреля, Музей, библиотека, кафе и магазин будут работать с 12:00.</t>
+  </si>
+  <si>
+    <t>06.04.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3811</t>
+  </si>
+  <si>
+    <t>Собрали несколько идей досуга и возможностей на грядущую неделю. 📩Прием заявок на мастер-класс по реджио-подходу для будущих и начинающих педагогов до 8 апреля Музей «Гараж» приглашает выпускников и студентов последних курсов по специальности «Дошкольное образование», а также начинающих педагогов познакомиться с реджио-подходом в педагогике в рамках ателье «Свет, тень и графика». 📒Обсуждение текстов Андрея Монастырского из книги «Поездки за город» группы «Коллективные действия» Санкт-Петербург 8 апреля 19:00–20:30 На встрече обсудят тома «Поездок за город» группы «Коллективные действия» и тексты Андрея Монастырского как продолжение акций, поднимающее вопрос о границе между документацией и художественным произведением. 🪄Сборные экскурсии по открытому хранению 6–10 апреля 19:00–20:00 11 апреля 16:00–17:00; 19:00–20:00 12 апреля 13:00–14:00; 16:00–17:00 Экскурсия по проектам Музея современного искусства «Гараж» охватывает открытое хранение и разные форматы показа искусства 1980–2020-х годов. Посетители также познакомятся с проектами «Книга художницы. Татуировка пустотой» и инсталляцией Татьяны Назаренко «Переход».</t>
+  </si>
+  <si>
+    <t>05.04.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3810</t>
+  </si>
+  <si>
+    <t>На следующей неделе в Санкт-Петербурге, в читальном зале пространства «Сообщество», пройдет обсуждение текстов Андрея Монастырского из книги «Поездки за город» группы «Коллективные действия». В центре встречи — описания акций «Ворот» и «Такси», а также тексты Монастырского, включая эссе «Эстетика и магия». В практике группы книга становится не просто документацией, а способом переживания и продолжения художественного события. Вместе с философом Михаилом Куртовым участники обсудят, можно ли рассматривать эти тексты как самостоятельные произведения и где проходит граница между событием и его интерпретацией. 8 апреля 19:00–20:30 Санкт-Петербург, пространство «Сообщество», Дом 12</t>
+  </si>
+  <si>
+    <t>02.04.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3809</t>
+  </si>
+  <si>
+    <t>🪅Хотите сделать украшение своими руками? 4 апреля в Музее пройдет мастер-класс художницы Тани Борисовой. Сначала участники посетят открытое хранение, а затем соберут собственное украшение по мотивам увиденных работ — из ткани, лент и бусин. Билеты</t>
+  </si>
+  <si>
+    <t>31.03.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3808</t>
+  </si>
+  <si>
+    <t>💌Вам письмо! Чтобы узнавать о новостях «Гаража» первыми, подписывайтесь на нашу рассылку. Она выходит по пятницам и собирает события ближайшей недели, а еще подборки и дополнительные материалы о проектах Музея. Подписаться</t>
+  </si>
+  <si>
+    <t>30.03.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3807</t>
+  </si>
+  <si>
+    <t>Несколько событий недели — в свежем дайджесте «Гаража» 🌉Экскурсия Анастасии Котылевой «Исполнение, событие, документация: материалы к истории российского перформанса 1990-х годов» Санкт-Петербург 31 марта 19:00–20:00 Экскурсия Анастасии Котылевой посвящена художественным событиям Ленинграда/Санкт-Петербурга 1990-х — от шествий до пластических импровизаций. 💠Мастер-класс по созданию фантазийной броши 4 апреля 14:00–16:00 Вместе с художницей Таней Борисовой участники посетят открытое хранение Музея, а затем по мотивам одного из представленных произведений создадут брошь из бусин, лент и ткани. 🧵Материал: Ткань Арт-клуб для подростков и молодых взрослых 4 апреля 15:00–17:00 На встрече арт-клуба о ткани участники узнают, как с материалом работают художники, и создадут собственные работы.</t>
+  </si>
+  <si>
+    <t>27.03.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3806</t>
+  </si>
+  <si>
+    <t>В Музее «Гараж» с 24 по 26 апреля пройдет эхо фестиваля «Танец без ума от себя и от любви». Программа включает восемь постановок, созданных участниками петербургской студии «Сдвиг» и их соавторами. Проект реализован при поддержке Рокетбанка, партнера Музея «Гараж». Фестиваль с 2023 года развивает современный танец как поле художественного и телесного исследования. Его кураторы — практикующие хореографы и танц-художники — формируют программу, исходя из принципов соратничества и открытости эксперименту. В «Гараже» работы будут показаны в различных пространствах, создавая разный зрительский опыт и меняя дистанцию между исполнителями и аудиторией. Билеты и расписание</t>
+  </si>
+  <si>
+    <t>26.03.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3805</t>
+  </si>
+  <si>
+    <t>Встреча с хранителем искусства пройдет 29 марта в Музее «Гараж» . Разговор пойдет о том, как устроена жизнь произведений в музее — от хранения до показа. Участники разберутся, как работать с объектами и заботиться о них. Серия встреч «Научи меня: знакомство с музейными профессиями для подростков» адресована подросткам 14–18 лет и предлагает посмотреть на музей изнутри — через профессии, которые формируют его повседневную работу. Встреча с хранителем искусства 29 марта 12:00–14:00</t>
+  </si>
+  <si>
+    <t>24.03.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3802</t>
+  </si>
+  <si>
+    <t>Хотим всегда оставаться с вами на связи, для этого предлагаем пройти опрос:</t>
+  </si>
+  <si>
+    <t>23.03.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/3800</t>
+  </si>
+  <si>
+    <t>В новую неделю — с новым дайджестом «Гаража» 📔Обсуждение текста «По ту сторону репрезентации» Хито Штейерль 25 марта 19:00–20:30 Читальный зал пространства «Сообщество» Новой Голландии в Санкт-Петербурге Вместе с ведущей, куратором и исследовательницей современного искусства Лерой Конончук, участники проанализируют фрагменты эссе Штейерль и обсудят художественные и концептуальные стратегии, с помощью которых изображения формируют восприятие современного общества. 🎷Художники-музыканты Цикл показов «Арт.моv: видео прилагается. История современного искусства» 25 марта 19:30–21:00 Показ посвящен художникам, для которых музыка была частью концептуального высказывания или существовала как самостоятельная творческая практика. 👀Экскурсия по открытому хранению с куратором Анастасией Митюшиной 27 марта 11:00–12:30 Экскурсия предлагает персональный формат знакомства с российским современным искусством в открытом хранении Музея «Гараж», о коллекции и проектах расскажет куратор Анастасия Митюшина. 🧤Встреча с хранителем искусства Научи меня: знакомство с музейными профессиями для подростков 29 марта 12:00–14:00 Участники познакомятся с музейными профессиями, попробуют себя в разных ролях и в финале представят собственные проекты, чтобы понять, подходит ли им эта сфера.</t>
+  </si>
+  <si>
+    <t>20.09.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4206</t>
+  </si>
+  <si>
+    <t>🎧 Где рождается звук? И можно ли превратить шум за окном в музыку? На шести занятиях дети будут исследовать звуки вокруг себя: искать, откуда они появляются, учиться их замечать и записывать, экспериментировать со звуком и тишиной и вместе создавать музыку и звуковые ландшафты. Шум за окном, скрип стула или обычная речь могут стать частью музыкальной композиции. Дети попробуют соединять звук с движением и жестом, импровизировать и создавать музыку вместе. Курс опирается на социально-конструктивистский реджио-подход и идеи композиторов Рэймонда Мюррея Шафера и Джона Кейджа. Занятия проходят в двух группах: 🎹 для детей 5–6 лет 🎵для детей 7–8 лет</t>
+  </si>
+  <si>
+    <t>18.09.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4200</t>
+  </si>
+  <si>
+    <t>8 октября в «Гараже» впервые в России прозвучат «Песни святого ветра» американского композитора Джона Лютера Адамса. Произведение написано для 60 хористов и перкуссии. С помощью вокализов и фонем исполнители передают шум ветра и птичьи трели, создавая единый звуковой ландшафт. Больше о событии рассказываем в карточках. 8 октября, 19:30–20:40 Атриум Музея «Гараж» 12+ Билеты Концерт проводится в партнерстве с фестивалем актуальной музыки SOUND UP</t>
+  </si>
+  <si>
+    <t>17.09.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4199</t>
+  </si>
+  <si>
+    <t>19 сентября в Лектории Музея «Гараж» покажем четыре короткометражных фильма уральской школы анимации. Их авторы обращаются к сказам Бажова, уральским и алтайским преданиям и городской легенде о Кыштымском карлике. В программу вошли «Алешенька» и «Хозяйка Медной горы» Дмитрия Геллера, «Катунь» Марии Железновой и «Зеленые камешки». После показа состоится обсуждение с режиссерами Дмитрием Геллером, Полиной Федоровой и Марией Железновой, сценаристом Владимиром Геллером и историком анимации Павлом Шведовым. Модератором выступит кураторка кинопрограммы Музея «Гараж» Алиса Насртдинова. 19 сентября, 19:00–20:30 Лекторий Музея «Гараж» 12+ Билеты</t>
+  </si>
+  <si>
+    <t>17.09.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4193</t>
+  </si>
+  <si>
+    <t>В «Гараже» открылись два новых проекта: интерактивные произведения Афры Шафик и инсталляция Вадима Фишкина «Словарь воображаемых мест». На Мезонине можно пройти две видеоигры Афры Шафик. Игра «То, не знаю что» выросла из исследования советских книг, издававшихся на языках Индийского субконтинента. В квесте «Невеста, которая не могла перестать плакать» эстетика ранних видеоигр соединяется с мотивами красно-белой вышивки, а решения игрока определяют судьбу героини. На –1-м этаже две лампы из инсталляции Вадима Фишкина произносят названия вымышленных мест из мировой литературы. В «Гараже» работа впервые звучит на русском языке и дополнена топонимами из русскоязычных произведений.</t>
+  </si>
+  <si>
+    <t>16.09.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/garagemca/4192</t>
+  </si>
+  <si>
+    <t>В Санкт-Петербурге начинается цикл лекций «Интермедиальное искусство Санкт-Петербурга», посвященный художественным практикам на пересечении литературы, театра, визуального искусства, музыки и новых технологий. Историки искусства, кураторы и исследователи будут говорить о сообществах, институциях и авторах, которые на протяжении второй половины XX века создавали пространство междисциплинарного диалога в Ленинграде и Петербурге. Цикл откроет лекция поэта и критика Александра Скидана «“Голова поэта”, или Смещенный литературоцентризм». Она пройдет 17 сентября в 19:00 А 1 октября Никита Спиридонов прочитает лекцию «Неофициальный голос эпохи: о контрапункте изображения и звука в любительских и экспериментальных фильмах». Лекции проходят в пространстве «Сообщество» Новой Голландии по адресу: набережная Адмиралтейского канала, 2, лит. И, здание «Дом 12». Вход свободный по предварительной регистрации.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3155,59 +4349,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H315"/>
+  <dimension ref="A1:H451"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3486.006" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -10686,50 +11880,2362 @@
       <c r="C314" t="s">
         <v>921</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E314">
         <v>4252</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>87763</v>
       </c>
       <c r="B315" t="s">
         <v>923</v>
       </c>
       <c r="C315" t="s">
         <v>924</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E315">
         <v>4606</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>122586</v>
+      </c>
+      <c r="B316" t="s">
+        <v>926</v>
+      </c>
+      <c r="C316" t="s">
+        <v>927</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="E316">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>122587</v>
+      </c>
+      <c r="B317" t="s">
+        <v>926</v>
+      </c>
+      <c r="C317" t="s">
+        <v>929</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="E317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>122588</v>
+      </c>
+      <c r="B318" t="s">
+        <v>930</v>
+      </c>
+      <c r="C318" t="s">
+        <v>931</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E318">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>122589</v>
+      </c>
+      <c r="B319" t="s">
+        <v>933</v>
+      </c>
+      <c r="C319" t="s">
+        <v>934</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E319">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>122590</v>
+      </c>
+      <c r="B320" t="s">
+        <v>935</v>
+      </c>
+      <c r="C320" t="s">
+        <v>936</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="E320">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>122591</v>
+      </c>
+      <c r="B321" t="s">
+        <v>938</v>
+      </c>
+      <c r="C321" t="s">
+        <v>939</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="E321">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>122592</v>
+      </c>
+      <c r="B322" t="s">
+        <v>941</v>
+      </c>
+      <c r="C322" t="s">
+        <v>942</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="E322">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>122593</v>
+      </c>
+      <c r="B323" t="s">
+        <v>944</v>
+      </c>
+      <c r="C323" t="s">
+        <v>945</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="E323">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>122594</v>
+      </c>
+      <c r="B324" t="s">
+        <v>947</v>
+      </c>
+      <c r="C324" t="s">
+        <v>948</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="E324">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>122595</v>
+      </c>
+      <c r="B325" t="s">
+        <v>950</v>
+      </c>
+      <c r="C325" t="s">
+        <v>951</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="E325">
+        <v>5239</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>122596</v>
+      </c>
+      <c r="B326" t="s">
+        <v>953</v>
+      </c>
+      <c r="C326" t="s">
+        <v>954</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="E326">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>122597</v>
+      </c>
+      <c r="B327" t="s">
+        <v>953</v>
+      </c>
+      <c r="C327" t="s">
+        <v>956</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="E327">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>122598</v>
+      </c>
+      <c r="B328" t="s">
+        <v>958</v>
+      </c>
+      <c r="C328" t="s">
+        <v>959</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="E328">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>122599</v>
+      </c>
+      <c r="B329" t="s">
+        <v>961</v>
+      </c>
+      <c r="C329" t="s">
+        <v>962</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="E329">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>122600</v>
+      </c>
+      <c r="B330" t="s">
+        <v>964</v>
+      </c>
+      <c r="C330" t="s">
+        <v>965</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E330">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>122601</v>
+      </c>
+      <c r="B331" t="s">
+        <v>967</v>
+      </c>
+      <c r="C331" t="s">
+        <v>968</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="E331">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>122602</v>
+      </c>
+      <c r="B332" t="s">
+        <v>970</v>
+      </c>
+      <c r="C332" t="s">
+        <v>971</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="E332">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>122603</v>
+      </c>
+      <c r="B333" t="s">
+        <v>973</v>
+      </c>
+      <c r="C333" t="s">
+        <v>974</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="E333">
+        <v>3999</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>122604</v>
+      </c>
+      <c r="B334" t="s">
+        <v>976</v>
+      </c>
+      <c r="C334" t="s">
+        <v>977</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="E334">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>122605</v>
+      </c>
+      <c r="B335" t="s">
+        <v>979</v>
+      </c>
+      <c r="C335" t="s">
+        <v>980</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="E335">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>122606</v>
+      </c>
+      <c r="B336" t="s">
+        <v>982</v>
+      </c>
+      <c r="C336" t="s">
+        <v>983</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="E336">
+        <v>4417</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>122607</v>
+      </c>
+      <c r="B337" t="s">
+        <v>985</v>
+      </c>
+      <c r="C337" t="s">
+        <v>986</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="E337">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>122608</v>
+      </c>
+      <c r="B338" t="s">
+        <v>985</v>
+      </c>
+      <c r="C338" t="s">
+        <v>988</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E338">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>122609</v>
+      </c>
+      <c r="B339" t="s">
+        <v>990</v>
+      </c>
+      <c r="C339" t="s">
+        <v>991</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E339">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>122610</v>
+      </c>
+      <c r="B340" t="s">
+        <v>993</v>
+      </c>
+      <c r="C340" t="s">
+        <v>994</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E340">
+        <v>3135</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>122611</v>
+      </c>
+      <c r="B341" t="s">
+        <v>996</v>
+      </c>
+      <c r="C341" t="s">
+        <v>997</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E341">
+        <v>3948</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>122612</v>
+      </c>
+      <c r="B342" t="s">
+        <v>999</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E342">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>122613</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E343">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>122614</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E344">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>122615</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E345">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>122616</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E346">
+        <v>23606</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>122617</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E347">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>122618</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E348">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>122619</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E349">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>122620</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E350">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>122621</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E351">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>122622</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E352">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>122623</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E353">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>122624</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E354">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>122625</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E355">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>122626</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E356">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>122627</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E357">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>122628</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E358">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>122629</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E359">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>122630</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E360">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>122631</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E361">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>122632</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E362">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>122633</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E363">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>122634</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E364">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>122635</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E365">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>122636</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E366">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>122637</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E367">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>122638</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E368">
+        <v>4714</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>122639</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E369">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>122640</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E370">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>122641</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E371">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>122642</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E372">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>122643</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E373">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>122644</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E374">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>122645</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E375">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>122646</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E376">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>122647</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E377">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>122648</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E378">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>122649</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E379">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>122650</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E380">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>122651</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E381">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>122652</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E382">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>122653</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E383">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>122654</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E384">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>122655</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E385">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>122656</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E386">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>122657</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E387">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>122658</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E388">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>122659</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E389">
+        <v>3889</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>122660</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E390">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>122661</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E391">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>122662</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E392">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>122663</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E393">
+        <v>3565</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>122664</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E394">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>122665</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E395">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>122666</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E396">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>122667</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E397">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>122668</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E398">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>122669</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E399">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>122670</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E400">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>122671</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E401">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>122672</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E402">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>122673</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E403">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>122674</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E404">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>122675</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E405">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>122676</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E406">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>122677</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E407">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>122678</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E408">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>122679</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E409">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>122680</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E410">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>122681</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E411">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>122682</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E412">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>122683</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E413">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>122684</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E414">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>122685</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E415">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>122686</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E416">
+        <v>2586</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>122687</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E417">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>122688</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E418">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>122689</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E419">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>122690</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E420">
+        <v>5601</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>122691</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E421">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>122692</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E422">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>122693</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E423">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>122694</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E424">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>122695</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E425">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>122696</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E426">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>122697</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E427">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>122698</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E428">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>122699</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E429">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>122700</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E430">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>122701</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E431">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>122702</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E432">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>122703</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E433">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>122704</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E434">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>122705</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E435">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>122706</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E436">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>122707</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E437">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>122708</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E438">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>122709</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E439">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>122710</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E440">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>122711</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E441">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>122712</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E442">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>122713</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E443">
+        <v>4954</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>122714</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E444">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>122715</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E445">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>122716</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E446">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>127051</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E447">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>127052</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E448">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>127053</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E449">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>127054</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E450">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>127055</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E451">
+        <v>1684</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">