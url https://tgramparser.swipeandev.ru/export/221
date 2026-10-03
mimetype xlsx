--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="607">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1404,50 +1404,479 @@
     <t>21.09.24 17:31</t>
   </si>
   <si>
     <t>t.me/ArtFragment/5227</t>
   </si>
   <si>
     <t>Artsy выпустил новый отчет "Art Collector Insights" на основе опроса 2154 коллекционеров из более чем 70 стран. Большинство участников (54%) проживают в США. Несмотря на то, что результаты Christie’s, Sotheby’s и Phillips за первую половину года снизились на 27% по сравнению с аналогичным периодом 2023 года, интерес к коллекционированию искусства остается стабильным. Подавляющее большинство респондентов в этом году сообщили, что они покупали искусство на том же или более высоком уровне по сравнению с предыдущим годом. 82% молодых коллекционеров приобрели искусство онлайн. Молодые коллекционеры также рассматривают онлайн-платформы как каналы для открытия новых художников: 47% из них заявили, что находят художников, чьи работы они покупают, через онлайн-маркетплейсы, по сравнению с 43% среди старших коллекционеров. (тут стоит заметить, что такие результаты Artsy как раз на руку и стоит их воспринимать с определенной долей здорового скепсиса) Больше молодых коллекционеров покупают искусство для создания коллекции (56% против 46% у «старших») и для поддержки художников (40% против 34%). Среди молодых коллекционеров 53% считают важным иметь работы начинающих художников в своей коллекции (по сравнению с 40% «старшими»). Интересно, что у молодых более высокий процент (35% против 20%) желающих купить именно тех художников, на которых уже есть листы ожидания. Половина молодых коллекционеров покупает искусство в качестве инвестиции, по сравнению с 39% у «старших» поколений. Молодые коллекционеры более оптимистично оценивают потенциал их коллекций. Около 95% заявили, что для них важно видеть цену при покупке произведения онлайн. Лишь 1% отметили, что это не имеет значения, а 4% остались нейтральны. 80% коллекционеров заявили, что их бюджеты на искусство в 2023 году остались на том же уровне или увеличились по сравнению с предыдущим годом. Немногим более половины (52%) респондентов приобрело от двух до пяти произведений искусства в прошлом году, и большинство (60%) заявили, что купило столько же произведений, сколько обычно покупают за год. По средней цене купленных произведений в 2023 году наибольшая группа (47%) выбрала категорию до $5,000, за ней следуют $5,000–$9,999 (18%) и $10,000–$24,999 (13%). 67% коллекционеров планируют посетить от 2 до 5 арт-ярмарок в 2024 году — примерно столько же, сколько они посетили в 2023 году. Галереи по-прежнему играют центральную роль для коллекционеров. Большинство респондентов узнали о коллекционировании искусства через посещение галерей, затем через музеи (21%), изучение искусства (19%) и через семью (18%). Наибольшая доля (42%) впервые начала покупать искусство в галереях, затем напрямую у художников (26%) и на ярмарках (8%). Примерно 85% сообщили, что покупали искусство в галереях с тех пор, как начали коллекционировать, и многие стали постоянными покупателями. Большинство коллекционеров запрашивают скидку в 11–20% на произведения искусства.</t>
   </si>
   <si>
     <t>21.09.24 15:01</t>
   </si>
   <si>
     <t>t.me/ArtFragment/5225</t>
   </si>
   <si>
     <t>Чешский националист, живущий тем не менее во Флоренции, разбил фарфоровую скульптуру Ай Вейвея на открытии его выставки «Who I Am?» в Болонье. Интересно, что какой-то серийный вредитель — это не первая работа, которую он уничтожил. @artfragment</t>
   </si>
   <si>
     <t>19.09.24 13:17</t>
   </si>
   <si>
     <t>t.me/ArtFragment/5219</t>
   </si>
   <si>
     <t>В лондонской галерее White Cube открылась персональная выставка Трейси Эмин. Вот как она описала процесс создания своих работ The Financial Times: «Вот что происходит: я иду и пишу красным по всему холсту. Затем я рисую на нем кровать. Затем я рисую людей на кровати. Потом они мне не нравятся, поэтому я их закрашиваю. Затем я пишу синим по всему холсту. Потом мне не нравится, поэтому я переворачиваю холст. Потом я думаю: “Ух ты, это похоже на дом”, поэтому я рисую на нем дом. Ну, вы поняли. Я никогда не знаю, что буду рисовать, пока не начну рисовать». @artfragment</t>
+  </si>
+  <si>
+    <t>31.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5806</t>
+  </si>
+  <si>
+    <t>Редкие кадры! Перформанс Яёи Кусамы в легендарном отеле Château Marmont в Лос-Анджелесе, 1998. Художник Дин Самешима, документировавший его, вспоминает: «В тот вечер моросил дождь, и танцоры буто начали выступление, медленно двигаясь спиной друг к другу по мокрым перилам — от пентхауса к площадке балкона. А ведь это был шестой этаж! Насколько я помню, поначалу было немного тревожно. Затем Кусама начала собирать «точки» у некоторых зрителей и переносить их на исполнителей».</t>
+  </si>
+  <si>
+    <t>03.08.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5804</t>
+  </si>
+  <si>
+    <t>Империя Gagosian закрывает несколько своих пространств. К уже закрытой лондонской галерее в Burlington Arcade присоединится и пространство в Базеле. Надо сказать, что последнее было одно из самых маленьких и работало в основном только под Art Basel (+ еще одна, максимум две выставки в год), а в Лондоне у галереи есть еще два пространства.</t>
+  </si>
+  <si>
+    <t>10.07.26 21:46</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5803</t>
+  </si>
+  <si>
+    <t>Weekend goals: Массимилиано Джони (уже скоро новый директор нью-йоркского New Museum) и Чечилиа Алемани. С полотенцем от Дженни Хольцер. Гидра, Греция. 2006 год</t>
+  </si>
+  <si>
+    <t>09.07.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5802</t>
+  </si>
+  <si>
+    <t>Международные новости: Британский суд снял с галереи Hauser &amp; Wirth обвинения в нарушении санкционного режима, связанного с продажей в 2022 году работы Джорджа Кондо российскому коллекционеру Александру Попову. Прокуратура утверждала, что продажа работы Джорджа Кондо «Escape from Humanity» (2021) нарушила запрет на экспорт предметов роскоши в Россию. Однако суд постановил, что обвинение не смогло доказать ключевой факт — что на момент сделки Попов проживал в России или что произведение предназначалось для использования там. Защита заявила, что адрес в Москве появился в документах DHL по ошибке, тогда как фактическим местом доставки искусства была Армения. Также отмечалось, что Попов не находится под санкциями, отказался от российского гражданства и проживает за пределами России. Решение стало важным прецедентом для международного арт-рынка, подтвердив, что для подобных обвинений недостаточно формальных подозрений — прокуратура должна доказать, что сделка действительно подпадала под действие санкционного законодательства. P.S. Вчера стало известно, что художник Джордж Кондо вернулся в галерею Hauser &amp; Wirth</t>
+  </si>
+  <si>
+    <t>29.06.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5801</t>
+  </si>
+  <si>
+    <t>Какой интересный паттерн у Сиенны Миллер. Она несколько лет встречалась с сыном галериста Давида Цвёрнера Лукасом (с собачкой), а теперь стало известно, что она помолвлена с Оли Грином — сыном лондонского галериста Ричарда Грина 💅💍</t>
+  </si>
+  <si>
+    <t>22.06.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5799</t>
+  </si>
+  <si>
+    <t>Марина Абрамович стала художником винтажа 2023 года Ornelaia, и советует прямо с этикетки — медленно пить вино, закрыть глаза и слушать музыку. А таком понедельнике мы только мечтаем.</t>
+  </si>
+  <si>
+    <t>04.06.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5798</t>
+  </si>
+  <si>
+    <t>Ну и еще интересный факт. Материал NYT вышел 3-го вечером (судя по всему, раньше положенного). А планерка галереи, на которой собирались объявить новости о сокращениях, состоялась только сегодня в 9 утра. Поэтому многие сотрудники были в недоумении и шокированы.</t>
+  </si>
+  <si>
+    <t>04.06.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5797</t>
+  </si>
+  <si>
+    <t>Ну и в догонку добавим про «прореживание» списка художников. Ранее Almine Rech «отрезала» 40 художников из своего списка. Впрочем, традиция не новая — это всегда происходит во время коррекции рынка. Помним, что во время кризиса «зомби формализма» White Cube избавились где-то от 10 художников. Что с ними сейчас? Ни-че-го. Попасть в пул мегагалереи — одно из самых заветных желаний художников. Но если их карьеры и институализации не хватает, если хватанула галерея этого художника от жадности на хайпе, то так же легко и от него избавится, когда продажи упадут. Подняться художнику после этого очень тяжело, зачастую невозможно. Поэтому тут важно соизмерять желания и возможности не только галерее, но и художнику. Мы знаем нескольких, к кому пришли мегагалереи, но они не спешат покидать свои родные (пусть и уже достаточно большие) галереи, потому что трезво считают, что к ним пока не готовы.</t>
+  </si>
+  <si>
+    <t>04.06.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5796</t>
+  </si>
+  <si>
+    <t>⚡️⚡️⚡️Сегодня галерея Pace — одна из признанных мегагалерей с 65-летней историей — планирует объявить о сокращении своего списка художников на 50 имен, а штата сотрудников — на 50 человек. Это свидетельствует о том, что даже такой крупной и авторитетной галерее приходится оптимизировать свою деятельность в нынешних непростых экономических условиях — отмечает The New York Times. «Вся система художественных галерей стала слишком разросшейся, чрезмерно коммерциализированной, обезличенной и излишне корпоративной, — заявил на этой неделе в интервью Марк Глимчер, исполнительный директор галереи. — Мы все понимаем, что это правда. Но, чтобы адаптироваться к сложившейся ситуации, необходимо предпринимать реальные действия. Требуются серьезные, существенные перемены». Как сообщили в галерее, общее число представляемых ею художников сократится примерно на 30% — с нынешних 135 до 85 человек; штат сотрудников также будет урезан примерно на 20% — с 250 до 200 человек. Большинство художников, с которыми было прекращено сотрудничество, не относятся к числу «звездных» имен. Глимчер-старший говорит о текущей программе сокращений в Pace с нескрываемым чувством облегчения. «Такое ощущение, будто мы возвращаем себе нашу галерею, — сказал он. — По-моему, вся эта история с "мегагалереями" — полнейший абсурд, к тому же экономически несостоятельный. Я всегда так считал». По словам Глимчера, сокращение масштабов деятельности Pace вовсе не означает, что галерея перестанет брать под свое крыло новых художников или заниматься наследием ушедших мастеров, хотя впредь она будет подходить к этому вопросу более взвешенно и избирательно. Буквально в прошлом месяце галерея объявила о том, что получила право представлять творческое наследие выдающегося скульптора Константина Бранкузи. Не означает это и того, что Pace намерена расстаться со своей восьмиэтажной галереей в Челси — флагманским зданием, расположенным на Западной 25-й улице в Нью-Йорке. Это здание было построено в 2019 году (стоимость работ, превысившую $100 млн, галерея разделила с девелопером), а ежемесячная арендная плата по заключенному на 20 лет договору составляет около $9 млн. (Так пишут в NYT, но, возможно, все же годовая? Ранее было известно, что содержание здания обходится в около $700 тыс. в месяц, то есть почти $8,4 млн в год).</t>
+  </si>
+  <si>
+    <t>02.06.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5787</t>
+  </si>
+  <si>
+    <t>Студия и архив художницы Паулы Рего в северном Лондоне, сохраненные после ее смерти в 2022 году. Кратко о ней можно прочитать в нашем архивном материале здесь.</t>
+  </si>
+  <si>
+    <t>29.05.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5785</t>
+  </si>
+  <si>
+    <t>На картины 47-летней американской художницы южно-корейского происхождения Юннам Хонг с момента ее первой персональной выставки в Нью-Йорке в 2023 году огромная очередь — одна у нее занимает 2-3 месяца работы. Но вот подоспела сумка Dior по мотивам одной из них. Ждать ли еще одну очередь?</t>
+  </si>
+  <si>
+    <t>26.05.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5781</t>
+  </si>
+  <si>
+    <t>Культурная жизнь Нижнего Новгорода давно притягивает к себе внимание людей, неравнодушных к искусству (в самом широком смысле). И вот еще одна причина купить билет на поезд.  До 31 мая там проходит первый международный фестиваль искусств «ЧЕЛОВЕК АЛЬФА / ALFA HUMAN» — масштабный мультидисциплинарный проект на стыке академической музыки, современного искусства и науки, организованный Альфа-Банком при поддержке Правительства Нижегородской области.   В программе — site-specific проекты по всему городу, включая уникальную аудиоинсталляцию, созданную в коллаборации с фирмой «Мелодия»; цикл лекций и дискуссий о музыке, искусстве и технологиях в Арсенале и Пакгаузах; выступления музыкантов из более чем 10 стран. Художником 2026 года выбран Эрик Булатов. А одним из ключевых событий фестиваля стало выступление Теодора Курентзиса и оркестра и хора musicAeterna с программой «Hændel. Церемония посвящения Георгу Фридриху Генделю». Это по-настоящему масштабное музыкальное высказывание, посвященное одному из ключевых композиторов европейского барокко, объединившее в единое целое избранные арии, ансамбли и хоровые сцены из опер и ораторий, включая «Ринальдо», «Юлий Цезарь в Египте» и «Орландо».  Художественный руководитель фестиваля Алексей Трифонов отметил, что Гендель в исполнении musicAeterna идеально вписался в концепцию «ЧЕЛОВЕК АЛЬФА / ALFA HUMAN», поскольку в основе лежат произведения, максимально раскрывающие диапазон человеческих страстей в музыке эпохи барокко. Концерт, прошедший 24 мая, стал одной из центральных точек академической программы, объединив редкое по интенсивности исполнение, архитектуру пространства Пакгаузов и общую ренессансную идею фестиваля о человеке как исследователе и творце.</t>
+  </si>
+  <si>
+    <t>20.05.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5780</t>
+  </si>
+  <si>
+    <t>Специально для тех, кто ну прямо очень хочет сохранить австрийский павильон на Венецианской биеннале в памяти надолго, подоспела тиражная работа-документация (хоть из офф-сайт, но венецианского перформанса). Тираж 10, цена — €9,000.</t>
+  </si>
+  <si>
+    <t>12.05.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5779</t>
+  </si>
+  <si>
+    <t>Новое исследование показало, что регулярный контакт с искусством — будь то посещение выставок, концертов или собственная художественная практика — может замедлять биологическое старение. Учёные из University College London сравнили эффект от искусства с еженедельной физической тренировкой. Согласно исследованию, опубликованному в журнале Innovation in Aging, люди, взаимодействующие с искусством хотя бы раз в неделю, в среднем демонстрировали более «молодые» показатели здоровья и ДНК, чем те, кто почти не соприкасается с культурой. В выборке из 3556 взрослых жителей Великобритании эффект оказался особенно заметен у людей старше 40 лет: биологическое старение у них происходило примерно на 4% медленнее. Авторы исследования предлагают рассматривать искусство не только как культурный опыт, но и как полноценную практику, поддерживающую здоровье — наравне с физической активностью.</t>
+  </si>
+  <si>
+    <t>05.05.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5773</t>
+  </si>
+  <si>
+    <t>Павильон Испании на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5772</t>
+  </si>
+  <si>
+    <t>Павильон Кипра на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5771</t>
+  </si>
+  <si>
+    <t>Павильон Люксембурга на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5765</t>
+  </si>
+  <si>
+    <t>Павильон Италии на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5762</t>
+  </si>
+  <si>
+    <t>Павильон Украины на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5760</t>
+  </si>
+  <si>
+    <t>Павильон Катара на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5756</t>
+  </si>
+  <si>
+    <t>Павильон Бельгии на 61-й Венецианской биеннале (После первого перформанса)</t>
+  </si>
+  <si>
+    <t>05.05.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5755</t>
+  </si>
+  <si>
+    <t>Павильон Австрии на 61-й Венецианской биеннале (Всем советуем попасть на перформанс, но выкладывать его по этическим соображениям нельзя, поэтому только маленький тизер)</t>
+  </si>
+  <si>
+    <t>05.05.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5754</t>
+  </si>
+  <si>
+    <t>Небольшое превью основного проекта 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5753</t>
+  </si>
+  <si>
+    <t>Павильон Австралии на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5746</t>
+  </si>
+  <si>
+    <t>Павильон Бразилии на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5742</t>
+  </si>
+  <si>
+    <t>Павильон США на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5739</t>
+  </si>
+  <si>
+    <t>Павильон Дании на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5734</t>
+  </si>
+  <si>
+    <t>Павильон стран Скандинавии на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5728</t>
+  </si>
+  <si>
+    <t>Павильон Швейцарии на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5723</t>
+  </si>
+  <si>
+    <t>Павильон России на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5721</t>
+  </si>
+  <si>
+    <t>Павильон Канады на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5716</t>
+  </si>
+  <si>
+    <t>Павильон Великобритании на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5710</t>
+  </si>
+  <si>
+    <t>Павильон Японии на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5696</t>
+  </si>
+  <si>
+    <t>Павильон Франции на 61-й Венецианской биеннале</t>
+  </si>
+  <si>
+    <t>05.05.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5691</t>
+  </si>
+  <si>
+    <t>Для выхода Ким Кардашьян на Met Gala художник Аллен Джонс разработал уникальное платье, продолжая своё исследование отношений между телом, скульптурой и модой. Кожаная часть была выполнена лондонским ателье Whitaker Malem. Эта работа выстраивает более широкий диалог между искусством, поп-культурой и кутюром. Дизайн также отсылает к более ранним работам художника — в частности, Body Armour (1978), изначально созданной для нереализованного фильма и вновь появившейся в поле внимания, когда её носила Кейт Мосс в 2013. Параллельно читается связь со скульптурой Cover Story 4/4 (2021), показанной на персональной выставке художника From the Gods в Almine Rech (Париж, 2024).</t>
+  </si>
+  <si>
+    <t>26.04.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5688</t>
+  </si>
+  <si>
+    <t>Коллекционер и основатель фонда «Геометрия» Зоя Галеева совместно с Мультимедиа Арт Музеем организовала конкурс поддержки медиа-художников «Жизнь впереди». Делимся интересными подробностями. Как вы пришли к тому, чтобы поддерживать медиа-искусство? Моя главная задача — поддержка молодых художников, и не так важно, какие медиа они используют. Конкурс совпал со Второй международной биеннале «Искусство будущего», в итоге вполне логично появился уклон в сторону новейших техник. Можете ли вы выделить какие-нибудь «неконвенциональные» работы из вашей коллекции, которые вам ближе всего? Сразу вспоминаю работу Марии Федоровой «Хронотоп Пандемии. Сказка о жар-птице». Изначально это был веб-проект, сочетающий цифровую анимацию с традиционной русской иллюстрацией для создания коллективной сказки из личных историй о влиянии COVID-19 на повседневную жизнь. Финалом стал зоотроп — устройство для предкинематографической анимации, который попал в нашу коллекцию. Купили мы его на ярмарке Blazar в 2021 году, и эту работу я считаю непревзойденной. Также в нашей коллекции есть работа «Каскад» «Синего Супа», которую осенью 2025 года можно было увидеть на выставке XL Projects в Берлине. А из последних приобретений — инсталляция Доры Будор «Vintage», купленная на Art Basel Paris. Это первые три работы, которые приходят на ум. Показываете ли вы эти работы? Где их можно увидеть? Работ намного больше, чем площадь нашей квартиры, так как коллекция постоянно пополняется. Скоро откроется небольшое собственное выставочное пространство, а пока — показываем коллекцию в офисе. Это помогает моей команде лучше разбираться в современном искусстве, а сами работы живут. Параллельно мы собираем цифровой архив, где публикуем всю информацию о коллекции. Почему такое название у конкурса — «Жизнь впереди»? Для меня эта премия — прежде всего про поддержку и помощь. Считаю, что российскому современному искусству очень нужна поддержка, и коллекционер может оказать ее в первую очередь деньгами: купить работу у художника, дать грант на реализацию проекта и т.д. И не нужно этого стесняться. Эта премия может стать одной из небольших, но важных ступеней в карьере художника. Такой «социальный лифт», где так важно вовремя протянуть руку и помочь таланту. Если талант соединить с возможностями — получаются невероятные вещи.</t>
+  </si>
+  <si>
+    <t>25.04.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5685</t>
+  </si>
+  <si>
+    <t>Друзья из галереи Lazy Mike участвуют уже второй раз в ярмарке Art Brussels с соло-презентацией американского художника Willie Stewart. Интересно, что художник родился в 1982 году в Нэшвилле, в трейлер-парке, в семье участников банды Hell's Angels. Несмотря на это, благодаря своему музыкальному таланту он стал участвовать в перформансах Yoko Ono и играл с Sonic Youth и Kings of Leon. Окончил BFA в The Cooper Union. Когда он получал MFA в Yale University, его преподавателем был Paul McCarthy, а в 2014 году он прошёл резиденцию в Skowhegan School of Painting and Sculpture. Работы на стенде — от €5,000 до €19,500 за большую инсталляцию. Знаю, что в первый день ярмарки было продано две работы, и есть ещё резервы. Вот что Миша, совладелец галереи, говорит про участие: «В ярмарке второй раз участвуем, нас по-прежнему приятно удивляет отношение бельгийцев к искусству. Конечно, ярмарка реагирует на то, как меняется арт-рынок. Ярмарка стала меньше на 40 галерей, но на общем качестве это не сказалось. Искусство смотреть проще. В этом году меньше галерей из Америки и практически нет из Азии. При этом это единственная ярмарка, которая в условиях текущего кризиса пошла навстречу галереям, планирующим участие в следующем году, и сделала скидку на стенд» Видео двух работ прикладываю, ну и как всегда у ребят — застройка стенда 🔥</t>
+  </si>
+  <si>
+    <t>24.04.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5684</t>
+  </si>
+  <si>
+    <t>Прекрасная первая строчка в пресс-релизе Люксембургского павильона на предстоящей Венецианской биеннале: «Что, если говно могло бы говорить?». И правда!</t>
+  </si>
+  <si>
+    <t>22.04.26 19:31</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5678</t>
+  </si>
+  <si>
+    <t>Для тех, кто думал, что сумасшествие по Лалланам должно было остановиться на баре-гиппопотаме за $31,4 млн — НЕ ТУТ ТО БЫЛО! Итак, только что на Sotheby’s продавали коллекцию предметов дизайна, принадлежавшую барону Жану де Ганцбургу и его супруге Терри. Так, вот, набор зеркал (ранее были частью обстановки дома Ива Сен-Лорана и Пьера Берже) ушли за почти $34,5 млн. Но ладно зеркала! Вы посмотрите, каких неожиданных высот достигли овцы, обезьяны, капуста на куриных ножках и (простое) яблоко.</t>
+  </si>
+  <si>
+    <t>21.04.26 00:11</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5675</t>
+  </si>
+  <si>
+    <t>Ну и в догонку воскресного дня рождения Гагосяна. Отметил он его в своем особняке в Верхнем Ист-Сайде вот так. Многих из этого «ближнего круга» узнаете?</t>
+  </si>
+  <si>
+    <t>19.04.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5667</t>
+  </si>
+  <si>
+    <t>Наконец-то пришёл каталог выставки «Сай Твомбли в Эрмитаже. Графика за 50 лет», которая состоялась в Эрмитаже 20 лет назад. Мы как-то пытались его раздобыть в книжном магазине музея (там никто об этой выставке не слышал, каталога не было, зато ушли с прекрасными каталогами выставок Энтони Гормли и братьев Чепмен. Возможно, они до сих пор там есть. Хватайте! Долго такого уже не будет). Каталог случайно нашёлся пару лет назад в легендарном книжном The Strand в Нью-Йорке. Там на распродаже, меньше чем за $40, был немедленно куплен. А в прошлом году на Artcurial распродавали книги и разные мелкие предметы из квартиры галериста и коллекционера Роберта Уильяма Бёрка-младшего (работал с Уорхолом, Твомбли, Гилбертом и Джорджем). Там же были каталоги с выставок Твомбли — все с автографом художника. Невозможно было не купить! P.S. Трофименков в 2003-м написал на выставку в Эрмитаже удивительно бесталанную и даже абсолютно идиотскую заметку. Как такое могло выйти в «Коммерсанте», конечно, — загадка. @artfragment</t>
+  </si>
+  <si>
+    <t>19.04.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5666</t>
+  </si>
+  <si>
+    <t>Ларри Гагосяну сегодня — неожиданно! — 81. На этом фото коллекционер (и фотограф) Жан Пигоцци запечатлел его в 2003 году с Саем Твомбли в Санкт-Петербурге. Открывали тогда выставку «Сай Твомбли в Эрмитаже. Графика за 50 лет».</t>
+  </si>
+  <si>
+    <t>17.04.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5664</t>
+  </si>
+  <si>
+    <t>Друзья, уже завтра, 18–19 апреля, начинается мой онлайн-интенсив «Основы галерейного бизнеса». Вас ждет 12 часов работы. За два дня я системно разберу, как на самом деле устроен современный арт-рынок: кто принимает решения, где формируется спрос, как распределяются деньги и какие стратегии сегодня действительно работают. Мы поговорим о галереях — от мегагалерей до независимых пространств и Artist-run space, разберем их экономику, позиционирование и «ДНК», а также обсудим, как выстраиваются карьеры художников и как галереи с ними работают. Отдельный блок будет посвящен практике: разберем реальные модели доходов и расходов, подготовку к ярмаркам, принципы ценообразования и ключевые инструменты PR в искусстве. Интенсив основан на моем практическом опыте работы на международном и российском рынке. И конечно, опыте классных спикеров. Если вдруг вы не можете быть онлайн оба дня — участие все равно имеет смысл: будет запись, а также возможность задать вопросы заранее, и я отвечу на них в рамках интенсива. (В качестве доказательства — прикладываю отзыв на прошлый курс) Стоимость интенсива $300 | 30 000 руб. Оплатить в рублях Оплатить в долларах И подробная программа</t>
+  </si>
+  <si>
+    <t>07.04.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5663</t>
+  </si>
+  <si>
+    <t>Друзья, 11 апреля, в субботу, приглашаю вас на бесплатную онлайн-встречу «Арт-рынок сегодня: ключевые изменения и стратегии работы», где разберу, как на самом деле устроен арт-рынок в 2026 году. Приглашаю всех желающих. На встрече разберем: — какие ключевые изменения произошли на арт-рынке в 2025 году, и в начале 2026 — где сегодня формируется спрос и как распределяются деньги — что происходит с аукционами, галереями и ярмарками — какие стратегии работы сейчас дают результат — как читать аналитические отчеты и использовать их в практике Отдельно разберем кейсы и наблюдения с Art Basel Hong Kong — что продается, как ведут себя коллекционеры и как меняется азиатский рынок. Когда: 11 апреля, суббота, в 12:00 по Нью-Йорку или 19:00 по Москве В пятницу пришлю всю информацию на почту. Регистрация по ссылке</t>
+  </si>
+  <si>
+    <t>03.04.26 16:52</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5662</t>
+  </si>
+  <si>
+    <t>Маурицио Каттелан и Avant Arte выпустили одну из самых известных скульптур художника в новом формате — в виде тиражной работы малого формата. «La Nona Ora» («Девятый час») основана на одноименной скульптуре Каттелана 1999 года, изображающей Папу Иоанна Павла II, сраженного метеоритом и придавленного к ярко-красному ковру. Название работы отсылает к девятому часу распятия Христа — моменту, когда он восклицает: «Боже Мой, Боже Мой! Для чего Ты Меня оставил?» — прежде чем умереть на кресте. Эта сатирическая работа, представляющая самую могущественную фигуру католического мира смертной и уязвимой, расколола не только художественное сообщество, но и общество в целом. В частности, она вынудила директора одного из музеев в католической Польше подать в отставку. Каждый экземпляр этой серии, выполненный из полимерной смолы, расписан вручную. Кателлан не был бы Каттеланом, если бы не подумал и о символичном количестве экземпляров — их будет 666. Каждый оценен в $2,851.</t>
+  </si>
+  <si>
+    <t>03.04.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5661</t>
+  </si>
+  <si>
+    <t>18 и 19 апреля пройдет мой онлайн-интенсив «Основы галерейного бизнеса». Собрал небольшой Q&amp;A. Что это за интенсив? Это двухдневная онлайн-программа, где я системно разбираю, как устроен современный арт-рынок и как на нем зарабатывают – от структуры индустрии и ролей ключевых игроков до конкретных механизмов продаж, ценообразования и работы галереи. Программа построена на практическом опыте и дает целостное понимание системы, а не разрозненные знания. Фокус программы – на международном арт-рынке, с разбором ключевых центров (США, Европа, Азия) и принципов, по которым он функционирует. При этом я отдельно показываю, как эти механики соотносятся с российским рынком: в чем различия, ограничения и точки роста. Это дает возможность понимать систему в глобальном контексте и адаптировать ее под разные среды. Кому это подходит? Тем, кто хочет войти в арт-индустрию, уже работает с искусством или планирует развивать карьеру в этой сфере – художникам, менеджерам, коллекционерам, галеристам. Это теория или практика? Программа основана на моем реальном опыте и опыте приглашенных спикеров. Нет ничего лучше, чем учиться у практиков, которые сами работают в индустрии и развивают свои проекты. Как проходит интенсив? Онлайн, в течение двух дней. Можно участвовать вживую или получить запись. Будет ли возможность задать вопросы? Да, я отдельно закладываю время на общение и ответы на вопросы. Это важная часть интенсива – разобрать конкретные ситуации участников, дать обратную связь и проговорить то, что обычно остается «за кадром». Что будет результатом? Системное понимание того, как устроен арт-рынок: какие роли в нем существуют, как принимаются решения и где формируется ценность. Вы разберетесь в логике работы галерей, ярмарок и аукционов, поймете, как выстраиваются отношения с художниками и коллекционерами, и какие факторы влияют на продажи. В практическом смысле – это набор конкретных ориентиров и шагов: как зайти в индустрию, как позиционировать себя, на чем зарабатывать и какие ошибки не совершать на старте. Дополнительно вы получите рабочие материалы: чек-листы, шаблоны и документы, которые можно сразу применять в работе – от структуры галереи и базовой экономики до подготовки к ярмаркам и взаимодействия с художниками. Почему стоит пойти? Потому что арт-рынок – это закрытая система, где большая часть процессов и договоренностей остается «за кадром», и о них редко говорят открыто. На старте почти невозможно получить прямые ответы: как принимаются решения, как формируются цены, как заходят в галереи и ярмарки и где на самом деле зарабатываются деньги. Мой интенсив – возможность разобраться в этих механизмах без догадок и иллюзий, опираясь на реальный опыт и практику работы внутри рынка. Подробности про интенсив по ссылке.</t>
+  </si>
+  <si>
+    <t>01.04.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5660</t>
+  </si>
+  <si>
+    <t>В июне Prada привозит в Нью-Йорк четырнадцатую итерацию Prada Mode — на этот раз в легендарный Hotel Chelsea. Проект Satellites II — продолжение выставки, показанной в Prada Aoyama в Токио летом 2025 года, и результат сотрудничества режиссёра Николаса Виндинга Рефна и гейм-дизайнера Хидео Кодзима. Отправная точка — их диалог о любви, языке и творчестве, развёрнутый здесь в иммерсивную, многослойную среду. Пространство отеля будет представлено в виде последовательности сцен. Первые два дня — закрытый клуб: часть номеров станет микро-студиями с перформансами. С 5 по 7 июня проект откроется для публики — те же комнаты, но уже как инсталляции. Параллельно — паблик-токи, концерты, кинопоказы.</t>
+  </si>
+  <si>
+    <t>21.03.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/ArtFragment/5651</t>
+  </si>
+  <si>
+    <t>В рубрике “Журналы, которые мы потеряли” вспомним уникальное арт-издание Parkett. Он был основан в 1984 году в Цюрихе небольшой группой единомышленников. Его издателем был Дитер фон Граффенрид - единственный из числа основателей, не имевший профессионального отношения к искусству, но исполненный к нему истинной страсти. Издание с редакциями в Цюрихе и Нью-Йорке выходило на немецком и английском. Название Parkett в переводе с немецкого буквально означает паркет, или танцпол, что подразумевало пространство встречи и движения. Однако слово «искусство» в названии намеренно отсутствовало - искусством был сам журнал. Художники были не просто героями Parkett, они его создавали. Каждый выпуск был посвящён нескольким авторам, которые участвовали в работе над ним - от выбора иллюстраций до макета. Помимо этого, каждый художник создавал тиражную работу - принт, скульптуру, видео или живопись, которая продавалась ограниченным тиражом и составляла около трети дохода журнала. Среди соавторов были Луиза Буржуа, Герхард Рихтер, Энди Уорхол, Трейси Эмин, Илья Кабаков, Маурицио Каттелан и многие другие. За 33 года вышел 101 номер. В 2001 году MoMA показал все тиражные работы журнала на выставке, а в 2017-м журнал прекратил печатный выпуск. Однако все 270 художественных произведений и около 1500 публикаций сохранены в онлайн-архиве издания.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1769,59 +2198,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H155"/>
+  <dimension ref="A1:H203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4784.832" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -5320,50 +5749,866 @@
       <c r="G154">
         <v>60</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>64105</v>
       </c>
       <c r="B155" t="s">
         <v>461</v>
       </c>
       <c r="C155" t="s">
         <v>462</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>463</v>
       </c>
       <c r="E155">
         <v>4816</v>
       </c>
       <c r="F155">
         <v>65</v>
       </c>
       <c r="G155">
         <v>79</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>122538</v>
+      </c>
+      <c r="B156" t="s">
+        <v>464</v>
+      </c>
+      <c r="C156" t="s">
+        <v>465</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="E156">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>122539</v>
+      </c>
+      <c r="B157" t="s">
+        <v>467</v>
+      </c>
+      <c r="C157" t="s">
+        <v>468</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="E157">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>122540</v>
+      </c>
+      <c r="B158" t="s">
+        <v>470</v>
+      </c>
+      <c r="C158" t="s">
+        <v>471</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="E158">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>122541</v>
+      </c>
+      <c r="B159" t="s">
+        <v>473</v>
+      </c>
+      <c r="C159" t="s">
+        <v>474</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>122542</v>
+      </c>
+      <c r="B160" t="s">
+        <v>476</v>
+      </c>
+      <c r="C160" t="s">
+        <v>477</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E160">
+        <v>3615</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>122543</v>
+      </c>
+      <c r="B161" t="s">
+        <v>479</v>
+      </c>
+      <c r="C161" t="s">
+        <v>480</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="E161">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>122544</v>
+      </c>
+      <c r="B162" t="s">
+        <v>482</v>
+      </c>
+      <c r="C162" t="s">
+        <v>483</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="E162">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>122545</v>
+      </c>
+      <c r="B163" t="s">
+        <v>485</v>
+      </c>
+      <c r="C163" t="s">
+        <v>486</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="E163">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>122546</v>
+      </c>
+      <c r="B164" t="s">
+        <v>488</v>
+      </c>
+      <c r="C164" t="s">
+        <v>489</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="E164">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>122547</v>
+      </c>
+      <c r="B165" t="s">
+        <v>491</v>
+      </c>
+      <c r="C165" t="s">
+        <v>492</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="E165">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>122548</v>
+      </c>
+      <c r="B166" t="s">
+        <v>494</v>
+      </c>
+      <c r="C166" t="s">
+        <v>495</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E166">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>122549</v>
+      </c>
+      <c r="B167" t="s">
+        <v>497</v>
+      </c>
+      <c r="C167" t="s">
+        <v>498</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="E167">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>122550</v>
+      </c>
+      <c r="B168" t="s">
+        <v>500</v>
+      </c>
+      <c r="C168" t="s">
+        <v>501</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="E168">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>122551</v>
+      </c>
+      <c r="B169" t="s">
+        <v>503</v>
+      </c>
+      <c r="C169" t="s">
+        <v>504</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="E169">
+        <v>3667</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>122552</v>
+      </c>
+      <c r="B170" t="s">
+        <v>506</v>
+      </c>
+      <c r="C170" t="s">
+        <v>507</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="E170">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>122553</v>
+      </c>
+      <c r="B171" t="s">
+        <v>509</v>
+      </c>
+      <c r="C171" t="s">
+        <v>510</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="E171">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>122554</v>
+      </c>
+      <c r="B172" t="s">
+        <v>512</v>
+      </c>
+      <c r="C172" t="s">
+        <v>513</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>122555</v>
+      </c>
+      <c r="B173" t="s">
+        <v>515</v>
+      </c>
+      <c r="C173" t="s">
+        <v>516</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="E173">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>122556</v>
+      </c>
+      <c r="B174" t="s">
+        <v>518</v>
+      </c>
+      <c r="C174" t="s">
+        <v>519</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="E174">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>122557</v>
+      </c>
+      <c r="B175" t="s">
+        <v>521</v>
+      </c>
+      <c r="C175" t="s">
+        <v>522</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="E175">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>122558</v>
+      </c>
+      <c r="B176" t="s">
+        <v>524</v>
+      </c>
+      <c r="C176" t="s">
+        <v>525</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="E176">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>122559</v>
+      </c>
+      <c r="B177" t="s">
+        <v>527</v>
+      </c>
+      <c r="C177" t="s">
+        <v>528</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E177">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>122560</v>
+      </c>
+      <c r="B178" t="s">
+        <v>530</v>
+      </c>
+      <c r="C178" t="s">
+        <v>531</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="E178">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>122561</v>
+      </c>
+      <c r="B179" t="s">
+        <v>533</v>
+      </c>
+      <c r="C179" t="s">
+        <v>534</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="E179">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>122562</v>
+      </c>
+      <c r="B180" t="s">
+        <v>536</v>
+      </c>
+      <c r="C180" t="s">
+        <v>537</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="E180">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>122563</v>
+      </c>
+      <c r="B181" t="s">
+        <v>539</v>
+      </c>
+      <c r="C181" t="s">
+        <v>540</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="E181">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>122564</v>
+      </c>
+      <c r="B182" t="s">
+        <v>542</v>
+      </c>
+      <c r="C182" t="s">
+        <v>543</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="E182">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>122565</v>
+      </c>
+      <c r="B183" t="s">
+        <v>545</v>
+      </c>
+      <c r="C183" t="s">
+        <v>546</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E183">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>122566</v>
+      </c>
+      <c r="B184" t="s">
+        <v>548</v>
+      </c>
+      <c r="C184" t="s">
+        <v>549</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E184">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>122567</v>
+      </c>
+      <c r="B185" t="s">
+        <v>551</v>
+      </c>
+      <c r="C185" t="s">
+        <v>552</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="E185">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>122568</v>
+      </c>
+      <c r="B186" t="s">
+        <v>551</v>
+      </c>
+      <c r="C186" t="s">
+        <v>554</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="E186">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>122569</v>
+      </c>
+      <c r="B187" t="s">
+        <v>556</v>
+      </c>
+      <c r="C187" t="s">
+        <v>557</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="E187">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>122570</v>
+      </c>
+      <c r="B188" t="s">
+        <v>559</v>
+      </c>
+      <c r="C188" t="s">
+        <v>560</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="E188">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>122571</v>
+      </c>
+      <c r="B189" t="s">
+        <v>562</v>
+      </c>
+      <c r="C189" t="s">
+        <v>563</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="E189">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>122572</v>
+      </c>
+      <c r="B190" t="s">
+        <v>565</v>
+      </c>
+      <c r="C190" t="s">
+        <v>566</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="E190">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>122573</v>
+      </c>
+      <c r="B191" t="s">
+        <v>568</v>
+      </c>
+      <c r="C191" t="s">
+        <v>569</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="E191">
+        <v>3912</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>122574</v>
+      </c>
+      <c r="B192" t="s">
+        <v>571</v>
+      </c>
+      <c r="C192" t="s">
+        <v>572</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>122575</v>
+      </c>
+      <c r="B193" t="s">
+        <v>574</v>
+      </c>
+      <c r="C193" t="s">
+        <v>575</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="E193">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>122576</v>
+      </c>
+      <c r="B194" t="s">
+        <v>577</v>
+      </c>
+      <c r="C194" t="s">
+        <v>578</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="E194">
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>122577</v>
+      </c>
+      <c r="B195" t="s">
+        <v>580</v>
+      </c>
+      <c r="C195" t="s">
+        <v>581</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="E195">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>122578</v>
+      </c>
+      <c r="B196" t="s">
+        <v>583</v>
+      </c>
+      <c r="C196" t="s">
+        <v>584</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="E196">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>122579</v>
+      </c>
+      <c r="B197" t="s">
+        <v>586</v>
+      </c>
+      <c r="C197" t="s">
+        <v>587</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="E197">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>122580</v>
+      </c>
+      <c r="B198" t="s">
+        <v>589</v>
+      </c>
+      <c r="C198" t="s">
+        <v>590</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="E198">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>122581</v>
+      </c>
+      <c r="B199" t="s">
+        <v>592</v>
+      </c>
+      <c r="C199" t="s">
+        <v>593</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="E199">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>122582</v>
+      </c>
+      <c r="B200" t="s">
+        <v>595</v>
+      </c>
+      <c r="C200" t="s">
+        <v>596</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="E200">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>122583</v>
+      </c>
+      <c r="B201" t="s">
+        <v>598</v>
+      </c>
+      <c r="C201" t="s">
+        <v>599</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="E201">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>122584</v>
+      </c>
+      <c r="B202" t="s">
+        <v>601</v>
+      </c>
+      <c r="C202" t="s">
+        <v>602</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="E202">
+        <v>7099</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>122585</v>
+      </c>
+      <c r="B203" t="s">
+        <v>604</v>
+      </c>
+      <c r="C203" t="s">
+        <v>605</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="E203">
+        <v>2137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">