--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="924">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1464">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2784,50 +2784,1670 @@
     <t>06.01.26 16:19</t>
   </si>
   <si>
     <t>t.me/novaya_nasmotrennost/5673</t>
   </si>
   <si>
     <t>привет! ❤️ мы — Лиза и Адель, создатели новой насмотренности. Лиза — графический дизайнер, mixed media художница Адель — pr-стратег и главный тусовщик медиа 😍 собрали самые полезные посты и хештеги: гид по твоему тг:: дайджест постов для авторов телеграм каналов #дезигн — вдохновение, графические приемы и полезные инструменты 30+ инструментов для дизайнеров:: все дизайн-дайджесты в одном месте а также: #артпутеводитель — актуальные выставки текущего месяца, мероприятия в Москве и Петербурге #порапроявляться — open-call-ы, в которых настоятельно рекомендуем поучаствовать #длянасмотренности — подборки для развития вкуса #гринарт — где знакомим вас с новыми авторами современного искусства #чтомы пересылаем друг другу? — подборка лучших роликов прямиком из нашего директа</t>
   </si>
   <si>
     <t>05.01.26 11:22</t>
   </si>
   <si>
     <t>t.me/novaya_nasmotrennost/5672</t>
   </si>
   <si>
     <t>вернули реакции, соскучились по вашим сердцам!</t>
   </si>
   <si>
     <t>05.01.26 11:14</t>
   </si>
   <si>
     <t>t.me/novaya_nasmotrennost/5671</t>
   </si>
   <si>
     <t>ГИД ПО ТВОЕМУ ТГ-КАНАЛУ собрали для вас дайджест самых полезных постов про ведение и продвижение телеграм каналов. чтобы было куда возвращаться, когда ищете опору и идеи. ① бесплатная лекция: с чего начинается твой тг-канал ② как набрать первую 1000 в канале ③ что постить в тг-канал ④ эффективный способ продвижения тг-канала ждете новый поток ТГК-ЛАБ? кажется, пора.</t>
+  </si>
+  <si>
+    <t>15.09.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6647</t>
+  </si>
+  <si>
+    <t>хочу стать архитектором, но не уверен, что получится 17 сентября выпускники подготовительного отделения Школы МАРШ, проведут онлайн-встречу, где расскажут, как прошло их обучение. :: кому-то не хватало навыков для поступления :: кому-то понимания профессии :: а кто-то искал собственный подход работы с пространством, формой и идеей. теперь они расскажут, зачем пришли и что в итоге получили от программы. главное – как менялись их представления об архитектуре по ходу: какие задания увлекали, что вдохновляло и какие открытия они сделали в первую очередь о себе. когда: 17 сентября, 18:30 онлайн мест: 50 готовьте вопросы и регистрируйтесь!</t>
+  </si>
+  <si>
+    <t>13.09.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6646</t>
+  </si>
+  <si>
+    <t>БОУИ: ПОСЛЕДНЯЯ ГЛАВА BEAT WEEKEND ❤️</t>
+  </si>
+  <si>
+    <t>12.09.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6643</t>
+  </si>
+  <si>
+    <t>любители зинов, сюда! в «Гараже» открылось «Пространство печати» с более 200 самиздатами российских авторов. если вы вдруг ещё не в теме, рассказываем: зин – это независимое малотиражное издание, где автор рефлексирует на важную для себя тему. внутри абсолютно любой медиум: фотографии, рисунки, стихи, наблюдения за городом, очень личные истории. тираж может быть и единичный, и 20 штук, всё исходит от возможностей и желания автора, ведь выпускает он его самостоятельно. оказывается, музей собирает самиздат с 2012 года – в архиве больше двух тысяч работ. поэтому команда решила построить целый «Зиноград»: улицы, площади, дворы, переулки. очень радует, что можно всё брать в ручки и листать. кажется, тут парочкой часов не отделаться: где: Музей «Гараж» билеты от 600</t>
+  </si>
+  <si>
+    <t>11.09.26 20:23</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6638</t>
+  </si>
+  <si>
+    <t>ЧТО ПО УИКЕНДУ? С АДЕЛЬ, СООСНОВАТЕЛЬНИЦЕЙ НОВОЙ НАСМОТРЕННОСТИ в последнее время прилетают от вас отклики о том, что выходные планируете с нами, мне, как главному редактору этой рубрики, так приятно и важно это слышать. спасибо вам, что пишете и при встрече говорите. сегодня будут сверхискренние рекомендасьоны, куда нужно идти в ближайшие уикенд и месяц: для тех, кто любит театры: 😍 Вернувшиеся – легендарный come back от команды «Дашков 5». не была пока именно на этом спектакле, но всё, что делает команда Мигеля в четырёхэтажном особняке – просто 1000000 из 10. формат нахождения зрителя на «сцене» и следования за актерами вгоняет в разные стадии: все описала здесь. рекомендую где: «Особняк Дашков 5» билеты от 6000 😍 Вальс-бостон – мюзикл, которому уже целый год, поэтому я на него сходила аж два раза, насколько он хорош всё-таки. Костюмы, история, да и в целом формат мюзикла. для меня просто было восторгом, что всё воспроизводится вживую, я ранее видела такое только в кино. выделите вечер обязательно! где: Театр Эстрады билеты от 1500 для киноманов: 😍 наши друзья, команда BEAT WEEKEND, вчера открыли фестиваль. в этом году среди новинок феста: ленты о культовых личностях – Канье, Армани, Твигги; абсурдная комедия о бетоне; ироничный док о мировом чемпионате по приготовлению овсянки. сама хочу сходить на «Лучшее лето» и на хит прошлых лет – «Двадцать лет со Смешариками». когда: 10-20 сентября где: Аврора, Ленфильм, Cinéma Michèle и др. для готовых сорваться на фестиваль прямо сейчас. две мои недосягаемых мечты: 😍 ПЕЛЕНА – международный фестиваль медиаискусства в Сибири когда: 11-13 сентября где: Кемерово 😍 Мурманистика. Города Арктики – фестиваль архитектуры и урбанистики когда: 12-13 сентября где: Мурманск ❤️ завтра ещё имбушечку для зиноделов закину ❤️ #артпутеводитель</t>
+  </si>
+  <si>
+    <t>09.09.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6633</t>
+  </si>
+  <si>
+    <t>если вы любите театр, попробуйте это. здесь нет привычной сцены и антрактов, зато есть четырехэтажный особняк, где действие начинается сразу после того, как ты надеваешь маску. мы уже были на трёх спектаклях! и каждый раз это непередаваемые эмоции: первая стадия – неопределенность, ты не понимаешь, что происходит, и что тебе нужно делать; вторая – интерес, ты выбираешь героя и начинаешь проживать историю вместе с ним; третья – принятие, ты осознаешь суть истории и путешествуешь сразу с несколькими героями, перемещаясь между сценами. новая насмотренность рекомендует! —&gt; билеты и расписание</t>
+  </si>
+  <si>
+    <t>08.09.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6628</t>
+  </si>
+  <si>
+    <t>СТРЁМ ИЛИ НОРМ? версия: художники ярмарки актуального искусства ARS 2026. часть 4 Кристина Пуршина</t>
+  </si>
+  <si>
+    <t>07.09.26 21:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6616</t>
+  </si>
+  <si>
+    <t>карета превратилась в тыкву, и мы готовы огласить победителей номинации «Н»: 1-е – маша, выключите свет + 2-е – «патриот беляево» 3-е – Настя, нарисуй! со всеми свяжемся в ближайшие два дня! спасибо всем, кто поучаствовал, без вас не было бы так интересно!</t>
+  </si>
+  <si>
+    <t>07.09.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6609</t>
+  </si>
+  <si>
+    <t>шорт-лист буквача около сотни букв «Н» вы прислали на конкурс. выбрать девять было непросто. в шорт-лист вошли: маша, выключите свет пустоe Настя, нарисуй! катя пухова Кать, напиши В поисках камушков алёна опять сделала что | ASH Тайна, покрытая светом «патриот беляево» спасибо всем, кто дошёл до нашей середины. победителей объявим в полночь!</t>
+  </si>
+  <si>
+    <t>07.09.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6600</t>
+  </si>
+  <si>
+    <t>06.09.26 20:36</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6595</t>
+  </si>
+  <si>
+    <t>вчера смотрели промежуточные результаты арт-резиденции «Гало» в Черноголовке. на второй сторьке можете увидеть спойлер инсталляции Дмитрия Грецкого и Евгении Кац. и в целом наш день! очень полюбился этот зелёный город. надо выходной маршрут? –&gt; ❤️ нам, кстати, оч нрав по уикендам убегать из мегаполиса в область. куда посоветуете ещё?</t>
+  </si>
+  <si>
+    <t>05.09.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6586</t>
+  </si>
+  <si>
+    <t>с нашим стажером Егором собрали бота с самой полезной инфой с канала. там же лежит и наша лекция, и преза, которую читали 26 августа в рамках буквача. собственно бот: @NNboti_bot @NNboti_bot @NNboti_bot пока мы во всю жюрим ваши буквы Н, можете посмотреть/освежить знания. кнопка «антикризис» ❤️</t>
+  </si>
+  <si>
+    <t>03.09.26 20:26</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6582</t>
+  </si>
+  <si>
+    <t>решила в этот раз пройтись по второму этажу, никогда так не делала. камерно, оказывается, тут. понравились стенды от Тайнинки и Lavdansky Studio. открытием стал филиал Третьяковки в Самаре. интерактивчик был у PRABABOUSHKA. кушоц в Soul in the Bowl. на первом мёдиус от .dpt и Владимир Погребняк. остальное смотрите в сторьках у коллег, пока!</t>
+  </si>
+  <si>
+    <t>01.09.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6576</t>
+  </si>
+  <si>
+    <t>ДЕНЬ ОТКРЫТЫХ ДВЕРЕЙ В МЕЖДУНАРОДНОЙ ШКОЛЕ ДИЗАЙНА на встрече вы познакомитесь с программами Школы, услышите истории выпускников, которые уже успели построить карьеру в дизайне. также в программе лекция «Фокусы дизайна 2026: от тренда к проекту» от Ксении Бандориной, эксперта и аналитика дизайна, преподавателя IDS-Петербург. она расскажет, как работать с актуальными тенденциями и переводить их в реальные проекты. также поговорим о том, что помогает развиваться в профессии, как современные технологии меняют работу и как увлечение может перерасти в дело жизни. когда: 3 сентября, 16:00 где: Санкт-Петербург, Нарвский проспект, 22 м. Нарвская участие по регистрации</t>
+  </si>
+  <si>
+    <t>31.08.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6570</t>
+  </si>
+  <si>
+    <t>ЧТО СМОТРЕТЬ В МОСКОВСКИХ ТЕАТРАХ В СЕНТЯБРЕ: 😍 «ЛИР» когда: 19-20 сентября в 19:00 где: Театр «Шалом» 😍 «ИГРОК» когда: 5, 12 сентября в 18:00 где: Малый театр 😍 «ИСКУССТВО БРОСАТЬ ЖРЕБИЙ» когда: 24 сентября в 20:00 где: Театр Труда (Лазаревский пер., 2) 😍 «ФАВН» когда: 22 и 23 сентября где: «Особняк Дашков 5» 😍 «РЕВИЗОР» когда: 12 сентября в 19:00 где: Театр Моссовета</t>
+  </si>
+  <si>
+    <t>28.08.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6569</t>
+  </si>
+  <si>
+    <t>сладенькая подборка мероприятий от сладенького редактора → сентябрь-октябрь я сначала подумал чо бы такого вам поискать крутого, но потом понял, что лучше если я покажу конкретно те мероприятия, на которые и сам обращаю внимания. куда, либо собираюсь пойти, либо пойду 100 из 100. в питере в общем-то нормально с тусовками, но большинство из них соевые, а я люблю посещать больше рабочие ивенты. поэтому подборочка не только на етот викенд, а на ближайшие два месяца. 2 сентября → я вместе с Энди делаю мероприятие для дизов. невторкинг. пево, пицца, лекции и активитис 3 сентября → какая-то дофига технологичная тусовка в Экспо. вот про них оч отдаленно слышал, ничо не могу порекомендовать или подтвердить, но вот думаю туда сходить, если еще не буду в пути на Спектрум. не близкое, но важное: 3-4 октября → Питерская Стачка. это оч крутая конфа, которая исторически проходит в Ульяновске, и вот в Питере тоже. там под 3 тыщи айтишников собираются, весь цвет айти компаний. считаю тир1 конференцией 24-25 октября → Суровый Питерский Форум. главное мероприятие по СММ, которое я ваще знаю. тир1. ПМЭФ в мире СММ. хз как еще охарактеризовать событие, где собираеть 3к+ сммщиков и чото там обсуждают. тут тоже буду, можем увидеться. 4 сентября → Спектрум от Рассвета. мероприятие про пиар и для пиарщиков. там и дизайнеры собираются, и пиарщики и фаундеры компаний. а Рассвет в пиаре одно из самых известных имен. 5 сентября → какая-то экстракрутая вечеринка от моих друзей из Диджитал Клаба. не помню чо там по условиям, но ДС это самый большой диджитальный бесплатный клуб, который я знаю. Ксюша и Саня проводят самые крейзи вечеринки, про которые я слышал. как не приеду в мск, всегда про них что-то рассказывают 10 сентября → будет мероприятие от Сидорин Лаб → ПЕКЛО. это тоже пиарщики, только те, что больше работают черным пиаром, антикризисом и репутацией. и делают оч мощное событие по этому поводу. не близкое, но важное: 22-23 октября → Буст. конференция для агентств от Агимы. одна из самых известных и крутых агентских мероприятий, которые вообще есть. был уже 2 раза и мне оч нравится. ❤️ записывайте меро в свой сладенький план!</t>
+  </si>
+  <si>
+    <t>27.08.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6563</t>
+  </si>
+  <si>
+    <t>фотоателье автопортрета UU выпустило ещё один прекрасный дроп арт-объектов! 30 полотен от художника Кирилла Кто, знаковой фигурой уличной арт-сцены, работающего с городской средой с конца 90-х. 50% от стоимости UU направит в благотворительный фонд «Выход есть», который помогает женщинам и детям, оказавшимся в кризисных семейных ситуациях. в комменты присылайте работы Кирилла, которые находили на улицах города 💔</t>
+  </si>
+  <si>
+    <t>26.08.26 19:34</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6561</t>
+  </si>
+  <si>
+    <t>🍬 для всех, кто пропустил!</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6562</t>
+  </si>
+  <si>
+    <t>Делимся записью вечернего эфира от Адель и Лизы из Новой насмотренности 💔 Из лекции вы узнаете, как замечать возможности, использовать уже имеющийся опыт и не откладывать СВОЁ творческое развитие «до лучших времён» Приятного просмотра! 👁️</t>
+  </si>
+  <si>
+    <t>26.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6560</t>
+  </si>
+  <si>
+    <t>https://vkvideo.ru/live-214205619_456239194</t>
+  </si>
+  <si>
+    <t>26.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6559</t>
+  </si>
+  <si>
+    <t>https://vkvideo.ru/live-214205619_456239193</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6558</t>
+  </si>
+  <si>
+    <t>начинаем!</t>
+  </si>
+  <si>
+    <t>26.08.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6557</t>
+  </si>
+  <si>
+    <t>в 19:00 вещаем!</t>
+  </si>
+  <si>
+    <t>25.08.26 18:51</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6556</t>
+  </si>
+  <si>
+    <t>СТРЁМ ИЛИ НОРМ? версия: художники ярмарки актуального искусства ARS 2026. часть 3 Виктория Маркова*</t>
+  </si>
+  <si>
+    <t>24.08.26 19:07</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6547</t>
+  </si>
+  <si>
+    <t>Прямой эфир❤️ Как не закопать талант в кризис: где творческим сегодня брать ресурсы и поддержку? Лиза и Адель, основательницы Новой насмотрености расскажут: — Об актуальных конкурсах, опен-коллах, стажировках, резиденциях, грантах, фестивалях и других профессиональных возможностях — Как небольшим студиям и начинающим авторам использовать уже имеющиеся проекты и опыт для следующего шага — Как не входить в режим стагнации, когда вокруг непростые времена 26 августа, 19:00 Присоединяйтесь к чату встречи, ссылка будет тут🧑🏼‍🩰</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6546</t>
+  </si>
+  <si>
+    <t>давно не выступали. кажется, пора..</t>
+  </si>
+  <si>
+    <t>23.08.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6543</t>
+  </si>
+  <si>
+    <t>СТРЁМ ИЛИ НОРМ? версия: художники ярмарки актуального искусства ARS 2026. часть 2 Сеня Селиванов ⬇️ ярмарка ⬇️ когда: 21-23 августа где: наб. реки Фонтанки, 90к5 м. Звенигородская билеты от 700</t>
+  </si>
+  <si>
+    <t>22.08.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6534</t>
+  </si>
+  <si>
+    <t>ЧТО ПО УИКЕНДУ? С САШЕЙ ГЕНЕРАЛОВОЙ, HEAD OF DIGITAL В СОБАКА.RU И АВТОРОМ ТГ-КАНАЛА «ТВОЙ СТРЁМНЫЙ КОЛЛАБ». 😍 ярмарка ARS в исторических казармах лейб-гвардии Московского полка очередь на превью была больше, чем на превью Cosmoscow, – и это на ярмарку совсем молодых художников в заброшке. несмотря на то, что не все искусство там достойно внимания, на саму ярмарку посетить нужно обязательно – ради атмосферы, молодого, а не пенсионерского вайба, и, конечно, самого пространства. долгое время оно было заброшено, и тусовались там разве что стрит-артисты и деклассированные элементы. из хайлайтов отмечу видео Евгении Гранильщиков, комнату школы ШОВ, стилизованную под офис и комнаты коллекционеров. я сама не удержалась и купила работу с туфельками от Веры Го. 😍 выставка Владимира Шинкарева «Один танцует» в «Новой Голландии» Владимир Шинкарев ушел из жизни в апреле этого года – и это без преувеличения огромная потеря. потому что его картина «Один танцует», которая дала название этой посмертной мини-ретроспективе, отражает мироощущение нескольких поколений и актуальна до сих пор. как сказал молодой режиссер Сергей Кальварский: ученик Сокурова «Это его великая картина. В этой иногда угрюмой, нелюдимой действительности хочется танцевать вопреки – вдали от чужих глаз». 😍 выставка Ани Жёлудь «Не тот горизонт» в Центре AZART последние выходные идет выставка, тоже, к сожалению, посмертная. невесомые контурные инсталляции Ани Желудь, изображающие обычные предметы, уже в истории российского современного искусства. да и не только искусства, но и коллабораций: бренд-зона 12 storeez с ее работой-рейлом на Космоскоу два года назад – до сих пор лучшая в этом жанре, на мой взгляд. 😍 выставка «Искусство книги. От знака к медиа» в HSE Art Gallery на Винзаводе срез того, что делают в книжном дизайне студенты одного из лучших в стране. где-то банально, но где-то – действительно визионерски. в любом случае маст-визит для тех, кто интересуется графикой и книжным искусством. главное выделить на просмотр как минимум час: тут важно листать каждую книгу внимательно, за 15 минут ничего не поймете. ➡️ ПОСТ ДЛЯ ТЕХ, КОМУ МАЛО ВЫСТАВОК #артпутеводитель</t>
+  </si>
+  <si>
+    <t>20.08.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6529</t>
+  </si>
+  <si>
+    <t>СТРЁМ ИЛИ НОРМ? версия: художники ярмарки актуального искусства ARS 2026. Ринат Хабиров если будете в Петербурге, забегайте на ярмарку, она будет проходить в казармах Лейб-гвардии Московского полка. больше 60 независимых художников, галереи, самоорганизации, спецпроекты и ещё Art Weekend с маршрутами по независимым пространствам города. когда: 21-23 августа где: наб. реки Фонтанки, 90к5 м. Звенигородская билеты от 700</t>
+  </si>
+  <si>
+    <t>19.08.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6521</t>
+  </si>
+  <si>
+    <t>сет актуальных опен-коллов от Ирины Нетбай, куратора, ассистента кураторов в Музее современного искусства «Гараж» и автора тгк créme de l'art. ❤️❤️ конкурс проекта паблик-арта «Морфология улиц» / 25 авг одна из немногих локальных возможностей для авторов, работающих с городским пространством и уличными практиками, позволяющая оставить свой визуальный след в урбанистическом ландшафте Тюмени и расширить присутствие в сообществе за счет лабораторного фокуса программы, ориентированного на практики в духе «реляционной эстетики». ❤️❤️ грант фонда Ruarts / 31 авг регулярная опция поддержки выставочных/образовательных/издательских/проектных художественных инициатив с уклоном в сторону стрит- и паблик-арт- практик. ❤️❤️ мастерские и резиденции Музея «Гараж» / 2 сен полугодовая программа для реализации вашего dream project в уединенном пространстве мастерских на ВДНХ с бонусом в виде буста институциональной видимости и кураторского сопровождения на всех этапах программы. ❤️❤️ резиденции фонда MaxArt и Музея современного искусства PERMM / 2 сен полуторамесячная программа с фокусом на локальные географический, природный, индустриальный контексты пермского края с возможностью проведения полевых исследований в рамках тематических экспедиций, а также лабораторного взаимодействия с научным сообществом. ❤️❤️ набор на 2026–2028 учебные годы в Школе современного искусства «Азы» / 4 сент двухлетняя образовательная программа независимой школы, основанной куратором Ан Кубановой, способствующая настройке индивидуальной художественной оптики, погружению в актуальные контексты современного искусства и калибровке авторского метода. ❤️❤️ триеннале современного искусства «Мифологема» от галереи MYTH / 20 сен нечто новое и удивительное с возможностью стать его частью. кураторский стейтмент триеннале лежит в мифологическом поле с широким спектром оптик – от художников ожидают обращение к локальным мифологическим/эзотерическим/языческим контекстам, фольклору, а также конструирование авторской мифологизации в самом широком смысле. я рекомендую авторам придерживаться вдумчивого подхода в отношении откликов, т.к. у каждого опен-колла есть свои концептуально-тематическая рамка, специфика, институциональный контекст. перед подачей заявки не будет лишним провести программный ресерч институции-организатора: посмотреть, чем занимается институция, какие проекты она реализовывала, кто участвовал в предыдущих сезонах и какие художественные стратегии уже были ей интересны. а затем – критически рассмотреть свою практику через сформированную оптику. важно ответить себе на вопросы – что мне в действительности это даст, почему я не могу сейчас без этого обойтись, почему на мою заявку должны обратить внимание, что выделяет мою практику среди остальных? и еще: не оставляйте сбор заявки на последний вечер. документы, тексты, портфолио имеют свойство внезапно размножаться. я бы закладывала минимум неделю – а лучше больше, особенно если в процессе возникнет необходимость в квалифицированном экспертном стороннем взгляде. #порапроявляться</t>
+  </si>
+  <si>
+    <t>17.08.26 19:38</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6511</t>
+  </si>
+  <si>
+    <t>чо вы там забыли в этой Тюмени? это была пятая по счету сходка мультибрендинга, а для нас, уже традиционная, вторая. как всегда ни одной водяной лекции. хочется отметить Колю 🐜, сладенького редактора. замотивировал перестроить подход в нн колоссально! и Влада Деревянных с его нероцкерскими обложками, театральными лого и клипом с Манижей. отдельный прикол, как я случайно залетела в командообразовательную активность со всеми спикерами. нас разделили на команды по пять человек и забрали у каждого какой-то орган чувств: кто-то стал слепым, кто-то глухим, кто-то немым. я, конечно, выбрала самый маленький урон и стала немой. первые полчаса мы тупили на одном этапе, потому что сразу выбрали hard lvl. а в конце спасали тех, кого не удалось апгрейднуть, перекладывая мадагаскарских тараканов из рук в руки. пруфы на видео. открытием стало то, что на мультибрендинге можно самоорганизовываться и делать свои мероприятия вне основной программы. я, например, хотела залететь с лекцией фрешменом, но меня не взяли. потом хотела сделать практику, но я успешно прое все сроки. зато Настя Смирнова и Лиза Степанова взяли и сделали девчачий дизайн-пикник, где участницы выступали по 10 минут, получилось что-то вроде образовательного стендапа. короче, интересно. в следующий раз надо тоже что-нибудь такое устроить. а ещё – шрифтовая дегустация вина от Гриши Гущина. мы пили вино и разбирали, какие шрифты использованы на этикетках. формат просто ❤️‍🔥 даже для не дизайнера. много своих, много новых. орден кривых! мультибрендинг, спасибо. влог будет, надеюсь ➡️ а здесь инфа для ранних зимних пташек</t>
+  </si>
+  <si>
+    <t>15.08.26 13:59</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6504</t>
+  </si>
+  <si>
+    <t>самым шустрым комментаторам дарим проходки на Эмбер фест! завтра будем клеить музыкальные плакаты на пластинках. хотим видеть вас, у нас есть 8 билетов –&gt; оставляй коммент и приходи! upd. всё</t>
+  </si>
+  <si>
+    <t>14.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6503</t>
+  </si>
+  <si>
+    <t>НИЧЕГО НЕ ПЛАНИРУЙ. ЗАВТРА-ПОСЛЕЗАВТРА ВСЕ ВСТРЕЧАЕМСЯ В КИНОПАРКЕ «МОСКИНО» ➡️ ВСЕГДА МОЖНО СХОДИТЬ НА ВЫСТАВКИ 😍 NEIGHBORS × НОВАЯ НАСМОТРЕННОСТЬ креативный кемп от новой насмотренности: будем делать кулинарный коллаж в сб, а в вс музыкальный постер на пластинке, еще можно будет сфоткаться в фотозоне, а еще сходить посмотреть на арт-инсталляции и мини-маркет современного искусства от наших коллег. когда: 15-16 августа где: Кинопарк «Москино» билет от 1000 😍 ПОЛЁТ: ЛЕТО НА РОЛИКАХ три дня катания, музыки, мастер-классов, вечеринок и турнира по пинг-понгу. когда: 14-16 августа где: «Полёт», Ходынский бул., 8с1 м. ЦСКА вход свободный 😍 ДИЗАЙНКОНФ II конференция Британской высшей школы дизайна о графическом дизайне, моушне, UX/UI и арт-дирекшне. когда: 16 августа, 12:20 где: Universal Univrsity м. Чкаловская регистрация на сайте БВШД 😍 РЕЛИЗ-ПАТИ LOCAL И UNDER-ZIN презентация десятого выпуска журнала LOCAL об андеграундной сцене и культуре России: кассетный dj-сет, выставка зинов, бумажный своп и мк по созданию нойз-бокса. когда: 16 августа, 18:00 где: «Усы на пене» м. Чернышевская вход по регистрации 😍 КНИЖНЫЙ ФЕСТИВАЛЬ ФОНАРЬ благотворительный книжный фестиваль с барахолкой, лекциями, экскурсиями, выступлениями и мастер-классами для детей и взрослых. когда: 15 августа, 12:00-20:00 где: Упсала-Цирк м. Площадь Ленина вход: бесплатно или 400 (донат), по регистрации 😍 ARS – ФОРУМ О КУЛЬТУРНЫХ СООБЩЕСТВАХ форум о музеях, независимых проектах, арт-менеджменте, медиа, архитектуре, музыке и новых медиа. в программе – дискуссии, встречи и закрытый показ «Непокоя». когда: 18-19 августа, с 12:00 где: Екатерининское собрание м. Садовая вход свободный #артпутеводитель</t>
+  </si>
+  <si>
+    <t>13.08.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6502</t>
+  </si>
+  <si>
+    <t>сегодня в Тюмени на юбилейном Мультибрендинге</t>
+  </si>
+  <si>
+    <t>12.08.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6495</t>
+  </si>
+  <si>
+    <t>ЧТО СМОТРЕТЬ В МОСКОВСКИХ ТЕАТРАХ В АВГУСТЕ: 😍 «ВЕРНУВШИЕСЯ: НОВАЯ РЕАЛЬНОСТЬ» когда: с 6 августа где: Театр «Особняк Дашков 5» 😍 ЛИТЕРАТУРНЫЙ КОНЦЕРТ СЕРГЕЯ МАКОВЕЦКОГО НА ФЕСТИВАЛЕ «РУССКИЙ КОТ» когда: 30 августа в 18:30 где: Сад Всероссийского музея декоративного искусства 😍 «ПЕСОЧНЫЙ ЧЕЛОВЕК» МАЛЫЙ ТЕАТР НА ФЕСТИВАЛЕ «ТЕАТРАЛЬНЫЙ БУЛЬВАР» когда: 28 августа в 20:00 где: Сцена на Чистопрудном бульваре 😍 «ИСХОД» когда: 30 августа в 20:00 где: Театр «Шалом», Малая сцена на Новослободской 😍 «ЧЕЛОВЕК ИЗ ПОДОЛЬСКА СЕРЕЖА ОЧЕНЬ ТУПОЙ» когда: 27, 29 августа в 19:00 где: Театр «Практика» #артпутеводитель #мск</t>
+  </si>
+  <si>
+    <t>11.08.26 20:23</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6493</t>
+  </si>
+  <si>
+    <t>почему никто не говорит про эти нишевые концерты в Москве? чуть больше месяца назад удалось побывать на открытии ТОН-ЦЕНТРА в историческом Круговом депо архитектора Константина Тона. очень красивая площадка, художественный руководитель которой Катя Бочавар. купол создает эффект храмовой акустики. это реально что-то магическое, и вам это надо услышать! поэтому сегодня в ночи хочу позвать вас на новое: тотальную аудиовизуальную инсталляцию с распевом «Радость-свадьба с подменой невесты и другими происшествиями». костюмы-скульптуры, архаический свадебный обряд и спектакль без живых актёров. когда: с 13 августа по 20 сентября где: ТОН-ЦЕНТР м. Комсомольская билет от 1000 #артпутеводитель #мск</t>
+  </si>
+  <si>
+    <t>09.08.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6492</t>
+  </si>
+  <si>
+    <t>весело, но на один раз: как я съездила на День огурца в Суздаль меня зовут Элиза и от «новой насмотренности» меня позвали в пресс-тур на 24-м по счёту Праздник Огурца. в Суздале я была не впервые, но толком посмотреть его до этого не удавалось. до посещения самого фестиваля мы выбрались на пешеходную экскурсию по городу: посмотрели кремль, побывали на выставке в музее. потом – сам праздник, и в завершение дня – аудиовизуальное шоу «Свет Суздаля». так что программа пресс-тура была очень насыщенной! огромные очереди и толпы людей повсюду / супер жаркая погода предоставили возможность принять участие только в паре активностей фестиваля. в свободное время я просто гуляла по территории, разглядывая костюмы участников. программа была плотная, однако самые заметные и яркие активности были связаны со спонсорскими корнерами. конечно же, большую часть времени я пробовала огурцы во всех возможных состояниях – от марципана до бабл-ти. цены на все эти деликатесы были высокими, даже по московским меркам. а все сладости со вкусом огурца оказались ожидаемо странными. стоит ли ехать на День огурца? думаю, что да, если собрать весёлую компанию, с которой можно будет скоротать время в больших очередях. делитесь в комментариях, были ли на этом празднике? а для вас вещала элиза aka elezadraws , всем вкусных огурцов!!</t>
+  </si>
+  <si>
+    <t>08.08.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6483</t>
+  </si>
+  <si>
+    <t>субботний влог! 😍 делимся, чем занимается редакция новой насмотренности на выходных: в этот раз отправляемся на мастер-класс по синтезаторостроению! спасибо patch lab и чудесной полине ваша отныне орудующая паяльником, аделинка удали</t>
+  </si>
+  <si>
+    <t>07.08.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6482</t>
+  </si>
+  <si>
+    <t>ПЛАНЫ НА ВЫХОДНЫЕ ПОДЪЕХАЛИ: ➡️ ВСЕГДА МОЖНО СХОДИТЬ НА ВЫСТАВКИ 😍 ФИЕСТА В «ПРОЛИВЕ» грандиозный карнавал в испано-мексиканских традициях: живое выступление мариачи, домашний чили кон карне от Арины Маракулиной, новоорлеанский джаз «Второй линии» и диджей-сеты латиноамериканской музыки до ночи. в меню – маргарита, мичелада, палома, корона санрайз, арбузные шоты, Corona, начос и кесадилья. когда: 7 августа, с 19:00 где: Пролив на Таганке м. Таганская вход свободный TIMELESS LANDSCAPES ландшафтная лаборатория о почве как живой инфраструктуре. лекции, открытый разговор, исследование почвы под микроскопом и документальный фильм. спикеры – Владимир и Анна Масалаб, Игорь Сафиуллин, Софья Савельева и Элла Каверина. когда: 8 августа, 12:00-18:00 где: Торговый дом КСМ м. Алексеевская билет: 500 😍 ПОЭЗИЯ В КУБЕ мастер-класс по созданию поэтической пространственной композиции в прозрачном кубе. переносим поэзию из двухмерного экрана в трёхмерное пространство, возвращая радость касания. ведущая — визуальная поэтесса и исследовательница литературного авангарда Дарья Фоменко. 12+. когда: 8 августа, 14:00 где: Детская мастерская Музея «Гараж» м. Парк Культуры билет от 1200 😍 БЕГОВОЙ КЛУБ FINCH × WELLPRODUCTS открытая тренировка для всех желающих — пробежка с профессиональным тренером, фильтр-кофе, напитки WellProducts и батончики WellBar после. участники получат скидку на специальное меню для восстановления. когда: 8 августа, 18:00 где: Finch, Газетный пер., 5 м. Охотный Ряд вход по регистрации 😍 ВЫХОДНЫЕ НА ЧАСТОТЕ 1980-Х лекция об эстетике шахмат, турнир, экспресс-обучение, гостевая смена шеф-бармена кафе «Гаража» Саши Молькова, диджей-сет Pepsi Kolya и специальный коктейль по мотивам работ художников той эпохи. когда: 8-9 августа где: «Пешка» м. Трубная вход по регистрации 😍 МОСКОВСКАЯ НЕДЕЛЯ ИНТЕРЬЕРА И ДИЗАЙНА бюро .dpt представит расширенную предметную линию, пять из которых – премьеры . Irony Elements – дебютируют на выставке со стендом «Москва после дождя» . когда: 13-16 августа, 11-20 где: ЦВЗ «Манеж» м. Библиотека им. Ленина стенд .dpt: 48/3, -2 этаж 😍 КЛУБНИЧНЫЙ ФЕСТИВАЛЬ В БРУСНИЦЫНЕ горы свежих ягод, фермерские овощи и море угощений. сочные DJ-сеты, шоу мыльных пузырей и праздничная программа от цирка «Монгольфьери». участники: City Ferma, «Ягоды на Неве», «Жили-Растили», Holy Popsicles, DobroCoffee и другие локальные бренды. когда: 8-9 августа где: Культурный квартал Брусницын м. Горный институт вход свободный #артпутеводитель</t>
+  </si>
+  <si>
+    <t>07.08.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6481</t>
+  </si>
+  <si>
+    <t>не расстраивай мадам, лучше забери её домой</t>
+  </si>
+  <si>
+    <t>07.08.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6476</t>
+  </si>
+  <si>
+    <t>на прошлой неделе с командой совершили рейд по кинотеатрам Москвы и Петербурга. первые 10 минут «Непокоя» мозг отказывался осознавать, что на его памяти нет хоть чего-то похожего. до сих пор строит непонятки в хорошем смысле. во время просмотра этой легендарной анимации у художника Максима Елисеева случилась любовь с персонажем мадам – хозяйки загадочного отеля. он создал фигурку этой красотки в дымковском стиле, а ребята из Про:взгляд решили её разыграть…</t>
+  </si>
+  <si>
+    <t>05.08.26 20:29</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6471</t>
+  </si>
+  <si>
+    <t>ну вы легенды! повторим?</t>
+  </si>
+  <si>
+    <t>05.08.26 20:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6470</t>
+  </si>
+  <si>
+    <t>последняя на сегодня ❤️ хохловский переулок, 10с6 в комментариях оставляйте фото , если нашли! upd. забрали</t>
+  </si>
+  <si>
+    <t>05.08.26 19:54</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6469</t>
+  </si>
+  <si>
+    <t>предпоследняя!!! музей художественной майолики в комментариях оставляйте фото , если нашли! upd. забрали</t>
+  </si>
+  <si>
+    <t>05.08.26 19:31</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6468</t>
+  </si>
+  <si>
+    <t>третья мясницкая улица, 13с16 в комментариях оставляйте фото , если нашли! upd. забрали</t>
+  </si>
+  <si>
+    <t>05.08.26 19:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6467</t>
+  </si>
+  <si>
+    <t>вторая петровка 30/7 в комментариях оставляйте фото , если нашли! upd. забрали</t>
+  </si>
+  <si>
+    <t>05.08.26 19:01</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6466</t>
+  </si>
+  <si>
+    <t>первая союз женщин России в комментариях оставляйте фото , если нашли! upd. забрали</t>
+  </si>
+  <si>
+    <t>05.08.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6465</t>
+  </si>
+  <si>
+    <t>готовы к охоте?</t>
+  </si>
+  <si>
+    <t>04.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6464</t>
+  </si>
+  <si>
+    <t>B-DAY DROP :: НОЧНАЯ ОХОТА ОТ НОВОЙ НАСМОТРЕННОСТИ заложим арт-пакеты в Москве по маршруту Тверская-Китай-город с книгами, зинами и игрой собственного производства. метки будут в нашем тг-канале, старт 5 августа в 22:00 😍 любимый стикер в комменты, если пойдешь на охоту!</t>
+  </si>
+  <si>
+    <t>03.08.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6463</t>
+  </si>
+  <si>
+    <t>это сторьки с прошлого фестиваля в Крутояке. на этот раз будет ещё круче, потому что в лайн-апе: ZOLOTO MIRÈLE ЛИЗА ГРОМОВА ISKRIT И УЖЕ ПОЛЮБИВШИЕСЯ ВИА «МУЖЧИНЫ» а еще – песни у костра со СТЕРЕО ШИРИНА. одним словом, сказка! когда: 7-9 августа 💚 где: база отдыха «Крутояк» будет 💚💚 #артпутеводитель</t>
+  </si>
+  <si>
+    <t>01.08.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6457</t>
+  </si>
+  <si>
+    <t>идем рисовать огурцы?</t>
+  </si>
+  <si>
+    <t>31.07.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6455</t>
+  </si>
+  <si>
+    <t>ПЛАНЫ НА ВЫХОДНЫЕ ПОДЪЕХАЛИ: ➡️ САМЫЕ КЛАССНЫЕ ВЫСТАВКИ АВГУСТА 😍 FĀBULA В ГОСТЯХ У ЖАН-ЖАК романтический балаган-кабаре на один вечер: безрассудные танцы, контролируемое падение нравов и музыкальные эксцессы. за музыку отвечают Директор Всего, Даша Уточка и Тимур Птахин, отдельными актами – джазово-шумовая абстракция группы «Засвеченная Солнцем Кассета» и романс-караоке под клавиши Максима Александера. работы художников галереи fābula. когда: 31 июля, 21:00-02:00 где: Жан-Жак м. Арбатская вход свободный а еще у ребят проходит неделя лисичек. перекусить между подходами самое-то! 😍 СТАНЦИЯ ЗАСОЛОЧНАЯ огуречный поп-ап от «новой насмотренности» в баре «Ровесник»: на локации 100 спрятанных огурцов – ваша задача найти хотя бы 5 и забрать фришку. на втором этаже будем крутить бабушкины засолки: рисуешь любимые огурцы и получаешь бонусную фришку вне очереди. когда: 1 августа, 20:00–22:00 где: бар «Ровесник» м. Тверская вход свободный 😍 СУПЕР ПРЕМИУМ САУНД ТЕСТ вечер с Виталием – электронным музыкантом, продюсером и диджеем, известный своим звучанием на стыке хауса, UK garage и future bass. за пультом также друзья Biicla и секретные гости. когда: 1 августа, 18:00 где: ДК Кристалл м. Площадь Ильича билеты от 2000 😍 КОРОБКА × ЗИЛАРТ городской фестиваль уличного искусства. 16 художников создают масштабные муралы в реальном времени, арт-батлы, студия ручной шелкографии, инсталляция Бассиру Фалля, арт-объекты Алексея Луки и Кирилла Бурыгина, перформанс Гриши «4 попытки», арт-маркет, галерея уличных барельефов, детские мастер-классы, лекторий и музыкальная программа. когда: 1-2 августа, 12:00-21:00 где: парк «Тюфелева роща» м. ЗИЛ вход свободный 😍 ТАНЦЕВАЛЬНЫЙ СПЕКТАКЛЬ «ПСЫ» премьера танцевального спектакля от Марии Шешуковой и музыкальной группы Pómmo в рамках фестиваля современного танца «Танец без ума от себя и от любви» про собачью преданность делу с вдохновением от фильмов Тарантино до концертов групп Talking Heads и Звуки Му. когда: 1 августа, 20:00 где: Летний театр Новой Голландии м. Адмиралтейская билеты от 1500 😍 ПРАЗДНИК ОГУРЦА XXIV праздник огурца впервые в двухдневном формате. десятки блюд с главным героем праздника, секреты засолки, ярмарка мастеров, конкурсы, мастер-классы и насыщенная концертная программа на территории Музея деревянного зодчества. когда: 1-2 августа где: Суздаль, Музей деревянного зодчества билеты от 1000 #артпутеводитель</t>
+  </si>
+  <si>
+    <t>29.07.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6450</t>
+  </si>
+  <si>
+    <t>рассада взошла!</t>
+  </si>
+  <si>
+    <t>28.07.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6448</t>
+  </si>
+  <si>
+    <t>как превратить творчество в стабильный проект? Британка и Universal University проведут онлайн-презентацию обновлённой магистратуры «Развитие креативных проектов и креативное предпринимательство». программа для дизайнеров, художников и креативных специалистов, которые хотят развить авторский проект, выстроить вокруг него профессиональную стратегию и освоить бизнес-инструменты. в программе: :: как устроена работа над собственным проектом :: как соединяются творческая практика, исследование и предпринимательство :: студенческие кейсы и опыт выпускников :: вопрос-ответ о поступлении, формате и обучении когда: 29 июля, 19:00, онлайн, по регистрации</t>
+  </si>
+  <si>
+    <t>27.07.26 18:54</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6445</t>
+  </si>
+  <si>
+    <t>готовим вам подарки на наш др. 5.08 идём на охоту ❤️</t>
+  </si>
+  <si>
+    <t>24.07.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6443</t>
+  </si>
+  <si>
+    <t>НЕ ХОЧЕШЬ СХОДИТЬ? МОСКВА, СПБ, КАЗАНЬ ➡️ ВЫСТАВКИ В ИЮЛЕ 😍 «НЕПОКОЙ» — ПРЕМЬЕРНЫЕ ПОКАЗЫ полнометражный анимационный триллер Леонида Шмелькова — обладателя премии «Ника» и приза Берлинского кинофестиваля. история о загадочном отеле, из которого невозможно уехать, а его постояльцы начинают исчезать один за другим. 26 июля, 19:00 — в ДК Кристалл 26 июля, 21:15 — Художественный 27 июля, 19:00 — в ДОМе Чтиво 28 июля, 19:30 — в Пионере 2 августа — в МАММ 😍 ДЗИГА ВЕРТОВ. КИНОГЛАЗ закрытие выставки превратится в семичасовой киномарафон на веранде fābula radio. фильмы Дзиги Вертова будут сопровождать лайв-саундтреки современных музыкантов — от tape-экспериментов до джаза и электроники. когда: 26 июля, с 16:00 где: Самокатная 2Бс2 м. Площадь Ильича билет: 1400 😍 KATE NV концерт авант-поп исполнительницы Kate NV в рамках новой программы «Модуляция: музыка в состоянии перехода», посвящённой экспериментальной музыке и современным звучаниям. когда: 29 июля где: Музей «Гараж» ул. Крымский Вал, 9с32 м. Октябрьская билет: 2000 😍 DUALITY новая выставка в галерее fābula, где девять современных художников исследуют границы между видимым и скрытым, личным восприятием и культурным контекстом. когда: 24-26 июля, 12:00-20:00 где: завод «Кристалл» Самокатная, 4с1 м. Серп и Молот вход свободный 😍 ДИСКО-КЛУБ НА ЯУЗЕ летняя вечеринка под открытым небом с лайвами Solova и Iskrit, а также диджей-сетами Kito Jempere, Sergey Lipsky и Eostra. когда: 24 июля где: Yauza Place Подколокольный пер., 16с4 м. Китай-город билет: 2000 (парный — 3000) 😍 РОССИЙСКОЕ ИСКУССТВО 2020-Х: ИМЕНА, ТЕНДЕНЦИИ И ПОНЯТИЯ лекция куратора и исследователя искусства Ильи Крончева-Иванова. поговорим о том, как пандемия, кризисы и ощущение нестабильности повлияли на искусство. когда: 28 июля, 19:00 где: галерея «Цифергауз» вход по регистрации 😍 ГАСТРОНОМИЧЕСКИЙ АРТ-МАРКЕТ ресторан «Гребешки» и галерея ТЕТА приглашают на камерный маркет современного искусства.«Гребешки» подготовили специальное меню от шеф-повара Андрея Сотника к событию. когда: 26 июля, 12:00-16:00 где: ресторан «Гребешки» м. Чернышевская вход свободный 😍 НЕПОКОЙ — ПРЕМЬЕРНЫЕ ПОКАЗЫ полнометражный анимационный триллер Леонида Шмелькова о загадочном отеле, из которого невозможно выбраться. после показов — обсуждения с кинокритиками. 27 июля, 19:00 — в Ленфильме 31 июля, 19:30 — в Лекторий’порт 😍 СПИДФРЕНДИНГ ОТ ЖУРНАЛА ORNAMENT иллюстрированный журнал о кино ORNAMENT вместе с книжным магазином «Смена» приглашает на спидфрендинг для всех, кто любит кино. хороший повод познакомиться с единомышленниками и обсудить любимые фильмы. когда: 25 июля, 16:00 и 17:00 где: пространство «Смена» вход по регистрации #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>23.07.26 20:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6442</t>
+  </si>
+  <si>
+    <t>Взлёт, спасибо, что позвали!</t>
+  </si>
+  <si>
+    <t>22.07.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6436</t>
+  </si>
+  <si>
+    <t>Черноголовка в очередной раз порадовала нас своими необычными локациями и морем вдохновения для нового сезона художников арт-резиденции! любим то, как ребята взаимодействуют с городом! художники буквально пересобирают наукоград заново для местных жителей и влюбляют в себя своей искренностью искушенных москвичей. ждем новые проекты от «Гало» уже этой осенью 💔</t>
+  </si>
+  <si>
+    <t>21.07.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6430</t>
+  </si>
+  <si>
+    <t>биг-сет опен-коллов для вас! ⏹️➡️ предыдущая подборка 🍬фестиваль мультимедиа Digital Rain 2026 формат: open call + участие в фестивале мультимедиа кого ищут: медиахудожников, студии и междисциплинарные коллективы дедлайн: 26 июля участие бесплатное 🍬 «Лагерь для взрослых» от Самоката формат: розыгрыш поездки в тематический лагерь и лимитированного мерча кого ищут: всех желающих, кто хочет ненадолго вернуться в атмосферу летних каникул участие бесплатное 😍 опен-колл мастерской-лаборатории проекта Алины Кугуш Мой любимый монстр, монстр парадайс формат: open call + участие в мастерской по созданию костюмов и специальных арт-объектов по мотивам ЖКХ-арта кого ищут: заинтересованных горожан, студентов арт-вузов, аудиторию 60+ участие бесплатное 🍬конкурс «Форма воды» от бюро «НОВЬ» формат: open call + образовательная программа по благоустройству общественных пространств кого ищут: архитекторов, ландшафтных инженеров и студентов профильных вузов из Республики Татарстан дедлайн: 31 июля участие бесплатное 🍬 просветительская программа фестиваля «Связь» формат: open call + участие в образовательной программе лесного фестиваля кого ищут: лекторов, ведущих воркшопов, исследователей и авторов образовательных событий дедлайн: 31 июля участие бесплатное 🍬 лесной фестиваль «Связь» формат: open call + участие в выставке-аттракционе кого ищут: художников и авторов интерактивных, иммерсивных и инклюзивных проектов дедлайн: 31 июля участие бесплатное 🍬опен-колл журнала «Мнение редакции может не совпадать»* формат: open call + публикация работы в юбилейном номере журнала кого ищут: художников, фотографов, скульпторов и исследователей участие бесплатное #порапроявляться</t>
+  </si>
+  <si>
+    <t>20.07.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6425</t>
+  </si>
+  <si>
+    <t>кажется, в этом году арт-программа – отдельная причина ехать на outline: :: художники :: тайваньский медиахудожник Aka Chang впервые покажет работу в России. среди участников легендарные – Владимир Абих, TUNDRA, 404.zero и десятки других художников. :: инсталляции :: 404.zero вместе с Т-Банком представят «1.0» – светозвуковое поле в лесу, которое реагирует на ветер, прикосновения и присутствие человека. TUNDRA покажут новую аудиовизуальную инсталляцию ROW 2, исследующую связь человеческого голоса, света и пространства. :: перформансы :: режиссёр Юрий Квятковский поставит традиционное шествие открытия фестиваля, также запланированы премьера нового перформанса 404.zero и сайт-специфик-перформанс «Мироходец», созданный Ириной Малой совместно с SILA SVETA. :: выставки :: в арт-зоне откроется выставка «Предел хаоса», а в пространстве сцены ДАРК развернётся отдельная выставка с работами приглашённых художников и победителей open call. мы словили уже много отсылок в работах, не терпится посмотреть всё на самом фесте увидимся? #артпутеводитель</t>
+  </si>
+  <si>
+    <t>18.07.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6421</t>
+  </si>
+  <si>
+    <t>КУДА ПОСТУПАТЬ ПОСЛЕ ШКОЛЫ? 21 июля Universal University и МАРШ проводят день открытых дверей для будущих студентов, родителей и всех, кто задумывается получить вышку. что будет: :: консультации с приёмной комиссией по следующим направлениям – архитектура, дизайн, искусство, кино, музыка, игры, анимация, бизнес и маркетинг :: экскурсия по Degree Show и МАРШоу с дипломными и итоговыми проектами студентов :: воркшопы по разным направлениям отдельно МАРШ проведёт воркшоп по тенсегрити: созданию архитектурных самонапряжённых конструкций. для участия нужна отдельная регистрация. когда: 21 июля, 18:00 где: Нижняя Сыромятническая, 10с2, 2А, 5 этаж м. Чкаловская вход по регистрации</t>
+  </si>
+  <si>
+    <t>17.07.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6420</t>
+  </si>
+  <si>
+    <t>ПЛАНЫ НА ВЫХОДНЫЕ ➡️ НА КАКИЕ ВЫСТАВКИ СТОИТ СХОДИТЬ В ИЮЛЕ 😍 ДЕРЕВНЯ ХУДОЖНИКОВ: НАШИ ДНИ фестиваль в Шувалово-Озерки о прошлом, настоящем и будущем легендарной Деревни художников. экскурсии по действующим мастерским, лекции, дискуссии, кинопоказы, встречи с художниками, мастер-классы и презентация исследований Летней школы NOWADAYS office и masters. когда: 18-19 июля где: Главная, 20 вход по регистрации 😍 А ВИКИ НЕТ ДОМА персональная выставка Виктории Паприки в Петрикирхе. живопись, инсталляция, керамика и ювелирные работы о границе между воспоминанием и фантазией. море как свидетель взросления, ключи, ракушки и розы — сокровища детства, зацветающие новыми мифами в большом городе. когда: 25 июля-2 августа, вернисаж 24 июля в 19:00 где: Петрикирхе м. Невский проспект билет от 200 😍 OUTLINE фестиваль музыки и искусства на берегу Дубны. в лайн-апе: A Guy Called Gerald, DJ Pierre, Daniel Bell, Jus-Ed, Cezar, Tania Vulcano, Хаски, Mirèle, Тима ищет свет и гранд-концерт Жанны Агузаровой. в арт-программе: SILA SVETA, 404.zero, TUNDRA, Владимир Абих. в лесу ➡️ световая инсталляция «1.0» и ретрит «Оазис» с йогой и медитациями. когда: 21-27 июля где: Талдом билет от 7500 😍 POLICE IN PARIS большое рейв-шоу дуэта из Минска во дворе Радио | Суперметалла. фирменный «славик техно», сирены, «Катюша» и open air. в лайн-апе также BADGRUB, TURBOSH (DJ SET) и DUMMFOUND. когда: 18 июля, 21:00 где: Радио, Суперметалл м. Бауманская билет от 3500 😍 СОБЫТИЯ НА КРЫШЕ МАММ 18 июля, 11:00 йога с Yoga Space. подготовка к стойкам на руках с Юрой Павловым. билет: 2000 19 июля, 15:00 турнир по пинг-понгу от Ping Tablet для всех желающих — играем на одной из самых красивых городских крыш. билет: 800 где: МАММ м. Кропоткинская #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>14.07.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6414</t>
+  </si>
+  <si>
+    <t>вот и всё! в нн мы всегда рассказываем о крутых конкурсах и опен-коллах, но больше всего любим партнериться и дарить вам призы! спасибо каждому, кто решил поучаствовать и поделиться своим взглядом 😍 было очень интересно увидеть, насколько по-разному вы рассказали о себе! отдельно хотим поздравить победителей нашей спецноминации:: 1 место — Маша Сальникова 2 место — Кирилл Чесноков п.с. уже готовим для вас новый конкурс, следите!</t>
+  </si>
+  <si>
+    <t>13.07.26 19:43</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6407</t>
+  </si>
+  <si>
+    <t>outline уже через 8 дней... локация всё та же, 21-27 июля встречаемся на берегу Дубны. это будет наш первый раз, поэтому вкушаем подробности крупнейшего фестиваля музыки и искусства. ⚪️музыка в числе хедлайнеров британец A Guy Called Gerald, американские тяжеловесы DJ Pierre, Daniel Bell и Jus-Ed, минимал-инноватор из Бухареста Cezar и легенда Ибицы Tania Vulcano, спецпрограммы анонсируют ГОСТ ЗВУК и К-30. на сцене САН выступят Хаски, Mirèle, Тима ищет свет, а также Жанна Агузаровой со своим гранд-концертом —&gt; ⚪️арт за световое оформление снова отвечает SILA SVETA, а в художественной программе заявлены: 404.zero, TUNDRA, Владимир Абих, Aka Chang. ⚪️новинки в лесу появится инсталляция «1.0» от 404.zero: сотни светящихся объектов, которые реагируют на движение. ещё из нового — ретрит «Оазис» с йогой, медитациями и тренировками. когда: 21-27 июля где: Талдом увидимся? 📷 Tomrus, Chuntul #артпутеводитель</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6412</t>
+  </si>
+  <si>
+    <t>outline уже через 8 дней... локация всё та же, 21-27 июля встречаемся на берегу Дубны. это будет наш первый раз, поэтому вкушаем подробности крупнейшего фестиваля музыки и искусства вместе с вами: ⚪️музыка в числе хедлайнеров британец A Guy Called Gerald, американские тяжеловесы DJ Pierre, Daniel Bell и Jus-Ed, минимал-инноватор из Бухареста Cezar и легенда Ибицы Tania Vulcano, спецпрограммы анонсируют ГОСТ ЗВУК и К-30. на сцене САН выступят Хаски, Mirèle, Тима ищет свет, а также Жанна Агузаровой со своим гранд-концертом —&gt; ⚪️арт за световое оформление снова отвечает SILA SVETA, а в художественной программе заявлены: 404.zero, TUNDRA, Владимир Абих, Aka Chang. ⚪️новинки в лесу появится инсталляция «1.0» от 404.zero: сотни светящихся объектов, которые реагируют на движение. ещё из нового — ретрит «Оазис» с йогой, медитациями и тренировками. когда: 21-27 июля где: Талдом увидимся? 📷 Tomrus, Chuntul #артпутеводитель</t>
+  </si>
+  <si>
+    <t>11.07.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6403</t>
+  </si>
+  <si>
+    <t>404.zero *: главные принципы творчества дуэта из Санкт-Петербурга ➖➡️ поговорили с Кристиной Карпышевой и Александром Лециусом об их подходе к созданию гипнотического саунд-дизайна. до 26 июля в Нижнем Новгороде, в пространстве ЦЕХ *, работает выставка 404 Museum, для которой дуэт создал три масштабные инсталляции, преобразующие индустриальные залы бывшего печатного цеха. лазерый, аналоговый звук и кинетические объекты. очень рекомендуем к посещению</t>
+  </si>
+  <si>
+    <t>10.07.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6396</t>
+  </si>
+  <si>
+    <t>КУДА ПОЙДЁМ? ЕСТЬ ПАРА ВАРИКОВ... ➡️ НА КАКИЕ ВЫСТАВКИ СТОИТ СХОДИТЬ В ИЮЛЕ 😍 ЗИН-ФЕСТИВАЛЬ «ЖЕРДЁЛА» более 160 зинов, фотокниг, комиксов, книг художника и независимых журналов, а ещё лекции, мастер-классы, артист-токи и встречи сразу на двух площадках арт-центра «Пушкинская-10». когда: 10-12 июля где: арт-центр «Пушкинская-10» м. Лиговский проспект вход свободный 😍 7 ЛЕТ ВАСИЛЕОСТРОВСКОМУ РЫНКУ двор рынка на один день превратится в сад с грядками, сезонными коктейлями, шахматами, рисованием, посадкой помидоров и dj-сетами. когда: 11 июля, 12:00 где: Василеостровский рынок м. Василеостровская вход свободный 😍 АРТ-ЕЛЕЦ. КУЛЬТУРНЫЙ СЛОЙ фестиваль современного искусства в исторических особняках Ельца. инсталляции и муралы Ивана Горшкова, Кирилла Swek, Павла Зуданова и других, мастер-классы, лекции о граффити и археологии двора, диджеи и группа Settlers из Петербурга, экскурсии по закрытым особнякам. когда: 11 июля, 15:00-20:00 где: Октябрьская, 133 вход свободный 😍 ФЕСТИВАЛЬ «РУССКИЙ КОТ» Всероссийский музей декоративного искусства и музейный сад на всё лето становятся открытой арт-лабораторией: арт-объекты, перформансы, концерты, лекции и ярмарка брендов. когда: 4 июня-30 августа где: Всероссийский музей декоративного искусства м. Цветной бульвар вход свободный, на отдельные мероприятия — регистрация 😍 ОТКРЫТИЕ «БЕЛОГО ЗАЛА» В «ПРОЛИВЕ» * большая вечеринка в честь открытия нового пространства: лайв Лизы Голициной, концерт группы «Вторая линия», диджей-сеты, настойки и ночное караоке. когда: 10 июля, 19:00 где: «Пролив», Верхняя Радищевская, 15с2 м. Таганская вход свободный 😍 СПЕЦЗАКАЗ «ТЕМ ЛЕТОМ Я ПОСТУПИЛ» И «ИГРА В ПРЯТКИ» два короткометражных фильма молодых режиссёров о взрослении, первых потерях и переменах, которые незаметно меняют человека. после показа состоится обсуждение с режиссёрами. когда: 11 июля, 17:00 где: МАММ м. Кропоткинская билет: 500 😍 ТАНЦЕВАЛЬНЫЙ ПЕРФОРМАНС «ВАМ ЭТО ПРИСНИТСЯ» перформанс на крыше МАММ о сновидениях, воображении и подсознательных образах, которые обретают физическую форму. после события — афтерпати в кафе музея. когда: 14 июля, 19:30 где: МАММ м. Кропоткинская билет: 1500 #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>09.07.26 19:14</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6393</t>
+  </si>
+  <si>
+    <t>в Кубе снова открылось много новых выставок, на которые мы, конечно же, сходили. особенно запала в душу экспозиция галереи МАРШ с работами Юли Картошкиной. сочетание подписи автора и мрачных индустриальных, сюрреалистично-житейских сюжетов создаёт непередаваемое ощущение и вызывает звук завода в голове, пока глаза не могут оторваться от переживания образов полуразмытых бабушек. создай Ⓚ</t>
+  </si>
+  <si>
+    <t>09.07.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6392</t>
+  </si>
+  <si>
+    <t>ГЛАВНОЕ, НЕ ЖДАТЬ ИДЕАЛЬНОГО МОМЕНТА участие в фесте — это большая возможность заявить о себе. главное — не ждать идеального момента, а понять :: как устроена эта система, и с чего вообще начинать. собрали для вас подборку материалов, которые помогут сэкономить время и сделать первый шаг гораздо быстрее: 1 :: большой список российских креативных фестивалей, рейтингов и понятный алгоритм: куда подаваться, как выбрать номинацию и где следить за дедлайнами. 2 :: гайд от ENDY education, ADCR и Red Apple — как подготовить кейс, каких ошибок избежать. что от вас нужно жюри. #порапроявляться</t>
+  </si>
+  <si>
+    <t>07.07.26 18:51</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6391</t>
+  </si>
+  <si>
+    <t>КОЛЛАЖИТЬ НА КАССЕТАХ. ЧТОООО? 11 июля ребята из кружка коллажа МАКУЛАТУРА проведут свою первую встречу в городе. вместе со студией DEZA они организуют мастер-класс COLOWGEE, где участники будут брендировать аналоговые носители. каждому участнику дадут настоящую VHS-кассету, которая вложена в брендированный шубер. цель — сделать обложку для любимого фильма. 💔 здесь оставили 3 коллажных техники, которые вам помогут вдохновиться перед встречей. когда: 11 июля где: Санкт-Петербург, Марата, 61 вход: 3000 #артпутеводитель #спб</t>
+  </si>
+  <si>
+    <t>06.07.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6389</t>
+  </si>
+  <si>
+    <t>сет опен-коллов для дизайнеров, художников, иллюстраторов, медиа, брендов и креаторов ⏹️➡️ актуальные креативные фестивали ⏹️➡️ предыдущая подборка 🍬 лаборатория арт-медиации от Поле × ars формат: open call + образовательная лаборатория с возможностью провести медиации на ярмарке ars кого ищут: всех, кто хочет освоить арт-медиацию и работу с выставочными пространствами дедлайн: 12 июля участие бесплатное 🍬 выставка «НЕ ПУСТОЕ МЕСТО» формат: open call на участие в выставке фестиваля кого ищут: современных и уличных художников, авторов инсталляций, объектов, текстовых, звуковых, световых и пространственных работ дедлайн: 19 июля участие бесплатное 🍬 ярмарка «Компостница» на фестивале «Связь» формат: open call на участие в ремесленном маркете лесного фестиваля кого ищут: кооперативы, независимые бренды, ремесленников, мастерские, гастропроекты, авторов объектов и винтажных находок дедлайн: 24 июля участие с оргвзносом 🍬 конкурс дизайнеров одежды и аксессуаров от Собака.ru формат: open call + показ, публикация в журнале, стажировки и специальные призы от жюри кого ищут: дизайнеров одежды и аксессуаров с готовым лукбуком коллекции дедлайн: 3 августа участие бесплатное 🍬 ярмарка фестиваля НАРМА́ 2026 формат: open call на участие в фестивальном маркете кого ищут: бренды из Дагестана, работающие с локальным производством, культурным кодом региона, предметным дизайном, украшениями, гастропроектами и интерьером дедлайн: не указан участие бесплатное 🍬 выставка «Новая женственность» формат: open call на участие в коллективной выставке современного искусства кого ищут: художников, работающих с живописью, графикой, коллажем, скульптурой и другими медиа на тему современного женского опыта участие с оргвзносом 🍬 реферальная программа Мультибрендинга формат: программа для амбассадоров проекта с бонусами и денежным вознаграждением за рекомендации кого ищут: всех, кому близок проект участие бесплатное #порапроявляться</t>
+  </si>
+  <si>
+    <t>04.07.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6388</t>
+  </si>
+  <si>
+    <t>в петербургском Пространстве А открылась выставка «В сторону Германта» о растениях-героях водного ландшафта города. куратор выставки Дарья Болдырева и художница Дарья Неретина рассказали нам, как выставка связана с романом Марселя Пруста, вдоль каких водоёмов стоит прогуляться в Петербурге и почему в творчестве важно оставаться исследователем. ❤️ листайте карточки и заглядывайте на выставку до 25 июля.</t>
+  </si>
+  <si>
+    <t>03.07.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6379</t>
+  </si>
+  <si>
+    <t>МЫ ВСЁ ПРИДУМАЛИ. СОБИРАЙСЯ! ➡️ НА КАКИЕ ВЫСТАВКИ СТОИТ СХОДИТЬ В ИЮЛЕ 😍 ВЕЧЕРИНКА «СВИНГ НА РИНГЕ» ОТ NO WAVE! × РОКЕТ* ленинградский андеграунд встречает нью-йоркскую легенду. в лайв-блоке: «Труд», «Пожар» с редким концертом и Discours Synthétique. за диджей-пультом: Ron Morelli (L.I.E.S.), Ranishe Niyaak (Arma17), Shulya, Dead Moon и худруки No Wave! Ильдар Иксанов и Андрей Клинг. когда: 4 июля, 21:00 где: Co-Op Garage м. Сенная площадь вход свободный, фейсконтроль 😍 ДЕВОЧКИ-ПРИПЕВОЧКИ персональная выставка Паны. в программе открытия — презентация лимитированного десерта и авторского напитка, созданных командой «Свет Кафе» по мотивам выставки. когда: открытие 4 июля, 18:00 работает до 4 августа где: Свет Кафе м. Владимирская вход свободный 😍 ВЫСТАВКА «ВИТРИНА ДВОЙНОГО СВЕТА» живопись Олеси Рубеко и стекло Анны Третьяк — творческий диалог двух художниц, объединённый образом оранжереи. живописные теплицы, руины и внутренние сады встречаются со стеклянными скульптурами — вместе исследуют границу между природным и рукотворным, рост, трансформацию и хрупкое равновесие. до 21 августа где: галерея Елены Абрамовой м. Новочеркасская билет: 200 😍 АРТ-ЕЛЕЦ. КУЛЬТУРНЫЙ СЛОЙ фестиваль современного искусства в исторических особняках Ельца. инсталляции и муралы Ивана Горшкова, Кирилла Swek, Павла Зуданова и других, мастер-классы, лекции о граффити и археологии двора, диджеи и группа Settlers из Петербурга, экскурсии по закрытым особнякам. когда: 11 июля, 15:00-20:00 где: Октябрьская, 133 вход свободный 😍 ПЛЕНЭРЫ ПО СУББОТАМ ОТ ПРИХОДИ РИСОВАТЬ открытая практика рисования в Москве для любого уровня. каждый раз новое место, в конце — просмотр и обмен впечатлениями. когда: 3, 4, 5 июля билет: 700 , студентам: 500 расписание по ссылке выше 😍 BIICLA первое большое мероприятие Biicla этим летом. в лайнапе: сам артист, Slava Marlow, Qarti, Moisei, Akyel, Super Premium Dj и другие друзья — включая полюбившихся секретных гостей. когда: 3 июля, 20:00 где: Радио/Суперметалл м. Бауманская билет от 2800 😍 АФТЕПАТИ ФЕСТИВАЛЯ «БЛИЗОСТЬ» после инди-фестиваля не расходимся: Олег Лёгкий и Варя Чиркина — live, все любимые песни с «Рыбы Амура» и свежий материал. диджей-сет Лизы Громовой, танцы с Séxstasy, Timur Omar, Bogdamn и Eostra. конная телега во дворе и эклектичная музыка от Иры и Ирины. когда: 4 июля, 22:00 где: ДК «Альфа Кристалл» м. Площадь Ильича первые два часа — вход свободный по регистрации, далее билеты от 1000 #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>02.07.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6378</t>
+  </si>
+  <si>
+    <t>⬆️кто был? делитесь коллажами ➖в комментариях ❤️</t>
+  </si>
+  <si>
+    <t>01.07.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6377</t>
+  </si>
+  <si>
+    <t>УЖЕ ЗАВТРА! ОНЛАЙН-ВСТРЕЧА В НАШЕМ КОЛЛАЖНОМ КЛУБЕ : нам кажется, что трудно представить коллаж без использования ножниц, но от этого процесс становится даже более интересным и непредсказуемым! поэтому на нашей встрече мы пойдём на эксперимент и полностью откажемся от ножниц! будем создавать коллажи в технике Tear-Art</t>
+  </si>
+  <si>
+    <t>30.06.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6375</t>
+  </si>
+  <si>
+    <t>😍 БЕСПЛАТНАЯ ИИ-КОНФЕРЕНЦИЯ ПРО РЕАЛЬНЫЕ КЕЙСЫ ВНЕДРЕНИЯ НЕЙРОСЕТЕЙ В ДИЗАЙН, МАРКЕТИНГ И БИЗНЕС-ПРОЦЕССЫ 9 июля на AI Summer Conf разберут, как компании используют AI в визуальном производстве. в программе: 01 Grocery / FMCG Retail X5 Tech покажет, как построить конвейер AI-видео для SMM. Чижик разберёт, как использовал ролики с мерчем в коммуникациях. 02 Branding Agencies DEPOT расскажет, как применяет AI в спецпроектах, HR-коммуникациях и агентских мероприятиях и сохраняет визуальный язык бренда. 03 Fashion Retail KANZLER покажет, как запускать fashion-кампании без новой съёмки под каждую гипотезу: один товар — разные модели, локации и визуальные сценарии. 04 Fintech Альфа-Банк разберет, как финтех-команды делают рекламные креативы и брендовые визуалы с понятным процессом, контролем и безопасностью. 05 Streaming Media Иви покажет, как AI ускоряет производство визуального контента для медиа и entertainment-задач. * после регистрации участники получат темплейты в Phygital+ ⬅️ можно протестировать и адаптировать под свою нишу. когда: 9 июля, 15:00 формат: онлайн зарегистрироваться</t>
+  </si>
+  <si>
+    <t>29.06.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6374</t>
+  </si>
+  <si>
+    <t>сходили на ДОД в мастерские «Гаража»   в этом сезоне там живут и работают: Мария Абдуллаева, Зуля Алиева, Анастасия Антипова, Саша Деяш, Лена Колесникова, Анна Комарова, Мила Нишатова, Евгений Римкевич, Константин Росляков, Екатерина Серикова, Александра Тен, Егор Федоричев и Илья Фролов. ➖➖➖ записаться на экскурсию к кому просимся в мастерскую в следующий раз? ответ в комменты #помастерским</t>
+  </si>
+  <si>
+    <t>27.06.26 18:27</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6372</t>
+  </si>
+  <si>
+    <t>ваша любимая рубрика или #чтомы пересылаем друг другу * ➖➖➡️ скидывайте свои холодильники в комменты. мы первые ➖➖➖➖➡️</t>
+  </si>
+  <si>
+    <t>26.06.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6364</t>
+  </si>
+  <si>
+    <t>ЕСТЬ ПЛАНЫ НА ВЫХОДНЫЕ? ➡️ НА КАКИЕ ВЫСТАВКИ СТОИТ СХОДИТЬ В ИЮНЕ-ИЮЛЕ 😍 ВЕЧЕР В ШОТИС ПУРИ* спиритуальный хилинг для уставших и любящих вкусно поесть. на музыкальной кухне — DJ SABLEMIK и DJ REELSWATCHER, а бренд-шеф Александра Гарагуля кормит хачапури и хинкали, а позже и сама сыграет сет. когда: 27 июня, с 21:00 где: Шотис Пури, Никитский бульвар, 12 м. Арбатская вход свободный 😍 СОН БЕЗ СНОВИДЕНИЙ персональная выставка Виктории Шендерей. работы художницы складываются в единый мир, выросший из образов сна, памяти и воображения. открытие сопровождается лайв-выступлением terminal gen и музыкальной программой. до 14 июля где: пространство «дни», Нижняя Сыромятническая, 1/4с3 м. Чкаловская вход свободный 😍 А И ГДЕ ЖА ГОЛАС БРАТЬ? групповая выставка резидентов фонда СФЕРА и галереи «Буксир» в Ельце. девять художников исследовали город через материальную память, локальные легенды и личные истории, оставшиеся за пределами официальных архивов. до 5 сентября где: галерея «Буксир» вход свободный 😍 КОРПОРАЦИЯ СЧАСТЬЯ выставка выпускников магистратуры «Искусство и наука» ИТМО. 24 молодых художника исследуют корпорацию как художественный образ — сеть людей, технологий и новых форм совместного действия. работы о границе личного и коллективного, ИИ, памяти и идентичности. в программе — лекции, дискуссии и перформансы. до 28 июля где: ЦСИ им. Сергея Курёхина м. Горный институт билет от 200 😍 АРТИСТ-ТОК В ГАЛЕРЕЕ JESSICA Владимир Копейкин и куратор Илья Крончев-Иванов обсудят выставку «Свинцовое время». когда: 28 июня, 18:00 где: галерея Jessica м. Горный институт билет: 350 😍 АРХИСИНТЕЗ ежегодный архитектурный форум издательского дома «Балтикум». тема — синтез искусств. дискуссии и выступления архитекторов, дизайнеров и художников из Москвы, Екатеринбурга, Пскова, Калининграда и других городов. когда: 1 июля где: Студия 42 м. Горный институт вход по регистрации 😍 УЗОР ПУСТОТ персональная выставка Артёма Ляпина в коллаборации с фабрикой «Елецкие кружева», о деконструкции кружева, выявлении его ремесленных принципов и художественных начал. когда: открытие 26 июня, 16:00 работает до 8 августа где: галерея «Буксир» вход свободный #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>25.06.26 19:03</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6358</t>
+  </si>
+  <si>
+    <t>галерея «Буксир» пригласила в пресс-тур «Елец-Липецк»: посмотрели на то, как вручную делают кружево , улицезрели, как круто можно переосмыслить пространство, имеющее исторический подтекст. — открытие выставки по итогам художественной резиденции Фонда «Сфера» и галереи «Буксир» : «А и где жа голас брать?» куратор: Дарья Эпин художники: Дима Болохов, Нелли Акчурина, Ярослава Комиссарова, Дмитрий Махов, Анна Рымарь, Глеб Пастухов, Виталий Тюрлик, Саша Кокачева, Катя Янова</t>
+  </si>
+  <si>
+    <t>24.06.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6349</t>
+  </si>
+  <si>
+    <t>как вовлечь аудиторию в продукт? версия Мультибрендинг каждая активность здесь призывает «стать частью». так и формируется комьюнити, которое потом возвращается из сезона в сезон за путёвкой. 13-16 августа Жемчужина Сибири, Тюмень едешь?</t>
+  </si>
+  <si>
+    <t>23.06.26 18:48</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6348</t>
+  </si>
+  <si>
+    <t>чуть апдейтнули. 10 актуальных опен-коллов так-то, чекайте</t>
+  </si>
+  <si>
+    <t>22.06.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6347</t>
+  </si>
+  <si>
+    <t>сет опен-коллов для дизайнеров, художников, иллюстраторов, брендов и креаторов ⏹️➡️ актуальные креативные фестивали ⏹️➡️ предыдущая подборка 🍬 фестиваль «точка, запятая.» формат: open call + участие в фестивале 1-2 августа кого ищут: художн_иц, исследователь_ниц и независимых автор_ок, работающих с темами повседневности, выгорания и уязвимости; практиками глубокого внимания, совместного присутствия, медленного действия; критикой культа продуктивности и wellness-индустрии дедлайн: 29 июня участие бесплатное, 18+ 🍬маркет Маркета формат: open call + возможность участия в фестивале и выхода на маркетплейс кого ищут: локальные бренды из Казани, Екатеринбурга, Санкт-Петербурга и Нижнего Новгорода дедлайн: 3 июля участие бесплатное 🍬спецноминация НН в конкурсе плакатов от SLOY формат: open call на создание плаката-автопортрета для оформления офиса кого ищут: дизайнеров, художников, иллюстраторов дедлайн: 6 июля участие бесплатное, призовой фонд 67 000 🍬образовательная программа Альфа-Банка формат: open call + обучение, очный буткемп в Москве и практика на бизнес-кейсах кого ищут: креаторов, которые хотят развить медианавыки, поработать над личным брендом и реальными кейсами Альфа-Будущего дедлайн: 15 июля участие бесплатное 🍬GATE31 формат: open call на создание арт-объектов из текстиля и материалов бренда кого ищут: художников, работающих с текстилем, тканью, вязанием и междисциплинарными практиками дедлайн: не указан участие бесплатное 🍬Type.today формат: open call на создание плакатов с использованием шрифта Flicker кого ищут: дизайнеров и всех, кто работает с типографикой дедлайн: до 30 июня участие бесплатное #порапроявляться</t>
+  </si>
+  <si>
+    <t>22.06.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6345</t>
+  </si>
+  <si>
+    <t>6️⃣ что для вас кринж? 7️⃣ в контенте, дизайне, жизни</t>
+  </si>
+  <si>
+    <t>21.06.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6344</t>
+  </si>
+  <si>
+    <t>ваша любимая рубрика или #чтомы пересылаем друг другу * ?? сколько реков совпало ??</t>
+  </si>
+  <si>
+    <t>19.06.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6335</t>
+  </si>
+  <si>
+    <t>КУДА ПОЙДЁМ? ➡️ НА КАКИЕ ВЫСТАВКИ СТОИТ СХОДИТЬ В ИЮНЕ 😍 БЕСПЛАТНЫЙ ВХОД В МУЗЕЙ «ГАРАЖ» ДЛЯ СТУДЕНТОВ СО ВСЕГО МИРА 😍 ДЕВОЧКИНЫ СЛЁЗКИ кураторский проект Оли Махно о слезах как силе и слабости, стойкости и упорстве. работы 13 художниц о праве быть уязвимой, небезупречной и настоящей. когда: открытие 19 июня, 19:00-22:00 работает до 16 августа где: галерея Шмуклер м. Красносельская вход на вернисаж свободный 😍 ДЕНЬ ТРЕНИРОВОК НА КРЫШЕ МАММ четыре занятия разных форматов: пресс + ягодицы, пилатес, гибкая спина, хатха-йога. летние DJ-сеты, лимонады, подарки от партнёров и панорама на центр Москвы. билет включает посещение II Международной биеннале «Искусство будущего». когда: 21 июня, с 14:00 где: крыша МАММ м. Кропоткинская билет: 1000 😍 БЬЮТИ-ПРАЗДНИК ЖАН-ЖАК × MILFEY SHOP четыре дня красоты и музыки на Никитском бульваре. беспроигрышная лотерея с призами от Erborian, Maria Galland, Sothys и других брендов. живой аккордеон, диджей-сет Никиты КПК и спешл-сет — рислинг (есть б/а) и круассан-мильфей с кремом и вишней. с каждым заказом сета — подарок от Milfey Shop. когда: 18-21 июня где: Жан-Жак, Никитский бульвар, 12 м. Арбатская вход свободный 😍 ВЫКСА-ФЕСТИВАЛЬ тема этого года — «Куда течет река». народные песни с Толóкой, концерты OpensoundOrchestra и Белгородского русского оркестра, инди-фолк, музыка в неожиданных местах от Бориса Андрианова, «поющий автобус» ХорХор, лаборатория Театра Наций, шествие родителей и детей, искусство у воды и активация будущего «Шухов-парка». когда: 19-21 июня где: Выкса, Нижегородская область вход на отдельные мероприятия по регистрации 😍 REW. ПРОСМОТР ВИДЕОКАССЕТ пять тематических зон с телевизорами, видеомагнитофонами и кассетами из личных архивов. смотрим любительские и профессиональные видео, обсуждаем с кураторами и исследуем VHS как носитель памяти. когда: 21 июня, 12:00-21:00 где: Дом Радио, большой зал м. Гостиный двор вход свободный 😍 СВИНЦОВОЕ ВРЕМЯ персональная выставка Владимира Копейкина: 20 свинцовых груш + музыка + голые руки... куратор Илья Крончев-Иванов. до какого-то августа где: галерея Jessica м. Горный институт билет: 350 😍 ТОТАЛЬНАЯ ИНСТАЛЛЯЦИЯ В САМОМ СЕВЕРНОМ БОТСАДУ арт-резиденция «Гало» и ЦСИ «Сияние» открывают работу художника Сергея Костырко, созданную вместе с научным сотрудником Отдела нанофотоники. в основе — исследование фотоэлектрических плёнок для солнечной энергетики, осмысленное через звук, фотографию и скульптуру. до 13 августа где: Полярно-альпийский ботанический сад-институт посещение в составе экскурсий #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>18.06.26 20:23</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6331</t>
+  </si>
+  <si>
+    <t>лайв из Зарайска. сегодня были в пресс-туре на запуске МЭТ. любимая локация — ЦЕХЪ, которую оформляли ребята из event.group*</t>
+  </si>
+  <si>
+    <t>18.06.26 20:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6325</t>
+  </si>
+  <si>
+    <t>16.06.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6320</t>
+  </si>
+  <si>
+    <t>😍 новая насмотренность запускает спецноминацию в конкурсе плакатов от SLOY любимые слоечки хотят украсить свой новенький офис вашими плакатами. надо помогать! призовой фонд: 67 000. все условия участия и требования к формату — в регламенте. а наше задание звучит так: сделайте плакат-автопортрет, где через 5–7 предметов, мест или артефактов вы раскроете себя как личность. оставьте эксперименты с нейронками на следующий раз. сегодня предлагаем сосредоточиться на ручных и авторских способах создания изображения. ❤️ помните: ваш плакат — это возможность познакомиться с другими участниками. после сдачи киньте работу в комментарии под этим постом с коротким месседжем о себе, и найдите того, с кем захочется пообщаться. дедлайн — 6 июля! кажется, #порапроявляться</t>
+  </si>
+  <si>
+    <t>15.06.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6315</t>
+  </si>
+  <si>
+    <t>открываем имена — Юлия Момотова* время оставляет следы, разрушение – самый поверхностный из них. через итоговую руинированность, фактуру и дефекты я стремлюсь передать историю более длительную. в какой-то степени, это про влияние прошлого на настоящее, про шрамы и опыт. самое привлекательное в искусстве Юли для нас – уникальная техника : скульптурное моллирование, pate de verre, спекание и обжиг на различных температурах позволяют добиться широкого визуального диапазона поверхностей. это личная история, но в то же время общемировая, потому что я часто цитирую в работах античность, на которой выстроена современная западноевропейская культура. в частности, меня интересует античность Северного Причерноморья, где я родилась, и влияние античной традиции на современность. встречали эту мастерицу на ярмарках и выставках? 👀 #гринарт</t>
+  </si>
+  <si>
+    <t>13.06.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6305</t>
+  </si>
+  <si>
+    <t>ТЕАТРАЛЬНЫЙ ДАЙДЖЕСТ:: что смотреть в театре летом «ЭЛЛАДА» когда: 15, 22 июня адрес: Малый театр, Историческая сцена билеты от 3000 «МОНЯ ЦАЦКЕС — ЗНАМЕНОСЕЦ» когда: 16 июля адрес: театр «Шалом» билеты от 3000 «ВЕРНУВШИЕСЯ: НОВАЯ РЕАЛЬНОСТЬ» когда: с 6 августа адрес: Дашков 5 билеты от 6000 «ЖЕНА СОЛДАТА» когда: 22 июня адрес: Малый театр, Малая сцена на Б. Ордынке билеты от 2000 «НЕЖНОЕ СЕРДЦЕ» когда: 10, 15 июня адрес: Театр Олега Табакова билеты от 6000 «БЛЕСК И ПЕПЕЛ» когда: 16, 21 июня адрес: Театр им. Вахтангова билеты от 3000 «АННА КАРЕНИНА» когда: 25-28 июня где: Театр им. Станиславского и Немировича-Данченко билеты от 2500 #артпутеводитель #мск</t>
+  </si>
+  <si>
+    <t>12.06.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6304</t>
+  </si>
+  <si>
+    <t>НУ, ЧТО, КУДА ИДЁМ СЕГОДНЯ? ➡️ НА КАКИЕ ВЫСТАВКИ СТОИТ СХОДИТЬ В ИЮНЕ 😍 БЕСЕДА О МОДЕ В ГОРОДСКОМ ПРОСТРАНСТВЕ: ГЛОБАЛИЗАЦИЯ И ТРАДИЦИЯ исследовательница медиа Земфира Саламова, соосновательница бренда Ushatava Нино Шаматава и историк моды и куратор Людмила Алябьева поговорят о генеалогии городской моды и репрезентации идентичности при помощи внешнего вида. когда: 16 июня, 19:30 адрес: Музей «Гараж» м. Октябрьская вход по регистрации 😍 ФЕСТИВАЛЬ «РУССКИЙ КОТ» Всероссийский музей декоративного искусства и музейный сад на всё лето становятся открытой арт-лабораторией: арт-объекты, перформансы, концерты, лекции и ярмарка брендов. когда: 4 июня-30 августа где: Всероссийский музей декоративного искусства м. Цветоной бульвар вход свободный, на отдельные мероприятия — регистрация 😍 ЛЕТО СОРВАНЦОВ интерактивное пространство Яндекс Книг в Переделкино к 150-летию «Приключений Тома Сойера». красим забор, проходим испытания Дениски Кораблёва, кормим крокодила калошами и отправляем послание в Швамбанию. когда: 12-14 июня где: Дом творчества Переделкино м. Новопеределкино вход свободный 😍 ДЕНЬ РОЖДЕНИЯ ЧАРИТИ В СТИЛЕ ДАЧНЫХ ВЫХОДНЫХ шопинг до позднего вечера в атмосфере загородного отдыха с угощениями, сидром и скидками. винтажные сокровища, люкс и актуальный массмаркет, а также специальная подборка нарядов в стиле cottagecore. когда: 13 июня, 11:00-00:00 где: Садовая-Спасская, 12/23с2 м. Красные ворота/Сухаревская вход свободный 😍 ВЫКСА-ФЕСТИВАЛЬ тема этого года — «Куда течет река». народные песни с Толóкой, концерты OpensoundOrchestra и Белгородского русского оркестра, инди-фолк, музыка в неожиданных местах от Бориса Андрианова, «поющий автобус» ХорХор, лаборатория Театра Наций, шествие родителей и детей, искусство у воды и активация будущего «Шухов-парка». когда: 19-21 июня где: Выкса, Нижегородская область вход на отдельные мероприятия по регистрации 😍 STEREOLETO главное музыкальное событие уикенда в Петербурге. в лайн-апе Хаски, IOWA, Найк Борзов, группа Хлеб, Тося Чайкина и другие. когда: 13-14 июня где: Севкабель Порт м. Горный институт билеты от 4800 😍 ВЕРНИСАЖ ВЫСТАВКИ «ТЕХНО-ДЕТОКС» выставка-маршрут о тишине и замедлении: живопись, инсталляции, звук и авторские арома-капсулы. три зала — цифровой шум и разговор с собой, третий зал без телефонов. когда: 16 июня, 19:00-21:30 где: Дворец Кваренги м. Гостиный двор билет: 400 😍 КОЛЛАЖНЫЙ МК «ЛЕТО: МАРШРУТ ПОСТРОЕН собираем коллажный маршрут на оставшиеся месяцы лета — вспомним всё, что давно хотелось успеть, и превратим эти планы в коллаж. проведем вечер вместе в уютных «Огурцах». когда: 19 июня, 19:00-21:00 где: «ОГУРЦЫ» м. Садовая вход: 600 #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>11.06.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6302</t>
+  </si>
+  <si>
+    <t>НОВЫЙ ФЕСТ ДЛЯ ДИЗАЙНЕРОВ Айда возвращается — как самый летний фестиваль креатива, AI и музыки. В ПРОГРАММЕ: — мастер-классы по AI-генерации рекламных роликов для TV — практические воркшопы и новые AI инструменты — IRNBY расскажет как создаются нейро-ролики для бренда — фестиваль креативных индустрий G8 раздаст вайба в отдельной секции, только летом и еще ближе — 1000 участников — 5 зон развлечений — подарки — музыкальный рейв на сцене — LavBlast за DJ-пультом — Саша Теслонд и еще 16 артистов, задающих вайб фестивалю. когда: 31 июля, 12:00 где: Хлебозавод №9 м. Дмитровская билеты здесь для всех насмотренных промокод АЙДАНОВАЯ20 22 июня — повышение цен!</t>
+  </si>
+  <si>
+    <t>10.06.26 21:01</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6289</t>
+  </si>
+  <si>
+    <t>нишевые активности на Выкса-фестивале: 01 «Неспортивное экоориентирование» — фотоохота на редких водоплавающих на Вильской плотине, писательский пленэр в охотничьем домике Баташевых и мистический трек «Гидромифология» по следам исчезнувшей реки и торфяного озера. 02 «У топи я. Утоп и я. Утопия!» — фантастический карнавал от взрослый и маленьких гостей фестиваля с театром «Пух и прах». 03 «Передаём за проезд» — хоровой театр на колёсах. в салоне автобуса встретятся персонажи разных эпох: они поделятся воспоминаниями и шутками, поспорят друг с другом и, конечно же, споют песни своего времени. вместо билета пассажиры получат тексты песен и смогут стать частью хора. В визуале кадры из фильма «Сон с буквой Ы» — из программы «Док Индустрия» фестиваля документального кино Beat, который можно посмотреть в Москве: ❤️ 12 июня, МАММ, 15:00 😍 и на самом «Выкса-фестивале» 21 июня в 14:00 #артпутеводитель</t>
+  </si>
+  <si>
+    <t>09.06.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6285</t>
+  </si>
+  <si>
+    <t>акар адкр абкр — будте здоровы, креаторы! разбираемся в креативных фестивалях и рейтингах России фестивали — способ продвижения крупных студий и способ стать заметнее для молодых авторов. почти у всех будущих наград есть номинации для студентов и молодых специалистов: они стоят дешевле, а иногда даже проходят по брифу. участие в фестивалях — повод подготовить и собрать сильный кейс, а победа = продвижение в рейтингах, уважение от коллег и возможность познакомится с лидерами индустрии на церемонии G8 ADCR Red apple Среда Dprofile Award Foresight DAFES White Square Silver Mercury HSE CREATIVE OPEN алгоритм такой: перейти на сайт награды изучить номинации и требования сроки мы уже собрали для вас в удобный календарик собрать работу и податься вовремя в своем канале Дина собрала список рейтингов, куда можно попасть по итогам фестивалей + актуальных лидеров (студии) со ссылками</t>
+  </si>
+  <si>
+    <t>08.06.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6283</t>
+  </si>
+  <si>
+    <t>акар адкр абкр — будте здоровы, креаторы! разбираемся в креативных фестивалях и рейтингах России фестивали — способ продвижения крупных студий и способ стать заметнее для молодых авторов. почти у всех будущих наград есть номинации для студентов и молодых специалистов: они стоят дешевле, а иногда даже проходят по брифу. участие в фестивалях — повод подготовить и собрать сильный кейс, а победа = продвижение в рейтингах, уважение от коллег и возможность познакомится с лидерами индустрии на церемонии G8 ADCR Red apple Среда Dprofile Award DAFES White Square Silver Mercury HSE CREATIVE OPEN алгоритм такой: перейти на сайт награды изучить номинации и требования сроки мы уже собрали для вас в удобный календарик собрать работу и податься вовремя в своем канале Дина собрала список рейтингов, куда можно попасть по итогам фестивалей + актуальных лидеров (студии) со ссылками</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6284</t>
+  </si>
+  <si>
+    <t>сет опен-коллов для дизайнеров, художников, иллюстраторов, скульпторов и фотографов ⏹️➡️ предыдущая подборка 🍬лаборатория «Семейный архив» формат: open call + онлайн-лаборатория по работе с личными фото- и видеоархивами кого ищут: участников, интересующихся исследованием семейной памяти и личных архивов дедлайн: 14 июня участие бесплатное 🍬арт-объект для Skuratov Coffee формат: open call на создание арт-объекта для кофейни в Аграрном университете кого ищут: художников дедлайн: 30 июня участие бесплатное 🍬большая выставка Школы дизайна НИУ ВШЭ «Глобальный город» формат: open call + участие в выставке кого ищут: художников, дизайнеров, иллюстраторов, саунд- и видеоартистов, междисциплинарных авторов дедлайн: 1 июля участие бесплатное 🍬ярмарка современного искусства Ars формат: open call + участие в ярмарке, форуме и Art Weekend кого ищут: художников и авторов современного искусства дедлайн: 5 июля участие бесплатное 🍬 конкурс от Британки на обучение по программе «Сценография» формат: open call + скидка 99% на обучение для победителя кого ищут: будущих сценографов и тех, кто хочет работать в театральной сфере дедлайн: 10 августа участие бесплатное #порапроявляться</t>
+  </si>
+  <si>
+    <t>05.06.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6282</t>
+  </si>
+  <si>
+    <t>ПРИВЕТ, НЕ ХОЧЕШЬ СХОДИТЬ? МОСКВА, ПЕТЕРБУРГ ➡️ НА КАКИЕ ВЫСТАВКИ СТОИТ СХОДИТЬ В ИЮНЕ 😍 BEAT FILM FESTIVAL 2026 один из главных фестивалей документального кино о культуре, музыке и современности. в программе уже заявлены фильмы о Дэвиде Боуи, Марианне Фэйтфулл, Сан Ра, Ренцо Пьяно, Ле Корбюзье и новый фильм Евгения Арбугаева «Чуура». когда: 4-14 июня где: площадки по всей Москве билет от 650 😍 ДОБРО ПОЖАЛОВАТЬ В ЛИНЧЛЭНД» + КОНЦЕРТ LОТЕЛЬ показ фильма Стефана Геза о Дэвиде Линче и концерт, вдохновлённый атмосферой Great Northern Hotel из «Твин Пикс». акустика, электроника и музыка на границе привычного и необъяснимого. когда: 10 июня, 21:00 где: Остоженка, 16 м. Кропоткинская билет: 1500 😍 ПЕРВАЯ ВСТРЕЧА КОЛЛАЖНОГО КЛУБА делаем бумажные букеты, которые будут радовать вас все лето! проведем субботу вместе в класссной кофейне. когда: суббота, 6 июня в 16:00 где: «Не плачь, пей кофе», Красноказарменная 15к2 вход: 1200 + welcome drink от «Не плачь» 😍 ВСЁ ВЕЗДЕ И СРАЗУ выставка студенческих дизайн-проектов, лекция о пути каллиграфа, дискуссия о работе в дизайне и воркшоп по созданию зина. действительно всё и сразу. когда: 6 июня, 11:00-21:00 где: Музей советских игровых автоматов м. Невский проспект вход по регистрации #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>04.06.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6281</t>
+  </si>
+  <si>
+    <t>диз-дайджест для ваших летних экспериментов ① pixelcrash — платформа с цифровыми экспериментами и glitch-эффектами ② aesthetics wiki — онлайн-архив визуальных эстетик, который удобно использовать для ресерча, мудбордов и понимания культурных кодов ③ vector field generator — графический калькулятор, позволяющий превращать математические функции в визуальные паттерны и абстрактную графику ④ radio.garden — интерактивная карта радиостанций по всему миру для классной работы а ещё:: часть 1 часть 2 часть 3 часть 4 часть 5</t>
+  </si>
+  <si>
+    <t>03.06.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6279</t>
+  </si>
+  <si>
+    <t>коллажный уикенд в Москве! первая встреча коллажного клуба делаем бумажные букеты, которые будут радовать вас все лето! проведем субботу вместе в класссной кофейне. когда: суббота, 6 июня в 16:00 где: «Не плачь, пей кофе», Красноказарменная 15к2 вход: 1200 + welcome drink от «Не плачь» РЕГИСТРАЦИЯ</t>
+  </si>
+  <si>
+    <t>02.06.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6270</t>
+  </si>
+  <si>
+    <t>о самых необычных пространствах, в которых сама природа становится арт-объектом. расспросили Дмитрия Онищенко, директора по развитию бюро ALD Landscapes / АЛД Ландшафт, как музеи работают с ландшафтным дизайном.</t>
+  </si>
+  <si>
+    <t>01.06.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6269</t>
+  </si>
+  <si>
+    <t>свой бренд за 2 года? разбор новой программы Британки и Universal University Британка и Universal University проведут онлайн-презентацию для дизайнеров, художников и креативных специалистов, которые хотят превратить свою практику в устойчивый проект, бренд или собственное дело. в программе: :: как устроено обучение и работа над собственным проектом :: как на программе соединяются креативная практика, исследование и предпринимательство :: вопрос-ответ о поступлении, формате и требованиях. когда: 4 июня, 19:00 регистрация #артпутеводитель #онлайн</t>
+  </si>
+  <si>
+    <t>01.06.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6263</t>
+  </si>
+  <si>
+    <t>от 100 к 2: Signal Factory объявил финалистов художественного гранта. листайте карточки и приходите смотреть на арт-объекты вживую. когда: 5-7 июня куда: ДК «Кристалл» билеты от 4900 а чтобы понять, как устроены подобные работы, 6 июня забегайте на просветительскую программу о музыке, архитектуре, искусстве и коммуникациях Signal Factory Academy: лекторы из Вышки, «Глазами инженера», KURS Radio и психологи «Ясно» расскажут об андеграундной электронике 1960–70-х, судьбе промпамятников. #артпутеводитель</t>
+  </si>
+  <si>
+    <t>29.05.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6262</t>
+  </si>
+  <si>
+    <t>НУ, ЧТО, КУДА ИДЁМ СЕГОДНЯ? ➡️ НА КАКИЕ ВЫСТАВКИ СТОИТ СХОДИТЬ В МАЕ 😍 НОВАЯ НАСМОТРЕННОСТЬ НА ДНЕ СОСЕДА делаем мерч — короны и колпачки для малого комьюнити вместе с цирком креативного агентства Авантина Avantiina Circus. ищите нас возле Эвицентра. когда: 30 мая, 13:30-14:30 где: Хлебозавод, Эвицентр м. Дмитровская вход свободный 😍 ФЕСТИВАЛЬ СОВРЕМЕННОГО ИСКУССТВА ОТ MSCA целый день лекций, дискуссий, квизов, обсуждения границы между кино и видео‑артом, мастер‑классов по коллажу и выставок с перформансами от студентов MSCA когда: 30 мая, 13:00-18:00 где: Artplay м. Чкаловская вход по регистрации 😍 ОТКРЫТИЕ «ПРОЛИВА» НА ТАГАНКЕ* трёхдневный мини-фестиваль: Pompeya, диджей-сеты Цыгановых и Доминика Мара, шахматные турниры REPCHESS и кабаре-шоу Лени Саморукова с актёрами мастерской Брусникиной. когда: 29-31 мая где: Пролив на Таганке, Верхняя Радищевская, 15с2 м. Таганская вход свободный 😍 ЖЕНСКИЙ ВЗГЛЯД. КИНОПОКАЗЫ В ГАРАЖЕ три короткометражных фильма российских режиссерок: «Складки» Катерины Скакун, «Хребет» Кристины Пановой, «Блуждающая боль» Евгении Горды. после показа — обсуждение с авторами и писательницей Евгенией Некрасовой. когда: 30 мая, 18:00 где: лекторий Музея «Гараж» м. Октябрьская билеты от 250 😍 SIGNAL FACTORY фестиваль-открытие юбилейного сезона Signal — теперь в Москве. индустриальная территория завода «Кристалл», 6 сцен, музыка, арт-объекты и многослойная программа. полный лайн-ап — скоро. когда: 5-7 июня где: завод «Кристалл» м. Площадь Ильича билеты от 4900 😍 МАЙСКАЯ ГАРАЖНАЯ РАСПРОДАЖА* селективный винтаж, секонд-хенд, посуда, фотоаппараты, архивные коллекции брендов, декор, журналы и зины. три дня музыки от диджеев фестиваля «Антон тут рядом», а в ночь — Морская вечеринка и ночная распродажа до утра. когда: 29-31 мая где: Цех м. Горный институт вход свободный 😍 ЭПИЛОГ последний печатный номер журнала «Шило» и первая встреча студии «Фальц». книжный рейв, эфир радио «Птичка» и реэнакмент книги Fluxus 1. когда: 31 мая, 18:00-20:00 где: AF BREW Taproom м. Нарвская вход свободный #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>29.05.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6261</t>
+  </si>
+  <si>
+    <t>😇😇😇😇2️⃣6️⃣ вчера наш спецредактор, Алина, сняла мини-фильм в пресс-туре. ➡️ 28-31 мая, фестиваль медиаискусства, Казань</t>
+  </si>
+  <si>
+    <t>28.05.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6260</t>
+  </si>
+  <si>
+    <t>в субботу встречаемся на Хлебозаводе! неожиданно для себя вписались на «День соседа», который пройдет 30 мая на Хлебозаводе. ищите нас с 13:30 до 14:30 возле Эвицентра в цирке креативного агентства Авантина Avantiina Circus. будем делать мерч — короны и колпачки для нашего малого комьюнити ❤️</t>
+  </si>
+  <si>
+    <t>27.05.26 20:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6255</t>
+  </si>
+  <si>
+    <t>город удивительных людей снова готов встречать гостей! с 19 по 21 июня случится «Выкса-фестиваль». тема этого года — «Куда течет река». а среди главных событий: народные песни с Толóкой, большой концерт OpensoundOrchestra и Белгородского русского оркестра, инди-фолк, концерты в неожиданных местах от Бориса Андрианова, «поющий автобус» ХорХор, лаборатория Театра Наций, шествие родителей и детей, искусство у воды и активация будущего «Шухов-парка». когда: 19-21 июня где: Выкса, Нижегородская область полная программа ⬆️ ➖➖➡️ прошлогодний обзор юбилейного феста #артпутеводитель</t>
+  </si>
+  <si>
+    <t>25.05.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6240</t>
+  </si>
+  <si>
+    <t>сет опен-коллов для дизайнеров, иллюстраторов, художников, архитекторов и фотографов ⏹️➡️ предыдущая подборка 🍬 Befree Co:Create HUB — конкурс ТЕКСТ:ДРОП формат: open call + создание принтов для коллекции Befree кого ищут: дизайнеров, иллюстраторов и всех, кто работает с текстом и визуалом дедлайн: 25 мая участие бесплатное 🍬 RASKROI ART FAIR формат: ярмарка современного искусства кого ищут: молодых художников разных медиумов и спикеров дедлайн: 1 июня участие бесплатное 🍬 NOWADAYS office × Masters — летняя школа 2026 формат: исследовательская школа + экспедиция + итоговая выставка кого ищут: студентов и выпускников архитектурных вузов дедлайн: 10 июня участие бесплатное 🍬 MAMM Creators Network формат: программа амбассадоров / комьюнити контент-креаторов кого ищут: авторов, работающих с визуальной культурой, digital-медиа, искусством, модой и контентом дедлайн: 15 июня участие бесплатное 🍬 OPEN WoL формат: open call + выставка + публикация в журнале кого ищут: студентов художественных направлений дедлайн: 30 июня участие бесплатное 🍬 V конкурс-биеннале «Придумано и сделано в России» формат: конкурс предметного дизайна + пополнение музейной коллекции кого ищут: предметных дизайнеров и авторов объектов дедлайн: 10 июля участие бесплатное #порапроявляться</t>
+  </si>
+  <si>
+    <t>23.05.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6239</t>
+  </si>
+  <si>
+    <t>НУ, ЧТО, КУДА ИДЁМ СЕГОДНЯ? ➡️ НА КАКИЕ ВЫСТАВКИ СТОИТ СХОДИТЬ В МАЕ 😍 ЛЕКЦИЯ И ЗВУКОВОЙ ЛАЙВ в программе выставки «Несводимость» разговор с художниками Stain о цифровой среде и звуковой лайв Нади Хухи, которая сыграет его подключившись к мультимедиа скульптуре на площадке когда: 23 мая, 20:00 где: арт-платформа «Куб» Тверская, 3 м. Охотный ряд билет: 650 😍 ПОКА НЕБО СМОТРИТ юбилейный фильм Романа Михайлова о танце как искусстве, языке и образе жизни. первое честное кино о закулисье индустриальной сцены и андеграунда. когда: 24 мая, 17:00 где: МАММ, киноклуб м. Кропоткинская билет: 500 😍 LES BONS JOURS В ЖАН-ЖАКЕ трёхдневный праздник с музыкой и уличными выступлениями. 22 мая :: аккордеон, шаржисты и евроденс до ночи. 23 мая :: французские мимы и аккордеон. 24 мая :: духовой карнавал Pakava Orchestra. летняя веранда, новые блюда и комплиментарные настойки. когда: 22-24 мая где: Никитский бульвар, 12 м. Арбатская вход свободный, столы лучше бронировать 😍 ВЫБИРАЙ | TO CHOOSE первый совместный аукцион Ассоциации галерей (АГА) и аукционного дома ON, в котором участвуют 20 ведущих галерей. открытие: 26 мая, 19:00 аукцион: 3 июня, 20:00 где: ЦСИ Винзавод, вход С8, этаж 1 вход свободный 😍 «МОРСКАЯ» В СЕВКАБЕЛЕ 9 сцен на одну ночь. RUTS UNITED, КОНТРКУЛЬТ, ODYSSEY, АНТОН ТУТ РЯДОМ, ТАЙМОФНАЙТ, ДИСКО КИСКА, OSSU, РИТМЫ, МАЧТЫ. когда: 30 мая, 23:00 адрес: Севкабель порт м. Горный институт билет: от 3000 😍 PAF: ЯРМАРКА ИСКУССТВА И ЛЕКТОРИЙ НА PAF здесь лекции, на которые бы мы сходили, а здесь обзор-чек ярмарки! когда: 21-24 мая адрес: Севкабель порт м. Горный институт билет на ярмарку: 850 на лекции — по регистрации 😍 ИСПОВЕДЬ СТАВРОГИНА визуально-акустическое исследование природы зла по запрещённой главе «У Тихона» из романа Достоевского «Бесы». обаятельный и бесчувственный герой выбирает путь разрушения и хаоса, а исповедь перерастает в сюрреалистический кошмар. когда: 25 мая, 20:00 где: пространство АТС, 3-й этаж м. Маяковская билеты у организаторов 😍 ОСТОРОЖНО.ОКРАШЕНО камерная выставка, посвящённая человеческому силуэту и восприятию человека через форму. когда: 26-28 мая адрес: Кожевенная линия, 30 м. Горный институт вход по регистрации 😍 ALFA HUMAN FESTIVAL первый международный фестиваль искусств от Альфа-Банка: классическая музыка, современное искусство и наука как единое целое. в программе: Борис Березовский, Дмитрий Синьковский, Лука Пьянка и другие музыканты, лекции о математике, Данте и ИИ, сайт-специфик перформансы и звуковые инсталляции в городской среде. когда: 20-31 мая где: Нижний Новгород программа и билеты: @alfahumanfestival #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>22.05.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6238</t>
+  </si>
+  <si>
+    <t>а вы знали, что на PAF помимо ярмарки искусства, есть и лекторий. оставляем часть программы, куда бы сами заглянули: 23 мая дискуссия «За стендом. зачем ехать на Уделку за искусством?» дискуссия «Современные выставочные концепции: как изобретаются выставки сегодня» x Doctrina et Nobiles/Доктрина эт Нобилес 24 мая дискуссия «Не только Академия. Где учиться, чтобы попасть в современное искусство сейчас?» дискуссия «Белый лист после алгоритма: что остается художнику в эпоху генерации» x СНОБ дискуссия «Fairification/ярмаркаризация. Выставочный опыт вне и внутри галерейных пространств» ➡️ фулл версия здесь! Севкабель Порт м. Горный институт вход по регистрации! #артпутеводитель #спб</t>
+  </si>
+  <si>
+    <t>21.05.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6235</t>
+  </si>
+  <si>
+    <t>бывает, что ваза выглядит роскошнее самого букета. обсудили с Ксенией Караваевой, соосновательницей бюро .dpt: как подойти к выбору вазы, если вы не дизайнер, почему кензаны и «бабушкины» варианты не стоит недооценивать и что делает предмет по-настоящему хорошим.</t>
+  </si>
+  <si>
+    <t>21.05.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6227</t>
+  </si>
+  <si>
+    <t>✖️➖ обзор-чек ➖ ✖️➖💚💚 💚💚➖</t>
+  </si>
+  <si>
+    <t>20.05.26 19:44</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6224</t>
+  </si>
+  <si>
+    <t>ЧЕТВЁРТЫЙ PAFPAFPAF ➖➖➖ КАКИЕ СТЕНДЫ ПРИГЛЯНУЛИСЬ?</t>
+  </si>
+  <si>
+    <t>20.05.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6217</t>
+  </si>
+  <si>
+    <t>кто сегодня на PAFPAFPAF?</t>
+  </si>
+  <si>
+    <t>19.05.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6211</t>
+  </si>
+  <si>
+    <t>small-talk с Женей Николаевой * : об особенностях авторского стиля, стирании границ между природным и антропоморфным и о новом проекте в Open You Gallery до 24 мая где: галерея Open You м. Маяковская билет: 200</t>
+  </si>
+  <si>
+    <t>18.05.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6209</t>
+  </si>
+  <si>
+    <t>интернет-кладовка для дизайнера новая часть интересных сайтов для ваших экспериментов! ① birthday-color — японский сайт, который генерирует цвет по дате рождения и помогает выйти за пределы привычных палитр через персональный цветовой код ② your name in landsat — сайт, на котором можно собрать любой текст из спутниковых снимков земли ③ sounds of the forest — карта звуков леса из разных стран и городов, обожаю включать во время работы ④ babytrack — инструмент для генеративного рисования, для всех, кто ещё не овладел touchdesigner а ещё:: часть 1 часть 2 часть 3 часть 4</t>
+  </si>
+  <si>
+    <t>18.05.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6206</t>
+  </si>
+  <si>
+    <t>как прошел первый «Контур»? блиц от галереи CULTURE ➡️</t>
+  </si>
+  <si>
+    <t>15.05.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6202</t>
+  </si>
+  <si>
+    <t>ЕСТЬ ПЛАНЫ НА ВЫХОДНЫЕ? ➡️ НА КАКИЕ ВЫСТАВКИ СТОИТ СХОДИТЬ В МАЕ 😍 ФУРШЕТ КАК ПЕРФОРМАНС. ГАСТРОНОМИЧЕСКИЕ АКЦИИ познакомимся с гастрономической стороной творчества группы «Фабрика Найденных Одежд» и Натальи Першиной-Якиманской , Марии Чуйковой, Сергея Загния и Льва Рубинштейна , Марины Беловой и Алексея Политова, Елены Ковылиной и других. когда: 20 мая, 19:30 адрес: Музей «Гараж» м. Октябрьская вход по регистрации 😍 ВИННАЯ КАРТА В ÖZ KEBAB на Покровке запустили винную карту с биодинамикой, органикой и петнатами. вино дополняет блюда, а не теряется в специях. отдельного внимания стоит оранж на кране. адрес: Покровка, 33 м. Курская вход свободный 😍 ЭТО БАЗА 2026 летний фестиваль с дневными и вечерними концертами. граффити-джэм, скейт-контест, старт велосезона. в лайнапе К Yanix, Dj Stonik1917, Петару Мартичу, Errortica и Biicla присоединились Anikv, КАССЕТА, Размаха, группа ЛАУД, Николай Воронов, ВИА «Мужчины» и Police In Paris. всего — более 40 артистов. когда: 23 мая, 16:00 адрес: ДК Альфа Кристалл м. Курская билет: от 3300 😍 «МОРСКАЯ» В СЕВКАБЕЛЕ 9 сцен на одну ночь. RUTS UNITED, КОНТРКУЛЬТ, ODYSSEY, АНТОН ТУТ РЯДОМ, ТАЙМОФНАЙТ, ДИСКО КИСКА, OSSU, РИТМЫ, МАЧТЫ. когда: 30 мая, 23:00 адрес: Севкабель порт м. Горный институт билет: от 3000 😍 НОЧЬ В ПОДПИСНЫХ ИЗДАНИЯХ книжный работает всю ночь: музей обэриу, читка Хармса, диджей-сет KITO JEMPERE «Музыка для чтения» и гравировки на картах от Альфа-банка. когда: с 16 на 17 мая, 00:00-6:00 адрес: Литейный пр., 57 м. Маяковская вход свободный 😍 ЛЕКТОРИЙ НА PAF «Телесный опыт и эстетика минимализма» и «Современные выставочные концепции» . вход свободный по регистрации при наличии билета. когда: 21-24 мая адрес: Севкабель порт м. Горный институт билет: 850 😍 ЯРМАРКА ГРАФИКИ «КОНТУР» участники: Joy Gallery, KGallery, Ruarts Gallery, Shift, Open You Gallery и другие. когда: 14-17 мая где: Красные казармы Нижне-Волжская набережная, 1Б билет от 700 😍 ТЕХ-ФРЕНДЛИ ВИКЕНД городской технологический фестиваль: лекции, мастер-классы, vr. музыкальная программа: ANIKV, OG BUDA, MIRÈLE, LOVANDA, XXXMANERA. когда: 21-23 мая адрес: Нижегородская ярмарка, ул. Совнаркомовская, 13 вход по регистрации #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>14.05.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6201</t>
+  </si>
+  <si>
+    <t>«в солнечные дни, когда я была маленькой, я любила ловить солнечных зайчиков». команда UU продолжает серию своих лимитированных дропов — на этот раз с фондом «свет.дети», помогающим детям с онкологическими заболеваниями. в дропе всего 30 арт-объектов от художницы Кати Зайцевой. * золотистые порталы из латуни, отсылающие к беззаботному детству, где поймать солнечного зайчика зеркальцем было настоящим чудом. #гринарт</t>
+  </si>
+  <si>
+    <t>13.05.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6193</t>
+  </si>
+  <si>
+    <t>что точно стоит посмотреть на 😇😇😇😇2️⃣6️⃣ 1️⃣ Punching boy от radugadesign на Московском рынке 2️⃣ THE DOT от творческого коллектива ТУНДРА 3️⃣ “| —” от NADYA KIMELYAR × Т-БАНК ➡️ 28-31 мая, Казань дайджест по фестивалю</t>
+  </si>
+  <si>
+    <t>12.05.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6181</t>
+  </si>
+  <si>
+    <t>мы были на зимней смене, а летняя, говорят, ещё круче! в январе ездили на «Мультибрендинг» — креативный форум в сибирском лесу, куда съезжаются дизайнеры, бренд-стратеги и маркетологи. три дня на природе, минус рутина, очень много нескучных лекций и ещё больше живого общения. кстати, по поводу лекций вообще не шутим, на зимней смене не было ни одной проигрышной. в лайн-апе на этой смене: ▪️ «Записки сумасшедшего, или как и зачем начинать своё дело в креативной индустрии России в 2026 году» — Леонид Спиридонов, экс-директор по стратегии агентства Супрематика ▪️ «Логика, Воображение, Fuck-Off» — Олег Бериев, основатель и партнёр международного брендингового агентства Mildberry ▪️ «Как упасть в чан с мотивацией и не бросать дизайн, даже когда совсем жесть» — Митя Осадчук, дизайн-директор В2С Сбера и это только малая часть. ещё будет практика, на которую мы сотка идём, пивная йога, дейтинг, зин от любимки Маши Сальниковой и… полная программа уже на сайте! 13-16 августа Жемчужина Сибири, Тюмень 💚 — если тоже в шоках, что группу «Вирус!» позвали на королевскую ночь</t>
+  </si>
+  <si>
+    <t>11.05.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6180</t>
+  </si>
+  <si>
+    <t>новости от скрепки встреча в Петербурге 16 мая тема встречи — мифология, всё потустороннее, сила природы и земли, которая станет для нас вдохновением для создания работ что будем делать: — познакомимся с русской мифологией — погрузимся в архетипы, образы и символы — создадим свой первый коллаж на этой основе напоминаем: каждому гостю дарят коллажный набор осталось всего 2 места! когда: 16 мая, 14:00-16:00 где: кофейня «Объект» адрес: Звенигородская, 7к2 билет: 600 ➖➡️ зайти в чат #артпутеводитель #спб</t>
+  </si>
+  <si>
+    <t>10.05.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6179</t>
+  </si>
+  <si>
+    <t>НЕ ХОЧЕШЬ СХОДИТЬ? 11-17 ➡️ НА КАКИЕ ВЫСТАВКИ СТОИТ СХОДИТЬ В МАЕ 😍 ФОТОПРОГУЛКА ОТ КОЛЛАБНОЙ С ЛУЧОМ воркшоп по стрит-фотографии: база теории и сразу практика на улицах Москвы. подойдёт любая камера — плёнка, цифра или телефон. когда: 11 мая, 15:00-18:00 где: Фотолаборатория ЛУЧ м. Маяковская билет: 1500, запись: @zamulalala 😍 ПОКАЗ ВИДЕОЭССЕ УЧАСТНИКОВ МАСТЕРСКОЙ «СУПЕРКАТ» публичный показ видеоэссе, созданных участниками мастерской «Суперкат», которые работали с архивными материалами и возможностями видеоэссе как формы авторского высказывания. показ завершится обсуждением с ведущими мастерской. когда: 16 мая, 13:00 адрес: Музей «Гараж» м. Октябрьская вход по регистрации 😍 СПЕЦМЕНЮ «ЖИЗНЬ В ФОКУСЕ» кафе Музея «Гараж» и гастросервис Аут от Рокетбанка запустили меню к кинопоказам «Амели» и «Здесь был Юра» — блюда и напитки, вдохновлённые героями фильмов. над меню работали шеф-повар Игорь Котов, шеф-кондитер Лена Набиуллина и шеф-бармен Александр Мольков. когда: до 17 мая где: кафе Музея «Гараж» м. Парк Культуры/Октябрьская 😍 *ВИННАЯ КОЛЛАБОРАЦИЯ AF × OMUT AF и OMUT запустили селекцию вин к игривой линейке Plaaaaayyying. в меню: петнат, белое, розе, оранж, красное. *при заказе полного сета украшение OMUT в подарок. когда: до конца мая где: AF м. Китай-город 😍 СОВМОДНАЯ ПРОГУЛКА ПО ЭЛЕКТРОСТАЛИ архитектура 50-х, монументальное искусство и совмодные кварталы города-центра металлургии и тяжёлого машиностроения. мозаики, керамические панно, барельефы, сграффито и новое благоустройство. обед и общение включены. когда: 11 мая, 11:00-17:00 где: Электросталь билет: 2000 рублей, запись: @sovmodno_admin 😍 ПОТУСТОРОННЕЕ И ПРИРОДНОЕ камерная коллажная встреча: исследуем русскую мифологию, архетипы и символы через бумагу и образы. создадим первый коллаж, прикоснёмся к мифам, которые живут в земле, лесах, воде — и в нас самих. каждый участник получит небольшой подарок. когда: 16 мая, 14:00-16:00 где: кофейня «Объект» Звенигородская, 7к2 м. Звенигородская билет: 600 регистрация в закрепе 😍 ДО ЧАСА, ДО ВЕКА выставочный проект о смерти как части жизни и радикальном опыте. работы Анны Волковой, Валентина Фуфаева, Семёна Галинова, Надежды Риговой и дуэта «Или и Павлов». когда: до 31 мая где: Дом Радио м. Невский проспект вход свободный 😍 ТАК НЕ БЫВАЕТ совместный проект объединения «Тоска» и Сообщества Современных Сибирских Художников. 18 художественных объединений, больше 50 художников исследуют внутренние опоры поколения Y–Z: первые воспоминания, наивные мечты о будущем и детские сны. когда: до 26 июля где: Фабрика лимонной кислоты м. Лиговский проспект билеты от 400 #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>07.05.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6178</t>
+  </si>
+  <si>
+    <t>сегодня у нашей соосновательницы Лизы, по совместительству талантливейшей креативной директрисы, 🔤🔤🔤🔤 🔤🔤🔤🔤🔤🔤🔤🔤 она визионер, и весь стиль, который вы здесь видите, её рук дело. а ещё Лиза — художница. сквозь все её работы тянется тема ностальгии. отметила пост с красивущими платочками из серии «ул садовая 129», которые вы можете приобрести для себя и близких, и порадовать Лизочка! кринжовые открыточки отправляйте для неё в комменты, и чин-чин! 😎</t>
+  </si>
+  <si>
+    <t>06.05.26 20:23</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6174</t>
+  </si>
+  <si>
+    <t>«Попытки компромисса» одна из полюбившихся нам серий художницы Лидии Жудро. возникла она в ситуации помех в коммуникации и увлечения языком, его протоформами и возможными вариантами постлитературного способа выражения мысли. практика получила свое начало в 2020 году, а сейчас развивается от графики в сторону живописи. эти и другие работы будут представлены на стенде кураторского бюро Accurate на ярмарке «Контур» 14-17 мая. #гринарт</t>
+  </si>
+  <si>
+    <t>05.05.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6170</t>
+  </si>
+  <si>
+    <t>ДА КОМУ НУЖНО ТВОЁ ТВОРЧЕСТВО? «Каскад» и Музей Москвы проводят онлайн-конференцию, которая направит при выборе творческой профессии. в программе: :: как устроена работа в креативных индустриях — процессы, роли, реальные задачи :: почему творческая карьера почти никогда не линейна и как в этом находить стабильность :: где брать деньги на проект и не терять авторский почерк :: и как справляться с внутренними «сбоями», когда реальность не слишком устойчива своим опытом поделятся Юрий Субботин , Анастасия Митюшина , Владимир Синицын , Юлия Вронская , Маша Романова и Ольга Широкоступ. когда: 16 мая, 11:00-17:00 участие по регистрации ❤️ — если любишь Каскад #артпутеводитель #онлайн</t>
+  </si>
+  <si>
+    <t>04.05.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6168</t>
+  </si>
+  <si>
+    <t>сет опен-коллов для дизайнеров, художников, перформеров, музыкантов и зиноделов ⏹️➡️ предыдущая подборка 🍬Фестиваль «Шевле» формат: фестиваль + выставка кого ищут: художников, скульпторов, перформеров, дизайнеров, архитекторов и всех творческих дедлайн: 7 мая участие бесплатное 🍬Музей «Гараж» — программа «Архивное лето» формат: исследовательская программа кого ищут: исследователей советского и российского искусства дедлайн: 10 мая участие бесплатное 🍬«Маршрут 22» (МишМаш × ШОВ) формат: коллективный арт-проект / выставка кого ищут: всех желающих участвовать в документировании маршрута через фото дедлайн: 10 мая участие бесплатное 🍬«Гало» — арт-резиденция формат: резиденция + итоговая выставка кого ищут: художников разных практик и теоретиков дедлайн: 12 мая участие бесплатное 🍬City noise формат: выставка + зин кого ищут: авторов текстов, фото, видео и саунд-работ дедлайн: 7 июня участие бесплатное #порапроявляться</t>
+  </si>
+  <si>
+    <t>03.05.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6165</t>
+  </si>
+  <si>
+    <t>заграничная подборка от админов ❤️ делитесь как проводите майские в комментах!</t>
+  </si>
+  <si>
+    <t>02.05.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6161</t>
+  </si>
+  <si>
+    <t>как вечно зимнюю Москву вывести в весенний прайм? делимся кейсом агентства BALAGAN в рамках проекта для Т-Бизнеса.</t>
+  </si>
+  <si>
+    <t>01.05.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6155</t>
+  </si>
+  <si>
+    <t>КУДА ИДТИ В МАЙСКИЕ ➡️ КОНЕЧНО, НА ВЫСТАВКИ И 😍 ГАРАЖНАЯ РАСПРОДАЖА В «КАСКАДЕ» винтаж, украшения, постеры и одежда с историей, мастер-класс по сценической речи и диджей-сеты. вся выручка пойдёт в фонд Shalash Academy . когда: 3 мая, с 16:00 где: павильон №49, ВДНХ м. ВДНХ вход свободный 😍 КИНО В «ЗОТОВЕ» UNDERTONE мистический хоррор о ведущей подкаста о паранормальном, которая сталкивается с необъяснимым. в оригинале с субтитрами, фильм представит Роман Волынский. когда: 2 мая, 18:00 THE DRAMA драмеди о паре накануне свадьбы, чьи отношения проходят неожиданную проверку. на английском языке с русскими субтитрами. когда: с 1 мая где: Центр «Зотов» м. улица 1905 года билет от 650 😍 RU.GRAPE | G-VIRUS ночной trap rave с live-шоу, открытым backstage и лайнапом с ROCKET, VILLIAN, secret guest и другими. когда: 2 мая, 22:00–06:00 где: ДК «Альфа Кристалл», Самокатная ул., 4с11 м. Площадь Ильича билет от 1200, 18+ 😍 PER FUMUM — ПАРФЮМЕРНЫЙ УЖИН ОТ GAZE вечер запахов, звука и перформанса: мастер-класс по созданию собственного аромата, саунд-выступление и лекция о современной парфюмерии. когда: 2 мая где: K-30, ул. Красного Текстильщика, 10–12АШ м. площадь Александра Невского-1 билет: 5000 😍 YONA НА КРЫШЕ 18 танцы под открытым небом, солнце, любимая вечеринка YONA и день на крыше с видом на город. когда: 2 мая, 12:00 где: Крыша 18, Петроградская набережная, 18 м. Горьковская билет: 2000 #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>30.04.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6150</t>
+  </si>
+  <si>
+    <t>ПОЙДЁШЬ В КИНО? на следующей неделе в Музее «Гараж» стартует второй цикл кинопоказов «Жизнь в фокусе», подготовленных совместно с Рокетбанком. все фильмы разные по настроению, но их объединяет одно: внимание к тому, как люди проживают свою жизнь в ее простых проявлениях. после показа «Фрау» будет обсуждение с куратором кинопрограммы Музея «Гараж» и командой Рокетбанка, а фильм «Здесь был Юра» обсудит со зрителями кинокритик Егор Москвитин. где: Музей «Гараж» м. Октябрьская/Парк культуры вход по регистрации</t>
+  </si>
+  <si>
+    <t>29.04.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6149</t>
+  </si>
+  <si>
+    <t>ЕСТЬ ЛИ СМЫСЛ ИДТИ В МАГУ НЕ В РОССИИ? МАРШ проводит онлайн-дискуссию про архитектурную магистратуру в России, Европе и Азии. те, кто уже учится или прошёл этот путь, обсудят: :: как выбирали магистратуру :: чем отличаются студии в Москве, Берлине и Бангкоке :: какие задачи дают кураторы :: и как после обучения меняется взгляд на профессию своим опытом поделятся студенты и выпускники МАРШ, Chulalongkorn University и Technische Universität Berlin. когда: 7 мая, 19:00 участие по регистрации мест: 50 кто всерьез думает о маге ➡️ ❤️ #артпутеводитель #онлайн</t>
+  </si>
+  <si>
+    <t>29.04.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6146</t>
+  </si>
+  <si>
+    <t>где скролл это игра вместе с про:взгляд собрали 6 лендингов, которые точно долистаешь до конца. ➡️ продолжение. в комментах собираем третий сет из ваших находок и чекаем ссылочки на полные версии лендингов</t>
+  </si>
+  <si>
+    <t>28.04.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6137</t>
+  </si>
+  <si>
+    <t>заколлектили 5 художников-фаворитов, которых можно встретить на PAF ➡️ save the date: 21-24 мая, Севкабель Порт</t>
+  </si>
+  <si>
+    <t>27.04.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6134</t>
+  </si>
+  <si>
+    <t>надеемся, вы успели нагуляться в выходные перед апокалипсисом. делитесь в комментах, где были ❤️</t>
+  </si>
+  <si>
+    <t>25.04.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6131</t>
+  </si>
+  <si>
+    <t>надеюсь, у вас тоже не грузит)0)) с нашим талантливейшим студентом тгк-лабы, создателем тгк. ой май гóш(а), выпустили триптих в формате рилсов. очень будем рады любым комментам в инсте*, там всё прекрасно грузит, кстати. помогите разогнать эту имбу! в меню: 🗺️ лучший район Москвы, никогда не угадаете! 🗺️ лучшие стрит-арт и не стрит-арт художники 🗺️ про самый быстрый способ набрать аудиторию в тг-канал спасибо всем, кто не прошел мимо!</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6127</t>
+  </si>
+  <si>
+    <t>намекаем…</t>
+  </si>
+  <si>
+    <t>25.04.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6124</t>
+  </si>
+  <si>
+    <t>ваша любимая рубрика или #чтомы пересылаем друг другу * 😍 ⬅️ давайте соберем в комментариях ваших любимых художников. нелюбимых тоже собираем</t>
+  </si>
+  <si>
+    <t>24.04.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6117</t>
+  </si>
+  <si>
+    <t>ЧТО ПО ПЛАНАМ? ➖➡️ НА КАКИЕ ВЫСТАВКИ СТОИТ СХОДИТЬ В АПРЕЛЕ 😍 ТОН-ФЕСТ перформансы, электроакустика и живой звук. во второй половине фестиваля вокруг кинетической инсталляции ROTOR от radugadesign выстроится программа: наброски с натуры, концерт ЦЭАМ, импровизации и «Лекция о ничто» в интерпретации Мастерской Брусникина. когда: 23-30 апреля где: ТОН-ЦЕНТР м. Комсомольская билеты от 450 😍 КОНФЕРЕНЦИЯ КАСКАДА О КАРЬЕРЕ В ТВОРЧЕСКОЙ СРЕДЕ как стартовать в культурных индустриях, где искать стажировки и что делать, если связи и опыт ценятся выше диплома. в программе — дискуссии, лекции и музыкальная часть от «Каскада» и Музея Москвы. когда: 26 апреля, 12:00-22:30 где: ВДНХ, Павильон №49 м. ВДНХ вход по регистрации 😍 DOCA-2026 14-й Международный фестиваль современного искусства DOCA в этом году посвящён теме «Москва. Личное». молодые художники и фотографы собирают личный образ города через архитектурные проекты, анимацию, коллажи, портреты москвичей, стрит-фото, инсталляции и арт-объекты. когда: 25 апреля, 12:00-19:00 где: ИГУМО м. Первомайская вход по регистрации 😍 ВЕСЕННЯЯ ЛАНДШАФТНАЯ ЛАБОРАТОРИЯ TIMELESS LANDSCAPES однодневный проект о звуке в городской среде: дискуссии, воркшопы, питчинги и лаборатория предметного дизайна с бюро CORE. финалом станет музыкально-танцевальная постановка «Перезвоны». когда: 26 апреля где: DEX м. Дубровка билеты от 2500 😍 BÜN В ÖZ KEBAB на Покровке гостит Bün с нью-йоркским рубен-сэндвичем, оклахомским бургером, сэлмон-кейком и горячим брауни с ванильным джелато. комфортная американская еда, которую ребята готовят инхаус. когда: 23 апреля-3 мая где: Öz Kebab м. Курская вход свободный 😍 ÇAVA DISCO на одну ночь бывшая фабрика превратится в территорию блеска, свободы и танцев: главный танцпол — поп, итало, фанки-хаус и поп-эдиты, «Ночная смена» — дарк-диско и инди-дэнс, виниловый салон Catch 22 — синти-поп 80-х, фанк и фанки-хаус. когда: 24 апреля, 22:00 где: K-30 м. Площадь Александра Невского-1 билеты: 4000 😍 ВЫСТАВКА «ВТОРАЯ КОЖА» выставка Ильи Федотова-Фёдорова о теле, уязвимости и больничном опыте. в экспозиции — скульптуры и живопись последних двух лет, розовый блеск, чёрная флисовая комната-кокон и музыкальное сопровождение. когда: до 7 июня где: Anna Nova Gallery м. Маяковская билет: 200 #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>23.04.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6108</t>
+  </si>
+  <si>
+    <t>❤️одобрит и дарвин, и твой арт-директор недавно с вами рассматривали страницы учебников музыки, а сегодня я принесла чудесные биологические иллюстрации! что можно подчеркнуть для своих работ? - редукция: умение упрощать сложные структуры до простых схем - кодирование: цвет, толщина линии, тип штриха — всё несёт значение, а не просто «оформляет» - декомпозиция: сложное разбивается на части, но при этом сохраняется ощущение целого для чего вообще стоит учиться дизайну у природы? ответ нери оксман, природо-центричного дизайнера: природа не создаёт дизайн вещей, она проектирует структуру согласны ли вы с тем, что подход природы к созданию структур применим и для дизайнеров? порассуждаем вместе в комментах! ваша инфузория аделинка, удали #длянасмотренности</t>
+  </si>
+  <si>
+    <t>22.04.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6107</t>
+  </si>
+  <si>
+    <t>будь собой в интернете – а аудитория притянется поговорим об этом лично на ➡️ TERMINAL DESIGN FUTURE FEST фестиваль ориентирован на дизайнеров, студентов и всех, кто интересуется будущим визуальной культуры и креативных индустрий. наша Ева будет ждать вас в практическом блоке с рассказом об эпохе микроблогов и вдохновляющими идеями для развития вашей собственной площадки. когда: 26 апреля, 11:00-19:00 где: Лекторий в библиотеке имени Маяковского на наб. Фонтанки, 44 м. Маясковская ➡️ нужна регистрация #артпутеводитель #спб</t>
+  </si>
+  <si>
+    <t>21.04.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6106</t>
+  </si>
+  <si>
+    <t>КАКОЕ НАПРАВЛЕНИЕ В ДИЗАЙНЕ САМОЕ ПЕРСПЕКТИВНОЕ ДЛЯ РАБОТЫ? если хотите понять, куда движется коммуникационный дизайн, какие навыки понадобятся дизайнерам в ближайшие годы и как меняется роль человека в эпоху AI ➡️ welcome на «B&amp;D Форум: коммуникационный дизайн будущего». в программе: лекции и дискуссии с практиками индустрии, выставка студенческих проектов, сессия с эйчар-специалистом MWS AI, интенсив Дмитрия Карпова, мастер-классы и брейн-штормы. разберём: :: что работодатели ждут от молодых специалистов :: какие навыки и инструменты уже сейчас становятся обязательными для дизайнера :: что в профессии всё ещё держится на человеке, а что забрал искусственный интеллект :: как сегодня может выглядеть путь от обучения к первым проектам среди спикеров: :: Дмитрий Карпов — designsniper, автор книги «Мышление как инструмент» :: Артём Геллер — Лаборатория Артёма Геллера, ex-AIC, ex-REDKEDS :: Екатерина Коновалова — креативный директор «Сила света» :: Дарья Егорова — ЦЕХ :: Алексей Чупин — RDMI, ex-VK, ex-МТС :: Александра Першина — Ohmybrand, жюри «Среды» модератор — Мария Дружинина, B&amp;D × Paratype когда: 25 апреля, 12:00-19:00 где: Протопоповский переулок, 9с1, м. Проспект Мира вход по регистрации #артпутеводитель #мск</t>
+  </si>
+  <si>
+    <t>20.04.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6105</t>
+  </si>
+  <si>
+    <t>вдогонку рил про портфолио, с которым прошли на PAF ❤️ пересылай прокрастинирующему творческому другу.</t>
+  </si>
+  <si>
+    <t>20.04.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6104</t>
+  </si>
+  <si>
+    <t>сет опен-коллов для дизайнеров, художников, зиноделов, режиссеров-операторов, танцоров, AI-креаторов напоминаем, что всё ещё собираем заявки на стажировку в нн! ➖➖➡️ предыдущая подборка 🍬 36-й МКФ «Послание к человеку» формат: open call + конкурсная программа кого ищут: авторов документальных, игровых короткометражных, анимационных и экспериментальных фильмов дедлайн: 1 июля участие бесплатное 🍬 НИЗИНА — open call на выставку зинов и фотокниг формат: выставка + фестивальная программа + образовательные события кого ищут: авторов зинов и фотокниг без ограничений по дате и тиражу дедлайн: 15 июля участие бесплатное 🍬 Context. Diana Vishneva × Центр «Зотов» — кинолаборатория формат: лаборатория / экспериментальное кино кого ищут: операторов, режиссеров-операторов, видеографов, студентов и танцоров с опытом импровизации дедлайн: 26 апреля участие бесплатное 🍬 SETTERS — open call AI-креаторов формат: база талантов / коммерческие проекты кого ищут: AI-креаторов и тех, кто работает с нейросетями в креативе участие бесплатное #порапроявляться</t>
+  </si>
+  <si>
+    <t>19.04.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6100</t>
+  </si>
+  <si>
+    <t>ну что, где были в выходные? дропайте фотки в кoмменты ❤️ будем собирать себе маршрут на следующий уикенд.</t>
+  </si>
+  <si>
+    <t>18.04.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6094</t>
+  </si>
+  <si>
+    <t>ваша любимая рубрика или #чтомы пересылаем друг другу * ❤️ — если тоже считаете Москву недостаточно нишевой</t>
+  </si>
+  <si>
+    <t>17.04.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6090</t>
+  </si>
+  <si>
+    <t>МЫ УЖЕ ВСЁ ЗА ВАС ПРИДУМАЛИ. ИДЁМ? МОСКВА, ПИТЕР, НИЖНИЙ ➖➡️ всё еще актуальные выставки 😍 PHOTOKIOSQUE В «ЖАН-ЖАК» вечер с атмосферой Парижа: фотобудка с видом на Эйфелеву башню, музыка от Les amis de Photokiosque, вино, улитки и лёгкое ощущение путешествия. когда: 17 апреля где: «Жан-Жак» м. Арбатская вход свободный 😍 «МЕЕТААНГАР» — ВЫСТАВКА ШКОЛЫ «КАСКАД» ежегодный смотр «Каскада» про метареальность и личную мифологию: шесть зон, архивы ВДНХ и более 80 участников. в экспозиции — от живописи и инсталляций до звука, видео и ольфакторных работ. когда: до 5 июня где: ВДНХ, павильон №49 м. Ботанический сад вход по регистрации 😍 ДАНИИЛ ПИРОГОВ — «СВЕТ ИДЁТ ИЗ-ПОД ЗЕМЛИ» персональная выставка о подземных состояниях и погружении в неизвестное — через инсталляции, работающие с ощущением скрытых слоёв и внутренних пространств. когда: 14 апреля – 22 мая где: галерея FUTURO м. Курская вход свободный 😍 ТОН-ФЕСT — ФЕСТИВАЛЬ НОВОЙ ВОЛНЫ независимое разножанровое искусство: от фотографии и театра до электроакустики и экспериментальной музыки, с участием ГОСТ ЗВУК, No Wave!, Miqroflora и молодых театральных мастерских. когда: 23–30 апреля, 17:00–23:00 где: ТОН-ЦЕНТР м. Комсомольская билет от 5000 на все дни 😍 СКЕТЧ-БАТЛ С ХУДОЖНИКОМ РОМОЙ ДОБРО презентация мерча уличного художника Ромы Добро в коллаборации с одноимённым музыкальным лейблом. в программе вечера: батл по скетчингу, диджей-сет и подарки победителям. когда: 17 апреля, 17:30 где: арт-лавка СЕТКА, Vokzal 1853 м. Балтийская вход свободный 😍 TERMINAL DESIGN FUTURE FEST — ОТКРЫТИЕ иммерсивное открытие фестиваля о будущем визуальной культуры: видеоинсталляции и звук под куполом планетария собираются в единый аудиовизуальный опыт, а Новая Насмотренность выступит с лекцией в рамках программы. когда: 22 апреля, 21:00 где: Планетарий №1 м. Технологический институт билет от 650 😍 СУШКА — ОДНОДНЕВНАЯ ВЫСТАВКА ФОТОГРАФИЙ выставка участников дрейфа по Сормово: на этот раз каждый снимал через один выпавший цвет. в экспозиции — фотографии, которые можно посмотреть и забрать с собой. когда: 19 апреля, 14:00 где: Фотокружок, Ошарская, 80 м. Горьковская вход свободный #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>17.04.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6084</t>
+  </si>
+  <si>
+    <t>хайлайты с |catalog| 01. Jessica gallery 02. ART&amp;BRUT 03. Культурный проект «СОЮЗ» 04. Школа Родченко 05. модная моль от АРТЗИП 06. коллекция цветочков на десерт(!)</t>
+  </si>
+  <si>
+    <t>16.04.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6083</t>
+  </si>
+  <si>
+    <t>свет идет из-под земли поговорили с Даней Пироговым о его художественной практике, специфике работы с лендартом, а также о новой выставке, которая идёт до 22 мая. где: галерея FUTURO, ЦСИ Винзавод м. Чкаловская вход свободный</t>
+  </si>
+  <si>
+    <t>16.04.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6077</t>
+  </si>
+  <si>
+    <t>🖤 Мультибрендинг вчера дропнул программу на летнюю смену!</t>
+  </si>
+  <si>
+    <t>15.04.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6074</t>
+  </si>
+  <si>
+    <t>👀 альфа делают выставку «МеетаАнгар» — ежегодный смотр проектной школы «Каскад. Проект как метод». большая выставка про личные мифологии, метареальность и право на собственное высказывание. в проекте участвуют более 80 подростков, художников и кураторов, а в экспозиции — всё, что мы с вами так любим: живопись, инсталляции, скульптуры, фото, зины, аудиоинсталляции, видеоарт и интерактивные работы. когда: 18 апреля, 14:00 — 5 июня где: ВДНХ, Павильон №49 м. ВДНХ вход по регистрации *в визуале работы прошлого сезона. #артпутеводитель #мск</t>
+  </si>
+  <si>
+    <t>14.04.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6059</t>
+  </si>
+  <si>
+    <t>учебники музыкальной теории как дизайн-референс поиски неочевидных материалов для вдохновения привели меня к способам визуализации звука — сверхинтересная тема, у меня даже был кейс на эту тему. несмотря на, казалось бы, эфемерность, музыка — чёткая система, которая для своего существования требует фиксации собрала для вас подборку наиболее любопытных схем, иллюстраций и партитур, которые можно рассматривать просто как классный арт а в комментах будет подборка современных переосмыслений партитур! ❤️ ваш референс-диллер аделина, удали #длянасмотренности</t>
+  </si>
+  <si>
+    <t>13.04.26 19:24</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6058</t>
+  </si>
+  <si>
+    <t>ИЩЕМ СТАЖЁРОВ НА СПЕЦПРОЕКТЫ В «НОВУЮ НАСМОТРЕННОСТЬ». лето — это всегда про много коллабораций и ивентов, поэтому мы ищем вас: тех, кто готов включаться в классные сотрудничества и учиться редакторскому и организаторскому ремеслу. будем показывать, как рождаются спецпроекты изнутри: идеи, ресёрч, упаковка, коммуникация, координация и реализация. заявки принимаем до 30 апреля включительно. пишите письмо на почту nnasmotrennost@gmail.com с темой «стажировка». ❤️ шерьте креативным друзьям и творческим знакомым. #порапроявляться</t>
+  </si>
+  <si>
+    <t>12.04.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6049</t>
+  </si>
+  <si>
+    <t>👀с удивлением заметила, что на деревьях уже набухают почки, значит пора вдохновляться дизайнерами, использующими цветочные мотивы в своих работах! итак, в нашей клумбе-подборке сегодня: nooboslowpokopanda yuliya tverdohlib jonathan anderson jennifer latour polina osipova silvia levenson laura hartglass anna aagaard jensen caroline harrius ждём ваших любимчиков в комментах! ваша зубастая орхидея аделина, удали #длянасмотренности</t>
+  </si>
+  <si>
+    <t>11.04.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6035</t>
+  </si>
+  <si>
+    <t>брендинг Крестецкой строчки хрупкий ручной промысел, родом из Новгородской глубинки ХIХ века, поддерживается и усиливается благодаря неверятно точному, актуальному маркетингу и брендингу: Крестецкая строчка — льняное кружевное полотно, где узор делается из той же ткани, методом "выдергивания" нитей. с 2015 года семейной паре удалось купить завод, восстановить производство и создать удивительно подходящий и современный бренд для промысла. строчка сейчас — ценный музейный экспонат, доступный к покупке. бренд создает коллекции одежды, сотрудничает с ресторанами в оформлении сет-дизайна, готовит коллекции и увеличивает ассортимент изделий, чтобы присуствовать в каждой части дома и праздника. чай + салфетки = основы русской чайной традиции и корни ритуала чаепития — идеальное сочетания. отдельная рекомендация — посетить офлайн-пространство 💔</t>
+  </si>
+  <si>
+    <t>10.04.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6034</t>
+  </si>
+  <si>
+    <t>ПРИВЕТ, НЕ ХОЧЕШЬ СХОДИТЬ? МОСКВА, ПЕТЕРБУРГ ➖➡️ НА КАКИЕ ВЫСТАВКИ СТОИТ СХОДИТЬ В АПРЕЛЕ 😍 «СВЯТАЯ АННА». МЕЖДУНАРОДНЫЙ КОНКУРС 2 подборка короткого метра в рамках 33-го фестиваля «Святая Анна»: семь фильмов из Северной Македонии, Ливана, Кыргызстана, Ирана, Тайваня, Португалии, Италии и других стран. о доме, памяти, выборе, одиночестве и внутренней силе. когда: 11 апреля, 14:00 где: Центр Зотов м. улица 1905 года билет: 500 😍 ANDERU’ POKLON В «ЖАН-ЖАК» вечер живой музыки, джема и перформанса, где импровизация встречается с уличным искусством. на сцене — Никита Ремизов, Фёдор Бычков и Глеб Чирва. когда: 11 апреля, 21:30 где: «Жан-Жак» м. Арбатская вход свободный 😍 «ФРЕСКА 2.0» — СПЕКТАКЛЬ CONTEXT философское размышление о человеке, душе и том, что остаётся по-настоящему важным вне времени и исторических обстоятельств. когда: 14 и 15 апреля где: Электротеатр Станиславский м. Тверская билет от 4000 😍 |CATALOG| — ЯРМАРКА СОВРЕМЕННОГО ИСКУССТВА более 55 российских галерей — от pop/off/art и Anna Nova до Триумфа и Jessica Gallery. площадкой снова станет жилой квартал «Золотой». когда: 17-19 апреля где: жилой квартал «Золотой», Софийская набережная м. Новокузнецкая билет от 2000 😍 ГЛЕБ АНДРИАНОВ — «НОКТЮРН» новая работа Глеба Андрианова для хора, электроакустики и авторского поэтического текста. в программе — хор оркестра CINEMATICA и Сергей Полтавский. когда: 17 апреля, 21:00 где: МАММ м. Кропоткинская билет: 2000 😍 «ОБЪЕКТ» — МАРКЕТ СОВРЕМЕННОГО ИСКУССТВА И ДИЗАЙНА В ПСН-1 в программе — работы из стекла, металла и других экспериментальных медиумов, а ещё образовательный блок от команды ARS. когда: 10-12 апреля, 12:00-20:00 где: пространство ПСН-1 м. Гостиный двор вход свободный 😍 ВЫСТАВКА «НЕПОЛНОЕ СОБРАНИЕ» музей в квартире Александра Введенского пополнился новыми артефактами: теперь здесь показывают рукописи, детские книги, рисунки друзей-художников и редкие семейные вещи поэта. когда: до 27 сентября где: музей ОБЭРИУ м. Горьковская билет: 900 #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>09.04.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6033</t>
+  </si>
+  <si>
+    <t>у каждой улицы есть свой запах.. во вторник был замечен проект. про то, как в большом городе мы всё чаще ловим гиперфикс на визуале и всё реже подключаем другие чувства. в центре внимания здесь обоняние и то, как запахи помогают нам по-другому воспринимать город, ловить флешбеки и ассоциации. проект «Чем пахнет Москва» устроен как цифровой сервис: через чат-бота можно оставлять анонимные отзывы о запахах в разных точках Москвы. затем эти наблюдения появляются на интерактивной карте и складываются в коллективное и одновременно глубоко личное чувственное полотно города. ➖➡️ оставить ольфакторный след на карте! выставка «ОльФактор: ароматы и обоняние в современном искусстве» адрес: галерея «Краснохолмская» до 17 мая</t>
+  </si>
+  <si>
+    <t>08.04.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6032</t>
+  </si>
+  <si>
+    <t>ИГРА КАК СПОСОБ ПРИВЛЕЧЬ В ГОРОД ТУРИСТОВ 😍 меня зовут ева черных, я архитектор и дизайнер. недавно я была в командировке в городе Макарьев , где делала фотофиксацию деревянных домов, изб и наличников. город стал вдохновением, а фотографии материалом для игры — вы можете зайти на сайт и собрать собственную избушку. 🗝🗝🗝🗝🗝🗝 🗝🗝🗝🗝🗝🗝 🗝🗝🗝🗝🗝🗝 🗝🗝🗝🗝🗝🗝domikmakarjev.life создавайте коллажи из реальных элементов макарьевской архитектуры, используйте их в постерах или даже как архитектурные эскизы. проект помогает по-новому увидеть русскую избу и одновременно рассказывает о городе. сейчас о Макарьеве уже знает больше людей, чем там живет — и это удивительно! сила интернета 🫶🏻</t>
+  </si>
+  <si>
+    <t>07.04.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6028</t>
+  </si>
+  <si>
+    <t>почему бехи уже недостаточно. зачем дизайн-студии тг-канал? ➖➡️ расспросили ребят из Tuman Studio. *как набрать первую 1000 подписчиков в канале и другие посты по теме</t>
+  </si>
+  <si>
+    <t>06.04.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6024</t>
+  </si>
+  <si>
+    <t>сет опен-коллов для дизайнеров, художников, иллюстраторов, скульпторов и фотографов 🍬 Дом Радио — «Ре-медиум: как мы вновь обретаем утраченное» формат: open call + исследовательский показ кого ищут: авторов с VHS-архивами дедлайн: 12 апреля участие бесплатное 🍬 Фонд поддержки культуры «Аланика» — резиденция «Живая традиция» формат: творческая резиденция кого ищут: композиторов и хореографов дедлайн: 15 апреля участие бесплатное 🍬 Библиотека им. В.В. Маяковского формат: конкурс автопортретов + выставка кого ищут: художников дедлайн: 26 апреля участие бесплатное 🍬 Т-Банк — летняя стажировка формат: стажировка кого ищут: мобильных, графических и веб-дизайнеров дедлайн: 28 апреля участие бесплатное 🍬 Disco Club формат: проектная работа / долгосрочное сотрудничество кого ищут: художников, иллюстраторов, графических дизайнеров дедлайн: не указан участие бесплатное 🍬 Ozon — программы стажировок формат: стажировка кого ищут: начинающих специалистов дедлайн: не указан участие бесплатное ➖➖➡️ предыдущая подборка #порапроявляться</t>
+  </si>
+  <si>
+    <t>05.04.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6023</t>
+  </si>
+  <si>
+    <t>почему новенькие фенси пространства больше не вдохновляют креаторов? 🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨 несколько тру мест, которые точно найдутся у вас в городе : гаражи и кооперативы визуальный хаос, самодельная эстетика и ощущение, что ты подглядываешь за чьей-то жизнью дворы старых домов слои времени и случайные детали транспортные узлы автобусные станции, вокзалы, трамваи — отдельный вид прогулки проехаться по красивому маршруту и подметить для себя нечто новое 🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨 локальные рынки цвет, фактуры, обрывки разговоров — все, что можно записать или приклеить в свой дневник и сделать калоритный разворот подъезды иногда это буквально готовый арт-объект а если вы в Москве: Особняк купца Носова к посещению. если в Петербурге: ОБЭРИУ и еще пара местечек от наших друзей «17дорог». 😍 в комментариях собираем ваши точки притяжения!</t>
+  </si>
+  <si>
+    <t>05.04.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6022</t>
+  </si>
+  <si>
+    <t>камень-ножницы-бумага за графику и другие способы удержать внимание на вин-вин: 01 у Алёши это буквально аттракцион: портрет с закрытыми глазами, игра в камень-ножницы-бумага с возможностью забрать графику, и довольно-таки абсурдная опция дать художнику леща. 02 у Нади Колдаевой ход совсем другой: она сделала специальный набор для участников своего проекта. и здесь вовлечение уже строится на том, что тебе предлагают стать частью художественного наблюдения. 03 у Маши Иньковой — визитки, которые выглядят как самостоятельный арт-объект. такую всегда хочется забрать с собой и хранить на самом видном месте. из серии со звездами уже год висит на моём холодильнике) 04 у Вари Щуки очень понравилась раскладка: вместо привычного сетапа — микс, где полароидная серия с арт-объектами показывает всё, что есть в наличии. выглядит очень выигрышно и суперфотогенично. 😍 что из этого зацепило бы вас?</t>
+  </si>
+  <si>
+    <t>04.04.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6008</t>
+  </si>
+  <si>
+    <t>узнай, какой ты девайс! — аналоговая эра возвращается. собрали подборку гаджет-альтер-эго креаторов с вайбами нулевых, щелчками, колёсиками и проводочками 💔 поделитесь любимыми девайсами — чур писать только с кнопочного телефона!</t>
+  </si>
+  <si>
+    <t>03.04.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6007</t>
+  </si>
+  <si>
+    <t>НА КАКИЕ ВЫСТАВКИ СТОИТ СХОДИТЬ В АВГУСТЕ: МОСКВА, ПЕТЕРБУРГ, ЕЛЕЦ, ЛИПЕЦК, МЕНЧАКОВО 😍 БЕСПЛАТНЫЙ ВХОД В МУЗЕЙ «ГАРАЖ» ДЛЯ СТУДЕНТОВ СО ВСЕГО МИРА 😍 ВЫСТАВКА «ЭКСТРАКТ ЗВУКА» СЕРГЕЯ ФИЛАТОВА выставка со звуковыми скульптурами, где предметы повседневного мира переосмысляются через звук, внимание к тонким процессам и длительному проживанию времени. проект готовит ЦЭАМ при Московской консерватории. до 30 сентября где: арт-пространство «Артемьев» м. Александровский сад билет: 500 😍 ВЫСТАВКА «ВИТРИНА ДВОЙНОГО СВЕТА» живопись Олеси Рубеко и стекло Анны Третьяк — творческий диалог двух художниц, объединённый образом оранжереи. живописные теплицы, руины и внутренние сады встречаются со стеклянными скульптурами — вместе исследуют границу между природным и рукотворным, рост, трансформацию и хрупкое равновесие. до 21 августа где: галерея Елены Абрамовой м. Новочеркасская билет: 200 😍 СВИНЦОВОЕ ВРЕМЯ персональная выставка Владимира Копейкина: 20 свинцовых груш + музыка + голые руки... куратор Илья Крончев-Иванов. до какого-то августа где: галерея Jessica м. Горный институт билет: 350 😍 ВЫСТАВКА «НЕПОЛНОЕ СОБРАНИЕ» музей в квартире Александра Введенского пополнился новыми артефактами: теперь здесь показывают рукописи, детские книги, рисунки друзей-художников и редкие семейные вещи поэта. до 27 сентября где: музей ОБЭРИУ м. Горьковская билет: 900 😍 INTERVALS EXHIBITION: «ТРАЕКТОРИИ ИНТЕРВАЛОВ» в экспозиции — работы медиахудожников из России, Тайваня, Великобритании, Мексики и Венгрии: 404.zero, Aka Chang, dreamlaser, F3, Gaspar Battha, radugadesign, Tonoptik и другие. в параллельной программе — AV-перформансы, лекции и дискуссии. до 18 октября где: Севкабель Порт м. Горный институт билет от 900 😍 А И ГДЕ ЖА ГОЛАС БРАТЬ? групповая выставка резидентов фонда СФЕРА и галереи «Буксир» в Ельце. девять художников исследовали город через материальную память, локальные легенды и личные истории, оставшиеся за пределами официальных архивов. до 5 сентября где: галерея «Буксир» вход свободный 😍 ПОЛЕ ВЗГЛЯДА в галерее «Сельпо» арт-резиденции «Менчаково» под Суздалем открылась выставка «Поле взгляда». художник Виктор Мийович жил и работал в селе, знакомился с местными жителями, в первую очередь с детьми, говорил с ними о будущем и создавал акварельные портреты. до 1 сентября где: Владимирская область, Суздальский район, с. Менчаково, д. 52 вход свободный для посещения необходима предварительная запись по телефону: +7 (920) 622-62-22 #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>02.04.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6002</t>
+  </si>
+  <si>
+    <t>3 документалки, которые нужно посмотреть в апреле :: фестиваль научного кино «ФАНК» 😍 3 апреля, 19:00 «Украденная юность»: про норвежских ученых, которые пытаются спасти подростков от хронической усталости 😍 3 апреля, 19:30 «Эксперимент №1»: как с помощью татуировки изучить боль 😍 10 апреля, 19:30 «Больше неба»: об искусственном интеллекте, который умеет чувствовать :: полная программа фестиваля #артпутеводитель #мск</t>
+  </si>
+  <si>
+    <t>31.03.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5995</t>
+  </si>
+  <si>
+    <t>вот-вот апрель (надеюсь, вы тоже пропели эту строчку) — пришла напомнить, что через 3 дня состоится первая встреча коллажного клуба Скрепка 🎨🎨🎨🎨 🎨🎨🎨🎨 🎨🎨🎨🎨 🎨🎨🎨🎨 Типа вот так? всё ещё можно вступить по ссылке и присоединиться к коммьюнити! напомню, что будет на встрече: 💔 познакомимся с вами поближе 💔 рассмотрим несколько авторов и авторок 💔 вдохновимся их работами и попробуем что-то создать сами не забудьте вооружиться ножницами и любимыми фактурами! встреча — 2.04 в 19:00 ➖➖➖➡️ зайти в чат нелли</t>
+  </si>
+  <si>
+    <t>30.03.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5994</t>
+  </si>
+  <si>
+    <t>опен-колл для ИИ-креаторов Академия «Меганом» открыла набор на хакатон «ИИ-лаборатория: музыка и визуал» для ИИ-креаторов, диджитал-художников, видеографов, клипмейкеров, моушен-дизайнеров, студентов и молодых специалистов творческих индустрий. что будет: — разработка клипов, сниппетов и концертного визуала — создание обложек релизов и музыкальных альбомов — командная работа с музыкантами — лекции и мастер-классы от экспертов индустрии — финальная защита проектов перед жюри и определение победителей когда: 7-12 мая где: Арт-кластер «Таврида» дедлайн подачи заявки: 3 апреля участие бесплатное #порапроявляться</t>
+  </si>
+  <si>
+    <t>29.03.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5985</t>
+  </si>
+  <si>
+    <t>я к вам с новой подборкой, чем заняться вместо скроллинга присмотритесь к кастому вещей — мне кажется, сейчас, когда можно выгуливать шмотки, особенно классно переделывать или дополнять старые и смотреть на них по-новому! ➖ предыдущая подборка а ещё напоминаю: можно вступить в коллажный клуб — у нас скоро первая встреча! присоединяйтесь ➖➖➖➡️ зайти в чат нелли</t>
+  </si>
+  <si>
+    <t>28.03.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5982</t>
+  </si>
+  <si>
+    <t>дроп от нетологии у ребят появился новый тариф с AI-навыками. в карточках собрали пруфы, почему это может упростить старт в профессию ➡️</t>
+  </si>
+  <si>
+    <t>27.03.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5978</t>
+  </si>
+  <si>
+    <t>ЧТО ПО ВЫХАМ? МОСКВА, ПИТЕР, ВЫКСА 😍 МАСТЕР-КЛАСС ПО СОЗДАНИЮ БРОШИ вместе с художницей Таней Борисовой посетим открытое хранение Музея, а затем по мотивам одного из произведений создадим брошь из бусин, лент и ткани. когда: 4 апреля, 14:00 где: Музей «Гараж» м. Октябрьская билет 1500 😍 «ЦЕЗУРА» В ARTFULL GALLERY яркая весенняя выставка с работами Каролины Росляк и Кристины Палетт. художницы исследуют состояние «между» — то самое, в котором многие из нас находятся прямо сейчас. когда: до 13 мая где: ARTFULL GALLERY м. Китай-город вход свободный 😍 ВЕЧЕРИНКА «КЛИШЕ» В IF без повода, просто потому что весна и хочется. электронные сеты: техно, электроклэш, диско, лайв группы «Аудиовирусы». в лайн-апе: Ilya Gadaev, Daily Slime, Mc Улыбочка, Аудиовирусы, Luvxomea, Yardyard, Manyice, Whysobored. когда: 28 марта, начало в 22:00 где: IF м. Китай-город билет 500 😍 ДИАЛОГ ДВУХ ХОРЕОГРАФИЧЕСКИХ ГОЛОСОВ уже сегодня, два дуэта — «По ту сторону» и «Акт 1» в исполнении Алевтины Грунтовской и Ульяны Чепуриной. вечер пластических спектаклей о памяти как основе человеческого бытия. в рамках междисциплинарного фестиваля «Своды». когда: 27 марта, 20:00 где: Новая сцена Александринского театра м. Гостиный двор билет от 1500 😍 INTERVALS EXHIBITION: «ТРАЕКТОРИИ ИНТЕРВАЛОВ» в экспозиции — работы медиахудожников из России, Тайваня, Великобритании, Мексики и Венгрии: 404.zero, Aka Chang, dreamlaser, F3, Gaspar Battha, radugadesign, Tonoptik и другие. в параллельной программе — AV-перформансы, лекции и дискуссии. когда: до 18 октября где: Севкабель Порт м. Горный институт билет от 900 😍 ПРЕЗЕНТАЦИЯ 9 ВЫПУСКА ЖУРНАЛА LOCAL презентация нового выпуска журнала Local и газеты under-zin. в программе: листание зинов, кассетная зона, лайв от группы ЧёртоИван и dj-сет Славы Пахомова. вход по регистрации, на месте журналы дороже. когда: 29 марта, 20:00 где: Бар «Птичья Личность» м. Владимирская вход по регистрации 😍 БЛАГОТВОРИТЕЛЬНЫЙ АУКЦИОН СОВРЕМЕННОГО ИСКУССТВА галереи ТЕТА и Синявский проведут аукцион в поддержку банка крови животных. Искусство станет инструментом помощи, а его ценность выйдет за рамки стоимости. Цель: привлечь внимание к нехватке животных-доноров. когда: 29 марта 18:00 где: особняк Пальма м. Садовая билет 3000 😍 ПОВЕРХНОСТНОЕ НАТЯЖЕНИЕ выставка Фонда MaxArt и «Дебаркадера-30» в Культурном Центре «Волна» посвящена исследованию воды и её физических и метафорических свойств — её роли в памяти, восприятии и переходных состояниях между мирами. когда: 2 апреля — 3 мая адрес: 1 Мая, 36 вход свободный #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>26.03.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5977</t>
+  </si>
+  <si>
+    <t>сегодня дроп мы запускаем коллажный клуб — регулярное онлайн-пространство, где мы собираемся раз в неделю, чтобы делать коллажи и обсуждать визуальные идеи. что даёт клуб: регулярность — творчество становится практикой, а не редким импульсом насмотренность — вы узнаёте новых художников и подходы среда — рядом люди, которым тоже это важно поддержка — можно показывать работы и говорить о процессе результат — за несколько месяцев у вас появляется серия работ и маленькое портфолио опыта не нужно. важно только желание пробовать. иииии… наконец-то всё готово для того, чтобы мы сделали первый анонс встречи коллажного клуба — хотим пригласить вас 2.04 в 19:00 на первый общий созвон. познакомимся с вами поближе. рассмотрим несколько авторов и авторок, вдохновимся их работами и попробуем что-то создать сами, поэтому советую вооружиться ножницами и любимыми фактурами! дальше вся информация по клубу будет только в чатике — там же будут открытые обсуждения, материалы про коллажи, интересные техники, анонсы новых встреч и обсуждение работ, поэтому не теряйтесь и сразу добавляйтесь ➖➖➖➡️ зайти в чат нелли</t>
+  </si>
+  <si>
+    <t>25.03.26 20:35</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5971</t>
+  </si>
+  <si>
+    <t>ГДЕ ИСКАТЬ ИГРУ «SECOND IN» офлайн точки в Москве Yauza Store Заносчивость Чарити шоп построить маршрут —&gt;</t>
+  </si>
+  <si>
+    <t>25.03.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5970</t>
+  </si>
+  <si>
+    <t>👀 идёте? встречаемся в 19:00</t>
+  </si>
+  <si>
+    <t>24.03.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5969</t>
+  </si>
+  <si>
+    <t>как продуктовому дизайнеру ускорить работу с AI? UPROCK открывают регистрацию на бесплатный интенсив 25-27 марта, где вы за 3 дня: :: научитесь быстро генерировать интерфейсы любой сложности :: разберётесь, как анализировать конкурентов и синтезировать идеи, чтобы выделяться :: прокачаете быстрое погружение в новую предметную область и структурирование информации :: поймёте бизнес-контекст интерфейсов и как проектировать формы с учётом разных интересов ❤️ бонусом — бесплатные токены и доступ к нейросетям. лучшие работы разберут в финале + розыгрыш призов. программа и регистрация тут!</t>
+  </si>
+  <si>
+    <t>23.03.26 19:52</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5963</t>
+  </si>
+  <si>
+    <t>выходные с новой насмотренностью сходили на несколько мероприятий из наших подборок, делимся впечатлениями! 14-15 💔 «Вальс-бостон» — невероятно красивый мюзикл в КЦ «Москвич». история о сильной любви, риске и решениях, которые переворачивают жизнь. топ-1 на Афише. оч рекомендуем! 💔 юмор выкрученный до абсурда, огромное количество отсылок, все это: шикарная выставка художника TODAYOLDS.* reloft art м. Бауманская, Денисовский переулок, 23с1 вход бесплатный а после.. 💔 музыкальный перфоманс Mirèle: электронный концептуальный лайв в Москвариуме с ночной экскурсией. 21-22 💔 пресс-тур в новое цифровое пространство в Суздале: «коллайдер» с двумя инсталляциями о взаимосвязи человека и нейронок — от сообщества Мира. в комментах показывайте, как вы провели выходные! #артпутеводитель #мск #суздаль</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5957</t>
+  </si>
+  <si>
+    <t>выходные с новой насмотренностью сходили на несколько мероприятий из наших подборок, делимся впечатлениями! 14-15 💔 «Вальс-бостон» — невероятно красивый мюзикл в КЦ «Москвич». история о сильной любви, риске и решениях, которые переворачивают жизнь. 💔 юмор выкрученный до абсурда, огромное количество отсылок, все это: шикарная выставка художника TODAYOLDS.* reloft art м. Бауманская, Денисовский переулок, 23с1 вход бесплатный а после.. 💔 музыкальный перфоманс Mirèle: электронный концептуальный лайв в Москвариуме с ночной экскурсией после. 21-22 💔 пресс-тур в новое цифровое пространство в Суздале: «коллайдер» с двумя инсталляциями о взаимосвязи человека и нейронок — от сообщества Мира. в комментах показывайте, как вы провели выходные! #артпутеводитель #мск #суздаль</t>
+  </si>
+  <si>
+    <t>23.03.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5956</t>
+  </si>
+  <si>
+    <t>сет опен-коллов для дизайнеров, художников, иллюстраторов, скульпторов и фотографов 🍬Фонд «Второе дыхание» формат: выставка + арт-лаборатория кого ищут: художников, работающих с темой памяти, утраты и объектами дедлайн: 28 марта участие бесплатное 🍬Фестиваль паблик-арта «Смена» формат: конкурс эскизов для оформления автобусных остановок кого ищут: студентов и выпускников творческих направлений дедлайн: 5 апреля участие бесплатное 🍬 Фестиваль антропологического кино «Камера-посредник» формат: open call на короткометражные фильмы кого ищут: авторов документального и антропологического кино дедлайн: 15 апреля участие бесплатное 🍬Signal Фабрика формат: арт-конкурс кого ищут: художников, работающих с медиа-артом и пространственными объектами дедлайн: 18 апреля участие бесплатное 🍬 Архстояние формат: open call для творческих сообществ кого ищут: арт-группы и коллективы участие бесплатное 🍬Благотворительный фестиваль «Шевле» формат: open call в арт-программу кого ищут: художников дедлайн: 7 мая участие бесплатное #порапроявляться</t>
+  </si>
+  <si>
+    <t>22.03.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5950</t>
+  </si>
+  <si>
+    <t>в СССР был медиаарт! пока страна осваивала космос, художники и инженеры того времени параллельно искали визуальный язык для новой технологической эпохи. одним из главных центров этих поисков стало студенческое конструкторское бюро «Прометей» в Казани. их разработки использовали в концертах, кино, архитектурной подсветке, инсталляциях и даже сенсорной терапии. самое любимое — светомузыкальные фильмы «Прометея». их снимали на чёрно-белую плёнку, а потом раскрашивали вручную, используя трафареты, воду, минералы и оптические эффекты. по сути, это физическая версия того, что сегодня мы называем генеративной графикой — только без софта, плагинов и нейросетей. 😍 если будете в Нижнем, очень советуем заглянуть: до 5 апреля в пространстве ЦЕХ * проходит выставка о разработках 1960–80-х, посвящённых синтезу света и музыки.</t>
+  </si>
+  <si>
+    <t>21.03.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5941</t>
+  </si>
+  <si>
+    <t>что мы выбираем вместо скроллинга соцсетей? собрали для вас подборку рилсиков, чтобы занять руки и голову. обязательно пробуйте и делитесь результатами в комментариях — будем смотреть вместе! а ещё напоминаю: у нас открыт набор в чатик по коллажу — там всегда найдётся, чем заняться ➖➖➖➡️ зайти в чат нелли</t>
+  </si>
+  <si>
+    <t>20.03.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5940</t>
+  </si>
+  <si>
+    <t>ЧТО ДЕЛАЕШЬ ЗАВТРА? МОСКВА, РОСТОВ-НА-ДОНУ, ПЕТЕРБУРГ: 😍 МУЗЫКАЛЬНЫЙ ВЕЧЕР «ЗВУКИ И ПУФИКИ» камерный концерт в формате уютного музыкального салона. в программе — струнные квартеты Филипа Гласса в исполнении артистов оркестра Большого театра. когда: 21/27 марта где: Театр Труда м. Марьина Роща билет — 1000 😍 «ИСКУССТВЕННЫЙ ЯЗЫК» коллективный проект студентов MSCA «Искусственный язык». в экспозиции — результаты художественного диалога, в котором авторы создали новые слова, ставшие неотъемлемой частью произведений. когда: до 22 марта где: Галерея Корней, Бол. Никитская, 22/2, подъезд 3, этаж 2 м. Арбатская вход свободный 😍 СПЕШЛ-МЕНЮ В ÖZ KEBAB весенний турецкий спешл: Balık Ekmek, Suçuk Ekmek и Turşu Suyu. короткий гастро-маршрут в Стамбул прямо с Покровки. когда: до 22 марта где: Öz Kebab, Покровка, 33 м. Курская вход свободный 😍 АВТОРСКИЙ БРАНЧ Y.OBJECT В «ЖАН-ЖАК» 22 марта в «Жан-Жак» — бранч с Яной Давыдовой и её проектом y.object. в программе — открытие выставки тарелок с фотоработами, специальное меню и вечерний акустический концерт. когда: 22 марта, с 15:00 где: «Жан-Жак» м. Арбатская вход свободный выставка: с 22 по 27 марта 😍 БЫТИЕ-В-МИРЕ выставка от галереи ТЕТА объединяет работы Сени Селиванова и Данилы Рязанова и обращается к философии Мартина Хайдеггера — к идее «бытия-в-мире», где между человеком и реальностью больше нет жёсткой границы. когда: 23-30 марта где: культурное пространство Катакомбы Петрикирхе м. Невский проспект вход свободный 😍 ТОСКА × SINIAVSKII GALLERY — BELOCHROME групповая выставка от творческого объединения «Тоска». предметы из фарфора, металла, дерева, фотография и жжёный лён соединятся в бесконечно белую увертюру, которая в прямом смысле зазвучит через музыку Славы Еремеева. когда: с 21 марта до 10 апреля где: Siniavskii Gallery м. Владимирская вход свободный 😍 «ПЕРЕМЕННАЯ ОБЛАЧНОСТЬ» выставка рассматривает личность женщины через призму ее жизненных стратегий, объединяя 5 художниц, исследующих природу феминности как непрерывную трансформацию. когда: до 24 мая где: галерея «Culture» билет — 600 #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>20.09.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6665</t>
+  </si>
+  <si>
+    <t>лёгенькое воскресное – #чтомы пересылаем друг другу про самое скучное место Москвы :: искусство преломления. как думаете, это цианотипия? :: вот это точно цианотипия, плёночная :: вотсап-открытки. делаем? :: скетч-календарь. для иллюстраторов прям топ практика :: почему мы привозим магниты? холодос в коммент :: бифрулечка co:create начудила:: вам какой этаж? :: грушевая картина * ❤️ – пишите что-нибудь, что там обычно пишут?</t>
+  </si>
+  <si>
+    <t>19.09.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6658</t>
+  </si>
+  <si>
+    <t>ол ин клюзив сервис для дизайнеров и других креаторов phygital+ – это 40+ ии-моделей для создания контента. можно скомбинировать всё одном окне и организовать полный цикл продакшена. набор ии-шек обновляется с выходом апдейтов – сегодня вышло, на следующий день оно уже у вас. не сидишь, не ждёшь, пока новая модель доползет до сервиса. ещё из объективных плюсов: интерфейс и поддержка на русском, работает без VPN, оплачивать можно российской картой. больше 200 дизайн-команд, включая VK, Х5 и МТС, уже используют платформу для создания своих визуалов. ➡️ забрать годовой доступ со скидкой 40% можно до 25 сентября. ребята оч крутые, пользуйтесь!</t>
+  </si>
+  <si>
+    <t>18.09.26 19:52</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6657</t>
+  </si>
+  <si>
+    <t>ЧТО ПО УИКЕНДУ? С МАРИЕЙ СТРУКОВОЙ*, PR 5 ГАСТРО-ПРОЕКТОВ В МОСКВЕ если рабочая неделя выдалась загруженной, но остались силы на созидательный отдых и «окультуривание»: 😍 отправляйтесь в недавно открывшийся книжный магазин «Озеро», чтобы рассмотреть новинки, почитать аннотации и купить «ту самую» книгу. после возьмите по соседству кофе и вкусную булочку, сядьте на лавочку, чтобы исследовать новый материал и насладиться последними лучами уходящего сезона. 😍 если дойдете до интересной части, но книга вдруг «не зайдет» – погадайте на ней: вопрос, страница, строка. после обязательно отправляйтесь во дворик на Большом Трехсвятительском – в бар IF. заказывайте там вкусные маффины и «замаривайте червячка» надолго, готовясь к прогулке. 😍 затем отправляйтесь пешком на Никитский бульвар: в «Жан-Жак» – чтобы почувствовать себя во Франции, разглядывать людей за бокалом вина и порисовать на скатерти. 😍 наполнившись гедонистическими нотками, загляните в кинотеатр «Художественный», предварительно уточнив расписание в кассе и выбирайте подходящий фильм. если выходные задались веселыми и танцевальными: 😍 лучший вариант для первого приема пищи – Öz Kebab. берите дюрюм в лаваше и колу – это точно излечит любое состояние души и тела. 😍 после отправляйтесь на Лохин остров – заповедник почти без людей, полный лесов и полей. рассказывать бесполезно, нужно приезжать и смотреть своими глазами. 😍 а если просто хочется поесть или поднять настроение эндорфинами и времени не так много – выбирайте по настроению: завод ДК «Кристалл» с любимыми DNA и мастерской Кирилла Ашастина. 😍 или же КМ20 – примерять наряды или же устраивать спонтанный шопинг, а потом наслаждаться вкусами в КМ20Food. #артпутеводитель #мск</t>
+  </si>
+  <si>
+    <t>16.09.26 20:40</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/6648</t>
+  </si>
+  <si>
+    <t>BEAT WEEKEND 14-ый фестиваль документальное кино в 18-ти городах России. осталось всего 4 дня, знакомьтесь с фильмами и выбирайте, что посмотреть на выходных!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3149,59 +4769,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H312"/>
+  <dimension ref="A1:H495"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3746.657" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -10176,50 +11796,3161 @@
       <c r="C311" t="s">
         <v>919</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>920</v>
       </c>
       <c r="E311">
         <v>1599</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>85174</v>
       </c>
       <c r="B312" t="s">
         <v>921</v>
       </c>
       <c r="C312" t="s">
         <v>922</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>923</v>
       </c>
       <c r="E312">
         <v>1784</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>122357</v>
+      </c>
+      <c r="B313" t="s">
+        <v>924</v>
+      </c>
+      <c r="C313" t="s">
+        <v>925</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E313">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>122358</v>
+      </c>
+      <c r="B314" t="s">
+        <v>927</v>
+      </c>
+      <c r="C314" t="s">
+        <v>928</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E314">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>122359</v>
+      </c>
+      <c r="B315" t="s">
+        <v>930</v>
+      </c>
+      <c r="C315" t="s">
+        <v>931</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E315">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>122360</v>
+      </c>
+      <c r="B316" t="s">
+        <v>933</v>
+      </c>
+      <c r="C316" t="s">
+        <v>934</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E316">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>122361</v>
+      </c>
+      <c r="B317" t="s">
+        <v>936</v>
+      </c>
+      <c r="C317" t="s">
+        <v>937</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E317">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>122362</v>
+      </c>
+      <c r="B318" t="s">
+        <v>939</v>
+      </c>
+      <c r="C318" t="s">
+        <v>940</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E318">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>122363</v>
+      </c>
+      <c r="B319" t="s">
+        <v>942</v>
+      </c>
+      <c r="C319" t="s">
+        <v>943</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E319">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>122364</v>
+      </c>
+      <c r="B320" t="s">
+        <v>945</v>
+      </c>
+      <c r="C320" t="s">
+        <v>946</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E320">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>122365</v>
+      </c>
+      <c r="B321" t="s">
+        <v>948</v>
+      </c>
+      <c r="C321" t="s">
+        <v>949</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E321">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>122366</v>
+      </c>
+      <c r="B322" t="s">
+        <v>950</v>
+      </c>
+      <c r="C322" t="s">
+        <v>951</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="E322">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>122367</v>
+      </c>
+      <c r="B323" t="s">
+        <v>953</v>
+      </c>
+      <c r="C323" t="s">
+        <v>954</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="E323">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>122368</v>
+      </c>
+      <c r="B324" t="s">
+        <v>956</v>
+      </c>
+      <c r="C324" t="s">
+        <v>957</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="E324">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>122369</v>
+      </c>
+      <c r="B325" t="s">
+        <v>959</v>
+      </c>
+      <c r="C325" t="s">
+        <v>960</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="E325">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>122370</v>
+      </c>
+      <c r="B326" t="s">
+        <v>962</v>
+      </c>
+      <c r="C326" t="s">
+        <v>963</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="E326">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>122371</v>
+      </c>
+      <c r="B327" t="s">
+        <v>965</v>
+      </c>
+      <c r="C327" t="s">
+        <v>966</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="E327">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>122372</v>
+      </c>
+      <c r="B328" t="s">
+        <v>968</v>
+      </c>
+      <c r="C328" t="s">
+        <v>969</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="E328">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>122373</v>
+      </c>
+      <c r="B329" t="s">
+        <v>971</v>
+      </c>
+      <c r="C329" t="s">
+        <v>972</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="E329">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>122374</v>
+      </c>
+      <c r="B330" t="s">
+        <v>971</v>
+      </c>
+      <c r="C330" t="s">
+        <v>974</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>122375</v>
+      </c>
+      <c r="B331" t="s">
+        <v>976</v>
+      </c>
+      <c r="C331" t="s">
+        <v>977</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>122376</v>
+      </c>
+      <c r="B332" t="s">
+        <v>979</v>
+      </c>
+      <c r="C332" t="s">
+        <v>980</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>122377</v>
+      </c>
+      <c r="B333" t="s">
+        <v>979</v>
+      </c>
+      <c r="C333" t="s">
+        <v>982</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E333">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>122378</v>
+      </c>
+      <c r="B334" t="s">
+        <v>984</v>
+      </c>
+      <c r="C334" t="s">
+        <v>985</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E334">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>122379</v>
+      </c>
+      <c r="B335" t="s">
+        <v>987</v>
+      </c>
+      <c r="C335" t="s">
+        <v>988</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E335">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>122380</v>
+      </c>
+      <c r="B336" t="s">
+        <v>990</v>
+      </c>
+      <c r="C336" t="s">
+        <v>991</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E336">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>122381</v>
+      </c>
+      <c r="B337" t="s">
+        <v>990</v>
+      </c>
+      <c r="C337" t="s">
+        <v>993</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E337">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>122382</v>
+      </c>
+      <c r="B338" t="s">
+        <v>995</v>
+      </c>
+      <c r="C338" t="s">
+        <v>996</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="E338">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>122383</v>
+      </c>
+      <c r="B339" t="s">
+        <v>998</v>
+      </c>
+      <c r="C339" t="s">
+        <v>999</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E339">
+        <v>3323</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>122384</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E340">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>122385</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E341">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>122386</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E342">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>122387</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E343">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>122388</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E344">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>122389</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E345">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>122390</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E346">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>122391</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>122392</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>122393</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>122394</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>122395</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>122396</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>122397</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E353">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>122398</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E354">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>122399</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E355">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>122400</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E356">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>122401</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E357">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>122402</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E358">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>122403</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E359">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>122404</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E360">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>122405</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E361">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>122406</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E362">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>122407</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E363">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>122408</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E364">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>122409</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E365">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>122410</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E366">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>122411</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E367">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>122412</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E368">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>122413</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E369">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>122414</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E370">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>122415</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E371">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>122416</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E372">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>122417</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E373">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>122418</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E374">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>122419</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E375">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>122420</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E376">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>122421</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E377">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>122422</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E378">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>122423</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E379">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>122424</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E380">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>122425</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E381">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>122426</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E382">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>122427</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E383">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>122428</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E384">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>122429</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E385">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>122430</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E386">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>122431</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E387">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>122432</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E388">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>122433</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E389">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>122434</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E390">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>122435</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E391">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>122436</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E392">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>122437</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E393">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>122438</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E394">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>122439</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E395">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>122440</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E396">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>122441</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E397">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>122442</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E398">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>122443</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E399">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>122444</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E400">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>122445</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E401">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>122446</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E402">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>122447</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E403">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>122448</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E404">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>122449</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E405">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>122450</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E406">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>122451</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E407">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>122452</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E408">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>122453</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E409">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>122454</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E410">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>122455</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E411">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>122456</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E412">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>122457</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E413">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>122458</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E414">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>122459</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E415">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>122460</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E416">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>122461</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E417">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>122462</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E418">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>122463</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E419">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>122464</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E420">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>122465</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E421">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>122466</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E422">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>122467</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E423">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>122468</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E424">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>122469</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E425">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>122470</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E426">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>122471</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E427">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>122472</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E428">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>122473</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E429">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>122474</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E430">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>122475</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E431">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>122476</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E432">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>122477</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E433">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>122478</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E434">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>122479</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E435">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>122480</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E436">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>122481</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E437">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>122482</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E438">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>122483</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E439">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>122484</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E440">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>122485</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E441">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>122486</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E442">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>122487</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E443">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>122488</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E444">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>122489</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E445">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>122490</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E446">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>122491</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E447">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>122492</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E448">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>122493</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E449">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>122494</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E450">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>122495</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E451">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>122496</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E452">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>122497</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E453">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>122498</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E454">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>122499</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E455">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>122500</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E456">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>122501</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E457">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>122502</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E458">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>122503</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E459">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>122504</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E460">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>122505</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E461">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>122506</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E462">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>122507</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E463">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>122508</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E464">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>122509</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E465">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>122510</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E466">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>122511</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E467">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>122512</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E468">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>122513</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E469">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>122514</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E470">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>122515</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E471">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>122516</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E472">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>122517</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E473">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>122518</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E474">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>122519</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E475">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>122520</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E476">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>122521</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E477">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>122522</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E478">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>122523</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E479">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>122524</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E480">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>122525</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E481">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>122526</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E482">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>122527</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E483">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>122528</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E484">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>122529</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E485">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>122530</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E486">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>122531</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E487">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>122532</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E488">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>122533</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E489">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>122534</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E490">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>122535</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E491">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>127045</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E492">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>127046</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E493">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>127047</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E494">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>127048</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E495">
+        <v>652</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">