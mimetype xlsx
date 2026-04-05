--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="708">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="924">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2136,50 +2136,698 @@
     <t>10.03.25 09:13</t>
   </si>
   <si>
     <t>t.me/novaya_nasmotrennost/4212</t>
   </si>
   <si>
     <t>привет, это ника, сегодня быстренько поделюсь своей шрифтовой базой из друзей, знакомых и совсем не знакомых шрифтовиков. 😍 ABC Dinamo (1 — 4) заслуженно вырываются в мой личный топ по подходу и приколам, рекомендую глянуть Maxi и Connect. каждая их гарнитура зачастую связана с каким-то визуальным исследованием или концепцией, взятой из другого медиума. 😍 Fedor Abroskin Typefaces (5 — 7) наверняка вы где-то видели инюз FAT-Rene, который заполонил все дизайнерские медиа, его создатель — Федя сидит здесь и уже обещает новый шрифт, очень ждем нового дропа, следите за обновлениями. 😍 HSE fonts (8 — 10) я окружена супер талантливыми ребятами, шрифтами которых мне бы хотелось поделиться: бурчащей Buka Mono, чуть дерзящим Rift font и дребезжащим Chetty typeface. почекайте что происходит в поле студенческих шрифтов. на сегодня хватит приколов, дайте знать, если вам нравится тема шрифтового дизайна, поделюсь чем-нибудь интересным, бай! #дезигн</t>
   </si>
   <si>
     <t>09.03.25 08:12</t>
   </si>
   <si>
     <t>t.me/novaya_nasmotrennost/4206</t>
   </si>
   <si>
     <t>что общего у костюма Лилу из «Пятого элемента» и автопортрета Фриды Кало? вдохновение. тонкие отсылки. насмотренность. визуальная культура — это сеть, сотканная из цитат, референсов и скрытых посланий. дизайнеры модных брендов цитируют барокко, кинорежиссёров вдохновляет живопись, а художники работают с образами из поп-культуры. ❤️ знать, откуда растут эти смыслы — значит видеть глубже, понимать больше и осмысленнее подходить к своему творчеству. 😍 курс «Как стать искусствоведом» от «Синхронизации» — это 10 месяцев практики, 51 лекция и комьюнити. разбираемся в искусстве, арт-рынке, создаём виртуальную выставку и обсуждаем не только Вермеера, но и мемы про него. /: старт 29 мая! присоединяйся минус 55 000р. + 2 месяца подписки на 100+ курсов лектория с промокодом «насмотрелся». действует рассрочка и оплата сплитом.</t>
   </si>
   <si>
     <t>08.03.25 15:18</t>
   </si>
   <si>
     <t>t.me/novaya_nasmotrennost/4197</t>
   </si>
   <si>
     <t>сильным девочкам * в такой день хочется признаться в любви всем прекрасным, смелым и талантливым женщинам! вы лучшее, что случалось с этим миром. - iney.art - __plnch и gypsy_vova - mashasomik</t>
+  </si>
+  <si>
+    <t>01.03.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5850</t>
+  </si>
+  <si>
+    <t>подборка картин симов лет в 11 я рубилась в симс 3 после школы, и моё любимое занятие было , а развивать скиллы своих симов а на днях наткнулась на целый архив всех картин из симс 4, поэтому вот вам небольшая выставка с моими любимчиками! а вы сталкивались с классным артом в играх? ваша симка аделина, удали #длянасмотренности</t>
+  </si>
+  <si>
+    <t>28.02.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5844</t>
+  </si>
+  <si>
+    <t>дети-бабочки по-настоящему трогает то, как команда UU соединяет две важные линии — поддержку благотворительных фондов и последовательное внедрение искусства в повседневную жизнь. и в этом есть ощущение правильного, современного жеста — когда эстетика и забота существуют рядом. в последний зимний день фотоателье автопортрета UU выпускают лимитированный дроп арт-сертификатов! Надя Лихогруд создала серию скульптур, отсылающих к ожиданию весны и ускользающим мгновениям, из которых и складывается жизнь. 50% от стоимости каждого объекта UU направят в благотворительный фонд «Дети-бабочки», помогающий детям и взрослым с редкими заболеваниями кожи.</t>
+  </si>
+  <si>
+    <t>27.02.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5838</t>
+  </si>
+  <si>
+    <t>👀 завтра начинаем лабораторию :: последнее, чем хочется поделиться перед стартом, это наши личные достижения ((конечно, в связке с тгк)) тоже хочешь сделать тг-канал инструментом для достижения целей? хватай промокод здесь остались вопросы? пиши @adelefriseeee</t>
+  </si>
+  <si>
+    <t>27.02.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5837</t>
+  </si>
+  <si>
+    <t>КАКИЕ ПЛАНЫ НА УИКЕНД? ОНЛАЙН/МСК/СПБ/СУЗДАЛЬ 😍 ТГК-ЛАБОРАТОРИЯ интенсив по развитию тг-каналов от команды новой насмотренности. в программе: :: три лекции в записи — про позиционирование, цепляющий визуал и рост без рекламы :: комплексная обратная связь 24/7 в чате по всем трём направлениям :: месяц практики: индивидуальные задания и коллективные мастермайнды :: комьюнити, в котором невозможно не расти когда: старт 28 февраля вход от 9900 &gt;&gt;&gt; промокод в предыдущем посте 😍 ПЕРСОНАЛЬНАЯ ВЫСТАВКА САШИ TODAYOLDS более 30 живописных работ, объединенных общим названием LIFE IS A BANANA SKIN JOKE . также на выставке представлена серия JERKS из 100 графических портретных рисунков. когда: до 3 апреля где: галерея Релофт Арт м. Бауманская вход свободный 😍 МАСТЕР-КЛАСС ПО КАСТОМИЗАЦИИ ЗАВОДНОЙ ИГРУШКИ 18+ художница Алина Кугуш расскажет о проекте «Бунт вещей», теоретических идеях вокруг него, а затем участники кастомизируют заводную лягушку, вдохновляясь японской гравюрой, фольклором и поп-культурой. когда: 28 февраля, 14:00 где: Музей «Гараж» м. Октябрьская вход по регистрации 😍 CHANT PRINTEMPS весенний дранч «Chant Printemps» — с караоке, специальным меню и тостами до вечера. когда: 1 марта, 14:00-21:00 где: Жан-Жак м. Арбатская вход свободный, рекомендуют бронировать столы заранее 😍 ПРОДЛЕНКА ПО МЕТАЛЛУ клуб отдыха для дизайнеров, архитекторов и всех креаторов собирается чтобы изучить металл как материал: будет тиснение, проволка, фольга из меди, хрома и латуни. изучим техники работы, попробуем разные методы и отдохнем. когда: 28 февраля, 15:00-18:00 м. Спортивная\Петроградская билеты по 950 😍 ВЫСТАВКА НЕДОДЕЛАННЫХ РАБОТ проект объединения Art Blago. выставка про процесс, уязвимость и ценность незавершённого — работы, которые обычно остаются «за кадром», выходят в пространство галереи как самостоятельные высказывания. когда: 27 февраля, 18:00-23:00 28 февраля - 1 марта, 15:00-20:00 где: галерея 2/17 м. Спортивная вход свободный, на открытие — по спискам 😍 ПОП-АП «ИГРОВАЯ ПЛОЩАДКА» три команды собирают одну локацию в формат полного погружения. — 10.203 показывает ранее не экспонированные работы из коллекции Натальи Вознесенской. — Kiks ставит бильярд по живой очереди и бар с крафтовыми и кофейными напитками. — Kivach radio оборудует временную студию: с 19:00 стартует шоукейс New sound wave — detroitskiy_toxic, Owen Pitch, ARIHÖRN и hihique. когда: 28 февраля где: барная линия Севкабеля м. Горный институт вход свободный 😍 «ЭЛЕМЕНТЫ ПЕЙЗАЖА». ВЫСТАВКА СОВРЕМЕННОГО ИСКУССТВА В СЕЛЬПО  проект вырос из художественных наблюдений художника Ивана Чемакина, который рассматривает пейзаж как сеть взаимосвязанных факторов — людей, материалов, построек, земли, воспоминаний и практик. когда: до 24 апреля где: с. Менчаково, 52 вход по регистрации: +7 (920) 622-62-22 #артпутеводитель #мск #спб #суздаль #онлайн</t>
+  </si>
+  <si>
+    <t>27.02.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5836</t>
+  </si>
+  <si>
+    <t>ЗАПИСЬ РАЗБОРОВ ВАШИХ ТГ-КАНАЛОВ если не успели на эфир — сейчас самое время посмотреть запись. даже если ваш канал не попал на разбор, вы всё равно сможете: — заметить типичные ошибки — понять, чего не хватает вашему каналу для роста — забрать идеи, которые можно применить сразу на своём блоге если хочется более качественной проработки стратегии и роста, ждем тебя на ТГК-ЛАБ. ❤️ промокод на тариф «база» ищите в описании под роликом</t>
+  </si>
+  <si>
+    <t>26.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5835</t>
+  </si>
+  <si>
+    <t>начали! бегоооооом</t>
+  </si>
+  <si>
+    <t>26.02.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5834</t>
+  </si>
+  <si>
+    <t>в 20:00 тут!</t>
+  </si>
+  <si>
+    <t>26.02.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5833</t>
+  </si>
+  <si>
+    <t>напоминаем! еще успеваете на разбор 👀</t>
+  </si>
+  <si>
+    <t>25.02.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5831</t>
+  </si>
+  <si>
+    <t>РАЗБИРАЕМ ВАШИ ТГ-КАНАЛЫ В ПРЯМОМ ЭФИРЕ! кидай свою тгшку в комментариях ⬇️ и напиши, что именно хочешь разобрать: ⁰¹ позиционирование — понятно ли, про что ты и зачем на тебя подписываться? ⁰² упаковка — что поправить в названии/описании/визуале, чтобы это отражало тебя? ⁰³ стратегия роста — почему не растёт и куда масштабировать канал дальше? зачем приходить, даже если не разберут именно тебя? ⁰¹ увидите чужие ошибки ⁰² поймёте, почему продвижение не работает ⁰³ получите чек-лист готовности к росту ⁰⁴ увидите, как вообще мыслить стратегией, а не хаотичными постами ❤️ важное среди тех, кто будет до конца эфира, мы разыграем одно место на ТГК-ЛАБ! 😍 проверим, готов ли твой канал к продвижению? ➡️ когда: 26 февраля, 20:00 бесплатно, ссылка на регистрацию!</t>
+  </si>
+  <si>
+    <t>25.02.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5830</t>
+  </si>
+  <si>
+    <t>сет опен-коллов для дизайнеров, художников и авторов 🍬 Terminal Design — Terminal Design Future Fest формат: серия open-calls кого ищут: студентов и молодых авторов дедлайн: конец февраля участие бесплатное 🍬 Blazar — ярмарка молодого современного искусства формат: участие в ярмарке / дизайнерские объекты кого ищут: дизайнеров и архитектурные бюро дедлайн: 3 марта участие бесплатное 🍬 Port Art Fair — 4-я ярмарка современного искусства формат: участие в ярмарке кого ищут: независимых художников, галереи, объединения дедлайн: 6 марта участие бесплатное 🍬 «Заводская галерея» на Дизайн заводе формат: выставочный проект кого ищут: художников дедлайн: приём заявок в течение 3 месяцев, отбор проводится ежемесячно участие бесплатное 🍬 Фестиваль современного искусства «Артвик» формат: партнёрства, спецпроекты, арт-интеграции кого ищут: культурные институции, бизнес, локальные бренды, медиа дедлайн: 26 марта-5 апреля участие по согласованию #порапроявляться</t>
+  </si>
+  <si>
+    <t>24.02.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5828</t>
+  </si>
+  <si>
+    <t>как AI может помочь в прохождении тестового задания? UPROCK открывают регистрацию на бесплатный интенсив, на котором Ксения Толокнова, экс-дизайн-лид Альфа-Банка, поделится секретами эффективного выполнения тестовых заданий с помощью нейронок. за 3 дня вы разберёте, как встроить AI в повседневный процесс дизайнера, и поймёте, каких ошибок стоит избегать в работе с нейросетями. ❤️ бонусом — практика, разбор ваших работ и шанс забрать призы. когда: 25-27 февраля участие бесплатное, регистрация тут!</t>
+  </si>
+  <si>
+    <t>24.02.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5826</t>
+  </si>
+  <si>
+    <t>👀 ЧТО ОТЛИЧАЕТ ТГК-ЛАБ ОТ ДРУГИХ ОБУЧЕНИЙ? на ТГК-ЛАБОРАТОРИИ мы даем не только практику внутри программы. мы даем площадку для проявления и возможности после обучения. вот что уже было: 👀 предложили ученикам выступить у нас на февральском марафоне воркшопов — и многие реально проявились. протестировали свои темы, и вышли в роль экспертов: записи: ai weird аватарки :: Katrin Power выбираем по обложке : раз и навсегда решаем, как должны выглядеть посты :: ксюша пишет и пашет 3 демона, которые мешают делать сильные проекты :: Анечка, дизайн! стикербукв :: час типографических поисков и импровизации без страха ошибиться :: сансерифона 👀 наши ученики стали примерами в коллаборации с агентством — получили опыт создания гостевых рубрик и дополнительную видимость в индустрии. ТГК-ЛАБ — не просто знания «в стол», а возможности, после которых вас начинают замечать в инфополе. старт 6 потока уже 28 февраля!</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5827</t>
+  </si>
+  <si>
+    <t>➖➖➡️ и да — если ваш канал давно просит честного взгляда со стороны — приходите на эфир «готов ли твой канал к продвижению?» на нём мы сделаем разбор ваших каналов с точки зрения концепции, визуала и продвижения. кидайте их в комменты и приходите! когда: 26 февраля, 20:00 бесплатно, ссылка на регистрацию!</t>
+  </si>
+  <si>
+    <t>23.02.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5820</t>
+  </si>
+  <si>
+    <t>➖➖➖➖➡️ сегодня у нашего дорогого и любимого создателя концепций день рождения! ✖️✖️ по этому поводу собрали подборку его работ для вашей насмотренности и поздравлений! 💔➡️</t>
+  </si>
+  <si>
+    <t>22.02.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5819</t>
+  </si>
+  <si>
+    <t>NEVADAGOMARKET Мягкая игрушка бумажное образование Циркуль мисс Серкл https://www.wildberries.ru/catalog/242750912/detail.aspx?size=381072341</t>
+  </si>
+  <si>
+    <t>22.02.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5818</t>
+  </si>
+  <si>
+    <t>старт через 10 минут 💔</t>
+  </si>
+  <si>
+    <t>22.02.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5817</t>
+  </si>
+  <si>
+    <t>начинаем в 13:00!</t>
+  </si>
+  <si>
+    <t>21.02.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5815</t>
+  </si>
+  <si>
+    <t>начинаем в 12:00! ↖️➡️ ⏹️ ⏹️ upd:: воркшоп окончен, запись будет</t>
+  </si>
+  <si>
+    <t>20.02.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5814</t>
+  </si>
+  <si>
+    <t>КАКИЕ ПЛАНЫ? 😍 ПРАКТИЧЕСКИЙ ИНТЕНСИВ: PR И КОММУНИКАЦИИ В КУЛЬТУРЕ четыре онлайн-встречи о том, как сделать так, чтобы про ваш проект узнали все. теория сразу закрепляется практикой — для тех, кто делает события, выставки, фестивали или запускает культурные инициативы. когда: 24-26 февраля /2 марта, 19:00-21:00 подробнее здесь 😍 ВОРКШОПЫ ФЕВРАЛЯ: БУСТ ДЛЯ ТВОЕЙ ТГ-КИ. ЧАСТЬ 3 ваш уникальный эмодзи-пак за несколько минут — Ева Черных когда: 21 февраля, 12:00 участие бесплатное, по регистрации лего-буквы: собираем буквы из ярких модулей, создаем плакат или открытку — Сансерифовна — Рита Колмыкова когда: 22 февраля, 13:00 участие бесплатное, по регистрации 😍 ОТКРЫТИЕ AF SPACE во дворе Большого Трехсвятительского открылся новый винный бар от команды IF. в карте — оранжи, пузыри, российское вино, в меню — тартар и клаб-сэндвич. открытие празднуем под музыку лейбла «Ствол», угощают хлебом с маслом и солью. когда: 20-21 февраля, с 19:00 адрес: AF SPACE м. Китай-город вход свободный 😍 ОБНОВЛЕННОЕ БИСТРО «ЖАН-ЖАК» французское бистро на Никитском бульваре с новым меню от гастро-дуэта Гарагули и Прусакова: в пятницу и субботу — живая музыка, в воскресенье — похмельный бранч с авторской «Кровавой Мэри». когда: 20-22 февраля адрес: Жан-Жак м. Арбатская вход свободный 😍 СВИДЕТЕЛЬ И СОАВТОРЫ выставка петербургского фотографа Льва Степанова и детских работ учеников ОЮА в одной плоскости. это небольшое, но любопытное исследование древней русской архитектуры с совершенно разных ракурсов. когда: до 1 марта, пн-пт 16:30-20:00, сб-вс 11:30–20:00 где: Общество Юных Архитекторов м. Петроградская вход свободный 😍 «АРХИВ ВЛИЯНИЙ» В ABRAMOVA GALLERY групповая выставка о том, как художники вступают в диалог с прошлым — через личные истории, визуальные коды и переосмысление знакомых образов. для арт-сообщества открываются раньше официального. когда: до 11 апреля, вт-сб 12:00-19:00 адрес: ABRAMOVA GALLERY м. Новочеркасская билет 200 #артпутеводитель #мск #спб #онлайн</t>
+  </si>
+  <si>
+    <t>19.02.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5813</t>
+  </si>
+  <si>
+    <t>15 февраля провела воркшоп для новой насмотренности ❤️ (запись скоро будет) Поговорили о том как проявляться и вот они первые ростки после домашки! Намутили типографические плакатики, встречайте героев: ⑴ @Psychogeographic_Drifter ⑵ ⑶ @enotin3D ⑷ @felixmango_blog ⑸ @antonina_pyrr ⑹ @moss_lavka ⑺ @ISKRA4041 ⑻ @leonyarts ⑼ @SpicereErgoSum</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5804</t>
+  </si>
+  <si>
+    <t>какие крутые работы сделали участники Машиного воркшопа. приходите в выходные на два финальных!</t>
+  </si>
+  <si>
+    <t>18.02.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5803</t>
+  </si>
+  <si>
+    <t>воркшопы февраля для буста вашей тгшки. часть 3:: 😍 ваш уникальный эмодзи-пак за несколько минут — Ева Черных. поштормим какие именно эмодзи подходят вам и сгенерируем их: легко и быстро с помощью AI. и да, пользоваться можно будет сразу 👀 суббота время ❤️участие бесплатное❤️ 😍 лего-буквы: соберем буквы из ярких модулей, в финале каждый участник создаст собственный плакат или открытку. час типографических поисков и импровизации без страха ошибиться — сансерифовна воскресенье время ❤️участие бесплатное❤️ ➖⏹️➖ ➖ 🍬 ➖ ⬇️ авторы воркшопов — преподавательница ТГК-ЛАБ и выпускница ТГК-лаборатории ❤️ — если тебя ждать!</t>
+  </si>
+  <si>
+    <t>18.02.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5802</t>
+  </si>
+  <si>
+    <t>это только моя теория... тг-канал – тоже часть капитала идентичности. 💔 привет, это Ева из команды НН. я активный пользователь автор контента в тг, благодаря чему часто получаю различные возможности, знакомства и привелегии. конечно, блог я веду не ради плюшек, но отрицать, что они есть и добавляют мотивации, не буду. социологическим термином «капитал идентичности» обозначается совокупность личностных активов и тех ресурсов, которые накоплены субъектом с течением времени. часть этого капитала отражается в дипломах и резюме: полученные баллы, награды, опыт работы, завершенные проекты. капитал идентичности применителен к образованию и карьере — то, что мы представляем собой как профессионал. принося эту «валюту» на рынок взрослой жизни, мы меняем ее на работу — более или менее престижную, в зависимости от того, насколько велик капитал. 💔 и я действительно считаю, что блог в 2026 году тоже является частью этого капитала, наравне с другими достижениями. медийность (даже если она «нишевая») открывает многие, многие двери. если хочется добавить в свой капитал новую строчку, приходи на ТГК-ЛАБ:: узнать подробнее и записаться можно на нашем сайте</t>
+  </si>
+  <si>
+    <t>17.02.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5801</t>
+  </si>
+  <si>
+    <t>как сочетать разные стили в дизайне с помощью ИИ? UPROCK запускают бесплатный интенсив, где за 3 дня вы: ① попрактикуетесь в самых актуальных нейросетях и соберёте рабочий подход к визуалам для сайтов, соцсетей, портфолио и рекламы; ② получите разбор от метров дизайна и научитесь формулировать запросы так, чтобы ИИ понимал задачу с первого раза. ❤️ бонусом — токены для генераций, чтобы сразу практиковаться после регистрации. когда: 18-20 февраля участие бесплатное, регистрация тут!</t>
+  </si>
+  <si>
+    <t>16.02.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5795</t>
+  </si>
+  <si>
+    <t>мы передаем свой опыт, но каждый преобразует из него что-то свое 😍 мало просто изучить. нужно попробовать, прожить, ошибиться и сделать вывод. только через эксперимент, основанный на теории, возможен уникальный, ваш собственный, результат. приходите на ТГК, старт 6 потока уже 28 февраля</t>
+  </si>
+  <si>
+    <t>15.02.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5794</t>
+  </si>
+  <si>
+    <t>через 10 минут начинаем!</t>
+  </si>
+  <si>
+    <t>15.02.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5793</t>
+  </si>
+  <si>
+    <t>14.02.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5784</t>
+  </si>
+  <si>
+    <t>вместо тысячи слов о любви... предлагаем действительно актуальные признания в чувствах от команды НН ❤️ отправляйте открытку тем, кто действительно 10/10 вернисажей и делитесь в комментариях, какое признание метаете получить вы?</t>
+  </si>
+  <si>
+    <t>14.02.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5783</t>
+  </si>
+  <si>
+    <t>14.02.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5782</t>
+  </si>
+  <si>
+    <t>через полтора часа встречаемся?</t>
+  </si>
+  <si>
+    <t>13.02.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5780</t>
+  </si>
+  <si>
+    <t>ЧТО ПО ВЫХАМ? ВОРКШОПЫ ОТ КОМЬЮНИТИ НН 😍 три демона дизайнера: как работать со страхом, перфекционизмом и прокрастинацией — Анечка, дизайн! когда: 14 февраля, 13:00 участие по регистрации 😍 практика проявленности: как личные проекты «по приколу» превращаются в систему, которая двигает карьеру, уверенность и ощущение себя на своём месте — глянь, дизайн! когда: 15 февраля, 13:00 участие по регистрации 😍 АРТ-ЛАБОРАТОРИЯ: СКЕТЧИНГ КАК ИНСТРУМЕНТ ПОНИМАНИЯ ИСКУССТВА полтора часа перемещаемся по музею, изучаем работы — и сразу зарисовываем. разбираем композицию, цвет, линию, перспективу и учимся «читать» картины. когда: 14 февраля, 16:00 где: МАММ м. Кропоткинская билет 1500 😍 ОДНОМЕСТНАЯ КАНАВА у театра производственной драмы — новый дом у «Марьиной Рощи» и юбилей. в премьерном спектакле — история о человеке, который устал и лег в канаву. почему? каждый герой представит свою версию. когда: 18 февраля, 19:00 где: Театр Труда м. Марьина Роща билет 1500 😍 «ОТКРЫТАЯ ЛЮСТРА» С ХУДОЖНИЦЕЙ СОФЬЕЙ АНДРЕЕВОЙ в рамках «Открытой Люстры» — цикла встреч с художниками, доступного для людей с ментальными особенностями — на встрече художница Софья Андреева расскажет о различных техниках работы с керамикой, а на творческой части участники создадут свои работы, используя глину, глазурь и цветные ангобы. когда: 20 февраля, 18:30 где: Музей «Гараж» м. Октябрьская вход по регистрации 😍 ЛЮБОВЬ, БАДМИНТОН И СЛУЧАЙ комьюнити ББ проводит фестиваль бадминтона в Севкабеле. игры для всех желающих, тренировки для новичков, браслеты своими руками и тайные пожелания. ракетки и воланы выдадут. когда: 14-15 февраля где: Севкабель Порт м. Горный институт тренировки: 500 / час 😍 SNOWBALL 80’S: ВЫПУСКНОЙ ИЗ STRANGER THINGS диско, блёстки, бутоньерки на запястьях и speed dating. танцпол, радиорубка, король и королева бала — переносимся на школьный выпускной 80-х. когда: 13-15 февраля, 20:00–02:00 где: Брусницын м. Горный институт билет 2500 #артпутеводитель #мск #спб #онлайн</t>
+  </si>
+  <si>
+    <t>12.02.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5779</t>
+  </si>
+  <si>
+    <t>❤ ГДЕ ЗУМЕРАМ ЗАНИМАТЬСЯ СПОРТОМ? и находить друзей знаем, как тяжело начинать, особенно когда световой день — 9 часов, из которых 8 уходит на работу или учёбу, но с сообществом точно легче. тем более мы уже нашли два варианта. начать можно с любой периодичностью, ракетки предоставят, а после игры — обсудить выступление Bad Bunny на Супербоуле на Петроге. КОМЬЮНИТИ ББ спортивное комьюнити любителей бадминтона с профессиональными тренерами. у ребят дружелюбная атмосфера, где всегда будут рады новичкам и продолжающим. в ББ дружат, ходят в бары и ездят в кэмпы. сами тренировки проходят в центре города и идут 1,5 часа, запись в тг-боте. тренировки и игры: от 1100 EASY PING-PONG CLUB большое комьюнити, где находят друзей и немного занимаются спортом. бонус: внушительная статистика дейтингов и нетворкинга. игры проходят каждый вторник, четверг и воскресенье под активные плейлисты, запись в тг-боте. игра: 800 #спб #спорт #комьюнити</t>
+  </si>
+  <si>
+    <t>12.02.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5778</t>
+  </si>
+  <si>
+    <t>даже если в России решат «прикрыть» telegram, это не означает, что он исчезнет из нашей жизни. технически доступ к сервису можно сохранить через уже давно привычный инструмент. 😍 но даже если представить самый жесткий сценарий... суть не в конкретной площадке. суть — в навыках. умение вести блог, выстраивать коммуникацию, удерживать внимание аудитории, создавать контент и формировать комьюнити — эти компетенции спокойно переносятся в любую другую соцсеть. да, сейчас часть медиа уже переехала в max. формально — присутствие есть. фактически — многие аккаунты выглядят почти «мертвыми»: низкая вовлеченность, слабый отклик, аудитория не спешит мигрировать. и это закономерно. люди не меняют привычные цифровые среды мгновенно и без веской причины. и тут важный вывод: перенос контента ≠ перенос аудитории. 💔 поколения зумеров и миллениалов особенно чувствительны к вопросу удобства и свободы. они до последнего будут выбирать сервисы, где уже есть их окружение, контент и ощущение контроля над своим цифровым пространством. намеренно «пересадить» аудиторию сложно — привычки формируются годами. . поэтому главный вывод простой: не стоит паниковать из-за конкретной платформы. важнее строить личный бренд и систему работы с аудиторией так, чтобы она не зависела от одной платформы. площадки могут меняться. навыки и лояльное сообщество — остаются. не переживай и приходи на ТГК-ЛАБОРАТОРИЮ :: там мы прокачиваем скиллы, чтобы блог уверенно держался на любой платформе в любые времена.</t>
+  </si>
+  <si>
+    <t>11.02.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5770</t>
+  </si>
+  <si>
+    <t>😍 вспомним базу: подборка наших любимых обложек авторства Владимира Кричевского! графический дизайнер, искусствовед, художественный критик и автор книг ! независимость от модных тенденций я считаю великим благом для дизайна. «тренд», который завтра будет отменен его же зачинателями, не должен возвышаться над творческой волей и здравым смыслом дизайнера. особенно рекомендуем обратиться к его работам и статьям тем, кто хочет углубиться в типографику. #длянасмотренности</t>
+  </si>
+  <si>
+    <t>11.02.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5769</t>
+  </si>
+  <si>
+    <t>❤️ контент-план — твой навигатор для регулярности и вдохновения многие боятся его, думая что КП ограничит креатив и свободу мысли. но по факту грамотный КП просто снимает вечный вопрос «а что сегодня постить?» когда есть структура, идеи 😍 приходят легче, а блог живёт регулярно, а не рывками. плюс — меньше стресса, больше вдохновения и свободы для экспериментов. контент-план не забирает спонтанность, он даёт опору. на ТГК-лаборатории мы:: 😍 подробно разбираем как составить удобный и самогенерирующий идеи контент-план 😍 даем шаблон в таблицах (чтобы быстрее начать применять его!) 😍 проверяем и комментим контент-планы, вместе генерим идеи [28 февраля стартует ТГК-ЛАБ:: узнать подробнее и записаться можно на нашем сайте]</t>
+  </si>
+  <si>
+    <t>10.02.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5768</t>
+  </si>
+  <si>
+    <t>воркшопы февраля для буста вашей тгшки. часть 2:: кстати, первые два воркшопа смотрите тут: 🍬 ai weird аватарки 🍬 выбираем по обложке 😍 три демона дизайнера: как работать со страхом, перфекционизмом и прокрастинацией — Анечка, дизайн! суббота время ❤️участие бесплатное❤️ 😍 практика проявленности: как личные проекты «по приколу» превращаются в систему, которая двигает карьеру, уверенность и ощущение себя на своём месте — глянь, дизайн! воскресенье время ❤️участие бесплатное❤️ ➖⏹️➖ ➖ 🍬 ➖ ⬇️ авторы воркшопов — выпускница 5 потока ТГК-лаборатории и наша коллега по цеху из Сибири. ❤️ — если тебя ждать!</t>
+  </si>
+  <si>
+    <t>09.02.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5762</t>
+  </si>
+  <si>
+    <t>зачем тебе тг-канал? собрали топ причин от которых горят глаза! давайте дополним список, оставляйте ссылки на твои тг-каналы и главную причину почему вам кайф его вести ❤️ знакомства и коллаборации личный тг-канал притягивает людей со схожими взглядами и стилем. так рождаются не только легендарные коллабы, но и дружба. живое комьюнити вокруг тебя в комментариях аудитория часто делится опытом, идеями и рабочими лайфхаками. это твой круг с честной обратной связью, которая помогает быстрее расти и смотреть на задачи шире. фиксация твоего пути канал — безопасное пространство, где можно показывать не только результат, но и процесс. истории проектов, экспериментов и ошибок делают твой путь живым и по-настоящему интересным. и представь, как круто будет перечитывать это спустя годы. личная библиотека материалов и исследований все мысли, находки, исследования и инсайты остаются в одном месте. к каналу можно возвращаться как к личному архиву идей и точке опоры в работе. сотрудничество с брендами и бартер даже небольшой, но живой канал может стать точкой входа в коллаборации, бартер и долгосрочные партнёрства не только с людьми, но и с любимыми брендами. 28 февраля старт 6 потока ТГК-ЛАБ:: узнать подробнее и записаться можно на нашем сайте</t>
+  </si>
+  <si>
+    <t>09.02.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5760</t>
+  </si>
+  <si>
+    <t>спешл сет опен-коллов от команды must ✹ be ✹ beautiful :: доп.порцию и другие возможности в сфере искусства и креативных индустрий ищите у ребят в канале. 🍬 ГЭС-2 × СИБУР — «Пространственные выводы» формат: опен-колл с реализацией проекта кого ищут: художников, работающих с объектами и материалами дедлайн: 23 февраля участие бесплатное 🍬 Третьяковская галерея в Самаре — арт-резиденция «Художник +» формат: арт-резиденция кого ищут: художников со всей страны дедлайн: 1 марта участие бесплатное 🍬 Blazar — ярмарка молодого современного искусства формат: участие в ярмарке / дизайнерские объекты кого ищут: дизайнеров и архитектурные бюро дедлайн: 3 марта участие бесплатное 🍬 Artdocfest / Riga — питчинг документального кино формат: индустриальный питчинг кого ищут: документалистов дедлайн: 15 марта участие бесплатное 🍬 Фестиваль утопий «Эмиграция в будущее» в Берлине формат: междисциплинарный фестиваль кого ищут: авторов перформативных, визуальных, литературных, музыкальных и кинематографических проектов дедлайн: 31 марта участие бесплатное 🍬 «Заводская галерея» на Дизайн заводе формат: выставочный проект кого ищут: художников дедлайн: приём заявок в течение 3 месяцев, отбор проводится ежемесячно участие бесплатное #порапроявляться</t>
+  </si>
+  <si>
+    <t>08.02.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5759</t>
+  </si>
+  <si>
+    <t>начинаем через 10 минут!</t>
+  </si>
+  <si>
+    <t>07.02.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5757</t>
+  </si>
+  <si>
+    <t>ДЕНЬ ОТКРЫТЫХ ДВЕРЕЙ МАРШ × UNIVERSAL UNIVERSITY онлайн-встреча для тех, кто уже определился и для тех, кто всё ещё прицеливается. разберём: как будет устроено высшее образование в 2026 году. что меняется, какие форматы обучения, какие траектории презентация программ: архитектура — школа МАРШ игровая разработка графический и предметный дизайн мода кино музыка маркетинг поступление без паники. новые условия и правила, о том, как подаются документы и как разобраться с подачей через Госуслуги карьера выпускников. куда приходят работать и как складываются траектории после МАРШ и UU когда: 21 февраля, 12:00 формат: онлайн участие: по регистрации ❤️ — если в этом году планируете поступать в универ! #артпутеводитель #онлайн</t>
+  </si>
+  <si>
+    <t>07.02.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5756</t>
+  </si>
+  <si>
+    <t>06.02.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5755</t>
+  </si>
+  <si>
+    <t>ЧТО ДЕЛАЕШЬ В ВЫХИ? 😍 ВОРКШОП: AI WEIRD АВАТАРКИ за 1 час — из обычного селфи в дикую, запоминающуюся аватарку, которая будет цеплять и выделять вас в ленте. когда: 7 февраля, 13:00 участие по регистрации 😍 ВОРКШОП: ВЫБИРАЮТ ПО ОБЛОЖКЕ разбираем, как должны выглядеть ваши идеальные посты. когда: 8 февраля, 14:00 участие по регистрации 😍 СЕАНС ИГРЫ «ЛИЛА» В CUBE.MOSCOW параллельная программа к выставке «Ты такой же, как и сам я»: сеанс традиционной индийской игры самопознания «Лила» с Евгением Немоляевым. когда: 8 февраля, 18:00 где: Cube.Moscow м. Охотный ряд билеты: 1000 😍 «ВНИМАНИЕ БРУСНИКА!» — БОЛЬШОЙ АКУСТИЧЕСКИЙ КОНЦЕРТ акустический вечер группы «внимание брусника!». неаккуратный инди-поп о самоиронии, меланхолии и абсурде — песни, в которых Соня «ребёнок, подросток, дед и репка» одновременно. когда: 13 февраля где: Центр «Зотов» м. Белорусская билеты: 1700 😍 VALENTINE’S GARAGE &amp; MARKET локальные бренды: открытки, украшения, керамика, одежда, объекты и подарки с характером :: diy + love-почта :: своп и буккроссинг когда: 8 февраля, 12-20 где: Triglinki вход свободный #артпутеводитель #мск #спб #онлайн</t>
+  </si>
+  <si>
+    <t>05.02.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5751</t>
+  </si>
+  <si>
+    <t>гостевая рубрика как инструмент продвижения твоего тг-канала в чём её прикол? — это не разовая история, а win-win формат. в котором вы заявляете о себе, тестируете свой тон, подачу и гармонично встраиваетесь в сообщество. вместе с ALL AGES собрали примеры того, как интересно и нативно рассказывать о себе в других тг-каналах. ➡️ вторая часть подборки *если внутри давно живёт мысль «надо бы тоже начать вести тг», но всё время откладывается — посмотрите этот эфир. ⬆️ там мы рассказываем как превратить идеи в систему и не слиться через месяц.</t>
+  </si>
+  <si>
+    <t>04.02.26 20:32</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5748</t>
+  </si>
+  <si>
+    <t>ДО 420 КМ. ГДЕ ОТДЫХАТЬ ОТ МОСКВЫ В ФЕВРАЛЕ? собрали подборку маршрутов и выездов для вашей эзз: 👀 СУЗДАЛЬ - ИВАНОВО - КОСТРОМА с 13 по 16 февраля Адель проводит активность в рамках кэмпа «Зимний сказ» от Спорт Клуба Щёлочи × «Унежить Душу». четыре дня по Золотому кольцу — Суздаль — вайб-экскурсия , Церковь Покрова на Нерли и Боголюбовский луг; Иваново — охота на наличники + анти-соевый дейтинг; Кострома — тур от Правдзинского и финальная ретроспектива. в программе: воркшопы от новой насмотренности и союзных проектов, баня, свечки, блины, бег/зарядка по утрам, русское чаепитие и лыжи/коньки . как присоединиться: 13–16 февраля полностью или только на выходные. подробности ⬅️ 👀 ЖУКОВСКИЙ маршрут от СовМодно: от МИГ-21 до Быковского кладбища — советский модернизм, мозаики и артефакты, скульптуры Виктора Бокарева, творческая лаборатория Petro Aesthetics, Second Party — благотворительный секонд с работами местных мастеров. как присоединиться: 21 февраля, 11:30. длительность: 3,5 часа. добраться: из Москвы — электричкой с Казанского вокзала . подробности ⬅️ 👀 РАМЕНСКОЕ индустриальный маршрут от СовМодно: закрытые интерьеры текстильной фабрики , бассейн «Сатурн», санаторий-профилакторий «Сатурн» с мозаиками и монументалкой, фабричный городок и заводское Раменское. совместный обед и беседы. как присоединиться: 14 февраля, 10:30. длительность: 5,5 часов + 1 час обед. добраться: из Москвы — электричкой с Казанского вокзала . подробности ⬅️ 👀 ГЖЕЛЬ обязательно к посещению: Гжельский фарфоровый завод — экскурсия по действующему производству. мастер-класс по гжельской росписи. фирменный магазин при заводе, где большой выбор фарфора и приятные цены. билет на экскурсию — от 300, мастер-класс «Роспись» — 550. как добраться: из Москвы — электричкой с Казанского вокзала . 👀 ВЫКСА город, где остановки общественного транспорта выглядят как арт-объекты, а фасады работают как галерея под открытым небом. очень рекомендуем взять с собой карточную игру «digidi», чтобы ваш промендад превратился в настоящее исследование. обязательно к посещению: КЦ «Волна» — выставка «607060», Георгий Хомич, вход свободный. ужинать — в ресторане «Поток», расположенном в живописной локации. как добраться: из Москвы — поездом до Навашино + такси 15 минут до Выксы. 👀 НИЖНИЙ НОВГОРОД полный маршрут тут ⬅️ как добраться: «Ласточка» / «Стриж» — с Курского или Восточного вокзала, . ➡️ пишите, куда собираетесь в ближайшие выхи? #артпутеводитель</t>
+  </si>
+  <si>
+    <t>03.02.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5747</t>
+  </si>
+  <si>
+    <t>те самые воркшопы февраля, чтобы забустить вашу тгшку :: 😍 ai weird аватарки от Катрин: как за 1 час превратить свое селфи в дикую, запоминающуюся аватарку, которая взорвет соцсети. суббота время ❤️участие бесплатное❤️ 😍 ваш визуал в блоге: раз и навсегда решаем вопрос с тем, как должны выглядеть ваши идеальные посты — Ксюша пишет и пашет обсудим все вопросы, которые вам до этого некому было задать. Ксюша работает с визуалом не только для своего канала, но и для многих брендов: разрабатывает концепции, делает шаблоны, короче шарит в этой теме. воскресенье время ❤️участие бесплатное❤️ ⏹️ ⏹️ ⏹️ ⬇️ авторы воркшопов — участники нашей ТГК-лаборатории, обожаем их каналы и уникальные фишки, которыми они и поделятся с вами 🍬</t>
+  </si>
+  <si>
+    <t>02.02.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5746</t>
+  </si>
+  <si>
+    <t>месяц бесплатных воркшопов каждые выходные февраля с 7 по 22 вас ждут практические занятия: будем вместе пробовать новое и улучшать ваши тг-каналы! расписание: katrin power ai weird аватарки:: как за 1 час превратить свое селфи в дикую, запоминающуюся аватарку, которая взорвет соцсети. 7 февраля 13:00 ксюша пишет и пашет выбирают по обложке:: как найти визуальный язык вашего тг-канала. 8 февраля 14:00 Анечка, дизайн! три демона дизайнера:: как работать со страхом, перфекционизмом и прокрастинацией. 14 февраля, 13:00 глянь дизайн! практика проявленности:: как личные проекты «по приколу» превращаются в систему, которая двигает карьеру, уверенность и ощущение себя на своём месте. 15 февраля 13:00 реф³ emoji³:: про особенности эмодзи в тг, про формат, детали и всякую прочую полезную штуку. 21 февраля 11:00 CtrlShift + efi о чем писать в телеграм канале? устраним ступор в контенте, вместе придумаем рубрики в канале, поймем о чем и как писать. 22 февраля 12:00 скоро выложим всю информацию о том, как записаться на воркшопы! ❤️</t>
+  </si>
+  <si>
+    <t>02.02.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5745</t>
+  </si>
+  <si>
+    <t>👀 6 поток ТГК-ЛАБ уже дышит вам в спину! вместе закроем те пробелы, с которыми не могли разобраться месяцами. для кого : :: для тех, кто годами откладывает запуск канала или топчется на месте без роста. :: для уставших от выгорания и хаотичного контента. :: для тех, кто хочет наконец получить систему вместо догадок о том, как набирать качественную аудиторию. программа: лекции в записи:: теперь вы можете посмотреть все сразу + в удобной для себя скорости в любой день недели. практика:: два дня интенсивной работы. вы создадите контент-план и докрутите концепцию, которая поможет набирать от 100 подписчиков в месяц. старт 28 февраля изучить подробности</t>
+  </si>
+  <si>
+    <t>30.01.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5744</t>
+  </si>
+  <si>
+    <t>ЧТО ДЕЛАЕТЕ В ЭТИ ВЫХОДНЫЕ? 😍 ПРЕСС-ПОКАЗ 13 НОВЫХ ВЫСТАВОК В CUBE.MOSCOW в PA Gallery — «Открытый контур» Андрея Волкова. также новые проекты от Syntax, Postrigay, Arts Square, Kupol, TRIPTYCH, «Небеса», M.A.R.S.H. и др. в лектории — pop-up про индийскую коллекцию и проект Joy Gallery. когда: с 31 января, 12-20 адрес: Cube.Moscow м. Охотный ряд билеты от 300 😍 ОТКРЫТИЕ ВЫСТАВКИ «С ЧИСТОГО ЛИСТА» итоги резиденции: 8 авторов исследуют память, город и ИИ через графику. когда: 3 февраля, 19-22 адрес: «Артишок» м. Новослободская вход свободный 😍КИНОПОКАЗ «ХИМЕРА» АЛИЧЕ РОРВАХЕР В МУЗЕЕ «ГАРАЖ» фильм Аличе Рорвахер — магический реализм про археолога и расхитителей гробниц. когда: 1 февраля в 18:00 адрес: Музей «Гараж» м. Октябрьская Билеты от 400 😍 АРХИТЕКТУРНОЕ СООБЩЕСТВО лекции, нетворкинг и экскурсия в Канатный цех ВШЭ. когда: 31 января-1 февраля программа: на сайте билет: 2000 😍 КОЛЛАЖНЫЙ КЛУБ: ЛЮБОВЬ И ЛИЦА две встречи в «Объекте» — про любовь и образ себя. 13.02 19-21 — про любовь 21.02 14-16 — «Лица» когда: 13.02 19-21 / 21.02 14-16 адрес: «Объект» м. Звенигородская билет: 1000 😍 ВЕРНИСАЖ В ПИЦЦЕРИИ «ЮЛА» ОТ «ТЕРМИНАЛА А» работы Яны Серобабиной, Вацы, Веры Ширдиной, Максима Трулова, Радиорыб + коллаб с Дахан. адрес: Пиццерия «Юла», Октябрьская, 9Б вход свободный 😍 ПУТЕШЕСТВИЕ ПО ЗОЛОТОМУ КОЛЬЦУ С АДЕЛЬ четырёхдневный кэмп, который случается нечасто. едем по маршруту Суздаль — Иваново — Кострома за визуально-исследовательским опытом, чтобы посмотреть на города и их культурный код с другой стороны. вайб-экскурсии, воркшопы от союзных проектов, охота на наличники, анти-соевый дейтинг, баня и вечерние свечки. когда: 13-16 февраля формат: выездной интенсив билет от 39 900 #артпутеводитель #мск #спб #нижнийновгород</t>
+  </si>
+  <si>
+    <t>29.01.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5738</t>
+  </si>
+  <si>
+    <t>идеи необычного мерча скоро с командой будем делать мерч НН, проводили ресёрч — с главным вопросом: а что вообще хочется носить и хранить, когда ты уже устал от очевидного? пост для тех, кого уже сложно удивить стикерами и шопперами! пишите в комментах: какой мерч мечты у вас?</t>
+  </si>
+  <si>
+    <t>28.01.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5737</t>
+  </si>
+  <si>
+    <t>в продолжение темы поиска связей... есть форматы, которые случаются нечасто. и если ты их пропустил — потом долго слышишь про них от других. с 13 по 16 февраля Адель будет проводить активность в рамках кэмпа «Зимний сказ» от Спорт Клуба Щёлочи, проходящего в коллаборации с «Унежить Душу». мы поедем по Золотому кольцу искать приключения, получать визуально-исследовательский опыт и смотреть на города и их культурный код с другой стороны: 👀 пятница — 13 февраля 2026 08:00 — сбор 08:30 – 12:45 — едем 12:45 – 14:00 — обед 14:00 – 16:00 — вайб экскурсия по Суздалю 16:00 – 18:00 — орг вечер 18:00 – 19:30 — ужин 19:30 – 21:30 — баня 22:00 — доехать до домов и всем раскидаться 23:00 — свечка, под легкую музыку… 👀 суббота — 14 февраля 2026 08:00 — подъем 09:00 — бег / зарядка 09:36 – 11:00 — вкусный завтрак 11:00 — доехать до площадки 11:30 – 13:30 — воркшоп от РефЗ х Унежить Душу 14:00 — вайб природная прогулка по «Церковь Покрова на Нерли» и Боголюбовский луг 15:00 – 16:30 — обед 16:30 – 18:00 — едем в Иваново 18:00 — воркшоп от новой насмотренности 19:30 – 21:00 — катание на лыжах или коньках или оленях 21:00 — ужин 22:00 — разъезд по домам 23:00 — свечка 👀 воскресенье — 15 февраля 2026 08:00 — подъем 09:00 — бег / зарядка 09:30 – 11:00 — вкусный завтрак 11:00 – 12:30 — охота на наличники 13:00 — анти-соевый дейтинг от Болта и Между. невесты и Женихи 14:00 — обед 15:00 – 17:00 — едем в Кострому 17:00 – 19:00 — воркшоп II 19:00 – 20:30 — ужин 20:30 – 22:00 — русское чаепитие 22:00 — по домам 23:00 — cвечка 👀 понедельник — 16 февраля 2026 08:00 — подъем 09:00 — Бег (бизи) / Зарядка 09:30 – 10:55 — вкусный завтрак 11:00 – 13:00 — тур по Костроме от Правдзинского 13:00 — лекция от Лукинского + чаепитие или фор… 14:00 — обед + ретроспектива 15:30 – 21:00 — в Москву псссс. для тех, кто хочет попробовать формат, не выпадая из рутины полностью, ребята сделали доп.опцию: можно присоединиться не на все дни, а только на выходные. ➖➡️ подробности</t>
+  </si>
+  <si>
+    <t>27.01.26 19:55</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5732</t>
+  </si>
+  <si>
+    <t>❤️ где сегодня искать «связи»? — на мультибрендинге! здесь нет иерархий. дизайнеры и фаундеры встречаются без ролей. вместо формального нетворкинга — обычная жизнь: бар, кофе, разговоры между активностями. и именно так появляется контакт, а не «давай спишемся после меро». геймификация, которая реально работает. мультипаспорт с фото, отметки и автографы за прослушанные лекции, местная валюта и награда за любое проявление. в какой-то момент азарт берёт вверх, и тебе правда хочется дойти до лекции. инсайты приходят не только со сцены. они случаются в диалогах, случайных фразах, совместном проживании процесса. это редкое чувство общности потом долго работает: в карьере, проектах и дружбе. млтб — не просто лагерь для креативных взрослых, это формат, где связи возникают сами, без вымученных интро и неловких заходов. *после такого опыта становится сложно пропускать хоть одну смену, ❤️ — если солидарны!</t>
+  </si>
+  <si>
+    <t>26.01.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5727</t>
+  </si>
+  <si>
+    <t>сет опен-коллов для дизайнеров, фотографов, иллюстраторов, художников и музыкантов: 🍬 Галерея «Центр книги и графики» — биеннале черно-белой фотографии формат: выставка черно-белой фотографии кого ищут: фотографов дедлайн: текущий прием участие: 8500 🍬 Назад в 90-е. Open call лаборатории в HSE ART GALLERY формат: лаборатория с лекциями, дискуссиями и созданием работ для выставки кого ищут: художников, кураторов дедлайн: 1 февраля участие бесплатное 🍬 Beat Film Festival — программа «Док Индустрия» формат: конкурс документальных фильмов кого ищут: молодых режиссеров-документалистов дедлайн: 22 февраля участие бесплатное 🍬 DAFES Типографика формат: фестиваль типографики и графического дизайна кого ищут: дизайнеров, иллюстраторов, типографов, авторов до 12 лет дедлайн: 2 марта участие бесплатное 🍬 Конкурс плакатов для «Карандаш-феста» 2026 формат: конкурс плакатов кого ищут: дизайнеров, художников дедлайн: 15 марта участие бесплатное #порапроявляться</t>
+  </si>
+  <si>
+    <t>24.01.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5726</t>
+  </si>
+  <si>
+    <t>ребрендинг как главное событие года? да! 😍 таким можно назвать новую айдентику музея советских игровых автоматов. мы лично заценили. айдентика стала составным устройством, как сам игровой автомат. каждый макет собирается из нескольких слоёв: типографика, стилизованные плашки, фотографии автоматов или иллюстрации их деталей. можно варьировать сложность — от чистой типографики до сложносочиненных насыщенных композиций. смотреть кейс полностью #длянасмотренности</t>
+  </si>
+  <si>
+    <t>23.01.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5725</t>
+  </si>
+  <si>
+    <t>ЧТО ДЕЛАЕТЕ ЗАВТРА? 😍 «ТВИН ПИКС: СКВОЗЬ ОГОНЬ» показ приквела легендарного сериала Дэвида Линча — фильма о последних днях Лоры Палмер. тихий городок, чертовски вкусный кофе, красная комната и реальность, которая постоянно трещит по швам. кино не про объяснение, а про проживание — как и завещал Линч. показ приурочен к году со дня ухода режиссёра. когда: 24 января, 16:00 адрес: Остоженка, 16 м. Кропоткинская билеты: 500 😍 «НОВАЯ ГОТИКА» В HSE ART GALLERY выставка о «тёмной» чувствительности современности: тревоге, разломе и утрате опор. 18 российских художников работают с готикой как языком времени — через инсталляции, скульптуру, графику, фото и видео в монохромной палитре. когда: до 24 февраля адрес: ЦСИ Винзавод м. Чкаловская вход свободный 😍 «РОМЕО И ДЖУЛЬЕТТА. ЛЮБОВЬ ВНЕ ВРЕМЕНИ» — ИММЕРСИВНЫЙ СПЕКТАКЛЬ иммерсивный театр «Особняк Дашков 5» возобновляет показы спектакля по мотивам трагедии Шекспира. зрители свободно перемещаются по четырём этажам исторического особняка, сами выбирая, за кем следовать и какие сюжетные линии проживать. когда: 29-31 января, 5-9 февраля адрес: Особняк Дашков 5 м. Кропоткинская билеты от 6000 😍 САМОЕ ГЛУБОКОЕ В ЧЕЛОВЕКЕ — ПЕРСОНАЛЬНАЯ ВЫСТАВКА СЕНИ СЕЛИВАНОВА в руинированном пространстве Екатерининского собрания Сеня Селиванов продолжает исследование телесности — через деформацию, анатомию и поиск хрупкого равновесия между внутренним и внешним. когда: 28 января — 21 февраля 2026 адрес: Екатерининское собрание м. Садовая билеты от 300 😍 ВСЕ БЕНУА — ВСЁ БЕНУА большая выставка-рассказ о династии Бенуа — семье, которая сформировала визуальный язык целой эпохи. когда: до 19 апреля адрес: Манеж м. Адмиралтейская билеты от 0 #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>23.01.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5724</t>
+  </si>
+  <si>
+    <t>➖➖➡️ новая насмотренность на мультибрендинге кто здесь? пишите в комментариях, подходите знакомиться. в 16:10 будем на лекции Вовы Лифанова!</t>
+  </si>
+  <si>
+    <t>22.01.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5722</t>
+  </si>
+  <si>
+    <t>👀 угадали! мы будем делать зин. в феврале отправляемся в кэмп «Зимний сказ» от Спорт Клуба Щёлочи, проходящий в коллаборации с «Унежить Душу». свершим деяние «зин в движении»: беговая раскадровка города от команды «новой насмотренности». как все пройдёт во время дневной прогулки, будем творить быстрые 30-секундные зарисовки: наличники, купола, фасады — всё, что приглянется глазу и отзовётся внутри. по завершении соберём увиденное в зин города и выведем ментальную карту пути. в итоге у каждого странника останется свой маленький артефакт на память о Зимнем Сказе. места уже начали разбирать! по всем вопросам — к старейшине. лайк — если ненавидишь бег! #артпутеводитель</t>
+  </si>
+  <si>
+    <t>20.01.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5713</t>
+  </si>
+  <si>
+    <t>Ева делает воркшоп в Петербурге! #артпутеводитель #спб</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5714</t>
+  </si>
+  <si>
+    <t>кто проводил лето на даче у бабушки? ⏰ 🍄‍🟫 25 января собираемся на воркшоп: вспоминать детство, обсуждать феномен дачи, ностальгии и делиться своими историями где: doris fragments ((моя любииииимая кофейня)) когда: 25.01 в 12:00 сколько: 2000 р. (( включены материалы, кофеек и десерт )) мест всего 8(!), так что не тяните с записью будем делать работу (а может и несколько) в технике МОНОТИПИИ 🍅 это очень интересный, интуитивный процесс, раскрепощающий в вас художника. если давно хотелось свежего воздуха, новых знакомств и просто повайбить – я вас жду! писать @eficherry</t>
+  </si>
+  <si>
+    <t>17.01.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5702</t>
+  </si>
+  <si>
+    <t>кирилл создай к, автор в нн, технический эстет люблю приятную графику, хорошее пиво и создавать что-то полезное функциональное, а иногда и бесполезное непонятное например: ➡️ сделал «конструктор стрелочек» — полезный эмодзи пак со всевозможными вариациями стрелочек и полосочек, пользуйтесь на здоровье ещё иногда нахожу в сети крутые штуки, делюсь: ➡️ сайт, выдающий по 6 совершенно случайных свг картинок ➡️ сайт-архив проекта «everything and something else»</t>
+  </si>
+  <si>
+    <t>16.01.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5701</t>
+  </si>
+  <si>
+    <t>что по планам? в мск / спб 😍 ВАЛЬС-БОСТОН премьера мюзикла по хитам Александра Розенбаума. история о роковой случайности, о любви, и о прошлом, которое нельзя стереть, но можно переосмыслить. когда: с 23 адрес: Москвич м. Текстильщики билеты от 2000 😍 MARTY SUPREME фильм об игроке в настольный теннисе, чьи амбиции не знают границ. история о том, на что пойдёт человек ради своей мечты. смотрим вместе в уже любимом центре «Зотов». когда: с 18 января адрес: центр «Зотов», м. Белорусская билет: 550 язык: английский с русскими субтитрами 😍 БЕСПЛАТНЫЙ ДЕНЬ В ГАЛЕРЕЕ НА ШАБОЛОВКЕ в рамках Московской музейной недели можно бесплатно посетить выставку Надежды Богомоловой «Дом для идей» и постоянную экспозицию «Музей Авангарда». когда: 18 января, 11:00–20:00 адрес: Галерея на Шаболовке м. Шаболовская вход по регистрации 😍 ПРАКТИКИ АРХИВНОГО САМОКОМПЛЕКТОВАНИЯ тематический показ видеоматериалов из медиаархива «Гаража» — короткая хроника художественного процесса последних 50 лет. когда: 21 января, 19:30 адрес: Музей «Гараж» м. Октябрьская вход по регистрации 😍 «ЛУБКИ» МАРШАКА В SOBO GALLERY через рисунок и слова Дима Королёв исследует тотальное бюрократическое пространство и «казённое» мировоззрение. когда: 16 января – 15 февраля адрес: Sobo Gallery м. Чернышевская билет: 250 😍 «ВЗРОСЛЫМ ВХОД РАЗРЕШЕН» В МРАМОРНОМ ДВОРЦЕ экспозиция, сделанная как большая игровая комната, где смешаны хронология и стили: от портретов Серебряковой до ироничных работ современных художников. когда: до 30 марта адрес: Мраморный дворец, м. Невский проспект билет: 600 😍 TUNDRA — МУЛЬТИМЕДИЙНАЯ ВЫСТАВКА ощутите взаимодействие света, звука и пространства на выставке от коллектива художников TUNDRA. увидите, как медиаискусство меняет привычный способ восприятия и выстраивает новые связи между визуалом, ощущениями и слухом. когда: до 1 февраля адрес: пространство ЦЕХ * м. Горьковская билеты от 350 #артпутеводитель #мск #спб #нижний</t>
+  </si>
+  <si>
+    <t>15.01.26 19:36</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5700</t>
+  </si>
+  <si>
+    <t>прикиньте, мне сегодня коллега подарила плёночный фотик 🥹💔</t>
+  </si>
+  <si>
+    <t>15.01.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5699</t>
+  </si>
+  <si>
+    <t>хотите в отпуск после праздников? мы — да! и уже предвкушаем нашу поездку в дизайн-лагерь в Тюмени. планируем на три дня выпасть из привычного ритма, чтобы побыть в окружении людей без занудства и корпоративной шизы. будем много говорить и ещё больше слушать. ловить вдохновение на лекциях и после — под звук гитары, в спонтанных мастерских. пакуем стикеры и ватные штаны и едем делать связи, которые обычно складываются месяцами. хотите с нами? #артпутеводитель</t>
+  </si>
+  <si>
+    <t>14.01.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5694</t>
+  </si>
+  <si>
+    <t>мы снова коллабимся у нас есть традиция с Болтом, главой Спорт клуба Щ®: каждую зиму мы делаем что-то вместе. были выставка, подкаст, плакатный воркшоп. ваши ставки, что мы на этот раз придумали?</t>
+  </si>
+  <si>
+    <t>13.01.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5691</t>
+  </si>
+  <si>
+    <t>👀 хотим сделать серию бесплатных воркшопов полезных для ваших тгшек. что для вас актуальнее? визуал или что-то другое? ➖➖➖➡️ велком в комменты!</t>
+  </si>
+  <si>
+    <t>12.01.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5690</t>
+  </si>
+  <si>
+    <t>сет опен-коллов для дизайнеров, фотографов, иллюстраторов, художников и музыкантов. 🍬 Арт-резиденция FABRIK формат: художественная резиденция, создание произведений и публичная программа кого ищут: художников дедлайн: 15 января 2026 участие бесплатное 🍬 Радикальная стабильность «ГЭС-2» формат: доклады, воркшопы, дискуссии кого ищут: медиаторов, музейных педагогов, кураторов, исследователей дедлайн: 16 января 2026 участие бесплатное 🍬 Ярмарка молодого искусства WIN-WIN формат: живопись, графика, скульптура, керамика, фото кого ищут: художников, творческие объединения, галереи дедлайн: 8 февраля 2026 участие бесплатное 🍬 Фестиваль бук-арта и зин-культуры Корешки формат: зины, фотокниги, эксперименты с книжной формой кого ищут: художников, издателей и коллекционеров дедлайн: 1 марта 2026 участие бесплатное 🍬 Орбита — выход на сцену формат: музыкальные выступления, DJ, группы кого ищут: музыкантов, певцов, DJ и группы участие бесплатное #порапроявляться</t>
+  </si>
+  <si>
+    <t>11.01.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5681</t>
+  </si>
+  <si>
+    <t>писать маслом с обратной стороны холста уже не кажется странной идеей… в мастерской Дмитрия Жеравова границы техники рисования размываются. художник «выдавливает» краску через сетку холста, создавая уникальную текстурную живопись – такого мы ещё не видели. ❤️ эмоционально, живо, дорого. сначала импульс, потом осмысление. #помастерским #длянасмотренности</t>
+  </si>
+  <si>
+    <t>10.01.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5680</t>
+  </si>
+  <si>
+    <t>КУДА СХОДИТЬ В КРАЙНЕЕ НОВОГОДНЕЕ ВОСКРЕСЕНЬЕ? ВЕРСИЯ СПБ/МСК/НИЖНИЙ 😍 ИСКРЮСЬ! — ПЕРСОНАЛЬНАЯ ВЫСТАВКА ПАНЫ гибкие персонажи живут в мире, где юмор важнее драматизма, а настроение важнее повода. внутренний щелчок — и ты уже салют. когда: до 28 февраля где: IRNBY ART ROOM м. Спортивная вход свободный 😍 ЧЕЛОВЕК В ЗАКРЫТОЙ КОМНАТЕ — СПЕКТАКЛЬ АННЫ ЩЕТИНИНОЙ ПО ПЬЕСЕ ТАТЬЯНЫ ЗАГДАЙНЕ домой всегда хочется вернуться. но спустя два часа после приезда — ищешь билет обратно. пьеса-прощание, разговор с родителями, которых уже нет. когда: 17/18 января, 20:00 где: Кожевенная линия, 34 м. Горный институт билеты от 1700 😍 ЭКСКУРСИЯ ПО КВАРТИРЕ ВВЕДЕНСКОГО И ВЫСТАВКЕ «КОМНАТЫ ОБЭРИУ» истории Объединения реального искусства и частные истории его героев от зарождения до их смерти. когда: до 12 марта где: Съезжинская, 37, кв. 14 м. Горьковская билеты по 800 😍 ВЕРСАЧЕ / THE GENIUS OF GIANNI VERSACE ALIVE документальный портрет Джанни Версаче — модельера свободы, визионера и изобретателя, смешавшего античность, поп-арт и моду. когда: 11 января, 18:15 где: Центр Зотов м. улица 1905 года язык: английский с русскими субтитрами билеты по 550 😍 ПОСЛЕДНИЙ ДЕНЬ НОВОГОДНИХ СПЕШЛОВ В ØLIV PIZZA пицца как монопродукт, но в праздничной версии: с икрой, мортаделлой и горячими напитками для длинных каникул. когда: до 11 января где: ØLIV PIZZA м. Кропоткинская 😍 ГУТТАПЕРЧЕВЫЙ ЧЕЛОВЕК ИЛИ СНОСНАЯ ТЯЖЕСТЬ НЕБЫТИЯ спектакль о пути от рождения до смерти — и о боли, как языке, на котором с нами говорит жизнь. когда: 17/18 января где: Внутри м. Курская билеты от 6000 😍 ВОРКШОП ПО СОЗДАНИЮ ЗИНОВ ОТ @ALN.POKES И @PRIHODI_RISOVAT мастер-класс про фантики, бумажки, бирки и прочий визуальный «мусор», из которого рождается настоящее искусство. когда: 17 января, 17:00 где: центр «Белый квадрат» м. Таганская билеты от 1700 😍 НЕФОРСКИЙ ОДНОДНЕВНЫЙ МАРШРУТ ПО НИНО #артпутеводитель #мск #спб</t>
+  </si>
+  <si>
+    <t>09.01.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5679</t>
+  </si>
+  <si>
+    <t>аделина удали, автор в нн, дизайнерка новая насмотренность — это комьюнити ребят с глубоким визуальным опытом и открытым взглядом на мир! люблю сёрфить по ссылкам и находить что-то новенькое! клик за кликом и вот ты уже где-то в нижнем интернете на сайте индийского кинофестиваля о морских коньках… 💔 а вот мои находки: собрание самобытных сайтов победители dafes awards 2025 в номинации «креативное программирование» веб-приколюхи из моего личного тгк</t>
+  </si>
+  <si>
+    <t>08.01.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5678</t>
+  </si>
+  <si>
+    <t>ева черных, автор в нн, архитектор новая насмотренность — моя возможность чаще говорить об искусстве, экспериментировать и находить единомышленников. мои любимые посты — рубрика #длянасмотренности , где я часто нахожу что-то интересное для себя и сама делюсь интересным с вами. материал про отвратительное про зины из неожиданных материалов заметка про руки ❤️ оставляйте свои последние находки в комментариях!</t>
+  </si>
+  <si>
+    <t>07.01.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5677</t>
+  </si>
+  <si>
+    <t>лучшее за 2025 собрала для вас мои любимые зин-материалы за прошлый год в один пост! из нн: ① где и на чем печатать? лучшие типографии мск и спб ② типы переплетов остальные посты из недели зинов можно найти тут другое: ③ 14 необычных книг российского самиздата ④ прикольный зин: зачем делать фан проекты для себя присылайте фотки ваших зинов в комменты! ❤️</t>
+  </si>
+  <si>
+    <t>06.01.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5674</t>
+  </si>
+  <si>
+    <t>обновили закреп! с кем не знакомы — знакомимся ❤️</t>
+  </si>
+  <si>
+    <t>06.01.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5673</t>
+  </si>
+  <si>
+    <t>привет! ❤️ мы — Лиза и Адель, создатели новой насмотренности. Лиза — графический дизайнер, mixed media художница Адель — pr-стратег и главный тусовщик медиа 😍 собрали самые полезные посты и хештеги: гид по твоему тг:: дайджест постов для авторов телеграм каналов #дезигн — вдохновение, графические приемы и полезные инструменты 30+ инструментов для дизайнеров:: все дизайн-дайджесты в одном месте а также: #артпутеводитель — актуальные выставки текущего месяца, мероприятия в Москве и Петербурге #порапроявляться — open-call-ы, в которых настоятельно рекомендуем поучаствовать #длянасмотренности — подборки для развития вкуса #гринарт — где знакомим вас с новыми авторами современного искусства #чтомы пересылаем друг другу? — подборка лучших роликов прямиком из нашего директа</t>
+  </si>
+  <si>
+    <t>05.01.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5672</t>
+  </si>
+  <si>
+    <t>вернули реакции, соскучились по вашим сердцам!</t>
+  </si>
+  <si>
+    <t>05.01.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/novaya_nasmotrennost/5671</t>
+  </si>
+  <si>
+    <t>ГИД ПО ТВОЕМУ ТГ-КАНАЛУ собрали для вас дайджест самых полезных постов про ведение и продвижение телеграм каналов. чтобы было куда возвращаться, когда ищете опору и идеи. ① бесплатная лекция: с чего начинается твой тг-канал ② как набрать первую 1000 в канале ③ что постить в тг-канал ④ эффективный способ продвижения тг-канала ждете новый поток ТГК-ЛАБ? кажется, пора.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2501,51 +3149,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H238"/>
+  <dimension ref="A1:H312"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3746.657" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -8270,50 +8918,1308 @@
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>63946</v>
       </c>
       <c r="B238" t="s">
         <v>705</v>
       </c>
       <c r="C238" t="s">
         <v>706</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>707</v>
       </c>
       <c r="E238">
         <v>1908</v>
       </c>
       <c r="F238">
         <v>12</v>
       </c>
       <c r="G238">
         <v>57</v>
       </c>
       <c r="H238">
         <v>4</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>85101</v>
+      </c>
+      <c r="B239" t="s">
+        <v>708</v>
+      </c>
+      <c r="C239" t="s">
+        <v>709</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="E239">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>85102</v>
+      </c>
+      <c r="B240" t="s">
+        <v>711</v>
+      </c>
+      <c r="C240" t="s">
+        <v>712</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="E240">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>85103</v>
+      </c>
+      <c r="B241" t="s">
+        <v>714</v>
+      </c>
+      <c r="C241" t="s">
+        <v>715</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="E241">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>85104</v>
+      </c>
+      <c r="B242" t="s">
+        <v>717</v>
+      </c>
+      <c r="C242" t="s">
+        <v>718</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="E242">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>85105</v>
+      </c>
+      <c r="B243" t="s">
+        <v>720</v>
+      </c>
+      <c r="C243" t="s">
+        <v>721</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="E243">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>85106</v>
+      </c>
+      <c r="B244" t="s">
+        <v>723</v>
+      </c>
+      <c r="C244" t="s">
+        <v>724</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="E244">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>85107</v>
+      </c>
+      <c r="B245" t="s">
+        <v>726</v>
+      </c>
+      <c r="C245" t="s">
+        <v>727</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="E245">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>85108</v>
+      </c>
+      <c r="B246" t="s">
+        <v>729</v>
+      </c>
+      <c r="C246" t="s">
+        <v>730</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="E246">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>85109</v>
+      </c>
+      <c r="B247" t="s">
+        <v>732</v>
+      </c>
+      <c r="C247" t="s">
+        <v>733</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E247">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>85110</v>
+      </c>
+      <c r="B248" t="s">
+        <v>735</v>
+      </c>
+      <c r="C248" t="s">
+        <v>736</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="E248">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>85111</v>
+      </c>
+      <c r="B249" t="s">
+        <v>738</v>
+      </c>
+      <c r="C249" t="s">
+        <v>739</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="E249">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>85112</v>
+      </c>
+      <c r="B250" t="s">
+        <v>741</v>
+      </c>
+      <c r="C250" t="s">
+        <v>742</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E250">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>85113</v>
+      </c>
+      <c r="B251" t="s">
+        <v>741</v>
+      </c>
+      <c r="C251" t="s">
+        <v>744</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E251">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>85114</v>
+      </c>
+      <c r="B252" t="s">
+        <v>746</v>
+      </c>
+      <c r="C252" t="s">
+        <v>747</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E252">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>85115</v>
+      </c>
+      <c r="B253" t="s">
+        <v>749</v>
+      </c>
+      <c r="C253" t="s">
+        <v>750</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E253">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>85116</v>
+      </c>
+      <c r="B254" t="s">
+        <v>752</v>
+      </c>
+      <c r="C254" t="s">
+        <v>753</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E254">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>85117</v>
+      </c>
+      <c r="B255" t="s">
+        <v>755</v>
+      </c>
+      <c r="C255" t="s">
+        <v>756</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E255">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>85118</v>
+      </c>
+      <c r="B256" t="s">
+        <v>758</v>
+      </c>
+      <c r="C256" t="s">
+        <v>759</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E256">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>85119</v>
+      </c>
+      <c r="B257" t="s">
+        <v>761</v>
+      </c>
+      <c r="C257" t="s">
+        <v>762</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="E257">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>85120</v>
+      </c>
+      <c r="B258" t="s">
+        <v>764</v>
+      </c>
+      <c r="C258" t="s">
+        <v>765</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E258">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>85121</v>
+      </c>
+      <c r="B259" t="s">
+        <v>764</v>
+      </c>
+      <c r="C259" t="s">
+        <v>767</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="E259">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>85122</v>
+      </c>
+      <c r="B260" t="s">
+        <v>769</v>
+      </c>
+      <c r="C260" t="s">
+        <v>770</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="E260">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>85123</v>
+      </c>
+      <c r="B261" t="s">
+        <v>772</v>
+      </c>
+      <c r="C261" t="s">
+        <v>773</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="E261">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>85124</v>
+      </c>
+      <c r="B262" t="s">
+        <v>775</v>
+      </c>
+      <c r="C262" t="s">
+        <v>776</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="E262">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>85125</v>
+      </c>
+      <c r="B263" t="s">
+        <v>778</v>
+      </c>
+      <c r="C263" t="s">
+        <v>779</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="E263">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>85126</v>
+      </c>
+      <c r="B264" t="s">
+        <v>781</v>
+      </c>
+      <c r="C264" t="s">
+        <v>782</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="E264">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>85127</v>
+      </c>
+      <c r="B265" t="s">
+        <v>784</v>
+      </c>
+      <c r="C265" t="s">
+        <v>785</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E265">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>85128</v>
+      </c>
+      <c r="B266" t="s">
+        <v>786</v>
+      </c>
+      <c r="C266" t="s">
+        <v>787</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="E266">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>85129</v>
+      </c>
+      <c r="B267" t="s">
+        <v>789</v>
+      </c>
+      <c r="C267" t="s">
+        <v>790</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E267">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>85130</v>
+      </c>
+      <c r="B268" t="s">
+        <v>791</v>
+      </c>
+      <c r="C268" t="s">
+        <v>792</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E268">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>85131</v>
+      </c>
+      <c r="B269" t="s">
+        <v>794</v>
+      </c>
+      <c r="C269" t="s">
+        <v>795</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E269">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>85132</v>
+      </c>
+      <c r="B270" t="s">
+        <v>797</v>
+      </c>
+      <c r="C270" t="s">
+        <v>798</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="E270">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>85133</v>
+      </c>
+      <c r="B271" t="s">
+        <v>800</v>
+      </c>
+      <c r="C271" t="s">
+        <v>801</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="E271">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>85134</v>
+      </c>
+      <c r="B272" t="s">
+        <v>803</v>
+      </c>
+      <c r="C272" t="s">
+        <v>804</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E272">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>85135</v>
+      </c>
+      <c r="B273" t="s">
+        <v>806</v>
+      </c>
+      <c r="C273" t="s">
+        <v>807</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="E273">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>85136</v>
+      </c>
+      <c r="B274" t="s">
+        <v>809</v>
+      </c>
+      <c r="C274" t="s">
+        <v>810</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="E274">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>85137</v>
+      </c>
+      <c r="B275" t="s">
+        <v>812</v>
+      </c>
+      <c r="C275" t="s">
+        <v>813</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E275">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>85138</v>
+      </c>
+      <c r="B276" t="s">
+        <v>815</v>
+      </c>
+      <c r="C276" t="s">
+        <v>816</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="E276">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>85139</v>
+      </c>
+      <c r="B277" t="s">
+        <v>818</v>
+      </c>
+      <c r="C277" t="s">
+        <v>819</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E277">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>85140</v>
+      </c>
+      <c r="B278" t="s">
+        <v>821</v>
+      </c>
+      <c r="C278" t="s">
+        <v>822</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="E278">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>85141</v>
+      </c>
+      <c r="B279" t="s">
+        <v>824</v>
+      </c>
+      <c r="C279" t="s">
+        <v>825</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E279">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>85142</v>
+      </c>
+      <c r="B280" t="s">
+        <v>826</v>
+      </c>
+      <c r="C280" t="s">
+        <v>827</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="E280">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>85143</v>
+      </c>
+      <c r="B281" t="s">
+        <v>829</v>
+      </c>
+      <c r="C281" t="s">
+        <v>830</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="E281">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>85144</v>
+      </c>
+      <c r="B282" t="s">
+        <v>832</v>
+      </c>
+      <c r="C282" t="s">
+        <v>833</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="E282">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>85145</v>
+      </c>
+      <c r="B283" t="s">
+        <v>835</v>
+      </c>
+      <c r="C283" t="s">
+        <v>836</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="E283">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>85146</v>
+      </c>
+      <c r="B284" t="s">
+        <v>838</v>
+      </c>
+      <c r="C284" t="s">
+        <v>839</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="E284">
+        <v>4003</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>85147</v>
+      </c>
+      <c r="B285" t="s">
+        <v>841</v>
+      </c>
+      <c r="C285" t="s">
+        <v>842</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="E285">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>85148</v>
+      </c>
+      <c r="B286" t="s">
+        <v>844</v>
+      </c>
+      <c r="C286" t="s">
+        <v>845</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="E286">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>85149</v>
+      </c>
+      <c r="B287" t="s">
+        <v>847</v>
+      </c>
+      <c r="C287" t="s">
+        <v>848</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="E287">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>85150</v>
+      </c>
+      <c r="B288" t="s">
+        <v>850</v>
+      </c>
+      <c r="C288" t="s">
+        <v>851</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="E288">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>85151</v>
+      </c>
+      <c r="B289" t="s">
+        <v>853</v>
+      </c>
+      <c r="C289" t="s">
+        <v>854</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="E289">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>85152</v>
+      </c>
+      <c r="B290" t="s">
+        <v>856</v>
+      </c>
+      <c r="C290" t="s">
+        <v>857</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="E290">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>85153</v>
+      </c>
+      <c r="B291" t="s">
+        <v>859</v>
+      </c>
+      <c r="C291" t="s">
+        <v>860</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="E291">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>85154</v>
+      </c>
+      <c r="B292" t="s">
+        <v>862</v>
+      </c>
+      <c r="C292" t="s">
+        <v>863</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E292">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>85155</v>
+      </c>
+      <c r="B293" t="s">
+        <v>865</v>
+      </c>
+      <c r="C293" t="s">
+        <v>866</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="E293">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>85156</v>
+      </c>
+      <c r="B294" t="s">
+        <v>868</v>
+      </c>
+      <c r="C294" t="s">
+        <v>869</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="E294">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>85157</v>
+      </c>
+      <c r="B295" t="s">
+        <v>871</v>
+      </c>
+      <c r="C295" t="s">
+        <v>872</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="E295">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>85158</v>
+      </c>
+      <c r="B296" t="s">
+        <v>871</v>
+      </c>
+      <c r="C296" t="s">
+        <v>874</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="E296">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>85159</v>
+      </c>
+      <c r="B297" t="s">
+        <v>876</v>
+      </c>
+      <c r="C297" t="s">
+        <v>877</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E297">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>85160</v>
+      </c>
+      <c r="B298" t="s">
+        <v>879</v>
+      </c>
+      <c r="C298" t="s">
+        <v>880</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E298">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>85161</v>
+      </c>
+      <c r="B299" t="s">
+        <v>882</v>
+      </c>
+      <c r="C299" t="s">
+        <v>883</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E299">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>85162</v>
+      </c>
+      <c r="B300" t="s">
+        <v>885</v>
+      </c>
+      <c r="C300" t="s">
+        <v>886</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E300">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>85163</v>
+      </c>
+      <c r="B301" t="s">
+        <v>888</v>
+      </c>
+      <c r="C301" t="s">
+        <v>889</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E301">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>85164</v>
+      </c>
+      <c r="B302" t="s">
+        <v>891</v>
+      </c>
+      <c r="C302" t="s">
+        <v>892</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E302">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>85165</v>
+      </c>
+      <c r="B303" t="s">
+        <v>894</v>
+      </c>
+      <c r="C303" t="s">
+        <v>895</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E303">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>85166</v>
+      </c>
+      <c r="B304" t="s">
+        <v>897</v>
+      </c>
+      <c r="C304" t="s">
+        <v>898</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E304">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>85167</v>
+      </c>
+      <c r="B305" t="s">
+        <v>900</v>
+      </c>
+      <c r="C305" t="s">
+        <v>901</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="E305">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>85168</v>
+      </c>
+      <c r="B306" t="s">
+        <v>903</v>
+      </c>
+      <c r="C306" t="s">
+        <v>904</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E306">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>85169</v>
+      </c>
+      <c r="B307" t="s">
+        <v>906</v>
+      </c>
+      <c r="C307" t="s">
+        <v>907</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E307">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>85170</v>
+      </c>
+      <c r="B308" t="s">
+        <v>909</v>
+      </c>
+      <c r="C308" t="s">
+        <v>910</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E308">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>85171</v>
+      </c>
+      <c r="B309" t="s">
+        <v>912</v>
+      </c>
+      <c r="C309" t="s">
+        <v>913</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E309">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>85172</v>
+      </c>
+      <c r="B310" t="s">
+        <v>915</v>
+      </c>
+      <c r="C310" t="s">
+        <v>916</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E310">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>85173</v>
+      </c>
+      <c r="B311" t="s">
+        <v>918</v>
+      </c>
+      <c r="C311" t="s">
+        <v>919</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E311">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>85174</v>
+      </c>
+      <c r="B312" t="s">
+        <v>921</v>
+      </c>
+      <c r="C312" t="s">
+        <v>922</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E312">
+        <v>1784</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">