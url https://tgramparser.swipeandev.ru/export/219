--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1208">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1932,50 +1932,1754 @@
     <t>30.05.25 12:53</t>
   </si>
   <si>
     <t>t.me/notonlybanksy/17461</t>
   </si>
   <si>
     <t>Для всех, кто решил провести этот пятничный вечер дома: включаем атмосферный фильм Саши Оверчука о подготовке выставки Никиты Dusto "Счастливого пути». https://www.youtube.com/watch?v=FL4XUbHLYs0</t>
   </si>
   <si>
     <t>30.05.25 10:27</t>
   </si>
   <si>
     <t>t.me/notonlybanksy/17454</t>
   </si>
   <si>
     <t>SmitheOne и J. Demsky в Раббате (Марокко) Мурал исследует разрозненную, но взаимосвязанную природу сновидений во время фазы REM-сна. Воспоминания, визуальные образы и абстрактные формы сталкиваются без порядка, отражая подсознательную логику сновидений. Коллаборация состоит из двух частей, каждый художник предлагает свой язык, который сходится в одну сюрреалистическую композицию, отражающую непредсказуемую гармонию совместных состояний сна.</t>
   </si>
   <si>
     <t>30.05.25 08:57</t>
   </si>
   <si>
     <t>t.me/notonlybanksy/17453</t>
   </si>
   <si>
     <t>В галерее Ruarts последнюю неделю (до 8 июня) будет работать дебютная выставка Алексея Партола ‘PRTL’ — 19 работ, исследующих архитектуру как портал в иные реальности. Через снимки, сделанные в разных точках мира, художник создает визуальную ловушку, разрушающую привычное восприятие пространства. Выставка предлагает переосмыслить границы реального, где город становится не фоном, а дверью в другие измерения. Кроме этого, 7 июня в 16:00 художник проведет экскурсию по выставке, где расскажет о концепции проекта и процессе его создания. Регистрация на экскурсию по ссылке: https://ruarts.timepad.ru/event/3350480/ Билеты на выставку: https://gallerytickets.ruarts.ru/</t>
+  </si>
+  <si>
+    <t>15.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22395</t>
+  </si>
+  <si>
+    <t>В культурной столице даже метро делают под Камиля Сен-Санса</t>
+  </si>
+  <si>
+    <t>15.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22386</t>
+  </si>
+  <si>
+    <t>Spatie (Нидерланды)</t>
+  </si>
+  <si>
+    <t>15.09.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22385</t>
+  </si>
+  <si>
+    <t>Тимур Fork в Страсбурге (Франция)</t>
+  </si>
+  <si>
+    <t>14.09.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22378</t>
+  </si>
+  <si>
+    <t>Ingo Gerken «Строительные работы» (Берлин, 2025)</t>
+  </si>
+  <si>
+    <t>14.09.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22377</t>
+  </si>
+  <si>
+    <t>Old, but gold by Кирилл Кто</t>
+  </si>
+  <si>
+    <t>14.09.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22368</t>
+  </si>
+  <si>
+    <t>Nootk «Плаза Спот» (Екатеринбург, фестиваль Стенограффия) «Название „Плаза Спот“ родилось само собой — так это место называют ребята, которые здесь катаются. Моя роспись отчасти про них: про музыкантов, репетирующих под козырьком, и танцевальное сообщество. Свой стиль я бы охарактеризовал как переосмысленный винтажный комикс — это мой естественный графический язык. В работе я добавил зернистые тени, чтобы сблизить формы с 3D и придать росписи винтажное звучание. Это рифмуется с алюминиевым барельефом Анатолия Калашникова над главным входом. Палитру я подбирал так, чтобы объект максимально естественно встроился в архитектурный ансамбль и окружение», — рассказывает художник Vova Nootk. Важной составляющей работы стала поверхность, оставленная специально для местных субкультур. Так как ранее стена была испещрена кусками и тегами, команда фестиваля решила не убирать эту возможность для творчества, а упорядочить ее — оставить и качественную роспись, и холст, где молодые граффитчики и художники могут самовыражаться.</t>
+  </si>
+  <si>
+    <t>13.09.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22359</t>
+  </si>
+  <si>
+    <t>Ладно, считаем, что Die заслуживает отдельной подборки</t>
+  </si>
+  <si>
+    <t>13.09.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22358</t>
+  </si>
+  <si>
+    <t>Герой нового выпуска нашей любимой рубрики «Аутлайнинг» — Die.</t>
+  </si>
+  <si>
+    <t>12.09.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22352</t>
+  </si>
+  <si>
+    <t>Basik «Ночь Лоренцо» (Пентедаттило, Италия) Мурал посвящён «резне Альберти» (Strage degli Alberti) — самому известному историко-легендарному сюжету Пентедаттило. В 1686 году барон соседней деревни Бернардино Абенаволи хотел жениться на Антонии Альберти, однако её брат Лоренцо решил выдать сестру за другого. Тогда Бернардино с вооружёнными людьми проник в замок Альберти и убил Лоренцо, несколько членов его семьи и трёх слуг. По местной легенде, смертельно раненный Лоренцо перед смертью оставил на стене замка окровавленный отпечаток руки. Образ руки здесь особенно символичен: название Пентедаттило переводится с греческого как «пять пальцев», а скала над поселением напоминает огромную ладонь.</t>
+  </si>
+  <si>
+    <t>11.09.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22351</t>
+  </si>
+  <si>
+    <t>Реально СТАРАЯ ШКОЛА… захотелось Style Wars пересмотреть вечерком</t>
+  </si>
+  <si>
+    <t>11.09.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22349</t>
+  </si>
+  <si>
+    <t>Gutface для фестиваля IBUG в Ризе (Германия)</t>
+  </si>
+  <si>
+    <t>10.09.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22339</t>
+  </si>
+  <si>
+    <t>Алексей Бархан, автопортрет</t>
+  </si>
+  <si>
+    <t>09.09.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22330</t>
+  </si>
+  <si>
+    <t>Коллаба LEGO NINJAGO и FUTURA 2000 в честь 15-летия легендарной серии. Объекты, конечно, не особо интересные, зато сам прецедент сотрудничества LEGO с легендой граффити впечатляет.</t>
+  </si>
+  <si>
+    <t>09.09.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22321</t>
+  </si>
+  <si>
+    <t>Давно что-то у нас не было (анти)стиля — вот, например, Diego Monpral</t>
+  </si>
+  <si>
+    <t>09.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22320</t>
+  </si>
+  <si>
+    <t>HuskMitNavn в процессе</t>
+  </si>
+  <si>
+    <t>08.09.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22311</t>
+  </si>
+  <si>
+    <t>Обратите внимание на молодой бренд IFITAS из Санкт-Петербурга. P.S. не реклама, просто самим нравится</t>
+  </si>
+  <si>
+    <t>08.09.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22302</t>
+  </si>
+  <si>
+    <t>Сергей Акрамов «Культура» (Кингисепп, Ленинградская область, фестиваль Смена) Роспись создана на одном из заводских цехов «Фосфорита», предприятия, где производят минеральные удобрения для сельского хозяйства. В своей работе автор не только показывает процесс роста агрокультур, но и точно взаимодействует с архитектурой фасада. Его сложная фактура и ритм расположения окон встраиваются в коллаж, в котором переплетаются разные художественные техники: реализм с ботанической иллюстрацией, растительные узоры с графикой и абстракцией. Тем самым художник раскрывает разные смыслы слова «культура», от первоначального значения «возделывание почвы» до творческих достижений человека.</t>
+  </si>
+  <si>
+    <t>07.09.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22293</t>
+  </si>
+  <si>
+    <t>Mucho (Осло)</t>
+  </si>
+  <si>
+    <t>07.09.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22284</t>
+  </si>
+  <si>
+    <t>Выставка Esben Weile Kjær «THIRST TRAP» в парке Ørstedsparken (Копенгаген, Дания)</t>
+  </si>
+  <si>
+    <t>05.09.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22283</t>
+  </si>
+  <si>
+    <t>Water graffiti by Tyler Metzger</t>
+  </si>
+  <si>
+    <t>04.09.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22276</t>
+  </si>
+  <si>
+    <t>Guirao «Ну как оно? / Крепкая штука» (Булонь-Сюр-Мер, Франция)</t>
+  </si>
+  <si>
+    <t>04.09.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22274</t>
+  </si>
+  <si>
+    <t>Свежая работа 0331c   «Я создаю множество образов, основываясь на атмосфере места и его архитектуре. Аппарат Илизарова – хороший пример такого взаимодействия. Здесь мы видим грубое, недостроенное и уже разрушающееся здание военного госпиталя. Сейчас эта территория передана военным для строительства частных загородных домов с небольшими участками земли. Здесь живут бывшие военнослужащие из разных областей, включая медиков и хирургов. В течение последних нескольких лет, работая над этим местом, я получал образы "танца смерти" (la dance de Markrede), затем типографские композиции, пронизывающие всю внутреннюю фасад здания красными линиями, напоминающими либо диаграммы пульсирующего сердцебиения, либо венозную систему, а также руку, скользящую или рвущую фасад вертикально, случайно нарисованную с шестью пальцами. И теперь, глядя на вновь открытую центральную стену, мне во сне пришел образ Илизарова. Возможно, художник подобен аппарату Илизарова. Ведь, когда мы создаем свой собственный мир, мы связываем его с существующим своими действиями, и постепенно эти два мира становятся одним».</t>
+  </si>
+  <si>
+    <t>04.09.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22270</t>
+  </si>
+  <si>
+    <t>Никита Nomerz «К звезде» (Нижний Новгород) «Звезда — один из постоянных образов в моей художественной практике. Она часто появляется в моих уличных и студийных работах как символ цели и мечты — того, к чему стремится человек. Сам герой состоит из множества отдельных фрагментов, которые складываются в единое целое. Для меня это метафора человеческого опыта: знания, события, впечатления и встречи постепенно формируют нас как личность. Обычно мои персонажи выполнены в достаточно минималистичной стилизации. Но у меня всегда сохранялась ассоциация с тем, что это каменные люди. Поэтому со временем я начал экспериментировать с объемом и фактурой, пытаясь передать ощущение настоящего каменного объекта. И наконец появилась возможность воплотить эту идею в таком масштабном формате». Работа создана в Нижнем Новгороде на опоре Метромоста на улице Черниговской.</t>
+  </si>
+  <si>
+    <t>03.09.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22261</t>
+  </si>
+  <si>
+    <t>Geometric Bang (Италия)</t>
+  </si>
+  <si>
+    <t>03.09.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22260</t>
+  </si>
+  <si>
+    <t>03.09.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22258</t>
+  </si>
+  <si>
+    <t>Хореографический перформанс Charles Augustee “Lambeaux” Проект изучает заборы, как враждебные городские конструкции, предназначенные для препятствования проходу, и переосмысливает их в качестве опор для хореографического перформанса. Исполнители подвешиваются за одежду к этим заборам, в результате чего тело оказывается в ситуации ограничения, одновременно защищающего и угрожающего. Одежда становится хрупким звеном, которое удерживает, рвется и постепенно сдаётся под воздействием движения, порождая состояния напряжения, уязвимости, а порой и унижения.</t>
+  </si>
+  <si>
+    <t>03.09.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22248</t>
+  </si>
+  <si>
+    <t>Никита Biggie.K в Батуми</t>
+  </si>
+  <si>
+    <t>02.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22242</t>
+  </si>
+  <si>
+    <t>Мультимедийная скульптура Аристарха Чернышева, текст и цвет которой можно менять прямо со смартфона. Ищите на стенде Сабстанции на Cosmoscow.</t>
+  </si>
+  <si>
+    <t>02.09.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22241</t>
+  </si>
+  <si>
+    <t>Просто туннель в Лос-Анджелесе на следующий день после полного баффа</t>
+  </si>
+  <si>
+    <t>02.09.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22232</t>
+  </si>
+  <si>
+    <t>Надеемся, что вайбик у вас сегодня примерно такой же, как на этом мурале Alba Fabre Sacristan в Бланесе (Каталония, Испания)</t>
+  </si>
+  <si>
+    <t>01.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22230</t>
+  </si>
+  <si>
+    <t>Муралы Тиграна Костана на фасадах школы №11 в Назарово, для фестиваля СМЕНА. «Первый мурал «Хорошо там, где мы!» о чуткости к детскому опыту и интересам. Мы не всегда можем понять детей, поэтому нам нужно быть внимательнее к ним, к их начинаниям, чтобы они нащупывали свой язык, свой путь, свои навыки Второй мурал «Пусть всегда будет» посвящён ощущению, которое многим было близко в детстве. Идешь на уроки среди первых желтых листьев, только-только закончились летние каникулы, можно снова обмениваться наклейками с одноклассниками, покупать пиццу в школьной столовой, а впереди еще целый учебный год и вообще вся жизнь.»</t>
+  </si>
+  <si>
+    <t>01.09.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22229</t>
+  </si>
+  <si>
+    <t>Кинетический мурал Hervey Garcia «Освобождение»</t>
+  </si>
+  <si>
+    <t>01.09.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22220</t>
+  </si>
+  <si>
+    <t>Urocki (Валенсия, Испания)</t>
+  </si>
+  <si>
+    <t>31.08.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22218</t>
+  </si>
+  <si>
+    <t>Просто детская площадка в Синдзюку (Токио)</t>
+  </si>
+  <si>
+    <t>31.08.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22209</t>
+  </si>
+  <si>
+    <t>Невидимый вандализм итальянского художника Vastrini (Valerio Vincenzo )</t>
+  </si>
+  <si>
+    <t>31.08.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22204</t>
+  </si>
+  <si>
+    <t>Кусок Glow на болгарском Comic Con, посвященый Sega и их главному персонажу Sonic the Hedgehog. Интересный факт: образ Соника сложился из совершенно разных референсов — от Микки Мауса до Билла Клинтона. При создании дизайна персонажа Наото Осима вдохновлялся Микки Маусом и котом Феликсом, ботинки нарисовал под влиянием обуви Майкла Джексона, а их красный цвет позаимствовал у Санта-Клауса. Характер Соника сформировался под впечатлением от репортажа о будущем президенте США Билле Клинтоне. А узнаваемый сегодня голубой цвет выбрали под фирменный кобальтово-синий цвет SEGA.</t>
+  </si>
+  <si>
+    <t>28.08.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22199</t>
+  </si>
+  <si>
+    <t>Работа Nemo's на стенах бывшего завода по производству комбикормов. Ну вы поняли…</t>
+  </si>
+  <si>
+    <t>28.08.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22190</t>
+  </si>
+  <si>
+    <t>"A Kid Could Do It" – серия работ, которую The Wa начал вместе со своей матерью на атлантическом побережье. Для фестиваля PFFFestival во Франции ему предоставили пустующий дом, фасад которого он перекрасил, следуя творческой логике ребёнка, в которой ещё нет привычки фильтровать свои идеи.</t>
+  </si>
+  <si>
+    <t>27.08.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22181</t>
+  </si>
+  <si>
+    <t>Цифровой шум — это случайные колебания яркости или цвета на изображении, возникающие из-за ошибок при передаче информации. Датчик может недостаточно точно фиксировать реальность или работать под сильной нагрузкой, из-за чего в изображении появляется случайная информация. Этот мурал Ampparito — попытка перенести цифровой шум на стену. То, что в цифровом изображении можно создать за секунду, здесь заняло целую неделю. «Проблема рисования в местах, где живут люди, заключается в том, что концепция почти всегда подчиняется эстетике — чтобы не превратить жизнь соседей в кошмар. Это всегда сложно и вызывает множество споров внутри локального сообщества. Моя первая идея мурала для этого фасада, вероятно, ухудшила бы качество жизни местных жителей. Поэтому появилась вторая — искажённое отражение реальности, возникшее из отвергнутого, менее дружелюбного первоначального замысла».</t>
+  </si>
+  <si>
+    <t>26.08.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22175</t>
+  </si>
+  <si>
+    <t>Мурал R.Rotx и Sonja Ben в испанском Матаро выполненнен в традиционной технике сграффито — на основе извести и минеральных пигментов. Сграффито создаётся из нескольких слоёв штукатурки разных цветов: верхний слой частично соскребают по рисунку, открывая цвет нижнего. В Испании техника получила два основных направления — сеговианское, с повторяющимися орнаментами и исламскими корнями, и каталонское, для которого характерны более разнообразные декоративные и символические мотивы. В XX веке известь в строительстве постепенно уступила место портландцементу, а вместе с ней стали исчезать и традиционные техники работы с этим материалом. Знания часто передавались напрямую от мастера к мастеру и порой держались в секрете, поэтому сегодня восстановление подобных технологий само по себе становится отдельной задачей.</t>
+  </si>
+  <si>
+    <t>26.08.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22169</t>
+  </si>
+  <si>
+    <t>Масштабное полотно по мотивам работ художника Ивана Шкулипы стало декорацией для свадебной церемонии. Все изображённые на нём персонажи — близкие жениха и невесты в разные моменты их жизни.</t>
+  </si>
+  <si>
+    <t>26.08.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22160</t>
+  </si>
+  <si>
+    <t>Подборка работ немецкого райтера Olivier Schimmel</t>
+  </si>
+  <si>
+    <t>25.08.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22157</t>
+  </si>
+  <si>
+    <t>Александр Blot «Подсолнухи верят, что солнце существует» «Около 18 лет назад я впервые увидел «Подсолнухи» Ван Гога на странице книги о художнике. Этот образ стал для меня одним из первых сильных впечатлений и отправной точкой моего собственного пути. Тогда во мне впервые возникло желание искать свой творческий голос и рисовать то, что действительно отзывается внутри меня. Сегодня я возвращаюсь к этому образу уже с другой точки. Подсолнухи здесь становятся символом веры в источник жизни и силы. Они тянутся к солнцу так же, как человек тянется к Богу – к тому, что невозможно увидеть напрямую, но во что он верит и без чего не может существовать. Эта работа о воспоминании, о начале и о том внутреннем импульсе, который спустя годы продолжает вести меня вперед». Работа реализована в рамках проекта «Двор» на Исткабеле (Санкт-Петербург)</t>
+  </si>
+  <si>
+    <t>25.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22156</t>
+  </si>
+  <si>
+    <t>Той или норм?</t>
+  </si>
+  <si>
+    <t>25.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22147</t>
+  </si>
+  <si>
+    <t>Omacke — китайский граффити-райтер канадского происхождения, который ночью работает барменом, а днем рисует на улицах.</t>
+  </si>
+  <si>
+    <t>24.08.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22138</t>
+  </si>
+  <si>
+    <t>Анатолий Akue «Внутреннее богатство» «Тыва – республика, в которой на протяжении веков переплетались различные традиции. Здесь шаманские обряды, буддийские практики и культурные влияния разных периодов истории региона существуют рядом, переплетаются и дополняют друг друга. В центре композиции рука, сложенная в жесте Витарка-мудры и означающая передачу мудрости. Вокруг нее художник разместил коня, цветок лотоса, пиалу с молоком, синий хадак и пятицветные молитвенные флаги «Лунг-та». Каждый из образов наполнен особым смыслом и отсылает к духовной преемственности, связи с природой и представлениям о гармонии жизни. Для Анатолия буддийская традиция имеет личное значение, поэтому обращение к этим символам становится не только исследованием Тывы, но и отражением его собственного опыта. Масштаб работы впечатляет не меньше ее содержания. Мурал на фасаде Кызылской ТЭЦ занимает около 3000 квадратных метров. Чтобы осознать эту величину, достаточно представить рядом 14-этажный дом – примерно такая высота этой работы.» 📸 Олег Кузнецов 📍Кызыл, республика Тыва 💥 Фестиваль монументального искусства СМЕНА</t>
+  </si>
+  <si>
+    <t>24.08.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22129</t>
+  </si>
+  <si>
+    <t>Подборка работ Никиты Daemonickus</t>
+  </si>
+  <si>
+    <t>24.08.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22123</t>
+  </si>
+  <si>
+    <t>Goes «Точка кипения»</t>
+  </si>
+  <si>
+    <t>23.08.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22114</t>
+  </si>
+  <si>
+    <t>Prsnr для стэйкхауса в немецком Хайдельберге</t>
+  </si>
+  <si>
+    <t>21.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22113</t>
+  </si>
+  <si>
+    <t>«Занавес» — ставшая уже легендарной инсталляция Александра Штанюка для фестиваля «Сигнал 2024». Кинетическая скульптура размером 50 на 50 метров состояла из 4 000 зеркальных гелиевых шаров, которые парили в небе и меняли её форму на ветру. Эфемерная конструкция преображала ландшафт Никола-Ленивца, а заодно создавала тень для посетителей музыкального фестиваля.</t>
+  </si>
+  <si>
+    <t>21.08.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22109</t>
+  </si>
+  <si>
+    <t>AlfAlfA «Леди Гусь: Традиции и свобода» (Альметьевск, 2019) В татарской культуре гусь давно связан с женственностью, новой жизнью и домом. Умай, древняя тюркская покровительница материнства, часто изображалась с гусиными крыльями или в виде гуся с человеческим лицом. Перед созданием мурала AlfAlfA изучала эти традиции вместе с исследователями, а также спрашивала местных жителей, какое животное у них ассоциируется с женственностью. Ответ был почти единогласным — гусь. «Леди Гусь» одета в традиционную татарскую крестьянскую одежду начала XX века. Все линии художница рисовала вручную, чтобы перенести эстетику старой гравюры на масштаб целого жилого здания.</t>
+  </si>
+  <si>
+    <t>20.08.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22104</t>
+  </si>
+  <si>
+    <t>Joachim Romain создаёт скульптуры из слоёв старых афиш, скрепляя их степлером прямо на стенах.</t>
+  </si>
+  <si>
+    <t>20.08.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22097</t>
+  </si>
+  <si>
+    <t>Stefan Stanojević "От удовольствия к давлению" (Лимассол, Кипр)</t>
+  </si>
+  <si>
+    <t>19.08.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22088</t>
+  </si>
+  <si>
+    <t>Персональная выставка японского иллюстратора ABEBE. Выставка посвящена творческому процессу и тем формам, которые обычно остаются за пределами готовой работы. В центре проекта — черновые наброски, через которые художник ищет будущий образ. ABEBE рассматривает их как самостоятельные свидетельства рождения произведения, где могут сохраняться идеи и решения, утраченные в финальной версии.</t>
+  </si>
+  <si>
+    <t>18.08.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22079</t>
+  </si>
+  <si>
+    <t>Tens Unit</t>
+  </si>
+  <si>
+    <t>18.08.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22072</t>
+  </si>
+  <si>
+    <t>Валентин Бобров «Недра» (Котельниково, Волгоградская область, фестиваль Смена) В центральной части композиции изображен маркшейдер — специалист, отвечающий за точность измерений при разработке месторождений. Через геодезический прибор он словно изучает природу живописи вместо привычного ландшафта. Художник предлагает посмотреть, как искусство и точная наука могут быть взаимосвязаны. И то, и другое основано на стремлении познать неизвестное, искать новые закономерности и проверять гипотезы. Инженерный и художественный взгляд здесь становятся взаимодополняющими способами исследования мира.</t>
+  </si>
+  <si>
+    <t>17.08.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22070</t>
+  </si>
+  <si>
+    <t>Новая работа Никиты Proboynick и процесс работы над ней.</t>
+  </si>
+  <si>
+    <t>17.08.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22066</t>
+  </si>
+  <si>
+    <t>Soda x Boost x Agfa x Secse</t>
+  </si>
+  <si>
+    <t>14.08.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22065</t>
+  </si>
+  <si>
+    <t>Город, уличное искусство, музыка и два дня, которые хочется прожить заново. Вспоминаем лучшие моменты фестиваля КОРОБКА × ЗИЛАРТ — смотрите как это было.</t>
+  </si>
+  <si>
+    <t>14.08.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22060</t>
+  </si>
+  <si>
+    <t>Мурал A.Bran в эстонском городе Тарту</t>
+  </si>
+  <si>
+    <t>13.08.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22051</t>
+  </si>
+  <si>
+    <t>«Куски» ветерана британской граффити сцены — Aroe</t>
+  </si>
+  <si>
+    <t>13.08.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22042</t>
+  </si>
+  <si>
+    <t>Центральная библиотека Национального автономного университета Мексики выглядит как гигантская каменная башня, со всех сторон покрытая цветными изображениями. Но на её фасадах нет краски — все изображения собраны из тысяч фрагментов натурального камня. Каждая из четырёх сторон здания рассказывает отдельную главу истории Мексики. Древние цивилизации, колониальный период, научный прогресс и роль самого университета превращены в огромные каменные мозаики, покрывающие четыре фасада здания. Библиотеку можно буквально обойти вокруг и прочитать историю страны по её стенам.</t>
+  </si>
+  <si>
+    <t>12.08.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22032</t>
+  </si>
+  <si>
+    <t>Продолжаем делиться фотоотчетом с фестиваля уличного искусства КОРОБКА × ЗИЛАРТ. На этот раз — хайлайты от Альбины Волошиной. Полный фотоотчет уже доступен в сообществе Музея «ЗИЛАРТ» в VK.</t>
+  </si>
+  <si>
+    <t>12.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22024</t>
+  </si>
+  <si>
+    <t>Стартовал опен-колл девятого сезона проекта паблик-арта «Морфология улиц» Если ты работаешь с разными формами уличного искусства: мозаикой, вышивкой, стеклом, кинетическими фигурами, рисунком — подавай заявку до 25 августа на морфологияулиц.рф. Тема сезона — «Между нами». Художники могут исследовать близость и дистанцию, заботу и соучастие, общую память и чувство принадлежности. Искусство здесь не объект городской среды, а повод заметить друг друга и почувствовать силу между нами. Команда предлагает создать работы в формате лабораторий с горожанами. Эта практика с проектом уже четыре года. За 9 лет «Морфологии» в Тюмени появилось более 145 работ вместе с художниками со всей России — арт-группой «Фрукты», Андреем Люблинским, Владимиром Абихом, Светланой Растебиной, a l e s h a, Максимом Има и другими.</t>
+  </si>
+  <si>
+    <t>12.08.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22023</t>
+  </si>
+  <si>
+    <t>Мурал мескиканского художника Mack —«Искажение»</t>
+  </si>
+  <si>
+    <t>11.08.26 18:52</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22013</t>
+  </si>
+  <si>
+    <t>Уже готов первый фотоотчет с фестиваля уличного искусства КОРОБКА × ЗИЛАРТ. Делимся хайлайтами от Алексея Лапина — фотографа, хорошо знакомого со скейт-комьюнити и уличной культурой. Полный фотоотчет уже доступен в сообществе Музея «ЗИЛАРТ» в VK.</t>
+  </si>
+  <si>
+    <t>11.08.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22007</t>
+  </si>
+  <si>
+    <t>Камни голода (Hungersteine) — камни с надписями в реках и озёрах Центральной Европы, которые показываются над водой когда водоёмы значительно мелеют. Эти камни уже несколько веков служат своеобразной отметкой экстремального снижения уровня воды при сильных засухах. Засухи вызывали неурожаи, которые раньше непременно приводили к голоду. Например, в чешском городе Дечин в 1616 году на огромном валуне в реке Эльба была сделана надпись «Если увидишь меня, плачь» (Wenn du mich siehst, dann weine). На нём также высечены инициалы авторов и сказано, что засуха принесла неурожай, высокие цены на продовольствие и голод для бедняков. Такие камни часто упоминались в газетах как предвестники больших бедствий. Например, в XX веке их находили в 1918 году, во время Первой мировой войны. В последние разы они показывались из воды в 2018, 2022 и 2026 годах</t>
+  </si>
+  <si>
+    <t>11.08.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22002</t>
+  </si>
+  <si>
+    <t>15 августа в Галерее ЗДЕСЬ на Таганке откроется персональная выставка Турбена — «Диапазон ЗДЕСЬ». Выставка охватывает последние пять лет творчества художника и показывает, как менялись его художественный язык и подход к работе. В экспозиции представлены живопись, графика, эксперименты с современными материалами и цифровыми технологиями, а также эскизы и пробные работы, раскрывающие творческий процесс автора.</t>
+  </si>
+  <si>
+    <t>11.08.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21993</t>
+  </si>
+  <si>
+    <t>FUCK WORK inc. закастомизировали детскую коляску, которая заменяет ноги . «Кроме супер-способности дарить самоятельное передвижение, у коляски теперь огненный характер и функциональный рюкзак для фломастеров, наклеек и найденных в парке самых красивых шишек и камней. Скоро коляска станет чьей-то первой в жизни возможностью гулять на детской площадке самостоятельно и учиться играть в догонялки. Lake Flake — спасибо за как всегда лучший покрас! Wisdom Parlour — спасибо за самую удобную сумку! Alexsey Tol — спасибо за максимально стильные татуировки на железе! Gleb Leonov — спасибо за фотографии которые всегда хочется пересматривать! Фонд «Игра» — спасибо, за то что занимаетесь таким серьезным и важным важным делом ИГРАЮЧЕ и с улыбкой на лице!»</t>
+  </si>
+  <si>
+    <t>10.08.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21992</t>
+  </si>
+  <si>
+    <t>Тимофей Радя «Занимайтесь любовью, а не стройте стены» «Познание есть форма власти: мы схватываем мир, присваиваем его, втискиваем в собственные рамки. Но есть то, что сопротивляется контролю. Это встреча с Другим, который приходит, обращается к нам, требует ответа. Стена строится для того, чтобы этой встречи избежать. Сначала она возникает в сознании, затем появляется в пространстве. Обещая безопасность, преграда почти всегда приносит одиночество. Тима Радя переписывает знаменитый лозунг шестидесятых: Make love, not war становится Faites l’amour, pas les murs – занимайтесь любовью, а не стройте стены. Любовь в этой формуле становится выбором в пользу близости вместо разделения».</t>
+  </si>
+  <si>
+    <t>10.08.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21986</t>
+  </si>
+  <si>
+    <t>Это не просто паблик-арт инсталляция, а настоящий объект для скейтбординга от известного французского скетбордиста Jojo Caralho</t>
+  </si>
+  <si>
+    <t>10.08.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21981</t>
+  </si>
+  <si>
+    <t>Световые проекции под мостами Никиты Меркушина (Рига) Подобный эффект можно создать дома в чашке или ванне, но чтобы запечатлеть его на улице, нужно подождать идеального момента, когда вода станет совершенно спокойной. В то время как каналы часто отражают окружающий мир, словно зеркала, широкая река успокаивается лишь за несколько часов до восхода солнца. Увидеть эту «световую рыбку», пока весь город ещё спит, — это похоже на чудо.</t>
+  </si>
+  <si>
+    <t>07.08.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21980</t>
+  </si>
+  <si>
+    <t>Железный Roids</t>
+  </si>
+  <si>
+    <t>06.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21973</t>
+  </si>
+  <si>
+    <t>Миша Mack «Ворота Алтая» (Бийск, фестиваль Смена) «Именно воротами Алтая для меня с юношества являлся Бийск, когда мы с друзьями путешествовали автостопом. Приятно сейчас, в зрелом возрасте, посвятить городу это монументальное произведение.» Типовая архитектура – один из самых распространённых и узнаваемых элементов городской среды в России. Эти фасады формируют визуальный фон повседневной жизни, но чаще всего остаются нейтральными и обезличенными. Проект художника «кирпичный стиль» возник как попытка переосмыслить брутальность типовой архитектуры через локальный визуальный код. Здесь структурная сетка фасада становится творческим медиумом и отправной точкой в построении рисунка, который как-будто вплетается в «ткань» здания. Вдохновением для рисунков послужили геральдические символы и новый дизайн-код города.</t>
+  </si>
+  <si>
+    <t>06.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21964</t>
+  </si>
+  <si>
+    <t>Коллаб Apollinaria Broche и Acne Studios на крыше флагманского магазина бренда в Токио</t>
+  </si>
+  <si>
+    <t>06.08.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21956</t>
+  </si>
+  <si>
+    <t>До 31 августа фонд Ruarts принимает заявки на грант для реализации художественных проектов. Подробные правила и условия участия доступны на сайте фонда по ссылке. Заявки принимаются по электронной почте: ruartsfound@gmail.com.</t>
+  </si>
+  <si>
+    <t>05.08.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21953</t>
+  </si>
+  <si>
+    <t>Meguru Yamaguchi «Вне предела» (Tennoz Art Festival, Токио) «Эта работа посвящена нарушению границ — одной из главных тем моего творчества. Я вырос и провел юность в Токио в 1990–2000-х годах. В то время в городе царила особая атмосфера, в которой субкультуры и уличная культура переплетались, рождая новые формы самовыражения. На меня сильно повлияло это хаотичное очарование Токио. В этой работе я изобразил мазки кисти, разлетающиеся во всех направлениях, словно дракон, свободно парящий в небе. Через этот образ я стремлюсь выйти за рамки стереотипов и общепринятых представлений. Композиция вдохновлена картиной «Дракон» Кацусики Хокусая, но переосмыслена через мое собственное художественное видение».</t>
+  </si>
+  <si>
+    <t>05.08.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21944</t>
+  </si>
+  <si>
+    <t>Роман Сакин «Школа наземных полетов» (Архостояние 2026, Никола-Ленивец) «Сначала приснился сон. Я успел его записать . "Птицы летят по небу и если мысленно провести линии их  полёта то получатся  небесные  дороги птиц. Если проложить эти дороги на земле  и ходить по ним то возможно получится почувствовать что то птичье или небесное, или  можно куда-то прийти, или с тобой произойдёт  что то особенное. " На Архстоянии 26 года я этот сон воплотил. Нв поле были проложены траектории полетов птиц. И установлены знаки движения, махать, парить , планировать, высота , скорость. Люди бегали по полю и мхали руками , перед дорожкам стоял павильон в котором проходил предполётный инструктаж . В конце поля стояла башня ветров. С флюгером.»</t>
+  </si>
+  <si>
+    <t>05.08.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21934</t>
+  </si>
+  <si>
+    <t>В Нижнем Новгороде прошёл проект MESTO X LEVEL, объединивший локальных и приглашённых художников для создания масштабной уличной галереи площадью около 800 квадратных метров. Экспозиция включает пять тематических серий сольных работ и отдельный коллективный граффити-продакшен. Художники раскрывают связь человека с местом через темы воды, природы, городской среды, дома и детства. В подборке представлены несколько сольных работ проекта: Александр Dyoma (Рязань), Серёжа ACSE (Иваново), Анатолий Akue (Москва), Nootk (Москва), Кирилл Ведерников (Вязники), Матвей Фатеев (Томск), Дмитрий Курбатов (Нижний Новгород), Наталья Пастухова (Екатеринбург), Nadya.O (Санкт-Петербург), IMAN_ONE (Москва). Куратор проекта — Никита Номерз.</t>
+  </si>
+  <si>
+    <t>05.08.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21926</t>
+  </si>
+  <si>
+    <t>Инсталляция арт-группы 10.203 «Тогда» (арт-пространство Barn, Калининград) «Тогда» — инсталляция о времени, которое невозможно вернуть. Наша память полна таких моментов: детские праздники, семейные застолья, жаркие споры за столом, минуты радости и траура — весь репертуар домашней жизни спрессован здесь в один кадр. Художники задают простой и неразрешимый вопрос: можно ли остановить время? И если счастье — это ускользающий миг, что будет, если попытаться удержать его силой? Отлить в твердом материале, возвести в монумент? Ответ, который предлагает инсталляция, одновременно тревожен и красив. Застолье, залитое в бетон, действительно сохраняется, правда, ценой жизни: теплая сцена превращается в надгробие самой себе. Здесь можно вспомнить гипсовые слепки жителей Помпей, где обыденный жест застыл на два тысячелетия, или белые фигуры американца Джорджа Сигала, помещавшего отпечатки живых людей в будничные мизансцены. Художники 10.203 работают с тем же парадоксом: остановленное мгновение спасено и мертво одновременно. До 23 августа, Barn, Каштановая аллея, 1а, Калининград.</t>
+  </si>
+  <si>
+    <t>04.08.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21921</t>
+  </si>
+  <si>
+    <t>Horst в немецком городе Филлинген-Швеннинген</t>
+  </si>
+  <si>
+    <t>04.08.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21920</t>
+  </si>
+  <si>
+    <t>Возвращаемся после жарких выходных 🫠 Никита Dusto «Башня Варка» (фестиваль «Коробка х Зиларт») Что это за башня, можно почитать тут.</t>
+  </si>
+  <si>
+    <t>31.07.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21914</t>
+  </si>
+  <si>
+    <t>На КОРОБКЕ × ЗИЛАРТ появится галерея барельефов. В карточках рассказываем, что это такое и почему стоит увидеть работы вживую. Приходите 1 и 2 августа. Вход свободный.</t>
+  </si>
+  <si>
+    <t>31.07.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21912</t>
+  </si>
+  <si>
+    <t>Katharina Grosse “Rockaway” (2016) «Я постоянно задаюсь вопросом: "Что может быть картиной?". В моей работе цвет полностью независим от объекта или места. Он преобразует объекты и места, создавая другую реальность. Мое видение меняется, мое ощущение места становится более размытым, и на мгновение я становлюсь кем-то другим.»</t>
+  </si>
+  <si>
+    <t>31.07.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21903</t>
+  </si>
+  <si>
+    <t>В музыкальном лайнапе произошли небольшие изменения — актуальное расписание в карточках. Сохраняйте пост, чтобы ничего не пропустить, и подписывайтесь: впереди еще много важной информации о фестивале. 1–2 августа Парк «Тюфелева роща» Вход свободный</t>
+  </si>
+  <si>
+    <t>30.07.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21897</t>
+  </si>
+  <si>
+    <t>Забрать с фестиваля можно не только впечатления — на КОРОБКЕ × ЗИЛАРТ будет работать студия ручной шелкографии. Можно будет напечатать авторские принты CAPTEK и Таири — оба художника специально подготовили новые серии принтов для фестиваля. Все подробности — в карточках. Участие в кастомизации платное. Стоимость и условия можно узнать на фестивале в зоне шелкографии.</t>
+  </si>
+  <si>
+    <t>30.07.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21887</t>
+  </si>
+  <si>
+    <t>Берлинский художник Vincent Grunwald критически исследует механизмы контроля, организации и наказания в современном обществе. Письмо и язык являются неотъемлемыми компонентами его рисунков.</t>
+  </si>
+  <si>
+    <t>30.07.26 10:57</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21886</t>
+  </si>
+  <si>
+    <t>На КОРОБКЕ × ЗИЛАРТ Кирилл Бурыгин представит «Мобильный музей низкого искусства имени Адама Сэндлера» — арт-объект, который переосмысляет привычный формат выставочного пространства и показывает, что искусство может появиться где угодно. Приходите 1–2 августа увидеть проект вживую. Парк «Тюфелева роща» Вход свободный</t>
+  </si>
+  <si>
+    <t>29.07.26 19:51</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21884</t>
+  </si>
+  <si>
+    <t>onethewalls (играет трек Beastie Boys - Intergalactic)</t>
+  </si>
+  <si>
+    <t>29.07.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21875</t>
+  </si>
+  <si>
+    <t>Новый мурал Petro в Мурманске. «Интересно, что создавая эскиз этой работы для фестиваля «РОСТ» в Мурманске, я почти ничего не знал ни о самом городе, ни о месте, где она должна появиться. Но в процессе работы становилось все заметнее, как она вписалась в окружающий контекст.» Геометрия работы стала перекликаться с архитектурой города, построенного на перепадах рельефа, с многослойными видами на крыши домов и сопки. А переход от светлого к тёмному по моим личным ощущениям срезонировал с постоянно меняющейся северной погодой и феноменом полярного дня и ночи. Работа стала наблюдением за подвижностью среды и городом как пространством, которое постоянно меняется и никогда не выглядит одинаково — даже в течение одного, пусть и бесконечно долгого мурманского дня. Повторяющиеся линии — мотив, который появляется в моих последних работах, — создают эффект дымки, размывая границы между объёмами и меняя восприятие геометрических форм.</t>
+  </si>
+  <si>
+    <t>29.07.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21869</t>
+  </si>
+  <si>
+    <t>Некоторые работы появляются за несколько часов. Некоторые — становятся отдельным событием. Специальный проект Гриши «4 ПОПЫТКИ» — это художественный перформанс, за которым можно наблюдать почти весь второй день фестиваля. Объект будет постепенно меняться, открываясь зрителям этап за этапом. Приходите 2 августа и увидьте, как рождается работа в реальном времени. Парк «Тюфелева роща» Вход свободный</t>
+  </si>
+  <si>
+    <t>29.07.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21863</t>
+  </si>
+  <si>
+    <t>Некоторые работы появляются за несколько часов. Некоторые — становятся отдельным событием. Специальный проект Гриши «4 ПОПЫТКИ» — это художественный перформанс, за которым можно наблюдать почти весь первый день фестиваля. Объект будет постепенно меняться, открываясь зрителям этап за этапом. Приходите 2 августа и увидьте, как рождается работа в реальном времени. Парк «Тюфелева роща» Вход свободный</t>
+  </si>
+  <si>
+    <t>29.07.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21862</t>
+  </si>
+  <si>
+    <t>Сергей Катран «Автономный рай» на Архостоянии</t>
+  </si>
+  <si>
+    <t>28.07.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21855</t>
+  </si>
+  <si>
+    <t>Shozy плавит фасад в городе Кале (Франция)</t>
+  </si>
+  <si>
+    <t>28.07.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21854</t>
+  </si>
+  <si>
+    <t>Не все работы на фестивале появляются прямо на глазах у зрителей. Специальный проект Алексея Луки создается заранее из фрагментов работ прошлых фестивалей «КОРОБКА». Так архив проекта становится новым произведением искусства. Приходите 1–2 августа на фестиваль уличного искусства КОРОБКА × ЗИЛАРТ, чтобы увидеть работу вживую. Парк «Тюфелева роща» Вход свободный</t>
+  </si>
+  <si>
+    <t>28.07.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21847</t>
+  </si>
+  <si>
+    <t>Марат Морик «Между сменами» «Ещё до начала фестиваля Марат Морик посетил Назарово с исследовательской командировкой. Он побывал на предприятии, пообщался с сотрудниками и изучил архивные фотографии, именно они легли в основу будущего эскиза. В своём мурале художник соединил производство и жизнь после смены: работу, спорт и повседневные моменты заводчан. Архивные снимки переплетаются с абстрактной живописью, напоминая, что за каждым большим производством всегда стоят люди — со своими увлечениями, привычками и историями». 📍Назарово, Красноярский край 📸Даниил Шкаруба 💥Фестиваль монументального искусства Смена</t>
+  </si>
+  <si>
+    <t>27.07.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21829</t>
+  </si>
+  <si>
+    <t>Сохраняйте полный музыкальный лайнап КОРОБКА × ЗИЛАРТ, чтобы ничего не пропустить. В карточках — кто и во сколько выйдет на сцену 1 и 2 августа. И подписывайтесь: впереди еще много важной информации о фестивале. 1–2 августа Парк «Тюфелева роща» Вход свободный</t>
+  </si>
+  <si>
+    <t>26.07.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21819</t>
+  </si>
+  <si>
+    <t>Егор Spaun (Владивосток)</t>
+  </si>
+  <si>
+    <t>25.07.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21818</t>
+  </si>
+  <si>
+    <t>Vibro Danila</t>
+  </si>
+  <si>
+    <t>24.07.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21812</t>
+  </si>
+  <si>
+    <t>На арт-маркете КОРОБКА × ЗИЛАРТ можно будет купить работы художников, которые редко встречаются в одном месте: холсты, графику, объекты и тиражные работы — напрямую у авторов и без галерейной дистанции. Получится не только выбрать работу, но и лично познакомиться с художником, узнать историю произведения и задать вопросы. Кто вас ждет на арт-маркете — в карточках. 1–2 августа Парк «Тюфелева роща» Вход свободный</t>
+  </si>
+  <si>
+    <t>24.07.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21811</t>
+  </si>
+  <si>
+    <t>Александр Блосяк «Волчок»</t>
+  </si>
+  <si>
+    <t>23.07.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21802</t>
+  </si>
+  <si>
+    <t>Ghoo 131 ушел в наивный геометрический примитивизм. А когда-то делал такое</t>
+  </si>
+  <si>
+    <t>23.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21796</t>
+  </si>
+  <si>
+    <t>Герои, которых вы видите на афише фестиваля, — работа художника САРТЕК. Специально для КОРОБКИ × ЗИЛАРТ он создал серию персонажей, ставшую основой айдентики. А уже 1 и 2 августа Антон проведет мастер-классы по шелкографии, где каждый сможет нанести героев с афиши на разные носители. Листайте карточки, чтобы познакомиться с художником поближе, и приходите на фестиваль. 1–2 августа Парк «Тюфелева роща» Вход свободный</t>
+  </si>
+  <si>
+    <t>23.07.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21790</t>
+  </si>
+  <si>
+    <t>Шарик, как символ беззаботности детства в оформлении игровой площадки от Nadège Dauvergne</t>
+  </si>
+  <si>
+    <t>22.07.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21781</t>
+  </si>
+  <si>
+    <t>Zmogk «Два процесса» «Что общего у редкого лесного цветка и шахты завода? Венерин башмачок – охраняемое растение, растущее на территории региона. Именно оно становится центральной частью левой композиции. Справа же, на первый взгляд противоположно первой расположились абстрактные формы, отсылающие к добыче полезных ископаемых и освоению подземного пространства. Художник соединяет два, казалось бы, разных мира и напоминает: промышленность начинается с процессов, которые миллионы лет происходили в природе.» 📍Березники, Пермский край 📸 Любовь Кабалинова 💥Фестиваль монументального искусства СМЕНА</t>
+  </si>
+  <si>
+    <t>22.07.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21770</t>
+  </si>
+  <si>
+    <t>Medieval graffiti от Naise из okno crew</t>
+  </si>
+  <si>
+    <t>21.07.26 21:22</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21769</t>
+  </si>
+  <si>
+    <t>Новая работа Владимира Абиха на территории отмененного сегодня фестиваля Outline… Фото: Наталья Наговицина</t>
+  </si>
+  <si>
+    <t>21.07.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21768</t>
+  </si>
+  <si>
+    <t>У Андрея Бергера вышло большое интервью для «Сноба» — про фестиваль «Коробка × ЗИЛАРТ», экономику уличного искусства, жизнь московского стрит-арта и то, почему его так сложно перенести с улицы в музей. https://snob.ru/art/dlia-nas-tekst-eto-trigger-ulichnyi-khudozhnik-andrei-berger-o-festivale-korobka-x-zilart-i-neprostoi-zhizni-moskovskogo-strit-arta/</t>
+  </si>
+  <si>
+    <t>21.07.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21759</t>
+  </si>
+  <si>
+    <t>Выставка лос-анджелесских скульпторов Nancy Rubins, Paul McCarthy и Matt Johnson в The Ranch — галерее под открытым небом на территории конной фермы (Монток, США)</t>
+  </si>
+  <si>
+    <t>20.07.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21757</t>
+  </si>
+  <si>
+    <t>Brodo «Amen»</t>
+  </si>
+  <si>
+    <t>20.07.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21748</t>
+  </si>
+  <si>
+    <t>Pirotecnia Collective «Опасность. Некрополитика»</t>
+  </si>
+  <si>
+    <t>20.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21739</t>
+  </si>
+  <si>
+    <t>Alexander Staffler</t>
+  </si>
+  <si>
+    <t>19.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21731</t>
+  </si>
+  <si>
+    <t>Rostarr «Evolving Landscapes» — крупнейший мурал Бали на фасаде пляжного клуба Potato Head</t>
+  </si>
+  <si>
+    <t>19.07.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21730</t>
+  </si>
+  <si>
+    <t>Ну какая красота 😍 Полный хип-хоп</t>
+  </si>
+  <si>
+    <t>19.07.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21729</t>
+  </si>
+  <si>
+    <t>17.07.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21719</t>
+  </si>
+  <si>
+    <t>Уважаемый Helmut Smits продолжает экспериментировать с рисованием аэрозольными баллонами в новом проекте «Spray Printing».</t>
+  </si>
+  <si>
+    <t>17.07.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21718</t>
+  </si>
+  <si>
+    <t>Soteur (Греция)</t>
+  </si>
+  <si>
+    <t>16.07.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21701</t>
+  </si>
+  <si>
+    <t>Продолжаем знакомить вас с художниками фестиваля КОРОБКА × ЗИЛАРТ во второй части. Листайте карточки, чтобы узнать больше об участниках этого года. 1–2 августа Парк «Тюфелева роща» Вход свободный</t>
+  </si>
+  <si>
+    <t>16.07.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21683</t>
+  </si>
+  <si>
+    <t>15.07.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21677</t>
+  </si>
+  <si>
+    <t>Саша Фролова создала скульптуру «Петля Времени» для фестиваля «Архстояние Детское — 2026», посвящённого теме «Время резиновое». Работа исследует ощущение времени — его ускорение, замедление и способность восприниматься по-разному детьми и взрослыми. Скульптура была установлена на Ротонде Александра Бродского, превратив её в символическую границу между привычным временем и пространством фестиваля, где время можно почувствовать иначе.</t>
+  </si>
+  <si>
+    <t>15.07.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21666</t>
+  </si>
+  <si>
+    <t>Знакомим с первой частью художников, которые примут участие в фестивале уличного искусства КОРОБКА × ЗИЛАРТ. Листайте карточки, чтобы узнать больше о тех, с кем еще не знакомы. 1–2 августа Парк «Тюфелева роща» Вход свободный</t>
+  </si>
+  <si>
+    <t>14.07.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21657</t>
+  </si>
+  <si>
+    <t>KingOfVoid (Германия)</t>
+  </si>
+  <si>
+    <t>14.07.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21656</t>
+  </si>
+  <si>
+    <t>Мозаичный движ наводят Миша Most и Сабстанция у STONE Савеловская. Приходите смотреть на гигантскую 150 метровую мозаику по адресу ул. Двинцев, 3.</t>
+  </si>
+  <si>
+    <t>13.07.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21655</t>
+  </si>
+  <si>
+    <t>Представляем музыкальный лайнап фестиваля уличного искусства КОРОБКА × ЗИЛАРТ ANIKV АНТОХА MC KEDR LIVANSKIY НЕДРЫ KREEM &amp; KOVSH РАЗМАХА MESR KOTZI BROWN Выступления пройдут с 15:00 до 21:00. Подписывайтесь, чтобы не пропустить. 1–2 августа Парк «Тюфелева роща» Вход свободный</t>
+  </si>
+  <si>
+    <t>13.07.26 11:39</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21650</t>
+  </si>
+  <si>
+    <t>Сергей Голан как всегда на высоте</t>
+  </si>
+  <si>
+    <t>13.07.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21641</t>
+  </si>
+  <si>
+    <t>Датский художник Søren Behncke превращает картон, упаковку и найденные на улице материалы в скульптуры, инсталляции и интервенции в городском пространстве. Под псевдонимом Papfar он показывает, что самые обычные вещи могут полностью изменить восприятие привычной среды. Его работы одновременно выглядят как шутка и как точное высказывание о потреблении, городе и ценности повседневных предметов.</t>
+  </si>
+  <si>
+    <t>12.07.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21640</t>
+  </si>
+  <si>
+    <t>Оплата за проживание в арт-резиденции Felipe Pantone😂</t>
+  </si>
+  <si>
+    <t>12.07.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21632</t>
+  </si>
+  <si>
+    <t>Theo Mercier «Опера ископаемых» (Нант, Франция) В соответствии с подходом художника, «Fossil Opera» лишь временно заимствует материалы у города: песок привезли из местных карьеров, строительный мусор — со строек, автомобили — из ремонтной мастерской Нанта. После завершения проекта всё вернётся обратно, словно инсталляция была лишь коротким эпизодом в непрерывном цикле жизни города.</t>
+  </si>
+  <si>
+    <t>12.07.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21631</t>
+  </si>
+  <si>
+    <t>Taquen в городе Жьен (Франция)</t>
+  </si>
+  <si>
+    <t>11.07.26 20:31</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21628</t>
+  </si>
+  <si>
+    <t>МОЛОДОСТЬ Екатеринбург 2026</t>
+  </si>
+  <si>
+    <t>11.07.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21627</t>
+  </si>
+  <si>
+    <t>La.Kus «Valentijn» Мурал, созданный для фестиваля Hardzand Lite в Коксейде (Бельгия) — городе, где вырос художник. Вдохновением для работы стал кашалот Валентайн, выбросившийся на местный берег в 1989 году.</t>
+  </si>
+  <si>
+    <t>11.07.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21624</t>
+  </si>
+  <si>
+    <t>Nasca One 🐕👹</t>
+  </si>
+  <si>
+    <t>11.07.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21618</t>
+  </si>
+  <si>
+    <t>Инсталляция «COMME des GARÇONS courtyard» от основательницы бренда — Рей Кавакубо — в Dover Street Market Paris.</t>
+  </si>
+  <si>
+    <t>10.07.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21617</t>
+  </si>
+  <si>
+    <t>Друзья, а есть ли среди наших подписчиков эксперты, которые водят экскурсии на тему уличного искусства по Москве?</t>
+  </si>
+  <si>
+    <t>10.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21616</t>
+  </si>
+  <si>
+    <t>Padure «Drawing Loop»</t>
+  </si>
+  <si>
+    <t>10.07.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21615</t>
+  </si>
+  <si>
+    <t>С 11 по 26 июля в Токсово (Ленинградская область) пройдет второй независимый фестиваль современного искусства ТОКСОВО Арт-Фест. В этом году одним из главных направлений фестиваля стало уличное искусство. На территории появятся новые объекты, site-specific проекты и работы художников-практиков городской среды. В фестивале принимают участие Евгений Моргунов (БАМ), 0331С, алёша, Кирилл Кто, Андрей Карачун, JILLI, K4A, Your action, Паша 183, а также более 30 художников, работающих с живописью, фотографией, инсталляцией, перформансом и объектом. Тема этого года — «Искусство точного попадания». В основе концепции — история Токсово, где рядом с площадкой фестиваля сохранились остатки старого биатлонного стадиона. Как спортсмену необходимы выносливость, точность и годы тренировок, так и художнику сегодня нужны упорство, собственный голос и готовность снова и снова делать попытку попасть точно в цель. Помимо выставочной программы гостей ждут перформансы СПАЙКИ Перекоп, масштабная инсталляция Дмитрия Провоторова «Ныряльщики», специальный проект к 60-летию Сергея Бугаева Африки, арт-тир, кинопоказы, DJ-сеты, мастер-классы и возможность провести день на берегу озера Хепоярви. Фестиваль организован кураторской группой Pavilion №1 (Владимир Гущин, Родион Богоявленский, Мария Волкова) при информационной поддержке MSCA. 📍Токсово, вилла Гедонист 🗓 11–26 июля Билеты и регистрация: https://bogoyavlenskiy.timepad.ru/event/4067224/</t>
+  </si>
+  <si>
+    <t>10.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21610</t>
+  </si>
+  <si>
+    <t>Jakob Der Bruder в Вене</t>
+  </si>
+  <si>
+    <t>09.07.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21607</t>
+  </si>
+  <si>
+    <t>Инсталляция Chloé Royer для ленд-арт выставки «Backbone of Pins» в парке Тилбурга (Нидерланды). Остальные работы выставки можно посмотреть тут.</t>
+  </si>
+  <si>
+    <t>09.07.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21606</t>
+  </si>
+  <si>
+    <t>Поезда мы тут часто показываем. Как насчет автобуса?</t>
+  </si>
+  <si>
+    <t>09.07.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21603</t>
+  </si>
+  <si>
+    <t>Новая работа Soda для урбан-арт экспо Mister Freeze в Тулузе (Франция)</t>
+  </si>
+  <si>
+    <t>09.07.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21601</t>
+  </si>
+  <si>
+    <t>Галерея городского барельефа объявляет open call. Мы собираем работы художников со всей страны, чтобы создать коллективную экспозицию в рамках фестиваля КОРОБКА × ЗИЛАРТ. По итогам отбора лучшие барельефы будут представлены 1–2 августа. Во время фестиваля галерея продолжит расти: художники смогут дополнять ее новыми работами прямо на площадке. Участие бесплатное. Подробные условия, требования к работам и форма подачи заявки — по ссылке.</t>
+  </si>
+  <si>
+    <t>08.07.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21592</t>
+  </si>
+  <si>
+    <t>Jack Boucher вручную перерисовывает кажущиеся знакомыми архетипичные цифровые образы. После такой переработки смешные, наивные и местами абсурдные картинки начинают вызывать лёгкую тревогу. Будто интернет-культура начала 2000-х успела состариться вместе с нами. Отдельное удовольствие — техника. Аэрография соседствует с рисунками, похожими на каракули с полей школьных тетрадей, и намеренно неловкой графикой, напоминающей контрафактные упаковки игрушек. Когда-то аэрографию считали языком наивной гаражной кустарщины, а сегодня она неожиданно стала одним из самых модных медиумов в современной живописи. Похоже, именно её мягкое размытие лучше всего передаёт ощущение воспоминаний из прошлого, которые всплывают где-то в памяти.</t>
+  </si>
+  <si>
+    <t>08.07.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21591</t>
+  </si>
+  <si>
+    <t>Запрыгивайте в наш уютный тату салон 🚂 Автор — Tattoo King Larry</t>
+  </si>
+  <si>
+    <t>07.07.26 17:51</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21582</t>
+  </si>
+  <si>
+    <t>Свежая подборка работ греческого уличного художника Silver Formz</t>
+  </si>
+  <si>
+    <t>07.07.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21581</t>
+  </si>
+  <si>
+    <t>Запускаем open call на участие в арт-маркете, который пройдет 1 и 2 августа в Тюфелевой роще в рамках фестиваля уличного искусства КОРОБКА × ЗИЛАРТ. Приглашаем художников, творческие объединения, галереи и мастерские, работающие с художественными практиками, укорененными в уличной культуре. Форма для заявок ➔ Прием заявок открыт до 10 июля 2026 года. ➔ Результаты отбора отправим до 14 июля 2026 года на электронную почту, указанную в заявке. Участие в маркете — бесплатное</t>
+  </si>
+  <si>
+    <t>07.07.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21574</t>
+  </si>
+  <si>
+    <t>Новый слом реальности от Shozy в Сатке.</t>
+  </si>
+  <si>
+    <t>06.07.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21573</t>
+  </si>
+  <si>
+    <t>Фестиваль уличного искусства КОРОБКА × ЗИЛАРТ Два дня граффити, стрит-арта, музыки и городской культуры в парке «Тюфелева роща». 1–2 августа Парк «Тюфелева роща» Вход свободный В программе: • муралы от 16 художников • граффити-батлы • музыкальная сцена • мастер-классы по шелкографии • арт-маркет • Лаборатория уличных инициатив • детские мастер-классы • специальные инсталляции и перформансы Рассказывайте друзьям и приходите смотреть, слушать и вдохновляться.</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21572</t>
+  </si>
+  <si>
+    <t>КОРОБКА возвращается — уже как масштабный городской фестиваль, который мы делаем вместе с музеем «ЗИЛАРТ». Подписывайтесь на канал — все подробности будем выкладывать там.</t>
+  </si>
+  <si>
+    <t>06.07.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21568</t>
+  </si>
+  <si>
+    <t>Manuel Skirl расписал лестницу в чешском Брно</t>
+  </si>
+  <si>
+    <t>05.07.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21567</t>
+  </si>
+  <si>
+    <t>Александр Шишкин-Хокусай</t>
+  </si>
+  <si>
+    <t>05.07.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21562</t>
+  </si>
+  <si>
+    <t>Pref «Нет места лучше дома»</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21561</t>
+  </si>
+  <si>
+    <t>05.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21552</t>
+  </si>
+  <si>
+    <t>Серия снимков локальных художников из Киншасы (Конго) от французского фотографа Stephan Gladieu. В Демократической Республике Конго художники переосмысливают понятие "отходы", превращая выброшенный пластик, металлолом провода и другой мусор в необыкновенные предметы одежды и аксессуары. Материалы, которые когда-то были брошены в реки и на улицы, обретают новую жизнь в виде ярких маскарадных костюмов. Каждый предмет отражает способность создавать красоту из того, что другие выбрасывают, одновременно ставя под сомнение чрезмерное потребление и восхваляя местный талант. Более того, "мусорная мода" Конго – это мощное сочетание искусства, инноваций и экологического сознания, доказывающее, что творчество может процветать даже в самых сложных условиях.</t>
+  </si>
+  <si>
+    <t>04.07.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21551</t>
+  </si>
+  <si>
+    <t>Боже храни андерграунд</t>
+  </si>
+  <si>
+    <t>04.07.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21542</t>
+  </si>
+  <si>
+    <t>«Buschland» — фотопроект Lutger Lonin</t>
+  </si>
+  <si>
+    <t>04.07.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21541</t>
+  </si>
+  <si>
+    <t>Просто Yohji Yamamoto подписывает вывеску своего первого магазина в Токио (1989)</t>
+  </si>
+  <si>
+    <t>03.07.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21538</t>
+  </si>
+  <si>
+    <t>Александр Дёмкин «Я — форма, что примет вода» для фестиваля «Место» в Нижнем новгороде</t>
+  </si>
+  <si>
+    <t>03.07.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21537</t>
+  </si>
+  <si>
+    <t>Измайловские Самые Красивые отмечают 25 летие команды.</t>
+  </si>
+  <si>
+    <t>03.07.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21529</t>
+  </si>
+  <si>
+    <t>«Формы движения» — масштабная мозаика американской художницы Alex Proba и студии Ceramica Suro в мексиканском городе Гвадалахара.</t>
+  </si>
+  <si>
+    <t>02.07.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21520</t>
+  </si>
+  <si>
+    <t>Lukas Sirom (Лейпциг, Германия)</t>
+  </si>
+  <si>
+    <t>02.07.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21516</t>
+  </si>
+  <si>
+    <t>Matt Johnson «Медитирующая фигура», 2026 Скульптура создана из 12 списанных транспортных контейнеров. Каждый контейнер проходит около миллиона миль, прежде чем его выводят из эксплуатации. Таким образом, все компоненты скульптуры в совокупности преодолели более 12 миллионов миль, что соответствует примерно 500 кругосветным путешествиям.</t>
+  </si>
+  <si>
+    <t>02.07.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21515</t>
+  </si>
+  <si>
+    <t>Petro в своей естественной среде обитания</t>
+  </si>
+  <si>
+    <t>30.06.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21513</t>
+  </si>
+  <si>
+    <t>Overt</t>
+  </si>
+  <si>
+    <t>29.06.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21507</t>
+  </si>
+  <si>
+    <t>Осколки х Bezor х Олег Кузнецов (Санкт-Петербург)</t>
+  </si>
+  <si>
+    <t>26.06.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21503</t>
+  </si>
+  <si>
+    <t>How to Harvest the Wind, Дания, 2026 — Когда-то человек возделывал эти северные земли. Сегодня мы учимся собирать урожай из ветра. Пейзаж остался прежним. Изменилось лишь то, что мы называем урожаем.</t>
+  </si>
+  <si>
+    <t>26.06.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21498</t>
+  </si>
+  <si>
+    <t>Новая работа Timeahead + в последнем видео полный продакшн от Riot1394, Nychos и Bloodshed.</t>
+  </si>
+  <si>
+    <t>26.06.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21497</t>
+  </si>
+  <si>
+    <t>Jae Huh доводит до ума скульптуру «Paper boy» для своей персональной выставки в южнокорейском городе Кёнджу.</t>
+  </si>
+  <si>
+    <t>26.06.26 05:21</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21496</t>
+  </si>
+  <si>
+    <t>Люблю тебя Владивосток! Теперь могу рассказать, когда все переговоры устаканились. Лаокоон почти уехал в Екатеринбург, спасибо админу канала Бэнкси плачет, за то что свёл с желтой корпорацией. Однако пока мы с Женей выбирали предложения и потирали руки, вы активно защищали наш нелегальный стрит - арт в разных чатах. И этот резонанс смог повлиять на систему. Сначала власти предложили повременить с демонтажем, а после вообще позвонил изначальный заявитель о вандализме и попросил не снимать мозаику)) Это уникальное событие, которое не хочется разменивать на деньги, поэтому с кайфом оставляем всё как есть. Большое Вам спасибо! Внутренний ребёнок не перестаёт давить лыбу все эти дни, такая-то шалость удалась)</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21495</t>
+  </si>
+  <si>
+    <t>Помните историю про мозаику с самокатами? Случился happy end</t>
+  </si>
+  <si>
+    <t>25.06.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21476</t>
+  </si>
+  <si>
+    <t>Дизайн скейт-парка в Светлогорске от минского художника Сергея Ашуха</t>
+  </si>
+  <si>
+    <t>24.06.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21467</t>
+  </si>
+  <si>
+    <t>В картинах Keresztesi Botond античные формы, сюрреализм, поп-культура и эстетика ранней компьютерной графики существуют одновременно, словно принадлежат одной реальности. В его работах чувствуется странная перекличка между Сальвадором Дали и футуристическими мирами Хадзимэ Сораямы. Хромированные поверхности, текучие формы и вывернутые наизнанку текстуры складываются в гибридные объекты, где части роботов, бытовые предметы и фрагменты классической скульптуры уже невозможно отделить друг от друга.</t>
+  </si>
+  <si>
+    <t>24.06.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21458</t>
+  </si>
+  <si>
+    <t>Подборка работ с мероприятия Abstract Session в Мадриде (Испания) 1) Teo Cortés 2) Salvaje Selva 3) Diego Vicente 4) Hendlisz Benjamin 5) Jaiku 6) Gerbos Mad city 7) Eyou245 8) Son3k 9) Ollio #ig</t>
+  </si>
+  <si>
+    <t>24.06.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21449</t>
+  </si>
+  <si>
+    <t>24.06.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21448</t>
+  </si>
+  <si>
+    <t>Верим в такие технологии?</t>
+  </si>
+  <si>
+    <t>23.06.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21443</t>
+  </si>
+  <si>
+    <t>Ruin в Вене</t>
+  </si>
+  <si>
+    <t>23.06.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21434</t>
+  </si>
+  <si>
+    <t>Инсталляция Daniel Everett для выставки в Музее современного искусства XXI века в Канадзаве (Япония)</t>
+  </si>
+  <si>
+    <t>23.06.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21425</t>
+  </si>
+  <si>
+    <t>Сегодня скульптура Dame du Lac считается одной из главных достопримечательностей мирового паркура. Хотя изначально её строили совсем для другого. 17-метровую бетонную скульптуру в парке Эври-Куркурон недалеко от Парижа создал в 1975 году венгерский скульптор Пьер Секели. По заказу французского Государственного секретариата по делам молодёжи и спорта он спроектировал не просто арт-объект, а полноценный общественный скалодром с десятком маршрутов, встроенных прямо в форму скульптуры. Но в 2000 году сооружение закрыли из-за несоответствия современным требованиям безопасности. И именно тогда началась её вторая жизнь. В это время во французских пригородах стремительно развивался паркур, и «Владычица Озера» быстро превратилась в одну из самых легендарных тренировочных площадок новой дисциплины. Несколько участников культовой команды Ямакаси выросли неподалёку и использовали скульптуру для тренировок, превращая её из объекта для скалолазания в символ культуры движения.</t>
+  </si>
+  <si>
+    <t>22.06.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21416</t>
+  </si>
+  <si>
+    <t>Оформление культурного центра Konex в Буэнос-Айресе от аргентинского художника Jorge Pomar</t>
+  </si>
+  <si>
+    <t>22.06.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21407</t>
+  </si>
+  <si>
+    <t>Мышаусы греческого иллюстратора Bassment Rats</t>
+  </si>
+  <si>
+    <t>22.06.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21406</t>
+  </si>
+  <si>
+    <t>Держите краба от Kitt Bennett</t>
+  </si>
+  <si>
+    <t>22.06.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21402</t>
+  </si>
+  <si>
+    <t>Deco Farkas для фестиваля Numu в Эквадоре</t>
+  </si>
+  <si>
+    <t>20.06.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/21395</t>
+  </si>
+  <si>
+    <t>Нано-граффити видели? Теперь видели. Это проект словенского художника Name: — «Mine is smaller than yours», в котором он создаёт микроскопические граффити в реальных городских локациях. Работы существуют в публичном пространстве, но увидеть их невооружённым глазом невозможно: они созданы с применением нанотехнологий. Важная часть проекта — сама невозможность увидеть граффити напрямую. Его существование подтверждается только через документацию: фотографии, видео, карту размещения и историю конкретного вмешательства. Так художник переворачивает привычную логику граффити: вместо борьбы за самый большой и заметный жест он делает работу почти невидимой, но помещает её в самые публичные точки города. Рассмотреть все работы проекта можно тут.</t>
+  </si>
+  <si>
+    <t>19.09.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22439</t>
+  </si>
+  <si>
+    <t>В Севкабель Порту появилась новая работа Дениса Dendy, созданная в коллаборации с ОТП Банком. В основе мурала идея «выхода за рамки» и поиск решения в меняющихся обстоятельствах. Кубик Рубика здесь становится метафорой сложной задачи, а его сборка — самого процесса поиска. Художник включил в работу архитектуру здания: привычная геометрия фасада начинает трансформироваться, изгибаться и приходить в движение. Вся композиция фиксирует момент, когда привычного решения уже недостаточно и на задачу приходится смотреть под другим углом. Проект реализован командой FGA — платформой по созданию проектов уличного искусства.</t>
+  </si>
+  <si>
+    <t>18.09.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22430</t>
+  </si>
+  <si>
+    <t>Троуапы Fet</t>
+  </si>
+  <si>
+    <t>18.09.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22425</t>
+  </si>
+  <si>
+    <t>Это похоже на масштабный лэнд-арт обект, но на самом деле ледники реально укрывают «одеялами». Летом в Альпах отдельные участки ледников накрывают белым геотекстилем, похожим на плотный флис. Он отражает солнечный свет и частично изолирует лёд от тёплого воздуха — под таким покрытием таяние может сокращаться примерно на 50–70%. Это довольно эффективный способ сохранить небольшой участок льда, однако на масштаб целого ледника его перенести практически невозможно: технология очень дорогая и плохо масштабируется. В этом году в Швейцарии начали экспериментировать с одеялами из овечьей шерсти вместо синтетического геотекстиля. Первые результаты показывают сопоставимый защитный эффект, при этом шерсть биоразлагаема и не оставляет в воде синтетических волокон.</t>
+  </si>
+  <si>
+    <t>18.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22420</t>
+  </si>
+  <si>
+    <t>Humor в Перми выходит на финишную пермую/чертую</t>
+  </si>
+  <si>
+    <t>17.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22411</t>
+  </si>
+  <si>
+    <t>Dungeon synth core от Jangovski (Сербия)</t>
+  </si>
+  <si>
+    <t>17.09.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22410</t>
+  </si>
+  <si>
+    <t>Стрит-арт хранение открыло прием заявок на участие в Стрит-арт маркете 📎даты приема заявок: 15 сентября — 6 октября 2026 📎подробная информация и форма заявки — тут Кто может участвовать? → художники с опытом работы в стрит-арте, граффити, паблик-арте или монументальном искусстве Что можно подать? → очень разное: зины и артбуки, тиражную графику, мозаику, текстиль, небольшие объекты и скульптуру, авторский мерч Стрит-арт маркет пройдет 7 и 8 ноября 2026 года в пространстве САХ в Севкабель Порту физическое присутствие для участия не требуется (но приветствуется)! 📎результаты отбора будут объявлены 13 октября.</t>
+  </si>
+  <si>
+    <t>17.09.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22408</t>
+  </si>
+  <si>
+    <t>Всем доброе утро от Barc</t>
+  </si>
+  <si>
+    <t>16.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22406</t>
+  </si>
+  <si>
+    <t>Camilla Falsini оформила входную группу Международной художественной ярмарки Monavalley в Асане (Южная Корея).</t>
+  </si>
+  <si>
+    <t>16.09.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22405</t>
+  </si>
+  <si>
+    <t>Сделали для вас подборку фестивалей и инициатив, посвященных монументальному и уличному искусству. География обширная, поэтому где бы вы ни находились — будет интересно. В папке есть проекты из Екатеринбурга, Москвы, Мурманска, Санкт-Петербурга, Южно-Сахалинска, Новокузнецка, Тюмени, Иркутска и целый фестиваль, охватывающий более 15 российских городов. ✨ Добавить папку Мурализм и следить за новостями</t>
+  </si>
+  <si>
+    <t>16.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/notonlybanksy/22396</t>
+  </si>
+  <si>
+    <t>Вася Кармазин «Стражи Ковдора» (Ковдор, Мурманская область, фестиваль СМЕНА) «На самом краю Ковдорского карьера, на самом краю России, стоит починочный цех, чьи очертания похожи на силуэт храма. На его стенах, напоминая старинный витраж, застыли двое, Полярные День и Ночь – стражи, чьи лица заперты на ключ. В их руках то, что земля и люди отдают городу: ископаемые и электричество. Они контролируют солнце, не позволяя ему сорваться за горизонт навсегда или застыть в зените, гарантируют мерное движение светила по полярному небу, вечный размеренный ритм между долгим днём и долгой ночью. Пока стражи стоят на карьере, солнце возвращается. Если однажды они отвернутся, никто не знает, взойдёт ли оно вновь».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2297,62 +4001,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H215"/>
+  <dimension ref="A1:H407"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1593.754" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="1694.015" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -7624,50 +9328,3314 @@
       <c r="H214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>63709</v>
       </c>
       <c r="B215" t="s">
         <v>637</v>
       </c>
       <c r="C215" t="s">
         <v>638</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>639</v>
       </c>
       <c r="E215">
         <v>1153</v>
       </c>
       <c r="F215">
         <v>3</v>
       </c>
       <c r="G215">
         <v>9</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>122173</v>
+      </c>
+      <c r="B216" t="s">
+        <v>640</v>
+      </c>
+      <c r="C216" t="s">
+        <v>641</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="E216">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>122174</v>
+      </c>
+      <c r="B217" t="s">
+        <v>643</v>
+      </c>
+      <c r="C217" t="s">
+        <v>644</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="E217">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>122175</v>
+      </c>
+      <c r="B218" t="s">
+        <v>646</v>
+      </c>
+      <c r="C218" t="s">
+        <v>647</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="E218">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>122176</v>
+      </c>
+      <c r="B219" t="s">
+        <v>649</v>
+      </c>
+      <c r="C219" t="s">
+        <v>650</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="E219">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>122177</v>
+      </c>
+      <c r="B220" t="s">
+        <v>652</v>
+      </c>
+      <c r="C220" t="s">
+        <v>653</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="E220">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>122178</v>
+      </c>
+      <c r="B221" t="s">
+        <v>655</v>
+      </c>
+      <c r="C221" t="s">
+        <v>656</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="E221">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>122179</v>
+      </c>
+      <c r="B222" t="s">
+        <v>658</v>
+      </c>
+      <c r="C222" t="s">
+        <v>659</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="E222">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>122180</v>
+      </c>
+      <c r="B223" t="s">
+        <v>661</v>
+      </c>
+      <c r="C223" t="s">
+        <v>662</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="E223">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>122181</v>
+      </c>
+      <c r="B224" t="s">
+        <v>664</v>
+      </c>
+      <c r="C224" t="s">
+        <v>665</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="E224">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>122182</v>
+      </c>
+      <c r="B225" t="s">
+        <v>667</v>
+      </c>
+      <c r="C225" t="s">
+        <v>668</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="E225">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>122183</v>
+      </c>
+      <c r="B226" t="s">
+        <v>670</v>
+      </c>
+      <c r="C226" t="s">
+        <v>671</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="E226">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>122184</v>
+      </c>
+      <c r="B227" t="s">
+        <v>673</v>
+      </c>
+      <c r="C227" t="s">
+        <v>674</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="E227">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>122185</v>
+      </c>
+      <c r="B228" t="s">
+        <v>676</v>
+      </c>
+      <c r="C228" t="s">
+        <v>677</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="E228">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>122186</v>
+      </c>
+      <c r="B229" t="s">
+        <v>679</v>
+      </c>
+      <c r="C229" t="s">
+        <v>680</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="E229">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>122187</v>
+      </c>
+      <c r="B230" t="s">
+        <v>682</v>
+      </c>
+      <c r="C230" t="s">
+        <v>683</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="E230">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>122188</v>
+      </c>
+      <c r="B231" t="s">
+        <v>685</v>
+      </c>
+      <c r="C231" t="s">
+        <v>686</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="E231">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>122189</v>
+      </c>
+      <c r="B232" t="s">
+        <v>688</v>
+      </c>
+      <c r="C232" t="s">
+        <v>689</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="E232">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>122190</v>
+      </c>
+      <c r="B233" t="s">
+        <v>691</v>
+      </c>
+      <c r="C233" t="s">
+        <v>692</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="E233">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>122191</v>
+      </c>
+      <c r="B234" t="s">
+        <v>694</v>
+      </c>
+      <c r="C234" t="s">
+        <v>695</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="E234">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>122192</v>
+      </c>
+      <c r="B235" t="s">
+        <v>697</v>
+      </c>
+      <c r="C235" t="s">
+        <v>698</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="E235">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>122193</v>
+      </c>
+      <c r="B236" t="s">
+        <v>700</v>
+      </c>
+      <c r="C236" t="s">
+        <v>701</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="E236">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>122194</v>
+      </c>
+      <c r="B237" t="s">
+        <v>703</v>
+      </c>
+      <c r="C237" t="s">
+        <v>704</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="E237">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>122195</v>
+      </c>
+      <c r="B238" t="s">
+        <v>706</v>
+      </c>
+      <c r="C238" t="s">
+        <v>707</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="E238">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>122196</v>
+      </c>
+      <c r="B239" t="s">
+        <v>709</v>
+      </c>
+      <c r="C239" t="s">
+        <v>710</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="E239">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>122197</v>
+      </c>
+      <c r="B240" t="s">
+        <v>712</v>
+      </c>
+      <c r="C240" t="s">
+        <v>713</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>122198</v>
+      </c>
+      <c r="B241" t="s">
+        <v>714</v>
+      </c>
+      <c r="C241" t="s">
+        <v>715</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="E241">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>122199</v>
+      </c>
+      <c r="B242" t="s">
+        <v>717</v>
+      </c>
+      <c r="C242" t="s">
+        <v>718</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="E242">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>122200</v>
+      </c>
+      <c r="B243" t="s">
+        <v>720</v>
+      </c>
+      <c r="C243" t="s">
+        <v>721</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="E243">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>122201</v>
+      </c>
+      <c r="B244" t="s">
+        <v>723</v>
+      </c>
+      <c r="C244" t="s">
+        <v>724</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="E244">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>122202</v>
+      </c>
+      <c r="B245" t="s">
+        <v>726</v>
+      </c>
+      <c r="C245" t="s">
+        <v>727</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="E245">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>122203</v>
+      </c>
+      <c r="B246" t="s">
+        <v>729</v>
+      </c>
+      <c r="C246" t="s">
+        <v>730</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="E246">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>122204</v>
+      </c>
+      <c r="B247" t="s">
+        <v>732</v>
+      </c>
+      <c r="C247" t="s">
+        <v>733</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E247">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>122205</v>
+      </c>
+      <c r="B248" t="s">
+        <v>735</v>
+      </c>
+      <c r="C248" t="s">
+        <v>736</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="E248">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>122206</v>
+      </c>
+      <c r="B249" t="s">
+        <v>738</v>
+      </c>
+      <c r="C249" t="s">
+        <v>739</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="E249">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>122207</v>
+      </c>
+      <c r="B250" t="s">
+        <v>741</v>
+      </c>
+      <c r="C250" t="s">
+        <v>742</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E250">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>122208</v>
+      </c>
+      <c r="B251" t="s">
+        <v>744</v>
+      </c>
+      <c r="C251" t="s">
+        <v>745</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="E251">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>122209</v>
+      </c>
+      <c r="B252" t="s">
+        <v>747</v>
+      </c>
+      <c r="C252" t="s">
+        <v>748</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="E252">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>122210</v>
+      </c>
+      <c r="B253" t="s">
+        <v>750</v>
+      </c>
+      <c r="C253" t="s">
+        <v>751</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="E253">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>122211</v>
+      </c>
+      <c r="B254" t="s">
+        <v>753</v>
+      </c>
+      <c r="C254" t="s">
+        <v>754</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="E254">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>122212</v>
+      </c>
+      <c r="B255" t="s">
+        <v>756</v>
+      </c>
+      <c r="C255" t="s">
+        <v>757</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E255">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>122213</v>
+      </c>
+      <c r="B256" t="s">
+        <v>759</v>
+      </c>
+      <c r="C256" t="s">
+        <v>760</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="E256">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>122214</v>
+      </c>
+      <c r="B257" t="s">
+        <v>762</v>
+      </c>
+      <c r="C257" t="s">
+        <v>763</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="E257">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>122215</v>
+      </c>
+      <c r="B258" t="s">
+        <v>765</v>
+      </c>
+      <c r="C258" t="s">
+        <v>766</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="E258">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>122216</v>
+      </c>
+      <c r="B259" t="s">
+        <v>768</v>
+      </c>
+      <c r="C259" t="s">
+        <v>769</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E259">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>122217</v>
+      </c>
+      <c r="B260" t="s">
+        <v>771</v>
+      </c>
+      <c r="C260" t="s">
+        <v>772</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E260">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>122218</v>
+      </c>
+      <c r="B261" t="s">
+        <v>774</v>
+      </c>
+      <c r="C261" t="s">
+        <v>775</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="E261">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>122219</v>
+      </c>
+      <c r="B262" t="s">
+        <v>777</v>
+      </c>
+      <c r="C262" t="s">
+        <v>778</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="E262">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>122220</v>
+      </c>
+      <c r="B263" t="s">
+        <v>780</v>
+      </c>
+      <c r="C263" t="s">
+        <v>781</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="E263">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>122221</v>
+      </c>
+      <c r="B264" t="s">
+        <v>783</v>
+      </c>
+      <c r="C264" t="s">
+        <v>784</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="E264">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>122222</v>
+      </c>
+      <c r="B265" t="s">
+        <v>786</v>
+      </c>
+      <c r="C265" t="s">
+        <v>787</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="E265">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>122223</v>
+      </c>
+      <c r="B266" t="s">
+        <v>789</v>
+      </c>
+      <c r="C266" t="s">
+        <v>790</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="E266">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>122224</v>
+      </c>
+      <c r="B267" t="s">
+        <v>792</v>
+      </c>
+      <c r="C267" t="s">
+        <v>793</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="E267">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>122225</v>
+      </c>
+      <c r="B268" t="s">
+        <v>795</v>
+      </c>
+      <c r="C268" t="s">
+        <v>796</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="E268">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>122226</v>
+      </c>
+      <c r="B269" t="s">
+        <v>798</v>
+      </c>
+      <c r="C269" t="s">
+        <v>799</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E269">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>122227</v>
+      </c>
+      <c r="B270" t="s">
+        <v>801</v>
+      </c>
+      <c r="C270" t="s">
+        <v>802</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="E270">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>122228</v>
+      </c>
+      <c r="B271" t="s">
+        <v>804</v>
+      </c>
+      <c r="C271" t="s">
+        <v>805</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E271">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>122229</v>
+      </c>
+      <c r="B272" t="s">
+        <v>807</v>
+      </c>
+      <c r="C272" t="s">
+        <v>808</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E272">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>122230</v>
+      </c>
+      <c r="B273" t="s">
+        <v>810</v>
+      </c>
+      <c r="C273" t="s">
+        <v>811</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="E273">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>122231</v>
+      </c>
+      <c r="B274" t="s">
+        <v>813</v>
+      </c>
+      <c r="C274" t="s">
+        <v>814</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E274">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>122232</v>
+      </c>
+      <c r="B275" t="s">
+        <v>816</v>
+      </c>
+      <c r="C275" t="s">
+        <v>817</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E275">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>122233</v>
+      </c>
+      <c r="B276" t="s">
+        <v>819</v>
+      </c>
+      <c r="C276" t="s">
+        <v>820</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E276">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>122234</v>
+      </c>
+      <c r="B277" t="s">
+        <v>822</v>
+      </c>
+      <c r="C277" t="s">
+        <v>823</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E277">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>122235</v>
+      </c>
+      <c r="B278" t="s">
+        <v>825</v>
+      </c>
+      <c r="C278" t="s">
+        <v>826</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E278">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>122236</v>
+      </c>
+      <c r="B279" t="s">
+        <v>828</v>
+      </c>
+      <c r="C279" t="s">
+        <v>829</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E279">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>122237</v>
+      </c>
+      <c r="B280" t="s">
+        <v>831</v>
+      </c>
+      <c r="C280" t="s">
+        <v>832</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E280">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>122238</v>
+      </c>
+      <c r="B281" t="s">
+        <v>834</v>
+      </c>
+      <c r="C281" t="s">
+        <v>835</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E281">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>122239</v>
+      </c>
+      <c r="B282" t="s">
+        <v>837</v>
+      </c>
+      <c r="C282" t="s">
+        <v>838</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E282">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>122240</v>
+      </c>
+      <c r="B283" t="s">
+        <v>840</v>
+      </c>
+      <c r="C283" t="s">
+        <v>841</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E283">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>122241</v>
+      </c>
+      <c r="B284" t="s">
+        <v>843</v>
+      </c>
+      <c r="C284" t="s">
+        <v>844</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E284">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>122242</v>
+      </c>
+      <c r="B285" t="s">
+        <v>846</v>
+      </c>
+      <c r="C285" t="s">
+        <v>847</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E285">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>122243</v>
+      </c>
+      <c r="B286" t="s">
+        <v>849</v>
+      </c>
+      <c r="C286" t="s">
+        <v>850</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E286">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>122244</v>
+      </c>
+      <c r="B287" t="s">
+        <v>852</v>
+      </c>
+      <c r="C287" t="s">
+        <v>853</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E287">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>122245</v>
+      </c>
+      <c r="B288" t="s">
+        <v>855</v>
+      </c>
+      <c r="C288" t="s">
+        <v>856</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="E288">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>122246</v>
+      </c>
+      <c r="B289" t="s">
+        <v>858</v>
+      </c>
+      <c r="C289" t="s">
+        <v>859</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="E289">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>122247</v>
+      </c>
+      <c r="B290" t="s">
+        <v>861</v>
+      </c>
+      <c r="C290" t="s">
+        <v>862</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="E290">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>122248</v>
+      </c>
+      <c r="B291" t="s">
+        <v>864</v>
+      </c>
+      <c r="C291" t="s">
+        <v>865</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="E291">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>122249</v>
+      </c>
+      <c r="B292" t="s">
+        <v>867</v>
+      </c>
+      <c r="C292" t="s">
+        <v>868</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E292">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>122250</v>
+      </c>
+      <c r="B293" t="s">
+        <v>870</v>
+      </c>
+      <c r="C293" t="s">
+        <v>871</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="E293">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>122251</v>
+      </c>
+      <c r="B294" t="s">
+        <v>873</v>
+      </c>
+      <c r="C294" t="s">
+        <v>874</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="E294">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>122252</v>
+      </c>
+      <c r="B295" t="s">
+        <v>876</v>
+      </c>
+      <c r="C295" t="s">
+        <v>877</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E295">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>122253</v>
+      </c>
+      <c r="B296" t="s">
+        <v>879</v>
+      </c>
+      <c r="C296" t="s">
+        <v>880</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E296">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>122254</v>
+      </c>
+      <c r="B297" t="s">
+        <v>882</v>
+      </c>
+      <c r="C297" t="s">
+        <v>883</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E297">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>122255</v>
+      </c>
+      <c r="B298" t="s">
+        <v>885</v>
+      </c>
+      <c r="C298" t="s">
+        <v>886</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E298">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>122256</v>
+      </c>
+      <c r="B299" t="s">
+        <v>888</v>
+      </c>
+      <c r="C299" t="s">
+        <v>889</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E299">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>122257</v>
+      </c>
+      <c r="B300" t="s">
+        <v>891</v>
+      </c>
+      <c r="C300" t="s">
+        <v>892</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E300">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>122258</v>
+      </c>
+      <c r="B301" t="s">
+        <v>894</v>
+      </c>
+      <c r="C301" t="s">
+        <v>895</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E301">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>122259</v>
+      </c>
+      <c r="B302" t="s">
+        <v>897</v>
+      </c>
+      <c r="C302" t="s">
+        <v>898</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E302">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>122260</v>
+      </c>
+      <c r="B303" t="s">
+        <v>900</v>
+      </c>
+      <c r="C303" t="s">
+        <v>901</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="E303">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>122261</v>
+      </c>
+      <c r="B304" t="s">
+        <v>903</v>
+      </c>
+      <c r="C304" t="s">
+        <v>904</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E304">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>122262</v>
+      </c>
+      <c r="B305" t="s">
+        <v>906</v>
+      </c>
+      <c r="C305" t="s">
+        <v>907</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E305">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>122263</v>
+      </c>
+      <c r="B306" t="s">
+        <v>909</v>
+      </c>
+      <c r="C306" t="s">
+        <v>910</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E306">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>122264</v>
+      </c>
+      <c r="B307" t="s">
+        <v>912</v>
+      </c>
+      <c r="C307" t="s">
+        <v>913</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E307">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>122265</v>
+      </c>
+      <c r="B308" t="s">
+        <v>915</v>
+      </c>
+      <c r="C308" t="s">
+        <v>916</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E308">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>122266</v>
+      </c>
+      <c r="B309" t="s">
+        <v>918</v>
+      </c>
+      <c r="C309" t="s">
+        <v>919</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E309">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>122267</v>
+      </c>
+      <c r="B310" t="s">
+        <v>921</v>
+      </c>
+      <c r="C310" t="s">
+        <v>922</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E310">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>122268</v>
+      </c>
+      <c r="B311" t="s">
+        <v>924</v>
+      </c>
+      <c r="C311" t="s">
+        <v>925</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E311">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>122269</v>
+      </c>
+      <c r="B312" t="s">
+        <v>927</v>
+      </c>
+      <c r="C312" t="s">
+        <v>928</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E312">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>122270</v>
+      </c>
+      <c r="B313" t="s">
+        <v>930</v>
+      </c>
+      <c r="C313" t="s">
+        <v>931</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E313">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>122271</v>
+      </c>
+      <c r="B314" t="s">
+        <v>933</v>
+      </c>
+      <c r="C314" t="s">
+        <v>934</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E314">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>122272</v>
+      </c>
+      <c r="B315" t="s">
+        <v>936</v>
+      </c>
+      <c r="C315" t="s">
+        <v>937</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E315">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>122273</v>
+      </c>
+      <c r="B316" t="s">
+        <v>939</v>
+      </c>
+      <c r="C316" t="s">
+        <v>940</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E316">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>122274</v>
+      </c>
+      <c r="B317" t="s">
+        <v>942</v>
+      </c>
+      <c r="C317" t="s">
+        <v>943</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E317">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>122275</v>
+      </c>
+      <c r="B318" t="s">
+        <v>945</v>
+      </c>
+      <c r="C318" t="s">
+        <v>946</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E318">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>122276</v>
+      </c>
+      <c r="B319" t="s">
+        <v>948</v>
+      </c>
+      <c r="C319" t="s">
+        <v>949</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E319">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>122277</v>
+      </c>
+      <c r="B320" t="s">
+        <v>951</v>
+      </c>
+      <c r="C320" t="s">
+        <v>952</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E320">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>122278</v>
+      </c>
+      <c r="B321" t="s">
+        <v>954</v>
+      </c>
+      <c r="C321" t="s">
+        <v>955</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E321">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>122279</v>
+      </c>
+      <c r="B322" t="s">
+        <v>957</v>
+      </c>
+      <c r="C322" t="s">
+        <v>958</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E322">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>122280</v>
+      </c>
+      <c r="B323" t="s">
+        <v>960</v>
+      </c>
+      <c r="C323" t="s">
+        <v>961</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E323">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>122281</v>
+      </c>
+      <c r="B324" t="s">
+        <v>963</v>
+      </c>
+      <c r="C324" t="s">
+        <v>964</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E324">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>122282</v>
+      </c>
+      <c r="B325" t="s">
+        <v>966</v>
+      </c>
+      <c r="C325" t="s">
+        <v>967</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E325">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>122283</v>
+      </c>
+      <c r="B326" t="s">
+        <v>969</v>
+      </c>
+      <c r="C326" t="s">
+        <v>970</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E326">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>122284</v>
+      </c>
+      <c r="B327" t="s">
+        <v>972</v>
+      </c>
+      <c r="C327" t="s">
+        <v>973</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E327">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>122285</v>
+      </c>
+      <c r="B328" t="s">
+        <v>975</v>
+      </c>
+      <c r="C328" t="s">
+        <v>976</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E328">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>122286</v>
+      </c>
+      <c r="B329" t="s">
+        <v>978</v>
+      </c>
+      <c r="C329" t="s">
+        <v>979</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E329">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>122287</v>
+      </c>
+      <c r="B330" t="s">
+        <v>981</v>
+      </c>
+      <c r="C330" t="s">
+        <v>982</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>122288</v>
+      </c>
+      <c r="B331" t="s">
+        <v>983</v>
+      </c>
+      <c r="C331" t="s">
+        <v>984</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E331">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>122289</v>
+      </c>
+      <c r="B332" t="s">
+        <v>986</v>
+      </c>
+      <c r="C332" t="s">
+        <v>987</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E332">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>122290</v>
+      </c>
+      <c r="B333" t="s">
+        <v>989</v>
+      </c>
+      <c r="C333" t="s">
+        <v>990</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E333">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>122291</v>
+      </c>
+      <c r="B334" t="s">
+        <v>992</v>
+      </c>
+      <c r="C334" t="s">
+        <v>993</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>122292</v>
+      </c>
+      <c r="B335" t="s">
+        <v>994</v>
+      </c>
+      <c r="C335" t="s">
+        <v>995</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="E335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>122293</v>
+      </c>
+      <c r="B336" t="s">
+        <v>997</v>
+      </c>
+      <c r="C336" t="s">
+        <v>998</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="E336">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>122294</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E337">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>122295</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E338">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>122296</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E339">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>122297</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E340">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>122298</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E341">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>122299</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E342">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>122300</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E343">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>122301</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E344">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>122302</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E345">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>122303</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E346">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>122304</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E347">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>122305</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E348">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>122306</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E349">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>122307</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E350">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>122308</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E351">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>122309</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E352">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>122310</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E353">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>122311</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E354">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>122312</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E355">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>122313</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E356">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>122314</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E357">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>122315</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E358">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>122316</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E359">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>122317</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E360">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>122318</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E361">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>122319</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E362">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>122320</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E363">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>122321</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E364">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>122322</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E365">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>122323</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E366">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>122324</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>122325</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E368">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>122326</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E369">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>122327</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E370">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>122328</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E371">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>122329</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E372">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>122330</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E373">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>122331</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E374">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>122332</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E375">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>122333</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E376">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>122334</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E377">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>122335</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E378">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>122336</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E379">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>122337</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E380">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>122338</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E381">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>122339</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E382">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>122340</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E383">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>122341</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E384">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>122342</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E385">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>122343</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E386">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>122344</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E387">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>122345</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E388">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>122346</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E389">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>122347</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E390">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>122348</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E391">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>122349</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E392">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>122350</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E393">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>122351</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E394">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>122352</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E395">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>122353</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E396">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>122354</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E397">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>127034</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E398">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>127035</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E399">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>127036</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E400">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>127037</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E401">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>127038</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E402">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>127039</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E403">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>127040</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E404">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>127041</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E405">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>127042</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E406">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>127043</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E407">
+        <v>732</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">