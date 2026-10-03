--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="887">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2315">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2673,50 +2673,4334 @@
     <t>29.06.25 10:33</t>
   </si>
   <si>
     <t>t.me/shakko_kitsune/14900</t>
   </si>
   <si>
     <t>Выставка "Темная оттепель" в Центре Вознесенского работает сегодня последний день (до 21.00). Это небольшой и очень умный проект об обратной, депрессивной стороне веселой Оттепели. Очень много работ Владимира Пятницкого -- художника, о котором я когда-то написала книгу как о писателе, авторе анекдотов псевдо-Хармса. Есть даже маски писателей из папье-маше, включая того Достоевского, которому в ухо вставили пробку, от чего череп треснул.</t>
   </si>
   <si>
     <t>29.06.25 09:40</t>
   </si>
   <si>
     <t>t.me/shakko_kitsune/14899</t>
   </si>
   <si>
     <t>Сегодня последний день работы выставки про современный салонный китч "Чересчур" в фонде RuArts в Трубниковском пер. Насыщенная программа финисажа, успейте: — 14:00 — перформативные наброски на выставке «Чересчур» «Китч и скетч». — 18:00 — концерт-лекция Олега Давыдова «Китч в академической музыке». Билеты по ссылке. Илл.: Алина Глазун, Без названия, 2022 Смешанная техника. Работа представлена на выставке «Чересчур»</t>
   </si>
   <si>
     <t>29.06.25 08:04</t>
   </si>
   <si>
     <t>t.me/shakko_kitsune/14890</t>
   </si>
   <si>
     <t>#термин_дня_с_shakko драконий халат лунпао одежда китайского императора с изображением дракона. Заимствована также правителями соседних стран типа Кореи и Вьетнама. Кроме императора и императрицы носить гунлунпао могли только те, кому они пожаловали это право. Членам императорской семьи и придворным особо разрешалось носить похожий — "питоновый халат" (мангфу): все то же самое, только у зверя не 5 когтей, а 4.</t>
+  </si>
+  <si>
+    <t>15.09.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18844</t>
+  </si>
+  <si>
+    <t>"Троица": новости и прогноз развития ситуации Список "Троицы" Андрея Рублева поместили в иконостас собора в конце августа, сообщили источники РБК. Патриархия подтвердила, что в иконостасе действительно находится копия, но не указала конкретные сроки ее помещения туда. Дайджест вчерашних новостей тут. Кратко: икона в реставрационных мастерских Лавры, из Третьяковки приехали специалисты. Ни о какой новой реставрации в данный момент речи не идет, пока это просто осмотр. __________ О чем вообще текущий скандал? О том, что куски дерева с плохо сохранившейся краской возрастом 600 лет надо хранить в очень специфических условиях. Однако икону снова призвали "работать" и переместили из комфортных условий в собор — место, где постоянно происходят обряды, жгут свечи, дышат и толпятся. От этой нагрузки икону должна была защитить климатическая капсула-витрина (на это понимающие люди изначально не очень надеялись). Витрина, на которую потратили миллионы, сломалась, не прослужив и трех лет. Из-за этого древесина начала коробиться. Когда доски плывут ("Троица" сбита из трех досочек), краски начинают отваливаться. О том, что они коробятся, свидетельствуют подвижки контрольных маячков, прикрепленных музейщиками при отправке. Именно начала этого эффекта домино сейчас и опасаются специалисты. Скандал же, в частности, еще и из-за того, что — по сообщениям иноагентов — церковники два месяца скрывали от музейщиков, что капсула сломалась, и за это время икона ухудшилась резко. Варианты развития ситуации: 1) Икону быстро "ремонтируют" и ставят обратно в починенную камеру. Это повторяет сценарий 2024 года: после пребывания в Храме Христа Спасителя иконе стало нехорошо, ее на некоторое время переместили в реставрационный центр им. Грабаря, "подлатали" и отправили "работать" в Сергиев Посад. Это самый плохой сценарий. Потому что история потом снова повторится, уже в третий раз. Этот сценарий известен — "Боголюбская икона" 12 века, из-за капсулы же, пришла в аварийное состояние. Ее реставрация после пребывания в храме длилась с 2010 по 2016 год. Выставить для публики как следует ее смогли только в 2024 году. Теперь она находится в отдельном черном зале во Владимире, куда вход по сеансам ограниченному числу людей и на нее практически не дышат. Но это еще хороший вариант! Боголюбскую в каком-то виде удалось спасти. Тут перед нами риск, что "Троица" Рублева осыпется целиком и мы ее попросту потеряем. 2) Икону медленно реставрируют. И через несколько лет опять выставляют в храме. И так мы переходим к пункту 1 обратно. Печаль. 3) Икону медленно реставрируют. Очень медленно. Видимо, ее текущее состояние уже требует огромной и долгой реставрационной работы. И после этого ее не выставляют ни в музее, ни в храме. А кладут на стабилизацию на долгие годы. Фактически — "в кому под капельницу". 4) Вариант, при котором она возвращается в постоянную экспозицию Третьяковской галереи в ближайшие десятилетия, на мой взгляд, вообще невозможен. *** Сейчас остается только надеяться на то, что у Министерства культуры хватит воли и возможностей на то, чтобы "Троицу" перевезли из реставрационных мастерских Лавры в Реставрационные мастерские им. Грабаря (вряд ли получится в мастерские Третьяковской галереи). Чтобы Патриархия "отпустила" икону в реанимацию. Уже этот начальный шаг станет хорошей новостью в данной трагической ситуации. #Троица_Рублева</t>
+  </si>
+  <si>
+    <t>15.09.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18843</t>
+  </si>
+  <si>
+    <t>Артефакты. Зачем музею кабинет для странных книг — любопытная статья с милыми фотографиями Как музей может показать книгу, которую нельзя просто поставить на полку? Что делать с изданием, которое нужно не только читать, но и рассматривать, раскладывать, слушать, разбирать на части или даже проигрывать как перформанс? И почему в музее для таких вещей требуется не разовая выставка, а отдельное постоянное пространство? https://obzor.city/article/670826---artefakty-zachem-muzeju-kabinet-dlja-strannyh-knig</t>
+  </si>
+  <si>
+    <t>14.09.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18836</t>
+  </si>
+  <si>
+    <t>Всякий, кто по-настоящему глубоко погружался в японскую поэзию, знает, насколько неразрывно визуальное в ней связано со словом. У нас — поскольку мы не читаем иероглифику, нет возможности по-настоящему насладиться этим синтетическим жанром. И вот в этом уникальном издании сделана попытка объяснить, подвести к этому ощущению: хайку соединены с авторскими образцами японской графики и каллиграфии. Многие поэты-хайдзины сами создавали иллюстрации к своим стихам. Издательство КоЛибри создало возможность такого многомерного погружения в мир японской классики, подарочное издание с цветными крупноформатными изображениями. И одно даже только имя переводчика нам говорит об уровне издания (Над переводом трудилась Татьяна Львовна Соколова-Делюсина, десятый дан в зале славы наших японистов) "Хайку: поэзия и живопись". М., 2026, Колибри. Реклама. erid: 2W5zFGw2QJ5 ООО «Издательство АЗБУКА» ИНН 7719633799 ОКВЭД: 58.11</t>
+  </si>
+  <si>
+    <t>14.09.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18834</t>
+  </si>
+  <si>
+    <t>Интересно: эпохальное временное возвращение гобелена Байе в Англию на выставку стало возможным благодаря рожденному в СССР белорусу, израильскому миллионеру Игорю Тульчинскому, который пожертвовал на это 5 млн. фунтов. (Западная пресса тут откопала, что он почему-то не поддерживает палестинцев, а поддерживает евреев, и пытается поднять по этому поводу скандал: как смеет человек, который не любит беженцев из Газы, спонсировать такую важную выставку! Обожаю их логику. И навыки детективного расследования, разумеется). https://www.artnews.com/art-news/news/igor-tulchinsky-bayeux-tapestry-west-bank-settlement-1234797847/</t>
+  </si>
+  <si>
+    <t>13.09.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18833</t>
+  </si>
+  <si>
+    <t>Патриархия опубликовала официальное заявление, что никаких форс-мажоров с "Троицей" Рублева не случилось, и что в настоящий момент производится "плановая сверка состояния иконы". https://patriarchia.ru/article/122839 То есть ее действительно вынули из капсулы и иконостаса? *** По поводу циркулирующего в сетях фото трещины иконы, из который выступает странная субстанция, мои источники заверили меня, что это не фейк, а подлинное фото — выдавливается реставрационный клей из-за набухания досок. #Троица_Рублева</t>
+  </si>
+  <si>
+    <t>13.09.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18832</t>
+  </si>
+  <si>
+    <t>#первая_светская_картина Итак, за это лето мы тихой сапой прошлись по истории возникновения всех светских жанров живописи: — Портретная живопись. Первые образцы в 1350-60-е; настоящее распространение с 1450-х годов — Историческая живопись (батальная). Приблизительно с 1450-х годов — Мифологическая картина. С 1450-70-х годов. — Аллегорическая картина. Примерно с 1470-х годов. — Историческая картина. Первые образцы с 1480-90-х годов. Настоящее распространение с 17 века. — Натюрморт. Первые образцы с 1480-1500х. Настоящее распространение с 17 века. — Обнаженная натура. Первые образцы с 1480-1500х. Настоящие образцы чистого откровенного ню — с 18 века. — Пейзаж. Первые образцы с 1490-1500-х годов. Настоящее распространение с 17 века. — Литературная картина. Первые образцы с 1490-1500-х годов. — Жанровая живопись. С 1540-50-х годов. — Анималистическая живопись. С 1560-70-х годов *** Теперь вы знаете об истории искусства гораздо больше! Ставьте сердечко, если вам показался этот цикл полезным и интересным.</t>
+  </si>
+  <si>
+    <t>12.09.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18831</t>
+  </si>
+  <si>
+    <t>Прислали из издательства книгу почитать (длинный список премии «Большая книга»): Персей : роман / Андрей Волос. — СПб. : Азбука, Издательство АЗБУКА, 2025. — 320 с. — (Азбука. Голоса) В центре сюжета — знаменитый скульптор и ювелир Бенвенуто Челлини, которому герцог Тосканский Козимо I де Медичи заказывает создание бронзовой статуи Персея, победителя Медузы Горгоны. Работа над скульптурой, которая должна была быть отлита за одну отливку, заняла девять лет. Разумеется, такой роман следует ставить в ряд других книг о том же герое — романа Александра Дюма "Асканио" о том, как Челлини делает другую, тоже масштабную статую, но для французского короля. А также собственноручных его мемуаров, прекрасно переведенных на русский. Любопытно, каким получился вариант XXI века Вот тут опубликован фрагмент из новой книги.</t>
+  </si>
+  <si>
+    <t>12.09.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18830</t>
+  </si>
+  <si>
+    <t>Сайт для красивой медитации. Экспонаты из музея Метрополитен, которые не выставляются, просто выгруженные случайным потоком. Листать и отдыхать глазами https://www.openmetropolitan.com/ *** Вот бы российским музейным коллекциям нечто подобное. Представьте Гостакаталог с удобным интерфейсом (судорожный всхлип).</t>
+  </si>
+  <si>
+    <t>11.09.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18824</t>
+  </si>
+  <si>
+    <t>Отгремела очередная ежегодная ярмарка Cosmoscow, итоги у нее были разнообразные и интересные, я же отмечу среди показанных стендов арт-проект «Я не железная» (стенд косметической компании «Гельтек»). В нем две художницы Александра Weld Queen и Анастасия Иваненкова переосмыслили клише массовой культуры, постоянно напоминающее нам о том, что на русских женщинах можно пахать, что они коня остановят и так далее. А ведь даже сталь без заботы и ухода разрушается, а об этом часто «железные» женщины забывают. Стенд был двухслойным. Снаружи – стальная богиня Александры Weld Queen, которая теряет себя под тяжестью бесконечных ролей. Внутри же – шатёр, мягкое пространство заботы и вышивка Анастасии Иваненковой, где женщина возвращает себе право на мягкость и заботу. Специально для стенда композитор Андрей Пастух написал композицию, где было использовано духовное пение. «Я вижу железных женщин каждый день. И в нашем офисе, и на заводе, и здесь, на Cosmoscow. Вы правда супергерои, но о каждой супергероине нужно заботиться, иначе ничего не получится, – говорит владелец компании «Гельтек» Сергей Кирш.</t>
+  </si>
+  <si>
+    <t>11.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18823</t>
+  </si>
+  <si>
+    <t>А теперь расскажи классу, что полезного ты сделал этим летом</t>
+  </si>
+  <si>
+    <t>10.09.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18815</t>
+  </si>
+  <si>
+    <t>Приходите купить тыкву Яёи Кусама или карты Параджанова 13 сентября в Московский аукционный дом Московский аукционный дом продолжает развивать направление работы с современным искусством. На сей раз первая половина каталога аукциона включает работы нонконформистов и знаковых художников ХХ — начала ХХI века. Это Анатолий Зверев, Олег Целков, Франциско Инфанте-Арана, Петр Беленок, Владимир Немухин, Георгий, Александр и Валерий Трауготы, Татьяна Маврина, Александр Флоренский, Григорий Брускин. Если вам нужно что-то более контемпорари, то вот вторая половина каталога. Это произведения работы Константина Худякова, Константина Батынкова, Павла Пепперштейна, Александра Воцмуша, Екатерины Борсук и многих других. Всего на торги заявлено более 300 лотов. 13 сентября, Большой Овчинниковский пер., д. 22, стр. 3. Особняк Ф.С. Коробова</t>
+  </si>
+  <si>
+    <t>10.09.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18814</t>
+  </si>
+  <si>
+    <t>Дело Неизвестного: хронология 2009-2010: моряк-снабженец Максим Кошкарев появляется на нумизматических, фалеристических и антикварных форумах (военно-историческая тема), где вскоре приобретает репутацию нечистоплотного продавца (+1 источник) 2011: первая его попытка продать фальшивые произведения (Дали, Моне, Ренуара, Пикассо, Дега и Шагала — "наследство дядюшки"). В последующие годы пытается продавать фальшивые картины Репина, Айвазовского, Маковского, Бенуа, которые отличаются вопиющим качеством. (источник) !!! Неизвестная дата (2019-2020?): происходит ЧТО-ТО, Кошкарев знакомится с КЕМ-ТО, кто объясняет ему — делать фальшивые металлические статуи Неизвестного гораздо выгодней и безопасней, чем копировать известные людям картины старых мастеров. Этот КТО-ТО дает Кошкареву фотографии (?) скульптур Неизвестного, возможно, слепки с них. Кошкарев находит по некоторым источникам целых трех специалистов по металлу в Мурманске и рядом, и те начинают ваять шедевры. 2020: Кошкарев начинает продавать Неизвестного (дата взята из публикации на сайте Следственного комитета). В том же году умирает офицер вспомогательного флота Юрий Кузнецов, его друг, который был его торговым представителем в Петербурге. 2024: Кошкарев знакомится с пожилым мурманским художником Мартыновым, который начинает рисовать ему картины Неизвестного. По его словам — 27 картин. (Интервью деда). 2025: весна: Любовь Агафонова запускает мультиформатный проект  «Неизвестный 100» к 100-летию скульптора (https://neizvestny100.ru). Согласно пресс-релизу, в рамках проекта планируется выставка с участием музейных и частных собраний. где-то середина года: Начинается подготовка этой (?) выставки, на которой хотят показать свои произведения многочисленные частные коллекционеры, приобретшие свежих "неизвестных" в последний период. Третьяковка вяло отбрехивается от этого проекта, но на нее оказывают энергичное влияние, и все-таки подготовка стартует. Третьяковка решительно отказывается брать Агафонову как куратора и приглашает специалиста по скульптуре со стороны (т.к. в музее такого нет), параллельно сильно разбавляя выставку подлинниками из госмузеев и делая действительно сильный проект. осень?: Джеф Блюмис, американский ученик Эрнста Неизвестного, якобы сообщает Агафоновой и Тимати (увидев его покупки) о том, что произведения выглядят подозрительно (источник). Тимати опроверг владение Неизвестным; информация о владении К.Л. Эрнстом также опровергается — понимайте как следует. Вдова скульптора Анна Грэм также говорит, что она якобы заранее опознала фальшивость по фотографиям и подавала сигналы в Россию, но ее игнорируют. Примерно в это время Военный Следственный комитет начал расследование против Кошкарева в связи с подозрением в коррупции из-за его образа жизни и чересчур большого количества недвижимости. Они ожидали увидеть обычное воровство, а вышли на тяжелый гламур с шампанским и галеристками. Вот им весело стало. 25 декабря: открытие выставки в Третьяковке 2026: Военный СК продолжает вести расследование. Кошкарев арестован и дает показания. Его обыск, включая переписку и телефон, дает много полезной информации 12 мая: закрытие выставки в Третьяковке 29 мая: в прессу просачивается новость о том, что идет расследование. Первоначальное ошибочное впечатление — подделки опознали во время экспонирования в Третьяковке. Позже выясняется, что расследование ведется уже несколько месяцев. лето: ведется активное и жесткое расследование. Следователи перетряхивают весь антикварный и аукционный рынок Москвы. Очень много изъятий произведений. первая неделя сентября: задержание основательницы галереи «Веллум» Любови Агафоновой и директора аукционного дома «Первые имена» Роза Верховиной. Им предъявили обвинения в мошенничестве, пока домашний арест (РБК). Агафонова все эти месяцы была очень активным спикером по теме как пострадавшая; по сообщениям причастных людей, через ее руки прошло много скульптур и картин, хотя она в интервью говорит, кажется, только об 1 работе. Верховина из аукционного дома, который продал несколько работ, ее участие кажется менее константным, вполне случайным; есть риск, что в деле появится еще несколько таких посредников, которыми Кошкарев пользовался втемную. Ждем: новых арестов (?), экспертизы о подлинности изъятых работ, предъявления обвинений, суда. #немного_неизвестного</t>
+  </si>
+  <si>
+    <t>09.09.26 19:49</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18813</t>
+  </si>
+  <si>
+    <t>Основательнице галереи «Веллум» Любови Агафоновой предъявили обвинения в мошенничестве с произведениями Эрнста Неизвестного, сообщили источники РБК. #немного_неизвестного</t>
+  </si>
+  <si>
+    <t>09.09.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18812</t>
+  </si>
+  <si>
+    <t>Когда в 1953 году в Театре Станиславского и Немировича-Данченко впервые показали «Лебединое озеро» Владимира Бурмейстера, ажиотаж был такой, что в дни спектакля у входа несколько месяцев дежурила конная милиция. И это, кстати, не совсем то «Лебединое озеро», которое можно увидеть в других театрах. Бурмейстер сохранил знаменитый второй акт Льва Иванова — белых лебедей, ту самую «крылатую» пластику и танец четырех маленьких лебедей. А остальной спектакль фактически выстроил заново, сделав из балетной сказки довольно цельную драму. Особенно хорош здесь бал у Ротбарта: характерные танцы превращены в созданный им мир соблазнов и иллюзий, а появление Одиллии становится настоящей ловушкой для Зигфрида. У постановки вообще занятная международная биография. В 1956 году театр привез ее в Париж, после чего Бурмейстера пригласили перенести спектакль в Парижскую оперу. Там его версия «Лебединого озера» шла с 1960 года до конца 1980-х. Посмотреть московский оригинал можно 11 и 12 сентября, а также 2 и 3 октября в МАМТ.</t>
+  </si>
+  <si>
+    <t>09.09.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18810</t>
+  </si>
+  <si>
+    <t>Хочу прокомментировать вчерашнюю кражу Ренуара из его музея под Ниццей. Два заявления французов: — "Это произведения, которые практически бесценны, поскольку они являются знаковыми работами не только для музея, но и для всего мира", — заявила заместитель мэра Кань-сюр-Мер по культуре, наследию и меценатству Каролин д’Ама. Не являются. Украденные картины — "Мадам Колонна Романо" (1910) и "Молодая женщина у колодца" (около 1886). Вы их видели когда-нибудь? Ведь нет, правда? И это достаточно хорошая проверка на "знаковость" и допустимость использования слова "шедевр" — узнаваемость широкой публикой. Ренуар написал около 1500 картин (если верить каталогу-резоне), и знаковыми для всего мира из них является штук 10, максимум 20, в основном в главных парижских музеях. Бесценными они являются для этого Дома-музея, где "ренуаров" было всего 12 штук, если верить новостям. — "Стоимость украденных картин оценивается в 9 млн. евро". Кем оценивается? Где? Это выглядит как цифра, полностью взятая с потолка и озвученная либо просто для прессы, чтобы правоохранительные органы в свои документы вписали причиненный ущерб (наши тоже так делают, лишь бы что-то вписать). Приближенной к реальности она может быть, только если это страховая оценка на случай кражи или повреждения при перевозке. Но в таких случаях обычно уточняют, что это именно страховая стоимость. Плюс картины, которые просто висят в пост. эксп., а не перевозят, обычно не страхуют — это дико дорого, особенно для маленьких музеев. Если это не страховая оценка, то ее могли сделать на основе похожих аукционных или частных продаж. Но аукционный рекорд на Ренуара — 78 млн. долл., на пятой строке картина за 21 млн. долл., все зависит от качества, размера и правильного момента продажи. Даже абсолютно такая же картина, как украденная, в разные годы могла продаваться за разные миллионы. Но все это бессмысленно: музей государственный, и продавать это он не может. Во внутримузейных документах эта цифра не могла фигурировать, зачем она государству. И для вора эта стоимость тоже бессмыслена — украденную картину невозможно продать за официальную чистую цену — скупщики краденого обычно сводят до 10%. Я бы на месте французских властей вообще говорила: "да дешевку украли, тысяч по 300-500 каждая". То есть озвученная цена картин — это вообще непонятно зачем, если не для заголовков, и чтоб "пожалели". И, кстати, это справедливо для любых, вообще любых новостей о краже чего-либо из музеев: если это не офиц. страховка и не цена, по которой предмет официально купили в собрание в предыдущие 5-10 лет у частного собственника, то относитесь ко всем этим миллионам как декоративным завитушкам, украшающим новость для кликбейта.</t>
+  </si>
+  <si>
+    <t>09.09.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18809</t>
+  </si>
+  <si>
+    <t>Нижний Новгород! Еду к вам в рамках фестиваля "Медиамузей", который проходит на разных площадках в городе с 8 по 12 сентября медиамузей.рф Тема выступления: «Блогеры и инфлюенсеры в сфере искусства: как ими стать» Спикер: Софья Багдасарова, автор телеграм-канала Shakko: об искусстве, журналист газеты The Art Newspaper Russia, автор нескольких книг-бестселлеров нон-фикшн по искусству Дата: 12 сентября, 14:00 - 15:00 Площадка: Арсенал</t>
+  </si>
+  <si>
+    <t>08.09.26 16:52</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18808</t>
+  </si>
+  <si>
+    <t>Департамент культуры Москвы начал процесс ликвидации обьединения "Выставочные залы Москвы". Это веха. Подробности</t>
+  </si>
+  <si>
+    <t>08.09.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18807</t>
+  </si>
+  <si>
+    <t>Лекция! Про искусство! С бокалом шампанского! У вас есть шанс выиграть бесплатные билеты. Мы с платформой «ПРОТОКОЛ» на этой неделе разыгрываем два билета на любую сентябрьскую лекцию. Сентябрь в «Протоколе» очень урожайный. Лекторы: Александр Долин – японист Александр Каргин – политолог Анна Егорова – зав. Отделом искусства народов Дальнего Востока, Юго-Восточной Азии и Океании Государственного музея Востока Анна Пак – востоковед, автор ряда книг об искусстве и культуре Японии, преподаватель ВШЭ. Для участия подпишитесь на канал «Shakko: об искусстве» и нажмите кнопку под постом. Победителя рандомайзер выберет вечером 11 сентября.</t>
+  </si>
+  <si>
+    <t>08.09.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18806</t>
+  </si>
+  <si>
+    <t>🕺 Выставки сентября 2026: куда пойти в Москве 🕺 Классическое искусство и авангард: —  «Алмазная колесница. Буддийское искусство России» (ГМИИ, до 1 ноября) —  «Виктор Борисов-Мусатов. Гармония образа» (Третьяковка в Кадашах, до  8 ноября) —  «Врубель. Рождение нового искусства» (Музей декоративного искусства, с 18 сентября  до 17 февраля 2027) — «Школа Званцевой. Лаборатория русского модернизма» (Музей русского импрессионизма, до 4 октября) — «Хлеб» (Зотов, до 17 января). Самая важная тема русского искусства в творчестве абс. всех. —    «Три века странствий. Наследие семьи Волковых» (Музей Востока, до 8 ноября) —  «Н.Ш»  (Музей Скрябина, 10 сентября – до апреля 2026). О художнике Серебр. в. Николае Шперлинге —  «Фёдор Шехтель. Грёзы русского модерна» (МУАР, до 4 октября) —  «АЗС. Архитектура заправочных станций» (МУАР, до 25 октября) — «Цветы. Символ красоты» (Третьяковка в Кадашах, до 18 октября) — «Сакральное и радикальное. Красная нить русского искусства» (Коломенское, до 18 октября), сопоставление древнерусского и авангарда — «Вера Мухина: диалоги, грани» (Музей декоративного искусства, с до 27 сентября) — «Алексей Исупов: Между Вяткой и Тибром. Русская душа в лучах итальянского солнца» (Муз. рус. заруб., до 13 сентября) —  «Степан Эрьзя. Мифология скульптуры» (Новая Третьяковка, до 11 октября) — «Наследие эпохи. Семен Чуйков» (Третьяковка в Кадашах, до 27 ноября) Нонконформизм и совриск: —  «Русский музей в ЗИЛАРТе. Шедевры искусства второй половины ХХ века. Дар Петера и Ирене Людвиг» (ЗИЛАРТ, до 7 февраля) — Гриша Брускин. «Dies Illa» (ЗИЛАРТ, до 27 сентября) —  «Трава по пояс. Природа и искусство Егора Летова» (Центр Вознесенского, с 10 сентября по 10 января) —  «История черного цвета» (Фонд "Екатерина", 16 сентября - 29 ноября) —  «Они были разными. Скульптура Оттепели» (AZ/ART, 10 сентября – 29 ноября) —  «Искусство на частоте 1980-х» (Гараж, до 23 сентября) — «Торжество меланхолии» (Фонд Ruarts, до 10 января) — Наталья Менякина.  «Omnia mutantur» (Фонд RuArts, до 27 сентября) — Гоша Острецов. «Бункерная живопись» (Фонд Чеглакова, до 27 сентября) — «Прогулка по нестабильному пейзажу» (Stella Art Foundation, 11 сентября — 30 ноября) —  «Искусство за закрытыми дверями. Ленинградские квартирные выставки 1960–1980-х» (Росизо в Петроверигском, до 15 ноября). Закрывалось по техпричинам, проверить — «Полеты над временем. Пьеса о Штеренбергах» (Масловка, до 27 сентября) — «Фотобиеннале-2026» (Мультимедиа Арт-музей, 23 сентября – 29 ноября) — «Сон во время пробуждения», 2-я часть проекта «Неистовый конец» (ЦТИ "Фабрика"). Последний проект на Фабрике перед ее закрытием — «Сергей Филатов. Экстракт звука». (Центр электроакустической музыки при Московской Консерватории, до 30 сентября) — «Женский взгляд» (галерея Люмьер, до 4 октября), женщины-фотографы разных эпох — «Торжество меланхолии» (фонд RuArts, до 10 января 2027) —  «Ненаивное наивное. Искусство вне правил» (Царицыно, до 7 февраля) —  «Чертовски прекрасно!» Народное искусство Мексики (ТраDарт, до 4 октября) Историческое, ювелирное, кукольное, детское и прочее: —  «Ученые дамы. Наука без разрешения» (Музей Москвы, до 10 ноября) —  «Детство. Отрочество. Святость» (Музей Рублева, до 15 ноября) —  «Кубинский плакат. 1950–1970-е. Кино и революция» (ГМИИ, Галерея искусства, до 22 ноября) — «Африканское искусство» (ЗИЛАРТ, до 17 января) —  «Абрамцево. От Гоголевской аллеи до Римской рощи» (Музей Пушкина на Пречистенке, до 6 декабря) — «Код лошади» (Новый Манеж, до 11 октября) —  «Маленький человек больших художников» (Музей Тропинина, до 19 сентября). 40 картин приехало из Русского музея — «Предшественники Павла Третьякова: Федор Прянишников и Козьма Солдатенков» (ГТГ, Инженерный корпус, до 11 октября) — «Иномарка» (Музей Транспорта Москвы, до 25 января 2027) — о феномене авторынков 1990-х —  «ОтЧАЯнный фарфор» (Музей совр. ист. России, 10 сентября - 24 января) — «Иконы. Собрание Павла Третьякова» (ГТГ, Инженерный корпус, до 11 октября) —  «Екатерина II и Век Просвещения: Русский проект» (Коломенское, до 15 ноября) — «Хрупкое искусство. Пастель из фондов графики XVIII – начала XX века» (ГТГ в Лавруш., до 1 ноября) — «Люди как люди. Любят деньги». Деньги в романе М.А. Булгакова «Мастер и Маргарита» (ГИМ, до 18 января 2027) — «Диалоги. Пьетро Гонзага &amp; Максим Обрезков» (Архангельское, до 27 сентября) — «Наследие. Театр. Великие» (Нац. ц. «Россия», до 25 сентября) — «Театр. Пространство вдохновения» (РАХ на Пречистенке, до 25 октября)</t>
+  </si>
+  <si>
+    <t>07.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18805</t>
+  </si>
+  <si>
+    <t>Про самую дорогую картину в мире вы не могли не слышать, если пользуетесь интернетом ("Спаситель мира" Леонардо). А что идет номером два? "Обмен" Виллема де Кунинга 1955 года Слыхали? В сентябре 2015 года её купил американский миллиардер Кеннет Гриффин за 300 миллионов долларов. Сам автор продал ее в 1955 году за 4 тыс. долларов — вот такой скачок. Почему такой огромный рекорд? Следующая по цене картина Кунинга - "всего" $137,5 млн. Дело в том, что это не результат аукционных торгов с честным (относительно) боем между покупателями и прозрачным ценообразованием. В реальности покупка в 2015 года была частью сложной бартерной сделки. Продавец (другой миллиардер) хотел избавиться от произведений искусства, чтобы купить газету Los Angeles Times (его состояние было в акциях, а продавать их с налогами было невыгодно). Покупатель хотел получить картины и одновременно закрыть сделку с выгодой для налогов. Они обменялись: Гриффин дал продавцу другую картину и доплатил деньгами, получив в ответ Куннинга и еще картину Поллока «Номер 17A» (да 200 млн.). Общая сумма сделки в была искусственно раздута, чтобы обе стороны могли зафиксировать высокую стоимость для налоговых вычетов и страховок. Таким образом, рекордная цена Кунинга — не рыночная, а оценочная стоимость для бухгалтерского баланса. Новости об этой покупке подняла статус покупателя. И принесла большую пользу всему рынку абстрактного экспрессионизма, который подтянул свои цены повыше (и побежал за комсомолом). Номером 3 в списке идут вполне простительные "Игроки в карты" Сезанна примерно за 250 млн. долл., которым мы такую цену "дозволяем" спокойно.</t>
+  </si>
+  <si>
+    <t>07.09.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18804</t>
+  </si>
+  <si>
+    <t>Эрик Хебборн (1934–1996), знаменитый поддельщик картин, советовал пить алкоголь во время работы, чтобы линии были свободными и естественными.</t>
+  </si>
+  <si>
+    <t>06.09.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18803</t>
+  </si>
+  <si>
+    <t>Новая серия моего идеального сериала про арт-ограбление без ляпов! — Эпизод №0, где мы узнаем, что в списке воров обязан быть директор музея — Эпизод №1, в котором у арт-дилера внезапно просыпается совесть после общения с олигархом-коллекционером. — Эпизод №2, в котором директор музея встречается с демонами подозрения — Эпизод №3, в котором мы узнаем, что самые крутые воры сначала делают подложные внутримузейные документы — Эпизод №4, в котором директор музея привлекает в "банду" замдиректора с погонами. _______________________________________________ Эпизод №5: Олег Томин выходит на слишком богатого бывшего сотрудника музея ...Он вскакивает и отправляется искать концы той старой аферы.   Томин поднимает всю документацию по движению Картины внутри музея и на посторонние выставки и, закопавшись в бумагах, ведет свое расследование. Он угрюмо ворчит о «лишних хлопотах из-за какой-то крашеной доски», но, ведя долгие разговоры с хранительницей (персонаж не прописан, можно прописать, пусть ей будет 60+), ее помощницей Варварой Целиковской, а также Аллой и Реформатской о значении Картины, внезапно вспоминает все просмотренные в детстве фильмы и прочитанные книжки – «Достояние республики», «Кортик», «Корона Российской империи», и в нем просыпается не только подлинный патриотизм и гордость за наши музеи, но и понимание того, что искусство – это истинная ценность, а музей – это Храм.   В архиве Томин сталкивается с первым живым сопротивлением: документы за три года частично утеряны, кто-то «случайно» не внёс запись о реставрации. В разговоре с хранительницей он впервые слышит, как она говорит о Картине не как о «вещи», а как о живом существе, и этот разговор остаётся в нём, хотя он сам этого ещё не замечает.   В Томине просыпается ищейка из классических советских детективов, со старым офицерским благородством и он со страстью окунается в расследование старого преступления. Расследование, впрочем, показано весьма бегло.   Реформатская и Томин решают привлечь в свою группу Мишу Крамника – юного музейного сисадмина, прогера и мастера на все руки. Томин и Миша вместе вычисляют, кто совершил подмену 3 года назад. След ведет к Виктору — другому бывшему сотруднику музея, ныне также успешному и циничному арт-дилеру. Мы видим Виктора на яхте (чужой яхте): он — человек, который гордится тем, что «вырос из музейных обносков», конкурент Кирилла, ненавидящий его за то, что тот моложе (немного), а главное выше и еще с волосами.  Он выглядит как осколок прежнего музея, который сам себя продал и теперь с брезгливостью смотрит на тех, кто остался. Для него искусство — это цена, цифра, контракт. Он не чувствует холста, не наслаждается кракелюрами. Он духовный импотент, который не понимает в искусстве ничего, хотя и научился говорить о нём с нужной интонацией.   Томин поднимает глаза от бумаг: «Был уволен за финансовые несоответствия — сделал выставку за 52 миллионов рублей, а в реальности потратил 10. Покраска стен одного зала – 3 миллиона по документам!  А через год — смотри — у него уже своя галерея. Откуда деньги? Никто не знает. Я тогда ещё подумал… но дел было много. А теперь всё сходится».   «Виктор у нас давно не работает, — докладывает Томин. — Я изучил все, кажется, ничего больше подменить он не имел возможности. Вы приняли решение, что делать со знанием о нашей Картине?»   Реформатская обращает внимание, что он произнес «наша Картина» и улыбается. ПРОДОЛЖЕНИЕ СЛЕДУЕТ #музей_закрыт_на_рокировку</t>
+  </si>
+  <si>
+    <t>06.09.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18795</t>
+  </si>
+  <si>
+    <t>#первая_светская_картина Из основных жанров живописи нам осталось поговорить, пожалуй, только о живописи жанровой, как бы симметрично это не звучало. То есть об изображениях быта, повседневности. Это один из немногих жанров, родившихся не в Италии, а на севере. Италия была слишком занята любованием античностью, красотой, голыми женщинами, чтобы обратить внимание на повседневность, на то, для чего требуется сатира и наблюдательность. Родился жанр в Нидерландах, от аллегории и религиозной живописи. И очень долго, вплоть до пошлого 19 века, в каждой бытовой сценке можно было разыскать аллегорический или морализаторский подтекст (кстати, в натюрмортах шифровка аллегориями тоже сохранялась на протяжении столетий). Одна из ранних аллегорически-жанровых картин — "Праздник лучников" 1493 года кисти Мастера Франкфурта (№1). Здесь изображен праздник гильдии лучников и происходит много всякого странного, включая обжимания под кустом. Картина загадочная (ведутся долгие обсуждения). А вот картина Босха «Путник» (1510), №2 — казалось бы, чистый жанр, изображение бомжа какого-то. На самом деле это "Блудный сын" в процессе бродяжничества, религиозная аллегория пути человеческого. Популярным поджанром аллегорически-жанровых, и при этом комических сценок были изображения неравных парочек, продажной любви: Квентин Матисс (1520, №4), Кранах Старший (очень много, с 1510-х до 1540-х, №3). «Ростовщик и его жена» Квентина Матисса 1514 года (№5) на первый взгляд кажется жанровой сценой или даже портретом. На самом деле, если прочесть употребленные художником символы, она оказывается аллегорическим и морализаторским изображением. Но в 1540-1550-е годы нидерландцы и фламандцы осознают, что надо подключить секс и еду — и жанр бытовой живописи рождается по-настоящему. А аллегорический подтекст уходит на дальний план для самых умных. Вот Ян Сандерс ван Хемессен. «Веселая компания» (или «Распутная сцена») около 1540 года (№6). За ней последует великое множество сценок в тавернах. Но посмотрите на №7 — казалось бы, роскошный натюрморт, если вглядеться, справа виден сотрудник магазина, и выходит жанровая живопись! На самом деле картина называется «Мясная лавка со Святым семейством, раздающим милостыню» Питера Артсена (1551). Как и в случае с жанром ню ранее, художникам еще "требуется" моральное оправдание для того, чтобы писать такие приземленные сюжеты — поэтому на заднем плане видна дева Мария и проч. Но вот его же "Повариха перед печью" (1559). Будем считать, что жанр родился. В ближайшие годы он переберется в Италию, и караваджисты придадут ему новую глубину.</t>
+  </si>
+  <si>
+    <t>05.09.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18794</t>
+  </si>
+  <si>
+    <t>Нашла и перевела рассказ, по мотивам которого снят фильм "Как украсть миллион". (Очень сильно "по мотивам", но рассказ все равно милый). Выложила здесь https://shakko.ru/2032229.html</t>
+  </si>
+  <si>
+    <t>04.09.26 19:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18793</t>
+  </si>
+  <si>
+    <t>Встреча со мной в субботу 5 сентября, на книжной ярмарке ММКЯ в Гостином дворе Я буду в 13.00 на площадке № "9. Чтение. Познание" вместе с друзьями из Музея русского импрессионизма рассказывать о каталоге к выставке "Школа Званцевой". (Ссылка на мероприятие) В этот каталог я написала статью о том, как женщины создавали художественные школы для женщин от 16 века до начала 20 века, как занимались взаимопомощью и поддержкой. Вместе со мной будут другие авторы этого каталога.</t>
+  </si>
+  <si>
+    <t>04.09.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18789</t>
+  </si>
+  <si>
+    <t>Как не бывает двух одинаковых работ художников, так не бывает двух одинаковых объектов недвижимости», – говорит Майкл Мозес, сооснователь компании Mei Moses Fine Art Index, которая отслеживает доходность искусства. То есть, искусство и недвижимость эксперты оценивают по одинаковым принципам. В качестве примера из недвижимости возьмем премиальный жилой проект МАСТЕРС у метро «Аэропорт». 1. Начните с имени Имя художника – важный ориентир, как и бренд девелопера. Например, застройщик МАСТЕРС – компания Capital Group реализовала ряд знаковых проектов в Москве, в том числе жилой комплекс «Бадаевский», призер престижного международного конкурса World Architecture Festival (WAF), жилой квартал «Золотой» на Софийской набережной, небоскреб ОКО в Москва-Сити, а также расположенные недалеко от Сити жилые башни Capital Towers. 2. Найдите редкое сочетание характеристик Арт–рынок оценивает конкретное произведение в сочетании с его характеристиками, а покупатель недвижимости – параметры квартиры. Например, в МАСТЕРС более 100 вариантов планировок — квартиры с угловым остеклением и окнами на несколько сторон света, лоты с террасами, эркерами, мастер-спальнями, гардеробными и ванными комнатами с окнами. В 70% квартир предусмотрено минимум две спальни. 3. Изучите историю Провенанс — история владения произведением, влияет на стоимость работы на торгах. Новый дом опирается на историю района. МАСТЕРС строят рядом с метро «Аэропорт» и по соседству с районом Сокол. Здесь закладывались традиции российского авиастроения, здесь же в 1923 году появился Посёлок Сокол, ставший домом для выдающихся художников. 4. Смотрите на контекст Ценность искусства определяют институции – выставки, аукционы, критики. Ценность недвижимости – качество городской среды. В случае МАСТЕРС важны приватный двор и клубная инфраструктура: коворкинг и переговорные, клубная гостиная, детская игровая комната и тренажерный зал. Также рядом расположится новый линейный парк с аптекарским огородом, прогулочными и веломаршрутами, детскими и спортивными площадками, амфитеатром и зонами для йоги и пилатеса. Повышает инвестпотенциал и деловой кластер Ходынки – здесь появится более 660 тыс. кв. м офисной недвижимости класса А и «Прайм». 5. Выберите момент Правило раннего входа – одно из ключевых на обоих рынках. Чем раньше купишь, тем в больший плюс выйдешь в долгосрочной перспективе. Сравнение искусства и недвижимости, как ни крути, работает. Захотелось купить картину. Или квартиру.</t>
+  </si>
+  <si>
+    <t>04.09.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18788</t>
+  </si>
+  <si>
+    <t>Кто такие были Людвиги и почему их музеи — такие крутые? Сегодня в московском "ЗИЛарте" открывается новая выставка. Из Русского музея, точнее из "Музея Людвига" внутри него, в столицу приехали Баския, Уорхол, а также другие лучшие художника 2-й половины ХХ века. Как такая коллекция в принципе осела в Петербурге? Читайте мою статью о том, как в 1990-е годы сошлись звезды, и Анатолий Собчак оказался договороспособным, а Ирина Антонова — наоборот. А также о том, кто такие Людвиги в принципе и за что весь мир должен быть им благодарен. И о его особенной любви к русскому.</t>
+  </si>
+  <si>
+    <t>04.09.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18787</t>
+  </si>
+  <si>
+    <t>Этим летом несколько современных художников вывезли из города на несколько недель и оставили наедине с самым древним озером в мире. Что может случиться? Именно это сейчас и выясняют участники арт-резиденции «Элhэн» на Байкале. Тема этого сезона — «Время. Возраст. Темпы». Авторы из Москвы, Сибири и Бурятии наблюдают, как время проявляет себя в памяти, традициях и повседневной жизни региона. Они погружаются в саму ткань места: знакомятся с локальными практиками, разговаривают с людьми, всматриваются в то, как рядом существуют древний ландшафт, культурная память и современная промышленность. Из этого опыта постепенно рождаются новые работы — в живописи, фотографии, графике, керамике, текстиле и инсталляции. Курирует проект историк искусства Дарья Колпашникова, генеральным партнером выступает горно-металлургическая компания «Ареал». Чем закончится эксперимент, узнаем в сентябре на итоговой выставке в Улан-Удэ.</t>
+  </si>
+  <si>
+    <t>03.09.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18782</t>
+  </si>
+  <si>
+    <t>Документальные фильмы об искусстве -- интересно ли это? Причем свежие. Предлагаю вам попробовать разобраться в этом вместе со мной. Сегодня в Москве открылся фестиваль документального кино Doker @dokerfest в котором есть отдельная панель про искусство, и меня пригласили в жюри. В номинации 16 фильмов, все очень разнообразные. Их список по ссылке https://dokerfest.ru/art Показы будут идти до 13 сентября в "Октябре" и "Зотове". Если вы любите такое кино, сходите: смотреть документальный фильм на большом экране -- это очень сильное ощущение. Если не можете, просто почитайте список и выберите, что заложить себе в закладки посмотреть, когда фильмы выйдут в прокат или появятся в сети. Очень интересное разнообразие тем. Присоединяйтесь ко мне в познании!</t>
+  </si>
+  <si>
+    <t>03.09.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18772</t>
+  </si>
+  <si>
+    <t>Началась ярмарка Cosmoscow, увлекательное зрелище и срез современного арт-рынка. Очень приятно видеть столько иногородних галерей. https://www.cosmoscow.com/ru/ (Мне очень нравится наблюдать, как на один день меняется пассажирский поток, выходящий из станции метро Тимирязевская: за прошедшие годы все уже выучили, что на Cosmoscow не припаркуешься, а в пробках стоять часы, и вспоминая молодость едут на метро. Раз в год выход этой станции извергает невероятное количество элегантно или странно одетых людей, нарушая привычный быт района. Местные сворачивают шеи).</t>
+  </si>
+  <si>
+    <t>03.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18771</t>
+  </si>
+  <si>
+    <t>Фактически заложниками в Арктике оказалась группа российских художников во главе с Александром Пономарёвым. Они застряли вместе с судном “Профессор Молчанов”, арестованным властями Норвегии по иску украинской компании “Нафтогаз”. Пономарев готовил Первую Арктическую биеннале. Подробности</t>
+  </si>
+  <si>
+    <t>02.09.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18770</t>
+  </si>
+  <si>
+    <t>о боже, оказывается, есть специальное расширение, которое умеет воровать с сайта archive.org книги, которые ты там borrow. Моя жизнь сразу совершила качественный скачок. Archive.org Book Downloader</t>
+  </si>
+  <si>
+    <t>02.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18769</t>
+  </si>
+  <si>
+    <t>Рассказали удивительную историю, как одного современного ребенка попытались застыдить за интерес к вампирам, людоедам, оборотням и мутантам. Ребенок поправил очки (это очень образованный ребенок, типичный Кролик из мультика про «Винни Пуха») и вежливо ответил совершенно посторонней даме, которая решила докопаться до чужого воспитания: «Моя любовь к этой теме началась с греческих мифов о пожирательнице младенцев Ламии, оборотне-людоеде Эмпусе, скифских андрофагов и царе-волке Ликаоне, уж не говоря о Химере и Ехидне. Обоснуйте, пожалуйста, почему мне нельзя читать про этих персонажей?» Оскорбленная тетенька гордо удалилась, назвав ребенка хамом. Если вам хотелось бы производить подобный эффект не только на посторонних тетенек, но и на весь окружающий, более симпатичный мир, знаю один курс, на котором лектор разбирает историю чудовищ рассказывает об их связи с историей, религией и культурой разных стран. Вы узнаете, как реальные события и представления людей превращались в легенды, а затем — в персонажей литературы, искусства и кино. Эксперт курса Константин Михайлов — историк и религиовед, преподаватель и один из самых популярных лекторов Level One. Записи всех лекций остаются с вами навсегда. Переходите по ссылке и используйте мой промокод SHAKKO — он дает скидку 35%.</t>
+  </si>
+  <si>
+    <t>02.09.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18767</t>
+  </si>
+  <si>
+    <t>Продолжение истории про Смешарики и заявление в полицию. Когда голова у рекламщиков быстро работает Бренд леденцов Scandic сделал коллаборацию с Ксенией Щендрыгиной из города Болохово Тульской области, которую в августе заставили отмывать нарисованных ею «Смешариков» с детской площадки. 14-летняя девочка нарисовала на площадке трех персонажей «Смешариков» — Кроша, Ежика и Нюшу. Рисунки взбудоражили местных чиновников, которые обвинили ее в вандализме и обратились в полицию, что жутко всхолыхнуло интернет. В итоге губернатор региона без лишней бюрократии потребовал от властей «отстать от ребенка». После этого бренд леденцов Scandic позвал Ксению на экскурсию на завод и предложил сделать ее рисунки частью коллаборации бренда со «Смешариками». Рисунки юной художницы появятся внутри специальной серии баночек SCANDIC® в линейке Kids, посвященной Смешарикам. Ожидается, что совместная коллекция появится в продаже уже в этом октябре.</t>
+  </si>
+  <si>
+    <t>02.09.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18766</t>
+  </si>
+  <si>
+    <t>Императора Оттона Великого вчера похоронили в Германии. Хотя казалось бы Новый высокотехнологичный гроб для императора Оттона Великого был разработан немецкой художницей Зильке Трекель. Она придумала элегантный титановый гроб весом всего 16 кг и украсила его тонким золотым символом императорской короны. О встроенных гаджетах обратной связи пресса умалчивает. Основателя Священной Римской империи, Императора Оттона І Великого торжественно погребли в День Знаний 1 сентября 2026 года в Магдебургском соборе. Торжественное богослужение прошло с участием министра культуры Германии Вольфрама Ваймера, премьер-министра федеральной земли Саксония-Анхальт Свена Шульце и избранных деятелей церкви, науки и культуры. Так получилось, что похоронили императора уже в четвертый раз. Первое его погребение состоялось после его смерти 7 мая 973 года. Сердце и внутренности усопшего императора извлекли и поместили в церкви Мемлебена (тогда это был имперский пфальц, а сейчас это небольшая деревушка, а фундамент этой церкви удалось обнаружить только в 2023 году). А вот тело императора забальзамировали и отвезли в Магдебург, и поместили рядом с останками его первой жены Эдит Английской в соборе основанного ими бенедиктинского монастыря Святого Маврикия. Однако в 1207 году пожар полностью уничтожил город и вместе с ним и собор. На её месте за полтора века возвели первый на территории Германии готический собор. Кости Императора положили в сосновый гроб, который поместили в самом центре внутренних хоров. И вот уже в ХХІ веке в ходе археологических работ было выявлено, что из-за постепенного разрушения участка фундамента пострадала и гробница. В январе 2025 года саркофаг был вскрыт, а святые кости извлечены для исследований. Международная группа из 40 ученых провела ДНК-анализы и компьютерную томографию. ДНК-анализ сравнения с генетическим материалом императора Генриха II из Бамбергского собора подтвердил подлинность останков. Подтвердилось, что император был очень высоким для своего времени — его рост составлял около 180 см, он имел крепкое телосложение и страдал от легкой формы артроза. Благодаря великолепной сохранности лицевой части черепа, ученые пообещали, что в самое ближайшее время смогут представить точную 3D-реконструкцию лица, а также определить цвет его глаз и волос. После проведения исследований останки Оттона I были помещены в новый высокотехнологичный титановый гроб, который был герметично запечатан. После церемонии его опустили обратно в отреставрированный исторический каменный саркофаг, а саму усыпальницу открыли для всех желающих жителей Магдебурга и гостей города. (via Андрей Плахонин)</t>
+  </si>
+  <si>
+    <t>01.09.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18765</t>
+  </si>
+  <si>
+    <t>Я уже рассказывала о «Русских сказках» тут в городе Омске. А вот продолжение истории. Пишут, что предстоящий показ на Приморской сцене Мариинского театра обсуждают в кулуарах Восточного экономического форума. Завтра зрители увидят совершенно особый прецедент работы с нашим культурным наследием. Владивосток оценит хореографию Мукарама Авахри и музыку Петра Дранги в двух актах — «Гуси-лебеди» через призму живописи Михаила Врубеля и «Колобок», вдохновленный Николаем Рерихом. Кордебалет Большого театра и Светлана Захарова выступят в кутюрных костюмах. Прима-балерина, к слову, предстанет сразу в двух ипостасях: Аленушки и Лисы. Столичная премьера состоится совсем скоро, в середине ноября. (А вы заметили, как наступила осень?)</t>
+  </si>
+  <si>
+    <t>01.09.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18764</t>
+  </si>
+  <si>
+    <t>На прошлой неделе Москве открылась новая выставка Наталья Менякина. OMNIA MUTANTUR (до 27 сентября, фонд RuArts) Эта современная художница, к которой я отношусь нежно, работает методом, который раньше бы назвали аппликацией. Ее ассамбляжи украшены вышивкой, патчворком, маленькими подушечками, торчащей проволокой и бисером. Главное, что она использует не однотонные ткани, а совершенно бешеные рисунки — части лица, ботанические иллюстрации, силуэты животных. Эта выставка открылась на 5-м этаже, а ниже там же в RuArts идет проект "Торжество меланхолии", где тоже много совриска, но более задумчивого.</t>
+  </si>
+  <si>
+    <t>01.09.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18763</t>
+  </si>
+  <si>
+    <t>Лжебомбы в музеях? Сегодня в Москве эпидемия закрытия музеев, вероятно, по "террористическим звонкам". Вывели посетителей уже: — ГМИИ им. Пушкина — Музей Востока — один из филиалов выставок Росизо — Музей Москвы #воры_вандалы_и_идиоты</t>
+  </si>
+  <si>
+    <t>01.09.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18762</t>
+  </si>
+  <si>
+    <t>Кто самые талантливые и многообещающие молодые художники России? (То есть младше 35 лет). Коллеги в газете The ArtNewspaper Russia проделали огромную работу и, с помощью компетентного жюри из кураторов, коллекционеров и других специалистов, составили список из 50 фамилий. Есть сюрпризы!</t>
+  </si>
+  <si>
+    <t>01.09.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18761</t>
+  </si>
+  <si>
+    <t>The Art Newspaper Russia представляет рейтинг «Топ-50 молодых художников России» — путеводитель по новому поколению авторов, за которым пристально следят профессионалы в сфере российского искусства. В центре внимания — художники от 18 до 35 лет, ярко проявившие себя на отечественной арт-сцене. Редакция The Art Newspaper Russia сформировала лонг-лист из 70 имен, который затем оценивался независимыми экспертами: музейными кураторами, галеристами, коллекционерами, критиками, представителями ярмарок и преподавателями художественных вузов. Ознакомиться с рейтингом можно по ссылке.</t>
+  </si>
+  <si>
+    <t>01.09.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18759</t>
+  </si>
+  <si>
+    <t>Малоизвестные подробности о краже "Моны Лизы" Хотя Винченцо Перуджа бил себя в грудь, утверждая, что похитил "Мону Лизу" из патриотических соображений, все два с половиной годы своего отсутствия картина оставалась у него под кроватью в Париже. В Италии она оказалась в последний момент перед обнаружением и возвращением в Лувр. Осенью 1913 года известный итальянский торговец антиквариатом Альфредо Гери (на фото) разместил в нескольких итальянских газетах объявление о том, что он «покупает предметы искусства по выгодным ценам». Вскоре после размещения объявления он получил письмо, в котором говорилось, что его собеседник владеет украденной Моной Лизой. В качестве обратного адреса письма был указан почтовый ящик в Париже. Гери написал в Париж, сказав, что заинтересован в покупке. Перуджа позвал его в Париж, чтобы увидеть картину. Гери ответил, что не может поехать в Париж, но договорился о встрече в Милане. 10 декабря 1913 года в Милане появился итальянец, представившийся "Леонардо Винченцо" и заявивший, что картина «Мона Лиза» находится в его гостиничном номере. Он объяснил, что украл картину, чтобы вернуть Италии то, что было украдено у неё Наполеоном. Он поставил условие, что «Мона Лиза» должна висеть в галерее Уффици и никогда не возвращаться во Францию. После его ухода Гери связался с полицией и галереей Уффици. На следующий день Гери и директор Уффицци появились в гостиничном номере продавца. Тот вытащил деревянный сундук, достал пару трусов, старые туфли и рубашку, затем вынул двойное дно — и там оказалась «Мона Лиза». Директор музея сказал, что ему нужно сравнить картину с другими работами Леонардо да Винчи. Затем они ушли с картиной. Сразу после этого Перуджа был арестован. Картина выставлялась по всей Италии, прежде чем была возвращена во Францию ​​30 декабря 1913 года. ВТОРОЙ АКТ Антиквар Гери, совершенно, на мой взгляд, оправданно, захотел получить от Франции вознаграждение за блестящую операцию по выманиванию и возвращению национальной ценности. 20 января 1914 года, Общество друзей Лувра отправило флорентийскому антиквару 5000 долларов за его участие в возвращении «Моны Лизы». Но Гери посчитал, что этого недостаточно. Он попросил французское правительство выделить 10% от стоимости картины. По его оценке это составляло 100 тыс. франков. Это заставило всех задать очевидный вопрос: сколько стоит «Мона Лиза»? Власти Лувра начали запрашивать мнения ведущих парижских арт-дилеров, чтобы удовлетворить претензию. Газеты печатали из высказывания, что подогревало интерес публики к картине уже после ее счастливого возвращения. Один сказал: «Я бы отнёс её к числу шедевров уровня картин Веласкеса и Рембрандта. Моя минимальная цена — более миллиона долларов». Другие известные дилеры отказались назвать цифры, заявив, что, хотя другие картины того же периода продаются лишь по обычным ценам, «Джоконда» из-за своей истории бесценна, и что, вероятно, найдется лишь несколько состоятельных людей, особенно в Америке, которые могли бы поднять ставки до нескольких миллионов долларов, если картина будет выставлена ​​на продажу. Гери подал во французский суд. Слушания затянулись на годы и, наконец, состоялись в Гражданском трибунале Сены в среду, 19 июня 1918 года. По мнению его адвоката, Гери имеет право на одну двадцатую часть стоимости Моны Лизы -- по итальянским законам о вознаграждении при возвращении найденного. Девять дней спустя, 28 июня 1918 года, дело Гери было прекращено. Он обжаловал это решение, но получил отказ. Главная проблема заключалась в том, что никто не мог прийти к единому мнению о стоимости "Моны Лизы". В итоге её признали "бесценной". Хотя Гери имел право на десятую часть её стоимости, сколько составляют 10% от бесценности? По сути, ноль франков, что и получил Гери. Ах, французы-казуисты.</t>
+  </si>
+  <si>
+    <t>31.08.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18758</t>
+  </si>
+  <si>
+    <t>Интересные нюансы в недавней краже картин Антонелла да Мессина Журналисты поговорили со специалистом, который занимался креплением деревянных частей полиптиха к стене. И он клянется, что снять их за те несколько минут, которые кража заняла, судя по видеозаписям, постороннему физически невозможно. Бывший архитектор Джанфранко Анастасио, который занимался монтажом полиптиха несколько лет назад, рассказал, что поскольку картина выставлена без защитного стекла, к ее креплениям были предъявлены специальные требования: вдруг какой придурок-зритель на нее свалится или попой ткнет во время селфи? Крепления были такими надежными, чтобы толчок не оторвал доску от стены. При этом они были сложными конструктивно — доска гигроскопична, надо было предусмотреть, чтобы во время бытования в зале за годы не пошли трещины, то есть сзади была целая невидимая система. По словам инженера, доски полиптиха можно было снять только в определенном порядке, никак иначе. То есть воры либо знали, как действовать благодаря инсайдерской информации, либо для них уже заранее все было подготовлено (откреплено). Тем временем, четыре охранника, которые дежурили в музее той ночью и так внимательно смотрели телек с уличным фестивалем, что "не услышали" сигнализации" и "не видели" воров на мониторе, переведены из музея в другие учреждения. Более того, одному из них будто бы уже предъявлены обвинения в лжесвидетельстве. Держим кулачки за Антонеллу.</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18757</t>
+  </si>
+  <si>
+    <t>😎 5000+ книг, 300 издателей, 2000 экспонатов из-за рубежа 2–6 сентября в Гостином Дворе пройдёт главное книжное событие года — Московская международная книжная ярмарка. Мы участвуем в ней впервые и сразу с размахом — привезли из Санкт-Петербурга на свой стенд арт-инсталляцию с четырьмя классиками. Здесь можно будет поставить эксклюзивные экслибрисы. 🎙️ К ярмарке записали спецвыпуск подкаста «Культурная страна» с экспертами книжной индустрии: 🔵 Елена Гребнева, директор ММКЯ 🔵 Павел Басинский, писатель, литературовед и литературный критик 🔵 Екатерина Писарева, шеф‑редактор группы компаний Литрес ➡️ Смотреть выпуск ➡️ Слушать выпуск Приходите, смотрите, получайте автографы и обсуждайте. 😎 Потому что читать — это модно ✌️ ВТБ в Макс</t>
+  </si>
+  <si>
+    <t>31.08.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18754</t>
+  </si>
+  <si>
+    <t>#все_новости_должны_быть_такими DW на русском сообщает: 1000 человек закопали трусы в Швейцарии. Они сделали это ради науки Добровольцы закопали около 2000 пар белоснежных хлопковых трусов по всей Швейцарии, а спустя два месяца выкопали их и вместе с пробами земли отправили ученым. С их помощью исследователи из Цюрихского университета и исследовательского института Agroscope смогли получить ценные данные о качестве почвы и активности почвенных организмов. Анализ показал, что степень разложения трусов различалась в зависимости от места: где-то спустя два месяца белье просто оказывалось в дырах, а от некоторых других экземпляров сохранились буквально нитки. Меньше всего ткани оставалось от белья, закопанного в частных садах: именно там земля содержала больше всего органических веществ - идеальные условия для дождевых червей, грибов, бактерий и других почвенных организмов. Наименьшая биологическая активность наблюдалась на газонах, а поля и луга оказались примерно посередине. Однако чересчур истлевшие трусы - это не всегда свидетельство здоровой почвы. Как объяснил Франц Бендер из Agroscope, сильное разложение хлопка в садах может указывать на чрезмерное использование удобрений. Но зачем закапывали именно трусы, неужели нельзя было использовать просто хлопковую ткань? Можно! Но ученые сознательно выбрали такой забавный объект: без трусов им, вероятно, не удалось бы заинтересовать такое количество людей, говорит один из руководителей исследования Марсель ван дер Хейден из Цюрихского университета. "Это смешно и одновременно является эффективным методом исследования почвы", - отмечает он. Кроме того, проект призван привлечь внимание к тому, насколько для человечества важно качество земли.</t>
+  </si>
+  <si>
+    <t>30.08.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18753</t>
+  </si>
+  <si>
+    <t>Новая серия моего идеального сериала про арт-ограбление без ляпов! — Эпизод №0, где мы узнаем, что в списке воров обязан быть директор музея — Эпизод №1, в котором у арт-дилера внезапно просыпается совесть после общения с олигархом-коллекционером. — Эпизод №2, в котором директор музея встречается с демонами подозрения — Эпизод №3, в котором мы узнаем, что самые крутые воры сначала делают подложные внутримузейные документы ЭПИЗОД №4: Реформатская собирает команду День. Тот же директорский кабинет. За столом Реформатская, реставратор Алла Эйсмонт и Кирилл Янусов, который одет уже не в брендовый костюм из смесовой ткани с шелковым отблеском. А в нечто вельветовое, «английское», также дорогое (для тех, кто понимает), но не такое вызывающее. Янусов рассказывает подругам-искусствоведам, где он видел Картину, кто именно ею сейчас владеет и описывает стальной бункер / комнату-сейф с суперсигнализацией. Реформатская хладнокровна и величественна, как статуя Крестьянки работы Веры Мухиной. Она нажимает на кнопку: «Томина ко мне в кабинет сейчас же». Зам по безопасности входит в кабинет. Он похож на собирательный образ из Георгия Мартынюка, Анатолия Кузнецова, Кирилла Лаврова и Георгия Юматова в возрасте около 50 лет, из всех наших идеальных милиционеров, только ставших циничными в условиях нашего дикого капитализма. Он окидывает взглядом Янусова – не знает, кто это такой. Потом прищур его нехорошо сужается – вспомнил. Мы понимаем, что он профи в своем деле. Хотя на картины ему плевать, но вот в людях он разбирается. «Это наш бывший сотрудник, – представляет Янусова директор. – Он принес нам очень любопытную информацию. Мы с Аллой Геннадьевной ее проверили и убедились в истинности. Теперь хотим посоветоваться с вами, что делать с этим фактом». «Кабанов?...» – переспрашивает Олег Томин со своеобразной интонацией, когда он узнает, кто владеет подмененной Картиной. В его мыслях проносятся образы Кабанова – это нарезки из теленовостей с госканалов, из которых мы понимаем, что олигарх совершенно неприкасаем, и о законном пути возвращения картины можно забыть. «Возбуждать дело бесполезно, – говорит Томин с милицейским цинизмом. – Я могу поспрашивать по своим каналам, но… Это тупик. Лучше молчать. Забудьте. Какая разница? Ведь они выглядят совершенно одинаковыми. Вы ведь сами не замечали отличия». Реформатская и Эйсмонт смотрят на него как на умственного инвалида, но зная, что подобных мужчин из «постороннего мира» не переубедить относительно ценности подлинника, ничего не отвечают. Потом Реформатская говорит: «Я буду обдумывать, что делать дальше. Вам же, Олег Ильич, пока задание – выяснить, когда именно и каким путем произошла эта подмена. Кто из музейных сотрудников причастен. Продолжает ли этот человек свою преступную деятельность сейчас здесь? Это было бы ужасно. Такой материальный ущерб государственной собственности». Она произнесла правильные слова и нажала на правильные рычаги: если преступления по подмене продолжаются прямо сейчас, то это – в прямой сфере ответственности Томина как зама по безопасности. Он вскакивает и отправляется искать концы той старой аферы. ПРОДОЛЖЕНИЕ СЛЕДУЕТ #музей_закрыт_на_рокировку</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18752</t>
+  </si>
+  <si>
+    <t>на неделе не выкладывала свой сериал, потому что в новостях были сплошные настоящие музейные кражи, не хотелось конкурировать с ПРАВДОЙ (про вандалов и идиотов) исправляюсь</t>
+  </si>
+  <si>
+    <t>30.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18744</t>
+  </si>
+  <si>
+    <t>#первая_светская_картина Второстепенный жанр — "литературная живопись", то есть повествовательная картина, иллюстрация к книге. При этом — сепарировавшаяся от мифологической живописи и от религиозной (хотя Библия — тоже книжка). Когда возникло такое? Конечно же, в Италии. Хотя в предшествующую эпоху иллюстрации к рыцарским романам делались по всей Европе. Но мы опять ищем же станковую живопись. Появление настоящей живописи на тему литературы стало возможным после того, как появилась великая литература. Для Италии это — Данте и Боккаччо, великое и смешное. Конечно, сказать про "Божественную комедию", что ее изображения сепарированы от религиозного искусства — достаточно смело. Однако все-таки есть картины на ее темы, которые явно именно про литературу и Автора. Например, «Данте и его поэма» (1465) кисти Доменико ди Микелино и Алессо Бальдовинетти (№1). Но гораздо более полезен для ответа на наш вопрос Боккаччо. Один из самых ранних пример литературной картины — "Соревнование между пастухами Алкесто и Акатеном" (около 1410) кисти т.н. "Мастера 1416 года" (№2). Это иллюстрация к его книге «Комедия флорентийских нимф» 1342 года и заодно один из самых ранних образцов пасторального поджанра (картин про милых пастушков). Проблема в том, что это опять не картина, а деско де парто, поднос для рожениц. Дальше опять надо пройти стадию сундуков-кассоне: между 1400 и 1424 годами художник Аполлонио ди Джованни изобразил эпизоды из новеллы 2-го дня про прекрасную Алатиэль (совершенно токиеновское имя), №3. К концу 15 века в Италии возникает жанр картин spalliera — это цикл картин, которыми украшались стены (как фотообои, только темперой, но от лучших художников и за дикие деньги). Они использовали мифологические сюжеты, исторические (Ливия, Овидия), а также из новых итальянских писателей. Мы ранее в этой рубрике видели самые разные методы заполнения spalliera на самые разные жанры; художники именно поэтому предпочитали работать циклами. Но вернемся к литературной живописи. Следуя новому методу, Мастер истории Гризельды около 1490–1500 годов проиллюстрировал историю из 10-й новеллы 10-го дня «Декамерона»: это три панно о бедной и терпеливой Гризельде (№4-5). У Боттичелли тоже есть иллюстрации к этой книге: четыре панно «История Настаджо дельи Онести» (1483) — цикл про мучения другой девушки (одна из картин — №6). В 16 веке художники переключаются на литературные новинки — рыцарские фантасмагорические поэмы: «Влюблённый Роланд» Маттео Марии Боярдо; (1495) «Неистовый Роланд» Ариосто (1516, окончательная версия 1532); «Освобождённый Иерусалим» Торквато Тассо (1581). Например, достаточно раннее: «Руджьеро спасает Анджелику» (ок. 1530-56) — приписывается Джироламо да Карпи (№7). Мы сегодня полностью забыли эти книги, а они были невероятно популярны и породили огромный пласт живописи. Они явно взяли много из религиозной (например "Святой Георгий спасает царевну от дракона") и аналогичной мифологической ("Персей спасает Андромеду от..."), но имели то преимущество, что художник был совершенно свободен, его не сковывал никакой иконографический канон. Это зарождается фантастическая живопись, то есть перед нами пращуры секси-фэнтези Бориса Вальехо! Но в 16 веке основным источником все равно оставались мифы, книги великих античных авторов. Только в 17 веке круг литературы расширяется. Например, появляются пасторальные романы — скажем, «Астрея» Оноре д’Юрфе (с 1607 по 1627 год), и соответственно — пасторальные галантные сценки с воркующими пастушками (но полностью этот жанр развернется в 18 веке). В 1615 выходит "Дон Кихот", и его тоже иллюстрируют, соединяя с жанрово-сатирической живописью. Например, известна копия картины Питера Пауля Рубенса «Ландскнехты за пирушкой (Сцена из Дон Кихота)» (№8). Таким образом, мы видим, что литературная картина достаточно стара, но это логично, она очень быстро отпочковалась от иллюстраций Библии. Видно, что она развивалась гораздо быстрее и свободней, чем историческая живопись про реальные события, которую мы рассматривали в прошлый раз.</t>
+  </si>
+  <si>
+    <t>29.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18743</t>
+  </si>
+  <si>
+    <t>Итак. Михаил Врубель родился в Омске в 1856 году. Спустя 170 лет в Омск приехали «Гуси-лебеди», придуманные с уважением к его творчеству. Вчера на набережной Иртыша показали первый фрагмент балета «Русские сказки. От Врубеля до Васнецова». Устройство у него довольно занятное: сказка существует внутри мира художника, а в финале танцовщики складываются в живую картину по мотивам его живописи. В «Гусях-лебедях» будут красные птицы, Баба-яга с целой избой на голове, девятиметровая тканевая река и Яблоня, собранная из человеческих тел. Светлана Захарова исполнила роль Алёнушку, музыку написал Пётр Дранга. Декорации постоянно перестраиваются самими артистами, а физическую сценографию продолжает изображение, сделанное с участием нейросети Сбера ГигаЧат, так что нарисованный мир может начинаться на сцене и заканчиваться неизвестно где. Постановка приурочена к 185-летию Сбера — юбилей решили не ретроспективой собственного прошлого, а экспериментом на стыке старого искусства и совсем новых технологий. Полностью спектакль покажут 12 ноября в Москве, а начать решили с города Врубеля. Что, в общем, правильно.</t>
+  </si>
+  <si>
+    <t>29.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18742</t>
+  </si>
+  <si>
+    <t>Федерико Феллини, Ингмар Бергман, Джим Джармуш, Стэнли Кубрик. Работами культовых режиссеров можно наслаждаться в одном месте.    На канале "Art Cinema" – авторское кино разных эпох, от европейского артхауса 20-х до андеграунда последних лет. Подписывайтесь, чтобы не тратить время на посредственное кино: t.me/Art_Cinema</t>
+  </si>
+  <si>
+    <t>29.08.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18740</t>
+  </si>
+  <si>
+    <t>#чтовызнаетеобессонице Нарисовала генеалогическое древо о передаче престола в Османской империи. Душераздирающее зрелище. Это наглядная иллюстрация, почему Османская империя загнивала: с 1617 года они взяли и почему-то врубили у себя наследование по лествичному праву — это когда наследует не сын, а следующий по очередности живой брат султана. Это, конечно, прекратило резню малолетних сиблингов в гаремах потенциальным наследником-сыном, но в итоге оказалось порочной практикой. Ибо один старик сменял другого старика, а это всегда вредно для политики. А потом престол возвращался к старшему сыну предыдущего султана... дурдом. Вторая половина 19-го века вообще какой-то цирк: султан Абдул-Меджид I умер в 1861 году, наследовал его младший брат, за которым наследовали подряд четыре сына Абдул-Меджида... А потом пришел Ататюрк и всех разогнал. Чтобы понять очередность наследования, султаны помечены сбоку порядковым номером. Хайрез на 10 Мб.</t>
+  </si>
+  <si>
+    <t>28.08.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18739</t>
+  </si>
+  <si>
+    <t>Самый злободневный сегодня вопрос — может ли ИИ делать искусство (я считаю — не может, впрочем, как и 90% людей на земном шаре в принципе, да и 90% из профессиональных художников), а также каковы его возможности и границы при использовании в качестве инструмента познания и развлечения. На эту тему только что в РБК Стиль вышел разговор со старшим вице-президентом Сбера, директором департамента маркетинга и коммуникаций Владиславом Крейниным. Он как раз рассказывает, что происходит, когда ИИ начинают использовать в музеях, театре и литературе. Например, нейросеть уже пыталась реконструировать утраченные во время войны произведения Репина, Коровина, Малевича, Кандинского и Родченко вместе с музейными искусствоведами и на основе сохранившихся архивных материалов. Потом была недописанная Чайковским «Мандрагора», которую продолжили и в итоге поставили в Мариинском театре. Теперь добрались даже до второго тома «Мертвых душ»: его версию делали с ГигаЧатом, архивами и специалистами по Гоголю. При этом Крейнин довольно аккуратно проводит границу: никто не объявляет получившийся текст Гоголем, а реконструкцию — найденным Малевичем. Нейросеть здесь скорее помощник, который позволяет попробовать то, что раньше технически было невозможно. Есть и пример попроще — фестиваль Гига-Арт: тут задача снизить порог входа в искусство и дать любому попробовать себя автором. От человека — идея, а воплощение берёт на себя нейросеть. В общем, интересный разговор не столько про ИИ, сколько про старый вопрос авторства, который с появлением нового инструмента опять приходится задавать заново.</t>
+  </si>
+  <si>
+    <t>28.08.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18738</t>
+  </si>
+  <si>
+    <t>Два билета на Предпоказ COSMOSCOW разыгрывает Radio Monte Carlo 4 сентября главная ярмарка современного искусства откроется для широкой публики. Но уже 3 сентября экспозицию увидят коллекционеры, представители арт-сообщества, почетные гости и победитель конкурса от Radio Monte Carlo. Победитель окажется среди первых гостей главного арт-события сезона. Чтобы принять участие: 1. Подпишитесь на Telegram-канал Radio Monte Carlo. 2. Нажмите кнопку «Участвую» под конкурсным постом. Итоги 2 сентября, победитель получит два билета на Предпоказ COSMOSCOW.</t>
+  </si>
+  <si>
+    <t>28.08.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18735</t>
+  </si>
+  <si>
+    <t>В Вене украли бриллиантовое ожерелье египетской королевы Из Музея прикладного искусства в Вене похитили колье с 673 бриллиантами. Оно принадлежало египетской королеве Назли Сабри. Общий вес бриллиантов изделия превышает 200 карат. Колье было экспонатом выставки, на которой представили более 300 украшений из коллекции французского ювелирного дома Van Cleef &amp; Arpels. Двое неизвестных мужчин разбили стеклянную витрину, забрали колье и сбежали. Всё произошло прямо посреди бела дня. ______ Смотрите, больше не взяли ничего из остальных драгоценностей. Может, действительно, не планируют разбирать, а собирают конкретные вещи?</t>
+  </si>
+  <si>
+    <t>27.08.26 18:32</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18734</t>
+  </si>
+  <si>
+    <t>Похоже, французские медвежатники по историческому золоту отправились на гастроли через Пиренеи. https://t.me/readovkanews/114423</t>
+  </si>
+  <si>
+    <t>27.08.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18733</t>
+  </si>
+  <si>
+    <t>В связи с незатухающим (в глубинах арт-рынка) скандалом с Эрнстом Неизвестным написала обзор — что вообще такое копии, сделанные с работ скульптора после его смерти? Насколько это легально и этически одобряемо? Например, уже в XXI веке на одном французском заводике нашли материалы для изготовления скульптур Дега. И начали их штамповать, катают по миру. Докатали даже как-то до Эрмитажа... Вот мой большой материал. #немного_неизвестного</t>
+  </si>
+  <si>
+    <t>26.08.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18732</t>
+  </si>
+  <si>
+    <t>Как я пыталась прочесть Дэна Брауна "Код да Винчи" (поучаствовала в опросе интеллектуалов о знаменитых книгах, которые невозможно прочесть до конца) Это было в 2000-е, когда все бредили книгами — кто Коэльо, кто Пелевиным. Самые психически здоровые, как теперь понятно, — «Гарри Поттером». Но была отдельная разновидность — те, кто бредил Дэном Брауном и вдобавок проповедовал, что именно так детективы об истории и искусстве надо впредь писать (увы, многие последовали этому лозунгу). Ребенок м.н.с. истфака МГУ, прочитавшая Умберто Эко где-то сразу после Александра Дюма, классе в шестом-восьмом, я относилась к этой истерике скептически. Но решила вкусить. Я ж искусствовед! А тут про Леонардо! Открываю «Код да Винчи». Ну, приорат Сиона — допустим. Убийца-альбинос в Лувре выкладывает мертвое тело куратора в красивую позу — ладно, у нас тоже иногда бывают такие мысли. Главный герой пытается расшифровать криптограмму, но не выходит — мужчине простительно. Но вот появляется главная героиня, и она моя тезка, Софи! И профессия у нее классная — криптограф, дешифратор. Может все-таки хорошая книжка? Однако затем на протяжении десятка глав они пытаются открыть кодовый замок на дедушкиной шкатулке. Наконец, Софи осеняет, что дедушка-куратор закодировал замок ее именем, но «Sophie» не подходит. Целую главу эта криптографка напряженно размышляет, и до нее доходит, что имя еще пишется как «Sofia». Все можно простить этой книге — масонов, ребенка Марии Магдалины от Иисуса, рептилоидов. Но не того, что женщина по имени Софи, внучка куратора Лувра (а родители ее наверняка были м.н.с. в Сорбонне) не знает 634 вариантов написания своего имени всеми мировыми алфавитами! Я, ее тезка, уже к семи годам могла написать это имя тремя видами древнеегипетской иероглифики, кандзи и катаканой. А она с латиницей в 18 страниц справиться не может! Плюнула и выкинула книжку. Рассказы других неасиливших по ссылке: https://www.kinopoisk.ru/media/article/4013208/</t>
+  </si>
+  <si>
+    <t>26.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18731</t>
+  </si>
+  <si>
+    <t>A—O Gallery (г. Уфа, ул. Ленина, 56) представляет выставку Михаила Редина «Звезды сошлись» (до 26 сентября ). Это ассамбляжи, некоторые на стали, повторяющие один лейтмотив. Она вдохновлена бронзовыми человечками, созданными в эпоху неолита древними мастерами Сибири. «Я подумал, – говорит художник, – как бы изображали себя те древние люди, если бы они жили сегодня?». Эти неоархаичные образы напоминают картинки-эмодзи, которые есть сегодня в каждом смартфоне. https://aogallery.ru/</t>
+  </si>
+  <si>
+    <t>26.08.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18730</t>
+  </si>
+  <si>
+    <t>Кардашьян помогла осудить Симоньяна #я_мастер_заголовка Два человека, за миллионные суммы продававших нелегально добытые и вывезенные древнеегипетские ценности мировым музеям, включая Метрополитен, Лувр и Лувр Абу-Даби, осуждены в Гамбурге. Среди этих предметов был золотой саркофаг, о краже которого из фондохранилища в Египте и не знали, пока Ким Кардашьян не сфотографировалась в нью-йоркском музее на его фоне в золотом же платье, и выложила это в соцсети. Суд обязал осужденных выплатить 32 миллиона евро и штрафы в размере более 90 000 евро. Аферой много лет занимался немецкий арт-дилер по имени Сероп Симонян и его многочисленные родственники. Разоблачение преступления также привело к отставкам в музеях среди людей, ответственных за покупки, в том числе в Лувре. Дальнейшее развитие истории ожидается.</t>
+  </si>
+  <si>
+    <t>26.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18729</t>
+  </si>
+  <si>
+    <t>В Нижнем Новгороде открыли еще один клевый музей — на сей раз музей об истории фальшивых денег. Я поговорила с его создателями и рассказываю теперь об этой новой любопытной туристической точке вам.</t>
+  </si>
+  <si>
+    <t>25.08.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18721</t>
+  </si>
+  <si>
+    <t>Не Тутанхамоном единым А вы знаете, что на территории древнего Китая тоже были золотые погребальные маски? Но с некоторым уточнением: центральные китайцы предпочитали нефрит. А вот на северных рубежах — во Внутренней Монголии и Ляонине — археологи извлекают из курганов совершенно иные артефакты, принадлежавшие кочевым элитам сяньби (III–VI вв. н.э.) и киданей (X–XII вв. н.э.). Эти маски, выполненные методом чеканки из тончайшего листового золота или позолоченного серебра, не только сохраняли благородный облик степных владык, но и служили вещественным доказательством уникального синтеза шаманских культов кочевников и заимствованного ими китайского ритуала.</t>
+  </si>
+  <si>
+    <t>25.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18720</t>
+  </si>
+  <si>
+    <t>Помните, я рассказывала, что съездила на сожжение ладьи викингов в Гнездово? Глава археологической экспедиции уже рассказал мне о первых результатах этого эксперимента: «Часть предметов полностью исчезла. Общий температурный режим составлял от 680 до 850 градусов в разные периоды и на разных участках горения. (...) И в конечном итоге мы после этого эксперимента получили данные, которые совпадают с полученными нами при разборе археологических кремаций. (...) И теперь нам становится понятно, что из чего может получаться, и будет легче разбираться в реальных находках». В общем, проверили, что с чем сплавляется и как. Также он рассказал, зачем над кострищем насыпят настоящий курган и почему его тоже будут изучать несколько лет подряд. Моя большая статья по ссылке.</t>
+  </si>
+  <si>
+    <t>24.08.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18719</t>
+  </si>
+  <si>
+    <t>Спросите, почему надо становиться искусствоведом именно сейчас? Я как-то собирала мнения людей, которые решили им стать, имея за плечами одно, а то и два высших образования совсем в других отраслях, иногда диаметрально противоположных. И один из любопытных ответов, которые я получила, был таков: «Говорят, на психолога часто идут учиться те, кто чувствует, что с ним самим что-то не так. А я чувствовал, что что-то не так с окружающим меня миром, и пошел на искусствоведа. И мне дали совершенно новый способ смотреть на этот мир, не пытаясь (бессильно) исправить его недостатки. Я научился видеть гармонию или же истинные причины дисгармонии везде. Я научился анализировать и одновременно дегустировать. И в моем сердце поселился покой». Так что вот. Если вам близок подобный взгляд, то вас порадует курс «Как стать искусствоведом» от Синхронизации. Чем он выделяется: Например, его ведут сотрудники Пушкинского, Третьяковки и МГУ. Они осветят новые глубины знаний о тех эпохах, которые мы уже выучили вдоль и поперек. У программы гибкий формат онлайн-обучения: можно учиться вместе с группой в формате вебинаров или самостоятельно в своем темпе. Более того, выпускники получат диплом о профессиональной переподготовке. За 10 месяцев вы изучите не только историю искусства, но научитесь понимать и анализировать произведения, прокачаете эстетический интеллект и с дипломом о переподготовке сможете официально работать в этой сфере. Только до 26 августа действует секретная повышенная скидка 44 100 руб по промокоду SHAKKO. Успевайте. Следующий поток будет стоить значительно дороже. Доступна оплата в рассрочку. Записывайтесь по ссылке. Обучение стартует 2 сентября.</t>
+  </si>
+  <si>
+    <t>24.08.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18709</t>
+  </si>
+  <si>
+    <t>В салоникском музее MOMUS в Греции, славным тем, что стал домом части коллекции авангарда Костаки, до 10 января проходит очень любопытная выставка. Она называется "Caricaturing Modernism: Soviet Cartoons on Art from the collection of Yuri Albert" — на ней представлены официальные советские карикатуры из "Крокодила" и проч., посвященные высмеиванию модернизма и контемопорари-арта. Это собрание современного художника Юрия Альберта, который давно интересуется данной темой, и ряд его крупных станковых работ даже представляют увеличенные копии некоторых старых карикатур — производит потрясающее впечатление. "Парадоксальным образом, — пишет Альберт, — в советское время такие карикатуры были одним из немногих источников знаний о том, что модернисткое искусство существует. К выставке издан каталог со статьями Марии Цанцаноглу, Сандры Фриммель, и моими комментариями к каждой карикатуре." https://www.momus.gr/en/exhibitions/geloiopoiontas-ton-monternismo-sobietikes-geloiografies-gia-tin-tehni-apo-ti-syllogi</t>
+  </si>
+  <si>
+    <t>24.08.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18708</t>
+  </si>
+  <si>
+    <t>В закладки. Надо послушать. Греческий священник записал дум-метал и техно про монастырь — его альбом оценили выше Daft Punk (статья на Афише) https://www.youtube.com/watch?v=8Z5fuVvDJfM</t>
+  </si>
+  <si>
+    <t>23.08.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18700</t>
+  </si>
+  <si>
+    <t>#первая_светская_картина Список жанров был бы неполным без упоминания "исторической живописи". Но дать четкую дефиницию ее раннему периоду и назвать дату рождения сложно — это коктейль. Историческая живопись сложилась из нескольких пластов: — первым была религиозная живопись, иллюстрирующая сцены из Ветхого Завета. Понятно, что "Мадонна с младенцем" — это молельный образ, но изображение того, как Иисус Навин штурмует Иерихон, это же явно — историческое событие, правда? Такие картинки, как бы религиозные, но уже на самом деле нет, появились уже в средневековых миниатюрах, и породили, как мы говорили ранее, жанр батальной картины. — упомянутая батальная картина — изображение реальной битвы. О рождении этого жанра в 1430-е годы мы уже говорили — не забудем средневековые светские нарративные изображения (хроники): сценки, как невеста короля въезжает в город или его торжественные похороны. То есть реальная жизнь, но без битвы. Казалось бы, в средневековых манускриптах все это уже было готовым, однако потребовалось очень много времени, чтобы оно перешло в технику масляной живописи. — в игру вступает и мифологический жанр. Если на картине нимфа Дафна превращается в дерево — то это очевидный миф, фантасмагория. А если Ромул и Рем основывают город, то это уже больше похоже на историю, не правда ли? — присоединяем тот жанр, о котором я еще не рассказала: "литературный". Он, в общем, второстепенный: это иллюстрации к вымышленным историям, рассказанным в книгах. Сначала — к Библии и к античным мифам, затем присоединилсь рыцарские романы и проч. — и это еще не все! Аллегорический жанр тоже нужен. Сначала важное для истории событие подавалось не через прямую иллюстрацию, а через идею: например, короля коронует крылатая Победа. — если вы думаете, что портрет тут тоже не поучаствовал, то зря. Правда, по большей части поджанр "ретроспективного портрета" — то есть изображение умершего уже на этот момент короля в процессе какого-нибудь подвига (потомок картин с изображением мертвых католических святых). Пример: Альбрехт Дюрер, "Портреты императоров Карла Великого и Сигизмунда" (ок. 1512). Итак, мы ищем чистый "исторический жанр", в котором нет признаков жанров-предков. Когда станковые картины на эту тему наконец появились, отделившись, в первую очередь, от конкретно батального жанра? Достаточно рано. На помощь нам, конечно же, приходят сундуки-кассоне в 1470-е (№1: Якопо де Селлайо, "Въезд Тарквиния Приска в Рим"). Человек с "горной фамилией", один из позабытых создателей пейзажного жанра Бартоломео да Монтанья во 2-й пол. 15 века пишет "Брак Антиоха и Стратоники" (№2, возможно, тоже поднос или деталь мебели). Но вот полноценное. Уже между 1484 и 1492 годами Андреа Мантенья пишет для герцогского дворца Гонзага в Мантуе цикл из 9 картин на тему "Триумф Цезаря", рассказывающий о торжественном входе императора в город (№3-5). Обратите внимание, что ему для этого понадобилась-таки "подпорка" — история изображения аллегорических триумфов Петрарки, о которых мы говорили в истории рождения аллегории. (И, конечно же, цикл был вдохновлен древнеримскими рельефами с изображениями подобных сцен). Но это гораздо более масштабная вещь. Размер каждой картины составляет 2,66 × 2,78 м, в общей сложности они занимают площадь более 70 кв м. Но это, если вглядеться, это все-таки полубатальный жанр, празднование полководцем победы. Вот "Въезд французских войск Карла VIII во Флоренцию в 1494 году" Франческо Граначчи (1517), №6. Трупов нет, но милитаристский оттенок очевиден. Вот следующая ступень: создание этой картины тоже спровоцировал торжественный въезд, но не своим милитаризмом, а экзотикой: №7. Неизвестный художник. "Прием венецианской делегации в Дамаске в 1511 году" (до 1540 года). Тут мы уже приблизились и к изобретению бытового жанра. А вот (№8) картина 1600 года Якопо Кьименти "Свадьба Марии Медичи и Генриха IV" — это историческая картина, документация события, которое происходит прямо сейчас, или групповой портрет? В общем, чтобы дождаться проявления жанра в эталонной, привычной нам форме, опять придется отправиться в 17 век.</t>
+  </si>
+  <si>
+    <t>22.08.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18699</t>
+  </si>
+  <si>
+    <t>#музейный_мерч Нам точно надо такое, скажем, для портрета Марины Мнишек. Исторический музей, молю</t>
+  </si>
+  <si>
+    <t>22.08.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18698</t>
+  </si>
+  <si>
+    <t>Новая серия моего идеального сериала про арт-ограбление без ляпов! — Эпизод №0, где мы узнаем, что в списке воров обязан быть директор музея — Эпизод №1, в котором у арт-дилера внезапно просыпается совесть после общения с олигархом-коллекционером. — Эпизод N2, в котором директор музея встречается с демонами подозрения ЭПИЗОД №3 ...В тот момент, когда доска покидает стену, Реформатской кажется, что по залу пробежал сквозняк, хотя окна были закрыты. Великое ограбление началось! В своей мастерской, пропитанной запахом старого дерева и заставленной старыми рамами и другими картинами вдоль стен, Алла Эйсмонт приступает к осмотру «пациента». Она похожа на Шерлока Холмса: сухие пальцы, саркастичная улыбка и взгляд, видящий мир на молекулярном уровне. Аккуратно и медленно вынимает тяжелую тополевую доску, по размеру напоминающую небольшую столешницу (размер примерно 60 х 30 см) из сложной позолоченной деревянной рамы, у которой есть боковые колонны, небольшой фронтончик и так далее. Она осматривает доску, которая кажется вполне древней. Камера скользит по прекрасному лицу изображенного ренессансного человека. Эйсмонт осматривает поверхность, но, прежде чем применить микроскоп и прочие приборы, изучает ребра доски. Мы видим крупным планом, как ее лицо белеет.  Эйсмонт докладывает директору: «На доске логотип Galerie Baryatinsky. Это почтенная парижская фирма, которая уже сто лет делает идеальные реплики старых мастеров. Кто-то прислал им множество снимков Картины и ее оборота и они создали идеальную копию. Этот наманикюренный хлыщ Янусов сказал нам правду. Ее подменили». В темном сумраке своего кабинета, каждый предмет в котором говорит о Вечности и служению Искусству, о том, что музей – это храм, Маргарита Реформатская сидит за столом в мрачных раздумьях. Уличный фонарь светит в окно, освещая ее постаревшее лицо. Ей нужно принять решение. ПРОДОЛЖЕНИЕ СЛЕДУЕТ #музей_закрыт_на_рокировку</t>
+  </si>
+  <si>
+    <t>21.08.26 18:16</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18697</t>
+  </si>
+  <si>
+    <t>И еще одна, тоже из Дарвиновского музея.</t>
+  </si>
+  <si>
+    <t>21.08.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18696</t>
+  </si>
+  <si>
+    <t>Креатив Дарвиновского музея прекрасный</t>
+  </si>
+  <si>
+    <t>20.08.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18690</t>
+  </si>
+  <si>
+    <t>Заява из-за Смешариков Администрация Болохова Тульской области подала заявление в полицию из-за рисунка с персонажами мультфильма "Смешарики" на резиновом покрытии детской площадки. Автором изображения оказался ребенок, личность которого установили специальным расследованием, проследив его путь до дома с помощью камер видеонаблюдения. Проблема состоит в том, что сухая пастель проникла в пористую резину и не отмывается. Чиновники расценили рисунок как порчу муниципального имущества. Местные жители в комментариях к публикации раскритиковали действия властей, назвав реакцию чрезмерной. Им в ответ чиновники пригрозили протоколом по статье о публичных оскорблениях. *** Вот поэтому надо разбираться в качествах и свойствах сырья для рисования! Что позволено мелку, то не позволено акрилу, так сказать!</t>
+  </si>
+  <si>
+    <t>20.08.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18689</t>
+  </si>
+  <si>
+    <t>Да, я правильно поняла, каких именно новых археологов обвиняют украинские власти в крымских раскопках — именно глав экспедиции. МОСКВА, 19 авг - РИА Новости. Служба безопасности Украины (СБУ) предъявила заочные обвинения российским археологам Марку Крамаровскому и Эмилю Сейдалиеву за раскопки в Крыму, соответствующие уведомления опубликованы на сайте офиса украинского генерального прокурора. ____________ Именно глава экспедиции обычно подобная "расстрельная должность". В раскопках принимают участие в год десятки человек, за всю историю экспедиции в течение лет — сотни, иногда тысячи. Но "лицом" истории всегда является её глава. Они и входят в легенду, если звезды сходятся — как Арциховский или Янин для Великого Новгорода. Ну или вот так.</t>
+  </si>
+  <si>
+    <t>19.08.26 18:33</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18688</t>
+  </si>
+  <si>
+    <t>Так, москвичи. Если вы не знаете, как провести ближайшие выходные, то вот отличный вариант. Музей Масловки придумал организовывать туры по мастерским художников Тарусы, этого "русского барбизона" — мастерским закрытым, куда самотеком никогда не попадешь. Дикий эксклюзив, потрясающая атмосфера. Вдобавок еще и в Поленово свозят, через речку. Автобус из Москвы в пятницу утром, обратно — в субботу вечером, ночевка в гостинице. Внезапно освободилась пара мест. Отдельный бонус для фанатов Софьи Багдасаровой: в поездке будет присутствовать Софья Багдасарова. Однако я торжественно клянусь вам, что она будет мрачна, социофобна и в плеере, в общем, именно такой, какой она и бывает в этом канале обычно.</t>
+  </si>
+  <si>
+    <t>19.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18682</t>
+  </si>
+  <si>
+    <t>Москва не раз становилась главной героиней полотен — от исторических реконструкций Васнецова до урбанистических работ Пименова. А вот в «Зарядье» решили: хватит с нас статики. Мы не будем просто смотреть на город — мы сделаем его живой картиной. До 6 сентября парк превращается в театральный зал без стен, а сцена становится гигантской рамой для живой картины. Оцените, какой ход: мы каждый день будем видеть в этой раме новый «экспонат» — оперу, балет, выступления симфонических оркестров на фоне московского кремля и закатного неба. Всё как в хорошем музее, только вместо статичных полотен — дыхание и ритм. И это в тренде: театр давно перестал быть чопорным залом с бархатными креслами. Искусство смело выходит в парк, становится частью города.  Фестиваль «Культурный город» живет уже третий сезон. Москвичи и гости столицы поймали крупный джекпот: классику здесь переосмысляют, соединяют с современными форматами и подают так, что бегут мурашки.</t>
+  </si>
+  <si>
+    <t>19.08.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18681</t>
+  </si>
+  <si>
+    <t>Что обычные люди жертвуют (подбрасывают) в американские музеи. Ветка на Реддите, где сотрудники рассказывают о самых запоминающихся случаях. У них там, оказывается, очень часто, когда предметы приносят в музей и оставляют на стойке при входе, мол, "вот вам подарочек". Больше всего запоминается, конечно, когда жертвуют бомбы или взрывчатые вещества, и потом тебе предстоит веселый день с местными службами по разминированию. Одну бомбу пожертвовали (подкинули на порог) в коробке с запиской «Не волнуйтесь, я обезвредил её, когда мне было 12 лет». Еще достаточно часто дарят человеческие останки. Или напоминающие их -- оказываются, кости лап медведя очень напоминают человеческую кисть. В один музей прислали перья орла, а они в США охраняются и как природа, и как священные реликвии индейцев. "Мы связались с местным племенем и Национальным хранилищем орлиных перьев и передали туда", пишет человек -- какое чудное название для учреждения! Очень многие жертвователи воспринимают музей как место, куда просто свезти старый мусор, наверняка им нужен этот "антиквариат"! (И за утилизацию платить не надо). Плесень в огромных количествах -- обязательно. Радиоактивные или вредные вещества, типа асбеста, в старинных научных приборах. Старые фотографии безо всякой атрибуции — потоком. В итоге, оказывается, волонтерам и новичкам, которых ставят на вход, проводят специальные тренинги, чтобы они НЕ БРАЛИ пожертвований предметов музеям. *** Интересно, что подобного бесполезного жертвуют нашим музеям. Вспоминается, конечно, история об одном князе, который привез в региональный музей все свое имущество и пожертвовал, а там оказалась потом большая коллекция кальсон. (Ну, кроме фальшивых картин).</t>
+  </si>
+  <si>
+    <t>19.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18680</t>
+  </si>
+  <si>
+    <t>Новые обвиняемые в компанию к Бутягину Украинская прокуратура Республики Крым и города Севастополя начали расследование в отношении двух неназванных по фамилии исследователей — "по обвинению в военных преступлениях". По данным прокуратуры, они "участвовали в незаконных археологических экспедициях на территории, оккупированной Россией с 2014 года. Обвинения могут повлечь за собой наказание в виде лишения свободы на срок до 12 лет". Первый "связан с Эрмитажем", вторым является некий "представитель Института археологии Крыма Российской академии наук". Два этих археолога занимались раскопками в средневековом Солхате в г. Старый Крым. И один из них "передал найденные предметы, в том числе элементы древней системы водоснабжения, чаши и фрагменты посуды в Эрмитаж, который включил находки в свои фонды". ___________________ Новость об этом опубликована на сайте означенного украинского ведомства (ссылку не ставлю, потому что теперь стрёмно ставить ссылки; заголовок: "Воєнні злочини проти культурної спадщини в Криму: повідомлено про підозру двом російським археологам"). Фамилии обвиняемых не названы. Однако Яндекс говорит нам, что раскопки в этом месте возглавляет Крамаровский Марк Григорьевич — доктор исторических наук, ведущий научный сотрудник Отдела Востока Государственного Эрмитажа, начальник Старокрымской (Золотоордынской) археологической экспедиции. Крамаровскому — 86 лет, и Солхат он копает 40 лет из них, то есть уже при третьем режиме. (Ради бога, не пускайте его заграницу!) Кем может быть второй человек, понять труднее. Возможно, это второй руководитель этой экспедиции — Эмиль Исаевич Сейдалиев, завкафедрой истории КИПУ (Крымский инженерно-педагогический университет). Сама экспедиция совместная, Эрмитажа, КИПУ и Института Археологии Крыма РАН.</t>
+  </si>
+  <si>
+    <t>18.08.26 18:32</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18679</t>
+  </si>
+  <si>
+    <t>Я собрала свежие новости о краже картин Антонелло да Мессина (по ссылке полный дайджест). Ну, как я и предполагала сразу после известия, первым делом следователи трясут персонал музея, конкретно 4 охранников, бывших в здании, которые "не слышали" звука сигнализации и "не видели" преступников на мониторах, потому что смотрели телевизор. Милая деталь: охранники смотрели телевизор так усердно, что тревогу подняла городская полиция, которой позвонили прохожие, нашедшие на улице две брошенные створки полиптиха (на фото). Эксперты тоже говорят: "вообще не понимаем, как эти дебилы думают такое продать?!!!" (это если кратко). Я ошиблась в другом — я предположила, что преступников спровоцировало знание, почем одну из картин купили 20 лет назад (260 тыс. фунтов). Оказалось, все еще хуже: в феврале уже прям этого, 2026 года, "Ecce Homo" его же кисти было выкуплено на Sotheby's за целых 14,9 млн евро — выкуплено Италией и сейчас с помпой и новостями гастролирует по городам страны. Вот он, импульс к данной краже. Читайте полный текст моей новости (Моего сценария про арт-крайм пока в канале дальше нет, потому что я устала от них по работе!!!) #воры_вандалы_и_идиоты</t>
+  </si>
+  <si>
+    <t>18.08.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18678</t>
+  </si>
+  <si>
+    <t>Как за несколько минут превратить "неинтересную" картину в центр внимания? Присвоить ей фамилию автора Проект, помогающий региональным музеям развенчивать своих анонимов и превращать их в известных старых мастеров, придумали в Пушкинском музее. Он идет уже год и принес много интересного в опознании. Рассказываю об этом необычном искусствоведческом начинании.</t>
+  </si>
+  <si>
+    <t>17.08.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18675</t>
+  </si>
+  <si>
+    <t>Очень красивый получился проект: параллельно в двух городах показывают хорошего скульптора: — в московском Музее нонконформизма (галерее Н. Брыкиной) на Мясницкой до января идет выставка скульптурных работ Владимира Соскиева. — во Владикавказе в залах Художественного музея и на проспекте Мира его показывают до 25 октября Причем во Владикавказе Соскиев "вышел" на улицу. Вот так идешь, гуляешь по прекрасному городу (там очень приятно, и Терек необыкновенно молочно-голубого, непрозрачного цвета), а навстречу тебе грустный Иосиф Бродский. Или Окуджава. (Из первой фотки прямо хочется сделать мем а-ля с оборачивающейся девушкой).</t>
+  </si>
+  <si>
+    <t>17.08.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18674</t>
+  </si>
+  <si>
+    <t>Прекрасная музейная ситуативочка Метрополитен-музей выставил на всеобщее обозрение старейший из сохранившихся экземпляров «Одиссеи». Это фрагмент папируса III века до н.э. Датируемый примерно 285–250 годами до н.э. и изготовленный в Египте, содержит три строки из 20-й книги, которых нет в стандартном тексте поэмы. Это является свидетельством того, что локальные вариации этого знаменитого произведения, который веками передавался из уст в уста, существовали и в эллинистический период. Сейчас реликвия демонстрируется в разделе музея, посвященном греческому и римскому искусству.</t>
+  </si>
+  <si>
+    <t>16.08.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18672</t>
+  </si>
+  <si>
+    <t>Из Музея Мессины (Сицилия) этой ночью, воспользовавшись местным праздником, похитили 4 картины Антонелла да Мессина, великого художника итальянского Ренессанса. Они украли 3 из 5 панелей "Полиптиха Святого Григория" (1473) и двухстороннюю "Мадонну со святым Франциском". Мой комментарий: это очень странная кража. 1) Почему не забрали "Полиптих" целиком? Вряд ли в зале была выставлена только его часть. Их спугнули и они сбежали, не успев забрать еще две доски? Не смогли их открепить от стены? Бросили их по пути? Подробностей пока нет. Даже какие именно три панели исчезли из пяти. UPD: уточняют, что да, уронили по дороге. (Забавно, что происходило это все во время уличного праздника, как в фильме "Операция святой Януарий"). 2) При всей моей любви к Антонелло да Мессина, это отнюдь не лучшие из его работ. Они слабоватые и в очень плохом состоянии. Их главная ценность — что это единственные работы художника в его родном городе. Если бы я была тайным коллекционером криминальных картин (хо-хо), я бы заказала легендарную "Аннунциату", которая находится в музее Палермо на том же острове (это если стоит ограничение грабить именно Сицилию). Сначала, когда прочла заголовок новости, сердце прямо остановилось: испугалась, что украли именно эту "прото Мону Лизу". А так вообще в других музеях мира находятся его "Мадонны" и, главное, "Портреты". Для тайного коллекционера они гораздо нужнее, для истории искусства они — веха. В частности, потому что написаны маслом: Антонелло считается первым, кто познакомил Италию с нидерландским методом живописи. До него все писали темперой, и украденные его картины — ранние, темперные. (Кстати, гипотетический тайный коллекционер фыркнул бы, что ему не принесли "Полиптих" целиком, и еще меньше заплатил бы). Мой вывод — брали местные, которых на это толкнуло ощущение легкости кражи, знание реалий музея, наверняка кто-то из сотрудников (уборщиц, стекольщиков, проч.) либо слил, либо сболтнул информацию. Либо сам вор там работал. Картины брал человек, который не ориентируется в качестве. (Там в музее есть два Караваджо! Правда, они трехметровые, так просто не утащишь, в отличие от этих досочек). 3) Украденная маленькая "Мадонна" была выкуплена Италией в 2003 году на Christie's за 250 тыс. фунтов, чтобы в Мессине была хотя бы еще одна картина ее самого знаменитого уроженца, кроме "Полиптиха". Опираясь на свои знания об арт-кражах, я предполагаю, что эти воры знали о той покупке. И их впечатлила цена. Я уверена, что именно та старая новость спровоцировала кражу. У себя в голове они могут думать, что реально столько и заработают. Но нет. Вряд ли они смогут найти нормальных тайных покупателей на приличную сумму. Дальше два варианта: либо итальянская полиция нормально отрабатывает всех местных уголовников и быстро находит украденное у них за батареей. Либо картины исчезают в небытии. Быть может, навсегда. Либо, как с "Женским портретом" Климта, который украли в итальянской же Пьяченце. Воры шикарно его похитили, как в кино. Но продать не смогли. Подкинули обратно спустя 22 года (спрятали в стене музейного забора), когда срок давности прошел. Кража выглядит очень нелепой. Нет смысла такое красть, несмотря на громкое имя художника. #воры_вандалы_и_идиоты</t>
+  </si>
+  <si>
+    <t>16.08.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18671</t>
+  </si>
+  <si>
+    <t>Когда пришел в гости и удивляешься арт-коллекции хозяйки.</t>
+  </si>
+  <si>
+    <t>15.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18669</t>
+  </si>
+  <si>
+    <t>Новая серия моего идеального сериала про арт-ограбление без ляпов! — Эпизод №0, где мы узнаем, что в списке воров обязан быть директор музея — Эпизод №1, в котором у арт-дилера внезапно просыпается совесть после общения с олигархом-коллекционером. ЭПИЗОД №2 В кабинете в стиле классицизм, где мебель из карельской березы перемешана с функциональными книжными шкафами, забитыми каталогами и наградами, Маргарита Реформатская, в сером костюме в стиле Шанель, похожая на постаревшую, но все также прекрасную Фанни Ардан, холодно принимает бывшего сотрудника. Янусов рассказывает ей, что картина украдена и подменена. Она ему не верит. Он клянется. Она требует доказательств. Он отвечает, что в стальном бункере как бы на телефон не фотографировал, пусть они посмотрят под микроскопом. Она спрашивает – чей бункер? Он отвечает: расскажу, когда вы убедитесь в истинности моих слов. Реформатская вначале решает игнорировать информацию как глупый слух. Но теперь каждый раз, когда она проходит через тот музейный зал и взгляд ее падает на ту Картину, выставленную на почетном месте с особенно волшебным освещением, ей не по себе. Она начинает замечать то, чего не видела раньше: как свет падает на позолоту рамы, создавая на стене длинную, дрожащую тень; как в тишине зала слышен едва уловимый скрип старого паркета, будто сама Картина поворачивается к ней. Она ловит себя на мысли, что избегает этого зала, но при этом её ноги сами несут её к нему по утрам, когда в музее ещё никого нет. Она начинает выбирать другие маршруты по музею, чтобы не видеть ее – и понимает, что это слабость, страусиная позиция. В один день она идет по залу и видит восхищенных детей и подростков, с восторгом внемлющих молодому искусствоведу Варваре Целиковской, она понимает, что ее долг – убедиться в правде. Она спускается в цокольный этаж, в светлое белое помещение с круглыми сводами, где располагается реставрационная мастерская Аллы Эйсмонт – это ее доверенная подруга и боевая соратница на протяжении многих лет. В мастерской пахнет старым деревом, льняным маслом и воском — запах, который Реформатская знает с юности и который всегда её успокаивал. На стенах висят десятки рам, некоторые без картин, некоторые с полустёртыми золотыми завитками. В углу тикают старые часы, которые Алла отказывается чинить, потому что «им идёт их неторопливость». Реформатская рассказывает ей об информации от Янусова. Хладнокровнейшая Алла на мгновение теряет самоконтроль, на ее лице мелькает гримаса омерзения. «Такого не может быть, – говорит она. – Но мы должны проверить». Потом Реформатская (вот сейчас будет финт, которого вы никогда не встретите в обычном сценарии на тему art heist!) вызывает хранительницу Картины. Та по ее приказу пишет служебную записку о необходимости проведения срочных реставрационных работ. Директор подписывает заявку. Картину осторожно снимают со стены и перевозят в мастерскую Аллы Эйсмонт, где та подписывает акт внутримузейной передачи и другие документы. (Это, граждане, саспенс, почище спускания на веревке с потолка в Mission Impossible!) В тот момент, когда доска покидает стену, Реформатской кажется, что по залу пробежал сквозняк, хотя окна были закрыты. Великое ограбление началось! ПРОДОЛЖЕНИЕ СЛЕДУЕТ #музей_закрыт_на_рокировку</t>
+  </si>
+  <si>
+    <t>15.08.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18662</t>
+  </si>
+  <si>
+    <t>Георгий Минералов. Божественные пары: в мифах, литературе и искусстве. КоЛибри, Издательство АЗБУКА, 2026. ISBN: 978-5-389-27775-5 Прислали книжную новинку. Как всегда у "КоЛибри", это очень красиво и ярко изданная книга с отлично подобранными иллюстрациями. На сей раз перед нами — текст российского автора, который подошел к очень важной для истории культуры теме: к рассказу о самых главных возлюбленных парах в античности. Несмотря на название книги, перед нами не анализ иерогамии (сакрального брака богов, от которого происходят всякие интересные процессы в природе и мировой истории), а рассказ о четырех парах мифологических персонажей, очень близких к людям — "Амур и Психея", "Орфей и Эвридика", "Персей и Андромеда", "Пигмалион и Галатея". Минералов показывает эволюцию этих историй от окологомеровских или овидиевских изложений через средневековье и барочную оперу до ХХ века. Включая иногда советские трактовки! Это любопытно. Стиль иногда игривый, иногда аналитический. Это не академический учебник, а скорее авторское размышление, поэтому книга прежде всего заинтересует тех, кто увлечен темой античности и готов к подобному исследовательскому подходу. Реклама. erid: 2W5zFJWruaZ ООО «Издательство АЗБУКА» ИНН 7719633799 ОКВЭД: 58.11</t>
+  </si>
+  <si>
+    <t>14.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18661</t>
+  </si>
+  <si>
+    <t>Украли 210 фигурок Моцарта с выставки в Зальцбурге в саду его родного дома Это была инсталляция, созданная немецким художником-концептуалистом Оттмаром Херлем. (Здесь были мои комментарии по поводу прохожих, решивших захватить сувенирчик. Удалено по цензурным соображениям). https://www.pravilamag.ru/news/society-news/14-08-2026/776649-210-figurok-volfganga-amadeya-mocarta-ukrali-s-vystavki-v-zalcburge/</t>
+  </si>
+  <si>
+    <t>14.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18654</t>
+  </si>
+  <si>
+    <t>Фестиваль современного искусства в самом древнем городе России. С 21 по 23 августа Дербент станет арт-объектом современного искусства, причиной тому — фестиваль «НАРМА». Тема фестиваля: «Навигация внимания». На протяжении веков Дербент был точкой пересечения морского и сухопутного сообщения и пространством культурного обмена на маршруте Великого шёлкового пути. В этом году фестиваль навигарует зрителя в прошлом и настоящем города — как соавтора художественного опыта. На три дня Дербент превращается в живую карту, которая раскрывается через движение и внимание зрителя. Зритель становится путешественником: он входит в город, замечает его слои и выстраивает путь, как когда-то это делали купцы, путники и исследователи. В программе: инсталляции, перформансы, лекции, кинопоказы, музыка и локальная гастрономия. Если вы собирались в путешествие по югу России — вам туда! 🗓 21–23 августа, Дербент 🔗 https://narma.factoryculture.ru тгк проекта: @factory_culture</t>
+  </si>
+  <si>
+    <t>14.08.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18652</t>
+  </si>
+  <si>
+    <t>И теперь давайте о том из видов искусств, которое из всех искусств для человеческого существа, на самом деле, является главным. Мультиформатное пространство ОГНИ (Москва, Большой Спасоглинищевский пер., 3, стр. 8) заколлабилось с крупнейшим агрегатором доставки еды, то есть, сами понимаете, с Яндекс Едой. Главные фишки, которые отметила:  • Пит-стоп бар, чтобы заказывать какие хочется напитки без отрыва от ивентов • Балкон, если хочется как в ресторане — для камерных вечеров. Его можно забронировать через раздел «Сходить» в приложении • Посадка на улице под тополем – для тех, кто пришёл просто отдохнуть на ивенте или провести летний вечер без лишней суеты. Заходите прийти в себя после посещения музеев и провести вечер как хочется именно сегодня (Музеи рядом: Гостиный двор, галерея "Солянка", AZ/ART, "Зарядье").</t>
+  </si>
+  <si>
+    <t>14.08.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18651</t>
+  </si>
+  <si>
+    <t>Ошеломительная новость. Визуализируйте это. Власти Москвы запустят новый городской проект в рамках философии здорового долголетия — "Ночь в поликлинике": в ночь на 23 и на 30 августа в 10-ти городских поликлиниках москвичи смогут бесплатно пройти экспресс-диагностику и проконсультироваться со специалистами. Активности в каждой поликлинике будут посвящены отдельной теме — спорту, искусству, музыке, кино или театру. В программе запланированы кинопоказы, концерты, тренировки, спортивные и творческие мастер-классы. !!!!</t>
+  </si>
+  <si>
+    <t>13.08.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18650</t>
+  </si>
+  <si>
+    <t>Старый мемчик, простите, чищу телефон, страдайте вместе со мной</t>
+  </si>
+  <si>
+    <t>13.08.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18649</t>
+  </si>
+  <si>
+    <t>Мой идеальный фильм про кражу картины (синопсис) #музей_закрыт_на_рокировку В эпизоде №0 я предложила вам список из 6 воров — музейный директор, замдиректора музея по безопасности, арт-дилер, реставратор, искусствовед и сисадмин с их подробными личными характеристиками (кто пропустил, приобщитесь). Теперь стартуем: Эпизод №1: Янусов открывает страшную истину Фильм открывается панорамой ночного города, где холодный неон отражается в гранях хрустальных бокалов на закрытом вернисаже для vip-публики. Элегантный арт-дилер Кирилл Янусов, перебрасываясь шуточками и комплиментами, фланирует на вечеринке среди богатейших людей и глянцевых женщин. Он — обаяшка, каждому приятно поболтать с ним, а он очаровывает всех подряд – ведь любой может стать его покупателем.   На вернисаже Янусов замечает в толпе некого Виктора (второстепенный персонаж, будет раскрыт позже). Тот стоит у бара, потягивает виски и смотрит на Янусова с плохо скрываемой злостью. Они обмениваются взглядами, как ковбои в фильме Серджио Леоне. Виктор приобнимает блондинку рядом и начинает ей что-то шептать на ухо. Янусов отворачивается с улыбкой.   Затем мы видим Янусова дома, в одиночестве: в своей большой московской квартире на Арбате, завешанной антиквариатом, он с тоской смотрит на повтор старой передачи по каналу «Культура», и мы понимаем, что он скучает по тому времени, когда был юн, работал в музее, не охотился за баксами и служил одной лишь великой богине Атрибуции. Теперь же, обретя внешность денди с обложки мужского журнала, он знает, что на самом деле предал себя. В столе уже много лет лежит неоконченный диссер.   На следующий день он идет домой к одному из самых лучших своих клиентов по фамилии Кабанов. Это олигарх, специализирующийся на недрах, друг важнейших членов правительства, коренастый мужчина лет 60. Нам показывают отвратительное по своей роскоши жилище, вызывающее классовую ненависть даже у людей с зарплатой полмиллиона рублей в месяц, чего уж говорить об обычных россиянах. Этажи принадлежащего ему дома полны подобострастной прислугой. На стенах гигантского пентхауза Кабанова с видом на Кремль развешено современное российское искусство от самых дорогих наших художников вперемешку с картинами Айвазовского и Левитана. Янусов мрачен, но перед тем, как выйти из лифта, он «собирает» лицо, и перед Кабановым предстает само воплощение харизмы.  Янусов несет клиенту очередную покупку – большой тяжелый сверток в пупыре.   Кабанов обожает его. После виски и сигары (после очень большого количества виски) он решает поделиться с любимым дилером своим главным секретом как коллекционера. Он нажимает на одну из кнопок, и показывает Янусову комнату-сейф, свой секретный бункер для картин. Но там, по центру залитой холодным светом металлической комнаты, висит только одна Картина. Это произведение великого западноевропейского «старого мастера» первой четверти XVI века.   Янусов с трудом удерживается от того, чтобы упасть в обморок: это картина из «его» бывшего музея. Как она сюда попала?! Кабанов признается, что купил ее тайно около трех лет назад, а на стене музея сейчас висит идеальная копия.   Янусов возвращается домой и не спит ночь. Пережив момент морального перерождения с возвращением к кристально чистым искусствоведческим истокам, жить теперь спокойно не может. Он хочет поведать кому-то истину. Кому? Кто может сделать что-то эффективное? Он выбирает Маргариту Реформатскую – директора пострадавшего музея, элегантную и беспощадную даму, которая знала его еще вчерашним студентом двадцать лет назад.   Но перед ним встает неожиданная преграда. Так просто на рандеву с директором музея не попасть. Ее номер, записанный в его телефоне, подписан еще как «Рита Реформатс., замдир», то есть глобально устарел и вообще заблокирован. Воспользовавшись своими личными связями, он просит друзей организовать тет-а-тет с директором, которой вообще-то нафиг не сдался этот пригламуренный арт-дилер. Тут мы видим, как работает его харизма и социальный капитал. ПРОДОЛЖЕНИЕ СЛЕДУЕТ</t>
+  </si>
+  <si>
+    <t>12.08.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18648</t>
+  </si>
+  <si>
+    <t>Новости о скандале с Эрнстом Неизвестным "КП" только что выпустила огромный текст, где вскрыла многых подробностей о преступнике-организаторе — Кошкареве. Помимо впечатляющих фото из его соцсетей и списка автомобилей — информация о том, что он еще пытался продавать. Например, вот этот "Бенуа", что на фото (красота!). Ошеломительное длинное чтение. #немного_неизвестного</t>
+  </si>
+  <si>
+    <t>12.08.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18647</t>
+  </si>
+  <si>
+    <t>Еще одна интересная выставка откроется в Пушкинском музее, хороший симптом: «Фабрицио Плесси. Вертикальные моря» (18 августа — 15 ноября). Видеоарт. Проект позволит зрителям впервые увидеть произведение итальянского художника, одного из “пионеров” медиа-арта Фабрицио Плесси, созданное специально для музея. Именно с работы «Вертикальные моря» начиналась коллекция медиаискусства в Пушкинском музее. Фабрицио Плесси часто обращается к теме стихии. Инсталляция на четырех вертикальных экранах представит одну из главных стихий для художника, чье восприятие сформировано лагуной родного города Венеция,– воду. Это медиаискусство можно будет увидеть в 31-м зале Главного здания.</t>
+  </si>
+  <si>
+    <t>11.08.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18646</t>
+  </si>
+  <si>
+    <t>МОЙ ИДЕАЛЬНЫЙ ФИЛЬМ Бесят фильмы про арт-ограбления музеев, в которых элегантные воры-джентльмены ловко (и совершенно неправдоподобно) обманывают музейных работников и утаскивают, свернув в трубочку, шедевр в свой сверкающий сталью бункер, где наслаждаются им в одиночестве, лишив людей народного достояния. Я посмотрела 148 фильмов на эту тему (гипербола), меня стошнило радугой (зачеркнуто), я испытала катарсис и теперь предлагаю вам свой вариант сценария про кражу картины, более правдоподобный и, главное, не оскорбляющий мое чувство морали. _______________________________________________ Название: «МУЗЕЙ ЗАКРЫТ НА РОКИРОВКУ» Место действия: крупный город Российской Федерации Время действия: наши дни Жанр: интеллектуальный триллер, арт-детектив, авантюрная драма, социальная сатира, современный неонуар — Список воров («шесть друзей русского Оушена») — Маргарита Реформатская — директор государственного музея 60-летняя женщина с внешностью Фанни Ардан, сохранившая превосходную фигуру и отлично одевающаяся в стиле Шанель. Железный характер. Отличный менеджер, провокатор и манипулятор, как и положено хорошему директору музея. Кирилл Янусов — успешный арт-дилер, бывший сотрудник музея Около 35-40 лет. Похож на молодых Мадса Миккельсена и Киллиана Мерфи. Абсолютно светский человек, звезда гламурных тусовок, обаятельный и изысканный. Необыкновенно хорошо образован, но обычно это скрывает, чтобы не обижать собеседников. Выдает себя только «среди своих», или чтобы загипнотизировать клиента или красивую девушку своим превосходством. Варвара Целиковская — искусствовед Около 30 лет. Сотрудница отдела живописи. Нарочно форсирует имидж «библиотекарши», ходит в растянутых свитерах и толстых очках. После развода из-за предательства бывшего мужа приобрела цинизм и прячется от внимания мужчин, хотя вполне умела ими манипулировать, но потеряла веру в себя. Нервничает, когда Янусов с ней (машинально) флиртует. При этом она анонимно ведет ядовитый и влиятельный телеграмм-канал, который является сублимацией ее сильного характера. Миша Крамник — сисадмин, в качестве хобби хакер Около 20-25 лет. Бледный гений в одежде стиля techwear. В музее следит за тем, чтобы все электрические приборы работали. Как попал на эту работу – неясно, видимо, родня устроила. Тайно и безответно, с легким оттенком мазохизма, влюблен в Реформатскую. Вначале воспринимает работу в музее как рутину и глупость старперов, не понимая, почему нельзя все взять и просто оцифровать. Затем он осознает, что искусство — это прекрасная ошибка, аналоговый баг, который невозможно взломать и воспроизвести. Алла Эйсмонт — реставратор Лет 45-50, похожа на Шерлока Холмса в юбке, Тильду Суинтон и Кейт Бланшет. Светловолосая, сухопарая, коротко стрижется, не красится. Обладает необыкновенно саркастичным чувством юмора, который люди со средним IQ понять неспособны. Незыблемое воплощение спокойствия, хирург вечности, патологоанатом шедевров. Олег Томин — музейный зам по безопасности Около 50 лет. Очевидный (бывший?) офицер, но непонятно чего, потому что теперь он ходит в штатском, ну, замдиректора музея же. Так что видимо, все-таки «из конторы». Угрюмый прагматик, который поначалу считает искусство блажью, но в итоге заражается пылом своих коллег. Его арка — это возвращение к идеалам честного сыщика из классических советских детективов юности. ПРОДОЛЖЕНИЕ СЛЕДУЕТ #музей_закрыт_на_рокировку</t>
+  </si>
+  <si>
+    <t>11.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18645</t>
+  </si>
+  <si>
+    <t>Дожили. Теперь из музеев начали красть окаменелости. А потому что надо меньше публиковать новостей о скелетах динозавра за 30 млн! https://www.artnews.com/art-news/news/fossils-stolen-from-germany-university-bonn-museum-robbery-1234794592/</t>
+  </si>
+  <si>
+    <t>11.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18644</t>
+  </si>
+  <si>
+    <t>Когда Овидий уезжал в изгнание, он оставил в Риме жену. О ней ничего не известно, кроме того, что она была у него третья. Как ее звали, тоже неизвестно. Только что нашла о ней диссертацию на 153 страницы. #был_бы_человек_а_статья_найдется</t>
+  </si>
+  <si>
+    <t>10.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18643</t>
+  </si>
+  <si>
+    <t>Натали Портман и Дженна Ортега сыграли галеристку и ее помощницу в сатирической комедии о безумии рынка современного искусства В фильме "Галеристка" (2026)  Натали Портман играет отчаявшуюся владелицу галереи в Майами, пытающуюся выдать на ярмарке Art Basel случайно образовавшееся на её стенде мертвое тело человека за концептуальное искусство. (Если вы стояли на стенде на арт-ярмарке, то понимаете — подобные факапы за минуту до официального открытия действительно могут случиться, и что делать??! Прочувствуйте её боль. И креативность). Кэтрин Зета-Джонс сыграла куратора или арт-дилера (конкретики пока нет, но это разные профессии), Даниэль Брюль получил роль начинающего коллекционера. В широкий прокат фильм выйдет этой зимой. Премьера состоялась на фестивале «Сандэнс», отзывы смешанные. Сатира, говорят, получилась немного неуклюжей. Но в любом случае интересно глянуть. (Трейлера пока нет)</t>
+  </si>
+  <si>
+    <t>09.08.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18637</t>
+  </si>
+  <si>
+    <t>#первая_светская_картина забыла рассказать вам о зарождении такого важного светского жанра живописи, как порнуха как живопись ню! Речь тут пойдет об изображении голой женщины с целью сладострастного любования; в чистой формулировке жанра — без сопутствующих атрибутов, обозначающих некий сюжет. Просто обнаженная. Подступать к этой теме художники-мужчины начали, конечно же, очень рано. Живые люди. Но крайне долго требовалось "моральное оправдание" подобного неприличия: религиозный, мифологический, аллегорический или исторический сюжет. Первыми были средневековые иллюстрации в манускриптах, про Адама и Еву, а также на тему античной мифологии. Затем обнаженная Ева проникла в религиозную живопись. Но какая же она еще страшненькая! Никакой античной анатомической красоты (№1, Ян ван Эйк, "Ева", Гентский алтарь, 1432). Ранний пример итальянской обнаженки — в подносе для роженицы, который я уже показывала при разговоре о зарождении мифологической живописи: "Триумф Венеры" Мастера взятия Таренто (ок. 1400). Но тут она тоже по средневековому дегенеративна. Однако далее так и пойдет: мифология останется главным "оправданием" при создании ню. Кроме нее — аллегорическая живопись. Вот два ранних примера: — №2: Неизвестный нижнерейнский художник, "Магия любви" (1470–1480). — №3: Якопо де Барбари. "Влюбленные", оборот "Портрета германца" (около 1500). Обратите внимание, тут, как и в многих других случаях ранних изводов новорожденных жанров, картина не самостоятельна, а реверс портрета, то есть еще имеет служебную объяснительную функцию. Кстати, это тот же художник, который, видимо, создал первый независимый натюрморт (с дичью). А тут гляньте, какой у него потрясающий стакан. Боттичелли в 1480-х годах, в первую очередь своим "Рождением Венеры" (не ставлю вам картинку из уважения к вашей эрудиции) окончательно сформировал итальянское "мифологическое ню" с мощной опорой на античную традицию. В течение 16 века бесчисленные "Венеры", "Данаи", нимфы, а также библейские Сусанны и Вирсавии будут появляться на арт-рынке, становясь все больше эротикой и все меньше мифологией. Атрибуты, обозначающие имя, можно найти в дальнем темном углу картины. Стадией сепарации, видимо, стал "обнаженный портрет", потому что он изображал конкретных, а не вымышленных женщин: — №4. Вторая школа Фонтенбло. "Т.н. Габриэль д’Эстре с сестрой" (ок. 1594) — №5. Рубенс. "Шубка (Портрет Елены Фоурмен)" (1636—1638). (UPD: из комментариев: "портрет Габриэль д'Эстре" не подходит для "реальных женщин". Это такая же аллегория и абсолютно не портрет. "Габриэль" — позднее и ошибочное название. "Дамы в ваннах" (Dames au bain) — это поджанр аллегорической живописи, изображение идеальной и христианской красоты. ) Плюс в 17 веке кристаллизуется нормальный бытовой жанр, который позитивно влияет на ню: появляются первые "купальщицы" обычных женщин, а не нимф, плюс бордельные сценки. Но подлинное сложение "простого ню" происходит только во Франции середины 18 века с ее культом галантности и эротики. Его создателем, судя по всему, был Франсуа Буше (№6, "Лежащая обнаженная", 1752). В его обнаженных женщинах, которых он иногда называет "одалисками", нет ничего сверх основной идеи: просто женская эротическая привлекательность. Никакой эрудиции не требуется. Французы сохранят пальму первенства в этом вопросе в 19 веке (Курбе, "Сотворение мира", Мане, "Олимпия"), но большинство, чтобы не вызывать скандала как в двух упомянутых случаях, все-таки рефлекторно будут стремиться камуфлироваться. Отсюда так много "одалисок" (например, у Энгра), где ню теперь смешивается с ориенталистическим жанром. Однако с середины 18 века "просто ню", изображение обнаженной натурщицы без всяких финтифлюшек, все-таки станет нормой. Произойдет это еще и потому, что в эту эпоху ранний капитализм приведет к социальной диффузии, и на рынке рабочей силы появится много женщин, готовых работать натурщицами, дешево и не стесняться этого. В эпоху Ренессанса ты мог убиться, а натурщицу не достать — и в итоге приходилось рисовать богиню со своего подмастерья, просто пририсовав ему потом грудь.</t>
+  </si>
+  <si>
+    <t>08.08.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18636</t>
+  </si>
+  <si>
+    <t>Новости культуры: 41-летний Владимир Аблогин, известный по главной роли в фильме «Лермонтов» (2014), приговорён к трём годам колонии. По версии следствия, в мессенджере он представлялся священнослужителем и пытался выманить у мужчины шесть миллионов рублей, которые якобы собирался направить на благотворительную помощь детям — «РИА Новости».</t>
+  </si>
+  <si>
+    <t>08.08.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18635</t>
+  </si>
+  <si>
+    <t>Все время забываю, что надо подписывать "это шуточный пост" (хотя про дискообразность колобка — это правда, из комментариев к изданию сказок Афанасьева). А то люди вон серьезно цитируют в подборке мнений о свежем фильме-хите. Ну штож, нам не впервой, например, я такая старая, что в 2016 году мой пост Тарантино списал "Омерзительную восьмерку" с советского фильма даже попал в федеральную прессу как истинное разоблачение (потом судорожно поправляли).</t>
+  </si>
+  <si>
+    <t>08.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18634</t>
+  </si>
+  <si>
+    <t>Павел, ты называешь свою книгу «Безделки»; Во всей книге нет ничего лучше названия. Почему Карамзин назвал свою книгу "Мои безделки", отчего это бесило его врагов, причем тут так называемая nugatory aesthetic и павильон принца в Булонском лесу, как слово "безделки", отделившись от Катулла, превратилось у филологов ХХ века в официальный термин, который начали применять ретроспективно и причем тут блядословие. Детективное расследование истории слова в русских переводах и авторской литературе.</t>
+  </si>
+  <si>
+    <t>07.08.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18633</t>
+  </si>
+  <si>
+    <t>Попросили рассказать, что не так с фильмом "Колобок" с точки зрения академической науки и исходного мифа, глубинного фольклора и т.п. Расхождений, конечно, не так много, как в фильме "Нолана", но есть коренное и глобальное, касающееся протагониста. Если вы заглянете в тексты 19 века, станет очевидным, что Колобок на самом деле — не шар. А как бы блин, плоская лепешка. И катится на ребре. Это коренное изменение, разумеется, делает его настоящую одиссею совсем иной по интонации. Что касается хтоничности героя и тяги к убийствам, то это как раз нормально и трушно, как показывают аналоги из европейского фольклора. Процитирую фрагмент из сборника средневековых легенд "Книжица наших забав", опубликованного Романом Львовичем Шмараковым (2019). Гервасий Тильберийский. Императорские досуги. II. 12: Местные жители рассказывают, что некий рыцарь влюбился в царицу, и поскольку не мог насладиться блудом с нею, тайно познал ее, когда она умерла и была погребена, и породил с нею чудовищную голову. В час ее зачатия рыцарь услышал голос в воздухе: «Порожденное ею погубит и истребит своим взором все, что узрит». По истечении девяти месяцев рыцарь, открыв могилу, нашел голову, но от лица ее всегда отворачивался, и когда показывал ее врагам, тотчас губил их вместе с городами. Наконец, плавая по морю, он заснул на коленях своей возлюбленной, а та втихомолку взяла ключ от ларца, где хранилась голова, и когда она, не по уму любопытная, взглянула на нее, тотчас погибла. По пробуждении рыцарь, известившись обо всем и пораженный скорбью, поднял голову и, встретив взгляд поднятого лица, погиб вместе с кораблем. С тех пор, говорят, голова каждые семь лет обращает взор кверху, и от этого на море возникают опасности для мореходов. UPD: это шуточный пост</t>
+  </si>
+  <si>
+    <t>06.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18627</t>
+  </si>
+  <si>
+    <t>Как говорил Король – персонаж Евгения Леонова в «Обыкновенном чуде», это не я тебе делаю гадость, а прадедушка. Забавно, что психологический метод родительских расстановок основан ровно на том же принципе. И этот метод реально помогает решать проблемы в своей голове. Беда в том, что на просторах экс-СССР мало какая семья (кроме всяких там Михалковых-Кончаловских) знает подробности о предках, которые жили ранее Великой Отечественной войны. Вся система была направлена на стирание родовой, сословной памяти, на сотворение нового человека, на переезд на максимально далекие расстояния и перемалывание корней. Я уже рассказывала как Генотек связал меня с дальним кузеном, который прислал мне фото бабушки моего дедушки – и я поняла, откуда у меня взгляд Солохи и Горпыни. Как конкретно я это сделала: после сдачи анализов автоматом выдается список родственников, их можно отсортировать по ближайшему родству, или по сходству со своими фамилиями. И им пишешь и вступаешь в беседу: мол, давайте, найдем родство? Впрочем, одной генеалогией всё не ограничивается: ДНК-тест Генотек показал этнический состав, нарисовал карты миграции предков, а заодно выдал сугубо практическую бытовую шпаргалку. В ней риски 187 заболеваний, индивидуальные реакции на лекарства, дефициты витаминов и непереносимости. Так что можно выяснить, почему организм реагирует на жизнь именно так, а не иначе. Еще мне нравится фишка. В связи же с санкциями россияне не могут пользоваться всякими myheritage и 23andme. Это лишает интересного шанса. Но на Генотеке в верхнем правом углу есть специальная кнопка «сгрузить код ДНК в формате txt» (точней "Исходные данные результатов ДНК-теста"). И потом этот код можно подгружать на буржуйские сайты! Не только на те два главные. А на самые разные. Мой самый любимый из этих сайтов – который ведут ушибленные археологи, которые грузят там в базу все возможные ДНК из древних могильников (у меня получились викинги, скифы, аланы и венеды из Германии — все как положено; если найду ссылку, то принесу вам). Также классно этот txt закидывать в разные этнические калькуляторы, например, вычисляющие ближневосточное наследие (мне не пригодилось, а вот мой друг, предположительно полуперс и совершенно точно полу-любер, с помощью этой штуки полностью перевернул свою самоидентичность. Верней, наполовину: мамина часть из Люберец не поколебалось). В общем, если хочется рассекретить свой геном и узнать, что в тебе намешано, можно заказать свой генетический паспорт у Генотека со скидкой 65% по промокоду SHAKKO2. ИМЕЮТСЯ ПРОТИВОПОКАЗАНИЯ. НЕОБХОДИМО ПРОКОНСУЛЬТИРОВАТЬСЯ СО СПЕЦИАЛИСТОМ.</t>
+  </si>
+  <si>
+    <t>06.08.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18626</t>
+  </si>
+  <si>
+    <t>Плохая новость для любителей семейной истории. В связи с требованием Роскомнадзора поиск по захоронениям на ресурсе epoisk.ru по адресу https://epoisk.ru/burmsk/ закроется примерно через неделю. Пользователям стоит оперативно сохранить интересующие их данные из базы. Часть сайта, относящаяся к поиску по материалам Центрального государственного архива города Москвы (ЦГА Москвы), продолжит работу без изменений. https://techora.ru/news/roskomnadzor-zakroet-poisk-zakhoroneniy-na-epoisk-2026-08-04</t>
+  </si>
+  <si>
+    <t>06.08.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18622</t>
+  </si>
+  <si>
+    <t>Любопытно соединять эти слова в одном абзаце: Музей Востока приобрел картины из коллекции Максима Горького. И это отличное иранское искусство эпохи каджаров — станковые картины с изображением красавиц и красавцев. Горький приобрел картины на рубеже 1920-1930-х гг. на распродаже в посольстве Ирана в Москве. Работы находились в его квартире — знаменитом особняке Рябушинского на Малой Никитской, передавались в семье писателя из поколения в поколение. Увидеть их можно будет на выставке в московском Музее Востока «Пополнение собрания Музея Востока: станковая живопись эпохи Каджаров» (14 августа – 27 сентября). Приобретение стало возможным благодаря содействию Минкультуры. Будем надеяться — найдутся и деньги на реставрацию: картины потемневшие от времени, мне пришлось их сейчас фоторедактором подкручивать, чтобы вы могли разглядеть прелесть этой акробатки и влюбленных.</t>
+  </si>
+  <si>
+    <t>05.08.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18620</t>
+  </si>
+  <si>
+    <t>Тем временем на продажу выставлена одна из красивейших усадеб Подмосковья — дом Вяземских в Пущино-на-Наре, работа самого архитектора Николая Львова, одного из топ-3 русских архитекторов ампира. Несколько лет назад она принадлежала компании ASG, у которой был план создать отель, насколько я помню. Они провели работы по восстановлению железобетонных перекрытий, крыши, консервации и обследованию объекта и проч. Так что здание уже не как на первом романтическом фото с руинами, а как на втором. Практически можно заезжать :))) Сумма, за которую можно приобрести этот архитектурный памятник первого ряда в 10 км от Серпухова не разглашается публично.</t>
+  </si>
+  <si>
+    <t>05.08.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18610</t>
+  </si>
+  <si>
+    <t>Это просто подарок какой-то: меня, как журналиста и просто хорошего человека пустили в закрытый шедевр московской архитектуры — Дом Мельникова, в котором на этой неделе Музеем архитектуры @archmuseum, чей он филиал, официально завершена многолетняя и многострадальная реставрация (я писала о ней здесь). Дом пока стоит пустой (мебель Мельникова и прочую историческую обстановку будут заносить обратно в середине августа). И это был потрясающий шанс увидеть структуру этого необычного здания "голой", не загороженной бытом. Его круглые стены и необычные ракурсы. Его тончайшие оттенки парижского розового, салатового и золотого (восстановленные реставраторами после сложного брейн-шторма). Вечерняя атмосфера, в которой проходил мой визит, добавила ей особенной романтики. Это было какое-то путешествие во времени, в 1920-е годы. Мебель занесут, потом музейщики будут обустраиваться, официальное открытие дома-музея намечено на конец года.</t>
+  </si>
+  <si>
+    <t>04.08.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18609</t>
+  </si>
+  <si>
+    <t>Интересно, убрали ли уже статую из парка, новость понедельничья https://t.me/pdmnews/91336</t>
+  </si>
+  <si>
+    <t>04.08.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18608</t>
+  </si>
+  <si>
+    <t>Забавный обзор на редкую тему https://habr.com/ru/companies/ddosguard/articles/1060846/</t>
+  </si>
+  <si>
+    <t>03.08.26 18:48</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18599</t>
+  </si>
+  <si>
+    <t>Самая блестящая выставка в Пушкинском музее за последнее время. В прямом смысле блестящая: в предыд.раз на подобной золотофонности тут показывали Древний Египет (архитектором тоже была Анна Каменских, и этот прием - не повторение, а отличный выбор). Называется «Алмазная колесница. Буддийское искусство России» (до 1 ноября). Из Национального музея республики Бурятии выгребли все их сокровища. И третья по численности религия Российской Федерации наконец представлена в столичном музее во всем своем великолепии. Если б Ван Гог, Матисс и Пикассо первыми увидели не японское искусство с африканским, то история модернистской живописи могла пойти по другому. Так необычно и эффектно это искусство, золотые фигуры скульптур, многоцветные полотна танка. По древности это 17-19 век, то есть не очень старое, но все равно здорово. Добавлены вещи из ГМИИ и Музея Востока. Потрясающее эффектное зрелище, рекомендую.</t>
+  </si>
+  <si>
+    <t>03.08.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18598</t>
+  </si>
+  <si>
+    <t>Они сняли новую "Аферу Томаса Крауна"!!! В главной роли Майкл Б. Джордан (ибо эра белых воров-джентльменов закончилась). Судя по трейлеру, в закромах у персонажа — «Сатурн, пожирающий своего сына» Гойи из Прадо, «Гадалка» Караваджо из Капитолийских музеев и «Подсолнухи» Ван Гога, кажется, из Лондонской Нац. галереи. Ну что ж, еще один в копилку фантастических фильмах о кражах искусства, которые, если вдумываться в детали, ужасно смешны. https://www.youtube.com/watch?v=U_E3GmLIX1c</t>
+  </si>
+  <si>
+    <t>03.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18597</t>
+  </si>
+  <si>
+    <t>Оскоромилась. Написала рецензию на "Одиссею" Нолана (но у меня есть оправдание! Меня Кинопоиск попросил). ...мы уже 2000 лет обряжаем черт-те во что актеров в гомеровских ролях, и экранизация Нолана в этом смысле на том же уровне, что барочная опера XVII века «Возвращение Улисса» Монтеверди, где они ходили в плюмажах и фижмах... ...И эта модернизация классической истории с приспособлением ее к злободневным для Нолана и его аудитории вопросам, когда страдающие тяжелым пацифизмом персонажи произносят реплики вроде «Вот конец нашей цивилизации» или «Рушится наш бронзовый век!» (термин «цивилизация» изобретен около 1756 года, а «бронзовый век» — около 1816 года; это как если б пещерные люди на экране приговаривали: «Что-то палеолит у нас в этом году дождливый»), на самом деле очень милая черта. https://www.kinopoisk.ru/media/article/4013080/</t>
+  </si>
+  <si>
+    <t>02.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18596</t>
+  </si>
+  <si>
+    <t>📚 @ex_arte — библиотека с бесплатными книгами об искусстве, дизайне и рисовании в формате pdf. Рекомендуем подписаться!</t>
+  </si>
+  <si>
+    <t>02.08.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18595</t>
+  </si>
+  <si>
+    <t>Стала свидетельницей зрелища, какое бывает раз в поколение. Или в десять поколений. Или больше. В курганном комплексе Гнездово (Смоленский музей-заповедник) археологи с экспериментальной (и, безусловно, эстетической) целью сожгли ладью викингов. Это было тщательное воспроизведение погребального обряда древних русов, чудом зафиксированного в письменном источнике. В 920-е годы одного образованного араба по имени Ибн Фадлан занесло в наши края. И в своих путевых заметках (все переведено, дико интересно) он подробно описал похороны знатного руса-варяга. Шествия, вопли девы, жертвоприношение, сжигание корабля. Кстати, вопреки голливудскому мифу, скандинавы не отправляли тела на кораблях по воде прочь, поджигая их. Тело героя - это ценный ресурс и оберег, его кости должны лежать на твоей земле, охраняя ее. Корабли жгли на суше, а потом сверху насыпали курганы. Несколько лет назад клуб КИР "Ильмаар", занимающийся историческими кораблями, построил это судно где-то под Подольском. А в начале этого года они подарили этот небольшой "Слепнир" Василию Новикову, начальнику арх.экспедиции в Гнездово. В местных раскопах находили остатки погребений, аналогичных ибн-фадлановскому, с сожжеными костями, жертвенными предметами и остатками кораблей. Ученые говорят, что по характеру угольков они могут отличить, что случайно сгорело, а что ритуально сожгли. Но подобного эксперимента во всем мире не делал никто. И тезис надо было проверить. В ладью заложили современные предметы, изготовленные в рамках проекта "Тайны Смоленской земли": копии древних мечей, украшений и одежды из материалов, аналогичных варяжским (включая золото той же пробы) и по тем же технологиям. Чтобы после сожжения проанализировать остатки лабораторными методами и потом использовать как эталоны для сравнения. Специальный ученый, специализирующийся на изучении кремаций, приехал со своими приборами, чтобы замерять интенсивность. Вчера на закате на курганном поле в Гнездово началась церемония, какая последний раз тут была 11 веков назад. Под гипнотическую музыку с песнопениями на скандинавских языках о Вальгалле и проч. Новиков, его археологи, а также примкнувшая к ним процессия историч. реконструкторов из фестиваля, который тут проходит в выходные, повторила описанное арабским летописцем. Длинная шеренга славян, русов и варягов, воины в доспехах, музыканты, крестьяне, женщины с косами и височными кольцами церемониально обошли ладью. Жертвенная дева троекратно повторила ритуальные слова (не пострадала). Внутрь корабля было положено чучело варяга. Затем факелами его подожгли. Это было очень красиво. (Еще фото, тут видео). Подождем официального видео и научных публикаций.</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18586</t>
+  </si>
+  <si>
+    <t>Сожжение ладьи викингов в Гнездово, историческая реконструкция обряда.(+видео) Подробности в посте ниже</t>
+  </si>
+  <si>
+    <t>01.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18579</t>
+  </si>
+  <si>
+    <t>Вижу чудесные вещи. Помните, я на днях рассказывала, что обнаружена самая богатая могила древних русов за последние 50 лет, с обезглавленным воином, рабыней и его мертвым конем? Вот я стою на краю этого раскопа (все, увы, уже вынули на прошлой неделе). Смоленский музей-заповедник пригласил нас в свой недавно присоединенный филиал - историко-археологический природный комплекс «Гнёздово». Гнездово - это древний город славян и викингов на Днепре, рядом со Смоленском. Ключевой пункт пути  из варяг в греки. Несколько веков здесь жили элита воинов и купцов. И умирали. Это самый большой курганный комплекс в России. Несколько гектаров, около пяти тысяч захороненных. Пяти тысяч! Идешь по лесу, тут холмик, тут холмик - ан нет, это не холмики, это ты между невысокими курганами пробираешься. А тропинка - это не тропинка, а самая древняя дорога в России в принципе! Природа неимоверной красоты. А атмосфера древней истории и могильников подбавляет флер из экранизаций Толкиена (ведь он и варягами вдохновлялся тоже). Потрясающе интересное место. Сегодня здесь вдобавок стартует фестиваль исторической реконструкции. По лесу ходят люди в славянском. Потрясающее впечатление. На последнем кадре ладья -- ее сегодня будут жечь.</t>
+  </si>
+  <si>
+    <t>30.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18577</t>
+  </si>
+  <si>
+    <t>Плохому художнику, в отличие от танцора, ничего не мешает. История из 16 века про «instrumenti capricciosi» — итал. "диковинные инструменты" Великий хроникер Вазари сообщает о живописце Уго да Карпи: "...написал он маслом, не пользуясь кистью, а только пальцами и частично всякими другими диковинными своими инструментами, алтарный образ на дереве, находящийся в Риме над алтарем Святого Лика. Однажды утром, слушая обедню перед этим алтарем вместе с Микеланджело и увидев надпись, говорившую, что образ написан Уго да Карни без применения кисти, я, рассмеявшись, указал на эту надпись Микеланджело, который, тоже рассмеявшись, отвечал мне: «Было бы лучше, если бы он все-таки воспользовался кистью и написал бы все это в лучшей манере»". Чем он писал картины, чем?! Расческами и пилочками для ногтей?</t>
+  </si>
+  <si>
+    <t>29.07.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18576</t>
+  </si>
+  <si>
+    <t>Опасная культура В московском Музее декоративного искусства одна женщина побила другую женщину с зонтом. Пострадавшую увезла скорая. Все это происходило на спектакле про поэтов Серебряного века. https://t.me/artefacty/9220</t>
+  </si>
+  <si>
+    <t>29.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18575</t>
+  </si>
+  <si>
+    <t>Михаил Гаспаров утверждал с вызовом, что литературовед, отличающий хорошие стихи от плохих — это как если бы ботаник делил цветы на красивые и некрасивые. Но когда меня спрашивают, хорошая эта картина или плохая, для меня это скорей было бы из категории "каким грибком это растение заражено?" (грибком отсутствия профессионального образования и безвкусия).</t>
+  </si>
+  <si>
+    <t>29.07.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18572</t>
+  </si>
+  <si>
+    <t>Любопытный портретист Владимир Максимович Соколов (1909-1991). Выставка его произведений «Владимир Соколов. Портрет эпохи. История в осколках судеб» открывается в Рыбинске в Мучном гостином дворе 30 июля. Основу выставки составляют портреты людей, которых художник встречал во время поездок по СССР и другим странам. Среди героев его работ — рабочие, моряки, крестьяне, писатели и общественные деятели. Многие портреты сопровождаются авторскими очерками и воспоминаниями. До 8 октября</t>
+  </si>
+  <si>
+    <t>28.07.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18571</t>
+  </si>
+  <si>
+    <t>Немного классики карикатуры Херлуф Бидструп "Будущее модернизма" Он стебался над скандинавским лаконичным стилем. Но теперь-то мы понимаем, у любой квартиры-студии для молодой семьи судьба такая</t>
+  </si>
+  <si>
+    <t>28.07.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18570</t>
+  </si>
+  <si>
+    <t>Умер любимый учитель профессор искусствоведения МГУ Андрей Александрович Карев, исследователь русского искусства XVIII века. Прощание состоится 29 июля (среда) в 13:00 в храме преподобного Серафима Саровского в Шелепихе по адресу: Москва, ул. Шеногина, вл. 4.</t>
+  </si>
+  <si>
+    <t>28.07.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18569</t>
+  </si>
+  <si>
+    <t>Идет сбор средств на издание сборника «Русская усадьба» № 32 Это важный для русской культуры проект с долгой историей, очень уважаемый Давайте поддержим https://planeta.ru/campaigns/245459</t>
+  </si>
+  <si>
+    <t>28.07.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18568</t>
+  </si>
+  <si>
+    <t>Очередное ювелирное ограбление французского музея В пятницу из Музей страны Шатийонне – Сокровище Викса в Шатийон-сюр-Сен, Бургундия была похищена золотая гривна (торквес) кельтской "принцессы" 6 века до н.э. из клада Виксы. Воры вошли как обычные туристы среди бела дня и вынули предмет из экспозиции. Подозреваемый задержан, вещь не найдена. *** Либо это действительно некий тайный подпольный коллекционер собирает ювелирное: нвполеонику, Лалик, теперь археологию. Но это оч.странный разброс периодов. Логичней было бы было воровать вещи одного типа по всему Евросоюзу. Либо (я за эту версию) французские воры индуцировались новостной эпидемией и подумали "раз Лувр было так легко, то и мы наше соседнее сможем".</t>
+  </si>
+  <si>
+    <t>27.07.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18563</t>
+  </si>
+  <si>
+    <t>Выставка мексиканского народного искусства «Чертовски прекрасно!» в московском Музее Традарт В центре экспозиции – подлинные сокровища, привезённые командой проекта из нескольких масштабных экспедиций по Мексике. Выставка охватывает глубокий исторический контекст: от древних образов коренных народов до современных ремёсел. Куратором проекта выступил искусствовед Лев Масиель Санчес, автор вышедшей к выставке книги «Мексика в ее народном искусстве». Выставка «Чертовски прекрасно!» открыта до 4 октября. Все это время посетителей ждут лекции для взрослых и интерактивные выходные для детей. Посмотреть актуальную афишу, купить билеты и познакомиться с пространством поближе можно в тг-канале проекта.</t>
+  </si>
+  <si>
+    <t>27.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18562</t>
+  </si>
+  <si>
+    <t>Том Хиддлстон стал ведущим 3-х серийного документального фильма про Помпеи Pompeii: Out of Time with Tom Hiddleston, у которого очень интересный посыл: вместо того чтобы пересказывать разрушение Помпеи исключительно как историю великой катастрофы, сериал ставит перед собой задачу выявить жителей города, которые, возможно, спаслись. Благодаря сотрудничеству с научным проектом «Выжившие в Помпеях», фильм сопоставляет имена, найденные в Помпеях, с именами, которые вновь появляются в других местах римского мира после извержения. Фильм рассказывает о судьбах трех человек: Авиания — подростка-ученика бронзолитейщика; Юлии Феликс — предпринимательницы, владевшей баней и поместьем; и неопознанного преторианского гвардейца, чьи вещи были найдены в Геркулануме. Визуальный стиль фильма заимствует приёмы, связанные с персонажем Локи — повелителем времени, сыгранным ведущим. Включая жесты, которые "перематывают" время, когда Хиддлстон пересматривает свой рассказ о событиях в свете новых доказательств. Сцена из первого сезона «Локи» , в которой он и Мобиус (Оуэн Уилсон) отправляются в Помпеи незадолго до извержения, упоминается как неофициальный предшественник документального фильма. Сериал был разработан продюсерской компанией Хиддлстона Ithaca, которую он основал вместе с продюсером Кевином Р. Райтом после их совместной работы над сериалом «Локи» для Disney+ . Райт, бывший морской пехотинец США, который до прихода в Marvel Studios занимался производством документальных фильмов о боевых действиях, сказал, что они не хотели строго разделять документальные и драматизированные элементы сериала, а стремились к тому, чтобы каждый из них дополнял другой. Надеюсь, фильм скоро будет доступен и на неофициальных сервисах, для нас, простых смертных. https://www.youtube.com/watch?v=7k52aJRs3gA</t>
+  </si>
+  <si>
+    <t>27.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18561</t>
+  </si>
+  <si>
+    <t>Осторожно с этим расшифровщиком текста Рауф Алиев пишет: Прикольно, что модель для расшифровки голоса Whisper Large-V3 (OpenAI) при работе с русским языком порой по каким-то причинам заменяет произвольный фрагмент услышанного на одну или несколько идущих подряд фраз "Вопрос в том, что все выступления сегодня говорят о мощнейшем безобразии." Походу ещё прикольно, что многим пофиг, что там получилось в результате расшифровки. Как минимум тысяча примеров находится Яндексом и Гуглом</t>
+  </si>
+  <si>
+    <t>26.07.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18553</t>
+  </si>
+  <si>
+    <t>#первая_светская_картина Какой жанр родился следующим? Сказать сложно — в 1490-е все шло одним потоком. Одним из новорожденных светских жанров этого периода был анималистический. Под ним мы подразумеваем изображения животных отдельно, без людей, и при этом живых. Логично продолжить разговор об этом жанре в русле предыдущего поста — с натюрмортами битой дичи, и после охотничьих пейзажей, из которых, собственно, анималистический жанр и "вылупился" (хотя есть и другие претенденты на место "следующего нового светского жанра"). Анималистический жанр, при этом — наследник средневековых миниатюр с бестиариями (зоологическими "атласами" реальных и фантастических животных). А также многочисленных изображений животных в других жанрах, в первую очередь, в массовых сценах религиозной живописи (например, в "Поклонениях волхвов"). Один из первых примеров станковой картины мы находим не в итальянской, а в нидерландской живописи. Как и предыд. случаях, сначала это — служебное, часть портретного диптиха: Ганс Мемлинг, "Диптих с аллегорией Истинной любви", 1485-1490 (№1). Как следует из названия, де юре это еще не чистый анималистический жанр (хотя тут два коня, и обезьянка!), а аллегорическая картина. Смысл которой, впрочем, от современных исследователей ускользает. Но пока психологии европейцев трудно ужиться с возможностью рисовать животных просто так, без "полезной цели". Нужно идеологическое оправдание — как например, у этого крылатого Льва святого Марка, символа Венеции (1516, Карпаччо, №2). Засчитать мы его еще не можем, потому что это религиозная картина с фантастическим гибридом. Зато — бонус, обратите внимание, какой там реалистический городской пейзаж Венеции на заднем плане, с корабликами. Кроме того, важно учитывать, что это анималистический геральдический мотив. А вот важная картина без четкой даты — "Портрет гигантской свиньи", Кунсткамера замка Амбрас, 16 век (№3). Она примечательна именно тем, что это конкретное животное со своей индивидуальностью, четко зафиксированной художником. Примечательный для нашего расследования памятник, хотя и фреска — цикл стенописей в Salone dei Cavalli, Palazzo del Tè, Mantua (1520-е годы, №4-5), по желанию владельца расписаны конкретными портретами его жеребцов и кобыл. И вот, пожалуй, наконец образец анималистического жанра в чистом виде. И это достаточно позднее — 1562 год, Питер Брейгель Старший, "Две обезьяны" (№6). Однако, поскольку это 16 век и один из Брейгелей, 100% — тут еще дополнительно и аллегорический подтекст должен быть тоже. И действительно, искусствоведы пишут: "художник использовал прикованных цепями обезьян, чтобы символизировать безумства людей и то, как они приковывают себя и друг друга. Возможно, левая обезьяна символизирует алчность и жадность, а правая – расточительность". Но тогда, возможно, вот наш победитель и эталонный "первый пример" — это "Овца с ягненком" работы Якопо Бассано 1576 года (№7). Возможно, это этюд к какой-то религиозной картине, но доказательств нет, поэтому засчитываем! А эту картинку кладу вам просто для милоты, потому что она позже и нам для расследования не нужна. Но симпатичная: Hans Hoffmann - A Hare in the Forest, ок. 1585 (№8). Кажется, это продолжение темы, заданной Дюрером его "Зайцем" в 1503 году. Однако для сложения классического анималистического жанра, с полной сепарацией от охотничьего жанра, надо ждать даже не 17 века, а 18 века — когда изменится отношение к домашним животным (см. англичане с любовью к коням и собакам), а также зоологи начнут пытливое естественнонаучное описание окружающего мира (заложенное еще в период ренессансных и барочных кунсткамер).</t>
+  </si>
+  <si>
+    <t>25.07.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18551</t>
+  </si>
+  <si>
+    <t>Козлова есть Попова есть Козлова 83-хлетняя художница-феминистка Joyce Kozloff, прославившаяся в 1970-е годы орнаментальными абстракциями, созналась, что является одной из основательниц знаменитой анонимной художественной группы Герилья Гёрлз под псевдонимом Любовь Попова. Она сказала, что при основании группы они договорились, что будут раскрывать псевдонимы только умерших соратниц, но теперь она решила, что после её смерти никто не расскажет о ней правду. — via Юрий Альберт Забавный псевдоним: имя Джойс можно перевести как "Радость".</t>
+  </si>
+  <si>
+    <t>24.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18550</t>
+  </si>
+  <si>
+    <t>Мы лежим себе на поле с конем Археологи в восторге передают с мест: потрясающе большая и важная находка в славянско-викинговском поселении в Гнездово. Роботособака (!!) и другие неинвазивные методы позволили им найти богатое и неразоренное погребение. В нем - скелеты мужчины, женщины и коня, а также множество ценных предметов. Включая "парадно-пафосное ведро" (не знаю, что это такое, но мне нравится, как оно звучит). Погребение найдено на т.н. «Поле чудес» — участке Центрального гнездовского поселения, активно развивавшегося во второй половине X — начале XI века. Представляю, какой дикий восторг испытывает прямо сейчас народ, который там работает.</t>
+  </si>
+  <si>
+    <t>23.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18543</t>
+  </si>
+  <si>
+    <t>Предстоящие торги Московского аукционного дома 26 июля обещают стать одним из главных событий арт-сезона: на аукцион выставят произведения общей стоимостью 1 млрд рублей. Среди главных лотов — «У берегов Ялты» Ивана Айвазовского (эстимейт — $420 тыс.), «У скита» Михаила Нестерова ($200 тыс.) и редкая пастель Николая Рериха «Идольское место» (₽18 млн), имеющая музейное значение. Также на торгах представлены работы Константина Маковского, Петра Кончаловского, Бориса Григорьева, Кузьмы Петрова-Водкина, Бориса Кустодиева, Оскара Рабина и других мастеров. По словам организаторов, масштаб, редкость и безупречный провенанс произведений делают эти торги одними из самых значимых на российском арт-рынке в этом году. Каталог аукциона. 26 июля в 17:00 |  Большой Овчинниковский пер., д. 22, стр. 3.</t>
+  </si>
+  <si>
+    <t>23.07.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18542</t>
+  </si>
+  <si>
+    <t>Еще одна удивительная энергичная женщина Серебряного века, которую нужно помнить. От нее не осталось картин, но вклад, который она внесла - очень большой. Ее наследию посвящена летняя выставка в московском Музее русского импрессионизма, на которую стоит успеть. Написала об этой сильной умной женщине-новаторе и о посвященном ей проекте https://www.theartnewspaper.ru/posts/20260630-oafr/</t>
+  </si>
+  <si>
+    <t>22.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18539</t>
+  </si>
+  <si>
+    <t>У меня, если честно, от этой нолановской одиссееистерики уже начал дергаться глаз, но мимо этого не могу пройти. Уж больно хорошо характеризует всю эту ситуацию с "исторической достоверностью", из-за которой ломаются копья при разговоре о фильме: В роли ахейского судна XIII–XII веков до н. э. в фильме Нолана снялась реплика драккара викингов XII-XIII веков н.э. Корабль под названием "Harald Hårfagre" был построен в 2012 году на основе реконструкций исторических скандинавских кораблей из саг и археологических находок (статья о корабле в вики).  Строительство драккара началось в 2010 году в Норвегии под руководством Сигурда Аасе, нефтяного и газового магната, который мечтал о таком с детства. Корабль в 35-метров длиной, о 50 веслах, построен из натуральных материалов с использованием исторических технологий. Судно было спущено на воду в 2012 году, а в 2016 году совершило свой первый трансатлантический рейс, посетив Исландию, Канаду и США (и еще раз доказав, что викинги могли подобное). Членов команды корабля можно увидеть в общих планах "Одиссеи" — действительно, чтобы управляться таким кораблем, нужен профессиональный навык. Так то если увидите там очень белокурых гребцов — то это не ахейцы, а скандинавы. Сейчас драккар пришвартован в Осло (до 31 июля), там можно взойти на борт и потрогать его. Затем о его расписании можно следить на сайте https://www.drakenhh.com/</t>
+  </si>
+  <si>
+    <t>21.07.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18538</t>
+  </si>
+  <si>
+    <t>Еще одно свежее кино про художника: "Фрейд &amp; Мосс" (2026) Рассказывает о дружбе между Люсьеном Фрейдом и Кейт Мосс, возникшей в 2002 году, когда он 9 месяцев писал ее портрет "Обнаженная", позже проданный почти за 1 млн.фунтов (ну, такоэ). Фильм, спродюсированный самой Мосс, рассказывает "ее правду" об этой дружбе, которая вызвала много разных слухов. (Контроль персонажа над байопиком обычно, сами знаете, приводит к отсутствию перчинки). Что хорошо - художника играет великий Дерек Якоби, правда, уже совсем старенький. Трейлер https://m.youtube.com/watch?v=_yiOTxpvSGs</t>
+  </si>
+  <si>
+    <t>21.07.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18537</t>
+  </si>
+  <si>
+    <t>Длинное и грустное чтение от газеты-нежелательной организации о том, что за это десятилетие происходило с попытками открыть реконструированный Политехнический музей. Особенно удивительно читать не про само здание, а про проектирование музейных экспозиций внутри. Это как фильм-катастрофу смотреть: не можешь оторваться. Потраченные миллиарды на этом фоне даже не потрясают.</t>
+  </si>
+  <si>
+    <t>20.07.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18536</t>
+  </si>
+  <si>
+    <t>Стало известно, какой новой экспозицией этой осенью порадует москвичей меднобокий музей ЗИЛАРТ, так классно открывшийся год назад. И это отличный выбор! Это Пабло Пикассо, Энди Уорхол, Жан-Мишель Баския, Рой Лихтенштейн, Роберт Раушенберг, Клас Олденбург, Йозеф Бойс, Георг Базелиц, Ансельм Кифер, и сногие другие ведущие художники ХХ века. А откуда они возьмутся для выставки? Из единственного места в России, где они есть в таком количестве -- из Музея Людвига Русского музея. Выставка под названием «Русский музей в ЗИЛАРТе. Шедевры искусства второй половины ХХ века. Дар Петера и Ирене Людвиг» откроется в начале сентября. Для «ЗИЛАРТа» это первая смена экспозиции с момента открытия в декабре. Выставка продлится до 7 февраля 2027 года. Куратором, как и предыд.проектах, будет А.Боровский.</t>
+  </si>
+  <si>
+    <t>20.07.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18535</t>
+  </si>
+  <si>
+    <t>Московский музей Маяковского после многолетней реконструкции должен открыться осенью 2027 года. Оч.интересное интервью его директора о знаковости этого музея и многих разных нюансах https://www.kommersant.ru/doc/8829917</t>
+  </si>
+  <si>
+    <t>20.07.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18534</t>
+  </si>
+  <si>
+    <t>20.07.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18533</t>
+  </si>
+  <si>
+    <t>С блэкджеком и шлюхами (и прекрасной Еленой Прекрасной, очевидно). Новый телесериал про Одиссея снимут на территории Армении и Греции. Шоураннером проекта выступит Карл Гайдусек - исполнительный продюсер первого сезона сериала «Очень странные дела» (Stranger Things). Режиссёром станет Роэл Рейне, работавший над проектами «Вашингтон», «Чёрные паруса», Halo и Wu Assassins. https://newsarmenia.am/news/life/novyy-teleserial-pro-odisseya-snimut-v-armenii-i-gretsii-/ (Йоу, режиссер "Черных парусов"! Я угадала насчет изначального тезиса! А знание психологии пиратов для понимания ахейцев в деле - самое то)</t>
+  </si>
+  <si>
+    <t>19.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18532</t>
+  </si>
+  <si>
+    <t>Старая история от искусствоведа Кирилла Светлякова: Ехал я однажды на поезде, и соседом моим в купе оказался врач. Когда он сообщил мне про свою специальность, я обратился к нему с вопросом вроде: — А вот у меня тут.... Врач не дал мне договорить, извинился и сказал, что он в отпуске. — А вы чем занимаетесь? — спросил меня этот врач в отпуске. — Я искусствовед. — Как прекрасно, а вот кстати «Чёрный квадрат»... — А что «Чёрный квадрат»? Давно болит он у Вас? — Я всегда хотел узнать... — Извините, я в отпуске. *** Если вы хотите столкнуться с такими же профессиональными проблемами при случайных разговорах с попутчиками. Если вы хотите впадать в трясучку и буйство, услышав байки туристических гидов. Если вы хотите с одного взгляда определять, правильной ли стороной повешен Ротко и из какого музея украдено то, что изображено в реквизите свежего Бонда. Если вы хотите уметь смотреть на 1 картину 27 минут и получать в каждую из этих минут удовольствие. Если вы хотите всегда иметь под рукой нечто, более спасительное для вашего душевного здоровья, чем книги. То этот курс для вас. Онлайн-лекторий «Синхронизация» разыгрывает грант на обучение на курсе «Как стать искусствоведом». Грант покрывает до 142 500 руб. от стоимости курса. Это возможность получить огромную скидку на флагманский курс. Этот курс от «Синхронизации» включает главные этапы в развитии искусства — от наскальных рисунков в пещерах до digital art. За 10 месяцев вы: – научитесь понимать искусство любой эпохи – будете уметь анализировать и оценивать произведения искусства – прокачаете себе эстетический интеллект – сможете покупать произведения искусства Примите участие в конкурсе эссе и получите шанс выиграть грант на оплату до 142 500 руб. от стоимости обучения на курсе. Авторы лучших работ, которые не получат грант, смогут претендовать на повышенную скидку на обучение. Переходите по ссылке, чтобы успеть принять участие в конкурсе до 21 июля.</t>
+  </si>
+  <si>
+    <t>19.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18526</t>
+  </si>
+  <si>
+    <t>#первая_светская_картина Следующим "новорожденным" жанром живописи в 1480-1490-е годы оказывается натюрморт. И он, как и портрет, в первом поколении — дитя религиозной картины. И дело не в том, что на сценах в "Благовещении" стоит ваза с лилиями, или у Блаженного Иеронима валяются книги. А в том, что предметы в натюрмортах — не просто красивые предметы, а символические объекты. Первые независимые натюрморты 15 веков — на самом деле не независимые. Это обороты портретов. Вот ваза около 1485 года — это оборот мужского портрета кисти Ганса Мемлинга, причем человек тут молится, а на вазе написаны инициалы имени Христова (№1 и 2). А вот даже более раннее (1475) его же — да, золотая чаша, святой потир, но не просто так, в ней змейка, то есть это иллюстрация чуда святого Иоанна по нейтрализации яда (№3, на лицевой стороне даже не портрет, а целая Св. Вероника). В дальнейшем будет еще прямей — обороты украшали мрачненькими натюрмортами: изображением черепов на полке. (№4 и 5, Андреа Превитали, 1505). Иногда еще рядом прямым текстом писали нравоучительное ПОМНИ О СМЕРТИ. (Более простой вариант — украсить оборот своего портрета гербом или эмблемой, так тогда часто тоже делали, но это не считается за натюрморт). Самым ранним независимым натюрмортом, не оборотом, является, видимо, картина 1504 года Якопо де Барбари «Натюрморт с куропаткой, латной рукавицей и арбалетным болтом». И он, обратите внимание, как и ранний пейзаж в прошлом выпуске, связан с темой охоты — добычи. Есть версия, что это тоже оборот, или даже крышка портрета (их сначала не вешали на стену, а хранили как фотоальбомы, закрывая), но тема для диптиха к портрету неподходящая, поэтому вряд ли. А еще это ранняя "обманка". Но на протяжении 16 века образцов самостоятельного натюрморта будет все еще очень мало. Как и в случае пейзажного жанра, потребуется приход 17 века с его новым слоем покупателей-домовладельцев, чтобы натюрморты стали популярными и как следует наконец развились.</t>
+  </si>
+  <si>
+    <t>18.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18525</t>
+  </si>
+  <si>
+    <t>Авторы объединили усилия и собрали для вас art is here — папку с атмосферными и по-настоящему интересными каналами о культуре. Кино, музыка, искусство, литература, наблюдения за городом и человеком — всё, что формирует культурный ландшафт и даёт пищу для ума и чувств. Никаких случайных ссылок — только то, что действительно стоит вашего внимания. Читайте, делитесь, обсуждайте. Открывайте новые смыслы: Добавить папку</t>
+  </si>
+  <si>
+    <t>18.07.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18524</t>
+  </si>
+  <si>
+    <t>Режиссер "Зеленой книги" снял тут один фильм Сюжет, если честно, совершенно дурацкий и неправдоподобный. Эдакая слезливая и сладкая голливудская история. Вот синопсис: "Малоизвестный 30-летний актер небольшого росточка, борющийся с частично парализованным лицом и дефектом речи, в 1970-е годы всего за три дня пишет гениальный сценарий о спортсмене-андердоге. Сценарий выходит такой невероятно классный, что его хочет купить крупная киностудия. Но он отказывается продавать сценарий за любые, абсолютно любые деньги, так как студия не хочет давать ему главную роль. Отвергнув предложение о судьбоносных деньгах, он вместо этого работает за гроши, чтобы снять фильм с собой в главной роли. Фильм внезапно становится кассовым хитом, получает 10 номинаций на «Оскар» и выигрывает в номинации «Лучший фильм». Он мгновенно делает того самого актера звездой первого уровня, и на протяжении следующего полувека повлечет за собой почти десяток сиквелов". *** Вот трейлер этой абсолютно правдивой сказки про американскую мужчину-Золушку. https://www.youtube.com/watch?v=V_g_Ut0jO-0 Кинолента выйдет на экраны этой осенью. Молодого Сильвестра Сталлоне сыграет, то забавно, тот самый Энтони Ипполито, который сыграл молодого Аль Пачино в сериале про сьемки "Крестного отца", только тут он накачал мышцу.</t>
+  </si>
+  <si>
+    <t>18.07.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18523</t>
+  </si>
+  <si>
+    <t>Франция хочет лишить перформансиста Петра Павленского статуса беженца Французское Управление по защите беженцев и лиц без гражданства (OFPRA) в мае сообщило Павленскому, что рассматривает возможность лишения его статуса беженца, сославшись на две судимости, связанные с его перформансами «Освещение» (2017) и «Порнополитика» (2020), созданными во Франции.  «Мне было предоставлено убежище как художнику, преследуемому в России за мою художественную деятельность, а теперь Франция намерена лишить меня этого убежища из-за той же самой художественной деятельности», — негодует Павленский. В мае OFPRA предложило Павленскому предоставить информацию о его личных обстоятельствах, семейном положении, занятости, интеграции во Франции, а также о любой медицинской, социальной или юридической поддержке. В своем ответе учреждению Павленский решил этого не делать. «Я не стремлюсь собирать сертификаты, унижаться или доказывать, что являюсь добропорядочным жителем Франции, — написал он в OFPRA. — Я художник, и это единственное, что имеет значение». Пересмотр статуса беженца со стороны OFPRA сам по себе не прекращает действие статуса Павленского и не обязывает его покинуть Францию. В случае вынесения окончательного решения об отзыве защиты художник может обжаловать это решение в Национальном суде по делам убежища Франции (CNDA). Напомним, что в рамках перформанса «Освещение» (на фото) Павленский поджег окна отделения Банка Франции. Он заявил, что этот перформанс критикует финансовую власть и превращение революционных символов в институты власти. В 2019 году Парижский уголовный суд признал его виновным в уничтожении имущества, принадлежащего другому лицу, с применением опасных для людей методов. Он был приговорен к трем годам лишения свободы, из которых два года — условно. В своей работе «Порнополитика» Павленский опубликовал интимное видео с участием Бенджамина Гриво, тогдашнего кандидата на пост мэра Парижа в 2020 году. Художник утверждал, что эта работа разоблачает то, что он назвал политическим лицемерием, и назвал её первым «порносайтом» с участием политиков.  Французская прокуратура, напротив, расценила публикацию как нарушение законов о неприкосновенности частной жизни и правах на изображения сексуального характера, что привело к осуждению Павленского в 2023 году. На этот раз он получил шесть месяцев условного срока.</t>
+  </si>
+  <si>
+    <t>17.07.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18522</t>
+  </si>
+  <si>
+    <t>ЮНЕСКО считает, что новые небоскребы Лахта обезобразят исторический облик Петербурга, и заявило протест. Но нашим небоскребо-фаллосо-фетишистам конечно наплевать. https://naked-science.ru/community/1203385</t>
+  </si>
+  <si>
+    <t>16.07.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18515</t>
+  </si>
+  <si>
+    <t>Нам это очень надо в наши суровые времена. Ржачная, но при этом умная и дотошная книжка про искусство. Кауза С., Чифани А. История искусства с головы до пят. М., Колибри. 2026 Это как бы мини-энциклопедия, где каждый раздел посвящен какой-то части человеческого тела и тому, как она изображается в искусстве. И какое символическое или аллегорическое значение имеет. Авторы -- весьма тонкие и оригинальные итальянцы Стефано Кауза, профессор истории, и Арабелла Чифани, известная документальными  художественными открытиями в области живописи. Обратите внимание на названия глав! Люблю искусствоведов с юмором. Этот, практически расчленяющий тело подход, оказывается очень увлекательным методом рассказать нам о деталях. Ведь обычно на картинах мы замечаем лишь глаза, или изумительно написанные кисти рук. А вот нежнейшие или мозолистые ступни, мощные или немощные спины, живые или безжизненные волосы... эти элементы передают и характер героя, и пристрастия художника, и моду эпохи. «История искусства с головы до пят» – необычное исследование проявлений телесности. И, как показали эксперименты на детях и подростках (проведенные в безопасных условиях!) -- им эта книга интересная необычным показом казалось бы скучного классического искусства через абсолютно актуальную и понятную для них тему. Реклама. erid: 2W5zFJSnRLV ООО «Издательство АЗБУКА» ИНН 7719633799 ОКВЭД: 58.11</t>
+  </si>
+  <si>
+    <t>16.07.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18514</t>
+  </si>
+  <si>
+    <t>#профдеформацияэто когда в любом произведении искусства, страдая от своей эрудиции, видишь постмодернизм, оммаж, цитирование, пародию. Или просто плагиат. И очень страдаешь. https://t.me/stremreliz/7194?single</t>
+  </si>
+  <si>
+    <t>16.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18513</t>
+  </si>
+  <si>
+    <t>Это новый Пуаро 😱 BBC обьявило, кто сыграет Эркюля Пуаро в новой экранизации: молодой актер Эдвард Блюмел («Мы можем пожалеть об этом», «Моя леди Джейн»). Он сыграет в шестисерийном фильме о ранних годах персонажа, на основе рассказов Кристи, причем уже о его знакомстве с Гастингом и Джеппом. При всей моей эротической склонности к типажу натурщиков Караваджо, это, кажется, перебор. Во-первых, это в русле поганого текущего тренда на "молодые годы сыщиков", которые обычно оказываются бредом. Я не говорю про "Молодого Шерлока", потому что с Холмсом, как с 3 мушкетерами, уже можно делать все. А вот про эти странные -- про ужасного молодого "Перри Мейсона" с Мэтью Ризом, где он еще не адвокат, а сыщик с ПТСР, Дрейк негр, а Делла лесбиянка. Про прошлогоднего "Молодого Мегрэ", где актер секси мускулист, словно регбист, не курит трубку и не бухает в каждой сцене. Делается это, видимо, чтобы привлечь новую аудиторию? А может, потому что эйджизм наконец добрался и до мужчин, и прокуренные пенсионеры "не продаются"? (Ждем ремейка "Молодой лейтенант Коломбо" с Тимоти Шаламе, обязательно чтоб в сетчатой маечке). К исходному материалу такое молодое обычно имеют крайне слабое отношение, и неприятно тем (немногим) кто книги читал. (Как написал кто-то в комментах: "если Пуаро настолько hot, то каким же будет типичный англичанин Гастинг? А еще они ведь roommates! О нет, я не хочу раскручивания этой идеи! Хватит постоянных шуток на эту тему в "Холмсе" с Бен. Камб.!") Во-вторых, судя по типажу сладкого мальчика, они явно пытались найти "Дэвида Суше в юности". Который яркий брюнет (он даже играл арабских террористов), кстати, потому, что один его дед -- литовский еврей из Клайпеды Исидор Сухедовиц, бывший российскоподданный. А родители второго деда -- российские же евреи из Гродно и Двинска с неустановленной фамилией, переделанной в Джарше. (Его дед Джеймс Джарше - оч. классный фотограф был). Ну то есть, понимаете, они хотят нам, фанатам, предложить "второго Суше, такого же, только с более качественным мехом"! (В прямом смысле, не лысого). Ну, такое бывало: Вито Корлеоне, Оби ван Кеноби, Магнето и Ксавье, Агент Кей из "Людей в черном" - это отличный мэтч при кастинге героев в молодости. Но только это все -- суперкино. А в сериалах получалось ли? Молодой Декстер, молодой Шелдон - это другой пласт. Суше не вытеснить из наших сердец пышной шевелюрою! фыр-фыр-фыр. Согласны?</t>
+  </si>
+  <si>
+    <t>15.07.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18508</t>
+  </si>
+  <si>
+    <t>Розовое, воздушное, полупрозрачное... Мир искусства именился навсегда благодаря импрессионизму. Но как перевернула импрессионизм Нулевая Мировая война? Шучу. Не "Нулевая". Франко-прусская война 1870 года. Когда немцы осадили Париж, прекрасный цветущий Париж, поражение которого станет одним из корней Первой Мировой войны, испортившей нам весь 20 век. На улицах люди умирают от тифа и голода, а единственный способ связи с миром — воздушные шары и голубиная почта... В осажденном Париже Мане, Моризо и Дега продолжали писать картины, Ренуар и Базиль воевали, а Моне с Писсарро бежали. Но вернувшись, все они остро почувствовали хрупкость бытия — и перенесли это в искусство. Травма «Грозного года» заставила художников отказаться от героического пафоса и обратить взгляд к свету, воздуху и мимолетной красоте повседневности. И вот книга, которая посвящена этому позабытому, но эпохальному году. В центре повествования — история любви и дружбы Эдуарда Мане и Берты Моризо, первой женщины-импрессиониста. "Париж в руинах: любовь, война и рождение импрессионизма". М., 2026, Колибри. Автор: Себастьян Сми — австралийский художественный критик, лауреат Пулитцеровской премии. А по промокоду SHAKKO на озон до 24 июля действует скидка 10%. Реклама. ООО «Издательство АЗБУКА». ИНН 7719633799 Erid: 2W5zFHjN95K</t>
+  </si>
+  <si>
+    <t>15.07.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18507</t>
+  </si>
+  <si>
+    <t>Там истерики из-за исламских доисламских серег, а тут смотрите что. Какие все чуткие на тему национальной идентичности! (Справедливости ради -- их точно не придумали в модерн, на картинах 18 века они уже есть. И не понимаю, причем тут Италия 15 века, самое похожее - это у Тюдоров). https://www.forbes.ru/forbeslife/564927-borodin-poprosil-genprokuraturu-proverit-vyskazyvania-lihacevoj-o-kokosnikah</t>
+  </si>
+  <si>
+    <t>15.07.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18506</t>
+  </si>
+  <si>
+    <t>Зендая надела серьги из древнего Ирана и была раскритикована за... я не очень поняла, за что. Типа, что нельзя надевать ближневосточный антиквариат из этой страны, пока идет американо-иранская война (ну, предположим), потому что это наводит на мысль о том, как американские солдаты грабят ближневосточные музеи (?), или потому что это культурная аппроприация белыми колонизаторами чужих ценностей (ничего, что она не белая?), или потому что это демонстрация намеренного доминирования над исламской культурой (не важно, что серьги еще доисламские), или... Происхождение серег "чистое", никакого криминала. Зендая приобрела серьги, предположительно датируемые I тыс. до нашей эры, у лондонского дилера Чарли Баррона, а затем переделала их, украсив бриллиантами и 18-каратным желтым золотом. На сайте Баррона представлена ​​коллекция, «охватывающая столетия, от антикварных и старинных изделий до современных работ ведущих дизайнеров». Репутация этого дилера безупречна. Если они действительно из Ирана этой эпохи, то это, скорей всего, вещь из Эламского царства, которое в Троянской войне (Зендая надела серьги на промо фильма о ней) не участвовало, т.к. для них далековато и вообще они воевали с Вавилоном тогда. На мой взгляд, интересный и достаточно близкий, исходя из редкости украшений той эпохи, выбор -- сокровища Трои ей бы никто из ГМИИ бы в уши на премьеру не предоставил )) (а зря!! Ооо, я бы почитала про Лупиту-Елену в золоте Шлимана! Даже в копиях!) Зендая красивая и космическая. На мой взгляд, круто, что украшения 3-х тысячелетнего возраста украшают красавицу, а не витрину. Побывав в ее ушах, они станут ценнее. Предыдущий похожий скандал случился в 2022 году. Но тогда можно даже согласится: очень белая женщина надела на МетГала украшение из Индии, предположительно украденное в середине 20 века, причем не просто бусики, а мужскую церемониальную регалию. А тут-то что. Единственное плохо, что серьги как-то переделывали, нарушили исторический облик.</t>
+  </si>
+  <si>
+    <t>14.07.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18505</t>
+  </si>
+  <si>
+    <t>Бесплатный онлайн-курс «Хочу в арт-среду. Как продавать свои работы по 20000 €» Хотите попасть в арт-среду и продавать свои работы за достойные деньги? Мария Хилтунен вот уже 5 лет обучает художников, как создавать современное искусство и продавать свои работы дорого. Ее команда выпустила более 500 студентов и довела их до результатов. Ее студентов вы можете увидеть на лучших площадках России: Cosmoscow, |catalog|, blazar, Art Russia, а также в групповых и персональных выставках в галереях и музеях, арт-конкурсах, фестивалях и художественных резиденциях. Многие из них начали карьеру с нуля и не имели до этого опыта в современном искусстве. Мария с командой создали  полноценный бесплатный онлайн-курс для художников любого уровня. Вас ждут видеоуроки, полезные инсайты и ценные бонусы. Курс поможет вам сделать уверенные шаги в мир современного искусства и начать зарабатывать на своем творчестве. Будут разобраны вопросы: 🌟Преимущества карьеры в современном искусстве 🌟Формула успеха художника: личность+ хорошее искусство+ стратегия продвижения 🌟Что останавливает вас от развития карьеры 🌟Что входит в пакет документов и почему он так важен 🌟Как формируются цены. Как понять, сколько стоит ваше произведение Регистрация бесплатна, но места ограничены! Не упустите шанс построить успешную карьеру в арт-среде. ➡️ https://onstudy.org/besplatnyy-kurs-hochu-v-art-sredu/</t>
+  </si>
+  <si>
+    <t>14.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18504</t>
+  </si>
+  <si>
+    <t>Осужден в США вор, который ходил в местные библиотеки, брал там антикварные китайские рукописи, подменял их на копии, а оригиналы продавал, возможно, в Китай (восстанавливая историческую справедливость). Абсолютно аналогично истории с операцией "Пушкин". Восхищаюсь доступностью иностранных библиотек, выдающих читателям "с улицы" антиквариат из спецхрана и не проверяющих его при приемке. https://www.artnews.com/art-news/news/california-man-sentenced-chinese-manuscripts-theft-ucla-1234791930/</t>
+  </si>
+  <si>
+    <t>13.07.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18503</t>
+  </si>
+  <si>
+    <t>Неск. лет назад я спросила доблестных френдов, очевидно, предчувствуя Нолана, в чем разница между Пенелопой и Ассоль. Ответы были искрометны: -- одна решение текстильного вопроса переложила на партнёра, другая — взяла в свои руки -- одна ждала в прозе, другая в стихах -- женихами (наличием прислуги и хорошего повара) -- первая надеялась дождаться корабля с женихом, вторая - пыталась отделаться от новых женихов поджидая корабль -- у Пенелопы было гораздо лучше с пиаром. -- палюбэ у обеих мужик Шрёдингера -- о Пенелопе мы узнали от слепого, об Ассоль от зрячего, но хорошо выпивавшего -- одна была девица, другая царица -- у одной дальнозоркость, у другой близорукость -- разная степень причинения вреда мужскому здоровью -- Пенелопа Круз, а фамилии Ассоль никто не знает -- из-за Ассоль не поубивали кучу мужиков, зато этой Ассолью куче мужиков вынесли мозг -- у Ассоль есть социально одобряемые рифмы -- про Ассоль - сказка для малолетних девочек, про Пенелопу -- сказка для возрастных мальчиков.</t>
+  </si>
+  <si>
+    <t>13.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18502</t>
+  </si>
+  <si>
+    <t>Как вы знаете, я обожаю профдеформации: как твоя работа заставляет тебя смотреть на мир через изумрудные очки. И вот в рамках сидения в жюри для Эрмитажа в конкурсе их блогеров наткнулась на великолепный образец: группа юристов решила попробовать себя музейным блогером! И что у них вышло? Они начали искать ответ на вопрос, кому принадлежат авторские права на орнаменты Пазырыкского ковра и являются ли часы "Павлин" оригинальным произведением или производным? Вот один пост, и там еще по тэгу у них милые https://t.me/IPWbyCLAIMS/2626</t>
+  </si>
+  <si>
+    <t>12.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18496</t>
+  </si>
+  <si>
+    <t>#первая_светская_картина Начиная с 1480-1490-х количество светских картин начинает резко увеличиваться, поэтому четко сказать, какой именно новоизобретенный жанр будет пятым новорожденным, а какой шестым, невозможно. Но, скорей всего, следующим оказался пейзаж. И за пейзаж мы считаем изображения природы, где она является главным героем, а не "пейзажным задником" для изображенных людей. В идеале — чтобы ни людей, ни животных не было вообще, для чистоты жанра. В крайнем случае — очень маленькие фигурки, или сливающиеся с пейзажем. На протяжении всего 15 века художники — живописцы и книжные миниатюристы увлеченно изображали пейзажи, но только как фон для людей. Персонажей христианства. Правда, порой эти фоны — необыкновенной красоты и выразительности: Андреа Мантенья (№1, "Моление о чаше", 1458), Доменико Венециано, Джованни Беллини, ранние фламандцы... Особенно прекрасны изображения святого Иеронима-отшельника в пустыне. Просто пейзажи пока можно найти только в рисунках — у Дюрера, у Леонардо; это служебные эскизы. Чудо, что сохранились, из уважения к авторам, очевидно. С 1470-х мы наблюдаем "охотничьи картины", наследницы гобеленов и манускриптов с охотничьими трактатами (№2, Паоло Учелло). Самым старым чистым пейзажем, который мне удалось найти, является тондо (№3) работы Бартоломео Монтанья (1490-1510), маленькие фигурки на заднем плане совсем не в счет. Этот художник с говорящей фамилией ("Гора") очень классно писал и пейзажные фоны, видно, это была его любовь и специализация. Однако форма подозрительная, круглая — вдруг это опять не станковая картина, а поднос? Чтобы как следует родиться, пейзажу все-таки придется перебраться из Италии в другой регион (это в первый раз в рубрике у нас такое, не считая портрета). В Германию. Но даже не у Дюрера: он слишком любил людей (в особенности себя кудрявого, с автопортретами). А у Альтдорфера, в 1500-1510 годы, а затем далее на протяжении всей его жизни (№4-6). Другие немцы тоже подтянутся, хоть и не так красиво. Итальянцы же на протяжении 16 века все никак не смогут психологически сепарироваться, выкинуть людей из кадра. Только наступление 17 века, когда живопись повсеместно станет финансово доступна средним слоям общества, пейзажный жанр, который так приятно вешать на стенку своего дома, окончательно примет свою классическую форму, в особенности в Нидерландах.</t>
+  </si>
+  <si>
+    <t>12.07.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18495</t>
+  </si>
+  <si>
+    <t>Современное московское искусство колоритно потеряло крышу https://t.me/artwayart/15222?single</t>
+  </si>
+  <si>
+    <t>11.07.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18494</t>
+  </si>
+  <si>
+    <t>Почитать и зарыдать. https://www.forbes.ru/tekhnologii/563613-markirovka-organiki-i-opecatki-kak-znak-kacestva-kak-ii-izmenil-mir-iskusstva</t>
+  </si>
+  <si>
+    <t>11.07.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18493</t>
+  </si>
+  <si>
+    <t>Эрмитаж пригласил меня стать членом жюри конкурса "Эрмитажный блогер", в рамках которого люди несколько месяцев старались делать интересный контент об этом поистине безбрежном музее. Я хочу с вами поделиться некоторыми авторами, чьи труды меня порадовали. Например, этот автор сделала серию постов про эрмитажных смотрительниц в залах. Начните с этого, где рассказывается, почему веер - обязательно необходим для этой профессии! И какими они у них бывают. https://t.me/anastasia_pokazyvaet/964 А также вот эта чудесная история про прошлые жизни https://t.me/anastasia_pokazyvaet/1093?single</t>
+  </si>
+  <si>
+    <t>10.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18489</t>
+  </si>
+  <si>
+    <t>Прочитала очень интересную книгу про кусочек искусства, который люблю: про марроканский период Матисса. Тот самый период, который породил ослепительно лазурные картины, некоторые из которых не только украшают Пушкинский музей, но и в общем-то, изменили историю современной живописи. Это книга о том, что делать, если у тебя творческий кризис. А ты при этом француз с ящиком краски. Уплыви в Марокко. Переживи шторма по дороге. Поброди по базарам Танжера. Ослепись его ярким солнцем. Захмелей от его восточных ароматов. Получился не арт-нонфикшн, а роман. О том, как человек смог переплавить боль в удивительной красоты шедевры. О том, как две зимы, проведенные Матиссом в Танжере, станут поворотным моментом в его судьбе. Марокканский период можно смело назвать творческим перерождением Матисса. Ну а Иван Морозов (на чьи деньги Матисс и добрался до Танжера), скупил лучшие работы этого периода. Поэтому книга нам особенно интересна! Картинок в книге не очень много — это не альбом, а именно то увлекательный текст, рассказ. Наслаждайтесь, и может быть, эта история арт-сублимации и спасения вас тоже вдохновит (поехать в долгий отпуск. Или хотя бы в короткий). По промокоду SHAKKO на озон в период 9-18 июля действует скидка 10%. Кёлер, Джефф. Матисс в Марокко. Путь света и цвета: две зимы, изменившие искусство. М., Колибри, 2026. Реклама. ООО «Издательство АЗБУКА». ИНН 7719633799 Erid: 2W5zFGzHTXX</t>
+  </si>
+  <si>
+    <t>10.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18488</t>
+  </si>
+  <si>
+    <t>Эта история была у всех на слуху. Многие туристы, фотографируя шпиль Нотр-Дам де Пари, были уверены, что видят средневековую готику. На деле его придумал архитектор и реставратор XIX века Эжен Виолле-ле-Дюк — в оригинальном облике собора никакого шпиля не было. Реставрация Нотр-Дама стала главным делом всей его жизни. В 2019 году этот шпиль сгорел при пожаре — и его отстроили заново, повторив ту самую придумку XIX века. То есть сегодня мы видим не средневековье, а копию фантазии одного реставратора, воссозданную уже в XXI веке. В канале SM_ART_HISTORY разбирают и менее известные, но не менее интересные сюжеты французской архитектуры и истории — от Гюстава Эйфеля до Шанель и судеб уехавших «наших» — и то, как всё это отзывается сегодня. Автор канала Анастасия пишет обстоятельно и с любовью к деталям. Заглядывайте: SM_ART_HISTORY</t>
+  </si>
+  <si>
+    <t>10.07.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18487</t>
+  </si>
+  <si>
+    <t>Ваша честь! Во всем виновата проклятая курьерская служба! "Представитель юридической фирмы Hauser &amp; Wirth утверждал, что компания по доставке DHL ошибочно указала адрес в Москве, а не в Армении". Трогательная история о том, как (не) русского коллекционера Александра Попова пытались наказать за покупку картины Дж. Кондо. https://www.artnews.com/art-news/news/hauser-wirth-cleared-breaching-russia-sanctions-condo-1234791702/</t>
+  </si>
+  <si>
+    <t>10.07.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18486</t>
+  </si>
+  <si>
+    <t>Не "по значимости второй", а по возрасту, правда, но пост очень интересный: во что перерастает батальный жанр, если это драка пацанов? Правда, итальянских. https://t.me/muspatrol/7783?single</t>
+  </si>
+  <si>
+    <t>09.07.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18485</t>
+  </si>
+  <si>
+    <t>Люди создали отличный частный музей советского искусства. А потом все кончилось. Когда я последний раз запрашивала Промсвязьбанк, коллекция все также лежала на хранении, как арестованный финансовый актив. *** Следователи закончили расследование дела бывших председателя правления и председателя совета директоров ПАО «Промсвязьбанк» (переименован в ПСБ) Дмитрия и Алексея Ананьевых, сообщает Коммерсант. Их и еще 29 фигурантов обвиняют в покушении на мошенничество, растрате в особо крупном размере и отмывании денежных средств.</t>
+  </si>
+  <si>
+    <t>09.07.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18484</t>
+  </si>
+  <si>
+    <t>Еще к ограблению музея Лалик   Нет, конкретного списка и изображений украденных экспонатов музей Лалик пока не обнародовал (неясно также, были это только вещи из самого музейного фонда или также предоставленные для экспонирования частными коллекционерами). Но кое-что стало дополнительно известно о самом событии. Всего похищенных предметов – 27. Они из основных витрин с произведениями знаменитого Рене Лалика – так что похитители (по данным видеонаблюдения известно, что их было трое и они были в масках и перчатках) направились туда целенаправленно. Вторжение явно было подготовлено. Теперь об охране. В самом музее ночных дежурных не было. Согласно контракту с охранной компанией в музей должна была быть направлена группа при срабатывании сигнализации. И вот тут внимание! Вторжение в музей, как сообщили в прокуратуре, произошло в 5.25 утра. Похитители разбили шесть витрин и скрылись с добычей за 11 минут. Сигнализация сработала, что зафиксировала компания, занимающаяся удаленным слежением. Сигнал от нее был передан охранной компании. Охрана же прибыла к зданию только в 7 утра – когда полицию уже успела вызвать пришедшая утром уборщица. Вопрос об организации безопасности музеев – и так больная для Франции тема – ставится таким образом в очередной раз.   #Франция #арткриминал</t>
+  </si>
+  <si>
+    <t>09.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18483</t>
+  </si>
+  <si>
+    <t>На фото — личная библиотека Умберто Эко, как она выглядела в его доме при его жизни. А что случилось с этим потрясающим собранием и инструментом великого писателя после его смерти? Хорошие новости по ссылке.</t>
+  </si>
+  <si>
+    <t>08.07.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18482</t>
+  </si>
+  <si>
+    <t>Новая подборка каналов про историю, археологию и культуру. Здесь есть всё: от глубоких подкастов и лонгридов до ироничных заметок и любопытных фактов. Лучшие проекты собраны в одну папку. Просто добавьте её себе, и вся история будет под рукой. Как это работает: переходите по ссылке, жмите «Добавить папку» и выбирайте те каналы, которые вам интересны. Если не хотите, чтобы телефон постоянно вибрировал от новых постов, уведомления можно сразу выключить. Делитесь с друзьями и наслаждайтесь.</t>
+  </si>
+  <si>
+    <t>08.07.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18475</t>
+  </si>
+  <si>
+    <t>Что общего у Эйзенштейна и Данелия, кроме очевидного? А то, что оба они — весьма примечательные рисовальщики. О первом это давно известно, а эту сторону Данелия раскрывает новая выставка на целых двух этажах Образовательного Центра ММОМА на Ермолаевском, 17. Помимо ожидаемого юмора от любимого режиссера — тут он открывается с совсем новой стороны. "Георгий Данелия. Бумажный кинематограф" (до 13.09). https://mmoma.ru/visit/gallery/danelia/description</t>
+  </si>
+  <si>
+    <t>08.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18474</t>
+  </si>
+  <si>
+    <t>Написала о том, как гипсовый слепок — никчемная с точки зрения высокого искусства, казалось бы, вещь, стал символом музея и приобрел множество удивительных новых смыслов. Историк архитектуры Сергей Кавтарадзе считает, что пушкинский «Давид», хоть и лишен «почетного звания подлинника», однако приобрел другое, новое качество. Он оказался апроприированным отечественной культурой благодаря своему нахождению в сакральном пространстве очень важного музея. https://www.theartnewspaper.ru/posts/20260702-vmba/</t>
+  </si>
+  <si>
+    <t>07.07.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18473</t>
+  </si>
+  <si>
+    <t>Любимая Наташа показывает, какие именно "фаберже" можно увидеть на новой выставке Фаберже в Москве. Для серьезных любителей ювелирного и камнерезного жанра, в общем, не блистательная мишура, осторожно. https://t.me/vmuzey/30275</t>
+  </si>
+  <si>
+    <t>07.07.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18472</t>
+  </si>
+  <si>
+    <t>С мест меня просят уточнить по поводу новостей о директоре галереи в Севастополе Зотове и его уголовном деле. В общем, выходит, что этот скандал вроде бы не касается именно нового здания и новооткрывающейся галереи. С января 2026 года директор конкретно Российской галереи искусств в этом супермодном красивом здании — Ягушкин Дмитрий Николаевич. А Виталий Зотов — это "директор музейно‑выставочного центра Российской галереи искусств", юридического лица, которое было учреждено после указа президента в 2019 году и до начала этого года занималось наполнением коллекции, планированием экспозиции, а также временными выставки новой галереи на арендованных площадках. Теперь он также занимается выставками в музее. Тем временем, по сообщению севастопольской прессы: * "В пресс-службе музея попросили дождаться официального сообщения, однако рассказали, что директор по-прежнему исполняет свои обязанности, поскольку ограничений на их выполнение суд не наложил". * "Преувеличенной следует считать и информацию о задержании Виталия Зотова — он действительно «давал пояснения», но никакого задержания не было".</t>
+  </si>
+  <si>
+    <t>07.07.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18471</t>
+  </si>
+  <si>
+    <t>Первый случай применения этого закона после его введения в 2022 году в Великобритании: бизнесмен оштрафован за то, что продал в Россию предметы роскоши, то бишь антиквариат - четыре иконы https://news.artnet.com/art-world/russia-sanctions-conviction-2786232</t>
+  </si>
+  <si>
+    <t>07.07.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18470</t>
+  </si>
+  <si>
+    <t>Забавно. В Москве, в Старом Английском дворе, откроют небольшую выставку Фаберже https://www.mos.ru/news/item/172150073/</t>
+  </si>
+  <si>
+    <t>06.07.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18469</t>
+  </si>
+  <si>
+    <t>Сериал "Корона" закончился свадьбой Чарльза и Камиллы. Делать следующие сезоны про веселуху, которую устроили Гарри и Меган, смерть Елизаветы и правление Карла пока рановато. Поэтому Нетфликс решило делать приквел. Обещают, что он начнется со смертью королевы Виктории (про которую снято достаточно кино и сериалов, включая с Эмили Блант). И охватит период, который массовый юный зритель представляет менее отчетливо. То есть все начнется с 1901 года, когда на престол взойдет сын Виктории, веселый и толстый бабник принц Берти (Эдуард VII). Затем сериал расскажет о его сыне — Георге V, кузене-клоне Николая II, которому больше повезло с королевством, но который также претерпел от Первой Мировой. Следующий — другой Эдуард, и его любовь к Уоллис Симпсон (интересно, как они покажут эту историю, ее уже тысячи раз снимали, включая Мадонну как режиссера; можно, кстати, пересмотреть, там молодой Оскар Айзек в роли русского бритого охранника, очень трогательно). И наконец — Георг VI, отец Елизаветы, про которого, кажется, только что-то типа "Король говорит" делали (Колин Ферт не похож!). Закончится на свадьбе Елизаветы и Филиппа — то есть ровно на том, с чего началась "Корона". Кастинг начнется только в следующем году. Будем ждать.</t>
+  </si>
+  <si>
+    <t>05.07.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18462</t>
+  </si>
+  <si>
+    <t>#первая_светская_картина Четвертым новоизобретенным жанром светской живописи (после портрета, исторической-батальной картины и мифологической) стала аллегорическая. Она, конечно, очень близка к мифологической, поскольку античные боги часто выступали воплощениями какой-нибудь добродетели или греха. Также тема символов и аллегорий важна в средневековом христианском искусстве (типа Добродетелей и "Мистической охоты на единорога", очень глючной). Но мы поищем чистые светские аллегории. В книжной миниатюре они появились еще в Средневековье (с оглядкой на античность). А вот самая ранняя фреска — "Аллегория хорошего и плохого правления" Амброджо Лоренцетти 1338-9 годов в Сиене. Но нам нужно станковое — то, что можно взять и перенести. И не сундуки-кассоне, и не подносы, что это усложняет мои разыскания. В 15 веке самыми многочисленными аллегориями были иллюстрации поэмы Петрарки 14 века "Триумфы", в которой описываются, как колесницы различных персонификаций (Любви, Славы, Времени, Целомудрия и т.д.) едут в торжественном шествии, окруженные разными нарядными людьми. Вероятно, самыми ранними светскими аллегорическими картинами является (№1, 2, 3) цикл работ 1450-х годов на эту тему, который сделал Ло Скеджа (кстати, он был младшим братом Мазаччо). Он писал на эту тему и подносы, и сундуки, и даже барабаны раскрашивал — так что не факт, что перед нами не набор боковых стенок сундуков опять. Так первые абсолютно достоверные именно аллегорические картины — это только 1470-е годы: Серия "7 Добродетелей", основной автор Пьетро Полайоло, + "Сила" работы Боттичелли (№6) — в Уфицци, написаны для Tribunale della Mercanzia. Если эти фигуры и их атрибуты кажутся вам знакомы — причина проста: карты Таро изобрели именно тогда и ровно те же люди, которые разрабатывали иконографию аллегорий. Первые карты и рисовали те же художники, по большей части. Но читатель-пурист (среди вас же наверняка есть такие, кто тоже включился со мной в игру "найди первое"), тут скажет: но Добродетели — это ведь из христианства! Вычеркивай, Соня. Тогда могу предложить из тех же 1470-х годов "Битву между Любовью и Целомудрием" Герардо ди Джованни дель Фора. Правда, она без точной даты, может, и чуть позже написан. Настоящая волна аллегорий начнется только в 1490-е: Боттичелли, Превитали, Джованни Беллини и другие. На севере к теме присоединится Босх, и это жесть вообще.</t>
+  </si>
+  <si>
+    <t>05.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18461</t>
+  </si>
+  <si>
+    <t>Открытие филиала Третьяковки в Калининграде, слава богу, прошло без уголовных дел о казнокрадстве на стройке и далее. А вот следующий в очереди открытий - Российская галерея в Севастополе, которая должна была запуститься 30 июня (торжественное открытие перенесено на неизвестную дату) не оказалась столь же стойкой. Виталий Зотов, директор музейно-выставочного комплекса Российской государственной художественной галереи, попал под уголовное преследование в Крыму, сообщает Коммерсант. Зотов обвиняется в мошенничестве с заемными средствами. Дело вообще какое-то странное. Зотов задержан не из-за госсредств, а по заявлению жены замдиректора по безопасности того же музея. У которой, по ее словам, он занял 20 млн рублей (!). Интересные жены там у замов. АПДЕЙТ ------- Об этих 4 мега-стройках я писала детали здесь. На фото: новое здание</t>
+  </si>
+  <si>
+    <t>05.07.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18460</t>
+  </si>
+  <si>
+    <t>Вопрос о том, почему супергероиням до сих пор сложно занять в массовой культуре то же место, что и супергероям, остается предметом дискуссий. Часто можно услышать мнение, что недостаточный интерес к ним связан с патриархальными устоями общества и многолетней дискриминацией женщин. Супергероини — фигуры парадоксальные. Они сильны и независимы, но при этом сексуализированы; бросают вызов патриархальному устройству общества, однако защищают мир, в котором женщины по-прежнему занимают зависимое положение.</t>
+  </si>
+  <si>
+    <t>04.07.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18458</t>
+  </si>
+  <si>
+    <t>В чем разница между испанским ретабло и русским иконостасом? — Одно католическое, другое православное. — Одно позади алтаря, другое впереди. — Одно имеет множество скульптур, в другом это редкость. — Одно написано маслом, другое — темперой. — Одно может быть каким угодно по стилю, другое обычно одинаковое. — Одно может иметь самые разные перетекающие уровни, другое всегда по линеечке. — Одно обычно имеет конкретных авторов-живописцев, другое часто анонимно.</t>
+  </si>
+  <si>
+    <t>04.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18457</t>
+  </si>
+  <si>
+    <t>В 1918 году в Париже русский офицер, участник Первой мировой войны, кавалер золотого Георгиевского оружия «За храбрость» Василий Бодко женился на дочери известного композитора. В 1925 году семья построила виллу на Лазурном Берегу в Антибе, где и обосновалась с двумя дочерями. Именно там с 1932 года хранился портрет. Бодко неоднократно подавал прошения о разрешении на въезд в СССР, но впустили его только в 1954-м. Семья покинула Францию на корабле, полностью загруженном семейными реликвиями и искусством. Что было дальше и причем тут музей в Люберцах? Написала занимательную историю. https://www.theartnewspaper.ru/posts/20260629-ooqr/</t>
+  </si>
+  <si>
+    <t>03.07.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18456</t>
+  </si>
+  <si>
+    <t>Однажды Набоков встретил Хармса. В Ленинграде. В 1927 году. Тут все и кончилось. *** Свежая ЖЗЛ Хармса оказалась такой "качественной", что в ней Хармс встречается за игрой в шахматы с Набоковым, с удивлением обнаружил филолог Виктор Симаков. Белоногова В.Ю. Хармс. М.: Молодая гвардия, 2026. С. 43. (Шутку про эту встречу 25 лет назад придумал Валерий Сажин, так что в данном случае перед нами не книга-ИИ, а просто наивный автор). Upd из комментов: Ну, ну, ну, ну! Врешь, врешь, врешь врешь! Ну, Набоков на Шпалерной, ну, еще туда-сюда, Но вот чтобы Хармс - и сдался, это просто ерунда!</t>
+  </si>
+  <si>
+    <t>03.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18447</t>
+  </si>
+  <si>
+    <t>Немухин, Худяков, AES+F и многие другие — вот топ-лоты аукциона, который пройдет 5 июля Продолжая развивать направление работы с современным искусством Московский Аукционный дом собрал на грядущих торгах более 250 произведений неофициального искусства, современных авторов, уже ставших классиками, а также молодых художников. Среди топ-лотов: "Пас" Владимира Немухина (2013), "Во славу Врубеля" Рустама Хадамова (2000), "Кисть в банке" Юрия Купера  (1990-е), целая подборка произведений только что ушедшего от нас Константина Худякова (начиная с 1970-х до 2010-х). Обратите внимание на работу из цикла "Пир Тримальхиона" AES+F (2010, холст, масло). Каталог аукциона. 5 июля в 17:00 |  Большой Овчинниковский пер., д. 22, стр. 3. Особняк Ф.С. Коробова.</t>
+  </si>
+  <si>
+    <t>03.07.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18446</t>
+  </si>
+  <si>
+    <t>Уезжая в отпуск, семья небедных испанцев упаковала с собой свою картину Хоакина Сорольи (тоже всегда так делаю, только я пакую своих "рембрандтов", жить без них не могу). Упаковала, и забыла на тротуаре. Или там выронила, грузясь в автомобиль. Другой испанец нашел сверток, отнес домой, распаковал. Сначала хотел повесить на кухне. Потом решил погуглить. Владельцы же спохватились и повесили объявление о потерянной собственности. Человек, умеющий гуглить, в итоге нашел их объявление и вернул картину. Получил вознаграждение. Хэппи-энд. Европа! https://www.artnews.com/art-news/news/spanish-man-inadvertently-swipes-valuable-painting-sidewalk-seville-1234791100/</t>
+  </si>
+  <si>
+    <t>02.07.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18445</t>
+  </si>
+  <si>
+    <t>Очень люблю эту байку. Замечательный наш искусствовед и археолог Герман Алексеевич Федоров-Давыдов в 1960-70-е годы ездил в командировки в Причерноморье за пополнением коллекции. Откуда слал на работу, в музей, панические телеграммы: "Поистратился на баб! Пришлите еще денег!"</t>
+  </si>
+  <si>
+    <t>02.07.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18444</t>
+  </si>
+  <si>
+    <t>А вот еще свежий кейс. Действительно, 2026-й год на дворе. Давно пора почистить свои соцсети от: — фотографий татуировок, сделанных в бессовестные 2000-е (включая пентаграммы и число зверя из шестерок); — раскладов Таро (там же есть карта "дьявол"! за это теперь тоже судят); — фанарта по сериалу Supernatural; — обложек альбомов сомнительных метал-групп; — документаций ролевых игр на тему славянского неоязычества (а еще хуже — импортного викканства); — и прочей нескрепной погани. Уже год, как Верховный суд РФ признал «Международное движение сатанизма» экстремистским. По статье 282.2 УК РФ («Организация деятельности экстремистской организации») предусмотрено лишение свободы на срок от 6 до 10 лет; за участие в движении — от 2 до 6 лет. Финансирование экстремистской деятельности (статья 282.3 УК РФ) также считается тяжким преступлением. Репост материалов, содержащих символику или идеи, могут расценить как публичную демонстрацию или пропаганду, что приведет к штрафу или аресту по статье 20.3 КоАП РФ. При повторном нарушении возможна уголовная ответственность.</t>
+  </si>
+  <si>
+    <t>01.07.26 18:17</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18441</t>
+  </si>
+  <si>
+    <t>Когда ты очень хочешь сделать селфи с любимым пёсиком, но на дворе 1470-е годы, и, в общем, выбора, как это в принципе можно осуществить у тебя особо нету. Николя Фроман. Триптих "Неопалимая купина" с портретом донатора Рене Анжуйского. 1475-6. Экский собор, Прованс, Франция</t>
+  </si>
+  <si>
+    <t>01.07.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18440</t>
+  </si>
+  <si>
+    <t>Люблю такие анализы рынка: сколько надо накопить, чтобы скелет динозавра себе прикупить? На фото: тот самый Стэн за 30 млн.</t>
+  </si>
+  <si>
+    <t>01.07.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18436</t>
+  </si>
+  <si>
+    <t>В Тольяттинском краеведческом музее проходит выставка Василия Петрова или Праски Витти. Под первым именем он сделал карьеру как художник-монументалист, автор мозаик в Самарской области («Праздник автостроителей» (1980, Тольятти); «Мирный труд» (1975, Сызрань); витражный триптих «Человек, идущий в космос» (1976, Куйбышев, авиационный институт), а под вторым именем он обрел вторую творческую идентичность — чувашского художника, смешивающего в своих работах фольклорные сюжеты и геометрическую абстракцию. Выставка что-то совсем не очень: она маленькая и в ней откровенно не хватало фоток монументальных объектов. При этом сам художник интересный и как важное имя в советском монументальном искусстве, и как исследователь национальной идентичности. Художника не стало в этом году, и его архивом и выставками сейчас занимается внук. Он подарил несколько книг библиотеке Виктории. А здесь есть сайт Фонда художника: https://praskivitti.tilda.ws/ P.S. Внезапно у краеведческого музея оказалась крутая экспозиция про историю и природу Тольятти.</t>
+  </si>
+  <si>
+    <t>30.06.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18435</t>
+  </si>
+  <si>
+    <t>Удивительное рядом: Из-за аномальной жары, пришедшей в Европу в конце июня, Эйфелева башня увеличилась в ширину и в высоту. Кроме того, на башню влияет движение солнца. https://t.me/artguide_com/8253</t>
+  </si>
+  <si>
+    <t>30.06.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18434</t>
+  </si>
+  <si>
+    <t>Обаяние и красота литературных героев минувших веков часто связаны с их элегантностью. Ну как можно представить себе шевалье де Вальмона, мистера Дарси или Дориана Грея, не воображая, во что именно они были одеты? (И как возможно критиковать экранизации книг про них, не зная историю моды?) Но как обстоят дела с отечественными персонажами из тех же самых эпох — фаворитами Екатерины Великой, или Александром Чацким и Андреем Болконским, или эстетами Серебряного века? Отечественная мужская мода воображается нами несколько менее отчетливо. Я прочитала красиво оформленную книгу, которая восполняет этот визуальный пробел, и рассказываю вам о ней.</t>
+  </si>
+  <si>
+    <t>29.06.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18428</t>
+  </si>
+  <si>
+    <t>Очередной небольшой аукцион графики проводит "Русский Аукционный Дом" завтра — для тех, кто только думает о коллекционировании искусства и хочет начать с минимальных цен.</t>
+  </si>
+  <si>
+    <t>29.06.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18427</t>
+  </si>
+  <si>
+    <t>Издательство уже извинилось, но книга-то никуда не денется. https://t.me/knifemedia/31669</t>
+  </si>
+  <si>
+    <t>29.06.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18426</t>
+  </si>
+  <si>
+    <t>Я хотела сегодня без арт-криминала, честное пионерское. Но вот феерическая история о том, как пару лет назад европейцам попытались втюхать "коллекцию серебряных предметов последнего китайского императора Пу И". За 402 млн. долларов. С документами "из Эрмитажа". Якобы вывезенную из Украины неизвестно кем неизвестно когда. Мошенники оказались связанными с теми же людьми, кто незадолго до этого почти обдурил испанцев, находившихся под впечатлением от шума судебного скандала о крымском скифском золоте в Амстердаме. Они завезли в Испанию свою целиком поддельную "коллекцию скифского золота" и практически взяли под ее залог 123 млн евро. Все это было связано с пресловутым частным музеем «Платар» в Киеве. Но вернемся к серебру Китая. Планировалась та же схема — со взятием под залог в долг. В итоге задержанные на украинско-польской границе ящики с "китайским императорским серебром" оказались полными металлических предметов 1950-х годов и позже. https://chronicles.media/serebro_imperatora/</t>
+  </si>
+  <si>
+    <t>28.06.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18420</t>
+  </si>
+  <si>
+    <t>#первая_светская_картина Третьим светским жанром живописи (после портрета и исторической-батальной картины) стала мифологическая картина. Итальянцы эпохи Возрождения создали ее на материале античного наследия, которое валялось у них под ногами (мозаики, рельефы, фрески). Кроме того, от позднеантичных времен дошло несколько иллюстрированных кодексов с картинками, например, Вергилий. Миниатюры в рукописях, иллюстрирующие латинские сочинения и рыцарские романы на сюжеты Илиады начали появляться уже в Средневековье. Переход на более надежный материал был логичен. Сначала мифологией, наряду с библейскими сюжетами, начали украшать крышки и стенки кассоне (сундуки для приданого) и "подносов для рожениц" (деско да парто). Например, около 1400 года Мастером взятия Таренто (Франческо ди Микеле ?) был создан поднос с "Триумфом Венеры", где богине поклоняются Ахилл с Парисом, Тристан, Самсон — знаменитые любовники (илл. 1). А мастерская Аполлонио ди Джованни ок. 1430–1440 расписала кассоне на тему приключений Улисса. Но формально исходно это были не картины, а все-таки вещи. Самой ранней именно картиной на тему античных мифов является, видимо, цикл, созданный для украшения стен Студиоло дворца Бельфиоре близ Феррары (принадлежавший семье Эсте). Это 1450-е годы. Цикл состоял из 9 картин с изображением муз, написанных разными художниками феррарской школы (Козимо Тура, предп. Франческо Косса, еще несколько менее известных авторов плюс анонимы). Дворец погиб при пожаре 1662 года, сохранилось 8 картин, которые рассеяны по музеям мира. При внимательном рассмотрении этих "Муз" видно, что художникам жанр абсолютно внове. Их глючит, как ранние версии ИИ при генерации пальцев. Посмотрите на эти дегенеративные личики, посмотрите на эти орнаменты, как в эльфийских дворцах Питера Джексона. При чтении атрибутов тоже видно, что они косячат — не у всех героинь то, что положено по исходному тексту (Полигимния почему-то с мотыгой, например). Но совсем скоро все исправится: следующие мифологические итальянские работы, поколения 1470-х — «Аполлон и Дафна» (атт. Антонио дель Поллайоло), Пьеро ди Козимо "Смерть Прокриды" и боттичелиевские "Паллада и кентавр", "Венера и Марс" — в общем, совсем классика.</t>
+  </si>
+  <si>
+    <t>27.06.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18419</t>
+  </si>
+  <si>
+    <t>Очень интересно. https://www.forbes.ru/forbes-woman/563281-posluzilica-nauki-kak-praskov-a-uvarova-izmenila-otnosenie-k-zensinam-v-arheologii</t>
+  </si>
+  <si>
+    <t>26.06.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18416</t>
+  </si>
+  <si>
+    <t>В джунглях Мексики археологи обнаружили нетронутый город майя Расположенный глубоко в джунглях биосферного заповедника Калакмуль, город, который исследователи назвали «Минанбе» (на языке майя-юкатек «дороги нет»), был скрыт растительностью более тысячи лет. На его территории найдена 13-метровая пирамида в стиле Рио-Бек, 14 стел и алтарей. Город скрывала растительность более тысячи лет. Среди находок — стела с изображением казни и датой 849 года, а также разбитый алтарь VII века. Обнаружение Минанбе — одно из нескольких, выявленных с помощью технологии LiDAR  в регионе Кампече за последние годы.</t>
+  </si>
+  <si>
+    <t>26.06.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18408</t>
+  </si>
+  <si>
+    <t>Словно Годзилла, гигантская каменная половецкая баба, озаренная всполохами огня, нависала над белокаменными стенами древнего Путивля, который половцы собрались брать штурмом. Такое феерическое зрелище видела я вчера на премьере оперы "Князь Игорь" в Геликон-опере. Помимо визуального пиршества (художник по декорациям — Игорь Нежный, #профдеформацияэто), постановка интересна еще тем, что это — возвращение к оригинальному варианту Бородина, без посмертных дополнений его коллег, которые нам привычны. Билеты тут, рекомендую; в том числе, если хочется показать детям и иностранцам, как много Гондор, Рохан и харадримы визуально взяли у эстетики Древней Руси (выдуманной в 19 веке нашими художниками). Отдельно отмечу очень интересную выставку, которую театр по традиции проводит в фойе («Слово о полку Игореве» в изобразительном искусстве», куратор Владислав Ступак). Здесь удалось собрать отличную и важнейшую живопись и театральную графику по теме: Коровин, Рерих, Васнецов, Билибин, Стеллецкий, Федоровский и так далее. Шикарно огромное полотно А. Герасимова на тему половецких плясок. Отличное раскрытие темы истории этой легендарной оперы через ее визуальное оформление. Много вещей из частных коллекций и неожиданных музеев (типа Музея музыки), которые редко когда есть возможность увидеть в такой удачной подаче и все вместе.</t>
+  </si>
+  <si>
+    <t>26.06.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18407</t>
+  </si>
+  <si>
+    <t>Выставка Ани Желудь проходит в музее AZ/ART на Маросейке до 23 августа Специально для моих подписчиков билеты — со скидкой в 15% по промокоду: SHAKKO15</t>
+  </si>
+  <si>
+    <t>25.06.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18406</t>
+  </si>
+  <si>
+    <t>Провенанс коллекции Молевой-Белютина: попытки реконструкции Предыдущая статья по теме Итак, силами архивных расследователей, подключившихся к моему проекту, установлено: 1) Все, что супруги рассказывали о своих предках — фантастика и передергивание. Верить можно только формам ФИО, и то — не всегда. Пример: они говорят — "отец художника Михаил Степанович Белютин в 1927 году был схвачен на улице чекистами и расстрелян в Алексеевском монастыре"; реальность — заметка из "Известий" 1927 года, что человек по имени М.С. Белютин повесился на Алексеевском кладбище. Только дедушка Молевой, царский полковник Матвеев (проверено, правда), если он действительно имел квартиру в Москве, и действительно обставлял ее старой мебелью (как она рассказывала), мог послужить источником некоторых предметов. 2) Кем работали родители Молевой, точно не ясно. Отец, видимо, действительно был инженером, занимавшимся электрофикацией, мать могла что-то проектировать для угольных шахт. Насколько высокое социальное положение они занимали до ВОВ, неизвестно, но пионерка Нина в 1939 действительно была отобрана в число 6 детей, поздравлявших Сталина (проверено, есть публикация 1939). Ее родители могли покупать что-то до войны, но доступа по работе к конфискату не имели. Отец Белютина рано умер, мать работала на обувной фабрике неизвестно кем и жила в коммуналке со своей мамой. Они не покупали антиквариат. 3) Сама Молева говорила в личной беседе нескольким людям, что много покупали в комиссионках и антикварных магазинах в Москве на Арбате и в Ленинграде. В послевоенные десятилетия туда приносили сдавать много трофейного из личного багажа (не конфискат государства). В коллекции целый ряд копий с картин, которые имеют эрмитажное происхождение. Первое что бросается в глаза «Вакханалия» Рубенса (ныне в ГМИИ), «Меццетен» Ватто (ныне в Мете), «Изабелла Брандт (?) с ребенком» ван Дейка (раньше считалась Рубенсом, ныне в Вашингтоне). Заманчиво предположить, что это копии которые выполняли ученики ИАХ в Петербурге. (Распродажа их в Ленинграде легко объяснима). 4) По работе в послевоенные десятилетия Молева и Белютина официально не имели доступа в государственные склады немецкого конфиската. (Но, как писал «Коммерсантъ» в 2013, существуют данные о службе Белютина в контрразведке, где он в послевоенные годы якобы занимался перемещёнными ценностями. Похоже на легенду). 5) В ее книге она черным по белому пишет, что много купили из коллекции архитектора Жолтовского после его смерти. (Его наследник написал мне, что Жолтовский все покупал в Италии, провенанс прозрачный.) Также в книге упоминаются фамилии неск. советских актеров и искусствоведов ("поступило из коллекции такого-то"), но не более 1-2 раз. Есть вероятность, что это правдивые упоминания, которые Молева почему-то решила оставить. Можно прочитать весь каталог и их выписать, и над ними подумать. Меня хватило лишь на часть, это невероятная графомания. 6) Примерно в 1980-е годы их другом стал итальянский профессор и издатель Армандо Вердильоне, который специализировался на дружбе с позднесоветской культурной тусовочкой и издавал книги полудиссидентов. Он издавал каталоги творчества Белютина в своем издательстве Spirali (Milano), там же где-то до 1993 года была напечатана итальянская версия каталога коллекции МБ "в саду времен". Вероятно, именно для нее были сделаны проф. репродукции. В эти же годы супруги совершили набег на "историческую родину итальянский город Беллуно" и заспамили ее своей харизмой. Вердильоне селил супругов на своей Вилле Борромео (куплена им в 1983), где они жили долго и Белютин писал. По словам Вердильоне, супруги там часто ходили на местные барахолки и там покупали картины. Дружба длилась минимум до 1993 года. Далее, из книги Татьяны Ревяко “Контрабанда и контрабандисты: Наркотики, антиквариат, оружие”: в течение трех лет Вердильоне не возвращал в Москву коллекцию искусствоведа Молевой и Белютина, которую взялся показывать в Италии. Кроме того, Вердильоне минимум трижды задерживался полицией в связи с обвинениями в мошенничестве, вымогательстве и нанесении тяжких телесных повреждений. В общей сложности его тюремный срок 10 лет (см. итал. вики). В связи с итальянским следом вопросы: — если дружба началась в 1980-е годы, сколько картин было приобретено до этого? Кто-нибудь конкретно видел их до этого времени? Лариса Кашук говорит, что 1960-е годы ей подтвердили разные люди. — если вещи с барахолок вывозились из Италии в СССР или в РФ, должны быть разрешения на вывоз в их минкульте. — если вещи вывозились на выставку из Москвы в Италию на 3 года, наш Минкульт тоже должен был давать разрешения на вывоз. __________________________________ При изучении каталога (выкладываю в папку на гуглдоке страницы) видно, что все картины примерно одного уровня качества. Коллекция удивительно однородна. Поэтому вначале и мелькала мысль, что это целиком отгруженный трофей какого-нибудь бедного польского или румынского замка. Но мне теперь кажется, что супруги действительно составляли ее сами. Руководствуясь своим личным вкусом и пониманием прекрасного. Просто вот такого уровня у них был вкус и понимание качества. Это при том, что в наших скупках попадались и настоящие рубенсы с тицианами, коллекционер Логвиненко не даст соврать. В ссылках: — гугл-док с большим файлом, где народ прямо сейчас разоблачает фиктивный провенанс анализом биографий предков #МолеваБелютин</t>
+  </si>
+  <si>
+    <t>25.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18398</t>
+  </si>
+  <si>
+    <t>Квартира Молевой-Белютина приблизительно в 1990-е — 2010-е годы #МолеваБелютин</t>
+  </si>
+  <si>
+    <t>25.06.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18397</t>
+  </si>
+  <si>
+    <t>НАЧАЛО ВЫШЕ Ариас убежден, что как в музее Прадо, так и в музее Тиссена также хранятся подделки картины Эль Греко, написанной Олайей. В случае с Прадо речь идет о картине «Басня», оригинальных версий которой в мире существует три, две из которых не подписаны. Версия из Прадо была продана туда Стэнли Моссом в 1993 году более чем за три миллиона евро. Работа в музее Тиссен, о которой говорит детектив, — это еще одна версия «Благовещения», которую барон приобрел у Мосса в 1975 году. Ариас годами расследовал деятельность этой сети подделок произведений искусства, зародившейся в Севилье, — проект, который он описал в своей книге «Фальсификатор Франко», опубликованной в 2023 году издательством Samarcanda (Juan Carlos Arias, "El falsificador de Franco"). Полиция в свое время расследовала эту схему (она стала известна как операция «Севилья»), но расследование застопорилось, потому что одной из жертв стала Кармен Поло, жена диктатора, которая была постоянной клиенткой Моро. Одна из поддельных картин Олайи была обнаружена даже в Королевском дворце Эль-Пардо. Режим все это скрыл. Полицейский, который занимался этим делом, насколько ему позволяли, был Хосе Ариас Галан, отец детектива. Это чуть не стоило ему карьеры. Более чем через шестьдесят лет его сын продолжил расследование. Книга «Фальсификатор Франко» была опубликована в США в 2024 году. Она получила почетную награду как лучшая книга об искусстве на премии Latino Book Awards. (добавляю фото героев в предыд. пост. Угадайте где кто)</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18392</t>
+  </si>
+  <si>
+    <t>Удивительная история про поддельную картину, прямо как из плохого бульварного романа, собравшего все арт-штампы МАРТ 2025, СЕВИЛЬЯ Музей Медоуз в Далласе, штат Техас, признал на своем официальном сайте, что его картина «Благовещение» на самом деле не принадлежит кисти Эль Греко, а является современной подделкой. Музей не уточняет, кто именно сделал копию, но датирует ее периодом между XIX и XX веками. Частный детектив из Севильи, Хуан Карлос Ариас, обнаружил, что картина была приобретена нефтяным магнатом и основателем музея А. Х. Медоузом у нью-йоркского арт-дилера Стэнли Мосса в 1956 году. По мнению этого детектива, копия почти наверняка была сделана севильским художником Эдуардо Олайей -- настоящим гением подделок, и подсунута Моссу другим севильцем -- легендарным антикваром Андресом Моро. Олайя подделывал многочисленные картины великих мастеров, особенно Эль Греко. У него была необычная практика: он находил старые полотна в церквях, разграбленных, разбомбленных или сожженных во время Гражданской войны, и переписывал их; именно поэтому некоторые из его работ выдерживают проверку временем. Олайя был гомосексуалом, преследуемым режимом Франко, и неоднократно попадал в тюрьму (он отбывал срок в Ла-Ранилье) за различные преступления, включая мошенничество, растрату и растление детей. В то время в Севилье его знали под прозвищем «Баронесса». Олайя мог изготовить от 400 до 500 подделок. Он работал на Андреса Моро, по прозвищу «Эль Моро», чьи антикварные магазины находились в центре города, между улицами Алеманес и Арготе де Молина. В конце концов, он стал владельцем целого квартала у подножия Хиральды и оставался активным до 1990-х годов, поддерживая тесные связи с севильской аристократией. Он умер в 1999 году. Именно этот торговец антиквариатом и арт-дилер продавал подделки Олайи Стэнли Моссу --нью-йоркскому писателю, известному поэту и арт-дилеру, который поселился в Испании в 1950-60-х годах. Через его руки прошли копии работ Веласкеса, Мурильо, Риберы и Эль Греко, среди прочих. Именно через Мосса некоторые американские миллионеры приобретали работы великих художников XVI и XVII веков, считая их оригиналами. Одним из таких магнатов был А. Х. Медоуз, сколотивший в своей стране огромное состояние на нефтяной промышленности и с 1953 года проживавший в Мадриде в отеле «Ритц». Музей Прадо находился прямо по соседству, и именно там он влюбился в испанскую живопись. Одной из картин, купленных им у Мосса и было это «Благовещение». (Детектив объясняет, что «Благовещение» Эль Греко — одна из самых подделываемых картин в мире, существует более сорока версий). Медоуз приобрел огромное количество произведений искусства, большая часть которых сегодня выставлена в музее, носящем его имя, в Далласе, известном как «американский Прадо» из-за многочисленных испанских картин, которые там хранятся. Большая часть того, что он купил, — подделки, говорит детектив. Он покупал работы не только в Испании; он также покупал их у Эльмира де Хори в Париже, венгра, которого считают величайшим европейским фальсификатором. ПРОДОЛЖЕНИЕ НИЖЕ</t>
+  </si>
+  <si>
+    <t>24.06.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18391</t>
+  </si>
+  <si>
+    <t>Электрозавод не будет снесен — владельцы Президент Группы «Эталон» Юрий Бородин прокомментировал информацию о сносе Электрозавода. Речь не идет о полном сносе всего комплекса. В СМИ могли быть опубликованы не вполне точные трактовки, основанные на неподтвержденных источниках. «Наша позиция остается неизменной: мы разделяем ценность сложившегося облика района и подходим к задаче ответственно. Мы намерены сохранить фасады и узнаваемые черты исторических корпусов, интегрируя их в современную городскую среду. Проект предполагает "деликатное включение исторического наследия" — именно так сформулирована наша официальная концепция развития территории. Историческая ткань комплекса, по замыслу архитекторов, должна стать основой будущего развития района». Сохраняемые исторические здания обретут новую жизнь и современные функции. Проект рассматривает территорию как многофункциональный кластер, где в едином ансамбле соединятся деловая, культурная, общественная и жилая застройка. Исторические корпуса станут общедоступным пространством с внутренними пешеходными улицами, которое будет открыто для горожан. «На месте тех элементов, которые по техническим причинам невозможно сохранить, мы не планируем строить "новодел" в стиле исторического комплекса». «Как сказано выше, мы не строим копий. Наш подход заключается в том, чтобы сохранить подлинные исторические здания и их атмосферу, а не заменять их симулякрами. Это принципиальная позиция, подтвержденная нашим опытом». Яркий пример — проект «Серебряный Фонтан» на месте бывшей Алексеевской водоподъемной станции: там застройщику удалось не просто сохранить, а провести масштабную научную реставрацию объектов культурного наследия, сохранив их архитектурную аутентичность, и интегрировать их в современный жилой и деловой квартал. «Мы намерены применить этот же проверенный подход к "Электрозаводу"». (источник)</t>
+  </si>
+  <si>
+    <t>24.06.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18390</t>
+  </si>
+  <si>
+    <t>#все_новости_должны_быть_такими В Дарвиновском музее обнаружен редчайший экземпляр вымершей бабочки   Это случилось в ходе детальной научной обработки старых фондов. Найден экземпляр редчайшей Urania sloanus. Находка была сделана в коллекции, поступившей в музей в начале прошлого века от аристократа, собирателя естественно-научных редкостей Алексея Степановича Хомякова. Бабочка Urania sloanus была эндемиком Ямайки и вымерла по вине человека в начале XX века – последний раз её достоверно наблюдали в природе в 1895 году. Сегодня в коллекциях мира насчитывается всего несколько экземпляров этого вида. В России, как считалось ранее, урании ее не было вовсе — до сегодняшнего дня. Причем на некоторых экземплярах, хранящихся в европейских музеях, встречаются этикетки не из Ямайки, а из Бразилии и Венесуэлы, что ставит перед учеными новые вопросы: был ли ареал бабочки шире или это ошибка коллекционеров? Точного ответа у науки пока нет. Исследования продолжаются! Это событие, которое подтверждает статус Дарвиновского музея как одного из ключевых хранилищ биоразнообразия в стране и в мире.</t>
+  </si>
+  <si>
+    <t>23.06.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18389</t>
+  </si>
+  <si>
+    <t>В самом футуристичном планетарии России состоялся предпремьерный показ двух полнокупольных фильмов — «Космос всего на свете» и «Точка прослушивания: Арктика»</t>
+  </si>
+  <si>
+    <t>23.06.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18388</t>
+  </si>
+  <si>
+    <t>Для онлайн-медитаций и рабочих прокрастинаций. Американский дизайнер создал сайт, на страницу которого подгружаются картинки, использованные в статьях Википедии. Получился бесконечный коллаж, который можно скроллить и скроллить, нажимая на то, что тебя визуально зацепило и получая по ссылке порцию прекрасных, но совершенно бесполезных знаний (via НОЖ). https://neal.fun/wiki-spy/</t>
+  </si>
+  <si>
+    <t>23.06.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18387</t>
+  </si>
+  <si>
+    <t>#профдеформацияэто Книга: пожилой наследник ценных произведений искусства случайно знакомится, а потом впадает в созависимость с молодым и ловким дилером, не чуждым методов НЛП, пикапа, гипноза и УК. Дилер хочет помочь реализовать наследнику предметы, себя не обидев. Проблема заключается в том, что наследник не знает, где именно сейчас находятся вещи, известно только, что сегодняшние обладатели не подозревают об их истинной ценности. Герои вынуждены продраться через джунгли музея, аукциона, архива аукционных и иных продаж, с трудом разыскивая потенциальных владельцев — актеров, журналистов, роскошных женщин. Они вступают с ними в переговоры, а иногда вынуждены их обманывать, чтобы тайно провести экспертизу подозреваемых произведений искусства. Но бог провенанса не благосклонен к ним. Роман кончается смертью дилера от рук разочарованного и ослепленного жадностью наследника, а также полной разыскной неудачей. Угадайте эту книгу не гугля.</t>
+  </si>
+  <si>
+    <t>22.06.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18386</t>
+  </si>
+  <si>
+    <t>Коллекция Леонардо и Рубенсов за 2 миллиарда долларов, завещанная старушкой Путину в 2024 году, оказалась полным пшиком. Засиженным тараканами Как ее владельцам Молевой и Белютину удавалось долгие годы водить за нос арт-тусовку Москвы, людей искусства и чиновников? Смотрите, что я накопала шикарное https://www.theartnewspaper.ru/posts/20260622-dgnl/ #МолеваБелютин</t>
+  </si>
+  <si>
+    <t>22.06.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18385</t>
+  </si>
+  <si>
+    <t>Суд в Москве отказал экс-замминистра культуры Ольге Яриловой, осужденной в свое время за злоупотребление должностными полномочиями, в условно-досрочном освобождении (УДО). В хозотряде СИЗО бывшая высокопоставленная чиновница получила восемь поощрений, освоила несколько рабочих профессий, при этом посещает храм в Перово, но всего этого не хватило, чтобы убедить суд в ее исправлении.</t>
+  </si>
+  <si>
+    <t>22.06.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18379</t>
+  </si>
+  <si>
+    <t>Внезапно: спектакль об одном из ведущих дореволюционных ювелиров Павле Овчинникове («Блеск и пепел» по спец. написанной пьесе Сергея Плотова) оказался самой громкой премьерой сезона в Театре Вахтангова. Главного героя, которого играет Виктор Сухоруков, правда, зовут Кутейников, но о том, кто его прототип, прямо написано на сайте театра. Прототип, правда, относительный: Овчинников умер в славе и почете в 1888 году — персонаж пьесы застал обе русские революции, пережил жену и видел трагедии всех своих сыновей, фабрику национализировали. Второе действие — как раз послереволюционное. В общем, главное — толчок вдохновению. Постановку хвалят. Ставлю вам иллюстрации — продукцию фирмы Овчинниковой, которая не стала такой культовой сегодня, как Фаберже, но в то время вполне с ней конкурировала.</t>
+  </si>
+  <si>
+    <t>21.06.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18375</t>
+  </si>
+  <si>
+    <t>#первая_светская_картина Какой светский жанр живописи родился вторым, после портрета? Это историческая, если конкретней — батальная живопись. "Вылупилась" она также из религиозной — изображений сцен битв Библии на стенах храмов и в миниатюрах рукописей. Промежуточной стадией были светские хроники с изображением в миниатюрах недавних реальных битв. Еще раз очертим условия задачи: нам нужна именно станковая картина, то есть та, которую можно взять и передвинуть (на дереве или на холсте). Поэтому из гонки выбывает древнейшая батальная фреска, она же портрет (Симоне Мартини. «Гвидориччо да Фольяно при осаде Монтемасси».  Около 1330 года.  Палаццо Пубблико, Сиена), тем более, что мужик там скорее красиво позирует, чем воюет. И нашим первенцем оказывается итальянский триптих без точной даты, созданный во второй трети 15 века: Паоло Уччелло. Триптих "Битва при Сан Романо". ок. 1435–1460 гг . (три разных музея). Три картины со сражением вместе складываются в девятиметровую панораму. Это была совсем свежая битва — 1432 год, между Флоренцией и Сиеной. Победила первая, как можно догадаться по тому, что это исходно был фриз, украшавший зал в Палаццо Медичи, причем высоко (отсюда перспективное искажение). Это обилие рыцарей, плюмажей, лошадиных крупов потрясает изобилием (вот тут можно порассматривать фрагменты из Уффици). При взгляде на них приходит мысль, что в предках наверняка были и какие-то гобелены на тему охоты и рыцарских турниров. На картинах была инкрустация золотой и серебряной фольгой, первая облетела, вторая потемнела, жалко. Вскоре так красиво делать на исторически-батальных картинах перестанут, они превратятся в мясистое барочное рубилово.</t>
+  </si>
+  <si>
+    <t>20.06.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18374</t>
+  </si>
+  <si>
+    <t>В начале месяца на Бродвее вручали премию "Тони" за лучшие спектакли — обычные и мюзиклы. Видеозапись премии здесь, два с половиной часа. Отличные музыкальные номера — фрагменты из бродвейских мюзиклов (простые номинации я перематывала). Ведущая — Пинк, которая исполнила номер из "Чикаго". Люк Эванс в роли Доктора Фрэнка-н-Фюртера из «Шоу ужасов Рокки» на 01.29. Два метра на каблуках — это нечто, прочий костюм сами представляете, соответствующий персонажу. Из вставных номеров отмечу "Шмигадун" — там у них скукота на самом деле вышла. Но это театральная постановка по очень милому сериалу в 2 сезона, который есть и по-русски, рекомендую фанатам жанра: Schmigadoon! Сюжет таков: парочка обычных американцев идут в поход в лес, но попадают не в историю хорроров. А в мир мюзиклов, причем техноколоровски радостных мюзиклов 1950-х годов. И оказывается, что это пострашнее хорроров. И им там нужно выжить! И не сломаться. Во втором сезоне все еще красивее: они попадают уже в следующее поколение мюзиклов — постановок Боба Фосси, "Кабаре" (с чулочками, корсетами и неприличными текстами), "Суинни Тодда", а также "Волос" и прочих хиппи. Захватывающе! Всего по 6 серий, но замечательно (для ценителей жанра). В ролях лучшие бродвейские актеры, и Алан Каммингс. (Третьего сезона, про 1980-1990-е, Кэтс и Фантома, к сожалению, не стали снимать, сериал отменили.) Еще на "Тони" показали фрагмент из "CATS: The Jellicle Ball". Это совсем свежая перезагрузка великого шедевра. Там не про кошек. А как бы андеграундный драг-бал, с танцами в стиле "vogue" и конкурсами за лучшие движения. Эта культура появилась в НЙ как раз в те же 1980-е годы, и тут очень удачно соединили. Танцы, которые мы тут у нас знаем (некоторые знают) разве что по лип-сингам у РуПола — тут в огромном количестве и от профессиональных танцоров. Что приятно, с совершенно разными типами фигур (женщин много). Псевдо РуПола тоже женщина играет. Очень правильная и нужная для CATS кардинальнейшая перезагрузка после того ужасного фильма с цифровыми эффектами. Интересно, выпустят ли когда-нибудь на видео, любопытно бы глянуть целиком. Еще там фрагмент из Titanique — явно убийственно сатирической постановки. Это мюзикл про "Титаник", главная героиня — Селин Дион, которая будто бы присутствовала при всех событиях фильма и активно вмешивалась. Абсурд и жесть, утрированный французский акцент у главной героини (и нос), я даже поискала еще фрагменты на ютубе. Вот это точно не снимут целиком, останется их личным американским сокровищем. В общем, если активно перематывать речи (как обычно на премиях), весьма занимательно.</t>
+  </si>
+  <si>
+    <t>20.06.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18373</t>
+  </si>
+  <si>
+    <t>Австралийская художница Тега Брейн создала инструмент под названием “Уклонение от помоев”. Его задача – вернуть пользователя в интернет до появления генеративного ИИ. Сервис работает как поисковик и браузерное расширение, показывая только материалы, опубликованные до 30.11.2022 года – даты публичного запуска ChatGPT. Идея проста. Если сеть всё больше напоминает кучу автоматически сгенерированных текстов, изображений и видео, то почему бы не взять паузу? “Уклонение от помоев” фильтрует результаты по дате и открывает доступ к старым Reddit, Quora, YouTube или Stack Exchange – времени, когда контент ещё в основном создавали белковые персонажи. В итоге получается (медиа)археологическое устройство. Или машина времени для ностальгирующих по “тёплой и ламповой” цифре. В конце концов, сегодня поиск “человеческого” текста в сети требует не меньших усилий, чем поиск древних артефактов.</t>
+  </si>
+  <si>
+    <t>19.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18372</t>
+  </si>
+  <si>
+    <t>Авангард у старушки. Коллекционер Виктор Новицкий, оперируя коллекцией и архивом авангардиста Ивана Клюна из семьи его наследников, взялся сделать к 2030 году имя художника мировым брендом. Но эксперты воздерживаются от комментариев по поводу происхождения и атрибуции работ, а потомки художника не могут ответить на вопрос, каким образом их семейный архив и коллекция оказались у неизвестного им прежде человека Интересное расследование в Forbes https://www.forbes.ru/society/561800-avangard-u-staruski-otkuda-proizosla-neizvestnaa-prezde-kollekcia-ivana-kluna</t>
+  </si>
+  <si>
+    <t>19.06.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18371</t>
+  </si>
+  <si>
+    <t>читала список работ Микеланджело и придумала сложную, очень сложную шутку. Прастите.</t>
+  </si>
+  <si>
+    <t>19.06.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18370</t>
+  </si>
+  <si>
+    <t>#словарик_нездорового_искусствоведа</t>
+  </si>
+  <si>
+    <t>19.06.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18369</t>
+  </si>
+  <si>
+    <t>Докфильм о главном арт-разводилове ХХI века BBC выпустил трехчасовое (!) исследование того, как швейцарский арт-дилер Ив Бувье за несколько лет составил российскому олигарху Дмитрию Рыболовлеву великолепную коллекцию первых имен мирового искусства, от Леонардо да Винчи до Шагала и Ротко. Продал за 2 миллиарда долларов. Положив себе в карман 1 миллиард. И про многочисленные суды, сопровождавшие его разоблачение. Действительно, меньше чем в три часа не влезть. Рекомендую смотреть с перерывами, но при этом дико интересно. Ютуб</t>
+  </si>
+  <si>
+    <t>18.06.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18368</t>
+  </si>
+  <si>
+    <t>❤️ Любовь к человеку и человечеству как основа этнографии: Наталья Виртуозова о запуске МЭТ Национальный центр «Россия» дал старт Международной этнографической триеннале (МЭТ) — новому международному проекту, который объединяет искусство, науку и исследование культуры. Его главная тема — человек, его традиции, память и связь с окружающим миром. На первой встрече дискуссионной платформы МЭТ TALK в Зарайском кремле генеральный директор НЦ «Россия», комиссар проекта Наталья Виртуозова рассказала о значении МЭТ: Сегодня мы запускаем не просто новый проект, а долгий путь к Международной этнографической триеннале 2030 года. Не случайно эта работа начинается именно в Зарайске — одном из самых удивительных исторических городов Московской области и всей России. На протяжении тысячелетий здесь сохраняется память о человеке: от стоянки верхнего палеолита и всемирно известного Зарайского бизона, который находится в Зарайском музее, до древних духовных традиций и литературного наследия великого русского писателя Федора Достоевского. Здесь особенно ясно ощущается связь времен и культур. Прибывшая в начале XIII века по водам икона Николая Чудотворца, которая до сих пор хранится здесь, является символом этой земли. Она становится свидетельством новой вехи Руси, которая в следующие 200 лет, находясь под игом Орды, должна была невероятным образом возродиться в новое, единое, самодостаточное и особенное государство — великую мировую культуру, которая сохраняет свой этнос. Нам предстоит осмыслить всю предыдущую историю и рождать новое в созидании и любви к человеку и человечеству. Вместе мы будем создавать наше настоящее и будущее. Наталья Виртуозова напомнила, что Федор Достоевский проводил лето в имении своей матери под Зарайском и именно эти места нашли отражение в его произведениях. Обращаясь к наследию писателя и размышлениям о природе человеческих отношений, генеральный директор НЦ «Россия» зачитала текст, посвященный чувству как осознанному выбору. В нем оно предстает не как ожидание взаимности, а как труд души, требующий самоотдачи и внутренней работы. По словам Натальи Виртуозовой, именно любовь к человеку лежит в основе этнографии. 💛 Подписывайтесь на канал Национального центра «Россия» в MAКС</t>
+  </si>
+  <si>
+    <t>18.06.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18367</t>
+  </si>
+  <si>
+    <t>Интересный проект. Журналистка Евгения Коробкова @korobka_peredach пишет: Так много говорили про шедевры Франца Рубо, что я в день 170-летия Рубо (15 июня) по доброй воле пришла на панораму Бородинская битва. А там на первом этаже интересная выставка "Ахульго 2". Суть в том, что дагестанские художники размышляют на тему Кавказской истории. Удивила работа Магомеда Моллокаева. Стоят кирзовые солдатские сапоги. А из них торчат портянки с чем-то нарисованным. И тут самое удивительное. Магомед таким образом рассказал о судьбе первой панорамы Франца Рубо. Художник написал работу "Штурм аула Ахульго", запечатлевшую штурм резиденции имама Шамиля. Эту панораму в начале ХХ века где-то показали, потом бросили в казармах, даже не свернув, и забыли надолго. Когда хватились, оказалось, что её изодрали на портянки солдаты. Итого Франц Рубо написал три панорамы. — Штурм аула Ахульго — изодран на портянки — Бородино — сгорела чуть менее чем полностью в 1960-е — Оборона Севастополя — спасена в 1942 году из горящего музея, но практически погибла при транспортировке. (Полотно промокло в соленой воде, потом было сложено механически, в итоге краска осыпалась).</t>
+  </si>
+  <si>
+    <t>18.06.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18358</t>
+  </si>
+  <si>
+    <t>KGallery теперь частично и в Москве — петербургская галерея открыла книжный и кабинет графики Bookcafé на первом этаже московского филиала кабаре «ШУМ». Там можно найти каталоги и сувениры из петербургских музеев и букинистику. В планах сувениры и из зарубежных музеев, таких как Центр Помпиду и MoMA. Ждем! #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>18.06.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18357</t>
+  </si>
+  <si>
+    <t>Третьяковка рассказала о проверке «Троицы» Рублева в Лавре, сообщает РБК Первая (и пока последняя) сверка состояния сохранности «Троицы» проводилась летом 2025 года. «Мы наблюдаем некоторые изменения в состоянии сохранности», — сообщил музей. _____________ Очень осторожным канцеляритом написан музейный релиз, но хорошо, хоть так хотя бы сделали. #Троица_Рублева</t>
+  </si>
+  <si>
+    <t>17.06.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18349</t>
+  </si>
+  <si>
+    <t>У Рафаэля был отец. В принципе, в этом нет ничего неожиданного. Со многими такое случается, я слышала. Но его отец — был особенным. По сути, если б его отец просто бросил свое семя, а не вырастил мальчика, мы бы не имели того великого Рафаэля, который у нас сейчас есть. Его звали Джованни Санти (ок. 1435–1494), и он был — как вы уже догадались, глядя на картинки, живописцем! Причем был он в первую очередь придворным художником и интеллектуалом при знаменитом наикультурнейшем дворе Федериго да Монтефельтро в Урбино. Джованни Санти был образованным человеком, написал длинную поэтичесукю хронику, восхваляющую деяния герцога Федериго, в которой дал ценные оценки современным ему художникам. Его творчество — это яркий пример искусства кватроченто (XV века), сочетающего в себе уходящую готическую сладость с новыми ренессансными идеалами. А манера его такая нежная и деликатная, что понимаешь, в кого пошел его сын. Он был, конечно же, его первым учителем. Через Джованни Санти его сын впитал лучшие достижения искусства XV века. Атмосфера просвещенного двора и пример отца-интеллектуала сформировали Рафаэля не только как художника, но и как утонченного придворного, что очень помогло ему в дальнейшей карьере в Риме. #мне_кажется_это_имя_стоит_запомнить</t>
+  </si>
+  <si>
+    <t>17.06.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18348</t>
+  </si>
+  <si>
+    <t>В эфире снова рубрика "арт-криминальные новости". На сей раз околоантикварные: В Петербурге задержан влиятельный бизнесмен Илья Трабер, утверждает «Фонтанка». По данным издания, по адресам его недвижимости проходят обыски. В 1990-х годах Трабер был известен на рынке торговли антиквариатом в Петербурге, он создал реставрационно-коммерческий центр «Антиквар». Но после того он значительно расширил сферу деятельности, например, вместе с Дмитрием Скигиным контролировал ЗАО «Петербургский нефтяной терминал» — оператора нефтеэкспортного терминала в порту Санкт-Петербурга. UPD: Поводом для задержания Трабера и его бизнес-партнера Даниленко стало заказное убийство депутата Александра Петрова. По предварительным данным «Фонтанки», оперативно-следственные мероприятия прошли в рамках уголовного дела, возбужденного в Выборге почти 6 лет назад. Вечером 24 октября 2020 года снайпер застрелил бизнесмена и депутата Александра Петрова. Пуля настигла его в коттедже, расположенном в селе Великое. Единственный выстрел остановил сердце предпринимателя. Снайперскую винтовку тогда так и не нашли. На подозреваемых тоже не вышли.</t>
+  </si>
+  <si>
+    <t>17.06.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18347</t>
+  </si>
+  <si>
+    <t>Мое интервью с Кристиной Краснянской о том, что она будет делать дальше, покинув пост главы Еврейского музея (кроме как отдыхать) https://www.theartnewspaper.ru/posts/20260616-uuzp/</t>
+  </si>
+  <si>
+    <t>16.06.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18346</t>
+  </si>
+  <si>
+    <t>В мае было забавно: в офис буквально на одной и той же неделе прибежало 35 тысяч одних курьеров, и все несли одно и то же — Федора Панфилова. В трех разных видах и из трех разных издательств! Вот активная у ученого выдалась весна (и мы представляем, какими тяжелыми были предыдущие пара-тройка писательских лет). Все три книги разные и прекрасные, а я вас приглашаю на презентацию забыла уже какой из них (да какая разница, главное — ироничный и крайне образованный спикер), которая пройдет 19-го числа в московском "Пиотровском" в 19.00. https://t.me/piotrovskybook/6115</t>
+  </si>
+  <si>
+    <t>16.06.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18345</t>
+  </si>
+  <si>
+    <t>Новость, на мой взгляд, скорее, политическая, чем арт-криминальная: Убийство российского художника в Польше: трое задержаны, главный подозреваемый в розыске. Художник Семен Скрепецкий был застрелен 15 июня в Бяла-Подляске Семен Скрепецкий (настоящее имя — Роберт Кузовков) — больше карикатурист и сатирик с политическим окрасом, чем "художник из мира искусства". До эмиграции в Польшу в 2021 году жил в Алтайском крае, в крупных галереях не выставлялся, но приобрел сетевую популярность, особенно в последние годы, за счет того, что от него получали и наши, и ваши. Я не ставлю сюда образцы его творчества, не люблю на такое смотреть. В принципе, его наследие можно причислить к арт-брют, причем в тяжелой клинической стадии. Дисклаймер: убийство — это смертный грех, виновные должны быть осуждены по закону.</t>
+  </si>
+  <si>
+    <t>16.06.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18343</t>
+  </si>
+  <si>
+    <t>#все_новости_должны_быть_такими На территории музея-заповедника «Коломенское» открылся обновленный Соколиный двор — уникальное пространство, посвященное истории и современному развитию соколиной охоты в России. Комплекс стал единственным в Москве местом, где можно не только посетить музейную экспозицию, посвященную эпохе царских сокольников, и познакомиться с традицией охоты с ловчими птицами, но и увидеть редких хищных пернатых.</t>
+  </si>
+  <si>
+    <t>15.06.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18339</t>
+  </si>
+  <si>
+    <t>И немного про то, как выглядит Россия, если дать художникам не кисть, а искусственный интеллект. Многие авторы не пытаются воспроизводить набор привычных символов. Вместо этого они делают ровно то, что всегда делало хорошее искусство: предлагают собственную оптику. Среди участников, кстати, есть и вполне известные авторы, давно работающие на стыке искусства и искусственного интеллекта. Но рядом с ними выставляются и люди без художественного образования, что тоже выглядит вполне логично: история искусства знает немало случаев, когда хороший взгляд оказывался важнее академической подготовки.</t>
+  </si>
+  <si>
+    <t>15.06.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18331</t>
+  </si>
+  <si>
+    <t>Итак. Условия задачи — ты русский летчик. Русский летчик Императорских ВВС Николая II. Вдруг случается 1917 год, и ты жив. Что делаешь дальше? Необычный ответ на этот вопрос выбрал наш герой Казимир Загурский (1883–1944). Он поселился в Бельгийском Конго. Из послезнания становится понятным, что выбор в общем был ок, и это при наличии всяких западноевропейских стран. О том, как он жил, рассказывает новый проект «Исчезающая Африка. Свет и тени Казимира Загурского», который открывают совместно Государственный музей Востока и галерея «Диалог» 18 июня. В залах музея экспонируются материалы его фотографического наследия 1920-х – 1930-х гг., охватывающие регионы бассейна реки Конго, современных Руанды, Бурунди и Кении. На выставке будет представлено почти 300 фотографий автора. Главным наследием Казимира Загурского является фотографическая серия L’Afrique qui disparaît / Исчезающая Африка, которая состоит из черно-белых фотографий, изданных в формате почтовых открыток. Кураторы проекта: Дарья Ванюкова, Михаил Прозоров и Лидия Тарасова Никитский б-р, 12А. До 16 августа</t>
+  </si>
+  <si>
+    <t>15.06.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18330</t>
+  </si>
+  <si>
+    <t>И немного еще другого арт-бреда про то, как не попасться на удочку мошенников, если ты зарабатываешь искусством: ЗАКАЗ НА "ПОРТРЕТ ДОЧЕРИ" МОСКВА, 15 июня. /ТАСС/. Мошенники обманывают художников-фрилансеров. Средняя сумма ущерба начинается от 15 тыс. рублей. Злоумышленники находят художников через международные платформы, где те выставляют работы, и связываются с ними в мессенджерах на английском языке. По данным компании, обычно киберпреступники просят нарисовать "портрет дочери" в подарок на день рождения и обещают заплатить сумму выше рынка. Затем "заказчик" заявляет, что якобы отправил оплату через платформу криптовалютного сервиса, но деньги на карту художника не поступают. После чего киберпреступники пишут жертве, что для получения платежа необходимо "подтвердить аккаунт", "оплатить комиссию", "увеличить лимит" или "вернуть $60, чтобы получить 170". "Мошенники постепенно переходят к нарастающему давлению и угрозам. Пользователь зачастую воспринимает дальнейшие платежи не как потери, а как необходимые шаги к получению крупного гонорара", - объяснила старший аналитик департамента Digital Risk Protection компании F6 Анастасия Князева.</t>
+  </si>
+  <si>
+    <t>15.06.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18329</t>
+  </si>
+  <si>
+    <t>И немного арт-бреда из судебной хроники: МОСКВА, 15 июн - РИА Новости. Московский суд оштрафовал сотрудницу Пушкинского музея, которая выругалась нецензурной бранью в адрес коллеги. Женщины работают в музее диспетчерами, меняют друг друга посменно. С начала года у них установились конфликтные отношения из-за передачи помещений после смены: порой они сдавались непроветренными и с мусором, отмечается в документах. В конечном итоге одна сотрудница высказала в адрес другой оскорбления, в том числе нецензурного содержания, тирада попала на видео. Потерпевшая написала заявление, и на обидчицу составили протокол по статье КоАП "Оскорбление". Женщина признала вину. Столичный суд оштрафовал ее на 3 тысячи рублей, заключается в материалах. ________________________________ Это хорошо, что эта легко оскорбляемая женщина с тонким лингвистическим чутьем на искусствоведческие летучки не заглядывала. Обогатилась бы! Ну и на монтаж, конечно.</t>
+  </si>
+  <si>
+    <t>15.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18328</t>
+  </si>
+  <si>
+    <t>Обратите внимание: до 30 июня продолжается приём заявок на 7 Московскую Арт Премию.</t>
+  </si>
+  <si>
+    <t>14.06.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18327</t>
+  </si>
+  <si>
+    <t>Байка от Юрия Аввакумова: Давным-давно я услышал историю про одно грузинское село с богатейшим кладбищем - на каждой могиле там установлен каменный бюст усопшего. У всех похороненных мужчин и женщин есть в их каменных изображениях что-то неуловимо общее. И от этого посетителю кладбища делается не по себе. Сходство портретируемых покойников в этой истории объясняется не только общим древним родством сельских жителей, но, главное, тем обстоятельством, что после 1956 года на складе расположенного неподалеку художественного комбината оказалось много невостребованных бюстов Сталина разных размеров, и чтобы не пропадать добру его стали устанавливать на могилах, походу обтесывая до локального портретного совпадения. Я спрашивал у знакомых грузин, где найти село с чудесным некрополем - никто не знает, не говорят. Может, держат в тайне от посторонних, чтобы не беспокоить своих мертвецов.</t>
+  </si>
+  <si>
+    <t>14.06.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18322</t>
+  </si>
+  <si>
+    <t>#первая_светская_картина Первую нерелигиозную картину (она же первый европейский станковый портрет) в принципе во всей Европе мы посмотрели в прошлый раз, теперь давайте посмотрим самые ранние станковые портреты в конкретных странах: а) в Италии (потому что это эпицентр Ренессанса); б) на Руси (потому что это интересно). Итак, несмотря на то, что во Франции и Священной Римской империи отдельный портрет был изобретен в 1350-1360-е годы, Италия заметно отставала. Ее первые портреты появились лишь пару поколений спустя, в 1430-е годы. Это два портрета кисти анонимов из Флоренции, они изображают анонимных же юношей в профиль, оба находятся в Вашингтоне (№1 и 2). Первый нормально атрибутированный итальянский портрет — "Леонелло д'Эсте" кисти Пизанелло, ок. 1441 (№3). Вы спросите, куда делся в этой хронологии "Император Сигизмунд в шапке-ушанке" 1433 года того же Пизанелло? А его тут нету, потому что теперь думают, что это все-таки не итальянец Пизанелло, а местный чех, они уже 70 лет умеют в три четверти людей писать, а Пизанелло только в профиль умел (включая свою страсть к профильным медалям). Для чего создавались эти первые итальянские профильные портреты — неизвестно, но в дальнейшем эта мода будет связана с заключением брака, прославлением модели и другими нормальными вещами. Теперь что на Руси. Популярно мнение, что первый русский портрет — это парсуна Ивана Грозного из Копенгагенского музея. Якобы он послал ее в Данию во время сватовства. Но нет: под микроскопом выяснилось, что эта доска — новодел рубежа 19-20 века! Подделка! (Надо написать об этом отдельную статью). Так что первые русские портреты — это парсуны царя Федора I (1630-е) и полководца Скопина-Шуйского (1670-е). У них была такая же функция, как у первого в мире трехчетвертного портрета герцога Рудольфа — висеть над могилой в церкви; в России это делалось в составе так называемого надгробного иконостаса.</t>
+  </si>
+  <si>
+    <t>13.06.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18321</t>
+  </si>
+  <si>
+    <t>Прекрасный мультфильм, как один ленивый средневековый монах-переписчик от лени изобрел книгопечатание (короткий) https://www.youtube.com/watch?v=wjOhZX2ZF8Y</t>
+  </si>
+  <si>
+    <t>13.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18320</t>
+  </si>
+  <si>
+    <t>В «Пляске мертвых» Николая Сапунова обнаружен Горшок</t>
+  </si>
+  <si>
+    <t>12.06.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18319</t>
+  </si>
+  <si>
+    <t>Признание того факта, что, согласно данным опросов, 97% населения не осведомлены о причинах наименования Красной площади, является непростым. Большинство людей даже не подозревают о том, кто и с какой целью осуществил засыпку Москвы на глубину 18 метров, а также о том, что Чистые пруды ранее представляли собой свалку и носили название Поганные. Достаточно ознакомиться с несколькими интересными историческими фактами, чтобы обладать знаниями, превосходящими уровень 90% людей. В этом поможет ресурс «История. Исторические факты» (https://t.me/historicalfacts77777). ❗️Авторы данного издания погружают читателей в ключевые вехи истории, раскрывают все тайны и разгадывают неразрешенные до настоящего времени вопросы, вызывающие изумление, а также организуют виртуальные прогулки по культовым местам различных эпох. ✍️Приглашаем к подписке: https://t.me/historicalfacts77777</t>
+  </si>
+  <si>
+    <t>12.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18318</t>
+  </si>
+  <si>
+    <t>Оказывается, Киплинг был большим поклонником Джейн Остин. Однажды он написал стихотворение о том, как она нашла свою любовь — ею оказался капитан Уэнтворт (или его прототип) — "Jane's Marriage" (1926). __________ Джейн выходит замуж Попала Джейн, – Джейн О́стин, – в Рай, И это справедливо. И в кресло деву усадил Сэр Вальтер хлопотливо. И дон испанский Мигуэ́ль, А также Генри с То́би, А также сэр Вильям Шекспир Пришли к её особе. И Три Архангела пришли С несметными дарами, И Азраи́л ей подмигнул: Мол, выбирайте сами. Взмахнул крылами Рафаил, И в сердце ей без гнева Свой меч направил Михаил. «Любовь», – сказала дева. И повелел им Серафим Молчать о том, что было. И полетел искать того, Кого она любила. Он всю Туманность обыскал, Пошарил в Зодиаке. «А кто любил её?» – спросил Он шёпотом во мраке. И Хэ́мпширца увидел он В глухом уединенье. Ах! «Доводы рассудка» – он Читал в самозабвенье. О Джейн! О Джейн! – Об их любви Рассказывала повесть, И он читал её, читал, И вновь читал на совесть. «Так ты любил её?» – вопрос Был обращён к мужчине, И, том закрыв, ответил он: «Любил – люблю доныне!» И тут же в Рай перенесла Таинственная сила Того, кто Джейн любил, любил, Кого она любила! Лежит в Винчестере она. Аминь! Создателю хвала За то, что создал Он её, а ей – за все её дела. Пока булыжник Ми́льсом-Стрит не стёрся, – Слава, Честь, Любовь При мысли об Английской Джейн сиять нам будут вновь и вновь! © Перевод Евг. Фельдмана 7-8.02.1999, 13.03.2006 (ред.) _____  Великий английский писатель сэр Вальтер Скотт (1771-1832) был восторженным почитателем творчества Джейн Остин. – Примечание переводчика.  Мигель де Сервантес Сааведра (1547-1616). – Примечание переводчика.  Английские писатели Генри Фильдинг (1707-1754) и Тобайас Смоллетт (1721-1771). – Примечание переводчика.</t>
+  </si>
+  <si>
+    <t>12.06.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18317</t>
+  </si>
+  <si>
+    <t>Минкульт (Италии, правда, не наш) перепутал цифры 3 и 8. И разрешил вывоз из страны картины 14 века. Надпись на обороте гласила "1350", а не "1850". Поэтому цена за картину выросла до поллумилиона фунтов стерлингов вместо 38 тысяч. А что, эксперты не смотрели на стиль? смотрели! Но они решили, что это рукодельцы 19 века стилизовали картину под 14-й для облапошивания туристов. Так обычно и бывает, но тут случилось наоборот. ________________________ РИМ, 9 июн – РИА Новости. В 2020 году швейцарская компания из Лугано запросила сертификат на свободный вывоз картины «Мадонна с младенцем» неизвестного мастера как произведения XIX века стоимостью 38 тысяч евро. Технические специалисты министерства посчитали полотно не слишком ценным и разрешили его вывоз. Однако в 2022 году проведенная в Швейцарии реставрация определила, что датировка на обратной стороне картины указывала,  что картина написана в 1350 году, а не пятью столетиями позже, как считали итальянские специалисты. После реставрации эксперты атрибутировали работу анонимному «Мастеру 1302 года» - художнику первой половины XIV века, известному фресками в баптистерии Пармы. Впоследствии аукционный дом Christie's оценил картину уже в 400-500 тысяч фунтов стерлингов. Министерство культуры Италии попыталось аннулировать разрешение на вывоз, заявив, что владелец предоставил неверные сведения о произведении. Однако Административный суд области Лацио, а затем и Государственный совет Италии встали на сторону швейцарской компании, указав, что ведомство слишком поздно попыталось отменить выданный сертификат. (большая статья на английском)</t>
+  </si>
+  <si>
+    <t>11.06.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18316</t>
+  </si>
+  <si>
+    <t>Внезапно попались мои дневниковые записи, 2010 год. Вот избранные цитаты: — 3 февраля. Пришел пресс-релиз. Некий российский онлайн-аукцион сообщает, что, мол, благородно блокировал сделку — лот «покупка тела Ленина после похищения из Мавзолея» за 5 млн. долл., предложенный некими лицами, на который уже нашлись покупатели. Совсем сдурели со своим креативом. — 31 мая. Не устаю радоваться почте. Один центр современного искусства прислал пресс-релиз в две строчки — «выставка откладывается в связи с хреновой работой шереметьевской таможни». — 30 ноября. Читая статью с фразой «Зато в стрингах оружия и мебели дым стоят коромыслом» необходимо помнить, что на аукционах слово «стринг» обозначает группу сходных по качеству лотов. Прошло 16 лет. Что-то на русском арт-рынке изменилось кардинально. А что-то совсем нет. И чем дольше человек работает в этой среде, тем лучше у него получается, тем больше подводных камней он умеет обходить (логично, да?). В общем, вот тут предлагают шпаргалку, как не наступить на классические грабли и заметить новые. Онлайн-лекторий «Синхронизация» запускает большой курс «Арт-менеджмент» – про то, как на самом деле устроен современный арт-мир и как в нем все работает. За полгода вы разберетесь, как работают галереи, ярмарки, аукционы и культурные институции, как устроены арт-рынок, кураторство и продюсирование художников. Отдельно про организацию выставок, PR и маркетинг в культуре, коллекционирование и запуск собственных проектов. В финале – проект для портфолио и диплом о профессиональной переподготовке, чтобы уверенно войти в профессию. Пригодится тем, кто хочет работать в арт-индустрии, разобраться в ее внутренней кухне или просто чувствовать себя увереннее в профессиональной среде. Это первый запуск курса. Камерный поток позволит каждому участнику получить внимание. При этом заявок уже больше, чем мест. Сейчас действует самая низкая цена предпродажи, и по моему промокоду SHAKKO дополнительная скидка 50 000 ₽. Дальше стоимость будет расти, бронируйте обучение вовремя.</t>
+  </si>
+  <si>
+    <t>11.06.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18315</t>
+  </si>
+  <si>
+    <t>Новости философии В городе Аксминстер (Девон, Великобритания) доктор философии, специалист по марксистской политической теории, Чарли Тейм, задушил грабителя.</t>
+  </si>
+  <si>
+    <t>11.06.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18306</t>
+  </si>
+  <si>
+    <t>Одна из важнейших галерей Москвы — "Триумф", вчера отпраздновала свое 20-летие. Оба этажа галереи на Ильинке занял выставочный проект -- воспоминание о сделанных за эти 20 лет проектов. Произведения современных художников из пула галереи перемешиваются со своего рода стенгазетами, каждая из которых резюме о выставках, прошедших в конкретный год. И поражает, когда охватываешь это одним взглядом в одном пространстве, сколько же всего Емельян Захаров и Дмитрий Ханкин успели за эти годы натворить, как сильно повлияли на облик этого пласта нашей культуры. «Триумф. Избранное». К 20-летию галереи ("Триумф", с 11 июня по 26 июля)</t>
+  </si>
+  <si>
+    <t>11.06.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18305</t>
+  </si>
+  <si>
+    <t>Что? Утро без криминальных арт-скандалов? Счастье-то какое.</t>
+  </si>
+  <si>
+    <t>10.06.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18304</t>
+  </si>
+  <si>
+    <t>Немного красивого. Красивого блондина. Сделала валлпапер из автопортретов Альбрехта Дюрера. Хайрез на 7 МБ #это_ж_надо_так_себя_любить_как_он</t>
+  </si>
+  <si>
+    <t>10.06.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18299</t>
+  </si>
+  <si>
+    <t>Контемпорари исламское В Национальном музее Республики Татарстан (НМРТ) в Казани открыли масштабную выставку «Җәннәт бакчасы: искусство российского ислама» — это необычный проект по интеграции современных художников в экспозицию с историческими артефактами. Выставка состоит из 6 залов, по-разному раскрывающих тему садов в культуре. Рисунки каменных надгробий и ювелирные украшения времён Золотой Орды соседствуют с холстами художников Марата Алиакберова и Рустама Кубика, архивные фотографии — с художественным видео-эссе Гульшат Губайдуллиной, а сумка Хурджин и пуговицы с нарядов 13-14 вв. — с графикой Зульфии Илькаевой и мозаикой Джамили Шах. до 29 сентября https://tatmuseum.ru/events/-nn-t-bakchasy-iskusstvo-rossiyskogo-islama/</t>
+  </si>
+  <si>
+    <t>10.06.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18298</t>
+  </si>
+  <si>
+    <t>Грузины, укравшие Пушкина из библиотек Европы: в Париже начинается суд В течение двух лет грузинские преступники организовывали кражу букинистических книг Пушкина и других русских классиков из крупнейших европейских библиотек. (Я подробно рассказывала об этих кражах в статье в декабре 2025). Судебный процесс над пятью из них начался в Париже во вторник 9 июня, сообщает Le Monde. В течение четырех дней обвиняемые должны предстать перед уголовным судом по обвинениям в сговоре с целью совершения преступления, а некоторые — в краже экспонатов, представляющих культурное наследие. Им грозит до 10 лет лишения свободы. Первоначально на суд были направлены семь человек, но в начале слушаний дело одного из подсудимых было выделено в отдельное производство по процессуальным причинам и будет рассмотрено в декабре. Из шести других обвиняемых трое находятся под стражей, одна женщина на свободе, а двоих мужчин судят заочно. Из тех, кто в наличии, двое уже были ранее осуждены по этому делу и заключены в тюрьму в других странах. Они были временно экстрадированы во Францию ​​для суда: 50-летний Михаил Замтарадзе, приговоренный в Литве к трем годам и четырем месяцам лишения свободы; и 49-летний Бека Цирекидзе, приговоренный в Эстонии к трем годам и шести месяцам. Еще одно имя фигуранта — Валериан Ражоеви. ______________________ Ничего нового пока в иностранных СМИ я не вижу, кроме того, что уже было, и я это повторю, потому что это очень характерно для эпохи: а) убежденность западной прессы, что эта этническая группировка воровала книги не ради крупной наживы. А потому что Политические лидеры Кровожадной России (тм) заказали ей вернуть национальное наследие! (тут патетический тон). Не очень понятно, зачем нам тут в госсобственности еще тома Пушкина, если у нас уже есть? Предполагается, что надо собрать весь первый тираж Пушкина, все экземпляры до единой штуки, потому что это — покемоны, и только тогда считается? б) и наоборот, опять повторяют слова одного из осужденных, что все это ему заказал крупный аукционный дом в Москве, который потом продал пару штук аналогичных названий книг публично онлайн. У нас же в крупных аукционных домах такие дебилы сидят, что ворованное, понимаете, с публичных аукционов продают, и собирались так все 170 штук продать! Новое единственно вот: — мелькнула фраза, что "ни одну книгу не нашли". Раньше говорили, что при обысках в Грузии нашли почти все, оно оказалось нераспроданным. Официальной информации по этому поводу не было.</t>
+  </si>
+  <si>
+    <t>10.06.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18297</t>
+  </si>
+  <si>
+    <t>Продавцы квартиры Кобзона в ЖК «Груббер Хаус» на Новом Арбате, продающие этот пентхаус примерно за 1 миллиард рублей, сообщили, что данная квартира (квартирище) продается с личными вещами и обстановкой. И поэтому — комментирует Ирина Жарова-Райт из Ассоциации агентств элитной недвижимости (AREA) — квартиру вообще надо бы добрым людям приобрести для создания музея памяти Иосифа Кобзона. (источник) Интересная концепция. Я мимо этого знаменитого с 2000-х годов дома, заселенного тогда мммм... ммафф... различными кланами, в коридорах которого случались эксцессы а-ля Джейсон Стэтхем, периодически хожу. На территорию, по-моему, только по биометрическому паспорту и со сдачей ДНК впускают. Главное, чтобы потом эту квартиру-музей Бахрушинскому музею не преподнесли, этот бедный музей и так тонет, столько ему актерских жилищ по всей Москве надарили, непонятно, что с ними делать вообще.</t>
+  </si>
+  <si>
+    <t>09.06.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18288</t>
+  </si>
+  <si>
+    <t>Запущена онлайн-платформа Leonardotheka, объединившая два важнейших собрания рукописей и рисунков Леонардо да Винчи. Эти материалы изначально составляли единый корпус, но в конце XVI века скульптор Помпео Леони, получивший архив от последнего ученика да Винчи, отделил технические и научные записи от художественных штудий. Объединение архива стало результатом десятилетней работы британской благотворительной организации Royal Collection Trust, управляющей Королевской коллекцией, Амброзианской библиотекой (Милан), Библиотекой Леонардиана (Винчи) и Музеем Галилея (Флоренция). На платформе в полном виде представлен «Атлантический кодекс» — манускрипт да Винчи 1478–1519 годов, состоящий из 1119 страниц и включающий чертежи и зарисовки многих знаменитых изобретений художника. В их числе — Архимедов винт, вечный двигатель и летательный аппарат.</t>
+  </si>
+  <si>
+    <t>09.06.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18287</t>
+  </si>
+  <si>
+    <t>Еще один разоблаченный инфомошенник, в фазе активного начального самопиара представлявшийся "современным художником". Надо наверно инструкцию сочинить, "как отличить настоящего контемпорари-артиста от мошенника или мошенницы, которые создают вокруг себя романтический флёр". Одной из самых обсуждаемых тем последних дней в Рунете стал скандал вокруг турагента Хатуны Аташян. Десятки инфлюенсеров рассказали в своих соцсетях о том, что стали жертвами ее мошеннической схемы. По словам блогеров, женщина предлагала им бесплатное проживание в отелях на бартерной основе, но с доплатой за сопровождающих. Однако многие из этих поездок так и не состоялись. По данным СМИ, жертвами мошеннической схемы стали около 70 человек, а ущерб оценивается более чем в 50 миллионов рублей. (Источник новости)</t>
+  </si>
+  <si>
+    <t>08.06.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18282</t>
+  </si>
+  <si>
+    <t>Красивая глянцевая серия понятных книг в издательстве "КоЛибри" пополнилась. К уже выпущенным альбомам-справочникам Жерара Денизо прибавился новый. На сей раз нам предлагается удобный путеводитель по течениям и стилям в европейской живописи нового времени. Если слова "маньеризм, барокко, импрессионизм, экспрессионизм, кубизм" — это термины, которые вы слышали, но еще не проникли в их суть как следует, именно с этой компактной энциклопедии будет удобно начать. Вдобавок, в наш век вездесущих электронных книг это подарочное, но при этом лёгкое издание на прекрасной мелованной бумаге держать в руках очень приятно. Жерар Денизо. Великое искусство быть разным. Течения и стили в живописи. М., КоЛибри, 2026. ISBN: 978-5-389-27144-9 С 8 по 18 июня по промокоду SHAKKO скидка на OZON 10%.</t>
+  </si>
+  <si>
+    <t>08.06.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18280</t>
+  </si>
+  <si>
+    <t>Человек, подаривший Москве культурный центр "Зил", радующий взгляд своими сверкающими на солнце медными стенами, идет дальше в Петербурге. Андрей Молчанов, коллекционер и основатель строительного холдинга «Группа ЛСР» заявил, что планирует воссоздать нереализованный проект известного художника-авангардиста Владимира Татлина и установить копию «башни Татлина» на северной части намыва Васильевского острове. «Мы хотим сделать изюминку этого проекта и поставить там копию башни Татлина. В том размере, в каком она была задумана — высотой 400 метров — нам никто, наверное, не согласует сегодня, да это и непросто построить. Мы хотим сделать башню плюс-минус 100 метров — новую городскую достопримечательность, куда могут все приезжать, фотографироваться. Это будет очень красивая зона притяжения», — пояснил Андрей Молчанов. По его словам, башню Татлина планируется установить на первой береговой линии северного намыва, в правой части острова, рядом с планируемым местом строительства делового центра. Оценить затраты на воссоздание монумента, Андрей Молчанов не смог, ограничивших фразой, что «это будет дорогая история и наш подарок городу», передает РБК. Соглашение об освоении северного намыва губернатор Александр Беглов и Молчанов подписали на ПМЭФ.</t>
+  </si>
+  <si>
+    <t>08.06.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18279</t>
+  </si>
+  <si>
+    <t>Обзор Неизвестного: что нового на данный понедельник ▪️"Ученик и друг Эрнста Неизвестного, Джеф Блюмис — он еще и литейщик, в его нью-йоркской мастерской Неизвестный отливал свою бронзу, — одним из первых заметил появление неизвестных прежде работ. То есть сами работы были знакомы, только они отличались размерами от оригиналов, и даже по фотографиям в соцсетях знатоку было понятно, что дело здесь неладно. Блюмис даже написал об этом Тимати, в чьей коллекции увидел эти работы, а затем и в галерею «Веллум», но ответа, конечно же, не получил". (источник) Комментарий мой: как и аналогичные слова вдовы ранее, что она "опознала подделки по фоткам", звучит странно. Все многолетние собиратели и знатоки Неизвестного, держа в руках статуэтки, подделки не заметили, а эти заокеанские обладатели Высшего Знания прямо по фотографиям в соцсеточках сразу все разглядели? Выглядит либо как злорадство и попытка самоутверждения своего экспертного мнения, либо как что еще похуже (или ошибка журналиста). И вот прямо разница в размерах сразу видна, при том, что в соцсетях явно без мерной линейки снимки были? Но ведь подделки вроде был сделаны либо по слепкам с оригиналов, либо по оригинальным формам? Откуда могла взяться разница в размерах? (И вот тут главный вопрос, откуда у них могли взяться ориг. формы). ▪️Представитель Тимати заявил о подлинности работ Неизвестного в коллекции рэпера. Причем заранее, за неделю до цитаты американца выше. В выставке в Третьяковке Тимати не участвовал (он кстати действительно заметный коллекционер). Источник. ▪️"Комсомолка" нашла пенсионера в Мурманске, который сделал для данного проекта около 25 картин, взяв за них в среднем 10-20 тыс рублей. Фальшивую подпись дедушка на них не ставил, то есть преступления он фактически не совершал. ▪️Это же издание поговорило с собеседником из органов, который им сообщил, что "количество людей, которых Кошкарев втянул в свои схемы, пока еще только уточняется. Но достоверно известно, что изготовление копий он заказывал трем разным мастерам." Эти люди не понимали, что они делают, их использовали втемную. Подтвердилось сообщение моего источника, тут тоже говорят: "Приобретал квартиры и дорогостоящие автомобили. Именно поступление больших сумм на счета фигуранта и оформление на него и членов его семьи нового имущества и вызвало подозрения. Фигурант был проверен сотрудниками ФСБ, которые и установили схему его заработка." (источник) ▪️"Кому выгоден скандал вокруг Эрнста Неизвестного в Третьяковке?" спрашивает Национальная служба новостей в достаточно бессмысленной статье. Комментарий мой: Никому не выгоден. То, что это расследование вышло в публичную сферу, стало известно СМИ и широкой аудитории, очень плохо для рынка, музеев и потерпевших, и вообще всех коллекционеров в целом. Публикация информации о расследовании и о потерпевших появилась не по отмашке кого-то важного, не по разрешению "на слив". Она стала результатом эффекта домино, совпадений, человеческого фактора, личной неприязни в смеси с дебилизмом и неэтичным профессиональным поведением. ▪️Множество статей-пересказов с истеричными воплями, что в Третьяковке выставляли подделки и музей виноват, что не отсек их на подлете. А) В данный момент о том, что там подделки, утверждает только вдова, которая "опознала их с первого взгляда" по фоточкам в соцсетях. Б) Логично предположить, что на выставке были предметы, приобретенные у морячка-Кошкарева, поэтому их владельцы и следствие подозревают эти вещи в поддельности. Но пока это юридически это недоказано. Отдельно выскажусь по поводу обвинений музея. Ни у одного музея нет ресурса проверять все предметы, которые они берут на выставки, на подлинность. Экспертиза 1 предмета может длиться месяцами и оплачивается дорого. Частный коллекционер приносит со своими вещами пакет документов, старых экспертиз, например, полученных при покупке (в данном случае они якобы все были), музей их смотрит и все ок. От режима зависит — могут даже такие документы не просить, если коллекционер известный и вещь не вызывает визуальных подозрений. И это нормально. #немного_неизвестного</t>
+  </si>
+  <si>
+    <t>08.06.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18278</t>
+  </si>
+  <si>
+    <t>Общественность проголосовала за поп-корн, так что продолжаем. Прошу прощения перед теми, кому, как и мне, это реалити-шоу уже поднадоело. #немного_неизвестного</t>
+  </si>
+  <si>
+    <t>07.06.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18275</t>
+  </si>
+  <si>
+    <t>#первая_светская_картина На протяжении Средневековья портретные изображения конкретных людей (обычно жертвователей) постоянно встречались в картинах, но это всегда были религиозные предметы, а портреты были "донаторские" — коленопреклоненные, с руками в молитве (как на илл. 3 — "Уилтонский диптих" 1390-х годов, с коленопреклоненным Ричардом II). Первые светские отдельные портреты, без Христа или святых рядом, а просто головы, появились во 2-й половине 14 века. Удивительно, что это случилось не в Италии (матери искусств), но логично, что это были изображениями монархов. Самые древние сохранившиеся живописные портреты в европейском искусстве: 1) Анонимный художник. "Портрет Иоанна Доброго, короля Франции", 1350-е (?). Лувр. Какой национальности был автор — француз или итальянец, по какому поводу написана картина, почему король без короны и не в парадном — неясно. 2) Анонимный художник, Пражская придворная мастерская (?). "Портрет Рудольфа IV, герцога Австрии, Штирии и Каринтии", ок. 1365, Музей Венского собора, Вена. Портрет, написанный темперой на пергаменте, прикрепленном к доске, происходит из Собора Святого Стефана в Вене. Его цель более ясна — он долгие десятилетия висел над гробницей герцога в этом соборе, то есть это "надгробный портрет".</t>
+  </si>
+  <si>
+    <t>07.06.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18272</t>
+  </si>
+  <si>
+    <t>Стенд г. Москва на ПМЭФ продает шопперы за 21 тыс. рублей. Их дизайн украден На ПМЭФ некая фирма презентовала гобеленовые сумочки со стилизованной картой Москвы. За 21 тыс. рублей штука. При ближайшем рассмотрении выяснилось, что в ее дизайне (под добавленной поперечной лентой, стиль которой подсмотрен у сумок Кристиан Диор), напечатана карта «Моя Москва 2019», созданная легендарным дизайнером шрифтов Юрием Гордоном (последний рис.). Сам Гордон оказался не в курсе, что его принт использовали для гобеленовых сумочек ПМЭФ за двадцать одну тысячу рублей штука: "Не знаю, кто произвёл , но карту у меня украли точно". UPD: я нашла, на чьем стенде продают эту сумочку. Это официальный стенд города Москвы на ПМЭФ-2026. Видимо, данной сувенирной продукцией поддерживают Департамент транспорта столицы. Интересно, проводились ли тендеры на изготовление этих шопперов, и почем.</t>
+  </si>
+  <si>
+    <t>06.06.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18271</t>
+  </si>
+  <si>
+    <t>Очень хочу вам порекомендовать моего старинного френда, замечательного музейного работника, историка искусств и автора книг, вдобавок невероятной красоты женщину петербурженку Марию Терехову. Она ведет канал с фотографиями XIX-XX вв. из личной коллекции @clothes_matter. Эти фото про человека и время. Любопытные детали истории костюма и культурные смыслы вещей. А прежде всего — это про поэтику, драматизм и абсурд повседневной жизни частного человека во все времена. Акцент — первая половина XX в. Мария показывает, например, как выглядел реальный прототип легендарной полосатой "соколки" на портрете «Девушки в футболке» у Самохвалова или туфель-лодочек на шпильках у пименовских модниц. А еще: — как куражились ленинградские дачники в 1930-е — как петербуржцы носили минодьеры и гимнастические пояса — почему Картье-Брессона и корреспондента LIFE поразили советские мужчины в пижамах — чем пахло и что звучало в советской конторе 1920-х — какими шляпками модницы НЭПа посрамили Вандербильдиху и так далее... ➡ https://t.me/clothes_matter</t>
+  </si>
+  <si>
+    <t>06.06.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18270</t>
+  </si>
+  <si>
+    <t>Прочла серию весьма хороших исторических детективов о периоде между Первой и Второй мировой войнами, главная героиня которых — умная молодая женщина, при этом ветеран войны (медсестра), ныне профессиональный частный детектив, коим она стала через помощь мужчине-профессионалу. Автор — Жаклин Уинспир, серия "Мейси Доббс" (Maisie Dobbs), стартовала в 2000-е годы. На русский язык успели перевести шесть романов, всего их вышло уже почти два десятка, и мне так понравилось, что я продолжила читать на английском, хотя обычно я чересчур ленива для такого вида умственного расслабления. Помимо привлекательного характера героини, ее хорошего бэкграунда, а также качественно прописанного детективного сюжета, главное, что выделяет этот цикл из прочих исторических детективов о женщинах Интербеллума, это его красная нить. Основной подлесок каждого из тех, которые я, по крайней мере, пока прочла, романа — это рефлексия исторического опыта, полностью вычеркнутого из культурного багажа русского читателя. Это дико интересный и совершенно неизвестный нам пласт. Речь идет о травме Первой Мировой войны. Понятно, почему он для нас терра-инкогнита, у нас, прастите, травма Гражданской и Революции такая, что предыдущий коллапс - это семечки, он полностью поблек и стерся. Для Европы, особенно для Англии, где было полностью выкошен весь цвет молодежи, это совершенно не так. Мы улавливали отблеск этого во всяких погибших наследниках в усадебных романах, но в данном цикле последствия WW1 являются главной ПТСР и мотивацией многих жертв и злодеев, а также неожиданными (потому что незнакомыми) сюжетообразующими элементами. Например, пансионат, где живут инвалиды, со своими необычными психозами, либо обстоятельства наследования при пропаже в конкретных военных обстоятельствах и т.д. События Великой, как ее тогда называли, войны, как пружина, постоянно выстреливают в 1920-е годы, круговая порука второстепенных персонажей работает по своим принципам. Все это очень интересно читать, потому что открывается портал в действительно другой, совершенно позабытый, можно сказать, абсолютно вычеркнутый пласт истории. В европейской литературе он будет вычеркнут WW2, потому что популярные развлекательные романы, когда начнут писать, будут писать именно о ее ветеранах. Так что книги Жаклин Уинспир в этом смысле эксклюзивны. Рекомендую. Ну и героиня не раздражает и даже симпатична, повторюсь.</t>
+  </si>
+  <si>
+    <t>05.06.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18269</t>
+  </si>
+  <si>
+    <t>Как выбираются произведения искусства для рекламных кампаний у банков и как у банка ВТБ появились классические произведения — рассказал глава ВТБ Андрей Костин на ПМЭФ</t>
+  </si>
+  <si>
+    <t>05.06.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18266</t>
+  </si>
+  <si>
+    <t>🕺 Выставки июня 2026: куда пойти в Москве 🕺 Классическое искусство и авангард: — «Князья Барятинские. Искусство для наследников» (ГМИИ, до 5 июля) —  «Фёдор Шехтель. Грёзы русского модерна» (МУАР, 18 июня - 4 октября) — «Цветы. Символ красоты» (Третьяковка в Кадашах, до 18 октября) — «Сакральное и радикальное. Красная нить русского искусства» (Коломенское, до 18 октября), сопоставление древнерусского и авангарда — «Дзига Вертов. Киноглаз» (Зотов центр, до 26 июля) — «Дом 21. В гостях у художников» (Зотов центр, до 30 августа) — «Король Лир Соломона Михоэлса» (Еврейский музей, до 18 августа) — «Ларионов / Гончарова. Начало» (ГМИИ, до 28 июня) — «Беатриса Сандомирская. 1894–1974» (ГМИИ, здание галереи, до 21 июня). — «Архетипы авангарда» (Третьяковка в Кадашах, продлили до 7 июля) —  «Вера Мухина. Навстречу ветру» (ГИМ, выставочное здание, до 17 августа) — «Вера Мухина: диалоги, грани» (Музей декоративного искусства, с до 27 сентября) — «Наследие эпохи. Семен Чуйков» (Третьяковка в Кадашах, до 12 июля) — «Алексей Исупов: Между Вяткой и Тибром.Русская душа в лучах итальянского солнца» (Муз. рус. заруб., до 13 сентября) — Серия моновыставок «Мадонны Ренессанса. Из частных собраний».(ГМИИ, до 26 июля), по одной картине, каждые две недели меняют — «Предшественники Павла Третьякова: Федор Прянишников и Козьма Солдатенков» (ГТГ, Инженерный корпус, до 11 октября) — «Марк Шагал. Под единым небом» (Музейно-выставочный комплекс Люберец, до 6 сентября). Графика из частной коллекции Bashmakov Gallery —  «Слово о полку Игореве» в изобразительном искусстве» (фойе Геликон-оперы, с 25 июня по 12 июля) Нонконформизм и совриск: — Эрик Булатов (РОСИЗО, продлен по 19 июля). — «Бильярд, шартрез, лягушки в обмороке» (галерея Ковчег, до 21 июня). Зеленый цвет в искусстве — «Крич. Всёчество и разборчивость» (Центр Вознесенского, 19 июня - 23 августа) — «Полеты над временем. Пьеса о Штеренбергах» (Масловка, до 27 сентября) — Биеннале «Искусство будущего» (Мультимедиа арт музей, продлена до 13 сентября) — «Евангелие от Титана» (In artibus, до 26 июля) — подборка нонконформистов, начиная с Э.Неизвестного — «Пылающий» (Большой Головин переулок, д. 16, до 31 июля), выставка-мистерия — Открытое хранение Garage, проекты:  «Искусство на частоте 1980-х» (до 23 сентября);   «Книга художницы. Татуировка пустотой» (до 9 августа) — "Аня Жёлудь. Не тот горизонт" (AZ/ART, до 23 августа) — «Триумф. Избранное». К 20-летию галереи ("Триумф", до 26 июля) — «Аладдин Гарунов. Путь. Форма. Образ» (ММСИ на Петровке, продлено до 19 июля) — Марлен Шпиндлер. «Живая фактура» (Музей нонконформизма, до 31 июня) — «Формулы вечности» (ГЭС-2, до 19 июля). Исследование темы холода — «Хадзар мечты» (ГЭС-2, до 6 сентября). Об искусстве С. Осетии. — «Москва — Ханой. Ландшафты оптимизма» (ГЭС-2, до 6 сентября) —«Сон во время пробуждения», 2-я часть проекта «Неистовый конец» (ЦТИ "Фабрика"). Последний проект на Фабрике перед ее закрытием — «И после агент Купер повторил: нет такого места, как дом» (Фабрика, 27 июня - 19 июля). Русско-нидерландский совриск — «Сергей Филатов. Экстракт звука». (Центр электроакустической музыки при Московской Консерватории, до 30 сентября) — Все выставки в новом музее ЗИЛАРТ (в течение года) —  «СВОЯСИ. Традиции будущего» (ГИМ, выставочное здание, до 7 сентября) — «Женский взгляд» (галерея Люмьер, до 4 октября), женщины-фотографы разных эпох — «Торжество меланхолии» (фонд RuArts, 26 июня - 10 января 2027) —  «Ненаивное наивное. Искусство вне правил» (Царицыно, до 7 февраля) —  «Чертовски прекрасно!» Народное искусство Мексики (ТраDарт, до 4 октября) Продолжение списка ⬇️</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18267</t>
+  </si>
+  <si>
+    <t>🕺 Выставки июня 2026: куда пойти в Москве 🕺 ⬆️ НАЧАЛО СПИСКА Исторические и классические: — «Потомки Чингисхана. Русь и мир» (Музеи Кремля, до 19 июля) — «Школа Званцевой. Лаборатория русского модернизма» (Музей русского импрессионизма, 25 июня — 4 октября)  —  «Маленький человек больших художников» (Музей Тропинина, до 19 сентября). 40 картин приехало из Русского музея — «Иномарка» (Музей Транспорта Москвы, до 25 января 2027) — о феномене авторынков 1990-х — «Николай I. Идеальный самодержец» (ГИМ, до 22 июня) — «Соль земли. Пигменты древнерусской живописи» (Коломенское, Дворец Ал.М., до 19 июля)— «Все напоказ?» (1-й Казачий переулок, дом 7, с1, до 30 июня). Театрализованная инсталляция — «Именитые люди» (Музей Рублева, 10 июня до 16 августа), строгановские иконы — «Иконы. Собрание Павла Третьякова» (ГТГ, Инженерный корпус, 10 июня - 11 октября) —  «Екатерина II и Век Просвещения: Русский проект» (Коломенское, 11 июня - 15 ноября) Ювелирное, кукольное, детское и прочее: —  «Нос вразнос и острое слово» (Музей-квартира А.Н. Толстого, до 4 сентября).  Посвящена творчеству Татьяны Толстой плюс Пиноккио — «Очарование красоты. Из истории ювелирных украшений в России» (ГИМ, до 29 июня) — «Люди как люди. Любят деньги». Деньги в романе М.А. Булгакова «Мастер и Маргарита» (ГИМ, до 18 января 2027) — «Хрупкая спутница» (Кусково, до 19 июля) - коллекция аристократических тростей — «Диалоги. Пьетро Гонзага &amp; Максим Обрезков» (Архангельское, 8 июня — 27 сентября) — «Эволюция Дробышевского» (галерея Краснохолмская, до 26 июля). Про и от известного лектора</t>
+  </si>
+  <si>
+    <t>05.06.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18265</t>
+  </si>
+  <si>
+    <t>Научная конференция о Розановой 10–11 июня 2026 года Владимиро-Суздальский музей-заповедник, Школа искусств и культурного наследия Европейского университета в Санкт-Петербурге и творческое сообщество МИРА проведут Всероссийскую научную конференцию «Ольга Розанова. Пересечения времен: от авангарда к современному искусству», приуроченную к 140-летию со дня рождения одной из самых ярких художниц русского авангарда. Среди спикеров: Андрей Сарабьянов, Ирина Карасик, Михаил Бирюков, Андрей Фоменко, Ольга Муромцева, Вера Терёхина, Андрей Россомахин, Константин Плотников Вход на конференцию свободный</t>
+  </si>
+  <si>
+    <t>04.06.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18257</t>
+  </si>
+  <si>
+    <t>Мадонны в ГМИИ   В ГМИИ им. Пушкина стартовал новый проект – цикл моновыставок «Мадонны Ренессанса». Речь о представлении работ из частных собраний. Первой стала «Мадонна с двумя играющими младенцами», первоначально считавшаяся работой Леонардо да Винчи. Позднейшие исследования показали, что это работа кого-то из учеников Леонардо. В композиции из трех фигур есть переклички с рядом работ самого мастера. Кроме того, первоначальный набросок, согласно рентгенографическим исследованиям, был исполнен серебряным штифтом – такой прием использовал и сам Леонардо. Изображение коленопреклоненной мадонны в изображениях с младенцами Христом и Иоанном Крестителем достаточно редко – обычно оно встречается в сценах Рождества или Поклонения Младенцу. Но именно в такой позе фигура неоднократно встречается в работах самого Леонардо. Отдельные фрагменты композиции – как изображение младенца с ягненком – также встречаются в рисунках Леонардо да Винчи, что дополнительно подтверждает принадлежность автора работы к его школе.   Куратором проекта выступает Виктория Эммануиловна Маркова, доктор искусствоведения, главный научный сотрудник отдела искусства старых мастеров.   «Мадонны» будут располагаться в главном здании ГМИИ на так называемом «белом полу» за Итальянским двориком. Экспонирование каждой картины продлится две недели, первая будет показываться по 14 июня. Кстати, будут и сборные экскурсии. Впереди – показ работ Беллини, Синьорелли и Граначчи.   #ГМИИ</t>
+  </si>
+  <si>
+    <t>04.06.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18256</t>
+  </si>
+  <si>
+    <t>BBC: Константин Эрнст пострадал от Эрнста Неизвестного, подтверждает публикация BBC. Также в статье есть беседа корреспондента со вдовой Анной Грэм, слова которой о том, что расследование началось именно из-за нее кажутся мне чрезмерными. Также она говорит, что опознала подделки по фоточкам, в то время как мне люди, которые держали их в руках, говорят об очень хорошем качестве. И даны новые биографические данные о моряке Кошкареве: "... Кошкарев, судя по открытым данным, много лет занимался разными торговыми операциями в коллекционерской сфере. К примеру, продавая крест «За взятие Измаила», он утверждал, что получил его вместо денег от канадского дилера украинского происхождения  Виктора Кемпфа (...) «Ребятки — если кто георгиевские кресты копанул — пишите. Куплю дорого в коллекцию или приобрету для Вас в магазине дорогое оборудование для копа», — обращался в 2009 году Кошкарев к «черным копателям». Он говорил, что готов платить до полутора миллионов рублей за орден. Судя по декларации о доходах, примерно такую сумму военный в то время зарабатывал за год на Северном флоте. Задекларированное имущество Кошкарева составляла служебная однушка и автомобиль BMW. «Коллекционер очень дорого, оперативно и конфиденциально приобретает для частного музея предметы военного антиквариата» — такие объявления он долгие годы размещал на русском и украинском языках на местных интернет-площадках от Крыма до Владивостока. Одновременно с этим Кошкарев консультировался о подлинности предметов и клейм на них на профильных форумах (одновременно с этим продавая эти предметы на других площадках). Ответы, которые часто сводились к тому, что в подлинности есть сомнения (некоторые пользователи прямо писали, что «это фуфло») военного не смущали. «Черный пиар или белый — не важно, главное чтобы цель была достигнута» — комментировал он один из таких ответов. (По ссылке также портретная фоточка сабжа, хотя и весьма расплывчатая) #немного_неизвестного #продолжаем_этот_цирк</t>
+  </si>
+  <si>
+    <t>04.06.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18255</t>
+  </si>
+  <si>
+    <t>04.06.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18254</t>
+  </si>
+  <si>
+    <t>У греческого алфавита нет собственного названия типа "кириллица" или "глаголица". Но это для нас сейчас нету. А вообще это слово есть. Оно звучит просто как "алфавит", от двух его первых греческих букв, "альфа" и "бета". Со словом "алфавит" произошло то же самое, что со словом "ксерокс". Его украли "у бренда", стерли идентичность. А у латиницы, верней, римского алфавита, название собственное было. Это слово-калька: "абецедарий" (abecedarium). По первым четырем буквам. Оно выжило, но только у очень, очень образованных специалистов. А еще у гордых польских панов в форме "абецадло" (abecadło). upd + чешский: abeceda испанский: abecedario</t>
+  </si>
+  <si>
+    <t>03.06.26 18:28</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18253</t>
+  </si>
+  <si>
+    <t>Знаете такой пейзаж кисти Леонардо да Винчи? Наверняка не все. Нет, это не какая-то свеженайденная и поэтому сомнительная работа. А просто фрагмент его хорошо известного "Благовещения" из Уффици. Правда, до дрожи красиво, да?</t>
+  </si>
+  <si>
+    <t>03.06.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18251</t>
+  </si>
+  <si>
+    <t>Окаменелость цифрового века Есть такие вещи, которые вроде бы совсем недавно были обязательной частью быта, а потом как-то незаметно перекочевали в музей. Сочетание Ctrl+F как раз из этого ряда. Оно служило почти магическим способом найти в тексте нужное место: нажал две клавиши, ввёл слово и перебрал совпадения. Яндекс Браузер в коллаборации с художницей Маяной Насыбулловой поместил это сочетание в янтарь и выставил в Яндекс Музее — получилось что-то среднее между ностальгией и отсылкой к доисторическим насекомым в смоле. Только вместо насекомого — пара клавиш, которые помогали в поиске нужной информации. Смысл, впрочем, вполне практичный. Ту же задачу в Яндекс Браузере теперь решает режим сплитвью: Алиса AI открывается прямо на странице с контентом, анализирует содержание сайта, документа или видео и сразу отвечает на конкретный вопрос. При таких темпах в янтарь можно отправлять и другие клавиатурные привычки. Главное — не трогать Ctrl+Z, это пока слишком ценная технология.</t>
+  </si>
+  <si>
+    <t>03.06.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18250</t>
+  </si>
+  <si>
+    <t>Гаражная распродажа подделок русского авангарда Выяснилось, откуда на бельгийский аукцион попали остатки коллекции Топоровских, где поддельный авангард продавали по 400-600 евро. Как оказалось, эти работы из коллекции Топоровских хранились на складе и не были конфискованы, так как следствие не было о них осведомлено. Топоровский же в течение долгого времени не оплачивал хранение, поэтому по закону их получили владельцы хранилища, которые и отправили их на аукцион с целью компенсации убытков. Подробнее об этой странной распродаже.</t>
+  </si>
+  <si>
+    <t>02.06.26 20:08</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18249</t>
+  </si>
+  <si>
+    <t>Прочитала серию детективов писательницы SJ Bennett «Следствие ведёт Её Величество», три в русском переводе, два оставшихся в оригинале. Берясь за первый, я опасалась, что это будет нечто приключенческое, с боевой королевой, сующий свой нос во все щели. Но нет, все очень тактично, автор явно глубоко в теме королевских новостей и отягощений этикета. Елизавета очень хочет разгадывать тайны, но ей совершенно неприлично это делать, да и возможностей нет, поэтому она секретно дергает за ниточки и манипулирует свитой, кроме одной верной помощницы (эдакое зеркало Ниро Вульфа, который не может двигаться, и активного Арчи Гудвина). Действие первых трех книг происходит в 2010-е годы, и там та королева и Филипп, которых мы застали, как родные. Два следующих уже явно инспирированы сериалом "Корона" и про бывших шифровальщиц в 1950-е — The Bletchley Circle. Тут Елизавета молодая, и атмосфера такая ретро. Приятно развлекательно, рекомендую. Русские коварные есть, но не декоративные, а действительно обусловленные сюжетом: ну как их избегнуть, если твой собственный кузен и главный дворцовый искусствовед Э. Блант — реально завербован КГБ?</t>
+  </si>
+  <si>
+    <t>02.06.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18248</t>
+  </si>
+  <si>
+    <t>⚡️Дело о подделках Эрнста Неизвестного идет уже несколько месяцев. Его породило подозрение в коррупции на флоте Не выставка в Третьяковке послужила толчком к расследованию, на самом деле оно продолжается уже несколько месяцев. Расследование относительно Кошкарева было начато в связи с подозрением в коррупции из-за его образа жизни и чересчур большого количества недвижимости. Однако, изучая эти обстоятельства, следствие пришло к неожиданным для себя результатам: оказалось, что моряк Кошкарев причастен к организации арт-преступления. Далее подробности расследования по ссылке: https://www.theartnewspaper.ru/posts/20260602-rkqs/ #немного_неизвестного</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18247</t>
+  </si>
+  <si>
+    <t>Ну вы же конечно ждали, что я нарасследую журналистским расследованием по злободневному вопросу сама? Вот ловите эксклюзив! #немного_неизвестного</t>
+  </si>
+  <si>
+    <t>02.06.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18239</t>
+  </si>
+  <si>
+    <t>(стиснув зубы) Нет, я все-таки выпущу этот пост про старинную моду, как бы меня ни отвлекали всякими неизвестными!</t>
+  </si>
+  <si>
+    <t>01.06.26 18:49</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18238</t>
+  </si>
+  <si>
+    <t>⚡️ Внезапно: К.Л. Эрнст НЕ признан потерпевшим по делу о махинациях Неизвестного В прямом эфире меняется инфа. "КоммерсантЪ" удалил (заменил) опубликованную два часа назад статью ⬆️ Бедные коллеги. #немного_неизвестного</t>
+  </si>
+  <si>
+    <t>01.06.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18237</t>
+  </si>
+  <si>
+    <t>Константин Эрнст признан потерпевшим по делу о махинациях с работами Неизвестного «Выставку Неизвестно к его 100-летию лоббировал Константин Львович Эрнст. Он — очень крупный собиратель графики и нонконформистов. Третьяковка приняла его работы как оригинальные», — сказал источник «Ъ». «Подделками оказались работы, выставленные Третьяковской галереей из разных частных коллекций. Среди них нет произведений, которые являлись бы собственностью Третьяковской галереи», — пояснил источник «Ъ». https://www.kommersant.ru/doc/8709100 UPD: статья обновлена, информация удалена ⬇️ __________________ #немного_неизвестного</t>
+  </si>
+  <si>
+    <t>01.06.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18236</t>
+  </si>
+  <si>
+    <t>Банан Каттелана украли из Центра Помпиду в Метце В субботу музей опубликовал пресс-релиз с заявлением о краже и с фотографией куска скрученного скотча, приклеенного к пустой белой стене без банана. Реставраторы музея незамедлительно приступили к работе и восполнили потерю. Сотрудники заменили фрукт «как можно скорее» свежим бананом и скотчем. В конце концов, ценность работы заключается исключительно в сертификате подлинности и в «протоколе, регулирующем ее показ, а не в ее скоропортящемся компоненте», пояснил музей. Банан в экспозиции меняли по раписанию. Тем не менее, музей объявил о подаче судебного иска против «неизвестных лиц». Центр Помпиду-Метц заявил, что «осуждает этот поступок, который подрывает уважение к экспонатам и временно лишает посетителей части впечатлений от выставки». ___________________ Мой комментарий: Возникает вопрос, не является ли это пиар-акцией центра Помпиду в Метце, чтобы мир узнал, что в Метце вообще есть центр Помпиду, пока парижский закрыт на ремонт. Если так, то браво. (UPD: Но скорей всего нет, т.к. новость они опубликовали в субботу, а всем известно, что журналисты никогда не освещают то, что происходит в выходные, так как у них выходные, а в понедельник у них память обнуляется и поэтому они тоже не освещают то, что происходит в выходные).</t>
+  </si>
+  <si>
+    <t>01.06.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18235</t>
+  </si>
+  <si>
+    <t>Новости по Э. Неизвестному Нам пишут с Северного флота: "Фамилия подозреваемого в подделках Эрнста Неизвестного, которую СМИ указывают "Максим Кошкарев" с пометкой "имя искажено в интересах следствия" — настоящее; пометка ошибочная, неизвестно откуда у них там взялась. Его действительно так и зовут. Закончил Вольское училище тыла. Служил снабженцем на одном из крейсеров. Потом был заместителем начальника штаба дивизии, отвечая за организацию и безопасность службы (инструктажи-проверки и вот это все). Выше не рос, так что к штабу флота на самом деле отношения не имеет. По ходу, собрал группу рукастых талантов — навык, логичный для хорошего снабженца. Но интересно, кто организовывал торговлю по всей России созданными ими предметами, должна потянуться цепочка дальше". *** Что касается главного пострадавшего коллекционера, то , как и предполагалось, это очень влиятельный человек, давно собирающий Неизвестного, и все в арт-сфере уже в принципе знают, кто это, я писать не буду. Информация некоторых СМИ, что поддельными оказались произведения, являющиеся собственностью Третьяковской галереи, ошибочна. Все палёное — привозное. Тем временем, аукционный рынок и рынок частных продаж на работы Неизвестного немножечко пообрушался, из-за чего начали грустить дилеры, аккумулировавшие его работы. Последняя инстанция — семья скульптора, к которой обращаются за подтверждениями подлинности. #немного_неизвестного</t>
+  </si>
+  <si>
+    <t>31.05.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18230</t>
+  </si>
+  <si>
+    <t>Попробуйте взглянуть с другой стороны. Как смотрит Ксения – арт-журналист, продюсер и Девочка с персиками 🍑 Пишет об искусстве живо, без снобизма 🍑 Проводит арт-встречи в Москве 🍑 Знает, за что герой Фёдора Решетникова получил свою двойку, зачем Виктор Васнецов называл «Алёнушку» дурочкой и почему «Чёрный квадрат» Малевича – не чёрный, не квадрат и не Малевича Рассказывает про искусство так, чтобы оно перестало быть скучным школьным воспоминанием. Подписывайтесь на «Девочку с персиками»: @girlpeaches</t>
+  </si>
+  <si>
+    <t>31.05.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18229</t>
+  </si>
+  <si>
+    <t>Обои 1920-х годов с изображением головок "гибсоновских девушек" (типаж красавиц того времени). Называются "Холостяцкие" (Bachelor's). Не хотела бы я просыпаться в комнате, оклеенной такими обоями, чтоб они на меня взирали все. Наверное, американские холостяки 1920-х годов имели крепкую нервную систему</t>
+  </si>
+  <si>
+    <t>31.05.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18228</t>
+  </si>
+  <si>
+    <t>(И вот все удивляются в связи со свежим скандалом, что подделками Неизвестного занялся "зам начальника штаба Северного флота ВМФ России, капитан 2-го ранга". А может, у него папа или старший товарищ из солнцевских был, из той мастерской Фаберже?) UPD: еще из биографии обвиняемого. Служил на тяжелом атомном ракетном крейсере «Петр Великий», является заслуженным военным специалистом, а также автором целого ряда научных статей и книг по проблемам Севера и Северного морского пути. (При таких слитых подробностях карьеры удивительно, что для СМИ его решили обозначить псевдонимом, наверняка достаточно быстро бьется теми, кто в теме). #немного_неизвестного</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18227</t>
+  </si>
+  <si>
+    <t>Долго мучилась, наконец вспомнила, откуда у меня в голове засел Эрнст Неизвестный и подделки на Брайтон-Бич. Был такой очень авторитетный человек. Феликс Романович Комаров. Сайты типа компромат.ру прямым текстом называли его казначеем солнцевской мафии, другом Япончика и Михася (о боже, какой замшелой романтикой повеяло). Фотографию не вешаю, погуглите сами и впечатлитесь. В 1990 году эмигрировал в США. В Нью-Йорке открыл ресторан, ночной клуб и ювелирные мастерские. А также галерею искусства русских художников-эмигрантов. Роберт Фридман в книге «Красная мафия. Как российская преступность захватила Америку» утверждает, что ФБР считает, что он связан с «русской мафией» в США: «Если вы где-нибудь на Брайтон-Бич упомянете имя Комарова, то это все равно, что заговорить о Джоне Готти. Все знают, кто он такой». В 1998 году свою статью ему посвятил корреспондент New York Times — «Таинственный бизнесмен; покровителя искусств ФБР преследует за связи с русской мафией». Жил в Tramp Plaza, в связи с чем его имя появляется в публикациях о том, как Трамп использовал деньги русской мафии (да, Трамп такой же замшелый романтик). Во время пребывания в Штатах, в середине 1990-х, открыл в России фирму по продаже автомобилей марки «Роллс-Ройс». Салон находился в Москве на Мытной улице (я его помню! помню этот сверкающий дворец роскоши!). Около 2000 года вернулся из эмиграции в Москву, город великих возможностей. Открыл казино вместе с Тайванчиком (вы помните, как Новый Арбат был сплошь покрыт казино? А как играли в покер в нижнем этаже кинотеатра "Пушкинский"? Боже, какую страну мы потеряли). Владел магазинами под Храмом Христа Спасителя. Его галерея «Russian World Gallery» в Нью-Йорке находилась на 5-й авеню. Рассказывал, что именно там, будучи первой леди, Хиллари Клинтон выбрала подарок к юбилею Мадлен Олбрайт. Благодаря этому интересу к искусству он подружился с Неизвестным, Шемякиным, Целковым и прочими аборигенами. ФБР сразу стало подозревать скульпторов, что они подделывают для него Фаберже! (Я представила Неизвестного над работой над яйцом, и испытала сильные эстетические эмоции. Оно, наверно, было бы высотой метра два, да?). Впрочем, доклад Интерпола о том, что что-то солнцевские подделывают и вывозят реально есть. Эрнст Неизвестный, по утверждению Комарова, говорил о нем, своем друге, так: «Есть люди с абсолютным слухом, а Феликс — человек с абсолютным вкусом». Он, говорят, сделал его портрет. Также якобы именно Комаров способствовал тому, что Неизвестный изваял для премии "Триумф" знаменитую статуэтку, и статуэтку для премии Пастернака, по поводу чего ее учредитель Андрей Вознесенский говорил: "С олигархами я не очень знаком. Знаю людей щедрой национальной широты, как Горбачев с его фондом, Пал Палыч Бородин, без которого не было бы памятника Пастернаку, или Феликс Комаров — изготовитель призового знака премии Пастернака из белого золота". С той поры у Феликса Комарова осталось много работ Эрнста Неизвестного, как купленных, так и изготовленных на заказ ему лично (Комаров потом дарил распятия его работы в Храм Христа Спасителя). Потом они, видимо, рассорились, по крайней мере, в 1999 году Неизвестный обратился в суд штата Нью-Йорк с заявлением, что Комаров и его галерея задолжали ему более 600 тыс. долл. С Шемякиным тоже рассорился, сначала художник через суд обвинил его в задолженности, потом устно обвинял в том, что Комаров подделывает его работы, тот обратился в суд с иском о защите чести и достоинства, был некоторый шум. В России 2010-х годов Комаров занялся активной культурной деятельностью. Стал академиком РАХ (а кто, впрочем, не стал), вошел в попечительские советы всяких фондов, консерватории, собрал коллекцию икон и выставил ее в Манеже, много выставлял Эрнста Неизвестного, дружил с уважаемыми людьми и сам был весьма уважаем. Комаров умер два года назад, и с той поры предметы из его коллекции появляются на российском рынке. Вопросов к их подлинности не возникает, в связи с известными личными отношениями обоих долгие годы. #немного_неизвестного</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18226</t>
+  </si>
+  <si>
+    <t>Тут планировался элегантный пост про итальянскую моду 17 века, но на меня напало вдохновение и отступил склероз, поэтому будет вот это:</t>
+  </si>
+  <si>
+    <t>30.05.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18222</t>
+  </si>
+  <si>
+    <t>В те времена, когда Париж был вымощен батистовыми платочками, создавалось очень много портретов, на которых сидит человек весь в черном, с одними только манжетами и воротником кружевными. И нам трудно, в наш век синтетических кружев из Китая, вообразить, что на самом деле модель портрета как будто (если брать по ценам того времени) осыпан жемчугами и вышит золотом). На фото — кружева 17 века из музеев мира. И Рембрандт.</t>
+  </si>
+  <si>
+    <t>29.05.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18221</t>
+  </si>
+  <si>
+    <t>👈</t>
+  </si>
+  <si>
+    <t>29.05.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18220</t>
+  </si>
+  <si>
+    <t>Что известно: Подделки Э. Неизвестного в Третьяковской галерее Сегодня стало известно, что Следственный комитет РФ возбудил дело о подделках работ Эрнста Неизвестного и провел обыски в Третьяковской галерее С 16 декабря 2025 года по 12 мая 2026 года в Третьяковской галерее проходила выставка «Эпоха Неизвестного. К 100-летию художника». На ней были представлены работы из госмузеев и частных коллекций. Спустя две недели после ее окончания госорганы опубликовали информацию о возбужденном уголовном деле. Речь идет о статуях, предоставленных на выставку частным коллекционером, фамилия которого не названа. Ведомство сообщает, что в музее были "изъяты и осмотрены 37 картин и 10 скульптур. Проводятся технико-технологическая судебная экспертиза и экспертиза авторства живописи, проведены очные ставки и собраны неопровержимые доказательства, которые полностью подтверждают причастность подозреваемого Максима Кошкарева к этому преступлению". Не указывают, сколько произведений и в какой технике оказались фальшивками. Одна из статей пишет, что подделки — это свежие отливки известных скульптур. Кошкарев — это якобы не настоящее имя, оно в интересах следствия изменено. Он — военный. (UPD: зам начальника штаба Северного флота ВМФ России капитан 2-го ранга). По данным следствия, в 2020-2026 годах Кошкарев вместе с преступной группой изготовил не менее 30 поддельных произведений искусства от имени Неизвестного и продал их как подлинники минимум за 90 млн. рублей. Не указывают — одному пострадавшему, который предоставил вещи Третьяковской галерее, или нескольким разным. Суд наложил арест на имущество обвиняемого на сумму более 128 млн. рублей и ограничил его свободу. Ему предъявили обвинения в незаконном использовании объектов авторского права (пп. «б», «в» ч. 3 ст. 146 УК) и мошенничестве в особо крупном размере (ч. 4 ст. 159 УК). Следствие считает, что с 2020 по 2026 год Кошкарев изготовил не менее 30 поддельных работ Неизвестного. Утверждается, что он действовал в составе преступной группы. В этот период военнослужащий заработал минимум 90 млн рублей на продаже контрафакта частным коллекционерам в Москве, Санкт-Петербурге, Мурманской и Московской областях, а также за пределами России. В качестве свидетелей по делу фигурируют Любовь Агафонова, основательница галереи «Веллум», и Роза Верховина, генеральный директор аукционного дома «Первые имена». Возможно, через их компании пострадавший покупатель приобретал предметы. __________________ От себя добавлю: 1. Вещи были опознаны как подделки, видимо, благодаря своим "гастролям" на выставке. Кто-то обратил внимание и разглядел фальшак. Если так, то ситуация развивается очень быстро, нетипично для таких дел. Вероятно, кто-то из замешанных (предположительно — пострадавший) — влиятельный человек. 2. Непонятно, зачем требовалось проводить обыск в Третьяковской галерее, почему коллекционер не мог забрать их себе и передать полиции (если он — инициатор дела). Если не он, все равно не понятно, зачем так спешить с обыском. Такое ощущение, что крупнейший государственный музей втягивают в скандал нарочно. 👈 3. В принципе, так сразу опознать, что эти скульптуры — фальшивые, сложно, раз они были сделаны по отливкам с оригиналов. Если куратору дали нормальный пакет документов и коллекционер имел хорошую репутацию, обвинять музей и куратора в головотяпстве не стоит. 4. Непонятно по цифрам: он создал ок. 30 вещей и продал их за 90 млн. руб. одному коллекционеру, который это все дал в Третьяковку? Но в формулировке фигурируют пострадавшие из других городов — это сверх будет? А картин так много зачем изъяли из Третьяковки во время обыска? Они чьи? Частные или гос.? 5. Цена за Неизвестного нормальная. Тяжелый предмет, бронза, имя мастера. 6. Неизвестного подделывают уже долгие десятилетия. В данном случае интересно, что это новый бизнес, начатый в 2020 году. Выглядит история несколько загадочно, в любом случае. Интересно, будут ли еще обновления. #немного_неизвестного</t>
+  </si>
+  <si>
+    <t>29.05.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18219</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Елена 2. V 3. Unknown (@Unknown_X_Unknown) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>29.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18218</t>
+  </si>
+  <si>
+    <t>Откуда у Сомерсета Моэма такие познания в театральной жизни и психологии актрис, что он написал гениальный роман, хороший не только благодаря советской экранизации (или вопреки ей), но и сам по себе (ну ладно, еще благодаря также фильму 2004 года с Аннет Бенниг и Джереми Айронсом)? Они у него от того, что он был очень плодовитым и весьма коммерчески успешным драматургом (или, скорее, комедиографом) на протяжении целых тридцати лет. И прекрасно знал эту индустрию изнутри. А что мы знаем именно о его пьесах? Некоторые из них переведены на русский язык и пытаются заполнить вакуум, созданный ранней смертью Оскара Уайльда. Вот мой обзор пьес Моэма, переведенных на русский язык. https://shakko.wordpress.com/2026/05/28/somerset/</t>
+  </si>
+  <si>
+    <t>28.05.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18217</t>
+  </si>
+  <si>
+    <t>🙈 Несколько лет назад в Москве мелькал любитель современного искусства по имени Дмитрий Волков, бросавшийся деньгами и красивыми словами. Оказывается, только что в издании "Верстка" (иноагент) вышло расследование о том, откуда у него деньги. В числе проектов, с которыми связывает его это расследование — мошенническая онлайн-компания, базирующаяся в Грузии, специализируется на разводе иностранных клиентов дейтинговых сайтов на большие деньги. "Девушек-невест" имитируют работающие посменно операторы, чат-боты и нейросети. К концу десятых годов в России Волков начал выстраивать себе публичную репутацию интеллектуала, мецената и участника арт-сцены. Он спонсировал Третьяковскую галерею, музей «Гараж», Московский музей современного искусства. Дейтинговый магнат устраивал перформансы с российскими художниками Олегом Куликом и Андреем Бартеневым, играл на рояле в пустыне на фестивале Burning man, дарил французскому центру Помпиду работу художника Сергея Бугаева-Африки, организовывал философские экспедиции на яхте к берегам Гренландии.</t>
+  </si>
+  <si>
+    <t>28.05.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18209</t>
+  </si>
+  <si>
+    <t>Вчера заглянула на открытие выставки «Солодовня. Секретер» в Центр культур “Солодовня”. Это частный культурный центр в элитном жилом комплексе в Хамовниках в Москве, прямо рядом с усадьбой Льва Толстого, который открылся совсем недавно, но уже завел у себя очень активную лекционную и просветительскую программу по самым разным направлениям (в т.ч. бизнес) Открывшаяся выставка — вторая в этом пространстве, она тоже сформирована из частной коллекции владельцев. Куратором выступил Сергей Хачатуров, человек, умеющий мастерски соединять контексты старого и современного. Этим он занялся и здесь, срифмовав иконы, репиных и гончаровых с работами российских контемпорари-художников. Ирина Корина, Анна Лапшинова, Владимир Чернышев и Данила Толстов, как гласит пресс-релиз, "рамируют своими работами, инсталляциями пяти предложенных тем: Капелла, Герой-Трикстер, Ларец, Ландшафт и Свиток. Эти темы и становятся содержимым воображаемого Секретера Солодовни". Проект получился небольшим, но четким. Его интересно посмотреть как пример решения куратором сложной задачи с выставлением наличной частной коллекции мецената в новом контексте. до 27 сентября http://solodovnya.ru/secretaire</t>
+  </si>
+  <si>
+    <t>28.05.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18208</t>
+  </si>
+  <si>
+    <t>Куратором следующей Арх Москвы, 2027 года, объявлена Елизавета Лихачева, бывший директор ГНИМА и ГМИИ, человек, широко известный в архитектурных кругах. Тему Елизавета не объявила, но было слышно что-то про ...работу с живыми архитекторами (любимая присказка Елизаветы) и про ...архитектуры больше не будет. Может, послышалось. Ждём. #АрхМосква #куратор #Лихачева</t>
+  </si>
+  <si>
+    <t>27.05.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18204</t>
+  </si>
+  <si>
+    <t>Архитектурный конкурс на создание дизайна вышек связи Сейчас в ММОМА проходит архитектурный фестиваль A-Fest 2026, где основной темой стало переосмысление визуального облика города и городских пространств. В рамках общей экспозиции МТС представил завораживающую мультимедийную инсталляцию: многослойное изображение, где под абстрактными потоками связи проявляется футуристичный город, а в центре – вышки связи, как арт-объекты. Этой инсталляцией МТС совместно с архитектурным клубом A-House анонсирует конкурс «Меняя привычное» на переосмысление внешнего вида базовых станций связи. Участникам предлагается взглянуть на них не только как на функциональные технологические объекты, но и как на архитектурные высказывания. Победитель конкурса сможет реализовать концепцию нового дизайна базовой станции в городе – классная возможность для архитекторов и художников. Информация о конкурсе Сам фестиваль A-Fest 2026 работает до 14 июня в Московском музее современного искусства, Ермолаевский пер., 17</t>
+  </si>
+  <si>
+    <t>27.05.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18203</t>
+  </si>
+  <si>
+    <t>Тот, кто говорит, что искусство должно быть выше политики, никогда не читал новостей о Венецианской биеннале https://t.me/sarkyt/8891</t>
+  </si>
+  <si>
+    <t>27.05.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18202</t>
+  </si>
+  <si>
+    <t>Историки кино в общем делят фильмы об Иисусе Христе на две большие группы. Первая, куда относятся пеплумы -- это фильмы, где история Христа часто вплетена в основной сюжет других персонажей, часто вымышленных (типа "Бен-Гура"). (Еще оказывается, есть термин "sword-and-sandal movies", это типа как "спагетти-вестерн", только исторический). Вторая группа — это продолжающая еще средневековую традицию уличных и храмовых мистерий Страстей Господних, где фокус — непосредственно на его последних днях, причем в кровавых подробностях. Гибсоновские "Страсти Господни" — классический пример. "Житие Брайана" Монти Пайтонов идеально подходят в первую группу. А экранизации "Мастера и Маргариты", как пишут западные критики — во вторую.</t>
+  </si>
+  <si>
+    <t>26.05.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18201</t>
+  </si>
+  <si>
+    <t>Красивая фотография Промывка памятника Екатерине II в Санкт-Петербурге, прямо сейчас Фото: АР/ТАСС, Дмитрий Ловецкий</t>
+  </si>
+  <si>
+    <t>25.05.26 18:28</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18200</t>
+  </si>
+  <si>
+    <t>Отделение овец от козлищ (евангельская притча) в цвете. 6 век, Равенна, Сан Аполлинаре Нуово. Это аллегория Страшного Суда, когда Христос будет судить, кто праведник, а кто нет.</t>
+  </si>
+  <si>
+    <t>25.05.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18191</t>
+  </si>
+  <si>
+    <t>Господи, какое счастье, что кончиласть осенне-зимне-весенняя мгла, и наступило просветление с солнышком. И мне так нравится, что люди вылезли из черного гардероба и надевают яркое. Вот, посмотрите, какой пример. Художники Александр Браулов, Анна Кармалита и Евгения Скубина приняли участие в создании коллекции одежды бренда Lamoda USET. В капсулу вошли 15 футболок и 4 шоппера из натурального хлопка с авторскими иллюстрациями. Для визуальной кампании команда USET создала съёмку, вдохновленную атмосферой художественной мастерской. В кадре использованы объемные элементы, отсылающие к работам художников, а открытое пространство студии и циклорама подчеркивают связь моды с современным искусством и живым творческим процессом. Коллекция представлена эксклюзивно на Lamoda.</t>
+  </si>
+  <si>
+    <t>25.05.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18190</t>
+  </si>
+  <si>
+    <t>Для тех, кто следит за моей эпопеей по перечитыванию всего Бальзака — вот рецензия на 46-ю книгу (я титан), в которой писатель пытается ответить на вопрос, достойна ли женщина, у которой было 14 любовников за 20 лет, большой и чистой любви, при условии, что она красива и богата? https://shakko.ru/2025409.html</t>
+  </si>
+  <si>
+    <t>24.05.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18189</t>
+  </si>
+  <si>
+    <t>Обои для телефона от немецкого книжного иллюминатора 1170-х годов.</t>
+  </si>
+  <si>
+    <t>24.05.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18188</t>
+  </si>
+  <si>
+    <t>🌿 Информационный детокс по-латински: приглашаем в Ars Dicendi! Вы устали от бесконечного потока новостей, уведомлений и цифрового шума, хотите перезагрузить мозг и найти гармонию? В сообществе Ars Dicendi вас ждёт настоящий информационный детокс с ароматом древних свитков и мудростью веков! 💡 Здесь мы не просто учим латынь — мы погружаемся в атмосферу спокойствия и красоты классической культуры. У нас вы найдёте: ✨ Интересные тесты, которые помогут закрепить знания и удивить друзей своей эрудицией. 🎬 Видеоуроки от автора сообщества — короткие, ёмкие и очень вдохновляющие. Смотрите в удобное время и наслаждайтесь процессом! 🤝 Дружное сообщество единомышленников, где всегда поддержат, помогут разобраться в сложностях и поделятся радостью новых открытий. Присоединяйтесь к сообществу</t>
+  </si>
+  <si>
+    <t>24.05.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18187</t>
+  </si>
+  <si>
+    <t>Взяла интервью у собирателя старинного серебра, который только что подарил его народу. Вот есть люди в наше время https://www.theartnewspaper.ru/posts/20260520-alaz/</t>
+  </si>
+  <si>
+    <t>23.05.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18186</t>
+  </si>
+  <si>
+    <t>Трактат «Рождение трагедии из духа музыки» 1872 года Фридриха Ницше — это один из основополагающих текстов современной эстетики. Именно там он рассказывает о дихтомии аполлоническое начало / дионисийство, и сегодня, на самом деле, пронизывающей все наше культурное бытие. А также о синтезе жанров, необходимых для эффективного развития психики. И вот такие ассоциации рождаются у меня в голове, когда я внемлю концертам проекта «Феномен Культуры», который жмет прямо-таки на изначальные кнопки нашего подсознания, совмещая подлинный живой огонь и музыку, этот извечный атрибут первобытного шаманства. У них, правда, это классическая музыка, то есть шаманство продвинутое. Но зрителей сажают прямо на сцену, отчего вовлечение получается абсолютным. Концерт называется «Летний вечер при свечах. Два рояля».  Основа действия – диалог роялей: контраст чёрного и белого, классики и рока. В программе – произведения Баха и Вивальди, а также музыка Ханса Циммера и группы Queen. Ближайшие концерты 3 и 10 июня. Билеты покупайте с промокодом SHAKKO, будет скидка 10%.</t>
+  </si>
+  <si>
+    <t>23.05.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18185</t>
+  </si>
+  <si>
+    <t>Теперь эти безумные люди хотят надстроить кинотеатр "Октябрь" на Новом Арбате странной глыбой а-ля злодейская архитектура из фильмов "Марвел". Что же им так неймется поганить хорошие здания советского модернизма и особенно Новый Арбат? СЭВ как бы отстояли, но башня Мордора позади него все равно планируется. И вот теперь это дальнейшее расползание мертвенной дубайской стеклянной архитектуры от Москва-Сити к центру старого города. Никакого вкуса, никакой любви к истории, нулевое образование.</t>
+  </si>
+  <si>
+    <t>22.05.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18184</t>
+  </si>
+  <si>
+    <t>Забавное мероприятие в субботу в Москве. Фестиваль о красоте математики, 18+, в баре на Покровке https://t.me/turings_crossword/1584</t>
+  </si>
+  <si>
+    <t>22.05.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18182</t>
+  </si>
+  <si>
+    <t>Сегодня с издательством «Слово» разыгрываем книгу историка и музейного хранителя Федора Панфилова «Броня и блеск. Искусство власти. Доспехи Ренессанса». Это путешествие в мир европейского Ренессанса, где доспехи предстают не просто военным снаряжением, а произведениями искусства, символами власти, моды и культурного кода эпохи. Вы узнаете, как оружейники работали наравне с художниками и ювелирами, каким образом античные мифы, рыцарские идеалы и политическая пропаганда воплощались в стали, золоте и сложнейшем декоре. Книга разрушает популярные мифы о «неуклюжих рыцарях», показывает доспех как часть визуальной культуры и объясняет, почему эстетика лат до сих пор вдохновляет дизайнеров, режиссёров и художников. Для участия подпишитесь на каналы «СЛОВО/SLOVO», Shakko – и нажмите кнопку под постом. Разыгрываем 3 книги с отправкой по РФ. Победителей выберем 29 мая в 12:00.</t>
+  </si>
+  <si>
+    <t>22.05.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18176</t>
+  </si>
+  <si>
+    <t>Внезапная амазонка авангарда. В Историческом музее открылась выставка «Вера Мухина. Навстречу ветру» (до17 августа). Мне очень нравятся, как там представлены ее театральные эскизы. Очень любопытно видеть, как знаменитые скульпторы умели мыслить в цвете.</t>
+  </si>
+  <si>
+    <t>21.05.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18175</t>
+  </si>
+  <si>
+    <t>В Третьяковской галерее открывается выставка «Цветы. Символ красоты» — около 150 работ Коровина, Левитана, Врубеля и Серова, многие из которых годами не показывали публике. Это масштабный проект о том, как на рубеже веков обычный букет превратился в главного героя живописи Серебряного века и авангарда. Разбавлять академический формат позвали Сбер, так что теперь ИИ-помощник ГигаЧат работает там цифровым гидом и по QR-кодам раскладывает смыслы картин в художественном и ботаническом ключах. Там же он выдает предсказания под настроение и генерирует персональные портреты. Неплохой способ узнать о себе что-то новое, ну или хотя бы проверить, насколько ваш внутренний мир совпадает с розами Коровина.</t>
+  </si>
+  <si>
+    <t>21.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18174</t>
+  </si>
+  <si>
+    <t>Три покушения на императорские троны Эрмитажа за 20 лет и их симптомы   Тактильные зоопарки и «диснейленды» сломали людям мозг. Никто не хочет ходить в музеи «просто смотреть», обязательно надо как-то «поучаствовать». Продвинутые выставочные архитекторы специально делают тактильные модели, которые получаются не столько для слепых, сколько для детей и любителей интерактива. Выставка теперь как салат для хипстера 2010-х – не зачот, если не сделал селфи. Оргия безумия, разворачивающаяся в Эрмитаже – симптом этого переформатирования паттернов поведения толпы. Но еще это и проявление неких глубинных архетипов, бродящих в нашем сознании. А может, в сознании конкретно отечественных мужчин?   Представителю народа очень, очень хочется посидеть на настоящем императорском троне в Эрмитаже. Я поискала в международных отчетах о вандализме в музеях – нигде такого нет: максимум, разобьют статую, делая селфи. Самый похожий случай – в 2017 году сломали старинный гроб, положив туда ребенка для фотосессии. У нас же – два громких случая за последний год, а ведь были и еще.   Самый первый подобный перформанс – корень всех прочих, состоялся в ночь с 25 на 26 октября 1917 года, когда красноармейцы в ходе революционного восстания взяли Зимний дворец. Интерьеры были разгромлены, картины протыкали штыками, фаберже тырили по карманам. На тронах Эрмитажа (их несколько) наверняка кто-нибудь посидел. Но фото- или кинодокументации сего акта до нас не дошло. И может, слава богу. И без того, фильмы про взятие Зимнего и картины соцреалистов прописались в подсознание выросших в СССР как символ хорошего, положительного бунта.   Посидеть на императорском троне – это не просто «сфоткаться на музейном экспонате». Это демонстрация доминирования. Притязание на власть, невербальное покушение на главенство в государстве, на царя-батюшку или того, кто исполняет его функции. Можно назвать еще «токсичной маскулинностью» в чистом виде, «помечанием фонарного столба»: недаром среди этих вандалов нет женщин. (Правда, говорят, как-то в Эрмитаже сработала сигнализация ночью из-за прикорнувшего на троне кота).   Мужчина, который залез на Большой императорский трон в Георгиевском зале на этой неделе – прямо очевидно подходит под это описание. Он – «пострадавший от государства», от злых судов. Сидя на троне, он читал жалобу на власть со списком фамилий.   Но тут еще один аспект – я уверена, что он не сделал бы этого, если бы не СМИ. В марте прошла серия публикаций в прессе о другом мужчине – суд взыскал с него 800 тыс. рублей на реставрацию трона, на который он залез в марте 2025 года.   То, что один вандализм подогревает другой, и чтение новостей о чужом успешном акте вызывает у психически неуравновешенных граждан желание совершить свой – известный факт (см. теория разбитых окон). Поэтому музеи отчасти правы, пытаясь замести подобные случаи под ковер и не афишируя успешные вандализмы. Эрмитаж и Третьяковка, как самые «на виду» музеи страны, имеют долгий опыт общения с психами («Даная» и «Иван Грозный…»). И знают, что «гласность», увы, на самом деле вредна – возникает «умственная эпидемия». Говорят, что на эрмитажных тронах посетители посиживали гораздо чаще, чем доходит до публики.   О третьем громком случае не нашла публикаций, но его припомнил старожил современного искусства Дмитрий Пиликин. Он говорит, что 20 лет назад художник-акционист Саша Бренер захватил трон Петра I в Петровском зале. Он, правда, не читал воззваний, а только гыкал как безумец (в стиле других его акций). То, что тогда было осознанным поступком в рамках вызывающего направления контемпорари-арта (наследник этого метода – акция запрещенных девушек в Храме Христа Спасителя), теперь стало психопатическим проявлением негодования глубинного народа.   Что музеям делать в таком случае – не знаю. Устанавливать сторожевой пост (желательно с электрошокерами)?. Я наверное, за крупные штрафы. И торжественно клянусь подставить подножку любому, кого замечу в эрмитажном зале с подобным намерением в очах; присоединяйтесь и вы к моему обету!</t>
+  </si>
+  <si>
+    <t>20.05.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18170</t>
+  </si>
+  <si>
+    <t>«Ягненок» Шагала за $2 млн, «Пейзаж с поездом» Кончаловского и этюды Шишкина — коллекцию русского искусства общей стоимостью 2 млрд рублей выставят на торги в Москве. 24 мая Московский Аукционный дом проведет торги, на которых будет представлена коллекция русского искусства музейного уровня. Главным лотом станет рисунок гуашью и чернилами Марка Шагала «Ягненок. Сцена из еврейского местечка», относящийся к периоду творческой зрелости художника. Работа впервые будет показана в России. Всего в каталог вошло более 400 лотов. Среди топ-лотов также оказался пейзаж И. Айвазовского «Парусник у берега», оцененный в 32,2 млн руб. Вниманию коллекционеров также представят шедевр Владимира Маковского «На бульваре» с эстимейтом 95 млн рублей. Работа является авторским вариантом картины 1886–1887 годов из собрания Государственной Третьяковской галереи. Кроме того, с молотка уйдут две работы Ильи Репина: этюд запорожского казака к полотну «Черноморская вольница» (от 20 млн рублей) и картина «Митрополит Филипп, изгоняемый опричниками из церкви 8 ноября 1568 года» (от 65 млн рублей) — произведение раннего периода художника, созданное во время обучения в Императорской Академии художеств. Коллекцию торгов формируют произведения музейного уровня Ивана Шишкина, Исаака Левитана, Петра Кончаловского, Бориса Кустодиева, Василия Сурикова, Василия Тропинина, Николая Рериха и других русских классиков. Отдельный стрим посвящен художникам-нонконформистам, среди которых Оскар Рабин, Павел Беленок, Дмитрий Краснопевцев и Эрнст Неизвестный.</t>
+  </si>
+  <si>
+    <t>20.05.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18169</t>
+  </si>
+  <si>
+    <t>🕺 Выставки мая-июня 2026: куда пойти в Москве 🕺 Классическое искусство и авангард: — «Под маской» (Музей рус. импр, до 24 мая) — «Князья Барятинские. Искусство для наследников» (ГМИИ, до 5 июля) — «Цветы. Символ красоты» (Третьяковка в Кадашах, 21 мая 2026 — 18 октября) — «Дзига Вертов. Киноглаз» (Зотов центр, до 26.07) — «Дом 21. В гостях у художников» (Зотов центр, до 30.08) — «Король Лир Соломона Михоэлса» (Еврейский музей, до 18 августа) — «Ларионов / Гончарова. Начало» (ГМИИ, до 28 июня) — «Беатриса Сандомирская. 1894–1974» (ГМИИ, здание галереи, до 21 июня). — «Архетипы авангарда» (Третьяковка в Кадашах, продлили до 7 июля) —  «Вера Мухина. Навстречу ветру» (ГИМ, выставочное здание, с 20 мая – 17 августа) — «Вера Мухина: диалоги, грани» (Музей декоративного искусства, с 29 мая по 27 сентября) — Фокус-выставка «Матисс и Пикассо. Цвет и форма» (Новая Третьяковка, до 31 мая) — «Наследие эпохи. Семен Чуйков» (Третьяковка в Кадашах, до 12 июля) — «Алексей Исупов: Между Вяткой и Тибром.Русская душа в лучах итальянского солнца» (Муз. рус. заруб., до 13 сентября) Нонконформизм и совриск: — «Бильярд, шартрез, лягушки в обмороке» (галерея Ковчег, до 21 июня). Зеленый цвет в искусстве — «Эрик Булатов. Избранные страницы» (до 14 июня, РОСИЗО в Петроверигском) — «Полеты над временем. Пьеса о Штеренбергах» (Масловка, 5 июня — 27 сентября) — Биеннале «Искусство будущего» (Мультимедиа арт музей, до 6 июня) — «Евангелие от Титана» (In artibus, с 21 мая по 26 июля) — подборка нонконформистов — «Пылающий» (Большой Головин переулок, д. 16, 28 мая — 31 июля), выставка-мистерия — «Солодовня. Секретер» («Солодовня», 28.05 по 27.09), куратор С. Хачатуров — Открытое хранение Garage, проекты: «Татьяна Назаренко. Переход» (до 7 июля), «Книга художницы. Татуировка пустотой» (до 9 августа) — "Аня Жёлудь. Не тот горизонт" (AZ/ART, 5 июня — 23 августа) — «Аладдин Гарунов. Путь. Форма. Образ» (ММСИ на Петровке, продлено до 19.07) — Марлен Шпиндлер. «Живая фактура» (Музей нонконформизма, до 31 июня) — «Формулы вечности» (ГЭС-2, до 19 июля). Исследование темы холода — «Хадзар мечты» (ГЭС-2, до 6 сентября). Об искусстве С. Осетии. — «Москва — Ханой. Ландшафты оптимизма» (ГЭС-2, 21 мая–6 сен) — «Строгость и красота» (Фонд «Екатерина») —«Сон во время пробуждения», 2-я часть проекта «Неистовый конец» (ЦТИ "Фабрика"). Последний проект на Фабрике перед ее закрытием — «Сергей Филатов. Экстракт звука». (Центр электроакустической музыки при Московской Консерватории, до 30 сентября) — Все выставки в новом музее ЗИЛАРТ (в течение года) —  «СВОЯСИ. Традиции будущего» (ГИМ, выставочное здание, до 7 сентября) — «Женский взгляд» (галерея Люмьер, с 29 мая по 4 октября), женщины-фотографы разных эпох Исторические и классические: — «Потомки Чингисхана. Русь и мир» (Музеи Кремля, до 19 июля)  —  «Маленький человек больших художников» (Музей Тропинина, до 19 сентября). 40 картин приехало из Русского музея — «Иномарка» (Музей Транспорта Москвы) — о феномене авторынков 90-х — «Праздник Весны. Новый год в старом Пекине» (Музей Москвы, до 31 мая) — «Искусство Востока в русской глубинке: Восточная коллекция Д.Г. Бурылина» (Музей Востока, до 24 мая) — «Высокий иконостас» (Музей Рублева, до 24 мая) — «Николай I. Идеальный самодержец» (ГИМ, до 22 июня) — «Романовы. Из Петергофа в Москву» (Коломенское, Сытный двор, до 31 мая) — «Соль земли. Пигменты древнерусской живописи» (Коломенское, Дворец Ал.М., до 19 июля) — «Илларион Иванов-Шиц. Полвека на службе Москве» (МУАР, до 24 мая). — «Все напоказ?» (1-й Казачий переулок, дом 7, с1, до 30 июня). Театрализованная инсталляция — «Московский Витрувий» (ГМИИ, до 31 мая). Ювелирное, кукольное, детское и прочее: — «Собрание русской старины» (Царицыно, до 7 июня). Легендарная дореволюционная коллекция костюмов Натальи Леонидовны Шабельской — «Алиса, проснись!» (Дом Остроухова, до 31 мая). Про Кэролла в России и не только — «Очарование красоты. Из истории ювелирных украшений в России» (ГИМ, до 29 июня) — «Люди как люди. Любят деньги». Деньги в романе М.А. Булгакова «Мастер и Маргарита» (ГИМ, до 18 января 2027)</t>
+  </si>
+  <si>
+    <t>20.05.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18165</t>
+  </si>
+  <si>
+    <t>16 самых дорогих произведений искусства, проданных на аукционе — опубликован список. На первом месте "Спаситель мира" Леонардо, картинку которого я не ставлю тут, потому что не знаю, как вам, а мне уже обрыдло ее видеть. На втором — Климт, затем Уорхол, Поллок и Пикассо. Столько сотен миллионов, что это могло бы составить бюджет небольшой страны.</t>
+  </si>
+  <si>
+    <t>19.05.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18164</t>
+  </si>
+  <si>
+    <t>Представьте себе: 1620 год, времена практически Сусанина, Минина, Пожарского и прочего бедлама. А ты, простой анверпенский чувак Кристиан Мелих, которого зачем-то занесло далеко на восток, просто сидишь на берегу Вислы. И просто рисуешь маслом вид Варшавы. А казачок с выбритым оселедцем бегает тебе за пивом. Люблю это запечатленное мгновенье.</t>
+  </si>
+  <si>
+    <t>19.05.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18158</t>
+  </si>
+  <si>
+    <t>Рембрандт и его влияние на русскую художественную традицию, мемориальные артефакты эпохи Александра II и советские фотооткрытки. Составили подробный гид, в котором классические офорты соседствуют с работами современных стрит-арт-художников, а парадная история империи сменяется атмосферой Ленинграда 1920-х годов. Рассказываем о самых интересных петербургских выставках.</t>
+  </si>
+  <si>
+    <t>18.05.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18157</t>
+  </si>
+  <si>
+    <t>Берлиоз утверждал, что Иисуса не существовало. Воланд с ним не согласился — и оказался прав. Современная историческая наука однозначно на стороне Воланда: Иисус существовал, проповедовал в Иудее под властью Рима, его судили и распяли при Понтии Пилате. Кем его считать и во что верить — личное дело каждого. Но знать реальную историю, археологию и политический контекст событий, о которых написана главная книга западной цивилизации, важно для всех. Об этом как раз и рассказывает Константин Михайлов на своем оновом курсе «Библия: как всё было на самом деле». Вавилонская башня и реальные зиккураты Вавилона, Всемирный потоп и шумерский эпос, написанный за тысячу лет до библейского текста, Ирод — не просто злодей из Евангелия, а правитель, построивший Второй храм. Курс подходит и тем, кто в Библии совсем не ориентируется, и тем, кто знает её хорошо — такого угла зрения обычно нет ни в религиозных курсах, ни в искусствоведческих. Лектор Константин Михайлов — историк и религиовед, который держит в голове историю религий, мифологию, археологию, искусство и политику одновременно. 15 лет лекций, больше 400 разработанных тем. Говорит так, что не оскорбит верующего — и не потеряет скептика. Пять лекций по два часа — от сотворения мира до суда над Иисусом. Можно смотреть в записи. Регистрируйтесь по ссылке, промокод SHAKKO даёт скидку 30%. Использованная илл.: художник Александр Ботвинов</t>
+  </si>
+  <si>
+    <t>18.05.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18156</t>
+  </si>
+  <si>
+    <t>Любопытно. Планировалось, что "Брюллов" станет последним выставочным проектом здания Третьяковки на Крымском валу, а потом оно потихоньку начнет уходить на реконструкцию. На ту самую вечно-зеленую реконструкцию, которую обещают уже лет десять. Концепция опять видимо поменялось, вот вижу на сайте галереи анонс открытия новой выставки в этом здании. «Пионеры искусства Омана» (Новая Третьяковка, 19 мая 2026 — 16 августа). https://www.tretyakovgallery.ru/exhibitions/o/pionery-iskusstva-omana/ (Это очередная выставка в рамках текущей дружбы народов, к нам приедут произведения арабских художников с 1970-х годов).</t>
+  </si>
+  <si>
+    <t>18.05.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18155</t>
+  </si>
+  <si>
+    <t>Не верьте британским ученым (по ссылке их текст). После 40 лет регулярно занимайтесь спортом, сдавайте анализы, следите за питанием, выясните свои пищевые аллергены. Поход в музей и чтение книг — это не здоровый образ жизни. А СЛАДОСТРАСТНАЯ ОРГИЯ https://shazoo.ru/2026/05/16/184021/pokhod-v-muzei-i-chtenie-knig-zamedliaiut-biologicheskoe-starenie-tak-zhe-kak-zaniatiia-sportom</t>
+  </si>
+  <si>
+    <t>17.05.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18154</t>
+  </si>
+  <si>
+    <t>current mood Мортира в форме тигра из Индии, 1750-1790 г. via Museum of Artifacts</t>
+  </si>
+  <si>
+    <t>16.05.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18153</t>
+  </si>
+  <si>
+    <t>Идиоты (я про авторов розыгрыша) МОСКВА, 11 мая - РИА Новости. Первая и вторая ракетка России Даниил Медведев и Андрей Рублев стали участниками розыгрыша на турнире серии "Мастерс" в Риме, в ходе которого во время интервью со спортсменами разбивается "бесценная" античная ваза. https://ria.ru/20260511/medvedev-2091802102.html</t>
+  </si>
+  <si>
+    <t>16.05.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18152</t>
+  </si>
+  <si>
+    <t>Сегодня НОЧЬ МУЗЕЕВ Самое время с шести вечера до шести утра сегодня отправиться в какой-нибудь музей или галерею на удивительное мероприятие, специально придуманное для этого праздника — концерт, экскурсию, перформанс. На самые классные мало мест, ловите регистрацию заранее. Общероссийский сайт https://museumnight.culture.ru/ Москва https://museumnight.mos.ru/ Петербург https://www.artnight.ru/</t>
+  </si>
+  <si>
+    <t>16.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18151</t>
+  </si>
+  <si>
+    <t>В воскресенье, 17 мая в Санкт-Петербурге в ДК Кирова пройдёт традиционный фестиваль «Веранда "Альпины"» при участии книжного магазина «Во весь голос». В этом году главной темой фестиваля станет «Общий язык»: поиск точек соприкосновения через литературу, саморазвитие и живое общение. Вход свободный, по предварительной регистрации: https://veranda.alpina.ru/</t>
+  </si>
+  <si>
+    <t>15.05.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18148</t>
+  </si>
+  <si>
+    <t>Что не докупила Екатерина Великая для Эрмитажа, продают сейчас в Москве. А конкретно — Паоло Веронезе. Но обо всем по порядку. Как мы знаем Екатерина Великая лично занималась наполнение коллекции для открывшегося Эрмитажа. Значительная часть его коллекции была куплена во Франции у наследников семьи Crozat  — банкиров и коллекционеров. Самым значимым покупателем собрания как раз раз стала императрица. Но она успела лишь ко второй распродаже. Ранее с аукциона была продана коллекция рисунков. Рисунки в итоге оказались распределены между национальной библиотекой Франции, музеями и частными коллекциями. И вот один из рисунков с многовековым проверенным провенансом добрался до России — его будут продавать на аукционе в Москве 16 мая. Автор — гений венецианского Возрождения Паоло Веронезе (или один из его сыновей, по версии, возникшей в 2013 году). Может, он станет основой для чьей-то личной версии Эрмитажа? Будем следить за событиями.</t>
+  </si>
+  <si>
+    <t>15.05.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18139</t>
+  </si>
+  <si>
+    <t>На фоне новостей о том, что в "Одиссее" Нолана самую красивую женщину античности Елену Троянскую и ее сестру-близнеца (из одной кладки яиц вылупились) сыграет кенийская актриса Лупита Нионго — немного классических произведений, показывающих, как Елену представляли на протяжении последних трех тысячелетий.</t>
+  </si>
+  <si>
+    <t>15.05.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18138</t>
+  </si>
+  <si>
+    <t>Я взяла интервью у директора Псковского музея-заповедника. Потрясающе энергичная и харизматичная женщина. https://www.theartnewspaper.ru/posts/20260514-kfju/</t>
+  </si>
+  <si>
+    <t>14.05.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18137</t>
+  </si>
+  <si>
+    <t>Старый анекдот про игрока в гольф. Он говорит: «Странно! Чем больше играю, тем больше мне везет». Припомнила в разговоре с одним источниковедом, который удивился, что чем дальше, тем легче к нему в руки "сами" приходят материалы.</t>
+  </si>
+  <si>
+    <t>14.05.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18136</t>
+  </si>
+  <si>
+    <t>Опен-колл «Открывая вкус к творчеству» Состояние предвкушения редко становится самостоятельной темой визуального искусства. Его сложно зафиксировать: у него нет сюжета, кульминации или чёткой формы. Помидорка и Школа дизайна НИУ ВШЭ решили поработать именно с этой территорией и запустили опен-колл «Открывая вкус к творчеству». Художникам и иллюстраторам предлагают раскрыть тему «вкуса к творчеству» – ощущения, что процесс реализации идеи принесёт не меньше удовольствия, чем результат. Очень классная идея, которая даёт широкий диапазон интерпретаций: можно работать с образами еды и бренда напрямую, а можно уйти в более свободное, личное или экспериментальное высказывание. Приём работ открыт до 24 мая на сайте проекта.</t>
+  </si>
+  <si>
+    <t>14.05.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18135</t>
+  </si>
+  <si>
+    <t>Новый объект цифрового искусства в Петербурге Световую инсталляцию RADIANCE вокруг легендарной катушки Теслы – одного из самых узнаваемых индустриальных объектов Севкабель Порта представили T2 и dreamlaser. Проект стал частью выставки «Траектории интервалов», которая вышла за пределы выставочного пространства и стала частью городской среды. Генератор мощностью 1,5 млн вольт получил новое прочтение как часть современного культурного пространства. Авторы проекта переосмыслили идеи Теслы о создании, усилении и передаче энергии через язык цифровых технологий: сигнала, передачи и покрытия. Увидеть инсталляцию можно в Севкабель Порту до конца октября</t>
+  </si>
+  <si>
+    <t>14.05.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18134</t>
+  </si>
+  <si>
+    <t>Сегодня в 15.00 меня можно будет послушать онлайн на рабочую тему. https://t.me/gim_andm/976</t>
+  </si>
+  <si>
+    <t>14.05.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18133</t>
+  </si>
+  <si>
+    <t>Женщина, которую продавали как Рубенса. В Лондоне, в Королевской академии художеств, открылась ретроспектива забытой фламандской художницы XVII века, большинство работ которой были утрачены, убраны в запасники или атрибутированы другим живописцам</t>
+  </si>
+  <si>
+    <t>13.05.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18128</t>
+  </si>
+  <si>
+    <t>Я недавно уже рассказывала о своем путешествии в бездны генеалогии, в результате которого я нашла на своем древе барышню, на квартире которой Ленин скрывался в Петрограде перед броневичком, британского шпиона в Прибалтике, а также прямых предков аж до 1690 годов. Мне там написали: "а почему же вы не сделали себе анализ ДНК?" Конечно же, я сделала! Рассказываю о результатах. Незаменимый Генотек, получив мою пробирку со слюной, через некоторое время выкатил мне досье на меня, где были всякие полезные вещи, типа риска болезней, эффективности лекарств лично для меня, дефицитов, непереносимостей, особенностей моего обмена веществ и названия анализов, которые хорошо бы мне сдать. Но нас в этой саге интересует родня. Карта происхождения и % русскости — так, для забавы. Пошла я там читать списки кровной родни. Первым номером выдало человека, который мне по ДНК самый близкий родственник. Я ему пишу в личку: "Уважаемый С.В.! Вы мне ближайший тут родственник, давайте установим в каком колене". Сверили древа: оказались, наши дедушки были троюродными братьями. То есть, у нас — общий дедушка дедушки, родившийся в 1880-е годы. И я пишу этому кузену: — Значит, мы потомки Дмитрия Игнатьевича. А у меня его фотография есть! — и шлю ему фото пожилого бородатого казака. А новообретенный кузен мне в ответ присылает это же фото, но только не разрезанное пополам, а целиковое. И на нем не только прапрадед наш, но рядом и его жена, наша прапрабабушка (вон она, на фото выше). И меня как молнией ударило — в моей ближайшей семье у меня никогда не было внешнего визуального мимического ориентира. Не было, короче, понятно, в кого я такая суровая домина. Но я смотрю на это старое фото, впервые вижу это лицо — и узнаю ЭТОТ ВЗГЛЯД. Кровь! А другой мой кузен — А.Р. (см. скрин), который только недавно в список добавился, не хочет общаться, видите, он отключил возможность получать личные сообщения. Ну и зря: он, как мы поняли, нажав на кнопку "общие родственники" — тоже из этой ветки семьи, пропускает кучу офигительных историй. Потом я там же в Генотеке еще поперебирала список родственников. Про кого написано "пятиюродный и далее" — установить степень родства нереально. Но иногда выходит весело. Например, я там нашла полную тезку, включая отчество, одной московской журналистки, которая тоже пишет про выставки, конечно, мы знакомы. На вернисаже каком-то ей говорю: "прикинь, да?". А она мне в ответ — "Это не полная тезка. Это я. Софья, мы сестры! Аааа!". Но понять, как именно, мы не смогли, нашли только одну общую фамилию где-то в 1920-е годы, редкую: мои с этой фамилией остались на Кубани, а ее оказались в Сибири. Так она узнала, что скорей всего, потомок расказаченных. В общем, ДНК-тест — еще один способ узнать о себе что-то новое, причем иногда совершенно неожиданное. Заказать свой генетический паспорт у Генотека можно со скидкой 65% по промокоду SHAKKO. ИМЕЮТСЯ ПРОТИВОПОКАЗАНИЯ. НЕОБХОДИМО ПРОКОНСУЛЬТИРОВАТЬСЯ СО СПЕЦИАЛИСТОМ.</t>
+  </si>
+  <si>
+    <t>13.05.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18123</t>
+  </si>
+  <si>
+    <t>«Путь кимоно»: диалог традиции и современности в московском Музее Востока пройдет с 15 мая по 4 июня. Ядро экспозиции – личная коллекция Данны Каримовой, крупнейшее собрание японского костюма, редких японских ваз, гравюр и картин. Тщательно отобранные экспонаты выстроят перед зрителями характерный визуальный и сенсорный опыт искусства Японии. Центральный экспонат – роскошное свадебное кимоно, сшитое вручную в середине 1950-х годов. Авторы выставки создадут аутентичную атмосферу в залах Музея Востока: помимо костюма, будут представлены редкие образцы японского фарфора, традиционные аксессуары. Программа фестиваля включает мастер-классы по каллиграфии, живописи экстрактом из ягод винограда и надглазурной росписи фарфора. Московский театр кабуки представит интерактивные лекции об искусстве гейш и японских настольных играх. В рамках фестиваля запланированы паблик-токи, дискуссии и лекции.</t>
+  </si>
+  <si>
+    <t>13.05.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18122</t>
+  </si>
+  <si>
+    <t>Хаха, как забавно, человек решил подсчитать зависимость между вежливостью админа и количеством подписчиков у канала. На материале краденых у себя мемов. исследование проводилось в мессенджере «Телеграм» в течение года с мая 2025 г. по следующей методике: 1. делаю мемы и публикую на своём канале 2. нахожу свои мемы на чужих каналах без указания авторства 3. пишу в комментариях к мему: «мой мем, кстати» (ММ,К) 4. фиксирую ответы https://t.me/cringedep/2965</t>
+  </si>
+  <si>
+    <t>12.05.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18120</t>
+  </si>
+  <si>
+    <t>Шедевр итальянской средневековой скульптуры - кафедра в Пизанском соборе работы Джованни Пизано 1310 года в какой-то момент 19 века была разобрана. В 20 веке ее собрали заново. Если вы сравните обе фотографии, то увидите, что на старой колонны с кариатидами стоят в наружном ряду, а на современном фото они внутри и плохо видны. Дело в том, что когда кафедру собирали заново, Муссолини решил поучаствовать и подарил четыре гладкие гранитные колонны. Дуче нельзя было обидеть, поэтому в итоговом варианте его подарки поставили на видном месте, а оригинал задвинули подальше. Очень показательное влияние личности на редактирование истории искусств.</t>
+  </si>
+  <si>
+    <t>12.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18114</t>
+  </si>
+  <si>
+    <t>#все_новости_должны_быть_такими В ГМЗ «Царское Село» открылась первая в современной истории Петербурга постоянная музейная экспозиция об императорских лошадях Ее вместилищем стал исторический комплекс, включающий павильон «Пенсионерная конюшня» XIX века и самое большое в мире захоронение императорских лошадей. Впервые после Великой Отечественной войны он полностью отреставрирован и доступен для посещения. Экспозиция в Пенсионерной конюшне рассказывает о роли лошади при российском императорском Дворе, влиянии императоров на отечественное коннозаводство, а также об известных царских лошадях и том, как складывались их судьбы после окончания службы.</t>
+  </si>
+  <si>
+    <t>11.05.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18113</t>
+  </si>
+  <si>
+    <t>11.05.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18112</t>
+  </si>
+  <si>
+    <t>Самая ранняя не анонимная карта, 1313 года, подпись генуэзского картографа Пьетро Весконти</t>
+  </si>
+  <si>
+    <t>10.05.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18111</t>
+  </si>
+  <si>
+    <t>Немного красивой мозаики в ленту Бог-Отец создает небо и планеты. 12 век, Монреале, Сицилия</t>
+  </si>
+  <si>
+    <t>10.05.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18109</t>
+  </si>
+  <si>
+    <t>В 1838 году Жорж Санд написала роман "Мастера мозаики" о Ренессансе. В эту эпоху мозаика, в отличие от Средневековья, перестала считаться почетным искусством. Действие романа разворачивается в Венеции 16 века. Он начинается с разговора между Себастьяно Дзуккато - известным художником, и Тинторетто. Дзуккато недоволен своими двумя сыновьями, Франческо и Валерио, которые оставили живопись и стали мозаичистами. Он пытается убедить Тинторетто уговорить сыновей отказаться от мозаики - искусства, которое он считает низменным и недостойным. Тинторетто защищает мозаичистов, подчеркивая ценность этой формы искусства, восходящей к греческой и римской античности, и выступает в защиту итальянских мозаичистов того времени, которые равны или даже превосходят своих древних мастеров. Чтение этого романа натолкнуло итальянца Сальвиати на идею возродить мозаичную и стекольную промышленность в Венеции: в 1859 году он основал компанию Salviati, которая существует до сих пор.</t>
+  </si>
+  <si>
+    <t>09.05.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18108</t>
+  </si>
+  <si>
+    <t>Current mood Амброджио Лоренцетти. Мадонна с Младенцем и святыми. 1342-44. Сиенская пинакотека</t>
+  </si>
+  <si>
+    <t>09.05.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18107</t>
+  </si>
+  <si>
+    <t>#интернету_нельзя_верить удивительная история — один и тот же портрет обильно фигурирует в интернетах как: а) Портрет татарского царевича, касимовского хана, друга и родича Ивана Грозного по имени Симеон Бекбулатович (ум. 1616) б) Портрет русского великого князя Михаила Борисовича Тверского (ум. 1505) Откуда пошла такая пурга, совершенно непонятно (возможно, кто-то в шутку сделал на картине надпись когда-то?). Эта картина явно 17 века. И портретом упомянутых лиц она может быть только вымышленным, ретроспективным (типа как "Портрет Александра Невского" маслом, обычно с лицом из фильма Эйзенштейна). Но главная проблема, что ОДЕЖДА, УСЫ, стилистика и иконография картины (т.н. "сарматский портрет") совершенно однозначно показывает, что это парадный портрет какого-то польского шляхтича. Можете представить себе боярина, который явится ко двору Ивана Грозного с таким бритым подбородком? Да он сразу стал бы предметом яростного и опасного буллинга! Про русского великого князя вообще не говорю, совершенно неприличный вид, как говорили, "босое лицо". И действительно, официальное название этой картины гласит: "Портрет неизвестного магната (из несвижской ветви Радзивиллов)", 17 век. Национальный художественный музей Республики Беларусь, Несвижский замок (фамильная портретная галерея)</t>
+  </si>
+  <si>
+    <t>08.05.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18106</t>
+  </si>
+  <si>
+    <t>Случайно наткнулась на имя первого (?) ювелира в истории 13 век до нашей эры. Это тот человек, которому Моисей поручил создание Ковчега Завета. Он был искусный литейщик, резчик по камню и дереву, а также мастер в лепке различных фигур и в отделке и оправке драгоценных камней. И звали его Веселеил. Потому что церковнославянские локализаторы понимали толк в ювелирах и издержках их професии, связанной со сложными химическими процессами. (По-еврейски — Бецалель, но это же скукота, согласитесь). Подмастерье его звали Оголиаб (Аголиав). Если кому нужны святые покровители профессии, то вот ловите почтенных. (Иллюстрация: Gemini Images)</t>
+  </si>
+  <si>
+    <t>08.05.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18105</t>
+  </si>
+  <si>
+    <t>Частная компания RMS Titanic, владеющая правами на некоторые поднятые обломки «Титаника», хочет выставить на аукцион почти 100 артефактов, поднятых со дня морского в 1987 году (до пресловутого фильма). Это вызвало юридические споры: суть проблемы в том, что она намерена продать вещи, найденные благодаря экспедиции, предпринятой совместно с французским правительством. Однако Франция оказала эту поддержку и позже передала компании право собственности при условии, что все найденные предметы не будут проданы. RMS Titanic пыталась сохранить свои планы по продаже в тайне, но судья отклонил их попытки и потребовал обнародовать подробности. Против продажи также выступает Национальное управление океанических и атмосферных исследований США, которое утверждает, что аукцион нарушает предыдущее судебное решение, требующее сохранения коллекции в целости. Когда компания RMS Titanic в последний раз предлагала продать артефакты в 2016 году, она находилась в состоянии банкротства, и этот план вызвал возражения со стороны правительств США и Франции, а также ЮНЕСКО и других культурных учреждений. Его удалось остановить. В принципе компания RMS Titanic зарабатывает деньги на публичных выставках, которые, по ее словам, привлекли более 35 миллионов посетителей со всего мира. Однако на протяжении многих лет она испытывала финансовые трудности. В 2019 году она вышла из банкротства под новым руководством, и в настоящее время против нее подан иск на сумму более 4 миллионов долларов от подрядчика. Недавние продажи предметов, связанных с «Титаником» (от других лиц), были весьма прибыльными. В апреле спасательный жилет, который носил пассажир первого класса, переживший крушение корабля, был продан за 906 000 долларов, а золотые карманные часы, которые носил Джон Джейкоб Астор IV во время крушения, — за 800 000 долларов. Представляете, как обидно компании RMS Titanic сидеть на такой золотой жиле, а? Примечательно, что проблемой артефактов с "Титаника" занимается эксклюзивно суд одного города — прибрежного Норфолка (порта и военно-морской базы). С 1992 года окружной суд США в Норфолке в принципе рассматривает почти все американские дела о подъеме затонувших судов. Дело в том, что в Норфолке проживает большое количество юристов, специализирующихся на морском праве. Так возникла специализация.</t>
+  </si>
+  <si>
+    <t>07.05.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18104</t>
+  </si>
+  <si>
+    <t>Немного московского романтического концептуализма вам в ленту. Систематика погребальных обычаев по С. А. Токареву (1985). Посмотрите, сколько у вас есть возможностей, если вы труп. Взято из публикации Общества распространения полезных книг.</t>
+  </si>
+  <si>
+    <t>07.05.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18103</t>
+  </si>
+  <si>
+    <t>Между тем появились новости о музее Джорджа Лукаса в Калифорнии — Lucas Museum of Narrative Art, который откроется 22 сентября. Выставка под названием «Звёздные войны в движении», будет посвящена многочисленным видам транспорта, от скоростных гоночных автомобилей до огромных транспортных средств и летательных аппаратов, из первых шести фильмов. От спидера Люка в «Эпизод IV — Новая надежда» до первой в реальности модели мотоцикла генерала Гривуса из «Эпизод III — Месть ситхов». В полной экспозиции будет представлено более 1200 объектов, размещенных в более чем 30 галереях. В новом музее будут прослеживать эволюцию человеческой культуры посредством визуального повествования: от древних скульптур богов и богинь до картин эпохи Возрождения, фотографий, комиксов и современного кинематографа. А также будет уделено внимание художникам, среди которых Фрэнк Фразетта, Норман Роквелл, Н. К. Уайет и Джесси Уиллкокс Смит, и многим другим категориям. По ссылке тизер одного из разделов музея (экспонаты не показывают, только здание) https://www.youtube.com/watch?v=BZWwHfJoQFE</t>
+  </si>
+  <si>
+    <t>07.05.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18102</t>
+  </si>
+  <si>
+    <t>Новый президент Лувра Кристоф Лерибо раскрыл свои планы в интервью Хотя Лерибо заявил, что он «не намерен отменять работу своих предшественников», есть несколько ключевых моментов, в которых он явно придерживается иного подхода. Он сказал, что проекты современного искусства в музее «несомненно, станут более редкими» в ближайшие несколько лет из-за изменившихся приоритетов. Лерибо заявил, что сократит расходы на новые приобретения, которые ранее финансировались за счет продажи билетов. Кроме того, 13 мая жюри выберет архитектора, который разработает проект реконструкции Лувра в стиле «Новый Ренессанс», инициированный де Карсом и в настоящее время корректируемый с учетом приоритетов безопасности.</t>
+  </si>
+  <si>
+    <t>06.05.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18101</t>
+  </si>
+  <si>
+    <t>Написала о двух проектах, которые прямо сейчас идут в "Гараже" https://www.theartnewspaper.ru/posts/20260430-achr/</t>
+  </si>
+  <si>
+    <t>06.05.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18092</t>
+  </si>
+  <si>
+    <t>В Центре Вознесенского проходит выставка «Король шутов и дураков. Занимательная выставка о плуте Тиле Уленшпигеле и о том, как сложилась его жизнь» (до 17 мая), на которую очень рекомендую успеть. Главные экспонаты — замечательные гравюры 17 века, включая рембрандтовские подлинники. Они наверняка попадались вам в репродукциях, а на выставке — редкий шанс увидеть, как выглядят эти предметы по-настоящему и какие они крохотные. Остальные вещи, вплоть до советских иллюстраций и работ нонконформистов, рассказывающих о Тиле — также очень занимательные. Отдельно похвалю архитектуру выставки, с большой выдумкой все сделано. https://www.voznesenskycenter.ru/exhibitions/till/</t>
+  </si>
+  <si>
+    <t>05.05.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18091</t>
+  </si>
+  <si>
+    <t>Премьера — беспрецедентный видеоархив современной русскоязычной поэзии "От Автора" выложен онлайн С апреля 2016 по декабрь 2021 года проект "От автора" ежемесячно приглашал известного русского поэта прочесть и прокомментировать перед публикой свои избранные стихотворения. Теперь и впервые весь архив доступен публично. 64 поэта, для многих это был единственный опыт съёмки, а для некоторых — последний. Увы, уже не повторить вечера Василия Бородина, Алексея Кубрика, Владимира Микушевича, Александра Тимофеевского, Юрия Арабова, Алексея Цветкова, Михаила Яснова, Льва Рубинштейна. Послушайте, как именно ваши любимые поэты читают свои стихи вслух. В раздел "События" на запущенном сайте можно добавлять чтения, презентации или встречи с поэтами. В раздел "Видеотека" — собственные съёмки поэтов, читающих свои сочинения. Находящимся в России — доступ свободный, живущим вне дома — за символическую плату, которая отправится на издание серии двуязычных поэтических сборников сегодняшних поэтов. https://otavtora.world/</t>
+  </si>
+  <si>
+    <t>05.05.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18089</t>
+  </si>
+  <si>
+    <t>Самый древний крест в мире В пещере Тата в Венгрии нашли маленькую окаменелость — нуммулит. Это раковина гигантского одноклеточного организма, похожая на монету.  Около 100 тысяч лет назад неандерталец заметил этот круглый камень и процарапал на нём линию. Она пересекла естественную трещину — и получился крест. До христианства оставались десятки тысяч лет. Через много тысячелетий похожая логика повторится в Египте. В Гелиополисе жрец Тья-Нефер найдёт окаменевший панцирь морского ежа. На нём уже сама природа нарисовала пятилучевую звезду. Жрец процарапает на панцире иероглифы: камень найден возле каменоломни бога Сопду — божества восточной границы, Утренней звезды и воскресения. По мотивам новой книги Антона Нелихова «Мифы окаменелостей: от костей великанов и пальцев водяных до зубов дракона и стрел с неба».</t>
+  </si>
+  <si>
+    <t>05.05.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18088</t>
+  </si>
+  <si>
+    <t>#все_новости_должны_быть_такими "Конюшенный двор музея-заповедника «Коломенское» пополнился новым обитателем. Конь-тяжеловоз по кличке Оптимус уже прошел период адаптации, освоился на новом месте и начал участвовать в экскурсионной программе. Оптимус унаследовал мощь, выносливость и уравновешенный характер родителей, благодаря чему уверенно чувствует себя в новых условиях", заботливо сообщает нам музей "Коломенское".</t>
+  </si>
+  <si>
+    <t>04.05.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18087</t>
+  </si>
+  <si>
+    <t>#воры_вандалы_и_идиоты Кража китайского фарфора в нидерландском Принцессехофе: подозреваемый арестован спустя три года. Арестованный на этот момент уже отбывал восьмилетний тюремный срок, в связи с другим ограблением и нанесением смертельного ножевого ранения. Арест стал неожиданностью, поскольку многие считали, что расследование зашло в тупик. Отличием этого ограбления от многих других является то, что произошло, когда зазвучала сигнализация и преступники скрылись. Во время бегства они разбили 7 фарфоровых предметов — либо случайно, либо намеренно — на улице прямо перед музеем. Позже свидетели описали улицу как сплошь покрытую осколками. Некоторые вещи были настолько сильно повреждены, что их реставрация оказалась невозможной. В то время следователей поразила очевидная избирательность воров. Предметы были быстро похищены из конкретной экспозиции в рамках выставки, что указывало на то, что преступники заранее знали о местонахождении экспозиции в музее. Кроме того, за 12 дней до этого была предпринята неудачная попытка взлома. https://art-crime.blogspot.com/2026/05/chinese-porcelain-theft-at-princessehof.html</t>
+  </si>
+  <si>
+    <t>04.05.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18086</t>
+  </si>
+  <si>
+    <t>Выставка «Верность искусству. Памяти Андрея Толстого» до 7 июня в ММСИ продлена до 7 июня.</t>
+  </si>
+  <si>
+    <t>04.05.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18085</t>
+  </si>
+  <si>
+    <t>А вот еще один волонтерский проект по документации ускользающего наследия ХХ века. https://t.me/kazankraeved/1326</t>
+  </si>
+  <si>
+    <t>03.05.26 18:27</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18083</t>
+  </si>
+  <si>
+    <t>03.05.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18081</t>
+  </si>
+  <si>
+    <t>В магазине «Динамо» в ТЦ «Авиапарк» появился арт-объект Дмитрия Кавки «Одна команда». Это тот случай, когда художник работает с довольно понятной, почти бытовой вещью — футбольным мячом — и постепенно сдвигает его в сторону чего-то совсем другого. У Кавки вообще это повторяющийся приём: он берёт плоское изображение и как будто «разворачивает» его в пространство, заставляя форму вести себя не так, как от неё ожидаешь. Здесь мяч начинает превращаться в бело-голубой цветок, и дальше уже важно не то, как это сделано, а что из этого собирается по смыслу. Каждый такой элемент читается как отдельный гол, отдельное событие, а вместе они складываются в одну историю — историю клуба, которая не фиксирована, а постоянно дописывается. Объект выглядит как что-то между букетом и триумфальной аркой, но без ощущения завершённости. Он скорее про накопление, где нет финальной формы, потому что любое «сейчас» уже предполагает продолжение. В этом смысле он довольно точно попадает в саму логику спорта — где результат всегда временный, а смысл держится на повторении усилий. Стоит это всё в пространстве магазина, где обычно всё устроено максимально функционально, и от этого соседства объект начинает читаться чуть иначе, чем в выставочном зале — как что-то, что просто оказалось на пересечении разных режимов реальности и не стало из этого делать проблему.</t>
+  </si>
+  <si>
+    <t>03.05.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18080</t>
+  </si>
+  <si>
+    <t>Написала о двух выставках, которые прямо сейчас идут в "Гараже" https://www.theartnewspaper.ru/posts/20260430-achr/</t>
+  </si>
+  <si>
+    <t>03.05.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18079</t>
+  </si>
+  <si>
+    <t>Позавчера я задала себе риторический вопрос "много ли вы знаете книг про немолодых женщин, кроме мисс Марпл и ведьм Пратчетта?". И, поскольку я человек дождя, весь вчерашний день я посвятила ответу на этот вопрос. Ловите мой список книг, в которых главные героини — женщины старше 40 лет или прикольные старушки ТОП-10 КНИГ 1. Цикл романов про мисс Марпл Агаты Кристи 2. Цикл романов про ведьм Терри Пратчетта 3. Грэм Грин. «Путешествие с моей тетушкой» 4. Элизабет фон Арним. «Колдовской апрель» (Чарующий апрель). 5. Соммерсет Моэм. «Театр», 6. Колетт. «Шери» и «Конец Шери» 7. Леонор Каррингтон. «Слуховая труба» 8. Элизабет Мун. «Насление: одна» 9. Фридрих Дюрренматт. «Визит старой дамы» 10. Туве Янссон. «Летняя книга» А далее офигенно большой и дико интересный список книг в жанрах детектив шпионское приключенческое мистика фэнтези научная фантастика и просто хорошая проза по ссылке тут, ибо список получился очень большой. Кстати, оказалось, что романы о частных сыщиках или любительницах — старушках-расследовательницах, и примыкающей к ней (в массовом сознании) группе женщин преклонного возраста 40+, очень популярны и относятся обычно к поджанру «уютный детектив» (сozy mystery). Их много и они милые (см. ссыль).</t>
+  </si>
+  <si>
+    <t>02.05.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18078</t>
+  </si>
+  <si>
+    <t>Биографический очерк о творчестве семейной пары ленинградских художников: архитектора и графика Абрама Ильича Лапирова и скульптора Галины Петровны Якимовой. Автор книги – культуролог, исследователь, популяризатор декоративно-прикладного искусства советского периода Линда Пахомова. В книгу вошли материалы из семейных архивов художников, содержащие прежде неизвестные страницы их биографий, фотографии, опубликованные впервые, страницы мемуаров/путевых заметок А.И.Лапирова. Г.П. Якимова и А.И. Лапиров — оба выпускники Ленинградской академии художеств. Абрам Ильич Лапиров известен как архитектор, спроектировавший обелиск на месте дуэли А.С. Пушкина на Чёрной речке и здание Дома художника на Песочной набережной, 16. Галина Петровна Якимова, супруга А.И. Лапирова, известна как автор работ малой фарфоровой пластики, выпускавшихся в 1950–1960-х гг. Ленинградским фарфоровым заводом им. М.В. Ломоносова большими тиражами: «Иван-Царевич и Жар-птица» и «Коза и семеро козлят». В издании воспроизводятся скульптурные работы Г.П Якимовой, графические работы и архитектурные проекты А.И. Лапирова, работы обоих авторов в области декоративно-прикладного искусства, в том числе малоизвестные произведения в фарфоре и керамике. Лапиров и Якимова. Самое необходимое в жизни. Сост. Л. Пахомова; вступ. ст. В.Левшенков. М.: Бюро Уникальных книг; 2026. ISBN 978-5-907893-99-3</t>
+  </si>
+  <si>
+    <t>02.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18077</t>
+  </si>
+  <si>
+    <t>Прочитала идеальный, идеальный роман. Уже много лет не получала такого наслаждения. Это "Робинзон Крузо наоборот", причем фантастика. — Главный герой — не молодой хитроумненький мужчина, а пожилая умудренная женщина. (Уже неожиданно, много ли существует книг про старух, кроме мисс Марпл и ведьм Пратчетта?) — Никакого кораблекрушения. Далекая планета, на которой есть маленькая колония землян. Ее эвакуируют. Главная героиня, которую абсолютно достал сын-дебил, злая невестка и вообще общественные условности, решает остаться в опустевшей колонии одна. — Основной массив глав она ходит по пустой деревне босиком, одевается во что хочет, радуется, что никто не выносит ей мозг на тему "почему ты такая необщительная?!" или "зачем ты надела это платье? оно же неприлично!", живет в абсолютной, абсолютной, полной тишине. Пропалывает кабачки и подвязывает розы. Занимается макраме. Идеально. — Потом (потому что в книгах все-таки, по мнению издательств, должен быть какой-то сюжет) она натыкается на своего Пятницу, и ей приходится как-то встроить его в свою жизнь. Но и это написано интересно. (Финал немного скомкан, но это можно простить). Элизабет Мун. "Население: одна" (Remnant Population, 1996). Номинант на премию Хьюго. На русский переведено.</t>
+  </si>
+  <si>
+    <t>01.05.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18075</t>
+  </si>
+  <si>
+    <t>Хочется сказать — такого не бывает, это из кино. Бывает. Это Спиральный минарет Великой мечети в Самарре, Ирак. 848 год постройки.</t>
+  </si>
+  <si>
+    <t>01.05.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18074</t>
+  </si>
+  <si>
+    <t>А искусство всегда связано с религией? Почти всегда (правда, смотря что понимать под этим словом). Иконы, маски, ритуальные предметы, даже современное искусство – всё это не просто «красиво», это встроено в систему верований, страхов и наших представлений о мире. В какой-то момент мы начали смотреть на искусство как на отдельную сферу, но исторически это не так. Искусство – это способ объяснять реальность. Лаборатория Культур всегда начинает с вопроса «почему». Религия, антропология, культура и связи между ними, которые не всегда очевидны. Потому что культура — это не фон, а то, через что мы вообще видим мир. И если вам интересно не просто смотреть, а разбираться, добро пожаловать на канал.</t>
+  </si>
+  <si>
+    <t>01.05.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18073</t>
+  </si>
+  <si>
+    <t>А вот кстати моя свежая статья про гобелен, который тоже резали — только в Кремле. Про Дон Кихота и проституток. https://www.theartnewspaper.ru/posts/20260428-xbzi/</t>
+  </si>
+  <si>
+    <t>30.04.26 18:44</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18067</t>
+  </si>
+  <si>
+    <t>Когда мне попадаются кадры и сцены из фильмов о Гарри Поттере (боже, уже пора говорить — "из старых фильмов о Гарри Поттере", ведь скоро на нас обрушится сериал с ммм.... мультиэтническим составом), так вот, когда они мне попадаются, моя тяжелая профдеформация всегда тяжело реагирует на гостиную Гриффиндора в замке Хогвартс. Она отделана копиями знаменитой серии гобеленов "Дама и единорог" 1500 года. И, понимаете, эти гобелены у них там обрезаны по дверным и оконным проемам! Кошмар какой! То есть, это великое произведение средневекового искусства функционирует как обои. Для сравнения — на последнем кадре то, как они бережно и красиво, подлинники, выставлены в парижском Музее Клюни.</t>
+  </si>
+  <si>
+    <t>30.04.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18066</t>
+  </si>
+  <si>
+    <t>"Страдариум" устраивает распродажу своих самых популярных курсов за все время под лозунгом "успейте до майских". Темы, действительно, очешуительные, посмотрите сами списочек. – Люмос! Гарри Поттер в истории, философии и культуре с Галиной Юзефович  – Как понимать Питера Брейгеля с Михаилом Кукиным – Русский мат: происхождение, история, мифы 18+ со Светланой Гурьяновой – Бог в деталях: 5 разговоров об искусстве с Олегом Воскобойниковым – Почему мы понимаем друг друга с Борисом Иомдиным – Иероним и лев. Как читать средневековые изображения с Михаилом Майзульсом – Рождение церкви и Жизнь церкви с отцом Алексеем Уминским – Игры престолов: на пути к Московскому царству с Игорем Данилевским – Искусство комедии в кино с Даулетом Жанайдаровым – Страдающий Древний Китай: ешь, молись, люби с Сергеем Дмитриевым – В русской классике секса не было 18+ с Алексеем Вдовиным – Новая живопись: Сезанн, Гоген, Ван Гог с Алексеем Петуховым – Страдания по Шекспиру с Никой Пархомовской – Искусство поэзии с Ольгой Седаковой – Шаманы: от стереотипов к реальности с Ольгой Христофоровой И ещё 30 курсов на распродаже. Дополнительная скидка в 55% действует до завтра.</t>
+  </si>
+  <si>
+    <t>30.04.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18057</t>
+  </si>
+  <si>
+    <t>История с Топоровскими и их подделками авангарда продолжается как фарс. Те остатки их коллекции, которые не были конфискованы властями и отправлены на экспертизу (доказавшую фейки) они, оказывается, решили продать. Торги прошли в двух частях на бельгийском аукционе Stanley's, который не побрезговал (часть 1 в декабре; часть 2 только что в апреле). Карикатуры на картины Гончаровой, Ларионова, Удальцовой, Родченко, Шагала и проч. продавались по совершенно бросовым ценам в 400-600 евро, ушли не сильно дороже и многие остались непроданными. Какая печальная судьба артефактов, с помощью которых клиентов разводили на миллионы долларов! Западные эксперты и арт-критики, тем временем, выразили беспокойство этими торгами и написали открытое письмо: "Хотя Stanley's формально соблюдает бельгийское законодательство, маркируя работы как «в стиле» или «русской школы», этот юридический минимализм не смягчает более широкую проблему. Язык каталога — призывающий к «увлекательному диалогу между мифом, историей и сотворением мира» — на наш взгляд, функционирует как риторическая дымовая завеса. (...) Что еще более важно, продажа может создать риски для арт-рынка. После распродажи эти работы могут вновь попасть в обращение без действующих оговорок. Они не имеют надежной маркировки и не регистрируются систематически в таких базах данных, как Art Loss Register. Еще более тревожно то, что декабрьская продажа 2025 года не фигурирует в крупных рыночных базах данных, таких как Artprice или Artnet, что может ограничить прозрачность и отслеживаемость". Так что, граждане, если вам через некоторое время предложат шедевры с этих торгов, будьте бдительны! (А вообще было бы круто скупить это все и сделать тематическую инсталляцию на тему фейков). Прочим же предлагаю просто поумиляться аляповатости этих кустарных поделок.</t>
+  </si>
+  <si>
+    <t>30.04.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18056</t>
+  </si>
+  <si>
+    <t>Гендиректора «Эксмо» Евгения Капьева и сотрудников издательства отпустили после следственных мероприятий без повесток. По информации ТАСС, сейчас Капьев и сотрудники остаются в статусе свидетелей по делу о взяточничестве. 21 апреля они были доставлены для допроса в Следственный комитет в рамках следственных действий по уголовному делу об экстремизме, связанному с распространением книг издательства Popcorn Books. Telegram | Все каналы «Фонтанки» | Max</t>
+  </si>
+  <si>
+    <t>30.04.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18055</t>
+  </si>
+  <si>
+    <t>Тем временем "Паркинг Галерея" в парке "Зарядье" обрела новый удивительный формат. Любопытное решение https://moskvichmag.ru/gorod/v-zaryade-otkroetsya-muzej-s-silikonovymi-figurami-znamenitostej/</t>
+  </si>
+  <si>
+    <t>30.04.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18054</t>
+  </si>
+  <si>
+    <t>Пока писала вчера заметку про чат джпи и евнуха, нагуглила полезную для общего развития статью "10 занимательных способов казни в Османской империи". С картинками! https://www.thecollector.com/interesting-forms-punishment-ottoman-empire/</t>
+  </si>
+  <si>
+    <t>29.04.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18052</t>
+  </si>
+  <si>
+    <t>В Нижнем Новгороде который год продолжают творить нечто чудесное, превращающее этот город в третью культурную столицу страны. Вот и в этом году куча мероприятий, на которые обязательно стоит приехать. Об одном из них только что рассказали на прессухе в Пушкинском музее. Его идея состоит в том, чтобы — как делали ренессансные люди с универсальным образованием во всех науках и искусствах — объединить музыку, искусство и технологии. И всё для того, чтобы участники и гости фестиваля смогли использовать этот сплав направлений как инструмент познания мира. В рамках музыкальной части гости смогут услышать выступления звезд мировой и российской сцены, среди которых дирижёр Теодор Курентзис и оперная певица Хибла Герзмава. Научно-просветительский блок, разработанный совместно с Государственным институтом искусствознания, объединит лекции и дискуссии с участием ученых. Особое внимание уделено сайт-специфик проектам: перформансам и музыкальным маршрутам. Проект реализуется при поддержке Альфа-Банка и Правительства Нижегородской области. Даты проведения: с 20 по 31 мая 2026 года Локации: десяток площадок Нижнего Новгорода (см. карту) Сайт фестиваля: alfahuman.ru / alfahuman.world</t>
+  </si>
+  <si>
+    <t>29.04.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18051</t>
+  </si>
+  <si>
+    <t>Почему не надо доверять фактам, которые приводит чат GPT (тема: искусствоведение, история) Просто три моих рандомных запроса практически подряд, хотела что-то вроде точной даты уточнить. *** Я: Когда гравюра по металлу вытеснила гравюру по дереву? Чат GPT: Гравюра по металлу начала вытеснять гравюру по дереву в середине XIX века. Правильный ответ: на самом деле, уже в XV веке гравюра по меди стала передовой техникой. В ней работал Дюрер, затем Рембрандт и т.д. Гравюра по дереву не исчезла при этом. Объяснение ошибки: Предполагаю, что чат перепутал "гравюру по металлу" (любому) с "гравюрой по стали", которая действительно очень поздняя (но все равно никого не вытеснила). *** Я: Карл Великий хорошо умел писать? Чат GPT: Да, Карл Великий умел писать. Он получил хорошее образование для своего времени Правильный ответ: Карл не до конца овладел навыками письма. В письменных источниках упоминается, что уже взрослым он пытался научиться писать и держал под подушкой дощечки для письма, чтобы в свободное время тренироваться, но успеха это ему не принесло. Объяснение ошибки: его нет. *** Я: Назови первые важные произведения светской живописи в Европе. Чат GPT: и "Роскошный часослов герцога Беррийского" братьев Лимбург. Я: (бегаю и ору) Часослов -- это книга с молитвами! Почему ты думаешь, что это светское искусство?! Книга -- это графика, почему ты думаешь, что это "живопись"? Чат GPT: Объяснение ошибки: оно решило, что 12 миниатюр (из 130!) этого часослова, которые цикл «Труды месяцев» -- это такая типа жанровая живопись. На самом деле эти иллюстрации занятий в каждый месяц года связаны с Зодиаком, Богом-Творцом и его правилами, и поэтому не зря подобные циклы высекали на фасадах соборов. Вывод: Если рассудок и жизнь дороги вам, держитесь подальше от торфяных болот. А если кто-то приходит к вам в комментарии с репликой: "а мне вот чат GPT озвучил совсем другую информацию, не то, что вы написали здесь!" — разрешаю поступить с ним как турецкий султан с евнухом в серале.</t>
+  </si>
+  <si>
+    <t>29.04.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18045</t>
+  </si>
+  <si>
+    <t>Книга, которая стала культовой лет за четыреста до того, как было изобретено это прилагательное. Художник, который стал культовым в последние десятилетия. "Дон Кихот" Сервантеса в иллюстрациях Анатолия Зверева. Красивое подарочное издание, выпущенное "КоЛибри" совместно с Музеем AZ — удобно держать в руках. Ее приятно будет читать и перечитывать. Тем более, что взят взят классический перевод Н. Любимова. Начинается книга с очень подробных и увлекательных статей (примерно 60 страниц) о Сервантесе и Дон Кихоте, а также о Звереве и о том, как он пришел к созданию иллюстраций к Сервантесу (репродукции предшественников приведены в этом предисловии, что очень расширяет кругозор). Прекрасный стык литературы и изобразительных искусств получился в этом издании. И цена очень демократическая для такого качества. Озон, ВБ, ЧГ Реклама. erid: 2W5zFJLtnDo ООО «Издательство АЗБУКА» ИНН 7719633799 ОКВЭД: 58.11</t>
+  </si>
+  <si>
+    <t>29.04.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18044</t>
+  </si>
+  <si>
+    <t>Current mood Albrecht Dürer, Six Studies of Pillows, 1493, pen and brown ink</t>
+  </si>
+  <si>
+    <t>28.04.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18040</t>
+  </si>
+  <si>
+    <t>Как выглядела египтомания до открытия гробницы Тутанхамона и эпохи ар-деко. Очень миленько!</t>
+  </si>
+  <si>
+    <t>28.04.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18039</t>
+  </si>
+  <si>
+    <t>Интересная статья директора ЦК НТИ по большим данным МГУ Алексея Белошицкого – об интеллектуальном праве в области культуры и искусства и о том, почему идеи сами по себе ничего не стоят. Ссылка на материал</t>
+  </si>
+  <si>
+    <t>28.04.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18037</t>
+  </si>
+  <si>
+    <t>В Национальной галерее Греции в Афинах открылась выставка из коллекции Георгия Костаки (то есть из Государственного музея современного искусства в Салониках) Выставка называется "Мир авангарда. Город, природа, вселенная, человек" (до 27.09.2026). В ней представлены картины из легендарного собрания русского авангарда, которое Костаки сумел вывезти в советское время. Это первая за 30 лет выставка Костаки в Афинах. Вот русскоязычный репортаж о выставке (правда, кривоватый) Хороший повод смотаться в Афины впрочем для этого нужен ли повод в эти мрачные холодные денечки были бы возможности а их обычно нету и кругом тоска и тлен пойду съем халвы хотя бы</t>
+  </si>
+  <si>
+    <t>27.04.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18036</t>
+  </si>
+  <si>
+    <t>Когда-нибудь я закончу ту книгу, которую пишу прямо сейчас. И напишу идеальный, идеальный учебник по истории искусства. Но пока этого не случилось, из-за чего вы, я знаю, страдаете от жажды структурированных знаний, слушайте лекции от проверенных коллег по профессии. Флагманский курс «Как стать искусствоведом» от онлайн-лектория «Синхронизация» прошёл полную перезагрузку, а именно: авторы собрали обратную связь от выпускников, освежили курс и объединили в нём лучшее за 20 запусков. Программа стала ещё актуальнее, удобнее и увлекательнее. Вы не просто получите диплом, а по-настоящему влюбитесь в профессию и начнёте разбираться в искусстве глубже, чем 90% ваших знакомых. За 10 месяцев вы изучите историю искусства, научитесь понимать и анализировать произведения, прокачаете эстетический интеллект и благодаря диплому о переподготовке сможете официально работать в этой сфере. Только до 30 апреля можно купить обновленный курс «Как стать искусствоведом» по ценам «Черной пятницы». И получить второй большой курс «Человек культурный» в подарок. Промокод SHAKKO даст дополнительную скидку 10 000 руб. Итоговая скидка составит 60 100 руб. Доступна оплата в рассрочку. Переходите по ссылке и записывайтесь: обучение стартует 2 сентября.</t>
+  </si>
+  <si>
+    <t>27.04.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18035</t>
+  </si>
+  <si>
+    <t>У читателей возник вопрос по поводу слова в предыд. посте. Это совершенно нормальный термин, объясняю наглядно. #словарик_нездорового_искусствоведа</t>
+  </si>
+  <si>
+    <t>27.04.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18034</t>
+  </si>
+  <si>
+    <t>Арт-вор 11 века Нашла потрясающего человека, одного из самых ранних задокументированных преступников в сфере искусства. Его звали Спеархавок (Spearhafoc), и он жил в Англии в 1-й половине XI века. Спеархавок был монах-бенедиктинец, он — как и многие монахи того времени, владел ремеслом — был художником (книжным иллюминатором-миниатюристом?) и ювелиром. Мастером он был очень хорошим, и заказы ему начала давать королевская семья. Как-то он занимался изготовлением золотых или серебряных скульптур для украшения аббатства св. Августина в Кентербери, и потерял дорогое кольцо, которое ему дала королева Эдит Уэссекская как сырье. (Нет, это еще не преступление, а затравка). Спеархавок стал молиться святому Летарду, после чего кольцо нашлось, и он поставил в благодарность святому большую статую. Чудо стало известным и добавило Спеархавоку славу. Поэтому в 1047/8 году король Эдуард Исповедник назначил его аббатом, а в 1051 году сделал епископом Лондона. Такой карьерный взлет, в принципе, был нормален — в средневековых монастырях занятия искусствами и науками, если ты не совсем интровертушка, были работающим социальным лифтом. Казалось бы, все хорошо у Спеархавока, но тут приезжает из Рима новоназначенный архиепископ Кентерберрийский и отказывается его утверждать на посту епископа. Все лето и осень Спеархавок отказывался освобождать пост, привлекал к интригам своих покровителей (включая знаменитого графа Годвина), но потом и Годвин умер, и его дочь королева Эдит — старая заказчица нашего героя, была послана мужем-королем в монастырь с целью развода. Все складывалось явно плохо. И тогда Спеархавок делает ход конем. Незадолго до этого король дал ему золото и драгоценные камни для изготовления короны. Спеархавок берет все это сырье, а также другое золотишко из сокровищницы лондонского епископа. Набивает седельные сумки. И исчезает без следа. С тех пор лондонскими епископами англичан 200 лет не назначали, только норманнов. Спеархавока больше никто никогда не видел. А все потому что удачно его мама "ястребом-перепелятником" назвала.</t>
+  </si>
+  <si>
+    <t>26.04.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18033</t>
+  </si>
+  <si>
+    <t>Опечатка поправлена, спасибо, бдительные друзья.</t>
+  </si>
+  <si>
+    <t>26.04.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18032</t>
+  </si>
+  <si>
+    <t>Между тем в Латвии, в Даугавпилсе, существует музей одного из самых известных и дорогих художников ХХ века — Марка Ротко. Это потому, что город — его родина, его родители были местные евреи, которые, слава богу, рано уехали и увезли мальчика. Музей Ротко находится в бывшем здании Артиллерийского арсенала Динабургской (Даугавпилсской) крепости, построенной в первой трети XIX века. По существующему между музеем Ротко и детьми художника – Кейт Ротко-Призел и Кристофером Ротко – соглашению, подборка оригиналов меняется каждые три года. И вот сейчас прошло очередное обновление экспозиции. Фото</t>
+  </si>
+  <si>
+    <t>25.04.26 19:43</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18031</t>
+  </si>
+  <si>
+    <t>Выбор дополнительных победителей (в количестве 1): 🏆 Победитель: 1. Maria (@MariAreshkova) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>25.04.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18030</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. RM 📷 (@focuspoint_rm) 2. 🖤 ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>25.04.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18029</t>
+  </si>
+  <si>
+    <t>В продолжение вчерашнего разговора о платочках с динозаврами из израильского аэропорта. https://www.forbes.ru/forbeslife/557540-polet-v-vysokoe-iskusstvo-zacem-v-aeroportah-ustraivaut-muzei-i-vystavki</t>
+  </si>
+  <si>
+    <t>24.04.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18022</t>
+  </si>
+  <si>
+    <t>Страда аукционов и время прикупить себе что-нибудь красивое. И вот Vladey завтра в 15:00 проводит очередной аукцион со звучным названием «СЛИВКИ», ибо там лучшее из лучшее в смысле нас имен. Сразу к самому сочному: Тимур Новиков «Парашютисты» — работа, которая была и на Manifesta, и в Эрмитаже, и в нью-йоркской Phyllis Kind Gallery. Дальше — не слабее: 🔹 Семен Файбисович — хрестоматийное «Стекло кабины водителя» 🔹 Олег Целков — «Голова с иглой» 🔹 И ещё редкие вещи музейного уровня — Васильев, Соков (кто не любит «Мишек»), Беленок с прекрасной девушкой. Смотреть всем, кто любит искусство без компромиссов. Каталог и регистрация: https://vladey.net/ru/auctions/slivki26</t>
+  </si>
+  <si>
+    <t>24.04.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18021</t>
+  </si>
+  <si>
+    <t>Розыгрыш! Две пары билетов на выставку «Семья — моё наследие» в Музее Москвы, которая завершится уже через 5 дней. В основу проекта вошло интервью праправнучки Леонтия Бенуа — Анастасии Мурзиной, история династии Морозовых, а также истории разных семей, в которых легко узнать собственный опыт. Экспозиция предлагает обратиться к семейной памяти: вспомнить забытые имена, зафиксировать ускользающие истории и поразмышлять о том, что остаётся после нас в эпоху цифровых архивов. Здесь проходит экскурсия-исследование «Поколение призраков 2126», маршрут, где зритель становится участником: вы постепенно собираете целостное представление о семье как системе памяти. Во время экскурсии участники получают рабочую тетрадь, заполняют «портрет» себя или предка и пробуют выстроить основу родословного древа. (Для детей и взрослых). 🎟 Билеты на сайте следпоколений.рф Для участия в розыгрыше нажмите кнопку под постом</t>
+  </si>
+  <si>
+    <t>24.04.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18020</t>
+  </si>
+  <si>
+    <t>В аэропорту Бен Гурион выставлена позднеримская мозаика 5 века нашей эры с изображением попугайчиков (издалека похожих на динозавриков). Мне кажется, им надо выпускать с этим сувенирные платочки. Просто замечательно бы вышло.</t>
+  </si>
+  <si>
+    <t>23.04.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18019</t>
+  </si>
+  <si>
+    <t>Интересная лекция завтра в RuArts про уличное искусство https://t.me/ruartsfoundation/1234</t>
+  </si>
+  <si>
+    <t>23.04.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18018</t>
+  </si>
+  <si>
+    <t>Англичане взяли все 35 пьес Шекспира и составили рейтинг, какая самая лучшая. Результаты неожиданные, но интересные. Вот первая 10-ка 1. Генрих IV, части первая и вторая 2. Двенадцатая ночь 3. Гамлет 4. Сон в летнюю ночь 5. Макбет 6. Король Лир 7. Бесплодные усилия любви 8. Кориолан 9. Зимняя сказка 10. Генрих V По ссылке объяснения, почему так и оставшаяся часть списка.</t>
+  </si>
+  <si>
+    <t>23.04.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18017</t>
+  </si>
+  <si>
+    <t>Мы тут, в жюри премии музея AZ в области журналистики и искусствоведения «Zverev Art Prize / Взгляд. Интерпретация. Позиция» последние месяцы заседали, обсуждали, съели горы пирожков и выпили литры чая. И вот объявляем шорт-лист номинантов этого года: Книга о современном российском искусстве: — Женя Чайка / «Арт-резиденции. Как их готовить» — Юлия Тихонова / «Арте повера в российском художественном контексте: теория и практика» — Николай Полисский / «Полисский. 2000–2025» Статья о современном российском искусстве: — Катя Михатова / «Монро встречает Гагарина. Космические приключения в жизни и творчестве Владислава Мамышева» — Руслан Комадей / «Валерий Дьяченко: лидер свердловского художественного андеграунда 1960–1980-х годов» — Мария Конищева / «Образы традиционного китайского искусства в творчестве художников московской концептуальной школы» Лекционный цикл: — Курс «Краткая история музейных коллекций» / Автор — Андрей Ефиц — Курс «Визуальная культура древности и ее отражение в искусстве последующих эпох» / научно-исследовательский портал «Химера» / Автор — Надежда Налимова — Проект «Нейроуроки» / Автор — Анастасия Андреева Арт-критика: — Андрей Фоменко — Павел Герасименко — Екатерина Вагнер — Галина Поликарпова Премия «Zverev Art Prize / Взгляд. Интерпретация. Позиция» проходит в этом году в третий раз. Имена победителей будут объявлены 9 июня, а с итогами прошлого года можно ознакомиться на сайте: https://write.museum-az.com</t>
+  </si>
+  <si>
+    <t>23.04.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18016</t>
+  </si>
+  <si>
+    <t>В Музее Востока крохотным тиражом выпустили очень нужную книгу о костюме. Я ее прочла и рассказываю вам https://www.theartnewspaper.ru/posts/20260416-qsqa/</t>
+  </si>
+  <si>
+    <t>22.04.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18015</t>
+  </si>
+  <si>
+    <t>Понравилось чье-то выражение: — Как ты живешь? — В танке из слоновой кости.</t>
+  </si>
+  <si>
+    <t>22.04.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18006</t>
+  </si>
+  <si>
+    <t>Вчера в Гостином дворе открылась очередная "Арт-Москва". Есть много хорошего искусства, есть много плохого и очень плохого. Есть картины, которые ты из раза в раз видишь на одних и тех же стендах даже в тех же углах, прям как будто музей, а не ярмарка, милота. Стабильность! Но вообще здорово, что жизнь кипит, покупатели ходят, красивые барышни фотографируются на фоне антиквариата и ювелирных витрин, сами собой представляя тоже своего рода ювелирные витрины. Познавательно, развлекательно. До 26 апреля https://art-moscow.ru/</t>
+  </si>
+  <si>
+    <t>22.04.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18000</t>
+  </si>
+  <si>
+    <t>Проект о яркой представительнице парижской школы иконописи в Доме русского зарубежья 24 апреля откроется выставка «”Под небом голубым…” Художник-иконописец Ю.Н. Рейтлингер: Петербург – Париж – Ташкент». У зрителей будет возможность узнать больше о «забытой» отечественной художнице — Юлии Николаевне Рейтлингер — ученице старообрядцев и Мориса Дени, эмигрантке и монахине. Выставка расскажет о том, как в 1930-е гг. в среде русской эмиграции в Париже происходил расцвет философской и богословской мысли, возрождалось иконописное искусство. Среди произведений — наследие пражского, парижского, словацкого и ташкентского периодов. Широкая география ее работ созвучна многообразию техник, манер и жанров, в которых работала художница. Также выставка откроет круг художников — друзей Рейтлингер: будут представлены работы Лидии Никаноровой, Георгия Артемова и Андрея Ланского. Где: Дом русского зарубежья Когда: с 24 апреля по 26 июля Подробности</t>
+  </si>
+  <si>
+    <t>21.04.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17999</t>
+  </si>
+  <si>
+    <t>С 23 по 26 апреля Нижний Новгород погрузится в атмосферу INTERVALS FESTIVAL, одного из главных событий в мире медиаискусства. Художники и студии из России, Испании, Китая и других стран покажут свои работы на 19 площадках по всему городу, от знаковых достопримечательностей до уютных городских пространств. Мобильный оператор Т2, официальный партнер фестиваля, совместно со студией dreamlaser представит интерактивную инсталляцию Transmission. По задумке авторов, она реагирует на количество людей вокруг: чем больше зрителей рядом, тем ярче и интенсивнее становится световой луч. Так визуализируется нагрузка на сеть, а связь предстает как живой, обновляющийся процесс. Инсталляция разместится в Александровском саду. Для абонентов Т2 действует скидка на платные события INTERVALS. Промокод доступен в программе лояльности «Больше» на сайте и в приложении. Связь еще никогда не была такой красивой 👌</t>
+  </si>
+  <si>
+    <t>21.04.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17998</t>
+  </si>
+  <si>
+    <t>Один средневековый монах-писец считал, что читатели книг похожи на стихийное бедствие и наносят им вред: «Поэтому, читатель, медленно переворачивай страницы. Держи пальцы подальше от букв, ибо подобно тому как град лишает землю плодородия, так и бесполезный читатель портит книгу». С ним согласится каждый человек 21 века, который давал книгу из своей домашней коллекции почитать кому угодно. Правда, обычно этот "кто угодно" похож даже не на стихийное бедствие, а на Бермудский треугольник.</t>
+  </si>
+  <si>
+    <t>21.04.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17997</t>
+  </si>
+  <si>
+    <t>Археологи обнаружили в Эстонии городище возрастом 2000 лет. Это очень преклонный возраст для этого региона, где тусовались и наши предки (некоторых из нас). Хотя письменные свидетельства и устные предания давно указывали на его существование, в этом месяце археологи Тартуского университета с помощью высокоточных инструментов картографирования местности идентифицировали городище Кёстримяги, которое теперь официально признано охраняемым культурным памятником. Уникальность городища Кёстримяги заключается в его архитектуре. Занимая площадь около 4800 квадратных метров, это сооружение значительно превосходит по размерам большинство ранних городищ на юге Эстонии. Ещё более интригующей является его система многочисленных концентрических валов и неглубоких рвов — особенности, редко встречающиеся в этом регионе.</t>
+  </si>
+  <si>
+    <t>20.04.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17987</t>
+  </si>
+  <si>
+    <t>23 апреля Москве начинается Тон-фесТ 2026 — ежегодный фестиваль новой волны талантов в культурном пространстве ТОН-ЦЕНТР. Восемь дней искусство существует как единый междисциплинарный поток: здесь не только показывают настоящее, но и запускают будущее. Важно: все, что заявлено на фестивале – это НЕ то искусство, которое проходит через сито разных систем (например, системы искусства с жёстким в итоге отбором галерей, музеев). Это независимые театральные группировки – Мастерская Бутусова, Мастерская Брусникина, «студия десять» - новая, возникшая из мастерской Рыжакова. Музыка тут вся самобытна, как будто ближе к клубной сцене, но тоже не совсем так, но она точно — экспериментальная, новая. Художественный руководитель проекта: Катя Бочавар. Кураторы: Катя Бочавар, Ксения Ламшина, Артем Аблязов, Муся Кроткова Участники Тон-фесТа 2026: Мастерская Рыжакова, студия десять, Мастерская Бутусова, Мастерская Брусникина, «Партитура движения», KURS radio, ГОСТ ЗВУК, No Wave! / Miqroflora, ЦЭАМ, raduga design, Contemporary Moscow Сайт: https://ton-center.ru/</t>
+  </si>
+  <si>
+    <t>20.04.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17986</t>
+  </si>
+  <si>
+    <t>Финляндия не будет отправлять официальную делегацию на Венецианскую биеннале из-за того, что там будет российский павильон. Об этом заявила глава Минкульта Финляндии Мари-Леена Талвитие. При этом павильон Финляндии будет работать. В нем будет будет представлена ​​выставка Дженны Сутелы «Эолийская сюита» (Aeolian Suite), куратор Стефани Хесслер. Проект исследует двойственность ветра — атмосферного явления, неосязаемого и непредсказуемого. «Эолийская сюита» разворачивается как мультисенсорное пространство, превращая павильон в ветровой ландшафт звука и движения. Произведение создано с использованием метеорологических данных, музыкальных инструментов (таких как бельевая веревка, ветровые машины и детский оркестр духовых инструментов), а также ветров из Венеции, Хельсинки и других городов. https://www.dw.com/ru/finlandia-sokratit-ucastie-na-biennale-v-venecii-izza-rf/a-76845579</t>
+  </si>
+  <si>
+    <t>19.04.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17985</t>
+  </si>
+  <si>
+    <t>Англичане сняли новую экранизацию "Саги о Форсайтах", мини-сериал, где из известных имен только потрепанный Джек Давенпорт (неудачливый жених из "Пиратов Карибского моря"). Судя по отзывам, она чудовищна: — Это больше похоже на "Бриджертонов", чем на Голсуорси — Сюжет сильно изменен, характеры персонажей отличаются от оригинальных — В этой экранизации так много ужасных моментов. Она настолько сильно меняет персонажей и сюжет, что трудно опознать, которая книга экранизирована. — Здесь Сомс и Ирэн влюблены друг в друга!!! — Почему они просто не назвали этот сериал как-нибудь по-другому? Единственное сходство сюжета с оригинальными книгами — это имена некоторых персонажей. — Я не читал книгу, поэтому не знаю, насколько сюжет соответствует оригиналу. Для романтической мелодрамы она выглядит дешевле, чем «Бриджертоны». Актёры почти отвлекающе красивы, и костюмы неплохие. Но вся подача очень напоминает мыльную оперу. — Безграмотная перезагрузка литературного шедевра, характерная для наших глупых дней. В кадре много неоправданного секса. В кадре много неоправданного насилия. В кадре бессмысленная нравоучительная политика, прилепленная вместо реального сюжета. — Актеры похожи на портновских манекенов и едва умеют разговаривать и двигаться. А вот шмотье — на загляденье! Вывод один: идти пересмотреть экранизацию 2000-х годов с рыжим и еще молодым Дэмиэном Льюисом.</t>
+  </si>
+  <si>
+    <t>19.04.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17983</t>
+  </si>
+  <si>
+    <t>Наследственность vs родительские послания Дедушку Чарльза Дарвина звали Эразм (в честь понятно кого). Эразм Дарвин был английским натуралистом 18 века и очень видным деятелем Просвещения. А еще он был атеистом. Его сын, отец Чарльза, хотел (в 19 веке) жить уже как-то поприличней, и поэтому отправил сына в Кэмбридж учиться на священника, с дальнейшими планами получить приход и жить тихой благочестивой жизнью. Три раза ха.</t>
+  </si>
+  <si>
+    <t>18.04.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17982</t>
+  </si>
+  <si>
+    <t>Написала рецензию на каталог выставки в Государственном Литературном музее. Выставки проходят, а такие каталоги остаются им памятниками и бесценными информационными справочниками https://www.theartnewspaper.ru/posts/20260403-ohwa/</t>
+  </si>
+  <si>
+    <t>17.04.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17978</t>
+  </si>
+  <si>
+    <t>На днях чудесно провела вечер — была на премьере возобновленного мюзикла "Ничего не бойся, я с тобой" в МДМ Это постановка по песням группы "Секрет", от «Ленинградское время» и «Беспечный ездок» до «Моя любовь на пятом этаже» и «Сара Барабу». В первые раз мюзикл шел с 2022 по 2024 год, став самым кассовым и самым посещаемым в России ever. Сейчас, спустя некоторую паузу, его поставили заново с немного обновленным составом, ибо зачем отказываться от такой хорошей вещи. Я смотрела его первый раз, получила удовольствие и, конечно же, поняла, почему этот спектакль так успешен и любим. Заслуженно: прекрасная, замечательная музыка, хитовые узнаваемые песни — если этого фундамента нет, то прочее уже бесполезно. Эти песни хорошо (и порой неожиданно весело) склеены в сюжет про 1980-е годы а-ля "Стиляги", но с собственной, более театральной и менее пафосной трактовкой. Очень много юмора. Сюжетные твисты тоже милые и не очень ожидаемые. Романтическая линия не затянуто-занудная, гораздо больше акцент на комедии. Актеры хорошо поют, танцуют и играют, очень стараются — постановка наполнена огнем. Отдельно отмечу прекрасную рыжую женщину по имени Кристина, ибо рыжие женщины спасают все. В общем, рекомендую. Вот тут проморолик. На мюзикл меня пригласил Ticketland @ticketland_official Билеты здесь</t>
+  </si>
+  <si>
+    <t>17.04.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17977</t>
+  </si>
+  <si>
+    <t>Взяла интервью у коллекционера, который собирает вещи с четкой тематикой — военно-морские российские. Вот один из его любимых экспонатов: — На самом деле этот лист — загадка. Это «Карта морских флагов» Ромейна де Хоге 1693 года, где среди девяти флагов изображены три российских, в том числе Андреевский на триколоре. Но это ведь на шесть лет раньше официальной даты его учреждения и первого известного наброска рукой Петра! А здесь он уже в цветном варианте присутствует. Это удивительно. В 1693 году у Петра была еще только «потешная» флотилия на озере. Этот лист, я надеюсь, дождется своего научного исследования и серьезных публикаций, которые сдвинут дату рождения Андреевского флага чуть в глубь времен. Это ведь такой важный символ, а я смог найти неизвестную ранее веху в его создании! Интервью целиком по ссылке https://www.theartnewspaper.ru/posts/20260402-xtrx/</t>
+  </si>
+  <si>
+    <t>16.04.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17975</t>
+  </si>
+  <si>
+    <t>Сохранилась информация о платежах художнику и иллюстратору Симону Мармиону. За одну миниатюру в 1463 году ему заплатили примерно столько же, сколько ему же стоила замена соломенной крыши его дома в Валансьене на черепичную — то есть чуть более четырех ливров. Три ливра были обычной оплатой за миниатюру в этот период в Нидерландах, и для нормальной жизни художнику было достаточно выполнять две миниатюры в год.</t>
+  </si>
+  <si>
+    <t>16.04.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17974</t>
+  </si>
+  <si>
+    <t>Интересная аналитика https://www.forbes.ru/forbeslife/558453-komu-kino-komu-absurd-kak-voznikla-moda-na-castnye-memorial-nye-muzei</t>
+  </si>
+  <si>
+    <t>15.04.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17973</t>
+  </si>
+  <si>
+    <t>Эндрю Ллойд Уэббер пишет мюзикл об ограблении 1911 года, которое прославило «Мону Лизу» Новость скорее курьезная, чем хорошая: за последние четверть века этот великий когда-то композитор ни одного шедевра больше не создал, все его произведения 21 века весьма скучны.</t>
+  </si>
+  <si>
+    <t>15.04.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17972</t>
+  </si>
+  <si>
+    <t>В Генте суд вчера в очередной раз отложил слушание дела Топоровских по поводу подделок авангарда Прокуратура подготовила окончательное обвинительное заключение. Решение по нему будет вынесено не раньше 26 мая. Также была заказана внешняя аудиторская проверка, но ее результаты могут быть еще не опубликованы.</t>
+  </si>
+  <si>
+    <t>15.04.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17971</t>
+  </si>
+  <si>
+    <t>"Греческие атлеты состязались почти с тем же поэтическим и куртуазным пылом, что и рыцари перед своими возлюбленными, но вся та гордость и набожность, которую средневековые участники турниров демонстрировали при помощи блеска геральдической символики, в играх античности была сосредоточена в одном — в обнаженном теле". Кеннет Кларк. "Нагота в искусстве"</t>
+  </si>
+  <si>
+    <t>15.04.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17970</t>
+  </si>
+  <si>
+    <t>"Греческие атлеты состязались почти с тем же поэтическим и куртуазным пылом, что и рыцари перед своими возлюбленными, но вся та гордость и набожность, которую средневековые участники турниров демонстрировали при помощи блеска геральдической символики, в играх античности была сосредоточена в одном — в обнаженном теле". (Кеннет Кларк. "Нагота в искусстве")</t>
+  </si>
+  <si>
+    <t>14.04.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17969</t>
+  </si>
+  <si>
+    <t>Египетский павильон дворца Останкино @ostankino_museum открывается после зимовки в субботу 18 апреля. В ту пару месяцев, которые он успел поработать после реставрации в прошлом году, был дикий ажиотаж, так что теперь решили ввести посещение по сеансам. Вот, ловите билеты</t>
+  </si>
+  <si>
+    <t>14.04.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17968</t>
+  </si>
+  <si>
+    <t>Молодцы какие https://www.yuga.ru/news/481733-rostovskie-obshhestvenniki-zapustili-onlajn-galereyu-sovetskikh-mozaik-kotorye-mogut-ischeznut-pri-restavracii/</t>
+  </si>
+  <si>
+    <t>13.04.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17967</t>
+  </si>
+  <si>
+    <t>Икону, связанную с традициями круга Андрея Рублева, продают в Москве Икона «Благовещение» конца XV – начала XVI века работы московской школы выставлена за в 3,5 млн рублей на аукционе “АртИнвестмент”. Это абсолютная редкость для открытого рынка — возможность для коллекционера прикоснуться к традиции рублевского круга. Икона выглядит необычно, это — фрагмент створок Царских врат. “Спилки” от врат, соединенные в единую доску с дополнением в верхней части, при внимательном рассмотрении сохранили первоначальную килевидную форму навершия Царских врат — прямую аналогию вратам письма Андрея Рублева и Даниила из ризницы Троице-Сергиевой Лавры. Композиция выстроена по фризовому принципу с обилием архитектурных деталей. При этом мастер оставляет воздух для пластичного диалога архангела Гавриила и Девы Марии. #лот_недели</t>
+  </si>
+  <si>
+    <t>13.04.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17966</t>
+  </si>
+  <si>
+    <t>Вот несколько лет назад я написала о "возвращении" Брендона Фрейзера в кинематограф, и о том, какое сладко-горькое чувство это вызвало у мыслящих существ с сердцем старше 20 лет, и почему. https://shakko.ru/1850760.html</t>
+  </si>
+  <si>
+    <t>13.04.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17965</t>
+  </si>
+  <si>
+    <t>Насколько помнится, такое платье-сетку из одного бисера носила и злодейка в первой "Мумии" с Брендоном Фрейзером, красота была незабываемая. (Кстати, они будут делать 4-й фильм, спустя столько лет, и Рэйчел Вайс вернется к своей роли, про что не ясно — новость о том, что про ацтеков с Киллианом Мерфи в роли злодея, увы, фейк). Но снимать точно будут режиссеры ржачного хоррора "Эбигайл", что хорошо. https://overclockers.ru/blog/Scorpion81/show/253003/Arheologi-rekonstruirovali-najdennoe-v-1927-godu-v-grobnice-v-Gize-plat-e-iz-bisernoj-setki</t>
+  </si>
+  <si>
+    <t>12.04.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17962</t>
+  </si>
+  <si>
+    <t>В Доме-Музее Лермонтова показывают выставку "Эффект бабушки" про то, как повлияла на поэта Елизавета Арсеньева — его, соответственно, бабушка. Мероприятие иллюстрируют картиной, явно современной (№1). И вот убейте меня, если лицо "бабушки" там не в один в один — Джейн Остин!!!! (с канонического портрета, №2). Тогда, поскольку мое любопытство не знает границ, я спросила у geni.com о степени родства между Лермонтовым и Джейн Остин. Она 100% должна быть: обычно любой человек на земле с хорошо исследованной родословной — родственник любому другому примерно в 20-26 шагов, но как правило с подвывертом типа "муж брата дочери жены племянника шестиюродного брата". И тут родство есть! Причем прямое! Джейн и Лермонтов — кровные родственники, 13-юродные кузены. У них один общий предок — английская дворянка 15 века по имени Изабелла Клифтон — Isabella Clifton (Herbert). (1407-1457), см. схему №3.</t>
+  </si>
+  <si>
+    <t>11.04.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17957</t>
+  </si>
+  <si>
+    <t>! Термином Года в рубрике #термин_дня_с_shakko по результатам вашего голосования с опережением на 1 (один) голос стал (барабанная дробь) ИНТЕРБЕЛЛУМ 2-е место: космопалех 3-е место: фофудья 4-е место: мисюрка-наплешник Что же значит слово-победитель? Интербеллум (лат. "между войнами") красивое короткое слово для именования периода 1920-1930-х годов, между Первой и Второй Мировыми войнами. В США это время "Ревущих двадцатых" и затем Великой Депрессии. У нас — НЭПа, затем коллективизация &amp; индустриализация, Тридцать седьмой год и затем пара веселых лет до вторжения немцев в Польшу в сентябре 1939. Стилистически это время ар-деко и начала тоталитарных стилей, эпохи джаза, флапперов, конца немого кино и начала звукового, фильмов нуар (то есть того, что, как мы обсуждали, питает дизельпанк). В живописи СССР — это авангард и начало соцреализма. В европейской (немецкой) — время легендарного "дегенеративного искусства", во Франции продолжает цвести "парижская школа". Демографически это период "Потерянного поколения" — родившихся в 1883-1900 и созревших в Первую мировую. Из этого поколения особенно прославились писатели: Ремарк, Хемингуэй, Стайн, Паунд, Фитцджеральд, Фолкнер и проч. Самый красивый период 20 века, снимать про который кино — одно удовольствие, чем все и пользуются.</t>
+  </si>
+  <si>
+    <t>11.04.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17956</t>
+  </si>
+  <si>
+    <t>Самое громкое дело XXI века с подделками русского авангарда наконец дошло до суда Дело Топоровских сдвинулось с мертвой точки спустя 8 лет после выставки в Генте, которая шокировала экспертов и любителей русского авангарда наглостью. De Standaard опубликовало новости о деле, начало которого относится к 2018 году, когда Игорь и Ольга Топоровские выставили в бельгийском музее свою коллекцию авангарда, после чего, благодаря публикации в The ArtNewspaper, разразился скандал. (Полный обзор истории с неск. моими колонками — в моем блоге по тэгу). Сейчас De Standaard пишет, что: В следующий вторник дело Топоровских будет рассмотрено в предварительной судебной палате Гента. Будет решено, достаточно ли доказательств для передачи дела Топоровских и бывшего директора музея Екатерины де Зегер в суд. ...В конце января 2018 года коллекция была вывезена из музея, к середине марта ее изъяла полиция. Были проведены обыски в Генте и Брюсселе. Де Зегер была отстранена от должности директора музея. С тех пор дело находится у следственного судьи. 3 арт-дилера и коллекционера, подписавшие открытое письмо, подали жалобу и присоединились к делу в качестве гражданских истцов. К ним добавился потомок авангардиста, чьи "работы" выставлялись в Генте. Они утверждали, что понесли ущерб из-за того, что на рынок попали сомнительные произведения. 24 работы с выставки были отправлены в лабораторию, где был проведен анализ пигментов и радиоуглеродный. Все они оказались подделками. К делу в качестве гражданских истцов присоединились еще два иностранца. Один приобрел у супругов Топоровских 112 картин за за 8 лет — на 15 млн. евро и 325 тыс. долл. Прокурор также классифицирует все эти работы как «подделки». Это были не только работы русских авангардистов; например, есть "Ренуар" за 865 тыс. евро. Второй иностранец купил у Топоровских «по меньшей мере 59 произведений искусства», также «не созданных предполагаемым автором» — за 4,4 млн. долл. Еще он заплатил 143 тыс. евро за хранение работ в с контролируемым климатом. Однако на самом деле они хранились в совершенно непригодном помещении. Топоровские пытались скрыть суммы, полученные в результате сделок. Они вложили много денег в замок Дилегем, где супруги намеревались создать выставочное пространство. Следователи отследили финансы и обнаружили, что десятки тыс., а иногда и сотни тыс. евро были переведены на зарубежные счета. Были выявлены многочисленные случаи подделки документов. Так, в учредительном документе Фонда Дилегема в качестве основателя указана аристократка (видимо, из королевской семьи - С.Б.), хотя она не давала на это согласия. Два каталога Харьковского музея также были подделаны, чтобы придать подлинность "Гончаровой" с выставки. Бывший директор де Зегер также фигурирует в связи с подделкой документов. Она участвовала в составлении соглашения о предоставлении картин музею во временное пользование Фондом Дилегема. Документ датирован 18 октября 2017 года — до открытия выставки. Однако оказалось, что он был составлен позже в день скандала. Но прокуратура предлагает не преследовать де Зегер за это. В отношении же Игоря и Ольги Топоровских прокуратура выдвигает длинный список уголовных обвинений, начиная с руководства (Игорь Топоровский) и членства (Ольга Топоровская) в преступной организации «с целью международного мошенничества с поддельными произведениями искусства». Дополнительное — подделку документов, использование поддельных документов, изготовление поддельных произведений искусства, мошенничество и уклонение от уплаты налогов. На просьбу прокомментировать ситуацию адвокат Топоровского заявил, что его клиент «оспаривает эти обвинения». Адвокат Ольги Топоровской-Певзнер отказался от комментариев.</t>
+  </si>
+  <si>
+    <t>11.04.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17955</t>
+  </si>
+  <si>
+    <t>Любителям медиаискусства — внезапно в стенах Пушкинского музея ГМИИ запустил формат медиапрогулок, в котором посетители знакомятся с прекрасной коллекцией медиаискусства. — Экскурсия по постоянной экспозиции с Наталией Тихомировой «Таус Махачева: медиаискусство из коллекции Пушкинского музея. Медиаторская прогулка». 11 апреля, 13:00, 25 апреля, 13:00 — Экскурсия по постоянной экспозиции с Ларисой Саркисян «Таус Махачева: медиаискусство из коллекции Пушкинского музея. Медиаторская прогулка». 22 апреля, 12:00, 29 апреля, 12:00 — Экскурсия по постоянной экспозиции с Ларисой Крупиной «Таус Махачева: медиаискусство из коллекции Пушкинского музея. Медиаторская прогулка» — 30 апреля, 16:00</t>
+  </si>
+  <si>
+    <t>10.04.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17949</t>
+  </si>
+  <si>
+    <t>Совриск пустили в закрытую сокровищницу кулинарной купеческой роскоши Елисеевский гастроном, легендарный наш, уже несколько лет — не магазин, а пустое помещение на Тверской. Слава богу, сохраняющее роскошные интерьеры. Вчера в этом пространстве — на самом деле, достаточно тесном, как оказалось, когда туда пустили светскую и арт-тусовку — открылось неожиданное для этих эклектически барочных стен мероприятие. Показ ежегодной предаукционной выставки благотворительного аукциона Фонда поддержки современного искусства Cosmoscow. Тема аукциона звучит как "Архитектура мечты". Куратором выступил Азу Нвагбогу. По его замыслу предаукционная выставка рассказывает, как в эпоху растущих разломов — границ, идеологий и тяжести отдельных историй — проявляется радикальная форма солидарности через воображение. Среди представленных художников — Александр Гронский, Амгалан Ринчинэ, Арсений Жиляев, Иван Новиков, Кю Сан Ли, Луиза Джезус до Прадо, Нестор Энгельке, Юлдус Бахтиозина, Юрий Злотников, Игорь Пальмин и многие другие. На последнем фото — боковой вход в магазин, украшенный гигантскими лампами в "египетском стиле" и любителем искусств в сером плаще. Посетить выставку «Архитектура мечты» можно 11 и 12 апреля c 12:00 до 20:00 по предварительной регистрации.</t>
+  </si>
+  <si>
+    <t>10.04.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17933</t>
+  </si>
+  <si>
+    <t>Я же проверять пошла! Я же зануда! Оказалось, шестеренка — дико популярный дизайн для подвесок. Кому их дарят? Влюбленным автомеханикам? Окей, гугл: Кулон в виде шестеренки символизирует трудолюбие, точность, командную работу и «механику» жизни, часто представляя собой то, как индивидуальные усилия объединяются в более масштабную цель. Его обычно носят инженеры, механики, любители стимпанка и те, кто ценит промышленный дизайн, логическое мышление или «построение» собственной судьбы. Крутяк концепция.</t>
+  </si>
+  <si>
+    <t>10.04.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17932</t>
+  </si>
+  <si>
+    <t>Главное, чтобы не выяснилось, что Joser тоже где-то подсмотрел. А то вся патетика как-то спадет.</t>
+  </si>
+  <si>
+    <t>10.04.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17931</t>
+  </si>
+  <si>
+    <t>Как я люблю, когда происходит что-то, защищающее авторское права художников. *** Sunlight проиграл суд бренду Joser и должен выплатить 17,3 миллиона рублей за плагиат ювелирных изделий Суд также обязал ретейлера опубликовать на сайте информацию о нарушении прав — в противном случае будет начисляться неустойка за каждый день. История началась с неудавшихся переговоров о коллаборации: позже Sunlight выпустил более 20 моделей, практически повторяющих дизайн Joser. Попытки урегулировать конфликт без суда результата не дали. https://bg.ru/bg/business/comm-news/31847-sunlight-joser</t>
+  </si>
+  <si>
+    <t>09.04.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17930</t>
+  </si>
+  <si>
+    <t>Найдена могила средневекового крещеного карела, который, видимо, был дружинником на службе Новогорода. Это позволяет переоценить положение карелов в ту эпоху В Ленинградской области обнаружено средневековое карельское воинское захоронение, в котором найден редкий христианский крест. Оно, возможно, является могилой высокопоставленного вассала — вероятно, члена княжеской военной элиты, служившей Новгороду. Находка, датируемая XIII веком, включает в себя исключительный набор погребальных принадлежностей: меч, шпоры, серебряные монеты, декоративные металлические детали и, что особенно примечательно, редкий бронзовый наперсный крест, который может указывать на давние культурные и религиозные связи через Балтийское море. Помимо богатства самого захоронения, эта находка дополняет растущий объем свидетельств того, что Карелия играла более активную роль в средневековых евразийских сетях, чем считалось ранее.</t>
+  </si>
+  <si>
+    <t>09.04.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17929</t>
+  </si>
+  <si>
+    <t>За четверть млн. долл. в Москве продали ткань с аппликациями на тему песни группы «Кино» Речь идет о произведении основателя Новой академии изящных искусств Тимура Новикова, выполненном в его любимой "текстильной" технике. Произведение 1986 года называется «Обстрел ракетами». Работа вдохновлена песней 1985 года «Я объявляю свой дом безъядерной зоной» рок-группы «Кино». (Новиков был близко знаком с группой, ее барабанщик Георгий Гурьянов также был членом Новой Академии и известным сегодня художником). Произведение было продано в Москве на торгах Vladey. При старте в 20 тыс. евро оно превысило эстимейт почти в 12 раз и была продана за 243 тыс. евро, установив абсолютный мировой рекорд на стоимость работ Новикова. Выполненное на контрастной ткани произведение в духе беззаботного искусства ленинградского андерграунда является ярким пацифистским высказыванием художника. «Обстрел ракетами» воплощает любимую идею художника собирать искусство будто бы из простейших первоэлементов. Новиков делит композицию на две части, выбирая контрастные лоскуты ткани. На полотне из цветной ткани в намеренно упрощенной манере изображены домик и ель, композицию дополняет печатный текст. А на акцентном желтом фоне появляется несколько силуэтов боевых ракет.</t>
+  </si>
+  <si>
+    <t>08.04.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17928</t>
+  </si>
+  <si>
+    <t>Мой текст о крайне любопытной выставке, которая проходит в московском Центре Вознесенского https://www.theartnewspaper.ru/posts/20260408-eams/</t>
+  </si>
+  <si>
+    <t>08.04.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17923</t>
+  </si>
+  <si>
+    <t>А помните, пару лет назад я рассказывала про чудесных людей, которые свозили меня в Италию и показали, например, совершенно пустую (кроме нашей группы) Сикстинскую капеллу и Станцы Рафаэля (в шесть утра, до туристов, фантастика). А также множество вилл и посольств, куда обычно никого не пускают. Сейчас они собирают новую группу НА МАЙ — во Флоренцию и Венето. В компании с Елизаветой Лихачевой, которая вот тут подробно рассказывает о маршруте и о том, на какие интеллектуальные беседы она, а также местные сопровождающие, будут наполнять эту поездку. У кого есть возможность, махните, безумно рекомендую.</t>
+  </si>
+  <si>
+    <t>08.04.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17922</t>
+  </si>
+  <si>
+    <t>Продолжаю следить за архитектурной мегаломанией Трампа, потому что мне очень нравится, какие классицистические формы она имеет, прямо по Голомштоку. Помните, он решил снести одно из крыльев Белого дома и построить там нечто вроде Колонного зала Дома Союзов, только с позолотою? Против этого поступил иск от Национального фонда сохранения исторического наследия США. И судья-демократ временно наложил арест. Трамп негодует. Ранее он отправил на реконструкцию Кеннеди-центр, и там такая же препона возникла. А между тем время на большие стройки у этого мегаломаниака кончается — ему осталось сроку на посту 1 год и 8 месяцев (хотя конечно же 82-летний на этот момент Трамп пойдет на третий, "он же не подряд" ТМ).</t>
+  </si>
+  <si>
+    <t>07.04.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17921</t>
+  </si>
+  <si>
+    <t>Новое здание Пермской художественной галереи выглядит впечатляюще. Коллега съездила и посмотрела, вот ее большой репортаж с картинками. Прямо повод туда скататься https://www.theartnewspaper.ru/posts/20260406-ldnk/</t>
+  </si>
+  <si>
+    <t>07.04.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17920</t>
+  </si>
+  <si>
+    <t>А потому что не надо изменять великому искусству! Музы мстительны https://t.me/fontankaspb/102021</t>
+  </si>
+  <si>
+    <t>07.04.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17919</t>
+  </si>
+  <si>
+    <t>Прекрасный весенний фестиваль в любимой Тарусе. Невероятно красивое место на Оке, куда очень рекомендую съездить в эти выходные ФЕСТИВАЛЬ — ПОГРУЖЕНИЕ «ТАРУССКИЕ СЕЗОНЫ»  10 - 12 апреля 2026 «Тарусские сезоны» — фестиваль, который проходит в Тарусе 4 раза в год и объединяет всех, кому интересен актуальный кинематограф, литература, музыка, театр, ремесла, живопись. Фестиваль создается при непосредственном участии жителей Тарусы — художников, артистов, музыкантов, архитекторов, писателей и культурных амбассадоров.   Пасхальной теме будут посвящены: — концерт «Душеполезные песни на каждый день» совместного проекта Андрея Котова (хор «Сирин»), Сергея Старостина и Владимира Волкова; — литературные чтения «Пасха в детских воспоминаниях русских писателей» с участием актрисы Полины Лиске, актрисы и режиссера Стаси Толстой, филолога Бориса Никольского, театрального критика Марии Зерчаниновой; — авторская экскурсия Елены Павельевой с погружением в духовное наследие Тарусы; — концерт колокольного звона на Соборной площади Тарусы с участием звонарей из разных городов России; — выставка современного христианского искусства «Зримая вечность» (3–19 апреля) при кураторстве галереи «Объект.Объект» (Палех) Дню космонавтики посвящены: — выставка «Таруса. Предчувствие космоса» (3–12 апреля) — живопись,  скульптура, фотография, уникальные изделия из камней и минералов от тарусских и московских  авторов; — встреча с космонавтом Сергеем Крикалёвым; — лекция о советской монументальной космической мозаике от «компании «Глазами инженера»; — кинопоказ первых кинофильмов о космосе с художником Александром Петлюрой; — детский мастер-класс «Воображаем Тарусу будущего вместе с Гениальными лосями».   Заключительное событие фестиваля — ДЕНЬ РАДОСТИ — 12 апреля с 14:00 до  вечера. Который включает: — концерт этно и фолк исполнителей и музыкантов Татьяны Калмыковой, Марии Нанзат, СуринаBand, Svastha, ансамбля-лаборатории «Камышинка» пройдет в экопарке «Бобровый мыс» в нескольких километрах от Тарусы на живописном берегу реки Таруски; — локальные гастрономические проекты, пасхальные гулянья, мастер-классы по колокольному звону и многое другое. Все подробности и билеты на сайте фестиваля https://tarusa.org Для подписчиков Shakko: об искусстве по промокоду ВЕСНА скидка 20 % на билеты. Это потому что в душе я тарусянка.</t>
+  </si>
+  <si>
+    <t>06.04.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17918</t>
+  </si>
+  <si>
+    <t>🕺 Выставки апреля 2026: куда пойти в Москве 🕺 Классическое искусство и авангард: — «Под маской» (Музей рус. импр, до 24 мая) — Князья Барятинские. Искусство для наследников (ГМИИ, с 21 апреля до ?) — «Король шутов и дураков» (Центр Вознесенского, до 17 мая) — Дзига Вертов. Киноглаз (Зотов, до 26. 07) — «Король Лир Соломона Михоэлса» (Еврейский музей, с 17 апреля до 18 августа) — «Ларионов / Гончарова. Начало» (ГМИИ, до 28 июня) — «Беатриса Сандомирская. 1894–1974» (ГМИИ, здание галереи, до 21 июня). Скульптор авангарда и позже — «Архетипы авангарда» (Третьяковка в Кадашах, до 11 мая). — «Авангард и икона» (Новая Третьяковка, до 11 мая). Интервенция икон в постоянную экспозицию — «Волга. Москва. Нева. Саратовские символисты в Москве и Ленинграде 1920–1940-х» (Павильон "Рабочий и колхозница", ВДНХ, до 17 мая) — «Арктика. Полюс цвета» (Третьяковка в Кадашах, до 19 апреля) — Фокус-выставка «Матисс и Пикассо. Цвет и форма» (Новая Третьяковка, до 31 мая) — "Наследие эпохи. Семен Чуйков" (Третьяковка в Кадашах, с 7 апреля до 12 июля) Нонконформизм и совриск: — «Эрик Булатов. Избранные страницы» (до 14 июня, РОСИЗО в Петроверигском) — Биеннале «Искусство будущего» (Мультимедиа арт музей, до 6 июня) — Открытое хранение Garage, новые выставки: «Татьяна Назаренко. Переход» (до 7 июля), «Книга художницы. Татуировка пустотой» (до 9 августа) — «Аладдин Гарунов. Путь. Форма. Образ» (ММСИ на Петровке, с 10 апреля до 24 мая) — «Нетемные века: новеллы о Средневековье и академизмах» (ГЭС-2, до 3 мая) — «Формулы вечности» (ГЭС-2, до- 19 июля). Исследование темы холода — «Неистовый конец» (ЦТИ "Фабрика", пока без даты). Последний проект на Фабрике перед ее закрытием — «ОльФактор: ароматы и обоняние в современном искусстве» (Галерея Краснохолмская, до 17 мая) — «Сергей Филатов. Экстракт звука». (Центр электроакустической музыки при Московской Консерватории, до 30 сентября) — "Дэмиен Херст. Из огромной любви к детям" (Еврейский музей, до 5.06). Выставка одной картины — «Ольга Чернышева. С листа» (AZ/ART, до 3 мая) — «Эпоха Неизвестного. К 100-летию художника» (Новая Третьяковка, до 12 мая) — Все выставки в новом музее ЗИЛАРТ (в течение года) — «5 углов» (Фонд Ruarts, до 5 мая). Искусство уличной волны — «Пижоны. Праздник каждый день» (Центр визуальной культуры Béton, до 12 апреля). — «Меры пространства» (ММСИ в Ермолаевском, до 3 мая). Проект из цикла «Коллекция. Точка обзора» на основе фондов ММОМА. — "Сергей Чобан. Что имеем (не) храним" (МУАР, до 11.05) Исторические и классические: — "Потомки Чингисхана. Русь и мир" (Музеи Кремля, 20 марта — 19 июля) — «Праздник Весны. Новый год в старом Пекине» (Музей Москвы, до 31 мая) — «Искусство Востока в русской глубинке: Восточная коллекция Д.Г. Бурылина» (Музей Востока, до 24 мая) — «Высокий иконостас» (Музей Рублева, до 24 мая) — "Николай I. Идеальный самодержец" (ГИМ, до 22 июня) — «Романовы. Из Петергофа в Москву» (Коломенское, Сытный двор, до 31 мая) — «Соль земли. Пигменты древнерусской живописи» (Коломенское, Дворец Ал.М., до 19 июля) — «Илларион Иванов-Шиц. Полвека на службе Москве» (МУАР, до 24.05.26). — «Все напоказ?» (1-й Казачий переулок, дом 7, с1, до 30 июня). Театрализованная инсталляция — "Братья Чернецовы. К новым берегам" (Третьяковка в Лаврушинском, 10, до 12 апреля) — "Московский Витрувий" (ГМИИ, до 31 мая). — «Кони/Люди. Иппический жанр в графике эпохи романтизма» (Музей Тропинина, до 3 мая) — «Семья — мое наследие» (Музей Москвы, до 30 апреля). Подлинные предметы из архивов Бенуа и Морозовых и много архивного Ювелирное, кукольное, детское и прочее: — «Собрание русской старины» (Царицыно, до 7 июня). Легендарная дореволюционная коллекция костюмов Натальи Леонидовны Шабельской — «Сокровища императорских резиденций. Царское Село» (ГИМ, до 13 апреля) — «Алиса, проснись!» (Дом Остроухова, до 31 мая). Про Кэролла в России и не только — «Очарование красоты. Из истории ювелирных украшений в России» (ГИМ, до 29 июня) — «Люди как люди. Любят деньги». Деньги в романе М.А. Булгакова «Мастер и Маргарита» (ГИМ, до 18 января 2027)</t>
+  </si>
+  <si>
+    <t>06.04.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17917</t>
+  </si>
+  <si>
+    <t>Неравнодушные читатели сигнализируют: в Екатеринбурге под угрозой оказалась судьба известного — и очень красивого — памятника конструктивизма — Белой башни Эта башня, являющаяся объектом культурного наследия, «выставляется на торги» ДОМ.РФ. Который беспардонно выгоняет предыдущего арендатора, спасшего здание от разрушения. Арх-группа «Подельники» уже более 10 лет занимается сохранением Белой башни. За это время активисты создали в башне культурное пространство, начали проводить экскурсии, популяризировали объект среди горожан и гостей города. Им удалось получить финансирование для проекта реставрации и приступить к его реализации. В 2012 году «Подельники» получили башню от Росимущества в бессрочное безвозмездное пользование. Позже права распоряжения перешли к АУИПИК, но договор остался в силе. Теперь, согласно информации из СМИ, новым распорядителем стал институт развития ДОМ.РФ, который занимается продажей неиспользуемых федеральных объектов культурного наследия с целью поиска коммерческого инвестора. «Подельники» получили письмо от АУИПИК о расторжении договора. Он перестает действовать 6 июля. Абсолютно непонятно, почему Белая башня попала в инвестиционную программу для неиспользуемых аварийных объектов. Если ДОМ.РФ попытается выставить башню на продажу, этот процесс может затянуться на годы. Всё это время объект рискует остаться без постоянного присмотра и вновь превратиться в заброшенную руину — пишут в сообщении "Подельники".</t>
+  </si>
+  <si>
+    <t>06.04.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17916</t>
+  </si>
+  <si>
+    <t>Написала о выставке, которая недавно открылась в Музеях Кремля. У нее очень интересная, прямо-таки психотерапевтическая для русской травмы тема: как мы ассимилировали монгольских ханов https://www.theartnewspaper.ru/posts/20260402-uldu/</t>
+  </si>
+  <si>
+    <t>05.04.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17915</t>
+  </si>
+  <si>
+    <t>В Питере обрушилось старое здание. Видео https://t.me/museumsafety/1866</t>
+  </si>
+  <si>
+    <t>05.04.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17910</t>
+  </si>
+  <si>
+    <t>🦾 Финальный баттл за термин года! #термин_дня_с_shakko Представляю вам финалистов: Интербеллум — название исторической эпохи между Первой и Второй Мировыми войнами, время пить коктейли и танцевать джаз, снимая офигенные стильные фильмы (подробнее) Космопалех — изысканный художественный стиль, совмещающий стилистику народных промыслов с темой покорения Вселенной, а иногда и Дартом Вейдером (подробнее) Мисюрка-наплешник — головной убор, служивший заменой шапочки из фольги до изобретения фольги и в период, когда вместо космолучей надо было обороняться от ударов булавой (подробнее) Фофудья — византийская ткань в горошек, но это неточно (подробнее). Перед голосованием можете перечитать полные описания по ссылкам и освежить впечатления. Голосуйте сердцем! Разумом! Печенкой! Селезенкой! Выбирайте тот термин, который вам больше всего запомнился, понравился, вас удивил, поразил-очаровал, пригодится в светской жизни.</t>
+  </si>
+  <si>
+    <t>04.04.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17909</t>
+  </si>
+  <si>
+    <t>Написала историю о приключениях этой картины Серова. Вернее, ЭТИХ картин Серова. Знаете ли вы, что одну одних долго "держали в заложниках" коварные скандинавы? https://www.theartnewspaper.ru/posts/20260402-jkzw/</t>
+  </si>
+  <si>
+    <t>03.04.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17908</t>
+  </si>
+  <si>
+    <t>Хорошую русскую народную поговорку прислали: "Хвали траву в стогу, а мужика в гробу". Илл. Филипп де Шампань. Портрет кардинала Ришелье в гробу. Ок. 1642</t>
+  </si>
+  <si>
+    <t>03.04.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17902</t>
+  </si>
+  <si>
+    <t>Когда я начинала ходить на выставки в качестве профессионального арт-обозревателя, цифровые времена были еще дикие. Для фотографирования экспонатов и общих видов у меня была камера, которая хотя и не была по-настоящему «профессиональной», но все же весила столько, что её можно было успешно использовать как пресс-папье. А необходимость руками менять в ней настройки в зависимости от освещения и проч. каждый раз сурово ломала мой гуманитарный мозг. Годы несутся вскачь: только успела моргнуть, и уже вот мне – в рамках общего запуска на российском рынке в марте – достался новый телефон Xiaomi 17 Ultra. С которым на выставки – да! Но для пресс-папье – никак нет, не пригодится, такой легкий. А вот фотокамера в нем – профессионального уровня, идеальна для того, чтобы создавать мне контент как блогеру и журналисту. Тут еще хорошо, что они, впервые в Xiaomi, добавили в телефон 1-дюймовый сенсор основной камеры LOFIC. Этот сенсор Light Fusion 1050L благодаря передовой конденсаторной технологии позволяет качественно снимать даже при нескольких разнонаправленных источниках яркого освещения. Еще одним ключевым прорывом является камера Leica 200 Мп 75–100мм с подвижным механизмом оптического зума 75–100мм. Она дает минимальное количество отсветов и цветовых ореолов, а также увеличила фокусное расстояние с датчиком для фотографирования на большом расстоянии. С таким инструментом в любом музейном склепе и на любой сверкающей прожекторами арт-ярмарками – не пропадешь. Айда пилить контент, как говорил Микеланджело, глядя на новодоставленную глыбу мрамора.</t>
+  </si>
+  <si>
+    <t>03.04.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17901</t>
+  </si>
+  <si>
+    <t>Немного поразмышляла на злободневную новость: Неизвестно, изготовлены ли уже соответствующие защитные капсулы для двух «новообретенных» РПЦ икон. Создание подобных защитных витрин с климатическими датчиками и защитой от внешних воздействий обычно занимает не один месяц и требует больших средств. Существует вероятность, что, как и «Троица» ранее, они будут выставлены в храме Христа Спасителя в обычных стеклянных витринах, что может сказаться на их состоянии. Далее по ссылке https://www.theartnewspaper.ru/posts/20260403-djid/</t>
+  </si>
+  <si>
+    <t>03.04.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17900</t>
+  </si>
+  <si>
+    <t>Всё, прощайте Владимирская и Донская https://t.me/TANR_official/3892</t>
+  </si>
+  <si>
+    <t>02.04.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17899</t>
+  </si>
+  <si>
+    <t>Блогеры высмеивают искусствоведческие тексты к выставкам современного искусства и записывают рилсы, пародируя речь кураторов. Объяснила изданию "Афиша", почему зумеры опять изобрели велосипед, на какие инстинктивные кнопки массового бессознательного подобная тема для юмора нажимает и отчего наш искусствоведческий птичий язык никуда не исчезнет. https://daily.afisha.ru/infoporn/31527-vernem-subektnost-v-nulevuyu-stepen-prostranstva-pochemu-yazyk-iskusstvovedov-stal-memom/</t>
+  </si>
+  <si>
+    <t>02.04.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17898</t>
+  </si>
+  <si>
+    <t>Какие-то странные, странные дела происходят у Любови Агафоновой в ее галерее. ...Общий ущерб составил примерно 10 миллионов рублей. Неизвестные украли картину Александра Бенуа «Ферма в Примеле» 1905 года стоимостью 2 миллиона, работу Андрея Рябушкина «Приём Иоанном Грозным английского посла Джерома Боуса», которая стоит примерно полтора миллиона. Ещё из Хохловского переулка вынесли договоры комиссии и расписки о получении денежных средств для семьи художника Плавинского, работы которого были размещены в «Веллуме»... https://t.me/ENews112/26065</t>
+  </si>
+  <si>
+    <t>02.04.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17897</t>
+  </si>
+  <si>
+    <t>Написала об очень интересном камерном проекте Пушкинского музея, который начался еще при позапозапрошлом директоре, а завершился только сейчас. https://www.theartnewspaper.ru/posts/20260401-kccj/</t>
+  </si>
+  <si>
+    <t>01.04.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17896</t>
+  </si>
+  <si>
+    <t>Владимирская икона Это не шутка: якобы уже послезавтра. Владимирская и Донская иконы Богоматери из собрания Государственной Третьяковской галереи будут переданы РПЦ в пятницу, 3 апреля. Первое время они будут храниться в храме Христа Спасителя в Москве. Об этом изданию «КоммерсантЪ» сообщил источник, близкий к Третьяковской галерее.</t>
+  </si>
+  <si>
+    <t>01.04.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17895</t>
+  </si>
+  <si>
+    <t>Топ 9 юмористических книг (по моему выбору) — Карел Чапек. Год садовода — О. Генри. Короли и капуста — Аркадий Аверченко. Шутка Мецената — Всеобщая история, обработанная "Сатириконом" — Марк Твен. Дневник Адама. Дневник Евы — Новейший Плутарх. Иллюстрированный биографический словарь воображаемых знаменитых деятелей всех стран и времен — Станислав Лем. Звёздные дневники Ийона Тихого — П.Г. Вудхауз. Дядя Динамит — Татьяна Замировская. Свечи Апокалипсиса (Да, согласна, типология моего вкуса вырисовывается весьма однообразная. Но книги все равно замечательные. Отдельно обратите внимание на прошлогоднюю книгу Замировской про адский свечной бутик — от единственного живого человека, вошедшего в мой личный пантеон).</t>
+  </si>
+  <si>
+    <t>01.04.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17894</t>
+  </si>
+  <si>
+    <t>Я не буду вас сегодня разыгрывать. Жизнь такая, что любой абсурд может оказаться правдой. Пусть будут просто мои личные Топ-3 классических анекдотов про искусство: "Брежнев читает западные и самиздатовские отзывы о разгоне «Бульдозерной выставки»: «чудовищное преступление против свободы творчества... красный сапог на горле культуры... варварская выходка... гневно осуждаем... передовая общественность не допустит... деятели культуры протестуют»... Леонид Ильич отбрасывает эти бумаги, закрывает лицо руками и гневно шепчет: «Быдло!! Бескультурные, чумазые быдланы! Это же был перформанс! Бульдозер, сметающий картины — это же аллегорическое олицетворение хтонического ужаса, экзистенциальное воплощение протеста против агрессивных тенденций мироздания! Современное искусство обязано шокировать и эпатировать!! Боже, какие же они бесчувственные и бескультурные быдланы! Осуждают они... что эти дикари вообще смыслят в передовом акционизме?!» *** «15 лет ходил Рерих по Тибету, искал Шамбалу. Все его спутники погибли или бросили его, но он чувствовал — Шамбала где — то рядом. И вот подошел он к высокой — высокой горе, в которой была глубокая — глубокая пещера. Три дня спускался он в пещеру, и наконец вошел в огромный — огромный зал. Вдоль стен сидели тысячи монахов и тянули "Оммм", а в центре стоял огромный нефритовый лингам. И тут его сзади легонько похлопали по плечу: –– Коля? — Да! — Рерих? — Да! — В 1910 году на углу Фонтанки и Невского был послан извозчиком на хуй? — Ну? — Поздравляю, Коля, ты пришел!» *** И внезапно вновь остро актуальный сегодня, типа про "искусствоведов в штатском": На международный концерт-соревнование поехало два скрипача. Один из них занимает 2-е место, второй 37-е. Едут обратно в поезде, первый горюет из-за проигрыша. — Ну что ты так расстраиваешься, второе место -- это тоже хорошо! — Понимаешь, по условиям конкурса, тому кто занял первое место, дают поиграть на скрипе Паганини. — Ну и что в ней такого? Скрипка как скрипка. — Понимаешь, для меня поиграть на скрипке Паганини — это как для тебя пострелять из маузера Дзержинского!</t>
+  </si>
+  <si>
+    <t>31.03.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17890</t>
+  </si>
+  <si>
+    <t>Репин (с голым мужиком!!), Архипов, Малявин и Богданов-Бельский на стенах Московского аукционного дома. Интересные портреты. Я бы лично забрала малиновую женщину с декольте Архипова. https://moscow-auction.ru/</t>
+  </si>
+  <si>
+    <t>31.03.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17889</t>
+  </si>
+  <si>
+    <t>Как бы не впасть: "Цифровое слабоумие (Brain rot, brainrot or brain-rot) Этот термин стал популярным среди пользователей социальных сетей поколений Z и Alpha, с тех пор вошел в общее употребление. В интернет-культуре термин описывает контент цифровых медиа, который считается низкокачественным. Этот термин также относится к вредным последствиям, связанным с чрезмерным или беспорядочным использованием цифровых медиа, особенно кратких развлекательных программ (видосиков) и «думскроллинга». Аналитики считают, что концепция «гниения мозга» возникла задолго до появления Интернета. Например она звучала в критике «неистовых романов» (любовных романов) у Уильяма Вордсворта в 1800 году и в критике кино и телевидения у Вирджинии Вулф и Олдоса Хаксли в 20 веке. «Гниение мозга» так же сравнивают с художественными практиками 20 века, такими как дадаизм, за то, что они «намеренно абсурдны, бесконтекстны и стремительны» и политическими движениями, которые активно используют популизм как тактику." -- Д.Пиликин</t>
+  </si>
+  <si>
+    <t>31.03.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17888</t>
+  </si>
+  <si>
+    <t>Вакансия на Винзаводе https://winzavod.ru/vacancies/</t>
+  </si>
+  <si>
+    <t>30.03.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17887</t>
+  </si>
+  <si>
+    <t>В архитектурных каприччо, выскочивших на набережной Парка культуры, и будто сбежавших из последней экранизации Булгакова, с ее мечтами о "большом стиле", есть не только точки общепита. Но и галерея (называется просто "Галерея"). Судя по ее первой выставке -- современного искусства, что делает ей честь. На выставке «Forma Naturalis — Природная форма», коллекционер древностей, путешественник и блогер Андрей Зайкин впервые показывает часть своего собрания. Это проект, где археологические и палеонтологические артефакты встречаются с современным российским искусством. До 19 апреля. В рамках выставки пройдут интересные мероприятия, следите.</t>
+  </si>
+  <si>
+    <t>30.03.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17874</t>
+  </si>
+  <si>
+    <t>Аукцион "Все по 1000 рублей" проводит 7 апреля "Русский аукционный дом". Лоты онлайн, можно успеть поучаствовать в адреналиновом баттле за нонконформистов-примитивистов и камерных художников советского времени.</t>
+  </si>
+  <si>
+    <t>30.03.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17872</t>
+  </si>
+  <si>
+    <t>Ученые приняли реквизит из сериала TRT за исторический артефакт В Турции произошла совершенно потрясающая история, которая отлично показывает состояние современной науки, экспертиз и охраны культурного наследия. Если коротко: декорацию из сериала TRT приняли за османский исторический памятник, написали научную статью, государство зарегистрировало её как культурное наследие и отправило в музей. Да, это не шутка. Речь идет о сериале Tozkoparan İskender. После съемок в лесу осталась декорация - так называемый «menzil taşı» (камень, который ставили в Османской империи на местах рекордных выстрелов лучников). Декорация была деревянная, сделана художниками сериала. Проходит время. Два академика находят этот столб в лесу и решают, что это уникальный османский памятник. Пишут научную статью. В статье утверждают, что нашли первый и единственный камень знаменитого османского лучника Тозкопарана Искендера. Дальше начинается самое прекрасное. Стамбульский совет по охране культурного наследия рассматривает вопрос и официально признаёт этот деревянный реквизит историческим памятником. После этого его торжественно перевозят в Музей исламских произведений в Стамбуле и начинают работы по его сохранению. И тут появляется человек из съемочной группы сериала и говорит примерно следующее: — Ребята, это декорация. Я её сделал в 2019 году. Османские надписи на ней я сам написал. Как вы вообще в это поверили? Отдельно он добавил, что настоящие menzil taşları всегда делались из мрамора, и сама мысль, что османский памятник может быть из дерева, уже должна была вызвать вопросы. Но вопросы, видимо, никто задавать не стал. Все были заняты написанием научных статей, оформлением документов и перевозкой «памятника» в музей.</t>
+  </si>
+  <si>
+    <t>29.03.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17870</t>
+  </si>
+  <si>
+    <t>Аналог айфона, покрытого золотом 585 пробы, когда на дворе шестой век нашей эры, а ты король. Заказываешь пергаментный (то есть из кожи коров) кодекс Библии, да так, чтобы каждая страница была окрашена пурпурной краской в качестве фона. А буквы чтоб были написаны серебряной краской. И все, все другие пацаны короли завидуют. https://en.wikipedia.org/wiki/Codex_Argenteus</t>
+  </si>
+  <si>
+    <t>29.03.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17867</t>
+  </si>
+  <si>
+    <t>Ещё две недели, до 12 апреля жители и гости Владимира имеют шанс посмотреть картины Анатолия Кувина. Выставка «Четыре четверти пути», Центр пропаганды изобразительного искусства (г. Владимир, ул. Большая Московская, д. 24)</t>
+  </si>
+  <si>
+    <t>29.03.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17866</t>
+  </si>
+  <si>
+    <t>Будем держать кулачки, но как-о ни во что хорошее, когда речь идет о таких ценностях, теперь не верится https://t.me/tania_pelipeiko/27347</t>
+  </si>
+  <si>
+    <t>29.03.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17865</t>
+  </si>
+  <si>
+    <t>Чтение на утро. На фоне новостей о том, что главные роли в перезапуске "Секретных материалов" сыграют афроамериканка и бритоиндус, давайте почитаем лучше о том, как Джиллиан Андерсен в роли агента Скалли изменила кино и вообще % приема женщин в университеты https://chtv.ru/effekt-skalli-vse-ty-mozhesh</t>
+  </si>
+  <si>
+    <t>28.03.26 17:28</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17864</t>
+  </si>
+  <si>
+    <t>Тело в рамке: цензура, искусство и эротическая фотография в СССР В советской фотографии существовало негласное табу на обнаженное тело. Однако оттепель изменила и эту границу. Историкесса культуры Екатерина Викулина в книге «Тело власти и власть тела» исследует, как фотографы и редакторы обходили запреты: через «этнографию», бытовой контекст и влияние зарубежных журналов. Особую роль сыграла школа стран Балтии, которая первой освоила жанр ню. Публикуем фрагмент о том, как отношение к телу и сексуальности менялось от открытости 1920-х к почти полному замалчиванию в сталинскую эпоху, как эротика существовала в условиях цензуры и почему женское тело становилось объектом эстетизации и наблюдения, тогда как мужское по-прежнему оставалось в рамках функциональности и социальной роли, воспроизводя устойчивые культурные и гендерные иерархии. 🔗 discours.io/articles/chapters/body-is-framed (зеркало) Культура — это пространство свободы. Помогите его расширить. Поддержите самиздат</t>
+  </si>
+  <si>
+    <t>28.03.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17863</t>
+  </si>
+  <si>
+    <t>Current mood Нана Татишвили. Ла Йорона. Тога, 2024. Бумага, тушь, линеры, коллаж, японские газеты, бумага для оригами</t>
+  </si>
+  <si>
+    <t>28.03.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17862</t>
+  </si>
+  <si>
+    <t>Картина авангардиста Бориса Григорьева «Новичок», написанная за 6 лет до революции – жутковатый гротескный портрет, какая-то карикатурная крестьянка, Баба-Яга. К младенцу в ее руках тянется зеленый домовой. Как авангардисты подсознательно предвидели грядущие ужасы? Почему изломанный мир появляется в их работах раньше Гражданской? Рассмотрите судьбы художников, чтобы понять, как наше искусство изменило мир. Курс «Русское искусство» от образовательной платформы Level One  — тот самый ключ к пониманию: от первых портретов XVIII века до авангарда и акционизма. Курс упакован в 6 лекций, которые в любой момент можно будет пересмотреть в записи. Лектор — Анастасия Мамаева, искусствовед, специалист по истории русского искусства. На курсе вы узнаете: Как Врубель создавал демонов и почему его картины до сих пор вызывают споры. Почему «Чёрный квадрат» Малевича — не просто чёрный квадрат. Как русские художники изменили мировое искусство, даже когда их не пускали за границу. Как разобраться в Третьяковке и Эрмитаже, чтобы видеть больше, чем просто известные имена. Регистрируйтесь на курс по ссылке, а с промокодом SHAKKO получите скидку 30%.</t>
+  </si>
+  <si>
+    <t>28.03.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17861</t>
+  </si>
+  <si>
+    <t>Открыт предзаказ на книгу Пола Бушковича «Троянская война в России XVI столетия» Новая работа известного американского историка-слависта Пола Бушковича посвящена культурно-историческому контексту появления в России XVI века перевода «Истории о разрушении Трои», написанной сицилийцем Гвидо делле Колонне в XIII столетии. Среди читателей этого труда, основанного на сюжетах античной литературы и мифологии, был царь Иван IV: в частности, он упоминается в первом послании к политическому оппоненту — князю Андрею Курбскому. Полный текст «Истории» был впоследствии включен в Лицевой летописный свод, один из известнейших литературных памятников позднесредневековой России. Автор книги исследует, как создавалась «История» в Италии и готовились ее переводы в Новгороде и Москве. Появление перевода этого сочинения в Московском государстве символизировало новый важный момент в истории религиозной культуры допетровской Руси, связанный с апроприацией канонов светской литературы западного Средневековья. Оформить предзаказ на книгу со скидкой 25% можно на nlobooks.ru.</t>
+  </si>
+  <si>
+    <t>27.03.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17860</t>
+  </si>
+  <si>
+    <t>В День театра особенно хорошо иметь под рукой сервис, где можно выбрать спектакль (да и выставки, и концерты) — под текущее настроение. Моё, например, в последнее время требует драму, метал и панк. Хорошо, что у сервиса Афиша в Городе в приложении Т-Банка поддержка отвечает круглосуточно. И радует, что сервис сотрудничает только с проверенными партнерами, покупка через приложение безопасна. А с моим промокодом ГДЕБУФЕТ вам доступна ещё и кэшбэк до 40%. Переходите по ссылке и пользуйтесь. Промокод на первую покупку билетов в Афише действует только для клиентов Т-Банка, максимальная сумма кэшбэка — 1 000 руб. (до 29.03.2026)</t>
+  </si>
+  <si>
+    <t>27.03.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17859</t>
+  </si>
+  <si>
+    <t>Как я люблю, когда люди находят все новые и новые формы культурного эскапизма. https://t.me/fondvnimanie/6447</t>
+  </si>
+  <si>
+    <t>26.03.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17858</t>
+  </si>
+  <si>
+    <t>Концом античности часто называют 313 год, когда император Константин Великий подписал Миланский эдикт, разрешивший христианству быть публичной религией. Или 4 сентября 476 года, когда германский вождь Одоакр низложил последнего римского императора Ромула Августула. Однако вот еще одна дата, о которой вспоминают редко, а она очень символичная — 382 год. Тогда римский император Грациан отказался от должности Главного жреца Рима — Великого Понтифика (Pontifex Maximus), той самой должности, ради которой Цезарь пошел на столь многое, и в итоге пришел к верховной власти. Отказ Грациана показал, что языческое жречество теперь роли не играет, и главе государства возглавлять его уже не нужно, пустой звук. Ее название связано со словом "понт" — мост, с древнейшими римскими обрядами. Очень логично, что этот титул в итоге (около 600 г.) перешел к Папе Римскому, хотя все языческие коннотации по пути утратились. Фото: статуя императора Тиберия как понтифика максимуса, Неаполь</t>
+  </si>
+  <si>
+    <t>26.03.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17857</t>
+  </si>
+  <si>
+    <t>Балет «Нуреева» Серебренникова и Посохова, восстановленный на сцене берлинской Deutsche Oper, до 10 апреля можно посмотреть онлайн. Для этого надо предпринять некоторые традиционные пляски с бубнами в режиме VPN (нужны евросоюзные), но результат того стоит https://www.arte.tv/de/videos/131544-000-A/nurejew/</t>
+  </si>
+  <si>
+    <t>26.03.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17856</t>
+  </si>
+  <si>
+    <t>Внимание ❗️: "Картина мира" — еще одно российское издательство, публикующее подложные переводы иностранных "писателей" в жанре нонфикшн, на самом деле сочиненные тут неизвестно кем. Мой любимчик вот этот. Кто-то явно стебался, выдумывая имя для писателя: Орсон Лавкрафт, автор книги "Финансовая империя в тени. Тайное влияние Морганов". https://t.me/ponomarevainside/823</t>
+  </si>
+  <si>
+    <t>26.03.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17855</t>
+  </si>
+  <si>
+    <t>#лот_недели Шишкин, который пытался притвориться Айвазовским. Нет, на самом деле скорее Коровиным. Шишкин, на картине которого нету кубометров пиломатериалов. Редчайший экземпляр. "Северное море", 36 × 57,8 см, 20 млн. руб., @artinvestmentru</t>
+  </si>
+  <si>
+    <t>25.03.26 19:26</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17854</t>
+  </si>
+  <si>
+    <t>Ура, вручили премию https://t.me/TANR_official/3880</t>
+  </si>
+  <si>
+    <t>25.03.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17853</t>
+  </si>
+  <si>
+    <t>Для любителей искусства и культуры мы собрали очередную папку каналов, посвященную всему интересному в мире искусства. 🎨 Что вас ждет: 🖼 Выставки современных и классических художников. 🎭 Театральные представления и культурные фестивали. 🖌 Мастер-классы по рисованию, скульптуре и другим видам творчества. 🎉 Интерактивные мероприятия, которые погружают в мир искусства. Не упустите возможность узнать что-то новое и вдохновиться ✨ Нажимайте и подписывайтесь: https://t.me/addlist/TfKuGIc848A4N2My</t>
+  </si>
+  <si>
+    <t>25.03.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17852</t>
+  </si>
+  <si>
+    <t>Терминами сезона осень 2025/весна 2026, по результатам вашего голосования, стали два номинанта, победившие с одинаковым результатом 27%: ▪️ фофудья ▪️ мисюрка-наплешник Первое — предсказуемо, а вот второе меня удивило. Видимо, дело в звучности. Увы, такого задорного лимерика, как с первой парой финалистов, у меня не получилось — ритмика не позволила. Так что я впала в тоску и сложила в честь победителей небольшую элегию: Надену мисюрку-наплешник, поеду я в крепость Орешек и буду лежать в фофудье в своем отпускном забытье. Впереди нас ждет финальный батл за термин года! #термин_дня_с_shakko #термин_месяца</t>
+  </si>
+  <si>
+    <t>25.03.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17849</t>
+  </si>
+  <si>
+    <t>Хорошо, когда изданий об искусстве становится больше, тем более печатных, которые можно подержать в руках, заземлиться. И особенно хорошо, что это не просто новая команда, а одна из лучших российских редакций о современном искусстве. Итак, вот новость: издание «Артгид» https://artguide.com/ объявляет о новом этапе развития. Проект обрел нового издателя, перезапустил собственный сайт и открыл серию печатных альманахов, посвященную культурам разных стран. Первый бумажный выпуск — о Бразилии — будет представлен 30 марта. В этот же день заработает и обновленный сайт издания.  Новым издателем стала Анастасия Карнеева, сооснователь Smart Art, комиссар российского павильона на Венецианской Биеннале. Желаю "Артгиду" и его команде успехов, сил и вдохновения.</t>
+  </si>
+  <si>
+    <t>25.03.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17848</t>
+  </si>
+  <si>
+    <t>Должно быть, интересная выставка: во-первых, армянские средневековые манускрипты совершенно шедевральны. Во-вторых, они отличаются удивительно умилительной "наивностью", такой же, как стиль ранних испанских рукописей "беатусов". Интересно было бы узнать, как воспринимают испанцы это армянское средневековое искусство через призму своего. https://newsarmenia.am/news/culture/drevnie-armyanskie-rukopisi-matenadarana-predstavyat-v-natsionalnoy-biblioteke-ispanii/</t>
+  </si>
+  <si>
+    <t>24.03.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17847</t>
+  </si>
+  <si>
+    <t>И о насущных проблемах в московских музеях в связи с нонешним цифровым детоксом: Я уже писала о том, что билеты в музеи и галереи, приобретенные заранее онлайн, надо либо – если есть под рукой принтер – распечатывать, либо сохранять в гаджете отдельным файлом, который можно открыть даже без мобильной связи. Но это не единственная сложность. Те, кто решил, что надежнее покупать билеты на месте в кассе, тоже могут столкнуться с проблемой, если расплатиться попытаются банковской картой – аппаратура может не сработать. Что я уже испытала на себе – причем как в институции частной, так и в музее вполне государственном. Вишенкой на торте стала бумажка, прилепленная на окошке кассы Музеев Кремля – «принимаются только наличные». Словом, желающим попасть на выставки стоит на всякий случай наличными запастись. (источник)</t>
+  </si>
+  <si>
+    <t>24.03.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17846</t>
+  </si>
+  <si>
+    <t>Политическая карикатура столетней выдержки. Томас Роулендсон «Современные древности» (ок. 1800 г.). Лорд Нельсон и леди Гамильтон резвятся в египетском гробу под жадным наблюдением ее мужа-антиквара сэра Уильяма Гамильтона.</t>
+  </si>
+  <si>
+    <t>24.03.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/17845</t>
+  </si>
+  <si>
+    <t>Мэр Венеции предупреждает, что российский павильон на биеннале будет закрыт, если будет распространять пропаганду. Какие же мы страшные, страшные. Омерзительнейшие, неприкасамые. Напомню, что российский проект «Дерево уходит корнями в небо» — в первую очередь музыкальный, аудиальный. Коллеги вроде даже где-то вычитали со слов Швыдкого, что собственно внутрь павильона никого пускать из зрителей не будут, надо будет заглядывать снаружи через окошко, изгибая выю (но это не точно).</t>
+  </si>
+  <si>
+    <t>20.09.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18865</t>
+  </si>
+  <si>
+    <t>Нет антидепрессантов дешевле и полезней для печени, всегда говорю, чем созерцание красивых картин (подолгу) и разговоры о них (помногу). Рекомендую канал @polikpavlovich_art. Автор – искусствовед с дипломом МГУ, лектор, соавтор проекта об искусстве «De Chambre» и основательница творческого пространства «Гостиная». Она с любовью рассказывает об искусстве и культурных событиях Москвы и Петербурга. Читайте о выставках: – «Последнее закрытое собрание. Коллекция Куниных» в Петербурге – «Тихие» выставки этой осени – «Непрерывный художник. Живопись Александра Осмёркина» в Москве Посмотрите истории об искусстве и украшениях: – Про главного портретиста Бель Эпок – Про музей Родена в Париже – Про работы французского ювелира Люсьена Фализа – Картинная галерея Рыбинского музея – Про картину Констебла «Телега для сена» – Про серьги-вишни Романовых – Про картину «Жиль (Пьеро)» Ватто – Про «короля светского портрета» А для любителей прогулок есть арт-маршруты по городу. Например, прогулка «дорогой к искусству» по Москве. Всем, кто любит искусство и хочет знать о нём ещё чуточку больше. Переходите по ссылке и присоединяйтесь к каналу.</t>
+  </si>
+  <si>
+    <t>20.09.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18864</t>
+  </si>
+  <si>
+    <t>В моей любимой рубрике на "Горьком" — о том, что мы на самом деле читаем и как это соотносится с оригинальным текстом. Аннотации к переводам: рассказы о Маугли из «Книги Джунглей» Редьярда Киплинга</t>
+  </si>
+  <si>
+    <t>19.09.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18863</t>
+  </si>
+  <si>
+    <t>Я сходила в новый музей анимации, открывшийся в студии "Союзмультфильм" и написала репортаж о куче интересных активностей для детей в этой экспозиции. Также я узнала, что кураторы и музейщики, занимающиеся историей "Союзмультфильма", делали последние десять лет — как они реставрируют исторические советские куклы, делают выставки и так далее. Мой большой текст по ссылке https://www.theartnewspaper.ru/posts/20260916-cuva/</t>
+  </si>
+  <si>
+    <t>18.09.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18862</t>
+  </si>
+  <si>
+    <t>На рынке современного искусства есть штука под названием "death effect". Когда популярный художник умирает в ожидаемое время, на вторичном рынке возникает «эффект смерти». Широкая публика может считать, что работы художника дорожают после его смерти. На самом деле это не так: статистика показывает, что скачок на самом деле "предсмертный". Он на самом деле наблюдается только для живых художников преклонного возраста и только в течение пяти лет, предшествующих смерти художника. А после его смерти цены могут резко упасть. Такой вот загадочный эффект. Исключения, которые застилают нам глаза, типа Баския — на самом деле исключения. В общем, приобретение произведений искусства — это та же биржевая игра со своими тайными законами и подводными течениями. Их узнают либо через личные ошибки, либо через тех, кто работает в этой среде уже давно. Второй путь предлагает курс «Арт-менеджмент» — профессиональный курс о том, как устроен мир искусства изнутри и как в нём зарабатывать. Как формируется цена на искусство? Что стоит за суммами на аукционах и почему холст с одинаковым набором красок может стоить и три тысячи, и триста миллионов? Курс, длящийся шесть месяцев, рассматривает искусство как сферу профессиональной деятельности, изучает ту же историю искусства — но через то, как это искусство было показано, оценено, продано и институционализировано. Арт-рынок здесь разбирается через практику. Специальный фокус на том, как устроена индустрия, какие роли в ней есть: кураторство, продюсирование художников, покупка искусства и многое другое. В финале — диплом о профессиональной переподготовке. Преподаватели — практики из разных точек арт-рынка: от крупнейшей ярмарки blazar и ведущих российских музеев до коммерческих галерей и мастерских художников. Среди них — Александра Лекомцева (директор по развитию blazar), Артем Евушкин (директор ART&amp;BRUT) и Александра Иванова (гендиректор blazar, юрист по авторскому праву в арт-сфере). Получив эти знания и диплом, вы сможете перейти в арт-индустрию или развиваться в культурном бизнесе (в роли куратора, галериста, арт-дилера или продюсера). Старт обучения — уже в следующий понедельник, 21 сентября. В программу попадут самые актуальные, едва родившиеся кейсы нового арт-сезона и главных выставок года. Это первый запуск, притом Синхро набирает камерный поток, чтобы каждому участнику уделить внимание. Остались последние места, а в этом году больше потоков не будет. По моему промокоду SHAKKO ловите скидку 30 000 ₽. Тайные законы рынка — уже не такие тайные, если знать, у кого спросить. Успевайте. Илл.: кадр из фильма про арт-мир "Boogie Woogie", 2009</t>
+  </si>
+  <si>
+    <t>17.09.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18852</t>
+  </si>
+  <si>
+    <t>Такого эстетического чуда в Москве не случалось с того времени, как закончилась реставрация главных павильонов ВДНХ. Нам вернули еще один шедевр сталинского ампира, необыкновенной красоты здание Ипподрома на Беговой, построенное архитектором Жолтовским. Сходила и посмотрела — поражена.   Это, какие бы упреки не предъявляли к этой роскошной и помпезной архитектуре – действительно очень красиво, ведь сталинские архитекторы творили абсолютно в эстетике палладианства и раннего классицизма – эти пропорции, эти орнаменты… Последние десятилетия главный корпус Ипподрома был в запустении, в его пространствах какие только учреждения и китайские лапшичные не квартировали. Росписи и рельефы на стенах были покрыты масляной краской, фасады осыпались.   И вот город решил вернуть это знаковое место к жизни – не только главное здание, но весь ипподром, включая беговые дорожки, конный двор с конюшнями и служебными помещениями.   Реставрацию и благоустройство вел «Градостроительный комплекс Москвы» с 2024 года. Это просто удивительно, каким предстал обновленный Ипподром. Реставраторы бережно расчистили и восстановили все – причем отметьте, для некоторых работ им пригодились не материальные остатки былой роскоши, а розыски в архивах, в частности, в Музее архитектуры, первоначальных эскизов мастерской Жолтовского, а также архивных фотографий со скачек, где мелькали фрагменты здания.   Отдельно потрясают росписи потолков уличных трибун – это бледно-желтые бетонные плоскости, покрытые орнаментами в стиле Лоджий Рафаэля и Золотого дома Нерона, в которые сталинские орнаменталисты вплели конную тематику. Внутри главного корпуса очень красивы четыре зала тотализатора – это настоящие дворцовые помещения, с колоннами, мраморными полами и историческими люстрами, которые реставрировали особо. А судейская ложа, украшенная витражами с лошадьми. А ложа членов Политбюро – в ней кессонные потолки с живописными панно. Двухэтажный ресторан – это вообще какой-то Останкинский дворец. Широко жили коннолюбители в СССР! (Говорят, тут напропалую гуляли летчики-асы, они любили адреналин от скачек).   Отреставрированы и фасады, в том числе восемь бронзовых коней на кровле, оставшиеся еще со времен сгоревшего царского здания. Они изготовлены Клодтом, и их реставрация на такой высоте потребовала отдельных очень сложных работ.   Но я воспеваю не только творение Жолтовского. Вообще создан Ипподром нового уровня — современный конный стадион: новые дорожки, конюшни, ветеринарная клиника и вся необходимая инфраструктура для проведения крупных соревнований. Вдобавок, он превращен в новое общественное пространство Москвы. Здесь можно будет гулять, и очень долго. Более того, по подземному туннелю можно попасть внутрь круга дорожек — и там устроены прогулочные маршруты, лавочки и очень красивый водоем. Вход в дни без скачек, видимо, будет по билетам. Но эта красота того стоит.</t>
+  </si>
+  <si>
+    <t>17.09.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18851</t>
+  </si>
+  <si>
+    <t>"А меж тем из за сильных дождей в Уффици во Флоренции не выдержала крыша и вода просочилась и полила в зал, где находится Вакх Караваджо и другие картины. И тут пригодилась дорогущая закрытая рама, скорее даже климатическая капсула, в которой он хранится. Внутрь вода не попала и все картины в этой зале в полной безопасности. Но фото, конечно сильное." — докладывает из Италии уважаемая Слава Швец.</t>
+  </si>
+  <si>
+    <t>17.09.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18850</t>
+  </si>
+  <si>
+    <t>Когда ты художник и управляешь вселенной</t>
+  </si>
+  <si>
+    <t>17.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18849</t>
+  </si>
+  <si>
+    <t>Поклонникам Лисицкого и библиофилам рекомендую   Аукционный дом «12-й СТУЛ» проведет 22 сентября торги предметов из архива семьи художника Эль Лисицкого и его жены Софи Кюпперс-Лисицкой.   На них будут книги и фотографии из архива художника Эль Лисицкого и его жены художницы, искусствоведа и коллекционера Софи Кюпперс-Лисицкой, чудом сохранившиеся в частных руках в России.   §    Главный лот – книга Бориса Денике «Китай», подаренная Эль Лисицкому женой Софи на его день рождения. Она чудом сохранилась в новосибирской ссылке, куда была сослана семья художника.  На шмуцтитуле подпись Лисицкого, датированная 22 ноября 1939 года со словом «Mutti» - так художник ласково называл жену. И в эту же книгу вложен листок с архитектурным наброском карандашом, предположительно руки Лисицкого.   §    Монография М. Алпатова «История искусств», переведенная на немецкий язык пасынком Эль Лисицкого Куртом Кюпперсом и подписанная Софи Кюпперс.   §    Экземпляр монографии, посвященной творчеству художника «Красной группы» Отто Нагелю, лично знавшего Эль Лисицкого, которая была подписана и подарена Софи ее автором и издателем Эрхардом Фромхольдом.   §   Первое издание монографии Дмитрия Сарабьянова о Роберте Фальке из личной библиотеки Софи-Кюпперс-Лисицкой.   §   Художественный альбом, посвященный картинам, хранящимся в мюнхенских музеях, принадлежавший Софи Кюпперс-Лисицкой, происходит из так называемого «Списка Софи».   Предаукционная выставка 17, 18 и 21 сентября 2026 г. 11:00–17:00 (по предварительной договоренности). Адрес: ул. Петровка, д.30/7 +7 (499) 404-12-12 12auction.ru</t>
+  </si>
+  <si>
+    <t>16.09.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18848</t>
+  </si>
+  <si>
+    <t>Мне жутко надоел весь этот официоз сегодня, поэтому сейчас вне очереди будет мой киносценарий про совершенно реалистичное арт-ограбление. Предыдущие серии по тэгу #музей_закрыт_на_рокировку Эпизод №6: в котором мы узнаем, что директор музея умеет манипулировать анонимными телеграм-каналами, и готова использовать этот инструмент для кражи Замдиректора музея по безопасности Олег Томин идет домой по дождливой Москве. Его ждет пустая квартира – жена ушла от него, взрослые дети с ним не общаются. На Тверской улице он видит на здании гигантский экран, на которой показывают сцену гибели Андрея Миронова из фильма «Достояние республики», задерживается перед ней и идет дальше. В его мыслях неотвязно – то, как олигарх Кабанов, типичное существо из девяностых, воспользовался своими деньгами и связями, чтобы осквернить музей, подкупить сотрудников и украсть шедевр, которым он теперь наслаждается в одиночку – лишив народ правды и красоты. «Боже, — думает бывший опер, — я говорю совсем как персонаж Рыбакова. Какой кошмар, до чего меня довели эти искусствоведы!» Тем временем директор музея Реформатская начинает раскидывать коварные сети из своего отделанного старинным деревом кабинета. «Для начала мне бы хотелось сделать этому Кабанову немного неприятно», — говорит она себе вслух. И просит вызвать в кабинет искусствоведа Варвару Целиковскую, обычную музейную сотрудницу в сером кэжуал. У них достаточно неформальные отношения. Искусствоведка Варвара после неудачного развода прячется от реальной жизни, но несколько лет назад завела анонимный телеграмм-канал, который полон яда и инсайдов. Каким-то образом она стала популярным и влиятельным блогером в арт-мире. Директор разоблачила ее анонимность случайно, и с той поры порой снабжает Варвару слухами и инсайдами, а также использует ее вторую личность и влиятельность, чтобы повредить своим врагам, в том числе неприятелям в Министерстве культуры. Читатели пытаются понять, кто автор канала – но ничье подозрение не падает на скромную девицу, которая хоть и ходит на вернисажи, но ведет себя так уныло и незаметно. «Варвара, — говорит ей директор, — подготовь мне полное досье на олигарха Кабанова как коллекционера, все слухи и сплетни о нем. Опроси всех своих информаторов, невидимых тайных друзей. Наш бывший сотрудник, его раскаявшийся дилер Кирилл Янусов тебе в этом поможет, вот его контакт». «Хорошо, — отвечает Варвара, которая любит и уважает Реформатскую и готова ей помочь в любом деле. — А зачем?» Реформатская на минуту колеблется, стоит ли доверять своей молодой сотруднице, которая при этом блогер (позор в семье!). Но потом решает открыть ей тайну вскрывшегося преступления – кражи и подмены Картины в музее. «Теперь я раздумываю, что делать дальше, — добавляет Реформатская. — Пока соберем данные». «Как что? — удивляется Варвара. — Надо украсть нашу Картину обратно». В ледяных глазах Реформатской сомнение мгновенно сменяется холодной расчетливостью Гроссмейстера. Она понимает, что начинается партия, ценой в которой является её личная честь и честь музея. Подвиг, о котором никто никогда не узнает. В мыслях она перебирает свою команду профессионалов, каждый в своей отрасли: она сама. Арт-дилер и манипулятор Кирилл Янусов. Реставратор Алла Эйгмонт. Юный айтишник Миша Крамник. Человек с загадочными погонами Олег Томин. И Варвара Целиковская. Вместе они непобедимы, потому что за ними правда — правда искусства, правда справедливости! (Ибо в фильме должен быть пафос и миссия, и вообще в следующий раз я напишу сценарий-фарс, ждите и трепещите). ПРОДОЛЖЕНИЕ СЛЕДУЕТ</t>
+  </si>
+  <si>
+    <t>16.09.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18847</t>
+  </si>
+  <si>
+    <t>Новая Третьяковка закроется в марте Подробности.</t>
+  </si>
+  <si>
+    <t>16.09.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18846</t>
+  </si>
+  <si>
+    <t>«Троица» сейчас лежит на столе у заведующей реставрационной мастерской Троице-Сергиевой лавры Натальи Алдошиной, но «в Лавре с ней не имеют права ничего делать, это не музей, где есть необходимые приборы». Сейчас икона полежит «в более или менее» нормальных условиях, «успокоится» — и клей с поверхности «должен уйти вглубь», поскольку глютен не засыхает, как смола. «Но картина жуткая», — признает собеседник BBC. Также BBC установило, что за немецкая фирма сделала капсулу и другие важные детали. https://www.bbc.com/russian/articles/cmz7zyed8pe1o #Троица_Рублева</t>
+  </si>
+  <si>
+    <t>16.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/shakko_kitsune/18845</t>
+  </si>
+  <si>
+    <t>Мастерство заголовка https://naked-science.ru/community/1215295</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3038,62 +7322,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H295"/>
+  <dimension ref="A1:H775"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3658.25" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="6333.739" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -9812,50 +14096,8210 @@
       <c r="E294">
         <v>6766</v>
       </c>
       <c r="F294">
         <v>14</v>
       </c>
       <c r="G294">
         <v>76</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
         <v>63493</v>
       </c>
       <c r="B295" t="s">
         <v>884</v>
       </c>
       <c r="C295" t="s">
         <v>885</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>886</v>
       </c>
       <c r="E295">
         <v>6234</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>121705</v>
+      </c>
+      <c r="B296" t="s">
+        <v>887</v>
+      </c>
+      <c r="C296" t="s">
+        <v>888</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E296">
+        <v>9026</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>121706</v>
+      </c>
+      <c r="B297" t="s">
+        <v>890</v>
+      </c>
+      <c r="C297" t="s">
+        <v>891</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E297">
+        <v>3659</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>121707</v>
+      </c>
+      <c r="B298" t="s">
+        <v>893</v>
+      </c>
+      <c r="C298" t="s">
+        <v>894</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E298">
+        <v>4394</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>121708</v>
+      </c>
+      <c r="B299" t="s">
+        <v>896</v>
+      </c>
+      <c r="C299" t="s">
+        <v>897</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E299">
+        <v>5041</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>121709</v>
+      </c>
+      <c r="B300" t="s">
+        <v>899</v>
+      </c>
+      <c r="C300" t="s">
+        <v>900</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E300">
+        <v>6289</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>121710</v>
+      </c>
+      <c r="B301" t="s">
+        <v>902</v>
+      </c>
+      <c r="C301" t="s">
+        <v>903</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="E301">
+        <v>6172</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>121711</v>
+      </c>
+      <c r="B302" t="s">
+        <v>905</v>
+      </c>
+      <c r="C302" t="s">
+        <v>906</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E302">
+        <v>6179</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>121712</v>
+      </c>
+      <c r="B303" t="s">
+        <v>908</v>
+      </c>
+      <c r="C303" t="s">
+        <v>909</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="E303">
+        <v>6615</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>121713</v>
+      </c>
+      <c r="B304" t="s">
+        <v>911</v>
+      </c>
+      <c r="C304" t="s">
+        <v>912</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E304">
+        <v>5775</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>121714</v>
+      </c>
+      <c r="B305" t="s">
+        <v>914</v>
+      </c>
+      <c r="C305" t="s">
+        <v>915</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="E305">
+        <v>6261</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>121715</v>
+      </c>
+      <c r="B306" t="s">
+        <v>917</v>
+      </c>
+      <c r="C306" t="s">
+        <v>918</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="E306">
+        <v>5648</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>121716</v>
+      </c>
+      <c r="B307" t="s">
+        <v>920</v>
+      </c>
+      <c r="C307" t="s">
+        <v>921</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="E307">
+        <v>6178</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>121717</v>
+      </c>
+      <c r="B308" t="s">
+        <v>923</v>
+      </c>
+      <c r="C308" t="s">
+        <v>924</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="E308">
+        <v>7002</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>121718</v>
+      </c>
+      <c r="B309" t="s">
+        <v>926</v>
+      </c>
+      <c r="C309" t="s">
+        <v>927</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="E309">
+        <v>7151</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>121719</v>
+      </c>
+      <c r="B310" t="s">
+        <v>929</v>
+      </c>
+      <c r="C310" t="s">
+        <v>930</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="E310">
+        <v>6731</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>121720</v>
+      </c>
+      <c r="B311" t="s">
+        <v>932</v>
+      </c>
+      <c r="C311" t="s">
+        <v>933</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="E311">
+        <v>6129</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>121721</v>
+      </c>
+      <c r="B312" t="s">
+        <v>935</v>
+      </c>
+      <c r="C312" t="s">
+        <v>936</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="E312">
+        <v>8603</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>121722</v>
+      </c>
+      <c r="B313" t="s">
+        <v>938</v>
+      </c>
+      <c r="C313" t="s">
+        <v>939</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="E313">
+        <v>6840</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>121723</v>
+      </c>
+      <c r="B314" t="s">
+        <v>941</v>
+      </c>
+      <c r="C314" t="s">
+        <v>942</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="E314">
+        <v>7438</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>121724</v>
+      </c>
+      <c r="B315" t="s">
+        <v>944</v>
+      </c>
+      <c r="C315" t="s">
+        <v>945</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="E315">
+        <v>6744</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>121725</v>
+      </c>
+      <c r="B316" t="s">
+        <v>947</v>
+      </c>
+      <c r="C316" t="s">
+        <v>948</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="E316">
+        <v>6390</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>121726</v>
+      </c>
+      <c r="B317" t="s">
+        <v>950</v>
+      </c>
+      <c r="C317" t="s">
+        <v>951</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="E317">
+        <v>6804</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>121727</v>
+      </c>
+      <c r="B318" t="s">
+        <v>953</v>
+      </c>
+      <c r="C318" t="s">
+        <v>954</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="E318">
+        <v>5671</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>121728</v>
+      </c>
+      <c r="B319" t="s">
+        <v>956</v>
+      </c>
+      <c r="C319" t="s">
+        <v>957</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="E319">
+        <v>6740</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>121729</v>
+      </c>
+      <c r="B320" t="s">
+        <v>959</v>
+      </c>
+      <c r="C320" t="s">
+        <v>960</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="E320">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>121730</v>
+      </c>
+      <c r="B321" t="s">
+        <v>962</v>
+      </c>
+      <c r="C321" t="s">
+        <v>963</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="E321">
+        <v>6003</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>121731</v>
+      </c>
+      <c r="B322" t="s">
+        <v>965</v>
+      </c>
+      <c r="C322" t="s">
+        <v>966</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="E322">
+        <v>6372</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>121732</v>
+      </c>
+      <c r="B323" t="s">
+        <v>968</v>
+      </c>
+      <c r="C323" t="s">
+        <v>969</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="E323">
+        <v>5976</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>121733</v>
+      </c>
+      <c r="B324" t="s">
+        <v>971</v>
+      </c>
+      <c r="C324" t="s">
+        <v>972</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="E324">
+        <v>6214</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>121734</v>
+      </c>
+      <c r="B325" t="s">
+        <v>974</v>
+      </c>
+      <c r="C325" t="s">
+        <v>975</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="E325">
+        <v>6755</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>121735</v>
+      </c>
+      <c r="B326" t="s">
+        <v>977</v>
+      </c>
+      <c r="C326" t="s">
+        <v>978</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="E326">
+        <v>12994</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>121736</v>
+      </c>
+      <c r="B327" t="s">
+        <v>980</v>
+      </c>
+      <c r="C327" t="s">
+        <v>981</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="E327">
+        <v>8099</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>121737</v>
+      </c>
+      <c r="B328" t="s">
+        <v>983</v>
+      </c>
+      <c r="C328" t="s">
+        <v>984</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E328">
+        <v>7596</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>121738</v>
+      </c>
+      <c r="B329" t="s">
+        <v>986</v>
+      </c>
+      <c r="C329" t="s">
+        <v>987</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E329">
+        <v>8347</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>121739</v>
+      </c>
+      <c r="B330" t="s">
+        <v>989</v>
+      </c>
+      <c r="C330" t="s">
+        <v>990</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E330">
+        <v>6252</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>121740</v>
+      </c>
+      <c r="B331" t="s">
+        <v>992</v>
+      </c>
+      <c r="C331" t="s">
+        <v>993</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E331">
+        <v>6527</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>121741</v>
+      </c>
+      <c r="B332" t="s">
+        <v>995</v>
+      </c>
+      <c r="C332" t="s">
+        <v>996</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="E332">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>121742</v>
+      </c>
+      <c r="B333" t="s">
+        <v>998</v>
+      </c>
+      <c r="C333" t="s">
+        <v>999</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E333">
+        <v>6840</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>121743</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E334">
+        <v>6883</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>121744</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E335">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>121745</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E336">
+        <v>6615</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>121746</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E337">
+        <v>6273</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>121747</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E338">
+        <v>5869</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>121748</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E339">
+        <v>6279</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>121749</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E340">
+        <v>6357</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>121750</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E341">
+        <v>6186</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>121751</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E342">
+        <v>5876</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>121752</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E343">
+        <v>7362</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>121753</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E344">
+        <v>7145</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>121754</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E345">
+        <v>7797</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>121755</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E346">
+        <v>7620</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>121756</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E347">
+        <v>7158</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>121757</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E348">
+        <v>7455</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>121758</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E349">
+        <v>7568</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>121759</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E350">
+        <v>7727</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>121760</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E351">
+        <v>8952</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>121761</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E352">
+        <v>8185</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>121762</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E353">
+        <v>8383</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>121763</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E354">
+        <v>7174</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>121764</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E355">
+        <v>6782</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>121765</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E356">
+        <v>7013</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>121766</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E357">
+        <v>6785</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>121767</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E358">
+        <v>6437</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>121768</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E359">
+        <v>7462</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>121769</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E360">
+        <v>6555</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>121770</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E361">
+        <v>9499</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>121771</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E362">
+        <v>7876</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>121772</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E363">
+        <v>8964</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>121773</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E364">
+        <v>13493</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>121774</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E365">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>121775</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E366">
+        <v>8435</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>121776</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E367">
+        <v>5237</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>121777</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E368">
+        <v>7654</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>121778</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E369">
+        <v>7679</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>121779</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E370">
+        <v>8537</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>121780</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E371">
+        <v>7540</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>121781</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E372">
+        <v>7466</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>121782</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E373">
+        <v>7655</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>121783</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E374">
+        <v>7988</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>121784</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E375">
+        <v>7390</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>121785</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E376">
+        <v>7664</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>121786</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E377">
+        <v>8244</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>121787</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E378">
+        <v>7025</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>121788</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E379">
+        <v>8253</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>121789</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E380">
+        <v>7356</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>121790</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E381">
+        <v>7943</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>121791</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E382">
+        <v>9566</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>121792</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E383">
+        <v>9541</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>121793</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E384">
+        <v>8873</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>121794</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E385">
+        <v>9039</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>121795</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E386">
+        <v>8938</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>121796</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E387">
+        <v>9240</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>121797</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E388">
+        <v>9286</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>121798</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E389">
+        <v>11031</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>121799</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E390">
+        <v>12063</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>121800</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E391">
+        <v>8204</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>121801</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E392">
+        <v>13151</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>121802</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E393">
+        <v>9950</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>121803</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E394">
+        <v>9708</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>121804</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E395">
+        <v>15627</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>121805</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E396">
+        <v>7893</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>121806</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E397">
+        <v>12650</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>121807</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E398">
+        <v>7938</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>121808</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E399">
+        <v>8053</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>121809</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E400">
+        <v>10634</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>121810</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E401">
+        <v>9076</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>121811</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E402">
+        <v>8267</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>121812</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E403">
+        <v>9513</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>121813</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E404">
+        <v>9178</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>121814</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E405">
+        <v>9623</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>121815</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E406">
+        <v>7294</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>121816</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E407">
+        <v>16392</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>121817</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E408">
+        <v>7604</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>121818</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E409">
+        <v>7794</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>121819</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E410">
+        <v>14834</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>121820</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E411">
+        <v>11291</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>121821</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E412">
+        <v>9113</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>121822</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E413">
+        <v>9272</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>121823</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E414">
+        <v>9128</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>121824</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E415">
+        <v>8816</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>121825</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E416">
+        <v>8421</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>121826</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E417">
+        <v>8203</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>121827</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E418">
+        <v>7349</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>121828</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E419">
+        <v>8408</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>121829</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E420">
+        <v>8207</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>121830</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E421">
+        <v>7003</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>121831</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E422">
+        <v>8684</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>121832</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E423">
+        <v>9126</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>121833</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E424">
+        <v>8083</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>121834</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E425">
+        <v>9458</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>121835</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E426">
+        <v>8929</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>121836</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E427">
+        <v>8528</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>121837</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E428">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>121838</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E429">
+        <v>9624</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>121839</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E430">
+        <v>8125</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>121840</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E431">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>121841</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E432">
+        <v>8787</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>121842</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E433">
+        <v>7769</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>121843</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E434">
+        <v>6828</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>121844</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E435">
+        <v>8093</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>121845</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E436">
+        <v>8286</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>121846</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E437">
+        <v>12240</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>121847</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E438">
+        <v>8205</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>121848</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E439">
+        <v>8131</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>121849</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E440">
+        <v>7902</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>121850</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E441">
+        <v>8802</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>121851</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E442">
+        <v>7231</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>121852</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E443">
+        <v>8240</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>121853</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E444">
+        <v>15837</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>121854</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E445">
+        <v>8038</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>121855</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E446">
+        <v>7449</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>121856</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E447">
+        <v>9083</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>121857</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E448">
+        <v>8357</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>121858</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E449">
+        <v>6942</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>121859</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E450">
+        <v>7860</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>121860</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E451">
+        <v>8737</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>121861</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E452">
+        <v>8281</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>121862</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E453">
+        <v>7798</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>121863</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E454">
+        <v>7027</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>121864</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E455">
+        <v>7017</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>121865</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E456">
+        <v>6926</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>121866</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E457">
+        <v>7204</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>121867</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E458">
+        <v>7455</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>121868</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E459">
+        <v>10366</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>121869</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E460">
+        <v>7887</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>121870</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E461">
+        <v>7617</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>121871</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E462">
+        <v>7476</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>121872</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E463">
+        <v>7673</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>121873</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E464">
+        <v>8136</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>121874</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E465">
+        <v>7954</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>121875</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E466">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>121876</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E467">
+        <v>8515</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>121877</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E468">
+        <v>6831</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>121878</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E469">
+        <v>9588</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>121879</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E470">
+        <v>7499</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>121880</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E471">
+        <v>8133</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>121881</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E472">
+        <v>7973</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>121882</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E473">
+        <v>12216</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>121883</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E474">
+        <v>7265</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>121884</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E475">
+        <v>8333</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>121885</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E476">
+        <v>11208</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>121886</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E477">
+        <v>8018</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>121887</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E478">
+        <v>7091</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>121888</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E479">
+        <v>7193</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>121889</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E480">
+        <v>7015</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>121890</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E481">
+        <v>7427</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>121891</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E482">
+        <v>8120</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>121892</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E483">
+        <v>6911</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>121893</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E484">
+        <v>7707</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>121894</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E485">
+        <v>7220</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>121895</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E486">
+        <v>6385</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>121896</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E487">
+        <v>6871</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>121897</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E488">
+        <v>6929</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>121898</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E489">
+        <v>6857</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>121899</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E490">
+        <v>6319</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>121900</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E491">
+        <v>6401</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>121901</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E492">
+        <v>5775</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>121902</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E493">
+        <v>6033</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>121903</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E494">
+        <v>5869</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>121904</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E495">
+        <v>7832</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>121905</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E496">
+        <v>8490</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>121906</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E497">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>121907</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E498">
+        <v>7388</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>121908</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E499">
+        <v>7846</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>121909</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E500">
+        <v>26521</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>121910</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E501">
+        <v>7288</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>121911</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E502">
+        <v>6506</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>121912</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E503">
+        <v>6215</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>121913</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E504">
+        <v>6142</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>121914</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E505">
+        <v>6695</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>121915</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E506">
+        <v>7276</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>121916</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E507">
+        <v>7141</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>121917</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E508">
+        <v>21349</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>121918</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E509">
+        <v>8454</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>121919</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E510">
+        <v>6252</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>121920</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E511">
+        <v>7316</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>121921</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E512">
+        <v>6355</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>121922</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E513">
+        <v>7576</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>121923</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E514">
+        <v>6900</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>121924</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E515">
+        <v>6786</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>121925</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E516">
+        <v>6576</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>121926</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E517">
+        <v>8513</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>121927</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E518">
+        <v>6939</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>121928</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E519">
+        <v>6808</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>121929</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E520">
+        <v>6446</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>121930</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E521">
+        <v>6598</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>121931</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E522">
+        <v>6581</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>121932</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E523">
+        <v>6781</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>121933</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E524">
+        <v>6467</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>121934</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E525">
+        <v>8241</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>121935</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E526">
+        <v>7001</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>121936</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E527">
+        <v>8339</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>121937</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E528">
+        <v>7129</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>121938</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E529">
+        <v>7447</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>121939</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E530">
+        <v>7313</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>121940</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E531">
+        <v>7268</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>121941</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E532">
+        <v>7988</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>121942</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E533">
+        <v>7632</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>121943</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E534">
+        <v>6580</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>121944</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E535">
+        <v>7074</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>121945</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E536">
+        <v>7675</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>121946</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E537">
+        <v>6587</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>121947</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E538">
+        <v>6779</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>121948</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E539">
+        <v>7334</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>121949</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E540">
+        <v>6623</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>121950</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E541">
+        <v>6744</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>121951</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E542">
+        <v>6762</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>121952</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E543">
+        <v>8481</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>121953</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E544">
+        <v>6965</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>121954</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E545">
+        <v>6576</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>121955</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E546">
+        <v>7346</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>121956</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E547">
+        <v>7806</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>121957</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E548">
+        <v>7456</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>121958</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E549">
+        <v>8163</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>121959</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E550">
+        <v>7149</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>121960</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E551">
+        <v>8025</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>121961</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E552">
+        <v>8123</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>121962</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E553">
+        <v>6813</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>121963</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E554">
+        <v>6641</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>121964</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E555">
+        <v>8105</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>121965</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E556">
+        <v>7529</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>121966</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E557">
+        <v>8580</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>121967</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E558">
+        <v>7791</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>121968</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E559">
+        <v>7839</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>121969</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E560">
+        <v>8245</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>121970</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E561">
+        <v>8572</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>121971</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E562">
+        <v>21319</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>121972</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E563">
+        <v>7716</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>121973</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E564">
+        <v>8505</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>121974</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E565">
+        <v>27934</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>121975</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E566">
+        <v>26985</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>121976</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E567">
+        <v>10781</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>121977</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E568">
+        <v>11865</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>121978</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E569">
+        <v>7397</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>121979</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E570">
+        <v>7523</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>121980</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E571">
+        <v>7627</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>121981</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E572">
+        <v>6812</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>121982</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E573">
+        <v>6994</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>121983</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E574">
+        <v>7062</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>121984</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E575">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>121985</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E576">
+        <v>31428</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>121986</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E577">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>121987</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E578">
+        <v>7963</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>121988</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E579">
+        <v>8085</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>121989</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E580">
+        <v>6785</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>121990</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E581">
+        <v>6978</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>121991</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E582">
+        <v>9693</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>121992</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E583">
+        <v>6927</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>121993</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E584">
+        <v>7448</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>121994</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E585">
+        <v>8449</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>121995</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E586">
+        <v>7974</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>121996</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E587">
+        <v>7149</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>121997</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E588">
+        <v>7681</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>121998</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E589">
+        <v>7872</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>121999</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E590">
+        <v>7696</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>122000</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E591">
+        <v>7295</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>122001</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E592">
+        <v>7515</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>122002</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E593">
+        <v>8454</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>122003</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E594">
+        <v>7879</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>122004</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E595">
+        <v>9866</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>122005</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E596">
+        <v>7317</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>122006</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E597">
+        <v>8320</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>122007</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E598">
+        <v>11394</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>122008</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E599">
+        <v>8632</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>122009</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E600">
+        <v>7970</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>122010</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E601">
+        <v>6919</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>122011</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E602">
+        <v>8826</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>122012</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E603">
+        <v>7185</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>122013</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E604">
+        <v>7790</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>122014</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E605">
+        <v>8204</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>122015</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E606">
+        <v>9091</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>122016</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E607">
+        <v>8684</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>122017</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E608">
+        <v>9564</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>122018</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E609">
+        <v>9625</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>122019</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E610">
+        <v>5880</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>122020</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E611">
+        <v>6865</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>122021</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E612">
+        <v>8786</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>122022</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E613">
+        <v>7201</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>122023</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E614">
+        <v>7285</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>122024</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E615">
+        <v>10726</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>122025</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E616">
+        <v>6637</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>122026</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E617">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>122027</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E618">
+        <v>6172</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>122028</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E619">
+        <v>6383</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>122029</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E620">
+        <v>6414</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>122030</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E621">
+        <v>6630</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>122031</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E622">
+        <v>7667</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>122032</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E623">
+        <v>8190</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>122033</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E624">
+        <v>7132</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>122034</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E625">
+        <v>7251</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>122035</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E626">
+        <v>7543</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>122036</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E627">
+        <v>8392</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>122037</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E628">
+        <v>7293</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>122038</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E629">
+        <v>7566</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>122039</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E630">
+        <v>8186</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>122040</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E631">
+        <v>7563</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>122041</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E632">
+        <v>6874</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>122042</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E633">
+        <v>7042</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>122043</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E634">
+        <v>8199</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>122044</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E635">
+        <v>8056</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>122045</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E636">
+        <v>7038</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>122046</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E637">
+        <v>7543</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>122047</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E638">
+        <v>7021</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>122048</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E639">
+        <v>6922</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>122049</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E640">
+        <v>7271</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>122050</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E641">
+        <v>6907</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>122051</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E642">
+        <v>7424</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>122052</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E643">
+        <v>7610</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>122053</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E644">
+        <v>8045</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>122054</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E645">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>122055</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E646">
+        <v>9190</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>122056</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E647">
+        <v>7393</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>122057</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E648">
+        <v>8421</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>122058</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E649">
+        <v>8689</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>122059</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E650">
+        <v>7586</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>122060</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E651">
+        <v>7319</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>122061</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E652">
+        <v>6831</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>122062</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E653">
+        <v>6970</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>122063</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E654">
+        <v>6400</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>122064</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E655">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>122065</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E656">
+        <v>7231</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>122066</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E657">
+        <v>7293</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>122067</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="E658">
+        <v>7478</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>122068</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E659">
+        <v>9637</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>122069</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="E660">
+        <v>6906</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>122070</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E661">
+        <v>7250</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>122071</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E662">
+        <v>7392</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>122072</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E663">
+        <v>8353</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>122073</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E664">
+        <v>6972</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>122074</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E665">
+        <v>7183</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>122075</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E666">
+        <v>7062</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>122076</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E667">
+        <v>8459</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>122077</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E668">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>122078</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E669">
+        <v>8159</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>122079</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E670">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>122080</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E671">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>122081</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E672">
+        <v>8733</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>122082</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E673">
+        <v>6401</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>122083</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E674">
+        <v>6894</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>122084</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E675">
+        <v>10274</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>122085</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E676">
+        <v>8409</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>122086</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E677">
+        <v>9395</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>122087</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E678">
+        <v>8521</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>122088</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E679">
+        <v>7838</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>122089</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E680">
+        <v>7999</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>122090</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E681">
+        <v>6826</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>122091</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E682">
+        <v>6860</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>122092</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E683">
+        <v>7082</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>122093</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E684">
+        <v>7986</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>122094</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E685">
+        <v>7692</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>122095</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E686">
+        <v>7690</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>122096</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E687">
+        <v>8129</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>122097</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E688">
+        <v>8869</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>122098</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E689">
+        <v>12596</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>122099</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E690">
+        <v>8048</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>122100</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E691">
+        <v>7187</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>122101</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E692">
+        <v>8319</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>122102</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E693">
+        <v>10552</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>122103</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E694">
+        <v>8838</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>122104</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E695">
+        <v>9236</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>122105</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E696">
+        <v>8135</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>122106</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E697">
+        <v>9065</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>122107</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E698">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>122108</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="E699">
+        <v>11310</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>122109</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E700">
+        <v>8982</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>122110</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E701">
+        <v>9363</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>122111</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E702">
+        <v>3439</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>122112</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E703">
+        <v>7926</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>122113</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E704">
+        <v>8957</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>122114</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E705">
+        <v>6750</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>122115</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E706">
+        <v>7672</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>122116</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E707">
+        <v>7246</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>122117</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E708">
+        <v>6913</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>122118</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E709">
+        <v>7150</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>122119</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E710">
+        <v>6702</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>122120</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E711">
+        <v>7513</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>122121</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E712">
+        <v>8224</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>122122</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E713">
+        <v>9278</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>122123</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E714">
+        <v>8175</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>122124</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E715">
+        <v>7379</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>122125</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E716">
+        <v>7788</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>122126</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E717">
+        <v>8038</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>122127</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E718">
+        <v>7615</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>122128</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E719">
+        <v>8790</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>122129</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E720">
+        <v>13300</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>122130</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E721">
+        <v>9102</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>122131</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E722">
+        <v>8840</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>122132</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E723">
+        <v>9179</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>122133</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E724">
+        <v>7801</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>122134</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E725">
+        <v>9138</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>122135</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E726">
+        <v>8687</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>122136</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E727">
+        <v>7823</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>122137</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E728">
+        <v>8447</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>122138</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E729">
+        <v>9135</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>122139</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E730">
+        <v>9792</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>122140</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E731">
+        <v>9486</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>122141</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E732">
+        <v>8776</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>122142</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E733">
+        <v>14196</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>122143</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E734">
+        <v>9113</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>122144</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E735">
+        <v>8859</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>122145</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E736">
+        <v>7903</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>122146</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E737">
+        <v>8482</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>122147</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E738">
+        <v>7470</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>122148</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E739">
+        <v>9745</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>122149</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="E740">
+        <v>7678</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>122150</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E741">
+        <v>7006</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>122151</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E742">
+        <v>9023</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>122152</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E743">
+        <v>7583</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>122153</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E744">
+        <v>7926</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>122154</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E745">
+        <v>8064</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>122155</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E746">
+        <v>7917</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>122156</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E747">
+        <v>7592</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>122157</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E748">
+        <v>7401</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>122158</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E749">
+        <v>7385</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>122159</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E750">
+        <v>8019</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>122160</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E751">
+        <v>8670</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>122161</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E752">
+        <v>8863</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>122162</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E753">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>122163</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="E754">
+        <v>8635</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>122164</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E755">
+        <v>9033</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>122165</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="E756">
+        <v>9115</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>122166</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E757">
+        <v>9666</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>122167</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E758">
+        <v>8665</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>122168</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E759">
+        <v>7321</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>122169</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E760">
+        <v>8421</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>122170</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E761">
+        <v>8597</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>122171</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E762">
+        <v>8729</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>122172</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E763">
+        <v>8827</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>127021</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E764">
+        <v>3959</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>127022</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E765">
+        <v>4548</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>127023</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E766">
+        <v>7418</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>127024</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E767">
+        <v>5629</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>127025</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E768">
+        <v>6236</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>127026</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E769">
+        <v>5921</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>127027</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E770">
+        <v>5538</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>127028</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E771">
+        <v>6304</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>127029</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E772">
+        <v>6909</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>127030</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E773">
+        <v>7019</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>127031</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E774">
+        <v>19817</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>127032</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E775">
+        <v>7610</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">