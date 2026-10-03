--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="445">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1095,50 +1095,302 @@
     <t>Одно из главных кураторских достижений на фестивале сайт-специфик театра «Место — Действие» в Бишкеке — устроил (при поддержке коллег) привоз тех книг Ad Marginem и «Гаража», которых нет в Кыргызстане. Я слышал истории, как мои местные друзья и подруги просят своих знакомых привезти им книги из Алматы, и предложил собрать поп-ап книжную лавку, чтобы за счет большого внимания к фестивалю рассеять по городу много хороших книг. И еще 40 книг мы подарили участникам фестиваля. Вроде люди рады 🥹</t>
   </si>
   <si>
     <t>22.09.24 07:05</t>
   </si>
   <si>
     <t>t.me/pshperform/1543</t>
   </si>
   <si>
     <t>Четыре текста о фестивале «Хрупкий», который мы провели в конце августа: три от зрительниц и один от автор:ки работы! 💫 художни:ца эни кто о переживании удаленного кураторства и подготовке проекта о родительстве, институте брака, гендерном неравенстве, секс-работе и онлайн-перформансе: https://t.me/perfodiva/2128 💫 режиссерка Лида Синельник о моем «Путевом очерке» и фестивале в целом: https://t.me/pop_mechanic/1428 💫 театровед и театральный критик Дина Годер про автофикшн Димы Белыша «Мой дом на перекрестке. Тоже»: https://t.me/chtoyavidel/3981 💫 журналистка Марго Мурадян о «Нетворке» Артема Томилова и ценностях фестиваля: https://t.me/pishuchtoto/3119 Фото Лады Бельской</t>
   </si>
   <si>
     <t>17.09.24 20:24</t>
   </si>
   <si>
     <t>t.me/pshperform/1541</t>
   </si>
   <si>
     <t>классный текст, в очередной раз описывающий природу моего ужаса</t>
   </si>
   <si>
     <t>t.me/pshperform/1542</t>
   </si>
   <si>
     <t>«В десятых одним казалось, что развитие городов — ключ к системным трансформациям, другим оно представлялось новой версией теории малых дел, а третьим — модным словом где-то между „Афишей“ и кофейнями. Последние пару лет все больше спикеров признаются в разочаровании и крушении иллюзий и пытаются понять, где произошел поворот не туда». Во второй половине десятых годов в России, особенно в Москве, установилась новая атмосфера. Место сложного политического разговора и попыток системных изменений заняли комфорт и красота отдельных пространств и территорий, а еще завораживающий разговор о культуре и креативном классе. Сложилась утопичная, идеальная картина огромного города-кофейни, где жители занимаются исключительно творческим трудом, а вопросы неравенства исчезают сами собой. Антрополог Павел Федоров — о том, как в России менялся подход к урбанистике и почему в 2024 году сами урбанисты признались, что город превратился в скопление сервисов, задача которых — обслужить потребителя. Из города для людей в набор сервисов: как Москва и другие мегаполисы становятся аполитичными городами Вы можете помочь нам продолжать выпускать уникальные материалы: Поддержать Perito на Patreon Поддержать Perito на Boosty</t>
+  </si>
+  <si>
+    <t>13.09.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1925</t>
+  </si>
+  <si>
+    <t>Сделали милую и функциональную партнерку фестиваля с 2ГИС! Для удобства зрителей добавили все локации событий на карту: можно ввести в приложении или на сайте название «Место — Действие», найти свое событие в списке и построить до него маршрут. Начинаем фестиваль в ближайший четверг!</t>
+  </si>
+  <si>
+    <t>11.09.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1924</t>
+  </si>
+  <si>
+    <t>Фестиваль «Место – Действие» в Кыргызстане представит разные форматы современного театра С 17 по 27 сентября 2026 года в Бишкеке пройдёт третий фестиваль современного театра «Место — Действие». В программе — 19 спектаклей, включая премьеры, перформансы, арт-тренинги и другие события. Фестиваль откроется 17 сентября иммерсивным спектаклем «Белек». Это проект, созданный «МЕСТОМ Д…» и режиссёром Асей Хашем, стал неотъемлемой частью смотра. Действие происходит у заброшенного кафе «Улитка». Участники могут выбрать три «блюда» из меню с различными формами взаимодействия: перформанс, инсталляция, игра или разговор — и собрать свою уникальную историю. Подробности — по ссылке. Мы ВКонтакте.</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1923</t>
+  </si>
+  <si>
+    <t>Тут еще всякие вещи про фестиваль почитать можно!</t>
+  </si>
+  <si>
+    <t>09.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1914</t>
+  </si>
+  <si>
+    <t>🌟Театр по всему городу: в ЗАГСе, школе, кафе, наушниках, курилке и саду. Именно так выглядит третий фестиваль современного театра «Место — Действие», который пройдет в Бишкеке с 17 по 27 сентября. В этом году организаторы Роман Хузин, Ваня Демидкин и Ольча Щетинина собрали программу из 19 спектаклей, перформансов, тренингов и других событий. Вошли проекты прошлых лет (о которых Ваня Демидкин и Ольча Щетинина рассказывали здесь), победители открытого конкурса и гастрольные спектакли из Алматы — о насилии, поцелуях и рэпе. И ко всему это прилагается книжный маркет — с редкими книгами о современном искусстве. В общем, приезжайте в Бикшек, пройдите театр. Фотографии: Роман Третьяков, Саша Пирогова. #пространство_сцены</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1913</t>
+  </si>
+  <si>
+    <t>До фестиваля в Бишкеке — 1 неделя и 1 день!</t>
+  </si>
+  <si>
+    <t>28.08.26 21:20</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1911</t>
+  </si>
+  <si>
+    <t>Какой трогательный пост Антона!</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1912</t>
+  </si>
+  <si>
+    <t>пишк 25. мечты о бишкеке уже в третий раз «место д» проводит фестиваль современного театра. я смотрел пару штук с предыдущих фестов на видео, и слышал отзывы от тех, кто туда гонял, и это всегда наполняло меня грустью. типа - ну вот пропускаю что-то интересное. так что если вы не хотите грустить, то срывайтесь и езжайте в бишкек. с 17 по 27 сентября там будет каждый день (а то и по два раза) проходить очередной перформанс, спектакль или другая арт-активность. мне симпатичен этот проект в первую очередь потому, что это независимая инициатива, которая создана на грант плюс средства с продажи билетов. даже то, как они объясняют своё существование в формате фестиваля в разных пространствах, сильно откликается «когда условий для создания театра нет, но заниматься им хочется, оптимальным становится фокус на том, что дает минимальное сопротивление. в нашем случае — на поиск ниш и пустот в городском ландшафте, где театр может случиться», - кусок пресс-релиза. этот фестиваль заставляет меня вспомнить, что те, кто хотят делать театр его делают в любых условиях, а не ищут оправданий. и это немного больно. я всегда был рядом с такими людьми, но в поворотные моменты всегда выбирал личный комфорт, а потому становился от театра все дальше. но это мой выбор, я вам его не советую. в третий раз я упускаю отличный повод поехать в бишкек, встретится с приятными людьми и посмотреть хороший театр. для меня это значит две вещи. 1-я - так и не стал критиком, которого бы на такие фестивали привозили. впрочем, тут спорно, вероятно, что этот фестиваль вообще не везёт критиков) 2-я - мой уровень достатка так и не стал таким, чтобы я мог заниматься театральным туризмом - то есть просто сорваться с работы, взять отпуск за свой счёт, полететь в другой город, купить билеты на спектакли и оплатить жильё в другой стране - что-то пока не вмещается в бюджет. честнее будет сказать, что я не могу это воспринимать за вид желанного отдыха, а потому отпуск потрачу иначе и в другом месте. а, чуть не забыл - программа фестиваля по ссылке. если вы легки на подъем, и у вас есть время - эти 10 дней вы не забудете. #пишк</t>
+  </si>
+  <si>
+    <t>26.08.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1910</t>
+  </si>
+  <si>
+    <t>С 17 по 27 сентября в Бишкеке пройдет наш фестиваль современного театра «Место — Действие»! Программа этого года самая насыщенная за три года, в ней 19 событий. Но несмотря на рост от года к году, скорее всего, это будет последний фестиваль, тк у нас заканчивается трехгодичный грант. Так что зову всех напоследок увидеться в Кыргызстане и полторы недели смотреть дико разный театр. Проведенное в Центральной Азии время — одно из самых счастливых за последние годы для меня. Пусть и вам достанется немного такого, да еще и сразу в спрессованном виде феста! Переходите по ссылкам, чтобы узнать подробнее о независимом театре в ЦА: 💞 Сандык Иммерсивный спектакль о регионах Кыргызстана 💞 Белек Кафе впечатлений 💞 Связи Иммерсивный аудиоспектакль 💞 Ярлик Реконструкция прогулки 💞 ТОО | ГОРА Междисциплинарный перформанс 💞 Курилка Игровой вербатим 💞 Воспоминания об искусстве Иммерсивный детектив 💞 Как выжить в алматинском театре Инструкция в формате рэп-стендапа 💞 Витражи Телеграм-экскурсия по ЗАГСу 💞 Игра улиц и сердец social game about love &amp; heartbreak 💞 Мэппинг на ходу Интерактивный променад с проектором 💞 Дядя Володя и комната желаний Игровой променад по аномальной зоне 💞 Марат/Сад Прогулка в саду 💞 Из травмы — к ресурсу Арт-терапевтический тренинг 💞 kisssssss Перформанс о поцелуях 💞 Хеклер Драмеди 💞Шекспир. Сторителлинг Интерактивный спектакль 💞 Звонок, на который ответят Документальный спектакль 💞 За что я ... школу? Спектакль-возвращение</t>
+  </si>
+  <si>
+    <t>18.08.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1909</t>
+  </si>
+  <si>
+    <t>Следите за руками: • самоорганизованный проект • в Петербурге • делает опен-колл • на фестиваль • вокруг транспортного средства... Привет всем, кто еще помнит наш «Фестиваль Перфотачки»… 😭 А если серьезно, респект за возделывание почвы родного болота! 76 автобус — не самый длинный в петербурге, даже не входит в первую десятку. он ходит с большими интервалами, часто попадает в пробки, в час пик в нём сложно даже встать. но он — один из самых красивых в городе, а ещё соединяет новые районы с центром: от коменды до московского вокзала. признаемся, что питаем чувства к 76-му, так как сами часто ездим на нём. однако мы делаем арт-проект вокруг этого маршрута не только по этой причине. для нас это — возможность поговорить о локальных идентичностях, урбанизме, связях. зовём вас поговорить вместе. мы принимаем заявки на создание перформативных работ в рамках фестиваля. перформансы будут проходить по маршруту 76-го, внутри салона и на остановках. просим вас учесть: способ взаимодействия со средой — бесконфликтный. Подробности опен-колла тут!</t>
+  </si>
+  <si>
+    <t>11.08.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1904</t>
+  </si>
+  <si>
+    <t>Как-то из моей лекции Кеша Башинский узнал про работу 13 kisses Дэвиса Фримэна. Это партитура, по которой зрители должны реконструировать важные для истории и культуры поцелуи: Брежнев и Хонеккер, первый межрасовый поцелуй на ТВ, Мадонна и Бритни и тд. Я приводил эту работу в пример на лекциях про реэнактмент, когда рассказывал о том, как через восстановление событий (в иных случаях даже художественных работ) прошлого можно обрести какое-то знание об истории, не обусловенное его интерпретацией исследователями и политикой. Знание через опыт. Теперь Кеша вместе с Шерханом Оразбековым и Алиной Гавриловой делают перформанс по мотивам этой партитуры Фримэна. Премьера пройдет в эти выходные в Алматы, а уже в сентябре мы покажем ее на нашем фестивале в Бишкеке 💋 Поцелуй — очень необычное мероприятие. Например, по некоторым оценкам, поцелуй встречается в 90% человеческих культур, и только в 46% из них он связан с романтикой. Поцелуи дарят друг другу любовники, родители и дети, подруги и друзья, союзники и враги. Про поцелуи пишут картины, поют песни, снимают кино и рисуют комиксы. Мы рассматриваем поцелуй как идеальный культурный конструкт, через который можно проследить как распределяется чувственность в массовой культуре, политике и социуме. Перформанс представляет собой эксперимент, в ходе которого мы будем развивать эмпатию к разным социальным, политическим и культурным феноменам, и, изучая поцелуй, узнаем что-то о мире вообще.</t>
+  </si>
+  <si>
+    <t>08.08.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1903</t>
+  </si>
+  <si>
+    <t>Собрал все сюжеты о театре из «Намедни» Леонида Парфенова в один список! С таймкодами и по хронологии. Из выпусков после возрождения программы на Ютубе: 1921: Детский театр Наталии Сац. ТЮЗ 1922: Театр Вахтангова. «Принцесса Турандот» 1923: Мейерхольд 1931: Цыганский театр «Ромэн» 1946: Премьера сатирического спектакля «Обыкновенный концерт» 1951: Уланова 1956: «Современник» 1961: Сбежал Нуреев 1962: Большой театр в Америке. Прима Плисецкая 1964: Театр на Таганке Из НТВ-канона: 1967: «Кармен-сюита» 1970: Фурцева назначила Ефремова во МХАТ 1970: Балет «Спартак» 1971: Часы театра Образцова 1972: Павлова и Годунов 1976: «История лошади» в БДТ 1977: Театры-студии 1979: Годунов остался в США 1981: «Юнона и Авось» 1984: Асисяй. «Лицедеи» 1987: Раздел МХАТа 1994: «Орестея» 2001: Театр снова в моде И снова с Ютуба: 2004: Гришковец 2005: Чулпан Хаматова 2012: Кирилл Серебренников 2017: «Театральное дело» 2021: Спектакли Крымова</t>
+  </si>
+  <si>
+    <t>04.08.26 20:37</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1893</t>
+  </si>
+  <si>
+    <t>9 августа в Петербурге — спин-офф перформанса с нашего фестиваля «Место — Действие» в Бишкеке 2024 года! «Дядя Володя спасает Шахерезаду» — это работа Димы Белыша и Лены Юферовой, она выросла из «Дяди Володя» Димы. В нем зрители ходили по городу в оранжевых жилетах с гаечными ключами и под присмотром Димы в роли Дяди Володи закручивали в городе те гайки, что еще пока не закрутили по какой-то причине 🤷🏻‍♂️ А точкой отсчета для перформанса стала одноименная песня «Дядя Володя» группы «Порнофильмы»! Что будет в петербургском спин-оффе, не знаю! Но всем советую — он пройдет в рамках бесплатного фестиваля «К вечеру стихнет». Вся инфа и регистрация тут!</t>
+  </si>
+  <si>
+    <t>30.07.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1892</t>
+  </si>
+  <si>
+    <t>ТОЛЬКО НАШ Вчера исполнилось 100 лет со дня рождения советского театрального режиссера Зиновия Яковлевича Корогодского. Поэтому сегодня предлагаю вспомнить наш с Артемом Томиловым и Женей Зайцевым подкаст «Только наш». Он посвящен Корогодскому и тому, что было им построено. Там есть буквально все: как была устроена советская цензура; какую социальную работу вела команда ленинградского ТЮЗа при Корогодском; почему театр — не только искусство, но и педагогический проект; где заканчивается история театра времен З.Я. и что было после. Гостями подкаста стали режиссеры Лев Додин, Вениамин Фильштинский и Данила Корогодский, актриса Ирина Соколова, театральные критики Елена Вольгуст, Юлия Клейман и Кристина Матвиенко. Выбирайте удобную платформу и слушайте подкаст «Только наш»: https://podcast.ru/1590815616</t>
+  </si>
+  <si>
+    <t>04.07.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1891</t>
+  </si>
+  <si>
+    <t>Художники и художницы из Центральной Азии, мы объявляем опен-колл на участие в третьем театральном фестивале «Место — Действие»! Наш первый фестиваль 2024 года был посвящен театру в нетеатральных пространствах (сайт-специфик театру), а со второго фестиваля 2025 года мы смотрим шире — на театр соучастия во всех его формах. Мы готовы поддержать от 2 до 4 проектов мини-грантами на сумму не выше 50 000 сомов (~490 евро) каждый. Можно подавать иммерсивные, сайт-специфические, партиципаторные и другие экспериментальные театральные проекты. Фестиваль пройдет 17-27 сентября в Бишкеке. Дедлайн опен-колла — 15 июля. Подробности и форма заявки тут!</t>
+  </si>
+  <si>
+    <t>29.06.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1881</t>
+  </si>
+  <si>
+    <t>В комменты к посту закину еще фоток, в том числе с выставки театральных плакатов — там были афиши спектаклей Триши Браун, Тадеуша Кантора, Мередит Монк, Ежи Гротовского, театра Пикколо! Вообще Triennale Milano один из самых классных музеев, где я был!</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1882</t>
+  </si>
+  <si>
+    <t>На неделю дизайна не успели, но в Милан все равно съездили Наш главный редактор Ваня очень хотел попасть на Миланскую неделю дизайна и не успел. Но зато изучил Музей дизайна Миланской триеннале и привез нам много фотографий. Это ведущая итальянская культурная институция, посвящённая современному дизайну, архитектуре, искусству, моде и визуальной культуре в целом, с постоянной программой выставок, перформансов и образовательных инициатив. Отдельно отмечаем расположение — Палаццо делль'Арте в пейзажном парке Семпионе в самом центре Милана. Прочитать больше о музее и выставках можно на сайте. Любуемся фотографиями и загадываем там побывать 🤌</t>
+  </si>
+  <si>
+    <t>22.06.26 19:32</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1871</t>
+  </si>
+  <si>
+    <t>ПИТЕР, 28 июня в 19:00 проведем первый закрытый показ документального фильма о нашем фестивале «Хрупкий»! Режиссер Егор Исаев снимал его в феврале 2025 года на 4-м фестивале: в течение двух недель проводил сутки то с авторами спектаклей, то с перформерами, то со зрителями. Так сложился дико классный метод съемки фильма о театральном фестивале, который является лишь связующим элементом в жизни его героев и героинь. Мы видим их и до, и после событий на фестивале. То есть Егору удалось поймать то, что недоступно никому из авторов и зрителей «Хрупкого»: жизнь участников за пределами театра. Такой метод, я надеюсь, будет отличать фильм Егора и его соавтора Кости Корягина от тех доков о театре, что я видел прежде. Тк он будет размыкать разговор о театре до более сущностных вещей и до более широкого круга людей, а не концентрироваться на том, как авторы ведут свои проекты условно от репетиции к показу. Но! Я пишу «надеюсь», тк предполагаю лишь на основе того, как шла съемка. Сам фильм я не видел ни в черновом, ни в готовом варианте — и приду на показ 28-го смотреть его с вами впервые… Если вы в Питере и хотите сходить, напишите мне @vnchkaa! И я передам ваш контакт организаторам показа для связи.</t>
+  </si>
+  <si>
+    <t>12.06.26 18:34</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1869</t>
+  </si>
+  <si>
+    <t>Два опен-колла от коллежанок! 🧶 Настя Патлай и Лиза Спиваковская набирают третий поток онлайн-курса документальной драматургии в школе Un/Filmed. В 2024 и 2025 годах на курсе было написано 18 пьес, многие из которых были опубликованы, вошли в шорт-листы конкурсов, были переведены на польский, испанский, французский и другие языки, ставились и публично читались. В общем, имели жизнь! Что, порой, даже труднее обеспечить, чем написать текст. Вдруг вам давно нужно было с кем-то поразгонять идею своего документального текста! Дело дорогое, но есть два бесплатных места — стоит попробовать. 🧶 «Любимовка» запустила опен-колл Fringe-программы и ищет авторов и тексты, которым тесно в привычных рамках драматургии, театра и литературы. Тексты, которые работают с пространством, звуком, телом, объектом, маршрутом, инструкцией, документом, цифровой средой, зрительским участием или другой нестандартной формой. «В этом году мы думаем о Fringe-программе как о пространстве сигнала — поле, где тексты пробиваются через шум времени. Это место для работ, которые пытаются быть услышанными в мире, где всё сложнее говорить, слушать и договариваться. Где можно не сразу понять друг друга, но оставаться в контакте». Курирует фринж Оля Казакова!</t>
+  </si>
+  <si>
+    <t>07.06.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1860</t>
+  </si>
+  <si>
+    <t>Будете в Париже, съездите в «Желтую мельницу» — резиденцию Славы Полунина в часе езды от города. В эти выходные были мастер-классы Хельги Штенцель, которая делает фигуры животных из одежды, встреча с Рёко Секигути, авторкой «Нагори» и других переведенных на русский язык Ad Marginem книг. И много арт-объектов на территории сада. 27-28 июня, 18-19 июля, 29-30 августа, 19-20 сентября, 10-11 октября — вот даты следующих открытых дверей резиденции. В комментах докину еще фоток!</t>
+  </si>
+  <si>
+    <t>05.06.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1859</t>
+  </si>
+  <si>
+    <t>У дорогой Ильмиры Болотян вышел бесплатный онлайн-курс о современном театре в 4 лекциях на сайте Музея «Гараж». Среди прочего, в последней лекции Ильмира сравнивает наш перформанс на открытии «Недели Перфотачки в Москве» 2021 г. с работой Тино Сегала)) Качественное соседство, ничего не скажешь! Курс советую, цитату — прилагаю: Интересно сравнить перформанс художника (This VariationТино Сегала) и спектакль режиссера («Любовь, которая займется нами» Ивана Демидкина и Артёма Томилова), в которых происходит на первый взгляд похожее действие — перформеры и зрители танцуют в одном пространстве. Перформанс художника Тино Сегала This Variation («Эта вариация») обычно происходит в темном зале и длится весь рабочий день музея. Во мраке перформеры отбивают ритм, молчат, звучат, танцуют — возникает звуковая пластическая композиция, в которой зрителю дозволено действовать как угодно: наблюдать, подключаться или не участвовать. В какой-то момент исполнители замолкают, а потом вступают вновь: у действия нет ни начала, ни конца, ни середины, ни кульминации. Можно сколько угодно находиться в этой темной комнате и слушать, лежать, сидеть, ходить, петь, танцевать. Театральный перформанс «Любовь, которая займется нами» Ивана Демидкина и Артема Томилова, показанный в Центре им. Вс. Мейерхольда на фестивале «Неделя Перфотачки в Москве» в 2021 году, был устроен как танцевальная инсталляция для вечеринки и отсылал к танцевальным марафонам США периода Великой депрессии: «Все приглашенные на вечеринку могут с нами взаимодействовать, потому что мы — гаранты танцев. Мы делаем так, что каждый вступает на уже разогретый танцпол, и если человек хочет получить веселье — он его получает, оставляя за собой право выйти в любой момент. Но не мы. Мы ограничены временем и задачей, ведь мы — работаем, а наша работа — тусить. Тусить, отказываясь от тусы». Отличие от This Variation Тино Сегала в том, что действие ограничено несколькими часами, и команда акцентировала внимание зрителей на своей «работе»: в то время как публика пришла «тусоваться», авторы трудились, совершая перформанс. Несмотря на то, что оба действия можно описать как «перформанс», театральная рамка внесла в «Любовь...» те самые репрессирующие зрителя элементы: разделение на сцену и зал, на исполнителей и публику (в работе Сегала не случайно все проходило в темноте: пришедшие в зал не могли бы мгновенно обнаружить перформеров среди толпы), ограничение по времени, соответствующее обычным временным рамкам спектакля, а также превалирование смысла происходящего над процессом. «...Танец из отдыха стал изнуряющей работой для тех, кто нуждается в заработке, — писали авторы. — По сути, этот парадокс характеризует практически каждого, кто живет нестабильным и незащищенным трудом в сфере искусства и культуры». Между тем перформеры «Любви...» «работают» два часа, пока остальные отдыхают, в то время как перформеры This Variation работают целый день. Сегал предпочитает называть свои проекты «сконструированными ситуациями». В пространстве музея это действительно ситуации, в которые (внезапно) попадает зритель, вольный, как на любой выставке, тут же уйти. Сегал не задает ни правильного способа участия, ни необходимости в нем: зритель может наблюдать, включаться или вовсе оставаться в стороне. Важно не то, что делает зритель, а то, что сама ситуация существует как произведение и позволяет пересобрать привычные модели музейного поведения. В «Любви, которая займется нами», напротив, участие зрителя оказывается негласной задачей выступающих. Несмотря на заявленную открытость, перформанс выстроен таким образом, чтобы вовлечь публику в действие: «растанцевать» ее, преодолеть пассивность, превратить присутствующих в участников. Свобода здесь носит условный характер — она предполагает движение в сторону, указанную авторами. Именно в этом заключается принципиальное различие двух работ. У Сегала ситуация не требует отклика и не направляет его, тогда как в «Любви...» участие становится формой нормы, а отказ — отклонением от нее. Смотрите курс здесь!</t>
+  </si>
+  <si>
+    <t>09.05.26 19:18</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1857</t>
+  </si>
+  <si>
+    <t>Какая же ХОРОШАЯ книга, помимо основного сюжета штрихами фиксирующая (разрушенные) судьбы десятков, десятков людей. Берите!</t>
+  </si>
+  <si>
+    <t>05.05.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1856</t>
+  </si>
+  <si>
+    <t>Ваня Демидкин — наш автор, художник и куратор, который уже несколько лет пишет для Perito о театре и перформансе. И вот у него вышла первая книжка! Год назад Ваня перевёл пьесу Бориса Никитина «Эссе о молчании», а после показал его видеозапись в 7 городах и 4 странах. Теперь он выпустил текст небольшим тиражом — потому что, по его словам, этот текст точно отражает ощущения от того, как устроен мир последние 3–4 года. Книжка небольшая — 33 страницы формата A6, поместится в карман. Донейшн от 400 ₽ в любой валюте, доставка куда угодно. Классный подарок для тех, кто думает о памяти, идентичности и молчании. Заказать можно тут.</t>
+  </si>
+  <si>
+    <t>23.04.26 17:56</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1855</t>
+  </si>
+  <si>
+    <t>В мае лечу в Бишкек, чтобы провести «Ваааайбораторию» Так мы назвали подготовительный этап нашего театрального фестиваля «Место — Действие», который пройдет осенью уже третий раз. Только в этот раз все совсем иначе! Раньше часть фестивальной афиши собиралась из майской лаборатории сайт-специфик театра, в которой участвовали люди без театрального опыта. В течение месяца они слушали лекции, ходили на мастер-классы и под кураторским присмотром создавали свои первые проекты. Часть из них после лаборатории жила своей жизнью, часть вставала в программу нашего фестиваля. Так театр за пару лет оброс большим и сплоченным комьюнити художников и друзей. Но в этом году ребята поняли, что такой формат расширения себя изжил, а задача программировать фестиваль не гастрольными проектами, а изнутри Бишкека — осталась. Поэтому мы созвонились и поняли, чего нам всем не хватает — разгона работ друг друга на равных. Не обучения, не лекций и мастер-классов, а тесного нахождения в среде тех, кто также занят театром, но в силу разных причин не успевает довести свои идеи до ума. И говорю я об этой необходимости не понаслышке, а потому что чувствую, как эмиграция в моем случае лишает той среды, внутри которой вообще имеет смысл творчеством заниматься. Так мы сформулировали три группы людей, кому может быть нужна «Ваааайборатория»: ● у вас есть идея, но она постоянно откладывается на потом, ● вам нужно обсудить проект с кем-то, кто шарит в современном театре, ● вы хотите быстро проверить свою идею на зрителях. И если судить по первому фидбэку, это именно то, чего всем не хватает — импульса вынуть себя из повседневности и рутины (пусть даже творческой) и заняться тем, что давно лежит. Если кто-то вообще дочитает до сюда и поймет, что тоже хотел бы собираться на такие встречи, но живет не в Бишкеке, напишите в комментах — мб соберемся потом и онлайн!</t>
+  </si>
+  <si>
+    <t>21.04.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1854</t>
+  </si>
+  <si>
+    <t>#выйдут 📖 Еще один проект-долгострой Individuum, яростные дневники Шекспира XX века в изгнании впервые на русском языке — открываем предзаказ на «Эмигрантские дневники. 1938–1955» Бертольта Брехта в переводе Зои Бороздиновой. 📝 Автора «Трехгрошовой оперы» — в ваши шопперы: клик. «Рабочий журнал», как назывались дневники Бертольта Брехта, крупнейший драматург XX века вел с 1938 по 1955‑й, — в годы изгнания из Германии и после возвращения. Камертоном для этих записей стала пронзительная честность, с которой он реагировал на происходившие события. Критерий политической и художественной честности он примерял и для всего, что его окружало, — к спектаклям, текстам, идеям и людям. Сменяя страны, теряя близких людей, участвуя в идеологических спорах и работая над пьесами, Брехт вклеивал в дневник вырезки из газет — хронику распада мира, а затем хронику новой реальности. Размышления о теории «эпического театра» на этих страницах соседствуют с заметками о постоянных переездах, о домашней собаке, о ненависти к Голливуду, о спорах с Томасом Манном и Теодором Адорно и о неколебимой вере Леона Фейхтвангера в победу СССР. Набросок, сомнение, самоцензура, злость, ирония: все слои видны, как в раскадровке; это редкое свидетельство того, как устроена творческая лаборатория гения, интеллектуала, жившего в эпоху тоталитаризма и вой­ны, в эпоху, когда казалось, что думать о литературе — почти непристойно.</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1853</t>
+  </si>
+  <si>
+    <t>ну легенды, блин! надо брать ❤️‍🔥</t>
+  </si>
+  <si>
+    <t>30.03.26 20:13</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1852</t>
+  </si>
+  <si>
+    <t>Мы обновили сайт prstrnstmag.ru — интервью, тексты, карта независимых книжных и главное о журнале можно узнать по ссылке Разговоры в «Пространстве», которые можно прочесть уже сейчас: ⚫️Елена Ковальская — о фестивале «Пустота», социальном театре и отечественных перформативных практиках ⚫️Татьяна Тарасова — о спектакле «Я — ̶Г̶А̶М̶Л̶Е̶Т̶ ОШИБКА» происхождении боли, работе со студентами, поиске территории свободы и о мастерских ГИТИС ⚫️Борис Павлович — о проекте «Лес», существовании независимых театров сегодня и их будущем ⚫️Анастасия Паутова — о спектакле «Мать», мемах в llllllll1111llllllllll и юморе как реакции на боль ⚫️Артем Томилов — о фестивале «Хрупкий» (2024), режиссуре межличностных взаимоотношений и пересборке творческого языка ⚫️Ваня Демидкин — о реэнактменте «Флюксуса» и фестивале сайт-специфик-искусства «Место — действие» в Бишкеке (совместно с кураторкой Ольчей Щетининой) ⚫️Фати Бесолти — о перформативности музыки, препятствиях в музыкальной индустрии и личных проектах ⚫️Димитрий Крис Чернэ — о режиссерской лаборатории в «Театре Простодушных», метамодерне и проблемах инклюзии в искусстве to be continued...</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1851</t>
+  </si>
+  <si>
+    <t>Товарищи перезапустили сайт и по этому случаю напомнили о двух интервью, которые я им давал! Но не отметили еще одно, которое тоже лежит на их сайте — от Ани Шалуновой о фестивале «Хрупкий»</t>
+  </si>
+  <si>
+    <t>27.03.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1849</t>
+  </si>
+  <si>
+    <t>Один из спектаклей с нашего фестиваля «Место — Действие» в Бишкеке едет на гастроли в Южную Корею! Поэтому нарушу молчание на этом канале и напомню о статье, в которой про фестиваль и рассказывал И раз уж заговорили, вот еще два материала о фестивале, которыми ни разу не делился здесь! &gt; Рецензия Кеши Башинского на воркшоп Аси Хашем по сенсорному театру «Ощущай» &gt; Фидбэк одной из зрительниц в ответ на рецензию Кеши И вот описание этого воркшопа: В течение трех часов участники вместе с ведущей воркшопа придумывали небольшие спектакли, которые основаны на работе со звуком, прикосновением и движением. В таком воркшопе мог поучаствовать каждый, а опыт в театре был не нужен. После подготовки работ участники показали работы, а зрители сидели с закрытыми глазами. Воркшоп — это хороший способ быстро пройти путь от идеи работы до ее показа, это возможность попробовать себя в новой роли, выйти из позиции зрителя и стать соавтором спектакля. Сенсорные спектакли широко представлены в мировом театре. Подобные опыты делали Punchdrunk из Великобритании, Rimini Protokoll из Германии, Ontroerend Goed из Бельгии. В Бишкеке такие форматы встречаются редко, так что воркшоп — это хорошая возможностью предложить горожанам такой способ театрального действия. Воркшоп провела Ася Хашем, режиссерка и художница. Ее спектакли «Белек» и «Тропы» были в программе фестиваля «Место — Действие» в прошлом году.</t>
+  </si>
+  <si>
+    <t>20.09.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1928</t>
+  </si>
+  <si>
+    <t>4-й день фестиваля!</t>
+  </si>
+  <si>
+    <t>16.09.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/pshperform/1927</t>
+  </si>
+  <si>
+    <t>На сайте казахстанского 98mag вышло большое превью нашего фестиваля — в одном месте собраны описания и фотографии всех проектов. Переходите по ссылке, изучайте программу и кусайте локти, что вы до нас так и не доедете)) Фестиваль начинается завтра! https://www.98mag.kz/gorod/v-bishkek-startuet-festival-sovremennogo-teatra-mesto-dejstvie/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1460,62 +1712,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H125"/>
+  <dimension ref="A1:H155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4604.304" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4748.269" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -4513,50 +4765,560 @@
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>63199</v>
       </c>
       <c r="B125" t="s">
         <v>356</v>
       </c>
       <c r="C125" t="s">
         <v>359</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E125">
         <v>734</v>
       </c>
       <c r="F125">
         <v>19</v>
       </c>
       <c r="G125">
         <v>23</v>
       </c>
       <c r="H125">
         <v>2</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>121677</v>
+      </c>
+      <c r="B126" t="s">
+        <v>361</v>
+      </c>
+      <c r="C126" t="s">
+        <v>362</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="E126">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>121678</v>
+      </c>
+      <c r="B127" t="s">
+        <v>364</v>
+      </c>
+      <c r="C127" t="s">
+        <v>365</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="E127">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>121679</v>
+      </c>
+      <c r="B128" t="s">
+        <v>364</v>
+      </c>
+      <c r="C128" t="s">
+        <v>367</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="E128">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>121680</v>
+      </c>
+      <c r="B129" t="s">
+        <v>369</v>
+      </c>
+      <c r="C129" t="s">
+        <v>370</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="E129">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>121681</v>
+      </c>
+      <c r="B130" t="s">
+        <v>369</v>
+      </c>
+      <c r="C130" t="s">
+        <v>372</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="E130">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>121682</v>
+      </c>
+      <c r="B131" t="s">
+        <v>374</v>
+      </c>
+      <c r="C131" t="s">
+        <v>375</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="E131">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>121683</v>
+      </c>
+      <c r="B132" t="s">
+        <v>374</v>
+      </c>
+      <c r="C132" t="s">
+        <v>377</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="E132">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>121684</v>
+      </c>
+      <c r="B133" t="s">
+        <v>379</v>
+      </c>
+      <c r="C133" t="s">
+        <v>380</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="E133">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>121685</v>
+      </c>
+      <c r="B134" t="s">
+        <v>382</v>
+      </c>
+      <c r="C134" t="s">
+        <v>383</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="E134">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>121686</v>
+      </c>
+      <c r="B135" t="s">
+        <v>385</v>
+      </c>
+      <c r="C135" t="s">
+        <v>386</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="E135">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>121687</v>
+      </c>
+      <c r="B136" t="s">
+        <v>388</v>
+      </c>
+      <c r="C136" t="s">
+        <v>389</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="E136">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>121688</v>
+      </c>
+      <c r="B137" t="s">
+        <v>391</v>
+      </c>
+      <c r="C137" t="s">
+        <v>392</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="E137">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>121689</v>
+      </c>
+      <c r="B138" t="s">
+        <v>394</v>
+      </c>
+      <c r="C138" t="s">
+        <v>395</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="E138">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>121690</v>
+      </c>
+      <c r="B139" t="s">
+        <v>397</v>
+      </c>
+      <c r="C139" t="s">
+        <v>398</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="E139">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>121691</v>
+      </c>
+      <c r="B140" t="s">
+        <v>400</v>
+      </c>
+      <c r="C140" t="s">
+        <v>401</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="E140">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>121692</v>
+      </c>
+      <c r="B141" t="s">
+        <v>400</v>
+      </c>
+      <c r="C141" t="s">
+        <v>403</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="E141">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>121693</v>
+      </c>
+      <c r="B142" t="s">
+        <v>405</v>
+      </c>
+      <c r="C142" t="s">
+        <v>406</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="E142">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>121694</v>
+      </c>
+      <c r="B143" t="s">
+        <v>408</v>
+      </c>
+      <c r="C143" t="s">
+        <v>409</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="E143">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>121695</v>
+      </c>
+      <c r="B144" t="s">
+        <v>411</v>
+      </c>
+      <c r="C144" t="s">
+        <v>412</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E144">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>121696</v>
+      </c>
+      <c r="B145" t="s">
+        <v>414</v>
+      </c>
+      <c r="C145" t="s">
+        <v>415</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="E145">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>121697</v>
+      </c>
+      <c r="B146" t="s">
+        <v>417</v>
+      </c>
+      <c r="C146" t="s">
+        <v>418</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="E146">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>121698</v>
+      </c>
+      <c r="B147" t="s">
+        <v>420</v>
+      </c>
+      <c r="C147" t="s">
+        <v>421</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="E147">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>121699</v>
+      </c>
+      <c r="B148" t="s">
+        <v>423</v>
+      </c>
+      <c r="C148" t="s">
+        <v>424</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="E148">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>121700</v>
+      </c>
+      <c r="B149" t="s">
+        <v>426</v>
+      </c>
+      <c r="C149" t="s">
+        <v>427</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="E149">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>121701</v>
+      </c>
+      <c r="B150" t="s">
+        <v>426</v>
+      </c>
+      <c r="C150" t="s">
+        <v>429</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="E150">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>121702</v>
+      </c>
+      <c r="B151" t="s">
+        <v>431</v>
+      </c>
+      <c r="C151" t="s">
+        <v>432</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="E151">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>121703</v>
+      </c>
+      <c r="B152" t="s">
+        <v>431</v>
+      </c>
+      <c r="C152" t="s">
+        <v>434</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="E152">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>121704</v>
+      </c>
+      <c r="B153" t="s">
+        <v>436</v>
+      </c>
+      <c r="C153" t="s">
+        <v>437</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="E153">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>127018</v>
+      </c>
+      <c r="B154" t="s">
+        <v>439</v>
+      </c>
+      <c r="C154" t="s">
+        <v>440</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="E154">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>127019</v>
+      </c>
+      <c r="B155" t="s">
+        <v>442</v>
+      </c>
+      <c r="C155" t="s">
+        <v>443</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="E155">
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">