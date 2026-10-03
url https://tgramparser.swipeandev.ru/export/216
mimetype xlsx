--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="601">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="851">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1815,50 +1815,800 @@
     <t>21.09.24 06:47</t>
   </si>
   <si>
     <t>t.me/bolotyanpishet/2870</t>
   </si>
   <si>
     <t>Продолжение про бета-ридерство романа Tuberculum. "Одни из моих любимых моментов в тексте - описание быта, посиделок, отношений с ‘моими девчонками’ Полины и другими пациентами, причем запоминаются не только позитивные моменты, когда главная героиня и другие общаются и совершают вылазки, но и ‘бытовуха’ - сложности жизни в одной палате с самыми разными людьми, особенности взаимоотношений между людьми с таким разным бэкграундом". Отношения, конфликты, поиски близости, расставания - все это всегда интересно читателям, потому что соотносится с собственным опытом, потому что понятно на разных уровнях (воспоминания, ощущения в моменте, предвкушение), может что-то объяснять, от чего-то освобождать, а иногда просто развлекать. "Ощущения при чтении, описания религиозного чувства и частично ваш стиль напомнил мне одну из любимых книг - ‘Грузию’ Ольги Комаровой..." Я не читала "Грузию", но, конечно, сделаю это в ближайшее время. Благодарна Вике за такой ценный референс, тем более, я планирую и дальше писать героев-богоискателей, да и почти все они у меня либо дети, либо юродивые. Вы только прочтите аннотацию: "Ольга Комарова (1963-1995) - автор из круга московско-ленинградского андеграунда второй половины 80-х годов прошлого века. В прозе Комаровой ранний российский пост­модернизм ведет тяжелую позиционную борьбу с православным юродствующим феминизмом. В начале 1990-х Комарова обратилась в радикальное православие и запретила издавать свои тексты после смерти, а значительную часть написанного уничтожила. В конце жизни работала медсестрой в Первой градской больнице. Погибла в 1995 году в автокатастрофе". "Что мне не понравилось (таких моментов мало и они теряют значение в общем впечатлении): переход от жизни ‘до туберкулеза’ к жизни с ним будто был очень резким, жизнь до описана, но немного не хватало ‘крючков’, позволивших почувствовать этот переход..." Это не первое замечание такого рода. В романе совсем кратко описана жизнь ДО болезни, и не все читатели воспринимают ее как ту жизнь, которую жаль потерять. Такая опасность всегда есть, если вы описываете персонажей, ведущих любой маргинальный (даже, если богемный) образ жизни. Далеко не все читатели имеют такой опыт, и им сложно будет себя с ним соотнести. Я планирую решить эту проблему через добавление лирики в первую часть. "...еще мне было тяжеловато воспринимать некоторые имена, из-за того, что на фоне других ‘обычных’ имён они считывались как неестественные (Ива Новая и психолог Валерьянова)..." Думаю, легко догадаться, что имена у меня в романе говорящие, и Ива Новая - конечно, псевдоним из обычной фамилии Иванова (самый банальный вариант - потому я его и использую), а психолог, у которой в имени есть что-то с корнем "валерьян", явно будет с подвохом. Однако современным читателям такие говорящие имена кажутся анахронизмом и лишней фишкой. Лучше не выпендриваться) "Еще хотелось отметить, что в целом текст легко читается, цепляет, также понравились очень уместные повторения (вроде фразы ‘компактная и удобная в использовании’ и др.), которые обращали текст к самому себе. Я бы определенно рекомендовала эту книгу к прочтению, несмотря на сеттинг в 2010-х, все, что вами написано - актуально переживается и сейчас. Еще раз благодарю за возможность познакомиться с вашим текстом!" Вот тут оказалось, что Вика воспринимала события текста как происходящие в начале 2010-х, а не в нулевых, что, возможно, говорит о том, что она довольно молода (специально не стала уточнять возраст), однако позже она пояснила, что, увидев упоминание о терактах, вспомнила именно о событиях 2010-х. И еще один момент: из-за того, что моя героиня вспоминает Крым, Вика автоматически соединила события 2014-го года с романом - вот так действует тот самый контекст. И я решила оставить это неизменным - ведь и для меня самой 2000-е и 2010-е склеились в один длинный тяжелый период, в котором самые страшные новости идут фоном для той самой бытовухи и разных катаклизмов наших частных жизней. #литература</t>
   </si>
   <si>
     <t>20.09.24 07:15</t>
   </si>
   <si>
     <t>t.me/bolotyanpishet/2869</t>
   </si>
   <si>
     <t>Из бета-ридеров моего романа Tuberculum первой оказалась девушка Вика, которая через сутки (а текст - почти девять авторских листов) написала мне объемный отзыв, отрывки из которого я публикую с ее разрешения. В сопроводительном письме я просила всех бета-ридеров ответить на вопрос, понравилось ли, нет, и почему. И, если будет желание, написать дополнительно, стали бы они покупать книгу? Какой самый запомнившийся момент? А где стало скучно? Спойлеров не будет, но я покажу вам на примере отзыва Вики, на что обращают внимание читатели - и, надеюсь, это будет полезно всем пишущим. "Ильмира, добрый день! Я дочитала Tuberculum, во-первых, хочется поблагодарить вас за возможность познакомиться с ним до публикации. Мне действительно понравилось, но не сразу: сначала казалось, что главная героиня слишком неживая, слишком притворно-успешная, но вы замечательно раскрыли Полину в ее взаимодействии с другими персонажами. Если в начале мне она казалась анти-героиней (как в ‘Мой год отдыха и релаксации’, почему-то была такая ассоциация), то в какой-то момент она стала живее, понятнее. Персонаж, с которым читатель вне зависимости от опыта мог бы идентифицироваться, понять ее". Как видим - и так будет всегда - герой с первых страниц все же должен быть симпатичен читателю, даже если является антигероем. И это отдельная история - как подать отрицательного персонажа классным. Если вспоминаются такие примеры, напишите, пожалуйста. И, конечно, есть тексты, где плохой герой - просто плохой, но тогда там будут такая завязка и такой сюжет, что вы просто физически не сможете оторваться от книги, пока не узнаете, чем дело кончилось. Например, "Коллекционер" Фаулза - это была единственная книга, которую я со злостью отшвырнула от себя, дочитав, потому что зло в ней не только не было наказано, но и получило карт-бланш. Или "Благоволительницы" Литтелла, где, мало того, что герой - персонаж сомнительный, так автор еще предлагал покопаться в его снах и инцестуальных отношениях. "Как вы и написали, это не похоже на классический современный автофикшн. Наличие главной героини и повествование от первого лица не делают книгу только о ней и событиях ее жизни, это похоже на калейдоскоп опытов, по-разному маргинальных или, наоборот, маргинальности избегающих... Несмотря на ваше предостережение о том, что некоторые моменты не вписываются в рамки новой этики и могут быть травматичными, их графичность не считывается как трансляция позиции автора, а как след времени, в котором текст был начат/написан. Причем, без прямого выражения авторской позиции или позиции Полины,  здесь же и видна вся бессмысленность ксенофобии, сексизма и других видов дискриминации, герои, ратующие за превосходство белых - обычные не очень счастливые люди, которые в этой идее ищут ощущения общности, а опыт героини как раз обращает внимание на сексистский порядок работы в сфере культуры - женщине, чтобы работать, желательно быть молодой, здоровой, красивой и гетеро". Важный момент - когда бы ни был написан роман, современным читателем он будет читаться через его - современную - оптику. На разных дискуссиях с писателями и критиками мы не раз слышали, что читать классиков через новую или какую угодно другую этику непрофессионально, нужно обязательно учитывать контекст. И это действительно так - однако мы не можем запретить читателю видеть так, как он видит. И в данном случае я благодарна Вике за то, что она дала мне обратную связь по тому, как читаются ксенофобские и сексистские реплики моих персонажей. Продолжение следует... #литература</t>
   </si>
   <si>
     <t>19.09.24 09:40</t>
   </si>
   <si>
     <t>t.me/bolotyanpishet/2868</t>
   </si>
   <si>
     <t>Из всех комментариев к тексту про нынешних молодых художников (а я его опубликовала во всех соцсетях) хочу сохранить здесь наблюдение писательницы Жени Некрасовой: "Мне кажется, что молодое (новое именно) поколение писатель:ниц очень во многом похоже на молодых художни:ц - стремление зарабатывать профессией (в совриске лучше получается), желание оставаться и работать в РФ как творческая и личная стратегия (если это возможно и не опасно в каждом частном случае, разумеется) и очень частый автофикциональный подход". Главная разница - сам подход к жизни и искусству в целом. Без надрыва, я бы сказала, и даже без претензий, что не отменяет амбиций. Вроде и здоровое что-то, но... не верю. Наблюдаем дальше. #современноеискусство #литература</t>
+  </si>
+  <si>
+    <t>11.09.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3435</t>
+  </si>
+  <si>
+    <t>Таня Столяр написала #автофикшн с ярким названием «Я есть жир», но книгой не ограничилась. В создании проекта участвовали калининградские художники-близнецы Алексей и Антон Яковлевы. На протяжении работы они фиксировали психологические портреты автора, иллюстрировали эпизоды текста, а выход книги теперь сопровождает их совместная выставка «Телесье» в Alina Pinsky Gallery. На экскурсии Таня рассказала, что общалась с художниками онлайн. Они делились друг с другом историями, обсуждали получившиеся работы. Яковлевых Таня выбрала за жесткий, трушный стиль, идеально подходящий для деликатной и болезненной темы. На выставке можно прочесть фрагменты, которые не вошли в книгу. Например, про «дедушку в Макдональдсе». Посмотреть ингредиенты знаменитого салата «Комбикорм» в исполнении Антона Яковлева. Узнать, как солист «Сектора Газа» попал в историю и откуда появилось имя героини книги - Кира Котова. Когда у меня есть время, я пишу лекции и тексты про то, как произведение выходит из привычной формы и перетекает в другие медиумы. И проект Тани тут как раз отличный пример: автофикшн становится выставкой, личные истории - графикой и живописью, а то, что не поместилось в книгу, может жить в других непредсказуемых формах (например, на этикетках). Пока не читала книгу, но истории Тани на экскурсии были о настоящей боли, при этом автор рассказывала их без излишней драматизации и жалости к себе. Обнаружили с ней удивительные совпадения из деревенского детства: и Таня, и я успели побыть cowgirls, а еще у обеих навечно остался вопрос - зачем пьют кровь свежеубитой свиньи (в Танином детстве ее давали пить собакам, а в моем - пили сами мясники и их соседи). В общем, как вы поняли, легко при чтении не будет. Это для смелых и ироничных. Следующим этапом, думаю, надо делать спектакль. Возможно, в исполнении самой Тани. Режиссеры, ваш выход!</t>
+  </si>
+  <si>
+    <t>10.09.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3434</t>
+  </si>
+  <si>
+    <t>Я недавно рассказывала тут про лабораторию Варвары Фаэр «После вербатима», где проводила семинар про то, как любой проект можно расширить с помощью разных форматов и превратить буквально во что угодно. Тогда Варя меня порадовала тем, что упражнения участникам показались полезными, но еще больше она меня порадовала тем, что у движения уже возник первый спектакль! Невероятная скорость, конечно! Итак, смотрим: «Бардо Тхёдол» - первый спектакль движения «После вербатима». После смерти Михаила Угарова и Елены Греминой казалось, что их дело - документальный театр - просто невозможно продолжить. Их театр был слишком связан с их личным присутствием, способом мыслить и работать. «После вербатима» возникло из осознания этой невозможности и попытки понять: а что дальше? Какой язык может возникнуть? «Бардо Тхёдол» Марины Клещёвой и Ники Вельт - первый ответ. По сюжету семья возвращается с похорон бабушки и обнаруживает ее сидящей на кухне за столом. Бабушка молчит и ест кутью. Внучка решает, что та заблудилась между мирами, и начинает читать ей «Тибетскую книгу мёртвых». Впереди 49 дней. Марина Клещёва соединяет мистическую и ироничную пьесу Ники Вельт с собственным документальным опытом. Между сценами звучат фрагменты интервью с Мариной о семье, травмах, памяти и матери. Фантазия автора встречается с реальным опытом актрисы и режиссёра, а личная память влияет на форму и атмосферу спектакля, не становясь его прямым сюжетом. Режиссёр-проводник - Варвара Фаэр. И по дружбе Варя дарит нам щедрый промокод на сентябрь и октябрь: BOLOTYAN - скидка 20 % В комментарии запощу QR-код для покупки билетов. #документальныйтеатр</t>
+  </si>
+  <si>
+    <t>10.09.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3431</t>
+  </si>
+  <si>
+    <t>Удивительным образом официальное и неофициальное искусство хорошо сочетаются в проектах AZ. Секрет, наверное, в том, что здесь они не противостоят друг другу, а дополняют. На новой выставке «Они были разными. Скульптура Оттепели» рядом оказываются Сидур, Силис, Шелковский, Красулин, Неизвестный и Пологова, Комов, Шаховской, Жилинская, Соколова. Видно, насколько разными путями в 1960-е скульптура уходила от прежней монументальности и искала новый язык. Понравилось, что все шесть разделов сопровождает свой музыкальный ряд. Это гениально! И вполне заменяет экскурсию. Под Vivente - non vivente Софии Губайдулиной «Встреча» Дмитрия Шаховского (1969) воспринимается почти как Троица. «Мальчика, которого не боятся птицы» Аделаиды Пологовой хорошо смотреть под концерт Бориса Чайковского. А под финал «Алых парусов» Юровского особенно мощной выглядит работа Нины Жилинской «Взрослые и дети» (1965): без постамента, цветная, из гипса и металла - для 1960-х действительно неординарная вещь. До 29 ноября. #выставки</t>
+  </si>
+  <si>
+    <t>08.09.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3430</t>
+  </si>
+  <si>
+    <t>Главным впечатлением от «Хлеба» неожиданно стала встреча с 85-летним старцем. У одного из стендов с плюшками мы разговорились, и он сказал, что мы потеряли тот самый хлеб. Ароматы на выставке переданы верно, но такого хлеба уже нет. Он ищет его везде и не может найти. И ему непонятно, почему нельзя делать тот самый хлеб. Когда я спросила, кто он, старец ответил: - Я едок хлеба. (Потом, конечно, оказалось, что художник). За короткое время Едок хлеба успел рассказать и про то, как еще ребенком понял, что есть советская власть, и процитировать Платонова, и вспомнить путчи, и попросить у меня желтую наклейку Центра Зотов (он их собирает, в его коллекции - уже несколько десятков). Была бы я свободна, обязательно встретилась бы с ним еще раз тесным кругом, села с диктофоном и записала его рассказы. У меня и визитка его есть. Пишите. Ну а вдруг? #автофикшн #встреча #Внезапно</t>
+  </si>
+  <si>
+    <t>08.09.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3424</t>
+  </si>
+  <si>
+    <t>После Cosmoscow попала на выставку «Хлеб» в Центре «Зотов» - хороший пример, как можно сделать выставку через драматургию. Кураторы Дарья Донина и Елена Желудкова взяли буквально Колобка и через него выстроили экспозицию по истории России 1917–1939 годов. От деревенского стола и дореволюционного изобилия через революцию, голод, продразверстку и карточки - к хлебозаводам, индустриализации и новой советской мечте об изобилии. Картины и скульптура здесь соседствуют с документами и вещами: Венецианов, Кустодиев, Петров-Водкин, Машков, Штеренберг, Родченко, Рогинский, Пивоваров, Андрей Кузькин - рядом с хлебными карточками, щупом для поиска спрятанного зерна и настоящим хлебом. Много запахов: и свежей выпечки, и испорченного зерна. Это и про хлеб, и про страну, и про, простите, русского советского человека. До 17 января. #выставки</t>
+  </si>
+  <si>
+    <t>07.09.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3423</t>
+  </si>
+  <si>
+    <t>Впечатления от Cosmoscow в этом году у меня... неопределенные... Интересно было познакомиться с индийскими художниками: с фигурками простых людей и рабочих из кожи Мадукара Мучарлы, тонкими поэтическими работами Равикумара Каши, дневником на свитке Михал Гликсон. Вообще появление искусства Индии и Ирана - одно из событий нынешней ярмарки. Было много Петербурга - и можно еще больше! «Паразит», Музей-квартира Георгия Гурьянова, Александр Цикаришвили, Антон Левин, Эрик Железкер... Всегда интересно на стенде Сообщества современных художников Сибири. Понравилась молодая галерея «Тихо», основанная Ириной и Яном Тихоненко в 2024 году и впервые участвующая в Cosmoscow. Показывали Яна Тихоненко, Дашу Сурму и Александра Волкова. Каждый год прихожу на ярмарку, чтобы увидеть и обнять Веру Глазкову и посмотреть художников ее владивостокской «Арки»: в этот раз были совсем новые работы Александра Киряхно. Радостно было встретить Алину Крюкову, Веру Ершову, Сашу Лемиша, Ульяну Подкорытову, Женю Яхину. Не встретила лично, но восхитилась масштабом работ Виктора Жданова из Старого Оскола. Виктор - и исследователь, и художник, и куратор. Понравился стенд с тонкими и одновременно брутальными работами Дмитрия Булныгина. Удивил свежий, не сразу узнаваемый Кирилл Челушкин с цветными работами. Но при всем этом не хватает масштаба. Не физического - ярмарка огромная, - а на уровне общего высказывания. Возможно, дело еще и в присутствии большого числа брендов. В этом году на Cosmoscow 23 партнерских проекта и 14 коллабораций брендов с художниками. Среди них есть остроумные и симпатичные, но после бобра 12 STOREEZ и «Капустной девы» дома ALENA AKHMADULLINA и «Азбуки вкуса», возникает ощущение, что художникам и галереям приходится конкурировать за наше внимание уже не только друг с другом. И, тем не менее, - как обычный зритель - я рада, что Cosmoscow есть. Что раз в году в одном месте можно увидеть Владивосток, Красноярск, Петербург, Москву, Индию, Иран, независимые галереи, старых друзей и новых художников. «Шинели прилетели» Элины Гусаровой, пожалуй, лучше всего передают то настроение, которого хотелось бы видеть больше. #современноеискусство</t>
+  </si>
+  <si>
+    <t>07.09.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3417</t>
+  </si>
+  <si>
+    <t>Cosmoscow 2026 1. Михаль Гликсон 2. Кирилл Челушкин 3. Элина Гусарова 4. Александр Волков 5. Дмитрий Булныгин 6. Мы с Верой Глазковой на фоне картины приморского художника Артура Удовенко</t>
+  </si>
+  <si>
+    <t>30.08.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3416</t>
+  </si>
+  <si>
+    <t>На днях участвовала в лаборатории Варвары Фаэр «После вербатима». Рассказала участникам про литературу (и, вообще, искусство) расширения. Предложила поработать с собственными историями: вынуть фрагменты текста из привычной формы и превратить в другие форматы. Варя пишет, что многие теперь активно пользуются приемом. Студенты из ИСИ, которым недавно рассказывала о том же, тоже делятся тем, что придумали благодаря этой практике. Радуюсь. В целом, лаборатория Вари о том, что нам делать теперь в театре со словами и без слов. Во второй день участники вышли в город, где пытались заставить заговорить мемориальную доску и решить, нужен ли памятник Таирову и Коонен. Параллельно готовлю лекцию «После спектакля: новые медиумы существования независимого театра Петербурга». Ищу ответ на вопрос, что делает произведение собственно театральным, когда оно совсем не похоже на спектакль. Сегодня на Хитровке - открытый показ результатов лаборатории. Буду ждать рассказа Вари. #лекции #документальныйтеатр #перформанс</t>
+  </si>
+  <si>
+    <t>25.08.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3415</t>
+  </si>
+  <si>
+    <t>Продолжаем тему транспорта в театре! Перформативный проект и его кураторская группа "Уход в пустошь" из Петербурга написали мне, что организовывают фестиваль перформативного искусства, посвященный... автобусному маршруту. Команда объявила опен-колл. Тема - дорога. Ждут авторов с заявками на создание перформативных работ в рамках фестиваля. Принимаются идеи для пластических, аудиальных, визуальных и междисциплинарных работ. Перформансы будут проходить по маршруту 76-го питерского автобуса: внутри салона и на остановках. Задача сложная: способ взаимодействия со средой - бесконфликтный. А, как известно, весь театр только на конфликтах и держится. Тем интереснее будет узнать, что же получится. По всем вопросам можно написать @uhod_v_pustosh_bot #перформанс #опенколл #Питер</t>
+  </si>
+  <si>
+    <t>24.08.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3414</t>
+  </si>
+  <si>
+    <t>Друзья и коллеги, мой любимый Театр.doc предлагает принять участие в документальном театре. Каким же образом? - Открыть сезон вместе с новыми документалистами и обсудить их работы 12 сентября в 18.00. Это семь проектов, выросших из программы “Постановка взгляда” по мотивам уроков Михаила Угарова, часть из них в этом сезоне станет спектаклями. Предметом исследования семи команд стали: новый дивный мир археологии, оргазм, музей ГУЛАГа, дневник столетней давности, исчезающая педагогика – и сам Театр.doc. Изучаем подробнее - Поучаствовать в сборе на "Тачки". Это спектакль художника Алексея Рюмина о водителях поливальных машин и другой уборочной техники. Вознаграждениями выступают скульптуры Рюмина и его консультации. На питчинге программы прошлым летом Рюмин вышел на сцену в костюме машины. Это было и смешно, и глубоко. Машины спецтехники всегда на виду, а люди внутри них остаются невидимыми. Чтобы сделать эту невидимость видимой, Рюмин придумал художественное решение - он отразил взгляд прохожего. В этот проект сразу влюбились зрители. Команда Рюмина каталась с водителями по городу и записывала беседы с ними. Из бесед создали пьесу. Рюмин придумал огромные костюмы-тантамарески. На их производство нужно собрать 240 000 рублей на краудфандинговой платформе "Планета". - Увидеть премьеру "Тачек" 26 октября на экспериментальной сцене "Док.индастриал". Куратор проекта Дарья Ковальская описывает спектакль так: “Антропоморфные машины в гараже спецтехники обсуждают, какая жара вчера обрушилась на город, как похорошела Москва при Собянине и делятся мнениями про одно и то же, которое происходит с ними каждый день, как они в него попали и можно ли из него выбраться”. Артисты Максим Волков, Михаил Ильин-Свистунов, Сергей Фишер вовсю вживаются в роли: «Можно отойти, на секунды какие-то? Мы вам же лучше делаем! Не понимают… Люди все же, тут миллионы народа, попробуй с ними со всеми». Не знаю, что значит эта фраза, поэтому лучше зайти на страницу спектакля. Вот такие активности: помогаем, вносим в календари, радуемся, пока есть возможность. #документальныйтеатр</t>
+  </si>
+  <si>
+    <t>22.08.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3413</t>
+  </si>
+  <si>
+    <t>В предыдущем посте я написала, что на самом деле многие мои работы - части перформансов, даже если это выглядит как живопись, текст, видео или объект. Во многом воспринимать перформанс так широко я когда-то научилась благодаря художнице Лизе Морозовой. Лиза занимается этим видом искусства с 1995 года и все это время не только делает собственные проекты, но и исследует его и преподает. Еще во времена расцвета Живого журнала я читала ее тексты, а позже встречала художниц, которые впервые попробовали себя в перформансе в ее группах и лабораториях. Сейчас Лиза запускает «Топографию Перформанса» - авторский онлайн-курс, в котором можно изучить историю перформанса, посмотреть, как он пересекается с другими практиками, пройти перформативный тренинг и в итоге сделать собственный проект: живой, онлайн, видео- или фотоперформанс. Старт - 5 октября, а до 1 сентября действуют Early Bird цены. Рекомендую! Подробнее по ссылке #перформанс #художественноеобразование</t>
+  </si>
+  <si>
+    <t>22.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3412</t>
+  </si>
+  <si>
+    <t>Узнала, что моя работа «Оберег» находится в коллекции Зои Галеевой. И очень этому обрадовалась. Художники далеко не всегда знают, кто покупает их работы. Между нами и коллекционерами обычно есть посредник. Для меня это особенно приятно, потому что я довольно сложный для коллекционирования художник. Я не работаю последовательно в одном медиуме. Живопись, графика, объекты, видео, инсталляции, сейчас - преимущественно тексты. Я работаю скорее проектами и каждый раз выбираю тот медиум, который нужен конкретному замыслу. А если посмотреть еще шире, то почти все мои работы в той или иной степени были частями перформансов. Поэтому я особенно благодарна кураторам, которые готовы со мной работать, и коллекционерам, которые решаются приобрести мои вещи в свои собрания. Зоя начала собирать искусство относительно недавно, во время пандемии. Сейчас ее собрание объединяет российское и международное искусство, причем особенно ее интересуют объекты, скульптура, инсталляции и другие сложные для коллекционирования вещи. Мне очень симпатично и то, что Зоя сознательно оставляет часть бюджета на спонтанные покупки: не всякая коллекция обязана с самого начала складываться согласно безупречно выстроенной концепции. За несколько лет частная коллекция выросла еще и в фонд «Геометрия», который поддерживает художников, кураторов и галереи, а недавно открыл собственное выставочное пространство. Хорошая сейчас также тенденция - делать частные собрания видимыми. Недавно Зоя тоже открыла сайт своей коллекции. Моя страница в ZBG Collection. #живопись #современноеискусство</t>
+  </si>
+  <si>
+    <t>17.08.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3411</t>
+  </si>
+  <si>
+    <t>Периодически проезжаю городские бульвары и с завистью смотрю на всех тех, кто имеет возможность посещать события "Театрального бульвара". В этом году этот марафон, как пишут, вошел в Книгу рекордов как самый продолжительный фестиваль театров. Можно увидеть постановки из разных стран (Китай, Казахстан, Индонезия - вау!), можно познакомиться с разными жанрами (от площадного театра до балета), ну а я, как обычно, смотрю, а что есть необычного. И вижу, что не самые очевидные институции обзаводятся собственным репертуаром. Теперь собственный театр есть и у клуба "16 Тонн". Легендарный музыкальный клуб представил собственный спектакль по оригинальному сценарию. Музыкальная комедия "Дурак на холме" - уже третья постановка проекта и рассказывает о... сбежавшей из колоды Таро карте... Живая музыка, ирония, мощный актерский состав: в роли экстравагантного Немо Анонимуса - обладатель "Золотой маски" Марк Бурлай. Организаторы сообщают, что выездную премьеру спектакля в рамках "Театрального бульвара" пришли посмотреть 905 зрителей. Скоро будут объявлены даты новых показов. За ними и другими постановками можно следить на сайте клуба. #новости</t>
+  </si>
+  <si>
+    <t>12.08.26 20:16</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3409</t>
+  </si>
+  <si>
+    <t>Открыла для себя актёра Артема Томилова. Нет, серьёзно. Я знала Артема как перформера, режиссёра, автора небанальных лабораторий, внимательного педагога (не то слово), способного объединить случайно собравшихся людей в спектакль... Но я до сегодняшнего вечера не имела возможности увидеть, какой он крутой актер. Артем третий раз сыграл "Списанного", спектакль, у которого сразу возникла хорошая аура. Показ появился как читка на Фестивале молодой драматургии в Доке и сразу всем понравился. Артему удается и играть, и остраняться от пьесы так тонко, что возникает тот самый приятный (в хорошем смысле) зрительский конфликт: мы не знаем точного отношения исполнителя и режиссёра к тому, что он представляет, и к самому тексту. Вот совсем на грани: еще немного - и будет стеб или, наоборот, максимальная искренность. И мы, зрители, все время колеблемся. Это эквилибристика современного театра. Пьеса - писательницы Татьяны Алеевой, и у нас есть своя чудная история, о которой я, возможно, еще расскажу.  #недождусьутра</t>
+  </si>
+  <si>
+    <t>10.08.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3408</t>
+  </si>
+  <si>
+    <t>Лаборатория Варвары Фаэр "Что дальше?" Той самой Варвары, которая ранее звалась Галиной Синькиной и которая сделала классический вербатим "Преступления страсти" в только появившемся Театре.doc. Сколько помню Док, столько знаю Варвару: они с современным документальным театром вместе с самого начала с 2000-х. Сейчас Фаэр придумала движение "После вербатима" и собирает желающих побрейнштормить вместе на лабораторию в "Хитровке". Начало - 28 августа. Для отбора участников объявлен open call.  Заполнить анкету можно здесь (дедлайн 15 августа) и прислать на почту flechazo@inbox.ru с пометкой "ПОСЛЕ VERBATIM". Варвара Фаэр - режиссёр, одна из основоположников Театра.doc и первопроходцев российского документального театра. "После verbatim" - попытка найти язык, способный говорить с реальностью, которую привычные театральные формы уже перестали открывать. Лаборатория "Что дальше?" - это не образовательный интенсив и не мастер-класс, а пространство совместного исследования. Тема исследования: "Что происходит с человеком, когда его внутренний опыт перестаёт совпадать с коллективной реальностью?" Сегодня это чувство знакомо многим. Люди всё чаще оказываются один на один с ощущением, что их внутренний опыт никак не укладывается в общепринятую картину мира. Лаборатория соединит 20 профессионалов и непрофессионалов театра, готовых превратить этот опыт отчуждения в материал для художественного поиска. #документальныйтеатр #опенколл</t>
+  </si>
+  <si>
+    <t>10.08.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3407</t>
+  </si>
+  <si>
+    <t>Самый лучший подарок на день рождения я сделала себе на днях - дописала, наконец, черновик романа, который начала (страшно вспомнить) в конце декабря 2020 года. С одной стороны, радуюсь, что могу больше пяти лет работать над книгой. С другой - вы, наверное, можете хотя бы примерно представить, какую легкость я сейчас испытываю (хотя надо мной висят еще несколько проектов). Работа велась то каждодневно, то с большими перерывами, но лучше всего, конечно, относиться к письму именно как к работе, то есть ходить на нее каждый день. В моем случае важно было еще хорошо себя вознаграждать если не за каждый эпизод (я бы разорилась), то хотя бы за каждые пять. И да, подробно расписанный эпизодник действительно ускоряет дело. Что дальше? Дать тексту отлежаться, а потом - снова резать и править. Вместо 30-ти у меня теперь 27 авторских листов. В идеальной ситуации хорошо было бы сократить роман хотя бы на 3-4 "алок", как говорят писатели, а потом отпустить его с миром. Чтобы полностью переключиться и увидеть текст свежим взглядом, набираю себе разных задач в других жанрах. В списке дел: мистификация, статья к конференции, как минимум две лекции и несколько заявок. А как хочется написать вновь что-нибудь на английском языке (ха!) Ниже - анонс важного события для людей в и около театра. Я пока не знаю, смогу ли принять участие лично, но, если да, провела бы придуманное мной упражнение, после которого сразу понятно, чем автофикшн отличается от всего остального и что такое литература расширения, про которую я пишу в последнее время. В любом случае, подавайте заявки, участвуйте - есть шанс запустить новое движение в театре и искусстве. #променя #литература</t>
+  </si>
+  <si>
+    <t>01.08.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3398</t>
+  </si>
+  <si>
+    <t>Несколько фотографий с уже закончившейся выставки "Черновик чуда". По ним видно, что мне так нравится в сложившемся "Круге": художники Андрей Бодько, Игорь Каплун, Эля Ярудова, Илья Ходырев, Александр Шупик не пытаются "осовременить икону" в привычном смысле. Они не играют в постиронию и не деконструируют традицию. Они словно возвращаются к моменту, когда иконопись была связана с народным искусством и повседневностью. Поэтому здесь рядом существуют и канонические сюжеты, и современные, и Баския, и Пиросмани, и почти детский рисунок со свободной линией, и при этом никаких нарушений того самого канона. Для каждого важна материальность: толстый красочный слой, дерево, неровный контур, ощущение сделанной руками вещи. Ждем новую выставку в сентябре. Писала о "Круге" ранее тут. #живопись</t>
+  </si>
+  <si>
+    <t>30.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3397</t>
+  </si>
+  <si>
+    <t>Вчерашний разговор о современном танце хочется продолжить. О том, что художникам (живописцам, графикам) стоит танцевать или хотя бы активно двигаться, я слышала давно. Для свободной раскрепощенной руки нужно соответствующее тело - сложно не согласиться. Через движение можно исследовать собственную практику и существенно повлиять на нее. Здесь в канале я уже писала, что, на самом деле, танец может помочь и в письме. Пока тело двигается, мозг решает поставленные нами задачи в небанальном ключе. При этом я не представляю, что я, например, получила бы пользу, просто разучивая связки. Когда я пишу о танце, то имею в виду скорее танцевальный перформанс и другие современные практики движения. Пока возможности регулярно посещать занятия нет, присматриваю короткие интенсивы, благо, мне часто присылают разные предложения. Ближайшее событие - воркшоп Александра Андрияшкина BODY.НАРРАТИВЫ (тело говорит). 14, 15, 16 августа Это 3х-дневный воркшоп о том, как через внимание к телу лучше понимать собственные способы действовать, принимать решения, выстраивать коммуникацию и взаимодействовать с миром. Никаких специальных навыков не требуется. Воркшоп не столько танцевальный, сколько телесный. От Александра: "Наш опыт сохраняется не только в памяти и словах. Он проявляется в движении, теле, привычных реакциях, темпе, дистанции, способах начинать действие, останавливаться, приближаться, отказываться, выдерживать паузу и отвечать происходящему. В течение трех дней мы будем исследовать эти процессы через простые телесные практики, наблюдение, движение и взаимодействие". ДЛЯ ЧЕГО ✔️ научиться лучше замечать сигналы собственного тела ✔️ увидеть, как телесные привычки влияют на решения, реакции и коммуникацию ✔️ исследовать опыт, который продолжает проявляться в теле ✔️ попробовать новые способы действия, взаимодействия и проявленности ✔️ расширить собственный диапазон поведения и телесного присутствия ✔️ найти способы интегрировать этот опыт в профессиональную деятельность и повседневную жизнь Александр Андрияшкин - опытный телесный и арт-практик с 25-летним преподавательским стажем, чьи проекты реализованы в 20+ странах. Для подписчиков - скидка 15 % по промокоду МЕЖДУТЕАТРОМ Записаться: @svetlanasul +7(906)7115974 Светлана Сулаева #танец</t>
+  </si>
+  <si>
+    <t>29.07.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3391</t>
+  </si>
+  <si>
+    <t>Работы Кристины Пашковой и Павла Гришина на выставке "Прелестные эти песни" в галерее SHIFT. #живопись #современноеискусство #любимыеавторы</t>
+  </si>
+  <si>
+    <t>29.07.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3390</t>
+  </si>
+  <si>
+    <t>Сегодня открылась выставка двух моих любимчиков, Павла Гришина и Кристины Пашковой. "Прелестные эти песни" в галерее Shift. Когда я получила приглашение, то сразу подумала, что это лучший коллаб года. Так и оказалось. Познакомились мы с Кристиной благодаря Паше. Несколько лет назад именно он впервые показал мне работу Кристины - дневник, который был соткан из разных артефактов и который можно было прочесть только чувственно. Так мы узнали друг друга заочно, а потом уже не раз пересекались на выставках, проектах и даже в Швеции. Их встреча на совместной выставке, как теперь кажется, была неизбежной. И Кристина, и Паша мыслят прежде всего через медиум. У Кристины это - ткачество и цифровые технологиии, у Паши - живопись. В основе выставки - обращение к Сапфо, но это не иллюстрация древнегреческой поэзии. Скорее размышление на тему, что общего у письма и ткачества, у письма и живописи. Ведь и то, и другое - способ переплетать, соединять, сочетать, создавать ткань. Интересно, что в серии "Сапфо", которую Кристина сделала специально к выставке, произошла встреча ткацких техник в том числе и с живописью. Впервые она ткала на холсте. С Пашей мы на открытии говорили о философском различии между дзоэ (жизнь как таковая) и биос (жизнь социальная и политическая), о том, как логос закрепощает тело, превращая язык в своеобразную западню для мышления. Это помогает понимать его живопись. Фигуры на холстах словно пытаются освободиться из собственного медиума. Они танцуют, извиваются, запутываются, сопротивляются. Сам Паша рассказывал, что его интересует эстетика связанности и освобождения, но я увидела и другое. Для меня его живопись прежде всего очень чувственная. Местами почти скульптурная, плотная, набухшая. Она говорит не столько о несвободе, сколько о постоянной попытке тела вернуть себе право существовать вне плоскости. И совершенно логично, что Паша занимается и скульптурой, и современным танцем. Оба автора, как я вижу, пытаются хотя бы ненадолго отключить логос и вернуть нас к опыту, который еще не успел превратиться в объяснение или сложный текст. #современноеискусство #живопись #любимыеавторы</t>
+  </si>
+  <si>
+    <t>24.07.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3389</t>
+  </si>
+  <si>
+    <t>Красивые мини-резиденции для пишущих и читающих вижу в ленте и не могу не поделиться. Заезд - прямо на днях, поэтому такие приключения - для легких и спонтанных. (Без маленьких детей, хехе). Сама Полина Бояркина, литературовед-пушкинист, научный сотрудник, автор книги "Чему я могу научиться у Александра Пушкина", преподавательница и ведущая тг-канала "Госпожа главред", делает резиденцию у себя на даче! Можно сказать, в святая святых родовом гнезде! Даты 31 июля — 2 августа Место Гатчинский район, Ленинградская область В программу входят: время на написание любого вашего текста, который можно будет обсудить с самой Полиной и другими участниками, вкусная еда (картошечка с лисичками обещана, ммм), обсуждение книг за чаем или игристым (будет специальная полка дачных книг), наблюдения за природой и много дополнительных опций (от бадминтона до поездки в имение семьи Набоковых). ЗАПИСАТЬСЯ И сама Марина Кочан, писательница, автор рассказов и автофикшна "Хорея", преподавательница и ведущая тг-канала "Черновик Марины К", делает творческий лагерь для взрослых Lost Words впервые в РФ! Даты 31 июля — 2 августа Место "Дача" на берегу водохранилища, Московская область Марина предлагает посмотреть на тексты как на пространство для исследования и наблюдения. В программе: подборка книг, практикум и лекция, читки,  соматические прогулки в шикарном лесу, развитие осознанного наблюдения, лодки на прокат и, конечно, вкусная еда. ЗАПИСАТЬСЯ Выбрать что-то одно будет сложно, я понимаю... #резиденции #литература</t>
+  </si>
+  <si>
+    <t>18.07.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3388</t>
+  </si>
+  <si>
+    <t>Вот еще проект, про который я только недавно узнала от коллег из CWS. Они делают писательский марафон при участии... цирка. Я открыла сайт "Упсала-Цирка" и просто обалдела. Он существует уже 25 лет, и он классный с первых дней существования. Начинали как социальный проект. В начале 2000-х в Петербурге Астрид Шорн и Лариса Афанасьева занимались с беспризорными детьми цирковым искусством прямо на улицах города. Две девушки и присоединившиеся к ним акробаты подходили к ребятам и крутили брейк, прыгали сальто, жонглировали - предлагали научить. Многие дети соглашались. Сейчас у этого цирка есть и профессиональная труппа, и свой шатер, но они остались, как сами пишут, панками. Такие же независимые, так же работают с самыми разными детьми: и из неблагополучных и приёмных семей, и из семей мигрантов и беженцев, и с маленькими артистами с синдромом Дауна, расстройствами аутистического спектра, поведенческими и ментальными особенностями. Это для семей совершенно бесплатно. Как они пишут: "Мы не говорим, что в нашем спектакле приняли участие 5 хулиганов и 6 ребят из инклюзивного центра. Мы говорим, что в нашем спектакле выступают 11 молодых артистов". Участвуя в марафоне (ведущие Борис Павлович и Анна Рябчикова), вы поможете артистам "Упсала-Цирка". 40 % от всех оплат за формат с рецензией CWS направит проекту. Помочь можно также напрямую. #цирк #инклюзивность #Питер #самоорганизации</t>
+  </si>
+  <si>
+    <t>18.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3387</t>
+  </si>
+  <si>
+    <t>Хорошо проходят летние дни - мне удается знакомиться с площадками и театрами, до которых не было возможности дойти раньше. Прежде всего, с людьми, конечно. Я много слышала про Театр труда, но, увы, ни разу не была на их спектаклях. А тут основательница театра, Елена Лазько, пришла ко мне на курс по литературе расширения - чтобы написать свою книгу - и вот через какое-то время я уже сидела у них в театре за красным бугристым столом-реквизитом и фотографировалась с лопатой, украшенной стразами. Ее должны были использовать в спектакле "Сталевары", но передумали. Да, это те самые "Сталевары" Олега Ефремова, когда-то шедшие по всему СССР. В Театре труда Елена Лазько сделала ремейк легендарного спектакля. Получилась современная производственная драма. Театр труда - единственный в стране (а, может, и в мире), работающий в жанре производственной драмы. Он вырос из Лаборатории индустриальной драмы, созданной в 2015 году, и уже имеет увлекательную историю, про которую, надеюсь, напишет Елена. А еще в театре есть пространство, в котором можно показывать искусство. Так что ждем новых коллабораций Театра Труда с художниками и кураторами. #самоорганизации #драматургия</t>
+  </si>
+  <si>
+    <t>13.07.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3386</t>
+  </si>
+  <si>
+    <t>Ради таких моментов я преподаю. Год назад на моем курсе "Современное искусство и литература" выступала моя коллега, преподаватель Школы дизайна ВШЭ Наташа Шендрик (графический дизайнер, театральный художник, а также арт-директор "Смысловой 226"). На одном из занятий она поделилась идеей проекта: вместе со своей студенткой Анастасией Клюевой и режиссером Алексеем Ершовым они задумали книгу об архиве "Театра. На Вынос". В замысле соединялось все, что я люблю: дерзкий яркий театр, архивы, искусство, книга художника. Поскольку важным направлением работы "Театра. На вынос" были  уличные променады, книга не рассказывает историю линейно, а предлагает маршруты. Архивные материалы, фотографии, интервью, посты и комментарии к ним, а также документация спектаклей складываются в несколько траекторий чтения. Недавно Наташа написала мне: "Мы ее доделали". Оказалось, что не только доделали, но и расширили. Книгу показали на выставке в галерее ВШЭ на Винзаводе, и из нее родился перформанс! Его первый показ авторы провели в лесу. На днях основатель театра Алексей Ершов приехал ко мне домой, чтобы провести второй показ - уже в роли хранителя книги. В перформансе участвуют двое: один рассказывает, второй слушает. С нами была еще моя дочка) Несколько часов мы не просто рассматривали издание, а путешествовали по истории театра. Это спектакль-экскурсия по памяти и диалог с архивом инди-театра, в проектах которого удивительным образом соединились многие эстетические поиски и ориентиры конца 2010-х. Интересен и сам жест ухода от привычной модели тиражирования: книга существует в единственном экземпляре и находится у хранителя, к которому можно записаться на индивидуальный показ. Хранитель становится режиссером, книга - главным актером, а зритель - участником события. Это, по сути, и есть литература расширения, как я ее понимаю. Произведением здесь становится не текст и не объект, а весь способ существования этой книги и тех ситуаций, которые из нее возникают. Книга-перформанс. Отдельно меня радует история того, как появился проект. Наташа выступила вдохновителем и арт-директором издания. Именно она предложила режиссеру и своей студентке объединиться для работы над архивом театра, и для Насти это стало дипломным проектом. Записаться ✍️ #перформанс #партиципаторныештуки #встреча #архив</t>
+  </si>
+  <si>
+    <t>01.07.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3385</t>
+  </si>
+  <si>
+    <t>По ссылке - страница с программой выставки "Пылающий": перформанс,  экскурсии, лекции Ирины Кулик, Натальи Лучкиной и просекко. Рекомендуется всем, кто хотел бы получить опыт посещения квартирной выставки нашего времени. О запретном, сексуальном и мистериальном. Куратор - Вера Ершова. О нас пишут: Лауданум, Департамент культуры, Vogue-religion. Добавлю, что квартирные выставки - видимо, сейчас единственный способ смотреть актуальное современное искусство. В 2019-м я показывала "Нематериальный труд" на своей персоналке в ММСИ - думаю, сейчас это на таких площадках невозможно. #нематериальныйтруд #самоорганизации </t>
+  </si>
+  <si>
+    <t>29.06.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3384</t>
+  </si>
+  <si>
+    <t>Не могу сейчас просто взять и поехать в #Питер, но, к счастью, петербургский Lusores едет к нам! Продолжаю знакомить вас с неочевидными площадками и коллективами. Lusores, между тем, скоро исполнится 20 лет! Это проявляется в их самоописании: «В основе художественной программы театра лежит осознание современности как территории высокого постмодернизма, преодолевшего цинизм и пришедшего к одинаково уважительному отношению ко всем стилям и культурным эпохам». При этом в Москву они привезут актуальный автофикшн, целый цикл. ЛайкаРоллингСтоун 3 июля | 18.00 | Док на Лесной Режиссёр и актер театра Александр Савчук будет ставить пластинки и рассказывать истории о музыке, песнях, жизни. ТыТакЛюбишьЭтиФильмы VHS-автофикшн  3 июля | 20.00 | Док на Лесной Через личные истории, связанные с различными видеозаписями, автор рассказывает про события времён миллениума, воспроизводя атмосферу видеосалона. КакогоЦветаЭтаКнига 4 июля | 15.00 | Док на Лесной «Букинист-автофикшен» — третья серия исследования Савчука о первом десятилетии XXI века. Внешние благополучие, стабильность и назревающие трагедии. Много бумажных книг и историй про работу реставратором, Пушкиным, Дедом Морозом, театральным режиссером. Дверь 4 июля | 20.00 | Док на Лесной Спектакль по новой пьесе Алексея Житковского. Жители хрущёвок, обитатели индустриальных городков — с их кризисами, срывами и взлётами на фоне непрерывного хаоса мировой истории.     Кто следит за тем, как сегодня развивается автофикшн не только в литературе, но и в театре — это редкая возможность увидеть несколько разных способов работы с памятью. Когда-то Театр.doc буквально изменил представление о том, каким может быть современный театр. Мне нравится, что сейчас он становится местом встречи независимых коллективов из разных городов. БИЛЕТЫ #автофикшн</t>
+  </si>
+  <si>
+    <t>26.06.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3380</t>
+  </si>
+  <si>
+    <t>С большим сожалением пропускаю гастроли хореографического спектакля «Ромео и Джульетта», масштабной постановки, созданной в результате уникального творческого синтеза двух легендарных коллективов из Сибири: тюменской команды «Формейшн Вера» и Театра Дмитрия Ефимова «Европа». В Москве запланировали только шесть показов, осталось буквально два дня (до 28 июня) — если бы я была в городе, уже сидела бы в первых рядах! Каждый из двух коллективов воплощает на сцене один из враждующих кланов. Команда «Формейшн Вера» выступает в роли Монтекки, а Театр «Европа» — Капулетти. Классическая шекспировская трагедия показана без слов. Сюжет читается через современную хореографию, спортивный бальный танец и мощные массовые сцены. В представлении задействовано 60 танцовщиков, используется около 300 костюмов и 20 тонн декораций, дополненных спецэффектами и пиротехникой. Проект настолько популярен, что идет с аншлагами уже нескольких сезонов. Вот уж точно: ИЗ СИБИРИ С ЛЮБОВЬЮ! Московский Театр мюзикла Билеты #танец</t>
+  </si>
+  <si>
+    <t>23.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3379</t>
+  </si>
+  <si>
+    <t>Театр.doc, между тем, продолжает делать классные проекты - и мне особенно жаль, если я пропускаю их. Поэтому этот канал - отчасти еще и #архив (и того, что я посмотрела, и того, что не смогла увидеть, но хотела бы запомнить). Совсем скоро DOC на Лесной откроет новый сезон совместного с медиа «Такие дела» театрального проекта. Суть его в том, что режиссеры ставят интересные для них тексты медиа (им, кстати, исполнилось 10 лет в том году) в виде читок или практически готовых спектаклей. Режиссер нового сезона — Александр Вартанов, один из самых первых авторов Театра.doc и первопроходцев российского документального театра. Будут показаны четыре уникальных материала «Таких дел», которые объединили названием «Битва за битвой». Первый из показов «Мычание — знак несогласия / Мертвая тишина» Наталии Нехлебовой состоится 30 июня — и будет, судя по анонсу, посвящен недавней истории уничтоженных ферм. Как и прежде, каждая читка будет продолжаться открытым разговором с авторами (а иногда и героями) материала. Покупая билет, вы в равной степени помогаете Театру.doc и медиа «Такие дела». 🖤 30 июня | 20:00 | Док на Лесной #документальныйтеатр</t>
+  </si>
+  <si>
+    <t>23.06.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3378</t>
+  </si>
+  <si>
+    <t>Подробнее расскажу про курс "Театр в расширенном поле", который вышел в Музее "Гараж", а именно - перечислю упомянутые мной названия театров, групп и имена. Если они все вам известны, то будет интересно вспомнить тот театр 2000-х-2010-х, который мы, кажется, уже начинаем забывать. Если имена не знакомы, самое время их узнать, чтобы на вашей культурной временной шкале остались явления, которые действительно влияли на общий процесс. И, повторю, за рамками курса, к сожалению, остался экспериментальный визуальный театр. В первой лекции я рассказываю, конечно, от "Театре.doc" и его основателях, Михаиле Угарове и Елене Греминой - и о тех, кто работал с техникой вербатим. Из этого театра возникли и фестиваль "Новая драма", и тренд на реалистическое изображение действительности на сцене, и мода на неочищенный живой язык, который затем появился в кинематографе и даже в некоторых телевизионных сериалах. Во второй лекции говорю про проекты, в которых представителям документального направления становится тесно в театральных рамках и они обращаются к практикам современного искусства. Это спектакли театра post, Всеволода Лисовского, Анастасии Патлай, Алексея Киселева. Третья лекция посвящена иммерсивному и партиципаторному театру: Rimini Protokoll, Ontroerend Goed, перформансы Николая Скачкова, длительные спектакли Петра Куркина, а также провокационные проекты Саши Старость, Катрин Ненашевой, Полины Андреевны и Артема Материнского. Четвертая лекция - про наш концептуальный театр, представленный театром post и Театром взаимных действий, Дмитрием Волкостреловым, Андреем Стадниковым. К видео прилагаются также несколько небольших текстов: "Что такое вербатим?", "Зачем театру реди-мейд?", "Как освободить зрителя?", "Как рассказать историю с помощью вещей?" - из которых вы узнаете о проектах авторов, работавших с документальными техниками, а также Ксении Перетрухиной, Бориса Павловича, Элины Петровой, Всеволода Лисовского, Руслана Маликова, Екатерины Августеняк, Дмитрия Волкострелова, Семена Александровского, Екатерины Бондаренко, Ивана Демидкина, Артема Томилова, Виктора Вилисова, Группы юбилейного года на Таганке и других. Есть также две инструкции, если вы захотите сделать свой документальный или концептуальный проект. Одна серьезная, другая шуточная, но обе рабочие. #документальныйтеатр #иммерсивныеситуации #партиципаторныештуки #теория #редимейд #современноеискусство</t>
+  </si>
+  <si>
+    <t>22.06.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3373</t>
+  </si>
+  <si>
+    <t>Пока мы с вами далеко не ушли от "Табии 32", делюсь с вами статьей (и ее гугл-переводом) норвежского переводчика Atle Grønn - о романе и о том, как он воспринимался в 2024 году. Информацией со мной поделился мой друг по переписке - вот уже пару лет мы обмениваемся новостями культуры именно через свой личный опыт. Будет ли издан роман Алексея Конакова за границей - вопрос времени, однако такое желание у переводчиков есть. #литература</t>
+  </si>
+  <si>
+    <t>20.06.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3370</t>
+  </si>
+  <si>
+    <t>Фото Alyona Ko</t>
+  </si>
+  <si>
+    <t>20.06.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3369</t>
+  </si>
+  <si>
+    <t>Вчера в ДК "Исток" состоялось очередное собрание книжного клуба "Триггер" Тани Столяр. Обсуждали роман Алексея Конакова "Табия 32", который сам автор определяет как "фантастическую оперу". Книга посвящена будущей России, где шахматная культура вытеснила великую русскую литературу. Для полного погружения участникам на время пришлось расстаться со смартфонами и перейти на кнопочные телефоны. Пили настойки и коктейли от "Онегина", ели пирожки, гречку и соленые огурцы от "Dr Живаго". Сам Алексей Конаков специально приехал из Петербурга. И вновь подтвердил мое подозрение, что самые интересные люди в русской литературе занимаются не только письмом. Конаков, помимо того, что литературовед и исследователь позднесоветской культуры - инженер-гидротехник. Перед встречей показала ему "Искусство на частоте 1980-х" в "Гараже" и #архив - в надежде, что Алексей предложит нам новые идеи книг. Его исследование "Убывающий мир: история “невероятного” в позднем СССР" своевременно вышла в издательской программе музея в 2022 году. Главным открытием вечера для многих стало его чувство юмора. На вопрос, страдал ли он при написании романа (все-таки русская литературная традиция требует жертв), Алексей честно признался: "Наверное, поэтому он и не будет шедевром, потому что я не страдал. Я получал удовольствие". Более того, беллетристика после исследовательских книг показалась ему слишком легким занятием: "Это такое ощущение, что вы с Земли перелетели на Луну, и сила притяжения в шесть раз меньше. Можно делать какие угодно прыжки". Выяснилось также, что "Табия 32" создавалась как своего рода научный эксперимент по производству бестселлера. Автор последовательно отмечал пункты в своем чек-листе: антиутопия, детектив, любовь, начинать лучше со сцены секса - все это соблюдено. На вопрос о будущих книгах Конаков сообщил, что работает сразу над пятью, но хорошо будет, если допишет хотя бы одну. Среди них - книга о позднем социализме, с максимально скучным названием, и масштабное исследование супов. "Я же суполог достаточно известный", - пояснил Алексей. В какой-то момент разговор дошел до идеального читателя "Табии". Больше всего автора удивило бы, если бы роман прочитал шахматист Владимир Крамник, чьи реальные статьи и высказывания вошли в книгу. Но еще сильнее его поразил читатель, который после прочтения разработал новую игру, соединяющую шахматы и музыку. Особенно меня очаровал ответ на вопрос, сопереживал ли сам автор кому-то из персонажей. "Нет, я никому не сопереживал. Это просто такая разыгранная шахматная партия". Вот такой инженерный подход к литературе. Завершилось всё вручением сертификатов в массажный салон. После обсуждения будущего России, смерти литературы, шахматной метафизики и супологии это выглядело логичным финалом. #литература</t>
+  </si>
+  <si>
+    <t>15.06.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3368</t>
+  </si>
+  <si>
+    <t>По долгу службы перечитываю старые интервью с художниками. И вот один из них говорит о другом: "Он является унитазом и ищет место, которое сделает его дюшановским унитазом. Он просто слышал от другого унитаза, что однажды его пригласили в музей и там он стал знаменитым". Комментариев не будет, как и имен. Пусть пока будет интрига. #художественнаяжизнь #архив</t>
+  </si>
+  <si>
+    <t>14.06.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3367</t>
+  </si>
+  <si>
+    <t>Продолжаем наше любимое дело. Коллеги - учить людей писать документальные пьесы, а я - рассказывать вам про это. Школа Un/Filmed проводит набор студентов. Тьюторы - режиссер, актриса и драматург Анастасия Патлай (рассказываю о ее проекте "Оскорбленные чувства" в курсе "Гаража") и театровед, куратор Лиза Спиваковская, а лекции по истории документального театра читает сама Елена Ковальская. Обучение раз в неделю онлайн. В финале - читки с профессиональными актерами. У выпускников отличные результаты, публикации и постановки. Подробности здесь. #документальныйтеатр #драматургия</t>
+  </si>
+  <si>
+    <t>12.06.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3366</t>
+  </si>
+  <si>
+    <t>Музей "Гараж" встретил своё 18-летие новым проектом "Искусство на частоте 1980-х". А так как восьмидесятые были "длинными", в открытом хранении можно увидеть работы с середины 1970-х до начала 1990-х. Как ни странно, это моё любимое время. Хотя это не "странно", а понятно: стоит увидеть, как много вещей тогда родилось. Рок-музыка, новая кино- и поп-культура, совсем другая мода и другое искусство. Я все это узнавала в детстве через газеты, журналы, да и телевидение тогда могло, если не показать, то намекнуть. Сейчас же смотрю на это все как на напоминание, что времена бывают разными, но они неизбежно меняются.</t>
+  </si>
+  <si>
+    <t>11.06.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3357</t>
+  </si>
+  <si>
+    <t>Индийская художница и исследовательница Афра Шафик создает произведения на пересечении архивной деятельности и цифровых технологий. Ее работы — это видеоигры, интерактивные инсталляции, текстильные объекты и мозаики, в которых документальное становится игровым, а технологическое — тактильным. 12 июня в 19:00 Шафик расскажет о своей методологии на примере текущих и прошлых проектов — в том числе об игре «То, не знаю что», созданной в рамках программы «Полевые исследования» Музея «Гараж».  А пока предлагаем познакомиться с избранными работами художницы — листайте карточки. </t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3356</t>
+  </si>
+  <si>
+    <t>Сегодня, благодаря коллегам из Музея "Гараж", познакомилась с художницей Афрой Шафик. Мечтала об этом давно, потому что дерзаю думать о схожести наших методов. И то, что и мои проекты, и проект Шафик курировала Оксана Полякова, как будто подтверждает мое предположение. Афра Шафик - индийская мультимедиа-художница и документалистка, чья практика строится на длительной работе с архивами, устными историями, фольклором и не только. Проект Афры Шафик, созданный с помощью "Полевых исследований" музея "Гараж", называется "То, не знаю что" / Nobody Knows for Certain (кураторы: Валентин Дьяконов, Ярослав Воловод, Оксана Полякова). Это нарративное художественное исследование присутствия советских иллюстрированных детских книг в Индии в 1960–1980-х годах, то есть культурное измерение советско-индийских отношений времен холодной войны. Проект существует и как игра, и как архив, и как выставочная инсталляция, и как исследовательская платформа. Ух! Рассказывать о работах Афры можно долго, но я призываю всех, кто в Москве, прийти завтра на встречу в музей "Гараж" и лично познакомиться с художницей и ее практикой. Подробности ниже. #архив</t>
+  </si>
+  <si>
+    <t>04.06.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3355</t>
+  </si>
+  <si>
+    <t>Что происходит, когда режиссер становится медиатором, актеры — перформерами, а зрители — соавторами? Курс Ильмиры Болотян «Театр в расширенном поле» исследует трансформации российского театра 2000–2010-х — эпохи, когда сцена перестала быть сценой, а спектакль мог длиться одно мгновение или растянуться на целый город. В четырех видеолекциях Ильмира рассказывает о документальном театре и вербатиме, о сближении перформанса и театра, об иммерсивных и партиципаторных практиках и о концептуальном театре, который способен обойтись без текста, но не без идеи. К каждой лекции прилагаются дополнительные материалы: «Как поставить Чехова, чтобы получился Кейдж?», «Зачем театру реди-мейд?», инструкция по написанию текста в технике вербатим. Курс доступен на сайте «Гаража».</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3354</t>
+  </si>
+  <si>
+    <t>Свершилось! На сайте Музея «Гараж» вышел мой онлайн-курс «Театр в расширенном поле», посвящённый различным практикам российского театра 2000–2010-х годов. Подборка сугубо авторская и, например, оставляет за рамками так называемый визуальный театр и «театр художника» — это отдельная большая тема. Мне было интересно рассказать о тех явлениях, в которых театральные события сближались с практиками современного искусства или, наоборот, отталкивались от них. К курсу прилагаются дополнительные материалы (в том числе инструкции). Приятного просмотра (записывали курс, когда я была беременна) и прослушивания! #современноеискусство #документальныйтеатр #иммерсивныеситуации #теория</t>
+  </si>
+  <si>
+    <t>03.06.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3353</t>
+  </si>
+  <si>
+    <t>Тем временем, разбирая архивы 1990-х, наткнулась на статью о Театре Забытой Пьесы (Александра Демидова), который в какой-то момент стали называть эротическим. "Жизнь театра складывалась очень тяжело, и судьба сполна одаривала его подножками, а иногда и хуже", - писала Ольга Игнатюк в газете "Гуманитарный фонд" в 1990 году. Эротика в то время была модным словом (вот как недавно "иммерсивность"). Ставили "Аглавену и Селизетту" Метерлинка ("сексуально"), "Прихоти Марианны" Альфреда де Мюссе ("очень обнаженно"), "Ромео и Джульетту" и "Любовников из Вероны" (так у автора) Шекспира ("эротически"). Рецензент отметила, что под эротикой тут понимают "бесконечную любовь к Женщине", причем героини якобы были взяты из жизни. "Здесь самое главное - ощутить себя женщиной, - поясняла она. - Самой красивой и желанной - в безразличии к нудным конкурсам красоты". Такой вот бодипозитив 90-х. С пометкой, что "мужчинам, конечно, интереснее другое". Фонд "Художественные проекты" архива Музея "Гараж". #архив #девяностые</t>
+  </si>
+  <si>
+    <t>03.06.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3352</t>
+  </si>
+  <si>
+    <t>Вчера прошла еще вторая (финальная) лекция моего курса «Литература вне себя: письмо в расширенном поле». Говорили о конкретных примерах: в частности, о ставшей уже классической "Рине Сполингс" Бернадетт Корпорейшн. Возникло предположение, что, если картина или роман сами по себе, без расширения, не интересны, то тогда расширение (серийность, прилагаемый к ней нарратив, выставка, галерея, аватар и проч.) выполняет роль pr-инструмента, не более. Тут у меня есть ответ. Интересен ли сам по себе роман "Рина Сполингс"? Да. Выдающийся ли он? Да, если учитывать то расширение, которое дали ему авторы (в предисловии сказано, что их 150)) Рина Сполингс существует не просто как персонаж, но как художница, чьи работы входят в коллекции музеев, галеристка (все еще действует в Нью-Йорке галерея с ее именем) и арт-дилер - ситуация, невозможная для реального художника (и даже арт-группы), но реальная для аватара. Рассматривать роман отдельно можно, но это все равно что вынуть одну картину из серии в несколько десятков штук и судить только по ней и/или рассматривать фрагмент работы, а не всю ее целиком. И да, давно существуют работы, в которых описание является частью работы (нужно просто смириться с этим). Несколько знакомых и друзей заинтересовались курсом, и я думаю о том, чтобы однажды провести его еще раз небольшим составом - так сказать, для развития темы, потому что концепция моя требует разных взглядов и аргументов. #литература #современноеискусство</t>
+  </si>
+  <si>
+    <t>30.05.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3351</t>
+  </si>
+  <si>
+    <t>Прошли лекция и семинар моего короткого курса «Литература вне себя: письмо в расширенном поле» в школе "Пишем на крыше" (остались еще лекция и семинар). Хочется обозначить этот маленький экватор. Во-первых, повезло со студентами: художницы, писательницы, интересующиеся темой читатели, театральные специалисты (среди них - один актер). Есть просто слушатели, есть участвующие, с очень интересными проектами. Сразу задали правильный вопрос: зачем это все? Пишу ответ и сюда. Литература расширения (термин беру из искусствоведческой и критической мысли про современную живопись - такой вот наглый перенос) не теория про "будущее литературы" и не фиксация отмены книг в привычном их виде. Скорее, это фиксация того, что письмо уже давно живет вне традиционных форматов. Оно и раньше у любого автора начиналось с заметок, черновиков, архива, но эти вещи были нарочито скрыты и интересовали разве что специалистов. Сейчас же мы не просто часто видим процессы письма с помощью соцсетей, но и сами издатели побуждают и приветствуют такой способ представления своих текстов. Практически к любой книге сейчас прилагается блог автора, ему можно написать напрямую, увидеться лично, параллельно прочесть интервью, послушать подкаст и т. д. То есть литература расширения просто уже существует, осталось ее описать, что я и планирую сделать (осталось найти журнал, где бы это опубликовать). На курсе мы, конечно, смотрим на примеры, где авторы осознанно работали с тем самым расширением, даже если его так не называли. С одной стороны, тут и авторы #автофикшн, например, Мэгги Нельсон, которая смогла превратить свою жизнь, травмы, теорию и архив в письмо, с другой - "Рина Сполингс" Бернадетт Корпорейшн и похожие проекты, где герои выходят из текстов в реальность. Из личного опыта участников важно было получить подтверждение, что сейчас практически каждый автор собирает, архивирует, документирует, монтирует не только тексты, но и себя в публичном поле - все это влияет на литературу. #литература #современноеискусство</t>
+  </si>
+  <si>
+    <t>27.05.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3350</t>
+  </si>
+  <si>
+    <t>В российской арт-среде сейчас очень не хватает специалистов, которые бы не просто ходили по выставкам, но могли бы фактически описать то, что там происходит. Мы часто используем выставки и работы художников как повод для интерпретации разных насущных тем, но для тех зрителей, у кого не будет возможности их посетить (сюда относятся и будущие поколения), хорошо бы оставить точные искусствоведческие описания проектов. Не пересказы пресс-релизов, а конкретные описания работ, их анализ, сопоставление, контексты возникновения и связи между ними. Хотелось бы думать об искусстве как о сложном живом поле, в какое бы время ему ни приходилось существовать, а не как о наборе модных имен. Именно поэтому мне симпатичны проекты, которые пытаются не просто "дать знания", а вырастить устойчивый интерес к искусству как к профессии и способу мышления. Я уже писала ранее об онлайн-курсе "Как стать искусствоведом" от "Синхронизации". И снова призываю обратить на него внимание всем тем, кто смотрит в сторону этой профессии. За 10 месяцев вы пройдёте историю искусства до современности, научитесь анализировать произведения, писать о них тексты, поймете устройство арт-рынка и художественной среды. Среди преподавателей - сотрудники Третьяковской галереи и Пушкинского музея. В финале участники получат диплом о переподготовке, поэтому смело можно приходить из других профессий. Важно, что курс подготовлен без жестких дедлайнов, с возможностью учиться параллельно с работой или другими проектами. Для взрослой аудитории это необходимость, а не бонус. Сейчас как раз идет набор на новый поток. По промокоду Bolotyan — дополнительная скидка 10 000 рублей. Старт — 2 сентября. Переходите по ссылке, чтобы познакомиться с программой подробнее. Реклама. ООО «Культурная платформа». ИНН 7720960582. Erid: 2W5zFGSwGRP</t>
+  </si>
+  <si>
+    <t>27.05.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3349</t>
+  </si>
+  <si>
+    <t>Закрытые показы неизбежно становятся самым живым форматом в наше время. В минувшую субботу, после долгого перерыва, приняла участие в выставке "Пылающий" с фрагментом своего проекта 2019 года #нематериальныйтруд Это было годовое исследование-перформанс, вследствие которого практически все решили, что я сошла с ума (как Чацкий): с троллингом модельных агентств, запретграма, внедрением в разные женские сообщества, в том числе, те, где женщины сами себя называют содержанками и делятся друг с другом рекомендациями по "обезжириванию" мужчин, походами к Саше Петлюре и съемками с моделью Сашей Сергеевой, вовлечением разных специалистов (от косметологов до флористов), неудачным выступлением на фемфестивале, одноименной выставкой в ММСИ и моей последующей депрессией. А как еще пережить то, что не должна была знать, но узнала? Не планировала его еще раз показывать, но ради куратора Веры Ершовой достала с антресолей пакет с остатками пенокартона, где были напечатаны фрагменты женских тел, собралась и поехала на монтаж. И там-то обнаружила распечатки переписок из того самого чата содержанок, уже подготовленные к выставке (со скрытыми именами и лицами). Чтобы вспомнить, что это, пришлось обратиться к куратору моей выставки в ММСИ Оксане Поляковой - оказывается, мы решили тогда не множить сущности, на площадке уже была установлена большая инсталляция в виде фонтана с подарками, "созданными" в процессе "обезжиривания".  История сама себя пишет: показываем, что нашли. Выставка проходит в едва отремонтированной жилой квартире: длинный коридор, комнаты, старые окна, вид на крыши. А в квартире можно позволить себе быть всякой: даже, как написал ии-шный чат, "сырой".  "Пылающий" проходит в бывшем Соболевом переулке, районе старых московских домов терпимости, описанном Чеховым в "Припадке". Сама география работает на экспозицию. Внутри - работы о репрезентации сексуальности, запретах и вообще о том, что официальная культура сейчас предпочитает либо аккуратно упаковывать, либо не трогать вовсе. Смотреть интересно не только на отдельные работы, но и на саму ситуацию. Участвуют: Анастасия Альбокринова, Ильмира Болотян, Дмитрий Гутов, Катя Горячева, Катя Исаева, Саша Кривошапкин, Ульяна Лев, Наталья Лучкина, Маша Смородина, Михаил Чулов, Гриша JOY, GALOLBO. 18+ Фото - в комментариях.</t>
+  </si>
+  <si>
+    <t>19.05.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3348</t>
+  </si>
+  <si>
+    <t>Врываюсь к вам с новостью про постановку по самой что ни на есть современной прозе, «Голоду» Светланы Павловой. Этот «нетолстый роман», дебютный и пока единственный, содержит в себе элементы #автофикшн — а потому может быть особенно интересен всем тем, кто знает, что такое РПП, орторексия, компульсивные переедания и дисморфофобия. 23 мая театральное объединение «Энтузиазм» показывает одноимённый спектакль. В центре истории — тридцатилетняя девушка Лена, страдающая булимией — болезнью, о которой не принято говорить. В спектакле Лену играют сразу семь актрис — ясный образ того, как один человек может иметь несколько версий себя: та, что хочет быть идеальной и загнала себя в жёсткие рамки, та, что устала, но живёт свою социально-одобряемую жизнь с открытым сердцем, та, что шутит, чтобы не чувствовать боли, и та, что просто хочет, чтобы её, наконец, увидели и поняли. Какие остальные версии Лены покажут актрисы, можно увидеть на показе. В спектакле, как пишут коллеги, много точного юмора, самоиронии и поворотов, в которых можно узнать себя (даже если «у тебя такого нет»). Режиссёр: Алексей Любимов (Мастерская Брусникина) Хореограф: Светлана Шуйская Из отзыва: — Надеюсь, будет еще много-много показов, потому что это нужно видеть и показывать друзьям и знакомым, независимо от того, в теме ли они. Думаю, многим это еще и поможет понять близких с расстройством. 23 мая, 20:00 📍 Gogol School, ул. Казакова, 8с3 🎟 Билеты: https://to-entuziazm.timepad.ru/event/3899112/ 18+</t>
+  </si>
+  <si>
+    <t>16.05.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3347</t>
+  </si>
+  <si>
+    <t>курс</t>
+  </si>
+  <si>
+    <t>15.05.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3346</t>
+  </si>
+  <si>
+    <t>Готовлю целых два курса, поэтому ничего не публикую и не анонсирую, но поделюсь романом, который мы читаем в книжном клубе "Триггер" Татьяны Столяр. Это "Определенно голодна" Челси Саммерс - фикшн-исповедь или "исповедь" серийной убийцы-каннибалки. Как раз тот случай, когда без клуба я бы к книге вообще не подошла. Плохо переношу физиологические подробности убийств, а уж каннибализм тем более. Но довольно быстро поняла, что героиня, мягко говоря, привирает. И поэтому смогла дочитать. Дальше - сплошной спойлер. Во-первых, я так и не поверила, что она действительно большой гастрокритик, как себя презентует. Человек, который пишет про еду, используя выражения, вроде "кухонька" и "вкусовые сосочки", вызывает у меня сомнения. Ни одно ее описание не пробудило у меня аппетит, в отличие от описания салата с сухариками у Столяр сегодня) Спишем на мои особенности или трудности перевода. Во-вторых, сцена увольнения окончательно убедила меня, что перед нами не психопатка, а скорее типичная выскочка-невротик. Дальше Саммерс возвращает психопатический гнев героине и желание мстить, но поздно, я ей не верю. И думаю, что в своей "исповеди" она просто выдумала практически все убийства, кроме того, за которое ее осудили (но: как она могла бы убить несчастного русского Казимира в действительности - большой вопрос - все же героиня не мясник, чтобы так виртуозно зарезать человека). Зачем бы она могла все это выдумать? Версии разные, вплоть до того, чтобы продолжать дальше нравиться своей подруге (меня, кстати, разозлило, как стереотипно описала Саммерс художницу - почему никто не напишет роман о художнице, работающей в офисе пять дней в неделю, эх...). Но основная моя версия: самый сильный мотив героини - не быть такой, как все - собственно, она поэтому даже замуж не выходит - и, раз уж ее посадили до конца ее дней, единственный способ выделиться из группы убийц - создать вот такую легенду. При этом книга, конечно, любопытно устроена как жанровый гибрид. Это не совсем триллер и не совсем хоррор. Тут нет нормальной детективной интриги, все держится на том, насколько долго читатель готов терпеть героиню. Такая смесь гастрономии, эротики, насилия и самоинсценировки. Временами мелькают намеки на пародию на исповедь "опасной женщины", но в русском переводе они оказались слабыми. Осталось ощущение некоторого недоумения. Не в смысле, что книга плохая - нет, она явно очень расчетливо сделана. Просто мне, правда, интересно, что может побудить написать такую историю и что может побудить ее читать. Единственное, что отзывается: мысль, куда могут завести фантазии о себе. Любимая сцена - где героиня отказывает якобы любимому человеку, потому что все представила и ей не понравилась ее "нормальная" версия - я так размышляла лет в 15-16 (была игра с подружками, представлять, как мы выходим замуж за одноклассников, и расписывать, какая бы у кого была - стереотипная - жизнь, но мы-то сейчас знаем, что реальная жизнь придумывает все намного интереснее). #литература</t>
+  </si>
+  <si>
+    <t>06.05.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3345</t>
+  </si>
+  <si>
+    <t>Театр.doc продолжает свое исследование андеграунда. Не так давно писала здесь о спектакле про поэтическое объединение вокруг одиозного Мирослава Немирова. Документальный спектакль "идём учиться плавать", мистерия памяти Евгения Головина, расскажет о легенде московского андеграунда 1960х-80х годов, центральной фигуре Южинского кружка после эмиграции Юрия Мамлева, алхимике, поэте и переводчике. Евгений Головин умел оставаться свободным вне зависимости от форм государственного и общественного принуждения. Егор Жирнов, автор и режиссер спектакля: "Тайна человека - это тайна его работы, слова о которой лишь обрамляют память о её секретах. Утверждая и отрицая что-то о Евгении Головине, наш спектакль лишь очерчивает кромку тайны, сам при этом неизбежно оставаясь на берегу в качестве нового учебного пособия по плаванию для всех желающих." "Во время удивительной, напряженной, многоцветной жизни в безднах Океана, капитан Немо периодически сражается с порождениями сжимающей, удушающей смерти." Евгений Головин театр doc. industrial 8 мая промокод на скидку 15 % УРОК информация и билеты #документальныйтеатр</t>
+  </si>
+  <si>
+    <t>05.05.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3344</t>
+  </si>
+  <si>
+    <t>Сегодня - целых две резиденции для исследователей и авторов, работающих с архивами. 1. Продлен прием заявок на Архивное Лето Музея "Гараж" - до 10 мая. Приглашают российских и зарубежных исследователей, пишущих о советском и российском искусстве. Программа "Архивное лето" инициирована научным отделом Музея «Гараж» в 2018 году. Профессиональные исследователи советского и российского современного искусства, отобранные по результатам открытого конкурса, получают возможность в течение месяца работать с материалами архива. В этом году к участию принимаются заявки, отражающие любую из тематик архива Музея "Гараж" , который включает в себя персональные фонды крупнейших фигур советского и российского художественного процесса, в том числе художников и фотографов, архитекторов, кураторов, искусствоведов и коллекционеров. Медиатека архива содержит более 10 000 аудио- и видеозаписей, документирующих как ключевые, так и малоизвестные события художественной жизни с 1950-х годов. Большая часть фондов, составляющих архивную коллекцию Музея, представлена на сайте "Сети архивов российского искусства" (RAAN). 2. Студия "Тихая" (Нижний Новгород) открывает 4-й сезон региональной программы арт-резиденций. Тема этого года - архивные исследования. К участию приглашаются теоретики, историки искусства, кураторы и представители смежных дисциплин, в фокусе интересов которых находится нижегородское искусство. Экспертный совет выберет одного победителя, который получит возможность приехать в Нижний Новгород и поработать с архивом студии "Тихая". Заявки принимаются до 17 мая 2026 Сроки проведения арт-резиденции: июнь–август 2026 Условия участия и анкета - на сайте студии. #архив #современноеискусство #резиденции #опенколл</t>
+  </si>
+  <si>
+    <t>04.05.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3343</t>
+  </si>
+  <si>
+    <t>Я редко репощу рецензии на свои тексты в последнее время: не из ложной скромности, а потому что мне важно, чтобы между книгой и читателем оставалось пространство, не занятое пояснениями. Но здесь делаю исключение. Это текст Анны Ремез, писательницы, с которой нас связывает очень длинная история, ещё с премии "Дебют", и общее ощущение литературы как опыта, который проживается, а не просто читается. Мне важно, как она увидела мою "Дочь тракториста": не только сюжет и травму талантливого ребёнка, но саму структуру движения - от детства к кризису. И особенно - ту зыбкую границу, где текст перестаёт быть "вещью" и становится пространством, в котором что-то с тобой происходит. Делюсь. Часть 1 Часть 2 (тут еще есть наше совместное фото 2005 года) #дочьтракториста #литература</t>
+  </si>
+  <si>
+    <t>03.05.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3337</t>
+  </si>
+  <si>
+    <t>Много пишу, но не здесь, и читаю — тоже не здесь. И в этом потоке поймала ощущение, что лучшие тексты перестали быть автономными вещами. Да и меня больше сейчас интересуют не они сами, а условия, в которых они возникают, и то, что их появление запускает. Из этого вырос мой короткий курс-эксперимент «Литература вне себя». Я не до конца уверена в этой идее — и поэтому хочу проверить её вместе с теми, кто тоже устал от привычного письма. Все подробности — на карточках. Записаться. Если есть какие-то вопросы, напишите мне в личные сообщения @wonderrrwoman #литература #современноеискусство</t>
+  </si>
+  <si>
+    <t>02.05.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3336</t>
+  </si>
+  <si>
+    <t>Что я еще не попробовала, но хочу и планирую, так это специальные выезды с творческими целями. Ситуация, когда ты уезжаешь из дома, отключаешь телефон и твердо решаешь ближайшие дни посвятить только своему проекту (=себе) сродни хорошему свиданию, а потому должна быть обставлена всем необходимым ("Поедемте в нумера!"), но при этом не должна длиться долго. И такой лагерь на примете у меня есть. Это “Lost words” писательницы Марины Кочан. Творческий лагерь для взрослых с использованием разных медиумов для включенного наблюдения за реальностью и ее осмысления. Он впервые пройдет в РФ, доступен по цене, за вас обо всем позаботились - заезжай и живи, то есть твори! Даты: 31 июля - 2 августа Подмосковье, место под названием “Дача” на берегу водохранилища. В стоимость включено все, в том числе, мастер-классы от Марины. Цена поездки: 38500 (сумму можно разбить на две части) Подробности - у Марины. #творческоесвидание</t>
+  </si>
+  <si>
+    <t>25.04.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3330</t>
+  </si>
+  <si>
+    <t>Историю театра пишут не только режиссеры и актеры, но и художники. Бахрушинский музей вместе с театром «Современник» открыл выставку «Художники эпохи “Современника”» в Музее-мастерской Давида Боровского - к 70-летию театра. Это редкий случай, когда внимание смещено со спектакля как события на его визуальный мир. Показывают около 170 экспонатов из фондов Бахрушинского, архива «Современника», собрания Театрального музея Петербурга и др. коллекций. Важно, что здесь собраны не просто «имена», а целая линия, сформировавшая облик театра: Б. Мессерер, Эд. Кочергин, С. Бархин, О. Твардовская, В. Шилькрот и другие - с отдельным фокусом на наследие Боровского. Из редких вещей: работы Кочергина к «Генриху IV» Пиранделло, эскизы Бархина к «Чайке» О. Ефремова и макет к «Кто боится Вирджинии Вулф?» В. Фокина, где они работали вместе с Вяч. Зайцевым. Это уже 2-ой проект в обновленном музее. Здесь появились выставочный зал, библиотека, коворкинг и макетная мастерская. Добавьте и этот музей в свои культурные планы.</t>
+  </si>
+  <si>
+    <t>24.04.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3329</t>
+  </si>
+  <si>
+    <t>Для тех, кто со мной недавно - хочу обратить внимание, что у меня есть рубрика #инклюзивность В ней я рассказываю про проекты с участием разных людей, независимо от их физических, ментальных особенностей, пола, возраста или социального статуса. Вы также можете их поддержать, сделав репост. Совсем скоро - 5 мая - старейший инклюзивный театр «Круг» покажет свой проект «Прощай, принцесса!» по мотивам сказки «Принцесса Брамбилла» Гофмана. Это пластический спектакль с участием дюжины перформеров, и нейроотличных, и нормотипичных, живым музыкальным ансамблем и минимумум выразительных средств. Главное, как всегда в этом театре - контактная импровизация между артистами. Новое - материал: сказка известна своей фантасмагоричностью (мудрецы в чашечках цветов, женщины, вяжущие сеть, принцесса и принц, которые все время что-то путают). Весь сюжет - смешение реальности и иллюзий, где грань между актером и его ролью стирается. Одна из самых избитых иллюзий - представление о том, что искусство более подлинно, чем окружающий мир. Между тем «Круг» как раз делает такой театр - создает реальность, в которой, в отличие от повседневной, есть место Другому как равноправному участнику и творцу. Тридцать лет назад Наталья Попова создала «Круг» и фактически положила начало театральной инклюзии в России. Сначала это была работа с молодежью с особенностями развития, затем - создание спектаклей, развитие собственных методик, обучение. Со временем возник фестиваль «Протеатр», объединивший инклюзивные театры по всей стране. Отдельная глава — десять лет работы в Центре имени Мейерхольда, где «Круг» существовал в общем поле с  независимыми компаниями, и делал крутейший международный фестиваль. Главное, что произошло за эти тридцать лет - театр с участием особых артистов оказался включён в пространство большой культуры. 5 мая, 19:00 Театр «Эрмитаж», Новый Арбат, 11/2 Прощай, принцесса! Билеты О спектакле #поддержка</t>
+  </si>
+  <si>
+    <t>23.04.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3328</t>
+  </si>
+  <si>
+    <t>Поздно вечером пишу про свое утро, после которого решила ввести традицию завтраков с важными для меня людьми. Сегодня пили кофе с Дмитрием Михайловичем Рогозиным (aka Низгораев) - кандидатом социологических наук, ведущим российским экспертом по методологии социальных исследований, социологии смерти и оценке государственных услуг, директором Центра полевых исследований ИНСАП РАНХиГС. Начали мы наше знакомство с метода автоэтнографии, который ученый рассматривает как подход, связывающий личный опыт (автобиографию) с социальными и культурными контекстами. Работы Дмитрия Михайловича на эту тему включают различные исследования субъективности, например, тему ухода за дементным отцом. А я все еще надеюсь однажды прикоснуться к теме как автор и исследовательница (но пока копошусь в #автофикшн). Все перечисленное - только малая часть, сотворенная Дмитрием Михайловичем. Сегодня говорили о его новом исследовании, посвященном - не падайте - вопросу, что значит быть современным русским человеком в наши дни. Опрос проходил среди известных людей, которые не стесняются публично говорить о русском: от дизайнера Никиты Лукинского до фольклориста Сергея Старостина. В глубинном интервью - вопросы, на которые не каждый решится ответить, вроде "как вы оцениваете роль России в глобальном контексте сегодня", а среди метафорических ступеней исследования есть такие понятия, как "болотище" и "пепелище" (но и "мечтание" с "оправданием" имеются). Как обычно, замыслили интересное. Утром все кажется простым. #завтраки_между</t>
+  </si>
+  <si>
+    <t>21.04.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3327</t>
+  </si>
+  <si>
+    <t>Раз уж мы с вами в последнее время говорим о пределах допустимого для творцов, то обратите внимание на курс, где пойдет речь о художниках, которые стремились осмыслить и преобразить свою и чужую жизнь через искусство. Первыми вспоминаются символисты, конечно, и их жизнетворческие проекты - и эта лекция будет первой. Но вот название следующей - "Как красноармейцы проживали травмы революции, декламируя стихи хором" - интригует, согласитесь? Не каждый день слышишь о революционном искусстве в таком разрезе. Однако не только русские и советские художники попали в поле зрения автора курса, художника, филолога и куратора Антона Рьянова. Одна из лекций будет посвящена работам Марины Абрамович (без нее никуда) и практикам дрейфа Ги Дебора. Курс также практический: целое занятие можно будет посвятить обсуждению ваших проектов. Полное расписание и условия участия - по ссылке. И важное - для студентов вузов скидка 10 %. Чтобы оплатить курс со скидкой и задать по нему вопросы, пишите Елене @el_pog #художественноеобразование</t>
+  </si>
+  <si>
+    <t>21.04.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3326</t>
+  </si>
+  <si>
+    <t>Если бы я делала свой книжный клуб, то мы бы читали там драматургию - я бы выпрашивала свежие пьесы у любимых авторов, те, что еще никто не читал, и мы бы читали их дома, а на встречах - по ролям. И авторы бы нас боялись, но прислушивались... Впрочем, чего мечтать, когда уже завтра начнётся Фестиваль молодой драматургии - с 22 по 26 апреля - да ещё и в трех точках: Театр.doc, Doc.Industrial и кафе "Жан - Жак". Сначала в "Жан-Жаке" сразу дадут фриндж-программу: тут и шокирующе откровенный автофикшн о взрослении девушки-подростка, и пьеса, устроенная как последовательность чертежей дома главного героя, и поминальный плач, и аудиодневники. Основная программа представит пьесы на всегда актуальные темы: как трудно стать матерью, например, или как сложно усыновленному ребенку, или про то, что молодому писателю тоже трудно. Есть герои - десятилетние дети и гости из будущего, особые дети и подражательницы Ланы Дель Рей. Подробности программы Выбирайте, что отзывается - и вперед - узнавать новое про наше время. #драматургия</t>
+  </si>
+  <si>
+    <t>20.04.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3325</t>
+  </si>
+  <si>
+    <t>«Йеллоуфейс» Ребекки Куанг: какие реальные литературные скандалы лежали в основе? Кратко сюжет: Неудачливая писательница Джун, белая американка, «случайно» присваивает рукопись своей успешной азиатско-американской подруги Афины, погибшей у нее на глазах. Джун редактирует текст и издает его под своим именем - и книга становится бестселлером. А дальше: публичное разоблачение, дискуссии в Твиттере, кэнселинг. Я очень хорошо знаю, что такое публичный хейт, поэтому могу сказать, что Куанг блестяще показала именно эту сторону. Казалось, что она сама столкнулась с чем-то похожим. Но нет, Куанг рассказывала в интервью, что просто использовала реальные скандалы. И прямо назвала два: American Dirt и Bad Art Friend. Первый - American Dirt («Американская грязь»), роман Дженин Камминс, который вышел в 2020 году и стал событием. Это история мексиканской женщины и ее сына, которые бегут от наркокартеля. Книга задумывалась как важное высказывание о мигрантах, и издательство вложило в нее колоссальные ресурсы: большой аванс, мощная рекламная кампания, стартовый тираж полмиллиона экземпляров. При этом скандал (возможно, спланированный) начался почти сразу. Камминс не мексиканка, и многие читатели и критики увидели в романе культурное присвоение. Ее обвинили в том, что Мексика показана стереотипно, что язык и детали неточны, что трагедия превращена в «удобный» сюжет для западного читателя. Особенно активно выступали латиноамериканские авторы. Например, писательница Мириам Гурба буквально ежедневно разбирала роман по частям в своем блоге. Дальше конфликт перерос в медийный спектакль: даже Сальме Хайек пришлось извиняться за хвалебный пост про роман Камминс. Та, в свою очередь, защищалась и говорила, что писатель имеет право писать о чем угодно, если он хорошо исследовал тему. Собственно, это ключевой вопрос «Йеллоуфейс»: где проходит граница между правом писать любые истории и присвоением чужого опыта. Второй скандал - Bad Art Friend, и он, на мой взгляд, гораздо сильнее самого романа Куанг. Просто вчитайтесь. Начинающая писательница Дон Дорланд жертвует почку незнакомому человеку и пишет об этом в Facebook. Она также делится своим письмом пациенту в закрытом писательском сообществе. И другая писательница, Соня Ларсон (по происхождению - наполовину китаянка), использовала фрагменты этого письма в своем рассказе «The Kindest», чтобы высмеять нарциссизм обеспеченной и привилегированной девушки-донора почки, которая ищет признания в соцсетях. Рассказ получил премию. Дальше со стороны Дорланд последовали обвинения Ларсон в плагиате и в том, что та взяла эпизод чужой жизни в качестве материала, суд и вскрытые переписки из закрытого чата, где Ларсон и ее друзья довольно жестко обсуждали Дорланд. И, наконец, третий случай, без которого «Йеллоуфейс» сложно будет понять - это движение #PublishingPaidMe. Это хэштег, который запустила писательница Л. Л. Маккинни в 2020 году. Авторы начали публично делиться своими авансами в общем гугл-документе - и стало видно, что в издательской индустрии существует серьезное расовое неравенство: BIPOC-авторы (то есть Black, Indigenous, People of Color — небелые авторы) часто получают меньше денег, даже при сопоставимом уровне и темах. Как вам скандальчики? Не припомню в нашем литературном мире такого уровня (если только роман «Некуда» Лескова - знаете?). По моему опыту, художники могут себе позволить вещи за пределами этического, но потом не стоит удивляться ни хейту, ни прерванным отношениям. Сейчас считаю, что, если человек вам дорог, лучше спросить разрешения на использование его истории, но так я думала не всегда. #литература</t>
+  </si>
+  <si>
+    <t>19.04.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3324</t>
+  </si>
+  <si>
+    <t>Вчера я впервые сходила на встречу книжного клуба "Триггер" Татьяны Столяр — и скажу просто: мне очень понравилось. С одной стороны, была простая, почти "домашняя" атмосфера, за что и любят такие клубы: люди собираются, общаются и обсуждают книгу. Мы говорили про "Йеллоуфейс" Ребекки Куанг, роман про то, как сейчас производится литература в США (да и, видимо, везде). По этому случаю Таня попросила меня приготовить короткое сообщение на тему, какие реальные литературные скандалы вдохновили Куанг написать историю про писательницу, укравшую рукопись у более успешной подруги (о них я скоро напишу здесь). С другой — это не только про чтение. Книжный клуб сегодня не просто кружок по интересам, а особый формат внимания к участникам. Тебе не нужно решать, что читать среди тысяч новинок, поскольку выбор уже сделан trusted куратором Таней Столяр. У тебя общий со всеми чат и календарь с регулярными встречами. И у тебя есть реальная возможность встретить людей, с которыми, возможно, ты никогда бы не пересекся. Ну и то, что называют упаковкой: приглашенные гости (к нам приходил актер Максим Матвеев), интересные партнеры (всех их отметила в запрещенной сети — там же и фото) и события (мы ходили в Музей Востока) — все это превращает чтение одной книги в многонедельный медиа-объект. Следующая книга, которую предложила Таня, скажу честно, меня пугает. Сама бы я не решилась ее прочесть, но в хорошей компании можно. Обязательно расскажу, как я это переживу. #литература</t>
+  </si>
+  <si>
+    <t>18.04.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3323</t>
+  </si>
+  <si>
+    <t>Пока я провожу время в книжном клубе "Триггер" (обязательно об этом расскажу, а пока можно посмотреть сторис в запрещенной сети), приглашаю вас на танц-фестиваль в Музей "Гараж". Музей возвращается к регулярной работе с танцем, перформансом, музыкой. Этот фестиваль — эхо большой петербургской затеи, которая уже три года меняет ландшафт современного танца. За три года было создано и показано около тридцати работ, а для Музея отобрано восемь. Я спросила у куратора Эха со стороны Музея Насти Митюшиной (а вот ее пост про фестиваль), каковы были критерии. Вот ее ответ: "Наш замысел — продемонстрировать максимальную вариативность по темам и интенсивности высказывания. И, конечно, мы работали со зданием — некоторые постановки были адаптированы именно под наше пространство, и все они будут идти в разных точках музея. Так вместе с настроением зритель будет менять и свое местоположение, получать новый контекст и атмосферу. Я верю, что обращение к телесному и вне-словесному сейчас кардинально важно". Я, конечно, в первую очередь обратила внимание на "Маму" Юли Авраменко. Юля впервые показала эту работу в 2021-м году, и она развивается вместе с Юлей и ее материнством. Уже на фото анонса вижу полотно ребозо. Традиционно в Мексике его использовали для ношения детей, защиты от солнца. У нас оно чаще применяется в целительном постродовом пеленании мамы. Настя рассказала, что оно ей оба раза очень помогло пересобрать себя и физически, и ментально. Постановка Юли — смелое и прямое высказывание о материнстве, которое здесь рассматривается вне социальных догм, а скорее как живой и стихийный опыт. В этот же день, в субботу идет ещё один краткий — всего 35 минут — и, судя по описанию и фрагментам с репетиций, пронзительный перформанс  «Ахаххаха». Он будет проходить на крыше Музея, прямо под лучами закатного солнца. Перформанс — общее детище Вики Брызгаловой и Димы Магния. Лаунджевая среда гаражной крыши станет территорией смеха. Он будет трансформироваться: то щекотать зрителя своей веселостью и шаловливостью, то брать за живое своей принадлежностью к утробе. Обратите внимание и на остальные постановки программы. Не каждый день можно увидеть такие вещи даже в Москве, где каждый день что-то происходит. #танец</t>
+  </si>
+  <si>
+    <t>16.04.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3322</t>
+  </si>
+  <si>
+    <t>1. ЛИТЕРАТУРНЫЙ МИНИ-КУРС ОТ ИЛЬМИРЫ БОЛОТЯН 🤍Ну, что сказать, мои хорошие — кто хочет творить писательское искусство, то вам к Ильмире. Мы знакомы лично, вместе работали как-будто уже в далеком 2020 году. Я была невероятно очарована Ильмирой и смотрела на нее снизу-вверх, как на своего учителя и профессиональный ориентир, очень смущалась и боялась сказать что-то глупое. За эти года мы стали ближе, уже не только работаем, но и дружим, но восхищения становится только больше. Кстати, именно Ильмира посоветовала мне подать заявку в Переделкино и тем самым изменила мою жизнь. 🩵Ильмира — художница, писательница, работница музея Гараж. Ее новый курс о том, что письмо — это нечто большее, чем просто вместе собранные буквы. Это текст — который может стать актом искусства — через дневниковые записи, фрагменты теории, переписки, наблюдения, цифровые следы. В общем посредством того, что называют умным словосочетанием «живопись расширения» (Ильмира подробно про это расскажет). 💗Вот в этом посту вы можете посмотреть видео анонс от самой Ильмиры (знаю многим важно заранее визуально познакомиться со спикером). 💗А здесь полная программа курса — 2 лекций и 2 практик. И, кстати, супер адекватная цена по нынешним временам. ❤️Рекомендация от сердца и мозга, так как бесконечно уважаю Ильмиру за профессионализм и люблю за все остальное! Буду рада, если кто-то из вас пойдет на курс! Начало уже в мае!</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3321</t>
+  </si>
+  <si>
+    <t>пс, коллеги, иду рассказать что я снова собралась чуточку поучиться. и хочу с вами поделиться находкой моей, а именно школой которую я не знала буквально вот до сегодня, но теперь хочу там на все. Во-первых подалась на один из курсов с текстом, во-вторых собираюсь я на курс к Ильмире Болотян "Литература вне себя: письмо в расширенном поле" Читала подробности и думала, что это прям ровно про мои интересы, мне всегда было важно выходить за рамки просто текста в сторону эксперимента и важно как литература взаимодействует с другими формами. Ильмира - пишущая художница, мы пересекались в Лит. практиках (ну а где ж еще!) предлагает посмотреть на современную литературу через оптику «живописи расширения» - подхода, в котором произведение понимается не как объект, а как система связей, процессов и ситуаций. И перенести эту логику в письмо. Лично я заинтригована. Кажется, что это курс не про "писать лучше", а про "писать иначе". Отдельный респект шлю названию курса! Даты лекций и семинаров: 5, 12, 19, 26 мая. Цена особенно радует. Как и длительность, я со всеми своими проектами и задачами не готова вписываться во что-то масштабное. Короче, идемте со мной что ли?</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3320</t>
+  </si>
+  <si>
+    <t>Друзья и коллеги, нежно напомню вот этими постами писательниц Марины Кочан и Лизы Светловой о том, что идёт набор на мой экспериментальный курс про литературу расширения. Термин я использую по аналогии с живописью расширения - это чистая гипотеза. Очень жду тех, кто готов и послушать ее, и поспорить со мной. Загадывать нет смысла, но, если помечтать, я бы в будущем сделала либо выставку таких проектов, которые можно было бы отнести к литературе расширения, либо конференцию, либо и то, и другое. #литература</t>
+  </si>
+  <si>
+    <t>15.04.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3319</t>
+  </si>
+  <si>
+    <t>Давайте по-честному. Хороших новостей не так мало (upd. не так много🥴). И я не буду скрывать: все, что происходит со мной (с большинством) в последнее время, можно мягко обозначить эвфемизмом "звездец". (Лично меня только семья спасает). Но не будем так просто сдаваться. Сосредоточимся на хороших новостях. Во-первых, случилась Пасха! И происходит там, в вечности, всегда - нам в утешение. Что бы ни было сейчас, зло будет побеждено. Когда-то. Во-вторых, спасибо драматургу Марте Райцес. Она обратила мое внимание на то. что мой роман "Дочь тракториста" изучают на курсе Татьяны Сотниковой (Анны Берсеневой) "Русская проза новейшего времени (1990-е — 2020-е годы). Авторы и тренды" в Свободном Университете. Я не знала и, наверное, не узнала бы. Когда-то Татьяна (Анна) написала на мой текст рецензию. В-третьих, я прошла отбор в книжный клуб журналистки и одной из соавторов тг-канала "Антиглянец" Татьяны Столяр "Триггер". Круто ли это? Ну, для меня это примерно так же, как попасть в книжный клуб Риз Уизерспун. Это была моя отчаянная попытка зацепиться за остатки нормальности этого мира: интересные люди разных профессий собираются, чтобы вместе читать и обсуждать книги - что может быть нормальнее? Сразу после первых новостей о клубе я прочла "Йеллоуфейс" Ребекки Куанг и сочинила несколько постов, которые придержу до встречи клуба. Делитесь своими хорошими новостями: может, вы давно хотели позвать кого-то на свой курс или рассказать про свой текст, выставку - всему рады. #новости #променя #литература #дочьтракториста</t>
+  </si>
+  <si>
+    <t>14.04.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3318</t>
+  </si>
+  <si>
+    <t>Сегодня хочу еще рассказать о спектакле, который, на первый взгляд, можно было бы не заметить: в школьном театре подростки поставили Шекспира. Но именно такие проекты часто оказываются точнее и честнее "большого" театра. КОРОЛЬ ЛИР 17 АПРЕЛЯ 19:00 🎭Спектакль школьного театра "Парк культурная школа" по мотивам пьесы Уильяма Шекспира 🔗 Бесплатная регистрация по ссылке Здесь важно не столько само обращение к Шекспиру, сколько выбранная оптика. Команда переносит трагедию в пространство школьного класса. Вместо королевства - парты, вместо вопросов про наследство - отношения, вместо старости - подростковая жесткость. Сама пьеса "Король Лир" - про ситуацию, в которой человек оказывается втянут в игру, правила которой сам же и придумал. Только вот ее результаты ему не нравятся. Лир в этом школьном театре не "старик, потерявший разум", а подросток, который позволяет себе больше, чем может вместить. И именно поэтому шекспировская история становится близка и понятна каждому из нас. Отдельно интересно, что это работа команды, которая сознательно не делает скидку на возраст. Это чувствуется и в выборе материала, и в интонации: перед нами не "учебный спектакль", а разговор на равных. Не иллюстрация классики, а вполне себе исследование того, как ее можно поставить так, чтобы актуализировать для современного человека. Тг-канал школы</t>
+  </si>
+  <si>
+    <t>14.04.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3317</t>
+  </si>
+  <si>
+    <t>Помните, я писала о замечательном комбо? Режиссер Артем Томилов и театр Doc.Industrial? Так появилась целая экспериментальная программа со всякими головокружительными экспериментами. А там, где эксперименты, там и режиссер Руслан Маликов. Вместе они запустили лабораторию-спектакль о мошенничестве. Лаборатория - потому что новые спектакли будут выходить каждые два месяца. А первый выйдет совсем скоро - 21 апреля 159 Doc. Industrial Судя по описанию, Артем и Руслан собрали спектакль-сообщество на сто участников (столько они получили заявок на опен-колл и взяли всех), в котором они исследуют не просто мошенничество (все мы наслышаны о таких историях), но те обстоятельства в мире, где такие масштабы мошенничества стали возможны. Помимо актуальной темы вы увидите спектакль о том, как делают этот спектакль. Он вырос из регулярных встреч участников, не имеет фиксированной драматургии, при этом в нем используют техники документального театра, театра предмета, танца, перформанса и даже клоунады.  Артем приглашает зрителей  коллекционировать спектакли этой серии, ведь ни один не будет похож на другой. Это отличная идея - помню, я мечтала стать коллекционером всех спектаклей "Неявные воздействия", но не сложилось.   Короче, надо обязательно идти. билеты #документальныйтеатр</t>
+  </si>
+  <si>
+    <t>09.04.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3316</t>
+  </si>
+  <si>
+    <t>Почему у спектакля «Урод» рейтинг 18+? Формально - из-за «взрослых» шуток. По сути - из-за болезненной темы внешней оценки. Пьеса Мариуса фон Майенбурга (2007) до сих пор активно ставится, потому что работает с неудобным для каждого вопросом: а как меня воспринимают другие? Инженер Летте узнаёт, что он уродлив, делает пластическую операцию - и вместе с новым лицом получает новую жизнь. И проблемы. В этой истории внешность показана не как данность, а как проект. «Урод» FoShoo - это разговор о взрослых решениях и их последствиях. Создатели спектакля приглашают зрителей к диалогу и участию. 11, 29 апреля БИЛЕТЫ Специально для моих подписчиков сделали промокод YROD (скидка 30 %)</t>
+  </si>
+  <si>
+    <t>09.04.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3315</t>
+  </si>
+  <si>
+    <t>Хочу познакомиться с новыми подписчиками и напомнить о себе тем, кто со мной давно. Меня зовут Ильмира Болотян. Я художник, куратор, исследователь, кандидат филологических наук. Долгое время я работала с современным театром как критик, а с современным искусством - как практик. Сейчас я все больше двигаюсь в сторону литературы и параллельно осваиваю самую сложную и важную практику - материнство. Мои профессиональные интересы сложились довольно рано: с детства я хотела заниматься письмом и рисованием. В театр я зашла через современную драматургию, "Театр.doc" и движение "Новая драма" . Все это развивалось на моих глазах. Я фиксировала процессы, разговоры, атмосферу и собирала документы. Так появился мой архив - сейчас он хранится в Музее современного искусства "Гараж". Я работала в газете, на радио и телевидении, а теперь - в музее. В "Гараже" я получила опыт работы в научном отделе: от библиотеки и архива до кураторских и исследовательских проектов, включая Триеннале и Мастерские. Я и инсайдер, и в то же время независимый исследователь. Параллельно я работала как художник, писала статьи, эссе, сценарии, позже - художественную прозу. У меня есть роман Tuberculum (шорт-лист премии "Дебют" - 2005) и изданный роман "Дочь тракториста" (Москва, 2022), и я продолжаю работать с литературой через оптику современного искусства и театра. Этот канал появился в 2017 году почти случайно - как способ быстро фиксировать впечатления от театра и выставок. У меня нет контент-плана и стратегии. Зато есть разное - в том числе неочевидное - из мира театра, искусства и литературы. Довольно часто тут появляются анонсы событий. Это тщательно отобранные мной предложения - то, что действительно стоит посмотреть. Сегодня тоже опубликую новый анонс. #променя</t>
+  </si>
+  <si>
+    <t>08.04.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3314</t>
+  </si>
+  <si>
+    <t>Я, наконец познакомилась с театром, который работает с уникальным собранием дневников "Прожито"*. Это независимый "Квартеатр", который, как понятно из названия, играет в квартирах: в Доме Телешова, в некой конспиративной квартире и других интересных местах. Как рассказала художественный руководитель Ксения Орлова, идея спектакля по дневникам пришла к ней накануне Нового года. А что, если узнать, о чем писали люди накануне новогодних праздников? Выбрали год - 1891 (это год постройки дома, где играли спектакль) и просмотрели дневники до 1991-го. Так появилась трилогия "Старый новый век". А дальше - больше. "Квартеатр" сделал спектакль-акцию "Прожито. Вчера, сегодня, завтра" во время театрального марафона "Лето в Москве". Артисты оживили дневниковые записи людей, живших сто-двести лет назад. Акция длилась несколько дней. Говорят, часть зрителей приходила каждый день и смотрела проект как сериал. Дневниковые спектакли составляют целый цикл. "Юра, мы всё, или Письма Вселенной" - нет, не по дневникам космонавтов, но про отражение русского космизма (!) и космонавтики в дневниках XX века. "Женский живой журнал" - документальный спектакль по дневникам женщин. Тема феминизма присутствует, а это уже редкость по нынешним временам. "Морозовы. Дела семейные" - по письмам, дневникам и воспоминаниям семьи меценатов Морозовых и их современников. История раскрывается не как хроника событий, а как конкретные человеческие истории. Это не единственный проект театра по документальным материалам. Есть также спектакль по письмам Ван-Гога "Мой брат: тропа через пустошь". Самой же приятной новостью было узнать, что "Квартеатр" работает с современной драматургией. Поставлены Клим - "Девочка и спички", Павел Пряжко - "Горький аэропорт", готовится к выходу спектакль дорогого Константина Стешика с участием Юлии Снигирь - "Волшебное слово". Пока слушала коллег, думала о том, что все же стоит сохранить свои #дневники Кто знает, может, через 100-200 лет они пригодятся какому-нибудь независимому театру. *Центр "Прожито" ЕУСПб создает цифровой архив личных документов из частных собраний. Материалы оцифровываются силами участников-волонтеров, к сообществу которых может присоединиться каждый #документальныйтеатр</t>
+  </si>
+  <si>
+    <t>07.04.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3313</t>
+  </si>
+  <si>
+    <t>Коротко напомню, что уже завтра, 8 апреля в 19:00, пройдет прямой эфир с Еганой Джаббаровой - писательницей, эссеисткой и поэтессой, автором автофикциональных книг "Руки женщин моей семьи были для письма", "Дуа за неверного" и "Terra Nullius". На вебинаре Егана расскажет о том, где проходит грань между искренностью и исповедальностью, в чем секрет художественной дистанции и почему важно взглянуть на себя со стороны перед началом истории. Впрочем, кто знаком с Еганой, тот знает, зачем и почему стоит ее послушать, а, кто нет, предлагаю прочесть короткое интервью с ней. #автофикшн</t>
+  </si>
+  <si>
+    <t>07.04.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3312</t>
+  </si>
+  <si>
+    <t>Книга на редчайшую тему, аналогов на русском языке не нашла. Garage Academy запустил серию практических пособий «Что нужно знать выставочному менеджеру». Идея серии родилась из общей профессиональной "боли": отсутствия доступных и актуальных мануалов, посвященных технической стороне реализации выставки. Опираясь на свой опыт работы, авторы создали практическое пособие, которое поможет в планировании проекта и начинающему, и опытному специалисту. Собранные материалы могут выступить также в качестве учебной литературы для независимых образовательных инициатив или университетских программ. Первое пособие серии посвящено принципам подбора и анализа пригодности пространства для будущего проекта - от первичного знакомства с территорией и командой площадки до проведения обмеров и проверки инженерных коммуникаций. В издании вы встретите набор вспомогательных форматов: удобные чек-листы, избранные советы и глоссарий профессиональной лексики. Прямо сейчас книга доступна к предзаказу по сниженной цене! #выставки</t>
+  </si>
+  <si>
+    <t>06.04.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3311</t>
+  </si>
+  <si>
+    <t>Второе место известно в Москве давно, но познакомилась близко я с ним недавно. Это джаз-клуб Алексея Козлова на Маросейке. Скажу честно, я не ожидала увидеть не просто клуб, а огромный, живой организм с несколькими сценами, где музыка звучит каждый день. Джемы, концерты, эксперименты. До 10–11 выступлений в день! Такая плотность почти нигде не встречается. Особенно меня зацепило то, как здесь работают с будущим слушателем. Есть детские концерты - и это не адаптация, а нормальная живая музыка, в которой участвуют дети. Музыканты играют вместе с ними, да и просто никто не запрещает брать с собой детей, хоть младенцев в люльках. Клуб не претендует на "развивающие занятия", а создает нормальную культурную среду с действительно хорошей музыкой. Есть "Школа слушателя". Потому что, по словам музыкантов, как ни странно, слышать сложнее, чем играть. Тем более, сейчас мы живем в таком шуме, что способность различать музыку не такой простой навык. Этому надо учиться. Есть проект "Балкон". Летом клуб буквально выйдет на улицу, к случайным прохожим Маросейки. Такая попытка поймать человека на искусство, если он сам за ним не идет. И в этом есть точность: сегодня действительно можно не столкнуться с качественной джазовой музыкой, если ее не искать специально. В клубе Козлова такое искусство (а играют там и рок, и фьюжн, и этнику) практически навязывают. В хорошем смысле. А мы и рады. Есть и другая сторона, почти анекдотическая. Нам рассказали про странных постоянных гостей, которые почти всегда появляются в таких местах. И я поймала себя на мысли, что не прочь регулярно проводить здесь время, тем более, под джаз можно отлично поработать. Не только потому, что это "лучший джаз-клуб" (формально он таким признан), но ради ощущения, что здесь действительно происходит что-то живое и настоящее. #музыка с младенцем #навыход</t>
+  </si>
+  <si>
+    <t>06.04.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3310</t>
+  </si>
+  <si>
+    <t>Сегодня напомню вам о двух неочевидных для посещения местах, одно из которых люблю давно, а во второе влюбилась недавно. Первое - редакция журнала «Вопросы литературы» и их выставка "Литературный этаж. 100 лет на крыше Дома Нирнзее". Это одно из тех мест, куда не заходят "случайно". А раньше и вовсе попасть можно было, лишь умудрившись написать статью, годную для журнала. Поэтому спешите купить билет. На десятом этаже дома Нирнзее, где когда-то был ресторан эпохи нэпа и начинался русский кинематограф, сегодня можно буквально оказаться внутри литературной истории. Причем не в музейной, а в живой - с запахом старого дерева, скрипом паркета (по нему, как любят напоминать, ходил Булгаков) и странным ощущением вневременья. Рекомендую подольше побыть в "Комнате неизвестного писателя". (На диван садиться можно). Это кабинет, который автор, Игорь Дуардович, собирал несколько лет. Точнее будет сказать, что Игорь его "нарастил" из вещей, совпавших с местом: шкафов писателей, кресел, картин, пишущих машинок, сейфа, ламп, телефонов. Сотрудники, кстати, рассказывают, что старый телефон иногда принимает странные звонки: кто-то пытается сделать ставку на скачках или просто поет в трубку. Это можно было бы списать на редакционные легенды, но в этом пространстве они звучат правдоподобно. Отдельная история - "Книги Крыши": библиотека из изданий, выпущенных здесь же, на этом этаже, в "Советском писателе", в разное время. Пока их несколько сотен, но это уже выглядит как будущий музей толстых журналов. И если бы это место действительно стало музеем! А пока оно нуждается в поддержке. Журналу скоро 70 лет, но он может не дожить до юбилея. У редакции больше нет стабильного финансирования, и сейчас все держится на очень конкретных вещах: подписках, продаже книг, посещениях. Если вы захотите помочь сохранить легендарное место Москвы, единственную редакцию, пока существующую в историческом месте, то это тот самый случай. Подписка (всего 499 руб.) Книга выставки (она шикарная, с массой архивных документов из истории жизни советских писателей) И, конечно, можно и нужно купить билет и сходить на выставку. #литература #поддержка</t>
+  </si>
+  <si>
+    <t>31.03.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3309</t>
+  </si>
+  <si>
+    <t>Пока тг точно работает, спешу сообщить о запуске моего нового мини-курса "Литература вне себя: письмо в расширенном поле" (для записи нужно прокрутить вниз). Это чистый эксперимент - будем говорить о современной литературе через теорию живописи расширения - такого еще никто не делал. Приглашаю тех, кто готов практиковаться, подвергать сомнению мою идею, критиковать и что угодно. Всего 4 встречи. Мы начнем с практик современного искусства, где работа художника перестала быть производством объектов, но превратилась в производство сети отношений, и посмотрим, как эти сдвиги проявляются в литературе. Поговорим о текстах, которые создаются не только как цельное произведение, но и как сборка дневниковых записей, фрагментов теории, переписки, наблюдений, цифровых материалов. Это курс для тех, кто хочет писать не «лучше», а иначе: выйти за пределы привычных жанров и найти форму, в которой текст сможет существовать шире литературных жанров и самой литературы. 5, 12, 19, 26 мая #современноеискусство #литература</t>
+  </si>
+  <si>
+    <t>31.03.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3308</t>
+  </si>
+  <si>
+    <t>Спасибо всем, кто проголосовал (около 100 человек). Не знаю пока, что будет с тг после 1-го апреля, но не спешу создавать сообщество в ВК. Если уж совсем здесь будет невозможно работать, видимо, придётся. Механика там не такая удобная, а в Макс идти совсем не хочется. Вариант - "просто все закрываем" - мне тоже нравится, но тогда я лишусь возможности делиться и общаться именно с вами, дорогие подписчики. Будем решать проблемы по мере поступления - и не такие блокировки обходили. Всем ❤️ И напоминаю про розыгрыш билетов на фильм про бессменного директора ГМИИ им. Пушкина Ирину Антонову.</t>
+  </si>
+  <si>
+    <t>30.03.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3307</t>
+  </si>
+  <si>
+    <t>Начинаю серию постов про книги-проекты. И сегодня у нас "Никак. Как стать успешным художником" Василия Чистюхина. Из-за названия и композиции я не поверила в ее "естественное" происхождение. Это дневник начинающего художника с большими амбициями, с маниакальностью неофита "продвигающегося" в мире российского (простите, московского) современного искусства. Человека не юного, а с профессией, офисной работой, разводом за плечами и маленькой дочкой - все, как мы любим. Название с готовым ответом (у меня был зин "Как стать моделью, если... Никак"), дневниковая форма (записи велись в течение года), упоминания реальных акторов арт-сцены (знаю практически всех из списка) и многие другие признаки указывали, что проект готовился в узнаваемой для современного искусства логике. Нечто похожее я провернула в своем "Агентстве продвижения художников". Тем более, инициатором "Никак" выступил Алексей Киселев, театральный критик, журналист, куратор, драматург, редактор "Индивидуума", совсем не чуждый этому полю, а, наоборот, периодически заходящий в него с интересными жестами. У меня даже было предположение, что текст написал сам Алексей, вдруг идеально слившийся с фигурой "наивного автора". Такая фигура, кстати, давно существует как художественный прием. Человек, который как бы искренне не понимает правил, но именно этим их вскрывает. Ну, и #дневники... Когда я только входила в современное искусство, я много лет вела дневники почти каждый день. Там есть все: попытки понять, как устроено поле, реакции на выставки, фиксация амбиций, зависти, глупости и очень серьезные намерения, которые сейчас кажутся наивными. Интонация неофита особенная - ее трудно подделать. И она, несомненно, присутствует в книге Чистюхина. Я написала Алексею Киселеву и задала прямые вопросы, на которые он мне ответил так же прямо. Алексей придумал книгу, но он действительно искал и нашел художника Василия Чистюхина. Не встроенного в институции, а наоборот - человека без связей, без какого-либо капитала, без стартовых преимуществ. С работой в офисе - откуда он почти сразу уволился (или его уволили). И при этом с амбициями. Василий сразу согласился на предложение издательства. Так появился этот дневник неудач и попыток, читая который каждый, кто когда-либо брал штурмом эту странное явление - московская арт-сцена - будет испытывать стыд и кринж - прежде всего, за себя. И герою, несомненно, сочувствовать. Потому что даже издание книги в хорошем издательстве не сильно способствовало его продвижению как художника. При этом, если отстраниться от собственных воспоминаний на эту тему, книга - почти идеальная модель вхождения в поле современного искусства, разложенная по шагам и зафиксированная изнутри. Она также снабжена весьма дельными интервью, которые Василий брал у представителей сообщества. И в этом смысле книга Чистюхина работает не как автодокумент конкретного человека, а как что-то более общее. Особенно, если подписаться на художника в его соцсетях. Я более чем уверена, что Василий продолжает писать свой "Никак", тем самым выходя за пределы литературы (что это за жанр - большой вопрос, кстати, это не просто дневники), и что он скрупулезно зафиксирует в новом тексте в том числе отзывы на свою книгу (и этот тоже). Кажется, я еще что-то об этом напишу. #литература #современноеискусство #чертовосовременноеискусство</t>
+  </si>
+  <si>
+    <t>28.03.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3306</t>
+  </si>
+  <si>
+    <t>Розыгрыш двух билетов в лекторий «Прямая речь» на кинопоказ и обсуждение с режиссером Еленой Якович фильма «Ирина Антонова. Одиночество на вершине». Ирина Антонова, маленькая женщина с железным характером, бессменный директор ГМИИ им. А. С. Пушкина, настоящая легенда. «Когда записывался фильм, ей было 95. Она давно стала легендой - не только в России, но и во всем музейном мире. Но вместе с тем чувствовала колоссальное одиночество. И это было не только естественное одиночество „записной книжки", когда открываешь ее, а никого из тех, кто тебе был дорог, уже нет на свете. Но и то ледяное одиночество, которое неминуемо настигает человека на вершине власти» - говорит Елена Якович. Этот фильм - последний монолог героини о времени и о себе, записанный на камеру. «Ирина Антонова. Одиночество на вершине» 2 апреля в 19:30 Чтобы принять участие в розыгрыше, нажмите кнопку «Участвую» и проверьте подписку на каналы: ~Территория света ~Всевкино и явкино ~Между культурой и искусством Бот определит победителя 1 апреля. Всем удачи 💡 Участников: 0 Призовых мест: 1 Дата розыгрыша: 13:00, 01.04.2026 MSK (4 дня) (Тип розыгрыша: Для всех подписчиков) Участников: 40 Призовых мест: 1 Дата розыгрыша: 13:00, 01.04.2026 MSK (завершён) Победители розыгрыша: 1. D - 58q3kq</t>
+  </si>
+  <si>
+    <t>27.03.26 18:34</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3305</t>
+  </si>
+  <si>
+    <t>Под вечер вспомнила, что сегодня Всемирный день театра - профессиональный праздник многих из нас. Поздравляю всех причастных. И, по случаю, расскажу вам про новую книгу «Альпины» - «Юрий Любимов: путь к „Мастеру”» переводчика и публициста Лейлы Александер-Гарретт. Ничего не подозревая, я открыла первую страницу и читаю: «Стокгольм, 1988 год. 11 октября, вторник. Сегодня в десять утра в шведском Королевском драматическом театре, который жители Стокгольма называют просто Драматен (Dramaten), начались репетиции спектакля „Мастер и Маргарита” по роману Михаила Афанасьевича Булгакова в постановке „титана русской сцены”, как охарактеризовала Юрия Петровича Любимова лондонская The Times». Собственно, это и есть завязка. А развязка - премьера, состоявшаяся 17 декабря 1988 года: «Все мои шведские и русские друзья были в восторге, - пишет Александер-Гарретт. - А какие восторженные рецензии получили актёры! За все их мучения… Любимов вымотал им все нервы, но зато какой триумф!» Между ними - более четырёхсот страниц тех самых «мучений»: Любимов учит актёров, как «ходят евреи»; сокращает текст Булгакова и убеждает исполнителей, что иначе нельзя; предлагает самой Александер-Гарретт бежать вместе с мимами полуобнаженной («С такой фигурой, как ваша, только и бегать на сцене нагишом»); заявляет, что «художники обычно сумасшедшие, они все сидят в психушках или в кабинетах у психологов, а публика - народ нормальный»… В какой-то момент появляется и его реплика: «Думающий актер - это хуже всего, это конец. Пусть лучше они не думают». Лейла Александер-Гарретт - киновед и переводчик, работавшая с Андреем Тарковским и позднее сотрудничавшая с Любимовым в его зарубежных проектах. Как вы уже поняли по приведенным цитатам, ее профессиональная оптика точна и ничего не скрывает. Сам Любимов к моменту описываемых событий уже вышел за пределы советского театрального контекста. После конфликта с властями и лишения гражданства он много работал в Европе, и к концу 1980-х оказался в Стокгольме, где взялся за текст Булгакова, к которому он уже обращался в Театре на Таганке. Только #Швеция - это совсем другая ситуация: другой язык, другие актеры, другая культурная среда - и, как следствие, другая степень сопротивления материалу. Книга устроена как последовательность дневниковых записей, охватывающих весь период работы над спектаклем. Но важнее, пожалуй, не сама хроника, а тот тип взгляда, который она предлагает. Это не ретроспективный анализ и не выверенная история успеха, а почти неотфильтрованное наблюдение за процессом работы опытного режиссера. В этом смысле перед нами не просто книга о Любимове, а редкий документ о театральной работе как таковой. О том, как рождается форма спектакля: через давление, конфликт, иногда через довольно жесткие, на грани допустимого, методы. И о том, как в итоге из этого возникает премьерный спектакль, о котором мы потом узнаем через язык рецензий, воспоминаний и истории театра. «Мастера и Маргариту» играли и на следующий сезон, в академический, казалось бы, старомодный театр пошла молодежь. И, возможно, поэтому книгу о том, как поставили этот спектакль, особенно интересно читать именно сегодня - в день, который традиционно проходит под девизом: «Театр как средство взаимопонимания и укрепления мира между народами». #дневники</t>
+  </si>
+  <si>
+    <t>25.03.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3304</t>
+  </si>
+  <si>
+    <t>Редко прошу рекомендации, но сейчас крик души. Ищу рассказы. Современных авторов. Настоящих, а не зарисовок из детства, кусочков дневников, воспоминаний. Или хотя бы один рассказ современного автора, которой был бы самостоятельной формой, где в небольшом пространстве создана уникальная атмосфера, но при этом есть высокая концентрация смысла. (Навеяно чтением сборников рассказов русскоязычных авторов) Роман Михайлов - да. Но кто еще? UPD. И, конечно, Евгения Некрасова - да.</t>
+  </si>
+  <si>
+    <t>24.03.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3303</t>
+  </si>
+  <si>
+    <t>Я продолжаю присматриваться к #автофикшн, и чем дальше я на него смотрю, тем больше он мне нравится. Ну, наконец-то, скажете вы. На самом деле, перелом произошёл не так давно, когда я увидела автофикшн не как попытку выдать любую автоформу, биографию, дневник и т. п., за модный жанр, а как один из способов вывести литературу в расширенное поле. Стала искать, где можно послушать практиков, и, конечно, Creative Writing School не подвели. В середине апреля у них запускается курс "Автофикшн: как писать о себе современным языком" Ольги Брейнингер. Но самое ценное - Школа подготовила бесплатный (!) экспресс-курс "Отражения", где можно познакомиться с историей жанра; как автофикшн определяют разные критики и писатели и как он менялся с течением времени; что такое самофикционализация и как она помогает превратить свою жизнь в историю. Параллельно будут открывающие вебинары с Еганой Джаббаровой, с Ильёй Мамаевым-Найлзом и с Таней Коврижкой - авторами, которые показали как опыт написания личной истории может быть исцеляющим и при этом сильной литературой. Из описания самого курса меня привлек больше всего пункт "переплавлять личную харизму в литературную", но много и практических важных вещей. Особый пункт программы: как расширять художественное поле своего творчества при помощи современных технологий - без этого сейчас никуда. Если вам это все откликается, начать можно отсюда. #литература</t>
+  </si>
+  <si>
+    <t>22.03.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3302</t>
+  </si>
+  <si>
+    <t>Недавно после долгого перерыва была в Доке на Лесной, смотрела «ОСУМБЕЗ / Реа-Немиров» Рины Денисовой и Нади Тропилло. Поймала себя на том, что смотрю на спектакль теперь и как на способ организации материала. «ОСУМБЕЗ» - тот случай, когда авторы поработали с полем и его показали. Это документальный спектакль про арт-объединение «Осумасшедшевшие Безумцы», которое в нулевые вокруг и вместе с Мирославом Немировым устраивало акции и поэтические вечера. И шире - это про поэтическую среду 2000-х, но, как мне кажется, здесь важно не только высказывание о времени. Архивы и интервью со свидетелями и участниками тут не иллюстрируют прошлое, а становятся материалом, из которого заново собирается опыт. Поэтов круга Немирова играют молодые поэтессы, или поэтки, как они сами себя называют, ученицы Андрея Родионова, который также входил в ОСУМБЕЗ. Драматургия строится на монтаже реплик участников, которые вспоминают учителя и друга уже после его смерти. Байки о пьяных вечеринках, о том, как Дмитрий Данилов на попутках добирался до дома по зимнему Каширскому шоссе, как кто-то кого-то сильно ударил, как принимали или не принимали в ОСУМБЕЗ, и прочих скандалах завершаются минорным рассказом о том, как объединение постепенно теряло драйв и в итоге распалось. За счёт того, что мужчин, «гениев», играют девушки, начинающие авторы, возникает не реконструкция событий, а некоторое смещение ситуации. Тексты и фигуры не «возвращаются», а репрезентируются через другие тела и интонации. И, конечно, через другую историческую позицию. Так разрушается иллюзия аутентичности и возникает работа с дистанцией. В этом смысле спектакль оказывается ближе к практикам современного искусства, чем к традиционному театру. 2000-е всё ещё остаются плохо проговоренным временем. Слишком близко, чтобы стать историей, и уже достаточно далеко. Поэтому такие работы оказываются не просто «про эпоху», а про способы её описания и пересборки. Архивные материалы, остатки чужих высказываний, в том числе переписка ОСУМБЕЗовцев на форуме, далеко не всегда можно собрать в «произведение» в классическом смысле. Но и не нужно. Нужно работать именно в расширенном поле литературы и театра. И тогда возможны интересные встречи. В зале могут оказаться сами прототипы. Когда я смотрела спектакль, на нём присутствовал Андрей Родионов, но кто-то застал и Германа Лукомникова. Возникают параллели с другими арт-объединениями и другие странные эффекты узнавания, а также утраты. Например, в спектакле довольно много внимания уделено выставке «Россия 2», скурированной в 2005 году иностранным агентом. Я тут же попыталась найти её через поисковики и не смогла. Какие-то следы есть, но они рассыпаны, не собраны в цельную информацию вроде архивной карточки. Свидетели, которым я тоже написала, также не помнят эту выставку. Так большое событие, в котором принимали участие «Осумасшедшевшие Безумцы», оказалось вытеснено из истории и сохранилось в виде той же байки, пусть и важной, внутри спектакля. Хочется отдельно послушать поэзию ОСУМБЕЗовцев и поэток-актрис на каком-нибудь вечере. #документальныйтеатр #поэзия</t>
+  </si>
+  <si>
+    <t>19.09.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3438</t>
+  </si>
+  <si>
+    <t>Просто невероятно интересное дело начинается в Доке. И первая тема - личный архив - то, что можно было бы уже в школе вводить как полезный практикум, но остаётся пока делом художников и специалистов. Upd. doc — экспериментальная программа театра.doc на площадке doc industrial адрес: 1-я ул. Энтузиастов, д. 3, стр. 2 #архив #документальныйтеатр</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3439</t>
+  </si>
+  <si>
+    <t>✨ СТРУКТУРЫ: ЛИЧНЫЙ АРХИВ 22 сентября приходить и уходить можно в любое время; если вы будете не к началу, мы постараемся адаптировать вас под текущую динамику в группе. теги: сторителлинг, чаепитие, взаимопомощь, фокус на конкретном явлении, экзистенциальный пустырник. экспериментальная программа открывает новый проект встреч «структуры». это площадка, на которой мы будем обсуждать проблемы и обмениваться идеями по их решению. компанейский вайб и творческие сюрпризы от организаторов — непременные составляющие каждой встречи. первая трабл-сессия посвящена личному архиву. если вы фотографируете, снимаете видео, делаете спектакли, перформансы, лаборатории, преподаете, танцуете, занимаетесь музыкой, пишите тексты, ведете научные исследования, да и вообще что угодно что требует архивирования опыта, но при этом ваш архив это хаос и головняк, то можно прийти и получить рестарт для новых позитивных усилий.  мы ждем и тех, у кого архив прекрасно организован, будет круто если вы поделитесь опытом; и тех, для кого личный архив не является важной частью жизни, но кому интересна реальность в разных ее проявлениях. если вы хотите провести свою трабл-сессию в потоке «структур», пишите предложения по темам куратору программы @youngatom 🔸 вход свободный, по регистрации в комментариях под этим постом. просто маякуйте что придете, и пожалуйста укажите во сколько.</t>
+  </si>
+  <si>
+    <t>18.09.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3437</t>
+  </si>
+  <si>
+    <t>КАСТИНГ #опенколл #танец Танцевальная компания берег под руководством танц-художницы, хореографа и педагога Саши Рудик проводит кастинг в труппу. БЕРЕГ ЖДЕТ: женщин и мужчин от 19 до 30 лет, чтобы вместе строить устойчивую художественную среду БЕРЕГУ ВАЖНЫ: )уверенная техническая база контемпорари )разнообразие профессионального и человеческого опыта )яркая индивидуальность и понимание своих сильных и слабых сторон )готовность к регулярному репетиционному процессу (4 раза в неделю) и долгосрочному совместному развитию )способность быть частью команды )насмотренность в поле искусства БЕРЕГ ПРЕДЛАГАЕТ АРТИСТУ: )Танец, со-авторство, устойчивость, красоту и интеллектуальную глубину, основанную на научном и философском подходах )Регулярные классы и тренинги с ведущими педагогами современного танца. )Участие в текущем репертуаре и новых постановках российских и зарубежных танц-художников )Поддержку специалистов в области нутрициологии и реабилитологии )Фокус на человеческом ресурсе. Для нас важна не только дисциплина, но и состояние команды )Долгосрочные отношения и их развитие: внутри компании и с внешними партнерами )Показы на заметных площадках России О КОМПАНИИ: Независимая танцевальная компания БЕРЕГ это: - Physicality – возможности, индивидуальность, долголетие тела и сознания - Technology – интеграция AI и цифровой среды - Philosophy – глубокий концептуальный и драматургический контекст Основательница и художественный руководитель Саша Рудик на протяжении 15 лет развивает педагогический метод, где артист не просто исполнитель, а архитектор смыслов. Часть компании составляют танцовщики выросшие в этом методе. КАСТИНГ ПРОВОДЯТ: Саша Рудик, Станислав Шмелин, Александра Конникова и Альбертс Альбертс, Денис Парамонов, Юра Гинзбург, Светлана Сулаева КАК ПОДАТЬ ЗАЯВКУ: Заполните форму регистрации Танцовщики, прошедшие предварительный отбор, будут приглашены на очный кастинг 26 и 27 сентября. Важно присутствовать в оба дня кастинга. ДЕДЛАЙН: До 20 сентября включительно. ОЧНЫЙ КАСТИНГ: 26 и 27 сентября с 12:00 до 16:00 Москва Если возникли вопросы или сложности с заполнением анкеты, напишите на почту beregdance@yandex.ru</t>
+  </si>
+  <si>
+    <t>17.09.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/bolotyanpishet/3436</t>
+  </si>
+  <si>
+    <t>Простудились с Ренатой, а потому была возможность не лавировать между домом, работой и событиями, а пообщаться с друзьями. Сегодня я часа полтора говорила по телефону с драматургом Мариной Крапивиной о... вербатиме и ее опыте работы с этой техникой. В конце 2000-х Марина впервые услышала о вербатиме на моей лекции в РГГУ (меня пригласил на свой семинар Сергей Лавлинский). Идея вербатима нам всем тогда казалась максимально работающей: выйти к реальным людям, записать их речь, сохранить интонации, сбои, паузы и случайности - и перенести эту живую материю в театр. С тех пор Марина сделала много документальных проектов, один из которых - "Прикасаемые" Руслана Маликова, в котором одновременно играют слепоглухие и зрячеслышащие актеры. Конечно, довольно быстро выяснилось, что не вся "настоящая жизнь" может и должна становиться документальным театром. Это особенно явно видно на некоторых примерах кино разбежкинцев. Здесь большое поле для разговора об этике. Было бы круто сделать отдельную книгу с авторами, которые работали с вербатимом. То, что такая вещь была бы полезна методологически не только театральным людям, но всем, кто работает в поле, я уверена. Сама я вернулась к разговору о вербатиме, потому что хочу принять участие в совместном проекте с социологами. Уже вижу, что наши взгляды на работу с информантами сильно отличаются. Тем интереснее обнаружить общее. А пока открыла книгу "Михаил Угаров. Постановка взгляда" на случайной странице и читаю: "Не забывайте: человек говорит, говорит - потом замолкает. Помечайте: пауза. Это важно, это партитура. Когда человек замолкает, в нем психическая смена происходит. А потом вдруг он продолжает... Люди резко меняют тему, это мы должны увидеть из текста. Это тоже показатель. Почему он говорил, говорил, говорил, потом на полуслове оборвался и ушел в другую тему? Иногда ему стало скучно. Но бывают истории, где есть какой-то опасный момент. Я историю начал рассказывать, потом вспоминаю, что там есть опасный момент. Хоп - в другую сторону пошел. Это партитура. Это можно использовать". Вся книга - кладезь примеров того, каким разным может быть документальный театр, какие могут быть приемы - как ему учить. Метод накопил огромную базу. Вербатим сейчас осознается (я надеюсь) как мощный исследовательский инструмент. Не знаю, что получится из нашего эксперимента с социологами, но театральный подход явно может обогатить академическую социологию. #документальныйтеатр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2180,59 +2930,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H203"/>
+  <dimension ref="A1:H288"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4775.405" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -6937,50 +7687,1495 @@
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>63075</v>
       </c>
       <c r="B203" t="s">
         <v>598</v>
       </c>
       <c r="C203" t="s">
         <v>599</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>600</v>
       </c>
       <c r="E203">
         <v>1075</v>
       </c>
       <c r="F203">
         <v>5</v>
       </c>
       <c r="G203">
         <v>9</v>
       </c>
       <c r="H203">
         <v>4</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>121596</v>
+      </c>
+      <c r="B204" t="s">
+        <v>601</v>
+      </c>
+      <c r="C204" t="s">
+        <v>602</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="E204">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>121597</v>
+      </c>
+      <c r="B205" t="s">
+        <v>604</v>
+      </c>
+      <c r="C205" t="s">
+        <v>605</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="E205">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>121598</v>
+      </c>
+      <c r="B206" t="s">
+        <v>607</v>
+      </c>
+      <c r="C206" t="s">
+        <v>608</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="E206">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>121599</v>
+      </c>
+      <c r="B207" t="s">
+        <v>610</v>
+      </c>
+      <c r="C207" t="s">
+        <v>611</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="E207">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>121600</v>
+      </c>
+      <c r="B208" t="s">
+        <v>613</v>
+      </c>
+      <c r="C208" t="s">
+        <v>614</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="E208">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>121601</v>
+      </c>
+      <c r="B209" t="s">
+        <v>616</v>
+      </c>
+      <c r="C209" t="s">
+        <v>617</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="E209">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>121602</v>
+      </c>
+      <c r="B210" t="s">
+        <v>619</v>
+      </c>
+      <c r="C210" t="s">
+        <v>620</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="E210">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>121603</v>
+      </c>
+      <c r="B211" t="s">
+        <v>622</v>
+      </c>
+      <c r="C211" t="s">
+        <v>623</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="E211">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>121604</v>
+      </c>
+      <c r="B212" t="s">
+        <v>625</v>
+      </c>
+      <c r="C212" t="s">
+        <v>626</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="E212">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>121605</v>
+      </c>
+      <c r="B213" t="s">
+        <v>628</v>
+      </c>
+      <c r="C213" t="s">
+        <v>629</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="E213">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>121606</v>
+      </c>
+      <c r="B214" t="s">
+        <v>631</v>
+      </c>
+      <c r="C214" t="s">
+        <v>632</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="E214">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>121607</v>
+      </c>
+      <c r="B215" t="s">
+        <v>634</v>
+      </c>
+      <c r="C215" t="s">
+        <v>635</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="E215">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>121608</v>
+      </c>
+      <c r="B216" t="s">
+        <v>637</v>
+      </c>
+      <c r="C216" t="s">
+        <v>638</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="E216">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>121609</v>
+      </c>
+      <c r="B217" t="s">
+        <v>640</v>
+      </c>
+      <c r="C217" t="s">
+        <v>641</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="E217">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>121610</v>
+      </c>
+      <c r="B218" t="s">
+        <v>643</v>
+      </c>
+      <c r="C218" t="s">
+        <v>644</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="E218">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>121611</v>
+      </c>
+      <c r="B219" t="s">
+        <v>646</v>
+      </c>
+      <c r="C219" t="s">
+        <v>647</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="E219">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>121612</v>
+      </c>
+      <c r="B220" t="s">
+        <v>649</v>
+      </c>
+      <c r="C220" t="s">
+        <v>650</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="E220">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>121613</v>
+      </c>
+      <c r="B221" t="s">
+        <v>652</v>
+      </c>
+      <c r="C221" t="s">
+        <v>653</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="E221">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>121614</v>
+      </c>
+      <c r="B222" t="s">
+        <v>655</v>
+      </c>
+      <c r="C222" t="s">
+        <v>656</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="E222">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>121615</v>
+      </c>
+      <c r="B223" t="s">
+        <v>658</v>
+      </c>
+      <c r="C223" t="s">
+        <v>659</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="E223">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>121616</v>
+      </c>
+      <c r="B224" t="s">
+        <v>661</v>
+      </c>
+      <c r="C224" t="s">
+        <v>662</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="E224">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>121617</v>
+      </c>
+      <c r="B225" t="s">
+        <v>664</v>
+      </c>
+      <c r="C225" t="s">
+        <v>665</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="E225">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>121618</v>
+      </c>
+      <c r="B226" t="s">
+        <v>667</v>
+      </c>
+      <c r="C226" t="s">
+        <v>668</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="E226">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>121619</v>
+      </c>
+      <c r="B227" t="s">
+        <v>670</v>
+      </c>
+      <c r="C227" t="s">
+        <v>671</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="E227">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>121620</v>
+      </c>
+      <c r="B228" t="s">
+        <v>673</v>
+      </c>
+      <c r="C228" t="s">
+        <v>674</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="E228">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>121621</v>
+      </c>
+      <c r="B229" t="s">
+        <v>676</v>
+      </c>
+      <c r="C229" t="s">
+        <v>677</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="E229">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>121622</v>
+      </c>
+      <c r="B230" t="s">
+        <v>679</v>
+      </c>
+      <c r="C230" t="s">
+        <v>680</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="E230">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>121623</v>
+      </c>
+      <c r="B231" t="s">
+        <v>682</v>
+      </c>
+      <c r="C231" t="s">
+        <v>683</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="E231">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>121624</v>
+      </c>
+      <c r="B232" t="s">
+        <v>685</v>
+      </c>
+      <c r="C232" t="s">
+        <v>686</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="E232">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>121625</v>
+      </c>
+      <c r="B233" t="s">
+        <v>688</v>
+      </c>
+      <c r="C233" t="s">
+        <v>689</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="E233">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>121626</v>
+      </c>
+      <c r="B234" t="s">
+        <v>691</v>
+      </c>
+      <c r="C234" t="s">
+        <v>692</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="E234">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>121627</v>
+      </c>
+      <c r="B235" t="s">
+        <v>694</v>
+      </c>
+      <c r="C235" t="s">
+        <v>695</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="E235">
+        <v>3916</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>121628</v>
+      </c>
+      <c r="B236" t="s">
+        <v>697</v>
+      </c>
+      <c r="C236" t="s">
+        <v>698</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="E236">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>121629</v>
+      </c>
+      <c r="B237" t="s">
+        <v>700</v>
+      </c>
+      <c r="C237" t="s">
+        <v>701</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="E237">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>121630</v>
+      </c>
+      <c r="B238" t="s">
+        <v>703</v>
+      </c>
+      <c r="C238" t="s">
+        <v>704</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="E238">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>121631</v>
+      </c>
+      <c r="B239" t="s">
+        <v>706</v>
+      </c>
+      <c r="C239" t="s">
+        <v>707</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="E239">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>121632</v>
+      </c>
+      <c r="B240" t="s">
+        <v>706</v>
+      </c>
+      <c r="C240" t="s">
+        <v>709</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="E240">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>121633</v>
+      </c>
+      <c r="B241" t="s">
+        <v>711</v>
+      </c>
+      <c r="C241" t="s">
+        <v>712</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="E241">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>121634</v>
+      </c>
+      <c r="B242" t="s">
+        <v>711</v>
+      </c>
+      <c r="C242" t="s">
+        <v>714</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="E242">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>121635</v>
+      </c>
+      <c r="B243" t="s">
+        <v>716</v>
+      </c>
+      <c r="C243" t="s">
+        <v>717</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="E243">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>121636</v>
+      </c>
+      <c r="B244" t="s">
+        <v>719</v>
+      </c>
+      <c r="C244" t="s">
+        <v>720</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="E244">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>121637</v>
+      </c>
+      <c r="B245" t="s">
+        <v>722</v>
+      </c>
+      <c r="C245" t="s">
+        <v>723</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="E245">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>121638</v>
+      </c>
+      <c r="B246" t="s">
+        <v>725</v>
+      </c>
+      <c r="C246" t="s">
+        <v>726</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E246">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>121639</v>
+      </c>
+      <c r="B247" t="s">
+        <v>728</v>
+      </c>
+      <c r="C247" t="s">
+        <v>729</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="E247">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>121640</v>
+      </c>
+      <c r="B248" t="s">
+        <v>731</v>
+      </c>
+      <c r="C248" t="s">
+        <v>732</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="E248">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>121641</v>
+      </c>
+      <c r="B249" t="s">
+        <v>734</v>
+      </c>
+      <c r="C249" t="s">
+        <v>735</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="E249">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>121642</v>
+      </c>
+      <c r="B250" t="s">
+        <v>737</v>
+      </c>
+      <c r="C250" t="s">
+        <v>738</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="E250">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>121643</v>
+      </c>
+      <c r="B251" t="s">
+        <v>740</v>
+      </c>
+      <c r="C251" t="s">
+        <v>741</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="E251">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>121644</v>
+      </c>
+      <c r="B252" t="s">
+        <v>743</v>
+      </c>
+      <c r="C252" t="s">
+        <v>744</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E252">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>121645</v>
+      </c>
+      <c r="B253" t="s">
+        <v>746</v>
+      </c>
+      <c r="C253" t="s">
+        <v>747</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E253">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>121646</v>
+      </c>
+      <c r="B254" t="s">
+        <v>749</v>
+      </c>
+      <c r="C254" t="s">
+        <v>750</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E254">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>121647</v>
+      </c>
+      <c r="B255" t="s">
+        <v>752</v>
+      </c>
+      <c r="C255" t="s">
+        <v>753</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E255">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>121648</v>
+      </c>
+      <c r="B256" t="s">
+        <v>755</v>
+      </c>
+      <c r="C256" t="s">
+        <v>756</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E256">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>121649</v>
+      </c>
+      <c r="B257" t="s">
+        <v>758</v>
+      </c>
+      <c r="C257" t="s">
+        <v>759</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E257">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>121650</v>
+      </c>
+      <c r="B258" t="s">
+        <v>761</v>
+      </c>
+      <c r="C258" t="s">
+        <v>762</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="E258">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>121651</v>
+      </c>
+      <c r="B259" t="s">
+        <v>764</v>
+      </c>
+      <c r="C259" t="s">
+        <v>765</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E259">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>121652</v>
+      </c>
+      <c r="B260" t="s">
+        <v>767</v>
+      </c>
+      <c r="C260" t="s">
+        <v>768</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="E260">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>121653</v>
+      </c>
+      <c r="B261" t="s">
+        <v>770</v>
+      </c>
+      <c r="C261" t="s">
+        <v>771</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E261">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>121654</v>
+      </c>
+      <c r="B262" t="s">
+        <v>773</v>
+      </c>
+      <c r="C262" t="s">
+        <v>774</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E262">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>121655</v>
+      </c>
+      <c r="B263" t="s">
+        <v>776</v>
+      </c>
+      <c r="C263" t="s">
+        <v>777</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E263">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>121656</v>
+      </c>
+      <c r="B264" t="s">
+        <v>779</v>
+      </c>
+      <c r="C264" t="s">
+        <v>780</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="E264">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>121657</v>
+      </c>
+      <c r="B265" t="s">
+        <v>779</v>
+      </c>
+      <c r="C265" t="s">
+        <v>782</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="E265">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>121658</v>
+      </c>
+      <c r="B266" t="s">
+        <v>779</v>
+      </c>
+      <c r="C266" t="s">
+        <v>784</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="E266">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>121659</v>
+      </c>
+      <c r="B267" t="s">
+        <v>786</v>
+      </c>
+      <c r="C267" t="s">
+        <v>787</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="E267">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>121660</v>
+      </c>
+      <c r="B268" t="s">
+        <v>789</v>
+      </c>
+      <c r="C268" t="s">
+        <v>790</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="E268">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>121661</v>
+      </c>
+      <c r="B269" t="s">
+        <v>792</v>
+      </c>
+      <c r="C269" t="s">
+        <v>793</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="E269">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>121662</v>
+      </c>
+      <c r="B270" t="s">
+        <v>795</v>
+      </c>
+      <c r="C270" t="s">
+        <v>796</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="E270">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>121663</v>
+      </c>
+      <c r="B271" t="s">
+        <v>798</v>
+      </c>
+      <c r="C271" t="s">
+        <v>799</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E271">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>121664</v>
+      </c>
+      <c r="B272" t="s">
+        <v>801</v>
+      </c>
+      <c r="C272" t="s">
+        <v>802</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="E272">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>121665</v>
+      </c>
+      <c r="B273" t="s">
+        <v>804</v>
+      </c>
+      <c r="C273" t="s">
+        <v>805</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E273">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>121666</v>
+      </c>
+      <c r="B274" t="s">
+        <v>807</v>
+      </c>
+      <c r="C274" t="s">
+        <v>808</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E274">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>121667</v>
+      </c>
+      <c r="B275" t="s">
+        <v>810</v>
+      </c>
+      <c r="C275" t="s">
+        <v>811</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="E275">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>121668</v>
+      </c>
+      <c r="B276" t="s">
+        <v>813</v>
+      </c>
+      <c r="C276" t="s">
+        <v>814</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E276">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>121669</v>
+      </c>
+      <c r="B277" t="s">
+        <v>816</v>
+      </c>
+      <c r="C277" t="s">
+        <v>817</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E277">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>121670</v>
+      </c>
+      <c r="B278" t="s">
+        <v>819</v>
+      </c>
+      <c r="C278" t="s">
+        <v>820</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E278">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>121671</v>
+      </c>
+      <c r="B279" t="s">
+        <v>822</v>
+      </c>
+      <c r="C279" t="s">
+        <v>823</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E279">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>121672</v>
+      </c>
+      <c r="B280" t="s">
+        <v>825</v>
+      </c>
+      <c r="C280" t="s">
+        <v>826</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E280">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>121673</v>
+      </c>
+      <c r="B281" t="s">
+        <v>828</v>
+      </c>
+      <c r="C281" t="s">
+        <v>829</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E281">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>121674</v>
+      </c>
+      <c r="B282" t="s">
+        <v>831</v>
+      </c>
+      <c r="C282" t="s">
+        <v>832</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E282">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>121675</v>
+      </c>
+      <c r="B283" t="s">
+        <v>834</v>
+      </c>
+      <c r="C283" t="s">
+        <v>835</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E283">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>121676</v>
+      </c>
+      <c r="B284" t="s">
+        <v>837</v>
+      </c>
+      <c r="C284" t="s">
+        <v>838</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E284">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>127013</v>
+      </c>
+      <c r="B285" t="s">
+        <v>840</v>
+      </c>
+      <c r="C285" t="s">
+        <v>841</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E285">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>127014</v>
+      </c>
+      <c r="B286" t="s">
+        <v>840</v>
+      </c>
+      <c r="C286" t="s">
+        <v>843</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E286">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>127015</v>
+      </c>
+      <c r="B287" t="s">
+        <v>845</v>
+      </c>
+      <c r="C287" t="s">
+        <v>846</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E287">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>127016</v>
+      </c>
+      <c r="B288" t="s">
+        <v>848</v>
+      </c>
+      <c r="C288" t="s">
+        <v>849</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E288">
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">