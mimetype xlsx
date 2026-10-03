--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2517">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3633">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -7563,50 +7563,3398 @@
     <t>20.01.25 19:44</t>
   </si>
   <si>
     <t>t.me/westsidestory/7334</t>
   </si>
   <si>
     <t>Так, про товарища Прельжокажа, которого многие угадали, расскажу вам подробно завтра. А как он связан с моей любимой Виолеттой, все просто: у них день рождения в один день, 19 января 😍 Не мудрено, что так оба они важны для меня :) А пока на ночь вам наш видео-разговор с Соней :) https://vk.com/wall-224436964_781</t>
   </si>
   <si>
     <t>20.01.25 13:07</t>
   </si>
   <si>
     <t>t.me/westsidestory/7332</t>
   </si>
   <si>
     <t>Хаха, удивительно, что именно третий пункт вам всем знаком. Я думала, это наоборот станет загвоздкой 🙂</t>
   </si>
   <si>
     <t>20.01.25 12:12</t>
   </si>
   <si>
     <t>t.me/westsidestory/7331</t>
   </si>
   <si>
     <t>Ну что, хотите опять размять мозги в первый рабочий день недели ? 🙂 Сегодня несложная загадка, но очень связанная с моим вчерашним героем 😉 Чуть позже расскажу, как 🙂 1. Бежал от диктаторского режима очень необычным способом. 2. Потерял место под свой театр из-за несогласия с политикой мэра города. 3. Разозлил РПЦ. 4. Сделал балет по Оруэллу и никому про это не сказал. 5. Любит адидас. 6. Выпустил книжку, где у него интервью берет известный (гонимый) кинорежиссер. 7. Ставил новозеландскую хаку на женщин. 8. Пару раз провалился в Опере. 9. Благодаря ему многие из нас хорошо запомнили 2-ю часть 21 концерта Моцарта 🙂 10. Танцевал с рыбой. Для кого супер очевидно, просто пишите, что знаете, кто это 🙂 Дайте другим поотгадывать 🙂</t>
+  </si>
+  <si>
+    <t>15.09.26 20:51</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9589</t>
+  </si>
+  <si>
+    <t>Еще момент: в ее танце всегда много резких контр-поворотов (их и Прельжокаж тоже любит). И эти повороты очень красиво смотрятся на распущенных волосах: тело резко останавливается после 180 градусов, и волосы еще допевают. В классическом или модерне волосы всегда мешают, их надо зализывать, закалывать, не дай бог помешают. А тут они являются частью танцующего тела, зачем их прятать. Простая деталь, но очень классная. И столько женственности в движения добавляет</t>
+  </si>
+  <si>
+    <t>15.09.26 20:45</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9588</t>
+  </si>
+  <si>
+    <t>Пока ехала в автобусе, записала аудио к рилсу о ней, настолько я завелась. Но хочу несколько мыслей вынести здесь. Дело в том, что негласно считается (особенно в Европе), что понятие «современный танец» запустился именно с «Фаз» Кеерсмакер. Она тогда вернулась со стажировки из США, очень вдохновилась Люсиндой Чайлдс и Стивом Райхом и быстро слепила прекрасную работу, с которой все и началось. Формула такая: Простые базовые движения. Те, которые подвластны нам с вами: шаги, подпрыжки, повороты, взмахи руками. Но при этом, соединяя их все вместе, мы получаем на выходе настоящую сложную хореографическую партитуру. Вот посадите условного Макса Петрова впервые смотреть «Фазы», снабдив его бумагой и ручкой, в не уверена, что он с ходу пропишет вам математические формулы работы. А меж тем они есть, и они сложные. Она эти движения как будто бы расщепляет вровень с музыкой. У нее нет ни историй, ни бессюжетных наративов Баланчина. У нее сплошная математика простых движений. Вроде бы учиться не нужно, чтобы это исполнить. А как-то так выходит, что вы с вами не сдюжим 30 минут такое исполнять. Мозги закипят, тело забастует. Сегодня вдруг еще увидела смешное: но не уверена, что она закладывала это в работу. Часть ее «Розас» исполняется сидя на стуле. И там такой секс, драйв и накал, что не назвать это хореографией мысли и не будет. Меж тем 50 лет до этого Марта Грэм тоже сидела на стуле в «Плаче», и тогда критики ее заклеймили, мол, называешься танцем, так танцуй, а не просиживай задницу на лавке. И вот проходит 50 лет всего, Кеерсмакер 25 минут сидит на стуле, и критики такие — рождение нового стиля. В общем, такие мысли. Красота была сегодня, конечно. Как же хорошо ❤️</t>
+  </si>
+  <si>
+    <t>15.09.26 19:23</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9585</t>
+  </si>
+  <si>
+    <t>Померла! От счастья! Боже, великая работа. Слава богу, я дошла сама ❤️</t>
+  </si>
+  <si>
+    <t>15.09.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9584</t>
+  </si>
+  <si>
+    <t>Час сорок пять. Я ж помру!</t>
+  </si>
+  <si>
+    <t>15.09.26 17:43</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9583</t>
+  </si>
+  <si>
+    <t>Второй меж тем: Кажется, я впервые в Шайо!!! Минутка позорных заявлений. Причем живу в 10 минутах, позорище :) Но мне есть оправдание: тут дико много нового современного концептуального танца, который я уже тяжеловато воспринимаю. Как там смеется танцевальная российская молодежь, что для нас Пина и Кеерсмакер — это что ни на есть современный танец :) Rosas danst rosas мой ровесник, а что мы — назовем меня не современной что ли :))))</t>
+  </si>
+  <si>
+    <t>15.09.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9582</t>
+  </si>
+  <si>
+    <t>Мы с моим любимым артистом Оперы (Лу Марко-Деруар) на месте, давайте, пожалуйста, не задерживать. Термос с чаем пронесла. Вентилятор забыла. В Париже меж тем +32</t>
+  </si>
+  <si>
+    <t>15.09.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9581</t>
+  </si>
+  <si>
+    <t>Решила посмотреть, сколько баронесса там по таймингу наставила 43 года назад: и пишут, что час сорок пять. Я-то думала, на полчасика загляну, на сетчатку печать поставлю и домой — пить горячий бульон, ибо заболела. В общем, кто забыл эту хорошую вещицу — вот вам видео. И оно длится полчаса. Идеальный тайминг Кеерсмакер. Вот зачем час сорок пять....</t>
+  </si>
+  <si>
+    <t>14.09.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9580</t>
+  </si>
+  <si>
+    <t>Кажется, я дебил 🤣🤣🤣🤣🤣</t>
+  </si>
+  <si>
+    <t>14.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9579</t>
+  </si>
+  <si>
+    <t>Расчехляю сегодня свой сезон: Первая экскурсия по Опере (уже убрали Пифию, готовятся к реконструкции; и расстроила девушка с синдромом вахтера, не пустившая на две секунды посмотреть Шагала) Сижу в баре на улице рассматриваю город и горожан, и жду вечернюю Rosas danst Rosas, которую живьем не видела никогда. Хоть я и разлюбила баронессу Кеерсмакер, но ее ранние опусы люблю. Поэтому иду. Меж тем за неделю получила три запроса за экскурсии/лекции на одну и ту же неделю октября. Неделю школьных каникул, когда я должна лететь в Москву. И что теперь делать: оставаться в Париже читать всем лекцию о Манон, или приезжать в Москву и всех обнимать :)</t>
+  </si>
+  <si>
+    <t>12.09.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9578</t>
+  </si>
+  <si>
+    <t>Какая дата сегодня, ух ❤️❤️❤️ Вот что пишет сегодня сэр Мэтью Борн: «Сегодня исполняется 30 лет со дня исторической премьеры «Лебединого озера» в Вест-Энде, в театре Piccadilly! По сей день этот спектакль остаётся самым долгоиграющим балетом в истории Вест-Энда. Предыдущий рекорд принадлежал постановке Дягилева «Спящая принцесса» 1921 года в театре «Альгамбра» на Лестер-сквер. В спектакле были заняты Адам Купер, Скотт Эмблер, Фиона Чедвик, Уилл Кемп, Бен Райт, Изабель Мортимер, а позже — Линн Сеймур; он шёл 21 неделю!» Обожаю Борна, если вы не помните/знаете о нем, то могу предложить свою бесплатную (!!!) лекцию, прочитанную для проекта TheatrdHD:)</t>
+  </si>
+  <si>
+    <t>10.09.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9577</t>
+  </si>
+  <si>
+    <t>Мне в личку пришел вопрос о том, как выглядит клуб и подписка. Я быстро объясню. Это НЕ лекция, записанная и выложенная. Это отдельный телеграм-канал с чатом, где почти что каждый день (буду стараться без выходных) выходит какая-то информация в разных форматах. Например, что у нас уже было: — подкаст о самом Макмиллане — список фильмов о Манон (один из них вдохновил самого Макмиллана) — статья о "Манон" 1830 года с описанием сцены танца Марии Тальони — подкаст о выборе музыки к балету — аудио с поющим Шаляпиным :) — видео трех актов с моим записанным голосом, рассказывающим сюжет балета — рекомендация книг/документалок о Макмиллане — ПДФ пьесы "Оглянись во гневе" Что у нас еще будет: — подкаст о драмбалетах: советском и британском (записала на 18 минут, сижу монтирую) — разбор всех па-де-де балета — статья о стиле Макмиллана (в сравнении с другими хореографами) — галерея балерин Макмиллана (от Сибли до Бассел) — галерея лучших Манон — гид по лучших записям балета — география балета: от Парижа до Москвы (про Полунина что ли придется рассказывать тоже) — другие балеты Макмиллана (советы и ссылки) — и по мелочам: пост про отсылку к Жанне Дюбарри во втором акте//разбор пьяного соло и дуэта//разбор соло Манон и де Гриё// В чате общаемся, и я сразу отвечаю на вопросы (но их пока что-то нет :))). Доступ с вами остается, так что смотреть можно в своем темпе. Удобно, что все подается порциями. Не громадные тексты, а где-то подкаст, где-то список, где-то статья. Ну вдруг еще в комментариях слушатели этого месяца тоже что-то добавят, но мне кажется формата проще и удобнее просто нет. Присоединяйтесь. Клуб выходит на славу, я довольна ❤️ Работаю прям с удовольствием ❤️</t>
+  </si>
+  <si>
+    <t>10.09.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9576</t>
+  </si>
+  <si>
+    <t>Я вот когда даю непрошеные советы тем, кто пишет или рассказывает про танцы, то первый всегда про мемуары. Потому что как завещал великий доктор Хаус (молодежь, это видимо надо гуглить:)): все врут! Не потому что плохие, а потому что оперативная память имеет свойство быстро заканчиваться. Так вот буквально вчера ночью сидим мы с моей подругой детства на набережной у статуи Свободны, пьем вино, и вспоминаем дела нашей юности. А юность наша прошла в ансамбле Моисеева. Так вот я сижу и говорю, "Когда меня поставили в "Оберек", подруга сразу подхватывает — "В "перекидной"! (тем самым подтвердив мою мысль, потому что именно соло с перекидным у меня и было), и я тут замолкаю, потому что я не помню вообще ни на грамм, выступала ли я когда-то в этом номере на сцене? Вот если меня сейчас перед судьей посадить — правда, только правда, и ничего, кроме правды — я не смогу ответить с уверенностью, танцевала ли я его на сцене или нет. Репетировала? Да! С неудобным партнером, не подлавливающим меня на перекидной, и с великим Андреем Борисовичем Кружаловым (как оказалось, мы обе пришли к выводу, что он был самым удобным партнером в ансамбле тех лет). Но танцевала ли на сцене? Не знаю ☹️ Потом "Лысая гора". Я миллион лет танцевала там крохотное соло в мостике с Максом Парфеновым. А потом вдруг репетировала классное большое, сложное, настоящее соло, о котором мечтала (историю, как я обучала хореографии этого соло Джеймса Тьерри, танцуя его вместе с ним/на-простите-нем, я расскажу как-то позже 😂) . И вот тоже: я не смогу сейчас ответить, вышла ли я в итоге на сцену с ним, или нет. Кажется, что моя последняя "лысая" была с ним, и кажется, даже, это тоже был Парфенов. Но опять — спроси меня строго, уверена не буду. Понятно, что это, может, только моя память такая дырявая, а все остальные балетные люди все прекрасно помнят и дцать лет спустя в старости. Но все же есть вероятность, что на миллион процентов они не помнят то, о чем говорят. Поэтому хороший ли это источник для пруфа? Не думаю 😜</t>
+  </si>
+  <si>
+    <t>09.09.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9575</t>
+  </si>
+  <si>
+    <t>Для балетного разбора в клубе я взяла запись 2015 года прощания Орели Дюпон со сценой. Вот говорят про Макмиллана, что мол хореографии у него нет, сплошная драма. А я смотрю мужские массовые кусочки и всегда недоумеваю — это тут нет хореографии? Черт ногу сломит. Меж тем, отмечаю, что у мальчика слева хорошие ноги. На лицо не поднимаю глаза. Потом подняла. И вот что оказалось, что ровно через два дня этот мальчик впервые выйдет на сцену (еще будучи sujet) в партии де Грие с этуалью Парижской Оперы Доротеей Жильбер. И отныне она этот балет будет танцевать только с ним. С ним же и попрощается со сценой 15 октября 2026 года. (Это Юго Маршан — запись 18 мая 2015 года, а 20 мая у него будет премьера в главной партии)</t>
+  </si>
+  <si>
+    <t>08.09.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9574</t>
+  </si>
+  <si>
+    <t>Марина прекрасно писала и страстно изучала балет. На моем сайте много ее статей. Я собрала их все в одном посте, почитайте как-нибудь на досуге. Там про Дункан, Кшесинскую, про «Жар-птицу», про кухню TheatreHD — ее собственный проект. https://t.me/westsidestory/3143</t>
+  </si>
+  <si>
+    <t>08.09.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9572</t>
+  </si>
+  <si>
+    <t>6 лет прошло 💔 Любимая подруга, подаренная мне во взрослом возрасте. Страстный «правильный» балетоман, умнейшая голова. По любым балетным делишкам, сплетням, разговорам я всегда бежала к ней в чат. Обожала с ней про это всё разговаривать. Ее чувство юмора — жеское и хлесткое — тоже обожала. Она была из тех, кто за словом в карман не полезет. Вчера делала уборку и вдруг нашла кусочек ее подарка моей дочке, который при жизни она так и не подарила. Такой привет мне передала видимо. Она никогда не увидела Уну, хотя многое про нее знала. Сама проходя через химии, спрашивала меня, как Уна переносит прививки. Что ест, как спит? Даже писала, давай я приеду посидеть с ней, правда, я заторможенная после химий чуть-чуть. Это было ужасно несправедливо. По отношению к ее юным дочерям, только-только поступивших в институты. По отношению к нам — ее друзьям. У нее их было тонна, и все обожали ее. Она умела знакомить людей, умела находить нужные слова. Собирала феноменальные команды вокруг себя. Она была тем самым моим экстравертом, который подхватил подмышку интроверта (меня) и стал дружить. За это я буду ей всегда благодарна. Я эту дружбу, кажется, не заслужила. Но благодарна за наши несколько лет вместе буду до конца своих дней. Марина Зимогляд, я тебя помню и люблю ❤️</t>
+  </si>
+  <si>
+    <t>08.09.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9571</t>
+  </si>
+  <si>
+    <t>Читаю сейчас (по понятным причинам, хаха) биографию Макмиллана, дошла до их турне по Америке 1974 года. Вот представьте: у него только что родилась дочь, ее повезли с собой, он руководит труппой Ковент Гарден, везет туда новый балет, и американская критика пишет ужасные рецензии. "Недостойный этой труппы балет", "посредственно", "бессмысленные танцы". При этом за его спиной оказывается ведут переговоры с Нуреевым, чтобы он возглавил Ковент Гарден, ибо Макмиллан что-то не туда ведет труппу. Нуреев эти предложения не отвергает, но обсуждает. Сол Юрок (американский продюсер) требует убрать "Манон" из гастролей в Вашингтон и заменить это на "Лебединое" с Нуреевым. Макмиллан говорит, или Манон, или мы всей труппой едем домой. И вот тут вдруг в это же самое время Баланчин заказывает Макмиллану балет на столетие Равеля для своей труппы, а Джером Роббинс соглашается для Ковент Гардена поставить новую работу. И Макмиллан пишет: "Ну хоть кто-то был впечатлен мною там" 😂😂 (А вообще пресса тех дней, конечно, жестокая ужасно. Как они всем там не перевешались, не понимаю)</t>
+  </si>
+  <si>
+    <t>07.09.26 18:24</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9570</t>
+  </si>
+  <si>
+    <t>Записала ребенка в русскую школу. Было два года перерыва, ибо в прошлой школе (что обидно, она рядом с домой практически) ее "заставляли широко открывать рот, когда она поет" 😂😂😂 Это она мне в три года так говорила. В общем, мне та школа по другим причинам не понравилась, поэтому я пока своими силами ей что-то читала и вяло обучала буквам. Поняла, что не справляюсь, услышала от мамы в самолете про другую школу. Сходили, вроде бы понравилось, записались. Приходит расписание на первый день. Перед уроками — молебен. И два раза в месяц — закон божий. К этому я не была готова, но чего не сделаешь ради того, чтобы кто-то другой, а не я научил мою дочь читать по-русски :)</t>
+  </si>
+  <si>
+    <t>07.09.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9569</t>
+  </si>
+  <si>
+    <t>Вита: обещаю вам в клубе про «Манон» не писать лишнего и не уводить в дебри Та же Вита пять минут спустя: вот вам описание крохотной сцены третьего акта из балета «Манон Леско» 1830 года, которую исполняет Мария Тальони 🤣</t>
+  </si>
+  <si>
+    <t>05.09.26 19:27</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9568</t>
+  </si>
+  <si>
+    <t>Я тут уже было собрала чемоданы в Стамбул открывать танцевальный сезон свежим "Щелкунчиком" Паши Глухова, которого в Москве никак не могу застать, как вспомнила, что именно в эти дни моя дочь празднует вступление в age de raison, поэтому мы с балетом Паши опять не совпадаем :( Ужасно люблю вот так выбираться в Стамбул: мало того, что рейс прямой, так еще помимо балетов, я себе там устраиваю спа-дни отдыхающей матери. Старинные хамамы, где грелся Нуреев, прогулки по Босфору на корабликах (главное, до спектакля не уплыть на Принцевы острова случайно😂), обязательно балык-экмек на набережной и мой главный гилти-плежер — это стакан кислой капусты там же. Обожаю 😩❤️ По ценам на спектакль выходит от 2000 рублей, а в Культурном центре Ататюрка видно и слышно все прекрасно. (Буфеты кстати не только у входа в зал, но и внизу, где гардеробная. Там и посидеть удобно можно) Новую Оперу впервые в Турцию везет Арт Сизонс, и чем больше я за ними наблюдаю, тем больше они мне нравятся. Они не только возят Большой и другие театры за границу, но и продюсируют классные проекты в России. Про Маяковского в Переделкино я вам уже писала летом — было прекрасно. В общем, прекрасная идея вам на следующие выходные. Я бы сама точно доехала бы, но вынуждена признать, что свою дочь и ее дни рождения я люблю больше работы, какой бы прекрасной она ни была :))))</t>
+  </si>
+  <si>
+    <t>05.09.26 18:44</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9567</t>
+  </si>
+  <si>
+    <t>Поставила себе в список покупок Plaud — такой нового поколения диктофон размером с кредитку, который не только записывает/расшифровывает (!!!!), но сразу и делает обзор разговора в ИИ. В итоге, Plaud купил себе муж записывать встречи и рабочие зумы, а мне в своем аккаунте сделал отдельную папку на мои редкие нужны. В общем, сказать, что я в шоке — не сказать ничего. Он сделал синтез всей встречи, выделил главные точки разговора, и в конце еще напомнил о главных идеях разговора. С одной стороны — гениально. С другой, как теперь надо заинтересовывать студентов на своих лекциях в универах, чтобы они сидели и вовлеченно конспектировали? Ведь эти диктофоны и mindmap сами рисуют всей лекции. Записал аудио, а ИИ тебе прекрасный конспект делает. (Который ты никогда не прочитаешь)</t>
+  </si>
+  <si>
+    <t>04.09.26 19:33</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9566</t>
+  </si>
+  <si>
+    <t>Еще вспомнила смешное про "Манон" и Доротею Жильбер. Ее спрашивают, ну кто в здравом уме захочет прощаться со сценой, чтоб там золотое конфетти и миллион цветов, в этом чудовищном парике и лохмотьях 😂😂😂 Доротея такая, да в целом, я про это не думала в таком ключе, да и парик, наверное успею снять после поклонов. (но правда, парик чудовищный 😂😆)</t>
+  </si>
+  <si>
+    <t>04.09.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9565</t>
+  </si>
+  <si>
+    <t>К посту выше, вот не знаю, поменял бы что-то Макмиллан. Первым составом в "Манон" был Энтони Доуэлл. Он был левшой — left turner — и хореографы, ставившие на него (Макмиллан/Аштон), создавали хореографический текст с учетом этой особенности. И вот что-то я не припомню, чтобы созданный ими текст на левые вращения и диагонали, был переадаптирован на правшей, танцевавших после Доуэлла 😂😂😂 (Я не могу сказать, что танцевать не в свою сторону — это как писать левой рукой, если ты правша, но достаточно некомфортно) (Я вот кстати была тоже left turner при том, что я правша. Не знаю, как это работает)</t>
+  </si>
+  <si>
+    <t>04.09.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9564</t>
+  </si>
+  <si>
+    <t>Кстати, вчера Доротея произнесла очень интересную мысль. Она работала с Ноймайером над "Дамой", и он под ее тело и ее способности чуть-чуть изменил хореографию. Чтобы ей и ее партнеру (тут зал захохотал, потому что все помнят этот провал. Ибо нельзя ставить к Доротее не Юго) было какие-то вещи делать удобнее. Ведь "движения — это аксессуары". Это способ рассказать мысль. Но если артист себя комфортнее ощущает в двойном пируэте без, например, окончания в 5-й позиции, то почему бы ему его не окончить в четвертой? Так вот, возвращаюсь к ее светлой мысли. Она говорит, что хореография Макмиллана в дуэтах сложноватая. Но именно не технически, а акробатически. Ну то есть там не 32 фуэте, а условно — точный расчет в прыжке, чтобы не промазать и не улететь в кулису. И какие-то вещи неудобные именно ей или Юго. И получается, что траст Микмиллана, то есть те, кто отвечают за точность воспроизведения хореографического текста, строго следит за каждым тактом. Не дай бог изменения в тексте. А она говорит, что будь Макмиллан жив, он бы точно, как и Ноймайер, подшлифовал именно под эту пару, под их тела свою хореографию. Чтобы им было комфортнее рассказать его историю. Но это палка о двух концах. Потому что в этот же самом момент и сама Доротея понимает, что сегодня вы исправим пятую на четвертую. Завтра добавим третий пируэт. Потом поймем, что высокая рука тут некрасиво лежит и уберем ее. И таким образом от оригинальной хореографии через 10-20 лет с такими тончайшими слоями краски уже ничего не останется. Поэтому вроде бы сохранять спектакль и его текст нужно. С другой, спектакль — это живой организм, и это нормально, что он видоизменяется. Взрослеет сам хореограф, ему что-то перестает нравится. Меняются артисты, под них надо тоже подстраивать текст. Тем, кто исполнял премьеры, легко давались прыжки, а второму составу лучше даются вращения. Поэтому можно чуть-чуть что-то и изменить. Ну понимаете мысль. И это я к тому, что ответа нет. И менять хореографию плохо. И оставлять ее неизменной тоже глупо. Вот так как-то и пытаемся выживать между трастами и здравым смыслом :)</t>
+  </si>
+  <si>
+    <t>03.09.26 18:17</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9563</t>
+  </si>
+  <si>
+    <t>Всё, я всё 🤣 Не мучаю вас больше цитатами 🤓🤣</t>
+  </si>
+  <si>
+    <t>03.09.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9562</t>
+  </si>
+  <si>
+    <t>— Вы не могли бы в соцсетях поделиться своими путешествиями после пенсии? Мы поедем за вами и в Аргентину, и в Японию. — вы должны понимать: я старая. И если вы купите дорогие балеты в далекую страну, чтобы посмотреть там на меня, а у меня травма, то я очень сожалею о вашем испорченном отпуске :)</t>
+  </si>
+  <si>
+    <t>03.09.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9561</t>
+  </si>
+  <si>
+    <t>Обожаю вопрос перед пенсией: — вы не хотите продолжать свой путь в профессии, став хореографом? Доротея не расслышала: — я, ставить??? Да никогда в жизни. И ржет 🤣🤣 (Почему оперных певцов не спрашивают, не хотят ли они оперы писать на пенсии? Танцевать и создавать хореографию, это настолько же разные вещи, как быть актером, и быть драматургом)</t>
+  </si>
+  <si>
+    <t>03.09.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9560</t>
+  </si>
+  <si>
+    <t>Она производит впечатление очень живого человека, не дивы какой-то небесной. Хохочет, чуть-чуть сквернословит, пришла в белой футболке и кроссовках. Какая-то по-хорошему очень обычная.</t>
+  </si>
+  <si>
+    <t>03.09.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9559</t>
+  </si>
+  <si>
+    <t>Хи-хи, сравнила себя с Сильви Гиллем: говорит, вы посмотрите падеде третьего акта с ней и мое. У нее ноги поднимаются вон аж куда, и у меня — еле-еле на 90 градусов 🤣🤣🤣 Но вообще, у нее очень здоровое отношение к себе и к себе в профессии, и очень классное чувство юмора. «Тут уже сложное падеде, сил нет, мы устали, Манон тут уже изнасиловал охранник, ужасная история. Черт, зачем вдруг я про это рассказываю, давайте обратно к падеде вернемся» 🤣🤣🤣 🪄🪄🪄 — «В конце этого балета мы все побиты, в синяках, и если я падаю, а сзади никого нет — то это кошмар» — «но значит, все-таки «Жизель» не сложнее?» — «ну все-таки сравнивать не стоит: там совсем другой уровень сложности» 🪄🪄🪄 Современку при Лефевр танцевала много, а Дюпон перестала ее туда ставить вдруг.</t>
+  </si>
+  <si>
+    <t>03.09.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9558</t>
+  </si>
+  <si>
+    <t>Добежала до Доротеи, и поняла вдруг, что мы с ней одного возраста же. Почему, говорят, такой выбор, а не «Жизель» для прощания? — Ну так тут же нечего танцевать, в отличие от «Жизели» 🤣🤣🤣 Тебя носят все время парни и партнер, и одна вариация. И все :) И она этот балет танцевала всю жизнь ТОЛЬКО с Юго. И это вообще их первый балет вместе.</t>
+  </si>
+  <si>
+    <t>03.09.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9557</t>
+  </si>
+  <si>
+    <t>Разослала сейчас рассылку в сабстаке, где собрала несколько сентябрьских спектаклей (там Баланчин, Бурнонвиль и Кеерсмакер — то ли не радость). И перед тем, как нажать кнопку "отправить", вижу следующее: "хотите проверить ваш текст на человечность?" Проверила: человечность 100% 😂 Спрашивает: "разослать вашим подписчикам, что ваш текст написан человеком?" Говорю, ну пока не надо, надеюсь, они у меня в курсе 😆😂 Но смешно.</t>
+  </si>
+  <si>
+    <t>02.09.26 19:57</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9556</t>
+  </si>
+  <si>
+    <t>Так, друзья! Давайте про клуб все-таки расскажу. В этом сезоне я решила помочь подготовиться к просмотру самого важного (на мой взгляд), что нашла в Европе. Чтобы если вы живете в Европе, вам было понятнее то, что вы увидите на сцене. А если вы не живете в Европе, то все равно всегда интересно и полезно узнать много нового про всяких там Макмилланов, Грэм или Экманов. Я поняла ошибку прошлого года, и составила контент-план на ближайшие три месяца так, чтобы не закапываться вглубь на три километра. Поэтому будут тексты, но так же и аудио-подкасты, видео-разборы (не забывайте, что мои слушатели "Жизели" услышали мои пантомимные разборы за 2 года раньше всех остальных) и всяческие советы по лучшим составам/книгам/материалам. Не буду вас заваливать диссертационными объемами, но постараюсь сделать так, чтобы самую важную суть вы уловили. Я не продаю доступ на год (сделала это только подписчикам обзора нового сезона), но в течение месяца можно присоединиться к теме месяца. В сентябре это будет "История Манон", ибо этот прекрасный балет показывают в Париже и Лондоне в октябре/ноябре. Ну и вообще, без Парижа и Лондона я вам накидаю хороших записей, поставите себе на большой экран и будет хорошо ❤️ Что важно: я всегда все оплаты вижу, но если будет завал (а он может быть), я могу пускать вас не в ту же секунду оплаты (особенно, если вы ночью увидите это сообщение). Не переживайте, всех впущу, ничего не пропУстите. (Надеюсь, на сайте нет опечаток, если есть, прошу прощения, задолбалась переписывать по сто раз текст) https://nofixedpoints.com/saison2627club</t>
+  </si>
+  <si>
+    <t>02.09.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9555</t>
+  </si>
+  <si>
+    <t>И самый смех, что после меня я слышала лекции, где человек постоянно путает Ноймайера с Килианом, где называет Тришу Браун балетмейстером, где показывает фотографию Годунова и говорит, что это Голейзовский, где в Баухасе преподавал Малевич (да какая разница, Малевич, Кандинский) И знаете, сколько было страниц посвящено этому на форуме? Ни одной. Потому что, наверное, у лектора не было вызывающей помады, не знаю. Или и правда, какая разница, Малевич или Кандинский.</t>
+  </si>
+  <si>
+    <t>02.09.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9554</t>
+  </si>
+  <si>
+    <t>Это жужжание по поводу Виленской никак не уйдет из моего инфополя, но на самом деле хочу с вами поделиться мыслями от того, кто тоже немного популяризатор. И кто тоже ловил волну хейта не раз в своей жизни (вот увидите, и под этим постом будут какашечки, или что вы там обычно ставите, мои дорогие ёжики, продолжающие есть кактус?) Сейчас готовлю клуб по балету "Манон", и вспомнилось, что именно эта лекция была моей самой первой в МАМТе. После нее я получила нежное сообщение от моей крестной феи в МАМТе с просьбой не читать балетный форум. Что, собственно говоря, я и сделала. Прочла только пару лет спустя, и правильно сделала. Ибо я бы просто ушла из профессии сразу. Ошибок у меня тогда вроде не нашли, но манера отвратительная, помада слишком красная, кроссовки слишком не театральные. Да и вообще кто она такая. "Сорбонну вроде окончила". "И что? Сорбонну окончить может любой". Там мне посвятили аж три страницы, но потом кто-то верно заметил, что слишком много хлопот из-за какой-то Хлоповой, давайте сменим тему. Сказать, что это все неприятно — ничего не сказать. Каждая моя следующая лекция в МАМТе была просто битвой не на своем поле. Заядлые балетоманки занимали первые ряды за час, насмешливо кидая "Ну чем сегодня будете нас веселить?". Я все думала, что ж вы при такой ненависти не идете с подружками прекрасно проводить время в буфет, зачем вам это все? Пытаются выловить блох и распять меня. Говорят, что даже директору театра писали обращения. Уж не знаю, правда ли. Потом была лекция про новый французский танец, и тут уж я воспряла: уж я точно знаю, никто из сидевших в первом ряду не знал, кто такие Бувье, Сапорта или Багуэ. А когда я показывала какое-то движение, то смотря некоторым смелым в глаза, говорила: "Это жете антурнан, помнится, я его в 5-м классе МАХУ учила 20 лет назад". Вроде бы дала понять, что не совсем уж ниоткуда взялась. И знаете, казалось бы: мне ничего никому не нужно доказывать. У меня есть свое место в этой профессии: где-то между теоретиками и бывшими практиками, где-то между балетными и современными (это тоже тема для большого поста). Но вот буквально в прошлом году читала лекцию открытую, и туда пришли мои коллеги (постарше, правда), тоже выискивать блох. И опять сидишь с микрофоном и понимаешь, что экзамен. На самом деле, неприятное чувство. Анна пишет, что хейт ее не трогает. Не знаю, какие дыхательные упражнения она делает, чтобы так. Потому что меня трогает. Но не безымянные какашечки, конечно же, а от тех, кого я много лет считала замечательными старшими коллегами. От тех, кто читает лекции в других местах. Анонимные вбросы "Вы хоть СЛОНИМСКОГО-то читали?" меня веселят. Потому что я все про себя знаю. Но когда мне передают разговоры из "гримерки" от людей, которых я знаю и кажется даже уважала — это категорически не окей. Это разочарование. В общем, пусть уже кто-то там исправит ошибки и оставят эту историю. Этот ком хейта просто уже не остановить — "Я не слушал ее лекции, но посмотрел один рилс, и напишу вам полотно". Так не надо. Там же тоже живой человек.</t>
+  </si>
+  <si>
+    <t>01.09.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9548</t>
+  </si>
+  <si>
+    <t>Ну что ж, 1 сентября вернулась в альма-матер уже в качестве и.о. заведующей кафедры хореографии и балетоведения 🙌🏻 Спасибо ректору МГАХ, народной артистке РФ Светлане Захаровой за такую возможность 🙌🏻 С 1988 по 2025 год кафедру возглавлял Юрий Николаевич Григорович. На эту должность его назначила Софья Головкина. Впереди много планов, работаем 💪🏻</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9547</t>
+  </si>
+  <si>
+    <t>Как принято говорить в узких кругах: НАКОНЕЦ-ТО, этой новостью можно поделиться 🤓😛🤣 Софья Владимировна-то теперь большой человек, радуюсь и горжусь. Работы, конечно, дохрена ее ждет, но зато супер интересно!</t>
+  </si>
+  <si>
+    <t>01.09.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9546</t>
+  </si>
+  <si>
+    <t>Вот это ничего ж себе: впервые на общих продажах в Опере я что-то успела себе отхватить. Буду считать это везение знаменем нового сезона ❤️</t>
+  </si>
+  <si>
+    <t>01.09.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9545</t>
+  </si>
+  <si>
+    <t>В 14-30 запустили на сайт Оперы захватить приглос на встречу с Доротеей Жильбер, в 14-31 уже sold-out. Я вроде отхватила что-то за первые тридцать секунд, но теперь не понимаю, вышло ли, или "спасибо за вашу попытку". Но вот обновить проездной своей дочери — это квест похуже. На каждый клик я трачу по 3 часа: кликнула "обновить проездной", ждешь 15000 в очереди, кликнула "я согласен с условиями", и вот еще два часа ждешь. (Что мне мешало обновить проездной вчера, спросите вы? Ничего 😂 Я просто раздолбай)</t>
+  </si>
+  <si>
+    <t>01.09.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9544</t>
+  </si>
+  <si>
+    <t>Новости Парижской оперы: теперь если ты себе покупаешь "бесплатный" билет в музей Оперы, то тебе все равно нужно будет отстоять очередь в кассу, чтобы показать им документ, на основе которого ты этот бесплатный билет себе забираешь :)))) Раньше никто не проверял, но французы — народ честный, не думаю, что прям толпами обманывали Оперу, приходя туда бесплатно погулять :) Второе нововведение, но вы, пожалуйста, присядьте, ибо это космос и покорение Марса. Вероятно, вы не в курсе, что в этом (или прошлом — не суть) году, на некоторых станциях метро можно оплачивать проезд ... ТЕЛЕФОНОМ! Так вот, с этого года билеты в Оперу можно закачивать в Apple/Google Wallet! А! Выкусите все критики, насмехающиеся над аналоговостью этой прекрасной страны. (Но сайт как работал через задницу, так и работает. А то, что они убрали приложение за ненадобностью (!!!) — это, конечно, тот еще цирк в 2026 году)</t>
+  </si>
+  <si>
+    <t>31.08.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9543</t>
+  </si>
+  <si>
+    <t>Есть небольшая вероятность, что вам могут в личку писать от моего лица. Я никому никогда в личку не пишу и особенно не продаю так свои курсы. (Только если вы сами мне написали, тогда да) Ссылка на клуб будет уже завтра, поэтому, пожалуйста, не переводите никому денег :)</t>
+  </si>
+  <si>
+    <t>31.08.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9542</t>
+  </si>
+  <si>
+    <t>План на год ;) Все, кто покупали обзор сезона, обратите внимание, что сегодня ночью карета превратится в тыкву:( на последней странице PDF там ищите сразу. А я скоро к вам вернусь и все подробно расскажу:) (Тех, кто уже купил клуб, прошу не волноваться, скоро вышлю все ссылки)</t>
+  </si>
+  <si>
+    <t>30.08.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9541</t>
+  </si>
+  <si>
+    <t>Спустился муж со своих гор, сидим вчера обмениваемся новостями, я ему про средневековую музыку, он мне про «Посейдон». И что сказать: мы одинаково ничерта не знаем ничего, что находится на пределами нашего пузыря 😆</t>
+  </si>
+  <si>
+    <t>29.08.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9540</t>
+  </si>
+  <si>
+    <t>Из смешного: в каждом конверте по 2 билета, два приглашения на коктейль и 1 (!) ваучер на программку. То есть они считают, что мы все тут в парах идем. Хотя места все не вместе :))))) Где логика блин? Решили сэкономить что ли на буклетах?</t>
+  </si>
+  <si>
+    <t>29.08.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9539</t>
+  </si>
+  <si>
+    <t>Разбираю домашнюю почту за время отсутствия 😍</t>
+  </si>
+  <si>
+    <t>27.08.26 18:53</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9538</t>
+  </si>
+  <si>
+    <t>А, и самый смех, что знаменитая владелица самого большого клуба русскоязычных встреч Парижа зарабатывает на жизнь тем, что обучает вести соцсети. Наверное, урока — не ходи на чужие полянки и не какай там, у нее на курсе нет :)))) Простите, настроение игривое. Вернулась в Париж, тут сардины невкусные, дождь и нет океана. Поэтому вот буквами сублимирую :)</t>
+  </si>
+  <si>
+    <t>27.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9537</t>
+  </si>
+  <si>
+    <t>Про Виленскую писать ничего не буду, ибо признаться, кроме рилсов особо ничего у нее не видела. Манера подачи, харизма, юмор и так далее — это дело вкуса. Фактчекинг нужен. Готовить лекцию 6 часов — это амбициозно. Но наблюдения последнего месяца показывают, как мне кажется, довольно большую проблему. Проблему коммуникации со своим потенциальным читателем/подписчиком/покупателем. 1⃣Ситуация первая. Попадается мне рилс, где милая девушка (не блогер по балету, а просто по сильным и успешным женщинам в истории) рассказывает историю хореографа Х ровно по канве моей статьи об этом хореографе в журнале "Балет". Я сначала сомневаюсь, ведь как мне чуть позже ответить этот блогер, информация об этом хореографе не секретная. Это и заставляет меня сомневаться, но все же думаю, странно, что из тысячи осколков жизни взяты именно те, которые брала я, и именно в том порядке. Я даже прогнала свою статью и ее рилс через ИИ в поисках совпадений. Клод мне сказал — "Твои опасения не беспочвенны" 😂 А чатжпт предположил, что она действительно ничего не знала о моей статье, а просто закинула в этот же ИИ промт сделать ей сценарий об этом хореографе, а ИИ нашел ей 3-4 статьи на русском, из них которые две мои, и на их основе сделал сценарий. И вот я пишу ей что-то тупое, типа "Как приятно знать, что мои статьи читают". И она пошла в атаку. Знать вас не знаю (верю, чатжпт убедил), статьи ваши не читаю, и вообще я про этого хореографа уже 10 лет знаю (!). У меня не было задачи разводить там скандал, поэтому я улыбнулась совпадению и удалилась. Но думаю, вот какой-то же ее потенциальный читатель сложит 2+2 в ее агрессивном ответе, и вероятно и правда подумает, что она своровала драматургию рилса. И неприятно. 2⃣Ситуация вторая. Инста приносит мне в рекомендации рилс какой-то милой девушки, которая в Париже собирает единомышленников встречаться и общаться. И название ее встреч очень, знаете, общеупотребляемое. Ну например, арт-завтрак, или пикник в париже. В общем, точно не "Нет зафиксированных точек" 😂 И тут к ней в комментарии приходит девушка, у которой 200.000 подписчиков. Напомню, у первой милой девушки на тот момент пара сотен. Аккаунт новый. И обвиняет довольно безапелляционно и хамски в плагиате. Мол, банальное название "арт-пикник" или что-то такое — это мое, а вы понаехали тут в Париж, маркетинговое исследование не провели, и сразу воруете МОЙ продукт. Меня все в Париже знают, на улицах подходят, и у меня самое большое в Париже вообще сообщество русскоязычных людей. (Впервые слышу, клянусь, и на улице не подхожу). Ну и во-первых, нигде в аккаунте этой парижской знаменитости указаний на такой клуб нет, специально полезла смотреть, а во-вторых, конечно, она получила много комментариев: "Уж от вас такого не ожидала, отписка". 3⃣Ну и третья, буквально вчерашняя. Бог с ней, с Виленской. На полянке есть место всем цветочкам. Да и в конце концов, ну не каждому этот треклятый доминантсептаккорд сдался. Но вот реакция СММ "Страдающего средневековья" ужасно расстроила. Даже разочаровала. Реакция Воскобойникова, который пишет другому музыковеду, тоже автору курса на СС — что, мол, ну ваш не продается, а вот Анин продается. Ну никогда не хочется попасть в такую ситуацию, когда тебя твой временный бывший заказчик еще так публично умоет. Реакция Анны (пост про метод и решение проблемы) расстроила тоже, но уже не хочу вдаваться в детали. Смысл в том, что за каждым ответом в соцсетях стоит твоя репутация. Если тебя ловят за плагиатом, а ты — "сама дура". Если ты приходишь — большая и важная — доказывать новичкам, какая ты большая и важная. Если ты открытым текстом говоришь — не, ну а че, если я буду много времени тратить на подготовку, мне кушать будет нечего. Давайте вот вы лучше сделайте это, а я вас знаменитыми сделаю. Знаете, как-то слышала, что в переписках не нужно писать ничего того, что может тебя скомпроментировать, будучи зафиксированным в скриншоте. Ну вот тут то же самое: репутация — это не только маркетинговая стратегия на год. Но и коммуникация с твоими читателями. Которые после любого твоего ответа могут принять решение, отдавать тебе 12000 за курс или нет. (Вот. Еще, конечно, очень пригорает поговорить про метод, но я держусь!)</t>
+  </si>
+  <si>
+    <t>26.08.26 22:11</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9536</t>
+  </si>
+  <si>
+    <t>Почти 10 лет назад мы в Context.Diana Vishneva выпустили с Арзамасом прекрасный большой проект о современном танце. Тогда очень многих, конечно, разорвало внутри профессии. Почему мы, почему такой выбор хореографов, почему такой выбор показывающих, почему почему почему… Это был мой первый опыт хейта, и как оказалось, до сих пор кто-то публично меня шлепает по заднице за то, что я выбрала неправильных 9 хореографических языков. Надо было другие :) Но в чем большая разница с ситуацией большого музыковедческого срача последних трех дней, что там был такой мощный фактчек, что ни одна блоха не проскочит. Меня буквально на каждое слово требовали пруф. Выбесилась тогда знатно, но зато комар носа не подточит. Я лично считаю, что фактчеки и научные редактора никому еще в жизни не мешали ;) Какими бы талантливыми ни были исследователи, писатели, эдютейнеры. А вообще очень много мыслей после прочитанного за эти дни, но чемодан сам себя не соберет, и виньо верде напоследок само себя не допьет на ночной террасе у сестры ❤️</t>
+  </si>
+  <si>
+    <t>24.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9535</t>
+  </si>
+  <si>
+    <t>Три новости на этот понедельник: 1⃣— лето заканчивается ☹️ 2⃣— уже готовимся к новому танцевальному сезону, посему тем, кто живет/приезжает в Европу, рекомендую свой обзор с 50-ю главными и важными спектаклями, которые неплохо было бы посетить. Для воспитания сетчатки и вкуса :) 3⃣— в этом обзоре на последней странице есть небольшое послание, и оно теряет свою силу 1 сентября. Поэтому кто приобретал, посмотрите, вдруг понравится. Кто еще нет — тоже имейте в виду. Обзор тут. Можно купить только видео-лекцию с 10 лучшими спектаклями, но можно и еще добавить туда PDF с подборкой из 50 спектаклей. Оплата в евро тоже есть там же.</t>
+  </si>
+  <si>
+    <t>21.08.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9534</t>
+  </si>
+  <si>
+    <t>Все мое португальское лето я провожу в размышлениях о том, как мне лучше структурировать свой проект. Думать об этом, когда ты в процессе написания лекций — невозможно. А тут выгрузила мозги и потихонечку изучаю, как должны работать CRM, Claude code and all that jazz. Зашла читать отзывы на курсы, и понимаю, что одним из больших плюсов, о чем пишут слушатели — это возможность смотреть лекции всегда, когда хочется, а не вот это вот "через три месяца все превратится в тыкву". Поэтому логичным решением стало бы привести все к формату подписки: вы платите за доступ к платформе, и таким образом у вас в вашем кармане всегда есть доступ ко всему полезному. Проблема только в том, что технически это сделать довольно сложно. Чтоб было красиво и функционально. Вот Синхронизация сделала. Красиво и функционально. Такой, знает, нетфликс для мозгов (и кстати по такой же цене) В подписке более 2550 лекций. 15 направлений и огромное количество лекторов. И теперь это не только интересные и качественные курсы, а целая культурная среда с кружками по интересам, онбордингом с лекторами и закрытым чатом. Я изучила и радуюсь, что не только есть большие курсы в подписке, но и единичные лекции (например, по "Одиссее" Нолана), или небольшие мини-курсы. По кино, кстати, прям классные лекции-профайлы по тому или иному режиссеру. (Надо взять на вооружение в своей сфере тоже). В общем, глаз радует, мозг развивает, кошелек не обижает. А что еще в наши времена нужно. По промокоду vitaballet все это великолепие будет со скидкой в 40%. (И оплатить можно не только долями, но и зарубежными картами). В общем, начинайте новый сезон с хорошим карманным культурным другом, это хорошая инвестиция 🙂</t>
+  </si>
+  <si>
+    <t>20.08.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9533</t>
+  </si>
+  <si>
+    <t>Чтоб вы понимали, какая тут красота 🌊</t>
+  </si>
+  <si>
+    <t>20.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9532</t>
+  </si>
+  <si>
+    <t>Пока я пребываю в океановой коме ледяной Атлантики, парижане шлют свои находки 😍</t>
+  </si>
+  <si>
+    <t>13.08.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9531</t>
+  </si>
+  <si>
+    <t>Вчера гугл тонул в запросах «солнечное затмение» (кстати, топ-событие, впервые видела, и у нас на 97% закрыло)), сегодня — «Руслан Пронин» Будет, вероятно, the most hated man для Большого театра</t>
+  </si>
+  <si>
+    <t>12.08.26 21:02</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9530</t>
+  </si>
+  <si>
+    <t>Разбираю жесткий диск, папка на 200 гигов, где каждая фото названа как-то :)))) В студенческие времена интернета особо не было, лекций в Сорбонне тоже не было много, поэтому я часто ходила в кино, чтобы коротать время и подтягивать listening skills. Иду по Елисейским полям и слышу: "Юг, Юг, Юг". Толпа прям в один голос. А там — Хью Грант. Ну и вот что вам нужно знать о французском произношении. Буква H (аш) у них не произносится. А значит в имени Hugh — первая и последняя буква не читаются :) Вот и остается Юг :)))) Приехал на премьеру, и я случайно на это попала, ведь анонсов-то особо и не было. Поэтому и народу не было. Все же неплохие были — доинтернетные — времена :) В них какой-то неповторимый шарм был. Зумерам уже не понять 😂😭</t>
+  </si>
+  <si>
+    <t>12.08.26 19:57</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9529</t>
+  </si>
+  <si>
+    <t>Гастроли в Лондон в начале 2000-х Смешно, что я уже разучилась так улыбаться 😂 Со мной на фото Ира Га (которую многие театралы-интеллектуалы очень хорошо помнят по ее работе в театре) и Наташа Угрозова, которую зрители Ансамбля Моисеева до сих пор имеют счастье наблюдать на сцене 🩷</t>
+  </si>
+  <si>
+    <t>10.08.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9528</t>
+  </si>
+  <si>
+    <t>Все, кто купил, но потерял ссылки, пишите в личку (@vitakhlopova) или в комментарии, а если вы хотите войти в этот_уже_написанный_и_сданный_в_эфир_клуб, то присоединяйтесь к нам, чтобы остаток лета провести с пользой :) Что там разбирается? 1⃣. Джордж Баланчин+Сьюзан Фарелл+"Драгоценности" 2⃣. Марта Грэм+Мерс Каннингем+"Весна в Аппалачах" 3⃣. Морис Бежар+Майя Плисецкая+"Болеро" В каждой теме по три блока, куча видео (редких в том числе), мои подкасты, редкие статьи и фото. Материала много, но с другой стороны, это все разбито на маленькие посты с фото и видео, поэтому выглядит не так устрашающе, как в моем гугл-докс :) Поэтому если хотите: — увидеть молодого Мерса, танцующего танцы у Марты Грэм — узнать, почему музыку "Весны" Копланда знает каждый американец — узнать, что невестка Микояна (она же — мать Стаса Намина, как вам такой факт :)) рассказала про Бежара — увидеть таблицу-шпаргалку для разучивания "Болеро" — узнать побольше о Сюзан Фаррел (ее мемуары проглотила ради такого дела за неделю) — о ней на русском с гулькин нос, а я хорошо разобрала ее карьеру, даже записала подкаст на 40 минут :) — просмотреть трансформацию стола в "Болеро" :)) — увидеть разные версии "Болеро" (не только Бежара), в том числе редчайшую запись ;) — разобрать по сценам "Весну в Аппалачах", чтобы понять, что там происходит то приходите :) Вы ничем не рискуете, все уже написано и только ждет вас 😍🙃 (ссылка на оплату НЕ рублями там же на сайте). В общем, рекомендую от души. Вышли хорошие материалы, я довольна качеством подготовки и реализации ❤️</t>
+  </si>
+  <si>
+    <t>10.08.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9527</t>
+  </si>
+  <si>
+    <t>Расскажу вам сегодня о своих факапах. И о причинах этих факапов. Прошлой осенью мне пришла в голову прекрасная идея клуба (по аналогии с моим инстаграмовским несколько лет назад), где я разбираю Хореографа, его важное произведение и артиста, тесно связанного с этим произведением. Накидала план на год, и выглядело все блестяще. Темы придумала роскошные, гордилась, как это все классно вышло. Кроме одной моей "замечательной" особенности "во всем дойти до самой сути". Мне самой как бы неловко писать базовые истины, которые, как мне кажется, все и так знают. Мне обязательно нужно найти много нового и редкого. Не только для читателя, но и для самой себя. Чтобы оправдать цену, чтобы мне самой это было тяжело и сложно. Тогда у меня есть ощущение, что я отработала с усилием, и заработала этот гонорар не просто так, и вообще, я молодец. Что получается в итоге? Клуб по "Болеро" вышел на 65.000 знаков. Это примерно 36 страниц текста. Ну это с ума сойти же. Зато я собой довольна: я из этого "Болеро" выжала самый свой максимум. Уже и не знаю, что туда можно было бы еще добавить. Нашла даже шпаргалку со всеми названиями 17 блоков. Ура-ура, молодец, возьми с полки пирожок. В итоге, что: конечно, выгорание, срывание сроков и из-за этого проваленный финансово год, потому что было перед собой неловко придумывать что-то новое, пока не отдано старое. Проект я завершила и закрыла. Продолжения не будет. Но вероятно, это может стать хорошей темой для моей книги, которую я когда-то напишу. Потому что глава на 36 страниц в книге выглядит более оправданно все же :) Поэтому простите, пожалуйста, всех, кого подвела этими сорванными сроками. Я рассылала летом письма всем купившим со ссылками на "Грэм/Каннингем/Весна в Аппалачах" и "Бежар/Майя/Болеро". Проверяйте почту, можно по ключевым словам "болеро" или "каннингем", найдется быстро. Ну или пишите мне в комментариях, если все же письма нет. Я вышлю вам ссылку. Всех обнимаю и благодарю за терпение. Практически никто меня не проклял, а это дорогого стоит 🤍</t>
+  </si>
+  <si>
+    <t>05.08.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9525</t>
+  </si>
+  <si>
+    <t>Помните, писала, что в свои летние московские каникулы внезапно попала в Переделкино смотреть спектакль про несостоявшуюся встречу Маяковского с рабочими одного завода в Свердловске? (Было хорошо) На те показы как-то и билетов особо не было, а вот ровно через месяц его можно будет увидеть на фестивале актуальной культуры в Геленджике "Сезоны". Помимо Маяковского там будет несколько спектаклей независимого театрального объединения "Озеро" (билеты в Москве улетают мгновенно). Еще и танцы: — "Землятресение" musicAeterna Dance — "До поезда осталось" с Дарьей Павленко и Владиславом Лантратовым (каренинамания продолжается) И прекрасный "Я — Сергей Образцов" с Евгенией Цыгановым в главной роли. В общем, все это я к чему: в Москве на такую программу билеты стоили бы тьму, но главное — разлетелись бы за секунду. А на фестивале "Сезоны" билеты можно найти от 1000 рублей. Программа роскошная, а главное — "Сезоны" уже 5 лет радуют роскошными программами жителей Геленджика и гостей курорта. Поэтому вот вам идея на начало сентября. С 3 по 13, имейте в виду 🩷</t>
+  </si>
+  <si>
+    <t>02.08.26 17:59</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9524</t>
+  </si>
+  <si>
+    <t>Оказывается, это бич не только нашего времени (очень модно писать театральные и танцевальные тексты в такой манере), но вот описано еще и во времена СССР. Это Чуковская пишет про псевдонаучные тексты авторов, которые «в большом долгу перед русским языком, перед его грамматикой, его духом и строем» Ничего не меняется 🥰😛🧐</t>
+  </si>
+  <si>
+    <t>31.07.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9523</t>
+  </si>
+  <si>
+    <t>Ветреным португальским утром я все-таки добила от себя текст про Каренину Петрова Спасибо Masters за заказ, давненько я не писала ничего не в жанре путевых заметок на полях.</t>
+  </si>
+  <si>
+    <t>30.07.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9522</t>
+  </si>
+  <si>
+    <t>Господи, какие же они красивые, невозможно просто ❤️</t>
+  </si>
+  <si>
+    <t>27.07.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9512</t>
+  </si>
+  <si>
+    <t>Эти три недели в Москве были феноменально насыщенными. Вроде бы без работы, но аквапарки, площадки, карусели, деревни, бабушки и дедушки сами себя не посетят. Дочка просила иногда просто оставаться дома — «мы что, на каникулах каждый день обязаны куда-то выходить?» Нет, не обязаны, тем более живем мы более чем роскошно благодаря моей прекрасной Д. Не сдюжила Питер. Не обняла Олю Федорченко в ее именины:( не сходила с Катей Баевой смотреть Катю Кандаурову в Мариинке:( Не отпустил Бежар и толпа людей на нем меня к моей группе французского, выпивающей игристое в кафе Боско:( Ну и косяков было предостаточно, что уж. Простите меня за них :( Но крыжовник и смородина впервые с куста в деревне — ✅ Не вылезать 8 часов подряд из аквапарка — ✅ Срывать яблоки с дерева и есть из кислющими — ✅ Кататься на качелях до посинения — ✅ (в Париже-то их почти нет) Прокатиться на БКЛ и МЦК, чтобы, наконец, перестать бояться метро — ✅ Утопить мамин телефон в туалете в первые дни в Москве — ✅ Встретить на детском спектакле в Большом нашу старую балетную, но новую французскую соседку — ✅ Жить на диете из кефиров ВкусВилла — ✅ Я как обычно — чертовски просто устала. Но счастлива, что очень многих смогла обнять. Москва, москвичи и гости столицы делают меня очень счастливой ❤️ До новых встреч! Хорошего всем лета ❤️</t>
+  </si>
+  <si>
+    <t>25.07.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9511</t>
+  </si>
+  <si>
+    <t>Посетила потрясающую-курированно-собранную библиотеку ❤️ Угадайте, чья? 🤣😌 Ну не посетила, конечно, а навестила 🥰🥰 Она в хороших руках @neverdanceforever</t>
+  </si>
+  <si>
+    <t>22.07.26 23:28</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9510</t>
+  </si>
+  <si>
+    <t>Удивительный сегодня был день, обожаю Москву за эту способность. Весь день гуляли с Алисой Аслановой и детьми, утащила их в ГУМ с собой, а там и они нашли себе вечерний сеанс «Майкла». Вечером в ГУМе одновременно сидим за столом с Соней Гайдуковой, Алисой, подругой-коллегой из детства и бабушкой. Бабушка моя помнит и Соньку 9-летней девчонкой, и подругу детства в таком же возрасте. А сейчас все серьезные дамы, просто удивительно. Спасибо вам, что так быстро собрались на просмотр. Надеюсь, кино вам понравилось. Оно и правда чудесное. И не растекается на миллионы часов. Все самое важное укладывается в 52 минуты. Была ужасно рада всех видеть. Спасибо за подарки, за лакомства дочке, за новые книги и за ваше внимание. И все ваши добрые слова в мой адрес наполняют меня на месяцы вперед. Спасибо вам за вашу доброту ❤️</t>
+  </si>
+  <si>
+    <t>20.07.26 20:27</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9509</t>
+  </si>
+  <si>
+    <t>Удивительно читать рецензии на спектакль, который ты вроде бы тоже смотрел глазами. Сколько раз читаю про то, что нафига мужиков с рук поят и сеном кормят, зачем сумасшедший Вронский стреляет сам в себя в сцене скачек — не понимаю, это реально настолько не читаемо? Да там хореография вся "лошадиная" — прыжки, галопы, пересобирания в разные фигуры. Что с пишущими людьми? Куда они улетали во время просмотра? Или как сами и пишут, что этот балет надо смотреть только с закрытыми глазами? Вот закрыли и ничего не увидели, да? Потом вдруг хореография дуэтов одинаковая. Ну думаю, хорошо, пересмотрю, может, на эмоциях не заметила. Специально сконцентрировалась, и опять: Анна с Вронским вся андедан, открытая, раскрытая, уж сами найдите ответ, почему. С Карениным она вся вовнутрь, сгорбленная, куцая, руки и плечи зажатые. Просто видно, что не хочет. Что не его. Ну прям орет эта хореография о всем. Хотя неверно, хореография Петрова не орущая. Знаете, есть такие чтецы, которые на сцене брызжут слюной, перетягивая жилы на шее. А есть те, кто тихо, нежно, но твои внутренние жилы в душе уже лопнули от эмоций. Вот Петров не кричит. Но его нужно уметь смотреть с открытыми глазами. Видеть чувство юмора. Тонкое, не орущее. Видеть начитанность. Видеть насмотренность. Люстр зачем так много? Ну если посмотреть на эти люстры глазами, то и ответ найдется. А еще во время сцены "Анна и Вронский становятся любовниками" опускается только одна люстра. НЕСПРОСТА 😂 А почему Сережи три? Он же один был? А почему снег снизу вверх? Господи, да авторы даже, кажется, предвидя эти вопросы, все описали в буклете. Потому что Анна уже умерла. А когда умерла, тогда случается поломка матрицы. И опять же сравнения: ну с Севагиным они уместны, ибо одновременно и примерно равный старт. Но нафига стравнивать с человеком другой весовой и возрастной категории. Ноймайер — велик, вопросов нет. Ну и оставим его в покое, раз лицензия закончилась. Что волосы-то на себе рвать? С хореографом-хореографом тоже сравнивать не нужно, кажется, из-а непроизносимости его фамилии в буклете ушли все фамилии авторов предыдущих Анн. Только "постановка Мариинского театра", "постановка Джоффри балета" — для общего знаменателя. В общем, кажется, я так рассержена, если честно. Тем, что "обычный" зритель, за которым я подсматриваю в замочную скважину московских чатиков, увидел громадное количество заложенных смыслов. Что они после первого состава пошли отсматривать остальные. И все это в отличие от. Так что видимо придется отступить от своего негласного правила и вспомнить былое :))))</t>
+  </si>
+  <si>
+    <t>20.07.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9508</t>
+  </si>
+  <si>
+    <t>Вот не уедешь спокойно, звезды Оперы разбегаются. Поль Марк уходит в академ из Оперы на год. (Но кажется, что навсегда). Хочет поискать себя, что славно на самом деле, тем более в следующем сезоне у него там не дико много было бы всего. Он не самый мой любимый артист, на него специально никогда не хожу (а если попадается, и вовсе сдаю, уж простите). Так что горевать не буду, но прецедент классный.</t>
+  </si>
+  <si>
+    <t>19.07.26 20:22</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9506</t>
+  </si>
+  <si>
+    <t>Про спектакль "Б.Р" я вам как-то рассказывала, но сама не попала. Отзывы у всех были положительными, но в плане театра я очень доверяю моей дорогой Ире, которая в театре шарит, как боженька, и не только в российском (спросите ее про разницу игры Камбербатча, Эндрю Скотта или Розамунд Пайк — все расскажет в ярких красках на правах сидящей в зрительном зале), так вот, если Ира была в восторге, то значит спектакль удался. (С другой стороны, там привлекли хореографа Петрова стать танцовщиком Петровым, а это дорогого стоит). Тут, кажется, команда та же: идея Веры Борисенковой (которая еще вчера была матерью Вронского), музыка Всеволода Дорохова, актерская работа Алексея Кирсанова. Не помню, кто тогда отвечал за хореографию, но в этот раз это был Олег Габышев. Он же танцевал Маяковского. Геннадий Янин уморительно похож на Осипа, а вот Анна Тихомирова, которая обычно совсем не "моя" балерина, тут своим бешеным темпераментом попала в точку. История приезда Маяковского в Свердловск и неприезда Маяковского на завод N построена в виде драматически-пластического спектакля, и лично мне такой формат очень симпатичен. Есть где глазу порадоваться (купальщик Габышев и длинные ноги Тихомировой), есть где уху порадоваться (роскошная финальная проходка "плакальщицы" Светланы Шиловой), и где поплакать — лично я уже уплыла на "облаке в штанах" в исполнении Алексея Кирсанова. Удивительно, что 6-летке тоже зашло. Думаю, она ничего не поняла про пролетариат, уральские заводы и threesome, но совершенно залипла на танцовщиков, двигающихся в концепции Лабана и манере Элвина Николая. Было зрелищно и ярко. Раздробленная до рейва "Я такой другой страны не знаю" холодным душем сбивает советский пафос, а образ бутоньерки Маяковского меня вообще как-то вынес, но могу признать, что я надумываю лишнего. Спасибо команде АРТ СИЗОНС (@artseasonsworld) за этот внезапный прекрасный вечер в Переделкине, где я никогда не была. Как прекрасно все совпало, что и у меня вечер свободен, и до футбола успела бабушку к телевизору отвезти :) И поздравляю всю команду с таким прекрасным свежим проектом. Я довольна, моя суровая театральная подруга Ира тоже, и я считаю, что мы лучшим образом отпраздновали день рождения Маяковского ❤️ Ниже скину вам танцующий threesome, чтобы не быть голословной.</t>
+  </si>
+  <si>
+    <t>19.07.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9505</t>
+  </si>
+  <si>
+    <t>Москва, конечно, прекрасная. Волею случая оказалась в Переделкино (восторг!) и смотрю полным семейным составом новый проект АртСизонс «Маяковский. Встреча». Не знаю, поймет ли моя дочь что-то про человека, похожего на Маяковского, но кажется, тут для детей есть палаточка рядом со сценой :)</t>
+  </si>
+  <si>
+    <t>19.07.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9503</t>
+  </si>
+  <si>
+    <t>На ПОМОЩЬ, а не на ПОЕЗД ахахахахахах :)))</t>
+  </si>
+  <si>
+    <t>19.07.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9501</t>
+  </si>
+  <si>
+    <t>Надо что-то выбрать, Богдан как всегда спешит на поезд</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9502</t>
+  </si>
+  <si>
+    <t>раздаю бесплатные заголовки рецензий об Анне Карениной в Большом. уже стилизованы для российских изданий. помните, сколько Анн Карениных идёт в этом сезоне вокруг Вокзал для троих Сама, сама, сама Поезд дальше не пойдёт В Большом и люстр больше Ты поместишься в один чемодан Труп бросился под поезд Толстой, паровоз В Большом станцевали под колёсами Российские телесные дороги У Карениных секса не было Три сына, все Серёжи От поезда досталось Великая классика в новом прочтении У Карениных секс был Загнанных любовников пристреливают Лучше поездом Вагон смыслов На словах ты Лев Толстой, а без слов? Роман закончился слишком быстро Накрутила себя Вмазалась — приляг</t>
+  </si>
+  <si>
+    <t>18.07.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9500</t>
+  </si>
+  <si>
+    <t>Драсьте!</t>
+  </si>
+  <si>
+    <t>17.07.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9499</t>
+  </si>
+  <si>
+    <t>(проверила билеты на Бежара — все снесли ❤️) Значит, увидимся 22-го числа, ура 😍</t>
+  </si>
+  <si>
+    <t>17.07.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9498</t>
+  </si>
+  <si>
+    <t>Еще по поводу «АК» МП есть еще одна мысль, поделюсь. Вот есть такое понятие, как режиссерский театр, то есть когда постановка не становится визуальным описанием текста, такой читкой в костюмах, а приобретает свой собственный голос, даже если и основанный на старинных (часто неактуальных) текстах. То есть для драматического режиссера в целом есть один «костыль», который может лимитировать полет его мысли: это текст. И либо он этот старый великий текст как-то переосмыслит, либо просто оформит его читкой людей в костюмах той эпохи. Но вот у хореографа таких костыля два: не только текст, но еще и музыкальная партитура. Пример вчерашней моей мысли о реверсе повествования. Но я сразу ее оттолкнула, потому что тогда нужно было и партитуру Щедрина не купировать, а миксовать/жонглировать/играть не в том порядке, что задумал композитор. А это уже не очень комильфо. И вот творец-хореограф задумывая сюжетный балет на написанную музыку, держит в голове логику и концепцию композитора (тут, надо сказать, у Щедрина в музыке уже и правда виден спектакль), свою какую-то концепцию работы с текстом (сам ли, либо с помощью драматурга и/или режиссера), ну и еще, конечно же, держать в голове все значимые редакции на эту тему. В Карениной, думаю, это в разы сложнее, ибо версий, что забавно, очень много. И волей-неволей зрители будут сравнивать Севагина с Ратманским или Петрова с Ноймайером. И это уже не с нуля работа. Поэтому, думаю, бессюжетное на неизвестные мотивы гораздо легче ставить. Или как Макгрегор — на современную литературу, которую еще никто не брал. Или как Марстон — на старые тексты, но практически не трогаемые в балете, типа Джейн Эйр. (Я не смотрела «Грозовой перевал», но читала много отзывов зрителей, и думаю, что частично успех еще заключается в том, что не с чем сравнивать)</t>
+  </si>
+  <si>
+    <t>17.07.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9497</t>
+  </si>
+  <si>
+    <t>Вчерашний вечер, перешедший в утро с московским рассветом, по которому скучаю, был каким-то сюрреалистическим подарком судьбы ❤️ Но что меня вчера чуть не заставило разрыдаться в театре, это теплые и добрые слова людей, подходящих ко мне. Артисты театра, артисты оркестра, зрители — это просто какой-то космос. Я иногда не понимаю реально масштаб происходящего и все думаю, что пишу для своих первых 30 подписчиков. А тут почти 9000 живых людей. И несмотря на то, что я не супер часто мелькаю лицом (говорят, что нужно чаще, но кто ж слушает), меня каким-то образом узнают ❤️ Несмотря на то, что вчера было быстро, шумно и наспех, я буду беречь в сердце все ваши добрые слова в свой адрес. Жаль, нельзя их заскринить и в грустные моменты перечитывать, но тем ценнее 😍 (Отдельное спасибо от всей души Соне Любимовой за то, что она верно произнесла название моего сайта ❤️ его как только не произносят, я уже привыкла, а она с ходу идеально верно, ну просто любовь ❤️)</t>
+  </si>
+  <si>
+    <t>16.07.26 21:23</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9496</t>
+  </si>
+  <si>
+    <t>Собираю театры, в которых я отметилась после 00:00 Большой второй ❤️</t>
+  </si>
+  <si>
+    <t>16.07.26 20:22</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9495</t>
+  </si>
+  <si>
+    <t>«Анна Каренина» Максима Петрова в Большом. Нерецензия. И более того, я не пользовалась положением и ничего вообще не спрашивала ни у Петрова, ни у Королька. Пришла рядовым зрителем, ну разве что не по рядовому билету. А так блат завершается. Признаюсь, что партитуру Щедрина я не помню. Более того, да простит меня Богдан, музыку Щедрина я не люблю. Но тут то ли я была готова, то ли секретная подготовка от Максима Севагина меня взбодрила, но я просто влюбилась в эту сложную недансантную музыку. В ней уже есть весь спектакль, и в этом есть первая и самая большая сложность для постановщиков. В ней шипит, свистит, намекает и кричит весь сюжет. Да, Анна Аркадьевна изначально мертва. Какой поезд не собьет — интриги нет. Это ружье не выстрелит, оно уже давно отстреляло. И весь рассказ, он, знаете, как будто в поломанной матрице. Все рябит и замыкает. Поэтому три Сережи. Поэтому как будто какие-то смысловые повторы. И конечно, иностранцу, желающему ознакомиться с сюжетом романа, не читая роман, сюда идти не нужно. Этот балет не обслуживает текст. Не иллюстрирует его. Он для тех, у кого в культурном коде прописаны реакции Анны на скачках, боль от разлуки с Сережей и вся эта наша хтонь. Этот балет (как и партитура) — он широкими мазками напоминает нам о сюжете. И он больше как раз про эту нашу хтонь, которую не описать ни на каком иностранном языке. Сцена скачек на мой взгляд — невероятно красиво и изящно решена. Не буду спойлерить. Но боже музыка-то: там на заднем фоне у кого-то трофей и счастье, а на переднем — трагедия одной семьи. И это все в музыке. Кочегары, которые не плотники, но все же садовники Прельжокажа (вангую, только ленивый критик не вспомнит о них) — тоже такие проводники, как и в «Парке» (даже раздели ее на секс одинаково, я хохотнула): и не только в мир соблазна, но больше в мир, где Анна оказалась после этого соблазна. Я даже не стала выписывать классные хореографические находки, типа необычные обводки, или простые, но очень сексуальные сутеню Вронского (да, он с усиками, но вы сами все понимаете). Потому что не фокусировала на ней внимание, ибо было на чем. В какой-то момент я даже подумала, а не сделали ли они реверсивный ход действия, было бы классно, но потом подумала, что для этого и партитуру нужно было бы изменить, а это уже вряд ли позволили бы. Поздравляю театр с новой — непростой — работой. Поздравляю Макса и его сумасшедшую компанию с таким результатом. (И да — Катя Крысанова просто великая. Тут слов и не нужно)</t>
+  </si>
+  <si>
+    <t>16.07.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9494</t>
+  </si>
+  <si>
+    <t>Вопрос был глупый, простите:)))</t>
+  </si>
+  <si>
+    <t>16.07.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9493</t>
+  </si>
+  <si>
+    <t>Вопросы к знатокам таймингов БТ: тут же в 19.00 ровно ничего не начинается, да?:)</t>
+  </si>
+  <si>
+    <t>16.07.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9492</t>
+  </si>
+  <si>
+    <t>Апдейт информации по спецпоказу документального фильма «Морис Бежар: Дыхание танца» 22 июля в Кинозале ГУМ! Билеты на первый сеанс кончились мгновенно, поэтому очень попросили Виту и добавили второй сеанс, сразу после первого, в 20.30. В нашей репертуарной афише этого фильма не будет, так что показ 22 июля – редкая возможность посмотреть его на большом экране.</t>
+  </si>
+  <si>
+    <t>16.07.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9491</t>
+  </si>
+  <si>
+    <t>Друзья: билеты улетели быстро, поэтому ГУМ открыл второй сеанс, и попросил меня и к нему на 20 минут рассказать о Бежаре. Так что если не успели на 19.00, приходите в 20.30. 22 июля :) (Первый посмотрю с вами, а после представления второго пойду за мороженым 🤓❤️)</t>
+  </si>
+  <si>
+    <t>15.07.26 20:51</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9490</t>
+  </si>
+  <si>
+    <t>Ну забирайте последний 🥰</t>
+  </si>
+  <si>
+    <t>14.07.26 20:43</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9489</t>
+  </si>
+  <si>
+    <t>Так, пишу в ночи важные новости :) Я в Москве и от лекций сознательно отказалась, а то у моей дочери травма, что мама работает все время, а не веселится с ней. Все мои друзья не верили, что я три недели продержусь без работы, ну и были почти правы. Лекцию я не прочту, но на 20 минут расскажу о любимом Бежаре для не менее любимых Theatre HD, которые покажут на большом экране документалку о нем. Документалка прекрасная. ГУМ прекрасный. Бежар прекрасный. Ну и я люблю о нем говорить :) Приходите 22 июля, билетов мало. Обнимемся хоть ❤️</t>
+  </si>
+  <si>
+    <t>13.07.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9488</t>
+  </si>
+  <si>
+    <t>Пишут артисты, знакомые с рынком артистическим в Германии «У артистов такой контракт — NV-Bühne, что если он заканчивается, то работодатель предупреждает минимум через месяц после начала сезона. То есть артист дорабатывает полностью сезон, чтобы был почти год на поиск нового места. Если работал в театре долго, то тебя предупреждают ещё раньше В случае Джулиана может быть какое-то жесткое нарушение обязанностей или что-то такое, потому что прервать таким образом контракт очень тяжело»</t>
+  </si>
+  <si>
+    <t>13.07.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9487</t>
+  </si>
+  <si>
+    <t>Значит, тут важно, что деталей я не знаю, но все же пока складывается впечатление, что театр — кусок говна, а артист — невинный агнец. И надо сказать, публичный анонс в соцсетях — это была их ошибка. Если они уволили правомерно, то есть завершился его контракт (что по срокам логично), то надо было просто тихо его не продлевать. А так они сами выставили себя злодеями. Еще и закрыв комментарии. Много лет слыша от разных представителей профессии о нем разные вещи, я могу лишь вспомнить прекрасный анекдот в тему: Там мат, открывайте на свой страх и риск — Ватсон, мы сейчас выйдем из клуба и нам там набьют морду (Выходят из клуба и им правда набивают морду) — Шерлок, но как вы узнали? — видите ли, Ватсон, вчера я на них чудовищно навыебывался</t>
+  </si>
+  <si>
+    <t>13.07.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9486</t>
+  </si>
+  <si>
+    <t>Оказалось, что Джулиан узнал об этом из инстаграма, и «immediat effect» случился без его участия. Ничего не понятно, но будем ждать подробностей.</t>
+  </si>
+  <si>
+    <t>13.07.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9485</t>
+  </si>
+  <si>
+    <t>Новости</t>
+  </si>
+  <si>
+    <t>09.07.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9484</t>
+  </si>
+  <si>
+    <t>Я считаю, что это достойно публикации 😂 Попросила ИИ сделать мне коллаж для поста в клуб. Мол, вот тебе фотки Баланчина и Бежара, вот такие-то балеты, надо разбросать их и не подписывать. Дала все референсы. Один ИИ отказался по причине наготы (там ее нет) Второй вот выдал шедевр. Но главное — "Болеро"-то видно, что я жалуюсь 😩😂</t>
+  </si>
+  <si>
+    <t>09.07.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9483</t>
+  </si>
+  <si>
+    <t>Читаю, что умерла Бонни Тайлер. Для моего поколения, думаю, она была одной из главных звезд. Для меня ее кассета была самой первой на свете, заслушана до дыр, а тексты выучены так, как мы тогда учили, помните? Переписываешь на листочек русскими буквами, что слышишь ухом, вот и песня. Тотал эклипс оф май харт💔</t>
+  </si>
+  <si>
+    <t>09.07.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9482</t>
+  </si>
+  <si>
+    <t>Начинаю думать о проклятьях Москвы на меня: в прошлый раз привезла в апреле снежную бурю, в этот раз смотрю прогноз, и сплошные дожди. План был показать дочери прекрасную летнюю Москву. Не дождливую же :(</t>
+  </si>
+  <si>
+    <t>08.07.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9481</t>
+  </si>
+  <si>
+    <t>Набор приезжающего раз в полгода куплен 🤣</t>
+  </si>
+  <si>
+    <t>07.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9480</t>
+  </si>
+  <si>
+    <t>Рейс перенесли, и есть подозрение, чтобы экипаж не пропустил финал 🤣🤣🤣</t>
+  </si>
+  <si>
+    <t>07.07.26 17:54</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9479</t>
+  </si>
+  <si>
+    <t>Рискуем не попасть на рейс: никакие рейсы не объявляют, весь аэропорт примкнул к экранам :))))</t>
+  </si>
+  <si>
+    <t>07.07.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9478</t>
+  </si>
+  <si>
+    <t>Last call! Друзья, осталось всего три дня до окончания подачи документов на программу ВШСИ «Театроведение в хореографии». О программе писала здесь и здесь и здесь. Вся информация есть на сайте и также можете писать с любыми вопросами мне в личку. Кому интересно — успевайте до 10 июля. Или если знаете, кого-то, кому это может быть интересно, то скиньте ему ссылочку на этот пост. А мы завтра уже встречаем первых абитуриентов на первом экзамене. Удачи всем нам!</t>
+  </si>
+  <si>
+    <t>07.07.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9477</t>
+  </si>
+  <si>
+    <t>Сколько там в БТ набирают каждый год? Меж тем Опера (Кажется, девочка всего одна, но надо проверить, а самолет уже взлетает) (И еще 6 или 7 попали на стажировку из «внешнего» конкурса, то есть не из школы парижской)</t>
+  </si>
+  <si>
+    <t>05.07.26 18:39</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9476</t>
+  </si>
+  <si>
+    <t>Не знаю, кому нужный лайфхак: но покупать сегментами европейско-московские путешествия дешевле, чем на агрегаторе. Сэкономила пару миллионов 😆 (Спасибо, Дина) И да — нас ждет лето в самом лучшем городе на земле 😍 Не рассчитываю работать, если честно, но если вдруг вам срочно нужен рассказ о балете, то пишите в личку @vitakhlopova (И советы на лето с 6-леткой тоже принимаю 😌)</t>
+  </si>
+  <si>
+    <t>05.07.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9475</t>
+  </si>
+  <si>
+    <t>Не день Бекхема: купаться в Сене хотят десятки людей, а вместимость только 150 человек, поэтому очередь ждет, пока кто-то соизволит выйти. А как выйти из прохладной воды в жаришку — непонятно :) Поэтому ушли в соседний парк на шутихи, где плещется ребетня 15-го и 16-го районов:)</t>
+  </si>
+  <si>
+    <t>05.07.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9474</t>
+  </si>
+  <si>
+    <t>Тогда мы на речку купаться, подумаю пока, как заработать миллионы на билеты :))))</t>
+  </si>
+  <si>
+    <t>05.07.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9470</t>
+  </si>
+  <si>
+    <t>Ну вот теперь лето в Москве только для обеспеченных, видимо, людей, но если вы там, то вот что есть. В свой последний приезд я читала деткам лекцию в этом прекрасном пространстве в центре города. И думаю, еще вернусь, там хорошо было очень :) А 8.07 они устраивают мастер-класс для взрослых непрофессионалов, который проведет прима МАМТа Эрика Микиртичева. Вариация кстати будет Никии из 1 акта. Ну и плюс это хорошая возможность порасспрашивать балерину, узнать какие-то нюансы исполнения, ну и вообще пофотографироваться на память :) Подробности в канале школы</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9471</t>
+  </si>
+  <si>
+    <t>8 июля в 20-00 в нашем пространстве проведет мастер-класс заслуженная артистка РФ и прима-балерина МАМТ им. Станиславского и Немировича-Данченко Эрика Микиртичева! Это будет репертуарный урок, где под чутким руководством Эрики вы сможете выучить красивую вариацию ❤️ Длительность: 1 час 15 мин + время на фото и автографы. Стоимость участия в мероприятии: 3 500 рублей. Количество мест ограничено, поэтому запись подтверждается только после оплаты.  Записаться можно прямо в мобильном приложении в разделе "Мастер-классы" или в комментариях к данной публикации 🙌🏻</t>
+  </si>
+  <si>
+    <t>05.07.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9469</t>
+  </si>
+  <si>
+    <t>Что-то я не была готова к такой цене на наши летние каникулы 😩 Это тариф "оптимальный". Был еще и "более удобный", там 1,78 млн Р 😭😭😭</t>
+  </si>
+  <si>
+    <t>03.07.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9468</t>
+  </si>
+  <si>
+    <t>Не про балет, но знаете, когда ты решил затеять генеральную уборку, а потом наткнулся на коробку с детскими фотографиями, и бац — уже сидишь на полу рядом со шваброй и рыдаешь над ними. Мой комп решил сегодня отправиться в мир иной, оставив мне 507 килобайт памяти, поэтому я весь день усиленно его очищаю. Клод мне говорит, давай-то что-то сделай со своими фото, потому что у тебя их более 100.000, и надо бы почистить, например, скриншоты. Конечно, надо. Полезла читать. Тут доставка, тут чек, тут хейтерский коммент, а вот и еще один — наоборот приятный. Потом сообщение другу " да вот увидишь, скоро будешь уже солистом в труппе". Сейчас он худрук этой труппы. Сообщение от подруги: "Хотела тебе сказать, что у меня паренек, 15 недель уже, поэтому я не пью". Я отвечаю ей: "Класс, а я пью, хотя моему пареньку гораздо больше 15 недель" (да, я только через неделю поняла смысл этого сообщения. да и лучше бы и я не пила, так как в этот момент Уна Николаевна где-то уже пробивалась через толпу соперников) Еще один скрин из инсты, там подписчики ругаются, что паблик-ток с Ноймайером вышел скучнейший. Скрин прямого билета Москва-Амстердам. Скрин билета в Оперу, 2018 год, смотрела Матса Эка. Скрин круглой суммы подписчиков в телеге — подписалась уже тысяча человек. Скрин, где мои подписчики выбирают лучшие события сезона. Лучшим спектаклем выбрали Show Хофеша Шехтера. А открытием года считают Максима Севагина (2018 на дворе) Скрины времен, где некоторые балетные пары были еще не в разводе. И где Полунин лишился разума приглашения в Парижскую Оперу. Скрин моей первой записи к гинекологу после отдыха в горах. Ну так, на всякий пожарный, чтобы исключить :) Скрин моих первых групповых выездов в Париж из Москвы, где я пишу: "экскурсия по моему студенческому Парижу за 2 часа". Аххха — мы на это тогда убили весь день. С 10 утра и до вечера 😂 В общем, иди к черту, Клод. Давай-ка другие методы очистки компа предлагай.</t>
+  </si>
+  <si>
+    <t>02.07.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9467</t>
+  </si>
+  <si>
+    <t>«Новая эра, новый воздух» График программы реновации и модернизации проекта площадок Парижской национальной оперы (Дворец Гарнье, Опера Бастий, Мастерские Бертье и Балетная школа) меняется. Эта программа включает работы, необходимые для устойчивого развития учреждения: модернизацию сценического и технического оборудования, сохранение уникального культурного наследия и обеспечение Парижской национальной опере возможности продолжать свою художественную миссию в наилучших условиях в будущем. Исследования, проводившиеся с момента объявления проекта в сентябре 2025 года, привели к изменению программы работ во Дворце Гарнье: в неё включён более масштабный раздел, посвящённый удалению свинца в сценической коробке. Это изменение, согласованное с надзорными и контролирующими органами, а также с государством, будет способствовать долгосрочному улучшению условий труда и функционирования театра. Оно также повлечёт за собой корректировку графика работ. ДВОРЕЦ ГАРНЬЕ Работы в сценической коробке начнутся, как и планировалось, летом 2027 года. На сегодняшний день их продолжительность оценивается примерно в пять лет. Неудобства, связанные с удалением свинца из сценической коробки (шум, вибрации, передвижение подрядных бригад, логистика и условия проведения работ), могут привести к тому, что Дворец Гарнье будет временно закрыт на два года — при условии подтверждения дополнительными исследованиями. Летом 2026 года будут проведены подготовительные работы и технические испытания, чтобы уточнить последствия и порядок организации стройки. ОПЕРА БАСТИЙ На протяжении всего периода работ во Дворце Гарнье Опера Бастий продолжит полноценно функционировать и будет принимать оперную и балетную программу учреждения, дополненную выездными постановками на площадках учреждений-партнёров; эта программа будет представлена в марте 2027 года. Проект модернизации Оперы Бастий продолжается по скорректированному графику. Международный архитектурный конкурс на проектирование будущих общественных пространств продолжается, имя победителя будет объявлено в сентябре 2026 года. Работы по обустройству общественных пространств начнутся в сезоне 2028/2029 и продлятся, по предварительным оценкам, два года. Работы по модернизации сценической коробки начнутся с сезона 2033/2034. «Этим проектом мы строим будущее Парижской оперы. Экспертизы, проводившиеся на протяжении нескольких месяцев, привели нас к решению пойти дальше изначально запланированного в вопросе удаления свинца из сценической коробки Дворца Гарнье. Хотя это решение влечёт за собой изменение графика работ, оно необходимо для долгосрочной модернизации нашего инструмента труда, улучшения условий работы наших коллективов и нормального функционирования театра. Оно также позволит сохранить это уникальное культурное наследие и в будущем по-прежнему представлять во Дворце Гарнье около 200 спектаклей ежегодно». (Александр Неф)</t>
+  </si>
+  <si>
+    <t>02.07.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9466</t>
+  </si>
+  <si>
+    <t>Получила сейчас письмо от меценатского отдела Парижской Оперы. И там есть слова: "ремонт займет больше времени, чем планировалось..." Ниже переведу</t>
+  </si>
+  <si>
+    <t>29.06.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9465</t>
+  </si>
+  <si>
+    <t>Матье Ганио as Aksentiy Ivanovich Poprichtchine На Авиньонском фестивале :) С 3 по 25 июля :) Радуюсь за него, что не ушел уж окончательно гидом по Парижу работать.</t>
+  </si>
+  <si>
+    <t>28.06.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9464</t>
+  </si>
+  <si>
+    <t>Так — если вы хотите в евро, то давайте тут, чтобы в личке всем не высылать. Это на курс по классической Жизели Это на курс по классической и современной (Тут в рублях)</t>
+  </si>
+  <si>
+    <t>28.06.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9463</t>
+  </si>
+  <si>
+    <t>Реально изучаем оригинальное либретто, чтобы уж точно быть поближе к ответу на вопрос: "Что хотел сказать автор?" :)</t>
+  </si>
+  <si>
+    <t>28.06.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9462</t>
+  </si>
+  <si>
+    <t>Соцсети трубят, что нужно отмечать 185-летие со дня премьеры самого прекрасного в своей простоте и логике балета — "Жизель". Я думаю, что из классических балетов я только его и могу на репите смотреть бесконечно, потому что ну он просто идеальный. Многие в этом сезоне на меня подписались из-за этого балета кстати: своими банальными (хи-хи) рилсами о пантомиме я привела много зрителей впервые в театры, чем очень горжусь. Но некоторые истинные балетоманы расстроились из-за того, что я так упрощаю великий сюжет. Но что ж поделать: всем мил не будешь, а если большое количество людей впервые услышало про "Жизель" и главное — впервые в жизни купило билеты в театр, то можно считать, что моя миссия выполнена. Но что я хочу сказать: помните мой прекрасный курс, где эти пантомимы прозвучали впервые? 🔘Где мы часами разбирали несколько редакций, проверяли, кто и как танцует соло Спесивцевой, сравнивали пантомимы разных театров? 🔘Где мы идем по оригинальному либретто, которое я нашла чудом у букинистов? 🔘Где Оля Федорченко прочла большую вступительную лекцию об истории? 🔘Где я еще добавила две лекции о версиях Матса Эка и Акрама Хана? Так вот — давайте в честь праздника только сегодня сделаем на этот курс скидку в 50%? 📌ПРОМОКОД — GISELLE185 Можно купить отдельно классическую "Жизель", можно отдельно современную. Можно вместе. Тут вся информация о курсе. Если нужно не в рублях оплатить, напишите в личку, вышлю ссылку. Завтра этот пост сотру :( Так что кто давно хотел и присматривался — сегодня тот самый момент :)</t>
+  </si>
+  <si>
+    <t>27.06.26 22:05</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9461</t>
+  </si>
+  <si>
+    <t>Вот это Тейлор, что открывала тройчатку.</t>
+  </si>
+  <si>
+    <t>27.06.26 22:04</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9459</t>
+  </si>
+  <si>
+    <t>Вот тут кстати у Эка видно, как хорошо выстроен свет. У Пайт тоже отличный свет. Потому что ниже вам покажу, как выглядела работа у Микаэлы Тейлор, и думаю, ей, конечно, должно было быть немного неловко от такого соседства.</t>
+  </si>
+  <si>
+    <t>27.06.26 21:58</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9458</t>
+  </si>
+  <si>
+    <t>Вот тут задник хорошо видно: то ли снег, то ли звездная пыль, но как-то деликатно же всё.</t>
+  </si>
+  <si>
+    <t>27.06.26 21:56</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9456</t>
+  </si>
+  <si>
+    <t>Вот это ж не бездумные мельтешения, это какой-то природный хаос во время урагана. Какая же восхитительно умная, талантливая, не перенасыщенная лишним работа. Глаза отдыхают, уши отдыхают, и даже видео-задник, который обычно фуфу, тут деликатный и дополняющий.</t>
+  </si>
+  <si>
+    <t>27.06.26 21:49</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9455</t>
+  </si>
+  <si>
+    <t>Разъёб Боже, какой роскошный вечер, ну просто благодать. 2 из 3 поцелованы Боженькой, а мы вот просто сидим и наслаждаемся.</t>
+  </si>
+  <si>
+    <t>27.06.26 19:19</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9454</t>
+  </si>
+  <si>
+    <t>Амандина Альбиссон В «Соло для двоих» Матса Эка</t>
+  </si>
+  <si>
+    <t>27.06.26 19:12</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9453</t>
+  </si>
+  <si>
+    <t>Вот удивительно: два человека на сцене, ни секунды не хочется пропустить, все впитать. Публика не отпускала. Ну сидела, чуть не рыдала, не дышала. Смотрите, как он спрятался за ширму, хаха :)))</t>
+  </si>
+  <si>
+    <t>27.06.26 17:58</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9452</t>
+  </si>
+  <si>
+    <t>Закрываю сезон в Опере :) Не знаю, может, летом куда-то еще мотанёт, но с Гарнье прощаюсь точно до осени ❤️</t>
+  </si>
+  <si>
+    <t>26.06.26 20:34</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9451</t>
+  </si>
+  <si>
+    <t>Напишу попозже подробнее, но лично мне жутко жаль, что для меня спектакль энергетически совсем не сложился. Маршану тут, конечно, с его «а ти любиль, а ти страдаль» делать нечего. Технически молодец, туры заканчивает аккуратно. Доротея как будто в полноги, даже выходила на сцену ну тол ко не с пятки. Третий акт как-то совсем не вышел у нее. Роксане партия Гамзатти очень идет, но в первом акте, где она в туфлях злобно смотрит. На свадебном видно, насколько она тяжелая, прям мешок с картошкой :( но экилибр на турах в аттитюд впечатляет. В общем, печаль:(</t>
+  </si>
+  <si>
+    <t>26.06.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9450</t>
+  </si>
+  <si>
+    <t>Бегу, лечу, несмотря на +68 в тени 🥵</t>
+  </si>
+  <si>
+    <t>26.06.26 00:50</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9449</t>
+  </si>
+  <si>
+    <t>Вероятно, вы слышали про адское пекло в Париже, когда дышишь раскаленным воздухом, а спасаться можно только ледяными компрессами и таким же душем раз в час. Вентилятор гоняет горячий воздух, минералка с газиками пьется литрами, и функционировать не-воз-мож-но. Только по ночам. Не только потому что заснуть невозможно, но еще и потому, что ночью всего лишь 31 градус, а не 42-ощущается-как-44. Вот за несколько таких жарких ночей я, наконец, дособрала свой лонглист сезона. Вышло ровно 50 спектаклей. Много "Серенады" Баланчина, очень много Форсайта (даже с In the Middle), "Кактусы" Экмана затегировали все европейское пространство, ну и мне на радость — Роббинс. Все, кто слушал лекцию, у вас уже в личном кабинете лежит файл. Надеюсь, что-то из этого вы сумеете посмотреть в новом сезоне. Доступ бессрочный :) Разбила там по странам и месяцам, кажется, очень удобно. А тем, кому это может показаться полезным, и вы все пропустили — вот вам сюда.</t>
+  </si>
+  <si>
+    <t>25.06.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9448</t>
+  </si>
+  <si>
+    <t>Ну "Анну Каренину" Севагина я, к сожалению, в этот блок не увижу, но пользуясь положением, поговорила с ним о премьере. Кажется, говорит Максим, как ставит — как-то легко и с воздухом. Час пролетел незаметно 🩷</t>
+  </si>
+  <si>
+    <t>24.06.26 18:11</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9447</t>
+  </si>
+  <si>
+    <t>(Скажем так: вы можете не знать, что это за балет, но самая первая мысль, которая вам пришла в голову — она верная :)))</t>
+  </si>
+  <si>
+    <t>24.06.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9446</t>
+  </si>
+  <si>
+    <t>Самоцитирование — это деликатная материя, ведь в какой-то момент может стать клише.</t>
+  </si>
+  <si>
+    <t>24.06.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9445</t>
+  </si>
+  <si>
+    <t>Ты можешь уйти из ансамбля, но он тебя настигнет даже в церковной букинистической лавке в книге о Мулен Руж :) (Остальные фото публиковать нельзя: меня снесут нафиг:))</t>
+  </si>
+  <si>
+    <t>23.06.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9444</t>
+  </si>
+  <si>
+    <t>Шедевр Даниэля Обера (ударение на О), где главные партии исполнит дирижер Богорад. Игорь Цвирко, вам наступают на пятки:) 🔥Важный дисклеймер: эти ИИ ролики (пугающие меня) создают не театры и фестивали. Это какой-то канал в инсте, не имеющий к официальным институциям отношений.</t>
+  </si>
+  <si>
+    <t>22.06.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9442</t>
+  </si>
+  <si>
+    <t>Я чуть не померла со скуки: 2,5 часа чистили работу Микаэлы Тейлор (знать не знаю, кто это). Не ново, скучно, не искристо. Нужен двойной кофе и шоколад. Денис вежливее меня, говорит, ну все равно интересно такое наблюдать :)</t>
+  </si>
+  <si>
+    <t>21.06.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9440</t>
+  </si>
+  <si>
+    <t>Мой спонтанный пост про критику более 100 комментариев, спасибо вам за обсуждения и длинные голосовые в личку. Кто-то написал в комментарии мне, мол, на критика же учат. Так вот — я не знаю, где учат. Во времена моих учеб таких программ не было, иначе зачем бы я пошла на театроведческий в ГИТИСе, ведь я даже не отсматривала "Иисуса Христа —суперзвезду" 21 раз перед поступлением, как мои одногруппницы. На театроведческом нас учили быть историками театра, но почти не учили быть критиками. Я даже, что такое "шапка", узнала только из тестового задания в "Космополитан", куда хотела устроиться :) (Как вы понимаете, "Секс в большом городе" мимо меня не прошел) В других учебных заведениях отдельной программы по БАЛЕТНОЙ критике не было. Оля Федорченко рассказывает о программе в Петербурге, и по описаниям она была именно такой, какой нужно было. Но и она закрылась :( Да и если вы посмотрите на всех, кто сейчас позиционирует себя как балетный критик, они/мы почти все самоучки. Кто-то пришел с журфака и доучивался по ходу действия балетным делишкам. Кто-то театровед. Кто-то искусствовед. Бывают и вообще "залетные", и прекрасные. Так вот: с моей подругой и коллегой Настей Глуховой мы давно разговаривали о том, как было бы круто иметь такой факультет мечты. Чтобы учили балетной истории не касательно по 10 часов в год, чтобы учили писать тексты. Чтобы балет/танец был приоритетом, и люди, преподающие на этом факультете знали, кто такой Прельжокаж и что в "Большую четверку" танца-модерн не входила Жозефина Бейкер. В общем, я сетую, грущу, и мечтаю о лучшем мире, а Настя это делает. И я ей очень горжусь. Потому что понимаю, какое это великое дело — начинать закладывать базы в образование критиков. Если вы хотите пойти учиться в учебное заведение с дипломом у профессионалов, и вы готовы потратить на это несколько лет вашей жизни, то почитайте Настины посты про это, и еще вот тут со ссылками на консультацию (одна уже завтра). Это все не было прогревом, я вообще в какой-то момент стала переживать, что подложила свинью Насте, но кажется, как раз все хорошо вышло, что мы сошлись на том, что учиться этой профессии совершенно негде (о да, есть еще какая-то фантомная программа в ГИТИСе с 2021 года, но о ней неизвестно ничего. Напишите мне в личку, вдруг кто-то там учился?). Поэтому будущие критики, которые не хочется самим в темном лесу наощупь идти в своих поисках, имейте в виду. Я в Насте уверена на миллион процентов, это человек, который не терпит халтуры и много лет болеет именно этим делом. И теперь посмотрите программу, и это просто роскошь. — семинар по танцевальной критике (все 8 семестров; тут я прям потираю ручки и коплю задания); — история хореографического искусства (2 семестра); — современная хореография (2 семестра); — классическое наследие и репертуар балетного театра (1 семестр); — анализ хореографических форм (2 семестра); — драматургия и режиссура в хореографии (2 семестра); — теория музыкального содержания хореографического произведения (2 семестра); — продюсирование танцевальных проектов и фестивалей (1 семестр); — танец в изобразительном искусстве и кино (1 семестр) и т.д. Естественно, это всё помимо стандартного базового театроведческого блока историй театра, литературы, кино, музыкального театра, редакционно-издательского дела, журналистского блока и прочего. Завтра — 22 июня — будет консультация. Приходите и задавайте все интересующие вас вопросы. Успехов :)</t>
+  </si>
+  <si>
+    <t>18.06.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9439</t>
+  </si>
+  <si>
+    <t>Живу на тишайшей в мире улице, и ровно на мой выход в эфир Дягилевского фестиваля на ней стало происходить что-то громкое. Меняют часть тротуара. Ужасно жаль рабочих, делающих это в +37 А еще — письмо счастья из консерватории. В первом туре лотереи на пианино нас не взяли :( Будем надеяться на отказунов, как в прошлом году на балете.</t>
+  </si>
+  <si>
+    <t>18.06.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9436</t>
+  </si>
+  <si>
+    <t>Настолько все хорошо, что даже не знаю, с чего начать обсуждение :)</t>
+  </si>
+  <si>
+    <t>17.06.26 20:33</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9435</t>
+  </si>
+  <si>
+    <t>Господи, все-таки ИИ где-то великая вещь. Сделала интервью на час. 3 года назад я бы отдала моей любимой Але это на расшифровку, через пару дней бы получила черновой вариант, а потом еще сидела бы все вычитывала/редактировала. День-два на это бы ушло. Сейчас он за секунду расшифровал. А потом говорю — выкинь оттуда все, что "не под запись", отредактируй, приведи в нормальный вид, убери повторы, и технические моменты. И 5 минут спустя у меня ворд на 9 страниц, с которым уже можно НАЧИНАТЬ работать. Самый смех, что мой клод уже так хорошо обучен, что сходу понимает правильно всех хореографов, исполнителей, и даже понял, с кем я делала интервью, хотя ни разу в интервью это имя не прозвучало.</t>
+  </si>
+  <si>
+    <t>17.06.26 20:23</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9434</t>
+  </si>
+  <si>
+    <t>Афиша на 18.06 Хоровые променады, презентации и круглые столы, два мультимедийных и один фортепианный концерт, финальное путешествие в «Чащу» и ночь эмбиента — а вы как проведете восьмой день Дягилевского? УТРО ▫ 11:00 | Пермская художественная галерея ▪ Хоровой променад. Перформативный концерт Молодежного фестивального хора под управлением Серафима Яковлева ДЕНЬ ▫ 14:00 | Пермская художественная галерея, лекционный зал ▪ Презентация исследования «Песни Пермской стороны»: как живет народная музыка в 21-м веке Вход свободный ▫ 16:00 | Пермская художественная галерея, лекционный зал ▪ Презентация книги «Танец»: 215 статей об истории и мире хореографии, участники — Ксения Малинина и Вита Хлопова Вход свободный ВЕЧЕР ▫ 18:00 | Пермская художественная галерея, библиотека ▪ Лекция Игоря Мартынова «Вторая история о лютне: Домашние концерты Якоба Йорданса, или Самый музыкальный фламандец» Вход свободный ▫ 18:00 | Пермская художественная галерея, лекционный зал ▪ Круглый стол «Будущее театра в эпоху нейросетей» с Юрием Квятковским, Никитой Васильевым и Антоном Адасинским, модератор — Артем Макоян Вход свободный ▫ 18:00 | Музей современного искусства ПЕРММ ▪ Мультимедийный концерт с пространственным звуком «Альфред Шнитке. Оркестр громкоговорителей». Художественный руководитель и автор проекта – Олег Нестеров ▫ 20:00 | Пермская художественная галерея, лекционный зал ▪ 100-летию Мортона Фелдмана посвящается: «riverrun» | «рекутопия». Фортепианный концерт Артема Макояна Вход свободный ▫ 21:00 | Музей современного искусства ПЕРММ ▪ Мультимедийный концерт с пространственным звуком «Альфред Шнитке. Оркестр громкоговорителей». Художественный руководитель и автор проекта – Олег Нестеров ▫ Время отправления 21:15 | Место отправления: Фестивальный клуб (Советская ул., 1, к.5) ▪ Спектакль «Чаща» Антона Адасинского и Никиты Васильева ▫ 22:00 | Пермская художественная галерея ▪ Хоровой променад. Перформативный концерт Молодежного фестивального хора под управлением Серафима Яковлева НОЧЬ ▫ 23:59 | Частная филармония «Триумф» ▪ Ночь эмбиента: Шайн Грувз | Shine Grooves, «Псалмы Лисиц», Диджитал Мосс | Digital Moss За изменениями в расписании рекомендуем следить на официальном сайте фестиваля.</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9433</t>
+  </si>
+  <si>
+    <t>Если вы завтра на Дягилевском фестивале, и вдруг хотите увидеть меня на большом экране, подключенном к видеомосту, то приходите на презентацию нашей книги, я расскажу немного о своей работе над ней, и вообще обсудим, зачем нам все это :) записи не будет, это только тем, кто на месте</t>
+  </si>
+  <si>
+    <t>16.06.26 18:50</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9432</t>
+  </si>
+  <si>
+    <t>Есть у меня один вопросик к Валентине. Судя по животику, это не то, чтобы она только что узнала о беременности. А местечко вакантное Никии, значит, держала, чтобы не дай бог, новую молодежь не успели ввести, да? И сейчас на ее даты быстренько рокировки из существующих составов распределят. В любом случае, прекрасные новости, и надеюсь, такого макиавеллистического плана у нее не было. А то нехорошо :(</t>
+  </si>
+  <si>
+    <t>16.06.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9431</t>
+  </si>
+  <si>
+    <t>(А чего вы мне удачи-то желаете, лекция-то уже прошла :)))</t>
+  </si>
+  <si>
+    <t>16.06.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9430</t>
+  </si>
+  <si>
+    <t>Все, кто покупал запись моего обзора сезона 26/27, проверьте доступ к нему, пожалуйста :) 🔥Старенькие на сайте, просто зайдите в личный кабинет. ✏️Новеньким должно прийти письмо от моего сайта с логином и паролем. Проверьте спам, если нет. Или в поиске вбейте nofixedpoints. Если вы не ошибались в написании своего имейла, письмо должно уйти. (Так как отправляю его не я вручную, а сайт — автоматически). PDF скоро добавится там же :) А для тех, кто опоздал на эфир, есть возможность приобрести запись. Или запись с PDF-лонглистом (около 50 спектаклей, о которых я не говорю на лекции).</t>
+  </si>
+  <si>
+    <t>15.06.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9429</t>
+  </si>
+  <si>
+    <t>Если честно, ответов на вопрос, какой должна быть критика, у меня нет. Сегодня большое количество лауреатов, получая диплом, подхихикивали, мол, мы вообще критику не читаем, критиков не любим, ну только если нам вот премию не дают, и тогда это особенно ценно, что от вас, а не просто по голосованию от зрителей. Вот сколько я в профессии, наблюдаю один и тот же паттерн: — вот ты юный и пугливый, но страстный начинающий критик. Ты пишешь высокопарно, иногда саркастически резко (не думая, как это будет читать твой герой). Тебе не хватает насмотренности и ума/такта обойти острые углы, заметить вторые слои, разобраться в технике. — но ты прошел свои первые 1-2-3 года в профессии, и стал уже чего-то в ней понимать. Тебе стали нравится более других артисты Х и Y, да так, что хочется щеголять знакомством с ними. Чтобы потом писать: "Как в личной беседе мне сказала Наташенька, когда мы в ее дворе выгуливали ее собак после роскошного обеда, который она мне приготовила в своей лондонской квартире...". В текстах ты много воспеваешь своих любимых артистов. Чтобы они тебя заметили. — они тебя заметили. Написали тебе пару комментариев, ты подхватываешь и завязываешь переписку. Потом договариваешься об интервью. Потом на премьере уже по-дружески обнимаешь за плечо со словами "Ты был/а просто превосходна". Даже если это не так. И да, ты пишешь ту самую фразу из предыдущего пункта, чтобы все уже заткнулись. Ведь ты дружен со звездой, тебе уже в аккредитации не посмеют дать 7-й ряд. Только центр и только день премьеры. — ты уже вхож/а в театр, приходишь на репетиции, знакомишься с другими артистами и репетиторами. И оказывается, что они живые люди. У кого-то кредит, у кого-то декрет, у кого-то травма. Они тебе это доверяют. И ты хочешь показать это в своих текстах. Поэтому не "Артист Х не смог достичь уровня самого себя 10-летней давности", а "По причине, которую я, к сожалению, не могу раскрыть, многим может показаться, что артист выступил плохо. Но нет — это его поиски себя в новой роли. Просто до понимания этого нужно дорасти". Ну вот и все: ты проиграл в этой профессии. Примерно на втором этапе, когда стал фанатом какого-то артиста. Если ты сохраняешь холодную голову, как один балетный критик, рецензии которого все всегда ждут не дождутся, то еще есть шанс видеть танец, хореографию, но не личные проблемы и страстную любовь к артистам. Лично для меня идеальный критик смотрит спектакль, и насколько это возможно перестает видеть Лизоньку, Наташеньку, Максика, Олежека. Потому что и они все должны оставить себя за кулисами, и выйти на сцену Жизелью, Зигфридом, Никией или Арманом. И вот и заковыка: артисты не любят критиков, потому что те либо подобострастные обожатели и их мнение не так уж интересно, либо потому что они пишут, что хотят. А это уже не всегда приятно читать. А критики тоже люди, и им, конечно, тоже хочется быть в профессии любимым (ну или уважаемым) артистами. Поэтому либо надо начинать дружить, либо писать оды. (А не всегда писать их нужно). Не могу сказать, что это проблема нашего только времени: почитайте знаменитых критиков XIX века, там столько же страстей и баталий, как в наших телеграм-каналах и форумах :) Поговорите со мной об этом :) И артисты тоже, мне ужасно интересно, что вы думаете о критике. Нужна ли она? Зачем? Кому? :)</t>
+  </si>
+  <si>
+    <t>15.06.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9428</t>
+  </si>
+  <si>
+    <t>Дарю вам идею прекрасного выезда в Тбилиси этим летом. Это очень хорошо. И нужно :)</t>
+  </si>
+  <si>
+    <t>15.06.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9426</t>
+  </si>
+  <si>
+    <t>Меж тем, Наталья Осипова дебютирует на Уэст-Энде — сыграет роль русской балерины Лидии Лопуховой, жены Джона Мейнарда Кейнса, в новой пьесе Джеймса Грэма «Уровень жизни» (The Standard of Living). Режиссёр — Николас Хитнер. Показы: 21 сентября — 12 декабря в Theatre Royal Haymarket. Параллельно Осипова продолжит выступать в «Манон» с Королевским балетом.</t>
+  </si>
+  <si>
+    <t>15.06.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9425</t>
+  </si>
+  <si>
+    <t>Как забавно, президент профсоюза проехалась видимо по хорошему проекту французскому, где две девочки просто продвигают, рассказывают, рекламируют спектакли. Видимо, девочки не простые, потому что с самого первого года они придумали церемонию награждения от своего проекта, и делают просто роскошное мероприятие в Шатле, к примеру. То есть точно не на любовь к искусству живут. У них уже большая команда, они дофига всего снимают, продуктивность мощнейшая. И тут такой текст: «мы серьезная организация с настоящими критиками, профессионалами своего дела, а не какие-то инфлюенсеры с не пойми какими премиями» 😆😆😆 В общем, в любой стране тригерят «инстаграмные» громкие проекты, у которых нет настоящего диплома :)))))</t>
+  </si>
+  <si>
+    <t>15.06.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9424</t>
+  </si>
+  <si>
+    <t>Удивительное ощущение: я тут не знаю никого. Ну только одного человека, благодаря которому меня сюда приняли, но на этом всё. Поэтому 2 часа на общение в буфете пролетит мимо меня, возьму кофе с бутером и пойду работать. Но мы это все проходили: когда я только начинала приезжать как критик на фестивали или на премьеры, и меня тоже приглашали на банкеты, я тоже стояла там одна, потому что никого не знала. Артисты были старше меня, к ним не подойдешь. Хореографы сплошь великие, тоже не потрещишь. А критики уже своей большой стаей собирались, я была там лишняя. Кто бы мог подумать, что опять через это проходить :)</t>
+  </si>
+  <si>
+    <t>15.06.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9423</t>
+  </si>
+  <si>
+    <t>Сегодня пришла на награждение от профсоюза критиков, куда я уже два года как принята. Мы в Опера Комик, никогда тут ранее не была. Сейчас сниму зал, тут очень красиво</t>
+  </si>
+  <si>
+    <t>14.06.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9421</t>
+  </si>
+  <si>
+    <t>Не, ну в целом Патрика де Бана я понять могу: не на любовь же к искусству жить. А еще видимо явка светской Москвы будет полной :) надо же отрабатывать статус артистки БТ :)</t>
+  </si>
+  <si>
+    <t>14.06.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9419</t>
+  </si>
+  <si>
+    <t>Муж говорит, что театр Елисейских полей — самый детский театр. Потому что мы только и сюда ходим с ребенком. Но А) три спектакля в год, что дает театр детям — это конечно, несерьезно :) В) это самый близкий к нам театр, хи-хи, все просто :))</t>
+  </si>
+  <si>
+    <t>13.06.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9418</t>
+  </si>
+  <si>
+    <t>Доставка в районе Оперы — это просто рай какой-то. 10 минут.</t>
+  </si>
+  <si>
+    <t>13.06.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9417</t>
+  </si>
+  <si>
+    <t>Последние штрихи перед вечерней встречей :) (Может, даже успею пообедать до, но это не точно:)))) Если вдруг все еще хотите, есть время записаться :)</t>
+  </si>
+  <si>
+    <t>13.06.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9416</t>
+  </si>
+  <si>
+    <t>Ну это был роскошный нам подарок, если честно. Я много сняла, попробую нормально смонтировать и выложу, чтобы не бомбить тут вас красотой тонной маленьких фрагментов :) И важное — я всем выслала ссылку на вечерний зум. Проверяйте спам или почту. Если ничего нигде нет — пишите!</t>
+  </si>
+  <si>
+    <t>13.06.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9414</t>
+  </si>
+  <si>
+    <t>Костюм Доротеи :)</t>
+  </si>
+  <si>
+    <t>13.06.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9413</t>
+  </si>
+  <si>
+    <t>Rolex — спонсор Оперы :))) Но это единственный Ролекс, который могут позволить себе в костюмерной :)</t>
+  </si>
+  <si>
+    <t>13.06.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9412</t>
+  </si>
+  <si>
+    <t>Я выйду сейчас из оперы, выпью кофе и начну всем всё рассылать, не переживайте :) Еще здесь маякну, чтобы проверили почту!</t>
+  </si>
+  <si>
+    <t>13.06.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9411</t>
+  </si>
+  <si>
+    <t>Обычно такая стоит что-то около 1000 евро у Оперы на группу 5 человек. (840 и налоги, кажется так) Так что отбивает полностью стоимость абонемента в год :)) (Если кстати хотите, чтобы я помогла вам забронировать такую, пишите, помогу)</t>
+  </si>
+  <si>
+    <t>13.06.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9410</t>
+  </si>
+  <si>
+    <t>Экскурсия за кулисы для меценатов</t>
+  </si>
+  <si>
+    <t>12.06.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9408</t>
+  </si>
+  <si>
+    <t>Видимо, не очень понятно на сайте прописано, потому уточняю тут: На обзор сезона 26/27 есть ТРИ опции. 1⃣ Вы покупаете доступ к прямому эфиру, который состоится завтра, в субботу 13 июня, в 19.30 по Москве. То есть посмотрели, законспектировали и запомнили. 2⃣ Вы покупаете не только возможность прямого эфира, но и запись этого эфира. Который я вышлю на следующей неделе, сразу после монтажа. То есть пришли или нет на эфир, потом получили запись и пересматриваете ее, сколько надо. 3⃣ Вы получаете вдобавок к записи эфира еще и дополнительный PDF (aka long list), о котором я не говорю на лекции. Там будет около 50 спектаклей, из которых уже отобран главный список для прямого эфира. То есть это расширенный формат отобранных мной спектаклей нового сезона. То есть посмотрели или нет эфир, получили запись и дополнительно еще и расширенный PDF. Пока так :)) Встречаемся завтра в 19.30. Запись на лекцию тут.</t>
+  </si>
+  <si>
+    <t>11.06.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9407</t>
+  </si>
+  <si>
+    <t>Этот состав запишут на видео, а это значит, мы с вами его увидеть сможем :)</t>
+  </si>
+  <si>
+    <t>11.06.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9406</t>
+  </si>
+  <si>
+    <t>Алгоритмы мне скидывают в рекомендации тонну новоявленных балетных блогов. С хорошим оформлением, монтажом и дизайном. Но есть то, из-за чего идет кровь из глаз. Кажется, скоро новым люксом будет ведение блога, когда ты сам пишешь свои тексты, а не Клод/ЧатЖПТ. «Честно, без прикрас» 😬🫣😬 Видела у одной коллеги плашку: «зона, свободная от ИИ». Кажется, захочу себе скоро такую же :)</t>
+  </si>
+  <si>
+    <t>11.06.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9405</t>
+  </si>
+  <si>
+    <t>Если вы захотите быть балетным блогером, вас ничто не должно останавливать 🥳🤩😆</t>
+  </si>
+  <si>
+    <t>11.06.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9404</t>
+  </si>
+  <si>
+    <t>Если «Кактусов» по всей Европе будет много, то «Плач» Марты Грэм в Опере и «Концерт» Роббинса, который вообще покажут один раз — это вообще роскошь:) В субботу вечером приходите узнать мой шортлист лучшего в Европе. Ну или не приходите, а просто покупайте запись и/или PDF еще и с лонглистом :) https://nofixedpoints.com/2627</t>
+  </si>
+  <si>
+    <t>10.06.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9403</t>
+  </si>
+  <si>
+    <t>Мне интересно, какашки вы мне ставите, любимые мои подписчики, потому что опять продавать ничего нельзя? Жить на воздух и любовь к балету, да? ;)</t>
+  </si>
+  <si>
+    <t>09.06.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9402</t>
+  </si>
+  <si>
+    <t>Друзья, всем, кто покупает, я в субботу утром пришлю ссылку на Zoom. Тем, кто с записью — в начале следующей неделе пришлю инструкцию с тем, где смотреть запись. Тем, кто еще и с PDF — тоже в начале неделе вышлю все инструкции.</t>
+  </si>
+  <si>
+    <t>09.06.26 18:11</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9401</t>
+  </si>
+  <si>
+    <t>(Кстати, все узнаете?)</t>
+  </si>
+  <si>
+    <t>09.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9400</t>
+  </si>
+  <si>
+    <t>Отдельной гордостью на сайте идет момент, как я СЛУЧАЙНО подобрала иллюстрации из балетов сезона в одной цветовой гамме :)</t>
+  </si>
+  <si>
+    <t>09.06.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9399</t>
+  </si>
+  <si>
+    <t>⚡⚡Ну что ж! Собрала для вас афишу нового сезона в Европе. ⚡Прошерстила десятки театров (сама, ибо ИИ еще не способна отделить зерна от плевел и на роскошные премьеры пишет мне "Там будет какая-то программа балетная") 🪄Выбрала лучшее, любимое, только для вас 🌸Из этого выбрала ТОЛЬКО самые великие хайлайты сезона О которых и расскажу вечером этой субботы — 📌13 июня в 19-30 по Москве. Это будет не столько список, куда идти, а рекомендации, почему туда надо идти, и в чем ценность. Вся Европа+Лондон. Балет, неоклассический балет, современный балет, патриархи, мастодонты, гении и так далее. Для новичков, бывалых и мегапрофи :) Почему это надо слушать сейчас? Чтобы было время выкупить билеты (пока они еще есть!) и подготовить свой выезд на театральное событие. Как можно послушать лекцию? 📎 Онлайн 📎📎 В записи 📎📎📎 А можно еще и PDF с лонглистом (те самые 50+) получить Очень вас жду и надеюсь, до встречи в этот субботний вечер! (Для оплаты в другой валюте — не рублях — можно сразу сюда)</t>
+  </si>
+  <si>
+    <t>09.06.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9398</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Если вы покупали клубы по 🔘Баланчин-Фаррел-Драгоценности 🔘Марта-Мерс-Весна в Аппалачах 🔘Бежар-Майя-Болеро То проверьте ваши имейлы: я выслала вам ссылку на Болеро. Я вижу, что покупок было больше, чем людей дошло до каналов. Марта с Мерсом уже закончен, вся Весна озвучена и разобрана. А на «Болеро» всем на почту выслала ссылку. На неделе приступим. Ушла смотреть длинный фильм про Шарля де Голля, но через три часа смогу прочесть. На крайний случай пишите в личку @vitakhlopova</t>
+  </si>
+  <si>
+    <t>08.06.26 21:58</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9397</t>
+  </si>
+  <si>
+    <t>Так, ну что: третий акт занес идею в голову, что летом надо смотаться в Петербург, чтобы в_нормальном_темпе_посмотреть_тени, да что ж вы все рвете их и тудой-сюдой мотаете? Со светом беда, им бы Костю Бинкина, чтоб научил их в балете не мотать лучом в Тенях. А то не поймешь, утро ли, день ли, или уже опиумный делирий у человека. Не то, чтобы я специалист в эндемиках, но скажем так: кажется, в горах Гималаев странно видеть одновременно лианы, пальмы и туи 😆😳 Поль и Леонор все так же холодно хороши. Сказать нечего и нечего сказать. Вот тройка была хорошая, Инес Макинтош хоть и чуть не подвернула ногу, первую часть прекрасно станцевала. И «селедку» назад отпрыгала с цементной ногой, не то, что Никия. Первое соло прекрасное было, но к сожалению, не могу сказать, кто исполнял. Либо новая корейская девочка, либо японка по фамилии Кодавари (?), которую давно наблюдаю. Певучая, длинная, и справляется с ногами. Третье соло у мягчайшей Бьянки Скудамора, но эта мягкость если хороша в подъемах и иксах, то уже на силовых сразу киксует. Нравится мне эта девочка, но кажется, ее природная мягкость-рыхлость не доведет ее до этуали :( В целом, солистки были прям топ. Особенно по сравнению со вторым актом. (Господи, там еще барабаны были, просто ни грамма страсти, еле доскребли до конца). Кордебалет славный, ровный, отлаженный, но вот эта рванина на выходе из туевых пальм меня очень стрессировала. Кажется, благодаря подписчикам нашла билеты на Юго:) спасибо всем ❤️‍🔥❤️‍🔥❤️‍🔥</t>
+  </si>
+  <si>
+    <t>08.06.26 19:30</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9396</t>
+  </si>
+  <si>
+    <t>Ну что сказать: соскучилась я по нашим версиям, хаха:)))) Еще не было Теней, но первые два акта пока плохо собрали. Особенно второй, где девочки просто из ног вон плохо. Даже приличные девочки валятся. Но зато тем виднее разница с Блюенн Батистони (Гамзатти), которая в своем падеде просто чистейшая и царственная. Необычайно стала мне нравится она. Поль Марк был прекрасным золотым божком (где и получил звание Этуали, кстати), но тут как будто апломбом не дотягивает. Болак тоже «отличница», но плакать не хочется. Кажется, этот год назову годом Батистони уже. Уделывает почти всех. (Оказалось, у меня нет вообще билетов на блок «Баядерки», но если честно, отсматривать все составы совсем не хочется, а вот один — Доротею и Юго — конечно, нужно) Вернусь к вам после «Теней». Надеюсь, тут с темпом не налажают, как в Амстердаме.</t>
+  </si>
+  <si>
+    <t>08.06.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9395</t>
+  </si>
+  <si>
+    <t>Сценическая «Баядерки»</t>
+  </si>
+  <si>
+    <t>08.06.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9394</t>
+  </si>
+  <si>
+    <t>Финализирую сегодня список для лекции, которую хочу скоро прочесть по главным спектаклям сезона 2026/2027. Недавно мне сказали неплохую мысль, что люди не хотят платить за выбор. Их надо взять за руку, провести за собой и лишить мук выбора :) Как это айфон делает. Ну то есть лекция должна называться, что-то типа "Главные 10 спектаклей нового сезона (по скромному мнению Виты Хлоповой". Сколько сейчас их осталось у меня ПОСЛЕ отсеивания? 55!!! Как мы с вами не помрем от мук выбора в марте — я не знаю. Убирай не убирай, а Твайла, Иржи, Форсайт, Экман, Акрам сами себя не посмотрят!!! В общем, готовлю вам что-то полезное. Про сезон. Про лекции к самым важным постановкам. Про совместные выезды. И про новый оффлайн-проект в Париже. Потому что уже просто нужно, а то что это за дела такие :)</t>
+  </si>
+  <si>
+    <t>06.06.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9393</t>
+  </si>
+  <si>
+    <t>Ну самый лучший ❤️ Только правая нога просится вперед 🫣</t>
+  </si>
+  <si>
+    <t>06.06.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9392</t>
+  </si>
+  <si>
+    <t>Ну и целиком, если кому-то интересно :) Гамзатти — Клара Мусень Никия — Элоиз Бурдон Обе первые солистки</t>
+  </si>
+  <si>
+    <t>06.06.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9391</t>
+  </si>
+  <si>
+    <t>И результат</t>
+  </si>
+  <si>
+    <t>06.06.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9390</t>
+  </si>
+  <si>
+    <t>Блин, надо какую-то лекцию сделать и хорошо продать, потому что мой динозавр нифига не снимает :((((</t>
+  </si>
+  <si>
+    <t>06.06.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9389</t>
+  </si>
+  <si>
+    <t>Работа над сценой</t>
+  </si>
+  <si>
+    <t>06.06.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9388</t>
+  </si>
+  <si>
+    <t>Но есть и на нашей улице праздник: детки с первого ряда устали и вернулись к мамам на моем ряду. Поэтому у меня теперь обзор с первого ряда. Только иногда мимо проходит Мартинес и как-то неловко 😳😇🫣</t>
+  </si>
+  <si>
+    <t>06.06.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9387</t>
+  </si>
+  <si>
+    <t>Ну кто пришел последним на репетицию и получил места сбоку? Но хоть сообразила, что в этот раз не нужно садиться за рояль:)</t>
+  </si>
+  <si>
+    <t>04.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9386</t>
+  </si>
+  <si>
+    <t>Прислали подписчики. Я не могу одного человека идентифицировать, может, вы сможете?:)</t>
+  </si>
+  <si>
+    <t>03.06.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9382</t>
+  </si>
+  <si>
+    <t>Помню, как-то нашла в библиотеке бабушки альбом из Третьяковской галереи. Это 90-е года, тогда еще дети много читали и проводили время в коммуникации, поэтому по вечерам бабушка мне "читала" картины. И я обожала эти вечера. Мне 7 лет, а тут такие ужасы про Княжну Тараканову, или Боярыню Морозову. Я гордилась своими знаниями, но как видите, чуть выйти нужно за пределы Третьяковки — и все сыпется 😂😂 Синхронизация приглашает 9 июня в 19.00 по Москве на бесплатный онлайн мастер-класс: "Трансформация через искусство: как найти путь к себе, прикоснувшись к прекрасному", и кажется, мне туда нужно :) Мастер-класс проводит историк искусства, академический директор Синхронизации Ольга Чуворкина. Там обещают разобрать связь работы Гогена с Мане, объяснить, почему некоторые не ценят Айвазовского, и покажут неожиданные отсылки искусства в поп-культуре. Тест, кстати, в котором я позорно провалилась, вам вышлют после регистрации на мастер-класс. Так же, как и памятки, которые помогут сориентироваться в незнакомом музее. Записаться за мастер-класс можно по ссылке.</t>
+  </si>
+  <si>
+    <t>02.06.26 20:45</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9375</t>
+  </si>
+  <si>
+    <t>Вот это схлопнулись вселенные: Иван Васильев (я кстати наивно думала, что он уже простился со сценой, но видимо как Кобзон — повторяет ритуал каждый год) и Инес Макинтош. Она причем пишет, что танцевала с ЛЕГЕНДАРНЫМ артистом. Конечно, если честно, уже очень случается по временам, когда такие дуэты были нам почти обыденностью.</t>
+  </si>
+  <si>
+    <t>02.06.26 17:56</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9374</t>
+  </si>
+  <si>
+    <t>Сходила сегодня к мужу в коворкинг, и задумалась, а не нужно ли мне оно. Ничего не отвлекает от работы, а то дома, только дай мне пропылесосить или разобрать полку с носками, лишь бы тексты не писать. Сижу сейчас изучаю цены разных популярных коворкингов Парижа, меньше 300/месяц нет, что в целом нормальная цена, как мне кажется. Но тут вспоминаю, что вообще-то у меня же уже есть коворкинг. Находится внутри Парижской Оперы, работает с 10 до 17, даже когда туристам вход запрещен. Да, нет внутри кофе, но продышаться можно выходить внутрь Оперы и там тихонечко съесть свой обеденный сендвич, делов-то. Стоит он 55 евро в год. Решаю проверить, подписка активна или нет, потому что, кажется, мне в апреле надо было обновить. И что вы думаете? Моя подписка заканчивается сегодня в 00-00 :))))) Так что завтра обновлю и не буду гневить бога: уж роскошнее и прекраснее коворкинга искать не нужно. И так сидишь в императорских кабинетах, куда еще роскошнее :)</t>
+  </si>
+  <si>
+    <t>02.06.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9373</t>
+  </si>
+  <si>
+    <t>Помните, как в прошлом году мы участвовали в розыгрыше месте в парижскую консерваторию на балет, и где в итоге прошли только во втором раунде розыгрышей? Сейчас время новой лотереи: на этот раз записываю ее на музыку. Можно выбрать было миллион предметов, но я взяла фо-но, ибо а) оно у нас есть дома и б) я сама умею играть, значит, смогу домашку с ней делать, и в) авось будет мне пинком опять начать регулярно играть. Не знаю, получим ли место, узнаю в конце месяца, но вот расскажу, как выстроены уроки. 3 часа в неделю занятий. 1 час — сольфеджио (на этом Уна взвоет, я уверена 😩😂). 1 час — пение в хоре (!!!), ну тут она будет счастлива, так как хочет стать космической певицей-полицейским. 1 час — занятия на фо-но. Сколько это стоит? Там тарифицируют по налоговой декларации, всего 10 тарифов, от 86 евро в год (!!!) до 1320 евро в год для богатых богачей. Нас парижская налоговая почему-то решила считать почти что богатыми богачами на следующий год, поэтому скорее всего курс будет стоить нам 611 евро на все про все. (В этом году нас как-то пронесло, и нам посчитали тариф в 86 евро за год, но такой праздник длится не вечно 😂) В общем, скрестим пальцы и будем надеяться, что следующий учебный год я начну вспоминать сольфеджио в помощь своему ребенку :)</t>
+  </si>
+  <si>
+    <t>02.06.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9372</t>
+  </si>
+  <si>
+    <t>Всю станцию выделили под рекламу. В Париже кстати очень много именно театральной рекламы: на выходе из метро стены почти всегда ею и обвешаны. Версальская Опера, Шайо, Театр де ля Вилль, Шатле. Захочешь забыть, где Прельжокаж в этом сезоне — не забудешь. Меж тем, у нас опять то понос, то золотуха, после недели в +35 (что носит название каникюль — то бишь жара жарищная) у нас хлещут дожди. Прям косые и сильные. А я еду на экскурсию и думаю, как бы мою уличную часть свернуть до 5 минут 😂</t>
+  </si>
+  <si>
+    <t>30.05.26 19:02</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9371</t>
+  </si>
+  <si>
+    <t>В целом, можно новости не смотреть, чтобы понять, кто победил :))))) Все слышно из окна 😬🫣🥰</t>
+  </si>
+  <si>
+    <t>30.05.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9369</t>
+  </si>
+  <si>
+    <t>Уланова тут секси-леди, какая-то идеальная картинка злого педагога по балету из голливудских фильмов про советский балет</t>
+  </si>
+  <si>
+    <t>30.05.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9368</t>
+  </si>
+  <si>
+    <t>Ну тоже это с большой натяжкой можно найти сходство (Но это Нижинский, да)</t>
+  </si>
+  <si>
+    <t>30.05.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9365</t>
+  </si>
+  <si>
+    <t>Все, кто отвечают, что третья фото — это Лифарь, по каким признакам вы это сделали?:))</t>
+  </si>
+  <si>
+    <t>30.05.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9363</t>
+  </si>
+  <si>
+    <t>Сегодня попалось в ленте. Во-первых, кажется, визуал предложил Claude, потому что он и мне предлагает такое визуальное решение, хаха. Ну это ладно, премиальное золото на черном мы оставим. Красиво же :) Но я предлагаю вам угадать персонажей. И если первые два читаются хорошо, то 3-4 будут неожиданными :) В общем, используйте ИИ с умом :)</t>
+  </si>
+  <si>
+    <t>29.05.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9358</t>
+  </si>
+  <si>
+    <t>113 лет назад в театре Елисейских полей случилась премьера "Весны священной" Вацлава Нижинского. Как мне кажется, именно для современного танца этот день изменил все. Я всегда на лекциях рассказываю, что вот представьте, что вы в темном замке и вообще не понимаете, куда дальше, где какие двери. И вот "Весна" — это просто широко открытая Нижинским дверь с ярким-ярким светом. И весь XX век так и идет в эту дверь. "Весну" обожаю, и даже на ее столетие делала доклад о французских "Вёснах" XX века на большой научной конференции в Консерватории. Пару лет назад я сделала клуб, где мы подробно разобрали не только "Весну" Вацлава Нижинского, но и другие версии: прорывную Мориса Бежара, смелую — Пины Бауш и несколько интересных от других хореографов (в том числе о "Весне" Матса Эка, которую мы с вами целиком будем смотреть этой зимой в Париже). Так же пригласила Макса Петрова рассказать нам о том, как танцуется "Весна" (ведь вы помните, что прежде чем стать большим хореографом, он танцевал в труппе Мариинского театра). Курс получился очень хорошим. Мне за него не стыдно. И раз сегодня такой хороший день, то даю скидку на него в 20%. Промокод — 😩. И нажмите обязательно слово "активировать". (До понедельника такое раздолье ;) Уже закончилось:(</t>
+  </si>
+  <si>
+    <t>29.05.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9357</t>
+  </si>
+  <si>
+    <t>Еще из смешного: мне пришло миллион писем от меценатов, что на это мероприятие надо обязательно брать с собой карту мецената. Которая я не знаю где :))) в завалах каких-то. Я же еще и Лизу (@shoesanddrinks) позвала с собой, и думаю, вот стыд будет, если не пустят. Прохожу, а там охранник и сбоку только меценатский администратор. Я начинаю извиняться, что забыла карту (а до меня все ее показывают), а она мне такая: «да все в порядке, я же вас хорошо знаю» 🫣😬🤭🥳 И подписчиков еще встретила, ну дела 🥰🥰🥰</t>
+  </si>
+  <si>
+    <t>29.05.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9356</t>
+  </si>
+  <si>
+    <t>По поводу пятен у моего «баленсиага»-пальто из «Хованщины»: костюмер объяснил, что это специальное «состаривание», patiné. Так что химчистку отменяем и ждем осень щеголять по Парижу в таком виде :)</t>
+  </si>
+  <si>
+    <t>29.05.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9355</t>
+  </si>
+  <si>
+    <t>Купила подруге костюм Джаспера Джонса от Walkaround time Каннингема, который носила этуаль Парижской Оперы Эмили Козетт. Если вдруг она откажется, разыграю его тут :)))) Но на самом деле я купила пару подарочков и для вас :)))) Подумаю, как разыграть и сделаем :)))</t>
+  </si>
+  <si>
+    <t>29.05.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9354</t>
+  </si>
+  <si>
+    <t>Я. Не. Планировала. Покупать. Ничего!!!!</t>
+  </si>
+  <si>
+    <t>29.05.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9343</t>
+  </si>
+  <si>
+    <t>Но вспоминаю историю, которую мне Игорь Горячкин рассказывал 20 лет назад. (Надеюсь, что не подводит память). Но предыстория: у нас в ансамбле уходила на пенсию величайшая солистка, лучшие «колени» Партизан на многие года, Юлия Евланова. Мы все собрались на сцене в дневное время, вышла руководитель, сказала много добрых слов, все плакали, аплодировали прекрасной карьере Юлии. И ей подарили роскошную красивую вазу. (Вероятно, не при всех был сделан еще какой-то подарок, но при всех была эта ваза). Ваза эта стала одним из первых звоночков для меня. Потому что таких как Евланова просто одна на поколение. Реально великая. Мне, к примеру, даже на 1 сотую не приблизиться. И тут вот тебе ваза. И вот приезжаю я в Париж учиться, и начинаю подрабатывать танцами в труппе у Горячкина, и он рассказывает, что ему при выходе на пенсию в Мулен Руж подарили то ли землю под дом, то ли землю под дом плюс сам дом (ну то есть чек на строительство). Сказать, что я охренела, не сказать ничего. Выводов не будет, это дела давно минувших дней. Сейчас, надеюсь, все по-иному ;)</t>
+  </si>
+  <si>
+    <t>29.05.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9342</t>
+  </si>
+  <si>
+    <t>О, еще забыла добавить: ❤️второе шоу в Мулан Руж заканчивается в 01.15, поэтому компания заказывает такси всем артистам. ❤️Утром они отсыпаются естественно. И к 13 (кажется) могут дойти на репетицию (если нужна). А так в районе с 19.30 до 20.30 они должны зайти в здание, чтобы готовиться к шоу 21.00. ❤️Если зайдут с 19.30 до 20.30, то расписываются синей ручкой. Если в 20.31 — то уже красной. Три красных ручки за месяц — уже то ли штраф, то ли предупреждение. ❤️Классов ежедневных нет, но иногда им приглашают специально кого-то, чтобы они позанимались чем-то, кроме своего канкана. Типа урок танго, или балета, или современной хореографии. И если они сами просят дать им такие уроки, то компания ищет. ❤️Когда дело близится к уходу из труппы, то ими тоже занимаются. Помогают с получением новой профессии, частично оплачивают обучение. Есть случаи, когда кто-то стал терапевтом (второй забыла), но чаще идут в преподавание фитнеса, пилатеса. Но некоторые остаются внутри труппы, просто на другом месте. ❤️На время спектакля с ними работают за кулисами 17 костюмеров, помогающих переодеваться. ❤️ В «Феерии» занято 60 человек, плюс контрактники типа жонглеров или акробатов. ❤️ Во время обучения (3 месяца) новых артистов, они так же обучаются макияжу. И если на «тестах» оказывается, что макияж они делать не умеют, компания нанимает им педагога. (О боже, как вспомню, как нас Любочка учила заклеивала брови клеем «Момент», так вздрогну)</t>
+  </si>
+  <si>
+    <t>28.05.26 21:58</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9341</t>
+  </si>
+  <si>
+    <t>А это первая афиша Тулуз-Лотрека с их первой большой звездой — Ля Гулю С тех пор и афиши стали произведением искусства, и он стал получать разные заказы. Почему такую плохую фото показываю? Потому что это одна из двух сохранившихся оригинальных принтов того времени. А еще интересное: Мулен Руж был открыт в год Всемирной выставки, (той самой с громадной «уродской» башней, что портила нервы парижанам в конце 19 века), потому что поток туристов нужно было развлекать :))) и один из владельцев уже владел «Олимпией» — знаменитым концертным залом, которое каждому поющему французу обязательно нужно покорить. Иначе не считается :)</t>
+  </si>
+  <si>
+    <t>28.05.26 19:33</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9340</t>
+  </si>
+  <si>
+    <t>Так, ну что из Мулен Ружа я сегодня узнала. ❤️ Самая популярная национальность среди танцовщик — австралийки. На втором месте — англичанки. На третьем — француженки. ❤️ Рабочий язык внутри — английский (см.выше — почему) ❤️ Минимальный рост у девушек — 175 см, у юношей — 185 см. (В связи с этим у Игоря Горячкина, который а) маленького роста и б) был солистов в Мулен Руж, есть роскошная история о том, как его туда приняли) ❤️Первый год «новобранки» из Австралии, которым обычно лет 18, живут под крылом у кабаре. Им снимают квартиру, помогают оформить все документы, обучают бесплатно языку, делают страховки и так далее. И далее тоже их тоже не бросают на произвол судьбы, но за год просто они уже тут обрастают друзьями и им становится проще. Как сказала сегодня директор по прессе — мы так делаем, чтобы их родителям было не так страшно отдавать детей за океан. ❤️ В Австралии, куда Мулен Руж регулярно ездит на гастроли, уже есть школы, которые специально готовят девочек к просмотрам в труппу. ❤️ Они не государственная труппа, а частная компания (помещение у них в собственности), поэтому они не могут обеспечить пенсией в 42 года, как Опера. И поэтому их артисты могут по закону оставаться внутри до государственной пенсии в 60 с чем-то лет (я уже запуталась, во сколько она тут). У них контракты на год, обновляемые, но на CDI (то есть французская мечта). ❤️ Артисты танцуют по 2 шоу в день. 6 дней в неделю. А теперь внимание: одно и то же шоу 26 (!!!!) лет. «Феерия» называется. То есть вы только представьте: ты танцуешь ВСЮ СВОЮ ЖИЗНЬ одно и то же. Для этого их «свингуют», чтобы они не сходили с ума: то есть меняют иногда местами, чтобы не одно и то же регулярно танцевали. ❤️ Когда новобранцы приезжают, им дают 3 месяца на разучивание программы, мерки там всякие, и потом вводят. ❤️ Все шоу начинаются на букву Ф: как-то после переоткрытия заново кабаре первое шоу на букву Ф имело успех, и его директора — суеверные люди — сказали, что теперь все будет на Ф. ❤️ Владельцы «Мулен Ружа» владели еще и «Лидо». Потом продали, и не смогли выкупить недавно. «Лидо» закрылось, теперь на его месте театр, сдаваемый под антрепризы. ❤️ «Мулен Руж» — частная компания, выпивающая больше всего шампанского в год. 240.000 бутылок.</t>
+  </si>
+  <si>
+    <t>28.05.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9339</t>
+  </si>
+  <si>
+    <t>Ну что за день: мало того, что наконец-то я что-то выиграла в лотерее у парижских детей. Не поездку в Швейцарию, но химчистку на 200 евро и неделю (!!!) занятий во время каникул в платном центре развлечений:) (Тут дело обычно происходит так: по улице весной ходят малыши с чековыми книжечками и продают чеки/купоны по 2 евро. А потом их школа разыгрывает лоты. Мы всегда продували. А тут купили 5 билетов, и 2 выиграли, ну дела :) Потом сходили в Мулен Руж на экскурсию за кулисы. Обычно они такое не проводят, но для меценатов Оперы сделали. Я за кулисами, правда, уже была, более того, во время спектакля. Потому что мой одноклассник Егор Корнев тут раньше танцевал. А еще раньше — его папа, мой потенциальный «коллега» по ансамблю Моисеева, великий Игорь Горячкин. Экскурсию проводила директор по пиару и прессе, речь просто восторг. Ни одного ээээ бееее, просто льется со скоростью света. Узнала много интересного, поделюсь с вами в ближайшие посты, потому что это совсем другой мир, прям что-то очень резануло.</t>
+  </si>
+  <si>
+    <t>28.05.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9338</t>
+  </si>
+  <si>
+    <t>"Как купить билет в Парижскую Оперу, если на сайте солдаут?" Примерно раз в две недели в чате канала появляется этот вопрос Чтобы каждый раз не отвечать одно и то же, я год назад записала видео на ютюб с ответами на этот вопрос.</t>
+  </si>
+  <si>
+    <t>27.05.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9336</t>
+  </si>
+  <si>
+    <t>Самокат мне шлет, как там дела с нашей детской книжкой, которую я вычитывала для них :))) А я вам шлю напоминание, что пока она не поступила в тираж, у нее достаточно приличная скидка, ловите :) Деток на самом деле хорошо знакомить с танцем через такой формат: коротко, наглядно и красиво. Я была ответственная за то, чтобы в "Петрушке" не появлялся Арлекин вместо Арапа, а Петипа не приписали лишнее авторство знаменитых балетов (if you know what i mean), и надеюсь, со своей работой справилась так, чтобы было не стыдно делиться знаниями с вашими детьми :) Уне тоже возьму, как в печать выйдет. Чтоб она тут весь 16-й образовывала легендарно 😂😂😂</t>
+  </si>
+  <si>
+    <t>27.05.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9335</t>
+  </si>
+  <si>
+    <t>27.05.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9334</t>
+  </si>
+  <si>
+    <t>По поводу «Золушки» вот еще что: в нашем карманном чате с лекциями есть роскошная лекция Богдана Королька об этом балете. Лекции Богдана я люблю и так, но то, как он говорит именно о советском периоде — я люблю больше всего. Там громадное количество пластов, а еще хорошо, что Богдан прекрасно разбирается в музыке и на лекции много говорит и о партитуре. Поэтому чтобы на просмотре было на что опираться, рекомендую изучить базы :) (Ну и потом во время антракта можно сразу же: «а чего это Лопатин купировал это или то, ведь у Прокофьева было не так»:)))) (ну на случай, если он купирует что-то) В общем, приходите подготовленными, чтобы если уж писать потом про премьеру, то с пониманием дела. (К лекции о «Золушке» прилагаются еще 35 лекций о балетах, но после одного месяца подписки можете отписаться спокойно)</t>
+  </si>
+  <si>
+    <t>27.05.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9332</t>
+  </si>
+  <si>
+    <t>(Вообще, конечно, хочется иметь возможность прилетать в Москву под интересные премьеры регулярно. Но тут чтобы отсмотреть три московские премьеры конца сезона, надо на полтора месяца заезжать. А кто ж меня отпустит-то так надолго 🫣)</t>
+  </si>
+  <si>
+    <t>27.05.26 04:05</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9331</t>
+  </si>
+  <si>
+    <t>Просматриваю московские балетные чатики, а там переполох: конечно, Славе Лопатину сейчас должно быть очень нервно. Все ждут, и главное — никто не знает, что там у него получится. Потому что мы просто не знаем, чего от него ждать. Ведь дебютировать театр сразу запросил большой формой. Не сомневаюсь кстати, что умное тело Лопатина, впитавшее в себя хореографии многих талантливых постановщиков, не будет выдавать банальные паттерны. Меня больше интересует именно режиссерская сторона вопроса. Поэтому буду очень ждать развернутых отзывов умных балетоманов и не пресс-релизных критиков 🥰 Расскажите, идете ли? И на какой/какие составы?</t>
+  </si>
+  <si>
+    <t>26.05.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9330</t>
+  </si>
+  <si>
+    <t>Просматриваю сейчас биографии Марты Грэм, смеюсь с одного эпизода: Пауль Хиндемит по заказу Марты пишет балет "Иродиада", и вышло так, что чете Хиндемитов абсолютно не понравилась хореография. Мадам Хиндемит обратилась к Марте: "Вы не консультировались с композитором по поводу всего этого". Марта ответила: "А зачем? Мне никогда не приходилось консультироваться с композитором по поводу хореографии". Вот же женщина-огонь была, конечно! (С Хиндемитами они рассорились) (Я, конечно, не вполне согласна, но в целом ее логика имеет право на существование)</t>
+  </si>
+  <si>
+    <t>26.05.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9329</t>
+  </si>
+  <si>
+    <t>У дочки начался интересный период, когда она вдруг стала гордиться тем, что в Москве может говорить "пердеж" по-французски, и там ее никто не поймет, а тут она секретно мне может сквозь зубы говорить при подружках "мама, эти все шоколадки мне, не отдавай никому" :) Я говорю, вот видишь, как важно учить иностранные языки? :) Но вчера я обнаружила еще один предмет гордости у нее: свою одноклассницу Уна вчера спрашивает — "Сколько раз ты была в театре и смотрела НАСТОЯЩИЙ балет??" 😂😂😂 (В Париже если честно, с детским театром в целом беда — именно поэтому я фанатично скупаю все билеты в Образцова, когда приезжаем, и на другие детские спектакли) Та отвечает, что пару раз видела в интернете балерин на пуантах. И моя — надменно задирает свою бровь и такая: "Я тебя спрашиваю про НАСТОЯЩИЙ театр?" В общем, всё не зря, всё не зря 😍❤️</t>
+  </si>
+  <si>
+    <t>25.05.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9328</t>
+  </si>
+  <si>
+    <t>К дочке пришла подружка на ночевку, слышу с кухни: «Алиса, включи «Лебединое озеро» Захожу, она танцует «балет» своей подружке. Ушла рыдать 😭 (У нас и так вся парижская школа одарена «басиками», теперь еще и обалетим всех 😂)</t>
+  </si>
+  <si>
+    <t>24.05.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9327</t>
+  </si>
+  <si>
+    <t>Я сначала подумала, что это ИИ, но потом оказалось, что если ты президент Шопарда, то тебе все можно :)</t>
+  </si>
+  <si>
+    <t>23.05.26 21:42</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9326</t>
+  </si>
+  <si>
+    <t>Так, про нынешний состав. Ну не так плохо, как я ворчала. В целом, Луве я даже довольна. Кроме финала (там он стоял дубом, подпирал колонну и читал конституцию РФ вероятно опять). Блюен очень растет и становится крепче. Технически вопросов не имею. Умница. Все смогла, и главное — смогла легко. (Как Маргариты второй акт выдерживают — не знаю). Очень красивая еще к тому же, сценически яркая. Но. Не Маргарита. Нет в ней перчинки, изъяна нет. Она прям лирическая героиня, не драматическая. Вот второй акт, где любовь и пронзительный дуэт с папашой — тут она прям на все 146% выложилась, и как хороша была. Но в первом акте, где соблазняй, играй, крути, верти — у нее не выходило. Потому что как будто она очень «хорошая девочка». И видимо еще не открыла в себе актрису. Я пристально смотрела на жест в первом акте, где она должна руку откидывать от назойливого ухажера. Вот у всех по-разному было. Кто-то раздраженно, кто-то флиртуя, кто-то — просто как муху отгонял. Блюен просто выполнила движение рукой. С Луве у них хороший коннект кстати, думаю, еще вырастут и врастут друг в друга. Он кстати неплохой Арман, и если в первом акте похож на Маршана — такой же мальчонка дурной. То вот в сцене бешенства он прям сдулся — никакого уже запала не осталось в нем. Даже порой незаметно, что он ее толкал/бросал. Выглядело, как будто сил уже нет. Но вот глазами стрелял в нее бешено до момента с конвертом денег. Ну и вот, дают ему ее дневник, и все — для него спектакль окончен. Это грустно, что так. В общем, свой голос отдаю все же Альбисон-Маршану, и очень хорошо, что их сняли. Будем с вами изучать под микроскопом вместе :) (Ну да — ноги Луве все еще великолепны!)</t>
+  </si>
+  <si>
+    <t>23.05.26 21:02</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9325</t>
+  </si>
+  <si>
+    <t>Ну, конечно, у меня же пустые полки книжные, что ж не купить еще книг домой 🤭🫣😬🤦‍♀️</t>
+  </si>
+  <si>
+    <t>23.05.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9322</t>
+  </si>
+  <si>
+    <t>#4</t>
+  </si>
+  <si>
+    <t>23.05.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9321</t>
+  </si>
+  <si>
+    <t>Зашла в нашу церковную барахолку (когда-то я куплю себе там винтажную шонэл за 700 евро, но не сегодня): улов такой. Зачем-то Ив Сен-Лоран — из музея моды 1986 года. Но так красиво, что не устояла :) И думаю, что настало время прочитать «Манон» по-французски, сдюжу ли, вот и посмотрим. Начала читать Дюма «Даму», это несложное чтение, но тут, думаю, чуть сложнее будет. (Ну это маленький анонс большого клуба на сезон 26/27: будем готовиться к лучшим постановкам сезона вместе ;)</t>
+  </si>
+  <si>
+    <t>22.05.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9320</t>
+  </si>
+  <si>
+    <t>С трудом купленные билеты на последний перед закрытием Гала в Опере скоро придут по почте, и я уже их распределила, оставив себе +1 местечко на всякий случай. После вчерашнего "мне понравилось" по поводу Дамы, думаю, ну что — может, мой муж дорос до Гала :) Предложила билет ему. Говорит, идем :))))) Не прошло и дцати лет, он сдался 😂😂😂</t>
+  </si>
+  <si>
+    <t>22.05.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9319</t>
+  </si>
+  <si>
+    <t>Мужу понравилось. Но "порно" в конце второго акта его удивило очень. На третий не остался, ибо его сломанная нога не помещалась в узком проеме между креслами амфитеатра :)))) Точнее, она сгибаясь, помещалась, но разогнуть ее было уже сложно :))) Но для первого раза просмотра "Дамы", считаю — успех. Правда, смешно. Говорит, как там этот папашка тяжело таскал главную балерину. Ему прям очень нехорошо было, а она же такая большая. Папашку танцевал Ирек Мухамедов (за это муж получил по щам, нельзя так отзываться о легенде), а "большая балерина" — это Батистони, которая крохотная пушинка. Я говорю, а Арман-то как? (Луве!) Он говорит, ну да — большой такой, мощный 😂😂😂 Деревенская сцена, говорит, плохо была станцована, все не в музыку валяли. (Научила на свою голову, хаха) В общем, я завтра все сама посмотрю, нельзя ничего ему доверить 😂</t>
+  </si>
+  <si>
+    <t>21.05.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9318</t>
+  </si>
+  <si>
+    <t>Отправила мужа :)))))</t>
+  </si>
+  <si>
+    <t>21.05.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9317</t>
+  </si>
+  <si>
+    <t>Так, обнаружила у себя билет на Даму на сегодня! Амфитеатр 30 евро, кому? Луве Я 23 пойду :)</t>
+  </si>
+  <si>
+    <t>21.05.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9316</t>
+  </si>
+  <si>
+    <t>Я вот ощущаю себя очень молодой на самом деле, и даже как-то страшно, когда вдруг нахожу каких-то блогеров моего возраста, а они прям дамы-дамы. Но когда я нахожу записи VHS, записанные на северокорейском телевидении в 2002 году, я вдруг вспоминаю, что мне уже 25 лет как не 17 лет 😂😂😂 (А состав-то какой, вы посмотрите: там просто перед всеми забывала дышать на репетициях. А мой партнер тогда был "Орел", а сейчас, конечно, неловко называть так прекрасного педагога студии Дмитрия Эдуардовича Орлова) (Я в красном платье слева, мое соло примерно с 2-10 минут стартует. Моя визави — Наташа Угрозова, и она до сих пор солирует в ансамбле)</t>
+  </si>
+  <si>
+    <t>21.05.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9315</t>
+  </si>
+  <si>
+    <t>Мне кажется, Доротея не супер довольна этим блоком «Дамы», но не могу это доказать</t>
+  </si>
+  <si>
+    <t>20.05.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9314</t>
+  </si>
+  <si>
+    <t>Значит, пока меня не увел "Фигаро", пишу тут :) Снова рубрика #помогаюлюбимымхореографам Сегодня на повестке стоит Петербург и говорить будем уже про это воскресенье, 24 мая. В Александринку (а это не хухры-мухры) едет "ТеатрПластический/TeatrPlastichesky", который я люблю за интеллект тела. Я уже рекомендовала как-то в канале, и многие ходили и писали потом, что было классно. Поэтому если планов на вечер этого воскресенья нет, сходите. Это камерное, тонкое, неразвлекательное. Но обычно очень хорошее и будящее в тебе какие-то глубинные вопросы, о которых в суете рутины мы уже стали забывать. Билеты еще есть, зал маленький, хватайте :)</t>
+  </si>
+  <si>
+    <t>19.05.26 21:54</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9313</t>
+  </si>
+  <si>
+    <t>Значит, Манон у меня были такие: Ханна О’Нил Роксана Стоянов Сы Ын Пак И вот удивительно, что мощной и не нежной Роксане я отдаю свое первое место. Хотя казалось бы, совсем не ее амплуа. Меж тем Прюданс — ее амплуа на 100%. И из всех увиденных она мне менее всего в этой партии зашла. Холодная и суровая Элоиз Бурдон, которой партию Прюданс вообще не стоило бы давать, в итоге дала там такого огня и жара, что ни Роксана, ни Марин Ганио рядом не стояли. Эти ее бедрышки во втором акте — просто чистый секс. Удивила. Молодец. Ханна и Сы Ын Пак в Манон хороши, но не на разрыв моего сердца. Технически выше Роксаны, но вот эмоционально она мне больше понравилась. Жереми Лу-Кер — муж Элоизы Бурдон в реальной жизни, и как мне казалось, такой же скучный сухарь, в разных составах танцевал то Де Грие (достаточно хорошо для него, и скучно для меня. Тома Докир выигрышнее смотрелся). А вот в партии Гастона Рьё на пару с Элоиз дал жару. Хоть и не усидел на коне, но свое «пошлое» соло станцевал неожиданно для него огненно. Энцо Согар просто выдал лучшее из себя за последний год. Сейчас прям отдельно смотрела за его мизансценами, уморительный был, все продумано, ничего лишнего, молодец. Олимпии все были удачные, выделить кого-то отдельно и не могу. Только если подьемы Бьянки Скудамора, красота. Ну и вообще, ей, конечно, эта партия очень подходит. В общем, будете смеяться, но хочу собрать фул хаус, и отсмотреть уж Батистони/Луве. Ищу билеты :) Сейчас шла от метро, район пустой, полночь, слышу сзади кто-то идет. Потом «Вита?». Оказалось, это папа одноклассницы, идем, рассказываю ему, что отсмотрела 3 состава, надо еще четвертый. Он юрист, отвечает: это что же, ты 12 часов одного и того же спектакля смотришь? Это же кошмар!!:)))) я говорю, да работа такая, я люблю это. И он вдруг: а твоя рецензия в «Фигаро» же выйдет? Я ржу. Когда мои рецензии будут выходить в «Фигаро», тогда вот заживеееееем 🤩🥳🤭🤪</t>
+  </si>
+  <si>
+    <t>19.05.26 21:35</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9312</t>
+  </si>
+  <si>
+    <t>Значит, что по этому составу: Маршан/Альбиссон. Ожидаемо лучше, но вот, что Доротею под финал не Оперы лишили Дамы с Юго — это, конечно, и нам тоска. Могли бы уж и разбавить, такое бывает же, когда составы размежевывают. Тут была история Армана. Влюбленный пылкий мальчонка, которого обидели. Который не сдерживает эмоций, который творит дичь по глупости. Все мизансцены Юго (а я весь спектакль просто просидела в бинокль) проверены и продуманы. Если Моро и Мелак в конце читают ее дневник как конституцию РФ, то у него миллион эмоций на лице. От улыбки влюбленного юноши до содрогания от понимания, что же все-таки произошло. Сцена в третьем акте, когда он слетает с катушек — отличается от других исполнений тем, что там он груб по отношению к Маргарите, но ему стыдно одновременно, и он мечется между своими чувствами. Мелак же просто ее дубасил. Моро — повторюсь — был прекрасным Ленским в этом балете. Прям так же злился, как в сцене до объявления дуэли. Амандина тут была легковесной и не осознающей ничерта из своих действий. Живет играючи, ни о чем не думает. А вот другие партии мне показались совсем удивительными. О них ниже</t>
+  </si>
+  <si>
+    <t>19.05.26 20:47</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9311</t>
+  </si>
+  <si>
+    <t>При выходе из оперы :) И правда, спасибо за этот спектакль. Он вернул мне немного веру в Ноймайера в «Даму»</t>
+  </si>
+  <si>
+    <t>19.05.26 19:37</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9310</t>
+  </si>
+  <si>
+    <t>Хорошо встречать знакомых в театре: пересаживают поближе 🤭🤩</t>
+  </si>
+  <si>
+    <t>19.05.26 18:32</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9309</t>
+  </si>
+  <si>
+    <t>Ну тут без бинокля никак. Юго играет пылкого, юного, ранимого, обидчивого молодого человека. Амандина в первом акте просто получает удовольствие от мужчин вокруг. Ей все игра. И интересно, что в микро-мизансценах, где она одерживает руку, или вопрошает: «ну что тебе надо? Танцевать? Давай!», она это делает не зло, как Доротея, а игриво. Такая игривая львица, «как вы, право, мне надоели все». Дуэты станцованы хорошо. Тяганий нет, смотрят друг другу в глаза, играют. Сегодня кстати вся эта верхатура, с которой не видно ничего, полностью битком забита. Хотела посидеть в антракте, спокойно своих фруктов поесть, а негде 🤦‍♀️</t>
+  </si>
+  <si>
+    <t>19.05.26 18:27</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9308</t>
+  </si>
+  <si>
+    <t>Это ж надо случайно купить на Юго билет просто на крышу 🤪</t>
+  </si>
+  <si>
+    <t>18.05.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9305</t>
+  </si>
+  <si>
+    <t>Сегодня получила невероятный опыт: провела весь день в суде. Год назад у меня случился инцидент с мошенниками, я уже и забыла, но тут позвали в суд в качестве жертвы. Когда я пришла, оказалось, что я одна там на все заседания пришла in person, остальных представляли адвокаты :))) Хотела было свинтить, но пристав говорит, если не вы, мы их не прижучим, вы должны выступить. Мое дело было в самом финале, до этого слушала разных людей. Кто-то купил Плейстейшн своему сыну, и сдал вместо него (не сына)…песок. Другие обманывали людей на улицах, втягивая в азартные игры. Когда дело дошло до меня, я вышла к кафедре, извинилась за отсутствие адвоката и переводчика, и зарядила речь. В целом, это выглядело, как защита магистерской в Сорбонне дцать лет назад:))) очень страшно, но в целом весело. Вопрос судьи — «какой моральный ущерб вы для себя просите?» — меня поверг в икание/заикание и мямленье. Не знаю, а какой надо? Я же не успела мошенникам заплатить, что тут запрашивать? Но вам страшно было? Вы испугались? Вот за это просите деньги! Я ищу у них подсказку, подсказал прокурор: берите любую сумму, это будет максимум. А судьи либо аппрувнут, либо уменьшат. В итоге, после заседания судей вердикт был вынесен. Мне заплатили 100 евро морального ущерба. Как я и попросила :) Не буду сейчас гуглить, сколько обычно запрашивают. Вдруг сотни тысяч, и я дура :) Но на самом деле очень классный опыт. Какие правильные вопросы судьи задают увиливающим жукам, прям браво. За мной на скамье сидело много студентов, их тут тьма шатается по всем залам заседаний. Надеюсь, больше не будет поводов вернуться, но было интересно.</t>
+  </si>
+  <si>
+    <t>15.05.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9303</t>
+  </si>
+  <si>
+    <t>По ходу я только что вошла в тот возраст, когда твои одноклассники становятся уже очень большими люди :) По слухам от коллектива — это очевидное и очень правильное решение. Саша — супер преданный коллективу человек, и говорят, что молодое поколение его уважает и слушает. Это важно. Не знаю, какой он вне танцевального зала в плане управленческих дел, но думаю, что даже если и чего-то не хватает, то наберется с опытом :) Интересный факт про Сашку: мы с ним оба учились в МАХУ, и оба в 5 классе переходили в Моисеевский. До МАХУ я всегда была Витой, а там меня просто "переименовали", потому что запомнить новое имя не могли. И когда я переходила в Моисеевский, я подумала вернуть старое "правильное" имя. Но потом думаю, вот Сашка 1 сентября подумает, она что, свихнулась что ли, 5 лет была Викой, а сейчас чего? И ради него не стала менять имя :)))) Потом нас в 2000 взяли досрочно в ансамбль, но мы продолжали учиться в студии и танцевать в ансамбле (сложное было время по все фронтам), и у него карьера пошла в гору очень быстро. Но там понятно: красивый, высокий, сценически обаятельный. (Имя свое я себе уже "вернула", как ушла из ансамбля: там уже была Сорбонна, новая жизнь, новые друзья, и ни у кого вопросов не возникало) Надеюсь, новый пост не сильно вскружит голову. Сил и успехов :)</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9304</t>
+  </si>
+  <si>
+    <t>Художественным руководителем - директором Государственного академического ансамбля народного танца имени Игоря Моисеева назначен народный артист Российской Федерации Александр Тихонов Александр Тихонов с четырех лет занимается хореографией. В 1993–1998 годах он обучался в Московской государственной академии хореографии, а в 1998 году поступил в училище при Государственном академическом ансамбле народного танца имени Игоря Моисеева. С 2000 года является артистом ансамбля. Елена Щербакова переходит на почетную должность президента ансамбля. На новом посту она продолжит активно участвовать в жизни ансамбля, в разработке репертуара и концертных программ, а также в решении концептуальных и стратегических задач в области художественного развития коллектива. Выражаем Елене Александровне глубокую благодарность за многолетнюю плодотворную работу, высокий профессионализм, преданность искусству и значительный вклад в сохранение и развитие творческих традиций легендарного коллектива.</t>
+  </si>
+  <si>
+    <t>14.05.26 21:16</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9302</t>
+  </si>
+  <si>
+    <t>По поводу комнаток за 12 евро с телеком, я вот думаю: это отличный вариант, таким как я, работать. Пришел с компом, сидишь один, никто не мамкает, не принесичайкает, музыка красивая играет, вайфай есть. Диванчики удобные 😂 Я за три часа спектакля в таком гиперфокусе часовую лекцию смонтирую запросто 😂</t>
+  </si>
+  <si>
+    <t>14.05.26 20:41</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9301</t>
+  </si>
+  <si>
+    <t>Это было получше. Но вот о чем я задумалась: есть балеты, которые мне в целом все равно смотреть в каком составе. Потому что именно балет мне нравится. Ну условно поеду я в НЙ смотреть Баланчина, и не умру, если не Тайлер Пэк мне его исполнит. Потому что Баланчин самодостаточен :) Условно и Мэтью Борн там же, и Роббинс, и Грэм, и Форсайт. А есть такие хореографы и/или работы, которые хочется смотреть не из-за качества постановки, а ТОЛЬКО из-за какого-то артиста внутри. Вот в моем рейтинге «Дама» именно такая. Сама как балет мне кажется немного непродуманной, слишком нагроможденной, излишней. Но вот поставь туда отдельных личностей, и ты уже завис — вместо сцены смотришь в угол на артиста Х, пока он стоит и читает весь конец третьего акта. Бурдон в этой партии хороша, вот я только за ней глазом и вожу по сцене, остальные мизансцены не вижу просто. То есть понятно, что в составе с Юго всему кордебалету можно спокойно лажать и не выпрыгивать сплошные тройные туры. Все равно смотреть на них никто не будет 😝 Еще хочу отметить, что Энцо растет. Красивый, статный, и прыгает, как кошка. Хоть бы не испортился парень. Думаю, в следующем блоке, после пары пенсий Арманом вполне и он может стать. Скрещу пальцы, чтобы 19 я смогла отсмотреть Юго, и в целом, с меня хватит. Луве уже смотреть не буду, не верю, что он что-то выжмет из себя, кроме красивых ног :(</t>
+  </si>
+  <si>
+    <t>14.05.26 19:35</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9300</t>
+  </si>
+  <si>
+    <t>То есть это уже не #подшагалом, а на уровне с ним :) Заклеила людей рядом, а то посодют же :)</t>
+  </si>
+  <si>
+    <t>14.05.26 19:32</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9299</t>
+  </si>
+  <si>
+    <t>Выключила 😝</t>
+  </si>
+  <si>
+    <t>14.05.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9296</t>
+  </si>
+  <si>
+    <t>Ленский, то есть Арман, очень старается и стесняется кокетку Маргариту/Леонор. Уже получше, конечно. И в дуэте обходится без штанги. Но пока Ленский :)</t>
+  </si>
+  <si>
+    <t>14.05.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9295</t>
+  </si>
+  <si>
+    <t>Состав #2 смотрю #подшагалом Болак/Моро</t>
+  </si>
+  <si>
+    <t>14.05.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9294</t>
+  </si>
+  <si>
+    <t>Рубрика #разомнеммозги: узнаете, кто танцует и что танцует?:)</t>
+  </si>
+  <si>
+    <t>14.05.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9293</t>
+  </si>
+  <si>
+    <t>Наша регулярная рубрика — рекламируем моих друзей, раз их продакшн забыл — сегодня посвящена новому спектаклю Кости Матулевского, ака самого ИИ-ориентированного современного хореографа нашего времени. Костя — бывший танцовщик Эйфмана — последнее время чаще работает с балетными труппами, а видели бы вы, как он хорош с современниками. (Я по Воронежу помню, было хорошо) Так вот: в Калуге там у них свой микрокосм современной хореографии, и если вы ни разу не заезжали туда и не были в Инновационном театре балета, то вполне вот можно попробовать открывать для себя новые точки на карте. Премьера у Кости 21 мая — да, это следующий четверг. Билеты стоят смешно. До Калуги билеты стоят смешно. А там хорошо :) Я там пару лекций читала в свое время, даже с грудничковой Булочкой ездила, и было славно. В общем, крайне рекомендую. Во-первых, вырваться из Москвы (где начала цвести береза), во-вторых, посмотреть что-то, что нечасто до Москвы добирается, в-третьих, поддержать уже-почти-не-молодых-но-талантливых-хореографов :) А неугомонная Соня мне вдогонку кидает, что если соберется группка от меня, она вам там сможет устроить развлекательную программу еще. И расскажет про спектакль, и проведет по центру, и доведет до Кости, которого тоже можно будет потерзать, и организует обсуждение после. Так что выступлю, как обычно дистанционным организатором — покупайте билеты на спектакль, пишите в комментариях, а я вас отдам в заботливые руки Сони Гайдуковой, которая вам еще и доп.программу организует :) https://www.icc40.ru/calendar/events/spektakl-99</t>
+  </si>
+  <si>
+    <t>14.05.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9292</t>
+  </si>
+  <si>
+    <t>Думаю последние дни, что хочу написать о забастовках. Потому что поймала себя на интересном. ▶️С одной стороны, я зритель. И, конечно, меня огорчает, что я до конца не знаю, вот конкретно сегодня я попаду в театр, или в 16:30 получу «письмо счастья». В 16:30, конечно, лучше, чем по приезде в театр, как французы тоже частенько практикуют. (Теперь пригородным театрам я объявила из-за этого мой личный невидимый бойкот, потому что дорога в полтора часа и на выходе — «мы бастуем, идите домой» — меня добила). И поэтому я понимаю реакцию всех, кто планировал, покупал билеты на транспорт, отель, рестораны. Хотелось красивого балетного вечера в Париже, а вышел просто красивый. Тоже неплохо, но не то, что мы планировали. ▶️Но с другой, я бывшая артистка балета. И я хорошо помню, чем грозит открытие рта: штраф, ор или увольнение. (Вероятно, сейчас по-другому, но я пишу про свое динозаврье время). Помню, как я сломала руку на гастролях, и с меня потребовали оплатить медицинские расходы. Вероятно, вы думаете, сломала я ее, веселясь в нью-йоркском баре ночью, упав со стола? Нет, упала на сцене в начале номера «Хитрый Мокану». Его я дотанцевала до конца (а там много вращение круговых, где надо держаться крепко за запястья), а на выходе за кулисы, как отошел шок, я поняла, что рука сломана. И в этой ситуации я была сама за себя. Никакого профсоюза, никакой поддержки. Только разговоры тет-а-тет с начальством, и потом зачем-то написание объяснительной, почему я подвела коллектив. Я была так зла, что специально написала какую-то ересь, типа «травма на сцене была получена вследствие сцепления левого голеностопа с соединительным швом сценического покрытия, итогом чего стало падение с прокруткой через левый бок с опорой на левое запястье». Мне тогда казалось все это невероятно смелым и дерзким, и жаль, у меня не было ИИ, чтобы попросить его написать юридически выверенное письмо с небольшим налетом пассивной агрессии. Будучи артисткой, я всегда чувствовала себя незащищенной. Когда тебя неправомерно снимают с номеров, чтобы наказать за плохое поведение. Когда тебе не к кому пойти за защитой, если артисты тебя буллят. Когда ты приносишь документ, оправдывающий твое отсутствие, а у тебя его выкидывают, потому что «печать министерства образования тут ни о чем не говорит». Поэтому я мечтаю, чтобы театрально/танцевальный мир умел стоять за себя. Знал свои права. Понимал, что у него есть какая-то защита. Психологическая и юридическая. Что в театре есть какой-то настоящий профсоюз — посредник, который помогает в переговорах с руководством. Чтобы ты не боятся открыть рот, зная, что за этим последует увольнение. «На твое место стоит очередь, таких как ты — сотни» — это, конечно, частично и правда, но все же все эти артисты с дипломами/опытом/талантом нужны Театру не меньше, чем Театр им. Поэтому, возвращаясь к забастовкам, я чуть-чуть могу расстроиться, что вечер не сложился, как хотелось бы. Но все же в душЕ я ликую, когда вижу, что сотрудники театра отстаивают свои права и не готовы засунуть голову в песок только ради того, чтобы быть частью великого театра.</t>
+  </si>
+  <si>
+    <t>13.05.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9291</t>
+  </si>
+  <si>
+    <t>Опера пригласила на распродажу костюмов:)</t>
+  </si>
+  <si>
+    <t>12.05.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9290</t>
+  </si>
+  <si>
+    <t>Париж: на сегодня отмены "Дамы" и "Ромео" :(</t>
+  </si>
+  <si>
+    <t>11.05.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9289</t>
+  </si>
+  <si>
+    <t>Вчерашняя "Дама" меня, конечно, совсем расстроила. Я давно ее не пересматривала, и в этом исполнении прям как будто все толстые швы видны. Ноймайер совсем не мой хореограф. Для меня он слишком сложный, не в плане "я не понимаю", а в плане complicated, слишком перегруженным иногда_ненужными_деталями. Сравниваю, например, с "Онегиным" Кранко, и кажется там прям течет все логично и четко. Нет излишнего, все структурно и нужно. Тут же опять без 100 грамм не разобраться. Не знаешь сюжет хоть чуть-чуть, уже начнешь плавать в истории. А не знаешь сюжет хорошо, то не разгадаешь все камео и отсылки. Ноймайер же это любит: "вон там вот третья сверху в левом углу, все", как помните в той рекламе, что мы еще по телевизору смотрели не помню в этом ли веке? :) То есть понятно, что Мелак вообще не понимает, что он тут делает. Он тягает штангу. С усилием, с удовлетворением, что поднял "вес". Но танца нет. Естественно, у Ноймайера не только сюжет complicated, у него еще и поддержки намного сложнее, чем нужно. И были моменты, когда как на соревнованиях по фигурному катанию ты просто сжимал зубы от страха: уронит или нет, приземлится они зубами в пол или нет. Доротея прекрасна. Во всех актах понимает, кто ее героиня. Она тянется к Мелаку, смотрит на него, ищет глазами. Он как будто бы что ли боится ее, не знаю, робеет, может. Очень забавно было увидеть субтильную красотку в кордебалете и понять (с биноклем), что это Каролин Осмон — моя любимая звезда современной хореографии. Но и на пальцах она аккуратна и хороша. Там же Летиция (забыла фамилию), которая недавно в "Парке" дебютировала, и Ида (но эта, правда, всегда мигрирует по репертуару). Думаю, артистам балеты Ноймайера нравятся: он их делает так, чтобы всем было что потанцевать. Не одна главная партия, а много интересных ролей. Но все равно — уважаю, понимаю, но сердце не любит прям так, чтобы бешено биться :)</t>
+  </si>
+  <si>
+    <t>10.05.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9288</t>
+  </si>
+  <si>
+    <t>Второй акт: Мелак еще и танцует не супер. Про сложные поддержки дуэта могу сказать одно: как будто штангу тягает :( Доротея смотрит на него, а он работу работает…:(</t>
+  </si>
+  <si>
+    <t>10.05.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9287</t>
+  </si>
+  <si>
+    <t>Как хорошо обрастать в Париже балетоманами: на второй акт пересадили поближе и дали бинокль :)) Первый акт — химии никакой. Но может, до меня не долетало. Доротея Жильбер и Флоран Мелак. Но качество ее танца просто невероятное. Вот, конечно, кому можно и не уходить:( Потому что недавно видела другую балерину помладше, которая уже почти вышла из своей великой формы насовсем :((((</t>
+  </si>
+  <si>
+    <t>10.05.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9286</t>
+  </si>
+  <si>
+    <t>Завершаем новости погоды, возвращаемся к балетным. Не отменили! Ура! Сегодня Доротея:) Отлавливаю последние возможности видеть ее до выхода на пенсию ❤️</t>
+  </si>
+  <si>
+    <t>10.05.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9285</t>
+  </si>
+  <si>
+    <t>В Париже начались дожди после недели хорошей погоды. Угадайте, кто вернулся в город 😂</t>
+  </si>
+  <si>
+    <t>08.05.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9284</t>
+  </si>
+  <si>
+    <t>В нашей эмигрантской жизни именно такие смс «делают меня плакать», как говорит моя дочь ❤️‍🔥❤️‍🔥❤️‍🔥 Счастлива за своих друзей, как просто за себя 🥳</t>
+  </si>
+  <si>
+    <t>07.05.26 18:53</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9283</t>
+  </si>
+  <si>
+    <t>Я случайно пришла в ресторан, где никто не говорит по-английски, где меню просто списком непонятных слов, где ТОЛЬКО мужики, потому что этот ресторан при какой-то футбольном что ли клубе 🤭😬😳 Но пишут, что для мясоедов это рай. Вот и проверим:))) (Заказала на сербском ахахаха — «лепиня?», «конечно, лепиня!». Это кажется я хлеб заказала 🤭🫣)</t>
+  </si>
+  <si>
+    <t>07.05.26 18:50</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9282</t>
+  </si>
+  <si>
+    <t>Записываю в Белграде курс лекций для проекта своей музыкальной коллеги Юли Казанцевой. Сегодня записали 6 лекций. Почти подряд. Бобик сдох. Причем я веду список, на какой лекции я в какой одежде, в каких сережках и в какой помаде, чтобы не повторяться. Юля изначально говорит, ну не больше 40 минут давай. Первые две пишу по часу 😬 К 6-й уже навострилась и записала 37 минут 🤭 Но я смотрю на ее производство и просто в восторге: у них выстроенный сетап под съемки, все по-взрослому. У нее огромная команда, которая все контролирует: от деловых вопросов и рассылок писем до съемок и монтажа. Я с одной стороны в восхищении и думаю, что хотела бы так же. С другой, таких масштабов просто боюсь. Там уже филонить и выпадать нельзя. От тебя уже много человек зависит. (Но конечно, писать лекции не на камеру компа, а на мой фуджи уже пора!)</t>
+  </si>
+  <si>
+    <t>06.05.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9281</t>
+  </si>
+  <si>
+    <t>Лечу в Белград. Сможете по прогнозу погоды угадать, когда я оттуда улетаю 😂😂😂 Ребят, но в Париже сейчас должно восстановиться все, надеюсь, перестанет лить сутками 😂 Слушайте, кто там меня проклял, а можете поменять это на что-то другое? Есть и не толстеть? Пить и не пьянеть? А то от погоды не только я страдаю же 😂</t>
+  </si>
+  <si>
+    <t>05.05.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9280</t>
+  </si>
+  <si>
+    <t>Не, конечно, в такую погоду выходить из дома не хочется — (как помните, я за собой вожу говнопогоду), но это не повод отменять первый спектакль блока Дамы с камелиями:((((( Опять бастуют:( Так что сидим дома сегодня, господа парижане и гости столицы</t>
+  </si>
+  <si>
+    <t>04.05.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9279</t>
+  </si>
+  <si>
+    <t>28 сентября и 1/12 и 15 октября танцуют Доротея Жильбер+Юго Маршан в балете "Манон". 15 Доротея прощается со сценой Оперы. Только что вывесили составы.</t>
+  </si>
+  <si>
+    <t>04.05.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9278</t>
+  </si>
+  <si>
+    <t>Так, ну раз уж я опять в Париже (ненадолго, ибо в среду вылетаю в рабочую командировку записывать новый курс для коллеги), напоминаю, что если вы хотите приехать в Париж в сентябре, то самое время сейчас выкупить билеты на "Манон", пока — а) они есть в наличии — б) доступ не открыли всем Потому что как только откроют доступ всем — билетов, конечно же, не будет. Второе: кто знает, почему на 4 октября на "Манон" уже почти нет билетов даже абонентам? Я в панике тоже себе взяла, вдруг я чего не знаю :)))) Но на 15-е — прощание Королевы Додо, как ласково тут называют Доротею Жильбер — уже все, поезд уехал. Даже я не успела, будучи балдой.</t>
+  </si>
+  <si>
+    <t>04.05.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9277</t>
+  </si>
+  <si>
+    <t>Маркетологи: надо доносить свою сложную тему простым людям Простые люди: 😂😂😂</t>
+  </si>
+  <si>
+    <t>04.05.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9276</t>
+  </si>
+  <si>
+    <t>14 марта в «Лаборатории современного зрителя» прошла лекция исследователя танца Виты Хлоповой «Читай по рукам: пантомима в балете». Но в первой записи пропало самое главное — иллюстративный материал! Сегодня делимся с вами второй версией записи лекции: теперь все видео и изображения на месте.</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9275</t>
+  </si>
+  <si>
+    <t>Мой zoom после обновления сошел с ума и стал записывать только говорящую меня, без слайдов 🤪 Что для лекции о пантомиме, которую я прочла для Пермского театра, катастрофически неприятно было: ибо расшифровываем сцены, а сцен не видно. (Но даже так просмотров у лекции перевалило за пару тысяч, удивительно). Так что спасибо героям-монтажерам театра: они все починили и перевалили. Теперь можете смотреть уже с примерами 🥰</t>
+  </si>
+  <si>
+    <t>02.05.26 22:12</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9274</t>
+  </si>
+  <si>
+    <t>Две недели пролетели как обычно: вжух и всё Спасибо всем большое, кто наполнил их беседами, балетами, встречами, подарками, вином, креманом, и обьятьями :) Как обычно, нам ничерта не хватило. Дочь ругает меня, что не посетили театр Образцова и стоматолога. Она, конечно, права. Но просто она знать не знает, как сильно ее мать устает на этих каникулах. Спасибо МГАХу за приглашение посетить прогон «Парада». Я заодно пробежалась по родным пенатам, и сфоткала вот Уну у моего главного зала номер 8, где мы переставали дышать, как только входила туда Лаврухина. Прошу прощения, кого не успела увидеть лично или в танце, но не в последний раз. И спасибо всем, кто приходит на мои лекции. В этот раз было много новых людей. И детей :) я всем ужасно рада, и надеюсь, вам тоже было интересно и что-то ново в моих рассказах. Всех обнимаю (кроме московской погоды) и до новых встреч :)</t>
+  </si>
+  <si>
+    <t>01.05.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9272</t>
+  </si>
+  <si>
+    <t>Вам просто не меня надо было искать, а Уну 🤪😆😂</t>
+  </si>
+  <si>
+    <t>01.05.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9271</t>
+  </si>
+  <si>
+    <t>Так театральные детки Москвы (а может, и России, не знаю) ездили отдыхать летом на море. У нас тут от училища узнаю себя (найдете?), Лену Касьянову, Настю Дриго и Наташу Ломакину.</t>
+  </si>
+  <si>
+    <t>01.05.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9270</t>
+  </si>
+  <si>
+    <t>У мамы нашла старый фотоальбом: не угадаете ли, о какой партии я мечтала в 15 лет?:))))</t>
+  </si>
+  <si>
+    <t>30.04.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9269</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9268</t>
+  </si>
+  <si>
+    <t>Ну кстати — если вы хотите подготовиться к этой "Золушке" от человека, который страстно любит и прекрасно знает историю советского балета, то в нашем большом канале с 35 лекциями про балет есть роскошная от Богдана Королька. Если уж обсуждать потом в антрактах и чатах — то со знанием дела и хорошей исторической подводкой :)))))</t>
+  </si>
+  <si>
+    <t>30.04.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9267</t>
+  </si>
+  <si>
+    <t>Это было смелое решение! Дирекция БТ по-дягилевски решает вопросы: ты вроде прекрасно танцуешь, а не поставить ли тебе балет? Кроме шуток, всячески делаю Вячеславу сил, вдохновения и времени, чтобы все успеть. Думаю, на премьере будет многолюдно. Держите в курсе ❤️ (О, а еще кажется Сергей Рябов был моим студентом сто лет назад в Британке)</t>
+  </si>
+  <si>
+    <t>29.04.26 23:59</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9264</t>
+  </si>
+  <si>
+    <t>В моей жизни сейчас много книг: редактирую, консультирую, пишу. Один из любимых (и трудных) заказов был стать научным редактором книги о танце для детей. Я скупила тьму книг о танце для детей, и к сожалению, процентов 90% написано либо плохо, либо не детям. Это сложный читатель, которого надо увлечь, ведь он будет читать лишь то, что ему интересно. Книга португальского автора имела ряд сложностей (много национального колорита, русскоязычному зрителю непонятная; или плохое знание русского/советского балета, с переводными цитатами, которые я интуитивно догадывалась, в каких источниках искать), но какой точно был плюс — она написана языком для детей. Радует, что любимый «Самокат», возле которого я много лет жила — практически соседский и родной — издает такую книгу. Которую сейчас по предзаказу вы можете купить с такой невероятной скидкой. Рекомендую ❤️</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9266</t>
+  </si>
+  <si>
+    <t>«Танцуют лишь пьяные и безумцы», — заявлял Цицерон, считавший танцы заня­тием недостойным и бесполезным. Но он опоздал: в I веке до нашей эры танец уже  был неотъемлемой частью жизни». 🤩 Ежегодно 29 апреля по всему миру отмечается Международный день танца. А мы, в свою очередь, подготовили к этой дате большой подарок для наших читателей!  💘 Представляем вашему вниманию «ТАНЕЦ. Хореографический словарь с историями и заданиями», который написали Инес Фонсека Сантуш и Даниэл Терсиу, а проиллюстрировал один из наших любимых художников, Андре Летрия.   БОЛЬШОЙ, ВЕСТСАЙДСКАЯ ИСТОРИЯ, ЖЕСТ, КАРНАВАЛ, КОРДЕБАЛЕТ, ЛАБАН, ЛУННАЯ ПОХОДКА, ПАВЛОВА, ПРЫЖОК, РЕПЕТИЦИЯ, САМБА, ТЕЛО, ФАВН, ХИП-ХОП, ЧАЙКОВСКИЙ.  🤩И ещё 210 слов и выражений, связанных с танцевальной культурой, раскрываются на разворотах этой книги и знакомят читателя с причудливыми «па» истории танца. 🤩 И конечно, приглашают пуститься в пляс! Ведь статьи дополняют практические задания для творческой лаборатории, которую можно организовать дома, в школе, в летнем лагере и в компании друзей. «Эта книга — приглашение к танцу, к тому, чтобы слова и идеи двигались вместе с телом. На этих страницах слова и образы, вместо того чтобы сковывать движение, стремятся помочь его освободить. Потому что вся жизнь — это движение». 🤩В 2023 «Танец» вошел в список лучших книг Болонской книжной ярмарки (BRAW Amazing Bookshelf). С португальского книгу для нас перевел Геннадий Петров, а научным редактором выступила Вита Хлопова, театровед, историк танца и популяризатор танцевальной культуры.  ✨ АЛЛЕГРО…и предзаказ со скидкой –40% уже на сайте издательства.</t>
+  </si>
+  <si>
+    <t>29.04.26 23:04</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9263</t>
+  </si>
+  <si>
+    <t>Всем спасибо большое, кто дошел ❤️‍🔥 Почти два часа без перерыва, надеюсь, что-то новое вы для себя открыли, ну или вспомнили что-то красивое и прекрасное 🥰 Следующая наша встреча состоится если не в июле (как понимаете, на одну нашу с вами московскую премьеру я очень хотела бы приехать), то в октябре 🥰 Спасибо за вкусное, красивое и за ваше ко мне (и Уне) внимание ❤️</t>
+  </si>
+  <si>
+    <t>29.04.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9262</t>
+  </si>
+  <si>
+    <t>Я же не могу просто так взять и не проверить презентацию лекции, и не влепить в нее новых 25 слайдов 😂😂😂 Жду вас уже через три часа на Воздвиженке :) Забегайте в последний вагон, лекцию хорошую написала 😍 https://nofixedpoints.com/opera9</t>
+  </si>
+  <si>
+    <t>29.04.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9261</t>
+  </si>
+  <si>
+    <t>Аххха, а это погода в Париже: сейчас там роскошное лето, а ровно с нашим прилетом начнутся дожди и холод. Что-то с нами не так ахххха</t>
+  </si>
+  <si>
+    <t>29.04.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9260</t>
+  </si>
+  <si>
+    <t>Я человек-везение, конечно: наш обратный самолет в воскресенье :))) мы застали просто самую трешовую погоду в Москве :)</t>
+  </si>
+  <si>
+    <t>28.04.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9259</t>
+  </si>
+  <si>
+    <t>Я разослала всем письмо с явками-паролями, посмотрите, дошло ли :) Завтра в 19-00 на Воздвиженке очень жду желающих узнать про те 9 балетов, которые я выбрала, как знаковые для Оперы. (А в комментариях сможете все назвать?) Ну и билеты здесь</t>
+  </si>
+  <si>
+    <t>27.04.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9258</t>
+  </si>
+  <si>
+    <t>А я вам напоминаю про наши с вами планы на день танца 29 апреля! С 19.00 я жду желающих на своей лекции, посвященной главным балетам Парижской Оперы за всю ее историю:) По факту, эти балеты уже не только Опере принадлежат, но создавались именно для нее. В этот мой приезд больше лекций не будет, так что если вы вдруг хотели услышать меня с моими рассказами об Опере, вот он момент :) Не задержимся дольше 21.00:) https://nofixedpoints.com/opera9 (Билеты за лекцию на почту не высылаются, но я просто напишу завтра уже всем организационное письмо, как дойти и найти) Ужасно жду ❤️</t>
+  </si>
+  <si>
+    <t>27.04.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9257</t>
+  </si>
+  <si>
+    <t>Обошли все мои кабинеты и залы, добрались до интерната даже (6-летнего ребенка эта идя жить без родителей ужаснула), и вдруг в пустой аллее, где 8 зал Лаврухиной, меня такая ностальгия догнала: я вдруг вспомнила, какое ужасное у меня было ощущение, когда я понимала, что надо уходить из МГАХа в моисеевский. Такое ощущение пустоты: потому что в училище я все понимала, а там меня ждал совсем новый неизвестный мир, где дробушки, веревочки и так далее.</t>
+  </si>
+  <si>
+    <t>27.04.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9255</t>
+  </si>
+  <si>
+    <t>Я не знаю, как можно развести столько детей на сцене и не сойти с ума 🫣😂</t>
+  </si>
+  <si>
+    <t>27.04.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9254</t>
+  </si>
+  <si>
+    <t>Софья Владимировна за работой ❤️‍🔥</t>
+  </si>
+  <si>
+    <t>27.04.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9252</t>
+  </si>
+  <si>
+    <t>Мама, а какие у нас сегодня планы? Сегодня планы такие, дочка: зайти туда, где ты не был сто лет, встретить своих педагогов, пройти мимо бывшего кабинета Головкиной с замиранием сердца (а там теперь конференц-зал), и посмотреть прогон «Парада» нашей с тобой подружки Сони :) а еще поесть в столовке, кажется, из той же посуды, что была в твоем детстве :)</t>
+  </si>
+  <si>
+    <t>27.04.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9251</t>
+  </si>
+  <si>
+    <t>Значит, еще про планы: Знаю, что 30-го награждают больших людей и со сцены зачитывают речи, но если вдруг вам такой формат не подходит, и хочется чего-то весеннего, то предлагаю поддержать Костю Семенова, которого вы многие очень любите по его спектаклям в Стасике, и сходить на его Гала. Обещаны Соломянко и Беляков, но вроде, как я слышала, может, и еще кто-то добежит из ваших любимых:) Костя сделал нам промокод в 10% по слову DWW (кроме красной зоны), спешите использовать https://vesnaballetgala.tilda.ws/mob 📌 30 апреля, 19.00, ДК ЗИЛ (А вообще подпишитесь на канал Кости (@myoldcactus), у него там много фрагментов подготовки к Гала)</t>
+  </si>
+  <si>
+    <t>26.04.26 20:44</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9250</t>
+  </si>
+  <si>
+    <t>Дочка каждое утро начинает с вопроса: "Мама, а какой план на сегодня?". Сегодня у нас твой первый поход в Большой театр (спойлер — нет, ибо первое, что сказала Уна, забежав в фойе Новой сцены, "Мама, ты ку-ку, я здесь уже СТО раз была" 😂😂😂). Скуксила физиономию, но так как сейчас ей интересна тема смерти, я такая с козырей: "Там в балете мальчик будет убивать девочку". Ну вроде этим и заманила. Ну что я могу сказать: мальчик, что убивает девочку, великолепный. Девочка невероятная. Дебютант прекрасен. Я счастлива. (Лантратов — Крысанова — Смилевски). Конечно, так приятно смотреть на людей, которые понимают, ЧТО они делают на сцене. У которых не нужно волноваться за хореографический текст — он в крови уже. Но вот каждая секунда вовлеченности и сыгранности между всеми ними — это что-то волшебное. Кажется, Кармен, конечно, отличный гастрольный вариант, для европейцев было бы притягательным элементом программы, жаль, что ставки не на нее. Но с другой — не все составы, конечно, стоит смотреть. И нам сегодня всем очень повезло. Высший уровень у всех. "Танцеманию" я, признаюсь, не видела. Но слышала восторги всех и вся. Как вы понимаете, с сегодняшним составом я ваших восторгов разделить не могу, но с другой — я знала, на что иду. Мне хотелось Крысанову, и пришлось выбирать: в Кармен, или в Танцемании. А два вечера мой маленький нелюбитель балета не вынес бы. Но ладно, с исполнением не все так гладко, посмотрим на хореографию: у Самодурова здесь она насыщенная, дерзкая, резкая. Но кажется, она очень нуждается в правильном исполнителе. Я видела видео-кусочки с огонь-составом, и даже там нерва было больше, чем живьем сегодня. Ну и из смешного: когда танцуешь современного хореографа, критик в растерянности — одна из главных балерин сегодня тур пике просто делает на согнутую ногу, или это так задумано 😂 Ну и помните, я как-то на лекции вам рассказывала про музыку: так вот тут есть очень сильная подсказка музыкальная. Мы все с вами ждем финального фейерверка, ибо музыка нарастанием к нему ведет. И когда наша гармоничная душа его получает, мы радуемся. (После спектакля почувствовала себя немного в шкуре известного человека: было и неловко и удивительно приятно, спасибо вам всем, кто вместе со мной задержал работников Большого театра закрывать входные двери ❤️❤️❤️ В какой-то момент уже просто расплакаться хотелось от такого количество добрых слов ❤️ Спасибо вам всем огромное )</t>
+  </si>
+  <si>
+    <t>26.04.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9249</t>
+  </si>
+  <si>
+    <t>В общем, как остаться в ансамбле на год после того, как тебя уволили:) Я покорно собрала свои вещички, прошла по обходному листу, самое обидное было отдавать роскошный бокс для грима. И ушла одним днем. Не успев еще понять, что происходить — все это было в состоянии шока, как понимаете — получаю через день-два звонок из ансамбля. Мол, у нас в пятницу концерт в Кремле, а на твое место в Тарантелле нет замены, приходи выручить коллектив в память о лучших годах твоей жизни. В Тарантелле у меня было чуть-чуть сольное место: во-первых выходила в тройке солистов, во-вторых, выводила лошадь в самом начале :))) Ну собственно, терять мне уже нечего: меня и так уволили. Поэтому я говорю, на концерт я не пойду, потому что если я вдруг упаду, сломаю, или что, вы скажете, что не знаете меня, что я вообще посторонний человек какой-то. (Тем более руку я уже ломала на гастролях, и там тоже была очень странная история: плавали — знаем!) Тут взывают к моему разуму, мол, коллектив столько для тебя сделал, можешь последний реверанс тоже ему такой сделать. Я, кажется, ответила, что и я коллективу отдала много лет. И кажется, мы в рассчете. В общем, была на удивление не по возрасту дерзкой. Положили трубку. В ночи перезвонили: «тебе продлили контракт на год. Завтра утром выходишь на работу». Утром я вышла на работу. Девочки в раздевалке сначала остолбенели, потом зааплодировали. Но надо сказать, тот мой последний год был просто ужасным. Меня постепенно снимали со всего, и к концу нового контракта, конечно, на моих местах уже были запасные составы:) Но все, что ни делается — всё к лучшему :) это была великая школа жизни и закалки характера. А еще кладезь прекрасных историй для моего канала :))) Желаю всем детишкам сегодня на выпускном классе в студии успехов ❤️👏🏻</t>
+  </si>
+  <si>
+    <t>25.04.26 20:34</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9248</t>
+  </si>
+  <si>
+    <t>После этого «увольнения» я действительно ушла из ансамбля, но…ненадолго. Так как окончательно я ушла только лишь в 2004 году ;) О том, как мне удалось вернуться — расскажу чуть позже :)</t>
+  </si>
+  <si>
+    <t>25.04.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9247</t>
+  </si>
+  <si>
+    <t>Бабушка принесла найденное в архивах: билет на мой концерт в моисеевском, и выданное в этот же день вежливое письмо с тонким намеком на увольнение</t>
+  </si>
+  <si>
+    <t>25.04.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9246</t>
+  </si>
+  <si>
+    <t>А подскажите мне плиз: вечер Кармен-сюита с Танцеманией сколько примерно длится по времени?</t>
+  </si>
+  <si>
+    <t>24.04.26 19:44</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9245</t>
+  </si>
+  <si>
+    <t>Забыла совсем сказать, что завтра состоится презентация нашей последней книги серии Garage.Dance про Рудольфа Лабана, для чего специально приедет автор этой книги Эвелин Дёрр. Вместе с хореографом Аней Кравченко они обсудят личность Рудольфа Лабана, и я думаю — это будет интересно. Ведь Эвелин много и плотно работала в архивах Лабана, а Аня, как хореограф и практик, интересна в плане понимания ценности теории движения Лабана. Начало в 14-00, бесплатно, но по регистрации. Я обязательно дойду, не как редактор, а как слушатель. Мне самой жутко интересно. Приходите и вы :)</t>
+  </si>
+  <si>
+    <t>24.04.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9244</t>
+  </si>
+  <si>
+    <t>Так, отметим 29 апреля — день танца — вместе :) Жду вас в лектории на Воздвиженке с 19 до 21 часа, но стартуем в 19-15, наверное :) Чтобы все успели. Расскажу вам про 9 главных балетов (по моему мнению) в истории Парижской Оперы. Начнем с Сильфиды, закончим The Seasons Canon. Остальное раскрою на лекции ❤️ Мест, конечно, больше, чем на детскую лекцию, но не безлимитно :) https://nofixedpoints.com/opera9 Очень всех жду ❤️❤️❤️</t>
+  </si>
+  <si>
+    <t>24.04.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9243</t>
+  </si>
+  <si>
+    <t>Не помню, 10 лет назад это было, или около того, но я работала училкой в школе, читала моисеевцам историю драматического театра. Вчера была на отчетном концерте студии «Синяя птица», там мой малыш-школьник Арсений стал уже большим дядькой-педагогом. Первое, с чем меня встретил: «Виктория Андреевна, отец Мольера был обойщиком, а самого Мольера звали Жан-Батист Поклен» 😂😂😂 Наверное, я много раз это повторяла, раз столько лет спустя это в голове 😂😂😂</t>
+  </si>
+  <si>
+    <t>23.04.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9242</t>
+  </si>
+  <si>
+    <t>Меж тем моя дочь 🤦‍♀️🤪😂</t>
+  </si>
+  <si>
+    <t>23.04.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9241</t>
+  </si>
+  <si>
+    <t>Прима Лифаря, муза Джина Келли, непростая великая женщина Клод Бесси сегодня умерла</t>
+  </si>
+  <si>
+    <t>23.04.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9240</t>
+  </si>
+  <si>
+    <t>Так, подтвердили помещение на 29 ❤️‍🔥 Я сейчас еду смотреть отчетный концерт одного коллектива, вернусь в ночи и сделаю ссылку на оплату:) Так что держите вечер 29-го занятым, кто хотел.</t>
+  </si>
+  <si>
+    <t>23.04.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9239</t>
+  </si>
+  <si>
+    <t>Меня склоняют к 28-му еще. Но там ДФ с Кокоревой. Я поэтому и не рассматривала эту дату, кто ж обменяет Лизу на меня в здравом уме. Поэтому и не стала ее брать. Но что скажете: рассмотреть еще и 28, или нет. 👍🏻 — рассматриваем 👎🏻 — не рассматриваем</t>
+  </si>
+  <si>
+    <t>23.04.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9237</t>
+  </si>
+  <si>
+    <t>Сейчас уже рассылаю все явки-пароли на детскую лекцию, проверяйте почту (место есть только одно, слетела бронь, пишите, если нужно) Но вот что насчет взрослой? Помещение, где я читала в октябре, на Воздвиженке, предлагает 30 апреля вечером. Но еще жду от них информации по 29 апреля на всякий случай. Лекция есть про главные спектакли Оперы (от Сильфиды до The Seasons Canon) за 350 лет. Набрала 9 спектаклей :) Напишите в комментариях, хотите? Соберем 10 желающих, значит, открою запись :) И выберем удобную дату: 29 или 30 :)</t>
+  </si>
+  <si>
+    <t>22.04.26 18:54</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9236</t>
+  </si>
+  <si>
+    <t>По дороге из Зеленограда получаю письмо от Оперы с расписанием репетиций и всяческих активностей. Пока там туда-сюда выключала впн, случайно заказала 3 временных слота на экскурсию за кулисы 🤭🫣🤫🤦‍♀️ Надеюсь, они не подумают, что я ку-ку. Другие активности, что предлагает музыкальный театр своим меценатам: частная экскурсия на выставку Ли Миллер, частный визит за кулисы Мулен Руж, несколько прогонов Баядерки и финального блока с Кристал Пайт и еще по мелочи. ______ Осчастливила! Меж тем хочется осчастливить кого-то, кто на такое даже не рассчитывает: у меня есть возможность прохода на прогон «Дамы с камелиями» 28 апреля:) Пишите в личку, будем жребий кидать :))))</t>
+  </si>
+  <si>
+    <t>21.04.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9235</t>
+  </si>
+  <si>
+    <t>У меня осталось только 5 мест после пред продажи. Боюсь выкладывать в общий канал, а то не смогу потом всех вас поместить. Напишите мне в комментариях, я буду штучно высылать :)</t>
+  </si>
+  <si>
+    <t>21.04.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9234</t>
+  </si>
+  <si>
+    <t>50% билетов ушло 😳❤️</t>
+  </si>
+  <si>
+    <t>21.04.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9233</t>
+  </si>
+  <si>
+    <t>Всем оставившим заявку на детскую лекцию, я отправила имейл. 25 апреля с 18:15 примерно, метро Чеховская Мест мало, поэтому если хотели, смотрите скорее почту, потому что через несколько часов ссылку уже кину тут :)</t>
+  </si>
+  <si>
+    <t>20.04.26 22:10</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9232</t>
+  </si>
+  <si>
+    <t>А расскажите, кто-то есть 28 апреля в Париже со свободным вечером?;) Надо, чтобы вы любили балет и Парижскую оперу ;)</t>
+  </si>
+  <si>
+    <t>20.04.26 21:05</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9231</t>
+  </si>
+  <si>
+    <t>К «Тщетной» в Кремле, может, и были бы даже какие-то микро-вопросики, но в целом, у меня очень положительное впечатление. Родителям на заметку: первое действие сидится внимательно. А вот с середины второго акта (где пошел танец четверочек) моя 6-летка пошла уже червяком выть в кресле :) И вот еще: я труппу Кремля видела очень давно. В период моей юности труппа была плохого качества, прям грязь была везде. Потом у меня был перерыв, и я пересмотрела несколько спектаклей с Алисой Аслановой (в качестве прима-балерины театра, а не моего партнера по партеру), и тоже — кордебалет грязнил категорически. Сейчас уровень труппы очень поднялся. Главное и у солистов (Дарья Бочкова и Эдгар Еигазарян — просто очень и очень приятное впечатление. По попаданию в роли, выкручиванию рондежамов в гаргуяде и бризе по всем точкам света), но и у кордебалета. Очень удивлена, но зато как приятно. Премьера 23 апреля, сходите. Конечно, вы будете сравнивать с Аштоном. Но нужно от этого воздержаться и просто порадоваться, что у Московской труппы появился новый хороший спектакль.</t>
+  </si>
+  <si>
+    <t>20.04.26 20:58</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9230</t>
+  </si>
+  <si>
+    <t>В общем, спасибо всем за советы с впн, реанимировалась :) Ну что ж: про выпускной я, пожалуй, не буду особо ничего писать. Разговаривала сегодня с Алисой Аслановой, с которой удачно так провели половину дня, и как раз обсуждали это: что нет смысла писать «критику» на выпускные классы. Детки на нервах, выдают самое лучшее из себя, и писать, что у них там пятка поднимается на ассамбле — ну просто зачем. Поэтому я всех искренне поздравляю, теперь можно выдохнуть, но совсем ненадолго, ибо вы в начале только вашего пути:))) кажется, что все позади. Но все только впереди :) и вот дальше уже следите за своими пятками 🫣🤫😬</t>
+  </si>
+  <si>
+    <t>20.04.26 17:51</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9229</t>
+  </si>
+  <si>
+    <t>А вечером случайно на пресс-прогон Тщетной в Кремль попали:))) Очень случайный первый день в Москве, в который я планировала просто спать 🫣❤️‍🔥 У меня постоянно выбивает впн, поэтому сухо пишу. Напишу чуть позднее подробнее :)</t>
+  </si>
+  <si>
+    <t>20.04.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9228</t>
+  </si>
+  <si>
+    <t>С корабля на бал:))) с самолета на выпускной во МГАХ :)</t>
+  </si>
+  <si>
+    <t>20.04.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9227</t>
+  </si>
+  <si>
+    <t>Guess where 🥳🤷‍♀️😍</t>
+  </si>
+  <si>
+    <t>18.04.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9226</t>
+  </si>
+  <si>
+    <t>Я тут свои московские вечера пытаюсь заполнить, и видела, что у Даши Павленко будет спектакль в Москве (но кажется, перенесли:(. Увидеть Дашу для меня — это всегда творческая радость, потому что она человек — ищущий, пробующий и бесстрашный. И очень красивый ❤️ И в разговоре с ней я узнаю, что у нее будет проект в Ереване, и кажется, вам на него нужно. 26 апреля на сцене театра оперы и балета Даша выступит в постановке «Голос человеческий» на музыку Пуленка и либретто Кокто. Ставит это все Андрей Кайдановский (мы с вами его помним хорошо по работам в стасике), а вместе с Дашей на сцене будет меццо-сопрано Юлия Маточкина. Позиционируется этот жанр как «хореографическая опера», и со времен Пины Бауш мы с вами знаем, что это сложно и красиво ❤️‍🔥 В общем, команда собралась талантливая, а что из этого вышло — смотрите 26 апреля в Ереване ;) Там и погода отличная, и вкусно, поэтому классная идея для небольшого выезда на выходные с пользой ❤️</t>
+  </si>
+  <si>
+    <t>17.04.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9225</t>
+  </si>
+  <si>
+    <t>Так, ну что же — я оплатила билет в Москву, и за 2 дня до полета это оказалось почти на 100.000 дешевле (на двоих), чем за 2 месяца. Начиная с 20 апреля готова/ы встречаться, гулять, ездить с ночевкой к друзьям, ходить на спектакли, читать лекции :) (пишите мне, пожалуйста, в личку, я как обычно буду делать график всего, чтобы распределить силы и время :)))) По детской лекции я сейчас посмотрю, как вы в анкете ответили, и обсужу с залами, которые мне предлагали в аренду. И все сделаем :) Взрослая-то нужна? :) Если 29 апреля (ну к примеру) ничего важного не танцуется в Москве, можно так отметить день рождения Новерра и собственно день танца, и послушать про главные спектакли Парижской Оперы за 350 лет. Я их 9 штук выбрала, прям от романтиков тех лет до эклектиков наших дней :) (Ну а говоря про главные спектакли Оперы — это в целом, и главные спектакли в истории балета до эры Петипа)</t>
+  </si>
+  <si>
+    <t>16.04.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9224</t>
+  </si>
+  <si>
+    <t>Если завтра кто-то в Париже и хочет пойти на балетный класс в Парижскую Оперу, у меня есть лишний билетик :) Начало 11-15 :)</t>
+  </si>
+  <si>
+    <t>16.04.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9223</t>
+  </si>
+  <si>
+    <t>Так, ни к чему это не обязывает, но мне нужно просто понять масштаб мероприятия. Если вы заинтересованы в моей московской оффлайн детской лекции, то могли бы просто в анкете проставить ваши ответы :) Мне нужно просто понять, какой зал арендовать</t>
+  </si>
+  <si>
+    <t>15.04.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9222</t>
+  </si>
+  <si>
+    <t>Я за последние пару лет собрала несколько занятных случаев, которыми обязательно хочется поделиться со всеми, кто постигает профессию продюсера {культурных мероприятий} Наверное, для этого заведу хэштег #такненадо Со мной часто связываются разные лектории с просьбой прочитать для них лекцию. То есть, что мы имеем: кому-то нужны именно мои компетенции для того, чтобы в их лектории прозвучала хорошая лекция. Не я сама себя предложила, и они обратились именно ко мне. Расскажу вам несколько кейсов моей коммуникации: 1. — Моя лекция стоит 5 рублей — Понятно, но у нас есть только полтора — За полтора никак, но могу пойти навстречу и сделать за 3 не полтора часа, а 45 минут — Это не серьезно. У нас есть полтора, и мы хотим полтора часа. У нас так все лекторы читают, это вопрос принципа. 2. — Вместо гонорара предлагаем вам отметку в сторис наших соцсетей. — Мне это неинтересно. Я работаю за гонорар. Дальше я читаю им лекцию за гонорар, и они реально в своих соцсетях нигде не пишут мое имя даже😂 Типа "Лекцию про балет вам прочтут 32 мая в 19-30". И я вот думаю, вы идиоты что ли? Назло маме отморожу уши, да? 3. Вместо гонорара можем предложить пост о вас в наших соцсетях (и обычно у канала 3000 подписчиков в инсте, то есть большие так себя не ведут) 😩 4. — Предлагаем "прогнать" вашу лекцию накануне, чтобы мы посмотрели, все ли в порядке, и вы успели исправить ошибки, которые у вас найдут наши методологи. — Без проблем. Прогон стоит так же, как и полная лекция. — Конечно же, нет. Это же вам в первую очередь нужно, чтобы лекция была идеальной. 5. — Предлагаем вам онлайн-лекцию в нашем лектории. Обычно у нас приходит человек 20 на лекцию, цена лекции 5000 рублей. Ваш гонорар 15.000 рублей. И пожалуйста, мы ждет от вас анонсов этой лекции, чтобы на вашу лекцию пришло побольше вашей аудитории. Вот тут у меня всегда вопрос, а зачем мне это? Я читаю у других ради расширения аудитории, верно? Значит, я привожу свою аудиторию в онлайн-лекторий, получаю за это 15.000 рублей. Лекторий получает 85.000 рублей. И то есть я не только идиотка, которая им отдала весь заработок, так я еще бесплатно отрекламировала у себя другой лекторий. 6. Один из любимых диалогов был несколько лет назад, когда в дело о переговорах подключилась молодая активная менеджер. То есть большая локация меня наняла на лекцию, а потом уже детали отдали девушке. Она мне пишет: "У вас ХОТЬ соцсети-то есть?". Тут уже сразу профнепригодность, ты если с кем-то работаешь, ну погугли хоть немного. Потом продолжает: "Я вообще о вас впервые слышу и не знаю, как вас продавать, кто в нормальном уме на лекцию про балет пойдет?". Звоню организаторам, говорю, милые мои, избавьте меня, пожалуйста, от этой милой коммуникации. А вообще, может, и вам такой менеджер не нужен, а? _________ В общем, кажется, ничего сложного нет в коммуникациях, да, а на деле таких кейсов у меня десятки. И в реальности, нормально комфортно общаться и обсуждать условия в моей практике могут только прям 3-4-5 человек. Чаще всего это какой-то просто тупой сюр. Не знаю, учат ли этому где-то. Но если вдруг да, и вы в этой профессии — не брезгуйте обновлением таких знаний ;)</t>
+  </si>
+  <si>
+    <t>15.04.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9221</t>
+  </si>
+  <si>
+    <t>Значит, «Павана Мавра» — вы молодцы! (Ох, как я издевалась над моими школьниками с вопросами о том, какие ягодки были на этом платочке Дездемоны. Проверяла, читали ли текст или краткое содержание — помогает сразу выявлять халтурщиков) История появления этого балета в СССР довольно любопытная. В 1949 году Хосе Лимон — яркий представитель танца-модерн 2-го поколения, ученик Чарльза Вейдмана и Дорис Хамфри, ставит свою «Павану Мавра». Работа сильная, яркая. В 1973 и 1974 году она была показана в СССР на гастролях Датского Королевского балета, а затем и Джоффри балета. А в 1985 Ленфильм выпускает трилогию «Шекспириана», где наряду с авторскими балетами Натальи Рыженко («Гамлет», «Ромео и Джульетта») выходит еще и «Отелло» в хореографии Лимона, но балетмейстером указана все та же Рыженко. Вероятно, вы спросите, знал ли Лимон про эту постановку? Или даже — получил ли он какие-то деньги за использование этой хореографии? Говорят, что на первых порах нет. У нас спокойно в юридическом плане можно было такие коленца выкидывать. Но надо отдать должное Никите Долгушину (мы считаем, что в России эта постановка принадлежит ему), как только стало возможно работать в правовом поле, он сразу так и стал делать. И даже приглашать репетиторов из фонда Лимона. Вот такая вот #историяодногоплагиата</t>
+  </si>
+  <si>
+    <t>15.04.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9220</t>
+  </si>
+  <si>
+    <t>О, это хорошо! Кто сможет угадать постановку?;) Подскажу: платочек тут важен для раскрытия сюжета. Эту культовую работу танца-модерн мы с вами каким-то удивительным способом могли видеть в СССР;)</t>
+  </si>
+  <si>
+    <t>14.04.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9219</t>
+  </si>
+  <si>
+    <t>Слушайте, вот вопрос: пытаюсь понять логику организации своей детской лекции. Вот те, кто хотел дойти, вы хотите со своими детками остаться? Или сдадите мне их на часик-полтора, а сами в кафе отдыхать? У меня просто есть две локации сейчас в предложении, в одной мало мест, в другой побольше.</t>
+  </si>
+  <si>
+    <t>13.04.26 18:42</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9218</t>
+  </si>
+  <si>
+    <t>Закончила сейчас читать свой курс по XX веку студентам Британки, и словила себя на мысли, показывая "Бернарду" Эка, что дико соскучилась по этому курсу. Хочется еще раз его где-то полностью в расширенной версии прям почитать/перечитать. Последний раз это делала крайне давно, потому что сценографам читаю немного с другого — сценографического — ракурса.</t>
+  </si>
+  <si>
+    <t>13.04.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9217</t>
+  </si>
+  <si>
+    <t>Диоп порвал ахилл, с блока РиДжа снимается 💔 Видимо, с остального тоже.</t>
+  </si>
+  <si>
+    <t>13.04.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9216</t>
+  </si>
+  <si>
+    <t>В общем, до смешного, но я прошу теперь мне кого-то из России рассказывать мне о репертуаре в Большом, потому что сама я открыть его сайт из Франции не могу уже много месяцев. Никакие VPN не помогают. Так что выкусите иностранные балетоманы — эту тайну мы вам не раскроем. Меж тем афиша-то ладно, подружки подскажут, но вот купить билеты тоже только через подружек :) Ну чтобы два раза не вставать: мои дорогие любители БТ, расскажите, пожалуйста, в период с 19 апреля по 3 мая будут какие-то любопытные составы. Я, вероятно, на Жизель попаду, а еще что-то есть, на что обратить внимание?</t>
+  </si>
+  <si>
+    <t>11.04.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9214</t>
+  </si>
+  <si>
+    <t>Вы до конца досмотрите, это что вообще за красота такая ❤️🫣🥳</t>
+  </si>
+  <si>
+    <t>10.04.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9213</t>
+  </si>
+  <si>
+    <t>Вы случайно не знаете никакого такого знакомого вам лектора, который только что договорился о частных визитах во флагманский бутик Repetto для своих клиентов?;)</t>
+  </si>
+  <si>
+    <t>10.04.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9212</t>
+  </si>
+  <si>
+    <t>Вопросов про детскую лекцию больше, чем про взрослую :)))) Я хотела бы ее провести в выходные 25-26 апреля, но нужна ваша помощь/совет в выборе места. Наверное, может и танцевальный зал был бы лучше, чтобы все, кто хочет, мог сидеть на полу, если надо. Не знаю просто, может, сидеть на стульях деткам всю встречу будет сложно. Если есть наводки/предложения, кидайте, пожалуйста :)</t>
+  </si>
+  <si>
+    <t>09.04.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9211</t>
+  </si>
+  <si>
+    <t>Звездопад составов у Оперы: очередь "Баядерки". ⭐Сы Ын Пак — Марк Моро — Инес Макинтош ⭕15/18/23 июня, 6/9 июля 📌 Неплохой состав по Солору и любопытный по Гамзатти (хотя, кажется, Инес еще не дозрела), но Никия совершенно не моя :( Она хорошая и танцует прекрасно, но холодна. ⭐ Валентина Коласанте — Поль Марк — Блюенн Батистони ⭕17/24/30 июня, 5 июля 📌 Блюенн я бы посмотрела, но кажется, ее скоро умотают: она в блоке Ромео, потом Дама, теперь Баядерка. Вы так Луве и Маршана бы задействовали, как ее. Полю Марку эта партия идет. А вот Коласанте я бы например поменяла бы местами с Батистони — и было бы идеально. А так — не мой состав. ⭐Элоиза Бурдон — Жерман Луве — Клара Мусень ⭕20/27 июня, 3 июля 📌 Элоизу явно готовят к Этуали на скоро опустеющую ставку в театре. Мне она нравится, но опять же кажется, что ей больше бы Гамзатти подошла. Клара на своем месте — мощная, прыжковая, эмоциональная. Луве хорошо станцует все, но как думаю, Зигфрид ли, Солор ли, Онегин ли, Альберт ли — ему все одно. ⭐⚡Доротея Жильбер — Юго Маршан — Роксана Стоянов ⭕21/26/29 июня, 2 июля 📌 Тут везде попадание!!! Доротею надо отсмотреть, потому что это ее последняя Никия, Роксана прям на своем амплуа, ну Юго понятно. ⭐Леонор Болак — Гийом Диоп — Бьянка Скудаморе ⭕8/11/14 июля 📌 Женский состав меня устраивает на 100%. Гийом пусть набирается опыта, так что ему все это нужно перетанцевать, но пока ради него рвать билеты не буду. На 12 июля составов пока нет. На кого попадаете?</t>
+  </si>
+  <si>
+    <t>08.04.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9206</t>
+  </si>
+  <si>
+    <t>Два года назад Володя пишет, что едет в Париж, давай встретимся? Я думаю, пойдем кофе попьем, а Володя мне рассказывает, на какие спектакли он пойдет и предлагает вместе. Нашла его смс, там написано «молодежь талантливая», и это очень про него, он всегда любопытно выискивал новое талантливое. В общем, мне в театр было неудобно, я говорю, мне в 16:20 дочку из садика забирать, а рядом есть парк, можем туда. Володя приехал, говорит, поснимаю вас заодно. (Как вы понимаете, у меня миллион фото дочки, миллион фото дочки с папой, но есть ли у меня фото дочки со мной?:) Мы забрали дочку из школы и сели в булочной, и вдруг звонит мама, я помню, что это 14 октября, а вчера был день рождения ее тети. И мама звонит обеспокоенная, что тетя не подходит к телефону. И я из Парижа пытаюсь по телефону как-то разрулить, чтобы кто-то доехал до Пушкино, узнать, что с моей тетей. (Финал истории с тетей, думаю, вы уже поняли). И вот — я говорю, Володя, я на телефоне, посидите с Уной, пожалуйста. Уна обычно начинает кривляться или закрываться, если видит, что ее фотографируют. Поэтому у меня особо «приличных» фото нет. А через месяц Володя говорит, я сделал ваши фото, смотри. И я там вижу свою спокойную дочь с тем взглядом, который я никогда поймать в кадре не могу ❤️ Последняя смс от него была, что это типа, выбери самые понравившиеся, сделаю тебе сюрприз. И знаете, что? Я замоталась, написала «сделаю», и не выбрала… Думала, дойдут руки. Хочется эгоистично надеяться, что его громадный бесценный архив-летопись был когда-то в доступе. И надеюсь, он был счастливым до конца своих дней…</t>
+  </si>
+  <si>
+    <t>08.04.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9205</t>
+  </si>
+  <si>
+    <t>А сколько он снимал моих любимых французов нового французского танца, и как интересно рассказывал про них. Дура я, не записывала:( https://francedanse.institutfrancais.ru/ Посмотрите, это его цифровая выставка была для французского института.</t>
+  </si>
+  <si>
+    <t>08.04.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9204</t>
+  </si>
+  <si>
+    <t>Володя был в прямом смысле этого слова летописцем современного танца и театра. Ему не был интересен застывший театр больших форм, красивые арабески и балетные позы. Он наоборот стремился к новому, бурлящему и не оформившемуся. Я видела его на пресс-конференциях, репетициях, лекциях, паблик-токах. Он буквально жил современностью. И фиксировал ее через щелчки своего фотоаппарата. То, что он сделал для российского современного танца — не сделал никто. Он буквально с первых дней был с ним рука об руку. Его хроники современного танца, уверена, станут главными для исследователей будущего. Он не искал славы, был скромным, но удивительно добрым. Вот знаете, не знаю, как объяснить, но сердце было детское, какое-то чистое. Я много с ним разговаривала, когда пересеклась в театрах, и никогда не слышала ни о ком дурного слова. Он любил театр всем своим огромным сердцем. Я не знаю никакого другого фотографа, кто так бы мог денно и нощно жить в этом мире, постоянно снимая и обрабатывая. Десятилетиями. Его фотографии живые, они не доведены до идеальной картинки, не ловят идеальную позу. Но и современный танец — он не про это. Фотографии Луповского показывали то, как это было, а не то, как это можно было бы идеализировать. Володя, спасибо вам за то, что вы были у нас. За вашу искренность и доброту. За наши внезапные случайные пересечения. И за то, что подарили мне такую теплую и прекрасную встречу в Париже два года назад.</t>
+  </si>
+  <si>
+    <t>08.04.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9203</t>
+  </si>
+  <si>
+    <t>Умер Володя Луповской... Я, честно говоря, в таком шоке от этой внезапной преждевременной смерти, что слова убегают. Сижу за тем же столом, где он 2 года назад перебрасывал фотки со своих жестких дисков во время своего приезда в Париж, и все не могу поверить. Просто шел и упал. Не знаю, милосердная это смерть, или нет, но точно она, как всегда, не вовремя. Хотела написать про него, но если честно, сижу и рыдаю. Обязательно напишу вам про него, он был потрясающим человеком. И таким же фотографом. А сейчас приношу свои соболезнования его семье и всему театральному миру, осиротевшему сегодня...</t>
+  </si>
+  <si>
+    <t>07.04.26 19:14</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9202</t>
+  </si>
+  <si>
+    <t>Вывесили составы на "Даму" в мае. По факту, их всего 4. 5/8/13/19 — Маршан/Альбиссон/Эйманн/Стоянов/Сы Ын Пак 6/9/14 — Моро/Болак/О'Нил/Докир/Бурдон и ИРЕК МУХАМЕДОВ :) 7/10/20 — Жильбер/Мелак/Стоянов/Клемм:))) 12/15/21 — Батистони/Луве/ИРЕК/Вагман 16/22/23 — составов нет. Ну что, какие у вас?</t>
+  </si>
+  <si>
+    <t>07.04.26 18:54</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9201</t>
+  </si>
+  <si>
+    <t>Но зато 20.05 танцует Доротея!!! Ура :))) (Еще 7 и 10 мая)</t>
+  </si>
+  <si>
+    <t>07.04.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9200</t>
+  </si>
+  <si>
+    <t>Юго Маршан в «Даме с камелиями» танцует 5/8/13/19 мая. Я была умной девушкой и купила на Даму год назад несколько билетов. И угадайте, на какие даты? Ну 5 — это премьера, тут я угадала. Но остальное ровно другие дни: 9/14/20 🤭🫣😂</t>
+  </si>
+  <si>
+    <t>07.04.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9199</t>
+  </si>
+  <si>
+    <t>Значит, что по "Ромео и Джульетте" Нуреева в Бастилии. Составы я посмотрела еще давно, расстроилась и ничего себе не купила. Тут подумала, что все же надо. Пойду в итоге завтра на как мне кажется один из самых приличных, и расскажу вам, какие есть, и в чем их особенности. ⭐Поль Марк+Сы Ын Пак 📆7/13/16 апреля Оба "хорошисты", все прекрасно танцуют. Но для меня оба эмоционально нейтральны. То есть делают, как надо. Душа в клочья не рвется. ⭐Тома Докир+Блюен Батистони 📆 8 апреля Может быть интересно. Блюен еще растет и крепнет, и думаю, что "этуаль" ей дали "на вырост", но она дорастет. На Тома мне очень интересно смотреть, и кажется, будет хорошее партнерство нового поколения. Завтра вечером и расскажу. ⭐Лоренцо Лелли+Роксана Стоянов 📆 10 апреля В целом, еще одна неплохая молодая пара, может быть любопытно. Хотя мне кажется, что Роксане эта партия может быть "тяжеловато" лежать. Она более мощного темперамента. ⭐Мило Авек+Ханна О'Нил 📆 11 апреля На Мило сейчас большие ставки, и он часто выходит с Ханной, а это значит, на него примеряют этуальский костюмчик. Симпатичный, принцевидный, думаю, все хорошо у него будет. Опять же, по моему личному мнению, Джульетта — не амплуа Ханны, но может, дуэт будет неплохим. ⭐Гийом Диоп+Валентина Коласанте 📆 17/24/26 апреля Кажется, неудачный состав:( Коласанте — очень мощная и большая балерина для Джульетты. Совсем не ее амплуа. Диоп тут даже и проскочил бы (хотя бы знаете, я все еще жду, пока этот цветок распустится), но в этой паре я не вижу потенциала. Если бы ему дали кого-то понежнее/помоложе, я бы сразу побежала. ⭐⚡Жак Гастофт+Инес Макинтош 📆 25 апреля Это мой самый лучший выбор был бы, если бы не пасхальные каникулы, на которые я еду в Москву. Оба юные, волнительные, в паре — отличные. В общем, сходите, плиз, за меня, думаю, будет хорошо. ⭐Пабло Легаса+Ойюн Канг 📆 30 апреля Опять же: театр дает дорогу молодым, что отрадно. Ничего про них не могу прогнозировать. Легаса — хорош! Но не знаю, Ромео ли. Девочку эту плохо помню, если честно. ⭐Поль Марк+Валентина Коласанте 📆 7/12 мая Ну это оба Этуали, качество будет хорошее. Но лично для меня Поль не самый эмоциональный танцовщик Оперы, а Валентина — ну тут понятно, я не в команде ее ярких фанатов. ⭐N.N 📆 28 апреля, 4/6 мая Составов пока нет. ⭐Антуан Киршер+Клара Мусень 📆9 мая Опять молодой состав, оба очень хорошие, и думаю, может получится хороший спектакль. Я, может, даже и дошла бы. ➖➖➖➖➖➖➖➖➖➖ На какой вы попадаете, если попадаете?</t>
+  </si>
+  <si>
+    <t>07.04.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9198</t>
+  </si>
+  <si>
+    <t>Я вернулась в Париж, начинаю готовиться к своей поездке в Москву, поэтому буду держать вас в курсе дела. Как обычно, я не хочу делать много лекций в Москве, но как обычно опять их наберемся много 😱😩😂 В планах пока сделать ОДНУ публичную лекцию. Думаю, что на тему, которую уже читала — 9 главных балетов Парижской Оперы. Где поговорим не столько о Парижской опере, а в целом об истории балета. От Тальони до Кристал Пайт. (И одну частную — ее давно заказали) Но может быть, собрать еще одну лекцию для детишек, которую я прочла на прошлых выходных в Ташкенте. Получилось хорошо и весело, и даже 3-х летки выдержали и веселились. В общем, как ходить на балет и не скучать. Пишите в комментах, если хотите. Буду в Москве примерно с 18-19 апреля по примерно 2-3-4 мая. Так что если есть идеи меня куда-то пригласить, тоже имейте в виду :)</t>
+  </si>
+  <si>
+    <t>06.04.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9197</t>
+  </si>
+  <si>
+    <t>Я после ночного перелета из Узбекистана влетаю в праздничный и выходной Париж, и напоминаю вам, что сегодня моя дорогая умнейшая коллега Настя Глухова расскажем нам/вам о балете «Свадебка» Паши Глухова. Эту лекцию Настя собирала давно и хорошо ее уже отработала/отшлифовала, я вот имела счастье ее слушать, надеюсь, и вы тоже сегодня послушаете. https://nofixedpoints.com/noces-glukh</t>
+  </si>
+  <si>
+    <t>05.04.26 18:22</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9191</t>
+  </si>
+  <si>
+    <t>Два талантливых человека ❤️</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9192</t>
+  </si>
+  <si>
+    <t>In Blossom — наша новая фотоистория с ирреальной Ольгой Смирновой. С большой теплотой вспоминаю эти дни в Амстердаме: бесценное творчество на съемке, прогулки по городу, Рейксмюсеум и музею Ван Гога. Спасибо за эти воспоминания, здорово, что они остались теперь в этих фотографиях. Смотря на них, всегда вспоминаю это драгоценное время.</t>
+  </si>
+  <si>
+    <t>03.04.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9190</t>
+  </si>
+  <si>
+    <t>В Самарканде подслушала за соседним столом: «Ну вот театр в Москве, на что ходить? Вот на Цискаридзе я понимаю, почему такие деньжищи отдавать. Он Ааааартист. А вот Юра Борисов, ну что этот Юра — он даже Оскар не получил» 😂😂😂</t>
+  </si>
+  <si>
+    <t>02.04.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9189</t>
+  </si>
+  <si>
+    <t>Друзья, финальный апдейт по лекции о Свадебке: всё утверждено! Встречаемся ровно через неделю онлайн 6 апреля в 19.00 мск. На лекции поговорим о том, какие идеи и придумки лежат в основе музыкальной концепции Николая Попова, как устроен хореографический и режиссерский метод Павла Глухова, об особенностях работы сценографа Ларисы Ломакиной в музыкальном театре, о вдохновении и авторском видении художника по костюмам Светланы Тегин. Среди тем разговора также: фольклор и новые технологии, нюансы устройства спектакля современного танца и, конечно, мечты об идеальной «Свадебке» Игоря Федоровича Стравинского. Билеты здесь О записи: запись лекции будет, в течение недели можно будет посмотреть, досмотреть, пересмотреть:) До встречи, буду всех очень ждать🤗 За помощи в организации встречи огромное спасибо дорогой Вите🥰 Ph: Екатерина Христова</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9188</t>
+  </si>
+  <si>
+    <t>Как-то не так давно я подслушала Настину лекцию о «Свадебке», которую она читала в зуме по заказу. И думала, да просто подключу ее, и пойду делами заниматься. В итоге, сидела с открытым ртом. Потому что идеальная композиция рассказа и стоооооолько деталей. Ну с другой стороны: надо же пользоваться тем, что ты 1. Замечательный пытливый исследователь современного танца 2. Замужем за тем, кто эту работу придумал Так что ну не из первых уст, конечно, но точно из тех, кто больше всего в мире про этот спектакль может внятно нам рассказать и подготовить. Так что если вечером 6 апреля вы свободны — налетайте к Насте в Зум, она вас прекрасно образует по этой новой Пашиной «Свадебке».</t>
+  </si>
+  <si>
+    <t>02.04.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9186</t>
+  </si>
+  <si>
+    <t>Ну наглец!!! В блоке «Парка» не танцевал, а в Лувре пожалуйста.</t>
+  </si>
+  <si>
+    <t>02.04.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9183</t>
+  </si>
+  <si>
+    <t>Сегодня, 2 апреля 2026 года, приказом Министерства культуры Российской Федерации Светлана Юрьевна Захарова назначена ректором Московской государственной академии хореографии. С сентября 2024 года Светлана Юрьевна исполняла обязанности ректора. За этот короткий срок в Академии уже произошел ряд качественных изменений для создания и улучшения условий обучения. Поздравляем Светлану Юрьевну и всю Академию с этим назначением! Желаем крепкого здоровья, вдохновения и неиссякаемой энергии. И пусть даже самые смелые идеи воплощаются в жизнь. #новостиМГАХ</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9182</t>
+  </si>
+  <si>
+    <t>Смешно, что 2 апреля:) чтобы никто случайно не подумал, что это шутка какая :) Но кажется, это закономерные хорошие новости: от родителей учеников слышу пока только хорошее ❤️ пусть так и продолжается 🥳😍</t>
+  </si>
+  <si>
+    <t>01.04.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9181</t>
+  </si>
+  <si>
+    <t>Так, ну все-таки придется сдаться 😩 Ничерта не грузит, не работает. Поэтому добро пожаловать на мой канал в MAX.</t>
+  </si>
+  <si>
+    <t>01.04.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9180</t>
+  </si>
+  <si>
+    <t>Доехала до Бухары, тут празднества, народ пляшет, прославляют какого-то шутника-мудреца Афанди. Мальчик из кофейни мне пытается объяснить, говорит, ну слушайте, он вроде дурачок, но на самом деле умный. И вот сегодня мы празднуем его праздник. У нас и памятник ему стоит в центре. Я покивала головой, думаю, что ж я за серость какая. Не знаю такого героя. Но похож на Ходжу Насреддина немного. Ну да ладно, ушла я, дохожу до памятника. И что вы думаете :))))) 😂😂😂 Вот такое первое апреля у меня. (Про то, как я подключила роуминг Билайна в Бухаре, и у меня не открывается НИЧЕГО, писать не буду. Просто НИ-ЧЕ-ГО! Только сайт Яндекса и приложение Билайна. Даже Сбер висит. Может, уже на пейджеры перейдем? Когда звонишь на коммутатор и оставляешь сообщение: помните такое?)</t>
+  </si>
+  <si>
+    <t>01.04.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9179</t>
+  </si>
+  <si>
+    <t>Нешуточные новости: подруге вернули все билеты на Гала, у меня аннулировали 2 самых роскошных. Всем, кому обещала (Лиза и Оля) — все в силе, остальное — будем думать. Видите, даже меценаты не всегда получают билеты 🤷‍♀️</t>
+  </si>
+  <si>
+    <t>01.04.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9178</t>
+  </si>
+  <si>
+    <t>Пишут мне тут недавно из «Цеха». Я как динозавр, думаю, что тот самый Цех нашего танцевального детства, но оказалось — другой. Попросили проговорить с ними вопрос элитарности балетного искусства. (Кажется, редактура моему разговорному потоку не помешала бы, но надеюсь, вас не будут смущать мои краткосложные мысли :))))</t>
+  </si>
+  <si>
+    <t>31.03.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9177</t>
+  </si>
+  <si>
+    <t>Дягилев Подписка на закрытый образовательный клуб No Fixed Points: Ballets Russes Сергея Дягилева</t>
+  </si>
+  <si>
+    <t>31.03.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9176</t>
+  </si>
+  <si>
+    <t>А ниже вам дам возможность попасть в мой закрытый телеграм-канал (бессрочный доступ), где я подробненько разобрала жизнь и творчество Сергея Павловича. С книгами/ссылками/фильмами и всем-всем нужным. Это если у вас нет времени читать Гарафолу, Схейена и еще дцать книг. Я их за вас прочитала и сделала на этой основе образовательно-увлекательный формат :)</t>
+  </si>
+  <si>
+    <t>31.03.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9175</t>
+  </si>
+  <si>
+    <t>🔴Ну значит, мое размышление для Диджитал-журнала Балет, выпущенное к 150-летию со дня рождения этого великого человека, которого и по сей день обожают или ненавидят. ❤️ Мой нашумевший перевод старой статьи в память о Дягилеве, написанной Стравинским к 50-летию со дня смерти. «Дягилев, которого я знал».</t>
+  </si>
+  <si>
+    <t>31.03.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9174</t>
+  </si>
+  <si>
+    <t>Безумно красивый Самарканд уморил мои ЭплВоч, которые в середине дня сдохли и перестали считать шаги. Уморил он и меня, ибо я обошла его весь, где только можно, а тут, на минуточку, почти +30. Купила на старом рынке (старом, это не 200 лет, а 1000) самаркандскую лепешку, а у меня ее отобрала цыганка 🤦‍♀️ Но сегодня день рождения Сергея Павловича, а я, кажется, про него что-то приличное делала, вот сейчас найду и скину :)</t>
+  </si>
+  <si>
+    <t>31.03.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9172</t>
+  </si>
+  <si>
+    <t>Самое мое любимое было на фестивалях — это паблик-токи. От каких-то меня потрясывало жутко (не каждый день тебя просят готовиться ко встрече с Матсом и Аной), для каких-то надо было вспоминать французский (ибо с Манюэлем Легри мы говорили по-французски), а куда-то я влетала за час (добрый день, товарищ Вим Вандекейбус, кажется, сейчас я буду импровизировать). Сейчас паблик-токи от меня далеки, но у вас вот есть возможность познакомиться с потрясающими людьми. В этот раз фестивалем DanceOpen подготовлена закрытая встреча, эксклюзивная для зрителей фестиваля: 📌13 апреля. Встреча с хореографами Ху Шэньюанем и Антонио Нахарро. Ху Шэньюань – один из самых ярких представителей молодого поколения китайских хореографов. Его работа была отобрана для Dance Open среди 40 спектаклей из Китая. Антонио Нахарро – выдающийся танцовщик фламенко и хореограф, основатель собственной труппы. 📌Встреча пройдет в закрытом формате в Царском фойе Александринского театра. Количество мест ограничено – они будут разыграны среди зрителей фестиваля. Чтобы принять участие в розыгрыше, необходимо выполнить два условия: — иметь билет на спектакль "Песня странника"; — заполнить форму по ссылке Желаем удачи!</t>
+  </si>
+  <si>
+    <t>31.03.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9171</t>
+  </si>
+  <si>
+    <t>У подкаста Conversation on dance нашла потрясающее :)))) Надо выбрать лучшую работу Баланчина:)))) доберусь до компа, пропишу, посмотрим, что у меня выйдет :)))))))) (Хотя, кажется, я и так знаю 🤩)</t>
+  </si>
+  <si>
+    <t>30.03.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9170</t>
+  </si>
+  <si>
+    <t>Кстати, #яещенезакончила Про костюмы Жерома Каплана в «Баядерке». Не знаю, какое было ТЗ, но если примерно такое: «Жером, вам надо показать костюмы разных эпох, стран и направлений, и еще пожалуйста, отдельно сшейте где-то костюмы, напоминающие тело, покрытое язвами», То он справился. Мальчики в косоворотках (а-ля) танцуют. Другие в костюмах как будто бы из Раймонды, что-то средневековое. У тети Гамзатти греческий хитон. Но Божок! Божок лучше всего, конечно. Его окружение вышло в костюмах разлагающегося тела. То, что у Никии было что-то невнятно пыльно розовое, сливающееся с задником — обсудили примерно все. В общем, костюмы — это прям крайняя неудача:(</t>
+  </si>
+  <si>
+    <t>30.03.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9169</t>
+  </si>
+  <si>
+    <t>Кто что делает у могилы Тамерлана: я лично пытаюсь зайти на сайт Аропа, чтобы выкупить билеты на Гала, а они взяли и перенесли всё 🤦‍♀️🤪😳</t>
+  </si>
+  <si>
+    <t>30.03.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9168</t>
+  </si>
+  <si>
+    <t>Составов на Даму пока еще нет по датам, но вот сюрприз нам уже обещают 😍</t>
+  </si>
+  <si>
+    <t>29.03.26 19:47</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9167</t>
+  </si>
+  <si>
+    <t>Меж тем вот что пишет один французский сайт про эту премьеру: "26 марта ХХХ побывал на премьере новой постановки «Баядерки» @nationaleoperaballet — спектакля Рашель Божан по Мариусу Петипа, созданного при участии Прии Шринивасан, Калпаны Рагхураман и Теда Брандсена. Как возобновить «Баядерку» в её традиционной версии, не скатившись в ориентализм, который уже не отвечает ожиданиям сегодняшней публики? Постановке удаётся решить эту задачу с помощью простого, но эффективного приёма: «злодеи» истории — Раджа и Великий брамин — больше не индуисты, а нидерландцы: губернатор голландской торговой фактории на юге Индии XIX века и богатый купец. А Солор — не охотник, а капитан нидерландской армии. Приём, который позволяет балету обрести новую динамику, оставаясь в декорациях Индии — пусть и воображаемой, сказочной, а не реальной, — и сохранить все драматические коллизии и противоречия между персонажами… Прежде чем дать развернуться этому великолепному Акту теней". Все мы разные :)</t>
+  </si>
+  <si>
+    <t>29.03.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9166</t>
+  </si>
+  <si>
+    <t>По редакции поворчала, переходим к исполнению. На премьерном составе нам дают: — Анна Цыганкова (Никия) — Георгий Поцхишвили (Солор) — Рихо Сакамото (Алида — Гамзатти) ⚪️Анна — прекрасная балерина, и даже не в возрасте тут дело, а в том, что кажется ее жгучий темперамент подходит больше Гамзатти, чем Никии. И в целом, она технически прекрасна, но все же уже чувствуется, что легкость пропадает. 🔵Георгию не хватает чистоты. Он и правда «летучий голландец» практически (не знаю, называл ли его кто-то так): зависает и прыгает роскошно. Но мне не хватило школы и чистоты. То есть его прям изнутри разрывало от своих чувств, но как будто хотелось, чтобы эти эмоции/страсть были направлены на чистое приземление. Но что сказать — публика его обожает. 🔴Рихо для меня была звездой спектакля, да и вообще новой редакции. Чистое исполнение, прекрасное понимание роли, красивая на сцене — да что еще надо. Браво! 👏🏻 ➖➖➖➖➖➖ Кордебалет шел по нисходящей: в начале балета мне все нравились. Девочки хорошие, мальчики еще лучше. А потом вышли длиннющие девушки и вижу, как все трещит по швам. Форма, школа, все. «Тени» мало того, что на очень быстрый темп исполнены, но так еще и вообще без пропевания позы. Просто марш оловянных солдатиков. Вариации, как мне объяснили, были выполнены либо примой, либо будущей примой, либо еще не примой. И вот где была прима — третья вариация — там все прилично. В остальном случае я грустила . Гомогенной школы я не нашла в исполнении: кто в лес, кто по дрова. ➖➖➖➖ Я как-то долго формулировала мысли, простите. Но здорово, что было что формулировать. Что не все так однозначно. Что есть, на что злиться. Что этот спектакль не оставил меня равнодушной. ➖➖➖➖➖ Кто смотрел, поделитесь своими мыслями? Если они не совпадают с моими — это совсем не страшно, поэтому пишите, не стесняйтесь :)</t>
+  </si>
+  <si>
+    <t>29.03.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9165</t>
+  </si>
+  <si>
+    <t>И говоря о «Жизели»: если уж театр хотел так сильно быть толерантным к индийской культуре, пригласили бы просто Акрама Хана создать новую «Баядерку». Уверена, это был бы снос крыши.</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9164</t>
+  </si>
+  <si>
+    <t>Так, давайте про «Баядерку», что я видела в Амстердаме. Не знаю, влезу ли я в один пост, но буду стараться не пустословить. Long story short: Зачем? Если подробнее: Вот представьте условную «Мону Лизу» Леонардо да Винчи, написанная примерно в 1505 году. Шедевр? Конечно! Висит в музее и продолжает делать кассу привлекать туристов. Но вот в XXI веке вдруг новые художники решают, что экспериментальная краска, что использовал Леонардо — она не этичная к природе. А еще цвет рукавов в XXI веке смотрится вульгарно и оскорбляет чувства верующих. И они берут старый холст да Винчи, отколупливают неэтичную краску и перекрашивают рукава. Потому что надо, чтобы шедевр соответствовал нормам общества, где он — этот шедевр — транслируется. И гордые художники ставят рядом с фамилией да Винчи свои, ведь их лепта тоже важна. И есть вероятность, что если бы эти художники взяли белый холст и решили написать что-то свое, с нуля, то никто бы не обратил на них внимания. А с фамилией да Винчи гораздо больше шансов, что и их фамилии останутся в истории. 📼📼📼📼📼📼📼📼 Плюс-минус, полагаю, аналогия понятна. Есть шедевр Петипа. Есть труппа, чей хореограф думает, что этот балет хорошо бы иметь в своем репертуаре. Ведь «Баядерка» притягивает людей в зал. Но ведь балет очень неэтичный. Поэтому театр зовет целых двух консультантов из Индии, чтобы точно уж нигде не опростоволоситься. Значит, что уберем из сюжета? И собственно — из движений?? — сакральность. Религию. — Брамин не может быть влюбленным в танцовщицу, это ниже его статуса, поэтому его заменяем на подлого торговца. — в движениях Баядерка — внимание, ХРАМОВОЙ танцовщицы — уже нет ничего, что намекает на ее принадлежность. То есть теперь она просто какая-то танцовщица, в которую влюблен какой-то подлый негодяй. — Гамзатти, то есть, простите — Алида, сейчас самый яркий и целостный персонаж истории. Ее гнев понятен, ее мотивации тоже, и в целом, ты вообще на ее стороне, потому что что там делает Никия — непонятно вообще. Приведу цитату из буклета: Поскольку балет — живое искусство, «Баядерка» непрерывно адаптируется на протяжении последних 149 лет. В нашей версии либретто помещено в более реалистический — исторический и современный — контекст. Действие разворачивается в космополитичной Индии, где торговля — товарами, продуктами и людьми — сводила вместе представителей разных рас и культур. Вдохновляясь судьбами реальных европейцев в Индии и индийцев в Европе XVII–XIX веков, мы заменяем вымышленную Индию оригинального балета, полную расистских стереотипов, версией, признающей эти сложные, многослойные истории взаимообмена.​​​​​​​​​​​​​​​​ То есть, балет — живое искусство, да? Ну так наполняйте его жизнью, а не вдувайте в старый труп новый воздух. Пусть «Мона Лиза» висит в музее и радует тех, кто любит живопись XVI века. Понятно, что оригинальный балет на любую тему Индии/Голландии хореографа Рашель Божан не соберет полный зал. А шедевр Мариуса Петипа, к которому можно прилепить свою фамилию — да. И мне кажется это нечестным по отношению к театру и зрителям. Тем, кто к примеру впервые видит «Баядерку». Они не узнают, что такое танец с попугаями, не увидят роскошную характерную солистку в танце с барабанами. Да и вообще не поймут мотивацию чувака, который весь первый акт мечется между одной невнятной дамой и другой — авторитарной. Солору вообще не дали пространства для осознания своего персонажа. И вот эта игра в толерантность — она уже смешна. В программке сплошные mixed-raced герои. Половину важных героев заменили на просто каких-то голландских «друзей»/«торговцев» и так далее. Ну да, мир меняется, может, Петипа в 1877 году был не прав. Но оставим ему это право, и не будем переписывать его произведение своими словами. При этом оставляя его хореографический текст. Самым прекрасным решением для этой проблемы «неправильных» балетов — создавать с НУЛЯ новые истории. Как Матс Эк, как Мэтью Борн, как — уверена — сделает Йохан Ингер с «Жизелью».</t>
+  </si>
+  <si>
+    <t>29.03.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9163</t>
+  </si>
+  <si>
+    <t>(Не подскажете: два плова в день, это не слишком много? 🫣🤦‍♀️🤪🤷‍♀️)</t>
+  </si>
+  <si>
+    <t>29.03.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9162</t>
+  </si>
+  <si>
+    <t>Ну а что мне «Березка»?:) мне дай три дойры и я залипну только на них :)</t>
+  </si>
+  <si>
+    <t>29.03.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9161</t>
+  </si>
+  <si>
+    <t>… «Березка» ❤️‍🔥🤩😍</t>
+  </si>
+  <si>
+    <t>29.03.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9160</t>
+  </si>
+  <si>
+    <t>Но будете смеяться: больше всего на местных театров произвела впечатление…</t>
+  </si>
+  <si>
+    <t>29.03.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9159</t>
+  </si>
+  <si>
+    <t>Вечером была в театре имени Алишера Навои на концерте, посвященной 120-летию со дня рождения Тамары Ханум. Она была практически дипломатическим лицом Узбекистана в 20 веке. Удивительной красоты и харизмы женщина. В 1935 году она выступала с делегацией в Лондоне. Сначала англичане не поняли, кто такие узбеки, где вообще Узбекистан, и что там за танцы. А потом настолько обомлели от этого номера (на видео), что ладно — Тамара стала звездой, так еще и ее музыкант, играющий на дойре, был увековечен англичанами: они сняли слепок его руки и подписали «эта рука может извлекать любой звук из круга, на которую натянута кожа». Помню, у нас в студии был очень старенький дойрист (?): тело, казалось, уже немощное, но пальцы просто стальные. И как красиво звучит ❤️‍🔥</t>
+  </si>
+  <si>
+    <t>29.03.26 10:57</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9158</t>
+  </si>
+  <si>
+    <t>Надеюсь, девушка, с которой упал платочек: — не получит выговор — не лишится всей премии 😳🫣🥺 (Профдеформация бывшей артистки-народницы 🤦‍♀️🫣🤭) Библиотека, что меня пригласила, позвала не только экскурсию в Театр Алишера Навои, но и на вечерний спектакль еще ❤️ А завтра еду в Самарканд 🤩 Девушка, которая тут мной занимается, спросила: а вы точно готовы плов есть каждый день? Я думаю, если питаться только раз в день, то я готова 🤩🥰 Ведь так же сильно, как балет, я люблю вкусную еду 🫣 Желательно с мясом. Поэтому восторг, конечно, тут.</t>
+  </si>
+  <si>
+    <t>28.03.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9157</t>
+  </si>
+  <si>
+    <t>Самым своим успехом считаю, когда мне начинают рассказывать про один крутой аккаунт в инсте, где девушка какая-то очень круто разобрала балет «Жизель» с объяснением пантомимы ❤️❤️❤️</t>
+  </si>
+  <si>
+    <t>28.03.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9156</t>
+  </si>
+  <si>
+    <t>Я перед этой лекцией очень сильно переживала, ведь деткам читать — это самое сложное. По итогу: почти два часа не отпускали, миллион вопросов, крутили пируэты и держали точки, даже трогали пуанты. Спасибо Ташкенту и его центральной детской библиотеке за приглашение. Теперь можно расширять зону лекторской деятельности и читать чаще детям:) кажется, у меня получается ;)</t>
+  </si>
+  <si>
+    <t>27.03.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9155</t>
+  </si>
+  <si>
+    <t>Пока у меня пересадка в Стамбуле, открыла почту, и вижу, что Гала уже продаются. В понедельник в 11.00 возобновят продажи, но сейчас можно купить с ужином и всей красотой</t>
+  </si>
+  <si>
+    <t>26.03.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9154</t>
+  </si>
+  <si>
+    <t>Программа моего выезда на сегодня: поселиться, выпить кофе в чудесном доме, погулять, поесть селедки (2-я порция), купить тонну сыра, и успеть переодеться к премьере :)) Мне повезло: в Париже лупит дождь, а тут яркое солнце. Но холодно 🥶</t>
+  </si>
+  <si>
+    <t>26.03.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9153</t>
+  </si>
+  <si>
+    <t>Так, друзья! Ну еще вдруг Театр Елисейских полей решил нас порадовать (только не ценами). Потому что обычно у них танцпрограмма не супер какая мощная. Но тут — аж два Экмана, да каких. "Кактусы" и "Сон в летнюю ночь". Это прям обязательно надо видеть. Килиан тоже есть, ура! Но самый мой шок и рассылка по коллегам КАПСЛОКОМ :)))) Они покажут "Весну священную" МАТСА ЭКА!!!!! Ту самую — японскую — что он забраковал. Так как театр сам хреново готовит своих зрителей, я под блок Эка прям сделаю и живые лекции, и может, даже онлайн. Потому что тут нужно подготовиться, чтобы понять, от чего мы так радостно орем. В общем, парижане — покупайте абонементы. А не парижане — имейте в виду этот театр, когда приезжаете в Париж. Билеты тут обычно не раскупаются в ноль, а счастья в новом сезоне тьма.</t>
+  </si>
+  <si>
+    <t>26.03.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9152</t>
+  </si>
+  <si>
+    <t>Теперь официально! Программа Парижской Оперы на сезон 26/27!</t>
+  </si>
+  <si>
+    <t>26.03.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9151</t>
+  </si>
+  <si>
+    <t>На всякий случай, еще шлифану сайтом музея Орсе.</t>
+  </si>
+  <si>
+    <t>26.03.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9150</t>
+  </si>
+  <si>
+    <t>Ну меня лично смущает фото Тамары Карсавиной на обложке книги об Иде Рубинштейн. (И уже на этом этапе я прохожу мимо этой книги и всех последующих :()</t>
+  </si>
+  <si>
+    <t>26.03.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9149</t>
+  </si>
+  <si>
+    <t>Сейчас, конечно, когда никакого ценза нет и каждый может написать книгу — опасное время. Мне время от времени пишут издательства с вопросом, могу ли я написать им книгу. И вы не думайте, им не мой слог интересен и какие-то потрясающие знания, а вы. Точнее, ваше количество. Потому что логика такая: я пишу книгу, они ее публикуют, а дальше я ее вам продаю. Потому что вас много. Я однажды отказалась, они следом к другому балетному блогеру с большим количеством подписчиков. Кто-то да напишет. — Научной редактуры нет. А я, как научный редактор, знаю, что даже самый прекрасный автор может случайно забыться и ляпнуть глупость. А недобросовестный автор и вовсе пишет то, что нашел в дзен.ру — Фотографии приобретай сам на свой страх и риск. — Корректора чаще всего тоже нет Я этого автора не знаю, в мире балета этого имени не встречала, но потрясает широкий спектр знаний: книги пишутся о Лиле Брик, Мэри Шелли, Салтыкове-Щедрине, Фокине и так далее Но конкретно на этой фото ничего не режет вам глаз? ;)</t>
+  </si>
+  <si>
+    <t>26.03.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9148</t>
+  </si>
+  <si>
+    <t>Мать уехала в командировку дней на 10. На денек заскочу в Амстердам посмотреть их новую «Баядерку». По тому, что прочла — уже прям любопытно, что там наворотили. А главное — зачем. Надеюсь, моя любимая книжная лавка с подержанными книгами, где всегда что-то хорошее нахожу, будет открыта. Ну и надеюсь, что селедка уже или еще будет :))) Затем лечу в Ташкент. Читать деткам лекцию, а потом с ними и театр рассмотрю:) Хотя Макс нам в адвенте прекрасную экскурсию провел по своему Щелкунчику там, но теперь вот своими глазами:) Есть ли у меня тут кто из Узбекистана? Я дальше останусь попутешествовать там, раз уж доехала. Расскажите, что куда смотреть и где что есть:))))</t>
+  </si>
+  <si>
+    <t>25.03.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9147</t>
+  </si>
+  <si>
+    <t>По опере там много Вагнера — аж на три разворота его продают. (Ну Кольцо, ясное дело) — Новая опера про Жозефину Бейкер в постановке Питера Селларса — цирюльник — « Гамлет» Варликовского — «Милосердие Тита» Моцарта — Турандот Уилсона — Трубадур (за пультом — Тимур Зангиев) — Катя Кабанова Марталера — Дон Жуан — Вертер — Леди Макбет Мценского уезда Варликовского — Любовный напиток — Идоменей — Ромео и Джульетта Гуно — Дон Паскуале Я не так хорошо в опере, поэтому не тщательно все прописала, но кажется, сезон в опере круче, чем в балете</t>
+  </si>
+  <si>
+    <t>25.03.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9146</t>
+  </si>
+  <si>
+    <t>Так, ну вкратце: — Балет балетыча мало (Манон и Раймонда) — «Дети райка» Мартинеса ожидаемо в репертуаре 🤪 — много сборных программ с Форсайтом, Майо, Лифарем, Пиной, Мартой Грэм, Лайтфут/Леон, Маланданом, — Драгоценности 💎❤️🥳 — опять Тщетная 🤷‍♀️ — финал сезона — новая Жизель Ингера!! — очень много новых имен для меня в этих тройчатках/пятичатках :))) Из любопытного: школа покажет «Сюиту танцев» Ивана Хлюстина. И Гала разных школ: датская, Английская, сан Франциско, Канада, Гамбург, Голландская, японская.</t>
+  </si>
+  <si>
+    <t>25.03.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9145</t>
+  </si>
+  <si>
+    <t>Из необычного: блок Манон идет в сентябре ДО Гала, потому что надо дать возможность Доротее попрощаться до дефиле.</t>
+  </si>
+  <si>
+    <t>25.03.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9144</t>
+  </si>
+  <si>
+    <t>Ну например 🤪🤩</t>
+  </si>
+  <si>
+    <t>25.03.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9143</t>
+  </si>
+  <si>
+    <t>Ну или сейчас вам рассказать? 🫣🤭😆</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9142</t>
+  </si>
+  <si>
+    <t>Завтра в 12.00 узнаем программу нового сезона Оперы 26/27</t>
+  </si>
+  <si>
+    <t>25.03.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9141</t>
+  </si>
+  <si>
+    <t>Кстати, нашла свой разговор с Мурадом сто лет назад:)</t>
+  </si>
+  <si>
+    <t>24.03.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9140</t>
+  </si>
+  <si>
+    <t>В субботу слушали "Карнавал животных" в Театре Елисейских полей, и там я еще схватила буклет с программой нового сезона. И там такая роскошь, что от всего хочется кричать от счастья. Среди прочего — хип-хоп на барочную музыку Мурада Мерзуки. Его и французы хорошо знают, и мы: он не раз приезжал к нам, и всегда у всех восторг. Объясняю, почему. Дело в том, что он изначально пришел на "сцену" с "улицы": в мир французского современного танца, где на тот момент хореографы (Прельжокаж, Надж, Сапорта и другие) нашли свой собственный язык с интеллектуальным прононсом, Мерзуки ворвался свежим глотком воздуха. Его "несерьезные" танцы, в которых он смешивал хип-хоп и цирк, вдруг оказались очень просящимися на настоящую театральную сцену. Я как-то разговаривала с ним, и он сказал любопытное: он не хочет переносить хип-хоп на сцену, но хочет видеть развитие этого жанра, который изначально не предполагал вообще долгого существования в искусстве. В его работах я вижу умное сплетение цирка и современного танца. Мерзуки очень быстро впитывает в себя все, что есть рядом, не зацикливаясь только на том, что он хорошо умеет. Поэтому это не хип-хоп на плоской сцене, а именно переосмысление всех этих жанров для создания нового визуала. Его спектакли зрелищные, красивые, технически сложные, но так же сложные по сценографии. Он не халтурщик, и вот если вдруг и есть хорошие точки входа в современный танец, так это точно он. Поэтому искренне радуюсь, что 9 апреля в Александринке фестиваль DanceOpen показывает его работу Beauséjour/Прекрасное время, которую в России мы еще не видели. За музыку отвечают основатели Gotan Project — Müller&amp;Makaroff. Сходите и делитесь вашими впечатлениями, а я потом еще посмотрю его новенькое у нас тут и тоже расскажу.</t>
+  </si>
+  <si>
+    <t>22.03.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9139</t>
+  </si>
+  <si>
+    <t>Вторая работа была Маркоса Морау. И она очень красиво.смотрится.на.фотографии:))) А вот с хореографией как-то вторично. Идея кругового станка — Басби Беркли Полупальчики в носочках — Шарон Эйяль Коллективное тело — Лабан Кристал Пайт Театр в театре и тройные занавесы — Хофеш Шехтер У меня критерий какой: хочу ли я пересмотреть? Эту работу не хочу. Я все поняла, спасибо, было любопытно, забавно, красиво, но всего доброго. А вот ту работу с видео — хочется несколько раз если честно. Там такой монтаж крутой, так это классно все введено, высший пилотаж просто. Я сейчас несусь на свою лекцию (после проведенного в жуткую воскресную рань урока французского), а потом играть хорошую мать, которая тащит ребенка в Театр Елисейских полей слушать Сен-Санса, но надеюсь, к вечеру напишу поподробнее свои эмоции.</t>
+  </si>
+  <si>
+    <t>21.03.26 20:01</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9138</t>
+  </si>
+  <si>
+    <t>Боже, это было очень хорошо. Мой любимый Лу отрастил волосы и получил крупные планы Восторг 🤪🥳</t>
+  </si>
+  <si>
+    <t>21.03.26 19:01</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9137</t>
+  </si>
+  <si>
+    <t>Утром театр, вечером театр 😆🥰</t>
+  </si>
+  <si>
+    <t>21.03.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9136</t>
+  </si>
+  <si>
+    <t>Сегодня утром отвела ребенка в консерваторию и убежала делать две экскурсии подряд. Одну по Опере, вторую — прогулку по балетному Парижу. Забыла поесть 🥺 Я чуть в обморок голодный не свалилась. И как назло ни одной конфетки в сумке.</t>
+  </si>
+  <si>
+    <t>20.03.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9135</t>
+  </si>
+  <si>
+    <t>Тут случайно пришлось вспомнить о прекрасном проекте, который я делала для Контекста 9 лет назад. Это был курс по современному танцу, написанный по заказу фестиваля для Arzamas. Помню, сколько эмоций и реакций было после публикации этих материалов: и жуткого хейта от сообщества современного танца (а некоторый и по сей день прилетает мне, хотя столько лет прошло), и тонны замечательных комментариев тоже. Но так же помню, как мы с Соней и Костей на балконе придумывали эти балетные языки 20 века (мой легендарный балкон, засаженной тонной цветов, конечно, это одно из самых любимых мест в Москве). Помню, как я впервые столкнулась с тщательной и скрупулезной редактурой, за что сейчас я очень благодарна: мои хаотичные тексты стали очень аккуратно выглядеть. Помню, как мы смеялись, что я не могла убрать 1 постановку из списка, и мы так и оставили — 31 постановка 20 века :))) Я ужасно горжусь этим проектом, люблю его и счастлива, что фестиваль Context его заказал в свое время. Вдруг вы не видели — очень рекомендую. Как раз в соседнем канале вспоминают о танцевальных образах в поп-культуре, так там я про это даже отдельную статью написала :)</t>
+  </si>
+  <si>
+    <t>20.03.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9127</t>
+  </si>
+  <si>
+    <t>Смешное нашла в инсте (аккаунт — balletovna)</t>
+  </si>
+  <si>
+    <t>20.03.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9126</t>
+  </si>
+  <si>
+    <t>Вот мы воюем пока с записью лекции, но есть и хорошие новости: сегодня Пермская Опера в прямом эфире покажет свою новую «Жизель». Трансляция начнётся в 19:00 по пермскому времени (17:00 мск). (В 15.00 по Парижу :))) Трансляцию можно посмотреть: ✵ на RuTube &gt; смотреть ✵ Вконтакте &gt; смотреть</t>
+  </si>
+  <si>
+    <t>18.09.26 18:59</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9596</t>
+  </si>
+  <si>
+    <t>Сегодня была в соседней школе на районе, где дочка будет учить португальский теперь раз в неделю. Интересно смотреть, как устроены французские классы: какие портреты у них висят на стенах, какие цитаты написаны. У наших помимо нарисованных героев "Трех мушкетеров" висит на всю стену лентой хронология культуры от условных пещер до нашего времени. Каждая смена эпохи отмечена новым цветом, супер удобно. Я вообще так визуально и наглядно люблю, потому что обычно мешанина в голове. Ну не всем нам везет в жизни оказаться во французском классе начальной школы, но собрать для себя хронологию в искусстве можно с помощью курса "Как стать искусствоведом" от Синхронизации. Но помимо хронологии от первобытности до наших дней, помимо разнообразных лекторов, работающих в ведущих музейных институциях нашей страны, помимо живых онлайн-лекций, вы по окончании курса получите диплом о профессиональной переподготовке. То есть 10 месяцев учебы, и вот уже можно проводить экскурсии, читать лекции, курировать выставки. Из прекрасного: доступ к материалам остается навсегда. А если вам не нужно проводить экскурсии и читать лекции, то все равно — формировать новые нейронные связи очень важно Курс стартует 9 ноября, и поэтому сейчас Синхронизация предлагает самые низкие цены. По моему промокоду vitaballet итоговая скидка составит до 50 100 рублей при оплате до 22 сентября. Доступна оплата в рассрочку и иностранной картой. Занимайте место по ссылке!</t>
+  </si>
+  <si>
+    <t>17.09.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9595</t>
+  </si>
+  <si>
+    <t>А теперь посмотрите на запись с Сибли. Это 1969 года. Запись плохая, но потрясающее исполнение и через нее видно. Это будет наша первая Манон, кстати;) А как эта вариация из аштоновской «Золушки» связана с макмилановской «Манон», расскажу в клубе :) (Уж простите за такие потрясающие завлекаловки)</t>
+  </si>
+  <si>
+    <t>17.09.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9594</t>
+  </si>
+  <si>
+    <t>Господи, вы посмотрите, какая красота. Не столько Алина (тут безословно), но именно хореографический текст. Сложный, но не бравурный. Четкий, не смазанный. А эти прогибы на 20-й секунды, которые не мазать надо, а в равновесии успеть уколоть как бы. А манеж? Первый круг как бы разминаясь, легкотня, тур пике, сутеню, шене, а дальше уже подходя к кульминации музыкальной идем на второй более сложный круг — роскошество просто. Алина прекрасная, нашла Нелу, качество видео получше, но исполнение нет.</t>
+  </si>
+  <si>
+    <t>17.09.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9593</t>
+  </si>
+  <si>
+    <t>Это нашла еще к зарисовке про волосы :)</t>
+  </si>
+  <si>
+    <t>16.09.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9592</t>
+  </si>
+  <si>
+    <t>8 лет назад Кеерсмакер приезжала в Москву со своими "Фазами", которые сама танцевала (кто видел?). Легендарно было, но надо было очень хорошо разъяснять, в чем величие, и почему билеты нужны обязательно. На фазе Come out она остановила спектакль: не понравилось, что кто-то снимал. Строгая баронесса, что уж тут. (Но лично для меня этот инцидент стал точкой невозврата. Я считаю такое поведение непрофессиональным и недопустимым для артиста) Бюро 24/7 попросили меня написать о ней, вот вдруг вам тоже чуть побольше хочется о ней узнать, то вот. (И да — она Анн Тереза де Кеерсмакер, не Анна, не знаю, наверное, редактор заменил, я всегда грамманаци включаю, когда вижу такое :))))</t>
+  </si>
+  <si>
+    <t>16.09.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/westsidestory/9591</t>
+  </si>
+  <si>
+    <t>Смешно, что все эти наши нон-комформисты через балетный станок-то проходили ;) (Кеерсмакер во время своей учебы в Мудре)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7928,62 +11276,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H859"/>
+  <dimension ref="A1:H1236"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4769.407" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4942.936" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -28061,50 +31409,6459 @@
       <c r="E858">
         <v>1891</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859">
         <v>62871</v>
       </c>
       <c r="B859" t="s">
         <v>2514</v>
       </c>
       <c r="C859" t="s">
         <v>2515</v>
       </c>
       <c r="D859" s="1" t="s">
         <v>2516</v>
       </c>
       <c r="E859">
         <v>2020</v>
       </c>
       <c r="G859">
         <v>36</v>
       </c>
       <c r="H859">
         <v>34</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>121225</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E860">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>121226</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E861">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>121227</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E862">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>121228</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E863">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>121229</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="E864">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>121230</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="E865">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>121231</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E866">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>121232</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E867">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>121233</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E868">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>121234</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="E869">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>121235</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E870">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>121236</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E871">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>121237</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="E872">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>121238</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E873">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>121239</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E874">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>121240</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E875">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>121241</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="E876">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>121242</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E877">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>121243</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="E878">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>121244</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E879">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>121245</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="E880">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>121246</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E881">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>121247</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E882">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>121248</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E883">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>121249</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E884">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>121250</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E885">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>121251</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="E886">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>121252</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E887">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>121253</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E888">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>121254</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E889">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>121255</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2607</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E890">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>121256</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E891">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>121257</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="E892">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>121258</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E893">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>121259</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="E894">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>121260</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E895">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>121261</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E896">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>121262</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E897">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>121263</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E898">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>121264</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="E899">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>121265</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E900">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>121266</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E901">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>121267</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E902">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>121268</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E903">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>121269</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E904">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>121270</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E905">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>121271</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E906">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>121272</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E907">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>121273</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E908">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>121274</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E909">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>121275</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E910">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>121276</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E911">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>121277</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E912">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>121278</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E913">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>121279</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E914">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>121280</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E915">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>121281</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E916">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>121282</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E917">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>121283</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E918">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>121284</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E919">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>121285</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E920">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>121286</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="E921">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>121287</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E922">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>121288</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E923">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>121289</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="E924">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>121290</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E925">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>121291</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E926">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>121292</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E927">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>121293</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2721</v>
+      </c>
+      <c r="E928">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>121294</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2722</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="E929">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>121295</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="E930">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>121296</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2728</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2730</v>
+      </c>
+      <c r="E931">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>121297</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="E932">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>121298</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2734</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2735</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="E933">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>121299</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2739</v>
+      </c>
+      <c r="E934">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>121300</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2740</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2742</v>
+      </c>
+      <c r="E935">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>121301</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="E936">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>121302</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2747</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="E937">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>121303</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="E938">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>121304</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="E939">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>121305</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E940">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>121306</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2758</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="E941">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>121307</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2761</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2762</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="E942">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>121308</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2764</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E943">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>121309</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E944">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>121310</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E945">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>121311</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E946">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>121312</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="E947">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>121313</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2781</v>
+      </c>
+      <c r="E948">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>121314</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2782</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="E949">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>121315</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="E950">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>121316</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2788</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="E951">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>121317</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E952">
+        <v>3512</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>121318</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E953">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>121319</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="E954">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>121320</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="E955">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>121321</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2805</v>
+      </c>
+      <c r="E956">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>121322</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E957">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>121323</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E958">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>121324</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E959">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>121325</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E960">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>121326</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E961">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>121327</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E962">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>121328</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E963">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>121329</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E964">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>121330</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="E965">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>121331</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E966">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>121332</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="E967">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>121333</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="E968">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>121334</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E969">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>121335</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E970">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>121336</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="E971">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>121337</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E972">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>121338</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E973">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>121339</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E974">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>121340</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E975">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>121341</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E976">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>121342</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="E977">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>121343</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E978">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>121344</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E979">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>121345</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E980">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>121346</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E981">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>121347</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E982">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>121348</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="E983">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>121349</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E984">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>121350</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="E985">
+        <v>3383</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>121351</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E986">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>121352</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E987">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>121353</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E988">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>121354</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E989">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>121355</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="E990">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>121356</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E991">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>121357</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="E992">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>121358</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E993">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>121359</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="E994">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>121360</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E995">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>121361</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="E996">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>121362</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2924</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="E997">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>121363</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="E998">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>121364</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E999">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>121365</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E1000">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>121366</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E1001">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>121367</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E1002">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>121368</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E1003">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>121369</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E1004">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>121370</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="E1005">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>121371</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2951</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2952</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="E1006">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>121372</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E1007">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>121373</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="E1008">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>121374</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E1009">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>121375</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E1010">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>121376</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E1011">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>121377</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E1012">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>121378</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E1013">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>121379</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E1014">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>121380</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E1015">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>121381</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E1016">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>121382</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E1017">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>121383</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="E1018">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>121384</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>2990</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>2991</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="E1019">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>121385</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>2993</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E1020">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>121386</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="E1021">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>121387</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>2999</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3000</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="E1022">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>121388</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="E1023">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>121389</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="E1024">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>121390</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="E1025">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>121391</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="E1026">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>121392</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E1027">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>121393</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E1028">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>121394</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="E1029">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>121395</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="E1030">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>121396</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3026</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="E1031">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>121397</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="E1032">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>121398</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3033</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E1033">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>121399</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3035</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="E1034">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>121400</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3038</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="E1035">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>121401</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E1036">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>121402</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E1037">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>121403</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3048</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="E1038">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>121404</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="E1039">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>121405</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3054</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="E1040">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>121406</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="E1041">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>121407</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3060</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="E1042">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>121408</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3062</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3063</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="E1043">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>121409</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="E1044">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>121410</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3068</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3069</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="E1045">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>121411</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3071</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="E1046">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>121412</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3074</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E1047">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>121413</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1048">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>121414</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3080</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3081</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="E1049">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>121415</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E1050">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>121416</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3086</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3087</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="E1051">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>121417</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3090</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="E1052">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>121418</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3092</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E1053">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>121419</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3094</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="E1054">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>121420</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="E1055">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>121421</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="E1056">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>121422</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3103</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3104</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="E1057">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>121423</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="E1058">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>121424</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="E1059">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>121425</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="E1060">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>121426</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="E1061">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>121427</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="E1062">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>121428</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="E1063">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>121429</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="E1064">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>121430</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3127</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="E1065">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>121431</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="E1066">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>121432</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3133</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="E1067">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>121433</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3136</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="E1068">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>121434</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3139</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="E1069">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>121435</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="E1070">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>121436</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="E1071">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>121437</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3148</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3150</v>
+      </c>
+      <c r="E1072">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>121438</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="E1073">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>121439</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3154</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="E1074">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>121440</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3157</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="E1075">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>121441</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3160</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="E1076">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>121442</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3163</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="E1077">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>121443</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3166</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="E1078">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>121444</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="E1079">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>121445</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="E1080">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>121446</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3174</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="E1081">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>121447</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3177</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="E1082">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>121448</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1083">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>121449</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="E1084">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>121450</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E1085">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>121451</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="E1086">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>121452</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3192</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="E1087">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>121453</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3195</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="E1088">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>121454</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3198</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3199</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="E1089">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>121455</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3201</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="E1090">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>121456</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3204</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3205</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3206</v>
+      </c>
+      <c r="E1091">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>121457</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3207</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="E1092">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>121458</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3210</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3211</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="E1093">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>121459</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3213</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3214</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E1094">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>121460</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3217</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="E1095">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>121461</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3219</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3220</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="E1096">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>121462</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3222</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3223</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="E1097">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>121463</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3225</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3226</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="E1098">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>121464</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3228</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="E1099">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>121465</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3231</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="E1100">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>121466</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3234</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="E1101">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>121467</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3237</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="E1102">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>121468</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="E1103">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>121469</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="E1104">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>121470</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3246</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E1105">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>121471</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3246</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3249</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="E1106">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>121472</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3251</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="E1107">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>121473</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3254</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="E1108">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>121474</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3257</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="E1109">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>121475</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3260</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3261</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="E1110">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>121476</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3263</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E1111">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>121477</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3263</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="E1112">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>121478</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3267</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="E1113">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>121479</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="E1114">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>121480</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="E1115">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>121481</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3275</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3276</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="E1116">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>121482</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3278</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3279</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E1117">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>121483</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="E1118">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>121484</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="E1119">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>121485</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="E1120">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>121486</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="E1121">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>121487</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="E1122">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>121488</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3297</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="E1123">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>121489</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E1124">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>121490</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="E1125">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>121491</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="E1126">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>121492</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="E1127">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>121493</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="E1128">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>121494</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3314</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3315</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="E1129">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>121495</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="E1130">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>121496</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="E1131">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>121497</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="E1132">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>121498</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="E1133">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>121499</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E1134">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>121500</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3333</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="E1135">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>121501</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="E1136">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>121502</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3339</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="E1137">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>121503</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3342</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="E1138">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>121504</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3344</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="E1139">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>121505</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3347</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3348</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="E1140">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>121506</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3350</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3351</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3352</v>
+      </c>
+      <c r="E1141">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>121507</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3353</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3355</v>
+      </c>
+      <c r="E1142">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>121508</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3356</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3358</v>
+      </c>
+      <c r="E1143">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>121509</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3359</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3361</v>
+      </c>
+      <c r="E1144">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>121510</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3362</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3363</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3364</v>
+      </c>
+      <c r="E1145">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>121511</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3365</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3366</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="E1146">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>121512</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3368</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3369</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3370</v>
+      </c>
+      <c r="E1147">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>121513</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3371</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3373</v>
+      </c>
+      <c r="E1148">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>121514</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3375</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3376</v>
+      </c>
+      <c r="E1149">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>121515</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3377</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3379</v>
+      </c>
+      <c r="E1150">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>121516</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3381</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3382</v>
+      </c>
+      <c r="E1151">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>121517</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3383</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3384</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3385</v>
+      </c>
+      <c r="E1152">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>121518</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3388</v>
+      </c>
+      <c r="E1153">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>121519</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3389</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3391</v>
+      </c>
+      <c r="E1154">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>121520</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3392</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3394</v>
+      </c>
+      <c r="E1155">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>121521</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3395</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="E1156">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>121522</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3399</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3400</v>
+      </c>
+      <c r="E1157">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>121523</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3401</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3403</v>
+      </c>
+      <c r="E1158">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>121524</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3406</v>
+      </c>
+      <c r="E1159">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>121525</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3407</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3408</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3409</v>
+      </c>
+      <c r="E1160">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>121526</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3410</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="E1161">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>121527</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3413</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3415</v>
+      </c>
+      <c r="E1162">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>121528</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="E1163">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>121529</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3419</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3420</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="E1164">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>121530</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="E1165">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>121531</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="E1166">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>121532</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3428</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="E1167">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>121533</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="E1168">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>121534</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3434</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3435</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="E1169">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>121535</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3437</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3438</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3439</v>
+      </c>
+      <c r="E1170">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>121536</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3441</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="E1171">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>121537</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3444</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="E1172">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>121538</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3446</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3447</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3448</v>
+      </c>
+      <c r="E1173">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>121539</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="E1174">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>121540</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3452</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3453</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="E1175">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>121541</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3452</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3455</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3456</v>
+      </c>
+      <c r="E1176">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>121542</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3457</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3458</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="E1177">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>121543</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3460</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3461</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="E1178">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>121544</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3460</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3463</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="E1179">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>121545</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3465</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3466</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="E1180">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>121546</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3468</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3469</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1181">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>121547</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3468</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="E1182">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>121548</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3474</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="E1183">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>121549</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3477</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="E1184">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>121550</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3479</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3480</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="E1185">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>121551</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3482</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3483</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="E1186">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>121552</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3485</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E1187">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>121553</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3488</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="E1188">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>121554</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="E1189">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>121555</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>3496</v>
+      </c>
+      <c r="E1190">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>121556</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3499</v>
+      </c>
+      <c r="E1191">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>121557</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3502</v>
+      </c>
+      <c r="E1192">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>121558</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3505</v>
+      </c>
+      <c r="E1193">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>121559</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3506</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3507</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3508</v>
+      </c>
+      <c r="E1194">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>121560</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3509</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3510</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E1195">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>121561</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3512</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3513</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3514</v>
+      </c>
+      <c r="E1196">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>121562</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="E1197">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>121563</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3519</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="E1198">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>121564</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3521</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3522</v>
+      </c>
+      <c r="E1199">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>121565</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3523</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3524</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="E1200">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>121566</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3526</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3527</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="E1201">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>121567</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3529</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3531</v>
+      </c>
+      <c r="E1202">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>121568</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3532</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3533</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3534</v>
+      </c>
+      <c r="E1203">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>121569</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3535</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3536</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>3537</v>
+      </c>
+      <c r="E1204">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>121570</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3538</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3539</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E1205">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>121571</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3541</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3542</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3543</v>
+      </c>
+      <c r="E1206">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>121572</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3544</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3545</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3546</v>
+      </c>
+      <c r="E1207">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>121573</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3547</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3548</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3549</v>
+      </c>
+      <c r="E1208">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>121574</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3550</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3551</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3552</v>
+      </c>
+      <c r="E1209">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>121575</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3553</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3554</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3555</v>
+      </c>
+      <c r="E1210">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>121576</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3556</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3557</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>3558</v>
+      </c>
+      <c r="E1211">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>121577</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3559</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3560</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3561</v>
+      </c>
+      <c r="E1212">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>121578</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3562</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3563</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3564</v>
+      </c>
+      <c r="E1213">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>121579</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3565</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3566</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3567</v>
+      </c>
+      <c r="E1214">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>121580</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3568</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3569</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>3570</v>
+      </c>
+      <c r="E1215">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>121581</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3571</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3572</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3573</v>
+      </c>
+      <c r="E1216">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>121582</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3574</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3575</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3576</v>
+      </c>
+      <c r="E1217">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>121583</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3578</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>3579</v>
+      </c>
+      <c r="E1218">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>121584</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3580</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3581</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>3582</v>
+      </c>
+      <c r="E1219">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>121585</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E1220">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>121586</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3586</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>3587</v>
+      </c>
+      <c r="E1221">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222">
+        <v>121587</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3589</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>3590</v>
+      </c>
+      <c r="E1222">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223">
+        <v>121588</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3591</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3592</v>
+      </c>
+      <c r="D1223" s="1" t="s">
+        <v>3593</v>
+      </c>
+      <c r="E1223">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224">
+        <v>121589</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3594</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3595</v>
+      </c>
+      <c r="D1224" s="1" t="s">
+        <v>3596</v>
+      </c>
+      <c r="E1224">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225">
+        <v>121590</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3597</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3598</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>3599</v>
+      </c>
+      <c r="E1225">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>121591</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3600</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3601</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>3602</v>
+      </c>
+      <c r="E1226">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>121592</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3603</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3604</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="E1227">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>121593</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3606</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3607</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>3608</v>
+      </c>
+      <c r="E1228">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>121594</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3609</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3610</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>3611</v>
+      </c>
+      <c r="E1229">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>121595</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3612</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3613</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="E1230">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>127006</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3615</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3616</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="E1231">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>127007</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3618</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3619</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="E1232">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>127008</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3621</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3622</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3623</v>
+      </c>
+      <c r="E1233">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>127009</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3624</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3625</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="E1234">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>127010</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3627</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3628</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="E1235">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>127011</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3630</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3631</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>3632</v>
+      </c>
+      <c r="E1236">
+        <v>1074</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">