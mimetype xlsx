--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="439">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="646">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1329,50 +1329,671 @@
     <t>03.10.24 08:50</t>
   </si>
   <si>
     <t>t.me/sukhachevk/8</t>
   </si>
   <si>
     <t>Кто управляет твоей жизнью: ты или обстоятельства? Локус контроля — это то, насколько ты управляешь событиями в своей жизни. Внутренний локус — когда успехи и неудачи зависят от твоих действий. Внешний — когда всё определяется обстоятельствами: удачей, другими людьми или случайностью. Проще говоря: кто управляет твоей жизнью — ты сам или события? Почему локус контроля определяет твой успех? Локус контроля помогает отличить, что ты можешь изменить, а что — нет. Попытки контролировать неконтролируемое вызывают стресс, а игнорирование важных факторов — хаос. Забудь о том, что не можешь контролировать (рынок, конкуренты). Лучше направь энергию на продукт, команду и обслуживание клиентов — это в твоих руках. Локус контроля влияет на успех в бизнесе и на качество жизни в целом. Даже в сложных ситуациях всегда есть что-то, на что ты можешь повлиять: свои мысли, действия и фокус. Как определить свой локус контроля? Начни с трёх вопросов: 1. Как ты объясняешь успехи и неудачи? Если считаешь, что это твои действия — внутренний локус. Если обстоятельства — внешний. 2. Как ты реагируешь на проблемы? Ищешь решения или обвиняешь рынок, конкурентов, коллег? 3. Кто контролирует твою жизнь? Ты или внешние обстоятельства? Ответы помогут понять, что ты реально контролируешь. Фокус на том, что ты можешь контролировать Хороший локус контроля — это умение сосредотачиваться на том, что ты можешь изменить, и не тратить силы на то, что не подвластно. Это не о гиперответственности, а о чётком понимании своих возможностей и границ. Цель — не результат, а действие Фокусируйся на действиях, не на результате. Так проще двигаться вперёд, — так ты избежишь разочарований и сможешь легко отслеживать прогресс. Здоровье: Вместо цели "сбросить 5 кг", поставь задачу "тренироваться 3 раза в неделю" и "следить за питанием 30 дней". Эти шаги проще выполнять и отслеживать. Бизнес: Вместо цели "увеличить выручку", сфокусируйся на действиях: "привлечь 100 новых клиентов" и "увеличить средний чек на 20%". Эти метрики легче контролировать. Как управлять тем, что в твоих руках: 5 простых шагов 1. Фокус на своём влиянии Работай над тем, что реально зависит от твоих действий. Совет: Записывай, что можешь контролировать, чтобы оставаться в фокусе 2. Отделяй важное от неизбежного Не трать энергию на то, что тебе неподвластно. Совет: Раздели задачи на "контролируемые" и "неконтролируемые". 3. Преврати действия в привычку Маленькие шаги ведут к стабильным результатам. Совет: Ставь небольшие цели на каждый день. 4. Осознание границ контроля Твоя зона влияния — это то, что ты контролируешь прямо сейчас. Совет: Практикуй технику осознания границ тела. 5. Отпусти гиперконтроль Контролируй только то, что можешь изменить. Совет: Еженедельно пересматривай задачи: не контролируешь? Отпусти. Твой успех начинается с того, что ты контролируешь свои действия, а не обстоятельства. 💜</t>
   </si>
   <si>
     <t>27.09.24 17:15</t>
   </si>
   <si>
     <t>t.me/sukhachevk/6</t>
   </si>
   <si>
     <t>О чём и зачем этот канал? Сегодня кажется, что каналы создали все — и те, кому это нужно, и те, кому, возможно, не стоило. Но у каждого проекта должна быть цель. Последние месяцы я читал бизнес-литературу, пытаясь утолить голод к саморазвитию, но что-то постоянно упускал. Всё прояснилось после заметки Дениса Паршина про "Иллюзию полезного действия" — мы часто думаем, что учимся, но на самом деле просто накапливаем информацию. Количество не равно качеству. Пора менять подход. Для меня лучший способ превращать знания в пользу — делиться ими. Чем больше делишься выводами, тем яснее они становятся и тем полезнее их применение на практике. Так появились две цели: закреплять теорию бизнеса и маркетинга через практику, превращая её в выводы, и совершенствовать навыки копирайтинга. Каков бэкграунд? Последние 8 лет я работал в tech-индустрии. Путь начался случайно с OneTwoTrip. Затем была романтика стартапа и бурный рост в BestDoctor, а в Бланке — уже более зрелый банковский этап, с бегом через препятствия на алом рынке. Говорить, что всё было легко, — значит обманывать себя. Были сложные моменты, было больно, но рядом всегда были талантливые люди, которые помогали преодолевать "ямы отчаяния". Теперь за плечами крепкий B2B-опыт, множество набитых шишек и желание делиться тем, что действительно полезно. Как пойдём? "Стратегия — это не только выбор того, что делать, но и отказ от того, что не делать", — сказал Портер. Эту мысль мне донёс Денис Сафронов, с которым мы строили бренд Бланка. Принципы, которые помогут держать курс и отсекать лишнее: • Качество важнее количества. Писать только когда есть что сказать. • Практика — мастхэв теории. Мысли подкрепляются практическими решениями. • Уважать ваше время. Писать лаконично и по делу. • Тотальная искренность. Открыто о своих ошибках. Главное — суть, а не одобрение. • ChatGPT — помощник, но не писатель. Основная мысль должна рождаться вручную. Любое начинание встретит преграды и развороты, но точка старта уже есть. Спасибо, что дочитали! 💜</t>
   </si>
   <si>
     <t>26.09.24 12:58</t>
   </si>
   <si>
     <t>t.me/sukhachevk/5</t>
   </si>
   <si>
     <t>Бланк, спасибо за путешествие! 💓 Эти два с четвертью года в Бланке стали для меня особенными. Период алого рынка, санкций и постоянных изменений был полон вызовов, но вместе с командой мы преодолели многое: запускали уникальные продукты, переизобретали подходы и смыслы. Каждый день был наполнен драйвом и ростом, и я особенно осознал, какой сильный предпринимательский дух у нас в стране — это вдохновляет. Главный урок, который я вынес из этого периода, — это сила команды и корпоративной культуры. Слова Друкера, что культура ест стратегию на завтрак, подтверждаются на практике: мы добивались успеха не только благодаря планам, но и благодаря единству и общим ценностям. Огромная благодарность каждому, кто был рядом. Отдельное спасибо фаундерам за создание проекта и культуры, где в Бланке "Л" — это Люди. Бескрайняя благодарность Диме Салатову за доверие, поддержку и визионерство, которое вдохновляло всех нас. Горжусь тем, что удалось собрать сильную команду маркетинга, и благодарю каждого, кто был её частью. Человеческая ценность всегда выше денег. Время в Бланке пролетело, как миг, но оставило яркий след. Одна история завершена, но впереди ждут новые вершины, готов к их покорению. Сейчас время сделать паузу до конца октября, чтобы перезагрузиться и набраться сил. Впереди — новые вызовы, проекты и интересные анонсы, которые, уверен, не заставят себя ждать.</t>
+  </si>
+  <si>
+    <t>15.09.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/341</t>
+  </si>
+  <si>
+    <t>AI ускорил всех, кроме компании Если уж говорить про AI-тизацию, которая стала главным трендом и прошла все классические стадии вместе с отрицанием, то говорить во всех красках. Если раньше галлюцинировала только нейронка, то сейчас не меньше галлюцинаций производит сам человек, ведь КПД восприятия у модели ушёл далеко вперёд, а КПД человека по формированию запросов остался почти там же, где и был. Чего душой кривить, у нас уже случались прецеденты, когда один менеджер с другим общается через нейронки, а тот ими же и отвечает. Первый собрал гладкую техническую документацию по проекту и отправил. Второй, если скептик, почелленджит и придёт с вопросами «какого хрена», а если нет — вкинет её в ту же нейронку со словами «проверь и дай мне краткий пересказ». (Сам этим грешу, когда существую в режиме цейтнота) Так и получаются целые стримы, где чтение идёт на уровне машины, без валидации человека, и это стреляет по ногам. Терпения нашему аналитику: он стабильно получает от меня на ревью очередные аудиты от Fable, которые я нагенерил на выходных. Для такого уже придумали слово — workslop. Работа, которая выглядит ооочень как работа: со структурой, заголовками и выводами, только профит чаще всего никуда не двигается, а разбирать её приходится тому, кто получил. Каждый быстрее, все так же Фокус в том, что эффект от AI пока сидит в частном порядке. У каждого свой кусок работы правда стал легче, и любой вам это покажет на пальцах: вот отчёт, который собирался день, а теперь за час, вот анализы и разбор в рамках дня. Никто тут не врёт и цену себе не набивает, всё так и есть. Но когда начинаешь смотреть на уровне компании, ловишь следующее: сроки как ехали, так и едут, правда с небольшой поправкой. Там, где ожидали, что скорость сделает х2 или х3, она увеличилась процентов на 20-30, что ничто на фоне ожиданий. Цифры опроса McKinsey это подтверждают, его провели на 1719 человек в августе: 80% сотрудников говорят, что AI поднял их личную продуктивность, а вклад AI в прибыль видят всего 37% компаний, причём за год эта доля не сдвинулась вообще. Ну и выходит, что частный выигрыш сам собой в общий не складывается. Он так и остаётся на том участке, где возник, а до денег не доходит, раз между участками ничего не поменяли. Ещё одно исследование: 40% работников за месяц получали от коллег такой же материал, и на разбор одного случая уходило часа по два. Один сэкономил час и отправил дальше, у соседа этот час превратился в два, только в отчётность попадает первая половина. Публика в обоих опросах одна и та же, а бывает, что и один человек до обеда и после. Быстрее стало каждому, а счёт пришёл соседу Проверка дороже производства Голдратт писал про это задолго до нейронок: разгоняя участок, который не был узким местом, систему быстрее не сделаешь. Раньше проверить было дёшево: человек писал руками и по ходу сам же думал, поэтому недодуманное выдавало себя кривой фразой. Сейчас проверка дороже производства, ведь гладкий текст читается одинаково, думал над ним кто-то или нет. Тут и вылезает тот самый разрыв КПД: формулирует человек так же приблизительно, как три года назад, только раньше это умирало в черновике, а теперь выезжает документом со структурой и выводами, и платит получатель. Раньше недодуманное выдавало себя само, теперь выглядит готовым Что с этим делать Раз узкое место переехало, то и подстраивать всё надо под него, а сидит оно теперь там, где читают. Причём проверка дешевле всего у самого автора: он ещё помнит, что спрашивал, где модель дорисовала сама и куда он даже не заглянул, а у получателя этого знания нет, ну и час превращается в два. Отсюда правило, которое я сам соблюдаю через раз: чего не дочитал, дальше не отправляй, а если дочитать некогда, напиши сверху прямым текстом — вот это проверял, вот это нет. Раньше такую пометку за нас ставила кривая фраза, теперь её ставит тот, кто отправляет. Сколько из того, что вы отправили за неделю, вы сами прочитали до конца? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>14.09.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/340</t>
+  </si>
+  <si>
+    <t>Почему запуск системы ещё ничего не значит Ещё в начале года мы раздали AI-инструменты всей команде, а потом я и сам сел вместо интегратора собирать внутренние тулы. И лишний раз убедился: самое сложное в любом начинании — это не столько сам запуск, а то, что начинается дальше. Настоящая работа — объяснить, как этим пользоваться, чтобы результат повторялся, и добиться, чтобы люди реально перешли. В этом плане всегда лучше смотреть на любое внедрение не только со стороны выгоды, но и конечного пользователя. Компания платит за систему, а получает доступ: лицензии, интерфейс, обучение и акт. Всё остальное — чтобы в этом начали жить — как будто должно случиться само. А дальше начинается то, что все видели: в системе по-настоящему живёт один человек, к которому ходит весь отдел, остальные по привычке гоняют файлы в мессенджере и просят кадровика «глянуть по-быстрому». Формально при этом всё зелёное: акт есть, проект закрыт, метрика внедрения выполнена. Через год это вылезает оттоком. (Попробуйте найти в компании человека, у которого «люди действительно перешли» стоит в целях) Поэтому вдвойне интересно читать тех, кто с этим участком работает со стороны вендора. Юлия Ольхова — Head of Customer Success в VK Tech, строит там новую функцию: чтобы компания после подписи договора действительно начала жить в системе. До ИТ у неё было шесть лет в «Роснефти» на проектах с бюджетами в сотни миллионов, а потом второе высшее в Бауманке — чтобы говорить с архитекторами и разработчиками на одном языке. Из свежего у неё: 🔹 Чем «систему запустили» отличается от «в системе работает вся компания» — и почему в этом промежутке клиент обычно остаётся один 🔹 Как переходила Lamoda: 11 тысяч сотрудников, вся компания за два месяца, кадровая заявка с 47 минут до 2 🔹 Как она мерит доверие в команде: по скорости, с которой ей приносят плохую новость Но зацепило меня другое: она ведёт это как дневник стройки. Пишет прямо по ходу — что решила, где сомневается, что пока не выходит, и как приходится объяснять внутри компании разницу между Customer Success и онбордингом, который «вроде и так был». Изнутри вендора так почти не пишут, наружу обычно выезжает уже причёсанный кейс для конференции. Поэтому рекомендую прочитать. Сколько времени у вас прошло между «систему запустили» и «команда в ней действительно работает»? Константин Сухачев Реклама. Ольхова Ю.А. ИНН: 773576558811 erid: 2VtzqwGz7Zv</t>
+  </si>
+  <si>
+    <t>10.09.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/339</t>
+  </si>
+  <si>
+    <t>AI-агенты: сначала память, потом руки Этим летом у нас в Overgear два разных сценария совпали случайным образом, что привело к интересному результату на выходе. Первое — это то, что мы начали активно развивать внутренние тулы на базе нейронок, уводя команду от обычного диалого-справочного формата к тому, что и сбор, и хранение, и интерфейсы появились. Об этих первых шагах по созданию кабинета я писал тут. Второе — это то, что мы решили сделать перестановки и найм в команду привлечения, перенося из аутсорса в инхаус, а значит и меняя исполнителей. Смена команды — это всегда стресс, а онбординг новых — это ещё и время, мы приняли эту действительность и момент «пересменки», когда людей меньше, чем задач, и нужно было придумать, как подхватить направления привлечения, но не настолько ключевые, чтобы жертвовать вниманием, что должно быть всецело у якорных продуктов. (якорные — те, что миллионы и приносят) Идея на поверхности — рутинные запуски минорных продуктов надо отдавать уже не в человека, а в агентов, катая просто процесс по рельсам. Логика следующая: Базовый минимум — машина, роскошный максимум — человек. Где лежал наш опыт Энтузиазм был сильнее меня, и первые кампании я пошёл настраивать сам. Думал, сценарий до боли простой: одно исследование deep research, собрать лучшие практики, вставить вывод и сказать «примени и разработай». Но не тут-то было: самое сложное оказалось не научить её это делать, а объяснить, как делать и самосовершенствоваться. Фрагменты наших лучших практик были разбросаны по всей компании, у каждого свои. Стартовой точкой стало то, что я начал анализировать результаты экспериментов, что сохраняли в Slack'е, и спасибо нашему лиду привлечения Зое, что она это делала с конца прошлого года активно. И вот что тут вылезло: собрать удалось ровно то, что один человек почти год складывал руками. Ошибки в компании тиражируются сами, а находки — только руками Руки без памяти История эта шире рекламы. Модель отлично работает руками: соберёт, посчитает, напишет выводы — то, что лично меня в уныние вгоняет. Но знает она то же, что и весь интернет — усреднённую практику, которая работает где-то у кого-то, но усреднённость не работает, если вы хотите результат на конкурентном рынке, нужна уже ваша нишевость. А ваше — это ровно то, чем вы отличаетесь от среднего по рынку, и куплено оно дорого: сожжёнными бюджетами, набитыми шишками, не случившимися сделками. Ваш негласный актив, который при этом никто никогда не считал. Дать агенту руки и не дать память — значит получить быстрое и уверенное повторение ошибок, которые вы уже оплатили, и чаще всего даже не раз и не два, поскольку он про них не знает. Причём ровно то же мы делаем с людьми. Новому человеку память тоже никто не выдаёт, он идёт по опыту из прошлых проектов и наступает на те же грабли. Просто у него на это уходит квартал, а у агента — день. Агент не создал проблему потери знаний, он показал её за день вместо квартала Что мне с этого Из летних запусков окупились пока только 60% кампаний, но сам факт того, что мы смогли сократить кост этого процесса кратно, уже даёт хорошие предпосылки. Уже появились кейсы, когда сама система знаний отговаривала от запуска продуктов из-за нерентабельности. Поэтому агенты в виде стражей знаний и обходчика практик — это будущий must have компаний, я уверен в этом. И уже во вторую очередь руки. Об этом я планировал сегодня рассказать детальнее на вебинаре, но планы изменились. А вам крайне рекомендую заглянуть к Саше и Роме из Vibe Academy на вебинар: Рома покажет систему, которая каждый день сводит рекламные кабинеты с продажами и пишет, где утекают деньги, а Саша — отдел продаж под управлением нейронки, где каждый звонок разложен по критериям и оценён против эталона. Сегодня в 19:00 по Москве, записи не будет, регистрация тут. Чему ваша компания научилась за последний квартал — и где это записано? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>08.09.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/338</t>
+  </si>
+  <si>
+    <t>Эффективные и хрупкие Компанию, вылизанную до последнего процесса, легко перепутать с сильной: ни одного лишнего человека, ни одного дублирующего звена — и это правда работает, пока ничего не происходит. А потом уходит один человек, и выясняется, что на нём держалась половина договорённостей, которых нигде не записано. Недавно писал про заправки: у кого свой завод и нефтебазы, тот в кризис стоял с топливом, а независимые закрывались сотнями. Годами этот запас выглядел как замороженные деньги, а окупился за один июнь. В железе избыточность мы хотя бы умеем защищать, а тот же запас в людях — доверие, внимание, время на разговор вне задачи — не считает никто. (Попробуйте защитить перед финдиректором строку «время на разговоры».) 9 сентября Ольга Зуева, старший консультант консалтинговой компании «Земля Стратега», проводит открытый онлайн мастер-класс «Эффективность и гиперкомпенсация» — как строить систему, которая выдерживает больше, чем от неё ожидают. Разбирают по четырём уровням: Человек, Команда, Система, Отношения. 🔹 Почему эффективная компания часто хрупкая 🔹 На каком из уровней не хватает прочности 🔹 Зачем эффективной команде глубокое доверие 🔹 Где эффективность переходит в работу на износ 19:00 МСК, онлайн, по регистрации. 👉 Зарегистрироваться А какой запас в вашей компании первым идёт под нож, когда надо ужаться? Константин Сухачев Реклама. ООО «Земля Стратега» ИНН: 7811116418 erid: CQH36pWzJqVKpjsnkbuThvXh7XnxjCstdiXp8tdcF3bCuJ</t>
+  </si>
+  <si>
+    <t>08.09.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/337</t>
+  </si>
+  <si>
+    <t>Low ticket: покупки за рубль Все мы хоть раз брали «первый месяц за рубль», особо не раздумывая: музыка, стриминги, доставка, приложения. Рубль — это ноль, на нём не отбить даже комиссию за перевод, и при этом в бюджете эту строчку тронут в последнюю очередь. В посте про страх потери я закончил на том, что сначала надо дать человеку чем-то повладеть, а уже потом ставить это под угрозу. Рубль за месяц ровно это и делает, причём нагло: через неделю у него там свои плейлисты, начатый сериал и история заказов, а первого числа всё это рискует превратиться в тыкву. Только выдано оно не подарком, а продано за деньги — и держится вся конструкция именно на этом. Иными словами, продажа за рубль — это тоже продажа, и она снимает барьер первой покупки на ура. Что покупают за рубль Не продукт, разумеется, а возможность вас проверить и ничего при этом не потерять: вдруг вы не то, вдруг вы так себе, вдруг вообще скам. На чеке в несколько тысяч эти вопросы фризят решение о покупке, а на рубле не весят ничего, так что проверку он проводит сам, без наших уговоров, и дальше торгуется уже только про цену. Называется это low ticket — мини-продукт, который продают не ради денег. Ну и рубль сильнее бесплатного, хотя на бумаге разница между ними никакая. Бесплатное берут все, включая тех, кто не купит никогда, и вы потом гадаете над этой кучей лидов, что она вообще означает. Рубль — это покупательский естественный отбор: человек полез за картой, согласился на списание, прошёл проверку банка. Лучшая из возможных квалификаций лидов. Вывод №1: За рубль человек покупает не продукт, а возможность вас проверить Где это ломается Первое — когда за рубль выдают огрызок: урезанная демка без ценности, куцый доступ, шаблон на две страницы, что даже бесплатно не всегда нужен. Заплатил, ничего не понял, ушёл с ощущением, что его развели на рубль (в прямом смысле, причём). Ступенька превратилась в скидку, а скидка про вас не рассказывает ни-че-го. Проверка простая: мини-продукт должен быть из того же материала, что дорогой. Не другая услуга и не облегчённая версия, а настоящий кусок того же самого, иначе человек проверил только вашу витрину. Второе — когда рубль становится ценником в голове. Кто зашёл за рубль, тот и дальше считает от рубля, поэтому переход на 449 читается как «а чего так дорого». Причём обслуживать его приходится как дорогого: тот же саппорт, те же нервы, а денег с него ноль. Так что дешёвый вход должен показывать, как вы работаете, а не сколько стоите. Вывод №2: Мини-продукт работает, только если после него человек знает про вас то, чего бесплатно узнать нельзя Дешёвый вход — это ещё и ускоренный приговор продукту. Пока человек сомневается, можно думать, что дело в цене, лендинге или тупом трафике. А когда он заплатил, попробовал и не вернулся, «уважительных» оправданий не остаётся: продукт не держит. Зато этот опыт стоит вам рубль и месяц, а не годовой бюджет на трафик. Что мне с этого Смотреть на такой продукт по выручке бессмысленно, он по определению в минус. Важнее другое: сколько людей из зашедших за рубль доехали до нормального чека и сколько на это ушло времени. Если второй заказ не случается, значит это была скидка, а если случается — то цена привлечения. Мы у себя на маркетплейсе видим чёткую закономерность: люди, которые потом делают у нас покупки на несколько тысяч долларов (да, есть те, кто щедро тратится себе на услуги в играх), зачастую стартовали с очень маленьких чеков. Поэтому маленький чек — это не приговор, важно, как им пользоваться (ю ноу). Человек отдаёт деньги незнакомым людям в интернете за работу, которую сделают за него и без него, так что никакая витрина с отзывами не работает так, как один маленький выполненный заказ. Поэтому первый маленький заказ должен проходить чище, чем дорогой: денег на нём нет, а доверие покупается именно там. Каким продуктом у себя в бизнесе вы "открываете" клиента? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>07.09.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/336</t>
+  </si>
+  <si>
+    <t>Кому отдать следующий показ В любом поиске — за работой, квартирой, подрядчиком — сидит конфликт, который красиво не решается: пользователю нужно попадание в запрос, работодателю — отклики на его вакансию, а место в выдаче одно. Причём правда у обеих сторон, и за перекос платят обе: с бестолковой выдачи пользователь уходит, а предложение без показов само не оживает. Так что вопрос не к модели — релевантность она посчитает нормально. Вопрос в том, кто и по какому правилу решает, когда релевантность уступает бизнес-цели. Решают это руками и каждый день, только наружу такие решения не выходят: по чужой выдаче не прочитаешь, как её собрали. Именно про это — продуктовый RecSys-митап от hh team. Можно прийти вживую или подключиться онлайн. 16 сентября (среда), 19:00–21:30 — Москва, ул. 2-я Брестская, 48, или онлайн В программе: 🔹 Яна Семененя — руководитель поисковых и рекомендательных продуктов, hh.ru → Кому отдать следующий показ и как балансировать релевантность с бизнес-целями 🔹 Андрей Демидов — Head of DS Products, Авито → Как развивают алгоритмы монетизации выдачи: от стрижки до элитной недвижки 🔹 Катя Лунина — продакт поиска и рекомендаций вакансий, hh.ru → Как построили диалоговый LLM-поиск: от описания желаемой работы до подходящих вакансий 🔹 Саша Павленко — Head of product Search and Recommendations, Циан → Как специфика домена меняет продукт: RecSys в недвижимости Если вы отвечаете за поиск, рекомендации или монетизацию выдачи — будет что забрать. Особенно если этот спор у вас переигрывают каждый квартал. 👉 Регистрация Бесплатно — нужна регистрация по ссылке, там же выбираете формат. А как этот выбор решают у вас? Константин Сухачев Реклама. ООО "Хэдхантер" ИНН: 7718620740 erid: 2VtzqxTNFCg</t>
+  </si>
+  <si>
+    <t>04.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/335</t>
+  </si>
+  <si>
+    <t>М.Видео трансформируется в маркетплейс За год компания закрыла почти каждую вторую точку и начала концентрироваться на развитии маркетплейса. Сейчас осталось 638 магазинов — год назад их было более 1100. Уходят из классического ритейла на поляну маркетплейсов, и когда, как не сейчас, пока всех гегемонов трясёт? Но, если ещё тут вспомнить такой момент, что в марте гендиректором М.Видео стал Владислав Бакальчук, то история обретает ещё один слой драматизма. Ведь может ли быть более интригующее продолжение для конкуренции, чем история одного развода с перестрелками, спорами диаспор и большим переделом? Момент, естественно, наилучший и чуть ли не единственный из возможных, когда звёзды сложились так, что эта попытка прорваться в маркетплейсы действительно может сработать, но судить пока рано. Ещё и отдельный жанр — мужчина после расставания. Если обычный записывается в зал, берёт мотоцикл, начинает стричься нормально и ухаживать за собой, то тут строит целый маркетплейс, чтобы показать, кто чего стоит. Уверен, что энергии и мотивации там правда чудовищно много — это читается уже по скорости, с которой закрывают магазины. Личная мотивация — точно самое дешёвое и при этом самое мощное топливо в бизнесе. За неё не надо платить бонусами, она не спит ночами и не уходит в пятницу к конкуренту, и разгон даёт бешеный. Смотреть на компанию через цифры и стратегию — это половина дела, ведь доля ключевых решений в ней принимается на управленческой воле человека с личной историей. И сейчас у М.Видео определённо есть то, чего не купишь быстро — руководитель с личной ставкой. Такое топливо либо вытаскивает бизнес туда, куда расчёт бы не дотянул, либо разрушает всё подчистую. Классический «всё или ничего». Судить рано, но смотреть можно и нужно, а делиться обратной связью — только приветствуется. Ставили бы вы на компанию, где у руководителя личный счёт к конкуренту? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>31.08.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/334</t>
+  </si>
+  <si>
+    <t>Бензин и unfair advantage Где-то сидит бренд-менеджер Роснефти (если такой, конечно, есть и нужен ей) и радуется, что его квартальный KPI по узнаваемости и top of mind бренда выполняется и можно записать себе в портфолио рост x3-x5. Только причины не совсем брендовые. Думаю, все, кто за рулём, заметили, как жёлто-чёрные заправки стали главной точкой сбора и собирают очереди, каких там не было никогда. И, стоя на одной из таких заправок, пока мы были на Алтае, полез разбираться, почему у них есть, а у других — на табло почти всегда горят нули. Откуда у них бензин Дефицит и топливный кризис идёт с конца мая, а к июню ограничения в том или ином виде накрыли больше половины регионов. Лимиты вводили по-разному: где-то 30 литров бензина и 60 дизеля в один бак, где-то «чет-нечет», где-то только юрлиц и ИП. Но разница между «есть» и нулями на табло упирается в то, кто владеет заводом. У Роснефти 13 НПЗ и около 35% всей переработки в стране плюс три тысячи своих заправок — самая большая сеть в России. Ей не нужно ничего покупать: сами добывают нефть, перерабатывают на своём заводе, оттуда на свою нефтебазу и далее на заправки. Встал один завод на ремонт — объём перекинули с другого. Такая модель называется ВИНК — вертикально интегрированная нефтяная компания, где все элементы находятся в одних руках. Независимая заправка, а это две трети всех АЗС в стране, живёт иначе: топливо она покупает на бирже или у той же ВИНК. Свою розницу ВИНК заливает в первую очередь, а биржевые обязательства в кризис исполняются как получится. Отсюда за 2025 год закрылась 451 заправка, и только сорок из них принадлежали крупным компаниям. Проще говоря, независимые игроки пошли в жёсткий расход, а крупные бизнесы чувствуют себя легче. Вопрос справедливости такого распределения не совсем для этого поста, поскольку цимес в преимуществах. Что мне с этого Это то, что называют нечестным преимуществом (unfair advantage). Если что, это рыночный и вполне законный термин, когда у одного конкурента против другого есть рычаги, которые он не может использовать или быстро воспроизвести сам. Свой завод, свои нефтебазы и бензовозы — это замороженный капитал, худшая маржа и вечный вопрос, зачем тебе чемодан без ручки, когда рядом сосед-лэндлорд с двумя арендованными колонками поднимает те же деньги без всей этой стройки. Пять лет он прав, а потом приходит июнь, и сосед закрывается, а твоя устойчивость многократно окупилась и ты забираешь рынок с большим дисконтом. Нечестное преимущество почти всегда про одно: ты владеешь узким местом, через которое к клиенту идёт всё остальное. Где-то это завод, у кого-то это контракт с единственным поставщиком, лицензия, патент, база данных, которую не собрать деньгами, или своя аудитория, за доступ к которой не надо платить площадке. Признак простой: если на копирование уйдёт меньше года — это не преимущество, а фича. Нюанс в том, что такое преимущество строится долго, муторно и дорого, и всегда это стратегическое решение. Оно точно не про быструю прибыль в моменте и зачастую держится на управленческой воле, вопреки желанию пойти и принести быстрые победы здесь и сейчас. Поэтому не забывайте делать ревью того, что защищает вас в долгую от таких кризисов. Что в вашем бизнесе конкурент не скопирует за год? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>27.08.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/333</t>
+  </si>
+  <si>
+    <t>Прожектор, которого нет До того как я начал свой путь в блогинг и в большую публичность, у меня были годы, когда я к этому подступался, но не делал. При этом и опций, и возможностей, а главное контекста было более чем. Были времена, и когда занимался концертной деятельностью, и интересные проекты делал, о которых можно было и нужно рассказывать, но всегда отодвигал. Изменило всё, когда просто взял и сделал, приняв все страхи. А далее случилось ровно одно — ничего. Никакого осуждения и непонимания, которые раньше были стопперами, так и не произошло. И у этого была причина. Почему ничего не случилось В 1980 году психологи проделали такой трюк: участникам рисовали гримом на лице заметный шрам, давали посмотреть в зеркало и убедиться, что он бросается в глаза, а потом под видом закрепляющего крема стирали его целиком. Человек с чистым лицом шёл разговаривать с незнакомцем и после разговора уверенно рассказывал, как тот косился, отводил глаза и держался напряжённо. Имя этому — spotlight effect, эффект прожектора (переводят ещё как «эффект центра внимания», но прожектор точнее). Нам кажется, что нас разглядывают с той же придирчивостью, с какой мы сами себя разглядываем в зеркале, а в действительности — далеко не так. А прожектор у каждого свой, и наведён он всю жизнь на одного человека — на себя. У соседа в световом круге сосед, у коллеги коллега, и пока вы репетируете свой выход, вы стоите где-то за кулисами, куда никто и не смотрит. Новость первая Эту я как раз прожил. Зала, перед которым страшно выйти «голым», нет: мы годами не начинаем то, что можно было начать когда угодно, а провал, который потом прокручиваешь месяцами, заметили человек пять, и половина из них не поняла, что это был провал. Цену публичной ошибки почти всегда завышаешь сам. Новость вторая Эта хуже, и в разборах spotlight effect её обычно опускают. Прожектора нет не только над провалами, его нет вообще. Психологи проверили это и с обратным знаком: студенты в футболке, которой они гордились, ждали, что её заметит половина комнаты, а заметили восемь процентов. Свои косяки мы переоцениваем вдвое, а то, чем гордимся, — в шесть раз. Так что у тех отодвинутых лет была и вторая цена. Осуждения не случилось, но про проекты и концерты, о которых можно было рассказывать, никто так и не узнал. Слабыми они не были, я просто молчал, а сами себя они не рассказали. Ровно так же ведёт себя любая хорошая работа: сильный продукт сам себя не продаёт, а толковый человек сам собой не повышается. Мир тут ни при чём, просто чужой прожектор наведён не на вас. Внимание к работе — отдельная работа. Что в итоге? Бюджет страха, который уходит на «а что обо мне подумают», честнее переложить в другую статью расходов: рассказать самому и повторить второй раз. Изнутри это ощущается навязчивостью, а со стороны выглядит просто как информация. Что вы отодвигаете прямо сейчас, ожидая идеального момента и опасаясь мнения людей, которого нет? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>26.08.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/332</t>
+  </si>
+  <si>
+    <t>Мелочь, за которую платят В июле я рассказывал, как вместо интегратора сел с Клодом и собрал команде личный кабинет. С тех пор рефлекс никуда не делся: прежде чем за что-то платить, прикидываю, за сколько соберу сам. (Первые попытки, правда, ушли в папку с мусором на localhost, но у кого не так) По этой логике мелкий софт скоро будет некому продавать. Раз любой за вечер соберёт себе конвертер или мини-CRM, кто станет платить за чужой? А выходит наоборот. В июне я писал про Короче, капитан — канал Игоря Зуева, который ведёт свои мини-приложения открыто и выкладывает цифры, которые обычно прячут. Тогда я приводил их кейсы: от $100 в месяц на старте до ~$10K через год. Сейчас интереснее другое: их простой конвертер картинок за две недели после включения монетизации собрал $550, а тренажёр китайского произношения за июль сделал $8,9К, больше чем вдвое к июню. Ровно те продукты, которые вайбкодинг должен был сожрать первыми. Объяснение Игорь показал на себе: купил утилитку Bartender за €17, которая всего лишь наводит порядок в меню-баре на маке. Мог собрать сам? Мог. Полдня пишешь, три дня ловишь баги, потом живёшь с этим кодом. Проще заплатить 17 евро и пойти заниматься делами. Платят ведь не за фичи, а за то, чтобы не тратить на них свой день. Середину рынка вайбкодинг выел: то, что вчера стоило подписки, сегодня собирается за вечер. Зато внизу, где польза простая и понятная, окно наоборот приоткрылось — нажать две кнопки всё равно дешевле, чем открывать Claude Code. Схема у ребят до скучного простая, но не без нюансов: берёшь спрос, который уже есть, выкатываешь простейший MVP и докручиваешь монетизацию на живых пользователях. Без гениальной идеи, без инвестиций и без ожидания идеального момента. Про это Игорь и пишет: @its_capitan. Сам читаю, поэтому и рекомендую. А что вы за последний год не стали делать сами, хотя могли, — просто заплатили и пошли дальше? Константин Сухачев Реклама. ИП Зуев И.В. ИНН 360408359441 erid: 2VtzqwXqPp7</t>
+  </si>
+  <si>
+    <t>25.08.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/329</t>
+  </si>
+  <si>
+    <t>Отечественная Швейцария Неделю начали с ранних подъёмов и долгих перелётов, чтобы проснуться ровно посередине нашей большой и необъятной. Открываешь глаза — а прямо в окне гора, туман лежит в долине, кедры. Это всё Алтай. Мы тут чуть больше суток, так что основное ещё впереди, а пока три первых наблюдения. Тут действительно Швейцария: луга без конца и края, массивы, которые видно за десятки километров, облака лежат ниже тебя. Швейцарская айдентика в нашем исполнении и даже лучше. Жду, когда из-за поворота выйдет фиолетовая корова, чтобы вообще не удивиться. Внутренний туризм давно не дауншифтинг — ни по сервису, ни по ценам. Когда выбираешь между ближним зарубежьем и Алтаем, Алтай в этом списке точно не самый доступный вариант. Регионов я объехал немало, и внутренний сноб во мне бывал к ним строг, а тут всё настолько аккуратно, чисто и утончённо, что хочется отдельно поклониться местным — за то, как бережно они относятся и к природе, и ко всему вокруг. Культ духов у алтайцев живой, и пользы от него выходит вполне земной. И бонусом стыдное: я не знал, что Алтай и Алтайский край — это два разных региона. Республика Алтай со столицей в Горно-Алтайске, Алтайский край со столицей в Барнауле, разошлись они ещё в 91-м, и горы — в Республике. (До этого был уверен, что это одно и то же, просто зовут по-разному) Оказалось, что про страну, в которой живу, я знаю меньше, чем про побережье, где был десятки раз. И это приятное открытие. Впереди — тракты, гейзеры, ледники, марсианские пейзажи, а пока спрошу вас: Какое место в России вы бы хотели открыть каждому? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>21.08.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/328</t>
+  </si>
+  <si>
+    <t>Приобретать или терять Пишу в перебежке между встречами: у нас запуск сезонов, работа в самом разгаре, поэтому и контента сейчас меньше. Сезоны у нас — это выход крупного контента в играх и стремительный рост спроса на услуги нашего маркетплейса, а в этом месяце сразу два релиза в World of Warcraft (да-да, он живёт и здравствует), поэтому пишу по живому. Весь месяц мы с командой непрерывно работали напильником над своими гоу-ту-маркет стратегиями и, естественно, раз за разом гоняли тему УТП и того, почему люди вообще покупают и как можно хакнуть эту систему. Про FOMO я уже писал вот тут, а сегодня хочу зайти с другой стороны и спросить вас: что лучше — приобретать или терять? Почему потеря сильнее? Если берем за истину мнение классиков (Канеман с Тверски), то потеря бьёт примерно вдвое сильнее, чем радует такой же по размеру выигрыш. Да и в целом негативная эмоция лежит осадком дольше, чем хорошее. Можем упростить и сказать, что плохое — это лёд, что тает, но долго, а хорошее — газообразное, что быстро улетучивается. Из этой асимметрии выросла половина маркетинга: таймеры, «осталось два слота», сгорающие бонусы, цена, которая завтра станет другой. И ведь работает, люди правда шевелятся быстрее, когда есть риск не успеть, поэтому мы этим пользуемся не меньше остальных. Подвох первый Раз плохое тает медленно, то оффер, собранный на страхе, продаёт сегодня, а осадок оставляет на потом. Человек купил, но помнит не продукт, а то, как его поторопили. В разовой продаже на это можно закрыть глаза, а когда живёшь с повторных заказов, разница между «успел» и «рад, что купил» вылезает уже в следующем цикле покупки. Поэтому смотреть на конверсию красивого оффера мне интересно куда меньше, чем на то, возвращаются ли потом те, кто пришёл по дедлайну. Вывод №1: FOMO на страхе выгодно, но в короткую. Тактически конверсия выше, стратегически LTV хуже. Подвох второй Страх потери возникает там, где есть что терять, то есть человек должен чем-то обладать. А можете ли вы сказать, что это на вашей стороне? Потому что «успей, скидка только до полуночи» — это про то, чего у него никогда не было. Между «не дали» и «забрали» разница огромная, хотя сумма одна и та же: в первом случае отобрать можно только пустоту. А набранная корзина, зафиксированная за ним цена или статус, который сгорит в конце месяца, — это уже его, и вот за это он держится двумя руками. Вывод №2: Сначала дай чем-то повладеть, а потом уже ставь это под угрозу. Нам в этом смысле повезло: игры сами по себе машина потерь, сезон заканчивается, прогресс обнуляется, награду с собой не заберёшь, так что придумывать особо нечего, достаточно не мешать. Что в итоге? Перед тем как пугать потерей, я теперь проверяю два места: есть ли человеку что терять и сколько того самого льда останется после покупки. Второе неудобно тем, что ответ приходит с задержкой, когда оффер давно отгружен. Что у вас работало лучше: дать или пригрозить отобрать? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>20.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/327</t>
+  </si>
+  <si>
+    <t>Дизайн, который не замечаешь, но считываешь Про брендинг обычно вспоминают, только когда его сломали. В январе я разбирал Porsche и походя зацепил там Jaguar, у которого ребрендинг сжёг всю лояльность разом, — вот его обсуждали месяцами. А нормально сделанную работу не обсуждает никто: вы просто вызываете Яндекс Go, заходите на hh.ru, листаете Золотое Яблоко (про него у меня был отдельный разбор) — и вам ни разу не приходит в голову, что за этим кто-то сидел и думал, изобретал. Так вот, за всем этим стоит ONY. Ну и заодно айдентика Третьяковки, ребрендинги X5, Lime и Эконики, визуальная система МТС. 26 лет на рынке, а сегодня это стратегия, исследования, дизайн и диджитал в одной команде. Меньше шума, больше смысла — в новом шоуриле ONY. Константин Сухачев Реклама. ООО «Студия «ОНИ» ИНН 7734529922 erid: 2VtzqxGaref</t>
+  </si>
+  <si>
+    <t>07.08.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/326</t>
+  </si>
+  <si>
+    <t>Кризисы и стеклянные потолки Жизнь бизнеса всегда циклична, и это абсолютно нормально. Первая параллель, которую я вспоминаю в разговорах с командой — дыхание: вдох и выдох, только в бизнесе это про то, как ты сначала наполняешься, а потом вычищаешься. Та же история и с кризисами любого размера и порядка: избегать невозможно, а где-то нужно, напротив, идти им навстречу и даже бежать, чтобы прожить этот опыт быстрее других и вытащить из него ценность раньше всех. Особенно когда кризис не персонального уровня, а макро — по всему рынку. Аналогичную историю мы проживали у себя в Overgear. После успешного 2024-го с рекордными выручками вступили в 2025 год, налив немало инвестиций и в команды, и в маркетинг, с большим оптимизмом, а по факту с зашкаливающей самоуверенностью, и, естественно, бездумно вжали газ в пол. Вылезло это в том, что планы у нас становились всё консервативнее, а ресурс, который мы в них вкладывали, наоборот только рос. КПД начал сильно падать, что отрезвило и усадило весь менеджмент думать, где мы повернули не туда и что надо делать по-другому, прямо посреди года, переизобретая стратегию и отказываясь от вектора, который так успешно засэтапили в начале года. Квартал ушёл только на то, чтобы победить внутреннее сопротивление, ведь когда ты приходишь с таким к команде, для них это выглядит как набросы сверху. Зачем что-то менять, если и так работает и всем хорошо. Гэпа они и правда не видели: с планом и фактом всё сходилось, а разрыв был между тем, что мы берём, и тем, что могли бы при наших объёмах и возможностях. Люди довольствовались малым и ставили себе искусственные стеклянные потолки, причём сами, без всякой помощи сверху. Ну и когда дошло, мы прошлись по всем частям бизнеса с одним вопросом: а не херню ли мы тут делаем? Под него попало вообще всё, включая то, что приносило деньги последние два года, ведь главным врагом оказалось безобидное с виду убеждение: исторически так сложилось, поэтому это надёжно работает. Оно и правда работало, только два года назад, а к 2025-му половина схем стала outdated, просто проверять никто не лез: зачем, если приносит. Так мы, увидев и лишь частично ощутив холодок грядущего кризиса, включили холодный разум и начали перестройку бизнеса во втором полугодии 2025-го. В детали пойти не смогу, коммерческая тайна всё-таки. Но было больно, не все прошли это испытание, многие люди и процессы канули в Лету, а культура ощутила мощный стресс. Зато те, кто остался, и то, что осталось, сделали над собой такой левел ап, что проще сказать — из этого вышел Overgear 4.0 (пару версий до этого случались без меня). Костяк команды стал только сильнее, а свежие умы и люди дали новый импульс. Теперь многие сами приходят с вопросом, а не херню ли мы тут делаем, и сами сносят барьеры и стены, которые год назад защищали как святое. Тот же бизнес, тот же рынок, многие те же руки — а КПД с них другой. Особенно разгон пошёл с первых побед: пока результата нет, перестройка выглядит как безумная теория и те же набросы, а как только первые изменения дали цифры, остальные начали подтягиваться сами и подсматривать у других. И самым сложным в этом апгрейде было именно мышление, ведь процессы переписываются за месяц, продукт за квартал, а мышление легко крепнет, но долго перестраивается — оно с тобой даже не спорит: у человека двадцать доказательств, что раньше работало, и все настоящие. К старту 2026-го мы подошли поджарыми, а главное — с открытым разумом для нового. Этот год идём с опережением: плюс 30% к выручке, а по прибыли рост вообще кратный. Ну и волны AI-тизации застали нас уже не в позиции «у нас и так всё работает» (писал отдельно, как AI начал съедать наш менеджерский слой). Поэтому кризисов, как и сложностей, бояться не стоит вообще: дороже обходится спокойный период, когда всё работает и сомневаться не с чего. Кризис хотя бы бесплатно показывает, где ты недобираешь, и сносит потолки, которые ты сам себе поставил и сам бы охранял годами. Наш пришёл вовремя. Свой прошлый кризис вы прожили раньше рынка или вместе с ним? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>06.08.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/325</t>
+  </si>
+  <si>
+    <t>Компании, из которых не хочется уходить Есть компании, куда идёшь за опытом и строчкой в резюме: еле дотягиваешь год, уходишь выжатым и потом ещё месяц отходишь. А есть такие, где однажды оглядываешься — а у тебя уже пятый год пошёл, и ты даже не заметил, как он прошёл. И дело обычно не в деньгах и не в печеньках, а в том, что тебя слышат, дают задачи, за которые не стыдно, и не бросают одного, когда что-то полетело не по плану. Недавно писал про Криса Эспинозу, сотрудника Apple №8, который отработал в одной компании полвека, и спрашивал ваш личный рекорд лояльности. Сам я в рекордсмены не гожусь: всегда остерегался закостенеть и сознательно искал переход в новую нишу. Зато мест сменил достаточно, чтобы разницу ловить уже на первом месяце. Именно такой вайб сейчас в 01.tech — холдинге с платформенными решениями для entertainment. Индустрия мне близкая (сам в игровой), поэтому и зацепился: ребята растут и сейчас активно ищут людей. Сейчас открыты направления: 🔹 C-level / Head 🔹 Project Management 🔹 Разработка / IT / Data 🔹 Product Management 🔹 Маркетинг 🔹 HR / Recruitment 🔹 Design 🔹 Sales &amp; Accounting Холдинг продолжает масштабироваться, поэтому новые роли открываются постоянно и в самых разных функциях — если сейчас своей не увидели, есть смысл держать канал под рукой. Так что если сейчас в активном поиске или просто хочешь видеть нормальные вакансии — следи за актуальными в канале 01 team. Константин Сухачев</t>
+  </si>
+  <si>
+    <t>28.07.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/324</t>
+  </si>
+  <si>
+    <t>Wildberries в белом пальто Иллюзий насчёт Wildberries я никогда не испытывал и корпорацией добра, которая за всё хорошее и против всего плохого, их точно не считал. Любой крупный корпоративный игрок — всегда жёсткий хищник, и бизнес травоядности не терпит, тут у меня вопросов ноль. Но на выходных я увидел всю Москву, заклеенную «поддержи предпринимателя заказом» и хэштегом #корзинавб, и отчётливо понял, что вот здесь ВБ пробивает новый рекорд, только, увы, по лицемерию. В такую игру даже всеми известный «где выпускали, туда и обращайтесь» чурался лезть. Но обо всём, да по порядку и начну с хронологии: 🔹 7 июля. ВБ обновляет оферту для продавцов: комиссии в части категорий уезжают вверх (одежда с 34,5% до 43,5%, красота с 32,5% до 41,5%), а в раздел про непреодолимую силу тихо заезжает новый пункт — снимают ответственность при БПЛА 🔹 Ночь на 18 июля. Прилетает в Электросталь и Котовск, склады выгорают, товара на десятки миллиардов больше нет. Свежий пункт срабатывает через одиннадцать дней после появления и снимает прямую ответственность с компании, которая берёт с продавца до половины стоимости товара за комиссию, логистику и хранение. 🔹 20 июля. Продавцы стремятся спасти свой бизнес от рисков, но выясняют, что вывезти уцелевший товар с других складов у них не получится. Приехать своей машиной и забрать своё нельзя, такой механики нет вообще: единственный путь — оформить «возврат» на пункт выдачи, а система на это отвечает «ПВЗ перегружен». Перебирают десятки точек, включая другие города, — свободных нет. Более того, вывоз платный, 270 рублей за единицу товара. 🔹 23 июля. Начинаются выплаты, но обещанной формулы расчёта продавцы так и не увидели. Кто-то получил половину себестоимости, кто-то 15%, а кто-то 2 900 рублей за товар на 130 тысяч. Крупным предложили «симулятор продаж» — деньги капают постепенно, как будто сгоревший товар продолжает продаваться по прежним ценам. Товара нет, а в кабинете он бодро живой. 🔹 Ночь на 24 июля. Прилетает уже в Петербург, Шушары и Уткина Заводь, заодно Симферополь, и у многих догорают последние остатки. 🔹 26 июля. Вся страна оказывается заклеена «поддержи предпринимателя заказом». Пятьдесят с лишним городов, экраны на улицах, метро Москвы, Питера и Новосибирска, фасады зданий. Экраны, напомню, свои — Russ и Wildberries давно одна компания. Итого за три недели платформа подняла комиссию, вписала дроны в форс-мажор, заперла товар на складах — и сейчас в «белом пальто» рассказывает, как сделала номинальные компенсации, хотя могла не делать, а заодно призывает всех скинуться на потери, которые сама на себя брать не собиралась. При этом с каждого такого заказа удержит свои проценты. Юридически они чистые, все риски опять уехали на продавцов-предпринимателей. В целом они могли вообще не платить, но поражает та прыть, с которой чужую трагедию развернули в свою «социальную» историю, которая их же и кормит. Сюр в том, что вы сейчас пострадавших предпринимателей уже даже логически не поддержите этими покупками: их товара на ВБ нет, он же сгорел. Хотел бы я закончить пост советом в стиле «уходите с ВБ и развивайте свой сайт», но увы, easier said than done. Звучит красиво, а на деле сейчас особенно сложно: для большинства ВБ — единственное место с живым спросом, и уйти оттуда значит уйти с рынка. Закончу тем, что пожелаю вашему бизнесу с такими «чёрными лебедями» не сталкиваться, а если столкнётся, то оказаться в кругу надёжных партнёров, которые не спишут вас в моменте. Свои истории, мысли и несогласия — делитесь в комментариях. Константин Сухачев</t>
+  </si>
+  <si>
+    <t>24.07.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/323</t>
+  </si>
+  <si>
+    <t>Что есть ум? Накануне вечером попался отрывок интервью Дженсена Хуанга — основателя и CEO Nvidia — где он рассуждает, что такое ум и интеллект современного человека. Про само видео, скорее всего, будет отдельный пост (решил сначала посмотреть всё от корки до корки), а сегодня хочу порассуждать с вами, кого вообще считать умным сейчас, но начну с истории личной. Есть у меня приятель, мы с ним одногодки — а значит, хочешь не хочешь, а параллели всё равно проводишь. Человек он особенный. Точнее, сам себя таким считает: прямо так и говорит — «я умнейший среди вас всех». И надо признать, эрудирован он и правда неплохо, знает немало, но есть нюанс: знания эти во многом энциклопедические, а профита в жизни с них он имеет — зеро. Так у меня и разделилось понятие интеллекта и эрудиции на две составляющие: эрудиция отвечает на вопрос «как много знаешь», а интеллект — на вопрос «как эффективно применяешь». И получается, что общий твой потенциал — это интеллект, умноженный на эрудицию. В свете такой природы и случаются моменты, когда один множитель проседает к нулю — и весь результат схлопывается, сколько ни набери во втором. Можно знать вагон и не двигаться с места, а можно быть цепким, хватким — и упереться в потолок собственной начитанности. Ясное дело, это пока только концепт — мысль, которая у меня крутится и будет зреть, пока не осядет во что-то вроде личной аксиомы. Но уже сейчас хочу порассуждать над этим вместе с вами. А что для вас значит быть умным? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>23.07.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/322</t>
+  </si>
+  <si>
+    <t>Самый лояльный сотрудник Эппла Когда заходит речь про лояльность к компании, первым делом вспоминаешь основателей — кому, как не им, любить своё. Только старожилами они как раз почти никогда и не становятся: одни продают своё детище и идут делать следующее, другие упираются в потолок и уходят сами, а кого-то и вовсе выставляют за дверь — как Джобса, которого выпихнули из его же компании, чтобы через двенадцать лет позвать обратно спасать положение. А настоящий рекордсмен по стажу в Apple — человек, о котором вы, скорее всего, никогда не слышали — Крис Эспиноза, сотрудник №8. Пришёл в 76-м подрабатывать после школы, прямо в гараже у родителей Джобса, — ему было четырнадцать. И до сих пор там. Пятьдесят лет, и всё в одной компании. За это время Apple выпустила Macintosh, айфон, айпад, сменила кучу боссов и доросла до пяти триллионов долларов, а он всё работает — сейчас в команде, которая отвечает за телевизор (да-да, это у них в планах). И вот это, по-моему, легендарная лояльность. Просто человек полвека ходил на работу, пока компания вокруг него раза три сменила целую эпоху. Вы ему про выгорание расскажите — он посмеётся. Вполне возможно, он вообще рекордсмен — дольше него в одной технологической компании, кажется, не проработал никто. И меня разбирает любопытство: а опционы-то у него были? Если человек, будучи восьмым в компании, держал хоть немного акций все эти годы, то сейчас этот тихий инженер без диплома может оказаться богаче половины Кремниевой долины. А какой ваш личный рекорд лояльности — сколько вы продержались на одном месте? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>22.07.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/321</t>
+  </si>
+  <si>
+    <t>Модели и эффорт: шпаргалка для Claude Теперь 13:00 каждой среды для меня приобрели почти сакральный смысл. В этот час у меня всё начинается будто с чистого листа: бремя экономии сходит на нет, и я снова дышу полной грудью. Другими словами — у меня сбрасываются недельные лимиты в Клоде, и я опять фигачу что хочу и когда хочу, не заглядывая каждые пять минут, как бы по лимитам в нокаут не улететь. И вот эти качели с лимитами, где в начале недели живёшь на роскошном максимуме, а к среде уже ползешь на голодном минимуме, побудили меня разобраться: когда какую модель использовать, а главное какой «эффорт» врубать. Ниже шпаргалка и для меня, и для вас. Какую модель используем? 🔹 Haiku — модель-джун, которая вообще не про думать, а про то, чтобы выполнять много простых и рутинных операций. Нужно что-то разгрести, разложить по полкам, привести к форме или ответить на супербазовый вопрос — это к ней. Делает это и быстро, и дёшево, но и положиться в сложном, как на джуна, тоже не можешь. Окупается кратно там, где надо перелопатить сотню однотипных штук разом. 🔹 Sonnet — крепкий мидл и рабочая лошадка на каждый день. Берёт на себя процентов девяносто задач и тащит их сам, без присмотра: текст, разбор данных, код средней сложности, рабочую переписку — быстро и толково. Звёзд с неба не хватает, но по соотношению «сколько платишь / что получаешь» именно на нём всё и держится. 🔹 Opus — сеньор, которого зовёшь на тяжёлое: хитрую логику, большой код, стратегию — туда, где реально надо сесть и подумать. Тянет что угодно, но и берёт за это по-сеньорски — медленнее и дороже, так что к среде ты этот счёт почувствуешь. Сажать его на рутину — деньги на ветер, и так чаще всего бюджеты и сливают (сам так делаю). 🔹 Fable — звезда команды, вокруг которой хайп с самого релиза. И ценник звёздный, и отдача такая же. Меньше всех вам льстит: спокойно пойдёт спорить и покажет, где вы не правы и чего не учли. В неё есть смысл отправлять только стратегические и ценные задачи, где цена ошибки высокая. Какой уровень эффорта выставляем? 1️⃣ Low — отвечает не включая голову, на рефлексе. Для того, что и так очевидно: подрезать текст, глянуть мелочь. На сложном тут же поплывёт, зато лимита почти не ест. 2️⃣ Medium — уже думает, но в себя не уходит. Мой дефолт по жизни: девять задач из десяти закрываются прямо здесь, и лимиты целы. 3️⃣ High — врубаю, когда с наскока не берётся и надо реально повзвешивать: распутать логику, увязать концы, не растерять детали. Дольше и дороже, зато ответ на голову ценнее. 4️⃣ Extra — тот же High, только на стероидах, для совсем зубодробительного. Разницу ловишь не каждый день, но на заковыристом она есть. 5️⃣ Max — думает до упора, на всю катушку. Копает долго и лимит выжигает будь здоров, но там, где цена ошибки кусается, оно того стоит. 6️⃣ Ultracode — вообще другая лига. Тут уже поднимается целая бригада, задачу рвут на куски и молотят разом, параллельно. Заход для по-настоящему крупного — на повседневной мелочи это из пушки по воробьям (и по лимиту так же). Мощность модели и глубина эффорта не складываются, а перемножаются. Opus на максимуме ради правки запятой — это как подогнать бетономешалку размешать стакан чая. За правило взял для себя: по умолчанию живу на Sonnet со средним, а по мере роста сложности — двигаюсь в сторону увеличения. А вы насколько эффективно жжёте свои токены? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>21.07.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/320</t>
+  </si>
+  <si>
+    <t>Когда планы растут, а команда уже выжата Знакомая почти любому руководителю точка. Сверху усиливают давление, планы и KPI растут, а снизу — живые люди, которые и так работают на пределе. И в этот момент особенно легко скатиться в жёсткость, контроль и  «ну давайте ещё чуть-чуть потерпим». Беда в том, что так результат чаще ломается, чем ускоряется. Поставил перед фактом — получил тихое сопротивление, выгорание и просевшее доверие, а сам застрял между двух огней: наверх надо обосновать, что ресурс не резиновый, а вниз — прийти к команде так, чтобы её не потерять. Внешние условия поменять сложно. А вот научиться вести этот разговор — и вверх, и вниз — так, чтобы команда продолжала выдавать результат без надрыва, вполне реально. Об этом на бесплатном вебинаре «Как руководить, когда люди выдыхаютс, а KPI растут» расскажет Михаил Ромашов — руководитель курса «Осознанные коммуникации» в Софт Скиллз Лаб, преподаватель в НИУ ВШЭ и Сколково, владелец продукта в SberCIB, соавтор книги «Эффективный конфликт». Разберёте практические приёмы на реальных управленческих кейсах: 🔹 Как обсуждать с командой рост KPI и растущую нагрузку; 🔹 Что делать, когда в ответ слышишь «мы и так на пределе»; 🔹 Как защищать интересы команды перед бизнесом и сохранять доверие топов. Формат — Zoom. Можно задать свои вопросы и разобрать сложные рабочие кейсы вживую. Дата и время: 23 июля, 20:00 МСК. 👉 Зарегистрироваться Иногда лучший вклад в результат — это вовремя перестроить разговор. Константин Сухачев Реклама. ИП Клименко А.А. ИНН 772077460576 erid: 2VtzqvsQihx</t>
+  </si>
+  <si>
+    <t>20.07.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/319</t>
+  </si>
+  <si>
+    <t>Почему продуктом управлять легко, а собой — нет Время чистосердечных после выходных и вот одно, которое пора подписать самому себе: большими системами и продуктами мне управлять кратно проще, чем банально записаться к врачу. С той же лёгкостью, с какой я в несколько потоков увлечённо тащу рабочее, я залипаю на простейшем бытовом действии: написать в стоматологию, заказать кроссовки для падела или купить билеты, хотя знают точно когда и куда мы полетим. Вполне удачно я месяцами списывал это то на расфокус, то на низкий приоритет. Красивые причины, но без сути. Потому что ни одна из них не объясняет, почему на работу энергии хватает на пять параллельных потоков сразу, а на одно сообщение в стоматологию — нет. Ответ оказался в разы проще и частью упирается в локус контроля, про который я писал в канале давным-давно. Дело в том, что это две разные системы, и управляются они по-разному. Вся разница — в одном: есть ли у системы обратная связь. Кто-то, кроме тебя, замечает, что она сломалась. С продуктом всё честно: если где-то поехало, сигналы будут — цифра просядет, кто-то придёт с вопросом, деньги не придут вовремя, ну и приходится реагировать, даже когда не хочется, потому что всё это громкое и видно не только мне. А по себе такого дашборда нет (увы и ах!). Никто не пришлёт мне сводку, да и ретро по себе никто почти не делает — единственный наблюдатель тут я сам, а судьи кто? И если за собранность в работе платят — деньгами, ростом, успехом, — то за собранность в быту не платит вообще никто: её попросту не видно, а потери приходят как раз тогда, когда её нет. Поэтому «доделаю ещё поток вместо того, чтобы записаться к врачу» выигрывает каждый раз — рабочий выигрыш это профит, а сделанное бытовое в лучшем случае не случившийся убыток. А получать профит всем морально проще, чем сейвить убытки. Забавно, но чинится это ровно тем же инструментом, что и продукты: 🔹 Метрика на себя. Раз бытовое само по себе невидимо, ему нужен счётчик — пара цифр, за которыми следишь как за продуктовыми: сколько дел по быту за неделю закрыл, а не перекинул дальше. Только чтобы их считать, задачи сперва надо где-то фиксировать — а жёлтые стикеры дома я пытался внедрять уже пару раз. Расти этой цифре, в общем-то, и незачем: она нужна, чтобы убыток, который иначе копится тихо, стал виден хотя бы мне. Без счётчика управляешь на ощущениях, а они врут первыми — ровно тогда, когда всё уже сыпется. 🔹 Отказ от алиби работы. «Сейчас не до этого, у меня запуск» — больше не индульгенция самому себе. Переношу, забиваю — но теперь называю настоящую причину хотя бы про себя. «Не хочу возиться с этой бытовухой» — честный ответ, с ним хотя бы можно что-то сделать. «Я занят важным» — ответ, который просто выключает счётчик, чтобы не смотреть, что там накапало. Продукт без метрик умирает за квартал — это все понимают и потому метрики ставят, не ленятся. А сам без метрик доезжаешь примерно туда же, только квартального отчёта об этом никто не пришлёт — заметить придётся самому, и желательно пораньше, пока ещё есть что чинить. А какое простейшее действие вы откладываете дольше всего — притом что на работе ворочаете вещами в разы сложнее? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>14.07.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/318</t>
+  </si>
+  <si>
+    <t>Быть прозрачным и честным Ещё до старта профессиональной карьеры внутри меня сидела мощная установка: быть слишком честным — это не баг, а фича. Правда, тогда я регулярно переходил грань. Резал правду в лицо там, где хватило бы полутона, и это чаще мешало, чем помогало — людям, отношениям, делу. Чуть позже мне помогла разложить всё по полочкам книга Ким Скотт с её «Радикальной прямотой». Идея там незамысловатая, но структурная: честность работает не сама по себе, а только когда за ней стоит забота о человеке. Прямота без заботы — это просто хамство, ты самоутверждаешься за чужой счёт. Но забота без прямоты — враньё из вежливости, когда улыбаешься и молчишь о важном, чтобы не портить момент. Оказалось, мне всю жизнь не хватало второй половины формулы. С тех пор честность для меня — это не «рубить правду-матку», а не прятать важное. И в жизни, и в делах меня сильнее всего подкупает, когда с той стороны так же: без мелкого шрифта и условий, которые всплывают потом. Поэтому я рад поддержать у себя коллабу Т-Бизнеса и Тануки. Казалось бы, просто роллы, Карл, но идея ровно про это. Кастомный сет и прозрачные роллы в рисовой бумаге лежат в упаковке, через которую видно всё: каждый ролл, начинку, никаких секретных соусов и сюрпризов под крышкой. К сету — многоразовые прозрачные палочки, которые я сперва оценил чисто эстетически (стильно, модно, факт). А потом и суть понял: так и стоит вести дела во всём. И в предложении вшито то же: новым клиентам Т-Бизнеса сейчас дают три месяца бесплатного обслуживания бизнес-счёта для ИП и ООО. Без звёздочек и приписок мелким шрифтом — что видишь, то и получаешь. 👉 Оформить можно тут А вопрос у меня к вам такой: где честность выходила вам боком? У меня было не раз, когда прямота стоила отношений, — но ни об одном случае не жалею. Константин Сухачев</t>
+  </si>
+  <si>
+    <t>10.07.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/317</t>
+  </si>
+  <si>
+    <t>Кого вы на самом деле дрессируете своими KPI Неважно где и независимо с кем ты будешь работать — рано или поздно в воздухе обязательно возникнет задача: надо поставить команде или командам царь-KPI, по которым их будут потом гонять. Часто ещё, чтобы солиднее звучало, можно назвать это Northstar-метрикой (даже если по продуктовому смыслу она ею и не является). И тут часто есть неочевидная ловушка: любая такая метрика — всегда одна из. Одна из десятка, которые вместе и описывают, как команда работает, но стоит повесить её на стену и сказать команде «вот по этому мы вас и меряем» — как всё остальное тут же уходит на задний план, что логично, ведь мотивация завязана именно на неё. Но цимес в том, что бизнесу эта метрика не всегда приносит пользу. Когда метрика перестаёт быть индикатором или термометром и становится самоцелью, её, понятное дело, начинают стимулировать любой ценой. И вредительства со стороны команды тут никакого нет, если что, — просто так была поставлена задача. И вот так вы быстро оказываетесь в ситуации, когда метрики вроде все зелёные, а финрезультат чего-то не бьёт ключом, а чаще ещё и убыток ловите. И тут сразу всплывает другой вопрос: кто виноват? Ответ — подход к целям. С лёгкостью фокусника, даже вспоминать долго не пришлось, достаю из ментального "загашника": «Нам нужен дешёвый трафик» → лови дешёвый трафик, но либо нецелевых клиентов, либо с хреновым чеком. «Нужна ниже стоимость привлечения» → дропаешь цену на товар и убиваешь маржинальность, зато конверсия растёт и стоимость падает. Либо ведёшь на самые дешёвые товары и показываешь номинально хороший результат. Разбираться всё равно не тебе, ты продал. «Дайте больше лидов» (клэссик стори)→ маркетинг режет форму до одного телефона и нагоняет вагон заявок, план перевыполнен, а продажи потом неделю разгребают этот шлак, из которого в сделку не конвертится почти ничего, — и звучит справедливое «Лиды у вас дерьмовые». «Нужен NPS повыше» → менеджеры начинают выпрашивать десятки («поставьте 10, пожалуйста, мне за это премия капает»), цифра ползёт вверх, а что у клиента в голове на самом деле — уже хрен поймёшь. Причём заметьте: люди в этих историях не злодеи и не дураки — они просто делают то, чего от них ждут. Любой KPI — это ведь рельсы: что поощряешь, то и получаешь. А поощряешь ты, если присмотреться, просто цифру, а не тот смысл, который за ней должен стоять. И всё это называется законом Гудхарта, который и придумал-то не он. Сам Гудхарт в 1975-м писал довольно нудную работу про денежную политику британского центробанка, а хлёсткую формулировку — «когда мера становится целью, она перестаёт быть хорошей мерой» — спустя двадцать лет выдала антрополог Мэрилин Стратерн. Но народная любовь досталась Гудхарту, так и живём. Хотя баек на эту тему хватает. Одна из классических: британцы задолбались от кобр в Индии и назначили награду за каждую убитую — а местные быстро смекнули, что кобр выгоднее разводить, чем ловить. Когда программу прикрыли, разведённых змей просто выпустили, и кобр стало больше, чем до всей затеи. Метрика «сдано мёртвых кобр» — выполнена на ура. Из современного и уже нашего с вами: соцсети годами оптимизировали время в приложении — и получили ровно его: залипание, кликбейт и дофаминовую иглу, на которой мы теперь всей планетой сидим. А стартапы носятся с vanity-метриками — скачивания, регистрации, подписчики. В презентации для инвестора это, может, и смотрится бодро, но на вопрос «а заработает ли эта штука хоть рубль» не отвечает никак. При этом сами метрики я люблю и топить против них не собираюсь — без цифр ты в бизнесе просто слепой. Но привычку с годами выработал такую: как только вижу, что какая-то метрика стала «главной» и её начали качать любой ценой — иду смотреть, что творится с соседними. Потому что за благой целью почти всегда тянется неприятная побочка. Да и пост этот я пишу под впечатлением: квартал закрыли отличный, но пару целевых метрик подобрали второпях — вот и отстрелило там, где не ждали. Какую цифру вы натягивали, чтобы она выглядела здоровой? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>03.07.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/316</t>
+  </si>
+  <si>
+    <t>Как я с Клодом собрал команде личный кабинет Собирался написать этот пост недели две: идея внутри горела, а я всё равно тянул — ровно потому, что фигачил как раз то, о чём хочу рассказать. Но пора перестать размышлять о вайб-кодинге и показать, что из него всё-таки удалось собрать, а то первая волна эйфории уже схлынула и вымываются те, кто ушёл в мертворождённые продукты. Но начну с контекста. У нас в Overgear, как у любой модной и прогрессивной компании, в начале года случился мощный FOMO: либо оседлаем волну AI-изации, либо из лидера тихо сползём в отстающие, потому что утонем в рутине с её нищим КПД. Поэтому наметили несколько стратегических проектов под автоматизацию и раздали инструменты всей команде — чтобы набивала шишки. На один из таких проектов позвали стороннего интегратора. Он озвучил нехилую сумму за внедрение, и у меня сразу внутри: «wtf, да я сам сделаю лучше» — и сел разбираться с Клодом. Первые потуги были неуклюжие: я только осваивал дисциплину и завалил папку проекта десятками сборок на localhost, по сути мусором. Но уже через неделю почти без усилий поднял свой VPN-сервер ускоритель интернета, который не блокируется: вся семья и друзья на нём сидят, вроде даже без перебоев и жалоб. Тут внутренний авантюрист завёлся сильнее и завёл меня в точку, где я решил замахнуться сразу на рабочий инструмент для всей команды — чтобы люди меньше времени тратили на отчётность и сбор данных, а нужные цифры вытягивали через MCP (это коннекторы нейронок с внешними сервисами вроде Google Ads, GA4, CRM) почти без ручной возни. Проще говоря, свой личный кабинет для команды. Он на скрине — цифры только замазал, так как NDA, все дела. Дальше меня затянуло как в воронку: стал по модулям собирать функцию за функцией и закрывать не только отчётность, но и рутину, которая порой съедала до 30% времени человека. Теперь у ребят вроде как больше места для творчества — мозг не выгорает на операционке. И работают тут ровно те же правила, что для любого продукта: смотришь метрики (MAU, DAU и прочие), проверяешь, даёт продукт больше пользы или больше отъедает ресурса. И где-то здесь я поймал настоящую маниакальную зависимость: пилить и пилить эту ценность, а потом проверять — стала она ценностью или ты просто потешил своё эго очередным инструментом. Побочки, как у любой зависимости, тоже налицо: меньше спишь, уходишь в это с головой и забываешь уделять время родным (Анисия, каюсь!). Спасает, кажется, одно — привычка на каждой собранной штуке спрашивать себя: пользуется ли ей вообще хоть кто-то. Кто на этот вопрос забивает, тот и клепает продукт за продуктом в стол — так и пополняется кладбище мертворождённых. Стала ли это в итоге ценностью для команды — пока честно сказать не могу, ребята только тестируют. Но одно скажу точно: нам удалось проскочить «долину смерти» и распробовать потенциал и вайб-кодинга, и более глубокой работы с данными. Так что Viva la AI лично от себя подпишу, а как с этим быть каждому — это уже сами посмотрите. А у вас как сложилось с вайб-кодингом? Удалось собрать что-то реально рабочее — или пока всё живёт на localhost? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>30.06.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/315</t>
+  </si>
+  <si>
+    <t>Целевой клиент ≠ Целевая аудитория Заметил паттерн, который вылезал почти на каждой консультации, что проводил. Ниша не важна — что b2b, что b2c, — да и страна тоже: люди, которые искренне хотят своему бизнесу лучшего, раз за разом повторяют одну и ту же ошибку. Начну с хорошей новости: до многих наконец дошло, что ключ к успеху — найти свою целевую аудиторию. Раньше со всеми этими анализами, исследованиями и поисками «священного Грааля» — тем самым документиком, где расписано, кто у нас ЦА, — носились одни маркетологи, которые как психопаты просили перестать продавать всем подряд и начать фокусно бить в одну нишу. А теперь до этого дозрел и куда более широкий пласт заказчиков. Да, это база, но раньше она мало кому была доступна — и за это можно коллективно возрадоваться. Но тут же дропну новость похуже. Спрашиваешь такого: «кто твоя целевая аудитория?» — а он начинает тебе описывать портрет идеального клиента: и продуктом активно пользуется, и денег кучу оставляет, и не жалуется, ну и так далее. И вот тут трабл: он же описывает идеального для бизнеса, а надо-то диаметрально наоборот — понять, для кого этот продукт идеальный. Клиент, которого ты намечтал, и клиент, которому ты реально нужен, — это почти всегда разные люди. Иногда — вообще противоположные, которые даже не пересекаются. Тот самый «платит много, премиальный, 35+» лакомый именно потому, что его хотят все. Выбор у него как у принцессы на балу: сотня таких же, как ты, стоит в очереди, и для него ты в лучшем случае один из. Дорогой в привлечении, капризный, сваливает первым — стоит кому-то поманить его ценностью повыше или статусом поярче. И ровно то же с другого края: гонишься за теми, кто вечно ищет, где подешевле, — а они отваливаются в ту же секунду, как кто-то оказался на копейку дешевле тебя. Имя им — price hunters, но про них отдельным постом, обязательно. А тот, под кого твой продукт реально заточен, держится за тебя — потому что ему банально негде взять лучше, вот и вся любовь. Приходит дешевле, остаётся дольше, и ему есть что про тебя рассказать. И вот фокус: гоняясь за клиентом мечты, ты охотишься ровно за тем, кого тяжелее всего заполучить и удержать. А того, кто уже сейчас твой, в упор не видишь — он же «не дотягивает» до картинки. Поэтому сам вопрос «кто наш идеальный клиент» — кривой. Правильный звучит наоборот: для кого идеальны мы, кому мы подходим так, что переться к другим просто глупо. И ответ не надо высасывать из брейншторма — он уже лежит в твоих данных. Посмотри, кто быстрее всех доходит до результата и кто возвращается снова, да ещё тащит за собой других. Вот она, твоя аудитория — уже здесь, просто ты её проглядел, засмотревшись на мечту. Упрись в неё всей силой, забери максимальную долю — и только потом иди вширь. Иначе будешь разбазаривать ресурс в погоне за всеми — а значит, ни за кем. Как у вас выглядит идеальный клиент — и так ли вы для него идеальны? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>26.06.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/314</t>
+  </si>
+  <si>
+    <t>Как AI начал съедать наш менеджерский слой На этой неделе внезапно заблаговременно мы с командой уже почти зафиналили цели на квартал грядущий на все три вертикали, что со мной, и это для нас рекорд по скорости на текущий момент. Так как, честно говоря, у нас это периодически могло затянуться и на неделю, и на две после старта квартала, что и логику планирования немного рубит, но так было, а сейчас нет. И удивительно, почему это так случилось именно сейчас. Поскольку мои команды напрямую работают с главной входной денежной метрикой бизнеса — выручкой, а также всем вытекающим — новые клиенты, удержание, стоимость, ценность, то классическое планирование выглядело так: все уходили на неделю строить свои прогнозы, потом возвращались и начинались торги, поскольку с одной стороны, интерес не брать слишком высокие цели, так как мотивация завязана, а с другой стороны — я, который эти цели челленджит и хочет обратного. Так и выходило, что сбор и прогноз — неделя, торги — еще неделя, а между этим операционка, которую вообще никто не отменял. И главное, что сегодня вырулило нас в другую сторону, — это то, что поскольку мы весь квартал переезжали и сами, и ставили на рельсы все наши основные дэши и внутренние инструменты на связки, где обязательным участником был Claude (буду петь ему оды и дальше, да), у нас попутно начала активно прорастать культура того, что мы быстро достаем данные с помощью нейронок, а значит и храним их еще четче и более регламентированно. Проще говоря, активное освоение севера нейронок дало нам рост дата-культуры в целом. И, по итогу, сейчас, спустя всего 3 месяца, нам, чтобы запланироваться, нужно на входе отдать не так много данных, так как ручной труд в сборе и базовом анализе отпал как сущность, ведь мы тренировали эту мышцу, считай, все месяцы. Получилось так, что мы вместо недели сбора оставили 1-2 дня на работу внутри команды, а потом — просто поиск точки консенсуса за пару часов на общих встречах, где мы гипотезы проверяем достаточно оперативно. И тут главный мой инсайт — это то, что, если ранее я говорил о том, что нейронка классно закрывает слой рутинных операций и манкиджоба, то теперь, при должном подходе, она еще и перекрывает менеджерский слой (считай, некоторые хеды стали не особо нужны), где основная функция была — планирование и контроль трекшена. И если планирование теперь идёт быстрее без лишних слоев, а трекшен можно делать на интерактивных досках, то роль размывается. Но роль не исчезает — она смещается. Если сбор, прогноз и контроль забирает нейронка, то от хеда остаётся то, что она пока не умеет: на чём вообще строить гипотезы, какие цели честные, а какие — самообман, и кто отвечает за решение, когда данные молчат. То есть ценность уходит из «посчитать и проконтролировать» в «рассудить и взять ответственность». И, мне кажется, это и есть настоящая работа хеда — просто раньше она тонула в операционке. Какие внезапные применения у вас случились? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>23.06.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/313</t>
+  </si>
+  <si>
+    <t>Midjourney уходит в медицину Новость поймал на выходных у Павла в канале — моё уважение ему за чутьё и насмотренность. Midjourney, которая последние пару лет рисовала нам картинки по тексту, внезапно собралась строить медицинский сканер. Причем здоровенную железную бандуру, где заходишь в неглубокий бассейн, где тебя медленно опускают в воду, и кольцо ультразвуковых датчиков снимает тебя за 60 секунд. Это при том, что обычный МРТ — это час в гудящей трубе, где боишься лишний раз дёрнуться. Хотя саму технологию они, справедливости ради, не изобретали: ультразвук лицензировали у Butterfly Network, которая давно в этом. Трюк в том, что в медицину с улицы не зайдёшь — там FDA, годы согласований, за каждый диагноз отвечаешь головой, поэтому они хитро заходят сбоку: открывают спа в Сан-Франциско, с джакузи и саунами, где скан тела идёт бонусом к релаксу, а не приговором от врача. Похоже на тот разворот, что случился с умными часами: где начинали с электронных часов обычных, а попутно тебе уже пульс, кислород и давление меряют. Дверь в медицину тяжёлая — вот они и зашли через соседнюю, которую никто и не думал закрывать. Круто, круто. Главным образом потому что в картинках-то давно не протолкнуться: Google со своей Nano Banana, ещё десяток таких же — все клепают примерно одно, и вчерашнее "вау" стало обычным приложением. И вместо того чтобы доить эту поляну дальше, они берут деньги — а зарабатывают они, на минуточку, под полмиллиарда в год без единого инвестора — и уходят строить рынок, которого рядом и не было. Обольщаться, правда, рано. Ведь сама компания про ИИ, а в приборе этого ИИ, по их же словам, почти и нет. Поэтому «Лучше МРТ» — это пока на словах: ни FDA, ни нормальной диагностики. Ну и врачи уже гул подняли, что гонять здоровых людей через тотальный скан — чаще пугать ложными находками, чем спасать. Так что замах красивый, а переворота ещё не случилось, но как ход — нагло и здорово, тут не отнять. Мнения, замечания, несогласия? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>20.06.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/312</t>
+  </si>
+  <si>
+    <t>На чём вы фокусируетесь в погоне за результатом — на сделанном или на сдвинутом? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>18.06.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/311</t>
+  </si>
+  <si>
+    <t>Магистратура для тех, кто думает про глобальные продукты Сегодня у нас в одном посте встретились два сильных бренда из образования — МГИМО и «Школа 21». Сошлись они ради того, чтобы рассказать про программу для тех, кто хочет продвигать бизнес на международную арену, — «Управление цифровыми продуктами на международных рынках». За 2 года магистратуры получится изучить: 🔹 Управление продуктом и его продвижение за рубежом 🔹 Продуктовые исследования и цифровые бизнес-модели 🔹 Работа с ИИ — от запуска до управления продуктом 🔹 Защита интеллектуальной собственности в ИТ 🔹 Деловой английский все четыре семестра Учиться можно гибридно — большинство занятий хоть онлайн, хоть очно, как удобнее. При этом у вас все права обычного очного студента. А на выходе — не только знания в голове: ✔️ Диплом государственного образца от МГИМО ✔️ Диплом о профпереподготовке от «Школы 21» ✔️ Отсрочка от армии и студенческие льготы ✔️ Окружение единомышленников и поддержка менторов Добрую половину этого набора я сам собирал годами и по кускам — на работе, на своих ошибках и на чужих. Когда то же самое можно взять системно, да ещё с дипломом МГИМО в придачу, — выглядит как честный размен. Если уже понимаете, куда хотите расти, — посмотрите программу и оставьте заявку. Константин Сухачев Реклама. АНО "ШКОЛА 21" ИНН: 7736316133 erid: 2W5zFJhjfm3</t>
+  </si>
+  <si>
+    <t>18.06.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/310</t>
+  </si>
+  <si>
+    <t>Output vs Outcome Одна из ключевых вещей, которая, на мой взгляд, делит людей про достижения и всех остальных, — это тип мышления: задачами ты думаешь или изменениями. Именно тут проходит водораздел между обычным специалистом/предпринимателем — и тем, кто реально про результат: в тот момент, когда ты перестаёшь и планировать, и мерить себя количеством задач, и уходишь в фулл-фокус на то, что от этих задач меняется. Output — это всё, что ты произвёл: задачи, созвоны, фичи, отчёты. Называю это бинарными задачами: где сделал или не сделал. Чеклист, который можно показать в конце дня — сколько закрыл, сколько успел, сколько потратил. Он в твоей власти, захотел и сделал, и в этом вся загвоздка: даёт полное ощущение результата, а по факту ещё ничего не сдвинулось. Можно быть страшно занятым и стоять на месте. Outcome — это какой эффект всё это дало:  сдвинулась цифра, решилась проблема, кто-то стал вести себя иначе. Называю это изменениями: галочкой «сделал» уже не отчитаешься, считается только то, что сдвинулось на самом деле. Не «сделал лендинг», а «выросла конверсия». Приходит он обычно позже, и не факт, что по твоей команде — output ты делаешь сам, а outcome либо случается, либо нет. В чём подвох? У делания задачек есть тёмная сторона, и даже не одна. Во-первых, закрытая задачка — это маленькое ощущение результата, то есть дофамин. И в погоне за этим ощущением полезности человек начинает вгружать в себя всё больше задач, а заодно выбирает те, что попроще: они дёшево даются и так же дёшево радуют, но пользы приносят крайне мало, а в списке галочка от них такая же, как от сложной. В итоге список большой, дофамин есть, а результата как не было, так и нет. Во-вторых, за количеством задач незаметно теряется главный вопрос — а зачем мы вообще всё это делаем? Когда меришь себя числом закрытого, этот вопрос становится неудобным: он останавливает конвейер и заставляет признать, что часть задач, может, и не нужна вовсе. Проще не спрашивать и фигачить дальше — а расплата прилетает позже: можно полгода идеально, без единого косяка, закрывать задачи в сторону, которая никому не сдалась, а потом посмотреть на финансовый результат, свой и компании, и не увидеть никакого движения. И тут накрывает дикой обидой: в голове-то «я столько всего сделал — где результат?». Что в итоге? Простого вывода не будет: советы уровня «забей на задачи и думай только о результате» — это вторая яма, в которую сваливаются с тем же удовольствием, превратившись в оторванного визионера. Outcome ведь тоже не весь в вашей власти и везения в нём хватает, больше, чем хочется признавать. Адекватная позиция — где-то посередине: вы всегда начинаете с вопроса «а зачем я это делаю» и «что хочу изменить» (а лучший ориентир тут — оцифровка целей) и только потом подбиваете под это задачи, цели и приоритеты. Фокус на изменениях, но опора — на сделанном, как на единственном, что реально в ваших руках. На моей памяти много талантов полегло именно на этом — застряли на стороне задач и так и не перешли на сторону результата. Вам желаю иного. На чём вы фокусируетесь в погоне за результатом — на сделанном или на сдвинутом? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>17.06.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/309</t>
+  </si>
+  <si>
+    <t>Рынок найма просел, но не у всех Офферов стало меньше, конкуренция выросла, плюс сокращения, паузы и вечное «мы пока заморозили поиск». Причём за половиной этих заморозок ничего не стоит: компания сама не знает, куда посадит нового человека, вакансия висит для вида, отклики копятся, а брать никого и не собирались. Только так не бывает, чтобы было плохо сразу у всех. Даже когда рынок встал, кто-то в это же время спокойно растёт и набирает людей. Вот туда и есть смысл смотреть, если сейчас ищешь работу. 01.tech — как раз такая история. Холдинг с платформенными решениями для entertainment: масштабные проекты, гибкий формат работы и среда, где экспертиза ценится и растёт, а не просто красиво расписана в вакансии. Сейчас открыты направления: 🔹 C-level / Head 🔹 Project Management 🔹 Разработка / IT / Data 🔹 Product Management 🔹 Маркетинг 🔹 HR / Recruitment 🔹 Business Development 🔹 Sales &amp; Accounting И нанимают отдельных специалистов на разные функции, а не человека-оркестра за одну зарплату.: компания продолжает масштабироваться, и новые роли открываются вместе с ростом. Так что если сейчас в активном поиске или просто хочешь видеть нормальные вакансии — следи за актуальными в канале 01 team. Константин Сухачев</t>
+  </si>
+  <si>
+    <t>17.06.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/308</t>
+  </si>
+  <si>
+    <t>Эмоциональный капитал в бизнесе Сейчас период, когда волнуется вообще весь рынок, и многим бизнесам, да и людям внутри них, особенно тяжко, пусть они и молчат об этом, да крепчают. И в такие моменты на передний план выходят совсем не те качества компании, что ценились ещё вчера. Если представить, что любой бизнес — это персонаж в игре, у которого вместо ловкости и силы прокачаны экспертиза, ресурс, тот же интеллект, а дальше идут процессы, репутация, лояльность команды, то в каждый период игры (считай состояния рынка) решает свой атрибут: в моменты бурного рост вас держат процессы, без них вы просто в стену унесетесь под собственной скоростью и отсутствием контроля. В то же время, когда рынок штормит и вы бежите уже не спринт, а марафон на запасе прочности, вперёд выходит эмоциональный капитал. Под ним я понимаю довольно простую вещь — доверие и лояльность людей друг к другу внутри команды или то, насколько они готовы тащить (за себя и за Сашку!), когда тяжело, не разбегаясь при первых плохих новостях и верить, что рядом те, кто не кинет, да и кинжал в спину не воткнёт. Причём это верно на всех уровнях — и по горизонтали с коллегами, и по вертикали с руководителями. Почти любой из этих атрибутов восполняем, если совсем припрёт: деньги можно поднять раундом или поджаться по расходам, экспертизу схантить вместе с человеком, процессы завезти вместе с сильным операционщиком, репутацию хоть как-то залатать пиаром — небыстро, но реально. А вот доверие так не достаётся: его нельзя ни купить, ни схантить, ни ускорить, и копится оно дольше всех остальных вместе взятых — только временем и тем, как вы вели себя тогда, когда ещё можно было повести себя иначе. Возвращаясь к марафону: тот самый запас прочности — это гликоген, который грузят за дни до старта, и на тридцатом километре, когда накрывает стена, дозаправляться уже поздно, бежишь на том, что успел отложить. С доверием ровно та же ловушка: в шторм вы его уже не нарастите, только потратите то, что отложили в спокойные времена, когда держать слово и не сливать своих ради цифр в отчёте было легко и почти ничего не стоило. Поэтому не забывайте не только о рациональной стороне бизнеса, но и об эмоциональной: одна отвечает за скорость, другая — за выносливость, и одно без другого на длинной дистанции не вывозит. Желаю вашим командам этот баланс удержать. Как у вас с эмоциональный капиталом в бизнесе? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>16.06.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/307</t>
+  </si>
+  <si>
+    <t>Как превратить чужие ошибки в инструменты Наверное, главным учителем в бизнесе для меня всегда были факапы — свои, чужие, общие, исторические, но роднее всего собственные, потому что обходятся дороже всего и потом въедаются намертво. Любой факап случается на изломе, когда план трещит и приходится выкручиваться, и ровно там прячется урок. За свой ты платишь сам: деньгами, временем, нервами, а чужой достаётся почти бесплатно, потому что цену уже заплатил кто-то другой, и тебе остаётся забрать вывод. (ну кайф же!) Поэтому завтра я с уважаемыми мною Денисом Сметнёвым и Ариной Хромовой решил собраться на открытый звонок и поговорить про факапы в разных плоскостях. С Денисом мы давно приятельствуем и даже наши проекты подружили, а за Ариной и её предпринимательским путём я слежу давно-давно. Формат простой: один факап → один рабочий инструмент. Разберём, как Skyeng потерял деньги на копировании чужой фичи, почему за границей откликаются не те люди, как кассовый разрыв убивает рост при растущей выручке. За мной два: как компания решает не ту проблему и сливает ресурсы, и что делать, когда данных почти нет. 17 июня (уже завтра), 18:30 по мск Онлайн, для подписчиков всех трёх: Арины, Дениса и моих. 👉 Регистрация За какой свой факап вы заплатили дороже всего и что он дал вам взамен? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>11.06.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/306</t>
+  </si>
+  <si>
+    <t>Хватит ли миллиарда, чтобы никогда не работать Вчера крутил в голове мысль: сколько бы мне понадобилось денег, чтобы до конца жизни можно было не работать. Чисто мечта любого пацана — безграничный ресурс, чит-код на деньги, но безлимит — штука абстрактная, поэтому решил прикинуть на реальной цифре и, чтобы наверняка, свёл всё к одному вопросу: хватило бы мне миллиарда рублей или нет. Чтобы посчитать аккуратно, я упростил задачку и взял только часть переменных: представил, что 1 000 000 000 (один миллиард) рублей выдают парню лет 20, работать ему больше нельзя, а замеряем до 70 лет. Деньги можно держать на вкладе под ставку ЦБ, но против нас играет инфляция — её я взял по средней исторической (около 7,2% в год), а сами траты разложил на три сценария: жить скромно, комфортно или богато, и стоимость жизни в каждом тоже дорожает вместе с инфляцией. И первое, что вышло по цифрам, — вроде всё отлично. Если держать деньги на вкладе под ставку ЦБ, который последние годы инфляцию даже обгонял (в 2024–2025 ставка доходила до 21% при инфляции 6–10%), миллиард не кончается ни в одном сценарии: хоть живи скромно, хоть шикуй, до семидесяти на счету всё равно что-то остаётся. Мечта сбылась, чит-код работает, расходимся. Только это оказался ответ на неправильный вопрос. Деньги не кончились лишь потому, что вклад обгонял инфляцию, — миллиард всё это время работал. А теперь представьте обычного человека, которому свалился миллиард: первое желание — сохранить, не рисковать, а то вдруг банк упадёт, а вклад заберут, поэтому просто положить и не трогать, и инфляция только этого и ждёт. Положите миллиард под матрас и забудьте про него на полвека: на счету так и будет лежать миллиард, та же самая цифра, ни рубля не уйдет, но есть нюансики. Только цены за пятьдесят лет при нашей средней инфляции вырастают примерно в тридцать раз, и то, что сегодня стоит сто рублей, будет стоить три тысячи, кофе с собой потянет на десятку, а московская двушка — на полмиллиарда. Инфляция не отнимает у вас деньги, она хитрее — оставляет вам ровно тот же миллиард, только к семидесяти на него можно будет купить как на тридцать миллионов сегодня, поэтому «свобода на всю жизнь» становится иллюзорной. Ясное дело, планету я тут никому не открыл: инфляция — дело подлое, и деньги должны делать деньги, а не лежать. На такую базовую истину я не претендую, но вывод прост: миллиард, который дали, чтобы больше никогда не работать, остаётся миллиардом ровно до тех пор, пока вы над ним работаете. Деньги любят и портить, и портиться, а значит, и чит-кодов не существует (а жаль!). И всё-таки — вопрос к вам: Какая сумма устроила бы вас до конца жизни, если работать нельзя, но пускать деньги в оборот — можно? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>10.06.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/305</t>
+  </si>
+  <si>
+    <t>Время архитекторов На днях мы с друзьями поехали в Питер, выступать на ПМЭФ отмечать мальчишник, и, поскольку в городе была прекрасная погода, а часть из нас — предприниматели и стартаперы, мы много гуляли и обсуждали, как меняется рынок и какую роль сыграл вайб-кодинг в частности. Достаточно быстро обсудив классику про то, что бла-бла-бла как просто стало делать свои продукты и как теперь каждый из нас может примерить на себя роль маленького стартапера, который делает свой цифровой проект, мы переключились на тему того, что теперь бутылочное горлышко в виде сложной разработки и высокого порога входа в продукт, по сути, ушло. А на самом деле и не ушло. Ведь когда одно горлышко пропадает, сразу же появляются новые, это свойство системы (классно описано в книге Голдратта «Цель» про непрерывные улучшения, рекомедасьон). И новые два бутылочных горлышка теперь чётко встали в двух местах — это архитектура и дистрибуция. Дистрибуция — ёмкая тема, которая заслуживает своего самостоятельного поста, поэтому сегодня про неё ограничимся тем, что скажем, что тот, кто умеет аккумулировать внимание, победит всех, поскольку инфляция внимания, когда продуктов стало х10, если не х100, улетела в стратосферу на ракетной тяге. Поэтому, смещаясь к теме архитектуры, сделаю важный вброс о том, как набирает ещё большую роль скилл человеческий — это умение посмотреть на всё как на цельную систему и увидеть шире. Есть классная идиома про «смотреть не на уровне деревьев, а на уровне леса», которая про это же. Для себя я окрестил это умением быть архитектором продукта, когда ты объёмно смотришь на всё, видя риски, возможности и потенциал для устойчивости системы. Проще говоря, когда строить стало проще и доступнее, роль тех, кто умеет делать это устойчиво и с акцентом в будущее, многократно возросла. Ведь львиная доля тех, кто начал этим заниматься, вообще лишена этого навыка и бездумно клепает. Уже сейчас и среди своих команд, и среди окружения я вижу, как продукты клепают штабелями каждый день — благо продуктом теперь считается что угодно: дэшборд на localhost, одностранички, любая мелочь. И всё это быстро превращается в тот же ai-слоп — либо потому что у него нет пользователей, либо потому что он с нуля трещит по швам, так как куча функций неизбежно ведёт к поломкам. Эндорфин за создание продукта словили, а мощи развить уже не остаётся. Как ни иронично, но именно сейчас я начал догонять, почему, когда я учился в своём технологическом вузе на программиста, меня так активно дрючили по инженерной графике, где нужно было рисовать объёмные детали для станков. Дело было не в деталях, а в том, чтобы развить пространственное мышление. По личным убеждениям, мы уже прошли точку, когда умение в AI — это первый рубеж дифференциации одних от других, где проигрывают те, кто нет, а на подходе уже вторая, когда дифференциацией будет являться то, умеет человек в объёмное мышление или нет. Так как в случае второго — ты просто человек, что жжёт токены ради простых задач. Будем смотреть, что из этого получится, а пока: Что вы скажете про современную трансформацию? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>10.06.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/304</t>
+  </si>
+  <si>
+    <t>Как делают деньги на мини-приложениях Полтора года назад, когда канал уже активно рос, а идея о предпринимательстве уже подступала, я даже прорабатывал одну идею стартапа по науке для себя: провёл исследование рынка (оплатил у ресёрчеров!), питчил знакомым инвесторам, разбирался в подходах. И тогда же, изучая ниши, я зацепился взглядом за незаметную, но доходную: мини-приложения, которые часто решают одну проблему, зато делают это хорошо и на объёмах неплохо зарабатывают. Наткнулся на неё, когда подбирал размещения для своего канала — нашёл Короче, капитан, который эту историю и обозревал. Он пишет про ребят, что космос пусть и не строили, но на дистанции у них с деньгами выходило поинтереснее, чем у многих «настоящих» стартапов. Оттого вдвойне приятно год спустя, когда он скакнул в два раза, с 35к до 72к, рассказать о нём у себя. Вот три истории из их разборов, разные по масштабу: 🔹 Юра: «скучная» ниша с готовым спросом → $100/мес на старте, через год уже ~$10K/мес 🔹 Денис: телеграм-игра на AI в одиночку → ~$1500 за полтора месяца после запуска 🔹 Аня: AI-бот для английского без кода → первые ~$200 уже в первый месяц Результаты разные, а схема общая: берёшь спрос, который на рынке уже есть, собираешь самый простой MVP и выкатываешь быстро, пока запал не остыл. Дальше докручиваешь продукт и монетизацию уже на живых пользователях. У автора Короче, капитан идёт челлендж — 12 мини-приложений за 12 месяцев, и по каждому он выкладывает цифры, которые обычно прячут: сколько потратил, что зашло, что слил, поэтому и сам читаю, и рекомендую. Какую «скучную» нишу с готовым спросом вы прямо сейчас видите, но почему-то не трогаете? Реклама. ИП Зуев И.В. ИНН: 360408359441 erid: 2VtzqwaiNHN Константин Сухачев</t>
+  </si>
+  <si>
+    <t>09.06.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/303</t>
+  </si>
+  <si>
+    <t>Жизнь за 30 Одно из потрясающих открытий, которое случилось со мной, когда первая цифра в возрасте сменилась на тройку: мне всегда будет на что зарабатывать. Ведь с каждым годом в теле всё больше такого, что надо либо поддерживать, либо чинить (ха!), а стоит это стабильно дорого — мотивация не убавится. Какое открытие после 30 вас самих больше всего повеселило? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>09.06.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/302</t>
+  </si>
+  <si>
+    <t>Кризис глазами владельца компании В телеграме много каналов, что про бизнес, что про деньги, а тех, что обещают пассивный доход и сразу пытаются закрыть в воронку, пруд пруди. Причем чем громче про деньги пишут, тем больше у них связь с курсами (ха-ха!). Поэтому я стараюсь фасилитировать своё информационное поле и проверять, чтобы читал тех, у кого есть реальный бэкграунд в бизнесе. Сегодня ко мне с гостевым визитом зашёл канал Алексея Водоватова. Сам он в бизнесе больше тридцати лет, с 2000 года сооснователь и совладелец Zigmund &amp; Shtain, бренда кухонной и бытовой техники, который производят в разных странах и продают по всей России и СНГ. О, чудесный оффлайн и ритейл. За эти годы он прошёл буквально через все кризисы, которые были в России с начала 90-х, и проходил их как владелец, который отвечает за деньги, людей и выживание компании, а, поскольку сейчас мы явно находимся в начале спирали нового кризиса, этот опыт очень даже релевантен. Новости он читает с позиции человека, у которого на кону всегда стоит что-то своё, при этом канал остаётся живым личным блогом, поэтому и спорт, и музыка на месте. Если вы интересуетесь каналами, что пишут про деньги через призму человека, который их реально зарабатывал и терял, канал Алексея Водоватова вам подойдет. Вы получите трезвый разбор новостей, рекомендации, проверенные на собственном опыте, и взгляд владельца бизнеса на то, что происходит с экономикой и вашими деньгами. Как отличаете тех, кто умеет в деньги, а кто только умеет про них только рассказывать? Константин Сухачев Реклама. ИП Водоватов А.В. ИНН 503201476857 erid: 2W5zFH7xVYM</t>
+  </si>
+  <si>
+    <t>03.06.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/301</t>
+  </si>
+  <si>
+    <t>Nvidia не производит чипов Вот примерно «сегодня» лет мне было, когда я узнал об этом и сначала выпал в осадок, потом пошёл разбираться, как умудрился не заметить такого слона в комнате. Разбираться пришлось недолго: первый же сниппет в выдаче подсветил, что самая дорогая компания в мире (5.4 триллионов долларов капитализации на сегодня, Карл) живёт по бесфабричной модели — fabless. Бесфабричность (fabless) — это когда у компании нет вообще ни одного своего завода, и она отдаёт производство своей продукции чисто на аутсорс. То есть Nvidia придумывает, как чип устроен — рисует архитектуру и пишет под неё софт, — а печатать отдаёт уже тайваньской TSMC, которая годами вкладывалась, чтобы делать уметь это делать и делать это лучше всех. Одна такая фабрика стоит десятки миллиардов долларов, и строить её Nvidia не собирается. Инвестируя в «мозги», а железо — самую дорогую и капиталоёмкую часть — отдаёт тем, кто умеет в это лучше всех. Когда модель зарождалась, все над ней только посмеивались, поскольку свой завод был вопросом престижа (ну или мужской гордости), и тогдашний глава AMD Джерри Сандерс при случае бросал конкурентам «real men have fabs» — мол, настоящие пацаны строят фабрики, а не бегают по подрядчикам. Только «несерьёзная» модель в итоге и уделала всех, да сделала самую дорогую компанию на планете, а его же AMD спустя годы свои заводы продала и тоже ушла в fabless, но уже в роли догоняющих. Так что держаться за тяжёлую, дорогую и престижную часть — это, выходит, чаще про эго, чем про расчёт. Что мне с этого? А с того, что всё это давно не только про чипы — точно такой же аутсорс производства добрался и до наших голов. AI стал нашей общей фабрикой, которая волной катится по миру и печатает за нас черновики, код, картинки, отчёты — всю умственную рутину, на которую раньше уходили дни. Теперь за периметр мозгов уходит и приличная часть вещей, что мы делали раньше. И чем больше рутины машина берёт на себя, тем дороже становится умственная дифференциация — то, как вы думаете, что замечаете там, где другие проходят мимо, и как складываете всё это в голове так, как не сложит никто другой. Железо купит кто угодно, рутину теперь печатает кто угодно, а вот это ни купить, ни занять — только растить. В чём ваша дифференциация — та часть, которую машина за вас не напечатает? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>29.05.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/300</t>
+  </si>
+  <si>
+    <t>Anthropic обогнала OpenAI (опять) Вчера у разработчика Claude случилось два важных релиза — один продуктовый, другой рыночный, и один сильнее другого. 1️⃣ Выкатили Opus 4.8 Cтоит столько же, как прошлая, обгоняет конкурентов в пяти бенчмарках из семи, как и всегда. На фоне того, что прошлая модель вышла 41 день назад — темп бешеный. 2️⃣ Привлекли новый раунд инвестиций на $65 млрд Сам по себе раунд не рекордный, но дал компании оценку в $965 млрд — а это значит, что Anthropic впервые в истории обошла OpenAI (у тех $852 млрд) и стала самым дорогим AI-стартапом в мире. Лидерство, понятно, временное — пальма первенства тут переходит из рук в руки раз в несколько месяцев. Gemini от Google тоже не списываю, они как Джокович в теннисе — не дают молодняку отдыхать. И всё это под соусом того, что 25 мая папа римский Лев XIV презентовал в Ватикане свою первую энциклику (главное послание папы всем католикам — выходит раз в несколько лет по важной теме). Призывал защитить человека и его душу от ИИ, просил правительства притормозить эту гонку, когда за спиной у него стоял основатель Anthropic — Кристофер Олах, который ещё и атеист к тому же. Получается, самая дорогая AI-компания в мире публично поддерживает того, кто требует эту гонку остановить,а через три дня выкатывает новую модель. Не знаю, кто у них рулит пиаром, но это чёртов гений. Каждый месяц придумывает рекордные кейсы. Честная позиция или гениальный маркетинг? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>29.05.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/297</t>
+  </si>
+  <si>
+    <t>Whoop для мозга Одно из приятных побочек рекламы (кроме дохода, естественно) в канале — это то, что всё чаще и чаще появляется опция пользоваться чем-то интересным для себя, поскольку бренды заходят и просят честные обзоры. Про один из таких сегодня. Месяц назад ко мне зашли ребята из Neiry и попросили взять на тест их устройство — нейротрекер, который считывает активность мозга в реальном времени и помогает работать с фокусом и стрессом. Договорились, что они пришлют, а я напишу пост по личному опыту. Что из этого получилось? Всё всегда начинается с упаковки, и тут респект коллегам — однозначно роскошный максимум, где всё аккуратно, красиво и достойно сложено так, что сразу захотелось это сфоткать и показать вам. Дальше была настройка — выглядела забавно: натягиваешь обруч, чувствуешь себя космонавтом, калибруешь систему и слегка нервничаешь, что о тебе подумает устройство. Как я выглядел за рабочим местом — прикрепил. И самое интересное — когда данные пошли на телефон. В прямом эфире трекаешь, в каком состоянии мозг, какие параметры идут вверх, а какие вниз. Внимательнее начинаешь наблюдать, какие действия к какому результату ведут: какие созвоны реально сажают фокус (таких оказалось половина), после какой работы голова в красной зоне, а где, казалось бы, устал, а цифры спокойные. Плюс отдельный показатель оценил меня как «Создатель» — ура-ура! Пара наблюдений Не даром в посте отсылка к Whoop — для меня это такой же замечательный и многофункциональный гаджет, потенциал которого я пока использую лишь процентов на 10. Много цифр, много аналитики, но в отличии от Whoop, где ты сам решаешь, что делать с данными, в Mind Tracker есть тренинги для работы со своим состоянием. Из забавного — проверить его мы смогли только на мне. Анисию он не распознал: сигнал диодов не прошёл через густоту волос. Лёгкая дискриминация случилась, но без злого умысла. Итого Те, кто действительно ищет возможность выводить потенциал мозга на максимум, наверняка кайфанут от нейротрекера — он открывает доступ к тому, что раньше было невидимо. Но пользоваться им надо уметь. Узнать больше и купить — по ссылке. По промокоду SUKHACHEV скидка 30%. Константин Сухачев Реклама. ООО «Нейри» ИНН 9701140612 erid: 2W5zFHQEfvq</t>
+  </si>
+  <si>
+    <t>26.05.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/296</t>
+  </si>
+  <si>
+    <t>Тихие тренды на долголетие Вчерашние комментарии под постом про направления в нише здоровья читал с большим удовольствием: часть идей попала ровно в те векторы, что у нас в голове. Небольшое, но важное подтверждение гипотез интереса. Когда начинал перебирать ниши потоком, естественно, цеплялся за хайповые — типа падел, который растёт как грибы и формирует ощущение, что куда его ни ткни — заработаешь много-много. Но в голове сидел пост моего приятеля Ромы: денежные потоки не всегда сверкают ярко. Поэтому смотрел в сторону вечнозелёных ниш — тех, что стоят на трендах длиннее 10 лет. Один из таких — longevity, или, по-русски, долголетие. Прогрессивная часть аудитории всё чаще меняет шик и блеск на то, что прокачивает здоровье — либо продолжительность жизни, либо её качество. Загар сменился SPF, выпивка на тусовках — нулёвкой, фэнси-рестораны — чистым питанием, ночные клубы — утренними забегами. Всё больше выборов делается не ради эстетики, а ради того, чтобы дотащить себя до восьмидесяти в форме и жить, а не выживать. И в рамках этого тренда сидит огромный пласт ниш, которые на хайпе не светятся, но растут не хуже недотенниса падела. Одним из инсайтов этой недели для меня стало то, что интерес к подологии (это про здоровье ног) за 5 лет сделал х3, если верить Wordstat. И тот же падел сейчас ищут примерно столько же — скрин в комментариях положу для наглядности. Кстати, боже храни Wordstat — таких удобных инструментов в США, к сожалению, нет. Вывод простой: скрытых спросов вокруг сейчас полно. Вопрос только в том, насколько глубоко ты готов копать, чтобы их находить. И продолжу вчерашнюю серию вопросом: Какие скрытые спросы наблюдаете для себя вы? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>25.05.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/295</t>
+  </si>
+  <si>
+    <t>Куда смотрю в плане бизнеса Свою тягу к предпринимательству я с каждым месяцем всё меньше скрываю. Знаю, что в какой-то момент выйду из найма, пусть и топ-менеджерского, и в фулл-тайм буду развивать своё. Прекрасно понимаю и риски, и откат по качеству жизни на какой-то период — но сердцу не прикажешь. И сейчас, пожалуй, один из самых интересных этапов: сложный для меня, поскольку связан с выбором направления. Последние месяцы мы с Анисией обсуждаем, куда вложить время, ресурс и деньги — а главное, веру в то, что это даст плоды. Выбирать мне всегда тяжело, поэтому пошёл от обратного: сначала через фильтры определить домены, куда точно хочу. На сегодня их два — здоровье и офлайн. В здоровье я верю по простой причине: сам в нём живу. Не биохакер (наверное, пока!), но активно копаю тему, фанатично угораю по спорту, стараюсь правильно питаться — пока без фанатизма, но в тренде нахожусь с головой. Когда сам — пользователь, многое видишь иначе, чем когда заходишь в незнакомую нишу чисто ради кэша. С офлайном история сложнее, но логика такая. Это мой прогноз на самый защитный тип бизнеса — про него я уже писал в посте про фиджитал. Если сделать хорошо, офлайн сейчас стабильнее цифрового продукта: его сложнее скопировать, а инфляция цифрового трафика летит в такую стратосферу, что рынок скоро перемелет в пепел, и продвигаться в офлайне снова станет проще. Получается забавно: человек из диджитала до кончиков пальцев собирается лезть в офлайн без прямого опыта. Страха нет, интерес дикий — хочется проверить, как мой бэкграунд туда вообще портируется и портируется ли. В ближайшее время буду активно стучаться к вам и челленджить идеи. Комментарии из месяца в месяц давали мне и чёткую уверенность, и возможность увидеть: портрет аудитории здесь такой, что в этом я точно победил. Спасибо вам! А пока главный вопрос, который задаю и вам: Какое направление в нише здоровья вы считаете в России сейчас самым перспективным? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>22.05.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/294</t>
+  </si>
+  <si>
+    <t>Подсмотрел AI у Сбера Мои основные рынки сейчас — US и UK, поэтому почти весь мой стек инструментов западный. Российский AI-ландшафт у меня где-то фоном — что-то слышал, но руками никогда не трогал. Интерес был, а времени изучить не было — на этой неделе случилось само. Сегодня пригласили на презентацию Сбера и СберМаркетинга про их мультиагентный AI — Маркус. Тема супер близкая мне, поскольку мы сами с начала года в Overgear разбиваем лбы в кровь, накручивая агентов всюду и борясь с манки-джобом. Где-то удачно, где-то просто сливаем ресурс в трубу. Так что для меня тут двойной бонус — и целиком русский AI, и мультиагентность в одном флаконе. Что за Маркус? Это первая большая попытка Сбера в AI-сотрудника, то есть не просто чат и костыль для маркетолога, а обкатанный набор агентов, что решает определённую функцию. У него есть роль, память, свои KPI и собственное мнение (если так, то тут он многих людей уделал). В него заложено правило не льстить и не выдумывать факты — что после пары лет с ChatGPT уже само по себе кажется фичей. Дальше — тезисно про то, что они показали. 1️⃣ Утренний дайджест. Динамика мира не даёт держать во внимании всё, что происходит, поэтому они отдали ему задачу прочёсывать сотни каналов и источников за прошедшие сутки, фильтровать целевое и отдавать в команду. Считай, поточный ресёрчер инфоповодов и инсайтов — каждое утро, без выходных. 2️⃣ Lovemark-скоринг. (вот тут мне прямо зашло!) Считать любовь пользователя руками — это отбитая задача, а для больших корпораций must-have. Любую идею, месседж, креатив прогоняют через несколько осей: эмоциональность, устойчивость, связь с брендом. На выходе — балл и главный риск идеи. По сути, операционку креативных директоров забирает на себя. 3️⃣ Разбор рекламных креативов. Под капотом красиво: агент разбирает ролик по кадрам, аудио и метаданным, складывает в эмоциональную дугу и выдаёт отчёт — где сильно, где провисает, что докрутить. Один файл вместо трёх отделов с тремя разными мнениями. 4️⃣ От сводки к действию. Один из главных головняков любого CMO — это то, что нужно контролировать, делегировать и ставить задачи на потоке. И, возможно, всё и затевалось ради этого. Маркус сам ловит инфоповод, предлагает варианты, как Сбер мог бы на него отреагировать, и сам раздаёт задачи по командам с дедлайнами. Человеку-CMO остаётся выбрать направление и идти заниматься тем, ради чего его, собственно, и наняли. Что в итоге? От самой презентации, её организации и подхода я дико кайфанул, но при этом не могу сказать, что тема до конца раскрыта. Понятное дело, корпоративная тайна не даст рассказать детально про фичи, поэтому по тому, что показали, для меня это была хорошая заявка, но хотелось бы и самому потестировать. Точно рад узнать, что у нас в эту сторону не просто смотрят, но бегут — буду топить за результат, но пока наблюдаю со стороны. А вы верите в концепцию AI-сотрудников? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>21.05.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/293</t>
+  </si>
+  <si>
+    <t>Какой самый дорогой магазин продуктов в Москве? На прошлой неделе мне попался рилс от господина Ильяхова, где он вскрыл, что Яндекс.Лавка дороже Азбуки Вкуса. После прочитал у него в канале, что Лавка немного подснизилась, лишь бы быть дешевле Азбуки, а ВкусВилл, наоборот, вырвался в лидеры. Помимо ликования, что всё это время мне не казалось, было и любопытство разобраться, кто из них что и почему продаёт. Картина на сегодня по PriceTuner: ВкусВилл дороже медианы по Москве на 20,6%, Азбука — на 14,4%, Лавка — на 12,6%. Рядом с Лавкой держится Самокат, +11,8%. Перекрёсток для сравнения — всего +4,6%. То есть ВкусВилл, Азбука и Лавка реально сидят в одном ценовом коридоре, плюс-минус несколько процентов, и все трое заметно дороже среднего по городу. Почему так? По сути, это три разных бизнеса, которые случайно встретились в одном ценовом диапазоне. 1️⃣ Лавка (и Самокат) продают «не идти в магазин» Когда в 22:40 кончилось молоко, а сил уже ноль — ты платишь не за продукты, а за время и опцию "ничего не делать". В момент заказа наценку ты не чувствуешь, так как сравниваешь не с Пятёрочкой, а с «встать, одеться, идти». На этом фоне лишние 200 рублей — почти ничего. Поэтому 24% продаж Лавки — готовая еда, и она проникает в каждый третий чек. Никто не заказывает доставку, чтобы сэкономить на гречке. Ядро — комфорт. 2️⃣ Азбука продаёт ощущение «я нормально живу» Эстетика, фермерское масло в дизайнерской упаковке, продавцы, которые здороваются. И, говоря на чистоту, ещё и возможность не толкаться тележками с людьми, у которых в корзине пельмени по акции. Бутылка вина за 4 тысячи — это аттрибут, это галочка «я в той самой жизни, в которую целился». В Азбуке ты покупаешь не продукты, а соседей по очереди. Ядро — статус. 3️⃣ ВкусВилл продаёт право не думать о том, что ты ешь Ты не хочешь читать состав, разбираться в Е-добавках и гуглить, откуда приехал лосось — просто дай мне еду, за которую кто-то уже подумал. В первую очередь история про родителей маленьких детей и людей, которые подсели на ЗОЖ достаточно, чтобы переживать, но не настолько, чтобы разбираться. ВкусВилл за тебя уже разобрался — по крайней мере, ты в это веришь, и эта вера стоит +20% к чеку. В ВкусВилл не идут, чтобы прочитать этикетку. Ядро — спокойствие. Лавка продаёт лень, Азбука — статус, ВкусВилл — спокойствие. Что в итоге? Еда у всех плюс-минус одинаковая, цена в одном коридоре, а монетизируют они совершенно разное: Лавка — твою лень, Азбука — твоё желание чувствовать себя нормально, ВкусВилл — твою тревогу. Никто из них не конкурирует друг с другом напрямую. Они конкурируют с разными версиями тебя самого — уставшего, амбициозного, тревожного. За что готовы переплачивать вы? И какие самые дикие цены вы видели? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>19.05.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/292</t>
+  </si>
+  <si>
+    <t>Формула счастья Сев сегодня писать новый пост, листал свои черновики в поисках идей и наткнулся на фразу, которую выписал из чьего-то интервью, но кого именно — не помню. Звучит так: Счастье = Ожидание − Реальность. Идентификацию словил сразу, потому что в прошлом году вопрос «что такое счастье лично для меня» я для себя реально копал — и писал об этом тут не раз, а два. Логика простая. Ждал тёплый вечер — получил тёплый вечер, разница ноль. Ждал, что понедельник тебя переедет — а он оказался обычным, ты отскочил, и чувствуешь себя счастливее. Выходит, рычагов два: опускать ожидания или разгонять реальность. Первое попахивает капитуляцией, второе — та самая беговая дорожка, на которой я уже застревал. Но если приложить формулу к моментам, когда реально хорошо, она не сходится. Где в утреннем кофе ожидания и реальность? Где разница, когда просто хорошо сидится с близким человеком и говорится ни о чём? В такие моменты вообще ничего не считается — просто есть. Докрутив эту идею, понял для себя, что формула, кажется, описывает не счастье, а удовлетворённость. Удовлетворённость — это когда мозг подбил баланс и поставил галочку: тут ожидания обоснованные, разница приятная, всё сошлось. А счастье — когда баланс не сводится, потому что ты внутри момента, а не снаружи. И тогда понятно, почему взрослый внутри нас в первое умеет, а во второе вечно промахивается и просто побыть он разучился. Был бы рад оцифровать и сложить подход к счастью в формулу, но увы — оно субъективно. Поэтому хочу обсудить это с вами. Что есть счастье для вас — и из чего оно складывается? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>18.05.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/291</t>
+  </si>
+  <si>
+    <t>Почему люди, которые всё понимают, всё равно не двигаются Есть такой тип людей — и в бизнесе их немало. Видят проблему, знают решение, понимают цену промедления. Но приходит следующий квартал, задача снова в бэклоге, и объяснение одно: «не дошли руки». Первый диагноз, который напрашивается — лень или отсутствие дисциплины. Но он почти всегда неверный. Люди, которые «не делают», чаще всего тратят кучу энергии — просто не на действие, а на бесконечную подготовку к нему. Тимофей Бараковский — коуч, с которым работают предприниматели и несколько человек из Forbes — называет это «ментальным предохранителем». Страх ошибки, провала или, как ни странно, самого успеха. Сидит тихо, незаметно жрёт ресурс и создаёт иллюзию, что ты просто «не готов». Он снял видео, где разбирает, как этот механизм устроен и что с ним делать. Без классической мотивационной шелухи — больше про практику. 👉 Смотреть тут Рекомендую тем, у кого список «важного» давно не уменьшается — даже когда времени и понимания хватает. Константин Сухачев Реклама. ИП Бараковский Т.Г. ИНН 773671581271 erid: 2Vtzqun1Mk4</t>
+  </si>
+  <si>
+    <t>15.05.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/290</t>
+  </si>
+  <si>
+    <t>Как расти вопреки кризису? Трафик дорожает, рынки штормит, команды режут — а планы по выручке никто не отменял. В таком режиме живут все мои знакомые предприниматели и с таким же запросом приходят ко мне. И эта история с нами точно надолго. 21 мая в четверг мы решили собраться с моими коллегами по цеху и устроить бесплатный онлайн-практикум. Шесть часов — каждый расскажет о том, что работает в его бизнесе в 2026 и работает ли вообще. Что протестировали, где обосрались, что в итоге дало рост. Среди спикеров — Кирилл Фомичев, Арина Хромова, Денис Амирханян и другие клёвые ребята, у которых опыт с реальными командами и реальной выручкой, а не курсы про курсы (ну почти). С меня раскрыть тему «УТП как защита бизнеса в эпоху дорогого трафика» и о том, как мы упоролись в эту историю последний год, а главное — почему. УТП перестало быть строчкой на лендинге — стало тем, что определяет экономику вашего бизнеса. Дата и время: 21 мая (пятница), 12:00 МСК. Бесплатно — нужна регистрация по ссылке. 👉 Регистрация Что у вас сейчас болит сильнее — трафик, конверсия или команда? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>15.05.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/289</t>
+  </si>
+  <si>
+    <t>Зову на футбол Одно из моих любимейших спортивных хобби — футбол. Начал я играть поздно: школьные годы, когда все мечтали стать звёздами и впахивали в спортшколах, я пропустил. В позиции догоняющего брал не техничностью, так усердием — те, кто играл со мной, это чётко знают, видя, как я несусь через всё поле (на фото не Лужники, а Бали — для большего тепла). Мы стабильно играем в Лужниках не первый год, а с этого сезона взяли ещё одно поле — собираем игру по пятницам в 21:30, 8×8 или 9×9. Уровень средний и выше, совсем новичкам будет тяжело. Если вы в Москве — присоединяйтесь. 👉 Присоединиться тут У меня сегодня, конечно, частотность постов бьет рекорды, но верю в ваше понимание. Сегодня еще будет плюс один анонс. Константин Сухачев</t>
+  </si>
+  <si>
+    <t>15.05.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/288</t>
+  </si>
+  <si>
+    <t>Google наступает на Whoop? Браслет Whoop я ношу уже полтора года, про который писал в прошлом году, когда он громко сообщил мне, что я загнал себя, — и был прав. Поэтому когда на этой неделе Google анонсировал Fitbit Air — $100 единоразово против ~$30 в месяц у Whoop — твиттер начал писать поминальные посты про Whoop, который только-только оценили в 10 миллиардов $ в марте. А я подумал: ребята из Whoop ждали этот момент с 2018 года. В 2018-м Whoop сделал странный ход: убрал цену с устройства. Браслет с тех пор стоит ноль (для всех, кроме нас в РФ, естественно), деньги берутся только за подписку — за коучинг, интерпретацию данных, контекст о твоём теле, который копится годами, и простую логику одной метрики, на которую можно полагаться без раздумий (пока не замечаешь неточности). Тогда это выглядело как креативное ценообразование. Если приглядеться — это была ставка: рано или поздно хардвер превратится в товар, и кто-то выпустит дешёвый аналог. Когда это случится, мы хотим оказаться не в позиции «у нас дороже железо», а в позиции «у нас железо вообще ни при чём». И этот момент наступил на этой неделе. Fitbit Air за $100 — это атака не на Whoop. Это атака на пользователей, которым достаточно увидеть пульс и шаги. Их у Whoop никогда и не было — они уже сидят в Apple Watch, Garmin или старом Fitbit, и даже MiBand от Xiaomi отлично решает эту задачу. Whoop живёт за счёт людей, готовых платить ежемесячно, чтобы кто-то за них думал, как им восстанавливаться. Но кое-что Google всё-таки сместит. Он переопределит вопрос, на который должен отвечать Whoop. Раньше можно было сравнивать с Apple Watch — «у нас лучше про восстановление». Теперь рядом окажется устройство, которое выглядит как Whoop, стоит копейки, без подписки, а поверх него — Gemini, который обещает интерпретировать данные с этого браслета вместе со всем, что лежит в Google Health: Apple Watch, Garmin, весы, сон с телефона. Открытая платформа против закрытой премиум-экосистемы. И каждому новому пользователю Whoop придётся объяснять: за что вы платите $350+ в год, если рядом есть похожая штука за $100 с AI поверх. И вот тут любая премиальная история проходит проверку, которую раньше можно было откладывать: вы продаёте железо или то, что без вас не работает? Если первое — Google вас догонит. Если второе — он отнимет тех, кого вы и так не удерживали, и оставит тех, кто реально готов платить за вашу часть ценности. Whoop эту проверку, скорее всего, пройдет — они её сами себе устроили семь лет назад. А вот сколько ещё компаний делают вид, что продают софт, а по факту продают физический объект на чужой полке, — посмотрим в ближайшие месяцы. Whoop с подпиской или Fitbit Air без неё — что бы взяли сегодня, если бы покупали с нуля? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>13.05.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/287</t>
+  </si>
+  <si>
+    <t>Беру в работу: карьера, бизнес, эдвайзинг Пять лет назад я стал карьерным консультантом и параллельно начал проводить консультации для бизнеса. И тогда, и сейчас это для меня крутой тренажёр для мозга, за который ещё и платят: переключение между контекстами не даёт идеям застаиваться, а перспективе — осесть. Со временем формат вырос: вместо часовых консультаций я стал брать бизнесы на ведение. Это выстрелило — работа в долгую даёт другой результат, а некоторые бизнесы стали для меня родными. Сейчас есть капасити для таких историй. Если ищете помощи или совета с нужной перспективой, но фуллтайм CMO не нужен — заходите в личку. От малого к большему: 🔹 Карьерная консультация — час один на один. Самый частый запрос — «хочу на следующую ступень, но не понимаю, как туда прийти». Разбираем ваш путь, находим, что нужно докрутить для перехода, и собираем конкретный план. 🔹 Бизнес-консультация — тот же формат, но запрос другой: вы фаундер, CMO или операционный лидер. Приходите с конкретной проблемой — рост, найм, маркетинг, выход на новые рынки. Разбираем контекст вокруг неё, ищем скрытые рычаги и собираем план. Смотрю со стороны, задаю неудобные вопросы. 🔹 Эдвайзер по подписке — самый плотный формат, когда вопросов больше, чем один, и решения для роста нельзя откладывать до следующей консультации. Узнаю ваш бизнес и держу контекст между встречами. Чат для оперативных вопросов плюс регулярные созвоны для крупных тем. Если что-то откликнулось — пишите, буду рад обсудить вашу историю и найти решение. Константин Сухачев</t>
+  </si>
+  <si>
+    <t>11.05.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/286</t>
+  </si>
+  <si>
+    <t>Продакшен — ничто, дистрибуция — всё Увидел утром у моей подруги Дины (мастер пиар-коммуникаций мирового уровня, я у неё в своё время многому научился про то, как работают коммуникации) эту картинку — тут же сел за ноутбук, чтобы написать этот пост. Понимаю, почему она вкинула её в канал: Дина живёт в реальности, где продукт без дистрибуции не существует, и я так же. Мы находимся в удивительном периоде, когда порог входа в продукт сильно упал — то, на что раньше нужна была команда из шести человек, сегодня в соло доводят до MVP. С февраля началась вайбкодинг-эйфория, все собирают свои таск-трекеры, финансовые приложения, спортивных консультантов. Если в прошлом году это была привилегия технарей, в этом году в чат вошли гуманитарии. Продуктов стало кратно больше, а внимания у людей — нет. Внимания вообще не становится больше: оно конечное по определению. И общий рынок внимания можно свести примерно к следующей формуле: Внимание = Количество людей × (24 часа − сон − работа − дети) × Коэффициент концентрации Учитывая, что концентрация у людей падает быстрее, чем растёт население планеты, это очень конкурентный рынок. Если раньше узким местом было «создать», то теперь оно сместилось к «доставить». И это совсем другой навык — нейронке его не делегируешь. Можно попросить GPT накидать план запуска — он первым же вопросом спросит: кто твоя аудитория? И тут все ловят тупняк. У нейронки нет твоих отношений, твоего понимания, кому конкретно нужен этот продукт. Производство работает с общим, дистрибуция — всегда с конкретным. Проще говоря: навык дистрибуции продолжит расти в цене, и тем, кто занимается маркетингом и продажами, рано устраивать поминки своим профессиям из-за AI. Меня как интересанта это, конечно, радует. Но честно скажу — касается только тех, кто идёт вглубь и умеет смотреть в суть. Те, кто занимался базовыми вещами на верхнем слое, — сорри, этот период не переживут. Знаю, среди читателей много тех, кто уже насобирал себе продуктов. Если запускали не только для себя, но и на рынок — будет интересно услышать ваш опыт. Удалось ли собрать первую аудиторию на продукт — и если да, то как? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>04.05.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/285</t>
+  </si>
+  <si>
+    <t>Как крошечный остров зарабатывает миллионы на AI 🏝 В Карибском бассейне есть остров Ангилья — британская самоуправляемая территория, всего 16 тысяч жителей, экономика размером с небольшой российский райцентр. Из примечательного — туризм да соседи, которые раздают паспорта за инвестиции (Дуров, привет!). Но последние пару лет остров встал на иную траекторию. Маленькая Ангилья тащит цифры, которых не выдают и государства покрупнее: ВВП растёт двузначными темпами, инвесторы стучатся в дверь, бюджет распирает. Две буквы, которые всё изменили У каждой страны есть свой двухбуквенный домен: у России .ru, у Германии .de, у Японии .jp. Когда в 1995-м интернет размечали по странам, коды раздавали по сокращениям названий. Ангилье — Anguilla — достался .ai. Тридцать лет это было формальностью. Регистрировались редкие энтузиасты да студии, которым нравилось созвучие — никто всерьёз не воспринимал зону. А потом в ноябре 2022-го вышел ChatGPT — и понеслось. Открываете любой свежий AI-стартап — и почти всегда видите ту самую .ai на конце. xAI Маска, Character AI с миллионами пользователей, Perplexity, Mistral, You, Pika. Короткое, звучное, в правильной зоне — для AI-стартапа сегодня это уже почти обязательный элемент позиционирования и заметный буст к оценочной стоимости. Регистрация стоит около $140 за два года. Регистраций — десятки тысяч в год. По итогам 2023-го остров заработал на .ai около $32 миллионов — почти треть государственного бюджета. В 2024-м — ещё больше, а про 2025-й боюсь представить, если наложить график бума AI-стартапов. Для острова на 16 тысяч человек такие деньги перестраивают экономику целиком: на эти доходы уже строят дороги, школы, больницы, новый аэропорт. Что в итоге Тут сложно подвести какой-то итог — есть и везение, и тренд. Бурный рост может случиться и благодаря упорству, стратегии и фокусности, а может — потому что случайные параметры сложились в вашу пользу. История Ангильи — как раз про второе. Никто не закладывал в 1995-м, что .ai когда-то станет золотой жилой. Просто буквы совпали. Истории про случайное везение мы любим меньше — из них непонятно, что копировать. Но если честно посмотреть на собственный путь, везение там обычно занимает больше места, чем хочется признавать. Насколько большая часть успеха в бизнесе вообще поддаётся планированию? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>27.04.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/284</t>
+  </si>
+  <si>
+    <t>Время фиджитала Те, кто меня давно знает, в курсе: я очень неровно дышу к предпринимательству. В своё время мой первый опыт начинался с концертов, вечеринок и прочего модного. И, пусть сейчас я почти фуллтайм в управлении, точно знаю, что свои проекты запускать буду. Вопрос только — какие. Года 3 назад можно было собрать качественное приложение, что решает одну боль, не покидая цифровой среды, и спокойно хаслить. Сейчас, в новую эпоху вайб-кодинга, то же приложение копируется за день, допиливается за месяц, и даже реверс-инжиниринг не нужен — нейронка разберёт чужое сама, а ваша классная идея не стоит ничего без реализации. Цифровой опыт обесценивается со скоростью обновления моделей, и на передний план выходит то, что скопировать сложно, — фиджитал. Этот термин я впервые услышал, когда посчастливилось работать в команде Alfa Future People — крупнейшего фестиваля электронной музыки в стране. Фестиваль был дочерним проектом Альфа-банка, и по касательной удавалось зацепить их маркетинг. Тогда они нонстопом говорили: фулл-фокус банка — сделать лучший фиджитал-опыт в стране. На тот момент звучало как красивая фраза из стратегической презентации, где "ничего не понятно, но очень интересно". Фиджитал — это бизнес, где цифровое и физическое не существуют отдельно и работают как один опыт. Приложение продолжается в офлайне, офлайн — в приложении. Доставка, отделение, шоурум, мероприятие — точки одного и того же сценария, который в один лендинг не упакуешь. Было ли это удачной ставкой или случайным угадыванием — но с приходом нейронок крепче стали именно те, чей опыт сложнее воспроизвести: операционные бизнесы. Изящный интерфейс и трушный человеческий тон нейронка теперь собирает за пару промптов. Только это уровень первого касания, а лояльность зарабатывается там, где за всё это начинаешь вывозить, — то есть в операционке, а её в моменте уже не повторишь быстро. У нас в Overgear сейчас такая же история. Одна часть бизнеса как не в себя херачит, чтобы то, что видит пользователь, обладало лучшим UX/UI и кратно снижало когнитивную нагрузку, повышая конверсии на входе. А другая — колоссально переизобретает процесс отгрузки, внедряет автоматизации, чтобы факт совпадал с ожиданием пользователя и во многом его превосходил. Поэтому сейчас хорошее окно, чтобы начинать бизнес на стыке онлайна и офлайна. Одна часть будет вас приводить, другая — защищать, когда вокруг всё начнут копировать. Какие ниши на стыке онлайна и офлайна вы бы сейчас запускали? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>21.04.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/283</t>
+  </si>
+  <si>
+    <t>Тим Кук уходит с поста CEO Apple С 1 сентября Кук переходит на роль исполнительного председателя совета директоров, а пост генерального забирает Джон Тернус — глава инженерного подразделения, который последние годы отвечал за всё продуктовое железо: iPhone, iPad, Mac, AirPods и провальные Vision Pro. Имхо — это конец одной из самых недооценённых CEO-эпох в истории. Когда в 1998-м Джобс позвонил Куку и позвал в Apple, тот работал в Compaq, компания была на грани, и Джобс искал человека, который остановит операционный хаос, который было уже сложно называть творческим беспорядком визионера. Кук пришёл — и за несколько лет фактически перестроил то, как Apple производит и поставляет продукты: склады, заводы, цепочки поставок. Всё это ещё до того, как он стал CEO. В 2011-м, когда Джобс ушёл, Кук принял компанию вместе со скепсисом всей индустрии — операционник вместо визионера, менеджер вместо основателя. Но что же у него получилось за 15 лет на посту генерального: 🔹 Капитализация выросла с $350 млрд до $4 трлн (+1000%); 🔹 Выручка — с $108 до $416 млрд; 🔹 Сервисный бизнес (App Store, Apple Music, iCloud, Apple Pay) вырос до $100+ млрд в год — уровень отдельной корпорации из Fortune 40; 🔹 Запустил Apple Watch и AirPods — две категории, которых до него не существовало; 🔹 Перевёл Mac на собственные чипы Apple Silicon — один из самых недооценённых технологических переходов последнего десятилетия; 🔹 Расширил присутствие Apple до 200+ стран и 500+ розничных магазинов; 🔹 Снизил углеродный след компании на 60% при том, что выручка почти удвоилась. Поэтому бывают и успешные кейсы транзиции управления от основателя к менеджерам. Джобс создал Apple как продукт, который хочется, а Кук превратил его в машину, которая не ломается. Viva la операционка. По всей видимости, приход Тернуса — ставка на возвращение к hardware-ДНК Apple. Человек, выросший на железе, а не на сервисах, но посмотрим, вернёт ли это яблочников в гонку AI-технологий или они так и останутся в отстающих. Тим Кук — явный технократ и новатор, которому многие скажут спасибо за продукцию, которую он толкнул в рынок, создав стандарты. Даже я, человек без айфона. А пока вспомним: Какой самый культовый для вас гаджет от Apple за последние 15 лет? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>20.04.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/282</t>
+  </si>
+  <si>
+    <t>Как строить бизнес, не уходя из найма Когда думаешь о смене курса, обычно рисуется одна и та же картина: либо сидишь в найме и медленно выгораешь, либо прыгаешь в бизнес и рискуешь всем. Страшно и то, и другое — просто по-разному. Между этими крайностями есть третий вариант, который обсуждают реже всего — пет-проект. Twitter начинался как сайдхастл внутри другого стартапа. Slack — как внутренний инструмент игровой компании. Не потому что их создателям не хватало смелости уйти в полноценный бизнес. А потому что это нормальная стратегия: сначала проверить идею на реальных людях, не бросая всё. Михаил Табунов в канале «Твой пет проект» как раз об этом — как менеджерам и разработчикам запустить проект по вечерам, дойти до первых продаж и не облажаться на старте. Где искать идею, что нужно знать про маркетинг без бюджета, как привлечь первых клиентов. 👉 Смотреть канал Если мысль «а вдруг у меня тоже получится» давно сидит в голове — хорошее место, чтобы её проверить. Константин Сухачев Реклама. ИП Табунов М.В. ИНН 773379585100 erid: 2VtzqvJftjH</t>
+  </si>
+  <si>
+    <t>16.04.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/281</t>
+  </si>
+  <si>
+    <t>Как работать с мозгом, а не против него Долгое время у меня была чёткая картинка, что продуктивность — это вопрос характера, где, если устал, не хочется или лень — значит, слабоват. Сжимай зубы, работай. Это ощущалось как норма, а недомогание я мог списать на что угодно, кроме своих действий. Ну и, естественно, всё оказалось иначе. Наш мозг устроен так, что большую часть решений принимает лимбическая система — древний отдел, заточенный под выживание. Её логика простая: избегай дискомфорта, ищи удовольствие прямо сейчас. В дикой среде это работало отлично, в рабочем контексте — приводит к тому, что вместо важной задачи вы час убиваете на всё вокруг неё. Попытка бороться с этим силой воли — проигрышная стратегия. Лимбика всегда будет мощнее, ей достаточно просто подождать, пока вы ослабнете, и возьмёт своё. Ирония в том, что большинство систем продуктивности построены так, будто лимбики не существует: сформируй цель, составь план, приступи к выполнению, а если хочется отвлечься — держись и фокусируйся. Но есть и другой путь — не бороться, а обходить. Выстраивать день так, чтобы лимбика просто не успевала вмешаться. Вот 5 конкретных вещей, которые в этом помогают: 1️⃣ Ограничьте время глубокой работы. Мозг физически не может держать высокую концентрацию 8 часов. Рабочий максимум для сложных задач — 3–4 часа. Попытки сидеть дольше дают иллюзию занятости, а не результат. 2️⃣ Найдите свои «золотые часы». У каждого есть окно в течение дня, когда голова работает лучше всего — зависит от хронотипа. Именно в эти часы ставьте самые важные и когнитивно затратные задачи. Всё остальное — переписка, встречи, рутина — можно сдвинуть. (в моем случае — это глубоко в ночи, чаще всего) 3️⃣ Разделяйте режимы работы. Deep work и shallow work не должны смешиваться. Мозг теряет энергию на каждом переключении — лучше отдельные блоки: сначала всё сложное, потом всё операционное. 4️⃣ Планируйте день заранее. Когда садитесь за работу без понимания, что конкретно делаете сегодня, лимбика воспринимает неопределённость как угрозу и первым делом находит что-нибудь понятное и нестрашное. Обычно это что-нибудь совершенно не важное. 5️⃣ Физически убирайте соблазны. Не «стараться не отвлекаться», а убрать телефон с глаз, закрыть лишние вкладки, отключить уведомления. Когда быстрых источников дофамина рядом нет — мозг начинает искать интерес в том, что перед ним. Это работает лучше любых намерений. Если свести всё это к одной мысли: у вас, скорее всего, нет проблемы с характером или мотивацией. У вас задача дизайна — выстроить день так, чтобы работать с природой мозга, а не вопреки ей. Как вы выстраиваете рабочий день под себя — или, как и я, всё ещё пытаетесь себя перебороть? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>14.04.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/280</t>
+  </si>
+  <si>
+    <t>Управление'26 2026-й — и все вокруг обсуждают, кого снесёт с рынка волна AI: джунов, мидлов, часть сеньоров. Про руководителей говорят меньше — предполагая, что управленцев не заменят. (ну это далеко не факт) Рынок не объявляет об этом официально — он просто тихо меняет условия. И в какой-то момент ты замечаешь, что делаешь всё то же самое, но почему-то перестаёшь попадать в ожидания. Именно про это — конференция «Управление'26» от команды Stratoplan. 20–23 апреля, онлайн. Если вы лид, head of, СхО или фаундер — будет что забрать. Особенно если чувствуете, что контекст вокруг меняется быстрее, чем успеваете перестраиваться. 👉 Регистрация Участие либо полностью бесплатное при подписке на каналы спикеров, либо за символическую сумму. Записи будут. Среди спикеров — практики, не трибунные эксперты: ex-CTO Booking и Pure, техдир T-Tech, AI Program Manager из G42, ex-CIO Volvo. Люди, которые уже принимают решения в этой реальности, а не готовятся к ней. Какие изменения ожиданий от своей роли вы уже замечаете — или пока ощущение, что всё стабильно? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>13.04.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/279</t>
+  </si>
+  <si>
+    <t>Навайбкодил ускоритель Телеграма Одно дело рассказывать о вайб-кодинге, другое — показывать. Поэтому зашёл отгрузить немного пользы для тех, кто ещё не разобрался с торможением телеги. Мы с Анисией сейчас на другом конце света, где про блокировки и «белые списки» особо не в курсе. С приходом апреля главной сложностью стало общение с родителями — я, например, вообще не регистрировался в Max, а быть на связи и нужно, и важно. Поэтому решил задачу буквально за полчаса, почти не трогая код. У меня уже был ранее свой ВиПиЭн-сервер в Германии, собранный когда-то по долгим инструкциям с Ютуба. Но здесь я решил, что буду поднимать MTProto — поскольку он более нативный от самого телеграма и удобнее в использовании. MTProto — это не отдельный VPN, а собственный протокол Телеграма, встроенный прямо в приложение. Подключаешься один раз через специальную ссылку — и телега сама маршрутизирует трафик через нужный сервер. Никаких отдельных приложений, никаких переключений туда-обратно. Спросил у Клода, какие серверы сейчас лучше для этой задачи, арендовал в Финляндии на знакомом хостинге, а дальше Claude Code дистанционно подключился к нему и поднял всё необходимое без моего участия. По итогу — рабочее решение за 350 рублей в месяц чисто за аренду сервера. Летает быстро: канал не общественный, трафик только мой. Поэтому когда видите рекламу VPN-сервисов с безлимитной подпиской для 100+ человек за копейки — держите в голове, что их сейчас делать стало крайне просто. Время такое. Несколько дней прикидывал — соединения хватит на всех, поэтому, взвесив риски, решил поделиться. Подключиться можно за 2 клика. Читать ваши данные на этом протоколе я не могу, разве что продвигать свой канал в закреплённых — но эту опцию выключил. 👉 Подключиться к MTProto Дисклеймер: всё это в рамках научного интереса, ни к чему не призываю, ясное дело. Отзывами делитесь в комментариях. 🙃 Как у вас вообще дела с доступностью телеги обстоит? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>09.04.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/278</t>
+  </si>
+  <si>
+    <t>Все ринулись кодить В последние недели на вопрос из мема «Где так часто пропадаешь?» мой ответ всё тот же — в Клоде. Интерес прогрессирующий: от простых штук я уже добрался до попыток собирать что-то посложнее. Да, я в позиции догоняющего — «вайб-кодинг» признали словом года ещё в 2025-м. Но менее затягивающим это его не делает. Сейчас я уже прошёл первую эйфорию, когда ты за вечер собираешь работающий продукт и чувствуешь себя гением, который завтра перевернет игру. И где-то на пороге следующей: когда в создании чуть более сложного решения 20% времени уходит на идею, а 80% — на то, чтобы поправить все ошибки и баги, который после предыдущего "улучшения" сам и создал. Теперь я куда лучше понимаю, почему команды разработки во всех стартапах, где я работал, нонстопом говорили про рефакторинг. Это они не херней страдали, а реально работали, оказывается. Уважение всем, кто научился мыслить архитектурно. Ну и сочувствие тем, кто так и не научился. Но я явно не один такой. Пошёл глянуть статистику — и там случилась «клюшка»: темпы роста релизов приложений в App Store взлетели на 50%+ год к году и не собирается останавливаться. Порог входа упал — и все ринулись выпускать приложения на все случаи жизни. Похожая история была с телеграм-каналами: появилась возможность — и тысячи людей побежали рассказывать про своих собачек и кошечек. Порог входа в создание продукта упал, а вот порог выживания — нет. Собрать приложение за вечер теперь может кто угодно. Сделать так, чтобы им пользовались дольше одного дня — по-прежнему требует того самого архитектурного мышления. Только теперь не про код, а про продукт: зачем это нужно, кому, и почему они вернутся завтра. Хочется глянуть, как там ретеншен приложений в среднем по больнице — подозреваю, что ползёт вниз. Ну и сил команде проверки Apple — работы у них явно прибавилось. Я за то, чтобы технологии становились доступнее. Но доступность инструмента ≠ доступность результата. И это, кажется, самый полезный урок, который вайб-кодинг может преподать любому, кто работает с продуктом. И явно в скором времени мы увидим очень жесткое "похмелье" в этом плане. Ставлю примерно год. Но пока праздник идёт, я призываю вас в комментариях делиться, если вдруг получилось сделать крутой проект, о котором хотелось бы рассказать. Ну что, накодили себе уже чего-нибудь интересного? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>07.04.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/277</t>
+  </si>
+  <si>
+    <t>Эмпатичный коучинг У меня тут есть небольшой рассказ про рекламу, которую мы готовили больше месяца. Договорились с командой *insight сразу: никакого «просто разместим», только если будет что-то честное. В феврале ко мне написала Катя из сервиса карьерного коучинга *insight — сказала, что следят за каналом и хотели бы сделать что-то совместное. Мне идея понравилась: я и сам, пусть без диплома и системы, время от времени провожу сессии. Плюс про ребят и фаундеров давно слышал хорошее. Сразу предложили не просто дать рекомендацию вслепую, а сначала самому попробовать сервис. Я честно признался, что времени воооообще нет. Но придумали другое: есть человек, которому я доверяю безоговорочно — моя девушка Анисия. Решили рассказать про её опыт, который мы и обкатывали весь месяц. Как проходит у Анисии? Анисия пришла с конкретным запросом: новая компания, процессы не выстроены, хотелось взять прошлый опыт и перенести на новое место. Задача рабочая, но из тех, которые сложно распутать в одиночку — слишком много внутри, слишком мало дистанции. Первое, что её зацепило — подбор коуча. Там не просто предложили список специалистов, а уточняли голос, настрой, характер — подбирают человека под человека, а не рандомное резюме. Коуча находят в первые часы, и если после первой встречи что-то не так — можно отказаться без потери денег. Даже если просто не понравился человек. Крутой гарант от сервиса, по моему мнению. В коучинге контакт с человеком — половина результата. Если с первого раза не совпало, нужна возможность попробовать другого, а не терпеть из вежливости. После первой сессии она поняла, что трёх встреч ей точно не хватит — задача большая, и захотелось продолжать. Это, пожалуй, лучший показатель того, что что-то сработало: не «было полезно», а «хочу ещё». По итогу первой сессии коуч прислала заметки и в них зафиксировал договоренности: что Анисия будет тестировать дальше сама. Готового решения не случилось, но в этом и суть: консультант решает за тебя, коуч помогает научиться решать самому. Третья сессия уже запланирована. Пока весь флоу, который выстроили ребята, подкупает — эмпатичностью и ориентированностью на человека. Что по итогу? *insight — это сервис карьерного коучинга. Не платформа с курсами, не консультации, а именно коучинг — когда специалист помогает тебе самому разобраться в том, что происходит, сформулировать запрос и найти ответ, который уже где-то есть в голове, но никак не складывается. Попробовать можно бесплатно: есть ознакомительный звонок на 25 минут. Выгружаешь всё, что накопилось, специалист помогает сформулировать запрос и подобрать коуча. Если поймёте, что коучинг сейчас не ваше — честно скажут и так. 👉 Записаться можно здесь Ну а если пока не готовы — у ребят есть канал с кейсами, материалами и коучинговыми упражнениями. Можно сначала просто понаблюдать. Константин Сухачев Реклама. ИП Кирова Д.А. ИНН 380470621654 erid: CQH36pWzJq5E1NEX7Cb7EqQVyXy5yxnDT8BME56kXmDpYY</t>
+  </si>
+  <si>
+    <t>01.04.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/276</t>
+  </si>
+  <si>
+    <t>Эффект социального безделья Пару постов назад в статье, где вместе с Точкой разбирались как проводить брейнштормы — был отдельный пункт про эффект социального безделья, мимо которого не могу пройти, поэтому сразу выписал к себе в заметки. Если взять любую большую группу, в ней всегда схожая картина: есть активные участники, которые как динамомашина крутят педали и создают движение, и есть те, кто в более пассивном формате. Помимо того, что люди просто разные по природе, тут скрыта ещё одна причина, которую психологи назвали social loafing. Социальное безделье (social loafing) — это когда человек в группе автоматически снижает усилия, потому что его индивидуальный вклад растворяется в общем. Ответственность размывается на всех — и мозг делает простой вывод: «меня всё равно не заметят, другие скажут». Это не столько про лень или незаинтересованность, сколько нормальная реакция на ситуацию, где непонятно, чей это результат. Впервые это зафиксировали ещё в 1913 году — французский агроном измерял, с какой силой люди тянут канат в группе и поодиночке. Восемь человек вместе давали примерно половину в пересчёте на человека от того, что могли бы дать по отдельности. С тех пор эффект проверяли много раз в разных ситуациях, отраслях, нишах — ± все везде совпало. Эта механика, вместе с рядом других, достаточно неплохо объясняет, почему с ростом системы часто приходит падение её продуктивности. Больше людей — больше размытой ответственности, больше пространства, где можно существовать незаметно. Ну и благодатная почва для бездельников. Если смотреть на мир сейчас, то чётко прослеживается тренд на компактные и гибкие команды, которые делают больше результата на человека, чем большие и неповоротливые (привет, OnlyFans — да, пример не полностью корректный, но показательный). И во многом это не столько про автоматизацию, сколько про попытку порешать историю с этим эффектом: меньше система — виднее каждый, виднее каждый — выше ставки, выше ставки — больше отдача. Если бы завтра пришлось сократить команду вдвое — как думаете, результат бы упал или нет? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>30.03.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/275</t>
+  </si>
+  <si>
+    <t>Как проводить брейнштормы Кажется, мои отношения с Точкой становятся только крепче (Бланк, не ревнуй — сердцу не прикажешь). Начинали мы с рекламных размещений, пробовали разные форматы — и вот теперь позвали уже в другом качестве: как эксперта для их медиа «Справочная». Первая совместная история — разобрались, что такое брейншторм и как его проводить так, чтобы это не превращалось в часовое перетягивание одеяла. Тема, с которой сталкиваются все, но мало кто задумывается, почему половина мозговых штурмов заканчивается ничем. 👉 Читать на Справочной Проводите у себя брейнштормы — рабочий инструмент или не особо? https://allo.tochka.com/breinstorm Константин Сухачев</t>
+  </si>
+  <si>
+    <t>27.03.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/274</t>
+  </si>
+  <si>
+    <t>Claude — новый чёрный Последние пару недель я с головой ушёл в новый (для себя) инструмент Claude — и пребывал в такой эйфории от того, что он умеет, что всё творческое и креативное внутри направлял не сюда, в канал, а в то, чтобы пробовать различные связки и реализации. Причём все три версии — Chat, Cowork, Code — использовал вдоль и поперёк. Даже не ожидал, что ChatGPT так быстро для меня отойдёт на второй план. И я вижу, как эта новая волна хайпа только разгоняется — несмотря на то, что ранние энтузиасты давно освоили для себя Claude (да, я тут не первопроходец, факт). Где-то в саааамом начале марта на одной из менеджерских встреч у нас в Overgear наш CEO Антон включил эксельку, которая аккумулировала данные из всех наших источников — причём с классной визуализацией. Я прикинул, сколько бы это заняло руками собирать, опешил и сразу уточнил: где и как он это собрал. Оказалось, что преимущественно — Claude. Сразу после этого моё внутреннее любопытство ринуло меня идти и разбираться. На тот момент я воспринимал Claude как догоняющего в битве престолов нейронок. Ну есть и есть, кто-то хвалит, но зачем менять то, что работает. А тут выяснилось, что в него уже встроены удобные коннекторы данных, возможность подключаться по API к разным системам и ещё куча всего, мимо чего я спокойно ходил последние месяцы. С момента первого запуска до a-ha момента, когда я увлечённо до поздней ночи сидел и пробовал всё подряд, прошло часа три. На следующий день я сразу попросил выдать доступ команде. Те к концу недели (а получили в пятницу) уже начали писать своих агентов-анализаторов наших коммуникаций — которые и информацию складывают, и документацию ведут, и много чего ещё. Довольно быстро у нас началась такая волна энтузиазма, что походило на лихорадку. Признаюсь: я был уверен, что этот алмаз скрыт только от меня, а все остальные давно всё поняли и тихо сидят. Отчасти так и есть, но не до конца. Взрывной интерес к Claude случился по двум причинам. Первая — история с Anthropic (разработчик Claude): они отказались отдавать свои модели Пентагону для военных целей, тогда как OpenAI на это пошли. За этот жест многие стали в знак солидарности переезжать с ChatGPT на Claude. Вторая — бешеная продуктовая скорость. Фичи сыпятся как из рога изобилия. Сегодня наткнулся на скриншот, который приложил к посту — на нём релизы только за последние два месяца. Это охеренеть какой темп. И треть из этих продуктов оказала на меня колоссальный wow-эффект. Подробно рассказывать о том, что я там научился делать, пока преждевременно — это потянет на отдельный пост (а может, и не один). Да и вы наверняка уже оказались в этом информационном потоке, где со всех сторон атакуют кликбейтами: «Claude за 5 минут заменил » — с дальнейшей воронкой на какой-нибудь курс. Но энтузиазм у меня большой — давно такого не испытывал. С большой радостью ухожу в позицию ученика и вас зову пробовать инструмент, а заодно делиться тем, что у вас получилось. Какие необычные задачи вам удалось решить с помощью Claude? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>25.03.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/273</t>
+  </si>
+  <si>
+    <t>Как получать 200 000 руб. в месяц на торговой недвижимости У вас есть бизнес, который приносит прибыль. Но деньги на счёте — это не актив. Инфляция их съедает, а значит, стоит думать, куда вложить, чтобы капитал работал дальше. Первый вариант, который приходит в голову — квартира. Консервативно, понятно, но невыгодно: ✖️ Доходность 5–6% ✖️ Окупаемость 16–18 лет ✖️ Арендаторы меняются раз в год ✖️ Ремонт и эксплуатация за ваш счёт Коммерческая недвижимость с федеральным арендатором — другая история: ✔️ Доходность 10–15% ✔️ Окупаемость 8–10 лет ✔️ Федеральные сети платят без задержек ✔️ Арендаторы меняются раз в 5–15 лет ✔️ Ремонт делает арендатор ✔️ Стоимость помещения растёт Дальше объект можно передать в управление и не участвовать в операционке. Kushner Estate собрали каталог таких объектов в Санкт-Петербурге: федеральные арендаторы (Магнит, Пятёрочка, аптеки), договоры на 5–15 лет с индексацией. Вход — от 20 млн рублей. 👉 Скачать каталог объектов 2026 Инвестируйте от 20 млн рублей в помещения с доходом. Константин Сухачев Реклама. ООО "Кушнер Эстейт" ИНН 7814824024 erid: 2VtzqvEBhtq</t>
+  </si>
+  <si>
+    <t>24.03.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/272</t>
+  </si>
+  <si>
+    <t>Когда вами управляют, а вы этого не замечаете Бывает так: вы выходите с разговора и чувствуете, что согласились на то, что вам невыгодно. Или взяли чужую задачу, хотя своих хватает. Или промолчали, хотя хотели возразить. И вроде никто не давил напрямую — но результат почему-то всегда в чью-то пользу. Это и есть манипуляция. Не грубая, не очевидная — а точечная работа с вашими эмоциями. Избегать её бессмысленно: так устроена коммуникация, люди манипулируют постоянно, часто даже неосознанно. Но можно научиться видеть механику — и перестать играть по чужим правилам. Об этом на открытом вебинаре «Как распознавать манипуляции и противодействовать им» расскажет Мария Лагоша — ведущий тренер школы коммуникаций Soft Skills Lab, преподаватель по переговорам ВШЭ, тренер и консультант по ораторскому мастерству. За 1,5 часа разберёте конкретные стратегии манипуляторов — и способы от них защищаться: 🔹 На чём строится манипуляция и как вас заставляют идти по чужому сценарию; 🔹 Почему одни приёмы на вас работают, а другие нет — и что с этим делать; 🔹 Общий принцип защиты, который работает в любом контексте — от переговорки до семейного ужина. Формат — Zoom, можно задать вопросы и разобрать свой кейс. Дата и время: 26 марта (четверг), 20:00 МСК. 👉 Зарегистрироваться Иногда лучший способ отстоять свои интересы — заметить момент, когда вас уводят от них. Константин Сухачев Реклама. ИП Клименко А.А. ИНН 772077460576 erid: 2Vtzqws8w6m</t>
+  </si>
+  <si>
+    <t>23.03.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/271</t>
+  </si>
+  <si>
+    <t>Как проводить брейнштормы Кажется, мои отношения с Точка банком становятся только крепче (Бланк, не ревнуй — сердцу не прикажешь). Начинали мы с рекламных размещений, пробовали разные форматы — и вот теперь позвали уже в другом качестве: как эксперта для их медиа «Справочная». Первая совместная история — разобрались, что такое брейншторм и как его проводить так, чтобы это не превращалось в часовое перетягивание одеяла. Тема, с которой сталкиваются все, но мало кто задумывается, почему половина мозговых штурмов заканчивается ничем. Проводили у себя брейнштормы — сработали или нет? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>20.03.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/270</t>
+  </si>
+  <si>
+    <t>День, когда Бали на сутки отключается Вчера на острове прошёл их местный Новый год — Ньепи. Сам я проживаю его уже второй раз, но в этот раз словил больше отклика и какую-то особую магию — как будто в голове позволил себе это прожить. Было и дежавю карантинных времён: в один из дней ты сидишь дома, и выходить строго нельзя. Но как культурный опыт это сильная история, которую точно стоит прожить, если бываете на Бали. Ньепи — это Новый год по-балийски с особым колоритом и традициями, который длится куда дольше одного дня, и каждый этап постепенно подводит к главному — дню полной тишины. Один из первых этапов — очищение. За несколько дней до Ньепи проходят ритуалы вроде Melasti: люди идут к океану или источникам воды с реликвиями и символически «смывают» всё плохое — не только с себя, но и с предметов, храмов, пространства вокруг. Для них это подготовка к новому этапу жизни: перед тем как что-то обнулить, нужно сначала убрать накопленный слой — дурные мысли, напряжение, лишние вещи, которые тянутся за тобой. Там, конечно, не без особенностей: есть и жертвоприношения. Мы на это не ходили, но сопереживание к животным точно бы словили. Специфика местной религии в том, что здесь действительно верят в духов и карму, поэтому к этим ритуалам относятся безусловно серьёзно. Если у нас всё плохое просто «оставляют в прошлом году», то здесь это проживают через конкретные действия. Второй этап — это Ogoh-Ogoh, тот самый парад, который обычно показывают в путеводителях. К нему в деревнях начинают готовиться за пару месяцев, и если живёшь на Бали, постоянно видишь, как строят огромные демонические фигуры. Они символизируют злых духов и силы хаоса, которые, по их верованиям, присутствуют в мире. Всё это долго готовят, чтобы потом вынести наружу, сделать видимым и избавиться от него. В день парада все выходят на улицы: шествия, факелы, шум, огонь — всё это похоже на демонический карнавал, где в конце фигуры либо сжигают, либо разрушают, символизируя победу над ними. К посту прикрепил фото той, что была у нас на районе — очень старался, но какой из меня фотограф, судить вам. И только после этого наступает сам Ньепи — день полной тишины. На острове закрыто всё: аэропорт, магазины, рестораны, интернет часто тоже ограничен. Нельзя выходить из дома, работать, шуметь, включать яркий свет — даже туристы обязаны соблюдать эти правила, за нарушения могут быть серьёзные последствия. Смысл этого — в полном обнулении: отказ от действий, развлечений и внешнего шума, чтобы «обмануть» злых духов и создать ощущение пустого острова. На более прикладном уровне это похоже на жёсткий «детокс от стимулов»: убирается всё, что обычно отвлекает, и ты остаёшься один на один с собой. В этот день многие остаются в кругу семьи, размышляют, подводят внутренние итоги — по сути, проживают свой личный «разбор года», просто без формализованных практик вроде дневников или записей. Если убрать всю экзотику, это выглядит как коллективная психотерапия на уровне общества, которая опередила время: сначала ты вытаскиваешь наружу накопленный хаос и негатив, потом осознанно останавливаешься, чтобы его разобрать, и только после этого возвращаешься к обычной жизни. Не пытаешься сразу «стать лучше», а сначала разбираешься с тем, что уже есть. Опыт правда сильный. И вот здесь для меня главный вопрос: если бы у вас был такой день — без дел, без шума и отвлечений — вы бы действительно остановились или всё равно нашли, чем себя занять? Константин Сухачев</t>
+  </si>
+  <si>
+    <t>18.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/sukhachevk/342</t>
+  </si>
+  <si>
+    <t>Как зайти в тендеры без опыта и своих денег Про госзакупки принято думать, что там всё схвачено: побеждают свои, с миллионами на счетах и нужными телефонами. Убеждение крепкое и удобное, вот только цифры его не подтверждают. В 2025 году госкомпании закупили у малого и среднего бизнеса на 9,55 трлн рублей, поставщиками стали почти 239 тысяч компаний и ИП. По 44-ФЗ заказчик обязан отдавать малому бизнесу не меньше четверти годового объёма закупок, и за это с него спрашивают. Барьер там скорее бюрократический: обеспечение заявки, сроки оплаты, документы, из-за которых снимают на ровном месте. Поэтому большинство заглядывает в закупки один раз и уходит — разбираться не с кем, а сама механика со стороны непонятная. Про это и есть бесплатный курс Сергея Званцугова— тендеры от первого шага до денег на счёте, для тех, кто заходит с нуля: 🔹 Без вложений: схема агентская, вы получаете 30% от чистой прибыли со сделки. 🔹 Без опыта: готовые стратегии и команда, которая в закупках десять лет. 🔹 Без смены профессии: это про дополнительный доход, а не «бросьте всё». 👉 Забрать курс Волшебной кнопки там нет, работать придётся руками и читать документацию. Зато цена входа — время, и своё «там всё схвачено» можно проверить бесплатно. Константин Сухачев Реклама. ООО ТД «Межпромтехнология» ИНН: 5009086121 erid: 2VtzqwBUhp8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1694,59 +2315,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H146"/>
+  <dimension ref="A1:H215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4788.402" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -5473,50 +6094,1223 @@
       <c r="G145">
         <v>103</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>62013</v>
       </c>
       <c r="B146" t="s">
         <v>436</v>
       </c>
       <c r="C146" t="s">
         <v>437</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>438</v>
       </c>
       <c r="E146">
         <v>2646</v>
       </c>
       <c r="F146">
         <v>9</v>
       </c>
       <c r="G146">
         <v>50</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>121157</v>
+      </c>
+      <c r="B147" t="s">
+        <v>439</v>
+      </c>
+      <c r="C147" t="s">
+        <v>440</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="E147">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>121158</v>
+      </c>
+      <c r="B148" t="s">
+        <v>442</v>
+      </c>
+      <c r="C148" t="s">
+        <v>443</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="E148">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>121159</v>
+      </c>
+      <c r="B149" t="s">
+        <v>445</v>
+      </c>
+      <c r="C149" t="s">
+        <v>446</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="E149">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>121160</v>
+      </c>
+      <c r="B150" t="s">
+        <v>448</v>
+      </c>
+      <c r="C150" t="s">
+        <v>449</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="E150">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>121161</v>
+      </c>
+      <c r="B151" t="s">
+        <v>451</v>
+      </c>
+      <c r="C151" t="s">
+        <v>452</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="E151">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>121162</v>
+      </c>
+      <c r="B152" t="s">
+        <v>454</v>
+      </c>
+      <c r="C152" t="s">
+        <v>455</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="E152">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>121163</v>
+      </c>
+      <c r="B153" t="s">
+        <v>457</v>
+      </c>
+      <c r="C153" t="s">
+        <v>458</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="E153">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>121164</v>
+      </c>
+      <c r="B154" t="s">
+        <v>460</v>
+      </c>
+      <c r="C154" t="s">
+        <v>461</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="E154">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>121165</v>
+      </c>
+      <c r="B155" t="s">
+        <v>463</v>
+      </c>
+      <c r="C155" t="s">
+        <v>464</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="E155">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>121166</v>
+      </c>
+      <c r="B156" t="s">
+        <v>466</v>
+      </c>
+      <c r="C156" t="s">
+        <v>467</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="E156">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>121167</v>
+      </c>
+      <c r="B157" t="s">
+        <v>469</v>
+      </c>
+      <c r="C157" t="s">
+        <v>470</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="E157">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>121168</v>
+      </c>
+      <c r="B158" t="s">
+        <v>472</v>
+      </c>
+      <c r="C158" t="s">
+        <v>473</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="E158">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>121169</v>
+      </c>
+      <c r="B159" t="s">
+        <v>475</v>
+      </c>
+      <c r="C159" t="s">
+        <v>476</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="E159">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>121170</v>
+      </c>
+      <c r="B160" t="s">
+        <v>478</v>
+      </c>
+      <c r="C160" t="s">
+        <v>479</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="E160">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>121171</v>
+      </c>
+      <c r="B161" t="s">
+        <v>481</v>
+      </c>
+      <c r="C161" t="s">
+        <v>482</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="E161">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>121172</v>
+      </c>
+      <c r="B162" t="s">
+        <v>484</v>
+      </c>
+      <c r="C162" t="s">
+        <v>485</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="E162">
+        <v>3628</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>121173</v>
+      </c>
+      <c r="B163" t="s">
+        <v>487</v>
+      </c>
+      <c r="C163" t="s">
+        <v>488</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="E163">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>121174</v>
+      </c>
+      <c r="B164" t="s">
+        <v>490</v>
+      </c>
+      <c r="C164" t="s">
+        <v>491</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="E164">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>121175</v>
+      </c>
+      <c r="B165" t="s">
+        <v>493</v>
+      </c>
+      <c r="C165" t="s">
+        <v>494</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="E165">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>121176</v>
+      </c>
+      <c r="B166" t="s">
+        <v>496</v>
+      </c>
+      <c r="C166" t="s">
+        <v>497</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="E166">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>121177</v>
+      </c>
+      <c r="B167" t="s">
+        <v>499</v>
+      </c>
+      <c r="C167" t="s">
+        <v>500</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="E167">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>121178</v>
+      </c>
+      <c r="B168" t="s">
+        <v>502</v>
+      </c>
+      <c r="C168" t="s">
+        <v>503</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E168">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>121179</v>
+      </c>
+      <c r="B169" t="s">
+        <v>505</v>
+      </c>
+      <c r="C169" t="s">
+        <v>506</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169">
+        <v>3202</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>121180</v>
+      </c>
+      <c r="B170" t="s">
+        <v>508</v>
+      </c>
+      <c r="C170" t="s">
+        <v>509</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="E170">
+        <v>3890</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>121181</v>
+      </c>
+      <c r="B171" t="s">
+        <v>511</v>
+      </c>
+      <c r="C171" t="s">
+        <v>512</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="E171">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>121182</v>
+      </c>
+      <c r="B172" t="s">
+        <v>514</v>
+      </c>
+      <c r="C172" t="s">
+        <v>515</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E172">
+        <v>3828</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>121183</v>
+      </c>
+      <c r="B173" t="s">
+        <v>517</v>
+      </c>
+      <c r="C173" t="s">
+        <v>518</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="E173">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>121184</v>
+      </c>
+      <c r="B174" t="s">
+        <v>520</v>
+      </c>
+      <c r="C174" t="s">
+        <v>521</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="E174">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>121185</v>
+      </c>
+      <c r="B175" t="s">
+        <v>523</v>
+      </c>
+      <c r="C175" t="s">
+        <v>524</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="E175">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>121186</v>
+      </c>
+      <c r="B176" t="s">
+        <v>526</v>
+      </c>
+      <c r="C176" t="s">
+        <v>527</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="E176">
+        <v>3429</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>121187</v>
+      </c>
+      <c r="B177" t="s">
+        <v>529</v>
+      </c>
+      <c r="C177" t="s">
+        <v>530</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E177">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>121188</v>
+      </c>
+      <c r="B178" t="s">
+        <v>532</v>
+      </c>
+      <c r="C178" t="s">
+        <v>533</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="E178">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>121189</v>
+      </c>
+      <c r="B179" t="s">
+        <v>535</v>
+      </c>
+      <c r="C179" t="s">
+        <v>536</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="E179">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>121190</v>
+      </c>
+      <c r="B180" t="s">
+        <v>538</v>
+      </c>
+      <c r="C180" t="s">
+        <v>539</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="E180">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>121191</v>
+      </c>
+      <c r="B181" t="s">
+        <v>541</v>
+      </c>
+      <c r="C181" t="s">
+        <v>542</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="E181">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>121192</v>
+      </c>
+      <c r="B182" t="s">
+        <v>544</v>
+      </c>
+      <c r="C182" t="s">
+        <v>545</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="E182">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>121193</v>
+      </c>
+      <c r="B183" t="s">
+        <v>547</v>
+      </c>
+      <c r="C183" t="s">
+        <v>548</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="E183">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>121194</v>
+      </c>
+      <c r="B184" t="s">
+        <v>550</v>
+      </c>
+      <c r="C184" t="s">
+        <v>551</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="E184">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>121195</v>
+      </c>
+      <c r="B185" t="s">
+        <v>553</v>
+      </c>
+      <c r="C185" t="s">
+        <v>554</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="E185">
+        <v>3448</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>121196</v>
+      </c>
+      <c r="B186" t="s">
+        <v>556</v>
+      </c>
+      <c r="C186" t="s">
+        <v>557</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="E186">
+        <v>3509</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>121197</v>
+      </c>
+      <c r="B187" t="s">
+        <v>559</v>
+      </c>
+      <c r="C187" t="s">
+        <v>560</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="E187">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>121198</v>
+      </c>
+      <c r="B188" t="s">
+        <v>562</v>
+      </c>
+      <c r="C188" t="s">
+        <v>563</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="E188">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>121199</v>
+      </c>
+      <c r="B189" t="s">
+        <v>565</v>
+      </c>
+      <c r="C189" t="s">
+        <v>566</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="E189">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>121200</v>
+      </c>
+      <c r="B190" t="s">
+        <v>568</v>
+      </c>
+      <c r="C190" t="s">
+        <v>569</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="E190">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>121201</v>
+      </c>
+      <c r="B191" t="s">
+        <v>571</v>
+      </c>
+      <c r="C191" t="s">
+        <v>572</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="E191">
+        <v>3436</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>121202</v>
+      </c>
+      <c r="B192" t="s">
+        <v>574</v>
+      </c>
+      <c r="C192" t="s">
+        <v>575</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="E192">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>121203</v>
+      </c>
+      <c r="B193" t="s">
+        <v>577</v>
+      </c>
+      <c r="C193" t="s">
+        <v>578</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="E193">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>121204</v>
+      </c>
+      <c r="B194" t="s">
+        <v>580</v>
+      </c>
+      <c r="C194" t="s">
+        <v>581</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="E194">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>121205</v>
+      </c>
+      <c r="B195" t="s">
+        <v>583</v>
+      </c>
+      <c r="C195" t="s">
+        <v>584</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="E195">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>121206</v>
+      </c>
+      <c r="B196" t="s">
+        <v>586</v>
+      </c>
+      <c r="C196" t="s">
+        <v>587</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="E196">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>121207</v>
+      </c>
+      <c r="B197" t="s">
+        <v>589</v>
+      </c>
+      <c r="C197" t="s">
+        <v>590</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="E197">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>121208</v>
+      </c>
+      <c r="B198" t="s">
+        <v>592</v>
+      </c>
+      <c r="C198" t="s">
+        <v>593</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="E198">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>121209</v>
+      </c>
+      <c r="B199" t="s">
+        <v>595</v>
+      </c>
+      <c r="C199" t="s">
+        <v>596</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="E199">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>121210</v>
+      </c>
+      <c r="B200" t="s">
+        <v>598</v>
+      </c>
+      <c r="C200" t="s">
+        <v>599</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="E200">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>121211</v>
+      </c>
+      <c r="B201" t="s">
+        <v>601</v>
+      </c>
+      <c r="C201" t="s">
+        <v>602</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="E201">
+        <v>5130</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>121212</v>
+      </c>
+      <c r="B202" t="s">
+        <v>604</v>
+      </c>
+      <c r="C202" t="s">
+        <v>605</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="E202">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>121213</v>
+      </c>
+      <c r="B203" t="s">
+        <v>607</v>
+      </c>
+      <c r="C203" t="s">
+        <v>608</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="E203">
+        <v>3574</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>121214</v>
+      </c>
+      <c r="B204" t="s">
+        <v>610</v>
+      </c>
+      <c r="C204" t="s">
+        <v>611</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="E204">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>121215</v>
+      </c>
+      <c r="B205" t="s">
+        <v>613</v>
+      </c>
+      <c r="C205" t="s">
+        <v>614</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="E205">
+        <v>3441</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>121216</v>
+      </c>
+      <c r="B206" t="s">
+        <v>616</v>
+      </c>
+      <c r="C206" t="s">
+        <v>617</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="E206">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>121217</v>
+      </c>
+      <c r="B207" t="s">
+        <v>619</v>
+      </c>
+      <c r="C207" t="s">
+        <v>620</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="E207">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>121218</v>
+      </c>
+      <c r="B208" t="s">
+        <v>622</v>
+      </c>
+      <c r="C208" t="s">
+        <v>623</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="E208">
+        <v>3337</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>121219</v>
+      </c>
+      <c r="B209" t="s">
+        <v>625</v>
+      </c>
+      <c r="C209" t="s">
+        <v>626</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="E209">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>121220</v>
+      </c>
+      <c r="B210" t="s">
+        <v>628</v>
+      </c>
+      <c r="C210" t="s">
+        <v>629</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="E210">
+        <v>4060</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>121221</v>
+      </c>
+      <c r="B211" t="s">
+        <v>631</v>
+      </c>
+      <c r="C211" t="s">
+        <v>632</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="E211">
+        <v>3175</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>121222</v>
+      </c>
+      <c r="B212" t="s">
+        <v>634</v>
+      </c>
+      <c r="C212" t="s">
+        <v>635</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="E212">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>121223</v>
+      </c>
+      <c r="B213" t="s">
+        <v>637</v>
+      </c>
+      <c r="C213" t="s">
+        <v>638</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="E213">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>121224</v>
+      </c>
+      <c r="B214" t="s">
+        <v>640</v>
+      </c>
+      <c r="C214" t="s">
+        <v>641</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="E214">
+        <v>3361</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>127004</v>
+      </c>
+      <c r="B215" t="s">
+        <v>643</v>
+      </c>
+      <c r="C215" t="s">
+        <v>644</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="E215">
+        <v>890</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">