--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -1755,444 +1755,444 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>61869</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>628</v>
       </c>
       <c r="F2">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="G2">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="H2">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>61870</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1231</v>
       </c>
       <c r="F3">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G3">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="H3">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>61871</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>1633</v>
       </c>
       <c r="F4">
-        <v>130</v>
+        <v>184</v>
       </c>
       <c r="G4">
-        <v>120</v>
+        <v>156</v>
       </c>
       <c r="H4">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>61872</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>2255</v>
       </c>
       <c r="F5">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G5">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="H5">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>61873</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>2080</v>
       </c>
       <c r="F6">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="G6">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="H6">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>61874</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>2180</v>
       </c>
       <c r="F7">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G7">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="H7">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>61875</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>1913</v>
       </c>
       <c r="F8">
         <v>3</v>
       </c>
       <c r="G8">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H8">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>61876</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>2326</v>
       </c>
       <c r="F9">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="G9">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H9">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>61877</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>2306</v>
       </c>
       <c r="F10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G10">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H10">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>61878</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>2438</v>
       </c>
       <c r="F11">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G11">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="H11">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>61879</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>2478</v>
       </c>
       <c r="F12">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G12">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="H12">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>61880</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>2836</v>
       </c>
       <c r="F13">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G13">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="H13">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>61881</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>2775</v>
       </c>
       <c r="F14">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G14">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H14">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>61882</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>2908</v>
       </c>
       <c r="F15">
         <v>9</v>
       </c>
       <c r="G15">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H15">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>61883</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>2878</v>
       </c>
       <c r="F16">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="G16">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="H16">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>61884</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>2484</v>
       </c>
       <c r="F17">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G17">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H17">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>61885</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>2467</v>
       </c>
       <c r="F18">
         <v>2</v>
       </c>
       <c r="G18">
@@ -2200,816 +2200,816 @@
       </c>
       <c r="H18">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>61886</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>2728</v>
       </c>
       <c r="F19">
         <v>23</v>
       </c>
       <c r="G19">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="H19">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>61887</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>2731</v>
       </c>
       <c r="F20">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G20">
         <v>24</v>
       </c>
       <c r="H20">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>61888</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>2586</v>
       </c>
       <c r="F21">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H21">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>61889</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="G22">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>61890</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
       <c r="C23" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E23">
         <v>3185</v>
       </c>
       <c r="F23">
         <v>32</v>
       </c>
       <c r="G23">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H23">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>61891</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E24">
         <v>3909</v>
       </c>
       <c r="F24">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H24">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>61892</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E25">
         <v>3799</v>
       </c>
       <c r="F25">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="G25">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="H25">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>61893</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E26">
         <v>3693</v>
       </c>
       <c r="F26">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="G26">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="H26">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>61894</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E27">
         <v>2075</v>
       </c>
       <c r="F27">
         <v>17</v>
       </c>
       <c r="G27">
         <v>57</v>
       </c>
       <c r="H27">
         <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>61895</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" t="s">
         <v>86</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E28">
         <v>3338</v>
       </c>
       <c r="F28">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="G28">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H28">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>61896</v>
       </c>
       <c r="B29" t="s">
         <v>88</v>
       </c>
       <c r="C29" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E29">
         <v>3062</v>
       </c>
       <c r="F29">
         <v>9</v>
       </c>
       <c r="G29">
         <v>19</v>
       </c>
       <c r="H29">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>61897</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E30">
         <v>3587</v>
       </c>
       <c r="F30">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G30">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H30">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>61898</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E31">
         <v>3707</v>
       </c>
       <c r="F31">
         <v>56</v>
       </c>
       <c r="G31">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H31">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>61899</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" t="s">
         <v>98</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E32">
         <v>3435</v>
       </c>
       <c r="F32">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G32">
-        <v>70</v>
+        <v>193</v>
       </c>
       <c r="H32">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>61900</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" t="s">
         <v>101</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E33">
         <v>3236</v>
       </c>
       <c r="F33">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G33">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="H33">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>61901</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" t="s">
         <v>104</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E34">
         <v>2530</v>
       </c>
       <c r="F34">
         <v>5</v>
       </c>
       <c r="G34">
         <v>32</v>
       </c>
       <c r="H34">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>61902</v>
       </c>
       <c r="B35" t="s">
         <v>106</v>
       </c>
       <c r="C35" t="s">
         <v>107</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E35">
         <v>4086</v>
       </c>
       <c r="F35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G35">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="H35">
         <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>61903</v>
       </c>
       <c r="B36" t="s">
         <v>109</v>
       </c>
       <c r="C36" t="s">
         <v>110</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E36">
         <v>4422</v>
       </c>
       <c r="F36">
         <v>11</v>
       </c>
       <c r="G36">
         <v>31</v>
       </c>
       <c r="H36">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>61904</v>
       </c>
       <c r="B37" t="s">
         <v>111</v>
       </c>
       <c r="C37" t="s">
         <v>112</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E37">
         <v>4681</v>
       </c>
       <c r="F37">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G37">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H37">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>61905</v>
       </c>
       <c r="B38" t="s">
         <v>114</v>
       </c>
       <c r="C38" t="s">
         <v>115</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E38">
         <v>4166</v>
       </c>
       <c r="F38">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="G38">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H38">
         <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>61906</v>
       </c>
       <c r="B39" t="s">
         <v>117</v>
       </c>
       <c r="C39" t="s">
         <v>118</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E39">
         <v>4798</v>
       </c>
       <c r="F39">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G39">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H39">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>61907</v>
       </c>
       <c r="B40" t="s">
         <v>120</v>
       </c>
       <c r="C40" t="s">
         <v>121</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E40">
         <v>4255</v>
       </c>
       <c r="F40">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G40">
-        <v>65</v>
+        <v>105</v>
       </c>
       <c r="H40">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>61908</v>
       </c>
       <c r="B41" t="s">
         <v>123</v>
       </c>
       <c r="C41" t="s">
         <v>124</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E41">
         <v>3791</v>
       </c>
       <c r="F41">
         <v>10</v>
       </c>
       <c r="G41">
         <v>18</v>
       </c>
       <c r="H41">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>61909</v>
       </c>
       <c r="B42" t="s">
         <v>126</v>
       </c>
       <c r="C42" t="s">
         <v>127</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E42">
         <v>3282</v>
       </c>
       <c r="F42">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G42">
         <v>36</v>
       </c>
       <c r="H42">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>61910</v>
       </c>
       <c r="B43" t="s">
         <v>129</v>
       </c>
       <c r="C43" t="s">
         <v>130</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E43">
         <v>3577</v>
       </c>
       <c r="F43">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G43">
         <v>74</v>
       </c>
       <c r="H43">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>61911</v>
       </c>
       <c r="B44" t="s">
         <v>132</v>
       </c>
       <c r="C44" t="s">
         <v>133</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E44">
         <v>4363</v>
       </c>
       <c r="F44">
         <v>40</v>
       </c>
       <c r="G44">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H44">
         <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>61912</v>
       </c>
       <c r="B45" t="s">
         <v>135</v>
       </c>
       <c r="C45" t="s">
         <v>136</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E45">
         <v>2550</v>
       </c>
       <c r="F45">
         <v>13</v>
       </c>
       <c r="G45">
         <v>40</v>
       </c>
       <c r="H45">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>61913</v>
       </c>
       <c r="B46" t="s">
         <v>138</v>
       </c>
       <c r="C46" t="s">
         <v>139</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E46">
         <v>2541</v>
       </c>
       <c r="F46">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G46">
         <v>27</v>
       </c>
       <c r="H46">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>61914</v>
       </c>
       <c r="B47" t="s">
         <v>141</v>
       </c>
       <c r="C47" t="s">
         <v>142</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E47">
         <v>2567</v>
       </c>
       <c r="F47">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H47">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>61915</v>
       </c>
       <c r="B48" t="s">
         <v>144</v>
       </c>
       <c r="C48" t="s">
         <v>145</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>61916</v>
       </c>
       <c r="B49" t="s">
         <v>144</v>
       </c>
       <c r="C49" t="s">
         <v>147</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E49">
         <v>4586</v>
       </c>
       <c r="F49">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="G49">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="H49">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>61917</v>
       </c>
       <c r="B50" t="s">
         <v>149</v>
       </c>
       <c r="C50" t="s">
         <v>150</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E50">
         <v>1927</v>
       </c>
       <c r="F50">
         <v>13</v>
       </c>
       <c r="G50">
@@ -3066,129 +3066,129 @@
       </c>
       <c r="G52">
         <v>24</v>
       </c>
       <c r="H52">
         <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>61920</v>
       </c>
       <c r="B53" t="s">
         <v>157</v>
       </c>
       <c r="C53" t="s">
         <v>158</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E53">
         <v>2173</v>
       </c>
       <c r="F53">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G53">
         <v>52</v>
       </c>
       <c r="H53">
         <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>61921</v>
       </c>
       <c r="B54" t="s">
         <v>160</v>
       </c>
       <c r="C54" t="s">
         <v>161</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E54">
         <v>2278</v>
       </c>
       <c r="F54">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G54">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="H54">
         <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>61922</v>
       </c>
       <c r="B55" t="s">
         <v>163</v>
       </c>
       <c r="C55" t="s">
         <v>164</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E55">
         <v>2427</v>
       </c>
       <c r="F55">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G55">
         <v>62</v>
       </c>
       <c r="H55">
         <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>61923</v>
       </c>
       <c r="B56" t="s">
         <v>166</v>
       </c>
       <c r="C56" t="s">
         <v>167</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E56">
         <v>2448</v>
       </c>
       <c r="F56">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G56">
         <v>67</v>
       </c>
       <c r="H56">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>61924</v>
       </c>
       <c r="B57" t="s">
         <v>169</v>
       </c>
       <c r="C57" t="s">
         <v>170</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E57">
         <v>2135</v>
       </c>
       <c r="F57">
@@ -3222,155 +3222,155 @@
       </c>
       <c r="G58">
         <v>23</v>
       </c>
       <c r="H58">
         <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>61926</v>
       </c>
       <c r="B59" t="s">
         <v>175</v>
       </c>
       <c r="C59" t="s">
         <v>176</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E59">
         <v>2404</v>
       </c>
       <c r="F59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G59">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H59">
         <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>61927</v>
       </c>
       <c r="B60" t="s">
         <v>178</v>
       </c>
       <c r="C60" t="s">
         <v>179</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E60">
         <v>2822</v>
       </c>
       <c r="F60">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="G60">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H60">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>61928</v>
       </c>
       <c r="B61" t="s">
         <v>181</v>
       </c>
       <c r="C61" t="s">
         <v>182</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E61">
         <v>2903</v>
       </c>
       <c r="F61">
         <v>10</v>
       </c>
       <c r="G61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H61">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>61929</v>
       </c>
       <c r="B62" t="s">
         <v>184</v>
       </c>
       <c r="C62" t="s">
         <v>185</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E62">
         <v>3124</v>
       </c>
       <c r="F62">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G62">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H62">
         <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>61930</v>
       </c>
       <c r="B63" t="s">
         <v>187</v>
       </c>
       <c r="C63" t="s">
         <v>188</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E63">
         <v>3097</v>
       </c>
       <c r="F63">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G63">
         <v>71</v>
       </c>
       <c r="H63">
         <v>4</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>61931</v>
       </c>
       <c r="B64" t="s">
         <v>190</v>
       </c>
       <c r="C64" t="s">
         <v>191</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E64">
         <v>5682</v>
       </c>
       <c r="F64">
@@ -4672,57 +4672,57 @@
       </c>
       <c r="G114">
         <v>69</v>
       </c>
       <c r="H114">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>61982</v>
       </c>
       <c r="B115" t="s">
         <v>343</v>
       </c>
       <c r="C115" t="s">
         <v>344</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>345</v>
       </c>
       <c r="E115">
         <v>7503</v>
       </c>
       <c r="F115">
-        <v>566</v>
+        <v>1527</v>
       </c>
       <c r="G115">
         <v>103</v>
       </c>
       <c r="H115">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>61983</v>
       </c>
       <c r="B116" t="s">
         <v>346</v>
       </c>
       <c r="C116" t="s">
         <v>347</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E116">
         <v>4278</v>
       </c>
       <c r="F116">
         <v>32</v>
       </c>
       <c r="G116">
         <v>50</v>
       </c>
       <c r="H116">