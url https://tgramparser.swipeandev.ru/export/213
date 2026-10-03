--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="990">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1439">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2982,50 +2982,1397 @@
     <t>t.me/dima_gorelyshev/3845</t>
   </si>
   <si>
     <t>Вопрос: Какие международные университеты/факультеты с направленностью на визуальные искусства вы могли бы посоветовать? Какая должна быть стратегия образования для ребёнка (академические школы искусств или наоборот что-то альтернативное), чтобы туда поступить? Отвечает Оксана Трегубова, художник. Вот инстаграм и подкасты с Оксаной у нас на канале — первый и второй. «Я убеждена, что при выборе ВУЗа необходимо обращать внимание на конкретного преподавателя, а не на учебное заведение как таковое. Посмотрите работы выпускников интересующего Вас направления, узнайте у кого именно они учились, как было выстроено образование, какие возможности предоставляет вуз. Я ехала учиться во Флорентийскую академию к конкретному мастеру, но сейчас к нему попасть уже нельзя, он ушел на пенсию. На мой взгляд хороший преподаватель находит в обучении баланс между вниманием к технике, научным подходом и свободными поисками. Изучение анатомии, основ рисунка, цветоведения, истории искусств и т.д. - это база, из которой затем вырастают эксперименты и поиски, и которая к ним располагает. Она помогает понять структуру, технологию и контекст, при этом конечно столь же важно содержание, то есть чтобы преподаватель вселил душу в процесс обучения, дал обнаружить студенту что техника это лишь инструмент и в момент овладения ею путь художника только начинается. В вузе должны быть пространства для работы и возможность попробовать самые разные техники, поскольку время обучения - это драгоценный момент свободы и экспериментов. А еще важно, чтобы там рассказывали о тонкостях технологии. Чтобы через год после продажи работы коллекционер не писал вам, что у вашей работы поотваливалась или растрескалась краска. Другой важный аспект при выборе — это то насколько вуз принимает участие в продвижении студентов в профессиональной сфере. В моей академии в этом смысле все было непрофессионально и неорганизованно. Например, вместе с другими студентами я представляла свою академию в конкурсе, который потом стал платформой для развития моей карьеры, а директор академии, который должен был там присутствовать, просто не приехал — это не ок. Есть учебные заведения, которые помогают студентам в поиске конкурсов и возможностей для развития. Есть преподаватели, которые вовлекают в учебные проекты кураторов, так молодых художников замечают уже на стадии обучения. Это не гарантия того, что карьера студента будет развиваться, но это полезный бонус, который конечно не отменяет того, что и студенты должны проявлять инициативу и уже на стадии обучения самостоятельно искать возможности продвижения.» — Тут можно задать любой вопрос.</t>
   </si>
   <si>
     <t>28.09.24 12:59</t>
   </si>
   <si>
     <t>t.me/dima_gorelyshev/3844</t>
   </si>
   <si>
     <t>t.me/dima_gorelyshev/3842</t>
   </si>
   <si>
     <t>С другим светом.</t>
   </si>
   <si>
     <t>28.09.24 12:58</t>
   </si>
   <si>
     <t>t.me/dima_gorelyshev/3841</t>
   </si>
   <si>
     <t>В фотоклюбе сегодня были продуктовые ларьки. Макет из бумаги, карандаш и фломастеры. — Каждую субботу вместе рисуем в зуме и обсуждаем результаты. Капитан фотоклюба — Лена Чернова. Анонсы новых тем тут.</t>
+  </si>
+  <si>
+    <t>15.09.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5569</t>
+  </si>
+  <si>
+    <t>Почему красиво №1 Будто сломанное стереоизображение: одним глазом видим, другой закрыт. Сочетание четкой геометрии с мягкими формами. Плоскостная техника коллажа, почти равномерный цвет, при этом ощущение театральной глубины из-за перекрытия форм друг другом: от «занавеса» черного прямоугольника до темного объекта в глубине. Темные формы замыкают пространство композиции с двух сторон, от этого ощущение четкости, ясности. А синий цвет усиливает звучание золотистого и становится подарком зрителю. — Jack Felice</t>
+  </si>
+  <si>
+    <t>14.09.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5566</t>
+  </si>
+  <si>
+    <t>Архитектурные портреты. Рисую параллельно с участниками пленэрного марафона, который ведем с Полиной. Первый — торец здания на Красной Пресне. Понравилось сочетание монументального силуэта сталинки с большими выносами карнизов и налипших временных форм, текста на баннере. Второй — флигель усадьбы Резановых в Верхнем Предтеченском переулке, сейчас в аварийном состоянии. Понравилось сочетание прямоугольника фасада со сложной разнообразной пластикой наполнения: штукатурка, кирпич и фрагменты лепнины открываются в проеме строительной сетки как театральная сцена. Третий — хозяйственная постройка в Волковом переулке. Давно любуюсь, и вот выпал шанс нарисовать. Очень нравится простота совершенно кубического объема, тонких деталей, как будто слишком изящных для утилитарного здания и гнезда из ржавого железа и проводов на крыше. Линер и механический карандаш.</t>
+  </si>
+  <si>
+    <t>13.09.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5565</t>
+  </si>
+  <si>
+    <t>Кино августа «Молчаливый друг» Ильдико Эньеди (2025) — в два захода, но не смог досмотреть. Долго, медленно, с замахом на сложность, а сложности так и не найдено. Но возможно я не прав, и фильм прекрасен в конце. 🌳 «Большое разочарование» (в оригинале «Big Chill», что ближе к делу) Лоуренса Кэздана (1983) — расслабленная то ли комедия, то ли драма о давних товарищах, которые встретились на похоронах друга. Снято хорошо, даже эстетски, но будто на треть разбавлено водой. 🩳 «Тельма и Луиза» Ридли Скотта (1991) — кинематографически очень здорово сделано, стилистический диапазон режиссера конечно впечатляет. А фем-посыл фильма сейчас выглядит довольно наивным. 💃 «Паприка» Сатоси Кона (2006) — невероятный визуал в сочетании с саундтреком. Сцены парада можно смотреть как отдельное пластическое произведение, отдельно от сюжета. 🪅 — Что посоветуете посмотреть?</t>
+  </si>
+  <si>
+    <t>11.09.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5564</t>
+  </si>
+  <si>
+    <t>На Артплее в дождь. Черный, белый, механический, зеленый и чернильный карандаши, брашпен с водой, линейка.</t>
+  </si>
+  <si>
+    <t>10.09.26 17:56</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5563</t>
+  </si>
+  <si>
+    <t>Кстати, о ближайших мероприятиях: с начала октября до середины декабря проведем с Полиной неторопливый онлайн-курс о композиции и синхронный ему марафон по той же теме. Это будет о композиции в фотографии и графике, а еще о том, как одно может поддерживать другое. Скоро напишу подробности. Ставьте сердце, если интересно. И вообще — ставьте сердце )</t>
+  </si>
+  <si>
+    <t>10.09.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5562</t>
+  </si>
+  <si>
+    <t>Дима Горелышев завершил работу в Простой школе с 1 июля Школа выросла из независимых набросков, которые Дима и Никита начали вести в Строгановке двадцать два года назад; с приходом Инны девять лет назад организаторов стало трое. Без любого из них школа не была бы такой, какой мы её знаем. Полтора года назад стало понятно, что по-старому дальше не получается. Были долгие сложные разговоры о том, как работать дальше, но видение будущего в итоге оказалось разным. Дима — прекрасный преподаватель и автор собственного метода, теперь он ведёт занятия самостоятельно: t.me/dima_gorelyshev.</t>
+  </si>
+  <si>
+    <t>10.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5557</t>
+  </si>
+  <si>
+    <t>А на самой выставке понравились карандашные цветные композиции Дмитрия Кавки, зал Павла Пепперштейна, причем именно как зал целиком — работы здорово преображают пространство, выглядит одновременно архаично и свежо. И подвижная штука в темноте.</t>
+  </si>
+  <si>
+    <t>10.09.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5547</t>
+  </si>
+  <si>
+    <t>Люди и разговоры в Мультимедиа арт музее на биеннале «Искусство будущего». Очень интересно рисовать зрителей в сложном белом пространстве и в связке с произведениями.</t>
+  </si>
+  <si>
+    <t>07.09.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5546</t>
+  </si>
+  <si>
+    <t>Парк в Карачарово и бутылка с водой. Черный и белый карандаши. Рисую вместе с участниками по заданиям пленэрного марафона, который ведем с Полиной. Это была неделя о предмете в пейзаже.</t>
+  </si>
+  <si>
+    <t>31.08.26 18:51</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5545</t>
+  </si>
+  <si>
+    <t>В последний вечер лета – рисунок из парка Черное озеро в Казани, ровно месяц назад.</t>
+  </si>
+  <si>
+    <t>29.08.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5544</t>
+  </si>
+  <si>
+    <t>Лекция о композиции в иллюстрации Завтра на фестивале иллюстрации Морс в 14:00 расскажу о композиции, которая не секретное знание и не набор правил, а процесс, оболочка для чего угодно и счастье. Будет интерактивно, приходите ) А это из моей презентации, иллюстрация Чи Парк.</t>
+  </si>
+  <si>
+    <t>27.08.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5543</t>
+  </si>
+  <si>
+    <t>27.08.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5542</t>
+  </si>
+  <si>
+    <t>Парк на улице 1905 года. Рисую параллельно с участниками пленэрного марафона, который ведем с Полиной. Это по заданию о совмещении в одном рисунке очень быстрого и очень медленного темпа. Черный, графитный, белый, голубой и желтый карандаши, линер, брашпен с серой тушью.</t>
+  </si>
+  <si>
+    <t>26.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5533</t>
+  </si>
+  <si>
+    <t>Гуляющие на Патриарших. — Группа в телеграме о рисовании незнакомцев.</t>
+  </si>
+  <si>
+    <t>25.08.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5531</t>
+  </si>
+  <si>
+    <t>И рисунки еще по теме про ограниченное количество действий.</t>
+  </si>
+  <si>
+    <t>24.08.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5530</t>
+  </si>
+  <si>
+    <t>Рисую параллельно с участниками на нашем с Полиной марафоне по заданиям из книги «Простое рисование на пленэре». Это тоже по заданию об ограниченном количестве действий на листе. Числа слева внизу это минуты/действия.</t>
+  </si>
+  <si>
+    <t>23.08.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5520</t>
+  </si>
+  <si>
+    <t>Несколько фото с этих выставок.</t>
+  </si>
+  <si>
+    <t>23.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5519</t>
+  </si>
+  <si>
+    <t>Вопрос: Дима, какие выставки в Москве надо не пропустить в конце августа? «Дом 21. В гостях у художников» в Зотов-центре. Казалось бы, сколько уже сказано и сделано о русском авангарде, особенно в последние годы на фоне дефицита культурных событий. И все равно в «Зотове» находят способы, как показать тему интересно и по-новому. На этой выставке мы оказываемся как бы в «гостях» у художников, которые преподавали во ВХУТЕМАСе и жили в доме на Мясницкой. Интересно, что показали не самые очевидные вещи, и вообще — не только произведения, но и некоторые бытовые предметы. До 30-го августа. https://centrezotov.ru/events/dom-21/ Там же идет выставка «Черновик будущего» — работы выпускников московских школ совриска, дополненные работами известных авторов. В целом симпатично и разнообразно. Сегодня последний день выставки. https://centrezotov.ru/events/open-koll-chernovik-buduschego/ Выставка Ивана Найнти «10х17» в галерее РуАртс. Отличные коллажи, ассамбляжи и живопись. Цветно, фактурно и увлекательно. 10х17 — формат коллажей, которые стали основой для больших работ этого проекта. До 30-го августа. https://ruarts.gallery/gallery/exhibitions/159 «Торжество меланхолии» в фонде РуАртс. Большой выставочный проект, не очень ровный по качеству, есть удивительно халтурные вещи, но в целом понравилось разнообразие и подчеркнутая материальность. Например, инсталляция из кенотафов от Алексея Веселовского, графическая серия Инны Топольской, архитектурные фантазии Валерия Кошлякова. До января. https://ruarts.foundation/ru/projects/now/78 — Что еще посмотреть в Москве в последнюю неделю лета? — Кстати, тут можно задать мне любой вопрос.</t>
+  </si>
+  <si>
+    <t>22.08.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5518</t>
+  </si>
+  <si>
+    <t>Сай Твомбли, «Империя Флоры», 1961 год.</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5517</t>
+  </si>
+  <si>
+    <t>Булатов о Твомбли «Любопытно, что часто именно художники, категорически отказывающиеся от картины, на самом деле сделали для нее особенно много, показав ее пространственные возможности, не использованные ранее. Я, например, не знаю, кто больше сделал для картины, чем Твомбли 60-70-х годов. Его работы того времени это, как правило, белое поле, кое-где испачканное какими-то кляксами, потертостями, черточками, кое-как нацарапанными словами. На первый взгляд все это выглядит неряшливым и случайным. Но при рассмотрении мы ощущаем, что белое поле начинает оживать и вступать в странные взаимопонимания с этими кляксами и попачканностями, которые превращаются в какие-то полуреальные предметы. Белое поле дышит: оно то становится плоскостью, на которой можно написать какие-нибудь слова, то превращается в белую глубину, из которой всплывают и в которую погружаются те самые полупредметы, готовые материализоваться или исчезнуть. Пространство на границе реальности, построенное Твомбли, чрезвычайно обогатило возможности картины.» Из книги «Картина и зрители». — Книга, кстати, отличная, а статью «Поверхность — пространство — свет» советую прочитать всем, кто рисует.</t>
+  </si>
+  <si>
+    <t>20.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5516</t>
+  </si>
+  <si>
+    <t>На завтрашний пленэр-прогулку о коллекции впечатлений есть еще пара мест. Если хотите присоединиться, напишите мне на go-gdmitry@yandex.ru А это мой рисунок по такой теме, из Высоко-Петровского монастыря. Ооочень интересный процесс.</t>
+  </si>
+  <si>
+    <t>19.08.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5515</t>
+  </si>
+  <si>
+    <t>Казань, улица Айвазовского ночью.</t>
+  </si>
+  <si>
+    <t>18.08.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5505</t>
+  </si>
+  <si>
+    <t>А это рисунки других участников Графмастерской по теме: Полины Калашниковой, Полины Маркиной, Саши Котенко, Элины Кныш, Сони Енокаевой, Даши Климась, Русланы Мирзаалиевой.</t>
+  </si>
+  <si>
+    <t>18.08.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5504</t>
+  </si>
+  <si>
+    <t>Пленэр о коллекции впечатлений В пятницу 21-го августа проведу в Москве пленэр по совсем новой теме, с которой работали половину лета в Графмастерской, — о композиции, конструировании пространства и внимании к окружению. Обычно я рассказываю в анонсе механику задания, но в этот раз воздержусь, чтобы сохранить свежесть впечатления у тех, кто захочет принять участие. Скажу только, что это будет прогулка, и что будет офигенно ) Рисуем с 16:30 до 20:00, погода будет супер. Если хотите присоединиться, напишите мне на go-gdmitry@yandex.ru — Рисунок Лены Кузнецовой.</t>
+  </si>
+  <si>
+    <t>16.08.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5498</t>
+  </si>
+  <si>
+    <t>Программа 12 Фестиваля МОРС 2026 30 августа (воскресенье) 14:05 — 15:00 Лекция: «Композиция в иллюстрации» «Композиция — не набор правил, а инструмент с огромным диапазоном настроек. В иллюстрации композиция не только организует элементы изображения, но и помогает зрителю „читать“ визуальную историю. Поэтому композиция в равной мере может быть ясной-сбалансированной, чтобы история считывалась быстро и легко, и намеренно сложной-перегруженной, чтобы замедлить зрителя, пригласить его рассматривать и распутывать изображение. А это уже больше похоже на режиссуру, чем на формальную организацию листа. Вот об этом и поговорим ) Это будет интерактивная лекция: не рассказ, а диалог». Лектор: Дмитрий Горелышев — художник-график, иллюстратор, преподаватель, автор книг «Простое рисование». https://t.me/dima_gorelyshev Полное расписание Фестиваля МОРС 2026 на нашем клёвом сайте, где есть вся-вся информация: www.2026.berrywaterfestbookillustration.ru Для тех, кому удобнее распечатать программу, мы подготовили док. файл — там же есть вся информация про билеты и мастер-классы: https://clck.su/wQHzf. Если вы не сможете приехать на Фестиваль, но хотите послушать лекции, то у нас есть онлайн-трансляция из лектория, билеты вот тут: https://berrywaterfest.timepad.ru/event/4130313/ 12 Международный независимый Фестиваль книжной иллюстрации и визуальной литературы МОРС: 28, 29 и 30 августа 2026 ARTPLAY, Малый зал, Москва, ул. Нижняя Сыромятническая д. 10, стр 7А #морс_фестиваль_2026 Ждём встречи с вами! ❤️</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5497</t>
+  </si>
+  <si>
+    <t>Буду на Морсе с лекцией, приходите!</t>
+  </si>
+  <si>
+    <t>15.08.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5496</t>
+  </si>
+  <si>
+    <t>На что похоже Надежный способ сделать рисование чего угодно интереснее и ярче — назвать, на что похож объект. Например, замечаю что дерево похоже на фонтан, или на пламя, или на облако, или пакет на ветру. И усиливаю качества формы, которые вызвали эту ассоциацию. У «облака» будет пышный силуэт с мелким округлым рельефом, легкий и спокойный. А у «пакета» — вытянутая по направлению ветра форма, мятая трепещущая поверхность. Переключаясь между реальным и ассоциативным поводами для рисования, мы получаем более точно подобранный под ситуацию гротеск нужной силы. И не выдуманный, а прочно связанный с реальностью. Такой способ работает с любой формой, но с пейзажем его применять особенно интересно, попробуйте.</t>
+  </si>
+  <si>
+    <t>13.08.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5495</t>
+  </si>
+  <si>
+    <t>А это один пейзаж, части которого взяты с разным приближением. Напомню, завтра проведу в Москве пленэр на эту тему. И уже нашел отличную локацию — компактную, разнообразную, с закутками и арками. И погода завтра вроде будет теплее ) Если хотите присоединиться, напишите мне на go-gdmitry@yandex.ru</t>
+  </si>
+  <si>
+    <t>13.08.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5494</t>
+  </si>
+  <si>
+    <t>Казань, интерьер фабрики Алафузова и Лядской сад: оба темные очень цветные. Связь через горизонталь пола-земли, ритм вертикалей, единый тон.</t>
+  </si>
+  <si>
+    <t>13.08.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5493</t>
+  </si>
+  <si>
+    <t>Это в одном месте, вид в разные стороны с одной точки. Связь через техники, разницу темного и светлого, пустого и наполненного. И одинаковая геометрия пространства — фронтальная проекция</t>
+  </si>
+  <si>
+    <t>13.08.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5492</t>
+  </si>
+  <si>
+    <t>И еще немного о моих диптихах. Тут разные локации и техники, а связь — через ритм черных трафаретных форм и уплощение.</t>
+  </si>
+  <si>
+    <t>12.08.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5487</t>
+  </si>
+  <si>
+    <t>Рисую параллельно с участниками на нашем с Полиной марафоне по заданиям из книги «Простое рисование на пленэре». Это первое задание об интенсивном рисовании: нарисовать с одной точки 10 рисунков не повторяясь в сюжете, композиции и ракурсе. Это некоторые из них, рисовал у церкви Св. Людовика.</t>
+  </si>
+  <si>
+    <t>11.08.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5486</t>
+  </si>
+  <si>
+    <t>А это мой любимый ) Левая часть — ночь во дворе дома на Заморёнова, рисовал долго и многослойно, чтобы получить то самое ощущение. Вторую часть никак не мог найти, несколько раз заносил уже руку и думал — что-то не то. Пока не понял, что там не нужно сюжетное изображение, и сделал правую часть как композиционный скелет левой — только сетка.</t>
+  </si>
+  <si>
+    <t>11.08.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5485</t>
+  </si>
+  <si>
+    <t>Этот нарисовал на Новодевичьем пруду. Тут всё про текстуры, поверхности и плотность тона. А композиционно связь через симметрию и то, что это один и тот же вид, но разные направления взгляда — чуть вниз и чуть вверх.</t>
+  </si>
+  <si>
+    <t>11.08.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5484</t>
+  </si>
+  <si>
+    <t>А этот из дворов на Мясницкой. Тут связывал через симметрию, плоскостный цвет, черные акценты, крупные формы без деталей, но с намеком на пространство.</t>
+  </si>
+  <si>
+    <t>11.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5483</t>
+  </si>
+  <si>
+    <t>Например, диптих из Петербурга — ботанический сад и море в Комарово. Для меня тут связь в подобии форм крон и облаков, в разнице черно-белого и цветного изображений, в ощущении движения.</t>
+  </si>
+  <si>
+    <t>11.08.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5482</t>
+  </si>
+  <si>
+    <t>Пленэр о диптихе В пятницу 14-го августа с 17:00 до 20:30 проведу в Москве пленэр о диптихе. Это новая тема, с которой сам работал все прошлое лето. И пока есть ощущение, что тема бесконечная ) Мы сделаем рисунок из двух частей, которые дополняют друг друга. Это не графическая серия и не комикс, а одно изображение, части которого нужно воспринимать одновременно, как стереофотографию. Связь между частями может быть через подобие, через разницу или по любому другому принципу. Главное, чтобы вам было понятно для чего две части изображения нужны друг другу. В процессе есть два подхода: заметить связь сразу и рисовать параллельно обе части диптиха, или нарисовать одну часть и пойти искать к ней «ответ». Такой метод выводит за рамки привычного пленэра: в рисунке появляется что-то еще, на более сложном эмоциональном и композиционном уровне. А поиск связей помогает погрузиться в смотрение — все вокруг становится интересным, говорящим, содержательными. Короче, рекомендую, крутой опыт. — Если хотите присоединиться, напишите мне письмо с темой «Диптих» на go-gdmitry@yandex.ru Стоимость — 2500. </t>
+  </si>
+  <si>
+    <t>07.08.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5475</t>
+  </si>
+  <si>
+    <t>Мои ночные рисунки из Петербурга, Хабаровска, Владивостока, Москвы и Казани. Напомню, завтра проведу повтор ночного пленэра в красивом московском парке, с 20:00 до 23:30.   Если хотите присоединиться, напишите мне письмо с темой «Ночной пленэр» на go-gdmitry@yandex.ru Стоимость — 2500. </t>
+  </si>
+  <si>
+    <t>07.08.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5474</t>
+  </si>
+  <si>
+    <t>Кино июля «Сират» Оливера Лаше (2025) — про рейв, пустыню и чуваков. Красиво, хорошая музыка, но вся вот эта драма во второй части какая-то странная и бесполезная. 121/156 «Киностудия» Сета Рогена и Эвана Голдберга (2025) — минисериал о работе киностудии. Смешно, бодро, легко. Особенно первые эпизоды, потом начинают немного повторяться ситуации-интонации. Еще операторская работа прекрасная, и много живых деталей про кино. 12/14 — Что посоветуете посмотреть?</t>
+  </si>
+  <si>
+    <t>07.08.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5471</t>
+  </si>
+  <si>
+    <t>Люди в гастромаркете «Депо», рисовали там в среду вместе с группой. Там все увлечены выбором и поглощением еды, общением, поэтому можно можно рисовать даже находясь близко, и никому до тебя нет дела. Шумно, людно и очень разнообразно, — красота. Эти все нарисованы по памяти. Замечаю интересного человека, затем минуту-две стараюсь удержать его в уме и только потом рисую. Такой подход тренирует память и умение быстро заметить и сформулировать пластическую суть персонажа. — Если хотите присоединиться к нашим встречам, напишите мне на go-gdmitry@yandex.ru Стоимость занятия — 2500.</t>
+  </si>
+  <si>
+    <t>07.08.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5467</t>
+  </si>
+  <si>
+    <t>Рисуем людей в городе, присоединяйтесь!</t>
+  </si>
+  <si>
+    <t>06.08.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5466</t>
+  </si>
+  <si>
+    <t>Высоко-Петровский монастырь, натурный виммельбух. Карандаш.</t>
+  </si>
+  <si>
+    <t>05.08.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5465</t>
+  </si>
+  <si>
+    <t>Повтор ночного пленэра На прошлый пленэр было много желающих, не все поместились, поэтому в субботу 8-го августа проведу еще один, также с 20:00 до 23:30.   Если хотите присоединиться, напишите мне письмо с темой «Ночной пленэр» на go-gdmitry@yandex.ru Стоимость — 2500.  А это ночной Париж.</t>
+  </si>
+  <si>
+    <t>04.08.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5463</t>
+  </si>
+  <si>
+    <t>Небо над Казанью в пятницу вечером. Черный и оранжевый карандаши</t>
+  </si>
+  <si>
+    <t>02.08.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5453</t>
+  </si>
+  <si>
+    <t>Люди и разговоры в гастромаркете «Депо». — Напомню, есть специальный чат для любителей такого рисования: https://t.me/peeps_and_chats Также можно присоединиться к группам и рисовать людей и разговоры вместе, с моей поддержкой. Рисуем по вторникам и средам, если хотите присоединиться — пишите на go-gdmitry@yandex.ru</t>
+  </si>
+  <si>
+    <t>30.07.26 11:39</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5449</t>
+  </si>
+  <si>
+    <t>И еще вот.</t>
+  </si>
+  <si>
+    <t>30.07.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5443</t>
+  </si>
+  <si>
+    <t>Это некоторые рисунки участников прошедшего интенсива в Петербурге. Авторы: Света Громова, Настя Стежка, Полина Моисеева, Майя Михалева, Кира Волкова, Елена Щукина. Кого забыл — напишите. А в эти выходные проведу интенсив в Казани, немного с другой программой. Тут подробно о нем. Еще можно заскочить. Напишите мне письмо с темой «Казанский интенсив» на go-gdmitry@yandex.ru</t>
+  </si>
+  <si>
+    <t>29.07.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5435</t>
+  </si>
+  <si>
+    <t>А это примеры рисунков из книги по темам марафона. Авторы: Полина Шутова, Оля Пташник, Лена Кузнецова, Валентина Трофимова и я.</t>
+  </si>
+  <si>
+    <t>29.07.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5434</t>
+  </si>
+  <si>
+    <t>Момент озарения )</t>
+  </si>
+  <si>
+    <t>29.07.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5433</t>
+  </si>
+  <si>
+    <t>Марафон по заданиям из книги «Простое рисование на пленэре» Сидел вчера в парке, читал, как обычно, свою книгу, и думал как провести последний месяц лета и теплую часть осени с пользой. И придумал пленэрный марафон по своей книге — восемь недель рисования на свежем воздухе, в своем темпе и с удовольствием. Всё будет в закрытом телеграм-канале. Начнем 3-го августа, завершим 25-го сентября. Рисовать можно где угодно — в городе, в лесу, в путешествии, из окна офиса. Суть не в натуре, а в том, под каким углом мы на нее смотрим, что в ней замечаем. Если у вас есть моя книга, марафон поможет применить упражнения на практике и лучше с ними разобраться. Если книги нет — всё необходимое будет в материалах марафона. Темы недель: 1. Интенсивное рисование 2. Ограниченное количество действий 3. Разный темп 4. Расширение кадра 5. Предмет в пейзаже 6. Архитектурный портрет 7. Контраст и нюанс в цвете 8. Ночной пленэр Часть недель проведу я, часть — Полина Шутова, прекрасный художник и большой знаток моих книг и заданий. Что будет на марафоне: • Лекция о пейзаже в графике • Сами задания и гораздо больше примеров к ним, чем в книге • Еженедельные видео о сути нового упражнения и комментарии по прошедшей теме • Советы и примеры из разных художников по ходу недели • Зумы с фидбеком по рисункам в середине и в конце марафона • Возможность задавать вопросы в чате и общаться с другими участниками. И еще — мы с Полиной сами будем рисовать по каждой теме параллельно с вами и делиться результатами. Стоимость — 5000 за два месяца. Если хотите поучаствовать, напишите мне на go-gdmitry@yandex.ru с темой «Простое рисование на пленэре».</t>
+  </si>
+  <si>
+    <t>27.07.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5432</t>
+  </si>
+  <si>
+    <t>Петербург, Лопухинский сад.</t>
+  </si>
+  <si>
+    <t>24.07.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5427</t>
+  </si>
+  <si>
+    <t>И мои рисунки из Казани</t>
+  </si>
+  <si>
+    <t>24.07.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5426</t>
+  </si>
+  <si>
+    <t>Через неделю, 1—2-го августа проведу в Казани пленэрный интенсив. Два дня рисования по шесть часов, с 12:00 до 19:30 с перерывом на обед. В программе вообще всё новое: 1. Рисование линейным инструментом без контура 2. Белым по черному 3. Рисование от силуэта-знака 4. Диптих — одно изображение из двух частей. — Группа почти набрана, но пока еще есть места. Стоимость — 14000. Если хотите присоединиться, напишите мне письмо с темой «Казанский интенсив» на go-gdmitry@yandex.ru</t>
+  </si>
+  <si>
+    <t>22.07.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5417</t>
+  </si>
+  <si>
+    <t>А это рисунки с ночных пленэров разных лет. Авторы: Алиса Кологриева, Полина Шутова, Юрий Горелышев, Татьяна Борисова, Дарья Леонова, Мария Точкина.</t>
+  </si>
+  <si>
+    <t>22.07.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5416</t>
+  </si>
+  <si>
+    <t>Ночной пленэр В субботу 25-е июля с 20:00 до 23:30 проведу в Москве ночной пленэр — всеобщего любимца и мою личную радость.   Часто спрашивают, как это — рисовать в темноте и нужно ли брать с собой фонарики. Отвечаю: рисовать в темноте очень радостно, а фонарики брать не нужно. Удивительно, что прекрасный и довольно простой пленэрный формат до сих пор воспринимают экзотикой.   Присоединяйтесь, всё расскажу и покажу. А это рисунок с вечерним Римом. — Стоимость занятия — 2500. Напишите мне письмо с темой «Ночной пленэр» на go-gdmitry@yandex.ru</t>
+  </si>
+  <si>
+    <t>20.07.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5413</t>
+  </si>
+  <si>
+    <t>Музыка в подборке многослойная: бит, мелодия, шумы и текстуры, она создает тактильное, при этом холодноватое и колючее впечатление. Попытался передать ощущения от каждого трека и сохранить единый визуальный язык серии: соединил живые текстуры материалов с четкой цифровой графикой и объединил все это цветом. Перед началом работы переслушал треки и сделал много текстурных заготовок — графитом, валиком, оттиском разных предметов. Лучшие отсканировал, инвертировал, где-то наложил текстуры друг на друга. Добавил цвет и ритм круглых форм, которые повторяются через всю серию. Четкие элементы местами переплетаются по слоям с рукодельными текстурами, чтобы усилить их взаимодействие, создать ощущение цельного полотна. А мелкие точки в иллюстрации для SALEM добавил в самом конце прямо под музыку, с одного раза — как уж настучалось. Было очень интересно, зовите еще рисовать музыку.</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5412</t>
+  </si>
+  <si>
+    <t>В мае сделал серию иллюстраций для Дома культуры «ГЭС-2», к тексту о медленной электронной музыке. Всегда хотел поработать со звуком в графике, и вот. Иллюстрации к четырем трекам: 1. Tolouse Low Trax «Monia» 2. Perforated Cerebral Party «Limb» 3. SALEM «Sick» 4. SpaceGhostPurrp «Bringing The Phonk». Тут сам текст и плейлист.</t>
+  </si>
+  <si>
+    <t>14.07.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5403</t>
+  </si>
+  <si>
+    <t>Музей рисунка.</t>
+  </si>
+  <si>
+    <t>14.07.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5402</t>
+  </si>
+  <si>
+    <t>Новое в Музее рисунка Пейзажи Йошишико Йошиды.</t>
+  </si>
+  <si>
+    <t>12.07.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5393</t>
+  </si>
+  <si>
+    <t>Это рисунки по теме, которая будет завтра на пленэре «Чувство цвета». Уделим все внимание взаимоотношению цветов, будем передавать реальные и воображаемые состояния пейзажа.   Стоимость — 2500. Если хотите присоединиться, напишите мне письмо с темой пленэра на go-gdmitry@yandex.ru — Среди работ точно есть рисунки Анастасии Ливун, Юлии Березовой, Кристины Сон, Валентины Дроздовой, Елизаветы Савельевой, Анастасии Патык. Если узнали свои, или если что напутал — напишите пожалуйста.</t>
+  </si>
+  <si>
+    <t>11.07.26 19:30</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5392</t>
+  </si>
+  <si>
+    <t>Кино июня «В дорогу» Панаха Панахи (2021) — о семье и отношениях внутри. Неочевидно, тонко, смешно и без морали, очень хороший. «Белый Бим Черное Ухо» Станислава Ростоцкого (1976) — нежный посыл и классная по структуре история в совершенно дубовой художественной форме. — Что посоветуете посмотреть?</t>
+  </si>
+  <si>
+    <t>11.07.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5383</t>
+  </si>
+  <si>
+    <t>А это работы разных художников, в которых, на мой взгляд, цвет стал основным средством. Авторы: Идир Давэн, Лоренцо Маттотти, Анатолий Кокорин, Анна Гилль, Дэвид Хокни, Ги Бардон.</t>
+  </si>
+  <si>
+    <t>11.07.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5382</t>
+  </si>
+  <si>
+    <t>Пленэр «Чувство цвета» в понедельник с 17 до 20 На этом занятии откажемся от привычных графических инструментов вроде линии и сделаем цвет главным выразительным средством рисунка. Будем подбирать друг к другу цвета, материалы и поверхности так, чтобы передать задуманное и не потерять цельность. В первой части попробуем передать с помощью цвета реальное состояние пейзажа, а во второй добавим к натуре воображаемое качество, которое достанется каждому участнику. Нужно будет часть информации о форме, тоне и цвете взять из натуры, а часть — придумать, опираясь на ощущения от доставшихся слов. В понедельник пока обещают мокрую погоду, но это не помешает, будем рисовать в месте с укрытием от дождя.   Стоимость занятия — 2500. Если хотите присоединиться, напишите мне письмо с темой пленэра на go-gdmitry@yandex.ru</t>
+  </si>
+  <si>
+    <t>10.07.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5376</t>
+  </si>
+  <si>
+    <t>Новые рисунки людей в городе показываю в отдельной группе «Люди и разговоры». Там уже много участников, заходите посмотреть что и как рисуем. Там же пишу, как присоединиться к занятиям о рисовании незнакомцев. А это из джунглей на Манежной.</t>
+  </si>
+  <si>
+    <t>10.07.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5372</t>
+  </si>
+  <si>
+    <t>На Манежной среди растений</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5371</t>
+  </si>
+  <si>
+    <t>Новые рисунки людей в городе показываю в отдельной группе. Там уже много участников, заходите посмотреть что и как рисуем. Там же пишу, как присоединиться к занятиям о рисовании незнакомцев.</t>
+  </si>
+  <si>
+    <t>09.07.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5370</t>
+  </si>
+  <si>
+    <t>Фигура в бумаге. Линер.</t>
+  </si>
+  <si>
+    <t>09.07.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5369</t>
+  </si>
+  <si>
+    <t>Вопрос: …И ещё мне очень интересно, что ты сам называешь пластикой в рисунке. Не в общем красивом смысле, а как рабочее понятие художника. Для меня как зрителя это способ работы художника с формой. То, на какие качества обращает внимание, что подчеркивает и пропускает, как связывает формы, интонирует и выражает через материал. Это индивидуальные настройки восприятия, техники и моторики, которые постепенно вырастают из опыта и влияний. А как рисовальщик ощущаю пластику как внутреннюю связанность и непротиворечивость форм, непрерывность поверхностей. И меняю что-то в процессе рисования, если не чувствую этой связанности. — Тут можно задать любой вопрос.</t>
+  </si>
+  <si>
+    <t>07.07.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5362</t>
+  </si>
+  <si>
+    <t>И мои пейзажные трафаретные работы к теме ближайшего из пленэров.</t>
+  </si>
+  <si>
+    <t>07.07.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5361</t>
+  </si>
+  <si>
+    <t>Три московских пленэра в июле 🖤 Трафаретный пленэр в пятницу 10-го июля, с 17:00 до 20:30. Часть группы уже набрана.   Применим технику трафарета к пейзажу, посмотрим какие у неё возможности, и как их можно дополнить линейным интрументом. Трафарет позволяет сделать законченный графический лист относительно быстро, при этом в нём много тонкостей, которые нехарактерны для обычных рисовальных техник. Всё расскажу и покажу. ⛱️ Чувство цвета в понедельник 13-го июля, 17:00 до 20:30.   Сделаем цвет главным инструментом и попробуем передать не только реальное состояние пейзажа, но и добавленное настроение, которое достанется случайным образом каждому участнику. 🌘 Ночной пленэр в субботу 25-е июля, с 20:00 до 23:30.   Продолжим с цветом и состоянием уже при вечернем свете. Рисование в темноте часто воспринимают как экзотическое или невозможное, на деле же это доступно и увлекательно. А результат получится убедительным, если разобраться в том, что делать и не делать в таком рисунке. Тоже всё расскажу и покажу.   — Стоимость занятия — 2500. Если хотите присоединиться к одному или нескольким, напишите мне письмо с темой пленэра на go-gdmitry@yandex.ru</t>
+  </si>
+  <si>
+    <t>07.07.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5360</t>
+  </si>
+  <si>
+    <t>Это не первый подход к теме, в прошлом году делали комиксы к новостям с сайта N+1, до этого делали книжку с абсурдными инструкциями «Как комиксы». Эта задача была более масштабной: сделать цельную историю с началом и концом, части которой сделали бы все 36 студентов группы. Мы придумали форму, в которой так много разных авторов и стилей может соединиться в цельную историю. В начале книги пёс главного героя сбегает в невесть откуда появившийся портал, герой бросается за ним и на протяжении всего комикса ищет пса по разным мирам. В первом фрейме комикса каждого автора герой попадает через портал в какой-то новый мир, а в последнем фрейме уходит в другой портал, — с помощью этого композиционного приема мы связали между собой все фрагменты истории. Качества миров студенты придумали сами в формате «такой-то мир» и «где то-то и то-то», а потом мы раздали эти качества случайным образом. Получились неожиданные сочетания, вроде «Лего-мир, где все лысые». На основе выпавших качеств студентам нужно было придумать как выглядит их мир, что в нем происходит с нашим героем пока тот ищет пса, как все меняется визуально и пластически в соответствии с особенностями мира. Кстати, дизайн персонажа и собаки выбирали всей группой в начале работы над проектом. Попросили всех студентов нарисовать свои версии и голосованием выбрали ту, которая пошла в дело. Автор выбранного эскиза, Алина Капина, также нарисовала начало и завершение истории. А Таня сделала макет и собрала все комиксы в красивую книгу.</t>
+  </si>
+  <si>
+    <t>07.07.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5359</t>
+  </si>
+  <si>
+    <t>«О, где же ты, пёс?» Книга-комикс, которую сделали наши с Таней Борисовой студенты графдизайна Строгановки. Ведем у них иллюстрацию.</t>
+  </si>
+  <si>
+    <t>05.07.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5350</t>
+  </si>
+  <si>
+    <t>А это рисунки участников прошлогоднего интенсива и разные фото процесса.</t>
+  </si>
+  <si>
+    <t>05.07.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5349</t>
+  </si>
+  <si>
+    <t>Через две недели, 18—19-го июля проведу в Петербурге пленэрный интенсив: два дня рисования по шесть часов, совместные обсуждения работ, необычные локации, новые композиционные и технические задачи. Напомню программу (тут писал подробно): 1. Сверхблизкий первый план 2. Рисование от силуэта знака 3. Совмещение объемного и плоскостного цвета 4. Диптих В группе осталось несколько свободных мест. Если хотите присоединиться, напишите письмо с темой «Питерский интенсив» на go-gdmitry@yandex.ru Стоимость интенсива — 14000.</t>
+  </si>
+  <si>
+    <t>03.07.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5348</t>
+  </si>
+  <si>
+    <t>Вопрос: …Сейчас я снова много рисую фигуру и понимаю, что это по-прежнему самый интересный и таинственный для меня вопрос: как сделать так, чтобы фигура не просто стояла в листе, а была пластически связана с фоном и самим листом. Чтобы фон не был просто “позади”, а участвовал в рисунке. Чтобы местами он проникал в фигуру, а фигура не выпадала из пространства листа. Чтобы она связывалась с другими объектами, если они участвуют в композиции. Иногда я его как-то решаю, но больше интуитивно. И всегда с сомнениями. Понятного способа как этим управлять так пока и не нашла. Можешь подсказать, как тренировать такой взгляд и такую организацию листа? На что смотреть? С чего начинать? Есть ли 2-3 упражнения или принципа, которые помогают это почувствовать не только головой, но и рукой? Первый момент — смотреть не на фигуру, а мимо, в расфокусе. Если начать рисунок с рассматривания тела, намечания его пропорций и формы, есть большие шансы по инерции нарисовать именно фигуру, а всё «пририсовать» к ней. Поэтому иногда стоит специально игнорировать фигуру в начале процесса. Второй момент — искать подобия между фигурой и средой, ритмы и рифмы. Например, созвучные наклоны в фигуре и в среде, повторение светлых, темных и цветных пятен. Прикол в том, что они всегда есть и много. Третий момент — нарушать границы форм, не обводить каждый объект, а давать им объединяться в более крупные пятна. И главный враг тут — контур, если порисовать какое-то время начиная не с контура, а с пятна-штриха, изображение станет более цельным и связанным внутри. Это становится заметно даже за один сеанс практики. Четвертый момент — кроме подчеркивания подобий и объединения не забывать о разнице, которая всегда есть между фигурой и средой. Например — разнице между светлым-темным, мягким-жестким, круглым-угловатыми, большим-маленьким. Не советую подчеркивать это во всем, достаточно одного или нескольких таких фрагментов — там, где хочется удержать внимание зрителя. Кстати, не вижу ничего плохого в интуитивном решении таких задач. Я во многом рисую именно так, а для ответа на вопрос могу подумать и расписать что и почему делаю :-) По-моему, интутивное решение приходит на основе всего твоего опыта и насмотренности. А то, что это происходит как бы «само» не делает решение менее осмысленным и точным. — Тут можно задать любой вопрос.</t>
+  </si>
+  <si>
+    <t>02.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5347</t>
+  </si>
+  <si>
+    <t>Фигура с бумагой</t>
+  </si>
+  <si>
+    <t>01.07.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5338</t>
+  </si>
+  <si>
+    <t>Авторы работ: Елена Кузнецова, Полина Шутова, Александр Котенко, Ксения Добровицкая, Яна Елисеева, Полина Маркина, Мария Хиггинс, Руслана Мирзаалиева, Лидия Саргсян.</t>
+  </si>
+  <si>
+    <t>01.07.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5337</t>
+  </si>
+  <si>
+    <t>Смотрите, какая красота — рисунки участников Графической мастерской по теме о силуэте-знаке. В каждом из них авторы сначала придумали каким и почему будет силуэт изображения на листе, а затем постепенно наполняли этот силуэт пространством, локальными пятнами, акцентами и текстурами. Напомню, что завтра, 2-го июля, в 17:00 проведу пленэр по этой теме. Стоимость занятия — 2500. Если хотите присоединиться, напишите мне на go-gdmitry@yandex.ru письмо с темой «Пленэр о знаке».</t>
+  </si>
+  <si>
+    <t>30.06.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5336</t>
+  </si>
+  <si>
+    <t>Пленэр о рисовании от силуэта-знака В четверг 2-го июля в 17:00 проведу в Москве пленэр по совсем новой теме, с которой недавно завершили работу в Графмастерской. Рисуя пространство, мы обычно располагаем самое интересное в центре композиции и с него же начинаем рисовать. А края изображения продумываем в последний момент или вообще оставляем без внимания. В этом упражнении сделаем наоборот: начнём с внимания к форме краев изображения, характеру получившегося знака и соотношению его с белым пространством вокруг. Эти края могут быть абстрактной, но не прямоугольной рамкой, простой или сложной, а могут повторять конкретные части пейзажа. Центр композиции в этом случае останется «на десерт», и самое интересное в том, как на него повлияют сделанные в самом начале края, где захочется сделать глубину, а где — уплостить. Это интересная композиционная игра, которая применима вообще к любому сюжету. — Стоимость занятия — 2500. Если хотите присоединиться, напишите мне на go-gdmitry@yandex.ru письмо с темой «Пленэр о знаке».</t>
+  </si>
+  <si>
+    <t>30.06.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5335</t>
+  </si>
+  <si>
+    <t>Палаты Аверкия Кириллова на Берсеньевской набережной. Линер и ручка.</t>
+  </si>
+  <si>
+    <t>29.06.26 17:56</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5334</t>
+  </si>
+  <si>
+    <t>Это задание об архитектуре как теме для графики, когда архитектурная форма становится чем-то вроде персонажа с набором конкретных качеств. С одной стороны, эта форма может быть любой, даже совершенно фантастической, с другой — архитектура должна сохранить ощущение веса, опору на горизонталь и ясный масштаб по отношению к человеку. Начали с «диктанта»: называли по очереди разные геометрические фигуры, а студентам нужно было быстро вписать эту фигуру в композицию. Условием было наличие веса у всех форм, поэтому они должны были «упасть» либо на нижнюю горизонталь, либо на другие формы, — такой аналоговый тетрис. К каждой из получившихся композиций добавили масштабные детали, чтобы они стали похожи на архитектуру. Все это рисовали на миллиметровке, чтобы сетка задавала четкость форм и пропорций. Затем каждый получил пару прилагательных, относительно которых нужно было придумать форму и характер здания, и число этажей. Например: тяжелый+нелепый, 10 этажей. Или: шаткий+угловатый, 45 этажей. Нужно было начертить на миллиметровке воображаемое здание по выпавшим характеристикам, сохраняя акцент на ощущении веса и гравитации. Чертежи делали двух видов — фронтальная проекция и аксонометрия. На основе лучших вариантов сделали принты в технике высокой печати с пластика в просторной мастерской Простой школы. А затем Таня сделала макет и собрала принты в красивую книгу.</t>
+  </si>
+  <si>
+    <t>29.06.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5333</t>
+  </si>
+  <si>
+    <t>«Домики» Книга архитектурных принтов наших с Таней Борисовой студентов графдизайна в Строгановке, у которых ведем иллюстрацию.</t>
+  </si>
+  <si>
+    <t>29.06.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5324</t>
+  </si>
+  <si>
+    <t>Рисунки участников прошлогоднего интенсива и фото процесса.</t>
+  </si>
+  <si>
+    <t>29.06.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5323</t>
+  </si>
+  <si>
+    <t>Интенсив в Казани Казань, привет! На выходных 1—2-го августа проведу у вас пленэрный курс, так два дня по шесть часов насыщенного рисования в отличной компании. Программа в этот раз будет такая: 1. Рисование без контура Будем рисовать тонким инструментом, но без линии, только разным штрихом и текстурами. Попробуем передать пространство и поверхности, изменяя моторику руки и разные настройки штриховки. 2. Белым по черному Продолжим рисовать без линии, но белым материалом по черной бумаге, где тон бумаги — это самые глубокие тени. 3. Рисование в рамке нестандартного формата Задание о композиции и организации краев листа. Начнем рисунок с неслучайного по форме рамки-знака, отличного от прямоугольника. Посмотрим, как это поменяет процесс и результат. 4. Диптих Сделаем изображение из двух частей, которые связаны между собой по найденному вами принципу. Такой метод помогает выйти за рамки привычного пейзажного сюжета и замечать связи на более сложном эмоциональном и композиционном уровне. — Стоимость курса — 14000. Если хотите присоединиться, напишите мне письмо с темой «Казанский интенсив» на go-gdmitry@yandex.ru</t>
+  </si>
+  <si>
+    <t>28.06.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5322</t>
+  </si>
+  <si>
+    <t>Модель с зеркалом. Ручка и трафарет.</t>
+  </si>
+  <si>
+    <t>27.06.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5321</t>
+  </si>
+  <si>
+    <t>Лилейник из московского двора.</t>
+  </si>
+  <si>
+    <t>26.06.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5320</t>
+  </si>
+  <si>
+    <t>Стравинский о самоограничении «Необходимость ограничения, добровольно принятой выдержки берет свое начало в глубинах самой нашей природы и относится не только к области искусства, но и ко всем сознательным проявлениям челове­ческой деятельности. Это потребность порядка, без которого ничего не может быть создано и с исчезновением которого все распадается на части. А всякий порядок требует принуждения. Только напрасно было бы видеть в этом помеху свободе. Напротив, сдержанность, ограничение способствуют расцвету этой свободы и только не дают ей переро­ждать­ся в откровенную распущенность. Точно так же, заимствуя уже готовую, освященную форму, художник-творец нисколько этим не стеснен в проявле­нии своей индивидуальности. Скажу больше: индивидуаль­ность ярче выделяется и приобретает большую рельефность, когда ей приходится творить в условных и резко очерченных границах». В рисовальной практике обычно придумываю себе ограничения по форме или технике, на которые опираюсь в процессе. В моих упражнениях тоже есть условия, — не запрет ради запрета, а помогающий сфокусироваться инструмент, путь к новому углу зрения и свежему впечатлению. — Цитата из материала Арзамаса о Стравинском.</t>
+  </si>
+  <si>
+    <t>26.06.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5319</t>
+  </si>
+  <si>
+    <t>Во дворах на Остоженке. Линер, ручка, маркер. В Графмастерской сейчас работаем с темой краёв изображения: начинаем композицию с неслучайной по форме рамки-знака и постепенно наполняем её, балансируя между глубоким и уплощённым пространством. Такое задание будет на пленэрном интенсиве в Петербурге 18—19-го июля и на интенсиве в Казани 1—2 августа, о котором ещё напишу отдельно. Стоимость интенсива в Петербурге — 14000. Если хотите присоединиться, напишите письмо с темой «Питерский интенсив» на go-gdmitry@yandex.ru Больше половины группы уже набрана, если планируете — не тяните.</t>
+  </si>
+  <si>
+    <t>25.06.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5318</t>
+  </si>
+  <si>
+    <t>Фигура с зеркалом. Графитовый карандаш.</t>
+  </si>
+  <si>
+    <t>25.06.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5313</t>
+  </si>
+  <si>
+    <t>Рисунки участников Графмастерской по этой теме: Елены Кузнецовой, Полины Калашниковой, Александра Котенко, Елизаветы Курышевой.</t>
+  </si>
+  <si>
+    <t>25.06.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5312</t>
+  </si>
+  <si>
+    <t>Завтра проведу пленэр о рисовании белым по черному — о том, как обходиться без линии, малым средствами передавать свет, пространство и поверхностности. Тут можно записаться.</t>
+  </si>
+  <si>
+    <t>22.06.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5311</t>
+  </si>
+  <si>
+    <t>Группа «Люди и разговоры» Каждое лето мы рисуем людей в городе, и вот — сделал тг-группу об этом: https://t.me/peeps_and_chats Приглашаю всех желающих рисовать незнакомых людей, в каком бы городе вы ни находились. С разговорами или без, портреты, мимику, фигуры, костюмы, движение и жесты — на ваш выбор. Там можно будет смотреть рисунки других, выкладывать свои, приглашать участников порисовать вместе. Я тоже буду публиковать рисунки и наблюдения. Добро пожаловать!</t>
+  </si>
+  <si>
+    <t>21.06.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5310</t>
+  </si>
+  <si>
+    <t>Вопрос: Смотрела сейчас одно из ваших видео, где вы порекомендовали книгу Модернисты и бунтари. Хотелось бы услышать еще ваших книжных рекомендаций. Интересны и книги про искусство или историю искусств, а также художественная литература. Что повлияло на вас, как человека и художника - вот это больше всего интересно! Про искусство мне вспомнились такие: • Даниэль Арасс «Рассказы о живописи», • Ролан Барт «Camera Lucida», • Джеймс Элкинс «Почему нельзя научить искусству», • Мартин Гейфорд, «В погоне за искусством», • Адольф Гильдебранд «Проблема формы в изобразительном искусстве», • Книги Александра Ливанова о рисунке (их все еще можно купить в Простой школе), • Эрик Булатов, «Живу дальше», • Френсис Бэкон «Брутальность факта: интервью Дэвиду Сильвестру», • Кеннет Кларк, «Нагота в искусстве», • Пьер Франкастель «Фигура и место. Визуальный порядок в эпоху Кватроченто», • Вальтер Беньямин «Произведение искусства в эпоху его технической воспроизводимости». Сейчас читаю «Фотографическое: опыт теории расхождений» Розалинд Краусс и «Невозможную наготу» Франсуа Жюльена. Художественной литературы раньше много было — Воннегута, Стоппарда, Сарамаго, Маркеса, Кизи, Набокова, Булгакова, Андреева, Гессе, Манна, уже не вспомню всего, что тогда впечатлило. Сейчас почти не читаю такого, последним был Марк Твен «Янки из Коннектикута при дворе короля Артура». Расскажите, что почитать хорошего из нового про искусство? — А тут можно задать любой вопрос.</t>
+  </si>
+  <si>
+    <t>21.06.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5305</t>
+  </si>
+  <si>
+    <t>И еще немного.</t>
+  </si>
+  <si>
+    <t>21.06.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5296</t>
+  </si>
+  <si>
+    <t>И вторая часть москвичей, которых сделали наши с Таней студенты в Строгановке. Подробное описание задания в предыдущем посте. Авторы: Эльмира Газизова, Анастасия Дудникова, Евдокия Ипатова, Алина Капина, Фёдор Коханчик, Анна Крюкова, Седа Матаева, Елизавета Носова, Анна Рондель, Виктория Паршина, Василиса Попова, Влада Хаустова.</t>
+  </si>
+  <si>
+    <t>19.06.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5292</t>
+  </si>
+  <si>
+    <t>И еще чуть из этой части.</t>
+  </si>
+  <si>
+    <t>19.06.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5283</t>
+  </si>
+  <si>
+    <t>Это первая часть, будет еще. Авторы: Александра Валькова, Ульяна Внукова, Валерия Ермакова, Алина Иванова, Дарья Залесова, Александра Зёмина, Федор Коханчик, Василиса Попова, Алла Прудченко, Алёна Пушкарёва, Алиса Таратынова.</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5282</t>
+  </si>
+  <si>
+    <t>Москвичи из фанеры Фигурки москвичей из серии, которую сделали на иллюстрации с третьим курсом графдизайна в Строгановке. Ведем эти занятия вместе с Таней Борисовой. В день выдачи задания сели с группой кружочком и вместе вспоминали каких людей видим в городе — типажи, профессии, социальные слои, субкультуры. В итоге записали несколько десятков и распределили их случайными образом между студентами, каждому досталось по два. Нужно было показать качества персонажа через силуэт, позу, действие и предметы. Один в итоге должен был стать крупной фигуркой — до 35 см, а другой мелкой — до 10 см. Сначала рисовали много эскизов, выбирали не самые очевидные решения и характеры, искали лаконичные силуэты. Выбранное нарисовали в векторе, вырезали лазером из фанеры и вручную раскрасили с двух сторон.</t>
+  </si>
+  <si>
+    <t>19.06.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5281</t>
+  </si>
+  <si>
+    <t>Модель в рубашке. Черный карандаш.</t>
+  </si>
+  <si>
+    <t>17.06.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5279</t>
+  </si>
+  <si>
+    <t>Роскошный зелёный двор в Студенецком переулке.</t>
+  </si>
+  <si>
+    <t>16.06.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5271</t>
+  </si>
+  <si>
+    <t>И мои питерские рисунки последних лет.</t>
+  </si>
+  <si>
+    <t>16.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5270</t>
+  </si>
+  <si>
+    <t>Интенсив в Петербурге На выходных 18-го и 19-го июля проведу в Петербурге ежегодный пленэрный курс. Любимый формат — насыщенное рисование в любую погоду по шесть часов в день. В программе четыре темы, две совсем новые: 1. Сверхблизкий первый план Будем рисовать пейзаж через объект, который находится в нескольких сантиметрах от нас, наблюдать как это меняет оптику и восприятие пространства. 2. Рисование в рамке нестандартного формата Начнём рисунок с неслучайного по форме силуэта-рамки, отличного от прямоугольника. Посмотрим, как это поменяет процесс и результат рисования. 3. Рисование объемным и плоскостным цветом Часть форм нарисуем подчеркнуто объемно и пространственно через свет, тень и градиенты, а другую часть — плоскими цветными силуэтами. Найдем в композиции баланс этих контрастных решений. 4. Диптих Сделаем изображение из двух частей, которые связаны между собой по найденному вами принципу. Упражнение помогает выйти за рамки привычного пейзажного сюжета и заметить связи на более сложном эмоциональном и композиционном уровне. Рекомендую курс художникам-графикам, иллюстраторам и тем, кто регулярно рисует, в том числе на улице. Начинающим будет сложно. Стоимость интенсива — 14000. Если хотите присоединиться, напишите письмо с темой «Питерский интенсив» на go-gdmitry@yandex.ru</t>
+  </si>
+  <si>
+    <t>12.06.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5263</t>
+  </si>
+  <si>
+    <t>И несколько фрагментов его работ с той выставки.</t>
+  </si>
+  <si>
+    <t>12.06.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5262</t>
+  </si>
+  <si>
+    <t>Хокни Год назад на выставке в Париже понял, что Хокни для меня прежде всего игрун, а потом уже знаток, изобретатель и технарь. Он берет сложную задачу и играет в нее по своим правилам, опираясь на свойства выбранной техники. Во всех сериях видно, как он радуется мазанию, штрихованию и тыканию, особенно, если смотреть вживую и близко. Вообще, радость от рисования — это во многом радость от взаимодействия с самим материалом. Вроде простая мысль, но часто упускается, если фокусироваться только на результате, стремлении сделать похоже или еще как-нибудь. Чтобы кайфануть от процесса даже в новой и сложной задаче достаточно понаблюдать за материалом — как он шуршит, скребет, течет, плюхает и крошится. Эта радость доступна нам в любой момент. Дэвид, спасибо за легкость, игру и бесконечный кайф от смотрения.</t>
+  </si>
+  <si>
+    <t>11.06.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5261</t>
+  </si>
+  <si>
+    <t>Зеленый склон на улице Высоцкого. Брашпен с тушью. — А завтра проведу пленэр о разнообразии текстур в одном из лучших парков Москвы: https://prostaya.ru/master-class#mnogo-tekstur</t>
+  </si>
+  <si>
+    <t>08.06.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5260</t>
+  </si>
+  <si>
+    <t>Малый Тишинский переулок. Механический и цветной карандаши.</t>
+  </si>
+  <si>
+    <t>04.06.26 18:48</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5259</t>
+  </si>
+  <si>
+    <t>Кино мая — Что посоветуете посмотреть?</t>
+  </si>
+  <si>
+    <t>03.06.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5258</t>
+  </si>
+  <si>
+    <t>Во дворе на Большой Грузинской. Маркеры и карандаши.</t>
+  </si>
+  <si>
+    <t>31.05.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5257</t>
+  </si>
+  <si>
+    <t>Завтра начинается онлайн о цветных карандашах. Тут всё о нем. — А это этапы работы над рисунком, который стал обложкой моей книги о рисовании на пленэре.</t>
+  </si>
+  <si>
+    <t>29.05.26 13:59</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5249</t>
+  </si>
+  <si>
+    <t>Выглядит это примерно так.</t>
+  </si>
+  <si>
+    <t>29.05.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5248</t>
+  </si>
+  <si>
+    <t>Выставка «Секретики» Участвую с рисунками в уютной выставке в галерее «Вода» в одном из любимых мест Москвы — прямо у палат Аверкия Кириллова. Вася Хорст, художник и куратор выставки, собрал в одном небольшом пространстве фотографию, живопись, и графику про обнаженную фигуру. А чтобы рассмотреть работы зрителю нужно будет немного провзаимодействовать с экспозицией. Открытие сегодня в 19:00, посещение по записи: https://t.me/WODAgallery/742 Кстати, работы продаются.</t>
+  </si>
+  <si>
+    <t>14.05.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5247</t>
+  </si>
+  <si>
+    <t>14-й округ Парижа ночью год назад. Гуашь и карандаши. — А скоро начнется пленэрный сезон, и не только для тех, кто в Москве. В планах очные пленэры в Москве и Петербурге, онлайн-курсы и марафоны разной длины.</t>
+  </si>
+  <si>
+    <t>12.05.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5239</t>
+  </si>
+  <si>
+    <t>Рисовали маленькие предметы на очень большом формате, подробно описывал в предыдущем посте.</t>
+  </si>
+  <si>
+    <t>12.05.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5238</t>
+  </si>
+  <si>
+    <t>И вторая часть работ наших с Таней Борисовой строгановских студентов.</t>
+  </si>
+  <si>
+    <t>11.05.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5234</t>
+  </si>
+  <si>
+    <t>Это первая часть, будет ещё.</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5228</t>
+  </si>
+  <si>
+    <t>Работы наших с Таней Борисовой строгановских студентов с кафедры Коммуникативного дизайна: очень маленькие предметы на очень большом формате. Мы попросили группу принести на занятие маленькие объекты природного происхождения — ракушки, камни, растения, не более 5-6 см в длину. И рисовали их на формате А2 неисправляемыми инструментами — линером или ручкой, как можно более внимательно и подробно. Такое рисование помогает заметить красоту там, где не привык искать, сама необходимость долго всматриваться в предмет открывает много нового. А большой формат позволяет эту сложность передать.</t>
+  </si>
+  <si>
+    <t>06.05.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5219</t>
+  </si>
+  <si>
+    <t>А это скульптуры и графика Юры, фото с его выставки.</t>
+  </si>
+  <si>
+    <t>06.05.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5218</t>
+  </si>
+  <si>
+    <t>Вчера начался курс «Два художника», а это последний из серии текстов друзей-художников, которые когда-то проходили этот курс — от Юры Адомейко. «Сильное упражнение. Стилеформирующее — в моём случае так точно. Для работы я взял Хесуса Сиснероса и Йокума Нордстрема. Обоих выбрал за их лихость и паранормальность, но до конца не мог понять: «За что они мне нравятся?» И вот что я открыл в процессе. У Сиснероса я научился довольно простому, но универсальному «принципу контраста», а также сборке формы — что-то вроде формулы конструктора. И ещё важный момент: я понял, что работы Сиснероса мне не так уж и по душе. А Йокум Нордстрем, наоборот, впечатлил ещё больше. От него я взял «полиэкранность», «паранормальность пространства» и «алогичность действия в кадре». Кроме того, остался материал, на основе которого я сделал одну из своих персональных выставок. Но основной инструмент, который я освоил и продолжаю использовать в своей практике, — это декомпозиция подхода художника и выявление ценностей автора. В целом для самостоятельного прохождения этого упражнения Дима все рассказал и показал как в сети, так и в своей одной из книг. Но! В первый раз, это комплексное и сложное упражнение лучшего всего пройти с Димой. Он поможет определиться и не заблудиться в поисках и формулировки ценностей, в первый раз это довольно непростая задача. По возможности рекомендую всем сделать это упражнение, так или иначе.» Всем спасибо! )</t>
+  </si>
+  <si>
+    <t>05.05.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5209</t>
+  </si>
+  <si>
+    <t>Рисунки и иллюстрации Оли.</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5208</t>
+  </si>
+  <si>
+    <t>А вот что о курсе «Два художника» пишет Оля Пташник: «Я выбрала для упражнения коллажи Матисса и тушевые рисунки Петра Митурича. До сих пор думаю, что это был очень значимый момент в моем росте как художника. Копирование Матисса (увлеченное!) дало желание работать с формой, композицией. Коллаж сильно ограничивает возможность «приукрасить». В руках есть только кусок бумаги, и он заставляет критично относиться к каждому изгибу, каждому повороту формы, уголку, краешку. Мне кажется, что эти упражнения сильно укрепили мои художественные мышцы. До сих пор часто возвращаюсь к коллажу, когда не могу найти композицию. На самом деле было бы здорово вернуться к копированию Матисса еще и еще, думаю, это было бы полезно для меня. Копирование Митурича дало вторую состовляющую изображения — текстуру, украшения и богатство фактур. Получилось, что копирование именно этих двух художников дало мне крепкую базу, которую я использую до сих пор в каком-то смысле. Пишу и думаю, что было бы классно еще раз так погрузиться в их работы.» Курс сегодня начался, но еще можно заскочить. Все о курсе.</t>
+  </si>
+  <si>
+    <t>05.05.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5207</t>
+  </si>
+  <si>
+    <t>Пресненский детский парк в середине марта.</t>
+  </si>
+  <si>
+    <t>04.05.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5206</t>
+  </si>
+  <si>
+    <t>Кино апреля «Выпускник» Майка Николса (1967) — вроде известное кино, но такое дурацкое. Вне своего времени и контекста вообще не воспринимается. «Магазинные воришки» Хирокадзу Корээды (2017) — начинается пресновато и неожиданно раскручивается. Хороший. «Одуванчик» Дзюдзо Итами (1985) — смешно и обаятельно про идеальную лапшу и не только. Кайф. «Монстр» Хирокадзу Корээды (2023) — более поздний фильм автора «Магазинных воришек». Очень хороший, и тоже сначала пресноватый, а потом разгоняется. Больше самой истории увлекает то, как все внутри нее композиционно устроено. А еще думаю: что ж музыка и звуки так хороши, оказалось — Риючи Сакамото, его последний фильм. «Проект «Конец света» Фила Лорда и Кристофера Миллера (2026) — хороший семейный фильм, простой, ясный, изобретательный в деталях. «Умереть во имя» Гаса ван Сента (1995) — Николь Кидман чудо как хороша в роли девушки, готовой на все ради достижения карьерной цели. Вот умели в 90-е снимать — история хорошая и технически нетривиально сделано. «Картины дружеских связей» Сони Райзман (2025) — хорош в деталях, а как целое послабее. Местами вспомнил книгу Филатова «Сукины дети», тоже про актерскую среду. — Какое кино посоветуете?</t>
+  </si>
+  <si>
+    <t>04.05.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5197</t>
+  </si>
+  <si>
+    <t>И работы Лены — живопись и графика.</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5196</t>
+  </si>
+  <si>
+    <t>Лена Чернова рассказывает, с какими авторами работала на курсе «Два художника», и о том, какие результаты это принесло: «В практике рисования большое любопытство у меня вызывает процесс формирования визуального языка: как складывается, сколько там осознанного действия, подражания кумирам, непосредственного наблюдения, а сколько просто привычки, можно ли свободно выходить за рамки своего рисования и как их растягивать. С этой точки зрения одно из любимейших упражнений – «Два художника» Димы Горелышева. Через анализ моторики, работы с цветом, формой, пространством, пластикой выбранного художника можно многое понять о своем актуальном рисовании, и том, как рассуждал художник. Я проходила это упражнение дважды и проанализировала 4 художников, все были супер разные, каждый подарил мне ценный подарок. У Мая Митурича я научилась действовать и не трусить, — он лихой и точный график, в копировании его работ робко красить кисточкой не получалось, только набраться духу, макнуть толстенную кисть в тушь и прыгнуть в белое листа, как в пропасть. Ричард Дибенкорн своей графикой опроверг мои привычные представления о воздушной перспективе, о работе с тоном и приоткрыл важнейшую тему для меня: а что главное в листе, где центр? Нужно ли нажимать тоном в работе там, где в натуре самое темное? Майкл Тейлор просто панк в отношении формы — тянет и напрягает ее там, где ему вздумается, использует какие-то рандомные наложения изображений — в общем творит что хочет в листе и в этом его сила. После копирования его работ, я поняла — есть правила, но их соблюдать вообще не обязательно: если хочешь, изобретай и комбинируй — главный в листе художник. И Эд Чевертон: как любуется каждым кусочком и обрывком бумаги, как сталкивает пятна, текстуры, ритмы, разные края своих находок-бумажек, как жонглирует центрами композиции – дорогого стоит. После копирования Чевертона я пересмотрела свои подходы к качеству поверхности, к контакту пятен, ценю находки и использую в графике и живописи. Ни одна из находок курса не стала подражанием и стилизацией под манеру другого человека, но каждый раз двигала представление о моих возможностях в рисовании очень сильно.» Начинаем 5-го мая. Тут все о курсе.</t>
+  </si>
+  <si>
+    <t>03.05.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5194</t>
+  </si>
+  <si>
+    <t>Еще миниатюры с натуры.</t>
+  </si>
+  <si>
+    <t>03.05.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5185</t>
+  </si>
+  <si>
+    <t>А это недавние иллюстрации и графика Тани.</t>
+  </si>
+  <si>
+    <t>03.05.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5184</t>
+  </si>
+  <si>
+    <t>На курсе «Два художника» участники выбирают пару очень разных графиков и через копирование изучают их подход к композиции, передаче формы и пространства, особенности техники и моторики. Затем формулируем три принципа этого художника и рисуем с натуры или референсов добавляя эти принципы к своему обычному рисованию. А в завершении курса соединяем то, что нашли у каждого автора и получаем что-то совершенно неожиданное. Вот что пишет Таня Борисова о своем опыте: «во времена моего участия в графической мастерской задание про двух художников было одним из самых полезных, несмотря на все разнообразие и изобретательность упражнений, что мы делали. тогда я взяла джокума нордстрема и яна кебби. именно опыт копирования и рисования в ценностях кебби идеально подстроился под мою рисовальную практику. как будто принципы его рисования ассимилировались и трансформировались в моем мозгу. сначала это было было больше про осознанное использование приема, но с годами поверхностное копирование отсеилось, а более глобальные штуки вроде ощущения ритма, использование акцента до сих пор со мной.» — Начинаем 5-го мая, тут все о курсе.</t>
+  </si>
+  <si>
+    <t>02.05.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5174</t>
+  </si>
+  <si>
+    <t>А это работы Вики недавнего времени — печатная графика, рисунки, живопись и керамика.</t>
+  </si>
+  <si>
+    <t>02.05.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5173</t>
+  </si>
+  <si>
+    <t>Вот что пишет Вика Когай о своем опыте неоднократного прохождении курса «Два художника». «Это одно из моих любимых упражнений в плане мгновенной пользы, каждый раз (я проходила его пять раз, тогда это правда был один художник) был буст или бустик в моей практике — зависело от количество сделанной домашки). Выявила три пользы: во-первых, перестраивается мышление, ты открываешь для себя новые способы придумывания работы, сворачиваешь с нахоженных троп, много аналитической работы, прокачивается внутренний зритель. Во-вторых, открывается множество технических нюансов, особенно если берете новый для себя материал. Ну и в-третьих у меня было довольно много инсайтов по поводу собственной практики, пародаксальным образом, копируя и анализируя чужие работы понимаешь, что ты за художник, так же понимаешь бессмысленность бездумного воровства и плагиата. У Шиле я училась точности руки и вниманию к форме, у Мартоза и Юасы легкости и лихому формообразованию, у Хокни — как работать с оптическим смешением цветов, у Матисса композиционным приемам и колористике. Мне кажется, что все инсайты остались со мной и перетекли в другие медиумы. Периодически в анонсах этого курса вижу работы участников и испытываю мощное сорадование за результат, поэтому всем горячо рекомендую не упускать такую возможность пройти этот курс с Димой, мне очень нравится, что у Димы ясный и очень понятный подход: мы учимся конкретным приемам и тому, как их можно органично вплести в нашу практику, при этом Дима щедро делится рисовальческой мудростью, которая очень воодушевляет и поддерживает)». — Начинаем 5-го мая, тут все о курсе: https://prostaya.ru/online-courses/dva-hudozhnika2 А еще сегодня последний день суперцены, завтра будет немного дороже.</t>
+  </si>
+  <si>
+    <t>01.05.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5172</t>
+  </si>
+  <si>
+    <t>С группами о человеке рисуем, чередуя контрастные форматы: рисунок на А2 и рисунок-миниатюра. Такое упражнение помогает сменить привычную моторику рисования. В первом случае нужно рисовать более размашисто и сразу по всему листу, во втором — сознательно замедляться, искать четкость в каждом действии. Контрастные форматы требуют постоянного переключения режимов, не получается рисовать на автопилоте. Например, совсем разным будет ощущение завершенности: как сделать рисунок высотой 4 см, который выглядит не эскизом к чему-то, а полноценной завершенной работой?</t>
+  </si>
+  <si>
+    <t>01.05.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5163</t>
+  </si>
+  <si>
+    <t>Работы Полины — керамика, графика, гипс.</t>
+  </si>
+  <si>
+    <t>01.05.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5162</t>
+  </si>
+  <si>
+    <t>Скоро начнется мой курс «Два художника» и я попросил друзей-художников, которые когда-то проходили этот курс, написать о своем опыте: как это было, что нового принесло в их творческую практику. Получилось так много и насыщенно, что решил публиковать эти тексты отдельными постами вместе с актуальными работами их авторов. Вот что пишет Полина Шутова: «Я делала это упражнение и применительно к фигуре человека, и к рисованию вообще, очень много раз. Мне кажется, таким образом я пропустила через руку почти всех любимых авторов. Применительно к фигуре я копировала Герхарда Маркса, Ханса Тео Рихтера, Аристида Майоля. Исследование языка этих художников повлияло очень сильно на мое восприятие пластики. Как будто особенно влиятельным оказался Маркс — думаю с него начался мой интерес к созданию рельефа на поверхности бумаги минималистичными средствами. Помню сложнее всего, и, наверное, наименее очевидно выгодно стало копирование абстракциониста Винсента Хокинса. Копировать абстракцию вообще очень странно, потому что по итоговому листу непонятно, с чего художник начинал и как вообще двигался. Но этот опыт открыл новое дыхание в работе с красками. После академических кругов ада на живописи и ненависти к ней я снова полюбила водные краски, начала получать удовольствие от их материальности. Конечно самое ценное тут не столько в копировании как таковом, сколько в формулировании, что именно ценно в каждом из выбранных авторов. Это способ докопаться в самом себе, что вообще мне как автору интересно, какое звучание, интонацию хочется передавать. А копирование помогает приобрести инструментарий, без которого можно очень долго стагнировать и разочаровываться от несоответствия своих ощущений и выдаваемого рукой результата.» — Это онлайн, можно участвовать из любой точки мира. Начинаем 5-го мая, тут все о курсе: https://prostaya.ru/online-courses/dva-hudozhnika2</t>
+  </si>
+  <si>
+    <t>30.04.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5161</t>
+  </si>
+  <si>
+    <t>Не заставлять То и дело слышу от коллег-преподавателей, что студентов нужно заставить рисовать эскизы, заканчивать работы, посещать занятия. В преподавательском лексиконе вообще много жестковатых слов, особенно у людей из академической среды. Например, один из моих преподов на полном серьезе с гордостью говорил, что «сломал его», когда ученик сделал то, что он продавливал. Студенты при этом оказываются в роли неразумных детей, которые без принуждения ничего не хотят и не умеют. Ну и входят в эту роль — ок, дети так дети, заставляйте нас делать каждый шаг. Что если заинтересовать, а не заставлять? Создайте среду и ситуацию, в которой студент сам захочет сделать, показать и обсудить. Проявите интерес к студенту, дайте пространство для инициативы и выбора, результат точно будет. А заставлять учиться не нужно, может человеку не надо, может еще не созрел и включится позже. У меня были студенты, которые прогуливали, баламутили, сопротивлялись вообще всему, а со временем стали самыми внимательными, требовательными и глубокими на курсе. Лучше дать человеку время, показать, что готов к общению, а там уж как получится.</t>
+  </si>
+  <si>
+    <t>28.04.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5151</t>
+  </si>
+  <si>
+    <t>А это работы участников прошлогоднего курса. Авторы: Руслана Мирзаалиева, Мария Базыкина, Ольга Шубина, Анна Орлова, Алиса Алексеева, София Борисова.</t>
+  </si>
+  <si>
+    <t>28.04.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5150</t>
+  </si>
+  <si>
+    <t>Онлайн-курс «Два художника» 5-го мая начнется любимый курс — о двух художниках. Если на других я более-менее представляю чего ждать, то тут результат всегда неожиданный и для участника, и для меня. Невозможно предсказать, что вы найдете в процессе изучения и совмещения характерных черт выбранных художников. На курсе я задаю уточняющие вопросы, помогаю сформулировать, подсказываю по техникам, а остальное происходит само благодаря структуре упражнения. И если вы прошли весь путь — результат точно будет, этот фокус повторяется каждый раз. А курс повторяется всего раз в год, и если вы ищете новую тему для графики, новый выразительный язык, пластику или что-то еще новое — это шанс. Тут все о нём: https://prostaya.ru/online-courses/dva-hudozhnika2</t>
+  </si>
+  <si>
+    <t>23.04.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5149</t>
+  </si>
+  <si>
+    <t>Нога мужская. Рисовал с группой о человеке.</t>
+  </si>
+  <si>
+    <t>21.04.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5147</t>
+  </si>
+  <si>
+    <t>И ещё.</t>
+  </si>
+  <si>
+    <t>21.04.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5146</t>
+  </si>
+  <si>
+    <t>После рисования обнаженных ног про форму и структуру порисовали с группами о человеке ноги с одеждой, обувью и аксессуарами. Интересно наблюдать как детали и фактуры аксессуаров обрамляют и дополняют форму и поверхность ноги. Тоже успел немного порисовать. Это линер и трафарет.</t>
+  </si>
+  <si>
+    <t>12.04.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5144</t>
+  </si>
+  <si>
+    <t>И еще немного рисунков.</t>
+  </si>
+  <si>
+    <t>12.04.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5143</t>
+  </si>
+  <si>
+    <t>Так хорошо бывает порисовать форму как она есть, без цели нарисовать как-то эдак и по-своему. Спокойно рассмотреть, проследить направления поверхностей, мысленно их «прощупать». В учебных группах я периодически делаю задания, в которых рисуем «без приколов», как хорошо сказала одна участница группы. Когда переключаюсь в режим рассматривания и честного изучения формы, лучше вижу красоту тела и то, насколько оно сложнее, чем всё, что способен нарисовать или придумать. В пятницу начнется новый очный курс о рисовании человека. Десять занятий о самом важном: композиция, выразительность позы и пластики, ракурс, конструкция и форма, голова, плечи, торс и конечности, фигура в движении и в одежде. На девяти занятиях разберем всё это поштучно, а на последнем объединим и закрепим новые знания. Кроме меня занятия проведут Лена Кузнецова и Аня Мишина, прекрасные рисовальщики и преподаватели. Тут все о курсе. А это я порисовал вместе с группой, у нас была тема о конечностях. Поэтому рисовал ручкой 🥁</t>
+  </si>
+  <si>
+    <t>09.04.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5142</t>
+  </si>
+  <si>
+    <t>Кино марта «Отец, мать, сестра, брат» Джима Джармуша (2025): 👫👭👫🎀🥱 «Удачи, веселья, не сдохни» Гора Вербински (2025): 📵🧚😼🤰👎 — Какое кино вас недавно впечатлило?</t>
+  </si>
+  <si>
+    <t>07.04.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5141</t>
+  </si>
+  <si>
+    <t>В эту пятницу, 10-го апреля, начнется мой второй трафаретный марафон. Это совсем новая программа: 🔍 Миниатюрный трафарет: на очень малом формате будем учиться обобщать композицию и отказываться от лишнего. 🌿Растения: поработаем с выразительностью плоскостного силуэтом и постепенно добавим объем. 🪩Стекло: составим композиции из стеклянных и зеркальных предметов, постараемся передать их прозрачность, блеск и преломления. ⛰️ Пейзаж: будем рисовать пейзаж с натуры, из окна или с фото, обращая внимание ритм, тон и поверхности. 🐜 Очень маленький объект на очень большом формате: соединим все темы вместе и выйдем на новый технический уровень. Увеличим маленькую природную форму до формата А2 и посмотрим, какие возможности это откроет. — Будет круто, присоединяйтесь. Можно участвовать с обратной связью и без нее. Тут все о марафоне: https://prostaya.ru/online-courses/trafaret-dva</t>
+  </si>
+  <si>
+    <t>31.03.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5136</t>
+  </si>
+  <si>
+    <t>Это те питерские рисунки. Извел все маркеры за несколько дней )</t>
+  </si>
+  <si>
+    <t>31.03.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5135</t>
+  </si>
+  <si>
+    <t>Онлайн о рисовании маркерами Для меня самый «родной» материал — это черный карандаш, его чувствую лучше всего, с ним у меня самый широкий диапазон возможностей. А маркеры всегда были как-то сбоку: могу рисовать, могу не рисовать. И вот, позапрошлым летом купил в Петербурге несколько маркеров, и там же ими активно порисовал. Получилось очень интересно в процессе и необычно по результатам: яркий локальный цвет побуждал заранее продумывать композицию и сочетания, искать возможности передать пространство и поверхности разными пятнами, линиями, текстурами. Для меня маркеры — зона эксперимента, возможность сделать что-то неожиданное для себя самого. Это работает именно потому, что они для меня не «родные», у меня нет отработанных решений — каждый раз рисую как заново. Приходите экспериментировать вместе, начинаем совсем скоро, 2-го апреля. Кроме меня курс ведут Леся Танченко и Лена Кузнецова. Посмотрите программу, она классная: https://prostaya.ru/online-courses/marker</t>
+  </si>
+  <si>
+    <t>30.03.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5134</t>
+  </si>
+  <si>
+    <t>30.03.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5133</t>
+  </si>
+  <si>
+    <t>Порисовал с участниками начавшегося онлайн-курса «Спонтанный виммельбух». Все по очереди называли объект или существо, из которых нужно было постепенно собрать связанную композицию, без эскиза и наметок. На каждый объект было две минуты, потом одна минута, плюс еще пять на доделку всего в конце. Еще можно присоединиться, тут все о курсе: https://prostaya.ru/online-courses/mnogo-detaley</t>
+  </si>
+  <si>
+    <t>29.03.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5132</t>
+  </si>
+  <si>
+    <t>Вопрос: Ещё интересно, есть ли кардинальные различия в обучении людей, которые хотят делать искусство ради искусства, и искусство ради коммерции (иллюстрация и итд). Либо первоначально для всех одинаковая отработка техник, а потом уже специализация на более высших уровнях? Думаю, что нет различий. Мне сложно представить человека, который начинает учиться творческому делу только «ради коммерции». В художники идут чтобы создавать прекрасное и новое, быть свободным и классным, и при этом зарабатывать творчеством, быть признанным. Ну, в идеале. Универсальной формы образования для художников не знаю. Если художник понимает, что хочет выразить, и у него есть подходящий для этого медиум, — не так важно, как это сочетание достигнуто, в учебном заведении или самообразованием. Учебная отработка техник может и помогать, и тормозить. Это норм вариант, если ещё нет конкретной цели, и хочется попробовать разное, проверить что твое, а что нет. Но диапазон-то большой, и отработка техник может включать не только базовые навыки рисования, но и переключение с рисунка на керамику, живопись, ваяние из дерева, вышивку, фотографирование и гравюру и гербарий. Я был бы рад так начать творческий путь ) Ещё думаю, что художники занимаются творчеством для себя, а не «ради искусства», что бы они вам ни говорили. И не могу назвать иллюстрацию «искусством ради коммерции». Этим делом сложно зарабатывать, при этом иллюстратор — такой же художник, не хуже других. — Задайте любой вопрос тут.</t>
+  </si>
+  <si>
+    <t>26.03.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5131</t>
+  </si>
+  <si>
+    <t>В субботу начинается курс о спонтанном виммельбухе, а в воскресение будет зум, на котором порисуем многофигурные композиции вместе с участниками. Приходите рисовать сложное играючи! Тут все о курсе: https://prostaya.ru/online-courses/mnogo-detaley</t>
+  </si>
+  <si>
+    <t>20.03.26 11:39</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5130</t>
+  </si>
+  <si>
+    <t>Вопрос: Посоветуйте, пожалуйста, что-то для профессионального хранения графики, удалось обзавестись несколькими работами советского периода, да и в принципе в будущем хочется коллекционировать графику, но как её достойно хранить? Спросил у Ильдара Галеева, издателя, художественного критика и владельца Галеев-Галереи, которая делает выставки советских художников 1920-30-х годов. Вот его ответ: «Хранение листов графики требует отдельного пространства в жилом помещении. Желательно — отдельного шкафа с выдвижными ящиками, тк листы должны находиться в горизонтальном положении. Каждый лист требуется покрыть особой бумагой — миколентной, ее можно приобрести в художественном салоне. Если речь идет о ценных произведениях — их необходимо закрепить на лапках на основу, чтобы предотвратить живого касания листа руками. Произведения можно распределить по алфавиту авторов у себя в ящике, для удобства поиска. Однако нужно помнить, что листы с сыпучим материалом (уголь, пастель) должны находиться сверху. На них недопустимо никакого давления. Это же касается работ на бумаге, выполненных гуашью. Правила экспонирования графики — не более 2-х месяцев на свету, исключая попадание солнечного света. Графику можно оформлять в раму для экспозиции в местах лишенных прямого попадания света. Затем лист должен «отлежаться» в укромном месте не менее года.» Телеграм-канал Ильдара, в котором пишет о выставках и художниках: https://t.me/galeyevgallery Сайт Галеев-Галереи: https://ggallery.ru — А тут можно задать мне любой вопрос.</t>
+  </si>
+  <si>
+    <t>19.09.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5577</t>
+  </si>
+  <si>
+    <t>А это работы участников предыдущих курсов. Авторы: Дарья Клементьева, Адия Амиржан, Александр Котенко, Ирина Гришанова, Оксана Алекс, Кристина Сон, Ольга Дернова, Елена Буравцова.</t>
+  </si>
+  <si>
+    <t>19.09.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5576</t>
+  </si>
+  <si>
+    <t>Онлайн-курс и марафон о композиции Итак, с 4-го октября по 13-го декабря проведем вместе с Полиной онлайн-курс «Как работает композиция», а параллельно ему —марафон по теме. Это будут десять недель спокойной практики, опытов, формулирования и сравнения. Чувство композиции возникает не из заученных правил и схем, а скорее из наблюдательности, восприимчивости к взаимодействию форм и их качеств. Вот это и будем не спеша развивать ) На курсе мы с Полиной будем комментировать работы каждой недели, а на марафоне участники будут делать те же задания с нашей поддержкой, возможностью задать вопросы в чате и обсудить работы с коллегами. Что будет: • интерактивная лекция о композиции — обсуждение композиционного устройства разных произведений искусства • самостоятельный анализ произведений художников • работа с абстракцией • фотографирование • рисование • продумывание и создание серии работ Темы такие: 1. Пошаговая абстракция 2. Натурный конструктор 3-4. Поиск ракурса и выделение главного 5-6. Ритм и рифма 7-8. Контраст и нюанс 9-10. Признаки серии. С каждой темой будем работать по две недели: сначала подмечать и фотографировать их проявления вокруг себя, затем применять все это в графике. Для финального задания участники выберут любые из рисунков/фотографий за предыдущие восемь недель и сделают на их основе серии из трех и более работ. — Курс стоит 28000, марафон — 7000. Если хотите присоединиться, напишите мне на go-gdmitry@yandex.ru Любые вопросы тоже пишите на почту.</t>
+  </si>
+  <si>
+    <t>18.09.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5571</t>
+  </si>
+  <si>
+    <t>Москвичи по памяти за пару недель.</t>
+  </si>
+  <si>
+    <t>17.09.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/dima_gorelyshev/5570</t>
+  </si>
+  <si>
+    <t>Почему красиво №2 Плоское борется с пространственным. Материальные рельефные драпировки — с плоским цветом стены и деталей. Перспективная поверхность пола упирается в черно-белый цоколь, глубокий градиент окна обрамлен плоскостным цветом. Угол комнаты мог бы помочь и встать на сторону пространства, но уклоняется, исчезает, а на разный ракурс плоскостей стен намекает только картина за шторой. Четкие падающие тени вызывают ощущение моментального снимка со вспышкой, застылости, еще большего уплощения. — Грег Бурак.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3347,59 +4694,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H349"/>
+  <dimension ref="A1:H502"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3084.818" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -12158,50 +13505,2651 @@
       <c r="H348">
         <v>2</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>61867</v>
       </c>
       <c r="B349" t="s">
         <v>987</v>
       </c>
       <c r="C349" t="s">
         <v>988</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>989</v>
       </c>
       <c r="E349">
         <v>3488</v>
       </c>
       <c r="F349">
         <v>9</v>
       </c>
       <c r="G349">
         <v>114</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>121007</v>
+      </c>
+      <c r="B350" t="s">
+        <v>990</v>
+      </c>
+      <c r="C350" t="s">
+        <v>991</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E350">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>121008</v>
+      </c>
+      <c r="B351" t="s">
+        <v>993</v>
+      </c>
+      <c r="C351" t="s">
+        <v>994</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E351">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>121009</v>
+      </c>
+      <c r="B352" t="s">
+        <v>996</v>
+      </c>
+      <c r="C352" t="s">
+        <v>997</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E352">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>121010</v>
+      </c>
+      <c r="B353" t="s">
+        <v>999</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E353">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>121011</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E354">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>121012</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E355">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>121013</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E356">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>121014</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E357">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>121015</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E358">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>121016</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E359">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>121017</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E360">
+        <v>3674</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>121018</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="E361">
+        <v>3305</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>121019</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E362">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>121020</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E363">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>121021</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E364">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>121022</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E365">
+        <v>2915</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>121023</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E366">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>121024</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E367">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>121025</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E368">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>121026</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E369">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>121027</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E370">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>121028</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E371">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>121029</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E372">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>121030</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E373">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>121031</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E374">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>121032</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E375">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>121033</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E376">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>121034</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E377">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>121035</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E378">
+        <v>2487</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>121036</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E379">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>121037</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E380">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>121038</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E381">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>121039</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E382">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>121040</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E383">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>121041</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E384">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>121042</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E385">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>121043</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E386">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>121044</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E387">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>121045</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E388">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>121046</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E389">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>121047</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E390">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>121048</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E391">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>121049</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E392">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>121050</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E393">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>121051</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E394">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>121052</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E395">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>121053</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E396">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>121054</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E397">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>121055</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E398">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>121056</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E399">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>121057</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E400">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>121058</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E401">
+        <v>3342</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>121059</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E402">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>121060</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E403">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>121061</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E404">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>121062</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E405">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>121063</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E406">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>121064</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E407">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>121065</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E408">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>121066</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E409">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>121067</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E410">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>121068</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E411">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>121069</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E412">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>121070</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E413">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>121071</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E414">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>121072</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E415">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>121073</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E416">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>121074</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E417">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>121075</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E418">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>121076</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E419">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>121077</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E420">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>121078</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E421">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>121079</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E422">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>121080</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E423">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>121081</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E424">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>121082</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E425">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>121083</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E426">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>121084</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E427">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>121085</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E428">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>121086</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E429">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>121087</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E430">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>121088</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E431">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>121089</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E432">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>121090</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E433">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>121091</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E434">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>121092</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E435">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>121093</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E436">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>121094</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E437">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>121095</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E438">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>121096</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E439">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>121097</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E440">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>121098</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E441">
+        <v>3316</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>121099</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E442">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>121100</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E443">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>121101</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E444">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>121102</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E445">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>121103</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E446">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>121104</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E447">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>121105</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E448">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>121106</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E449">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>121107</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E450">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>121108</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E451">
+        <v>3519</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>121109</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E452">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>121110</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E453">
+        <v>3913</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>121111</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E454">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>121112</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E455">
+        <v>3799</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>121113</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E456">
+        <v>4773</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>121114</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E457">
+        <v>4938</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>121115</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E458">
+        <v>4469</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>121116</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E459">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>121117</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E460">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>121118</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E461">
+        <v>3868</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>121119</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E462">
+        <v>3441</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>121120</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E463">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>121121</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E464">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>121122</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E465">
+        <v>3460</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>121123</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E466">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>121124</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E467">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>121125</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E468">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>121126</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E469">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>121127</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E470">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>121128</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E471">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>121129</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E472">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>121130</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E473">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>121131</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E474">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>121132</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E475">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>121133</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E476">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>121134</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E477">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>121135</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E478">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>121136</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E479">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>121137</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E480">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>121138</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E481">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>121139</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E482">
+        <v>3211</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>121140</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E483">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>121141</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E484">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>121142</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E485">
+        <v>4025</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>121143</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E486">
+        <v>3518</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>121144</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E487">
+        <v>3504</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>121145</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E488">
+        <v>4252</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>121146</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E489">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>121147</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E490">
+        <v>4119</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>121148</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E491">
+        <v>4373</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>121149</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E492">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>121150</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E493">
+        <v>3642</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>121151</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="E494">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>121152</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E495">
+        <v>3566</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>121153</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E496">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>121154</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E497">
+        <v>4033</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>121155</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E498">
+        <v>4373</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>126999</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E499">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>127000</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E500">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>127001</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E501">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>127002</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E502">
+        <v>2196</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">