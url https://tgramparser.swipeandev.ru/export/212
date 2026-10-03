--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="688">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1369">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2076,50 +2076,2093 @@
     <t>30.06.25 15:19</t>
   </si>
   <si>
     <t>t.me/vmuzey/25290</t>
   </si>
   <si>
     <t>Пока готовлю подборку выставок со свободным входом, поделюсь новостью о продлении одной из них. «Притяжение» в галерее современного искусства и коллекционного дизайна «Тираж 1/1» открыта до 11 июля. Это выставка-сотворчество двух авторов — фотографа Владимир Глынина и художницы Натальи Таранцовой. Здесь сплетаются цвета, формы, текстуры и два видения сплетаются. Для Владимира это стало еще и первым опытом кураторской работы. Ольга Егармина, основательница галереи«Тираж 1/1»: «С Владимиром Глыниным нас связывает многолетнее сотрудничество, начавшееся с основания галереи в 2019 году. Его новая серия, логично развивающая исследование жанра пейзажа, естественным образом вошла в нашу выставочную программу. Особую ценность проекту придает коллаборация с художницей Натальей Таранцовой. Выставка «Притяжение» — это не просто новая серия работ, а пространство, в котором два самодостаточных автора вступают в молчаливый, но выразительный диалог. Я благодарна Владимиру и Наталье за доверие и приглашаю зрителей ощутить это «Притяжение» — ведь искусство, подобно силе тяготения, невидимо, но неизбежно». Вход свободный #Москва #бесплатное 🏛 я поведу тебя в музей</t>
   </si>
   <si>
     <t>30.06.25 13:14</t>
   </si>
   <si>
     <t>t.me/vmuzey/25289</t>
   </si>
   <si>
     <t>Оркестр Санкт-Петербургской филармонии в июне представил произведения великих русских композиторов — Шостаковича, Прокофьева и Чайковского — в пяти городах КНР: Пекине, Гуанчжоу, Шэньчжэне, Шанхае и Ухане. Мероприятия при поддержке ВТБ прошли в рамках перекрёстных годов культуры России и Китая 2024–2025 и собрали более 7500 зрителей, из них более 3000 — в Пекине и Шанхае! Бонусом для гостей стала выставка уникальных архивных фотографий, посвящённых связи Шостаковича с Петербургской филармонией. Фото предоставлены Концертным залом Синхай 🏛 я поведу тебя в музей</t>
   </si>
   <si>
     <t>30.06.25 10:23</t>
   </si>
   <si>
     <t>t.me/vmuzey/25287</t>
   </si>
   <si>
     <t>Пушкинский музей покажет древнеегипетский магический жезл, приобретенный в коллекцию в 2022 году. Моновыставка продлится всего две недели с 8 по 20 июля и станет первой в серии «Новые шедевры Пушкинского». Магические жезлы, выполненные из кости гиппопотама, применяли в борьбе с демонами, существами иного мира, обитающими в «сумеречной зоне». По мнению египтян, эти сущности представляли серьезную угрозу для человека, находящегося в «переходном состоянии» — в момент рождения или смерти, в период тяжелой болезни или во время сна. Но в первую очередь, жезлы использовали для защиты от укусов ядовитых животных ночью; ими очерчивали защитный магический круг или помещали на кровати. Жезлы также вкладывали в погребальный инвентарь, чтобы они обеспечивали «зону безопасности» для умершего, который нуждался в защитной магии по дороге в иной мир и должен был беспрепятственно «пройти» опасный путь, прогоняя демонов и злых духов. Жезл из собрания ГМИИ относится к единичным сохранившимся образцам с барельефными изображениями. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>15.09.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31223</t>
+  </si>
+  <si>
+    <t>Открытия недели в Москве и Подмосковье «Керамика: от гончарного круга до 3D» Совместный проект Музея-заповедника «Архангельское» и кафедры керамики РГХПУ им. С.Г. Строганова. На выставке представлено более 230 предметов керамики, фотографий, графики. «Архангельское» 15 сентября — 29 ноября «В театре о театре» Перформативно-выставочный проект открывает новый взгляд на театр: фойе перестает быть проходным пространством и становится частью самого театрального действия. Театр Новая Опера с 15 сентября «История чёрного цвета» Проект объединяет более 80 современных авторов, которые в восьми залах выставочного пространства исследуют многозначность чёрного в социальном, психологическом и символическом аспектах. Фонд культуры «Екатерина» 16 сентября — 29 ноября «Боги и люди. От мифа к истории» В интерьерах, созданных специально для этой выставки, будет представлено развитие исторической картины как жанра, который считался наивысшим в живописной иерархии вплоть до середины XIX века, а позже, трансформировавшись, продолжал играть важную роль. В экспозиции будут представлены работы Васнецова, Сурикова, Репина, Крамского, Серова, а также выдающихся мастеров западноевропейского искусства Серпуховский историко-художественный музей 16 сентября — 28 марта Выставка Стива Маккарри Стив Маккарри — один из самых известных фотографов в мире. Среди его работ снимок «Афганская девушка», сделанный в лагере беженцев в Пакистане и опубликованный в National Geographic. На выставке покажут работы разных лет. Галерея Люмьер 17 сентября — 20 февраля «Династия» К 125-летию со дня рождения Вадима Васильевича Шверубовича. Выставка предлагает исследовать театральный ДНК одного рода, имя которого накрепко вплетено в историю Московского Художественного театра и шире – в культуру России. Музей МХАТ 17 сентября — 18 октября «Врубель. Рождение нового искусства» Выставка продолжает серию исследований музея, посвященную великим художникам, и раскрывает талант Михаила Врубеля не только в живописи и графике, но показывает его как экспериментатора, ищущего новые формы и методы в искусстве. Врубель предстает как Пророк, который силой своего таланта предсказал искусство будущего. Его визионерский дар позволял увидеть перспективу развития искусства в XX и даже в XXI веке. Всероссийский музей декоративного искусства 18 сентября — 17 февраля «Смена фокуса» Последняя выставка в галерее. В экспозиции будут представлены работы художников, с которыми галерея сотрудничала на протяжении двадцати одного года. Галерея Ruarts 18 сентября — 4 октября вход свободный «ДжонТраволта» Выставка Маресия Иващенко «ДжонТраволта» — попытка говорить с настоящим напрямую. Художник здесь выступает рассказчиком сегодняшнего дня и сам становится главным героем своего повествования. Выставочное пространстве фонда «Геометрия» с 19 сентября по предварительной договоренности Также откроются выставка Леонида Цхэ в пространстве Vladey в Доме с атлантами, новая выставка в VS Gallery и обновится «Открытое хранение» в музее «Гараж». 🖼 Генрих Семирадский. Праздник Вакха. Фрагмент. Из коллекции Серпуховского историко-художественного музея. #Москва #Подмосковье 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>15.09.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31214</t>
+  </si>
+  <si>
+    <t>Красота — в галерее «Каретный сарай» Серпуховского историко-художественного музея открылась большая выставка «Боги и люди. От мифа к истории». Она задумана как путешествие сквозь время. Маршрут построен вокруг ключевых произведений, которые проведут зрителя по пути от библейских сюжетов и античных мифов к сюжетам национальной истории. Среди работ произведения Ивана Крамского, Василия Сурикова, Ильи Репина, Виктора Васнецова, Василия Поленова, а также западноевропейских авторов. Выставка открыта по 28 марта. #Серпухов 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>15.09.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31205</t>
+  </si>
+  <si>
+    <t>Меньше месяца до завершения выставки «Полеты над временем. Пьеса о Штеренбергах» в Музее Масловки — она по 11 октября, а еще раньше прекратит действие специальное меню в «Анна Бистро» (по 30 сентября). Бистро находится буквально в паре минут ходьбы от музея, и это прекрасное сотрудничество. Мне вообще нравятся музейно-гастрономические связки. Каждое блюдо связано с одним эпизодов выставки, ее героев, пространством экспозиции или семейным воспоминанием — о доме, путешествиях, встречах и любимой еде. В меню — слабосолёная скумбрия с бородинскими гренками, гедза с говяжьим бульоном, жареный халуми с томатами и трюфельным мёдом, удон с рваной говядиной и яблочный тарт с ванильным мороженым и юдзу-карамелью. Из специального меню мы с моим любимым спутником выбрали гедза с говяжьим бульоном и жареный халуми с томатами и трюфельным мёдом. Яблочный тарт к тому моменту уже весь разобрали! Сверху попробовали и блюда из основного меню, включая необычное мороженое с мисо-соусом. Всё очень вкусно, а бонусом к блюдам из специального меню идут билеты в Музей Масловки. Если в музее уже были и билет сохранили, то от бистро вкусный бонус. Вот тут музей всё разъясняет и делится деталями. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>15.09.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31196</t>
+  </si>
+  <si>
+    <t>Музей архитектуры открыл в Аптекарском приказе прекрасную выставку «Бумажная архитектура. Долгий ящик. Раздел I». Это первая часть трилогии, где каждая из выставок будет отражать особый ракурс восприятия истории, структуры и персоналий явления «Бумажной архитектуры». Основу всех экспозиций составят работы, переданные Юрием Аввакумовым и другими авторами в собрание Музея архитектуры. Всего около 300 произведений «бумажных архитекторов», выполненных в разных техниках. Среди авторов Юрий Аввакумов, Александр Бродский, Вячеслав Мизин, Илья Уткин, Дмитрий Буш, Александр Хомяков, Юрий Кузин, Михаил Лабазов, Андрей Савин и другие. Обратите внимание, что архитектура экспозиции — оммаж Дому Мельникова (и узнаваемые окна-шестигранники тоже есть!) Ведь Константин Мельников в своих идеях предвосхищал время, и многие его проекты остались только на бумаге. 📚 Впервые выставочный проект музея адаптирован для нейроотличных посетителей. К выставке подготовлен буклет-путеводитель на ясном языке, разработанный сотрудниками музея при поддержке Благотворительного фонда «Свет». #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>15.09.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31190</t>
+  </si>
+  <si>
+    <t>Музей транспорта Москвы официально открыт! Долгожданная новость! Это и возможность побывать в отреставрированном гараже по проекту Константина Мельникова. Что движет городом? Постоянная экспозиция отвечает на этот вопрос через транспорт — от конки 1872 года до беспилотного шаттла. Более 9 тысяч квадратных метров, два уровня, 53 единицы подлинной техники и почти сотня интерактивных инсталляций в отреставрированном гараже для грузовых машин Константина Мельникова ﻿ Посетить постоянную экспозицию музея можно уже с сегодняшнего дня! #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>14.09.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31188</t>
+  </si>
+  <si>
+    <t>В Московский музей современного искусства бесплатно завтра 15 сентября — потому что Музейная неделя. Вот какие выставки сейчас идут: 📍ММОМА на Петровке «Феномены. Современная московская живопись и пересборка реального» Каждый из 11 художников представлен «крупным планом» в персональном зале — живописными и графическими произведениями, входящими в большие тематические серии и проекты последних лет. Среди участников Егор Плотников, Егор Кошелев, Евгения Буравлева, Анастасия Кузнецова-Руф, Евгения Войнар и др. «Режим отца» Новая серия живописных работ Миши Никатина посвящена опыту современного отцовства и изменениям, которые рождение ребенка вносит в привычный уклад жизни. 📍ММОМА на Гоголевском «Лужники. Есть место истории» Выставка совмещает сразу несколько линий повествования. С одной стороны, проект обращается к ключевым страницам в хронике «Лужников», одного из главных символов столицы, раскрывая отдельные эпизоды жизни Олимпийского комплекса. С другой — показывает точки пересечения спортивной истории с общественными и художественными процессами разных эпох. «Молчание звезды» Совместная конкурсная программа ММОМА и культурного проекта «СОЮЗ» продолжает работу музея по поддержке молодых художников и созданию возможностей для их профессионального развития. 📍ММОМА в Ермолаевском «Культура созидания. Юрий Михайлович Лужков и Московский музей современного искусства» Экспозиция рассказывает о роли Юрия Лужкова в создании ММОМА, а также о его вкладе в развитие культурных инициатив и поддержку художественных институций Москвы в 1990–2000-е годы. 📍Плюс Музей Вадима Сидура, Музей-мастерская Дмитрия Налбандяна. 🎫 Оформить бесплатный билет #Москва #бесплатное 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>14.09.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31187</t>
+  </si>
+  <si>
+    <t>Как только завершился один курс, сразу думаю о другом. Сейчас присматриваюсь к Европейскому университету. Там 17 октября стартует программа «Искусство быть зрителем: от впечатления к интерпретации», участники которой посетят и проанализируют 15 выставок. ▪️большая часть занятий пройдет в Москве, но будет еще и 2 поездки в Санкт-Петербург ▪️В Москве это выставки в Центре «Зотов», ГМИИ им. А.С. Пушкина, Еврейском музее и центре толерантности, Доме культуры «ГЭС-2», Музее «ЗИЛАРТ», Третьяковской галерее, Музее русского импрессионизма, Музее AZ. ▪️В Петербурге — Эрмитаж, KGallery, Музейно-выставочный комплекс «Манеж», «Полторы комнаты», Русский музей ▪️Первая выставка — «Свобода и глушь. От Кенозерья до Поморья» в музее-заповеднике «Царицыно» (а какие там деревянные расписные небеса!) ▪️Среди преподавателей Глеб Ершов, Василий Успенский, Ксения Диодорова, Лия Чечик, Сергей Фофанов и другие эксперты. Думаю, многие вам знакомы. ▪️Обучение продлится с октября по май, а заявки принимают до 7 октября включительно. 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>14.09.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31181</t>
+  </si>
+  <si>
+    <t>Музей AZ и Третьяковская галерея открыли выставку «Они были разными. Скульптура Оттепели». Она продлится в Центре AZART на Маросейке по 29 ноября. Выставка фокусируется на творчестве скульпторов, вошедших в искусство в период послесталинской оттепели (1950–1960-е гг). Она представляет работы нонконформистов — Эрнста Неизвестного, группы ЛЕСС — Владимира Лемпорта, Николая Силиса, Вадима Сидура, Андрея Красулина, Игоря Шелковского — и скульпторов, работавших в традиционном направлении — Татьяны Соколовой, Даниэля Митлянского, Дмитрия Шаховского и других. 🎫 По понедельникам вход свободный! 📍Центр AZART (м. Китай-город, ул. Маросейка, 11/4с1) открыт до 21:00, так что и после работы можно успеть. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>14.09.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31179</t>
+  </si>
+  <si>
+    <t>С добрым утром, Андрейка Все мы по понедельникам немного Андрейки! 🖼 Алексей Канцуров. 1980. Всероссийский музей-декоративно-прикладного и народного искусства. С выставки «Ненаивное наивное» в «Царицыно» (выставка супер!) #настроение 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>12.09.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31178</t>
+  </si>
+  <si>
+    <t>По музеям бесплатно — в Москве в понедельник стартует Музейная неделя. Вот расписание по дням, а регистрироваться лучше заранее! 14 сентября (понедельник) Музей-панорама «Бородинская битва» Парк Зарядье (Старый Английский Двор) 15 сентября (вторник) Мультимедиа Арт Музей (закрыт на реэкспозицию) Музей Москвы Московский музей современного искусства Галерея Василия Нестеренко 16 сентября (среда) Государственный музей-заповедник «Царицыно» Государственный музей А.С. Пушкина Музей-заповедник «Кузьминки-Люблино» Музейно-парковый комплекс «Северное Тушино» (Музей истории Военно-морского флота России) Государственный музей — культурный центр «Интеграция» имени Н.А. Островского Дом А.Ф. Лосева Государственный музей В.В. Маяковского Мемориальный музей А.Н. Скрябина 17 сентября (четверг) Государственный биологический музей имени К.А. Тимирязева Музей-усадьба «Кусково» Музей космонавтики Центр реставрации и хранения усадьбы Останкино (на реэкспозиции) Дом-музей Марины Цветаевой Музей К.Г. Паустовского Государственный музей Владимира Высоцкого Галерея Ильи Глазунова (к ней же относятся Музей сословий, Музей лубка и наивного искусства) 18 сентября (пятница) Музей В.А. Тропинина и московских художников его времени Московский государственный музей С.А.Есенина Дарвиновский музей Музей-заповедник «Коломенское» Усадьба Измайлово 19 сентября (суббота) Государственный музей обороны Москвы 20 сентября (воскресенье) Дом Гоголя — мемориальный музей и научная библиотека Музей М.А. Булгакова Дом русского зарубежья имени Александра Солженицына Объединение «Выставочные залы Москвы» Галерея Александра Шилова Фото: Музей Москвы 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>11.09.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31177</t>
+  </si>
+  <si>
+    <t>Один из главных спектаклей за последний год для меня «Всё тут» музея «Полторы комнаты» с Евгением Цыгановым и Марией Смольниковой. Художник — Мария Трегубова. Мурашечная постановка и как осколки множества спектаклей. Следующий показ уже послезавтра, а вот тут с дружественными каналами дарим 2 билета. 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>11.09.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31172</t>
+  </si>
+  <si>
+    <t>Традиционный дизайн отталкивается от вопроса: «Что мы хотим показать?». Эмпатичный — от другого: «Что почувствует посетитель?» Усталость, растерянность перед незнакомой темой, любопытство — хороший дизайн учитывает состояние человека и помогает ему двигаться дальше. Но есть и второй уровень: сможет ли посетитель поставить себя на место героя? На мультимедийной выставке «Николай Кузнецов. Человек-легенда», созданной Digital Expo, десятки экранов наблюдают за посетителем, создавая ощущение слежки и опасности. Ты уже не просто узнаёшь историю разведчика — ты оказываешься внутри неё. ➤ Мультимедиа передаёт контекст ➤ Интерактив превращает зрителя в участника ➤ Wow-эффект привлекает внимание, эмоция остаётся надолго Не просто показать историю. Дать человеку её прожить. Именно так Digital Expo работает с выставочным дизайном и технологиями. У себя в канале делятся международными кейсами и идеями о том, как меняется музейный опыт. Чтобы потом мы, посетители, погрузились в экспозицию с чувством. #онлайн 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>11.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31168</t>
+  </si>
+  <si>
+    <t>Бесплатные лекции, кинопоказы, спектакли и мастер-классы — деловая программа фестиваля «Медиамузей» в Нижнем Новгороде завершилась, но продолжается публичная! Среди событий и встреча с моей любимой подругой Соней Багдасаровой, которая ведет канал Shakko: об искусстве, на тему «Блогеры и инфлюенсеры в сфере искусства: как ими стать». Еще в программе: ✔️ Дискуссии «Бренд с усами: что такое быть Эрмитажным котом» с участием Марии Халтунен и Эвелины Леонтьевой из Эрмитажа, «Медиа как куратор. Как лайфстайл-издания формируют образы городов» с редакционным директором издания «Сноб» Влерией Тищенко, «Культура в глянце», «Кто сегодня формирует образ города: музеи или медиа?», «Личный бренд в XIX веке: Виктор Васнецов, Архип Куинджи, Иван Айвазовский» с Никитой Буглаком из Русского музея, «Когда есть контакт. Как выстраивать коммуникацию музеям с прессой» с Анной Черниковой, заместителем шеф-редактора Издательского дома «Коммерсантъ», издателем Weekend ✔️ Лекции «Культурные коды стиля жизни в медиакоммуникациях», «Мемы как культурный феномен», «Подпишись и приходи: как музеям работать с цифровой аудиторией» ✔️ Фильмы «Валентин Серов. Я в душе скандалист», «Передвинем передвижников», «Эрмитаж. Натюрморт. Гимн жизни», мультсериал «Пушкин и Михайловское», сериал «Тайные дворцы Эрмитажа» ✔️ Спектакли, концерты, выставки, мастер-классы: «Невидимый хор», «Ошибка экспозиции», «Куда текла вода? Тайны Трехсвятского квартала», «Картина начинает двигаться», «Я не хочу ничего обрабатывать, я хочу «щелк-щелк»! Финалом станет диджей-сет в арке Болдинского музея 12 сентября в 19:00! 🎫 Вход почти на все события бесплатный, в некоторых случаях требуется регистрация или билеты. Расписание — на сайте фестиваля. #НижнийНовгород 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>11.09.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31163</t>
+  </si>
+  <si>
+    <t>Эти выходные — последняя возможность увидеть выставку «Михаил Нестеров» в Сергиево-Посадском музее-заповеднике. Там собрали 48 работ из коллекции Русского музея, охватывающих почти шесть десятилетий творческого пути великого художника. Среди них и первый вариант знаменитой картины «Пустынник», ранний «Портрет М.И. Нестеровой», первой жены художника, «Думы»), «Элегия», «Лель (Весна)». Еще недавно вышел выпуск передачи «Хранители памяти», где о выставке рассказывает заместитель директора музея по научной работе Светлана Викторовна Николаева. #СергиевПосад 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>10.09.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31162</t>
+  </si>
+  <si>
+    <t>Один из главных спектаклей за последний год для меня «Всё тут» музея «Полторы комнаты» с Евгением Цыгановым и Марией Смольниковой. Художник — Мария Трегубова. Мурашечная постановка и как осколки множества спектаклей. Следующий показ уже послезавтра, а вот тут с дружественными каналами дарим 2 билета. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>10.09.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31160</t>
+  </si>
+  <si>
+    <t>Звезда и негласная хозяйка нижегородского Арсенала (филиала Пушкинского музея) — Арсения. Обсуждаем с коллегами на фестивале «Медиамузей» пиар, а тут сразу пример от пушистого работника, как завладеть вниманием. О своей жизни и работе она рассказала в интервью одному из местных порталов. #НижнийНовгород 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>09.09.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31159</t>
+  </si>
+  <si>
+    <t>Дарим билеты на «Всё тут» с Евгением Цыгановым и Марией Смольниковой Хотим подарить 2 билета на один из самых громких проектов прошлого года - «Парковка. ВСЁ ТУТ. Спектакль», который состоится 13 сентября 20:00. Парковка Europolis - самое неожиданная локация, на которой можно увидеть игру Евгения Цыганова и Маши Смольниковой в окружении декораций Марии Трегубовой. Спектакль-воспоминание, который с большой теплотой воссоздает фрагменты некоторых спектаклей Дмитрия Крымова и посвящены в т.ч. режиссерскому гению его отца Анатолия Эфроса. Редкая возможность увидеть этот блистательный актерский дуэт в пока еще теплую московскую погоду. Для участия нужно быть подписанным на каналы: — я поведу тебя в музей. Наташа Крючкова о главных выставках Москвы, Петербурга и везде (о театре и концертах иногда тоже) — Богема отдыхает. Любовь Пу́ликова — историк искусства и коллекционер про культуру и эстетические удовольствия — От чего дзинькает. Канал с вдумчивыми рецензиями на драматические постановки /  балет, выставки и книги в Москве и Петербурге Итоги подведем 12 сентября в 21:00. Участников: 791 Призовых мест: 1 Дата розыгрыша: 21:00, 12.09.2026 MSK (завершён) Победители розыгрыша: 1. Елена - 5p46vn</t>
+  </si>
+  <si>
+    <t>09.09.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31150</t>
+  </si>
+  <si>
+    <t>Никакой шенген не нужен — прекрасная коллекция западного искусства в Нижегородском государственном художественном музее. Среди работ и «Женщина, смотрящая на птичку» Огюста Ренуара (1866) с очень интересной историей. Справедливости ради — в корпусах «Русское искусство» и «Искусство 20 века» коллекции тоже невероятные. Произведения из них часто видим на главных выставках. Не устану повторять, что посмотреть на многие шедевры можно просто в постоянной экспозиции и это касается множества музеев. Так что давайте почаще навещать их без громких поводов. #НижнийНовгород 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>09.09.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31145</t>
+  </si>
+  <si>
+    <t>Мои фавориты с дорогого сердцу аукциона «Созвездие», который пройдёт онлайн сегодня вечером: ◾Турбен. «Это мне?». 2025. Турбен особенно полюбился после недавней выставки в зале «ЗДЕСЬ на Таганке» в Москве ◾Ольга Аксенова. «Ожидание». 2025 ◾Виталий Простов. «Этюд головы». 2023. Для меня один из новых авторов, теперь слежу с любопытством ◾Елена Ковылина. «Фантик от конфеты "Виски"». 2026. Еще очень люблю ее серию с фруктами и овощами, но на аукционе конфетная ◾Анатолий Akue. «Между веками». 2026 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>09.09.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31136</t>
+  </si>
+  <si>
+    <t>«В кадре. Летопись музейной жизни» — в левом крыле нижегородского Арсенала открылась официальная выставка фестиваля «Медиамузей». Там можно увидеть фотографии знакомых музейных событий, ставших в свое время сенсациями. Среди них — «Джоконда» Леонардо да Винчи в Москве в 1974 году и закладка Юрием Гагариным первого камня Музея космонавтики в Калуге в 1961 году. Это совместный проект центра «РОСИЗО» и Пушкинского музея, а увидеть его можно по 8 ноября. Вход свободный. #НижнийНовгород 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>09.09.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31127</t>
+  </si>
+  <si>
+    <t>Стена Нижегородского кремля как подиум — вчера вечером там прошел показ Summa Moda, где наряды и аксессуары представили нижегородские дизайнеры и бренды. Дефиле эффектно открыла Наталья Суханова, министр культуры Нижегородской области. Показ стал частью параллельной программы первого фестиваля музейных коммуникаций «Медиамузей», который проходит с 8 по 12 сентября. В планах не только дискуссии, где и смелые культурные события обсудим, но и большая публичная программа с мастер-классами, кинопоказами, пленэрами, лекциями, концертами и выставками. Не пропустите! #НижнийНовгород 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>08.09.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31124</t>
+  </si>
+  <si>
+    <t>Кто где, а я на выставке закатов в Нижнем Новгороде. Восторг! 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>08.09.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31119</t>
+  </si>
+  <si>
+    <t>Тихое открытие — в галерее «Открытый клуб» с 10 по 22 сентября пройдет выставка «Борис Мессерер. Акварельный пейзаж». Выставка даёт возможность увидеть Бориса Мессерера с неожиданной стороны — не как известного театрального художника и сценографа, а как тонкого наблюдателя природы.  Основная часть работ была создана в 1950-1960-е годы. В экспозиции будут представлены пейзажи Москвы, Санкт-Петербурга, Крыма и других регионов Советского Союза. По мнению художника, именно акварель лучше всего передаёт фазы дня и особенности освещения. Так, совсем по-разному смотрятся улочки Коктебеля, изображённые при солнечном свете и в пасмурную погоду. Здесь мягкость акварельного тона сочетается с почти физическим ощущением воздуха. Влажная фактура акварели особенно интересно раскрывается в пейзажах Санкт-Петербурга с его сырым климатом и переменчивой погодой. Москва же в работах художника предстаёт и камерной, и праздничной. Перед зрителем возникает не столько узнаваемый вид, сколько особое настроение места. 📍«Открытый клуб» ул. Спиридоновка, 9/2 График работы: каждый день с 16:00 до 22:00, среда — выходной. В дни проведения мероприятий время работы выставки может отличаться — проверяйте актуальное расписание на сайте. Вход свободный #Москва #бесплатное 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>08.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31118</t>
+  </si>
+  <si>
+    <t>Моя вечная претензия к себе — ощущение, что «верхушек нахваталась», как любит говорить папа. Слушала и слушаю лекции и интервью, но урывками. Когда какую-то деталь замечаешь в произведении, а общей картины не видишь. А хочется понимать целые пласты и направления. Недавно порадовал открытый лекторий от «Пробы», а уже через неделю у них стартует целая годичная программа «История искусства». Это фундаментальное введение в историю искусства для тех, кто хочет системно изучать искусство и постепенно выработать собственную оптику. За год участники пройдут путь от Античности до современности, познакомятся с архитектурой, живописью, скульптурой, фотографией, кино и неевропейскими художественными традициями. В основе программы лежит идея, что искусство можно не только изучать, но и учиться видеть. Мы движемся от личного впечатления к аргументированной интерпретации, от отдельных произведений — к пониманию художественных традиций, а анализ произведения рассматриваем как навык, который развивается постепенно. Программа построена по университетскому принципу и включает лекции, семинары, ридинг-группы и самостоятельную работу. Курсы складываются в общую картину, позволяя увидеть связи между эпохами, медиа и способами изображения мира. Научный руководитель программы — Олег Воскобойников. Авторы курсов — Михаил Кукин, Анна Гусева, Ольга Русинова, Кирилл Светляков, Елена Якимович, Надежда Чамина, Лев Масиель Санчес. Занятия будут проходить онлайн в Zoom с понедельника по четверг в 19:00. Старт программы — 14 сентября. Количество мест ограничено. Подать заявку</t>
+  </si>
+  <si>
+    <t>08.09.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31117</t>
+  </si>
+  <si>
+    <t>Привет из «Буревестника» — отправляюсь в Нижний Новгород, где с 8 по 12 сентября впервые пройдёт фестиваль музейных коммуникаций «Медиамузей». Среди участников музейные руководители, специалисты по коммуникациям и представители медиаиндустрии. Обсудим, как меняется роль музеев в информационном пространстве и какие инструменты помогают культурным институциям находить свою аудиторию. Событий очень много, и буду рассказывать о них! Сама приму участие в сессии «Музей в центре событий: как стать новостью сезона?», где стану модератором. Немного волнуюсь! За новостями фестиваля можно следить в Телеграм-канале. Конечно, подготовлю и подборку-шпаргалку главных выставок в городе. #НижнийНовгород 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>07.09.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31116</t>
+  </si>
+  <si>
+    <t>Открытия недели в Москве «Бумажная архитектура. Долгий ящик» Выставочная трилогия, посвящённая художественному феномену отечественной культуры 1980‑х годов.  Музей архитектуры им. Щусева 8 сентября — 18 октября «Режим отца» Новая серия живописных работ Миши Никатина посвящена опыту современного отцовства и изменениям, которые рождение ребенка вносит в привычный уклад жизни. ММОМА на Петровке 9 сентября — 25 октября «Прогулка с Дон Кихотом» Выставка работ Михаила Коржева – выпускника и педагога ВХУТЕМАСа, ученика классика Алексея Щусева и новатора рационалиста Николая Ладовского. Галерея на Трубной 9 сентября — 4 октября «Искусство сцены. Академическая живопись» Выставка, посвященная глубинной связи русской академической живописи и театра. ВДНХ, Павильон №1 «Центральный» 10 сентября — 17 января «Они были разными. Скульптура Оттепели» Выставка представит работы нонконформистов — Эрнста Неизвестного, группы ЛЕСС — Владимира Лемпорта, Николая Силиса, Вадима Сидура, Андрея Красулина, Игоря Шелковского — и скульпторов, работавших в традиционном направлении — Татьяны Соколовой, Даниэля Митлянского, Дмитрия Шаховского и других. Центр AZART 10 сентября — 29 ноября «Трава по пояс» и «Комитет охраны авторских прав природы» В день рождения музыканта, поэта, художника и главной отечественной панк-иконы Егора Летова, в Центре Вознесенского откроется выставка «Трава по пояс», посвященная искусству лидера группы «Гражданская оборона». В тот же день на −1 этаже Центра откроется выставка-сателлит «Комитет охраны авторских прав природы». Центр Вознесенского 10 сентября — 10 января «Шелковый путь. Современное декоративно-прикладное искусство Турции» Более 80 экспонатов, от миниатюр с видами Самарканда и Хивы до ковров, войлочных шатров и ювелирных украшений, воссоздают живой маршрут Шелкового пути. Музей Востока с 10 сентября «degaussing / остаточное притяжение» Персональная выставка Сергея Обухова. Проект обращается к опыту близости и притяжения в условиях современной культуры, стремящейся подчинить отношения логике объяснения, контроля и интерпретации. Галерея Set Projects 10 сентября – 31 октября Вход свободный (информация тут) «Под стук колес» Это не столько рассказ о железной дороге, сколько размышление о движении, времени и пути. В работах художников железнодорожные пути становятся образом человеческого движения. Галерея Артстори 10 сентября — 1 ноября «Н.Ш.» к 145-летию Николая Шперлинга Выставка «визионера с загадочно улыбающейся физиономией» и одного из самых таинственных людей, входивших в скрябинское окружение. Музей Скрябина с 10 сентября «Телесье» Выставка в преддверии выхода книги журналистки, блогера и соосновательницы «Антиглянца» Татьяны Столяр «Я есть жир». Галерея Алины Пинской 10-20 сентября «Vereja. По ту стороны наличника» Экспозиция объединит архивные вещи, эскизы, личные предметы основателя бренда и знаковые образы с подиумных показов последних лет, прослеживая путь VEREJA от домашнего ремесла до самостоятельного явления российской моды. Всероссийский музей декоративного искусства 11 сентября — 13 октября «Прогулка по нестабильному пейзажу» Выставка исследует процесс взаимодействия между личным выбором коллекционера и постоянно меняющимся художественным ландшафтом. Stella Art Foundation 11 сентября — 30 ноября «Легенда о Песнярах. Минск – Москва» Выставка посвящена белорусской словесности, её диалогу с русской культурой, а также феномену всенародной и мировой популярности ансамбля «Песняры» в культурном пространстве ХХ века. Московский дом Достоевского» 12 сентября — 13 декабря «Сеть сигналов» Выставка Елены Шаргановой. Полет из города прошлого в мир будущего. Ателье Евгения Шутко вход по договорённости 10-19 сентября «Это только цветочки» Выставка Даниила Дэге. Подробности должны появиться в канале DiDi Gallery позднее. Hidden Place 🖼 Федотов П.А. Портрет детей Ольги и Федора Жербиных. 1851 г. / ВДНХ #Москва #скорооткроется 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>07.09.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31110</t>
+  </si>
+  <si>
+    <t>«История черного цвета» — такая выставка откроется 16 сентября в Фонде культуры «ЕКАТЕРИНА» при участии Untitled Foundation. История черного цвета — это история трансформаций человечества: его страхов, сформированных властных механизмов, духовных поисков и эстетических революций, происходящих по сей день. Проект «История черного цвета» в Фонде культуры «ЕКАТЕРИНА» под кураторством Дмитрия Гайкова и Алёны Дятко объединяет более 80 современных авторов, которые в восьми залах выставочного пространства исследуют многозначность черного в социальном, психологическом и символическом аспектах. Каждая работа — самостоятельный и одновременно важный элемент целостной экспозиции. С одной стороны, зритель может наблюдать за взглядом отдельно взятого художника на природу черного цвета (около половины произведений подготовлены специально для проекта), с другой — это разговор о символической антропологии черного в каждом из залов. Среди художников Эрик Булатов, Петр Беленок, Иван Чуйков, Катя Никитина, Андрей Филиппов, Кирилл Манчунский и другие. Выставка 18+. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>07.09.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31101</t>
+  </si>
+  <si>
+    <t>Если соберетесь на большую выставку «Лужники. Есть место истории» в Московском музее современного искусства на Гоголевском, загляните и в соседний корпус. Там проходит выставка «Молчание звезды», ставшая центральным событием первого сезона совместной с культурным проектом «СОЮЗ» конкурсной программы. Она объединяет около 70 произведений живописи, графики, скульптуры и инсталляции, созданных 24 авторами. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>07.09.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31099</t>
+  </si>
+  <si>
+    <t>Доброе понедельничное — работа с выставки «Хлеб» в Центре «Зотов» для мотивации 🤪 🖼 Яков Паин. Натюрморт («Кто не работает, тот не ест»). 1910-е. Коллекция государственного музея-заповедника «Ростовский кремль». #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>06.09.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31090</t>
+  </si>
+  <si>
+    <t>Восторг — знаменитый Дар Петера и Ирене Людвиг роскошно смотрится в залах музея ЗИЛАРТ. Впервые в Москве представлено более 100 произведений западных и отечественных художников, которые Русскому музею в 1994 году подарили известные немецкие коллекционеры. Энди Уорхол, Жан-Мишель Баския, Рой Лихтенштейн, Роберт Раушенберг, Йозеф Бойс, Георг Базелиц, Ансельм Кифер, Илья Кабаков, Эрик Булатов, Владимир Янкилевский, Виктор Пивоваров и еще десятки авторов, имена которых не так известны у нас. Экспозиция построена не по хронологии и не по национальным школам. Куратор выставки Александр Боровский предлагает увидеть искусство второй половины ХХ века как пространство постоянного диалога, где разные художественные направления не существуют изолированно, а перекликаются друг с другом. Выставка «Русский музей в ЗИЛАРТе. Шедевры искусства второй половины ХХ века. Дар Петера и Ирене Людвиг» продлится по 7 февраля. Расписание публичной программы уже опубликовано. → Еще в ЗИЛАРТе продолжаются выставки «Африканское искусство: боги, предки, жизнь» (по 17 января) и «DIES ILLA Гриша Брускин» (по 27 сентября). На террасе пятого этажа открыт «Приют невинных» Александра Бродского, но поймать билеты довольно сложно, так как инсталляция камерная. → Совет: не начинайте свой маршрут с инсталляции Гриши Брускина, лучше смотреть ее в финале. Она оглушительно прекрасна. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>06.09.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31088</t>
+  </si>
+  <si>
+    <t>Новый гигантский цветок распустился в музее под открытым небом в Артплей — вдобавок к тем цветам Елены Романовской, о которых уже рассказывала. Это «Пестик Голосеменной», и вот что о нем говорит сама художница: Елена Романовская: Конечно, любой школьник нас поправит, — в реальности у голосеменного растения пестика нет, ведь эволюционная адаптация позволила ему успешно размножаться и без воды. Очень напоминает жителей каменных джунглей. Здесь в нереальности названия и зашита метафора: урбан-цветок сделан из прочнейшего металла, но его сердце (пестик) незащищен, а семя — самая его суть, прошлое и будущее, — уязвимо. Так и обитатели мегаполиса вынуждены носить броню каждый день, иначе раны, наносимые в городской гонке, могут повредить ментальному здоровью. На «лице» нашего Пестика не агрессивный оскал. Это гримаса, рожденная под давлением урбан-среды, внутреннее сражение за собственную витальность. Но наш цветок выбрал путь созидания; многочисленные цветущие бутоны и зеленые стебли, распахнутые для объятий — это про умение отдавать, расцветать духовно для мира. Именно эти смыслы, а не просто забавный яркий каркас, поставлены на постамент. При случае загляните в музей под открытым небом Артплей, чтобы познакомиться с новым обитателем. Там же до 30 сентября можно увидеть «Зоопарк на балконе». И всегда — попробовать отыскать все муралы и арт-объекты (вот варианты маршрутов). #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>06.09.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31084</t>
+  </si>
+  <si>
+    <t>Лайфхак, как побывать на всех главных открытиях в Москве и не остаться без сил — просто не забывать вкусно и красиво питаться. Мои ужины и завтраки в эти дни готовила «Любовь Пирогова». Однозначные фавориты — пироги груша-горгонзола и ревень-клубника. Пока передышка от мучного, но следующие вкусы уже выбраны (интригует осенняя слива с фундуком). Еще эти пироги напомнили мне о фрагменте картины «Нидерландские пословицы» Питера Брейгеля-Старшего с пирогами на крыше. #онлайн 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>05.09.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31080</t>
+  </si>
+  <si>
+    <t>Высокие шкатулки с птицами, обрамленные ажурным золотом, блюдо с героями древнегреческих мифов, русские народные промыслы, переосмысленные в языке «Таинственного леса» Как прекрасны работы Никиты Макарова, невозможно не любоваться. На Cosmoscow они представлены вместе с KGallery. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>05.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31079</t>
+  </si>
+  <si>
+    <t>Вновь собираю чемодан в Нижний Новгород, потому что там с 8 по 12 сентября пройдет фестиваль музейных коммуникаций «Медиамузей» 🫶 Модерирую одну из сессий и с нетерпением жду встреч с коллегами!</t>
+  </si>
+  <si>
+    <t>05.09.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31078</t>
+  </si>
+  <si>
+    <t>Событийный маркетинг и сарафанное радио Интеграция фестивалей и концертных программ в деятельность музеев — это не только возможность привлечь новых посетителей, но и отличный способ стать частью масштабной информационной повестки. Все детали продвижения больших музейных событий обсудят 10 сентября на кейс-сессии «Музей в центре событий: как стать новостью сезона?». Об актуальных тенденциях событийного маркетинга расскажут эксперты Владимиро-суздальского музея-заповедника, Музея Мирового океана, музеев-заповедников «Болдино» и «Кижи», а также Выкса-Фестиваля. Модератор дискуссии — основательница канала «Я поведу тебя в музей» Наталия Крючкова. 😍 Подписывайтесь на новости фестиваля</t>
+  </si>
+  <si>
+    <t>05.09.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31069</t>
+  </si>
+  <si>
+    <t>Сюда нельзя идти голодным и второпях — в Центре «Зотов» открылась великолепная выставка «Хлеб». Над ней работала команда, создавшая полюбившийся многим проект «Красная Москва. Женщина в большом городе». Это хлебная одиссея, где хлеб становится становится героем сказки и перебирается из деревни в город. В своем путешествии он станет свидетелем перестройки общественных институтов, утопических мечтаний и амбициозных урбанистических проектов, а также познакомит зрителей с гастрономическими и культурными традициями эпохи.  В экспозиции живопись, предметы декоративно-прикладного творчества, ольфакторные и интерактивные зоны, произведения современных художников, исторические артефакты и инсталляции. Среди имен Борис Кустодиева, Кузьма Петров-Водкин, Илья Машков, Давид Штеренберг и другие. Отметила для себя иллюстрации Тамары Кафенгауз к сказке «Веселый хлеб». В конце экспозиции вас ждет тотальная инсталляция Варвары и Софьи Чельцовых, где можно стать частью аудиоперформанса и проникнуться духом семейного застолья. ❗Важное — на выставке представлены ольфакторные объекты и инсталляции, в которых используются различные душистые вещества. Если вы знаете о своей повышенной чувствительности к отдельным ароматам или их компонентам, рекомендуем вам принять необходимые меры предосторожности до посещения выставки.  Кураторами стали Дарья Донина и Елена Желудкова. Архитектор — Юлия Наполова, бюро PS Culture. Выставка открыта по 17 января. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>05.09.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31064</t>
+  </si>
+  <si>
+    <t>Экскурсионный эксперимент — после выпускной экскурсии в Школе гида «Глазами инженера» думала, что не так быстро повторю опыт. Но внезапно для себя оказалась напарницей Марины Ивановой на премьерной экскурсии для нового проекта. Это всё «Маршрут культуры» — совместный проект Креативного бюро «Глазами инженера» и ВТБ. Вдохновением стали музеи-партнеры банка: Третьяковка, Пушкинский музей и Центр «Зотов». Специальные экскурсии пройдут пройдут с 9 по 27 сентября. Три маршрута и 5 экскурсий по каждому: «Пушкинский: музей и пространство», «Третьяковка: город в городе» и «Центр «Зотов»: что производит Пресня?». Участников ждет не только прогулка, но и билеты в музей и памятные сувениры. Вести экскурсии будут гиды «Глазами инженера» Татьяна Денисова, Ксения Григорьева, Марина Иванова и Анастасия Щербакова. Предвосхищая вопросы — мне удалось попрактиковаться только на премьерной экскурсии для СМИ и других блогеров. Но это очень важный опыт и еще один шаг навстречу аккредитации и проведению своих экскурсий. Отдельное спасибо моей напарнице Марине Ивановой, команде «Глазами инженера» и ВТБ за тепло и поддержку! 🔖 Подробности о проекте — на сайте Фотографии: Анна Сорокина #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>04.09.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31060</t>
+  </si>
+  <si>
+    <t>Почему у него сплюснутый нос? Когда он создавал свой портрет, то не удержался и поцеловал себя в нос Очень трогательный благотворительный проект, представленный на Cosmoscow — «На ощупь». Он создан Юлией Княжанской и объединяет слепоглухих подопечных Ресурсного центра «Ясенева Поляна» и современных художников под кураторством Динары Уваровой. Вот эти портреты на фотографии сделаны детьми, которые никогда не видели себя в зеркало. При этом портреты получились очень похожими на них. Архип, чей портрет на второй фотографии, так проникся, что поцеловал себя в нос, поэтому у его «отражения» нос приплюснутый 💔 «На ощупь» предлагает посетителям получить опыт тактильного взаимодействия с произведениями искусства, как это происходит у слепоглухих людей. Среди взятых за основу работ и созданных по их мотивам тактильных экспонатов работы Евгении Буравлевой, Леши Непетровича и Люси Морошкиной (Новые городские художники). Но в целом участников намного больше. Стенд можно увидеть на втором этаже «Тимирязев-центра» по 6 сентября. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>04.09.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31055</t>
+  </si>
+  <si>
+    <t>Капуста — явно в тренде. Точно наблюдаю это в искусстве и дизайне в последние месяцы. Вот и на ярмарке Cosmoscow появилась «Капустная дева». Такой арт-объект представили «Азбука вкуса» и модный дом Alena Akhmadullina. По замыслу, инсталляция воплощает современное искусство и эстетику повседневности. Дополнением станет искусство гастрономическое — посетителей ждут специальное капустное меню и чай из самовара. «Для нас сотрудничество с российскими брендами — важная часть развития компании. Такие проекты позволяют объединять экспертизу, находить новые форматы взаимодействия с аудиторией через наш культурный код и создавать уникальные продукты и впечатления для покупателей», — Денис Сологуб, президент торговой сети «Азбука вкуса». Так как капуста еще и символ изобилия, думаю, это хороший знак для всех участников ярмарки. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>04.09.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31046</t>
+  </si>
+  <si>
+    <t>14-й выпуск Международной ярмарки современного искусства Cosmoscow открылся в «Тимирязев Центре»! Планирую сходить еще раз в последний день работы, а пока что: ➤ 112 галерейных стендов, 21 партнерский проект, 11 некоммерческих культурных проектов, а также 4 стенда иностранной секции ➤ Для меня ярмарка во многом про людей — приятно встречаться, обниматься и разговаривать, пусть это и экспресс-разговоры ➤ Точно кого-то забуду, но среди любимых Джессика (всегда), pop/off/art, PENNLAB, Шифт, Serene, галерея Алины Пинской, DiDi, Миф, галерея Марины Гисич, Собо, KGallery, СССХ, Тайнинка, Е.К.АртБюро, Радость. И как-то получается, что петербургских больше. ➤ Из Нижнего Новгорода приехала студия «Тихая» — на ее стенде Иван Белов, Лена Лисица, Антон Мороков. ➤ Отдельная любовь — «Новые коллекционеры». А еще инсталляция РБК и «Полутора комнат», созданная Александром Бродским. Она отсылает к содержанию стихотворения Иосифа Бродского «Дни бегут надо мной...». Еще радость, что приехал Музей-квартира Гурьянова из Петербурга. ➤ Центр Вознесенского анонсировал выставку, посвященную Егору Летову. Она откроется уже на следующей неделе. ➤ Счастлива за победителей программ Фонда поддержки современного искусства Cosmoscow «Музей года» — филиал Третьяковки в Самаре, который на ярмарке показывает инсталляцию, такую «кухню наизнанку». «Институция года» — творческое сообщество МИРА, на их стенде прообраз будущего МИРА музея. «Коллекционер года» — Зоя Галеева, кем бесконечно восхищаюсь. Не пропустите выставку ее коллекции на первом этаже. «Художник года» — Игорь Самолет. Он показал масштабную инсталляцию «Всплеск», которая стала визуальным ориентиром ярмарки. ➤ «Лучшим стендом» признана галерея Синтакс, основанная Эльвирой Тарноградской. Там представлены Валерий Чтак, Лидия Жудро, Дмитрий Булныгин и Слава Нестеров. ➤ У ярмарки есть дискуссионная программа — в Лектории и Медиафоруме. Для детей придумали классное пространство вместе с Кенгуру ➤ На первом этаже можно закупиться книгами, а еще отдельное внимание обратите на корнер ART FLASH с официальным мерчем ярмарки (буду красоваться в футболке) и свежим выпуском газеты ➤ Всегда рада «Юному искусствоведу» — на ярмарке показывает новый выпуск и «Мирт» Артема Филатова. ➤ Среди партнерских стендов завирусился гигантский бобер у 12 STOREEZ, а «Мистраль» (в том году у них была гипнотическая гречка) в этот раз сделали коллаборацию с Вовой Перкиным. 📍Cosmoscow «Тимирязев Центр» 4-6 сентября #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>04.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31045</t>
+  </si>
+  <si>
+    <t>Когда-то в моей небольшой коллекции поселился «Розовый дельфин» Якова Хомича. Последние несколько лет активно слежу за художником и тем, как он обрел свой художественный язык и активно присутствует на выставках. Мне не очень знакомо закулисье работы именно художника, а еще галеристов и продюсеров в арт-сфере. Поэтому жду 9 сентября, чтобы послушать Артема Евушкина, арт-менеджера и продюсера Якова Хомича, директора галереи современного искусства ART&amp;BRUT. Лекторий «Синхронизация» проведет с его участием бесплатный онлайн мастер-класс: «Путь в арт-мир: как превратить любовь к искусству в профессию». В этот вечер заглянем за кулисы арт-среды и узнаем, как создаются проекты, строятся карьеры художников и складываются профессиональные связи. Больше всего интересно послушать о том, что за кадром — переговорах, ошибках, неожиданных ситуациях и негласных правилах. Еще Артем затронет темы продвижения художника и участия в выставках и ярмарках, в том числе за рубежом. Так что встретимся 10 сентября в 19:00 мск онлайн. А после встречи у вас останется памятка с рекомендациями, с которой можно начать погружение в арт-среду уже сейчас. Записывайтесь по ссылке!</t>
+  </si>
+  <si>
+    <t>04.09.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31040</t>
+  </si>
+  <si>
+    <t>МИРА музей в Суздале откроется в апреле 2027 года — радостная новость с Cosmoscow, где творческое сообщество МИРА стало «Институцией года». Первое приглашение на открытие музея получила основатель и директор ярмарки Cosmoscow Маргарита Пушкина. Лора Гуэрра недавно сказала мне такие слова: «Если каждый будет петь свою песню в своём саду, мир станет чудесным». И я очень рада, что наша песня вам понравилась. Мне хочется верить, что это признание вдохновит кого-то на создание своего произведения искусства, своего проекта, своего мира. И тогда окажется, что чудеса возможны. Фрагмент речи директора творческого сообщества «МИРА» Евгении Казарновской (лучезарной и любимой!) с пресс-конференции. Она рассказала, что на стенде МИРА на ярмарке можно увидеть прообраз будущего музея. Среди работ из коллекции — «Гопак» Ильи Репина. Интересно, что картина написана на линолеуме и стала последним произведением художника. Он писал ее с 1926 года и вплоть до своей смерти в сентябре 1930 года. Рассказ о творческом сообществе МИРА можно прочитать в недавнем материале «Объединения». #Москва #Суздаль 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>03.09.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31035</t>
+  </si>
+  <si>
+    <t>Работа с искусством у самого древнего озера в мире — звучит как мечта. Завидую немного художникам, которые стали участниками арт-резиденции «Элhэн» (в переводе с бурятского — «песок») и вдохновляются Байкалом. «Время. Возраст. Темпы» — так звучит главная тема второго сезона. На протяжении нескольких недель участники из Москвы, Сибири и Бурятии осваивают бурят-монгольскую каллиграфию, исследуют Баргузинскую долину, посещают Иволгинский дацан и современный горно-обогатительный комбинат Озерный, знакомятся с местным колоритом и людьми. Свой опыт они переводят на язык живописи, фотографии, графики, керамики, текстиля и инсталляции. Курирует проект историк искусства Дарья Колпашникова, с кем мы давно знакомы и за чьими проектами с удовольствием слежу, а генеральным партнёром стала горно-металлургическая компания «Ареал». Уже устоявшийся и прекрасный тренд, когда большие компании продолжают по сути традиции меценатства, создают культурный ландшафт региона и поддерживают современных авторов. Что особенно хорошо, все чаще это происходит и за пределами столиц. Это и повод нам с вами открывать для себя новые города — например, Улан-Удэ, где уже в сентябре покажут итоги резиденции. 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>03.09.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31034</t>
+  </si>
+  <si>
+    <t>Антон!!! Наш дорогой Антон, Тебя мы всюду, всюду ищем, Мы по Москве, как звери, рыщем. Куда ж ты скрылся, наш плутон. Приди скорее к нам в объятья, Тебе мы — истинные братья. Но если в том ты зришь обман, То мы уедем в ресторан. Оттуда, милый наш Антоша, Как ни тяжка нам будет ноша, А мы поедем на Парнас, Чтобы с похмелия пить квас. Жму руку Вам Шаляпин — бас. Ты, может, с нами (час не ровен), Так приезжай, мы ждем. Коровин. Константин Коровин и Федор Шаляпин — Валентину Серову. Почему Антон? Детское прозвище Серова было «Тоша», а потом из «Тоши» получился Антон. Я это к чему — к тому, что петербургская KGallery откроет 2 октября выставку «Серов и Коровин». На Говорят, что впервые соберут историю художников целиком через произведения двух художников и их круг. Многие работы покажут впервые. #Петербург 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>03.09.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31032</t>
+  </si>
+  <si>
+    <t>Наташа Крючкова, автор канала «Я поведу тебя в музей», я и Алина Зверева «Петербургский гедонист». Три канала, три характера и одна общая страсть: искусство, хорошие места и люди, с которыми хочется всем этим делиться 💛</t>
+  </si>
+  <si>
+    <t>03.09.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31031</t>
+  </si>
+  <si>
+    <t>Открытия недели в Москве «Хлеб» Выставка посвящена истории хлеба в России первой половины XX века. Экспозиция строится как сказка, главный герой которой — хлеб, перебравшийся из деревни в город. В своем путешествии он станет свидетелем перестройки общественных институтов, утопических мечтаний и амбициозных урбанистических проектов, а также познакомит зрителей с гастрономическими и культурными традициями эпохи. Центр «Зотов» 3 сентября — 17 января «Русский музей в ЗИЛАРТе. Шедевры искусства второй половины ХХ века. Дар Петера и Ирене Людвиг» Здесь впервые в Москве будет представлено более 100 произведений западных и отечественных художников, которые Русскому музею подарили известные немецкие коллекционеры Петер и Ирене Людвиг. реди авторов, чьи работы можно увидеть на выставке, — Пабло Пикассо, Энди Уорхол, Жан-Мишель Баския, Рой Лихтенштейн, Йозеф Бойс, Георг Базелиц, Ансельм Кифер, Илья Кабаков, Эрик Булатов, Владимир Янкилевский, Виктор Пивоваров. Музей ЗИЛАРТ 5 сентября — 7 февраля 2027 Ярмарка международного искусства Cosmoscow В этом году в ярмарке примут участие 108 галерей: 20 из них участвует впервые, 27 представляют региональную художественную сцену, а 15 экспонентов продемонстрируют работы зарубежных авторов. Также гости увидят более 20 партнерских проектов и 9 некоммерческих культурных проектов. Дискуссионная программа ярмарки пройдет в Лектории и Медиафоруме. Специально для юных посетителей Кенгуру создаст детскую зону с мастер-классами, играми и творческими занятиями. «Тимирязев-центр» 4-6 сентября (превью-показ 3 сентября) «Место. Действие» «Место. Действие» — выставка видео-арта из частных собраний трех петербургских коллекционеров Дениса Химиляйне, Игоря Суханова и Сергея Лимонова. Параллельная программа Cosmoscow. Центр цифрового искусства «Внутри» с 4 сентября «Ученые дамы. Наука без разрешения» Большой мультимедийный проект приурочен к выходу одноименного документального сериала и расскажет о женщинах, которые вопреки всем обстоятельствам не только занимались наукой, считавшейся мужским делом, но и сумели оставить яркий след в истории. При поддержке Благотворительного фонда Владимира Потанина. Музей Москвы 3 сентября — 10 ноября «Мне приснилось рязанское небо…» Более 100 предметов из фондов музея помогут увидеть Рязанскую землю конца XIX — начала XX века такой, какой ее видел будущий поэт Сергей Есенин. Есенин-Центр 4 сентября — 20 августа 2027 «Мы выбираем — нас выбирают», «Что не сбудется, то нам приснится» и др. Новые выставки резидентов Винзавода — галерей pop/off/art, Ovcharenko, Pennlab, FUTURO, HSE ART и других. ЦСИ Винзавод с 2 сентября вход свободный «Полуявь» Новые работы, представленные Петром Белым в masters:dom, — одновременно артефакты тотального долгостроя воздушных замков, слепки с мутных видений, портреты смятенных в бессонных муках и, наконец, памятники вечному сну наяву, затянувшемуся состоянию беспамятства, забвенья, постправды masters: dom 1 сентября — 25 октября вход по регистрации «Вейся, синяя тишь» и «Воспоминания блуждающей души» Работы Анны Касс составлены из архетипов альманаха русского культурного бессознательного — яблоневый сад, вишня, рябина, лебедь, сова, кружево, хрусталь, пруд. Работы Анны Канфер основаны на эскизах и впечатлениях от мест, которые художница посетила за последний год. SISTEMA 3 сентября — 4 октября вход свободный «Детство. Отрочество. Святость» Выставка посвящена теме детской святости в памятниках религиозного искусства конца XV – начала XX века. Музей им. Андрея Рублева 3 сентября — 15 ноября «Три века странствий. Наследие семьи Волковых» Впервые в одном пространстве демонстрируются произведения трех поколений уникальной творческой семьи. Выставка приурочена к 140-летию со дня рождения Александра Николаевича Волкова — главы династии, одного из ярчайших представителей туркестанского авангарда, основоположника модернизма в изобразительном искусстве Узбекистана конца 1910–1950-х гг. Музей Востока 4 сентября — 8 ноября Изображение: «Зотов» #Москва #скорооткроется 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>02.09.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31029</t>
+  </si>
+  <si>
+    <t>Как вам новый образ? Внезапно оказалась на фотографии 1896 года. Это все волшебная фотокабинка на выставке «Великая Всероссийская» в выставочном Пакгаузе в Нижнем Новгороде. Делаете обычный снимок — и ИИ превращает его в портрет в стилистике конца XIX века, как будто вы снялись во время Всероссийской выставки 1896 года. Фотокабинка находится напротив «Ковра-самолета» Виктора Васнецова, а о выставке в целом еще расскажу! #НижнийНовгород 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>02.09.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31028</t>
+  </si>
+  <si>
+    <t>Топ-50 молодых художников России — свежий рейтинг, составленный газетой об искусстве The Art Newspaper Russia. Мы хотим рассказать о новом поколении, дать какие-то ориентиры в море появляющихся на арт-сцене имен. Такие рейтинги наша газета делает регулярно, и они всегда пользуются огромной популярностью у читателей. В случае с молодыми художниками очень сложно найти какие-то объективные критерии значимости и успеха, так как, в отличие от зрелых творцов, они чаще всего не могут похвастать ни рекордными продажами на аукционах, ни, за редким исключением, музейными выставками. Тем не менее яркие и активные художники так или иначе попадают в поле зрения профессионалов, участвуя в самых разных галерейных и квартирных выставках, ярмарках, фестивалях, конкурсах, резиденциях и прочих арт-событиях. Здесь действуют такие критерии, как «видимость», «узнаваемость», и только потом наступает черед оценки эстетических достоинств и в конце концов любви и признания. Среди авторов Владимир Чернышев, Артем Филатов, «Малышки 18:22», Соня Стереостырски, Миша Гудвин , Даня Пирогов, Диана Капизова, Надя Лихогруд, Никита Пирумов, Дмитрий Шабалин, Яков Хомич и другие. Изучить рейтинг можно на сайте газеты. 📷 Федор Максимишин. Midjourney. 2024. Фото: архив художника. 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>02.09.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31025</t>
+  </si>
+  <si>
+    <t>Существует 100 способов посмотреть на Колтрейна, а еще 100 способов исполнять его композиции и слушать их — вчера отметили в ДК «Рассвет» грядущее 100-летие со дня рождения легендарного саксофониста Джона Колтрейна. Квартет Игоря Яковенко представил программу, посвященную легендарному саксофонисту и одному из главных новаторов джаза. Что приятно, ведущим вечера был Олег Соболев — автор заметок, статей и эссе о музыке, ведущий телеграм-канала Sobolev//Music. Когда-то вместе с ним мы работали в журнале «Афиша», и эти времена вспоминаю с теплом. Интересный факт: в Сан-Франциско есть Африканская православная церковь святого Иоанна Колтрейна, основанная на почитании Джона Колтрейна. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>02.09.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31021</t>
+  </si>
+  <si>
+    <t>«Врубель. Рождение нового искусства» — новая выставка во Всероссийском музее декоративного искусства, которая откроется 18 сентября. Она организована совместно с Русским музеем, а куратором стал искусствовед Сергей Хачатуров. В музее говорят, что на выставке Михаил Врубель предстанет как пророк авангарда в контексте мирового развития керамики: от античности, к средневековой майолике, от экспериментов Серебряного века к современным практикам. Среди шедевров — камин «Микула Селянинович и Вольга», варианты «Египтянки», изразцы Врубеля. Из Петербурга приедут более 40 произведений – среди них знаменитые врубелевские «Раковины», декоративное блюдо «Садко», а также работы Павла Филонова, Ольги Розановой и других известных художников. Кроме того, в экспозиции представят современных художников — Леонида Цхэ, Ирину Корину, Ульяну Подкорытову и Артема Филатова. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>01.09.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31015</t>
+  </si>
+  <si>
+    <t>🏛 Выставки, которые стоит посмотреть в сентябре: подборка от автора Telegram-канала «я поведу тебя в музей» Наталии Крючковой специально для «Московских новостей». Сказка о хлебе, скульптура Оттепели, ленинградсеие квартирники, Русский музей в Москве и наука без разрешения — в нашей афише. ▫️«Хлеб» Экспозиция строится как сказка, главный герой которой — хлеб, перебравшийся из деревни в город. В своем путешествии он станет свидетелем перестройки общественных институтов, утопических мечтаний и амбициозных урбанистических проектов, а также познакомит зрителей с гастрономическими и культурными традициями эпохи. 📍Центр «Зотов» ⏳До 17 января ▫️«Искусство за закрытыми дверями. Ленинградские квартирные выставки 1960–1980-х» Экспозиция представляет московским зрителям уникальный контекст искусства ленинградского андеграунда через призму явления квартирных выставок в 1960–1980-е годы. Это первая в Москве выставка о ленинградских «квартирниках», которая охватывает сразу три десятилетия развития этой самобытной формы показа искусства 📍РОСИЗО ⏳ До 15 ноября ▫️«Ученые дамы. Наука без разрешения» Экспозиция расскажет о женщинах, которые вопреки всем обстоятельствам не только занимались наукой, считавшейся мужским делом, но и сумели оставить яркий след в истории. 📍Музей Москвы ⏳ До 10 ноября ▫️«Русский музей в ЗИЛАРТе. Шедевры искусства второй половины ХХ века. Дар Петера и Ирене Людвиг» В экспозиции отражены основные направления искусства второй половины ХХ века: американский поп-арт и гиперреализм, немецкий неоэкспрессионизм и живопись ГДР, кубинская и латиноамериканская школы, московский концептуализм и фигуративизм. 📍ЗИЛАРТ ⏳ До 7 февраля 2027 ▫️«Фотобиеннале-2026» Сразу семь выставок — «Лиля Брик: икона стиля и муза авангарда», «Метро — пульс времени», «Говорящие плакаты немого кино. Шедевры киноплаката 1920–1930-х годов из коллекции Александра Добровинского» и другие. 📍МАММ ⏳ До 29 ноября Фото: Наталия Крючкова, архивы пресс-служб</t>
+  </si>
+  <si>
+    <t>01.09.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31010</t>
+  </si>
+  <si>
+    <t>Музей-квартира Георгия Гурьянова — в Москве! Ну почти. Открывшийся в начале года в Санкт-Петербурге, он примет участие в Cosmoscow, которая пройдет с 4 по 6 сентября. На ярмарке музей представит некоммерческий стенд с экспонатами из коллекции: работы самого Гурьянова, Виктора Цоя и Тимура Новикова, а также артефакты, подаренные Гурьянову героями поп-арта Энди Уорхолом и Китом Харингом. Кроме того, посетители увидят не демонстрировавшиеся раньше архивные произведения и произведения Гурьянова и Цоя из частных собраний. Аким Неаронов, директор Музея-квартиры Георгия Гурьянова: «Для участия в самой важной российской арт-ярмарке мы постарались собрать наиболее знаковые и уникальные работы, жемчужины коллекции. Наш музей участвует в ярмарке, для того чтобы пригласить всех посетителей Cosmoscow в Петербург в пространство музея, для нас это очень знаковая возможность рассказать об институции». Уже скоро увидим на Cosmoscow, а еще всегда советую посетить сам Музей-квартиру Георгия Гурьянова, кто в Петербурге или планирует поездку туда. Единственное, обратите внимание, что с 1 по 7 сентября он закрыт из-за участия в ярмарке. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>01.09.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31002</t>
+  </si>
+  <si>
+    <t>«Чудесное всегда прекрасно, прекрасно все чудесное» Так звучит главная тема одного из моих любимейших фестивалей «Первая фабрика авангарда», который пройдет в Иваново уже в конце месяца. Основная программа — 25-27 сентября, но и после нее можно будет посетить выставки. Отдельное обожание за то, что искусство начинается уже с Ивановского вокзала (кстати, признанного самым красивым в России). В этом году там «Станция воображения», а в Ивановском областном художественном музее откроется выставка «Наблюдения и иллюзии». Плюс музыкальная, книжная, театральная программы. Некоторые детали программы опубликованы — их можно посмотреть в канале фестиваля. Большинство событий бесплатные! #Иваново 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>01.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31001</t>
+  </si>
+  <si>
+    <t>Пусть первый день осени, лето всё равно со мной — теперь каждый день смотрю на «Летний день» Константина Горбатова. На карте «Тройка», выпущенной к 10-летию Музея русского импрессионизма. Захотелось выбрать именно это изображение. Есть еще «В парке» Константина Коровина и «Интерьер комнаты» Станислава Жуковского. Вот здесь музей рассказывает, где их найти. 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>31.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31000</t>
+  </si>
+  <si>
+    <t>Шуховскую башню собираются демонтировать осенью Весь август я был в отпуске и командировках и поэтому пропустил очень важную и грустную новость. Оказывается, еще 13 августа представитель компании РТРС объявил: уже этой осенью начнется демонтаж Шуховской башни. "В этом году, осенью, у нас будет масштабная реконструкция Шуховской башни, которую мы наконец запустили. Занимались мы этим десять лет, больше десяти лет", - сказал Попов на торжественном мероприятии в честь 25-летия РТРС. Так и есть. 12 лет назад РТРС впервые объявили о намерении снести башню. 12 лет мы объясняем и им, и общественности, почему делать этого нельзя, объясняем, что это выдающийся памятник русской инженерии и что памятник должен сохранять подлинность. Однако нас не слышат. Напомню, нынешний проект предполагает, что башня будет разобрана, а на ее месте будет построен новодел, повторяющий ее форму. Возможно будет сохранена часть стержней последней, шестой секции. С нашей точки зрения, уничтожение оригинального памятника и замена его новоделом недопустимы. Памятники должны сохранять максимальную подлинность. Однако сдаваться мы не собираемся. Если работы действительно хотят начать уже этой осенью, значит, времени у нас почти не осталось. Поэтому сейчас будем звонить во все колокола. Уже запустили фестиваль «Шухов-фест», делаем марафон бесплатных экскурсий вокруг башни, будем инициировать публикации в СМИ. Если вы готовы нам помочь — как журналист, экскурсовод, блогер или просто неравнодушный человек — пишите мне. Сейчас помощь действительно нужна.</t>
+  </si>
+  <si>
+    <t>31.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30999</t>
+  </si>
+  <si>
+    <t>«Трава по пояс. Природа и искусство Егора Летова» — 10 сентября, в день рождения музыканта, поэта, художника и главной отечественной панк-иконы Егора Летова, в Центре Вознесенского откроется выставка, посвященная его визуальному искусству. Традиционно фигура Егора Летова рассматривается сквозь призму его музыкального и поэтического новаторства. Выставка впервые представит Летова как самобытного художника и сместит исследовательский и зрительский фокус на оригинальные визуальные работы и коллажи. Искусство Егора Летова — не приложение к его музыке, а самостоятельное явление и равноправный портал в уникальный мир автора. Художественный опыт Летова в экспозиции раскрывается через взаимоотношения с природой и рецепцию и интерпретацию психоделической культуры. В экспозиции представлены все направления визуального наследия Летова: оригинальные коллажи, многие из которых были использованы в оформлении музыкальных альбомов, избранные автографы, детские рисунки и альбомы, а также личные вещи музыканта, предметы из его собственных коллекций, гитары и многое другое. Кураторами выступят Кирилл Маевский, Дмитрий Хворостов и Наталья Чумакова. До 10 сентября действует специальная цена на билеты. Подробности на сайте. В тот же день, 10 сентября, на −1 этаже Центра откроется выставка-сателлит «Комитет охраны авторских прав природы». Экспозиция расскажет о цикле просветительских радиопередач и книг для популяризации бионики, экологическом повороте в СССР и о том, как животные-эксперты — председатель Кашалот, Гепард и Мартышка, защищающие свои природные «патенты», присвоенные человеком, повлияли на формирование художественного мира Егора Летова. 📷 Архив Натальи Чумаковой #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>31.08.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30996</t>
+  </si>
+  <si>
+    <t>План покупать книги чуть реже снова не работает — в юбилейный год Музей русского импрессионизма вместе с издательством «Кучково поле Музеон» запускает книжную серию «Импрессионизм на бумаге». Она объединит сборники статей критиков-искусствоведов, мемуары и письма художников, антологии о ярких феноменах художественной жизни рубежа XIX–ХХ веков.   Первая книга серии посвящена Абраму Марковичу Эфросу (1888–1954), одному из самых ярких, провокационных и эрудированных критиков дореволюционной и Советской России. Второй том серии — «Антология школы Званцевой» — это сборник текстов преподавателей и учеников частной художественной школы, работавшей в Петербурге-Петрограде в 1906–1917 годах. В музее сейчас открыта посвященная этой школе выставка. Первую книгу уже можно найти в книжном в музее и на сайте издательства. Вторую представят на Московской международной книжной ярмарке в Гостином Дворе с 2 по 6 сентября. А весной 2027 года выйдет третья книга серии — сборник мемуарных текстов художника Сергея Виноградова (1869–1938) о московской художественной жизни рубежа XIX–XX веков. #книги 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>30.08.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30995</t>
+  </si>
+  <si>
+    <t>Когда осознала, что завтра понедельник Или придумайте свою подпись 😄 🖼️ Виктор Васнецов. Ковер-самолет. 1880. Сейчас картину можно увидеть как никогда близко — на выставке «Великая Всероссийская» в нижегородском Пакгаузе 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>30.08.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30986</t>
+  </si>
+  <si>
+    <t>Кумиры прошлого и музей без витрин — классный формат получился в пространстве «История поп-культуры» от Яндекс 360 и Чтиво на только что прошедшем ЧТИВО ФЕСТЕ. Там весь день вспоминали разные эпохи истории поп-культуры: через лекции, стендап, разговоры с героями и «Свою игру» по теме. Буквально живой музей без витрин. Не просто вспоминали прошлое, а пересобирали и сохраняли. Фотографы-амбассадоры тем временем собирали свою коллекцию снимков-впечатлений. Все кадры уже на Диске. Фотографии смотрите здесь #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>30.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30977</t>
+  </si>
+  <si>
+    <t>Было бы очень жаль пропустить такую выставку — «Собор Святых. Три века деревянной храмовой скульптуры Нижегородского края», которая проходит по 27 сентября в Манеже на территории нижегородского Кремля. Всё же «иконы на рези» какие-то невероятно трогательные теплые, правда? В экспозиции много удивительного, в том числе полихромный Николай Можайский 17 века и «Христос во гробе», чья реставрация продлилась 25 лет! Отдельное внимание уделили трудоемкой работе реставраторов и восстановлению храмов в регионе, где показано до/после. #НижнийНовгород 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>29.08.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30976</t>
+  </si>
+  <si>
+    <t>Всегда обидно, когда на фоне крупных музеев и громких открытий теряются музеи камерные, которые ничуть не хуже. Исправляю несправедливость и делюсь только что опубликованным расписанием некоторых событий небольших музеев, подведомственных столичному департаменту культуры: ➤ Дом-музей Марины Цветаевой открывает новую выставку «Места ее души». Экспозиция представляет собой путешествие по излюбленным местам поэта — Крыму, Оке, Германии и Чехии. ➤ В Музее сословий России, о котором недавно писала, 20 сентября гостей ждет программа «Незаходящая звезда», приуроченная ко дню Рождества Богородицы и соединяющая балет, хоровое пение и оперный вокал. В начале октября там стартует цикл из 10 интерактивных занятий «Страницы по русской истории», а в ноябре-декабре пройдет фестиваль квестов, экскурсий и мастер-классов «Дни народной культуры». ➤ В Мемориальном музее А. Н. Скрябина к 145-летию со дня рождения художника Николая Шперлинга пройдет ряд мероприятий, в числе которых — открытие выставки «Н. Ш.» 9 сентября. Помимо открытия выставки будет опубликована книга «Художник Николай Шперлинг. Семья, жизнь, творчество». А вы какие небольшие московские музеи любите и советуете? #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>29.08.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30970</t>
+  </si>
+  <si>
+    <t>Истинное искусство фотографии рождается из умения фотографа видеть то, мимо чего проходят другие В Доме творчества Переделкино подходит к завершению первая резиденция «Ближе, чем кажется», запущенная вместе с HUAWEI Pura 90s. Куратором стала Нина Гомиашвили, чью цитату привела выше и с кем абсолютно согласна. Современные фотографы и художники уже почти неделю живут в Переделкино, изучают и фиксируют на камеры скрытые детали городка писателей. Среди участников Игорь Елуков, Анастасия Цайдер, Слава Лю-Фа и другие. Важная часть — открытые встречи за общим столом, где обсуждаются работы и выбираются лучшие кадры. Сегодня как раз финальная встреча, где надеялась быть, но дела позвали в Нижний. До завершения осталось два дня, а итоги увидим в сентябре на сайте Дома творчества Переделкино. Там опубликуют не только цифровой архив проекта, но еще и укажут геотеги, чтобы гости Дома творчества могли найти уголки, запечатленные на снимках. Еще в рамках резиденции на фасаде Исторического корпуса появилась ироничная работа Ольги Чернышевой, сделанная совместно с дизайнером Степаном Липатовым. #Переделкино 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>29.08.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30962</t>
+  </si>
+  <si>
+    <t>Музей «Новый Иерусалим» продлил выставку «(НЕ)известный. Константин Горбатов» по 20 сентября Как говорят в музее, это не просто ретроспектива творчества мастера, а хроника событий неоднозначной судьбы русского художника-эмигранта, показанная через его живопись, письма, фотографии и архивные документы. Также продлена выставка «Образы Спасителя и Креста Господня в иконе, скульптуре, медном литье и эмалях». Фотографии: пресс-служба музея «Новый Иерусалим» #Подмосковье 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>28.08.26 18:17</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30956</t>
+  </si>
+  <si>
+    <t>Музыка для странствий — реальных и внутренних 3 сентября в усадьбе Прове-Калиш скрипач Даниил Коган и пианист Константин Хачикян откроют новый концертный сезон программой «Странствия». Название здесь очень тонкое. В романтической культуре странствие — это почти всегда не только дорога из одной точки в другую, но и способ увидеть привычный мир иначе. Вспоминается и фигура одинокого путешественника у Каспара Давида Фридриха, и шиллеровская прогулка из тесного пространства к открытому пейзажу. В программе тоже получается своего рода маршрут: Бах — «Чакона» из Партиты № 2, Энеску — «Впечатления о детстве» и Соната № 3, Изаи — Соната № 6 для скрипки соло, Сен-Санс — «Этюд в форме вальса». Отдельный повод прийти — сама усадьба Прове-Калиш. Особняк 1895 года построили для двойняшек Фёдора и Адели Прове: у каждого была своя половина дома, свой вход и свой вензель над дверью. Французский неоренессанс, лепнина, высокие потолки и ощущение почти маленького городского замка. 📍3 сентября, 19:00 Усадьба Прове-Калиш #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>28.08.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30955</t>
+  </si>
+  <si>
+    <t>В это сложно поверить! Radio Monte Carlo дарит 2 билета на Предпоказ COSMOSCOW. 4 сентября главная ярмарка современного искусства откроется для широкой публики. Но уже 3 сентября экспозицию увидят коллекционеры, представители арт-сообщества, почетные гости и победитель конкурса от Radio Monte Carlo. Вы можете оказаться среди первых гостей главного арт-события сезона. Чтобы принять участие: 1. Нужно подписаться на Telegram-канал Radio Monte Carlo. 2. Нажать кнопку «Участвую» под конкурсным постом. Итоги 2 сентября, победитель получит два билета на Предпоказ COSMOSCOW. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>28.08.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30946</t>
+  </si>
+  <si>
+    <t>Никак не решусь отправиться в кино на «Одиссею» Кристофера Нолана, зато с радостью побывала на экскурсии Пушкинского «Вокруг Одиссеи». Музей запустил ее только что, и билеты на ближайшие даты уже разлетелись, но ещё есть на 11 и 17 сентября. Во время прогулки рассказывают о произведениях разных эпох, созданных под влиянием «Илиады» и «Одиссеи». Не только через античное, но и через более позднее искусство, включая моих любимых фламандцев. К тому же так приятно посмотреть под новым углом на залы постоянной экспозиции главного здания. #Москва 🏛я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>28.08.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30945</t>
+  </si>
+  <si>
+    <t>OPEN CALL для художников, галерей и творческих объединений У художественных проектов появилась возможность попасть в программу конференции «Больше чем обучение». СберУниверситет и Московская школа современного искусства (MSCA) проводят открытый отбор для художников, галерей и творческих объединений. В этом году организаторы предлагают авторам работать с темами будущего, взаимодействия человека и ИИ, а также человеческих связей в условиях технологических изменений. Для отбора подходят разные художественные форматы: инсталляции, art&amp;science, скульптура, медиа-арт, звук и перформанс. Проект может быть готовым или находиться на финальной стадии подготовки. Отобранные работы покажут 23 и 24 октября в кампусе СберУниверситета. Узнать условия, подробности и подать заявку можно по ссылке: https://sberuniversity.ru/events/285283/</t>
+  </si>
+  <si>
+    <t>28.08.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30936</t>
+  </si>
+  <si>
+    <t>Никак не решусь отправиться в кино на «Одиссею» Кристофера Нолана, зато с радостью побывала на экскурсии Пушкинского «Вокруг Одиссеи». Музей запустил ее только что, и билеты на ближайшие даты уже разлетелись, но ещё есть на 11 и 17 сентября. Во время прогулки рассказывают о произведениях разных эпох, созданных под влиянием «Илиады» и «Одиссеи». Не только через античное, но и через более позднее искусство, включая моих любимых фламандцев. К тому же так приятно посмотреть под новым углом на залы постоянной экспозиции главного здания. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>28.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30935</t>
+  </si>
+  <si>
+    <t>Музей ЗИЛАРТ анонсировал детали выставки «Русский музей в ЗИЛАРТЕ. Шедевры искусства второй половины ХХ века. Дар Петера и Ирене Людвиг», которая откроется 5 сентября. С 1995 года собрание экспонировалось в залах Мраморного дворца Русского музея в формате постоянной экспозиции, состав которой периодически менялся. В «ЗИЛАРТе» «Дар» впервые будет представлен целиком. Некоторые работы экспонируются впервые. Главное место в собрании Людвигов занимал американский поп-арт — именно с него начиналась их коллекция современного искусства. Художники переосмысляли образы массовой культуры и превращали обыденные предметы в многозначные арт-объекты. На выставке поп-арт представлен именами ключевых художников направления: Энди Уорхол, Рой Лихтенштейн, Клас Олденбург, Том Вессельман, Роберт Раушенберг. Параллельно с поп-артом в коллекции присутствует гиперреализм, представленный работами Ральфа Гоингса, Роберта Бехтле, Клауса Шмеца, Лоуэлла Несбитта. Протестуя против исчезновения реального мира в абстракционизме, гиперреалисты воспроизводили фотографии с предельной точностью, однако их работы создают не нейтральный слепок, а тревожное, отчужденное «удвоение» реальности. Второй знаковый «узел» собрания — немецкий неоэкспрессионизм и движение «Новые дикие»: Ансельм Кифер, Георг Базелиц, Йорг Иммендорф, Маркус Люперц. Их живопись отличается резкими цветовыми контрастами, деформированными формами, акцентированной фактурой, обращением к историческим травмам и мифам. Рядом — художники ГДР из Лейпцигской школы: Вернер Тюбке, Вольфганг Маттойер, Бернхард Хайзиг. Особое место в коллекции занимает кубинское искусство: Белкис Айон, Луис Гомес и Алехандро Агилера — художники, обращающиеся к мифологии афро-кубинских культов, религиозным мотивам и политической символике. Наконец, московский концептуализм — ключевое направление в русской части собрания. Илья Кабаков, Виктор Пивоваров, Эрик Булатов, Дмитрий Пригов и Игорь Макаревич работали на границе слова и изображения, демонстрируя тотальную идеологизацию советской жизни. #Москва #скорооткроется 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>27.08.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30934</t>
+  </si>
+  <si>
+    <t>МАММ анонсировал XVI международную «Фотобиеннале-2026». Она откроется 23 сентября и включает 7 выставок: ➤ «Театр подсознания» Роджера Баллена, мировой звезды современного искусства  Российская премьера нового проекта Роджера Баллена «Инферно» (2025), созданного по мотивам поэмы «Божественная комедия» Данте Алигьери, а также избранные работы, ставшие классикой мировой фотографии. ➤ «О пришельцах, русалках и медузах» Яна Шлегеля, современного немецкого фотографа  На выставке в МАММ впервые будут показаны новые серии фотографа, созданные в 2024–2026 годах. В центре внимания — красота и уникальность пластических форм окружающего мира. Объектами его съемок становятся как монументальные бруталистские сооружения, так и микроскопические организмы, тайная жизнь которых невидима для человеческого глаза. ➤ «За стеклом» Александры Катьер, современного французского фотографа и художницы Особое внимание Александра Катьер уделяет сложным техникам ручной печати. На выставке будут показаны серии, принесшие Катьер международную славу, а также новые работы художницы. ➤ «Говорящие плакаты немого кино. Шедевры киноплаката 1920–1930-х годов из коллекции Александра Добровинского» Выставка, приуроченная к 130-летию появления кино в России, расскажет о том, что смотрели на экранах сто лет назад, какие зарубежные фильмы шли в советском прокате и как развивался отечественный кинематограф. В рамках выставки пройдет обширная образовательная программа с участием киноведов и историков кино, а также показы немого кино в музыкальном сопровождении таперов. ➤ «Лиля Брик: икона стиля и муза авангарда» В экспозиции будут представлены фотографии 1910–1970-х годов, фотоколлажи Родченко к поэме Маяковского «Про это», плакаты и фрагменты из кинофильмов. ➤ «Даешь автомобиль! Из истории советской автомобилизации 1920–1930-х годов» Проект, основанный на фотографиях, кинодокументах, плакатах, агиттканях, журналах, детских книгах и других артефактах эпохи, погружающих во времена стремительной автомобилизации. ➤ «Метро — пульс времени» Фотографии 1930–2020-х годов, архитектурные эскизы станций, фрагменты художественных фильмов, уникальные кадры кино- и телехроники расскажут о 90-летней истории метро, в которой отразилась история нашей страны. Специально для выставки в МАММ современные фотографы Иван Михайлов, Глеб Жерехов и Иван Онофрийчук создадут проекты, посвященные новым станциям метро, построенным за последние 15 лет. Информация: МАММ. Фото к посту: Игорь Мухин. Москва, 1996. Серебряно-желатиновый отпечаток. Собрание МАММ #Москва #скорооткроется 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>27.08.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30933</t>
+  </si>
+  <si>
+    <t>Если помните, ровно месяц назад я анонсировал новый проект – «Классики. Непридуманная жизнь». Мой взгляд на тех, кого мы почему-то не привыкли видеть за рамками школьного портрета. Упуская, что они такие же живые люди, как мы с вами, которые занимали деньги, любили, судились, действовали безрассудно и нередко ставили на карту собственную жизнь. Первый выпуск из цикла – про Грибоедова. Дипломата, умевшего договориться с кем угодно. Автора великой пьесы, которая описывает современность как никогда точно. Даже столетия спустя. Я попытался ответить на главный вопрос: сколько стоит быть самым умным в комнате, если у всех остальных в руках оружие. Буду благодарен вашей обратной связи в комментариях. Проект новый, формат я только нащупываю, поэтому приглашаю к открытой дискуссии. Интересно послушать и про героя, и про сам контент. Честность, как всегда, исключительно приветствую )) 👀 Выпуск уже на моем ютуб-канале. И спасибо консьерж-сервису АМА за помощь. Как всегда, вы можете всё. #подкаст</t>
+  </si>
+  <si>
+    <t>27.08.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30928</t>
+  </si>
+  <si>
+    <t>Музей AZ и Третьяковская галерея откроют 10 сентября совместный проект «Они были разными. Скульптура Оттепели» в ЦСИ AZART Выставка сфокусируется на творчестве скульпторов, вошедших в искусство в период послесталинской оттепели (1950–1960-е гг). Она представит работы нонконформистов — Эрнста Неизвестного, группы ЛЕСС — Владимира Лемпорта, Николая Силиса, Вадима Сидура, Андрея Красулина, Игоря Шелковского — и скульпторов, работавших в традиционном направлении — Татьяны Соколовой, Даниэля Митлянского, Дмитрия Шаховского и других. Куратор проекта — Ирина Седова, заведующий отделом скульптуры XVIII–XXI веков Государственной Третьяковской галереи. Архитектор экспозиции — Алексей Подкидышев. Специально для выставки музыковед Сергей Терентьев при поддержке Фонда Николая Каретникова подготовит музыкальное сопровождение, которое станет вариантом аудиогида по экспозиции. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>26.08.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30923</t>
+  </si>
+  <si>
+    <t>В нижегородском Арсенале открылась выставка «Авантюры талантов. Среда авангарда в Нижнем Новгороде» Она знакомит с удивительными инициативами и проектами, возникшими в Нижнем Новгороде на сломе эпох, которым из-за их дерзости и смелости в наибольшей степени подходит определение «авантюра». Персонажи пересекаются между собой совершенно неожиданным образом, образуя знаковые сообщества, восхваляя или, наоборот, разоблачая друг друга. Среди них — «председатель земного шара» Велимир Хлебников, циркач, матрос и художник Фёдор Богородский, имажинист Анатолий Мариенгоф, автор легендарной «Симфонии гудков» Арсений Авраамов, а также прежде не проявленный в выставочных проектах издатель газеты «Нижегородские новости» и композитор Владимир Дианин. Важную роль на выставке играет родившийся в Нижнем Новгороде автор футуристической оперы «Победы над Солнцем» Михаил Матюшин. Среди культурных феноменов, раскрываемых на выставке — поэтический альманах «Без муз» и Нижегородские свободные художественные мастерские в особняке Рукавишниковых под руководством преподавателя ВХУТЕМАСа Владимира Франкетти, а также авангардная школа дизайна Николая Ильина в Нижполиграфе. Как раз послезавтра еду в Нижний Новгород и включаю эту выставку в свой план 👌 #НижнийНовгород 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>26.08.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30922</t>
+  </si>
+  <si>
+    <t>В Музее-заповеднике «Архангельское» 28 августа откроется выставка «Коллекция икон Георгия Костаки. Вспоминая выставки в Архангельском. 1972–1976» Она организована вместе с Музеем имени Андрея Рублёва и посвящена одной из самых ярких страниц в истории «Архангельского» — трём легендарным экспозициям древнерусского искусства 1972–1976 годов, в которых участвовала коллекция икон выдающегося собирателя Георгия Дионисовича Костаки. Спустя полвека шедевры возвращаются в «Архангельское». Настоящая выставка — своеобразная реконструкция тех экспозиций и «повторный визит» памятников на историческую площадку. Среди главных экспонатов икона «Чудо великомученика Георгия о змие» последней четверти XV — начала XVI века — самая ранняя на выставке; редкие иконографические изображения Богоматери XVI–XVII веков; редчайший комплект лицевого шитья ярославских мастериц конца XVII века. #Подмосковье 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>26.08.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30919</t>
+  </si>
+  <si>
+    <t>Как хорошо, что 1 сентября уже не надо в школу. Зато очень надо в ДК «Рассвет», где квартет Игоря Яковенко представит программу к 100-летию Джона Колтрейна, одного из главных новаторов в истории джаза. Музыканты проследят основные этапы его творчества: от раннего хард-бопа и баллад до модальных экспериментов эпохи альбома My Favorite Things и духовного джаза сюиты A Love Supreme. Вместе с лидером квартета, пианистом Игорем Яковенко, на сцену выйдут тенор-саксофонист Артем Баденко, контрабасист Николай Затолочный и барабанщик Омар Саидов. Ведущим вечера станет музыкальный журналист и автор телеграм-канала Sobolev//Music Олег Соболев, с кем мы когда-то работали в «Афише» (золотые времена были!) #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>25.08.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30914</t>
+  </si>
+  <si>
+    <t>Практически зал Хогвартса — Открытая коллекция Политехнического музея, где множество интересных экспонатов. Редкие автомобили и мотоциклы, часы и другие приборы измерения времени (вдруг и маховик найдётся?), легендарные ЭВМ, космические скафандры. Ко Дню знаний музей предложил взрослым вспомнить о школе и устроил специальную акцию — по 31 августа ещё можно успеть воспользоваться скидкой на билеты. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>25.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30912</t>
+  </si>
+  <si>
+    <t>Пятничный кофе-рейв в музее — 28 августа с 11:00 до 14:00 во дворике Есенин-центра. В последние дни лета музей предлагает ненадолго замедлиться, встретиться с друзьями, потанцевать под открытым небом и зарядиться хорошим настроением перед началом учебного года и возвращением к рабочему ритму. Специально к кофе-рейву кафе «Есенин» подготовило лимитированное меню авторских моктейлей. Все напитки будут подаваться в фирменных стаканчиках с авторским дизайном, посвященным Сергею Есенину. Вместе с некоторыми из них посетители смогут найти приятные сюрпризы. Также в программе розыгрыши подарков и специальные предложения от музея и кафе. ☕️ Вход по регистрации #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>25.08.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30911</t>
+  </si>
+  <si>
+    <t>Открытия недели в Москве «Молчание звезды» Выставка — центральное событие первого сезона совместной конкурсной программы с культурным проектом «СОЮЗ». Она исследует темы памяти, взаимоотношений человека с окружающей средой и повседневностью, предлагая внимательный и деликатный взгляд на реальность. ММОМА на Гоголевском 26 августа — 1 ноября «Пространство печати» Новый проект в открытом хранении Музея «Гараж». Он посвящен зинам — независимым малотиражным изданиям, которые создаются и распространяются авторами самостоятельно. Куратор: Александра Урбановская. Музей «Гараж» с 26 августа «Как я провел это лето» Фотовыставка, кураторами которой выступили Андрей Безукоадников и Полина Романенко. Зайка Space с 28 августа Посещение по договоренности (контакты в профиле @zaykaspace) Omnia mutantur Персональная выставка Натальи Менякиной. Omnia mutantur, nihil interit — «все изменяется, ничто не исчезает» — древняя максима — ключ к новому проекту междисциплинарной художницы. Галерея Ruarts (не путать с пространством Фонда) 28 августа — 27 сентября Изображение: Наталья Менякина. Расшитый коллаж. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>24.08.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30910</t>
+  </si>
+  <si>
+    <t>А у вас как начало недели проходит? 🖼️ Карл (Шарль-Андре) ван Лоо. Аллегория комедии. 1752. Фрагмент. Коллекция Пушкинского музея #мемы 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>22.08.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30909</t>
+  </si>
+  <si>
+    <t>Чем мы занимались в их возрасте? Какой-то фигней! Где мои 14-22 года — жаль, они не прошли с молодежным направлением ГМИИ им. Пушкина Пушкинский.Ю». 26 августа у них состоится День открытых дверей. Можно познакомиться с кураторами и узнать больше о программах, клубах и мастерских, которые ждут участников в новом учебном году. Презентации пройдут в два сеанса — в 13:00 и 16:00. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>21.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30900</t>
+  </si>
+  <si>
+    <t>«Искусство за закрытыми дверями. Ленинградские квартирные выставки 1960–1980-х» — в РОСИЗО открылась первая в Москве выставка о ленинградских «квартирниках». Она охватывает сразу три десятилетия развития этой самобытной формы показа искусства. Самый яркий раздел — посвященный деятельности галереи «АССА», а в других залах можно открыть для себя много незнакомых имен и ранее не приезжавших в столицу работ. Выставка продлится по 15 ноября. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>21.08.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30899</t>
+  </si>
+  <si>
+    <t>«Архангельское» особенно притягательно этим летом — потому что фестиваль «А-Сияние». Недавно там показывали музыкально-хореографический спектакль «Сияние» с Дианой Вишнёвой, а 29 августа Никола Мельников представит премьеру программы «Прокофьев 135: эпос и миф».  Концерт, посвященный 135-летию со дня рождения выдающегося советского композитора Сергея Прокофьева, объединит симфоническую музыку, мультимедийное шоу и современные технологии в пространстве исторической усадьбы. Тизер прилагаю. #Подмосковье 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>21.08.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30897</t>
+  </si>
+  <si>
+    <t>Царскосельский дуб станет птицей — музей-заповедник «Царское Село» продолжит жизнь старинного дуба Александровского парка в скульптурах птиц. Из древесины знакового дерева, которое более двухсот лет росло перед фасадом Александровского дворца, было настоящим древесным экспонатом и символом долголетия, изготовят соловьев. Фигурки создает вручную петербургский скульптор, мастер по дереву Семен Белугин. Музей вынужден был попрощаться с дубом мае 2025-го. Эксперты признали его аварийным и представляющим угрозу для безопасности посетителей. Непростое решение было принято после тщательного обследования и привлечения специалистов, КГИОП Петербурга выдал разрешение на снос. Информация и фотографии: «Царское Село» #ЦарскоеСело 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>21.08.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30891</t>
+  </si>
+  <si>
+    <t>Счастье у каждого свое — с проволочным каркасом, с усовно рисованным благополучием Аня Желудь Всего несколько дней до завершения выставки Ани Жёлудь «Не тот горизонт» в Центре AZART. Вчера прошла презентация одноимённого каталога, который уже можно найти в местном книжном. Напоминаю, что вход на выставку свободный (AZART сделал такую акцию к завершению проекта) и все экскурсии можно посетить бесплатно. Мне кажется, это выставка о любви к жизни, несмотря на все её тяготы. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>20.08.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30890</t>
+  </si>
+  <si>
+    <t>Главные выставки в Петербурге ➤ «Барон Штиглиц. «Подвиг просвещённой благотворительности» Манеж Малого Эрмитажа по 4 октября ➤ «О сладости мира. Современное искусство Индии» Главный штаб Эрмитажа по 4 октября ➤ «Пётр Кончаловский. Сад в цвету» Русский музей, корпус Бенуа по 14 сентября ➤ «Иван Шишкин. Русский лес» Русский музей, корпус Бенуа по 9 ноября ➤ «Василий Тропинин» Русский музей, Мраморный дворец по 19 октября ➤ «Великая. Образ женщины в русском искусстве» Русский музей, Михайловский дворец до 11 января 2027 ➤ «Константин и Владимир Маковские. Любовь земная и небесная» Музей Фаберже по 13 сентября ➤ «Окно, в котором...» KGallery по 13 сентября ➤ «Неполное собрание» Музей ОБЭРИУ по 27 сентября #Петербург 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>20.08.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30889</t>
+  </si>
+  <si>
+    <t>Закончила изучать большой курс, посвященный архитектуре (и все тесты прошла!), но учиться можно бесконечно — просто гуляя по городу и отслеживая новости о новых проектах. Среди современных архитекторов у меня любимчики, и как раз о проектах некоторых из них рассказывает в своей колонке Дарья Белякова, архитектор, основатель архитектурного бюро Arch(e)type и клуба A-House. Постоянно нахожу в канале Градостроительного комплекса Москвы истории о зданиях и на их основе выстраиваю архитектурные маршруты для прогулок.</t>
+  </si>
+  <si>
+    <t>20.08.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30879</t>
+  </si>
+  <si>
+    <t>🐱 В Доме 21 живет много кошек Их можно встретить как на выставке, так в книге отзывов. Спасибо за ваши рисунки ❤️ Выставка открыта до 30 августа</t>
+  </si>
+  <si>
+    <t>20.08.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30878</t>
+  </si>
+  <si>
+    <t>Глава депкульта Москвы Алексей Фурсин вдруг напомнил про очень любопытный проект — Музей сословий России в Галерее Ильи Глазунова. На самом деле это просто hidden gem: в музее постоянная экспозиция из около 2000 произведений искусства и предметов быта, собрание русской иконописи последних 500 лет, подлинники коронационных альбомов русских императоров, мебель, гравюры, скульптура — всё это собрано Ильёй Сергеевичем Глазуновым при жизни со всей России. На визит лучше резервировать сразу пару дней — за один заход всё рассмотреть будет сложно! 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>19.08.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30868</t>
+  </si>
+  <si>
+    <t>Что сейчас идет в Третьяковской галерее 📍Корпус Третьяковки на Кадашевской набережной «Виктор Борисов-Мусатов. Гармония образа» (до 8 ноября) «Цветы. Символ красоты» (до 18 октября) «Наследие эпохи. Семен Чуйков» (до 27 сентября) 📍Исторической здание в Лаврушинском «Хрупкое искусство. Пастель из фондов графики XVIII – начала XX века» (до 1 ноября) «Выбор коллекционеров. К 170-летию со дня основания Третьяковской галереи» (до 21 марта 2027) 📍Инженерный корпус «Предшественники Павла Третьякова: Фёдор Прянишников и Козьма Солдатёнков» (до 11 октября) «Иконы. Собрание Павла Третьякова» (до 11 октября) 📍Новая Третьяковка «Степан Эрьзя. Мифология скульптуры» (до 11 октября) #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>19.08.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30867</t>
+  </si>
+  <si>
+    <t>Что-то пошло не так — зареклась пополнять домашнюю библиотеку в ближайшее время, но у «Гаража» вышли такие книги, которые невозможно не взять. 📚 «Людвиг Юсти. Школа видения» Петера Беттхаузена Новая книга в моей любимой «директорской» серии. Биография директора Берлинской национальной галереи (1909–1933) и генерального директора Берлинских государственных музеев в ГДР (1946–1957). Именно он стоял у истоков первого государственного музея современного искусства, активно поддерживал модернизм, устраивая выставки Мунка, Моне и других художников, разрабатывал новые принципы организации выставочного пространства. Благодаря ему Берлин стал еще одним музейным центром Европы. 📚 «Виктор Пивоваров. Иллюстратор. Книга V» «Оле-Лукойе», «Снежная королева», «Скандинавские сказки», «Черная курица», «Моя Вообразилия» — на этих и многих других книгах, проиллюстрированных Виктором Пивоваровым, выросло несколько поколений. В этой книге собраны культовые детские иллюстрации художника, уникальная графика для взрослых книг, которые сопровождаются авторскими эссе. В этом издании особенно сильное впечатление на меня произвели иллюстрации к Достоевскому, где разглядела отсылки и к Гойе. А у вас какие книжные находки за последнее время? #книги 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>19.08.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30866</t>
+  </si>
+  <si>
+    <t>Прекрасный повод проведать Зарайск — до 13 сентября включительно там проходит IV Фестиваль современного искусства «Перезагрузка». В этом году событие объединило более 50 художников, исследователей, музейных специалистов и жителей города вокруг темы «Русский Восток: сквозь время и шелка». Центральным проектом стала одноименная выставка в арт-пространстве «ЦЕХЪ». Археология соседствует здесь с современным искусством, природный ландшафт — с промышленной историей, а локальный опыт раскрывается как часть более широких культурных процессов. Архитектура экспозиции вдохновлена образом восточного караван-сарая. Кроме «ЦЕХЪ» площадками для фестиваля стали исторический Дом Мачтета, Коломенско-Зарайский государственный музей-заповедник и улицы города. Куратор фестиваля Татьяна Гетман: Исследуя тему Востока, мы постепенно начали замечать, насколько многослойной оказывается культурная история Зарайска. Когда находишься внутри города, многие вещи воспринимаются как естественная часть жизни. Но стоило посмотреть на него через эту тему, начали проявляться многочисленные связи, сюжеты и культурные переклички, к которым раньше возможно не присматривались. Восток обнаруживал себя в Астраханском тракте, купеческих и дворянских коллекциях, составляющих сегодня музейное собрание города, в истории фабрики «Красный Восток», текстильном производстве, торговых маршрутах и множестве других историй, которые на протяжении столетий формировали Зарайск. Именно поэтому Восток становится для нас не темой выставки, а способом увидеть город в его разных проявлениях #Зарайск 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>18.08.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30858</t>
+  </si>
+  <si>
+    <t>«Сказка рядом» — Музей русского импрессионизма в год своего 10-летия продолжает серию проектов за пределами собственного пространства. Не так давно он открыл «Митрополичье варенье» в Ростове Великом, а на днях начала работу выставка в Великом Новгороде. В экспозиции произведения искусства и предметы быта прошлых эпох встретились с работами современных художников и дизайнеров. Взгляд на сказку из XXI века представляют работы братьев Васнецовых и Оли Иней, Николая Рериха и Ульяны Подкорытовой, Ильи Репина и Евгения Гоманова. Еще на территории Ярославова дворища посетителей встречает арт-объект Дарьи Пурпурной, в котором новгородская художница исследует тему перерождения и трансформации, через которые проходят герои сказок. Выставка «Сказка рядом» продлится по 8 ноября. #ВеликийНовгород 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>18.08.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30852</t>
+  </si>
+  <si>
+    <t>Свершилось — защитила выпускную экскурсию в школе гида «Глазами инженера». Не скажу, что довольна собой на 100 процентов, но это важный шаг! Показала любимому мастеру Сереже Кузнецову и однокурсникам, какие сокровища скрывает мой родной Алексеевский. Сама при подготовке обнаружила много нового для себя. Планирую оттачивать и искать новые детали. Отвечая на вопрос «Когда поведешь и нас на экскурсию?» — для этого нужно пройти аттестацию. К сожалению, сейчас у меня средств пойти на курс подготовки к ней. Но надеюсь сделать это в следующем году! #школагида 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>18.08.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30851</t>
+  </si>
+  <si>
+    <t>Венецианские воды в Москве — Пушкинский музей открыл камерную выставку «Фабрицио Плесси. Вертикальные моря». Она приурочена к 10-летию работы музея с медиаискусством. В 31 зале в главном здании (том, что по лестнице вниз от Греческого) впервые показывают работу одного из пионеров медиа-арта Фабрицио Плесси, созданную специально для музея. Именно с нее и началась коллекция медиаискусства в Пушкинском. Подумала, как бы здорово было видеть ее в Белом зале, как в свое время экспонировали работы Билла Виолы. Так, чтобы гигантские экраны окружали тебя с четырех сторон. Но сейчас в этом зале одна из лучших выставок за последние годы «Алмазная колесница. Буддийское искусство России». #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>17.08.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30842</t>
+  </si>
+  <si>
+    <t>Лучшие понедельники — в закрытом для посетителей Пушкинском музее. Сегодня юные и вечно юные искусствоведы собрались на презентации лучшего журнала об искусстве. Новый номер «Юного искусствоведа» посвящен Рафаэлю. Обложку создал Никита Терешин, а работу для «Моей первой коллекции» — Артем Филатов. Еще появилось приложение «НИИ ЮИ», главной темой которого стали «Животные в русской живописи». Еще не проходите мимо благотворительной акции к Дню знаний, которая скоро завершится. Благодаря ей журналы отправят в фонды, библиотеки и школы для детей, оказавшихся в трудной жизненной ситуации. И если вы, как я, не сразу начали собирать коллекцию журналов, сейчас можно купить сразу подшивку с самого первого выпуска, а не гоняться за ними точечно (иногда это сложно, проверено). А я поздравляю редакцию с новым классным выпуском! 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>17.08.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30841</t>
+  </si>
+  <si>
+    <t>Открытия недели в Москве «Фабрицио Плесси. Вертикальные моря» Проект позволит зрителям впервые увидеть произведение итальянского художника, одного из “пионеров” медиа-арта Фабрицио Плесси, созданное специально для музея. Именно с работы «Вертикальные моря» начиналась коллекция медиаискусства в Пушкинском музее. Пушкинский музей (главное здание) 18 августа — 15 ноября «Искусство за закрытыми дверями. Ленинградские квартирные выставки 1960-1980-х» Новый проект представит московским зрителям уникальный контекст искусства ленинградского андеграунда через призму явления квартирных выставок в 1960–1980-е годы. РОСИЗО 21 августа — 15 ноября «Круг Культобзора» Выставка представляет произведения живописи и графики ведущих и признанных мастеров современного искусства, работающих в традициях русской реалистической школы. Среди художников, чьи работы будут представлены на выставке: Азам Атаханов, Арон Бух, Анна Желудь, Алексей Ланцев, Юрий Ларин, Екатерина и Раиса Лебедевы, Александр и Анна Мессерер, Павел Никонов, Егор Плотников, Евгений Расторгуев, Анатолий Слепышев и другие. Галерея Давыдково 20 августа — 30 сентября «О хорошей погоде» Ролан Курапов обращается к ландшафтам Башкортостана и исследует, как знание о мифе меняет восприятие обычного пейзажа. Так поле, лес или берег реки становятся пространством между документом и воображением. Российская государственная библиотека для молодежи (РГБМ) Вход свободный 18 августа — 6 сентября «Раньше здесь был парк развлечений» Куратор Оля Махно и художники мастерской живописи Тани Иванковой представят экспозицию, вдохновленную хрупкой памятью о мимолетном счастье. В центре проекта — образ парка развлечений как особой точки на карте жизни: места, где время будто замирало, а радость становилась почти осязаемой. Галерея Шмуклер 19 августа — 20 сентября «Пейзаж и память» В представленных на выставке работах учащиеся и выпускники Института современного искусства Иосифа Бакштейна исследуют взаимосвязи образов пространства и механизмов культурной, коллективной и личной памяти. ЦТИ «Фабрика» 21 августа — 20 сентября Вход свободный «Планета Тигра» Персональная выставка Ильи Жаркова. Илья представит новую серию скульптур: гиперболизированные тела, растворяющиеся в абстрактных формах его персонажа Pal — переосмысленной игрушечной фигуры без чётких культурных привязок. Выставка при поддержке галереи «Объединение». ИТД* 20 августа — 20 сентября «Помоги мне выжить среди этой смертной любви» Персональная выставки Нади Петровой. В основе проекта — изучение архива, содержащего книги по филейному кружеву конца XIX– начала XX века. Как и в ту эпоху, так и сейчас нежный и тонкий язык кружева способен рассказать о времени гораздо больше, чем нам кажется. Галерея Корней (Большая Никитская 22/2, подъезд 3, этаж 2) Открытие 22 августа в 18:00. Посетить выставку также можно 23, 24 и 25 августа с 16.00-20.00 #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>16.08.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30840</t>
+  </si>
+  <si>
+    <t>Душевная выставка «Диапазон здесь» петербургского художника Турбена открылась в московской галерее «ЗДЕСЬ на Таганке». Живопись, графика, мозаика, аппликация — представлены работы в самых разных техниках. Домашнее трогательное, любимые люди, любимые питомцы, прогулки по городу и за городом, простые вещи, простое счастливое и доброе. На открытии узнала, что некоторые живописные работы написаны масляными красками, принадлежавшими в свое время ленинградскому художнику-нонконформисту Ивану Сотникову. Вот такая связь и преемственность. Кураторами выставки, которая продлится по 6 сентября, стали Никита Дусто и Ксения Горбатюк. Билеты 150-300 рублей. С питомцами — можно! #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>15.08.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30823</t>
+  </si>
+  <si>
+    <t>Море нежности, творчества, общения, музыки — провела утро на фестивале More Amore журнала Seasons of Life. Он должен был пройти в июле на площадке Музея Александра Скрябина, но накануне на территории музея обрушился грунт, так что все пришлось отменить 💔 Но тут на помощь пришло социокультурное пространство «Кристалл». Так что в эти выходные там много волшебных мастер-классов, спектакли, разговоры о культуре, маркет небольших брендов, а бонусом — выступление сегодня вечером группы Artemiev Павла Артемьева с новым мини-альбомом. Мне повезло застать саундчек, так что делюсь фрагментом (больше видео — в комментариях). А если захотите пообедать, заходите в местный «Рестик». Ещё и погода балует! 🎫 Вход на фестиваль свободный, на мастер-классы нужны билеты 🐚 Дресс-код — полоски и перламутр, что-то морское! Приятно быть инфопартнером такого события 🫶 #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>14.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30822</t>
+  </si>
+  <si>
+    <t>Венеция в Москве — в Пушкинском музее 18 августа откроют выставку «Фабрицио Плесси. Вертикальные моря». Проект приурочен к 10-летию работы музея с медиаискусством и позволит зрителям впервые увидеть произведение итальянского художника, одного из “пионеров” медиа-арта Фабрицио Плесси, созданное специально для музея. Именно с работы «Вертикальные моря» начиналась коллекция медиаискусства в Пушкинском музее. Инсталляция на четырех вертикальных экранах представит одну из главных стихий для художника, чье восприятие сформировано лагуной родного города Венеция, — воду. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>14.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30814</t>
+  </si>
+  <si>
+    <t>Дербент станет столицей современного искусства — с 21 по 23 августа там в третий раз пройдет большой фестиваль «Нарма». Его название отсылает к аборигенному дагестанскому сорту винограда как символу неразрывной связи человека с землей. Темой этого года стала «Навигация внимания»: кураторы предлагают идти не по заданному маршруту, а придумывать свои собственные, подмечая исторический и культурные слои города — от Шёлкового пути до банной культуры и Каспия. Программа развернется на 18 площадках, а среди более чем 80 участников — художники, кураторы, музыканты, лекторы и ремесленники из Махачкалы, Дербента, Москвы, Санкт-Петербурга, Казани, Челябинска и других городов России. ➤ На территории Крепости Нарын-Кала — в Ханских банях XVII века разместится парфюмерная инсталляция Кати Сидоровой и Дмитрия Ганюшкина, а в подземном водохранилище X–XI веков — аудиоработа zudzu. ➤ На вокзале и винодельне «Дербент Вино» гостей ждут звук и перформанс с хореографом Егором Кондрашовым. ➤ В парке Сулеймана Стальского, главной площадке, расположатся инсталляция Асии Бареевой, видео Максима Силенкова о новом морском курорте, ярмарка брендов, «Фруктовая лавка», пройдут вечерние чаепития, концерты и кино под открытым небом. ➤ Помимо этого будут лекторий с Ad Marginem, мастер-классы и экскурсии по магалам и истории виноделия. Организаторами фестиваля стали просветительская платформа «Завод культуры» при поддержке арт-резиденции «Сильно» и «Дербент Вино». 🔖 Подробная программа и карта — на сайте. Вход свободный, по регистрации. #Дербент 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>14.08.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30813</t>
+  </si>
+  <si>
+    <t>Выставки в Москве, которые скоро закроются «”Король Лир” Соломона Михоэлса. Постскриптум к 90-летию великого спектакля» Еврейский музей и Центр толерантности до 16 августа «Вера Мухина. Навстречу ветру» Исторический музей до 17 августа «Аня Желудь. Не тот горизонт» Центр AZART до 23 августа «Весь мир здесь обретает дом: по следам Тагора» Дом культуры «ГЭС-2» до 23 августа «Крич. Всёчество и разборчивость» Центр Вознесенского до 23 августа «Дом 21. В гостях у художников» Центр «Зотов» до 30 августа «Орбиты хрупких тел» Галерея Heritage до 30 августа #Москва #скорозакроется 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>14.08.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30812</t>
+  </si>
+  <si>
+    <t>Тогда еще интернет был по карточкам — когда начала интересоваться искусством. Сейчас смотрю на миллион возможностей погружения в эту тему, радуюсь и слегка завидую. Точнее завидует та Наташа из прошлого. Но никогда не поздно учиться и углубляться. В свое время в магистратуру пошла, но очень устала от интенсивности занятий и необходимости работать над ВКР (так не люблю академическую работу, что ужас!) Есть более щадящие варианты. Сегодня делюсь подборкой программ дополнительного профессионального образования от Школы искусств и культурного наследия ЕУСПб — три разных трека как три разных взгляда на искусство: «ART 101: Современные подходы в исследовании искусства и культурного наследия» Интенсивная программа профессиональной переподготовки для тех, кто хочет войти в исследования искусства — из другой сферы, из прикладной деятельности или просто с нуля. 8 месяцев онлайн-лекций и очных сессий в Петербурге. Преподаватели — эксперты Школы искусств ЕУ старт — 3 сентября подача заявки — до 17 августа «Современный музей: методы управления, практики интерпретации культуры» Для музейных работников, кураторов, культурологов и всех, кто хочет решать современные музейные задачи. 6 модулей — от хранения до вовлечения — каждый из которых можно пройти отдельно. Проектная работа с реальными кейсами от музеев-партнёров, занятия в ЕУ и Эрмитаже. Гибридный формат: очные интенсивы и онлайн. старт — 9 октября дедлайн подачи заявка — 21 сентября «Искусство быть зрителем: от впечатления к интерпретации» Новый проект Школы искусств. 8 месяцев превращения походов в музеи в осмысленную интеллектуальную практику. 15 выставок в Москве, выезды в Петербург, разборы с кураторами и преподавателями. Для тех, кто хочет научиться доверять своему восприятию и говорить об искусстве аргументированно старт — 17 октября подача заявки — до 7 октября 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>13.08.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30811</t>
+  </si>
+  <si>
+    <t>РОСИЗО откроет 21 августа выставку «Искусство за закрытыми дверями. Ленинградские квартирные выставки 1960-1980-х». Она станет продолжением большого исследовательского проекта, посвященного советским квартирным выставкам. Новый проект представит московским зрителям уникальный контекст искусства ленинградского андеграунда через призму явления квартирных выставок в 1960–1980-е годы. Это первая в Москве выставка о ленинградских «квартирниках», которая охватывает сразу три десятилетия развития этой самобытной формы показа искусства. Художники организовывали выставки в своих квартирах, куда без афиши и специальной рекламы приходили сотни зрителей. Выставка расскажет о квартире поэта Роальда Мандельштама и круге художников «Ордена нищенствующих живописцев» (ОНЖ), подготовке культовых выставок в ДК им. И.И. Газа и в ДК «Невский», Музее современной живописи в квартире Владимира Нечаева и Марины Недробовой и других. Сразу несколько залов будут посвящены деятельности галереи «АССА». 🖼 «Искусство за закрытыми дверями. Ленинградские квартирные выставки 1960-1980-х» 📍РОСИЗО (Петроверигский пер., 4, стр. 1) 🔖 с 21 августа #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>13.08.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30802</t>
+  </si>
+  <si>
+    <t>Инсталляция с распевом или музыкальный спектакль без актеров — в ТОН-центре прошла премьера необычной постановки «Радость-свадьба с подменой невесты и другими происшествиями». По сюжету, на иван-купальских гуляниях Ярина влюбляется в доброго молодца Андрея и даже спасает его от злой русалки. Но семья суженого никогда не примет девушку — она не соответствует традиционным стандартам красоты, и тогда сваха предлагает пойти на обман. Главными героями стали костюмы арт-объекты Андрея Бартенева. Евгения Некрасова написала либретто, Владимир Раннев – музыку, вокальную часть исполнил ансамбль N'Caged, а режиссером выступила Катя Бочавар. Здесь сплелись фольклорные истории и напевы, современные вокальные техники и словечки, щепотка юмора и даже некоторая мемность. Но главное — всё это о любви. Параллельно с этим открылась выставка «Десерт футуриста, или Гвозди в сметане». Она прослеживает творческий путь мастера абсурда от «Ботанического балета» до недавней выставки в «Царицыно», из которой и выросла «Свадьба-радость». Показы инсталляции и выставки продлятся по 20 сентября. Спектакль длится 39 минут и проходит каждый час. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>13.08.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30797</t>
+  </si>
+  <si>
+    <t>Скоро закроется — выставка «”Король Лир” Соломона Михоэлса. Постскриптум к 90-летию великого спектакля» в Еврейском музее и Центре толерантности работает последнюю неделю. Экспозиция в шести залах предлагает зрителям глубокое погружение в театральную эстетику через живопись Александра Тышлера, подлинные артефакты и мультимедийные инсталляции — от воссозданного Тронного зала до интерактивного «Зеркала памяти». Это не просто рассказ о триумфе авангардного искусства, но и исследование личной трагедии Михоэлса и судьбы Еврейского антифашистского комитета. 📍Еврейский музей и Центр толерантности 🔖 по 16 августа #Москва #скорозакроется 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>12.08.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30796</t>
+  </si>
+  <si>
+    <t>Хлебная одиссея — Центр «Зотов» откроет 3 сентября большую выставку «Хлеб» от создателей проекта «Красная Москва. Женщина в большом городе». Этот год объявлен Хлебным — в честь 95-летия Хлебозавода Nº 5, где размещается «Зотов». Будущая экспозиция строится как сказка, главный герой которой — хлеб, перебравшийся из деревни в город. В своем путешествии он станет свидетелем перестройки общественных институтов, утопических мечтаний и амбициозных урбанистических проектов, а также познакомит зрителей с гастрономическими и культурными традициями эпохи. В своих странствиях хлеб встретит преуспевающих до революции булочников, будет прятаться от мешочников, пойдет на поводу у нэпачей, найдет единомышленниов в среде талантливых инженеров и в конечном счете обретет новый дом, а главное — нового себя, представленного 350-ю сортами советских хлебобулочных изделий. Его странствия от деревенского стола к городскому займут более 20 лет (1917–1939), как у гомеровского Одиссея. В экспозиции более 140 оригинальных работ, среди которых произведения Бориса Кустодиева, Кузьмы Петрова-Водкина, Ильи Машкова, Давида Штеренберга, Александра Родченко, Михаила Рогинского, Виктора Пивоварова и других. Их дополнят инсталляциями, ольфакторными и интерактивными зоны. Кураторами стали Дарья Донина и Елена Желудкова, за архитектуру отвечает Юлия Наполова (бюро PS Culture). 🎫 До 2 сентября билеты на выставку продают со скидкой. «Зотов» всегда делает такую акцию перед открытием новых проектов. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>12.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30795</t>
+  </si>
+  <si>
+    <t>Открытия недели в Москве «Вечность пахнет супом» Персональная выставка Михаила Рубанкова. Куратор — Александр Дашевский. Говорят, получился уютный квартирник, а в программе кураторские экскурсии и этно-джаз. Галерея «Корней» Большая Никитская, 22/2 Вход свободный, по предварительной договоренности 10-15 августа «"Графо” значит “пишу”» Новый раздел постоянной экспозиции Музея Москвы. Здесь можно будет узнать о надписях на археологических артефактах, представленных в коллекции музея. Музей Москвы 12 августа — 31 января 2027 Utopia Персональная выставка Гоши Острецова. Поход сюда можно совместить с посещением выставки Острецова, проходящей в пространстве Фонда Чеглакова, это рядом. Государственный институт искусствознания Козицкий пер., д. 5 Вход свободный (но лучше уточнять заранее) С 13 августа «Радость-свадьба с подменой невесты и другими происшествиями» Аудиовизуальная инсталляция представляет собой спектакль без участия живых актеров. Либретто написала Женя Некрасова. Многоканальную партитуру Владимира Раннева исполнит ансамбль N’Caged. Речитативы дополнят современными вокальными техниками. Костюмы-скульптуры выполнил Андрей Бартенев. Они станут главными персонажами повествования. Сценография Кати Бочавар объединяет работы всех авторов в единое мультисенсорное действо. ТОН-Центр 13 августа — 20 сентября «Практики повседневности» Совместный проект десяти художников и пяти кураторов, выпускников Московской школы современного искусства MSCA. Галерея U Contemporary, Artplay Вход свободный 13-25 августа Пополнение собрания Музея Востока: станковая живопись эпохи Каджаров Собрание Музея Востока пополнили четыре картины из коллекции Максима Горького. Максим Горький приобрел картины на рубеже 1920-1930-х гг. на распродаже в посольстве Ирана в Москве. Работы находились в его квартире – знаменитом особняке Рябушинского на Малой Никитской, передавались в семье писателя из поколения в поколение. 14 августа — 27 сентября Музей Востока 15 новых выставок в арт-пространстве «КУБ» В большом зале галерея ЛУЧ представляет проект «Москва. Статика. Динамика» — экспозиция объединяет фотографии одного из ведущих российских фотографов Михаила Розанова и картины на светоотражающих тканях художника Кирилла Кипяткова. Новые проекты также покажут: Синтакс, Монарт, галерея Анастасии Постригай, Купол, ПЛАНЗ, Радость (Joy Gallery), MSCA, ТРИПТИХ, Шмуклер, ИнГаллери, МАРШ, Щепка. В лектории можно будет увидеть поп-проект Фонда «Второе дыхание» — «Все, что останется после меня». КУБ 15 августа — 20 сентября «Диапазон ЗДЕСЬ» Погружение в творческий мир петербургского художника Турбена, сформировавшийся за последние пять лет. Посетители увидят не только законченные полотна, но и эскизы, зарисовки, пробные работы, раскрывающие процесс внутреннего поиска и творческого развития автора. Галерея ЗДЕСЬ на Таганке 15 августа — 6 сентября Фестиваль More Amore Фестиваль журнала Seasons of life. В программе фестиваля семейные спектакли и мастерские, разговоры о культуре, экскурсии по территории бывшего завода, маркет локальных брендов и музыка. Хедлайнером фестиваля станет инди-группа ARTEMIEV с программой нового мини-альбома «Нокаут». «Кристалл» ул. Самокатная, д. 4, стр. 11 15-16 августа Вход свободный 🖼 Михаил Рубанков/Фото: Татьяна Пелипейко #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>11.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30787</t>
+  </si>
+  <si>
+    <t>Отмененный в июле фестиваль More Amore возвращается и пройдет 15-16 августа на площадке на территории «Кристалла» в Лефортово. Как вы помните, изначально его планировали провести 18–19 июля во дворе дома-музея А. Н. Скрябина. Но менее чем за 12 часов до открытия на площадке произошло обрушение грунта, повредившее центральную часть двора. ЗА 10 дней удалось решить вопрос и обрести «новый берег». В программе семейные спектакли и мастерские, разговоры о культуре, экскурсии по территории бывшего завода, маркет локальных брендов и музыка. Хедлайнером фестиваля станет инди-группа ARTEMIEV с программой нового мини-альбома «Нокаут». Вход свободный! На некоторые мастер-классы нужны билеты #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>11.08.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30778</t>
+  </si>
+  <si>
+    <t>Кажется, это знак — до завершения выставки «Не тот горизонт», посвященной Ане Желудь, осталось меньше двух недель. Центр AZART сделал на эти дни бесплатный вход и на экскурсии тоже зовёт бесплатно. Куратором выступила Ирина Горлова. Экспозиция — путь от насыщенной, «многоголосой» живописи через строгие монохромные пейзажи к бесцветным работам и металлическим инсталляциям. #Москва #бесплатное 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>10.08.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30772</t>
+  </si>
+  <si>
+    <t>Даже не раздражает, что эти фотографии из Лувра на самом деле сгенерированы искусственным интеллектом. 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>10.08.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30771</t>
+  </si>
+  <si>
+    <t>Меня иногда спрашивают, как организовать выставку и как это все работает изнутри. Но я не эксперт в этом — мне нравится делиться информацией о выставках, музеях и галереях, но никогда не делала выставок с нуля и больше работала по части SMM. Поэтому тут лучше прислушиваться к тем, кто действительно знает тонкости процесса. Например, у лектория «Синхронизация» появился курс «Арт-менеджмент» — 6-месячная программа, где помогут разобраться, как устроен арт-рынок, работают галереи, ярмарки и аукционы, организуются выставки и продвигаются культурные проекты. А еще понять, какие карьерные пути открывает эта сфера. Самое важное — тут много практики. Вместе с экспертами вы будете разбирать кейсы, ходить в галереи и знакомиться с людьми из индустрии. Отдельно рассмотрите зарубежный арт-рынок и сможете пообщаться с иностранными экспертами на онлайн-встречах. В финале получите диплом о профессиональной переподготовке и готовый проект в портфолио. Еще вас ждет закрытое комьюнити людей из сферы искусства, где остаются и после окончания курса. Важный момент: 21 сентября стартует первый поток курса. Он будет камерным, и уже сейчас занята половина мест. Следующий запуск запланирован только на 2027 год. По промокоду vmuzey получите дополнительную скидку 50 000 рублей (а финансовая грамотность и в работе арт-менеджера важна). Дальше стоимость будет расти, поэтому лучше не откладывать ☝️</t>
+  </si>
+  <si>
+    <t>10.08.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30765</t>
+  </si>
+  <si>
+    <t>В выходные выбралась на культурную разведку — проверить арт-объекты около Павловской больницы, где, похоже, затевают что-то интересное. Пока жду, оправдаются ли мои прогнозы. Тем временем перед зданием уже смонтировали работы Николая Полисского. Как говорится, следите за обновлениями — буду делиться новостями. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>10.08.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30756</t>
+  </si>
+  <si>
+    <t>У меня за плечами есть небольшой опыт работы в музеях, но до сих пор многого не знаю о закулисье. Поэтому с интересом слушаю и читаю коллег, кто погружен в это с головой. Среди них Анастасия Мариловцева — культуролог, который не просто изучает музеи и культурные пространства, а помогает их создавать. Буквально в каске и на стройке, обдумывая, как сделать пространство и взаимодействие с ним посетителей максимально комфортным. Как раз Анастасия готовила к открытию и приему посетителей Дом культуры «ГЭС-2», была директором МИРА музея (тогда мы и познакомились), сейчас консультирует многие музеи. Слежу за ней, жду новых проектов и читаю Телеграм-канал «Сандрики и кракелюры». Оттуда узнаю, как работают музейные эксперты, как устроена музейная сфера и что происходит за кулисами. Отдельно обожаю смотреть ее глазами на разные музеи и выставки, особенно зарубежные. Из интересного, неочевидного и недавнего: — О важности кафе в культурных пространствах и микро-рецензии на некоторые — О работе охраны, локерах, кафе, гардеробе в новом фонде Картье в Париже (сравнивая с другими пространствами) и о фонде в целом — О единственном в мире музее, полностью посвященном творчеству Пьера Боннара #культурныйТелеграм 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>10.08.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30755</t>
+  </si>
+  <si>
+    <t>Сегодня в Москве стартует Музейная неделя, когда многие музеи можно посетить бесплатно. Собрала несколько вариантов выставок, на которые еще есть билеты. 11 августа (вт) — можно побывать на биеннале «Искусство будущего» в Мультимедиа Арт Музее, изучить «Век в лозунгах и красках. Из истории московского плаката» в Музее Москвы, а в Московском музее современного искусства на Гоголевском — посетить большую выставку к 70-летию Лужников 12 августа (ср) — в «Царицыно» сразу несколько выставок, но особенно манит «Ненаивное наивное». Если хочется что-то ближе к центру, проведайте квартиру Маяковских в Студенецком проезде 13 августа (чт) — в этот день можно посетить Дом-музей Марины Цветаевой, а еще — провести день на ВДНХ и заглянуть в потрясающе сделанный павильон «Павильон №28 Пчеловодство» Биологического музея им. Тимирязева 14 августа (пт) — предлагаю отправиться в «Коломенское», где только что после реставрации открыли Церковь Вознесения Господня и выставку «Под покровом Боголюбской. Путь надежды» В субботу 15 августа в списке музейной недели один вариант — Государственный музей обороны Москвы. В воскресенье 16 августа стоит заглянуть в Дом русского зарубежья, который достоин большего внимания, чем у него есть сейчас. Очень хвалят выставку «Алексей Исупов: Между Вяткой и Тибром. Русская душа в лучах итальянского солнца». В этот же день действует бесплатный вход в Музей Булгакова. ➜ Больше вариантов — на сайте Московской музейной недели #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>08.08.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30754</t>
+  </si>
+  <si>
+    <t>С Международным днем кошек! Поздравьте любимых питомцев ❤️ 🖼️ Джон Крэкстон. Натюрморт с кошками и ребенком. 1959 #котикдня 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>08.08.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30746</t>
+  </si>
+  <si>
+    <t>Идеальные культурные выходные Хорошая прогулка не заканчивается у выхода из музея! Вместе с Наталией Крючковой, основателем и автором телеграм-канала и сайта «Я поведу тебя в музей», собрали маршруты, где после выставки вас ждут кафе и рестораны, идеально дополняющие впечатления. Сохраняйте гастромаршрут от Наталии. #куда_сходить #Москва 💛 забронировать стол</t>
+  </si>
+  <si>
+    <t>08.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30744</t>
+  </si>
+  <si>
+    <t>Эрмитаж запустил «Ночные арт-променады» в стиле Belle Époque, которые будут проходить по субботам с 22:30. Вас ждет прогулка по выставке богатейшей коллекции прикладного искусства, собранной великим меценатом бароном Штиглицем в конце XIX века, и рассказ об этом времени, которое во Франции называлась Belle Époque, а в России – «Серебряным веком». Вы услышите стихи и музыку и увидите танцы той поры, научитесь танцевать кадриль. По окончании мероприятия каждого гостя ждет подарок, а на набережной Невы в продолжение волшебного вечера —чудесная атмосфера ночи на Неве и легендарный развод мостов. Фотография: Сергей Новиков #Петербург 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>07.08.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30735</t>
+  </si>
+  <si>
+    <t>Самый длинный дом в России — оказывается, он расположен в Мурманске и построен в конце 1970-х. Длина извивающегося здания почти 1,5 километра. Здесь 35 подъездов, 3708 квартир, 26 адресов. В советское время на нем появилось несколько керамических панно художника-монументалиста Вячеслава Герасимова, которые были отреставрированы в наше время. А за последние несколько лет — множество муралов от современных художников в рамках фестиваля «Рост». Малую часть из них показываю на фотографиях. Место в Мурманске, где можно провести половину дня, рассматривая росписи. Отдельно отмечу милейшие проходы под арками — с кошками и собачками, созданные совместно с жителями. На этой ноте завершаю День Мурманска в своем канале. 📍Мурманск, Кольский проспект, 144 #Мурманск 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>07.08.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30731</t>
+  </si>
+  <si>
+    <t>Девочка-астра и мальчик-одуванчик — яркие персонажи, которые теперь живут в Мурманске и созданы Антониной Фатхуллиной из Санкт-Петербурга. Скульптуры Антонины всегда узнаваемы. Обычно они не разноцветные, но как здорово, что она сделала мурманскую улицу ярче. Еще это астра и одуванчик, которые никогда не завянут. 📍Мурманск, ул. Ленина, 79 #Мурманск 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>07.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30722</t>
+  </si>
+  <si>
+    <t>Галерея в старых контейнерах, а точнее культурный центр «Контейнер-холл» — пока больше нигде не видела такого и впервые познакомилась с подобным форматом в Мурманске. Важно, что размещается культурный центр не в центре города, а в районе, где особо ничего и не было такого для молодежи. Так что это в большей степени социальный проект. Сюда можно прийти посмотреть выставку «Тепло» (сейчас показывают работы некоторых участников Шестого фестиваля «Рост»), сходить на мастер-класс или лекцию, послушать музыку, пообщаться, купить что-то из искусства на местном маркете. Куратором стала художник и одна из основателей фестиваля Полина Малышкина. Обратите внимание на дом на противоположной стороне — 27. Когда-то там сменили табличку с номером, но и старую оставили. После этого художники стали оставлять на фасаде свои варианты табличек, так что теперь это настоящий и ироничный арт-объект. 📍Мурманск, ул. Генералова, 22 #Мурманск 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>07.08.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30718</t>
+  </si>
+  <si>
+    <t>«Карта путей и городских сокровищ» — любимые места мурманчан на гипсовом панно, созданное во время творческой лаборатории фестиваля «Рост» вместе с арт-группой «Крепкий палец». В проекте приняли участие 16 жителей города. Каждый представил личное высказывание о чем-то значимом в городе и изобразил его в стилизованной форме. Получился очень личный портрет Мурманска. Рыбы, северные растения, несколько котиков (куда без них!). Хотя ребята просили не брать памятники, кое-кто умудрился так зашифровать памятник Ленину, что в итоге и он есть на панно. Угадаете? Подсказка: это макушка Ленина с птицей на ней. 📍Мурманск, ул. Профсоюзов, 22 #Мурманск 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>07.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30709</t>
+  </si>
+  <si>
+    <t>Куропаточья трава и куропатки Одни из особенно полюбившихся мне работ, созданных на фасадах в Мурманске во время фестиваля «Рост»: мозаики Светланы Растебиной, художницы и мозаичистки родом из Самары, основательницы московской студии мозаики Rastebina. • «Цветение» Эта мозаика находится на фасаде напротив железнодорожного вокзала, а ее колористика перекликается с историческим цветом здания. Здесь изображен северный цветок под названием Куропаточья трава или Дриада. Как отражение хрупкой красоты, способной расцветать даже в суровых климатических условиях. Мурманск, ул. Коминтерна, д. 11/2 • «Куропатки» Эта мозаика появилась в 2026 году и создана из камней и минералов Кольского полуострова. Такое трогательное семейство куропаток, правда? В окружении северных растений и ягод. Важно, что эту работу Светлана делала вместе с горожанами, которые готовили камень, подбирали элементы и собирали композицию. Участники: Луковкина Галина, Людмила Апрельская, Вероника Вологжанникова, Анна Кичигина, Василий Малышкин, Семёнова Елизавета. Мурманск, Челюскинцев 9 🗞 «Лучшее, что у меня получалось с детства, — это рисовать»: читать интервью со Светланой Растебиной #Мурманск 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>07.08.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30700</t>
+  </si>
+  <si>
+    <t>Город муралов — Мурманск! Побывала недавно и до сих пор разбираю фотографии и впечатления. Так что сегодня будет День Мурманска в канале «я поведу тебя в музей». Поведу вас в музей, но под открытым небом и в паре часов на самолете от Москвы. Сейчас в городе уже больше 70 муралов и работ в разных техниках от таких художников, как Антонина Фатхуллина, Иван Найнти, Светлана Растебина, Nadya.O, Petro, Илья Федотов и других. Благодаря паблик-арт фестивалю «Рост», который проходит здесь с 2021 года. За два дня успела посмотреть почти всё, а проводниками стали основатель, куратор фестиваля и художница Мария Михайленко и соорганизатор и куратор Юрий Шачнев. Два года фестиваль проходил в историческом районе Мурманска — в Росте, северной части города, откуда и пошло название фестиваля. В 2023 и 2024 годах — на территории самого длинного дома в России, в южном районе. В 2025 и 2026 годах основной площадкой стал центр. Было интересно побывать в таких разных районах. Темой фестиваля этого года стало «Тепло» — в том числе и теплые истории, которые важны и нужны как никогда. Но «Рост» не только о росписях и муралах. За последние пару лет появились работы и в новых форматах: мозаика, сграффито, майолика, барельефы, роспись на асфальте, а также медиа-контент для большого уличного экрана. О некоторых расскажу отдельно в следующих постах, а еще больше фотографий оставлю в комментариях. #Мурманск 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>06.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30698</t>
+  </si>
+  <si>
+    <t>Радость-свадьба с подменой невесты и другими происшествиями — в Тон-центре готовят премьеру спектакля без участия живых актеров. Это тотальная аудиовизуальная инсталляция, где соединяются костюмы Андрея Бартенева (свадебные образы от свекрови до русалки, желающей похитить жениха), либретто Евгении Некрасовой, музыка Владимира Раннева и вокал ансамбля N’Caged. Режиссером стала Катя Бочавар. Персонажи, декорации, звук приходят в движение вместе с поворотной сценой. Увидеть необычное действо можно с 13 августа по 20 сентября. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>06.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30692</t>
+  </si>
+  <si>
+    <t>«Я часто видела, проходя через столовую, как Алексей Максимович стоял с папироской в руках и любовался этими картинами. Приезжавшим к нему он обязательно их показывал, не переставая ими восхищаться», — писала в своих воспоминаниях художница Валентина Ходасевич. Собрание Музея Востока пополнили четыре произведения Каджарской живописи из коллекции Максима Горького. В музее говорят, что это первое за многие десятилетия столь серьезное приобретение. Максим Горький приобрел картины на рубеже 1920-1930-х годов на распродаже в посольстве Ирана в Москве. Работы находились в его квартире — знаменитом особняке Рябушинского на Малой Никитской, передавались в семье писателя из поколения в поколение. Увидеть полотна можно с 14 августа по 27 сентября на выставке «Пополнение собрания Музея Востока: станковая живопись эпохи Каджаров». Затем они отправятся на реставрацию, после которой станут частью постоянной экспозиции залов искусства Ирана. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>06.08.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30686</t>
+  </si>
+  <si>
+    <t>Ничего случайного — второй раз за последнее время оказалась в чайной «Нитка» на Гоголевском бульваре и вновь на душеспасительной встрече, посвященной искусству. Нравится формат, когда 7-10 человек, чаепитие/кофепитие, сладости и разговоры. На эту встречу позвала Анжела, основатель проекта «Культурные наследники», а главным героем стал Виктор Борисов-Мусатов, большая выставка работ которого недавно открылась в Третьяковке и продлится по 8 ноября. На встрече узнала несколько удивительных фактов о художнике, после этого жизнь не будет прежней! #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>05.08.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30685</t>
+  </si>
+  <si>
+    <t>Дом 14/5 на Покровском бульваре 💔 #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>05.08.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30684</t>
+  </si>
+  <si>
+    <t>Бесплатный вход на выставки «ГЭС-2» сегодня. Сейчас в Доме культуры открыты выставки: «Весь мир здесь обретает дом: по следам Тагора» Выставка посвящена Рабиндранату Тагору – одному из самых значительных индийских поэтов и мыслителей XX века в диалоге с работами современных авторов. «Хадзар мечты» В этом проекте команда «ГЭС-2: Города» подводит итоги работы во Владикавказе. Работы современных авторов соседствуют с памятниками осетинского изобразительного искусства и кино, а также материалами полевых исследований. «Москва — Ханой. Ландшафты оптимизма» Выставка-исследование типового жилья в Москве и Ханое через понятие адхокизма — самобытного народного подхода к преобразованию окружающей реальности. *Акция с бесплатным посещением всех выставок действует каждую первую среду месяца. Для этого нужно просто зарегистрироваться на вход в «ГЭС-2» #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>05.08.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30681</t>
+  </si>
+  <si>
+    <t>Если соберетесь в Нижний Новгород на одну из выставок (а там сейчас «Северное солнце», «Арзамасская академия» в НГХМ, «Великая Всероссийская» в Пакгаузе, «Геометрия света» в Арсенале), можете поймать мобильную кофейню LIME. Она курсирует по знаковым местам города до конца месяца в рамках музыкального фестиваля «Столица закатов». Если посчастливится, кроме десертов и напитков найдете там скетчбук, над которым команда бренда работала вместе с Владимиром Чернышевым — резидентом студии «Тихая» и автором первой выставки в LIMÉ Gallery в Москве. Мне повезло! Идеально для заметок, а еще он с авторской графикой и и гидом по секретным местам Нижнего Новгорода, куда вновь планирую отправиться совсем скоро. #НижнийНовгород 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>04.08.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30673</t>
+  </si>
+  <si>
+    <t>Завершилась реставрация Дома Мельникова в Москве Работы длились с 2022 года. Был отреставрирован не только сам памятник архитектуры, но и предметы мемориальной обстановки. Их возвращение в дом станет финальным этапом музеефикации. К концу 2026 года музей начнет принимать первых гостей, снова откроется сувенирный магазин, а в саду будет создана уличная экспозиция, посвященная творчеству Константина Мельникова. Информация и фотографии: пресс-служба Музей архитектуры им. А.В. Щусева #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>04.08.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30664</t>
+  </si>
+  <si>
+    <t>Ощущение упущенного — не успела на выставку выставку «Корпорация счастья», которая проходила в Центре современного искусства имени Сергея Курехина до конца июля. Показывали работы выпускников магистратуры «Искусство и наука» Центра искусства и науки ИТМО, а куратором выступила Ольга Вад. Но с 6 августа в Яндекс Музее на Невском начнет работу выставка «Пределы видимого» — о других способах видеть мир. Художницы Лаборатории биотехнологических искусств при Центре искусства и науки ИТМО Мария Мощенская и Вероника Призова под кураторством Дарьи Болдыревой создали две инсталляции. Они исследуют, как мир «видят» непохожие на нас живые и неживые системы. Фотографии: Анна Скударь #Петербург 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>04.08.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30655</t>
+  </si>
+  <si>
+    <t>Лучшая за последние пару лет большая выставка в Пушкинском музее — «Алмазная колесница. Буддийское искусство России». Открывается сегодня и продлится по 1 ноября. В экспозиции более 700 экспонатов, знакомящих с главными персонажами буддийского пантеона, историей Алмазной колесницы (ваджраяны), культовой утварью и ее символикой, а также основными художественными школами. Много редкостей, которые не выставляли до этого момента. Выставка — заведомый хит в самом прекрасном смысле слова. К выставке сделали удобный глоссарий, с помощью которого можно расшифровать незнакомые слова и имена. Выставку задумала еще Елизавета Лихачева, которая возглавляла музей в 2023-2025 годах. Кураторами стали Елизавета Ванеян и Нонна Альфонсо, а за архитектуру отвечает Анна Каменских. История музейной коллекции буддийского искусства и ее избранные произведения описаны на специальном образовательном портале — сайте «Будни будд». #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>03.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30654</t>
+  </si>
+  <si>
+    <t>Открытия недели в Москве «Алмазная колесница. Буддийское искусство России» В экспозиции предстанут более семисот экспонатов: не выставлявшиеся ранее статуи и живописные произведения из коллекции Пушкинского музея, а также шедевры региональных музеев — уникальные памятники, редкие для всего буддийского мира. Пушкинский музей (Главное здание) 4 августа — 1 ноября A Burnt Child Loves the Fire «Сон человека, который убил большого кита» Персональные выставки Дарьи Арбузовой и Татьяны Селиверстовой. Первая экспозиция выстроена «как пространство эстетических ловушек». Во втором случае частью проекта стали призрачные кости из Владивостока. 📍Галерея «Система» (Бобров пер., 4 стр. 4) 4-30 августа 🎫 вход свободный «Пушкин в Михайловском» Выставка продолжает цикл выставочных проектов, представляющих шедевры из собраний ведущих пушкинских музеев России. В экспозиции представлено свыше сотни предметов из фондов Пушкинского Заповедника, в том числе произведения живописи, графики, скульптуры и декоративно-прикладного искусства. 📍Государственный музей Пушкина (Выставочные залы на Арбате) 5 августа — 8 ноября «Режим ожидания» Проект предлагает посмотреть на процесс ожидания не как на паузу перед событием, а как на самостоятельное состояние, в котором возникают новые смыслы и возможности. Экспозиция объединит более 25 работ десяти художников разных поколений, выполненных в живописи, графике, фотографии, скульптуре и объекте. 📍pop/off/art 2.0 (Большой Палашёвский пер., 9) 🎫 Вход свободный 7 августа — 31 октября Фотография: Пушкинский музей #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>03.08.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30649</t>
+  </si>
+  <si>
+    <t>«Охотники на привале» переехали из Третьяковской галереи в Нижний Новгород — на выставку «Арзамасская академия», которая открылась в Нижегородском государственном художественном музее (корпус «Русское искусство»). Выставка посвящена 250-летию Александра Ступина — основателя первой в России провинциальной частной художественной школы. Экспозиция показывает историю Арзамасской школы живописи, позволяя проследить влияние этого образовательного центра на развитие русского искусства XIX века. Третьяковка предоставила для выставки и работы, которые редко покидают ее стены. Увидеть их можно по 15 ноября. ☀️Еще в этом же здании НГХМ по 30 августа открыта чудесная выставка «Северное солнце», показывающая искусство золотного шитья и созданная вместе с «Царским Селом» и Каргопольским музеем. #НижнийНовгород 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>03.08.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30643</t>
+  </si>
+  <si>
+    <t>«Ученые дамы. Наука без разрешения» — большой мультимедийный проект, который откроется 3 сентября в Музее Москвы при поддержке Благотворительного фонда Владимира Потанина. Экспозиция расскажет о вкладе выдающихся женщин-ученых в развитие отечественной науки на протяжении последних полутора веков. Выставка объединит восемь научных направлений: физику, математику, химию, геологию, микробиологию, когнитивистику, климатологию и астрономию — и свяжет великие открытия прошлых столетий с изысканиями исследовательниц, работающих сегодня. Героинями станут не только «ученые дамы», стоявшие у истоков российской науки в ее нынешнем виде, но и наши современницы, чьи труды при всей их важности часто малоизвестны широкой публике. Среди главных «действующих лиц» выставки физик Александра Глаголева-Аркадьева, математики Софья Ковалевская и Ольга Ладыженская, химик Юлия Лермонтова, геолог Наталья Кинд, микробиолог Зинаида Ермольева, зоопсихолог Надежда Ладыгина-Котс, климатолог Евгения Рубинштейн и астроном Нина Субботина. Повествование о жизни и работе блестящих ученых прошлого и рассказ от первого лица об актуальных исследованиях дополнят произведения художников, экспериментирующих на поле сайнс-арта, — области современного искусства, где художественное высказывание существует на границе искусства, науки и технологий. Среди тех, кто работает над выставкой, куратор художественных проектов Нина Гомиашвили и и креативный продюсер Ольга Вад, так что должно получиться интересно. Выставка приурочена к онлайн-премьере восьмисерийного документально-анимационного сериала «Ученые дамы». #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>01.08.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30634</t>
+  </si>
+  <si>
+    <t>Фестиваль «Коробка» в Тюфелевой роще у музея ЗИЛАРТ — 16 художников расписывают «коробки». Среди них Иван Найнти, Надя О, Александр Демкин, Алексей Партола, Анастасия Nan и другие. Плюс выступления музыкантов, детские мастер-классы, арт-баттлы, маркет (мои любимые First in Space тоже тут, а еще на стенд Максима Имы загляните), фудкорт и просто можно приятно поваляться на траве в такую хорошую погоду. Если поедете на транспорте, лучше выходить со станции метро «ЗИЛ», иначе придется долго идти в обход через стройку. Вход свободный. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>01.08.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30624</t>
+  </si>
+  <si>
+    <t>🏛 Выставки, которые стоит посмотреть в августе: подборка от автора Telegram-канала «я поведу тебя в музей» Наталии Крючковой специально для «Московских новостей». Закулисье театра, мифология скульптуры, архитектура автозаправок, кубинский плакат и история Лужников — в нашей афише. ▫️«Наследие. Театр. Великие» Экспозиция под девизом «Союз счастливых людей» включает 17 тематических разделов и построена как путешествие по закулисью. Посетители попадут в пространство театра через служебный вход и смогут увидеть, как рождается спектакль, примерив на себя роли представителей самых разных театральных профессий. 📍 Национальный центр «Россия» ⏳ До 25 сентября ▫️«Степан Эрьзя. Мифология скульптуры» Экспозиция объединяет более 80 произведений, раскрывающих творческий путь скульптора от ранних работ до зрелых произведений аргентинского периода. Название выставки обращает внимание на ключевую особенность творчества мастера — мифологическое восприятие мира. 📍 Новая Третьяковка ⏳ До 11 октября ▫️«Кубинский плакат. 1950–1970-е. Кино и революция» Проект познакомит зрителя с уникальным методом работы художника, который интегрировал фотографию в свои творения. Соотношение фотоэтюда и фото-эскиза с живописными произведениями художника станет одной из важных тем экспозиции. 📍 ГМИИ им. А.С. Пушкина ⏳ До 22 ноября ▫️«АЗС. Архитектура заправочных станций» Проект посвящён становлению и эволюции архитектурной типологии автотранспортной инфраструктуры — автозаправочной станции или АЗС. За сто лет она прошла путь от нескольких бензоколонок и небольшой будки оператора до сложного общественного пространства, став неотъемлемой частью городской и дорожной инфраструктуры, массовой культуры и повседневной жизни. 📍 Музей архитектуры ⏳ До 25 октября ▫️«Лужники. Есть место истории. К 70‑летию спортивного комплекса» Экспозиция объединяет произведения разных периодов — от русского авангарда начала XX века до работ молодых авторов, созданных в последнее десятилетие, в том числе произведенных специально для выставки, предлагая многогранный взгляд на биографию одной из главных спортивных площадок страны и ее связь с отечественной историей и культурой. 📍 ММОМА на Гоголевском ⏳ До 29 ноября Фото: Наталия Крючкова, архивы пресс-служб</t>
+  </si>
+  <si>
+    <t>31.07.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30615</t>
+  </si>
+  <si>
+    <t>Выпускной в формате игры — сегодня большая часть дня прошла под знаком Школы гида «Глазами инженера». Решила пойти не только на выпускной нашего 20-го потока, но и на встречу выпускников разных лет. Нас ждала игра «Профессиональный конструктор» — объединились в команды и работали над идеей экскурсии на заданную тему. Нам достался «Тур выходного дня» — решили устроить его не выезжая за пределы Москвы, еще и об истории парфюмерии. А потом общение, вручение дипломов, благодарности мастерам, веселье и танцы. Спасибо моему мастеру Сергею Кузнецову (обещаю скоро сдать свою экскурсию!) и одногруппникам. Отдельное спасибо Наташе Ильиной, с кем мы на первой фотографии и с кем мы оказались сегодня в одной команде. Представьте себе, она стала первым человеком, встреченным мною в школе — мы обе Наташи и обе учились в Институте связи! Волбшебное и неслучайное. Жду, когда она получит аккредитацию, чтобы порекомендовать вам ее экскурсию. #школагида 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>31.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30610</t>
+  </si>
+  <si>
+    <t>Современное искусство Бразилии в центре Петербурга — у западного фасада «Манежа» появилась инсталляция бразильского художника Роммуло Вьейра Консейсана «Пространственный сдвиг». Это лабиринт из цветных полупрозрачных панелей и металлической решетки, форма которой отсылает к узнаваемым оградам в центре Петербурга. По мере того как человек перемещается по лабиринту, привычное окружающее пространство преображается: зритель наблюдает за тем, как цвета постепенно накладываются друг на друга, а изгибы конструкции вступают в противоречие с рациональной упорядоченностью петербургской архитектуры. Публикую видео, специально записанное для «я поведу тебя в музей», где художник рассказывает о своей работе, а изучить «Пространственный сдвиг» и совершить прогулку по разноцветному лабиринту можно до 27 сентября. #Петербург 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>31.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30601</t>
+  </si>
+  <si>
+    <t>В ММОМА на Гоголевском открылась большая выставка «Лужники. Есть место истории», приуроченная к 70-летию Олимпийского комплекса. Она объединяет архивные фотографии, документы и артефакты из фондов «Лужников» и произведения разных периодов — от русского авангарда начала XX века до работ молодых авторов, созданных в последнее десятилетие. Среди художников Виктор Алимпиев, Константин Батынков, Анатолий Брусиловский, Сергей Кузнецов, Владимир Григ, Анатолий Зверев, Илья Кабаков, Валерий Кацуба, Ирина Корина, Борис Матросов, Александра Паперно, Александр Родченко, Леонид Ротарь, Владимир Сальников, Вадим Сидур, Леонид Соков, Варвара Степанова, Кит Хэйринг и другие. Отдельным параграфом вынесен проект современного российского фотографа Сергея Сапожникова, созданный специально к юбилею «Лужников». Выставка открыта по 29 ноября. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>31.07.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30600</t>
+  </si>
+  <si>
+    <t>Уличное искусство, многосторонний авангард, классицизм и ампир, исследование Хамовников, истории районов, которые, кажется, уже изучены вдоль и поперек, но при этом совершенно новый взгляд на привычный город. Одна из классных составляющих обучения в Школе гида «Глазами инженера» — питчинги, где студенты рассказывают о своих проектах (кто-то даже в стихах — Макс, горжусь знакомством!) Можно посмотреть записи и это стоит того. Надеюсь, многие экскурсии будут в формате не только учебных, но и постоянных. А сегодня выпускной 20-го потока! Пусть я пока скорее гость, чем выпускник (вот почему). Иду и расскажу! 📍 Питчинг 1 YouTube RuTube 📍Питчинг 2 YouTube RuTube #школагида 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>31.07.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30591</t>
+  </si>
+  <si>
+    <t>Галерея «Триумф» открыла вторую часть юбилейного проекта «Избранное» к своему 20-летию. Второй «том» выставки рассматривает «Триумф» как исследовательскую платформу. Он рассказывает о деятельности некоммерческого подразделения Research Arts, масштабных кураторских проектах, таких как «Своя земля / Чужая территория», в фокусе внимания которых находилось исследование пространства, и циклах Extension и «Системная сборка», исследующих художественный ландшафт от зарубежных стран до городов России. Также затронута тема экологического мышления в искусстве и опыт галереи по институционализации уличного искусства. Выставка открыта по 6 сентября. Вход свободный! #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>30.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30590</t>
+  </si>
+  <si>
+    <t>Что сейчас идет в музеях Москвы 📍Пушкинский музей • «Кубинский плакат. 1950–1970-е. Кино и революция» • «Искусство различать. Нагрудные знаки и жетоны Российской империи из собрания ГМИИ им. А.С. Пушкина» • «Алмазная колесница. Буддийское искусство России» (с 4 августа) 📍Третьяковская галерея • «Виктор Борисов-Мусатов. Гармония образа» (корпус в Кадашах) • «Цветы. Символ красоты» (корпус в Кадашах) • «Наследие эпохи. Семен Чуйков» (корпус в Кадашах) • «Предшественники Павла Третьякова: Фёдор Прянишников и Козьма Солдатёнков» (Инженерный корпус) • «Степан Эрьзя. Мифология скульптуры» (Новая Третьяковка) • «Иконы Павла Третьякова. История коллекции» (Инженерный корпус) • «Хрупкое искусство. Пастель» (историческое здание в Лаврушинском) 📍Музей русского импрессионизма • «Школа Званцевой. Лаборатория модернизма» • «Хрупкие причуды: от кондитерской к музею» 📍Исторический музей • «Вера Мухина. Навстречу ветру» • «СВОЯСИ. Традиции будущего» • «Люди как люди. Любят деньги». Деньги в романе М.А. Булгакова «Мастер и Маргарита» • «Фотохронике ТАСС 100 лет» • «Берестяные грамоты. Диалог сквозь века» 📍Музеи Московского Кремля • «Художественное серебро XV-XX веков. Дар О.П. Логинова» (Оружейная палата) 📍Музей архитектуры • «Фёдор Шехтель. Грёзы русского модерна» • «АЗС. Архитектура заправочных станций» 📍ЗИЛАРТ • «Африканское искусство: боги, предки, жизнь» • «Шаг с пьедестала: скульптура в реальном пространстве» (один этаж выставки уже закрыт) • «DIES ILLA Гриша Брускин» • Инсталляция «Приют невинных» 📍Литературный музей • «Писатель многосторонней силы» (Дом Остроухова) • «Георгий Ечеистов: мастер графики и чувств» (Дом Остроухова) • «Люди декабря» (Музейный центр «Зубовский, 15») • «Нос вразнос и острое слово» (Музей-квартира А.Н. Толстого) 📍Музей Масловки «Полеты над временем. Пьеса о Штеренбергах» 📍ММОМА • «Феномены. Современная московская живопись и пересборка реального» (ММОМА на Петровке) • «Путь. Форма. Образ» (ММОМА на Петровке) • «Лужники. Есть место истории» (ММОМА на Гоголевском) • «Мастерская’26. Встреча выпускников» (ММОМА на Гоголевском) • «Георгий Данелия. Бумажный кинематограф» (ММОМА в Ермолаевском) 📍МАММ • II Международная биеннале «Искусство будущего» 📍Бахрушинский музей • «Пространство Давида Боровского» • «Художники эпохи «Современника» (Мастерская Давида Боровского) 📍Музей музыки • «Экспомузыка. 10 лет – 1000 историй!» (Музей музыки) • «ПоЧУВСТВОвать» (Музей музыки) • «Музыкальная эволюция: от камней до нейросети» (Музей музыки) • «Секреты скрипичных мастеров» (Музей музыки) • «Русская музыка: особая миссия» (Музей П.И. Чайковского в Москве) • «У песни – женская душа!» (Музей П.И. Чайковского в Москве) • «Большой дом больших артистов. Продолжение» (Музей-квартира Н.С. Голованова) 📍Всероссийский музей декоративного искусства • «Вера Мухина: диалоги, грани» • «Огненное письмо. Искусство эмали» • «Диво дивное городецкое» • «Поле зрения» • «Трын*Трава. Современный русский стиль» • «Стул: стиль, традиция, удобство, линия» 📍Музей транспорта Москвы • «Иномарка» (ВДНХ, Павильон «Транспорт СССР») 📍«Царицыно» • «Ненаивное наивное» • «Свобода и глушь. От Кенозерья до Поморья» • «Семья — душа России» • «Жостово. Перезагрузка. Марина и Николай Антиповы» • «Время керамики. К юбилею Валерия Малолеткова» • «Дача. Велосипед. Девушка» 📍«Архангельское» • «Театр во времени» • «Люди, львы, орлы и куропатки …»: дальневосточный фарфор из собрания князей Юсуповых» • «Каретная галерея князей Юсуповых» • «Фарфоровое заведение» князя Н. Б. Юсупова. 1818‒1831 • «Муки творчества» 📍«Коломенское» • «Екатерина II и Век Просвещения: Русский проект» • «Сакральное и радикальное. Красная нить русского искусства» • «Под покровом Боголюбской» • «Иконостасы Церкви Вознесения» • «Фронтовой репортаж» • «Бумажная скульптура. Экология Тайваня» 📍Музей криптографии • «Ключ к доверию. Безопасность в эпоху высоких технологий» #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>30.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30587</t>
+  </si>
+  <si>
+    <t>Друзья, знакома ли вам ситуация, когда вы ведете ребенка в музей с лучшими намерениями, а через 15 минут слышите: «А когда мы уже уйдем?»... Если да, то вот хороший  способ этого избежать. И даже не один. Издательство «Архипелаг» придумало книги, которые объясняют искусство так, что ваш ребенок обязательно влюбится в него 🤍 🔥 По промокоду МУЗЕЙ вы можете получить дополнительную скидку 10% на все книги в интернет-магазине издательства до 27.08.2026 г. ▫️«Коля в Третьяковской галерее» (4-10 лет) Вместе с мальчиком Колей и другими героями книги ребенок проходит по залам и разглядывает репродукции из Третьяковки. Книга учит смотреть на картины, замечать детали и фантазировать. Идеальный «тренировочный» поход в музей, не выходя из дома👌 ▫️«Сирены, кентавры, горгоны и другие невиданные существа Древнего мира» (4-8 лет) А эта книга расскажет о самых поразительных персонажах мифов, которые часто встречаются в произведениях искусства. Чтобы знакомиться с мифологией было веселее, ребенок может поиграть при помощи перекидных фрагментов страниц с изображением невиданных существ Древнего мира и забавных фраз-описаний. ▫️«Русские народные загадки в картинках» (2-6 лет) Книга-игра необычного формата: отгадки спрятаны под клапанами, а современные иллюстрации Зины Суровой превращают фольклорные загадки в визуальные головоломки. Ребенок тренирует насмотренность и логику - те же навыки, которые нужны, чтобы считывать смыслы в живописи. Походы в музей станут началом увлекательного путешествия для вас и ваших детей и запомнятся надолго. Реклама. ООО «Просперити Медиа». ИНН: 7709901417 Erid: CQH36pWzJpps8EWBvjjrJmBkBwtqb477QDcYQJEn2fCa6c</t>
+  </si>
+  <si>
+    <t>30.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30583</t>
+  </si>
+  <si>
+    <t>176-метровый мурал Антона Чумака «Нить времени» появится в Москве — рядом с бывшей шерстоткацкой мануфактурой XIX века на улице Петра Алексеева. Сейчас объект культурного наследия находится на реставрации, которую проводит девелопер Sminex. В планах разместить там креативный деловой центр «Мануфактура XIX». Само здание — произведение архитектурного искусства, а мурал (площадью 550 кв м!) станет нитью между его прошлым и настоящим. Мурал будет выполнен в черно-белой гамме, а в эскизе видны отсылки к технологиям ткачества и архитектуре фабрики. Кстати, в конкурсе на создание мурала кроме него участвовали Алексей Лука, Артем Стефанов, Виктор Поляков, Владимир Абих и Миша Most. Посмотрим, как реализуется проект! #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>30.07.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30578</t>
+  </si>
+  <si>
+    <t>Искусство — для всех Нравится подход автора канала об искусстве «Безделица» Кати Надровой — сегодняшней гостьи рубрики #КультурныйТелеграм. Честность и искренность в каждом тексте о выставках, произведениях и художниках.Без снобства, чем иногда грешат другие. Почему и когда ты завела Телеграм-канал?   Для меня искусство — это не столько стили и эпохи, сколько смыслы и эмоции. Поэтому я против идеи, что искусство, особенно современное, якобы «не для всех». Если смотреть на картины не с академической, а с человеческой точки зрения, выясняется, для их понимания не требуется какой-то особой подготовки. Ведь любое произведение — это, в конечном итоге, попытка одного человека что-то сказать другому. Поэтому в своем канале, которому уже более двух лет, я стараюсь изменить угол зрения и рассматривать картины как зарисовки из жизни. Тогда порог входа в искусство снижается, а его аудитория расширяется. Почему это для меня важно? Потому что искусство — это самый мощный и наглядный канал передачи человеческого опыта. И довольно обидно, если эта «база знаний» многим кажется недоступной из-за ощущения, что непосвященным доступ к ней запрещен. Что он даёт тебе самой? Постоянное взаимодействие с искусством, которое позволяет взмыть над повседневностью, отвлечься от нее, найти утешение и понять, что несмотря ни на что жизнь может быть прекрасна.   Какие у тебя 3-5 мест силы? В любых городах/странах Я всегда чувствую себя максимально расслабленной и счастливой у себя дома, в Москве. А вообще любое место с историей может ощущаться местом силы: когда ты идешь по улочкам Рима или Иерусалима, не представляя контекст, они могут казаться живописными и не более того. Поэтому практически любое место может вдохновлять, если знаешь о нем немного больше. Есть ли у тебя какая-то любимая фраза/цитата? Мой девиз на 2026 год: Just Do It, а там видно будет. Я часто корю себя за то, что мне не хватает то ли мотивации, то ли силы воли на всякие «свершения», которых я от себя вечно жду. А эта фраза отсекает лишнюю рефлексию и дает импульс, чтобы начать, не дожидаясь идеального момента. Любимая книга/книга об искусстве? Год назад я открыла для себя аудиокниги: и теперь часто гуляю в компании Толстого, Тургенева, Драйзера и Моэма. Ловлю себя на том, что это лучшая психотерапия: классики обо всем нам уже сказали. Если слушать внимательно, в их произведениях можно найти ответы на любые вопросы о любви, отношениях и смысле жизни. Я начала со школьной программы и еще раз убедилась, что эти книги нужно перечитывать, когда есть какой-то жизненный опыт, позволяющий их лучше понять. Какие несколько событий в ближайшее время посоветуешь? Меня восхищает сила и искренность наивного искусства, потому я рекомендую выставку «Ненаивное наивное» в «Царицыно». В Музее Москвы сейчас идет «Век в лозунгах и красках. Из истории московского плаката». Для тех, кто хочет «почувствовать нерв» той эпохи, это будет любопытно. А еще я надеюсь попасть на выставку «Великая. Образ женщины в русском искусстве» в Русском музее: думаю, это грандиозный проект. 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>29.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30564</t>
+  </si>
+  <si>
+    <t>Плохая новость — из-за некоторых личных трудностей и проблем со здоровьем не успеваю подготовить свою выпускную экскурсию в Школе гида «Глазами инженера» в июле. Но хорошая — процесс обучения построен так, что можно договориться о переносе, что и сделала. Хорошо, что есть опция и можно выдохнуть. Спасибо службе заботы! Зато успела прослушать все лекции и выполнить тесты. Так что ближайшие недели спокойно разрабатываю экскурсию, проверяю маршрут, составляю техкарту и анонс. Правда, во время одной из прогулок внезапно придумала другой вариант. Осталось выбрать один 🤪 Но это точно будет прогулка по Алексеевскому району. #школагида 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>28.07.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30563</t>
+  </si>
+  <si>
+    <t>Открытия недели в Москве ➤ «АЗС. Архитектура заправочных станций» Проект посвящён становлению и эволюции архитектурной типологии автотранспортной инфраструктуры – автозаправочной станции или АЗС. За сто лет она прошла путь от нескольких бензоколонок и небольшой будки оператора до сложного общественного пространства, став неотъемлемой частью городской и дорожной инфраструктуры, массовой культуры и повседневной жизни. Консультантами выставки выступили сотрудники Музея Транспорта Москвы. Музей архитектуры 28 июля — 25 октября ➤ «Павел Третьяков и Василий Поленов. К 170-летию Государственной Третьяковской галереи» Расширенная экспозиция в Лаврушинском переулке, 10, зал 2. Она объединяет знаковые работы Поленова из коллекции Третьяковской галереи, среди которых «Московский дворик» (1878), «Бабушкин сад» (1878), а также картина «Право господина» (1874) – первое произведение художника, купленное Третьяковым в 1876 году. Третьяковская галерея 28 июля — 17 января 2027 ➤ «Искусство различать. Нагрудные знаки и жетоны Российской империи из собрания ГМИИ им. А.С. Пушкина» 42 предмета, большинство из которых являются частью уникальной коллекции российских нагрудных знаков и жетонов. На выставке также показаны памятники медальерного и декоративно-прикладного искусства Российской империи из собрания музея. Экспозиция приурочена к выходу каталога Ульяны Волковой «Российские нагрудные знаки и жетоны XIX — начала XX века из собрания ГМИИ им. А.С. Пушкина». ГМИИ им. Пушкина Главное здание, Белый пол (площадка перед залом 7) 28 июля — 4 октября ➤ «Наследие. Театр. Великие»  Выставка под девизом «Союз счастливых людей» приурочена к 150-летнему юбилею Союза театральных деятелей РФ. Она состоит из 17 тематических разделов и устроена как путешествие по театру. Посетитель входит в пространство через «служебный вход» и оказывается во вселенной театральных профессий — масштабной «игровой комнате», где можно примерить разные роли. Национальный центр «Россия» 28 июля — 25 сентября ➤ «Диво дивное городецкое» Посетители совершат путешествие сквозь время – от истоков промысла, связанных со старообрядческой культурой, иконописью и деревянной резьбой, до современных произведений мастеров фабрики «Городецкая роспись». Всероссийский музей декоративного искусства 29 июля — 20 сентября ➤ «Прелестные эти песни» Выставка построена как визуальный диалог — исследование природы языка. Кристина Пашкова, работая на ткацких станках, вдохновляется наследием древнегреческой поэтессы Сапфо. В её работах живописные градиенты рифмуются с ткацким глитчем, скрепляя мифологию и абстракцию. Павел Гришин, напротив, рассматривает язык как инструмент дисциплины и приказа, подчиняющий себе форму. Проект организован совместно с FUTURO. Галерея SHIFT 28 июля — 15 августа ➤ «Триумф. Избранное» Вторая часть выставки к 20-летию галереи. Это исследование пути «Триумфа»: от классической частной галереи до гибридной платформы, совмещающей коммерческую логику с музейным и исследовательским подходом. «Триумф» с 31 июля ➤ «Лужники. Есть место истории. К 70‑летию спортивного комплекса» Экспозиция объединяет произведения разных периодов — от русского авангарда начала XX века до работ молодых авторов, созданных в последнее десятилетие, в том числе произведенных специально для выставки, предлагая многогранный взгляд на биографию одной из главных спортивных площадок страны и ее связь с отечественной историей и культурой. ММОМА на Гоголевском 31 июля — 29 ноября ➤ Inventus В центре экспозиции — серия фотографий, посвященных осмыслению границы между фотографией и живописью. Работая с фрагментами ржавчины, стекла, металла, бетона и других поверхностей, Василий Иванов создает изображения, в которых материальный мир утрачивает узнаваемость и превращается в абстрактные композиции. White Arch с 31 июля ➤ «Восхождение» Выставка посвящена творчеству скульптора Владимира Соскиева в диалоге с живописью художников-шестидесятников. Музей нонконформизма 31 июля — 31 января 2027 ➤ Несколько новых выставок откроется в ЦТИ «Фабрика» Фото: из архива АО Лужники 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>28.07.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30558</t>
+  </si>
+  <si>
+    <t>В тему культурных каналов — сегодня День пиар-специалистов и хочется выделить блоги коллег, с кем дружим и работаем уже больше 10 лет. «Культурный Антистресс» — на самом деле антистресс. С находками, видео, рассказами от пиар-службы Исторического музея (при чем не только о ГИМе, но и о проектах других музеев. И о котиках). «Звоните пиарщику» — настоящий и захватывающий Телеграм-сериал о буднях агентства «Бедуш и Маренникова», занимающегося выставками, спектаклями, фестивалями. Плюс это команда настоящих гедонистов. Adaskina Buro — бюро Саши Адаскиной с рассказами о проектах, а еще с мотивирующими карточками и вдохновляющими мини-интервью. «Взлёт» — о своей работе рассказывает агентство Алины Хангареевой (в числе проектов и выставки Музея русского импрессионизма). Наверняка есть еще классные каналы пиарщиков, но о них пока что не знаю! Если знаете, делитесь в комментариях! 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>28.07.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30549</t>
+  </si>
+  <si>
+    <t>У меня на луне Вафли ежедневно, Приезжайте ко мне, Милая царевна! Открыла канал Марианны tender is the night, и почему-то так растрогали и вот именно сейчас эти строки Осипа Мандельштама. Из книги, найденной в антикварном магазине в Тарусе — теперь знаю, что там есть такой, а Таруса вообще сейчас переживает ренессанс, похоже. Подумала — есть каналы, где ловишь каждый пост, а есть, куда заходишь не так часто. Вот tender is the night относится к первым. Не бесконечный поток сдержанной информации, а душевные посты. Вот немного об Амедео Модильяни, здесь — об открытии ТОН-центра, а тут — как важно жить лето и не забывать о таких простых вещах. 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>28.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30548</t>
+  </si>
+  <si>
+    <t>Коллекцию фарфора из Оружейной палаты покажут в Туле — там 25 августа в филиале Государственного Исторического музея откроется выставка «Фарфор Московского Кремля. Неизвестная коллекция».  Экспозиция объединит 150 произведений — говорят, до этого собрание фарфора из Музеев Московского Кремля не выставлялось в столь полном объеме. #Тула 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>27.07.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30539</t>
+  </si>
+  <si>
+    <t>Автозаправки появились в Музее архитектуры — все три этажа флигеля «Руина» заняла выставка «АЗС. Архитектура заправочных станций». Она продлится по 25 октября и посвящена становлению и эволюции архитектурной типологии АЗС — от нескольких бензоколонок и небольшой будки оператора до сложного общественного пространства. Консультантами выступили сотрудники Музея Транспорта Москвы. Наталья Шашкова, директор Музея архитектуры: «Выставка "АЗС. Архитектура заправочных станций" – это прежде всего научное исследование, посвящённое одной из самых недооценённых архитектурных типологий XX века. Автозаправочная станция редко воспринимается как предмет истории архитектуры, однако именно в ней нашли отражение важнейшие процессы своего времени: развитие технологий, изменение представлений о мобильности, эволюция проектной мысли и формирование новой визуальной среды. Данный проект объединяет искусствоведческий, историко-культурный и архитектурный подходы, позволяя рассмотреть привычный объект городской и дорожной инфраструктуры как полноценный памятник разных эпох. Мы надеемся, что выставка станет отправной точкой для дальнейшего изучения этой темы и покажет, что архитектура повседневности заслуживает столь же внимательного и глубокого исследования, как и признанные шедевры архитектурного наследия». Отражение образа АЗС в культуре раскрыто в том числе и через кинематограф — вспомнили не только популярный фильм «Королева бензоколонки», но и мультфильм «Любовь, автомобиль и горчица», о котором я, например, даже не слышала. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>27.07.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30538</t>
+  </si>
+  <si>
+    <t>Верю, что если во время поездок и прогулок по городу волшебным образом встречаешь знакомых то тут, то там, это хороший знак. Помню случай, когда ждала-ждала автобус, а из дверей выходит знакомая, о которой подумала минуту назад. Вот и на фестивале «Архстояние» в Никола-Ленивце появилась инсталляция «Место встречи» от RTVI. Как раз о встречах, и не только с другими, но и с самим собой. Еще и момент, когда останавливаешься и задумываешься, а что дальше, куда теперь. 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>27.07.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30529</t>
+  </si>
+  <si>
+    <t>«Москва, ты кто?» — выставка с таким названием открылась в пространстве фонда «Геометрия» на Котельнической набережной в Москве. Она стала результатом сотрудничества фонда и петербургской галереи MYTH. Идея выставки родилась из интереса к городу, его энергии и внутренним противоречиям. В работах участников Москва предстает в разных, порой несовпадающих образах, создавая многогранный портрет столицы. В экспозиции работы Людмилы Барониной, Ольги Божко, Алины Глазун, Ирины Кориной, Петра Кирюши, Ульяны Подкорытовой, Вадима Михайлова, Егора Федоричева и других авторов. 🔖 Выставка продлится по 6 сентября. Адрес фонда: Котельническая набережная, 29. Посещение осуществляется по предварительной регистрации на медиации каждый четверг и пятницу в 19:00. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>25.07.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30521</t>
+  </si>
+  <si>
+    <t>Кот Василий – обитатель Фермы – сделал свой выбор в пользу серии сосудов «Патима» Натальи Макаровой (Самара)  и приветствовал первых посетителей выставки, лежа возле одной из плетеных корзин. Из новости музея-заповедника «Царское село» об открытии выставки керамики под открытым небом «Глазурь и грива». На территории исторического комплекса «Императорская ферма» размещены 17 арт-объектов современных художников по керамике. Это лучшие работы участников открытого конкурса для мастеров керамики, который проводился в этом году. Выставка по 27 сентября, вход свободный. Нашли Василия на фото? Фотографии: Светлана Гриб #ЦарскоеСело 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>25.07.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30519</t>
+  </si>
+  <si>
+    <t>Часы на Казанском вокзале в наше время могли быть совсем не такими. Зодиакальные часы Алексей Щусев задумал под впечатлением от часов башни Св.Марка в Венеции. Но есть и другой вариант оформления, созданный в 1940-е во время реконструкции вокзала. На эскизе видно, что вместо знаков зодиака на циферблате видны спортсмены и девушки в традиционных нарядах. Сейчас эскиз несостоявшегося проекта хранится в собрании Музея архитектуры имени Щусева, а узнала этот факт на выпускной экскурсии одногруппницы по Школе гида «Глазами инженера» #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>24.07.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30510</t>
+  </si>
+  <si>
+    <t>Человек, который «органически не переносил никакой фальши и неправды» и при этом, как известно, умел улыбаться «почти детски-добродушно» Побывала в Доме Остроухова на экскурсии обожаемого Эрнеста Орлова, в этот раз выступившего в роли куратора выставки «Писатель многосторонней силы» (по 15 октября) к 200-летию со дня рождения Михаила Салтыкова-Щедрина. Экспозиция построена вокруг произведений, биографических ситуаций и языка писателя. В качестве связующей нити выбраны факты, тексты и материалы, объединенные компонентом «сила», что обыгрывает название всей выставки. Так разделы выставки носят имена «Сила стереотипов», «Поиск силы», «Сила устоев», «Сила трения», «Сила событий», «Сила гротеска», «Сила слова», «Сила сопротивления среды». Если получится, ловите одну из кураторских экскурсий (ближайшие пройдут 25 и 30 июля, потом 6 и 9 августа) здесь это всегда стоит того. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>24.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30509</t>
+  </si>
+  <si>
+    <t>Жаль, но пропущу долгожданный фестиваль Chess&amp;Jazz в саду «Эрмитаж» в эти выходные 25-26 июля (причина уважительная — позвали изучать уличное искусство в Мурманске!) Сходите за меня, там какая-то нереальная программа. Кроме выступлений известных артистов будут самые разные активности. А среди самых интересных пространств — «Подстанция 95», созданная Градостроительным комплексом Москвы специально к событию. Музыкальные шахматы, подкасты с настоящими метростроителями, фотогеничное мороженое с котиками-строителями — хорошо подготовились! А о деталях можно прочитать в Телеграм-канале Градостроительного комплекса Москвы. 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>24.07.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30508</t>
+  </si>
+  <si>
+    <t>Несколько дней после публикации поста с просьбой о  поддержке только и делаю что улыбаюсь (хотя и слезы почти от трогательных слов) — комментарии, сообщения в личку, поддержка от читателей, друзей, знакомых, коллег. Спасибо всем и каждому! ❤️ Благодаря вам всё налаживается и уже намного проще, чем было в последние недели. Отдельное спасибо Planet9 и Центру «Зотов», поддержавшим одними из первых и сделавшим такие классные рекламные интеграции. Самой выбрать обладателей приглашений на фильм-концерт к завершению выставки «Дзига Вертов. Киноглаз» очень трудно (такие комментарии теплые!), поэтому воспользовалась помощью генератора случайных чисел — выпали 8 и 10, а значит билеты получают Дарья Митяева и Анна. Поздравляю! P.S. Спасибо и от нашего с папой еще одного «сильного котенка», который недавно тоже столкнулся с непростыми временами, но идет на поправку 💔 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>24.07.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30507</t>
+  </si>
+  <si>
+    <t>На связи команда Центра «Зотов». Присоединяемся к словам наших друзей Planet9, архитекторов выставки «Дзига Вертов. Киноглаз». Ценим Наташу и ее канал и надеемся этим постом запустить марафон поддержки🐣 «Я поведу тебя в музей» — один из лучших культурных каналов. Мы его любим за экспертность, профессионализм и неравнодушие. А еще этот канал — частый партнер наших проектов. В том числе и идущей последние несколько дней выставки «Вертова», которую мы завершим большим фильмом-концертом на веранде fābula radio уже в это воскресенье. В свою очередь для подписчиков канала хотим разыграть две пары билетов на финисаж. Нужно выполнить одно простое условие — напишите, за что вам нравится канал «я поведу тебя в музей». Победителей выберет Наташа. Реклама. АНО «Центр Зотов конструктивное пространство». ИНН 9710093944</t>
+  </si>
+  <si>
+    <t>23.07.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30498</t>
+  </si>
+  <si>
+    <t>«Конструктор рая» — сейчас сразу на двух площадках PA Gallery открыта персональная выставка Олега Хвостова. В КУБе на Тверской показывают новые работы художника — пейзажи с лавандовыми полями и архитектурой Прованса, выполненные в единой цветовой палитре. Я же заглянула на днях в новое пространство PA Gallery на Волхонке, где открыта ретроспективная часть выставки. Здесь представлены знаковые работы прошлых лет: ранние пиксельные «Квадратики», пейзажи с домами и арками, портреты и автопортреты, а также редкая графика. 📍Вход в КУБ — по билетам, а в PA Gallery на Волхонке (в небольшом здании ровно напротив кофейни fine) — по предварительной договорённости, для этого нужно написать на info@pa-gallery.com #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>23.07.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30497</t>
+  </si>
+  <si>
+    <t>Осторожно — реклама! Этот пост мы действительно разместили на коммерческой рекламной основе в ответ на открытую просьбу Наталии Крючковой поддержать канал «я поведу тебя в музей». Потому что уверены, что такие каналы помогают нам всем, кто делает выставки и музеи, находить удобный способ общения с теми, для кого эти выставки и музеи придуманы. Без таких медиа и посетителям музеев, и самим музеям будет сложнее узнавать новости и ими делиться. Пусть этот канал живёт и развивается, вне зависимоcти от платформы, и другие качественные и профессионально сделанные каналы, медиа тоже процветают! Ну а чтобы какую-то пользу принести подписчикам, мы дарим скидку 30% на наши оставшиеся книги «Архитектура впечатлений»  по специальному промокоду «яповедутебявмузей» на сайте www.p9book.ru до 10 августа. Kоманда музейного бюро Planet9 *картинка для привлечения внимания Реклама. ООО «Планета 9». ИНН 7703397289. erid: 2VSb5xBhRsG</t>
+  </si>
+  <si>
+    <t>23.07.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30488</t>
+  </si>
+  <si>
+    <t>Антистресс-встреча — в кругу друзей и знакомых, за накрытым столом и с разговорами о художниках. Лена Соломенцева (Let's art) устроила теплое мероприятие для поднятия настроения. Поговорили о прерафаэлитах, Берте Моризо, Борисе Кустодиеве и о том, как они справлялись с невзгодами, что придумывали и чем утешались. Убеждаюсь, что самое главное — когда есть близкие люди, с кем можно встречаться, обниматься и разговаривать обо всем. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>23.07.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30487</t>
+  </si>
+  <si>
+    <t>Кофейные «Рабочий и колхозница» – забежала в «Просвет» на Краснопролетарской за напитком, созданным к выставке «Вера Мухина: диалоги, грани» во Всероссийском музее декоративного искусства. Торопилась, так что взяла в стаканчике с собой. Кофе выпила, карамель пока берегу! #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>22.07.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30478</t>
+  </si>
+  <si>
+    <t>Comfortably Numb — галереи Serene и SHIFT открыли совместную выставку, название которой отсылает к названию моей любимой песни Pink Floyd из альбома The Wall. Объединили работы Никиты Кроко и Марии Катьяновой. Несмотря на разные художественные языки, и Кроко, и Катьянова исследуют внутренние состояния человека, поиск идентичности и попытку сохранить связь с собой в мире, где реальность становится все более стремительной и фрагментарной. Выставка продлится в галерее Serene (1-й Зачатьевский, 8с9, метро «Кропоткинская») по 29 августа. Вход свободный! #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>22.07.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30472</t>
+  </si>
+  <si>
+    <t>В музее под открытым воздухом Артплей зацвели гигантские цветы Елены Романовской. Красиво! Можно полюбоваться, а заодно отыскать все-все работы художников и побывать в «Зоопарке на балконе» #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>22.07.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30470</t>
+  </si>
+  <si>
+    <t>Что задумал Центр «Зотов» к завершению выставки «Дзига Вертов. Киноглаз» — 26 июля вместе с fābula radio проведет 6-часовой фильм-концерт в формате вечеринки. Девять электронных музыкантов с разным стилем озвучат одиннадцать работ Дзиги Вертова. Обратите внимание, что мероприятие пройдет не в «Зотове», а на веранде fābula radio (Самокатная 4Б, стр.2). И по билету на фильм-концерт можно бесплатно посетить выставку «Дзига Вертов. Киноглаз» в любой день по 26 июля. Еще в Центре сейчас проходят выставки «Дом 21. В гостях у художников» и «Черновик будущего». #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>21.07.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30465</t>
+  </si>
+  <si>
+    <t>Энди Уорхол, Йозеф Бойс и Ансельм Кифер — в музее «ЗИЛАРТ» в начале сентября откроется выставка «Русский музей в ЗИЛАРТЕ. Шедевры искусства второй половины ХХ века. Дар Петера и Ирене Людвиг». В экспозиции будет представлено более 100 произведений искусства второй половины ХХ века из собрания Государственного Русского музея. В их числе работы Пабло Пикассо, Энди Уорхола, Йозефа Бойса, Роя Лихтенштейна, Ансельма Кифера, Ильи Кабакова и других. Куратор выставки — заведующий Отделом новейших течений Русского музея и художественный консультант музея «ЗИЛАРТ» Александр Боровский. Архитектор — Эрик Белоусов. Выставка продлится по 7 февраля 2027 года. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>21.07.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30461</t>
+  </si>
+  <si>
+    <t>Фестиваль «Прове-Калиш Пиано»: история романтического рояля в пяти концертах С 23 июля по 13 августа в особняке 1895 года на Новой Басманной впервые пройдет фестиваль «Прове-Калиш Пиано». Пять концертов посвятят истории романтического рояля и музыке, которая меняла представление о возможностях инструмента. Имена впечатляют: Пётр Айду, Риад Маммадов, Ева Геворгян, Александр Кашпурин и Дмитрий Маслеев. Пётр Айду пройдет путь от Бетховена и Шумана до Стива Райха и представит мировую премьеру Sonatrip 3, где трое музыкантов будут исследовать звучание рояля со всех сторон. Риад Маммадов вступит в диалог с Дебюсси и Равелем, Ева Геворгян исполнит Шопена, Франка, Листа и сюиту из «Щелкунчика» в транскрипции Плетнёва. Александр Кашпурин выбрал масштабные сочинения Листа и Рахманинова, а завершит фестиваль Дмитрий Маслеев программой, полностью посвященной Рахманинову. Мне особенно нравится совпадение программы и места: камерные залы усадьбы напоминают старый музыкальный салон — пространство, для которого и создавалась значительная часть этой музыки. 🔖 23 июля — 13 августа Подробности и билеты #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>21.07.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30452</t>
+  </si>
+  <si>
+    <t>Пушкинский музей представил «Кубинский плакат. 1950–1970-е. Кино и революция» — первую в России выставку, посвященную культурному феномену, причисленному ЮНЕСКО к мировому наследию человечества. Ирина Никифорова, ведущий научный сотрудник отдела нового западного искусства ГМИИ им. А.С. Пушкина, куратор выставки:   Кубинский плакат не похож ни на британский, ни на французский, ни даже на остальную Латинскую Америку — это иной язык, иные метафоры. Здесь нет сдержанности британцев или эротизма французской афиши, но есть самопожертвование, ярость, влюблённость и абсолютно чистые эмоции, которые не могут не вызвать отклик. Мы останавливаемся перед самыми простыми плакатами, потому что в них ярко пульсирует мысль. Весь мир знает польский и французский дизайн, но кубинские имена почти неизвестны, и сейчас мы это исправляем.   Марина Маслова, научный сотрудник отдела нового западного искусства ГМИИ им. А.С. Пушкина, куратор выставки: Кубинский плакат как явление прикладной графики - это материал, за которым стоит целый пласт информации: история, политика, кино и, безусловно, искусство. Поэтому наша выставка интересна не только для просмотра, но и для изучения. Выставка проходит в Галерее искусства стран Европы и Америки по 22 ноября. #Москва</t>
+  </si>
+  <si>
+    <t>21.07.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30446</t>
+  </si>
+  <si>
+    <t>«Бензин. Экономь сейчас! Твое расточительство оплачивает народ!» (1960-е) «Нефть: экономить может каждый» (1968) С новой выставки «Кубинский плакат. 1950–1970-е. Кино и революция» в Галерее искусства стран Европы и Америки 20 века. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>20.07.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30444</t>
+  </si>
+  <si>
+    <t>«я поведу тебя в музей» нуждается в поддержке и ищет партнеров Привет! С вами крохотная редакция «я поведу тебя в музей», где всего один человек. Меня зовут Наташа Крючкова. Когда-то работала корреспондентом и редактором в отделах культуры, 6 лет назад создала этот канал (продолжая работать параллельно), потом с головой ушла в Телеграм и вела параллельно несколько проектов. Не помню времени, когда бы не приходилось совмещать несколько работ. В этом году надеялась сконцентрироваться только на своем, запустила сайт и другие площадки. Но снова перемены, почти все внешние проекты ушли, а реклама резко сократилась. Конечно, мы все снова адаптируемся и придумаем что-то еще. А хочется продолжать заниматься тем, что дорого и что любишь. И что, надеюсь, радует многих. Долго собиралась с духом, чтобы сделать этот пост. Последние месяцы старательно била лапками, чтобы не утонуть в кризисе. И всё же делаю этот пост. «я поведу тебя в музей» нужны партнеры — в идеале стабильное коммерческое сотрудничество на приятных для нас обоих условиях. С договором о размещении 1/2/n постов в месяц на протяжении 6+ месяцев. 🔖 Буду рада обсудить, пишите в лс @NataliyaKryuchkova P.S. Если вы тоже в кризисе, обнимаю и желаю успешно выбраться! P.P.S. Еще одно напоминание, что за солнечными фотографиями человек может быть в кризисе и тупике. Даже если многим кажется, что все хорошо. Берегите друг друга. 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>20.07.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30443</t>
+  </si>
+  <si>
+    <t>Открытия недели в Москве ➤ «Кубинский плакат. 1950–1970-е. Кино и революция» Первая в России выставка, посвященная культурному феномену, причисленному ЮНЕСКО к мировому наследию человечества. Экспозиция объединит работы, созданные лучшими художниками и дизайнерами Республики Куба после революции 1959 года. Пушкинский музей (Галерея искусства стран Европы и Америки) 21 июля — 22 ноября ➤ Comfortably Numb / «Комфортное онемение» Совместный проект галерей Serene и Shift, объединивший работы Никиты Кроко и Марии Катьяновой. Название выставки отсылает к одноименной песне Pink Floyd. Serene Вход свободный 21 июля — 29 августа ➤ «Нам и не снилось» Команда newnow отметит пятилетие событием на стыке дисциплин, созданном в соавторстве с командой Peter And Wolf. Она представит обновленную экспозицию в общественном пространстве отеля. Также среди событий специальная программа «Сны Орфея» композитора Юры Гинзбурга. Отель Marco Polo by MOSS Hospitality ➤ «В городе мечтателей: Шагал, Пикассо, Матисс» Выставка, где авторские литографии будут раскрыты через дополненную реальность и генеративную графику на основе искусственного интеллекта. Новое пространство «Арт Виток» (Парк Горького) Вход свободный 23 июля — 30 августа ➤ «Москва, ты кто?» Выставка объединит 13 художников и станет результатом дружеских и профессиональных отношений между петербургской галереей MYTH и фондом «Геометрия», основанном Зоей Галеевой. Среди художников: Людмила Баронина, Ольга Божко, Алина Глазун, Александр Гронский, Петр Кирюша, Ирина Корина и другие. Пространство фонда «Геометрия» Посещение по предварительной регистрации 24 июля — 23 августа ➤ «А было ли это с нами?» Впервые три художника не только примут участие в выставке, но и станут полноценными ее кураторами. Таша Артзолотое, Иван Глазков и Андрей Ковязин, три автора, работающие с разными визуальными языками, встретились вокруг общего ощущения лета. ART&amp;BRUT 24 июля — 29 августа ➤ «Человек расшифрованный» Проект исследует, как новейшие биотехнологии меняют наше представление о жизни, теле и человеческой идентичности. SISTEMA Вход свободный 24 июля — 16 августа ➤ Открытие Дома A–HOUSE Дом, в котором архитектура, дизайн и культурная повестка соединяются с практикой делового и интеллектуального взаимодействия. Большой Афанасьевский пер.,14 ➤ DUALITY Выставка представит работы современных художников, которые исследуют границы между видимым и скрытым, наблюдением и участием и изучают, как сегодня формируется восприятие себя и окружающего мира. Завод «Кристалл», Самокатная, 4, стр. 1. 25 и 26 июля, 12:00–20:00 Изображение: ГМИИ им. А.С. Пушкина #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>18.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30442</t>
+  </si>
+  <si>
+    <t>Пушкинский музей открыл финальную моновыставку проекта «Мадонны Ренессанса. Из частных собраний». По 26 июля посетители могут увидеть тондо «Мадонна с Младенцем» — картина до недавнего времени считалась произведением флорентийского художника Антонио дель Черайоло. В действительности произведение было создано Франческо Граначчи, мастером несравненно более крупного масштаба, также работавшим во Флоренции. Современная атрибуция принадлежит куратору выставки Виктории Марковой. Фотография: Полина Романенко #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>18.07.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30440</t>
+  </si>
+  <si>
+    <t>«Северное солнце» взошло над Нижним Новгородом — совместный проект музея-заповедника «Царское Село» и Каргопольского музея сейчас и по 30 августа можно увидеть в Нижегородском государственном художественном музее. Придворные платья и мундиры представителей императорского Двора, головные уборы жительниц Русского Севера, костюмы и головные уборы нижегородок стали иллюстрацией трансформации народного художественного промысла — золотошвейного ремесла — от крестьянского быта до императорских мастерских. После завершения выставки в Нижнем Новгороде «Северное солнце» отправится в Архангельск. #НижнийНовгород 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>18.07.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30438</t>
+  </si>
+  <si>
+    <t>Фестиваль More Amore сегодня и завтра не состоится Дорогие люди Seasons, вчера поздно вечером команда нашего фестиваля More Amore ушла с площадки, закончив монтаж, радуясь хорошему прогнозу погоды на выходные. Ночью пришло официальное сообщение от музея Скрябина, на площадке которого мы проводим этот фестиваль, о том, что во дворе музея обрушился грунт и образовалось несколько провалов (вы видите их на фотографиях). Ситуация очень серьезная, это не локальное проседание почвы. Не хочется говорить эти слова, тревожных новостей и так хватает, но мы вынуждены перенести даты фестиваля. Музей закрывается на некоторое время, в ближайшие дни станет понятен размер подземных разрушений и план по ремонту. Мы на связи с администрацией музея и будем держать вас в курсе новостей. Сейчас надеемся на ваше понимание и солидарность. Тех, кто не успеет утром прочитать эту новость в социальных сетях музея и нашего проекта, мы будем встречать возле музея и объяснять лично эту чрезвычайную ситуацию. Посмотрев на фотографии, мы вздохнули с облегчением — хорошо, что брусчатка не провалилась во время фестиваля, и никто не пострадал. Безопасность наших гостей, участников и сотрудников — абсолютный приоритет для нас и для музея, и мы не можем рисковать ею. Команда Seasons ❤️‍🩹</t>
+  </si>
+  <si>
+    <t>17.07.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30428</t>
+  </si>
+  <si>
+    <t>«Остановиться и оглянуться. Диалог двух мастеров о Москве конца XX века» в фонде «Московское время» Выставка, от которой щемит сердце. Это проект о Москве недавнего прошлого: той, что многие застали лично, а для кого-то стала лишь историями родителей или черно-белыми снимками из семейных альбомов. Алексей Микулин лепит Москву из пластилина. Каждая коммунальная кухня, каждый телефон-автомат, бабушкин ковер и старый троллейбус выполнены с фотореалистичной точностью. Но воссоздает он их по памяти, а не по фотографиям. Игорь Стомахин более 45 лет снимал Москву — смешную и трогательную, с газетными киосками, бесконечными очередями, пунктами приема стеклотары и дворовыми компаниями. У него нет постановочных кадров. Его фото — честная летопись повседневности. Работы двух абсолютно разных авторов объединяет чувство ностальгии к ушедшей эпохе. У них разные инструменты, но один взгляд: очень внимательный и бережный к деталям. 📍ул. 1-я Тверская-Ямская, д. 2, стр. 1 📆До 22 августа #Москва #бесплатно</t>
+  </si>
+  <si>
+    <t>17.07.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30419</t>
+  </si>
+  <si>
+    <t>Живешь в городе всю жизнь, а столько всего не знаешь! Открываю для себя Москву на выпускных экскурсиях одногруппников Школы гида «Глазами инженера». Одна из недавних была посвящена Сретенке. Казалось бы, исходила ее вдоль и поперек, но многие здания стали открытием! Во время прогулки узнали о доме-шкатулке, украшенном изразцами, доме, ставшем героем фильма «12 стульев» и спрятавшемся в переулке готическом доме. Выпускные экскурсии — один из лучших моментов курса, а еще это без преувеличения одни из лучших экскурсий в моей жизни! #школагида 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>16.07.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30418</t>
+  </si>
+  <si>
+    <t>«Когда меня пугает жизнь — я отдыхаю в искусстве» Виктор Борисов-Мусатов 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>16.07.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30409</t>
+  </si>
+  <si>
+    <t>Новые книжки-малышки об архитектуре XX века в формате one cup book, то есть, которые буквально можно прочесть за то время, пока пьешь чашку кофе. Такие выпустили MR Private × masters и устроили вчера презентации в формате дискуссии. Так я впервые побывала в резиденции MR Private, и это практически музей! Пока в новой серии четыре книги: «Алвар Аалто: модернизм в лесу и космосе», «Ле Корбюзье: свет, бетон и аскеза», «Марко Казамонти: земля, огонь, вода» и «Людвиг Мис ван дер Роэ: пределы контроля». Автором стала Ксения Малич. Надеюсь, продолжению быть! В таком формате архитектуру изучать очень комфортно. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>16.07.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30400</t>
+  </si>
+  <si>
+    <t>Всего-ничего до завершения первой в России ретроспективы Дзиги Вертова, которая открыта в Центре «Зотов». Увидеть посвященный пионеру документального кино проект можно по 26 июля. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>16.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30391</t>
+  </si>
+  <si>
+    <t>Душнила в чате — друзья и знакомые знают, какой дотошной бываю, как обожаю списки и галочки, составлять маршруты и планировать всё заранее. Потому что обидно, когда наконец-то собрался посетить какую-то выставку, зайти в какое-то кафе с завирусившимся десертом, а там выходной или столиков нет или что-то ещё. Ожидание и реальность идут вразрез, а настроение портится. Даже с музеями все не так просто. Кто-то думает, что все из них не работают по понедельникам, но это не так! У меня не всегда хватает времени и сил составлять идеальные маршруты в одиночку, тогда пользуюсь помощью ИИ-чата в Яндекс Картах. Экономит ресурсы. На днях спросила его, где в Москве слушать джаз, и узнала минимум о 5 площадках, о которых не слышала. А в разговоре о ГМИИ подобрал мне кафе, где можно выпить кофе и перекусить до/после выставок. Уже придумываю новые вопросы, а вы бы что спросили? #онлайн 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>16.07.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30390</t>
+  </si>
+  <si>
+    <t>Уже сегодня вечером в 19:30 бесплатная онлайн-лекция открытого лектория Страдариума — «Базилика Сен-Дени, аббат Сугерий и рождение готики» Олега Воскобойникова. В расписании много классных лекций и лекторов. Был вопрос о записях — они будут приходить зарегистрировавшимся! Сама планирую смотреть. #онлайн 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>15.07.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30381</t>
+  </si>
+  <si>
+    <t>В Фонде Андрея Чеглакова открылась выставка Гоши Острецова «Бункерная живопись». Первый этаж пространства буквально превратился в арт-бункер и как будто со следами археологических раскопок, такой застройки здесь никогда не было. В основе выставки — размышление о том, как человек пытается сохранить следы своего существования: превращает вещи в ритуальные объекты, строит особые пространства, переносит свой опыт в искусство. У Острецова эта логика приобретает форму условной археологии будущего: бетонные конструкции, натюрморты, растения и геометрические объекты становятся свидетельствами культуры, которая переживает свое первоначальное назначение Посетить выставку уже можно, хотя официально она открывается через пару дней. А 17 июля можно побывать и на экскурсии художника, начало в 19:00. 📌 Вход свободный! Обратите внимание, что проход через подъезд слева от галереи. Вот видеоинструкция. График работы: ср-пт с 14 до 20, сб-вс с 12 до 20. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>15.07.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30380</t>
+  </si>
+  <si>
+    <t>Открытия недели в Москве ➤ «Фиеста Петра Кончаловского» Среди представленных экспонатов – эскизы спектаклей и костюмов (часть работ предоставил Большой театр), варианты грима для персонажей и личные вещи Кончаловского из его мастерской. Дом-музей К.С. Станиславского 15 июля — 6 сентября ➤ «Душа наизнанку» Проект Евгении Вайнштейн посвящён внутренней связи человека с природой и исследует фотографию как способ присутствия, памяти и возвращения к себе. ēdomo concept store (Б. Никитская ул., 17, стр. 1) Вход свободный с 15 июля ➤ «Степан Эрьзя. Мифология скульптуры» Экспозиция объединяет более 80 произведений, раскрывающих творческий путь скульптора от ранних работ до зрелых произведений аргентинского периода. Новая Третьяковка 16 июля — 11 октября ➤ «Под покровом Боголюбской. Путь надежды» История о том, как почти сто лет люди спасали один из главных памятников Древней Руси — и почему эта история актуальна сегодня. Выставка посвящена 100-летию начала реставрации Боголюбской иконы XII века — одного из важнейших памятников домонгольской Руси. Музей-заповедник «Коломенское» 16 июля — 28 февраля ➤ «Театр: пространство вдохновения» В анфиладе залов исторического Морозовского особняка классика встречается с авангардом, академическая школа - с новейшими художественными течениями изобразительного искусства. Президиум и выставочные залы Российской академии художеств 17 июля — 25 октября ➤ «Бункерная живопись» В основе выставки Гоши Острецова — размышление о том, как человек пытается сохранить следы своего существования: превращает вещи в ритуальные объекты, строит особые пространства, переносит свой опыт в искусство. Пространство Фонда Чеглакова Вход свободный с 17 июля ➤ «Условная красная линия» В июле галерея Set Projects отмечает три года со дня основания открытием персональной выставки художника Владислава Семенкова. Проект «Условная красная линия» объединяет живопись и графику, исследующие главный вопрос современности — где проходит граница между личным и общественным, когда повседневная жизнь неотделима от информационного потока. Set Projects Вход свободный 19 июля — 30 августа ➤ Еще 18-19 июля во дворике Музея Скрябина пройдет фестиваль More Amore от Seasons of Life (вход свободный), а в Доме культуры «ГЭС-2» запущена новая медиаторская программа «Контуры моды» (по регистрации). #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>14.07.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30379</t>
+  </si>
+  <si>
+    <t>Дарим летнее свидание в арт-пространстве «КУБ» Совместно с каналом «Я поведу тебя в музей» разыгрываем 2 летних билета в арт-пространство. Каждый билет включает посещение всех 15 новых выставок современного искусства, а также летний десерт + напиток в кафе. Среди новых проектов: дипломная выставка выпускников Московской школы современного искусства (MSCA), а также выставки ведущих галерей современного искусства. Для участия: ▫️ Подпишитесь на каналы: @vmuzey @cube_moscow @cubemarket_art ▫️ Нажмите кнопку «Участвовать». Победителя определим случайным образом 22 июля с помощью бота. Удачи! На фото: Вероника Федорцова, Купальщики Участников: 189 Призовых мест: 1 Дата розыгрыша: 19:00, 22.07.2026 MSK (завершён) Победители розыгрыша: 1. Chaoshead - 5iv7si</t>
+  </si>
+  <si>
+    <t>14.07.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30369</t>
+  </si>
+  <si>
+    <t>Страдариум запускает открытый лекторий «Искусство: Бог в деталях» в рамках набора на годичную программу «История искусства». В основе — внимательное рассмотрение отдельных произведений и деталей, через которые раскрываются более широкие художественные и исторические процессы. Каждая лекция строится вокруг одного или нескольких памятников искусства как самостоятельное эссеистическое высказывание. Занятия будут проходить по четвергам в zoom с 16 июля по 3 сентября в 19:30 по мск. В программе: • 16 июля — Олег Воскобойников: «Базилика Сен-Дени, аббат Сугерий и рождение готики» • 23 июля — Ольга Русинова: «„Распятие“ Жермен Ришье (1950), или Как отвергнутый Христос изменил отношение к священному образу» • 30 июля — Анна Гусева: «Савойская династия: Вилла Савой Ле Корбюзье и современная архитектура» • 6 августа — Надежда Чамина: «Опасное лукошко: „Корзина фруктов“ Караваджо как манифест новой живописи» • 13 августа — Лев Масиель Санчес: «Образ Софии Константинопольской в архитектуре ХХ века» • 20 августа — Кирилл Светляков: «„Французское окно в Коллиуре“ Анри Матисса — окно в историю искусства» • 27 августа — Михаил Кукин: «Босх и Брейгель. Два взгляда на гибель человечества» • 3 сентября — Елена Якимович: «Как лошадь Майбриджа убежала в будущее: о хронофотографии и её влиянии на культуру» Регистрация и подробности Также следить за всеми обновлениями можно на канале «Пробы»: @probastradarium</t>
+  </si>
+  <si>
+    <t>13.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30367</t>
+  </si>
+  <si>
+    <t>15 июля в усадьбе Кусково после комплексной реставрации впервые за всю музейную историю откроется для посещения Швейцарский домик. Швейцарский домик, возведенный в 1870-х годах по проекту архитектора Николая Леонтьевича Бенуа, является единственным сохранившимся парковым павильоном XIX века в усадьбе Кусково. Построенный в стиле романтизма по образцам сельской архитектуры горной Швейцарии, он стал последним павильоном усадьбы, созданным при графском роде Шереметевых. Двухэтажное здание отличается оригинальным архитектурным решением: стены первого, каменного этажа расписаны «под кирпич», а второй, деревянный этаж с открытыми галереями украшен богатой резьбой. Первой экспозицией обновленного павильона станет выставка «Граф С. Д. Шереметев: страницы жизни», посвященная последнему владельцу Кускова. Она раскрывает ключевые этапы биографии графа и подчеркивает особую роль Кускова в его судьбе. В экспозицию вошли произведения живописи, мебель, предметы декоративно-прикладного искусства, фотографии и редкие документы из фондов ГМЗ «Останкино и Кусково», а также копии фотографий из собраний Государственного исторического музея и Государственного Эрмитажа. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>13.07.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30359</t>
+  </si>
+  <si>
+    <t>! ФЕСТИВАЛЬ ПЕРЕНЕСЕН Подробности Ракушки, перламутр, полоски, музей, творчество и маркет 18 и 19 июля журнал Seasons of life проведет летний фестиваль More Amore в одном из арбатских двориков — за мемориальным музеем Александра Скрябина, в Большом Николопесковском переулке. Двор старинного особняка превратится в пространство, где можно провести целый день всей семьей: гулять, слушать музыку, участвовать в мастерских, знакомиться с мейкерами и открывать для себя Москву заново. А визуальным образом фестиваля стали перламутр и ракушки — эта тема родилась из самого места проведения фестиваля. Внутри каждой жемчужины есть песчинка — маленькое начало будущей красоты. В названии Большого Николопесковского переулка, где «пришвартовался» один из самых любимых и атмосферных фестивалей Seasons в этом году, тоже есть песок. Организаторы приглашают гостей поддержать морское настроение фестиваля и предлагают дресс-код: перламутровые оттенки и полоски. Когда: 18 и 19 июля, с 12:00 до 21:00 Где: дворик дома-музея А. Н. Скрябина, Большой Николопесковский пер., 11 (м. Смоленская) 🔖 Программа плюс регистрации и билеты на отдельные события. На сам фестиваль вход свободный! #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>13.07.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30358</t>
+  </si>
+  <si>
+    <t>По музеям бесплатно — в Москве стартовала Музейная неделя. Вот расписание по дням: 13 июля (понедельник) Музей-панорама «Бородинская битва» Парк Зарядье (Старый Английский Двор) 14 июля (вторник) Мультимедиа Арт Музей Музей Москвы Московский музей современного искусства Галерея Василия Нестеренко 15 июля (среда) Государственный музей-заповедник «Царицыно» Государственный музей А.С. Пушкина Музей-заповедник «Кузьминки-Люблино» Музейно-парковый комплекс «Северное Тушино» (Музей истории Военно-морского флота России) Государственный музей — культурный центр «Интеграция» имени Н.А. Островского Дом А.Ф. Лосева Государственный музей В.В. Маяковского Мемориальный музей А.Н. Скрябина 16 июля (четверг) Государственный биологический музей имени К.А. Тимирязева Музей-усадьба «Кусково» Музей космонавтики Центр реставрации и хранения усадьбы Останкино Дом-музей Марины Цветаевой Музей К.Г. Паустовского Государственный музей Владимира Высоцкого Галерея Ильи Глазунова (к ней же относятся Музей сословий, Музей лубка и наивного искусства) 17 июля (пятница) Музей В.А. Тропинина и московских художников его времени Московский государственный музей С.А.Есенина Дарвиновский музей Музей-заповедник «Коломенское» Усадьба Измайлово 18 июля (суббота) Государственный музей обороны Москвы 19 июля (воскресенье) Дом Гоголя — мемориальный музей и научная библиотека Музей М.А. Булгакова Дом русского зарубежья имени Александра Солженицына Объединение «Выставочные залы Москвы» Галерея Александра Шилова 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>12.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30356</t>
+  </si>
+  <si>
+    <t>«я поведу тебя в музей» теперь не только Телеграм-канал, но и: 🔖 Сайт (здесь можно найти главные выставки в Москве, Петербурге, регионах, новости, вакансии и подборки) 🔖 Канал в ВКонтакте + Группа там же 🔖 Канал в мессенджере, о котором не всем хочется слышать, но что поделать Самая полная информация остается в Телеграм-канале 👌 Еще напоминаю, что у меня есть личный канал «Внезапная Крючкова» — о том, где поесть, что посмотреть в кино, куда отправиться в поездку и о шопинг-находках. Еще об остеопатах, ипликаторе Кузнецова и прочих темах 35+ тоже 😂 #онлайн 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>12.07.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30347</t>
+  </si>
+  <si>
+    <t>Как отметить День рождения Владимира Маяковского? Вариантов очень много: 🔖 С 17 по 19 июля пройдет трехдневный совместный фестиваль Музея В.В. Маяковского и Центра «Зотов» «Маяковский уикенд 2026». Среди событий: выставка «Владимир Маяковский идет в гости», эксклюзивный показ сериала «Лиля», мастер-класс «Маяковский: язык поэтический и визуальный», Лекция Валерия Печейкина «Маякошка: кошачий след в русской литературе от Пушкина до Маяковского». Подробности 🔖 Государственный музей В.В. Маяковского подготовил еще много событий 19 июля — диалог «Маяковский &amp; Пастернак», экскурсию «К социализму в гости», интерактивную программу «Для детков-поэтков», чтения произведений Владимира Маяковского актерами театра и кино и другие. Подробности А в любое время, не только в этот день, можно посетить мемориальные квартиры Маяковских в Студенецком переулке и на Красной Пресне. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>11.07.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30346</t>
+  </si>
+  <si>
+    <t>Веера сопровождали Марию Федоровну всю жизнь: с приезда в Россию в качестве невесты цесаревича и до момента, когда она покинула Петербург перед революционными событиями. Что рисует воображение, когда говорят «веера императрицы?». Блеск пайеток и страз, переливы шёлка и ажурное кружево, пышные перья страуса… У супруги Александра III всё оказывается достаточно строго и элегантно. Есть простые сувенирные веера и те, что были созданы к определенным памятным датам. Не обошлось без экземпляров знаменитых парижских фирм Faucon, Alexandre и Duvelleroy, а некоторые веера императрице расписывали не последние художники того времени — Иван Крамской и Алексей Боголюбов. В Эрмитаж веера поступили из Аничкого дворца — любимой резиденции императрицы. До 28 марта 2027 года 📌Эрмитаж, Малая церковь Зимнего дворца. 📖Богема отдыхает</t>
+  </si>
+  <si>
+    <t>11.07.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30329</t>
+  </si>
+  <si>
+    <t>В любой непонятной ситуации и в состоянии душевного кризиса — в музей. Сегодня внезапно взяла билет на обзорную экскурсию по Главному зданию Пушкинского музея. А как вы проводите субботу? 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>10.07.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30311</t>
+  </si>
+  <si>
+    <t>«Мастерская’26. Встреча выпускников» — в Московском музее современного искусства на Гоголевском бульваре проходит выставка, созданная совместно со «Свободными мастерскими» и приуроченная к 25-летию проекта. Они поговорили с участниками школы о том, насколько опыт учебы, сотрудничество с музеем и включение работ в коллекцию повлияли на их профессиональный путь. Работы художников вместе с фрагментами этих разговоров и представлены в экспозиции. Среди авторов: Антон Кузнецов, Надежда Лихогруд, Роман Мокров, Мария Сафронова, Евгения Соломатина и другие. Выставка открыта по 9 августа. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>10.07.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30305</t>
+  </si>
+  <si>
+    <t>В рубрике #владейпятерка в преддверии завтрашнего аукциона ВСЁ ПО 100 автор телеграм-канала «я поведу тебя в музей» Наталия Крючкова делится личным взглядом на лоты, каждый из которых стартует со €100 ➡️ Лот 25 Пётр Беленок Чёрный лёд, 1968-1969 Кажется, уже все мои читатели знают, что очень хочу когда-то заполучить работу Петра Беленка. За ним на каждом аукционе слежу особенно пристально и коплю на мечту. ➡️ Лот 23 Константин Батынков Храм Аполлона, 2024 Один из любимейших художников. В моей микро-коллекции уже есть одна его небольшая работа, но хочется еще. ➡️ Лот 22 Александр Шишкин-Хокусай Без названия (двусторонняя), 2015 Влюбилась в Шишкина-Хокусая после того, как увидела его работы в Венеции во время биеннале в 2019 году. ➡️ Лот 38 Леонид Цхэ Без названия, 2023 Один из главных молодых художников сейчас. Нравится, что часто он работает интуитивно, когда сюжет проявляется во время работы, а не задуман изначально. ➡️ Лот 20* Юрий Аввакумов Красная вышка из серии «Временные монументы», 1986-1989 Питаю слабость к «бумажной архитектуре», а Юрий Аввакумов — один из ее основоположников.</t>
+  </si>
+  <si>
+    <t>10.07.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30297</t>
+  </si>
+  <si>
+    <t>«Русский Роден» в Москве Прекрасная новость — большая выставка гениального скульптора Степана Эрьзи после Санкт-Петербурга, где была показана в Русском музее, приедет в Новую Третьяковку! В Москве ее можно будет увидеть с 16 июля. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>09.07.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30296</t>
+  </si>
+  <si>
+    <t>Музей Маяковского, который закрыт уже 13 лет, планируют открыть после ремонта в 2027 году Об этом сообщила директор музея Марина Краснова на камерном пресс-завтраке в преддверии дня рождения поэта. Она рассказала, что впервые побывала в Музее Маяковского на Лубянке в 9 классе и была поражена его энергией, и «эту энергию хочется туда вернуть». В свое время она защищала диплома у Тараса Полякова, который и был автором экспозиции, потом работала старшим научным сотрудником музея. Это было абсолютное произведение искусства. Высказывание (в обновлённом музее) должно быть энергетически таким же сильным, но оно всё-таки будет чуть-чуть другим. Невозможно создать заново (ту самую) экспозицию, это как взять и перерисовать ”Мона Лизу„ Архитектура останется, которая, как мне кажется, была абсолютно гениально придумана в 1989 году. Когда поднимаешься по лестнице, влетаешь в революцию вместе с Маяковским. Когда нет никаких вариантов — ты можешь подняться только в революцию. А дальше по пандусам спускаемся вниз, чтобы с Маяковским сталкиваться с каким-то вызовами и попытаться понять, что это за время и эпоха, какие изменения с ним происходят. Мы сохраняем ось мемориальной комнаты и будем возвращаться в нее на разных этапаха. От точки наивысшего счастья до пространства, где хочется скрыться от критики и боли. Но всё-таки на первый план выйдут тексты Как пишет Лиля Брик, чтобы понять и почувствовать Маяковского, его нужно просто читать. Хочется, чтобы вещи заговорили, чтобы они были не просто декорацией. И то, чего не было в экспозиции, но очень хочу сделать — детский слой. Оживающий город, флейта водосточных труб, на которой можно играть, детские стихи, коллажи — чтобы дети могли приходить и узнавать Маяковского, но с точки зрения своего роста. Маяковский есть для каждого возраста. И хочется выдержать баланс между коллекцией, которая действительно уникальна, и художественной эмоциональной составляющей. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>09.07.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30287</t>
+  </si>
+  <si>
+    <t>Долгожданная большая выставка Виктора Борисова-Мусатова открыта! Она проходит в корпусе Третьяковки в Кадашах и включает более 140 произведений, некоторые из которых показывают впервые. Экспозиция раскрывает все грани творчества художника — от ранних ученических опытов до зрелых работ. Выставка продлится по 8 ноября, а в книжном уже есть каталог к ней. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>08.07.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30285</t>
+  </si>
+  <si>
+    <t>Открытия недели в Москве «Стул: стиль, традиция, удобство, линия» От строгой модернистской мебели до скульптурных итальянских объектов, от гнутой фанеры до современных экологичных материалов – история стула оказывается историей о том, как менялись наши представления о красоте, комфорте и повседневной жизни. Всероссийский музей декоративного искусства 7-26 июля «Метафоры ландшафта» Выставочный проект, в котором современные художники обращаются к образу России, открывая разные стороны его восприятия. Живопись, скульптура, керамика, декоративно-прикладное искусство, фотография, видеоарт и арт-объекты складываются в единый рассказ о стране. Всероссийский музей декоративного искусства 8-23 июля ЦСИ ВИНЗАВОД «Комнаты» в pop/off/art «Алина Утробина. мотор. камера. свет» в галерее a—с—т—р—a «Виктория Вейсбрут. Жили-были и живем» в 11.12 «Мама, поговорим?» в галерее FUTURO «Перспектива сложности» в PENNLAB и новые выставки в других галереях с 8 июля «Виктор Борисов-Мусатов. Гармония образа» На выставке будет представлено более 140 произведений художника из двадцати музеев и частных собраний, включая известные шедевры, такие как «Автопортрет с сестрой», «Гобелен», «Изумрудное ожерелье», «Портрет дамы», «Осень». Корпус Третьяковской галереи в Кадашах 9 июля — 8 ноября «Писатель многосторонней силы» Выставка, приуроченная к 200-летию с дня рождения М.Е. Салтыкова-Щедрина, предлагает отказаться от стереотипного образа «желчного сатирика» и «борца с самодержавием», чтобы показать писателя как многогранную личность. Дом Остроухова (филиал ГМИРЛИ им. Даля) 9 июля — 15 октября ‘10×17’ Новый персональный проект Ивана Найнти — ‘10×17’, посвященный абстракции: изучению цвета, ритма и терапевтического потенциала визуального опыта. Коллаж остается ключевым методом в практике художника, но в данной серии он становится основой для живописи маслом. Галерея Ruarts 10 июля — 30 августа КУБ «Бесконечное новое» в Большом зале от MSCA  «Конструктор рая» в PA Gallery «Иллюзорность» от КультПроекта «Южная идиллия» в Галерее ЛУЧ «Пока плывут облака» в Галерее Анастасии Постригай с 11 июля «Конструктор рая» Персональная выставка Олега Хвостова. Проект одновременно развернулся на двух площадках галереи в Москве — в пространстве на Тверской и в новом пространстве на Волхонке. На Волхонке можно будет увидеть ретроспективную часть выставки, в которую вошли знаковые работы Олега Хвостова прошлых лет: ранние пиксельные «Квадратики» (1997–1999), пейзажи с домами и арками, портреты и автопортреты, а также редкая графика. PA Gallery на Волхонке 11 июля — 20 сентября 🖼 В. Борисов-Мусатов. Майские цветы. 1894. ГТГ #Москва #скорооткроется 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>07.07.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30284</t>
+  </si>
+  <si>
+    <t>Девиз недели (да и вообще). Работа Владимира Абиха 2023 года — один из лотов аукциона «В частную коллекцию. В кадре». 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>07.07.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30275</t>
+  </si>
+  <si>
+    <t>В Старом Английском Дворе в Зарядье недавно новая выставка — «Драгоценный андеграунд Карла Фаберже». Тут нет парадных пасхальных яиц, а есть 20 предметов из коллекции Минералогического музея имени А.Е. Ферсмана и копии эскизов знаменитого ювелира и его незаконченные наброски. Это работы художников мастерской Карла Фаберже, выполненные в технике камнерезного искусства: письменный набор из серебра и нефрита, чашечки из агата и моховика, фигурки животных, птиц и фруктов из змеевика и кварца. А еще — резная чаша из горного хрусталя, серебряно-эмалевая оправа которой подчеркивает природную чистоту формы. Посетители выставки также увидят «Синее созвездие цесаревича», последнее и незаконченное ювелирное творение Фаберже — шедевр, завершающий знаменитую серию пасхальных яиц. Выставка продлится по 6 сентября #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>07.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30274</t>
+  </si>
+  <si>
+    <t>Высококлассный музей в миниатюре — каталог летних торгов аукционного дома «Артинвестмент», которые уже открылись и продлятся по 10 июля. Изучаю онлайн и надеюсь увидеть произведения из него своими глазами. Зацепила работа «Матадор» 1923 года Святослава Рериха, один из топ-лотов. Он написал ее в 19 лет, когда находился в Европе и готовился к многомесячному путешествию по Индии. Если вы подумаете, что среди европейских авторов Рериха привлек Эль Греко, будете абсолютно правы. Но еще и не настолько известный нам Игнасио Сулоага (примером может служить картина «Кровь Христа»). В «Матадоре» мы видим схожую композиционную идею центральной фигуры, окруженной многомерными человеческими образами, проявленными или непроявленными. Интереснейшая работа, а главный лот предстоящих торгов — «Портрет Софьи Алексеевны Репиной (Шевцовой)» Ильи Репина (1879). С ним тоже связано несколько любопытных деталей. Пока изучила не все работы и надеюсь найти еще больше историй — каталог можно полистать вот здесь, а сами торги 6 июля в 12:00. #Москва #онлайн 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>06.07.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30265</t>
+  </si>
+  <si>
+    <t>Пушкинский музей откроет в августе выставку «Алмазная колесница. Буддийское искусство России» — первый большой проект о буддийском искусстве в России. В экспозиции предстанут более 700 экспонатов: не выставлявшиеся ранее статуи и живописные произведения из коллекции Пушкинского музея, а также шедевры региональных музеев — уникальные памятники, редкие для всего буддийского мира. Среди ключевых экспонатов — «Атлас тибетской медицины», святыня Бурятии и российского буддизма, единственная в мире столь полная копия тибетского оригинала. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>06.07.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30259</t>
+  </si>
+  <si>
+    <t>Современное искусство все чаще оказывается там, где его не ждешь. Не в музее и не в галерее, а в пространстве, через которое люди проходят каждый день. В бизнес-центре Upside Кунцево появилась «ИДИЛЛИЯ» - скульптура Антона Вяткина, победившая в закрытом конкурсе современного искусства. Работа стала не только новым арт-объектом перед входом в здание, но и названием выставки, открывшейся в лобби. В экспозиции представлены произведения всех финалистов конкурса - семь художников, семь разных взглядов на современную пластику и форму. И, судя по подходу девелопера, это далеко не первый и не последний арт-объект, которыми будут наполняться проекты. Для Upside Девелопмент искусство стало частью ДНК бренда. Скульптура органично продолжает бионическую архитектурную концепцию  бизнес-центра и становится естественной частью окружающей среды Экспозиция в лобби будет открыта ближайшие два месяца, успейте заглянуть! #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>06.07.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30250</t>
+  </si>
+  <si>
+    <t>Открытый музей и даже практически музейный городок, где за каждым поворотом и чуть ли не на каждой стене — искусство. Переоткрыла для себя креативный кластер Artplay с помощью куратора и художника Дарьи Ивашкиной. Давно не заглядывала сюда, а сейчас появились поводы — в этом году будет много всего, связанного с искусством. Вообще весь год в рамках программы «Год ЖКХ» нас ждут выставки, фестивали и другие события. Буквально только что демонтировали работы Ивана Горшкова — серию надувных скульптур на металлических основаниях. Как говорит Дарья, и согласна с этим видением, работы выглядят как объекты коммунальных служб и здесь упорядоченная система хозяйствования сталкивается с иррациональным, витальным и абсолютно весёлым искусством. Работы Ивана Горшкова сменятся цветочными композициями Елены Романовской. Результат увидим совсем скоро. Сейчас на террасе второго строения с видом на Яузу открылась летняя выставка интерактивных скульптур «Зоопарк на балконе». Для нее отобрали работы более 20 авторов из разных городов России. Среди них — белые медведи от Галереи АлюмАрт, красный конь Кирилла Бобылева, чёрная икра (скульптура) Владимира Филатова из Тулы и неведомые сущности Павла Белана. Также на террасе появились работы Марии Мюрис, Алексея Плитина. Все работы можно и нужно трогать. Продолжая тему «Год ЖКХ», их сделали из антивандальных материалов для уличного экспонирования. Побывать в «Зоопарке на балконе» можно по 30 сентября. Вход свободный! Помимо этого впечатлили и работы, созданные для Artplay за это время разными авторами и разбросанные по территории так, что получается арт-маршрут — муралы и объекты объединены в «Открытый музей». Во время прогулки можно взять карту с отметками и постараться найти все-все или попробовать пройти один из маршрутов (детский тоже есть!). Среди работ художников «Абитуриент / столб для объявлений» Андрея Кузькина, «Беспредметный разговор» Алексея Луки, «Пустота» Максима Имы, «Стирка» Славы ПТРК, «Крапива» Красила Макара и десятки других. А еще официальная копия «Давида» Микеланджело, на которую мечтательно смотрю на первом снимке, такой он хладнокровный и неприступный. Кстати, в планах «Праздник помывки Давида», а потом и смена образа — вместо розовой жилетки, похожей на униформу коммунальщика, его ждет гавайское ожерелье из цветов. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>05.07.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30248</t>
+  </si>
+  <si>
+    <t>Планы на вечер — читать свежий номер лучшего журнала об искусстве «Юный искусствовед». Потому что он и для вечно юных тоже. Тем более в этот раз выпуск посвятили ВДНХ, а обложку нарисовал Александр Дашевский. 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>05.07.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30245</t>
+  </si>
+  <si>
+    <t>В квартире Василия Кандинского с башенкой в доме у Зубовской площади вновь закипит жизнь — ее превратили в творческую лабораторию, а скоро обещают открыть первую выставку. Интересно, что получится. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>05.07.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30236</t>
+  </si>
+  <si>
+    <t>В Доме Наркомфина открыли летний сезон серии проектов «Тающий дневник». Сейчас там представлены инсталляции «Прогресс. Нептун. Остров» Алёны Троицкой и «Теразут» Ксении Маркеловой. Отправной точкой для создания проектов стал опыт повседневного взаимодействия художников с Домом Наркомфина. Звуки, материалы и отдельные детали интерьера стали связующим звеном между пространством Дома и личным восприятием. Обратите внимание, что посмотреть проекты можно только в составе группы с медиацией. Медиации проходят по вторникам, субботам и воскресеньям. Вход свободный по предварительной регистрации. Также в планах встречи с художниками и мастер-классы. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>04.07.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/30227</t>
+  </si>
+  <si>
+    <t>Не только Шехтель! Успела в последний вагон на ежегодную выставку работ участников занятий Музея архитектуры «МУАРстерские», которая открыта по 5 июля в Руине. Просто восторг! В экспозиции мозаики, архитектурные макеты, рисунки, коллажи, керамические изразцы. Их авторам, участникам МУАРстерских, от 11 и до бесконечности. Если задумываетесь о новых хобби, присмотритесь. Отдельно скажу, что горжусь знакомством с Ксюшей Волокитиной, чью «Венецию» вы видите на первой фотографии. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>20.09.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31314</t>
+  </si>
+  <si>
+    <t>Не стоит приходить в только что открывшийся Музей транспорта Москвы без заранее купленных билетов. Во всяком случае в выходные дни. Проверила прямо сейчас — все билеты на сегодня раскуплены #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>19.09.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31305</t>
+  </si>
+  <si>
+    <t>Раф «Орлов», «Дворянский краш», «Фаворит», «Триумф Екатерины», «Слёзы Екатерины» и «Фантазий не жалеть» Осенью самое время согреваться в кофейне в Малом дворце в «Царицыно». Или брать чай/кофе с собой и шуршать листьями, гуляя по парку и набережной. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>19.09.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31296</t>
+  </si>
+  <si>
+    <t>Иконы из фантиков, фольги и блесток. Отдельно показываю иконы с выставки «Ненаивное наивное» в Хлебном доме музея-заповедника «Царицыно». Сделанные из подручных материалов, такие они трогательные, искренние и да — дарящие надежду и всепрощающие. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>19.09.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31287</t>
+  </si>
+  <si>
+    <t>Чудесная выставка «Ненаивное наивное» в Хлебном доме музея-заповедника «Царицыно». Почти 500 произведений, в том числе картины Павла Леонова, рельефы Алексея Пичугина, автопортреты Александра Лобанова, скульптуры Владимира Зазнобина, рукописный роман Ивана Никифорова и уличная вывеска, созданная Нико Пиросмани. Местами щемящая, потому что понимаешь — за некоторыми работами скрыты трагические истории. Выставка открыта по 7 февраля. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>18.09.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31278</t>
+  </si>
+  <si>
+    <t>«Врубель. Рождение нового искусства» — в Всероссийском музее декоративного искусства только что открылась большая выставка к 170-летию со дня рождения Михаила Врубеля. Работ самого художника в экспозиции немного. Здесь, как и в случае с выставкой «Вера Мухина: диалоги, грани» (кстати, она по 27 сентября), он показан через произведения других. Татьяна Рыбкина, директор музея: Врубель мыслил широко и современно. Он не делил искусство на «главное» и «второстепенное», не проводил границы между живописью и предметом, между станковой работой и художественным оформлением пространства. Он создавал новый образ среды, в которой человек живет, работает, видит красоту каждый день. И в этом смысле Врубель очень близок миссии нашего музея: мы исследуем и показываем декоративное искусство как самостоятельную художественную ценность Куратором выступил Сергей Хачатуров. Среди художников, чьи работы есть на выставке: Иван Билибин, Виктор Борисов-Мусатов, Николай Милиоти, Павел Филонов, Павел Челищев, Ольга Розанова, а также современные авторы Ульяна Подкорытова, Ирина Корина, Леонид Цхэ и другие. Конечно, представлены майолика и керамика. В планах выпустить каталог в формате книги-путешествия «Михаил Врубель. Рождение нового искусства» и карманную карту-путеводитель «Москва Михаила Врубеля». Выставка продлится по 17 февраля. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>18.09.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31273</t>
+  </si>
+  <si>
+    <t>5 заметных мультимедийных инсталляций Мультимедиа всё чаще становится частью самого опыта. Digital Expo собрали для меня подборку примеров, на которые стоит обратить внимание: 🌳 Machine Dreams: Rainforest — DATALAND AI превращает данные о тропических лесах в постоянно меняющийся цифровой мир. 🌳 ARS Electronica Tree — Ars Electronica Светящееся цифровое дерево соединяет образы природы и потоков данных. 🌳 «Невская битва» — Digital Expo Мультимедиа, звук и визуальные эффекты создают ощущение присутствия внутри исторического события. 🌳 Presence — Olafur Eliasson, GOMA Свет, цвет и отражения меняются вместе со зрителем, делая его частью произведения. 🌳 The Intelligence Garden — Outernet Масштабная цифровая среда окружает зрителя и превращает пространство в «живой сад». Общий тренд: технологии уже не просто показывают историю — они позволяют оказаться внутри неё. Какими будут музеи в 2030 году? Digital Expo делится своим прогнозом, а заодно и музеями настоящими, которые открылись буквально только что. С подпиской на канал точно не пропустите самые яркие мировые открытия. 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>18.09.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31272</t>
+  </si>
+  <si>
+    <t>Галерея Ruarts закрывается и представляет свой последний выставочный проект — «Смена фокуса». Экспозиция состоит из работ художников, с которыми галерея сотрудничала на протяжении 21 года. За это время мы прошли путь от выставочного пространства до полноценной институции Фонда Ruarts. За плечами галереи более 130 персональных и групповых выставок, работа с несколькими поколениями художников, поддержка российской «уличной волны», значимых российских и зарубежных фотографов и начинающих авторов. Галерея официально закрывается, но не Ruarts: фокус внимания смещается на деятельность Фонда, пополнение и презентацию коллекции, издательскую и просветительскую программы. Выставочный план фонда расписан до 2028 года. «Смена фокуса» завершает целую эпоху в истории Ruarts и дает возможность попрощаться с легендарным пространством. Смена фокуса – это новое начало. 📍Галерея Ruarts 1-й Зачатьевский пер., 10 (м. Кропоткинская) 🎫 Выставка продлится с 18 сентября по 4 октября. Вход свободный 🖼 Дмитрий Аске. Virgo, 2025 г. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>17.09.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31271</t>
+  </si>
+  <si>
+    <t>Спешу поздравить любимый Музей Масловки с днём рождения! Всего 1 год, а уже столько всего сделано! 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>17.09.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31259</t>
+  </si>
+  <si>
+    <t>Ну как красиво — в усадьбе Останкино после реставрации открылся Итальянский павильон с подлинными интерьерами XVIII века и античной скульптурой II века до нашей эры. Посетить его можно только в составе экскурсионной группы. Недавно там же открылся и Египетский павильон, а весной 2027 года обещают открыть отреставрированный кабинет Александра II. #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>17.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31258</t>
+  </si>
+  <si>
+    <t>Не успел «ЗИЛАРТ» представить Музей Людвига из Русского музея, как уже открывает новую выставку — «МА: пространство между», посвященную культуре Японии. Нас ждут сад камней, чайный дом и японский видеоарт. Проект задуман как медитативное пространство паузы, опыта проживания пустоты, где значение имеют не только сами объекты, но и отношения между ними. Именно так переводится с японского понятие «МА» — как «промежуток», «пауза» или «пространство между». Как однажды объяснил Хаяо Миядзаки, несколько раз хлопнув в ладоши: «Время между моими хлопками и есть МА». 🖼 Сёдзи Такеучи. Голос воды. 2023. Коллекция музея «ЗИЛАРТ» #Москва 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>17.09.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31255</t>
+  </si>
+  <si>
+    <t>Как нам повезло, что сейчас доступны максимально приближенные к оригиналам цифровые изображения произведений. На днях нашла на барахолке «Огонек» 1991 года с «Четой Арнольфини» Яна ван Эйка. Оцените цветопередачу, оригинал прикладываю #находка 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>17.09.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31254</t>
+  </si>
+  <si>
+    <t>Новая Третьяковка на Крымском Валу закроется на реконструкцию. Об этом сообщил The Art Newspaper Russia со ссылкой на директора Третьяковской галереи Ольгу Галактионову. Закрытие запланировано на март 2027 года. Сроки завершения работ пока неизвестны, однако руководство рассчитывает, что реконструкция продлится не более пяти лет. Переезд коллекции с Крымского Вала уже начался: фонды перемещают в новый корпус на Кадашевской набережной. Также музей возобновил строительство фондохранилища в Коммунарке. Проект реконструкции здания пока находится в разработке. Здание на Крымском Валу построили в 1960-1970-х годах по проекту Юрия Шевердяева и Николая Сукояна. В 2018 году реконструкцией планировал заняться Рем Колхас и его бюро ОМА/АМО, однако этот проект больше не реализуется. 🔹The Blueprint News | Рассылка</t>
+  </si>
+  <si>
+    <t>17.09.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31245</t>
+  </si>
+  <si>
+    <t>#НижнийНовгород</t>
+  </si>
+  <si>
+    <t>16.09.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31236</t>
+  </si>
+  <si>
+    <t>«Выставка крашей» — недавно так назвали в дружеской компании выставку «Авантюры талантов. Среда авангарда в Нижнем Новгороде» в нижегородском Арсенале. Мое сердце принадлежит Федору Богородскому, цирковому, матросу и художнику. Но с ним стоит быть аккуратнее. Именно Богородский стал в свое время прообразом Остапа Бендера для Кукрыниксов. Среди других главных фигур на выставке «председатель земного шара» Велимир Хлебников, имажинист Анатолий Мариенгоф, автор легендарной «Симфонии гудков» Арсений Авраамов, а также прежде не проявленный в выставочных проектах издатель газеты «Нижегородские новости» и композитор Владимир Дианин. Важную роль играет и родившийся в Нижнем Новгороде автор футуристической оперы «Победы над Солнцем» Михаил Матюшин. Персонажи выставки пересекаются между собой совершенно неожиданным образом, образуя знаковые сообщества, восхваляя или, наоборот, разоблачая друг друга. Еще в Арсенале можно увидеть две выставки: — «Александр Слюсарев. "Геометрия света"» (по 20 сентября) — «В кадре. Летопись музейной жизни» (по 8 ноября; левое крыло, вход свободный) 📚 Отдельно очень советую побывать в недавно открывшемся книжном зале. Прекрасный дизайн пространства и отличная библиотека. Вход свободный. 🗞 В ближайшие выходные в Арсенале пройдет Фестиваль текстов об искусстве «Вазари – 2026». Главной темой станет «Искусство (в) повседневности». В расписании спектакль, концерт, семейные и инклюзивные мероприятия плюс ярмарка с участием более чем 50 издательств. #НижнийНовгород 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>16.09.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31235</t>
+  </si>
+  <si>
+    <t>Недавно совсем другими глазами посмотрела на некоторые новостройки, когда узнала их историю и замысел создателей. Во время экскурсий рассказали о таких деталях, которые не узнаешь просто глядя на здание. Не самые очевидные, но связанные с общим ансамблем квартала. Как раз в тему своими наблюдениями в колонке, посвященной Пресненскому району, делится архитектор и основатель Arch(e)type и A–House Дарья Белякова. Каждый раз нахожу что-то интересное и созвучное в канале Градостроительного комплекса Москвы</t>
+  </si>
+  <si>
+    <t>16.09.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31226</t>
+  </si>
+  <si>
+    <t>Нижний Новгород — абсолютная любовь. Пока собираю шпаргалку с главными выставками, расскажу о некоторых. Недавно ездила в город, чтобы посетить мультиформатную экспозицию «Великая Всероссийская» в выставочном Пакгаузе. Она работает с конца мая и завершится в начале ноября, так что откладывать ну совсем уже нельзя. Проект приурочен к 130‑летию XVI Всероссийской промышленной и художественной выставки. Специально к нему собирали предметы с той самой ярмарки — буквально по крупицам и со всей страны. Так что можно увидеть около 200 оригинальных экспонатов, а еще фотографии и архивные документы. Помимо этого на выставке много мультимедиа, а бонусом можно оказаться рядом с одним из павильонов и в одежде того времени. Министр культуры Нижегородской области Наталья Суханова: Мы говорим о предпосылках, подготовке и самом проведении, о представленных 130 лет назад достижениях промышленности, науки, культуры, о том, какой путь они прошли, как трансформировались и какие технологии сейчас можно называть их наследниками. И о людях, конечно! К выставке имело отношение колоссальное число людей, среди которых императоры, министры, выдающиеся архитекторы, учёные, изобретатели, артисты, фотографы, журналисты и многие другие 📍«Великая Всероссийская» Нижний Новгород, Выставочный Пакгауз До 4 ноября включительно #НижнийНовгород 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>16.09.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/vmuzey/31224</t>
+  </si>
+  <si>
+    <t>Мама, я гид! Ну почти, так как нужно пройти аттестацию, а это в планах на следующий год. Пока же радуюсь только что полученному диплому Школы гида «Глазами инженера». После выпускной экскурсии 10 августа зареклась в ближайшее время проводить такие эксперименты. Но недавно поучаствовала в проекте «Маршрут культуры» и провела экскурсию вокруг Третьяковки вместе с профессиональным гидом Мариной Ивановой (Марина, спасибо!) Пришло больше 30 гостей! Очень переживала, но, по отзывам, справилась. Пока что пауза и другие занятия, но в начале 2027 года впишусь в курс по подготовке к аттестации. #школагида 🏛 я поведу тебя в музей</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2441,59 +4484,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H228"/>
+  <dimension ref="A1:H455"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4818.966" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -8004,50 +10047,3909 @@
       <c r="C227" t="s">
         <v>683</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>684</v>
       </c>
       <c r="E227">
         <v>3372</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>61517</v>
       </c>
       <c r="B228" t="s">
         <v>685</v>
       </c>
       <c r="C228" t="s">
         <v>686</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E228">
         <v>4018</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>120796</v>
+      </c>
+      <c r="B229" t="s">
+        <v>688</v>
+      </c>
+      <c r="C229" t="s">
+        <v>689</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="E229">
+        <v>2915</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>120797</v>
+      </c>
+      <c r="B230" t="s">
+        <v>691</v>
+      </c>
+      <c r="C230" t="s">
+        <v>692</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="E230">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>120798</v>
+      </c>
+      <c r="B231" t="s">
+        <v>694</v>
+      </c>
+      <c r="C231" t="s">
+        <v>695</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="E231">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>120799</v>
+      </c>
+      <c r="B232" t="s">
+        <v>697</v>
+      </c>
+      <c r="C232" t="s">
+        <v>698</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="E232">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>120800</v>
+      </c>
+      <c r="B233" t="s">
+        <v>700</v>
+      </c>
+      <c r="C233" t="s">
+        <v>701</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="E233">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>120801</v>
+      </c>
+      <c r="B234" t="s">
+        <v>703</v>
+      </c>
+      <c r="C234" t="s">
+        <v>704</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="E234">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>120802</v>
+      </c>
+      <c r="B235" t="s">
+        <v>706</v>
+      </c>
+      <c r="C235" t="s">
+        <v>707</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="E235">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>120803</v>
+      </c>
+      <c r="B236" t="s">
+        <v>709</v>
+      </c>
+      <c r="C236" t="s">
+        <v>710</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="E236">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>120804</v>
+      </c>
+      <c r="B237" t="s">
+        <v>712</v>
+      </c>
+      <c r="C237" t="s">
+        <v>713</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="E237">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>120805</v>
+      </c>
+      <c r="B238" t="s">
+        <v>715</v>
+      </c>
+      <c r="C238" t="s">
+        <v>716</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="E238">
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>120806</v>
+      </c>
+      <c r="B239" t="s">
+        <v>718</v>
+      </c>
+      <c r="C239" t="s">
+        <v>719</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="E239">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>120807</v>
+      </c>
+      <c r="B240" t="s">
+        <v>721</v>
+      </c>
+      <c r="C240" t="s">
+        <v>722</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="E240">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>120808</v>
+      </c>
+      <c r="B241" t="s">
+        <v>724</v>
+      </c>
+      <c r="C241" t="s">
+        <v>725</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="E241">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>120809</v>
+      </c>
+      <c r="B242" t="s">
+        <v>727</v>
+      </c>
+      <c r="C242" t="s">
+        <v>728</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="E242">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>120810</v>
+      </c>
+      <c r="B243" t="s">
+        <v>730</v>
+      </c>
+      <c r="C243" t="s">
+        <v>731</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="E243">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>120811</v>
+      </c>
+      <c r="B244" t="s">
+        <v>733</v>
+      </c>
+      <c r="C244" t="s">
+        <v>734</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="E244">
+        <v>2988</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>120812</v>
+      </c>
+      <c r="B245" t="s">
+        <v>736</v>
+      </c>
+      <c r="C245" t="s">
+        <v>737</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="E245">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>120813</v>
+      </c>
+      <c r="B246" t="s">
+        <v>739</v>
+      </c>
+      <c r="C246" t="s">
+        <v>740</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="E246">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>120814</v>
+      </c>
+      <c r="B247" t="s">
+        <v>742</v>
+      </c>
+      <c r="C247" t="s">
+        <v>743</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="E247">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>120815</v>
+      </c>
+      <c r="B248" t="s">
+        <v>745</v>
+      </c>
+      <c r="C248" t="s">
+        <v>746</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="E248">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>120816</v>
+      </c>
+      <c r="B249" t="s">
+        <v>748</v>
+      </c>
+      <c r="C249" t="s">
+        <v>749</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="E249">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>120817</v>
+      </c>
+      <c r="B250" t="s">
+        <v>751</v>
+      </c>
+      <c r="C250" t="s">
+        <v>752</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="E250">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>120818</v>
+      </c>
+      <c r="B251" t="s">
+        <v>754</v>
+      </c>
+      <c r="C251" t="s">
+        <v>755</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="E251">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>120819</v>
+      </c>
+      <c r="B252" t="s">
+        <v>757</v>
+      </c>
+      <c r="C252" t="s">
+        <v>758</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="E252">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>120820</v>
+      </c>
+      <c r="B253" t="s">
+        <v>760</v>
+      </c>
+      <c r="C253" t="s">
+        <v>761</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="E253">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>120821</v>
+      </c>
+      <c r="B254" t="s">
+        <v>763</v>
+      </c>
+      <c r="C254" t="s">
+        <v>764</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="E254">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>120822</v>
+      </c>
+      <c r="B255" t="s">
+        <v>766</v>
+      </c>
+      <c r="C255" t="s">
+        <v>767</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="E255">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>120823</v>
+      </c>
+      <c r="B256" t="s">
+        <v>769</v>
+      </c>
+      <c r="C256" t="s">
+        <v>770</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="E256">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>120824</v>
+      </c>
+      <c r="B257" t="s">
+        <v>772</v>
+      </c>
+      <c r="C257" t="s">
+        <v>773</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="E257">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>120825</v>
+      </c>
+      <c r="B258" t="s">
+        <v>775</v>
+      </c>
+      <c r="C258" t="s">
+        <v>776</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="E258">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>120826</v>
+      </c>
+      <c r="B259" t="s">
+        <v>778</v>
+      </c>
+      <c r="C259" t="s">
+        <v>779</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="E259">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>120827</v>
+      </c>
+      <c r="B260" t="s">
+        <v>781</v>
+      </c>
+      <c r="C260" t="s">
+        <v>782</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="E260">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>120828</v>
+      </c>
+      <c r="B261" t="s">
+        <v>784</v>
+      </c>
+      <c r="C261" t="s">
+        <v>785</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E261">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>120829</v>
+      </c>
+      <c r="B262" t="s">
+        <v>787</v>
+      </c>
+      <c r="C262" t="s">
+        <v>788</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="E262">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>120830</v>
+      </c>
+      <c r="B263" t="s">
+        <v>790</v>
+      </c>
+      <c r="C263" t="s">
+        <v>791</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="E263">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>120831</v>
+      </c>
+      <c r="B264" t="s">
+        <v>793</v>
+      </c>
+      <c r="C264" t="s">
+        <v>794</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="E264">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>120832</v>
+      </c>
+      <c r="B265" t="s">
+        <v>796</v>
+      </c>
+      <c r="C265" t="s">
+        <v>797</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="E265">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>120833</v>
+      </c>
+      <c r="B266" t="s">
+        <v>799</v>
+      </c>
+      <c r="C266" t="s">
+        <v>800</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="E266">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>120834</v>
+      </c>
+      <c r="B267" t="s">
+        <v>802</v>
+      </c>
+      <c r="C267" t="s">
+        <v>803</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="E267">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>120835</v>
+      </c>
+      <c r="B268" t="s">
+        <v>805</v>
+      </c>
+      <c r="C268" t="s">
+        <v>806</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="E268">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>120836</v>
+      </c>
+      <c r="B269" t="s">
+        <v>808</v>
+      </c>
+      <c r="C269" t="s">
+        <v>809</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="E269">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>120837</v>
+      </c>
+      <c r="B270" t="s">
+        <v>811</v>
+      </c>
+      <c r="C270" t="s">
+        <v>812</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="E270">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>120838</v>
+      </c>
+      <c r="B271" t="s">
+        <v>814</v>
+      </c>
+      <c r="C271" t="s">
+        <v>815</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="E271">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>120839</v>
+      </c>
+      <c r="B272" t="s">
+        <v>817</v>
+      </c>
+      <c r="C272" t="s">
+        <v>818</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="E272">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>120840</v>
+      </c>
+      <c r="B273" t="s">
+        <v>820</v>
+      </c>
+      <c r="C273" t="s">
+        <v>821</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="E273">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>120841</v>
+      </c>
+      <c r="B274" t="s">
+        <v>823</v>
+      </c>
+      <c r="C274" t="s">
+        <v>824</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="E274">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>120842</v>
+      </c>
+      <c r="B275" t="s">
+        <v>826</v>
+      </c>
+      <c r="C275" t="s">
+        <v>827</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="E275">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>120843</v>
+      </c>
+      <c r="B276" t="s">
+        <v>829</v>
+      </c>
+      <c r="C276" t="s">
+        <v>830</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="E276">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>120844</v>
+      </c>
+      <c r="B277" t="s">
+        <v>832</v>
+      </c>
+      <c r="C277" t="s">
+        <v>833</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="E277">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>120845</v>
+      </c>
+      <c r="B278" t="s">
+        <v>835</v>
+      </c>
+      <c r="C278" t="s">
+        <v>836</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="E278">
+        <v>3267</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>120846</v>
+      </c>
+      <c r="B279" t="s">
+        <v>838</v>
+      </c>
+      <c r="C279" t="s">
+        <v>839</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="E279">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>120847</v>
+      </c>
+      <c r="B280" t="s">
+        <v>841</v>
+      </c>
+      <c r="C280" t="s">
+        <v>842</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="E280">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>120848</v>
+      </c>
+      <c r="B281" t="s">
+        <v>844</v>
+      </c>
+      <c r="C281" t="s">
+        <v>845</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="E281">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>120849</v>
+      </c>
+      <c r="B282" t="s">
+        <v>847</v>
+      </c>
+      <c r="C282" t="s">
+        <v>848</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="E282">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>120850</v>
+      </c>
+      <c r="B283" t="s">
+        <v>850</v>
+      </c>
+      <c r="C283" t="s">
+        <v>851</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="E283">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>120851</v>
+      </c>
+      <c r="B284" t="s">
+        <v>853</v>
+      </c>
+      <c r="C284" t="s">
+        <v>854</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="E284">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>120852</v>
+      </c>
+      <c r="B285" t="s">
+        <v>856</v>
+      </c>
+      <c r="C285" t="s">
+        <v>857</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="E285">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>120853</v>
+      </c>
+      <c r="B286" t="s">
+        <v>859</v>
+      </c>
+      <c r="C286" t="s">
+        <v>860</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="E286">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>120854</v>
+      </c>
+      <c r="B287" t="s">
+        <v>862</v>
+      </c>
+      <c r="C287" t="s">
+        <v>863</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E287">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>120855</v>
+      </c>
+      <c r="B288" t="s">
+        <v>865</v>
+      </c>
+      <c r="C288" t="s">
+        <v>866</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="E288">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>120856</v>
+      </c>
+      <c r="B289" t="s">
+        <v>868</v>
+      </c>
+      <c r="C289" t="s">
+        <v>869</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="E289">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>120857</v>
+      </c>
+      <c r="B290" t="s">
+        <v>871</v>
+      </c>
+      <c r="C290" t="s">
+        <v>872</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="E290">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>120858</v>
+      </c>
+      <c r="B291" t="s">
+        <v>874</v>
+      </c>
+      <c r="C291" t="s">
+        <v>875</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="E291">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>120859</v>
+      </c>
+      <c r="B292" t="s">
+        <v>877</v>
+      </c>
+      <c r="C292" t="s">
+        <v>878</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="E292">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>120860</v>
+      </c>
+      <c r="B293" t="s">
+        <v>880</v>
+      </c>
+      <c r="C293" t="s">
+        <v>881</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="E293">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>120861</v>
+      </c>
+      <c r="B294" t="s">
+        <v>883</v>
+      </c>
+      <c r="C294" t="s">
+        <v>884</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="E294">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>120862</v>
+      </c>
+      <c r="B295" t="s">
+        <v>886</v>
+      </c>
+      <c r="C295" t="s">
+        <v>887</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="E295">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>120863</v>
+      </c>
+      <c r="B296" t="s">
+        <v>889</v>
+      </c>
+      <c r="C296" t="s">
+        <v>890</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="E296">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>120864</v>
+      </c>
+      <c r="B297" t="s">
+        <v>892</v>
+      </c>
+      <c r="C297" t="s">
+        <v>893</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="E297">
+        <v>3253</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>120865</v>
+      </c>
+      <c r="B298" t="s">
+        <v>895</v>
+      </c>
+      <c r="C298" t="s">
+        <v>896</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="E298">
+        <v>3135</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>120866</v>
+      </c>
+      <c r="B299" t="s">
+        <v>898</v>
+      </c>
+      <c r="C299" t="s">
+        <v>899</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="E299">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>120867</v>
+      </c>
+      <c r="B300" t="s">
+        <v>901</v>
+      </c>
+      <c r="C300" t="s">
+        <v>902</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="E300">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>120868</v>
+      </c>
+      <c r="B301" t="s">
+        <v>904</v>
+      </c>
+      <c r="C301" t="s">
+        <v>905</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="E301">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>120869</v>
+      </c>
+      <c r="B302" t="s">
+        <v>907</v>
+      </c>
+      <c r="C302" t="s">
+        <v>908</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="E302">
+        <v>3222</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>120870</v>
+      </c>
+      <c r="B303" t="s">
+        <v>910</v>
+      </c>
+      <c r="C303" t="s">
+        <v>911</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="E303">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>120871</v>
+      </c>
+      <c r="B304" t="s">
+        <v>913</v>
+      </c>
+      <c r="C304" t="s">
+        <v>914</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="E304">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>120872</v>
+      </c>
+      <c r="B305" t="s">
+        <v>916</v>
+      </c>
+      <c r="C305" t="s">
+        <v>917</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="E305">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>120873</v>
+      </c>
+      <c r="B306" t="s">
+        <v>919</v>
+      </c>
+      <c r="C306" t="s">
+        <v>920</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="E306">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>120874</v>
+      </c>
+      <c r="B307" t="s">
+        <v>922</v>
+      </c>
+      <c r="C307" t="s">
+        <v>923</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="E307">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>120875</v>
+      </c>
+      <c r="B308" t="s">
+        <v>925</v>
+      </c>
+      <c r="C308" t="s">
+        <v>926</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E308">
+        <v>3440</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>120876</v>
+      </c>
+      <c r="B309" t="s">
+        <v>928</v>
+      </c>
+      <c r="C309" t="s">
+        <v>929</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E309">
+        <v>3223</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>120877</v>
+      </c>
+      <c r="B310" t="s">
+        <v>931</v>
+      </c>
+      <c r="C310" t="s">
+        <v>932</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="E310">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>120878</v>
+      </c>
+      <c r="B311" t="s">
+        <v>934</v>
+      </c>
+      <c r="C311" t="s">
+        <v>935</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="E311">
+        <v>3138</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>120879</v>
+      </c>
+      <c r="B312" t="s">
+        <v>937</v>
+      </c>
+      <c r="C312" t="s">
+        <v>938</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="E312">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>120880</v>
+      </c>
+      <c r="B313" t="s">
+        <v>940</v>
+      </c>
+      <c r="C313" t="s">
+        <v>941</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="E313">
+        <v>3194</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>120881</v>
+      </c>
+      <c r="B314" t="s">
+        <v>943</v>
+      </c>
+      <c r="C314" t="s">
+        <v>944</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="E314">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>120882</v>
+      </c>
+      <c r="B315" t="s">
+        <v>946</v>
+      </c>
+      <c r="C315" t="s">
+        <v>947</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="E315">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>120883</v>
+      </c>
+      <c r="B316" t="s">
+        <v>949</v>
+      </c>
+      <c r="C316" t="s">
+        <v>950</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="E316">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>120884</v>
+      </c>
+      <c r="B317" t="s">
+        <v>952</v>
+      </c>
+      <c r="C317" t="s">
+        <v>953</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="E317">
+        <v>3186</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>120885</v>
+      </c>
+      <c r="B318" t="s">
+        <v>955</v>
+      </c>
+      <c r="C318" t="s">
+        <v>956</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="E318">
+        <v>2954</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>120886</v>
+      </c>
+      <c r="B319" t="s">
+        <v>958</v>
+      </c>
+      <c r="C319" t="s">
+        <v>959</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="E319">
+        <v>3154</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>120887</v>
+      </c>
+      <c r="B320" t="s">
+        <v>961</v>
+      </c>
+      <c r="C320" t="s">
+        <v>962</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="E320">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>120888</v>
+      </c>
+      <c r="B321" t="s">
+        <v>964</v>
+      </c>
+      <c r="C321" t="s">
+        <v>965</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E321">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>120889</v>
+      </c>
+      <c r="B322" t="s">
+        <v>967</v>
+      </c>
+      <c r="C322" t="s">
+        <v>968</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="E322">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>120890</v>
+      </c>
+      <c r="B323" t="s">
+        <v>970</v>
+      </c>
+      <c r="C323" t="s">
+        <v>971</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="E323">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>120891</v>
+      </c>
+      <c r="B324" t="s">
+        <v>973</v>
+      </c>
+      <c r="C324" t="s">
+        <v>974</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="E324">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>120892</v>
+      </c>
+      <c r="B325" t="s">
+        <v>976</v>
+      </c>
+      <c r="C325" t="s">
+        <v>977</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="E325">
+        <v>3832</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>120893</v>
+      </c>
+      <c r="B326" t="s">
+        <v>979</v>
+      </c>
+      <c r="C326" t="s">
+        <v>980</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="E326">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>120894</v>
+      </c>
+      <c r="B327" t="s">
+        <v>982</v>
+      </c>
+      <c r="C327" t="s">
+        <v>983</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="E327">
+        <v>3813</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>120895</v>
+      </c>
+      <c r="B328" t="s">
+        <v>985</v>
+      </c>
+      <c r="C328" t="s">
+        <v>986</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="E328">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>120896</v>
+      </c>
+      <c r="B329" t="s">
+        <v>988</v>
+      </c>
+      <c r="C329" t="s">
+        <v>989</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="E329">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>120897</v>
+      </c>
+      <c r="B330" t="s">
+        <v>991</v>
+      </c>
+      <c r="C330" t="s">
+        <v>992</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="E330">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>120898</v>
+      </c>
+      <c r="B331" t="s">
+        <v>994</v>
+      </c>
+      <c r="C331" t="s">
+        <v>995</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="E331">
+        <v>3997</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>120899</v>
+      </c>
+      <c r="B332" t="s">
+        <v>997</v>
+      </c>
+      <c r="C332" t="s">
+        <v>998</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="E332">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>120900</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E333">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>120901</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E334">
+        <v>3398</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>120902</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E335">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>120903</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E336">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>120904</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E337">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>120905</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E338">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>120906</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E339">
+        <v>3045</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>120907</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E340">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>120908</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E341">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>120909</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E342">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>120910</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E343">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>120911</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E344">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>120912</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E345">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>120913</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E346">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>120914</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E347">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>120915</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E348">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>120916</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E349">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>120917</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E350">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>120918</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E351">
+        <v>2586</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>120919</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E352">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>120920</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E353">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>120921</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E354">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>120922</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E355">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>120923</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E356">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>120924</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E357">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>120925</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E358">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>120926</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E359">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>120927</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E360">
+        <v>3302</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>120928</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E361">
+        <v>3357</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>120929</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E362">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>120930</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E363">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>120931</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E364">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>120932</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E365">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>120933</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E366">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>120934</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E367">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>120935</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E368">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>120936</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E369">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>120937</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E370">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>120938</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E371">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>120939</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E372">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>120940</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E373">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>120941</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E374">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>120942</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E375">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>120943</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E376">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>120944</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E377">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>120945</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E378">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>120946</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E379">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>120947</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E380">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>120948</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E381">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>120949</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E382">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>120950</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E383">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>120951</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E384">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>120952</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E385">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>120953</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E386">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>120954</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E387">
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>120955</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E388">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>120956</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E389">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>120957</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E390">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>120958</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E391">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>120959</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E392">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>120960</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E393">
+        <v>3861</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>120961</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E394">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>120962</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E395">
+        <v>3232</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>120963</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E396">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>120964</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E397">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>120965</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E398">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>120966</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E399">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>120967</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E400">
+        <v>4690</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>120968</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E401">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>120969</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E402">
+        <v>3436</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>120970</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E403">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>120971</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E404">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>120972</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E405">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>120973</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E406">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>120974</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E407">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>120975</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E408">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>120976</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E409">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>120977</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E410">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>120978</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E411">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>120979</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E412">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>120980</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E413">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>120981</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E414">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>120982</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E415">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>120983</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E416">
+        <v>3589</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>120984</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E417">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>120985</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E418">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>120986</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E419">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>120987</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E420">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>120988</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E421">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>120989</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E422">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>120990</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E423">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>120991</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E424">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>120992</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E425">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>120993</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E426">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>120994</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E427">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>120995</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E428">
+        <v>3601</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>120996</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E429">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>120997</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E430">
+        <v>4143</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>120998</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E431">
+        <v>3497</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>120999</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E432">
+        <v>3548</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>121000</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E433">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>121001</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E434">
+        <v>2957</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>121002</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E435">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>121003</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E436">
+        <v>3202</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>121004</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E437">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>121005</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E438">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>126981</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E439">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>126982</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E440">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>126983</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E441">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>126984</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E442">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>126985</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E443">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>126986</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E444">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>126987</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E445">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>126988</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E446">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>126989</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E447">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>126990</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E448">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>126991</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E449">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>126992</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E450">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>126993</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E451">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>126994</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E452">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>126995</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E453">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>126996</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E454">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>126997</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E455">
+        <v>2563</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">