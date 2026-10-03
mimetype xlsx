--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2054">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3402,50 +3402,2822 @@
     <t>13.03.25 06:06</t>
   </si>
   <si>
     <t>t.me/trisestrii/6715</t>
   </si>
   <si>
     <t>И еще один весомый повод съездить в Петербург: спектаклю Льва Додина «Братья и Сестры» — 40 лет. Постановка стала легендой. Яркий актерский состав, блестящая режиссура, ловкость художественного оформления. Ближайший показ в МДТ 27 апреля. Ловите билеты, если еще не видели спектакль.</t>
   </si>
   <si>
     <t>12.03.25 07:03</t>
   </si>
   <si>
     <t>t.me/trisestrii/6713</t>
   </si>
   <si>
     <t>Смотрели фильм «Стиляги» Валерия Тодоровского? А хотели бы оказаться внутри этого потрясающего кино? Отельеры ARTSTUDIO M103 в Петербурге предлагают совершить путешествие в 50-е годы XX века и стать частью самого яркого и провокативного комьюнити той эпохи! 7 марта в отеле прошла премьера иммерсивного шоу от «Заблудших» в формате подпольной вечеринки стиляг, а уже 22 марта спектакль повторится вновь. Можно совместить прекрасное с полезным и оценить новый доходный отель от RBI своими глазами. Апартаменты у «Московских ворот» уже популярны у туристов — до исторического центра можно прогуляться пешком, до аэропорта «Пулково» и Московского вокзала ехать 15 минут. К услугам гостей — высокий сервис от RBI PM, фитнес-зал и коворкинг с переговорной, лобби-бар и новый итало-азиатский ресторан Itameshi. Уже в декабре доходность по ряду юнитов составила 102 186 ₽. И дальше будет только расти. Купить можно не только в рассрочку или trade-in — предприниматели могут воспользоваться лизингом с НДС. А чтобы ваше знакомство с ARTSTUDIO M103 стало по-настоящему фееричным, RBI дарит скидку на шоу всем друзьям сестер — минус 10% по промокоду RBIFRIENDS.</t>
   </si>
   <si>
     <t>11.03.25 15:03</t>
   </si>
   <si>
     <t>t.me/trisestrii/6712</t>
   </si>
   <si>
     <t>А если вы готовы ради хорошего театра совершить путешествие, то рекомендуем ехать в Ереван на новый спектакль с великолепной Лией Ахеджаковой в главной роли. Там в театре Сундукяна — мировая премьера «Веди свой плуг по костям мертвецов» по мотивам одноименного романа нобелевского лауреата Ольги Токарчук. Его поставил Борис Павлович. Помимо несравненной Ахеджаковой на сцене Муся Тотибадзе, Мария Кроль и Александр Феклистов.</t>
+  </si>
+  <si>
+    <t>15.09.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10407</t>
+  </si>
+  <si>
+    <t>А что, если посмотреть на историю русского искусства не через направления, а через людей? «Три сестры» стали информационным партнером КАМПУСА VI Коммьюнити — нового образовательного проекта Филиала Ельцин Центра в Москве и арт-сообщества Ирины Вольской VI Коммьюнити. С октября по июнь в усадьбе Долгоруковых-Бобринских будет идти цикл лекций историка искусства Елены Шаровой «Действующие лица. Главные герои и злодеи русской культуры конца XIX — начала XX веков». Репин, Суриков, Шишкин, братья Васнецовы, Левитан, Серов, Поленов, Коровин, Шаляпин, Дягилев, Гончарова, Ларионов — в этой истории они не только авторы знаменитых картин и имена из школьных учебников. Они учатся и проваливают экзамены, влюбляются, ходят на вечеринки, попадают в полицию, ссорятся с заказчиками, дружат с влиятельными людьми и переживают войны и революции. А заодно меняют русскую культуру. Старт цикла — 12 октября, участие бесплатное по предварительной регистрации.</t>
+  </si>
+  <si>
+    <t>15.09.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10400</t>
+  </si>
+  <si>
+    <t>В Лондоне до 20 сентября проходит London Design Festival — в этом году он собрал десятки выставок, инсталляций и проектов по всему городу. Мы выбрали несколько проектов, которые особенно хорошо показывают, что сейчас происходит с дизайном: ✔️ Павильон «Щит панголина» — проект Studio Saar + Atelier One. Бамбуковый павильон на Стрэнде, вдохновленный защитными чешуйками панголина. За эффектной формой стоит разговор о колониальной истории материалов и традиционных строительных техниках. ✔️ «Точка единства» — зеркальная скульптура у собора Святого Павла: днем она отражает посетителей и окружающую архитектуру, а после наступления темноты превращается в световой объект с лазерами, оптоволокном и звуком. ✔️ В музее Виктории и Альберта — серия инсталляций и интервенций в музее, приуроченная к Лондонскому фестивалю дизайна 2026 года, исследует, как дизайн, ремесло и технологии могут вдохновлять. Музей стал главной площадкой фестиваля, а выставка там продлится аж до 18 октября. ✔️ Архитектор Шахад Алаззаз обращается к финиковой пальме в своем проекте «Говорящий оазис» в галерее Lavery. Проект исследует, как материал, глубоко вплетенный в культуру Саудовской Аравии, может быть использован в современном дизайне.</t>
+  </si>
+  <si>
+    <t>15.09.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10399</t>
+  </si>
+  <si>
+    <t>Как Франция подарила Америке Статую Свободы — и почему ее построили на десять лет позже? Сегодня, 15 сентября, в парижском Музее Орсе открывается выставка о Фредерике Огюсте Бартольди — скульпторе, чье имя почти исчезло за славой созданной им Статуи Свободы. Проект приурочен к 250-летию независимости США и рассказывает, как появился один из главных символов Америки. Идея монумента возникла в 1865 году: французский политик и мыслитель Эдуар Лабуле предложил Бартольди создать памятник франко-американской дружбе. Статую планировали подарить США к столетию американской независимости в 1876 году. Но построить гигантскую конструкцию и организовать ее перевозку оказалось гораздо сложнее, чем предполагали. Франция финансировала саму статую, США — пьедестал. Средства собирали годами: устраивали лотереи, благотворительные мероприятия и выставки. Готовую статую сначала собрали в Париже, затем разобрали, перевезли через Атлантику и снова собрали уже в Нью-Йорке. К тому времени проект вырос до невиданного масштаба. Бартольди создавал художественный образ, а над технической конструкцией работали Эжен Виолле-ле-Дюк и, после его смерти, Гюстав Эйфель. С пьедесталом высота монумента составила 93 метра — на тот момент это была крупнейшая статуя в мире. В итоге вместо 1876 года Статуя Свободы была открыта только 28 октября 1886 года — через десять лет после юбилея, к которому ее первоначально задумывали. Выставка «Огюст Бартольди. Свобода, освещающая мир» будет идти до 31 января 2027 года. Помимо экспозиции, Музей Орсе запускает VR-путешествие по истории создания монумента — от первой идеи Бартольди до открытия статуи в Нью-Йорке.</t>
+  </si>
+  <si>
+    <t>14.09.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10390</t>
+  </si>
+  <si>
+    <t>На нью-йоркской High Line появилась гигантская золотая скульптура. Ее установил бренд Bvlgari совместно с берлинским художественным коллективом Plastique Fantastique. Инсталляция отсылает к одному из главных символов ювелирного дома — Serpenti — и новой коллекции украшений с тем же названием. Увидеть скульптуру можно только до 20 сентября. Plastique Fantastique работают с временной архитектурой, пневматическими конструкциями и публичным пространством с 1999 года. Коллектив основали архитекторы Марко Каневакки и Йена Янг в Берлине, где после объединения Германии оставалось множество пустующих зданий и территорий. Их ранние проекты возникали буквально из воздуха: художники создавали внутри существующей архитектуры новые пространства с помощью надувных конструкций.</t>
+  </si>
+  <si>
+    <t>14.09.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10389</t>
+  </si>
+  <si>
+    <t>Солидарны с «Бахчисарайскими гвоздиками» и поздравляем всех причастных к фильму с заслуженной наградой!</t>
+  </si>
+  <si>
+    <t>14.09.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10388</t>
+  </si>
+  <si>
+    <t>Этой осенью в Дохе откроется постоянный павильон, посвященный Герхарду Рихтеру. Его разместят в парке Музея исламского искусства — одного из главных музейных комплексов Катара. Павильон проектирует сам Рихтер вместе с Selldorf Architects — бюро Аннабель Селлдорф, которое за последние годы успело поработать с целым рядом крупных музейных институций: от реконструкции коллекции Фрика в Нью-Йорке до нового проекта для Лувра. В мае 2026 года бюро выиграло конкурс на проект Louvre–Nouvelle Renaissance. В шестиугольном павильоне разместятся скульптуры и картины Рихтера, который в пресс-релизе назвал Доху «подходящим и единственным местом» для этого сооружения. Павильон откроется 20 ноября, ознаменовав начало Rubaiya Qatar — первой международной квадриеннале современного искусства.</t>
+  </si>
+  <si>
+    <t>13.09.26 16:52</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10387</t>
+  </si>
+  <si>
+    <t>Главные награды 83-го Венецианского кинофестиваля: ✔️ «Золотой лев» — «Неизвестная женщина» Май эль-Туки. Историческая драма о молодой датской служанке, которая после Второй мировой войны оказывается в сложных отношениях с немецким солдатом. Матильда Арсель, сыгравшая главную роль, получила и Кубок Вольпи. ✔️ «Серебряный лев» — Гран-при жюри — «Возможная любовь» Ли Чхан-дона. Почти трехчасовая психологическая драма о любви, одиночестве и отношениях между несколькими героями. ✔️ «Серебряный лев» за лучшую режиссуру — Илья Хржановский (признан Минюстом РФ иностранным агентом) с фильмом «Дау» о советском физике Льве Ландау. Картина была снят еще в 2008–2011 годах. ✔️ Кубок Вольпи за лучшую женскую роль — Матильда Арсель, «Неизвестная женщина». Для актрисы это первая главная роль в полнометражном кино. ✔️ Кубок Вольпи за лучшую мужскую роль — Джон Малкович в «Девяти диких лошадях». Черная комедия Мартина Макдонаха с Сэмом Рокуэллом, Стивом Бушеми и Томом Уэйтсом — криминальная история с абсурдным юмором и довольно мрачной атмосферой. ✔️ Приз за лучший сценарий — Стефан Бризе, Корали Амедео и Оливье Горс, «Хороший маленький солдат». Военная драма о французских солдатах и последствиях колониальной войны. ✔️ Специальный приз жюри — NAZA Юваля Абрахама и Рэйчел Сор. Документальный фильм о применении Израилем систем искусственного интеллекта в войне в Газе и о том, как алгоритмы участвуют в принятии военных решений. ✔️ Приз Марчелло Мастроянни молодому актеру или актрисе — Малу Хебизи. Драма «Место, где можно исцелиться» Седрика Кана о подростках, дружбе и взрослении. Отдельные почётные «Золотые львы» за вклад в кинематограф получили Эллен Бёрстин и Джордж Клуни.</t>
+  </si>
+  <si>
+    <t>13.09.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10386</t>
+  </si>
+  <si>
+    <t>В Найроби прошла первая Панафриканская архитектурная биеннале. Впервые архитектуру целого континента показывают не глазами западных исследователей, а через идеи людей, которые сами живут и работают в Африке. Вместо национальных павильонов проекты объединили по климатическим зонам и общим проблемам. Архитекторы из разных стран рассказывают, как города могут справляться с жарой, нехваткой ресурсов, последствиями колониального прошлого и стремительным ростом — причем решения часто находят в местных материалах и знаниях. Тема первой биеннале — «Смещая центр: от хрупкости к устойчивости». Африку здесь предлагают рассматривать не как территорию, которой требуется помощь, а как место, способное подсказать остальному миру, как строить будущее.</t>
+  </si>
+  <si>
+    <t>13.09.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10379</t>
+  </si>
+  <si>
+    <t>Вот это музейный дебют: бюро Бьярке Ингельса BIG построило свой первый художественный музей. Он открылся в китайском Сучжоу — городе старинных садов и каналов неподалеку от Шанхая. Музей не стали превращать в одно монументальное здание. Его разбили на 12 павильонов, соединенных мостами, тоннелями и крытой галереей. Над ними будто разворачивается гигантская серебристая лента, а вода из озера Цзиньцзи разделяет выставочные залы. Так архитекторы переосмыслили традиционный китайский сад, где маршрут не менее важен, чем пункт назначения. Внутри — 60 тысяч квадратных метров, выставка Пикассо, большой обзор современного китайского искусства и проект самого бюро BIG о десяти материалах, из которых складывается современная архитектура. Едем в Китай?</t>
+  </si>
+  <si>
+    <t>12.09.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10374</t>
+  </si>
+  <si>
+    <t>Американская художница, музыкант и одна из главных фигур экспериментального искусства Лори Андерсон пишет работу, которую впервые прочитают только в 2114 году. Причем бумаги, на которой ее напечатают, пока тоже нет. Она растет в лесу под Осло. Она стала 13-й участницей «Библиотеки будущего» — проекта шотландской художницы Кэти Патерсон, рассчитанного на век. В 2014 году она посадила в лесу Нордмарка, недалеко от Осло, тысячу елей. Их оставили расти до 2114 года — тогда деревья срубят и сделают из них бумагу для антологии из ста произведений. Каждый год новый автор передает проекту неопубликованную работу. Андерсон передаст свою весной 2027-го, а до 2114 года никто ее не прочитает. Что именно это будет — текст, партитура, инструкция или что-то еще, — пока неизвестно. Андерсон лишь сказала, что надеется написать что-то о любви. Пока все рукописи хранятся в специальной «Тихой комнате» библиотеки Deichman Bjørvika в Осло — известны лишь названия произведений и имена авторов. Вот это мы понимаем — вера в будущего читателя.</t>
+  </si>
+  <si>
+    <t>12.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10367</t>
+  </si>
+  <si>
+    <t>Возвращаемся к музею Джорджа Лукаса в Лос-Анджелесе, об открытии которого мы уже рассказывали. Перед запуском 22 сентября показаваем, что ждет посетителей внутри. Соседство получилось любопытное: Фрида Кало, Артемизия Джентилески и массовая культура. Для первых экспозиций собрали более 1300 произведений. Лукас объединяет их вокруг способности изображения рассказывать историю: здесь встречаются живопись, книжная иллюстрация, фотография и кино. Отдельную выставку посвятили транспорту из первых шести фильмов саги «Звездные войны» — с эскизами, реквизитом и спидером Люка Скайуокера из «Новой надежды» 1977 года. Интересно устроена публичная библиотека. В ней больше 30 тысяч комиксов, около трех тысяч книг об искусстве, подаренных актером Стивом Мартином и его женой, и более 2900 томов из личного собрания Джозефа Кэмпбелла — мифолога, чьи идеи о «путешествии героя» вдохновляли Лукаса при создании «Звездных войн». Сохранились даже его пометки на страницах.</t>
+  </si>
+  <si>
+    <t>11.09.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10364</t>
+  </si>
+  <si>
+    <t>В Ванкувере полиция и пожарные ночью взломали дверь галереи, чтобы спасти человека, которому, как им сообщили, нужна медицинская помощь. Это была скульптура. Прохожий заметил за окном Access Gallery ноги, торчащие из-за стойки, и решил, что внутри кто-то потерял сознание. Полиция приехала, но попасть в закрытую галерею не смогла, поэтому пожарным пришлось вскрывать дверь. Внутри обнаружили скульптуру канадской художницы Аллисы Пьер: фигура стоит на коленях, засунув верхнюю часть тела в деревянный ящик. Самое забавное, что знакомая художницы, живущая напротив галереи, пыталась объяснить полицейским, что это искусство. Но ее предупреждение проигнорировали. В итоге галерее пришлось потратить около 1000 канадских долларов на новый замок. Теперь на ночь скульптуру накрывают, чтобы она никого не пугала.</t>
+  </si>
+  <si>
+    <t>11.09.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10355</t>
+  </si>
+  <si>
+    <t>Инсталляция «Морские качели» стала новой небольшой достопримечательностью на побережье китайского города Яньтай. Проект, вдохновленный формой коралловых колоний, включает двенадцать белых цилиндров из нержавеющей стали, обрамляющих виды на приливно-отливную зону, море, небо и закат. Построили все это архитектурное бюро XBTW. Перфорированные металлические поверхности, качели, ориентированные на запад, тонкая кровля и встроенная подсветка превращают инсталляцию в объект, меняющий свой облик в зависимости от времени суток: днем ​​это спокойное сооружение, а с наступлением темноты — светящийся арт-объект. Всем сейчас захотелось на такие качели?</t>
+  </si>
+  <si>
+    <t>10.09.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10345</t>
+  </si>
+  <si>
+    <t>Каждый год пустыню Блэк-Рок-Сити в одном из самых суровых районов Невады перевоплощает фестиваль Burning Man. Там нет асфальтированных дорог или постоянных построек. Вместо этого сквозь пыльные бури проносятся светящиеся произведения искусства, на горизонте появляются корабли, а пустующую равнину заполняют скульптуры размером с небольшие здания. Тема этого года, Axis Mundi, исследует взаимосвязь между людьми, сообществами и природой. Нас больше всего впечатлила инсталляция Шона Орландо Above &amp; Below, которая возвышается на 15 метров над уровнем моря. Из дома можно подняться по извилистому бобовому стеблю к викторианскому коттеджу на вершине — как в сказке. Над проектом работали более 130 художников, мастеров и волонтеров. А вас что впечатляет по фото?</t>
+  </si>
+  <si>
+    <t>10.09.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10344</t>
+  </si>
+  <si>
+    <t>«Сатирикон» подал в суд на подрядчика из-за затянувшейся реконструкции — здание театра на Шереметьевской закрыто с июля 2015 года. Изначально работы планировали закончить за полтора-два года, но в итоге пошел уже 12-й год без собственного здания. 31 августа «Сатирикон» подал два иска к генподрядчику — театр требует взыскать 4,099 млрд рублей и исполнить обязательства по инвестиционному контракту, то есть завершить реконструкцию. По словам театра, работы шли с перерывами, а в 2023 году были приостановлены без объяснения причин и надлежащей консервации объекта. Константин Райкин еще в декабре 2025 года рассказывал «Коммерсанту», что театр оказался «бездомным». Свое положение он сравнил с пассажирами лайнера, которых внезапно сбросили на плоты и шлюпки: «И вот мы уже десять лет на них болтаемся». Остается надеяться, что «Сатирикон» не повторит судьбу Политеха, который закрыт на реконструкцию аж с 2013 года.</t>
+  </si>
+  <si>
+    <t>10.09.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10336</t>
+  </si>
+  <si>
+    <t>Гигантский цветок распустился в Большом дворце в Париже. К Парижской неделе дизайна мультидисциплинарный коллектив Uchronia превратил Ротонду д’Антен в гигантский букет. Коллектив основал в 2019 году дизайнер Жюльен Себбан; Uchronia работает на стыке архитектуры, дизайна интерьеров, сценографии и предметного дизайна — придумывает не только мебель и объекты, но и целые пространства. Они монументальную композицию из цветов, которые словно вырастают из пола. Вокруг основания разместили круглые сиденья, так что инсталляция становится еще и местом для отдыха. Форму цветка Uchronia придумала, ориентируясь на саму архитектуру дворца: на цветочный рисунок мозаичного пола и растительные мотивы лепнины на аркадах. Получился современный ответ историческому декору здания. Увидеть проект можно с 11 по 20 сентября в рамках Парижской недели дизайна.</t>
+  </si>
+  <si>
+    <t>09.09.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10330</t>
+  </si>
+  <si>
+    <t>В честь дня рождения Льва Николаевича обогащаем словарный запас выражениями, которыми пользовались в семье Толстых. Вам какое больше нравится?</t>
+  </si>
+  <si>
+    <t>09.09.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10329</t>
+  </si>
+  <si>
+    <t>День рождения Льва Николаевича Толстого начинаем с чтения одного из писем Чехова, которое он писал из Ялты: «Я боюсь смерти Толстого. Если бы он умер, то у меня в жизни образовалось бы большое пустое место. Во-первых, я ни одного человека не любил так, как его; я человек неверующий, но из всех вер считаю наиболее близкой и подходящей для себя именно его веру. Во-вторых, когда в литературе есть Толстой, то легко и приятно быть литератором; даже сознавать, что ничего не сделал и не делаешь — не так страшно, так как Толстой делает за всех. В-третьих, Толстой стоит крепко, авторитет у него громадный, и, пока он жив, дурные вкусы в литературе, всякое пошлячество наглое и слезливое будут далеко и глубоко в тени». А на снимке — два гения в Гаспре в 1901 году.</t>
+  </si>
+  <si>
+    <t>08.09.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10320</t>
+  </si>
+  <si>
+    <t>В Ташкенте открылся новый центр современного искусства, и одна из сестер Ирина Вольская уже шлет телеграммы с места событий. Он создан по инициативе Саиды Мирзиёевой, дочери президента Узбекистана, возглавила все искусствовед Гаянэ Умерова. Центр задуман не только как выставочная площадка, но и как место для исследований, образования, перформансов, кино, дизайна, литературы и музыки. Здесь также будут работать библиотека. Центр разместился в здании 1912 года, которое первоначально было дизельной электростанцией и трамвайным депо. Его реконструкцией занималось французское бюро Studio KO. Архитекторы сохранили память о промышленном прошлом здания, одновременно превратив его в пространство для современного искусства. Похоже, Ташкент постепенно становится одной из важных точек на карте современного искусства Центральной Азии: открытие Центра современного искусства совпадает с растущим международным интересом к художественной сцене региона и продолжает начавшийся в последние годы процесс создания новых институций и площадок. И долететь туда гораздо проще по нынешним временам!</t>
+  </si>
+  <si>
+    <t>08.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10319</t>
+  </si>
+  <si>
+    <t>Кто в Берлине? До 13 сентября в городе проходит фестиваль Kirill &amp; Friends Кирилла Серебренникова. В программе — спектакли Серебренникова «Легенда» и «Метель», «Апокалипсис завтра» Евгения Кулагина, перформанс Ивана Естегнеева «Плач Демона», лаборатории «Пророки» Александра Маноцкова и «Танцевальная чума» Кулагина и Естегнеева. Важной частью смотра будет серия кинопоказов, в том числе режиссерской версии «Жены Чайковского» Кирилла Серебренникова и документального фильма Никиты Ефимова о создании спектакля «Легенда», а также разговоры — в том числе встречи Серебренникова с Аугустом Дилем и Владимиром Сорокиным. Фестиваль развернется по всему городу — мероприятия будут проходить в театрах, пространстве DOCK 11, кинотеатре CUBIX на Александрплац и даже в церкви Святого Матфея.</t>
+  </si>
+  <si>
+    <t>07.09.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10318</t>
+  </si>
+  <si>
+    <t>Продолжаем определяться с культурной программой этой осени. Собрали самые интересные выставки в Санкт-Петербурге: ✔️ «Пик неопределенности» в галерее Anna Nova до 20 сентября Живопись и объекты Марьи Дмитриевой и Елены Немковой, построенные на ощущении нестабильности и невозможности дать происходящему однозначное объяснение. ✔️ «Пространственный сдвиг» Роммуло Виейры Консейсана в «Манеже» до 27 сентября — публичный арт-проект бразильского художника. ✔️ «Открывая дворцовые покои: искусство при дворе эмира Бухары» в Эрмитаже до 4 октября. В экспозиции — предметы декоративно-прикладного искусства, связанные с придворной культурой Бухары, а также произведения из собрания Эрмитажа. ✔️ «О сладости мира. Современное искусство Индии» до 4 октября там же. Большая выставка, объединяющая работы нескольких поколений художников. В центре внимания — взаимодействие традиции с современностью. ✔️ В Русском музее только открылась экспозиция «Николай Акимов. К 125-летию со дня рождения». Продлится до 11 января следующего года. Здесь собрали более 230 работ выдающегося театрального художника из музейных и частных коллекций: портреты, книжные иллюстрации, театральные афиши, эскизы декораций и костюмов, а также эскизы к «Золушке». ✔️ В Русском продолжаются блокбастеры «Иван Шишкин. Русский лес» до 9 ноября и «Великая. Образ женщины в русском искусстве» до 11 января. ✔️ Со 2 октября в K Gallery — Серов и Коровин — будут показаны портреты современников, театральная графика, пейзажи, эскизы и путевые наброски. Отдельный блок составят произведения их учителей – Ильи Репина, Михаила Врубеля, Павла Чистякова, Василия Поленова, Алексея Саврасова. ✔️ С 15 ноября в Эрмитаже — «Уснувший на солнце. Рим глазами первых фотографов». Город предстает здесь еще до массового туризма — с античными руинами, площадями, улицами и повседневной жизнью. ✔️ Ждем 14 ноября — в Эрмитаже откроется «Рим — Петербург. О несходстве сходного. Фотографии Дмитрия Сироткина. Памяти Аркадия Ипполитова». Выставка памяти искусствоведа, много писавшего о связи этих двух городов. ✔️ 31 октября в Эрмитаже откроется «Путешествие Арканума. Немецкий фарфор XVIII века». В центре экспозиции — произведения немецких мануфактур, которые стремились раскрыть собственный секрет производства фарфора — «арканум».</t>
+  </si>
+  <si>
+    <t>07.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10317</t>
+  </si>
+  <si>
+    <t>В Дании мужчина готовил место для новой террасы и случайно обнаружил в земле крупнейший из известных в стране клад серебра эпохи викингов. Кому срочно захотелось покопаться на даче? Сначала он принял находку за старое железо. Но после нескольких минут раскопок стало понятно, что из земли появляются серебряные украшения, слитки и монеты. Копать дальше продолжили уже археологи: они обнаружили около 700 предметов и фрагментов весом почти 18,5 кг. Клад датируется X веком — и он втрое тяжелее предыдущей крупнейшей находки такого рода в Дании. Для викингов серебро было универсальной валютой: его взвешивали и при необходимости отрезали нужное количество. Поэтому в одном кладе могли оказаться слитки, украшения, монеты и просто куски разрубленного серебра. Национальный музей Дании отмечает, что такие находки помогают проследить торговые связи викингов с другими регионами Европы и за ее пределами.</t>
+  </si>
+  <si>
+    <t>06.09.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10316</t>
+  </si>
+  <si>
+    <t>У Frieze появится новый адрес — Абу-Даби. В ноябре британская ярмарка впервые пройдёт в странах Персидского залива и соберет более 80 галерей из 64 городов. При этом Frieze Abu Dhabi не создают с нуля. Она продолжит историю ярмарки Abu Dhabi Art, которая проходила здесь семнадцать лет. Теперь региональный проект получает имя и становится частью глобального календаря наряду с Лондоном, Нью-Йорком, Лос-Анджелесом, Чикаго и Сеулом. Среди участников — знаменитые Gagosian, Pace, Perrotin, Victoria Miro, Thaddaeus Ropac и Galleria Continua. Но организаторы обещают сохранить региональную оптику: большую часть программы составят галереи из ОАЭ, Ливана, Саудовской Аравии, Ирана, Турции, Северной Африки и Индии. Отдельный раздел Frieze Masters Abu Dhabi объединит древности, рукописи и искусство начала XX века вокруг истории Индийского океана. Ярмарка пройдет с 19 по 22 ноября в культурном районе Саадият — рядом с Лувром Абу-Даби, Национальным музеем Заида и будущим Гуггенхаймом. Похоже, карта мирового арт-рынка окончательно смещается в сторону Персидского залива.</t>
+  </si>
+  <si>
+    <t>06.09.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10311</t>
+  </si>
+  <si>
+    <t>В Роттердаме собираются построить новую достопримечательность из семи гигантских камней — по крайней мере, именно так она будет выглядеть. Проект Rotterdam ROCKS! придумало бюро MVRDV, авторы зеркального депо Бойманса — ван Бёнингена и знаменитого Марктхала. Внутри «камней» разместятся иммерсивная выставка о климате и устойчивом будущем, отель на 200 номеров, конференц-центр, рестораны и смотровая площадка. Снаружи проложат общедоступный маршрут, а фасад превратят в среду обитания: углубления заполнят землёй и водой, чтобы там могли появиться растения и насекомые. Архитекторы называют сооружение не зданием, а «ландшафтом из живых камней». Проект стоимостью €240 млн победил в международном конкурсе на новое «чудо света». Впрочем, уже спорят: можно ли считать экологичным строительство настолько дорогой и масштабной достопримечательности?</t>
+  </si>
+  <si>
+    <t>05.09.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10310</t>
+  </si>
+  <si>
+    <t>В ноябре Токио на пять дней превратится в художественную столицу. С 4 по 8 ноября пройдет Art Week Tokyo — в этом году в программе рекордные 55 площадок: 32 галереи, 13 музеев и институций и еще 10 пространств специальной программы AWT Focus. Главное — специальная программа AWT Focus. Вместо одной большой кураторской выставки организаторы пригласили десять кураторов сделать десять отдельных проектов по всему городу. Среди них — британский куратор Экoу Эшун, американец Джереми Стрик и японский коллектив Multiple Spirits. Между площадками с 6 по 8 ноября будут ходить бесплатные автобусы, а в Минами-Аояме откроется временный AWT Bar — пространство в этом году проектирует архитектор Каэ Ито, десять лет работавшая в японском архитектурном бюро SANAA. Коктейли для бара придумывают художники, в том числе Марико Мори. Art Week Tokyo проходит в сотрудничестве с Art Basel, но устроена скорее как городской фестиваль: выставки, видео, разговоры, бары и небольшие независимые проекты распределены по всему Токио.</t>
+  </si>
+  <si>
+    <t>05.09.26 05:26</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10306</t>
+  </si>
+  <si>
+    <t>Античную статую спасло не почтение к искусству, а его полное отсутствие: римляне разбили ее на две части и положили лицом вниз в мостовую. Двухметровую мраморную фигуру нашли в древних Сардах на западе Турции. Она была создана около 2500 лет назад и изображает длинноволосого юношу с плодом в руке — вероятно, айвой, предназначенной в дар богам. Особенно археологов заинтересовала одежда: подобного сочетания плаща, туники и ткани с горизонтальными полосами прежде не встречали ни в греческой, ни в анатолийской скульптуре. Возможно, так выглядел представитель лидийской культуры в период, когда Сарды входили в Персидскую империю. Спустя несколько столетий статую превратили в строительный материал. Но именно положение лицом вниз защитило черты юноши от повреждений — они сохранились практически идеально. Теперь скульптуру очищают и исследуют на следы краски.</t>
+  </si>
+  <si>
+    <t>04.09.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10299</t>
+  </si>
+  <si>
+    <t>А купить книжные новинки хотелось бы в китайском Чунцине. Там есть книжный магазин, который пытается повторить саму логику города с горами, многоуровневой застройкой и бесконечными перепадами высот. Интерьер спроектировало бюро X+Living: стеллажи образуют «туннель» из книг, лестницы превращаются в полки и места для чтения, а зеркальные потолки многократно увеличивают пространство. Магазин занимает два этажа торгового центра и получил премию ArchDaily Building of the Year 2020 в категории интерьерной архитектуры.</t>
+  </si>
+  <si>
+    <t>04.09.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10293</t>
+  </si>
+  <si>
+    <t>Погода портиться и все больше хочется остаться вечером дома? Собрали несколько заметных книг, которые должны выйти этой осенью: ✔️ «Красный в мировой культуре» Марины Голубевой. История красного цвета — от геральдики и моды до искусства и повседневной культуры. О том, почему один и тот же цвет может означать любовь и ярость, власть и бунт, запрет и страсть. ✔️ «День мертвых в Мексике» Ксении Ямашевой. О мексиканской культуре смерти: офрендах, сахарных черепах, Калавере Катрины и Санта-Муэрте — и о том, почему мексиканский праздник памяти умерших совсем не похож на привычный европейский траур. ✔️ «Животное со связями» Ли Дугаткина. Эволюционный биолог рассказывает о социальных сетях, которые существовали в животном мире: как они выстраивают отношения, обмениваются информацией и формируют сложные сообщества. ✔️ «Мой Алтай. В памяти и закоулках воспоминаний» Ли Цзюань. Автобиографические эссе китайской писательницы о жизни среди казахских кочевников в Синьцзяне — книга о памяти, ландшафте и личной истории. ✔️ «Домашние любимцы в Средние века» Кэтлин Уокер Микл. Какие клички давали животным, чем их кормили, как лечили и почему ручная белка или обезьянка были главными статусными символами эпохи. ✔️ Любителям театра стоит обратить внимание на «Песни джиннов» — книгу режиссера Романа Михайлова, которая сложилась из дневниковых записей за полтора года, воспоминаний, снов, заметок о работе над фильмами и спектаклями.</t>
+  </si>
+  <si>
+    <t>03.09.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10284</t>
+  </si>
+  <si>
+    <t>Шлем телеграмму с ярмарки Cosmoscow! Два этажа искусства и дизайна, спонсорские стенды (бобер уже успел стать звездой социальных сетей), молодые авторы и признанные мастера. А главное — толпы публики. Обратите внимание на стенд галереи Jessica, музея-квартиры Георгия Гурьянова (хулиганская работа Виктора Цоя — оттуда), инсталляцию «Всплеск» художника года по версии Cosmoscow Игоря Самолёта (на видео) и проект коллекционера Зои Галеевой, которая выстроила в экспозиции квартиру. То, что запомнилось — на фото. Ложка дегтя: на вип-превью ощущение, что ты на базаре, очень некомфортно было нашим друзьям и начинающим коллекционерам, в следующий раз рекомендуем идти на второй и далее дни ярмарки.</t>
+  </si>
+  <si>
+    <t>03.09.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10283</t>
+  </si>
+  <si>
+    <t>Вчера стартовал 83-й Венецианский кинофестиваль., он продлится до 12 сентября. В основном конкурсе — 21 фильм, рассказываем о главном: ✔️ «Чернила» — Дэнни Бойла. Фильм открытия о Руперте Мёрдоке и его покупке британской газеты The Sun. В главных ролях Джек О’Коннелл, Гай Пирс и Клэр Фой. ✔️ «Девять диких лошадей» — Мартина Макдонаха. Черная комедия с Джоном Малковичем, Сэмом Рокуэллом, Стивом Бушеми и Томом Уэйтсом. Действие происходит на острове Пасхи накануне чилийского переворота 1973 года. ✔️ «Бекинг Фастард» — новая работа Вернера Херцога с Кейт Марой, Руни Марой, Орландо Блумом и Домналлом Глисоном. ✔️ «Возможная любовь» Ли Чхан-дона — фильм автора «Воспламеняющейся» и «Поэзии». В главных ролях Чон Доён, Соль Кёнгу и Чо Инсон. ✔️ «Бункер» Флориана Зеллера — психологический триллер с Пенелопой Крус, Хавьером Бардемом, Стивеном Грэмом и Полом Дано. И еще одна важная тема открытия — Мэгги Джилленхол, председатель жюри основного конкурса. На пресс-конференции она назвала системной проблемой положение женщин-режиссеров: из 21 фильма конкурса только два сняты или сорежиссированы женщинами.</t>
+  </si>
+  <si>
+    <t>03.09.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10280</t>
+  </si>
+  <si>
+    <t>Что же, появится еще одна точка притяжения в Суздале, хотя казалось бы, там и без того бесконечный поток туристов. Весной 2027 года там откроют МИРА музей: с видом на реку Каменку и главные достопримечательности города. Все спроектировало архитектурное бюро Treivas — они преобразили здание, построенное в середине нулевых, открыв его изначальную форму. Всего здесь будет 13 залов в двух флигелях, где разместится более 45 тысяч (!) предметов живописи, графики и фотографии, текстиль и произведения современных авторов. Уже даже назвали главного куратора — им станет историк искусства Сергей Фофанов, работавший в Эрмитаже и Третьяковке. Ждем открытия и едем?</t>
+  </si>
+  <si>
+    <t>02.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10274</t>
+  </si>
+  <si>
+    <t>В юбилей Евгения Леонова проводим вечер за просмотром кино. За внешней мягкостью и комическим даром актера скрывался огромный диапазон. Собрали шесть фильмов, по которым хорошо видно, каким разным он мог быть: ✔️ «Дело Румянцева» (1955) — не главная, но одна из первых киноролей совсем молодого Леонова. Криминальная драма Иосифа Хейфица стала для него важным этапом еще до всенародной популярности. ✔️ «Донская повесть» (1964) — если хочется увидеть Леонова не как комедийного актера. Трагическая роль казака принесли ему актерские награды на международном фестивале в Нью-Дели и Всесоюзном кинофестивале. ✔️ «Белорусский вокзал» (1970) — один из тех фильмов, где Леонов практически полностью отказывается от привычной комедийной интонации. Один из самых человеческих образов Леонова и, по некоторым свидетельствам, особенно важная для самого актера роль. ✔️ «Джентльмены удачи» (1971) — тот самый Доцент, уголовник, которого директор детского сада Евгений Трошкин вынужден изображать ради поиска украденного шлема Александра Македонского. Но его ведь точно все смотрели? ✔️ «Обыкновенное чудо» (1978) — Леонов в роли Короля, который одновременно смешон, несчастен и совершенно непредсказуем. В фильмах Марка Захарова особенно хорошо работал контраст между внешним благодушием актера и внутренней тревогой его персонажей. ✔️ И конечно, отдельный пункт — Винни-Пух: голос Леонова, хоть и на ускоренной перемотке пленки, стал неотделим от персонажа. Он озвучивал мультфильмы о Винни-Пухе начиная с 1969 года.</t>
+  </si>
+  <si>
+    <t>02.09.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10273</t>
+  </si>
+  <si>
+    <t>Великому и всенародно любимому Евгению Леонову сегодня исполнилось бы 100 лет! Он родился 2 сентября 1926 года. Начинаем утро с видео и учимся вместе с актером быть хорошими людьми.</t>
+  </si>
+  <si>
+    <t>01.09.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10272</t>
+  </si>
+  <si>
+    <t>К разговору о музейных кражах: двое мужчин украли из Венского музея прикладного искусства (MAK) бриллиантовое ожерелье стоимостью в миллионы долларов, проникнув в музей как обычные посетители и разбив витрину. Украденное украшение — платиновое колье Van Cleef &amp; Arpels, инкрустированное 673 камнями более 200 карат каждый. Оно было создано для египетской королевской семьи и надевалось королевой Назли в 1939 году на свадьбу ее дочери, принцессы Фавзии. Колье было продано на аукционе Sotheby's в Нью-Йорке за 4,3 миллиона долларов в 2015 году . Выставка «Первоклассные детали» теперь закрыта на неопределенный срок после кражи. Оно и правильно: в экспозиции еще более 500 предметов Van Cleef &amp; Arpels.</t>
+  </si>
+  <si>
+    <t>01.09.26 04:19</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10271</t>
+  </si>
+  <si>
+    <t>С 1 сентября! Кажется, подходящая картина для этого дня — «Русские школьники» Нормана Роквелла. В 1967 году американский художник написал ее для журнала Look, который готовил серию материалов о Советском Союзе к 50-летию революции. И это не фантазия американца, никогда не видевшего советскую школу: Роквелл сам приезжал в СССР. В 1967 году он дважды побывал в Москве и специально отправился в школу, чтобы сделать фотографии и зарисовки для будущей работы. Кстати, в 1973 году картину украли из галереи в Миссури. Спустя 15 лет полотно неожиданно обнаружилось на аукционе в Новом Орлеане, а в 1989 году его купил Стивен Спилберг, не подозревая о криминальном прошлом работы. В 2007 году сотрудники режиссера увидели картину в списке произведений искусства, которые разыскивает ФБР, и сами сообщили об этом властям.</t>
+  </si>
+  <si>
+    <t>31.08.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10268</t>
+  </si>
+  <si>
+    <t>У картины стоимостью £50 млн теперь два дома — в Лондоне и Лос-Анджелесе. «Портрет Маи» Джошуа Рейнолдса приобрели вместе Национальная портретная галерея и Getty: музеи заплатили по половине суммы и договорились делить полотно между странами. Маи, известный в Англии как Омаи, родился на острове Раиатеа и стал первым полинезийцем, посетившим Великобританию. В Лондоне XVIII века он превратился в знаменитость: встречался с королем Георгом III и появлялся в кругах британской интеллектуальной элиты. Рейнолдс написал его около 1776 года — босым, в светлых одеждах, с татуированными руками. Двухметровый парадный формат обычно предназначался для европейской аристократии, поэтому портрет стал редким для своего времени изображением человека из Полинезии с достоинством и величием, прежде отведенными монархам и знати. Перед американской премьерой реставраторы пять недель исследовали картину и обнаружили, что художник неоднократно переписывал лицо и руки Маи, накладывая новые слои краски. С 15 сентября 2026 года до 14 марта 2027 года портрет можно будет бесплатно увидеть в Getty Center. Затем он продолжит путешествовать между США и Великобританией.</t>
+  </si>
+  <si>
+    <t>31.08.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10262</t>
+  </si>
+  <si>
+    <t>Бронзовый херувим с парадной лестницы «Титаника» едва не ушел с молотка. Вместе с ним на аукцион хотели выставить более ста предметов, поднятых со дна Атлантики: украшения, посуду и личные вещи пассажиров. Продажу запланировала компания RMS Titanic Inc., обладающая правами на спасательные работы у затонувшего лайнера. Однако федеральный суд США остановил аукцион и потребовал предоставить полную опись предметов и сведения об их состоянии. Главный вопрос — можно ли разделить коллекцию и передать связанные с трагедией вещи частным владельцам. По правилам сохранения наследия предметы с «Титаника» должны оставаться вместе и быть доступными для исследований и выставок. Образ «Титаника» продавали бесчисленное количество раз. Но теперь речь впервые зашла о буквальной распродаже его истории — отдельными лотами.</t>
+  </si>
+  <si>
+    <t>30.08.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10261</t>
+  </si>
+  <si>
+    <t>Выставками культурная осень в Нижнем Новгороде не ограничивается. Сохраняйте главные театральные премьеры, концерты и фестивали сезона: ✔️ 6 и 27 сентября в Заповедных кварталах — «Свидетели квартала». Детективный аудиоспектакль-прогулка, превращающий зрителей в участников истории, случившейся здесь сто лет назад. ✔️ 9 сентября театр «Комедiя» играет премьеру «Как важно быть серьёзным» — Уайльд и английский юмор . 18 сентября на Малой сцене появятся «Две дамочки в сторону севера» — французская черная комедия о сестрах, угнавших автобус. ✔️ 10 сентября Театр драмы открывает 229-й сезон премьерой «Уроки любви» по мотивам Мариво. В сентябрьской афише также — Островский, Булгаков, Гоголь и спектакль «Три сестры». ✔️ 12–13 сентября в концертном Пакгаузе — моцартовская опера «Так поступают все женщины?» А 17–20 сентября в Театре оперы и балета впервые на нижегородской сцене покажут «Анюту» — легендарный балет Владимира Васильева по чеховской «Анне на шее». Билеты на основные показы уже разобрали — остается следить за возвратами. ✔️ 24 сентября в Нижегородском театре кукол — «Пиковая дама». Мрачный и совсем не детский спектакль Константина Балакина, четырежды номинированного на «Золотую маску». ✔️ С 25 сентября по 2 октября в Пакгаузах пройдет III фестиваль «Современная музыка». В программе — Шостакович, Вайнберг, Бриттен, Хиндемит, музыкальный мир Марка Шагала и мировая премьера произведения Владимира Горлинского. Фестиваль откроется концертом к 120-летию Шостаковича. ✔️ 1–2 октября на сцене ТЮЗа — гастроли Театра Моссовета со спектаклем «Дядя Ваня» в постановке и сценографии Андрея Кончаловского. ✔️ 2–4 октября в Главном ярмарочном доме — бесплатная Нижегородская книжная ярмарка: новые книги, независимые издательства, встречи с авторами и публичная программа. ✔️ В октябре стоит следить и за филармонией: 10 октября — «Дягилев и его авторы», 15 октября — фортепианный дуэт Филиппа Копачевского и Дмитрия Маслеева, 17 октября — концерт-лекция «Из Вагнера с любовью». ✔️ 16–18 октября в Театре оперы и балета — новая «Богема» Пуччини. Екатерина Одегова переносит историю в Париж начала XX века — город Утрилло, Модильяни, Сутина, Шагала и Пикассо. ✔️ 4 ноября в Кремлевском концертном зале выступит Николай Луганский, один из главных российских пианистов. А 28 ноября здесь же пройдет концерт «Ромео и Джульетты» с музыкой о знаменитых влюбленных разных эпох.</t>
+  </si>
+  <si>
+    <t>30.08.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10260</t>
+  </si>
+  <si>
+    <t>Если планируете посетить осенью Нижний Новгород — на выходных, проездом по Волге или в полноценной культурной поездке, сохраняйте список главных выставок и музейных событий сезона: ✔️ До 15 ноября в НГХМ | Русское искусство — «Арзамасская академия». Около ста произведений рассказывают о первой в России провинциальной частной художественной школе. Среди экспонатов — «Охотники на привале» Перова. ✔️ До 15 ноября в Арсенале — «Авантюры талантов»: Хлебников, Мариенгоф, Матюшин, «Симфония гудков» и история нижегородского авангарда. До 20 сентября здесь же — «Александр Слюсарев. Геометрия света», более ста работ классика неофициальной фотографии. ✔️ До 4 ноября в выставочном Пакгаузе — «Великая Всероссийская». Подлинные предметы, архивы, мультимедиа и дополненная реальность воссоздают выставку 1896 года. ✔️ В НГХМ | Русское искусство до 25 октября продолжается выставка «Айвазовский и русский романтический пейзаж». В НГХМ | Искусство XX века до 4 октября можно увидеть «Русский символизм: от Врубеля до Ларионова», а до 18 октября — более 250 произведений на выставке «ЕДИНЕНИЕ». ✔️ До 18 октября в ЦЕХ* — «OMEGA». Тома Ванз создает черные дыры, туманности и взрывы сверхновых без компьютерной графики — с помощью пигментов, жидкостей и химических реакций. ✔️ До 27 сентября в Русском музее фотографии — «Екатерина Никитина. Момент и ракурс»: путешествия по миру и отдельная серия о Нижнем Новгороде. ✔️ До 20 сентября в концертном Пакгаузе — «Легендарные гастроли — 1896». Афиши, костюмы и эскизы возвращают город в лето, когда здесь пел 23-летний Шаляпин. ✔️ До 27 сентября в Манеже кремля — «Собор Святых». 47 редких храмовых скульптур XVII–XX веков из музеев и церквей Нижегородской области. ✔️ В Усадьбе Рукавишниковых: до 31 октября — «Громадный смысл и значение» о выставке 1896 года; до 30 декабря — «Семейные ценности» о кладе Кузнецовых; до 31 декабря — «По Высочайшим указаниям» о Нижнем времен Николая I. ✔️ Среди долгоиграющих проектов музея-заповедника: «Мурома: когда молчат летописи…» — до 31 октября, «Музей 130» — до 10 января и бесплатный «Код Орлова» — до 31 января. ✔️ И три даты для календаря: 12–13 сентября — фестиваль «Приволжский Штандарт», 2–4 октября — бесплатная «Нижегородская книжная ярмарка», 11–13 ноября — «Российские дни дизайна и архитектуры».</t>
+  </si>
+  <si>
+    <t>29.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10259</t>
+  </si>
+  <si>
+    <t>«Трех сестер» теперь можно найти в папке art is here — с атмосферными и по-настоящему интересными каналами о культуре. Кино, музыка, искусство, литература, наблюдения за городом и человеком — всt, что формирует культурный ландшафт. Добавляйте папку, читайте, делитесь находками и обсуждайте публикации — ваша поддержка и активность очень помогают нам расти. А на картинке — «Три девушки» Малевича.</t>
+  </si>
+  <si>
+    <t>29.08.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10255</t>
+  </si>
+  <si>
+    <t>Предстоящая выставка Яёи Кусамы в Амстердаме будет посмертной. Она откроется 11 сентября 2026 года в Стеделейке. Стоит заметить, что билеты на ее последнюю выставку в Кельне были распроданы за полтора месяца до закрытия, так что желающие попасть на экспозицию в Амстердаме, вероятно, будут драться за билеты. Их предварительная продажа уже началась — можно следить за исчезновением билетов онлайн, ажиотаж ожидается как с гобеленом из Байё в Британском музее, о котором мы писали.</t>
+  </si>
+  <si>
+    <t>29.08.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10254</t>
+  </si>
+  <si>
+    <t>Пушкина хотят вернуть на место — на другую сторону Тверской. Знаменитый памятник Александра Опекушина предлагают вернуть туда, где он стоял первые 70 лет своей истории. Монумент открыли в 1880 году, на церемонии Достоевский произнес свою знаменитую Пушкинскую речь. Памятник стоял напротив Страстного монастыря, а не на той стороне площади, где мы привыкли видеть его сегодня. В 1937 году Страстной монастырь снесли, а в 1950-м вместе с перепланировкой площади перенесли и Пушкина. С инициативой по возвращению монумента выступил Никита Михалков: по его мнению, это станет восстановлением исторической справедливости. Что думаете про такую инициативу, дорогие подписчики?</t>
+  </si>
+  <si>
+    <t>27.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10253</t>
+  </si>
+  <si>
+    <t>Судя по погоде, осень уже началась, и время приятнее проводить в музеях, а не на воздухе. Рассказываем о выставках, которые стоит увидеть в Москве этой осенью: ✔️ «Женский взгляд» в Галерее Люмьер до 4 октября. Фотографии женщин разных поколений — от классиков советской фотографии до современных авторов. Выставка предлагает посмотреть, как менялись темы и способы говорить о женщине через фотографию. ✔️ «Школа Званцевой. Лаборатория модернизма» в Музее русского импрессионизма до 4 октября. История легендарной художественной школы, где в начале ХХ века преподавали Лев Бакст, Мстислав Добужинский, Кузьма Петров-Водкин и другие. Выставка показывает школу как важную лабораторию русского модернизма. ✔️ «Александр Иванов. Библейские сюжеты. Благовещение» в Третьяковской галерее до 25 октября. К 220-летию художника показывают эскизы и подготовительные работы Александра Иванова к его масштабному замыслу «Библейские сюжеты». Особенно интересно посмотреть на то, как художник искал композицию и образ для одного из центральных евангельских сюжетов. ✔️ «Алмазная колесница. Буддийское искусство России» в ГМИИ им. А. С. Пушкина до 1 ноября. Большая выставка посвящена буддийскому искусству российских регионов — от Бурятии и Калмыкии до Тувы и Алтая. Скульптура, живопись, предметы ритуального искусства и редкие памятники показывают многообразие буддийской традиции в России. ✔️ «Хлеб» в Центре «Зотов» с 3 сентября. Выставка расскажет историю главного советского продукта через революцию, НЭП и индустриализацию — с интерактивными объектами, историей советских столовых и даже ольфакторной частью. ✔️ «Русский музей в ЗИЛАРТе. Шедевры искусства второй половины ХХ века. Дар Петера и Ирене Людвиг» с 5 сентября. В коллекции Людвигов Пикассо и Уорхол соседствовали с Кабаковым, Булатовым и Пивоваровым. Часть собрания, подаренная Русскому музею, впервые в таком составе покажут в Москве. ✔️ Главная российская ярмарка современного искусства Cosmoscow в Тимирязев Центре 4–6 сентября. ✔️ «Они были разными. Скульптура Оттепели» в AZ/ART с 10 сентября, где расммотрят официальную и нонконформистскую скульптуру конца 1960-х — начала 1970-х. ✔️ Ярмарка молодого искусства blazar в клубном доме ОПУС 17–20 сентября. Молодые галереи, независимые художники, арт-объединения, дизайн и digital art. ✔️ Фотобиеннале в Мультимедиа Арт Музее стартует 23 сентября. Самый большой смотр современной фотографии на 6 этажах музея.</t>
+  </si>
+  <si>
+    <t>27.08.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10252</t>
+  </si>
+  <si>
+    <t>Узбекистан продолжает радовать. В Дохе 3 сентября откроется выставка Uzbekistan: Heritage in Motion, которая попробует рассказать об истории Узбекистана не как о наборе древних памятников, а как о живой традиции, продолжающей меняться и сегодня. Проект Музея исламского искусства организован вместе с Фондом развития искусства и культуры Узбекистана и продлится до 28 ноября. ✔️ 146 экспонатов охватят более 1000 лет истории — от VIII века до современности. В экспозиции окажутся монументальная живопись, фрагменты тимуридской архитектуры, научные рукописи, керамика, ювелирные изделия и текстиль. ✔️ Среди самых интересных предметов — фрагмент росписи VII века из знаменитого Зала послов в Афрасиабе, согдийский шелковый жакет, рукописи по астрономии и медицине и астролябия XV века. Рядом с историческими объектами покажут современные произведения. ✔️ Отдельный раздел посвящен шелку и сузани: старинные икатовые халаты соседствуют с современными тканями, действующим ткацким станком и одеждой дизайнера Мадины Касимбаевой, которая возрождает ташкентскую школу вышивки. ✔️ Есть и буквальная связь прошлого с настоящим: выставка рассказывает о реставрации мечети Биби-Ханым в Самарканде, которую поддерживает Катар, а также показывает работы современного миниатюриста Давлата Тошева рядом с иллюстрированными рукописями XVI века.</t>
+  </si>
+  <si>
+    <t>27.08.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10251</t>
+  </si>
+  <si>
+    <t>Умерла Яёи Кусама — одна из самых известных художниц XX–XXI века. Ей было 97 лет. Кусама умерла 14 августа в больнице Токио, однако о ее смерти стало известно только сегодня. Она прожила 97 лет и практически всю жизнь посвятила искусству. Кусама начала с попытки нарисовать то, что видела в галлюцинациях только она, а в итоге создала один из самых узнаваемых миров в современном искусстве, в котором отдельная точка становится частью бесконечности.</t>
+  </si>
+  <si>
+    <t>26.08.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10250</t>
+  </si>
+  <si>
+    <t>В Германии открылась Руртриеннале — один из главных междисциплинарных фестивалей Европы. До 20 сентября бывшие промышленные пространства Рура превращаются в площадки для театра, оперы, танца, концертов, перформансов и выставок. В этом году фестиваль проходит последний раз под руководством Иво ван Хове. ✔️ Главная премьера — Rebel Rebel Иво ван Хове, поставленная на музыку Дэвида Боуи. В основе — история молодого человека и девушки, которые пытаются сохранить любовь в обществе, где личные отношения запрещены, а изоляция становится государственной политикой. Получается антиутопия, в которой песни Боуи становятся саундтреком сопротивления. ✔️ С Боуи ван Хове работал лично: именно ему музыкант доверил постановку своего мюзикла Lazarus незадолго до смерти. Теперь, десять лет спустя, режиссер возвращается к его музыке — причем вместе с хореографом Сиди Ларби Шеркауи. ✔️ Среди других главных имен — Марина Абрамович, которая участвует в фестивале с «Балканским эротическим эпосом», и хореограф Анн Тереза де Кеерсмакер с постановкой BREL по песням Жака Бреля. Всего в программе — около 30 проектов и 120 событий, а участвуют примерно 600 художников из 45 стран.</t>
+  </si>
+  <si>
+    <t>26.08.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10246</t>
+  </si>
+  <si>
+    <t>К 80-летию Фредди Меркьюри Музей Виктории и Альберта устроит бесплатный маршрут Freddie Mercury | Splendid Things. Восемь сценических образов музыканта будут размещены в шести точках музея — фактически это небольшая выставка внутри постоянной экспозиции. Проект сделан вместе с Мэри Остин, бывшей невестой и одной из ближайших подруг Меркьюри, которая передала музею костюмы. Среди экспонатов — черно-белый костюм, в котором Меркьюри появился на обложке дебютного альбома группы 1973 года, корона и плащ, надетые музыкантом во время последнего концерта Queen в Небуорте и многое другое. Название выставки отсылает к фразе самого Меркьюри: I like to be surrounded by splendid things — «Мне нравится быть окруженным прекрасными вещами». И в этом случае речь не только о сценических костюмах: для Меркьюри одежда была продолжением его отношения к искусству, дизайну и театру. Специально для показа костюмы установят на манекенах, позы которых будут передавать характерную сценическую пластику музыканта. Открытие — 24 октября.</t>
+  </si>
+  <si>
+    <t>25.08.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10245</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Елена (@Lena_4ever) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>25.08.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10239</t>
+  </si>
+  <si>
+    <t>Рассказываем о главных фильмах Георгия Данелии, которые стоит пересмотреть в день его рождения: ✔️ «Не горюй!» — первая самостоятельная работа Данелии, снятая по мотивам романа Клода Тилье «Мой дядя Бенжамен». История молодого врача, который пытается устроить личную жизнь и одновременно помочь окружающим. Грузинский колорит, абсурдный юмор и актерский ансамбль во главе с Вахтангом Кикабидзе. ✔️ «Афоня» — комедия о сантехнике Афанасии Борщове, который привык легко относиться к работе, отношениям и собственной жизни. За бытовыми шутками постепенно проступает история человека, который сам не понимает, почему ему так трудно быть счастливым. ✔️ «Мимино» — всем знакомая история пилота, мечтающего попасть в международную авиацию. Данелия соединяет комедию с историей о дружбе, доме и невозможности окончательно расстаться с местом, откуда ты родом. Фильм получил «Золотого медведя» на Берлинском кинофестивале в 1978 году. ✔️ «Осенний марафон» — история переводчика Андрея Бузыкина, который пытается быть хорошим для всех и в итоге оказывается не способен принять ни одного решения. Одна из самых точных трагикомедий Данелии о советском человеке, который постоянно пытается никого не обидеть — и постепенно теряет собственную жизнь. ✔️ «Настя» — поздняя фантазия Данелии о девушке, которая получает возможность исполнить свое самое заветное желание и неожиданно обнаруживает, что счастье устроено сложнее. В фильме 1990-х Данелия сохраняет свою любимую тему — разрыв между тем, чего человек хочет, и тем, что действительно может сделать его счастливым. ✔️ «Слезы капали» — одна из самых мрачных комедий режиссера. После того как в глаз главного героя попадает осколок волшебного зеркала, он начинает видеть окружающих исключительно с плохой стороны. Фантастическая история постепенно превращается в притчу об одиночестве. А «Кин-дза-дзу» и «Я шагаю по Москве» вы точно видели.</t>
+  </si>
+  <si>
+    <t>25.08.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10238</t>
+  </si>
+  <si>
+    <t>Одна из сестер Ирина Вольская рекомендует избранные отели, в которых можно не только хорошо отдохнуть, но и встретить искусство. Вдруг у вас есть на примете еще отели, которые можно было бы добавить в список? Пишите в комментариях!</t>
+  </si>
+  <si>
+    <t>25.08.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10233</t>
+  </si>
+  <si>
+    <t>А вы знали, что Георгий Данелия был еще и художником? В ММОМА как раз можно это проверить: до 13 сентября здесь идет выставка «Георгий Данелия. Бумажный кинематограф», впервые подробно показывающая графику режиссера. В экспозиции — рисунки, эскизы и раскадровки, от ранних работ до материалов к культовым фильмам. Самое интересное здесь — посмотреть на Данелию не как на режиссера, который иногда рисовал, а наоборот: как на человека, для которого рисунок был способом думать. На бумаге появляются персонажи, жесты, пространства и целые сцены еще до того, как становятся частью фильма. Рядом с рисунками показывают фотографии со съемок и другие архивные материалы — так можно проследить, что именно происходило с первоначальной идеей, когда она переходила с листа на экран.</t>
+  </si>
+  <si>
+    <t>25.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10232</t>
+  </si>
+  <si>
+    <t>В день рождения Георгия Данелии, подарившего нам множество фильмов, начинаем утро с его напутсвия о доброте и оптимизме. Его фильмы умеют делать удивительную вещь: сначала смешить, а потом вдруг заставлять немного грустить, узнавать себя в самых странных героях и внимательнее смотреть на обычную жизнь.</t>
+  </si>
+  <si>
+    <t>24.08.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10231</t>
+  </si>
+  <si>
+    <t>Тильда Суинтон возвращается на сцену спустя почти 40 лет — в спектакле, с которого началась ее карьера. 5 сентября в лондонском Ройал-Корте покажут Man to Man Манфреда Карге. Главную роль Эллы/Макса вновь сыграет Суинтон — впервые с 1987 года. С тех пор она практически не выходила на театральную сцену, посвятив себя кино. В центре пьесы — женщина в Германии 1930-х годов. После смерти мужа она надевает его брюки и начинает жить под его именем, чтобы сохранить работу и выжить. Так она проходит через нацистскую диктатуру, войну, голод и послевоенные годы. Спектакль пройдет с 5 сентября по 24 октября. Все билеты распроданы, но театр ведет лист ожидания.</t>
+  </si>
+  <si>
+    <t>24.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10225</t>
+  </si>
+  <si>
+    <t>Объявили об открытии Powerhouse Parramata — крупнейшего музея Сиднея. Спроектированный бюро Moreau Kusunoki в сотрудничестве с местной архитектурной фирмой Genton, он станет крупнейшим инфраструктурным проектом в австралийской столице со времен Сиднейской оперы. Это музей искусства в привычном смысле, в его собрании больше 500 000 предметов: транспорт, промышленный дизайн, мода, декоративное искусство, музыка, космос, инженерия, бытовые вещи и многое другое. 7 ноября сразу 5-ю выставками, на которых будет представлено более 3000 экспонатов. Главной станет Task Eternal — масштабная выставка о человеческом стремлении преодолеть гравитацию: от истории авиации до космических исследований. Среди экспонатов — самолет Qantas Avro 504k, который вполне комфортно помещается в выставочных залах.</t>
+  </si>
+  <si>
+    <t>23.08.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10217</t>
+  </si>
+  <si>
+    <t>Новости с полей арт-криминала: в Бразилии нашли похищенного восемь месяцев назад Матисса, а на Сицилии за три минуты украли работы Антонелло да Мессина. В декабре двое вооруженных мужчин вынесли из библиотеки Мариу ди Андради в Сан-Паулу 13 произведений. Теперь полиция обнаружила восемь листов из знаменитой книги Матисса Jazz. Они уже вернулись в библиотеку, но пять работ бразильского художника Кандиду Портинари все еще не найдены. И пока бразильское дело близится к развязке, на Сицилии расследование только начинается. В ночь на 15 августа воры проникли в музей Мессины и за три минуты похитили три части полиптиха Сан-Грегорио 1473 года и небольшую двустороннюю картину. Для города это особенно болезненная потеря: Антонелло родился в Мессине, а алтарь создавался для местного монастыря. Надеемся, у сицилийской истории будет такой же финал, как и у бразильской.</t>
+  </si>
+  <si>
+    <t>23.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10214</t>
+  </si>
+  <si>
+    <t>На Эдинбургском фестивале зрителям теперь нужен не только билет, но и купальник. В программе Fringe появился первый в Великобритании специально построенный театр-сауна, рассчитанный на 80 человек. Одна из главных постановок — иммерсивная версия романа Вирджинии Вулф «Волны». Это один из самых экспериментальных текстов писательницы: в нем почти нет привычного сюжета, а история складывается из мыслей шести героев. Спектакль состоит из трех десятиминутных частей. Текст романа звучит в записи, а мастера европейского банного ритуала льют воду и кладут ароматизированный лед на раскаленные камни, после чего разгоняют пар хореографическими движениями полотенец. Все сопровождается светом, звуками ветра и моря и ароматами эфирных масел. Между частями зрители выходят под холодный душ и погружаются в купель. Температура на спектакле поднимается примерно до 90 градусов, поэтому дресс-код соответствующий — купальник или плавки. Кроме Вирджинии Вулф, в Sauna Theatre проходят литературные салоны, концерты, утренние рейвы и другие мероприятия, созданные специально для показа в жаре и паре. Организаторы даже придумали для этого отдельное определение — «сауна-нативное искусство». Театр работает во дворе эдинбургского центра Summerhall до 31 августа.</t>
+  </si>
+  <si>
+    <t>22.08.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10209</t>
+  </si>
+  <si>
+    <t>В «Зарядье» до 6 сентября проходит фестиваль «Культурный город», но на этот раз интересна не только программа. Хотя там можно приятно догулять последние теплые дни перед осенью под открытым небом. Для него выстроили сцену в форме гигантской багетной рамы — 28 на 13 метров. Внутри конструкции разместили 680 LED-модулей и более 300 световых приборов, которые позволяют менять пространство как картину. Отдельно разработали и звуковую систему мощностью 178 кВт — она рассчитана в том числе на симфонические концерты под открытым небом. На сцене выступают более 5 000 артистов: в программе 56 бесплатных событий от балета и оперы до джаза и академической музыки, обратите внимание. Среди участников — «Виртуозы Москвы», Московский джазовый оркестр Игоря Бутмана, хор Сретенского монастыря, Имперский русский балет и многие другие.</t>
+  </si>
+  <si>
+    <t>22.08.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10204</t>
+  </si>
+  <si>
+    <t>Если давно хотели увидеть здание, у которого даже туалеты находятся снаружи, — у вас есть редкий шанс. К своему сорокалетию знаменитое здание страховой биржи Lloyd’s в Лондоне впервые с 2014 года откроют для широкой публики. Архитектор Ричард Роджерс, соавтор Центра Помпиду в Париже, буквально вывернул здание наизнанку: лестницы, лифты, трубы, вентиляцию и другие коммуникации вынес на фасад, освободив внутри место для огромного атриума высотой в 14 этажей. Факты, после которых хочется рассмотреть его внимательнее: ✔️ 12 внешних стеклянных лифтов Lloyd’s стали первыми подобными лифтами в Великобритании. ✔️ Башни венчают стальные краны — они нужны для обслуживания здания, но одновременно придают ему сходство с готическим собором. ✔️ Король Карл III, в те годы еще принц, сравнивал Lloyd’s с нефтяной платформой в Северном море. Это не помешало зданию в 2011 году получить высшую охранную категорию Grade I — в рекордно молодом возрасте. ✔️ Внутри футуристической конструкции скрывается неоклассическая комната, созданная Робертом Адамом в 1763 году. Когда комнату переносили в штаб-квартиру Lloyd’s, ее разобрали примерно на 1500 деталей, а затем собрали заново. Попасть внутрь можно будет только 19 сентября во время лондонского фестиваля Open House. Билеты бесплатные, но понадобится предварительная регистрация. Если вдруг будете в Лондоне — занесите в планы.</t>
+  </si>
+  <si>
+    <t>21.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10202</t>
+  </si>
+  <si>
+    <t>В Музее современного искусства Сан-Франциско спустя более 40 лет снова обращаются к моде. Выставка Fashioning Form: Dior to McQueen объединит работы 45 дизайнеров и 15 скульпторов, созданные с конца 1940-х годов до наших дней; среди участников — Кристиан Диор, Кристобаль Баленсиага, Рей Кавакубо, Иссей Мияке, Александр Маккуин, Ирис ван Херпен и Дэниел Розберри. Откроется выставка одной из самых красивых рифм. Знаменитый костюм Bar Кристиана Диора 1947 года — белый жакет с узкой талией и пышная черная юбка — окажется рядом со скульптурой Луизы Буржуа Persistent Antagonism, созданной почти в то же время. После Второй мировой войны и дизайнер, и художница по-своему заново собирали человеческое тело. Другие разделы посвятят складкам, разрывам, натяжению и необычным материалам. Например, платья мадам Гре с мельчайшей плиссировкой будут показаны рядом с колонной Джона Чемберлена из смятой хромированной стали. Это первая выставка моды в SFMOMA после ретроспективы Иссея Мияке 1983 года. Она пройдет с 17 апреля по 7 августа 2027 года.</t>
+  </si>
+  <si>
+    <t>21.08.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10196</t>
+  </si>
+  <si>
+    <t>Решаем, на какие премьеры идем в кино в сентябре: ✔️ «Бегущая» — новый стремительный триллер Кевина Макдональда с Галь Гадом в главной роли. Она вынуждена бежать через Лондон и выполнять приказы психопата, чтобы спасти похищенного сына. В прокате — с 3 сентября. ✔️ «Тони» — байопик о юности Энтони Бурдена, знаменитого американского шеф-повара, писателя и телеведущего. В фильме 19-летний Бурден приезжает в Провинстаун и устраивается на кухню ресторана, где впервые погружается в мир профессиональной кухни. В прокате — с 3 сентября. ✔️ «Ла Скала: Двое Фоскари» — опера Джузеппе Верди в постановке Алвиса Херманиса с Пласидо Доминго в роли венецианского дожа Франческо Фоскари. В прокате с 3 сентября на TheatreHD. ✔️ «Космос как предчувствие» — драма Алексея Учителя о 1957 годе, когда запуск первого спутника совпал с мечтами о другой, свободной жизни. В главных ролях — юные Евгений Цыганов и Евгений Миронов. В повторном прокате — с 10 сентября. ✔️ «Девятая планета» — фантастический боевик Николая Рыбникова с Юрой Борисовым в главной роли. После несчастного случая автомеханик Дима Хруст начинает вспоминать службу на далекой планете, которой, кажется, никогда не существовало. В прокате — с 24 сентября. ✔️ «Твигги» — документальный фильм Сэди Фрост о легендарной британской модели, ставшей одной из главных икон моды 1960-х. В фильме о ней рассказывают Пол Маккартни, Дастин Хоффман, Брук Шилдс, Сиенна Миллер и другие. В российском прокате — с 24 сентября.</t>
+  </si>
+  <si>
+    <t>20.08.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10195</t>
+  </si>
+  <si>
+    <t>Если уже начинаете строить планы на грядущий сезон, рассказываем о выставках, которые стоит увидеть в Лондоне этой осенью: ✔️ «Ранние нидерландские рисунки» в Британском музее до 20 сентября. Около 120 рисунков XV–XVI веков, показывающих, как рисунок постепенно превратился из рабочего материала художника в самостоятельную художественную форму. ✔️ Большая выставка американского художника, работавшего в Лондоне и Париже Джеймса Макнила Уистлера в Тейт до 27 сентября, посвященная его портретам, пейзажам и радикальному переосмыслению художественного языка. ✔️ Frieze London пройдет в Риджентс-парке 14–18 октября. Главная лондонская международная ярмарка современного искусства и одна из ключевых точек мирового арт-календаря. ✔️ «Фрида. Создавая икону» в Тейт Модерн — аж до 3 января следующего года. В названии все сказано, но помимо живописи здесь представлены фотографии, личные вещи и документы художницы. ✔️ Еще одна великая художница — Ана Мендьета — в Тейт Модерн до 17 января. Она работала с перформансом, фотографией, видео и природными материалами и некоторые ее произведения пробирают до костей. ✔️ Первая ретроспектива Эс Девлин, одной из самых известных британских художниц и дизайнеров, работающих на пересечении искусства, архитектуры, театра и музыки, откроется в Музее дизайна 2 октября. ✔️ «Хокусай. Тридцать шесть видов Фудзи» покажут в Картинной галерее Дульвича с 20 октября. Полный цикл Хокусая, включая знаменитые «Большую волну в Канагаве» и «Красную Фудзи». ✔️ Выставка с романтичным названием «Ренуар и любовь» откроется в Национальной галерее 3 октября. Около 45 работ художника, объединенных темой отношений. ✔️ «1990-е. Искусство и мода» в Тейт с 8 октября. О времени, когда искусство, музыка, мода и поп-культура оказались тесно связаны. Среди героев — Александр Маккуин, Вивьен Вествуд, Дэмиен Хёрст, Сара Лукас, Трейси Эмин и Крис Офили. ✔️ Увидеть портреты Ван Эйка можно будет в Национальной галерее с 21 ноября. Классикам никакие представления не нужны. ✔️ Персональная выставка новых работ Ансельма Кифера откроется 25 ноября в галерее White Cube. Один из крупнейших немецких послевоенных художников точно достоин внимания. ✔️ 70-метровый гобелен из Байё увидят счастливчики в Британском музее. О невероятном ажиотаже и отсутствии билетов мы уже писали — интересно, появятся ли спекулянты? До лета 2027 года.</t>
+  </si>
+  <si>
+    <t>20.08.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10194</t>
+  </si>
+  <si>
+    <t>Самое трогательнное начало утра: совсем скоро, 21 августа, у обладателя двух «Оскаров» Энтони Хопкинса выйдет альбом Life Is a Dream — итог его давней композиторской практики. В записи участвуют Лондонский филармонический оркестр, дирижер Густаво Дудамель, пианист Серхио Тьемпо и виолончелист Грегорио Ньето. Хопкинс много раз говорил, что музыка была его первым увлечением. Он начал играть на фортепиано в четыре года, а сочинять — еще подростком. Некоторые произведения он продолжал писать на протяжении всей актерской карьеры. Ждем альбом целиком, а пока наслаждаемся фрагментом.</t>
+  </si>
+  <si>
+    <t>19.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10188</t>
+  </si>
+  <si>
+    <t>Продолжаем отмечать день рождения Шанель: рассказываем, какое кино о ней можно посмотреть или пересмотреть: ✔️ «Коко до Шанель» (2009) режиссера Анн Фонтен, в главной роли Одри Тоту. Фильм рассказывает прежде всего о ранних годах Габриэль: сиротстве, работе швеей и шляпницей. Но главное — это номинация на «Оскар» за лучшие костюмы. ✔️ «Одинокая Коко Шанель» (1981) — британско-французско-американская историческая драма Джорджа Кацендера с Мари-Франс Пизье в роли Шанель, Тимоти Далтоном и Рутгером Хауэром. Все — об отношениях и личной жизни великого модельера. ✔️ «Коко Шанель» (2008) — телефильм Кристиана Дюгея с Ширли Маклейн. История построена через воспоминания пожилой Шанель: фильм возвращается к ее детству, началу карьеры и превращению в знаменитого дизайнера. Картина была номинирована на «Эмми» и «Золотой глобус», в том числе за работу Маклейн. ✔️ «Коко Шанель и Игорь Стравинский» (2009) — здесь биография отходит на второй план, а в центре оказывается предполагаемый роман с композитором. Фильм начинается с премьеры «Весны священной» в Париже в 1913 году, а затем переносится в 1920-е. В ролях Анна Муглалис и Мадс Миккельсен. ✔️ «Коко Шанель: Расстегнутая» (2023) — документальный фильм Ханны Берриман о влиянии на женский стиль, карьере и власти модельера. В английской версии голос Шанель принадлежит Софи Марсо. ✔️ «Габриэль Шанель. Бессмертный стиль» (2001) — еще один документальный фильм с архивными интервью самой Шанель и роликами с показов ее коллекций. Редкая возможность услышать и увидеть саму основательницу французского Дома.</t>
+  </si>
+  <si>
+    <t>19.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10180</t>
+  </si>
+  <si>
+    <t>С рубрикой #сестрыподомам отправляемся по адресу Камбон, 31 в Париже. Ведь сегодня день рождения великолепной Коко Шанель, и хочется заглянуть в ее интерьер. Дом по этому адресу она приобрела в 35 лет: на первом этаже она планировала открыть бутик, на втором — ателье, на третьем — квартиру площадью 220 квадратных метров. И именно здесь она принимала в гостях Дали, Стравинского, Элизабет Тейлор и Пикассо.</t>
+  </si>
+  <si>
+    <t>18.08.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10179</t>
+  </si>
+  <si>
+    <t>Вдохновившись успехом «Одиссеи» Кристофера Нолана, вышедшей этим летом, Метрополитен-музей обратил внимание на собственный артефакт, связанный с поэмой Гомера — теперь его можно увидеть в экспозиции. Папирус датируется примерно 285–250 годами до нашей эры и считается самым ранним из известных письменных свидетельств «Одиссеи». Его нашли в 1902 году возле Эль-Хибы в Египте, а в 1909-м он поступил в коллекцию. На папирусе сохранился фрагмент XX песни поэмы, записанный чернилами на основе сажи и воды. Но самое любопытное — в папирусе есть три строки, отсутствующие в тексте «Одиссеи». Это не просто курьез, а свидетельство того, что поэма существовала в нескольких текстовых версиях.</t>
+  </si>
+  <si>
+    <t>18.08.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10178</t>
+  </si>
+  <si>
+    <t>Барри Коски может стать новым интендантом Зальцбургского фестиваля. После ухода Маркуса Хинтерхойзера ищут нового руководителя. Среди имен, которые обсуждают в связи с этой должностью, все чаще появляется Коски — один из самых заметных оперных режиссеров последних десятилетий. Коски родился в Мельбурне в 1967 году и начинал как театральный режиссер. В 2012–2022 годах он возглавлял берлинскую Kомише Опер, превратив ее в один из самых узнаваемых европейских оперных театров. Уже в первый сезон при Коски театр был назван «Оперным театром года» по версии критиков Opernwelt, а сам режиссер дважды получал International Opera Award как режиссер года — в 2014 и 2023 годах. Как писал The Guardian, круг его интересов простирается «от Маппет-шоу до Кафки, от еврейского театра до Вивальди». С Зальцбургом у Коски уже есть история: здесь он поставил «Орфея в аду», «Катю Кабанову» Леоша Яначека по мотивам драмы Островского «Гроза» и «Отель "Метаморфоза"», а в 2026 году вернулся на фестиваль с «Путешествием в Реймс» с Чечилией Бартоли. Российская публика помнит тоже его знает: в 2017 году «Волшебную флейту» Коски привозили на Чеховский театратльный фестиваль. Если Коски действительно возглавит фестиваль, это может означать для Зальцбурга довольно заметный сдвиг в сторону более театрального, эклектичного и рискованного программирования.</t>
+  </si>
+  <si>
+    <t>17.08.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10177</t>
+  </si>
+  <si>
+    <t>А вы знали, что Микеланджело в молодости был замешан в афере? В 21 год он вырезал из мрамора «Спящего амура». По ранним биографиям, скульптуру намеренно обработали так, чтобы она выглядела древней, после чего в Риме ее продали кардиналу Раффаэле Риарио как античную. Обман раскрылся, но история неожиданным образом сыграла Микеланджело на руку: он получил возможность попасть в римский художественный круг благодаря тому же Риарио, который оказался очарован мастерском юного скульптора. Сегодня «Спящий амур», к сожалению, утрачен. За знакомыми именами и произведениями почти всегда обнаруживаются неожиданные связи, художественные споры, политический и культурный контекст, которые нельзя увидеть, рассматривая картину или скульптуру в музее. Если вам хочется научиться видеть эти связи, советуем присоединиться к курсу Синхронизации «Как стать искусствоведом». На курсе преподают сотрудники Пушкинского музея, Третьяковки и МГУ — это чувствуется по глубине программы, которая ставит целью научить студентов видеть скрытые смыслы и ориентироваться в эпохах и стилях. Обучение длится 10 месяцев, проходит онлайн и легко совмещается с работой — можно учиться в потоке с группой или в своём темпе. Старт — 2 сентября. Для наших подписчиков дополнительная скидка 10 000 рублей по промокоду ТРИСЕСТРЫ, есть рассрочка и оплата иностранной картой. Подробности и запись — по ссылке.</t>
+  </si>
+  <si>
+    <t>17.08.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10176</t>
+  </si>
+  <si>
+    <t>Антон Павлович Чехов в письме Ольге Книппер-Чеховой 17 августа 1902 года: «Наконец я дома, дуся моя. Ехал хорошо, было покойно, хотя и пыльно очень. На пароходе много знакомых, море тихое. Я скоро возвращусь в Москву, здесь не стану жить, хотя здесь очень хорошо. Пьесы писать не буду. Вчера вечером, приехав весь в пыли, я долго мылся, как ты велела, мыл и затылок, и уши, и грудь. Надел сетчатую фуфайку, белую жилетку. Теперь сижу и читаю газеты, которых очень много, хватит дня на три. Мать умоляет меня купить клочок земли под Москвой. Но я ничего ей не говорю, настроение сегодня сквернейшие, погожу до завтра. Целую тебя и обнимаю, будь здорова, береги себя. Поклонись Елизавете Васильевне. Пиши почаще. Твой А.»</t>
+  </si>
+  <si>
+    <t>16.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10166</t>
+  </si>
+  <si>
+    <t>В список Всемирного наследия ЮНЕСКО вошло «Солнце» — один из самых футуристичных памятников модернизма Узбекистана. Гелиокомплекс построили в 1981–1987 годах в Паркенте, примерно в 40 километрах от Ташкента. Инициатором проекта был узбекский физик и академик Садык Азимов (кстати, его внучка Малика ведет интересный телеграм-канал), одним из первых в регионе занявшийся исследованиями солнечной энергии. Архитектуру комплекса разработал Виктор Захаров. Главная часть «Солнца» — гигантская солнечная печь. 62 гелиостата следят за движением солнца и направляют его лучи на параболический концентратор высотой 54 и шириной 47 метров. В одной точке световой поток позволяет получать температуру свыше 3000 °C — установка создавалась для исследования поведения материалов в экстремальных условиях. Для строительства специально выбрали склон в предгорьях Тянь-Шаня: здесь около 270 солнечных дней в году, чистый воздух и скальное основание, необходимое для точной работы огромной системы зеркал даже в сейсмической зоне. При этом «Солнце» задумывали не только как инженерный объект. Внутри — монументальная керамика, цветное стекло, светильники и декоративные элементы: советская научная утопия здесь превращена в архитектуру. В прошлом году гелиокомплекс уже оказался в центре международного внимания: именно ему Узбекистан посвятил свой национальный павильон A Matter of Radiance на Венецианской архитектурной биеннале.</t>
+  </si>
+  <si>
+    <t>16.08.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10159</t>
+  </si>
+  <si>
+    <t>У подножия Анд открылся музей Лолы Моры — и это последний проект архитектора Сесара Пелли. В аргентинском Сан-Сальвадор-де-Жужуй появился новый культурный центр, посвященный Лоле Море — одной из первых профессиональных женщин-скульпторов Латинской Америки и одной из самых заметных фигур аргентинского искусства начала XX века. Главные экспонаты — шесть монументальных неоклассических скульптур из каррарского мрамора: «Львы», «Свобода», «Прогресс», «Труд», «Мир» и «Справедливость». Изначально их заказали для здания Национального конгресса Аргентины к его открытию в 1906 году. Но уже через пятнадцать лет работы убрали и передали провинции Жужуй — больше века они находились под открытым небом. Теперь впервые все шесть собрали вместе в пространстве, созданном специально для них. Центр стал последним проектом аргентинского архитектора Сесара Пелли, автора башен Петронас в Куала-Лумпуре, умершего в 2019 году. Двухэтажное здание площадью около 3000 м² расположено среди лесов с видом на Анды. Интересно, что музей обеспечивает себя энергией самостоятельно: на территории установлены солнечные панели, солнечные коллекторы и пять ветряных турбин. Есть также система сбора дождевой воды, библиотека, ресторан, пространство для временных выставок и мастерская для приглашенных художников.</t>
+  </si>
+  <si>
+    <t>15.08.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10158</t>
+  </si>
+  <si>
+    <t>Этим летом в интернете появился The Last Museum — поисковик, который пытается собрать музейное искусство всего мира в одном месте. Сейчас в его базе уже больше 6,3 млн произведений, около 290 тысяч художников и почти 5 тысяч музеев. География тоже внушительная — работы представляют 304 культуры и национальности. Но интереснее всего здесь сам поиск. The Last Museum работает не как обычный музейный каталог, где желательно заранее знать автора или название работы. Искать можно обычными словами — по сюжету, стилю, цвету, настроению или вообще довольно абстрактному описанию. Например, сюрреалистические сны, портрет эпохи Ренессанса или японская гравюра с птицами. Временной диапазон — от 3000 года до н. э. до современного искусства. В одной выдаче поэтому вполне могут встретиться античный объект, японская гравюра, фотография XIX века и работа современного художника. У каждой вещи есть карточка с автором, датой и музеем, а дальше можно перейти уже непосредственно в коллекцию институции, которой она принадлежит. Самое любопытное: создатели проекта пока остаются анонимными и говорят, что нынешние миллионы работ — только начало. Их цель звучит довольно безумно: в конечном итоге проиндексировать все музейное искусство мира.</t>
+  </si>
+  <si>
+    <t>15.08.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10154</t>
+  </si>
+  <si>
+    <t>Ренессанс тоже иногда нуждается в апгрейде. Уффици во Флоренции затеяли самое масштабное обновление за последние годы — на него потратят €50 млн. За ближайшие два года изменения затронут практически весь музейный комплекс: сами Уффици, Палаццо Питти и сады Боболи. Появятся новые выставочные пространства, новое освещение и навигация, обновят климатические системы и сделают музей удобнее для посетителей. При этом полностью закрывать Уффици не собираются — работы будут идти поэтапно. Отдельно хочется посмотреть, что получится в Палаццо Питти: там откроют для выставок почти неизвестный публике верхний этаж площадью около 1000 м². А в садах Боболи восстанавливают амфитеатр, фонтаны и исторические пространства. В общем, если собирались во Флоренцию в ближайшие пару лет — есть шанс застать Уффици буквально в процессе превращения в новую версию себя.</t>
+  </si>
+  <si>
+    <t>14.08.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10149</t>
+  </si>
+  <si>
+    <t>В июне 2027 года на арктическом побережье Норвегии откроется новый музей под названием «Кит». Он будет расположен в Анденесе, примерно в 300 километрах к северу от Полярного круга, в одном из мест, где киты подходят к берегу на удивительно близкое расстояние. Спроектированный датским архитектурным бюро Dorte Mandrup, это будет интерактивный музей, посвященный китам и океану. Здание спроектировано так, чтобы выглядеть, словно кит, выходящий из арктического побережья. Крыша представляет собой единую изогнутую бетонную оболочку, несущуюся в трех точках, а ее поверхность будет покрыта натуральными, необработанными камнями из окрестностей. По ней можно будет пройтись и понаблюдать за кашалотами, косатками и горбатыми китами.</t>
+  </si>
+  <si>
+    <t>14.08.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10148</t>
+  </si>
+  <si>
+    <t>Фанаты «Дъявол носит Prada» в сборе? Аукционный дом Christie's выставляет на торги гардеробную Миранды Пристли — вещи, которые в фильме носили Мерил Стрип, Энн Хэтэуэй, Эмили Блант и другие. Аукцион продлится с 1 по 15 сентября, а назвали его метко — «Миллион девушек убили бы за эти вещи». Все это придумали совместно с Мерил Стрип, вырученные деньги пойдут в пользу Комитету по защите журналистов и Совету модельеров Америки. Надо сказать, это уже второй благотворительный заход актрисы с вещами из культового фильма. В 2006 году часть костюмов была продана на eBay в пользу благотворительной организации Dress for Success. Так что и сейчас кто-то и доброе дело сделает, и легендарной вещичкой обзаведется.</t>
+  </si>
+  <si>
+    <t>13.08.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10142</t>
+  </si>
+  <si>
+    <t>Рассказываем о главных фильмах Альфреда Хичкока, которые стоит пересмотреть или впервые увидеть в его день рождения: ✔️ «Головокружение» — один из главных фильмов Хичкока и, пожалуй, его самая загадочная работа о любви и одержимости. В 2012 году фильм возглавил знаменитый опрос Sight &amp; Sound Британского киноинститута и был назван величайшим фильмом в истории кино. ✔️ «Психо» — история Марион Крейн, сбежавшей с деньгами и остановившейся в придорожном мотеле, постепенно превращается в один из самых знаменитых триллеров в истории кино. ✔️ «Окно во двор» — фотограф безвылазно сидит дома после перелома, начинает наблюдать за соседями и подозревает одного из них в убийстве. Хичкок превращает обычное подглядывание из окна в исследование самого механизма зрительского любопытства. Четыре номинации на премию «Оскар». ✔️ «На север через северо-запад» — шпионский триллер, в котором совершенно обычного рекламщика принимают за человека, которого он никогда не видел. Погони, ошибочная идентификация, шпионаж и знаменитая сцена с самолетом делают фильм одной из самых динамичных работ позднего Хичкока. ✔️ «Ребекка» — готическая история молодой женщины, которая выходит замуж за богатого вдовца и оказывается в доме, где присутствие его первой жены чувствуется буквально повсюду. Фильм-открытие 1-го Берлинского международного кинофестиваля. ✔️ «39 ступеней» — один из ключевых британских фильмов Хичкока 1930-х. Герой оказывается втянут в шпионскую историю и вынужден бежать, пытаясь доказать собственную невиновность. ✔️ «Леди исчезает» — детективная история о пассажирке поезда, которая таинственным образом исчезает прямо во время путешествия. Одна из самых популярных британских картин Хичкока и важная работа его довоенного периода. А какой фильм Хичкока вы бы добавили в этот список?</t>
+  </si>
+  <si>
+    <t>13.08.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10141</t>
+  </si>
+  <si>
+    <t>Сегодня день рождения Альфреда Хичкока, который, кстати, родился еще в XIX веке. Смотрим видео с режиссером и учимся тому, как быть счастливым. Хичкок был одержим тем, как именно зритель воспринимает фильм. Он стремился заранее просчитать его реакцию и заранее выстроить сцену. Для него напряжение возникало не столько из самого события, сколько из ожидания этого события. А еще «Психо» Хичкок снял всего за 30 дней. Знаменитая сцена в душе длится меньше минуты, но на ее съемку ушла целая неделя: понадобилось 78 установок камеры и 52 монтажные склейки. С днем рождения! Спасибо за то, что научили нас бояться того, что мы еще даже не увидели.</t>
+  </si>
+  <si>
+    <t>12.08.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10137</t>
+  </si>
+  <si>
+    <t>В Торонто преобразили пустынную набережную. В прошлом году разбили парк, а в этом решили сделать целую арт-тропу с произведениями искусства. Художественную тропу Лассонд назвали в честь Пьера Лассонда, горнодобывающего магната, пожертвовавшего на проект 25 миллионов долларов. Рассказываем, что там теперь можно увидеть: ✔️ Работу Александра Арречеа «Оранжевый функциональный» установили, потому что в Торонто очень любят баскетбол. Во все эти корзины любой желающий может бросить мяч. ✔️ Кара Гамильтон в своем искусстве интересуется жизнью птиц и сделала скульптуру для них. Это два объекта из глины, установленные на двух постаментах из утрамбованной земли. Из них выступают трубы и другие музыкальные инструменты, так что скульптуры как бы «говорят» друг с другом. ✔️ Работа Трейси Эмин — это шест с крошечной птичкой наверху. Она отсылает к римским штандартам, часто украшенным орлом, которые несли в бой. Эта работа говорит об экологии парковой системы и о том, насколько важно каждое живое существо. ✔️ Надя Белерик и Тони Романо — художники из Торонто, которые создали для парка своеобразный обеденный стол. Все детали конструкции — это найденные в парке предметы, которые отлили их из алюминия. С определенного ракурса композиция всего произведения выглядит как скелет лошади или какого-то другого животного.</t>
+  </si>
+  <si>
+    <t>12.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10135</t>
+  </si>
+  <si>
+    <t>Мы уже подробно рассказывали о том, что в Архангельском продолжается фестиваль «А-Сияние». 29 августа в Большом партере пройдет концерт Николы Мельникова, в программе — фрагменты произведений Прокофьева и мировая премьера — произведение «Полночь», созданное на основе фрагментов балета «Золушка». А теперь решили порадовать подписчиков и разыгрываем два билета на событие. Незабываемый вечер гарантирован, а условия как простые: ✔️ подписаться на каналы Музея-заповедника «Архангельское» и «Три сестры» ✔️ нажать кнопку «участвовать» ✔️ итоги — 25 августа. Удачи!</t>
+  </si>
+  <si>
+    <t>11.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10129</t>
+  </si>
+  <si>
+    <t>Дом художника Роберта Раушенберга в Нью-Йорке выставили на продажу — и, кажется, это тот случай, когда из здания мог бы получиться отличный музей. Пятиэтажный таунхаус в нью-йоркском Нохо Раушенберг купил в 1965 году за $65 000. В доме площадью около 855 квадратов он жил и работал, а его пространство постепенно превратилось в место встреч нью-йоркской художественной сцены. Здесь бывали Мел Бохнер, Брайс Марден, Доротея Рокберн, хореограф Ивонн Райнер и другие художники и деятели искусства. Сам дом тоже имеет собственную историю: его построили в начале XIX века, а внутри сохранилась часть исторической часовни. После смерти Раушенберга в 2008 году здесь размещалась штаб-квартира его фонда. Теперь здание предлагают перестроить под апартаменты и жилой комплекс. У Раушенберга вообще было редкое качество превращать пространство вокруг себя в часть собственной художественной истории. Поэтому особенно жаль, что нью-йоркский дом, где он прожил больше четырех десятилетий и где пересекались участники нью-йоркской художественной сцены, сегодня рассматривают прежде всего как объект недвижимости.</t>
+  </si>
+  <si>
+    <t>11.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10128</t>
+  </si>
+  <si>
+    <t>Музей Орсе объявил программу сезона 2026/27. Следующий сезон в Париже пройдет под знаком сразу нескольких юбилеев: музей отметит 40-летие, а вместе с музеем Оранжери — 100-летие со дня смерти Клода Моне. В программе — большие исторические выставки и современное искусство: ✔️ Главная выставка осени — «Мэри Кэссетт. Независимая». К 100-летию со дня смерти художницы Орсе впервые во Франции представит масштабную ретроспективу американской импрессионистки. Кэссетт была одной из ключевых участниц импрессионистского движения и выстроила собственную художественную идентичность между США и Францией. Открытие уже 6 октября. ✔️ Еще один большой проект — «Огюст Бартольди. Свобода, освещающая мир». Выставка посвящена автору Статуи Свободы и приурочена к 250-летию принятия Декларации независимости США. Орсе проследит путь Бартольди от ранних работ до создания монумента, который должен был стать символом франко-американской дружбы. Параллельно в музее появится VR-проект, посвященный истории создания Статуи Свободы. С 15 сентября. ✔️ Дженни Хольцер представит в Орсе выставку «Я видела». Американская художница разместит фрагменты текстов из архивов музея на фасаде здания, в галереях и на световых электронных табло. В проект войдут монументальные инсталляции. Открытие — 20 октября. ✔️ Ришар Педуцци — еще один герой сезона. Знаменитый театральный сценограф, многолетний соавтор Патриса Шеро, участвовал в создании самого музея Орсе: именно он оформил его интерьеры в 1986 году. Теперь музей покажет его монументальные макеты и рисунки, а также расскажет о его работе в театре и опере. С 6 октября. ✔️ Моне станет отдельной темой всего сезона, но не только в Орсе. В самом музее появится специальный маршрут примерно из 30 произведений: он позволит проследить развитие живописи Моне и познакомиться с результатами последних реставраций и исследований. А главная выставка «Моне. Писать время» пройдет в соседней Оранжери с 30 сентября. ✔️ В декабре музей начнет подготовку к большой выставке Эдуара Вюйара. Сначала Орсе покажет новые поступления в коллекцию художника, а весной 2027 года откроет «Вюйар. Интимные театры» — первую за почти 25 лет французскую выставку, посвященную художнику. Ее тема — влияние театра на живопись Вюйара на протяжении пяти десятилетий. ✔️ Еще одна весенняя выставка — «Истории семей» с 16 марта следующего года. Орсе обратится к тому, как менялось представление о семье во Франции между 1848 и 1914 годами. В экспозиции объединят живопись, скульптуру, фотографию, кино, рисунки и архивные материалы — от идеализированных семейных сцен до критических и неоднозначных образов. На что летим?</t>
+  </si>
+  <si>
+    <t>10.08.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10120</t>
+  </si>
+  <si>
+    <t>Новое строение нидерландского художника и архитектура Каспара Шолса De-Vice — это кинетическое пространство для медитации, в котором архитектура приходит в движение вместе с посетителем. Внутри находится небольшая камера, поднятая на шесть метров над землей и покрытая изнутри сусальным золотом. Чтобы привести конструкцию в действие, участник нажимает на педали: стены начинают медленно расходиться в разные стороны, и замкнутое пространство постепенно раскрывается навстречу ландшафту. Меняется не положение тела, а все вокруг него — граница между интерьером и природой постепенно стирается. Днем золото отражает меняющийся свет, а ночью De-Vice превращается в светящийся объект. Конструкция стоит на массивных валунах, напоминающих голландские хунебеддены — древние мегалитические сооружения, которые использовались как ритуальные места еще в IV тысячелетии до нашей эры. Шолс говорит, что его интересуют пространства, которые не отрывают человека от природы, а помогают «замедлиться, заметить происходящее и принять в нем участие».</t>
+  </si>
+  <si>
+    <t>10.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10119</t>
+  </si>
+  <si>
+    <t>В Италии скоро появится новый музей: ядерный бункер недалеко от Вероны превратится в музей холодной войны. Подземное помещение было построено с 1960 по 1966 год в городке Аффи и спроектировано, чтобы выдерживать ядерные, химические и биологические атаки. Оно был рассчитано на размещение 300 человек. Флорентийский университет приступил к исследованию, чтобы составить карту обширной территории бункера. Микеланджело Пиветта, профессор архитектуры, возглавлявший проект, сказал о планируемом музее: «Это возможность снова начать говорить о холодной войне — о которой сегодня говорят недостаточно». Выделили на строительство 7 миллионов евро, музей достроят к 2029, но часть его обещают открыть для посетителей уже в следующем году.</t>
+  </si>
+  <si>
+    <t>09.08.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10118</t>
+  </si>
+  <si>
+    <t>Последний месяц лета — время отправиться на природу в ближайшее Подмосковье. Даже если не на речку, а за искусством. Рассказываем, на какие места стоит обратить внимание: ✔️ В Зарайске открылся IV Фестиваль современного искусства «Перезагрузка». В этом году он посвящен теме «Русский Восток: сквозь время и шелка» и исследует следы Востока в истории города — современное искусство становится способом увидеть культурные связи, которые на протяжении веков формировали облик Зарайска. ✔️ Поехать в Переделкино — всегда приятно. Там только-только открылись «Гаражи» — событийная площадь на территории исторической автобазы Союза Писателей, улица человеческих историй и увлечений. Из относительно недавних открытий — музейный дом «Первая дача», где дебютная выставка «Ход коня» посвящена Виктору Шкловскому — писателю и литературоведу, жизнь которого была тесно связана с городком писателей. ✔️ Палех — старинный центр иконописи, но и там есть галерея современного искусства «Объект.Объект». Сейчас там идет выставка Ольги Бровко-Семёновой «Уязвимость». ✔️ В Суздаль едем в центр МИРА на выставку «Когда поют соловьи», которая возникла из сотрудничества с местными мастерами, студентами и жителями города. ✔️ Никола-Ленивец. Даже после июльского «Архстояния» сюда стоит ехать: большинство объектов остаются в парке, и их можно увидеть без фестивальной суеты. Это один из немногих случаев, когда современное искусство буквально встроено в природный ландшафт. ✔️ В Серпуховском историко-художественном музее до середины августа работает выставка «Импрессионизм с русской душой». Хороший повод совместить поездку в старый город с посещением одной из самых заметных музейных выставок лета. ✔️ В Звенигородском манеже открыта выставка «Воспитание вкуса», где показывают произведения из собрания князей Юсуповых, предметы декоративно-прикладного искусства и живопись XVIII–XIX веков, дополненные работой современной художницы Аси Феоктистовой.</t>
+  </si>
+  <si>
+    <t>09.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10117</t>
+  </si>
+  <si>
+    <t>Музей-заповедник «Архангельское», который уже успел покорить многих зрителей балетной премьерой с Дианой Вишневой в роли Зинаиды Юсуповой на фестивале «А-Сияние», продолжает радовать событиями. А «Три сестры» стали информационными партнерами грядущего мероприятия. Это мировая премьера «Прокофьев 135: эпос и миф», посвященная 135-летию композитора. Делает все это основатель CONTINUUM ∞ ORCHESTRA Никола Мельников. Программа выстроена как трехчастное путешествие по музыке Сергея Прокофьева. Концерт откроет эпическая кантата «Александр Невский» — одно из самых масштабных произведений композитора. Продолжит вечер мировая премьера: Мельников представит свое произведение «Полночь», созданное на основе фрагментов балета «Золушка». Новая партитура соединит академическое звучание с современной электроникой. Финалом станет сюита № 2 из балета «Ромео и Джульетта» — одна из самых пронзительных в творчестве Прокофьева. Но главным событием обещает стать не только музыка. Впервые в истории усадьбы концерт будет сопровождаться аудиореактивными AI-скульптурами: они будут в реальном времени откликаться на динамику оркестра и движения дирижера, превращая визуальную часть в равноправного участника исполнения.</t>
+  </si>
+  <si>
+    <t>08.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10116</t>
+  </si>
+  <si>
+    <t>Интересный архитектурный скандал: итальянец годами выдавал самострой за памятник архитектуры и брал с туристов по 40 евро за посещение «достопримечательности». Речь идет о Франко Малоссо и сооружении «амфитеатр Берико», которое он возвел в родном городе Виченца. Мужчина активно продвигал место как памятник архитектуры с находками времен неолита и римской эпохи. Однако это современное незаконно построенное здание, на месте которого был обычный холм. Это не мешало ему рассказывать туристам, что эти места посещал Цезарь и другие исторические личности. Мужчину приговорили к двум годам и четырем месяцам тюрьмы за злоупотребление строительством, подделку произведений искусства и строительство в районе ландшафтных ограничений. Самострой обещали снести. Даже жалко становится неудачливого предпринимателя, он явно любил античность.</t>
+  </si>
+  <si>
+    <t>08.08.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10110</t>
+  </si>
+  <si>
+    <t>Дастин Хоффман — редкий актер, чья фильмография практически совпадает с историей американского кино последних шестидесяти лет. В день его рождения рассказываем, какие фильмы с ним посмотреть или пересмотреть: ✔️ Начать лучше с «Выпускника». Роль растерянного Бенджамена Брэддока сделала Хоффмана мировой звездой. Фильм Майка Николса получил премию «Оскар» за лучшую режиссуру и до сих пор считается классикой Нового Голливуда. ✔️ «Полуночный ковбой» — история дружбы двух неудачников, оказавшихся на дне Нью-Йорка. Картина стала первым и пока единственным фильмом с рейтингом X, получшим «Оскар». ✔️ «Крамер против Крамера» — семейная драма Роберта Бентона, где помимо Хоффмана играет великолепня Мэрил Стрип, получившая «Оскар». Один из самых тонких фильмов о разводе и родительстве. ✔️ Любителям комедий стоит посмотреть «Тутси». Хоффман играет безработного актера, который, чтобы получить роль, переодевается женщиной. Фильм стал одной из самых успешных комедий 1980-х, а сам актер получил номинацию на «Золотой глобус» и премию BAFTA. ✔️ Всем известный «Человек дождя». Герой Хоффмана — аутист, чья встреча с братом, которого сыграл Том Круз, постепенно меняет жизнь обоих. Картина получила четыре премии «Оскар», включая награду за лучший фильм. ✔️ Если хочется политического триллера, смотрите «Всю президентская рать». Хоффман и Роберт Редфорд сыграли журналистов Карла Бернстайна и Боба Вудворда, расследование которых привело к Уотергейтскому скандалу и отставке президента Ричарда Никсона. Спустя полвека фильм по-прежнему считается одним из лучших произведений о журналистике. А какой фильм с Хоффманом вы бы добавили в этот список?</t>
+  </si>
+  <si>
+    <t>07.08.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10109</t>
+  </si>
+  <si>
+    <t>Надеемся, что вечер пятницы вы встречаете в том же настроении, что и Хибла Герзмава с Денисом Мацуевым во время исполнения «Травушки-муравушки»!</t>
+  </si>
+  <si>
+    <t>07.08.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10108</t>
+  </si>
+  <si>
+    <t>Баварская опера наконец-то объявила планы на сезон 2026/2027, и в нем много знакомых имен. Рассказываем о грядущих премьерах: ✔️ Центральное событие — завершение «Кольца Нибелунга» Вагнера. В операх «Зигфрид» и «Гибель богов», поставленных Тобиасом Крацером под управлением Владимира Юровского, последние две части «Кольца» раскрывают угасание героических идеалов и крах божественного порядка. Летим на открытие сезона 29 октября. ✔️ Оперу Гаэтано Доницетти «Мария Стюарт» ставит итальянец Франческо Микели — премьера 20 декабря. Дирижер Антонино Фольяни, в заглавной партии — итальянка Анастасия Бартоли. ✔️ Опера «Доктор Атом» — самое известное произведение американского композитора Джона Адамса на либретто Питера Селларса. Она рассказывает о физике Роберте Оппенгеймере и создании первой атомной бомбы. Премьеру 4 февраля выпустит немецкий режиссер Клаус Гут. ✔️ Оперу Петра Чайковского «Мазепа» на сюжет поэму Пушкина «Полтава» ставит Дмитрий Черняков, дирижер — Даниэле Рустиони. Премьера 15 марта следующего года. В заглавной партии — беларус Владислав Сулимский, главная женская роль у российской меццо-сопрано Екатерины Губановой. ✔️ За оперу Жюля Массне «Вертер» взялась исключительно женская команда — дирижер Карина Канеллакис и французская режиссер Мари-Эв Синьироль. Премьера — 15 мая. ✔️ Завершающей премьерой сезона 16 июля 2027 года станет опера Бенджамина Бриттена «Смерть в Венеции» в постановке Василия Бархатова. Это его дебют на сцене Баварской оперы, за дирижерским пультом — Эдвард Гарднер.</t>
+  </si>
+  <si>
+    <t>06.08.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10107</t>
+  </si>
+  <si>
+    <t>Новый театральный сезон вот-вот начнется. Рассказываем про ближайшие московские премьеры — кто-то начинает играть уже в августе: ✔️ Театр «а39» 4 и 7 августа покажет еще не премьеру, но генеральный прогон нового спектакля Олега Глушкова «Ласточка моя» по всем известной «Бесприданнице» Островского. ✔️ Следующий в списке раннего начала сезона — Театр на Таганке. 4 и 5 августа идем на премьеру Дарьи Авратинской «Вестсайдская история», где мюзикл обещают соединить с психологическим театром. ✔️ Следом идем на премьеру совсем нового театрального коллектива «Мастерская Назаровых» — «Любовью не шутят». 11 и 12 августа, режиссер — Полина Айрапетова. ✔️ ТОН-центр 13 августа радует премьерой «Радости-свадьбы с подменой невесты и другими происшествиями», созданной невероятной командой: Андреем Бартеневым, Катей Бочавар, Владимиром Ранневым, Евгенией Некрасовой и ансамблем N’Caged. Цены, кстати, не театральные. ✔️ Театр.doc 15 августа выпускает важную премьеру — это «Выход» Дмитрия Мулькова по документальной пьесе Анастасии Патлай о том, как работают больничные клоуны и почему это важно. ✔️ В пространстве «Внутри» 3 сентября — «Дневник советского андерграунда» в постановке Виталия Рождественского. В основе спектакля — книга продюсера Олега Цодикова. ✔️ Режиссер Николай Рощин дебютирует в «Сатириконе» 6 сентября со спектаклем «Накануне» по пьесе Горького «Егор Булычов и другие». В главной роли — Константин Райкин. ✔️ Театр «Шалом» откроет сезон 12 сентября премьерой режиссера Белорусского театра кукол Евгения Корняга «Магда», рассказывающей о последних днях Йозефа и Магды Геббельс в бункере Гитлера. ✔️ Отдельный привет петербуржцам из Москвы: с 28 сентября в Театре Комиссаржевской пройдут гастроли московской «Студии театрального искусства» со спектаклями Сергея Женовача по пьесам Чехова. На картинке — три сестры в ожидании, когда же все театры поделятся планами на грядущий сезон.</t>
+  </si>
+  <si>
+    <t>06.08.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10098</t>
+  </si>
+  <si>
+    <t>В следующем году Метрополитен-музей посвятит выставку Джону Гальяно. Она еще не открылась, но уже вызвала споры касательно расистских высказываний модельера. Она будет разделена на три части: «Опоры», «Горизонты» и «Атлас трансформаций». Первая откроется хронологией, связывающей карьеру и коллекции Галлиано с более широкими историческими и культурными событиями. Она напрямую затронет скандал из-за его высказываний в 2010 и 2011 годах, которое привело к увольнению из Christian Dior, а также к осуждению парижским судом за публичные оскорбления на почве расы, религии, этнической принадлежности или происхождения. Также будет рассмотрено его последующее лечение от наркотической зависимости и публичное признание им своих действий. Обещают, что вместо традиционного повествования о позоре и искуплении, галерея исследует, как культурные ценности и исторические обстоятельства постоянно меняют восприятие работы дизайнера. Выставка предложит посетителям задуматься о том, как пересекаются эстетические достижения, этическая ответственность и институциональное признание. Кстати, перед тем как планировать выставку, Метрополитен-музей встретился с влиятельными раввинами и еврейскими лидерами, чтобы обсудить выбор фигуры. А куратор Метрополитен-музея Эндрю Болтон говорит: «Для меня вопрос заключается в том, как совместить художественные достижения и этическую ответственность, не позволяя одному вытеснить другое».</t>
+  </si>
+  <si>
+    <t>05.08.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10096</t>
+  </si>
+  <si>
+    <t>Про новинки кинопроката в этом августе мы вам рассказали, а теперь хотим поделиться рекордными новостями. «Человек-паук: Новый день» собрал 875 млн долларов в мировом прокате за первый уикенд, а «Одиссея» — 911 млн долларов. Фильмы установили мировой рекорд — это лучший результат по сборам в истории. А вы уже посмотрели?</t>
+  </si>
+  <si>
+    <t>05.08.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10095</t>
+  </si>
+  <si>
+    <t>Ингеборга Дапкунайте — одна из самых закрытых актрис во всем, что касается частной жизни. Но вчера на Эдинбургском театральном фестивале (про параллельную программу которого мы рассказали отдельно) прошла премьера спектакля «Камешек на дороге», где она рассказала публике историю всех женщин в своей семье. На сцене — один стул и сама актриса. Британский режиссер Саймон Стоукс сознательно отказался от сложной сценографии, чтобы главным материалом спектакля стала память — хрупкая и избирательная. Само название, «Камешек на дороге», отсылает к тому, как маленькие вещи оказываются долговечнее громких исторических событий.</t>
+  </si>
+  <si>
+    <t>04.08.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10094</t>
+  </si>
+  <si>
+    <t>Всем любилям музыки — в Амстердам, который на десять дней превратится в один большой концертный зал. С 7 по 16 августа здесь пройдет Grachtenfestival — один из самых необычных фестивалей классической музыки в Европе. Вместо привычных филармоний концерты проходят на баржах, во внутренних двориках старинных домов, в музеях, церквях, парках и прямо на берегах каналов. Фестиваль появился в 1998 году как площадка для молодых музыкантов и сегодня остается крупнейшим нидерландским фестивалем, посвященным новым именам в академической музыке и джазе. Многие концерты бесплатны, а главная идея — показать музыку в неожиданных городских пространствах. В программе этого года — более 150 концертов. Главное достоинство Grachtenfestival — возможность услышать музыку там, куда обычно невозможно попасть.</t>
+  </si>
+  <si>
+    <t>04.08.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10087</t>
+  </si>
+  <si>
+    <t>В день 125-летия Луи Армстронга с рубрикой #сестрыподомам отправляемся в обычный жилой район Квинс в Нью-Йорке. В 1943 году Армстронг и его жена Люсиль купили здесь небольшой дом и прожили в нем почти 30 лет — до самой смерти музыканта в 1971. Несмотря на мировую славу, Армстронг не переехал ни в Беверли-Хиллз, ни на Манхэттен: он сознательно выбрал тихий рабочий район и называл его своим домом. После смерти Армстронга Люсиль сохранила дом практически нетронутым. Сегодня это дом-музей: здесь почти все осталось на своих местах: мебель, пластинки, магнитофоны, фотографии, одежда и даже знаменитая бирюзовая кухня 1970-х, ставшая одной из визитных карточек музея. Во время экскурсии в комнатах звучит голос самого Армстронга — посетители слушают его домашние записи, которые он делал на магнитофон. В 2023 году напротив исторического дома открылся культурный центр Луи Армстронга. В нем разместились постоянная экспозиция, концертный зал и архив более чем из 60 тысяч документов, фотографий, писем, домашних записей и других материалов, связанных с жизнью и творчеством музыканта. Архив открыт для исследователей по предварительной записи.</t>
+  </si>
+  <si>
+    <t>03.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10086</t>
+  </si>
+  <si>
+    <t>А вот хорошие новости для всех профессионалов сферы искусства: калифорнийские исследователи представили AI Provenance Assistant — чат-бот, который помогает искать произведения, похищенные нацистами во время Второй мировой войны. Это не инструмент для определения подлинности картин и не «детектор украденного искусства». Его задача — ускорить работу исследователей, которые занимаются провенансом, то есть восстанавливают историю произведений и их владельцев. Разработчики обучили систему работать с архивами, музейными каталогами и базами данных, где информация часто хранится на разных языках, содержит ошибки, разные варианты написания имен и разрозненные сведения. Вместо сложных поисковых запросов пользователь может задать вопрос обычным языком, а чат-бот сам найдет связанные записи, альтернативные написания имен и переводы. С 1933 по 1945 год нацисты похитили или вынудили владельцев продать около 650 тысяч произведений искусства. По оценкам, около 100 тысяч из них до сих пор не найдены. Авторы проекта подчеркивают, что ИИ не заменяет специалистов по провенансу и не принимает юридических решений. Он помогает быстрее ориентироваться в огромных массивах архивных данных и находить зацепки, на которые раньше могли уходить недели или месяцы работы.</t>
+  </si>
+  <si>
+    <t>03.08.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10079</t>
+  </si>
+  <si>
+    <t>В список всемирного наследия ЮНЕСКО попал театр Анджело Мариани в Сант-Агата-Фельтрия — всего на 136 мест и 44 ложи. Это старейший театр в Италии, полностью построенный из дерева в 1605 году. Это самая выдающаяся культурная достопримечательность Сант-Агата-Фельтрии. Внутри можно полюбоваться замечательной театральной декорацией художника Ромоло Ливерани. Хотели бы там побывать?</t>
+  </si>
+  <si>
+    <t>02.08.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10069</t>
+  </si>
+  <si>
+    <t>А вот, где кино хотелось бы посмотреть — в китайской деревне Наньпин, где старое здание превратили в общественное пространство, объединяющее кинотеатр и публичную библиотеку. В отличие от обычного кинотеатра, просмотр фильма в зале требует взгляда сквозь существующую несущую конструкцию. Можно смотреть кино даже издалека через внутренний двор. Во дворе даже установлена ​​​​управляемая система затенения для проведения дневных сеансов.</t>
+  </si>
+  <si>
+    <t>02.08.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10063</t>
+  </si>
+  <si>
+    <t>Начался последний месяц лета, который радует кинопрокатом и большим количеством фестивальных фильмов. Рассказываем, на какие премьеры стоит обратить внимание и отправиться в кинотеатр: ✔️ Редкий случай — хорошая романтическая комедия в прокате с 13 августа. Это фильм «40 свиданий, 40 ночей», в котором героиня должна найти любовь за очень короткий срок. ✔️ Кому понравилась «Субстанция»? С 13 августа в прокате боди-хоррор «Ешь, молись, худей» из главного конкурса фестиваля Sundance с похожим сюжетом. ✔️ До нас добрался фильм «Самурай и пленник» из официальной программы Каннского кинофестиваля этого года. Идем смотреть историческую драму 13 августа. ✔️ Еще один каннский фильм в российском прокате — «Параллельные истории» с Изабель Юппер, Венсаном Касселем и Катрин Денев в главных ролях. О том, как писательница шпионит за соседями, чтобы сделать их героями своего романа. ✔️ Сэмюэль Л. Джексон и Ева Грин в главных ролях в фильме «Сыграть в ящик», который выйдет в прокат 20 августа. Авантюрный экшн, который любопытен как минимум из-за актерского состава. ✔️ 20 августа идем #сдетьми на аниме «И наступит рассвет» из программы Берлинале этого года — о двух братьях и их друге детства, которые пытаются спасти семейную фабрику фейерверков.</t>
+  </si>
+  <si>
+    <t>01.08.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10047</t>
+  </si>
+  <si>
+    <t>В день рождения Ив Сен-Лорана с рубрикой #сестрыподомам отправляемся не в Париж и даже не в Марракеш, а в Нормандию — на русскую дачу великого кутюрье. Ив Сен-Лоран построил ее в 1989 году неподалеку от своего поместья Шато-Габриэль. Идея появилась после путешествия по СССР: в Москве и Ленинграде он купил книгу XIX века о русском деревянном зодчестве и настолько проникся увиденным, что решил создать собственную сказочную избушку. За проект отвечал близкий друг модельера, знаменитый декоратор Жак Гранж. Дом с крутой крышей, резными арками и широкой террасой напоминает одновременно русский терем и театральную декорацию. Интерьер Гранж посвятил «Русским сезонам» и творчеству Льва Бакста: красные потолочные балки, старинные витражи, русская мебель XIX века, восточные ковры и кресла, обитые килимами. Большую часть дачи занимала просторная гостиная, дополненная совсем небольшой кухней. Позднее рядом появились отдельный спальный павильон и настоящий цыганский фургон для гостей. Все это окружали березовая роща и сад с десятками сортов гортензий. Сам Жак Гранж называл дачу своим любимым проектом — «чистой фантазией». Кажется, более подходящего определения для русского терема Ива Сен-Лорана и не придумать.</t>
+  </si>
+  <si>
+    <t>31.07.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10046</t>
+  </si>
+  <si>
+    <t>С 5 по 15 августа швейцарский Локарно в 79-й раз станет одной из главных точек на мировой кинокарте. В программе фестиваля этого года — 233 фильма из 69 стран и сразу 103 мировые премьеры. Локарно принято считать более свободной альтернативой Каннам и Венеции. Здесь меньше красных дорожек и разговоров об «Оскаре», зато больше режиссеров, имена которых пока известны преимущественно кинокритикам. Главная сцена фестиваля — средневековая Пьяцца-Гранде. Каждый вечер площадь превращается в гигантский кинотеатр под открытым небом, способный принять около восьми тысяч зрителей. В международном конкурсе покажут новую работу Хон Сансу «Некуда опустить взгляд», а также фильмы Дени Коте и Аны Ваз. Более зрительская программа Пьяцца-Гранде объединит картину Джеймса Грэя «Бумажный тигр» с Адамом Драйвером и Скарлетт Йоханссон, «Приглашение» Оливии Уайлд и французскую комедию «Все о Коринн» с Изабель Юппер и Дианой Крюгер. Между премьерами на большом экране покажут классику: «Таксист», «Дикие сердцем» Дэвида Линча и «Танцующий с волками». Главный приз фестиваля — «Золотой леопард».</t>
+  </si>
+  <si>
+    <t>31.07.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10040</t>
+  </si>
+  <si>
+    <t>Сегодня день рождения Луи де Фюнеса — французского актера, одиного из величайших комиков мирового кино: за свою карьеру он снялся больше чем в 150 фильмах, а звездный статус получил довольно поздно, только к 44 годам. В СССР его обожали — «Фантомас» и «Жандарм из Сен-Тропе» шли в прокате с огромным успехом, и для целого поколения советских зрителей де Фюнес стал синонимом самого понятия «французская комедия». 6 фильмов, которые можно посмотреть или пересмотреть: ✔️ «Фантомас» (1964) — де Фюнес играет комиссара Жюва, гоняющегося за неуловимым преступником Фантомасом (Жан Маре). Роль получилась настолько яркой, что комиссар неожиданно затмил самого злодея — трилогия («Фантомас», «Фантомас разбушевался», «Фантомас против Скотланд-Ярда») стала главным трамплином к мировой славе актера. ✔️ «Не пойман — не вор» (1958) — первая по-настоящему звездная роль. Де Фюнес играет браконьера Блеро, который назло бестолковому полицейскому Паржу продолжает ловить кроликов и форель, несмотря на закрытый сезон охоты. ✔️ «Жандарм из Сен-Тропе» (1964) — первый фильм долгоиграющей франшизы про незадачливого жандарма Крюшо, одна из главных визитных карточек актера. ✔️ «Большая прогулка» (1966) — лучшая по рейтингу роль во всей фильмографии де Фюнеса: дирижер Станислас Лефор вместе с трубочистом (Бурвиль) пробирается через оккупированную немцами Францию, укрывая двух британских летчиков. ✔️ «Игрушка» (1976) — редкая для де Фюнеса драматическая роль: он играет богатого магната, чей избалованный сын в буквальном смысле выбирает себе игрушку — журналиста, которого можно купить. ✔️ «Жандарм и инопланетяне» (1979) — поздний фильм франшизы про Сен-Тропе, где привычный комедийный формат сталкивается с НЛО — абсурдистский поворот, который зрители полюбили не меньше оригинала.</t>
+  </si>
+  <si>
+    <t>30.07.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10039</t>
+  </si>
+  <si>
+    <t>31 июля и 1 августа в амфитеатре «Голливуд-боул» пройдет «Феерия Чайковского с фейерверком» — одна из самых любимых летних традиций Лос-Анджелеса, объединяющая русский романтизм и пиротехническое шоу. Программа целиком посвящена музыке Петра Чайковского: прозвучат сюита из балета «Спящая красавица», «Славянский марш», фрагменты «Лебединого озера» и, конечно, увертюра «1812 год». По традиции ее исполнение завершится грандиозным фейерверком. В этом году Лос-Анджелесским филармоническим оркестром впервые будет дирижировать Хлоя Дюфрен — специалистка по творчеству Чайковского и бывшая участница стипендиальной программы Густаво Дудамеля. Для нее это станет дебютом на сцене «Голливуд-боул». К оркестру присоединится цирковая труппа «Вертиго», известная своими головокружительными трюками, бросающими вызов гравитации. Акробатика и пластика артистов будут вплетены непосредственно в исполнение музыки из «Лебединого озера». А традиционный финал — с пушечными залпами и фейерверком под грохот увертюры «1812 год» — прозвучит при участии духового оркестра Университета Южной Калифорнии. Как вам такое исполнение Чайковского, дорогие подписчики?</t>
+  </si>
+  <si>
+    <t>30.07.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10038</t>
+  </si>
+  <si>
+    <t>С середины июля Эрмитаж тестирует новую гибкую систему цен на билеты в Главный музейный комплекс: чем позже приходишь, тем дешевле вход. По вторникам, пятницам и субботам билет на сеанс с 11:00 стоит 1200 рублей, с 16:00 — уже 700, а с 18:00 — всего 500. Вечерние сеансы в итоге выходят в 1,7–2,4 раза дешевле дневных. Причина — обычная перегрузка: по данным музея, до 80% посетителей приходят именно с 11:00 до 16:00, что создает нагрузку на входные зоны, гардеробы, климатическое оборудование и, что важнее всего, на безопасность людей и самих экспонатов. Новая система должна равномернее распределить поток гостей по всему дню — и заодно вознаградить тех, кто готов прийти под вечер: залов в это время меньше, а свет для просмотра живописи часто даже мягче. На льготные категории билетов изменения не распространяются. А вы ходите в музеи вечерами?</t>
+  </si>
+  <si>
+    <t>29.07.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10033</t>
+  </si>
+  <si>
+    <t>Кстати, в Феодосии, где Айвазовский родился, прожил всю жизнь и умер, до сих пор стоит дом, который он построил сам — прямо на берегу моря. Сегодня это его дом-музей, и вот несколько фактов о нем. В 1845 году, вернувшись из Петербурга, Айвазовский по собственному проекту возвел дом у самой воды — и почти сразу открыл в нем галерею из 49 своих полотен. Спустя 35 лет, 29 июля 1880 года, ровно в день своего рождения, он официально открыл при доме уже полноценную публичную картинную галерею — на тот момент первую в Крыму и одну из первых в стране: она появилась даже раньше Третьяковки и Русского музея. По завещанию художника, после его смерти в 1900 году галерея перешла родному городу — сейчас в ее собрании больше 400 картин, включая работы самого Айвазовского на мифологические и библейские сюжеты, а также произведения других маринистов. У парадного входа в галерею когда-то стояли два мраморных льва IV века до н. э. — их подняли со дна Керченского пролива, где находился античный город Фанагория; на их спинах, если верить местным, обожали сидеть феодосийские дети. Кстати, сегодня Айвазовский — один из самых дорогих русских художников на аукционах после Кандинского и Малевича.</t>
+  </si>
+  <si>
+    <t>29.07.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10026</t>
+  </si>
+  <si>
+    <t>29 июля — день рождения Айвазовского. Он вырос в приморской Феодосии и с детства часами мог просто смотреть на море — наблюдал за стихией и запоминал увиденное, чтобы потом перенести на холст. Всего за жизнь он написал больше 6000 морских пейзажей и говорил об этом коротко: «Море — это моя жизнь». Надеемся, дорогие подписчики, вы тоже любуетесь морем этим летом.</t>
+  </si>
+  <si>
+    <t>28.07.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10025</t>
+  </si>
+  <si>
+    <t>С 7 по 31 августа в шотландской столице пройдет программа Fringe Эдинбургского театрального фестиваля — крупнейший в мире смотр сценических искусств. В этом году заявлено более 3600 постановок — от театра, комедии и танца до цирка и кабаре, представляющих 71 страну. Фринж прошел в первый раз в 1947-м довольно случайно: несколько театральных трупп приехали в Эдинбург выступить «на полях» только что созданного официального фестиваля — их туда не приглашали, но и не прогоняли. С тех пор формат остался неизменным: у Фринжа нет отборочной комиссии — заявить свой спектакль может кто угодно, где угодно, будь то настоящий театр, паб, книжный магазин или подвал. На весь август город фактически превращается в один сплошной культурный марафон.</t>
+  </si>
+  <si>
+    <t>28.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10021</t>
+  </si>
+  <si>
+    <t>Архитектурное бюро Аннабель Зельдорф представило проект нового крыла Института искусств Кларка в Массачусетсе. Его задача — не только разместить коллекцию европейского искусства, но и примирить два здания, которые до сих пор существовали рядом как «инь» и «янь». Первое — строгий неоклассический музей из белого мрамора, построенный в 1950-х. Второе — модернистская пристройка 1970-х, облицованная красным гранитом. Сейчас их соединяет переход. Внутри появятся 12 залов с дубовыми полами и окнами в бронзовых рамах. Здесь разместят более 300 произведений из собрания предпринимателя и филантропа Асо Тавитяна: работы Ван Дейка, Рубенса, Бернини, Ватто и Виже-Лебрен. На строительство и содержание коллекции он завещал музею 45 миллионов долларов. Кстати, ранее бюро Зельдорф обновило нью-йоркскую Коллекцию Фрика, а сейчас работает над проектами для Национальной галереи в Лондоне и Лувра.</t>
+  </si>
+  <si>
+    <t>27.07.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10020</t>
+  </si>
+  <si>
+    <t>В Барселоне появится биеннале цифрового искусства. Город, в котором уже проходят фестивали Sónar+D, OFFF и MIRA, решил собрать цифровое искусство в отдельную большую программу. Она продлится с ноября 2026-го по март 2027 года. Центральным событием станет выставка «Векторы» в Disseny Hub. Она объединит художников, которые работают с генеративной графикой, алгоритмами, виртуальными пространствами и гибридными формами искусства. В центре внимания — отношения человека с машинами и другими видами, невидимая инфраструктура цифрового мира и возможные варианты будущего. Но пределами музея биеннале не ограничится. На станции метро Glòries появится проект «Резонансы»: цифровые работы будут показывать на 16-метровом экране в вестибюле, окруженном садом кактусов. Другие выставки и события распределят по культурным пространствам Барселоны и Каталонии. Также в программе — международный симпозиум и профессиональная площадка для художников, кураторов и технологических студий.</t>
+  </si>
+  <si>
+    <t>27.07.26 04:28</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10017</t>
+  </si>
+  <si>
+    <t>В Музее Мунка в Осло показывают знаменитый фриз «Фрейя» — 12 картин, которые художник создал в 1922 году для женской столовой шоколадной фабрики. На полотнах — сборщики фруктов, купальщики, цветущие сады и залитые солнцем пейзажи. Предполагалось, что эти идиллические сцены будут вдохновлять работниц, которых тогда называли «шоколадными девушками». Правда, их собственная жизнь выглядела иначе: низкая зарплата, тяжелый труд и почти полное отсутствие доступа к отдыху и искусству, изображенных Мунком. Через историю фриза кураторы исследуют борьбу за восьмичасовой рабочий день, гендерное неравенство и колониальное происхождение какао, поступавшего на европейские фабрики из Южной Америки, Карибского региона и Ганы. Фриз обычно находится внутри фабрики и покинул ее всего во второй раз. Впервые его показывают в Норвегии за пределами фабричной столовой — редкая возможность рассмотреть работы вблизи. Выставка «Эдвард Мунк и шоколадная фабрика» открыта в музее MUNCH до 11 октября 2026 года.</t>
+  </si>
+  <si>
+    <t>26.07.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10013</t>
+  </si>
+  <si>
+    <t>В день рождения Стэнли Кубрика с рубрикой #сестрыподомам отправляемся в Хартфордшир — в поместье, которое режиссер купил в 1965 году и где прожил со своей семьей 14 лет. Именно отсюда он ездил на студию Elstree и снимал «Сияние», «Космическую одиссею», «Заводной апельсин» и «Барри Линдона». Викторианское поместье спрятано за коваными воротами на 2,4 гектарах земли: главный дом, отдельный гараж с двухкомнатной квартирой и гостевой домик почти на 300 квадратов. Внутри — лепнина, оригинальные двери и камины, высокие потолки и круглая солнечная веранда; снаружи — сады, крытые террасы, отапливаемый бассейн, две теплицы и собственный фруктовый сад. На доме до сих пор висит памятная табличка в честь Кубрика, а теперь он ждет новых хозяев: в 2025 году его выставили на продажу за £6,95 млн (около $9,4 млн). Вдруг найдется кто-то, кто захочет открыть в нем музей режиссера?</t>
+  </si>
+  <si>
+    <t>26.07.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10006</t>
+  </si>
+  <si>
+    <t>26 июля — день рождения Стэнли Кубрика. Начнем день с отрывка из его фильма «С широко закрытыми глазами» (1999), где герой Тома Круза попадает на закрытую церемонию в загородном особняке. Это был последний фильм Кубрика: он умер всего через несколько дней после того, как показал студии финальный монтаж. Картина по повести Артура Шницлера превращает благополучный брак нью-йоркского врача в галлюцинаторное путешествие по грани реальности и наваждения — и ритуальная сцена в особняке остается одним из самых узнаваемых эпизодов в истории кино. А вот музыка оттуда — это отдельная легенда. Трек называется Masked Ball, написала его британская композитор Джослин Пук, и построен он на записи румынской православной литургии, которую пели священники в церкви в городе Бая-Маре, — только пущенной задом наперед. Изначально она задумывала ее как высказывание о лицемерии церкви. Кассету Кубрику передал его ассистент Леон Виттали, а режиссер услышал в этих перевернутых голосах не социальное высказывание, а что-то первобытное, и попросил Пук адаптировать трек специально для фильма. Если прослушать композицию в обратную сторону, действительно можно разобрать слова литургии на румынском.</t>
+  </si>
+  <si>
+    <t>25.07.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10000</t>
+  </si>
+  <si>
+    <t>Музей Гуггенхайма в Абу-Даби — проект, который ждали двадцать лет. Фрэнк Гери спроектировал его еще в 2006-м, стройка на острове Саадият то стартовала, то замирала — из-за пандемии, нехватки финансирования, критики условий труда рабочих. Открытие сейчас снова назначено на конец 2026 года, и на этот раз, надеемся, всерьез: здание почти готово, идет отделка интерьеров. Это будет самый большой музей во всей сети Гуггенхайма — около 30 000 квадратных метров, собранных в кластер из девяти асимметричных металлических конусов, отсылающих к традиционным ветровым башням Персидского залива. Коллекция при этом выстроена не хронологически: по словам директора музея, экспозицию организовали «соматически» — через темы и телесное движение по пространству, а не по линии времени, потому что и само здание, по ее словам, «не линейно». Особый вес открытию придает печальный повод: Фрэнк Гери умер в декабре 2025-го, в 96 лет, и Гуггенхайм в Абу-Даби станет одним из последних его больших проектов, доведенных до конца, — своего рода прощальным жестом архитектора, который когда-то доказал, что общественное здание может быть настолько же эмоциональным объектом, как скульптура.</t>
+  </si>
+  <si>
+    <t>25.07.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9999</t>
+  </si>
+  <si>
+    <t>На аукционе Sotheby's тираннозавр по имени Гас ушел с молотка за $50,1 млн — это самый дорогой динозавр в истории аукционов. Стартовая цена была $19 млн, а оценивали лот в $20–30 млн, но семь участников устроили десятиминутную битву ставок по телефону, разогнав цену почти вдвое выше прогноза. Это один из самых полных скелетов этого вида, когда-либо найденных: 12 метров в длину. Особая ценность в редких деталях и их сохранности: полный таз, обе стопы (такое известно всего у одного другого экземпляра) и вилочковая кость. Нашли динозавра в 2021 году на ранчо в Южной Дакоте, а назвали в честь фермера Гэри «Гаса» Ликинга, на чьей земле его откопали. Предыдущий рекорд тоже принадлежал Sotheby's: в 2024 году скелет стегозавра ушел за $44,6 млн миллиардеру Кену Гриффину, который отдал находку на четыре года в Американский музей естественной истории. Палеонтологи, впрочем, к таким продажам относятся настороженно: как только окаменелость попадает в частные руки, она фактически выпадает из научного оборота — научные журналы публикуют только исследования, основанные на образцах из публичных коллекций.</t>
+  </si>
+  <si>
+    <t>24.07.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9998</t>
+  </si>
+  <si>
+    <t>Санта-Фе Опера, один из главных летних оперных фестивалей США, открыл 69-й сезон. На открытии показали «Мадам Баттерфляй» Пуччини: именно с этой оперы театр начинал свою историю в 1957 году, так что спектакль — своего рода символическое возвращение к истокам. В афише, среди прочего, — «Евгений Онегин» Чайковского. А завтра, 25 июля театр представит настоящую редкость: оперу Генделя «Роделинда» — произведение XVIII века, которое в Санта-Фе не звучало ни разу за всю историю фестиваля. Всего до конца лета зрителей ждет 38 спектаклей — смесь новых постановок, проверенной классики и по-настоящему редких находок, ради которых сюда приезжают ценители со всего мира.</t>
+  </si>
+  <si>
+    <t>24.07.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9997</t>
+  </si>
+  <si>
+    <t>В этом году отмечается 95-летие московского Метростроя, и в честь этого юбилея в столице появится пространство, где каждый сможет погрузиться в мир строительства метро. На «Подстанции 95» на Chess&amp;Jazz в саду «Эрмитаж», на которую сестры обратили внимание, ожидается множество активностей: музыкальные шахматы от композитора Николы Мельникова, выставка авторских касок от галереи Sample и множество других сюрпризов. Также будет возможность попробовать фирменный лимонад или мороженое с котиками-строителями, а также поучаствовать в розыгрыше мерча. Кажется, это будет незабываемое путешествие в прошлое и будущее города. Подробнее — в телеграм-канале Градостроительного комплекса Москвы.</t>
+  </si>
+  <si>
+    <t>24.07.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9995</t>
+  </si>
+  <si>
+    <t>Этим летом у озера Блед в Словении, в тени средневекового замка XIII века, открывается Музей Lah — новая частная институция современного искусства. Здание площадью 5000 кв. м спроектировал сэр Дэвид Чипперфилд, лауреат Притцкеровской премии, автор Нового музея в Берлине и Museo Jumex в Мехико. Музей построен для собрания филантропов Игоря и Мойцы Лах, которое они формировали более трех десятилетий. Это свыше 800 произведений более чем 100 художников, от послевоенного искусства до наших дней: Ансельм Кифер, Йозеф Бойс, Илья и Эмилия Кабаковы, Уильям Кентридж, Зоран Мушич и группа «Новое Словенское Искусство» — рядом с именами Анн Имхоф и Хито Штейерль. Помимо выставочных залов музей задуман как культурный центр с библиотекой, исследовательским центром и рестораном — по замыслу основателей, институция должна не просто дополнить туристический маршрут вокруг озера, а стать новой точкой притяжения для любителей искусства.</t>
+  </si>
+  <si>
+    <t>23.07.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9991</t>
+  </si>
+  <si>
+    <t>Байройтский фестиваль в этом году отмечает 150-летие — он пройдет с 24 июля по 26 августа и впервые в своей истории представит масштабную юбилейную программу, выходящую за пределы привычного вагнеровского канона. Главное событие — премьера «Риенци», ранней оперы Вагнера, которую фестиваль не показывал ни разу за полтора века. Дирижирует Натали Штуцман, в главной партии — Андреас Шагер. Не менее смелый жест — «Кольцо нибелунга» в виде экспериментального медиа-арт-проекта: визуальный ряд создают нейросети, за дирижерским пультом — Кристиан Тилеман. Также готовится мировая премьера оперы Бернхарда Ланга «Брюнгильда Бернс» с Кэтрин Фостер, а также вернется культовый «Летучий голландец» Дмитрия Чернякова с Асмик Григорян и Оксаной Лынив — первой женщиной-дирижером в истории фестиваля. А пока в Байройте готовятся к премьере «Риенци», слушаем ее увертюру в исполнении Томского симфонического оркестра — дирижирует народный артист СССР Павел Ядых, запись 1992 года.</t>
+  </si>
+  <si>
+    <t>23.07.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9986</t>
+  </si>
+  <si>
+    <t>Фонд Сандретто Ре Ребауденго — один из главных частных фондов современного искусства Италии официально открыл третью площадку на острове Сан-Джакомо-ин-Палудо в Венеции. К штаб-квартире в Турине и площадке в Ланге теперь добавилась целая заброшенная лагунная территория, купленная Патрицией Сандретто и ее мужем Агостино в 2018 году. Остров, до этого десятилетиями зарастал, а его постройки — три пороховых погреба гарнизона 1810 года, возведенного на месте снесенного средневекового монастыря — были в руинах. Реставрация совместила сохранение исторической архитектуры с проектом экологического восстановления: высадку новых деревьев, воссоздание природного ландшафта и полностью автономный принцип работы пространства. Официальное открытие совпало с 61-й Венецианской биеннале и сопровождалось насыщенной программой: персональная выставка британца Мэтта Копсона «Фанфары. Плач» под кураторством Ханса Ульриха Обриста, групповая экспозиция «Не надейся, будь надеждой» из коллекции фонда, а также фотопроект, документирующий четыре года реставрационных работ на острове. В саду разместились постоянные инсталляции Клэр Фонтен, Марио Гарсиа Тореса, Хью Хейдена, Гошки Мацуги, Памелы Розенкранц и Томаса Шютте.</t>
+  </si>
+  <si>
+    <t>22.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9981</t>
+  </si>
+  <si>
+    <t>В том же Арле 9 июля открылся Fonds Bustamante — новый фонд современного искусства французского художника Жана-Марка Бустаманте, разместившийся в отреставрированной церкви Сент-Круа XII века. Реконструкцией здания занимался архитектор Шарль Зана: неф отдан под основные выставочные залы, а боковые приделы — под исследовательский центр и кафе. Фасад украсила фриза из эмалированной лавы работы самого Бустаманте и монументальная скульптура Кристины Иглесиас. Для 74-летнего Бустаманте, представлявшего Францию на биеннале в Сан-Паулу и в Венеции и участвовавшего в трех Documenta, это своего рода возвращение к истокам — именно в Арле, на музейной площадке Реатю, он показал свои первые фотографии еще в 1973 году. Открытие фонда приурочено к старту фестиваля Rencontres d'Arles и отмечено выставкой «Зеркала» — она продлится до 30 октября. Здесь работы самого Бустаманте (от ранних фотографий до последних серий на плексигласе) вступают в диалог с произведениями 18 художников нескольких поколений, которых он выбрал лично: среди них Кристина Иглесиас, Тома Шютт, Франц Уэст, Родни Грэм, Рене Даниэльс и Герхард Мерц. Фонд намерен показывать по две крупные выставки в год — весной, во время Фестиваля рисунка, и летом, синхронно с Rencontres.</t>
+  </si>
+  <si>
+    <t>22.07.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9975</t>
+  </si>
+  <si>
+    <t>Les Rencontres d'Arles, старейший в мире фестиваль фотографии проходит прямо сейчас во французском Арле. Он продлится до 4 октября. В этом году фестиваль проходит в 57-й раз, а тема сезона — «Миры на пересчитку»: фестиваль совпадает с приближающимся двухсотлетием фотографии. Одна из главных линий программы — Гана: постер фестиваля создал ганский художник Карлос Идун-Тавиа, а выставка «Мечтая о независимости 1957–1976» прослеживает историю независимости страны через архивные и постановочные кадры. Отдельная ретроспектива посвящена Уильяму Кляйну — в этом году мастеру уличной фотографии исполнилось бы 100 лет, и выставка «Этот путь в рай» напоминает, каким непокорным может быть кадр. Среди самых обсуждаемых проектов — «Фотографы 1963–64»: более 250 снимков, сделанных Полом Маккартни в разгар битломании, редкий взгляд изнутри на феномен, ставший частью визуальной истории XX века. А на выставке «Дворец памяти» Клемана Кожитора архивные кадры и генеративный ИИ соединяются в размышление о том, что общество выбирает помнить, а что рискует забыть. Всего под фестиваль отдано несколько десятков площадок по всему Арлю — от церквей и промышленных руин до нового пространства в парке при госпитале, которое открылось впервые.</t>
+  </si>
+  <si>
+    <t>21.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9971</t>
+  </si>
+  <si>
+    <t>Музей Гулбенкяна в Лиссабоне открывается спустя полтора года после закрытия на масштабную реставрацию. Это один из главных художественных комплексов Европы: коллекция, собранная нефтяным магнатом Каллустом Гулбенкяном, охватывает более пяти тысяч лет истории искусства — от античности до модерна — и по праву считается самым выдающимся частным собранием, сформированным одним человеком в первой половине XX века. Реставрация обновила климат-контроль, освещение и системы безопасности. Среди новшеств — восстановленный нумизматический кабинет, прежде скрытый в небольшом хранилище. Открытие приурочено к 70-летию фонда Гулбенкяна — параллельно реставрации в музее продолжалась работа над консервацией и изучением ключевых полотен, включая портреты кисти Франса Халса и Рембрандта. А по соседству, в Центре современного искусства (CAM), недавно завершилась реконструкция по проекту японского архитектора Кенго Кумы — так что в 2026 году весь комплекс предстает в обновленном виде впервые за десятилетия.</t>
+  </si>
+  <si>
+    <t>21.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9970</t>
+  </si>
+  <si>
+    <t>83-й Венецианский кинофестиваль пройдёт со 2 по 12 сентября на острове Лидо — один из старейших и самых влиятельных киносмотров мира вновь открывает сезон больших премьер. Программу объявят 23 июля, но зарубежная пресса уже строит прогнозы — рассказываем, за чем будем следить: ✔️ Жюри основного конкурса в этом году возглавит Мэгги Джилленхол — актриса и режиссер, чей режиссерский дебют «Про Дарлинг Чэлси» уже получал признание критиков. Ее присутствие во главе жюри задает фестивалю особый акцент на авторском кино. ✔️ «Дикая лошадь» Мартина Макдоны — одна из самых ожидаемых премьер осени. Черная комедия с Сэмом Рокуэллом, Джоном Малковичем и Стивом Бушеми рассказывает об офицерах ЦРУ, отправленных с миссией на остров Пасхи. ✔️ «Чертов ублюдок» Вернера Херцога — драма с Кейт и Руни Мара в главных ролях о двух сестрах, пытающихся прорыть тоннель через горный хребет в поисках воображаемой страны, где существует настоящая любовь. Фильм изначально звали в Канны, но Херцог отказался от участия — ему не предложили место в основном конкурсе. В этом году, как и на майском Каннском фестивале, у Венеции может не оказаться громкого голливудского блокбастера в конкурсе — площадка вновь делает ставку на авторские высказывания.</t>
+  </si>
+  <si>
+    <t>20.07.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9964</t>
+  </si>
+  <si>
+    <t>Если фанаты-любители готовы лететь ради фильма в другие страны, то вот развлечение для истинных ценителей. Аукционный дом Sotheby’s в Греции выставил на продажу незастроенный участок площадью 27 гектаров на острове Итака. Цена — €9,8 млн, или около €36 за квадратный метр. Участок расположен над уединенной бухтой, выходит прямо к морю и имеет собственный доступ к пляжу. От главного въезда к воде уже проложена дорога. Для жилой застройки разрешено возвести около 1 400 м², а для коммерческого проекта — например, отеля — до 20 000 м². Итака традиционно считается родиной Одиссея — тем самым домом, куда герой Гомера десять лет добирался после Троянской войны. В новой «Одиссее» Кристофера Нолана этот путь проходит Мэтт Дэймон. Так что после фильма можно не ограничиваться путешествием по местам съемок, а сразу приобрести финальную точку маршрута. Правда, путь домой стоимостью почти десять миллионов евро по-прежнему нельзя назвать простым.</t>
+  </si>
+  <si>
+    <t>20.07.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9959</t>
+  </si>
+  <si>
+    <t>Поклонники Кристофера Нолана летят в другие города и даже страны, чтобы посмотреть его новую «Одиссею», которая вышла в прокат несколько дней назад. Фильм стал первой полнометражной картиной, целиком снятой на камеры IMAX. Но кинотеатров, способных показать ее в нужном формате, во всём мире совсем немного: например, BFI IMAX в Лондоне, AMC Lincoln Square в Нью-Йорке, TCL Chinese Theatre в Лос-Анджелесе, Cinesphere в Торонто, а также отдельные площадки в Мельбурне и Праге. Поэтому билеты раскуплены на недели вперед, зрители бронируют гостиницы рядом с кинотеатрами, соглашаются на сеансы глубокой ночью и преодолевают тысячи километров. Настоящее культурное паломничество — Гомер бы оценил. Смотрим кадры из нового фильма. В главной роли Мэтт Дэймон, а вместе с ним — Энн Хэтэуэй, Том Холланд и Шарлиз Терон.</t>
+  </si>
+  <si>
+    <t>19.07.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9953</t>
+  </si>
+  <si>
+    <t>В день рождения Бенедикта Камбербэтча вспоминаем не только Шерлока и Доктора Стрэнджа. 6 фильмов, которые можно посмотреть или пересмотреть: ✔️ «Искупление» (2007) — небольшая, но очень важная роль в драме Джо Райта. Камбербэтч появляется здесь как человек, от которого буквально меняется судьба героев, и доказывает, что умеет быть пугающим без лишней демонстративности. ✔️ «Шпион, выйди вон!» (2011) — холодная, сдержанная экранизация Джона ле Карре. Камбербэтч играет Питера Гиллама — молодого сотрудника британской разведки, который существует в мире, где любое чувство приходится прятать глубже, чем государственные тайны. ✔️ «Стартрек: Возмездие» (2013) — большой фантастический фильм, где Камбербэтч играет главного злодея. Его герой Хан — умный, опасный и очень уверенный в себе, и за ним интересно наблюдать на протяжении всего фильма. ✔️ «Игра в имитацию» (2014) — роль математика Алана Тьюринга принесла актеру номинацию на «Оскар». Это один из самых узнаваемых его фильмов: история о человеке, который помог изменить ход войны, но сам оказался не защищен от жестокости своего времени. ✔️ «Власть пса» (2021) — один из самых сильных экранных образов Камбербэтча. В вестерне Джейн Кэмпион он играет владельца ранчо Фила Бербанка — жесткого, токсичного и глубоко уязвимого человека, чья грубость постепенно оказывается формой самозащиты. ✔️ «Курьер» (2020) — шпионская драма о британском бизнесмене Гревилле Винне, который во время холодной войны оказался втянут в операцию с участием советского разведчика Олега Пеньковского. Здесь Камбербэтч играет обычного человека, на которого внезапно ложится историческая ответственность. А какой фильм с Камбербэтчем вы бы добавили в этот список?</t>
+  </si>
+  <si>
+    <t>19.07.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9952</t>
+  </si>
+  <si>
+    <t>Начинаем утро с гомерически смешного видео с Бенедиктом Камбербэтчем, ведь сегодня у него день рождения! Именно так его снимали в роли дракона Смауга в «Хоббите». Сам актер потом признавался, что фильм заставил его чувствовать себя полным идиотом именно за счет технологии motion capture для захвата движений и создания спецэффектов.</t>
+  </si>
+  <si>
+    <t>18.07.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9951</t>
+  </si>
+  <si>
+    <t>Международный совет музеев ICOM представил обновленный этический кодекс, который определяет профессиональные стандарты для музейного сообщества по всему миру. Это первое полное обновление документа: первоначальная версия появилась в 1986 году, а предыдущая масштабная редакция была принята в 2004-м. Сегодня ICOM объединяет свыше 60 тысяч музейных специалистов в 139 странах и территориях, а соблюдение кодекса является условием членства в организации. Кстати, Россия также представлена в ICOM — через национальный комитет «ИКОМ России». Новый кодекс построен вокруг пяти принципов: служение обществу, профессионализм, образование, работа с коллекциями и ответственное управление. Пересмотр связан с вызовами, которых ранее не было в музейной повестке: искусственным интеллектом и цифровыми технологиями, климатическим кризисом, деколонизацией и переосмыслением происхождения музейных собраний. На фото — XI Генеральная конференция ICOM в Москве и Ленинграде, 1977</t>
+  </si>
+  <si>
+    <t>18.07.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9950</t>
+  </si>
+  <si>
+    <t>Картинная галерея Букингемского дворца предстала в новом виде после полной перевески экспозиции. Теперь посетители смогут увидеть почти вдвое больше произведений из знаменитой Королевской коллекции. В обновленных залах представлены работы Караваджо, Вермеера, Рубенса, Рембрандта, Ван Дейка и Тициана. Некоторые полотна долгое время находились в хранилищах и не демонстрировались публике. Новая экспозиция позволяет по-новому взглянуть на одну из важнейших художественных коллекций мира — и превращает посещение дворца в настоящее путешествие по истории европейского искусства.</t>
+  </si>
+  <si>
+    <t>17.07.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9949</t>
+  </si>
+  <si>
+    <t>В ноябре после пятилетней реконструкции вновь откроется Таллиннский дом искусства — одна из ключевых институций современного искусства в Эстонии. Историческое здание на площади Свободы было открыто в 1934 году и почти век оставалось одной из главных выставочных площадок страны. С 2021 года оно было закрыто на ремонт, а программа временно переехала в Городскую галерею Таллинна и павильон в районе Ласнамяэ. Реконструкция стоимостью около €13 млн не только обновила здание, но и изменила его возможности. Внутри появились расширенные выставочные пространства, новые маршруты для посетителей и подземный Black Box — для перформансов, видео и других форм искусства, которым не всегда хватает места в классических музейных залах. Первой выставкой после открытия станет обзор эстонского искусства от XIX века до современности.</t>
+  </si>
+  <si>
+    <t>17.07.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9948</t>
+  </si>
+  <si>
+    <t>Сегодня стартует один из главных музыкальных фестивалей мира — Зальцбургский. Программа 2026 объединяет новые оперные постановки, крупнейшие симфонические концерты, — рассказываем, за чем будем следить: ✔️ «Так поступают все жензины» Моцарта — одна из главных премьер фестиваля. Музыкальный руководитель — Йоана Малльвиц, режиссер — Ян Боссе. Новая постановка одной из самых совершенных опер Моцарта станет центральным событием фестиваля. ✔️ «Святой Франциск Ассизский» Оливье Мессиана — самая масштабная музыкальная постановка сезона. Режиссер — Ромео Кастеллуччи, дирижер — Максим Паскаль. Монументальная опера Мессиана редко появляется в афише крупнейших театров и обещает стать одним из самых обсуждаемых событий фестиваля. ✔️ «Путешествие в Реймс» Россини — новая постановка Барри Коски. Комическая опера, написанная к коронации Карла X, возвращается на сцену Зальцбурга в интерпретации одного из самых востребованных оперных режиссеров современности. ✔️ «Ариадна на Наксосе» Рихарда Штрауса — новая постановка Эрсана Мондтага под музыкальным руководством Манфреда Хонека. Один из главных шедевров немецкого музыкального театра вновь получает современное сценическое прочтение. ✔️ Посвящение Дьёрдю Куртагу — один из центральных концертных проектов фестиваля. Программа продолжает традицию Зальцбурга уделять особое внимание крупнейшим композиторам XX–XXI веков. ✔️ Высоко оцененная критиками постановка Роберта Карсена «Йедерманн» вернется на Соборную площадь второй год подряд. Это пьеса Гофмансталя, которую более века ставят под открытым небом.</t>
+  </si>
+  <si>
+    <t>17.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9942</t>
+  </si>
+  <si>
+    <t>Кажется, красивые спортивные вечера становятся новым форматом светского нетворкинга. Девелопер СЗ «Сияние» провел первый гольф-турнир для профессионального сообщества — владельцев агентств недвижимости и ведущих брокеров Москвы. Встреча прошла в гольф-клубе «Крылатское», где компания строит свой клубный квартал «Крылатская 33». Вечер собрал около 50 представителей рынка. Под руководством профессиональных инструкторов гости пробовали себя в гольфе, общались и знакомились в неформальной атмосфере. Спортивный азарт был лишь поводом встретиться, но такой формат, который все чаще становится частью деловой жизни. Говорят, что событие — только начало, поэтому интересно, что еще придумают в компании: в Крылатском, помимо гольфа, активно играют в футбол, теннис и падел, проводят веломарафоны, а зимой тренируются на горнолыжных склонах. Похоже, СЗ «Сияние» удалось объединить спорт, общение и девелопмент в одно событие, а за его проектом «Крылатская 33» будут следить не только участники рынка недвижимости.</t>
+  </si>
+  <si>
+    <t>16.07.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9941</t>
+  </si>
+  <si>
+    <t>В Лондоне сегодня стартует BBC Proms — один из главных летних фестивалей классической музыки. Он пройдет до 12 сентября, главным образом в Королевском Альберт-холле, но часть концертов традиционно выйдет за пределы Лондона. В программе — выступления ведущих оркестров мира, премьеры новых сочинений, концерты с музыкой к кино и специальные проекты с участием поп- и джазовых артистов, а также традиционный финал Last Night of the Proms. Proms существует с конца XIX века и изначально задумывался как способ сделать академическую музыку доступнее. Эта идея до сих пор остается: помимо обычных билетов, на каждый концерт продаются стоячие недорогие места в арене и галерее Альберт-холла.</t>
+  </si>
+  <si>
+    <t>16.07.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9939</t>
+  </si>
+  <si>
+    <t>Один из самых необычных музеев мира готовится к международной экспансии. Тасманийский Музей старого и нового искусства MONA подписал меморандум о создании филиала в столице Таиланда. MONA Bangkok планируют построить на берегу реки Чаупхрая. Площадь музея составит около 15 тысяч квадратных метров — примерно вдвое больше выставочного пространства оригинального MONA в Хобарте. Открытие предварительно намечено на 2029 год. Новая площадка будет посвящена теме света — в противовес мрачной эстетике австралийского музея, часто исследующего смерть, телесность и провокационные стороны человеческой природы. Проект пока находится на раннем этапе, однако его реализация может заметно укрепить позиции Бангкока как одного из важнейших центров современного искусства в Азии.</t>
+  </si>
+  <si>
+    <t>15.07.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9938</t>
+  </si>
+  <si>
+    <t>«Трех сестер» теперь можно найти в папке art is here — вместе с каналами о кино, музыке, искусстве, литературе, архитектуре и культуре. Это удобный способ собрать любимые каналы в одном месте и читать их в одной вкладке Telegram. Добавляйте папку, читайте, делитесь находками и обсуждайте публикации — ваша поддержка и активность очень помогают нам расти. На картинке — «Три девушки на лужайке» художницы Саши Катинаускиене.</t>
+  </si>
+  <si>
+    <t>15.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9930</t>
+  </si>
+  <si>
+    <t>В Ташкенте открылся Центр современного искусства — первая постоянная институция такого масштаба в Узбекистане. Центр разместился в промышленном здании 1912 года, которое раньше служило дизельной станцией и депо для первой трамвайной линии столицы. Реконструкцией занималось парижское бюро Studio KO. Архитекторы сохранили историческую основу здания, но внутри появились выставочные залы и новые пространства. Первый год работы центра строится вокруг программы Hikmah — в переводе с арабского «мудрость». В ней участвуют художники из Узбекистана и других стран, а сам проект должен связать местную сцену с международным контекстом.</t>
+  </si>
+  <si>
+    <t>15.07.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9926</t>
+  </si>
+  <si>
+    <t>Архив Дэвида Боуи впервые отправят в тур по Великобритании. V&amp;A запускает проект David Bowie: On Tour: из архива музыканта выберут около 100 предметов, многие из которых раньше не показывали публике. Передвижная выставка стартует в ноябре в Музее дизайна в шотландском городе Данди, а затем продолжится в Блэкпуле, графстве Дарем, Халле и Бристоле. В экспозицию войдут сценические костюмы, музыкальные инструменты, фотографии, рукописные заметки, материалы о киноработах Боуи и предметы, связанные с созданием его образов. Среди заявленных экспонатов — вещи периода Ziggy Stardust, детский саксофон и даже отвергнутый сценарий для «Симпсонов».</t>
+  </si>
+  <si>
+    <t>14.07.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9922</t>
+  </si>
+  <si>
+    <t>Египет объявил сразу о двух крупных археологических находках — они до сих пор возможны. В Дахле, в западной пустыне Египта, археологи обнаружили хорошо сохранившиеся городские кварталы: улицы, жилые дома, общественные пространства, укрепленные постройки и церковь-базилику. Среди находок — монеты, керамика, бытовые предметы и фрагменты с надписями, которые помогают восстановить повседневную жизнь города позднеантичного периода. Отдельное открытие сделали в районе Марина-эль-Аламейн, примерно в 100 километрах от Александрии. Там нашли 18 гробниц — часть вырублена в скале, часть построена из известняка. Внутри обнаружили саркофаги, амфоры, алтари, керамику и фрагмент сфинкса. Особое внимание привлекли золотые «языки», помещенные в уста умерших. Подобные предметы связывают с погребальными представлениями: считалось, что они могли помочь человеку говорить в загробном мире или предстать перед божествами.</t>
+  </si>
+  <si>
+    <t>14.07.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9917</t>
+  </si>
+  <si>
+    <t>14 июля — день рождения Густава Климта. По традиции с рубрикой #сестрыподомам отправляемся в Вену, в его последнюю мастерскую в районе Хитцинг. Климт работал здесь с 1911 года до своей смерти в 1918-м — в тот период, когда его живопись становилась все более орнаментальной. Вокруг — тихий жилой район, сад, двухэтажное здание в нео-барочном стиле. Здесь он писал поздние портреты и пейзажи, делал эскизы и оставил незавершенными несколько последних работ. Внутри сегодня восстановлены рабочие пространства Климта: приемная и мастерская с мебелью, мольбертами и предметами, напоминающими о его повседневном ритме.</t>
+  </si>
+  <si>
+    <t>13.07.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9916</t>
+  </si>
+  <si>
+    <t>Европейская жара стала проблемой не только для городов, транспорта и туристов, но и для музеев. На фоне экстремальных температур институции в Брюсселе (например, Музей Магритта), Амстердаме, Женеве и Париже начали закрывать отдельные залы, сокращать часы работы и ограничивать доступ посетителей. В некоторых музейных помещениях температура поднималась до 30 °C — слишком высоко не только для людей, но и для стабильного хранения экспонатов. Температура и влажность напрямую влияют на состояние работ.</t>
+  </si>
+  <si>
+    <t>13.07.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9915</t>
+  </si>
+  <si>
+    <t>Сегодня — юбилей великолепной Дианы Вишнёвой! Поэтому начинаем утро с фрагмента балета «Стулья», где прима танцует в дуэте с французским танцовщиком Жилем Романом, хранителем творческого наследия Мориса Бежара.</t>
+  </si>
+  <si>
+    <t>12.07.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9913</t>
+  </si>
+  <si>
+    <t>В Северной Дакоте открылась Президентская библиотека Теодора Рузвельта — новый проект архитектурного бюро Snøhetta. Здание находится в Медоре, рядом с Национальным парком Теодора Рузвельта. Место выбрано не случайно: именно в Дакоте Рузвельт жил на ранчо в 1880-х. Архитектура библиотеки напрямую связана с этим ландшафтом. Здание встроено в холмы Бэдлендс: зеленая крыша повторяет рельеф, стены выполнены из утрамбованной земли, а в конструкции использовано массивное дерево. Внутри — музейные и образовательные пространства, которые выводят посетителей обратно к пейзажу. Архитекторы заявляют, что это углеродно-нейтральный проект с акцентом на восстановление местной прерийной экосистемы.</t>
+  </si>
+  <si>
+    <t>12.07.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9902</t>
+  </si>
+  <si>
+    <t>Фонд Александра Маккуина Sarabande открыл новое пространство в северном Лондоне. Культурное пространство расположилось в Тоттенхэме, в двух исторических зданиях начала XVIII века. Внутри — 14 студий для художников и дизайнеров, галерея, сад и кафе. Sarabande Foundation был создан Ли Александром Маккуином для поддержки молодых креаторов. Фонд предоставляет стипендии, доступные студии, менторство и площадку для публичных проектов — особенно для тех авторов, кто находится в начале карьеры.</t>
+  </si>
+  <si>
+    <t>11.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9898</t>
+  </si>
+  <si>
+    <t>В начале недели Джонатан Андерсон представил новую кутюрную коллекцию Dior в садах музея Родена в Париже. Одним из ориентиров стали работы американской художницы и скульптора Линды Бенглис, известной экспериментами с формой и ощущением движения, застывшего в объекте. Кстати, сама Бенглис при креативном директорстве Андерсона появилась в осенней рекламной кампании Loewe, снятой Юргеном Теллером — очень эффектная дама.</t>
+  </si>
+  <si>
+    <t>11.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9894</t>
+  </si>
+  <si>
+    <t>В художественном музее Гааги открылась выставка «Размышления о моде», посвященная 75-летию модной коллекции музея. Сегодня это одна из крупнейших коллекций костюма в Нидерландах: в ней хранится более 50 тысяч предметов — от исторических XVII века до современных дизайнерских работ. Среди экспонатов — редкое платье Chanel 1926 года, восстановленное из фрагментов ткани, костюмы XVII–XIX веков, включая придворные и повседневные наряды, работы нидерландских дизайнеров второй половины XX века, а также современные объекты, поступившие в коллекцию в последние годы. Выставка открыта аж до 3 января 2027 года.</t>
+  </si>
+  <si>
+    <t>10.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9893</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Alexey (@AlexeyAnato) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>10.07.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9892</t>
+  </si>
+  <si>
+    <t>Отличная новость для всех, кто следит за мировой академической музыкой: Туган Сохиев назначен главным дирижером и художественным советником Оркестра романской Швейцарии. Для нас это особенно радостная новость — Сохиев остается одним из самых известных российских дирижеров на мировой сцене. Оркестр романской Швейцарии — один из самых престижных симфонических коллективов Европы, основанный в Женеве в 1918 году Эрнестом Ансерме. Это назначение открывает для оркестра новую художественную главу, а для самого маэстро становится одной из самых значимых должностей последних лет. К работе Сохиев приступит уже в сезоне 2026/27. Контракт рассчитан на три сезона, а начиная с сезона 2027/28 маэстро будет проводить с оркестром шесть недель в год в качестве артиста-резидента. Что о нем важно знать? ✔️ Уроженец Владикавказа, выпускник Санкт-Петербургской консерватории, где учился у легендарного Ильи Мусина. ✔️ С 2008 по 2022 год был музыкальным руководителем Национального оркестра Капитолия Тулузы, превратив коллектив в один из ведущих оркестров Франции. ✔️ В России с 2014 по 2022 год возглавлял Большой театр в качестве музыкального руководителя и главного дирижера. Под его руководством состоялись крупные оперные и балетные премьеры, а сам театр активно гастролировал за рубежом. ✔️ Он регулярно дирижирует ведущими оркестрами мира — Венским филармоническим оркестром, Берлинским филармоническим оркестром, Мюнхенским филармоническим оркестром и многими другими.</t>
+  </si>
+  <si>
+    <t>10.07.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9888</t>
+  </si>
+  <si>
+    <t>Вчера в Париже прошел аукцион личного архива Мартина Маржелы — одного из самых скрытных дизайнеров в истории моды. На торги были выставлены более 200 лотов: фотографии, эскизы, прототипы, предметы одежды, личные вещи и объекты, связанные с разными этапами карьеры Маржелы — от ранних работ 1980-х до периода Maison Martin Margiela и сотрудничества с Hermès. Для модной индустрии этот аукцион стал редким случаем: дизайнер лично участвовал в представлении собственного архива, хотя его карьера во многом строилась вокруг отказа от публичности: Маржела избегал фотографий, не выходил к публике после показов и последовательно смещал внимание с фигуры автора на саму одежду.</t>
+  </si>
+  <si>
+    <t>09.07.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9884</t>
+  </si>
+  <si>
+    <t>Музейные ограбления в Европе все не утихают: теперь во Франции воры добрались до музея Lalique в Эльзасе — того самого, где хранят работы ювелира и мастера стекла Рене Лалика. Ранним утром несколько человек в масках взломали дверь, разбили шесть витрин и вынесли около 20 украшений. Ущерб, по предварительным оценкам, может составить почти €4 млн. На все, как водится, ушло совсем немного времени — искусство веками создается, а исчезает иногда быстрее, чем мы выбираем сувенир в музейном магазине. Особенно драматично, что сигнализация сработала, но первой на месте, по данным французской прессы, оказалась не охрана, а уборщица, которая и вызвала жандармов. Украденные предметы — хрустальные украшения, а не золото с бриллиантами: переплавить их, как серебро, не получится. Музей пока закрыли на несколько дней, чтобы пересмотреть систему безопасности.</t>
+  </si>
+  <si>
+    <t>09.07.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9881</t>
+  </si>
+  <si>
+    <t>9 июля — день рождения Дэвида Хокни. Первый после его ухода. Рассказываем о том, где можно увидеть его искусство сейчас. ✔️ В Лондоне в галерее Serpentine North можно увидеть «Год в Нормандии». Выставка открылась еще при жизни художника. В центре проекта — монументальный фриз, созданный в 2020–2021 годах, и новые работы. ✔️ В нью-йоркской галерее Pace показывают «Комнату Луны» — выставку, посвященную поздним работам Хокни и его интересу к цифровому изображению. Для художника новые технологии никогда не были эффектом ради эффекта: iPad, фотография, многоканальные изображения становились для него еще одним способом расширить живопись. ✔️ В галерее Turner Contemporary в Маргите представлен проект «Окно Санли». Он связан с постоянным интересом Хокни к окну как к рамке для взгляда, наблюдения и воображения. ✔️ В художественном музее Портленда продолжается выставка «Работы из коллекций Джордана Д. Шнитцера и его семейного фонда». Это возможность увидеть графику, печатные техники и тиражные работы Хокни — важную часть его практики, где эксперимент с изображением оказывается не менее радикальным, чем в живописи. ✔️ В Йоркшире, на родине художника, Salts Mill показывает «20 цветов и несколько картин побольше», а также постоянную экспозицию его работ. Хокни всегда возвращался к Йоркширу — в пейзажах, воспоминаниях, цвете. ✔️ А в 2027 году Тейт готовит сразу две большие презентации Хокни: мультимедийную инсталляцию, связанную с его сценографией и любовью к опере, и масштабную ретроспективу.</t>
+  </si>
+  <si>
+    <t>08.07.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9880</t>
+  </si>
+  <si>
+    <t>Вчера на Винзаводе прошел вечер вернисажей, а значит, пришло время для новой подборки галерейных выставок на нашем канале. Не только там — рассказываем, на что сходить в Москве: ✔️ Галерея XL представила персональную выставку Екатерины Муромцевой «Как стать невидимым». Одноименная серия работ размышляет о личной памяти внутри больших исторических процессов. ✔️ В 11.12 GALLERY открылась выставка Виктории Вейсбрут «Жили-были и живем». Это сказочная реальность, переложенная на современный лад: привычная повседневность здесь вплетается в традиционные сюжеты. ✔️ Галерея a—s—t—r—а показала персональный проект Алины Утробиной «мотор. камера. свет». Художница работает на стыке цифровой фотографии и станковой графики, превращая подсмотренные в реальности состояния в образы на ткани. ✔️ В галерее FUTURO открылась выставка Александры Павловской «Мама, поговорим?». Проект посвящен памяти и разговору, который продолжается уже без адресата. ✔️ Галерея pop/off/art представила групповой проект «Комнаты», обращенный к теме дома и «места обитания» художника. Выставка предлагает посмотреть на комнату не только как на интерьер, но и как на личное, ментальное пространство. ✔️ В кабинете печатного искусства ПиранезиLAB открылся «Купальный сезон». Летний групповой проект объединяет произведения художников, работающих с графикой и печатными техниками. ✔️ Галерея Школы дизайна НИУ ВШЭ показывает выставку «Искусство книги. От знака к медиа». Экспозиция исследует, как типографика, композиция и материалы формируют читательский опыт. ✔️ В Галерее ФАЙНАРТ открылась выставка Арсения Власова «Летние каникулы». Художник соединяет поп-арт, сюрреализм, китч и узнаваемые образы массовой культуры, вручную имитируя цифровые эффекты на холсте. ✔️ Галерея БИС АРТ представила персональную выставку Полины Заремба «Тайный вестник». Абстрактные работы художницы выстраивают мост между природными стихиями и эмоциональными состояниями — от ветра и света до внутренней бури. ✔️ В галерее Тотибадзе открылся групповой проект Urbi et orbi. Летняя выставка предлагает отправиться в воображаемое путешествие по городам и мирам художников галереи. ✔️ PENNLAB совместно с Shift представили выставку «Перспектива сложности». Проект объединяет художников, исследующих разные способы взаимодействия с реальностью и ее художественного осмысления. ✔️ В OVCHARENKO — групповая выставка «Мечты сбываются», объединяющая шедевры российского современного искусства, созданные с конца 1980-х по 2014 год. Работы, представленные на этой выставке, продаются по курсу 60 рублей за евро, прямо как в 2014 году. ✔️ В Акцизном зале Винзавода стартовала групповая выставка «Запасники» в рамках программы Винзавод.Эксперимент. Проект посвящен театральным художникам, работающим на пересечении сценографии и современного искусства, а само пространство превращается в условные «запасники» уличного театра. ✔️ Если хочется продолжить маршрут за пределами Винзавода, в фонде Ruarts идет большой проект «Торжество меланхолии» — выставка более чем 30 современных художников. ✔️ В галерее Alina Pinsky проходит персональная выставка Наташи Хабаровой Sentimental. В проекте можно проследить развитие языка художницы за последнее десятилетие — от портретов и фигурных композиций к более обобщенным, почти абстрактным формам. ✔️ В Крокин галерее до 12 июля можно увидеть выставку Константина Батынкова «Море волнуется раз». В новой серии графики море становится метафорой бескрайнего хаоса, порядка и внутреннего пространства автора. ✔️ В галерее «Триумф» продолжается юбилейный проект «Триумф. Избранное», посвященный 20-летию галереи. Первая часть выставки собрала авторов, чьи творческие биографии связаны с галереей: AES+F, Recycle Group, Александра Бродского, и других.</t>
+  </si>
+  <si>
+    <t>08.07.26 04:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9879</t>
+  </si>
+  <si>
+    <t>В День семьи, любви и верности — о самом главном: близости, заботе и счастье быть рядом. Поздравляем вас, дорогие подписчики! Картина — Фёдор Славянский. «Семейный портрет». 1852. Собрание Государственной Третьяковской галереи.</t>
+  </si>
+  <si>
+    <t>07.07.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9876</t>
+  </si>
+  <si>
+    <t>Десятки тысяч человек пытаются достать билеты, чтобы увидеть гобелен из Байё в Британском музее. Выставка откроется только осенью, но все билеты были распроданы всего за 24 часа, сообщает Telegraph. Музей заявил, что это был самый успешный день по продажам билетов за всю его историю. К середине дня в онлайн-очередь, которая в какой-то момент достигала девяти часов ожидания, встало 80 000 человек. На следующий день в очереди оказалось еще 40 000 желающих, но им сообщили, что билетов нет. Следующие старты продаж — в октябре и в январе. Поражаемся такой любви к искусству! Гобелен из Байё, изображающий нормандское завоевание Англии в 1066 году и созданный там в 1070-х годах, имеет поразительную длину в 230 футов и включает 58 детально проработанных сцен, каждая из которых выполнена цветной шерстью на льне. Он впервые за свою почти тысячелетнюю историю демонстрируется на британской земле.</t>
+  </si>
+  <si>
+    <t>07.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9874</t>
+  </si>
+  <si>
+    <t>Утро начинаем симфонии № 4 Густава Малера — делимся отрывком в исполнении Теодора Курентзиса и ансамбля «Утопия». Ведь сегодня день рождения композитора!</t>
+  </si>
+  <si>
+    <t>06.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9873</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. O (@OstTu) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9872</t>
+  </si>
+  <si>
+    <t>Летом интересных культурных событий мало не бывает, верно? Радуем вас розыгрышем 2-х билетов на первый концерт фестиваля классической музыки «Шереметевские сезоны» в Египетском павильоне усадьбы Останкино. Традиция проведения концертов там была заведена графом Николаем Петровичем Шереметевым в конце XVIII века. Так что уже 11 июля вы сможете насладиться ансамблем исторических инструментов Les Moscovites в исторических интерьерах. В программе — духовые дивертисменты Моцарта, Гайдна и Фиалы для гобоев, валторн и фаготов. Именно такая harmoniemusik была особенно популярна в Европе второй половины XVIII века и звучала не только при европейских дворах, но и в России — у Юсуповых, Шереметевых, Всеволожских. Условия как всегда простые: ✔️ подписаться на каналы Усадьба Останкино и «Три сестры» ✔️ нажать кнопку «участвовать» ✔️ итоги — 10 июля. Удачи!</t>
+  </si>
+  <si>
+    <t>06.07.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9863</t>
+  </si>
+  <si>
+    <t>Вот такая летающая тарелка приземлилась в степях Внутренней Монголии. Это культурный центр Prairie Ark — стоит на берегу озера Лаоли в районе Уланя, примерно в 160 километрах от Пекина. Его спроектировали бюро BUZZ Architects. Рядом, на небольшом острове на восточном берегу озера Лаоли, на самой высокой точке островка стоит башня «Маяк» бюро Nomads. Ее вертикальная форма нарушает непрерывную горизонталь травянистой местности, опираясь на пространственную логику древних сигнальных башен. Скажите, кому глядя на эти фото срочно захотелось уехать далеко-далеко от цивилизации?</t>
+  </si>
+  <si>
+    <t>05.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9859</t>
+  </si>
+  <si>
+    <t>Если новые галереи появляются буквально в самых неожиданных местах, то Лондон все еще умеет удивлять и музеями, которые работают несколько веков. Например, Музей сэра Джона Соуна, бывший дом британского архитектора, коллекционера и профессора Королевской академии художеств. Внутри — античные фрагменты, архитектурные модели, работы Хогарта, Каналетто, Тёрнера и Пиранези, а также саркофаг фараона Сети I. Главная особенность музея в том, что экспозицией становится сам дом. Комнаты, проходы, ниши, световые люки и зеркала образуют систему, которая направляет движение посетителя и влияет на восприятие пространства. Раскрывающиеся панели позволяют менять состав экспозиции, а естественный свет используется для выявления формы и объема объектов. Сейчас в музее проходит выставка «Ванбру: драма архитектуры», посвященная Джону Ванбру — архитектору и драматургу начала XVIII века. В экспозиции представлены архитектурные рисунки из собраний V&amp;A и Музея Соуна.</t>
+  </si>
+  <si>
+    <t>04.07.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9855</t>
+  </si>
+  <si>
+    <t>После прогулок по самым необычным зданиям Гамбурга логично заглянуть и в музеи. Тем более что этим летом город подготовил особенно сильную выставочную программу. Сохраняйте список главных выставок сезона: ✔️ В Гамбурге все лето проходит 9-я Триеннале фотографии. Это 11 выставок в 8 институциях, от Deichtorhallen до MARKK и MK&amp;G. Главная тема — фотография как способ говорить о другом. ✔️ В Дайхторхаллен до 22 сентября — главная выставка триеннале «Союз, бесконечность, любовь — перед лицом Другого». Здесь собраны работы около 30 художников: фотографии, видео и фильмы о том, как мы воспринимаем друг друга. ✔️ Там же до 22 сентября — выставка Ф. К. Гундлаха с работами из коллекции легендарного гамбургского фотографа и основателя Триеннале фотографии. Среди авторов — легендарная Синди Шерман и другие. ✔️ В PHOXXI до 1 ноября — персональная выставка Абдулхамида Кирчера — молодого немецко-турецкого художника, который рассказывает историю своей семьи через фотографии, тексты и инсталляции. Выставка — о сложных отношениях с отцом, памяти и попытке понять прошлое. ✔️ В Кунстхалле Гамбурга до 30 августа — большая выставка, где впервые рядом показывают Марию Лассниг и Эдварда Мунка. ✔️ До 4 октября там же — «Но я вижу тебя, мир» — еще один проект в рамках Триеннале фотографии. Выставка о ландшафтах памяти, образах катастроф и мифах. ✔️ До апреля следующего года в Кунстхалле — музей впервые показывает свою скульптурную коллекцию. Около тысячи объектов за 2500 лет — от античности до Родена, Майоля, Кете Кольвиц и Марины Абрамович. ✔️ В MK&amp;G до 1 ноября — большая ретроспектива Ханса Хансена, одного из главных немецких фотографов послевоенного времени. Около 220 снимков за шесть десятилетий: рекламные кампании Lufthansa, Nikon, Volkswagen и Kodak. ✔️ Там же до 1 ноября — идем #сдетьми на выставку маленькой мебели Очень симпатичный проект а о детских стульях: более 130 объектов, от классических высоких стульчиков до Баухауса, поп-дизайна 1960-х и интерактивных моделей. ✔️ До января 2027 года в MK&amp;G — Сара Саллем. Египетская художница работает с археологической и фотографической коллекцией музея и его колониальным наследием. Проект о том, как можно заново смотреть на музейные архивы. ✔️ В Kunstverein in Hamburg до 22 сентября — Нина Портер. Первая персональная выставка британской художницы в Германии. Она работает на границе фотографии и скульптуры, что само по себе интересно. Куда планируете ехать летом, дорогие подписчики?</t>
+  </si>
+  <si>
+    <t>04.07.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9846</t>
+  </si>
+  <si>
+    <t>Сегодня любуемся на самые необычные здания Гамбурга — города, который вообще очень богат на экспериментальную архитектуру. ✔️ Эльбская филармония. Один из главных символов современного Гамбурга — концертный зал построили над старым портовым складом. ✔️ Чилехаус — историческое офисное здание 1920-х годов в районе Конторхаусфиртель. Оно считается одним из главных примеров архитектурного экспрессионизма и входит в список Всемирного наследия ЮНЕСКО. ✔️ Докленд — офисное здание на берегу Эльбы. Его форма напоминает корабль, а на крышу можно подняться по наружной лестнице — оттуда открывается вид на порт. ✔️ Танцующие башни — их построили так, что фасады немного изгибаются, поэтому пздания и получили такое название. Сейчас это один из самых узнаваемых современных объектов района Санкт-Паули. ✔️ Бункер Санкт-Паули времен Второй мировой войны, который недавно превратили в общественное пространство. Теперь внутри есть отель, концертные залы, рестораны, а на крыше — зеленый сад и обзорная площадка. ✔️ Башня Marco Polo — здание известно своими смещенными этажами и большими балконами, которые создают волнистый фасад. Это один из самых заметных жилых проектов в городе последних лет. ✔️ Unilever-Haus — еще одно офисное здание. Фасад сделан из полупрозрачной оболочки, которая защищает его от солнца и ветра. Внутри есть большой открытый атриум. ✔️ Большой кирпичный офисный комплекс Спринкенхоф в историческом деловом квартале Гамбурга. Его строили в 1920–1930-е годы, и он считается одним из крупнейших офисных зданий своего времени в Европе. ✔️ Berliner Bogen — еще один офис в форме большой стеклянной арки. Здание стоит рядом с водой и известно своей инженерной конструкцией: внутри здания создана система естественной вентиляции и энергосбережения. Кстати, в этом году в городе с мая по июль проходит Гамбругский летний архитектурный фестиваль — больше 250 событий по всему городу.</t>
+  </si>
+  <si>
+    <t>03.07.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9844</t>
+  </si>
+  <si>
+    <t>Испытать на себе силу звука, прочувствовать силу акустики и услышать, как музыка поглощает пространство, предлагает Владимир Горлинский в новой композиции. Мы подарим одному читателю два билета в ТОН-ЦЕНТР на его концерт 8 июля в 20:00. Как их получить? 🛞 Подписаться на каналы Три сестры и ТОН-ЦЕНТР; 🛞 Поставить реакцию под этим постом; 🛞 Поделиться с тем, кого пригласите с собой разделить этот опыт; 🛞 Нажать на кнопку «Участвовать!» ✖ Принять участие можно до 6 июля 18:00 2026 года по московскому времени. Победителя выберем из подписчиков случайным образом. Порядок и условия получения сообщим победителям в личных сообщениях 6 июля 2026г. Количество билетов ограничено. Успейте принять участие!</t>
+  </si>
+  <si>
+    <t>03.07.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9843</t>
+  </si>
+  <si>
+    <t>С 4 по 26 июля Авиньон отмечает 80-летие главного театрального фестиваля Европы. Художественный руководитель Тьяго Родригес (его спектакль, кстати, привозили в Москву на фестиваль NET в 2017 году) собрал программу, в которой современный театр, танец, музыка и перформанс исследуют, как искусство может отвечать на вызовы сегодняшнего мира. ✔️ Постановка Жюльена Госслена — главное событие открытия фестиваля. Пятичасовой спектакль по «Песням Мальдорора» Лотреамона в легендарном Почетном дворе Папского дворца обещает стать одним из самых обсуждаемых театральных проектов года. ✔️ Изабель Юппер будет читать текст лауреатки Нобелевской премии Хан Ган. Режиссер — Жюли Делике, но главное все-таки в актрисе. ✔️ Каролина Бьянки представляет новый спектакль — бразильская режиссер выступает на всех главных европейских фестивалях последних лет, а сейчас возвращается с работой о насилии, памяти и женском опыте. ✔️ «Шаг мира» — спектакль коллектива XY. Французская труппа, знаменитая воздушной акробатикой, превратит исторические пространства Авиньона в гигантскую сцену. ✔️ Бенджамин Клементайн — один из главных музыкальных гостей фестиваля. Его концерт станет редким случаем появления британского музыканта в программе Авиньона. ✔️ Борис Шармац, экс-руководитель театра Пины Бауш, показывает «Немого» — одну из самых ожидаемых танцевальных премьер сезона. ✔️ Русских имен в официальной программе в этом году, увы, нет. До этого много раз фестиваль открывал наш соотечественник Кирилл Серебренников.</t>
+  </si>
+  <si>
+    <t>03.07.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9842</t>
+  </si>
+  <si>
+    <t>3 июля родилась Мария Лилина — актриса, без которой трудно представить Московский художественный театр. О ней сегодня вспоминают прежде всего как о жене Константина Станиславского. Но это не совсем справедливо. Современники считали Лилину одной из самых тонких актрис первого поколения МХТ, а сам Чехов особенно ценил ее талант. Именно Лилина первой сыграла Машу в «Чайке», Соню в «Дяде Ване», Аню в «Вишневом саде» и Наташу в премьерных «Трех сестрах». После открытия театра она вместе со Станиславским даже отказалась от актерского жалованья, чтобы помочь театру пережить первые финансовые трудности. Кроме того, она бесплатно руководила костюмерной частью МХТ, а нередко сама просила готовить дублеров, опасаясь подвести спектакль из-за семейных обстоятельств. Есть и еще одна важная деталь: Станиславский посвятил именно ей книгу «Работа актера над собой». Для него она была не только женой, но и идеальной ученицей, человеком, на котором проверялись многие открытия его системы.</t>
+  </si>
+  <si>
+    <t>02.07.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9833</t>
+  </si>
+  <si>
+    <t>«Три сестры» рады быть информационными партнерами ТОН-ЦЕНТРА. Поговорили с художницей и куратором Катей Бочавар о планах культурного хаба, месте на художественной карте Москвы и необходимой междисциплинарности. Жители столицы, планируете визит в новую институцию?</t>
+  </si>
+  <si>
+    <t>02.07.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9832</t>
+  </si>
+  <si>
+    <t>Фестиваль в Экс-ан-Провансе 2026: зачем туда ехать и что нельзя пропустить? Со 2 по 21 июля один из главных оперных фестивалей мира проводит сезон под девизом«В поисках человечности». Тема объединяет все проекты программы: от Моцарта до мировой премьеры Франческо Филидеи. ✔️ Новая «Волшебная флейта» Моцарта — главный хит сезона. Режиссер Клеман Кожитор возвращается к опере, которая принесла ему международную известность. За музыкальную часть отвечает Леонардо Гарсия Аларкон. Постановка обещает стать размышлением о взрослении, поиске истины и соблазнах утопии. ✔️ «Женщина без тени» Рихарда Штрауса — самая амбициозная музыкальная постановка фестиваля. Режиссер — Барри Коски, дирижер — Клаус Мякеля, которого сегодня многие считают главным молодым маэстро мира. ✔️ Мировая премьера оперы «Аккабадора». Композитор Франческо Филидеи обращается к сардинскому роману о женщине, сопровождающей умирающих в последние часы жизни. Тема смерти и достоинства здесь становится центральной. Именно эта премьера может оказаться самым обсуждаемым событием Экс-2026 среди критиков. ✔️ «Сицилийская вечерня» Верди — редкая возможность услышать одну из самых масштабных и редко исполняемых партитур Верди. Для профессионалов это одно из самых привлекательных событий всей программы. ✔️ Соня Йончева впервые в Эксе! Один из самых ожидаемых вокальных дебютов фестиваля. Болгарская сопрано остается одной из главных звезд мировой оперы. ✔️ Бенжамен Бернайм выступит с сольным концертом — французский тенор представит программу из Берлиоза, Бизе, Массне, Верди и Пуччини. ✔️ Леонардо Гарсия Аларкон — главный герой фестиваля Помимо «Волшебной флейты», один из самых влиятельных дирижеров барочной сцены участвует сразу в нескольких проектах и концертах сезона.</t>
+  </si>
+  <si>
+    <t>02.07.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9830</t>
+  </si>
+  <si>
+    <t>С сегодняшнего дня одна из самых авторитетных мировых ярмарок коллекционного дизайна — PAD (Pavilion of Art + Design) — впервые пройдет в Сен-Тропе. После почти трех десятилетий в Париже и почти двадцати лет в Лондоне организаторы запускают третью площадку, выбрав для нее не мегаполис, а Лазурный Берег. В ярмарке примут участие 20 галерей со всего мира, специализирующихся на историческом и современном дизайне, а также на ювелирных изделиях художников. Интерес выбор места — все пройдет на Пляс-де-Лис, живописной площади с платанами и игроками в национальную провансальскую игру петанк. Кстати, турнир по петанку пройдет также между галеристами и коллекционерами.</t>
+  </si>
+  <si>
+    <t>01.07.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9826</t>
+  </si>
+  <si>
+    <t>В декабря этого года в Мемфисе откроется новый Memphis Art Museum — большое здание на набережной Миссисипи, спроектированное бюро Herzog &amp; de Meuron вместе с местной студией archimania. Музей переедет из своего старого здания в Овертон-парке в центр города и фактически сменит формат: это будет не только пространство для коллекции, но и новый городской кампус с галереями, общественными зонами и садом скульптур на крыше.</t>
+  </si>
+  <si>
+    <t>01.07.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9825</t>
+  </si>
+  <si>
+    <t>Новый сезон в большинстве театров стартует в конце августа — начале сентября. Но пока главные площадки преимущественно молчат про новые премьеры. Рассказываем про те, на которые уже можно строить планы этим летом и осенью: ✔️ 5 и 7 июля идем на «Счастливые дни» в петербургский МДТ. Это последняя премьера ученика Льва Додина Дмитрия Волкострелова по пьесе Сэмюэла Беккета. ✔️ На Новой сцене «Мастерской Петра Фоменко» не так давно прошла премьера спектакля Евгения Каменьковича «Сирано де Бержерак» по пьесе Ростана. Режиссер обратился к современному переводу. Ближайшие показы — 4 и 14 июля, 1 августа. ✔️ Одно из главных театрального — появление объединения «Мастерская Назаровых». Новая площадка открылась в Москве премьерой «Утиная охота» режиссера Юрия Печенежского. Сезон уже закрыт, но ждем старта продаж на осень. ✔️ В Театре Наций стартовал сезон продаж. Новых постановок пока не анонсировали, зато без спешки можно купить билеты на сентябрь. Рекомендуем «Дон Кихота» Антона Федорова, если вы еще не видели. ✔️ «Чтобы нам всем было хорошо и прекрасно» — название последней премьеры в «Практике» в постановке Марины Брусникиной, который одновременно идет на основной и малой сценах. Ждем следующих дат и ловим билеты. ✔️ В петербургском Театре на Садовой сегодня — премьера Петра Шерешевского «Волки и овцы» по мотивам одноименной пьесы Островского. Режиссер сделал «черную-черную» комедию, следующие показы — осенью. ✔️ Не драматическим театром единым: в Московском музыкальном театре имени Станиславского и Немировича-Данченко отпремьерился балет Ильи Демуцкого «Анна Каренина» в постановке Максима Севагина. Музыкальный руководитель — Тимур Зангиев. Билеты на 4 сентября уже в доступе. И бежим в Театр Оперетты 6 и 30 июля на мюзикл «Сердце Франкенштейна» — остросюжетный триллер об ответственности ученого и историю любви. Адаптация романа Мэри Шелли — последняя премьера уходящего сезона там. ✔️ Последняя премьера в МХТ — «Коля Красоткин» режиссера Максима Меламедова по мотивам романа Достоевского «Братья Карамазовы» об утраченном детстве. Билеты на сентябрь уже в продаже. ✔️ Театр «Около» эффектно завершил сезон премьерой Андрея Черепанова «Возвращение Будды» по мотивам одноименного романа Гайто Газданова, но продажи на осень еще не открыл. ✔️ Театр Пушкина первым объявил сентябрьские премьеры. 7 сентября — «Лир во время чумы» Сергея Щедрина, 17 сентября — «Опера нищих», долгожданная большая премьера худрука театра Евгения Писарева по «Трехгрошевой опере» Бертольда Брехта. На картинке — «Старый королевский театр» Густава Климта.</t>
+  </si>
+  <si>
+    <t>30.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9824</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Svetlana (@svetotsh_dizain) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>30.06.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9823</t>
+  </si>
+  <si>
+    <t>Барселона получила статус мировой столицы архитектуры на 2026 год. Его присваивают ЮНЕСКО и Международный союз архитекторов городам, которые принимают Всемирный конгресс архитекторов, который проходит сейчас, до 2 июля. Это один из крупнейших профессиональных форумов в архитектуре, куда приезжают архитекторы, урбанисты, исследователи, студенты, городские эксперты и представители институций со всего мира. В течение года в городе пройдет еще 1500 событий: выставки, лекции, архитектурные маршруты, воркшопы и дискуссии в разных районах. Неудивительно, что именно Барселона, все-таки легендарная стройка Саграды Фамилии подошла к концу.</t>
+  </si>
+  <si>
+    <t>30.06.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9817</t>
+  </si>
+  <si>
+    <t>Что смотреть в кино в следующем месяце? Рассказываем о новинках кинопроката: ✔️ #сдетьми и успокоить нервы идем в кино со 2 июля — на документальный фильм «Легенды леса» Венсана Мюнье. На экране — величественные олени, лисицы, совята и редкие птицы. ✔️ С 9 июля на больших экранах — «Кодекс Данте». Оскар Айзек крадет «Божественной комедии», написанную рукой самого Данте Алигьери. Сразу предупреждаем: у фильма неодночные рецензии, но состав выдающийся. ✔️ Всем любителям театра и классического балета в кино с 10 июля — TheatreHD выпускает в прокат документалку «Морис Бежар. Дыхание танца» о жизни и творчестве французского танцовщика и хореографа. ✔️ Если вам не хватает хороших комедий, то вам в кино с 16 июля на «Это хит!». В главной роли — Пол Радд, известный широкой аудитории по фильму «Человек-муравей», здесь выдающийся комедийный актер сыграет неудачливого музыканта. ✔️ Николас Виндинг Рефн давно не выпускал на экраны полнометражные фильмы. Премьера «Ее личный ад» прошла в Каннах, в кинотеатрах — с 23 июля. ✔️ В честь 85-летия выдающегося польского режиссера Кшиштофа Кесьлёвского в повторный прокат выходит его «Короткий фильм о любви» 1988 года, который нужно посмотреть всем любителям кино.</t>
+  </si>
+  <si>
+    <t>29.06.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9814</t>
+  </si>
+  <si>
+    <t>Под Нотр-Дамом нашли монеты времен Римской империи, средневековую керамику и следы древнего Парижа. Раскопки стали возможны из-за реконструкции площади перед собором. После пожара 2019 года и восстановления Нотр-Дама власти решили обновить пространство вокруг: посадить больше деревьев и сделать площадь комфортнее для жителей и туристов. В итоге нашли следы сразу нескольких эпох: от римской Лютеции до средневекового Парижа. Среди будущих музейных экспонатов — монеты IV века с императором Константином, остатки зерновых ям меровингского и каролингского времени, керамика, кувшины, чаши, фрагменты построек и предметы повседневной жизни.</t>
+  </si>
+  <si>
+    <t>29.06.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9813</t>
+  </si>
+  <si>
+    <t>Конец месяца — время строить планы! Рассказываем, на какие концерты обратить внимание в июле: ✔️ В КЗЧ 2 июня слушаем дирижера Филлипа Чижевского и мелодекламацию актрисы Дарьи Мороз. Прозвучат «Лунный Пьеро» Шёнберга и «Весна священная» Стравинского. ✔️ 3 июля идем слушать Ильдара Абразакова в заглавной партии в опере «Дон Жуан» в «Зарядье». За дирижерским пультом — Иван Рудин, партию Донны Анны исполнит Надежда Павлова. ✔️ Там же на летнем фестивале 5 июля слушаем «Торжественную мессу» Бетховена на открытом воздухе — в рамках IV Московского летнего музыкального фестиваля «Зарядье». ✔️ В КЗЧ идем 10 июля на концерт Musica sacra nova. Вокальный ансамбль Intrada и дирижер Федор Безносиков дирижер исполнят музыку отечественных композиторов ХХ века. ✔️ Там же 11 июля за дирижерским пультом — Юрий Башмет, а за фортепиано — Борис Березовский. Слушаем Чайковского и Шостаковича. ✔️ 13 июля едем в Суздаль слушать Дениса Мацуева на его фестиваль, Ильдара Абдразакова и Александра Сладковского. В программе — Бетховен, Чайковский и Шостакович. ✔️ В ДК «Рассвет» 16 июля в исполнении гамбистов Руста Позюмского и Андрея Березина и сопрано Натальи Павловой прозвучит музыка выдающихся французских и итальянских композиторов эпохи барокко. ✔️ 19 июля в КЗЧ — концерт лауреатов конкурса молодых пианистов. Выступит и Денис Мацуев. ✔️ 23 и 24 июля идем в ДК «Рассвет» на спектакль-застолье режиссера Константина Учителя «Список Паперной» — слушать то, что пели Введенский и Хармс.</t>
+  </si>
+  <si>
+    <t>28.06.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9812</t>
+  </si>
+  <si>
+    <t>Ученые начали восстанавливать тетради Леонардо да Винчи, страницы которых были разрезаны и разнесены по разным коллекциям несколько столетий назад. Теперь их пытаются собрать обратно — в цифровой архив. После смерти Леонардо его рукописи перешли к ученику Франческо Мельци, а затем попали к скульптору Помпео Леони. В конце XVI века он решил упорядочить наследие мастера по-своему: разбирал тетради, вырезал отдельные листы и фрагменты, переклеивал их в новые альбомы и разделял рисунки на «художественные» и «научные». В общем, листы, которые когда-то лежали рядом, оказались в разных странах и могли десятилетиями восприниматься как совершенно отдельные работы. Теперь проект Leonardotheka 2.0 впервые собрал все воедино. Исследователи сравнивали размеры бумаги, следы разрезов, водяные знаки и почерк Леонардо — и уже подтвердили 50 реконструкций.</t>
+  </si>
+  <si>
+    <t>27.06.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9797</t>
+  </si>
+  <si>
+    <t>Если вам кажется, что античное искусство в Риме уже ничем не может удивить, отправляйтесь в Централе Монтемартини — бывшую электростанцию, превращенную в один из самых эффектных музеев города. Электростанция открылась в 1912 году и стала первой общественной электростанцией Рима. Она снабжала город энергией в эпоху, когда столица стремительно модернизировалась. Позже станцию назвали в честь Джованни Монтемартини — инженера и городского советника по технологическим вопросам. Позже электростанция перестала использоваться по прямому назначению. В 1990-е годы здание адаптировали под музейное пространство: восстановили машинные залы, сохранили часть промышленного оборудования и разместили там произведения из собрания Капитолийских музеев. Кстати, со вчерашнего дня по 15 ноября в музее проходит выставка «Мода в свете 1955–1975. Рим между гламуром и промышленными инновациями». Она посвящена римской моде второй половины XX века и показывает, как она влияла на образ Рима в послевоенные десятилетия.</t>
+  </si>
+  <si>
+    <t>27.06.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9796</t>
+  </si>
+  <si>
+    <t>В Риме теперь нужно заплатить €2, чтобы подойти к фонтану Треви вплотную и бросить в него монетку на возвращение в Вечный город. С февраля билет действует для туристов и нерезидентов в дневные часы; римлянам — бесплатно. Посмотреть на фонтан с площади, впрочем, по-прежнему можно без билета. Ирония в том, что туристы и так ежегодно оставляют на дне Треви около €1,4 млн. Теперь город, видимо, решил: желания желаниями, но кассу тоже надо загадать. Деньги от билетов пойдут на сохранение памятников и борьбу с толпами: фонтан принимает в среднем 30 тысяч человек в день, а в пиковые дни — до 70 тысяч.</t>
+  </si>
+  <si>
+    <t>26.06.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9795</t>
+  </si>
+  <si>
+    <t>Планы на вечер пятницы уже придумали? Если нет, то вот вам совет от Иосифа Бродского, который великолепно поет в видео: По обычаю, древнерусскому, По обычаю петербургскому, Мы не можем жить без шампанского И без табора, без цыганского!</t>
+  </si>
+  <si>
+    <t>26.06.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9794</t>
+  </si>
+  <si>
+    <t>Напоминаем — последние дни, чтобы принять участие в розыгрыше билетов на премьеру балета «Сияние» с Дианой Вишневой в главной роли!</t>
+  </si>
+  <si>
+    <t>26.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9791</t>
+  </si>
+  <si>
+    <t>В Великобритании решили не ждать, пока человек дойдет до музея. Теперь музей сам приедет к человеку — с 2027 года по стране начнет курсировать первый Британский музей на колесах. Это будет полноценное выставочное пространство: три выставки в год, работы из национальных и региональных собраний. Музей спроектировал дизайнер Аб Роджерс, известный любовью к ярким, театральным пространствам. Он говорит, что хотел добиться ощущения цирка, который внезапно приехал в город. Особенно важно, куда этот «цирк» будет приезжать. Маршруты собираются строить через районы, где мало музеев, галерей и вообще поводов встретиться с искусством. За год машина должна объехать около 40–45 мест, принять примерно 25 тысяч посетителей и поработать со 130–150 школами. Пока постоянный музей только строят, этим летом по юго-западу и северо-западу Англии уже ездит пилотная версия с выставкой «Сформированный морем».</t>
+  </si>
+  <si>
+    <t>25.06.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9790</t>
+  </si>
+  <si>
+    <t>В парижской Бирже новая инсталляция. Японская художница Фудзико Накая показывает там свою работу Cloud #07156 — туманную скульптуру, созданную специально для огромной круглой ротонды музея Пино. Кстати, это никакая не дым-машина, как может показаться на первый взгляд. Работа устроена по тому же принципу, что и природный туман. Через сотни форсунок под высоким давлением распыляется вода, которая разбивается на микроскопические капли диаметром в несколько микрон. Они настолько малы, что не падают сразу на землю, а остаются взвешенными в воздухе, рассеивая свет и образуя плотное облако. Накая работает с туманом с конца 1960-х. Ее первая большая «облачная скульптура» появилась в павильоне Pepsi на выставке Expo ’70 в Осаке. Cloud #07156 можно увидеть до 14 сентября.</t>
+  </si>
+  <si>
+    <t>25.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9783</t>
+  </si>
+  <si>
+    <t>Сегодня день рождения Антонио Гауди. Совсем недавно в Барселоне завершили и открыли башню Иисуса Христа Саграды Фамилии — главном творении архитектора. Однако его наследие гораздо шире одного, пусть и самого знаменитого, проекта. В день рождения Гауди вспоминаем семь его выдающихся зданий. ✔️ Каса-Батльо, Барселона Обычный дом начала XX века Гауди превратил в архитектурную фантазию без прямых линий. Волнистый фасад покрыт кусочками стекла и керамики, меняющими цвет в зависимости от света, а крыша напоминает спину дракона — отсылку к легенде о святом Георгии, покровителе Каталонии. ✔️ Парк Гуэль, Барселона Изначально здесь планировали закрытый жилой квартал для богатых барселонцев, но проект провалился. В итоге Гауди превратил территорию в архитектурную лабораторию: здесь появились извилистая скамья длиной почти 150 метров, колонный зал и мозаики из битой керамики. ✔️ Каса-Мила, или Ла-Педрера, Барселона Один из самых радикальных домов своего времени. В 1912 году жители Барселоны прозвали его «каменоломней» из-за странного фасада без прямых линий. Сегодня здание особенно знаменито сюрреалистическими дымоходами и вентиляционными башнями на крыше. ✔️ Палау Гуэль, Барселона Городской дворец промышленника Эусеби Гуэля, главного покровителя архитектора. Снаружи он выглядит сдержанно, но внутри Гауди создал сложное пространство с высоким куполом и продуманным освещением. На крыше расположены двадцать разноцветных дымоходов, каждый со своим узором. ✔️ Каса-Висенс, Барселона Первый крупный заказ Гауди, построенный для владельца керамической фабрики Мануэля Висенса. Здесь еще нет плавных форм позднего Гауди, зато есть яркое смешение неомавританской архитектуры, восточных мотивов и декоративной керамики. ✔️ Крипта Колонии Гуэль, Санта-Колома-де-Сервельо Работая над церковью для рабочего поселка, Гауди экспериментировал с наклонными колоннами, гиперболическими сводами и сложными расчетами нагрузок. Многие решения, впервые опробованные здесь, позже использовались при строительстве Саграды Фамилии. ✔️ Эль-Капричо, Комильяс Летний дом для аристократа Максимо Диаса де Кихано. Фасад украшен сотнями керамических подсолнухов, а высокая башня напоминает одновременно минарет и сказочную башню из восточных легенд.</t>
+  </si>
+  <si>
+    <t>24.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9776</t>
+  </si>
+  <si>
+    <t>В южнокорейском Пусане ЮНЕСКО скоро будет решать, какие новые места войдут в список Всемирного наследия. На рассмотрении — 33 заявки: от природных резерватов до городов, крепостей и памятников модернизма. Среди самых интересных претендентов: ✔️ Пляжи высадки в Нормандии, Франция Пять пляжей, где 6 июня 1944 года высадились союзные войска. ✔️ Крепость Аламут, Иран Легендарная крепость «ассасинов» и сеть из семи горных укреплений, связанных с государством низаритов XI–XIII веков. ✔️ Модернистская архитектура Ташкента, Узбекистан Девять зданий и ансамблей советского модернизма, появившихся после землетрясения 1966 года и объединивших современные идеи с традициями Центральной Азии. ✔️ Здания Алвара, Айно и Элиссы Аалто, Финляндия Тринадцать объектов, включая санаторий в Паймио, виллу Майреа и Зал Финляндии — главные архитектурные кандидаты. ✔️ Сарнатх, Индия Один из важнейших центров буддизма, где, согласно традиции, Будда произнес свою первую проповедь. ✔️ Цзиндэчжэнь — китайский город фарфора Исторический центр производства фарфора, который веками снабжал своей продукцией Китай и весь мир. ✔️ Сиди-Бу-Саид, Тунис Знаменитый бело-синий город на берегу Средиземного моря, ставший символом Туниса.</t>
+  </si>
+  <si>
+    <t>24.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9770</t>
+  </si>
+  <si>
+    <t>В Тасмании теперь можно вдохнуть кислород, которому 2,4 миллиарда лет. Франко-швейцарский художник Джулиан Шарриер открыл в музее MONA инсталляцию Breathe. Для нее используют воду, которая миллиарды лет оставалась запертой внутри древней железной руды. Из этой воды с помощью электролиза получают кислород. По словам музея, вода сохранилась со времен Великого кислородного события — периода, когда первые микроорганизмы начали насыщать атмосферу Земли кислородом. Посетителей запускают по одному. Они проходят через подземное пространство, наблюдают за процессом получения кислорода и в конце могут сделать вдох из стеклянной колонны, куда он поступает.</t>
+  </si>
+  <si>
+    <t>23.06.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9760</t>
+  </si>
+  <si>
+    <t>В Китае открыли театр для... птиц. Театр Земной Долины — это инновационная площадка под открытым небом площадью 9200 квадратных метров, посвященная взаимодействию людей и птиц. Его спроектировало бюро GOA (Group of Architects) — архитектура буквально вырастает из ландшафта. Они «утопили» амфитеатр на 2300 мест в естественную долину, превратив его в масштабный объект ленд-арта. Над головами зрителей по заранее продуманным траекториям свободно летают хищные птицы. Все использованные материалы с местной культурой Исина — знаменитого центра керамики. Основу общественных пространств составляет скульптурный бетон, который имитирует необожженную глину и терракоту. Хотели бы там побывать?</t>
+  </si>
+  <si>
+    <t>22.06.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9749</t>
+  </si>
+  <si>
+    <t>Фильмография Уиллема Дефо настолько велика и разнообразна, что на ней легко собрать отдельный киноклуб. Вот 6 фильмов, которые можно посмотреть или пересмотреть в день его рождения: ✔️ «Взвод» (1986) — одна из первых больших ролей Дефо и его первая номинация на «Оскар». В военной драме Оливера Стоуна он сыграл сержанта, ставшего одним из самых узнаваемых образов в американском кино о Вьетнаме. ✔️ «Тень вампира» (2000) — кино о съемках фильма «Носферату». Дефо играет актера Макса Шрека так, будто тот и правда является вампиром. За эту роль он получил вторую номинацию на «Оскар». ✔️ «Водная жизнь Стива Зиссу» (2004) — один из самых трогательных фильмов Уэса Андерсена. Дефо здесь играет преданного помощника эксцентричного океанографа в исполнении Билла Мюррея и показывает, что может быть удивительно смешным. ✔️ «Проект „Флорида“» (2017) — роль менеджера дешевого мотеля возле Диснейленда принесла Дефо ещё одну номинацию на «Оскар». Это один из самых человечных и сдержанных его персонажей. ✔️ «Ван Гог. На пороге вечности» (2018) — за роль знаменитого художника актер получил четвертую номинацию на «Оскар». Это не традиционный байопик, а попытка показать мир глазами Ван Гога. ✔️ «Маяк» (2019) — черно-белая притча Роберта Эггерса о двух смотрителях маяка. Дефо выдает здесь один из самых мощных монологов в современном кино и напоминает, почему его считают актером шекспировского масштаба. А какой фильм с Дефо вы бы добавили в этот список?</t>
+  </si>
+  <si>
+    <t>22.06.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9748</t>
+  </si>
+  <si>
+    <t>Вчера в Рурском регионе Германии открылась Manifesta 16 — юбилейная, шестнадцатая по счету Европейская кочующая биеннале современного искусства. Она будет идти до 4 октября. Может помните, Manifesta 10 проходила у нас в Эрмитаже в 2014? Когда Manifesta появилась в середине 1990-х, ее идея казалась утопической. Основанная в 1996 году в Роттердаме биеннале должна была стать площадкой для диалога между Востоком и Западом. Каждые два года она переезжает в новый город или регион, превращая его в лабораторию, где современное искусство становится инструментом исследования местной истории. Сейчас в Руре площадками биеннале стали двенадцать пустующих послевоенных церквей. Под лозунгом «Это не церковь» художники и местные жители вместе ищут новые сценарии жизни для пространств, которые когда-то были центрами районных сообществ. В общем, если Венецианскую биеннале можно считать витриной достижений, то Manifesta — это разговор о будущем, проходящий в самых неожиданных местах.</t>
+  </si>
+  <si>
+    <t>22.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9738</t>
+  </si>
+  <si>
+    <t>В день рождения Уиллема Дефо с рубрикой #сестрыподомам отправляемся в очень необычный дом, которым когда-то владел актер. Сам он вспоминал: «Я искал дом за городом, что-то в деревенском стиле. Это было первое место, которое мне показал мой риелтор, и я был раздражен, потому что Дом из резины явно не соответствовал моим ожиданиям. Но, продолжая поиски, я возвращался, чтобы посмотреть еще раз. С каждым визитом я все больше увлекался им и, наконец, купил его». Дом из резины под Нью-Йорком полностью покрыт черным неопреновым покрытием и отличается контрастным постмодернистским интерьером, наполненным остеклением и рассеянным светом. Это архитектурный проект, ставший образцом для ландшафтного архитектора Тома Притчарда, построенный в 1981 году. Смогли бы жить в таком?</t>
+  </si>
+  <si>
+    <t>21.06.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9737</t>
+  </si>
+  <si>
+    <t>Одна из сестер Ирина Вольская в своем канале рапортует с места событий про ярмарку Art Basel 2026. А мы рассказываем про результаты превью, которое традиционно служит барометром арт-рынка, и первые результаты ярмарки показывают уверенный спрос на музейные имена и произведения высокого уровня. Самой громкой сделкой стала продажа галереей Hauser &amp; Wirth картины Пабло Пикассо «Художник и его модель в пейзаже» (1963) за $35 млн. К концу дня галерея сообщила о продаже 35 работ и назвала открытие ярмарки одним из самых успешных в своей истории. Среди других заметных продаж: ✔️ Дэвид Хокни (2014) — $8,5 млн (GRAY) ✔️ Сай Твомбли (1973) — $5 млн (Hauser &amp; Wirth) ✔️ Хелен Франкенталер (1982) — около $3 млн (Thaddaeus Ropac) ✔️ Пьер Сулаж (1954) — более $3 млн (Thaddaeus Ropac) ✔️ Йозеф Альберс (1962) — €2,5 млн (Sprüth Magers) ✔️ Скульптура Луизы Буржуа — $2,2 млн (Hauser &amp; Wirth) Отдельного внимания заслуживает высокий спрос на работы художниц. В числе лидеров продаж — Хелен Франкенталер, Линда Бенглис, Линн Дрекслер, Дорис Сальседо, Трейси Эмин и Луиза Буржуа. Интерес к художницам середины XX века и послевоенного периода остается одним из самых устойчивых трендов рынка последних лет.</t>
+  </si>
+  <si>
+    <t>21.06.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9734</t>
+  </si>
+  <si>
+    <t>Этой весной Метрополитен-опера и MoMA сделали редкий совместный проект о самой мифологизированной паре мексиканского искусства. В основе — опера Габриэлы Лены Франк «Последний сон Фриды и Диего». Миф об Орфее и Эвридике здесь пересказывают по-мексикански: в День мертвых пожилой Диего приходит на могилу Фриды и просит ее вернуться. Фрида восстает из мира мертвых, чтобы провести его за собой — и у пары появляется еще одна, последняя возможность прожить свою любовь. Параллельно в MoMA до 12 сентября идет выставка «Фрида и Диего. Последний сон». Ее оформил Джон Баусор — художник-постановщик оперы, поэтому музейная экспозиция продолжает постановку: красное дерево, похожее на сердце с венами и артериями, трещины в полу, темно-синие занавеси и зеркало под потолком — отсылка к тому, как Фрида писала автопортреты, лежа в постели. Особенно хочется увидеть костюмы и эскизы, которые сам Ривера в 1932 году создал для балета Horsepower: танцоры в образах связки бананов, сигары и золотого слитка.</t>
+  </si>
+  <si>
+    <t>21.06.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9733</t>
+  </si>
+  <si>
+    <t>Сегодня, 21 июня, — летнее солнцестояние и Всемирный день музыки. В качестве красивой музыкальной рифмы к самому длинному дню года — «Болеро» Мориса Равеля в постановке Мориса Бежара с Майей Плисецкой. Кстати, визитной карточкой балета считается гипнотическое крещендо: одна и та же мелодия повторяется 17 раз с непрерывным усилением оркестрового звучания.</t>
+  </si>
+  <si>
+    <t>20.06.26 15:53</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9726</t>
+  </si>
+  <si>
+    <t>Мы уже делали большой обзор выставок в Милане этим летом. Одна из сестер Дарья Пухаева телеграфирует прямо из Палаццо Реале, где в Зале Кариатид открылась масштабная выставка Ансельма Кифера — «Алхимик» (Le Alchimiste), созданная специально для этого пространства. На этот раз Кифер обращается к теме, которая редко оказывается в центре внимания исторического повествования: женщинам-алхимикам, чьи имена и открытия были практически стерты из коллективной памяти. Экспозиция объединяет 42 крупноформатные работы. Будете в Милане — не пропустите, идет до 27 сентября. Это очень эффектно, эмоционально сильно и монументально.</t>
+  </si>
+  <si>
+    <t>20.06.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9725</t>
+  </si>
+  <si>
+    <t>В продолжение музейного маршрута и подборки арт-пространств — сохраняйте самые интересные концерты и театральные события этого лета в Нижнем Новгороде: ✔️ 26 июня в Концертном Пакгаузе — Людвиг ван Бетховен. Симфония № 9. Солисты, хор, оркестр La Voce Strumentale и один из главных музыкальных текстов европейской культуры. ✔️ С 1 июля до 11 августа в Концертном Пакгаузе — фестиваль Pianissimo. Одиннадцать сольных концертов молодых пианистов из России и других стран. ✔️ С 28 июня до 19 июля в «Ракушке» — «Музыка над Волгой». Симфонические концерты на открытой сцене в Александровском саду: Франция, Италия, Россия и музыкальное путешествие по Европе на закате. ✔️ До 26 июля в Кремлевском концертном зале — 68-й сезон летних благотворительных концертов Нижегородской филармонии. Бесплатные концерты классической музыки в историческом центре города. ✔️ 4 июля в «Ракушке» — Dan Barnett. Австралийский джазовый музыкант и один из самых интересных джазовых концертов этого лета под открытым небом. ✔️ 28 июня и 19 июля в «Заповедных кварталах» — «Свидетели квартала». Иммерсивный аудиоспектакль-расследование среди исторических домов. ✔️ С 1 августа в Нижнем Новгороде — театральный фестиваль «Специфик». Спектакли разворачиваются не на сцене, а в городских пространствах, превращая улицы, дворы и неожиданные локации в часть действия. ✔️ 28 и 29 августа в Нижегородском театре оперы и балета — опера «Кармен» Жоржа Бизе в постановке Елизаветы Мороз. Дирижер — Дмитрий Синьковский.</t>
+  </si>
+  <si>
+    <t>20.06.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9724</t>
+  </si>
+  <si>
+    <t>Если музейный маршрут по Нижнему уже сохранен, добавляйте к нему галереи, арт-пространства и мультимедийные проекты: ✔️ До 26 июля в ЦЕХе* — «404 Museum». Персональная выставка 404.zero — дуэта медиахудожников и аудиовизуальных архитекторов. Лазеры, звук, кинетика и три масштабные инсталляции в бывшем печатном цехе. ✔️ В Студии «Тихая» — мультимедийная выставка Антона Морокова «Просьба соблюдать тишину, идет спектакль». Формат камерный: в «Тихую» можно попасть по предварительной записи. ✔️ До 15 августа в «Заповедных кварталах» — «18–96». Исторический дом на Короленко становится порталом в Нижний времен Всероссийской промышленной и художественной выставки 1896 года. ✔️ В комплексе «Сад имени» — постоянная звуковая инсталляция. Один из самых необычных художественных проектов Нижнего: мемориальный сад во внутреннем дворе крематория, созданный Артемом Филатовым и Алексеем Корси. ✔️ До 10 июля в Центре культуры «Рекорд» — «Дело рук». Выставка, посвященная народным художественным промыслам. ✔️ До 30 июня в Доме архитектора — «Дыхание времени». Выставка Веры Чижовой, художницы, работавшей в редкой технике текстильной живописи.</t>
+  </si>
+  <si>
+    <t>20.06.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9723</t>
+  </si>
+  <si>
+    <t>Если планируете провести лето в Нижнем Новгороде — на выходных, проездом по Волге или в полноценной культурной поездке, сохраняйте список главных музейных выставок сезона: ✔️ До 4 ноября в Пакгаузах — «Великая Всероссийская». Мультимедийный проект о промышленной и художественной выставке 1896 года, где история города соединяется с технологиями, инженерией и цифровым погружением. ✔️ До 26 июля в Арсенале — «Вокруг импрессионизма». Мане, Моне, Сезанн, Гоген, Роден, Бурдель и другие европейские новаторы из собрания Пушкинского музея — редкий шанс увидеть этот пласт коллекции в Нижнем в таком объеме. ✔️ До 30 августа в НГХМ | Русское искусство — «Айвазовский и русский романтический пейзаж». Около пятидесяти произведений XIX — первой половины XX века. В центре — девять работ Айвазовского и художники, продолжавшие его традицию. ✔️ До 30 августа в НГХМ | Искусство XX века — «Русский символизм: от Врубеля до Ларионова». Большая музейная история о даре коллекционера Валерия Дудакова: Врубель, Борисов-Мусатов, Гончарова, Ларионов, Сапунов, Судейкин и другие авторы, без которых сложно представить русский модерн. ✔️ До 20 сентября в Арсенале — Александр Слюсарев «Геометрия света». Ретроспектива одного из ключевых авторов российской неофициальной фотографии: более ста работ 1960-х — начала 2000-х годов из собрания Мультимедиа Арт Музея. ✔️ До 27 сентября в Манеже Нижегородского кремля — «Собор Святых. Три века деревянной храмовой скульптуры Нижегородского края». Сакральная пластика из музеев Нижегородской области и епархии, редкие скульптуры XVII–XVIII веков и отдельный сюжет о реставрации храмового наследия региона. ✔️ До 12 июля в НГХМ | Русское искусство — Владимир Шинкарев «Вечное возвращение». Первая посмертная выставка художника, писателя и одного из создателей группы «Митьки»: ключевые серии с 1980-х до 2026 года, от «Всемирной живописи» до последнего проекта «Жизнь удалась». ✔️ До 31 октября в Усадьбе Рукавишниковых — «Громадный смысл и значение». Выставка к 130-летию Всероссийской промышленной и художественной выставки 1896 года. ✔️ До 10 января 2027 года в Нижегородском кремле — «Музей 130. Сохраняем историю с 1896 года». Ретроспектива к 130-летию Нижегородского музея-заповедника: путь от первого городского музея в Дмитриевской башне до одного из главных музейных комплексов региона. ✔️ До 28 июня в Русском музее фотографии — «От “Востока” до “Зенита”». Проект о космосе и советской визуальной культуре научного рывка — к 65-летию первого полета Гагарина и 100-летию Фотохроники ТАСС. ✔️ До 31 октября в Никольской башне кремля — «Мурома: когда молчат летописи…». Археологическое путешествие к финно-угорскому племени мурома: подлинные находки, реконструкции костюмов X века и история народа. ✔️ До 31 января 2027 года на Большой Покровской, 8 — «Код Орлова: разгадывая тайны “денежной” печати». Бесплатная выставка о нижегородском изобретателе Иване Орлове, который изменил защитную печать банкнот. ✔️ До 31 декабря в Усадьбе Рукавишниковых — «По Высочайшим указаниям». Нижний Новгород времен Николая I. ✔️ С 20 июня до 16 августа там же — «Нижегородские сказки и легенды». Выставка книжной иллюстрации: около ста эскизов, виньеток и акварелей Константина Шаповалова по сказаниям, собранным Алексеем Ивантером. ✔️ До 30 сентября там же — «Всегда будь готов». Валерий Барыкин и его версия советского визуального мифа: пионеры, афиши, ностальгия по детству. ✔️ До 30 июня в Усадьбе Рукавишниковых — «Жизнь купецкая», «Возле господской кухни» и «Долог разговор народный о ярмарке нижегородной…». Три камерные выставки для тех, кто хочет глубже погрузиться в купеческий Нижний. ✔️ До 30 июня в Техническом музее — «Легендарная Победа». Проект к 80-летию начала серийного производства автомобиля ГАЗ-М-20 «Победа». ✔️ До 21 июня в Арсенале — идем #сдетьми на выставку «Как сделать ребенка читателем?». 34 детские книги из личной библиотеки директора Арсенала Анны Гор и разговор о чтении как ключе к воображению.</t>
+  </si>
+  <si>
+    <t>19.06.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9714</t>
+  </si>
+  <si>
+    <t>А вот, в какой театр хотелось бы отправиться. В Шанхае завершается строительство нового Большого оперного театра по проекту норвежского бюро Snøhetta. Театр на берегу реки Хуанпу должен открыться во второй половине 2026 года и уже сейчас входит в число самых ожидаемых архитектурных проектов года. Главный элемент здания — гигантская спиральная крыша, которая одновременно служит смотровой площадкой и общественным пространством. По ней можно будет подняться к панорамному виду на набережную.</t>
+  </si>
+  <si>
+    <t>19.06.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9713</t>
+  </si>
+  <si>
+    <t>Есть кто из подписчиков в США? Вчера в Бостоне состоялась премьера спектакля Игоря Голяка «Бред» по мотивам пьесы Эжена Ионеско. Главные роли исполнили Чулпан Хаматова и Андрей Бурковский. В центре сюжета — мужчина и женщина, запертые в комнате, пока за ее стенами рушится мир. Они бесконечно спорят о вещах, которые кажутся несущественными, но именно этот спор становится способом сохранить связь друг с другом. Сам Голяк предлагает увидеть в пьесе Ионеско не историю отрицания происходящего, а историю любви. Игорь Голяк — выпускник ГИТИСа и Театрального института имени Щукина и один из самых заметных русскоязычных режиссеров, работающих сегодня в США. Для него это уже не первая работа с Хаматовой и Бурковским. Ранее они вместе выпустили спектакль «Наш класс», вошедший в число лучших театральных постановок 2024 года по версии The Wall Street Journal. Показы «Бреда» пройдут в театральном комплексе Calderwood Pavilion до 2 июля.</t>
+  </si>
+  <si>
+    <t>18.06.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9710</t>
+  </si>
+  <si>
+    <t>В июле Sotheby’s выставит на торги более тысячи рисунков Карла Лагерфельда. В отличие от эскизов, которые обычно остаются в архивах модных домов, эти работы дизайнер хранил у себя до самой смерти. На аукцион попадут как отдельные рисунки, так и целые подборки из нескольких листов. Помимо графики, будут представлены рабочие документы Лагерфельда, его личные вещи, перчатки и даже садовые скамейки 1920-х годов из его собрания. Все лоты стартуют с символического 1 евро, однако эксперты ожидают высокий интерес коллекционеров. Особенно — к раскрашенным вручную иллюстрациям и политическим шаржам.</t>
+  </si>
+  <si>
+    <t>18.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9705</t>
+  </si>
+  <si>
+    <t>Франция запускает «Паспорт наследия» — единый годовой абонемент стоимостью около €100, который даст доступ почти к 500 музеям, замкам, историческим усадьбам и садам по всей стране. В программу уже вошли Версаль, Шамбор, Фонтенбло, Шантийи и десятки менее известных памятников. Идея проекта не только в том, чтобы сделать культурное наследие доступнее, но и перераспределить туристические потоки: пока одни достопримечательности принимают миллионы посетителей, как Лувр, тысячи других пустуют. Старт программы намечен на 19–20 сентября, во время Европейских дней наследия. Если эксперимент окажется успешным, Франция может стать первой страной, где почти все национальное наследие будет доступно по одному билету.</t>
+  </si>
+  <si>
+    <t>17.06.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9703</t>
+  </si>
+  <si>
+    <t>Решили порадовать подписчиков и разыгрываем 2 билета на мировую балетную премьеру спектакля «Сияние» с Дианой Вишневой в роли Зинаиды Юсуповой! Все пройдет 4 и 5 июля (дата на выбор победителю) в музее-заповеднике «Архангельское». Музыкальный руководитель проекта — дирижер Филипп Чижевский с Государственным академическим симфоническим оркестром России имени Е. Ф. Светланова. Спектакль ставит хореограф Павел Глухов специально для Архангельского и фестиваля «А-Сияние». Для премьеры в Большом партере парка Музея возведут амфитеатр под открытым небом — воспоминания, уверены, останутся на всю жизнь. А еще это что-то важное для самой Вишневой — вскоре после премьеры прима отметит юбилей. Условия проще некуда: ✔️ подписаться на каналы музея-заповедника «Архангельское», «Три сестры» и канал одной из сестер — «Вольская» ✔️ нажать кнопку «участвовать» ✔️ итоги — 30 июня. Удачи!</t>
+  </si>
+  <si>
+    <t>17.06.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9702</t>
+  </si>
+  <si>
+    <t>Начинаем утро с музыки, ведь сегодня день рождения Эрика Сати. Он писал короткие пьесы с загадочными названиями, снабжал ноты абсурдными комментариями и сознательно избегал романтической патетики, господствовавшей в музыке конца XIX века. Его знаменитые «Гимнопедии» (на видео именно она в исполнении Жака Феврие в 1966 году) звучат удивительно современно и сегодня. Сати любил мистификации. Он рассказывал о себе невероятные истории, собирал одинаковые зонтики и однажды основал собственную церковь, где был единственным прихожанином. При этом его влияние на музыку XX века трудно переоценить. Им восхищались Клод Дебюсси, Джон Кейдж и многие композиторы-минималисты.</t>
+  </si>
+  <si>
+    <t>16.06.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9701</t>
+  </si>
+  <si>
+    <t>Если планируете отправиться в Милан на уикенд, Неделю мужской моды или просто летнюю поездку, сохраняйте список главных выставок сезона: ✔️ В Пинакотеке Брера до 13 сентября — «Джованни Агостино да Лоди. Странствующий художник между Леонардо и Джорджоне», ретроспектива не самого знаменитого, но не менее интересного итальянского автора. ✔️ До следующего года в той же Пинакотеке — выставка «Красота и идеал», посвященная Антонио Канове, которую нельзя пропустить. Уникальное путешествие в неоклассицизм, основополагающее направление миланского музея. ✔️ До 30 октября в фонде Prada — Хито Штайерль с проектом о климатическом кризисе, искусственном интеллекте, научной фантастике и политике изображений. ✔️ До 9 ноября в фонде Prada — Мона Хатум. Три инсталляции о хрупкости, нестабильности и тревожной взаимосвязанности современного мира. ✔️ С 17 июня до 19 июля в фонде Луиджи Ровати — «Out of Place. Искусство и истории из лагерей беженцев по всему миру». Проект показывает работы и свидетельства художников, живущих или живших в лагерях беженцев. ✔️ До 19 июля в Ангаре Бикокка — Бенни Бозетто. Первая крупная институциональная выставка итальянской художницы, превращающая пространство в дом, тело и место памяти. ✔️ До 26 июля там же — Рикрит Тиравания. Ретроспектива одного из главных художников реляционной эстетики. ✔️ До 28 июня в MUDEC — Чихару Шиота и его инсталляция из нитей и бумажных фрагментов о памяти, исчезновении и людях, которых мы больше не можем встретить. ✔️ До 28 июня там же — «Чувство снега». Междисциплинарная выставка о снеге в науке, искусстве, антропологии и культурах Арктики, Антарктики и Тибета. ✔️ До 6 сентября в Музее Миланской триеннале — Лелла и Массимо Виньелли. Ретроспектива дизайнерского дуэта, повлиявшего на графический дизайн, предметную среду и визуальную культуру XX века. ✔️ До 6 сентября там же — «Алфавит». Первая ретроспектива лондонской дизайн-студии Barber Osgerby, прослеживающая почти тридцать лет работы на пересечении промышленного дизайна, мебели и объектов. ✔️ До 6 сентября там же — Франческо Клементе. Большая ретроспектива художника с работами с конца 1970-х до сегодняшнего дня — о состоянии между мирами, культурами и внутренними образами. ✔️ До 27 сентября в Музее Новоченто — «Первый Пикассо Милана». Выставка вокруг первой картины Пабло Пикассо, вошедшей в коллекцию. ✔️ До 27 сентября в Палаццо Реале — Ансельм Кифер «Le Alchimiste». Монументальный проект, посвященный забытым женщинам-алхимикам и темам памяти, разрушения и трансформации. ✔️ До 28 сентября в фонде Prada — Цао Фэй DASH. Новый мультимедийный проект китайской художницы о технологиях, сельском хозяйстве, алгоритмах и меняющихся отношениях человека с землей. ✔️ До 18 октября в Gallerie d’Italia — «Арнальдо Помодоро. Жизнь». Выставка одного из главных итальянских скульпторов второй половины XX века, чьи бронзовые сферы стали частью языка публичного искусства.</t>
+  </si>
+  <si>
+    <t>16.06.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9700</t>
+  </si>
+  <si>
+    <t>Милан пытается стать новым европейским арт-хабом. В этом году в городе впервые прошла Paris Internationale Milano — итальянская версия независимой парижской ярмарки, которая раньше существовала только во Франции. Для первой миланской версии выбрали Палаццо Гальбани — здание недалеко от Центрального вокзала, а в программе участвовали 34 галереи. Важно, что ярмарка появилась не сама по себе, а в момент, когда Милан и так был перегружен культурными событиями. В эти же дни проходили Milano Art Week с сотнями выставок, встреч и специальных проектов, а также miart — главная миланская ярмарка современного и модернистского искусства, которая в 2026 году отмечала свое 30-летие. Кроме того, в Милан продолжают заходить международные галереи. Например, Thaddaeus Ropac открыл пространство в Палаццо Бельджиоизо — это их седьмая галерея после Зальцбурга, Лондона, Парижа и Сеула. Сам галерист назвал Милан «культурным сердцем Италии». Интерес к городу усиливают и более практические причины. Италия стала привлекательнее после налоговых изменений: снижение НДС на искусство и более благоприятный режим для коллекционеров делают страну заметно конкурентнее на европейской сцене.</t>
+  </si>
+  <si>
+    <t>15.06.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9699</t>
+  </si>
+  <si>
+    <t>Одна из главных культурных новостей столицы этим летом: 8 июля ТОН-ЦЕНТР откроется для широкой публики в историческом здании Кругового депо архитектора Константина Тона на Комсомольской площади. Новая культурная институция представит собственную событийную программу, объединяющую современное искусство, музыку, театр, архитектуру и образовательные проекты под девизом «Искусство в движении» — когда-то депо задавало движение поездам. Первый сезон откроют музыкальный проект Владимира Горлинского «Земля маршрутов» и выставка «Временные конструкции», а в течение года зрителей ждут премьеры оперы, театральных и междисциплинарных проектов. Планируем активно следить за площадкой!</t>
+  </si>
+  <si>
+    <t>15.06.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9698</t>
+  </si>
+  <si>
+    <t>В разговорах об искусстве мы оперируем отдельными именами и сюжетами. Знаем, кто такой Босх, любим Караваджо, можем поспорить о Малевиче и современном искусстве. Но при этом часто не замечаем самого интересного. Например, почему на картинах Иеронима Босха так много птиц и за что художник недолюбливал уток. Для современного зрителя это просто детали, а для человека XV века — понятные символы человеческих пороков. Но ведь хочется видеть общую картину: почему одна эпоха сменяет другую, откуда берутся новые художественные языки и как связаны между собой произведения, созданные с разницей в несколько столетий. Тем и любопытен курс «Как стать искусствоведом» от «Синхронизации». Он соберет разрозненные знания в цельную историю — от древнего мира до наших дней. Среди преподавателей — сотрудники Пушкинского музея, Третьяковской галереи и МГУ. Обучение длится 10 месяцев и проходит онлайн, поэтому его можно совмещать с работой и другими занятиями. Если давно хотели систематизировать свои знания об искусстве, сейчас хороший момент присмотреться: пока действует самая низкая цена. В июле курс будет стоить дороже. По промокоду ТРИСЕСТРЫ для наших подписчиков можно получить дополнительную скидку 10 000 рублей, а общая скидка при оплате до 18 июня составит 37 500 рублей. Есть рассрочка и возможность оплаты иностранной картой. Старт — 2 сентября. А здесь — подробности и запись.</t>
+  </si>
+  <si>
+    <t>14.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9697</t>
+  </si>
+  <si>
+    <t>Bvlgari стал партнером Венецианской биеннале. Ювелирный дом поддержит три выпуска главного мирового смотра искусства до 2030 года. В этом году сотрудничество началось с павильона Bvlgari в Джардини, где канадская художница Лотус Канг представила новую инсталляцию. Кроме того, бренд финансирует несколько художественных проектов в Венеции, которые проходят не в коммерческих пространствах, а в исторических культурных институциях города.</t>
+  </si>
+  <si>
+    <t>14.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9693</t>
+  </si>
+  <si>
+    <t>В Петербурге готовят к новой жизни «Кресты», один из самых известных тюремных комплексов России. Бывший следственный изолятор на Арсенальной набережной планируют превратить в общественное пространство: с отелями, ресторанами и кафе, прогулочными зонами вдоль Невы, летней сценой для городских мероприятий, общественными пространствами для жителей и туристов, а также музеем, который расскажет об истории комплекса и людях, чьи судьбы были связаны с этим местом. В проекте также предусмотрены мемориальные зоны и так называемые «острова памяти», призванные сохранить связь с прошлым «Крестов». На фото — макет реконструкции, который представили на ПМЭФ в этом году.</t>
+  </si>
+  <si>
+    <t>13.06.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9687</t>
+  </si>
+  <si>
+    <t>В рубрике #владейпятерка — создательница арт-сообщества VI Community и один из авторов нашего инфопартнера телеграм-канала «Три сестры» Ирина Вольская выбирает свои фавориты с предстоящего аукциона ИСКУССТВО И ДИЗАЙН 🔵 Лот 5А Наталия Турнова Стул, 2000-е Для Наталии Турновой, одной из ключевых фигур российского искусства 1990-х, характерны яркий колорит, крупная форма и внимание к эмоциональной выразительности вещи. Редкая неживописная работа художницы. 🔵 Лот 49 Мерет Оппенгейм для Simon International Столик Traccia, 1939 (разработан), 1970-е (произведен) Легендарный столик Traccia, придуманный Мерет Оппенгейм в 1939 году, считается одним из главных объектов сюрреалистического дизайна и входит в историю искусства XX века наравне с самыми известными работами художницы. 🔵 Лот 21 Лаура Хэндлер для Pomellato Чайный и кофейный сервиз (пять предметов), 1985 С таким сервизом хочется начинать утро: модель, созданная американским дизайнером Лаурой Хэндлер для ювелирного дома Pomellato. Все — словно маленькие скульптуры. 🔵 Лот 15* Франциско Инфанте-Арана Католическая Испания, 1963 Ранняя работа Франциско Инфанте относится к периоду формирования его художественного языка, задолго до знаменитых «артефактов» и ленд-арт-проектов. Таких вещей на рынке очень мало. 🔵 Лот 30 Оливье Мург Пара кресел Djinn, 1960-е Кресла Djinn — икона футуристического дизайна 1960-х годов, прославившаяся благодаря фильму «2001: Космическая одиссея» Стэнли Кубрика. Сегодня предметы серии входят в коллекции Центра Помпиду и MoMA, как не захотеть такие домой?</t>
+  </si>
+  <si>
+    <t>13.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9684</t>
+  </si>
+  <si>
+    <t>В декабре 2026 Милане появится музей Джо Понти, одного из главных архитекторов и дизайнеров итальянского модернизма. Постоянное пространство, посвященное Понти, откроется внутри Музея дизайна ADI — главного музея итальянского дизайна. Это особенно символично: именно Джо Понти в 1954 году предложил создать премию Compasso d’Oro («Золотой циркуль»), которая со временем стала самой престижной наградой в итальянском дизайне. Сегодня архив и коллекция этой премии находятся в ADI, поэтому музей Понти появится в месте, напрямую связанном с его наследием. Для Милана это очень важный проект. Понти во многом сформировал визуальный язык города XX века: от архитектуры и мебели до журналов, предметов быта и самой идеи итальянского дизайна как культурного явления. Он был архитектором, дизайнером, редактором Domus и человеком, который умел превращать повседневные вещи в часть большой эстетической системы.</t>
+  </si>
+  <si>
+    <t>13.06.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9683</t>
+  </si>
+  <si>
+    <t>Кажется, в арт-рынок пришли ставки — как в спорте. Платформа Kalshi запустила отдельный раздел, где можно делать ставки на результаты аукционов. Например, побьет ли работа Энди Уорхола свой рекорд или уйдет ли портрет Густава Климта дороже определенной суммы. Формально это называется рынком прогнозов: пользователи покупают контракты на исход будущего события. Но по сути аукцион превращается в спортивный матч с коэффициентами, ожиданиями и азартом вокруг финальной цены. С одной стороны, это способ «открыть» аукционный азарт для тех, кто не может покупать работы за миллионы. С другой — все это тревожно: рынок искусства и без того не всегда прозрачен.</t>
+  </si>
+  <si>
+    <t>12.06.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9682</t>
+  </si>
+  <si>
+    <t>Если планируете отправиться в Петербург, сохраняйте список главных выставок в городе: ✔️ До 15 июня в Государственном Русском музее — «Эпоха Императора Александра III и ее наследие», масштабный проект о времени правления Александра III, художественной культуре второй половины XIX века и влиянии эпохи на российское искусство последующих десятилетий. ✔️ До 22 июня в Государственном Эрмитаже — «Благословение Афродиты. Образ невесты в античном искусстве», выставка о свадебных ритуалах, представлениях о красоте и женственности в культуре Древней Греции и Рима. ✔️ До 29 июня в Государственном Русском музее — «Степан Эрьзя — скульптор мира. К 150-летию со дня рождения», большая ретроспектива одного из самых известных российских скульпторов XX века. ✔️ До 26 июля в Государственном Эрмитаже — «Вселенная в миниатюре. Графика “малых мастеров”», выставка редких произведений европейской графики, демонстрирующая виртуозность художников. ✔️ До 31 июля в пространстве «Третье место» — «Голова современника», выставочный проект о человеке XXI века и визуальной культуре настоящего с работами из коллекции Дениса Химиляйне. ✔️ До 7 сентября в Государственном Русском музее — «Взрослым вход разрешен», выставка произведений из коллекции музея, посвященная темам телесности, чувственности и интимности в русском искусстве. ✔️ До 14 сентября в Государственном Русском музее — «Петр Кончаловский. Сад в цвету», выставка живописных работ мастера, посвященных одному из главных мотивов его творчества — образу сада. ✔️ До 27 сентября в Государственном Эрмитаже — «Тайны и красота. Европейские настольные кабинеты XVI–XIX веков в собрании Эрмитажа», проект о кабинетах редкостей, искусстве хранения и культуре коллекционирования раннего Нового времени. ✔️ До 18 октября в Севкабель Порту — «Траектории интервалов», масштабный мультимедийный выставочный проект со световыми и звуковыми инсталляциями. ✔️ До 9 ноября в Государственном Русском музее — «Иван Шишкин. Русский лес», масштабная выставка, посвященная одному из главных пейзажистов XIX века и его образу природы как национального мифа. До 19 июня в галерее «МИФ» — проект «Фокус: Перформанс», где надо следить за расписанием и попадать на перформансы современных российских художников. ✔️ В галарее Марины Гисич с 12 июня — новая выставка Виталия Пушницкого «Земля», где экспозиция строится как пластическое высказывание о восхождении. ✔️ 16 июня в галерее Sobo откроется выставка Паши Безора «Сервантное хранение», вдохновленная советским дизайном, детскими воспоминаниями и миром вещей, хранящих дух странной, мутирующей визуальной культуры. ✔️ В KGallery 17 июня откроется выставка «Окно, в котором... Собрание Власовых - Шишмарёвой» о семье ленинградских/петербургских художников, работавших в городе начиная с 1920‑х годов. ✔️ В Anna Nova с 19 июня — проект Марьи Дмитриевой и Елены Немковой — «Пик Неопределенности». В экспозицию войдут произведения, созданные специально для выставки: скульптура, живопись, инсталляция, видеоарт и керамические объекты. ✔️ 20 июня на Левашовском хлебозаводе откроется выставка Андрея Кузькина «Второй круг», реализованная коллекционером Игорем Сухановым. Центральной работой станет инсталляция «Герои Левитации», которая будет экспонирована впервые после длительной реконструкции</t>
+  </si>
+  <si>
+    <t>12.06.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9676</t>
+  </si>
+  <si>
+    <t>И немного его картин, которые всегда неизменно радуют, даже вопреки печальным новостям.</t>
+  </si>
+  <si>
+    <t>12.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9675</t>
+  </si>
+  <si>
+    <t>Сегодня не стало художника Дэвида Хокни. Вечная память.</t>
+  </si>
+  <si>
+    <t>12.06.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9665</t>
+  </si>
+  <si>
+    <t>После шестилетней реконструкции в Мехико вновь открылся Музей Долорес Ольмедо — один из главных музеев мексиканского искусства и крупнейшее в мире собрание работ Фриды Кало и Диего Риверы. Обновленный музей вернулся в свою историческую резиденцию в районе Сочимилько: помимо знаменитой коллекции, посетителям впервые стали доступны личные пространства самой Долорес Ольмедо, легендарной коллекционерки, мецената и одной из ключевых фигур культурной жизни Мексики. Пока совершаем воображаемое путешествие в далекие края с атмосферой старинной усадьбы с садами, павлинами и ксолоитцкуинтли — национальными мексиканскими собаками.</t>
+  </si>
+  <si>
+    <t>11.06.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9658</t>
+  </si>
+  <si>
+    <t>Начали день музыкой, ей и продолжим. «Часовня звука» — один из самых необычных концертных залов в мире. Он построен совсем недавно, в 2021 году, в горном ландшафте недалеко от Пекина и частично открыт окружающей среде. Проект разработало китайское бюро OPEN Architecture. Архитекторы Ли Ху и Хуан Вэньцзин стремились создать не просто концертный зал, а пространство, где музыка и ландшафт существуют как единое целое. Хотели бы отправиться туда на концерт?</t>
+  </si>
+  <si>
+    <t>11.06.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9657</t>
+  </si>
+  <si>
+    <t>Начинаем утро с музыки Пуленка в исполнении Дениса Мацуева, который сегодня отмечает день рождения! Помимо всех регалий — главное, что после его концертов даже те, кто далек от академической музыки, выходят с ощущением, что побывали на большом шоу.</t>
+  </si>
+  <si>
+    <t>10.06.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9656</t>
+  </si>
+  <si>
+    <t>Если планируете отправиться в Амстердам на премьеру и не только, сохраняйте список главных выставок этого лета: ✔️ До 21 июня в Музее фотографии Huis Marseille — «Созданный мир: глазами Таты Ронкхольц (1940–1997)». Выставка немецкого фотографа, исследовавшей индустриальные и городские ландшафты послевоенной Европы. ✔️ До 30 июня в музее Nxt — «В процессе обработки». Групповая выставка о технологиях, объединяющая масштабные иммерсивные инсталляции на пересечении искусства, света, звука и цифровых сред. ✔️ До 12 июля в пространстве W139 — «Мука, вода, почва». Проект посвящен взаимосвязям между природными ресурсами, производством пищи и экологическими системами. ✔️ До 2 августа в Городском музее Стеделейк — Дан Во «Пневма». Крупная персональная выставка одного из самых влиятельных современных художников, работающего с темами памяти, миграции и культурного наследия. ✔️ До 2 августа там же — «Маскулинность сегодня». Выставка о современных представлениях о мужественности и их отражении в искусстве и визуальной культуре. ✔️ С 5 июня до 28 августа в Музее фотографии Foam — кжегодный международный проект, представляющий новое поколение художников, работающих с фотографией и визуальными медиа. ✔️ С 12 июня до 30 августа в Музее Рембрандта — «Рембрандт и жизнь». Выставка, посвященная связи творчества художника с повседневным бытом его времени. ✔️ До 30 августа в Тропическом музее — «Сделано в Китае». Проект о глобальном производстве, потреблении и культурных представлениях, связанных с маркировкой Made in China. ✔️ До 6 сентября в Музее кино Eye — «Глаза открыты: новый взгляд на наследие колониального кинематографа». Выставка переосмысляет историю колониального кино и способы его современного прочтения. ✔️ До 6 сентября в музее H’ART — «Американский миф и память: фотографии Дэвида Левинталя». Масштабный проект о национальной памяти, массовой культуре и американской идентичности. ✔️ С 19 июня до 13 сентября в Рейксмузее — «Эд ван дер Элскен». Большая ретроспектива одного из самых известных нидерландских фотографов XX века. ✔️ До 27 сентября в Ньиве керк — World Press Photo 2026. Главная международная выставка фотожурналистики года. ✔️ До 27 сентября в Ауде керк — лауреат премии Тернера художница Джесси Дарлинг с новым проектом, созданным специально для старейшего здания Амстердама. ✔️ До 1 ноября в Музее Алларда Пирсона — «Античное стекло». Выставка, посвященная искусству и технологиям производства стекла в мире. ✔️ До 30 декабря в музее STRAAT — «Суть». Проект, исследующий основные художественные принципы и визуальный язык современного стрит-арта. ✔️ До 21 марта 2027 года в Рейксмузее — «Ношенная: ценная одежда». Выставка об истории вещей, их использовании, сохранении и культурной ценности.</t>
+  </si>
+  <si>
+    <t>10.06.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9655</t>
+  </si>
+  <si>
+    <t>Наш соотечественник Алексей Ратманский представил новый балет на фестивале Holland Festival в Амстердаме. Премьера проходит на сцене Национального театра оперы и балета в рамках программы «Мастера движения». Вечер объединил работы трех хореографов — Ратманского, Дэвида Доусона и Кшиштофа Пастора, каждый из которых представил одноактный балет. Ранее театр уже показывал получившую признание постановку Ратманского «Дон Кихот». На этот раз зрителям представлена премьера балета «Одиночество».</t>
+  </si>
+  <si>
+    <t>09.06.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9651</t>
+  </si>
+  <si>
+    <t>Dior и Venetian Heritage (некоммерческая организация, занимающаяся сохранением культурного наследия Венеции) собрали более €1,8 млн на реставрацию Ка-д’Оро в Венеции. Средства направят на восстановление дворца на Гранд-канале — одного из главных памятников венецианской готики. Ка-д’Оро или «Золотой дом» был построен в XV веке и получил свое название из-за позолоты, которая когда-то украшала фасад. Сегодня в здании находится Галерея Джорджо Франкетти. Бренд уже поддерживал проекты, связанные с сохранением венецианского наследия, включая реставрационные инициативы для Арсенала и музея Ка-д’Оро.</t>
+  </si>
+  <si>
+    <t>09.06.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9641</t>
+  </si>
+  <si>
+    <t>В день рождения Петра I с рубрикой #сестрыподомам отправляемся к западу от парка Константиновского дворца на высокий холм. Там расположен деревянный дворец Петра I — старейшая постройка Стрельны и единственное сохранившееся здание его загородной усадьбы. Здесь царь останавливался во время поездок в Кронштадт, Петергоф и Ораниенбаум. Усадьба начала формироваться в 1711 году, а дворец был построен около 1716 года и вскоре перестроен по распоряжению Петра. Вокруг располагались оранжереи, сады, пасека и огород «на голландский вкус», где выращивали овощи, лекарственные и пряные растения. По преданию, именно здесь впервые в России посадили картофель. В рыбных прудах разводили карпов и форель для царского стола. В состав усадьбы входила также деревянная Спасо-Преображенская церковь, утраченная во время Великой Отечественной войны. Сам дворец неоднократно реставрировался — при Елизавете Петровне под руководством Растрелли, затем при Екатерине II и в XIX веке. Его использовали как путевой дворец, госпиталь, больницу и детский сад. Уцелев во время войны, дворец был передан музею-заповеднику «Петергоф» в 1987 году и после реставрации открылся как музей.</t>
+  </si>
+  <si>
+    <t>08.06.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9640</t>
+  </si>
+  <si>
+    <t>Предлагаем, однако, не ограничиваться одной ярмаркой. Сохраняйте список главных выставок и событий Базеля: ✔️ С 15 по 21 июня — Liste Art Fair Basel, ярмарка молодых галерей и нового искусства. В 2026 году она объединит 105 галерей из 36 стран. ✔️ С 16 по 21 июня в Volkshaus Basel — photo basel, ярмарка, посвященная фотографии. ✔️ С 16 по 21 июня — Swiss Art Awards, выставка финалистов старейшей швейцарской художественной премии, посвященная современному искусству и архитектуре. ✔️ С 14 по 20 июня — Basel Social Club: выставки, перформансы, музыка и встречи в пустующем офисном здании рядом с вокзалом SBB. Тема этого года связана с продуктивностью и отдыхом. ✔️ До 13 сентября в фонде Бейелер — выставка Пьера Юига, одного из самых влиятельных современных художников. В проект вошли новые работы, созданные специально для фонда, и ключевые произведения последних лет. ✔️ До 23 августа в Базельском художественном музее — Хелен Франкенталер, крупнейшая европейская выставка художницы и ее первая институциональная персональная выставка в Швейцарии. В экспозиции — более 50 работ за шесть десятилетий. ✔️ До 11 октября в там же — Цао Фэй «Свидетельства близкого будущего», первая персональная выставка художницы в Швейцарии и крупнейший европейский обзор ее работ: видео, цифровые медиа, инсталляции, фотография и скульптура. ✔️ До 8 августа в Кунстхалле — персональная выставка художницы Джанивы Эллис «Женева». ✔️ С 12 июня до 13 сентября в тоже в Кунстхалле — Шуан Ли «Альянс», о том, как цифровые технологии меняют отношения и тело. ✔️ До 30 августа в Музее Тэнгли — Анжелика Мезити «Реверберация», проект о звуке, движении, невербальной коммуникации и формах общности. ✔️ До 16 августа в Базель-Ланд — «Путешествующие памяти», групповая выставка с участием Рафаэля Баронтини, Ономе Эке, Жоаны Эсковал, Бинелде Иркана, Матео Мате, Софии Саласар Росалес, Алин Мотта и Хелены Уамбембе. ✔️ До 6 сентября в Музее дизайна Vitra — Хелла Йонгериус «Шепчущие вещи», ретроспектива дизайнера: мебель, текстиль, керамика, эскизы, прототипы и фильмы. ✔️ До 9 мая 2027 года в Vitra — Вернер Пантон «Форма, цвет, пространство», большая ретроспектива к 100-летию датского дизайнера.</t>
+  </si>
+  <si>
+    <t>08.06.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9639</t>
+  </si>
+  <si>
+    <t>С 18 по 21 июня 2026 года в Базеле пройдет Art Basel — одна из главных мировых ярмарок современного искусства. Дни превью для коллекционеров, галерей и институций запланированы на 16–17 июня. В этом году в ярмарке участвуют 290 галерей из 43 стран, включая новых участников; всего будет представлено более 4000 художников. Программа разделена на несколько секторов. Galleries — основной сектор ярмарки с модернистским, послевоенным и современным искусством. Feature посвящен историческим презентациям художников XX века. Statements показывает сольные проекты молодых авторов. Unlimited объединяет крупноформатные работы и инсталляции музейного масштаба. В 2026 году Art Basel запускает Basel Exclusive: часть работ будет впервые показана только на ярмарке, без превью и предпродаж.</t>
+  </si>
+  <si>
+    <t>08.06.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9638</t>
+  </si>
+  <si>
+    <t>Предлагаем сегодня утром отправляться по делам под These Boots Are Made for Walkin’ — культовый хит Нэнси Синатра. 8 июня певица празднует день рождения. Песня вышла в 1966 году и почти сразу стала не просто поп-хитом, а манифестом уверенности. Ее написал и продюсировал Ли Хезлвуд, причем изначально он собирался записать трек сам. Но Нэнси Синатра убедила его, что от мужского лица эта история будет звучать слишком грубо, а вот в женском исполнении превратится в дерзкий жест независимости. Так и случилось: песня поднялась на первое место в чартах США и Великобритании, а сам трек — один из самых узнаваемых музыкальных символов 1960-х. Так что если понедельник начинается тяжело, у Нэнси Синатра есть для него идеальный саундтрек.</t>
+  </si>
+  <si>
+    <t>07.06.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9632</t>
+  </si>
+  <si>
+    <t>Мы уже рассказывали об открытии Центра Помпиду Ханва в Сеуле — нового пространства французского музея в Южной Корее. Теперь подробнее о первой выставке, с которой площадка начинает свою работу. «Кубисты: изобретая современное видение» посвящена кубизму как одному из главных переломов в искусстве XX века. Экспозиция охватывает период с 1907-го по 1927 год — от ранних экспериментов Пабло Пикассо и Жоржа Брака до орфизма, салонного кубизма, военных лет и более поздних вариаций 1920-х. В проект вошли 112 работ 54 художников. Среди них — Пикассо, Брак, Хуан Грис, Фернан Леже, Робер Делоне, Соня Делоне, Наталья Гончарова, Альбер Глез и Жан Метценже. Помимо живописи, на выставке представлены скульптура, графика, дизайн и архивные материалы. Отдельный раздел KOREA FOCUS посвящен тому, как европейский авангард повлиял на корейское искусство XX века. В него вошли работы Ким Хванги, Ю Ёнгука, Пак Рэхён, Ли Суока и других художников. Выставка продлится до 4 октября.</t>
+  </si>
+  <si>
+    <t>07.06.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9630</t>
+  </si>
+  <si>
+    <t>Помните «Матильду», «Чарли и шоколадную фабрику» и «Большого и доброго великана» Роальда Даля? У этих книг есть не только автор, но и художник — Квентин Блейк. В Лондоне открылся Центр иллюстрации художника — первое постоянное пространство, посвященное искусству иллюстрации. Для британской культуры это большое событие: Блейк — один из самых узнаваемых книжных художников страны. Сам центр Блейк задумал больше двадцати лет назад. В новом здании в лондонском Клеркенуэлле разместились выставочные галереи, библиотека, архив, образовательные пространства и мастерские для художников. Это первая институция в стране такого масштаба, полностью посвященная иллюстрации. Кстати, самому Блейку уже 93 года!</t>
+  </si>
+  <si>
+    <t>06.06.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9629</t>
+  </si>
+  <si>
+    <t>Если планируете отправиться летом смотреть на достроенную Саграду Фамилию, сохраняйте список главных выставок Барселоны: ✔️ До 28 июня в Национальном музее искусства Каталонии — выставка «Возвращено от врага. Эвакуация культурного наследия в 1936 году», посвященная спасению музейных коллекций во время Гражданской войны в Испании. ✔️ До 28 июня там же — «Сан-Пере де Родес и Мастер Кабестани: создание мифа», выставка о формировании визуального языка каталонского романского искусства и образа монастыря как культурного мифа. ✔️ До 12 июля в Фонде Жоана Миро — «Трансатлантика», фотопроект Хоакина Гомиса о модерности между Европой и Америкой и визуальных стратегиях документирования реальности. ✔️ До 16 августа в CaixaForum Barcelona — «Дорогой Матисс. Наследие новой картины», исследование влияния Матисса на язык живописи XX–XXI веков и его художественное наследие. ✔️ С 18 июня до 29 ноября в Фонде Жоана Миро — «Открытие архива 08. Без названия (1930)», работа с музейным архивом и переосмыслением художественных документов модернизма. ✔️ До 13 сентября в Фонде Жоана Миро — «Изменение состояний», художественный проект Капвани Киванга о власти, памяти и скрытых структурах исторического повествования. ✔️ До 6 сентября в Музее Тапиеса — «Антони Тапиес: Непрерывное движение стены», классика каталонского искусства. ✔️ До 27 сентября там же — выставка Анджела Жуве «Из неповрежденного», которого считают одним из самых загадочных художников семидесятых годов. ✔️ До 27 сентября в Центре Santa Mònica — «Нападение иллюзий», коллективный проект c работами Харуки Мураками, Аниша Капура и других звезд современного искусства. ✔️ До 28 сентября в MACBA — испанская художница Анна Морено и ее выставка «Третий поворот» — о темпоральности через призму утопической архитектуры. ✔️ До 28 сентября в MACBA — Базель Аббас и Руанне Абу-Рахме «Узники любви: до солнца свободы» — проект о политике образов, памяти и формах сопротивления. ✔️ До 28 сентября в MACBA — «Словно танец скворцов. 30 лет коллекции MACBA», юбилейная выставка музейной коллекции и ее переосмысление. ✔️ До 8 ноября в CCCB — «Культ красоты», исследование исторических и современных эстетических стандартов и их влияния на визуальную культуру.</t>
+  </si>
+  <si>
+    <t>06.06.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9620</t>
+  </si>
+  <si>
+    <t>Саграду Фамилию в Барселоне наконец-то достраивают. Храм Святого Семейства, начатый Антонио Гауди в 1882 году, почти полтора века оставался самым известным «вечным строительством» Европы. Его сложная структура, радикальная архитектурная логика сделали проект символом модернистской утопии. Теперь завершена 18-я и самая высокая башня, посвященная Иисусу Христу. Ее планируют торжественно открыть с участием Папы Римского 10 июня. Тем не менее, фасады, детали и декоративные элементы продолжат дорабатываться.</t>
+  </si>
+  <si>
+    <t>05.06.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9611</t>
+  </si>
+  <si>
+    <t>Сегодня — день рождения Федерико Гарсиа Лорки. По этому случаю с рубрикой #сестрыподомам отправляемся в его дом-музей в солнечной Гранаде. Поэт писал: «Я испанец до мозга костей и не мог бы жить в каком-нибудь другом месте земного шара, но мне ненавистен всякий, кто считает себя выше других по одному тому, что он испанец. Я не верю в политические разделения. Я брат всем людям, и мне отвратителен тот, кто, вслепую любя родину, готов принести себя на алтарь пустых националистических идеалов. Добрый китаец мне ближе злого испанца. Испания живет в глубинах моего сердца, я ее поэт, но прежде того я гражданин мира и брат всем людям». Именно здесь, в летней резиденции семьи, Лорка проводил время в 1920–1930-е годы. Здесь были написаны написаны «Кровавая свадьба», «Цыганские баллады», «Общественность» или «Когда пройдут пять лет». Многие исследователи считают, что именно эта среда связана с тем, как формировался его язык.</t>
+  </si>
+  <si>
+    <t>05.06.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9608</t>
+  </si>
+  <si>
+    <t>Парижская опера снова собирает аншлаги: билеты на показы «Травиаты» Джузеппе Верди в Опере Бастилии полностью распроданы. Одна из сестер шлет телеграмму из Парижа с премьеры в постановке австралийского режиссера Саймона Стоуна. Главную партию Виолетты Валери в летней серии спектаклей исполнит Аида Гарифуллина. В постановке героиня Верди превращается из куртизанки XIX века в звезду социальных сетей, которая торгует уже не своим телом, а селфи, лайками и вниманием публики. Для Гарифуллиной это очередное возвращение на сцену театра, сыгравшего важную роль в ее международной карьере. Именно в Парижской опере она громко заявила о себе в постановках Дмитрия Чернякова и Клауса Гута, после чего стала одной из самых востребованных российских оперных певиц на мировой сцене. Вместе с Гарифуллиной на сцене — великолепный испанский тенор Хавьер Андуага (в роли Альфреда Жермона) и российский баритон, солист Мариинки Роман Бурденко (в роли Жоржа Жермона).</t>
+  </si>
+  <si>
+    <t>05.06.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9607</t>
+  </si>
+  <si>
+    <t>Теперь отправляемся в путешествие по главным выставочным проектам этого лета в Лондоне: ✔️ До 14 июня в Whitechapel проходит ретроспектива Сенги Ненгуди «Перформансы 1972–1982». Американская художница стала одной из ключевых фигур феминистского искусства. ✔️ До 21 июня в Королевской академии художеств — первая в Великобритании масштабная выставка Михаэлины Вотье. Фламандская художница XVII века долгое время оставалась в тени своих современников-мужчин и лишь недавно была заново открыта историками искусства. ✔️ До 26 июля в Музее дизайна показывают выставку «Архивы Уэса Андерсона». Более шестисот предметов — от раскадровок и полароидов до костюмов и реквизита — рассказывают, как режиссер создает свои идеально симметричные кинематографические миры. ✔️ До 1 августа в галерее Hauser &amp; Wirth проходит выставка Франсиса Пикабиа «Расширяя горизонты». Проект посвящен одному из самых радикальных художников, связанных с дадаизмом и сюрреализмом. ✔️ До 21 августа в Gagosian — выставка «Христо. Воздух», посвященная работе художника с пространством, ландшафтом и архитектурой. ✔️ До 23 августа в Serpentine — выставка Дэвида Хокни «Год в Нормандии и другие мысли о живописи». Центральное место занимает знаменитый цифровой фриз длиной более 90 метров, посвященный смене времен года. ✔️ До 23 августа в Tate Britain проходит ретроспектива Хёрвина Андерсона — одного из самых значительных британских художников своего поколения. Его живопись соединяет карибские корни, британский городской пейзаж и историю миграции. ✔️ До 23 августа Национальная галерея показывает выставку Франсиско де Сурбарана. Испанский мастер барокко известен своими изображениями святых, монахов и натюрмортов, построенными на драматических контрастах света и тени. ✔️ До 31 августа в Тейт Модерн — выставка Трейси Эмин «Вторая жизнь». Один из самых личных проектов художницы, созданный после тяжелой болезни, объединяет живопись, скульптуру и неоновые работы последних лет. ✔️ До 6 сентября в Национальной портретной галерее — «Мэрилин Монро. Портрет». Проект исследует, как создавался образ самой знаменитой кинозвезды XX века и почему он продолжает влиять на визуальную культуру. ✔️ С 11 июня по 6 сентября в Барбикане работает выставка «Панафриканское искусство и культура», исследующая явление через искусство, музыку и литературу. ✔️ До 27 сентября в Тейт — ретроспектива Джеймса Эббота Макнейла Уистлера, классика американского и британского искусства рубежа XIX–XX веков. ✔️ До 8 ноября в Музее Виктории и Альберта проходит одна из самых ожидаемых модных выставок года — «Скиапарелли. Мода становится искусством». Проект посвящен наследию Эльзы Скиапарелли, ее сотрудничеству с сюрреалистами и влиянию на современную моду. ✔️ С 24 июня по 27 сентября в галерее The Photographers’ проходит выставка «Японские женщины-фотографы: от 1950-х годов до сегодняшнего дня», рассказывающая историю фотографии через работы нескольких поколений авторов. ✔️ С 25 июня в Тейт Модерн открывается выставка «Фрида: создание иконы». Вместо привычного рассказа о биографии художницы кураторы исследуют, как Кало превратилась в один из самых узнаваемых культурных образов XX века. ✔️ С 15 июля в Tate Modern — большая ретроспектива Аны Мендьеты. Художница кубинского происхождения стала одной из ключевых фигур искусства перформанса и ленд-арта.</t>
+  </si>
+  <si>
+    <t>04.06.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9601</t>
+  </si>
+  <si>
+    <t>Если европейского искусства хочется уже сейчас и в Москве, то вам на Солянку. Во VLADEY Атланты открылась предаукционная выставка «Искусство и дизайн», информационными партнерами которого выступили «Три сестры». Финалом проекта станет аукцион 16 июня. Особенно интересно, что многие предметы дизайна впервые показывают в России. Главная звезда — шкаф Ginza Robot японского дизайнера Масанори Умеды, созданный для легендарной группы Memphis. Его фантастический силуэт вдохновлен японской научной фантастикой 1970–1980-х годов, а сам объект давно стал иконой постмодернистского дизайна. Работы Умеды собирали Карл Лагерфельд и Дэвид Боуи, а экземпляры Ginza Robot сегодня находятся в музейных коллекциях. Еще один редкий гость — кофейный столик TRG Вилли Риццо. Фотограф звезд, дизайнер и герой эпохи jet set, Риццо создавал интерьеры для самых богатых и знаменитых людей своего времени. Представленная модель настолько известна, что неоднократно появлялась на страницах Architectural Digest и Elle Decor, а один из таких столиков стоит в доме Элтона Джона. Если интересуетесь #женщинывискусстве, то обратите внимание на столик Мерет Оппенгейм. Впервые сюрреалистка придумала его еще в 1939 году. Сегодня Traccia считается одним из самых узнаваемых произведений сюрреалистического дизайна XX века. Кстати, именно к нему отсылал Дэниел Розберри в одной из последних коллекций Schiaparelli, показав сумки на птичьих лапах. Если этим летом не получается отправиться на ярмарки дизайна в Базель или Милан, это редкая возможность увидеть вживую предметы, которые обычно существуют только в музейных собраниях и интерьерах коллекционеров.</t>
+  </si>
+  <si>
+    <t>04.06.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9600</t>
+  </si>
+  <si>
+    <t>Помечтаем о Париже и о главных выставках, которые пройдут в городе этим летом: ✔️ Первым делом отправляемся в Гран-Пале на выставку Нэн Голдин «Это ничем хорошим не закончится» до 21 июня. Один из самых влиятельных фотографов последних десятилетий показывает масштабный проект, посвященный памяти, любви, зависимости и утрате. Это крупнейшая выставка художницы в Париже за многие годы. ✔️ До 5 июля в Музее Орсе проходит выставка «Рисунки Ренуара». Обычно художника вспоминают как живописца, однако проект сосредоточен на графике и позволяет увидеть, как формировались его знаменитые композиции. ✔️ В Лувре до 20 июля — «Микеланджело и Роден. Живые тела». Два великих скульптора впервые становятся героями масштабного сопоставления, посвященного изображению человеческого тела и поиску движения в камне. ✔️ Там же до 20 июля — выставка «Мартин Шонгауэр. Прекрасное бессмертное». Немецкий мастер XV века считается одним из важнейших предшественников Дюрера и одним из крупнейших художников Северного Возрождения. ✔️ До 12 июля в Музее Гальера работает выставка «Мода XVIII века. Фантастическое наследие». Проект исследует, как эстетика рококо и придворной моды продолжает вдохновлять современных дизайнеров. ✔️ В Гран-Пале до 26 июля продолжается выставка Анри Матисса о последних годах художника и его увлечении коллажем. ✔️ До 2 августа в Музее современного искусства Парижа — большая ретроспектива Ли Миллер. Фотограф, модель, муза сюрреалистов и военный корреспондент, Миллер стала одной из ключевых фигур искусства XX века. ✔️ В фонде Louis Vuitton до 16 августа проходит выставка «Александр Колдер. Мечты в равновесии». Один из главных новаторов скульптуры XX века представлен через свои знаменитые мобили и пространственные конструкции. ✔️ Там же до 30 августа можно увидеть проект армянской художницы Армине Негахдари в рамках программы Open Space, посвященной самым интересным молодым авторам международной сцены. ✔️ До 30 августа в Гран-Пале — выставка Хильмы аф Клинт «Картины для храма. 1906–1915». Шведская художница создавала абстракцию еще до Кандинского и сегодня считается одной из ключевых фигур модернизма. ✔️ До 6 сентября в Музее Пикассо — большая выставка Генри Тейлора «Где мысли провоцируют». Один из самых востребованных американских художников современности соединяет живопись, социальное наблюдение и автобиографию. ✔️ В Гран-Пале до 6 сентября можно увидеть новый проект Леандро Эрлиха — аргентинского художника, прославившегося масштабными инсталляциями и оптическими иллюзиями. ✔️ До 13 сентября в Музее Орсе проходит выставка египетского художника и фотографа Юсефа Набиля «Снова мечтать». Его вручную раскрашенные фотографии соединяют эстетику старого египетского кино и современное искусство. ✔️ До 23 сентября в Fondation Cartier показывают работы Рона Мьюека — одного из самых известных современных скульпторов, прославившегося своими гиперреалистичными фигурами. ✔️ До 1 ноября Институт Джакометти показывает выставку «Сюрреалист Джакометти», посвященную раннему периоду художника и его отношениям с кругом сюрреалистов. ✔️ До 1 ноября в Музее декоративного искусства проходит выставка «Тайское королевское платье: от традиции к современности», посвященная истории придворного костюма Таиланда и его влиянию на современную моду. ✔️ До 25 октября в галерее Thaddaeus Ropac проходит выставка Ансельма Кифера. Один из крупнейших художников современности продолжает исследовать историю, мифологию и память через монументальную живопись.</t>
+  </si>
+  <si>
+    <t>03.06.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9594</t>
+  </si>
+  <si>
+    <t>За четыре десятилетия карьеры Том Круз успел поработать с Кубриком, Скорсезе, Полом Томасом Андерсоном и Майклом Манном. Какие фильмы с актером стоит посмотреть сегодня вечером в честь дня его рождения? ✔️ До того как стать звездой боевиков, Круз сыграл в драме «Человек дождя». Фильм принес четыре «Оскара», включая награду за лучший фильм, а партнером Круза стал Дастин Хоффман. История путешествия двух братьев считается одной из важнейших американских картин конца 1980-х. ✔️ «Рожденный 4 июля» — биографическая драма Оливера Стоуна о ветеране войны во Вьетнаме Роне Ковике. Именно за эту роль Круз получил свой первый «Золотой глобус» и первую номинацию на «Оскар». ✔️ Любителям авторского кино стоит посмотреть «Магнолию» Пола Томаса Андерсона. Здесь Круз играет харизматичного, но глубоко травмированного мотивационного спикера. За эту роль он получил еще одну номинацию на «Оскар» как лучший актер второго плана. ✔️ «С широко закрытыми глазами» Стэнли Кубрика. В психологической драме о ревности, желаниях и кризисе брака Круз снялся вместе с тогдашней супругой Николь Кидман. ✔️ В триллере «Соучастник» Майкла Манна актер неожиданно появился в роли наемного убийцы. Это один из редких случаев, когда Круз играет откровенного злодея, и многие критики считают эту роль одной из лучших в его карьере. ✔️ Если хочется научной фантастики, обратите внимание на «Грань будущего». Фильм построен вокруг временной петли, из-за которой герой снова и снова переживает один и тот же день войны с инопланетянами. Вместе с Крузом здесь играет Эмили Блант, а сама картина давно получила статус современной классики жанра. А у вас какой любимый фильм с Томом Крузом — все-таки что-то из «Миссии невыполнима»?</t>
+  </si>
+  <si>
+    <t>03.06.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9585</t>
+  </si>
+  <si>
+    <t>В день рождения Тома Круза с рубрикой #сестрыподомам отправляемся в его поместье в Колорадо. Выглядит как оазис спокойствия, окруженный холмистыми лугами и ухоженными осиновыми рощами, откуда открываются захватывающие дух альпийские виды. В доме четыре спальни, шесть ванных комнат, медиа-комната, фитнес-центр, спа, просторный кабинет и два камина на дровах. Отделка выбеленными кедровыми балками и местным камнем — дань уважения окружающей красоте и богатой истории штата.</t>
+  </si>
+  <si>
+    <t>02.06.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9584</t>
+  </si>
+  <si>
+    <t>Если вы планируете устроить себе итальянские каникулы, подготовили подборку выставок, на которые стоит обратить внимание Рим: ✔️ В Риме идем первым делом на выставку Франчески Вудман в галерее Gagosian до 31 июля, американской фотохудожницы ХХ века, в работах которой ощутимо влияние сюрреализма. ✔️ До 20 сентября в римском музее MAXII — выставка «Трагикомика: Взгляд на итальянское искусство с середины XX века до наших дней» со знаменитым бананом Мауриццио Каттелана, приклеенным к стене. Там же до 27 сентября показывают выставку выдающегося художника комиксов «Андреа Пасьенца. Мы не всегда умираем». ✔️ До 15 июля на Вилле Медици проходит выставка Поля Табуре — один из самых заметных молодых французских художников показывает новые живописные и скульптурные работы, созданные во время резиденции в Риме. ✔️ В Выставочном дворце до 29 июня можно посмотреть ежегодную выставку World Press Photo Exhibition 2026 с лучшими мировыми фотопроектами года. Флоренция: ✔️ Главное событие сезона — выставка Марка Ротко в Палаццо Строцци. До 23 августа здесь проходит один из крупнейших итальянских проектов, посвященных художнику. Выставка исследует связь Ротко с Флоренцией и влияние, которое на него оказали фрески Фра Анджелико в монастыре Сан-Марко. ✔️ В Уфицци показывают две работы Ай Вэйвэя — «Камера наблюдения» и «Автопортрет». Обе связаны с Коридором Вазари (закрытой галереей, соединяющей Палаццо Веккьо и Уффици с дворцом Питти). Милан: ✔️ До 26 июля в Ангаре Бикока проходит масштабная ретроспектива Риркрита Тиравании «Дом, который построил Джек». Это крупнейший на сегодняшний день обзор его архитектурных проектов и один из главных европейских выставочных проектов лета. ✔️ До 19 июля там же показывают выставку Бенни Бозетто «Ребекка». Художница превращает пространство ангара в подобие живого организма и исследует архитектуру через тело, память и мифологию. ✔️ В Пинакотеке Брера до 13 сентября — крупная выставка, посвященная Джованни Агостино да Лоди — одному из самых интересных художников Северной Италии начала XVI века. В экспозиции 46 работ, включая произведения из Лувра, Прадо, Национальной галереи в Лондоне, Галереи Боргезе и других крупнейших музеев Европы. Венеция: ✔️ Главный пункт программы — 61-я Венецианская биеннале, открытая до 22 ноября. Помимо основной экспозиции стоит обязательно смотреть национальные павильоны и параллельную программу биеннале — в 2026 году многие из самых обсуждаемых проектов находятся именно вне центральной выставки. ✔️ Одна из главных звезд современного искусства Аниш Капур представляет персональную экспозицию в Палаццо Манфрин до 9 августа. ✔️ Не так давно ушел из жизни Георг Базелиц. Тем важнее увидеть его последнюю прижизненную выставку «Золотые герои» в фонде Джорджо Чини до 27 сентября. ✔️ Про персональную выставку королевы перформанса Марины Абрамович в галерее Академии писали много — мы напомним. До 19 сентября. ✔️ Большой исследовательский проект «Пегги Гугенхайм в Лондоне: становление коллекционера» открыт в Музее Пегги Гугенхайм до 19 октября.</t>
+  </si>
+  <si>
+    <t>02.06.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9583</t>
+  </si>
+  <si>
+    <t>Поездку в Италию кто-то планирует? Ла Cкала объявила планы на сезон 2026/2027, который откроется 4 декабря: ✔️ Первая опера в афише — «Отелло» Верди, которым дирижирует Мён-Вун Чун, музыкальный руководитель театра. Режиссер — итальянец Дамиано Микьелетто. ✔️ Балетную программу 17 декабря откроет «Щелкунчик» Рудольфа Нуреева. ✔️ 22 января — премьера «Искателей жемчуга» Жоржа Бизе. Поют в том числе наши соотечественники Ольга Перетятько, Дмитрий Корчак и Игорь Головатенко. ✔️ Томас Гуггейс, главный дирижер Франкфуртской оперы, 3 февраля встанет за пульт на опере «Дон Жуан» в постановке Роберта Карсена. ✔️ В репертуар 16 февраля вернется культовая «Богема» в постановке Франко Дзеффирелли, который знаком многим благодаря экранизации «Ромео и Джульетты». ✔️ С 3 марта на сцене Ла Скала — знаковая постновка Английского национального балета — «Жизель» Акрама Хана. ✔️ Режиссер Кьяра Мути дебютирует в Ла Скала оперой «Анна Болейн» Доницетти 30 марта. В заглавной партии — российская меццо-сопрано Василиса Бержанская. ✔️ «Похождения повесы» Игоря Стравинского с 17 апреля на сцене театра. Режиссер Каспер Хольтен, дирижер Риккардо Шайи. ✔️ Второй по счету Верди в сезоне — опера «Макбет» музыкального руководителя Мён-Вун Чунга и режиссера Барри Коски. Премьера 4 мая. ✔️ 8 июля на сцену вернется «Сон в летнюю ночь» Джорджа Баланчина с обновленными декорациями. Этот балет имел невероятный успех во всем мире.</t>
+  </si>
+  <si>
+    <t>01.06.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9582</t>
+  </si>
+  <si>
+    <t>Любители академической музыки на связи? Рассказываем, на какие концерты обратить внимание в июне: ✔️ Государственный академический камерный оркестр России 9 июня посвятит концерт в КЗЧ классике барокко. В программе — Перселл, Бертали, Вивальди и другие. ✔️ 10 июня в КЗЧ — финальный концерт цикла Musica sacra nova, который посвящен изучению творчества отечественных композиторов ХХ–XXI веков. Дирижер Федор Безносиков. ✔️ 11 июня в «Зарядье» продолжат праздновать юбилей Сергея Прокофьева — Валерий Гергиев будет дирижировать концертом для скрипки № 1 с оркестром Мариинки. ✔️ Идем на открытие V Международного конкурса молодых пианистов Grand Piano Competition в КЗЧ 13 июня. За фортепиано — Денис Мацуев. ✔️ В Кафедральном соборе Петра и Павла 16 июня — вокальный цикл композитора Дэвида Лэнга в исполнении ансамбля INTRADA. Ансамбль выступит a cappella на фестивале SOUND UP. ✔️ 16 июня в Мариинке Ильдар Абдразаков будет петь «Дона Карлоса», и это точно стоит того, чтобы съездить в Петербург. ✔️ В ДК «Рассвет» 18 июня Московский ансамбль современной музыки (МАСМ) будет играть новую французскую музыку — Дебюсси, Сати, Мюрая и других. ✔️ 23 июня в «Зарядье» Тимур Зангиев дирижирует концертом с музыкой Равеля и Пуленка, а поет сопрано Светлана Лачина. ✔️ В том же ДК «Рассвет» 24 июня — московская премьера знакового сочинения композитора Петра Айду «SONATRIP» в исполнеии Silence Quartet. ✔️ «Песнь о земле» Малера 24 июня на сцене КЗЧ исполнят меццо-сопрано Екатерина Семенчук и тенор Игорь Морозов. За дирижерским пультом — Филипп Чижевский. На картинке — симфонический оркестр Джона Альберта Купера.</t>
+  </si>
+  <si>
+    <t>01.06.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9581</t>
+  </si>
+  <si>
+    <t>Самое нужное в понедельник утром: идеальная музыка для пробуждения и настройки на рабочий лад. На видео китайская пианистка Ван Юйцзя по прозвищу «летающие пальцы» исполняет музыку Мориса Равеля. Девушка, помимо выдающейся техники игры и таланта, обладает еще и специфическим вкусом выбирать сценические наряды, о которых регулярно пишут модные журналы во всем мире.</t>
+  </si>
+  <si>
+    <t>31.05.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9580</t>
+  </si>
+  <si>
+    <t>Сегодня в Музее кинематографической академии в Лос-Анджелесе открывается выставка «Мэрилин Монро: голливудская икона» — один из главных культурных проектов к 100-летию актрисы. Экспозиция показывает Монро не только как звезду Голливуда, но и как автора собственного публичного образа: зрителям покажут сотни оригинальных предметов — афиши, портреты, фотографии, письма, личные материалы и редкие вещи, многие из которых впервые окажутся на публике. Особое место займут костюмы, в которых Монро появлялась на экране: от раннего фильма «Счастливая любовь» (1949) до вещей из ее последней, незавершенной картины «Что-то должно случиться» (1962). Среди главных экспонатов — знаменитое розовое платье Уильяма Травиллы из фильма «Джентльмены предпочитают блондинок», в котором Монро исполнила номер Diamonds Are a Girl’s Best Friend, а также два костюма Орри-Келли из фильма «В джазе только девушки».</t>
+  </si>
+  <si>
+    <t>31.05.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9578</t>
+  </si>
+  <si>
+    <t>31 мая исполняется 134 года со дня рождения Константина Паустовского — писателя, которого часто называют поэтом русской прозы. В Москве у Паустовского есть свой дом-музей в Кузьминках, в старинном деревянном доме с мезонином. Это бывший дом садовника усадьбы Влахернское-Кузьминки, который также называли «Серой дачей». Сегодня здесь хранятся рукописи, фотографии, личные вещи писателя. Ко дню рождения музей подготовил фестивальную программу на 30 и 31 мая: экскурсии по экспозиции и дому, детский квест по мотивам «Растрепанного воробья», игру-медиацию о природе, «Лабораторию писателя», мастер-классы и «Литературный пикник». Все события бесплатные, но нужна предварительная регистрация.</t>
+  </si>
+  <si>
+    <t>30.05.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9574</t>
+  </si>
+  <si>
+    <t>#сестрыподомам замахнулись чуть больше: на этот раз отправляемся не только в частные дома, но и в личные апартаменты Елизаветы II. В Эдинбурге впервые открыли комнаты королевы для посетителей. Экскурсия проходит по комнатам, которыми Елизавета II и принц Филипп пользовались во время пребывания в Эдинбурге — завтракали вдали от официальных церемоний, готовились к выходам, просматривали документы и проводили частные аудиенции. Туры будут проходить только в 2026 году — в честь столетия со дня рождения Елизаветы II.</t>
+  </si>
+  <si>
+    <t>30.05.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9573</t>
+  </si>
+  <si>
+    <t>Куда пойти #сдетьми на выходных 30–31 мая? Последние выходные весны — отличный повод сходить с детьми в музей, тем более что погода не слишком располагает к долгим прогулкам. Собрали интересные события: мастер-классы, занятия с роботами, театр теней и другие форматы. ✔️ 30 мая в Музее «Гараж» пройдет встреча с художницей Варварой Гранковой из цикла «Художники — детям»: дети будут работать с темой личной памяти и ретрофотографиями. А 31 мая — чтение книги «Звуки? Это мы!» и мастер-класс с музыкантом Сашей Пожарской: участники будут говорить о музыке, а потом соберут инсталляцию-оркестр из повседневных предметов. ✔️ 30 мая в Мультимедиа Арт Музее пройдет детский мастер-класс «Город будущего: творим вместе с роботами». Дети соберут и запрограммируют роботов на базе LEGO EV3, а затем вместе с ними создадут графические композиции о городской жизни. ✔️ 30 мая для детей 5–6 лет в Центр «Зотов» проводят занятие «Теневой театр»: участники разберутся, как работает свет и тень, сделают собственных теневых кукол и устроят маленький спектакль. 31 мая для детей 3–4 лет — занятие «Кулон хранителя времени», где через игру и простые материалы детям предлагают поговорить о том, как мы чувствуем время. ✔️ 31 мая в Еврейском музее — экскурсия по выставке «Король Лир» Соломона Михоэлса и семейная программа «Искусство без правил. Дэмиен Херст». ✔️ 30 мая в ГЭС-2 завершается лаборатория «Кружок вокруг. Сад на подоконнике» для глухих и слабослышащих детей 4–6 лет и их родителей. А 31 мая пройдет мастер-класс «Хадзарское застолье» для взрослых и детей от 6 лет: участники будут собираться за общим столом, рисовать портреты и знакомиться друг с другом через художественную практику. ✔️ 31 мая на поляне у Большого дворца Царицыно пройдет Инклюзивный пикник, приуроченный ко Дню защиты детей. В программе — музыка, танцы, спорт и творчество; вход свободный. ✔️ В «Детском Кусково» 30 мая можно сделать мозаичную работу, вдохновившись орнаментами усадьбы и музейной керамикой, а 31 мая — расписать керамическую кружку.</t>
+  </si>
+  <si>
+    <t>29.05.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9567</t>
+  </si>
+  <si>
+    <t>У Dior — новая коллаборация с художницей Юннам Хонг. На знаковой модель Lady Dior появился фрагмент ее работы. И это уже 11-й проект бренда с современными художниками. Сумочки уже разрабатывала Анна Вейант, которую представляет крупная галерея Gagosian, Даниэлла Маккини переносила на нее свой портрет, Джеффри Гибсон расшивал модель бисером, Сара Флорес отдавала дань уважения своему племени шипибо-конибо, живущему вдоль реки Укаяли в Перу, а Хайаль Позанти обращалась к абстракции. А вам какая больше нравится?</t>
+  </si>
+  <si>
+    <t>29.05.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9561</t>
+  </si>
+  <si>
+    <t>А теперь рассказываем, на какие фильмы в прокате обратить внимание в этом июне: ✔️ «Закулисье реальности» от очень юного, 2005 года рождения, режиссера Кейна Парсонса выйдет в прокат 4 июня. Это его дебют — до этого он снимал видео для своего популярного блога, а его стиль называют «аналоговым хоррором». ✔️ Сергей Члиянц, продюсер культовых фильмов «Бумер» и «Мама, не горюй», выпустил фильм «Ветер» как режиссер. Картина уже получила главный приз фестиваля «Дух огня», пять премий «Ника» и столько же «Белых слонов». С 4 июня. ✔️ Всем поклонникам Уиллема Дефо рекомендуем идти в кинотеатры с 4 июля на «День рождения», в котором он играет олигарха, озабоченного судьбой своей дочери. ✔️ «Цена вершины» — реальная история альпинистки Эмили Харрингтон, которая в течение десяти лет пыталась взойти на скалу Эль-Капитан, с которой до этого справлялись только мужчины. В прокате с 11 июня. ✔️ С 18 июня в прокате семейная драма «Ганди молчал по субботам» с Марком Эйдельштейном в главной роли: его герой узнает о разводе родителей и приводит домой бездомную женщину. ✔️ «Марк глазами Софии» выйдет в прокат 25 июня. Это портрет дизайнера Марка Джейкобса, снятый его давней подругой и режиссером Софией Копполой.</t>
+  </si>
+  <si>
+    <t>29.05.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9560</t>
+  </si>
+  <si>
+    <t>Начинаем утро с анекдота от Александра Абдулова про то, как актеры запоминают столько текста. Все потому, что сегодня звезда советского кино отметил бы день рождения!</t>
+  </si>
+  <si>
+    <t>28.05.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9559</t>
+  </si>
+  <si>
+    <t>Время для нашей традиционной подборки выставок в галереях Москвы: ✔️ Галерея ПиранезиLAB выставила знаковые работы из серии «Временные монументы» Юрия Аввакумова, автора концептуальных проектов в направлении «бумажной архитектуры». ✔️ В галерее XL традиционно самый эффектный проект — художник Роман Сакин придумал новую фотографию — нофографию, и предлагает зрителям воспользоваться его изобретением. ✔️ Галерея pop/off/art представила выставку «Ода к радости» Аркадия Петрова, одного из ведущих живописцев поколения 1970-х, уже классика современного искусства. ✔️ PENNLAB представлила выставку «Сказы» Федора Телкова, который в серии фотографий обращается к уральской мифологии и наследию Павла Бажова. ✔️ Иван Разумов в галерее OVCHARENKO перепридумал всем известные шедевры Исаака Левитана, Ильи Репина, Валентина Серова, Василия Сурикова и других классиков. ✔️ Для тех, кто интересуется ценами на искусство, на Винзаводе предаукционная выставка «Выбирай | to choose» с работами ключевых авторов 20 разных галерей. ✔️ В Школе дизайна НИУ ВШЭ — выпускной! Дипломная выставка «Карнавал в этот поздний час», на которую интересно посмотреть для того, чтобы знать, что сейчас интересует молодых авторов. Эта и все выставки выше — до 2 июля. ✔️ В галерее «Триумф» последние дни, до 31 мая, можно увидеть выставку Сергея Филатова «Рядом с вами мне свойственно звучать» с новыми объектами и инсталляциями. ✔️ В галерее «Синтакс» 30 мая откроется персональная выставка Кирилла Лебедева (Кто) «Муха села на варенье». Это уличный художник, который наверняка многим знаком — вы могли видеть вырезанные им силуэты глаз на фальш-фасадах домов. Расскажите, вы часто бываете в галереях?</t>
+  </si>
+  <si>
+    <t>28.05.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9558</t>
+  </si>
+  <si>
+    <t>Ну что же, в Москве обещают открыть новый Музей Африки уже в 2027 год. Пока деталей немного: неизвестны ни архитектурная концепция, ни будущая команда музея. Но уже сейчас понятно, что проект возникает не на пустом месте — интерес к африканскому искусству в России за последние годы заметно вырос. Главный вопрос — удастся ли музею выйти за рамки «витрины дружбы народов» и действительно показать сложность и современность африканского искусства, а не только этнографический или дипломатический образ континента. А пока смотрим аж три выставочных проекта «Африка в Музее Востока» до 20 июня. Собственно, команда последнего и будет создавать новый музей.</t>
+  </si>
+  <si>
+    <t>27.05.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9557</t>
+  </si>
+  <si>
+    <t>Московская архитектура последних лет действительно все больше работает с фасадами, так что любоваться в городе можно теперь не только на здания Шехтеля или Баженова. В подборке Градостроительного комплекса Москвы — проекты, на которых особенно хорошо видно, как изменилась визуальная культура современной архитектуры: от «драпировок» Slava до текучих фасадов штаб-квартиры «Новатэк» и стеклянного плиссе на Малой Ордынке.</t>
+  </si>
+  <si>
+    <t>27.05.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9556</t>
+  </si>
+  <si>
+    <t>В Дубае все еще недостаточно музеев, поэтому появится новый музей цифрового искусства MODA. Пятиэтажное здание разместится в районе Забил. Будем честны, страна поражает количеством средств, которые тратит на развитие культуры. Инициатором стала председатель Управления культуры и искусств Дубая шейха Латифа бинт Мухаммед Аль Мактум. Здание спроектировало бюро Adrian Smith + Gordon Gill Architecture, известное по работе над небоскребом «Бурдж-Халифа». По рендерам (на картинке) выглядит довольно эффектно и футуристично.</t>
+  </si>
+  <si>
+    <t>26.05.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9550</t>
+  </si>
+  <si>
+    <t>Все знают Хелену Бонэм Картер по фильмам Тима Бертона, «Бойцовсокму клубу» и роли Беллатрисы Лестрейндж из вселенной «Гарри Поттера». На какие еще фильмы с актрисой имеет смысл обратить внимание? Рассказываем, что посмотреть вечером: ✔️ Вы знали, что Картер — правнучка премьер-министра Великобритании лорда Асквита и внучка баронессы Бонэм Картер? Возможно, это помогло актрисе воплотить роль Анны Болейн в сериале 2003 года «Генрих VIII». ✔️ «Отверженные» Тома Хупера и 8 номинаций на «Оскар». В экранизации одноименного романа Гюго снялась целая звезд — Хью Джекман, Рассел Кроу и Энн Хэтэуэй. Все песни в мюзикле актеры исполняли вживую. Бонэм Картер не в главной, но запоминающейся роли. ✔️ «Суфражистка» Сары Гаврон о том, как добились избирательного права для женщин. Бонэм Картер играет девушку, которая мечтала быть врачом, но не смогла поступить в медицинский. Помимо нее в кадре можно увидеть Мэрил Стрип. ✔️ «Большие надежды» по роману Диккенса — фильм для любителей литературы и моды, который был номинирован на премию BAFTA за лучший дизайн костюмов. Картер исполнила роль эксцентричной затворницы, много лет скрывающей лицо за свадебной фатой. ✔️ Бонэм Картер даже сыграла английскую королеву — в очень интересном фильме Тома Хупера «Король говорит» о том, как правителя избавляют от заикания, за что получила номинацию на «Оскар». ✔️ «Порочные связи» — редкая комедийная роль актрисы в типичной голливудской романтической комедии режиссера Ханса Канозы. Смотреть стоит для того, чтобы точно разбить все стереотипы об амплуа Картер. А у вас какие любимые роли Бонэм Картер?</t>
+  </si>
+  <si>
+    <t>26.05.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9549</t>
+  </si>
+  <si>
+    <t>«Трех сестер» теперь можно найти в папке art is here c каналами о культуре: кино, музыка, искусство, литература... Удобный способ читать все в одном месте — в одной вкладке в телеграме. Читайте, делитесь, обсуждайте — ваша активность для нас очень важна. На картинке — работа Эрнеста Билера «Три девушки держатся за руки».</t>
+  </si>
+  <si>
+    <t>26.05.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9540</t>
+  </si>
+  <si>
+    <t>В день 60-летия актрисы Хелены Бонэм Картер отправляемся с рубрикой #сестрыподомам отправляемся в Англию, в дом-мельницу, построенный в 1741 году недалеко от Темзы. Входная дверь ведет в просторный холл, из которого можно попасть во все комнаты на первом этаже: гостиную и библиотеку в передней части здания, кабинет и уютную зону отдыха. На втором этаже расположены восемь спален. Согласитесь, дом ей очень подходит?</t>
+  </si>
+  <si>
+    <t>25.05.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9539</t>
+  </si>
+  <si>
+    <t>Про сезон 2026/2027 в европейских оперных театрах мы уже рассказывали. Среди российских первым объявил планы Пермский театр оперы — и программа очень достойная. ✔️ Главной оперной премьерой станет «Макбет» в постановке одного из главных сегодня российских режиссеров Антона Федорова. Ради такого точно стоит долететь до Перми 20 мая — в день премьеры. ✔️ Юбилейный 155-й сезон откроют 17 октября обновленной версией оперы «Так поступают все женщины» Моцарта, этот спектакль давно стал визитной карточкой театра. ✔️ Весной покажут редко исполняемую комическую оперу «Сначала музыка, потом слова» Антонио Сальери, режиссера пока не называют. ✔️ Впервые на сцене театра выступит главный дирижер «Новой оперы» Федор Безносиков — он представит концертное исполнение оперы «Андре Шенье» Умберто Джордано. ✔️ В балетной программе — новая версия «Пахиты» Эдуара Дельдевеза и Людвига Минкуса. ✔️ Среди других заметных событий — фестиваль к 120-летию Дмитрия Шостаковича, исполнение «Немецкого реквиема» Брамса, концерты с участием Сергея Давыдченко, Якова Кацнельсона и Даниила Когана, а также цикл концертов к 200-летию со смерти Людвига Бетховена. ✔️ Композитор Антон Светличный создаст новое сочинение для оркестра театра — мировую премьеру запланировали на 28 февраля. ✔️ Под занавес сезона, 25 июня, — мировая премьера балета «Снегурочка», над которой работают композитор Владимир Раннев, хореограф Павел Глухов и дирижер Федор Леднев. Ваши ставки, когда появятся планы у Большого, Мариинки и «Стасика»?</t>
+  </si>
+  <si>
+    <t>25.05.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9538</t>
+  </si>
+  <si>
+    <t>Новости российского театра за рубежом: 21 июня в театре «Гешер» в Тель-Авиве состоится премьера нового спектакля Дмитрия Крымова Bloody Mary, театральной фантазии по мотивам «Марии Стюарт» Шиллера. Действие начинается в травмпункте, где встречаются люди из разных миров и времен, среди них — две актрисы, готовящиеся играть знаменитую пьесу. Постепенно бытовой разговор превращается в театральное действие, а старая история о власти, ревности и казни начинает происходить здесь и сейчас. Это не инсценировка, а самостоятельный сценический мир Крымова, собранный из гротеска, клоунады, коллективной памяти и сегодняшней реальности. Кто из подписчиков планирует поездку в Израиль в ближайшее время, имейте ввиду и пишите впечатления от премьеры!</t>
+  </si>
+  <si>
+    <t>24.05.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9528</t>
+  </si>
+  <si>
+    <t>По случаю дня рождения Боба Дилана с рубрикой #сестрыподомам отправляемся в Вудсток — в дом, ставший частью истории рок-музыки. Именно в гостиной бывшего поместья Альберта Гроссмана, менеджера Дилана, была снята обложка альбома Bringing It All Back Home 1965 года. На фотографии Дилан сидит на диване с котом на руках, а на заднем плане в красном костюме расположилась Салли Гроссман — жена владельца дома. Резной камин, тяжелый диван, приглушенный свет, журналы, пластинки и предметы, разложенные вокруг как случайный, но очень точный натюрморт эпохи. Фотограф Дэниел Крамер хотел создать ощущение, будто весь мир вращается вокруг Дилана. Сам дом был построен в 1914 году. Место стало легендарной точкой музыкальной карты: здесь бывали Джонни Кэш, Джордж Харрисон, Аллен Гинзберг и другие герои культурной сцены. Интересно, что камин из гостиной — тот самый, который виден на обложке, — сохранился до сих пор. В 2025 году дом был продан за $4,6 млн.</t>
+  </si>
+  <si>
+    <t>24.05.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9525</t>
+  </si>
+  <si>
+    <t>24 мая — день рождения Иосифа Бродского. Сегодня вспоминаем не только его стихи, но и один из главных городов его жизни — Венецию. Начиная с 1972 года он возвращался сюда почти каждую зиму. Один из самых известных венецианских адресов, связанных с Бродским, — Caffè Florian на площади Сан-Марко. Кафе открылось в 1720 году и считается старейшей кофейней Италии. За три века здесь бывали писатели, художники, композиторы, а сам Florian стал частью культурного мифа Венеции. Бродский пишет об этом месте в «Набережной неисцелимых»: «…Я вышел из-под аркады и окинул взглядом 400 окон пьяццы. Она была абсолютно пустая, ни души. Кругловерхие окна тянулись в своем обычном сумасшедшем порядке, словно геометрические волны. Этот вид всегда напоминал мне римский Колизей, где, по словам одного моего друга, кто-то изобрел арку и не смог остановиться… Туман поглощал пьяццу. Вторжение было тихим, но все равно вторжением. Я видел, как пики и копья молча, но очень быстро движутся со стороны Лагуны, словно пехота перед тяжелой кавалерией... Внезапно я почувствовал, что он сзади, и резко обернулся. Высокое, гладкое окно «Флориана», хорошо освещенное и не прикрытое щитом, горело сквозь клочья тумана. Я подошел к нему и заглянул внутрь. Внутри был 195? год. На красных плюшевых диванах, вокруг мраморного столика с кремлем бутылок и чайников, сидели Уистан Оден со своей самой большой любовью — Честером Калманом, Сесил Дэй-Льюис со своей женой и Стивен Спендер со своей». Если вы сейчас в Венеции на биеннале, добавьте Caffè Florian в свой маршрут — не пожалеете!</t>
+  </si>
+  <si>
+    <t>24.05.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9520</t>
+  </si>
+  <si>
+    <t>На этой неделе Christie’s провел один из самых громких аукционных вечеров последних лет: среди главных лотов была «Данаида» Константина Бранкузи — скульптура 1913 года, проданная за $107,6 млн. Однако, внимание к работе было приковано не только ценой и именем автора. Перед аукционом Christie’s выпустил короткий фильм с Николь Кидман. Вспоминаем некоторые яркие появления звезд в сфере искусства: ✔️ В 2018 году Beyoncé и Jay-Z сняли клип APESHIT в Лувре. После выхода клипа Лувр запустил специальный маршрут по 17 произведениям, появившимся в видео, и, по данным музея, интерес к этим объектам заметно вырос — маршрут стал одним из самых популярных среди иностранных посетителей. Сам Лувр в 2018 году посетили рекордные 10,2 млн человек — это был самый высокий показатель в истории музея на тот момент. ✔️ В 1995 году Тильда Суинтон представила перформанс The Maybe в Serpentine Gallery: актриса несколько часов в день спала внутри стеклянной витрины, превращая собственное тело в музейный объект. В 2013 году проект был повторно показан в MoMA в Нью-Йорке и вызвал огромный интерес. ✔️ В 2014 году Фаррелл Уильямс курировал выставку G I R L в Galerie Perrotin в Париже — проект, связанный с его одноименным альбомом. В экспозиции участвовали Такаси Мураками, JR, Даниэль Аршам и другие художники. Позже Perrotin продолжил сотрудничество с музыкантом, а в 2025 году Фаррелл стал куратором проекта FEMMES. ✔️ В 2013 году Леди Гага приняла участие в проекте Marina Abramović Institute и снялась в видео, посвященном «методу Абрамович» — серии упражнений на концентрацию, молчание и телесное присутствие. ✔️ В 2022 году Роберт Паттинсон стал приглашенным куратором торгов Sotheby’s Contemporary Curated и выбрал работы Ричарда Серры, Виллема де Кунинга, Джули Мерету, Линетт Ядом-Боакье и других художников. Аукцион принес около $35 млн. А как вы считаете: участие звезд помогает искусству стать ближе — или превращает его в часть индустрии развлечений?</t>
+  </si>
+  <si>
+    <t>23.05.26 18:33</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9518</t>
+  </si>
+  <si>
+    <t>Как интересно нынче в Большом театре, афишу за неделю только объявляют. Вот времена — вот нравы. А сестры в шоке.</t>
+  </si>
+  <si>
+    <t>23.05.26 18:32</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9517</t>
+  </si>
+  <si>
+    <t>БОЛЬШОЙ ТЕАТР опубликовал афишу на первую неделю июня, 1 - 7 июня 2026 года. ▪️Доступно на сайте театра. Афиша на июнь #афиша канал ПРОТЕАТР</t>
+  </si>
+  <si>
+    <t>23.05.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9515</t>
+  </si>
+  <si>
+    <t>23 мая — день рождения немецкого режиссера Тома Тыквера — отличный повод посвятить вечер его фильмам! ✔️ «Беги, Лола, беги» — фильм, с которого началась международная слава Тыквера. Рыжеволосая Лола должна за 20 минут найти 100 тысяч марок, чтобы спасти своего парня, а зритель трижды проживает одну и ту же историю с разными исходами. Техно, Берлин конца 1990-х и монтаж на скорости пульса — одна из главных европейских картин своего времени. ✔️ «Принцесса и воин» — более меланхоличная, но не менее важная история о случайной встрече, травме и любви. ✔️ «Рай» — первый англоязычный фильм Тыквера с Кейт Бланшетт и Джованни Рибизи. Сценарий был написан Кшиштофом Кесьлевским и Кшиштофом Песевичем. ✔️ «Парфюмер: История одного убийцы» — экранизация романа Патрика Зюскинда, который долго считался почти невозможным для кино. Как передать запах через экран? ✔️ «Облачный атлас» — масштабный проект Тыквера и сестер Вачовски, где несколько историй из разных эпох складываются в размышление о памяти, свободе и повторяющихся человеческих связях. Фильм можно любить или спорить с ним, но трудно не признать: это одна из самых амбициозных попыток превратить философский роман в зрелищное кино. ✔️ «Вавилон-Берлин» — формально сериал, но без него разговор о Тыквере был бы неполным. Вместе с Ахимом фон Боррисом и Хенком Хандлёгтеном он создал роскошный неонуар о Веймарской Германии. ✔️ «Свет» — недавняя работа Тыквера, открывавшая Берлинский кинофестиваль в 2025 году. Это история современной немецкой семьи и сирийской беженки, которая появляется в их доме и постепенно меняет расстановку сил. С какого фильма Тома Тыквера вы бы начали этот вечер?</t>
+  </si>
+  <si>
+    <t>23.05.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9509</t>
+  </si>
+  <si>
+    <t>Лувр готовится к новой архитектурной эпохе — и отдельной жизни «Моны Лизы». Музей объявил команду проекта «Лувр — новый Ренессанс» — масштабной программы реконструкции и переосмысления пространства. В нее вошли нью-йоркское бюро Selldorf Architects, французская студия STUDIOS Architecture Paris и ландшафтное бюро BASE Paysagiste. Это одно из самых крупных обновлений Лувра со времени появления знаменитой стеклянной пирамиды Бэй Юймина в 1980-е годы. Главная задача реконструкции — справиться с огромным потоком посетителей. Сегодня пирамида остается главным входом, но уже не выдерживает нагрузку одного из самых посещаемых музеев мира. Поэтому у Лувра появится новый вход со стороны исторической Колоннады Перро: он должен разгрузить привычный маршрут и заново связать музей с городским пространством Парижа. Самая известная картина в мире «Мона Лиза» должна получить новое, более просторное пространство под Квадратным двором Лувра. Остается гадать, получится ли у музея вернуть «Моне Лизе» тишину — или самый известный музейный образ мира уже невозможно отделить от толпы?</t>
+  </si>
+  <si>
+    <t>22.05.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9500</t>
+  </si>
+  <si>
+    <t>Канал все старше, а вас все больше и больше! «Три сестры» летают по миру и бесконечно посещают вернисажи, премьеры и концерты, поэтому у нас есть возможность рассказывать про все самое лучшее, а это тысячи событий в год. Публикуем избранное, чтобы сориентировать вас: что смотреть, куда ходить, где и что слушать. Хотим поближе познакомиться с вами, чтобы наши рекомендации были еще точнее.</t>
+  </si>
+  <si>
+    <t>21.05.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9493</t>
+  </si>
+  <si>
+    <t>Планируете отпуск и думаете, какую книгу брать с собой? Составили для вас список книжных новинок о культуре: ✔️ На русский перевели, пожалуй, самые личные мемуары Патти Смит — есть тут фанаты певицы? «Хлеб ангелов» расскажет все о ее не самом простом творческом пути от первого лица. ✔️ «Царица Грозная. Женщины и власть в России XVI–XVII веков» — занимательная книга с уймой иллюстраций о том, как женщины влияли на политику, которую к тому же написал доктор наук. ✔️ «Париж. 1937» рекомендуем всем любителям искусства. Эта книжная новинка о том, как итальянский теоретик искусства Карло Белли познакомился в столице Франции с Василием Кандинским. ✔️ На русский перевели книгу психоаналитика Альберто Анджелини «Сергей Эйзенштейн: Психоанализ и психология». Довольно занимательное исследование, которое может быть интересно как любителям кино, так и всем увлекающимся психологией. ✔️ «Философия моря» Гунтера Шольца точно создана для того, чтобы читать ее на пляже. Книга построена как морской круиз — от древнегреческого философствования вплоть до критики геополитических теорий ХХ века. ✔️ Еще не вышла, но открыт предзаказ на книгу «Почему архитектура не искусство». Знаменитый австрийский архитектор Адольф Лоос написал несколько эссе о проблемах своей профессии.</t>
+  </si>
+  <si>
+    <t>21.05.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9492</t>
+  </si>
+  <si>
+    <t>Историческая победа для тайваньской литературы: лауреаткой Букеровской премии стала Ян Шуан-Цзы с романом Taiwan Travelogue, переведенным на английский Лин Кинг. С ней они разделят приз. Это первый в истории премии роман, написанный на мандаринском китайском, который получил награду. Книга устроена как «найденный» текст — дневник японской писательницы, приехавшей в колониальный Тайвань 1930-х годов. За внешней легкостью исторического романа скрывается сложная конструкция: любовная история, размышление о языке и власти, а также попытка заново проговорить колониальное прошлое страны. Жюри назвало роман одновременно «тонко выстроенной постколониальной прозой» и «завораживающей историей любви». В своей речи Ян Шуан-Цзы подчеркнула, что тайваньская литература всегда пыталась ответить на вопрос о будущем и идентичности острова. Ждем перевода на русский?</t>
+  </si>
+  <si>
+    <t>20.05.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9491</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Елена ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>20.05.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9490</t>
+  </si>
+  <si>
+    <t>Естественно, главное музейное ограбление минувшего года не могло остаться без продолжение. О молниеносной краже из Лувра снимут полнометражный фильм. Режиссером выступит Ромен Гаврас, снимавший клипы примерно всем знаменитым поп-звездам и рекламные ролики брендам от Adidas Louis Vuitton. Но вы можете знать его и по фильмам «Наш день придет» и «Мир принадлежит тебе» с Венсаном Касселем в главной роли. В основу картины ляжет свежая, только из типографии книга «Руки прочь от Лувра» Жана-Мишеля Декужи, Жереми Фам-Ле и Николя-Шарля Торрента, основанная на документах и материалах об ограблении. Больше неизвестно ничего — но «Три сестры» будут следить за подробностями. А на картинке — лучшая реакция на ограбление от строительной фирмы Böcker Maschinenwerke, чей подъемник использовали грабители. Вот такую рекламу с текстом «Когда нужно действовать быстро» они выпустили сразу после событий.</t>
+  </si>
+  <si>
+    <t>20.05.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9489</t>
+  </si>
+  <si>
+    <t>Чехов в письме Суворину 20 мая 1891 года: «Я перебрался на другую дачу. Какое раздолье! В моем распоряжении верхний этаж большого барского дома. Комнаты громадные; из них две величиною с Ваш зал, даже больше; одна с колоннами; есть хоры для музыкантов. Когда мы устанавливали мебель, то утомились от непривычного хождения по громадным комнатам. Прекрасный парк; пруд, речка с мельницей, лодка — все это состоит из множества подробностей, просто очаровательных. Если Вы вздумаете приехать ко мне, то вот Вам маршрут: Москва, из Москвы с двенадцатичасовым ночным поездом в Тулу (брать билет до Алексина), в Туле пересадка на поезд, идущий в Калугу; прибыв утром в Алексин, Вы спрашиваете, где ямщик Гущин; сей человек довезет Вас к нам на паре с колокольчиками; рессорных экипажей нет, но Гущин не трясок. От Алексина до Богимовки, где мы живем, 8—10 верст; если же с Вами будет только ручной багаж, то путь можно устроить покороче, ибо в 4-х верстах от нас есть полустаночек. Караси отлично идут на удочку. Я вчера забыл о всех печалях: то у пруда сижу и таскаю карасей, то в уголке около заброшенной мельницы и ловлю окуней. Интересны и бытовые подробности. Как здоровье Алексея Алексеевича? Я буду ждать Вас. Хорошо бы Вам поспешить, а то скоро перестанут петь соловьи и отцветет сирень. Если Алексей Алексеевич захочет, то пригласите и его с собой. У меня найдется места и постелей для целой дивизии. Будьте здоровы. Ваш А. Чехов».</t>
+  </si>
+  <si>
+    <t>19.05.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9488</t>
+  </si>
+  <si>
+    <t>И еще из новостей о прекрасном и ювелирном. Пока арт-рынок спорит о будущем живописи, ювелирные аукционы продолжают продавать почти мифологические объекты. На торгах Christie's в Женеве за $17,3 млн ушел Ocean Dream — крупнейший из известных бриллиантов такого оттенка. И это мировой рекорд. Камень весом 5,5 карата нашли в Центральной Африке в 1990-х. Его цвет — почти невозможная комбинация насыщенного синего и зеленого — геммологи называют уникальным даже по меркам рынка цветных алмазов. Утверждают, что аналогов такого размера и оттенка просто не существует. Но главное — у Ocean Dream есть музейная биография. В 2003 году бриллиант показывали на выставке Splendour of Diamonds в Смитсоновском институте — среди самых редких алмазов мира. Так что цветные бриллианты — это уже не только украшения, а коллекционные артефакты.</t>
+  </si>
+  <si>
+    <t>19.05.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9482</t>
+  </si>
+  <si>
+    <t>Повод совершить поездку в Шотландию (или хотя бы посмотреть на красивые картинки): в городе Данди Музей Виктории и Альберта анонсировал выставку «Вивьен Вествуд и ювелирные изделия», посвященную ювелирному наследию модного дома — экспозиция откроется в марте 2027 года. Выставка разделена на восемь залов, каждый из которых посвящен отдельному десятилетию дизайна: от панк-истоков до фантазий о Стране чудес, экологической философии «сделай сам», исследования культур и гарнитуров XVIII века, а также посвящения эмблеме дома в зале «Сфера». Выставка также расскажет о любви дизайнера к шотландским тканям и культуре страны.</t>
+  </si>
+  <si>
+    <t>18.05.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9477</t>
+  </si>
+  <si>
+    <t>Когда в 1996 году в бразильском Нитерое открылся Музей современного искусства, многие решили, что на скале у океана приземлилась летающая тарелка. В международный день музеев отправляемся в Бразилию. Здание спроектировал Оскар Нимейер — главный архитектор бразильского модернизма. К моменту работы над музеем ему было уже за 80, но именно этот проект стал одним из самых узнаваемых в его карьере. Нимейер говорил, что хотел, чтобы архитектура выглядела как «цветок», выросший над бухтой Гуанабара. Внутри — панорамные окна с видом на Рио-де-Жанейро, а само пространство устроено так, что пейзаж становится частью экспозиции. В каком-то смысле музей здесь важнее коллекции: это редкий случай, когда архитектура полностью перехватывает внимание зрителя. Сегодня Музей современного искусства Нитероя остается одним из главных символов позднего модернизма — и, возможно, самым красивым музеем, построенным на краю океана.</t>
+  </si>
+  <si>
+    <t>18.05.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9476</t>
+  </si>
+  <si>
+    <t>К Международному дню музеев собрали выставки в Москве и Петербурге, ради которых действительно стоит выйти из дома — от больших музейных блокбастеров до камерных проектов. Москва: ✔️ В Третьяковке в Кадашах до 7 июня идет выставка «Архетипы авангарда» — масштабный проект в корпусе на Кадашевской набережной о визуальных и пластических истоках русского авангарда. В главном здании до 25 октября — юбилейная выставка к 225-летию художника Александра Иванова «Библейские эскизы. Благовещение». ✔️ В той же Третьяковке открыта «Наследие эпохи. Семен Чуйков» — редкая возможность увидеть крупную ретроспективу художника, соединившего советский модернизм и среднеазиатскую школу живописи. До 12 июля. ✔️ В ГМИИ продолжается выставка «Ларионов / Гончарова. Начало» — один из главных проектов сезона о раннем русском авангарде и важном художественном союзе. Стоит внимания экспозиция «Беатриса Сандомирская. 1894–1974» — первая за 60 лет экспозицию, посвященная творчеству выдающегося скульптора. ✔️ В Дом культуры «ГЭС-2» стоит следить не только за выставками — сейчас это «Формулы вечности», но и за междисциплинарной программой — институция продолжает важной площадкой для современного искусства, перформанса и экспериментального театра. ✔️ В Музее современного искусства «Гараж» ждем новую итерацию открытого хранения, а до 9 августа идем на проект «Книга художницы. Татуировка пустотой». ✔️ В Еврейский музей и центр толерантности продолжается выставка «„Король Лир“ Соломона Михоэлса», посвященная легендарной постановке ГОСЕТа и истории еврейского театра в СССР. ✔️ В Центре «Зотов» идет «Дом 21. В гостях у художников» — проект о повседневности домов ВХУТЕМАСа, мастерских и коммунальной жизни художников авангарда. ✔️ В Историческом музее до 18 января работает «Люди как люди. Любят деньги» — выставка о денежных мотивах в «Мастере и Маргарите» с банкнотами, монетами и артефактами эпохи Булгакова. Санкт-Петербург: ✔️ В Русском музее — «Иван Шишкин. Русский лес» — один из главных музейных блокбастеров сезона. До ноября. ✔️ Там же открыта юбилейная выставка Петра Кончаловского, посвященная 150-летию художника. ✔️ В Третьем месте — выставка «Голова современника» с работами из коллекции Дениса Химиляйне и фантастической экспозицией. ✔️ В Эрмитаже продолжается «Вселенная в миниатюре» — проект о немецкой гравюре поколения после Альбрехта Дюрера. ✔️ В Музей искусства Санкт-Петербурга XX–XXI веков работает выставка «Акимов и ученики» — к 125-летию Николая Акимова, с работами Олега Целкова, Михнова-Войтенко и других художников ленинградской сцены. ✔️ В Музей ОБЭРИУ — «Неполное собрание» — редкая возможность увидеть материалы и артефакты, связанные с историей русского авангарда. Рассказывайте, какие выставки на вас произвели впечатление в последнее время и куда рекомендуете сходить?</t>
+  </si>
+  <si>
+    <t>17.05.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9473</t>
+  </si>
+  <si>
+    <t>На этом новости модного мира не заканчиваются. В Сингапуре открылась выставка финалистов премии фонда Loewe в области ремесла — одной из самых заметных международных наград, которая уже несколько лет последовательно выводит ручную работу из зоны «прикладного» в поле современного искусства. В этом году на премию поступило более 5100 заявок со всего мира. В финал вошли 30 авторов, работающих с керамикой, деревом, текстилем, стеклом, металлом, лаком, ювелирными техниками и книжным делом. Победителем стал корейский керамист Чон Джин Пак с работой «Слои иллюзии». Объект выглядит почти как деформированное кресло, но сделан из тысяч слоёв бумаги, покрытых фарфоровой массой. Саму выставку можно увидеть до 14 июня 2026 года.</t>
+  </si>
+  <si>
+    <t>17.05.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9468</t>
+  </si>
+  <si>
+    <t>Тенденция на сближение больших игроков модной индустрии с искусством продолжает набирать силу. Это было особенно заметно на превью 61-й Венецианской биеннале: одним из самых обсуждаемых событий стала фонд Dries Van Noten в Палаццо Писани Моретта — новая институция дизайнера, который после ухода из собственного бренда, кажется, окончательно сместил фокус с подиума в сторону искусства и коллекционирования. Продолжаем рассказывать вам о культурных новостях в моде. На днях в Милане, на самой роскошной улице города Via Montenapoleone (где же еще) открылось новое пространство Prada Home. К открытию модный дом представил выставку-коллаборацию «Кабинет тяван» с американским художником Тистером Гейтсом. В центре проекта — коллекция керамических сосудов самого художника и церемониальных форм, созданных группой японских керамистов. Все они связаны с садо — традиционным японским ритуалом чаепития. Естественно, одной только экспозицией дело не ограничилось: во дворе Prada Home для гостей устраивают и саму чайную церемонию.</t>
+  </si>
+  <si>
+    <t>16.05.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9462</t>
+  </si>
+  <si>
+    <t>В Нью-Йорке в эти выходные — одна из самых плотных арт-недель сезона. Сразу несколько ярмарок проходят практически одновременно: Frieze New York — 13–17 мая, Independent — 14–17 мая, NADA New York — 13–17 мая, 1-54 New York — 13–17 мая. Главная точка притяжения — Frieze New York в выставочном центре The Shed на Манхэттене. В этом году ярмарка собрала около 70 галерей из более чем 25 стран. Уже известно о нескольких громких хайлайтах. Gagosian показывают плотную подборка музейных имен, среди участников — Джефф Кунс, Герхард Рихтер, Нэн Голдин, Франческа Вудман. Hauser &amp; Wirth — новые крупноформатные работы Синди Шерман рядом с Луизой Буржуа, Дженни Хольцер и Лорной Симпсон. А Pace делает ставку на диалог Майи Лин и Лео Вильярреала — художников, работающих с темой экологии. Independent New York на Pier 36 в этом году собрала более 80 участников — от молодых галерей и некоммерческих пространств до издательских инициатив. NADA New York остается самой молодой и живой частью недели. Ее уникальность — в формате: все организуют сами независимые галеристы и участники арт-сцены через ассоциацию New Art Dealers Alliance. 1-54 New York, единственная крупная ярмарка в США, полностью посвященная современному искусству Африки и африканской диаспоры. В этом году один из главных акцентов — афро-бразильское искусство. Интересно, как этот майский маршрут распределит внимание коллекционеров? Пойдут ли они по привычной траектории — главная ярмарка Frieze, галереи Челси, вечерние ужины и закрытые просмотры — или именно параллельные ярмарки снова станут местом, где будут искать новые имена и неожиданные культурные сюжеты?</t>
+  </si>
+  <si>
+    <t>16.05.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9460</t>
+  </si>
+  <si>
+    <t>Сегодня предлагаем на несколько минут перенестись в весеннюю Москву 1974 года. Этот атмосферный видовой фильм, снятый для творческого объединения «Экран», показывает город в самый приятный момент года — Москва наполняется солнцем. Предлагаем на выходных наслаждаться погодой. Фильм «Весенний этюд» был снят в 1974 году: сценарий и операторская работа — Марка Трахтмана, режиссер — Альберт Ведехин.</t>
+  </si>
+  <si>
+    <t>15.05.26 21:03</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9450</t>
+  </si>
+  <si>
+    <t>15.05.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9444</t>
+  </si>
+  <si>
+    <t>В день 135-летия со смерти Михаила Булгакова предлагаем вам посвятить вечер пятницы лучшим экранизациям произведений писателя: ✔️ «Иван Васильевич меняет профессию» снят по фантастической пьесе Булгакова «Блаженство», в представлении одна из лучших советских комедий не нуждается. ✔️ «Собачье сердце» — классика. Кстати, режиссер Владимир Бортко вспоминал, что после премьеры газеты не скупились на слова: «Там было написано примерно следующее: „Такого дерьма, как „Собачье сердце“, никто отродясь не снимал. Режиссеру за это надо отрубить не только руки, но и ноги и сбросить с моста“. Но я всё-таки уцелел». ✔️В «Беге» снялись Алексей Баталов, Людмила Савельева и Евгений Евстигнеев, фильм участвовал в основном конкурсе Каннского кинофестиваля и, хотя не получила главный приз, произвела большое впечатление на зрителей. ✔️ Трехсерийные «Дни Турбиных», снятые Владимиром Басовым. Режиссер сам исполнил роль Мышлаевского, а в качестве белого офицера Алексея Турбина неожиданно органично выступил Андрей Мягков. ✔️ «Морфий» Алексея Балабанова по сценарию Сергея Бодрова-младшего, который должен был сниматься в главной роли, называют одной из лучших экранизаций классика. ✔️ «Мастер и Маргарита» режиссера Михаила Локшина — недавняя экранизация романа. Работа над картиной длилась 5 лет, а для съемок была создана футуристическая Москва с дополненной реальностью по реальному, но неосуществленному генплану 1935 года.</t>
+  </si>
+  <si>
+    <t>15.05.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9443</t>
+  </si>
+  <si>
+    <t>Современный балет, мистический сюжет и звезды Большого театра — «Мистерию» последний раз покажут в «Геликон-опере» 19 и 20 мая. Автор проекта — Игорь Цвирко, премьер Большого театра, один из ведущих артистов современной российской балетной сцены. В одном вечере он объединяет три одноактных балета современной хореографии — о любви, памяти, одиночестве и природе творческого дара. ✔️ «Монаксия» — мистическая история о бессмертной Богине, обреченной вечно проживать человеческие жизни и оставаться в одиночестве. Хореография Дмитрия Масленникова, музыка Goldmund, Arca и Nils Frahm. На сцене — прима-балерина Большого театра Кристина Кретова и премьер Денис Савин. ✔️ Love Song — эмоциональный и почти кинематографичный балет Андрея Кайдановского о воспоминании любви, которое искажается болью и памятью. Под музыку Нина Симон на сцену выйдут Кристина Кретова, Денис Савин и Игорь Цвирко. ✔️ «Врубель. Демон» — созданный специально для проекта балет Александра Могилева о судьбе Михаила Врубеля и цене художественного гения. История художника превращается в пластический реквием о творчестве, безумии и бессмертии. «Мистерия» — редкая возможность увидеть ведущих артистов Большого театра, блестяще танцующими современную хореографию.</t>
+  </si>
+  <si>
+    <t>15.05.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9442</t>
+  </si>
+  <si>
+    <t>Всероссийская ежегодная акция Ночь музеев — лучший повод вспомнить, что искусство можно не только смотреть, но и собирать! В преддверии акции мы разыгрываем альбом «Шедевры маньеризма. Музеи Италии» из легендарной серии «Великие музеи мира». С момента основания в 1998 году в серии уже вышло больше 40 иллюстрированных альбомов, посвященных крупнейшим художественным собраниям планеты. В альбоме собраны шедевры маньеризма из музеев, палаццо и церквей Рима, Венеции, Неаполя и других городов Италии. Подробные комментарии написаны итальянскими искусствоведами. ✨ Для участия в розыгрыше нужно подписаться на аккаунты: — издательства СЛОВО/SLOVO — канал YaAndArt об истории, искусстве и культуре — культурный навигатор Три сестры и нажать кнопку "Участвую" Победителя выберем с помощью рандомайзера, итоги подведем 22 мая. Удачи!</t>
+  </si>
+  <si>
+    <t>14.05.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9441</t>
+  </si>
+  <si>
+    <t>На 103-м году жизни не стало вдовы Андрея Вознесенского Зои Богуславской. Вспоминаем стихи, которые поэт ей посвящал. Аве, Оза. Ночь или жилье, псы ли воют, слизывая слезы, слушаю дыхание Твое. Аве, Оза... Оробело, как вступают в озеро, разве знал я, циник и паяц, что любовь — великая боязнь? Аве, Оза... Страшно — как сейчас тебе одной? Но страшнее — если кто-то возле. Черт тебя сподобил красотой! Аве, Оза! Вы, микробы, люди, паровозы, умоляю — бережнее с нею. Дай тебе не ведать потрясений. Аве, Оза... Противоположности свело. Дай возьм всю боль твою и горечь. У магнита я — печальный полюс, ты же — светлый. Пусть тебе светло. Дай тебе не ведать, как грущу. Я тебя не огорчу собою. Даже смертью не обеспокою. даже жизнью не отягощу. Аве, Оза. Пребывай светла. Мимолетное непрекратимо. Не укоряю, что прошла. Благодарю, что приходила. Аве, Оза...</t>
+  </si>
+  <si>
+    <t>14.05.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9440</t>
+  </si>
+  <si>
+    <t>Если вы не в Петербурге и не можете срочно купить билеты в Малый драматический театр, а отметить день рождения Льва Додина хочется — рассказываем, какие его спектакли можно посмотреть онлайн: ✔️ «Коварство и любовь» по мотивам трагедии Шиллера. В ролях — Ксения Раппопорт, Елизавета Бояркая, Даниил Козловский и лучшие артисты МДТ. ✔️ «Жизнь и судьба» о Великой отечественной войне, спектакль-лауреат театральной премии «Золотая маска» ✔️ «Король Лир» по всем известной трагедии Шекспира, который объехал с гастролями половину миру. ✔️ «Московский хор» по тексту Людмилы Петрушевской, который называли главной пьесой 1980-х годов. ✔️ «Дядю Ваню» разбили на два действия — первое и второе. Конечно же, без Чехова в подборке мы не могли обойтись. ✔️ Блестящий документальный фильм театроведа Анатолия Смелянского «Автор театра». Первая серия «Братья и сестры» – об одноименной постановке, ставшем своего рода манифестом нового театра. Вторая серия — «Сверхвозможности» — о платоновском «Чевенгуре», одном из важных спектаклей Додина. Если вы никогда не смотрели спектакли в записи — попробуйте, опыт совершенно другой, но стоящий. Особенно когда речь идет о тех постановках, которые больше никогда и нигде не увидишь.</t>
+  </si>
+  <si>
+    <t>14.05.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9439</t>
+  </si>
+  <si>
+    <t>Лев Абрамович Додин — о водителе, который был на его спектакле и понял, что актеры говорят о том же, о чем думает он сам. Один из главных российских режиссеров сегодня отмечает день рожления!</t>
+  </si>
+  <si>
+    <t>13.05.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9438</t>
+  </si>
+  <si>
+    <t>В Нижнем Новгороде завтра начнется ярмарка графики «Контур» — один из самых заметных российских проектов, посвященных современному искусству на бумаге. Одна из сестер Ирина Вольская едет на превью — расскажем и покажем в канале! Нижний на несколько дней превратится в одну из главных культурных площадок лета. В этом году в ярмарке примут участие десятки галерей и независимых художников со всей страны: от классической печатной графики до тиражного искусства, зинов и экспериментальных форм. «Контур» давно стал не только ярмаркой, но и важной точкой встречи для молодой художественной сцены. В этом все пройдет в новой локации — Красных казармах, построенных в XIX веке.</t>
+  </si>
+  <si>
+    <t>13.05.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9437</t>
+  </si>
+  <si>
+    <t>И еще одна новость для фанатов группы: в Германии стартовали съемки шестисерийного проекта «Гамбургские дни», посвященного ранним годам The Beatles — периоду 1960–1962 годов, когда молодые музыканты из Ливерпуля сыграли более 250 концертов в гамбургских клубах. Сериал основан на воспоминаниях Клаус Форман — художника, создавшего знаменитую обложку альбома Revolver. В центре сюжета — знакомство будущих звезд с Форманом и фотографом Астрид Кирхгерр, сыгравшими важную роль в формировании визуального образа группы. Сценарий написал один из авторов «Наследников», а режиссером выступил Кристиан Швохов, работавший над «Короной».</t>
+  </si>
+  <si>
+    <t>13.05.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9436</t>
+  </si>
+  <si>
+    <t>Теперь можно будет не просто пройтись по Сэвил-Роу, а оказаться внутри истории The Beatles. В Лондоне откроется семиэтажный музей в легендарном доме № 3 на Сэвил-Роу, где в конце 1960-х находилась штаб-квартира Apple Corps и студия группы. Именно здесь записывали альбом Let It Bе, а на крыше здания прошел последний публичный концерт в январе 1969 года. Музей откроется в 2027 году и проведет посетителей через всю историю группы: от восстановленной студии в подвале до той самой крыши, где можно будет почувствовать себя участником Beatles. Как рассказал Пол Маккартни, идея появилась из-за туристов, которые годами там фотографировались, не имея возможности попасть внутрь. Билеты, кстати, уже продают.</t>
+  </si>
+  <si>
+    <t>12.05.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9430</t>
+  </si>
+  <si>
+    <t>Сегодня открывается Каннский кинофестиваль — и конкурс в этом году выглядит сильно. Собрали фильмы, которые ждем больше всего: ✔️ «Отечество» — новый фильм Павла Павликовского, режиссера «Иды» и «Холодной войны». После долгого перерыва он возвращается в Канны с масштабной семейной драмой. Уже один из главных претендентов на награды фестиваля. ✔️ «Фьорд» — новая картина Кристиан Мунджиу, одного из важнейших европейских кинорежиссеров последних лет. Психологическая история о паре, переезжающей в норвежскую глубинку, с Себастиан Стэн и Ренате Реинсве в главных ролях. ✔️ «Горькое Рождество» — новый фильм Педро Альмодовара, который он называет одной из самых личных своих работ. Мелодрама, автофикшн и история творческого кризиса — все, за что любят Альмодовара. ✔️ «Гаранс» — фильм Жанны Эрри, продолжающей традицию современного французского гуманистического кино. Один из самых обсуждаемых французских проектов конкурса. ✔️ «Нежный монстр» — новая работа Мари Кройцер с Леа Сейду и Катрин Денев в главных роях. После успеха «Корсажа» к фильму приковано огромное внимание. ✔️ «Барашек в ящике» — новый фильм Хирокадзу Корээда, одного из главных авторов современного гуманистического кино. Его возвращение в конкурс Канн — уже событие. А про наши премьеры на фестивале мы писали отдельно.</t>
+  </si>
+  <si>
+    <t>12.05.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9429</t>
+  </si>
+  <si>
+    <t>12 мая 1893 года Антон Павлович в письме брату: «Посылаю тебе конец. Я свинья. Больше ничего не могу сказать. В Чикагу, вероятно, не поеду. Здоровье мое так себе. Бросил курить и пить. Погода прекрасная, жаркая, жизнерадостная и возбуждающая, но нет дождя и всё сохнет. Судя по небу, дождь будет еще не скоро. «Жиница» мне, Сашечка, нельзя, потому что незаконно живущие не могут жить законно. И во-вторых, не имею чертога, куда бы я мог сунуть свою законную семью, если бы таковая была. Где я ее помещу? На чердаке? И в-третьих, характер у меня слишком испортился для того, чтобы быть сносным семьянином. Я выкопал в поле пруд и обсадил его деревьями. Получился оазис. Будь здрав и живи еще 85 лет. Кланяюсь твоей фамилии. Твой А. Чехов».</t>
+  </si>
+  <si>
+    <t>11.05.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9428</t>
+  </si>
+  <si>
+    <t>Джекки Чан дебютирует в опере — 17 июля на итальянском Фестивале Пуччини состоится премьера оперы «Турандот» в его постановке. Дирижёры и музыкальные руководители — Марко Армильято и Пьер Джорджо Моранди. А до премьеры в Италии спектакль покажут в Китае: гастроли пройдут в Гуанчжоу (8–10 мая), Сямыне (14–16 мая) и Чэнду (22–24 мая). Главной особенностью этой «Турандот» станет необычное соединение оперы и боевых искусств: кунг-фу здесь превращается в полноценный язык действия и эмоций. У каждого героя появится символический двойник, раскрывающий его внутренний мир. Сама Турандот ассоциируется с Драконом — образом силы, власти и внутреннего противоречия, а Калаф — с Лошадью, символом стойкости и решимости. Сценографию спектакля создал Вирджинио Леврио. Центральным визуальным образом станет вода — как метафора судьбы, очищения и связи между персонажами. Обещают множество видеопроекций, LED-экранов и даже анимацию. Судя по видео, это должно быть как минимум эффектно.</t>
+  </si>
+  <si>
+    <t>11.05.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9427</t>
+  </si>
+  <si>
+    <t>В Венеции вернули мурал Бэнкси — мы писали о том, что его снимали на рестраврацию. Работа появилась на палаццо в 2019 году и сильно пострадала из-за воды. Отреставрированное произведение торжественно провезли по каналам — скорее всего, она вернется на прежнее место. Не факт только, что художник будет этому рад.</t>
+  </si>
+  <si>
+    <t>10.05.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9426</t>
+  </si>
+  <si>
+    <t>Сегодня день рождения Фреда Астера — американского актёра, танцора, звезды Голливуда, одиного из величайших мастеров музыкального жанра в кино. Его театральная и кинематографическая карьера охватывает период в 76 лет, в течение которого Астер снялся в 31 музыкальном фильме. Поднимаем себе настроение и смотрим как танцует легенда на церемонии вручения премии «Оскар» в 1970 году. На минуточку, тут ему 71 год! Надеемся, что в середине майских праздников вы танцуете не хуже!</t>
+  </si>
+  <si>
+    <t>10.05.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9422</t>
+  </si>
+  <si>
+    <t>В парижском Гран-Пале открылась большая выставка Хильмы аф Клинт — «Живопись для Храма, 1906–1915» при участии Центра Помпиду. Это первая во Франции монографическая выставка такого масштаба, посвященная шведской художнице, чья работа изменила привычную историю абстрактного искусства. Более того, она начала заниматься абстракцией даже раньше Василия Кандинского! В центре выставки — главный цикл художницы «Живопись для Храма». Хильма аф Клинт работала над ним с 1906 по 1915 год. По замыслу, эти произведения должны были стать частью особого духовного пространства — воображаемого Храма, где живопись вела бы зрителя от материального мира к более высокому, невидимому порядку. Кстати, цикл насчитывал 193 (!) произведения. Показывают и знаменитую серию «Десять крупнейших», созданную в 1907 году. Это монументальные полотна высотой более трех метров. В них художница изображает четыре этапа человеческой жизни — детство, юность, зрелость и старость. Выставка продлится до конца августа этого года.</t>
+  </si>
+  <si>
+    <t>09.05.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9419</t>
+  </si>
+  <si>
+    <t>О первых впечатлениях 61-й Венецианской биеннале мы вам уже рассказали. А в первый день публичной работы, а не превью для художественного сообщества, рассказываем о цифрах: ✔️ 198 дней выставки. Биеннале продлится почти семь месяцев — с 9 мая по 22 ноября. За это время Венеция снова станет главным маршрутом для художников, кураторов, коллекционеров, институций и зрителей со всего мира. ✔️ 3 основные площадки. Главная выставка развернется в Джардини, Арсенале и Форте Маргера. Кроме того, проекты национальных павильонов и параллельной программы будут представлены в разных исторических пространствах города. ✔️ 110 участников центральной выставки. В проекте куратора Койо Куо участвуют художники, дуэты, коллективы и организации, созданные самими художниками. Этот список задуман как карта художественных связей, встреч и созвучий, которые были важны для Куо. ✔️ 100 национальных проетов. Здесь каждая страна формулирует собственный художественный и культурный сюжет — от вопросов памяти и идентичности до тем политического кризиса, экологии и новых форм существования. ✔️ 7 стран участвуют впервые. В этом году в биеннале впервые принимают участие Гвинея, Экваториальная Гвинея, Науру, Катар, Сьерра-Леоне, Сомали и Вьетнам. Также Эль-Сальвадор впервые представлен собственным павильоном. ✔️ 31 параллельный проект. Они проходят по всей Венеции и часто становятся самостоятельными точками притяжения — с выставками, инсталляциями и междисциплинарными проектами. ✔️ 2 специальных проекта. Первый представлен в Форте Маргера: Темитайо Огунбийи, Уриэль Орлоу и Фабрис Араньо продолжают темы выставки через скульптуру, ботанические карты и работу с движущимся изображением. Второй — Павильон прикладных искусств в Арсенале, созданный совместно с Музеем Виктории и Альберта в Лондоне. Художница Гала Поррас-Ким обращается к теме культурных артефактов, музеев, архивов и того, как институции описывают историю. ✔️ 2 художника-ориентира. Один из ключевых мотивов выставки — «Святилища», посвященные двум художникам: Иссе Самбу и Беверли Бьюкенен. ✔️ 2 тома каталога. Первый том посвящен центральной выставке Койо Куо, второй — национальным павильонам и параллельным событиям. Каталог задуман как архив проекта и как продолжение его главной идеи: показать искусство через связи, голоса, материалы, память и личные истории.</t>
+  </si>
+  <si>
+    <t>09.05.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9418</t>
+  </si>
+  <si>
+    <t>С Днем Победы! Мы помним и благодарим! 🕊 На фото «Салют Победы 9 мая 1945 года» — потрясающий момент в объективе советского фотожурналиста Сергея Васина.</t>
+  </si>
+  <si>
+    <t>08.05.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9411</t>
+  </si>
+  <si>
+    <t>Одна из сестер Ирина Вольская телеграфирует с Венецианской биеннале. По этим двум фото про обстановку вокруг павильонов России и Израиля все становится понятно.</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9413</t>
+  </si>
+  <si>
+    <t>А если про искусство, то рассказываем о главных событиях биеннале. И показываем благодаря Ирине Вольской, которая в режиме реального времени делится впечатлениями у нас и у себя в канале. Это только малая часть, которую удалось посмотреть, и впереди много всего интересного. ✔️ У отечественного павильона — завораживающий перфоманс фольклорного ансамбля «Толока» под кроной собранного дерева из живых цветов. Чисто музыкально — выше всех похвал. Слава богу, что открыли павильон хотя бы на эти 3 дня, запретами в искусстве точно ничего не улучшить. ✔️ Хедлайнер фестиваля — театральный режиссер и хореограф Флорентина Хольцингер, которая делает павильон Австрии. Вы наверняка видели кадры, где обнаженная девушка качается внутри колокола — это она сама. Не смотря на некоторые шокирующие кадры и приемы, ее проект о том, что туристическая привлекательность Венеции и ее подверженность климатическому кризису взаимосвязаны. Если планируете поездку в Европу, обратите внимание на ее спектакли — лучше увидеть самим и составить мнение. Тем более, что помимо острой критики у нее есть уже и преданные фанаты, а сама она — заметнейшая фигура театральной сцены последних нескольких лет. ✔️ Впечатление производит павильон Узбекистана — его посвятили Аральскому морю, которое практически исчезло из-за экологической катастрофы 1960-х, вызванной забором воды на орошение. Вдохновлено все творчеством каракалпакского писателя Аллаяра Дарменова, который начал оживлять это море в своих произведениях. ✔️ Китайский павильон представляет одного художника — Ли И-Фаня с проектом «Экранная меланхолия». Для создания работ он использовал только игровые движки. Работа включает в себя несколько повествовательных уровней — голос автора, голос персонажа видео и анимация, создаваемая этим персонажем в видео отдельно от художника. ✔️ Впечатление производит павильон Индии, которая только третий раз принимает участие в биеннале. В экспозиции — работы начинающих художников — представителей коренных народов страны. И кажется, что эти имена имеет смысл запомнить.</t>
+  </si>
+  <si>
+    <t>08.05.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9410</t>
+  </si>
+  <si>
+    <t>Венецинская биеннале только открылась, а скандалов и новостей уже выше крыши. Радуют только заявления президента биеннале Пьетранджело Буттафуоко. «Если бы биеннале начала отбирать работы на основе паспортов, она перестала бы быть тем, чем всегда была: местом, где собирается весь мир», — говорит он. Буттафуоко уверенно продолжает настаивать, что задача биеннале — сохранять пространство для искусства вопреки всему. А на фото он на первом плане.</t>
+  </si>
+  <si>
+    <t>07.05.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9409</t>
+  </si>
+  <si>
+    <t>Сегодня есть еще один юбиляр — Кама Миронович Гинкас, театральный режиссер и руководитель МТЮЗа. По такому случаю рассказываем, какие его спектакли можно посмотреть не выходя из дома: ✔️ Спектакль «Дама с собачкой» — лауреат премии «Золотая маска» (2003) в номинациях «Лучший спектакль малой формы» и «Лучшая режиссура». В главных ролях — Игорь Гордин и Юлия Свежакова. ✔️ «Комната смеха» по пьесе Олега Богаева с фантастическим Олегом Табаковым в главной роли. ✔️ «Черный монах» с Сергеем Маковецким и Игорем Ясуловичем, который стал сенсацией театральной России и получил множество призов международных фестивалей. ✔️ «Леди Макбет нашего уезда», где главную роль исполнила любимая многими Елизавета Боярская. ✔️ «Полифония мира» в сценографии Сергея Бархина. Спектакль показывали всего дважды. ✔️ А если вы очень любите МТЮЗ, то посмотрите еще документальный фильм Бориса Караджева «Театр времен Геты и Камы», снятый и выпущенный совсем недавно, в 2019 году.</t>
+  </si>
+  <si>
+    <t>07.05.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9408</t>
+  </si>
+  <si>
+    <t>А теперь смотрим, как Хибла Герзмава поет романс Алексея Апухтина на музыку Петра Чайковского.</t>
+  </si>
+  <si>
+    <t>07.05.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9407</t>
+  </si>
+  <si>
+    <t>День рождения великого русского композитора Петра Чайковского начинаем утро с письма ему авторства Антона Чехова: Многоуважаемый Петр Ильич! В этом месяце я собираюсь начать печатать новую книжку своих рассказов; рассказы эти скучны и нудны, как осень, однообразны по тону, и художественные элементы в них густо перемешаны с медицинскими, но это все-таки не отнимает у меня смелости обратиться к Вам с покорнейшей просьбой: разрешите мне посвятить эту книжку Вам. Мне очень хочется получить от Вас положительный ответ, так как это посвящение, во-первых, доставит мне большое удовольствие, и, во-вторых, оно хотя немного удовлетворит тому глубокому чувству уважения, которое заставляет меня вспоминать о Вас ежедневно. Мысль посвятить Вам книжку крепко засела мне в голову еще в тот день, когда я, завтракая с Вами у Модеста Ильича, узнал от Вас, что Вы читали мои рассказы. Если Вы вместе с разрешением пришлете мне еще свою фотографию, то я получу больше, чем стою, и буду доволен во веки веков. Простите, что я беспокою Вас, и позвольте пожелать Вам всего хорошего. Душевно преданный А. Чехов.</t>
+  </si>
+  <si>
+    <t>06.05.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/9406</t>
+  </si>
+  <si>
+    <t>79-й Каннский кинофестиваль начнется уже 12 мая. В программе — приятное множество имен наших соотечественников. Рассказываем: ✔️ «Варенье из бабочек» Кантемира Балагова откроет каннский «Двухнедельник режиссеров» 13 мая. Напоминаем: в составе — знакомые всем Барри Кеоган и Моника Беллуччи, главную роль исполнил дебютант из Казахстана Талха Акдоган. ✔️ «Минотавр» Андрея Звягинцева вошел в основной конкурс — это криминальная драма, действие которой происходят в 2022 году на фоне мобилизации. ✔️ Фильм «Уля» с Чулпан Хаматовой в одной из главных ролей — о самой высокой баскетболистке в СССР Ульяне Семеновой. ✔️ «Город сов» выпускницы ВГИКа Евгении Казанкиной вошел в короткометражную секцию. В главной роли этой сказки — Вера Енгалычева, которую вы недавно могли видеть в «Лермонтове» Бакура Бакурадзе. ✔️ Комедия «ГБУ жизнь» Арины Сейфуллиной о похоронном бизнесе тоже вошла в конкурс короткого метра. ✔️ Короткий метр «Алло, кто это?» и дебют режиссера Анны Полетаевой о звонке мошенников — только трубку в этой истории взяла внучка умершей бабушки. ✔️ Еще один короткий метр, на этот раз документальный — «Временный мост» Александры Вязовой про женщину, живущую в далекой российской деревне. ✔️ Мультиплиактор и художник Александр Свирский представит мультфильм «Неопознанные летающие объекты». ✔️ Дебют Александра Белова с короткометражным фильмом «Тем летом я поступил» произошел сначала на российском фестивале «Маяк», а теперь — в Каннах.</t>
+  </si>
+  <si>
+    <t>20.09.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10437</t>
+  </si>
+  <si>
+    <t>Вы когда-нибудь хотели побыть пчелой? Если ответ да, современное искусство уже все организовало. В Лондоне представили инсталляцию Pollenarium — гигантское зерно пыльцы, внутрь которого можно войти. Семиметровый объект создали британский художник Люк Джеррам и американская студия Pneuhaus. По поверхности конструкции расположено больше ста стеклянных линз. Самое интересное, что никаких экранов и проекторов внутри нет: каждая линза работает как камера-обскура и переносит на стены перевернутое изображение окружающего пространства. Посетитель оказывается внутри мозаики из сотни одновременно движущихся картинок — примерно так художники предлагают представить сложное зрение насекомого. За красивым оптическим аттракционом скрывается менее веселое напоминание: численность летающих насекомых за последние двадцать лет сократилась почти на 60%.</t>
+  </si>
+  <si>
+    <t>20.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10433</t>
+  </si>
+  <si>
+    <t>В Tate Modern готовят первую выставку, целиком посвященную Клоду Моне. Выбор музея здесь не случаен: художника предлагают увидеть не только как главного импрессиониста XIX века, но и как одного из предшественников модернизма. В его поздних «Кувшинках» пейзаж практически растворяется в цвете, приближаясь к абстракции. Выставка получила название «Моне: рисуя время». Она расскажет о том, как художник наблюдал за постоянно меняющимся миром. В экспозицию войдут более 60 работ: 20 «Кувшинок», шесть картин со стогами, шесть — с тополями, а также виды Руанского собора, вокзала Сен-Лазар и Сены. Один из пейзажей, «Ветёй. Утренний эффект», не показывали публике около ста лет. К выставке также реставрируют картину «Сена в Пор-Вилле» 1894 года. С нее снимают поздний пожелтевший лак, скрывавший первоначальные цвета и свет. Кураторы обещают поощрять «медленное смотрение». Кажется, перед двадцатью версиями одного пруда иначе и не получится. Открытие — 25 февраля следующего года.</t>
+  </si>
+  <si>
+    <t>19.09.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10427</t>
+  </si>
+  <si>
+    <t>Русская балерина сыграет русскую балерину в Вест-Энде! Наталья Осипова готовится к дебюту в драматическом театре — 21 сентября в лондонском театре Haymarket начнутся показы новой пьесы «Уровень жизни». Осипова сыграет Лидию Лопухову — звезду «Русских сезонов» Дягилева и жену знаменитого экономиста Джона Мейнарда Кейнса. Его роль исполнит Рори Киннер, которого многие помнят по фильмам о Джеймсе Бонде. Для Натальи Осиповой это новый поворот в и без того большой международной карьере. Она родилась в Москве, окончила Московскую академию хореографии и в 18 лет пришла в Большой театр, где прошла путь от кордебалета до примы. Позже танцевала в Михайловском театре, а в 2013 году стала примой Королевского балета в Лондоне. Теперь ей предстоит сделать следующий шаг — выйти на сцену без пуантов и заговорить. Спектакль поставил Николас Хайтнер, а пьесу написал Джеймс Грэм, один из самых заметных современных британских драматургов. «Уровень жизни» будет идти в Лондоне до 12 декабря.</t>
+  </si>
+  <si>
+    <t>19.09.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10418</t>
+  </si>
+  <si>
+    <t>Листайте карточки — сделали небольшое интервью с куратором Ириной Седовой о выставке «Они были разными. Скульптура Оттепели» в AZART. Если уже были на выставке, делитесь своими впечатлениями в комментариях.</t>
+  </si>
+  <si>
+    <t>18.09.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10417</t>
+  </si>
+  <si>
+    <t>Что будут ставить российские музыкальные театры в сезоне 2026/27? Собрали главные премьеры: МАМТ: ✔️ 27–29 ноября — «Ромео и Джульетта» Шарля Гуно. Режиссер — Алексей Смирнов, дирижер — Тимур Зангиев. ✔️ В марте 2027 года на Малой сцене — вечер одноактных опер: российская премьера «Леди Магнезии» Мечислава Вайнберга и «Четыре сестры» Елены Лангер. ✔️ В июле 2027 года — «Турандот» Джакомо Пуччини. Режиссер — Владимир Панков, музыкальный руководитель — Феликс Коробов. ✔️ В балете: 16–19 октября — мировая премьера «Вишневого сада. Сада вишневого» на музыку Александра Чайковского. В главной роли — Диана Вишнева. Хореографы — Павел Глухов и Максим Севагин. В мае 2027 года — новая версия «Дон Кихота» Севагина. Геликон-опера: ✔️ 22–27 сентября — фестиваль «Шостакович вместо сумбура» к 120-летию композитора. ✔️ 26–27 сентября — «Шостакович-сказки», совместный спектакль «Геликон-оперы» и Московского театра кукол. Идем #сдетьми. ✔️ Главная премьера сезон — 25–29 ноября — «Норма» Винченцо Беллини. Режиссер — Дмитрий Бертман, дирижер — Фабио Мастранджело. ✔️ 31 декабря — «Новогодний бал княгини Шаховской». Режиссер — Илья Ильин, дирижер — Валерий Кирьянов. Пермский театр оперы и балета: ✔️ Октябрь 2026 года — «Так поступают все женщины» Вольфганга Амадея Моцарта, капитальное возобновление. Музыкальный руководитель и дирижер — Владимир Ткаченко. ✔️ Март 2027 года — «Сначала музыка, потом слова» Антонио Сальери. Режиссер — Мария Рубина, дирижер — Даниил Бурдинский. ✔️ Май 2027 года — «Макбет» Джузеппе Верди. Режиссер — Антон Федоров, дирижер — Владимир Ткаченко. Ради Федорова на оперной сцене точно стоит покупать билеты в Пермь. ✔️ Июнь 2027 года — мировая премьера балета «Снегурочка» Владимира Раннева. Хореограф — Павел Глухов, дирижер — Федор Леднев. Новая Опера: ✔️ 19 января 2027 года — «Портрет» Мечислава Вайнберга, первая российская полномасштабная театральная постановка этой оперы. Режиссер — Сергей Широков, музыкальный руководитель и дирижер — Фёдор Безносиков. ✔️ 7 апреля — балетный вечер «Якопо Годани / Эяль Дадон»: мировая премьера «Когда пыль осядет» Якопо Годани и российская премьера «Тар» Эяля Дадона. Михайловский театр пока объявил только о премьере балета «Раймонда», блок премьерных показов которого пройдет с 23 октября, а Большой и Мариинка о своих планах не сообщали. Сохраняйте, если уже начинаете планировать театральный сезон, будем ждать старта продаж вместе.</t>
+  </si>
+  <si>
+    <t>18.09.26 05:27</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10416</t>
+  </si>
+  <si>
+    <t>Анне Нетребко — 55! 18 сентября день рождения отмечает одна из самых известных оперных певиц своего поколения. Нетребко родилась в Краснодаре, училась в Петербургской консерватории, а международную карьеру начала в середине 1990-х. За это время она выступала на крупнейших оперных сценах мира — от «Ла Скала» и Венской государственной оперы до Метрополитен-оперы и Зальцбургского фестиваля. Юбилей певица встречает на сцене театра Лисеу в Барселоне. 25 и 28 сентября, а также 1 и 4 октября Нетребко исполнит партию Аиды в опере Джузеппе Верди. Спектакль поставила иранская художница Ширин Нешат — премьера прошла на Зальцбургском фестивале. С днем рождения!</t>
+  </si>
+  <si>
+    <t>17.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10414</t>
+  </si>
+  <si>
+    <t>Сентябрь — отличный повод выбраться в театр. А мы разыгрываем 2 билета на «Транссиб» в ТОН-центре 26 сентября. Спектакль Мастерской Брусникина отметит 10-летие в путешествии по Транссибирской магистрали — города, истории и встречи сложатся в одну большую дорогу. Хотите отправиться в путь? Условия простые: ✔️ подписаться на каналы ТОН-центра и «Три сестры» ✔️ нажать кнопку «участвовать» ✔️ итоги — 21 сентября. Удачи!</t>
+  </si>
+  <si>
+    <t>17.09.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10412</t>
+  </si>
+  <si>
+    <t>Шагала хотят снять с потолка Парижской оперы — потомок французского художника Жюля Эжена Леневё Арно Карайон добивается возвращения публике росписи своего предка. Леневё создал плафон для главного зала Парижской оперы в XIX веке. В 1964 году его не уничтожили, а закрыли сверху новой конструкцией: на ней разместили роспись Марка Шагала. Спор вокруг замены потолка начался еще в 1960-е годы, но сейчас получил новый виток. Потомок Леневё Карайон обратился к Эммануэлю Макрону с предложением чередовать росписи, например каждые десять лет. Он также рассматривает возможность судебного разбирательства. Французские власти подтвердили получение обращения.</t>
+  </si>
+  <si>
+    <t>16.09.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10411</t>
+  </si>
+  <si>
+    <t>Пресню легко воспринимать через ее культурные адреса: исследовательский проект Музея «Гараж» — Дом Наркомфина, Центр «Зотов» в бывшем Хлебозаводе № 5, которые за последние годы заметно изменили культурную карту района. Но если посмотреть чуть шире, как это сделала Дарья Белякова в своей колонке, окажется, что это еще и один из самых наглядных фрагментов архитектурной истории Москвы. Здесь соседствуют авангардный эксперимент с новым типом жилья, сталинская высотка, промышленная архитектура и «Москва-сити» — для кого-то уже привычная, а для многих — спорная. За тем, как развивается городская среда Москвы и какие изменения происходят с ее архитектурой, можно следить в телеграм-канале Градостроительного комплекса Москвы.</t>
+  </si>
+  <si>
+    <t>16.09.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10409</t>
+  </si>
+  <si>
+    <t>JR устроил всемирный потоп на фасаде Ватиканской библиотеки. Там открылась выставка «AQVA. Катастрофа и чудо» — первый проект пятилетнего цикла, посвященного природным угрозам, которые могут уничтожить библиотечные коллекции: воде, огню, свету, насекомым и человеческому вмешательству. Ее открыл папа Лев XIV. Главная работа выставки — DILUVIUM французского художника JR. На фасаде XVI века появилась гигантская волна, вдохновленная изображением Всемирного потопа из гравюр Гюстава Доре. Волна должна напоминать о хрупкости книг и одновременно о силе знания, которое способно пережить века. Для JR это еще один проект, который меняет восприятие исторической архитектуры. В июне этого года он превратил старейший парижский мост Пон-Нёф в 120-метровую «Пещеру», о которой мы писали. Ее увидели более шести миллионов человек. Новую работу можно увидеть до весны следующего года.</t>
+  </si>
+  <si>
+    <t>16.09.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/trisestrii/10408</t>
+  </si>
+  <si>
+    <t>«Транссиб» Мастерской Брусникина возвращается туда, откуда начинался его маршрут — на железную дорогу. А канал «Три сестры» стал информационным партнером показов. 25 и 26 сентября в ТОН-ЦЕНТРЕ пройдут юбилейные показы спектакля «Транссиб» — ровно через десять лет после того, как его создатели сели в поезд из Москвы во Владивосток. В 2016 году студенты мастерской Дмитрия Брусникина в Школе-студии МХАТ провели в пути почти неделю, собирая истории пассажиров, проводников, железнодорожников и случайных попутчиков. Из нескольких сотен интервью вырос спектакль о людях, которые встречаются на одном маршруте и на короткое время становятся частью жизни друг друга. Теперь «Транссиб» сыграют в историческом здании Кругового депо Николаевской железной дороги — буквально в нескольких десятках метров от места отправления поездов. Эти показы станут последними. И главный бонус: по промокоду ТРИСЕСТРЫ — скидка 10% на билеты.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3767,62 +6539,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H377"/>
+  <dimension ref="A1:H686"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="2804.03" bestFit="true" customWidth="true" style="1"/>
+    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="4656.149" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -13189,50 +15961,5303 @@
       <c r="C376" t="s">
         <v>1125</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="E376">
         <v>3435</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
         <v>61286</v>
       </c>
       <c r="B377" t="s">
         <v>1127</v>
       </c>
       <c r="C377" t="s">
         <v>1128</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="E377">
         <v>3225</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>120497</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E378">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>120498</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E379">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>120499</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E380">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>120500</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E381">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>120501</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E382">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>120502</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E383">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>120503</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E384">
+        <v>4196</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>120504</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E385">
+        <v>4095</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>120505</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E386">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>120506</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E387">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>120507</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E388">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>120508</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E389">
+        <v>3618</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>120509</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E390">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>120510</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E391">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>120511</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E392">
+        <v>3668</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>120512</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E393">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>120513</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E394">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>120514</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E395">
+        <v>4084</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>120515</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E396">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>120516</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E397">
+        <v>3939</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>120517</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E398">
+        <v>4050</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>120518</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E399">
+        <v>4024</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>120519</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E400">
+        <v>4059</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>120520</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E401">
+        <v>3808</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>120521</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E402">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>120522</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E403">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>120523</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E404">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>120524</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E405">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>120525</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E406">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>120526</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E407">
+        <v>3923</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>120527</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E408">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>120528</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E409">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>120529</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E410">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>120530</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E411">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>120531</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E412">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>120532</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E413">
+        <v>4043</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>120533</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E414">
+        <v>3912</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>120534</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E415">
+        <v>4067</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>120535</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E416">
+        <v>4107</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>120536</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E417">
+        <v>4011</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>120537</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E418">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>120538</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E419">
+        <v>4245</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>120539</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E420">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>120540</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E421">
+        <v>4388</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>120541</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E422">
+        <v>6951</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>120542</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E423">
+        <v>4510</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>120543</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E424">
+        <v>4258</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>120544</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E425">
+        <v>3917</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>120545</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E426">
+        <v>3860</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>120546</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E427">
+        <v>3957</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>120547</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E428">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>120548</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E429">
+        <v>4053</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>120549</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E430">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>120550</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E431">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>120551</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E432">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>120552</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E433">
+        <v>3339</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>120553</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E434">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>120554</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E435">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>120555</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E436">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>120556</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E437">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>120557</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E438">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>120558</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E439">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>120559</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E440">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>120560</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E441">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>120561</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E442">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>120562</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E443">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>120563</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E444">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>120564</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E445">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>120565</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E446">
+        <v>3970</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>120566</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E447">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>120567</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E448">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>120568</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E449">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>120569</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E450">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>120570</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E451">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>120571</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E452">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>120572</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E453">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>120573</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E454">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>120574</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E455">
+        <v>3313</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>120575</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E456">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>120576</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E457">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>120577</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E458">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>120578</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E459">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>120579</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E460">
+        <v>4037</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>120580</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E461">
+        <v>3809</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>120581</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E462">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>120582</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E463">
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>120583</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E464">
+        <v>3732</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>120584</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E465">
+        <v>4076</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>120585</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E466">
+        <v>3973</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>120586</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E467">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>120587</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E468">
+        <v>3454</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>120588</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E469">
+        <v>3991</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>120589</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E470">
+        <v>4028</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>120590</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E471">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>120591</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E472">
+        <v>3728</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>120592</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E473">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>120593</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E474">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>120594</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E475">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>120595</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E476">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>120596</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E477">
+        <v>3828</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>120597</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E478">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>120598</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E479">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>120599</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E480">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>120600</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E481">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>120601</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E482">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>120602</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E483">
+        <v>3843</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>120603</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E484">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>120604</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E485">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>120605</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E486">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>120606</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E487">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>120607</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E488">
+        <v>3674</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>120608</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E489">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>120609</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E490">
+        <v>25579</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>120610</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E491">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>120611</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E492">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>120612</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E493">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>120613</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E494">
+        <v>3975</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>120614</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E495">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>120615</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E496">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>120616</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E497">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>120617</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E498">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>120618</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E499">
+        <v>3544</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>120619</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E500">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>120620</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E501">
+        <v>7343</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>120621</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E502">
+        <v>3011</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>120622</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E503">
+        <v>4891</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>120623</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E504">
+        <v>3987</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>120624</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E505">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>120625</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E506">
+        <v>3913</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>120626</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E507">
+        <v>4630</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>120627</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E508">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>120628</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E509">
+        <v>3494</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>120629</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E510">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>120630</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E511">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>120631</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E512">
+        <v>2954</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>120632</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E513">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>120633</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E514">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>120634</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E515">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>120635</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E516">
+        <v>4083</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>120636</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E517">
+        <v>3857</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>120637</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E518">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>120638</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E519">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>120639</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E520">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>120640</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E521">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>120641</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E522">
+        <v>3878</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>120642</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E523">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>120643</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E524">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>120644</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E525">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>120645</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E526">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>120646</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E527">
+        <v>3826</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>120647</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E528">
+        <v>3596</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>120648</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E529">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>120649</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E530">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>120650</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E531">
+        <v>3923</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>120651</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E532">
+        <v>5307</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>120652</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E533">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>120653</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E534">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>120654</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E535">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>120655</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E536">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>120656</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E537">
+        <v>3412</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>120657</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E538">
+        <v>3442</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>120658</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E539">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>120659</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E540">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>120660</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E541">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>120661</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E542">
+        <v>2887</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>120662</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E543">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>120663</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E544">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>120664</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E545">
+        <v>3380</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>120665</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E546">
+        <v>3774</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>120666</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E547">
+        <v>2976</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>120667</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E548">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>120668</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E549">
+        <v>3437</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>120669</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E550">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>120670</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E551">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>120671</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E552">
+        <v>26119</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>120672</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E553">
+        <v>3595</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>120673</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E554">
+        <v>3403</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>120674</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E555">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>120675</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E556">
+        <v>3322</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>120676</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E557">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>120677</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E558">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>120678</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E559">
+        <v>5649</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>120679</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E560">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>120680</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E561">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>120681</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E562">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>120682</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E563">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>120683</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E564">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>120684</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E565">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>120685</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E566">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>120686</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E567">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>120687</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E568">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>120688</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E569">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>120689</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E570">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>120690</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E571">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>120691</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E572">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>120692</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E573">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>120693</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E574">
+        <v>3488</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>120694</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E575">
+        <v>3831</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>120695</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E576">
+        <v>3551</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>120696</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E577">
+        <v>4179</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>120697</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E578">
+        <v>4122</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>120698</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E579">
+        <v>3897</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>120699</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E580">
+        <v>3688</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>120700</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E581">
+        <v>3819</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>120701</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E582">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>120702</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E583">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>120703</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E584">
+        <v>3297</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>120704</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E585">
+        <v>3336</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>120705</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E586">
+        <v>3434</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>120706</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E587">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>120707</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E588">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>120708</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E589">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>120709</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E590">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>120710</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E591">
+        <v>3370</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>120711</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E592">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>120712</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E593">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>120713</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E594">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>120714</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E595">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>120715</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E596">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>120716</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E597">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>120717</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E598">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>120718</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E599">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>120719</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E600">
+        <v>3577</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>120720</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E601">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>120721</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E602">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>120722</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E603">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>120723</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E604">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>120724</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E605">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>120725</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E606">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>120726</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E607">
+        <v>3327</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>120727</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E608">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>120728</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E609">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>120729</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E610">
+        <v>3093</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>120730</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E611">
+        <v>3443</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>120731</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E612">
+        <v>3313</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>120732</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E613">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>120733</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E614">
+        <v>3358</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>120734</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E615">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>120735</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E616">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>120736</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E617">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>120737</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E618">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>120738</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E619">
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>120739</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E620">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>120740</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E621">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>120741</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E622">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>120742</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E623">
+        <v>3154</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>120743</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E624">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>120744</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E625">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>120745</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E626">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>120746</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E627">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>120747</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E628">
+        <v>3492</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>120748</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E629">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>120749</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E630">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>120750</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E631">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>120751</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E632">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>120752</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E633">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>120753</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E634">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>120754</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E635">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>120755</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E636">
+        <v>3051</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>120756</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E637">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>120757</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E638">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>120758</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E639">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>120759</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E640">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>120760</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E641">
+        <v>3084</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>120761</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E642">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>120762</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E643">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>120763</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E644">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>120764</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E645">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>120765</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E646">
+        <v>3147</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>120766</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E647">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>120767</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E648">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>120768</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E649">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>120769</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E650">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>120770</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E651">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>120771</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E652">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>120772</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E653">
+        <v>3463</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>120773</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E654">
+        <v>3309</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>120774</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E655">
+        <v>3422</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>120775</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E656">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>120776</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E657">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>120777</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E658">
+        <v>3382</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>120778</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E659">
+        <v>3167</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>120779</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E660">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>120780</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E661">
+        <v>3913</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>120781</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E662">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>120782</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E663">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>120783</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E664">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>120784</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E665">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>120785</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E666">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>120786</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E667">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>120787</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E668">
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>120788</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E669">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>120789</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E670">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>120790</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E671">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>120791</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E672">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>120792</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E673">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>120793</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E674">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>120794</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E675">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>126969</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E676">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>126970</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E677">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>126971</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E678">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>126972</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E679">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>126973</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E680">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>126974</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E681">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>126975</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E682">
+        <v>3941</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>126976</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E683">
+        <v>19751</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>126977</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E684">
+        <v>4341</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>126978</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E685">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>126979</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E686">
+        <v>2885</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">