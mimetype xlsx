--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="977">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2014">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2943,50 +2943,3161 @@
     <t>21.08.25 13:06</t>
   </si>
   <si>
     <t>t.me/ulizabalabanova/20498</t>
   </si>
   <si>
     <t>я стараюсь не оценивать ни героев, ни людей. уверена: если бы мы могли хотя бы немного пожить в теле другого человека, почувствовать его боль, увидеть его глазами - нам бы стало труднее осуждать. что для одного - ужас, для другого - спасение. я не считаю себя «отличником», чтобы раздавать оценки / вильма кутавичюте, актриса</t>
   </si>
   <si>
     <t>21.08.25 12:47</t>
   </si>
   <si>
     <t>t.me/ulizabalabanova/20493</t>
   </si>
   <si>
     <t>я изучал медицину, физиологию, этику трансплантологии — как и все. это рутинная часть. а вот главное — я попытался стать качком. и не вышло. хирурги — это крепкие люди. я тоже, но этого не видно. мне нужно было набрать килограммов десять. а это уже сложно — мне для этого нужно три-четыре года. но я начал процесс и продолжаю. прошел год — уже чуть лучше. а вдруг будет второй сезон? вот тогда и посмотрим, как я подготовился / сергей гилёв, актёр</t>
   </si>
   <si>
     <t>21.08.25 12:34</t>
   </si>
   <si>
     <t>t.me/ulizabalabanova/20485</t>
   </si>
   <si>
     <t>мы должны научиться брать ответственность за свою жизнь и позволять другим жить свою. это и есть настоящее взросление / .. а спасение - в простых, но настоящих вещах: в любящем сердце, в честности, доброте. и конечно, в наших ангелах-хранителях / марина ворожищева, актриса</t>
+  </si>
+  <si>
+    <t>15.09.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36214</t>
+  </si>
+  <si>
+    <t>наши друзья из театра МОСТ читают стихотворения великих поэтов / loc. фест молодежи /</t>
+  </si>
+  <si>
+    <t>15.09.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36203</t>
+  </si>
+  <si>
+    <t>2278. земля превратилась в воплощение гуманистической утопии / на улице услышали, что ПОЛДЕНЬ dir. клим козинский dop. генрих медер можно увидеть с 1 октября – на КИОН и OKKO /</t>
+  </si>
+  <si>
+    <t>15.09.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36202</t>
+  </si>
+  <si>
+    <t>киноархеологам — вайбовая папка-пак из 14 отборных тг-киностраниц. авторские рекоменды, сериалы, большие премьеры, фестивали, редкие находки и даже целое медиа о кино /</t>
+  </si>
+  <si>
+    <t>15.09.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36200</t>
+  </si>
+  <si>
+    <t>улица заглянула на реп базу очередного театра, где саша золотовицкий активно репетирует спект ПРОСРОЧКА / о том, как пенсионерка баба рая приходит в мфц, чтобы узнать, почему ей не выписали пенсию, и узнает, что, оказывается, она умерла 40 дней назад / премьера — 1 октября loc. пространство ВНУТРИ /</t>
+  </si>
+  <si>
+    <t>15.09.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36196</t>
+  </si>
+  <si>
+    <t>у U MAGAZINE вышел новый осенний арт-номер — традиционно посвящённый старту нового арт-сезона. на двух обложках — диана пожарская и антон лапенко / тема номера в этом году — «искусство быть собой». о роскоши не подстраиваться под бесконечное «как нужно» и оставаться честным прежде всего с собой / * вдогонку — кинопоиск новость принес: седьмой игрок с антоном выйдет на кп 15 октября /</t>
+  </si>
+  <si>
+    <t>15.09.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36195</t>
+  </si>
+  <si>
+    <t>15.09.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36194</t>
+  </si>
+  <si>
+    <t>ЛЕГЕНДЫ НАШИХ ПРЕДКОВ, 2к25 реж. иван соснин вот что такое настоящее кино? что такое настоящая сказка? / я думаю, магия случается тогда, когда кино честно говорит со зрителем и зажигает внутри надежду. особенно детское семейное кино — ведь детей не обманешь. не глянцевое, не кричащее, а тихое, честное и очень доброе. в конце концов, волшебство любит тишину, а сказка тихонько выглядывает из-за угла, когда её очень ждут / и вот наконец я посмотрела фильм, к которому подбиралась давно — лирическую комедию «легенды наших предков». слышала, что режиссёра ивана соснина называют одним из самых добрых режиссёров современности / это история о семье, о том, как важно оставаться честным, о хрупкости веры и важности памяти. ведь пока мы помним, наши воспоминания дают жизнь тем, кто в них живёт / недостаточно знать, нужно верить / конечно, иногда хочется подарить близкому человеку сказку, чтобы защитить его, чтобы сберечь. но обман всё равно ранит и разрушает доверие. на каком-то интуитивном уровне между людьми вырастает огромная пропасть, которую со временем всё сложнее преодолеть / сейчас нам очень не хватает искренности и человечности. правда - вот что возвращает сказку в нашу жизнь. если открыть сердце и, не боясь боли, пригласить человека в свой неидеальный, но по-своему прекрасный мир, тогда и случится настоящее чудо. мне кажется, именно в этом секрет фильма, который будто бы стал очень личным для режиссёра / это очень человечное, светлое кино. такое кино хочется разделить с тем, кого очень любишь. оно абсолютно честное — герои здесь настоящие: местами ошибающиеся, наивные, нелепые, но живые. им веришь каждой клеточкой // p.s. гуляя в лесу, тихонько прошепчу: «нюлэсмурт», вдруг кто-то ответит.. : 🔦 neeebomore</t>
+  </si>
+  <si>
+    <t>15.09.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36193</t>
+  </si>
+  <si>
+    <t>МАЧЕХА, 1973 реж. олег бондарёв</t>
+  </si>
+  <si>
+    <t>15.09.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36192</t>
+  </si>
+  <si>
+    <t>на улице услышали, что 8-ой международный кинофест КИНОКОТ открыл прием заявок, точка: мск, время: декабрь 2к26 / цель — не только отметить талантливых отечественных и зарубежных режиссеров, но и помочь им с продвижением в киноиндустрии и обретением новых знакомств / в случае победы финалисты смогут получить не только диплом и статуэтку, но и полезные призы, которые помогут построить карьеру в киноиндустрии. в этот раз победители получат возможность пройти стажировку у топовых российских режиссеров – ЮРИЯ БЫКОВА, ВИТАЛИЯ ДУДКИ, АНДРЕЯ БОГАТЫРЕВА, РАИЛИ КАРИМОВОЙ и НИКИТЫ АНДРИЕНКО. или попасть на съемочную площадку к АНТОНУ МАСЛОВУ и изнутри увидеть, как создается зрительское кино / фильмы победителей могут быть опубликованы в онлайн-кинотеатре и на профильных киносайтах. также финалисты смогут получить консультацию по самопродвижению, обучение в киношколе и доступ в нетворкинг-сообщество дирекции кинофестиваля для важных профессиональных знакомств / для участия принимаются короткие метры, снятые с 2016 по 2026, длительность — не более 30 минут / прием заявок — с 1 сентября по 15 ноября 🔦 *при инфоподдержке @ulizabalananova</t>
+  </si>
+  <si>
+    <t>14.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36190</t>
+  </si>
+  <si>
+    <t>тем временем юра вышел за пределы стратосферы продолжает собирать международные проекты: актёр сыграет одну из главных ролей в АРЕНЕ — режиссёрском дебюте сальмы хайек / ещё недавно его заметили среди гостей на юбилее хайек, а теперь стало известно, что они вместе работают над кино. главные роли в АРЕНЕ исполнят юра борисов и кара делевинь, сальма также появится в картине / АРЕНА — романтическое приключение о запретной любви, желании и его целительной силе. хайек не только впервые садится в режиссёрское кресло, но и сама написала сценарий / ожидаем «интимное путешествие», посвящённое познанию другого человека и способности получать сильное удовольствие от простых вещей, которые мы слишком часто воспринимаем как должное / съёмки уже идут в мексике — в штатах кинтана-роо и веракрус. и ещё одно имя в этой компании: среди продюсеров проекта — анджелина джоли / в общем, юра борисов опять где-то там, где очень интересно /</t>
+  </si>
+  <si>
+    <t>14.09.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36188</t>
+  </si>
+  <si>
+    <t>на улице услышали, что ребята из ЛЕТО БУДЕТ ОБЩИМ едут в питер, чтобы устроить зрительскую премьеру — встретимся в АВРОРЕ 16 сентября в 19:30, чтобы продлить себе лето, а не ставить на нем точку / после сеанса — обсуждение с продюсером микой липманом и режиссером даниилом меркуловым. модератор — татьяна элькина / ..после показа не расходимся — продолжаем вечер в «вчера и навсегда» здесь — DJ cет от никиты буч, общение и вечер в компании создателей прекрасного фильма. По билету на премьеру — welcome drink / афтепати — с 21:00, вход — свободный! продлить лето 🔦</t>
+  </si>
+  <si>
+    <t>14.09.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36187</t>
+  </si>
+  <si>
+    <t>у марины неёловой такие глаза грустные * осенний марафон смотрим /</t>
+  </si>
+  <si>
+    <t>14.09.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36177</t>
+  </si>
+  <si>
+    <t>но важнее всего то, что за красочной приключенческой историей спрятано много вещей, о которых можно поговорить с ребёнком. о семье, которая не всегда определяется только кровным родством. о доме, который нужно не просто найти, но и суметь защитить. об уважении к чужой культуре и природе. о смелости, верности, ответственности за свои решения и о том, почему большая цель почти никогда не даётся человеку легко / это большой, подробный, наполненный событиями мультфильм, но одновременно очень домашнее кино. то, на которое хочется прийти всей семьёй, а потом ещё долго обсуждать героев, рассматривать дальневосточных животных, искать настоящую историю экспедиции и спорить, какой персонаж был самым классным. первые зрители отдельно отмечали яркую анимацию, историческую основу, песни и музыкальное сопровождение — и здесь мы к ним полностью присоединяемся / фильм представили режиссёры глеб павленко и никита сличный и продюсер илья кузнецов. на создание картины у команды «мечталёта» ушло около трёх лет — и эта работа чувствуется почти в каждом кадре. партнёрами фильма стали ВЭБ.РФ и «просвещение». причём история не закончится вместе с финальными титрами / по мотивам КАПИТАНА НЕВЕЛЬСКОГО готовят книги, комиксы, настольные игры и цифровые проекты. всё это должно помочь детям продолжить знакомство с героями, историей и культурой дальнего востока уже после просмотра. у картины есть и планы на международный прокат. мультфильм собираются представить зрителям стран снг, ближнего востока, северной африки и юго-восточной азии. российским дистрибьютором выступает «атмосфера кино» / а следующим большим проектом «мечталёта» должен стать полнометражный анимационный фильм БАМ — история о байкало-амурской магистрали, крепкой семье, созидательном труде и людях, способных на настоящее самопожертвование. так что КАПИТАН НЕВЕЛЬСКОЙ, похоже, становится не единичным экспериментом, а началом большой дальневосточной анимационной истории / КАПИТАН НЕВЕЛЬСКОЙ И ЗЕМЛИ ЧЁРНОГО ДРАКОНА — в кино с 24 сентября /</t>
+  </si>
+  <si>
+    <t>14.09.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36176</t>
+  </si>
+  <si>
+    <t>сходили в КАРО/АРТ на премьеру КАПИТАНА НЕВЕЛЬСКОГО И ЗЕМЕЛЬ ЧЁРНОГО ДРАКОНА — первого полнометражного анимационного фильма, созданного на дальнем востоке. и, кажется, для него выбрали идеальное время выхода: конец сентября, когда особенно хочется собрать рядом близких, спрятаться от холода в кинозале и посмотреть вместе что-нибудь по-настоящему доброе, красивое и тёплое / по ощущениям это мультфильм из детства с тем самым вайбом: раннее утро, тебя собирают в садик, по телевизору идёт старая рисованная сказка, а ты никак не можешь от неё оторваться. в КАПИТАНЕ НЕВЕЛЬСКОМ есть что-то от советской анимации — не внешне и не буквально, а на уровне интонации и смыслов / при этом сам мультфильм совсем не старомоден. хабаровская студия «мечталёт» сделала его в технике классической покадровой 2D-анимации, соединив эстетику ретро-аниме, иллюстративность книжных сказок и визуальную свободу мультфильмов cartoon network 2000-х. получилась очень красочная, фактурная и узнаваемая работа — с кадрами, которые хочется рассматривать отдельно, переносить в комикс и печатать на футболках / в центре сюжета — капитан невельской и девочка надя. когда-то её нашли на корабле, и теперь она отправляется на восток в надежде отыскать настоящую семью и понять, откуда пришла. вместе с капитаном, моряками и новыми друзьями надя попадает в удивительный мир, знакомится с местными жителями и оказывается внутри противостояния с браконьерами, которые хотят захватить эти земли. исследовательская экспедиция постепенно превращается в борьбу за дом — и для тех, кто жил здесь всегда, и для самой Нади, которая только пытается свой дом обрести / дальний восток здесь самостоятельный живой мир. тайга, вода, туманы, растения, животные — гималайский медведь, харза, кабарга — всё наполнено движением, звуком и характером. создатели внимательно работают и с культурой коренных народов приамурья, поэтому пространство вокруг героев ощущается не декорацией, а землёй со своей памятью, мифологией и внутренними законами / сюжет развивается очень живо и динамично: путешествие, опасности, магия, тайны происхождения, встречи с необычными существами и постоянное движение вперёд. здесь нет ощущения, что исторический материал вставили в мультфильм исключительно ради образовательной функции. наоборот, сначала тебя увлекают герои и приключение, а уже через них появляется желание узнать, кем был невельской, что происходило во время амурской экспедиции и почему эти события оказались настолько важными / особенно хорошо в мультфильме работает контраст между уютом и настоящей тревогой. казалось бы, перед нами добрая детская история, но в некоторых сценах музыка, цвет и монтаж меняют настроение настолько точно, что становится по-настоящему не по себе. краски темнеют, пространство делается чужим, в оркестровой музыке возникает напряжение — и опасность уже не кажется условной. редкий случай, когда детская анимация не боится немного напугать зрителя и делает это не громкими эффектами, а самой атмосферой / звук здесь заслуживает отдельного внимания. живая оркестровая музыка буквально ведёт историю: делает путешествие масштабнее, спокойные сцены — теплее, а мрачные — действительно тревожными. вместе с очень качественной озвучкой она превращает нарисованный мир в совершенно объёмный и живой /</t>
+  </si>
+  <si>
+    <t>14.09.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36175</t>
+  </si>
+  <si>
+    <t>ЧУЖОЙ ЗВОНОК, 2к26 / реж. света белкина 🎬 дневник-реакция на фильм — всё началось в выпускном классе. у нас появился новенький школьная неосторожная случайность выросла в музыкальный союз, а чувство, долго-долго висевшее в воздухе, переросло в любовь ты пройдёшь по росе перед сном, ты уснёшь ай увидишь город музыка окутала наташу и игоря, заполнила их школьное, уличное и квартирное пространства, наполнила мечты ребят — наташину о поступлении в академию художеств и игоря — об учёбе в музыкальном училище / фильм как вкус — медовый чай, звук — перебор гитарных струн запах — ароматическая свеча «сладкий синабон» / — а хочешь секрет? — давай — я боюсь темноты — темноты? серьезно? неслучившийся поцелуй, плохое предчувствие. теракт в метро и надрыв, поломка, камень на душе. страшно и сложно произнести невозможное слово «умерла». наташа и игорь взрослеют за пару дней, мальчишек забирают в детский дом / — не надо меня спасать кажется, что всё оборвалось, всё безразлично — даже мечта. но мечту наташи уберегают любящие её люди — андрей помогает с оплатой курсов, игорь покупает билет на вступительные. и вот — она уже не абитуриентка, а студентка академии имени штиглица. новая жизнь в творческой тусовке, в живом питере / отчего-то разговоры стали короче, телефонные гудки длиннее. любовь тихо ушла. теперь тебе позвонят, и ты ответишь уже совсем по-другому или не ответишь совсем и лишь ваша песня на выставке — звук прошлого — вернёт тебя в комнату, где вы были счастливы десять, двадцать, сколько угодно лет назад. такая вот закольцованная случайность / сходите в дождливый осенний вечер на лучшее для расчувствований кино / 🔦 леся берсенёва</t>
+  </si>
+  <si>
+    <t>14.09.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36174</t>
+  </si>
+  <si>
+    <t>потрясная настя уколова — героиня сентябрьской GRAZIA / ф: маргарита смагина</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36173</t>
+  </si>
+  <si>
+    <t>танцы в осеннем лесу начинаются в восемь утра волны оставят по небу птиц катера яркий рябины рассвет положил руку мне на плечо я чувствую запах травы и жар от углей из костра</t>
+  </si>
+  <si>
+    <t>14.09.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36172</t>
+  </si>
+  <si>
+    <t>на улице услышали, что лена махова снова запускает свой КУРС ПО РАЗВИТИЮ ЛИЧНОСТИ / только там, где есть живое чувство, возможно настоящее творчество / лена — актриса, режиссёр, на её курсе можно не только почувствовать себя актёром, но и услышать шёпот души, оживить сознание, прочувствовать новые импульсы в теле через техники речи, ораторское искусство и актёрскую чувственность / есть в этом что-то очень радостное и одновременно таинственное, как киндер-сюрприз в детстве. только сюрприз каждый откроет внутри себя / какой я настоящий? в чём моя сила? а в чём — красота? есть только мы — здесь и сейчас. а лена станет нашим проводником к детству, непосредственности, глубинным мыслям и абсолютному творчеству. ведь актёрская профессия — это в первую очередь про знакомство с истинным «я» и глубокое проживание художественных образов / время: 24 сентября в 19:00 / loc. китай-город, встреча-знакомство, бесплатный МАСТЕР-КЛАСС / за два часа на мастер-классе мы прочувствуем себя и постараемся лучше понять других / регистрация и подробности у лены /</t>
+  </si>
+  <si>
+    <t>14.09.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36163</t>
+  </si>
+  <si>
+    <t>МЕРТВАЯ ВОЛНА / реж. саша владимирцев «мы по вам скучали, улица балабанова» – с этой фразой меня встретили, и я поняла, что это взаимно / южный курортный город и отель «золотая рыбка» – люди отдыхают, развлекаются, и, вроде бы, ничего не предвещает беды, но соседний берег уже накрыло мертвой волной / парень что-то знает или чувствует и пытается достучаться до остальных. но есть ли смысл в этой борьбе за правду? «делай, что должно, и будет, что нужно», – девиз старшего поколения. спектакль как раз охватывает и конфликт поколений, и вред технологий (когда все можно подделать в мире, например), и то, как сильно люди любят закрывать глаза на очевидное при страхе / не обделен спектакль и юмором, привлекательными декорациями и отличными эффектами / финал вряд ли оставит вас равнодушными – он яркий во всех смыслах и может вызвать слёзы (а от радости или грусти узнаете после просмотра постановки) / 🔦 полина решетова</t>
+  </si>
+  <si>
+    <t>14.09.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36161</t>
+  </si>
+  <si>
+    <t>евгений миронов — герой нового номера «МНЕНИЯ РЕДАКЦИИ*» / в родных стенах, но в образе, в котором привыкли видеть его меньше всего / в этом году ему — 60. двадцать из них он возглавляет театр наций. хороший повод поговорить не столько о круглых датах, сколько о том, что происходит между ними / о тактических паузах, мыслях, с которых начинается утро, и о том, почему к театру всё-таки стоит относиться серьёзно — в доступе — с 1 октября /</t>
+  </si>
+  <si>
+    <t>14.09.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36160</t>
+  </si>
+  <si>
+    <t>на улице услышали, что ФЬОРД кристиана мунджиу (прямиком из канн) запремьерят вне конкурса на маяке ff 2к26 /</t>
+  </si>
+  <si>
+    <t>14.09.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36159</t>
+  </si>
+  <si>
+    <t>ДЕВОЧКИ УЧАТСЯ БРИТЬСЯ, реж. оля панкратова нежные 90-е — с 24 сентября / расписание показов 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>13.09.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36157</t>
+  </si>
+  <si>
+    <t>13.09.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36156</t>
+  </si>
+  <si>
+    <t>ТИХИЕ СМЫСЛЫ, 2к26 реж. александра андроновна, антон белоусов / петя ломает зубные щётки, боится воды и воспринимает мир, полагаясь на ощущения / он познает людей, а люди познают его. и всё это не только благодаря любви, но и благодаря ежедневному сосредоточенному труду, терпению и готовности снова и снова искать путь друг к другу / есть спектакль, а есть наша жизнь, которая от спектакля не сильно-то и отличается / действительно: и там, и там иногда нужна вера в чудо / но, наверное, чудо — это не всегда что-то внезапное и необъяснимое. иногда оно складывается из множества маленьких действий: помочь, подождать, повторить, не отступить, попробовать ещё раз. из желания понять другого человека, даже если привычные способы общения здесь не работают / и тогда граница между «сценой» и «жизнью» становится почти невидимой / 🔦 соня ж.</t>
+  </si>
+  <si>
+    <t>13.09.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36155</t>
+  </si>
+  <si>
+    <t>ДОКЕР, с 3 по 13 сентября в москве в двенадцатый раз проходит международный фестиваль документального кино «докер», сегодня – закрытие / в связи с этим рассказываем про фильм закрытия В ПОИСКАХ СЕНСОРНОЙ ДЕПРИВАЦИИ, реж. юлия киселева / фильм-рекурсия, где поиск утраченного шедевра советского кино становится отправной точкой для изучения секретных экспериментов и экстремальных человеческих состояний, увлекая авторов и зрителей в бездну по ту сторону экрана / билеты 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>13.09.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36154</t>
+  </si>
+  <si>
+    <t>о судьбе великого танцовщика вацлава нижинского, которая тесно переплетается с личной историей самого режиссера / ФАВН, реж. артур астман — особняк дашков 5 / даты: 22 и 23 сентября, во время спекта артур исполнит знаменитый фрагмент из балета «послеполуденный отдых фавна», впервые представленного в париже в 1912 году / в пространстве особняка «фавн» обретет иммерсивную форму: действие выйдет за пределы сцены, а атмосфера старинного дома станет частью его драматургии. постановка соединит театр, танец, сторителлинг, визуальное искусство и кулинарный перформанс / путешествие начнется и завершится в ibsen баре — гостям будет предложено специальное меню и напитки, посвященные миру фавна. первые два этажа особняка превратятся в единую инсталляцию, где образы домов и мест, связанных с нижинским, соединятся с квартирами и мастерскими артура в тель-авиве. на третьем этаже развернется основная часть моноспектакля / билеты 🔦</t>
+  </si>
+  <si>
+    <t>13.09.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36152</t>
+  </si>
+  <si>
+    <t>O-FEST рассматривает зрителя не как пассивного потребителя, а как соучастника художественного процесса. именно акт зрения, акт наблюдения и создаёт предкамерную реальность, а значит смотрящий по умолчанию является соавтором / ФЕСТИВАЛЬНАЯ НАПОМИНАЛА, сегодня, 13 сентября, кинотеатр пионер : — 15:00ч — «как это сказать?» — кураторская программа михаила железникова; — 17:00ч — «прозрачные земли», реж. дмитрий давыдов / в заброшенной деревне обитают три старика, отгороженные от внешнего мира и течения времени. они коротают дни за чаем, табаком и наблюдением за пустынными пейзажами. ход их жизней меняется, когда троица находит в реке замерзшего парня, решившего оттаять и ожить на их глазах, а также подарить каждому по чуду / — 19:00ч — сборка от фестиваля de memoria / детали и полная прога O-FEST 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>13.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36144</t>
+  </si>
+  <si>
+    <t>Как прошло наше совместное с «Улицей Балабанова» мероприятие, посвященное «Жертвоприношению» Андрея Тарковского? Как и ожидалось, поговорили о боге, но не только! Затронули также конец света, потерю дома, жизнь Тарковского в эмиграции, его связь с российской культурой и многое-многое другое. Что самое удивительное, у участников обсуждение были очень разные взгляды относительно настроения фильма! Для одних его концовка показалась жизнеутверждающей, для других же - удручающей. Как бы то ни было, спасибо огромное вам, что пришли и «Улице Балабанова», за то что согласились прийти к нам в гости и поучаствовать в обсуждении 💛</t>
+  </si>
+  <si>
+    <t>12.09.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36143</t>
+  </si>
+  <si>
+    <t>на улице услышали, что 25 и 27 сентября в театре «маска» — новая встреча с булгаковским романом: пётр шерешевский ставит МАСТЕРА И МАРГАРИТУ, в камерной и любопытной конструкции. многонаселённую москву, ершалаим и всю воландовскую компанию здесь предстоит собрать на сцене фактически силами нескольких артистов — среди них игорь верник, виктория верберг и андрей максимов. они будут переходить из роли в роль: от мастера к воланду и его свите, от пилата к иешуа. а вот кто станет маргаритой, пока оставим в секрете — интригу раскроем совсем скоро / шерешевского в булгакове, судя по всему, интересует не столько очередная попытка буквально перенести культовый роман на сцену, сколько несколько его вечных и довольно болезненных вопросов: что талант делает с человеком, сколько стоит компромисс с собственной совестью и может ли любовь остаться единственной нормальной формой сопротивления, когда всё вокруг окончательно съезжает в хаос. учитывая любовь режиссёра к сложной психологии и жанровым играм, материал для него почти идеальный / инсценировку написал семён саксеев, за сценографию и костюмы отвечает елена сорочайкина, за свет — алексей попов. продюсер проекта — леонид роберман. первые показы МАСТЕРА И МАРГАРИТЫ — 25 и 27 сентября / * при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>12.09.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36141</t>
+  </si>
+  <si>
+    <t>киноклуб осенний АНАТОЛИЙ КРУПНОВ. ОН БЫЛ 22 сентября / 20:00 покажем док о настоящем музыканте, создателе группы «чëрный обелиск», мечтателе / обсудим с режиссёром — дашей иванковой очень вас ждём, будем пересобираться и пить чай / билеты 🔦 билеты 🔦 билеты 🔦</t>
+  </si>
+  <si>
+    <t>12.09.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36132</t>
+  </si>
+  <si>
+    <t>я могу умирать, плакать, меня будет разрывать боль изнутри, но, как только режиссер скомандует: «стоп! снято!», игра закончится. для меня важно сохранить себя. я на экране и я в жизни — это два разных человека. и все, точка хулиган, бунтарь, рок-н-ролльщик.. так-то он человек достаточно воспитанный и образованный: красный диплом и серебряная медаль / серёга горошко офигенный в БОЛЬШОЙ ФАРМЕ, просто фантастический, очень ему этот герой к лицу / а это он в объективе валентина блоха, для сентябрьского HELLO /</t>
+  </si>
+  <si>
+    <t>12.09.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36131</t>
+  </si>
+  <si>
+    <t>москва 1920-х, нэп — время, когда продаётся и покупается почти всё: вещи, чувства, чужое расположение и надежда выбраться в другую жизнь / квартира зои сначала кажется обычной пошивочной мастерской, но довольно быстро превращается в светский салон и тайный притон / здесь мечтают о париже, торгуют любовью, пытаются спастись от бедности, времени и самих себя / каждый хочет просто жить — желательно красиво и без оглядки, — но в итоге теряет гораздо больше, чем рассчитывал поставить на кон / булгаковская ЗОЙКИНА КВАРТИРА в постановке сухраба хайлобекова — нуар-комедия о месте, где сбываются самые опасные мечты / смешная, нервная и мрачная история о людях, которые верят, что ещё одна сделка, ещё одна хитрость или ещё одна ночь помогут им наконец получить желаемое / режиссёр спектакля сухраб хайлобеков — выпускник щепкинского училища и актёр театра на трубной / в постановке заняты выпускники школы при театре don’t play, а также выпускники щепкинского училища / «ЗОЙКИНА КВАРТИРА» 19 сентября, 20:00ч театр don’t play метро «тульская», городская улица, 10 / хрон — около двух часов с одним антрактом / зайти в квартиру 🔦</t>
+  </si>
+  <si>
+    <t>12.09.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36121</t>
+  </si>
+  <si>
+    <t>мамы меня сейчас поймут: когда ты борешься за грудное вскармливание, одновременно пытаешься восстановить здоровье и исполнить свою мечту, это сложно. а «ЧУДО» — это мечта / ИДА, в объективе саши мадемуазель, для кинопоиска 🥛</t>
+  </si>
+  <si>
+    <t>12.09.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36120</t>
+  </si>
+  <si>
+    <t>у неё одни дедлайны, дружочек-пирожочек /</t>
+  </si>
+  <si>
+    <t>12.09.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36119</t>
+  </si>
+  <si>
+    <t>на улице услышали, что питерская премьера НАД ВЕЧНЫМ ПОКОЕМ состоится 1 октября / loc. ленфильм, 19:00 / картину представит и обсудит режиссер светлана проскурина и кинокритик макс ершов / нельзя защититься только текстом или сюжетом. с откровением скрытого смысла придется встретиться наглядно, отважно, всем своим естеством, чтобы открыть новое в себе и друг в друге отголоски маяка ‘25 / 🔦 билеты</t>
+  </si>
+  <si>
+    <t>12.09.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36110</t>
+  </si>
+  <si>
+    <t>зелёные холмы мне приснятся этой ночью это последний шаг, я не отрицаю, впрочем. сияющий восход сквозь туман и дым тягучий, что называют тучи. всё в моей голове?.. / делимся альтернативными-постерами ЧУЖОГО ЗВОНКА, 2к26 / реж. света белкина - УЖЕ В КИНО! *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>12.09.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36109</t>
+  </si>
+  <si>
+    <t>ФЕСТИВАЛЬНАЯ НАПОМИНАЛА, O-FEST! сегодня, 12 сентября — кинотеатр пионер : — 17:00ч — международный конкурс #2 / — 19:00ч — «угол наклона», реж. анна далингер, станислав тихонравов / филиппинка эля работает няней в состоятельной московской семье. изо дня в день она рутинно выполняет одни и те же действия: стирает, готовит, делает уборку, присматривает за ребёнком. но однажды она случайно повреждает руку, и её налаженная монотонная жизнь постепенно даёт крен / — 21:30ч — международный конкурс #3 / детали и полная прога O-FEST 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>11.09.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36108</t>
+  </si>
+  <si>
+    <t>фильм вне времени и пространства, где главные события остаются за кадром, но проживаются героями. не острый и лихой, но трепетный и самодостаточный. ЧУЖОЙ ЗВОНОК, 2к26 реж. светлана белкина цвет: морошки, черных лаковых лодочек, платья в горошек, растаявших на ресницах снежинок, карандашного наброска, потолочной росписи, серого звукозаписывающего устройства, белой лестничной клетки / вкус: мятного леденца, бутерброда с докторской, шампанского на выпускном, самодельных коктейлей на вписках, крепкого черного чая, зеленого винограда, сладкой ваты, металлического привкуса во рту / звук: щелчка магнитофона, грифеля по бумаге, песен уличных музыкантов, сквозящего ветра, резко тормозящих вагонов метро, фоновых криков и перешептываний, захлопывающейся двери, тишины / запах: свежей травы, подземной пыли, трудового пота, размокшего мела, масляных красок, электричек и переходов, неба над головой / температура: субфебрильная, остывшего молока под пенкой, капнувшей на кисть карамели из жженого сахара, легкого бриза, босых ног после целого дня прогулок / настроение: повзрослеть раньше времени, запустить пальцы в свои или чужие волосы, гулять под дождем, петь во весь голос и танцевать не сдерживаясь, плакать внутрь себя, суметь найти силы пережить и отпустить / место: на подоконнике, под звездами, один в пустой квартире, возле доски, в кабинете директора, на крыше, у телефонного аппарата, свернувшись калачиком под пледом, на узкой улочке с односторонним движением / на ощупь: клейкие молодые листочки, обветренные губы, кожаный портфель, два одинаковых шарфа, перематываемая на карандаше кассета, удар под дых / #реакцияорганизма 🔦 таня е.</t>
+  </si>
+  <si>
+    <t>11.09.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36106</t>
+  </si>
+  <si>
+    <t>ЧЕРНАЯ ПУРГА, 2к26 реж. сергей щедрин by мастерская брусникина действие спектакля происходит в городе N, где-то в лимбе, пространстве вне системы координат, вне устоявшихся порядков, вне вообще какой-либо нормальности. реплики героев постоянно будто зажевывает, крутит по новой, и еще раз, в тщетных попытках разобраться, как же он попал в этот город, и каким еще способом попробовать отсюда выбраться. но к финалу речь выравнивается, наливается смыслом, а с ним и смирением, оставлением попыток поймать медведя / поймать медведя — вообще классическое русское пойти туда, не знаю куда и принеси то, не знаю что. этот квест от сцены к сцене выпадает главному герою свердлову, но медведь на сцене так и не появляется (а может, его никогда и не было?). русскость тут и в кокошнике на голове девушки с золотыми волосами, и в омывайке, которой запивают горе, и в русской загадке, которой все заражаются по ходу действия / весь город N ужимается до размеров железного вагончика, который и кафе сочи, и торговый центр, и гостиница, и поликлиника. четвертая стена зашторивается жалюзи — и шахтеры выдалбливают новый интерьер. тут все строили зеки — и настроили однообразные, как сейчас модно, лиминальные пространства. ты ходишь от одного к другому, видишь плюс-минус похожие характеры и интерьеры, настойчиво пытаясь понять, почему ты здесь / это все глобально, а локально — щедрин акцентирует свой режиссерский взгляд на теме любви, которая возможна, даже если все вокруг шатко и рассыпчато. та самая русская загадка, боль в солнечном сплетении, буквально зажигается фонариком под свитером в момент, когда ваши микробы совпадают. любовь существует на микроуровне, поэтому и нерушима внешними условностями / 🔦 настя ерохина</t>
+  </si>
+  <si>
+    <t>11.09.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36104</t>
+  </si>
+  <si>
+    <t>как объяснить постквантовое шифрование языком кино — и заодно перестать бояться вышек 5g, искусственного интеллекта и квантовых компьютеров? этим прямо сейчас занимаются участники лаборатории научного кино «цифровые потоки» — проекта на стыке науки и кинематографа, посвящённого информации и способам её передачи / 12 сентября в 12:00ч в музее криптографии пройдёт финальный питчинг лаборатории. режиссёры представят проекты будущих короткометражных научно-популярных фильмов, созданных вместе с учёными и инженерами. их задача — перевести сложные исследования на понятный и эмоциональный язык кино, не превращая разговор о технологиях в скучную лекцию / темы у проектов самые разные: постквантовое шифрование, специальные ии-алгоритмы для поиска новых химических соединений и компонентов лекарств, прогнозирование киберуязвимостей, отражение хакерских атак, стирание цифрового следа, создание новых микрочипов и базовых станций. в основе каждого сюжета — реальные исследования и разработки специалистов сколтеха, мгу имени м. в. ломоносова и компании «икс холдинг» / защита пройдёт в формате коротких шоукейсов. проекты будет оценивать профессиональное жюри, в которое вошли ведущие представители киноиндустрии. победители получат гранты на съёмки, а готовые фильмы соберут в единый киноальманах. его всероссийская премьера состоится 8 февраля 2027 года, в день российской науки. затем альманах увидят и в других регионах — в рамках недели российского научного кино / питчинг открыт для всех желающих, но потребуется предварительная регистрация. хороший повод увидеть кино ещё до того, как оно стало кино, и послушать, как режиссёры вместе с учёными пытаются разобраться, чего в новых технологиях действительно стоит опасаться, а что давно пора перестать демонизировать / * проект реализуется при поддержке министерства культуры рф</t>
+  </si>
+  <si>
+    <t>11.09.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36093</t>
+  </si>
+  <si>
+    <t>пока большие премьеры по привычке случаются в москве, «АРСЕНЬЕВ» отправился туда, где этой истории и положено начинаться, — во владивосток / 10 сентября, в день рождения владимира клавдиевича арсеньева, приморье первым увидело масштабный сериал о человеке, без которого мы совсем иначе представляли бы дальний восток / премьерный день начался в музее-заповеднике истории дальнего востока имени арсеньева, где хранятся его личные вещи и архивы, а продолжился в кинотеатре «океан» показом первых двух серий / получилось масштабно и необычно — и в этом главное очарование этой премьеры / перед «океаном» разбили казачий лагерь, построили удэгейскую деревню с шаманом и открыли светский салон начала xx века, где звучали живые романсы / гости могли буквально пройти через несколько миров, из которых складываются эпоха и история самого арсеньева / об арсеньеве в россии действительно знают обидно мало / чаще всего его имя вспоминают рядом с книгами «ПО УССУРИЙСКОМУ КРАЮ» и «ДЕРСУ УЗАЛА», хотя перед нами человек совершенно невероятного масштаба: офицер, путешественник, этнограф, писатель и исследователь, составлявший карты дальнего востока, изучавший культуру нанайцев, удэгейцев и орочей и защищавший природу приморья / «когда я глубже погрузился в историю приморья, я понял, что есть герой, который олицетворяет эти места», — рассказал евгений миронов / и добавил, что ему стало обидно оттого, насколько мало в стране знают об арсеньеве / новый сериал охватывает почти 30 лет его жизни — от начала xx века до советского периода / вокруг меняется буквально всё: государственный строй, власть, общество, правила жизни / а арсеньев продолжает заниматься экспедициями и наукой, отстаивать интересы коренных народов и оставаться верным людям и делу, которое выбрал / поэтому «АРСЕНЬЕВ» — не просто история про путешествия по тайге, а большая человеческая драма о выборе между долгом, правдой и благополучием близких / главную роль сыграл евгений миронов — он же стал художественным руководителем проекта и участвовал в работе над сценарием / маргариту арсеньеву, жену, соратника и фактически соавтора исследователя, играет юлия хлынина / дерсу узала — ондасын бесикбасов, который, по собственному признанию, посмотрел «ДЕРСУ УЗАЛА» акиры куросавы больше ста раз / также в проекте снялись александра урсуляк, виктор вержбицкий, владимир кошевой, алиса фрейндлих, авангард леонтьев и александр новин / особенно важно, что эта история появляется на экране спустя полвека после фильма куросавы / и теперь в центре оказывается уже не только дерсу, но и сам владимир арсеньев — со всеми его экспедициями, открытиями, сомнениями и личной драмой / сериал делали пять лет: три года писали сценарий, год снимали и еще год потратили на монтаж и компьютерную графику / съемки проходили во владивостоке, в приморском крае и в кинопарке «москино», где специально построили исторический владивосток начала xx века / в проекте участвовали больше ста актеров, а для съемок создали свыше двухсот костюмов / и всё-таки самое правильное решение создателей — впервые показать «АРСЕНЬЕВА» не в столице, а в городе, с которым связаны жизнь героя, его открытия и значительная часть съемок / владивосток здесь не декорация и не эффектный вид с открытки, а начало и центр всей истории / вообще, большое кино в регионах — это всегда хорошо, особенно когда оно не просто приезжает туда с премьерой, а вырастает из самого места, его памяти и людей / «АРСЕНЬЕВ» — совместный проект телеканала «россия» x okko / премьера сериала состоится до конца года/</t>
+  </si>
+  <si>
+    <t>11.09.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36092</t>
+  </si>
+  <si>
+    <t>11.09.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36084</t>
+  </si>
+  <si>
+    <t>что-то страшное грядет в звукозаписывающей студии.. ГИМН ЧУМЕ, реж. атака 51 / stereotactic / уже на кинопоиске / в честь этого делимся эксклюзивными кадрами-бэками /</t>
+  </si>
+  <si>
+    <t>11.09.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36082</t>
+  </si>
+  <si>
+    <t>КИНОЧИТКА № 5 НИЭЛИТНИМАС loc. лекторий’порт! 18:00 / 17 октября БИЛЕТЫ авторы: топовые! любимые — савва минаев (неизвестный фрукт) представит «тирамису» / эту работу любил его мастер — рустам ибрагимбеков — стася толстая приедет к нам с «вертикалью», сценарий которой ещё пишется / обещано немного магического реализма теперь цены на билет — разные</t>
+  </si>
+  <si>
+    <t>11.09.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36081</t>
+  </si>
+  <si>
+    <t>ФЕСТИВАЛЬНАЯ НАПОМИНАЛА, O-FEST, точка: мск, даты: 10-13 сентября / сегодня, 11 сентября — синема парк мосфильм : — 20:00ч — «я зажгла огонь!», реж. валерия лемешевская / встреча белорусского режиссёра и девочки из кыргызской деревни. через камеру их диалог превращается в пространство культурного обмена, где простые жесты и образы обретают новое значение и открывают иной взгляд на мир / — 22:00ч — ночной показ #2 / можно любить то, чего никогда не видел, и оплакивать того, кто пропал без следа, — этот ночной блок держится именно на подобных парадоксах дистанции. здесь тоскуют по несуществующей цветущей вишне, реконструируют чужой незаконченный фильм из найденных плёнок, вглядываются в тело женщины, чей сын исчез во время войны, и в архивные кадры, из которых складывается портрет человеческого насилия / детали и полная прога O-FEST 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>10.09.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36080</t>
+  </si>
+  <si>
+    <t>НИ ОДНОГО ЖИВОТНОГО, театр велесо что есть мир без иерархий? ад, где больше не за что держаться? или рай, где ты наконец-то можешь быть собой? / hip-hop драма по пьесе родиона прилепина 12.09/13.09 17:00 билеты тут</t>
+  </si>
+  <si>
+    <t>10.09.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36071</t>
+  </si>
+  <si>
+    <t>..помимо самой истории, за которой наблюдаешь, которая, кстати, создана по пьесе генрика ибсена «приведения», вокруг – детали от самого автора. насколько точно вплетен танец в театр, как эти два вида искусства переплетаются, как это гармонично. мигель смог создать верный тандем актерства и танцев, а когда это правильно, то одно удовольствие наблюдать / с таким точным вплетением танца в шоу глаза не хотят двигаться от картины «перед» собой. подвижность каждого из артистов приковывает взгляд, ощущение, что ты смотришь на мир под водой, но свободно дышишь / от актеров тоже колоссальная работа. вокруг – около 200 человек, но ты помнишь только о своём, о том, что надо сказать. все остальные люди – приведения, маска как будто скрывает нас от актеров. хотя иногда все же взаимодействие прокрадывается осторожно, так, что не заметишь, но почувствуешь и невольно пойдешь «за» / после шоу нас ждал джаз. это было отличное завершение путешествия, но мы сошлись на том, что хочется увидеть ещё раз, может, и не раз. с первого раза не получится прочувствовать всю историю / мастерски! 🔦 лиза арсенова</t>
+  </si>
+  <si>
+    <t>10.09.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36060</t>
+  </si>
+  <si>
+    <t>ВЕРНУВШИЕСЯ, реж. мигель / loc. особняк дашков 5, вчера мы зашли в особняк дашков 5, а оказались прям в эпицентре событий семьи алвингов. через джаз и сквозь бар открываешь дверь прям во что-то скрытое от всех, по ту сторону – другая жизнь / проходишь по темноте, нащупываешь свет, тебя встречают в тишине, дают маску. теперь в этом доме ты уже не можешь спокойно говорить, только наблюдать и ощущать. быть призраком, как и капитан. вмешаться не получится, даже если очень захочется / тебя заставляют выключить телефон. не просто нажать бесшумный режим, а выключить. на мне не было часов, я потеряла понятие «время», да особо и не думала о нем. в некоторые моменты шоу я думала, что сплю / из комнаты в комнату проходишь по нескольким этажам, оказываешься буквально в компьютерной игре с графикой «глаза человека»: в одной комнате накрыт стол, во второй – кто-то плачет, в третьей – тишина.. /</t>
+  </si>
+  <si>
+    <t>10.09.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36051</t>
+  </si>
+  <si>
+    <t>улица была на презе музыкального трибьют-альбома, посвященного борису рыжему, в день рождения поэта, что особо ценно! «атом» х red pepper film х «up!up!up!» loc. Л52, ЕКБ 🔦 таня курихина</t>
+  </si>
+  <si>
+    <t>10.09.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36050</t>
+  </si>
+  <si>
+    <t>на улице оффтоп: в рамках эха феста ЦИКЛ покажут фильмы международной проги, когда? 12 и 14 сентября, где? спб, фонд «кинора» — — ЕСЛИ МЫ НЕ СГОРИМ, КАК НАМ ОСВЕТИТЬ НОЧЬ?, реж. ким торрес / 12 сентября, 19:30ч 🔦 тринадцатилетняя лаура чувствует себя потерянной в своей семье. и как раз тогда, когда леса и бескрайние пальмовые плантации начинают казаться ей домом, она обнаруживает затаившуюся тайну, которая угрожает женщинам, особенно близким ее сердцу.. / — ВСЕ ОСТАЛЬНОЕ — ШУМ, реж. николас переда / 13 сентября, 19:30ч 🔦 в центре — современная композитор роза, которая готовится к своему первому телевизионному интервью. не желая принимать съемочную группу у себя дома, она просит разрешения воспользоваться квартирой своей коллеги. пока съемочная группа не приехала, подруга предлагает прорепетировать интервью, но вскоре полностью берет инициативу в свои руки.. / сам показ пройдет на языке оригинала с русскими субтитрами. фильмы представит куратор кинопрограммы александр зубковский /</t>
+  </si>
+  <si>
+    <t>10.09.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36049</t>
+  </si>
+  <si>
+    <t>юбилейный ЗИМНИЙ ff пройдет 1.12-7.12 в москве / нас снова ждут кинорынок и просмотр хорошего фестивального кино / имидж этого года вдохновлен прогулкой по знаменке и гоголевскому бульвару, декабрьскими снежными вечерами за просмотром фильмов / зиму не ждем, а вот ЗИМНИЙ ff очень ждем /</t>
+  </si>
+  <si>
+    <t>10.09.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36048</t>
+  </si>
+  <si>
+    <t>фармацевтический заговор существует — по крайней мере, такую возможность допускают 96% россиян / к выходу БОЛЬШОЙ ФАРМЫ okko и rambler&amp;co решили проверить, насколько мы доверяем тем, кто производит лекарства. оказалось — не очень / 73% опрошенных считают, что фармкомпания вполне может отказаться от эффективного препарата, если его производство окажется экономически невыгодным. 84% сомневаются, что даже лекарство, способное вылечить большинство видов рака, быстро доберётся до пациентов. а доверить действительно революционную разработку частной фармкомпании готовы всего 4% / при этом 68% скорее отдали бы такое открытие государственным научным институтам, ещё 19% — международным организациям. то есть дело уже не столько в вере в науку, сколько в вопросе, что произойдёт с открытием после лаборатории — когда в историю войдут деньги, бизнес и интересы большой фармы / в общем, 96% подозревающих заговор теперь есть что посмотреть. БОЛЬШАЯ ФАРМА уже в okko /</t>
+  </si>
+  <si>
+    <t>10.09.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36047</t>
+  </si>
+  <si>
+    <t>10.09.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36046</t>
+  </si>
+  <si>
+    <t>АКУСТИКА, 2к26 реж. арсений касперович loc. кинотеатр «мир искусства» / сгоняли на киноутренник к ребятам на короткометражки с короче ff. в проге и победитель фестиваля был — АКУСТИКА арсения касперовича, и какой же классный фильм, ну! целая жизнь в 24 минуты хронометража вместилась / целая жизнь, которая и состоит из таких странных, не всегда желанных, словно самой судьбой подкинутых в самый нужный момент пересечений с людьми из прошлого. с теми, о ком годами не вспоминаешь, а если и касаешься мысленно, то только ненароком / фильм хочется хвалить, в первую очередь, за искренность. за то, какой живой текст получился, и за то, как живо он произнесён. режиссёр на q&amp;a сказал, что импровизации в кадре почти никакой и естественности диалогов долгими репетициями удалось достичь. каждое слово, неуклюже наружу вываливающееся, и каждый неловкий взгляд так хорошо знакомы, что от смеха не удержаться. причём смеешься-то над самим собой / актёров не видишь, только персонажей, которых будто бы из твоей собственной жизни перетащили на экран. один готов на каждом углу орать о своей любви, не волнуясь ни о ком и ни о чём. второй на крик решается только в финале / как правильно жить не знает никто, да и нужно ли «правильно»? / 🔦 аня к.</t>
+  </si>
+  <si>
+    <t>10.09.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36045</t>
+  </si>
+  <si>
+    <t>O-FEST рассматривает зрителя не как пассивного потребителя, а как соучастника художественного процесса. именно акт зрения, акт наблюдения и создаёт предкамерную реальность, а значит смотрящий по умолчанию является соавтором / точка: мск, даты: 10-13 сентября / 10 сентября, первый день феста! синема парк мосфильм : — 19:30ч — международный конкурс #1 / первый блок конкурсной проги объединяет фильмы, в которых технологии становятся не просто инструментом, а полноценной средой, захватывающей человека, его память и воображение. цифровое и физическое, человеческое и нечеловеческое, прошлое и возможное будущее переплетаются, заставляя заново задуматься о том, как формируется наша реальность и кто имеет право её рассказывать / — 22:00ч — ночной показ #1 / в первом блоке ночной программы изображение обнажает собственную физическую природу, вместо того чтобы прятать её за гладкостью картинки. свет, зерно, помехи и мерцание становятся не техническим браком, а языком, на котором фильмы говорят о памяти, доме и утрате.. / детали и полная прога O-FEST 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>09.09.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36044</t>
+  </si>
+  <si>
+    <t>вася юсковец и лëша лукин / ну какие! на фоне церкви, почти как и завещала бабуля на обсуждении «времён любви» / август 2к26 / ph. лиза ч.</t>
+  </si>
+  <si>
+    <t>09.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36043</t>
+  </si>
+  <si>
+    <t>в город n приезжает отставной чиновник павел иванович чичиков и его племянник руслан. а дальше всё как у гоголя, чичиков скупает умерших крестьян. для чего?.. на улице услышали, что театр «озеро» впервые покажет спектакль МЕРТВЫЕ ДУШИ, реж. владимир комаров и андрей маник, в спб: точка: драмтеатр на васильевском, даты: 14 октября 17.30, 14 октября 20.30, 15 октября 17.30, 15 октября 20.30 — паулина андреева х светлана иванова х таисия вилкова х игорь царегородцев х гоша токаев, от гоголя остаются узнаваемые герои, контуры сюжета и затея с мертвыми душами. все остальное «озеро» разбирает и собирает заново — свободно, дерзко и с характерным для театра чувством абсурда. одна из множества вольностей импровизации — всех гоголевских помещиков играют женщины. плюшкина, коробочка, манилова, ноздрева и собакевич образуют в спектакле отдельный женский мир, а чичикова играет мужчина. здесь пьют, танцуют, поют, стреляют, пугают и смешат. классический текст становится основой для живой и непредсказуемой сценической игры, в которой гротеск соседствует с трагическим / билеты 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>09.09.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36036</t>
+  </si>
+  <si>
+    <t>ВАЛЬС-БОСТОН — второй, ура! реж. михаил миронов «вечереет.. и над озером летают утки..» / наступление осени можно считать официальным: сыграли 232-ой ВАЛЬС-БОСТОН спустя ровно год / без сюрпризов кстати не обошлось — в роли марго — настасья самбурская! ну кошка / очень вписалась в эту историю, эпоху, идееет! ждём и надеемся еще хотя бы разок в сезоне глянуть / ростов всё ещё папа, а студент ромаш (костя ромашин он) всё ещё надеется сдать последний экзамен и стать врачом / банда, любовь, и вот мама и зрители — все в слезах. ведь учили, лечить так лечить / но если и выбирать, то только ‘умницу’, верно? / второй сезон с новинками, кстати! вам с премьеры: теперь после каждого показа, поклонов и цветов будет ‘прогулка’ александра розенбаума / уж очень не отпускают его композиции, даже трёх часов мало.. / история осталась такой же живой; за душу берет, подпевать заставляет, поплакать разрешает - можно все. и ошибаться, и любить - платить правда придется, но как спрашивается-отвечается: что случилось? случилась жизнь.. / прожить свою вновь можно в театре эстрады и верить, что ярко-желтые и оранжевые листья будут также летать, а осень - танцевать вальс-бостон! / 🔦 варя кобзева</t>
+  </si>
+  <si>
+    <t>09.09.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36029</t>
+  </si>
+  <si>
+    <t>на улице - оффтоп: ХИТРЫЙ КОЙОТ, 2к26 реж. дейв грин цель на просмотр была одна - вернуться в детство и ответить на все вопросы, которые возникали тогда / поймает ли койот бегуна? что не так с даффи даком? и, кстати, нашли ответы на каждый / с первых секунд мы погрузились в фантастический мир, о котором можно было только мечтать / такой светлый, такой правильный, такой понятный - фильм о справедливости, о принятии, о взрослении и, кстати, о хорошем чувстве юмора / на эти полтора часа весь зал объединился, переживая за персонажей, дружно и громко смеясь с каждой шутки, вместе волнуясь о неудачах и радуясь победам / мы были снова маленькие, а солнце яркое / он для всех и обо всем, а особенно если рядом в кинозале семья и друзья / 🔦 рита х.</t>
+  </si>
+  <si>
+    <t>09.09.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36028</t>
+  </si>
+  <si>
+    <t>за каждой из этих историй - попытка диалога со зрителем о вечных вопросах через призму сегодняшних реалий. благодаря высокому художественному уровню работ зритель сможет не только увидеть происходящие на его глазах изменения в судьбах конкретных людей, но и осмыслить их / на улице услышали, что фест доккино РОССИЯ объявил конкурсную прогу — точка: екб, дом кино время: 1-5 октября — в фильмах конкурсной проги раскрываются темы поиска любви и преодоления одиночества, духовного и творческого становления, подвижнической работы и самоотверженного служения родине / среди героев фестивальных кинокартин — монахи и водолазы, скейтеры и разработчики искусственного интеллекта, стройотрядовцы и медики. из многообразия тем и сюжетов складывается мозаика сегодняшней жизни / семья, которая пытается освоить свой дальневосточный гектар, женщина, что выхаживает диких птиц, или вернувшийся из зоны боевых действий старшина, сменивший бронежилет на костюм деда мороза, чтобы радовать детей своих погибших товарищей / отобранные в конкурс работы отражают всё географическое и тематическое разнообразие современной кинодокументалистики / полная конкурсная прога и детали 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>09.09.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36020</t>
+  </si>
+  <si>
+    <t>делимся атмосферой премьеры фильма светы белкиной ЧУЖОЙ ЗВОНОК / в кино — уже завтра! 📸 лиза арсенова</t>
+  </si>
+  <si>
+    <t>09.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36019</t>
+  </si>
+  <si>
+    <t>ИСКУССТВО ПАДЕНИЯ, 2к26 / реж. мигель я падаю! ТАНЕЦ – это полет с непредсказуемым многогранным направлением! как сменяющиеся узоры калейдоскопа в лучах солнца / твоя душевная оптика настраивается на восприятие всего / сложный ВЫБОР! бросить свое дело жизни ради того, чтобы заработать денег. предать себя или спасти семью? / проблема, когда тебе уже больше 30-ти и нужно как будто зарабатывать на стабильной работе, а не продолжать заниматься тем делом, от которого ты зажигаешься. точнее так: чем ты дышишь и живешь! в танцах по-другому никак / это страсть, драйв, какой-то определенный импульс, темп, внутреннее биение сердца и мышление. СУЩЕСТВОВАНИЕ! кто танцует, то очень поймет / когда твои близкие становятся очень чужими и не поддерживают твой выбор, а заглушают всякую надежду на то, как ты хочешь жить. им важнее будто бы, что подумают другие / ситуация кастинг – это просто жиза, ребят! УСПЕХ! так ли все просто? можно ли найти баланс? жизнь, семья, любовь, работа / ты жертвуешь чем-то одним ради другого. оправданно ли это? да, если ты понимаешь, ради чего все это / ВОЗМОЖНОСТЬ поменять все и идти до конца с непреодолимым желанием и упорством – это путь сильнейшего во всех смыслах / ты самостоятельно выбираешь свой ПУТЬ и чувствуешь, как лучше для тебя / путь витиеватый с колоссальным диапазоном и крутыми поворотами с новым сюжетом. но он только твой, где ты есть ты / и это – СЧАСТЬЕ / 🔦 таня курихина</t>
+  </si>
+  <si>
+    <t>09.09.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36018</t>
+  </si>
+  <si>
+    <t>сочинение на темы трактатов макиавелли ГОСУДАРЬ и платона ГОСУДАРСТВО — философско-музыкальное стендап-шоу, в котором новая муз. группа из артистов выйдет к публике со своим высказыванием на темы русской истории и поговорит о важных философских вопросах жизни / ГОСУДАРЬ-СТЕНДАП, реж. александр локтионов — вместе с КУЛЬТУРНЫМИ ЛЮДЬМИ и театром САТИРИКОН дарим пригласительный на 2 лица на спект: точка: дворец на яузе, время: 20 сентября 19.00ч — есть эпизоды, в которых мы фантазируем о будущем, путешествуем в прошлое, где со стендапом выступает иван грозный и петр первый. именно такой подход, как в научной фантастики, создает условность, необходимую для театра, открывает как нашу, так и зрительскую фантазию.. / условия: — подписаться на улицу балабанова ; — подписаться на КУЛЬТУРНЫХ ЛЮДЕЙ ; — подписаться на театр САТИРИКОН ; — нажать УЧАСТВОВАТЬ, итоги: 17 сентября 12.00 🍀 Участников: 162 Призовых мест: 1 Дата розыгрыша: 12:00, 17.09.2026 MSK (1 день)</t>
+  </si>
+  <si>
+    <t>09.09.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36015</t>
+  </si>
+  <si>
+    <t>ТРУДНО БЫТЬ МАМОЙ материнство без открытки в советском кино / от рождения ребёнка и ощущения «теперь всё сама» → через быт, жертвенность и попытку не потерять себя → к моменту, когда ребёнок вырастает и его приходится отпускать / здесь мамы устают, остаются одни, растворяются в детях, пытаются снова выбрать себя, слишком сильно любят и иногда забывают о себе / вместе с happy baby пересматриваем десять фильмов, в которых мама — не функция и не памятник материнскому подвигу, а просто человек / о женщинах, которым вместе с огромной любовью достаются страх, быт, чувство вины, одиночество и вечный вопрос: а можно иногда побыть не только мамой?</t>
+  </si>
+  <si>
+    <t>08.09.26 17:56</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36006</t>
+  </si>
+  <si>
+    <t>борису рыжему — 52 / музыкальный трибьют от поэтов современности — главному поэту этого века а когда мы друг друга покинем ты на крыльях своих унеси только пар, только белое в синем голубое и белое в си слушать слышать чувствовать</t>
+  </si>
+  <si>
+    <t>08.09.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36000</t>
+  </si>
+  <si>
+    <t>ещё фото с ПРЕМИИ КОРША — 📸 лера гагол 📸 соня огнева</t>
+  </si>
+  <si>
+    <t>08.09.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35999</t>
+  </si>
+  <si>
+    <t>да да, одиссею смотрел, понравилось / loc. ПРЕМИЯ КОРША 2к26 // театр наций</t>
+  </si>
+  <si>
+    <t>08.09.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35990</t>
+  </si>
+  <si>
+    <t>на улице - ПРЕМИЯ КОРША 2к26! 📸 соня огнева 📸 лера гагол</t>
+  </si>
+  <si>
+    <t>08.09.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35987</t>
+  </si>
+  <si>
+    <t>сходили к театральному проекту 9 на спект «28 дней. дни, которые не называют», реж. карина коэстани / о том, что касается каждой женщины, но почему-то до сих пор тема вызывает неловкость. тут произнесли без стыда и громко / след. показы — 6 октября 19:00ч, 9 ноября 19.00ч 🔦</t>
+  </si>
+  <si>
+    <t>08.09.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35985</t>
+  </si>
+  <si>
+    <t>ПЕСНИ ДЖИННОВ, 2к26 реж. роман михайлов loc. в рамках «огней большого города» это не мир, в котором возможны чудеса: это мир, в котором возможно всё. а потому чудо становится земной тенью от солнца днём и от фонаря ночью, протянутой рукой, разговором один на один / его не нужно выслеживать или надеяться о появлении. достаточно просто слушать и верить. в закатном море отражаются ангелы, их пение слышится как свадьба тысячи птиц. и самым земным перестанет быть тревога или вечная гонка за золотой наклейкой на лбу. когда поверишь ушам, глазам, и главное — сердцу, воскрешение станет самой земной вещью, а джины запоют громче. чтоб душа перестала маяться / как и завещала нам юля витязева перед показом — погрузитесь в двухчасовой сон, и доверьтесь. погрузились, доверились. 🎬 полина дзюбина</t>
+  </si>
+  <si>
+    <t>08.09.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35983</t>
+  </si>
+  <si>
+    <t>что такое вернуться к себе? кто я на самом деле? где то, что я люблю, а где то, что я хочу присвоить? хочется жить, хочется бороться, хочется любить. хочется быть! перед тобой открыт весь мир. и вся жизнь впереди. ты любишь, ты ненавидишь, ты боишься, но делаешь, ошибаешься и учишься на ошибках / ДЕВОЧКИ УЧАТСЯ БРИТЬСЯ, 2к26 / реж. оля панкратова, в кино – с 24 сентября!</t>
+  </si>
+  <si>
+    <t>08.09.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35981</t>
+  </si>
+  <si>
+    <t>а в мск во всю уже идет ДВЕНАДЦАТЫЙ ДОКЕР — мы снова рассказываем про российскую прогу, ТЫ МНЕ ПРИСНИШЬСЯ, реж. никита аксенов / чтобы найти пропавшую семейную ценность герой отправляется в мексику, и там он находит нечто более ценное. и возможно, он никогда этого не терял / 9 сентября 19.00ч 🔦   СИЛА СЛОВА, реж. никита тихонов-рау / док фильм-размышление о поэзии и поэтах — от признанных классиков до новых имён. участриками фильма стали мэтры поэзии и исследователи словесности / 10 сентября 19.00ч 🔦 ОДИНОКИЙ ПОДСОЛНУХ, реж. александр майнулов / сергей майнулов — ленинградский художник, ушедший в разгар 1990-х. посмертной выставке не суждено было состояться, а время нещадно ушло, оставив незначительные следы в памяти людей. с помощью художников, друзей и родных, его сын александр воссоздает пространство памяти, интерпретирует моменты эпохи, жизни и творчества отца. утрата становится движущей силой, а время — палитрой в картине о живописце / 12 сентября 17.15ч 🔦 В ПОИСКАХ СЕНСОРНОЙ ДЕПРИВАЦИИ, реж. юлия киселева / фильм-рекурсия, где поиск утраченного шедевра советского кино становится отправной точкой для изучения секретных экспериментов и экстремальных человеческих состояний, увлекая авторов и зрителей в бездну по ту сторону экрана / 13 сентября 19.00ч 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>08.09.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35980</t>
+  </si>
+  <si>
+    <t>СОАВТОРЫ, 2к26 / реж. филипп ларс вроде бы фильм не о семье, но финал у него именно такой – семейный. это тот случай, когда объединяются не только родные люди, но и чужие. находить опору в нужных людях – вот, какой посыл я увидела / СОАВТОРЫ – фильм, который раскрывает писательские боли, проблемы, мечты и трудности. нет никаких волшебных таблеток, чтобы стать великим, есть только упорство и хороший шанс. таким шансом для главного героя игоря ангелевского становится юный карманник алдар / сначала алдар крадет кошелек, где лежит очень дорогая игорю вещь, а потом приходит к нему учиться. игорь не видит писательских способностей у алдара, зато видит в нем гениального рассказчика. так они становятся соавторами / в фильме отличный баланс трагичности и добрых, приятных эмоций. каждый сможет найти в нём что-то свое / 🔦 полина решетова</t>
+  </si>
+  <si>
+    <t>08.09.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35979</t>
+  </si>
+  <si>
+    <t>НИЧЕГО НЕ БОЙСЯ, Я С ТОБОЙ - всё! самый кассовый мюзикл, покоривший сердца миллионов, заставивший подпевать любимые песни группы «секрет» / но совсем скоро мы встретимся там же, но уже другим составом, чтобы увидеть новую историю ВСЁ БУДЕТ ЧЕЛЕНТАНО /</t>
+  </si>
+  <si>
+    <t>08.09.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35977</t>
+  </si>
+  <si>
+    <t>O-FEST рассматривает зрителя не как пассивного потребителя, а как соучастника художественного процесса. именно акт зрения, акт наблюдения и создаёт предкамерную реальность, а значит смотрящий по умолчанию является соавтором / на улице услышали, что O-FEST выложил прогу показов, точка: мск, даты: 10-13 сентября / 10 сентября, синема парк мосфильм : — 19:30ч — международный конкурс #1 — 22:00ч — ночной показ #1 / 11 сентября, синема парк мосфильм : — 20:00ч — «я зажгла огонь!», реж. валерия лемешевская; — 22:00ч — ночной показ #2 / 12 сентября, кинотеатр пионер : — 17:00ч — международный конкурс #2; — 19:00ч — «угол наклона», реж. анна далингер, станислав тихонравов; — 21:30ч — международный конкурс #3 / 13 сентября, кинотеатр пионер : — 15:00ч — «как это сказать?» — кураторская программа михаила железникова; — 17:00ч — «прозрачные земли», реж. дмитрий давыдов; — 19:00ч — сборка от фестиваля de memoria / детали и полная прога O-FEST 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>07.09.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35966</t>
+  </si>
+  <si>
+    <t>playlist x галчонок — эхо ночи 5 сентября / 📸 лиза арсенова</t>
+  </si>
+  <si>
+    <t>07.09.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35955</t>
+  </si>
+  <si>
+    <t>здесь собрались актёры, спортсмены и комики, чтобы сыграть в футбол и вместе помочь детям и молодым взрослым с опухолями мозга / немного футбола, много знакомых лиц и главное — большое дело, которое получилось сделать всем вместе / помогать несложно, так важно сейчас привносить чуточку добра в серые будни / ф: катя сташкова</t>
+  </si>
+  <si>
+    <t>07.09.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35945</t>
+  </si>
+  <si>
+    <t>loc. БЛАГОТВОРИТЕЛЬНЫЙ МАТЧ / фонд константина хабенского × доброFON / 🤍 катя сташкова</t>
+  </si>
+  <si>
+    <t>07.09.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35943</t>
+  </si>
+  <si>
+    <t>ИСКУССТВО ПАДЕНИЯ, 2к26 реж. мигель поговори со мной танцем / отточенный под ритм танцевальный перформанс, красивый монтаж по звуку и острое желание убрать все диалоги — ведь танец говорит громче / протанцуешь мне свою историю? / чувство неловкости от украдкой прочитанного личного дневника, мокрая от пота футболка после долгой тренировки и боль от мозоли, которая кровоточит где-то внутри / награда — это когда тебе не всё равно. круто, когда ты можешь увидеть красоту, даже там, где её нет. и почувствовать боль. особенно там, где она есть / ИСКУССТВО ПАДЕНИЯ знакомит зрителя с миром танцев, который живёт по своим правилам. с одной стороны — это отрепетированные, доведённые почти до автоматизма движения, с другой — внутренний импульс, душевный порыв и визуальный диалог телом со зрителем и с самим собой / атмосфера — абсолютная пина бауш, заученные диалоги и много, очень много музыки. посыл — увидеть за мимолётной красотой движения глубокое чувство, которое танцует внутри / 🔦 neeebomore</t>
+  </si>
+  <si>
+    <t>07.09.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35933</t>
+  </si>
+  <si>
+    <t>ПАДАЕТ СНЕГ, 2к27 dir. женя громова dop. тим лобов act. аня халилулина, семëн серзин, женя санников</t>
+  </si>
+  <si>
+    <t>07.09.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35932</t>
+  </si>
+  <si>
+    <t>07.09.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35931</t>
+  </si>
+  <si>
+    <t>увидим, как ПАДАЕТ СНЕГ — 21 января 2к27 / реж. женя громова * хотя, конечно, надеемся увидеть раньше — в октябре на маяке ff /</t>
+  </si>
+  <si>
+    <t>07.09.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35922</t>
+  </si>
+  <si>
+    <t>к выходу ЧУЖОГО ЗВОНКА светы белкиной на улице — макс сапрыкин и аля майер, напоминают о скорой премьере, дерзко, строго, в противоположность героям, но все же характерно для них / ф! света белкина, режиссер в кино — с 10 сентября /</t>
+  </si>
+  <si>
+    <t>07.09.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35913</t>
+  </si>
+  <si>
+    <t>поразительное свойство взрослых: понимать, как правильно, но делать наперекор / я поражалась этому, пока сама не поступила также, наверное, это был мой первый взрослый поступок – предательство..</t>
+  </si>
+  <si>
+    <t>06.09.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35912</t>
+  </si>
+  <si>
+    <t>СИРАНО ДЕ БЕРЖЕРАК / реж. илья зайцев комната света x тп «сторож» 📹 оля перегудова</t>
+  </si>
+  <si>
+    <t>06.09.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35903</t>
+  </si>
+  <si>
+    <t>через дождь, через холодный питерский ветер идёт и играется спектакль-променад «ДОМ, КОТОРЫЙ ПОКИНУЛ ЛЕВ». театр «пух и прах» loc. елагин-парк реж. этель иошпа и алёна смирницкая история о жизни и о смерти ивана ильича льва николаевича. и о тех, кто был рядом с ним. это - усадьба твоя для жилья, откуда виднеются стол и скамья, где вместе обедают все сыновья, и вся остальная большая семья, в которой все живут как друзья, в доме, который построил толстой. самого толстого в спектакле заменяет массивная, как и фигура писателя в истории, кукла. он всегда немного отстранён от действия, наблюдает за ним, будучи где-то в своих размышлениях. но при этом он же и ведёт длинную-длинную процессию участников спектакля за собой — семья, домашние, дети, крестьяне неотступно следуют за ним / действие течёт по-ярмарочному шумно, балаганно — с песнями, с живым оркестром (музыку к спектаклю написал антон светличный, а текст песен — анна остроумова, она же играет наташу ростову). однако весь этот шум толстому уже надоел — он всё время закрывает уши руками и старается уйти от него подальше. однако отпускать его не хотят… / провожают толстого в последний путь с почестями. проститься с ним приходят не только родные, ставшие в спектакле также героями его книг: на пути писателя появляются также наполеон, шекспир, ганди. с самого начала в променаде заявлена фигура врача — огромной, под стать толстому трубкой он слушает толстого. врач появляется временами, вынося вердикты о состоянии здоровья льва — которое становится всё хуже и хуже. этот спектакль — не про смерть как трагедию. финал торжественный и щемящий, он наполнен грустью, но грустью светлой — эпохам свойственно уходить, и с этим ничего не поделаешь / что же дальше? в финале включается шуршащая запись его слов. всё, что лев николаевич говорит на прощание - нельзя так жить! это просто невозможно! нельзя так жить… 🎬 лиза иванова</t>
+  </si>
+  <si>
+    <t>06.09.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35894</t>
+  </si>
+  <si>
+    <t>через дождь, через холодный питерский ветер идёт и играется московский спектакль-променад «ДОМ, КОТОРЫЙ ПОКИНУЛ ЛЕВ» реж. театр «пух и прах» loc. елагин-парк / история о жизни и о смерти ивана ильича льва николаевича. и о тех, кто был рядом с ним. самого толстого в спектакле, можно сказать, и нет — его заменяет массивная, как и фигура писателя в истории, кукла. он всегда немного отстранён от действия, наблюдает за ним, будучи где-то в своих размышлениях. но при этом он же и ведёт длинную-длинную процессию участников спектакля за собой: семья, домашние, дети, крестьяне неотступно следуют за ним / действие по-ярмарочному шумно, балаганно течёт — с песнями, с живым оркестром. провожают толстого в последний путь с почестями. проститься с ним приходят не только родные: на пути писателя появляются также наполеон, шекспир, ганди / в финале включается шуршащая запись его слов. всё, что лев николаевич говорит на прощание: нельзя так жить! это просто невозможно! нельзя так жить… 🎬 лиза иванова</t>
+  </si>
+  <si>
+    <t>06.09.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35893</t>
+  </si>
+  <si>
+    <t>наследница по прямой, 1982 / реж. сергей соловьёв</t>
+  </si>
+  <si>
+    <t>06.09.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35890</t>
+  </si>
+  <si>
+    <t>отголоски ОГНИ БОЛЬШОГО ГОРОДА ff /</t>
+  </si>
+  <si>
+    <t>06.09.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35888</t>
+  </si>
+  <si>
+    <t>неоконченная пьеса для механического пианино, 1977 / реж. никита михалков /</t>
+  </si>
+  <si>
+    <t>05.09.26 20:32</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35887</t>
+  </si>
+  <si>
+    <t>когда обсудили с подругой, какие все плохие, и только вы хорошие /</t>
+  </si>
+  <si>
+    <t>05.09.26 19:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35884</t>
+  </si>
+  <si>
+    <t>секретный гость тоже пришел /</t>
+  </si>
+  <si>
+    <t>05.09.26 19:27</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35882</t>
+  </si>
+  <si>
+    <t>ведем почти прямой эфир с вечеринки playlist x галчонок! / провели аукцион и собрали 200 тысяч рублей на благотворительность /</t>
+  </si>
+  <si>
+    <t>05.09.26 18:23</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35879</t>
+  </si>
+  <si>
+    <t>СОАВТОРЫ, реж. филипп ларс — в кино с 10 сентября /</t>
+  </si>
+  <si>
+    <t>05.09.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35877</t>
+  </si>
+  <si>
+    <t>моя работа после окончания вуза: loc. playlist x галчонок /</t>
+  </si>
+  <si>
+    <t>05.09.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35867</t>
+  </si>
+  <si>
+    <t>СВИДЕТЕЛИ РЫНКА реж. антон ильин / loc. театр труда люди, пережившие пресловутые русские девяностые и вспоминающие о них с ностальгией, — особая порода. вероятно, в это лихое и беспощадное время, они верили, что занимают свое место / то, что действительно ценно, то не достать — ни на каких цыпочках, ни за какие рубли / спектакль «свидетели рынка» — это нырок в чужие воспоминания, где на повторе просмотр любимого фильма на VHS, одержимость мечтой о спортивном костюме, путанные диалоги, хаотичное движение человеческих душ. и много-много философии, эзотерики и прочего заряжающего на успех / быть свидетелем, участником, представителем или даже директором рынка — значит быть заточенным в одну огромную клетчатую сумку. смотреть с вожделением на желанный товар, уметь обхитрить, не упустить свое, выживать, стоя в подштанниках на морозе / трудно быть одинокой, но легко быть свободной / времена не выбирают. в них живут, терпят, ждут изменений, матерятся грубо, наотмашь — даже если это хрупкая девушка, рассуждающая о чувствах и влюбленности. даже если есть место множеству песен — и под гитару, и тех, что звучат из каждого утюга / музыки вообще не бывает много. и почему-то всегда так: чем страшнее и безнадежнее, тем больше хочется петь. впрочем, свидетели рынка говорят на языке смеха о тяжелых вещах / человек-паук больше не герой / автор пьесы «свидетели рынка» родион прилепин играет здесь значительно ярче, глубже и громче. будто кричит о том, что знает и чем не может не поделиться. его финальный монолог, тихий, трогательный, тягучий — самая сильная часть спектакля. осознание потери, ухода, сна, который прекратился. принятие того, что герои закончились вместе с детством / 🔦 таня кононова</t>
+  </si>
+  <si>
+    <t>05.09.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35865</t>
+  </si>
+  <si>
+    <t>любовьлюбовьлюбовьлюбовь аня завтур и стас иванов — семья! ура, ребята, поздравляем! фото: соня аржаных</t>
+  </si>
+  <si>
+    <t>05.09.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35857</t>
+  </si>
+  <si>
+    <t>БОГУ — ТРУДНО. трудно быть богом, 2к13 реж. алексей герман</t>
+  </si>
+  <si>
+    <t>05.09.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35851</t>
+  </si>
+  <si>
+    <t>ЧТОБЫ НАМ ВСЕМ БЫЛО ХОРОШО И ПРЕКРАСНО / реж. марина брусникина важность счастья – не зацикливаться на несчастье / два зала, четыре разные истории. мы все хотим стать чуточку счастливее, поэтому порой идем на крайние меры. но стоит ли это того? каждый сможет решить для себя сам, наблюдая за героями пьес / основная сцена: в первой истории девушка возвращается в дом к матери и своему мужу, от которых постоянно сбегает, потому что не чувствует любви и понимания.. продолжаем пьесой о сестрах, которые в погоне за мечтами переехали в деревню, но разочаровались. младшая приводит в дом мужчину – получится ли им стать счастливее с ним? / на малой сцене: одинокие мать и дочь обвиняют друг друга в своих невзгодах, но при этом являются взаимной поддержкой и опорой.. вторая пьеса о вечной первой любви – герои встретились и хотят вместе сброситься с крыши, но точно ли им нужна смерть? / начинать можно с любой сцены, до спектакля и в антракте актеры выступают в холле с музыкальными номерами / 🔦 полина решетова</t>
+  </si>
+  <si>
+    <t>05.09.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35848</t>
+  </si>
+  <si>
+    <t>НЕ ПО-ДЕТСКИ, 2к26 реж. анна матисон я люблю, когда кино отражает жизнь. не по-детски, а по-настоящему / в новом фильме мы наблюдаем за историей поиска себя и своего места в мире сразу нескольких ребят из детского дома / какая она — взрослая жизнь? / а вдруг совсем не такая, какой ты представлял её раньше? / и главное — кто поможет в трудную минуту, кто даст совет и окажется рядом? / я живу для других, а тот, кто живёт для других, уже не одинок / в главных ролях любимые актеры: сергей безруков и фёдор добронравов. они наполняют фильм какой-то особой теплотой. и как же я люблю марию аронову! душа фильма, да и в общем-то всего российского кино / сергей безруков на этот раз в необычном образе. его герой раскрывается только в конце, и его тайна вызывает добрые слёзы на глазах зрителей. в фильме именно он становится связующим звеном всех историй — наставником, проводником и.. другом / я люблю кино, которое отражает жизнь. но ещё больше люблю, когда сама жизнь настолько удивительна, что кажется — наблюдаешь за сюжетом фильма / на премьере мне посчастливилось лично познакомиться с выпускницей мастерской сергея безрукова кристиной гайдуковой и послушать её историю. оказывается, и в наше время происходят настоящие чудеса. а сергей помогает талантливым ребятам найти свой путь в жизни — не только на экране, но и за его пределами / 🔦 neeebomore</t>
+  </si>
+  <si>
+    <t>05.09.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35846</t>
+  </si>
+  <si>
+    <t>ИСКУССТВО ПАДЕНИЯ, 2к26 реж. мигель когда что-то ужасное происходит в твоей жизни, ты думаешь, что в этом виноват твой выбор, но выбирал ли ты вообще / притча, где хореография служит лишь предлогом, чтобы заговорить о том, о чём мы молчим в кабинетах психологов. это история о выборе, который перестаёт быть выбором / когда что-то ужасное происходит в твоей жизни, ты пытаешься понять, что к этому привело. хотя что тут понимать? к этому привел ты. ты сам! взял себя за руку и повел самого себя в жопу / в центре — не люди, а феномен зависимости от творчества. и самое пугающее, что герои даже не пытаются сбежать. потому что бегство здесь равно уничтожению личности. это не призвание. это оккупация души неведомой силой, которой мы для приличия даём красивое имя — «талант» / вечный спор между иллюзией выбора и фатальностью пути. стабильность или риск, семья или искусство. твой путь — это не следствие решений. твой путь — это ты сам до того, как ты успел что-то решить. и чем яростнее человек доказывает себе обратное, тем громче в нём кричит подавленное естество / сериал поднимает тему творческой профессии как онтологической ловушки. ты обречён на вечный голод. ты никогда не будешь сыт: ни признанием, ни деньгами, ни любовью. каждый новый спектакль — лишь отсрочка пустоты. но отказ от спектакля — это смерть ещё при жизни. это экзистенциальная данность, которую актеры передают через пластику. мгновения покоя для них — это пытка. движение — единственная форма бытия / награда - это когда сделал выбор, а потом понимаешь, что не ошибся / мы часто выбираем стабильность и называем это мудростью. но в глубине души каждый из нас — герой, стоящий на краю сцены и боящийся сделать этот шаг. мы виним себя за неудачи, за неправильные повороты, за то, что сделали неправильный выбор. но если выбора не было — то и вины нет. есть только принятие. или непринятие. есть только согласие танцевать — или агония сопротивления, которая все равно заканчивается танцем, но уже в аду собственного отрицания / круто, когда тебе не все равно. только тогда ты сможешь увидеть красоту. даже там, где ее, казалось бы, нет. и почувствовать боль. особенно там, где она есть / 🔦 дина мин</t>
+  </si>
+  <si>
+    <t>04.09.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35840</t>
+  </si>
+  <si>
+    <t>лунтик вышел на обратную сторону луны, а мы вынесли оттуда мерч / «ЛУНТИК. ОБРАТНАЯ СТОРОНА ЛУНЫ» уже в кино — самое время сходить и проверить, что там вообще происходит / а после сеанса можно попытаться забрать у нас небольшой сиреневый трофей / собрали целый лунный пак: шоппер, игрушка, книжка с окошками, обвес и футболка / всё фиолетовое, всё красивое, всё теперь хотим оставить себе, но придётся разыграть / условие одно — быть подписанным на @ulizabalabanova и «участвовать» / через неделю отправим одного из вас на светлую сторону луны — уже с подарками / фиолетовый уровень удачи открыт!</t>
+  </si>
+  <si>
+    <t>04.09.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35834</t>
+  </si>
+  <si>
+    <t>на улице — эхо чтиво феста / mood: саня фраер</t>
+  </si>
+  <si>
+    <t>04.09.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35832</t>
+  </si>
+  <si>
+    <t>её свет — тёплый, домашний, как маленькое «можно выдохнуть». он собирает комнату: вытягивает из темноты край стола, линию шторы, чашку, оставленную на потом / в нём всё становится ближе и мягче: углы округляются, тени ложатся лениво, и даже тишина кажется уютной / точка: пермь левел: международный когда: 9-11 октября полюбившаяся улице ЛАМПА ff в этом году, в рамках уже XIII феста, запускает акцию ДНИ ДОБРОГО КИНО: дни доброго кино — масштабная трансляция в образовательных учреждениях страны специальной подборки короткометражных фильмов из золотой коллекции международного кинофеста ЛАМПА комплектом методических материалов и прямым включением известных актеров / в этом году ДНИ ДОБРОГО КИНО пройдут с 9 по 17 октября и впервые торжественно откроют ЛАМПУ 2к26 / присоединившись к прямой трансляции в ВК 9 октября в 10.00ч по москве, зрители смогут не только увидеть самые добрые и вдохновляющие фильмы ЛАМПЫ, но и обсудить их с актрисой и ведущей масштабного кинопоказа евой смирновой / присоединиться к прямой трансляции и акции могут любые образовательные и специализированные детско-молодежные учреждения и организации, а также все, кто хочет поддержать инициативу и вдохновиться добрым кино. для участия необходимо заполнить заявку на сайте с 1 сентября по 17 октября 2026 года 🫰🏻 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>04.09.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35831</t>
+  </si>
+  <si>
+    <t>на улице услышали, что ребята из ЛЕТО БУДЕТ ОБЩИМ устраивают зрительскую премьеру в питере — встретимся в АВРОРЕ 16 сентября в 19:30, чтобы продлить себе лето, а не ставить на нем точку / после сеанса — обсуждение с продюсером микой липманом и режиссером даниилом меркуловым. модератор — татьяна элькина / продлить лето 🔦</t>
+  </si>
+  <si>
+    <t>04.09.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35829</t>
+  </si>
+  <si>
+    <t>на улице услышали, что ТАЙНЫЙ ГОРОД выйдет на кинопоиске и тнт 23 ноября /</t>
+  </si>
+  <si>
+    <t>04.09.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35828</t>
+  </si>
+  <si>
+    <t>НАЗАРОВЦЫ! поделились своей афишей сентября — ребята освежили пространство и готовы принимать гостей / 09.09 ЛЮБОВЬЮ НЕ ШУТЯТ | 19:00 13.09 ЧУДИКИ | 19:00 16.09 УТИНАЯ ОХОТА | 19:00 18.09 ТУРГЕНЕВ. МУ-МУ | 19:00 19.09 ЛЮБОВЬЮ НЕ ШУТЯТ | 19:00 20.09 ГАНМУХУРИ | 20:00 23.09 ЛЮБОВЬЮ НЕ ШУТЯТ | 19:00 24.09 ГАНМУХУРИ | 20:00 26.09 УТИНАЯ ОХОТА | 19:00 27.09 ГАНМУХУРИ | 20:00 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>04.09.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35827</t>
+  </si>
+  <si>
+    <t>как органична ира паутова в ТББ, вау..</t>
+  </si>
+  <si>
+    <t>04.09.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35818</t>
+  </si>
+  <si>
+    <t>uzuri pulchritudo beleco krása lepota ljepota красота краса ομορφιά güzellik skjønnhet skønhed kauneus სილამაზე գեղեցկություն सुंदरता সৌন্দর্য 美 КРАСОТА, в объективе дианы гуледани 🫗</t>
+  </si>
+  <si>
+    <t>03.09.26 19:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35817</t>
+  </si>
+  <si>
+    <t>война и мир, 2к27/ 📹: оля перегудова</t>
+  </si>
+  <si>
+    <t>03.09.26 18:24</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35809</t>
+  </si>
+  <si>
+    <t>киноклуб улицы балабанова x коммуналка / ЖЕРТВОПРИНОШЕНИЕ, 1986 / реж. андрей тарковский</t>
+  </si>
+  <si>
+    <t>03.09.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35808</t>
+  </si>
+  <si>
+    <t>2х2 проникли в чужую оптику — и показали, как наш мир видят художники с ментальными особенностями / вместе с дизайн-бюро «простые вещи» канал сделал серию эфирных роликов: художники сами придумали героев, сюжеты и законы своих маленьких вселенных, нарисовали всё вручную, а команда 2х2 заставила эти миры двигаться / один из роликов собрали из рисунков виктории шмаковой и графики ильи лагерфельда / в центре — бинокль, а внутри всё, ради чего вообще стоит смотреть по сторонам: ролики, бургеры, пришельцы и, конечно, 2х2 / иногда достаточно просто дать человеку свою линзу — и привычный мир сразу становится чуднее и интереснее /</t>
+  </si>
+  <si>
+    <t>03.09.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35802</t>
+  </si>
+  <si>
+    <t>beauty beauté bellezza beleza 美 schönheit schoonheid skönhet ilu skaistums grožis piękno 아름다움 vẻ đẹp keindahan belleza КРАСОТА, в объективе дианы гуледани 🫗</t>
+  </si>
+  <si>
+    <t>03.09.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35793</t>
+  </si>
+  <si>
+    <t>вышли на прогулку с ребятами из актёрской лаборатории егора корешкова, хотели поговорить про актёрство / но честный разговор начинается чуть раньше — с детства / спросили, кем, мол, вы хотели стать в детстве? кататься на горочке. ходить в ледяной городок и на шарташ / иногда мечты не про профессию. может про место, где тебе хорошо ? / — какая самая странная игра была в детстве? мёртвый. раненый. живой. казаки-разбойники. цепи кованые. детство было временем, когда можно было придумать целый мир из ничего / — какой запах сразу возвращает назад? смена сезона. свежесть. земля. — какая детская мечта всё-таки сбылась? вернуться в екатеринбург. иногда спустя годы мы всё-таки приходим туда, куда когда-то хотели попасть / — какая вещь из детства осталась с вами? красный чемоданчик из-под конфет. когда-то там хранились сладости. сейчас — деньги. маленькая коробка, в которой поместилась целая жизнь / — каким мультфильмом было бы ваше детство? полет дракона. — каким ребёнком вы были? любопытным. хорошим (нет). правда, потом выяснилось, что у каждого хорошего ребёнка есть свои тёмные истории: кто-то однажды не простил разрушенный кулич и оставил в песочнице маленький акт мести / — когда вы впервые почувствовали себя взрослым? в 13 лет. получил двойку по математике и понял: жизнь зависит от меня. иногда взросление приходит не с большими событиями, а с одной маленькой цифры в дневнике / — куда бы вы отправились на машине времени? туда, где с другом катались на холодильнике в овраге. или туда, где познакомились родители и тусоваться вместе с ними. может быть, мы все иногда хотим вернуться не в прошлое ? а в то состояние, когда мир ещё был большим и всё только начиналось /</t>
+  </si>
+  <si>
+    <t>03.09.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35792</t>
+  </si>
+  <si>
+    <t>на улице услышали прочитали, что 5 сентября на московской международной книжной ярмарке в гостином дворе поговорят о том, что происходит с текстом по дороге от книжной страницы до большого экрана / дискуссия «сценарное искусство: между литературой и кино» / за столом — сценарист и креативный продюсер мария маслова, автор сценариев к фильмам «МУЖУ ПРИВЕТ», «ПОЕХАВШАЯ», «МНОГОЭТАЖКА» и «ЛЮБОВЬ СО ВТОРОГО ВЗГЛЯДА» / сценарист матвей зубов, работавший с «ДРАКОШИЕЙ», «ПРИКЛЮЧЕНИЯМИ АМ НЯМА» и «ЦАРЯТАМИ» / переводчик и редактор кирилл батыгин, дважды лауреат «ясной поляны» / модерирует разговор генеральный продюсер «кинокота» артём иванов / — сколько от книги должно остаться в экранизации, — кто и когда передаёт права на историю, — может ли издательство вмешиваться в создание фильма — и почему сценарная жизнь в китае устроена немного иначе / 5 сентября / 20:00–20:45ч / гостиный двор / павильон №3 «будущее книги» / вход на ммкя — по билетам /</t>
+  </si>
+  <si>
+    <t>03.09.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35783</t>
+  </si>
+  <si>
+    <t>одна шестая ff подходит к концу; по крупицам собираем воспоминания города е / 🎬 вета с.</t>
+  </si>
+  <si>
+    <t>03.09.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35782</t>
+  </si>
+  <si>
+    <t>так душа радуется, в ближайший год намечается много офигенных сериальных проектов / оно уже пришло, их время / холод, фейк, большая фарма, паша / а впереди — враги, полураспад, маяк, искусство падения, фгуп «луч», казино, фурия, яд / дай боже, чтобы это был тот самый момент, когда количество перерастает в качество /</t>
+  </si>
+  <si>
+    <t>03.09.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35781</t>
+  </si>
+  <si>
+    <t>вот это мы понимаем — ДР с пользой: в эту субботу именинница юлия пересильд впервые встанет за диджейский пульт и соберет друзей в «оригинале» на большой благотворительной вечеринке / танцуем, поздравляем и заодно помогаем фонду «ГАЛЧОНОК», соучредителем которого юля является / за музыку в этот вечер отвечают свои: аня пересильд, илья сатир, павел чинарев, доминик мара, стерео ширина, SQWOZ BAB, мила ершова, свят рогожан и лена николаева / специальный гость — ваня дмитриенко / митя хрусталев и тимур родригес тоже где-то рядом, так что тихого семейного застолья не планируется / ну, и главное здесь все-таки не только танцы — часть денег от билетов отправится в «ГАЛЧОНОК» — фонд помогает детям и молодым людям с органическими поражениями центральной нервной системы, в том числе с ДЦП / за время работы поддержку получили уже больше двух тысяч семей, а теперь команда собирается открыть в москве новый центр социальной реабилитации / и еще один хороший повод не экономить на добрых делах: все пожертвования с карт т-банка в этот день удвоят в рамках проекта «курс добра» / 5 сентября / 20:00 / «оригинал», земляной вал, 9а / билеты — original.moscow /</t>
+  </si>
+  <si>
+    <t>03.09.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35771</t>
+  </si>
+  <si>
+    <t>решили немножко проспойлерить и показать кадры с репетиции playlist x ГАЛЧОНОК / атмосфера такая, а представьте, что будет 5 числа.. давайте обниматься, танцевать и делать только добро – / часть денег от билетов отправится в ГАЛЧОНОК — фонд помогает детям и молодым людям с органическими поражениями центральной нервной системы, в том числе с ДЦП, за время работы поддержку получили уже больше двух тысяч семей, а теперь команда собирается открыть в москве новый центр социальной реабилитации / и еще один хороший повод не экономить на добрых делах: все пожертвования с карт т-банка в этот день удвоят в рамках проекта «курс добра» / билеты 🎫</t>
+  </si>
+  <si>
+    <t>03.09.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35768</t>
+  </si>
+  <si>
+    <t>театр ВЕЛЕСО зовет сразу на два события / продлеваем лето 🤸🏼 ПРИРОДНИК, 6 сентября 17.00ч – «природник» задуман как загородная версия квартирника: вместо комнаты — открытое пространство и вечернее небо, вместо привычной сцены и дистанции между артистом и зрителем — живое общение у костра / здесь можно поговорить по душам с артистами, познакомиться с близкими по духу людьми, пить чай, читать стихи и петь песни. гости также могут приносить с собой музыкальные инструменты и становиться частью общего творческого вечера / гостьей вечера станет ольга глазова, посидим под звуки гуслей / билеты 🔦 ГУЛЛИВЕР. ОШИБКА 401, 5 сентября 17.00ч — конная постановка под открытым небом, в которой вместе с артистами на сцену выходят лошади / что, если взять гулливера, о приключениях которого написал джонатан свифт, и поместить его в идеальный мир будущего? а развитие этой истории доверить нейросети gpt?.. / вместо далеких островов и загадочных королевств гулливера ждет путешествие в будущее. ему предстоит познакомиться с новым миром и выяснить, действительно ли он так идеален, каким кажется на первый взгляд / билеты 🔦</t>
+  </si>
+  <si>
+    <t>03.09.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35767</t>
+  </si>
+  <si>
+    <t>.. но «кто прольёт кровь человеческую, того кровь прольётся рукою человека» — Бытие 9:6.</t>
+  </si>
+  <si>
+    <t>03.09.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35766</t>
+  </si>
+  <si>
+    <t>мне было всегда тепло, пока они были со мной / теперь во мне только холод /</t>
+  </si>
+  <si>
+    <t>03.09.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35765</t>
+  </si>
+  <si>
+    <t>ХОЛОД — очень мощный по драматургии / давно такой уверенности в глазах героев не встречала вот ПАША и ХОЛОД — фавориты последних сериальных лет просто внутри кадра есть энергия, плотный клубок не авансом смотришь и не сценарно держит, а в первую очередь, драматургически, что очень большая редкость сейчас</t>
+  </si>
+  <si>
+    <t>02.09.26 19:36</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35764</t>
+  </si>
+  <si>
+    <t>сергей гармаш учится управлять гневом, никита кологривый выходит против него на поле, а полина гухман отправляет советского тренера на терапию / в москве стартовали съёмки спортивного драмеди «ТРЕНИРОВКА ГНЕВА» виталия дудки — режиссёра «ЮРЫ ДВОРНИКА» и «НЕЙРОБАТИ» / гармаш играет николая панфилова — 70-летнего тренера женского «динамо», человека старой школы и, судя по всему, человека, который слово «психолог» привык произносить исключительно с подозрением / после скандального видео тренера «динамо» в исполнении сергея гармаша начинают отменять / теперь ему предстоит не только сразиться с молодым конкурентом никитой кологривым, но и впервые сходить к психологу — её играет полина гухман / ещё в касте — евгения медведева и жасмин / причём футбола обещают не декоративного: съёмки проходят вместе с «динамо» на втб арене и базе клуба в новогорске, в кадр выйдут больше 50 футболисток и восемь профессиональных команд / камео получили константин тюкавин, тимофей маринкин и курбан расулов / в общем, где-то между «раньше никакой терапии не было — и ничего» и «давайте всё-таки поговорим о ваших чувствах» должен случиться матч поколений / «ТРЕНИРОВКА ГНЕВА» выйдет в кино 16 сентября 2к27 /</t>
+  </si>
+  <si>
+    <t>02.09.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35761</t>
+  </si>
+  <si>
+    <t>короче, УТРЕННИК! часть 2, продолжаем собираться в субботу, чтобы посмотреть самые яркие короткометражки с короче ff, точка: кинотеатр «мир искусства», время: 5 сентября 10:00 — в проге: — АКУСТИКА, реж. арсений касперович, — МАМА ПРОСИОА НЕ ВЗРЫВАТЬ МЕТЕОРИТ, реж. света владимирова / после фильмов — обсуждение с режиссерами / плюсом фирменная выпечка masa madre и кофе-фильтр, которые уже входят в стоимость билета / 🔦 билеты билеты 🔦</t>
+  </si>
+  <si>
+    <t>02.09.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35760</t>
+  </si>
+  <si>
+    <t>ДОКЕР 2к26 российское кино / с 3 по 13 сентября в москве в двенадцатый раз пройдет международный фестиваль документального кино «докер» / в проге этого года — больше 80 фильмов из 30 стран, международные конкурсы полного и короткого метра, кино об искусстве и ментальном здоровье, экспериментальный «докер панк», специальные показы, встречи с авторами и дискуссии / нам, как обычно, интересна российская программа : в этом году отечественная «док станция» собрала сразу 21 картину — мировые и российские премьеры, студенческие работы, режиссерские дебюты и новое кино уже состоявшихся авторов / разные поколения, города, деревни, профессии и способы смотреть на реальность складываются здесь в довольно большую и очень живую картину сегодняшней россии / и если искать внутри всей программы какое-то общее движение, то оно, кажется, связано с попыткой сохранить то, что прямо сейчас меняется, исчезает или может быть потеряно : место / человека / семью / память / привычную жизнь / возможность самому распоряжаться собственной судьбой / в «НЕСНЯТОМ» никиты журавлёва жители небольшого города сами обращаются к камере, чтобы сохранить любимые места, людей и образы / кино буквально превращается в дополнительную память для пространства, которое еще существует, но уже чувствует собственную конечность / «ЗЕМЛЯ У КАЛИНОВА МОСТА» алексея тихомирова остается рядом с двумя пожилыми людьми, которые продолжают жить среди руин деревни, давно исчезнувшей с карт / вокруг практически исчезнувший мир, внутри которого всё равно продолжается обычная жизнь — дела, разговоры, телевизор, привычки / прошлое здесь никуда не ушло, просто осталось жить рядом с настоящим / в «МОЁМ ИЮЛЬСКОМ ДОЖДЕ» анны осиповой камера фиксирует совсем другой момент исчезновения — последний месяц выпускника вгика перед началом самостоятельной жизни / время, когда одна понятная реальность уже заканчивается, а следующая еще существует только где-то впереди / рядом с ним в студенческом блоке — «ОТЕЦ И СЫН» егора гуторова / пожилой алтарник живет воспоминаниями и мыслями о прошлом, пока его сын пытается заново найти свое место в изменившемся мире / другая большая линия «док станции» — жизнь после утраты / в «БЕЗ МАМЫ» валерии поповой герои пытаются выстроить отношения спустя двадцать пять лет после решения, которое когда-то разлучило семью / и это не история о красивом примирении за полтора часа, а попытка понять, можно ли вообще вернуть близость спустя столько лет и что остается между людьми, когда прошлое уже невозможно переписать / «ТРАНЗИТ» варвары цветковой устроен как документальное роуд-муви / его герой работает водителем ритуальной службы и перевозит умерших из больших городов на их малую родину / раз за разом он совершает чужой путь домой, и постепенно каждая новая поездка всё сильнее заставляет его самого думать о возвращении / в «ТЫ МНЕ ПРИСНИШЬСЯ» никиты аксенова отправной точкой становятся поиски пропавшей семейной ценности / но довольно быстро выясняется, что сама вещь здесь не так важна, как всё прошлое, которое за нее цепляется / семейная история превращается в путешествие к тому, что связывает человека с его памятью гораздо сильнее любого предмета / есть в российской программе и фильмы, где попытка сохранить жизнь становится совершенно буквальной : «ЗОНА ОЖИДАНИЯ» алисы соколовой рассказывает о добровольной пожарной команде, которая продолжает помогать людям в курском приграничье во время эвакуаций и атак беспилотников / «СКАЗКА КАМЕННОЙ ПУСТЫНИ» никиты куприянова соединяет гуманитарную миссию и опыт военного врача с формой почти мифологического повествования / сказка здесь становится способом говорить о реальности, в которой разрушение и постоянное присутствие смерти уже невозможно объяснить только языком фактов / рядом — истории людей, которым приходится возвращаться к мирной жизни, снова учиться быть частью семьи, дружбы, сообщества / и вообще это важная линия нынешней российской документалистики: не только зафиксировать событие, но попытаться найти художественную форму, через которую его можно прожить и осмыслить /</t>
+  </si>
+  <si>
+    <t>02.09.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35759</t>
+  </si>
+  <si>
+    <t>02.09.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35758</t>
+  </si>
+  <si>
+    <t>мюзикл идёт почти три часа, но это совсем не те три часа, после которых начинаешь незаметно проверять время. здесь всё устроено по законам хорошего вечера: сначала тебе просто весело, потом ты успеваешь привязаться к героям, а ближе к финалу уже поёшь знакомые слова вместе со всем залом. и выходишь не с ощущением, что тебе что-то важное объяснили, а просто немного счастливее, чем был до спектакля / наверное, поэтому «НИЧЕГО НЕ БОЙСЯ, Я С ТОБОЙ» и стал такой большой историей. в нём легко встречаются люди, которые выросли на песнях «СЕКРЕТА», и те, кто услышал их уже здесь. одним он возвращает молодость, другим показывает, как она звучала. и всем оставляет одну очень простую мысль: иногда человеку нужно только знать, что он не один / постановка не требует от зрителя специальной подготовки — только готовности на несколько часов поверить в любовь, дружбу и возможность выбрать собственную дорогу / возможно, именно в этой открытой эмоциональности и заключается главный секрет мюзикла. он не стесняется быть искренним, романтичным и жизнеутверждающим. не боится говорить о простых вещах всерьёз и напоминать, что иногда самые важные слова звучат как «НИЧЕГО НЕ БОЙСЯ, Я С ТОБОЙ». в этом обещании — не только поддержка одного человека другим, но и внутреннее разрешение идти вперёд, даже если ты пока не знаешь, что ждёт тебя дальше / до 6 сентября в театре МДМ идут финальные показы мюзикла. последний шанс увидеть его таким, каким его полюбили зрители: ярким, очень зрелищным, красивым, мелодичным и наполненным настоящей радостью. это уже не просто успешная постановка, а по-настоящему большая история — по своему масштабу, эмоциональной силе и той любви, которую она сумела собрать вокруг себя. история, продолжения которой мы очень ждём /</t>
+  </si>
+  <si>
+    <t>02.09.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35757</t>
+  </si>
+  <si>
+    <t>НИЧЕГО НЕ БОЙСЯ, последние показы / суперсила этого мюзикла в том, что он умеет радовать. без натужной бодрости и дежурного «всё будет хорошо». музыка становится громче, сцена — больше, троллейбус взлетает над городом, и ты вместе с ним немного отрываешься от земли / ленинград 1980-х здесь собирается на глазах: крыши, подворотни, дворы-колодцы, квартирники, пластинки из-под полы, телевизионная студия, разводные мосты. город всё время движется: дома разъезжаются, улицы меняются, свет выхватывает новые окна и лица. разглядывать всё это можно бесконечно, хотя долго задерживаться на одной картинке постановка не даёт — следующая уже готова / сюжет при этом довольно простой. слава встречает алису, влюбляется — и дальше всё, как обычно бывает в молодости: друзья вмешиваются, родители не понимают, планы летят в разные стороны, кто-то выбирает удобную жизнь, кто-то — свою. здесь вообще много про этот выбор. про момент, когда уже невозможно делать вид, что тебя всё устраивает. и про людей, рядом с которыми решиться становится проще / песни «СЕКРЕТА» в эту историю вошли так естественно, что иногда забываешь: сначала существовали они, а уже потом появился сюжет. «АЛИСА», «ИМЕНИНЫ У КРИСТИНЫ», «АРИНА-БАЛЕРИНА», «ПРИВЕТ», «МОЯ ЛЮБОВЬ НА ПЯТОМ ЭТАЖЕ», «ПОСЛЕДНИЙ ЧАС ДЕКАБРЯ» — каждая получает здесь свою сцену, характер и причину прозвучать именно сейчас. знакомые строчки вдруг оказываются репликами героев. и это, пожалуй, самое классное: песни не прикреплены к спектаклю сверху, на них всё действительно держится / аранжировки большие, оркестровые, иногда совсем неожиданные. где-то знакомая песня разрастается до полноценного ансамблевого номера, где-то остаётся почти один на один со зрителем. «СИДЯ НА КРЫШЕ» звучит совсем иначе, чем мы привыкли, а в «МОЕЙ ЛЮБВИ НА ПЯТОМ ЭТАЖЕ» появляется целый хор соседей. музыка здесь вообще не живёт прошлым. ей хорошо прямо сейчас / на сцене всё время что-то происходит, но ощущения суеты нет. много танцев, юмора, быстрых переходов, смешных деталей. артисты не стоят в красивом свете в ожидании своей партии — они живут внутри этого города, толкаются, спорят, бегут по лестницам, появляются в окнах, исчезают в дверях. у каждого есть своя маленькая жизнь, даже если он оказался в кадре всего на несколько секунд / и да, тот самый троллейбус с номером «1983». о нём невозможно не сказать, потому что это действительно вау. он поднимается над сценой вместе с героями, и зал в эту секунду без всяких вопросов соглашается: конечно, троллейбусы могут летать. а как иначе, если ты молод, влюблён и впервые решился не испугаться /</t>
+  </si>
+  <si>
+    <t>02.09.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35756</t>
+  </si>
+  <si>
+    <t>без необычного авторского голоса движение вперед невозможно. мы не хотим делать вид, что современность определяется датой премьеры или количеством внимания вокруг фильма. мы собирали кино, которое работает. кино, которое расширяет мышление и не даёт смотреть на мир по-старому / O-FEST, точка: москва, даты: 10-13 сентября / детали и полная прога O-FEST 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>02.09.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35755</t>
+  </si>
+  <si>
+    <t>и отдельно — изображение : батыр моргачёв здесь делает, наверное, одну из самых важных вещей во всём сериале / изображение всё время чуть-чуть не такое, каким должно быть / края плывут, пространство выгибается, лица могут оказаться резкими внутри почти растворяющегося кадра, где-то возникает ощущение, что фокус вот-вот окончательно потеряется / и это не операторское «смотрите, как я умею» / наоборот, довольно быстро понимаешь, что без этой оптики «большая фарма» потеряла бы половину своей природы / мы будто смотрим на героев через лабораторное стекло / или действительно через какой-то странный микроскоп, под которым вместо клеток и бактерий оказались люди / изо как будто всё время изучает их : вот человек вот ему дали власть вот деньги вот возможность спасти кого-то теперь приблизим и посмотрим, что начнёт происходить внутри / поэтому размытость здесь работает не как красивый эффект, а как часть мира / всё вокруг гиреевых постепенно теряет привычные очертания, нравственные границы становятся такими же зыбкими, как края кадра; где ещё секунду назад всё было совершенно понятно — семья, наука, спасение людей, великое открытие — постепенно начинается область, в которой уже невозможно быстро навести резкость и сказать, кто здесь прав / и ещё у «большой фармы» очень хорошее ощущение формы / стекло, отражения, холодные пространства, странные перспективы, лица, которые камера иногда рассматривает почти неприлично близко / даже привычный городской мир здесь выглядит немного искусственным, словно герои уже находятся внутри огромной лаборатории и эксперимент давно поставлен не над препаратом, а над ними самими / и в этом есть очень правильная несуетливость / сериал не пытается каждые десять минут подбрасывать зрителю новый твист просто из страха, что тот убежит / ему интересно наблюдать за людьми / как они разговаривают, как меняются внутри одного разговора, как постепенно обнаруживается, что человек, которого ты уже определил для себя как хорошего или плохого, вообще-то устроен гораздо сложнее / «большая фарма» в этом смысле совсем не guilty pleasure / её не очень хочется «проглотить за вечер» и забыть утром; она требует какого-то участия / иногда заставляет остановиться, иногда просто рассматривать кадр, иногда менять отношение к герою буквально внутри одной сцены / сейчас очень много историй, которые профессионально сделаны, хорошо сыграны, бодро рассказаны — и через неделю невозможно вспомнить ни одного кадра / «большая фарма» не такая / она немного странная, немного колючая, визуально будто всё время смотрит на мир через неправильное стекло и занимается темой, о которой большинство из нас вчера вообще не думало / но каким-то образом очень быстро заставляет думать / и про фарму / и совсем не про фарму /</t>
+  </si>
+  <si>
+    <t>02.09.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35754</t>
+  </si>
+  <si>
+    <t>итак, «БОЛЬШАЯ ФАРМА» — довольно редкий сегодня сериал, который не хочется сразу пристраивать к чему-то уже знакомому / вроде бы всё здесь располагает к понятному жанровому аттракциону: лекарство от всех болезней, огромные деньги, люди, которые быстро понимают, сколько можно заработать на чужом открытии, семейные счёты, бизнес, который не знает слова «достаточно» / но олег маловичко пишет эту историю не как конспирологический триллер про злые корпорации и хороших учёных / его на самом деле гораздо больше интересует человек в тот момент, когда перед ним кладут что-то очень большое — идею, власть, деньги, возможность изменить мир, и смотрят, что он с этим сделает / и вот это, наверное, главное, почему «большая фарма» так хорошо затягивает / мы довольно далеки от мира фармацевтики, биотехнологий, больших исследований и ещё больших денег, но сериал очень быстро делает эту территорию понятной / не потому, что начинает долго объяснять зрителю, как всё устроено, а потому, что переводит её на универсальный человеческий язык / кому принадлежит идея, сколько стоит принцип, где заканчивается желание помочь и начинается желание обладать, можно ли сделать великое дело и остаться хорошим человеком / ну, короче — всё очень простое — и поэтому довольно страшное / при этом «большая фарма» совершенно не похожа на сериал, который рассчитывает понравиться всем / он немного стоит особняком, и это ему очень идёт / довольно жёстктф, очень собранный, местами нарочито мужской — в хорошем смысле этого слова / здесь мужчины спорят, давят друг друга, пытаются доказать, кто умнее, сильнее, нужнее, кто имеет право распоряжаться идеей и чужой судьбой / но за этим всё время остаётся что-то гораздо менее героическое — страх оказаться лишним, страх ничего не значить, страх прожить не ту жизнь / особенно круто на этом работает сергей горошко / кажется, мы давно его знаем, но здесь он действительно выглядит каким-то бодрым / не в смысле нового имиджа, а именно актёрски / в нём одновременно есть наглость, нерв, обаяние, злость и почти мальчишеская необходимость всё время доказывать, что он чего-то стоит / и рядом с ним игорь гордин — совершенно другой ритм, другая температура, другая система координат / их дуэт вообще одна из главных удач сериала / горошко всё время как будто пытается вырваться вперёд, гордин — удержать землю под ногами / один хочет немедленно действовать, другой ещё верит, что некоторые вещи нельзя измерить выгодой / и между ними возникает очень узнаваемая штука — спор отца и сына, в котором давно уже никто не обсуждает только то, о чём говорит вслух / вообще здесь прекрасно сходится ансамбль / сергей уманов со своей немного безумной энергетикой, антон васильев, который умеет одним взглядом сделать воздух вокруг неприятнее, гордин, горошко, оля лерман / персонажи очень разные по устройству, и сериалу хватает ума не пытаться привести их к одной актёрской тональности / они иногда будто существуют в разных жанрах, но именно из этого и появляется странная химия «большой фармы» /</t>
+  </si>
+  <si>
+    <t>02.09.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35745</t>
+  </si>
+  <si>
+    <t>зафиналили лето на закрытии ОГНЕЙ БОЛЬШОГО ГОРОДА фест выдался очень щедрым: 96 фильмов 16 стран 2 мировых кинопремьеры / фест закончился, а выставка «аквариум!кино» в ленфильме, посвящённая пути отечественного кино от первых коротких лент до современного кинопроизводства, открывается 4 сентября! 🔦вика балбышева</t>
+  </si>
+  <si>
+    <t>02.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35736</t>
+  </si>
+  <si>
+    <t>ИРА, для HELLO 🥛 фото: ольга тупоногова-волкова</t>
+  </si>
+  <si>
+    <t>02.09.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35735</t>
+  </si>
+  <si>
+    <t>кому ты поверишь, если не веришь себе? okko начал съёмки психологического детектива «ЯД» с сашей бортич в главной роли / её героиня лера знакомится с парнем в дейтинг-приложении, ходит с ним на несколько свиданий, а затем решает прекратить общение / только он отступать не собирается и начинает её преследовать / полиция просит доказательства, близкие не воспринимают угрозу всерьёз, а сама лера постепенно перестаёт понимать, чему ещё можно верить / теперь ей придётся бороться не только за свою жизнь, но и за право быть услышанной / это один из тех проектов, который уже хочется посмотреть, а не снимать / роман новиков придумывал эту историю больше трёх лет вместе с сашей бортич в «яде» сыграют риналь мухаметов, дарья мороз, костя белошапка, николай шрайбер, ксения кутепова, евгения вайс и другие / восемь серий о сталкинге, страхе и реальности, которая начинает расползаться прямо на глазах /</t>
+  </si>
+  <si>
+    <t>02.09.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35734</t>
+  </si>
+  <si>
+    <t>у юлии витязевой и FT production на подходе новое кино / называется ВИТТА — и прямо сейчас ему можно помочь появиться на свет / это мистическая драма режиссёра-дебютанта ильи викулова, выросшая из древней легенды о танцевальной чуме / уже через пару месяцев команда отправится на съёмки, а пока собирает на них деньги / в средние века жители европейских городов вдруг выходили на улицы и начинали танцевать / без музыки, без праздника и, кажется, без возможности остановиться / люди плясали часами и днями — пока не падали от истощения / церковь называла это проклятием святого витта / что происходило на самом деле, так до конца никто и не понял / из этой странной и довольно страшной истории и выросла ВИТТА / участковый иван и батюшка антон отправляются искать украденную икону / и каждому от неё нужно своё чудо / иван потерял жену и верит, что святыня поможет поговорить с ней в последний раз / антон, наоборот, потерял веру и надеется с помощью той же иконы снова найти бога / один ищет человека, которого больше нет / другой — того, в чьём существовании больше не уверен / режиссёр ВИТТЫ илья викулов — выпускник спбгикит и петербургской школы нового кино / продюсирует проект юлия витязева и FT Production — кинокомпания, работавшая над всеми фильмами романа михайлова / снимать будут в конце октября в петербурге и ленинградской области / часть пути уже пройдена: во время первой волны краудфандинга команда собрала больше 111 тысяч рублей / теперь идёт второй этап — деньги нужны непосредственно на производство фильма / так что если хочется однажды увидеть ВИТТУ на экране, помочь ей случиться можно прямо сейчас / поддержать ВИТТУ: планета.ру — https://planeta.ru/campaigns/vitta_stage2 т-банк — https://www.tbank.ru/cf/6jXaGVN6OVH бусти — https://boosty.to/vittafilm а следить за тем, как ВИТТА из идеи постепенно становится настоящим кино, можно в канале проекта: t.me/stihivikulova /</t>
+  </si>
+  <si>
+    <t>01.09.26 20:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35725</t>
+  </si>
+  <si>
+    <t>делимся кадрами с премьеры ТРУДНО БЫТЬ БОГОМ / вместо спокойной ночи и добрых снов:</t>
+  </si>
+  <si>
+    <t>01.09.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35724</t>
+  </si>
+  <si>
+    <t>01.09.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35723</t>
+  </si>
+  <si>
+    <t>спасибо, лёнечка, спасибо / loc. премьера «ТРУДНО БЫТЬ БОГОМ» /</t>
+  </si>
+  <si>
+    <t>01.09.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35713</t>
+  </si>
+  <si>
+    <t>мой герой в «трудно быть богом» — пришелец, чужак, и в этом между мной и доном руматой есть некоторая символическая связь / представь себе сцену: актер-серб пытается говорить на русском со съемочной группой в иранской пустыне. на съемках в иране — стабильно плюс 40 в тени. а еще песчаные бури! я думал, что ничего более эпичного быть уже не может — зороастрийские города, остров кешм в персидском заливе, — но потом мы увидели декорации, построенные для «трудно быть богом» в подмосковье. и арканар, и спрятанная в нем космическая станция выглядели настолько убедительно, что в какой-то момент я начал теряться: мне казалось — всё, я живу в этой истории, и другой реальности не существует / кроме того, для всей съемочной группы «трудно быть богом» проводили занятия по футурологии и медиевистике. а художников сериала консультировали астрофизики, ботаники, религиоведы. продюсеры продумали абсолютно каждую деталь: например, плащ моего дона руматы цитирует хитиновые чешуйки панциря доисторического членистоногого трилобита / александар радойичич</t>
+  </si>
+  <si>
+    <t>01.09.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35712</t>
+  </si>
+  <si>
+    <t>родословная русского кино выглядит великолепно / часть III</t>
+  </si>
+  <si>
+    <t>01.09.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35711</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Ольга 2. Sad (@Sad_owl_with_u) 3. Shinji (@ShinjiIkari228) 4. Sabina (@sabina_animator) 5. Еленица (@tut_ryadom) 6. Алёна (@adig92) 7. Юля (@jvolkova05) 8. Elena (@emiliberg) 9. Ваня (@IvanArtM) 10. софья (@sonYAzaSONyaa) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>01.09.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35710</t>
+  </si>
+  <si>
+    <t>ОЛДСКУЛ 2 — смотрим уже сегодня /</t>
+  </si>
+  <si>
+    <t>01.09.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35708</t>
+  </si>
+  <si>
+    <t>кстати, интервью у александара брал милош бикович — сербский культурный обмен, который мы заслужили / поговорили о ТРУДНО БЫТЬ БОГОМ, арканаре, футурологии, медиевистике и всей этой безумной вселенной, которую строили вокруг дона руматы / радойичича рассматриваем на обложке / полное интервью — совсем скоро на сайте и в принте 🔦 фото: василий швецов</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35707</t>
+  </si>
+  <si>
+    <t>сам радойичич здесь вообще отдельный интерес / новое для российского зрителя лицо, сербская школа, очень спокойная какая-то внутренняя сила — и ощущение человека, который пока еще не успел превратиться в собственный медийный образ /</t>
+  </si>
+  <si>
+    <t>01.09.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35706</t>
+  </si>
+  <si>
+    <t>александар радойичич — на сентябрьской обложке «собаки» / уже 3 сентября выходит ТРУДНО БЫТЬ БОГОМ, где сербский актер играет дона румату / для экранизации стругацких под москвой отстроили целый арканар — 6,5 гектаров, 48 зданий и бассейнов, а посреди всего этого стоит 17-метровый «воин на пуме» весом 20 тонн / тот случай, когда словосочетание «масштабный российский сериал» наконец можно воспринимать буквально /</t>
+  </si>
+  <si>
+    <t>01.09.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35705</t>
+  </si>
+  <si>
+    <t>зовем всех с юлией пересильд на PLAYLIST X галчонок / будем не только веселиться, но и помогать 🫰🏻 точка: original, дата: 5 сентября 20:00</t>
+  </si>
+  <si>
+    <t>01.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35703</t>
+  </si>
+  <si>
+    <t>чтоб ИИ работал и деньги были! / юра борисов и эндрю гарфилд в «ИСКУССТВЕННОМ» луки гуаданьино — фильме про тот самый пятидневный переворот внутри openai в ноябре 2к24, когда сэма альтмана сначала уволили из компании, а через несколько дней вернули обратно / гарфилд играет альтмана, а юра — сооснователя openai и бывшего главного научного сотрудника компании илью суцкевера, который был одним из участников решения об увольнении альтмана, а позже публично пожалел о случившемся / еще в касте моника барбаро в роли миры мурати и айк баринхольц в роли илона маска / сценарий написал саймон рич, снимает всю эту кремниевую санта-барбару, да, лука гуаданьино / фильм выйдет до конца 2к26 года и пойдет в оскаровскую гонку / ну что, возьмет наш слон «оскар» в этот раз?</t>
+  </si>
+  <si>
+    <t>01.09.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35702</t>
+  </si>
+  <si>
+    <t>наш летний перформанс имени макара борисыча / когда шутка не осталась в недрах чата, а действительно вылилась в видос / фруктовый сад российского кинематографа, лето 2к26 / монтаж: полина дзюбина</t>
+  </si>
+  <si>
+    <t>01.09.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35701</t>
+  </si>
+  <si>
+    <t>на улице услышали, что 5 сентября «индустрия» открывает двери / в 16:00ч в школе кино пройдет день открытых дверей — с мастер-классами, презентациями новых программ и розыгрышем гранта на обучение / среди спикеров: юрий быков оксана кравчук иван макаревич варвара авдюшко сергей уусталу анастасия акопян сергей бубнов владислав юрченко и елена синицына / к ним присоединятся друзья школы — андрей золотарев, михаил горевой и другие / встречать гостей и модерировать событие будут генеральный директор «индустрии» дарья вожагова и автор канала «фёдор, бонд и чук» алексей черников / 5 сентября / 16:00ч подсосенский переулок, 26, стр. 1 / метро «курская» регистрация 🔦</t>
+  </si>
+  <si>
+    <t>01.09.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35695</t>
+  </si>
+  <si>
+    <t>актёрская лаборатория одной шестой / несколько дней, чтобы доставать из себя всё, что там накопилось / хорошее, плохое, странное — желательно честное сегодня заглянули к егору корешкову и эльдару калимулину / и унесли с собой эльдарово: «лучше жалеть о том, что сделал, чем о том, чего не сделал» / ну вот и делаем. а там разберёмся //</t>
+  </si>
+  <si>
+    <t>01.09.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35694</t>
+  </si>
+  <si>
+    <t>ЛЕТО БУДЕТ ОБЩИМ, специальные показы: 2 СЕНТЯБРЯ москино чтиво З СЕНТЯБРЯ еврейский музей и центр толерантности 6 СЕНТЯБРЯ дк рассвет 12 СЕНТЯБРЯ кинозал инженерного корпуса третьяковской галереи билеты в лето 🔦</t>
+  </si>
+  <si>
+    <t>01.09.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35692</t>
+  </si>
+  <si>
+    <t>звонок для пиццы: если вернуться в школу, то только ради неё /</t>
+  </si>
+  <si>
+    <t>01.09.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35690</t>
+  </si>
+  <si>
+    <t>улица на 1/6, в екб 🫰🏻</t>
+  </si>
+  <si>
+    <t>31.08.26 20:42</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35689</t>
+  </si>
+  <si>
+    <t>бонд с кнопкой заканчивает историю этого лета / loc. ЧТИВО ФЕСТ</t>
+  </si>
+  <si>
+    <t>31.08.26 18:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35687</t>
+  </si>
+  <si>
+    <t>тем временем фильм ЛЕТО БУДЕТ ОБЩИМ дани меркулова собрал первый 1.000.000! радуемся за ребят /</t>
+  </si>
+  <si>
+    <t>31.08.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35686</t>
+  </si>
+  <si>
+    <t>ВАНЯ, 2к27 dir. клавдия коршунова dop. екатерина смолина prod. СТВ x СТВ лаб / в этой истории зашито что-то моё очень личное, о чём говорить словами неловко, что-то про любовь к родной земле, про надежду на будущее / - клавдия коршунова дистриб. К24 премьера — в 2к27 и, надеемся, на ближайшем маяке ff /</t>
+  </si>
+  <si>
+    <t>31.08.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35684</t>
+  </si>
+  <si>
+    <t>31.08.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35682</t>
+  </si>
+  <si>
+    <t>31.08.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35674</t>
+  </si>
+  <si>
+    <t>тот самый гордый батя на линейке первого сентября – завтра во всех школах страны / егор корешков вывел на красную дорожку своих цыплят студентов актёрской лаборатории; loc. одна шестая ff / продюсеры и режиссёры, разбираем молодые таланты! 🎬 вета с.</t>
+  </si>
+  <si>
+    <t>31.08.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35665</t>
+  </si>
+  <si>
+    <t>КАМБЭК КАМБЭКА: на улице услышали, что стартовали съемки второго КАМБЭКА / в декабре выйдет специальный эпизод в формате 90-минутного фильма, а в след году — второй сезон сериала /</t>
+  </si>
+  <si>
+    <t>31.08.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35656</t>
+  </si>
+  <si>
+    <t>о растерянности перед неясностью. о силе от слабости. о моменте, когда нужно быть честным и оттого уязвимым. о невозможности быть вместе, но оставаться вместе. о том, что было, есть и будет.. / «времена любви» — неуютные, сложносочиненные, колючие, зато честные, не пытающиеся угодить / но, конечно, больно, очень больно.. / делимся фотографиями с премьеры фильма ВРЕМЕНА ЛЮБВИ, реж. никита миклушов / 1 зал октября, вау! ф! катя сташкова</t>
+  </si>
+  <si>
+    <t>31.08.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35654</t>
+  </si>
+  <si>
+    <t>КАК ХОРОШО МЫ ПЛОХО ЖИЛИ loc. нвдмй ттр если вам очень хочется почувствовать себя дома, во дворе, почувствовать общность, испытать разное на свою голову, то велком / песни, двор, рыжий, люди хорошие. слов много не находится, они все остались там // зе некст как хорошо мы плохо жили 📺</t>
+  </si>
+  <si>
+    <t>31.08.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35652</t>
+  </si>
+  <si>
+    <t>время вспомнить эту имбу</t>
+  </si>
+  <si>
+    <t>31.08.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35651</t>
+  </si>
+  <si>
+    <t>ЭХО КОРОЧЕ ff – на утреннике посмотрели любимчиков от bosfor, выпили фильтр, обсудили с режиссерами повисшее в воздухе / ХОЛОДНЫЙ ДУШ, реж. фереште амани / все произойдет в ванной все, и даже больше. история о том, что чувства — это сложная неорганическая материя, микс из наших социальных ролей, переживаний, ожиданий, прошлого, желаемого будущего, и тд. перед героиней выбор — оставаться в уже давно сжимающей, но зоне комфорта, или встать под холодные струи / НОЧЕВКА, реж. давид сократян / факт, который случится с каждым из нас наверняка, — мы все умрем щемящее, щекочущее нос и слезные железы столкновение с осознанием, на которое никогда не хочется оглядываться. здесь сразу в лоб и оказывается, что не так страшно. что даже в разговорах о смерти может быть жизнь, вопрос лишь в том, как ты сам к этим разговорам относишься / МОЛОЧНЫЕ РЕКИ, КИСЕЛЬНЫЕ БЕРЕГА, реж. поля земляная / тут хочется в цитату пожалуйста, не уходи да, банально, но это история о процессе прощания, отпускания близкого. о принятии факта, что вы больше не поспорите за одеяло, не соберете землянику, не посидите у реки. и можно сколько угодно противиться и избегать этот страшный момент осознания, надеясь, что будет легче. но легче станет только, если понять реальность / НАПРЯЖЕНИЕ, реж. раиля каримова / у вас в фильмах не курят и не матерятся, поэтому им не веришь пожалуй, стал самым неожиданным из всей подборки. каратнуло. и случилось очень быстро. и хочется написать тоже какой-то глубокий вывод, а на самом деле, кажется, тут все просто — случай случается. поэтому порой, чтобы он не случился над нами, нужно смотреть по сторонам, и видеть того, кто сейчас около / 🎞️ настя ерохина</t>
+  </si>
+  <si>
+    <t>31.08.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35650</t>
+  </si>
+  <si>
+    <t>на улице услышали, что маяк ff 2к26 откроет — ШУМ ВРЕМЕНИ / реж. алексей учитель</t>
+  </si>
+  <si>
+    <t>31.08.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35649</t>
+  </si>
+  <si>
+    <t>и такое это было счастье — кататься с ним на велосипеде. он тихонько целовал меня в затылок, думая, что я ничего не замечаю, а мне хотелось умереть – такое это было счастье! ВАМ И НЕ СНИЛОСЬ, 1980 реж. илья фрэз /</t>
+  </si>
+  <si>
+    <t>30.08.26 18:53</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35648</t>
+  </si>
+  <si>
+    <t>совершенно френдли пост: «маяк» / «дух огня» / «пилот» / «короче» / «новый сезон» если внимательно читать списки лауреатов российских кинофестов, довольно быстро начнешь замечать одни и те же три слова — московская школа кино / её выпускники снимают, пишут, продюсируют и постепенно становятся теми, кто определяет, каким будет наше кино дальше : 6 сентября можно посмотреть, как всё устроено с самого начала: в мшк пройдет день открытых дверей — познакомиться с мастерами, разобраться в прогах и выбрать, по какую сторону камеры хочется оказаться: режиссура / сценарное мастерство / продакшен / монтаж / актерское искусство / геймдев. будет и кино. покажут «здесь был юра», а представит картину её режиссер сергей малкин — тоже выпускник мшк / и немного проверки на насмотренность: кинокритик и преподаватель школы егор москвитин подготовил мини-квиз про российское кино. самым внимательным — призы от партнеров / 6 сентября / московская школа кино, 🔗 занять место</t>
+  </si>
+  <si>
+    <t>30.08.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35646</t>
+  </si>
+  <si>
+    <t>ЛЕГЕНДА БЕЗ НОМЕРА, 2к25 реж. саша громова loc. ОДНА ШЕСТАЯ ff как ты относишься к людям? уважаешь ли ты человека рядом? внимателен ли ты к нему? / или для тебя важно только твое эго, а все другие – это расходный материал? / очень яркий маркер нашего общества, когда человек может в упор не видеть человека с его болью, проблемой, когда сказанное доброе слово лучше всякого лекарства / а что такое команда? если ты готов не только забирать, а делиться любовью, слушать и слышать, помогать товарищу, искренне радоваться его успехам и общим, быть эмпатичным / это главное в жизни – простое человеческое тепло! / 🔦 таня курихина</t>
+  </si>
+  <si>
+    <t>30.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35636</t>
+  </si>
+  <si>
+    <t>на месте исторической автобазы союза писателей в переделкино открыли проект гаражи — посвященный, очевидно, советской гаражной культуре / под солнцем в последние выходные лета едим шашлыки, запиваем дюшесом и слушаем дачный плейлист / в программе — театр кукол образцова «на полуторке», возвращение спектакля. молниеносно, искряще, смешно и завораживающе! ряд этюдов, от самурайских историй, до этюда из пивной. стихийно образовавшийся партер, средний возраст 5 лет, был в восторге. впрочем, и более старшим стоячим рядам удалось подключиться и по-детски проникнуться жанром / еще — эксклюзивный променад от мастерской брусникина, пять станций, на каждой свой артист и характер. у хмельного ларька синюшный кинопросмотр, в оранжерее неблагородных растений сеанс щепетильного касания, из книжного магазина рекой лирика, также стихотворный диджей-сет и мастер-класс японской аккуратности — изготовления бумажных корабликов с последующим запуском в большое плавание / перезагрузка удалась! хвоистый ландшафт + пригревающее солнце + радушная аудитория. гаражи — топ! / 🎞️настя ерохина</t>
+  </si>
+  <si>
+    <t>30.08.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35634</t>
+  </si>
+  <si>
+    <t>ты все время улыбаешься, потому что пытаешься понравиться или потому что такой счастливый? оооочень пристально, вглядываясь буквально в каждое мимическое движение героев ХОЛОДА и что особенно приятно — ХОЛОД всё ещё держит планку, хотя уже подобрался практически вплотную к собственной сути. когда все карты понемногу оказываются на столе и, казалось бы, напряжению уже не за что цепляться, сериал каким-то образом продолжает его наращивать / ну, не докопаться, как честно, точно, собранно, тихо, без лишнего нажима. напряжение собирается практически из воздуха. из пауз между словами, из взглядов чуть дольше положенного, из случайно дрогнувшего лица / и какие здесь диалоги. не написанные, а подслушанные будто. люди перебивают друг друга, недоговаривают, говорят не то, что чувствуют, прячутся за совершенно бытовыми словами — и от этого драматургия ощущается какой-то пугающе живой. она не ведёт тебя за руку, а просто затягивает внутрь / саша бабаскина.. это когда впечатало в диван, но изо всех сил пытаешься податься всем корпусом к экрану. вот это существование. мощно / вообще, да, удивительное физическое ощущение от просмотра: вроде сидишь на месте, а сам всё время чуть наклоняешься вперёд. как будто если приблизиться к экрану ещё сантиметров на десять, получится наконец рассмотреть то, что герои так старательно друг от друга скрывают / иии.. оп, и серия заканчивается / и чем ближе ХОЛОД подходит к своему нерву, тем меньше ему нужны громкие жесты. наоборот — всё становится тише, теснее, ближе. и от этого почему-то только сильнее хочется смотреть / я покупаю на рынке дешевом пластиковое сердце свое продавец обещал: не треснет от боли, не требует нежности и теплых слов /</t>
+  </si>
+  <si>
+    <t>30.08.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35632</t>
+  </si>
+  <si>
+    <t>вчера открыли ОДНУ ШЕСТУЮ ff /</t>
+  </si>
+  <si>
+    <t>30.08.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35621</t>
+  </si>
+  <si>
+    <t>открыли первый ff огни большого города 2к26 / елагин остров, агата кристи, балтийский ветер, и 4 дня кино под питерским небом и питерскими крышами прога / прога / прога / 🔦 вика балбышева</t>
+  </si>
+  <si>
+    <t>30.08.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35614</t>
+  </si>
+  <si>
+    <t>также они в два ночи: это ребята из «ЛЕТО БУДЕТ ОБЩИМ» в орбите с диджей-сетом выступали /</t>
+  </si>
+  <si>
+    <t>30.08.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35613</t>
+  </si>
+  <si>
+    <t>они в девять вечера: слушают ахматову и рассуждают на философские темы во время обсуждения своего фильма /</t>
+  </si>
+  <si>
+    <t>30.08.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35611</t>
+  </si>
+  <si>
+    <t>— война и месть — это дело мужчин. таков порядок вещей. — порядки меняются. ХОЛОД, 2к26 реж. алексей казаков</t>
+  </si>
+  <si>
+    <t>30.08.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35610</t>
+  </si>
+  <si>
+    <t>театр «велесО» отмечает юбилейный год поездкой в петербург — 17 сентября на площадке SUNPARK покажут ПИСЬМА И ПЕСНИ, музыкально-литературную программу группы «девы евы» / пять голосов, музыка и письма, которые когда-то были написаны одному человеку, а спустя годы продолжают звучать так, будто обращены ко всем нам / «ПИСЬМА И ПЕСНИ» строятся на диалоге двух интонаций: известных песен в новых кавер-версиях и текстов выдающихся авторов. признания, разлуки, ожидание, близость, надежда — личная переписка здесь перестаёт быть только документом своего времени и становится частью одного большого разговора о человеке / на сцене — пять участниц «дев евы», пять разных голосов и характеров. песни и письма сменяют друг друга, соединяются и постепенно складываются в единое повествование — камерное, живое и очень человеческое / хороший способ встретить петербург: сначала прочитать ему письмо, а потом спеть / 17 сентября / 20:00 «письма и песни» SUNPARK / санкт-петербург, никольская, 9 / билетосы 🔦</t>
+  </si>
+  <si>
+    <t>30.08.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35609</t>
+  </si>
+  <si>
+    <t>вы можете восстановить свои старые впечатления от, скажем, кино. ясно, что полноценно их восстановить не получится, но хоть как-то: вам лет десять, вы сидите на диване, смотрите на экран. там происходит нечто, и оно откладывается в вашем сознании, заставляет вглядываться. оно может быть совсем неясным, непонятным, но почему-то оно всплывает, когда вы закрываете глаза и засыпаете. попробуйте вы, скорее всего, наткнетесь на одну сложность: впечатления от кино не так просто отделить от впечатлений от мира вообще трудно понять, где вы видели странного человека с большим круглым лицом - в кино или у собственного подъезда. или он вообще приснился, а в этой реальности его и не было. но если приснился, то он тоже стал частью реального — его можно вспоминать, его жизнь можно домысливать то, что в нас остается — гремучая смесь трудновыразимых образов и ощущений / ПЕСНИ ДЖИННОВ, роман михайлов</t>
+  </si>
+  <si>
+    <t>29.08.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35599</t>
+  </si>
+  <si>
+    <t>открыли ОДНУ ШЕСТУЮ, пятую – юбилейную / урал встретил прохладной погодой и открытым сердцем; за дни феста надеемся понять, кто мы, откуда и куда идём / 🎬 вета с.</t>
+  </si>
+  <si>
+    <t>29.08.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35597</t>
+  </si>
+  <si>
+    <t>ЭХО КОРОЧЕ ff / ветрами на берег москвы-реки с берегов калининградской преголи принесло коротыши. рассказываем, какие : ПСИХЕЯ мы познакомились в клубе на сете. ее зовут мила. она такая живая / — от греческого мифа в фильме разве что зависть елены-афродиты красоте и молодости милы-психеи, в которую незапланированно влюбился эрот-максим. или «психея» — милое уменьшительно-ласкательное от «психиатр» и «фея»: елена полюбила своего пациента, и заставила его полюбить себя, воспользовавшись услугами гадалки / ХОЛОДНЫЙ ДУШ вы мама его? или кто? / — о спорности зарождающихся отношений между взрослой женщиной с детьми и молодым парнем, вчерашним школьником. спасение золотыми серёжками — «материнская» забота или проявление чистой любви? ей отключили горячую воду, подачу тепла, а он оказался рядом. теперь они связаны. но есть ли у этой связи будущее? / НОЧЁВКА мы с тобою уйдём, куда — я не знаю / — на короче ff в этом году много говорили о простой и важной вещи: о встрече со смертью. две женщины с тяжёлым багажом опыта и прожитых лет решили заранее договориться о том, как будут организовывать эту встречу, если умрёт одна из них. но их планирование прервалось реальной жизнью — песнями на свежем воздухе, примеркой нарядов, и ночёвкой, как в старые-добрые. надо жить, друзья, надо держаться вместе / а потом у strelka bar были — танцы танцы танцы, кстати, прога лето. кино. кион заполнена фильмами до 2 сентября. лето продолжается / 🎬 леся берсенёва</t>
+  </si>
+  <si>
+    <t>29.08.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35589</t>
+  </si>
+  <si>
+    <t>57-й год. время надежд и искренней веры в то, что светлое будущее непременно наступит. советский спутник посылает звонкие сигналы, говоря миру: «мы здесь, мы шагнем еще дальше и выше» / вокруг течет жизнь приграничного портового города. громады иностранных кораблей приносят сюда незнакомые звуки, вкусы и запахи – пугающие и манящие.. / на улице услышали, что КОСМОС КАК ПРЕДЧУВСТВИЕ / реж. алексей учитель – возвращается на экраны в честь 75-летия алексея учителя / и в честь такого делимся интересными фактами со съемок: — знаменитая начальная боксерская сцена между евгением мироновым и евгением цыгановым снималась без каскадеров. актеры три месяца тренировались с профессиональным тренером, и настояли на реальном спарринге под его руководством. в кадре нет постановочных ударов, а режиссер алексей учитель оставил в фильме настоящие гематомы на лице миронова / — а вот, кстати, для воссоздания эстетики 1950-х годов были построены масштабные декорации порта с нуля! / — в картине практически отсутствует звездное небо. главным пространством свободы выступает вода — море, залив, бассейн. по словам режиссера, космос для героев начинается не в стратосфере, а в момент погружения в ледяную воду, которая служит зеркалом неба и тренировочной средой перед великим полетом. утонувший друг героя не погиб, он «полетел» / — встреча конька с юрием гагариным в поезде изначально отсутствовала в сценарии. этот эпизод был добавлен учителем на этапе монтажа. режиссер использовал редкую цветную хронику 1961 года, случайно обнаруженную в архивах красногорского архива кинофотодокументов, и встроил ее в финальную часть фильма, буквально связав шнурки на ботинках случайного попутчика-офицера со шнурками майора гагарина / билеты и полное расписание 🔦</t>
+  </si>
+  <si>
+    <t>29.08.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35588</t>
+  </si>
+  <si>
+    <t>несмотря на то, что сейчас происходит вокруг, пусть у вас в голове играют слова: верхом на звезде несусь навстречу ветрам и создал этот мир я сам! о, жизнь, ты прекрасна, о, жизнь, ты прекрасна вполне, бываешь немного опасна, о-е возьми моё сердце, храни, вспоминай обо мне, поверь мне, что всё не напрасно, верь мне! найк борзов на ЧТИВО ФЕСТ /</t>
+  </si>
+  <si>
+    <t>29.08.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35586</t>
+  </si>
+  <si>
+    <t>вы с бэсти нашли новый ракурс той истории из 2016 /</t>
+  </si>
+  <si>
+    <t>29.08.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35579</t>
+  </si>
+  <si>
+    <t>история этого лета / главное наблюдение - какие же красивые и счастливые люди вокруг / празднуем лето и жизнь! loc. ЧТИВО ФЕСТ 🔦 влада евсеева</t>
+  </si>
+  <si>
+    <t>29.08.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35578</t>
+  </si>
+  <si>
+    <t>создаем моменты на ЧТИВО ФЕСТ /</t>
+  </si>
+  <si>
+    <t>29.08.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35576</t>
+  </si>
+  <si>
+    <t>посмотрели сейчас на ленфильме «песни джиннов» ромы михайлова в рамках феста «огни большого города», где был БЕСПЛАТНЫЙ ПОКАЗ / свободный вход! в мире ромы михайлова можно вообще всё, поэтому и вокруг его фильмов случаются чудеса /</t>
+  </si>
+  <si>
+    <t>29.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35575</t>
+  </si>
+  <si>
+    <t>СУХОЙ ЗАВТРАК, 2к26 реж. максим якимов loc. короче фест, столкнувшись с прошлым и приняв его полностью, ты сможешь поменяться в настоящем / рассказ об одиноком человеке, который скрывается под маской из папье-маше и работает в закусочной, оборачивается нечто большим: историей о принятии себя и своей жизни / чисто случайно этот работник находит в сухом завтраке видео-игрушку, которая переносит его в прошлое, в юность (сон или реальность?) именно это время ему предстоит прожить заново, столкнуться с событиями, которые, возможно, сломали его в определенный момент, принять их и отпустить, чтобы вернуться к нормальной жизни / разбив маску (или голову), герой просыпается, возвращаясь к жизни в реальности. в конце маска снимается и бессмысленное существование в закусочной, постоянная уборка столов и помещения, обслуживание людей сменяется прогулкой на скейте по безлюдной улице. что-то все же поменялось / отдельное спасибо за крутой трек в конце от eilean mòr, люблю, когда музыка красиво дополняет, а потом еще и ассоциируется с самим кино / 🔦 лиза арсенова</t>
+  </si>
+  <si>
+    <t>29.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35574</t>
+  </si>
+  <si>
+    <t>так, теперь уже в диалоге с картозией узнали, что максим матвеев также является очень прилежным студентом школы продюсирования /</t>
+  </si>
+  <si>
+    <t>29.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35573</t>
+  </si>
+  <si>
+    <t>на улице услышали, что ФАНДОМ ФЕСТ объявил прогу киношных событий феста, делимся: даты: 10-11 октября, точка: москва, цска арена, на фесте выступят актеры и создатели шпионского экшена «черный шелк». глеб калюжный и чжэн ханьи вместе с авторами картины покажут эксклюзивные материалы, ответят на вопросы, расскажут о съемках и проведут автограф-сессию / на главной сцене представят фильм «по осколкам твоего сердца» — продолжение мелодраматического хита «твое сердце будет разбито» / артисты и создатели шестого сезона сериала «папины дочки» ответят на вопросы, поделятся эксклюзивами со съемок и представят интерактивную фан-зону / а на главной сцене пройдет презентация фильма «80 ударов в минуту». история о девушке, которая влюбилась в мужчину из своего сна и однажды увидела его фото в реальности / участники проекта «история его служанки» милана бру, матвей лыков, вероника журавлева, иван трушин, макар касаткин, нина калугина и екатерина хомчук поделятся эксклюзивными материалами по проекту и проведут автограф-сессию. дмитрий чеботарев и катя червова представят семейный фэнтези-блокбастер «волшебник изумрудного города. великий и ужасный» / ждем остальных подробностей 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>29.08.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35572</t>
+  </si>
+  <si>
+    <t>внезапно из разговора с сергеем минаевым узнали, что у максима матвеева есть бренд ювелирных украшений / loc. ЧТИВО ФЕСТ</t>
+  </si>
+  <si>
+    <t>29.08.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35570</t>
+  </si>
+  <si>
+    <t>ВЕТКА СИРЕНИ, 2к07, реж. павел лунгин / как нежно я люблю это кино! впервые смотрела его в четырнадцать — на уроке истории искусства фильм включила учительница, боготворившая музыку рахманинова. с тех пор с ним какое-то особое соприкосновение — теперь уже на первом ряду художки (по советам серёжи добротворского), на большом экране. но в этот раз «ветка сирени» звучит уже другим голосом / думала про серёжу и наташу. обо всей правильности и неправильности их родственной любви. хотя, наверное, всё-таки правильности в ней больше — среди всех женщин музыканта лишь наталья сатина могла защитить его от падения в пучину кризиса и депрессии. и сама крепко держалась за него / операторская работа — я просто умираю. в кадре повсеместно «картинный метод», о котором писал кракауэр: появляется то «прогулка» клода моне, то «странник над морем тумана» каспара давида фридриха, то «сирень» бориса кустодиева / после фильма слушала рахманиновский вокализ в метро. потрясающе! / 🤍 леся берсенёва</t>
+  </si>
+  <si>
+    <t>29.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35562</t>
+  </si>
+  <si>
+    <t>.. разместились в уютной компании / офигенно, присоединяйтесь 🪀 кино, музыка, искусство, литература, наблюдения за миром и человеком — всё, что формирует культурный ландшафт и даёт пищу для ума и чувств /</t>
+  </si>
+  <si>
+    <t>29.08.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35561</t>
+  </si>
+  <si>
+    <t>на улице – победители IV феста документального контента стриминговых платформ ОРИДЖИНАЛ+док : — «оригинальный документальный проект» — «мамонов. фильм. концерт» (кино1тв) / — «самый ожидаемый документальный проект» — «киностудия горького. главная роль» (кино1тв) / — «оригинальное режиссерское видение» — «диера. мягкий путь» (кинопоиск). реж. сардор кази / — «оригинальное операторское видение» — «диера. мягкий путь» (кинопоиск). операторы: максим арбугаев, александр красновский / — «оригинальная история» — «диера. мягкий путь» (кинопоиск), героиня — диера келдиерова / — «оригинальный герой» — «футбольная революция» (кинопоиск), герой — сулейман сиссе / — «оригинальная героиня» — «диера. мягкий путь» (кинопоиск) / — «оригинальная коллаборация» — «картотека. писатели. сшивание страны» (wink) / дипломами отмечены : — за концепт — «горбушка. сердце русского рока (okko) / — за искусство погружения в мир искусства — «амазонки русского авангарда. наталия гончарова» (start) / — «номинация инновация док» — «нейродок» кино mail (vk) / дипломами в «номинации инновация док» отмечены : — «тихие смыслы» — «мифы о гефесте. боге и стройотряде» / — спец приз «рг-медиа» — «горбушка. сердце русского рока» / — спец приз жюри сми — «горбушка. сердце русского рока» (okko) / — спец приз «за лучшую нано-презентацию» — кинопоиск / — также дипломом от жюри сми отмечен проект «амазонки русского авангарда. наталия гончарова» «за акварельную нежность и живые женские голоса» / *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>28.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35560</t>
+  </si>
+  <si>
+    <t>ХВАТКА, 2к26 реж. настя иващенко / loc. короче ff, когда нужно выбирать между любовью и долгом, когда нужно выбрать между «давай с нами» и «останься со мной», но выбора, по сути, и не останется / готовность сделать все ради своего любимого, ради будущего, а также полная готовность оставить все, вопреки своему желанию, и последовать за «давай с нами» / только поженились. только она стала женой, а он – мужем. и эта радость прерывается переживанием возможной утраты навсегда не только будущего, но и любви / короткий метр возвращает в стандартный кинематограф россии, где все не так радужно и можно найти несчастливый конец / хватка ухватила спецприз на фестивале, кстати / 🔦 лиза арсенова</t>
+  </si>
+  <si>
+    <t>28.08.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35559</t>
+  </si>
+  <si>
+    <t>отголоски с КОРОЧЕ ff – продолжаются: у нас утренник! завтра, 29 августа 10.00ч точка: кинотеатр «мир искусства» / собираемся утром, чтобы посмотреть и обсудить самые яркие короткометражки с авторами и участниками / в проге: — МОЛОЧНЫЕ РЕКИ, КИСЕЛЬНЫЕ БЕРЕГА, реж. поля земляная / — ХОЛОДНЫЙ ДУШ, реж. фереште амани / — НАПРЯЖЕНИЕ, реж. раиля каримова / — НОЧЕВКА, реж. давид сократян / фирменная выпечка masa-madre и кофе-фильтр уже входят в стоимость билета / билеты на утренник 🎫</t>
+  </si>
+  <si>
+    <t>28.08.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35558</t>
+  </si>
+  <si>
+    <t>кажется, мы стали забывать, как выглядит реально нишевое кино ИЗМЕНЫ, 2к15 реж. вадим перельман</t>
+  </si>
+  <si>
+    <t>28.08.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35557</t>
+  </si>
+  <si>
+    <t>ИНТЕРВЬЮ С ГЕНОЙ БЛИНОВЫМ Относиться к театру по приколу — возможно, один из самых серьёзных способов заниматься им. По крайней мере, так считает Гена Блинов, актёр театра (БДТ, «Невидимый театр», «ЦЕХ», «Блоха») и кино («Трасса», «За нас с вами», «Отпуск в октябре»). «...Всё, что ты делаешь, должно быть прикольным. Мне кажется, очень важно, когда сам удивляешься тому, что создаёшь». «...В театре и жизни всё происходит случайно и по приколу. Потом уже это превращается во что-то важное». «...Постоянно читал литературу, постоянно готовился к экзаменам. Практически не спал: было такое, что стоял в метро, ждал поезд, вдруг отключилось сознание, и я чуть не упал на рельсы. Несколько раз читал в метро стоя, но так клонило в сон, что из рук выпадала книга. Прикольное было время. Казалось, что трудом можно зацепиться за жизнь».. Но за этой фразой нет желания превращать профессию в шутку. Скорее, Гена пытается не дать творчеству стать рутиной: оставляет в нём место для случайности, риска и удовольствия от того, что интересно. В рамках Фестиваля петербургского кино мы взяли у Гены Блинова интервью. Поговорили о том, как он случайно и по приколу попал в театр, почему в культуре выживают только безумцы, а также о том, как найти свою творческую интонацию. ЧИТАТЬ ИНТЕРВЬЮ</t>
+  </si>
+  <si>
+    <t>28.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35555</t>
+  </si>
+  <si>
+    <t>о людях, которые продолжают делать своё дело, даже когда декорации уже едут им на голову, сроки закончились вчера, а здравый смысл первым покинул репетицию. о том, как из нехватки времени, денег и хоть какого-то плана собирается настоящее искусство. и о том, что театр, кажется, вообще всегда рождается примерно так: из паники, упрямства, таланта и чьей-то веры в то, что к премьере всё как-нибудь встанет на свои места / если бы театральный капустник однажды проснулся на бродвее, он выглядел бы именно так / «ПРИЗРАК МЮЗИКЛА, ИЛИ ЧТО ОПЯТЬ НЕ ТАК?» — редкий случай, когда полный сценический бардак работает как швейцарские часы. труппа маленького театра из семиозерска приезжает покорять москву и почти сразу получает задачу со звёздочкой: всего за сутки собрать собственную версию «ПРИЗРАКА ОПЕРЫ». продюсер тем временем продолжает менять условия, декорации живут своей насыщенной жизнью, артисты спорят, импровизируют и буквально руками удерживают спектакль, который рассыпается на ходу. в общем, обычный день в театре — только с песнями, сальто и угрозой окончательно потерять рассудок. и всё это в финале каким-то чудом не просто не разваливается, а вырастает в настоящее большое шоу / на сцене встречаются несколько десятков хитов из «ШАХМАТ», «ЧИКАГО», «КОШЕК», «НОТР-ДАМ ДЕ ПАРИ», «БАЛА ВАМПИРОВ», «МУЛЕН РУЖ!», «РОМЕО И ДЖУЛЬЕТТЫ», «ГАМИЛЬТОНА», «КРАСАВИЦЫ И ЧУДОВИЩА» и других мюзиклов. знакомые мелодии вытаскивают из привычных обстоятельств, переодевают в новые тексты, сталкивают лбами и превращают в одну большую музыкальную игру. знатоки жанра успевают ловить отсылки и подмигивания, но сдавать перед спектаклем экзамен по истории мюзикла точно не придётся: он отлично работает и сам по себе — как очень быстрая, очень музыкальная и действительно смешная комедия / главный спецэффект «ПРИЗРАКА МЮЗИКЛА» — сами артисты. и это не дежурный комплимент труппе: они правда поют так, будто от каждого номера зависит их дальнейшая судьба, танцуют, делают сальто, за секунду перескакивают из одного жанра в другой и с совершенно серьёзными лицами проживают самый обаятельный сценический апокалипсис сезона / особенно клёво, что внутри всей этой театральной каши чувствуется железная сыгранность. каждый сбой здесь рассчитан, каждая случайность отрепетирована, каждый летящий не туда предмет, кажется, прекрасно знает свою мизансцену. темп при этом не садится ни на минуту — спект всё время несётся вперёд и тебя утаскивает за собой / отдельный кайф — норм юмор. бесконечные правки, репетиционные срывы, разговоры о методе станиславского, артистические амбиции и вечная вера в то, что за оставшиеся несколько часов всё ещё можно спасти. спектакль смеётся над театром точно и довольно беспощадно, но никогда не зло. так шутить могут только люди, которые слишком хорошо знают эту профессию, чтобы продолжать её идеализировать, и слишком сильно любят, чтобы всерьёз над ней издеваться / вообще, «ПРИЗРАК МЮЗИКЛА» очень живой: он естественно дышит, правильно расставляет акценты, хорошо шутит и временами становится почти иммерсивным — но аккуратно, ровно настолько, насколько нужно его аудитории. особенно зрелищной получилась вторая часть. обычно бывает наоборот: в начале тебя подбрасывают, а потом спектакль постепенно сбавляет обороты / здесь же тебя всё время будто приподнимают ещё на пару сантиметров — и в какой-то момент окончательно поднимают, так что из зала ты уже выходишь на этом правильном энергетическом заряде. номера — и танцевальные, и вокальные — очень хорошие; всё живо, бодро, компактно. и при всей лёгкости здесь всё-таки есть смысл /</t>
+  </si>
+  <si>
+    <t>28.08.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35554</t>
+  </si>
+  <si>
+    <t>тссс.. приглашаем красиво и музыкально проводить лето вместе с квартирником СТУДИИ ДЕСЯТЬ! точка: секретное место на трехгорке; даты: 3 и 4 сентября 19.00ч / будем петь песни, читать переписку рильке и цветаевой, вспоминать лето и думать о наступившей осени / ребята обещали попозже рассказать о секретном месте, а пока мы знаем, что к студии десять присоединятся татьяна и пьер бурель / билеты на секретный французский вечер 🔦</t>
+  </si>
+  <si>
+    <t>28.08.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35553</t>
+  </si>
+  <si>
+    <t>родословная русского кино выглядит великолепно / часть II</t>
+  </si>
+  <si>
+    <t>28.08.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35552</t>
+  </si>
+  <si>
+    <t>ВСЕ В ТВОИХ РУКАХ, 2к26 / реж. рустам ильясов история, как и любая история о любви, запутана так, что ниточек не разобрать. в первой серии нам показали финал, и начало, оболочку истории, содержание запечатано в остальном сюжете. от этого стараешься присматриваться, как самый дотошный инстаграм-психолог анализировать, чтобы не пропустить все те трещинки, которыми покроется их связь / аня и ваня влюбляются друг в друга на свадьбе друзей в 2011 году. влюбляются, как положено мелодраме, с первого взгляда. но что-то не сложилось, сначала думается, убегает ваня, потом слишком разгоняется аня / то, что между ними, как килиманджаро, вроде-бы опасный вулкан, грозящий вот-вот развернуться, но так ни разу за всю свою вековую историю, не высвободивший лаву. возможно, чтобы сохранить все то хрупкое, что расположено у его подножия / почерк рустама ильясова угадывается с первых секунд: тут и монтаж, от которого не оторвешься на бытовуху, иначе что-то пропустишь, и диалоги живее всех живых. и музыка: концертный репертуар вани называется «хиты нашей молодости», все эти хиты мы слышим, почти без пауз, весь хрон серии / и чудесные саша бортич и денис прытков! если бы этого проекта не существовало, его точно нужно было придумать, такой дуэт. саша — от наивно нежного в офисно-деловой, и денис — от рока до хронической усталости / ждем, ждем остальные серии, чтобы таки понять, что между этими двумя было и станет / 🔦 настя ерохина</t>
+  </si>
+  <si>
+    <t>28.08.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35551</t>
+  </si>
+  <si>
+    <t>кстати, серёжа горошко в большой фарме выглядит офигенно /</t>
+  </si>
+  <si>
+    <t>28.08.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35550</t>
+  </si>
+  <si>
+    <t>ФЕСТИВАЛЬНАЯ НАПОМИНАЛА продолжается.. сегодня, 28 августа — последний день ОРИДЖИНАЛ+док: 11:00-14:00ч — биржа доков / 14:00-17.00ч — конкурсная прога — «сергей есенин. дело №89», реж. виталий андронюк / «женская тюрьма страшнее, чем кажется», реж. юрий барышев / «музыка судьбы. жизнь и кино исаака шварца», реж. алексей белов / «игры 2», реж. артем голенков / 17:00-19:00ч — биржа доков — «миры сознания», реж. ксения пчелинцева / «юрий клепиков. преодоление», реж. анна тугарева / 19:30-21:00ч — церемония награждения победителей феста, а в 22:00ч — показ фильма-победителя / детали и прога ОРИДЖИНАЛ+док 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>27.08.26 19:12</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35549</t>
+  </si>
+  <si>
+    <t>прикольно, что фокус у изображения БОЛЬШОЙ ФАРМЫ по краям размыт, и в центре остаётся только главный герой / и мы то ли в сказке, то ли во сне, то ли под действием чего-либо.. всё вокруг будто расплывается и теряет очертания / интересно, чем этот ход обусловлен /</t>
+  </si>
+  <si>
+    <t>27.08.26 18:23</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35548</t>
+  </si>
+  <si>
+    <t>28 августа 19:30 билеты тут 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>27.08.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35546</t>
+  </si>
+  <si>
+    <t>и да, ида галич здесь очень хороша. настолько органична в роли мии, что представить на её месте кого-то другого довольно сложно. будто роль с самого начала лежала где-то рядом с ней и просто ждала нужного момента. ида знает язык публичного человека изнутри: умеет одной улыбкой обратиться и к конкретному собеседнику, и сразу к огромной невидимой аудитории. в её героине одновременно считываются участие, сила, расчёт, уязвимость и та самая уверенность человека, которому привыкли верить. играет она очень точно и вопросов не вызывает / остальной каст тоже не существует просто фоном вокруг главной героини. ребята очень сыгранные, между ними есть нормальная живая химия, реплики не висят в воздухе, а отношения не приходится додумывать за сценаристов. чувствуется, что все находятся внутри одной истории, а не по очереди приходят в кадр отрабатывать свою сцену / и прикрепляю сюда личную мысль. чтобы желание, думаю, действительно сбылось, одной красивой формулировки всё-таки мало. нужна внутренняя готовность его получить. и когда эта готовность перестаёт быть мечтой и становится намерением, многое начинает складываться. один по-настоящему честный запрос может изменить очень многое: то, как мы смотрим на собственную жизнь, какие решения принимаем, что разрешаем себе и куда начинаем идти / возможно, именно это и есть настоящее чудо. не чьё-то вмешательство сверху, а момент, когда желание внутри человека набирает такую силу, что начинает менять реальность вокруг него. как бы пафосно это ни звучало, человеческая энергия — штука удивительная. мы сами ставим перед собой цели, совершаем выборы и иногда действительно творим вещи, которые ещё недавно казались совершенно невозможными / но перед этим хорошо бы расчистить внутри себя целый коридор из страхов и честно спросить себя: это вообще моё желание? я правда этого хочу? готов получить результат? смогу потом его унести? потому что иногда мы не получаем желаемого не из-за того, что мир к нам несправедлив, а потому что в глубине души нам нужно совсем другое. или потому что мы пока не готовы к той жизни, которая начнётся после исполнения мечты / и в этом, наверное, главная фишка ЧУДА. сериал довольно смело напоминает, что чудеса действительно случаются, но для этого нам не всегда нужны коучи, наставники и люди, обещающие провести к новой версии себя. иногда достаточно наконец услышать себя самого. потому что многое в нашей жизни существует благодаря нашему желанию или нежеланию, готовности или страху. и очень многое — действительно в наших руках / понятно, что ЧУДО — не какой-то внезапный шедевр, после которого нужно отменять все остальные сериалы. но смотреть его действительно интересно. он достаточно лёгкий, чтобы стать guilty pleasure, и достаточно умный, чтобы за это удовольствие не было стыдно /</t>
+  </si>
+  <si>
+    <t>27.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35545</t>
+  </si>
+  <si>
+    <t>не знаем, нужно ли писать, что сериал ЧУДО основан на реальных событиях, но мы все примерно понимаем, откуда растут ноги. да и вообще бизнесов, построенных на исполнении чужих желаний, сегодня столько, что хватило бы ещё на несколько сезонов / вообще это довольно хитрая штука: сериал рассказывает о людях, которые продают чудо, и при этом сам не пытается продать нам слишком простое объяснение происходящего. здесь нет мысли, что все коучи — обязательно мошенники, а люди, которые к ним идут, — поголовно дураки. потому что человек покупает чудо не только из-за наивности. иногда он просто устал, запутался, отчаялся и очень хочет, чтобы кто-нибудь наконец сказал ему, куда идти и что делать дальше. желательно ещё пообещав, что всё точно получится / и вот на этом построено хорошее, крепкое ядро сериала. ЧУДО довольно точно говорит о нашей готовности отдать кому-то ответственность за собственную жизнь, а потом предъявить этому человеку счёт, если исполненное желание оказалось совсем не таким, каким представлялось. потому что получить желаемое — ещё не значит стать счастливым. иногда мечта просто снимает красивую упаковку и показывает, что внутри всё это время лежали мы сами — со своими страхами, слабостями и нерешёнными проблемами / мы посмотрели практически весь сезон, и он правда оказался очень неплохим. не пустым, не глупым, без диалогов из картона и персонажей, которым хочется срочно выключить звук. здесь есть нормальные живые разговоры, понятные человеческие мотивы и мысли, которые не исчезают сразу после титров. сериал не требует от зрителя напряжённо работать лицом и делать вид, что перед ним великое искусство, но и не оставляет после себя ощущение съеденной на бегу сахарной ваты / конечно, иногда всё становится чуть прямолинейнее, чем хотелось бы. некоторые мысли проговаривают вслух, хотя мы уже всё поняли, а отдельные сюжетные решения видны немного раньше, чем, наверное, рассчитывали авторы. есть пара моментов, которые заставляют внутренне приподнять бровь. но в целом ЧУДО умеет удерживать баланс и не превращается ни в нравоучение, ни в большое телевизионное разоблачение с указкой /</t>
+  </si>
+  <si>
+    <t>27.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35544</t>
+  </si>
+  <si>
+    <t>завтра в летнем кинотеатре кион на стрелке смотрим три коротыша с короче ff / - ПСИХЕЯ, реж соня озерова - НОЧЕВКА, реж давид сократян - ХОЛОДНЫЙ ДУШ, реж фереште амани а после танцуем под сеты от саши бортич, захара чавкина и сони озеровой / билеты тут 🔦</t>
+  </si>
+  <si>
+    <t>27.08.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35543</t>
+  </si>
+  <si>
+    <t>29 августа предлагаем официально не отпускать лето до последнего / в предпоследние его выхи на хлебозаводе пройдет ЧТИВО ФЕСТ — большой фестиваль разговоров, музыки и людей, которых обычно приходится собирать по разным интервью, концертам и экранам. здесь всё случится за один день — с 12:00ч до 23:00ч / начнется всё с разговоров сергея минаева с героями ЧТИВА / в 13:00 — максим матвеев: про пол-лета в китае, «чужие деньги» и съемки большого «полдня» по стругацким / следом николай редькин будет прокладывать маршрут по музыке где-то между моррисси и «дайте танк (!)» / а в 15:00 николай картозия — человек, который умеет превращать идеи, людей и реалити в большие медийные явления, — поговорит с минаевым о своей внутренней кухне / а дальше разговоры постепенно уступят место музыке : на одной сцене — найк борзов, ZOLOTO, Uma2rman и «отпетые мошенники» / на другой — более новая и чуть более сумеречная часть нашего плейлиста: «диктофон», «бонд с кнопкой» и FEDUK, который сыграет с музыкантами и новые взрослые «веселые песни», и то, что мы уже давно знаем наизусть. плюс в 17:55 обещают секретного гостя — и пока действительно держат интригу / в общем, план на предпоследнюю субботу лета примерно такой: днем слушаем матвеева, редькина и картозию, к вечеру перемещаемся ближе к сцене, а заканчиваем всё где-то между FEDUK и коллективным «люби меня, люби» / 29 АВГУСТА / 12:00–23:00ч ХЛЕБОЗАВОД / НОВОДМИТРОВСКАЯ, 1 18+ /</t>
+  </si>
+  <si>
+    <t>27.08.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35541</t>
+  </si>
+  <si>
+    <t>П.И.Р, реж. александр андрияшкин дочери сосо / перфоманс, частью которого на два часа становится зритель (соучастник), посвящается практикам игнорирования реальности — когда вокруг становится слишком интенсивно, здесь вас научат, что приложить для облегчения боли. три правила: прислушаться, прочувствовать, присоединиться. не присоединиться не получится, даже не пытайтесь / упоительно / на самом деле, где-то ближе к кульминации спектакля, когда рацио совершенно полностью выдавливает чувствование, приходит мысль о том, насколько ужасно, что нам всем нужны эти практики сейчас. чтобы грамотно игнорировать происходящее вокруг, не соглашаться, обезопасить себя. а потом мозг отказывается выдерживать это неприятное осознание, и эмоции забирают права на просмотр, ровно как и спектакль, находясь в неразрывной связи со зрителем, становится более экспрессивным / важно понимать, что это не спектакль, это не сюжетно (по крайней мере, в привычном понимании сюжетности), это не «придти посмотреть». это именно что коллективный тренинг, два часа проживания и осознавания мира, чтобы после чуть увереннее стоять на ногах. потому что знаешь, что рядом тоже существует кто-то, кто тоже отчаянно игнорирует реальность / 🎬 настя ерохина</t>
+  </si>
+  <si>
+    <t>27.08.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35535</t>
+  </si>
+  <si>
+    <t>как далеко может зайти человек, чтобы утвердить свои права на чувства другого? как между самыми близкими возникает непримиримость именно там, где предполагается мир, и воцаряется жестокость там, где ожидается милосердие? / ЛИР реж. яна тумина, loc. театр ШАЛОМ / нелюбовь, состояние внутренней «бури» и путь от безумия к прозрению в трагедии шекспира исследует режиссёр / где-то в глубине, за лоскутами старого занавеса, различимы голоса — легендарных постановок «короля лира». или.. это прямо сейчас кто-то разыгрывает хрестоматийный сюжет? возможно, здесь, в самом теле театра, живёт пронзительный плач — это звучит голос соломона михоэлса в роли лира, плачущего над корделией / спецом для спекта театр ШАЛОМ подготовил карточки с причинами для просмотра, делимся / а следующие даты спекта: 19 сентября 19.00ч, 20 сентября 19.00ч – билеты билеты 🔦</t>
+  </si>
+  <si>
+    <t>27.08.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35527</t>
+  </si>
+  <si>
+    <t>иллюзия и реальность, вызовы, которые бросает нам жизнь, неизбежность и невозможность порой справиться с этими вызовами.. ЧТОБЫ НАМ ВСЕМ БЫЛО ХОРОШО И ПРЕКРАСНО / реж. марина брусникина – мастерская брусникина продолжает играть спект уже в первый осенний месяц: где? – театр практика, когда? – 3 и 4 сентября / тема поиска счастья заполнит на вечер все пространства театра, действие будет разворачиваться сразу на двух площадках, зритель окажется свидетелем событий в нескольких домах и подъездах / я не знаю современного автора, кто бы ещё дал нам такую палитру чудесных женских образов с их бесконечной мечтой о любви и счастье, с их иллюзиями, не совпадающими с реальностью, с их борьбой за свое видение счастья. все это так узнаваемо и точно! поэтому я опять обращаюсь к этому драматургу, с которым уже работала раньше, но не могу расстаться – марина брусникина / билеты билеты 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>27.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35526</t>
+  </si>
+  <si>
+    <t>.. ловим эстафету от OK! Mag и продолжаем марафон характер-постеров мульта «приключения мамонтенка. в поисках мамы» постером с aka пелагеей, голосом которой говорит и поет мама мамонтенка / передаем – маше и роберту 🫰🏼</t>
+  </si>
+  <si>
+    <t>27.08.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35524</t>
+  </si>
+  <si>
+    <t>на улице услышали, что сегодня день российского кино — любимого, честного, странного, живого, иногда неудобного, но всегда очень нашего / которое остаётся внутри отдельными кадрами, голосами, дворами, кухнями, дорогами и людьми. пусть оно и дальше говорит с нами на языке, который невозможно перепутать ни с каким другим 🤞🏼</t>
+  </si>
+  <si>
+    <t>27.08.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35523</t>
+  </si>
+  <si>
+    <t>не стало юрия цурило, актёру было 79 лет.</t>
+  </si>
+  <si>
+    <t>27.08.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35522</t>
+  </si>
+  <si>
+    <t>не стало юрия цурило, актеру было 79 лет.</t>
+  </si>
+  <si>
+    <t>27.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35521</t>
+  </si>
+  <si>
+    <t>целых четыре серии БОЛЬШОЙ ФАРМЫ вышли в okko / что называется, по-крупному / включаем!</t>
+  </si>
+  <si>
+    <t>27.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35520</t>
+  </si>
+  <si>
+    <t>ФЕСТИВАЛЬНАЯ НАПОМИНАЛА! ОРИДЖИНАЛ+док продолжается: сегодня, 27 августа – 11:00-12:00ч — конкурсная прога — «диера. мягкий путь», реж. сардор кази / 12:00-13:00ч — продолжение конкурса — «апага», реж. алексис пазумян / 13:00-14:00ч — «футбольная революция», реж. зиппи кимунду / 14:00-14:30 — время нетворкинга перед продолжением конкурса — 14:30-17:00 — конкурс! «русский милан. пермь», реж. григорий апаляйс / «приближение», реж. виталий догля, юлия шапошникова / «картотека. писатели. сшивание страны», реж. александр замыслов / 17:00-17:30 — нетворкинг, 17:30-21:00 — конкурсная прога! «эдуард лимонов», реж. наталия гугуева / «горбушка. сердце русского рока», реж. тимур федоров / а в 21:00 по 22:30 — спецпоказ / детали и прога ОРИДЖИНАЛ+док 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>27.08.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35519</t>
+  </si>
+  <si>
+    <t>мир спрятан во тьме, кто-то приходит с фонариком и раз-глядывает то, до чего может дотянуться. такой принцип сны без сновидений — блуждания по спрятанному внутри тьмы миру. там все есть, там столько всего, что не помыслить, выше всякого воображения. но нет освещения. появляется свет, появляются образы, а дальше сны... / из новой книги романа михайлова ПЕСНИ ДЖИНОВ /</t>
+  </si>
+  <si>
+    <t>27.08.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35518</t>
+  </si>
+  <si>
+    <t>доброе утро, улица</t>
+  </si>
+  <si>
+    <t>26.08.26 18:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35517</t>
+  </si>
+  <si>
+    <t>вне времени вне контекста вне сложностей - такой живой и такой наполненный любовью и смыслом / каждый найдет в нем что-то свое, что-то особенное.. то, что расшевелит внутри огонек / на улице услышали, что ЛЕТО БУДЕТ ОБЩИМ, 2к26 / реж. даниил меркулов – выходит в прокат в кинотеатрах москино / с 27 августа по 2 сентября, билеты и расписание показов тут 🔦 давайте проводим лето вместе / *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>26.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35516</t>
+  </si>
+  <si>
+    <t>57-й год. время надежд и искренней веры в то, что светлое будущее непременно наступит. советский спутник посылает звонкие сигналы, говоря миру: « мы здесь, мы шагнем еще дальше и выше» / вокруг течет жизнь приграничного портового города. громады иностранных кораблей приносят сюда незнакомые звуки, вкусы и запахи – пугающие и манящие.. / на улице услышали, что КОСМОС КАК ПРЕДЧУВСТВИЕ / реж. алексей учитель – возвращается на экраны в честь 75-летия алексея учителя / МОСКВА: 31 августа 20:00ч, каро октябрь, спикеры — кинокритик лариса малюкова и сергей кулешов / 1 сентября 19:00ч, зотов.кино, спикер — оператор фильма юрий клименко / 2 сентября 19:30ч, пионер, творческий вечер со сценаристом фильма александром миндадзе / 3 сентября 19:00ч, кинозал третьяковской галереи, творческий вечер и обсуждение фильма с алексеем учителем / 10 сентября 19:30ч, москино космос, фильм представит алексей учитель и актриса елена лядова / ПЕТЕРБУРГ: 31 августа 19:30ч, великан парк, спикер — кинокритик василий степанов / 2 сентября 19:00ч, ленфильм, спикер — доцент кафедры драматургии и киноведения спбгткит светлана семенчук / ЕКАТЕРИНБУРГ: 5 сентября 19:30ч, ельцин центр / билеты и полное расписание 🔦</t>
+  </si>
+  <si>
+    <t>26.08.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35513</t>
+  </si>
+  <si>
+    <t>сценарий — только повод к импровизации вместе с картонным салуном и через призму сверстали новый мини-выпуск-исследование о динаре асановой / ч/б здесь не просто эффект, а почти портрет самой асановой: внешняя хрупкость x очень сильный внутренний характер. она всегда точно знала, что хочет увидеть в кадре, но при этом оставляла внутри него место для свободы / актерам — импровизировать, сцене — случаться прямо во время съемки, сценарию — переставать быть инструкцией / неслучайно одна из самых известных формул асановой звучала так: «сценарий умирает — рождается кино» /</t>
+  </si>
+  <si>
+    <t>26.08.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35512</t>
+  </si>
+  <si>
+    <t>родословная русского кино выглядит великолепно / часть I</t>
+  </si>
+  <si>
+    <t>26.08.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35511</t>
+  </si>
+  <si>
+    <t>на улице услышали, что O-FEST пройдет в мск с 10-13 сентября / мы рассматриваем эксперимент как метод жизни и творчества – способ заново определить границы искусства и реальности, поэтому программа O-FEST основана на принципе «пространства вне рамок» – 4 дня фестиваля будут посвящены показу работ, которые выходят за пределы привычного киноопыта и не укладываются в знакомые категории / организаторами феста выступят анна далингер и станислав тихонравов – однокурсники и выпускники последней лаборатории режиссуры и операторского мастерства фреда келемена в мшнк / O-FEST – прямое продолжение работы тандема, в котором пересекаются игровые и неигровые практики, а также экспериментальный подход к повествованию и изображению / без необычного авторского голоса движение вперед невозможно. мы не хотим делать вид, что современность определяется датой премьеры или количеством внимания вокруг фильма. мы собирали кино, которое работает. кино, которое расширяет мышление и не даёт смотреть на мир по-старому / O-FEST рассматривает зрителя не как пассивного потребителя, а как соучастника художественного процесса. именно акт зрения, акт наблюдения и создаёт предкамерную реальность, а значит смотрящий по умолчанию является соавтором / детали O-FEST 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>26.08.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35500</t>
+  </si>
+  <si>
+    <t>ОРИДЖИНАЛ+док – вчера открыли / детали и прога тут 🔦</t>
+  </si>
+  <si>
+    <t>26.08.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35499</t>
+  </si>
+  <si>
+    <t>петербург - это город-декорация, город-сцена, где каждая линия фасада, каждый мост и каждый двор могут стать кадром. здесь рождается кино, которое невозможно снять больше нигде – это доказывает более чем столетняя история «ленфильма». фестиваль «огни большого города» призван стать новой точкой притяжения для всех, кто любит кино и любит свой город, который на несколько фестивальных дней станет кинозалом под открытым небом. мы приглашаем всех на наш фестиваль – приходите, смотрите, влюбляйтесь, творите.. запускаем РОЗЫГРЫШ с ОГНИ БОЛЬШОГО ГОРОДА ff: 1 место: 2 приглоса на закрытое меро – показ фильмов братьев люмьер в сопровождении оркестра, который будет 29 августа 16.00ч + эксклюзивный термос / 2 место: эксклюзивный мерч – шоппер и бандана / 3 место: дождевик с символикой феста / УСЛОВИЯ: – подписаться на улицу балабанова / – подписаться на канал ленфильма / – нажать УЧАСТВОВАТЬ / итоги: 29 августа 12.00ч 🫰🏻 Участников: 140 Призовых мест: 3 Дата розыгрыша: 12:00, 29.08.2026 MSK (завершён) Победители розыгрыша: 1. Елена Щербак - 5n7n2v 2. Eugenia Polyanina - 5n75ak 3. Al❤️‍🩹 - 5n3pu8</t>
+  </si>
+  <si>
+    <t>26.08.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35488</t>
+  </si>
+  <si>
+    <t>улица побывала на съёмках экранизации ВОЙНА И МИР / мы своими глазами увидели, как рождается «война и мир» сарика андреасяна. съёмки проходили в мраморном дворце, и это тотальное погружение в XIX век: роскошные костюмы, масштабные декорации, дух 1800-х. режиссёр сарик андреасян и сценарист алексей гравицкий сделали ставку на аутентичность. никаких современных «прочтений» — только философия толстого: судьба, история, природа человека. их задача не переосмыслить, а бережно воссоздать мир великого романа в его подлинном звучании / станислав бондаренко, героем которого является андрей болконский, подчеркнул: декорации и костюмы настолько точны, что он буквально проживал события наполеоновских войн / что ж, ждём премьеру! / /2027/ 🎬 вика балбышева 📷 вета с.</t>
+  </si>
+  <si>
+    <t>26.08.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35478</t>
+  </si>
+  <si>
+    <t>..единое МНОГОГОЛОСИЕ, в котором каждый герой чувствует неразрывную, глубокую связь со своими корнями. альманах приоткрывает дверь в реальность, существующую рядом, но почти неизвестную большинству из нас / документальный альманах о коренных малочисленных народах россии МНОГОГОЛОСИЕ запремьерится в рамках феста актуального научного кино / точка: музей «атом», время: 28 августа в 19:00 альманах объединяет пять документальных фильмов об удэгейцах, эвенках, абазинах, шапсугах и эвенах. через личные истории героев фильмы рассказывают о том, как сегодня сохраняются и меняются язык, семейная память, традиции и связь с местом, и как представители разных поколений сами определяют, что значит принадлежать своему народу: смотрим кадры со съемок одного из доков ЗАКОН ТАЙГИ, реж. маргарита зарюта – удэгейскому охотнику якову выпадает шанс сыграть дерсу узала - легендарного таёжного проводника из книги владимира арсеньева. для якова это не просто роль, а отражение его собственной жизни. он умеет читать следы, чувствовать лес и жить в согласии с ним. теперь его ждёт совершенно новый вызов - театральная сцена.. * после показа – обсуждение всех картин с создателями / вход бесплатный, по реге 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>26.08.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35477</t>
+  </si>
+  <si>
+    <t>дружба дружбой, а хороший текст сам себя не напишет / к премьере СОАВТОРОВ с егором корешковым, давидом сократяном и аней чиповской стартует литературный опен-колл — вместе с эксмо x читай-городом / тема максимально широкая: СОАВТОРЫ / можно написать про творческий дуэт, дружбу, любовь, общее дело, двух детективов-напарников, музыкантов или даже две нейросети, которые однажды решили захватить литературу. главное — чтобы внутри была история о том, что иногда что-то действительно важное получается только вдвоём / форма — рассказ объём — любой дедлайн — 5 октября, 00:00 по москве / работы принимаются через специальную форму / читать будет жюри, которое само знает о соавторстве чуть больше остальных: режиссёр фильма филлип ларс, сценарист павел кошелев, продюсеры катерина михайлова и иван кудрявцев, а также команда «леоны» / трое победителей получат мерч СОАВТОРОВ, боксы с книгами от «эксмо» и сертификаты «читай-города» на пополнение домашней библиотеки / итоги — 12 октября / а сам фильм СОАВТОРЫ выходит в прокат уже 10 сентября /</t>
+  </si>
+  <si>
+    <t>26.08.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35476</t>
+  </si>
+  <si>
+    <t>ФЕСТИВАЛЬНАЯ НАПОМИНАЛА продолжается: ОРИДЖИНАЛ+док, точка: киностудия горького – сегодня, 26 августа / 11:00-12:00ч — спецпоказ «службы солнца», реж. валерия семенчукова / 12:00-12:30ч — конкурсная прога — «все, что меня касается», реж. денис стецишин / 12:30-13:00ч — конкурсная прога — «дочки-матери. в пятнадцать», реж. наталья кадырова / 13:00-13:30ч — продолжение конкурсной проги, «амазонки русского авангарда. наталья гончарова», реж. георгий аваньян / 14:00-15:30ч — конкурсная прога уже в номинации инновация — увидим все от «тихих смыслов», реж. александра андронова, антон белоусов, до «паши техника. за кем стоит андеграунд», реж. владислав кузнецов / в 15:30ч — собираемся за круглым столом — «докреволюция: как технологии разрушают формат говорящих голов» / 18:30-19:00ч — спецпрезентация «четыре жизни петра мамонова», реж. павел лунгин / 19:00-20:30ч — конкурсная прога продолжается — «мамонов. фильм. концерт», реж. константин смилга / а в 20:30-21:30ч — биржа доков / насыщенно! прога и детали ОРИДЖИНАЛ+док 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>25.08.26 17:54</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35474</t>
+  </si>
+  <si>
+    <t>на улице услышали о проге новой одной шестой : с 29 августа по 3 сентября в екб пройдёт пятый международный фест дебютных фильмов «ОДНА ШЕСТАЯ». в конкурсе — игровые и документальные дебюты из россии, италии, франции, польши, японии, индии, таиланда, бельгии, нидерландов, хорватии, сингапура, израиля и других стран / в российской игровой проге — семь фильмов и довольно широкий диапазон того, каким сегодня может быть дебют / в МОТЫЛЬКАХ гели станкевич — старый маяк на берегу балтийского моря и борьба за место, которое герои считают своим. ТРУДНЫЕ ПАПЫ светланы самошиной начинаются с наследства, вместе с которым молодой женщине достаются семейные тайны и долги АСТЕРОИД-77F владислава дикарева отправляет трёх рабочих на далёкий астероид, а МЕЩЕРА владиславы найденовой уходит в фольклор, мистику и историю двух сестёр-близняшек из деревни, живущей по традициям начала XX века рядом — СЕМЬ ДНЕЙ СЧАСТЬЯ никиты давыдова, ДРУГОЙ МИР николая коваленко и ЖИЗНЬ ПОСЛЕ СМЕРТИ артёма дубры. семейная драма, фантастика, трагикомедия, взросление — фильмы совсем разные, но почти все так или иначе говорят о близких, страхе потери и попытке найти своё место / в международном игровом конкурсе — шесть премьер. среди них ПРОПАВШАЯ АРАБЕЛЛА каролины кавалли с крисом пайном, ПОТЕРЯННАЯ ЗЕМЛЯ акио фудзимото о брате и сестре из лагеря беженцев в бангладеш, а ещё фильмы из таиланда, индии и франции отдельно — документальное кино / нас ожидает ПИРУЭТ татьяны лимановой / ТАМ, ГДЕ ЖИВУТ ЛАСТОЧКИ катрины романовой отправляется на пинежье и пытается поймать уходящую культуру русского севера в дебютном кино особенно интересно именно это: человек ещё не успел научиться говорить «правильно» и поэтому иногда говорит прямо наотмашь / ОДНА ШЕСТАЯ ff — екатеринбург, 29 августа — 3 сентября /</t>
+  </si>
+  <si>
+    <t>25.08.26 17:49</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35473</t>
+  </si>
+  <si>
+    <t>сбиваться с толку очень полезно. только так можно посмотреть на этот толк с другой стороны / ЧУДО, 2к26 реж. полина власенко сергей дьячковский</t>
+  </si>
+  <si>
+    <t>25.08.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35471</t>
+  </si>
+  <si>
+    <t>о чем вы искренне мечтаете? вы хотите изменить свою жизнь? сегодня, прямо сейчас. каждую минуту думайте о своей мечте и она сбудется. мечтайте!</t>
+  </si>
+  <si>
+    <t>25.08.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35469</t>
+  </si>
+  <si>
+    <t>какую реакцию я ожидаю, когда принесла новую сплетню / loc. премьера ЧУДА</t>
+  </si>
+  <si>
+    <t>25.08.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35466</t>
+  </si>
+  <si>
+    <t>дарим 10 абонементов на юбилейный, двадцатый БОЛЬШОЙ ФЕСТИВАЛЬ МУЛЬТФИЛЬМОВ / в этом году один из главных анимационных фестов собрал 400 мультфильмов из 35 стран: полнометражные премьеры, новую российскую анимацию, авторские и документальные работы, сериалы, ретроспективы и классику, которую иногда хочется пересмотреть вместо всего нового / офлайн-фестиваль пройдет в москве с 23 октября по 2 ноября, а с 6 по 15 ноября вся программа переедет в онлайн и станет доступна по всей россии / итак, разыгрываем сразу 10 абонементов на онлайн-версию / чтобы участвовать: — подпишись на @ulizabalabanova — жми «участвовать» итоги — 1 сентября!</t>
+  </si>
+  <si>
+    <t>25.08.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35464</t>
+  </si>
+  <si>
+    <t>если доккино кажется вам самым свободным пространством для экспериментов – у нас хорошие новости / ФЕСТИВАЛЬНАЯ НАПОМИНАЛА! сегодня, 25 августа – старт ОРИДЖИНАЛ+док ff / за три года на ОРИДЖИНАЛ+ ДОК впервые были показаны «алексей балабанов. послесловие…», «история российских компьютерных игр», «бей первой!», «громко и нежно», «челюскин. задание императора», «земля виноделов» и десятки других проектов, позже ставших заметными релизами российских платформ / даты: 25-28 августа, точка: киностудия горького – 19:00ч – церемония открытия феста, легендарные песни из фильмов киностудии горького в исполнении евгения маргулиса и андрея державина / по приглосам / 19:45ч – фильм открытия, конкурсная прога / «киностудия горького. главная роль», реж. владимир кондрашов / по приглосам / прога и детали ОРИДЖИНАЛ+док 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>25.08.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35463</t>
+  </si>
+  <si>
+    <t>и это пока не весь список: кама гинкас работает над пьесой вольфганга борхерта НА УЛИЦЕ, ЗА ДВЕРЬЮ — историей человека, вернувшегося с войны. лиза бондарь обращается к сценарию ОКРАИНЫ петра луцика и алексея саморядова, а олег долин планирует перенести сюда ЗОЙКИНУ КВАРТИРУ, созданную в «класс-центре» / также идут переговоры с семёном александровским, алексеем морозовым, владиславом котлярским и другими режиссёрами / параллельно «внутри» возвращает свой лекторий и расширяет программу за пределы драматического театра. здесь снова будут проходить читки, лекции, презентации, кинопоказы, концерты и встречи / так что шестой сезон — это уже не просто новая афиша, а заметное расширение самого «внутри»: ещё одна сцена, новые команды и желание собрать в одном доме на казакова театр, кино, музыку и разговор о культуре / и судя по программе, внутри действительно будет тесно /</t>
+  </si>
+  <si>
+    <t>25.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35462</t>
+  </si>
+  <si>
+    <t>ВНУТРИ открывает шестой сезон — с новой сценой, большим списком премьер и программой, которая теперь заметно выходит за рамки только театра : 24 августа пространство на казакова, 8/3 стартовало в новый театральный год, а уже в ноябре запускает второй зал на 240 мест. в сезоне — виктор рыжаков, владислав наставшевс, алексей золотовицкий, филипп гуревич, мастерские юрия бутусова и виктора рыжакова, а рядом со спектаклями появятся лекции, читки, кинопоказы и концерты / собрали всё главное из программы : 3 сентября — ДНЕВНИК СОВЕТСКОГО АНДЕГРАУНДА виталия рождественского по книге олега цодикова «дневник о.ц.». дневниковые записи с середины 70-х до начала 90-х складываются в хронику позднесоветской жизни: семья, музыка, первые заработки, случайные встречи, ночные разговоры, поиск себя и появление независимой культуры / 16 и 17 сентября — ГОЛОВА константина стешика в постановке дениса парамонова. костя и палкин живут простой и не особенно благополучной жизнью, пока одна случайная встреча не превращает всё в историю о внезапно найденном смысле — если, конечно, он им не померещился. в ролях — эльдар калимулин, данил стеклов, ефим белосорочка и евгений харитонов / 1 октября — ПРОСРОЧКА нашей гетвы / режиссёр саша золотовицкий. баба рая приходит в мфц выяснить, почему перестали платить пенсию, и из абсолютно бытовой ситуации постепенно вырастает мистическая притча о душе между жизнью и смертью. бабу раю играет вера харыбина — для неё это дебют на сцене «внутри» / с октября сюда переезжает и «студия десять» — мастерская виктора рыжакова. первыми покажут ТРУ КРАЙ дениса хохрина в постановке алесии некрасовой — «плач о добре и о зле», где знакомые с детства образы пересобираются в попытке придумать новую модель мира. позже во «внутри» появятся СКАЗ О ПОТЕРЯННОЙ ЗЕМЛЕ и опера СЕКРЕТ БИ-ДУБИ-БУ / а главное изменение сезона случится в ноябре / «внутри» открывает новую сцену на 240 мест. первым спектаклем станет ШЕРЛОК ХОЛМС И ВСЕ-ВСЕ-ВСЕ антона фёдорова и театра «место», а следом туда переедет мастерская кудряшова со спектаклем Я — ГАМЛЕТ ОШИБКА татьяны тарасовой / там же получат вторую жизнь два спектакля «кудряшей»: ВРЕМЯ 21 светланы земляковой по роману ольги токарчук «правек и другие времена» и ПИКОВАЯ ДАМА романа шаляпина / 28–29 ноября на основной сцене — МЕЩАНСКАЯ СВАДЬБА брехта в постановке александра деветьярова. ранний брехт, в котором уже есть всё, что позже станет его театральным языком: очуждение, разрушение четвёртой стены и монтажный принцип / в декабре владислав наставшевс поставит на новой сцене ДВЕ РЕВЕККИ по михаилу кузмину. мистическая история о смерти, страсти и любовном четырёхугольнике интересна ещё и судьбой самого текста: повесть долго считалась утраченной, пока в 2к24 году её рукопись не нашли в московском архиве. к кузмину наставшевс уже обращался в спектакле гоголь-центра «кузмин. форель разбивает лёд» / тогда же на основной сцене появятся 33 СЧАСТЬЯ иры михеевой и компании 2sisters по мотивам пьесы олега богаева — история людей, которые всю жизнь прожили по инерции и только на самом её краю получают возможность начать всё заново / во второй половине января — СТУЛЬЯ ионеско в новом переводе александра давыдова. режиссёр — екатерина половцева, художник — эмиль капелюш. два старых актёра так долго играли мужа и жену, что в какой-то момент перестали различать, где заканчиваются их роли и начинается настоящая жизнь / дальше календарь такой: / февраль–март — МАМАША КУРАЖ / мастерская юрия бутусова, режиссёр егор ковалёв / начало марта — ОДНОМЕСТНАЯ КАНАВА петра вяткина / режиссёр виктор рыжаков / конец марта — ДРАКОН евгения шварца / режиссёр алексей золотовицкий / апрель — ЛОЛИТА по роману владимира набокова / режиссёр филипп гуревич /</t>
+  </si>
+  <si>
+    <t>25.08.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35461</t>
+  </si>
+  <si>
+    <t>ПРИЕЗЖАЯ, 1977 реж. валерий лонской</t>
+  </si>
+  <si>
+    <t>25.08.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35460</t>
+  </si>
+  <si>
+    <t>в его исполнении программа звучит невероятно и помогает мне кататься ❄️ .. тем временем юра озвучил новую новую произвольную программу дани глейхенгауза «гамлет»</t>
+  </si>
+  <si>
+    <t>25.08.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35459</t>
+  </si>
+  <si>
+    <t>поразительное свойство взрослых: понимать, как правильно, но делать наперекор / я поражалась этому, пока сама не поступила также, наверное, это был мой первый взрослый поступок – предательство.. на улице услышали, что ЧУЖОЙ ЗВОНОК / реж. светлана белкина - выходит в прокат 10 СЕНТЯБРЯ 2к26 / алексей чадов х светлана иванова х денис косиков х аля майер х максим сапрыкин – для героя это такое же ремесло, как для меня  – профессия актёра. наверное, в этом и кроется наше с ним сходство: игорь рассчитывает, что в будущем музыка станет делом его жизни. а на съёмках я больше опирался на себя во взаимоотношениях с главной героиней и вместе с режиссёром искал черты персонажа. все это время нам было очень весело: мы с коллегами постоянно шутили и разговаривали о важных вещах – денис косиков / начало нулевых. юная наташа разрывается между давлением рациональных родителей, решительно настроенных отправить дочь учиться на юриста, и своими мечтами о поступлении в академию художеств в петербурге. поверить в себя и пойти на риск ей помогает новенький одноклассник, одаренный музыкант игорь. молодые люди влюбляются друг в друга. спустя годы наташа и игорь сталкиваются на выставке, где выставляют картины наташи. эта встреча возвращает их память к той поре, в которой они были счастливы.. / во время съёмок я много думала о поступках своей героини наташи – и не всегда могла их понять. можно сказать, что именно взглядами на жизнь мы с ней и отличаемся, а вот искренность и открытость нас объединяют. однако в финале наташа придёт к пониманию, что в жизни всё не так просто и радужно — и порой даже страшнее, чем хотелось бы – аля майер / ф: катя зиновьева арты: алина герман *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>25.08.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35450</t>
+  </si>
+  <si>
+    <t>ты все время улыбаешься, потому что пытаешься понравиться или потому что такой счастливый? оооочень пристально, вглядываясь буквально в каждое мимическое движение героев, пересматриваем новую серию ХОЛОДА и что особенно приятно — ХОЛОД всё ещё держит планку, хотя уже подобрался практически вплотную к собственной сути. когда все карты понемногу оказываются на столе и, казалось бы, напряжению уже не за что цепляться, сериал каким-то образом продолжает его наращивать / ну, не докопаться, как честно, точно, собранно, тихо, без лишнего нажима. напряжение собирается практически из воздуха из пауз между словами, из взглядов чуть дольше положенного, из случайно дрогнувшего лица / и какие здесь диалоги. не написанные, а подслушанные будто. люди перебивают друг друга, недоговаривают, говорят не то, что чувствуют, прячутся за совершенно бытовыми словами — и от этого драматургия ощущается какой-то пугающе живой. она не ведёт тебя за руку, а просто затягивает внутрь / саша бабаскина.. это когда впечатало в диван, но изо всех сил пытаешься податься всем корпусом к экрану. вот это существование. мощно / вообще, да, удивительное физическое ощущение от просмотра: вроде сидишь на месте, а сам всё время чуть наклоняешься вперёд. как будто если приблизиться к экрану ещё сантиметров на десять, получится наконец рассмотреть то, что герои так старательно друг от друга скрывают / иии.. оп, и серия заканчивается / и чем ближе ХОЛОД подходит к своему нерву, тем меньше ему нужны громкие жесты. наоборот — всё становится тише, теснее, ближе. и от этого почему-то только сильнее хочется смотреть / я покупаю на рынке дешевом пластиковое сердце свое продавец обещал: не треснет от боли, не требует нежности и теплых слов /</t>
+  </si>
+  <si>
+    <t>24.08.26 17:59</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35441</t>
+  </si>
+  <si>
+    <t>светлана ходченкова, к ближайшему выходу «большой фармы» / для marie claire ф: данил головкин</t>
+  </si>
+  <si>
+    <t>24.08.26 17:57</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35440</t>
+  </si>
+  <si>
+    <t>у меня нет кнопки «отключить чувства»</t>
+  </si>
+  <si>
+    <t>24.08.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35432</t>
+  </si>
+  <si>
+    <t>государь несокрушимой воли, при котором россия укрепила суверенитет и заявила о себе как о великой экономической державе / — александр жаров на улице услышали, что стартовали съемки АЛЕКСАНДРА III — нового фильма исторического цикла «русь» / самое интересное здесь начинается с человека, который не должен был стать императором : александр был вторым сыном и к трону не готовился — наследником считался его старший брат николай. после смерти брата всё изменилось, а в 1881 году, после убийства александра II, он оказался во главе страны / именно этот момент — когда частная судьба становится историей — и оказывается в центре нового фильма «газпром-медиа холдинга» и 1-2-3 production / АЛЕКСАНДР III станет продолжением цикла, в который уже вошли ПЕТР I. ПОСЛЕДНИЙ ЦАРЬ И ПЕРВЫЙ ИМПЕРАТОР, ИМПЕРАТРИЦЫ, ЕКАТЕРИНА ВЕЛИКАЯ и АЛЕКСАНДР I / главную роль сыграет александр ильин-младший. марию федоровну играет аня завтур, александра II — александр лазарев-младший, молодого николая II — ден косиков / съемки в петербурге, причем история возвращается практически в свои настоящие декорации: зимний, александровский, екатерининский, гатчинский, строгановский, елагин и аничков дворцы, усадьба державина / худрук проекта — андрей кравчук (АДМИРАЛЪ, СОЮЗ СПАСЕНИЯ, ПЕТРА I и ИМПЕРАТРИЦ) / режиссером и оператором-постановщиком выступает филипп южанин / александра III называли царем-миротворцем: за тринадцать лет его правления россия не вела крупных войн. но, пожалуй, для кино куда интереснее другое противоречие его фигуры. человек огромного роста и физической силы, с репутацией сурового государя, внутри собственной семьи существовал совсем иначе. его брак с марией федоровной оказался редким для императорской истории союзом, который принято описывать не только как династический, но и как действительно близкий / и вот за этой границей — между человеком и монархом, семейной жизнью и государством, личным характером и историческим образом мы и будем наблюдать / андрей кравчук говорит, что в александре III воплотилась старая русская мечта о хозяине, который «придет и наведет порядок». создатели фильма собираются говорить о его представлении об особом пути россии, традиции, силе государства и той модели власти, которую он выстраивал после убийства отца / но хочется верить, что за всем этим масштабом останется место для самого человека, потому что история становится особенно близкой тогда, когда перестает быть параграфом из учебника / когда за портретом в тяжелой раме мы обнаруживаем живого человека, который любил, терял близких, боялся, принимал решения — и однажды получил судьбу, к которой его никто не готовил / ждем АЛЕКСАНДРА III именно таким /</t>
+  </si>
+  <si>
+    <t>24.08.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35421</t>
+  </si>
+  <si>
+    <t>легендарный мюзикл «ВАЛЬС БОСТОН» уже посмотрели больше 200 тысяч зрителей. и мы не раз приходили к нему в гости / в этот раз решили посмотреть на спектакль с другой стороны - заглянуть за кулисы и пройтись по местам, которые обычно остаются скрытыми от зрителей. экскурсия по мотивам мюзикла рассказывает не только его историю, но и актёрские байки, театральные традиции, а ещё историю реквизита, который искали на городских барахолках, чтобы в деталях воссоздать атмосферу 20-х годов прошлого века / здесь можно выйти на сцену театра и на несколько минут оказаться внутри спектакля, прожить его историю изнутри / и вот «ВАЛЬС БОСТОН» звучит уже совсем иначе. образы и герои, судьбоносные встречи и решения, которые меняют всю жизнь, вдруг становятся чуть ближе. за ними видишь уже не только историю, но и людей, которые с трепетом вдыхали жизнь в этот спектакль / а ещё говорят, что побывать на сцене мюзикла — к удаче. и если прошептать заветное «бостон», можно ощутить настоящую осеннюю магию.. / 🔦 neeebomore</t>
+  </si>
+  <si>
+    <t>24.08.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35414</t>
+  </si>
+  <si>
+    <t>я в правде хочу пожить / СЛАДКАЯ ЖИЗНЬ, 2к14 реж. андрей джунковский</t>
+  </si>
+  <si>
+    <t>24.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35413</t>
+  </si>
+  <si>
+    <t>чурсин в ОПГ просто не узнаваем, по-хорошему /</t>
+  </si>
+  <si>
+    <t>24.08.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35410</t>
+  </si>
+  <si>
+    <t>теперь у нас новая рубрика: отголоски короче ff – стоим в аэропорту, ожидая посадки на рейс, но мысленно до сих пор находимся во вчерашнем дне / за почти неделю была просмотрена месячная норма фильмов, разных-разных / пришло время говорить пока, но не прощаться! а мы ещё точно несколько дней будем собирать оставшееся с феста.. 📸 маша ушморова</t>
+  </si>
+  <si>
+    <t>24.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35404</t>
+  </si>
+  <si>
+    <t>ПАША, 2к26 реж. антон коломеец мне место есть, мне места нет / и кресло неудобное под солнцем, всё время кто-то пинает. ощущение, как-будто белая ворона танцует внутри тебя на цыпочках, всё время какое-то счастливое отчаяние / паша — это вот это тихое спокойствие, чистое человеческое счастье мелких несчастий в жизни, которого больше чем мы думаем. когда в каждой неудаче, неудобных родственниках, твоей неловкости столько света и любви, сколько есть в нас самих по ту сторону экрана / не про конфликт ради конфликта, не про рост или предательство. про очень живого человека, у которого есть друзья и семья, у которого нет взаимопонимания с окружающими, но есть единственное стремление —не делать зла. и как мы живём такими пашами, и как мы оказываемся лучше, чем мы сами о себе думаем / режиссёрский приём? главный, наверное, а может, и единственный — взять и направить большой фокус-пулер на все морщинки наших дней, семей, обид и сожалений и раствориться в их счастье и прекрасной неидеальности. абсолютная спокойная, гладкая любовь под тем солнцем, где всем место есть / 🎬 полина дзюбина</t>
+  </si>
+  <si>
+    <t>24.08.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35403</t>
+  </si>
+  <si>
+    <t>я провожаю своих друзей после пьянки до пяти утра / КОРОЧЕ ff, еще увидимся! /</t>
+  </si>
+  <si>
+    <t>24.08.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35401</t>
+  </si>
+  <si>
+    <t>хорошим быть сложно, средним — скучно, приходится быть плохим / ИЗМЕНЫ, 2к15 реж. вадим перельман</t>
+  </si>
+  <si>
+    <t>24.08.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35400</t>
+  </si>
+  <si>
+    <t>80 УДАРОВ В МИНУТУ, 2к26 / реж. гриша калинин, loc. короче ff - еще в мае в великом новгороде на кинорынке я очень захотела увидеть этот фильм, потому что он мне показался очень простым, легким, чего сейчас не хватает в кино. и так и оказалось / действительно, это прям незамысловатая сюжетная линия, сразу понимаешь, что к чему, финал становится понятным на середине фильма, но для меня тут это плюс, потому что мелодрамы и созданы для того, чтобы выдохнуть от смысловых картин (хотя я их тоже обожаю всем сердцем и душой). просто считаю, что такое тоже нужно / из раздела: сердцу не прикажешь, кого любить. женя встречает своего парня из снов, если без спойлеров, понимая, что любить можно по-настоящему только один раз даже после смерти / все строится вокруг музыки: петя – музыкант, поэтому большая часть фильма уделена именно музыкальным паузам, движению в такт / летним вечером посмотреть – отличный вариант, чтобы просто провести время с собой или с кем-то. ну я говорю тоже с женской точки зрения, больше для нас кино тут, девочки, такое цветочное / 🔦 лиза арсенова</t>
+  </si>
+  <si>
+    <t>24.08.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35399</t>
+  </si>
+  <si>
+    <t>если меня спросят, как выглядит доброе утро, я покажу этот отрывок: ПРИЕЗЖАЯ, 1977 реж. валерий лонской</t>
+  </si>
+  <si>
+    <t>24.08.26 00:05</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35398</t>
+  </si>
+  <si>
+    <t>неофициально закрыли КОРОЧЕ ff /</t>
+  </si>
+  <si>
+    <t>23.08.26 19:36</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35396</t>
+  </si>
+  <si>
+    <t>АКУСТИКА – победитель на КОРОЧЕ ff, прога коротких метров! название фильма, кстати, именно сейчас транслируется на медиафасаде на новом арбате / столица в прямом эфире узнает о короче ff и победителе, вау / а мы говорили..</t>
+  </si>
+  <si>
+    <t>23.08.26 19:26</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35394</t>
+  </si>
+  <si>
+    <t>это зумеры добрались до сцены /</t>
+  </si>
+  <si>
+    <t>23.08.26 19:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35384</t>
+  </si>
+  <si>
+    <t>короче, ещё вот в прямом эфире атмосфера закрытия КОРОЧЕ ff / пока мы ждем победителя проги коротких метров /</t>
+  </si>
+  <si>
+    <t>23.08.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35383</t>
+  </si>
+  <si>
+    <t>вещаем в прямом эфире: ЖИЗНЬ ПОСЛЕ СМЕРТИ – наш winner в проге полных метров, КОРОЧЕ ff!</t>
+  </si>
+  <si>
+    <t>23.08.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35381</t>
+  </si>
+  <si>
+    <t>АЛОХА!, 2к26 реж. семен шомин, loc. короче ff – эдуард узнает о том, что болен уже неизлечимо, кажется, что все закончено, но находится приятный собеседник – работ-доставщик. говорит ему «алоха», так он и остается другом по имени алоха / он становится для эдика больше, чем просто другом, а именно собеседником, тем, который может выслушать и вслушаться. на протяжении, возможно, последней ночи можно посмотреть взаимодействие живого и неживого, в котором больше жизни, чем в людях / эдик решается сказать ЛЮБЛЮ в последний раз, решается полежать на снегу в последний раз, решается подружиться с кем-то в последний раз. никто не знает, когда этот раз настанет / приятная картина о том, что нужно ценить время. не забывать, что последний раз наступает очень быстро и неожиданно. один из фаворитов из коротких метров на фесте / 🔦 лиза арсенова</t>
+  </si>
+  <si>
+    <t>23.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35373</t>
+  </si>
+  <si>
+    <t>ЛЕТО БУДЕТ ОБЩИМ! loc. кабаре шум / 📸 даша тимохина</t>
+  </si>
+  <si>
+    <t>23.08.26 16:52</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35371</t>
+  </si>
+  <si>
+    <t>пришли в кабаре шум.. а там ребята из ЛЕТА БУДЕТ ОБЩИМ /</t>
+  </si>
+  <si>
+    <t>23.08.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35365</t>
+  </si>
+  <si>
+    <t>прощались с калининградом, а совсем скоро будем прощаться и с фестом / собираемся на церемонию закрытия КОРОЧЕ ff! /</t>
+  </si>
+  <si>
+    <t>23.08.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35364</t>
+  </si>
+  <si>
+    <t>23.08.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35363</t>
+  </si>
+  <si>
+    <t>loc. берег моря на КОРОЧЕ ff / мы редко видимся редко видимся с морем мы смутно помним, как пахнут волны и треплет волосы бриз мы редко видимся, редко видимся с морем — давай устроим ему сюрприз — дайте танк (!) / 🎬 леся берсенёва</t>
+  </si>
+  <si>
+    <t>23.08.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35355</t>
+  </si>
+  <si>
+    <t>посмотрите есть же что-то общее у юры борисова и саши михайлова</t>
+  </si>
+  <si>
+    <t>23.08.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35353</t>
+  </si>
+  <si>
+    <t>мы тут подумали, что на короче фесте нам надо было начать вести счетчик с количеством фильмов, где фигурирует бандитизм или где сюжет запускается из-за того, что кто-то умер / интересно, сколько бы вышло.. /</t>
+  </si>
+  <si>
+    <t>23.08.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35352</t>
+  </si>
+  <si>
+    <t>реакция зала на коротыш давида сократяна, НОЧЕВКА: loc. короче ff /</t>
+  </si>
+  <si>
+    <t>23.08.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35347</t>
+  </si>
+  <si>
+    <t>в последний день КОРОЧЕ ff делюсь заметками и наблюдениями: — завтраки в отеле мотивируют просыпаться в 9 утра сильнее, чем утренние показы / — хочешь пообщаться с представителями индустрии, иди в лобби отеля в час ночи, они все там / — смотреть 7 коротышей подряд тяжелее, чем 2 полных метра / — пойти купить булку в пятерочке во время вечеринки на пляже — лучшее решение (а вот выпить коктейль с водкой — наоборот…) / — самое любимое и крутое на фестивалях — наблюдать, как после показов для фильмов запускаются свои новые процессы. к режиссерам подходят, делятся впечатлениями, предлагают помощь в продвижении. картины наконец начинают свою жизнь и это прекрасно / 🎬 маша ушморова</t>
+  </si>
+  <si>
+    <t>23.08.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35341</t>
+  </si>
+  <si>
+    <t>ЛЕТО БУДЕТ ОБЩИМ, специальные показы: 25 АВГУСТА летний кинотеатр alfa only, дк кристалл 26 АВГУСТА кинопорт, северный речной вокзал 28 АВГУСТА мамм 29 АВГУСТА зотов. кино 2 СЕНТЯБРЯ москино чтиво З СЕНТЯБРЯ еврейский музей и центр толерантности 6 СЕНТЯБРЯ дк рассвет 12 СЕНТЯБРЯ кинозал инженерного корпуса третьяковской галереи билеты в лето 🔦</t>
+  </si>
+  <si>
+    <t>23.08.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35332</t>
+  </si>
+  <si>
+    <t>где-то между показами и сном нашелся час на прогулку / точка: калининград, точнее: короче ff –</t>
+  </si>
+  <si>
+    <t>23.08.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35324</t>
+  </si>
+  <si>
+    <t>немного больше моря с короче ff, это не канны'00, это калининград'26 / 📸 лиза арсенова</t>
+  </si>
+  <si>
+    <t>23.08.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35323</t>
+  </si>
+  <si>
+    <t>23.08.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35322</t>
+  </si>
+  <si>
+    <t>никогда больше никуда не бежать. стать той, которая только зажигается и ещё не знает, сгорит или нет.. но теперь я знаю: я хотела бы сгореть. красиво. всем назло / ДЕВОЧКИ УЧАТСЯ БРИТЬСЯ, 2к26 / реж. оля панкратова – закрыли прогу полных метров! loc. короче ff /</t>
+  </si>
+  <si>
+    <t>22.08.26 21:42</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35320</t>
+  </si>
+  <si>
+    <t>ведьмин шабаш тоже был /</t>
+  </si>
+  <si>
+    <t>22.08.26 21:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35316</t>
+  </si>
+  <si>
+    <t>это playlist приехал в калининград нас развлекать / loc. КОРОЧЕ ff</t>
+  </si>
+  <si>
+    <t>22.08.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35299</t>
+  </si>
+  <si>
+    <t>короче, ЛЮДИ! 📸 лиза арсенова</t>
+  </si>
+  <si>
+    <t>22.08.26 18:17</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35297</t>
+  </si>
+  <si>
+    <t>БОЛЬ / реж. оксана дегтярева, loc. КОРОЧЕ ff, за 17 минут можно наблюдать переход от состояния злости к принятию и примирению / стендап заканчивается собственной драмой, в которой образовывается не только любовный треугольник, но и комментатор в виде нетрезвой женщины / сначала – скандальное шоу, встреча с бывшим, шутки про хинкали, потом – танцы в клубе, встреча с самой собой, шутки про «встретимся через год на этом же месте», что, наверное, и не случится / больше о том, что надо отпускать прошлое, впускать жизнь / 🔦 лиза арсенова</t>
+  </si>
+  <si>
+    <t>22.08.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35296</t>
+  </si>
+  <si>
+    <t>«ВРЕМЕНА ЛЮБВИ» в первом зале октября / крепкое авторское, всё, как мы любим / 28 августа 19:30 билеты билеты билеты *при инфоподдержке @ulizabalabanova 📹 юля мурашова</t>
+  </si>
+  <si>
+    <t>22.08.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35294</t>
+  </si>
+  <si>
+    <t>ФЕЙК, 2к26 / реж. алексей кузмин-тарасов как всё перевернулось и переигралось в последних двух эпизодах. история про киберсталкинг стала тонким и очень аккуратным, но не менее динамичным, высказыванием про сосуществующие нелюбовь и желание любви / страх — основной герой. интересно было наблюдать трансформацию: от страха неизвестности, неясности, незащищённости до ужаса от самого близкого во всех смыслах человека / здесь всё работает на ощущенческом уровне, что в этом сериальном году точно редкость. напряжение и желание разобраться не покидают до сказанного следователем «нашли». действительно, нашли: и сталкера, и проблему, и нелюбовь, и правду, которую было так тяжело сказать раньше / получилось цельно и подробно про людей. и это самое ценное. ведь нам в кино нужны мы сами. у «фейка» с этим всё в порядке. из социально-важной истории вырулили в общечеловеческую, да как филигранно / финальные титры под трек «как хорошо» бомбы-октябрь — слишком талантливый ход! 🔦 лиза ч.</t>
+  </si>
+  <si>
+    <t>22.08.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35293</t>
+  </si>
+  <si>
+    <t>новости с КОРОЧЕ ff: посмотрели мы 80 УДАРОВ В МИНУТУ гриши калинина только что, пишем заметку сразу и смело говорим, что это очень хорошо, светло и нежно / история проста, смотрится очень легко, наблюдаешь за героями с любовью, слушая любимые треки сироткина / обязательно смотреть, когда хочется ощутить хотя бы что-то в этом не таком уж романтичном мире / ps: мелодрамы снимать сложно, но тут БЫЛО!</t>
+  </si>
+  <si>
+    <t>22.08.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35291</t>
+  </si>
+  <si>
+    <t>ф: женя брик / в оттепели, 2к13</t>
+  </si>
+  <si>
+    <t>22.08.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35284</t>
+  </si>
+  <si>
+    <t>было бы кощунством не выложить закат в цвете.. только посмотрите /</t>
+  </si>
+  <si>
+    <t>22.08.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35276</t>
+  </si>
+  <si>
+    <t>пётр фёдоров соня аржаных тихий свет / quiet light dir. николай коваленко dop. даниил кононов</t>
+  </si>
+  <si>
+    <t>22.08.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35275</t>
+  </si>
+  <si>
+    <t>мы сегодня походу нашли победителя в коротышах короче ff: «АКУСТИКА» прям хороша</t>
+  </si>
+  <si>
+    <t>22.08.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35274</t>
+  </si>
+  <si>
+    <t>29 августа / ДК «рассвет» / НЕПОКОЙ полнометражная анимация леонида шмелькова — загадочная, тревожная и очень смешная в самых неожиданных местах / герой НЕПОКОЯ застревает в провинциальной гостинице, из которой один за другим исчезают постояльцы. пространство будто постепенно сжимается вокруг него, выхода всё меньше, а происходящее становится всё абсурднее / * к этому моменту НЕПОКОЙ уже успел стать самым кассовым российским мультфильмом 18+ в истории / «это история про то, как человек попадает в обстоятельства, которые он не может изменить и из которых не может выбраться. это чувство запертости, когда пространство вокруг тебя сжимается. тем не менее мы старались сделать кино, полное абсурдного юмора, потому что иногда смех — единственный способ справиться с непокоем. в фильме есть ощущение тревоги, ловушки и одновременно много любви, кусочки радости и счастья, которые особенно важны. так я вижу жизнь, где ужасное и прекрасное сидят на соседних стульях» — леонид шмельков 29 августа встречаемся в рассвете и садимся между ними /</t>
+  </si>
+  <si>
+    <t>22.08.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35264</t>
+  </si>
+  <si>
+    <t>короче, вчера было МОРЕ! loc. короче ff / 📸 лиза арсенова</t>
+  </si>
+  <si>
+    <t>22.08.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35263</t>
+  </si>
+  <si>
+    <t>НАПРЯЖЕНИЕ, реж. раиля каримова, loc. КОРОЧЕ ff / герои французских фильмов курят сигареты — во имя искусства можно всё. новая волна захлебнула, вдохновила, взбодрила. но электрик олег — не мишель пуакар, а преподавательница ольга — почти патрисия франкини / она включила свет — электрик и не нужен больше, умер. теперь она — бельмондо. и с ней французский рэп, мат и табачный дым / 🔦 леся берсенёва</t>
+  </si>
+  <si>
+    <t>22.08.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35261</t>
+  </si>
+  <si>
+    <t>кино прекрасно тем, что в казино мне играть скучно — кино гораздо азартнее, гораздо больше адреналина. риски действительно большие: и финансовые, и творческие, и репутационные / кино — дорогое дело, и если деньги не возвращаются, следующий фильм просто не сделаешь. поэтому деньги тоже нужно любить — как часть фильма, как инструмент. я их ощущаю чувственно, как нечто необходимое: есть актеры, есть камера, а есть деньги — они тоже творят в кино чудеса. когда еще была пленочная кинематография, пленку проявляли в химических растворах, я говорил, что деньги — это сульфат натрия: один из ингредиентов, необходимых для проявки. без него ничего не получится / это просто сульфат натрия — не нужно относиться к деньгам с нездоровым интересом, но нужно их любить, потому что они дают часть этого кино, помогают все это воплотить / сергей сельянов</t>
+  </si>
+  <si>
+    <t>21.08.26 22:38</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35260</t>
+  </si>
+  <si>
+    <t>продолжение «ПОКА НЕБО СМОТРИТ» на тусовке КОРОЧЕ ff х playlist /</t>
+  </si>
+  <si>
+    <t>21.08.26 19:18</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35258</t>
+  </si>
+  <si>
+    <t>я и «дам шанс убогому» /</t>
+  </si>
+  <si>
+    <t>21.08.26 18:17</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35256</t>
+  </si>
+  <si>
+    <t>loc. КОРОЧЕ ff любовь /</t>
+  </si>
+  <si>
+    <t>21.08.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35253</t>
+  </si>
+  <si>
+    <t>оффтоп: в русском кино офисная одежда давно работает не хуже диалогов — по костюму людмилы прокофьевны в СЛУЖЕБНОМ РОМАНЕ мы понимаем её ещё до того, как она успевает стать «мымрой». у кати тихомировой из МОСКВА СЛЕЗАМ НЕ ВЕРИТ строгий гардероб уже говорит о статусе, собранности и новой жизни. вообще костюм в кино почти никогда не бывает просто одеждой, он помогает сыграть героя ещё до первой реплики / а если представить, что героини русского кино сегодня утром собирались бы не на съёмочную площадку, а в офис, их гардероб выглядел бы примерно так : «телодвижения» выпустили капсулу ОФИС КАК ПОДИУМ — современную версию делового костюма, в которой рабочий день можно воспринимать как собственное расписание выходов / семь ключевых вещей, которые можно собирать и пересобирать всю рабочую неделю. из главных ролей — асимметричная миди с вырезом, укороченные жакеты с шарфом, струящиеся ткани и элементы бельевого стиля / в общем, если когда-то главным офисным архетипом была «мымра», то теперь у неё появился серьёзный конкурент — офисная сирена : потому что костюм всегда немного роль. особенно тот, в котором проводишь пять дней в неделю. в общем, если офис — это сцена, то гардероб уже готов / коллекция ОФИС КАК ПОДИУМ — на сайте «телодвижений» /</t>
+  </si>
+  <si>
+    <t>21.08.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35251</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Axiom FM (@axiomfreq) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>21.08.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35250</t>
+  </si>
+  <si>
+    <t>ВСПЛЕСК, реж. алиса полунина, loc. КОРОЧЕ ff / без слов пространство расширялось. удивительно, какой долгий поцелуй, ну просто удивительно — рекордный по длине в этой одинокой палатке на берегу одинокой реки, которой даже не видно во всей этой любви и страсти внезапный всплеск, страх, разрыв тел. и вода стала солёной, поцелуй прервался кто-то в зале крикнул «браво» / 🔦 леся берсенёва</t>
+  </si>
+  <si>
+    <t>21.08.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35249</t>
+  </si>
+  <si>
+    <t>посмотрели мы сегодня Ё, реж. евгений акентьев, на КОРОЧЕ ff / вот вам кадры из фильма, кстати / гравити фолз, 1 сезон, серия 7 /</t>
+  </si>
+  <si>
+    <t>21.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35248</t>
+  </si>
+  <si>
+    <t>киночитка №4 гена блинов /</t>
+  </si>
+  <si>
+    <t>21.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35239</t>
+  </si>
+  <si>
+    <t>из жизни на КОРОЧЕ ff / точка: калининград, день 4!</t>
+  </si>
+  <si>
+    <t>21.08.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35238</t>
+  </si>
+  <si>
+    <t>наблюдаем, как музыка становится помощью / 5 сентября на «хлебозаводе № 9» впервые пройдёт благотворительный bereza fest — в поддержку приюта «дом милосердия» / с полудня и до позднего вечера — диджей-сеты, лекторий, маркет локальных брендов и концерты петра налича, romanovskaya (ex. cream soda), «сестрёнки», white punk и секретного гостя, имя которого пока держат в тайне / «дом милосердия» работает при фонде русская берёза с 2009 года. здесь временно живут преимущественно дети, чьи родители проходят лечение или реабилитацию и пока не могут о них заботиться. главная задача дома — помочь сохранить семью и не допустить социального сиротства / сама «русская берёза» уже 21 год поддерживает малоимущие многодетные семьи, детей-сирот и одиноких людей с инвалидностью по всей стране / все средства, собранные на фесте, направят на нужды жителей приюта и оплату аренды дома / 5 сентября 12:00–22:00ч хлебозавод № 9</t>
+  </si>
+  <si>
+    <t>21.08.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35237</t>
+  </si>
+  <si>
+    <t>ДРУГ, 2к26 / реж. марина калецкая / loc. КОРОЧЕ ff мне кажется, эта история знакома всем нам. каждый сможет вспомнить того самого друга, с которым всё могло случиться, но не случилось / маша и паша переживают общую трагедию, которая вновь катализирует их взаимодействие. и, начиная с этого момента, мы видим, как они постоянно сталкиваются, притягиваясь друг другу. но обстоятельства и внутренние тараканы снова и снова не дают им быть вместе / на экране мы видим жизнь: скрытую в деталях и нюансах, очень непростую, но искреннюю. и потому к ней легко подключиться / история рассказана тихо и четко. будто глазами человека, который уже прожил все это и смирился с фактом неслучившегося / из зала ты выходишь, посмотрев идеальный пример тревожно-избегающего типа привязанности. а еще с чувством сострадания к главным героям. искренне жаль, что всё случилось так, как случилось / но такова жизнь / 🎬 маша ушморова</t>
+  </si>
+  <si>
+    <t>21.08.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35236</t>
+  </si>
+  <si>
+    <t>ЛЕТО БУДЕТ ОБЩИМ 🔦</t>
+  </si>
+  <si>
+    <t>21.08.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35235</t>
+  </si>
+  <si>
+    <t>ФЕСТИВАЛЬНАЯ НАПОМИНАЛА: ОРИДЖИНАЛ+ДОК объявил прогу / точка: киностудия горького, время: 25-28 августа 2к26 – что в конкурсе? — «киностудия горького. главная роль» / реж. владимир кондрашов; — «мамонов. фильм. концерт» / реж. константин смилга; — «эдуард лимонов» / реж. наталия гугуева; — «амазонки русского авангарда. наталия гончарова» / реж. георгий аваньян; — «приближение» / реж. виталий догля, юлия шапошникова; — «горбушка. сердце русского рока» / реж. тимур фёдоров; — «игры 2» (второй сезон цикла «история российских компьютерных игр») / реж. артём голенков; — «музыка судьбы. жизнь и кино исаака шварца» / реж. алексей белов; — «картотека. писатели. сшивание страны» / реж. александр замыслов; — «всё, что меня касается» / реж. денис стецишин; — «диёра. мягкий путь» / реж. сардор кази; — «апага» / реж. алексис пазумян; — «футбольная революция» / реж. зиппи кимунду; — «актерские династии» / реж. алексей абрамов; — «русский милан. пермь» / реж. григорий апаляйс; — «сергей есенин. дело #89» / реж. виталий андронюк; — «женская тюрьма страшнее, чем кажется» / реж. юрий барышев; — «детские браки в малави» / реж. наталья кадырова прога и детали с ОРИДЖИНАЛ+ДОК 🔦 *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>21.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35234</t>
+  </si>
+  <si>
+    <t>второй день на КОРОЧЕ ff делаем вид, что пришли смотреть коротыши, а не на петю фёдорова /</t>
+  </si>
+  <si>
+    <t>21.08.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35228</t>
+  </si>
+  <si>
+    <t>ЗАРАЖЕННОЕ СЕМЕЙСТВО / loc. XVII чем можно заразиться? может, вирусом? или какой-нибудь другой болезнью? / герои данной постановки заражаются другими вещами / сын «заражается» реформистскими идеями от своего преподавателя / дочка и гувернантка заражаются любовью к одному и тому же человеку / в связи с этими «заражениями» в семье начинают происходить конфликты: сын ругается с отцом, мать ругается с дочерью, дочь ругается с гувернанткой, гувернантка ругается с прислугой, прислуга ругается с учителем, учитель ругается с сыном / таким образом, выходит, что вся семья оказывается в круговой поруке вечных ссор / каждый из них живет в своей голове, со своим мироощущением, не замечая чувств своих же домочадцев / иногда нужно посмотреть на такие семьи, чтобы хотя бы для себя понять, что твоя семья не самая худшая / есть семьи и похлеще / 🤍 борисова саша</t>
+  </si>
+  <si>
+    <t>21.08.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35221</t>
+  </si>
+  <si>
+    <t>разреши себе мечтать, разреши быть собой ты в своей жизни самый главный герой в самый пасмурный день будь сам себе солнцем если погаснут и солнце, и звёзды шагай и не бойся, ты сам себе солнце улица балабанова x выслушать: фестиваль петербургского кино / точка: невидимый театр / 📸: лена болотнова</t>
+  </si>
+  <si>
+    <t>21.08.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35220</t>
+  </si>
+  <si>
+    <t>ЖИЗНЬ ПОСЛЕ СМЕРТИ, 2к26 / реж. артем дубра loc. КОРОЧЕ ff как сказал режиссер, представляя свой фильм, это инструкция по тому, как организовать похороны. тема табуированная, для многих неприятная, но всем нам так или иначе знакомая / когда ты сталкиваешься с подобной трагедией впервые, когда ты впервые вынужден быть тем самым человеком, который звонит родственникам, организует поминки и собирает справки, ты быстро выясняешь, что всё это непросто. оказывается, никто никогда не объясняет этот процесс — ни в школе, ни среди близких / здесь тема смерти показана не так, как мы привыкли её обсуждать (и проживать). здесь нет холодной боли и шока от произошедшего. и я считаю, что такой язык — это правильный выбор. мне было даже радостно слышать смех в зале. потому что слез хватало и в жизни / история повествуется глазами человека, чья трагедия случилась 2 года назад. поэтому мы видим эту ситуацию с другой перспективы: первые эмоции улеглись, остался лишь опыт и тоска по человеку, которого больше нет. и зритель уходит из зала с теплой грустью, воспоминаниями о близких и своей личной истории / так, как будто и должно быть / вот такие немного полярные мнения у нас на улице случились / 🎬 маша ушморова</t>
+  </si>
+  <si>
+    <t>21.08.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35216</t>
+  </si>
+  <si>
+    <t>летний лёня тележинский в объективе даши тимохиной 🪻 для ОК! Mag /</t>
+  </si>
+  <si>
+    <t>20.08.26 21:37</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/35215</t>
+  </si>
+  <si>
+    <t>самым первым тейком после просмотра первой серии ФЕЙКА была мысль не про героиню, и не про сталкера. а про героя эльдара калимулина — её парня. уже тогда он казался нам слишком неоднозначным. не в смысле «ставим на него, он и есть сталкер» — нет. мы как раз этого не говорили. мы говорили о другом: персонаж явно не такой простой, каким хочет казаться, роль для эльдара очень нетипичная — в самом хорошем смысле — и в какой-то момент здесь обязательно что-то произойдёт. какой-то твист нас точно ждёт. спойлер: дождались. и потом, в начале августа мы писали: «искать одного конкретного виновника — ложный след. зло здесь не имеет одного лица» и вот что поразительно: мы начали говорить про ФЕЙК с эльдара — и эльдаром ФЕЙК, по сути, закончился. даже не сталкером. потому что сама разгадка личности сталкера в финале становится уже не самым главным сюжетным событием. нам её дают чуть раньше, оставляют время принять и осмыслить, а настоящий финальный фокус неожиданно смещается на самого близкого к рите человека. на того, кто всё это время пытался её защищать. в какой-то момент у этого вроде бы хорошего человека — возможно, из-за синдрома спасателя, возможно, из-за накопившегося напряжения и невозможности дальше выдерживать происходящее — просто сносит крышу. не хочется даже говорить, что он буквально «сходит с ума»: интереснее то, как постепенно ломается человек, который вроде бы находился по правильную сторону этой истории. и именно на нём в итоге остаётся камера. на нём остаётся фокус. вот это, честно говоря, поразило до глубины души. будет нескромностью сказать, что мы всё угадали. хотя какое-то движение этого персонажа почувствовали ещё в первой серии. и, кажется, почувствовали не потому, что ФЕЙК сделан банально или слишком очевидно. и даже не потому, что действует коллективное бессознательное или у нас запредельная насмотренность. скорее наоборот — потому что сериал достаточно хорошо сделан. в первую очередь драматургически. здесь действительно хорошо прописаны герои. почти каждый в какой-то момент может показаться подозрительным, и долго сложно уверенно сказать, кто именно стоит за сталкингом. можно было буквально ткнуть пальцем в небо — и, спойлер, попасть в улю. само раскрытие, возможно, не самый невиданный сценарный ход в истории триллеров, но оно работает: не выглядит ни глупым, ни случайным, ни притянутым за уши. когда всё складывается, логика происходящего считывается. но самое приятное здесь даже не в том, что удалось что-то предугадать. мы специально не читали чужие отзывы, и поэтому это стало каким-то очень радостным зрительским открытием: будто в определённый момент ты вдруг смыкаешься с командой сериала. понимаешь, что прошёл вместе с ней весь этот путь, правильно почувствовал героев, их энергетику, какие-то заложенные ещё в начале интонации. и вообще ФЕЙК оказывается чуть глубже, чем может показаться по самой заявленной теме. потому что выводы здесь можно сделать не только про киберсталкинг. в конечном счёте это ещё и история о любви — точнее, о её нехватке. о том, на какие не самые добрые поступки человек способен из-за жажды любви, её дефицита, отсутствия теплоты. и не обязательно потому, что перед нами изначально плохой человек. всё здесь будто сводится к этой дуальности: любовь и её отсутствие, близость и невозможность её получить, желание защитить другого и момент, в котором это желание начинает разрушать уже тебя самого. поэтому ФЕЙК — очень неглупый сериал. хороший, крепкий, с очень приличной сценарной упаковкой и распаковкой идеи и довольно точным режиссёрским решением в финале. возможно, где-то интригу можно было закрутить ещё сильнее, где-то — докрутить и сделать неожиданнее. но в целом к драматургии здесь действительно сложно докопаться. а тема киберсталкинга сама по себе сегодня слишком важная, чтобы оставаться где-то на периферии. и за то, что ФЕЙК о ней говорит — причём не превращая её просто в жанровый аттракцион, — сериалу отдельное спасибо.</t>
+  </si>
+  <si>
+    <t>20.09.26 21:16</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36347</t>
+  </si>
+  <si>
+    <t>я ведь, действительно, имею все. имею все — и ничего не имею. в том смысле что душу собственную греть нечем. знаете, когда чувствуешь одиночество, ищешь себя не в будущем, не в настоящем. в прошлом, а у меня в прошлом — вот она, да он. двое на острове слез, 1986 реж. виктор дашук</t>
+  </si>
+  <si>
+    <t>20.09.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36346</t>
+  </si>
+  <si>
+    <t>⠀ ⠀⠀/ 20.09.2002 /⠀⠀⠀</t>
+  </si>
+  <si>
+    <t>20.09.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36345</t>
+  </si>
+  <si>
+    <t>ГОЛОВА, реж. денис парамонов loc. пространство ВНУТРИ / иногда одна голова бывает умнее, чем весь человек / спектакль, чтобы заглянуть в свою голову, понять, что ответы есть, главное – задуматься / начиналось всё довольно забавно: два друга костя и палкин увиделись, чтобы костя показал своему товарищу находку, которую поднял прям в метро. это голова. сначала – тотальное непонимание и неверие в ситуацию: как голова может быть без тела в метро? галлюцинация? не знаем точно, но нас убеждают в реальности происходящего. и вот, когда уже понятно стало, что голова настоящая, веселье только усиливается комическими выходками героев / а когда друзья обнаруживают, что голова ещё и знаки подает, то есть мигает левым и правым глазом, отвечая ДА или НЕТ, то начинается вообще абсурд: перед нами – как будто запись с кассеты, некий допрос с нелепыми вопросами голове / а потом, под конец, самая суть раскрывается: вопросы перерастают из смешных в острые и глубокие. есть бог? а дьявол? кто и когда умрет? что есть дьявол? а что есть бог? / и вот для меня это было больше даже не «слушать ответы головы» в минуту спектакля, а самой задуматься о чем-то личном и своем. не знаю, задумано ли это было, но на меня сработало именно так / отдельно круто использовано пространство спекта, герои не стоят на месте, а живут внутри этого часа, используя не только 2х2, а всю сцену / сначала показалось, что будет легкий спектакль, но на деле заставляет подумать в конце / 🔦 лиза арсенова</t>
+  </si>
+  <si>
+    <t>20.09.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36334</t>
+  </si>
+  <si>
+    <t>на осеннем партнёрском саммите союзмультфильма в планетарии поздравляли студию с 90-летием / из объявленных новинок ждем: современную аниме- адаптацию чеховской ЧАЙКИ, клевый семейный мульт БЕЗУМНАЯ ПЛАНЕТА, иии многое другое / увидеть любимых героев детства под большим звездным куполом было поистине волшебно / 📸 рита х.</t>
+  </si>
+  <si>
+    <t>20.09.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36331</t>
+  </si>
+  <si>
+    <t>ДЕВОЧКИ УЧАТСЯ БРИТЬСЯ, 2к26 реж. ольга панкратова / * осторожно: в фильме есть сцены взросления / в нежнограде все чему-нибудь учатся: некоторые девочки — бриться, некоторые мальчики — изменять и недоговаривать первый порез-потрясение обычно случайный: тебя не понимают родители, предают люди, на которых ты равнялась, бросает тот, кого любишь а потом выбираешь сама: расширится твоя рана или заживёт / girlhood’овое кино в вымышленном месте и сфабрикованном времени, где девочки учатся выбирать себя, кричать о чувствах, не стесняться своих шрамов, не бояться быть мечтательными и свободными а вообще — прямо сейчас в своих нежноградах этому обучаются девочки по всему миру / дорогие девочки, держитесь за себя и друг за друга, не забывайте обрабатывать порезы, почаще возвращайтесь к морю и смотрите на звёзды, и старайтесь не влюбляться в дурачков / 🎬 леся берсенёва</t>
+  </si>
+  <si>
+    <t>20.09.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36322</t>
+  </si>
+  <si>
+    <t>Всем привет! На связи Семён Серзин 🅰 Уже во вторник устраиваем киноклуб совместно с улицей балабанова. В видео — немного о том, что будем смотреть, обсуждать и почему стоит идти. ⭐ 22 сентября, 20:00 ⭐ БИЛЕТЫ</t>
+  </si>
+  <si>
+    <t>20.09.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36313</t>
+  </si>
+  <si>
+    <t>не привыкайте никогда к любви! не соглашайтесь, как бы ни устали, чтоб замолчали ваши соловьи и чтоб цветы прекрасные увяли. и, главное, не верьте никогда, что будто все проходит и уходит. да, звезды меркнут, но одна звезда по имени любовь всегда-всегда обязана гореть на небосводе! не привыкайте никогда к любви, разменивая счастье на привычки, словно костер на крохотные спички, не мелочись, а яростно живи! не привыкайте никогда к губам, что будто бы вам издавна знакомы, как не привыкнешь к солнцу и ветрам иль ливню средь грохочущего грома! да, в мелких чувствах можно вновь и вновь встречать, терять и снова возвращаться, но если вдруг вам выпала любовь, привыкнуть к ней — как обесцветить кровь иль до копейки разом проиграться! не привыкайте к счастью никогда! напротив, светлым озарясь гореньем, смотрите на любовь свою всегда с живым и постоянным удивленьем. алмаз не подчиняется годам и никогда не обратится в малость. дивитесь же всегда тому, что вам заслужено иль нет — судить не нам, но счастье в мире все-таки досталось! и, чтоб любви не таяла звезда, исполнитесь возвышенным искусством: не позволяйте выдыхаться чувствам, не привыкайте к счастью никогда / loc. девятая планета 📸 маша ушморова</t>
+  </si>
+  <si>
+    <t>20.09.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36311</t>
+  </si>
+  <si>
+    <t>ЧУЖОЙ ЗВОНОК — в кино!</t>
+  </si>
+  <si>
+    <t>19.09.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36309</t>
+  </si>
+  <si>
+    <t>Внезапная культурная рекомендация: друзья из «Улицы Балабанова» устраивают киноклубы. Ближайший — 22 сентября. Смотреть и обсуждать будут документалку Дарьи Иванковой о музыканте, мечтателе (что нам нравится особенно), лидере группы «Черный обелиск» Анатолии Крупнове. Все подробности — у ребят.</t>
+  </si>
+  <si>
+    <t>19.09.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36307</t>
+  </si>
+  <si>
+    <t>ЧУЖОЙ ЗВОНОК — в кино /</t>
+  </si>
+  <si>
+    <t>19.09.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36296</t>
+  </si>
+  <si>
+    <t>наши друзья, студия десять продолжают играть спект, который очень полюбился, но уже в другом месте на время ремонта, в пространстве ВНУТРИ / ТРУ КРАЙ плач о добре (и зле) / реж. алесия некрасова драматург. денис хохрин тимофей бенедиктов х маруся беликова х дарья дмитриева х лиза оглоблина х максим павлов х аня родоная х костя фридовский х ксения чигина – в старых сказках зло всегда идет первым, чтобы добро могло его победить, а иван — пройти свой путь и стать героем, волк съест бабушку, коня придется потерять — правила игры известны заранее. новые сказки еще не написаны / многослойное музыкально-поэтическое исследование. попытка расследовать, как теперь устроены базовые категории морали — рыдание о «понятном» прошлом на высоких скоростях современной визуальности / loc. пространство ВНУТРИ, время: 7 октября 20.00ч / билеты 🔦 .. поиск той самой «опушки», где можно снять маску, выйти из игры и задать главный вопрос: как тогда «причинять» добро без насилия? / *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>19.09.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36295</t>
+  </si>
+  <si>
+    <t>бзз-бзз /</t>
+  </si>
+  <si>
+    <t>19.09.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36294</t>
+  </si>
+  <si>
+    <t>ГОЛОВА, реж. денис парамонов loc. ВНУТРИ один из тех сюжетов, в которых до самого финала не до конца ясно, а что же пытался этим всем сказать автор. два забулдыги сталкиваются с неожиданной находкой: головой. живой, она моргает, понимает человеческую речь, иногда хихикает над героями. она — не чья-то, не с другой планеты, и не с этой, сама по себе. возникла, и стала поводом / неожиданный, выбивающийся из привычного обихода предмет, резко становится и причиной для пристального допроса и недоверия, и реанимирует заржавевшую местами дружбу, и ко всем прошлым вопросам вносит еще один, выходящий на передний план, а что же с этим всем делать? мир пошатнулся, сознание споткнулось о черного лебедя, и надо как-то выстроить новую систему реагирования / ты сразу понимаешь, что пространство заполнено отсылками, те же крылья висят на стене с самого начала, и так и обещаются выстрелить, действие перенесено из квартиры на трубы, где друзьям очевидно релевантнее. и только к последним минутам спектакля открывается неочевидное значение самой головы. она — навязчивая идея, цель жизни, завладев которой в неожиданных обстоятельствах, первое время онемеваешь, привыкаешь к тому, что она есть, а потом раскалываешь, через боль, через страх. и за прорезавшимся светом двигаешься дальше по своему пути / денис парамонов очень любит своих героев выводить из действия в окно. здесь он также выводит персонажей на улицу, через зал, чего совсем не ожидаешь от подвала пространства внутри, но оттуда можно выйти в окно, да. выбраться на свет / 🎬настя ерохина</t>
+  </si>
+  <si>
+    <t>19.09.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36293</t>
+  </si>
+  <si>
+    <t>..опьянённый надеждой на быстрый успех, он не замечает, как снова начинает разрушать всё, что так долго строил / павел прилучный x софья синицына x сергей газаров x марина зудина x нино нинидзе x рухин магеррамов / на улице услышали, что сьемки продолжения ВИНОГРАДА официально начались / dir. владимир щегольков, dop. руслан герасименков /</t>
+  </si>
+  <si>
+    <t>18.09.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36290</t>
+  </si>
+  <si>
+    <t>Андрея Петровича Звягинцева признали иноагентом…</t>
+  </si>
+  <si>
+    <t>18.09.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36289</t>
+  </si>
+  <si>
+    <t>природник в ВЕЛЕСО / loc. лепсари 📹 оля перегудова</t>
+  </si>
+  <si>
+    <t>18.09.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36288</t>
+  </si>
+  <si>
+    <t>аня - 🤩</t>
+  </si>
+  <si>
+    <t>18.09.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36287</t>
+  </si>
+  <si>
+    <t>базово — про любовь /</t>
+  </si>
+  <si>
+    <t>18.09.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36280</t>
+  </si>
+  <si>
+    <t>6 оттенков юры и иры на девятой планете /</t>
+  </si>
+  <si>
+    <t>18.09.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36274</t>
+  </si>
+  <si>
+    <t>сгоняли на BEAT FF, продлеваем себе лето / 📸 милана герман</t>
+  </si>
+  <si>
+    <t>18.09.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36273</t>
+  </si>
+  <si>
+    <t>ПОРТРЕТ реж. виктор бугаков / loc. театр цехъ петербург — город, который можно изучать бесконечно. особенно любопытно смотреть на него с точки зрения театра / в петербургском театре цехъ вот уже два года существует спектакль — истинное признание в любви городу на неве: портрет — финальная часть трилогии гоголиада (трех спектаклей в талантливейшей режиссуре виктора бугакова, в основу которых легли произведения гоголя) / есть много литературных подтверждений того, что николай васильевич воспринимал петербург как место мистическое, мрачное, принимающее не всех, испытывающее на прочность, даже сводящее с ума. спектакль портрет буквально пропитан загадочной, призрачной атмосферой петербурга образца позапрошлого века. он цепляет в первые же минуты, практически обескураживает внезапными появлениями самых антуражных, дерзких персонажей, и держит зрительское внимание все два часа повествования / петербург — в основе всего: таланта и быта, совести и лицемерия, внутреннего и внешнего. художник должен быть голодным — это только метафора или реалии жизни? что важнее — быть обеспеченным, принимая множественные заказы на портреты в лучшей версии себя, или быть верным своему дару, не теряя чистого сердца и душевного спокойствия? / цехъ во главе с виктором бугаковым исследуют темы, которые никогда не перестанут быть актуальными. добавляем сюда невероятно красивую, сложную сценографию, потрясающие костюмы и совершенно восхитительную актерскую игру и получаем настоящий бриллиант: спектакль, признанный и зрителями, и критиками, заслуженно получивший театральную премию золотой софит / в новом, еще большем пространстве цеха (на мельничной, 4) портрет выглядит не просто масштабно, а по-настоящему убедительно. смотришь и не хочешь, чтоб это представление заканчивалось. очаровываешься трогательным художником чартковым (перевоплотившимся на глазах)— в исполнении чудесного егора медведева / вдохновляешься и умиляешься невероятной, неземной психеей (с её воздушными танцами и еле слышными речами) — в исполнении любови яковлевой. пугаешься и не отводишь взгляд от самого главного и самого харизматичного черта — в исполнении михаила каргапольцева.. впрочем, в этом спектакле прекрасны, органичны и бесподобны абсолютно все актеры! / портрет — это яркое, звонкое и глубокое вневременное высказывание, философское размышление о природе таланта, сделке с дьяволом, случайной потере и счастливом обретении собственного лица и собственной души. и, как заведено в цехе, эта история тоже благоговейно и милосердно по отношению к даже к самым взыскательным и искушенным зрителям оставляет надежду: всегда есть шанс на спасение, свет всегда побеждает тьму / 🔦 таня кононова</t>
+  </si>
+  <si>
+    <t>18.09.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36272</t>
+  </si>
+  <si>
+    <t>ПОРТРЕТ реж. виктор бугаков / lok. театр цехъ петербург — город, который можно изучать бесконечно. особенно любопытно смотреть на него с точки зрения театра / в петербургском театре цехъ вот уже два года существует спектакль — истинное признание в любви городу на неве: портрет — финальная часть трилогии гоголиада (трех спектаклей в талантливейшей режиссуре виктора бугакова, в основу которых легли произведения гоголя) / есть много литературных подтверждений того, что николай васильевич воспринимал петербург как место мистическое, мрачное, принимающее не всех, испытывающее на прочность, даже сводящее с ума. спектакль портрет буквально пропитан загадочной, призрачной атмосферой петербурга образца позапрошлого века. он цепляет в первые же минуты, практически обескураживает внезапными появлениями самых антуражных, дерзких персонажей, и держит зрительское внимание все два часа повествования / петербург — в основе всего: таланта и быта, совести и лицемерия, внутреннего и внешнего. художник должен быть голодным — это только метафора или реалии жизни? что важнее — быть обеспеченным, принимая множественные заказы на портреты в лучшей версии себя, или быть верным своему дару, не теряя чистого сердца и душевного спокойствия? / цехъ во главе с виктором бугаковым исследуют темы, которые никогда не перестанут быть актуальными. добавляем сюда невероятно красивую, сложную сценографию, потрясающие костюмы и совершенно восхитительную актерскую игру и получаем настоящий бриллиант: спектакль, признанный и зрителями, и критиками, заслуженно получивший театральную премию золотой софит / в новом, еще большем пространстве цеха (на мельничной, 4) портрет выглядит не просто масштабно, а по-настоящему убедительно. смотришь и не хочешь, чтоб это представление заканчивалось. очаровываешься трогательным художником чартковым (перевоплотившимся на глазах)— в исполнении чудесного егора медведева / вдохновляешься и умиляешься невероятной, неземной психеей (с её воздушными танцами и еле слышными речами) — в исполнении любови яковлевой. пугаешься и не отводишь взгляд от самого главного и самого харизматичного черта — в исполнении михаила каргапольцева.. впрочем, в этом спектакле прекрасны, органичны и бесподобны абсолютно все актеры! / портрет — это яркое, звонкое и глубокое вневременное высказывание, философское размышление о природе таланта, сделке с дьяволом, случайной потере и счастливом обретении собственного лица и собственной души. и, как заведено в цехе, эта история тоже благоговейно и милосердно по отношению к даже к самым взыскательным и искушенным зрителям оставляет надежду: всегда есть шанс на спасение, свет всегда побеждает тьму / 🔦 таня кононова</t>
+  </si>
+  <si>
+    <t>18.09.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36271</t>
+  </si>
+  <si>
+    <t>сплетни — самый недооценëнный жанр поэтому НИЭЛИТНИМАС вместе с «посмотреть и забыть» запускают видеоподкаст о сплетнях в киноиндустрии наконец-то мы признали, что это искусство 19 сентября / 11:00 loc. бар «ГАРРИ» через слухи ребята поговорят: — о проблемах индустрии — еë изменениях — новых тенденциях и процессах, которые не всегда заметны со стороны первый выпуск запишут вживую — со зрителями! ваши сплетни приветствуются ВХОД СВОБОДНЫЙ бот для записи: @Nielitnimassbot</t>
+  </si>
+  <si>
+    <t>18.09.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36270</t>
+  </si>
+  <si>
+    <t>от персонажей и игровых миров — до 3D-моделей, анимации и визуальных эффектов / M3DS academy — онлайн-академия для тех, кто хочет развиваться в 3D art, game development, animation и vfx / здесь не просто смотрят уроки, а сразу переходят к практике: осваивают профессиональные инструменты, работают над реальными проектами и собирают собственное портфолио под руководством менторов / обучение строится на индивидуальном менторстве и обратной связи, а начать можно с нуля — предыдущий опыт не требуется / среди инструментов — maya, zbrush, substance painter, unreal engine и другие программы, с которыми сегодня работает индустрия / учиться можно онлайн из любой точки мира, выбрав полноценную академическую программу или отдельный курс по 3D / если давно хотелось попробовать себя в этой сфере, возможно, сейчас самое время начать / подробнее о прогах 🔦</t>
+  </si>
+  <si>
+    <t>18.09.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36269</t>
+  </si>
+  <si>
+    <t>18.09.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36268</t>
+  </si>
+  <si>
+    <t>на улице услышали, что МОРОЗ скоро настанет / dir. семëн серзин, dop. батыр моргачев</t>
+  </si>
+  <si>
+    <t>18.09.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36267</t>
+  </si>
+  <si>
+    <t>легендарным становится то, что рождается из человеческих историй / на улице услышали, что легендарный спект ТРАНССИБ / мастерская брусникина / отмечает свой юбилей, 10 лет показов, даты: 25 и 26 сентября 20.00, точка: тон-центр / десять лет спустя ТРАНССИБ продолжает говорить о самом важном — о людях и встречах, которые случаются по пути. ведь, как говорил дмитрий брусникин: «очень непрост путь от человека к человеку» / юбилейный ТРАНССИБ особенно точно звучит в пространстве тон-центра, чья история изначально связана с железной дорогой. сегодня здание, когда-то созданное для организации движения поездов, переосмысляется как место для движения идей, искусства и людей. в этом контексте спектакль о долгом путешествии и случайных встречах приобретает дополнительное измерение / несколько сотен собранных интервью стали материалом для кропотливой драматургической и репетиционной работы, результатом которой стал один из самых известных спектаклей мастерской брусникина / билеты в путь 🔦</t>
+  </si>
+  <si>
+    <t>18.09.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36266</t>
+  </si>
+  <si>
+    <t>17.09.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36265</t>
+  </si>
+  <si>
+    <t>ХОЛОД прошёл по спине и будто внутривенно разошёлся по телу — стремительно, быстро. и закончился ровно в такт беспощадно и внезапно отобранному домашнему отоплению. теперь мы сидим с этим холодом наедине — по разные стороны дивана и думаем, как бы его продлить.. да или зачем?.. когда я только начинала смотреть ХОЛОД, больше всего думала о мести и о боге — и о том, как эти две вещи могут существовать и в целом существуют рядом / женя движима желанием отомстить, и сначала кажется, что отвечать местью на месть — неправильно и в каком-то смысле безбожно. что бог сам рассудит, кого и за что следует наказать, как правильно ответить и нужно ли отвечать / но почти сразу появляется и другая мысль: человека, доведенного до отчаяния, невозможно судить. «не судите, да не судимы будете» — поэтому и я не имею права выносить приговор жене. в конце концов, это ее выбор, ее возмездие и ее ответственность за всё, что она совершит / дано: в тюрьме женя знакомится с матерью веры. та просит ее забрать дочь у бабушки — и женя всеми силами пытается это сделать. так рядом с верой оказываются два опекуна: действующий бабушка, которая уже воспитывает девочку, и потенциальный — женя, которая решает ее спасти / только к финалу становится окончательно понятно, почему создатели сделали бабушку веры настолько воцерковленной. это не случайная характеристика, а основа, мы считаем, главного противопоставления сериала / женя совершает возмездие открыто. в ней столько энергии ненависти и мести, что остановиться она уже не может: поезд несется на полной скорости. но при этом именно она пытается вытащить веру из дома, в котором девочку избивают, унижают и методично уничтожают морально / бабушка же читает молитвы, ходит в церковь, молится перед иконами и говорит о боге. но одновременно издевается над собственной внучкой и оправдывает эту жестокость буквально верой: испытания якобы посланы вере богом, а страдание должно привести ее к исправлению и искуплению / и здесь возникает главный риторический вопрос: кто из этих двух женщин на самом деле ближе к вере? человек, который мстит, но пытается спасти ребенка, или человек, который верит в бога, но издевается над ближним и называет это спасением? даже имя девочки кажется принципиально важным. ее зовут вера (что в финале в отличие от имени жени символично и стопудово неслучайно (не потому что они шифруются) меняется) — и именно за эту веру, буквально и символически, спорят две героини. одна не говорит о боге, но совершает поступок ради другого человека. другая постоянно обращается к богу, но использует его имя как оправдание насилия / поэтому и взгляд камеры на иконы, и деньги, спрятанные в иконе, кажутся совершенно неслучайными. вера здесь становится не готовым ответом, а еще одним вопросом / создатели очень точно выстраивают это противопоставление. с первых серий зритель смотрит на женю и невольно начинает ее судить: зачем идти на месть, зачем отвечать злом на зло, почему не оставить окончательное решение богу? а затем появляется бабушка — внешне воцерковленный человек, чьи поступки оказываются гораздо страшнее любых правильных слов / при этом и бабушку невозможно свести к карикатурному злу. она любила своих сыновей так, как умела, а потом у нее их отняли. ответственность за то, какими они выросли, тоже нельзя целиком возложить только на нее: воспитание — это не одни материнские руки, но еще окружение, обстоятельства, наследственность и множество вещей, которые невозможно контролировать / понять ее боль можно. оправдать то, что она делает с верой, — гораздо сложнее / на этом фоне зрителю остается самостоятельно решать, что такое справедливость, где заканчивается возмездие и начинается новое зло, существует ли одна правда или у каждого она своя / здесь нет тех, кого можно безоговорочно оправдать или окончательно обвинить. каждый действует из своей боли, своей любви, своей правды и собственного представления о справедливости / а окончательный суд, кажется, сериал предлагает оставить богу /</t>
+  </si>
+  <si>
+    <t>17.09.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36264</t>
+  </si>
+  <si>
+    <t>БРОДСКИЙ. 12 НОВЕЛЛ ОТ ПЕРВОГО ЛИЦА реж. георгий долмазян loc. театр МОСТ 24 сент 14 окт 10 ноя реальность x фантазии, прошлое x настоящее, погрузиться 🔦</t>
+  </si>
+  <si>
+    <t>17.09.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36258</t>
+  </si>
+  <si>
+    <t>24 сентября 14 октября 10 ноября ощущение зрительного зала, энергии голоса, переживаний, дрожи, разношерстной зрительской публики, аудитории, пришедшей услышать поэта, стремительности, прозрачной ностальгии со свечением внутри / цвет: коричневый, серый, бордовый, белый, молочный / вкус: крепкий кофе / звук: пронзительной фортепианной музыки в минорном ладу, проводного телефона, взмаха крыльев, оркестра, дождя, громовых раскатов, печатной машинки / запах: книг, кофе, мороза, влажного воздуха / температура: теплая с пронизывающим временами холодом / настроение: сентиментальное, меланхоличное / место: учебное заведение, комната / на ощупь: толстые старые потрепанные книги, мягкий шарф, гладкое пальто, накрахмаленная скатерть, гладкий круглый поднос / 🤍 таня курихина</t>
+  </si>
+  <si>
+    <t>17.09.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36257</t>
+  </si>
+  <si>
+    <t>каждая вспышка в его сознании — как фотография из прошлого, которую забыли проявить. в этих осколках ленинградская юность, ахматова и достоевский, две вороны в нью-йоркском парке и те самые полторы комнаты / именно здесь, за рождественским столом вместе с родителями, наступит покой, о котором всю жизнь мечтал бродский /</t>
+  </si>
+  <si>
+    <t>17.09.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36256</t>
+  </si>
+  <si>
+    <t>ДЕВОЧКИ УЧАТСЯ БРИТЬСЯ, 2к26 реж. ольга панкратова / сбежим! узкое, ограниченное пространство. тошно, душно, нечем дышать. никуда не вырваться, и куда не ткнёшься — всюду знакомое и не то. новое сразу же вызывает интерес, но не всегда гарантирует нечто лучшее / дерзкая, но проникновенная миша и хрупкая, нежная тая пытаются разобраться, как жить взрослую жизнь, в сеттинге прибрежного городка 90-х / i thought you were not meant to be forever / — фраза, которая постепенно оказывается применима ко всему и всем в жизни миши. реальность ошарашивает её чередой взрослых решений и неожиданных ситуаций, которые показывают, что ничто не вечно и не стабильно. зато есть танец — свободный, искренний, разрешающий ошибки, а главное — свой / мишка-малышка вызывает очень тёплое чувство и желание её обнять (хотя ей, возможно, такое бы не понравилось) / это твоя мечта, миш / испытания постоянно сводят и в то же время разводят мишу и таю. как бы близки они ни были, каждая всё равно проходит свой путь сама. можно быть рядом, держать за руку, вытаскивать из неприятностей — но выбор за человека всё равно не сделаешь / 90-е здесь — не лихие и не бандитские. они как будто выглядывают откуда-то из-за угла и напоминают о себе узнаваемыми реалиями: плеером, кассетами, полароидными снимками, яркой одеждой, аудиовизуальной эстетикой, брачным агентством для знакомств с иностранцами. но, в сущности, кино могло бы происходить и в другую эпоху, потому что с проблемами выбора, самоопределения и взросления сталкиваются подростки во все времена. каждый здесь — в том числе и взрослые — принимает непростое решение, а то и не единожды / мы и есть те, кого мы ждали / никто не придёт, чтобы спасти тебя. вставай / 🔦 люба ломаченко</t>
+  </si>
+  <si>
+    <t>17.09.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36249</t>
+  </si>
+  <si>
+    <t>17.09.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36239</t>
+  </si>
+  <si>
+    <t>забегали на съемку, к фильму БЕЗ ОГЛЯДКИ / реж. наташа кончаловская – аня пересильд х даша алыпова х олег савостюк х алексей розин х сабина ахмедова х илья коробко – делимся кадрами, ждём фильм – в кино — с 1 октября / *при инфоподдержке @ulizabalabanova</t>
+  </si>
+  <si>
+    <t>17.09.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36237</t>
+  </si>
+  <si>
+    <t>поразительное свойство взрослых: понимать, как правильно, но делать наперекор.. / вместе с продакшн-студией РОЕЛ запускаем конкурс в честь специального показа фильма, дарим по 2 билета на спец каждому победителю, а их будет 2: точка: москино спутник, время: 18 сентября 19.30ч / собираемся, смотрим фильм, после обсуждаем с режиссером светой белкиной и актрисой алей майер / условия: — подписаться на улицу балабанова ; — подписаться на РОЕЛ ; — нажать УЧАСТВУЮ! итоги: 18 сентября 10.00ч, удачи 🍀 Участников: 74 Призовых мест: 2 Дата розыгрыша: 10:00, 18.09.2026 MSK (завершён) Победители розыгрыша: 1. Анастасия Мартова - 5q49sk 2. Mixam Myaga - 5q49lu</t>
+  </si>
+  <si>
+    <t>16.09.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36236</t>
+  </si>
+  <si>
+    <t>pov: ты на премьере фильма «чужой звонок» светы белкиной / 📸 леся берсенёва</t>
+  </si>
+  <si>
+    <t>16.09.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36228</t>
+  </si>
+  <si>
+    <t>легче погасить в себе свет, чем рассеять тьму вокруг. этот фильм — попытка разобраться, что заставляет человека стать мошенником и как он может искупить свою вину / ПРАНКЕР, 2к26 реж. александр харламов, в кино — с 22 октября /</t>
+  </si>
+  <si>
+    <t>16.09.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36227</t>
+  </si>
+  <si>
+    <t>ОСНОВАНО НА РЕАЛЬНЫХ ОТКРЫТИЯХ, на улице услышали, что фест актуального научного кино ФАНК пройдет уже совсем скоро, а именно: где? норильск, когда? 8-11 октября / в проге — доккино о космосе, искусственном интеллекте, химии, дикой природе и здоровье человека, встречи с учеными и героями фильмов, science slam, лекционная и семейная программы, а также научное шоу. все события феста бесплатные / в кинопроге у нас: ОДНАЖДЫ В ЛЕНИНГРАДЕ о павле клушанцеве, пионере научного и фантастического кино; БОЛЬШЕ НЕБА об искусственном интеллекте, творчестве и меняющейся роли человека; КРИСТАЛЬНЫЕ ИСТОРИИ, исторический цикл, который через коллекцию минералогического музея им. а. е. ферсмана и судьбы людей раскрывает три столетия российской истории; МОИ МЕДВЕДИ. ГИМАЛАЙЦЫ о зоологе сергее колчине и возвращении осиротевших медвежат в дикую природу; и норвежский фильм ПРЕРВАННАЯ ЮНОСТЬ о подростках, чью жизнь изменили хроническая усталость, боль и другие симптомы, которым долго не удавалось найти объяснение / полная прога и детали ФАНК 🔦 *при инфоподдержке @ulizablabanova</t>
+  </si>
+  <si>
+    <t>16.09.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36226</t>
+  </si>
+  <si>
+    <t>киноклуб осенний АНАТОЛИЙ КРУПНОВ. ОН БЫЛ 22 сентября / 20:00 loc. невидимый театр покажем док о настоящем музыканте, создателе группы «чëрный обелиск», мечтателе / обсудим с режиссёром — дашей иванковой очень вас ждём, будем пересобираться и пить чай / билеты 🔦 билеты 🔦 билеты 🔦</t>
+  </si>
+  <si>
+    <t>16.09.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36224</t>
+  </si>
+  <si>
+    <t>в солнечный денёк холодного сентября сгоняли на съёмки ВЛЮБЛЁННЫХ / реж. евгений шелякин / 20 лет вместе. один контракт. двое детей. и магия, которая вот-вот закончится: паша и лиза должны расстаться — так было прописано в договоре с волшебником / на съёмочной площадке нам рассказали, как устроена магия фильма : заклинание №1: «мы все любим посмеяться» заклинание №2: «все мы мечтаем быть немного волшебниками» заклинание №3: «проблемы родителей здесь стараются решить дети» главное заклинание: «любовь — это и есть самая большая магия» / 🔦 леся берсенёва 📹 варя кобзева</t>
+  </si>
+  <si>
+    <t>16.09.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/ulizabalabanova/36215</t>
+  </si>
+  <si>
+    <t>МАГДА, 2к26 реж. евгений корняг loc. театр шалом спектакль о женщине. о почетной матери. о первой леди. первой леди нацистской германии, магде геббельс. и о ее последних днях, которые она с детьми провела в бункере гитлера / нарратив тяжелый, как бетонные перекрытия, которые по мере действия и окончательного разрушения режима, рушатся и с ужасающим грохотом падают на героев. огромные потолки и почти пустое в начале пространство, которое по мере действия обживается обеденным столом, рухнувшими плитами и предметами обихода, как одно из действующих лиц, выкручивающее ощущение скорой катастрофы еще до действия / магда — чарующе красивая, тонкая, правильная женщина. у нее в руках шестеро детей, каждый здесь со своими особенностями, за которыми требуется тщательный уход и отношение, и она справляется со своей ролью матери как может, ответственно. оказывается, гиперответственно. за желанием идеальности, пропадает внимание к человечности. финал становится неизбежным, но оттого не менее болезненным ни для самой магды, ни для зрителя / каждый генерал сс здесь проработан, нам раскрывают их не только как лишенных человечности и нравственности зверей. они еще и травмированы, каждый своей историей, играя на поводу у неосознанных изъянов своей психики. но особенно ужасен здесь гитлер. это не фюрер, способный к декламациям перед стадионами. и стадионов уже нет, и заместо диктатора только скелет, и тот перекошенный, еле двигающийся, и своим появлением холодящий кровь. ходящий кошмар / шестеро детей на сцене представлены куклами, у которых открывается череп, можно менять цвет глаз и волос. а управляет ими хор из чудесных молодых артистов театра. они первыми встречают зрителя, и по ходу действия, практически из пустоты возводят гул еврейской музыки, аудиально вводя зал в ощущение безвыходности / спектакль неожиданно актуальный и резонирующий с сегодняшним днем. магда, как идеальный фасад, за которым скрывается множество боли, страха и сложных решений. пройдя по биографии, видно, что ее судьба сложена из противоречий, и спектакль не пытается ее ни оправдать, ни приукрасить художественно. помня о трагедиях прошлого, мы отдаляемся от ужасов в настоящем. и как минимум, поэтому, этот спектакль обязателен к просмотру / 🔦 настя ерохина</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3308,62 +6419,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H328"/>
+  <dimension ref="A1:H679"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4554.745" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4770.692" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -10418,50 +13529,6017 @@
       <c r="C327" t="s">
         <v>972</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>973</v>
       </c>
       <c r="E327">
         <v>2085</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>60910</v>
       </c>
       <c r="B328" t="s">
         <v>974</v>
       </c>
       <c r="C328" t="s">
         <v>975</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>976</v>
       </c>
       <c r="E328">
         <v>2435</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>120188</v>
+      </c>
+      <c r="B329" t="s">
+        <v>977</v>
+      </c>
+      <c r="C329" t="s">
+        <v>978</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="E329">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>120189</v>
+      </c>
+      <c r="B330" t="s">
+        <v>980</v>
+      </c>
+      <c r="C330" t="s">
+        <v>981</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="E330">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>120190</v>
+      </c>
+      <c r="B331" t="s">
+        <v>983</v>
+      </c>
+      <c r="C331" t="s">
+        <v>984</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E331">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>120191</v>
+      </c>
+      <c r="B332" t="s">
+        <v>986</v>
+      </c>
+      <c r="C332" t="s">
+        <v>987</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E332">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>120192</v>
+      </c>
+      <c r="B333" t="s">
+        <v>989</v>
+      </c>
+      <c r="C333" t="s">
+        <v>990</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E333">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>120193</v>
+      </c>
+      <c r="B334" t="s">
+        <v>992</v>
+      </c>
+      <c r="C334" t="s">
+        <v>993</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E334">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>120194</v>
+      </c>
+      <c r="B335" t="s">
+        <v>994</v>
+      </c>
+      <c r="C335" t="s">
+        <v>995</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="E335">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>120195</v>
+      </c>
+      <c r="B336" t="s">
+        <v>997</v>
+      </c>
+      <c r="C336" t="s">
+        <v>998</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="E336">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>120196</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E337">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>120197</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E338">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>120198</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E339">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>120199</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E340">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>120200</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E341">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>120201</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E342">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>120202</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E343">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>120203</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E344">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>120204</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E345">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>120205</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E346">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>120206</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E347">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>120207</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E348">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>120208</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E349">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>120209</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E350">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>120210</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="E351">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>120211</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E352">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>120212</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E353">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>120213</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E354">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>120214</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E355">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>120215</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E356">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>120216</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E357">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>120217</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E358">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>120218</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E359">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>120219</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E360">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>120220</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E361">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>120221</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E362">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>120222</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E363">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>120223</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E364">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>120224</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E365">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>120225</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E366">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>120226</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E367">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>120227</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E368">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>120228</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E369">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>120229</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E370">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>120230</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E371">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>120231</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E372">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>120232</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E373">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>120233</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E374">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>120234</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E375">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>120235</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E376">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>120236</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E377">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>120237</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E378">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>120238</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E379">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>120239</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E380">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>120240</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E381">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>120241</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E382">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>120242</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E383">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>120243</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E384">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>120244</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E385">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>120245</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E386">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>120246</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E387">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>120247</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E388">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>120248</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E389">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>120249</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E390">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>120250</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E391">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>120251</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E392">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>120252</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E393">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>120253</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E394">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>120254</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E395">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>120255</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E396">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>120256</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E397">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>120257</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E398">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>120258</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E399">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>120259</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E400">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>120260</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E401">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>120261</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E402">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>120262</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E403">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>120263</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E404">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>120264</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E405">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>120265</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E406">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>120266</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E407">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>120267</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E408">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>120268</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E409">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>120269</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E410">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>120270</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E411">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>120271</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E412">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>120272</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E413">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>120273</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E414">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>120274</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E415">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>120275</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E416">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>120276</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E417">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>120277</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E418">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>120278</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E419">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>120279</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E420">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>120280</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E421">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>120281</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E422">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>120282</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E423">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>120283</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E424">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>120284</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E425">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>120285</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E426">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>120286</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E427">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>120287</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E428">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>120288</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E429">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>120289</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E430">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>120290</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E431">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>120291</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E432">
+        <v>5684</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>120292</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E433">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>120293</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E434">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>120294</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E435">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>120295</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E436">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>120296</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E437">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>120297</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E438">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>120298</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E439">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>120299</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E440">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>120300</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E441">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>120301</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E442">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>120302</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E443">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>120303</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E444">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>120304</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E445">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>120305</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E446">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>120306</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E447">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>120307</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E448">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>120308</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E449">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>120309</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E450">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>120310</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E451">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>120311</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E452">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>120312</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E453">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>120313</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E454">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>120314</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E455">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>120315</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E456">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>120316</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E457">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>120317</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E458">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>120318</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E459">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>120319</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E460">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>120320</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E461">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>120321</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E462">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>120322</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E463">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>120323</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E464">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>120324</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E465">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>120325</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E466">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>120326</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E467">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>120327</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E468">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>120328</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E469">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>120329</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E470">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>120330</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E471">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>120331</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E472">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>120332</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E473">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>120333</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E474">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>120334</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E475">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>120335</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E476">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>120336</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E477">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>120337</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E478">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>120338</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E479">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>120339</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E480">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>120340</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E481">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>120341</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E482">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>120342</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E483">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>120343</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E484">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>120344</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E485">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>120345</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E486">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>120346</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E487">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>120347</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E488">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>120348</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E489">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>120349</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E490">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>120350</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E491">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>120351</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E492">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>120352</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E493">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>120353</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E494">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>120354</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E495">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>120355</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E496">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>120356</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E497">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>120357</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E498">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>120358</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E499">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>120359</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E500">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>120360</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E501">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>120361</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E502">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>120362</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E503">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>120363</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E504">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>120364</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E505">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>120365</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E506">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>120366</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E507">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>120367</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E508">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>120368</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E509">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>120369</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E510">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>120370</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E511">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>120371</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E512">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>120372</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E513">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>120373</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E514">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>120374</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E515">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>120375</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E516">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>120376</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E517">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>120377</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E518">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>120378</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E519">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>120379</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E520">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>120380</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E521">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>120381</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E522">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>120382</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E523">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>120383</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E524">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>120384</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E525">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>120385</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E526">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>120386</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E527">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>120387</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E528">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>120388</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E529">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>120389</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E530">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>120390</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E531">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>120391</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E532">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>120392</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E533">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>120393</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E534">
+        <v>43748</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>120394</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E535">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>120395</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E536">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>120396</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E537">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>120397</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E538">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>120398</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E539">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>120399</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E540">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>120400</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E541">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>120401</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E542">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>120402</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E543">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>120403</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E544">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>120404</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E545">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>120405</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E546">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>120406</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E547">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>120407</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E548">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>120408</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E549">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>120409</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E550">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>120410</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E551">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>120411</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E552">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>120412</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E553">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>120413</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E554">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>120414</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E555">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>120415</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E556">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>120416</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E557">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>120417</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E558">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>120418</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E559">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>120419</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E560">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>120420</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E561">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>120421</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E562">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>120422</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E563">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>120423</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E564">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>120424</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E565">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>120425</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E566">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>120426</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E567">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>120427</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E568">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>120428</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E569">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>120429</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E570">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>120430</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E571">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>120431</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E572">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>120432</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E573">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>120433</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E574">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>120434</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E575">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>120435</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E576">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>120436</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E577">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>120437</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E578">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>120438</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E579">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>120439</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E580">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>120440</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E581">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>120441</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E582">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>120442</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E583">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>120443</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E584">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>120444</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E585">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>120445</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E586">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>120446</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E587">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>120447</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E588">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>120448</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E589">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>120449</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E590">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>120450</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E591">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>120451</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E592">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>120452</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E593">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>120453</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E594">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>120454</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E595">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>120455</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E596">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>120456</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E597">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>120457</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E598">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>120458</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E599">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>120459</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E600">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>120460</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E601">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>120461</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E602">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>120462</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E603">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>120463</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E604">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>120464</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E605">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>120465</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E606">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>120466</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E607">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>120467</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E608">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>120468</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E609">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>120469</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E610">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>120470</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E611">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>120471</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E612">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>120472</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E613">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>120473</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E614">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>120474</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E615">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>120475</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E616">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>120476</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E617">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>120477</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E618">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>120478</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E619">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>120479</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E620">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>120480</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E621">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>120481</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E622">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>120482</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E623">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>120483</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E624">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>120484</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E625">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>120485</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E626">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>120486</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E627">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>120487</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E628">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>120488</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E629">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>120489</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E630">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>120490</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E631">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>120491</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E632">
+        <v>40936</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>120492</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E633">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>120493</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E634">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>120494</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E635">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>120495</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E636">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>120496</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E637">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>126926</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E638">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>126927</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E639">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>126928</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E640">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>126929</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E641">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>126930</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E642">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>126931</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E643">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>126932</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E644">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>126933</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E645">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>126934</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E646">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>126935</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E647">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>126936</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E648">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>126937</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E649">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>126938</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E650">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>126939</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E651">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>126940</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E652">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>126941</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E653">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>126942</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E654">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>126943</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E655">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>126944</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E656">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>126945</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E657">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>126946</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E658">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>126947</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E659">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>126948</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E660">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>126949</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E661">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>126950</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="E662">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>126951</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E663">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>126952</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E664">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>126953</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E665">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>126954</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E666">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>126955</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E667">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>126956</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E668">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>126957</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E669">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>126958</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E670">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>126959</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="E671">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>126960</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E672">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>126961</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E673">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>126962</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E674">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>126963</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E675">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>126964</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E676">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>126965</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E677">
+        <v>14430</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>126966</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E678">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>126967</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E679">
+        <v>987</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">