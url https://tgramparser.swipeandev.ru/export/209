--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2709">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5632">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -8139,50 +8139,8819 @@
     <t>26.05.25 16:30</t>
   </si>
   <si>
     <t>t.me/c/1304120494/10426</t>
   </si>
   <si>
     <t>Наконец-то Pinterest появился в телеграме. Самые красивые идеи для тебя собраны в одном месте. Оставляю ссылочку: @Pinterest</t>
   </si>
   <si>
     <t>26.05.25 14:00</t>
   </si>
   <si>
     <t>t.me/c/1304120494/10425</t>
   </si>
   <si>
     <t>Декоративная луна своими руками 🌙 Декоративную луну можно сделать своими руками из разных материалов, например из папье-маше, картона или ткани. #своимируками | Школа ремонта</t>
   </si>
   <si>
     <t>26.05.25 12:00</t>
   </si>
   <si>
     <t>t.me/c/1304120494/10424</t>
   </si>
   <si>
     <t>Обновление старой кровати 👍 Если к перекраске мебели, кухонных гарнитуров и даже плитки в санузле вы уже привыкли, то вот вам новая задачка: взять кровать и переделать её своими руками. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>15.09.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13981</t>
+  </si>
+  <si>
+    <t>Мастерим стильную полочку в ванную 🔥 Простая полка может стать не только удобным местом для хранения, но и заметной деталью интерьера. Как вам идея? #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>15.09.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13980</t>
+  </si>
+  <si>
+    <t>Классная идея для бюджетной отделки кухни 👍 Простые материалы, спокойные цвета и правильное сочетание фактур помогут получить стильную кухню за разумные деньги. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13979</t>
+  </si>
+  <si>
+    <t>Учимся менять патрон шуруповерта ✔️ Небольшой, но полезный лайфхак для шуруповерта, который помогает быстро снять и установить новый патрон. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>15.09.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13978</t>
+  </si>
+  <si>
+    <t>Лаконичный вариант покраски стены ✅ Использование дерева в ванной создаёт ощущение уюта. Полочка становится не только местом для хранения, но и элементом декора. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13977</t>
+  </si>
+  <si>
+    <t>Эстетичное оформление компьютерного места 🤩 Стол, подходящее кресло, скрытые провода и несколько элементов делают компьютерную зону гораздо привлекательнее. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>14.09.26 18:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13976</t>
+  </si>
+  <si>
+    <t>Интересный декор своими руками 😲 Разбираем идею арки в проходе — как своими силами преобразить дверной проём и добавить интерьеру более плавные линии. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13975</t>
+  </si>
+  <si>
+    <t>Быстросъемная розетка для работ по ремонту 👍 Простая, но продуманная самоделка для ремонта, которая реально выручает в повседневных задачах на объекте. Пользуйтесь! #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>14.09.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13974</t>
+  </si>
+  <si>
+    <t>Совет при использовании удлинителя ⚡️ Неправильное использование удлинителей, когда один вставляют в другой, может быть опасным. Такая схема перегружает проводку. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13973</t>
+  </si>
+  <si>
+    <t>Классная идея для росписи стен в детской 👨‍🎨 Пошаговый процесс создания тематической росписи: как подготовить стену, нанести эскиз и аккуратно прорисовать детали. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>14.09.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13972</t>
+  </si>
+  <si>
+    <t>Большое зеркало в дизайне спальни 🤩 Идея для интерьера спальни: большое зеркало как элемент уюта и стиля, который помогает сделать комнату светлее. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13971</t>
+  </si>
+  <si>
+    <t>Классная идея для межкомнатной двери 🔥 Решение, которое позволяет отказаться от привычных элементов крепления. А зеркальная поверхность визуально расширяет пространство. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13970</t>
+  </si>
+  <si>
+    <t>Скрытый лоток внутри мебели 🐱 Снаружи конструкция выглядит как обычный предмет интерьера, а внутри остается отдельная зона для лотка. Что думаете? #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>13.09.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13969</t>
+  </si>
+  <si>
+    <t>Удобный распылитель для краски 👍 Насадка для тех, кто часто использует аэрозольную краску. Она помогает снизить нагрузку на палец и лучше контролировать подачу краски. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13968</t>
+  </si>
+  <si>
+    <t>Хитрость для ровного стыка плитки ✅ Результат зависит не только от самой плитки, но и от точности подрезки. Простая хитрость позволяет заранее проверить соединение элементов. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>13.09.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13967</t>
+  </si>
+  <si>
+    <t>Шикарная квартира со вторым ярусом 🏠 Планировка, которая делает интерьер просторнее и функциональнее. Спальное место наверху помогает визуально разделить зоны. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>12.09.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13966</t>
+  </si>
+  <si>
+    <t>Классная идея для рабочего места 🔥 Отличное решение для тех, кто хочет сэкономить пространство. Стол можно сделать по размеру угла, а стены использовать для хранения. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13965</t>
+  </si>
+  <si>
+    <t>Интересная хитрость для покраски потолка 👨‍🎨 Интересный способ с использованием зонта помогает собрать часть капель во время работы. Меньше брызг вокруг! #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>12.09.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13964</t>
+  </si>
+  <si>
+    <t>Практичная лежанка для кошек 🐱 Мягкая поверхность и правильная высота помогут кошке спокойно отдыхать и наблюдать за происходящим вокруг. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13963</t>
+  </si>
+  <si>
+    <t>Смотрим как дать вторую жизнь стульям 🛠 Переделка, которая позволяет получить совершенно новый вид без покупки мебели. Главное — хорошо подготовить поверхность. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>12.09.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13962</t>
+  </si>
+  <si>
+    <t>Функциональное хранение под лестницей 🤩 Закрытые шкафы помогут спрятать вещи, а выдвижные секции сделают доступ к ним максимально удобным. Как вам такое решение? #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13961</t>
+  </si>
+  <si>
+    <t>Смотрим как изменилась система умного дома 🤩 Современные технологии позволяют сделать управление домом гораздо удобнее. Разберём, какие устройства появились. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>11.09.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13960</t>
+  </si>
+  <si>
+    <t>Бюджетная переделка входной двери 👍 Иногда достаточно изменить цвет, добавить декоративные элементы или заменить ручку, чтобы дверь заиграла по-новому. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13959</t>
+  </si>
+  <si>
+    <t>Классная прикроватная тумба с сейфом 🔥 Такое решение позволяет не занимать пространство отдельным сейфом и сохранить привычный внешний вид мебели. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>11.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13958</t>
+  </si>
+  <si>
+    <t>❗️Cрочно нужны дизайнеры без опыта. Обучим сами с нуля. Покажем, как без опыта и знаний заработать первые деньги. Для вас: ✔️ Возможность работать удаленно; ✔️ График выбираете сами; ✔️ зарплата для новичков от 100 000 руб/мес (уже во время обучения) Совмещать можно с чем угодно. Продавать или привлекать куда-то людей не нужно. Опыт, талант и навыки рисования не требуются! Нужно создавать дизайн интерьера для жилых и коммерческих помещений. Обучаться может каждый, в любом возрасте с нулевыми навыками владения компьютером. Если хотите попробовать себя в одной из самых востребованных профессий в 2026 году, то это ваш шанс! Регистрируйтесь на бесплатный мастер-класс “Как стать дизайнером интерьера и выйти на 200 000 руб/мес”: https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin&amp;utm_campaign=mkoldgroup1_110926&amp;utm_content=TbtMrgKcPGDvgvyh&amp;utm_term=p1sknew&amp;erid=2Vtzquh6Coe Платить ничего не нужно, доступ к материалу дается бесплатно. Единственное - регистрация закроется, когда наберем нужное количество участников.</t>
+  </si>
+  <si>
+    <t>11.09.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13957</t>
+  </si>
+  <si>
+    <t>Мастер-класс с петлями двери ✅ Если дверь начала цеплять коробку, плохо закрываться или заметно провисла, причиной могут быть изношенные петли. Показываем, как их заменить. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13956</t>
+  </si>
+  <si>
+    <t>Обзор компактной квартиры-студии 23 кв. м. 🏠 Даже на ограниченной площади можно разместить кухню, зону отдыха, спальное место и системы хранения. Давайте посмотрим! #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.09.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13955</t>
+  </si>
+  <si>
+    <t>Скрытая рабочая зона на кухне 😍 Хотите сделать кухню более функциональной? Смотрите, как распашные двери помогают скрыть рабочую зону и добавить гармонии в дизайн. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13954</t>
+  </si>
+  <si>
+    <t>Креативный проект из глины 👍 Идея для творчества: необычные часы из глины — простая, но эффектная поделка, которая добавит индивидуальности вашему пространству. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.09.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13953</t>
+  </si>
+  <si>
+    <t>Классная кровать с вместительным хранением 😍 Эта кровать с местами хранения позволяет хранить вещи под рукой и при этом не терять красоты интерьера. Как вам кровать? #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13952</t>
+  </si>
+  <si>
+    <t>Деревянный светильник своими руками 🪚 Мастерим светильник-люстру из деревянных реек, который легко вписывается в современный интерьер и добавляет уют. #своимирукми | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.09.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13951</t>
+  </si>
+  <si>
+    <t>Разберем влияние штор на интерьер ✅ Маленькие детали создают большой эффект! Узнайте, как шторы влияют на дизайн комнаты и как их использовать, чтобы подчеркнуть стиль. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13950</t>
+  </si>
+  <si>
+    <t>Компактный складной столик 🔥 Функциональный столик-трансформер — находка для тех, кто ценит универсальные решения и гибкость в планировке комнаты. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>09.09.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13949</t>
+  </si>
+  <si>
+    <t>Макраме-проект для хранения гитары 🤔 Макраме-подвес для гитары — это современный акцент в комнате музыканта: практично, безопасно и визуально эффектно. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13948</t>
+  </si>
+  <si>
+    <t>Лайфхак для сдвига крупной техники ✅ Лёгкий метод сдвига холодильника позволяет проводить уборку и перестановку, не травмируя пол и мебель. Пользуйтесь! #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>09.09.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13947</t>
+  </si>
+  <si>
+    <t>Мягкое место отдыха на подоконнике 😍 Простой способ добавить уют в интерьер — создаём мягкое сиденье, которое превращает обычное окно в любимый уголок дома. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13946</t>
+  </si>
+  <si>
+    <t>Смотрим минималистичную белую кухню 🔥 Шикарная белая кухня в деталях — показываем каждый уголок: материалы, фурнитура, подсветка и идеи хранения. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>08.09.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13945</t>
+  </si>
+  <si>
+    <t>Полезная самоделка своими руками 👍 Полезная самоделка для домашней мастерской. Такой инструмент позволяет аккуратно переносить размеры и выполнять продольную разметку #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13944</t>
+  </si>
+  <si>
+    <t>Смотрим ванную и санузел после ремонта 🤩 Такие сравнения отлично показывают, как правильный выбор материалов и грамотная организация каждого метра меняют помещение. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>08.09.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13943</t>
+  </si>
+  <si>
+    <t>Мастерим стильную полочку со светильником 🔥 Такая конструкция может стать отличным решением для небольшой комнаты, где хочется совместить несколько функций в одном предмете. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13942</t>
+  </si>
+  <si>
+    <t>Классный органайзер для инвентаря ✅ Вместо того чтобы складывать всё в угол, можно организовать компактную систему с креплениями на стене. Как вам идея? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>08.09.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13941</t>
+  </si>
+  <si>
+    <t>Гостиная с большой игровой зоной для кошек 🐱 Отличный пример того, как сделать интерьер комфортным не только для людей, но и для питомцев. Многоуровневые полки, когтеточки и тоннели. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13940</t>
+  </si>
+  <si>
+    <t>Делаем стеллаж со скрытым хранением 🛠 Компактный стеллаж своими руками — отличное решение для маленькой ванной. Он превращает хаотичное хранение в удобную систему. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>07.09.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13939</t>
+  </si>
+  <si>
+    <t>Лайфхак от мастера по укладке плитки ✅ Даже сложные участки ванной, такие как отверстия под водорозетки, можно сделать аккуратно и быстро. Полезный лайфхак! #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13938</t>
+  </si>
+  <si>
+    <t>Как аккуратно уложить кабель инструмента 👍 Лайфхак для инструментов с проводом: правильный узел и подвеска превращают хаотично лежащие кабели в аккуратные петли. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>07.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13937</t>
+  </si>
+  <si>
+    <t>⚡️ В телеграме появился бот, который может рассчитать стоимость ремонта всего за 60 секунд ⚡️ Какие параметры учитывает бот? — Тип ремонта: косметический или капитальный — Класс ремонта: комфорт или бизнес — Тип жилья: вторичка или первичка — Метраж Попробуйте сами: @remont_kalculator_bot 🔥 Если вы только начинаете ремонт, рекомендую этот канал. Там только актуальная информация: сколько стоит ремонт в 2026 году, как сэкономить на ремонте, с чего начать ремонт и др. Рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>07.09.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13936</t>
+  </si>
+  <si>
+    <t>Телевизор на стене без зазоров 📺 Такой способ установки телевизора сочетает практичность и эстетику. Он экономит место и скрывает лишние детали. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13935</t>
+  </si>
+  <si>
+    <t>Классная перегородка с простым монтажом 🔥 Такой элемент помогает организовать рабочую, спальную или гостиную зоны, делая комнату более удобной и практичной. Как вам? #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>06.09.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13934</t>
+  </si>
+  <si>
+    <t>Полезный совет-фишка для удобной кухни ✔️ Обращайте внимание не только на внешний вид гарнитура, но и на то, насколько удобно пользоваться им каждый день. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13933</t>
+  </si>
+  <si>
+    <t>Делаем дизайн мебели ярче 👨‍🎨 Этот процесс даёт возможность экспериментировать с цветом, текстурой и отделкой, создавая уникальные изделия. Как вам результат? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>06.09.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13932</t>
+  </si>
+  <si>
+    <t>Уютное оформление кухни с островом 🤩 Оптимальные размеры острова зависят от площади кухни, а вокруг него необходимо оставить достаточно свободного пространства. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13931</t>
+  </si>
+  <si>
+    <t>Обзор шикарной будки для питомца 🐶 Настоящий маленький дом с комфортом и стильным дизайном. Продуманное пространство позволяет питомцу отдыхать в уюте. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>06.09.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13930</t>
+  </si>
+  <si>
+    <t>Стильный дизайн мужской спальни 🤩 Необязательно использовать много декоративных элементов. Достаточно грамотно сочетать фактуры и освещение. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13929</t>
+  </si>
+  <si>
+    <t>Классное решение для дизайна гарнитура 👍 Эффектный дизайнерский приём. Полоса сохраняет своё направление как на отдельных ящиках, так и на объединённых фасадах. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>05.09.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13928</t>
+  </si>
+  <si>
+    <t>Переделка фартука на кухне своими руками 🛠 Создаём новый фартук на кухне шаг за шагом. Подробный мастер-класс для тех, кто хочет свежий интерьер и практичное решение. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13927</t>
+  </si>
+  <si>
+    <t>Дизайн проект уличного бара на даче 😍 Проект для тех, кто хочет добавить участку необычную зону отдыха. Даже компактную конструкцию можно сделать функциональной. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>05.09.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13926</t>
+  </si>
+  <si>
+    <t>Классная идея для тайника в шкафу 🔐 Интересное решение, которое позволяет использовать незаметное пространство внутри обычной мебели. Как вам? #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13925</t>
+  </si>
+  <si>
+    <t>Шикарный вариант уличной кухни 🏠 Дополнить пространство можно деревянными элементами, камнем, декоративным освещением и удобной садовой мебелью. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>04.09.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13924</t>
+  </si>
+  <si>
+    <t>Расположение техники в колонне ✅ Вертикальное размещение бытовых приборов позволяет сэкономить место и визуально организовать кухонный гарнитур. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13923</t>
+  </si>
+  <si>
+    <t>Преображение кухни после ремонта 🤩 Ремонт кухни позволяет одновременно изменить её внешний вид и решить множество бытовых вопросов. Как вам результат? #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>04.09.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13922</t>
+  </si>
+  <si>
+    <t>Хранение инструментов под кровлей 🛠 Практичное решение, которое помогает защитить инвентарь от дождя и солнца и одновременно поддерживать порядок на участке. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13921</t>
+  </si>
+  <si>
+    <t>Обзор продуманной открытой кухни 😍 Когда кухня постоянно находится в поле зрения, особенно важно продумать её внешний вид. Лаконичные фасады и встроенная техника. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>04.09.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13920</t>
+  </si>
+  <si>
+    <t>Совет для выбора и покупки штор ✔️ Сначала измеряем рабочую ширину карниза, а затем учитываем коэффициент сборки в зависимости от типа ткани и желаемого вида складок. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13919</t>
+  </si>
+  <si>
+    <t>Разберем ошибки в эргономике спальни 🤔 При оформлении спальни легко увлечься цветами, мебелью и декором и забыть о том, насколько комфортно будет пользоваться помещением. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>03.09.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13918</t>
+  </si>
+  <si>
+    <t>Уютный дизайн санузла 6 кв. м. 🤩 Площадь в 6 кв. м. позволяет достаточно свободно организовать санузел, если заранее продумать расположение всей сантехники и мебели. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13917</t>
+  </si>
+  <si>
+    <t>Бюджетный вариант рабочего места 👍 Простая столешница, подходящие опоры и компактные полки позволят собрать функциональную рабочую зону своими руками. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>02.09.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13916</t>
+  </si>
+  <si>
+    <t>Автоматика для откатных ворот 🔥 Электропривод помогает легко открывать и закрывать тяжёлую створку, а система управления позволяет сделать использование ворот комфортным. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13915</t>
+  </si>
+  <si>
+    <t>Полезный совет при постройке дома 🛠 Обработка поверхности грунтовочным составом помогает уменьшить впитываемость основания, укрепить верхний слой. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>02.09.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13914</t>
+  </si>
+  <si>
+    <t>Преображаем шкаф своими руками 👍 Можно перекрасить фасады, заменить ручки, добавить молдинги или декоративные вставки, сохранив при этом добротный корпус старой мебели. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13913</t>
+  </si>
+  <si>
+    <t>Телевизор в качестве картины 🤩 В режиме отображения изображений экран становится частью декора и помогает создать более цельную композицию на стене, особенно в гостиной. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>02.09.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13912</t>
+  </si>
+  <si>
+    <t>Переделка старой постирочной комнаты 🛠 Новая отделка, удобные системы хранения, рабочая столешница и грамотное размещение сделают комнату практичнее и приятнее. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13911</t>
+  </si>
+  <si>
+    <t>Место для станции робота-пылесоса 🤔 Станцию можно разместить под тумбой, в специально предусмотренной нише или сбоку от мебели, оставив роботу достаточно пространства. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.09.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13910</t>
+  </si>
+  <si>
+    <t>Роскошное оформление участка у дома 🏠 Декоративные дорожки, подсветка, зелёные насаждения и выразительные акценты делают пространство более ухоженным. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13909</t>
+  </si>
+  <si>
+    <t>Шикарное обновление большого зеркала 👍 Иногда достаточно одной детали, чтобы старое зеркало заиграло по-новому. Обновлённая рама может стать главным украшением. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.09.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13908</t>
+  </si>
+  <si>
+    <t>Полезное решение для цоколя на кухне 🤔 Если конструкция кухни предполагает вентиляцию, в цоколе можно предусмотреть аккуратные отверстия или решётку. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13907</t>
+  </si>
+  <si>
+    <t>Разберем монтаж подсветки на лестнице 🛠 Как установить подсветку на лестницу своими руками, чтобы создать стильный акцент и комфортное освещение в доме. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>31.08.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13906</t>
+  </si>
+  <si>
+    <t>Пример стильного оформления ТВ-зоны 🔥 Низкая тумба визуально не перегружает пространство, а её широкая поверхность позволяет аккуратно разместить декор. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13905</t>
+  </si>
+  <si>
+    <t>Необычные ручки для шкафа 👍 Вариант для тех, кто хочет добавить мебели индивидуальности. Обычные фасады сразу заиграют по-новому, если заменить стандартные ручки. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>31.08.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13904</t>
+  </si>
+  <si>
+    <t>Камера для видеонаблюдения на даче 🏠 Одна правильно установленная камера способна охватить входную группу, двор или подъезд к дому. Как вам такое решение? #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13903</t>
+  </si>
+  <si>
+    <t>Неожиданный красный в дизайне интерьеров 👍 Даже несколько красных деталей на спокойном фоне способны привлечь внимание и сделать интерьер более динамичным. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>30.08.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13902</t>
+  </si>
+  <si>
+    <t>Классный вариант оформления детской 😲 Интересное оформление, которое легко адаптировать под возраст. Уютный текстиль, тематический декор и удобное рабочее место. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13901</t>
+  </si>
+  <si>
+    <t>Мастерим уличный холодильник для дачи 🏠 Еъсли летняя кухня или терраса находятся далеко от дома, отдельный холодильник становится настоящим помощником. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>30.08.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13900</t>
+  </si>
+  <si>
+    <t>Разберем принцип выбора цвета стен 🤔 Оттенок лучше подбирать с учётом всех элементов комнаты. Стоит посмотреть, как цвет выглядит при дневном и вечернем освещении. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13899</t>
+  </si>
+  <si>
+    <t>Необычная идея для компьютерного места 🤩 Интересная идея для тех, кто хочет отойти от стандартного рабочего стола. Можно использовать свободный угол комнаты. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>29.08.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13898</t>
+  </si>
+  <si>
+    <t>Обновление советского шкафа 👨‍🎨 Не всегда старую мебель нужно выбрасывать. Если корпус хорошо сохранился, его можно отреставрировать и адаптировать под современный интерьер. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13897</t>
+  </si>
+  <si>
+    <t>Как повесить картину без сверления 🤔 Для небольших и лёгких рам можно подобрать клейкие держатели, которые устанавливаются быстро и не требуют сложного монтажа. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>29.08.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13896</t>
+  </si>
+  <si>
+    <t>Стильный декор из веток дерева 👍Небольшие деревянные спилы с естественным рисунком можно собрать в оригинальную композицию, сохранив природную фактуру. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13895</t>
+  </si>
+  <si>
+    <t>Креативный разбрызгиватель своими руками 💦 Практичная самоделка, которую можно собрать из подходящих материалов, не покупая сложную систему полива. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>29.08.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13894</t>
+  </si>
+  <si>
+    <t>Классная идея - вентиляторы на террасе 🏠 Вместо напольных устройств можно использовать потолочные модели, которые эффективно используют верхнее пространство. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13893</t>
+  </si>
+  <si>
+    <t>Мини-гардеробная своими руками 🛠 Практичное решение для небольших квартир и домов. Вместо громоздкого шкафа можно собрать индивидуальную систему. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>28.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13892</t>
+  </si>
+  <si>
+    <t>Некоторые фишки строительной рулетки ✔️ Если присмотреться к обычной рулетке, можно заметить несколько интересных деталей, которые значительно упрощают работу. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13891</t>
+  </si>
+  <si>
+    <t>Плюсы и минусы встроенного холодильника 🤔 Встроенная техника позволяет создать аккуратный и цельный интерьер, поскольку холодильник скрывается за мебельным фасадом. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13890</t>
+  </si>
+  <si>
+    <t>Обустройство компактной прихожей 👨‍🎨 Вместо громоздких шкафов можно использовать узкую консоль, высокую обувницу, крючки и небольшие полки. Как вам результат? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13889</t>
+  </si>
+  <si>
+    <t>Полезные вещи для уютного дома 🏠 Уют складывается не только из красивой мебели, но и из множества небольших вещей, которые делают повседневную жизнь проще. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13888</t>
+  </si>
+  <si>
+    <t>Ваше отопление готово к сезону? Прошлой зимой сотни частных домов пострадали от внезапной разморозки отопления, а люди «попали» на дорогостоящий ремонт и замену труб и радиаторов. Чтобы защитить отопление и тепло в доме используйте специальный теплоноситель для заливки – THERMAGENT! THERMAGENT защитит вашу систему отопления зимой от разморозки до -47°C, обеспечив вам спокойствие даже в сильные морозы. Термагент – это уникальный теплоноситель, который сочетает в себе 3 самых главных свойства: • Защита системы разморозки • «Умная» борьба с коррозией в очагах её появления • Превосходные теплопередающие характеристики Почему выбирают THERMAGENT: • Более 20 лет производится в РФ и тысячи положительных отзывов • Подходит для всех типов котлов и радиаторов, что подтверждено допусками Baxi, Protherm, Ariston и др. • Награжден золотым знаком «Знак качества XXI века»! И самое главное THERMAGENT имеет увеличенный срок эксплуатации 10 лет по результатам испытаний в ВНИИ Коррозии! Приобретайте Термагент в крупнейший магазинах: Lemana PRO, Петрович, ЭТМ, ТЕРЕМ, Lunda, ЭТМ, и многие другие: Где купить</t>
+  </si>
+  <si>
+    <t>27.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13887</t>
+  </si>
+  <si>
+    <t>Обновляем внешний вид посудомойки 👨‍🎨 Можно повторить оттенок мебельных фасадов, чтобы посудомойка визуально стала частью кухонного гарнитура. Как вам результат? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.08.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13886</t>
+  </si>
+  <si>
+    <t>Совет для использования сантехнической нити 🤔 Такой уплотнитель может значительно упростить монтаж, особенно при небольших бытовых сантехнических работах. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13885</t>
+  </si>
+  <si>
+    <t>Робот пылесос - помощник в уборке 🔥 Небольшое устройство способно взять на себя одну из самых надоедливых домашних задач. Он удобно справляется с уборкой пола. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.08.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13884</t>
+  </si>
+  <si>
+    <t>Полезные мелочи для мебели на кухне ✔️ Отличная подборка идей для тех, кто хочет сделать гарнитур более функциональным без серьёзного ремонта. Что думаете? #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13883</t>
+  </si>
+  <si>
+    <t>Процесс монтажа подсветки на улице 🤩 Красивое решение для дачного участка, которое особенно эффектно выглядит вечером. Как вам такое решение? #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.08.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13882</t>
+  </si>
+  <si>
+    <t>Интересная идея для полочек в углу 🔥 Обычный угол можно легко превратить в красивую и полезную часть интерьера, если установить несколько аккуратных полочек. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13881</t>
+  </si>
+  <si>
+    <t>Специальный крепёж для газоблока ✔️ Обычные дюбели подходят не для каждой задачи, поэтому специальные элементы могут значительно упростить монтаж. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.08.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13880</t>
+  </si>
+  <si>
+    <t>Уютный спортивный уголок в детской 😲 Компактный спортивный комплекс можно дополнить мягкими ковриками, корзинами для игрушек и декоративными деталями. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13879</t>
+  </si>
+  <si>
+    <t>Продуманное хранение инструментов в гараже 👍 Вместо ящиков, в которых приходится долго искать нужный ключ или отвёртку, можно разместить инструменты вертикально. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.08.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13878</t>
+  </si>
+  <si>
+    <t>Как правильно выбрать герметик 🤔 Подходящий состав стоит выбирать не только по цене или надписи «универсальный», а по условиям будущего использования. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13877</t>
+  </si>
+  <si>
+    <t>Мастерим удобный стол для гаража 🛠 Отличный вариант для тех, кто хочет организовать собственное место для работы и творчества. Как вам результат? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.08.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13876</t>
+  </si>
+  <si>
+    <t>Использование датчика присутствия в комнате 👍 Особенно удобно это в прихожей, гардеробной, ванной, коридоре или рабочей комнате, где не всегда хочется искать выключатель. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13875</t>
+  </si>
+  <si>
+    <t>Оформление стильной стены в спальне 🤩 Необязательно использовать много декора. Иногда достаточно спокойного оттенка и выразительной фактуры. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.08.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13874</t>
+  </si>
+  <si>
+    <t>Виды крепления для газобетона 🤔 Перед монтажом стоит учитывать не только внешний вид крепежа, но и вес будущего предмета, а также особенности стены. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13873</t>
+  </si>
+  <si>
+    <t>Шикарная шпалера своими руками 🔥 Отличный вариант для создания уютного зелёного уголка на даче. Конструкцию можно установить где угодно. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>24.08.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13872</t>
+  </si>
+  <si>
+    <t>Уют и стиль в светлой гостиной 🏠 Сочетание светлой мебели и натуральных материалов помогает создать пространство, в котором приятно отдыхать всей семьей. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13871</t>
+  </si>
+  <si>
+    <t>Оригинальная кормушка для питомца 🐶 Простой DIY-проект, который позволяет самостоятельно организовать аккуратную зону кормления. Как вам такая идея? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>24.08.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13870</t>
+  </si>
+  <si>
+    <t>Функциональная кровать встроенная в шкаф 👍 Кровать, встроенная в стену, становится идеальным решением для маленьких комнат, где каждый сантиметр на вес золота. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13869</t>
+  </si>
+  <si>
+    <t>Мастерим кормушку для питомцев 🐶 Простой DIY-проект, который позволяет самостоятельно организовать аккуратную зону кормления. Как вам такая идея? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>23.08.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13868</t>
+  </si>
+  <si>
+    <t>Различные ошибки при планировке дома ⁉️ Одна из проблем заключается в том, что план иногда создают исключительно по размерам комнат, забывая о сценариях жизни. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13867</t>
+  </si>
+  <si>
+    <t>Процесс монтажа уютных качелей на даче 🤩 Качели можно установить рядом с садом, террасой или в отдельном тихом уголке, а вокруг добавить растения. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>23.08.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13866</t>
+  </si>
+  <si>
+    <t>3D-принтер - применение в быту ✅ Особенно удобно использовать 3D-печать, когда нужную небольшую деталь сложно найти в магазине или требуется нестандартный размер. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13865</t>
+  </si>
+  <si>
+    <t>Качественный забор на даче из профиля 🏠 Современное ограждение, которое помогает обозначить границы участка и защитить территорию от посторонних взглядов. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>23.08.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13864</t>
+  </si>
+  <si>
+    <t>Мастерим стильную люстру из дерева 🪚 Простой DIY-проект, который позволяет проявить фантазию и получить уникальный предмет интерьера. Как вам результат? #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13863</t>
+  </si>
+  <si>
+    <t>Уют кухни при приглушенном свете 🤩 Такой вечерний уют превращает кухню в тёплый уголок для семьи или друзей. Мягкое освещение, приятные детали и уютная обстановка. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13862</t>
+  </si>
+  <si>
+    <t>Уличная кухня из старых поддонов 🪚 Такой проект позволяет самостоятельно создать функциональную зону для приготовления и подачи еды на свежем воздухе. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13861</t>
+  </si>
+  <si>
+    <t>Обзор уютной закрытой беседки 🏠 Такое решение позволяет превратить обычную зону отдыха в полноценное пространство для общения и проведения времени с семьёй или друзьями. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.08.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13860</t>
+  </si>
+  <si>
+    <t>Мастерим удобную грядку для участка 🪴 Продуманный вариант обустройства огорода, который помогает совместить практичность, аккуратный внешний вид. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13859</t>
+  </si>
+  <si>
+    <t>Стильное обустройство прихожей 🤩 Даже небольшую входную зону можно превратить в комфортное пространство, если правильно подобрать элементы декора. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.08.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13858</t>
+  </si>
+  <si>
+    <t>Системы хранения на нижнем ярусе гарнитура ✅ Вместо хаотично сложенных предметов можно создать полноценную систему хранения, где у каждой вещи есть своё место. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13857</t>
+  </si>
+  <si>
+    <t>Процесс монтажа подсветки на кухне 🔥 Лента позволяет равномерно подсветить столешницу, убрать лишние тени и одновременно добавить интерьеру современный эффект. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.08.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13856</t>
+  </si>
+  <si>
+    <t>Умная организация гостиной 👍 Сочетание закрытых и открытых систем хранения позволяет убрать всё лишнее, сохранив при этом декоративные элементы. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13855</t>
+  </si>
+  <si>
+    <t>На чем можно экономить при обустройстве дома 🤔 Один из лучших способов заключается в том, чтобы разделить покупки на обязательные и декоративные. Разберемся подробнее. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.08.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13854</t>
+  </si>
+  <si>
+    <t>Стильная зона ТВ в белом цвете 📺 Светлые оттенки делают пространство более воздушным, а телевизор становится аккуратной частью общей композиции. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13853</t>
+  </si>
+  <si>
+    <t>Мастер-класс по укладке ламината у труб 🛠 Интересный гайд, посвящённый аккуратному оформлению сложного участка пола и созданию ровного, цельного покрытия. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.08.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13852</t>
+  </si>
+  <si>
+    <t>Правильное использование стиральной машины ✅ Правильная загрузка и выбор подходящей программы делают стирку более удобной и помогают бережнее относиться к вещам. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13851</t>
+  </si>
+  <si>
+    <t>Классный вариант современной плиты 🔥 Современный дизайн, аккуратная рабочая поверхность и продуманное расположение конфорок делают её заметным элементом кухни. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.08.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13850</t>
+  </si>
+  <si>
+    <t>Импровизированная защелка для двери ✔️ Практичная идея своими руками, которая показывает, как обычные материалы можно превратить в полезную деталь для двери. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13849</t>
+  </si>
+  <si>
+    <t>Интересная деталь в ванной комнате 👍 Компактная зона внутри ванны гармонично вписывается в интерьер и делает повседневное использование пространства удобнее. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>19.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13848</t>
+  </si>
+  <si>
+    <t>Кровать которая добавляет уют в спальню 🔥 Видео демонстрирует дизайн кровати, который сочетает красоту и функциональность. Мягкие текстуры и аккуратная отделка. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13847</t>
+  </si>
+  <si>
+    <t>Классные фишки готовой квартиры 👍 Такие решения для интерьера помогают максимально использовать пространство и добавляют дому индивидуальности. Как вам? #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>19.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13846</t>
+  </si>
+  <si>
+    <t>Стильный колодец своими руками 🏠 Деревянные детали, декоративная крыша и аккуратное оформление помогают создать стильный и гармоничный объект на участке. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13845</t>
+  </si>
+  <si>
+    <t>Все начинают день с кофе. А нужно — с этого. 20 секунд сразу после пробуждения — и бодрость с самого утра. Показать? https://t.me/poleznai_privishka_za_3day/14502</t>
+  </si>
+  <si>
+    <t>19.08.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13844</t>
+  </si>
+  <si>
+    <t>Почему скапливается вода вокруг унитаза 🤔 Рассматриваем распространённые ситуации, из-за которых пол вокруг сантехники может становиться влажным. Полезно! #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>19.08.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13843</t>
+  </si>
+  <si>
+    <t>Идея для яркого обновления стульев 😍 Насыщенный оттенок или необычный рисунок ткани помогает создать стильную мебель, гармонирующую с интерьером. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13842</t>
+  </si>
+  <si>
+    <t>Мастерим этажерку для хранения 🪚 Интересная идея для мастерской, позволяющая самостоятельно сделать практичную мебель и подобрать её размер и оформление. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>18.08.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13841</t>
+  </si>
+  <si>
+    <t>Необходимость заземления в доме 🤔 Важный элемент электробезопасности, который особенно актуален при использовании большого количества бытовой техники. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13840</t>
+  </si>
+  <si>
+    <t>Замена варочной панели на кухне ✅ Мастер-класс, в котором старая панель заменяется на новую, преображая внешний вид всей рабочей поверхности. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>18.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13839</t>
+  </si>
+  <si>
+    <t>Сколько стоит ремонт в 2026 году? В телеграме появился бот, который может рассчитать стоимость вашего ремонта всего за 1 минуту 💪🏻 Какие параметры он учитывает? — Тип ремонта: косметический или капитальный — Класс ремонта: комфорт или бизнес — Тип жилья: вторичка или первичка — Метраж Попробуйте сами: @remont_kalculator_bot 🔥 Бот нашла в канале про ремонт и дизайн, рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>18.08.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13838</t>
+  </si>
+  <si>
+    <t>Дизайнерское решение для прихожей 🤩 Интересные фактуры, спокойные оттенки и выразительные акценты помогают преобразить даже небольшую входную зону. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13837</t>
+  </si>
+  <si>
+    <t>Стильная отделка акцентной стены 🤩 Сочетание отделочных материалов и декоративных элементов помогает создать выразительный центр композиции в комнате. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>17.08.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13836</t>
+  </si>
+  <si>
+    <t>Треугольный дровник своими руками 🛠 Оригинальная идея для дачи или загородного дома, позволяющая аккуратно организовать хранение дров. Что думаете? #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13835</t>
+  </si>
+  <si>
+    <t>Решаем распространённую проблему окон 🤔 Небольшая хитрость помогает справиться с распространённой бытовой проблемой и сделать использование окна удобнее. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>17.08.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13834</t>
+  </si>
+  <si>
+    <t>Мастерим органайзер для мастерской 👍 Компактные ячейки и отделения позволяют удобно распределить инструменты и небольшие детали, чтобы они всегда были под рукой. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13833</t>
+  </si>
+  <si>
+    <t>Роскошное оформление гостиной в цвете беж 🤩 Спокойные оттенки позволяют красиво сочетать мебель, отделку и декор, создавая цельную и благородную композицию. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>17.08.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13832</t>
+  </si>
+  <si>
+    <t>Отделка стен декоративной штукатуркой 👨‍🎨 Роскошная отделка стен сочетает декоративную штукатурку с золотой паталью, создавая эффектный и благородный интерьер. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13831</t>
+  </si>
+  <si>
+    <t>Чайник для проточной воды 🔥 Функциональная идея для тех, кто ценит компактные решения, способные сделать использование горячей воды удобнее. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>16.08.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13830</t>
+  </si>
+  <si>
+    <t>Роспись стульев своими руками 🖌 С помощью красок и декоративных узоров можно полностью изменить внешний вид старой мебели и добавить ей индивидуальности. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13829</t>
+  </si>
+  <si>
+    <t>Шикарная мебель для компактной гостиной 🤩 Складной столик помогает максимально рационально использовать пространство, сохраняя стиль и гармонию интерьера. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>16.08.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13828</t>
+  </si>
+  <si>
+    <t>Креативные решения для удобства кухни 👍 Компактные и функциональные решения для кухни позволяют сочетать стильный интерьер с удобством использования. Что думаете? #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13827</t>
+  </si>
+  <si>
+    <t>Стильный вариант отделки ТВ-зоны 📺 Лаконичная отделка стены превращает телевизор в часть интерьера и помогает создать цельную, современную композицию. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>15.08.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13826</t>
+  </si>
+  <si>
+    <t>Стильные полочки с ветвью дерева 👍 Способ добавить в интерьер натуральные материалы и превратить обычную систему хранения в выразительный элемент декора. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13825</t>
+  </si>
+  <si>
+    <t>Главный плюс проектора в доме 🤔 Возможность превратить практически любое подходящее пространство в домашний кинотеатр с большим изображением. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13824</t>
+  </si>
+  <si>
+    <t>Увлекательная роспись стен своими руками 👨‍🎨 Увлекательный творческий процесс, в результате которого привычное пространство получает уникальное оформление. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>15.08.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13823</t>
+  </si>
+  <si>
+    <t>Советы по заливке бетона для парковки ✅ Бетонная площадка выглядит аккуратно и при правильном исполнении может стать долговечной частью участка. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13822</t>
+  </si>
+  <si>
+    <t>Креативный разбрызгиватель своими руками 💦 Такая конструкция может стать полезным решением для небольшого участка, помогая распределять воду более равномерно. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>14.08.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13821</t>
+  </si>
+  <si>
+    <t>Классный помощник для ухода за участком 👍 Робот-косилка может самостоятельно выполнять регулярную стрижку, благодаря чему трава остаётся более аккуратной. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13820</t>
+  </si>
+  <si>
+    <t>Шикарный стол из остатков досок и бруса 🪚 Доски и брус, которые остались после ремонта или строительства, можно использовать для создания оригинальной столешницы. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>14.08.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13819</t>
+  </si>
+  <si>
+    <t>Интересное решение для посудомойки 🤔 Если фасад сделать шире корпуса техники, оставшееся пространство можно превратить в удобную систему хранения. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13818</t>
+  </si>
+  <si>
+    <t>Полезные гаджеты для умного дома 🏠 Продуманные гаджеты помогут автоматизировать освещение, повысить удобство и добавить полезные функции в привычный интерьер. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>13.08.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13817</t>
+  </si>
+  <si>
+    <t>Организация хранения инструментов на стене ✅ Такая система держателей превращает стену в функциональный органайзер, где каждый инструмент имеет своё место. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13816</t>
+  </si>
+  <si>
+    <t>Классный мангал из старого баллона 🔥 Старый металлический корпус можно превратить в практичную зону для приготовления еды на открытом воздухе. Как вам идея? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>13.08.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13815</t>
+  </si>
+  <si>
+    <t>Шикарный торшер с умной подсветкой 👍 Показываем эффектный вариант освещения, который позволяет менять яркость и оттенок света под настроение и разные сценарии. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13814</t>
+  </si>
+  <si>
+    <t>Декоративные деревянные балки на потолке 🤩 Деревянные элементы могут стать главным акцентом комнаты, подчеркнуть зонирование и красиво сочетаться с освещением и мебелью. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>13.08.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13813</t>
+  </si>
+  <si>
+    <t>Мастерим когтеточку своими руками 🐱 Такой проект позволяет самостоятельно выбрать форму, размер и оформление аксессуара, гармонично вписав его в интерьер. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13812</t>
+  </si>
+  <si>
+    <t>Разберем советы для строительства дома 🏠 Хорошее планирование помогает заранее предусмотреть расположение комнат, окон, инженерных систем и хозяйственных зон. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>12.08.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13811</t>
+  </si>
+  <si>
+    <t>Полезная хитрость с валиком для ремонта 👍 Лёгкая и эффективная техника использования клейкой ленты, которая экономит время и делает работу более аккуратной и быстрой. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13810</t>
+  </si>
+  <si>
+    <t>Укладка мозаичной плитки в душевую ✅ При грамотной подготовке основания и аккуратной укладке результат получается красивым, ровным и профессиональным. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>12.08.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13809</t>
+  </si>
+  <si>
+    <t>Пример роскошного оформления ванной 🤩 Грамотное зонирование, выразительная отделка и аккуратно подобранные детали позволяют создать эффектный интерьер ванной комнаты. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13808</t>
+  </si>
+  <si>
+    <t>Креативная полка на стену своими руками 👍 Стильная полочка на стене — маленькая деталь, которая преображает интерьер и делает пространство более функциональным. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>11.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13807</t>
+  </si>
+  <si>
+    <t>Стильное оформление гардеробной 🏠 Маленькая гардеробная с большой функциональностью — пример того, как каждый сантиметр можно использовать эффективно. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13806</t>
+  </si>
+  <si>
+    <t>Мастерим простую когтеточку для кошки 🐱 Идея для ухода за кошкой: когтеточка из картонных коробок безопасна, удобна и делает дом более организованным. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>11.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13805</t>
+  </si>
+  <si>
+    <t>Разберем советы для поклейки обоев ✅ Поклейка обоев без стресса: лайфхаки и хитрости, которые помогут избежать складок, пузырей и других проблем при ремонте. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13804</t>
+  </si>
+  <si>
+    <t>Шикарная мастер-спальня на мансарде 🏠 Благодаря большим окнам, тёплому текстилю, спокойным оттенкам и акцентам комната становится идеальным местом для отдыха. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.08.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13803</t>
+  </si>
+  <si>
+    <t>Уют и удобство в организации кухни 👍 Практичное хранение, которое радует глаз — организованные полки и продуманные системы помогают поддерживать порядок. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13802</t>
+  </si>
+  <si>
+    <t>Идея оформления балкона от дизайнера 🤩 Идеи для обновления балкона помогают сделать его не просто местом хранения, а полноценной жилой зоной. Как вам результат? #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.08.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13801</t>
+  </si>
+  <si>
+    <t>Мастер-класс по установке дверной ручки 🔐 Монтаж замка — важная деталь при обустройстве дома. Установка обеспечивает плавное закрытие и удобство использования. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13800</t>
+  </si>
+  <si>
+    <t>Уютный уголок для любителей кофе ☕️ Даже небольшой уголок можно оформить красиво и функционально, добавив открытые полки, декоративные баночки и уютное освещение. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.08.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13799</t>
+  </si>
+  <si>
+    <t>Места хранения под лестницей ✅ Даже небольшое пространство можно превратить в функциональную систему с вместительными ящиками и удобными полками. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13798</t>
+  </si>
+  <si>
+    <t>Советы по оформлению прихожей 👍 Даже в небольшой входной зоне можно удобно организовать хранение и добавить декоративные акценты. Как вам решения? #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>09.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13797</t>
+  </si>
+  <si>
+    <t>Размещение электрики около кровати ⚡️ Разбираем удобные варианты расположения розеток и выключателей по обе стороны кровати, чтобы не тянуться через всю комнату. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13796</t>
+  </si>
+  <si>
+    <t>Идея для декора светильника 🤩 Оригинальный декор поможет сделать освещение более выразительным и добавить интерьеру тёплую, домашнюю атмосферу. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>09.08.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13795</t>
+  </si>
+  <si>
+    <t>Появление ржавчины после отключения воды 🤔 Неприятная ситуация, которая часто вызывает вопросы. Показываем, на что обратить внимание после возвращения воды. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13794</t>
+  </si>
+  <si>
+    <t>Обновление гостиной своими руками 🛠 Показываем, как с помощью простых изменений обновить интерьер и создать комфортную атмосферу для отдыха и встреч с близкими. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>08.08.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13793</t>
+  </si>
+  <si>
+    <t>Рассмотрим один вариантов надежного узла 🪢 Освоение надёжного узла помогает избежать ошибок при креплении вещей или строительных и туристических задачах. Пользуйтесь! #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13792</t>
+  </si>
+  <si>
+    <t>Грамотное зонирование хранения на кухне 👍 Удобные системы хранения и рациональная планировка делают повседневную работу на кухне приятной и лёгкой. Что думаете? #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>08.08.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13791</t>
+  </si>
+  <si>
+    <t>Смотрим функциональную студию 19 кв. м. 🏠 Минимализм и функциональность: изучаем, как маленькая квартира превращается в комфортное и продуманное место для жизни. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13790</t>
+  </si>
+  <si>
+    <t>Наполнение пустых пространств в квартире 👍 Пустой угол больше не проблема — аккуратные решения, которые делают прихожую уютной, практичной и визуально интересной. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>08.08.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13789</t>
+  </si>
+  <si>
+    <t>Креативный способ создания полок 🪚 Лёгкая конструкция из каната и дерева позволяет менять расположение и стиль хранения, делая интерьер гибким и креативным. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13788</t>
+  </si>
+  <si>
+    <t>Самостоятельное обновление входной зоны 🛠 Работы в прихожей можно выполнять самостоятельно, экономя средства и реализуя собственные идеи. Как вам результат? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>07.08.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13787</t>
+  </si>
+  <si>
+    <t>Неважно, делаете вы стяжку с нуля или просто выравниваете основание перед укладкой покрытия, материал здесь играет ключевую роль. 🎥 В новом видео эксперт Vetonit Александр Черкасин показывает, как быстро залить пол с помощью Vetonit Фаст 4000. После обновления материал получил усиленную формулу с фиброволокном, что делает покрытие еще более трещиностойким. Почему его выбирают: 📌 3 в 1: стяжка, финишное выравнивание и ремонт пола одним материалом. 📌 Широкий диапазон толщин нанесения — от 3 до 80 мм за один раз. 📌 По поверхности можно ходить уже через 4 часа. 📌 Укладка плитки или ламината – от 1 дня (в зависимости от толщины слоя). 📌 Лёгкое распределение смеси и получение ровной поверхности. 📌 Подходит для систем электрического теплого пола. 💧 Для ванных комнат и других влажных помещений материал рекомендуется использовать в комплексе с гидроизоляцией Vetonit тек 822. А если хотите подробнее разобраться в особенностях материала и посмотреть весь процесс работы, полную версию ролика можно посмотреть здесь: 📹 VKВидео ▶️ YouTube #реклама</t>
+  </si>
+  <si>
+    <t>07.08.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13786</t>
+  </si>
+  <si>
+    <t>Разберем плюсы одноэтажных домов 🏠 Одноэтажный дом сочетает удобство, комфорт и безопасность. Все комнаты находятся на одном уровне, что облегчает перемещение. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13785</t>
+  </si>
+  <si>
+    <t>Как удачно скрыть консоль в интерьере 🤔 Создание короба позволяет объединить функциональность и стиль. Устройство остаётся доступным, а интерьер выглядит аккуратно. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>07.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13784</t>
+  </si>
+  <si>
+    <t>Стильная идея оформления ТВ-зоны 📺 Разбираем простой вариант дизайна, который подойдёт для разных интерьеров и поможет объединить технику с обстановкой комнаты. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13783</t>
+  </si>
+  <si>
+    <t>Наглядные различия механизма ящиков 🤔 Наглядное сравнение поможет разобраться в особенностях роликовых, шариковых и скрытых направляющих. Пользуйтесь! #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>06.08.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13782</t>
+  </si>
+  <si>
+    <t>Ровный стык между цветами при покраске 👨‍🎨 Показываем способ разделить поверхности при покраске, чтобы переход между цветами выглядел чисто и профессионально. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13781</t>
+  </si>
+  <si>
+    <t>Монтаж необычных крючком для полотенец 👍 Необычные крючки становятся не только удобным местом для хранения полотенец, но и стильной деталью интерьера. Что думаете? #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>06.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13780</t>
+  </si>
+  <si>
+    <t>Способы размещения стиральной машины ✅ Планировка помогает использовать каждый сантиметр пространства, сохранить удобство и создать функциональный интерьер. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13779</t>
+  </si>
+  <si>
+    <t>Уют и удобство в дизайне прихожей 🤩 Такой дизайн подходит для любых интерьеров — нейтральная палитра делает прихожую светлой и визуально увеличивает пространство. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>06.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13778</t>
+  </si>
+  <si>
+    <t>Создаем картину на стену в гостиной 🖼 Ручная работа приносит удовольствие и создаёт уникальный декоративный элемент. Готовая картина подчеркивает стиль комнаты. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13777</t>
+  </si>
+  <si>
+    <t>Деревянное кресло для дачи своими руками 🏠 Садовая мебель, сделанная своими руками из остатков опалубки или ненужных досок, может выглядеть гораздо лучше купленной в магазине. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>05.08.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13776</t>
+  </si>
+  <si>
+    <t>Как сохранить до следующей покраски ✅ Приём позволяет приостановить покраску. Достаточно завернуть валик в пищевую пленку — и он останется готовым к использованию. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13775</t>
+  </si>
+  <si>
+    <t>Разберем советы по монтажу зеркал 🤔 Размещение зеркал влияет на атмосферу и стиль интерьера. Правильно подобранные позиции помогают подчеркнуть дизайн комнаты. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>05.08.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13774</t>
+  </si>
+  <si>
+    <t>Планировка кладовой зоны на кухне 🏠 Мини-кладовая на кухне — удобная система полок, контейнеров и корзин, позволяющая аккуратно разместить крупы, специи и запасы. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13773</t>
+  </si>
+  <si>
+    <t>Искусственные деревья в интерьере 🌳 Декоративное дерево как элемент дизайна — красивое решение для создания атмосферы тепла, естественности и уюта в доме. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>04.08.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13772</t>
+  </si>
+  <si>
+    <t>Уютный оформление гостиной в доме 🤩 Дизайн просторной гостиной с акцентом на уют — планировка, текстуры и освещение, которые создают тёплую атмосферу в комнате. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13771</t>
+  </si>
+  <si>
+    <t>Как убрать щели между плинтусами легко 🤔 Используем мебельный воск, чтобы замаскировать щели между плинтусами: лайфхак, который помогает сохранить чистоту отделки. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>04.08.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13770</t>
+  </si>
+  <si>
+    <t>Летняя мебель для дачи 🪚 Деревянный шезлонг-качалка ручной работы — практичный проект для тех, кто хочет объединить креативность, комфорт и долговечность. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13769</t>
+  </si>
+  <si>
+    <t>Уютное оформление детского уголка 😲 Продуманное оформление помогает ребёнку иметь своё личное пространство для творчества, игр и спокойного отдыха. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>03.08.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13768</t>
+  </si>
+  <si>
+    <t>Мастерим стеллаж для хранения легко 🛠 Немного материалов, фантазии и времени — и получается функциональная мебель для хранения. Как вам результат? #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13767</t>
+  </si>
+  <si>
+    <t>Стильное оформление ТВ-зоны с камином 📺 Тёплое освещение, красивые материалы и правильная композиция превращают обычную стену в главный акцент интерьера. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>03.08.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13766</t>
+  </si>
+  <si>
+    <t>Кровать-рабочее место в одном 🔥 Кровать с рабочей зоной позволяет эффективно использовать каждый уголок, создавая комфортное пространство для сна и работы. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13765</t>
+  </si>
+  <si>
+    <t>Мастерим стильную люстру из спилов дерева ✅ Стильный светильник из дерева станет главным акцентом комнаты и подчеркнёт интерьер в стиле эко, рустик или лофт. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>03.08.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13764</t>
+  </si>
+  <si>
+    <t>Продуманная детская для двух детей 🤩 Разделение комнаты на функциональные зоны позволяет поддерживать порядок и создавать пространство для творчества. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13763</t>
+  </si>
+  <si>
+    <t>Обзор кухонного столика на даче 🏠 Показываем кухонный столик, который сочетает практичность, компактность и всё необходимое для комфортной готовки на открытом воздухе. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>02.08.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13762</t>
+  </si>
+  <si>
+    <t>Процесс создания кровати в спальню 🛠 Мастерим кровать своими руками. Такой подход позволяет подобрать материалы и форму, которые идеально впишутся. Как вам? #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13761</t>
+  </si>
+  <si>
+    <t>Бункерный декор гостиной своими руками 🤩 Показываем, как с помощью декоративных элементов, текстур и освещения оформить гостиную в оригинальном стиле бункера без ремонта. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>02.08.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13760</t>
+  </si>
+  <si>
+    <t>Полезный гайд для монтажа плинтуса ✅ Хитрости при установке плинтуса позволяют добиться ровного эффекта даже на кривой поверхности. Главное - правильная подгонка. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13759</t>
+  </si>
+  <si>
+    <t>Обзор хозблока на дачном участке 🏠 Показываем, как можно оборудовать хозяйственную постройку для хранения, работы и бытовых задач. Как вам такое решение? #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.08.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13758</t>
+  </si>
+  <si>
+    <t>Интересный способ отделки стены 🤩 С помощью интересной техники отделки можно добавить помещению индивидуальность, глубину и уютную атмосферу. Что думаете? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13757</t>
+  </si>
+  <si>
+    <t>Процесс монтажа "тихих" стен 🛠 Такая система позволяет скрыть неровности стен, добавить декоративный акцент и создать приятную акустическую атмосферу в помещении. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.08.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13756</t>
+  </si>
+  <si>
+    <t>Мастерим экран для ванны легко ✅ Несколько простых шагов помогают превратить открытое пространство под ванной в стильный и гармоничный элемент интерьера. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13755</t>
+  </si>
+  <si>
+    <t>Способ крепления труб к стене ✔️ Грамотное размещение и надёжная фиксация позволяют сделать хозяйственную зону аккуратной и удобной в использовании. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.08.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13754</t>
+  </si>
+  <si>
+    <t>Оформление рабочего компьютерного стола 🛠 Стильное рабочее место своими руками помогает создать комфортную и продуктивную зону. Продуманный дизайн и удобная мебель. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13753</t>
+  </si>
+  <si>
+    <t>Рассмотрим классный совет от матера ✅ Правильная намотка провода и удобное крепление инструмента делают их лёгкими для использования и хранения. Пользуйтесь! #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>31.07.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13752</t>
+  </si>
+  <si>
+    <t>Идеи для применения площади балкона🤩 Продуманное оформление балкона превращает его в комфортное место для утреннего кофе, чтения или вечернего отдыха. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13751</t>
+  </si>
+  <si>
+    <t>Стильный столик из эпоксидной смолы 🔥 Создание стола с эпоксидной смолой — способ воплотить креативные идеи и добавить индивидуальности интерьеру. Как вам идея? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>31.07.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13750</t>
+  </si>
+  <si>
+    <t>Хитрость для использования скотча ✔️ С помощью скотча и стяжки больше не нужны ножницы — вы можете быстро фиксировать и резать скотч прямо на месте. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13749</t>
+  </si>
+  <si>
+    <t>Мастерим барную стойку-трансформер 🛠 Создание откидной стойки своими руками — способ получить функциональный элемент мебели, который легко трансформируется. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>30.07.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13748</t>
+  </si>
+  <si>
+    <t>Хитрость со строительной стяжкой ✔️ Лайфхак со стяжкой помогает легко справляться с фиксатором без лишнего давления. Такой приём делает работу аккуратной. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13747</t>
+  </si>
+  <si>
+    <t>Продуманное оформление ниши в прихожей 🤩 Такая ниша превращает прихожую в функциональное и аккуратное пространство. Она помогает хранить всё необходимое. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>30.07.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13746</t>
+  </si>
+  <si>
+    <t>Футуристичный смеситель на кухню 🔥 Такой смеситель не только практичен, но и эстетичен. Лаконичные линии и металлический блеск гармонично вписываются. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13745</t>
+  </si>
+  <si>
+    <t>Обновим внешний вид стен легко 👍 Простые приёмы помогают обновить стены без капитального ремонта. Небольшие изменения текстуры или декоративные элементы. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>30.07.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13744</t>
+  </si>
+  <si>
+    <t>Цвета для интерьера по совету дизайнеров 😍 Три удачно подобранных цвета создают настроение в любом пространстве: от спокойного скандинавского до яркого современного. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13743</t>
+  </si>
+  <si>
+    <t>Интересный ночник в виде луны 🔥 Такой светильник-луна на столе не только красиво выглядит, но и дарит приятное освещение для чтения или отдыха. Как вам находка? #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>29.07.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13742</t>
+  </si>
+  <si>
+    <t>Стиль Бохо на стене своими руками 😍 Декор в стиле Бохо — это сочетание текстур, цветов и элементов ручной работы. Своими руками можно создать уникальные предметы. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13741</t>
+  </si>
+  <si>
+    <t>Интересное размещение СВЧ на кухне 🤔 Встроенная СВЧ в нижнем шкафу помогает рационально использовать каждый сантиметр кухни, сохраняя комфорт и стиль. Как вам? #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>29.07.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13740</t>
+  </si>
+  <si>
+    <t>Природный комплекс для кошки 🐱 Комплекс превращает обычное пространство в увлекательное место для кошки. Различные платформы делают игру интересной. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13739</t>
+  </si>
+  <si>
+    <t>Преображаем старый комод 🛠 Обновление старого комода — это возможность сочетать практичность и дизайн. Новая отделка и детали делают мебель центром внимания. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>29.07.26 06:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13738</t>
+  </si>
+  <si>
+    <t>Стильная угловая кухня после ремонта 🤩 После ремонта кухня получает свежий вид благодаря аккуратным системам хранения и современным дизайнерским решениям. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13737</t>
+  </si>
+  <si>
+    <t>Укладка каменной дорожки на участке 🛠 Такое решение сочетает практичность и природную красоту, гармонично вписываясь среди растений и декоративных зон. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>28.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13734</t>
+  </si>
+  <si>
+    <t>Гардеробная под себя — без долгого изготовления на заказ KEEP от Askona — готовая модульная система хранения, которую можно собрать под особенности помещения и привычный вам порядок. 🔧 Более 1000 комбинаций модулей для индивидуальной конфигурации 🔧 решения для спальни, прихожей, детской и отдельной гардеробной 🔧 выбор фасадов, цветов и внутреннего наполнения 🔧 прочные корпуса из ЛДСП толщиной 18 мм 🔧 немецкая фурнитура Hettich с гарантией до 25 лет. Конфигурацию можно составить самостоятельно или обратиться за помощью к менеджеру, это бесплатно. Посмотреть варианты KEEP и подобрать решение для своего пространства можно по ссылке ☺️ По промокоду КИП7 дополнительная скидка 7% до 31.08 Реклама. ООО «А Торг». ИНН: 9726067241. Erid: 2Vtzqx6bprn</t>
+  </si>
+  <si>
+    <t>28.07.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13733</t>
+  </si>
+  <si>
+    <t>Креативная идея для пустой стены 👍 С помощью разных материалов, форм и расположения можно создать уникальную зону, которая подчеркнёт атмосферу дома. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13732</t>
+  </si>
+  <si>
+    <t>Результат ремонта в маленьком санузле 🔥 Новый стиль и красивые отделочные решения помогают создать современный интерьер даже в ограниченном пространстве. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>28.07.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13731</t>
+  </si>
+  <si>
+    <t>Неоновая подсветка дома и навеса 🏠 Мягкие оттенки подсветки позволяют оформить дачный участок в современном стиле и наслаждаться красивым видом даже ночью. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13730</t>
+  </si>
+  <si>
+    <t>Интересный вариант самодельной скамьи Интересная форма и продуманный дизайн делают её не только удобной, но и эффектной деталью интерьера или сада. Как вам идея? #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13729</t>
+  </si>
+  <si>
+    <t>Стильные полочки на углу стены 🤩 Деревянные и минималистичные конструкции помогают красиво оформить стену и организовать полезное пространство. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13728</t>
+  </si>
+  <si>
+    <t>😑 Хоспаде, в чем проблема зайти в удаленку в 35+?! Освоила нейросеть, создала профиль на бирже. Делаешь карточки товаров для ВБ за 500р/шт или пишешь посты за 30-40 тысяч. 90% задач скидываешь на нейросети, работаешь в свободном графике 2 часа в день и получаешь свои 100-150 тысяч в месяц. Если не знаешь, с чего начать и хочешь пошаговый план - читай канал Наталии Ивановой. Она показывает легкие схемы заработка, где не нужно ни образование, ни опыт. Тупо повторяешь и зарабатываешь. Подписывайся, чтобы узнать, как выйти на первый доход уже через неделю: https://t.me/+MheV-kcx8DRkMTBi Реклама. ИП Иванова Н.А. ИНН: 166013703700. Erid: 2VtzqwdhyN2</t>
+  </si>
+  <si>
+    <t>27.07.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13727</t>
+  </si>
+  <si>
+    <t>Домашний кинотеатр с проектором 📺 Гармоничное сочетание удобной мебели, красивого декора и правильного света создаёт особую атмосферу для просмотра фильмов. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.07.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13726</t>
+  </si>
+  <si>
+    <t>Классная находка для дачного участка 🏠 Шланг с мелкими отверстиями создаёт мягкое орошение участка и помогает поддерживать здоровье цветов и овощных культур. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13725</t>
+  </si>
+  <si>
+    <t>Создание стильной бежевой ТВ-зоны 🛠 Оформление ТВ-зоны в бежевых оттенках добавляет интерьеру мягкости, натуральности и ощущения продуманного домашнего уюта. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.07.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13724</t>
+  </si>
+  <si>
+    <t>Рассчитай стоимость своего ремонта за 60 секунд 🔥 Когда я планировал ремонт квартиры, долго не мог определиться с бюджетом. Этот бот оказался настоящей находкой! Он быстро подсчитал все расходы и помог избежать сюрпризов. Попробуйте сами: @remont_kalculator_bot ❤️</t>
+  </si>
+  <si>
+    <t>27.07.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13723</t>
+  </si>
+  <si>
+    <t>Идея для размещения детских машинок 👍 Настенные крепления помогают поддерживать порядок, красиво показывать коллекцию и добавляют комнате игровое настроение. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13722</t>
+  </si>
+  <si>
+    <t>Тематическая роспись стен в детской 👍 Необычное граффити объединяет любимые темы: компьютеры, код, технологии и игры, превращая интерьер в персональную зону для развития. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.07.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13721</t>
+  </si>
+  <si>
+    <t>Полезные хитрости и узлы с канатом ✔️ Канат — больше, чем просто верёвка. Разбираем интересные способы применения, которые могут облегчить повседневные задачи. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13720</t>
+  </si>
+  <si>
+    <t>Система хранения для мастерской 🛠 Стойка для контейнеров позволяет разместить большие ёмкости, сохранить доступ к вещам и эффективно использовать пространство. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.07.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13719</t>
+  </si>
+  <si>
+    <t>Классное решение для удобства кухни 👍 Благодаря увеличенному углу открывания легче доставать посуду, продукты и аксессуары даже из самых дальних уголков шкафа. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13718</t>
+  </si>
+  <si>
+    <t>Преображение стола своими руками 🤩 Обновляем стол легко и с фантазией. Покраска, необычная отделка и интересные детали способны полностью изменить внешний вид мебели. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.07.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13717</t>
+  </si>
+  <si>
+    <t>Мастерим оригинальную полку для детской 😲 Организация детской может быть простой и стильной. Полочки с милым дизайном помогают хранить книги, игрушки и любимые вещи. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13716</t>
+  </si>
+  <si>
+    <t>Акцентная стена за кроватью своими руками 🛠 Такая стена позволяет подчеркнуть стиль спальни и внести нотку оригинальности. Приём помогает разнообразить интерьер. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.07.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13715</t>
+  </si>
+  <si>
+    <t>Обновление настроения окон 👍 Простое решение с пленкой подходит для кухни, ванной или спальни. Она добавляет визуальный интерес, не занимая дополнительного места. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13714</t>
+  </si>
+  <si>
+    <t>Шикарный тайник в дне тумбочки 🔐 Секретный отсек в тумбе помогает аккуратно организовать хранение и держать важные предметы под рукой, но вне доступа чужих. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.07.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13713</t>
+  </si>
+  <si>
+    <t>Переоборудование гаража под мастерскую 🤩 Оформление мастерской со тренировочным залом требует продуманного подхода. Нужно рационально использовать каждый сантиметр. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13712</t>
+  </si>
+  <si>
+    <t>Рассмотрим бюджетный вариант кострища 🔥 Бюджетное кострище на участке — отличный способ обустроить место для встреч с семьёй и друзьями. Минимум материалов! #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13711</t>
+  </si>
+  <si>
+    <t>Мастерим держатель для топора на стену 🪓 Идея для мастерской — надёжный держатель для топора своими руками. Практичный проект, который сочетает удобство и порядок. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>24.07.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13710</t>
+  </si>
+  <si>
+    <t>Уютная комната для чтения 📕 Создаём идеальное место для чтения: мягкое кресло, плед и спокойный интерьер помогут сделать каждый вечер особенным. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13709</t>
+  </si>
+  <si>
+    <t>Световая картина в интерьере 🤩 Светящаяся картина в интерьере — стильное решение для оформления стен. Такой декор создаёт особое настроение вечером. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>24.07.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13708</t>
+  </si>
+  <si>
+    <t>Мини-фонтан на участке своими руками 🏠 Как сделать мини-фонтан на даче? С помощью подручных материалов, насоса и красивого оформления можно создать эффектный садовый декор. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13707</t>
+  </si>
+  <si>
+    <t>Пример оформление пустой стены 👍 Музыкальная зона с виниловым проигрывателем у пустой стены. Деревянные детали и коллекция пластинок добавляют комнате характера и уюта. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>23.07.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13706</t>
+  </si>
+  <si>
+    <t>Лайфхак для качественной покраски стен 👨‍🎨 Полезная хитрость облегчает процесс покраски стен, делая его более быстрым и аккуратным. С её помощью краска ложится ровно. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13705</t>
+  </si>
+  <si>
+    <t>23.07.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13704</t>
+  </si>
+  <si>
+    <t>Мастерим удобную мебель для прихожей 🛠 Скамья своими руками — доступный способ обновить интерьер. Предмет мебели, который легко вписывается в любой стиль. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>23.07.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13703</t>
+  </si>
+  <si>
+    <t>Дополнительный цвет в интерьере 👍 Интерьер становится интереснее, когда в нём появляется дополнительный акцентный цвет. Это простой дизайнерский приём. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13702</t>
+  </si>
+  <si>
+    <t>Игровой комплекс для кошек из дерева 🐱 Игровая зона — стильное и практичное решение для котов. Декор дома и удобство питомца объединены в одном элементе. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>23.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13701</t>
+  </si>
+  <si>
+    <t>23.07.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13700</t>
+  </si>
+  <si>
+    <t>Создание уютного дизайна в детской 😲 Детская с уютной атмосферой — это гармония цветов, текстур и аксессуаров. Пространство, где ребёнок чувствует себя спокойно. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13699</t>
+  </si>
+  <si>
+    <t>Исправляем дизайн комнаты легко 🤩 Необязательно делать ремонт, чтобы изменить интерьер. Простые дизайнерские решения помогут сделать комнату современнее. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.07.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13698</t>
+  </si>
+  <si>
+    <t>Как закрепить выпавшую розетку 🤔 Розетка держится плохо? Разбираемся, как исправить крепление и сделать её снова надёжной. Полезный мастеркласс! #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13697</t>
+  </si>
+  <si>
+    <t>Стильная отделка окна своими руками 🛠 Идея для дома: стильная отделка окна с декоративными элементами может полностью изменить атмосферу помещения. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13696</t>
+  </si>
+  <si>
+    <t>Результат ремонта в премиум-квартире 🤩 Преображение премиум-пространства — каждый элемент интерьера продуман до мелочей, создавая сочетание роскоши и уюта. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13695</t>
+  </si>
+  <si>
+    <t>Идея для оформления акцентной стены 👍 Идеи для вдохновения: акцентная стена с декоративными элементами превращает обычную комнату в дизайнерское пространство. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.07.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13694</t>
+  </si>
+  <si>
+    <t>Создаем настоящий уют в спальне 😲 Настоящий уют в спальне создают детали: нежное постельное бельё, мягкие подушки, приглушённый свет и прикроватная мебель. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13693</t>
+  </si>
+  <si>
+    <t>Совет для сантехники в ванной 💦 Безопасная ванная начинается с сантехники. Надёжные соединения и качественные материалы помогут избежать неприятных ситуаций. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.07.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13692</t>
+  </si>
+  <si>
+    <t>Отделка стен реечными панелями 🛠 Преображение комнаты с помощью панелей: натуральная текстура дерева, скрытая дверь и аккуратные линии делают интерьер элегантным. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13691</t>
+  </si>
+  <si>
+    <t>Пример оформления просторной гардеробной 🤩 Стильная гардеробная комната с удобными зонами хранения — пример того, как превратить обычное пространство в комфортное место. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.07.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13690</t>
+  </si>
+  <si>
+    <t>Полки на кухне с невидимым креплением ✅ Минимализм в кухне: полки со скрытым креплением создают эффект «парящей» мебели и делают пространство более лёгким. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13689</t>
+  </si>
+  <si>
+    <t>Необычный цвет для покраски ванны 🤔 Красим ванну в красивый зелёный оттенок — необычный способ обновить интерьер без большой перепланировки. Как вам идея? #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.07.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13688</t>
+  </si>
+  <si>
+    <t>Ковер вместо изголовья в спальне 🤔 Необычный декор спальни: красивый ковёр заменяет изголовье кровати и создаёт атмосферу комфорта. Идеальное решение! #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13687</t>
+  </si>
+  <si>
+    <t>Шикарная работа с деревом от мастера 🤩 Креативный деревянный декор ручной работы — пример того, как обычное дерево можно превратить в эффектный элемент оформления. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.07.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13686</t>
+  </si>
+  <si>
+    <t>Идея как скрыть блок электрощитков ⚡️ Умное решение для дома — скрытый электрощиток за декоративной дверцей. Практично, эстетично и не портит вид квартиры. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13685</t>
+  </si>
+  <si>
+    <t>Этапы сооружения террасы на даче 🏠 Создание террасы на даче — отличный способ расширить пространство дома и сделать удобный уголок для встреч и отдыха. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.07.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13684</t>
+  </si>
+  <si>
+    <t>Откидная лестница в комнате со вторым ярусом 👍 Откидной механизм позволяет легко подниматься наверх и убирать конструкцию, когда она не нужна. Как вам такое решение? #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13683</t>
+  </si>
+  <si>
+    <t>Мастерим столик-трансформер 🛠 Интересная идея мебели своими руками — столик-трансформер с продуманным механизмом. Отличная идея для дачного участка! #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>19.07.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13682</t>
+  </si>
+  <si>
+    <t>Интересный маршмеллоу дизайн гостиной 🤩 Идея оформления гостиной: светлые тона, плавные линии и уютные текстуры превращают комнату в настоящее место для отдыха. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13681</t>
+  </si>
+  <si>
+    <t>Правильный способ нанесения герметика ✅ Как правильно сделать шов герметиком? Подготовка поверхности, равномерное нанесение и аккуратное выравнивание! #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>19.07.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13680</t>
+  </si>
+  <si>
+    <t>Кофейный уголок на стене из поддона ☕️ Идея для любителей кофе — настенный органайзер из деревянного поддона. Чашки, кофе и аксессуары всегда под рукой. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13679</t>
+  </si>
+  <si>
+    <t>Обзор квартиры 33 кв. м. в белом цвете 🏠 Обзор компактной квартиры в белом цвете: элегантный минимализм, удобная организация пространства и тёплый декор. Как вам? #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>19.07.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13678</t>
+  </si>
+  <si>
+    <t>Уютная комната для чтения с камином 📕 Волшебная атмосфера комнаты для чтения: потрескивание камина, удобное кресло и книги вокруг создают особый уголок спокойствия. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13677</t>
+  </si>
+  <si>
+    <t>Красивая роспись стен растениями 👨‍🎨 Идея для преображения интерьера — нарисовать на стене красивые растения. Такой декор добавляет комнате индивидуальность. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>18.07.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13676</t>
+  </si>
+  <si>
+    <t>Шикарная комната для досуга и отдыха 🤩 Пространство для расслабления: кресла, стильный интерьер и атмосфера превращают обычную комнату в идеальную зону отдыха. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13675</t>
+  </si>
+  <si>
+    <t>Преображение участка на даче 🔥 Идея для обновления дачного участка своими руками — создать гармоничное пространство с помощью растений, освещения и деталей. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>18.07.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13674</t>
+  </si>
+  <si>
+    <t>Обновление мини-кладовой своими руками 👨‍🎨 Идея обновления мини-кладовой показывает, как небольшое пространство может стать красивым и функциональным. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13673</t>
+  </si>
+  <si>
+    <t>Преображение спальни молдингами 👍 Идея обновления спальни с помощью молдингов — отличный вариант для красивого преображения без сложного ремонта. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>17.07.26 18:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13672</t>
+  </si>
+  <si>
+    <t>Стильный дизайн уютной квартиры 🤩 Уютная квартира с современным дизайном показывает, как правильно сочетать стиль и практичность. Естественный свет и продуманный декор! #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.07.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13671</t>
+  </si>
+  <si>
+    <t>Эстетичная роспись стен своими руками 🖌 Это возможность превратить дом в уникальное пространство. Кисти, краски и немного вдохновения помогут создать красивую композицию. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>17.07.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13670</t>
+  </si>
+  <si>
+    <t>Уютное дачное кресло для чтения 📕 Дачное кресло с подсветкой — стильное и практичное решение для тех, кто любит проводить время с книгой. Как вам такое решение? #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.07.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13669</t>
+  </si>
+  <si>
+    <t>Скрываем кабели телевизора легко ✔️ Как спрятать кабели телевизора и сохранить красивый дизайн? Практичный лайфхак поможет навести порядок. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>16.07.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13668</t>
+  </si>
+  <si>
+    <t>Обзор шикарного барнхауса 108 кв. м. 🏠 Барнхаус площадью 108 кв. м. показывает, как можно объединить современную архитектуру и комфорт загородного дома. Как вам? #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13667</t>
+  </si>
+  <si>
+    <t>Мастерим уличный холодильник для дачи ❄️ Самодельный уличный холодильник помогает держать всё необходимое под рукой во время отдыха и приготовления еды. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>16.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13666</t>
+  </si>
+  <si>
+    <t>Идея для росписи стен и потолка 🖌 Решение для дома — объединить стены и потолок в единую художественную композицию. Такой декор создаёт эффект погружения. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13665</t>
+  </si>
+  <si>
+    <t>Кондиционеры THAICON: как мгновенно вернуть гармонию в дом? Она хочет на море, он — в лес. Спор об отпуске зашел в тупик. Снизь градус — включи THAICON! THAICON с функцией ароматизации помогает решать семейные конфликты: ароматы переносят в хвойный лес или на морское побережье. THAICON поможет не только сохранить отношения, но и построить выгодный бизнес. THAICON приглашает дилеров к сотрудничеству и гарантирует реальный заработок: • кондиционеры THAICON не продаются на маркетплейсах — только через профессиональный дилерский канал • гарантированная высокая доходность • кэшбэк 1,5% • реклама и стильный мерч за счет дистрибьютора Развивайте прибыльный бизнес с THAICON. Переходите по ссылке, чтобы узнать условия!</t>
+  </si>
+  <si>
+    <t>16.07.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13664</t>
+  </si>
+  <si>
+    <t>Удобная бита для шуруповерта 🔥 Иногда простое улучшение инструмента значительно меняет процесс. Бита с магнитным кольцом помогает экономить время. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>16.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13663</t>
+  </si>
+  <si>
+    <t>Продуманный механизм современных кормушек 🐶 Хорошая кормушка — это не просто ёмкость для еды, а результат грамотной инженерной идеи. Как вам? #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13662</t>
+  </si>
+  <si>
+    <t>Процесс монтажа стильной калитки 🛠 Надёжное крепление, удобная фурнитура и современный дизайн превращают обычный элемент забора в стильный акцент. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>15.07.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13661</t>
+  </si>
+  <si>
+    <t>Удобная конструкция смесителя у окна 👍 Смеситель у окна — интересная идея для современной кухни. Специальная конструкция помогает сделать рабочую зону удобнее. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13660</t>
+  </si>
+  <si>
+    <t>Прекрасная работа по росписи стен 🤩 Художественная роспись стен — способ полностью изменить атмосферу помещения. Красивые детали, цвета и плавные линии. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>15.07.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13659</t>
+  </si>
+  <si>
+    <t>Идея для создания игрового комплекса 🐱 Продуманная конструкция с уровнями и уютными местами превращает обычное пространство в настоящий рай для питомца. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13658</t>
+  </si>
+  <si>
+    <t>Оформление уютного уголка для завтрака ☕️ Красивый уголок для утреннего кофе и завтрака — это маленькая зона большого уюта. Как вам результат? #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>14.07.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13657</t>
+  </si>
+  <si>
+    <t>Как креативно обновить калитку забора 🤔 Старая калитка может стать настоящим украшением двора. Креативный подход к ремонту и декору поможет создать красивый акцент. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13656</t>
+  </si>
+  <si>
+    <t>🫣 Простояла вчера 40 минут в очереди на заправку из-за этих перебоев с бензином. В соседней машине девушка тоже скучала, разговорились через окно. Я сделала комплимент ее новенькой сумке “Kelly” от Hermes — выглядит просто роскошно 😍 Пошутила, мол, с такими ценами на 95-й бензин на оригинальные сумки скоро придется брать ипотеку. А она смеется: «Так это и не оригинал. Кто в здравом уме сейчас отдает миллионы бутикам?». Оказалось, она берет премиальные копии в канале «BaggyBags». Шьют из той же кожи, соблюдают всю геометрию, швы и гравировки. Визуально от оригинала не отличит даже байер, а стоит в разы адекватнее. 😇 В общем, пока ждала бензин — нашла золотую жилу. Делюсь: https://t.me/baggybags</t>
+  </si>
+  <si>
+    <t>14.07.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13655</t>
+  </si>
+  <si>
+    <t>Длинная кухня в светлых оттенках 🤩 Светлая длинная кухня — отличное решение для комфортного интерьера. Нежные оттенки, продуманное хранение и правильное освещение. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>14.07.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13654</t>
+  </si>
+  <si>
+    <t>Идея стильного декора на стене 🔥 С помощью интересных решений можно подчеркнуть стиль интерьера и добавить особую атмосферу. Как вам такая идея? #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.07.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13653</t>
+  </si>
+  <si>
+    <t>Мастерим шикарный обеденный стол 🛠 Обеденный стол из дерева — проект, который объединяет творчество и практичность. Такой стол станет местом для уютных ужинов. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>14.07.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13652</t>
+  </si>
+  <si>
+    <t>Дизайн-проекты спальни и гостиной 🤩 Красивые интерьерные идеи помогут найти вдохновение для собственного дома. Они позволяют создать атмосферу. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13651</t>
+  </si>
+  <si>
+    <t>Решения для дачного участка 🏠 Обустройство дачного участка — это возможность проявить творчество и создать пространство мечты. Такие решения помогают добавить удобства. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>13.07.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13650</t>
+  </si>
+  <si>
+    <t>Не выкидываем старую мебель - обновляйте 👍 Старую мебель не обязательно заменять новой. Обновление сохраняет историю вещей и превращает их в стильные элементы. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13649</t>
+  </si>
+  <si>
+    <t>Стильный и удобный дизайн рабочего места 🔥 Оформление места за компьютером позволяет превратить стол в стильный уголок для вдохновения. Минималистичный дизайн и удобные аксессуары. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>13.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13648</t>
+  </si>
+  <si>
+    <t>Цены на ремонт 2026-2027 Самый важный вопрос перед ремонтом - про бюджет. И не абстрактное «дорого/недорого», а реальные цифры. → Для этого студия BALCON собрала бесплатный каталог с ценами на 10 готовых проектов 🛋️ Внутри: прозрачные сметы черновых работ, отделки, мебели, сантехники и других важных составляющих ремонта👇🏼 Посмотреть каталог Реклама. ООО «ИНТЕРЬЕРЫ С ХАРАКТЕРОМ». ИНН: 9705246257. Erid: 2Vtzqwc7rKC</t>
+  </si>
+  <si>
+    <t>13.07.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13643</t>
+  </si>
+  <si>
+    <t>Интерьерная картина на стену своими руками ✅ Создание картины для интерьера своими руками позволяет воплотить собственные идеи и подобрать оформление под стиль дома. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13642</t>
+  </si>
+  <si>
+    <t>Уютное место для просмотра фильмов 📺 Кино-зона на свежем воздухе станет любимым местом для отдыха всей семьи. Удобная мебель, тёплый свет и продуманный декор. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>12.07.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13641</t>
+  </si>
+  <si>
+    <t>Классные полочки для ванной на магнитах 👍 Оригинальные полочки на магнитах превращают обычную ванную комнату в более функциональное и удобное пространство. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.07.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13640</t>
+  </si>
+  <si>
+    <t>Мастерим костровой столик для дачи 🔥 Простое решение помогает превратить обычную террасу или двор в комфортное место для вечерних разговоров и приема пищи. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>12.07.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13639</t>
+  </si>
+  <si>
+    <t>Оформление компактной столовой зоны 🤩 Грамотное планирование помогает создать удобное место для приёмов пищи, общения и приятных семейных вечеров. Как вам? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.07.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13638</t>
+  </si>
+  <si>
+    <t>Защита грядок от птиц своими руками ✅ Как защитить грядки от птиц легко и недорого? Простые самодельные конструкции позволяют создать удобное укрытие. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>12.07.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13637</t>
+  </si>
+  <si>
+    <t>Мастерим садовую кухню легко 🛠 Создать удобную садовую кухню проще, чем кажется. Немного времени, качественные материалы и грамотная планировка. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.07.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13636</t>
+  </si>
+  <si>
+    <t>Практичная мебель для мастерской 🔥 Складной стол — идеальное решение для небольших мастерских и гаражей. В видео показан процесс сборки. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>11.07.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13635</t>
+  </si>
+  <si>
+    <t>Уютное рабочее место в комнате ✅ Правильная организация пространства помогает сосредоточиться и получать удовольствие от процесса работы. Как вам идея? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.07.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13634</t>
+  </si>
+  <si>
+    <t>Преображение квартиры после ремонта 🏠 До и после: перепланировка и ремонт на 20 кв. м. сделали квартиру светлой, уютной и эргономичной. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>11.07.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13633</t>
+  </si>
+  <si>
+    <t>11.07.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13632</t>
+  </si>
+  <si>
+    <t>Полезный уголок на маленькой кухне 👍 Компактный уголок на кухне — это функциональное решение для хранения посуды, бытовых мелочей или продуктов. Пользуйтесь! #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.07.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13631</t>
+  </si>
+  <si>
+    <t>Совет по отделке стен в ванной 🤔 Отделка санузла плиткой — популярный вопрос у тех, кто планирует ремонт. Разбираем, в каких зонах плитка необходима, а где нет. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.07.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13630</t>
+  </si>
+  <si>
+    <t>Гайд по чистке металла от ржавчины ✅ Восстановление металлических предметов начинается с качественного удаления ржавчины. Практичные советы покажем в видео! #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.07.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13629</t>
+  </si>
+  <si>
+    <t>Идея для монтажа забора на участке 🏠 С помощью практичных решений можно создать долговечное, аккуратное и гармонично вписывающееся в ландшафт ограждение. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.07.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13628</t>
+  </si>
+  <si>
+    <t>Лайфхаки со строительным ножом ✔️ Полезные хитрости со строительным ножом позволяют быстрее справляться с различными задачами дома и в мастерской. Пользуйтесь! #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13627</t>
+  </si>
+  <si>
+    <t>Компактная система хранения в прихожей 👍 Такая система хранения сочетает практичность и красивый дизайн. Компактная мебель помогает создать удобное пространство. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.07.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13626</t>
+  </si>
+  <si>
+    <t>Органайзер для хранения шампуров 🔥 Деревянный держатель для шампуров легко сделать самостоятельно, превратив обычный материал в удобный аксессуар. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.07.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13625</t>
+  </si>
+  <si>
+    <t>Частые проблемы в монтаже водорозеток 🤔 Как правильно устранить недочёты при установке водорозеток: пошаговые инструкции для точного и надёжного монтажа. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>09.07.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13624</t>
+  </si>
+  <si>
+    <t>Практичная дверь-перегородка 👍 Идея для квартиры — функциональная дверь-перегородка, которая создаёт отдельные зоны без капитального ремонта. #дизай | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13623</t>
+  </si>
+  <si>
+    <t>Процесс ремонта старых полов 🛠 Видео показывает, как минимализм и натуральные материалы работают в интерьере. Светлый оттенок придаёт помещению простор. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>09.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13622</t>
+  </si>
+  <si>
+    <t>Как преобразился старый стол после реставрации 🤩 Получился очень стильный, свежий и современный вид. Сохранённый характер и новое оформление гармонично сочетаются. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13621</t>
+  </si>
+  <si>
+    <t>Эстетичное и практичное хранение на кухне 👍 Удобное хранение, которое радует глаз — организованные полки и продуманные системы помогают поддерживать порядок. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>08.07.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13620</t>
+  </si>
+  <si>
+    <t>Интересная декор из цветного стекла 😍 Такой декор хорошо сочетается с современными и классическими интерьерами, добавляя им изысканность и индивидуальность. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.07.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13619</t>
+  </si>
+  <si>
+    <t>Пылеотвод для болгарки своими руками ✔️ Изготовление пылеотвода своими руками — полезная идея для мастерской. Такое приспособление делает работу более аккуратной. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13610</t>
+  </si>
+  <si>
+    <t>Встречайте новую коллекцию стульев «Сезоны» от lagomhome. Первый выпуск посвящён двум летним месяцам – Июню и Июлю. В лёгких формах и в палитре мы постарались передать настроение лета. Для тех, кто любит спокойные интерьеры подойдут цвета  «светлое утро», «лесной орех», а кто хочет видеть более акцентные и радостные предметы дома – «голубое небо» и «розовый пион». До конца июля стоимость стульев – от 9 900 ₽ до 12 000 ₽. Заказать можно на сайте lagomhome или через менеджера @lagomhomeru Тг канал инстаграм Реклама. ИП Мусалова Э.Р. ИНН 027804869928. erid: CQH36pWzJqVHzVTovD5PUWbkBzhkprTFPtAVL6St9MNVD1</t>
+  </si>
+  <si>
+    <t>08.07.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13609</t>
+  </si>
+  <si>
+    <t>Отделка ТВ-зоны рейками и камином 📺 Оформление ТВ-зоны с помощью реек и камина добавляет интерьеру глубины и уюта. Фактура дерева смягчает пространство. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.07.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13608</t>
+  </si>
+  <si>
+    <t>Роскошное оформление дачного участка 🏠 Гармоничное сочетание зелени, материалов и декоративных решений создаёт ощущение комфорта и красоты. Что думаете? #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>08.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13607</t>
+  </si>
+  <si>
+    <t>Классное дополнение ТВ-зоны 👍 Стильное оформление ТВ-зоны создаёт завершённый вид гостиной и добавляет интерьеру индивидуальности. Как вам идея? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13606</t>
+  </si>
+  <si>
+    <t>Хорошо утепленная мансарда — это комфорт и экономия, но стандартная сборка часто оборачивается сложностями: – приходится наращивать стропила; – обрабатывать деревянные элементы; – усадка дерева проявляется на внешней обшивке. Зачем усложнять? Система Vetonit Теплая Мансарда избавляет от всех этих этапов: • до 150 мм утепления без наращивания конструкции • ровная, готовая к отделке поверхность • высокий уровень шумоизоляции и максимальная энергоэффективность • идеально подходит для крыш, мансард, скатных кровель Расчет и покупка в одном месте у проверенных дистрибьюторов. Прокачай мансарду без компромиссов. Узнать подробнее о системе можно по ссылке.</t>
+  </si>
+  <si>
+    <t>08.07.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13605</t>
+  </si>
+  <si>
+    <t>Лайфхак: как скрыть провода ТВ-зоны ✅ Убрать провода в ТВ-зоне — это простой способ улучшить внешний вид комнаты без серьёзного ремонта. Пользуйтесь! #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>07.07.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13604</t>
+  </si>
+  <si>
+    <t>Бежевый оттенок в дизайне гостиной 🤩 Использование бежевых оттенков в гостиной помогает добиться ощущения тепла и комфорта. Такой интерьер выглядит естественно. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.07.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13603</t>
+  </si>
+  <si>
+    <t>Классные решения для ремонта в ванной 👍 Современные идеи для ванной включают удобные системы хранения, влагостойкие материалы и стильный дизайн. Как вам идеи? #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>07.07.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13602</t>
+  </si>
+  <si>
+    <t>Стильный дизайн светлой кухни-гостиной 🔥 Интерьер светлой кухни-гостиной легко адаптируется под разные стили. Он служит нейтральной основой. Что думаете? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.07.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13601</t>
+  </si>
+  <si>
+    <t>Обустройство террасы своими руками 🏠 Терраса, оформленная самостоятельно, сочетает в себе практичность и индивидуальный стиль. Удобная мебель, текстиль и декор. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>07.07.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13600</t>
+  </si>
+  <si>
+    <t>Луна с подсветкой прямо на балконе 🤩 Декоративная Луна с подсветкой на балконе выглядит эффектно и необычно. Такой элемент добавляет интерьеру вечернего уюта. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.07.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13599</t>
+  </si>
+  <si>
+    <t>Классный вариант полок в детской 👍 Удобные полки для детской комнаты позволяют поддерживать порядок и приучают ребёнка к организации своих вещей. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>06.07.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13598</t>
+  </si>
+  <si>
+    <t>Виды крепления для работы с деревом ✅ Для работы с деревом существует множество видов крепления, включая механические и усиленные соединения. Давайте разберемся! #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.07.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13597</t>
+  </si>
+  <si>
+    <t>Классная картина из цветов-LEGO 🌺 Такое оформление интерьера выглядит современно и необычно, добавляя пространству индивидуальности. Что думаете? #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>06.07.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13596</t>
+  </si>
+  <si>
+    <t>Динамическая подсветка для телевизора 📺 Такая подсветка для ТВ — это способ улучшить восприятие контента за счёт света, который синхронизируется с изображением. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.07.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13595</t>
+  </si>
+  <si>
+    <t>Дизайнерское зеркало в прихожей 😍 Каждый дом начинается с прихожей, которая сразу же создает первое впечатление о его атмосфере и привычках хозяев. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>05.07.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13594</t>
+  </si>
+  <si>
+    <t>Стильный дизайн гостевой комнаты 🤩 Эстетика гостиной создаётся благодаря продуманной цветовой палитре, текстурам и аккуратным декоративным элементам. Как вам? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.07.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13593</t>
+  </si>
+  <si>
+    <t>Столик-трансформер в спинке дивана ✅ Такой столик, встроенный в спинку дивана, превращает обычную зону отдыха в более функциональное пространство. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>05.07.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13592</t>
+  </si>
+  <si>
+    <t>Место для ключей из рамок 🗝 Такой способ организации ключей делает прихожую более опрятной и помогает экономить время, исключая лишние поиски. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.07.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13591</t>
+  </si>
+  <si>
+    <t>🉐Мы с мужем офигели с китайского канала “Идеи для Дачи | Дома”! В этом году берем все идеи именно оттуда — китайцы делятся, как круто и недорого обустроить свою дачу. 💡 Урожай просто порадовал! А еще: • Необычные лайфхаки, • Полезные советы, • Креативные идеи, которые реально работают! Теперь на нашей даче все выглядит современно и функционально, спасибо каналу за вдохновение! 🔥 Рекомендуем подписаться, чтобы не пропустить: https://t.me/+y7K8WvL_1OVkZmQy</t>
+  </si>
+  <si>
+    <t>05.07.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13590</t>
+  </si>
+  <si>
+    <t>Поворотный стеллаж для обуви 👠 Такая обувница делает шкаф более эргономичным и упрощает ежедневный доступ к вещам, сохраняя чистоту и порядок. Как вам идея? #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>05.07.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13589</t>
+  </si>
+  <si>
+    <t>Дизайн гостиной со светлыми оттенками 🤩 Гостиная в светлых тонах выглядит особенно свежо и современно. Нежные оттенки стен и мебели создают спокойный фон. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.07.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13588</t>
+  </si>
+  <si>
+    <t>Декор стен с помощью трафарета 👍 Сочетание трафарета и штукатурки даёт возможность создать уникальный настенный декор своими руками. Как вам результат? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>04.07.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13587</t>
+  </si>
+  <si>
+    <t>Надежный метод крепления каната ✔️ Существует несколько способов закрепить канат: от простых узлов до использования металлических крепёжных элементов. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.07.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13586</t>
+  </si>
+  <si>
+    <t>Голые участки стен дешевят квартиру 🤔 Голые участки стен могут создавать ощущение незавершённости интерьера и визуально делать пространство менее уютным. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>04.07.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13585</t>
+  </si>
+  <si>
+    <t>Как защитить цоколь гарнитура от воды 🤔 Влага — одна из главных причин разрушения кухонной мебели. Правильная защита цоколя может решить эту проблему. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.07.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13584</t>
+  </si>
+  <si>
+    <t>Креативная идея для выключателя 👍 Креативный подход к дизайну выключателя позволяет превратить обычную деталь в стильный акцент интерьера. Как вам новинка? #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>03.07.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13583</t>
+  </si>
+  <si>
+    <t>Удобная мужская мини-гардеробная ✅ Удобная мини-гардеробная для мужчин помогает создать порядок в вещах и сделать хранение максимально рациональным. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13582</t>
+  </si>
+  <si>
+    <t>Классный проект ландшафтного дизайна 🤩 Ландшафтный дизайн — это не просто оформление участка, а создание комфортной среды для жизни и отдыха. Что думаете? #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>03.07.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13581</t>
+  </si>
+  <si>
+    <t>Что делать если вода бьется током ⚡️ Часто проблема возникает из-за отсутствия или нарушения заземления в ванной комнате или на водопроводных трубах. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13580</t>
+  </si>
+  <si>
+    <t>❗️Как выжать максимум из своей квартиры? В канале Маленькая квартира вы найдете лучшие решения и идеи для самых неудобных планировок. Подпишись и повторяй 👇 https://t.me/+KELc1JyAil5lNjli</t>
+  </si>
+  <si>
+    <t>03.07.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13579</t>
+  </si>
+  <si>
+    <t>Лайфхак с супер-клеем и пищевой содой ✔️ При смешивании этих двух компонентов получается твёрдый материал, который отлично заполняет трещины и сколы. Пользуйтесь! #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>03.07.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13578</t>
+  </si>
+  <si>
+    <t>Классное решение для декора стены 💡 Практичный и дизайнерский элемент интерьера: настенный светильник, который сочетает мягкое освещение и лаконичный стиль. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.07.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13577</t>
+  </si>
+  <si>
+    <t>Винтажный бар-трансформер 😍 Уникальный предмет интерьера — очень старый бар-трансформер, который сочетает в себе функциональность и винтажный шарм. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>02.07.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13576</t>
+  </si>
+  <si>
+    <t>Разберем виды москитных сеток ✔️ Разбираем популярные типы москитных сеток, их конструкцию и особенности установки, чтобы было проще выбрать оптимальное решение. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.07.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13575</t>
+  </si>
+  <si>
+    <t>Преображение компактного санузла 🤩 До и после - наглядный пример того, как грамотный дизайн способен раскрыть потенциал даже самой маленькой площади. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>02.07.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13574</t>
+  </si>
+  <si>
+    <t>Почему на инструментах короткий кабель 🤔 Короткий кабель на электроинструментах — это продуманное решение производителей. Он делает инструмент более удобным. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13573</t>
+  </si>
+  <si>
+    <t>Уютное место для отдыха питомца 🐶 Хотите, чтобы питомец чувствовал себя комфортно на балконе? Лёгкая и практичная идея лежанки своими руками. Как вам результат? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.07.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13572</t>
+  </si>
+  <si>
+    <t>Удобная кофейная зона ☕️ Это больше, чем место для приготовления напитка. Простые приёмы помогут сделать пространство стильным и вдохновляющим каждый день. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.07.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13571</t>
+  </si>
+  <si>
+    <t>Монтаж закладной скрытого смесителя 🛠 При монтаже закладной скрытого смесителя важно учитывать глубину установки, расположение выводов и особенности материалов. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.07.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13570</t>
+  </si>
+  <si>
+    <t>Комфортно оформленное пространство спальни 🤩 Создание комфортного пространства спальни позволяет превратить обычную комнату в место, где хочется проводить время. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.07.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13569</t>
+  </si>
+  <si>
+    <t>Полезная хитрость для переноса мешков 👍 При переносе мешков важно не только прикладывать силу, но и использовать практичные решения, которые делают работу удобнее. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.07.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13568</t>
+  </si>
+  <si>
+    <t>Полезная хитрость с торцовкой ✔️ Торцовка становится намного удобнее, если применять небольшие профессиональные хитрости. Пользуйтесь! #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.06.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13567</t>
+  </si>
+  <si>
+    <t>Обновление старого шкафа своими руками 👍 Обновление мебели — отличный способ отказаться от покупки нового и при этом получить стильный результат. Как вам результат? #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.06.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13566</t>
+  </si>
+  <si>
+    <t>Полезные покупки для дачного участка 🔥 Грамотно подобранные вещи для дачного участка позволяют значительно упростить повседневные задачи. Что думаете? #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>30.06.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13565</t>
+  </si>
+  <si>
+    <t>Уютное освещение в квартире 🤩 Тёплый свет в зоне отдыха, мягкая подсветка в спальне и акцентные источники света помогают сформировать комфортную обстановку. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.06.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13564</t>
+  </si>
+  <si>
+    <t>ТВ-зона в черном цвете с камином 📺 Такое оформление позволяет объединить функциональность и эстетику, создавая идеальное место для отдыха и просмотра фильмов. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>30.06.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13563</t>
+  </si>
+  <si>
+    <t>Органайзер для отверток своими руками ✅ В итоге простой органайзер, изготовленный своими руками, делает рабочее пространство более функциональным. Что думаете? #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.06.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13562</t>
+  </si>
+  <si>
+    <t>Уютный кинотеатр на террасе 🤩 Использование проектора и экрана позволяет превратить обычную террасу в настоящий домашний кинотеатр с особой атмосферой. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>29.06.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13561</t>
+  </si>
+  <si>
+    <t>Обновление межкомнатной двери 👨‍🎨 Такое обновление позволяет подобрать цвет, фактуру и стиль оформления, которые будут гармонично сочетаться с интерьером. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.06.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13560</t>
+  </si>
+  <si>
+    <t>Мини-парковка для велосипеда 👍 Благодаря своей компактности и функциональности она делает хранение велосипеда более удобным и безопасным. Как вам идея? #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>29.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13559</t>
+  </si>
+  <si>
+    <t>29.06.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13558</t>
+  </si>
+  <si>
+    <t>Креативное заполнение пустого угла 🤩 Креативный подход к заполнению пустых углов превращает «мертвые зоны» в стильные и полезные части дома. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13557</t>
+  </si>
+  <si>
+    <t>Шикарный журнальный столик из дерева 🔥 Такой предмет мебели легко вписывается в разные стили — от классики до минимализма и скандинавского дизайна. Что думаете? #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>28.06.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13556</t>
+  </si>
+  <si>
+    <t>Преображение кухни своими руками 🛠 Самостоятельное оформление пространства позволяет создать индивидуальный стиль, отражающий вкус хозяев. Как вам результат? #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.06.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13555</t>
+  </si>
+  <si>
+    <t>Муж уйдет от меня к духовке! Именно так теперь я думаю, ведь всю еду он просит готовить только там. Пару недель назад подруга подписала меня на канал «Духовочка», где хозяйки делятся рецептами для готовки в духовке. Приготовила раз, приготовила два. И всё! Не можем оторваться всей семьёй. Ну очень вкусно! Никогда не думала, что еда из духовки такая вкусная и простая в приготовлении! Рекомендую канал и вам, точно не пожалеете! 👉 @duhovka</t>
+  </si>
+  <si>
+    <t>28.06.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13554</t>
+  </si>
+  <si>
+    <t>Шикарный дизайн ТВ-зоны 📺 Использование декоративных панелей, подсветки и текстурных материалов добавляет глубины интерьеру и делает ТВ-зону стильной. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>28.06.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13553</t>
+  </si>
+  <si>
+    <t>Различие бит для шуруповерта 🤔 В целом правильный выбор бит для шуруповерта повышает эффективность работы, снижает риск повреждения крепежа. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.06.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13552</t>
+  </si>
+  <si>
+    <t>Классные покупки для дачного участка ✅ Такие покупки для дачного участка помогают сделать загородную жизнь более удобной, комфортной и организованной. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>28.06.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13551</t>
+  </si>
+  <si>
+    <t>Креативный способ хранения ключей 👍 Креативное хранение ключей — это простой способ добавить порядку эстетики и сделать повседневные мелочи частью пространства. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.06.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13550</t>
+  </si>
+  <si>
+    <t>Мастерим диван для дачной террасы 🛠 В итоге такой проект помогает не только обустроить дачное пространство, но и получить стильный, удобный и уникальный элемент интерьера. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.06.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13549</t>
+  </si>
+  <si>
+    <t>Стильный светильник-маршмеллоу 💡 Такой светильник отлично подходит для спальни, детской или зоны отдыха, где важно создать спокойную и приятную атмосферу. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.06.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13548</t>
+  </si>
+  <si>
+    <t>Полезный совет для дачного участка 🏠 В целом это простое решение помогает превратить привычную садовую работу в более осознанный и полезный процесс. Пользуйтесь! #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.06.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13547</t>
+  </si>
+  <si>
+    <t>Уютная спальня с компьютерным местом 🤩 Подобранная мебель и цветовая палитра помогают объединить интерьер в единое целое, делая комнату стильной и аккуратной. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.06.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13546</t>
+  </si>
+  <si>
+    <t>Простой способ отделки акцентной стены ✅ Такой способ оформления позволяет без больших затрат освежить интерьер, добавив ему индивидуальности и характера. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.06.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13545</t>
+  </si>
+  <si>
+    <t>Деревянный ящик для уюта кошки 😼 Лежанка для кота своими руками — практичный и милый DIY-проект. Она обеспечивает питомцу уютное место для отдыха. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.06.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13544</t>
+  </si>
+  <si>
+    <t>Стильная отделка стен в прихожей ✅ Современные варианты отделки позволяют сочетать практичность и эстетику, создавая интерьер, который выглядит аккуратно. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.06.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13543</t>
+  </si>
+  <si>
+    <t>Дизайн кухни продуманный до мелочей 🤩 Тут каждая деталь выполняет свою функцию, помогая поддерживать порядок и рационально использовать пространство. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.06.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13542</t>
+  </si>
+  <si>
+    <t>Набор отверток с трещоткой 24 в 1 🔥 Прочный кейс компактно, размещает весь инструмент — удобно хранить дома, в автомобиле или брать с собой в дорогу. 🔜 Купить на WB</t>
+  </si>
+  <si>
+    <t>26.06.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13541</t>
+  </si>
+  <si>
+    <t>Роскошный вариант ванной комнаты 😍 Ванная комната с премиальным оформлением становится настоящим украшением дома, объединяя красоту и практичность. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13540</t>
+  </si>
+  <si>
+    <t>Полезный мастер-класс с розетками ⚡️ Благодаря увеличению количества точек подключения пространство становится более организованным и практичным. Пользуйтесь! #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.06.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13539</t>
+  </si>
+  <si>
+    <t>Многофункциональная мебель в интерьере 😍 Многофункциональный диван-трансформер сочетает в себе комфортное сидение, спальное место и рабочее место - стол. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.06.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13538</t>
+  </si>
+  <si>
+    <t>Самодельный вариант обувницы 🛠 Отличный DIY-проект для прихожей. Каждая деталь продумывается до мелочей, а результат становится стильной частью прихожей. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.06.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13537</t>
+  </si>
+  <si>
+    <t>Хитрость которая пригодится малярам 👨‍🎨 Лайфхак для аккуратной покраски делает процесс лёгким и эффективным. Минимум усилий, максимум контроля над краской. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.06.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13536</t>
+  </si>
+  <si>
+    <t>Освещение в домашнем кинотеатре 📺 Продуманная акустика, комфортные кресла и стильный интерьер создают атмосферу настоящего кино прямо дома. Как вам результат? #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.06.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13535</t>
+  </si>
+  <si>
+    <t>Уютный декор для интерьера 😲 Миниатюрный горшочек с цветком на качелях — необычная деталь, которая добавляет интерьеру уют и игривость. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>24.06.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13534</t>
+  </si>
+  <si>
+    <t>Покраска стены своими руками 👨‍🎨 Такой подход к обновлению помещения позволяет почувствовать творческий процесс и добавить индивидуальности в оформление дома. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.06.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13533</t>
+  </si>
+  <si>
+    <t>Стильный дачный светильник из дерева 💡 Деревянный светильник отлично подходит для дачного дома, добавляя пространству мягкое освещение и ощущение спокойствия. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>24.06.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13532</t>
+  </si>
+  <si>
+    <t>Оформление пустого угла полками 👍 Благодаря полкам в пустом углу можно организовать удобное хранение книг, декора или мелочей, при этом сохраняя порядок. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.06.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13531</t>
+  </si>
+  <si>
+    <t>Стильный дизайн комнаты для отдыха 🤩 Правильное зонирование позволяет визуально разделить пространство на зону отдыха и рабочую часть, сохраняя при этом единый стиль. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>24.06.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13530</t>
+  </si>
+  <si>
+    <t>Красивое оформление дачного участка 🏠 Красивый дизайн участка объединяет природу и элементы благоустройства, создавая атмосферу уюта, свежести и гармонии. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.06.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13529</t>
+  </si>
+  <si>
+    <t>Прекрасный светлый дизайн спальни 🤩 Оформление спальни в светлых тонах — отличный способ создать в ней спокойную и расслабляющую обстановку. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>23.06.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13528</t>
+  </si>
+  <si>
+    <t>Практичное решение для кухни 🔥 Выдвижная полка для хранения – это идеальное решение для поддержания порядка и организации пространства в вашем кухонном шкафу. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.06.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13527</t>
+  </si>
+  <si>
+    <t>Обновление дизайна кухни 🛠 Ремонт кухни требует особого подхода и решения сразу нескольких важных задач: от правильной планировки до подбора материалов. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>23.06.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13526</t>
+  </si>
+  <si>
+    <t>Классные дизайны кабинетов 🏠 Работа в домашнем кабинете или офисе на удаленке — актуальный тренд, который в пандемию активно поддержали многие компании. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.06.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13525</t>
+  </si>
+  <si>
+    <t>Площадка для кошки своими руками 🐱 Чтобы кошке было приятно смотреть в окно, можно смастерить мягкий, откидной столик. Данная конструкция проста в исполнении. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.06.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13524</t>
+  </si>
+  <si>
+    <t>Влияние занавесок на интерьер 🤔 Выбор занавесок помогает изменить свет, добавить акценты и визуально расширить пространство. Как вам такая идея? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.06.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13523</t>
+  </si>
+  <si>
+    <t>Разные материалы для стены 🤩 Предлагаем вам основательно задуматься над выбором качественного и приятного покрытия для стен: чтоб было стильно и долговечно. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.06.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13522</t>
+  </si>
+  <si>
+    <t>Необычный стул с потайным отсеком 🔥 Сделать мебель одновременно функциональной и лаконичной – непросто. Тем более, когда речь идет о таком предмете, как деревянный стул. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.06.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13521</t>
+  </si>
+  <si>
+    <t>Правила монтажа стиральной машины ✅ Главное при подготовке ниши — учет высоты, ширины и глубины стиральной машины, чтобы техника работала стабильно. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.06.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13520</t>
+  </si>
+  <si>
+    <t>Бюджетный вариант мини-фонтана 😍 Многим кажется, что сделать фонтан очень сложно. Но сделать самому мини-фонтан абсолютно реально. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.06.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13519</t>
+  </si>
+  <si>
+    <t>Бежевый цвет в дизайне гостиной 🤩 В интерьерах бежевые гостиные занимают особое место. Дизайнеры используя беж, создают удивительно уютные и теплые пространства. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.06.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13518</t>
+  </si>
+  <si>
+    <t>Советы по монтажу ТВ вплотную к стене 🤔 Лайфхаки для монтажа телевизора: плотное прилегание к стене создаёт современный и аккуратный вид. Как вам такое решение? #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.06.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13517</t>
+  </si>
+  <si>
+    <t>Стол из керамогранита в гостиной 🔥 Керамогранит в интерьере — это сочетание эстетики и прочности. Шикарный столик станет украшением любой комнаты. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.06.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13516</t>
+  </si>
+  <si>
+    <t>Бюджетное обновление стола с ящиками 👍 Бюджетное обновление мебели — это прекрасная возможность подарить привычным вещам вторую жизнь, сохранив их удобство. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.06.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13515</t>
+  </si>
+  <si>
+    <t>Внутренняя отделка забора на даче 🏠 Стильное оформление забора рейками способно заметно преобразить дачный участок, добавив ему тепла и естественной красоты. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.06.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13514</t>
+  </si>
+  <si>
+    <t>Декоративная штукатурка и полосы на стене 🤩 Сочетание, которое создаёт интересный дизайн интерьера, добавляя текстурный контраст и визуальные акценты. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.06.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13513</t>
+  </si>
+  <si>
+    <t>Деревянный шпон в дизайне стен 👍 Представьте: вы трогаете поверхность — а это настоящее дерево. Ни плёнка, ни пластик, а самый что ни на есть шпон дуба. #обзор| Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.06.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13512</t>
+  </si>
+  <si>
+    <t>Место для рукоделия в шкафу 👍 Чтобы любимое хобби приносило только положительные эмоции, следует выделить место и оборудовать его всем необходимым. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.06.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13511</t>
+  </si>
+  <si>
+    <t>Самоклеящиеся панели на стену 🔥 Отделка стен внутри дома деревом — классическое решение, которое придает интерьеру тепло, уют и природную эстетику. Как вам решение? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13510</t>
+  </si>
+  <si>
+    <t>Необычный способ хранения в ванной 👍 Планируя дизайн санузла, важно не только подобрать подходящие отделочные материалы, но и продумать, где все будет храниться. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13509</t>
+  </si>
+  <si>
+    <t>Уютная подушка в виде узла 🤩 Декоративные подушки прекрасно дополняют интерьер комнаты, делая его более ярким и оригинальным. Как вам такая идея? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>19.06.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13508</t>
+  </si>
+  <si>
+    <t>Какую сантехнику выбрать на кухню 🤔 Привет, любители вкусной еды и красивых кухонь. Если вы думаете, что выбор сантехники для кухни - это просто, то вы глубоко ошибаетесь. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13507</t>
+  </si>
+  <si>
+    <t>Стильное оформление небольшой кухни 🏠 Показываем, как оформить дизайн небольшой пятиметровой кухни так, чтобы уместилась полноразмерная техника. Как вам результат? #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>19.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13506</t>
+  </si>
+  <si>
+    <t>19.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13505</t>
+  </si>
+  <si>
+    <t>Рассмотрим шибки с выбором дивана 🤔 При выборе дивана часто совершают ошибки, связанные с неправильным подбором размеров и неправильным выбором механизма. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13504</t>
+  </si>
+  <si>
+    <t>Стопперы для дверей на магнитах 🔥 Скрытые магнитные стопоры для дверей — это не только функциональные, но и эстетически привлекательные решения. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.06.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13503</t>
+  </si>
+  <si>
+    <t>18.06.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13502</t>
+  </si>
+  <si>
+    <t>Перекрашиваем стены своими руками 👨‍🎨 Краска — один из самых популярных отделочных материалов. Она доступна, ее достаточно просто наносить на большинство поверхностей. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.06.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13501</t>
+  </si>
+  <si>
+    <t>Оформление домашнего кинотеатра 📺 При правильном подходе вы можете превратить свободную комнату в настоящий кинозал и это не потребует от вас особенных усилий. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>18.06.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13500</t>
+  </si>
+  <si>
+    <t>Классная тумба-короб для бутыли с водой 👍 Вопрос, как сделать тумбу под бутыль с водой, актуален для многих, кто стремится организовать пространство в квартире или офисе. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.06.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13499</t>
+  </si>
+  <si>
+    <t>Практичные козлы из подручных средств 🪚 Козлы из подручных средств становятся незаменимым помощником в быту и строительстве, делая работу удобнее и быстрее. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>17.06.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13498</t>
+  </si>
+  <si>
+    <t>Стильные стулья-кентуки для дачи 🏠 Самодельные стулья добавляют участку особый шарм, ведь ручная работа всегда делает интерьер более тёплым и живым. Что думаете? #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.06.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13497</t>
+  </si>
+  <si>
+    <t>😱 ЭТУ ЖЕНЩИНУ ЗНАЛ ВЕСЬ СОВЕТСКИЙ СОЮЗ… 40 лет она выращивала рассаду для кремлёвских теплиц, а теперь ее секреты в открытом доступе. Пока твои растения чахнут и желтеют — её ученики собирают третий урожай! Канал САДОВЫЙ УЧАСТОК — ведёт бывший советский агроном с 40-летним стажем, объясняет всё без химии и сложных слов 🌱 ✔️ Подкормка из того что есть дома — растения за 3 дня не узнать ✔️ Почему желтеют листья — 5 причин которые все игнорируют ✔️ Рассада которая не вытягивается и не падает ✔️ Реанимация полуживого растения за 48 часов Скорее подписывайся и спасай свои растения 👉 @mysad</t>
+  </si>
+  <si>
+    <t>17.06.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13496</t>
+  </si>
+  <si>
+    <t>Минималистичные полочки для ванной 🔥 Благодаря простым формам и нейтральным оттенкам минималистичные полочки легко вписываются в любой стиль. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>17.06.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13495</t>
+  </si>
+  <si>
+    <t>Уютный сад из обычного балкона 👍 Такой подход превращает обычный балкон в уютное место отдыха, где можно наслаждаться природой, не выходя из дома. Как вам? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13494</t>
+  </si>
+  <si>
+    <t>Лайфхак для накручивания гайки на шпильку ✔️ Простая хитрость с подручными средствами делает процесс сборки быстрее и удобнее, помогая экономить время и силы. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>17.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13493</t>
+  </si>
+  <si>
+    <t>Полезный мастер-класс для покраски стен 👨‍🎨 Чёткая граница между оттенками достигается за счёт правильной разметки и аккуратной проклейки малярной ленты. Пользуйтесь! #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.06.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13492</t>
+  </si>
+  <si>
+    <t>Классное решение для дизайна прихожей 👍 Такое оформление делает прихожую не просто проходной зоной, а полноценной частью интерьера с собственным стилем. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>16.06.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13491</t>
+  </si>
+  <si>
+    <t>Идея для хранения мелочей в гараже ✔️ Продуманное хранение мелочей помогает быстрее находить нужные вещи и делает работу в гараже более комфортной и эффективной. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13490</t>
+  </si>
+  <si>
+    <t>Интересная идея для росписи стен 🖌 Роспись стен — это способ добавить в дом творчество, где обычное пространство становится вдохновляющим и эстетичным. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>16.06.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13489</t>
+  </si>
+  <si>
+    <t>Классная система полок-змейка 🔥 Полки-змейка делают стену более живой и интересной, объединяя практичность и креативный дизайн в одном лаконичном решении. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.06.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13488</t>
+  </si>
+  <si>
+    <t>Удачный вариант перегородки в комнате 👍 Стильная перегородка может стать не только практичным элементом, но и интересным акцентом, который украшает интерьер. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>15.06.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13487</t>
+  </si>
+  <si>
+    <t>Шикарный дизайн-проект дома 🏠 Гармоничное сочетание архитектурных решений и ландшафтного дизайна превращает участок с домом в уютное пространство. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.06.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13486</t>
+  </si>
+  <si>
+    <t>Шезлонг-качалка своими руками 🤩 Самодельный шезлонг-качалка становится не только функциональным предметом, но и украшением зоны отдыха на даче. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>15.06.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13485</t>
+  </si>
+  <si>
+    <t>Классное оформление стены за кроватью 🛠 Стена за кроватью — это идеальное место для дизайнерских решений, которые делают спальню более выразительной и современной. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.06.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13484</t>
+  </si>
+  <si>
+    <t>Практичный короб для мусорного ведра ✔️ Благодаря конструкции бак остаётся легко доступным для использования, при этом полностью скрыт от глаз и не портит внешний вид. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>15.06.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13483</t>
+  </si>
+  <si>
+    <t>Бесшумный инвентарь для спортсменов ✅ Современные спортивные аксессуары с бесшумными материалами помогают тренироваться в любых условиях, не создавая лишнего звука. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.06.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13482</t>
+  </si>
+  <si>
+    <t>14.06.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13481</t>
+  </si>
+  <si>
+    <t>Парящий экран в ванной комнате 😍 Современный дизайн ванной комнаты часто требует нестандартных решений, и парящий экран под ванну становится все более популярным. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.06.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13480</t>
+  </si>
+  <si>
+    <t>"Гараж" для робота-пылесоса 👍 Этот специальный "гараж" позволяет роботу-пылесосу самостоятельно возвращаться на зарядку после завершения уборки. Как вам? #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.06.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13479</t>
+  </si>
+  <si>
+    <t>Сочетание фактур и цвета на кухне 👍 Игра оттенков и разнообразие фактур придают интерьеру глубину и характер, делая кухню не только красивой, но и по-настоящему уютной. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>14.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13478</t>
+  </si>
+  <si>
+    <t>Уютное оформление бежевой гостиной 🤩 Продуманное сочетание оттенков, текстиля и освещения превращает бежевую гостиную в уютное пространство. Что думаете? #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>13.06.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13477</t>
+  </si>
+  <si>
+    <t>Обновление кровати своими руками ✅ Простые изменения способны изменить внешний вид кровати, сделав её более стильной, уютной и гармонично вписывающейся в интерьер. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.06.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13476</t>
+  </si>
+  <si>
+    <t>🪴Я – твой комнатный цветок, и очень скоро я СДОХНУ Ты ставишь меня на подоконник, заливаешь водой из-под крана и кормишь сухой землей, в которой нет ничего, кроме пыли. Я в это время медленно гнию изнутри или засыхаю, а потом ты удивляешься почему цветы так быстро вянут! Хочешь разобраться, как превратить квартиру в цветущий сад? Читай канал Зеленый уголок и узнаешь: – Как оживить даже самый «дохлый» цветок за 2 дня – Копеечные удобрения из аптечки – Секретный график полива, который не даст корням сгнить – Хитрости, после которых зацветет даже палка Подписывайтесь и ухаживайте за цветами правильно: @green_ugolok</t>
+  </si>
+  <si>
+    <t>13.06.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13475</t>
+  </si>
+  <si>
+    <t>Световой потолок в гардеробной 💡 Современный световой потолок объединяет эстетику и удобство, превращая гардеробную в комфортное место. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>13.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13474</t>
+  </si>
+  <si>
+    <t>Практичный стол для мастерской 👍 Удобная идея с настенным хранением позволяет освободить поверхность стола и поддерживать порядок в мастерской. Что думаете? #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13473</t>
+  </si>
+  <si>
+    <t>Компактный санузел на 3 кв. м. 🏠 Даже небольшое пространство позволяет разместить всё необходимое, если грамотно использовать каждый сантиметр. Как вам? #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>12.06.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13472</t>
+  </si>
+  <si>
+    <t>Декоративные молдинги на стенах 🤩 Такой декор позволяет создать эффект дорогого интерьера без масштабного ремонта, добавляя стенам характер и визуальную глубину. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.06.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13471</t>
+  </si>
+  <si>
+    <t>Стильная вешалка своими руками 🔥 Простые материалы и фантазия позволяют создать красивую и функциональную вешалку, которая отлично впишется в прихожую. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>12.06.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13470</t>
+  </si>
+  <si>
+    <t>Комод за диваном для гостиной 😍 Комод относится к тем незаменимым предметам мебели, которые с легкостью находят свое место в интерьере любой комнаты, например, гостиной. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.06.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13469</t>
+  </si>
+  <si>
+    <t>Самодельный станок легко и просто 👍 Простая конструкция позволяет создать функциональный станок своими руками, который справляется с базовыми задачами. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>11.06.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13468</t>
+  </si>
+  <si>
+    <t>Уютный дизайн кухни с островом 🤩 Остров в центре кухни становится не только практичным элементом, но и главным акцентом интерьера, добавляя ему уюта. Как вам? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.06.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13467</t>
+  </si>
+  <si>
+    <t>Решаем проблему со стиралкой легко 🤔 Лёгкий подход к диагностике позволяет понять причину проблемы и вернуть стиралку в нормальный режим работы. Пользуйтесь! #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>11.06.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13466</t>
+  </si>
+  <si>
+    <t>Самодельная мебель для террасы 🏠 Поддоны легко превратить в функциональные диваны, столики или лавки, которые гармонично впишутся в пространство террасы. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.06.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13465</t>
+  </si>
+  <si>
+    <t>Как легко убрать мусор после ремонта 🤔 Любой, кто занимался ремонтом, знает, насколько это грязное дело. Но один секрет поможет справится с проблемой быстрее. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>11.06.26 05:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13464</t>
+  </si>
+  <si>
+    <t>Дом на колесах из обычного фургона 🏠 Тема автопутешествий становится популярнее с каждым днем. В нынешней ситуации спрос на автодома будет расти еще быстрее. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.06.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13463</t>
+  </si>
+  <si>
+    <t>Ремонт в спальнях своими руками 🤩 Комната для сна должна быть уютной и функциональной. Гармоничное оформление спальни сочетается с мебелью, отделкой и не раздражает обитателей. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.06.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13462</t>
+  </si>
+  <si>
+    <t>Удивительное обновление старого комода 🛠 «Бабушкин» комод станет жемчужиной интерьера, если немного поработать над его внешним видом с помощью подручных материалов. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.06.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13461</t>
+  </si>
+  <si>
+    <t>Мастерим стильную полочку для ванной 🪚 Такая полочка легко вписывается в любой дизайн ванной и позволяет компактно разместить косметику и средства ухода. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13460</t>
+  </si>
+  <si>
+    <t>Стильный дизайн гостиной и кухни 🤩 Единое пространство гостиной и кухни в современном стиле создаёт ощущение свободы, света и комфорта. Что думаете? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.06.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13459</t>
+  </si>
+  <si>
+    <t>Декор кирпичного забора рейками 👍 Такой декор помогает превратить обычный забор в элемент ландшафтного дизайна, который гармонично вписывается в общий стиль. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>09.06.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13458</t>
+  </si>
+  <si>
+    <t>Откидная лавка для прихожей 🔥 Такой вариант мебели отлично подходит для компактных квартир, где важно использовать каждый сантиметр пространства с пользой. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.06.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13457</t>
+  </si>
+  <si>
+    <t>Хитрость с наждачкой и шуруповертом ✔️ Когда под рукой есть шуруповёрт, обычная наждачка превращается в удобный инструмент для быстрой обработки металла. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>09.06.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13456</t>
+  </si>
+  <si>
+    <t>Необычное оформление стены с ТВ 😍 Сочетание 3D фактуры и света создаёт интересную игру теней вокруг ТВ-зоны, благодаря чему стена выглядит живой и динамичной. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.06.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13455</t>
+  </si>
+  <si>
+    <t>Гостиная объединенная с кухне в доме 🏠 Такая планировка делает интерьер более светлым и воздушным, позволяя естественному свету свободно распределяться по всей зоне. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>08.06.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13454</t>
+  </si>
+  <si>
+    <t>Дополнительный блок розеток на кухне ⚡️ Благодаря дополнительным розеткам кухня становится более функциональной, современной и удобной для использования. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.06.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13453</t>
+  </si>
+  <si>
+    <t>Шикарный декор на стену из нитей 😍 Благодаря простоте материалов и творческому подходу декор из нитей становится эффектным украшением, которое привлекает внимание. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>08.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13452</t>
+  </si>
+  <si>
+    <t>Новая обеденная зона своими руками 🛠 Благодаря творческому подходу старая обеденная зона превращается в стильное и комфортное место для семейных ужинов. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.06.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13451</t>
+  </si>
+  <si>
+    <t>Дизайн гостиной с высокими потолками 🤩 Благодаря продуманному дизайну гостиная с высокими потолками становится эффектной, современной и комфортной для отдыха. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>07.06.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13450</t>
+  </si>
+  <si>
+    <t>07.06.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13449</t>
+  </si>
+  <si>
+    <t>До и после большого дачного участка 🏠 Даже большие территории становятся удобными для использования, когда правильно распределены зоны и учтены потребности. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>07.06.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13448</t>
+  </si>
+  <si>
+    <t>Стильная деревянная мебель в интерьере 🔥 Благодаря натуральной фактуре деревянная мебель становится не только функциональной частью обстановки, но и важным акцентом. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.06.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13447</t>
+  </si>
+  <si>
+    <t>Дизайн просторного стильного дома 🤩 Большие помещения позволяют использовать открытую планировку, объединяя кухню, гостиную и столовую в единое воздушное пространство. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>07.06.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13446</t>
+  </si>
+  <si>
+    <t>Создание стильной ТВ-зоны с камином 📺 В результате ТВ-зона с камином становится не только практичной частью интерьера, но и стильным местом притяжения для отдыха. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.06.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13445</t>
+  </si>
+  <si>
+    <t>Шикарные качели у дома 🏠 Благодаря удачному дизайну качели у дома превращаются в любимую зону отдыха для всей семьи. Как вам такое решение? #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.06.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13444</t>
+  </si>
+  <si>
+    <t>Переделываем кухню своими руками 🛠 Самостоятельная переделка позволяет учесть личные привычки и сделать пространство максимально практичным для использования. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>06.06.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13443</t>
+  </si>
+  <si>
+    <t>Идея для преображения дачного участка 🤩 Благодаря продуманному подходу участок превращается в комфортное и эстетичное пространство, где приятно проводить время. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.06.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13442</t>
+  </si>
+  <si>
+    <t>Полезный совет для работы с деревом ✔️ Благодаря вниманию к деталям и правильной технологии соединения деревянные конструкции становятся прочными и устойчивыми. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>06.06.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13441</t>
+  </si>
+  <si>
+    <t>Примеры фасадов на кухне без ручек ✅ Такие фасады отлично подходят для современных интерьеров, делая кухню более эстетичной, функциональной и визуально просторной. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>05.06.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13440</t>
+  </si>
+  <si>
+    <t>Мастерим стильные полочки на стену 🪚 При самостоятельном изготовлении можно выбрать форму, размер и материал, чтобы изделие идеально вписалось в стиль комнаты. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.06.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13439</t>
+  </si>
+  <si>
+    <t>Классное решение для загородного дома 💦 Благодаря летнему душу участок становится более функциональным и комфортным, создавая дополнительные условия для отдыха. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>05.06.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13438</t>
+  </si>
+  <si>
+    <t>Необычные варианты журнальных столиков 🔥 Благодаря необычному дизайну столик становится не просто мебелью, а элементом декора, который привлекает внимание. Как вам? #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.06.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13437</t>
+  </si>
+  <si>
+    <t>Экспресс-обзор классной квартиры 🤩 Такая квартира выглядит современно, уютно и практично, доказывая, что даже 35 кв. м могут быть полноценным и комфортным жильём. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>05.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13436</t>
+  </si>
+  <si>
+    <t>Создание домика-замка для кошек 🐱 Такой домик сочетает уют, игровое пространство и оригинальный дизайн, позволяя кошке чувствовать себя комфортно. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.06.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13435</t>
+  </si>
+  <si>
+    <t>Смотрим результат ремонта - до и после 🤩 Контраст «до и после» наглядно демонстрирует, как грамотный ремонт способен полностью изменить восприятие пространства. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>04.06.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13434</t>
+  </si>
+  <si>
+    <t>Сантехнические находки которые бесполезны 🤔 Часто такие устройства привлекают дизайном или рекламными обещаниями, но в реальной эксплуатации быстро теряют смысл. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.06.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13433</t>
+  </si>
+  <si>
+    <t>Роспись стены в спальне своими руками 🖌 С помощью простых эскизов, трафаретов или свободной росписи можно добавить стене художественный акцент без ремонта. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>04.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13432</t>
+  </si>
+  <si>
+    <t>Идея для стильного черного шкафа 🏠 Чёрный цвет в гардеробной создаёт эффект премиальности и помогает визуально структурировать пространство, делая его собранным. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13431</t>
+  </si>
+  <si>
+    <t>Классный стол-комод трансформер 🔥 В сложенном виде он выглядит как аккуратный комод, а при необходимости превращается в полноценный стол. Что думаете? #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>03.06.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13430</t>
+  </si>
+  <si>
+    <t>Удобные стулья из дерева для дачи 🪚 Натуральное дерево делает такие стулья надёжными, долговечными и гармонично вписывающимися в дачную атмосферу. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.06.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13429</t>
+  </si>
+  <si>
+    <t>Отделка стены с помощью спилов дерева 👍 Спилы можно располагать в хаотичном или геометрическом порядке, создавая разные визуальные эффекты в зависимости от стиля. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>03.06.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13428</t>
+  </si>
+  <si>
+    <t>Советы по монтажу стиральной машины ✅ Грамотно установленная стиральная машина работает стабильнее, меньше вибрирует и обеспечивает комфортную эксплуатацию. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13427</t>
+  </si>
+  <si>
+    <t>Процесс стройки террасы у бани 😍 В результате возле бани появляется функциональное пространство, идеально подходящее для отдыха, общения и наслаждения природой. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>02.06.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13426</t>
+  </si>
+  <si>
+    <t>Удобное хранение инструмента в мастерской 👍 Грамотная организация пространства позволяет разделить инструменты по категориям и разместить их так, чтобы каждый был под рукой. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.06.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13425</t>
+  </si>
+  <si>
+    <t>ТАБЛЕТКА ПОД КОРЕНЬ И ЛЮБОЙ ЦВЕТОК ВЫРАСТЕТ ВДВОЕ Раз в неделю подкармливаю свои цветы этим средством, поэтому они всегда здоровые, крепкие и красивые А нужно лишь: в 1л. воды добавить таблетку... читать далее</t>
+  </si>
+  <si>
+    <t>02.06.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13424</t>
+  </si>
+  <si>
+    <t>Продуманная планировка прихожей в доме ✅ Хорошо спланированная прихожая делает первое впечатление о доме более аккуратным, стильным и продуманным. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>02.06.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13423</t>
+  </si>
+  <si>
+    <t>Разбираем нюансы работы с лобзиком ✔️ Правильная настройка лобзика с учётом материала позволяет добиться точного, чистого и безопасного результата при работе. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.06.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13422</t>
+  </si>
+  <si>
+    <t>Мягкие окна для веранды 🏠 Такие окна из прозрачного ПВХ-полотна позволяют наслаждаться видом на улицу и естественным светом, создавая комфортную атмосферу. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>02.06.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13421</t>
+  </si>
+  <si>
+    <t>Переделка спальни своими руками 👨‍🎨 Даже небольшие изменения в отделке, мебели или декоре могут сильно преобразить комнату и сделать её более уютной. Как вам? #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.06.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13420</t>
+  </si>
+  <si>
+    <t>Как правильно выбрать кондиционер 🤔 Инверторный кондиционер плавно регулирует мощность, быстрее поддерживает заданную температуру и обычно работает тише. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.06.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13419</t>
+  </si>
+  <si>
+    <t>Мастерим стильную вешалку на стену 🪚 Ручная работа даёт возможность создать уникальный дизайн с нужным количеством крючков, формой и отделкой под интерьер. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.06.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13418</t>
+  </si>
+  <si>
+    <t>Необычное решение в планировке кухни 🏠 Нестандартная планировка может включать оригинальное размещение техники и островные элементы. Как вам результат? #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13417</t>
+  </si>
+  <si>
+    <t>01.06.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13416</t>
+  </si>
+  <si>
+    <t>Интересный способ хранения игрушек 👍 Это отличная идея для детской комнаты, гаража или игровой зоны, где хочется совместить практичность и необычный дизайн. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.06.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13415</t>
+  </si>
+  <si>
+    <t>Обновим скучные белые окна 👨‍🎨 С помощью покраски, декоративных деталей или нового оформления откосов можно придать окнам более современный вид. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>31.05.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13414</t>
+  </si>
+  <si>
+    <t>Мастерим необычный светильник 💡 Необычный светильник из чашки отлично подходит для спальни или зоны отдыха, создавая тёплую и расслабляющую атмосферу. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.05.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13413</t>
+  </si>
+  <si>
+    <t>😳 Подруги офигевают – у меня каждый месяц новая сумочка И всегда любимые бренды: Hermes, MIU MIU, Chanel, Birkin... 🤫 Пора раскрыть секрет: беру их в BaggyBags. Они достают такую реплику, что не отличишь от оригинала. Те же качественные материалы, никаких кривых наклёпок – будто прямо из бутика во Франции. Когда захотите сумочку, уже не вспомните. Поэтому сохраняем: @baggybags</t>
+  </si>
+  <si>
+    <t>31.05.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13412</t>
+  </si>
+  <si>
+    <t>Мастер-класс по монтажу ТВ-зоны 📺 Грамотно смонтированная ТВ-зона делает интерьер более продуманным, уютным и технологичным, объединяя комфорт и дизайн. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>31.05.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13411</t>
+  </si>
+  <si>
+    <t>Полезные советы для монтажа кухни ✅ Советы для монтажа кухни помогают заранее продумать все детали — от смесителя до материалов столешницы и фартука. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.05.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13410</t>
+  </si>
+  <si>
+    <t>Классный вариант тайника в тумбе 🔐 Тайник в тумбе помогает эффективно использовать внутреннее пространство мебели, добавляя ей дополнительную функциональность. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>31.05.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13409</t>
+  </si>
+  <si>
+    <t>Мастерим домик из дерева для кошки 🐱 Уличный домик для кошки также может стать аккуратным элементом двора, гармонично вписываясь в ландшафт. Как вам идея? #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.05.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13408</t>
+  </si>
+  <si>
+    <t>Складной стул из поддона своими руками 🪚 Деревянные паллеты, это готовый полуфабрикат, а как поступать с продуктами из полуфабрикатов? Их нужно просто открыть и приготовить. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>30.05.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13407</t>
+  </si>
+  <si>
+    <t>Шикарный вариант декора на 3д-принтере 🤩 Такая технология даёт возможность воплотить самые необычные формы, которые сложно или невозможно сделать вручную. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.05.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13406</t>
+  </si>
+  <si>
+    <t>Классное украшение для балкона 👍 Мини-фонтан с растениями не только украшает пространство, но и помогает расслабиться благодаря мягкому звуку воды. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>30.05.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13405</t>
+  </si>
+  <si>
+    <t>Мастер-класс по монтажу пленки на кухне 🛠 Плёнка легко наносится при правильной подготовке поверхности, обеспечивая ровное покрытие без пузырей и складок. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.05.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13404</t>
+  </si>
+  <si>
+    <t>Варианты перекраски деревянного пола 👨‍🎨 Тонировка дерева сохраняет текстуру, но меняет цвет, создавая более тёплый и натуральный эффект в интерьере. Как вам результат? #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>29.05.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13403</t>
+  </si>
+  <si>
+    <t>Дизайн-проект необычного бассейна 🏠 Такой проект позволяет объединить отдых у воды и приватные помещения под землёй, где можно разместить лаунж-зоны или спа. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>29.05.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13402</t>
+  </si>
+  <si>
+    <t>Красивый декор из цветного стекла 🤩 Такие декоративные элементы выглядят особенно эффектно при солнечном свете, когда стекло создаёт необычные блики и уютную атмосферу. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.05.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13401</t>
+  </si>
+  <si>
+    <t>Классный вариант сушилки для белья 🔥 Такая сушилка выглядит аккуратно и современно, а благодаря креплению на стену не занимает лишнего пространства на полу. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>29.05.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13400</t>
+  </si>
+  <si>
+    <t>Дополнительное хранение под гарнитуром ✅ Пространство под гарнитуром часто остаётся незадействованным, хотя его можно превратить в удобную и практичную систему хранения. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.05.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13399</t>
+  </si>
+  <si>
+    <t>Оформление входной группы у дома 🏠 Продуманный вход с красивым освещением, декором и аккуратной отделкой сразу подчёркивает характер дома и его атмосферу. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>28.05.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13398</t>
+  </si>
+  <si>
+    <t>Практичная полка на магнитах для ванной 🔥 Магнитная система позволяет быстро менять расположение полки, подстраивая её под нужды и удобство использования. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.05.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13397</t>
+  </si>
+  <si>
+    <t>Интересное решение вместо штор 👍 Деревянные элементы в азиатском стиле добавляют интерьеру натуральности, минимализма и особой эстетики восточного дизайна. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.05.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13396</t>
+  </si>
+  <si>
+    <t>Необычный дизайн квартиры в стиле лофт 🤩 Лофт позволяет превратить квартиру в атмосферное пространство с характером, где каждый элемент выглядит продуманно. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>28.05.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13394</t>
+  </si>
+  <si>
+    <t>Шкаф-кровать трансформер Такая мебель не только экономит место, но и выглядит очень эффектно в интерьере. Правда, за красивой картинкой обычно скрываются десятки деталей, сложная сборка, крепления и механизмы. Чтобы не тратить все выходные на инструкции из 40 страниц, можно поискать профессионального сборщика мебели. Например, в Поиске Яндекса по услугам, где специалисты с разных площадок собраны в одной выдаче – с отзывами, рейтингами, примерами работ и локацией. А ИИ уже выделил главное из отзывов о мастере с нескольких платформ, чтобы не пришлось читать всё самому.</t>
+  </si>
+  <si>
+    <t>28.05.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13393</t>
+  </si>
+  <si>
+    <t>Стильный стеллаж своими руками 🛠 Этот процесс сочетает творчество и практичность, позволяя создать красивую и полезную мебель, которая гармонично впишется в интерьер. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>28.05.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13392</t>
+  </si>
+  <si>
+    <t>Шикарная подсветка для телевизора 📺 Свет, который синхронизируется с происходящим на экране, добавляет динамики просмотру фильмов, игр и сериалов. Как вам? #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.05.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13391</t>
+  </si>
+  <si>
+    <t>Материм стильную ключницу 🗝 Этот проект показывает, как полезная вещь может одновременно быть стильной деталью интерьера с ручной работой. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.05.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13390</t>
+  </si>
+  <si>
+    <t>Шикарный абажур своими руками 🤩 Такой абажур выглядит особенно эффектно, когда лучи света проходят через разноцветные элементы и наполняют пространство теплом. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.05.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13389</t>
+  </si>
+  <si>
+    <t>Полезная хитрость от ржавчины на трубе ✨ Даже сильно окислившуюся поверхность можно очистить, если правильно подобрать способ обработки и уделить внимание деталям. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.05.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13388</t>
+  </si>
+  <si>
+    <t>Разберем ошибки в оформлении кухни ❌ Когда избегают таких ошибок, кухонный гарнитур становится не только красивым, но и максимально удобным. Пользуйтесь! #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.05.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13387</t>
+  </si>
+  <si>
+    <t>Мастерим большой деревянный стол 🪚 Работа над большим деревянным столом требует внимания к деталям, но результат всегда получается практичным и долговечным. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.05.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13386</t>
+  </si>
+  <si>
+    <t>Классный лайфхак для хранения ✅ Такой подход делает мастерскую более организованной, а рабочий процесс — намного комфортнее и эффективнее. Пользуйтесь! #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.05.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13385</t>
+  </si>
+  <si>
+    <t>Мастер-класс по укладке линолеума 🛠 Грамотная укладка линолеума делает помещение более чистым, удобным и устойчивым к влаге в повседневной эксплуатации. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.05.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13384</t>
+  </si>
+  <si>
+    <t>Шикарный вариант террасы с бассейном 🏠 Это отличный вариант для тех, кто хочет объединить уютную террасу и полноценную зону водного отдыха в одном пространстве. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.05.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13383</t>
+  </si>
+  <si>
+    <t>Уютный диван для дачи из поддонов 👍 Этот вариант мебели сочетает в себе простоту, функциональность и уютный дизайн, который легко адаптировать под любой стиль. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.05.26 04:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13382</t>
+  </si>
+  <si>
+    <t>Оформление стены панелями в спальне 🤩 Стеновые панели позволяют легко обновить интерьер и придать комнате современный и аккуратный внешний вид. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.05.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13381</t>
+  </si>
+  <si>
+    <t>Уютное местечко для кошки 🐱 Даже небольшой уголок в доме можно превратить в тёплое и уютное пространство, которое кошка обязательно полюбит. Как вам? #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.05.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13378</t>
+  </si>
+  <si>
+    <t>🛏 Ремонт идёт, а спать можно уже сейчас! Askona выпустила сразу две кровати для тех, кто устал от долгой сборки и поиска идеального матраса. Комби — всё в одной коробке: бескаркасная кровать, анатомический матрас и топпер. Собирается без инструментов за 10 минут. Мягкие формы без острых углов, высокое стёганое изголовье и прочность, подтверждённая 10 000 циклами испытаний. Софт — бескаркасное основание трапециевидной формы с мягким изголовьем в форме подушки. Матрас выбираете сами — под свой комфорт и бюджет. Обе модели компактны, легко собираются и вписываются в любой интерьер — от студии до большой спальни. 👉 Комби по ссылке 👉 Софт по ссылке Реклама. ООО «А Торг». ИНН: 9726067241. Erid: 2VtzqvA8AXA</t>
+  </si>
+  <si>
+    <t>25.05.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13377</t>
+  </si>
+  <si>
+    <t>Разберем процесс установки стиралки ✅ Даже установка бытовой техники требует внимания к деталям, чтобы стиральная машина работала эффективно и без ошибок. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.05.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13376</t>
+  </si>
+  <si>
+    <t>Как определить точность строительного уровня 🤔 Даже хороший строительный уровень стоит периодически проверять, чтобы избежать ошибок при ремонте. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.05.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13375</t>
+  </si>
+  <si>
+    <t>Мастер-класс для соединения досок ✅ Такое соединение особенно важно в столярных работах, где от точности угла зависит не только внешний вид, но и долговечность. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.05.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13374</t>
+  </si>
+  <si>
+    <t>Шикарный дизайн белой квартиры 🤩 Дизайн этой квартиры создаёт ощущение чистоты, простора и лёгкости, превращая интерьер в светлое и гармоничное пространство. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.05.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13373</t>
+  </si>
+  <si>
+    <t>Что делать если смеситель протекает 🤔 Капающий смеситель обычно сигнализирует о износе внутренних деталей, которые можно заменить без полной замены крана. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>24.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13372</t>
+  </si>
+  <si>
+    <t>Классный вариант отделки прохода 🔥 Этот вариант отделки отлично показывает, как даже небольшие архитектурные элементы могут влиять на общий стиль и атмосферу дома. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.05.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13371</t>
+  </si>
+  <si>
+    <t>Полезная хитрость для мастеров 👍 Иногда именно простые хитрости делают работу мастера более комфортной, экономя время и силы на каждом этапе. Пользуйтесь! #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>24.05.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13370</t>
+  </si>
+  <si>
+    <t>ТВ-зона с подсветкой и камином 📺 Сочетание мягкой подсветки и живого огня камина делает ТВ-зону главным акцентом интерьера и местом притяжения в доме. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.05.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13369</t>
+  </si>
+  <si>
+    <t>Компактная мебель-трансформер в интерьере 🔥 Мебель-трансформер делает интерьер более гибким, удобным и стильным, особенно в небольших квартирах и студиях. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>23.05.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13368</t>
+  </si>
+  <si>
+    <t>Стильный дизайн просторной кухни 🤩 Когда пространство используется грамотно, просторная кухня становится не только удобной, но и визуально очень красивой и современной. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.05.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13367</t>
+  </si>
+  <si>
+    <t>Шикарный кинотеатр на террасе 👍 Такой формат отдыха идеально сочетает комфорт домашнего кино и уютное пространство на открытом воздухе. Что думаете? #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>23.05.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13366</t>
+  </si>
+  <si>
+    <t>Идея оформления маленькой кухни 🏠 Компактный интерьер с умным зонированием делает кухню более удобной для готовки и при этом визуально просторной. Как вам? #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.05.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13365</t>
+  </si>
+  <si>
+    <t>Стильная грядка на участке из бруса 🪚 Грядка из бруса — это практичное решение, которое объединяет удобство ухода за растениями и красивый внешний вид сада. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.05.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13364</t>
+  </si>
+  <si>
+    <t>Уютный светлый дизайн гостиной 🤩 Этот дизайн показывает, как с помощью светлых тонов и уютных акцентов можно создать гармоничное и очень атмосферное пространство. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.05.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13363</t>
+  </si>
+  <si>
+    <t>Полезная самоделка для обработки дерева ✔️ Эта полезная самоделка значительно упрощает обработку дерева и помогает сделать работу более удобной, аккуратной и эффективной. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.05.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13362</t>
+  </si>
+  <si>
+    <t>Обновление столовой зоны 👨‍🎨 Даже небольшие изменения в оформлении столовой способны полностью преобразить атмосферу комнаты и добавить интерьеру свежести. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.05.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13361</t>
+  </si>
+  <si>
+    <t>Акцентное освещение ТВ-зоны 📺 ТВ-зона с таким освещением выглядит более продуманно, особенно в вечернее время, когда мягкий свет создаёт нужное настроение. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.05.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13360</t>
+  </si>
+  <si>
+    <t>Лайфхак как закрепить удлинитель на стене ✔️ Удлинитель, закреплённый на стене, сразу делает пространство более организованным и удобным для повседневного использования. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.05.26 16:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13359</t>
+  </si>
+  <si>
+    <t>Отделка стены декоративной штукатуркой ✅ Сочетание фактуры и геометрии даёт эффект дорогого дизайнерского решения, даже если используется простая техника отделки. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.05.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13358</t>
+  </si>
+  <si>
+    <t>Практичная вешалка для бейсболок 👍 Эта самодельная вешалка показывает, как легко можно организовать хранение вещей красиво, аккуратно и без лишних затрат. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.05.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13357</t>
+  </si>
+  <si>
+    <t>Уютное приглушенное освещение 🤩 Правильно подобранный свет делает интерьер глубже и уютнее, подчёркивая детали и создавая приятную атмосферу в каждой комнате. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.05.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13356</t>
+  </si>
+  <si>
+    <t>Самодельный станок для распила дерева ❤️ Оборудование для распила древесины помогает оптимизировать рабочий процесс и делает обработку дерева более аккуратной. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.05.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13355</t>
+  </si>
+  <si>
+    <t>20.05.26 18:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13354</t>
+  </si>
+  <si>
+    <t>Обновление гостиной своими руками 🤩 DIY-обновление гостиной делает интерьер более современным и комфортным, создавая ощущение нового пространства. Как вам идея? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.05.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13353</t>
+  </si>
+  <si>
+    <t>Обзор стильной ванной комнаты 🏠 Красиво оформленная ванная комната становится не только практичным помещением, но и эстетичным пространством для отдыха и ухода. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.05.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13352</t>
+  </si>
+  <si>
+    <t>Как перевезти крупногабаритную мебель и материалы для ремонта быстро и удобно 🚛 📝 Задача: довезти всё за один раз и не превращать поездку в квест. 🔸 не вмещается в легковую машину — вызываем грузовую в Яндекс Доставке с нужным объемом, хоть для коробок с одеждой, хоть для мебели, садового инвентаря или крупных стройматериалов 🔸 тяжелые вещи — добавляем грузчиков, чтобы не носить самостоятельно 🔸 спонтанные покупки — сразу везем из магазина на дачу и не храним дома 🔸 можно заранее запланировать переезд или вызвать грузовик с подачей от 15 минут 🔸При поездке в соседний город или за сотни километров – доступна опция «Межгород» Особенность: все делается в одном сервисе и со скидкой до 35% прямо в приложении Go. В итоге занимаемся не переездом, а обустройством пространства.</t>
+  </si>
+  <si>
+    <t>20.05.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13351</t>
+  </si>
+  <si>
+    <t>Самоделка для полива растений 💦 DIY-решение для полива помогает обеспечить растения водой даже в отсутствие хозяев, поддерживая их здоровье и рост. Пользуйтесь! #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.05.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13350</t>
+  </si>
+  <si>
+    <t>Самостоятельная роспись стен в спальне 🖌 Самостоятельная художественная роспись стен помогает преобразить спальню без дорогого ремонта, создавая стильный дизайн. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.05.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13349</t>
+  </si>
+  <si>
+    <t>Идея для кошачьего игрового комплекса 🐱 Кошачий игровой комплекс делает жизнь питомца более активной и интересной, обеспечивая место для игр, лазания и отдыха. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>19.05.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13348</t>
+  </si>
+  <si>
+    <t>Компактная мебель-трансформер в квартире 🤩 Решения в виде трансформируемой мебели делают квартиру более функциональной, особенно в условиях ограниченной площади. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.05.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13347</t>
+  </si>
+  <si>
+    <t>Надежное крепление цепи к дереву ✅ Правильный способ фиксации цепи в дереве помогает равномерно распределить нагрузку и предотвратить расшатывание. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>19.05.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13346</t>
+  </si>
+  <si>
+    <t>Мини-грядки своими руками из поддона 🪴 Самодельные мини-грядки из поддона помогают создать уютное и организованное пространство для выращивания зелени. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.05.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13345</t>
+  </si>
+  <si>
+    <t>Отличная замена плитке в ванной 👍 Микроцемент в ванной — это практичная альтернатива плитке, которая сочетает влагостойкость, прочность и эстетичный дизайн. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>19.05.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13344</t>
+  </si>
+  <si>
+    <t>Мастерим стильную полочку своими руками 🔥 Стильная полочка ручной работы становится не просто местом для хранения, а полноценной частью интерьера с характером. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.05.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13343</t>
+  </si>
+  <si>
+    <t>Уютное место для отдыха и чтения 😲 Уютный уголок для отдыха позволяет создать личное пространство, где легко сосредоточиться на чтении и восстановить силы. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>18.05.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13342</t>
+  </si>
+  <si>
+    <t>Хитрость для работы с гипсокартоном ✅ Простые хитрости при монтаже гипсокартона делают работу удобнее и помогают получить профессиональный результат. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.05.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13341</t>
+  </si>
+  <si>
+    <t>Разбираем причины остановки стирки 🤔 Понимание причин остановки стирки помогает быстрее найти неисправность и продлить срок службы бытовой техники. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>18.05.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13340</t>
+  </si>
+  <si>
+    <t>Полезный узел для дачных самоделок 👍 Надёжный узел для хозяйственных нужд облегчает работу на участке и подходит для множества бытовых задач. Пользуйтесь! #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.05.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13339</t>
+  </si>
+  <si>
+    <t>Стильный дизайн светлой ванной 🤩 Интерьер в светлых тонах помогает создать спокойную атмосферу и подчеркивает аккуратность и гармонию пространства. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>17.05.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13338</t>
+  </si>
+  <si>
+    <t>Идея для стола на летней кухне ✅ Стол из бетона для летней кухни — это функциональный элемент, который легко вписывается в современный дачный или садовый дизайн. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.05.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13337</t>
+  </si>
+  <si>
+    <t>Определяем высоту монтажа телевизора 📺 Правильно установленный телевизор делает просмотр более комфортным и гармонично вписывается в интерьер комнаты. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>17.05.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13336</t>
+  </si>
+  <si>
+    <t>Обзор роскошной душевой комнаты 🤩 Обзор душевой показывает, как грамотное зонирование и отделочные решения превращают ванную в пространство уровня SPA. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.05.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13335</t>
+  </si>
+  <si>
+    <t>Шикарный диван из поддонов 🪚 Самодельный диван из поддонов выглядит современно и уютно, особенно в сочетании с мягкими подушками и текстилем. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>17.05.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13334</t>
+  </si>
+  <si>
+    <t>Сочетание цветов и камня на участке 🏠 Оформление участка с использованием камня и растений делает пространство более выразительным и визуально сбалансированным. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.05.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13333</t>
+  </si>
+  <si>
+    <t>Деревянная лавка своими руками 🛠 Мастерим лавку из дерева самостоятельно: удобная и прочная конструкция, которая отлично подходит для сада, террасы или дачи. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>16.05.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13332</t>
+  </si>
+  <si>
+    <t>Шедевры ручной работы из дерева 🤩 Изделия из дерева, созданные вручную, становятся не просто функциональными предметами, а настоящими декоративными акцентами. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.05.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13331</t>
+  </si>
+  <si>
+    <t>Практичная кормушка для питомца 🐶 Удобная кормушка делает питание питомца более аккуратным и помогает контролировать порции без лишнего беспорядка. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>16.05.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13330</t>
+  </si>
+  <si>
+    <t>❗️Как выжать максимум из своей квартиры? В канале Маленькая квартира вы найдете лучшие решения и идеи для самых неудобных планировок. Подпишись и повторяй 👇 https://t.me/+JqmJN-z2SK1mOGQ6</t>
+  </si>
+  <si>
+    <t>16.05.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13329</t>
+  </si>
+  <si>
+    <t>Классная ТВ-зона с электрокамином 📺 Электрокамин рядом с ТВ-зоной добавляет интерьеру глубину, комфорт и атмосферу расслабления после долгого дня. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.05.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13328</t>
+  </si>
+  <si>
+    <t>Классное решение для полива растений 💦 Удобная система полива для растений возле дома делает уход за садом проще и обеспечивает равномерное увлажнение почвы. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>15.05.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13327</t>
+  </si>
+  <si>
+    <t>Мастерим функциональную грядку 🪚 Практичная грядка своими руками позволяет упростить уход за растениями и сделать огород более структурированным и эстетичным. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.05.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13326</t>
+  </si>
+  <si>
+    <t>Оригинальные полочки в углу комнаты 🔥 Креативные полочки в углу позволяют организовать хранение вещей и одновременно украсить пустое пространство комнаты. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>15.05.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13325</t>
+  </si>
+  <si>
+    <t>Необычное решение из битой плитки 👍 Битая плитка может стать основой для креативного оформления поверхностей, добавляя интерьеру яркий акцент. Как вам идея? #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.05.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13324</t>
+  </si>
+  <si>
+    <t>Отделка гардеробной в нише 🛠 Оформление гардеробной в нише делает интерьер более организованным, скрывая вещи и обеспечивая удобный доступ к ним. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>14.05.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13323</t>
+  </si>
+  <si>
+    <t>Идея для декора открытого балкона 🤩 Лёгкие декоративные решения позволяют быстро преобразить открытый балкон и сделать его приятным местом для отдыха. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.05.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13322</t>
+  </si>
+  <si>
+    <t>Починка крепления дверцы шкафчика ✅ Ремонт крепления дверцы шкафа можно выполнить просто и быстро, восстановив плавное открывание и надёжную фиксацию. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>14.05.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13321</t>
+  </si>
+  <si>
+    <t>Мастерим деревянный диван для дачи 🏠 Деревянный диван для участка — это удобная DIY-конструкция, которая делает зону отдыха более уютной, практичной и гармоничной. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.05.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13320</t>
+  </si>
+  <si>
+    <t>Хитрость от опытных мастеров ✔️ Небольшие профессиональные секреты позволяют выполнять работу быстрее и качественнее, делая процесс более удобным. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13319</t>
+  </si>
+  <si>
+    <t>Решетка вентиляции скрытого монтажа 🔥 Скрытая решётка — современное решение для дома, которое обеспечивает воздухообмен и при этом остаётся незаметным в интерьере. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>13.05.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13318</t>
+  </si>
+  <si>
+    <t>Практичный вариант летней кухни 🏠 Летняя кухня с продуманной планировкой становится удобным местом для готовки, хранения и семейных встреч в теплое время года. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>13.05.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13317</t>
+  </si>
+  <si>
+    <t>Лайфхак для хранения в мастерской 👍 Грамотная организация хранения помогает быстрее находить нужные инструменты и поддерживать порядок в мастерской. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.05.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13316</t>
+  </si>
+  <si>
+    <t>Создание оригинальной тумбы 🤩 Создание тумбы из элементов, стилизованных под брендовые коробки, помогает превратить обычную мебель в яркий акцент интерьера. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>13.05.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13315</t>
+  </si>
+  <si>
+    <t>Мастерим холодильник для летней кухни ❄️ Самодельный холодильник для летней кухни — практичное решение, которое помогает сохранять продукты свежими на даче. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.05.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13314</t>
+  </si>
+  <si>
+    <t>Уютное место отдыха у бассейна 🏠 Зона у бассейна, оформленная с комфортом, превращается в настоящий уголок отдыха, где приятно проводить время. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>13.05.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13313</t>
+  </si>
+  <si>
+    <t>Подборка современных решений для кухни 🤩 Современная кухня сегодня строится вокруг идеи комфорта и технологий — встроенная техника, умные системы и незаметные механизмы. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.05.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13312</t>
+  </si>
+  <si>
+    <t>Интересный вариант кошачьего домика 🐱 Оригинальный домик для кошки — это не просто место для отдыха, а функциональный и эстетичный элемент интерьера. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>12.05.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13311</t>
+  </si>
+  <si>
+    <t>Обзор стильной и продуманной ванной 👍 Ванная с продуманным дизайном выглядит не только стильно, но и очень удобной в использовании благодаря грамотной организации. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.05.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13310</t>
+  </si>
+  <si>
+    <t>Простое кашпо для участка ✅ Как сделать кашпо для участка самостоятельно: простой вариант, который позволяет украсить двор или сад. Как вам результат? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>12.05.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13309</t>
+  </si>
+  <si>
+    <t>Разница между штукатуркой и шпаклевкой 🤔 Штукатурка и шпаклевка — это строительные материалы для отделки стен, которые используются на разных этапах ремонта. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.05.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13308</t>
+  </si>
+  <si>
+    <t>Виды розеток в бесперебойнике ⚡️ Правильное распределение розеток в ИБП помогает обеспечить стабильную работу техники. Разберем подробнее в видео-обзоре. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>11.05.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13307</t>
+  </si>
+  <si>
+    <t>Классные самоделки из дерева 🪚 Самоделки из дерева для дачи помогают создать уютное и функциональное пространство на участке, используя простые материалы. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.05.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13306</t>
+  </si>
+  <si>
+    <t>Дизайн просторной гостиной и столовой 🤩 Дизайн гостиной и столовой зоны, где открытая планировка объединяет отдых и приём пищи в единое пространство. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>11.05.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13305</t>
+  </si>
+  <si>
+    <t>Секрет прочности старых инструментов ✔️ Старые инструменты отличаются долговечностью благодаря продуманному креплению ручек, которое обеспечивает прочность. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.05.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13304</t>
+  </si>
+  <si>
+    <t>Удобные решения на даче для питомца 🐶 Организация дачи для питомца помогает создать уютный уголок, где животное может отдыхать, играть и чувствовать себя в безопасности. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>11.05.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13303</t>
+  </si>
+  <si>
+    <t>Процесс и результат ремонта в спальне 🛠 Как меняется спальня в ходе ремонта — от пустого или устаревшего помещения до стильного интерьера с продуманным дизайном. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.05.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13302</t>
+  </si>
+  <si>
+    <t>Функциональная грядка из поддонов 🪚 Грядка из поддонов — это удобный способ обустроить участок, повысить урожайность и при этом использовать доступные материалы. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.05.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13301</t>
+  </si>
+  <si>
+    <t>Виды порожков для разных ситуаций 🤔 Как выбрать порожек для разных ситуаций — есть модели для плавных переходов, скрытого монтажа и декоративного оформления. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.05.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13300</t>
+  </si>
+  <si>
+    <t>Полочка с тайником своими руками 👍 Как сделать полочку с секретным отделением: простая DIY-идея, которая сочетает функциональность и минималистичный дизайн. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.05.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13299</t>
+  </si>
+  <si>
+    <t>Готовим террасу к летнему сезону 🏠 Летнее преображение террасы включает в себя наведение порядка, добавление зелени и создание уютных зон для отдыха. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.05.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13298</t>
+  </si>
+  <si>
+    <t>Покупка и сборка бюджетной кухни 🛠 Бюджетная кухня своими руками: грамотный выбор комплектующих, продуманная сборка и организация пространства. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>09.05.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13297</t>
+  </si>
+  <si>
+    <t>Полезный лайфхак с шуруповертом ✔️ Небольшой, но полезный лайфхак для шуруповерта, который помогает быстро снять и установить новый патрон. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.05.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13296</t>
+  </si>
+  <si>
+    <t>Красивое оформление участка у дома 🏠 Оформление придомовой территории, которое превращает обычный двор в эстетичное пространство с аккуратными посадками. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>09.05.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13295</t>
+  </si>
+  <si>
+    <t>Уютный дизайн гостиной днем и вечером 😲 Гостиная, которая меняется вместе со светом: днем это светлое помещение, а вечером — теплое и спокойное пространство. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.05.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13294</t>
+  </si>
+  <si>
+    <t>Идея и реализация зонирования в доме ✅ Грамотное зонирование дома помогает превратить одно пространство в несколько зон, сохранив при этом ощущение легкости. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>09.05.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13293</t>
+  </si>
+  <si>
+    <t>Классные самоделки для участка 🏠 Поддоны — отличный материал для DIY-проектов на участке. Из них можно собрать скамейки, столы или декоративные элементы. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.05.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13292</t>
+  </si>
+  <si>
+    <t>Классное решение для двухэтажного дома 👍 Такое решение делает быт намного проще. Бельепровод помогает поддерживать порядок и избавляет от необходимости носить бельё. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>08.05.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13291</t>
+  </si>
+  <si>
+    <t>Совет по укладке крупноформатной плитки ✔️ Полезный совет — использовать правильный клей с повышенной адгезией и наносить его как на основание, так и на плитку. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.05.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13290</t>
+  </si>
+  <si>
+    <t>Идеальная организация рабочего места 🤩 Организация рабочего места влияет на продуктивность и настроение. Чистое и продуманное пространство позволяет работать быстрее. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>08.05.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13289</t>
+  </si>
+  <si>
+    <t>Уличный кинотеатр своими руками 📺 Такой домашний кинотеатр на улице превращает обычный двор или террасу в место для отдыха и встреч с друзьями. Как вам идея? #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.05.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13288</t>
+  </si>
+  <si>
+    <t>Имитация декоративной плитки 🛠 С помощью декоративной штукатурки можно легко имитировать плиточную поверхность. Результат выглядит стильно. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>07.05.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13287</t>
+  </si>
+  <si>
+    <t>Полки с использованием шлакоблоков 👍 Шлакоблоки в сочетании с досками позволяют создать оригинальные полки. Такое решение не требует сложной сборки. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.05.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13286</t>
+  </si>
+  <si>
+    <t>Бюджетный вариант подоконника с экраном 🪚 Бюджетное решение с экраном для подоконника легко реализовать своими руками. Оно помогает улучшить внешний вид комнаты. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>07.05.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13285</t>
+  </si>
+  <si>
+    <t>Обновляем столешницу перекраской 🖌 Такой способ реставрации позволяет вдохнуть в мебель вторую жизнь. Столик становится более стильным и аккуратным. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.05.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13284</t>
+  </si>
+  <si>
+    <t>Оригинальный способ покраски стен 👨‍🎨 Использование нестандартной техники окрашивания превращает стены в элемент декора. Интерьер становится более современным. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>07.05.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13283</t>
+  </si>
+  <si>
+    <t>Мастерим классный столик для террасы 🏠 Столик, сделанный своими руками, становится не просто предметом мебели, а частью уютной атмосферы террасы. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.05.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13282</t>
+  </si>
+  <si>
+    <t>Стильная полочка из дерева для ванной ✅ Использование дерева в ванной создаёт ощущение уюта. Полочка становится не только местом для хранения, но и элементом декора. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>06.05.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13281</t>
+  </si>
+  <si>
+    <t>Хитрости с обычными инструментами ✔️ Обычные инструменты могут стать намного функциональнее, если применять к ним простые приёмы. Это делает работу удобнее. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.05.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13280</t>
+  </si>
+  <si>
+    <t>06.05.26 06:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13279</t>
+  </si>
+  <si>
+    <t>Дизайн квартиры с высокими потолками 🤩 Такой интерьер сочетает компактность и ощущение простора. Благодаря высоким потолкам квартира выглядит светлее и современнее. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>06.05.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13278</t>
+  </si>
+  <si>
+    <t>Встроенный шкаф своими руками 🛠 Создание встроенного шкафа в ванной — это практичный способ добавить удобное хранение. Всё располагается компактно. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.05.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13277</t>
+  </si>
+  <si>
+    <t>Декор из метала для участка 🏠 Металлические украшения для участка, сделанные своими руками, помогают преобразить пространство. Они добавляют стилю выразительности. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>05.05.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13276</t>
+  </si>
+  <si>
+    <t>Роспись стен растениями своими руками 🖌 Растительный орнамент на стенах — это простой способ преобразить комнату без сложного ремонта. Как вам результат? #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.05.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13275</t>
+  </si>
+  <si>
+    <t>Подборка вариантов отделки стен 👍 Правильно подобранная отделка стен может полностью изменить восприятие комнаты. Пространство становится более уютным. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>05.05.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13274</t>
+  </si>
+  <si>
+    <t>Необычная идея для урны в столе 🔥 Компьютерный стол с встроенной урной — это сочетание удобства и минимализма. Всё продумано так, чтобы рабочее место оставалось чистым. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.05.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13273</t>
+  </si>
+  <si>
+    <t>Кухонный фартук из зеркала 🤩 Такой кухонный фартук становится ярким акцентом интерьера. Зеркальная поверхность придаёт кухне оригинальный характер. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>04.05.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13272</t>
+  </si>
+  <si>
+    <t>Декор для придомовой территории 🏠 Даже простые элементы декора способны преобразить участок возле дома. Он начинает выглядеть ухоженно и современно. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.05.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13271</t>
+  </si>
+  <si>
+    <t>04.05.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13270</t>
+  </si>
+  <si>
+    <t>Экспресс-обзор технологичного санузла 🤩 Этот санузел — пример того, как технологии и дизайн работают вместе. Пространство становится продуманным и очень современным. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>04.05.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13269</t>
+  </si>
+  <si>
+    <t>04.05.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13268</t>
+  </si>
+  <si>
+    <t>Мини балкон для кошек 🐱 Мини-балкон для кошек сочетает в себе безопасность и комфорт. Он позволяет питомцу находиться на свежем воздухе без риска. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.05.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13267</t>
+  </si>
+  <si>
+    <t>Необычная межкомнатная дверь 🔥 Такая дверь выделяется своим дизайном и делает интерьер более оригинальным. Она может полностью изменить восприятие. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>03.05.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13266</t>
+  </si>
+  <si>
+    <t>Каменная дорожка на участке 🏠 Это не только практично, но и красиво. Она помогает организовать перемещение и при этом становится выразительным элементом. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.05.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13265</t>
+  </si>
+  <si>
+    <t>Компактная квартира с ютным дизайном 🤩 В этой квартире грамотно использован каждый метр, а уютный дизайн делает пространство визуально больше и приятнее для жизни. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>03.05.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13264</t>
+  </si>
+  <si>
+    <t>Классные решения для лоджии 👍 Классные идеи для лоджии помогают максимально раскрыть её потенциал. Удобная мебель, освещение и декор. Как вам решения? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.05.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13263</t>
+  </si>
+  <si>
+    <t>Эффектный вариант полок на углу ✅ Использование угла стены для полок — это практичное и красивое решение. Пространство используется максимально эффективно. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>03.05.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13262</t>
+  </si>
+  <si>
+    <t>Отличная полка из доски дерева 🪚 Натуральный материал и простая конструкция делают её универсальным элементом для любого интерьера. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.05.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13261</t>
+  </si>
+  <si>
+    <t>Лучшая решения для ванной 🔥 Лучшие решения для ванной объединяют комфорт и дизайн. Даже небольшое помещение можно сделать аккуратным. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>02.05.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13260</t>
+  </si>
+  <si>
+    <t>Результат обновления комнаты 😍 После обновления интерьер приобретает свежий характер. Комната становится более уютной, современной и отражает новый взгляд. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.05.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13259</t>
+  </si>
+  <si>
+    <t>Уютные качели на участке 🏠 Такие качели становятся настоящим уголком расслабления прямо на участке. Здесь можно читать, отдыхать или просто наслаждаться природой. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>02.05.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13258</t>
+  </si>
+  <si>
+    <t>Отделка стен в спальне своими руками 🛠 Обновление стен делает спальню более тёплой и гармоничной. Даже простые решения могут заметно изменить восприятие. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13257</t>
+  </si>
+  <si>
+    <t>Эстетичное оформление участка 🤩 Красивый двор — это сочетание природы и продуманного дизайна. Зелёные зоны и декоративные акценты делают пространство более живым. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.05.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13256</t>
+  </si>
+  <si>
+    <t>Отделка крыши бани своими руками 🏠 Отделка крыши бани своими руками — это этап, где важно сочетать защиту конструкции и создание аккуратного внешнего вида. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.05.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13255</t>
+  </si>
+  <si>
+    <t>Классная идея для деревянных часов 👍 Такие часы объединяют функциональность и декоративность. Они не только показывают время, но и украшают пространство #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.05.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13254</t>
+  </si>
+  <si>
+    <t>Станок для распила своими руками ✅ Рабочее место для распила обычно строится вокруг устойчивой и ровной платформы, где главное — безопасность и фиксация материала. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.05.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13253</t>
+  </si>
+  <si>
+    <t>Идея для хранения в гараже или мастерской ✔️ Такая система хранения помогает поддерживать чистоту и порядок в гараже. Всё выглядит аккуратно и остаётся под рукой. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.05.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13252</t>
+  </si>
+  <si>
+    <t>Уют и красота в дизайне кухни 😍 Красота кухни проявляется в деталях: текстурах, цветах и освещении. Вместе они формируют гармоничное и приятное пространство. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13251</t>
+  </si>
+  <si>
+    <t>Интересный вариант отделки стен 🛠 Отделка стен может изменить восприятие комнаты. Правильно подобранные материалы и цвета создают гармоничное пространство. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>30.04.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13250</t>
+  </si>
+  <si>
+    <t>Компактный уютный дизайн кухни 🏠 Компактный дизайн сочетает практичность и эстетику. Каждый элемент занимает своё место, что делает пространство более удобным. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13249</t>
+  </si>
+  <si>
+    <t>Практичный стол-трансформер 🔥 Такой стол сочетает в себе удобство и современный подход к организации интерьера. Он легко адаптируется под разные ситуации. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13248</t>
+  </si>
+  <si>
+    <t>Шикарный декор с водой и рыбками 🤩 Такой светильник становится настоящим акцентом комнаты. Вода и рыбки внутри добавляют динамики, а подсветка - эффект глубины. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>30.04.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13247</t>
+  </si>
+  <si>
+    <t>Оформление ТВ-зоны в черно-белом цвете 📺 Контрастное оформление помогает выделить зону отдыха и добавить интерьеру графичности. Такой дизайн смотрится аккуратно. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.04.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13246</t>
+  </si>
+  <si>
+    <t>Эстетичный дизайн большого дома 🏠 Когда большой дом оформлен со вкусом, он выглядит не просто масштабно, а целостно. Важную роль играют детали фасада и освещение. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>29.04.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13245</t>
+  </si>
+  <si>
+    <t>Импровизированный стул из труб ✅ ПВХ-трубы можно использовать не только для сантехники, но и для создания мебели. Такой стул получается лёгким и практичным. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.04.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13244</t>
+  </si>
+  <si>
+    <t>Компактная кладовая для продуктов 👍 Когда продукты организованы в компактной кладовой, готовка становится проще. Всё видно, всё под рукой и ничего не теряется. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>29.04.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13243</t>
+  </si>
+  <si>
+    <t>Уютный интерьер в спальне 😲 Когда спальня оформлена с вниманием к деталям, она становится настоящим местом отдыха. Всё работает на создание уюта и гармонии. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.04.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13242</t>
+  </si>
+  <si>
+    <t>Краткий обзор роскошной бани 🔥 Здесь важна каждая деталь: комфортные зоны отдыха, качественная отделка и продуманная планировка делают пространство максимально удобным. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>28.04.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13241</t>
+  </si>
+  <si>
+    <t>Процесс создания мягкой софы ✔️ Постепенно софа приобретает свою форму: от основы до мягких элементов. Каждый этап требует точности, чтобы мебель получилась удобной. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.04.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13240</t>
+  </si>
+  <si>
+    <t>Полезная хитрость для мастеров ✔️ В работе мастера часто решают не сложные инструменты, а маленькие приёмы. Такая хитрость помогает ускорить процесс работы. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>28.04.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13239</t>
+  </si>
+  <si>
+    <t>Спокойный светлый дизайн дома 🤩 Светлый интерьер всегда выглядит аккуратно и современно. Он наполняет дом ощущением уюта, спокойствия и визуальной лёгкости. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.04.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13238</t>
+  </si>
+  <si>
+    <t>Облагораживаем участок у дома 🏠 Когда участок начинает преображаться, меняется всё восприятие дома. Ухоженные зоны, растения и аккуратные элементы. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>28.04.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13237</t>
+  </si>
+  <si>
+    <t>Деревянные полки своими руками 🪚 Деревянные полки — это не только место для хранения, но и элемент декора. Они помогают организовать пространство. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.04.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13236</t>
+  </si>
+  <si>
+    <t>Создаём настоящий уют в гостиной 😲 Настоящий уют в гостиной появляется тогда, когда всё продумано: от освещения до текстур. В итоге пространство становится тёплым. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.04.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13235</t>
+  </si>
+  <si>
+    <t>Процесс монтажа электро-камина 🔥 Установка камина — это не только технический процесс, но и работа над атмосферой. Электро-камин под ТВ создаёт эффект современного интерьера. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.04.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13234</t>
+  </si>
+  <si>
+    <t>Защита выключателей при покраске 👨‍🎨 При покраске стен важно заранее позаботиться о защите выключателей и розеток. Это помогает избежать попадания краски на детали. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.04.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13233</t>
+  </si>
+  <si>
+    <t>Уютный дизайн террасы у дома 🤩 Терраса у дома может стать настоящим местом отдыха, если продумать её дизайн. Тёплые оттенки, удобная мебель и мягкий свет. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.04.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13232</t>
+  </si>
+  <si>
+    <t>Полезная находка для мастера 🔥 То, что раньше требовало усилий и времени, теперь выполняется быстрее и аккуратнее, особенно в труднодоступных местах. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.04.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13231</t>
+  </si>
+  <si>
+    <t>Виды крыш для дома с гаражом 🏠 Разбираем, какие бывают виды крыш для домов с гаражом и как они влияют на внешний вид и удобство здания. Сохраните чтобы не потерять! #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.04.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13230</t>
+  </si>
+  <si>
+    <t>Влияние молдингов на интерьер комнаты 👍 Молдинги способны изменить восприятие комнаты: они добавляют стенам глубину, структуру и делают интерьер продуманным. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.04.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13229</t>
+  </si>
+  <si>
+    <t>Самодельный станок для распила ✅ Самодельные решения для мастерской могут быть интересными, но важно помнить, что работа с инструментами требует осторожности. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.04.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13228</t>
+  </si>
+  <si>
+    <t>Создаем уютную беседку у дома 🤩 Когда появляется беседка, участок становится более живым и обжитым. Это место для разговоров, отдыха и спокойных вечеров. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13227</t>
+  </si>
+  <si>
+    <t>Уют на участке с костром и качелями 🏠 Всё складывается в идеальную атмосферу отдыха: костёр даёт тепло и свет, а качели — спокойствие и расслабление. Как вам? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.04.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13226</t>
+  </si>
+  <si>
+    <t>Как цвет сантехники упрощает уборку 🤔 Сантехника в удачном оттенке маскирует мелкие загрязнения и помогает ванной дольше выглядеть ухоженной без лишних усилий. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.04.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13225</t>
+  </si>
+  <si>
+    <t>Монтаж люка для доступа к сантехнике ✅ Скрытый люк под ванной на магнитах обеспечивает быстрый доступ к сантехнике, сохраняя при этом аккуратный и цельный внешний вид. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.04.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13224</t>
+  </si>
+  <si>
+    <t>Оформление полок в форме бабочки 👍 Интересный способ использовать настенные полки — собрать их в форме бабочки. Получается сочетание функциональности и дизайна. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.04.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13223</t>
+  </si>
+  <si>
+    <t>Красивый дизайн уютного уголка 🤩 Небольшое пространство становится визуально тёплым и гармоничным: текстиль, освещение и декор формируют атмосферу. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.04.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13222</t>
+  </si>
+  <si>
+    <t>Мастерим короб для мусорный баков 🪚 Аккуратный короб для мусорных баков помогает скрыть их из вида и одновременно организует пространство на участке. Как вам? #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>24.04.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13221</t>
+  </si>
+  <si>
+    <t>24.04.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13220</t>
+  </si>
+  <si>
+    <t>Полезный хитрый узел на гвозде ✔️ Простая техника фиксации нити на гвозде, которая позволяет быстро натянуть материал без соскальзывания. Пользуйтесь! #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.04.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13219</t>
+  </si>
+  <si>
+    <t>Преображение кухни без капитального ремонта 🔥 Простые изменения способны полностью преобразить кухню: новые текстуры, аксессуары и оформление делают её визуально новой. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>24.04.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13218</t>
+  </si>
+  <si>
+    <t>Мастерим мягкие лежаки для участка 👍 Комфорт своими руками: мягкие лежаки помогают организовать уютную зону на участке, сочетая удобство и практичность. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.04.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13217</t>
+  </si>
+  <si>
+    <t>Тематическая роспись стен в детской 👨‍🎨 Пошаговый процесс создания тематической росписи: как подготовить стену, нанести эскиз и аккуратно прорисовать детали. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>23.04.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13216</t>
+  </si>
+  <si>
+    <t>Совет для мастера по малярным работам ✔️ Как улучшить качество малярных работ: простые профессиональные приёмы, которые помогают избежать типичных ошибок. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.04.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13215</t>
+  </si>
+  <si>
+    <t>Декоративная арка своими руками 👍 Разбираем идею арки в проходе — как своими силами преобразить дверной проём и добавить интерьеру более плавные линии. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>23.04.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13214</t>
+  </si>
+  <si>
+    <t>Совет мастерам для работ на участке 🏠 Совет для работ на участке — как правильно поднимать ведра с песком или цементом, чтобы снизить нагрузку на спину и избежать травм. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13213</t>
+  </si>
+  <si>
+    <t>Друзья! Когда речь идет о строительстве уютного и энергоэффективного дома, важно не упустить ни одной детали. Представляем продукты от Vetonit, которые помогут вам наслаждаться теплом и комфортом в вашем доме круглый год. 1. Vetonit Профи. Этот утеплитель – настоящая находка для тех, кто ищет универсальное решение. Подходит для всего каркасного домостроения (кроме фундамента) и обеспечивает надежную теплоизоляцию. С этим материалом и качественной установкой вы забудете о сквозняках и высоких счетах за отопление. 2. Vetonit Стронг для Стен и Крыш в рулоне (Прочный). Ваша крыша и стены будут надежно защищены от холода и влаги. Этот утеплитель имеет максимальный уровень утепления, что помогает защитить домашнее пространство от промерзания. Материал производится в толщине 50, 100 и 150мм, надежно держится в наклонных конструкциях крыши без дополнительных крепежей. 3. Vetonit Стронг для Стен и Крыш в плитах (Прочный). Этот утеплитель обеспечит сохранение тепла и создаст благоприятный микроклимат, защищая ваше домашнее пространство даже в самые холодные месяцы. Производится в толщине 50 и 100 мм. А работать с ним удобно даже одному человеку! Все три материала помогают не только сохранять тепло, но и снижать уровень шума, создавая уютную атмосферу для всей семьи. Чтобы продолжить знакомство с продуктами Vetonit, переходите по ссылке Реклама. ООО «Сен-Гобен Строительная продукция Рус», ИНН 5011020537</t>
+  </si>
+  <si>
+    <t>23.04.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13212</t>
+  </si>
+  <si>
+    <t>Удобная система хранения под лестницей 🔥 Практичные решения для пространства под лестницей: как создать удобное хранение, не теряя эстетики и свободного места. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>23.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13211</t>
+  </si>
+  <si>
+    <t>Преображение квартиры своими руками 🛠 Как преобразить квартиру своими руками: простые и доступные изменения, которые помогают обновить интерьер. Как вам результат? #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.04.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13210</t>
+  </si>
+  <si>
+    <t>Уютный дизайн одноэтажного дома 🏠 Идея для загородного жилья — уютный дизайн одноэтажного дома, где каждая зона продумана для комфорта, отдыха и семейной жизни. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.04.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13209</t>
+  </si>
+  <si>
+    <t>Как легко определить центр доски ✔️ Разбираем удобный приём для работы с деревом — как быстро и точно определить центр доски рулеткой. Полезная хитрость для мастеров! #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.04.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13208</t>
+  </si>
+  <si>
+    <t>Классное решение с перегородкой 🤩 Как с помощью перегородки изменить планировку комнаты: простое, но эффективное решение для зонирования. Как вам решение? #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.04.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13207</t>
+  </si>
+  <si>
+    <t>Простой способ отделки ТВ-зоны 📺 Как быстро оформить зону телевизора: доступные решения, которые помогают подчеркнуть стену и скрыть лишние провода. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.04.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13206</t>
+  </si>
+  <si>
+    <t>Необычный вариант подсветки на участке 👍 Разбираем идею подсветки участка с помощью ленты в покрытии: как такое решение влияет на внешний вид территории. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.04.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13205</t>
+  </si>
+  <si>
+    <t>Полезный мастер-класс с коронкой ✅ Разбираем технику расширения отверстия коронкой без центровочного сверла — как правильно выставить инструмент и удерживать его. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.04.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13204</t>
+  </si>
+  <si>
+    <t>Идея для необычной отделки крыльца 👍 Как сделать крыльцо более интересным с помощью нестандартной отделки: простые приёмы, которые добавляют дому индивидуальности. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.04.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13203</t>
+  </si>
+  <si>
+    <t>Влияние цвета на интерьер прихожей 🤩 Как цвет меняет восприятие прихожей: принципы подбора оттенков, которые помогают сделать пространство более комфортным. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.04.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13202</t>
+  </si>
+  <si>
+    <t>Уютное оформление спальни с зеркалом 🔥 Идея для интерьера спальни: большое зеркало как элемент уюта и стиля, который помогает сделать комнату светлее. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.04.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13201</t>
+  </si>
+  <si>
+    <t>Результат пятилетнего обновления участка 🏠 Разбираем, как выглядит участок после улучшений — от первых посадок и зонирования до полноценного благоустроенного пространства. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.04.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13200</t>
+  </si>
+  <si>
+    <t>Классный проект стола своими руками 📛 Разбираем необычный проект стола — создание мебели в форме дорожного знака «СТОП», где важны точные углы и устойчивость конструкции. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.04.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13199</t>
+  </si>
+  <si>
+    <t>Шикарная идея для зеркала в прихожей ✔️ Идея для обновления прихожей: стильное зеркало, которое не только функционально, но и делает интерьер более современным. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.04.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13198</t>
+  </si>
+  <si>
+    <t>Выбор материала для пола ✔️ Кварцвинил отлично подходит для кухни, прихожей и ванной, но лучше избегать дешёвых вариантов в помещениях с сильными перепадами температуры. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.04.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13197</t>
+  </si>
+  <si>
+    <t>Находки для обновления прихожей 👍 Как обновить прихожую с помощью простых и доступных решений: функциональные детали и элементы декора. Что думаете? #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.04.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13196</t>
+  </si>
+  <si>
+    <t>Стильная полка из дерева своими руками 🪚 Идея бюджетного декора: стильная полка из дерева своими руками, которая помогает организовать пространство. Как вам? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.04.26 06:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13195</t>
+  </si>
+  <si>
+    <t>Неочевидные решения для квартиры 🏠 Идеи для квартиры, о которых часто не думают: небольшие дизайнерские и функциональные решения, которые делают жильё удобным. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>19.04.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13194</t>
+  </si>
+  <si>
+    <t>Стильное рабочее место для работы 🤩 Обзор идеи углового рабочего стола с полками: как грамотно использовать угол комнаты, чтобы создать функциональную зону для работы. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.04.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13193</t>
+  </si>
+  <si>
+    <t>Самоделка для мастеров по ремонту 👍 Простая, но продуманная самоделка для ремонта, которая реально выручает в повседневных задачах на объекте. Пользуйтесь! #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>19.04.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13192</t>
+  </si>
+  <si>
+    <t>Уютная лавка с цветами на террасе 😲 Лавка на террасе, окружённая цветами, создаёт ощущение спокойного уголка, где хочется задержаться подольше и просто отдохнуть. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13191</t>
+  </si>
+  <si>
+    <t>Полки змейкой в интерьере 🤩 Интерьерное решение с характером — полки-змейка, которые выглядят современно и при этом остаются удобными для хранения. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13190</t>
+  </si>
+  <si>
+    <t>Стильный светильник своими руками 💡 Когда дерево и свет соединяются в одном предмете — получается стильный светильник с естественной эстетикой и уютной атмосферой. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>18.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13189</t>
+  </si>
+  <si>
+    <t>Шикарные покупки для участка 🏠 Вещи для участка, которые действительно оправдывают себя: от практичных решений для ухода до элементов, создающих уютную атмосферу. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>18.04.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13188</t>
+  </si>
+  <si>
+    <t>Интересный светильник в форме книги 🔥 Интерьерная находка в виде светильника-книги, который добавляет комнате уюта и лёгкой магии за счёт формы и освещения. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13187</t>
+  </si>
+  <si>
+    <t>Шикарный звездный потолок ✨ Игра света и тьмы в одном решении. Звёздный потолок наполняет пространство волшебством и расслабляющим сиянием. Как вам? #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>18.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13186</t>
+  </si>
+  <si>
+    <t>Креативная полочка своими руками 🪚 Минимум материалов — максимум фантазии. Такая полочка становится удобной и одновременно декоративной частью комнаты. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.04.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13185</t>
+  </si>
+  <si>
+    <t>Уютный бежевый дизайн дома 🤩 Минимализм в тёплой палитре. Бежевый дизайн объединяет эстетику и комфорт, создавая сбалансированный и приятный интерьер. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>17.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13184</t>
+  </si>
+  <si>
+    <t>Шикарный декор из обычного дерева 🔥 Декор, который всегда актуален. Шикарные элементы из дерева придают интерьеру естественность, уют и современную простоту. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.04.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13183</t>
+  </si>
+  <si>
+    <t>Преимущество технологии "Умный дом" 👍 Когда дом начинает работать на вас. «Умный дом» объединяет все системы в одну, повышая уровень комфорта, экономии и безопасности. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>17.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13182</t>
+  </si>
+  <si>
+    <t>Уютный уголок для отдыха с растениями 😲 Место, где можно выдохнуть. Уютный зелёный уголок наполняет дом природной гармонией и спокойствием. Что думаете? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13181</t>
+  </si>
+  <si>
+    <t>Интересный вариант покраски стен 👨‍🎨 Игра цвета и техники превращает обычные стены в дизайнерский элемент. Такой вариант покраски делает пространство стильным. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>16.04.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13180</t>
+  </si>
+  <si>
+    <t>Стильные столовая и гостиная зоны 🏠 Открытое пространство с характером. Столовая и гостиная плавно переходят друг в друга, создавая ощущение простора и уюта. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>16.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13179</t>
+  </si>
+  <si>
+    <t>Удобный самодельный станок для мастера ✔️ Когда инструмент создаётся под себя. Самодельный станок позволяет адаптировать рабочее место под конкретные задачи. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.04.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13178</t>
+  </si>
+  <si>
+    <t>Скрыта зона для тренировок на террасе 👍 Когда спорт становится частью интерьера. Ненавязчиво организованная зона на террасе позволяет тренироваться в комфортной обстановке. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13177</t>
+  </si>
+  <si>
+    <t>Классная ваза из стеклоблока 🔥 Необычная ваза из стеклоблока выглядит стильно и современно, превращая простой материал в эффектный элемент декора. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>16.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13176</t>
+  </si>
+  <si>
+    <t>Шикарный дизайн светлой квартиры 🤩 Игра света, оттенков и текстур создаёт по-настоящему эстетичное пространство. Светлая квартира выглядит элегантно и спокойно. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.04.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13175</t>
+  </si>
+  <si>
+    <t>Произведение искусства от мастера 🔥 Комод, созданный мастером, — это не просто мебель, а настоящее произведение искусства. Каждая линия, текстура и деталь продуманы. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>15.04.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13174</t>
+  </si>
+  <si>
+    <t>❗️Её дважды хотели убить, но она не сдается Мэй Лин – самая известная уборщица Китая и гроза всех клининговых компаний. Наводила порядок в домах известных политиков и бизнесменов, а благодаря советам со своего КАНАЛА дома стала легендой в домохозяйских чатах: – Гардероб будет пахнуть, как парфюмерный магазин! Просто положите внутрь... (Читать) – Секрет, от которого ковёр не притягивает пыль 3 недели. Делайте 1 раз в месяц (Читать) – Вся пыль из воздуха осядет за 1 час. Поставьте в комнате банку с... (Читать) – Вся жирная посуда отмоется без губки. Залейте это и подождите 1 минуту (Читать) Подписывайтесь, жить в чистоте и порядке намного приятнее – https://t.me/+HpET13cgG-Q5NzI6</t>
+  </si>
+  <si>
+    <t>15.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13173</t>
+  </si>
+  <si>
+    <t>Перекраска стены своими руками 👨‍🎨 Минимум усилий — заметный результат. Обновлённая своими руками стена делает помещение более светлым и аккуратным. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.04.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13172</t>
+  </si>
+  <si>
+    <t>Место для отдыха на участке 🏠 Уголок для отдыха, созданный своими руками. Место из поддонов на участке становится комфортной зоной, где приятно проводить время. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>15.04.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13171</t>
+  </si>
+  <si>
+    <t>Роскошный декор из стеклоблоков 👍 Когда архитектурный элемент становится украшением. Декор из стеклоблоков добавляет интерьеру глубину и игру света. Как вам? #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13170</t>
+  </si>
+  <si>
+    <t>Классные идеи для оформления комнат ✔️ Интерьер, который радует каждый день. Классные идеи помогают превратить комнату в стильное и комфортное пространство. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>15.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13169</t>
+  </si>
+  <si>
+    <t>Добавляем стиля старой тумбе 👨‍🎨 Творческий подход к привычным вещам. Старая тумба становится дизайнерским элементом благодаря небольшому обновлению. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.04.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13168</t>
+  </si>
+  <si>
+    <t>Тематическое оформление детской 🤩 Пространство для фантазии и развития. Тематический дизайн детской комнаты делает её яркой, уютной и функциональной. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>14.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13167</t>
+  </si>
+  <si>
+    <t>Удобная самоделка для удобства 👍 Практичное решение своими руками. Такая самоделка помогает аккуратно организовать пространство и избавиться от хаоса. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.04.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13166</t>
+  </si>
+  <si>
+    <t>Мастерим место для детских машинок 🏎 Идея, которая приучает к порядку с интересом. Удобное место для хранения машинок делает игру и уборку более организованными. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>14.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13165</t>
+  </si>
+  <si>
+    <t>Мини-теплица своими руками 🪴 Идея для тех, кто любит выращивать своё. Такая теплица помогает контролировать условия и ухаживать за растениями с удобством. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>14.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13164</t>
+  </si>
+  <si>
+    <t>Мастерим простую тумбу из дерева 🪚 Минимум материалов — максимум результата. Простая тумба из дерева становится удобным и стильным элементом дома. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.04.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13163</t>
+  </si>
+  <si>
+    <t>Отделка главной стены в спальне 🛠 Когда одна деталь меняет всю комнату. Отделка акцентной стены превращает спальню в более современное пространство. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>13.04.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13162</t>
+  </si>
+  <si>
+    <t>Найти добросовестного мастера по адекватной цене бывает сложнее, чем сделать ремонт самому. Сотни объявлений, минимум отзывов и договорная цена часто сбивают с толку и затягивают сроки. Теперь достаточно вбить нужный запрос в Поиск Яндекса по услугам. И мастера с разных площадок показываются в одной выдаче в виде карточек, а не ссылок, с рейтингами, отзывами и примерами работ. Надежность поможет оценить ИИ, который уже собрал ключевое из отзывов, а бейдж «фиксирует цену» даёт понимание стоимости заранее. Теперь то, что боитесь или не хотите делать самостоятельно, можно смело передать в руки профессионалов — быстро и без переплат.</t>
+  </si>
+  <si>
+    <t>13.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13161</t>
+  </si>
+  <si>
+    <t>Компактный кабинет в зоне балкона 👍 Когда каждый уголок работает на продуктивность. Кабинет в зоне балкона помогает создать тихое и удобное место для работы. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.04.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13160</t>
+  </si>
+  <si>
+    <t>Необычный дизайн интерьера квартиры 🏠 Когда пространство выходит за рамки привычного. Смелые решения в интерьере делают квартиру уникальной и выразительной. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.04.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13159</t>
+  </si>
+  <si>
+    <t>Мастерим мебель для участка из поддонов ✅ Когда из подручных материалов рождается уют. Мебель из поддонов делает участок функциональным и добавляет ему особый характер. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>13.04.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13158</t>
+  </si>
+  <si>
+    <t>❗️Как сделать даже самую «ушатанную» квартиру уютной? На канале Уютная Квартира рассказывают как превратить любую убитую халупу в шикарный проект за копейки. Переходи, не пожалеешь👇</t>
+  </si>
+  <si>
+    <t>13.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13157</t>
+  </si>
+  <si>
+    <t>Классные решения для ванной комнаты 👍 Когда каждый элемент на своём месте. Классные решения для ванной делают интерьер удобным, современным и приятным в использовании. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13156</t>
+  </si>
+  <si>
+    <t>Уютный дом на колесах с балконом 🤩 Идея для тех, кто любит движение и комфорт. Дом на колесах с балконом превращает путешествия в настоящий стиль жизни. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>12.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13155</t>
+  </si>
+  <si>
+    <t>Костровая чаша на участке 🏠 Минимум материалов — максимум тепла и эмоций. Костровая чаша своими руками превращает обычный двор в место отдыха. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.04.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13154</t>
+  </si>
+  <si>
+    <t>Интересная идея для вешалки 🔥 Минимализм с характером. Вешалка из дерева превращается в акцентную деталь, которая делает прихожую более живой и продуманной. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>12.04.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13153</t>
+  </si>
+  <si>
+    <t>Журнальный столик своими руками 🛠 Столик, который легко сделать своими руками. Простой проект, который добавляет уюта и становится стильным акцентом в гостиной. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13152</t>
+  </si>
+  <si>
+    <t>Разберем специфику лезвий для лобзика ✅ Лезвие лобзика — это ключ к точному и чистому резу. Разберём, как форма зубьев, материал и шаг влияют на работу с инструментом. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>12.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13151</t>
+  </si>
+  <si>
+    <t>Открытая будка для питомца 🐶 Простое и уютное решение для питомца. Открытая деревянная будка создаёт комфортное место отдыха и легко вписывается в участок. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.04.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13150</t>
+  </si>
+  <si>
+    <t>Стильные картины из ткани 🤩 Ткань, фактура и дизайн в одном решении. Стильные картины из ткани создают в интерьере тепло, глубину и уникальный акцент. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>11.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13149</t>
+  </si>
+  <si>
+    <t>Самоделка для работы с деревом 🪚 Простая самоделка, которая делает работу с деревом удобнее и точнее. Помогает быстрее справляться с задачами в мастерской или дома. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.04.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13148</t>
+  </si>
+  <si>
+    <t>Стильная отделка акцентной стены 🛠 Деталь, которая формирует характер пространства. Стильная акцентная стена добавляет текстуру, цвет и гармонию в общий дизайн. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>11.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13147</t>
+  </si>
+  <si>
+    <t>Выключатель который отключает весь свет 👍 Один щелчок — и весь свет в доме выключен. Удобное решение, которое упрощает управление освещением и делает жизнь комфортнее. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13146</t>
+  </si>
+  <si>
+    <t>Шикарный держатель для шланга 🏠 Практично и красиво одновременно. Такой держатель для шланга не только хранит шланг аккуратно, но и добавляет стильный акцент. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.04.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13145</t>
+  </si>
+  <si>
+    <t>Умный стильный светильник из досок 🔥 Простые доски превращаются в современный гаджет для дома. Умный светильник добавляет тепла, стиля и удобства. Как вам? #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13144</t>
+  </si>
+  <si>
+    <t>Полезный лайфхак с монтажной пеной ✔️ Никакой грязи и лишней уборки. Лайфхак с монтажным пистолетом помогает пене не прилипать к соплу, экономя время. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.04.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13143</t>
+  </si>
+  <si>
+    <t>Импровизированная грядка из поддонов 🪚 Когда под рукой только поддоны, а хочется урожая. Импровизированная грядка — быстрый и практичный способ начать садоводство. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13142</t>
+  </si>
+  <si>
+    <t>Переделка тумбочки своими руками 🤩 От скучной к оригинальной за пару шагов. Переделка тумбочки своими руками — способ добавить индивидуальность в любой уголок. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>10.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13141</t>
+  </si>
+  <si>
+    <t>Тренировочный комплекс скрытого монтажа 😍 Спортивный зал со скрытым монтажом позволяет заниматься дома или в офисе, не занимая лишнего пространства. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.04.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13140</t>
+  </si>
+  <si>
+    <t>Необычная идея для укладки плитки 👍 Креативные приёмы укладки плитки, которые добавляют визуальный интерес и делают ванную комнату уникальной. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>09.04.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13139</t>
+  </si>
+  <si>
+    <t>ТА САМАЯ ШКОЛЬНАЯ ПИЦЦА РЕЦЕПТ СССР 👍🏻 Вкусная, пышная, сочная, бюджетная. Для всей семьи! Рецепт ниже👇🏻 Для теста: - Мука 500 гр. - Яйца 1 шт - Вода…. Читать далее</t>
+  </si>
+  <si>
+    <t>09.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13138</t>
+  </si>
+  <si>
+    <t>Обзор просторной квартиры 80 кв. м. 🏠 Современный интерьер квартиры 80 кв. м.: практичные решения, светлые пространства и гармония в каждой комнате. Как вам? #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.04.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13137</t>
+  </si>
+  <si>
+    <t>Обзор систем открывания мебели ✔️ Сравнение механизмов открывания мебели: классические, скрытые и современные варианты для любого интерьера ванной. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>09.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13136</t>
+  </si>
+  <si>
+    <t>Удивительная реставрация старой мебели 🤩 Реставрация старой мебели, показывающая, как обычный предмет становится эффектной и функциональной деталью интерьера. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13135</t>
+  </si>
+  <si>
+    <t>Продуманная система хранения на кухне ✅ Современные методы хранения на кухне, которые помогают сделать работу удобной, а пространство стильным и организованным. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>08.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13134</t>
+  </si>
+  <si>
+    <t>Интересная идея своими руками 🪚 Интересная идея своими руками, которая превращает простые материалы в красивый и практичный предмет для дома. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.04.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13133</t>
+  </si>
+  <si>
+    <t>Смотрим шикарный просторный дом 🏠 Шикарный дом с просторными помещениями и продуманным дизайном — вдохновение для создания комфортного и красивого жилья. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>08.04.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13132</t>
+  </si>
+  <si>
+    <t>Совет для монтажа канализационных труб ✔️ Полезные рекомендации для установки канализационных труб, обеспечивающие надёжность, герметичность и правильный уклон. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13131</t>
+  </si>
+  <si>
+    <t>Материм инструмент для работы с деревом 🛠 Креативный подход к работе с деревом — делаем собственный инструмент, который идеально подходит под ваши задачи. Пользуйтесь! #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>08.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13130</t>
+  </si>
+  <si>
+    <t>Обзор полезного решения для ванной 👍 Креативный подход к дизайну ванной, где душевая зона с ванной обеспечивает универсальность и удобство в использовании. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.04.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13129</t>
+  </si>
+  <si>
+    <t>Классные гаджеты для перемещения мебели 🔥 Переставляем мебель легко! В этом видео — подборка гаджетов и лайфхаков, которые защищают пол, экономят силы и ускоряют уборку. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>07.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13128</t>
+  </si>
+  <si>
+    <t>Компактный дом в микро-автобусе 🏠 Практичное оформление интерьера микро-автобуса, где мебель трансформируется, а системы хранения обеспечивают порядок и удобство. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.04.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13127</t>
+  </si>
+  <si>
+    <t>Мебель из поддонов для террасы 🛠 Практичный проект своими руками, позволяющий изготовить мебель для отдыха на террасе с минимальными затратами. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>07.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13126</t>
+  </si>
+  <si>
+    <t>Стеклянный шкаф для хранения вина 🍷 Практичное решение для винного хранения, объединяющее удобство, безопасность и эстетичный вид. Как вам такое решение? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13125</t>
+  </si>
+  <si>
+    <t>Магнитный органайзер для ножей 👍 Идея для самодельного органайзера: магнитная планка позволяет безопасно закреплять металлические ножи, сохраняя порядок. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>06.04.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13124</t>
+  </si>
+  <si>
+    <t>Удобная организация компьютерного стола 🤩 Подход к организации рабочего места, где продуманное расположение монитора, клавиатуры и аксессуаров снижает усталость. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13123</t>
+  </si>
+  <si>
+    <t>Красивая роспись стен своими руками 🖌 Креативная роспись стен, которая оживляет интерьер, добавляет глубину и динамику пространству, делая его ярким и индивидуальным. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>06.04.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13122</t>
+  </si>
+  <si>
+    <t>Наполнение детской комнаты деталями 🤩 Наполнение детской деталями, где яркие аксессуары, мягкие игрушки и удобные элементы мебели создают атмосферу уюта и радости. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.04.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13121</t>
+  </si>
+  <si>
+    <t>Уютный дизайн компактной спальни 🏠 Подход к дизайну спальни, где каждый метр используется рационально, а мягкие текстуры и освещение создают ощущение уюта. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>06.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13120</t>
+  </si>
+  <si>
+    <t>85% россиян можно оштрафовать после ремонта Для увеличения комнаты или даже расширения дверного проёма требуется согласование перепланировки Такие изменения без документов есть почти у каждого, и эксперт Анна Страгис уже рассказала, что и как согласовывать без последствий и нарушений. В своём канале она показывает как согласовать любое изменение в квартире и как самостоятельно разобраться в этой теме. Блог полезен для собственников, риэлторов, дизайнеров и всех, кто хочет действовать по закону Почитайте, а в закрепе найдите бесплатную базу знаний по всем перепланировкам: https://t.me/+EN-cPoIMxkgwMjJi Реклама: ИП Страгис Андрей Алексеевич, ИНН 550335978598, erid: 2Vtzqwgr5Lh</t>
+  </si>
+  <si>
+    <t>06.04.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13119</t>
+  </si>
+  <si>
+    <t>Полезные хитрости и самоделки для мастера ✔️ Креативные самоделки и советы, которые позволяют решать бытовые и рабочие задачи быстрее и с минимальными затратами. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.04.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13118</t>
+  </si>
+  <si>
+    <t>Новинка - телевизор в зеркале 📺 Идея для интерьера: телевизор в зеркале позволяет сэкономить пространство и создать эффект элегантной «невидимой» техники. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>05.04.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13117</t>
+  </si>
+  <si>
+    <t>Монтаж подсветки на лестнице в доме 🛠 Креативный способ оформить лестницу с подсветкой, создавая уютную атмосферу и визуальный эффект парящей конструкции. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.04.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13116</t>
+  </si>
+  <si>
+    <t>🉐Мы с мужем офигели с китайского канала “Идеи для Дачи | Дома”! В этом году берем все идеи именно оттуда — китайцы делятся, как круто и недорого обустроить свою дачу. 💡 Урожай просто порадовал! А еще: • Необычные лайфхаки, • Полезные советы, • Креативные идеи, которые реально работают! Теперь на нашей даче все выглядит современно и функционально, спасибо каналу за вдохновение! 🔥 Рекомендуем подписаться, чтобы не пропустить: https://t.me/+tMdlhsUNmSY4MzMy</t>
+  </si>
+  <si>
+    <t>05.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13115</t>
+  </si>
+  <si>
+    <t>Пример оформление белого интерьера 🤩 Современный белый интерьер, где мебель, освещение и аксессуары создают единый, гармоничный образ, подчёркивая чистоту. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>05.04.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13114</t>
+  </si>
+  <si>
+    <t>Обзор удобной черно-белой кухни 🔥 Идея для кухни в черно-белой гамме, где сочетание светлых и тёмных поверхностей визуально расширяет пространство и добавляет элегантности. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.04.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13113</t>
+  </si>
+  <si>
+    <t>Финальная отделка кухни - фартук ✅ Фартук, который не только защищает стены от брызг и загрязнений, но и становится важным декоративным акцентом. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>05.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13112</t>
+  </si>
+  <si>
+    <t>Зонирование в квартире 37 кв. м. 🏠 Планирование малогабаритного жилья, где правильно расставленные зоны обеспечивают комфорт, приватность и гармонию. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13111</t>
+  </si>
+  <si>
+    <t>Совет для натяжного потолка на кухне ✔️ Грамотная последовательность работ при установке натяжного потолка на кухне, позволяющая добиться идеальной геометрии. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>04.04.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13110</t>
+  </si>
+  <si>
+    <t>Монтаж плинтусов с мягкой подсветкой 🛠 Плинтус с подсветкой становится не только декоративным, но и практичным решением для ночного освещения или акцента. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.04.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13109</t>
+  </si>
+  <si>
+    <t>Ёмаё, ну как они такие смешные 🤣 Когда плохое настроение сразу сюда Очень советую 👉 https://t.me/+nRkBr7y0q0k1N2Fi</t>
+  </si>
+  <si>
+    <t>04.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13108</t>
+  </si>
+  <si>
+    <t>Белый дизайн удобной прихожей 🤩 Пример того, как светлая палитра и продуманный интерьер создают комфорт. Всё на своих местах, ничего не перегружает пространство. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>04.04.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13107</t>
+  </si>
+  <si>
+    <t>Стол как продолжение шкафа 👍 Стол, который плавно переходит из шкафа, экономит пространство и создаёт эффект цельного интерьера. Как вам идея? #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13106</t>
+  </si>
+  <si>
+    <t>Дизайнерский светильник из реек 🔥 Светильник из реек гармонично вписывается в современный интерьер, добавляя текстуру, тепло и визуальный интерес. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>04.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13105</t>
+  </si>
+  <si>
+    <t>Декоративная штукатурка "Карта мира" ✅ Этот способ нанесения штукатурки сочетает креатив и фактуру. Контуры создают эффект рельефной карты, превращая стену в акцент. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.04.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13104</t>
+  </si>
+  <si>
+    <t>Практичные ящики в ступенях лестницы 🏠 Ящики в ступенях помогают максимально использовать пространство, превращая каждый шаг в удобное место для хранения вещей. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>03.04.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13103</t>
+  </si>
+  <si>
+    <t>💡 Когда нужно быстро придумать, чем удивить гостей — я просто открываю канал «Салаты и закуски» 🥗 Там идеи на каждый день: простые, как бутерброд, и вкусные, как ресторанное меню, без лишних затрат☝️ Гарантировано: гости сыты, стол красивый, а ты — в роли кулинарной звезды ✨ 📲 Лови источник вдохновения 👉 https://t.me/+MGrEzIRLwj1hMjMy</t>
+  </si>
+  <si>
+    <t>03.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13102</t>
+  </si>
+  <si>
+    <t>Компьютерный стол своими руками 🪚 Удобный стол для работы за компьютером, созданный своими руками с учётом эргономики, прочности и индивидуальных потребностей. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.04.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13101</t>
+  </si>
+  <si>
+    <t>Идея для создания интерьерных картин 🤩 Креативная идея оформления стен с помощью собственноручно созданных картин, которые отражают стиль, настроение и вкусы хозяев. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>03.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13100</t>
+  </si>
+  <si>
+    <t>Создаем место для рассады 🪴 Создаем место для рассады своими руками из поддонов, где простая конструкция превращается в удобную многоярусную мини-тепличку. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13099</t>
+  </si>
+  <si>
+    <t>Размещение розеток и выключателей ⚡️ Советы по планировке выключателей, где важно учитывать расположение мебели, бытовых приборов и потребности жильцов. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>02.04.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13098</t>
+  </si>
+  <si>
+    <t>Полезный лайфхак для работы с плиткой 👍 Полезный лайфхак: использование строительного ножа для точного и аккуратного реза, позволяющего избежать сколов. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13097</t>
+  </si>
+  <si>
+    <t>Перекраска и обновление старого комода 😍 Пошаговый процесс перекраски и обновления комода, превращающий обычный предмет мебели в стильный акцент комнаты. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>02.04.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13096</t>
+  </si>
+  <si>
+    <t>Ошибки и советы для монтажа инсталляции ✅ Советы от специалистов, как правильно устанавливать инсталляцию, чтобы минимизировать риск протечек и неправильной работы. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13095</t>
+  </si>
+  <si>
+    <t>Обзор классного шарообразного дома 🏠 Архитектурное решение в виде шара, где каждая деталь продумана для удобства, энергоэффективности и эстетического впечатления. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13094</t>
+  </si>
+  <si>
+    <t>Стиральная машина и сушилка в одном 🔥 Вариант бытовой техники, который сочетает функциональность, удобство и аккуратный внешний вид в одном устройстве. #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.04.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13093</t>
+  </si>
+  <si>
+    <t>Обучаемся полезному узлу вместе 👍 Совместное освоение полезного узла, где каждый шаг подробно объяснён, что делает процесс лёгким, увлекательным и безопасным. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.04.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13092</t>
+  </si>
+  <si>
+    <t>Куличи как Пух за 5 Минут! Творожный Кулич Без Дрожжей и Без Расстойки Яйцо - 2 шт. Творог - 180 гр. Показать полностью…</t>
+  </si>
+  <si>
+    <t>01.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13091</t>
+  </si>
+  <si>
+    <t>Классная подборка лайфхаков ✅ Практичные советы для работы с инструментами, материалами и мелким ремонтом, собранные в одном полезном списке. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.04.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13090</t>
+  </si>
+  <si>
+    <t>Минималистичный дизайн квартиры 🏠 Элегантный и функциональный интерьер для квартиры 51 кв. м., где минимализм подчёркивает современный стиль пространства. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.04.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13089</t>
+  </si>
+  <si>
+    <t>Практичное решение для кухни 👍 Идея для функциональной кухни: вращающийся стеллаж обеспечивает быстрый доступ ко всем нужным предметам без лишнего поиска. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13088</t>
+  </si>
+  <si>
+    <t>Уютная комната для чтения 📕 Продуманный интерьер с книжными стеллажами, мягкой мебелью и освещением, создающий тихий и приятный уголок для чтения. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>01.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13087</t>
+  </si>
+  <si>
+    <t>Процесс монтажа шумоизоляции на стену 🛠 Этапы работы с шумоизоляцией, где правильная установка обеспечивает максимальный эффект и долговечность. Как вам решение? #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.03.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13086</t>
+  </si>
+  <si>
+    <t>Маленькие хитрости для домашнего мастера ✔️ Маленькие, но умные хитрости для мастера, превращающие сложные процессы в быстрые и безопасные действия. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>31.03.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13085</t>
+  </si>
+  <si>
+    <t>Дизайн гостиной в натуральных оттенках 🤩 Натуральные цвета в дизайне гостиной помогают создать гармонию между мебелью, текстилем и декоративными элементами. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.03.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13084</t>
+  </si>
+  <si>
+    <t>Эстетичный вариант отделки стен 🔥 Эстетичная комбинация материалов и узоров, превращающая стены в выразительный и аккуратный элемент дизайна комнаты. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>31.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13083</t>
+  </si>
+  <si>
+    <t>Полезный лайфхак от мастера 👍 Мастерский лайфхак для установки резинки на трубу, упрощающий задачу и предотвращающий повреждения. Пользуйтесь! #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13082</t>
+  </si>
+  <si>
+    <t>Прекрасный декор на стену 😍 Эффектное украшение для стен, способное подчеркнуть стиль помещения и стать фокусной деталью интерьера. Что думаете? #новинки | Школа ремонта</t>
+  </si>
+  <si>
+    <t>30.03.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13081</t>
+  </si>
+  <si>
+    <t>Создаем уют в спальне своими руками 🤩 Уютная спальня своими руками: идеи для обновления интерьера, где каждая деталь добавляет тепло и гармонию в пространство. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.03.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13080</t>
+  </si>
+  <si>
+    <t>Когда ремонт в самом разгаре, крупные траты могут сильно ударить по бюджету и затянуть сроки. Чтобы не платить всю сумму сразу, можно переводить деньги в рассрочку по номеру телефона с кредитной карты Т-Банка. Сумму комиссии сразу увидите в приложении. Платеж можно разбить на равные платежи – до 24 месяцев. Так проще оплачивать работу мастеров или покупку материалов без резкой нагрузки на бюджет. Посмотреть, как это работает, можно по ссылке.</t>
+  </si>
+  <si>
+    <t>30.03.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13079</t>
+  </si>
+  <si>
+    <t>Уютный светлый дизайн столовой зоны 🏠 Идея оформления столовой в светлых тонах, которая делает пространство просторным, светлым и приятным для семейных трапез. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>30.03.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13078</t>
+  </si>
+  <si>
+    <t>Необычная форма зеркала в дизайне 👍 Необычная форма зеркала, способная добавить динамику и современность любому интерьеру, делая его более запоминающимся. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13077</t>
+  </si>
+  <si>
+    <t>Этапы преображения ванной комнаты 🛠 Этапы преображения, где подготовка, выбор материалов, монтаж и декорирование постепенно превращают ванную в уютное пространство. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>30.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13076</t>
+  </si>
+  <si>
+    <t>Продуманная система хранения на кухне 🔥 Идея для оптимизации кухни: выезжающие полки снизу шкафов делают доступ к посуде и продуктам быстрым и комфортным. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.03.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13075</t>
+  </si>
+  <si>
+    <t>Обновляем шкаф своими руками ✅ Преображение шкафа своими руками, которое сочетает практичность, экономию и удовольствие от создания чего-то нового. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>29.03.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13074</t>
+  </si>
+  <si>
+    <t>Интересный дизайн кухни 🤩 Эффектный дизайн, в котором мозаичная плитка становится центральным элементом, добавляя индивидуальности и характера кухне. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.03.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13073</t>
+  </si>
+  <si>
+    <t>Классные решения для акцентной стены 👍 Варианты оформления стены в спальне, которые придают комнате индивидуальность и делают пространство интересным. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>29.03.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13072</t>
+  </si>
+  <si>
+    <t>❗️Как выжать максимум из своей квартиры? В канале Маленькая квартира вы найдете лучшие решения и идеи для самых неудобных планировок. Подпишись и повторяй 👇 https://t.me/+OjNvJ0C7eK80M2Ji</t>
+  </si>
+  <si>
+    <t>29.03.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13071</t>
+  </si>
+  <si>
+    <t>Смотрим результат ремонта в ванной 🏠 Превращение обычной ванной в стильное пространство после ремонта, с гармоничной цветовой палитрой и удобной планировкой. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13070</t>
+  </si>
+  <si>
+    <t>Чистовая отделка комнаты ✅ Последовательность чистовой отделки, которая помогает планировать работу, экономить время и получать аккуратный результат. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>28.03.26 19:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13069</t>
+  </si>
+  <si>
+    <t>Акцентная стена с помощью молдингов 🔥 Творческий подход к оформлению стен: с помощью молдингов обычная стена превращается в фокусное украшение комнаты. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.03.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13068</t>
+  </si>
+  <si>
+    <t>Расходники: 202 рубля Цена продажи: 1657 рублей Недавно хотела освежить интерьер, но от цен волосы дыбом встали! Коллега дала ссылку на канал "Дом рукоделия", с ними такой светильник смастерила за 20 минут🤩 В общем, за пару часов наделала всяких приколюх для дома! Часть продала, а часть оставила себе И интерьер освежила, и денег заработала. Ну не красота ли? 😅 Ловите ссылочку: https://t.me/+8ky3IgdhR-kyYTQy</t>
+  </si>
+  <si>
+    <t>28.03.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13067</t>
+  </si>
+  <si>
+    <t>Отделка стыка между плиткой и ламинатом 🛠 Элегантное решение для перехода между разными покрытиями, делающее стык незаметным и гармонично вписывающимся в интерьер. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>28.03.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13066</t>
+  </si>
+  <si>
+    <t>Продуманный дизайн серой кухни 🤩 Идеальный баланс функциональности и эстетики: кухня в серых тонах с грамотным использованием света, материалов и акцентов. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.03.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13065</t>
+  </si>
+  <si>
+    <t>Стильный дизайн для ванной комнаты 🔥 Продуманный дизайн, превращающий обычную ванную комнату в пространство, которое вдохновляет и радует глаз каждый день. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>28.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13060</t>
+  </si>
+  <si>
+    <t>Диван или полноценная кровать? С бескаркасным диваном от Аскона выбирать не нужно! Идеальное решение для небольших квартир и гостевых комнат — диван-матрас Мирей, созданный для тех, кто ценит здоровый сон и функциональность. Почему это находка для интерьера: 🔹 Анатомический комфорт: высокоэластичная пена обеспечивает поддержку тела и снижает нагрузку на спину. 🔹 Полноценный сон: спальное место 160×190 см и высота матраса 35 см дают ощущение полноценной кровати. 🔹 Надежность: выдерживает до 180 кг на спальное место. 🔹 Практичность: съемный чехол упрощает уход, а компактные габариты (160×90 см в сложенном виде) экономят место. 🔹 Удобство в деталях: приставные пуфики заменяют стулья — они не загромождают комнату и не царапают пол. 🔹Удобная упаковка и лёгкая сборка – доставляется в скрученном виде. 🛡 Расширенная гарантия - 3 года. Выбирайте комфорт без компромиссов по ссылке. Реклама. ООО «А Торг». ИНН: 9726067241. Erid: 2VtzqwpXyot</t>
+  </si>
+  <si>
+    <t>28.03.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13059</t>
+  </si>
+  <si>
+    <t>Самоделка для вкручивания лампочки ✔️ Простая самоделка, которая помогает легко и безопасно вкручивать лампочку, особенно в труднодоступных местах. Пользуйтесь! #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13058</t>
+  </si>
+  <si>
+    <t>Процесс укладки плитки на кухне 🛠 Укладка плитки на фартук с нуля — от подготовки поверхности до финального результата, который преображает пространство. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.03.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13057</t>
+  </si>
+  <si>
+    <t>Система открывания двери - мэджик 🤩 Практичное решение для дома или офиса: система «Magic» обеспечивает комфортное открывание дверей и минимизирует шум и износ фурнитуры. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.03.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13056</t>
+  </si>
+  <si>
+    <t>Хранение велосипеда на балконе 🚲 Практичная идея для владельцев велосипедов — вертикальное хранение на стене, которое освобождает пол и сохраняет байк. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.03.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13055</t>
+  </si>
+  <si>
+    <t>Классные идеи для хранения в мастерской 🛠 Системы хранения, сочетающие эргономику и эстетику, чтобы каждая деталь мастерской была аккуратной и доступной. Как вам? #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.03.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13054</t>
+  </si>
+  <si>
+    <t>Уютный дизайн розовой ванной 😲 Интерьер, который сочетает нежность розового цвета с продуманным пространством, делая ванную одновременно стильной и уютной. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>27.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13051</t>
+  </si>
+  <si>
+    <t>Полгода без отпуска — плохо. Нет сил ни на что, всё раздражает, мечтаешь только об отдыхе. Сходил в отпуск — плохо. Нет сил ни на что, всё раздражает, мечтаешь только продолжить отдыхать. А что тогда хорошо? Правильно: перестать ждать отпуск и начать кайфовать дома. Xiaomi TV S Mini LED 85 — это ваш личный антидепрессант в мире техники. Разрешение 4К, 640 локальных зон затемнения, 1200 нит яркости, частота 144 Гц и до 288 Гц при подключении игровой приставки, объемный звук Dolby Audio, глубокий черный цвет и максимально контрастная картинка во время просмотра кино за счет технологии QD-Mini LED. Переводим с технического: он выдаёт столько ярких эмоций и создает полный эффект погружения в картинку, что заменяет и отпуск, и смену обстановки. Плюс — за счет двух вариантов установки ножек телевизора, он впишется в любой интерьер. Горизонтальный отдых — теперь с правильным экраном. Ну и раз уже лежите — тык сюда.</t>
+  </si>
+  <si>
+    <t>27.03.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13050</t>
+  </si>
+  <si>
+    <t>Идеальный вариант хранения обуви 👟 Оптимальный вариант для обувных коллекций любого размера — сочетание удобства, порядка и визуальной привлекательности. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13049</t>
+  </si>
+  <si>
+    <t>Корзинка для фруктов ручной работы 🔥 Корзинка для фруктов, созданная вручную, где каждая деталь продумана, а текстура и форма делают её настоящим украшением стола. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.03.26 19:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13048</t>
+  </si>
+  <si>
+    <t>Применение молдингов на стене 👍 Как использовать молдинги на стене: практические приёмы для выделения зон и создания гармоничного интерьера. Как вам идея? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.03.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13044</t>
+  </si>
+  <si>
+    <t>Делаете ремонт ванной или кухни? Подпишитесь на официальный канал IDDIS®: • идеи интерьеров и готовые сочетания «цвет в цвет» • чек‑листы выбора сантехники и аксессуаров • простые советы по уходу и обновлению ванной 👉 Подписаться Реклама, Общество с ограниченной ответственностью «СКЛ». Erid: 2VtzqwFUY3u</t>
+  </si>
+  <si>
+    <t>26.03.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13043</t>
+  </si>
+  <si>
+    <t>Уютный дизайн светлой гостиной 😲 Пример стильного и уютного интерьера: светлая гостиная с продуманным сочетанием деталей, мягкой мебели и текстиля. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.03.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13042</t>
+  </si>
+  <si>
+    <t>Хранение под полом на балконе ✔️ Как использовать пространство под полом на балконе: функциональные решения для аккуратного и безопасного хранения. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.03.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13041</t>
+  </si>
+  <si>
+    <t>Классная ключница от мастера по дереву 🔥 Деревянная ключница своими руками: удобная система хранения, эстетичный вид и мастерский подход к каждой детали. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>26.03.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13040</t>
+  </si>
+  <si>
+    <t>88% людей признаются, что не умеют вкусно готовить. 🍕Поэтому канал Простые рецепты собрал блюда, которые сможет приготовить за 5 минут даже чайник! Все рецепты составлены так, что вам даже не придется идти в магазин – всё уже есть у вас в холодильнике. Подпишитесь на "Простые рецепты", удивите своих близких кулинарным мастерством.</t>
+  </si>
+  <si>
+    <t>26.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13039</t>
+  </si>
+  <si>
+    <t>Мастерим стильную софу своими руками 🛋 DIY-проект — создаём софу для дома: практические советы по сборке, декору и оформлению, чтобы она выглядела стильно. Как вам? #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13038</t>
+  </si>
+  <si>
+    <t>Зеркало нестандартной формы в интерьере 🤩 Декор для дома — зеркало нестандартной формы: практично, стильно и помогает добавить характер прихожей. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.03.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13037</t>
+  </si>
+  <si>
+    <t>Классная система ящиков на кухне 👍 Пример функциональной системы ящиков: аккуратные отделения, лёгкий доступ к содержимому и практичные решения для кухни. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.03.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13036</t>
+  </si>
+  <si>
+    <t>Красивое оформление зоны кровати 🤩 Идеи для спальни — оформляем зону кровати так, чтобы она стала центром комнаты, комфортной и визуально привлекательной. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.03.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13035</t>
+  </si>
+  <si>
+    <t>Уютное оформление санузла 🤩 Идеи для санузла, где сочетаются комфорт и эстетика: аккуратные полки, тёплые цвета, уютные детали. Как вам дизайн? #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.03.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13034</t>
+  </si>
+  <si>
+    <t>Оказывается, в Т-Банке, в разделе «Кэшбэк и бонусы», есть «Кэшбэк дня», в котором каждый день появляются новые выгодные предложения. Сейчас можно забрать 100% кэшбэк за набор влажных салфеток BRANDFREE от пятен на одежде и тканях: одна упаковка в одни руки в каждый из дней акции — только 25 и 26 марта. Просто платите картой Т-Банка и получаете всю сумму обратно. Подробные условия можно посмотреть здесь.</t>
+  </si>
+  <si>
+    <t>25.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13033</t>
+  </si>
+  <si>
+    <t>Стильный стол своими руками 🛠 DIY-проект — стильный стол для дома: разбор инструментов, техники сборки и приёмов, которые делают мебель прочной и эстетичной. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>25.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13032</t>
+  </si>
+  <si>
+    <t>Классная идея для хранения инструментов 👍 Практичный лайфхак для мастерской — хранение инструментов так, чтобы рабочее пространство оставалось аккуратным. Пользуйтесь! #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.03.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13031</t>
+  </si>
+  <si>
+    <t>Классная хитрость с трубой на участке 🏠 Практическая идея для дачи — хитрость с пластиковой трубой, которая облегчает работу на участке. Что думаете? #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.03.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13030</t>
+  </si>
+  <si>
+    <t>Разберем плюсы и минусы разных плинтусов 🤔 Плюсы и минусы пластиковых, деревянных и полиуретановых плинтусов: разбор долговечности, внешнего вида и удобства установки. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.03.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13029</t>
+  </si>
+  <si>
+    <t>Переделка спальни своими руками ✅ Уютная спальня своими руками: идеи для изменения интерьера, добавления индивидуальности и создания комфортной атмосферы. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>24.03.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13028</t>
+  </si>
+  <si>
+    <t>Вы наверняка замечали, что 95% ваших знакомых питаются однообразно. Готовят по одинаковым рецептам, не пробуют ничего нового и думают, что вкусная еда – это дорого и долго. Но они просто не знают о канале «Рецепты на каждый день». Это кладезь бюджетных блюд на любой вкус: от домашней пиццы до чизкейков и тортиков. Причем рецепты такие простые, что разберётся даже 10-летний ребёнок! Подпишитесь и готовьте вкусно</t>
+  </si>
+  <si>
+    <t>24.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13027</t>
+  </si>
+  <si>
+    <t>Полезные лайфхаки для мастера 🔥 Практические советы для мастеров — показываю хитрости, которые помогают работать аккуратнее и эффективнее. Пользуйтесь! #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13026</t>
+  </si>
+  <si>
+    <t>Практичные решения для ванной 👍 Идеи для рационального использования ванной небольшого размера: приёмы, которые делают пространство удобным. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>23.03.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13025</t>
+  </si>
+  <si>
+    <t>Необычный эффект декоративной штукатурки 🤩 Декоративная штукатурка с эффектом текстуры: разбор приёмов, которые превращают стену в дизайнерский акцент. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.03.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13024</t>
+  </si>
+  <si>
+    <t>Идеальный угловой стык между досками 🪚 Создаём аккуратный угол при работе с деревом: методы подгонки и фиксации для профессионального результата. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>23.03.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13023</t>
+  </si>
+  <si>
+    <t>Процесс и результат ремонта на кухне ✅ Как проходил ремонт кухни шаг за шагом: демонстрация этапов работы, материалов и впечатляющий итоговый интерьер. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13022</t>
+  </si>
+  <si>
+    <t>Практичное хранение вокруг окна 🏠 Эффективное использование пространства вокруг окна: полки, которые делают хранение удобным и визуально аккуратным. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13021</t>
+  </si>
+  <si>
+    <t>Складной табурет своими руками 🔥 Практичный DIY-проект: делаем складной табурет своими руками, который экономит место, выглядит стильно и служит долго. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.03.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13020</t>
+  </si>
+  <si>
+    <t>Удобный стеллаж на колесиках 👍 Пошаговое руководство: делаем мобильный стеллаж, который легко переставлять, хранить вещи и поддерживать порядок. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.03.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13019</t>
+  </si>
+  <si>
+    <t>Мастер класс по укладке плитки 🛠 Превращаем ремонт в лёгкое занятие: пошаговый мастер-класс по укладке плитки с практическими лайфхаками для идеального результата. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13018</t>
+  </si>
+  <si>
+    <t>Обзор шикарной белой кухни 🤩 Шикарная белая кухня в деталях — показываем каждый уголок: материалы, фурнитура, подсветка и идеи хранения. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>22.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13017</t>
+  </si>
+  <si>
+    <t>Полезный узел для мастеров ✔️ Полезный узел для работы с верёвкой, который экономит время и делает крепления безопасными — идеально для бытовых задач. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.03.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13016</t>
+  </si>
+  <si>
+    <t>Мягкое сиденье на подоконнике 😍 Простой способ добавить уют в интерьер — создаём мягкое сиденье, которое превращает обычное окно в любимый уголок дома. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.03.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13015</t>
+  </si>
+  <si>
+    <t>⏺ТЕЛЕГРАМ ЗАМЕДЛЯЮТ Чтобы вы не остались без новостей, рекомендуем подписаться на новостной канал в MAX: Срочно подпишитесь : https://max.ru/rhymes</t>
+  </si>
+  <si>
+    <t>21.03.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13014</t>
+  </si>
+  <si>
+    <t>Укладка плитки своими руками ✅ Практические советы для идеальной ванной: показываем, как самому положить плитку, избежать ошибок при резке и шлифовке швов. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.03.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13013</t>
+  </si>
+  <si>
+    <t>Процесс монтажа светового потолка 🛠 Процесс установки светового потолка раскрывает основные этапы: от подготовки поверхности до подключения подсветки. Как вам? #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.03.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13012</t>
+  </si>
+  <si>
+    <t>Дизайн квартиры в серых тонах 🏠 Дизайн квартиры в серых тонах помогает объединить функциональность и эстетику. Каждый элемент создаёт цельный образ. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.03.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13011</t>
+  </si>
+  <si>
+    <t>❗️Если вы столкнулись с медленной загрузкой видео/фото в связи с замедлением Telegram, рекомендуем подписаться на наш MAX-канал 😵‍💫 Переходите по кнопке ниже 👇</t>
+  </si>
+  <si>
+    <t>21.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13010</t>
+  </si>
+  <si>
+    <t>Полезная самоделка для мастера 👍 Самоделка для мастера по дереву объединяет креативность и функциональность. Она облегчает рабочие задачи. Пользуйтесь! #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>21.03.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13009</t>
+  </si>
+  <si>
+    <t>Обзор стильной компактной кухни 🤩 Стильная компактная кухня сочетает эргономику и дизайн. Каждая зона оптимально организована, а интерьер выглядит аккуратным. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.03.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13008</t>
+  </si>
+  <si>
+    <t>Книжная полка без единого шурупа 🔥 Полка без крепежа — отличный пример того, как простые приёмы позволяют создать стильный и практичный предмет интерьера. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.03.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13007</t>
+  </si>
+  <si>
+    <t>Процесс затирки внешних углов в ванной 🛠 Затирка внешних углов — важная часть отделки ванной. Правильное выполнение делает интерьер более эстетичным. #мастеркласс | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.03.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13006</t>
+  </si>
+  <si>
+    <t>Мастерим удобный ящик из поддонов 🪚 Удобный ящик из поддонов — это практичное и экологичное решение. Он легко собирается и может использоваться для хранения. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.03.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13005</t>
+  </si>
+  <si>
+    <t>Более 3000 классных СМАЙЛИКОВ и ОТКРЫТОК для вас БЕСПЛАТНО! Забирайте! 🤩 Нажмите кнопку "ПОДПИСАТЬСЯ" и выбирайте подходящие вам картинки. Кнопка находится внизу👇🏼</t>
+  </si>
+  <si>
+    <t>20.03.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13004</t>
+  </si>
+  <si>
+    <t>Необычная планировка дома 🏠 Уникальная планировка позволяет сочетать функциональность и креативный дизайн. Каждая зона спроектирована с учётом комфорта. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13003</t>
+  </si>
+  <si>
+    <t>Реноватор - принцип работы и применение 🔥 Знание принципа работы и сфер применения помогает использовать его максимально эффективно и безопасно. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.09.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/14007</t>
+  </si>
+  <si>
+    <t>Стильное оформление ТВ-зоны 😍 Стильная ТВ-зона может стать главным акцентом гостиной, если правильно подобрать фон, освещение и мебель. Как вам решение? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/14006</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора своими руками 👍 Сделать кронштейн своими руками вполне реально, если правильно рассчитать нагрузку и подобрать прочные материалы. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.09.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/14005</t>
+  </si>
+  <si>
+    <t>Качественная картинка через проектор 📺 Не стоит проецировать изображение на случайную стену. Специальный экран помогает улучшить равномерность и качество картинки. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/14004</t>
+  </si>
+  <si>
+    <t>Мастерим замок для кошек 🐱 Кошки обожают коробки, а если превратить их в настоящий замок, интерес становится ещё больше. Главное — использовать прочный картон. #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>20.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/14003</t>
+  </si>
+  <si>
+    <t>Обзор премиальной сауны с подсветкой 🤩 Здесь внимание уделено не только внешнему виду, но и комфорту: удобные полки, расположение печи и мягкая подсветка. #обзор | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/14002</t>
+  </si>
+  <si>
+    <t>Обзор классной зоны готовки на улице 🏠 Навес, рабочая поверхность и продуманное хранение делают ее комфортной даже при длительном использовании. Как вам решение? #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>19.09.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/14001</t>
+  </si>
+  <si>
+    <t>Мастерим стойку для горшков с цветами 🪴 Несколько деревянных деталей можно превратить в практичную многоярусную стойку, которая станет заметным элементом. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/14000</t>
+  </si>
+  <si>
+    <t>Полезный совет для выбора участка 🤔 Полезно посмотреть на землю в период, когда осадки показывают особенности рельефа. Так можно заметить места скопления воды. #полезно | Школа ремонта</t>
+  </si>
+  <si>
+    <t>19.09.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13999</t>
+  </si>
+  <si>
+    <t>Выдвижная стойка на кухне своими руками 👍 Полку можно полностью выдвинуть на себя и без труда достать даже те вещи, которые обычно стоят в самом дальнем углу. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13998</t>
+  </si>
+  <si>
+    <t>Дизайнерская идея для полок на стене 🤩 Решение для тех, кто любит натуральные материалы и оригинальный декор. Ветви можно использовать как опоры для полок. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>18.09.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13997</t>
+  </si>
+  <si>
+    <t>Пример оформления лестницы в доме 🏠 Лестница может стать не просто способом перемещения между этажами, а полноценным элементом интерьера. Что думаете? #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13996</t>
+  </si>
+  <si>
+    <t>Процесс монтажа деревянного подоконника 🛠 Натуральный деревянный подоконник добавляет интерьеру тепла и хорошо сочетается с разными стилями. Как вам решение? #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>18.09.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13995</t>
+  </si>
+  <si>
+    <t>Преображение фургона в дом на колесах 😍 Отличный пример рационального использования небольшого пространства. Каждая зона здесь выполняет свою функцию #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13994</t>
+  </si>
+  <si>
+    <t>Обзор функционального навеса 🤩 Хороший навес способен не только защитить от солнца и осадков, но и заметно расширить возможности участка. #обзор | Школа ремонта</t>
+  </si>
+  <si>
+    <t>18.09.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13993</t>
+  </si>
+  <si>
+    <t>Японская эстетика на кухне 🇯🇵 Отличный пример интерьера, где красота строится на простоте. Натуральные фактуры, сдержанная палитра и продуманное хранение. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13992</t>
+  </si>
+  <si>
+    <t>Шикарная мастер-спальня 24 кв. м. 🏠 Здесь достаточно места не только для кровати и прикроватных тумб, но и для полноценной гардеробной или отдельной зоны отдыха. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>17.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13991</t>
+  </si>
+  <si>
+    <t>Виктория Боня призналась, что вместо оригинала носит реплики брендов – Если вы думаете, что покупая брендовые шмотки с витрины ЦУМа получаете качество, то сильно ошибаетесь По словам блогерши, в Китае давно шьют на 70% дешевле, не уступая в качеству оригиналу, а для примера показала каналы сети Lux Atelier. Они привозят реплики, которые шьются по тем же лекалам, что и оригинал – так зачем платить больше? От Hermes до Chanel – любимые бренды для нее и для него, но без переплаты, сохраняйте контакты: Магазин для женщин Магазин для мужчин</t>
+  </si>
+  <si>
+    <t>17.09.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13990</t>
+  </si>
+  <si>
+    <t>Интересная находка два в одном 😍 Необычное сочетание двух полезных вещей в одном предмете. Такая конструкция может пригодиться для бытовых работ. #новинки | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13989</t>
+  </si>
+  <si>
+    <t>Идея для отделки акцентной стены 🔥 Интересная отделка помогает создать главный визуальный акцент в помещении и сделать интерьер более выразительным. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>17.09.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13988</t>
+  </si>
+  <si>
+    <t>Подставка для цветов из вешалок 👍 Простая самоделка - несколько вешалок, немного фантазии и надежное крепление помогут создать удобное место для размещения горшков. #своимируками | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13987</t>
+  </si>
+  <si>
+    <t>Эстетичное оформление гостиной 🤩 Гармоничная цветовая гамма, удобная мебель и правильное освещение помогают создать пространство, в котором приятно проводить время. #дизайн | Школа ремонта</t>
+  </si>
+  <si>
+    <t>16.09.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13986</t>
+  </si>
+  <si>
+    <t>Классное решение для лоджии 🤔 Практичный вариант для просторного проема, особенно если выход на лоджию используется достаточно часто. #дизайн | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13985</t>
+  </si>
+  <si>
+    <t>Шикарное преображение старого комода 🤩 Даже простой комод можно заметно преобразить своими руками и адаптировать под современный интерьер. Что думаете? #своимируками | Школа ремонта</t>
+  </si>
+  <si>
+    <t>16.09.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13984</t>
+  </si>
+  <si>
+    <t>Правильная высота монтажа телевизора 📺 Слишком высоко установленный экран может быстро утомлять шею, а слишком низкое положение не всегда удобно для интерьера. #полезно | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13983</t>
+  </si>
+  <si>
+    <t>Мастерим откидную скамью в прихожей 👍 Если обычная банкетка занимает слишком много места, ее можно заменить складной конструкцией. Скамья легко убирается к стене. #мастеркласс | Школа ремонта</t>
+  </si>
+  <si>
+    <t>16.09.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1304120494/13982</t>
+  </si>
+  <si>
+    <t>Продуманная зона дивана по центру комнаты 😍 Диван может стать настоящим центром композиции. Такое решение особенно удобно для зонирования гостиной. #своимируками | Мы в MAX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -8504,62 +17273,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H910"/>
+  <dimension ref="A1:H1889"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1374.236" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="1670.306" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -28220,50 +36989,16693 @@
       <c r="C909" t="s">
         <v>2704</v>
       </c>
       <c r="D909" s="1" t="s">
         <v>2705</v>
       </c>
       <c r="E909">
         <v>21068</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910">
         <v>60583</v>
       </c>
       <c r="B910" t="s">
         <v>2706</v>
       </c>
       <c r="C910" t="s">
         <v>2707</v>
       </c>
       <c r="D910" s="1" t="s">
         <v>2708</v>
       </c>
       <c r="E910">
         <v>20570</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>119235</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E911">
+        <v>5928</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>119236</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="E912">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>119237</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E913">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>119238</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E914">
+        <v>3320</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>119239</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E915">
+        <v>3502</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>119240</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E916">
+        <v>4309</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>119241</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E917">
+        <v>4372</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>119242</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="E918">
+        <v>4517</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>119243</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E919">
+        <v>4743</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>119244</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E920">
+        <v>4704</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>119245</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E921">
+        <v>5183</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>119246</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E922">
+        <v>5168</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>119247</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E923">
+        <v>5014</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>119248</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E924">
+        <v>4912</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>119249</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E925">
+        <v>4993</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>119250</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E926">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>119251</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E927">
+        <v>5376</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>119252</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E928">
+        <v>5236</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>119253</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E929">
+        <v>5304</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>119254</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E930">
+        <v>5258</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>119255</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="E931">
+        <v>5710</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>119256</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E932">
+        <v>5830</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>119257</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E933">
+        <v>5409</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>119258</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E934">
+        <v>4478</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>119259</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E935">
+        <v>4875</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>119260</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="E936">
+        <v>5121</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>119261</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E937">
+        <v>5820</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>119262</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="E938">
+        <v>5695</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>119263</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="E939">
+        <v>5605</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>119264</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="E940">
+        <v>5740</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>119265</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2800</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="E941">
+        <v>5662</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>119266</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="E942">
+        <v>6290</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>119267</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E943">
+        <v>5909</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>119268</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E944">
+        <v>5946</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>119269</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E945">
+        <v>6025</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>119270</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E946">
+        <v>5942</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>119271</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E947">
+        <v>6321</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>119272</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E948">
+        <v>6390</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>119273</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E949">
+        <v>5901</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>119274</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E950">
+        <v>6094</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>119275</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="E951">
+        <v>6208</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>119276</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E952">
+        <v>6434</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>119277</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="E953">
+        <v>6446</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>119278</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="E954">
+        <v>6009</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>119279</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E955">
+        <v>5878</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>119280</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E956">
+        <v>5780</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>119281</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="E957">
+        <v>5835</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>119282</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E958">
+        <v>6585</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>119283</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E959">
+        <v>6277</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>119284</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E960">
+        <v>6159</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>119285</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E961">
+        <v>6331</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>119286</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E962">
+        <v>6132</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>119287</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="E963">
+        <v>6566</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>119288</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E964">
+        <v>6211</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>119289</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E965">
+        <v>6047</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>119290</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E966">
+        <v>6016</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>119291</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E967">
+        <v>6191</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>119292</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E968">
+        <v>6540</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>119293</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="E969">
+        <v>6647</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>119294</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E970">
+        <v>6330</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>119295</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="E971">
+        <v>6378</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>119296</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E972">
+        <v>6559</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>119297</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E973">
+        <v>6921</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>119298</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="E974">
+        <v>7068</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>119299</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="E975">
+        <v>6784</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>119300</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="E976">
+        <v>7038</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>119301</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2907</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2908</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="E977">
+        <v>6757</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>119302</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2910</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="E978">
+        <v>6687</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>119303</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2913</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="E979">
+        <v>6854</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>119304</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2916</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2917</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E980">
+        <v>6423</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>119305</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2920</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="E981">
+        <v>6951</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>119306</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="E982">
+        <v>6929</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>119307</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="E983">
+        <v>6569</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>119308</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="E984">
+        <v>6863</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>119309</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="E985">
+        <v>6483</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>119310</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2935</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="E986">
+        <v>6931</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>119311</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="E987">
+        <v>7126</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>119312</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2942</v>
+      </c>
+      <c r="E988">
+        <v>7021</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>119313</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2944</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="E989">
+        <v>6813</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>119314</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2946</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2947</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="E990">
+        <v>6997</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>119315</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2949</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="E991">
+        <v>6854</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>119316</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="E992">
+        <v>7201</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>119317</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2955</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2956</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="E993">
+        <v>6998</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>119318</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2958</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2959</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="E994">
+        <v>7240</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>119319</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="E995">
+        <v>6941</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>119320</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2965</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="E996">
+        <v>6881</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>119321</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2967</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="E997">
+        <v>7041</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>119322</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="E998">
+        <v>6978</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>119323</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2973</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2974</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="E999">
+        <v>7150</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>119324</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2977</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="E1000">
+        <v>6926</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>119325</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2979</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2980</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E1001">
+        <v>7256</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>119326</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2982</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2983</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="E1002">
+        <v>6794</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>119327</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2985</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2986</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="E1003">
+        <v>6953</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>119328</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2989</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="E1004">
+        <v>6525</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>119329</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2991</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2992</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="E1005">
+        <v>6401</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>119330</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2995</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="E1006">
+        <v>6430</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>119331</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2997</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="E1007">
+        <v>6333</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>119332</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>3000</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>3001</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="E1008">
+        <v>6677</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>119333</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>3003</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E1009">
+        <v>7052</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>119334</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>3006</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>3007</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="E1010">
+        <v>7183</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>119335</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="E1011">
+        <v>6852</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>119336</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>3012</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>3013</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="E1012">
+        <v>6678</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>119337</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>3016</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="E1013">
+        <v>6615</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>119338</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3018</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>3019</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="E1014">
+        <v>7076</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>119339</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="E1015">
+        <v>6726</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>119340</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3024</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>3025</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="E1016">
+        <v>6763</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>119341</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>3028</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="E1017">
+        <v>6883</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>119342</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>3030</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>3031</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="E1018">
+        <v>6799</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>119343</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3033</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="E1019">
+        <v>7219</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>119344</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="E1020">
+        <v>7190</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>119345</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>3039</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>3040</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="E1021">
+        <v>6829</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>119346</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="E1022">
+        <v>6748</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>119347</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3045</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="E1023">
+        <v>6651</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>119348</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="E1024">
+        <v>7264</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>119349</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3051</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>3052</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="E1025">
+        <v>7145</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>119350</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3054</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="E1026">
+        <v>6648</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>119351</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3057</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="E1027">
+        <v>6689</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>119352</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3061</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="E1028">
+        <v>6491</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>119353</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3063</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="E1029">
+        <v>7107</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>119354</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3066</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="E1030">
+        <v>7135</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>119355</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3069</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="E1031">
+        <v>6714</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>119356</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>3074</v>
+      </c>
+      <c r="E1032">
+        <v>6577</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>119357</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3075</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="E1033">
+        <v>6587</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>119358</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3078</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="E1034">
+        <v>6975</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>119359</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="E1035">
+        <v>7068</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>119360</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3084</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="E1036">
+        <v>6659</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>119361</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3087</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="E1037">
+        <v>6803</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>119362</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="E1038">
+        <v>6687</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>119363</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3093</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="E1039">
+        <v>7286</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>119364</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3096</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="E1040">
+        <v>7438</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>119365</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="E1041">
+        <v>6800</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>119366</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="E1042">
+        <v>6926</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>119367</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3105</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="E1043">
+        <v>6756</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>119368</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="E1044">
+        <v>7145</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>119369</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3111</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3112</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="E1045">
+        <v>7299</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>119370</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3114</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3115</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E1046">
+        <v>6679</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>119371</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3117</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="E1047">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>119372</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3120</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3121</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="E1048">
+        <v>6609</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>119373</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="E1049">
+        <v>6454</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>119374</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3126</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="E1050">
+        <v>7254</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>119375</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3129</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="E1051">
+        <v>7133</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>119376</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3132</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="E1052">
+        <v>6678</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>119377</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1053">
+        <v>6563</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>119378</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="E1054">
+        <v>6425</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>119379</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="E1055">
+        <v>6716</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>119380</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="E1056">
+        <v>7276</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>119381</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="E1057">
+        <v>7029</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>119382</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3150</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3151</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="E1058">
+        <v>6842</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>119383</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3153</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="E1059">
+        <v>6912</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>119384</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3156</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1060">
+        <v>7024</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>119385</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3160</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="E1061">
+        <v>7725</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>119386</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="E1062">
+        <v>7309</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>119387</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="E1063">
+        <v>7036</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>119388</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3168</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3169</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="E1064">
+        <v>7173</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>119389</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="E1065">
+        <v>6941</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>119390</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3174</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="E1066">
+        <v>7274</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>119391</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3177</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="E1067">
+        <v>7125</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>119392</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1068">
+        <v>6847</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>119393</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="E1069">
+        <v>7170</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>119394</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E1070">
+        <v>7021</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>119395</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="E1071">
+        <v>7443</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>119396</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3192</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="E1072">
+        <v>7562</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>119397</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3195</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="E1073">
+        <v>7366</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>119398</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3198</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3199</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="E1074">
+        <v>7343</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>119399</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3201</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="E1075">
+        <v>7475</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>119400</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3204</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3205</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3206</v>
+      </c>
+      <c r="E1076">
+        <v>7472</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>119401</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3207</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="E1077">
+        <v>7337</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>119402</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3210</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3211</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="E1078">
+        <v>7082</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>119403</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3213</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3214</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E1079">
+        <v>7108</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>119404</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3217</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="E1080">
+        <v>7714</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>119405</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3219</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3220</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="E1081">
+        <v>7546</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>119406</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3222</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3223</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="E1082">
+        <v>7769</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>119407</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3225</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3226</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="E1083">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>119408</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3228</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="E1084">
+        <v>7697</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>119409</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3231</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="E1085">
+        <v>7304</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>119410</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3234</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="E1086">
+        <v>7718</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>119411</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3237</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="E1087">
+        <v>7177</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>119412</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="E1088">
+        <v>7124</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>119413</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="E1089">
+        <v>7450</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>119414</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3246</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E1090">
+        <v>7349</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>119415</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3249</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="E1091">
+        <v>7717</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>119416</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="E1092">
+        <v>7317</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>119417</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3255</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3256</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="E1093">
+        <v>7321</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>119418</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="E1094">
+        <v>7619</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>119419</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3261</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="E1095">
+        <v>7695</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>119420</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="E1096">
+        <v>7203</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>119421</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3267</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="E1097">
+        <v>7207</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>119422</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="E1098">
+        <v>7024</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>119423</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3273</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E1099">
+        <v>7317</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>119424</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="E1100">
+        <v>7448</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>119425</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="E1101">
+        <v>6931</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>119426</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3282</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="E1102">
+        <v>6874</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>119427</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3285</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="E1103">
+        <v>6662</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>119428</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3288</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3289</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="E1104">
+        <v>6876</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>119429</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3291</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3292</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="E1105">
+        <v>7124</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>119430</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3294</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3295</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3296</v>
+      </c>
+      <c r="E1106">
+        <v>6510</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>119431</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3297</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3298</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="E1107">
+        <v>6734</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>119432</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3300</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3301</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="E1108">
+        <v>7047</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>119433</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3303</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3304</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3305</v>
+      </c>
+      <c r="E1109">
+        <v>7136</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>119434</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3306</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3307</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3308</v>
+      </c>
+      <c r="E1110">
+        <v>7803</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>119435</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3309</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3310</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3311</v>
+      </c>
+      <c r="E1111">
+        <v>7381</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>119436</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3312</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3313</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3314</v>
+      </c>
+      <c r="E1112">
+        <v>7151</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>119437</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3315</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3316</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="E1113">
+        <v>7265</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>119438</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3318</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3319</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3320</v>
+      </c>
+      <c r="E1114">
+        <v>7188</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>119439</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3321</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3322</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3323</v>
+      </c>
+      <c r="E1115">
+        <v>7664</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>119440</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3324</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3325</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3326</v>
+      </c>
+      <c r="E1116">
+        <v>7416</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>119441</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3327</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3328</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="E1117">
+        <v>7309</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>119442</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3330</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3331</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3332</v>
+      </c>
+      <c r="E1118">
+        <v>7385</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>119443</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3333</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="E1119">
+        <v>7457</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>119444</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3336</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3337</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="E1120">
+        <v>7648</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>119445</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3339</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="E1121">
+        <v>8020</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>119446</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3342</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3344</v>
+      </c>
+      <c r="E1122">
+        <v>7636</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>119447</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3345</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3346</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="E1123">
+        <v>7636</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>119448</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3348</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3349</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3350</v>
+      </c>
+      <c r="E1124">
+        <v>8045</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>119449</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="E1125">
+        <v>7606</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>119450</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3354</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3355</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3356</v>
+      </c>
+      <c r="E1126">
+        <v>7815</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>119451</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3357</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3358</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="E1127">
+        <v>7634</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>119452</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3360</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="E1128">
+        <v>7401</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>119453</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3363</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="E1129">
+        <v>7893</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>119454</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3368</v>
+      </c>
+      <c r="E1130">
+        <v>7769</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>119455</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3369</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3370</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="E1131">
+        <v>7735</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>119456</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3372</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3373</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3374</v>
+      </c>
+      <c r="E1132">
+        <v>7413</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>119457</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3375</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3376</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="E1133">
+        <v>7243</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>119458</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3378</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3379</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3380</v>
+      </c>
+      <c r="E1134">
+        <v>7760</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>119459</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3381</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3382</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="E1135">
+        <v>7683</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>119460</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3384</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3386</v>
+      </c>
+      <c r="E1136">
+        <v>7461</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>119461</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3387</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="E1137">
+        <v>7325</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>119462</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3390</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3391</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3392</v>
+      </c>
+      <c r="E1138">
+        <v>7151</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>119463</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3393</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3394</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="E1139">
+        <v>7501</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>119464</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3396</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3397</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1140">
+        <v>7837</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>119465</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3399</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3400</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="E1141">
+        <v>7266</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>119466</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3402</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3403</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="E1142">
+        <v>7293</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>119467</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3405</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3406</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="E1143">
+        <v>7264</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>119468</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3408</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3409</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="E1144">
+        <v>7787</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>119469</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3411</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="E1145">
+        <v>8149</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>119470</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3415</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="E1146">
+        <v>7524</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>119471</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3417</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3418</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="E1147">
+        <v>7545</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>119472</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3420</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="E1148">
+        <v>7550</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>119473</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3423</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="E1149">
+        <v>7737</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>119474</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3426</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3427</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="E1150">
+        <v>8137</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>119475</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3429</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3430</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="E1151">
+        <v>7138</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>119476</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3433</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="E1152">
+        <v>6900</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>119477</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3435</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="E1153">
+        <v>7086</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>119478</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3438</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3439</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="E1154">
+        <v>7228</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>119479</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3441</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3442</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="E1155">
+        <v>7834</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>119480</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3444</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3445</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="E1156">
+        <v>6226</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>119481</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3447</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3448</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="E1157">
+        <v>6917</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>119482</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3450</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3452</v>
+      </c>
+      <c r="E1158">
+        <v>6929</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>119483</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3453</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="E1159">
+        <v>7073</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>119484</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3456</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3457</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3458</v>
+      </c>
+      <c r="E1160">
+        <v>7290</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>119485</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3459</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3460</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="E1161">
+        <v>7388</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>119486</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3462</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3463</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="E1162">
+        <v>4662</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>119487</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3465</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3466</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="E1163">
+        <v>6770</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>119488</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3468</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3469</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1164">
+        <v>6840</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>119489</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3471</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3472</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="E1165">
+        <v>6805</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>119490</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3474</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3475</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="E1166">
+        <v>5614</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>119491</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3477</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3478</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="E1167">
+        <v>6968</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>119492</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3480</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3481</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="E1168">
+        <v>7154</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>119493</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3483</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3484</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="E1169">
+        <v>8011</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>119494</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3486</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3487</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="E1170">
+        <v>7475</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>119495</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3489</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3490</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="E1171">
+        <v>7379</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>119496</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3492</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3493</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="E1172">
+        <v>7427</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>119497</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3495</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3496</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="E1173">
+        <v>7402</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>119498</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3498</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3499</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="E1174">
+        <v>7688</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>119499</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3501</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3502</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3503</v>
+      </c>
+      <c r="E1175">
+        <v>7418</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>119500</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3504</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="E1176">
+        <v>7394</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>119501</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3507</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3508</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="E1177">
+        <v>7374</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>119502</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3510</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3511</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="E1178">
+        <v>7801</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>119503</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3513</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3514</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="E1179">
+        <v>7632</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>119504</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3516</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3517</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3518</v>
+      </c>
+      <c r="E1180">
+        <v>7724</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>119505</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3519</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3520</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="E1181">
+        <v>7440</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>119506</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3522</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3523</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="E1182">
+        <v>7576</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>119507</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3525</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3526</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="E1183">
+        <v>7503</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>119508</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3528</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3529</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="E1184">
+        <v>7584</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>119509</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3531</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3532</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E1185">
+        <v>7649</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>119510</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1186">
+        <v>6955</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>119511</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3537</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="E1187">
+        <v>6935</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>119512</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="E1188">
+        <v>6949</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>119513</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3543</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E1189">
+        <v>6941</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>119514</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3544</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3545</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>3546</v>
+      </c>
+      <c r="E1190">
+        <v>7279</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>119515</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3547</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3548</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3549</v>
+      </c>
+      <c r="E1191">
+        <v>7160</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>119516</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3550</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3551</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3552</v>
+      </c>
+      <c r="E1192">
+        <v>7671</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>119517</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3553</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3554</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3555</v>
+      </c>
+      <c r="E1193">
+        <v>7467</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>119518</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3556</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3557</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3558</v>
+      </c>
+      <c r="E1194">
+        <v>7478</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>119519</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3559</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3560</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3561</v>
+      </c>
+      <c r="E1195">
+        <v>7571</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>119520</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3562</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3563</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3564</v>
+      </c>
+      <c r="E1196">
+        <v>7227</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>119521</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3565</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3566</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3567</v>
+      </c>
+      <c r="E1197">
+        <v>7356</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>119522</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3568</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3569</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3570</v>
+      </c>
+      <c r="E1198">
+        <v>7870</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>119523</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3571</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3572</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3573</v>
+      </c>
+      <c r="E1199">
+        <v>7931</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>119524</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3574</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3575</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3576</v>
+      </c>
+      <c r="E1200">
+        <v>7764</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>119525</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3578</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3579</v>
+      </c>
+      <c r="E1201">
+        <v>7755</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>119526</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3580</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3581</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3582</v>
+      </c>
+      <c r="E1202">
+        <v>7676</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>119527</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E1203">
+        <v>8316</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>119528</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3586</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3587</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>3588</v>
+      </c>
+      <c r="E1204">
+        <v>8129</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>119529</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3589</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3590</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3591</v>
+      </c>
+      <c r="E1205">
+        <v>7633</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>119530</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3592</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3593</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3594</v>
+      </c>
+      <c r="E1206">
+        <v>7637</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>119531</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="E1207">
+        <v>7687</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>119532</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3598</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3599</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3600</v>
+      </c>
+      <c r="E1208">
+        <v>8263</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>119533</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3601</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3602</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3603</v>
+      </c>
+      <c r="E1209">
+        <v>8464</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>119534</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3605</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3606</v>
+      </c>
+      <c r="E1210">
+        <v>7670</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>119535</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3607</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>3609</v>
+      </c>
+      <c r="E1211">
+        <v>7763</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>119536</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3610</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3612</v>
+      </c>
+      <c r="E1212">
+        <v>7660</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>119537</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3613</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3614</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3615</v>
+      </c>
+      <c r="E1213">
+        <v>7853</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>119538</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3616</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3617</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3618</v>
+      </c>
+      <c r="E1214">
+        <v>7994</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>119539</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3619</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3620</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>3621</v>
+      </c>
+      <c r="E1215">
+        <v>7402</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>119540</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3622</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3623</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3624</v>
+      </c>
+      <c r="E1216">
+        <v>7419</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>119541</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3625</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3626</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3627</v>
+      </c>
+      <c r="E1217">
+        <v>7317</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>119542</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3628</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3629</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="E1218">
+        <v>7597</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>119543</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3632</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>3633</v>
+      </c>
+      <c r="E1219">
+        <v>8015</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>119544</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3634</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3635</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>3636</v>
+      </c>
+      <c r="E1220">
+        <v>7793</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>119545</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3637</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3638</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>3639</v>
+      </c>
+      <c r="E1221">
+        <v>8194</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222">
+        <v>119546</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3640</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3641</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>3642</v>
+      </c>
+      <c r="E1222">
+        <v>8589</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223">
+        <v>119547</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3643</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3644</v>
+      </c>
+      <c r="D1223" s="1" t="s">
+        <v>3645</v>
+      </c>
+      <c r="E1223">
+        <v>8236</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224">
+        <v>119548</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3646</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3647</v>
+      </c>
+      <c r="D1224" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="E1224">
+        <v>8253</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225">
+        <v>119549</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1225">
+        <v>5169</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>119550</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3652</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3653</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>3654</v>
+      </c>
+      <c r="E1226">
+        <v>7212</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>119551</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3655</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3656</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>3657</v>
+      </c>
+      <c r="E1227">
+        <v>7185</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>119552</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3658</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3659</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="E1228">
+        <v>7769</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>119553</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3661</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>3663</v>
+      </c>
+      <c r="E1229">
+        <v>7804</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>119554</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="E1230">
+        <v>7699</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>119555</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3667</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="E1231">
+        <v>7672</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>119556</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3670</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>3672</v>
+      </c>
+      <c r="E1232">
+        <v>7574</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>119557</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3673</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3674</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3675</v>
+      </c>
+      <c r="E1233">
+        <v>7949</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>119558</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3676</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3677</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="E1234">
+        <v>5204</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>119559</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3679</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3680</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="E1235">
+        <v>7550</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>119560</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="E1236">
+        <v>7524</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237">
+        <v>119561</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3685</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D1237" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="E1237">
+        <v>7494</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238">
+        <v>119562</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3688</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3689</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="E1238">
+        <v>7461</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239">
+        <v>119563</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3691</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>3693</v>
+      </c>
+      <c r="E1239">
+        <v>7972</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240">
+        <v>119564</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3694</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3695</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>3696</v>
+      </c>
+      <c r="E1240">
+        <v>7926</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241">
+        <v>119565</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3698</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>3699</v>
+      </c>
+      <c r="E1241">
+        <v>7454</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242">
+        <v>119566</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3700</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>3702</v>
+      </c>
+      <c r="E1242">
+        <v>4919</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243">
+        <v>119567</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3703</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>3705</v>
+      </c>
+      <c r="E1243">
+        <v>7090</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244">
+        <v>119568</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3706</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3707</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>3708</v>
+      </c>
+      <c r="E1244">
+        <v>7055</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245">
+        <v>119569</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D1245" s="1" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E1245">
+        <v>7895</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246">
+        <v>119570</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3712</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3713</v>
+      </c>
+      <c r="D1246" s="1" t="s">
+        <v>3714</v>
+      </c>
+      <c r="E1246">
+        <v>7681</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247">
+        <v>119571</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3715</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3716</v>
+      </c>
+      <c r="D1247" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="E1247">
+        <v>7513</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248">
+        <v>119572</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3718</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D1248" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="E1248">
+        <v>7763</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249">
+        <v>119573</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3721</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D1249" s="1" t="s">
+        <v>3723</v>
+      </c>
+      <c r="E1249">
+        <v>7476</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250">
+        <v>119574</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3724</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3725</v>
+      </c>
+      <c r="D1250" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="E1250">
+        <v>7780</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251">
+        <v>119575</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3727</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D1251" s="1" t="s">
+        <v>3729</v>
+      </c>
+      <c r="E1251">
+        <v>7541</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252">
+        <v>119576</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3730</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3731</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>3732</v>
+      </c>
+      <c r="E1252">
+        <v>7528</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253">
+        <v>119577</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3733</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3734</v>
+      </c>
+      <c r="D1253" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="E1253">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254">
+        <v>119578</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3735</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3736</v>
+      </c>
+      <c r="D1254" s="1" t="s">
+        <v>3737</v>
+      </c>
+      <c r="E1254">
+        <v>7480</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255">
+        <v>119579</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3738</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3739</v>
+      </c>
+      <c r="D1255" s="1" t="s">
+        <v>3740</v>
+      </c>
+      <c r="E1255">
+        <v>7527</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:8">
+      <c r="A1256">
+        <v>119580</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>3741</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>3742</v>
+      </c>
+      <c r="D1256" s="1" t="s">
+        <v>3743</v>
+      </c>
+      <c r="E1256">
+        <v>7672</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:8">
+      <c r="A1257">
+        <v>119581</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3744</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3745</v>
+      </c>
+      <c r="D1257" s="1" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E1257">
+        <v>8063</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:8">
+      <c r="A1258">
+        <v>119582</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>3747</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3748</v>
+      </c>
+      <c r="D1258" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="E1258">
+        <v>7418</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:8">
+      <c r="A1259">
+        <v>119583</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>3750</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>3751</v>
+      </c>
+      <c r="D1259" s="1" t="s">
+        <v>3752</v>
+      </c>
+      <c r="E1259">
+        <v>7568</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:8">
+      <c r="A1260">
+        <v>119584</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3754</v>
+      </c>
+      <c r="D1260" s="1" t="s">
+        <v>3755</v>
+      </c>
+      <c r="E1260">
+        <v>7443</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:8">
+      <c r="A1261">
+        <v>119585</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>3756</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3757</v>
+      </c>
+      <c r="D1261" s="1" t="s">
+        <v>3758</v>
+      </c>
+      <c r="E1261">
+        <v>7666</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:8">
+      <c r="A1262">
+        <v>119586</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>3759</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3760</v>
+      </c>
+      <c r="D1262" s="1" t="s">
+        <v>3761</v>
+      </c>
+      <c r="E1262">
+        <v>7824</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:8">
+      <c r="A1263">
+        <v>119587</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>3762</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3763</v>
+      </c>
+      <c r="D1263" s="1" t="s">
+        <v>3764</v>
+      </c>
+      <c r="E1263">
+        <v>7539</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:8">
+      <c r="A1264">
+        <v>119588</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>3765</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3766</v>
+      </c>
+      <c r="D1264" s="1" t="s">
+        <v>3767</v>
+      </c>
+      <c r="E1264">
+        <v>7458</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:8">
+      <c r="A1265">
+        <v>119589</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>3768</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>3769</v>
+      </c>
+      <c r="D1265" s="1" t="s">
+        <v>3770</v>
+      </c>
+      <c r="E1265">
+        <v>7343</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:8">
+      <c r="A1266">
+        <v>119590</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>3771</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3772</v>
+      </c>
+      <c r="D1266" s="1" t="s">
+        <v>3773</v>
+      </c>
+      <c r="E1266">
+        <v>7681</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:8">
+      <c r="A1267">
+        <v>119591</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>3774</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3775</v>
+      </c>
+      <c r="D1267" s="1" t="s">
+        <v>3776</v>
+      </c>
+      <c r="E1267">
+        <v>7561</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:8">
+      <c r="A1268">
+        <v>119592</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>3777</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3778</v>
+      </c>
+      <c r="D1268" s="1" t="s">
+        <v>3779</v>
+      </c>
+      <c r="E1268">
+        <v>6029</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:8">
+      <c r="A1269">
+        <v>119593</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3780</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3781</v>
+      </c>
+      <c r="D1269" s="1" t="s">
+        <v>3782</v>
+      </c>
+      <c r="E1269">
+        <v>6839</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:8">
+      <c r="A1270">
+        <v>119594</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>3783</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3784</v>
+      </c>
+      <c r="D1270" s="1" t="s">
+        <v>3785</v>
+      </c>
+      <c r="E1270">
+        <v>6740</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:8">
+      <c r="A1271">
+        <v>119595</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>3786</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3787</v>
+      </c>
+      <c r="D1271" s="1" t="s">
+        <v>3788</v>
+      </c>
+      <c r="E1271">
+        <v>7012</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:8">
+      <c r="A1272">
+        <v>119596</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>3789</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3790</v>
+      </c>
+      <c r="D1272" s="1" t="s">
+        <v>3791</v>
+      </c>
+      <c r="E1272">
+        <v>3899</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:8">
+      <c r="A1273">
+        <v>119597</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3792</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3793</v>
+      </c>
+      <c r="D1273" s="1" t="s">
+        <v>3794</v>
+      </c>
+      <c r="E1273">
+        <v>7116</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:8">
+      <c r="A1274">
+        <v>119598</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>3795</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3796</v>
+      </c>
+      <c r="D1274" s="1" t="s">
+        <v>3797</v>
+      </c>
+      <c r="E1274">
+        <v>7880</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:8">
+      <c r="A1275">
+        <v>119599</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>3798</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3799</v>
+      </c>
+      <c r="D1275" s="1" t="s">
+        <v>3800</v>
+      </c>
+      <c r="E1275">
+        <v>7604</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:8">
+      <c r="A1276">
+        <v>119600</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>3801</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3802</v>
+      </c>
+      <c r="D1276" s="1" t="s">
+        <v>3803</v>
+      </c>
+      <c r="E1276">
+        <v>7375</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:8">
+      <c r="A1277">
+        <v>119601</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>3804</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3805</v>
+      </c>
+      <c r="D1277" s="1" t="s">
+        <v>3806</v>
+      </c>
+      <c r="E1277">
+        <v>7485</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:8">
+      <c r="A1278">
+        <v>119602</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>3807</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3808</v>
+      </c>
+      <c r="D1278" s="1" t="s">
+        <v>3809</v>
+      </c>
+      <c r="E1278">
+        <v>7503</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8">
+      <c r="A1279">
+        <v>119603</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>3810</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3811</v>
+      </c>
+      <c r="D1279" s="1" t="s">
+        <v>3812</v>
+      </c>
+      <c r="E1279">
+        <v>7880</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:8">
+      <c r="A1280">
+        <v>119604</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>3813</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3814</v>
+      </c>
+      <c r="D1280" s="1" t="s">
+        <v>3815</v>
+      </c>
+      <c r="E1280">
+        <v>7586</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8">
+      <c r="A1281">
+        <v>119605</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>3816</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D1281" s="1" t="s">
+        <v>3818</v>
+      </c>
+      <c r="E1281">
+        <v>7462</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:8">
+      <c r="A1282">
+        <v>119606</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>3819</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3820</v>
+      </c>
+      <c r="D1282" s="1" t="s">
+        <v>3821</v>
+      </c>
+      <c r="E1282">
+        <v>7833</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:8">
+      <c r="A1283">
+        <v>119607</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>3822</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D1283" s="1" t="s">
+        <v>3824</v>
+      </c>
+      <c r="E1283">
+        <v>7772</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:8">
+      <c r="A1284">
+        <v>119608</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>3825</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>3826</v>
+      </c>
+      <c r="D1284" s="1" t="s">
+        <v>3827</v>
+      </c>
+      <c r="E1284">
+        <v>8204</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:8">
+      <c r="A1285">
+        <v>119609</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3829</v>
+      </c>
+      <c r="D1285" s="1" t="s">
+        <v>3830</v>
+      </c>
+      <c r="E1285">
+        <v>8117</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8">
+      <c r="A1286">
+        <v>119610</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>3831</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3832</v>
+      </c>
+      <c r="D1286" s="1" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1286">
+        <v>7659</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:8">
+      <c r="A1287">
+        <v>119611</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3834</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3835</v>
+      </c>
+      <c r="D1287" s="1" t="s">
+        <v>3836</v>
+      </c>
+      <c r="E1287">
+        <v>5293</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:8">
+      <c r="A1288">
+        <v>119612</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3837</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3838</v>
+      </c>
+      <c r="D1288" s="1" t="s">
+        <v>3839</v>
+      </c>
+      <c r="E1288">
+        <v>7640</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:8">
+      <c r="A1289">
+        <v>119613</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3840</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1289" s="1" t="s">
+        <v>3842</v>
+      </c>
+      <c r="E1289">
+        <v>7755</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:8">
+      <c r="A1290">
+        <v>119614</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>3843</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3844</v>
+      </c>
+      <c r="D1290" s="1" t="s">
+        <v>3845</v>
+      </c>
+      <c r="E1290">
+        <v>8079</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:8">
+      <c r="A1291">
+        <v>119615</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>3846</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1291" s="1" t="s">
+        <v>3848</v>
+      </c>
+      <c r="E1291">
+        <v>7859</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:8">
+      <c r="A1292">
+        <v>119616</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>3849</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>3850</v>
+      </c>
+      <c r="D1292" s="1" t="s">
+        <v>3851</v>
+      </c>
+      <c r="E1292">
+        <v>7543</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:8">
+      <c r="A1293">
+        <v>119617</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>3852</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>3853</v>
+      </c>
+      <c r="D1293" s="1" t="s">
+        <v>3854</v>
+      </c>
+      <c r="E1293">
+        <v>7693</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:8">
+      <c r="A1294">
+        <v>119618</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>3855</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>3856</v>
+      </c>
+      <c r="D1294" s="1" t="s">
+        <v>3857</v>
+      </c>
+      <c r="E1294">
+        <v>7457</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:8">
+      <c r="A1295">
+        <v>119619</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>3858</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>3859</v>
+      </c>
+      <c r="D1295" s="1" t="s">
+        <v>3860</v>
+      </c>
+      <c r="E1295">
+        <v>7766</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:8">
+      <c r="A1296">
+        <v>119620</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>3861</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D1296" s="1" t="s">
+        <v>3863</v>
+      </c>
+      <c r="E1296">
+        <v>7601</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:8">
+      <c r="A1297">
+        <v>119621</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>3864</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>3865</v>
+      </c>
+      <c r="D1297" s="1" t="s">
+        <v>3866</v>
+      </c>
+      <c r="E1297">
+        <v>7272</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:8">
+      <c r="A1298">
+        <v>119622</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>3867</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>3868</v>
+      </c>
+      <c r="D1298" s="1" t="s">
+        <v>3869</v>
+      </c>
+      <c r="E1298">
+        <v>7142</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:8">
+      <c r="A1299">
+        <v>119623</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>3870</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>3871</v>
+      </c>
+      <c r="D1299" s="1" t="s">
+        <v>3872</v>
+      </c>
+      <c r="E1299">
+        <v>7321</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:8">
+      <c r="A1300">
+        <v>119624</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>3873</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>3874</v>
+      </c>
+      <c r="D1300" s="1" t="s">
+        <v>3875</v>
+      </c>
+      <c r="E1300">
+        <v>7340</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:8">
+      <c r="A1301">
+        <v>119625</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>3876</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>3877</v>
+      </c>
+      <c r="D1301" s="1" t="s">
+        <v>3878</v>
+      </c>
+      <c r="E1301">
+        <v>8308</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:8">
+      <c r="A1302">
+        <v>119626</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>3879</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>3880</v>
+      </c>
+      <c r="D1302" s="1" t="s">
+        <v>3881</v>
+      </c>
+      <c r="E1302">
+        <v>7788</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:8">
+      <c r="A1303">
+        <v>119627</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>3882</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>3883</v>
+      </c>
+      <c r="D1303" s="1" t="s">
+        <v>3884</v>
+      </c>
+      <c r="E1303">
+        <v>7685</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:8">
+      <c r="A1304">
+        <v>119628</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>3885</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>3886</v>
+      </c>
+      <c r="D1304" s="1" t="s">
+        <v>3887</v>
+      </c>
+      <c r="E1304">
+        <v>7836</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:8">
+      <c r="A1305">
+        <v>119629</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>3888</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>3889</v>
+      </c>
+      <c r="D1305" s="1" t="s">
+        <v>3890</v>
+      </c>
+      <c r="E1305">
+        <v>7480</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:8">
+      <c r="A1306">
+        <v>119630</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>3891</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>3892</v>
+      </c>
+      <c r="D1306" s="1" t="s">
+        <v>3893</v>
+      </c>
+      <c r="E1306">
+        <v>8250</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:8">
+      <c r="A1307">
+        <v>119631</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>3894</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>3895</v>
+      </c>
+      <c r="D1307" s="1" t="s">
+        <v>3896</v>
+      </c>
+      <c r="E1307">
+        <v>7727</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:8">
+      <c r="A1308">
+        <v>119632</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>3897</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>3898</v>
+      </c>
+      <c r="D1308" s="1" t="s">
+        <v>3899</v>
+      </c>
+      <c r="E1308">
+        <v>7570</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:8">
+      <c r="A1309">
+        <v>119633</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>3900</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>3901</v>
+      </c>
+      <c r="D1309" s="1" t="s">
+        <v>3902</v>
+      </c>
+      <c r="E1309">
+        <v>7935</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:8">
+      <c r="A1310">
+        <v>119634</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>3903</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>3904</v>
+      </c>
+      <c r="D1310" s="1" t="s">
+        <v>3905</v>
+      </c>
+      <c r="E1310">
+        <v>7495</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:8">
+      <c r="A1311">
+        <v>119635</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>3907</v>
+      </c>
+      <c r="D1311" s="1" t="s">
+        <v>3908</v>
+      </c>
+      <c r="E1311">
+        <v>8162</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:8">
+      <c r="A1312">
+        <v>119636</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>3909</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>3910</v>
+      </c>
+      <c r="D1312" s="1" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1312">
+        <v>8250</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:8">
+      <c r="A1313">
+        <v>119637</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>3912</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>3913</v>
+      </c>
+      <c r="D1313" s="1" t="s">
+        <v>3914</v>
+      </c>
+      <c r="E1313">
+        <v>7952</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:8">
+      <c r="A1314">
+        <v>119638</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>3915</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>3916</v>
+      </c>
+      <c r="D1314" s="1" t="s">
+        <v>3917</v>
+      </c>
+      <c r="E1314">
+        <v>8141</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:8">
+      <c r="A1315">
+        <v>119639</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>3918</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>3919</v>
+      </c>
+      <c r="D1315" s="1" t="s">
+        <v>3920</v>
+      </c>
+      <c r="E1315">
+        <v>7834</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:8">
+      <c r="A1316">
+        <v>119640</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>3921</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>3922</v>
+      </c>
+      <c r="D1316" s="1" t="s">
+        <v>3923</v>
+      </c>
+      <c r="E1316">
+        <v>8387</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:8">
+      <c r="A1317">
+        <v>119641</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>3924</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>3925</v>
+      </c>
+      <c r="D1317" s="1" t="s">
+        <v>3926</v>
+      </c>
+      <c r="E1317">
+        <v>8353</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:8">
+      <c r="A1318">
+        <v>119642</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>3927</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>3928</v>
+      </c>
+      <c r="D1318" s="1" t="s">
+        <v>3929</v>
+      </c>
+      <c r="E1318">
+        <v>7893</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:8">
+      <c r="A1319">
+        <v>119643</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>3930</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>3931</v>
+      </c>
+      <c r="D1319" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1319">
+        <v>5391</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:8">
+      <c r="A1320">
+        <v>119644</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>3932</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>3933</v>
+      </c>
+      <c r="D1320" s="1" t="s">
+        <v>3934</v>
+      </c>
+      <c r="E1320">
+        <v>7428</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:8">
+      <c r="A1321">
+        <v>119645</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>3935</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>3936</v>
+      </c>
+      <c r="D1321" s="1" t="s">
+        <v>3937</v>
+      </c>
+      <c r="E1321">
+        <v>7662</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:8">
+      <c r="A1322">
+        <v>119646</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>3938</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>3939</v>
+      </c>
+      <c r="D1322" s="1" t="s">
+        <v>3940</v>
+      </c>
+      <c r="E1322">
+        <v>8063</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:8">
+      <c r="A1323">
+        <v>119647</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>3941</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>3942</v>
+      </c>
+      <c r="D1323" s="1" t="s">
+        <v>3943</v>
+      </c>
+      <c r="E1323">
+        <v>7782</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:8">
+      <c r="A1324">
+        <v>119648</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>3944</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>3945</v>
+      </c>
+      <c r="D1324" s="1" t="s">
+        <v>3946</v>
+      </c>
+      <c r="E1324">
+        <v>7196</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:8">
+      <c r="A1325">
+        <v>119649</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>3947</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>3948</v>
+      </c>
+      <c r="D1325" s="1" t="s">
+        <v>3949</v>
+      </c>
+      <c r="E1325">
+        <v>7530</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:8">
+      <c r="A1326">
+        <v>119650</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>3950</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>3951</v>
+      </c>
+      <c r="D1326" s="1" t="s">
+        <v>3952</v>
+      </c>
+      <c r="E1326">
+        <v>7747</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:8">
+      <c r="A1327">
+        <v>119651</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>3953</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>3954</v>
+      </c>
+      <c r="D1327" s="1" t="s">
+        <v>3955</v>
+      </c>
+      <c r="E1327">
+        <v>7766</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:8">
+      <c r="A1328">
+        <v>119652</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>3956</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>3957</v>
+      </c>
+      <c r="D1328" s="1" t="s">
+        <v>3958</v>
+      </c>
+      <c r="E1328">
+        <v>8329</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:8">
+      <c r="A1329">
+        <v>119653</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>3959</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>3960</v>
+      </c>
+      <c r="D1329" s="1" t="s">
+        <v>3961</v>
+      </c>
+      <c r="E1329">
+        <v>7902</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:8">
+      <c r="A1330">
+        <v>119654</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>3962</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1330" s="1" t="s">
+        <v>3964</v>
+      </c>
+      <c r="E1330">
+        <v>7753</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:8">
+      <c r="A1331">
+        <v>119655</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>3965</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D1331" s="1" t="s">
+        <v>3967</v>
+      </c>
+      <c r="E1331">
+        <v>7892</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:8">
+      <c r="A1332">
+        <v>119656</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>3968</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>3969</v>
+      </c>
+      <c r="D1332" s="1" t="s">
+        <v>3970</v>
+      </c>
+      <c r="E1332">
+        <v>7735</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:8">
+      <c r="A1333">
+        <v>119657</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>3971</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>3972</v>
+      </c>
+      <c r="D1333" s="1" t="s">
+        <v>3973</v>
+      </c>
+      <c r="E1333">
+        <v>8339</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:8">
+      <c r="A1334">
+        <v>119658</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>3974</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>3975</v>
+      </c>
+      <c r="D1334" s="1" t="s">
+        <v>3976</v>
+      </c>
+      <c r="E1334">
+        <v>7897</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:8">
+      <c r="A1335">
+        <v>119659</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>3977</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>3978</v>
+      </c>
+      <c r="D1335" s="1" t="s">
+        <v>3979</v>
+      </c>
+      <c r="E1335">
+        <v>7791</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:8">
+      <c r="A1336">
+        <v>119660</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>3980</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>3981</v>
+      </c>
+      <c r="D1336" s="1" t="s">
+        <v>3982</v>
+      </c>
+      <c r="E1336">
+        <v>8076</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:8">
+      <c r="A1337">
+        <v>119661</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>3983</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>3984</v>
+      </c>
+      <c r="D1337" s="1" t="s">
+        <v>3985</v>
+      </c>
+      <c r="E1337">
+        <v>7815</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:8">
+      <c r="A1338">
+        <v>119662</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>3986</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>3987</v>
+      </c>
+      <c r="D1338" s="1" t="s">
+        <v>3988</v>
+      </c>
+      <c r="E1338">
+        <v>8040</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:8">
+      <c r="A1339">
+        <v>119663</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>3989</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>3990</v>
+      </c>
+      <c r="D1339" s="1" t="s">
+        <v>3991</v>
+      </c>
+      <c r="E1339">
+        <v>8558</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:8">
+      <c r="A1340">
+        <v>119664</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>3992</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>3993</v>
+      </c>
+      <c r="D1340" s="1" t="s">
+        <v>3994</v>
+      </c>
+      <c r="E1340">
+        <v>8042</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:8">
+      <c r="A1341">
+        <v>119665</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>3995</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>3996</v>
+      </c>
+      <c r="D1341" s="1" t="s">
+        <v>3997</v>
+      </c>
+      <c r="E1341">
+        <v>8339</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:8">
+      <c r="A1342">
+        <v>119666</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>3998</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>3999</v>
+      </c>
+      <c r="D1342" s="1" t="s">
+        <v>4000</v>
+      </c>
+      <c r="E1342">
+        <v>8179</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:8">
+      <c r="A1343">
+        <v>119667</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>4001</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>4002</v>
+      </c>
+      <c r="D1343" s="1" t="s">
+        <v>4003</v>
+      </c>
+      <c r="E1343">
+        <v>7952</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:8">
+      <c r="A1344">
+        <v>119668</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>4004</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>4005</v>
+      </c>
+      <c r="D1344" s="1" t="s">
+        <v>4006</v>
+      </c>
+      <c r="E1344">
+        <v>8671</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:8">
+      <c r="A1345">
+        <v>119669</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>4007</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>4008</v>
+      </c>
+      <c r="D1345" s="1" t="s">
+        <v>4009</v>
+      </c>
+      <c r="E1345">
+        <v>8237</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:8">
+      <c r="A1346">
+        <v>119670</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>4010</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>4011</v>
+      </c>
+      <c r="D1346" s="1" t="s">
+        <v>4012</v>
+      </c>
+      <c r="E1346">
+        <v>8324</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:8">
+      <c r="A1347">
+        <v>119671</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>4013</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>4014</v>
+      </c>
+      <c r="D1347" s="1" t="s">
+        <v>4015</v>
+      </c>
+      <c r="E1347">
+        <v>8381</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:8">
+      <c r="A1348">
+        <v>119672</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>4016</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>4017</v>
+      </c>
+      <c r="D1348" s="1" t="s">
+        <v>4018</v>
+      </c>
+      <c r="E1348">
+        <v>8147</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:8">
+      <c r="A1349">
+        <v>119673</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>4019</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>4020</v>
+      </c>
+      <c r="D1349" s="1" t="s">
+        <v>4021</v>
+      </c>
+      <c r="E1349">
+        <v>8621</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:8">
+      <c r="A1350">
+        <v>119674</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>4022</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>4023</v>
+      </c>
+      <c r="D1350" s="1" t="s">
+        <v>4024</v>
+      </c>
+      <c r="E1350">
+        <v>8614</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:8">
+      <c r="A1351">
+        <v>119675</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>4025</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>4026</v>
+      </c>
+      <c r="D1351" s="1" t="s">
+        <v>4027</v>
+      </c>
+      <c r="E1351">
+        <v>8283</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:8">
+      <c r="A1352">
+        <v>119676</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>4028</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>4029</v>
+      </c>
+      <c r="D1352" s="1" t="s">
+        <v>4030</v>
+      </c>
+      <c r="E1352">
+        <v>8504</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:8">
+      <c r="A1353">
+        <v>119677</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>4031</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>4032</v>
+      </c>
+      <c r="D1353" s="1" t="s">
+        <v>4033</v>
+      </c>
+      <c r="E1353">
+        <v>8378</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:8">
+      <c r="A1354">
+        <v>119678</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>4034</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>4035</v>
+      </c>
+      <c r="D1354" s="1" t="s">
+        <v>4036</v>
+      </c>
+      <c r="E1354">
+        <v>8896</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:8">
+      <c r="A1355">
+        <v>119679</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>4037</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>4038</v>
+      </c>
+      <c r="D1355" s="1" t="s">
+        <v>4039</v>
+      </c>
+      <c r="E1355">
+        <v>9195</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:8">
+      <c r="A1356">
+        <v>119680</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>4040</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>4041</v>
+      </c>
+      <c r="D1356" s="1" t="s">
+        <v>4042</v>
+      </c>
+      <c r="E1356">
+        <v>8748</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:8">
+      <c r="A1357">
+        <v>119681</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>4043</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>4044</v>
+      </c>
+      <c r="D1357" s="1" t="s">
+        <v>4045</v>
+      </c>
+      <c r="E1357">
+        <v>8904</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:8">
+      <c r="A1358">
+        <v>119682</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>4046</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>4047</v>
+      </c>
+      <c r="D1358" s="1" t="s">
+        <v>4048</v>
+      </c>
+      <c r="E1358">
+        <v>8795</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:8">
+      <c r="A1359">
+        <v>119683</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>4049</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>4050</v>
+      </c>
+      <c r="D1359" s="1" t="s">
+        <v>4051</v>
+      </c>
+      <c r="E1359">
+        <v>8981</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:8">
+      <c r="A1360">
+        <v>119684</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>4052</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>4053</v>
+      </c>
+      <c r="D1360" s="1" t="s">
+        <v>4054</v>
+      </c>
+      <c r="E1360">
+        <v>9199</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:8">
+      <c r="A1361">
+        <v>119685</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>4055</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>4056</v>
+      </c>
+      <c r="D1361" s="1" t="s">
+        <v>4057</v>
+      </c>
+      <c r="E1361">
+        <v>8486</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:8">
+      <c r="A1362">
+        <v>119686</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>4058</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>4059</v>
+      </c>
+      <c r="D1362" s="1" t="s">
+        <v>4060</v>
+      </c>
+      <c r="E1362">
+        <v>8480</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:8">
+      <c r="A1363">
+        <v>119687</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>4061</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>4062</v>
+      </c>
+      <c r="D1363" s="1" t="s">
+        <v>4063</v>
+      </c>
+      <c r="E1363">
+        <v>8486</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:8">
+      <c r="A1364">
+        <v>119688</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>4064</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>4065</v>
+      </c>
+      <c r="D1364" s="1" t="s">
+        <v>4066</v>
+      </c>
+      <c r="E1364">
+        <v>8573</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:8">
+      <c r="A1365">
+        <v>119689</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>4067</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>4068</v>
+      </c>
+      <c r="D1365" s="1" t="s">
+        <v>4069</v>
+      </c>
+      <c r="E1365">
+        <v>8807</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:8">
+      <c r="A1366">
+        <v>119690</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>4070</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>4071</v>
+      </c>
+      <c r="D1366" s="1" t="s">
+        <v>4072</v>
+      </c>
+      <c r="E1366">
+        <v>8145</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:8">
+      <c r="A1367">
+        <v>119691</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>4073</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>4074</v>
+      </c>
+      <c r="D1367" s="1" t="s">
+        <v>4075</v>
+      </c>
+      <c r="E1367">
+        <v>8339</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:8">
+      <c r="A1368">
+        <v>119692</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>4076</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>4077</v>
+      </c>
+      <c r="D1368" s="1" t="s">
+        <v>4078</v>
+      </c>
+      <c r="E1368">
+        <v>8239</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:8">
+      <c r="A1369">
+        <v>119693</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>4079</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>4080</v>
+      </c>
+      <c r="D1369" s="1" t="s">
+        <v>4081</v>
+      </c>
+      <c r="E1369">
+        <v>8554</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:8">
+      <c r="A1370">
+        <v>119694</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>4082</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>4083</v>
+      </c>
+      <c r="D1370" s="1" t="s">
+        <v>4084</v>
+      </c>
+      <c r="E1370">
+        <v>8794</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:8">
+      <c r="A1371">
+        <v>119695</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>4085</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>4086</v>
+      </c>
+      <c r="D1371" s="1" t="s">
+        <v>4087</v>
+      </c>
+      <c r="E1371">
+        <v>8005</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:8">
+      <c r="A1372">
+        <v>119696</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>4088</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>4089</v>
+      </c>
+      <c r="D1372" s="1" t="s">
+        <v>3943</v>
+      </c>
+      <c r="E1372">
+        <v>7852</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:8">
+      <c r="A1373">
+        <v>119697</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>4090</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>4091</v>
+      </c>
+      <c r="D1373" s="1" t="s">
+        <v>4092</v>
+      </c>
+      <c r="E1373">
+        <v>7760</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:8">
+      <c r="A1374">
+        <v>119698</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>4093</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>4094</v>
+      </c>
+      <c r="D1374" s="1" t="s">
+        <v>4095</v>
+      </c>
+      <c r="E1374">
+        <v>8121</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:8">
+      <c r="A1375">
+        <v>119699</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>4096</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>4097</v>
+      </c>
+      <c r="D1375" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E1375">
+        <v>8794</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:8">
+      <c r="A1376">
+        <v>119700</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>4099</v>
+      </c>
+      <c r="D1376" s="1" t="s">
+        <v>4100</v>
+      </c>
+      <c r="E1376">
+        <v>8430</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:8">
+      <c r="A1377">
+        <v>119701</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>4101</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>4102</v>
+      </c>
+      <c r="D1377" s="1" t="s">
+        <v>4103</v>
+      </c>
+      <c r="E1377">
+        <v>8326</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:8">
+      <c r="A1378">
+        <v>119702</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>4104</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>4105</v>
+      </c>
+      <c r="D1378" s="1" t="s">
+        <v>4106</v>
+      </c>
+      <c r="E1378">
+        <v>8595</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:8">
+      <c r="A1379">
+        <v>119703</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>4107</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>4108</v>
+      </c>
+      <c r="D1379" s="1" t="s">
+        <v>4109</v>
+      </c>
+      <c r="E1379">
+        <v>8364</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:8">
+      <c r="A1380">
+        <v>119704</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>4110</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>4111</v>
+      </c>
+      <c r="D1380" s="1" t="s">
+        <v>4112</v>
+      </c>
+      <c r="E1380">
+        <v>8807</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:8">
+      <c r="A1381">
+        <v>119705</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>4113</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>4114</v>
+      </c>
+      <c r="D1381" s="1" t="s">
+        <v>4115</v>
+      </c>
+      <c r="E1381">
+        <v>8275</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:8">
+      <c r="A1382">
+        <v>119706</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>4116</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>4117</v>
+      </c>
+      <c r="D1382" s="1" t="s">
+        <v>4118</v>
+      </c>
+      <c r="E1382">
+        <v>7805</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:8">
+      <c r="A1383">
+        <v>119707</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>4119</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>4120</v>
+      </c>
+      <c r="D1383" s="1" t="s">
+        <v>4121</v>
+      </c>
+      <c r="E1383">
+        <v>7988</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:8">
+      <c r="A1384">
+        <v>119708</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>4122</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>4123</v>
+      </c>
+      <c r="D1384" s="1" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1384">
+        <v>8112</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:8">
+      <c r="A1385">
+        <v>119709</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>4125</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>4126</v>
+      </c>
+      <c r="D1385" s="1" t="s">
+        <v>4127</v>
+      </c>
+      <c r="E1385">
+        <v>8029</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:8">
+      <c r="A1386">
+        <v>119710</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>4128</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>4129</v>
+      </c>
+      <c r="D1386" s="1" t="s">
+        <v>4130</v>
+      </c>
+      <c r="E1386">
+        <v>8588</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:8">
+      <c r="A1387">
+        <v>119711</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>4131</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>4132</v>
+      </c>
+      <c r="D1387" s="1" t="s">
+        <v>4133</v>
+      </c>
+      <c r="E1387">
+        <v>8307</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:8">
+      <c r="A1388">
+        <v>119712</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>4134</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>4135</v>
+      </c>
+      <c r="D1388" s="1" t="s">
+        <v>4136</v>
+      </c>
+      <c r="E1388">
+        <v>8181</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:8">
+      <c r="A1389">
+        <v>119713</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>4137</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>4138</v>
+      </c>
+      <c r="D1389" s="1" t="s">
+        <v>4139</v>
+      </c>
+      <c r="E1389">
+        <v>8666</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:8">
+      <c r="A1390">
+        <v>119714</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>4140</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>4141</v>
+      </c>
+      <c r="D1390" s="1" t="s">
+        <v>4142</v>
+      </c>
+      <c r="E1390">
+        <v>8290</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:8">
+      <c r="A1391">
+        <v>119715</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>4143</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>4144</v>
+      </c>
+      <c r="D1391" s="1" t="s">
+        <v>4145</v>
+      </c>
+      <c r="E1391">
+        <v>8895</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:8">
+      <c r="A1392">
+        <v>119716</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>4146</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>4147</v>
+      </c>
+      <c r="D1392" s="1" t="s">
+        <v>4148</v>
+      </c>
+      <c r="E1392">
+        <v>8465</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:8">
+      <c r="A1393">
+        <v>119717</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>4149</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>4150</v>
+      </c>
+      <c r="D1393" s="1" t="s">
+        <v>4151</v>
+      </c>
+      <c r="E1393">
+        <v>8395</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:8">
+      <c r="A1394">
+        <v>119718</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>4152</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>4153</v>
+      </c>
+      <c r="D1394" s="1" t="s">
+        <v>4154</v>
+      </c>
+      <c r="E1394">
+        <v>8661</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:8">
+      <c r="A1395">
+        <v>119719</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>4155</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>4156</v>
+      </c>
+      <c r="D1395" s="1" t="s">
+        <v>4157</v>
+      </c>
+      <c r="E1395">
+        <v>8412</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:8">
+      <c r="A1396">
+        <v>119720</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>4158</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>4159</v>
+      </c>
+      <c r="D1396" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E1396">
+        <v>9070</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:8">
+      <c r="A1397">
+        <v>119721</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>4160</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>4161</v>
+      </c>
+      <c r="D1397" s="1" t="s">
+        <v>4162</v>
+      </c>
+      <c r="E1397">
+        <v>9109</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:8">
+      <c r="A1398">
+        <v>119722</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>4163</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>4164</v>
+      </c>
+      <c r="D1398" s="1" t="s">
+        <v>4165</v>
+      </c>
+      <c r="E1398">
+        <v>8538</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:8">
+      <c r="A1399">
+        <v>119723</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>4166</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>4167</v>
+      </c>
+      <c r="D1399" s="1" t="s">
+        <v>4168</v>
+      </c>
+      <c r="E1399">
+        <v>8633</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:8">
+      <c r="A1400">
+        <v>119724</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>4169</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>4170</v>
+      </c>
+      <c r="D1400" s="1" t="s">
+        <v>4171</v>
+      </c>
+      <c r="E1400">
+        <v>8421</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:8">
+      <c r="A1401">
+        <v>119725</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>4172</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>4173</v>
+      </c>
+      <c r="D1401" s="1" t="s">
+        <v>4174</v>
+      </c>
+      <c r="E1401">
+        <v>8468</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:8">
+      <c r="A1402">
+        <v>119726</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>4175</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>4176</v>
+      </c>
+      <c r="D1402" s="1" t="s">
+        <v>4177</v>
+      </c>
+      <c r="E1402">
+        <v>6129</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:8">
+      <c r="A1403">
+        <v>119727</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>4178</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>4179</v>
+      </c>
+      <c r="D1403" s="1" t="s">
+        <v>4180</v>
+      </c>
+      <c r="E1403">
+        <v>8273</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:8">
+      <c r="A1404">
+        <v>119728</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>4181</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>4182</v>
+      </c>
+      <c r="D1404" s="1" t="s">
+        <v>4183</v>
+      </c>
+      <c r="E1404">
+        <v>8355</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:8">
+      <c r="A1405">
+        <v>119729</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>4184</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D1405" s="1" t="s">
+        <v>4186</v>
+      </c>
+      <c r="E1405">
+        <v>8243</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:8">
+      <c r="A1406">
+        <v>119730</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>4187</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>4188</v>
+      </c>
+      <c r="D1406" s="1" t="s">
+        <v>4189</v>
+      </c>
+      <c r="E1406">
+        <v>8738</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:8">
+      <c r="A1407">
+        <v>119731</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>4190</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>4191</v>
+      </c>
+      <c r="D1407" s="1" t="s">
+        <v>4192</v>
+      </c>
+      <c r="E1407">
+        <v>8591</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:8">
+      <c r="A1408">
+        <v>119732</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>4193</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>4194</v>
+      </c>
+      <c r="D1408" s="1" t="s">
+        <v>4195</v>
+      </c>
+      <c r="E1408">
+        <v>8470</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:8">
+      <c r="A1409">
+        <v>119733</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>4196</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>4197</v>
+      </c>
+      <c r="D1409" s="1" t="s">
+        <v>4198</v>
+      </c>
+      <c r="E1409">
+        <v>8299</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:8">
+      <c r="A1410">
+        <v>119734</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>4199</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>4200</v>
+      </c>
+      <c r="D1410" s="1" t="s">
+        <v>4201</v>
+      </c>
+      <c r="E1410">
+        <v>8508</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:8">
+      <c r="A1411">
+        <v>119735</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>4202</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>4203</v>
+      </c>
+      <c r="D1411" s="1" t="s">
+        <v>4204</v>
+      </c>
+      <c r="E1411">
+        <v>8669</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:8">
+      <c r="A1412">
+        <v>119736</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>4205</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>4206</v>
+      </c>
+      <c r="D1412" s="1" t="s">
+        <v>4207</v>
+      </c>
+      <c r="E1412">
+        <v>8395</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:8">
+      <c r="A1413">
+        <v>119737</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>4208</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>4209</v>
+      </c>
+      <c r="D1413" s="1" t="s">
+        <v>4210</v>
+      </c>
+      <c r="E1413">
+        <v>8446</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:8">
+      <c r="A1414">
+        <v>119738</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>4211</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>4212</v>
+      </c>
+      <c r="D1414" s="1" t="s">
+        <v>4213</v>
+      </c>
+      <c r="E1414">
+        <v>8230</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:8">
+      <c r="A1415">
+        <v>119739</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>4214</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>4215</v>
+      </c>
+      <c r="D1415" s="1" t="s">
+        <v>4216</v>
+      </c>
+      <c r="E1415">
+        <v>8683</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:8">
+      <c r="A1416">
+        <v>119740</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>4217</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>4218</v>
+      </c>
+      <c r="D1416" s="1" t="s">
+        <v>4219</v>
+      </c>
+      <c r="E1416">
+        <v>8655</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:8">
+      <c r="A1417">
+        <v>119741</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>4220</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>4221</v>
+      </c>
+      <c r="D1417" s="1" t="s">
+        <v>4222</v>
+      </c>
+      <c r="E1417">
+        <v>8895</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:8">
+      <c r="A1418">
+        <v>119742</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>4223</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D1418" s="1" t="s">
+        <v>4225</v>
+      </c>
+      <c r="E1418">
+        <v>8462</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:8">
+      <c r="A1419">
+        <v>119743</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>4226</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>4227</v>
+      </c>
+      <c r="D1419" s="1" t="s">
+        <v>4228</v>
+      </c>
+      <c r="E1419">
+        <v>8700</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:8">
+      <c r="A1420">
+        <v>119744</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>4229</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>4230</v>
+      </c>
+      <c r="D1420" s="1" t="s">
+        <v>4231</v>
+      </c>
+      <c r="E1420">
+        <v>8460</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:8">
+      <c r="A1421">
+        <v>119745</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>4232</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>4233</v>
+      </c>
+      <c r="D1421" s="1" t="s">
+        <v>4234</v>
+      </c>
+      <c r="E1421">
+        <v>8775</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:8">
+      <c r="A1422">
+        <v>119746</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>4235</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D1422" s="1" t="s">
+        <v>4237</v>
+      </c>
+      <c r="E1422">
+        <v>8390</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:8">
+      <c r="A1423">
+        <v>119747</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>4238</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>4239</v>
+      </c>
+      <c r="D1423" s="1" t="s">
+        <v>4240</v>
+      </c>
+      <c r="E1423">
+        <v>8365</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:8">
+      <c r="A1424">
+        <v>119748</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>4241</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>4242</v>
+      </c>
+      <c r="D1424" s="1" t="s">
+        <v>4243</v>
+      </c>
+      <c r="E1424">
+        <v>8971</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:8">
+      <c r="A1425">
+        <v>119749</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>4244</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>4245</v>
+      </c>
+      <c r="D1425" s="1" t="s">
+        <v>4246</v>
+      </c>
+      <c r="E1425">
+        <v>8729</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:8">
+      <c r="A1426">
+        <v>119750</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>4247</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>4248</v>
+      </c>
+      <c r="D1426" s="1" t="s">
+        <v>4249</v>
+      </c>
+      <c r="E1426">
+        <v>9162</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:8">
+      <c r="A1427">
+        <v>119751</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>4250</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>4251</v>
+      </c>
+      <c r="D1427" s="1" t="s">
+        <v>4252</v>
+      </c>
+      <c r="E1427">
+        <v>8484</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:8">
+      <c r="A1428">
+        <v>119752</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>4253</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>4254</v>
+      </c>
+      <c r="D1428" s="1" t="s">
+        <v>3773</v>
+      </c>
+      <c r="E1428">
+        <v>8696</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:8">
+      <c r="A1429">
+        <v>119753</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>4255</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>4256</v>
+      </c>
+      <c r="D1429" s="1" t="s">
+        <v>4257</v>
+      </c>
+      <c r="E1429">
+        <v>8324</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:8">
+      <c r="A1430">
+        <v>119754</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>4258</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>4259</v>
+      </c>
+      <c r="D1430" s="1" t="s">
+        <v>4260</v>
+      </c>
+      <c r="E1430">
+        <v>8517</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:8">
+      <c r="A1431">
+        <v>119755</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>4261</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>4262</v>
+      </c>
+      <c r="D1431" s="1" t="s">
+        <v>4263</v>
+      </c>
+      <c r="E1431">
+        <v>8231</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:8">
+      <c r="A1432">
+        <v>119756</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>4264</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>4265</v>
+      </c>
+      <c r="D1432" s="1" t="s">
+        <v>4266</v>
+      </c>
+      <c r="E1432">
+        <v>8013</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:8">
+      <c r="A1433">
+        <v>119757</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>4267</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>4268</v>
+      </c>
+      <c r="D1433" s="1" t="s">
+        <v>4269</v>
+      </c>
+      <c r="E1433">
+        <v>8408</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:8">
+      <c r="A1434">
+        <v>119758</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>4270</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>4271</v>
+      </c>
+      <c r="D1434" s="1" t="s">
+        <v>4272</v>
+      </c>
+      <c r="E1434">
+        <v>8261</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:8">
+      <c r="A1435">
+        <v>119759</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>4274</v>
+      </c>
+      <c r="D1435" s="1" t="s">
+        <v>4275</v>
+      </c>
+      <c r="E1435">
+        <v>8249</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:8">
+      <c r="A1436">
+        <v>119760</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>4276</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>4277</v>
+      </c>
+      <c r="D1436" s="1" t="s">
+        <v>4278</v>
+      </c>
+      <c r="E1436">
+        <v>8039</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:8">
+      <c r="A1437">
+        <v>119761</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>4279</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>4280</v>
+      </c>
+      <c r="D1437" s="1" t="s">
+        <v>4281</v>
+      </c>
+      <c r="E1437">
+        <v>8062</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:8">
+      <c r="A1438">
+        <v>119762</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>4282</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>4283</v>
+      </c>
+      <c r="D1438" s="1" t="s">
+        <v>4284</v>
+      </c>
+      <c r="E1438">
+        <v>8317</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:8">
+      <c r="A1439">
+        <v>119763</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>4285</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>4286</v>
+      </c>
+      <c r="D1439" s="1" t="s">
+        <v>4287</v>
+      </c>
+      <c r="E1439">
+        <v>8674</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:8">
+      <c r="A1440">
+        <v>119764</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>4288</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>4289</v>
+      </c>
+      <c r="D1440" s="1" t="s">
+        <v>4290</v>
+      </c>
+      <c r="E1440">
+        <v>8205</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:8">
+      <c r="A1441">
+        <v>119765</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>4291</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>4292</v>
+      </c>
+      <c r="D1441" s="1" t="s">
+        <v>4293</v>
+      </c>
+      <c r="E1441">
+        <v>8056</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:8">
+      <c r="A1442">
+        <v>119766</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>4294</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>4295</v>
+      </c>
+      <c r="D1442" s="1" t="s">
+        <v>4296</v>
+      </c>
+      <c r="E1442">
+        <v>7963</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:8">
+      <c r="A1443">
+        <v>119767</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>4297</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>4298</v>
+      </c>
+      <c r="D1443" s="1" t="s">
+        <v>4299</v>
+      </c>
+      <c r="E1443">
+        <v>8335</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:8">
+      <c r="A1444">
+        <v>119768</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>4300</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>4301</v>
+      </c>
+      <c r="D1444" s="1" t="s">
+        <v>4302</v>
+      </c>
+      <c r="E1444">
+        <v>8491</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:8">
+      <c r="A1445">
+        <v>119769</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>4303</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>4304</v>
+      </c>
+      <c r="D1445" s="1" t="s">
+        <v>4305</v>
+      </c>
+      <c r="E1445">
+        <v>8270</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:8">
+      <c r="A1446">
+        <v>119770</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>4306</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>4307</v>
+      </c>
+      <c r="D1446" s="1" t="s">
+        <v>4308</v>
+      </c>
+      <c r="E1446">
+        <v>8063</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:8">
+      <c r="A1447">
+        <v>119771</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>4309</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>4310</v>
+      </c>
+      <c r="D1447" s="1" t="s">
+        <v>4311</v>
+      </c>
+      <c r="E1447">
+        <v>8132</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:8">
+      <c r="A1448">
+        <v>119772</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>4312</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>4313</v>
+      </c>
+      <c r="D1448" s="1" t="s">
+        <v>4314</v>
+      </c>
+      <c r="E1448">
+        <v>8580</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:8">
+      <c r="A1449">
+        <v>119773</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>4315</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>4316</v>
+      </c>
+      <c r="D1449" s="1" t="s">
+        <v>4317</v>
+      </c>
+      <c r="E1449">
+        <v>8967</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:8">
+      <c r="A1450">
+        <v>119774</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>4318</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>4319</v>
+      </c>
+      <c r="D1450" s="1" t="s">
+        <v>4320</v>
+      </c>
+      <c r="E1450">
+        <v>8617</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:8">
+      <c r="A1451">
+        <v>119775</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>4321</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>4322</v>
+      </c>
+      <c r="D1451" s="1" t="s">
+        <v>4323</v>
+      </c>
+      <c r="E1451">
+        <v>8371</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:8">
+      <c r="A1452">
+        <v>119776</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>4324</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>4325</v>
+      </c>
+      <c r="D1452" s="1" t="s">
+        <v>4326</v>
+      </c>
+      <c r="E1452">
+        <v>8471</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:8">
+      <c r="A1453">
+        <v>119777</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>4327</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>4328</v>
+      </c>
+      <c r="D1453" s="1" t="s">
+        <v>4329</v>
+      </c>
+      <c r="E1453">
+        <v>8114</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:8">
+      <c r="A1454">
+        <v>119778</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>4330</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>4331</v>
+      </c>
+      <c r="D1454" s="1" t="s">
+        <v>4332</v>
+      </c>
+      <c r="E1454">
+        <v>8220</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:8">
+      <c r="A1455">
+        <v>119779</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>4333</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>4334</v>
+      </c>
+      <c r="D1455" s="1" t="s">
+        <v>4335</v>
+      </c>
+      <c r="E1455">
+        <v>8010</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:8">
+      <c r="A1456">
+        <v>119780</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>4336</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>4337</v>
+      </c>
+      <c r="D1456" s="1" t="s">
+        <v>4338</v>
+      </c>
+      <c r="E1456">
+        <v>7948</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:8">
+      <c r="A1457">
+        <v>119781</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>4339</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>4340</v>
+      </c>
+      <c r="D1457" s="1" t="s">
+        <v>4341</v>
+      </c>
+      <c r="E1457">
+        <v>8174</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:8">
+      <c r="A1458">
+        <v>119782</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>4342</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>4343</v>
+      </c>
+      <c r="D1458" s="1" t="s">
+        <v>4344</v>
+      </c>
+      <c r="E1458">
+        <v>8896</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:8">
+      <c r="A1459">
+        <v>119783</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>4345</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>4346</v>
+      </c>
+      <c r="D1459" s="1" t="s">
+        <v>4347</v>
+      </c>
+      <c r="E1459">
+        <v>8729</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:8">
+      <c r="A1460">
+        <v>119784</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>4348</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>4349</v>
+      </c>
+      <c r="D1460" s="1" t="s">
+        <v>4350</v>
+      </c>
+      <c r="E1460">
+        <v>8272</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:8">
+      <c r="A1461">
+        <v>119785</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>4351</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>4352</v>
+      </c>
+      <c r="D1461" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E1461">
+        <v>5631</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:8">
+      <c r="A1462">
+        <v>119786</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>4353</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>4354</v>
+      </c>
+      <c r="D1462" s="1" t="s">
+        <v>4355</v>
+      </c>
+      <c r="E1462">
+        <v>7805</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:8">
+      <c r="A1463">
+        <v>119787</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>4356</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>4357</v>
+      </c>
+      <c r="D1463" s="1" t="s">
+        <v>4358</v>
+      </c>
+      <c r="E1463">
+        <v>7968</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:8">
+      <c r="A1464">
+        <v>119788</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>4359</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>4360</v>
+      </c>
+      <c r="D1464" s="1" t="s">
+        <v>4361</v>
+      </c>
+      <c r="E1464">
+        <v>8314</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:8">
+      <c r="A1465">
+        <v>119789</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>4362</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>4363</v>
+      </c>
+      <c r="D1465" s="1" t="s">
+        <v>4364</v>
+      </c>
+      <c r="E1465">
+        <v>8053</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:8">
+      <c r="A1466">
+        <v>119790</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>4365</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>4366</v>
+      </c>
+      <c r="D1466" s="1" t="s">
+        <v>4367</v>
+      </c>
+      <c r="E1466">
+        <v>7787</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:8">
+      <c r="A1467">
+        <v>119791</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>4368</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>4369</v>
+      </c>
+      <c r="D1467" s="1" t="s">
+        <v>4370</v>
+      </c>
+      <c r="E1467">
+        <v>7963</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:8">
+      <c r="A1468">
+        <v>119792</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>4371</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>4372</v>
+      </c>
+      <c r="D1468" s="1" t="s">
+        <v>4373</v>
+      </c>
+      <c r="E1468">
+        <v>8001</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:8">
+      <c r="A1469">
+        <v>119793</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>4374</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>4375</v>
+      </c>
+      <c r="D1469" s="1" t="s">
+        <v>4376</v>
+      </c>
+      <c r="E1469">
+        <v>8466</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:8">
+      <c r="A1470">
+        <v>119794</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>4377</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>4378</v>
+      </c>
+      <c r="D1470" s="1" t="s">
+        <v>4379</v>
+      </c>
+      <c r="E1470">
+        <v>8513</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:8">
+      <c r="A1471">
+        <v>119795</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>4380</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>4381</v>
+      </c>
+      <c r="D1471" s="1" t="s">
+        <v>4382</v>
+      </c>
+      <c r="E1471">
+        <v>8150</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:8">
+      <c r="A1472">
+        <v>119796</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>4383</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>4384</v>
+      </c>
+      <c r="D1472" s="1" t="s">
+        <v>4385</v>
+      </c>
+      <c r="E1472">
+        <v>7974</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:8">
+      <c r="A1473">
+        <v>119797</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>4386</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>4387</v>
+      </c>
+      <c r="D1473" s="1" t="s">
+        <v>4388</v>
+      </c>
+      <c r="E1473">
+        <v>7931</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:8">
+      <c r="A1474">
+        <v>119798</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>4389</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>4390</v>
+      </c>
+      <c r="D1474" s="1" t="s">
+        <v>4391</v>
+      </c>
+      <c r="E1474">
+        <v>8138</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:8">
+      <c r="A1475">
+        <v>119799</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>4392</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>4393</v>
+      </c>
+      <c r="D1475" s="1" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1475">
+        <v>8709</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:8">
+      <c r="A1476">
+        <v>119800</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>4395</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>4396</v>
+      </c>
+      <c r="D1476" s="1" t="s">
+        <v>4397</v>
+      </c>
+      <c r="E1476">
+        <v>8321</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:8">
+      <c r="A1477">
+        <v>119801</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>4398</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>4399</v>
+      </c>
+      <c r="D1477" s="1" t="s">
+        <v>4400</v>
+      </c>
+      <c r="E1477">
+        <v>8277</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:8">
+      <c r="A1478">
+        <v>119802</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>4401</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>4402</v>
+      </c>
+      <c r="D1478" s="1" t="s">
+        <v>4403</v>
+      </c>
+      <c r="E1478">
+        <v>8276</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:8">
+      <c r="A1479">
+        <v>119803</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>4404</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>4405</v>
+      </c>
+      <c r="D1479" s="1" t="s">
+        <v>4406</v>
+      </c>
+      <c r="E1479">
+        <v>8167</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:8">
+      <c r="A1480">
+        <v>119804</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>4407</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>4408</v>
+      </c>
+      <c r="D1480" s="1" t="s">
+        <v>4409</v>
+      </c>
+      <c r="E1480">
+        <v>8467</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:8">
+      <c r="A1481">
+        <v>119805</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>4410</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>4411</v>
+      </c>
+      <c r="D1481" s="1" t="s">
+        <v>4412</v>
+      </c>
+      <c r="E1481">
+        <v>8387</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:8">
+      <c r="A1482">
+        <v>119806</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>4413</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>4414</v>
+      </c>
+      <c r="D1482" s="1" t="s">
+        <v>4415</v>
+      </c>
+      <c r="E1482">
+        <v>7885</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:8">
+      <c r="A1483">
+        <v>119807</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>4416</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>4417</v>
+      </c>
+      <c r="D1483" s="1" t="s">
+        <v>4418</v>
+      </c>
+      <c r="E1483">
+        <v>8192</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:8">
+      <c r="A1484">
+        <v>119808</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>4419</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>4420</v>
+      </c>
+      <c r="D1484" s="1" t="s">
+        <v>4421</v>
+      </c>
+      <c r="E1484">
+        <v>7543</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:8">
+      <c r="A1485">
+        <v>119809</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>4422</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>4423</v>
+      </c>
+      <c r="D1485" s="1" t="s">
+        <v>4424</v>
+      </c>
+      <c r="E1485">
+        <v>8214</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:8">
+      <c r="A1486">
+        <v>119810</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>4425</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>4426</v>
+      </c>
+      <c r="D1486" s="1" t="s">
+        <v>4427</v>
+      </c>
+      <c r="E1486">
+        <v>8445</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:8">
+      <c r="A1487">
+        <v>119811</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>4428</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>4429</v>
+      </c>
+      <c r="D1487" s="1" t="s">
+        <v>4430</v>
+      </c>
+      <c r="E1487">
+        <v>8469</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:8">
+      <c r="A1488">
+        <v>119812</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>4431</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>4432</v>
+      </c>
+      <c r="D1488" s="1" t="s">
+        <v>4433</v>
+      </c>
+      <c r="E1488">
+        <v>8174</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:8">
+      <c r="A1489">
+        <v>119813</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>4434</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>4435</v>
+      </c>
+      <c r="D1489" s="1" t="s">
+        <v>4436</v>
+      </c>
+      <c r="E1489">
+        <v>8332</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:8">
+      <c r="A1490">
+        <v>119814</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>4437</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>4438</v>
+      </c>
+      <c r="D1490" s="1" t="s">
+        <v>4439</v>
+      </c>
+      <c r="E1490">
+        <v>8319</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:8">
+      <c r="A1491">
+        <v>119815</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>4440</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>4441</v>
+      </c>
+      <c r="D1491" s="1" t="s">
+        <v>4442</v>
+      </c>
+      <c r="E1491">
+        <v>8448</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:8">
+      <c r="A1492">
+        <v>119816</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>4443</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>4444</v>
+      </c>
+      <c r="D1492" s="1" t="s">
+        <v>4445</v>
+      </c>
+      <c r="E1492">
+        <v>8382</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:8">
+      <c r="A1493">
+        <v>119817</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>4446</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>4447</v>
+      </c>
+      <c r="D1493" s="1" t="s">
+        <v>4448</v>
+      </c>
+      <c r="E1493">
+        <v>8074</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:8">
+      <c r="A1494">
+        <v>119818</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>4449</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>4450</v>
+      </c>
+      <c r="D1494" s="1" t="s">
+        <v>4451</v>
+      </c>
+      <c r="E1494">
+        <v>8346</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:8">
+      <c r="A1495">
+        <v>119819</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>4452</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>4453</v>
+      </c>
+      <c r="D1495" s="1" t="s">
+        <v>4454</v>
+      </c>
+      <c r="E1495">
+        <v>8458</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:8">
+      <c r="A1496">
+        <v>119820</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>4455</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>4456</v>
+      </c>
+      <c r="D1496" s="1" t="s">
+        <v>4457</v>
+      </c>
+      <c r="E1496">
+        <v>8277</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:8">
+      <c r="A1497">
+        <v>119821</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>4458</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>4459</v>
+      </c>
+      <c r="D1497" s="1" t="s">
+        <v>4460</v>
+      </c>
+      <c r="E1497">
+        <v>6924</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:8">
+      <c r="A1498">
+        <v>119822</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>4461</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>4462</v>
+      </c>
+      <c r="D1498" s="1" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1498">
+        <v>7757</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:8">
+      <c r="A1499">
+        <v>119823</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>4464</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>4465</v>
+      </c>
+      <c r="D1499" s="1" t="s">
+        <v>4466</v>
+      </c>
+      <c r="E1499">
+        <v>7766</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:8">
+      <c r="A1500">
+        <v>119824</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>4467</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>4468</v>
+      </c>
+      <c r="D1500" s="1" t="s">
+        <v>4469</v>
+      </c>
+      <c r="E1500">
+        <v>8440</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:8">
+      <c r="A1501">
+        <v>119825</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>4470</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>4471</v>
+      </c>
+      <c r="D1501" s="1" t="s">
+        <v>4472</v>
+      </c>
+      <c r="E1501">
+        <v>8408</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:8">
+      <c r="A1502">
+        <v>119826</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>4473</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>4474</v>
+      </c>
+      <c r="D1502" s="1" t="s">
+        <v>4475</v>
+      </c>
+      <c r="E1502">
+        <v>9095</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:8">
+      <c r="A1503">
+        <v>119827</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>4476</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>4477</v>
+      </c>
+      <c r="D1503" s="1" t="s">
+        <v>4478</v>
+      </c>
+      <c r="E1503">
+        <v>8754</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:8">
+      <c r="A1504">
+        <v>119828</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>4479</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>4480</v>
+      </c>
+      <c r="D1504" s="1" t="s">
+        <v>4481</v>
+      </c>
+      <c r="E1504">
+        <v>8762</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:8">
+      <c r="A1505">
+        <v>119829</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>4482</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>4483</v>
+      </c>
+      <c r="D1505" s="1" t="s">
+        <v>4484</v>
+      </c>
+      <c r="E1505">
+        <v>8629</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:8">
+      <c r="A1506">
+        <v>119830</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>4485</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>4486</v>
+      </c>
+      <c r="D1506" s="1" t="s">
+        <v>4487</v>
+      </c>
+      <c r="E1506">
+        <v>8615</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:8">
+      <c r="A1507">
+        <v>119831</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4488</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>4489</v>
+      </c>
+      <c r="D1507" s="1" t="s">
+        <v>4490</v>
+      </c>
+      <c r="E1507">
+        <v>8366</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:8">
+      <c r="A1508">
+        <v>119832</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>4491</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>4492</v>
+      </c>
+      <c r="D1508" s="1" t="s">
+        <v>4493</v>
+      </c>
+      <c r="E1508">
+        <v>7950</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:8">
+      <c r="A1509">
+        <v>119833</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>4494</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>4495</v>
+      </c>
+      <c r="D1509" s="1" t="s">
+        <v>4496</v>
+      </c>
+      <c r="E1509">
+        <v>8218</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:8">
+      <c r="A1510">
+        <v>119834</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>4497</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>4498</v>
+      </c>
+      <c r="D1510" s="1" t="s">
+        <v>4499</v>
+      </c>
+      <c r="E1510">
+        <v>8166</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:8">
+      <c r="A1511">
+        <v>119835</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>4500</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>4501</v>
+      </c>
+      <c r="D1511" s="1" t="s">
+        <v>4502</v>
+      </c>
+      <c r="E1511">
+        <v>8469</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:8">
+      <c r="A1512">
+        <v>119836</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>4503</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>4504</v>
+      </c>
+      <c r="D1512" s="1" t="s">
+        <v>4505</v>
+      </c>
+      <c r="E1512">
+        <v>8522</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:8">
+      <c r="A1513">
+        <v>119837</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>4506</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>4507</v>
+      </c>
+      <c r="D1513" s="1" t="s">
+        <v>4508</v>
+      </c>
+      <c r="E1513">
+        <v>8511</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:8">
+      <c r="A1514">
+        <v>119838</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>4509</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>4510</v>
+      </c>
+      <c r="D1514" s="1" t="s">
+        <v>4511</v>
+      </c>
+      <c r="E1514">
+        <v>8472</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:8">
+      <c r="A1515">
+        <v>119839</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>4512</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>4513</v>
+      </c>
+      <c r="D1515" s="1" t="s">
+        <v>4514</v>
+      </c>
+      <c r="E1515">
+        <v>8399</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:8">
+      <c r="A1516">
+        <v>119840</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>4515</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>4516</v>
+      </c>
+      <c r="D1516" s="1" t="s">
+        <v>4517</v>
+      </c>
+      <c r="E1516">
+        <v>8745</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:8">
+      <c r="A1517">
+        <v>119841</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>4518</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>4519</v>
+      </c>
+      <c r="D1517" s="1" t="s">
+        <v>4520</v>
+      </c>
+      <c r="E1517">
+        <v>8965</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:8">
+      <c r="A1518">
+        <v>119842</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>4521</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>4522</v>
+      </c>
+      <c r="D1518" s="1" t="s">
+        <v>4523</v>
+      </c>
+      <c r="E1518">
+        <v>8367</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:8">
+      <c r="A1519">
+        <v>119843</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>4524</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>4525</v>
+      </c>
+      <c r="D1519" s="1" t="s">
+        <v>4526</v>
+      </c>
+      <c r="E1519">
+        <v>8728</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:8">
+      <c r="A1520">
+        <v>119844</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>4527</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>4528</v>
+      </c>
+      <c r="D1520" s="1" t="s">
+        <v>4526</v>
+      </c>
+      <c r="E1520">
+        <v>8331</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:8">
+      <c r="A1521">
+        <v>119845</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>4529</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>4530</v>
+      </c>
+      <c r="D1521" s="1" t="s">
+        <v>4531</v>
+      </c>
+      <c r="E1521">
+        <v>8736</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:8">
+      <c r="A1522">
+        <v>119846</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>4532</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>4533</v>
+      </c>
+      <c r="D1522" s="1" t="s">
+        <v>4534</v>
+      </c>
+      <c r="E1522">
+        <v>8775</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:8">
+      <c r="A1523">
+        <v>119847</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>4535</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>4536</v>
+      </c>
+      <c r="D1523" s="1" t="s">
+        <v>4537</v>
+      </c>
+      <c r="E1523">
+        <v>8460</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:8">
+      <c r="A1524">
+        <v>119848</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>4538</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>4539</v>
+      </c>
+      <c r="D1524" s="1" t="s">
+        <v>4540</v>
+      </c>
+      <c r="E1524">
+        <v>8330</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:8">
+      <c r="A1525">
+        <v>119849</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>4541</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>4542</v>
+      </c>
+      <c r="D1525" s="1" t="s">
+        <v>4543</v>
+      </c>
+      <c r="E1525">
+        <v>8487</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:8">
+      <c r="A1526">
+        <v>119850</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>4544</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>4545</v>
+      </c>
+      <c r="D1526" s="1" t="s">
+        <v>4546</v>
+      </c>
+      <c r="E1526">
+        <v>8458</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:8">
+      <c r="A1527">
+        <v>119851</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>4547</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>4548</v>
+      </c>
+      <c r="D1527" s="1" t="s">
+        <v>4549</v>
+      </c>
+      <c r="E1527">
+        <v>9266</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:8">
+      <c r="A1528">
+        <v>119852</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>4550</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>4551</v>
+      </c>
+      <c r="D1528" s="1" t="s">
+        <v>4552</v>
+      </c>
+      <c r="E1528">
+        <v>8937</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:8">
+      <c r="A1529">
+        <v>119853</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>4553</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>4554</v>
+      </c>
+      <c r="D1529" s="1" t="s">
+        <v>4555</v>
+      </c>
+      <c r="E1529">
+        <v>8693</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:8">
+      <c r="A1530">
+        <v>119854</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>4556</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>4557</v>
+      </c>
+      <c r="D1530" s="1" t="s">
+        <v>4558</v>
+      </c>
+      <c r="E1530">
+        <v>8959</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:8">
+      <c r="A1531">
+        <v>119855</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>4559</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>4560</v>
+      </c>
+      <c r="D1531" s="1" t="s">
+        <v>4561</v>
+      </c>
+      <c r="E1531">
+        <v>8672</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:8">
+      <c r="A1532">
+        <v>119856</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>4562</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>4563</v>
+      </c>
+      <c r="D1532" s="1" t="s">
+        <v>4564</v>
+      </c>
+      <c r="E1532">
+        <v>9478</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:8">
+      <c r="A1533">
+        <v>119857</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>4565</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>4566</v>
+      </c>
+      <c r="D1533" s="1" t="s">
+        <v>4567</v>
+      </c>
+      <c r="E1533">
+        <v>8885</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:8">
+      <c r="A1534">
+        <v>119858</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>4568</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>4569</v>
+      </c>
+      <c r="D1534" s="1" t="s">
+        <v>4570</v>
+      </c>
+      <c r="E1534">
+        <v>8977</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:8">
+      <c r="A1535">
+        <v>119859</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>4571</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>4572</v>
+      </c>
+      <c r="D1535" s="1" t="s">
+        <v>4573</v>
+      </c>
+      <c r="E1535">
+        <v>9168</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:8">
+      <c r="A1536">
+        <v>119860</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>4574</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>4575</v>
+      </c>
+      <c r="D1536" s="1" t="s">
+        <v>4576</v>
+      </c>
+      <c r="E1536">
+        <v>9011</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:8">
+      <c r="A1537">
+        <v>119861</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>4577</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>4578</v>
+      </c>
+      <c r="D1537" s="1" t="s">
+        <v>4579</v>
+      </c>
+      <c r="E1537">
+        <v>9347</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:8">
+      <c r="A1538">
+        <v>119862</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>4580</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>4581</v>
+      </c>
+      <c r="D1538" s="1" t="s">
+        <v>4582</v>
+      </c>
+      <c r="E1538">
+        <v>9519</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:8">
+      <c r="A1539">
+        <v>119863</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>4583</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>4584</v>
+      </c>
+      <c r="D1539" s="1" t="s">
+        <v>4585</v>
+      </c>
+      <c r="E1539">
+        <v>8942</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:8">
+      <c r="A1540">
+        <v>119864</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>4586</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>4587</v>
+      </c>
+      <c r="D1540" s="1" t="s">
+        <v>4588</v>
+      </c>
+      <c r="E1540">
+        <v>9023</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:8">
+      <c r="A1541">
+        <v>119865</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>4589</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>4590</v>
+      </c>
+      <c r="D1541" s="1" t="s">
+        <v>4591</v>
+      </c>
+      <c r="E1541">
+        <v>8882</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:8">
+      <c r="A1542">
+        <v>119866</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>4592</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>4593</v>
+      </c>
+      <c r="D1542" s="1" t="s">
+        <v>4594</v>
+      </c>
+      <c r="E1542">
+        <v>9100</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:8">
+      <c r="A1543">
+        <v>119867</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>4595</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>4596</v>
+      </c>
+      <c r="D1543" s="1" t="s">
+        <v>4597</v>
+      </c>
+      <c r="E1543">
+        <v>9038</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:8">
+      <c r="A1544">
+        <v>119868</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>4598</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>4599</v>
+      </c>
+      <c r="D1544" s="1" t="s">
+        <v>4600</v>
+      </c>
+      <c r="E1544">
+        <v>8543</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:8">
+      <c r="A1545">
+        <v>119869</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>4601</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>4602</v>
+      </c>
+      <c r="D1545" s="1" t="s">
+        <v>4603</v>
+      </c>
+      <c r="E1545">
+        <v>8318</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:8">
+      <c r="A1546">
+        <v>119870</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>4604</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>4605</v>
+      </c>
+      <c r="D1546" s="1" t="s">
+        <v>4606</v>
+      </c>
+      <c r="E1546">
+        <v>8354</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:8">
+      <c r="A1547">
+        <v>119871</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>4607</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>4608</v>
+      </c>
+      <c r="D1547" s="1" t="s">
+        <v>4609</v>
+      </c>
+      <c r="E1547">
+        <v>8291</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:8">
+      <c r="A1548">
+        <v>119872</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>4610</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>4611</v>
+      </c>
+      <c r="D1548" s="1" t="s">
+        <v>4612</v>
+      </c>
+      <c r="E1548">
+        <v>9273</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:8">
+      <c r="A1549">
+        <v>119873</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>4613</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>4614</v>
+      </c>
+      <c r="D1549" s="1" t="s">
+        <v>4615</v>
+      </c>
+      <c r="E1549">
+        <v>9091</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:8">
+      <c r="A1550">
+        <v>119874</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>4616</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>4617</v>
+      </c>
+      <c r="D1550" s="1" t="s">
+        <v>4618</v>
+      </c>
+      <c r="E1550">
+        <v>9323</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:8">
+      <c r="A1551">
+        <v>119875</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>4619</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>4620</v>
+      </c>
+      <c r="D1551" s="1" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1551">
+        <v>9424</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:8">
+      <c r="A1552">
+        <v>119876</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>4622</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>4623</v>
+      </c>
+      <c r="D1552" s="1" t="s">
+        <v>4624</v>
+      </c>
+      <c r="E1552">
+        <v>9469</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:8">
+      <c r="A1553">
+        <v>119877</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>4625</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>4626</v>
+      </c>
+      <c r="D1553" s="1" t="s">
+        <v>4627</v>
+      </c>
+      <c r="E1553">
+        <v>9657</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:8">
+      <c r="A1554">
+        <v>119878</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>4628</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>4629</v>
+      </c>
+      <c r="D1554" s="1" t="s">
+        <v>4630</v>
+      </c>
+      <c r="E1554">
+        <v>9118</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:8">
+      <c r="A1555">
+        <v>119879</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>4631</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>4632</v>
+      </c>
+      <c r="D1555" s="1" t="s">
+        <v>4633</v>
+      </c>
+      <c r="E1555">
+        <v>9227</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:8">
+      <c r="A1556">
+        <v>119880</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>4634</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>4635</v>
+      </c>
+      <c r="D1556" s="1" t="s">
+        <v>4636</v>
+      </c>
+      <c r="E1556">
+        <v>8792</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:8">
+      <c r="A1557">
+        <v>119881</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>4637</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>4638</v>
+      </c>
+      <c r="D1557" s="1" t="s">
+        <v>4639</v>
+      </c>
+      <c r="E1557">
+        <v>9434</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:8">
+      <c r="A1558">
+        <v>119882</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>4640</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>4641</v>
+      </c>
+      <c r="D1558" s="1" t="s">
+        <v>4642</v>
+      </c>
+      <c r="E1558">
+        <v>9250</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:8">
+      <c r="A1559">
+        <v>119883</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>4643</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>4644</v>
+      </c>
+      <c r="D1559" s="1" t="s">
+        <v>4645</v>
+      </c>
+      <c r="E1559">
+        <v>9346</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:8">
+      <c r="A1560">
+        <v>119884</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>4646</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>4647</v>
+      </c>
+      <c r="D1560" s="1" t="s">
+        <v>4648</v>
+      </c>
+      <c r="E1560">
+        <v>9223</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:8">
+      <c r="A1561">
+        <v>119885</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>4649</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>4650</v>
+      </c>
+      <c r="D1561" s="1" t="s">
+        <v>4651</v>
+      </c>
+      <c r="E1561">
+        <v>9077</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:8">
+      <c r="A1562">
+        <v>119886</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>4652</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>4653</v>
+      </c>
+      <c r="D1562" s="1" t="s">
+        <v>4654</v>
+      </c>
+      <c r="E1562">
+        <v>9246</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:8">
+      <c r="A1563">
+        <v>119887</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>4655</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>4656</v>
+      </c>
+      <c r="D1563" s="1" t="s">
+        <v>4657</v>
+      </c>
+      <c r="E1563">
+        <v>9767</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:8">
+      <c r="A1564">
+        <v>119888</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>4658</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>4659</v>
+      </c>
+      <c r="D1564" s="1" t="s">
+        <v>4660</v>
+      </c>
+      <c r="E1564">
+        <v>9467</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:8">
+      <c r="A1565">
+        <v>119889</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>4661</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>4662</v>
+      </c>
+      <c r="D1565" s="1" t="s">
+        <v>4663</v>
+      </c>
+      <c r="E1565">
+        <v>9718</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:8">
+      <c r="A1566">
+        <v>119890</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>4664</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>4665</v>
+      </c>
+      <c r="D1566" s="1" t="s">
+        <v>4666</v>
+      </c>
+      <c r="E1566">
+        <v>9733</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:8">
+      <c r="A1567">
+        <v>119891</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>4667</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>4668</v>
+      </c>
+      <c r="D1567" s="1" t="s">
+        <v>4669</v>
+      </c>
+      <c r="E1567">
+        <v>9592</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:8">
+      <c r="A1568">
+        <v>119892</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>4670</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>4671</v>
+      </c>
+      <c r="D1568" s="1" t="s">
+        <v>4672</v>
+      </c>
+      <c r="E1568">
+        <v>10085</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:8">
+      <c r="A1569">
+        <v>119893</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>4673</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>4674</v>
+      </c>
+      <c r="D1569" s="1" t="s">
+        <v>4675</v>
+      </c>
+      <c r="E1569">
+        <v>9568</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:8">
+      <c r="A1570">
+        <v>119894</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>4676</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>4677</v>
+      </c>
+      <c r="D1570" s="1" t="s">
+        <v>4678</v>
+      </c>
+      <c r="E1570">
+        <v>9413</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:8">
+      <c r="A1571">
+        <v>119895</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>4679</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>4680</v>
+      </c>
+      <c r="D1571" s="1" t="s">
+        <v>4681</v>
+      </c>
+      <c r="E1571">
+        <v>9283</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:8">
+      <c r="A1572">
+        <v>119896</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>4682</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>4683</v>
+      </c>
+      <c r="D1572" s="1" t="s">
+        <v>4684</v>
+      </c>
+      <c r="E1572">
+        <v>9310</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:8">
+      <c r="A1573">
+        <v>119897</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>4685</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>4686</v>
+      </c>
+      <c r="D1573" s="1" t="s">
+        <v>4687</v>
+      </c>
+      <c r="E1573">
+        <v>9699</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:8">
+      <c r="A1574">
+        <v>119898</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>4688</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>4689</v>
+      </c>
+      <c r="D1574" s="1" t="s">
+        <v>4690</v>
+      </c>
+      <c r="E1574">
+        <v>9702</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:8">
+      <c r="A1575">
+        <v>119899</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>4691</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>4692</v>
+      </c>
+      <c r="D1575" s="1" t="s">
+        <v>4693</v>
+      </c>
+      <c r="E1575">
+        <v>9412</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:8">
+      <c r="A1576">
+        <v>119900</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>4694</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>4695</v>
+      </c>
+      <c r="D1576" s="1" t="s">
+        <v>4696</v>
+      </c>
+      <c r="E1576">
+        <v>9406</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:8">
+      <c r="A1577">
+        <v>119901</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>4697</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>4698</v>
+      </c>
+      <c r="D1577" s="1" t="s">
+        <v>4699</v>
+      </c>
+      <c r="E1577">
+        <v>9343</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:8">
+      <c r="A1578">
+        <v>119902</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>4700</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>4701</v>
+      </c>
+      <c r="D1578" s="1" t="s">
+        <v>4702</v>
+      </c>
+      <c r="E1578">
+        <v>9563</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:8">
+      <c r="A1579">
+        <v>119903</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>4703</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>4704</v>
+      </c>
+      <c r="D1579" s="1" t="s">
+        <v>4705</v>
+      </c>
+      <c r="E1579">
+        <v>9893</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:8">
+      <c r="A1580">
+        <v>119904</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>4706</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>4707</v>
+      </c>
+      <c r="D1580" s="1" t="s">
+        <v>4708</v>
+      </c>
+      <c r="E1580">
+        <v>9077</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:8">
+      <c r="A1581">
+        <v>119905</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>4709</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>4710</v>
+      </c>
+      <c r="D1581" s="1" t="s">
+        <v>4711</v>
+      </c>
+      <c r="E1581">
+        <v>9093</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:8">
+      <c r="A1582">
+        <v>119906</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>4712</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>4713</v>
+      </c>
+      <c r="D1582" s="1" t="s">
+        <v>4714</v>
+      </c>
+      <c r="E1582">
+        <v>9056</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:8">
+      <c r="A1583">
+        <v>119907</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>4715</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>4716</v>
+      </c>
+      <c r="D1583" s="1" t="s">
+        <v>4717</v>
+      </c>
+      <c r="E1583">
+        <v>9327</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:8">
+      <c r="A1584">
+        <v>119908</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>4718</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>4719</v>
+      </c>
+      <c r="D1584" s="1" t="s">
+        <v>4720</v>
+      </c>
+      <c r="E1584">
+        <v>9635</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:8">
+      <c r="A1585">
+        <v>119909</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>4721</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>4722</v>
+      </c>
+      <c r="D1585" s="1" t="s">
+        <v>4723</v>
+      </c>
+      <c r="E1585">
+        <v>9121</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:8">
+      <c r="A1586">
+        <v>119910</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>4724</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>4725</v>
+      </c>
+      <c r="D1586" s="1" t="s">
+        <v>4726</v>
+      </c>
+      <c r="E1586">
+        <v>9302</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:8">
+      <c r="A1587">
+        <v>119911</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>4727</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>4728</v>
+      </c>
+      <c r="D1587" s="1" t="s">
+        <v>4729</v>
+      </c>
+      <c r="E1587">
+        <v>9323</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:8">
+      <c r="A1588">
+        <v>119912</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>4730</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>4731</v>
+      </c>
+      <c r="D1588" s="1" t="s">
+        <v>4732</v>
+      </c>
+      <c r="E1588">
+        <v>9635</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:8">
+      <c r="A1589">
+        <v>119913</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>4733</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>4734</v>
+      </c>
+      <c r="D1589" s="1" t="s">
+        <v>4735</v>
+      </c>
+      <c r="E1589">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:8">
+      <c r="A1590">
+        <v>119914</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>4736</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>4737</v>
+      </c>
+      <c r="D1590" s="1" t="s">
+        <v>4738</v>
+      </c>
+      <c r="E1590">
+        <v>9282</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:8">
+      <c r="A1591">
+        <v>119915</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>4739</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>4740</v>
+      </c>
+      <c r="D1591" s="1" t="s">
+        <v>4741</v>
+      </c>
+      <c r="E1591">
+        <v>9369</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:8">
+      <c r="A1592">
+        <v>119916</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>4742</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>4743</v>
+      </c>
+      <c r="D1592" s="1" t="s">
+        <v>4744</v>
+      </c>
+      <c r="E1592">
+        <v>9276</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:8">
+      <c r="A1593">
+        <v>119917</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>4745</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>4746</v>
+      </c>
+      <c r="D1593" s="1" t="s">
+        <v>4747</v>
+      </c>
+      <c r="E1593">
+        <v>9828</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:8">
+      <c r="A1594">
+        <v>119918</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>4748</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>4749</v>
+      </c>
+      <c r="D1594" s="1" t="s">
+        <v>4750</v>
+      </c>
+      <c r="E1594">
+        <v>10078</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:8">
+      <c r="A1595">
+        <v>119919</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>4751</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>4752</v>
+      </c>
+      <c r="D1595" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1595">
+        <v>6323</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:8">
+      <c r="A1596">
+        <v>119920</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>4753</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>4754</v>
+      </c>
+      <c r="D1596" s="1" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1596">
+        <v>9242</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:8">
+      <c r="A1597">
+        <v>119921</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>4756</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>4757</v>
+      </c>
+      <c r="D1597" s="1" t="s">
+        <v>4758</v>
+      </c>
+      <c r="E1597">
+        <v>9087</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:8">
+      <c r="A1598">
+        <v>119922</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>4759</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>4760</v>
+      </c>
+      <c r="D1598" s="1" t="s">
+        <v>4761</v>
+      </c>
+      <c r="E1598">
+        <v>9513</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:8">
+      <c r="A1599">
+        <v>119923</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>4762</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>4763</v>
+      </c>
+      <c r="D1599" s="1" t="s">
+        <v>4764</v>
+      </c>
+      <c r="E1599">
+        <v>9787</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:8">
+      <c r="A1600">
+        <v>119924</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>4765</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>4766</v>
+      </c>
+      <c r="D1600" s="1" t="s">
+        <v>4767</v>
+      </c>
+      <c r="E1600">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:8">
+      <c r="A1601">
+        <v>119925</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>4768</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>4769</v>
+      </c>
+      <c r="D1601" s="1" t="s">
+        <v>4770</v>
+      </c>
+      <c r="E1601">
+        <v>9381</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:8">
+      <c r="A1602">
+        <v>119926</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>4771</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>4772</v>
+      </c>
+      <c r="D1602" s="1" t="s">
+        <v>4773</v>
+      </c>
+      <c r="E1602">
+        <v>9076</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:8">
+      <c r="A1603">
+        <v>119927</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>4774</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>4775</v>
+      </c>
+      <c r="D1603" s="1" t="s">
+        <v>4776</v>
+      </c>
+      <c r="E1603">
+        <v>9439</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:8">
+      <c r="A1604">
+        <v>119928</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>4777</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>4778</v>
+      </c>
+      <c r="D1604" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="E1604">
+        <v>8192</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:8">
+      <c r="A1605">
+        <v>119929</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>4779</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>4780</v>
+      </c>
+      <c r="D1605" s="1" t="s">
+        <v>4781</v>
+      </c>
+      <c r="E1605">
+        <v>8912</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:8">
+      <c r="A1606">
+        <v>119930</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>4782</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>4783</v>
+      </c>
+      <c r="D1606" s="1" t="s">
+        <v>4776</v>
+      </c>
+      <c r="E1606">
+        <v>9077</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:8">
+      <c r="A1607">
+        <v>119931</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>4784</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>4785</v>
+      </c>
+      <c r="D1607" s="1" t="s">
+        <v>4786</v>
+      </c>
+      <c r="E1607">
+        <v>9527</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:8">
+      <c r="A1608">
+        <v>119932</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>4787</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>4788</v>
+      </c>
+      <c r="D1608" s="1" t="s">
+        <v>4789</v>
+      </c>
+      <c r="E1608">
+        <v>9522</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:8">
+      <c r="A1609">
+        <v>119933</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>4790</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>4791</v>
+      </c>
+      <c r="D1609" s="1" t="s">
+        <v>4792</v>
+      </c>
+      <c r="E1609">
+        <v>10396</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:8">
+      <c r="A1610">
+        <v>119934</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>4793</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>4794</v>
+      </c>
+      <c r="D1610" s="1" t="s">
+        <v>4795</v>
+      </c>
+      <c r="E1610">
+        <v>9944</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:8">
+      <c r="A1611">
+        <v>119935</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>4796</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>4797</v>
+      </c>
+      <c r="D1611" s="1" t="s">
+        <v>4798</v>
+      </c>
+      <c r="E1611">
+        <v>9627</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:8">
+      <c r="A1612">
+        <v>119936</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>4799</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>4800</v>
+      </c>
+      <c r="D1612" s="1" t="s">
+        <v>4801</v>
+      </c>
+      <c r="E1612">
+        <v>9618</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:8">
+      <c r="A1613">
+        <v>119937</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>4802</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>4803</v>
+      </c>
+      <c r="D1613" s="1" t="s">
+        <v>4804</v>
+      </c>
+      <c r="E1613">
+        <v>9363</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:8">
+      <c r="A1614">
+        <v>119938</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>4805</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>4806</v>
+      </c>
+      <c r="D1614" s="1" t="s">
+        <v>4807</v>
+      </c>
+      <c r="E1614">
+        <v>9935</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:8">
+      <c r="A1615">
+        <v>119939</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>4808</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>4809</v>
+      </c>
+      <c r="D1615" s="1" t="s">
+        <v>4810</v>
+      </c>
+      <c r="E1615">
+        <v>9597</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:8">
+      <c r="A1616">
+        <v>119940</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>4811</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>4812</v>
+      </c>
+      <c r="D1616" s="1" t="s">
+        <v>4813</v>
+      </c>
+      <c r="E1616">
+        <v>9420</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:8">
+      <c r="A1617">
+        <v>119941</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>4814</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>4815</v>
+      </c>
+      <c r="D1617" s="1" t="s">
+        <v>4816</v>
+      </c>
+      <c r="E1617">
+        <v>9122</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:8">
+      <c r="A1618">
+        <v>119942</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>4817</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>4818</v>
+      </c>
+      <c r="D1618" s="1" t="s">
+        <v>4819</v>
+      </c>
+      <c r="E1618">
+        <v>9231</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:8">
+      <c r="A1619">
+        <v>119943</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>4820</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>4821</v>
+      </c>
+      <c r="D1619" s="1" t="s">
+        <v>4822</v>
+      </c>
+      <c r="E1619">
+        <v>9349</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:8">
+      <c r="A1620">
+        <v>119944</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>4823</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>4824</v>
+      </c>
+      <c r="D1620" s="1" t="s">
+        <v>4825</v>
+      </c>
+      <c r="E1620">
+        <v>9680</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:8">
+      <c r="A1621">
+        <v>119945</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>4826</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>4827</v>
+      </c>
+      <c r="D1621" s="1" t="s">
+        <v>4828</v>
+      </c>
+      <c r="E1621">
+        <v>9156</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:8">
+      <c r="A1622">
+        <v>119946</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>4829</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>4830</v>
+      </c>
+      <c r="D1622" s="1" t="s">
+        <v>4831</v>
+      </c>
+      <c r="E1622">
+        <v>9131</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:8">
+      <c r="A1623">
+        <v>119947</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>4832</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>4833</v>
+      </c>
+      <c r="D1623" s="1" t="s">
+        <v>4834</v>
+      </c>
+      <c r="E1623">
+        <v>9053</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:8">
+      <c r="A1624">
+        <v>119948</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>4835</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>4836</v>
+      </c>
+      <c r="D1624" s="1" t="s">
+        <v>4837</v>
+      </c>
+      <c r="E1624">
+        <v>9390</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:8">
+      <c r="A1625">
+        <v>119949</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>4838</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>4839</v>
+      </c>
+      <c r="D1625" s="1" t="s">
+        <v>4840</v>
+      </c>
+      <c r="E1625">
+        <v>9670</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:8">
+      <c r="A1626">
+        <v>119950</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>4841</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>4842</v>
+      </c>
+      <c r="D1626" s="1" t="s">
+        <v>4843</v>
+      </c>
+      <c r="E1626">
+        <v>9281</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:8">
+      <c r="A1627">
+        <v>119951</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>4844</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>4845</v>
+      </c>
+      <c r="D1627" s="1" t="s">
+        <v>4846</v>
+      </c>
+      <c r="E1627">
+        <v>9218</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:8">
+      <c r="A1628">
+        <v>119952</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>4847</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>4848</v>
+      </c>
+      <c r="D1628" s="1" t="s">
+        <v>4849</v>
+      </c>
+      <c r="E1628">
+        <v>9295</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:8">
+      <c r="A1629">
+        <v>119953</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>4850</v>
+      </c>
+      <c r="C1629" t="s">
+        <v>4851</v>
+      </c>
+      <c r="D1629" s="1" t="s">
+        <v>4852</v>
+      </c>
+      <c r="E1629">
+        <v>9548</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:8">
+      <c r="A1630">
+        <v>119954</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>4853</v>
+      </c>
+      <c r="C1630" t="s">
+        <v>4854</v>
+      </c>
+      <c r="D1630" s="1" t="s">
+        <v>4855</v>
+      </c>
+      <c r="E1630">
+        <v>9739</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:8">
+      <c r="A1631">
+        <v>119955</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>4856</v>
+      </c>
+      <c r="C1631" t="s">
+        <v>4857</v>
+      </c>
+      <c r="D1631" s="1" t="s">
+        <v>4858</v>
+      </c>
+      <c r="E1631">
+        <v>9271</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:8">
+      <c r="A1632">
+        <v>119956</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>4859</v>
+      </c>
+      <c r="C1632" t="s">
+        <v>4860</v>
+      </c>
+      <c r="D1632" s="1" t="s">
+        <v>4861</v>
+      </c>
+      <c r="E1632">
+        <v>9294</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:8">
+      <c r="A1633">
+        <v>119957</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>4862</v>
+      </c>
+      <c r="C1633" t="s">
+        <v>4863</v>
+      </c>
+      <c r="D1633" s="1" t="s">
+        <v>4864</v>
+      </c>
+      <c r="E1633">
+        <v>9429</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:8">
+      <c r="A1634">
+        <v>119958</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>4865</v>
+      </c>
+      <c r="C1634" t="s">
+        <v>4866</v>
+      </c>
+      <c r="D1634" s="1" t="s">
+        <v>4867</v>
+      </c>
+      <c r="E1634">
+        <v>9614</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:8">
+      <c r="A1635">
+        <v>119959</v>
+      </c>
+      <c r="B1635" t="s">
+        <v>4868</v>
+      </c>
+      <c r="C1635" t="s">
+        <v>4869</v>
+      </c>
+      <c r="D1635" s="1" t="s">
+        <v>4870</v>
+      </c>
+      <c r="E1635">
+        <v>10074</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:8">
+      <c r="A1636">
+        <v>119960</v>
+      </c>
+      <c r="B1636" t="s">
+        <v>4871</v>
+      </c>
+      <c r="C1636" t="s">
+        <v>4872</v>
+      </c>
+      <c r="D1636" s="1" t="s">
+        <v>4873</v>
+      </c>
+      <c r="E1636">
+        <v>9445</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:8">
+      <c r="A1637">
+        <v>119961</v>
+      </c>
+      <c r="B1637" t="s">
+        <v>4874</v>
+      </c>
+      <c r="C1637" t="s">
+        <v>4875</v>
+      </c>
+      <c r="D1637" s="1" t="s">
+        <v>4876</v>
+      </c>
+      <c r="E1637">
+        <v>9604</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:8">
+      <c r="A1638">
+        <v>119962</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>4877</v>
+      </c>
+      <c r="C1638" t="s">
+        <v>4878</v>
+      </c>
+      <c r="D1638" s="1" t="s">
+        <v>4879</v>
+      </c>
+      <c r="E1638">
+        <v>9491</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:8">
+      <c r="A1639">
+        <v>119963</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>4880</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>4881</v>
+      </c>
+      <c r="D1639" s="1" t="s">
+        <v>4882</v>
+      </c>
+      <c r="E1639">
+        <v>10047</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:8">
+      <c r="A1640">
+        <v>119964</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>4883</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>4884</v>
+      </c>
+      <c r="D1640" s="1" t="s">
+        <v>4885</v>
+      </c>
+      <c r="E1640">
+        <v>10340</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:8">
+      <c r="A1641">
+        <v>119965</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>4886</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>4887</v>
+      </c>
+      <c r="D1641" s="1" t="s">
+        <v>4888</v>
+      </c>
+      <c r="E1641">
+        <v>9485</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:8">
+      <c r="A1642">
+        <v>119966</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>4889</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>4890</v>
+      </c>
+      <c r="D1642" s="1" t="s">
+        <v>4891</v>
+      </c>
+      <c r="E1642">
+        <v>9644</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:8">
+      <c r="A1643">
+        <v>119967</v>
+      </c>
+      <c r="B1643" t="s">
+        <v>4892</v>
+      </c>
+      <c r="C1643" t="s">
+        <v>4893</v>
+      </c>
+      <c r="D1643" s="1" t="s">
+        <v>4894</v>
+      </c>
+      <c r="E1643">
+        <v>9736</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:8">
+      <c r="A1644">
+        <v>119968</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>4895</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>4896</v>
+      </c>
+      <c r="D1644" s="1" t="s">
+        <v>4897</v>
+      </c>
+      <c r="E1644">
+        <v>10153</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:8">
+      <c r="A1645">
+        <v>119969</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>4898</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>4899</v>
+      </c>
+      <c r="D1645" s="1" t="s">
+        <v>4900</v>
+      </c>
+      <c r="E1645">
+        <v>10239</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:8">
+      <c r="A1646">
+        <v>119970</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>4901</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>4902</v>
+      </c>
+      <c r="D1646" s="1" t="s">
+        <v>4903</v>
+      </c>
+      <c r="E1646">
+        <v>9642</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:8">
+      <c r="A1647">
+        <v>119971</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>4904</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>4905</v>
+      </c>
+      <c r="D1647" s="1" t="s">
+        <v>4906</v>
+      </c>
+      <c r="E1647">
+        <v>9663</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:8">
+      <c r="A1648">
+        <v>119972</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>4907</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>4908</v>
+      </c>
+      <c r="D1648" s="1" t="s">
+        <v>4909</v>
+      </c>
+      <c r="E1648">
+        <v>9428</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:8">
+      <c r="A1649">
+        <v>119973</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>4910</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>4911</v>
+      </c>
+      <c r="D1649" s="1" t="s">
+        <v>4912</v>
+      </c>
+      <c r="E1649">
+        <v>10119</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:8">
+      <c r="A1650">
+        <v>119974</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>4913</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>4914</v>
+      </c>
+      <c r="D1650" s="1" t="s">
+        <v>4915</v>
+      </c>
+      <c r="E1650">
+        <v>10156</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:8">
+      <c r="A1651">
+        <v>119975</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>4916</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>4917</v>
+      </c>
+      <c r="D1651" s="1" t="s">
+        <v>4918</v>
+      </c>
+      <c r="E1651">
+        <v>9603</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:8">
+      <c r="A1652">
+        <v>119976</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>4919</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>4920</v>
+      </c>
+      <c r="D1652" s="1" t="s">
+        <v>4921</v>
+      </c>
+      <c r="E1652">
+        <v>9457</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:8">
+      <c r="A1653">
+        <v>119977</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>4922</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>4923</v>
+      </c>
+      <c r="D1653" s="1" t="s">
+        <v>4924</v>
+      </c>
+      <c r="E1653">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:8">
+      <c r="A1654">
+        <v>119978</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>4925</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>4926</v>
+      </c>
+      <c r="D1654" s="1" t="s">
+        <v>4924</v>
+      </c>
+      <c r="E1654">
+        <v>10011</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:8">
+      <c r="A1655">
+        <v>119979</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>4927</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>4928</v>
+      </c>
+      <c r="D1655" s="1" t="s">
+        <v>4929</v>
+      </c>
+      <c r="E1655">
+        <v>10036</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:8">
+      <c r="A1656">
+        <v>119980</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>4930</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>4931</v>
+      </c>
+      <c r="D1656" s="1" t="s">
+        <v>4932</v>
+      </c>
+      <c r="E1656">
+        <v>9956</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:8">
+      <c r="A1657">
+        <v>119981</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>4933</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>4934</v>
+      </c>
+      <c r="D1657" s="1" t="s">
+        <v>4935</v>
+      </c>
+      <c r="E1657">
+        <v>9575</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:8">
+      <c r="A1658">
+        <v>119982</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>4936</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>4937</v>
+      </c>
+      <c r="D1658" s="1" t="s">
+        <v>4938</v>
+      </c>
+      <c r="E1658">
+        <v>9288</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:8">
+      <c r="A1659">
+        <v>119983</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>4939</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>4940</v>
+      </c>
+      <c r="D1659" s="1" t="s">
+        <v>4941</v>
+      </c>
+      <c r="E1659">
+        <v>9869</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:8">
+      <c r="A1660">
+        <v>119984</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>4942</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>4943</v>
+      </c>
+      <c r="D1660" s="1" t="s">
+        <v>4944</v>
+      </c>
+      <c r="E1660">
+        <v>9764</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:8">
+      <c r="A1661">
+        <v>119985</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>4945</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>4946</v>
+      </c>
+      <c r="D1661" s="1" t="s">
+        <v>4947</v>
+      </c>
+      <c r="E1661">
+        <v>9705</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:8">
+      <c r="A1662">
+        <v>119986</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>4948</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>4949</v>
+      </c>
+      <c r="D1662" s="1" t="s">
+        <v>4950</v>
+      </c>
+      <c r="E1662">
+        <v>6102</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:8">
+      <c r="A1663">
+        <v>119987</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>4951</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>4952</v>
+      </c>
+      <c r="D1663" s="1" t="s">
+        <v>4953</v>
+      </c>
+      <c r="E1663">
+        <v>8863</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:8">
+      <c r="A1664">
+        <v>119988</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>4954</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>4955</v>
+      </c>
+      <c r="D1664" s="1" t="s">
+        <v>4956</v>
+      </c>
+      <c r="E1664">
+        <v>8931</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:8">
+      <c r="A1665">
+        <v>119989</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>4957</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>4958</v>
+      </c>
+      <c r="D1665" s="1" t="s">
+        <v>4959</v>
+      </c>
+      <c r="E1665">
+        <v>9711</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:8">
+      <c r="A1666">
+        <v>119990</v>
+      </c>
+      <c r="B1666" t="s">
+        <v>4960</v>
+      </c>
+      <c r="C1666" t="s">
+        <v>4961</v>
+      </c>
+      <c r="D1666" s="1" t="s">
+        <v>4962</v>
+      </c>
+      <c r="E1666">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:8">
+      <c r="A1667">
+        <v>119991</v>
+      </c>
+      <c r="B1667" t="s">
+        <v>4963</v>
+      </c>
+      <c r="C1667" t="s">
+        <v>4964</v>
+      </c>
+      <c r="D1667" s="1" t="s">
+        <v>4965</v>
+      </c>
+      <c r="E1667">
+        <v>9536</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:8">
+      <c r="A1668">
+        <v>119992</v>
+      </c>
+      <c r="B1668" t="s">
+        <v>4966</v>
+      </c>
+      <c r="C1668" t="s">
+        <v>4967</v>
+      </c>
+      <c r="D1668" s="1" t="s">
+        <v>4968</v>
+      </c>
+      <c r="E1668">
+        <v>9651</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:8">
+      <c r="A1669">
+        <v>119993</v>
+      </c>
+      <c r="B1669" t="s">
+        <v>4969</v>
+      </c>
+      <c r="C1669" t="s">
+        <v>4970</v>
+      </c>
+      <c r="D1669" s="1" t="s">
+        <v>4971</v>
+      </c>
+      <c r="E1669">
+        <v>9415</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:8">
+      <c r="A1670">
+        <v>119994</v>
+      </c>
+      <c r="B1670" t="s">
+        <v>4972</v>
+      </c>
+      <c r="C1670" t="s">
+        <v>4973</v>
+      </c>
+      <c r="D1670" s="1" t="s">
+        <v>4974</v>
+      </c>
+      <c r="E1670">
+        <v>9768</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:8">
+      <c r="A1671">
+        <v>119995</v>
+      </c>
+      <c r="B1671" t="s">
+        <v>4975</v>
+      </c>
+      <c r="C1671" t="s">
+        <v>4976</v>
+      </c>
+      <c r="D1671" s="1" t="s">
+        <v>4977</v>
+      </c>
+      <c r="E1671">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:8">
+      <c r="A1672">
+        <v>119996</v>
+      </c>
+      <c r="B1672" t="s">
+        <v>4978</v>
+      </c>
+      <c r="C1672" t="s">
+        <v>4979</v>
+      </c>
+      <c r="D1672" s="1" t="s">
+        <v>4980</v>
+      </c>
+      <c r="E1672">
+        <v>9603</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:8">
+      <c r="A1673">
+        <v>119997</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>4981</v>
+      </c>
+      <c r="C1673" t="s">
+        <v>4982</v>
+      </c>
+      <c r="D1673" s="1" t="s">
+        <v>4983</v>
+      </c>
+      <c r="E1673">
+        <v>9495</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:8">
+      <c r="A1674">
+        <v>119998</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>4984</v>
+      </c>
+      <c r="C1674" t="s">
+        <v>4985</v>
+      </c>
+      <c r="D1674" s="1" t="s">
+        <v>4986</v>
+      </c>
+      <c r="E1674">
+        <v>9420</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:8">
+      <c r="A1675">
+        <v>119999</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>4987</v>
+      </c>
+      <c r="C1675" t="s">
+        <v>4988</v>
+      </c>
+      <c r="D1675" s="1" t="s">
+        <v>4989</v>
+      </c>
+      <c r="E1675">
+        <v>9838</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:8">
+      <c r="A1676">
+        <v>120000</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>4990</v>
+      </c>
+      <c r="C1676" t="s">
+        <v>4991</v>
+      </c>
+      <c r="D1676" s="1" t="s">
+        <v>4992</v>
+      </c>
+      <c r="E1676">
+        <v>10112</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:8">
+      <c r="A1677">
+        <v>120001</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>4993</v>
+      </c>
+      <c r="C1677" t="s">
+        <v>4994</v>
+      </c>
+      <c r="D1677" s="1" t="s">
+        <v>4995</v>
+      </c>
+      <c r="E1677">
+        <v>9339</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:8">
+      <c r="A1678">
+        <v>120002</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>4996</v>
+      </c>
+      <c r="C1678" t="s">
+        <v>4997</v>
+      </c>
+      <c r="D1678" s="1" t="s">
+        <v>4998</v>
+      </c>
+      <c r="E1678">
+        <v>9156</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:8">
+      <c r="A1679">
+        <v>120003</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>4999</v>
+      </c>
+      <c r="C1679" t="s">
+        <v>5000</v>
+      </c>
+      <c r="D1679" s="1" t="s">
+        <v>5001</v>
+      </c>
+      <c r="E1679">
+        <v>9492</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:8">
+      <c r="A1680">
+        <v>120004</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>5002</v>
+      </c>
+      <c r="C1680" t="s">
+        <v>5003</v>
+      </c>
+      <c r="D1680" s="1" t="s">
+        <v>5004</v>
+      </c>
+      <c r="E1680">
+        <v>9549</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:8">
+      <c r="A1681">
+        <v>120005</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>5005</v>
+      </c>
+      <c r="C1681" t="s">
+        <v>5006</v>
+      </c>
+      <c r="D1681" s="1" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E1681">
+        <v>10621</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:8">
+      <c r="A1682">
+        <v>120006</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>5008</v>
+      </c>
+      <c r="C1682" t="s">
+        <v>5009</v>
+      </c>
+      <c r="D1682" s="1" t="s">
+        <v>5010</v>
+      </c>
+      <c r="E1682">
+        <v>9908</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:8">
+      <c r="A1683">
+        <v>120007</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>5011</v>
+      </c>
+      <c r="C1683" t="s">
+        <v>5012</v>
+      </c>
+      <c r="D1683" s="1" t="s">
+        <v>5013</v>
+      </c>
+      <c r="E1683">
+        <v>9452</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:8">
+      <c r="A1684">
+        <v>120008</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>5014</v>
+      </c>
+      <c r="C1684" t="s">
+        <v>5015</v>
+      </c>
+      <c r="D1684" s="1" t="s">
+        <v>5016</v>
+      </c>
+      <c r="E1684">
+        <v>9785</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:8">
+      <c r="A1685">
+        <v>120009</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>5017</v>
+      </c>
+      <c r="C1685" t="s">
+        <v>5018</v>
+      </c>
+      <c r="D1685" s="1" t="s">
+        <v>5019</v>
+      </c>
+      <c r="E1685">
+        <v>9464</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:8">
+      <c r="A1686">
+        <v>120010</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>5020</v>
+      </c>
+      <c r="C1686" t="s">
+        <v>5021</v>
+      </c>
+      <c r="D1686" s="1" t="s">
+        <v>5022</v>
+      </c>
+      <c r="E1686">
+        <v>10032</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:8">
+      <c r="A1687">
+        <v>120011</v>
+      </c>
+      <c r="B1687" t="s">
+        <v>5023</v>
+      </c>
+      <c r="C1687" t="s">
+        <v>5024</v>
+      </c>
+      <c r="D1687" s="1" t="s">
+        <v>5025</v>
+      </c>
+      <c r="E1687">
+        <v>9763</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:8">
+      <c r="A1688">
+        <v>120012</v>
+      </c>
+      <c r="B1688" t="s">
+        <v>5026</v>
+      </c>
+      <c r="C1688" t="s">
+        <v>5027</v>
+      </c>
+      <c r="D1688" s="1" t="s">
+        <v>5028</v>
+      </c>
+      <c r="E1688">
+        <v>9521</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:8">
+      <c r="A1689">
+        <v>120013</v>
+      </c>
+      <c r="B1689" t="s">
+        <v>5029</v>
+      </c>
+      <c r="C1689" t="s">
+        <v>5030</v>
+      </c>
+      <c r="D1689" s="1" t="s">
+        <v>5031</v>
+      </c>
+      <c r="E1689">
+        <v>9573</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:8">
+      <c r="A1690">
+        <v>120014</v>
+      </c>
+      <c r="B1690" t="s">
+        <v>5032</v>
+      </c>
+      <c r="C1690" t="s">
+        <v>5033</v>
+      </c>
+      <c r="D1690" s="1" t="s">
+        <v>5034</v>
+      </c>
+      <c r="E1690">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:8">
+      <c r="A1691">
+        <v>120015</v>
+      </c>
+      <c r="B1691" t="s">
+        <v>5035</v>
+      </c>
+      <c r="C1691" t="s">
+        <v>5036</v>
+      </c>
+      <c r="D1691" s="1" t="s">
+        <v>5037</v>
+      </c>
+      <c r="E1691">
+        <v>9884</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:8">
+      <c r="A1692">
+        <v>120016</v>
+      </c>
+      <c r="B1692" t="s">
+        <v>5038</v>
+      </c>
+      <c r="C1692" t="s">
+        <v>5039</v>
+      </c>
+      <c r="D1692" s="1" t="s">
+        <v>5040</v>
+      </c>
+      <c r="E1692">
+        <v>10086</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:8">
+      <c r="A1693">
+        <v>120017</v>
+      </c>
+      <c r="B1693" t="s">
+        <v>5041</v>
+      </c>
+      <c r="C1693" t="s">
+        <v>5042</v>
+      </c>
+      <c r="D1693" s="1" t="s">
+        <v>5043</v>
+      </c>
+      <c r="E1693">
+        <v>9605</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:8">
+      <c r="A1694">
+        <v>120018</v>
+      </c>
+      <c r="B1694" t="s">
+        <v>5044</v>
+      </c>
+      <c r="C1694" t="s">
+        <v>5045</v>
+      </c>
+      <c r="D1694" s="1" t="s">
+        <v>5046</v>
+      </c>
+      <c r="E1694">
+        <v>9437</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:8">
+      <c r="A1695">
+        <v>120019</v>
+      </c>
+      <c r="B1695" t="s">
+        <v>5047</v>
+      </c>
+      <c r="C1695" t="s">
+        <v>5048</v>
+      </c>
+      <c r="D1695" s="1" t="s">
+        <v>5049</v>
+      </c>
+      <c r="E1695">
+        <v>10073</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:8">
+      <c r="A1696">
+        <v>120020</v>
+      </c>
+      <c r="B1696" t="s">
+        <v>5050</v>
+      </c>
+      <c r="C1696" t="s">
+        <v>5051</v>
+      </c>
+      <c r="D1696" s="1" t="s">
+        <v>5052</v>
+      </c>
+      <c r="E1696">
+        <v>10105</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:8">
+      <c r="A1697">
+        <v>120021</v>
+      </c>
+      <c r="B1697" t="s">
+        <v>5053</v>
+      </c>
+      <c r="C1697" t="s">
+        <v>5054</v>
+      </c>
+      <c r="D1697" s="1" t="s">
+        <v>5055</v>
+      </c>
+      <c r="E1697">
+        <v>10238</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:8">
+      <c r="A1698">
+        <v>120022</v>
+      </c>
+      <c r="B1698" t="s">
+        <v>5056</v>
+      </c>
+      <c r="C1698" t="s">
+        <v>5057</v>
+      </c>
+      <c r="D1698" s="1" t="s">
+        <v>5058</v>
+      </c>
+      <c r="E1698">
+        <v>9839</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:8">
+      <c r="A1699">
+        <v>120023</v>
+      </c>
+      <c r="B1699" t="s">
+        <v>5059</v>
+      </c>
+      <c r="C1699" t="s">
+        <v>5060</v>
+      </c>
+      <c r="D1699" s="1" t="s">
+        <v>5061</v>
+      </c>
+      <c r="E1699">
+        <v>9556</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:8">
+      <c r="A1700">
+        <v>120024</v>
+      </c>
+      <c r="B1700" t="s">
+        <v>5062</v>
+      </c>
+      <c r="C1700" t="s">
+        <v>5063</v>
+      </c>
+      <c r="D1700" s="1" t="s">
+        <v>5064</v>
+      </c>
+      <c r="E1700">
+        <v>10058</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:8">
+      <c r="A1701">
+        <v>120025</v>
+      </c>
+      <c r="B1701" t="s">
+        <v>5065</v>
+      </c>
+      <c r="C1701" t="s">
+        <v>5066</v>
+      </c>
+      <c r="D1701" s="1" t="s">
+        <v>5067</v>
+      </c>
+      <c r="E1701">
+        <v>6147</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:8">
+      <c r="A1702">
+        <v>120026</v>
+      </c>
+      <c r="B1702" t="s">
+        <v>5068</v>
+      </c>
+      <c r="C1702" t="s">
+        <v>5069</v>
+      </c>
+      <c r="D1702" s="1" t="s">
+        <v>5070</v>
+      </c>
+      <c r="E1702">
+        <v>9349</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:8">
+      <c r="A1703">
+        <v>120027</v>
+      </c>
+      <c r="B1703" t="s">
+        <v>5071</v>
+      </c>
+      <c r="C1703" t="s">
+        <v>5072</v>
+      </c>
+      <c r="D1703" s="1" t="s">
+        <v>5073</v>
+      </c>
+      <c r="E1703">
+        <v>9509</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:8">
+      <c r="A1704">
+        <v>120028</v>
+      </c>
+      <c r="B1704" t="s">
+        <v>5074</v>
+      </c>
+      <c r="C1704" t="s">
+        <v>5075</v>
+      </c>
+      <c r="D1704" s="1" t="s">
+        <v>5076</v>
+      </c>
+      <c r="E1704">
+        <v>9212</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:8">
+      <c r="A1705">
+        <v>120029</v>
+      </c>
+      <c r="B1705" t="s">
+        <v>5077</v>
+      </c>
+      <c r="C1705" t="s">
+        <v>5078</v>
+      </c>
+      <c r="D1705" s="1" t="s">
+        <v>5079</v>
+      </c>
+      <c r="E1705">
+        <v>9178</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:8">
+      <c r="A1706">
+        <v>120030</v>
+      </c>
+      <c r="B1706" t="s">
+        <v>5080</v>
+      </c>
+      <c r="C1706" t="s">
+        <v>5081</v>
+      </c>
+      <c r="D1706" s="1" t="s">
+        <v>5082</v>
+      </c>
+      <c r="E1706">
+        <v>9790</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:8">
+      <c r="A1707">
+        <v>120031</v>
+      </c>
+      <c r="B1707" t="s">
+        <v>5083</v>
+      </c>
+      <c r="C1707" t="s">
+        <v>5084</v>
+      </c>
+      <c r="D1707" s="1" t="s">
+        <v>5085</v>
+      </c>
+      <c r="E1707">
+        <v>10169</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:8">
+      <c r="A1708">
+        <v>120032</v>
+      </c>
+      <c r="B1708" t="s">
+        <v>5086</v>
+      </c>
+      <c r="C1708" t="s">
+        <v>5087</v>
+      </c>
+      <c r="D1708" s="1" t="s">
+        <v>5088</v>
+      </c>
+      <c r="E1708">
+        <v>10100</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:8">
+      <c r="A1709">
+        <v>120033</v>
+      </c>
+      <c r="B1709" t="s">
+        <v>5089</v>
+      </c>
+      <c r="C1709" t="s">
+        <v>5090</v>
+      </c>
+      <c r="D1709" s="1" t="s">
+        <v>5091</v>
+      </c>
+      <c r="E1709">
+        <v>9802</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:8">
+      <c r="A1710">
+        <v>120034</v>
+      </c>
+      <c r="B1710" t="s">
+        <v>5092</v>
+      </c>
+      <c r="C1710" t="s">
+        <v>5093</v>
+      </c>
+      <c r="D1710" s="1" t="s">
+        <v>5094</v>
+      </c>
+      <c r="E1710">
+        <v>9989</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:8">
+      <c r="A1711">
+        <v>120035</v>
+      </c>
+      <c r="B1711" t="s">
+        <v>5095</v>
+      </c>
+      <c r="C1711" t="s">
+        <v>5096</v>
+      </c>
+      <c r="D1711" s="1" t="s">
+        <v>5097</v>
+      </c>
+      <c r="E1711">
+        <v>9873</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:8">
+      <c r="A1712">
+        <v>120036</v>
+      </c>
+      <c r="B1712" t="s">
+        <v>5098</v>
+      </c>
+      <c r="C1712" t="s">
+        <v>5099</v>
+      </c>
+      <c r="D1712" s="1" t="s">
+        <v>5100</v>
+      </c>
+      <c r="E1712">
+        <v>10174</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:8">
+      <c r="A1713">
+        <v>120037</v>
+      </c>
+      <c r="B1713" t="s">
+        <v>5101</v>
+      </c>
+      <c r="C1713" t="s">
+        <v>5102</v>
+      </c>
+      <c r="D1713" s="1" t="s">
+        <v>5103</v>
+      </c>
+      <c r="E1713">
+        <v>9742</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:8">
+      <c r="A1714">
+        <v>120038</v>
+      </c>
+      <c r="B1714" t="s">
+        <v>5104</v>
+      </c>
+      <c r="C1714" t="s">
+        <v>5105</v>
+      </c>
+      <c r="D1714" s="1" t="s">
+        <v>5106</v>
+      </c>
+      <c r="E1714">
+        <v>8995</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:8">
+      <c r="A1715">
+        <v>120039</v>
+      </c>
+      <c r="B1715" t="s">
+        <v>5107</v>
+      </c>
+      <c r="C1715" t="s">
+        <v>5108</v>
+      </c>
+      <c r="D1715" s="1" t="s">
+        <v>5109</v>
+      </c>
+      <c r="E1715">
+        <v>8966</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:8">
+      <c r="A1716">
+        <v>120040</v>
+      </c>
+      <c r="B1716" t="s">
+        <v>5110</v>
+      </c>
+      <c r="C1716" t="s">
+        <v>5111</v>
+      </c>
+      <c r="D1716" s="1" t="s">
+        <v>5112</v>
+      </c>
+      <c r="E1716">
+        <v>9208</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:8">
+      <c r="A1717">
+        <v>120041</v>
+      </c>
+      <c r="B1717" t="s">
+        <v>5113</v>
+      </c>
+      <c r="C1717" t="s">
+        <v>5114</v>
+      </c>
+      <c r="D1717" s="1" t="s">
+        <v>5115</v>
+      </c>
+      <c r="E1717">
+        <v>6093</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:8">
+      <c r="A1718">
+        <v>120042</v>
+      </c>
+      <c r="B1718" t="s">
+        <v>5116</v>
+      </c>
+      <c r="C1718" t="s">
+        <v>5117</v>
+      </c>
+      <c r="D1718" s="1" t="s">
+        <v>5118</v>
+      </c>
+      <c r="E1718">
+        <v>9908</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:8">
+      <c r="A1719">
+        <v>120043</v>
+      </c>
+      <c r="B1719" t="s">
+        <v>5119</v>
+      </c>
+      <c r="C1719" t="s">
+        <v>5120</v>
+      </c>
+      <c r="D1719" s="1" t="s">
+        <v>5121</v>
+      </c>
+      <c r="E1719">
+        <v>10009</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:8">
+      <c r="A1720">
+        <v>120044</v>
+      </c>
+      <c r="B1720" t="s">
+        <v>5122</v>
+      </c>
+      <c r="C1720" t="s">
+        <v>5123</v>
+      </c>
+      <c r="D1720" s="1" t="s">
+        <v>5124</v>
+      </c>
+      <c r="E1720">
+        <v>10569</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:8">
+      <c r="A1721">
+        <v>120045</v>
+      </c>
+      <c r="B1721" t="s">
+        <v>5125</v>
+      </c>
+      <c r="C1721" t="s">
+        <v>5126</v>
+      </c>
+      <c r="D1721" s="1" t="s">
+        <v>5127</v>
+      </c>
+      <c r="E1721">
+        <v>10028</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:8">
+      <c r="A1722">
+        <v>120046</v>
+      </c>
+      <c r="B1722" t="s">
+        <v>5128</v>
+      </c>
+      <c r="C1722" t="s">
+        <v>5129</v>
+      </c>
+      <c r="D1722" s="1" t="s">
+        <v>5130</v>
+      </c>
+      <c r="E1722">
+        <v>10126</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:8">
+      <c r="A1723">
+        <v>120047</v>
+      </c>
+      <c r="B1723" t="s">
+        <v>5131</v>
+      </c>
+      <c r="C1723" t="s">
+        <v>5132</v>
+      </c>
+      <c r="D1723" s="1" t="s">
+        <v>5133</v>
+      </c>
+      <c r="E1723">
+        <v>9976</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:8">
+      <c r="A1724">
+        <v>120048</v>
+      </c>
+      <c r="B1724" t="s">
+        <v>5134</v>
+      </c>
+      <c r="C1724" t="s">
+        <v>5135</v>
+      </c>
+      <c r="D1724" s="1" t="s">
+        <v>5136</v>
+      </c>
+      <c r="E1724">
+        <v>9717</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:8">
+      <c r="A1725">
+        <v>120049</v>
+      </c>
+      <c r="B1725" t="s">
+        <v>5137</v>
+      </c>
+      <c r="C1725" t="s">
+        <v>5138</v>
+      </c>
+      <c r="D1725" s="1" t="s">
+        <v>5139</v>
+      </c>
+      <c r="E1725">
+        <v>9871</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:8">
+      <c r="A1726">
+        <v>120050</v>
+      </c>
+      <c r="B1726" t="s">
+        <v>5140</v>
+      </c>
+      <c r="C1726" t="s">
+        <v>5141</v>
+      </c>
+      <c r="D1726" s="1" t="s">
+        <v>5142</v>
+      </c>
+      <c r="E1726">
+        <v>10062</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:8">
+      <c r="A1727">
+        <v>120051</v>
+      </c>
+      <c r="B1727" t="s">
+        <v>5143</v>
+      </c>
+      <c r="C1727" t="s">
+        <v>5144</v>
+      </c>
+      <c r="D1727" s="1" t="s">
+        <v>5145</v>
+      </c>
+      <c r="E1727">
+        <v>9820</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:8">
+      <c r="A1728">
+        <v>120052</v>
+      </c>
+      <c r="B1728" t="s">
+        <v>5146</v>
+      </c>
+      <c r="C1728" t="s">
+        <v>5147</v>
+      </c>
+      <c r="D1728" s="1" t="s">
+        <v>5148</v>
+      </c>
+      <c r="E1728">
+        <v>9826</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:8">
+      <c r="A1729">
+        <v>120053</v>
+      </c>
+      <c r="B1729" t="s">
+        <v>5149</v>
+      </c>
+      <c r="C1729" t="s">
+        <v>5150</v>
+      </c>
+      <c r="D1729" s="1" t="s">
+        <v>5151</v>
+      </c>
+      <c r="E1729">
+        <v>9625</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:8">
+      <c r="A1730">
+        <v>120054</v>
+      </c>
+      <c r="B1730" t="s">
+        <v>5152</v>
+      </c>
+      <c r="C1730" t="s">
+        <v>5153</v>
+      </c>
+      <c r="D1730" s="1" t="s">
+        <v>5154</v>
+      </c>
+      <c r="E1730">
+        <v>9868</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:8">
+      <c r="A1731">
+        <v>120055</v>
+      </c>
+      <c r="B1731" t="s">
+        <v>5155</v>
+      </c>
+      <c r="C1731" t="s">
+        <v>5156</v>
+      </c>
+      <c r="D1731" s="1" t="s">
+        <v>5157</v>
+      </c>
+      <c r="E1731">
+        <v>10583</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:8">
+      <c r="A1732">
+        <v>120056</v>
+      </c>
+      <c r="B1732" t="s">
+        <v>5158</v>
+      </c>
+      <c r="C1732" t="s">
+        <v>5159</v>
+      </c>
+      <c r="D1732" s="1" t="s">
+        <v>5160</v>
+      </c>
+      <c r="E1732">
+        <v>10051</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:8">
+      <c r="A1733">
+        <v>120057</v>
+      </c>
+      <c r="B1733" t="s">
+        <v>5161</v>
+      </c>
+      <c r="C1733" t="s">
+        <v>5162</v>
+      </c>
+      <c r="D1733" s="1" t="s">
+        <v>5163</v>
+      </c>
+      <c r="E1733">
+        <v>10153</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:8">
+      <c r="A1734">
+        <v>120058</v>
+      </c>
+      <c r="B1734" t="s">
+        <v>5164</v>
+      </c>
+      <c r="C1734" t="s">
+        <v>5165</v>
+      </c>
+      <c r="D1734" s="1" t="s">
+        <v>5166</v>
+      </c>
+      <c r="E1734">
+        <v>9882</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:8">
+      <c r="A1735">
+        <v>120059</v>
+      </c>
+      <c r="B1735" t="s">
+        <v>5167</v>
+      </c>
+      <c r="C1735" t="s">
+        <v>5168</v>
+      </c>
+      <c r="D1735" s="1" t="s">
+        <v>5169</v>
+      </c>
+      <c r="E1735">
+        <v>10178</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:8">
+      <c r="A1736">
+        <v>120060</v>
+      </c>
+      <c r="B1736" t="s">
+        <v>5170</v>
+      </c>
+      <c r="C1736" t="s">
+        <v>5171</v>
+      </c>
+      <c r="D1736" s="1" t="s">
+        <v>5172</v>
+      </c>
+      <c r="E1736">
+        <v>6271</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:8">
+      <c r="A1737">
+        <v>120061</v>
+      </c>
+      <c r="B1737" t="s">
+        <v>5173</v>
+      </c>
+      <c r="C1737" t="s">
+        <v>5174</v>
+      </c>
+      <c r="D1737" s="1" t="s">
+        <v>5175</v>
+      </c>
+      <c r="E1737">
+        <v>10016</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:8">
+      <c r="A1738">
+        <v>120062</v>
+      </c>
+      <c r="B1738" t="s">
+        <v>5176</v>
+      </c>
+      <c r="C1738" t="s">
+        <v>5177</v>
+      </c>
+      <c r="D1738" s="1" t="s">
+        <v>5178</v>
+      </c>
+      <c r="E1738">
+        <v>10051</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:8">
+      <c r="A1739">
+        <v>120063</v>
+      </c>
+      <c r="B1739" t="s">
+        <v>5179</v>
+      </c>
+      <c r="C1739" t="s">
+        <v>5180</v>
+      </c>
+      <c r="D1739" s="1" t="s">
+        <v>5181</v>
+      </c>
+      <c r="E1739">
+        <v>9907</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:8">
+      <c r="A1740">
+        <v>120064</v>
+      </c>
+      <c r="B1740" t="s">
+        <v>5182</v>
+      </c>
+      <c r="C1740" t="s">
+        <v>5183</v>
+      </c>
+      <c r="D1740" s="1" t="s">
+        <v>5184</v>
+      </c>
+      <c r="E1740">
+        <v>9873</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:8">
+      <c r="A1741">
+        <v>120065</v>
+      </c>
+      <c r="B1741" t="s">
+        <v>5185</v>
+      </c>
+      <c r="C1741" t="s">
+        <v>5186</v>
+      </c>
+      <c r="D1741" s="1" t="s">
+        <v>5187</v>
+      </c>
+      <c r="E1741">
+        <v>10512</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:8">
+      <c r="A1742">
+        <v>120066</v>
+      </c>
+      <c r="B1742" t="s">
+        <v>5188</v>
+      </c>
+      <c r="C1742" t="s">
+        <v>5189</v>
+      </c>
+      <c r="D1742" s="1" t="s">
+        <v>5190</v>
+      </c>
+      <c r="E1742">
+        <v>10195</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:8">
+      <c r="A1743">
+        <v>120067</v>
+      </c>
+      <c r="B1743" t="s">
+        <v>5191</v>
+      </c>
+      <c r="C1743" t="s">
+        <v>5192</v>
+      </c>
+      <c r="D1743" s="1" t="s">
+        <v>5193</v>
+      </c>
+      <c r="E1743">
+        <v>10004</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:8">
+      <c r="A1744">
+        <v>120068</v>
+      </c>
+      <c r="B1744" t="s">
+        <v>5194</v>
+      </c>
+      <c r="C1744" t="s">
+        <v>5195</v>
+      </c>
+      <c r="D1744" s="1" t="s">
+        <v>5196</v>
+      </c>
+      <c r="E1744">
+        <v>9906</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:8">
+      <c r="A1745">
+        <v>120069</v>
+      </c>
+      <c r="B1745" t="s">
+        <v>5197</v>
+      </c>
+      <c r="C1745" t="s">
+        <v>5198</v>
+      </c>
+      <c r="D1745" s="1" t="s">
+        <v>5199</v>
+      </c>
+      <c r="E1745">
+        <v>10044</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:8">
+      <c r="A1746">
+        <v>120070</v>
+      </c>
+      <c r="B1746" t="s">
+        <v>5200</v>
+      </c>
+      <c r="C1746" t="s">
+        <v>5201</v>
+      </c>
+      <c r="D1746" s="1" t="s">
+        <v>5202</v>
+      </c>
+      <c r="E1746">
+        <v>10693</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:8">
+      <c r="A1747">
+        <v>120071</v>
+      </c>
+      <c r="B1747" t="s">
+        <v>5203</v>
+      </c>
+      <c r="C1747" t="s">
+        <v>5204</v>
+      </c>
+      <c r="D1747" s="1" t="s">
+        <v>5205</v>
+      </c>
+      <c r="E1747">
+        <v>10847</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:8">
+      <c r="A1748">
+        <v>120072</v>
+      </c>
+      <c r="B1748" t="s">
+        <v>5206</v>
+      </c>
+      <c r="C1748" t="s">
+        <v>5207</v>
+      </c>
+      <c r="D1748" s="1" t="s">
+        <v>5208</v>
+      </c>
+      <c r="E1748">
+        <v>10648</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:8">
+      <c r="A1749">
+        <v>120073</v>
+      </c>
+      <c r="B1749" t="s">
+        <v>5209</v>
+      </c>
+      <c r="C1749" t="s">
+        <v>5210</v>
+      </c>
+      <c r="D1749" s="1" t="s">
+        <v>5211</v>
+      </c>
+      <c r="E1749">
+        <v>10463</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:8">
+      <c r="A1750">
+        <v>120074</v>
+      </c>
+      <c r="B1750" t="s">
+        <v>5212</v>
+      </c>
+      <c r="C1750" t="s">
+        <v>5213</v>
+      </c>
+      <c r="D1750" s="1" t="s">
+        <v>5214</v>
+      </c>
+      <c r="E1750">
+        <v>10510</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:8">
+      <c r="A1751">
+        <v>120075</v>
+      </c>
+      <c r="B1751" t="s">
+        <v>5215</v>
+      </c>
+      <c r="C1751" t="s">
+        <v>5216</v>
+      </c>
+      <c r="D1751" s="1" t="s">
+        <v>5217</v>
+      </c>
+      <c r="E1751">
+        <v>11139</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:8">
+      <c r="A1752">
+        <v>120076</v>
+      </c>
+      <c r="B1752" t="s">
+        <v>5218</v>
+      </c>
+      <c r="C1752" t="s">
+        <v>5219</v>
+      </c>
+      <c r="D1752" s="1" t="s">
+        <v>5220</v>
+      </c>
+      <c r="E1752">
+        <v>11215</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:8">
+      <c r="A1753">
+        <v>120077</v>
+      </c>
+      <c r="B1753" t="s">
+        <v>5221</v>
+      </c>
+      <c r="C1753" t="s">
+        <v>5222</v>
+      </c>
+      <c r="D1753" s="1" t="s">
+        <v>5223</v>
+      </c>
+      <c r="E1753">
+        <v>10540</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:8">
+      <c r="A1754">
+        <v>120078</v>
+      </c>
+      <c r="B1754" t="s">
+        <v>5224</v>
+      </c>
+      <c r="C1754" t="s">
+        <v>5225</v>
+      </c>
+      <c r="D1754" s="1" t="s">
+        <v>5226</v>
+      </c>
+      <c r="E1754">
+        <v>10170</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:8">
+      <c r="A1755">
+        <v>120079</v>
+      </c>
+      <c r="B1755" t="s">
+        <v>5227</v>
+      </c>
+      <c r="C1755" t="s">
+        <v>5228</v>
+      </c>
+      <c r="D1755" s="1" t="s">
+        <v>5229</v>
+      </c>
+      <c r="E1755">
+        <v>9418</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:8">
+      <c r="A1756">
+        <v>120080</v>
+      </c>
+      <c r="B1756" t="s">
+        <v>5230</v>
+      </c>
+      <c r="C1756" t="s">
+        <v>5231</v>
+      </c>
+      <c r="D1756" s="1" t="s">
+        <v>5232</v>
+      </c>
+      <c r="E1756">
+        <v>9950</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:8">
+      <c r="A1757">
+        <v>120081</v>
+      </c>
+      <c r="B1757" t="s">
+        <v>5233</v>
+      </c>
+      <c r="C1757" t="s">
+        <v>5234</v>
+      </c>
+      <c r="D1757" s="1" t="s">
+        <v>5235</v>
+      </c>
+      <c r="E1757">
+        <v>10460</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:8">
+      <c r="A1758">
+        <v>120082</v>
+      </c>
+      <c r="B1758" t="s">
+        <v>5236</v>
+      </c>
+      <c r="C1758" t="s">
+        <v>5237</v>
+      </c>
+      <c r="D1758" s="1" t="s">
+        <v>5238</v>
+      </c>
+      <c r="E1758">
+        <v>11083</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:8">
+      <c r="A1759">
+        <v>120083</v>
+      </c>
+      <c r="B1759" t="s">
+        <v>5239</v>
+      </c>
+      <c r="C1759" t="s">
+        <v>5240</v>
+      </c>
+      <c r="D1759" s="1" t="s">
+        <v>5241</v>
+      </c>
+      <c r="E1759">
+        <v>7304</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:8">
+      <c r="A1760">
+        <v>120084</v>
+      </c>
+      <c r="B1760" t="s">
+        <v>5242</v>
+      </c>
+      <c r="C1760" t="s">
+        <v>5243</v>
+      </c>
+      <c r="D1760" s="1" t="s">
+        <v>5244</v>
+      </c>
+      <c r="E1760">
+        <v>10244</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:8">
+      <c r="A1761">
+        <v>120085</v>
+      </c>
+      <c r="B1761" t="s">
+        <v>5245</v>
+      </c>
+      <c r="C1761" t="s">
+        <v>5246</v>
+      </c>
+      <c r="D1761" s="1" t="s">
+        <v>5247</v>
+      </c>
+      <c r="E1761">
+        <v>10517</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:8">
+      <c r="A1762">
+        <v>120086</v>
+      </c>
+      <c r="B1762" t="s">
+        <v>5248</v>
+      </c>
+      <c r="C1762" t="s">
+        <v>5249</v>
+      </c>
+      <c r="D1762" s="1" t="s">
+        <v>5250</v>
+      </c>
+      <c r="E1762">
+        <v>10284</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:8">
+      <c r="A1763">
+        <v>120087</v>
+      </c>
+      <c r="B1763" t="s">
+        <v>5251</v>
+      </c>
+      <c r="C1763" t="s">
+        <v>5252</v>
+      </c>
+      <c r="D1763" s="1" t="s">
+        <v>5253</v>
+      </c>
+      <c r="E1763">
+        <v>10525</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:8">
+      <c r="A1764">
+        <v>120088</v>
+      </c>
+      <c r="B1764" t="s">
+        <v>5254</v>
+      </c>
+      <c r="C1764" t="s">
+        <v>5255</v>
+      </c>
+      <c r="D1764" s="1" t="s">
+        <v>5256</v>
+      </c>
+      <c r="E1764">
+        <v>10636</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:8">
+      <c r="A1765">
+        <v>120089</v>
+      </c>
+      <c r="B1765" t="s">
+        <v>5257</v>
+      </c>
+      <c r="C1765" t="s">
+        <v>5258</v>
+      </c>
+      <c r="D1765" s="1" t="s">
+        <v>5259</v>
+      </c>
+      <c r="E1765">
+        <v>10964</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:8">
+      <c r="A1766">
+        <v>120090</v>
+      </c>
+      <c r="B1766" t="s">
+        <v>5260</v>
+      </c>
+      <c r="C1766" t="s">
+        <v>5261</v>
+      </c>
+      <c r="D1766" s="1" t="s">
+        <v>5262</v>
+      </c>
+      <c r="E1766">
+        <v>7463</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:8">
+      <c r="A1767">
+        <v>120091</v>
+      </c>
+      <c r="B1767" t="s">
+        <v>5263</v>
+      </c>
+      <c r="C1767" t="s">
+        <v>5264</v>
+      </c>
+      <c r="D1767" s="1" t="s">
+        <v>5265</v>
+      </c>
+      <c r="E1767">
+        <v>10814</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:8">
+      <c r="A1768">
+        <v>120092</v>
+      </c>
+      <c r="B1768" t="s">
+        <v>5266</v>
+      </c>
+      <c r="C1768" t="s">
+        <v>5267</v>
+      </c>
+      <c r="D1768" s="1" t="s">
+        <v>5268</v>
+      </c>
+      <c r="E1768">
+        <v>10654</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:8">
+      <c r="A1769">
+        <v>120093</v>
+      </c>
+      <c r="B1769" t="s">
+        <v>5269</v>
+      </c>
+      <c r="C1769" t="s">
+        <v>5270</v>
+      </c>
+      <c r="D1769" s="1" t="s">
+        <v>5271</v>
+      </c>
+      <c r="E1769">
+        <v>10814</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:8">
+      <c r="A1770">
+        <v>120094</v>
+      </c>
+      <c r="B1770" t="s">
+        <v>5272</v>
+      </c>
+      <c r="C1770" t="s">
+        <v>5273</v>
+      </c>
+      <c r="D1770" s="1" t="s">
+        <v>5274</v>
+      </c>
+      <c r="E1770">
+        <v>10619</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:8">
+      <c r="A1771">
+        <v>120095</v>
+      </c>
+      <c r="B1771" t="s">
+        <v>5275</v>
+      </c>
+      <c r="C1771" t="s">
+        <v>5276</v>
+      </c>
+      <c r="D1771" s="1" t="s">
+        <v>5277</v>
+      </c>
+      <c r="E1771">
+        <v>10659</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:8">
+      <c r="A1772">
+        <v>120096</v>
+      </c>
+      <c r="B1772" t="s">
+        <v>5278</v>
+      </c>
+      <c r="C1772" t="s">
+        <v>5279</v>
+      </c>
+      <c r="D1772" s="1" t="s">
+        <v>5280</v>
+      </c>
+      <c r="E1772">
+        <v>6976</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:8">
+      <c r="A1773">
+        <v>120097</v>
+      </c>
+      <c r="B1773" t="s">
+        <v>5281</v>
+      </c>
+      <c r="C1773" t="s">
+        <v>5282</v>
+      </c>
+      <c r="D1773" s="1" t="s">
+        <v>5283</v>
+      </c>
+      <c r="E1773">
+        <v>10459</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:8">
+      <c r="A1774">
+        <v>120098</v>
+      </c>
+      <c r="B1774" t="s">
+        <v>5284</v>
+      </c>
+      <c r="C1774" t="s">
+        <v>5285</v>
+      </c>
+      <c r="D1774" s="1" t="s">
+        <v>5286</v>
+      </c>
+      <c r="E1774">
+        <v>10661</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:8">
+      <c r="A1775">
+        <v>120099</v>
+      </c>
+      <c r="B1775" t="s">
+        <v>5287</v>
+      </c>
+      <c r="C1775" t="s">
+        <v>5288</v>
+      </c>
+      <c r="D1775" s="1" t="s">
+        <v>5289</v>
+      </c>
+      <c r="E1775">
+        <v>10752</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:8">
+      <c r="A1776">
+        <v>120100</v>
+      </c>
+      <c r="B1776" t="s">
+        <v>5290</v>
+      </c>
+      <c r="C1776" t="s">
+        <v>5291</v>
+      </c>
+      <c r="D1776" s="1" t="s">
+        <v>5292</v>
+      </c>
+      <c r="E1776">
+        <v>10855</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:8">
+      <c r="A1777">
+        <v>120101</v>
+      </c>
+      <c r="B1777" t="s">
+        <v>5293</v>
+      </c>
+      <c r="C1777" t="s">
+        <v>5294</v>
+      </c>
+      <c r="D1777" s="1" t="s">
+        <v>5295</v>
+      </c>
+      <c r="E1777">
+        <v>11429</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:8">
+      <c r="A1778">
+        <v>120102</v>
+      </c>
+      <c r="B1778" t="s">
+        <v>5296</v>
+      </c>
+      <c r="C1778" t="s">
+        <v>5297</v>
+      </c>
+      <c r="D1778" s="1" t="s">
+        <v>5298</v>
+      </c>
+      <c r="E1778">
+        <v>11396</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:8">
+      <c r="A1779">
+        <v>120103</v>
+      </c>
+      <c r="B1779" t="s">
+        <v>5299</v>
+      </c>
+      <c r="C1779" t="s">
+        <v>5300</v>
+      </c>
+      <c r="D1779" s="1" t="s">
+        <v>5301</v>
+      </c>
+      <c r="E1779">
+        <v>11471</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:8">
+      <c r="A1780">
+        <v>120104</v>
+      </c>
+      <c r="B1780" t="s">
+        <v>5302</v>
+      </c>
+      <c r="C1780" t="s">
+        <v>5303</v>
+      </c>
+      <c r="D1780" s="1" t="s">
+        <v>5304</v>
+      </c>
+      <c r="E1780">
+        <v>11388</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:8">
+      <c r="A1781">
+        <v>120105</v>
+      </c>
+      <c r="B1781" t="s">
+        <v>5305</v>
+      </c>
+      <c r="C1781" t="s">
+        <v>5306</v>
+      </c>
+      <c r="D1781" s="1" t="s">
+        <v>5307</v>
+      </c>
+      <c r="E1781">
+        <v>11057</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:8">
+      <c r="A1782">
+        <v>120106</v>
+      </c>
+      <c r="B1782" t="s">
+        <v>5308</v>
+      </c>
+      <c r="C1782" t="s">
+        <v>5309</v>
+      </c>
+      <c r="D1782" s="1" t="s">
+        <v>5310</v>
+      </c>
+      <c r="E1782">
+        <v>11590</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:8">
+      <c r="A1783">
+        <v>120107</v>
+      </c>
+      <c r="B1783" t="s">
+        <v>5311</v>
+      </c>
+      <c r="C1783" t="s">
+        <v>5312</v>
+      </c>
+      <c r="D1783" s="1" t="s">
+        <v>5313</v>
+      </c>
+      <c r="E1783">
+        <v>7310</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:8">
+      <c r="A1784">
+        <v>120108</v>
+      </c>
+      <c r="B1784" t="s">
+        <v>5314</v>
+      </c>
+      <c r="C1784" t="s">
+        <v>5315</v>
+      </c>
+      <c r="D1784" s="1" t="s">
+        <v>5316</v>
+      </c>
+      <c r="E1784">
+        <v>11324</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:8">
+      <c r="A1785">
+        <v>120109</v>
+      </c>
+      <c r="B1785" t="s">
+        <v>5317</v>
+      </c>
+      <c r="C1785" t="s">
+        <v>5318</v>
+      </c>
+      <c r="D1785" s="1" t="s">
+        <v>5319</v>
+      </c>
+      <c r="E1785">
+        <v>10991</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:8">
+      <c r="A1786">
+        <v>120110</v>
+      </c>
+      <c r="B1786" t="s">
+        <v>5320</v>
+      </c>
+      <c r="C1786" t="s">
+        <v>5321</v>
+      </c>
+      <c r="D1786" s="1" t="s">
+        <v>5322</v>
+      </c>
+      <c r="E1786">
+        <v>10821</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:8">
+      <c r="A1787">
+        <v>120111</v>
+      </c>
+      <c r="B1787" t="s">
+        <v>5323</v>
+      </c>
+      <c r="C1787" t="s">
+        <v>5324</v>
+      </c>
+      <c r="D1787" s="1" t="s">
+        <v>5325</v>
+      </c>
+      <c r="E1787">
+        <v>10837</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:8">
+      <c r="A1788">
+        <v>120112</v>
+      </c>
+      <c r="B1788" t="s">
+        <v>5326</v>
+      </c>
+      <c r="C1788" t="s">
+        <v>5327</v>
+      </c>
+      <c r="D1788" s="1" t="s">
+        <v>5328</v>
+      </c>
+      <c r="E1788">
+        <v>11109</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:8">
+      <c r="A1789">
+        <v>120113</v>
+      </c>
+      <c r="B1789" t="s">
+        <v>5329</v>
+      </c>
+      <c r="C1789" t="s">
+        <v>5330</v>
+      </c>
+      <c r="D1789" s="1" t="s">
+        <v>5331</v>
+      </c>
+      <c r="E1789">
+        <v>11684</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:8">
+      <c r="A1790">
+        <v>120114</v>
+      </c>
+      <c r="B1790" t="s">
+        <v>5332</v>
+      </c>
+      <c r="C1790" t="s">
+        <v>5333</v>
+      </c>
+      <c r="D1790" s="1" t="s">
+        <v>5334</v>
+      </c>
+      <c r="E1790">
+        <v>11952</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:8">
+      <c r="A1791">
+        <v>120115</v>
+      </c>
+      <c r="B1791" t="s">
+        <v>5335</v>
+      </c>
+      <c r="C1791" t="s">
+        <v>5336</v>
+      </c>
+      <c r="D1791" s="1" t="s">
+        <v>5337</v>
+      </c>
+      <c r="E1791">
+        <v>11774</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:8">
+      <c r="A1792">
+        <v>120116</v>
+      </c>
+      <c r="B1792" t="s">
+        <v>5338</v>
+      </c>
+      <c r="C1792" t="s">
+        <v>5339</v>
+      </c>
+      <c r="D1792" s="1" t="s">
+        <v>5340</v>
+      </c>
+      <c r="E1792">
+        <v>11985</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:8">
+      <c r="A1793">
+        <v>120117</v>
+      </c>
+      <c r="B1793" t="s">
+        <v>5341</v>
+      </c>
+      <c r="C1793" t="s">
+        <v>5342</v>
+      </c>
+      <c r="D1793" s="1" t="s">
+        <v>5343</v>
+      </c>
+      <c r="E1793">
+        <v>11383</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:8">
+      <c r="A1794">
+        <v>120118</v>
+      </c>
+      <c r="B1794" t="s">
+        <v>5344</v>
+      </c>
+      <c r="C1794" t="s">
+        <v>5345</v>
+      </c>
+      <c r="D1794" s="1" t="s">
+        <v>5346</v>
+      </c>
+      <c r="E1794">
+        <v>11865</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:8">
+      <c r="A1795">
+        <v>120119</v>
+      </c>
+      <c r="B1795" t="s">
+        <v>5347</v>
+      </c>
+      <c r="C1795" t="s">
+        <v>5348</v>
+      </c>
+      <c r="D1795" s="1" t="s">
+        <v>5349</v>
+      </c>
+      <c r="E1795">
+        <v>11734</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:8">
+      <c r="A1796">
+        <v>120120</v>
+      </c>
+      <c r="B1796" t="s">
+        <v>5350</v>
+      </c>
+      <c r="C1796" t="s">
+        <v>5351</v>
+      </c>
+      <c r="D1796" s="1" t="s">
+        <v>5352</v>
+      </c>
+      <c r="E1796">
+        <v>11669</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:8">
+      <c r="A1797">
+        <v>120121</v>
+      </c>
+      <c r="B1797" t="s">
+        <v>5353</v>
+      </c>
+      <c r="C1797" t="s">
+        <v>5354</v>
+      </c>
+      <c r="D1797" s="1" t="s">
+        <v>5355</v>
+      </c>
+      <c r="E1797">
+        <v>11434</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:8">
+      <c r="A1798">
+        <v>120122</v>
+      </c>
+      <c r="B1798" t="s">
+        <v>5356</v>
+      </c>
+      <c r="C1798" t="s">
+        <v>5357</v>
+      </c>
+      <c r="D1798" s="1" t="s">
+        <v>5358</v>
+      </c>
+      <c r="E1798">
+        <v>11554</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:8">
+      <c r="A1799">
+        <v>120123</v>
+      </c>
+      <c r="B1799" t="s">
+        <v>5359</v>
+      </c>
+      <c r="C1799" t="s">
+        <v>5360</v>
+      </c>
+      <c r="D1799" s="1" t="s">
+        <v>5361</v>
+      </c>
+      <c r="E1799">
+        <v>11659</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:8">
+      <c r="A1800">
+        <v>120124</v>
+      </c>
+      <c r="B1800" t="s">
+        <v>5362</v>
+      </c>
+      <c r="C1800" t="s">
+        <v>5363</v>
+      </c>
+      <c r="D1800" s="1" t="s">
+        <v>5364</v>
+      </c>
+      <c r="E1800">
+        <v>12644</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:8">
+      <c r="A1801">
+        <v>120125</v>
+      </c>
+      <c r="B1801" t="s">
+        <v>5365</v>
+      </c>
+      <c r="C1801" t="s">
+        <v>5366</v>
+      </c>
+      <c r="D1801" s="1" t="s">
+        <v>5367</v>
+      </c>
+      <c r="E1801">
+        <v>12034</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:8">
+      <c r="A1802">
+        <v>120126</v>
+      </c>
+      <c r="B1802" t="s">
+        <v>5368</v>
+      </c>
+      <c r="C1802" t="s">
+        <v>5369</v>
+      </c>
+      <c r="D1802" s="1" t="s">
+        <v>5370</v>
+      </c>
+      <c r="E1802">
+        <v>11570</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:8">
+      <c r="A1803">
+        <v>120127</v>
+      </c>
+      <c r="B1803" t="s">
+        <v>5371</v>
+      </c>
+      <c r="C1803" t="s">
+        <v>5372</v>
+      </c>
+      <c r="D1803" s="1" t="s">
+        <v>5373</v>
+      </c>
+      <c r="E1803">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:8">
+      <c r="A1804">
+        <v>120128</v>
+      </c>
+      <c r="B1804" t="s">
+        <v>5374</v>
+      </c>
+      <c r="C1804" t="s">
+        <v>5375</v>
+      </c>
+      <c r="D1804" s="1" t="s">
+        <v>5376</v>
+      </c>
+      <c r="E1804">
+        <v>11061</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:8">
+      <c r="A1805">
+        <v>120129</v>
+      </c>
+      <c r="B1805" t="s">
+        <v>5377</v>
+      </c>
+      <c r="C1805" t="s">
+        <v>5378</v>
+      </c>
+      <c r="D1805" s="1" t="s">
+        <v>5379</v>
+      </c>
+      <c r="E1805">
+        <v>11133</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:8">
+      <c r="A1806">
+        <v>120130</v>
+      </c>
+      <c r="B1806" t="s">
+        <v>5380</v>
+      </c>
+      <c r="C1806" t="s">
+        <v>5381</v>
+      </c>
+      <c r="D1806" s="1" t="s">
+        <v>5382</v>
+      </c>
+      <c r="E1806">
+        <v>11972</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:8">
+      <c r="A1807">
+        <v>120131</v>
+      </c>
+      <c r="B1807" t="s">
+        <v>5383</v>
+      </c>
+      <c r="C1807" t="s">
+        <v>5384</v>
+      </c>
+      <c r="D1807" s="1" t="s">
+        <v>5385</v>
+      </c>
+      <c r="E1807">
+        <v>7876</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:8">
+      <c r="A1808">
+        <v>120132</v>
+      </c>
+      <c r="B1808" t="s">
+        <v>5386</v>
+      </c>
+      <c r="C1808" t="s">
+        <v>5387</v>
+      </c>
+      <c r="D1808" s="1" t="s">
+        <v>5388</v>
+      </c>
+      <c r="E1808">
+        <v>11478</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:8">
+      <c r="A1809">
+        <v>120133</v>
+      </c>
+      <c r="B1809" t="s">
+        <v>5389</v>
+      </c>
+      <c r="C1809" t="s">
+        <v>5390</v>
+      </c>
+      <c r="D1809" s="1" t="s">
+        <v>5391</v>
+      </c>
+      <c r="E1809">
+        <v>11086</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:8">
+      <c r="A1810">
+        <v>120134</v>
+      </c>
+      <c r="B1810" t="s">
+        <v>5392</v>
+      </c>
+      <c r="C1810" t="s">
+        <v>5393</v>
+      </c>
+      <c r="D1810" s="1" t="s">
+        <v>5394</v>
+      </c>
+      <c r="E1810">
+        <v>10421</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:8">
+      <c r="A1811">
+        <v>120135</v>
+      </c>
+      <c r="B1811" t="s">
+        <v>5395</v>
+      </c>
+      <c r="C1811" t="s">
+        <v>5396</v>
+      </c>
+      <c r="D1811" s="1" t="s">
+        <v>5397</v>
+      </c>
+      <c r="E1811">
+        <v>9376</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:8">
+      <c r="A1812">
+        <v>120136</v>
+      </c>
+      <c r="B1812" t="s">
+        <v>5398</v>
+      </c>
+      <c r="C1812" t="s">
+        <v>5399</v>
+      </c>
+      <c r="D1812" s="1" t="s">
+        <v>5400</v>
+      </c>
+      <c r="E1812">
+        <v>10249</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:8">
+      <c r="A1813">
+        <v>120137</v>
+      </c>
+      <c r="B1813" t="s">
+        <v>5401</v>
+      </c>
+      <c r="C1813" t="s">
+        <v>5402</v>
+      </c>
+      <c r="D1813" s="1" t="s">
+        <v>5403</v>
+      </c>
+      <c r="E1813">
+        <v>10632</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:8">
+      <c r="A1814">
+        <v>120138</v>
+      </c>
+      <c r="B1814" t="s">
+        <v>5404</v>
+      </c>
+      <c r="C1814" t="s">
+        <v>5405</v>
+      </c>
+      <c r="D1814" s="1" t="s">
+        <v>5406</v>
+      </c>
+      <c r="E1814">
+        <v>11574</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:8">
+      <c r="A1815">
+        <v>120139</v>
+      </c>
+      <c r="B1815" t="s">
+        <v>5407</v>
+      </c>
+      <c r="C1815" t="s">
+        <v>5408</v>
+      </c>
+      <c r="D1815" s="1" t="s">
+        <v>5409</v>
+      </c>
+      <c r="E1815">
+        <v>11630</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:8">
+      <c r="A1816">
+        <v>120140</v>
+      </c>
+      <c r="B1816" t="s">
+        <v>5410</v>
+      </c>
+      <c r="C1816" t="s">
+        <v>5411</v>
+      </c>
+      <c r="D1816" s="1" t="s">
+        <v>5412</v>
+      </c>
+      <c r="E1816">
+        <v>11051</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:8">
+      <c r="A1817">
+        <v>120141</v>
+      </c>
+      <c r="B1817" t="s">
+        <v>5413</v>
+      </c>
+      <c r="C1817" t="s">
+        <v>5414</v>
+      </c>
+      <c r="D1817" s="1" t="s">
+        <v>5415</v>
+      </c>
+      <c r="E1817">
+        <v>10424</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:8">
+      <c r="A1818">
+        <v>120142</v>
+      </c>
+      <c r="B1818" t="s">
+        <v>5416</v>
+      </c>
+      <c r="C1818" t="s">
+        <v>5417</v>
+      </c>
+      <c r="D1818" s="1" t="s">
+        <v>5418</v>
+      </c>
+      <c r="E1818">
+        <v>9597</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:8">
+      <c r="A1819">
+        <v>120143</v>
+      </c>
+      <c r="B1819" t="s">
+        <v>5419</v>
+      </c>
+      <c r="C1819" t="s">
+        <v>5420</v>
+      </c>
+      <c r="D1819" s="1" t="s">
+        <v>5421</v>
+      </c>
+      <c r="E1819">
+        <v>11031</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:8">
+      <c r="A1820">
+        <v>120144</v>
+      </c>
+      <c r="B1820" t="s">
+        <v>5422</v>
+      </c>
+      <c r="C1820" t="s">
+        <v>5423</v>
+      </c>
+      <c r="D1820" s="1" t="s">
+        <v>5424</v>
+      </c>
+      <c r="E1820">
+        <v>10076</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:8">
+      <c r="A1821">
+        <v>120145</v>
+      </c>
+      <c r="B1821" t="s">
+        <v>5425</v>
+      </c>
+      <c r="C1821" t="s">
+        <v>5426</v>
+      </c>
+      <c r="D1821" s="1" t="s">
+        <v>5427</v>
+      </c>
+      <c r="E1821">
+        <v>11118</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:8">
+      <c r="A1822">
+        <v>120146</v>
+      </c>
+      <c r="B1822" t="s">
+        <v>5428</v>
+      </c>
+      <c r="C1822" t="s">
+        <v>5429</v>
+      </c>
+      <c r="D1822" s="1" t="s">
+        <v>5430</v>
+      </c>
+      <c r="E1822">
+        <v>10501</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:8">
+      <c r="A1823">
+        <v>120147</v>
+      </c>
+      <c r="B1823" t="s">
+        <v>5431</v>
+      </c>
+      <c r="C1823" t="s">
+        <v>5432</v>
+      </c>
+      <c r="D1823" s="1" t="s">
+        <v>5433</v>
+      </c>
+      <c r="E1823">
+        <v>11045</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:8">
+      <c r="A1824">
+        <v>120148</v>
+      </c>
+      <c r="B1824" t="s">
+        <v>5434</v>
+      </c>
+      <c r="C1824" t="s">
+        <v>5435</v>
+      </c>
+      <c r="D1824" s="1" t="s">
+        <v>5436</v>
+      </c>
+      <c r="E1824">
+        <v>10909</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:8">
+      <c r="A1825">
+        <v>120149</v>
+      </c>
+      <c r="B1825" t="s">
+        <v>5437</v>
+      </c>
+      <c r="C1825" t="s">
+        <v>5438</v>
+      </c>
+      <c r="D1825" s="1" t="s">
+        <v>5439</v>
+      </c>
+      <c r="E1825">
+        <v>10643</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:8">
+      <c r="A1826">
+        <v>120150</v>
+      </c>
+      <c r="B1826" t="s">
+        <v>5440</v>
+      </c>
+      <c r="C1826" t="s">
+        <v>5441</v>
+      </c>
+      <c r="D1826" s="1" t="s">
+        <v>5442</v>
+      </c>
+      <c r="E1826">
+        <v>7167</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:8">
+      <c r="A1827">
+        <v>120151</v>
+      </c>
+      <c r="B1827" t="s">
+        <v>5443</v>
+      </c>
+      <c r="C1827" t="s">
+        <v>5444</v>
+      </c>
+      <c r="D1827" s="1" t="s">
+        <v>5445</v>
+      </c>
+      <c r="E1827">
+        <v>11255</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:8">
+      <c r="A1828">
+        <v>120152</v>
+      </c>
+      <c r="B1828" t="s">
+        <v>5446</v>
+      </c>
+      <c r="C1828" t="s">
+        <v>5447</v>
+      </c>
+      <c r="D1828" s="1" t="s">
+        <v>5448</v>
+      </c>
+      <c r="E1828">
+        <v>11544</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:8">
+      <c r="A1829">
+        <v>120153</v>
+      </c>
+      <c r="B1829" t="s">
+        <v>5449</v>
+      </c>
+      <c r="C1829" t="s">
+        <v>5450</v>
+      </c>
+      <c r="D1829" s="1" t="s">
+        <v>5451</v>
+      </c>
+      <c r="E1829">
+        <v>12327</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:8">
+      <c r="A1830">
+        <v>120154</v>
+      </c>
+      <c r="B1830" t="s">
+        <v>5452</v>
+      </c>
+      <c r="C1830" t="s">
+        <v>5453</v>
+      </c>
+      <c r="D1830" s="1" t="s">
+        <v>5454</v>
+      </c>
+      <c r="E1830">
+        <v>11976</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:8">
+      <c r="A1831">
+        <v>120155</v>
+      </c>
+      <c r="B1831" t="s">
+        <v>5455</v>
+      </c>
+      <c r="C1831" t="s">
+        <v>5456</v>
+      </c>
+      <c r="D1831" s="1" t="s">
+        <v>5457</v>
+      </c>
+      <c r="E1831">
+        <v>11101</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:8">
+      <c r="A1832">
+        <v>120156</v>
+      </c>
+      <c r="B1832" t="s">
+        <v>5458</v>
+      </c>
+      <c r="C1832" t="s">
+        <v>5459</v>
+      </c>
+      <c r="D1832" s="1" t="s">
+        <v>5460</v>
+      </c>
+      <c r="E1832">
+        <v>9718</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:8">
+      <c r="A1833">
+        <v>120157</v>
+      </c>
+      <c r="B1833" t="s">
+        <v>5461</v>
+      </c>
+      <c r="C1833" t="s">
+        <v>5462</v>
+      </c>
+      <c r="D1833" s="1" t="s">
+        <v>5463</v>
+      </c>
+      <c r="E1833">
+        <v>10919</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:8">
+      <c r="A1834">
+        <v>120158</v>
+      </c>
+      <c r="B1834" t="s">
+        <v>5464</v>
+      </c>
+      <c r="C1834" t="s">
+        <v>5465</v>
+      </c>
+      <c r="D1834" s="1" t="s">
+        <v>5466</v>
+      </c>
+      <c r="E1834">
+        <v>11227</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:8">
+      <c r="A1835">
+        <v>120159</v>
+      </c>
+      <c r="B1835" t="s">
+        <v>5467</v>
+      </c>
+      <c r="C1835" t="s">
+        <v>5468</v>
+      </c>
+      <c r="D1835" s="1" t="s">
+        <v>5469</v>
+      </c>
+      <c r="E1835">
+        <v>12462</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:8">
+      <c r="A1836">
+        <v>120160</v>
+      </c>
+      <c r="B1836" t="s">
+        <v>5470</v>
+      </c>
+      <c r="C1836" t="s">
+        <v>5471</v>
+      </c>
+      <c r="D1836" s="1" t="s">
+        <v>5472</v>
+      </c>
+      <c r="E1836">
+        <v>12174</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:8">
+      <c r="A1837">
+        <v>120161</v>
+      </c>
+      <c r="B1837" t="s">
+        <v>5473</v>
+      </c>
+      <c r="C1837" t="s">
+        <v>5474</v>
+      </c>
+      <c r="D1837" s="1" t="s">
+        <v>5475</v>
+      </c>
+      <c r="E1837">
+        <v>11704</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:8">
+      <c r="A1838">
+        <v>120162</v>
+      </c>
+      <c r="B1838" t="s">
+        <v>5476</v>
+      </c>
+      <c r="C1838" t="s">
+        <v>5477</v>
+      </c>
+      <c r="D1838" s="1" t="s">
+        <v>5478</v>
+      </c>
+      <c r="E1838">
+        <v>7420</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:8">
+      <c r="A1839">
+        <v>120163</v>
+      </c>
+      <c r="B1839" t="s">
+        <v>5479</v>
+      </c>
+      <c r="C1839" t="s">
+        <v>5480</v>
+      </c>
+      <c r="D1839" s="1" t="s">
+        <v>5481</v>
+      </c>
+      <c r="E1839">
+        <v>11622</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:8">
+      <c r="A1840">
+        <v>120164</v>
+      </c>
+      <c r="B1840" t="s">
+        <v>5482</v>
+      </c>
+      <c r="C1840" t="s">
+        <v>5483</v>
+      </c>
+      <c r="D1840" s="1" t="s">
+        <v>5484</v>
+      </c>
+      <c r="E1840">
+        <v>11975</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:8">
+      <c r="A1841">
+        <v>120165</v>
+      </c>
+      <c r="B1841" t="s">
+        <v>5485</v>
+      </c>
+      <c r="C1841" t="s">
+        <v>5486</v>
+      </c>
+      <c r="D1841" s="1" t="s">
+        <v>5487</v>
+      </c>
+      <c r="E1841">
+        <v>13245</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:8">
+      <c r="A1842">
+        <v>120166</v>
+      </c>
+      <c r="B1842" t="s">
+        <v>5488</v>
+      </c>
+      <c r="C1842" t="s">
+        <v>5489</v>
+      </c>
+      <c r="D1842" s="1" t="s">
+        <v>5490</v>
+      </c>
+      <c r="E1842">
+        <v>13070</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:8">
+      <c r="A1843">
+        <v>120167</v>
+      </c>
+      <c r="B1843" t="s">
+        <v>5491</v>
+      </c>
+      <c r="C1843" t="s">
+        <v>5492</v>
+      </c>
+      <c r="D1843" s="1" t="s">
+        <v>5493</v>
+      </c>
+      <c r="E1843">
+        <v>12778</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:8">
+      <c r="A1844">
+        <v>120168</v>
+      </c>
+      <c r="B1844" t="s">
+        <v>5494</v>
+      </c>
+      <c r="C1844" t="s">
+        <v>5495</v>
+      </c>
+      <c r="D1844" s="1" t="s">
+        <v>5496</v>
+      </c>
+      <c r="E1844">
+        <v>12923</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:8">
+      <c r="A1845">
+        <v>120169</v>
+      </c>
+      <c r="B1845" t="s">
+        <v>5497</v>
+      </c>
+      <c r="C1845" t="s">
+        <v>5498</v>
+      </c>
+      <c r="D1845" s="1" t="s">
+        <v>5499</v>
+      </c>
+      <c r="E1845">
+        <v>12329</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:8">
+      <c r="A1846">
+        <v>120170</v>
+      </c>
+      <c r="B1846" t="s">
+        <v>5500</v>
+      </c>
+      <c r="C1846" t="s">
+        <v>5501</v>
+      </c>
+      <c r="D1846" s="1" t="s">
+        <v>5502</v>
+      </c>
+      <c r="E1846">
+        <v>13505</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:8">
+      <c r="A1847">
+        <v>120171</v>
+      </c>
+      <c r="B1847" t="s">
+        <v>5503</v>
+      </c>
+      <c r="C1847" t="s">
+        <v>5504</v>
+      </c>
+      <c r="D1847" s="1" t="s">
+        <v>5505</v>
+      </c>
+      <c r="E1847">
+        <v>12946</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:8">
+      <c r="A1848">
+        <v>120172</v>
+      </c>
+      <c r="B1848" t="s">
+        <v>5506</v>
+      </c>
+      <c r="C1848" t="s">
+        <v>5507</v>
+      </c>
+      <c r="D1848" s="1" t="s">
+        <v>5508</v>
+      </c>
+      <c r="E1848">
+        <v>12984</v>
+      </c>
+    </row>
+    <row r="1849" spans="1:8">
+      <c r="A1849">
+        <v>120173</v>
+      </c>
+      <c r="B1849" t="s">
+        <v>5509</v>
+      </c>
+      <c r="C1849" t="s">
+        <v>5510</v>
+      </c>
+      <c r="D1849" s="1" t="s">
+        <v>5511</v>
+      </c>
+      <c r="E1849">
+        <v>12897</v>
+      </c>
+    </row>
+    <row r="1850" spans="1:8">
+      <c r="A1850">
+        <v>120174</v>
+      </c>
+      <c r="B1850" t="s">
+        <v>5512</v>
+      </c>
+      <c r="C1850" t="s">
+        <v>5513</v>
+      </c>
+      <c r="D1850" s="1" t="s">
+        <v>5514</v>
+      </c>
+      <c r="E1850">
+        <v>12562</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:8">
+      <c r="A1851">
+        <v>120175</v>
+      </c>
+      <c r="B1851" t="s">
+        <v>5515</v>
+      </c>
+      <c r="C1851" t="s">
+        <v>5516</v>
+      </c>
+      <c r="D1851" s="1" t="s">
+        <v>5517</v>
+      </c>
+      <c r="E1851">
+        <v>8690</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:8">
+      <c r="A1852">
+        <v>120176</v>
+      </c>
+      <c r="B1852" t="s">
+        <v>5518</v>
+      </c>
+      <c r="C1852" t="s">
+        <v>5519</v>
+      </c>
+      <c r="D1852" s="1" t="s">
+        <v>5520</v>
+      </c>
+      <c r="E1852">
+        <v>12706</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:8">
+      <c r="A1853">
+        <v>120177</v>
+      </c>
+      <c r="B1853" t="s">
+        <v>5521</v>
+      </c>
+      <c r="C1853" t="s">
+        <v>5522</v>
+      </c>
+      <c r="D1853" s="1" t="s">
+        <v>5523</v>
+      </c>
+      <c r="E1853">
+        <v>12126</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:8">
+      <c r="A1854">
+        <v>120178</v>
+      </c>
+      <c r="B1854" t="s">
+        <v>5524</v>
+      </c>
+      <c r="C1854" t="s">
+        <v>5525</v>
+      </c>
+      <c r="D1854" s="1" t="s">
+        <v>5526</v>
+      </c>
+      <c r="E1854">
+        <v>11492</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:8">
+      <c r="A1855">
+        <v>120179</v>
+      </c>
+      <c r="B1855" t="s">
+        <v>5527</v>
+      </c>
+      <c r="C1855" t="s">
+        <v>5528</v>
+      </c>
+      <c r="D1855" s="1" t="s">
+        <v>5529</v>
+      </c>
+      <c r="E1855">
+        <v>6396</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:8">
+      <c r="A1856">
+        <v>120180</v>
+      </c>
+      <c r="B1856" t="s">
+        <v>5530</v>
+      </c>
+      <c r="C1856" t="s">
+        <v>5531</v>
+      </c>
+      <c r="D1856" s="1" t="s">
+        <v>5532</v>
+      </c>
+      <c r="E1856">
+        <v>11373</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:8">
+      <c r="A1857">
+        <v>120181</v>
+      </c>
+      <c r="B1857" t="s">
+        <v>5533</v>
+      </c>
+      <c r="C1857" t="s">
+        <v>5534</v>
+      </c>
+      <c r="D1857" s="1" t="s">
+        <v>5535</v>
+      </c>
+      <c r="E1857">
+        <v>11465</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:8">
+      <c r="A1858">
+        <v>120182</v>
+      </c>
+      <c r="B1858" t="s">
+        <v>5536</v>
+      </c>
+      <c r="C1858" t="s">
+        <v>5537</v>
+      </c>
+      <c r="D1858" s="1" t="s">
+        <v>5538</v>
+      </c>
+      <c r="E1858">
+        <v>12626</v>
+      </c>
+    </row>
+    <row r="1859" spans="1:8">
+      <c r="A1859">
+        <v>120183</v>
+      </c>
+      <c r="B1859" t="s">
+        <v>5539</v>
+      </c>
+      <c r="C1859" t="s">
+        <v>5540</v>
+      </c>
+      <c r="D1859" s="1" t="s">
+        <v>5541</v>
+      </c>
+      <c r="E1859">
+        <v>12177</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:8">
+      <c r="A1860">
+        <v>120184</v>
+      </c>
+      <c r="B1860" t="s">
+        <v>5542</v>
+      </c>
+      <c r="C1860" t="s">
+        <v>5543</v>
+      </c>
+      <c r="D1860" s="1" t="s">
+        <v>5544</v>
+      </c>
+      <c r="E1860">
+        <v>11957</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:8">
+      <c r="A1861">
+        <v>120185</v>
+      </c>
+      <c r="B1861" t="s">
+        <v>5545</v>
+      </c>
+      <c r="C1861" t="s">
+        <v>5546</v>
+      </c>
+      <c r="D1861" s="1" t="s">
+        <v>5547</v>
+      </c>
+      <c r="E1861">
+        <v>6901</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:8">
+      <c r="A1862">
+        <v>120186</v>
+      </c>
+      <c r="B1862" t="s">
+        <v>5548</v>
+      </c>
+      <c r="C1862" t="s">
+        <v>5549</v>
+      </c>
+      <c r="D1862" s="1" t="s">
+        <v>5550</v>
+      </c>
+      <c r="E1862">
+        <v>12576</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:8">
+      <c r="A1863">
+        <v>120187</v>
+      </c>
+      <c r="B1863" t="s">
+        <v>5551</v>
+      </c>
+      <c r="C1863" t="s">
+        <v>5552</v>
+      </c>
+      <c r="D1863" s="1" t="s">
+        <v>5553</v>
+      </c>
+      <c r="E1863">
+        <v>12308</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:8">
+      <c r="A1864">
+        <v>126899</v>
+      </c>
+      <c r="B1864" t="s">
+        <v>5554</v>
+      </c>
+      <c r="C1864" t="s">
+        <v>5555</v>
+      </c>
+      <c r="D1864" s="1" t="s">
+        <v>5556</v>
+      </c>
+      <c r="E1864">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:8">
+      <c r="A1865">
+        <v>126900</v>
+      </c>
+      <c r="B1865" t="s">
+        <v>5557</v>
+      </c>
+      <c r="C1865" t="s">
+        <v>5558</v>
+      </c>
+      <c r="D1865" s="1" t="s">
+        <v>5559</v>
+      </c>
+      <c r="E1865">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:8">
+      <c r="A1866">
+        <v>126901</v>
+      </c>
+      <c r="B1866" t="s">
+        <v>5560</v>
+      </c>
+      <c r="C1866" t="s">
+        <v>5561</v>
+      </c>
+      <c r="D1866" s="1" t="s">
+        <v>5562</v>
+      </c>
+      <c r="E1866">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="1867" spans="1:8">
+      <c r="A1867">
+        <v>126902</v>
+      </c>
+      <c r="B1867" t="s">
+        <v>5563</v>
+      </c>
+      <c r="C1867" t="s">
+        <v>5564</v>
+      </c>
+      <c r="D1867" s="1" t="s">
+        <v>5565</v>
+      </c>
+      <c r="E1867">
+        <v>3353</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:8">
+      <c r="A1868">
+        <v>126903</v>
+      </c>
+      <c r="B1868" t="s">
+        <v>5566</v>
+      </c>
+      <c r="C1868" t="s">
+        <v>5567</v>
+      </c>
+      <c r="D1868" s="1" t="s">
+        <v>5568</v>
+      </c>
+      <c r="E1868">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:8">
+      <c r="A1869">
+        <v>126904</v>
+      </c>
+      <c r="B1869" t="s">
+        <v>5569</v>
+      </c>
+      <c r="C1869" t="s">
+        <v>5570</v>
+      </c>
+      <c r="D1869" s="1" t="s">
+        <v>5571</v>
+      </c>
+      <c r="E1869">
+        <v>4266</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:8">
+      <c r="A1870">
+        <v>126905</v>
+      </c>
+      <c r="B1870" t="s">
+        <v>5572</v>
+      </c>
+      <c r="C1870" t="s">
+        <v>5573</v>
+      </c>
+      <c r="D1870" s="1" t="s">
+        <v>5574</v>
+      </c>
+      <c r="E1870">
+        <v>4180</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:8">
+      <c r="A1871">
+        <v>126906</v>
+      </c>
+      <c r="B1871" t="s">
+        <v>5575</v>
+      </c>
+      <c r="C1871" t="s">
+        <v>5576</v>
+      </c>
+      <c r="D1871" s="1" t="s">
+        <v>5577</v>
+      </c>
+      <c r="E1871">
+        <v>4072</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:8">
+      <c r="A1872">
+        <v>126907</v>
+      </c>
+      <c r="B1872" t="s">
+        <v>5578</v>
+      </c>
+      <c r="C1872" t="s">
+        <v>5579</v>
+      </c>
+      <c r="D1872" s="1" t="s">
+        <v>5580</v>
+      </c>
+      <c r="E1872">
+        <v>4144</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:8">
+      <c r="A1873">
+        <v>126908</v>
+      </c>
+      <c r="B1873" t="s">
+        <v>5581</v>
+      </c>
+      <c r="C1873" t="s">
+        <v>5582</v>
+      </c>
+      <c r="D1873" s="1" t="s">
+        <v>5583</v>
+      </c>
+      <c r="E1873">
+        <v>4194</v>
+      </c>
+    </row>
+    <row r="1874" spans="1:8">
+      <c r="A1874">
+        <v>126909</v>
+      </c>
+      <c r="B1874" t="s">
+        <v>5584</v>
+      </c>
+      <c r="C1874" t="s">
+        <v>5585</v>
+      </c>
+      <c r="D1874" s="1" t="s">
+        <v>5586</v>
+      </c>
+      <c r="E1874">
+        <v>4568</v>
+      </c>
+    </row>
+    <row r="1875" spans="1:8">
+      <c r="A1875">
+        <v>126910</v>
+      </c>
+      <c r="B1875" t="s">
+        <v>5587</v>
+      </c>
+      <c r="C1875" t="s">
+        <v>5588</v>
+      </c>
+      <c r="D1875" s="1" t="s">
+        <v>5589</v>
+      </c>
+      <c r="E1875">
+        <v>4534</v>
+      </c>
+    </row>
+    <row r="1876" spans="1:8">
+      <c r="A1876">
+        <v>126911</v>
+      </c>
+      <c r="B1876" t="s">
+        <v>5590</v>
+      </c>
+      <c r="C1876" t="s">
+        <v>5591</v>
+      </c>
+      <c r="D1876" s="1" t="s">
+        <v>5592</v>
+      </c>
+      <c r="E1876">
+        <v>4537</v>
+      </c>
+    </row>
+    <row r="1877" spans="1:8">
+      <c r="A1877">
+        <v>126912</v>
+      </c>
+      <c r="B1877" t="s">
+        <v>5593</v>
+      </c>
+      <c r="C1877" t="s">
+        <v>5594</v>
+      </c>
+      <c r="D1877" s="1" t="s">
+        <v>5595</v>
+      </c>
+      <c r="E1877">
+        <v>4744</v>
+      </c>
+    </row>
+    <row r="1878" spans="1:8">
+      <c r="A1878">
+        <v>126913</v>
+      </c>
+      <c r="B1878" t="s">
+        <v>5596</v>
+      </c>
+      <c r="C1878" t="s">
+        <v>5597</v>
+      </c>
+      <c r="D1878" s="1" t="s">
+        <v>5598</v>
+      </c>
+      <c r="E1878">
+        <v>4940</v>
+      </c>
+    </row>
+    <row r="1879" spans="1:8">
+      <c r="A1879">
+        <v>126914</v>
+      </c>
+      <c r="B1879" t="s">
+        <v>5599</v>
+      </c>
+      <c r="C1879" t="s">
+        <v>5600</v>
+      </c>
+      <c r="D1879" s="1" t="s">
+        <v>5601</v>
+      </c>
+      <c r="E1879">
+        <v>5154</v>
+      </c>
+    </row>
+    <row r="1880" spans="1:8">
+      <c r="A1880">
+        <v>126915</v>
+      </c>
+      <c r="B1880" t="s">
+        <v>5602</v>
+      </c>
+      <c r="C1880" t="s">
+        <v>5603</v>
+      </c>
+      <c r="D1880" s="1" t="s">
+        <v>5604</v>
+      </c>
+      <c r="E1880">
+        <v>5030</v>
+      </c>
+    </row>
+    <row r="1881" spans="1:8">
+      <c r="A1881">
+        <v>126916</v>
+      </c>
+      <c r="B1881" t="s">
+        <v>5605</v>
+      </c>
+      <c r="C1881" t="s">
+        <v>5606</v>
+      </c>
+      <c r="D1881" s="1" t="s">
+        <v>5607</v>
+      </c>
+      <c r="E1881">
+        <v>4679</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:8">
+      <c r="A1882">
+        <v>126917</v>
+      </c>
+      <c r="B1882" t="s">
+        <v>5608</v>
+      </c>
+      <c r="C1882" t="s">
+        <v>5609</v>
+      </c>
+      <c r="D1882" s="1" t="s">
+        <v>5610</v>
+      </c>
+      <c r="E1882">
+        <v>4848</v>
+      </c>
+    </row>
+    <row r="1883" spans="1:8">
+      <c r="A1883">
+        <v>126918</v>
+      </c>
+      <c r="B1883" t="s">
+        <v>5611</v>
+      </c>
+      <c r="C1883" t="s">
+        <v>5612</v>
+      </c>
+      <c r="D1883" s="1" t="s">
+        <v>5613</v>
+      </c>
+      <c r="E1883">
+        <v>4944</v>
+      </c>
+    </row>
+    <row r="1884" spans="1:8">
+      <c r="A1884">
+        <v>126919</v>
+      </c>
+      <c r="B1884" t="s">
+        <v>5614</v>
+      </c>
+      <c r="C1884" t="s">
+        <v>5615</v>
+      </c>
+      <c r="D1884" s="1" t="s">
+        <v>5616</v>
+      </c>
+      <c r="E1884">
+        <v>5061</v>
+      </c>
+    </row>
+    <row r="1885" spans="1:8">
+      <c r="A1885">
+        <v>126920</v>
+      </c>
+      <c r="B1885" t="s">
+        <v>5617</v>
+      </c>
+      <c r="C1885" t="s">
+        <v>5618</v>
+      </c>
+      <c r="D1885" s="1" t="s">
+        <v>5619</v>
+      </c>
+      <c r="E1885">
+        <v>5642</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:8">
+      <c r="A1886">
+        <v>126921</v>
+      </c>
+      <c r="B1886" t="s">
+        <v>5620</v>
+      </c>
+      <c r="C1886" t="s">
+        <v>5621</v>
+      </c>
+      <c r="D1886" s="1" t="s">
+        <v>5622</v>
+      </c>
+      <c r="E1886">
+        <v>5435</v>
+      </c>
+    </row>
+    <row r="1887" spans="1:8">
+      <c r="A1887">
+        <v>126922</v>
+      </c>
+      <c r="B1887" t="s">
+        <v>5623</v>
+      </c>
+      <c r="C1887" t="s">
+        <v>5624</v>
+      </c>
+      <c r="D1887" s="1" t="s">
+        <v>5625</v>
+      </c>
+      <c r="E1887">
+        <v>5419</v>
+      </c>
+    </row>
+    <row r="1888" spans="1:8">
+      <c r="A1888">
+        <v>126923</v>
+      </c>
+      <c r="B1888" t="s">
+        <v>5626</v>
+      </c>
+      <c r="C1888" t="s">
+        <v>5627</v>
+      </c>
+      <c r="D1888" s="1" t="s">
+        <v>5628</v>
+      </c>
+      <c r="E1888">
+        <v>5466</v>
+      </c>
+    </row>
+    <row r="1889" spans="1:8">
+      <c r="A1889">
+        <v>126924</v>
+      </c>
+      <c r="B1889" t="s">
+        <v>5629</v>
+      </c>
+      <c r="C1889" t="s">
+        <v>5630</v>
+      </c>
+      <c r="D1889" s="1" t="s">
+        <v>5631</v>
+      </c>
+      <c r="E1889">
+        <v>5344</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">