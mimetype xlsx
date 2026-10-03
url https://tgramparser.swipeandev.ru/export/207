--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2026">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3573,50 +3573,2567 @@
     <t>31.07.25 11:00</t>
   </si>
   <si>
     <t>t.me/c/1714750606/23923</t>
   </si>
   <si>
     <t>😉 Я поспорила с подругой, что обставлю квартиру за 15.000 рублей! Она не поверила, ведь сейчас этого не хватит даже на туалет... Как хорошо, что я узнала про канал: 👉🏻ТОВАРЫ ДЛЯ ДОМА👈🏻 Там публикуют классные находки за копейки • Угловые часы с подсветкой — 240 руб • Бескаркасный диван-кровать — 851 руб • Шкаф-трансформер — 177 руб • Обувница — 359 руб 🛍 Не верите? Заходите и убедитесь сами, ссылка 👉🏻 @mygoods</t>
   </si>
   <si>
     <t>31.07.25 09:10</t>
   </si>
   <si>
     <t>t.me/c/1714750606/23922</t>
   </si>
   <si>
     <t>Откосы из керамогранита: современное исполнение ✨ Изящное решение без молдинга — идеальный баланс функциональности и эстетики для оконных проёмов Планировочка</t>
   </si>
   <si>
     <t>31.07.25 07:00</t>
   </si>
   <si>
     <t>t.me/c/1714750606/23921</t>
   </si>
   <si>
     <t>Бытовой пылесос с мощным всасыванием 🛒 Посмотреть на Яндекс Маркет 🛒 Посмотреть на Aliexpress Вам больше не нужно чувствовать усталость от тяжелых пылесосов Планировочка</t>
+  </si>
+  <si>
+    <t>15.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31346</t>
+  </si>
+  <si>
+    <t>Кресла-качалки, обеденные группы, диваны — плетёная мебель для дома и террасы 🏡 👉 Посмотреть на сайте В Deamo Rotang — мебель из ротанга на любой запрос! На всю мебель действует годовая гарантия — можно быть уверенным в качестве. Плюс регулярно проходят распродажи — успевайте выгодно купить! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31345</t>
+  </si>
+  <si>
+    <t>Кухня-гостиная 🍽 Грамотное зонирование и расстановка мебели Правильное распределение пространства и продуманная расстановка создают комфорт и удобство 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31344</t>
+  </si>
+  <si>
+    <t>Cрочно нужны дизайнеры без опыта. Обучим сами с нуля. Покажем, как без опыта и знаний заработать первые деньги. Для вас: ✅ Возможность работать удаленно; ✅ График выбираете сами; ✅ Зарплата для новичков от 100 000 руб/мес (уже во время обучения) Совмещать можно с чем угодно. Продавать или привлекать куда-то людей не нужно. Опыт, талант и навыки рисования не требуются! Нужно создавать дизайн интерьера для жилых и коммерческих помещений. Обучаться может каждый, в любом возрасте с нулевыми навыками владения компьютером. Если хотите попробовать себя в одной из самых востребованных профессий в 2026 году, то это ваш шанс! Платить ничего не нужно, доступ к материалу дается бесплатно. Единственное - регистрация закроется, когда наберем нужное количество участников. Регистрируйтесь на бесплатный мастер-класс: Зарегистрироваться #реклама 16+ school-design-interior.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31335</t>
+  </si>
+  <si>
+    <t>Студия во Владивостоке🏠 Всё для комфорта 📝 Метраж: 33 кв. м. Дизайнер Оксана Мокренко разместила прихожую с хранением, кухню, гостиную с обеденным столом и диваном, рабочую зону, спальню и ванную с душевой 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31334</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть новый день начинается легко и с прекрасным настроением! 😉 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 21:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31333</t>
+  </si>
+  <si>
+    <t>Новая коллекция керамогранита от Italon Новая Коллекция Прима: мозаика, которая оживляет ровные и однотонные стены Узнать больше #реклама italonceramica.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31324</t>
+  </si>
+  <si>
+    <t>Спальня, в которой всё правильно! 😍 🛒 Посмотреть на сайте Загляни в магазин СОНУМ — тут куча крутых кроватей и матрасов! Подберёшь что‑нибудь под свой вкус — от универсальных моделей до штучек под индивидуальный заказ. Матрасы анатомические — идеально подстраиваются под тело, спина скажет тебе спасибо! 🎁 - гарантия качества - бесплатная доставка - можно сделать мебель под свой стиль дома 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31323</t>
+  </si>
+  <si>
+    <t>Украшение кухни 😍 Если торец кухонного гарнитура находится прямо напротив входной двери, то советуем вам установить вот такой декоративный пенал, с ним гораздо симпатичнее 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31313</t>
+  </si>
+  <si>
+    <t>Просторная квартира 🏠 📝 Метраж: 114 кв. м. Интерьер, в котором хочется рассматривать каждую деталь. От изящных светильников над островом до стеллажей до потолка в гостиной Здесь классические приёмы сочетаются с современным комфортом, создавая атмосферу спокойствия и роскоши 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31312</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ☀️ Желаю тебе проснуться с четким пониманием своих целей. Пусть приходят интересные идеи, а решения принимаются легко и уверенно. ❤️ 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 21:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31311</t>
+  </si>
+  <si>
+    <t>Новые ОГЭ и ЕГЭ: к чему школьники могут быть не готовы ОГЭ и ЕГЭ снова меняют. Готовиться по-старому уже не получится? ФИПИ опубликовал демоверсии экзаменов на 2027 год — и изменения затронули сразу несколько предметов. Появились новые форматы заданий, изменились формулировки и критерии оценивания. Что из этого действительно усложнит экзамены? Где теперь проще потерять баллы? И что нужно изменить в подготовке уже сейчас? На бесплатном вебинаре MAXIMUM разберём: ✅ главные изменения ОГЭ и ЕГЭ 2027; ✅ новые требования и «ловушки»; ✅ как учесть их при подготовке и не потерять баллы. 📅 17 сентября в 18:00 по МСК 💻 Онлайн | 8–11 классы Регистрируйтесь бесплатно — разберитесь в изменениях до того, как они станут проблемой на экзамене. Записаться онлайн #реклама 16+ maximumtest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31301</t>
+  </si>
+  <si>
+    <t>Мебель от фабрики «Стиль» 🪑 🛒 Посмотреть на сайте В мебельной фабрике «Стиль» — куча крутой мебели: от готовых комплектов до мебели на заказ! Диваны, кресла, кухни, детские спальни, стеллажи — всё найдёте в одном месте. 🔥 А ещё — акции! Скидки до 50 % на готовую мебель, доставка уже от 1 дня. Плюс есть услуга сборки — можно заказать даже в день доставки. Гарантия 1 год на всю продукцию — надёжно! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31300</t>
+  </si>
+  <si>
+    <t>Входная зона загородного дома 🏡 Стиль с первого шага Красивый и необычный дизайн, который привлекает внимание 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31290</t>
+  </si>
+  <si>
+    <t>Квартира в Екатеринбурге в стиле джапанди для молодой пары 🏠 📝 Метраж: 42 кв. м. Простой, практичный и спокойный интерьер с элементами минимализма. Тёплая атмосфера, присущая джапанди Дизайн Марины Сергиевич 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31289</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 😉 Пусть день сложится удачно! Пускай даже самое маленькое действие приносит блестящие результаты! 😍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 21:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31288</t>
+  </si>
+  <si>
+    <t>Сборный груз, который приедет вовремя Собственные поезда и автопарк, доставка до двери. Единый оператор на всем маршруте. Узнать цену #реклама lcl.transitllc.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31282</t>
+  </si>
+  <si>
+    <t>Напольные покрытия 🏠 👉 Посмотреть на сайте «Пол вам в дом» В «Пол вам в дом» огромный выбор — от паркета до ламината! Можно даже заказать покрытие с учётом всех ваших пожеланий: цвета, толщины, структуры и прочего Ещё оказываем услуги по укладке — берём на себя подбор и монтаж пола 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31281</t>
+  </si>
+  <si>
+    <t>Красивые сочетания для вашей квартиры 🎨 На заметку! 💡 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31274</t>
+  </si>
+  <si>
+    <t>Красивый дизайн-проект спальни 🛏 Тут всё прекрасно — слова излишни. Просто и со вкусом! Автор проекта yucubedesign 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31273</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть оно подарит кучу положительных эмоций, тепла и света 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31264</t>
+  </si>
+  <si>
+    <t>Кухни на заказ 🔥 🛒 Посмотреть на сайте «Кухонный завод» Хочешь кухню мечты? 🤔 «Кухонный завод» сделает всё под ключ: ▫️рассчитает стоимость ▫️пришлёт дизайнера ▫️создаст бесплатный 3D‑проект и изготовит кухню в одном из 500+ цветов! ▫️Гарантия — 24 месяца 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31263</t>
+  </si>
+  <si>
+    <t>Преображение квартиры 😍 В руках хорошего дизайнера старая квартира с прежней отделкой вполне может превратиться в комфортное семейное гнездышко 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31252</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть сегодня ты встретишь что-то, что напомнит тебе: жизнь любит тебя, даже когда ты этого не замечаешь 😉 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31247</t>
+  </si>
+  <si>
+    <t>Спальня, в которую хочется заходить и не выходить — это реально! ❤️ 🛒 Посмотреть на сайте В ORMATEK собрано всё, чтобы сон стал глубже, а утро — легче: матрасы, подушки, постельное бельё, кровати, тумбы, шкафы и текстиль А ещё крутая акция: по промокоду ГАРМОНИЯ получите скидку 7 % на матрасы и топперы до 14 сентября! 🔥 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31246</t>
+  </si>
+  <si>
+    <t>Санузел-постирочная 🚽 Грамотное решение — совместить ванную комнату с зоной для стирки Это серьёзно экономит пространство и становится настоящим спасением, если выделить отдельное помещение под прачечную в квартире попросту негде 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31236</t>
+  </si>
+  <si>
+    <t>Нежная квартира для девушки 🌸 📝 Метраж: 23 кв.м. Светлая пастельная палитра служит фоном, а текстиль и изящные декоративные элементы выступают смысловыми акцентами Вместе они формируют атмосферу нежности и домашнего комфорта, пронизывающую каждый метр квартиры. 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31235</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 🥰 Иногда позволяй себе ничего не делать, просто быть, наблюдать за облаками и чувствовать, как время течёт сквозь тебя 😇 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 21:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31234</t>
+  </si>
+  <si>
+    <t>Какое направление в дизайне выбрать новичку? Узнайте, как войти в дизайн без опыта, собрать портфолио и найти первых клиентов На вебинаре вы: Разберётесь, чем отличаются графический, веб-, UX/UI-, интерьерный и другие виды дизайна. Поймёте, что действительно нужно уметь начинающему дизайнеру. Узнаете, как выглядит путь от новичка до первых проектов и работы с клиентами. Каждый, кто зарегистрируется, сразу получит полезный гайд «Тренды в дизайне интерьера в 2027 году» Записаться #реклама 16+ dpo.synergy.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31225</t>
+  </si>
+  <si>
+    <t>Товары на металлокаркасе — стиль, экологичность и качество с 2001 года! 💪 🛒 Посмотреть на сайте Загляните в магазин ZAMM — тут больше 300 000 товаров! Столы, кресла, шкафы, стеллажи — всё на металлокаркасе, экологично и стильно, чтобы ваш дом выглядел современно и служил долго Производство с 2001 года, так что качество проверено временем 😎 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31224</t>
+  </si>
+  <si>
+    <t>Уже слышали про них? Мебельная фабрика из СПб с самыми низкими ценами на кухни на заказ! ⭐️ Скидки до 70%. ⭐️ Реальные цены на кухни всего от 60000 руб за всю кухню. ⭐️ Каменная мойка и посудомоечная машина в подарок! Посчитать кухню по вашим размерам и получить бесплатный дизайн-проект можно по ССЫЛКЕ 👈 Подпишитесь на их канал, чтобы не потерять: Телеграмм Макс</t>
+  </si>
+  <si>
+    <t>09.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31223</t>
+  </si>
+  <si>
+    <t>Пенал на кухне 🫙 Полезный пенал на вашу кухню! Он не такой большой, как может показаться на первый взгляд, но при этом максимально вместительный, он один может решить проблему хранения на кухне 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31213</t>
+  </si>
+  <si>
+    <t>Роскошь в каждой детали ✨ 📝 Метраж: 56 кв.м. В этом пространстве удалось организовать вместительную спальню с собственной гардеробной, кухонный блок с полуостровом, гостиную с камином и рабочий кабинет Заказчики хотели видеть квартиру тёмной, уютно-тёплой, с обязательным включением фактуры, напоминающей скальную породу. Поэтому интерьер держится на натуральных материалах — много дерева, разнообразные имитации камня 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31212</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 🌼 Пусть в твоей жизни будет больше спонтанных объятий, искреннего смеха и таких разговоров, после которых на душе становится легко 💕 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 21:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31211</t>
+  </si>
+  <si>
+    <t>Зарабатывайте на торговле валютой с Альфа-Форекс Низкие спреды, 0% ввод-вывод, широкий выбор инструментов и выгодные условия! Узнать больше Финансовые услуги оказывает: ООО «Альфа-Форекс», АО «Альфа-Банк». #реклама alfaforex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31202</t>
+  </si>
+  <si>
+    <t>Мебель от производителя! Фото-отзывы от покупателей! 🛋 🛒 Посмотреть на Диванчик.ру Хотите обновить интерьер без лишних хлопот? В «Диванчик.ру» найдёте диваны, кровати, кресла, столы и стулья — всё от собственного производства! Доставка без предоплаты, гарантия на диваны — 5 лет, а если мебель есть на складе — привезут уже на следующий день 😍 👉 Посмотреть ассортимент! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31201</t>
+  </si>
+  <si>
+    <t>Современный санузел 😍 Совмещенный санузел, выполненный в современном сочетании материалов В 2026 году плитка и деревянные элементы отлично дополняют друг друга! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31191</t>
+  </si>
+  <si>
+    <t>Яркий, но спокойный интерьер 💫 📝 Метраж: 82 кв.м. Перед дизайнером стояла двойная задача: сделать интерьер выразительным, но умиротворённым и актуальным, и из «двушки» свободной планировки получить «трёшку». При этом упор сделали на удобство, эргономику, логичное деление на зоны и на то, чтобы учесть вкусы всех жильцов. 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31190</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 🧡 Желаю тебе отпускать то, что уже не служит тебе, — без сожалений, с благодарностью и с верой в новое 🍂 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 21:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31189</t>
+  </si>
+  <si>
+    <t>Я.Практикум: ИИ-тренинг с выездом экспертов в ваш офис ⚡ Обучайте сотрудников самому востребованному навыку года на тренингах Практикума, чтобы автоматизировать операционные задачи и ускорить ключевые процессы. Как это работает: ✅ До тренинга. Анализируем ваши реальные задачи, «боли» и узкие места. ✅ Во время тренинга. Учим применять ИИ прямо к вашим кейсам — никакой теории ради теории. ✅ После тренинга. Вы уходите с готовыми промптами, планом внедрения и уверенностью, что ИИ будет работать на вас. Выберите формат, который подходит именно вашей команде: базовый ИИ для всех, навыки под конкретную роль — от руководителей до HR и маркетинга, или полная ИИ-трансформация для системного внедрения. ✨ Библиотека ИИ-навыков для команды — бесплатно при покупке любой программы ИИ-тренингов до конца сентября Узнать больше #реклама 16+ practicum.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31180</t>
+  </si>
+  <si>
+    <t>Ротанг, который собирает всю семью за одним столом — И ПО ЦЕНАМ ПРОИЗВОДИТЕЛЯ! ❤️ 🛋 Посмотреть на сайте В магазине Deamo Ротанг — мягкие кресла-качалки, уютные диваны и вместительные обеденные группы. И всё это — чтобы ваша терраса или балкон стали любимым местом для завтраков, чаепитий и долгих разговоров 🔥 КАКИЕ ПЛЮСЫ? • цены — как у изготовителя • годовая гарантия • регулярные скидки 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31179</t>
+  </si>
+  <si>
+    <t>Обзор санузла 🛁 Кажется, что 5 квадратных метров — это очень мало, но в умелых руках дизайнера получилось создать функциональный и продуманный санузел 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31178</t>
+  </si>
+  <si>
+    <t>07.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31168</t>
+  </si>
+  <si>
+    <t>Уютная квартира для молодой пары 🛋 📝 Метраж: 39 кв.м. В исходной планировке были изолированная кухня, жилая комната и большой совмещённый санузел. Дизайнер сделал перепланировку: санузел уменьшили, часть у входа отдав под прачечную, гостиную разделили — половина стала спальней, остальное присоединили к кухне, а на лоджии оборудовали кабинет 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31167</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 🌚 Пусть каждое утро начинается не с будильника, а с тихого понимания, что этот день — подарок, и он только твой 😊 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 21:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31166</t>
+  </si>
+  <si>
+    <t>Квартиры Петербург Колпино Семейная Ипотека 3,5% Жилой комплекс "Квартал Заречье" Санкт-Петербург. Колпино. 4 девятиэтажных жилых корпуса 8-этажный крытый гараж на 496 парковочных мест В живописном месте у реки Ижора. На первых этажах будут размещены магазины, кофейни, поликлиника и зона коворкинга. Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО «Сбербанк». Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО «СЗ «ЗАГОРОДНАЯ, 71». #реклама квартал-заречье.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31159</t>
+  </si>
+  <si>
+    <t>Шторы по размеру, доставка по России, осмотр до оплаты — никаких сюрпризов 🤩 👉 Посмотреть на сайте Загляните в DomShtor — тут огромный выбор домашнего текстиля! Шторы, тюль, карнизы, покрывала — есть всё, что нужно для уюта Можно заказать шторы по индивидуальным размерам или выбрать готовые изделия 📝 Удобно: - доставка по всей России; - более 2000 пунктов самовывоза; - можно осмотреть товар перед оплатой; 👉 Ассортимент магазина 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31158</t>
+  </si>
+  <si>
+    <t>Пространство над инсталляцией 🧺 Скрытое хранение с пользой Вместо пустой стены — вместительный шкаф, который прячет коммуникации и мелочи. Удобно и аккуратно 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31148</t>
+  </si>
+  <si>
+    <t>Небольшая квартира после капремонта 🏠 Простота и продуманность Ничего пафосного, но каждая деталь на своём месте Дизайн-проект помог организовать пространство. Планировка с размерами — на последнем фото 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31147</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю самого прекрасного и радостного настроения 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31140</t>
+  </si>
+  <si>
+    <t>Бытовая техника SMEG 😎 👉 Посмотреть на сайте Техника SMEG — это сочетание стиля, качества и функциональности 🙌 Элитные холодильники, духовые шкафы и варочные панели прослужат долгие годы и сделают готовку в удовольствие! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31139</t>
+  </si>
+  <si>
+    <t>Мини-двушка 🏠 Уют в природной гамме 📝 Метраж: 37 кв. м. Графитовые акценты, оливковые детали и спокойная атмосфера. Продуманный интерьер для комфортной жизни 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31129</t>
+  </si>
+  <si>
+    <t>Квартира для студентки 🏠 Неоклассика с синими акцентами 📝 Метраж: 49 кв. м. Светлый интерьер с обилием лепнины и синих оттенков Строгие линии, гармоничные пропорции и элегантные детали — пространство вдохновляет и радует 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31128</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю приятного времяпровождения, замечательного настроения, светлых улыбок и радости на душе 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31121</t>
+  </si>
+  <si>
+    <t>Посуда и аксессуары для кухни 🍽 👉 Посмотреть на сайте Загляните в Vazaro — тут куча классных вещей: от кастрюль и сковородок до фарфоровых сервизов и наборов ножей! Товары от топовых производителей — практичные, стильные, прослужат долго 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31120</t>
+  </si>
+  <si>
+    <t>Современная спальня 🛌 Комфорт и функциональность в каждой детали Каждый предмет не просто радует глаз, но и улучшает качество жизни. Пространство работает на ваш отдых 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31115</t>
+  </si>
+  <si>
+    <t>Детская для двух мальчиков 💙 Уют и функциональность Автор (homevcube_) создал пространство, где есть место для сна, игр и учёбы. Продуманно и стильно Как вам? 🥰 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31114</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть все дела будут делаться легко, чтобы вечером быть не слишком утомленным. Хороших людей рядом, приятных новостей и отличного настроения! 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 21:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31113</t>
+  </si>
+  <si>
+    <t>Новая коллекция от Italon Новая Коллекция Боттега: мозаика придаст стене мягкую фактуру и объём Смотреть #реклама italonceramica.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31104</t>
+  </si>
+  <si>
+    <t>Обновите дом без хлопот — с текстилем, который добавляет характер 😍 🛒 Посмотреть на сайте Загляните в интернет‑магазин «Сердце Дома»! Тут найдёте крутой текстиль европейских марок — он точно добавит изюминку в ваш дом ✅ качество на высоте — каждый товар проверяют перед отправкой ✅ доставка в день заказа ✅ товары показывают на фото и видео — всё максимально реалистично. 👉 Порадуйте себя классными вещами! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31103</t>
+  </si>
+  <si>
+    <t>Стильный шкаф ❤️ Яркий акцент для любой комнаты Универсальное решение — подходит для детской, спальни, гостиной и прихожей Красота и функциональность в одном предмете 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31093</t>
+  </si>
+  <si>
+    <t>Квартира для бизнесвумен 🏠 Уютное гнездышко с практичностью 📝 Метраж: 44,3 кв. м. Интерьер для расслабления после работы, с износостойкими материалами и мебелью среднего сегмента. Квартиру планируют сдавать в аренду — продуманно и стильно 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31092</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Этот день обязательно будет наполнен успехами, вдохновением и незабываемыми моментами! 🌟 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31083</t>
+  </si>
+  <si>
+    <t>Обновляем мебель с ценами от производителя 🔥 👉 Посмотреть на сайте Загляни в «Диван БОСС»! Тут куча крутой мебели: диваны, кровати, матрасы, шкафы, тумбы и много чего ещё, чтобы каждая комната стала идеальной 🧡 Есть доставка по всей России, можно оформить рассрочку или кредит — без заморочек! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31082</t>
+  </si>
+  <si>
+    <t>Стеновые панели 🧱 Стильный акцент без лишнего ремонта Гибкие панели под натуральный камень — быстрое и эффектное решение для акцентной стены Красиво и без сложностей 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31072</t>
+  </si>
+  <si>
+    <t>Квартира в Калининграде 🏠 Интерьер, вдохновлённый путешествиями 📝 Метраж: 73,4 кв. м. Главный акцент — картина с портретом женщины, купленная заказчиком в путешествии Она задала характер всему пространству. Интерьер стал отражением ярких впечатлений и личного вкуса 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31071</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть настроение будет самым счастливым, радостным и позитивным. Никакого уныния и грусти! 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31065</t>
+  </si>
+  <si>
+    <t>Хотите обновить ванную комнату? 😍 🛒 Посмотреть на сайте Загляните в интернет‑магазин CleanSan — тут куча крутой сантехники: душевые кабины, ванны, мебель для ванной. Консультанты помогут подобрать модель — даже по фото вашей ванной! 🎁 Плюсы магазина: ▫️широкий ассортимент от топовых брендов ▫️удобная фильтрация товаров ▫️гарантия до 5 лет ▫️бесплатная доставка при заказе от 50 000 ₽ в пределах МКАД 👉 Используйте промокод CSVR5U — скидка 5 % на всё при заказе от 10 000 ₽! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31064</t>
+  </si>
+  <si>
+    <t>✨ Шторы, которые открываются сами — тренд 2026 года ✨ Компания Onviz - российский производитель умных штор, жалюзей, солнцезащитных систем, с огромным каталогом любых решений! 🌐Представительства в более чем 75 городах РФ, 9 стран СНГ. ✅ Замер, подбор, изготовление и установка под ключ; ✅ Скидка 15% на уличные системы; 🏦 Кешбэк до 15% при оплате картой Т-банк До 15 сентября — карниз универсал под тюль в подарок! 🎁 Быстрый и бесплатный расчёт системы для вашей квартиры в 1 клик ПО ССЫЛКЕ Остались вопросы? Менеджер готов проконсультировать и подобрать лучшее решение! Реклама: ИП Боровской Сергей Владимирович, ИНН 432601031430</t>
+  </si>
+  <si>
+    <t>01.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31063</t>
+  </si>
+  <si>
+    <t>Евродвушка 😍 Стиль и функциональность в каждой зоне 📝 Метраж: 39 кв. м. Невероятно продуманное пространство, где каждый метр работает на комфорт 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31056</t>
+  </si>
+  <si>
+    <t>Сочные акценты и лёгкость 🏠 📝 Метраж: 49 кв. м. Вельветовый диван, светлая кухня и насыщенная ТВ-зона Интерьер для молодой путешественницы — с характером 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31055</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю в это чудное, утренние время, насладиться вкусом ароматного кофе, улыбнуться новому дню и шагнуть радостно навстречу новым возможностям! 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 21:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31054</t>
+  </si>
+  <si>
+    <t>Быстрый офер для security-специалистов в Яндекс 12–18 сентября пройдёт Week Offer Security — мероприятие быстрого найма. ⚡ Ищем специалистов с опытом от 2 лет в направлениях Application Security, Infrastructure Security и SOC L3. Как всё устроено: ✅ До 4 сентября зарегистрируйтесь на мероприятие ✅ 12 и 13 сентября пройдите технические секции онлайн ✅ С 14 по 18 сентября познакомьтесь с командами и получите офер Формат подойдёт тем, кто хочет пройти собеседования без долгих пауз между этапами и быстро получить обратную связь. Подробности и регистрация — на сайте. Перейти на сайт #реклама 16+ yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31045</t>
+  </si>
+  <si>
+    <t>Кровати и матрасы «СОНУМ» 🛏 🛍 Посмотреть на сайте Хотите спать как король? В «Сонум» найдёте идеальную кровать или матрас! Бесплатная доставка, гарантия качества и даже возможность сделать мебель под свой размер — вот что вас ждёт 😴 Заботьтесь о своём сне уже сегодня! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31044</t>
+  </si>
+  <si>
+    <t>Картина-ключница 🖼 Незаметное хранение у входа Обычная картина легко превращается в скрытую систему для ключей Простое и стильное решение для прихожей 👏 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31034</t>
+  </si>
+  <si>
+    <t>Квартира в серо-голубой гамме 🏠 📝 Метраж: 42 кв. м. Холодная гамма, акценты голубого и синего Геометрия декора, авторский комод и ковёр с узором — интерьер с характером для стильной девушки 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31033</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Хорошего продуктивного дня, прекрасного настроения, хороших новостей, чудесной погоды, поменьше хлопот, побольше вдохновения 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 21:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31032</t>
+  </si>
+  <si>
+    <t>Weekend Offer ML*: быстрый найм в Яндекс Открыли регистрацию на онлайн-мероприятие для ML и DL-специалистов. Мы ищем инженеров с опытом от 2 лет в областях NLP, CV, RecSys и Classic ML. Как всё устроено: ✅ До 4 сентября — регистрация на сайте. ✅ 12 сентября — две технические секции онлайн. ✅ 13 сентября — финальные интервью со знакомством с командами. Ждём вас! Подробности и форма регистрации — на сайте. Зарегистрироваться #реклама 16+ yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31022</t>
+  </si>
+  <si>
+    <t>Диваны, шкафы, кухни со скидками до 50% 😍 🛒 Посмотреть на сайте Загляни в интернет‑магазин мебельной фабрики Стиль! Тут найдёшь всё: от готовых комплектов до аксессуаров — диваны, шкафы, кухни, стеллажи и многое другое, чтобы создать идеальный интерьер 🔥 А ещё классные акции — например, распродажа готовой мебели со скидками до 50% Доставка от 1 дня — уют уже завтра 😍 Спеши заглянуть, пока выгодные предложения не разобрали! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31021</t>
+  </si>
+  <si>
+    <t>Мини-двушка 🏠 Уют в природной гамме 📝 Метраж: 37 кв. м. Графитовые акценты, оливковые детали и спокойная атмосфера Продуманный интерьер для комфортной жизни Как вам? 👍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31013</t>
+  </si>
+  <si>
+    <t>Детская в стиле домика на дереве 🌳 Сказочный проект для мечтателей Дизайнер создала пространство, которое пробуждает воображение. Уютно, игриво и вдохновляюще Автор: tatyanamalafeeva 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31012</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Спешу пожелать всего самого наилучшего, пусть сегодня день будет удачным и счастливым! 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31003</t>
+  </si>
+  <si>
+    <t>Товары для ванной от AM.PM 🛁 🛒 Посмотреть на сайте Ищете качественную сантехнику и мебель для ванной? В AM.PM — огромный выбор: от унитазов и раковин до душевых систем и аксессуаров Товары с заводской гарантией 😎, удобная доставка по всей России, есть рассрочка! Сделайте свой дом комфортнее уже сегодня! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31002</t>
+  </si>
+  <si>
+    <t>Простой рельеф на стенах 🎨 Текстура без сложностей Создайте красивый и ненавязчивый рельеф с помощью штукатурки. Простой способ добавить глубину интерьеру 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30997</t>
+  </si>
+  <si>
+    <t>Красивейший проект кухни-гостиной 🏠 Светлое пространство, продуманные детали и гармоничная атмосфера Автор проекта: lamtsova_design Как вам этот интерьер? 👍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30996</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть новый день принесёт новые эмоции, пусть счастья сегодня станет капельку больше 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30987</t>
+  </si>
+  <si>
+    <t>Мебель от VERESK 🛋 🛒 Посмотреть на сайте Ищете качественную мебель для дома? В интернет‑магазине VERESK — тысячи моделей: шкафы‑купе, стеллажи, кухни, прихожие и многое другое! Гибкие размеры, более 300 декоров — найдёте вариант под любой интерьер. А ещё быстрая доставка и гарантия качества 😍 📝 А ещё я раскопала промокод — с ним выгода ещё круче: ▫️ПОДАРОК — выгода до 99%, столик за 1 рубль до 31 августа 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30986</t>
+  </si>
+  <si>
+    <t>‼️ Золотое Яблоко, Рив Гош и Л’Этуаль могут идти лесом — я больше не ведусь 🤷🏽‍♀️ Подруга показала магазин «PARFUM CLUB» там продают оригинальную парфюмерию прямо из Европы и Дубая И цены у них ниже в 2-3 раза, чем те, которые на ценниках в магазинах Если тоже хотите взять брендовый парфюм по их реальной цене — залетайте сюда: https://t.me/+jgq7fg9_l05jMjBi</t>
+  </si>
+  <si>
+    <t>28.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30985</t>
+  </si>
+  <si>
+    <t>Гибкий войлок на магнитах 🧲 Китайская альтернатива дверцам Лёгкий доступ и минималистичный вид для хранения 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30975</t>
+  </si>
+  <si>
+    <t>Панельная однушка в Беларуси 🏠 Перепланировка и свет 📝 Метраж: 42 кв. м. Двушка с тремя окнами для молодой девушки. Кухня в двух цветах: белый верх сливается с фартуком Стена за диваном оформлена трубочками — ритм повторяется в фасадах шкафа. Продуманно и стильно! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30974</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю успешного и прекрасного дня 😉 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 21:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30973</t>
+  </si>
+  <si>
+    <t>deep tech night: 5 сентября Конференция Яндекса про технологические вызовы в IT В прямом эфире Мо Гавдат (ex-Google X), эксперты российского бигтеха и международных компаний обсудят технологии, формирующие будущее IT: инфраструктуру, инженерные практики, AI и новые форматы экспериментов, — а также ответят на вопросы в прямом эфире. ⚡ Онлайн, бесплатно по регистрации. Зарегистрироваться #реклама 16+ deeptechnight.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30964</t>
+  </si>
+  <si>
+    <t>Мебель от производителя! Фото-отзывы от покупателей! 🛋 🛒 Посмотреть на Диванчик.ру Хотите обновить интерьер без лишних хлопот? В «Диванчик.ру» найдёте диваны, кровати, кресла, столы и стулья — всё от собственного производства! Доставка без предоплаты, гарантия на диваны — 5 лет, а если мебель есть на складе — привезут уже на следующий день 😍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30963</t>
+  </si>
+  <si>
+    <t>Фотообои с монохромным лесом 🌲 Стильный акцент в спальне Пустая стена превращается в выразительный элемент интерьера Графичный лес добавляет глубину и характер 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30953</t>
+  </si>
+  <si>
+    <t>Квартира в Москве для пары с бульдогом 🏠 📝 Метраж: 80 кв. м. Интерьер построен на балансе тёмного и светлого Вид из окна дополняет композицию, делая пространство выразительным и гармоничным 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30952</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю почувствовать всю красоту нового дня и насладиться каждой его минутой 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30945</t>
+  </si>
+  <si>
+    <t>Бытовая техника и посуда Tefal 🌟 🛒 Посмотреть на сайте Ищете надёжную технику для дома? В магазине Tefal огромный выбор — от мультиварок и кофеварок до пылесосов и утюгов! Цены — от производителя, доставка по всей России. Ещё есть программа лояльности, консультации специалистов и крутые акции! Промокод ШКОЛА60 — скидка до 60 % на покупки в TEFAL до 9 сентября! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30944</t>
+  </si>
+  <si>
+    <t>Молдинги в интерьере своими руками ✨ Видео-инструкция для тех, кто хочет добавить интерьеру элегантности и завершённости! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30935</t>
+  </si>
+  <si>
+    <t>Продуманный дизайн и свет без границ 🏠 📝 Метраж: 60 кв. м. Гостиная с единым оттенком стен и фасадов, ТВ скрыт за дверцами В спальне без окна добавили фрамугу из детской, а обои отвлекают от ниши. Пространство цельное и светлое 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30934</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю бодрости и энергии, легкого подъема и отличного настроения, славных и добрых людей вокруг и наилучших новостей 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 21:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30933</t>
+  </si>
+  <si>
+    <t>Бесплатная онлайн-школа с гос.поддержкой с 5 по 11 класс ❤️ Подарите ребенку шанс учиться онлайн в комфорте и с лучшими преподавателями России. ✨ Переведите ребенка в онлайн-школу сейчас и получите льготы при поступлении в вузы и колледжи РФ! ✅ Выдаем аттестаты государственного образца в 9 и 11 классе. Выпустили более 400 золотых медалистов. Узнайте прямо сейчас в мессенджере TELEGRAM, доступны ли вам льготы при поступлении в нашу онлайн-школу. Узнать больше #реклама 16+ s.salebot.pro О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30924</t>
+  </si>
+  <si>
+    <t>Ротанг, который создаёт уют — И ПО ЦЕНАМ ПРОИЗВОДИТЕЛЯ! 🏡 👉 Посмотреть на сайте В магазине Deamo Ротанг — идеальная мебель: кресла, качалки, диваны и обеденные группы, которые превратят дом в место притяжения! 🔥 ОГРОМНЫЙ ПЛЮС: • Низкие цены — без посредников и накруток • Годовая гарантия — целый год уверенности • Регулярные скидки 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30923</t>
+  </si>
+  <si>
+    <t>Ванная с розовыми акцентами 🛁 Светлый фон и деликатные розовые детали создают мягкую, уютную атмосферу. Пространство выглядит свежо и по-женски элегантно! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30914</t>
+  </si>
+  <si>
+    <t>Квартира в сталинке 🏠 Природные мотивы и парадный стиль 📝 Метраж: 50 кв. м. Обои с пейзажами создают атмосферу леса, а латунная ниша на кухне добавляет глубины и солнечных бликов Интерьер органично продолжает парк за окном 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30913</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть этот день принесет лишь хорошее настроение и бодрость духа 🔥 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 21:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30912</t>
+  </si>
+  <si>
+    <t>Дистанционное обучение для детей с 1-11 класс С получением аттестата гос.образца Индивидуальный подход, гибкое расписание, интенсивная подготовка к экзаменам ЕГЭ и ОГЭ, живые уроки с учителями Льготы москвичам Аттестаты с отличием по итогам основного периода ГИА 2026 года: 🎓 9 кл. - 72 аттестата с отличием. 🎓 11 кл. - аттестаты с отличием: - золото - 29 человек, - серебро - 32 человека, Московские медали - 23 человека. 100-бальники по литература, математика (профильный уровень) и физике. Оставьте заявку на консультацию Узнать больше #реклама 16+ school-bit.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30904</t>
+  </si>
+  <si>
+    <t>Сантехника для ванной 🛁 👉🏻 Посмотреть ассортимент В «Сантехника-Онлайн» огромный выбор товаров от ведущих брендов — Grohe, Hansgrohe, Roca и других «Гарантируем качество, помогаем с выбором и даже можем установить покупку! Плюс — регулярные акции и скидки 😍» 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30903</t>
+  </si>
+  <si>
+    <t>Как спрятать газовую трубу 🔧 Стильное решение для любого интерьера Практично и аккуратно! Как вам? 👍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30893</t>
+  </si>
+  <si>
+    <t>Квартира для спортсменки 🏠 Пространство для жизни и тренировок 📝 Метраж: 44 кв. м. Гардеробная решила вопросы с хранением, в гостиной есть место для занятий, а остров на кухне заменил обеденный стол Домофон в гостиной — удобно и продуманно 😉 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30892</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Прекрасного доброго, плодотворного дня! Пусть сегодня удача сопутствует, ждут большие открытия, цели достигаются, а невзгоды остаются позади 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 21:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30891</t>
+  </si>
+  <si>
+    <t>Доброград: жизнь без мегаполиса, но со всем, что важно А что, если после работы не нужно стоять в пробке, до школы — несколько минут, а природа - не только по выходным? Доброград — новый город во Владимирской области, в 2,5 часах от Москвы. Здесь всё важное на расстоянии 15 минут: 🎓 школы и детские сады 🏃‍♂️ бассейн, спорт, теннис, падел, вейк-парк и гольф-поле 😊 лес, озёра, парки и 25 км велодорожек ✨ рестораны и SPA ✅ медицина Дети могут сами добираться до школы. Спорт и любимые занятия становятся частью обычного дня. А вместо часов в дороге появляется время на семью, друзей и себя. И это не место, куда приезжают только на выходные. Здесь уже живут 3000 человек из 60+ регионов России. Выбирайте свой формат: готовые квартиры, таунхаусы или земельные участки. Узнать больше #реклама dobrograd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30884</t>
+  </si>
+  <si>
+    <t>Терраса или сад, которые не требуют забот — с Woodgrand это реально! 🏡 🛒 Посмотреть на сайте Хочешь обустроить террасу или сад без лишних хлопот? В Woodgrand найдёшь всё, что нужно: террасную доску, заборную доску, грядки, фасадные системы, садовый паркет и кучу других крутых изделий из ДПК, чтобы создать пространство мечты! 💪 Ещё есть расчёт материалов, доставка и монтаж — ВСЁ ПОД КЛЮЧ, чтобы вы просто наслаждались результатом! 🚚 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30883</t>
+  </si>
+  <si>
+    <t>Полки-часы в гостиной 🕰 Стильный арт-объект на стене Круг из полок с книгами превращает обычную стену в выразительный акцент Как вам? 👍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30876</t>
+  </si>
+  <si>
+    <t>Квартира для аренды 🏠 Панорамный вид как часть интерьера 📝 Метраж: 39,5 кв. м. Планировка выстроена так, чтобы взгляд сразу устремлялся к окнам с видом на набережную Эффектная перспектива и ощущение простора 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30875</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть этот день будет наполнен волшебством, станет началом чего-то нового, добавит ярких красок в жизнь и подарит необычайные чудеса! 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 21:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30874</t>
+  </si>
+  <si>
+    <t>22.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30868</t>
+  </si>
+  <si>
+    <t>Римские шторы и текстиль для дома 🛒 Посмотреть на сайте VINTASHTORY шьёт римские шторы, комплекты штор, тюль и подушки — и всё по вашим размерам с точностью до 1 см! Ещё есть ОНЛАЙН-КОНСУЛЬТАЦИИ — помогут подобрать ткань и способ установки Плюс бесплатная доставка по России и СНГ! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30867</t>
+  </si>
+  <si>
+    <t>Порожек для пола 🚪 Как выбрать подходящий вариант Ориентируйтесь на перепад высот и материал покрытия! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30857</t>
+  </si>
+  <si>
+    <t>Брежневка для молодой пары 🏠 Объединение кухни и гостиной 📝 Метраж: 40,5 кв. м. Главная задача — создать единое пространство для жизни и отдыха 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30856</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть это утро будет добрым, нежным, воодушевляющим. Желаю утренней бодрости и огромных сил на весь день 🔥 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 21:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30855</t>
+  </si>
+  <si>
+    <t>21.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30847</t>
+  </si>
+  <si>
+    <t>Хочешь обновить освещение в доме? 😍 Загляни в Trona Light — тут куча крутых светильников! • Лампа прикроватная • Светильник настенный бра беспроводной • Торшер напольный современный • Светильник уличный на солнечных батареях • Светильник плетеный в стиле бохо Лампы приходят уже готовые — установил за пару минут и наслаждайся! Каждый товар проверяют вручную 💪 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30846</t>
+  </si>
+  <si>
+    <t>Зонирование комнаты 🧩 Разделяем пространство без стен 📝 Метраж: 18 кв. м. Используйте стеллажи, раздвижные перегородки или световые сценарии. Функциональные зоны без потери воздуха 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30836</t>
+  </si>
+  <si>
+    <t>Всё необходимое в компактном формате 🏠 📝 Метра: 29 кв. м. Дизайнеру удалось разместить рабочую зону, кухню, обеденную группу, гостиную, спальню и вместительный гардероб. Комфорт без лишних метров 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30835</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть день пройдет спокойно и размеренно, без суеты и спешки 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 21:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30834</t>
+  </si>
+  <si>
+    <t>Что нужно знать о керамограните Коротко и по делу от Italon: что важно знать о керамограните Узнать больше #реклама blog.italonceramica.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30821</t>
+  </si>
+  <si>
+    <t>Мебель собственного производства с 2006 года — и доставка без предоплаты! 🛋 🛒 Посмотреть на сайте Загляни в «Диванчик.ру»! Тут ОГРОМНЫЙ выбор мебели — от диванов и кроватей до столов и стульев, чтобы каждый уголок дома стал уютным 💥 Плюс: • доставка без предоплаты • гарантия 5 лет на диваны • мебель собственного производства 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30820</t>
+  </si>
+  <si>
+    <t>Как закрыть щиток экономно ⚡️ Простая конструкция за минуты Две рамы, петли и мебельный магнит — бюджетное решение для маскировки щитка. Быстро и аккуратно! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30810</t>
+  </si>
+  <si>
+    <t>Квартира для командировок 🏠 Стиль и винтаж в компактном формате 📝 Метраж: 42 кв. м. Неосновное жильё, но продуманное до мелочей. Винтажные предметы добавляют характер и уют в современный интерьер 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30809</t>
+  </si>
+  <si>
+    <t>19.08.26 21:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30808</t>
+  </si>
+  <si>
+    <t>До 1 218 000₽ выгоды на туристический автобус Газель NN! Туристический бизнес — время обновлять автопарк! Туристический автобус Газель NN — 19 комфортных мест, багажник 600 л, салон высотой более 190 см, анатомические сиденья, кондиционер 14,5 кВт, низкий расход топлива (от 10.5 л/100 км) и телематика «Спутник» (экономия до 20%). До 31 августа — максимальная выгода до 1 218 000 ₽: суммируются скидки по Гослизингу и Фирменному лизингу. Машины в наличии. Количество ограничено. Успейте! ⚡Запросить расчёт выгоды за 2 минуты на stt.ru Узнать больше #реклама stt.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30799</t>
+  </si>
+  <si>
+    <t>Оформление стены за диваном 🛋 Идеи для выразительной гостиной Акцентная краска, панели или картины — видео подскажет, как сделать эту зону главной в комнате 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30798</t>
+  </si>
+  <si>
+    <t>19.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30788</t>
+  </si>
+  <si>
+    <t>Черно-белый контраст в санузле 🖤 Лёгкость и характер Сливочный фон, чёрная плитка и кирпичный акцент создают выразительное пространство Баланс тепла и графичности 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30787</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ В это чудесное утро хочу пожелать хорошей погоды, удачных начинаний, приятных встреч, интересных дел, счастливых совпадений и прекрасного настроения! 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 21:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30786</t>
+  </si>
+  <si>
+    <t>Устройтесь в Яндекс за неделю на Week Offer Security ⚡ Ищем инженеров по информационной безопасности с опытом от 2 лет: Application Security, Infrastructure Security и SOC L3. Формат простой: вы регистрируетесь, проходите две технические секции онлайн, затем знакомитесь с командами на финальных интервью. Если всё совпадёт, получите офер уже в рамках мероприятия. Как это устроено: ✅ До 4 сентября зарегистрируйтесь на Week Offer Security ✅ 12 и 13 сентября пройдите технические секции онлайн ✅ С 14 по 18 сентября познакомьтесь с командами на финальных интервью и получите офер в Яндекс Подходит специалистам, которые хотят пройти найм без длинных пауз между этапами и быстро получить обратную связь. Переходите по ссылке, чтобы узнать подробности и оставить заявку. Перейти на сайт #реклама 16+ yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30781</t>
+  </si>
+  <si>
+    <t>Обои, краски и декор для дома 🛠 🛒 Посмотреть на Walls.ru В Walls.ru ОГРОМНЫЙ выбор обоев, красок, лепнины и штукатурок — больше 40 000 дизайнов! Есть онлайн‑консультация — менеджеры помогут с выбором и расчётом материалов Доставка и индивидуальные условия оплаты — всё продумано! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30780</t>
+  </si>
+  <si>
+    <t>Золотое Яблоко, Рив Гош и Л’Этуаль могут идти лесом — я больше не ведусь🤷‍♀️ Подруга показала магазин «PARFUM SHOP» там продают оригинальную парфюмерию прямо из Европы и Турции И цены у них ниже в 2-3 раза, чем те, которые на ценниках в магазинах! Если тоже хотите взять брендовый парфюм по их реальной цене — залетайте сюда: https://t.me/parfum_shop_official</t>
+  </si>
+  <si>
+    <t>18.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30779</t>
+  </si>
+  <si>
+    <t>Расположение динамиков в гостиной 🔈 Идеальное звучание для киносеансов Правильное размещение колонок создаёт объёмный звук и погружает в атмосферу фильма Берите на заметку 💡 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30769</t>
+  </si>
+  <si>
+    <t>Квартира в Москве для пары с бульдогом 🏠 Игра контрастов 📝 Метраж: 80 кв. м. Интерьер построен на балансе тёмного и светлого Вид из окна дополняет композицию, делая пространство выразительным и гармоничным 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30768</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю успехов во всех делах, гармонии в душе и отличного настроения 😉 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 21:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30767</t>
+  </si>
+  <si>
+    <t>Переехать из мегаполиса проще, чем кажется А что, если после работы не нужно стоять в пробке, до школы — несколько минут, а природа - не только по выходным? Доброград — новый город во Владимирской области, в 2,5 часах от Москвы. Здесь всё важное на расстоянии 15 минут: 🎓 школы и детские сады 🏃‍♂️ бассейн, спорт, теннис, падел, вейк-парк и гольф-поле 😊 лес, озёра, парки и 25 км велодорожек ✨ рестораны и SPA ✅ медицина Дети могут сами добираться до школы. Спорт и любимые занятия становятся частью обычного дня. А вместо часов в дороге появляется время на семью, друзей и себя. И это не место, куда приезжают только на выходные. Здесь уже живут 3000 человек из 60+ регионов России. Выбирайте свой формат: готовые квартиры, таунхаусы или земельные участки. Узнать больше #реклама dobrograd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30757</t>
+  </si>
+  <si>
+    <t>Древесина, которая дышит — создай дом с душой! 🪵 🛒 Посмотреть на сайте Загляни в интернет‑магазин Wooden-world.ru — тут ОГРОМНЫЙ выбор мебели из массива дерева! Кровати, обеденная мебель, садовая и складная мебель, мебель для лаунж‑зоны и даже детская — выбирай, что душе угодно, и наполняй свой дом натуральным теплом 🌺 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30756</t>
+  </si>
+  <si>
+    <t>Сидела в кафе, услышала разговор двух сотрудниц Золотого Яблока... 🤦🏻‍♀️ Они обсуждали, как дурят народ на распродажах. Типа клеят желтый ценник, а цена всё равно выше закупа в 5 раз. И одна другой говорит: «Я себе вообще всё в Гэллери беру, нафиг мне наша скидка сотрудника, там всё равно дороже». Я не поленилась, 2 часа копалась и отрыла этот Гэллери. Оказалось, так магазин называется — PARFUM GALLERY Ребята, это разнос. Byredo, Kilian, Chanel — всё стоит копейки по сравнению с розницей. Это флаконы из Европы, которые списывают или везут как меньший объем через таможню. Взяла на пробу — оригинал 100%. Теперь в магазины хожу только понюхать, а заказываю https://t.me/+PdaPmSDHWN44MGMy</t>
+  </si>
+  <si>
+    <t>17.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30755</t>
+  </si>
+  <si>
+    <t>Чудо-трансформер ✨ Компактное решение для маленькой комнаты Столовый гарнитур за секунду превращается в аккуратный секретер 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30745</t>
+  </si>
+  <si>
+    <t>Кажется странным, что в 2026 году многие до сих пор выбирают материалы по фотографиям. Экран телефона не передает реальный цвет, фактуру и масштаб. А самое главное - не показывает, как материалы будут смотреться друг с другом. Поэтому сегодня всё больше людей начинают ремонт с поездки в шоурум. На "Базе Плитки" можно собрать будущий интерьер в одном месте: подобрать плитку, сравнить фактуры, приложить краску, мебельные фасады, сантехнику и напольные покрытия. Когда видишь всё вместе, принимать решение становится намного проще.</t>
+  </si>
+  <si>
+    <t>17.08.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30744</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Я желаю лёгких, светлых мыслей, вдохновляющих ароматов и вкусов с утра, улыбок и уверенности в себе 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 21:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30743</t>
+  </si>
+  <si>
+    <t>ЖК Символ. Финальные скидки лета до 12% до 30 августа ❤️Скидки до 12% в готовом для жизни квартале у центра Москвы. Квартиры под любой запрос: высокая степень готовности, отделка и мебель, панорамные виды. 🎓На территории парк 10 га и 150+ открытых объектов инфраструктуры. Кафе, рестораны, медцентры, детский сад, школы, инженерный лицей при МГТУ им. Баумана. 🏠Стильные и просторные квартиры с уникальными видами. Высота потолков до 4,25 м, окна до 3,25 м, угловое остекление, панорамные виды на центр Москвы. ❤️Клуб резидентов для разных сценариев жизни: лаунж-зоны, фитнес-зал, кинотеатр, коворкинг, детская, репетиторская, террасы на крыше. ✨ Победы в престижных премиях: «Лучший ЖК-новостройка в РФ» (ТОП ЖК 2023), «Лучший реализованный проект» (конкурс Правительства Москвы 2019). Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.click О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30734</t>
+  </si>
+  <si>
+    <t>Ротанг, который создаёт уют — и по ценам производителя! 🛋 👉 Посмотреть на сайте В магазине Deamo Ротанг — крутая мебель из ротанга: кресла, качалки, диваны, обеденные группы и многое другое, чтобы ваш дом или терраса стали местом притяжения для всей семьи! 🔥 Плюсы: • цены — как у изготовителя • годовая гарантия • регулярные скидки 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30733</t>
+  </si>
+  <si>
+    <t>Подоконник из чёрной глянцевой плитки и винтажная ручка 🖤 Акцентные детали делают интерьер выразительным Контраст материалов и эпох создаёт запоминающийся стиль 😍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30732</t>
+  </si>
+  <si>
+    <t>Идеи из Индии и Северной Африки для современного интерьера В Манеже на VIII Московской неделе интерьера и дизайна можно увидеть две национальные экспозиции — Индии и стран Северной Африки. В индийском проекте «Нити» представлены ковры, мебель и светильники из натуральных материалов. Традиционные техники здесь соединяют с современными формами. В североафриканском «Караване» собрали мебель, текстиль и изделия из дерева. Сам стенд напоминает путь через пустыню с тканевыми полотнами и плавными линиями дюн. Вход бесплатный по регистрации.</t>
+  </si>
+  <si>
+    <t>16.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30722</t>
+  </si>
+  <si>
+    <t>Квартира в стиле бутик-отеля ✨ Светлая гамма и винтажные акценты 📝 Метраж: 42 кв. м. Авторские детали и предметы из путешествий создают уютную, запоминающуюся атмосферу. Интерьер с душой и характером! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30721</t>
+  </si>
+  <si>
+    <t>15.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30714</t>
+  </si>
+  <si>
+    <t>Жалюзи и рулонные шторы 🪟 🛒 Посмотреть на JALUZI.RU Хотите обновить интерьер и защитить помещение от солнца? Жалюзи и рулонные шторы от JALUZI.RU — то, что нужно! Бесплатный замер, быстрый монтаж и гарантия 2 года — всё для вашего комфорта. Срок изготовления — от 2 дней 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30713</t>
+  </si>
+  <si>
+    <t>Вдохновиться палитрой Красной площади: в «Манеже» прошел паблик-ток с основателем Каирской недели дизайна (Cairo Design Week) Хишамом Махди. На встрече эксперты обсудили, как дизайн-недели помогают открывать новые имена, связывают авторов с девелоперами и выводят локальные бренды на международные рынки. Египетский архитектор признался, что Московская неделя интерьера и дизайна оказалась гораздо масштабнее, чем он ожидал, а при создании некоторых своих проектов он вдохновлялся цветовой палитрой Красной площади, которую увидел во время прошлого визита в Москву. В конце встречи Хишам Махди лично наградил московское архитектурное бюро SIA — за вклад в развитие индустрии и формирование новых стандартов качества в проектировании жилых и коммерческих пространств.</t>
+  </si>
+  <si>
+    <t>15.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30712</t>
+  </si>
+  <si>
+    <t>Совмещённый санузел в скандинавском стиле ✨ Свет и лаконичность Светлые тона, натуральные материалы и чистые линии создают уютную и функциональную атмосферу 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30711</t>
+  </si>
+  <si>
+    <t>Раздвижная панель для ванны из фанеры 🛁 Простое решение своими руками — доступно, функционально и легко вписывается в интерьер 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30710</t>
+  </si>
+  <si>
+    <t>15.08.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30709</t>
+  </si>
+  <si>
+    <t>15.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30708</t>
+  </si>
+  <si>
+    <t>🫣 Простояла вчера 40 минут в очереди на заправку из-за этих перебоев с бензином. В соседней машине девушка тоже скучала, разговорились через окно. Я сделала комплимент ее новенькой сумке “Kelly” от Hermes — выглядит просто роскошно 😍 Пошутила, мол, с такими ценами на 95-й бензин на оригинальные сумки скоро придется брать ипотеку. А она смеется: «Так это и не оригинал. Кто в здравом уме сейчас отдает миллионы бутикам?». Оказалось, она берет премиальные копии в канале «BaggyBags». Шьют из той же кожи, соблюдают всю геометрию, швы и гравировки. Визуально от оригинала не отличит даже байер, а стоит в разы адекватнее. 😇 В общем, пока ждала бензин — нашла золотую жилу. Делюсь: https://t.me/baggybags</t>
+  </si>
+  <si>
+    <t>15.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30698</t>
+  </si>
+  <si>
+    <t>Квартира в Москве 🏠 Комфорт на ограниченной площади 📝 Метраж: 47,6 кв. м. Пример того, как продуманный дизайн делает небольшое пространство удобным и эстетичным. Уютно и со вкусом 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30697</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 😉 Прекрасного дня и замечательного самочувствия! Улыбнись, тебя ждет прекрасный день, наполненный замечательными событиями, улыбками и приятными делами 😍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 21:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30696</t>
+  </si>
+  <si>
+    <t>Домашняя школа для 1-11 классов. Онлайн-школа бесплатно! ✅Выдаем аттестат гос. образца! ✨Есть государственная лицензия и аккредитация! ✅Зачисление и обучение в школе полностью онлайн. Узнайте в мессенджере TELEGRAM, доступна ли вам льгота на бесплатное онлайн-обучение с 1 по 11 класс. Узнать больше #реклама 16+ s.salebot.pro О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30688</t>
+  </si>
+  <si>
+    <t>14.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30687</t>
+  </si>
+  <si>
+    <t>Практичная планировка маленькой кухни 🍽 Каждый сантиметр с пользой Оптимальное использование пространства — светлые тона, компактная техника и продуманное хранение 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30677</t>
+  </si>
+  <si>
+    <t>Квартира для студентки 🏠 Смелые акценты и свет 📝 Метраж: 43 кв. м. Стеклоблоки пропускают свет в ванную и зонируют спальню Пространство получилось лёгким, функциональным и наполненным светом 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30676</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 😉 Пусть день пройдет спокойно и размеренно, без суеты и спешки. Не стремись бежать вперед, замедли мгновение и насладись жизнью, ведь иногда это очень важно! 😍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 21:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30675</t>
+  </si>
+  <si>
+    <t>Не знак свыше, а точный таргетинг Теперь всем, кто продвигается через CTV в Яндекс Директе, стало проще находить свою аудиторию. Таргетингов стало в 5 раз больше. Вот что нового: — Таргетинг по интересам. Например, можно выбрать не всех, кто интересуется спортом, а только любителей фитнеса или тенниса. — Таргетинг по привычкам. Находите аудиторию по поведению в онлайне и офлайне — например, тех, кто регулярно посещает торговые центры или часто покупает товары в интернете. — Более гибкие настройки. Можно сочетать интересы и социально-демографические характеристики с жанрами и тематиками контента. 👌 Используйте новые возможности, чтобы сделать рекламу на Connected TV еще эффективнее Узнать больше #реклама yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.08.26 20:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30668</t>
+  </si>
+  <si>
+    <t>Посуда и аксессуары для кухни 🍽 🛒 Посмотреть на сайте Загляните в Vazaro — тут куча классных вещей: от кастрюль и сковородок до фарфоровых сервизов и наборов ножей! Товары от топовых производителей — практичные, стильные, прослужат долго 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30667</t>
+  </si>
+  <si>
+    <t>Запекайте, а не отдраивайте: противни, которые «самовосстанавливаются» 🔥 Представьте: вы запекали курицу с сыром, а через 10 минут противень снова идеально чистый. Без жестких губок, кипятка и испорченного настроения. Это не фантастика. Это ColdPyro® — уникальная антипригарная эмаль от VÄRD. Она не просто выдерживает высокие температуры, а восстанавливает свои свойства прямо во время готовки. Пригоревший жир и засохшие остатки больше не проблема. VÄRD — российский бренд с европейскими стандартами: собственное производство, строгий контроль на каждом этапе и сервис, который реально помогает. 💰 Лучшее время для покупки: -30% на весь ассортимент по промокоду. Успейте до 31 августа. Потом такой цены не будет. 👉 Промокод: vard30home 👉 Выбрать бытовую технику: 💙 Мы в ТГ Реклама. ООО "ВАРД". ИНН 7804159731. erid: 2W5zFGKYPCM</t>
+  </si>
+  <si>
+    <t>13.08.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30666</t>
+  </si>
+  <si>
+    <t>Складная дверь для маленького пространства 🚪 Компактное решение, которое не занимает лишнего пространства Удобно и практично для небольших санузлов 👏 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30665</t>
+  </si>
+  <si>
+    <t>Есть такой мебельщик в Москве — Игорь из «Кухнев» За 12 лет они сделали тысячи кухонь и шкафов, набрали рейтинг 4.9⭐️ на Яндексе и даже попали в интерьерный журнал «Красивые дома»! Теперь он ведет канал, где показывает весь процесс: от грамотного проектирования до монтажа мебели. Разбирает реальные проблемы, с которыми сталкиваются владельцы кухонь, и показывает, как сделать всё правильно с первого раза. Подписывайтесь, чтобы сделать кухню, о которой не придётся жалеть. В закреплённом посте есть бесплатный гайд по материалам — чтобы не переплачивать за «премиум» там, где он на самом деле не нужен.</t>
+  </si>
+  <si>
+    <t>13.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30664</t>
+  </si>
+  <si>
+    <t>Палитры для уютной кухни 🎨 Гармоничные сочетания оттенков создают тёплую и стильную атмосферу Сохраняйте для вдохновения ✅ 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30654</t>
+  </si>
+  <si>
+    <t>Квартира для молодой девушки 🏠 📝 Метраж: 35 кв. м. Функциональное пространство с нестандартными решениями, отражающее личность хозяйки Стильно, продуманно, для жизни и встреч 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30653</t>
+  </si>
+  <si>
+    <t>💬 Скажем то, о чём женщины часто молчат: многие идут на близость, потому что «надо». Не потому что хочется. Иногда — чтобы партнёр не обижался. Иногда всё время в голове: как я выгляжу, сколько это ещё продлится, когда всё закончится. 🫶 И дело не обязательно в отсутствии желания. Тело запоминает неловкость и напряжение — и постепенно начинает заранее закрываться. «Никогда не понимала радости от этого. Оказалось — делала с ошибками. Убрала их, и честно говоря, мне самой понравилось» — отзыв участницы прошлого потока. 🎓 На бесплатном мини-курсе психолога и сексолога Юлии Агапитовой разберём: ✨ как перестать делать это «на автомате» ✨ что делать с зажатостью и сопротивлением ✨ как перестать наблюдать за собой со стороны ✨ как сделать близость приятнее для обоих 🎥 3 эфира + 3 гайда. Участие бесплатное. 👇 Занять место</t>
+  </si>
+  <si>
+    <t>13.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30652</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 😉 Пусть все получается, уверенных побед и смелых решений! Во всем видеть только плюсы, взять все по максимум, добиться желаемого! 😍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 21:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30651</t>
+  </si>
+  <si>
+    <t>Тренинги по ИИ с выездом экспертов Практикума в ваш офис ⚡ Чтобы закрывать больше задач с меньшими ресурсами, нужна «суперсила». И это — ИИ, который снимает рутину, ускоряет процессы и повышает качество решений. Обучайте сотрудников ИИ, чтобы автоматизировать операционные задачи и ускорить ключевые процессы. Выберите формат, который подходит именно вашей команде: ✅ Базовый ИИ - закладываем фундамент. ✅ ИИ под роль - навыки для конкретных функций и специалистов: руководители, продукт и аналитика, маркетинг и продажи, HR и L&amp;D, операционные команды. ✅ ИИ-трансформация - для компаний, которые хотят внедрять нейросети системно. ✨ При покупке любой из программ в августе и сентябре дарим доступ к бибиотеке ИИ навыков для команды Узнать больше #реклама 16+ practicum.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30646</t>
+  </si>
+  <si>
+    <t>Мебель от DivanRu 🛋 🛒 Посмотреть на DivanRu Хочешь оформить дом со вкусом? В DivanRu найдёшь мягкую мебель с европейским дизайном, кровати с трендовыми обивками, системы хранения и многое другое! Можно кастомизировать товары — подобрать обивку, спланировать наполнение шкафа и даже укомплектовать кровать подъёмным механизмом Реклама. Информация о рекламодателе по ссылке 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30645</t>
+  </si>
+  <si>
+    <t>Приём hidden colour 🎨 Яркий секрет внутри Мебель выглядит нейтрально, а яркий цвет раскрывается при открытии Неожиданный акцент, который добавляет интерьеру индивидуальность 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30644</t>
+  </si>
+  <si>
+    <t>Онлайн-магистратура для IT: ИТМО, МИФИ + Яндекс Программы онлайн-магистратуры ИТМО и МИФИ в партнёрстве с Яндексом. Актуальные знания, практическое обучение и гибкий график. Учитесь, совмещая с работой. Доступна господдержка оплаты, отсрочка от армии Перейти на сайт #реклама 16+ practicum.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30634</t>
+  </si>
+  <si>
+    <t>Квартира в современном стиле с джапанди и эко-акцентами 🏠 📝 Метраж: 37 кв. м. Лаконичный интерьер с натуральными материалами и природными оттенками. Уютно и гармонично 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30633</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 😉 Утро — это начало новых возможностей и успехов, поэтому, пусть всё задуманное сбудется, и день принесёт массу положительных эмоций! 😍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 21:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30632</t>
+  </si>
+  <si>
+    <t>deep tech night: 5 сентября, онлайн ⚡ 5 сентября в онлайн-трансляции — доклады экспертов из Яндекса и международных IT-компаний. В фокусе системы: NPU под LLM, RL-инфраструктура, Physical AI, YDB, большие базы данных и agentic systems. Разберём, что уже работает, где появляются инженерные компромиссы и как команды справляются с новыми требованиями к архитектуре, инфраструктуре и продакшену. В прямом эфире можно будет задать вопросы спикерам. Запись отправим зарегистрированным участникам после события. Зарегистрироваться #реклама 16+ deeptechnight.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30626</t>
+  </si>
+  <si>
+    <t>Товары для сна от Асконы 😴 🛍 Посмотреть ассортимент Хотите спать комфортно и здорово? В «Асконе» огромный выбор матрасов, подушек, одеял и постельного белья — есть варианты на любой вкус и бюджет! Товары помогут улучшить качество сна и позаботиться о здоровье До 13 сентября действует скидка до 10 % на мебель для офиса — используйте промокод ШКОЛА 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30625</t>
+  </si>
+  <si>
+    <t>Шпаргалка для ремонта в ванной 🛁 На заметку! 💡 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30624</t>
+  </si>
+  <si>
+    <t>Скидки до 50% на посудомоечные машины Kuppersberg Посудомоечные машины Kuppersberg со скидками на Яндекс Маркете! Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30614</t>
+  </si>
+  <si>
+    <t>Квартира для мужчины 🏠 📝 Метраж: 49,2 кв. м. Сохранили планировку, убрали острые углы и длинные коридоры Спальня отделена стеклянной перегородкой — лёгкость и приватность в одном решении 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30613</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 😉 Яркого и отличного настроения 😍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 21:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30612</t>
+  </si>
+  <si>
+    <t>10.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30604</t>
+  </si>
+  <si>
+    <t>10.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30603</t>
+  </si>
+  <si>
+    <t>Готовая планировка однушки 📐 Идея для вашего ремонта Продуманная схема зонирования, которую можно адаптировать под свои задачи и реализовать в квартире 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30602</t>
+  </si>
+  <si>
+    <t>Запустите свой успешный бизнес вместе с «Пятёрочкой» Франшиза «Пятёрочка»: проверенная надёжность + IT-поддержка для вашего успеха Узнать больше #реклама franch.5ka.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30593</t>
+  </si>
+  <si>
+    <t>Уютная квартира в доме 1950‑х 🏠 Комфорт на малой площади 📝 Метраж: 32 кв. м. Даже в небольшом пространстве можно создать эргономичное и уютное жильё Грамотное проектирование — ключ к комфорту 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30592</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Хорошей погоды, ярких улыбок, вдохновения и приятных встреч. Пусть это утро будет особенно теплым 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 21:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30591</t>
+  </si>
+  <si>
+    <t>09.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30583</t>
+  </si>
+  <si>
+    <t>Хочешь обновить освещение в доме? 😍 Загляни в Trona Light — тут куча крутых светильников! • Беспроводные бра на магните • Торшеры с пультом • Уличные фонари на солнечных батареях • Детские ночники и копии дизайнерских ламп Лампы приходят уже готовые — установил за пару минут и наслаждайся! Каждый товар проверяют вручную 💪 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30582</t>
+  </si>
+  <si>
+    <t>Светлая спальня в белых тонах с выразительным декором 🛏 Белый фон подчёркивает детали, а акценты создают атмосферу уюта 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30574</t>
+  </si>
+  <si>
+    <t>До и После. Простор и лёгкое зонирование 🏠 Пространство стало просторнее, зоны разделены аккуратно, без лишнего утяжеления Светло и функционально! Как вам? 👍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30573</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю, чтобы все задуманное легко получалось, а настроение было на высоте 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30568</t>
+  </si>
+  <si>
+    <t>Плетёная мебель, которая дарит лето круглый год — и сейчас со скидкой! 🥰 🛒 Посмотреть на marite.ru Хотите обновить интерьер или обустроить террасу? В marite огромный выбор плетёной мебели — от кофейных наборов до кресел-качалок, которые создадут атмосферу уюта и расслабления Скидки до нескольких десятков процентов — успевайте КУПИТЬ стильно и выгодно, пока предложение активно 😎 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30567</t>
+  </si>
+  <si>
+    <t>Скрытое хранение в душевой 🚿 Узкие полки в нише Используют сложный угол и не перегружают интерьер. Практично и аккуратно! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30557</t>
+  </si>
+  <si>
+    <t>Кухня-гостиная для IT-предпринимателя 🏠 📝 Метраж: 25 кв. м. Светлое пространство с натуральными материалами, металлом и камнем Отражение характера хозяина: сдержанно, технологично, комфортно для работы и встреч 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30556</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть это утро принесет побольше позитива, вдохновения, умиротворения и хорошего настроения 🔥 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 23:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30555</t>
+  </si>
+  <si>
+    <t>07.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30547</t>
+  </si>
+  <si>
+    <t>07.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30546</t>
+  </si>
+  <si>
+    <t>Шторы как инструмент преображения интерьера 🪟 Правильно подобранные шторы меняют восприятие пространства: добавляют высоту, мягкость и завершённость Ткань, цвет и фактура работают на атмосферу 🔥 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30539</t>
+  </si>
+  <si>
+    <t>Экономия пространства и функциональность 🛏 Серая кровать с лестницей, внизу — диван и полки для книг с подсветкой Идеальное решение для детской 👍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30538</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть любая погода за окном будет прекрасной и принесет превосходное настроение 😉 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 21:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30537</t>
+  </si>
+  <si>
+    <t>Обучение для команды: доступ к soft-навыкам бесплатно ⚡ Около 31% россиян испытывают симптомы выгорания, причём каждый четвёртый (27%) хотя бы раз за последний год думал об увольнении именно из-за хронического стресса. Выгорание — не просто проблема сотрудника, это серьёзный бизнес-риск. Научите команду управлять стрессом, договариваться и сохранять баланс с платформой Луми. В основе — экспертные видео по 5–10 минут и отработка навыков в тренажёре. ✅ Практики Луми помогут: - Сделать день более организованным. - Начать эффективно взаимодействовать с коллегами — договариваться и решать конфликты. - Уверенно говорить о своих результатах и достижениях. - Сохранять силы, не выгорать и жить полноценно. Получите месяц бесплатного доступа к платформе при оплате любого курса Практикума до конца августа от компании. Узнать больше #реклама 16+ practicum.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30529</t>
+  </si>
+  <si>
+    <t>Мебель от фабрики «Стиль» 🪑 🛒 Посмотреть на сайте Хотите обновить интерьер? В магазине «Мебельная фабрика Стиль» — огромный выбор мебели: от шкафов-купе и прихожих до диванов и столов Сейчас идёт летняя распродажа — скидки на шкафы от 30 %! Есть доставка, сборка, рассрочка. 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30528</t>
+  </si>
+  <si>
+    <t>Все этапы ремонта квартиры: порядок — залог успеха 🛠 Качественный результат начинается с плана 😉 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30518</t>
+  </si>
+  <si>
+    <t>ДО и ПОСЛЕ ремонта. Преображение с душой 🔥 Как вам результат? 👍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30517</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть новый день будет добрым, пусть новые эмоции помогут наполнить каждую минуту счастьем 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 21:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30516</t>
+  </si>
+  <si>
+    <t>Город Доброград: живи как в отпуске! В Доброграде отпуск является частью повседневной жизни. Что если ваш обычный день будет выглядеть так: 🏃‍♂️ Утро Завтрак на собственной террасе или пробежка по лесной тропе 🏠 День Работа с видом на лес, а в перерывах - прогулка у озера, велокруг или обед в ресторане у дома ❤️ Вечер Не пробка по дороге домой, а время с семьёй, партия в гольф, тренировка в вейк-парке или встреча заката у воды Вы не решаете вопросы детской логистики - их решила система образования Доброграда: дети добираются до школы сами или на трансфере, учат уроки и посещают кружки прямо в школе. Так уже живут более 3000 человек из 60+ регионов России. Готовые квартиры, таунхаусы и участки. Всего 2,5 ч. от Москвы Посмотрите, каким может быть ваш новый дом и новый образ жизни. Узнать больше #реклама dobrograd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30509</t>
+  </si>
+  <si>
+    <t>Мебель от ZAMM 🔥 🛒 Посмотреть на сайте В ZAMM огромный выбор: столы, стеллажи, полки, тумбы и многое другое — со склада и на заказ! Плюс собственная доставка и сборка, а ещё — гарантия до 10 лет на металлокаркас. Загляни — найдёшь что‑то своё! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30508</t>
+  </si>
+  <si>
+    <t>У МУЖА УШЁЛ ЖИВОТ, он будто помолодел на 10 лет 😜 ✅ Жир сгорает ночью Уходит тяга к сладкому и чувство голода Девочки, записываем рецепт! И никакие диетологи не нужны - 1 чайная ложка... Читать далее</t>
+  </si>
+  <si>
+    <t>05.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30507</t>
+  </si>
+  <si>
+    <t>Планировка комнат до 12 кв. м. 🏠 Советы о том, как максимально повысить функциональность небольшого пространства На заметку 💡 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30498</t>
+  </si>
+  <si>
+    <t>Детская: две зоны на одной площади 🧸 📝 Метраж: 13,6 кв. м. Продуманное зонирование — спальня и игровая зона в одном пространстве. Уютно и функционально! 😍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30497</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть утреннее солнышко зарядит положительной энергией на весь день! Пусть получится всё задуманное на сегодня! 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 21:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30496</t>
+  </si>
+  <si>
+    <t>Новая коллекция керамогранита от Italon Новая Коллекция Прима: благородная эстетика камня в вашем интерьере Узнать больше #реклама italonceramica.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30491</t>
+  </si>
+  <si>
+    <t>Плетёная мебель из ротанга 😍 🛒 Посмотреть на marite.ru Хотите обновить интерьер или обустроить террасу? В marite огромный выбор плетёной мебели — от кофейных наборов до кресел-качалок! Скидки до нескольких десятков процентов — успевайте купить стильно и выгодно 😎 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30490</t>
+  </si>
+  <si>
+    <t>Идея стеллажа для дома своими руками 😮🪵 Шикарная работа 👏 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30480</t>
+  </si>
+  <si>
+    <t>Стильная евродвушка для аренды 🏠 📝 Метраж: 37 кв. м. Бюджет — 670 000 ₽. Интерьер вдохновлён цветком магнолии: игривый, лёгкий, с парижским настроением Солнечная и необычная квартира для вдохновения 🥰 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30472</t>
+  </si>
+  <si>
+    <t>8 из 10 человек умеют готовить только яичницу 😳 Навыки здесь ни при чем — просто у вас не было четких и простых подсказок! В канале «Рецепты и Заготовки» мы доказываем, что готовить — это легко. Мы собрали базу самых вкусных и доступных рецептов на каждый день. ПОДПИСЫВАЙСЯ 👇🏻 https://t.me/+iYGQS_rYUvhiYzQy</t>
+  </si>
+  <si>
+    <t>04.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30471</t>
+  </si>
+  <si>
+    <t>Минутка юмора 😄 Доброе утро! Когда у вас немного разные взгляды на ремонт! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 23:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30470</t>
+  </si>
+  <si>
+    <t>Уход за кожей лица от GELTEK при склонности к высыпаниям Базовый уход для кожи, склонной к высыпаниям и жирному блеску. Средства Geltek помогают поддерживать чистоту кожи, более ровный тон и ухоженный внешний вид. Лёгкие формулы подходят для регулярного применения, не перегружают кожу и комфортны в использовании. Подходит для тех, кто хочет системный уход без сложных схем. Соберите свой набор под тип кожи и задачи. Узнать больше #реклама ozon.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30462</t>
+  </si>
+  <si>
+    <t>Мебель от производителя 🛋 🛒 Посмотреть на Диванчик.ру Хотите обновить интерьер без лишних хлопот? В «Диванчик.ру» найдёте диваны, кровати, кресла, столы и стулья — всё от собственного производства! Доставка без предоплаты, гарантия на диваны — 5 лет, а если мебель есть на складе — привезут уже на следующий день 😍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30461</t>
+  </si>
+  <si>
+    <t>03.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30460</t>
+  </si>
+  <si>
+    <t>Маленький санузел 🛁 📝 Метраж: 4 кв. м. Светлые тона, подвесная сантехника и компактное хранение помогут сделать пространство удобным и визуально просторным 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30459</t>
+  </si>
+  <si>
+    <t>Необычный декор для дома своими руками 😮 Как вам задумка? 👍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30458</t>
+  </si>
+  <si>
+    <t>😡 9 из 10 беларусов ходят в одни и те же места в своем городе.. Перестаньте! В наших городах регулярно проходят мероприятия от которых бегут мурашки! Если вы живете в Беларуси, то обязательно сохраните канал своего города – там каждый день собирают 1000+ идей для досуга, с которыми вы точно не заскучаете: — Минск: @Minsk — Борисов: @Borisov — Витебск: @Vitebsk — Орша: @Orsha — Гомель: @Gomel — Мозырь: @Mozyr — Брест: @Brest — Барановичи: @Baranovichi — Пинск: @Pinsk — Гродно: @Grodno — Лида: @Lida — Могилёв: @Mogilev — Бобруйск: @Bobruisk — Другой город: @Belarus</t>
+  </si>
+  <si>
+    <t>03.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30452</t>
+  </si>
+  <si>
+    <t>Кухня в современном стиле 😍 📝 Метраж: 6 кв. м. Больше рабочего пространства между раковиной и плитой, круглый стол для экономии места Шторы добавляют уют, даже если не практичны 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30451</t>
+  </si>
+  <si>
+    <t>Знакомая ситуация? 😂 Доброе утро, друзья! ❤️ 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 21:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30450</t>
+  </si>
+  <si>
+    <t>Зарабатывайте на установках Яндекс Браузера Партнёрская программа для сервисных центров, магазинов компьютерной техники, сайтов для скачивания файлов и авторов статей. Вы можете предлагать его своим клиентам и аудитории — и зарабатывать на новых установках. Выплаты до 500₽ за каждую установку Яндекс Браузера. Подать заявку #реклама 16+ partner.browser.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30449</t>
+  </si>
+  <si>
+    <t>Доска светильник ночник 3D 🛒 Посмотреть на Wildberries Магическая светящаяся доска ночник 3D с маркером от Balvi Home - это не просто ночник, а настоящий холст, для рисования и творчества детей! Она совмещает в себе функции ночника, светильника и планшета для рисования, превращая обычный вечер в волшебное шоу света и красок 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30448</t>
+  </si>
+  <si>
+    <t>Идея, как добавить хранения на маленькой кухни 🗄 На заметку! 💡 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30438</t>
+  </si>
+  <si>
+    <t>Студия для семейной пары в командировках 🏠 📝 Метраж: 35 кв. м. Отказались от перегородок, изменили прихожую и уменьшили гардеробную Спальню отделили деревянной перегородкой, кухня с барной стойкой на заказ Минимум техники — максимум простора 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30437</t>
+  </si>
+  <si>
+    <t>Когда решил взять строителей чуть дешевле 😁 Доброе утро, друзья! ❤️ 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30436</t>
+  </si>
+  <si>
+    <t>Зажим для пакетов с дозатором 🛒 Посмотреть на Wildberries Удобный аксессуар для кухни, который помогает аккуратно закрывать открытые упаковки и удобно пересыпать содержимое без лишних просыпаний Такой зажим подходит для хранения круп, сахара, соли, макарон, муки, кофе, орехов, специй, сухих завтраков и других сыпучих продуктов 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30435</t>
+  </si>
+  <si>
+    <t>Реечный потолок своими руками 🙌 Как вам идея? 💡 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30425</t>
+  </si>
+  <si>
+    <t>Карамельная квартира для аренды 🏠 📝 Метраж: 40 кв. м. Единая цветовая гамма стен и потолка визуально расширяет пространство Продуманный интерьер с характером 🤩 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30424</t>
+  </si>
+  <si>
+    <t>Квартирка для питомца 😄 Доброе утро, друзья! ❤️ 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 21:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30423</t>
+  </si>
+  <si>
+    <t>31.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30422</t>
+  </si>
+  <si>
+    <t>Электрощётка для уборки 🧽 🛒 Посмотреть на Wildberries Это универсальный беспроводной инструмент, который помогает быстро и легко очищать различные поверхности дома, от полов и плитки до сантехники и труднодоступных углов 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30421</t>
+  </si>
+  <si>
+    <t>Уникальный акцент для спальни 🎨 Индивидуальное оформление добавляет характер и настроение Особенно эффектно в зоне изголовья кровати 🔥 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30411</t>
+  </si>
+  <si>
+    <t>Квартира для пары в Нижнем Новгороде 🏠 Уютное пространство для двоих. Всё продумано для жизни, отдыха и совместных вечеров Как вам? 👏 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30410</t>
+  </si>
+  <si>
+    <t>😳 Бюджетный ИНТЕРЬЕР, которому завидуют миллиардеры 👉ЗДЕСЬ👈 Мы с мужем нашли способ закупаться на WB с бешеными скидками! • Диван-подоконник — 1033 руб • Обувница — 274 руб • Угловые LED-часы — 159 руб 🛍Делюсь ссылкой, заходи и убедись сам 👇 https://t.me/+iwHagPWGFuw5NDk6</t>
+  </si>
+  <si>
+    <t>31.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30409</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Продуктивного дня и отличного настроения 😀 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 21:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30408</t>
+  </si>
+  <si>
+    <t>Yandex Ecom Open Air — летнее событие про онлайн-продажи Yandex Ecom Open Air 2026 объединяет деловую программу, живое общение и атмосферу фестиваля в одном потоке. Здесь обсуждают технологии, которые становятся частью среды. Исследуют силы, которые влияют на весь рынок. Находят новые связи, идеи и точки роста. В течение дня пространство фестиваля наполняют выступления, дискуссии, встречи, специальные форматы, музыка и активности партнёров. Присоединиться к происходящему можно из любой точки — на площадке фестиваля или через онлайн-трансляцию. Зарегистрироваться #реклама 18+ ecomfest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30407</t>
+  </si>
+  <si>
+    <t>Магнитная полка на холодильник 🛒 Посмотреть на Wildberries Практичный кухонный органайзер для компактного хранения специй, бутылок, банок и необходимых принадлежностей Набор помогает освободить столешницу и рационально использовать свободное пространство на боковой стенке холодильника 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30406</t>
+  </si>
+  <si>
+    <t>Есть 2 способа заходить в удаленку в 35+: 1. Тыкаться вслепую, искать инструкции и не понимать, с чего начать. Месяцами нарываться на мошенников, получать сотни отказов и игнор. Психануть, бросить эту идею и остаться в найме. 2. Читать канал Наталии Ивановой. Она на пальцах показывает, с чего начать новичку в онлайне, как быстро выйти на 100+ тысяч и скинуть 90% задач на нейросети. Хочешь работать дома по 2 часа в день в свободном графике, путешествовать 5 раз в год и перестать на всем экономить? Неважно, сколько лет, кем работаешь и на кого училась. С этим каналом даже первоклассник выйдет на первый доход за неделю. Подписывайся: https://t.me/+dJsj2ppjmrY3NGJi Реклама. ИП Иванова Н.А. ИНН 166013703700 erid: 2VtzqxZb7Fp</t>
+  </si>
+  <si>
+    <t>30.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30405</t>
+  </si>
+  <si>
+    <t>Несущая колонна = акцент интерьера ✨ Вместо маскировки превратите её в выразительную деталь! Как вам? 👍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30394</t>
+  </si>
+  <si>
+    <t>29.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30393</t>
+  </si>
+  <si>
+    <t>29.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30392</t>
+  </si>
+  <si>
+    <t>Датчик присутствия 💡 Свет, который заботится о вас Автоматическое включение в ночное время — комфортно, безопасно и без лишних движений На заметку 📝 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30382</t>
+  </si>
+  <si>
+    <t>Квартира с ремонтом от застройщика для девушки 🏠 📝 Метраж: 37 кв. м. Отдельная гардеробная и высокие потолки 2,9 м., покрашенные в тон. Бюджет под ключ — 850 тыс. рублей 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30381</t>
+  </si>
+  <si>
+    <t>28.07.26 21:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30380</t>
+  </si>
+  <si>
+    <t>Кредитная карта супер Сплита Платите ей на кассах магазинов и онлайн — лимит до 1 млн ₽ на любые покупки. Сумму можно разделить на части до 6 месяцев без переплат. А также: — Бесплатное обслуживание — 0 ₽ в день покупки, первый платёж — только через месяц — Самостоятельная настройка графика платежей — Бесплатная пластиковая карта Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО «Яндекс Банк» . #реклама pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30379</t>
+  </si>
+  <si>
+    <t>Дозатор сенсорный 🧴 🛒 Посмотреть на Wildberries Сенсорный дозатор для жидкого мыла — автоматический диспенсер для ванной, кухни и туалета, который обеспечивает гигиеничную подачу мыла без касания Бесконтактный механизм срабатывает при поднесении руки и выдаёт оптимальное количество пены, что делает использование максимально удобным и безопасным для всей семьи, снижая расход средства и повышая комфорт использования 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30378</t>
+  </si>
+  <si>
+    <t>Хорошая мебель заслуживает признания! До 31 августа идет приём заявок на третью ежегодную премию «Авито. Мебель года». Если вы создаёте мебель в России, это отличный повод заявить о своём проекте! Главная цель премии — помочь покупателям находить и выбирать качественную мебель отечественных производителей, а производителям — делать лучшую мебель, получить признание и престиж. • Вы получите специальный бейдж на Авито — он повышает доверие пользователей • Победителей ждут призы от Авито и партнеров премии • Участвовать могут как селлеры Авито, так и производители извне Делаете лучшую мебель? Докажите это рынку. Жми</t>
+  </si>
+  <si>
+    <t>28.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30377</t>
+  </si>
+  <si>
+    <t>Лайфхак, как прижать плинтус без щелей 🛠 На заметку! 💡 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30367</t>
+  </si>
+  <si>
+    <t>Квартира в новостройке для аренды 🏠 📝 Метраж: 33 кв. м. Кухню отделили от прихожей перегородкой из створок шкафа-купе — экономия Гарнитур на заказ из модулей. В прихожей — гардеробная и полноценный шкаф В санузле нишу закрыли навесными кухонными шкафами — идеально по размеру 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30366</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю, чтобы новый день принес тебе только радостные вести, много положительных впечатлений и интересных событий! 🤗 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 21:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30365</t>
+  </si>
+  <si>
+    <t>Международная выставка освещения в Гучжэне, Китай 2026 Дата: 2026. 20-25 октября ⚡Люстры, LED, smart lighting, интерьерный, коммерческий свет напрямую от фабрик Китая! ✨Посетите крупнейшую выставку света в Китае. Официальный сайт выставки! Пройти регистрацию и получить бесплатный билет: Зарегистрироваться #реклама gzlightingfair.denggle.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30361</t>
+  </si>
+  <si>
+    <t>Кормушка игрушка для собак 🐶 🛒 Посмотреть на Wildberries Игрушка кормушка Утка — забавный способ совместить питание и игру вашего питомца, при нажатии лапой или носом игрушка вращается и выдает порцию лакомства, процесс развивает мышление, координацию и снижает стресс у животных, подходит для самостоятельных игр, дрессировки и поощрения 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30360</t>
+  </si>
+  <si>
+    <t>Напольное покрытие для коридора 🔥 7 надёжных вариантов Выбирайте по душе! 😊 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/30359</t>
+  </si>
+  <si>
+    <t>Дистанционное обучение в магистратуре Стажировки в компаниях-партнёрах. Преподаватели-практики. Помощь с трудоустройством Узнать больше #реклама 16+ netology.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.09.26 21:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31456</t>
+  </si>
+  <si>
+    <t>Где ваш бизнес теряет деньги прямо сейчас Привлекать клиентов становится дороже, конкуренция за их внимание растёт, а инструменты, которые работали год назад, дают всё меньше отдачи. И часто деньги теряются не из-за явных ошибок, а из-за того, что просто не попадает в отчёты. 14 октября на конференции «Говорит дело» от Яндекс Пэй обсудим, как это увидеть и исправить: — где бизнес теряет деньги, не замечая этого; — как отдать ИИ поиск клиентов и рутинные задачи; — какие новые продукты и технологии Яндекс Пэй помогут зарабатывать больше; — где искать новые точки роста, когда рынок меняется. В программе — топ-спикеры, живые дискуссии и нетворкинг с теми, кто проходил через похожее: что работает сейчас, а от чего пора отказаться. Москва и онлайн. Участие бесплатное — регистрируйтесь! Узнать больше #реклама 16+ pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31449</t>
+  </si>
+  <si>
+    <t>Столы, корпусная мебель, стеллажи, тумбы — больше 80 позиций по адекватным ценам 🔥 🛒 Посмотреть на сайте В ZAMM — то, чем действительно можно обставить квартиру, офис или учебный уголок, не переплачивая. Рабочие, письменные и компьютерные столы, локеры, полки, тумбы. Доставка и сборка. Можно заказать или забрать со склада. Реальные проекты — в галерее! 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31448</t>
+  </si>
+  <si>
+    <t>Улучшения кухни 🥄 Несколько советов, которые помогут вам преобразить кухню! Как вам? 👍 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31438</t>
+  </si>
+  <si>
+    <t>Квартира-студия 🏠 📝 Метраж: 25 кв. м. Ремонт в этой студии — отличный пример компактного и стильного дизайна. Деревянная перегородка с телевизором удачно зонирует пространство, разделяя кухню и спальню Светлая палитра с зелёным акцентом и продуманные системы хранения создают ощущение уюта и свободы даже на небольшой площади 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31437</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ☀️ Пусть новый день откроет маленькие радости и большие возможности ❤️ 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31431</t>
+  </si>
+  <si>
+    <t>Рулонные шторы, римские, вертикальные, горизонтальные, плиссе — включая «блэкаут» и «день-ночь» 🏠 🛒 Посмотреть на сайте В «Жалюзи.рф» — решения для стандартных и нестандартных окон Есть онлайн-калькулятор, бесплатный замер и доставка по Москве 💥 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31430</t>
+  </si>
+  <si>
+    <t>Эффектная спальня 🤩 Очень необычный способ оформить зону за изголовьем кровати, вы только посмотрите, как роскошно смотрится 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31420</t>
+  </si>
+  <si>
+    <t>Компактная квартира 📐 📝 Метраж: 43 кв. м. Нежная шалфейно-зеленая палитра в сочетании со светлым деревом наполняет пространство воздухом и спокойствием Продуманная планировка объединяет уютную кухню-гостиную, спальню с детской зоной и элегантную ванную. Идеальный баланс эстетики и функциональности 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31419</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ☀️ Новый день — чистый лист. Пусть на нём появятся лишь радостные события и приятные встречи 🍂 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31411</t>
+  </si>
+  <si>
+    <t>18.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31410</t>
+  </si>
+  <si>
+    <t>Преображение комода 😍 Самый обычный комод можно стильно преобразить своими руками, если творчески подойти к процессу 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31400</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 🧡 Пусть в течение дня сопутствуют удача, вдохновение и ясные решения, а любые начинания получают хорошую поддержку и добрый отклик ☀️ 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31392</t>
+  </si>
+  <si>
+    <t>17.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31391</t>
+  </si>
+  <si>
+    <t>Хозяйский шкаф 🧺 Перед вами пример, как грамотно и удобно можно организовать хозблок в ванной комнате, получилось компактно и практично 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31381</t>
+  </si>
+  <si>
+    <t>Интересная квартира 🏠 📝 Метраж: 48,5 кв.м. Квартира в сдержанных, но глубоких тонах: изумрудная кухня с мраморным фартуком, синие акценты в гостиной и спальне, эргономичная рабочая зона у окна и продуманное хранение Строгий, стильный и очень функциональный интерьер 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31380</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ☀️ Пусть удача сопровождает во всех начинаниях, а люди вокруг дарят только тепло и поддержку 😇 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31372</t>
+  </si>
+  <si>
+    <t>Душевые кабины, ванны, унитазы, сауны, мебель — всё для ванной в одном месте 💧 🛒 Посмотреть на сайте В интернет-магазине CleanSan.ru — сантехника для квартиры, дома и дачи Консультанты помогут подобрать под вашу планировку, подскажут по установке и давлению воды Доставка по всей России 🌟 По промокоду CSVR5U — скидка 5% на заказ от 10 000 ₽ 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31367</t>
+  </si>
+  <si>
+    <t>Забирайте себе в подписки классный канал с образами из AliExpress — t.me/thatismystyle Аня делает реально стильные подборки одежды. Находит аналоги люкса, отслеживают тренды и оперативно показывает их 💕 Рекомендую — t.me/thatismystyle</t>
+  </si>
+  <si>
+    <t>16.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31366</t>
+  </si>
+  <si>
+    <t>Минималистичное украшение 🌿 Простой способ украсить и разнообразить свою квартиру в минималистичном стиле, такие трафареты могут быть совершенно разные, а значит и конечный дизайн остается полностью на ваше усмотрение 🔥 Планировочка • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31365</t>
+  </si>
+  <si>
+    <t>Высшее образование дистанционно от 7500 ₽/мес. Поступи в Московский технологический институт! — Высшее образование в московском вузе без выезда на сессии. — Полностью дистанционный онлайн-формат. — Обучайся дома, на работе, в путешествии. — Диплом государственного образца. — 73 направления и программы обучения. — Программа колледж + вуз без ЕГЭ. Скидка 10% на платное обучение при оплате за год. Подать заявку #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1714750606/31354</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3938,59 +6455,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H396"/>
+  <dimension ref="A1:H683"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3364.464" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -13443,50 +15960,4929 @@
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>58744</v>
       </c>
       <c r="B396" t="s">
         <v>1184</v>
       </c>
       <c r="C396" t="s">
         <v>1185</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="E396">
         <v>26161</v>
       </c>
       <c r="F396">
         <v>33</v>
       </c>
       <c r="G396">
         <v>57</v>
       </c>
       <c r="H396">
         <v>2</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>118222</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E397">
+        <v>7040</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>118223</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E398">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>118224</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E399">
+        <v>4064</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>118225</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E400">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>118226</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E401">
+        <v>5022</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>118227</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E402">
+        <v>5875</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>118228</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E403">
+        <v>5461</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>118229</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E404">
+        <v>6203</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>118230</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E405">
+        <v>5738</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>118231</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E406">
+        <v>6284</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>118232</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E407">
+        <v>6799</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>118233</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E408">
+        <v>6331</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>118234</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E409">
+        <v>6594</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>118235</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E410">
+        <v>6496</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>118236</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E411">
+        <v>6814</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>118237</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E412">
+        <v>6480</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>118238</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E413">
+        <v>6681</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>118239</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E414">
+        <v>7197</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>118240</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E415">
+        <v>6674</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>118241</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E416">
+        <v>7064</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>118242</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E417">
+        <v>6917</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>118243</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E418">
+        <v>6955</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>118244</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E419">
+        <v>7384</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>118245</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E420">
+        <v>7052</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>118246</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E421">
+        <v>7249</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>118247</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E422">
+        <v>7014</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>118248</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E423">
+        <v>7486</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>118249</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E424">
+        <v>6303</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>118250</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E425">
+        <v>7019</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>118251</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E426">
+        <v>5834</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>118252</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E427">
+        <v>7178</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>118253</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E428">
+        <v>6827</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>118254</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E429">
+        <v>7440</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>118255</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E430">
+        <v>6419</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>118256</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E431">
+        <v>6976</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>118257</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E432">
+        <v>7612</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>118258</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E433">
+        <v>7325</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>118259</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E434">
+        <v>7624</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>118260</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E435">
+        <v>6466</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>118261</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E436">
+        <v>7536</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>118262</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E437">
+        <v>7741</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>118263</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E438">
+        <v>6033</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>118264</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E439">
+        <v>6854</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>118265</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E440">
+        <v>7908</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>118266</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E441">
+        <v>6934</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>118267</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E442">
+        <v>7656</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>118268</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E443">
+        <v>8045</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>118269</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E444">
+        <v>7689</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>118270</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E445">
+        <v>8201</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>118271</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E446">
+        <v>7869</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>118272</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E447">
+        <v>7652</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>118273</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E448">
+        <v>7462</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>118274</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E449">
+        <v>8132</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>118275</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E450">
+        <v>7711</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>118276</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E451">
+        <v>7781</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>118277</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E452">
+        <v>7930</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>118278</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E453">
+        <v>8384</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>118279</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E454">
+        <v>6497</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>118280</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E455">
+        <v>7855</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>118281</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E456">
+        <v>8244</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>118282</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E457">
+        <v>7833</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>118283</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E458">
+        <v>8307</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>118284</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E459">
+        <v>8145</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>118285</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E460">
+        <v>8279</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>118286</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E461">
+        <v>7844</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>118287</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E462">
+        <v>8154</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>118288</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E463">
+        <v>7554</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>118289</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E464">
+        <v>5837</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>118290</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E465">
+        <v>7542</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>118291</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E466">
+        <v>7683</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>118292</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E467">
+        <v>8080</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>118293</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E468">
+        <v>6385</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>118294</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E469">
+        <v>8035</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>118295</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E470">
+        <v>8305</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>118296</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E471">
+        <v>8150</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>118297</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E472">
+        <v>8665</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>118298</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E473">
+        <v>6765</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>118299</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E474">
+        <v>7731</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>118300</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E475">
+        <v>8441</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>118301</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E476">
+        <v>8639</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>118302</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E477">
+        <v>8495</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>118303</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E478">
+        <v>8386</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>118304</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E479">
+        <v>8600</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>118305</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E480">
+        <v>8174</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>118306</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E481">
+        <v>8479</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>118307</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E482">
+        <v>7753</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>118308</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E483">
+        <v>6069</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>118309</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E484">
+        <v>7689</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>118310</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E485">
+        <v>8249</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>118311</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E486">
+        <v>8400</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>118312</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E487">
+        <v>6532</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>118313</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E488">
+        <v>8311</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>118314</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E489">
+        <v>8550</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>118315</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E490">
+        <v>8292</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>118316</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E491">
+        <v>8905</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>118317</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E492">
+        <v>7788</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>118318</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E493">
+        <v>8658</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>118319</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E494">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>118320</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E495">
+        <v>8833</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>118321</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E496">
+        <v>6799</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>118322</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E497">
+        <v>8084</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>118323</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E498">
+        <v>8731</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>118324</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E499">
+        <v>8874</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>118325</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E500">
+        <v>9316</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>118326</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E501">
+        <v>7032</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>118327</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E502">
+        <v>8879</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>118328</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E503">
+        <v>9151</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>118329</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E504">
+        <v>8143</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>118330</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E505">
+        <v>9282</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>118331</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E506">
+        <v>7003</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>118332</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E507">
+        <v>8382</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>118333</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E508">
+        <v>8639</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>118334</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E509">
+        <v>8418</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>118335</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E510">
+        <v>8918</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>118336</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E511">
+        <v>6521</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>118337</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E512">
+        <v>8630</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>118338</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E513">
+        <v>8550</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>118339</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E514">
+        <v>8660</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>118340</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E515">
+        <v>8865</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>118341</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E516">
+        <v>6405</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>118342</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E517">
+        <v>8499</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>118343</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E518">
+        <v>8693</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>118344</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E519">
+        <v>8653</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>118345</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E520">
+        <v>9243</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>118346</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E521">
+        <v>6863</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>118347</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E522">
+        <v>8714</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>118348</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E523">
+        <v>8859</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>118349</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E524">
+        <v>8927</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>118350</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E525">
+        <v>9311</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>118351</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E526">
+        <v>6698</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>118352</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E527">
+        <v>8948</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>118353</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E528">
+        <v>6280</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>118354</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E529">
+        <v>9031</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>118355</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E530">
+        <v>9429</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>118356</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E531">
+        <v>6951</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>118357</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E532">
+        <v>8502</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>118358</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E533">
+        <v>6729</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>118359</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E534">
+        <v>8829</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>118360</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E535">
+        <v>7807</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>118361</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E536">
+        <v>9422</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>118362</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E537">
+        <v>7114</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>118363</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E538">
+        <v>8561</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>118364</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E539">
+        <v>7109</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>118365</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E540">
+        <v>8973</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>118366</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E541">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>118367</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E542">
+        <v>8999</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>118368</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E543">
+        <v>6835</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>118369</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E544">
+        <v>8834</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>118370</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E545">
+        <v>9067</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>118371</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E546">
+        <v>8555</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>118372</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E547">
+        <v>8261</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>118373</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E548">
+        <v>8754</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>118374</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E549">
+        <v>8486</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>118375</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E550">
+        <v>8236</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>118376</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E551">
+        <v>7668</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>118377</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E552">
+        <v>7425</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>118378</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E553">
+        <v>7400</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>118379</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E554">
+        <v>5137</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>118380</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E555">
+        <v>7255</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>118381</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E556">
+        <v>7192</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>118382</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E557">
+        <v>8454</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>118383</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E558">
+        <v>6157</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>118384</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E559">
+        <v>8312</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>118385</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E560">
+        <v>8467</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>118386</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E561">
+        <v>8588</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>118387</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E562">
+        <v>9081</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>118388</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E563">
+        <v>6380</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>118389</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E564">
+        <v>8084</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>118390</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E565">
+        <v>8343</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>118391</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E566">
+        <v>8364</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>118392</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E567">
+        <v>7793</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>118393</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E568">
+        <v>8814</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>118394</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E569">
+        <v>8572</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>118395</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E570">
+        <v>5220</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>118396</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E571">
+        <v>8966</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>118397</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E572">
+        <v>6664</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>118398</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E573">
+        <v>8882</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>118399</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E574">
+        <v>9697</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>118400</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E575">
+        <v>6514</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>118401</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E576">
+        <v>7739</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>118402</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E577">
+        <v>10003</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>118403</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E578">
+        <v>7042</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>118404</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E579">
+        <v>9059</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>118405</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E580">
+        <v>9592</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>118406</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E581">
+        <v>6529</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>118407</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E582">
+        <v>8260</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>118408</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E583">
+        <v>9760</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>118409</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E584">
+        <v>7327</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>118410</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E585">
+        <v>9178</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>118411</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E586">
+        <v>9426</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>118412</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E587">
+        <v>7025</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>118413</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E588">
+        <v>9243</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>118414</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E589">
+        <v>9818</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>118415</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E590">
+        <v>7445</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>118416</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E591">
+        <v>9219</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>118417</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E592">
+        <v>9781</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>118418</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E593">
+        <v>9537</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>118419</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E594">
+        <v>9990</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>118420</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E595">
+        <v>8913</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>118421</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E596">
+        <v>9046</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>118422</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E597">
+        <v>9077</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>118423</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E598">
+        <v>9636</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>118424</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E599">
+        <v>6642</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>118425</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E600">
+        <v>8753</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>118426</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E601">
+        <v>9374</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>118427</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E602">
+        <v>9739</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>118428</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E603">
+        <v>10301</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>118429</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E604">
+        <v>7128</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>118430</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E605">
+        <v>9513</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>118431</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E606">
+        <v>9797</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>118432</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E607">
+        <v>9885</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>118433</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E608">
+        <v>10316</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>118434</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E609">
+        <v>7470</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>118435</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E610">
+        <v>9649</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>118436</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E611">
+        <v>9629</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>118437</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E612">
+        <v>10279</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>118438</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E613">
+        <v>10059</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>118439</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E614">
+        <v>10852</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>118440</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E615">
+        <v>7470</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>118441</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E616">
+        <v>9844</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>118442</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E617">
+        <v>10489</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>118443</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E618">
+        <v>9186</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>118444</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E619">
+        <v>8684</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>118445</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E620">
+        <v>9339</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>118446</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E621">
+        <v>7147</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>118447</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E622">
+        <v>9359</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>118448</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E623">
+        <v>6295</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>118449</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E624">
+        <v>9655</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>118450</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E625">
+        <v>9741</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>118451</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E626">
+        <v>6782</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>118452</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E627">
+        <v>10414</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>118453</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E628">
+        <v>10973</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>118454</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E629">
+        <v>7975</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>118455</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E630">
+        <v>11341</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>118456</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E631">
+        <v>10803</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>118457</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E632">
+        <v>10112</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>118458</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E633">
+        <v>10618</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>118459</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E634">
+        <v>10769</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>118460</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E635">
+        <v>10218</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>118461</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E636">
+        <v>10021</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>118462</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E637">
+        <v>10515</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>118463</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E638">
+        <v>6869</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>118464</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E639">
+        <v>10590</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>118465</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E640">
+        <v>10683</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>118466</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E641">
+        <v>10289</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>118467</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E642">
+        <v>7760</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>118468</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E643">
+        <v>10013</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>118469</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E644">
+        <v>6969</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>118470</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E645">
+        <v>10664</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>118471</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E646">
+        <v>6839</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>118472</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E647">
+        <v>10491</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>118473</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E648">
+        <v>10581</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>118474</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E649">
+        <v>11353</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>118475</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E650">
+        <v>10761</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>118476</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E651">
+        <v>10247</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>118477</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E652">
+        <v>10344</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>118478</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E653">
+        <v>7357</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>118479</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E654">
+        <v>10427</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>118480</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E655">
+        <v>10204</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>118481</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E656">
+        <v>10261</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>118482</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E657">
+        <v>9906</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>118483</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E658">
+        <v>10588</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>118484</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E659">
+        <v>7813</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>118485</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E660">
+        <v>11180</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>118486</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E661">
+        <v>10710</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>118487</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E662">
+        <v>7123</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>126140</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E663">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>126141</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E664">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>126142</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E665">
+        <v>3879</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>126143</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E666">
+        <v>4263</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>126144</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E667">
+        <v>4892</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>126145</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="E668">
+        <v>5162</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>126146</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E669">
+        <v>5285</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>126147</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E670">
+        <v>5265</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>126148</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E671">
+        <v>5608</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>126149</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E672">
+        <v>5620</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>126150</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E673">
+        <v>5772</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>126151</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E674">
+        <v>6479</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>126152</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E675">
+        <v>6400</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>126153</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E676">
+        <v>6422</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>126154</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E677">
+        <v>6348</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>126155</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E678">
+        <v>6887</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>126156</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E679">
+        <v>6537</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>126157</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E680">
+        <v>5556</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>126158</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E681">
+        <v>6350</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>126159</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E682">
+        <v>5433</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>126160</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E683">
+        <v>7006</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">