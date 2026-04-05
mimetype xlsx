--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -7995,399 +7995,399 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>57251</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>6221</v>
       </c>
       <c r="F2">
-        <v>178</v>
+        <v>1567</v>
       </c>
       <c r="G2">
-        <v>36</v>
+        <v>222</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>57252</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>10304</v>
       </c>
       <c r="F3">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="G3">
-        <v>24</v>
+        <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>57253</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>13175</v>
       </c>
       <c r="F4">
-        <v>218</v>
+        <v>1048</v>
       </c>
       <c r="G4">
-        <v>45</v>
+        <v>172</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>57254</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>17147</v>
       </c>
       <c r="F5">
-        <v>370</v>
+        <v>1246</v>
       </c>
       <c r="G5">
-        <v>63</v>
+        <v>197</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>57255</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>19276</v>
       </c>
       <c r="F6">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G6">
-        <v>17</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>57256</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>26367</v>
       </c>
       <c r="F7">
-        <v>908</v>
+        <v>2856</v>
       </c>
       <c r="G7">
-        <v>143</v>
+        <v>318</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>57257</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>31106</v>
       </c>
       <c r="F8">
-        <v>297</v>
+        <v>597</v>
       </c>
       <c r="G8">
-        <v>126</v>
+        <v>206</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>57258</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>32442</v>
       </c>
       <c r="F9">
-        <v>399</v>
+        <v>881</v>
       </c>
       <c r="G9">
-        <v>101</v>
+        <v>187</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>57259</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>32445</v>
       </c>
       <c r="F10">
-        <v>230</v>
+        <v>419</v>
       </c>
       <c r="G10">
-        <v>192</v>
+        <v>305</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>57260</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>31978</v>
       </c>
       <c r="F11">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G11">
-        <v>47</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>57261</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>31620</v>
       </c>
       <c r="F12">
-        <v>374</v>
+        <v>717</v>
       </c>
       <c r="G12">
-        <v>116</v>
+        <v>186</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>57262</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>31896</v>
       </c>
       <c r="F13">
         <v>1</v>
       </c>
       <c r="G13">
-        <v>47</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>57263</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>35067</v>
       </c>
       <c r="F14">
-        <v>1886</v>
+        <v>3338</v>
       </c>
       <c r="G14">
-        <v>207</v>
+        <v>308</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>57264</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>34454</v>
       </c>
       <c r="F15">
-        <v>503</v>
+        <v>980</v>
       </c>
       <c r="G15">
-        <v>134</v>
+        <v>196</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>57265</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>36093</v>
       </c>
       <c r="F16">
         <v>3</v>
       </c>
       <c r="G16">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>57266</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>36131</v>
       </c>
       <c r="F17">
-        <v>210</v>
+        <v>312</v>
       </c>
       <c r="G17">
-        <v>417</v>
+        <v>567</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>57267</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>1823</v>
       </c>
       <c r="G18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>57268</v>
@@ -8403,261 +8403,261 @@
       </c>
       <c r="E19">
         <v>308</v>
       </c>
       <c r="G19">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>57269</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>42156</v>
       </c>
       <c r="F20">
-        <v>924</v>
+        <v>1460</v>
       </c>
       <c r="G20">
-        <v>236</v>
+        <v>311</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>57270</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>41296</v>
       </c>
       <c r="F21">
-        <v>197</v>
+        <v>309</v>
       </c>
       <c r="G21">
-        <v>75</v>
+        <v>109</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>57271</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>39746</v>
       </c>
       <c r="F22">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="G22">
-        <v>75</v>
+        <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>57272</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E23">
         <v>38586</v>
       </c>
       <c r="F23">
-        <v>307</v>
+        <v>514</v>
       </c>
       <c r="G23">
-        <v>113</v>
+        <v>155</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>57273</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E24">
         <v>38803</v>
       </c>
       <c r="F24">
-        <v>499</v>
+        <v>773</v>
       </c>
       <c r="G24">
-        <v>199</v>
+        <v>275</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>57274</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" t="s">
         <v>78</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E25">
         <v>40669</v>
       </c>
       <c r="F25">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="G25">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>57275</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E26">
         <v>43387</v>
       </c>
       <c r="F26">
-        <v>1945</v>
+        <v>2740</v>
       </c>
       <c r="G26">
-        <v>233</v>
+        <v>289</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>57276</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E27">
         <v>42239</v>
       </c>
       <c r="F27">
-        <v>460</v>
+        <v>656</v>
       </c>
       <c r="G27">
-        <v>131</v>
+        <v>165</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>57277</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E28">
         <v>43706</v>
       </c>
       <c r="F28">
         <v>36</v>
       </c>
       <c r="G28">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>57278</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E29">
         <v>42652</v>
       </c>
       <c r="F29">
-        <v>607</v>
+        <v>846</v>
       </c>
       <c r="G29">
-        <v>132</v>
+        <v>162</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>57279</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E30">
         <v>2124</v>
       </c>
       <c r="F30">
         <v>2</v>
       </c>
       <c r="G30">
         <v>3</v>
       </c>
     </row>
@@ -8679,514 +8679,514 @@
       </c>
       <c r="F31">
         <v>1</v>
       </c>
       <c r="G31">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>57281</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E32">
         <v>47394</v>
       </c>
       <c r="F32">
-        <v>1164</v>
+        <v>1567</v>
       </c>
       <c r="G32">
-        <v>212</v>
+        <v>255</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>57282</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E33">
         <v>42761</v>
       </c>
       <c r="F33">
         <v>22</v>
       </c>
       <c r="G33">
         <v>56</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>57283</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="C34" t="s">
         <v>105</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E34">
         <v>43875</v>
       </c>
       <c r="F34">
-        <v>467</v>
+        <v>632</v>
       </c>
       <c r="G34">
-        <v>118</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>57284</v>
       </c>
       <c r="B35" t="s">
         <v>107</v>
       </c>
       <c r="C35" t="s">
         <v>108</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E35">
         <v>44543</v>
       </c>
       <c r="F35">
-        <v>1046</v>
+        <v>1447</v>
       </c>
       <c r="G35">
-        <v>233</v>
+        <v>267</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>57285</v>
       </c>
       <c r="B36" t="s">
         <v>110</v>
       </c>
       <c r="C36" t="s">
         <v>111</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E36">
         <v>44089</v>
       </c>
       <c r="F36">
-        <v>497</v>
+        <v>682</v>
       </c>
       <c r="G36">
-        <v>120</v>
+        <v>147</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>57286</v>
       </c>
       <c r="B37" t="s">
         <v>113</v>
       </c>
       <c r="C37" t="s">
         <v>114</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E37">
         <v>43741</v>
       </c>
       <c r="F37">
         <v>10</v>
       </c>
       <c r="G37">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>57287</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" t="s">
         <v>117</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E38">
         <v>43510</v>
       </c>
       <c r="F38">
-        <v>238</v>
+        <v>311</v>
       </c>
       <c r="G38">
-        <v>80</v>
+        <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>57288</v>
       </c>
       <c r="B39" t="s">
         <v>119</v>
       </c>
       <c r="C39" t="s">
         <v>120</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E39">
         <v>47522</v>
       </c>
       <c r="F39">
-        <v>1202</v>
+        <v>1589</v>
       </c>
       <c r="G39">
-        <v>267</v>
+        <v>327</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>57289</v>
       </c>
       <c r="B40" t="s">
         <v>122</v>
       </c>
       <c r="C40" t="s">
         <v>123</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E40">
         <v>38665</v>
       </c>
       <c r="F40">
         <v>14</v>
       </c>
       <c r="G40">
         <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>57290</v>
       </c>
       <c r="B41" t="s">
         <v>125</v>
       </c>
       <c r="C41" t="s">
         <v>126</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E41">
         <v>45872</v>
       </c>
       <c r="F41">
-        <v>561</v>
+        <v>736</v>
       </c>
       <c r="G41">
-        <v>121</v>
+        <v>154</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>57291</v>
       </c>
       <c r="B42" t="s">
         <v>128</v>
       </c>
       <c r="C42" t="s">
         <v>129</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E42">
         <v>1433</v>
       </c>
       <c r="F42">
         <v>1</v>
       </c>
       <c r="G42">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>57292</v>
       </c>
       <c r="B43" t="s">
         <v>131</v>
       </c>
       <c r="C43" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E43">
         <v>48031</v>
       </c>
       <c r="F43">
-        <v>908</v>
+        <v>1179</v>
       </c>
       <c r="G43">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>57293</v>
       </c>
       <c r="B44" t="s">
         <v>134</v>
       </c>
       <c r="C44" t="s">
         <v>135</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E44">
         <v>42875</v>
       </c>
       <c r="F44">
         <v>30</v>
       </c>
       <c r="G44">
         <v>101</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>57294</v>
       </c>
       <c r="B45" t="s">
         <v>137</v>
       </c>
       <c r="C45" t="s">
         <v>138</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E45">
         <v>47291</v>
       </c>
       <c r="F45">
-        <v>294</v>
+        <v>379</v>
       </c>
       <c r="G45">
-        <v>120</v>
+        <v>143</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>57295</v>
       </c>
       <c r="B46" t="s">
         <v>140</v>
       </c>
       <c r="C46" t="s">
         <v>141</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E46">
         <v>45996</v>
       </c>
       <c r="F46">
-        <v>801</v>
+        <v>1023</v>
       </c>
       <c r="G46">
-        <v>260</v>
+        <v>309</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>57296</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="C47" t="s">
         <v>144</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E47">
         <v>46223</v>
       </c>
       <c r="F47">
-        <v>468</v>
+        <v>595</v>
       </c>
       <c r="G47">
-        <v>300</v>
+        <v>343</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>57297</v>
       </c>
       <c r="B48" t="s">
         <v>146</v>
       </c>
       <c r="C48" t="s">
         <v>147</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E48">
         <v>43547</v>
       </c>
       <c r="F48">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="G48">
-        <v>67</v>
+        <v>81</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>57298</v>
       </c>
       <c r="B49" t="s">
         <v>149</v>
       </c>
       <c r="C49" t="s">
         <v>150</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E49">
         <v>44786</v>
       </c>
       <c r="F49">
-        <v>1200</v>
+        <v>1619</v>
       </c>
       <c r="G49">
-        <v>170</v>
+        <v>198</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>57299</v>
       </c>
       <c r="B50" t="s">
         <v>152</v>
       </c>
       <c r="C50" t="s">
         <v>153</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E50">
         <v>44939</v>
       </c>
       <c r="F50">
-        <v>566</v>
+        <v>732</v>
       </c>
       <c r="G50">
-        <v>221</v>
+        <v>255</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>57300</v>
       </c>
       <c r="B51" t="s">
         <v>155</v>
       </c>
       <c r="C51" t="s">
         <v>156</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E51">
         <v>46934</v>
       </c>
       <c r="F51">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G51">
         <v>52</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>57301</v>
       </c>
       <c r="B52" t="s">
         <v>158</v>
       </c>
       <c r="C52" t="s">
         <v>159</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E52">
         <v>48771</v>
       </c>
       <c r="F52">
-        <v>2709</v>
+        <v>3422</v>
       </c>
       <c r="G52">
-        <v>289</v>
+        <v>331</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>57302</v>
       </c>
       <c r="B53" t="s">
         <v>161</v>
       </c>
       <c r="C53" t="s">
         <v>162</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E53">
         <v>1215</v>
       </c>
       <c r="F53">
         <v>2</v>
       </c>
       <c r="G53">
         <v>9</v>
       </c>
     </row>
@@ -9208,169 +9208,169 @@
       </c>
       <c r="F54">
         <v>3</v>
       </c>
       <c r="G54">
         <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>57304</v>
       </c>
       <c r="B55" t="s">
         <v>167</v>
       </c>
       <c r="C55" t="s">
         <v>168</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E55">
         <v>51786</v>
       </c>
       <c r="F55">
-        <v>1023</v>
+        <v>1286</v>
       </c>
       <c r="G55">
-        <v>179</v>
+        <v>202</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>57305</v>
       </c>
       <c r="B56" t="s">
         <v>170</v>
       </c>
       <c r="C56" t="s">
         <v>171</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E56">
         <v>52225</v>
       </c>
       <c r="F56">
-        <v>897</v>
+        <v>1130</v>
       </c>
       <c r="G56">
-        <v>156</v>
+        <v>178</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>57306</v>
       </c>
       <c r="B57" t="s">
         <v>173</v>
       </c>
       <c r="C57" t="s">
         <v>174</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E57">
         <v>43323</v>
       </c>
       <c r="F57">
         <v>37</v>
       </c>
       <c r="G57">
         <v>90</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>57307</v>
       </c>
       <c r="B58" t="s">
         <v>176</v>
       </c>
       <c r="C58" t="s">
         <v>177</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E58">
         <v>48272</v>
       </c>
       <c r="F58">
-        <v>610</v>
+        <v>765</v>
       </c>
       <c r="G58">
-        <v>254</v>
+        <v>280</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>57308</v>
       </c>
       <c r="B59" t="s">
         <v>179</v>
       </c>
       <c r="C59" t="s">
         <v>180</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E59">
         <v>49251</v>
       </c>
       <c r="F59">
-        <v>995</v>
+        <v>1247</v>
       </c>
       <c r="G59">
-        <v>391</v>
+        <v>430</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>57309</v>
       </c>
       <c r="B60" t="s">
         <v>182</v>
       </c>
       <c r="C60" t="s">
         <v>183</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E60">
         <v>49408</v>
       </c>
       <c r="F60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G60">
-        <v>61</v>
+        <v>67</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>57310</v>
       </c>
       <c r="B61" t="s">
         <v>185</v>
       </c>
       <c r="C61" t="s">
         <v>186</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E61">
         <v>52062</v>
       </c>
       <c r="F61">
         <v>621</v>
       </c>
       <c r="G61">
         <v>133</v>
       </c>
     </row>
@@ -11798,2977 +11798,3397 @@
       </c>
       <c r="F167">
         <v>16</v>
       </c>
       <c r="G167">
         <v>69</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>57417</v>
       </c>
       <c r="B168" t="s">
         <v>501</v>
       </c>
       <c r="C168" t="s">
         <v>502</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>503</v>
       </c>
       <c r="E168">
         <v>63679</v>
       </c>
       <c r="F168">
-        <v>541</v>
+        <v>569</v>
       </c>
       <c r="G168">
         <v>450</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>57418</v>
       </c>
       <c r="B169" t="s">
         <v>504</v>
       </c>
       <c r="C169" t="s">
         <v>505</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>506</v>
       </c>
       <c r="E169">
         <v>65998</v>
       </c>
       <c r="F169">
-        <v>907</v>
+        <v>947</v>
       </c>
       <c r="G169">
         <v>314</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>57419</v>
       </c>
       <c r="B170" t="s">
         <v>507</v>
       </c>
       <c r="C170" t="s">
         <v>508</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>509</v>
       </c>
       <c r="E170">
         <v>64283</v>
       </c>
       <c r="F170">
-        <v>1008</v>
+        <v>1061</v>
       </c>
       <c r="G170">
         <v>468</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>57420</v>
       </c>
       <c r="B171" t="s">
         <v>510</v>
       </c>
       <c r="C171" t="s">
         <v>511</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>512</v>
       </c>
       <c r="E171">
         <v>44447</v>
       </c>
       <c r="F171">
         <v>82</v>
       </c>
       <c r="G171">
         <v>54</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>57421</v>
       </c>
       <c r="B172" t="s">
         <v>513</v>
       </c>
       <c r="C172" t="s">
         <v>514</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>515</v>
       </c>
       <c r="E172">
         <v>62206</v>
       </c>
       <c r="F172">
-        <v>708</v>
+        <v>747</v>
       </c>
       <c r="G172">
         <v>213</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>57422</v>
       </c>
       <c r="B173" t="s">
         <v>516</v>
       </c>
       <c r="C173" t="s">
         <v>517</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>518</v>
       </c>
       <c r="E173">
         <v>63282</v>
       </c>
       <c r="F173">
-        <v>1903</v>
+        <v>2025</v>
       </c>
       <c r="G173">
         <v>287</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>57423</v>
       </c>
       <c r="B174" t="s">
         <v>519</v>
       </c>
       <c r="C174" t="s">
         <v>520</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>521</v>
       </c>
       <c r="E174">
         <v>43109</v>
       </c>
       <c r="F174">
         <v>2</v>
       </c>
       <c r="G174">
         <v>131</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>57424</v>
       </c>
       <c r="B175" t="s">
         <v>522</v>
       </c>
       <c r="C175" t="s">
         <v>523</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>524</v>
       </c>
       <c r="E175">
         <v>63941</v>
       </c>
       <c r="F175">
-        <v>814</v>
+        <v>868</v>
       </c>
       <c r="G175">
         <v>218</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>57425</v>
       </c>
       <c r="B176" t="s">
         <v>525</v>
       </c>
       <c r="C176" t="s">
         <v>526</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>527</v>
       </c>
       <c r="E176">
         <v>62198</v>
       </c>
       <c r="F176">
-        <v>828</v>
+        <v>906</v>
       </c>
       <c r="G176">
         <v>222</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>57426</v>
       </c>
       <c r="B177" t="s">
         <v>528</v>
       </c>
       <c r="C177" t="s">
         <v>529</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>530</v>
       </c>
       <c r="E177">
         <v>44878</v>
       </c>
       <c r="F177">
         <v>98</v>
       </c>
       <c r="G177">
         <v>44</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
         <v>57427</v>
       </c>
       <c r="B178" t="s">
         <v>531</v>
       </c>
       <c r="C178" t="s">
         <v>532</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>533</v>
       </c>
       <c r="E178">
         <v>67526</v>
       </c>
       <c r="F178">
-        <v>3923</v>
+        <v>4245</v>
       </c>
       <c r="G178">
         <v>340</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
         <v>57428</v>
       </c>
       <c r="B179" t="s">
         <v>534</v>
       </c>
       <c r="C179" t="s">
         <v>535</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>536</v>
       </c>
       <c r="E179">
         <v>67038</v>
       </c>
       <c r="F179">
-        <v>1877</v>
+        <v>2014</v>
       </c>
       <c r="G179">
         <v>282</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
         <v>57429</v>
       </c>
       <c r="B180" t="s">
         <v>537</v>
       </c>
       <c r="C180" t="s">
         <v>538</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>539</v>
       </c>
       <c r="E180">
         <v>58129</v>
       </c>
       <c r="F180">
-        <v>766</v>
+        <v>817</v>
       </c>
       <c r="G180">
         <v>186</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>57430</v>
       </c>
       <c r="B181" t="s">
         <v>540</v>
       </c>
       <c r="C181" t="s">
         <v>541</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>542</v>
       </c>
       <c r="E181">
         <v>40942</v>
       </c>
       <c r="F181">
         <v>10</v>
       </c>
       <c r="G181">
         <v>37</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
         <v>57431</v>
       </c>
       <c r="B182" t="s">
         <v>543</v>
       </c>
       <c r="C182" t="s">
         <v>544</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>545</v>
       </c>
       <c r="E182">
         <v>58762</v>
       </c>
       <c r="F182">
-        <v>742</v>
+        <v>805</v>
       </c>
       <c r="G182">
         <v>209</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>57432</v>
       </c>
       <c r="B183" t="s">
         <v>546</v>
       </c>
       <c r="C183" t="s">
         <v>547</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E183">
         <v>60973</v>
       </c>
       <c r="F183">
-        <v>1241</v>
+        <v>1339</v>
       </c>
       <c r="G183">
         <v>195</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>57433</v>
       </c>
       <c r="B184" t="s">
         <v>549</v>
       </c>
       <c r="C184" t="s">
         <v>550</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>551</v>
       </c>
       <c r="E184">
         <v>40022</v>
       </c>
       <c r="F184">
         <v>32</v>
       </c>
       <c r="G184">
         <v>76</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>57434</v>
       </c>
       <c r="B185" t="s">
         <v>552</v>
       </c>
       <c r="C185" t="s">
         <v>553</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>554</v>
       </c>
       <c r="E185">
         <v>59925</v>
       </c>
+      <c r="F185">
+        <v>1553</v>
+      </c>
+      <c r="G185">
+        <v>201</v>
+      </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>57435</v>
       </c>
       <c r="B186" t="s">
         <v>555</v>
       </c>
       <c r="C186" t="s">
         <v>556</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>557</v>
       </c>
       <c r="E186">
         <v>62587</v>
       </c>
+      <c r="F186">
+        <v>1850</v>
+      </c>
+      <c r="G186">
+        <v>426</v>
+      </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>57436</v>
       </c>
       <c r="B187" t="s">
         <v>558</v>
       </c>
       <c r="C187" t="s">
         <v>559</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>560</v>
       </c>
       <c r="E187">
         <v>41944</v>
       </c>
+      <c r="F187">
+        <v>62</v>
+      </c>
+      <c r="G187">
+        <v>73</v>
+      </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>57437</v>
       </c>
       <c r="B188" t="s">
         <v>561</v>
       </c>
       <c r="C188" t="s">
         <v>562</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>563</v>
       </c>
       <c r="E188">
         <v>60172</v>
       </c>
+      <c r="F188">
+        <v>879</v>
+      </c>
+      <c r="G188">
+        <v>302</v>
+      </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>57438</v>
       </c>
       <c r="B189" t="s">
         <v>564</v>
       </c>
       <c r="C189" t="s">
         <v>565</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>566</v>
       </c>
       <c r="E189">
         <v>63292</v>
       </c>
+      <c r="F189">
+        <v>768</v>
+      </c>
+      <c r="G189">
+        <v>181</v>
+      </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>57439</v>
       </c>
       <c r="B190" t="s">
         <v>567</v>
       </c>
       <c r="C190" t="s">
         <v>568</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E190">
         <v>59500</v>
       </c>
+      <c r="F190">
+        <v>889</v>
+      </c>
+      <c r="G190">
+        <v>153</v>
+      </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>57440</v>
       </c>
       <c r="B191" t="s">
         <v>570</v>
       </c>
       <c r="C191" t="s">
         <v>571</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>572</v>
       </c>
       <c r="E191">
         <v>57861</v>
       </c>
+      <c r="F191">
+        <v>17</v>
+      </c>
+      <c r="G191">
+        <v>58</v>
+      </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>57441</v>
       </c>
       <c r="B192" t="s">
         <v>573</v>
       </c>
       <c r="C192" t="s">
         <v>574</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>575</v>
       </c>
       <c r="E192">
         <v>58291</v>
       </c>
+      <c r="F192">
+        <v>1336</v>
+      </c>
+      <c r="G192">
+        <v>249</v>
+      </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>57442</v>
       </c>
       <c r="B193" t="s">
         <v>576</v>
       </c>
       <c r="C193" t="s">
         <v>577</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>578</v>
       </c>
       <c r="E193">
         <v>57046</v>
       </c>
+      <c r="F193">
+        <v>572</v>
+      </c>
+      <c r="G193">
+        <v>151</v>
+      </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>57443</v>
       </c>
       <c r="B194" t="s">
         <v>579</v>
       </c>
       <c r="C194" t="s">
         <v>580</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>581</v>
       </c>
       <c r="E194">
         <v>40597</v>
       </c>
+      <c r="F194">
+        <v>10</v>
+      </c>
+      <c r="G194">
+        <v>59</v>
+      </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>57444</v>
       </c>
       <c r="B195" t="s">
         <v>582</v>
       </c>
       <c r="C195" t="s">
         <v>583</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>584</v>
       </c>
       <c r="E195">
         <v>58420</v>
       </c>
+      <c r="F195">
+        <v>1136</v>
+      </c>
+      <c r="G195">
+        <v>179</v>
+      </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>57445</v>
       </c>
       <c r="B196" t="s">
         <v>585</v>
       </c>
       <c r="C196" t="s">
         <v>586</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>587</v>
       </c>
       <c r="E196">
         <v>58152</v>
       </c>
+      <c r="F196">
+        <v>319</v>
+      </c>
+      <c r="G196">
+        <v>226</v>
+      </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>57446</v>
       </c>
       <c r="B197" t="s">
         <v>588</v>
       </c>
       <c r="C197" t="s">
         <v>589</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>590</v>
       </c>
       <c r="E197">
         <v>59729</v>
       </c>
+      <c r="F197">
+        <v>41</v>
+      </c>
+      <c r="G197">
+        <v>65</v>
+      </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>57447</v>
       </c>
       <c r="B198" t="s">
         <v>591</v>
       </c>
       <c r="C198" t="s">
         <v>592</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E198">
         <v>59317</v>
       </c>
+      <c r="F198">
+        <v>543</v>
+      </c>
+      <c r="G198">
+        <v>293</v>
+      </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>57448</v>
       </c>
       <c r="B199" t="s">
         <v>594</v>
       </c>
       <c r="C199" t="s">
         <v>595</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>596</v>
       </c>
       <c r="E199">
         <v>64091</v>
       </c>
+      <c r="F199">
+        <v>1323</v>
+      </c>
+      <c r="G199">
+        <v>338</v>
+      </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>57449</v>
       </c>
       <c r="B200" t="s">
         <v>597</v>
       </c>
       <c r="C200" t="s">
         <v>598</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>599</v>
       </c>
       <c r="E200">
         <v>61897</v>
       </c>
+      <c r="F200">
+        <v>534</v>
+      </c>
+      <c r="G200">
+        <v>133</v>
+      </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>57450</v>
       </c>
       <c r="B201" t="s">
         <v>600</v>
       </c>
       <c r="C201" t="s">
         <v>601</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>602</v>
       </c>
       <c r="E201">
         <v>39966</v>
       </c>
+      <c r="F201">
+        <v>17</v>
+      </c>
+      <c r="G201">
+        <v>38</v>
+      </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>57451</v>
       </c>
       <c r="B202" t="s">
         <v>603</v>
       </c>
       <c r="C202" t="s">
         <v>604</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>605</v>
       </c>
       <c r="E202">
         <v>62354</v>
       </c>
+      <c r="F202">
+        <v>751</v>
+      </c>
+      <c r="G202">
+        <v>256</v>
+      </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>57452</v>
       </c>
       <c r="B203" t="s">
         <v>606</v>
       </c>
       <c r="C203" t="s">
         <v>607</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E203">
         <v>62767</v>
       </c>
+      <c r="F203">
+        <v>788</v>
+      </c>
+      <c r="G203">
+        <v>290</v>
+      </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>57453</v>
       </c>
       <c r="B204" t="s">
         <v>609</v>
       </c>
       <c r="C204" t="s">
         <v>610</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>611</v>
       </c>
       <c r="E204">
         <v>48449</v>
       </c>
+      <c r="F204">
+        <v>75</v>
+      </c>
+      <c r="G204">
+        <v>74</v>
+      </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>57454</v>
       </c>
       <c r="B205" t="s">
         <v>612</v>
       </c>
       <c r="C205" t="s">
         <v>613</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>614</v>
       </c>
       <c r="E205">
         <v>64288</v>
       </c>
+      <c r="F205">
+        <v>1380</v>
+      </c>
+      <c r="G205">
+        <v>246</v>
+      </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>57455</v>
       </c>
       <c r="B206" t="s">
         <v>615</v>
       </c>
       <c r="C206" t="s">
         <v>616</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>617</v>
       </c>
       <c r="E206">
         <v>63194</v>
       </c>
+      <c r="F206">
+        <v>384</v>
+      </c>
+      <c r="G206">
+        <v>219</v>
+      </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>57456</v>
       </c>
       <c r="B207" t="s">
         <v>618</v>
       </c>
       <c r="C207" t="s">
         <v>619</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>620</v>
       </c>
       <c r="E207">
         <v>64776</v>
       </c>
+      <c r="F207">
+        <v>653</v>
+      </c>
+      <c r="G207">
+        <v>417</v>
+      </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>57457</v>
       </c>
       <c r="B208" t="s">
         <v>621</v>
       </c>
       <c r="C208" t="s">
         <v>622</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>623</v>
       </c>
       <c r="E208">
         <v>64918</v>
       </c>
+      <c r="F208">
+        <v>1369</v>
+      </c>
+      <c r="G208">
+        <v>404</v>
+      </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>57458</v>
       </c>
       <c r="B209" t="s">
         <v>624</v>
       </c>
       <c r="C209" t="s">
         <v>625</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>626</v>
       </c>
       <c r="E209">
         <v>63977</v>
       </c>
+      <c r="F209">
+        <v>1835</v>
+      </c>
+      <c r="G209">
+        <v>245</v>
+      </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>57459</v>
       </c>
       <c r="B210" t="s">
         <v>627</v>
       </c>
       <c r="C210" t="s">
         <v>628</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>629</v>
       </c>
       <c r="E210">
         <v>62849</v>
       </c>
+      <c r="F210">
+        <v>664</v>
+      </c>
+      <c r="G210">
+        <v>126</v>
+      </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>57460</v>
       </c>
       <c r="B211" t="s">
         <v>630</v>
       </c>
       <c r="C211" t="s">
         <v>631</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>632</v>
       </c>
       <c r="E211">
         <v>54949</v>
       </c>
+      <c r="F211">
+        <v>28</v>
+      </c>
+      <c r="G211">
+        <v>43</v>
+      </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>57461</v>
       </c>
       <c r="B212" t="s">
         <v>633</v>
       </c>
       <c r="C212" t="s">
         <v>634</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>635</v>
       </c>
       <c r="E212">
         <v>59751</v>
       </c>
+      <c r="F212">
+        <v>835</v>
+      </c>
+      <c r="G212">
+        <v>247</v>
+      </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>57462</v>
       </c>
       <c r="B213" t="s">
         <v>636</v>
       </c>
       <c r="C213" t="s">
         <v>637</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>638</v>
       </c>
       <c r="E213">
         <v>59109</v>
       </c>
+      <c r="F213">
+        <v>640</v>
+      </c>
+      <c r="G213">
+        <v>375</v>
+      </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
         <v>57463</v>
       </c>
       <c r="B214" t="s">
         <v>639</v>
       </c>
       <c r="C214" t="s">
         <v>640</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>641</v>
       </c>
       <c r="E214">
         <v>45010</v>
       </c>
+      <c r="F214">
+        <v>52</v>
+      </c>
+      <c r="G214">
+        <v>83</v>
+      </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>57464</v>
       </c>
       <c r="B215" t="s">
         <v>642</v>
       </c>
       <c r="C215" t="s">
         <v>643</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>644</v>
       </c>
       <c r="E215">
         <v>65877</v>
       </c>
+      <c r="F215">
+        <v>1189</v>
+      </c>
+      <c r="G215">
+        <v>200</v>
+      </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>57465</v>
       </c>
       <c r="B216" t="s">
         <v>645</v>
       </c>
       <c r="C216" t="s">
         <v>646</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>647</v>
       </c>
       <c r="E216">
         <v>64986</v>
       </c>
+      <c r="F216">
+        <v>1153</v>
+      </c>
+      <c r="G216">
+        <v>441</v>
+      </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>57466</v>
       </c>
       <c r="B217" t="s">
         <v>648</v>
       </c>
       <c r="C217" t="s">
         <v>649</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>650</v>
       </c>
       <c r="E217">
         <v>48384</v>
       </c>
+      <c r="F217">
+        <v>60</v>
+      </c>
+      <c r="G217">
+        <v>48</v>
+      </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>57467</v>
       </c>
       <c r="B218" t="s">
         <v>651</v>
       </c>
       <c r="C218" t="s">
         <v>652</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>653</v>
       </c>
       <c r="E218">
         <v>64489</v>
       </c>
+      <c r="F218">
+        <v>407</v>
+      </c>
+      <c r="G218">
+        <v>207</v>
+      </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>57468</v>
       </c>
       <c r="B219" t="s">
         <v>654</v>
       </c>
       <c r="C219" t="s">
         <v>655</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>656</v>
       </c>
       <c r="E219">
         <v>70465</v>
       </c>
+      <c r="F219">
+        <v>819</v>
+      </c>
+      <c r="G219">
+        <v>505</v>
+      </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>57469</v>
       </c>
       <c r="B220" t="s">
         <v>657</v>
       </c>
       <c r="C220" t="s">
         <v>658</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>659</v>
       </c>
       <c r="E220">
         <v>65838</v>
       </c>
+      <c r="F220">
+        <v>843</v>
+      </c>
+      <c r="G220">
+        <v>128</v>
+      </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>57470</v>
       </c>
       <c r="B221" t="s">
         <v>660</v>
       </c>
       <c r="C221" t="s">
         <v>661</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>662</v>
       </c>
       <c r="E221">
         <v>46929</v>
       </c>
+      <c r="F221">
+        <v>12</v>
+      </c>
+      <c r="G221">
+        <v>140</v>
+      </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>57471</v>
       </c>
       <c r="B222" t="s">
         <v>663</v>
       </c>
       <c r="C222" t="s">
         <v>664</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E222">
         <v>66140</v>
       </c>
+      <c r="F222">
+        <v>1697</v>
+      </c>
+      <c r="G222">
+        <v>220</v>
+      </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>57472</v>
       </c>
       <c r="B223" t="s">
         <v>666</v>
       </c>
       <c r="C223" t="s">
         <v>667</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>668</v>
       </c>
       <c r="E223">
         <v>63141</v>
       </c>
+      <c r="F223">
+        <v>1070</v>
+      </c>
+      <c r="G223">
+        <v>431</v>
+      </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>57473</v>
       </c>
       <c r="B224" t="s">
         <v>669</v>
       </c>
       <c r="C224" t="s">
         <v>670</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>671</v>
       </c>
       <c r="E224">
         <v>45300</v>
       </c>
+      <c r="F224">
+        <v>10</v>
+      </c>
+      <c r="G224">
+        <v>67</v>
+      </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>57474</v>
       </c>
       <c r="B225" t="s">
         <v>672</v>
       </c>
       <c r="C225" t="s">
         <v>673</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>587</v>
       </c>
       <c r="E225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>57475</v>
       </c>
       <c r="B226" t="s">
         <v>674</v>
       </c>
       <c r="C226" t="s">
         <v>675</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>676</v>
       </c>
       <c r="E226">
         <v>63188</v>
       </c>
+      <c r="F226">
+        <v>475</v>
+      </c>
+      <c r="G226">
+        <v>79</v>
+      </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>57476</v>
       </c>
       <c r="B227" t="s">
         <v>677</v>
       </c>
       <c r="C227" t="s">
         <v>678</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E227">
         <v>62214</v>
       </c>
+      <c r="F227">
+        <v>397</v>
+      </c>
+      <c r="G227">
+        <v>630</v>
+      </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>57477</v>
       </c>
       <c r="B228" t="s">
         <v>680</v>
       </c>
       <c r="C228" t="s">
         <v>681</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E228">
         <v>64033</v>
       </c>
+      <c r="F228">
+        <v>14</v>
+      </c>
+      <c r="G228">
+        <v>89</v>
+      </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>57478</v>
       </c>
       <c r="B229" t="s">
         <v>683</v>
       </c>
       <c r="C229" t="s">
         <v>684</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>685</v>
       </c>
       <c r="E229">
         <v>64550</v>
       </c>
+      <c r="F229">
+        <v>622</v>
+      </c>
+      <c r="G229">
+        <v>183</v>
+      </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>57479</v>
       </c>
       <c r="B230" t="s">
         <v>686</v>
       </c>
       <c r="C230" t="s">
         <v>687</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>688</v>
       </c>
       <c r="E230">
         <v>66783</v>
       </c>
+      <c r="F230">
+        <v>524</v>
+      </c>
+      <c r="G230">
+        <v>170</v>
+      </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>57480</v>
       </c>
       <c r="B231" t="s">
         <v>689</v>
       </c>
       <c r="C231" t="s">
         <v>690</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E231">
         <v>65407</v>
       </c>
+      <c r="F231">
+        <v>718</v>
+      </c>
+      <c r="G231">
+        <v>151</v>
+      </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>57481</v>
       </c>
       <c r="B232" t="s">
         <v>692</v>
       </c>
       <c r="C232" t="s">
         <v>693</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>694</v>
       </c>
       <c r="E232">
         <v>39284</v>
       </c>
+      <c r="F232">
+        <v>12</v>
+      </c>
+      <c r="G232">
+        <v>47</v>
+      </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>57482</v>
       </c>
       <c r="B233" t="s">
         <v>695</v>
       </c>
       <c r="C233" t="s">
         <v>696</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>697</v>
       </c>
       <c r="E233">
         <v>64963</v>
       </c>
+      <c r="F233">
+        <v>1691</v>
+      </c>
+      <c r="G233">
+        <v>708</v>
+      </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>57483</v>
       </c>
       <c r="B234" t="s">
         <v>698</v>
       </c>
       <c r="C234" t="s">
         <v>699</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>700</v>
       </c>
       <c r="E234">
         <v>63310</v>
       </c>
+      <c r="F234">
+        <v>556</v>
+      </c>
+      <c r="G234">
+        <v>193</v>
+      </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>57484</v>
       </c>
       <c r="B235" t="s">
         <v>701</v>
       </c>
       <c r="C235" t="s">
         <v>702</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E235">
         <v>47210</v>
       </c>
+      <c r="F235">
+        <v>8</v>
+      </c>
+      <c r="G235">
+        <v>56</v>
+      </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>57485</v>
       </c>
       <c r="B236" t="s">
         <v>704</v>
       </c>
       <c r="C236" t="s">
         <v>705</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>706</v>
       </c>
       <c r="E236">
         <v>64984</v>
       </c>
+      <c r="F236">
+        <v>420</v>
+      </c>
+      <c r="G236">
+        <v>132</v>
+      </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>57486</v>
       </c>
       <c r="B237" t="s">
         <v>707</v>
       </c>
       <c r="C237" t="s">
         <v>708</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E237">
         <v>65032</v>
       </c>
+      <c r="F237">
+        <v>2306</v>
+      </c>
+      <c r="G237">
+        <v>291</v>
+      </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>57487</v>
       </c>
       <c r="B238" t="s">
         <v>710</v>
       </c>
       <c r="C238" t="s">
         <v>711</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>712</v>
       </c>
       <c r="E238">
         <v>41457</v>
       </c>
+      <c r="F238">
+        <v>59</v>
+      </c>
+      <c r="G238">
+        <v>52</v>
+      </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>57488</v>
       </c>
       <c r="B239" t="s">
         <v>713</v>
       </c>
       <c r="C239" t="s">
         <v>714</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>715</v>
       </c>
       <c r="E239">
         <v>65287</v>
       </c>
+      <c r="F239">
+        <v>881</v>
+      </c>
+      <c r="G239">
+        <v>301</v>
+      </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>57489</v>
       </c>
       <c r="B240" t="s">
         <v>716</v>
       </c>
       <c r="C240" t="s">
         <v>717</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>718</v>
       </c>
       <c r="E240">
         <v>65678</v>
       </c>
+      <c r="F240">
+        <v>492</v>
+      </c>
+      <c r="G240">
+        <v>150</v>
+      </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>57490</v>
       </c>
       <c r="B241" t="s">
         <v>719</v>
       </c>
       <c r="C241" t="s">
         <v>720</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>721</v>
       </c>
       <c r="E241">
         <v>68763</v>
       </c>
+      <c r="F241">
+        <v>2615</v>
+      </c>
+      <c r="G241">
+        <v>327</v>
+      </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>57491</v>
       </c>
       <c r="B242" t="s">
         <v>722</v>
       </c>
       <c r="C242" t="s">
         <v>723</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>724</v>
       </c>
       <c r="E242">
         <v>49995</v>
       </c>
+      <c r="F242">
+        <v>15</v>
+      </c>
+      <c r="G242">
+        <v>80</v>
+      </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>57492</v>
       </c>
       <c r="B243" t="s">
         <v>725</v>
       </c>
       <c r="C243" t="s">
         <v>726</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>727</v>
       </c>
       <c r="E243">
         <v>64095</v>
       </c>
+      <c r="F243">
+        <v>327</v>
+      </c>
+      <c r="G243">
+        <v>237</v>
+      </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
         <v>57493</v>
       </c>
       <c r="B244" t="s">
         <v>728</v>
       </c>
       <c r="C244" t="s">
         <v>729</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E244">
         <v>65474</v>
       </c>
+      <c r="F244">
+        <v>932</v>
+      </c>
+      <c r="G244">
+        <v>213</v>
+      </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>57494</v>
       </c>
       <c r="B245" t="s">
         <v>731</v>
       </c>
       <c r="C245" t="s">
         <v>732</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>733</v>
       </c>
       <c r="E245">
         <v>51710</v>
       </c>
+      <c r="F245">
+        <v>6</v>
+      </c>
+      <c r="G245">
+        <v>75</v>
+      </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>57495</v>
       </c>
       <c r="B246" t="s">
         <v>734</v>
       </c>
       <c r="C246" t="s">
         <v>735</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>736</v>
       </c>
       <c r="E246">
         <v>67773</v>
       </c>
+      <c r="F246">
+        <v>984</v>
+      </c>
+      <c r="G246">
+        <v>371</v>
+      </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>57496</v>
       </c>
       <c r="B247" t="s">
         <v>737</v>
       </c>
       <c r="C247" t="s">
         <v>738</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>739</v>
       </c>
       <c r="E247">
         <v>66300</v>
       </c>
+      <c r="F247">
+        <v>662</v>
+      </c>
+      <c r="G247">
+        <v>239</v>
+      </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>57497</v>
       </c>
       <c r="B248" t="s">
         <v>740</v>
       </c>
       <c r="C248" t="s">
         <v>741</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E248">
         <v>55096</v>
       </c>
+      <c r="F248">
+        <v>41</v>
+      </c>
+      <c r="G248">
+        <v>53</v>
+      </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
         <v>57498</v>
       </c>
       <c r="B249" t="s">
         <v>743</v>
       </c>
       <c r="C249" t="s">
         <v>744</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>745</v>
       </c>
       <c r="E249">
         <v>66727</v>
       </c>
+      <c r="F249">
+        <v>973</v>
+      </c>
+      <c r="G249">
+        <v>320</v>
+      </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>57499</v>
       </c>
       <c r="B250" t="s">
         <v>746</v>
       </c>
       <c r="C250" t="s">
         <v>747</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E250">
         <v>72232</v>
       </c>
+      <c r="F250">
+        <v>1435</v>
+      </c>
+      <c r="G250">
+        <v>389</v>
+      </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>57500</v>
       </c>
       <c r="B251" t="s">
         <v>749</v>
       </c>
       <c r="C251" t="s">
         <v>750</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>751</v>
       </c>
       <c r="E251">
         <v>68336</v>
       </c>
+      <c r="F251">
+        <v>1447</v>
+      </c>
+      <c r="G251">
+        <v>158</v>
+      </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>57501</v>
       </c>
       <c r="B252" t="s">
         <v>752</v>
       </c>
       <c r="C252" t="s">
         <v>753</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E252">
         <v>45679</v>
       </c>
+      <c r="F252">
+        <v>12</v>
+      </c>
+      <c r="G252">
+        <v>62</v>
+      </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
         <v>57502</v>
       </c>
       <c r="B253" t="s">
         <v>755</v>
       </c>
       <c r="C253" t="s">
         <v>756</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>757</v>
       </c>
       <c r="E253">
         <v>66195</v>
       </c>
+      <c r="F253">
+        <v>1361</v>
+      </c>
+      <c r="G253">
+        <v>423</v>
+      </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
         <v>57503</v>
       </c>
       <c r="B254" t="s">
         <v>758</v>
       </c>
       <c r="C254" t="s">
         <v>759</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E254">
         <v>66218</v>
       </c>
+      <c r="F254">
+        <v>1310</v>
+      </c>
+      <c r="G254">
+        <v>217</v>
+      </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
         <v>57504</v>
       </c>
       <c r="B255" t="s">
         <v>761</v>
       </c>
       <c r="C255" t="s">
         <v>762</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>763</v>
       </c>
       <c r="E255">
         <v>35744</v>
       </c>
+      <c r="F255">
+        <v>30</v>
+      </c>
+      <c r="G255">
+        <v>50</v>
+      </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
         <v>57505</v>
       </c>
       <c r="B256" t="s">
         <v>764</v>
       </c>
       <c r="C256" t="s">
         <v>765</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E256">
         <v>66544</v>
       </c>
       <c r="F256">
-        <v>1028</v>
+        <v>1064</v>
       </c>
       <c r="G256">
         <v>234</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
         <v>57506</v>
       </c>
       <c r="B257" t="s">
         <v>767</v>
       </c>
       <c r="C257" t="s">
         <v>768</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>769</v>
       </c>
       <c r="E257">
         <v>67233</v>
       </c>
       <c r="F257">
-        <v>831</v>
+        <v>858</v>
       </c>
       <c r="G257">
         <v>360</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>57507</v>
       </c>
       <c r="B258" t="s">
         <v>770</v>
       </c>
       <c r="C258" t="s">
         <v>771</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E258">
         <v>44807</v>
       </c>
       <c r="F258">
         <v>113</v>
       </c>
       <c r="G258">
         <v>74</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
         <v>57508</v>
       </c>
       <c r="B259" t="s">
         <v>773</v>
       </c>
       <c r="C259" t="s">
         <v>774</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>775</v>
       </c>
       <c r="E259">
         <v>69900</v>
       </c>
       <c r="F259">
-        <v>2882</v>
+        <v>3019</v>
       </c>
       <c r="G259">
         <v>345</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
         <v>57509</v>
       </c>
       <c r="B260" t="s">
         <v>776</v>
       </c>
       <c r="C260" t="s">
         <v>777</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>778</v>
       </c>
       <c r="E260">
         <v>66712</v>
       </c>
       <c r="F260">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="G260">
         <v>222</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
         <v>57510</v>
       </c>
       <c r="B261" t="s">
         <v>779</v>
       </c>
       <c r="C261" t="s">
         <v>780</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>781</v>
       </c>
       <c r="E261">
         <v>67719</v>
       </c>
       <c r="F261">
-        <v>1494</v>
+        <v>1565</v>
       </c>
       <c r="G261">
         <v>206</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
         <v>57511</v>
       </c>
       <c r="B262" t="s">
         <v>782</v>
       </c>
       <c r="C262" t="s">
         <v>783</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>784</v>
       </c>
       <c r="E262">
         <v>43341</v>
       </c>
       <c r="F262">
         <v>33</v>
       </c>
       <c r="G262">
         <v>79</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
         <v>57512</v>
       </c>
       <c r="B263" t="s">
         <v>785</v>
       </c>
       <c r="C263" t="s">
         <v>786</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>787</v>
       </c>
       <c r="E263">
         <v>65114</v>
       </c>
       <c r="F263">
-        <v>1269</v>
+        <v>1333</v>
       </c>
       <c r="G263">
         <v>429</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
         <v>57513</v>
       </c>
       <c r="B264" t="s">
         <v>788</v>
       </c>
       <c r="C264" t="s">
         <v>789</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>790</v>
       </c>
       <c r="E264">
         <v>63750</v>
       </c>
       <c r="F264">
-        <v>699</v>
+        <v>727</v>
       </c>
       <c r="G264">
         <v>283</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
         <v>57514</v>
       </c>
       <c r="B265" t="s">
         <v>791</v>
       </c>
       <c r="C265" t="s">
         <v>792</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>793</v>
       </c>
       <c r="E265">
         <v>41940</v>
       </c>
       <c r="F265">
         <v>7</v>
       </c>
       <c r="G265">
         <v>43</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
         <v>57515</v>
       </c>
       <c r="B266" t="s">
         <v>794</v>
       </c>
       <c r="C266" t="s">
         <v>795</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>796</v>
       </c>
       <c r="E266">
         <v>63352</v>
       </c>
       <c r="F266">
-        <v>1161</v>
+        <v>1187</v>
       </c>
       <c r="G266">
         <v>445</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>57516</v>
       </c>
       <c r="B267" t="s">
         <v>797</v>
       </c>
       <c r="C267" t="s">
         <v>798</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>799</v>
       </c>
       <c r="E267">
         <v>64689</v>
       </c>
       <c r="F267">
-        <v>1454</v>
+        <v>1477</v>
       </c>
       <c r="G267">
         <v>211</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>57517</v>
       </c>
       <c r="B268" t="s">
         <v>800</v>
       </c>
       <c r="C268" t="s">
         <v>801</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E268">
         <v>40492</v>
       </c>
       <c r="F268">
         <v>18</v>
       </c>
       <c r="G268">
         <v>30</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>57518</v>
       </c>
       <c r="B269" t="s">
         <v>803</v>
       </c>
       <c r="C269" t="s">
         <v>804</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>805</v>
       </c>
       <c r="E269">
         <v>67392</v>
       </c>
       <c r="F269">
-        <v>1743</v>
+        <v>1771</v>
       </c>
       <c r="G269">
         <v>292</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>57519</v>
       </c>
       <c r="B270" t="s">
         <v>806</v>
       </c>
       <c r="C270" t="s">
         <v>807</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>808</v>
       </c>
       <c r="E270">
         <v>65849</v>
       </c>
       <c r="F270">
-        <v>755</v>
+        <v>765</v>
       </c>
       <c r="G270">
         <v>163</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>57520</v>
       </c>
       <c r="B271" t="s">
         <v>809</v>
       </c>
       <c r="C271" t="s">
         <v>810</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>811</v>
       </c>
       <c r="E271">
         <v>65777</v>
       </c>
       <c r="F271">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="G271">
         <v>448</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>57521</v>
       </c>
       <c r="B272" t="s">
         <v>812</v>
       </c>
       <c r="C272" t="s">
         <v>813</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>814</v>
       </c>
       <c r="E272">
         <v>45963</v>
       </c>
       <c r="F272">
         <v>30</v>
       </c>
       <c r="G272">
         <v>71</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>57522</v>
       </c>
       <c r="B273" t="s">
         <v>815</v>
       </c>
       <c r="C273" t="s">
         <v>816</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>817</v>
       </c>
       <c r="E273">
         <v>63058</v>
       </c>
       <c r="F273">
-        <v>1413</v>
+        <v>1443</v>
       </c>
       <c r="G273">
         <v>289</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>57523</v>
       </c>
       <c r="B274" t="s">
         <v>818</v>
       </c>
       <c r="C274" t="s">
         <v>819</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>820</v>
       </c>
       <c r="E274">
         <v>64289</v>
       </c>
       <c r="F274">
-        <v>1259</v>
+        <v>1286</v>
       </c>
       <c r="G274">
         <v>352</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>57524</v>
       </c>
       <c r="B275" t="s">
         <v>821</v>
       </c>
       <c r="C275" t="s">
         <v>822</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>823</v>
       </c>
       <c r="E275">
         <v>41429</v>
       </c>
       <c r="F275">
         <v>10</v>
       </c>
       <c r="G275">
         <v>96</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>57525</v>
       </c>
       <c r="B276" t="s">
         <v>824</v>
       </c>
       <c r="C276" t="s">
         <v>825</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>826</v>
       </c>
       <c r="E276">
         <v>68081</v>
       </c>
       <c r="F276">
-        <v>1784</v>
+        <v>1801</v>
       </c>
       <c r="G276">
         <v>144</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>57526</v>
       </c>
       <c r="B277" t="s">
         <v>827</v>
       </c>
       <c r="C277" t="s">
         <v>828</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>829</v>
       </c>
       <c r="E277">
         <v>67825</v>
       </c>
       <c r="F277">
-        <v>2030</v>
+        <v>2064</v>
       </c>
       <c r="G277">
         <v>405</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>57527</v>
       </c>
       <c r="B278" t="s">
         <v>830</v>
       </c>
       <c r="C278" t="s">
         <v>831</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>832</v>
       </c>
       <c r="E278">
         <v>48555</v>
       </c>
       <c r="F278">
         <v>35</v>
       </c>
       <c r="G278">
         <v>49</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>57528</v>
       </c>
       <c r="B279" t="s">
         <v>833</v>
       </c>
       <c r="C279" t="s">
         <v>834</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>835</v>
       </c>
       <c r="E279">
         <v>69226</v>
       </c>
       <c r="F279">
-        <v>2098</v>
+        <v>2137</v>
       </c>
       <c r="G279">
         <v>325</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>57529</v>
       </c>
       <c r="B280" t="s">
         <v>836</v>
       </c>
       <c r="C280" t="s">
         <v>837</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>838</v>
       </c>
       <c r="E280">
         <v>69619</v>
       </c>
       <c r="F280">
-        <v>1795</v>
+        <v>1823</v>
       </c>
       <c r="G280">
         <v>563</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>57530</v>
       </c>
       <c r="B281" t="s">
         <v>839</v>
       </c>
       <c r="C281" t="s">
         <v>840</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>841</v>
       </c>
       <c r="E281">
         <v>57876</v>
       </c>
       <c r="F281">
         <v>24</v>
       </c>
       <c r="G281">
         <v>69</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>57531</v>
       </c>
       <c r="B282" t="s">
         <v>842</v>
       </c>
       <c r="C282" t="s">
         <v>843</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>844</v>
       </c>
       <c r="E282">
         <v>64857</v>
       </c>
       <c r="F282">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="G282">
         <v>123</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>57532</v>
       </c>
       <c r="B283" t="s">
         <v>845</v>
       </c>
       <c r="C283" t="s">
         <v>846</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>847</v>
       </c>
       <c r="E283">
         <v>64327</v>
       </c>
       <c r="F283">
-        <v>1829</v>
+        <v>1863</v>
       </c>
       <c r="G283">
         <v>205</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>57533</v>
       </c>
       <c r="B284" t="s">
         <v>848</v>
       </c>
       <c r="C284" t="s">
         <v>849</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>850</v>
       </c>
       <c r="E284">
         <v>61569</v>
       </c>
       <c r="F284">
-        <v>972</v>
+        <v>985</v>
       </c>
       <c r="G284">
         <v>208</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>57534</v>
       </c>
       <c r="B285" t="s">
         <v>851</v>
       </c>
       <c r="C285" t="s">
         <v>852</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>853</v>
       </c>
       <c r="E285">
         <v>53942</v>
       </c>
       <c r="F285">
         <v>61</v>
       </c>
       <c r="G285">
         <v>76</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>57535</v>
       </c>
       <c r="B286" t="s">
         <v>854</v>
       </c>
       <c r="C286" t="s">
         <v>855</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>856</v>
       </c>
       <c r="E286">
         <v>61904</v>
       </c>
       <c r="F286">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G286">
         <v>138</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>57536</v>
       </c>
       <c r="B287" t="s">
         <v>857</v>
       </c>
       <c r="C287" t="s">
         <v>858</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>859</v>
       </c>
       <c r="E287">
         <v>67950</v>
       </c>
       <c r="F287">
-        <v>1779</v>
+        <v>1826</v>
       </c>
       <c r="G287">
         <v>298</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
         <v>57537</v>
       </c>
       <c r="B288" t="s">
         <v>860</v>
       </c>
       <c r="C288" t="s">
         <v>861</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>862</v>
       </c>
       <c r="E288">
         <v>66043</v>
       </c>
       <c r="F288">
-        <v>2380</v>
+        <v>2416</v>
       </c>
       <c r="G288">
         <v>332</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>57538</v>
       </c>
       <c r="B289" t="s">
         <v>863</v>
       </c>
       <c r="C289" t="s">
         <v>864</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>865</v>
       </c>
       <c r="E289">
         <v>56086</v>
       </c>
       <c r="F289">
         <v>33</v>
       </c>
       <c r="G289">
         <v>97</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
         <v>57539</v>
       </c>
       <c r="B290" t="s">
         <v>866</v>
       </c>
       <c r="C290" t="s">
         <v>867</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>868</v>
       </c>
       <c r="E290">
         <v>65331</v>
       </c>
       <c r="F290">
-        <v>1219</v>
+        <v>1240</v>
       </c>
       <c r="G290">
         <v>394</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
         <v>57540</v>
       </c>
       <c r="B291" t="s">
         <v>869</v>
       </c>
       <c r="C291" t="s">
         <v>870</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>871</v>
       </c>
       <c r="E291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
         <v>57541</v>
       </c>
       <c r="B292" t="s">
         <v>872</v>
       </c>
       <c r="C292" t="s">
         <v>873</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>874</v>
       </c>
       <c r="E292">
         <v>62694</v>
       </c>
       <c r="F292">
-        <v>1698</v>
+        <v>1724</v>
       </c>
       <c r="G292">
         <v>239</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
         <v>57542</v>
       </c>
       <c r="B293" t="s">
         <v>875</v>
       </c>
       <c r="C293" t="s">
         <v>876</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>871</v>
       </c>
       <c r="E293">
         <v>39391</v>
       </c>
       <c r="F293">
         <v>3</v>
       </c>
       <c r="G293">
         <v>127</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
         <v>57543</v>
       </c>
       <c r="B294" t="s">
         <v>877</v>
       </c>
       <c r="C294" t="s">
         <v>878</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>879</v>
       </c>
       <c r="E294">
         <v>64199</v>
       </c>
       <c r="F294">
-        <v>1519</v>
+        <v>1547</v>
       </c>
       <c r="G294">
         <v>193</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
         <v>57544</v>
       </c>
       <c r="B295" t="s">
         <v>880</v>
       </c>
       <c r="C295" t="s">
         <v>881</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>882</v>
       </c>
       <c r="E295">
         <v>65053</v>
       </c>
       <c r="F295">
-        <v>2257</v>
+        <v>2307</v>
       </c>
       <c r="G295">
         <v>404</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>57545</v>
       </c>
       <c r="B296" t="s">
         <v>883</v>
       </c>
       <c r="C296" t="s">
         <v>884</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>885</v>
       </c>
       <c r="E296">
         <v>41110</v>
       </c>
       <c r="F296">
         <v>7</v>
       </c>
       <c r="G296">
         <v>80</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>57546</v>
       </c>
       <c r="B297" t="s">
         <v>886</v>
       </c>
       <c r="C297" t="s">
         <v>887</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>888</v>
       </c>
       <c r="E297">
         <v>64415</v>
       </c>
       <c r="F297">
-        <v>725</v>
+        <v>746</v>
       </c>
       <c r="G297">
         <v>223</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>57547</v>
       </c>
       <c r="B298" t="s">
         <v>889</v>
       </c>
       <c r="C298" t="s">
         <v>890</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>891</v>
       </c>
       <c r="E298">
         <v>63646</v>
       </c>
       <c r="F298">
-        <v>1031</v>
+        <v>1046</v>
       </c>
       <c r="G298">
         <v>276</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
         <v>57548</v>
       </c>
       <c r="B299" t="s">
         <v>892</v>
       </c>
       <c r="C299" t="s">
         <v>893</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>632</v>
       </c>
       <c r="E299">
         <v>58034</v>
       </c>
       <c r="F299">
         <v>52</v>
       </c>
       <c r="G299">
         <v>69</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>57549</v>
       </c>
       <c r="B300" t="s">
         <v>894</v>
       </c>
       <c r="C300" t="s">
         <v>895</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>896</v>
       </c>
       <c r="E300">
         <v>65603</v>
       </c>
       <c r="F300">
-        <v>1019</v>
+        <v>1033</v>
       </c>
       <c r="G300">
         <v>307</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>57550</v>
       </c>
       <c r="B301" t="s">
         <v>897</v>
       </c>
       <c r="C301" t="s">
         <v>898</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>899</v>
       </c>
       <c r="E301">
         <v>63965</v>
       </c>
       <c r="F301">
-        <v>649</v>
+        <v>663</v>
       </c>
       <c r="G301">
         <v>163</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>57551</v>
       </c>
       <c r="B302" t="s">
         <v>900</v>
       </c>
       <c r="C302" t="s">
         <v>901</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>902</v>
       </c>
       <c r="E302">
         <v>63276</v>
       </c>
       <c r="F302">
-        <v>814</v>
+        <v>832</v>
       </c>
       <c r="G302">
         <v>184</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>57552</v>
       </c>
       <c r="B303" t="s">
         <v>903</v>
       </c>
       <c r="C303" t="s">
         <v>904</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>905</v>
       </c>
       <c r="E303">
         <v>48592</v>
       </c>
       <c r="F303">
         <v>8</v>
       </c>
       <c r="G303">
         <v>75</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
         <v>57553</v>
       </c>
       <c r="B304" t="s">
         <v>906</v>
       </c>
       <c r="C304" t="s">
         <v>907</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>908</v>
       </c>
       <c r="E304">
         <v>60424</v>
       </c>
       <c r="F304">
-        <v>831</v>
+        <v>843</v>
       </c>
       <c r="G304">
         <v>218</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
         <v>57554</v>
       </c>
       <c r="B305" t="s">
         <v>909</v>
       </c>
       <c r="C305" t="s">
         <v>910</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>911</v>
       </c>
       <c r="E305">
         <v>61053</v>
       </c>
       <c r="F305">
-        <v>1171</v>
+        <v>1187</v>
       </c>
       <c r="G305">
         <v>347</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>57555</v>
       </c>
       <c r="B306" t="s">
         <v>912</v>
       </c>
       <c r="C306" t="s">
         <v>913</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>914</v>
       </c>
       <c r="E306">
         <v>54378</v>
       </c>
       <c r="F306">
         <v>40</v>
       </c>
       <c r="G306">
         <v>101</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
         <v>57556</v>
       </c>
       <c r="B307" t="s">
         <v>915</v>
       </c>
       <c r="C307" t="s">
         <v>916</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>917</v>
       </c>
       <c r="E307">
         <v>60109</v>
       </c>
       <c r="F307">
-        <v>603</v>
+        <v>612</v>
       </c>
       <c r="G307">
         <v>163</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>57557</v>
       </c>
       <c r="B308" t="s">
         <v>918</v>
       </c>
       <c r="C308" t="s">
         <v>919</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>920</v>
       </c>
       <c r="E308">
         <v>62585</v>
       </c>
       <c r="F308">
-        <v>2189</v>
+        <v>2233</v>
       </c>
       <c r="G308">
         <v>321</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>57558</v>
       </c>
       <c r="B309" t="s">
         <v>921</v>
       </c>
       <c r="C309" t="s">
         <v>922</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E309">
         <v>45756</v>
       </c>
       <c r="F309">
         <v>17</v>
       </c>
       <c r="G309">
         <v>77</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
         <v>57559</v>
       </c>
       <c r="B310" t="s">
         <v>923</v>
       </c>
       <c r="C310" t="s">
         <v>924</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E310">
         <v>64312</v>
       </c>
       <c r="F310">
-        <v>669</v>
+        <v>679</v>
       </c>
       <c r="G310">
         <v>287</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
         <v>57560</v>
       </c>
       <c r="B311" t="s">
         <v>926</v>
       </c>
       <c r="C311" t="s">
         <v>927</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>928</v>
       </c>
       <c r="E311">
         <v>66471</v>
       </c>
       <c r="F311">
-        <v>1722</v>
+        <v>1740</v>
       </c>
       <c r="G311">
         <v>217</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>57561</v>
       </c>
       <c r="B312" t="s">
         <v>929</v>
       </c>
       <c r="C312" t="s">
         <v>930</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>931</v>
       </c>
       <c r="E312">
         <v>52260</v>
       </c>
       <c r="F312">
         <v>28</v>
       </c>
       <c r="G312">
         <v>65</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
         <v>57562</v>
       </c>
       <c r="B313" t="s">
         <v>932</v>
       </c>
       <c r="C313" t="s">
         <v>933</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>934</v>
       </c>
       <c r="E313">
         <v>59527</v>
       </c>
       <c r="F313">
-        <v>1264</v>
+        <v>1291</v>
       </c>
       <c r="G313">
         <v>161</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
         <v>57563</v>
       </c>
       <c r="B314" t="s">
         <v>935</v>
       </c>
       <c r="C314" t="s">
         <v>936</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>937</v>
       </c>
       <c r="E314">
         <v>59132</v>
       </c>
       <c r="F314">
-        <v>1210</v>
+        <v>1224</v>
       </c>
       <c r="G314">
         <v>234</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>57564</v>
       </c>
       <c r="B315" t="s">
         <v>938</v>
       </c>
       <c r="C315" t="s">
         <v>939</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>940</v>
       </c>
       <c r="E315">
         <v>42409</v>
       </c>
       <c r="F315">
         <v>34</v>
       </c>
       <c r="G315">
@@ -18159,593 +18579,791 @@
         <v>1386</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="E465">
         <v>65863</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
         <v>57715</v>
       </c>
       <c r="B466" t="s">
         <v>1388</v>
       </c>
       <c r="C466" t="s">
         <v>1389</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="E466">
         <v>65857</v>
       </c>
+      <c r="F466">
+        <v>1188</v>
+      </c>
+      <c r="G466">
+        <v>440</v>
+      </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
         <v>57716</v>
       </c>
       <c r="B467" t="s">
         <v>1391</v>
       </c>
       <c r="C467" t="s">
         <v>1392</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="E467">
         <v>63637</v>
       </c>
+      <c r="F467">
+        <v>417</v>
+      </c>
+      <c r="G467">
+        <v>113</v>
+      </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
         <v>57717</v>
       </c>
       <c r="B468" t="s">
         <v>1394</v>
       </c>
       <c r="C468" t="s">
         <v>1395</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="E468">
         <v>64304</v>
       </c>
+      <c r="F468">
+        <v>481</v>
+      </c>
+      <c r="G468">
+        <v>242</v>
+      </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
         <v>57718</v>
       </c>
       <c r="B469" t="s">
         <v>1397</v>
       </c>
       <c r="C469" t="s">
         <v>1398</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="E469">
         <v>42100</v>
       </c>
+      <c r="F469">
+        <v>5</v>
+      </c>
+      <c r="G469">
+        <v>45</v>
+      </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
         <v>57719</v>
       </c>
       <c r="B470" t="s">
         <v>1400</v>
       </c>
       <c r="C470" t="s">
         <v>1401</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="E470">
         <v>66017</v>
       </c>
+      <c r="F470">
+        <v>1215</v>
+      </c>
+      <c r="G470">
+        <v>168</v>
+      </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
         <v>57720</v>
       </c>
       <c r="B471" t="s">
         <v>1403</v>
       </c>
       <c r="C471" t="s">
         <v>1404</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="E471">
         <v>65842</v>
       </c>
+      <c r="F471">
+        <v>560</v>
+      </c>
+      <c r="G471">
+        <v>174</v>
+      </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
         <v>57721</v>
       </c>
       <c r="B472" t="s">
         <v>1406</v>
       </c>
       <c r="C472" t="s">
         <v>1407</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="E472">
         <v>65988</v>
       </c>
+      <c r="F472">
+        <v>1259</v>
+      </c>
+      <c r="G472">
+        <v>173</v>
+      </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
         <v>57722</v>
       </c>
       <c r="B473" t="s">
         <v>1409</v>
       </c>
       <c r="C473" t="s">
         <v>1410</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="E473">
         <v>64177</v>
       </c>
+      <c r="F473">
+        <v>13</v>
+      </c>
+      <c r="G473">
+        <v>45</v>
+      </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
         <v>57723</v>
       </c>
       <c r="B474" t="s">
         <v>1412</v>
       </c>
       <c r="C474" t="s">
         <v>1413</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="E474">
         <v>62324</v>
       </c>
+      <c r="F474">
+        <v>1151</v>
+      </c>
+      <c r="G474">
+        <v>148</v>
+      </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
         <v>57724</v>
       </c>
       <c r="B475" t="s">
         <v>1415</v>
       </c>
       <c r="C475" t="s">
         <v>1416</v>
       </c>
       <c r="D475" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="E475">
         <v>62431</v>
       </c>
+      <c r="F475">
+        <v>1048</v>
+      </c>
+      <c r="G475">
+        <v>186</v>
+      </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476">
         <v>57725</v>
       </c>
       <c r="B476" t="s">
         <v>1418</v>
       </c>
       <c r="C476" t="s">
         <v>1419</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="E476">
         <v>60702</v>
       </c>
+      <c r="F476">
+        <v>1259</v>
+      </c>
+      <c r="G476">
+        <v>160</v>
+      </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
         <v>57726</v>
       </c>
       <c r="B477" t="s">
         <v>1421</v>
       </c>
       <c r="C477" t="s">
         <v>1422</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="E477">
         <v>62407</v>
       </c>
+      <c r="F477">
+        <v>654</v>
+      </c>
+      <c r="G477">
+        <v>138</v>
+      </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
         <v>57727</v>
       </c>
       <c r="B478" t="s">
         <v>1424</v>
       </c>
       <c r="C478" t="s">
         <v>1425</v>
       </c>
       <c r="D478" s="1" t="s">
         <v>1426</v>
       </c>
       <c r="E478">
         <v>44892</v>
       </c>
+      <c r="F478">
+        <v>18</v>
+      </c>
+      <c r="G478">
+        <v>87</v>
+      </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
         <v>57728</v>
       </c>
       <c r="B479" t="s">
         <v>1427</v>
       </c>
       <c r="C479" t="s">
         <v>1428</v>
       </c>
       <c r="D479" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="E479">
         <v>64133</v>
       </c>
+      <c r="F479">
+        <v>1085</v>
+      </c>
+      <c r="G479">
+        <v>179</v>
+      </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
         <v>57729</v>
       </c>
       <c r="B480" t="s">
         <v>1430</v>
       </c>
       <c r="C480" t="s">
         <v>1431</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="E480">
         <v>66746</v>
       </c>
+      <c r="F480">
+        <v>776</v>
+      </c>
+      <c r="G480">
+        <v>439</v>
+      </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
         <v>57730</v>
       </c>
       <c r="B481" t="s">
         <v>1433</v>
       </c>
       <c r="C481" t="s">
         <v>1434</v>
       </c>
       <c r="D481" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="E481">
         <v>59367</v>
       </c>
+      <c r="F481">
+        <v>819</v>
+      </c>
+      <c r="G481">
+        <v>279</v>
+      </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482">
         <v>57731</v>
       </c>
       <c r="B482" t="s">
         <v>1436</v>
       </c>
       <c r="C482" t="s">
         <v>1437</v>
       </c>
       <c r="D482" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="E482">
         <v>37958</v>
       </c>
+      <c r="F482">
+        <v>97</v>
+      </c>
+      <c r="G482">
+        <v>84</v>
+      </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
         <v>57732</v>
       </c>
       <c r="B483" t="s">
         <v>1439</v>
       </c>
       <c r="C483" t="s">
         <v>1440</v>
       </c>
       <c r="D483" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="E483">
         <v>60141</v>
       </c>
+      <c r="F483">
+        <v>485</v>
+      </c>
+      <c r="G483">
+        <v>133</v>
+      </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
         <v>57733</v>
       </c>
       <c r="B484" t="s">
         <v>1442</v>
       </c>
       <c r="C484" t="s">
         <v>1443</v>
       </c>
       <c r="D484" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="E484">
         <v>60757</v>
       </c>
+      <c r="F484">
+        <v>1157</v>
+      </c>
+      <c r="G484">
+        <v>290</v>
+      </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
         <v>57734</v>
       </c>
       <c r="B485" t="s">
         <v>1445</v>
       </c>
       <c r="C485" t="s">
         <v>1446</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="E485">
         <v>63434</v>
       </c>
+      <c r="F485">
+        <v>1158</v>
+      </c>
+      <c r="G485">
+        <v>273</v>
+      </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
         <v>57735</v>
       </c>
       <c r="B486" t="s">
         <v>1448</v>
       </c>
       <c r="C486" t="s">
         <v>1449</v>
       </c>
       <c r="D486" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="E486">
         <v>61986</v>
       </c>
+      <c r="F486">
+        <v>673</v>
+      </c>
+      <c r="G486">
+        <v>332</v>
+      </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
         <v>57736</v>
       </c>
       <c r="B487" t="s">
         <v>1451</v>
       </c>
       <c r="C487" t="s">
         <v>1452</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="E487">
         <v>40849</v>
       </c>
+      <c r="F487">
+        <v>22</v>
+      </c>
+      <c r="G487">
+        <v>60</v>
+      </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
         <v>57737</v>
       </c>
       <c r="B488" t="s">
         <v>1454</v>
       </c>
       <c r="C488" t="s">
         <v>1455</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="E488">
         <v>65561</v>
       </c>
+      <c r="F488">
+        <v>517</v>
+      </c>
+      <c r="G488">
+        <v>248</v>
+      </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
         <v>57738</v>
       </c>
       <c r="B489" t="s">
         <v>1457</v>
       </c>
       <c r="C489" t="s">
         <v>1458</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="E489">
         <v>63242</v>
       </c>
+      <c r="F489">
+        <v>1467</v>
+      </c>
+      <c r="G489">
+        <v>251</v>
+      </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
         <v>57739</v>
       </c>
       <c r="B490" t="s">
         <v>1460</v>
       </c>
       <c r="C490" t="s">
         <v>1461</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="E490">
         <v>60417</v>
       </c>
+      <c r="F490">
+        <v>1046</v>
+      </c>
+      <c r="G490">
+        <v>231</v>
+      </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
         <v>57740</v>
       </c>
       <c r="B491" t="s">
         <v>1463</v>
       </c>
       <c r="C491" t="s">
         <v>1464</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="E491">
         <v>39536</v>
       </c>
+      <c r="F491">
+        <v>30</v>
+      </c>
+      <c r="G491">
+        <v>24</v>
+      </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
         <v>57741</v>
       </c>
       <c r="B492" t="s">
         <v>1466</v>
       </c>
       <c r="C492" t="s">
         <v>1467</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="E492">
         <v>58231</v>
       </c>
+      <c r="F492">
+        <v>815</v>
+      </c>
+      <c r="G492">
+        <v>203</v>
+      </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
         <v>57742</v>
       </c>
       <c r="B493" t="s">
         <v>1469</v>
       </c>
       <c r="C493" t="s">
         <v>1470</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="E493">
         <v>58470</v>
       </c>
+      <c r="F493">
+        <v>481</v>
+      </c>
+      <c r="G493">
+        <v>260</v>
+      </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
         <v>57743</v>
       </c>
       <c r="B494" t="s">
         <v>1472</v>
       </c>
       <c r="C494" t="s">
         <v>1473</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="E494">
         <v>58907</v>
       </c>
+      <c r="F494">
+        <v>914</v>
+      </c>
+      <c r="G494">
+        <v>236</v>
+      </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
         <v>57744</v>
       </c>
       <c r="B495" t="s">
         <v>1475</v>
       </c>
       <c r="C495" t="s">
         <v>1476</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="E495">
         <v>59615</v>
       </c>
+      <c r="F495">
+        <v>607</v>
+      </c>
+      <c r="G495">
+        <v>235</v>
+      </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496">
         <v>57745</v>
       </c>
       <c r="B496" t="s">
         <v>1478</v>
       </c>
       <c r="C496" t="s">
         <v>1479</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="E496">
         <v>43010</v>
       </c>
+      <c r="F496">
+        <v>7</v>
+      </c>
+      <c r="G496">
+        <v>41</v>
+      </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497">
         <v>57746</v>
       </c>
       <c r="B497" t="s">
         <v>1481</v>
       </c>
       <c r="C497" t="s">
         <v>1482</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="E497">
         <v>60907</v>
       </c>
+      <c r="F497">
+        <v>1363</v>
+      </c>
+      <c r="G497">
+        <v>318</v>
+      </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498">
         <v>57747</v>
       </c>
       <c r="B498" t="s">
         <v>1484</v>
       </c>
       <c r="C498" t="s">
         <v>1485</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="E498">
         <v>63041</v>
+      </c>
+      <c r="F498">
+        <v>917</v>
+      </c>
+      <c r="G498">
+        <v>500</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499">
         <v>57748</v>
       </c>
       <c r="B499" t="s">
         <v>1487</v>
       </c>
       <c r="C499" t="s">
         <v>1488</v>
       </c>
       <c r="D499" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="E499">
         <v>56505</v>
       </c>
       <c r="F499">
         <v>898</v>
       </c>
       <c r="G499">
         <v>311</v>
       </c>
     </row>