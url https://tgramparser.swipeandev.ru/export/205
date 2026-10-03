--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2519">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4735">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -7569,50 +7569,6698 @@
     <t>Надежный способ подвязки индетерминантных томатов 🍅 Участок своими руками</t>
   </si>
   <si>
     <t>25.06.25 11:00</t>
   </si>
   <si>
     <t>t.me/c/1723838139/13330</t>
   </si>
   <si>
     <t>🤔Раньше часами ломала голову над тем, что поесть, а теперь просто пользуюсь этим каналом! 👨🏻‍🍳 Папины Рецепты – это сборник быстрых блюд, которые можно приготовить буквально из того что есть в холодильнике. Вкусно и полезно – пальчики оближешь! 🤤 Присоединяйся 👇❤️</t>
   </si>
   <si>
     <t>25.06.25 10:01</t>
   </si>
   <si>
     <t>t.me/c/1723838139/13329</t>
   </si>
   <si>
     <t>О пользе нашатырного спирта - на заметку дачникам📌 Участок своими руками</t>
   </si>
   <si>
     <t>25.06.25 08:01</t>
   </si>
   <si>
     <t>t.me/c/1723838139/13328</t>
+  </si>
+  <si>
+    <t>15.09.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18400</t>
+  </si>
+  <si>
+    <t>Посадите помидоры в октябре! 🍅 Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.09.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18399</t>
+  </si>
+  <si>
+    <t>Осенью на даче стало пустовато и серо? ☁️ Чтобы противостоять осенней хандре после работ в саду самое время устроить теплый вечер: плед, ягодное варенье с чаем, воспоминания о лете и Крымский коньяк в компании друзей. А чтобы участок не выглядел уныло до весны, не спешите убирать все подчистую. Оставьте хвойные, декоративные злаки и вечнозеленые растения – они сохранят цвет и объем даже в пасмурную погоду. Для уюта можно добавить кашпо с вереском, декоративную капусту или несколько осенних акцентов у террасы. Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18398</t>
+  </si>
+  <si>
+    <t>Хотите, чтобы весной сад проснулся сильным и здоровым? Жмите «Сохранить» 📥, эта шпаргалка вам точно пригодится! Осенью садовые растения нуждаются в особой поддержке. Главная ошибка в этот период - продолжать кормить сад азотом. Сейчас деревьям и многолетникам нужны совсем другие элементы: фосфор (для мощных корней) и калий (для зимостойкости и иммунитета). Если вы предпочитаете проверенную временем классику, вот 4 главных минеральных моно-состава, которые должны быть в аптечке каждого садовода. Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18397</t>
+  </si>
+  <si>
+    <t>Виктория Боня призналась, что вместо оригинала носит реплики брендов – Если вы думаете, что покупая брендовые шмотки с витрины ЦУМа получаете качество, то сильно ошибаетесь По словам блогерши, в Китае давно шьют на 70% дешевле, не уступая в качеству оригиналу, а для примера показала каналы сети Lux Atelier. Они привозят реплики, которые шьются по тем же лекалам, что и оригинал – так зачем платить больше? От Hermes до Chanel – любимые бренды для нее и для него, но без переплаты, сохраняйте контакты: Магазин для женщин Магазин для мужчин</t>
+  </si>
+  <si>
+    <t>15.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18396</t>
+  </si>
+  <si>
+    <t>Секреты «перекрашивания» гортензии 🌺 Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18395</t>
+  </si>
+  <si>
+    <t>Красивый сад начинается не с растений. 🌿 Он начинается с собственного участка. А когда у вас есть 8 соток, места хватит и для лаванды, и для гортензий, и для уютной зоны отдыха. Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.09.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18388</t>
+  </si>
+  <si>
+    <t>Одна ветка смородины — и уже весной можно получить новый куст 🌿 Осень — отличное время, чтобы нарезать черенки и посадить их прямо в землю. Главное здесь не «на глаз», а по цифрам: — длина черенка 15–20 см — оставить 4–5 почек — посадить под углом около 45° — над землёй оставить 1–2 почки — между черенками 10–15 см — сверху мульча слоем 3–5 см А весной останется следить, чтобы земля не пересыхала, и дать молодым побегам спокойно окрепнуть. Из одной хорошей ветки можно сразу получить несколько новых растений — без покупки саженцев. Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.09.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18387</t>
+  </si>
+  <si>
+    <t>Закуска из запеченного перца на зиму 🌶 Рецепт рассчитан на 4 кг перца Маринад 0,5 литра сока от перца( если не хватает, добавьте воды) 100 гр сахара 1 ст л соли или 25 гр 60 мл подсолнечного масла 60 мл уксуса 9% Небольшой пучок Петрушки 1 средняя головка чеснока Прованские травы по желанию Стерилизовать 15-20 мин Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.09.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18386</t>
+  </si>
+  <si>
+    <t>‼️ У меня было кредитов на 3 миллиона рублей.😢 Недавно я подписалась на Елену. Сначала подумала, что развод, но решила попробовать. Вложила 500₽ и получила на следующий день 50.000₽ 💠 И теперь я погасила кредит за 6 недель. Мои дети счастливы, а муж просится вернуться назад 🤯 Очень благодарна Елене. Оказалось, что она уже помогла более двум тысячам таких же, как я. Канал Елены прошёл все проверки в РКН и имеет реальные отзывы ⭐ 😊😊😊😊😊 Берем последних 7 человек:👇 https://t.me/+qE3f0Yb98VIxNjM0</t>
+  </si>
+  <si>
+    <t>15.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18385</t>
+  </si>
+  <si>
+    <t>Когда же делать осеннюю обрезку роз?🌹 Розы осенью обрезают, когда устанавливается ночная температура от 0 до -3, а дневная +5 +7 градусов. Обрезать розы нужно в сухую погоду за несколько дней до укрытия. На зиму розы сильно и коротко обрезать нельзя. Так как не все побеги могут пережить зиму. Поэтому оставляют все здоровые ветки. Обрезать нужно сухие и больные ветки, ветки которые растут во внутрь и трутся друг об друга. Укрывать розы нужно, когда наступит устойчивый минус в течении трёх дней, дневная температура -5 -7 градусов. Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18384</t>
+  </si>
+  <si>
+    <t>Как сделать грамотный срез ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18383</t>
+  </si>
+  <si>
+    <t>В 14 ЛЕТ ЕГО ВЫГНАЛИ ИЗ ДОМА… А СПУСТЯ ГОДЫ ОН КУПИЛ РАЗРУШЕННЫЙ СЕЛЬСКИЙ ХРАМ ВСЕГО ЗА 500 РУБЛЕЙ. Через несколько лет туда потянулись тысячи людей, а жители уверены: если бы батюшка тогда не решился на этот шаг, их село давно исчезло бы с карты России… Жаркий июль стоял над старинным Торжком. Четырнадцатилетний Егор Лавров с потёртым рюкзаком молча вышел за калитку родного дома. Отчим захлопнул дверь и крикнул вслед: — Не возвращайся! Мать плакала за занавеской, но не смогла защитить сына. Несколько дней Егор ночевал в старом храме, где пожилой священник накормил его, дал кров над головой и сказал слова, которые мальчик запомнил на всю жизнь: — Не ожесточай сердце. Господь ещё покажет, ради чего ты проходишь через это. Прошли годы. Егор окончил духовную семинарию и стал священником. Однажды он узнал, что в соседнем селе закрывают последний полуразрушенный храм. Купол давно обрушился, колокольня треснула, а вокруг рос бурьян. Чтобы здание окончательно не растащили на кирпич, его вместе с участком передавали приходу всего за 500 рублей — символическую сумму. Все считали, что батюшка совершил безумный поступок. Но никто тогда даже представить не мог, что именно эта забытая церковь вскоре изменит судьбы сотен людей и буквально вернёт к жизни целое село… Продолжение👇</t>
+  </si>
+  <si>
+    <t>14.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18376</t>
+  </si>
+  <si>
+    <t>Посадите чеснок под зиму правильно — и весной он порадует дружными всходами 🌱 Главное — выбрать хорошее место, подготовить грядку и не торопиться со сроками посадки. Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18375</t>
+  </si>
+  <si>
+    <t>Это самый простой и быстрый рецепт консервации, который я когда-либо делала😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.09.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18374</t>
+  </si>
+  <si>
+    <t>Кровельщик обнаружил мешки на крыше церкви, и то что было внутри, ошарашило весь город......…....... 5 сентября 2025 года в тихом городке Пролетарск обычный ремонт крыши старинного храма обернулся событием, которое перевернуло всё с ног на голову. Новый настоятель, отец Михаил, наконец добился средств, и бригада кровельщиков под руководством опытного Сергея Николаевича Волкова взялась за дело. Работы шли гладко, пока не добрались до дальнего угла чердака у колокольни. Денис, парень из бригады, полез проверить обрешетку за старой кирпичной трубой. В узкой нише, куда годами никто не заглядывал, он наткнулся на пять пыльных мешков из грубой мешковины. Тяжелые, неподатливые, они явно скрывали что-то необычное. Вместе с дядей Сергеем они вытащили находку на свет, спустили вниз на веревках, где ждали остальные рабочие. Отец Михаил, заинтригованный, подошел посмотреть. Мешки вскрыли — и воздух наполнился напряжением. Внутри таилось нечто, что заставило всех замереть, а лица побледнеть и ошарашило весь город.... Читать далее....</t>
+  </si>
+  <si>
+    <t>14.09.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18373</t>
+  </si>
+  <si>
+    <t>Подкормка гортензии осенью. Сохрани чтобы не потерять. 🙌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.09.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18372</t>
+  </si>
+  <si>
+    <t>💳 Разрежь карту Сбера — от неё нет пользы! Бонусами «Спасибо» можно только рассмешить коллег... Канал «это грабёж!» расскажет, какие тарифы и акции крупнейших банков сейчас самые выгодные: ﻿﻿﻿• Какой банк даёт 15.000 за вход в приложение • ﻿﻿﻿Как оформить кешбэк до 100% по дебетовой карте • ﻿﻿﻿Как получить 4.000 за оплату коммунальных услуг Подписывайся, чтобы получать от банков не бонусы, а реальные деньги: @etogrаbezh</t>
+  </si>
+  <si>
+    <t>14.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18371</t>
+  </si>
+  <si>
+    <t>4 простые подкормки для пышного цветения гортeнзии 📌 ЛИМОННАЯ КИСЛОТА и ЯБЛОЧНЫЙ УКСУС - отличный способ полyчить яркую, насыщенную окраску цветов. Все дело в том, что гopтензия любит слабокислые почвы, а вот на щелочных и других развивается медленнее и слабее. КЕФИР и РЯЖЕНКА снабжают гортензию нужными аминокислотами, которые помогают растению цвести и расти. Кроме того, они также подкисляют грунт. МАРГАНЦОВКОЙ можно поливать гортензию с середины весны и до конца лета. Марганцовка тоже повышает кислотность почвы и помогает растению набрать нужную окраску. Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18370</t>
+  </si>
+  <si>
+    <t>Умер олигарх. Оказался у врат Рая. Стучится. Слышит в ответ: — Ошиблись! Вам в ад, голубчик! — Как — в ад? Да я ж... Да у меня... Да я только на собор в райцентре пять миллионов угрохал! Я же через свой фонд целую программу церковную провёл — там счета с семью нулями! Вы что, издеваетесь?! За воротами пауза. Затем тот же смущённый голос: Читать далее</t>
+  </si>
+  <si>
+    <t>14.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18369</t>
+  </si>
+  <si>
+    <t>Лучший способ хранения чеснока ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18368</t>
+  </si>
+  <si>
+    <t>Послушайте советы по осенней обрезке метельчатых гортензий 🌺 Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18367</t>
+  </si>
+  <si>
+    <t>Секреты густого газона 🌿 Внимание! Здесь напишу важные нюансы которые следует соблюдать: ❗️Карбамид вносить очень осторожно( раскидывая максимально не кучно), если просыпете горсть в одно место там газон пожелтеет на пару недель. ❗️Все удобрения вносить перед поливом, рано утром или вечером( можно днем если пасмурная погода) ❗️Вносите удобрения только по сухой траве. Если газон мокрый, гранулы могут прилипнуть к листьям и вызвать ожоги. ❗️Не превышайте дозировку, лучше недокормить, чем переборщить Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18363</t>
+  </si>
+  <si>
+    <t>Что сделать после уборки томатов ✍️ Сезон закончился — самое время подготовить теплицу и почву к следующему году 🌱 🧪 ЧЕМ ОБРАБОТАТЬ? 🔹 Медный купорос 3% 🔹 Бордоская смесь 🔹 Оксихом 🔹 Фитоспорин 🔹 Триходермин 🔹 Фитолавин 🔹 Фармайод 🔹 Серная шашка — для обработки теплицы и обеззараживания от комплекса вредителей и болезней. 🌿 НЕ ЗАБУДЬТЕ ПРО ТЕПЛИЦУ После уборки растений необходимо очистить теплицу от растительных остатков, а затем обработать почву, стены, каркас, углы, стыки, пороги и дорожки. ⚠️ Важно: препараты не смешиваем между собой без соответствующего указания в инструкции. Дозировки и способ применения — строго по инструкции конкретного препарата. Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18362</t>
+  </si>
+  <si>
+    <t>13.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18361</t>
+  </si>
+  <si>
+    <t>13.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18355</t>
+  </si>
+  <si>
+    <t>Урожай собрали, а про грядки забыли? 🤔 Именно осенью стоит уделить внимание почве, чтобы подготовить её к новому сезону. Есть простой раствор из доступных компонентов, которым проливают грядки после уборки урожая. Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18354</t>
+  </si>
+  <si>
+    <t>Не прекращайте обрабатывать растения от насекомых!🤫 Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18353</t>
+  </si>
+  <si>
+    <t>Вся правда о садовых бордюрах 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18352</t>
+  </si>
+  <si>
+    <t>Слизни навсегда покинут ваш участок — проверенный способ 🐌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18351</t>
+  </si>
+  <si>
+    <t>Никогда не сажай эти 5 растений на своём участке, если не хочешь превратить отдых в вечную борьбу! 🌿 Многие выбирают их за красоту, а потом годами пытаются вывести или тратят тысячи на ремонт дома. Мой личный топ «зелёных агрессоров», проверенный опытом. Особенно опасен хмель - это настоящая удавка для сада, а грецкий орех над крышей рано или поздно заставит тебя перекрывать кровлю. Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18350</t>
+  </si>
+  <si>
+    <t>НЕ УПУСТИТЕ МОМЕНТ: исправьте эту ошибку формировки молодых деревьев 🌳 Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18349</t>
+  </si>
+  <si>
+    <t>МОЛОДЫЕ и СТАРЫЕ ЯБЛОНИ требуют разных способов обрезки✂️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18348</t>
+  </si>
+  <si>
+    <t>Кто оставил дырки на листьях?🪲 Иногда форма повреждения расскажет о вредителе больше, чем долгие поиски. Круглые отверстия, рваные края, мелкая «дробь» или извилистые дорожки — у каждого дачного вредителя свой почерк. Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18347</t>
+  </si>
+  <si>
+    <t>Красные листья голубики летом могут быть одним из сигналов недостаточной кислотности грунта☝️ Именно одним из сигналов. Только по цвету листьев точную причину определить нельзя. Когда я замечаю подобное покраснение на своих кустах, обычно использую полив водой с лимонной кислотой. В моём случае это помогает, и листья постепенно возвращают зелёный цвет. Но результат появляется не на следующий день. Голубике требуется время. Вода у всех разная, поэтому дозировка примерная: - для жесткой воды 40 г на 10 л воды (2 ст ложки воды) - для нейтральной 20 г на 10 л (1 ст ложка) Сохраните, чтобы не пропустить этот сигнал у своей голубики. Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18346</t>
+  </si>
+  <si>
+    <t>Подкормка для смородины осенью 👏 Участок своими руками</t>
+  </si>
+  <si>
+    <t>11.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18345</t>
+  </si>
+  <si>
+    <t>Думаете, картошку просто кидают в землю? Вот поэтому она у многих и не растёт! 🥔 Разрежьте клубни пополам, обваляйте в золе, уложите срезом вверх, присыпьте рисовой шелухой или перлитом — и получите ровную, крупную и здоровую картошку. Участок своими руками</t>
+  </si>
+  <si>
+    <t>11.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18339</t>
+  </si>
+  <si>
+    <t>Бархатцы отцвели? Не спешите отправлять их в мусор 🌼 Осенью эти кустики ещё пригодятся: их можно заложить в грядки, оставить корни в земле, использовать для укрытия посадок или отправить в компост. Так что после цветения у бархатцев начинается «вторая жизнь» на даче. Участок своими руками</t>
+  </si>
+  <si>
+    <t>11.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18338</t>
+  </si>
+  <si>
+    <t>Сохраняем себе 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>11.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18337</t>
+  </si>
+  <si>
+    <t>Вот такие действия я делаю с грядкой после того как убрала больные томаты.☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>11.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18331</t>
+  </si>
+  <si>
+    <t>А вы подкармливаете малину осенью?🤔 Многие вспоминают о кустах только весной, но подготовка к будущему урожаю начинается ещё до зимы. Правильная осенняя подкормка помогает малине укрепить корни, лучше перенести морозы и набраться сил к новому сезону. Участок своими руками</t>
+  </si>
+  <si>
+    <t>11.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18330</t>
+  </si>
+  <si>
+    <t>Посадка голубики в контейнер 👌 Микориза для голубики — это симбиоз (взаимовыгодное сожительство) корней растения и микроскопических грибов. Микориза помогает сохранять оптимальный для голубики уровень pH почвы (3,5–5,5), создавая благоприятную среду для усвоения элементов. В нейтральной или щелочной почве грибы гибнут, и растение начинает страдать от голодания, даже при регулярных подкормках. У голубики на корнях отсутствуют всасывающие волоски, которые есть у большинства растений. Их функцию как раз и берут на себя грибы микоризы, образуя с корнями так называемый «грибокорень». Для голубики подходит только эрикоидная микориза! Её можно вносить дополнительно при посадке. Хвоя - источник микоризы, которая, в свою очередь, помогает питать культуры, предпочитающие кислые грунты. Участок своими руками</t>
+  </si>
+  <si>
+    <t>11.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18329</t>
+  </si>
+  <si>
+    <t>Опрыскивание роз от ЧП🧪 Черная пятнистость! Борьбу нужно начинать заранее, а не когда розы заболели! 🌹 Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18328</t>
+  </si>
+  <si>
+    <t>Кто пробовал такой рецепт от сорняков?🤔 Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18327</t>
+  </si>
+  <si>
+    <t>Недавно заболталась с консультантом в РИВ ГОШ и узнала, где они покупают парфюмерию Оказывается даже консультанты сетевых магазинов косметики — не покупают в них духи из-за накрученных цен. Новая знакомая по-секрету поделилась ссылкой на Парфюмерный Дом. Удивительно, что не слышала о них раньше — ведь работают уже 5 лет. Нашла свой любимый Kirke от Tiziana Terenzi в 3 раза дешевле и побежала заказывать. Только вернулась с почты, оплатила при получении. Сижу в шоке — это действительно тот же самый парфюм. Сколько же я переплачивала раньше 🤦‍♀ В общем, не повторяйте моих ошибок и сразу ищите парфюм здесь. Оставлю ссылочку — https://t.me/domaparfum</t>
+  </si>
+  <si>
+    <t>10.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18323</t>
+  </si>
+  <si>
+    <t>Слизни уже готовятся оставить вам «сюрприз» на следующий сезон! 🐌 Бороться с ними лучше не тогда, когда они снова заполонят грядки весной, а заранее. Есть простая приманка из яблок, которая помогает заметно сократить количество слизней на участке. Главное — успеть вовремя. Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18322</t>
+  </si>
+  <si>
+    <t>Число, классная работа, записываем тему урока: «Множества». Множества товаров со скидкой: 🌻 Подсолнечное масло «Золотая Семечка» — 129,90 ₽ от двух штук в чеке. Больше — дешевле! Другие товары по акции здесь. 😀 Мы в Макс #акции</t>
+  </si>
+  <si>
+    <t>10.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18321</t>
+  </si>
+  <si>
+    <t>Горчица — самый популярный сидерат у дачников 👍 И самая частая ошибка сентября: её сеют на грядку, где только что росла капуста. Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18320</t>
+  </si>
+  <si>
+    <t>Шалфей и котовник 💜💜 Если хотите сад в лавандовых оттенках, то обратите внимание на эти неприхотливые культуры. Они обязательно порадуют вас своим продолжительным и ярким цветением. Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18319</t>
+  </si>
+  <si>
+    <t>Осень — время готовить сад к зиме!🍂 Чтобы весной деревья были здоровы и плодоносили, важно правильно обработать их сейчас. Мы подготовили простую шпаргалку по препаратам в зависимости от погоды: • 🔵 При +15 °C и выше: сера (от мучнистой росы). • ❄️ При прохладе (+7...+10 °C): бордоская жидкость или медный купорос. • ✨ Если уже совсем холодно (+3...+5 °C): «Хорус». Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18318</t>
+  </si>
+  <si>
+    <t>Сохраняем себе 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18317</t>
+  </si>
+  <si>
+    <t>Лучший друг картошки 🤔 Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18316</t>
+  </si>
+  <si>
+    <t>Греческий базилик - для открытого грунта и кашпо 😍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18315</t>
+  </si>
+  <si>
+    <t>Самый простой и надежный вариант увеличить куст гортензии или получить новые саженцы без лишних хлопот это отводки. 🌺 В этом видео показываем как сделать отводок на крупнолистной гортензии. Это легкий способ размножения растений, справиться даже новичок. Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18314</t>
+  </si>
+  <si>
+    <t>Отменить осень всё равно нельзя, поэтому будем её романтизировать. Ловите корзину продуктов для тыквенного супа и присоединяйтесь 🍁 Список — на картинке, а товары — в «Пятёрочке». Цены в вашем городе могут немного отличаться. 😀 Мы в Макс</t>
+  </si>
+  <si>
+    <t>09.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18313</t>
+  </si>
+  <si>
+    <t>От этого любой черенок выпустит корешки👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18312</t>
+  </si>
+  <si>
+    <t>Спасаем туи🌲 Увидели, что туи покраснели? Не паникуйте. И главное — не хватайтесь за секатор и удобрения. Ожог не лечится подкормками, ему нужна совсем другая помощь. ❌ ЧЕГО НЕ ДЕЛАТЬ: · Не вырезать рыжую хвою · Не заливать удобрениями · Не ждать, что «само пройдёт» Всё это только усугубляет стресс. ✅ ЧТО ДЕЛАТЬ: Если хвоя сухая, рыжая, но не осыпается — готовим баковую смесь на 10 литров воды: 🔹 Циркон — 2 мл (антистресс) 🔹 Лигногумат — 10–15 мл (стимулятор роста) 🔹 Хелат железа — 10 мл (восстанавливает цвет) 🪣 КАК ПРИМЕНЯТЬ: · Опрыскивать только вечером · Раствор не хранить — использовать сразу · Обрабатывать до полного смачивания хвои · Повторять раз в неделю до улучшения состояния, затем раз в 2 недели ⏳ КОГДА БУДЕТ РЕЗУЛЬТАТ: Через 2–3 недели появится новый прирост. Рыжую хвою не срезайте, пока не убедитесь, что она погибла — она может восстановиться. Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18311</t>
+  </si>
+  <si>
+    <t>Листья гортензии сами подскажут, что с растением не так 🌿 Заметили пятна, пожелтение, налёт или подсохшие края? Сначала определите причину и только потом приступайте к обработке. Удалите сильно повреждённые листья, скорректируйте полив и подкормки, а при грибковых заболеваниях используйте подходящий фунгицид строго по инструкции. Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18310</t>
+  </si>
+  <si>
+    <t>Орхидея перестала цвести? Не спешите её выбрасывать🌸 Есть простой домашний раствор, который многие используют, чтобы стимулировать появление новых цветоносов. Всё, что понадобится, — несколько доступных ингредиентов и всего пара минут на приготовление. Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18309</t>
+  </si>
+  <si>
+    <t>Сеете только горчицу? Вот какие еще сидераты сделают землю как пух, без болезней, вредителей и сорняков 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18308</t>
+  </si>
+  <si>
+    <t>Яблоки будут храниться годами ✔️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.09.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18307</t>
+  </si>
+  <si>
+    <t>Чеснок вырастет огромным! Просто посыпьте этим грядку прямо по снегу 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.09.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18306</t>
+  </si>
+  <si>
+    <t>‼️Оксана Самойлова раздает деньги: Как сейчас везде рассказывают знаменитости выбранные амбсаасдорами, новую рекламную возможность запустил OZON, все пользователи маркетплейса могут получать от нескольких тысяч рублей участвуя в новой программе связанной с товарами и восполнением убытков после атак на склады. Воспользоваться может каждый, вступить можно по ссылке и уже сегодня получить от двух тысяч рублей себе на карту: https://t.me/+sKobaMvy52k2YzQy</t>
+  </si>
+  <si>
+    <t>08.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18304</t>
+  </si>
+  <si>
+    <t>Будете собирать по ведру голубики с куста каждый год, если сделаете так сейчас! 🫐 Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18303</t>
+  </si>
+  <si>
+    <t>Цветут всё лето и ничего не требуют! 5 прекрасных многолетников для сада 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.09.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18302</t>
+  </si>
+  <si>
+    <t>Чем подкормить хвойные осенью? 🤔 Для укрепления корневой системы - монофосфата калия 15-20 г на 10 л воды ,проливаем под корень. Для насыщенного зелёного цвета и защиты от и пожелтения сульфат магния 10 г на 10 л воды опрыскиваем крону. И в заключение обрабатываем от вредителей и болезней смешиваем ракурс и пиноцид ,опрыскиваем. Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.09.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18301</t>
+  </si>
+  <si>
+    <t>Иногда достаточно посадить несколько красивых растений рядом — и всё равно получается ощущение, что чего-то не хватает. 🌿 Секрет в том, чтобы растения не конкурировали друг с другом, а дополняли. При создании композиции обращайте внимание сразу на несколько вещей: 🌲 Высота — вертикальные растения создают основу и направляют взгляд вверх. 🌿 Форма кроны — сочетание колонновидных, шаровидных и стелющихся форм делает посадку более объёмной. 🍃 Цвет листвы и хвои — оттенки зелёного, золотистого, бордового и голубого помогают расставить акценты. 🌱 Ярусность — высокие растения + кустарники средней высоты + почвопокровные формы. Благодаря этому композиция интересно выглядит не только спереди, но и в глубину. И самое главное — не обязательно покупать много разных растений. Иногда 3–4 грамотно подобранных вида смотрятся гораздо эффектнее, чем десяток растений, посаженных без общей идеи. Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.09.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18300</t>
+  </si>
+  <si>
+    <t>❌Увольняйтесь, если ваша зарплата меньше 200.000₽ Не устали жить от зарплаты до зарплаты? 🤔 Только вчера за вчера каждый участник проекта 🇷🇺Елены мог заработать от 100.000₽ 💸 👉 Это не розыгрыши и казино, а реальный и стабильный заработок!👍 Зайдите и посмотрите отзывы на её канале! 🔎КАНАЛ ПРОШЁЛ НЕЗАВИСИМУЮ ПРОВЕРКУ ✅ Уже более 15.000 человек работают с ней и имеют стабильный доход от 300.000₽ в месяц 💰😋 🇷🇺НИКАКИХ ЗНАНИЙ ОТ ВАС НЕ ТРЕБУЕТСЯ 👈 ⚠️Скорее подписывайтесь и занимайте место! Возьмем последние 20 человек 👇 https://t.me/+Iw8FJPvHLhZjNWFk</t>
+  </si>
+  <si>
+    <t>08.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18299</t>
+  </si>
+  <si>
+    <t>Кавказская аджика 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>07.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18298</t>
+  </si>
+  <si>
+    <t>Черенкуем хризантемы.🌺 Срезаем веточки у сортов , которые хотим сохранить. Разделяет по 1. Дальше делаем косой срез под листом, отступив 3-5мм. Оставляем 3-4 листочка (так, чтобы длина черенка была около 5см) и делаем прямой срез. Цветы, бутоны убираем. Если сверху листья большие, то подрезаем их, если мелкие, то не трогаем. Черенок готов. Укоренять рекомендую в агроперлите. В нем результат максимально быстрый и хороший. Делаем углубления. Окунаем черенки в любой укоренитель (корневин, фитоклон и т.п) Вставляем в углубления, прижимаем. Опрыскиваем. Хорошо добавить аминокислоты. Идеально, Радифарм. Накрываем крышкой или плёнкой. Ставим под фитолампу в теплое место, строго без сквозняков. Регулярно проветриваем и при необходимости опрыскиваем. Через 1-2 недели получаем корни. Сажаем в горшок и растим, как комнатное растение. Участок своими руками</t>
+  </si>
+  <si>
+    <t>07.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18297</t>
+  </si>
+  <si>
+    <t>🫣 Простояла вчера 40 минут в очереди на заправку из-за этих перебоев с бензином. В соседней машине девушка тоже скучала, разговорились через окно. Я сделала комплимент ее новенькой сумке “Kelly” от Hermes — выглядит просто роскошно 😍 Пошутила, мол, с такими ценами на 95-й бензин на оригинальные сумки скоро придется брать ипотеку. А она смеется: «Так это и не оригинал. Кто в здравом уме сейчас отдает миллионы бутикам?». Оказалось, она берет премиальные копии в канале «BaggyBags». Шьют из той же кожи, соблюдают всю геометрию, швы и гравировки. Визуально от оригинала не отличит даже байер, а стоит в разы адекватнее. 😇 В общем, пока ждала бензин — нашла золотую жилу. Делюсь: https://t.me/baggybags</t>
+  </si>
+  <si>
+    <t>07.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18296</t>
+  </si>
+  <si>
+    <t>Закуска из баклажанов на зиму 😉 Помидоры 2 кг Баклажаны 2 кг Перец болгарский 1 кг Морковь 500 гр Чеснок 2 головки Петрушка хороший пучок Сахар 100 гр Соль 80 гр Растительное масло 80 гр Перец молотый 1 ч л Уксус 9% 50 гр Участок своими руками</t>
+  </si>
+  <si>
+    <t>07.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18295</t>
+  </si>
+  <si>
+    <t>Обрезка малины 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>07.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18294</t>
+  </si>
+  <si>
+    <t>Рецепт для обработки чеснока 🧄 • пару грамм янтарной кислоты разводим в горяей воде • добавляем 5 л воды • туда же чайную ложку аммиака • замачиваем зубчики на 4 часа и высаживаем Участок своими руками</t>
+  </si>
+  <si>
+    <t>07.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18293</t>
+  </si>
+  <si>
+    <t>Важные подкормки для ягодных кустов в сентябре! 🌿 Сентябрь — время, когда растениям особенно нужны силы. Чтобы урожай был щедрым и кусты хорошо перезимовали, не забудьте внести удобрения. • Малина: заделайте под каждый куст по 50 г суперфосфата и 40 г сульфата калия. • Чёрная смородина: на ведро воды (10 л) возьмите 15 г суперфосфата, столько же сульфата калия и добавьте 200 г древесной золы. Полейте этим раствором кусты. • Садовая земляника: междурядья мульчируйте смесью из 40 г суперфосфата, 15 г мочевины и 20 г сернокислого калия. Обязательно полейте после этого! • Крыжовник: внесите под растение 40 г суперфосфата, 10 г карбамида и 20 г сернокислого калия с последующим поливом. Эти простые действия помогут вашим посадкам подготовиться к зиме и заложить основу для богатого урожая в следующем году! ✨ Участок своими руками</t>
+  </si>
+  <si>
+    <t>07.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18292</t>
+  </si>
+  <si>
+    <t>Сохраняем себе идею 👏 Участок своими руками</t>
+  </si>
+  <si>
+    <t>07.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18291</t>
+  </si>
+  <si>
+    <t>Берем на заметку 🌺 Участок своими руками</t>
+  </si>
+  <si>
+    <t>06.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18290</t>
+  </si>
+  <si>
+    <t>Пионы будут цвести пышными шапками, если омолодить так осенью! Как поделить куст пиона 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>06.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18282</t>
+  </si>
+  <si>
+    <t>8 растений на долгие годы которые выживут без сложного ухода 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>06.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18281</t>
+  </si>
+  <si>
+    <t>4 необычные подкормки для цветов 🌸 1. Сахарная вода 1 ч. л. сахара на 1 л воды. Поливать не чаще 1 раза в месяц. 2. Молочная подкормка 100 мл молока + 200 мл воды. Использовать изредка, небольшим количеством. 3. Вода с уксусом 1 ч. л. 9% уксуса на 2 л воды. Только для растений, которые любят кислую почву. 4. С пивом 50 мл выдохшегося пива на 1 л воды. Если использовать, то очень редко и только сильно разбавленным. Участок своими руками</t>
+  </si>
+  <si>
+    <t>06.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18280</t>
+  </si>
+  <si>
+    <t>Есть веточка — значит, есть шанс получить ещё одно растение 🌿 Для укоренения не всегда нужны сложные приспособления. Главное — правильно подготовить черенок и создать ему подходящие условия. Через несколько дней он может дать крепкие корешки и быть готовым к пересадке. Полезный способ, который стоит сохранить и попробовать! Участок своими руками</t>
+  </si>
+  <si>
+    <t>06.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18279</t>
+  </si>
+  <si>
+    <t>Обработай груши так на участке осенью ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>06.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18278</t>
+  </si>
+  <si>
+    <t>Сентябрь — хорошее время заложить основу красивой весенней клумбы🍁 Сначала посадите кустарники для структуры, затем добавьте злаки и многолетники для объема, а свободные места закройте луковичными: тюльпанами, нарциссами и мускари. Осенью растения успевают укорениться, поэтому весной посадка выглядит не случайной, а собранной. Главное — не сажать в промерзшую или переувлажненную землю и обязательно пролить растения после посадки. Сохраните список для сентябрьских выходных. Участок своими руками</t>
+  </si>
+  <si>
+    <t>06.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18277</t>
+  </si>
+  <si>
+    <t>Осенняя подготовка теплицы 🍂 я всегда начинаю с тотальной зачистки от старой ботвы и сорняков, чтобы убрать патогены. Сидераты после этого не сею — в это время они уже не успеют нарастить массу. Вместо этого я использую надежный способ питания почвы, но здесь важна строгая последовательность, чтобы минералка не погубила полезные бактерии: ✅Моя осенняя схема: 1. Полностью очищаем грядки от растительного мусора 2. Рассыпаем по 1 ст. ложке суперфосфата и сульфата калия на 1 кв. метр 3. Заделываем в почву и обильно проливаем водой 4. Ждем 5–7 дней, чтобы снизить концентрацию солей в почвенном растворе 5. Проливаем грядку препаратом Байкал ЭМ-1 (100 мл на 10 литров воды) ⚠️ ВАЖНО: Живые бактерии работают только в тепле! Проводите обработку, пока температура воздуха и почвы в теплице НЕ упала ниже +10°C иначе микроорганизмы уйдут в спячку. ✅НАКРЫВАЕМ ГРЯДКУ ПЛЕНКОЙ. Это создаст идеальный парниковый эффект, удержит влагу и сохранит тепло, чтобы полезная микробиота работала на полную мощность Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18276</t>
+  </si>
+  <si>
+    <t>Что делать, когда смородина отплодоносила?✅ Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18275</t>
+  </si>
+  <si>
+    <t>Огурцы желтеют? Не беда! Вот 3 простых и натуральных решения 🥒 Многие замечают желтеющие листья огурцов. Не спешите покупать препараты! Часто простые средства эффективнее и безопаснее. 🟢 Сода для полива Растворите 1 ст. л. соды в 10 л воды. Полейте грядки - это снижает кислотность почвы и помогает бороться с пожелтением. 🟢 Сода для опрыскивания Растворите 1 ч. л. соды в 1 л воды. Опрыскивайте огурцы сверху и снизу, особенно при налете мучнистой росы, вечером или в пасмурную погоду. 🟢 Кефирная защита Разведите 2 л кефира в 10 л воды и опрыскайте кусты. Листья укрепятся и станут зелеными, кефир улучшает микрофлору и борется с грибками. 💡 Совет Повторяйте процедуры раз в неделю, чередуйте средства для лучшего эффекта без вреда растениям. Огурцы отблагодарят вас сочными и хрустящими плодами! Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18274</t>
+  </si>
+  <si>
+    <t>Как правильно подвязать малину? 🙌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18273</t>
+  </si>
+  <si>
+    <t>Идея из паллет 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18272</t>
+  </si>
+  <si>
+    <t>Сохраняйте полезную шпаргалку по посадке озимого чеснока🧄 Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18271</t>
+  </si>
+  <si>
+    <t>Сделай так, что бы получить лучший урожай помидор ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18270</t>
+  </si>
+  <si>
+    <t>Хитрый способ заправить леску в катушку за 5 секунд 🔥 Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18269</t>
+  </si>
+  <si>
+    <t>Свекла на зиму 😉 Сегодня предлагаю приготовить универсальную заготовку из свёклы на зиму. Применение такой заготовки довольно широкое, всего и не перечислишь. Можно добавлять в любые салаты, в которые входит свёкла, например, использовать для селёдки под шубой. Вам не придётся варить свёклу, а достаточно будет только открыть баночку с заготовкой и добавить в салат. Можно добавлять в борщ, просто использовать как гарнир с любым мясным блюдом, использовать как закуску или просто поесть с хлебом. 🫜 2,5 кг отварной свёклы 🫜 150 мл растительного масла 🫜 2 ст.л. соли 🫜 6 ст.л. сахара (без горки) 🫜 2 ч.л лимонной кислоты (или сок от двух больших лимонов) Выход: 2 литра Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18268</t>
+  </si>
+  <si>
+    <t>04.09.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18267</t>
+  </si>
+  <si>
+    <t>‼️ Золотое Яблоко, Рив Гош и Л’Этуаль могут идти лесом — я больше не ведусь 🤷🏽‍♀️ Подруга показала магазин «PARFUM CLUB» там продают оригинальную парфюмерию прямо из Европы и Дубая И цены у них ниже в 2-3 раза, чем те, которые на ценниках в магазинах Если тоже хотите взять брендовый парфюм по их реальной цене — залетайте сюда: https://t.me/+5KSfrCX_7mU2NGMy</t>
+  </si>
+  <si>
+    <t>04.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18266</t>
+  </si>
+  <si>
+    <t>От тли помогает мгновенно! Как избавиться от тли в саду просто и эффективно 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.09.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18265</t>
+  </si>
+  <si>
+    <t>Та самая пицца есть только в школьной столовой, а всё остальное можно купить в «Пятёрочке». Причём меньше чем за 500 рублей. Чтобы вы ничего не забыли, мы собрали целую корзину продуктов к началу учебного года 🎓 Список товаров на картинке. Цены в вашем городе могут немного отличаться. 😀 Мы в Макс</t>
+  </si>
+  <si>
+    <t>04.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18264</t>
+  </si>
+  <si>
+    <t>04.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18263</t>
+  </si>
+  <si>
+    <t>04.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18262</t>
+  </si>
+  <si>
+    <t>04.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18261</t>
+  </si>
+  <si>
+    <t>03.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18260</t>
+  </si>
+  <si>
+    <t>Хотите, чтобы туи не желтели круглый год? 🌲 Две «скорая помощь» для хвойных — Эпин и Циркон. Они не удобрение, а снимают стресс: от жары, засухи, перелива, ожогов. Что делать: Шаг 1. Опрыскать крону Эпином — 1 мл на 5 л воды. Вечером, в сухую погоду. Шаг 2. Через 10 дней пролить под корень Цирконом — 1 мл на 10 л воды. Всё просто и работает. Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18252</t>
+  </si>
+  <si>
+    <t>ПОСАДИЛ И ЗАБЫЛ: растения, которые украшают дачу почти сами ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18251</t>
+  </si>
+  <si>
+    <t>Жалею, чеснок раньше сажал без этого 🧄 Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18250</t>
+  </si>
+  <si>
+    <t>Как вам этот лайфхак? 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18249</t>
+  </si>
+  <si>
+    <t>Крупнолистные гортензии ✅ Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.09.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18248</t>
+  </si>
+  <si>
+    <t>‼️Мой соседи не могли понять, как я обустроил участок за 25.000 рублей У них дом в 3 раз больше моего и не верят , что я уместил всё необходимое в 54 квадратах. Посоветовал им канал, с готовыми решениями по перепланировке и дизайну интерьера небольших квартир ,домов и участков. Сохраняйте себе: Кухня-гостиная (115 проектов ) Гараж внутри дома (87 проектов ) Крыльцо и входная группа (54 проектов ) Бани и сауны (33 проектов ) Беседки (73 проектов ) Интерьер участка (44 проектов ) Прихожая (22 проектов ) Второй этаж (45 проектов ) Ванная и туалет (102 проектов ) Дизайн спальни (102 проектов ) Готовые планировки (931 проектов )</t>
+  </si>
+  <si>
+    <t>03.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18247</t>
+  </si>
+  <si>
+    <t>Альтернатива газону 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18246</t>
+  </si>
+  <si>
+    <t>Почему я не вношу триходерму одновременно с горчицей?🌱 После уборки урожая я работаю по схеме: биопрепарат → горчица → триходерма. Сначала вношу биопрепарат — он помогает улучшить структуру почвы и защитить её от почвенных вредителей. Затем высеваю горчицу. Она не только работает как сидерат, но и при разложении образует соединения с противогрибным и антимикробным действием. Когда горчица вырастает до 10–15 см, заделываю её в почву и проливаю триходермой, разведённой по инструкции. Она заселяет почву полезными грибами, ускоряет разложение органики и помогает сдерживать развитие фитопатогенов. ⚠️ Важно: триходерма — живой микроорганизм, поэтому вносите её при температуре почвы, рекомендованной производителем. Участок своими руками</t>
+  </si>
+  <si>
+    <t>02.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18245</t>
+  </si>
+  <si>
+    <t>После сбора урожая землю нельзя оставлять пустой ❌ Что делаем: 1️⃣ Перекопка — улучшаем структуру почвы 2️⃣ Сеем сидераты — горчица + фацелия + вика-овес = плодородие 🌱 3️⃣ Проливаем бактериями (Триходерма + Сенная палочка): ✔️ Переработают остатки ✔️ Уничтожат грибы и инфекции ✔️ Напитают землю к следующему сезону Участок своими руками</t>
+  </si>
+  <si>
+    <t>02.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18244</t>
+  </si>
+  <si>
+    <t>02.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18243</t>
+  </si>
+  <si>
+    <t>После плодоношения растениям нужны дополнительные питательные вещества.☝️ Наша шпаргалка подскажет, какие подкормки необходимы плодовым деревьям. Участок своими руками</t>
+  </si>
+  <si>
+    <t>02.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18242</t>
+  </si>
+  <si>
+    <t>Cаженцы часто начинают сохнуть уже после первой сильной жары.🌿 Есть простая хитрость, которая помогает доставлять воду прямо к корням постепенно, без постоянного полива. Такой способ экономит воду и помогает молодому деревцу легче пережить засушливые дни. Попробуйте этот метод при следующей посадке деревьев — особенно если не получается приезжать на участок каждый день. Участок своими руками</t>
+  </si>
+  <si>
+    <t>02.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18241</t>
+  </si>
+  <si>
+    <t>Подкормка для любых видов гортензий.🌺 Султфат магния и сульфат калия можно смешивать в одной емкости, а у калимагнезии такой же состав как у этих двух удобрений. Опрыскиваю по листу, когда у гортензии вот- вот появятся цветочные завязи. Участок своими руками</t>
+  </si>
+  <si>
+    <t>02.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18240</t>
+  </si>
+  <si>
+    <t>Подкормка клубники в августе ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>02.09.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18239</t>
+  </si>
+  <si>
+    <t>🍇 Всего одна веточка винограда и у вас может появиться собственный виноградный куст! Главное правильно подготовить черенок и создать условия для образования корней. Простой способ, который стоит сохранить до сезона черенкования! 🌱 Участок своими руками</t>
+  </si>
+  <si>
+    <t>02.09.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18238</t>
+  </si>
+  <si>
+    <t>😱 Каждый второй водитель останется БЕЗ ПРАВ, если не узнает об этих изменениях в ПДД «С 1 сентября 2026 года каждый водитель обязан предъявить сотруднику...» (Читать далее) «С 3 сентября 2026 года инспектор имеет полное право выдать...» (Читать далее) Полный перечень изменений уже опубликовали в канале «ГИБДД права и законы 🚔»</t>
+  </si>
+  <si>
+    <t>02.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18237</t>
+  </si>
+  <si>
+    <t>Чудо-подкормка огурцов для мощного урожая 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>01.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18236</t>
+  </si>
+  <si>
+    <t>Успейте обработать сад осенью - и забудете о болезнях и вредителях на весь год ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>01.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18235</t>
+  </si>
+  <si>
+    <t>Финальная подкормка для всего вашего сада 👌 🧪 Формула финального аккорда (проверено годами): • 10 литров теплой воды; • 1 столовая ложка монофосфата калия (дает фосфор для корней и калий для вкуса); • 1 чайная ложка сульфата магния (чтобы листьям хватало сил кормить плоды до последнего). Всё тщательно размешиваем до полного растворения кристаллов. Поливаем строго под корень по влажной земле. Кому это нужно прямо сейчас? 🥔 Картофель: за 2 недели до копки. Клубни остановят рост ботвы и начнут крахмалиться. 🍅 Томаты (включая ваш любимый тосюмат!), перцы и баклажаны: чтобы остановить жирование, убрать лишнюю зелень и заставить все силы уйти в созревание. Плоды перестанут лопаться от перепадов температур. 🥒 Огурцы: поддержит вторую волну плодоношения без горечи. Участок своими руками</t>
+  </si>
+  <si>
+    <t>01.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18234</t>
+  </si>
+  <si>
+    <t>Чем накормить розы в августе, чтобы на следующей год они цвели пышно?🌹 В августе розы постепенно готовятся к зимовке. В это время им нужен фосфор. Фосфор помогает нарастить корневую систему и влияет на закладывание бутонов. Поэтому кормим розы не азотом и не перегноем, а удобрениями с большим содержанием фосфора. С середины августа кормим удобрением Плантофол 10.54.10, который содержит большое количество фосфора и микроэлементы, необходимые растениям. На 10 л воды берём 20-30 грамм удобрения ( 2 столовые ложки). Опрыскиваем листья рано утром или вечером. Участок своими руками</t>
+  </si>
+  <si>
+    <t>01.09.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18233</t>
+  </si>
+  <si>
+    <t>Даже не знаем, что лучше: выигрыш 1 500 000 рублей, билет на концерт Шакиры в Египте или тур на Байкал? Кстати, всё это вы можете выиграть в нашей мобильной игре со Смешариками 🕹️ Залетайте по ссылке. 😀 Мы в Макс</t>
+  </si>
+  <si>
+    <t>01.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18232</t>
+  </si>
+  <si>
+    <t>Сорняки больше не пропалываю🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>01.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18225</t>
+  </si>
+  <si>
+    <t>Всего несколько действий после цветения — и в следующем сезоне гортензия отблагодарит вас ещё более пышными шапками!🌺 📌 Сохраните эту шпаргалку — в ней собраны самые важные работы, которые нельзя пропустить. ✂️ Удалите сухие соцветия Срежьте их над первой парой сильных почек. Так куст перестанет тратить силы на образование семян. 🌿 Подкормите куст После цветения внесите суперфосфат и сульфат калия. Азотные удобрения в этот период использовать не стоит. 🌲 Обновите мульчу Сосновая кора, хвойный опад или кислый торф помогут сохранить влагу, защитят корни и поддержат нужную кислотность почвы. 💧 Продолжайте полив Даже после цветения гортензия нуждается во влаге. Поливайте глубоко, чтобы промочить почву на всю глубину корней. 🍃 Осмотрите куст Удалите сухие листья, слабые и повреждённые побеги. Чистый куст реже поражается болезнями. ❄️ Подготовьте к зиме Обновите слой мульчи, при необходимости свяжите побеги и заранее подготовьте укрытие для теплолюбивых сортов. Участок своими руками</t>
+  </si>
+  <si>
+    <t>01.09.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18224</t>
+  </si>
+  <si>
+    <t>Лайфхак, как аккуратно хранить шланг садовый на стене👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>01.09.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18223</t>
+  </si>
+  <si>
+    <t>‼️Каждый раз захожу в банк и улыбаюсь, когда вижу баланс В сети шумит проект российского инвестора Елены. В котором она даёт возможность зарабатывать в месяц боле 400.000 рублей, закрывать ипотеки, гасить кредиты, покупать новые автомобили Вам не потребуются специальные навыки, Елена лично вам даст пошаговые инструкции, для работы с ней ⚡️- Новички получают от 100 до 400 тыс. рублей в месяц (закрытие всех долгов после вступления в канал) 🕔- Опытные участники получают от 500 до 1 млн. рублей в месяц ✅️*Официально проект Елены имеет все лицензии, весь доход подтвержден и легален Что нужно для того чтобы избавиться от нищеты? ➕Перейдите в бесплатный проект ➕Свяжитесь с менеджером ➕Следуйте инструкциям, которые даст вам менеджер На остальные вопросы найдете ответы в канале проекта. Елена поможет каждому, кто в этом нуждается👇</t>
+  </si>
+  <si>
+    <t>01.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18222</t>
+  </si>
+  <si>
+    <t>Теперь навоз не нужен! 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>31.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18221</t>
+  </si>
+  <si>
+    <t>Не вырывайте огурцы в августе 👏 Участок своими руками</t>
+  </si>
+  <si>
+    <t>31.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18220</t>
+  </si>
+  <si>
+    <t>На заметку ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>31.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18219</t>
+  </si>
+  <si>
+    <t>Обязательно подкормите малину вот так в начале осени 🍂 Участок своими руками</t>
+  </si>
+  <si>
+    <t>31.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18218</t>
+  </si>
+  <si>
+    <t>Средство для быстрого компоста ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>31.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18217</t>
+  </si>
+  <si>
+    <t>Подкормка, которая работает всегда! 👌 В этом сезоне не экспериментируйте зря — используйте проверенный рецепт универсальной подкормки! ✅ Янтарная кислота стимулирует рост и укрепляет растения. ✅ Борная кислота помогает формировать крупные плоды и повышает урожайность. ✅ Гумат калия улучшает корневую систему, иммунитет и стойкость к болезням. 📝 Рецепт: • янтарная кислота — 2 г; • борная кислота — 2 г; • гумат калия — 2 столовые ложки; • вода — 10 литров. 👉 Используйте этот простой состав, чтобы ваши растения были здоровы и плодоносны весь сезон! Участок своими руками</t>
+  </si>
+  <si>
+    <t>31.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18216</t>
+  </si>
+  <si>
+    <t>Конец августа — важнейший этап для сада 🌿 🌲 ДЛЯ ХВОЙНЫХ (туи, ели, можжевельники): ✅Обязательно вычищаем руками внутри кроны всю старую желтую хвою (естественный хвоепад), чтобы сырость не спровоцировала грибковые инфекции. ✅Вносим сухую Борофоску ИЛИ любое готовое комплексное удобрение с пометкой «Осеннее для хвойных». При покупке комплекса строго смотрите на состав — азота (N) там должно быть 0% или самый минимум (до 2-3%), а вот фосфора, калия, магния и серы — максимум! ⚠️Дозировка: По 1 горсти под молодые кусты, по 2 горсти под взрослые деревья с обязательной заделкой в почву рыхлением. Кальций и бор укрепят клеточные стенки хвои и защитят крону от побурения и мартовского обгорания. 🌸 ДЛЯ ГОРТЕНЗИЙ: ✅Проливаем кусты по влажной земле раствором Монокалийфосфата (1 ст. л. на 10 литров воды. Расход — 1 ведро на взрослый куст).Растения получают легкодоступный фосфор в синергии с калием. Калий мгновенно повышает концентрацию клеточного сока, превращая воду в сахара. Участок своими руками</t>
+  </si>
+  <si>
+    <t>31.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18215</t>
+  </si>
+  <si>
+    <t>🔥МЕТАБОЛИЧЕСКОЕ ПОХУДЕНИЕ ТЕПЕРЬ ДОСТУПНО КАЖДОЙ!🔥 Cовсем скоро, 2 СЕНТЯБРЯ, начнется обновленный бесплатный 5-дневный марафон "Худеем по науке раз и навсегда 2.0" Кандидат психологических наук и нутрициолог Кристина Шереметьева поделится секретами МЕТАБОЛИЧЕСКОГО ПОХУДЕНИЯ. ✔️ полноценное меню питания и упражнения ✔️ общий чат для всех участниц ✔️ работа с пищевыми зависимостями ✔️ быстрое избавление от отеков ✔️ полноценный детокс организма Без риска для здоровья, работаем ТОЛЬКО С ВОССТАНОВЛЕНИЕМ МЕТАБОЛИЗМА ❤️ 🎁 Каждая участница получит специальное метаболическое меню, которое поможет запустить процесс похудения без голодовок и жёстких ограничений. 👉 Для регистрации переходите по ссылке: ✈️TG - t.me/metmarafon_bot 📺MAX - max.ru/metmarafon_bot 💃 Старт 2 СЕНТЯБРЯ! Всего 5 дней, которые помогут сделать первый шаг к стройности и лёгкости! Бесплатно!</t>
+  </si>
+  <si>
+    <t>31.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18214</t>
+  </si>
+  <si>
+    <t>Яблоки будут храниться свежими всю зиму🍎 Участок своими руками</t>
+  </si>
+  <si>
+    <t>30.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18213</t>
+  </si>
+  <si>
+    <t>30.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18212</t>
+  </si>
+  <si>
+    <t>30.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18211</t>
+  </si>
+  <si>
+    <t>30.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18210</t>
+  </si>
+  <si>
+    <t>30.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18209</t>
+  </si>
+  <si>
+    <t>30.08.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18208</t>
+  </si>
+  <si>
+    <t>30.08.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18207</t>
+  </si>
+  <si>
+    <t>🫐Владелица WILDBERRIES Татьяна Ким, объявила о тестировании новой акции связанной с заработком, теперь вы можете зарабатывать от нескольких тысяч рублей в день, уделяя буквально 30 минут свободного времени участвуя в программе по продвижению продавцов, требуется только телефон, никаких обучений, во всем помогают кураторы. Тестирование будет длится 30 дней, принять участие можно вступив в чат👇🏻</t>
+  </si>
+  <si>
+    <t>30.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18205</t>
+  </si>
+  <si>
+    <t>29.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18204</t>
+  </si>
+  <si>
+    <t>Не спешите выбрасывать консервные банки😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18197</t>
+  </si>
+  <si>
+    <t>3 Основных заболевания роз 🌹 Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18196</t>
+  </si>
+  <si>
+    <t>Плодовая гниль монилиоз 🤔 Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18195</t>
+  </si>
+  <si>
+    <t>Омоложение куста метельчатой гортензии за счёт обрезки! 👌 Кратко! Доступно! Делайте! Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18194</t>
+  </si>
+  <si>
+    <t>Очиток испанский или седум.🌿 Мощные шапки образует, если растёт в горшке. Ну горшки не подходят, больше тарелки или тазы. Только не забудьте дренажные отверстия сделать. Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18193</t>
+  </si>
+  <si>
+    <t>Схема подготовки гортензий 🌺 Сейчас наша задача — не наращивать новые зелёные побеги, а помочь растениям подготовиться к холодам Поэтому переходим на фосфорно-калийные удобрения. 1️⃣ Фосфорно-калийная подкормка Я использую монокалий фосфат —** 2 столовые ложки на 10 литров воды**. Но перед подкормкой я за день подкисляю почву: 🍋 *1 столовая ложка лимонной кислоты на 10 л воды.* На следующий день уже проливаю гортензии раствором монокалий фосфатом. Фосфор помогает побегам вызреть и подготовиться к зиме, а калий укрепляет растение и способствует закладке цветочных почек. 2️⃣ В сентябре — коллоидная сера Я вношу *40 г ( 2-3 столовые ложки) коллоидной серы под куст.* 🌱Серу лучше распределить по кругу приствольной зоны, не вплотную к стволу, слегка заделать в верхний слой почвы и хорошо пролить. ❗️Зачем подсыпаю: * Подкисляет почву мягко и надолго * Уменьшает хлороз (желтеют листья на щёлочной земле). * Бонус: сера - лёгкий «антисептик» почвы, сдерживает грибки. Участок своими руками</t>
+  </si>
+  <si>
+    <t>28.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18192</t>
+  </si>
+  <si>
+    <t>28.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18191</t>
+  </si>
+  <si>
+    <t>Наш любимый предмет в школе — сертификат «Пятёрочки». Во-первых, это реально предмет. А во-вторых, вот: 📚 15 номиналов. 📚 Можно использовать несколько раз. 📚 Можно покупать любые товары. 📚 Удобный формат: нужно просто показать QR-код на кассе. Оформить сертификат можно по ссылке. 😀 Мы в Макс</t>
+  </si>
+  <si>
+    <t>28.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18184</t>
+  </si>
+  <si>
+    <t>Сохраняйте карусель, чтобы в августе ничего не забыть.❤️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>28.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18183</t>
+  </si>
+  <si>
+    <t>Забудьте про белокрылку. 2 копеечных средства для чистой капусты ☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>28.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18182</t>
+  </si>
+  <si>
+    <t>Подкормка гортензии в августе! 🌺 -на влажную почву -1 столовая ложка БЕЗ горки -за август 2 подкормки через каждые 2 недели. Эта подкормка поможет подготовиться растению к зиме и восполнит микроэлементы, поможет цветению быть более пышным Если не добавлять лимонную кислоту, то отлично подойдет другим цветущим растениям! Участок своими руками</t>
+  </si>
+  <si>
+    <t>28.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18178</t>
+  </si>
+  <si>
+    <t>Именно сейчас закладывается, будет ли фитофтора мучить теплицу в следующем году или нет ✔️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>28.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18177</t>
+  </si>
+  <si>
+    <t>Что сделать, чтобы у гортензии были крупные шапки?🤔 Участок своими руками</t>
+  </si>
+  <si>
+    <t>28.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18176</t>
+  </si>
+  <si>
+    <t>Черная пятнистость: спасаем розы 🌹 Если на листьях появились черные пятна, тянуть нельзя, иначе куст облысеет за пару недель. Ловите рабочие схемы, которые реально лечат. Идеальная схема: 1. Скор 2. Через 2 недели Абига-Пик или ХОМ 3. Через 2 недели Скор Мой личный опыт в этом сезоне: Я использовала только системные препараты и очень довольна результатом: Скор — Топаз — Скор (интервал 2 недели). Важно: все препараты разводим строго по инструкции на упаковке! Не превышайте дозировку, чтобы не сжечь лист. В чем разница препаратов? Системные (Скор, Топаз) работают как таблетка. Они проникают в сосуды растения и лечат его изнутри. Им не страшен дождь, который прошел через пару часов после опрыскивания. Контактные (ХОМ, Абига-Пик) работают как антисептик на коже. Они убивают грибок только на поверхности листа. Минус в том, что их легко смывает сильный ливень, и обработку приходится повторять. Участок своими руками</t>
+  </si>
+  <si>
+    <t>27.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18175</t>
+  </si>
+  <si>
+    <t>27.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18174</t>
+  </si>
+  <si>
+    <t>27.08.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18173</t>
+  </si>
+  <si>
+    <t>Сидела в кафе, услышала разговор двух сотрудниц Золотого Яблока... 🤦🏻‍♀️ Они обсуждали, как дурят народ на распродажах. Типа клеят желтый ценник, а цена всё равно выше закупа в 5 раз. И одна другой говорит: «Я себе вообще всё в Гэллери беру, нафиг мне наша скидка сотрудника, там всё равно дороже». Я не поленилась, 2 часа копалась и отрыла этот Гэллери. Оказалось, так магазин называется — PARFUM GALLERY Ребята, это разнос. Byredo, Kilian, Chanel — всё стоит копейки по сравнению с розницей. Это флаконы из Европы, которые списывают или везут как меньший объем через таможню. Взяла на пробу — оригинал 100%. Теперь в магазины хожу только понюхать, а заказываю https://t.me/+Y-baA2w9-Hg4N2Yy</t>
+  </si>
+  <si>
+    <t>27.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18172</t>
+  </si>
+  <si>
+    <t>27.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18171</t>
+  </si>
+  <si>
+    <t>27.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18170</t>
+  </si>
+  <si>
+    <t>27.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18169</t>
+  </si>
+  <si>
+    <t>27.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18168</t>
+  </si>
+  <si>
+    <t>26.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18167</t>
+  </si>
+  <si>
+    <t>Создаем идеальный малинник 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>26.08.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18166</t>
+  </si>
+  <si>
+    <t>26.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18164</t>
+  </si>
+  <si>
+    <t>Домашние огурчики и помидоры получаются особенно вкусными, когда маринад сбалансирован 🥒🍅 Собрали удобную шпаргалку для банок разного объёма — сохраняйте, чтобы в сезон заготовок нужные пропорции всегда были под рукой. Участок своими руками</t>
+  </si>
+  <si>
+    <t>26.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18163</t>
+  </si>
+  <si>
+    <t>Ни одного пятна на томатах. Забудьте о фитофторе навсегда 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>26.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18162</t>
+  </si>
+  <si>
+    <t>Осенняя подкормка крупнолистных гортензий 🌺 Участок своими руками</t>
+  </si>
+  <si>
+    <t>26.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18161</t>
+  </si>
+  <si>
+    <t>Эти маринады легко превратят обычную курицу в настоящее ресторанное блюдо. Каждый из них раскрывает вкус по-своему: от пикантной остроты до насыщенной сладкой глазури. 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>26.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18160</t>
+  </si>
+  <si>
+    <t>Хотите, чтобы чеснок весной взошёл дружно и хорошо укоренился? 🤔 Тогда при осенней посадке важно не допустить нескольких распространённых ошибок. Не разбирайте головки на зубчики задолго до посадки. Лучше сделать это незадолго до высадки, выбирая крупные, плотные и здоровые зубчики без повреждений. С посадкой тоже не торопитесь. Чесноку нужно успеть укорениться до морозов, но не начать активно наращивать зелень. Поэтому ориентируйтесь не только на календарь, но и на погоду в вашем регионе. Перед посадкой замачивать здоровые зубчики в обычной воде необязательно. Гораздо важнее подготовить рыхлую почву и обеспечить ей нормальную влажность. Если земля сухая, заранее хорошо пролейте борозды, дайте воде впитаться и только после этого высаживайте чеснок. Участок своими руками</t>
+  </si>
+  <si>
+    <t>26.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18159</t>
+  </si>
+  <si>
+    <t>Болезни смородины. Что делать осенью, если вы обнаружили их на листе?🍃 1️⃣ Зимует в опавшей листве Антракноз и септориоз. Источник - прошлогодний лист под кустом. Весной оттуда летят споры и садятся на нижние листья. Решение простое. Уборка листвы. ⠀ 2️⃣ Зимует на самом кусте Мучнистая роса на верхушках побегов. Тля яйцами на коре. Клещ внутри почек. Тут уборка листа не поможет. ⠀ Убираем весь опад. Не в компост, сжигаем. Срезаем верхушки с мучнистой росой. Все побеги с бурым войлоком на макушке. Тоже в костёр. Прореживаем куст, вырезаем старые ветви. Про обрезку рассказывал в прошлом видео, посмотрите там. ⠀ 💧 После листопада Пролить куст и землю мочевиной. 500 г на 10 л. Лучше из лейки с дождевателем, так покроете больше площади. В такой концентрации она работает не как удобрение. Она выжигает зимующие споры. Разводите в тёплой воде и хорошо перемешивайте. Это искореняющая обработка. Участок своими руками</t>
+  </si>
+  <si>
+    <t>25.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18158</t>
+  </si>
+  <si>
+    <t>Сделал это и нет сорняков! 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>25.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18157</t>
+  </si>
+  <si>
+    <t>Теперь «Смешариков» можно смотреть в реале! 😍 До 5 октября мы дарим Ёжика, Лосяша, Копатыча и других героев любимого мультика за каждые 800 рублей в чеке или за каждые 1200 рублей в доставке. А ещё можно покупать товары-партнёры. Соберите всю коллекцию! Полные правила здесь. 😀 Мы в Макс</t>
+  </si>
+  <si>
+    <t>25.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18153</t>
+  </si>
+  <si>
+    <t>Если несушки вдруг перестали радовать яйцами, попробуйте эти два простых приёма 🐔🥚 Немного красного острого перца добавляют во влажный корм, а питьевую воду слегка подкисляют лимоном или лимонной кислотой. Главное — соблюдать пропорции и учитывать важные нюансы. Все дозировки оставили в карусели 👆 Участок своими руками</t>
+  </si>
+  <si>
+    <t>25.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18152</t>
+  </si>
+  <si>
+    <t>Секрет КРУПНОГО ЧЕСНОКА! 🧄 Участок своими руками</t>
+  </si>
+  <si>
+    <t>25.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18151</t>
+  </si>
+  <si>
+    <t>Как я размножаю лаванду 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>25.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18150</t>
+  </si>
+  <si>
+    <t>🍃 Замечали, что после менопаузы даже обычная простуда переносится тяжелее? Усталость появляется быстрее, восстановление занимает больше времени, а сезонные простуды уже не проходят так легко, как раньше. Это естественные изменения, но поддержать организм можно. Разобрали, какие изменения происходят в организме и что действительно помогает поддерживать здоровье: от питания и витамина D до сна, движения и управления стрессом 📌 А в конце статьи вас ждут удобные памятки с основными рекомендациями. Их точно стоит сохранить, чтобы всё самое важное было в одном месте.</t>
+  </si>
+  <si>
+    <t>25.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18145</t>
+  </si>
+  <si>
+    <t>Сырость в погребе — знакомая проблема? 💧 Есть простые способы уменьшить лишнюю влагу: негашёная известь, хлористый кальций, силикагель и древесный уголь. Расставьте поглотители влаги в погребе и периодически проверяйте их состояние. Участок своими руками</t>
+  </si>
+  <si>
+    <t>25.08.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18144</t>
+  </si>
+  <si>
+    <t>Никогда не сейте горчицу, если не хотите остаться без урожая ☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>25.08.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18143</t>
+  </si>
+  <si>
+    <t>‼️ У меня было кредитов на 3 миллиона рублей.😢 Недавно я подписалась на Елену. Сначала подумала, что развод, но решила попробовать. Вложила 500₽ и получила на следующий день 50.000₽ 💠 И теперь я погасила кредит за 6 недель. Мои дети счастливы, а муж просится вернуться назад 🤯 Очень благодарна Елене. Оказалось, что она уже помогла более двум тысячам таких же, как я. Канал Елены прошёл все проверки в РКН и имеет реальные отзывы ⭐ 😊😊😊😊😊 Берем последних 7 человек:👇 https://t.me/+hupYwqaBTmkwMjk0</t>
+  </si>
+  <si>
+    <t>25.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18142</t>
+  </si>
+  <si>
+    <t>Что с чем сажать на огороде в 2027 году? 🤔 Совместные посадки томатов, картофеля, капусты, свёклы, редиса и зелени помогают рационально использовать грядки и создать благоприятные условия для растений. Сохраняйте схему удачного соседства овощей. Участок своими руками</t>
+  </si>
+  <si>
+    <t>24.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18141</t>
+  </si>
+  <si>
+    <t>Этот способ сделает золу намного эффективнее осенью 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>24.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18137</t>
+  </si>
+  <si>
+    <t>Хотите более рыхлую и живую почву без навоза?🌱 Простой дачный раствор всего из трёх компонентов: вода, сухие дрожжи и крахмал. Им проливают почву вечером, чтобы поддержать почвенную микрофлору и улучшить структуру грунта. Участок своими руками</t>
+  </si>
+  <si>
+    <t>24.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18136</t>
+  </si>
+  <si>
+    <t>Не выбрасывай старые кастрюли 👏 Участок своими руками</t>
+  </si>
+  <si>
+    <t>24.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18135</t>
+  </si>
+  <si>
+    <t>24.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18129</t>
+  </si>
+  <si>
+    <t>Туи необязательно покупать — их легко размножить черенками. Главное — брать веточки с «пяткой», удалить нижнюю хвою и поддерживать основание влажным до появления корней. 🌿 Немного терпения — и из одной взрослой туи можно получить сразу несколько молодых растений для сада. Участок своими руками</t>
+  </si>
+  <si>
+    <t>24.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18128</t>
+  </si>
+  <si>
+    <t>Если хочется, чтобы сад был красивый не только летом, создавайте многослойные композиции. 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>24.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18127</t>
+  </si>
+  <si>
+    <t>Стильный столик из ржавой бочки ✔️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>23.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18126</t>
+  </si>
+  <si>
+    <t>Метод прививки «золотой шар»👏 Участок своими руками</t>
+  </si>
+  <si>
+    <t>23.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18125</t>
+  </si>
+  <si>
+    <t>Как убрать сорняки с дачной дорожки💯 Участок своими руками</t>
+  </si>
+  <si>
+    <t>23.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18124</t>
+  </si>
+  <si>
+    <t>Хорошее и недорогое средство 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>23.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18123</t>
+  </si>
+  <si>
+    <t>Печка для дачи🔥 Участок своими руками</t>
+  </si>
+  <si>
+    <t>23.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18122</t>
+  </si>
+  <si>
+    <t>Черенкование хризантемы мультифлора🌼 Осенние хризантемы легко размножаются черенками, а к весне из них вырастают крепкие кустики 🌱 ✂️ Подготовка материала: - Срезаем любую здоровую веточку 🌿 - Делим на отдельные побеги - Под нижним листом делаем косой срез на 5 мм ниже - Убираем нижние листья 🍃, бутоны и цветки 🌸 - Сверху оставляем 1–2 листа и подрезаем их прямым срезом на 1 см 🪴 Укоренение: - Используем влажный, но не сырой агроперлит или мох-сфагнум 🌱 - Делаем углубление в субстрате - Окунаем нижний срез в укоренитель - Ставим в лунку и слегка прижимаем 💧 Уход в период укоренения: - Опрыскиваем водой 🚿, желательно с препаратами с аминокислотами в составе - Накрываем крышкой или мини-парничком 🌡 - Ставим под фитолампы 💡 - Каждый день проветриваем и при необходимости увлажняем 🌟 Результат: Через 2 недели появляются корешки 🤍 — и черенки готовы к пересадке. Метод подходит и для других сортов, одинаково успешно работает в перлите, мху или лёгком субстрате. Участок своими руками</t>
+  </si>
+  <si>
+    <t>23.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18121</t>
+  </si>
+  <si>
+    <t>Яичная скорлупа может стать супер-источником кальция для ваших растений. Главное, правильно ее подготовить, чтобы она действительно принесла пользу. 🥚 Нам понадобится: — Скорлупа от 10 яиц — Два стакана 9-ти процентного уксуса (лучше брать яблочный) Заливаем уксусом скорлупу и оставляем смесь на 24 часа. За это время у нас получится раствор ацетата кальция, который легко усваивается растениями и питает их. Как удобрять? — 1 столовую ложку смеси разводим в 1 литре воды и поливаем рассаду или комнатные цветы 1 раз в 2 недели. Участок своими руками</t>
+  </si>
+  <si>
+    <t>23.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18120</t>
+  </si>
+  <si>
+    <t>👩🏻 Совет женщинам: изучайте нейросети в 2026 году На видео многодетная мама. Нейросети экономят ей минимум 5 часов в день — помогают с уроками для детей, с работой, делают красивые фото, будто сходила на фотосессию. БЕЗ знания английского и специальных навыков. Все по готовым пошаговым инструкциям — идеально подойдет для женщин от 25 до 60 лет. Чтобы быстро разобраться, читайте канал Наталии Ивановой. Она простым языком рассказывает, как освоить нейросети бесплатно с нуля — освободить свое время от рутины и сделать красивые фото или видео уже через 5 минут. 👇🏻 Чтобы узнать, как применять нейросети в жизни и работе, подписывайтесь на канал по ссылке: https://t.me/+D-7VAPM3Rm1mMjEy Реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18119</t>
+  </si>
+  <si>
+    <t>Как получить готовый компост всего за месяц?♻️ Знакомьтесь с технологией «горячего компостирования» — это способ переработки растительных остатков, благодаря которому органика превращается в рыхлый питательный компост всего за 30 дней. 🌿 Что делаем пошагово: 1️⃣ На дно кучи укладываем ветки и грубые стебли — для циркуляции воздуха. 2️⃣ Далее идёт слой коричневых остатков (листья, солома, веточки) толщиной 20–30 см. 3️⃣ Следующий слой — зелёные остатки: трава, ботва, сорняки, падалица яблок. 4️⃣ Собираем кучу до высоты ~1,5 м. 5️⃣ Проливаем раствором азотного удобрения (мочевина или аммиачная селитра — 1 стакан на 10 л воды). 📈 Через месяц компост готов для внесения под перекопку осенью — и ваши растения получат мощный заряд питания. Участок своими руками</t>
+  </si>
+  <si>
+    <t>22.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18118</t>
+  </si>
+  <si>
+    <t>Идеальный череночник за копейки! Нарастёт море бесплатных саженцев легко и быстро 🙌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>22.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18117</t>
+  </si>
+  <si>
+    <t>Салат «Парамониха» — зимой улетает первым! 🥗 Ингредиенты: 🍅 Помидоры — 2 кг (нарезать дольками) 🧅 Лук репчатый — 1 кг (нарезать кольцами) 🥕 Морковь — 1 кг (натереть на крупной тёрке) 🫑 Сладкий перец — 1 кг (нарезать соломкой) 🌻 Растительное масло — 300 г 🍬 Сахар — 300 г 🧂 Соль — 2 ст. л. 🍶 Уксус 9% — 100 г Способ приготовления: 1. Все подготовленные овощи (помидоры, лук, морковь, перец) сложите в большую кастрюлю. 2. Добавьте к овощам растительное масло, сахар, соль и уксус. 3. Аккуратно перемешайте и поставьте на огонь. 4. После закипания варите салат на умеренном огне около 30–40 минут, периодически помешивая. 5. Горячий салат разложите по стерилизованным банкам и закатайте крышками. Укутайте до полного остывания. Участок своими руками</t>
+  </si>
+  <si>
+    <t>22.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18116</t>
+  </si>
+  <si>
+    <t>Странствующая православная монахиня напоила в лесу умирающую змею… Через несколько секунд произошло то, от чего у неё остановилось сердце. Сестра Анастасия уже много лет странствовала по России, посещая православные храмы, монастыри и забытые деревни, где молилась вместе с людьми, утешала одиноких, помогала нуждающимся и несла слово Божие. В тот июльский день её путь лежал через лес неподалёку от Санкт-Петербурга. Изнуряющая жара раскалила землю так, что даже птицы замолчали. На тропе она увидела почти безжизненную гадюку. Несмотря на страх, монахиня достала последнюю воду из своей фляги и осторожно напоила её. Когда змея внезапно подняла голову и пристально посмотрела прямо ей в глаза, сестра Анастасия поняла: сейчас произойдёт то, чего она уже не сможет остановить… Продолжение👇</t>
+  </si>
+  <si>
+    <t>22.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18115</t>
+  </si>
+  <si>
+    <t>Что делать с кустами смородины после сбора урожая?✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>22.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18114</t>
+  </si>
+  <si>
+    <t>Залог пышного цветения пиона — правильная посадка и заправка! 🤔 ⚠️Две главные ошибки при пересадке — оставлять листья (они иссушат корень) и сыпать на дно кирпич или гальку. В тяжелой почве такой «дренаж» сработает как колодец, вода застоится, и пион просто сгниет! ✅Как сделать правильно:Полностью срезаем ботву, оставив небольшие пеньки ✂️ Правильно выкапываем: обкапываем куст далеко по кругу, отступив 30 см от центра, и поддеваем снизу вилами или лопатой. За стебли руками не тянем — оторвете почки! 🛑Моем корни: тщательно смываем всю землю водой из шланга. Только на чистом корневище вы увидите расположение почек и подгнившие места! Делим куст на деленки по 3–5 почек возобновления 🌸Высаживаем строго на глубину 3–5 см от уровня земли 📐Рецепт заправки лунки: Половина ведра хорошего перегноя или компоста, 80-100 г суперфосфата (основа для мощных корней), горсть древесной золы (пион обожает калий и раскисленную почву). Участок своими руками</t>
+  </si>
+  <si>
+    <t>22.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18113</t>
+  </si>
+  <si>
+    <t>Умер атеист. Вдруг понимает, что стоит у небесных врат. Помялся, потоптался, делать нечего — стучит. Никакой реакции. Снова стучит. Опять тишина. В третий раз ногой бьёт изо всех сил. Выходит апостол Пётр: — Что тебе, брат? — Вы что, уснули тут все?! Я требую, чтобы меня пропустили к Богу! — Подожди здесь... Пётр спешит к Богу: — Господи, к Тебе атеист пришёл. Что ему сказать? Читать далее</t>
+  </si>
+  <si>
+    <t>22.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18112</t>
+  </si>
+  <si>
+    <t>Хотите, чтобы огурцы плодоносили дольше?🥒 Простая подкормка: на 1 литр воды — 1 ст. ложка золы, 1 ч. ложка мёда и 5 капель йода. Хорошо размешайте и поливайте под корень раз в неделю. Сохраняйте, чтобы рецепт был под рукой! Участок своими руками</t>
+  </si>
+  <si>
+    <t>22.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18111</t>
+  </si>
+  <si>
+    <t>Никогда не выбрасывайте такие ящики👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>22.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18110</t>
+  </si>
+  <si>
+    <t>Фитофтора исчезнет за час. Копеечный состав 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>21.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18109</t>
+  </si>
+  <si>
+    <t>Августовский чек-лист для малины ✍️ 1️⃣ Старые побеги — вырезать под корень 2️⃣ Молодые: оставить 6–7 самых крепких на метр, обрезать до 1,5 м 3️⃣ Подкормить без азота (фосфор + калий) 4️⃣ Опрыскать биопрепаратами — для иммунитета 5️⃣ Замульчировать травой, компостом или кострой Участок своими руками</t>
+  </si>
+  <si>
+    <t>21.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18108</t>
+  </si>
+  <si>
+    <t>Самый простой способ выучить английский язык Учебники, правила, зубрёжка времен, уроки на ютубе – так вы НИКОГДА не заговорите на английском. Максимум заучите пару фраз и сможете хорошо решать тесты. 🇺🇸 Чтобы уже через недельку красиво связывать слова в предложения, вам хватит канала Super Sulim. Автор переводит сложные правила в необычные викторины, благодаря чему мозг впитывает ту же информацию в 2 раза быстрее. Больше никаких «блин, а какую фразу лучше сказать» и «как переводится это слово» – подписывайтесь и говорите как носитель: @super_sulim</t>
+  </si>
+  <si>
+    <t>21.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18100</t>
+  </si>
+  <si>
+    <t>Эти остатки ещё пригодятся 👏 🪵 1. Узкая дровница Каркас из бруса + стенка и крыша из профнастила. Помещается даже между домом и забором. 🌱 2. Высокая грядка 4 обрезка превращаются в прочные борта. Верхние металлические кромки обязательно закрываем планкой. 🗑 3. Экран для баков П-образная конструкция скрывает мусорные контейнеры, но оставляет удобный доступ. 🧰 4. Ящик для хранения Каркас обшиваем профнастилом и добавляем откидную крышку. Внутри — шланги, лейки и инструмент. 🏠 5. Мини-навес Даже 2 крупных обрезков хватит для крыши над велосипедом или садовой тачкой. ♻️ 6. Экран для компоста 3 стенки из профнастила скрывают компостную зону и делают хозяйственный угол аккуратнее. 🛠 7. Мини-сарай на 1 м² Узкий высокий шкаф для лопат, граблей и тяпок — почти не занимает места. Участок своими руками</t>
+  </si>
+  <si>
+    <t>21.08.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18099</t>
+  </si>
+  <si>
+    <t>Дорожка из досочек 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>21.08.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18098</t>
+  </si>
+  <si>
+    <t>Нам жёстко лень писать этот пост, поэтому сразу рассказываем, как выиграть один из трёх сертификатов на 4000 рублей на День лени: 🦥 Подпишитесь на «Пятёрочку». 🦥 Нажмите кнопку «Мне лень» под постом. Всё, больше от вас ничего не требуется. Если не лень читать полные правила, то вот ссылка. Итоги подведём 7 сентября в этом посте. Удачи! 😀 Мы в Макс</t>
+  </si>
+  <si>
+    <t>21.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18097</t>
+  </si>
+  <si>
+    <t>Прокаливаем казан 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>21.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18096</t>
+  </si>
+  <si>
+    <t>Милая деталь для уютной кухни 👉🏼 https://ozon.ru/t/BS2Drdh Скидка по промокоду ELMEOW *до 29.08.26 Реклама. ERID 2VtzqxTLdSs ООО ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЛЕВЕНТОРИС ГРУПП" ИНН 1102083583</t>
+  </si>
+  <si>
+    <t>21.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18095</t>
+  </si>
+  <si>
+    <t>Сохраняйте эту простую шпаргалку по сортам — пригодится и на кухне, и при выборе картофеля для посадки.🥔 Участок своими руками</t>
+  </si>
+  <si>
+    <t>21.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18094</t>
+  </si>
+  <si>
+    <t>Вяленые помидоры 🍅 Помидоры сорта сливка. Сахар, соль и итальянские или прованские травы. Два зубчика чеснока и пару веточек розмарина. Масло оливковое или подсолнечное. Сушим при температуре 60 – 70° в электро сушилке 8-10 часов. Участок своими руками</t>
+  </si>
+  <si>
+    <t>21.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18093</t>
+  </si>
+  <si>
+    <t>Сколько стоит ремонт в 2026 году? В телеграме появился бот, который может рассчитать стоимость вашего ремонта всего за 1 минуту 💪🏻 Какие параметры он учитывает? — Тип ремонта: косметический или капитальный — Класс ремонта: комфорт или бизнес — Тип жилья: вторичка или первичка — Метраж Попробуйте сами: @remont_kalculator_bot 🔥 Бот нашла в канале про ремонт и дизайн, рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>21.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18092</t>
+  </si>
+  <si>
+    <t>Яблоки будут свежими всю зиму! 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18091</t>
+  </si>
+  <si>
+    <t>90% дачников неправильно сажают чеснок осенью🧄 Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18086</t>
+  </si>
+  <si>
+    <t>Многие заводят цесарок только ради яиц, но это далеко не всё, на что они способны. Эти птицы могут стать настоящими помощниками на участке. 🐓 Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18085</t>
+  </si>
+  <si>
+    <t>Мука, кипяток и… все! Готовлю 20 минут. Лучше любой выпечки. Ингредиенты: - кипяток - 250 мл - мука - 350 гр - соль.. показать полностью</t>
+  </si>
+  <si>
+    <t>20.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18084</t>
+  </si>
+  <si>
+    <t>Старая яблоня — не повод спиливать!🍏 Даже возрастное дерево можно вернуть к активному плодоношению, если провести омолаживающую обрезку правильно. 📌 Этап 1. Укоротите центральный ствол. Это снизит высоту дерева, улучшит освещённость кроны и простимулирует рост новых сильных побегов. 📌 Этап 2. Удалите побеги, растущие внутрь кроны. Такие ветки загущают дерево, ухудшают вентиляцию и создают благоприятные условия для болезней. 📌 Этап 3. Обрежьте часть старых боковых скелетных ветвей. Это поможет омолодить крону и направить питание на образование новых плодоносящих побегов. Не удаляйте слишком много древесины за один сезон — лучше проводить омоложение постепенно. 🌿 После обрезки дереву особенно важно быстро восстановиться. Для этого используйте удобрение Пуршат для плодовых — оно помогает поддержать рост новых побегов, развитие корневой системы и будущий урожай. Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18083</t>
+  </si>
+  <si>
+    <t>Как вам идея? 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18082</t>
+  </si>
+  <si>
+    <t>20.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18076</t>
+  </si>
+  <si>
+    <t>Как получить ТУИ бесплатно? 🌲 Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18075</t>
+  </si>
+  <si>
+    <t>БАЗИЛИКОВЫЙ ЛИМОНАД – заряд лета в банке на зиму 🌿 Ингредиенты на 1 банку: · базилик 1 пучок · лимон целый · сахар 100 г · кипяток Базилик моем, помещаем в чистую 3-литровую банку. Добавляем сахар, заливаем кипятком. Сверху закладываем лимон, нарезанный дольками. Перемешиваем. Накрываем прокипячённой крышкой и закатываем. Переворачиваем и оставляем под одеялом при комнатной температуре до полного остывания Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18074</t>
+  </si>
+  <si>
+    <t>Зачем платить больше, если можно вырастить самой? 🌺 Штамбовая гортензия — это королева сада. Выглядит роскошно, места занимает мало, а стоит в центрах садоводства как крыло самолёта. Но секрет в том, что её «фундамент» - это обычный один побег. Тот самый, который мы часто просто оставляем в кусте. Как начать: 🌸 Выбрать самый сильный вертикальный побег этого года. 🌸 Поставить крепкую опору и зафиксировать его (ствол должен быть идеально ровным!). 🌸 Удалять все боковые почки на штамбе до той высоты, где вы хотите видеть пышную шапку. Это не магия, это просто правильная формировка! ☘️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>19.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18073</t>
+  </si>
+  <si>
+    <t>Опора для гортензий своими руками быстро, просто и красиво✨ понадобится сварная сетка (рекомендую именно ее, а не кладочную), ячейки 5*5см. Длина моей сетки 150см, высота 35см. Длину лучше измеряйте по своему кусту 👌🏻 ▫️Рассчитываем длину отрезков для треугольного узора: измерьте диагональ плетения до разворота и умножьте на количество этих самых диагоналей (или количество квадратиков , так как одна диагональ = один квадрат) + прибавить ротанг для разворотов (на один разворот 2-3см) ▫️Рассчитываем длину отрезков для шахматного плетения: к длине сетки прибавьте +5см Участок своими руками</t>
+  </si>
+  <si>
+    <t>19.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18064</t>
+  </si>
+  <si>
+    <t>Ваши розы зацветут пышной шапкой, просто подкормите их простым раствором🌹 Участок своими руками</t>
+  </si>
+  <si>
+    <t>19.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18063</t>
+  </si>
+  <si>
+    <t>Не выбрасывайте старые ящики 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>19.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18062</t>
+  </si>
+  <si>
+    <t>Буквально скидки, когда вы зашли в раздел «Моя Выгода» 🤩 Все предложения реальны, и все совпадения не случайны. Мы подбираем предложения исключительно под вас, изучая ваши вкусы и покупки. Полная персонализация! Бегите в раздел «Моя выгода» в приложении «Пятёрочки». 😀 Мы в Макс</t>
+  </si>
+  <si>
+    <t>19.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18061</t>
+  </si>
+  <si>
+    <t>Достаточно одной обработки осенью и сад будет здоров весь сезон 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>19.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18053</t>
+  </si>
+  <si>
+    <t>Хочется, чтобы клумба радовала до холодов, а не требовала постоянного внимания?🌸 У каждого свои сильные стороны: одни спокойно переносят жару и засуху, другие продолжают цвести в прохладную погоду, а некоторые быстро закрывают пустые места на клумбе красивым цветущим ковром. Участок своими руками</t>
+  </si>
+  <si>
+    <t>19.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18052</t>
+  </si>
+  <si>
+    <t>Ограждение для смородины 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>19.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18051</t>
+  </si>
+  <si>
+    <t>Простой способ быстро подвязать растение без сложных узлов 👏 Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18050</t>
+  </si>
+  <si>
+    <t>Как закрыться от соседей без дорогих туй 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18046</t>
+  </si>
+  <si>
+    <t>Старые розы вовсе не приговор 🌹 Иногда им достаточно правильной подкормки и ухода, чтобы снова начать выпускать сильные молодые побеги и радовать пышным цветением. Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18045</t>
+  </si>
+  <si>
+    <t>СОВЕТСКИЕ РЕЦЕПТЫ🪆 ✅ Вкусно по ГОСТу - простые народные рецепты из старых забытых блокнотов СССР, теплые воспоминания❤️ Вспомни как это было👇 https://t.me/+y8sGoFPZI3Y3NTYy</t>
+  </si>
+  <si>
+    <t>18.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18044</t>
+  </si>
+  <si>
+    <t>Универсальная подкормка для огорода 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18043</t>
+  </si>
+  <si>
+    <t>Сохраняйте 4 простых варианта для комнатных растений. 🌿 1. Для новых побегов 1 л воды 1 ч. л. сахара ½ ч. л. столового уксуса Хорошо размешать и использовать понемногу под корень. 2. Для листьев 1 л воды 100 мл молока 1 ч. л. сахара Перемешать и использовать небольшим количеством. 3. Для укоренения 1 л воды 1 ч. л. сахара Поливать умеренно, не чаще обычного полива. 4. Для цветущих растений 1 л воды 50 мл пива 1 ч. л. сахара Перемешать и использовать только в разбавленном виде. Важно не применять такие составы постоянно и не увеличивать количество сахара. В оригинальном китайском ролике точные пропорции не указаны, поэтому здесь даны мягкие домашние варианты. Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18042</t>
+  </si>
+  <si>
+    <t>Чеснок можно сохранить свежим и ароматным до самой весны даже без погреба!🧄 Главное — хорошо просушить головки, не очищать их и обеспечить доступ воздуха. Банка с небольшим слоем соли поможет защитить чеснок от лишней влаги. Сохраняйте способ — пригодится после сбора урожая! Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18041</t>
+  </si>
+  <si>
+    <t>Готовая схема цветника, который всегда выглядит аккуратно 🌿 Многие просят простые решения, которые легко повторить. Делюсь! Здесь всего 4 вида растений, которые идеально сочетаются по форме и цвету. На отрезок 10,5 метров вам понадобится: — Туя Смарагд — 5 шт (шаг 2 м) — Гортензия метельчатая — 5 шт (1,5 м от забора) — Барбарис — 5-6 шт — Спирея — 10-12 шт для нижнего яруса Эта композиция декоративна весь сезон и не требует сложного ухода. Сохраняйте пост, чтобы не потерять готовую шпаргалку для сада! 📌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18040</t>
+  </si>
+  <si>
+    <t>Кабачки на зиму 👌 Кабачки 1.3 кг Перец болгарский 400 гр Морковь 400 гр Чеснок 2 головки Соль 1 ст л Сахар 3 ст л Масло растительное 60 гр Уксус 9% 60 гр Паприка 2 ч л Перец молотый 1 ч л Кориандр 1 ч л Кинза сушеная 1 ч л Выход: 3 баночки по 0.5 Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18039</t>
+  </si>
+  <si>
+    <t>Посадите эти 3 кустарника 🌺 Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18038</t>
+  </si>
+  <si>
+    <t>Август уже на пороге, а это значит, что пора переходить в режим «огуречного спринта» 💪 Я подготовила рабочую схему подкормок, которая поможет вам собрать максимум урожая до самых заморозков: • 1-я неделя (старт налива): калий + магний. Это активирует завязи и поддерживает фотосинтез. Используйте калимагнезию или домашний аналог: гашеную золу + аспаркам. • 2-я неделя: снимаем стресс от ночных холодов. Сульфат магния + янтарная кислота помогут корням работать эффективнее и не дадут огурцам сбрасывать мелкие плоды. • 3-я неделя (массовый налив): ударный калий + фосфор. Монокалийфосфат или цитрат калия из золы защитят растения от болезней и обеспечат мощный урожай. • 4-я неделя (финиш): чистый финишный калий. Сульфат калия или гумат калия продлят плодоношение до первых морозов. ❗️ 2 критических правила для августа: 1. Только теплая вода (+22...+25 °C). Холодная = гнилые корни! 2. Если ночи ниже +12 °C, подкармливайте только по листу (дозировка в 2 раза меньше). Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.08.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18037</t>
+  </si>
+  <si>
+    <t>Черенкование гортензий 😉 ✨ Срезаем побег ниже развилки. ✂️ Нижний срез – прямой, верхний – косой. 🍃 Оставляем 2 пары почек, нижние листья убираем, верхние укорачиваем. Главный секрет успеха – правильный грунт (лёгкий + перлит) и волшебный полив 💧. Использую «Супер Цветы» (7 мл на 2 л воды). Это не просто удобрение, это укоренитель с кучей полезных бактерий! Он творит чудеса! ✨ Заливаю раствор в поддон, отправляю черенки в парничок и забываю на 2-3 недели. Главное – не пересушивать! 💦 Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18036</t>
+  </si>
+  <si>
+    <t>Август — отличное время для посадки гортензии.🌸 Пока почва тёплая, куст успевает хорошо укорениться до зимы. Главное — выбрать подходящее место, не заглубить корневую шейку и обеспечить регулярный полив после посадки. Сохраните, чтобы не допустить ошибок при посадке. Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18035</t>
+  </si>
+  <si>
+    <t>‼️Объявляем набор на БЕСПЛАТНУЮ ПРОГРАММУ похудения и оздоровления для женщин 35+! В основе лежит метод МЕТАБОЛИЧЕСКОГО ПОХУДЕНИЯ: работа не только с весом, но и с обменными процессами организма. Программа особенно актуальна для женщин: — с лишним весом или ожирением; — имеющих пищевые зависимости; — с проблемами ЖКТ; — с замедленным обменом веществ и трудностями со снижением веса. В рамках программы вы узнаете, как: ✨ запустить процесс снижения веса без жёстких диет; ✨ поддержать работу ЖКТ; ✨ уменьшить отёчность и улучшить самочувствие; ✨ выстроить питание. Участие бесплатное. Регистрация 👉 t.me/metmarafon_bot</t>
+  </si>
+  <si>
+    <t>17.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18034</t>
+  </si>
+  <si>
+    <t>Чем болеют огурцы. 7 главных сигналов листьев 🌿 Что происходит с огурцами - рассказываем в этом видео. Сохраняй, чтобы всегда было под рукой! Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18033</t>
+  </si>
+  <si>
+    <t>Этот «ковёр» из тимьяна минор не просто украшает сад — он делает его безупречным! 🌿 Многие боятся выращивать такие миниатюры, считая их капризными, но на деле это идеальное растение для тех, кто ценит красоту без лишних усилий. В этом видео показываю, как выглядит этот сорт вблизи и почему он становится главной звездой моего сада. Тимьян минор быстро разрастается, создавая плотный, ароматный покров, который устойчив к вытаптыванию и засухе. Никто перед ним не устоит! Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18032</t>
+  </si>
+  <si>
+    <t>Самое тупое в 2026 - игнорировать нейросети Денег тут завались: - Оживить фото: 2-3+ тыс. - Карточки для WB: 3-5+ тыс. - Рекламные тексты: 5-10+ тыс. - Нейрофотки: 10-20+ тыс. Нейросеть все сделает сама. Но надо знать, как ей дать задачу. Хочешь освоить нейросети и зарабатывать — читай канал Наталии Ивановой. Она на пальцах разжевывает с чего начать новичку и дает пошаговые схемы, даже ребенок разберется. Через неделю будешь умело пользоваться нейросетями, а через 1-2 месяца получать 50-80+ тыс, работая 2-3 часа в день. Без VPN и платных подписок. Подписывайся, чтобы не отстать от прогресса и вклинить нейросети в жизнь и работу: https://t.me/+YZaB9wKTluU5MmRi Реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18031</t>
+  </si>
+  <si>
+    <t>Агроном придумал копеечную замену машине навоза 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>16.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18030</t>
+  </si>
+  <si>
+    <t>Хочешь такая же гортензию? Найди ей отдельное светлое место в саду! 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>16.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18029</t>
+  </si>
+  <si>
+    <t>Муравьи быстро превращаются в настоящую проблему на участке. 🐜 Есть простой способ, который многие дачники используют уже не первый год: приманка из манки и сахарной пудры помогает постепенно сократить численность колонии без применения агрессивной химии. Главное — обновлять приманку после дождя и раскладывать её прямо возле муравейников и на тропах. Сохраните этот способ, чтобы не потерять и проверить на своём участке. Участок своими руками</t>
+  </si>
+  <si>
+    <t>16.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18028</t>
+  </si>
+  <si>
+    <t>Ремонтируем газон проверенным методом 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>16.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18027</t>
+  </si>
+  <si>
+    <t>🤗 Настоящие проверенные рецепты которые согревают душу и напоминают детство! Мой канал 👉 https://t.me/+AjpYLbYtcIMxYTky</t>
+  </si>
+  <si>
+    <t>16.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18026</t>
+  </si>
+  <si>
+    <t>Чудо подкормка для всего огорода ✔️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>16.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18025</t>
+  </si>
+  <si>
+    <t>Август — отличное время, чтобы подумать о цветнике следующего сезона!🌸 Многие многолетники, посаженные в конце лета, успевают укорениться до холодов, а в новом сезоне радуют пышным цветением. Участок своими руками</t>
+  </si>
+  <si>
+    <t>16.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18024</t>
+  </si>
+  <si>
+    <t>Потрясающие рецепты блюд в горшочках 🥘 Жаркое из курицы,Томатный суп запеченный в духовке,Цыплята в горшочке,Гречка с мясом в горшочке,Русское жаркое с мясом в «Вкусные секреты» рецепты просто шедевры 👍 Все рецепты теперь здесь : https://t.me/+S3gFjejPp8oyMDNi</t>
+  </si>
+  <si>
+    <t>16.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18023</t>
+  </si>
+  <si>
+    <t>Гениальный способ сделать дорожку своими руками 😍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>16.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18022</t>
+  </si>
+  <si>
+    <t>Сохраняй, чтобы и твой шалфей цвел пышно и обильно✅ Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18021</t>
+  </si>
+  <si>
+    <t>КЛУБНИКА: пересадка + уход после урожая 🍓 Грядка ‎· Лучшие предшественники: лук, чеснок, горох. ‎· Землю прорыхлить, сорняки убрать. ‎· Пролить грунт Фитоспорином (обеззараживание). ‎ ‎Обрезка (сразу после сбора ягод!) ‎· Срезать старую листву, оставить пеньки 5–10 см. ‎· ❗️ Не повредить сердечко (точку роста) — куст погибнет. ‎· Срезанное сжечь, не в компост (там болезни и вредители). ‎ ‎Подкормка (без азота!) ‎· Азот даст листву, а не ягоды. ‎· Даём фосфор + калий (суперфосфат) — для сладости и зимовки. ‎ ‎Посадка новых розеток ‎· Берём: 3–4 листа, светлое сердечко, корни от 5 см. ‎· Сажаем: корни вниз, сердечко на уровне земли. ‎ · Глубже - загниёт. ‎ · Выше - пересохнут корни. ‎ ‎Обработка (кусты ослаблены) ‎· От гнилей и пятнистости: Хорус, Бордосская смесь, Скор, Топаз. ‎· От клеща и долгоносика: Актеллик, Алатар, Искра, Фуфанон. ‎ ‎Финал ‎· Замульчировать опилками (защита от жары и морозов). ‎· Полив: умеренный и регулярный — до холодов. ‎ Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18020</t>
+  </si>
+  <si>
+    <t>5 сортов томатов на 2027 год ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18019</t>
+  </si>
+  <si>
+    <t>Слизней больше не будет, если в августе сделаете так 🙌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18018</t>
+  </si>
+  <si>
+    <t>Оказывается вы всю жизнь делаете это не правильно!🤯 Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18017</t>
+  </si>
+  <si>
+    <t>5 сортов перцев на 2027 год ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18016</t>
+  </si>
+  <si>
+    <t>🔥 ДУХОВКА ТЕПЕРЬ НЕ ОСТЫВАЕТ!! А я просто подписалась на Духовку Просто. Теперь там делаю и закуски, и супы, и мясо, и горячее Семья в восторге, а я закидываю все продукты и иду отдыхать после работы 💩 Этот канал — подарок для женщины. Он изменил мою жизнь, советую и тебе : @duhovochka</t>
+  </si>
+  <si>
+    <t>15.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18015</t>
+  </si>
+  <si>
+    <t>Внимание важные рекомендации:❗️ 🌲 Старайтесь срезать не более 20–30% молодого прироста. ✂️ Лучшее время для стрижки - конец весны и лето. 🌿 Не срезайте до старой древесины. ☀️ Не стригите в сильную жару 🪚 Используйте острый инструмент. 📐 Начинайте с небольших срезов. 💧 После стрижки обеспечьте хороший уход. Если стоит сухая погода — полейте растение. Если туя ослаблена, можно использовать антистрессовый препарат по инструкции. Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18014</t>
+  </si>
+  <si>
+    <t>Чеканка делается в конце июля или в начале августа ✂️ Пасынки я убрала еще в июне, а сейчас укоротила плети. Теперь ждем дозревания ягод 🍇 Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18013</t>
+  </si>
+  <si>
+    <t>Не выбрасывай старые ящики ✔️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18010</t>
+  </si>
+  <si>
+    <t>Одеваетесь на WB и OZON? - это ошибка. Вы буквально сливаете деньги на вещи из Садовода: низкое качество за огромный ценник. Если вы устали выбрасывать одежду после первой стирки и хотите одеваться стильно - заходите в «Women's Line» Это магазин с качеством оригинала, но с ценой - ниже в 2-3 раза, чем в бутиках! Women's Line — сервис, после которого вы удалите все маркетплейсы!</t>
+  </si>
+  <si>
+    <t>14.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18009</t>
+  </si>
+  <si>
+    <t>Средство от вредителей в саду 👏 Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18008</t>
+  </si>
+  <si>
+    <t>Упругость кожи + здоровье суставов + крепкие ногти + густые волосы ✨ Это что, в «Пятёрочку» завезли эликсир вечной жизни? Ну почти: теперь у нас есть отличный коллаген с гиалуроновой кислотой и витамином С. У него абсолютно нейтральный вкус, так что вы сможете просто развести его в утреннем кофе, чае, йогурте или каше. Приходите тестить. 😀 Мы в Макс</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18007</t>
+  </si>
+  <si>
+    <t>Сорняки завянут за пять часов 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18006</t>
+  </si>
+  <si>
+    <t>Более 1 миллиона идей и трендовых дизайнов маникюра вы увидите тут — Ногти для красивых 💅</t>
+  </si>
+  <si>
+    <t>14.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18005</t>
+  </si>
+  <si>
+    <t>После покупки орхидея особенно нуждается в правильной адаптации 🌿 Не торопитесь с пересадкой, дайте растению привыкнуть к новому месту, обеспечьте хорошую вентиляцию корней и не допускайте постоянного контакта мха с водой. Именно эти простые шаги помогают избежать самых распространённых ошибок. Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18004</t>
+  </si>
+  <si>
+    <t>Многие после сбора первого урожая сразу высаживают новые растения.🤔 Но именно в этот момент почва может нуждаться в подготовке. Простой приём с негашёной известью помогает улучшить состояние грунта перед следующей посадкой: восстановить кислотно-щелочной баланс, обогатить почву кальцием и снизить количество некоторых вредителей. Сохраните этот совет, чтобы не забыть подготовить грядки перед новым урожаем. 🌱 Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18003</t>
+  </si>
+  <si>
+    <t>😈 Звёзды были бы не рады этому каналу! "ТЫ NЕ ПОВЕРИШЬ", канал который рассказывает без прикрас о тех, чья «идеальная» жизнь существует разве что на экране. Измены, судебные разбирательства, тайные романы, неожиданные признания и громкие скандалы — узнаём обо всём раньше, чем это появляется в новостях. Подписывайся, если хочешь видеть то, что обычно остаётся за кадром 👇</t>
+  </si>
+  <si>
+    <t>14.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18002</t>
+  </si>
+  <si>
+    <t>Хотите собирать такие урожаи голубики?🫐 Голубика может годами радовать крупными, сладкими и вкусными ягодами, но для этого важно с самого начала создать ей подходящие условия. И один из удобных вариантов — выращивать голубику в высоких грядках. Они позволяют контролировать состав грунта, поддерживать нужную кислотность и аккуратно организовать посадки. Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18001</t>
+  </si>
+  <si>
+    <t>Помидоры дольками 🍅 Помидоры~2кг Лук ~ 300 гр Лавровый лист Перец горошком Рассол: 1 л воды 3 ст л сахара 1 ст л соли 1 ст л 9% уксуса В каждую банку добавить 1 ст л растительного масла, залить рассолом и стерилизовать 10 мин Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18000</t>
+  </si>
+  <si>
+    <t>Хотите, чтобы в следующем году клубника радовала вас ведрами сладких ягод? Тогда ловите простой, но рабочий рецепт большого урожая!🍓 Именно сейчас, в конце сезона, закладывается успех будущего года. Вот что нужно сделать: ✅ Обрежьте клубнику, но обязательно оставьте сердцевину, из неё пойдут новые побеги. ✅ Чтобы заложить почки для будущего урожая, пролейте каждый кустик монокалий фосфатом - это как «суперпитание» для клубники. ✅ Обработайте кусты от вредителей, пусть никто не портит ваши планы на богатый урожай! ✅ Через 3-5 дней после обработки от вредителей не забудьте про защиту от болезней, так Вы закроете все риски. ✅ В завершение посыпьте грядки осенним удобрением, пусть клубника уйдёт на зимовку сытой и довольной. Сделаете эти шаги и весной увидите, как кусты будут пышно разрастаться, а летом собирать одну за другой сладкие ягоды 😍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17999</t>
+  </si>
+  <si>
+    <t>Томаты висят зелёными неделями?🍅 Не всегда виноват сорт. Часто причина — в уходе, погоде или перегруженном кусте. 📌 Сохраните эту карточку, чтобы быстро понять, почему помидоры не краснеют, и успеть исправить ситуацию до конца сезона. Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17998</t>
+  </si>
+  <si>
+    <t>1 ложка на ведро — и земля снова как новая.👌 Обеззараживаем почву после урожая Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17997</t>
+  </si>
+  <si>
+    <t>13.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17996</t>
+  </si>
+  <si>
+    <t>💙Джиган стал амбассадором новой платформы от OZON, связанной с заработком, теперь вы можете зарабатывать от нескольких тысяч рублей в день, уделяя буквально 30 минут свободного времени участвуя в программе по продвижению продавцов, требуется только телефон, никаких обучений, во всем помогают кураторы. Тестирование будет длится 30 дней, принять участие можно вступив в чат👇🏻</t>
+  </si>
+  <si>
+    <t>13.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17994</t>
+  </si>
+  <si>
+    <t>13.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17993</t>
+  </si>
+  <si>
+    <t>13.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17992</t>
+  </si>
+  <si>
+    <t>12.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17991</t>
+  </si>
+  <si>
+    <t>Сохраняйте инструкцию на эти выходные ☝️ Чтобы в следующем году клубника ломилась от крупных ягод, сделайте эти 3 шага прямо сейчас: ✅Обрезка: Убираем все больные и старые листья, оставляя чистый центр. ✅ Защита: сразу после обрезки обработайте от клеща (Фитоверм или аналоги). ❌ Табу: никакого избытка азота и йода под корень — это погубит кусты и соседние культуры (например, чеснок). 🌱 Питание: внесите Борофоску (30 г/кв.м) во влажную землю — калий укрепит кусты, бор заложит цветочные почки. 🔥 Секрет в конце августа: пролейте монофосфатом калия (1 ст. л. на 10 л воды) — это даст мощный толчок корням. Если рядом растёт чеснок — только после его уборки! 🧪 Чем заменить Фитоверм? • Биоаналоги: Клещевит, Акарин, Актофит, Битоксибациллин (можно смешивать). • Сильные средства: Тиовит Джет (клещ + болезни), Фуфанон-Нова/Алатар (системные инсектициды). • От болезней: Скор, Топаз, 1% бордоская жидкость. 💡 Важно: обработку от вредителей и болезней делайте с интервалом 3–5 дней. Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17990</t>
+  </si>
+  <si>
+    <t>Правильная обрезка винограда: залог богатого урожая!🌿 🌾 Весна — идеальное время для формирования куста винограда! Следуйте простым правилам, чтобы ваш виноград радовал вас крупными гроздьями: ✅ Этап 1: Оставьте побеги длиной 1–3 метра, удалив слабые ветки. ✅ Этап 2: Формируйте куст, оставляя 2 глазка на побег. Остальные удаляйте. ✅ Этап 3: Обрезайте старые лозы, стимулируя рост молодых плодоносящих побегов. ✅ Этап 4: Осенняя подготовка к зимовке Помните: правильная обрезка — это забота о здоровье растения и гарантия щедрого урожая осенью! 📍 Сохраните схему и поделитесь с друзьями, чтобы вместе наслаждаться вкусными ягодами! Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.08.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17989</t>
+  </si>
+  <si>
+    <t>‼️Золотое Яблоко, Рив Гош и Л’Этуаль могут идти лесом — я больше не ведусь 🤷🏽‍♀️ Подруга показала магазин «ПЕРВЫЙ ПАРФЮМЕРНЫЙ» там продают оригинальную парфюмерию прямо из Европы и Дубая И цены у них ниже в 2-3 раза, чем те, которые на ценниках в магазинах Если тоже хотите взять брендовый парфюм по их реальной цене — залетайте сюда: https://t.me/+SLvd2pImSLc4ODU6</t>
+  </si>
+  <si>
+    <t>12.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17988</t>
+  </si>
+  <si>
+    <t>Рассказываю секрет пышного цветения ваших роз! 🌹 Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17987</t>
+  </si>
+  <si>
+    <t>Как правильно смешивать многокомпонентные удобрения 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17980</t>
+  </si>
+  <si>
+    <t>Иногда самые простые дедовские хитрости работают лучше дорогих решений! 👌 Этот способ для погреба стоит знать каждому дачнику — минимум затрат, никаких сложностей, а польза сразу в нескольких направлениях. Сохраняйте, чтобы не потерять! Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17979</t>
+  </si>
+  <si>
+    <t>Помидоры на зиму в собственном соку🥫 На выходе у меня получилось 3 банки по 1 л, и 3 баночки по 0,5 мл 🍅Помидоры - 3 кг 🍅Помидоры для маринада - 2 кг 🍅Кинза, петрушка, укроп - по пол пучка 🍅Соль - 2 ст.л 🍅Сахар - 6 ст.л 🍅Чеснок - 1 головка 🍅Уксус 9% - 2 ст.л Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17978</t>
+  </si>
+  <si>
+    <t>Оставайтесь на связи с близкими. Родня VPN — быстрое подключение, стабильная работа и защита интернет-соединения. 🔗rodnyavpn_bot</t>
+  </si>
+  <si>
+    <t>12.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17977</t>
+  </si>
+  <si>
+    <t>Сохраняйте и отправляйте подруге , которая любит цветы 🌺 Участок своими руками</t>
+  </si>
+  <si>
+    <t>11.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17976</t>
+  </si>
+  <si>
+    <t>11.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17975</t>
+  </si>
+  <si>
+    <t>11.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17974</t>
+  </si>
+  <si>
+    <t>Золотое Яблоко, Рив Гош и Л’Этуаль могут идти лесом — я больше не ведусь🤷‍♀️ Подруга показала магазин «PARFUM SHOP» там продают оригинальную парфюмерию прямо из Европы и Турции И цены у них ниже в 2-3 раза, чем те, которые на ценниках в магазинах! Если тоже хотите взять брендовый парфюм по их реальной цене — залетайте сюда: https://t.me/parfum_shop_official</t>
+  </si>
+  <si>
+    <t>11.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17973</t>
+  </si>
+  <si>
+    <t>11.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17972</t>
+  </si>
+  <si>
+    <t>11.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17971</t>
+  </si>
+  <si>
+    <t>11.08.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17970</t>
+  </si>
+  <si>
+    <t>😑 Хоспаде, в чем проблема зайти в удаленку в 35+?! Освоила нейросеть, создала профиль на бирже. Делаешь карточки товаров для ВБ за 500р/шт или пишешь посты за 30-40 тысяч. 90% задач скидываешь на нейросети, работаешь в свободном графике 2 часа в день и получаешь свои 100-150 тысяч в месяц. Если не знаешь, с чего начать и хочешь пошаговый план - читай канал Наталии Ивановой. Она показывает легкие схемы заработка, где не нужно ни образование, ни опыт. Тупо повторяешь и зарабатываешь. Подписывайся, чтобы узнать, как выйти на первый доход уже через неделю: https://t.me/+ZcgpdumRyds1NjRi Реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17969</t>
+  </si>
+  <si>
+    <t>11.08.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17968</t>
+  </si>
+  <si>
+    <t>11.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17967</t>
+  </si>
+  <si>
+    <t>Вечнозеленый кустарник с ежегодным приростом до 100 см! 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17966</t>
+  </si>
+  <si>
+    <t>Если хотите быть с урожаем - сажайте эти сорта 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17959</t>
+  </si>
+  <si>
+    <t>Идеи из поддонов для вашей дачи 👉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17958</t>
+  </si>
+  <si>
+    <t>Гниют кабачки, то делать ?🤔 ✅вершинная гниль -недостаток кальция, кормим кальциевой селитрой 20 г на 10 л воды. ✅кабачок гниет у основания - недостаток бора, опрыскиваем по листу 2 г борной кислоты на 10 л воды. ✅плод гниет целиком , по листу необходимо опрыскать йодом (30 капель йода на 10 л воды ). Если сильная загущенный удалите часть листьев особенно те, что у основания и прикрывают плод. Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17957</t>
+  </si>
+  <si>
+    <t>Кабачков уже столько, что не знаете, куда их девать? 😊 Тогда очень рекомендую приготовить этот кетчуп. 📌 1,5 кг очищенных кабачков 📌 500 г лука 📌 2 ст. л. соли (без горки) 📌 300 г сахара 📌 4 шт. гвоздики 📌 3–5 лавровых листов 📌 500 г густой томатной пасты 📌 100 мл уксуса 📌 молотый перец по вкусу Выход — примерно 1200 мл, но всё зависит от сочности кабачков. Кабачки очистить и нарезать. Лук измельчить. Кабачки и лук пропустить через мясорубку. Добавить соль, сахар, лавровый лист и гвоздику. Поставить на огонь и варить до мягкости овощей. Затем снять с огня, убрать лавровый лист и гвоздику и измельчить всё блендером до однородной консистенции. Добавить томатную пасту, уксус и молотый перец по вкусу. Снова поставить на огонь и проварить ещё несколько минут. Разлить горячий кетчуп по стерилизованным банкам и герметично закрыть. Небольшой совет: если у вас блендер с пластиковой насадкой, дайте массе немного остыть перед измельчением. Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17951</t>
+  </si>
+  <si>
+    <t>Не спешите выбрасывать старые вещи! ✔️ То, что кажется ненужным хламом, может превратиться в полезную и красивую вещь для вашего участка. Сохраняйте идеи, чтобы не потерять! Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17950</t>
+  </si>
+  <si>
+    <t>Если у огурца начинают желтеть листья и завязи — не спешите расстраиваться 🌱 Первое, что я сделала — убрала все пожелтевшие листья и плоды. Они уже не восстановятся, а растение будет тратить на них силы. Два дня назад провела подкормку по листу сульфатом магния: ✅ 15–20 г на 10 л воды. Магний помогает растению образовывать хлорофилл, поддерживает зелёную массу и улучшает усвоение питательных веществ. Сегодня буду кормить огурец под корень монофосфатом калия: ✅ 10 г на 10 л воды. Калий сейчас нужен для активного плодоношения, налива огурчиков и помогает растению удерживать больше завязей. После подкормок даю огурцу время и наблюдаю за новыми листьями и завязями 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17941</t>
+  </si>
+  <si>
+    <t>🏡 Может ли переезд из шумного города в деревню сделать человека счастливее? Героиня нашего сегодняшнего поста Лена Рябинина после выгорания вспомнила о своей давней мечте — жить на земле. Случайно узнала про старинный посёлок Мстёру, купила там дом 1941 года и начала его восстанавливать. 🤩 Лена поделилась с нами: как выбирала тот самый дом, что уже успела сделать, как проходит ремонт и какие у неё планы на будущее. А также честно рассказала, с какими сложностями столкнулась и не пожалела ли о своём решении.</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17940</t>
+  </si>
+  <si>
+    <t>Реклама. ООО «Айриэлтор». ИНН 7718935772, erid: 2VfnxwRHXX1</t>
+  </si>
+  <si>
+    <t>10.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17939</t>
+  </si>
+  <si>
+    <t>Топ 5 гортензий 🌺 1 У сорта Фантом / Fantom невероятные огромные шапки. Нравятся такие? Тогда еще рассмотрите Polar bear 2 Лайм Лайт / Lime Light прекрасно подойдет для высокой живой изгороди. А еще растет и цветет в полутени. 3 Сандей Фрайз / Sunday fraise ничуть не хуже Самарской Лидии , малиновая, невысокая, до 1-1.2 метра. 4 У серии Мэджикал / Magical невероятно набитые упругие шапки. Про эту серию и разницу между сортами есть отдельный ролик👌 5. Скайфолл / Skyfall еще называют гиацинтовой принцессой за ее лепестки – бабочки, которые очень похожи на гиацинт. Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17938</t>
+  </si>
+  <si>
+    <t>Сделали защиту от птиц из полимерных труб👏 Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17933</t>
+  </si>
+  <si>
+    <t>Август — одно из лучших времен для посадки многих декоративных растений. Пока почва ещё тёплая, корни успевают хорошо развиться до морозов, а весной цветы быстро трогаются в рост.🌸 Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17932</t>
+  </si>
+  <si>
+    <t>Как из розовой гортензии сделать ярко-синюю?🔥 Мой честный эксперимент длиной в 2 года! ✅Два сезона подряд я добавляла в грунт коллоидную серу — строго дважды за лето. ✅И результат меня удивил! 🪴Одна гортензия полностью ушла в небесно-голубой, а остальные — застряли где-то посередине. ✅Видите эти переливы от розового к сиреневому? Многие спрашивают: почему так? ✅Всё дело в кислотности почвы. Сера закисляет землю постепенно. Там, где корни уже «почувствовали» кислую среду и смогли усвоить алюминий — цветок посинел. А там, где процесс идет медленнее — мы видим такие красивые акварельные переходы. Это не ошибка, это просто химия в процессе!» Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17931</t>
+  </si>
+  <si>
+    <t>Ловите идею на заметку 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17924</t>
+  </si>
+  <si>
+    <t>Большинство просто выбрасывает укропные зонтики, даже не подозревая, сколько пользы они могут принести.🌿 Из них получается ароматный уксус, вкусная укропная соль, они делают домашние заготовки намного ароматнее, подходят для супов и бульонов, а семена пригодятся и на кухне, и для новых посадок. Сохраните, чтобы не забыть эти простые, но очень полезные идеи. 🌱 Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17923</t>
+  </si>
+  <si>
+    <t>Какие овощи хорошо растут рядом друг с другом 👍 Правильное соседство на грядке помогает эффективнее использовать место и упрощает уход за растениями 🌱 🍆 Баклажаны и кинза Кинза привлекает полезных насекомых и отлично вписывается в смешанные посадки рядом с баклажанами. 🫘 Стручковая фасоль и салат Салат быстро растёт и помогает рационально использовать пространство между рядами фасоли. 🥒 Огурцы и перец При достаточном расстоянии между растениями такое соседство может быть вполне удачным для огорода. 🧅 Лук-порей и шпинат Обе культуры хорошо подходят для совместного выращивания и не мешают друг другу развиваться. ☀️ При планировании посадок важно учитывать: • Освещённость участка • Размер взрослых растений • Потребность в поливе • Сроки созревания культур 💚 Грамотное соседство помогает получить более здоровые растения и хороший урожай. Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17922</t>
+  </si>
+  <si>
+    <t>Спасаю огурцы👌 На 10 литров воды 10-20гр калиевой селитры. По 1-1,5л под каждый куст. Удобряем только на влажную почву! Результат не заставит вас долго ждать Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17921</t>
+  </si>
+  <si>
+    <t>Показываю результат лечения хлороза на своей крупнолистной гортензии. После двух обработок листья снова стали зелёными, а куст выглядит здоровым 🌺 Моя схема: ✅ За день до обработки поливаю гортензию раствором лимонной кислоты: 1 столовая ложка на 10 литров воды (по влажному грунту). ✅ На следующий день обрабатываю хелатом железа 6%: • по листу — 5–10 г на 10 литров воды; • под корень — 15–20 г на 10 литров воды. 🔄 Эту схему я повторила через 14 дней. Всего было 2 обработки. ❗️Важно: перед лечением убедитесь, что причиной пожелтения листьев является именно хлороз. Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17920</t>
+  </si>
+  <si>
+    <t>Вот мой рецепт коктейля для стального иммунитета:👍 ✅1. Кремний (препарат Силиплант). Это база! Кремний укрепляет стенки клеток. Лист становится жестким, и споры Чёрной пятнистости просто не могут его «прокусить». ✅2. Калий и Магний (Калимагнезия или Монокалий фосфат). Они отвечают за плотность тканей и водный баланс. Рыхлые, перекормленные азотом розы — первая мишень для болезней. ✅3. Биостимуляторы (Эпин, Циркон или НВ-101). Помогают растению пережить стресс от перепадов температур и ночного конденсата. 🔥 Иммунитет розы — это её защита от Чёрной пятнистости и мучнистой росы. ✅ Мой ТОП-3 Препаратов для защиты: 1. Монофосфат калия (10-15 г на 10 л) — по листу или под корень. 2. Силиплант — Кремний делает лист «непробиваемым» для спор грибка. 3. НВ-101 — оживит розу после жары или затяжных дождей. 🌹 Важно: прекращаем азотные подкормки с 20 июля (никакого навоза и мочевины!), иначе роза будет мягкой и слабой перед болезнями. Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17919</t>
+  </si>
+  <si>
+    <t>Туя дает 3 сигнала перед тем как погибнуть 🌲 Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17918</t>
+  </si>
+  <si>
+    <t>Укроп будет пушистый без зонтиков 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17917</t>
+  </si>
+  <si>
+    <t>Август только начался, а работы уже надо планировать ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17916</t>
+  </si>
+  <si>
+    <t>Подкормите так огурцы в августе, и они будут плодоносить даже в дождь и холод!🥒 Рецепт мощнейшего стимулятора, который вернет ваши грядки к жизни: 1️⃣ Разведите 2 грамма янтарной кислоты в небольшом количестве горячей воды. 2️⃣ Вылейте этот раствор в 10-литровое ведро с чистой водой. 3️⃣ Туда же добавьте 2 ст. л. нашатырного спирта. 🧪 В результате получается сукцинат аммония — настоящий допинг для растений! Он дает легкодоступный азот, активизирует скрытые силы растения, стимулирует бурное цветение и вторую волну плодоношения. ✨ Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17915</t>
+  </si>
+  <si>
+    <t>Не выбрасывайте старый проф лист ☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>07.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17914</t>
+  </si>
+  <si>
+    <t>07.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17913</t>
+  </si>
+  <si>
+    <t>07.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17912</t>
+  </si>
+  <si>
+    <t>3 секрета уверенных в себе девушек ❤️ 1️⃣ Они знают, где находить эксклюзив.Пока все скупают одинаковый масс-маркет, уверенные девушки заглядывают в GirlsDelighted. Здесь собраны стильные платья, сумки, обувь и аксессуары, которые выглядят на миллион, но не бьют по карману. 🎁 Лови секретный бонус: забирай скидку 10% на первый заказ по промокоду SECRET10! Остальные 2 секретика уверенности откроются тебе сразу после первой покупки За стильными образами сюда 👉 GirlsDelighted</t>
+  </si>
+  <si>
+    <t>07.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17911</t>
+  </si>
+  <si>
+    <t>07.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17909</t>
+  </si>
+  <si>
+    <t>С учетом того, что происходит с ценами на бензин с начала июня, моя финансовая грамотность перешла на новый уровень 🫠 Тратить по полмиллиона на оригинальную брендовую сумку сейчас — это просто нерационально. Эстетика и статус важны, но они не должны пробивать дыру в бюджете. Мое спасение — проект «BaggyBags». Ребята делают ставку на 100% сходство с оригиналом. Те же материалы, точнейшая выделка кожи и абсолютное совпадение деталей. Ты получаешь роскошную вещь, которая идеально держит форму и собирает взгляды, но платишь за нее справедливую цену. 💔 Хватит кормить маркетологов крупных брендов. Выбирайте качество: https://telegram.me/baggy_bags</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17910</t>
+  </si>
+  <si>
+    <t>07.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17908</t>
+  </si>
+  <si>
+    <t>07.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17907</t>
+  </si>
+  <si>
+    <t>07.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17906</t>
+  </si>
+  <si>
+    <t>Каждая линия на твоей ладони — не случайность Здесь и Судьба, и Ум, и Сердце, и даже скрытый талант. Но чтобы понять эти линии, нужен взгляд специалиста Сегодня Татьяна готова БЕСПЛАТНО прочесть твои линии! Чтобы рассказать тебе: чего ожидать? Где твои сильные и слабые линии? Как это обернуть в свою пользу? Просто отправь фото ладони в ЛС 👉 https://t.me/taty_hiro 👈 И получи свой анализ линий БЕЗ ОПЛАТЫ 🔥</t>
+  </si>
+  <si>
+    <t>07.08.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17905</t>
+  </si>
+  <si>
+    <t>06.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17904</t>
+  </si>
+  <si>
+    <t>06.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17903</t>
+  </si>
+  <si>
+    <t>06.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17902</t>
+  </si>
+  <si>
+    <t>06.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17901</t>
+  </si>
+  <si>
+    <t>06.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17900</t>
+  </si>
+  <si>
+    <t>06.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17899</t>
+  </si>
+  <si>
+    <t>06.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17898</t>
+  </si>
+  <si>
+    <t>05.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17897</t>
+  </si>
+  <si>
+    <t>Август - время заботы о хвойных 🌲 Что делаем с туями, соснами и можжевельниками прямо сейчас 👇 🔸 Кормим без азота (монофосфат калия или осеннее удобрение Bona Forte) 🔸 По хвое — Фолькроп Магний 🔸 От болезней — СКОР или РАКУРС 🔸 От вредителей — ПИНОЦИН (он же ЖУКОЕД, он же БАТРАЙДЕР😄) Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17896</t>
+  </si>
+  <si>
+    <t>Проводим тест на кислотность почвы!🌱 Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17895</t>
+  </si>
+  <si>
+    <t>Дешевая подкормка для герани👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17894</t>
+  </si>
+  <si>
+    <t>❗️Уничтоженные склады Wildberries, дефицит топлива, блокировки интернета — это только цветочки. Настоящая кульминация начнётся уже в сентябре. Но официальные СМИ об этом молчат. В Telegram стремительно набирает популярность канал «Закрытая повестка», где публикуют то, что остаётся за рамками официальной пропаганды: — Почему нужно снять вклады до выборов в сентябре? Какие банки могут первыми их заморозить? — Почему российские элиты совершили более 140 перелётов на Алтай всего за первые две недели июля? — Какую статью военных расходов засекретили на сентябрь и почему в документах фигурирует цифра 750 тысяч человек? — Последний шанс на быстрое окончание войны исчезнет уже 10 августа. Почему эта дата считается ключевой? — Какие слова Токаева вырезали из эфира и почему они настолько шокировали очевидцев? ❗️Пора читать правду: @povestka_pravdy</t>
+  </si>
+  <si>
+    <t>05.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17893</t>
+  </si>
+  <si>
+    <t>Один правильно завязанный узел может сэкономить время, силы и даже выручить в неожиданной ситуации. 🔥 Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17887</t>
+  </si>
+  <si>
+    <t>Август — время, когда плодовые деревья закладывают урожай следующего года.🌿 Именно сейчас правильная подкормка помогает деревьям восстановиться после плодоношения, укрепить корни и лучше подготовиться к зиме. Причём для каждой культуры есть свои нормы и свои удобрения. Сохраняйте эту шпаргалку, чтобы не искать её в самый нужный момент. Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17886</t>
+  </si>
+  <si>
+    <t>Самый вкусный соус из огурцов 👍 Можно делать из переросших огурцов, но тогда очищаем их от кожуры. Рецепт⬇️ 1 кг огурцов 250 гр репчатого лука 150 гр перца сладкого 50 гр соли 2 ст л зерновой горчице в тюбике 120 гр сахара 1 ч л семян укропа 200 мл яблочного уксуса Приготовление: Огурцы, лук и перец нарезаем мелким кубиком. Складываем в общую миску и добавляем соль. Хорошо перемешиваем. Даем постоять 2 часа, чтобы выделилась жидкость. Спустя это время откидываем овощи на дуршлаг. Жидкость нам не нужна. В кастрюлю добавляем все оставшиеся специи и доводим маринад до кипения. Отправляем овощи и провариваем 15 минут. Раскладываем по банкам и закатываем. Выход почти 1 литр. Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17885</t>
+  </si>
+  <si>
+    <t>Арт. ВБ WW630022, арт. Озон 1573388556 Фасовочные пакеты 24×37 см, 500 штук в рулоне. ✅ Прочные и плотные ✅ Ровная перфорация ✅ Открываются без проблем ✅ Прозрачные Реклама. ERID 2VtzqvFvL58 ИП Мозговой Андрей Алексеевич ИНН 610202352262</t>
+  </si>
+  <si>
+    <t>05.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17884</t>
+  </si>
+  <si>
+    <t>Не совершай эту ошибку на огороде! ☝️ Никогда не оставляй почву голой. Обязательно после сбора урожая, засеиваем все сидератами, которые восстанавливают, оздоравливают и улучшают грунт. Какие сидераты выбрать? Я больше всего люблю гречиху и фацелию Фацелия. Раскисляет почву, подавляет гнилостные бактерии и грибки. Отпугивает проволочника и нематоду. . Быстро расте‌т. После скашивания быстро разлагается, создавая богатый гумусныи‌ слои‌ Из минусов, цена. Она значительно дороже всех остальных. Гречиха. В последнее время набирает все большую популярность среди сидератов. Быстро растёт, набирая зелёную массу, которая потом обогащает почву. Оздоравливает почву, улучшает её структуру. Также неплохо себя показывает вико-овсяная смесь, многим нравится. Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17883</t>
+  </si>
+  <si>
+    <t>Сейчас покажу 4 дела, которые спасут урожай 🫐 1. Обрезка ✂️ — Убираем старые, поломанные, касающиеся земли ветки — Молодые побеги укорачиваем на 10-20 см — они лучше ветвятся — Листья -на чай, черенки - на размножение 2. Уборка под кустом 🧹 — Убираем и сжигаем все старые листья и ягоды под кустом — Рыхлим землю вокруг куста 3. Обработка от болезней и вредителей 🛡 — Баковая смесь: Актара + Скор (одна обработка) — Или биопрепараты: Фитоверм + Битоксибациллин (2-3 раза через 5-7 дней) 4. Подкормка 🌱 — Монофосфат калия: 1 ст.л. на 10 л воды — Или зола: 1 стакан под куст — Или Борофоска: 60-80 г на 1 м² Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17878</t>
+  </si>
+  <si>
+    <t>Август — время, когда ягодные кустарники уже готовятся к следующему сезону. 🌿 Именно сейчас правильная подкормка помогает растениям восстановиться после плодоношения, заложить цветочные почки и лучше перенести зиму. Сохраните эту шпаргалку, чтобы не забыть Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17877</t>
+  </si>
+  <si>
+    <t>Подкормите этим томаты в период налива плодов и собирайте по ведру с куста 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17876</t>
+  </si>
+  <si>
+    <t>Топ-5 удобрений, которые просто обязаны быть у каждого садовода ✔️ В них собраны основные элементы, которых чаще всего может не хватать растениям. Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17868</t>
+  </si>
+  <si>
+    <t>Не спеши выбрасывать кофейную гущу после утреннего кофе 🌹 Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17867</t>
+  </si>
+  <si>
+    <t>Томаты не будут болеть 🍅 Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17866</t>
+  </si>
+  <si>
+    <t>Не спешите выбрасывать отцветшую гортензию! 🌸 Именно в этот момент её проще всего размножить, чтобы уже в следующем сезоне получить новые красивые кусты без лишних затрат. Сохраните этот способ — он точно пригодится каждому, кто любит гортензии и хочет, чтобы их в саду становилось всё больше. 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17865</t>
+  </si>
+  <si>
+    <t>ПОЖЕЛТЕЛА гортензия? Правильная реанимация! 🌸😱 Листья гортензии стали желтыми с зелеными прожилками? Это железный хлороз! 🛑 Растение буквально задыхается, потому что обычная садовая земля для неё слишком щелочная. Наша Гортензия покажет, как хелат железа и сосновые иголки возвращают её к жизни. Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17864</t>
+  </si>
+  <si>
+    <t>Таблица маринадов ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17863</t>
+  </si>
+  <si>
+    <t>Надоело 😄Соединение… в Телеграме? VPN постоянно не работает? Надёжное решение — Fly VPN. ༄ Не блокируется со стороны РКН. Fly VPN маскирует трафик под Яндекс, Rutube, VK. ༄ Обходит «белые списки». По тому же принципу. ༄ Ускоряет работу Telegram, YouTube и всего, что замедляют. При этом банки, Госуслуги и маркетплейсы не могут его обнаружить — вам не придётся постоянно включать и выключать VPN. Наслаждайтесь свободным Интернетом вместе с FlyVPN. По кнопке ниже — 3 бесплатных дня специально для вас.</t>
+  </si>
+  <si>
+    <t>03.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17862</t>
+  </si>
+  <si>
+    <t>Размножить гортензию намного проще, чем кажется. 🌿 Главное — правильно подготовить черенок и обеспечить ему постоянную влажность. Этот способ не требует теплицы или сложных приспособлений, а при соблюдении всех шагов уже через несколько недель можно получить крепкий укоренившийся саженец. Сохраните, чтобы попробовать! Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17861</t>
+  </si>
+  <si>
+    <t>Огурцы до зимы 😉 С виду простая пачка соды,которая годами пылится в кухонный шкафу.Когда-то я относилась к этой идее с усмешкой,пока сама не попробовала. На 10 л тёплой воды 1 ст.л. соды 10 капель йода Немного хозяйственного или жидкого мыла для лучшего прилипания раствора. Опрыскивать 1 раз в 2 недели по листу.Если частые дожди,то 1 раз в неделю. Обязательно опрыскивать вечером,когда солнце не обжигает мокрую зелень.И предварительно пролить землю вокруг кустов чистой водой. Этим же раствором можно провести корневую подкормку не только огурцов,но и томатов,перца. Сода образует щелочную плёнку, через которую фитофтора и мучнистая роса пробиться не могут Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.08.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17860</t>
+  </si>
+  <si>
+    <t>☀️Похудеть на 2–4 кг за неделю, питаясь вкусно и без голодовок — это реально! Секрет в подходе… Cовсем скоро, 5 АВГУСТА, начнется обновленный бесплатный пятидневный марафон "Худеем по науке раз и навсегда 2.0"! Кандидат психологических наук и нутрициолог Кристина Шереметьева поделится секретами МЕТАБОЛИЧЕСКОГО ПОХУДЕНИЯ. ✔️ полноценное меню питания и упражнения ✔️ общий чат для всех участниц ✔️ работа с пищевыми зависимостями ✔️ быстрое избавление от отеков ✔️ полноценный детокс организма Без риска для здоровья, работаем ТОЛЬКО С ВОССТАНОВЛЕНИЕМ МЕТАБОЛИЗМА ❤️ На фото результат до/после автора программы в 2012 году - всего за 6 месяцев она скинула 18 кг, питаясь много и вкусно. И этот путь вместе с ней прошли уже тысячи женщин! Чтобы попасть на закрытый бесплатный марафон и скинуть 2-4 кг за неделю, переходите по ссылке: ✈️TG - t.me/metmarafon_bot 📺MAX - max.ru/metmarafon_bot Старт 5 АВГУСТА💃 Всего 5 дней, которые изменят вашу жизнь и избавят от лишних килограммов навсегда. Бесплатно!</t>
+  </si>
+  <si>
+    <t>03.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17859</t>
+  </si>
+  <si>
+    <t>10 многолетников для ленивого сада 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17858</t>
+  </si>
+  <si>
+    <t>Срочно дайте соду томатам в августе ☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17857</t>
+  </si>
+  <si>
+    <t>Самая любимая подкормка огурцов 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>02.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17856</t>
+  </si>
+  <si>
+    <t>02.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17855</t>
+  </si>
+  <si>
+    <t>02.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17854</t>
+  </si>
+  <si>
+    <t>02.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17853</t>
+  </si>
+  <si>
+    <t>02.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17852</t>
+  </si>
+  <si>
+    <t>02.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17851</t>
+  </si>
+  <si>
+    <t>Вот что будет с квартирой, если поставить на пол стакан с солью и уксусом. Результат — уже через сутки Мало кто об этом задумывается, но в доме... Показать полностью...</t>
+  </si>
+  <si>
+    <t>02.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17850</t>
+  </si>
+  <si>
+    <t>02.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17849</t>
+  </si>
+  <si>
+    <t>02.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17848</t>
+  </si>
+  <si>
+    <t>01.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17847</t>
+  </si>
+  <si>
+    <t>01.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17846</t>
+  </si>
+  <si>
+    <t>01.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17845</t>
+  </si>
+  <si>
+    <t>01.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17844</t>
+  </si>
+  <si>
+    <t>01.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17843</t>
+  </si>
+  <si>
+    <t>01.08.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17842</t>
+  </si>
+  <si>
+    <t>😺 Наконец то Пушистый Юмор теперь в телеграм 🤣 😉 Никакого негатива, только смешнявые ролики с пушистиками со всего интернета. Обязательно подпишитесь! Советую 👇 https://t.me/+2De3J-Mqh-ZjYzky</t>
+  </si>
+  <si>
+    <t>01.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17841</t>
+  </si>
+  <si>
+    <t>01.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17840</t>
+  </si>
+  <si>
+    <t>31.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17839</t>
+  </si>
+  <si>
+    <t>Самый копеечный метод удаления пней!👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>31.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17838</t>
+  </si>
+  <si>
+    <t>Как часто поливать комнатные растения - памятка без путаницы! ✍️ Одним нужна постоянно слегка влажная почва, другим важно хорошо просохнуть между поливами. Ориентир по группам: 💧 Примерно раз в неделю Папоротник, фиттония, калатея, бегония, маранта. Они любят влагу, но вода не должна стоять в поддоне. 💧 Примерно раз в 2 недели Филодендрон, монстера, пилея, эпипремнум, арека. Перед поливом проверьте, подсохли ли верхние 2- 3 см грунта. 💧 Редкий полив - около раза в месяц Сансевиерия, замиокулькас, толстянка, драцена, аглаонема. Им опаснее перелив, чем небольшая пересушка. 💧 Только после полного просыхания грунта Кактусы, суккуленты, алоэ, эхеверия, крассула. Важно: это не строгий календарь. Частота полива зависит от сезона, освещения, температуры, размера горшка и состава грунта. Зимой большинство растений поливают реже. ⚠️ Пожелтение листьев, мошки, неприятный запах земли и постоянно влажный грунт часто говорят о переливе. Участок своими руками</t>
+  </si>
+  <si>
+    <t>31.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17837</t>
+  </si>
+  <si>
+    <t>⚠️ ВАЖНАЯ ИНФОРМАЦИЯ ДЛЯ ПЕНСИОНЕРОВ По вашим данным, вы числитесь получателем пенсионных выплат, поэтому для вас открыт доступ в специальный канал с актуальной информацией о льготах, компенсациях, перерасчётах и новых выплатах на 2026 год. 📌 Что уже доступно внутри канала: • Повышение пенсии до +30% после оформления перерасчёта • Новая денежная выплата для пенсионеров от 58 до 84 лет • Единовременная выплата до 30 000 ₽ • Полный список льгот и пособий, доступных уже сейчас • Бесплатные лекарства, компенсации и соцподдержка • Инструкции по оформлению выплат без очередей и ошибок 🎁 После подписки вы получите полный сборник всех действующих выплат, льгот, компенсаций и денежных пособий для пенсионеров на 2026 год👉🏻 https://t.me/pensioneram_na_zametku/5</t>
+  </si>
+  <si>
+    <t>31.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17836</t>
+  </si>
+  <si>
+    <t>Подкормка гортензий 🌺 Участок своими руками</t>
+  </si>
+  <si>
+    <t>31.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17835</t>
+  </si>
+  <si>
+    <t>Сладкие маринованные помидоры ☝️ Вода 1.5 л Сахар 200 гр Соль 1 ст л Уксус 9% 100 мл Этого маринада хватает на 3 л томатов Участок своими руками</t>
+  </si>
+  <si>
+    <t>31.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17834</t>
+  </si>
+  <si>
+    <t>5 сортов огурцов на 2027 год 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>31.07.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17833</t>
+  </si>
+  <si>
+    <t>Огурцы пищат от этого 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>31.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17832</t>
+  </si>
+  <si>
+    <t>Берёте больше (чипсов), платите меньше (денег). 🍟 Чипсы Dr.Diesel со сметаной и укропом — 99,9 ₽ от двух штук в чеке. «Пятёрочка» выручает! Больше товаров со скидкой здесь. 😀 Мы в Макс #акции</t>
+  </si>
+  <si>
+    <t>31.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17831</t>
+  </si>
+  <si>
+    <t>Секрет гигантского урожая клубники в следующем году!🍓 🌿Схема простая: 1. Обрезка ✂️ – срезай всё старьё и усы, оставляй только молодые листочки и сердцевину. 2. Подкормка 💊 – любое удобрение с равным NPK (азот-фосфор-калий) по инструкции. 3. Защита 🛡 – когда отрастут новые листья: · Сначала Миравис Прайм · Через неделю – Супер Щит (35 мл на 10 л воды). Всё! Через 1,5 недели кусты уже дадут мощные побеги, как на видео. Действуй, и будет тебе урожай-бомба 💥🍓 Участок своими руками</t>
+  </si>
+  <si>
+    <t>30.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17830</t>
+  </si>
+  <si>
+    <t>Правильный способ посадки плодовых деревьев 🌳 Участок своими руками</t>
+  </si>
+  <si>
+    <t>30.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17829</t>
+  </si>
+  <si>
+    <t>Универсальная подкормкa для цвeтов👏 Ингредиенты: ▫️10 г прессованных дрожжей ▫️1 ст. л. сахара ▫️1 л теплой воды Приготовление: 1. Растворить дрожжи в воде, добавить сахар и размешать. Дать настояться минимум 2 часа. 2. Приготовленный питательный раствор разбавить с водой 1:5. 3. Поливать растения подкормкой 1 раз в месяц в осенне-зимний период и 1 раз в 10 дней в весенне-летний. Данное удобрение используют профессиональные цветоводы. После такой подкормки обеспечено бурное цветение и пышная листва. Цветы получают фитогормоны, витамины группы В и ауксины. Участок своими руками</t>
+  </si>
+  <si>
+    <t>30.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17828</t>
+  </si>
+  <si>
+    <t>Бюджетное средство от тли👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>30.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17827</t>
+  </si>
+  <si>
+    <t>Место для тачки 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>30.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17826</t>
+  </si>
+  <si>
+    <t>Избавляемся от мучнистой росы и ржавчины ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>30.07.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17825</t>
+  </si>
+  <si>
+    <t>Делаем крем от комаров 🦟 Участок своими руками</t>
+  </si>
+  <si>
+    <t>30.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17824</t>
+  </si>
+  <si>
+    <t>Ловите корзину для модного завтрака на 1000 лайков меньше, чем за 900 рублей. Проверено: хватит на неделю. Ждём фоток. Цены в вашем городе могут немного отличаться. 😀 Мы в Макс</t>
+  </si>
+  <si>
+    <t>30.07.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17823</t>
+  </si>
+  <si>
+    <t>Интересная идея закрыть пространство 🙌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.07.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17822</t>
+  </si>
+  <si>
+    <t>Именно сейчас закладывается урожай следующего года. Всего 3 простых шага — и куст отблагодарит вас крупными ягодами.🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.07.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17821</t>
+  </si>
+  <si>
+    <t>Тот самый кружок от друга, который зашёл в «Пятёрочку» на три минуты чисто за водичкой 🤩 Кстати, вы тоже можете стать тем самым другом, потому что теперь у нас в приложении есть раздел «Моя Выгода», где мы собираем персональные подборки, акции и другие предложения только для вас. Бегите проверять. 😀 Мы в Макс</t>
+  </si>
+  <si>
+    <t>29.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17819</t>
+  </si>
+  <si>
+    <t>5 сортов томатов на 2027 год 🍅 Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17818</t>
+  </si>
+  <si>
+    <t>Твоя любовь уже где-то рядом! 💞 Посмотрим, что тебе поможет встретить партнёра в августе?) Нумерация от 1 до 4 слева направо. Не думай долго! Жми на свою цифру и получи нужный совет 😉👇🏻 Реклама. ИП Митчелл Д.А. ИНН 770373442132 erid: 2VtzqupWtfc</t>
+  </si>
+  <si>
+    <t>29.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17817</t>
+  </si>
+  <si>
+    <t>Гортензии зацветают — пора помогать! 🌸 Корневая подкормка (под куст 1–1,5 л): • 4 л воды + 10 г монофосфата калия (полложки) • 10 г лимонной кислоты (полложки) — для кислой почвы, гортензии её обожают • Перемешать, долить до 5 л, поливать только по мокрой земле! Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.07.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17816</t>
+  </si>
+  <si>
+    <t>👩🏻 Совет женщинам: изучайте нейросети в 2026 году На видео многодетная мама. Нейросети экономят ей минимум 5 часов в день — помогают с уроками для детей, с работой, делают красивые фото, будто сходила на фотосессию. БЕЗ знания английского и специальных навыков. Все по готовым пошаговым инструкциям — идеально подойдет для женщин от 25 до 60 лет. Чтобы быстро разобраться, читайте канал Наталии Ивановой. Она простым языком рассказывает, как освоить нейросети бесплатно с нуля — освободить свое время от рутины и сделать красивые фото или видео уже через 5 минут. 👇🏻 Чтобы узнать, как применять нейросети в жизни и работе, подписывайтесь на канал по ссылке: https://t.me/+iEePCg1qEu85NDQy Реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17815</t>
+  </si>
+  <si>
+    <t>Как быстро избавиться от белокрылки 👍 Бензилбензоат - органическое соединение, которое эффективно борется с насекомыми вредителями. По инструкции эту эмульсию используют для выведения вшей и чесоточного клеща. Отлично справляется с белокрылкой‼️ 20 мл на 5 литров воды и опрыскиваем из пульверизатора растения, грунт и если нужно поликарбонат, чтобы полностью удалить белокрылку и др насекомых вредителей из теплицы. Повторяем через 5 дней, чтобы окончательно от избавиться от них и их яиц. Кто-то увеличивает дозировку до 10-20 мл на 1 литр воды. Но здесь нужно сначала пробовать‼️И только потом такую концентрацию использовать на все растения. Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17814</t>
+  </si>
+  <si>
+    <t>При пожелтении огурцов делайте ЭТО ☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17813</t>
+  </si>
+  <si>
+    <t>Эта ложка буквально спасла мой урожай ☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17812</t>
+  </si>
+  <si>
+    <t>❗️WILDBERRIES ЗАПУСКАЕТ МАСШТАБУЮ АКЦИЮ ПОДДЕРЖКИ РОССИЯН❗️ О новой опции на маркетплейсе сообщила Татьяна Ким, владелица платформы. Теперь каждый может зарабатывать от 5 000₽ в день без вложений и обучения, просто вступив в чат. Акция уже доступна, принять участие можно вступив в чат👇🏻 https://t.me/+19iaiFARvucyMDE6</t>
+  </si>
+  <si>
+    <t>29.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17811</t>
+  </si>
+  <si>
+    <t>Июль- месяц, когда монофосфат калия становится главным удобрением на участке. Без него томаты не нальются, огурцы будут горчить, а цветы- мелкими.👌 Почему именно сейчас: 🔸 Калий -для сладости и размера плодов 🔸 Фосфор- для корней и новых завязей 🔸 Июль -пик плодоношения, растениям нужна поддержка Рецепт: ✅ 1 ст.л. на 10 л воды ✅ Полив под корень раз в 10-14 дней ✅ Утром или вечером, в сухую погоду Кому даём: 🍅 Томаты -для налива и сладости 🥒 Огурцы - чтобы не горчили 🌸 Гортензии, розы — для огромных шапок 🍓 Клубника, малина, смородина -для сладких ягод Результат: завязей больше, плоды крупнее, растения здоровее. Сохраняйте шпаргалку! 📌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>28.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17810</t>
+  </si>
+  <si>
+    <t>Помидоры на зиму 🍅 Вам понадобится на 3л банку Помидоры (сливовидные) Зонтики укропа Петрушка Черный перец 15шт Душистый перец 6шт Чеснок 4-5 зубчика Лук 1шт Кориандр 1,5ч.л Петрушка 5-6 веточек Зонтики укропа 5-6шт. Для маринада Вода 1л Сахар 3ст.л Соль 1,5ст.л Уксус 9% 70мл Участок своими руками</t>
+  </si>
+  <si>
+    <t>28.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17809</t>
+  </si>
+  <si>
+    <t>Гортензия будет пышной и обильно цветущей, только если обрезать её правильно 🌸 Главная ошибка - срезать слишком много и вместе с побегами удалить будущие цветочные почки. Для крупнолистной гортензии важны три этапа: Июль - август После цветения удалите увядшие соцветия над первой парой сильных почек. Сентябрь Не укорачивайте молодые побеги. Именно на них закладываются цветы следующего сезона. Март Удалите только сухие и подмёрзшие кончики. Старые ветви старше трёх лет можно вырезать у основания. Важно: крупнолистная гортензия цветёт преимущественно на прошлогодних побегах. Если обрезать их слишком низко, летом можно остаться без пышных шапок. Участок своими руками</t>
+  </si>
+  <si>
+    <t>28.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17808</t>
+  </si>
+  <si>
+    <t>Мощный укоренитель всех черенков. Корни за три дня 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>28.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17807</t>
+  </si>
+  <si>
+    <t>Чего на самом деле бояться слизни? 🤔 Участок своими руками</t>
+  </si>
+  <si>
+    <t>28.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17806</t>
+  </si>
+  <si>
+    <t>Кривые огурцы - это не случайность. Они сами показывают, чего им не хватает!🥒 По форме плода можно быстро определить проблему и вовремя помочь растению. Иногда достаточно скорректировать подкормку или полив, чтобы следующие огурчики выросли ровными и красивыми. Сохраняйте эту инструкцию, чтобы не потерять, и делитесь с друзьями - в сезон она точно пригодится! 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>28.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17805</t>
+  </si>
+  <si>
+    <t>Чеснок будет храниться больше года 🧄 Участок своими руками</t>
+  </si>
+  <si>
+    <t>28.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17804</t>
+  </si>
+  <si>
+    <t>Рассчитай стоимость своего ремонта за 60 секунд 🔥 Когда я планировала ремонт квартиры, долго не могла определиться с бюджетом. Этот бот оказался настоящей находкой! Он быстро подсчитал все расходы и помог избежать сюрпризов. Попробуйте сами: @remont_kalculator_bot ❤️ Если вы только начинаете ремонт, рекомендую канал про ремонт. Там только актуальная информация: — Сколько стоит ремонт в 2026 году? — Как сэкономить на ремонте? — Как подготовить квартиру к ремонту? — С чего начать ремонт квартиры? И другие разборы. Рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>28.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17803</t>
+  </si>
+  <si>
+    <t>Какие неприхотливые кустарники посадить на даче? 🌿 Спирея, пузыреплодник, барбарис и дёрен быстро разрастаются, хорошо переносят обрезку и жару, украшают участок почти круглый год и не требуют сложного ухода. Участок своими руками</t>
+  </si>
+  <si>
+    <t>27.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17802</t>
+  </si>
+  <si>
+    <t>Вы точно не знали про это народное средство от вредителей и болезней 🙌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>27.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17801</t>
+  </si>
+  <si>
+    <t>Заметили это у огурцов. Делайте ТАК 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>27.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17800</t>
+  </si>
+  <si>
+    <t>Пошаговый лайфхак для повторного цветения роз 🌹 1️⃣ Обрезка Удаляем увядшие бутоны. Одиночные — режем на внешнюю почку. Если из одного растёт несколько, а один отцвёл — убираем только его, остальные НЕ трогаем ✂️ 2️⃣ Супер-подкормка (на 10 л воды) В 1 л тёплой воды растворяем: • 20 г монофосфата калия • 20 г кальциевой селитры → Перемешиваем до полного растворения → доливаем до 10 л 💧 3️⃣ Пролив Выливаем по 2–3 л под каждый куст. Важно: только по влажной земле (после дождя или обычного полива)! Итог: роза скажет «спасибо» новой волной цветения! Участок своими руками</t>
+  </si>
+  <si>
+    <t>27.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17799</t>
+  </si>
+  <si>
+    <t>Как правильно убрать чеснок, высушить его и подготовить к хранению, чтобы головки оставались крепкими как можно дольше. 🧄 Участок своими руками</t>
+  </si>
+  <si>
+    <t>27.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17798</t>
+  </si>
+  <si>
+    <t>Как правильно обрезать гортензию на участке 🌺 Участок своими руками</t>
+  </si>
+  <si>
+    <t>27.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17797</t>
+  </si>
+  <si>
+    <t>Огурчики пикули ✔️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>27.07.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17794</t>
+  </si>
+  <si>
+    <t>вопрос: вы любите мысленно "переделывать" интерьеры? я - да😄 уверена, и многие из вас хотя бы раз в жизни пристально разглядывали картинки интерьеров из Pinterest или каких-то сайтов и визуализировали свою новую кухню или ванную комнату или балкон, представляли, как переделать то, что имеем… и вот тут обычно наступает сложность: хочу эту лампочку и хочу этот стол, а вот шкаф - давайте такой… хм, а как все будет смотреться вместе?… и вот тут уже нужен навык дизайнера в этот момент нам с вами нужна помощь, и желательно, чтобы всё показали и рассказали: - как создавать дизайн-проекты - про основы сочетания цветов, подбора мебели и декора, чтобы и стильно, и удобно, и радовало - где искать первых клиентов, если вдруг захочется зарабатывать дизайн-проектами - как вообще дизайнеры удаленно выходят на доход от 150 тысяч рублей в месяц я нашла бесплатный (!) мастер-класс в очень популярной школе дизайна интерьера, и решила поделиться им с вами - обучение с нуля и с поддержкой преподавателей📚 кстати, тем, кто захочет монетизировать полученные навыки - школа дает гарантию вашего первого клиента🔥 регистрация на мастер-класс по ссылке ➡️ https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin&amp;utm_campaign=mkoldgroup3_270726&amp;utm_content=3IcZibkv65QxNTBi&amp;utm_term=pavt&amp;erid=2VtzqvU3RZc платить ничего не нужно, доступ к мастер-классу дается бесплатно, единственный момент - регистрация закроется, когда наберется нужное количество участников на МК, успевайте ❤️</t>
+  </si>
+  <si>
+    <t>27.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17793</t>
+  </si>
+  <si>
+    <t>Чем я в июле спасаю свои посадки. У меня в ходу кальциевая селитра. 😉 🍅 Помидоры, перцы и кабачки иногда чернеют снизу - это вершинная гниль. Но это не болезнь, а просто голод. Я брызгаю этим раствором по листьям и по завязям, новые плоды идут чистенькие; 🥬 Капуста, чтобы кочаны были тугие, а не рыхлые; 🍎 Яблони, если на кожице пошли пятнышки, тоже опрыскиваю; 🌿 Для того, чтобы стебли были крепкие, кальций вообще незаменим. Пропорции: По листу: 10 г на ведро воды; Под корень: 1 ст. ложка с горкой на ведро. Не смешивать с фосфорными и сульфатными подкормками, а то выпадет осадок. Сохраните себе шпаргалку, пригодится 📌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>26.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17792</t>
+  </si>
+  <si>
+    <t>26.07.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17791</t>
+  </si>
+  <si>
+    <t>26.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17790</t>
+  </si>
+  <si>
+    <t>26.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17789</t>
+  </si>
+  <si>
+    <t>Когда вышла замуж, сразу сказала мужу: «Готовить не люблю и на кухне торчать не буду! Буду готовить только простые блюда за 15-20 минут» Муж кстати еще ни разу не жаловался, а у меня появился свой канал, где я собираю рецепты: 🥘 Ужины за 15 минут 🥪 Завтраки за 15 минут 🥗 Салаты за 15 минут 🎂 Торты за 15 минут Оставлю ссылочку, перейди не пожалеешь ⤵️ https://t.me/+QK8iK3D_p0MwNTIy</t>
+  </si>
+  <si>
+    <t>26.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17788</t>
+  </si>
+  <si>
+    <t>26.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17787</t>
+  </si>
+  <si>
+    <t>26.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17786</t>
+  </si>
+  <si>
+    <t>26.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17785</t>
+  </si>
+  <si>
+    <t>26.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17784</t>
+  </si>
+  <si>
+    <t>25.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17783</t>
+  </si>
+  <si>
+    <t>25.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17782</t>
+  </si>
+  <si>
+    <t>25.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17781</t>
+  </si>
+  <si>
+    <t>25.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17780</t>
+  </si>
+  <si>
+    <t>25.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17779</t>
+  </si>
+  <si>
+    <t>25.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17778</t>
+  </si>
+  <si>
+    <t>25.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17777</t>
+  </si>
+  <si>
+    <t>25.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17776</t>
+  </si>
+  <si>
+    <t>24.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17775</t>
+  </si>
+  <si>
+    <t>24.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17774</t>
+  </si>
+  <si>
+    <t>24.07.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17773</t>
+  </si>
+  <si>
+    <t>Сидела в кафе, услышала разговор двух сотрудниц Золотого Яблока... 🤦🏻‍♀️ Они обсуждали, как дурят народ на распродажах. Типа клеят желтый ценник, а цена всё равно выше закупа в 5 раз. И одна другой говорит: «Я себе вообще всё в Гэллери беру, нафиг мне наша скидка сотрудника, там всё равно дороже». Я не поленилась, 2 часа копалась и отрыла этот Гэллери. Оказалось, так магазин называется — PARFUM GALLERY Ребята, это разнос. Byredo, Kilian, Chanel — всё стоит копейки по сравнению с розницей. Это флаконы из Европы, которые списывают или везут как меньший объем через таможню. Взяла на пробу — оригинал 100%. Теперь в магазины хожу только понюхать, а заказываю https://t.me/+YxWiOseKRpI3YjUy</t>
+  </si>
+  <si>
+    <t>24.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17772</t>
+  </si>
+  <si>
+    <t>24.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17771</t>
+  </si>
+  <si>
+    <t>24.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17770</t>
+  </si>
+  <si>
+    <t>24.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17769</t>
+  </si>
+  <si>
+    <t>24.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17768</t>
+  </si>
+  <si>
+    <t>Есть 2 способа заходить в удаленку в 35+: 1. Тыкаться вслепую, искать инструкции и не понимать, с чего начать. Месяцами нарываться на мошенников, получать сотни отказов и игнор. Психануть, бросить эту идею и остаться в найме. 2. Читать канал Наталии Ивановой. Она на пальцах показывает, с чего начать новичку в онлайне, как быстро выйти на 100+ тысяч и скинуть 90% задач на нейросети. Хочешь работать дома по 2 часа в день в свободном графике, путешествовать 5 раз в год и перестать на всем экономить? Неважно, сколько лет, кем работаешь и на кого училась. С этим каналом даже первоклассник выйдет на первый доход за неделю. Подписывайся: https://t.me/+0NpslXufjEg1NGYy Реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17767</t>
+  </si>
+  <si>
+    <t>23.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17766</t>
+  </si>
+  <si>
+    <t>23.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17765</t>
+  </si>
+  <si>
+    <t>Уже осенью будет вторая волна мобилизации или это просто пугалки? Подробно разобрал автор уважаемого канала Мультипликатор. Он заранее предупреждал о первой волне мобилизации в 2022, предвидел конфликт в Иране и точно описал ход переговоров с Украиной. А сейчас он подробно объясняет: что ждёт россиян уже осенью и какие сценарии обсуждаются за закрытыми дверьми. Читайте этот канал по 5 минут в день и понимайте больше, чем 90% людей вокруг!</t>
+  </si>
+  <si>
+    <t>23.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17764</t>
+  </si>
+  <si>
+    <t>23.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17763</t>
+  </si>
+  <si>
+    <t>23.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17762</t>
+  </si>
+  <si>
+    <t>23.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17761</t>
+  </si>
+  <si>
+    <t>❓Купила Аэрогриль и не знаешь что в нем приготовить? 🍟 Наконец-то появились "Аэрогриль | Рецепты" - единственный в телеграм канал с сотнями полезных, простых и очень вкусных рецептов для аэрогриля! ➡️Открыть рецепты для 60 брендов аэрогрилей Перейди и подпишись 👇 t.me/+R-fRaRBt__I2Zjdi</t>
+  </si>
+  <si>
+    <t>23.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17760</t>
+  </si>
+  <si>
+    <t>23.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17759</t>
+  </si>
+  <si>
+    <t>23.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17758</t>
+  </si>
+  <si>
+    <t>22.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17757</t>
+  </si>
+  <si>
+    <t>22.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17756</t>
+  </si>
+  <si>
+    <t>22.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17755</t>
+  </si>
+  <si>
+    <t>🍒 Сезон консервации открыт! 🍓 На нашем канале мы собрали подборку лучших и удачных заготовок на зиму. Чтобы получить подборку «ЛЕТО В БАНКЕ» просто подпишитесь на канал: t.me/+iWUCE_9l2eQ4YzRi</t>
+  </si>
+  <si>
+    <t>22.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17754</t>
+  </si>
+  <si>
+    <t>22.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17753</t>
+  </si>
+  <si>
+    <t>22.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17752</t>
+  </si>
+  <si>
+    <t>22.07.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17751</t>
+  </si>
+  <si>
+    <t>Подруги уже замучили вопросами, где же я беру эти классные картинки! А я всего лишь подписана на канал «Прекрасная открытка 💗» В канале более 5000 разных смешных, красивых, необычных картинок и открыток 💌 Делюсь ссылочкой 👉🏻 https://t.me/+s3VOv9igPehmNTU6</t>
+  </si>
+  <si>
+    <t>22.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17750</t>
+  </si>
+  <si>
+    <t>22.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17749</t>
+  </si>
+  <si>
+    <t>21.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17748</t>
+  </si>
+  <si>
+    <t>21.07.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17747</t>
+  </si>
+  <si>
+    <t>21.07.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17746</t>
+  </si>
+  <si>
+    <t>Ну наконец-то мужчины научились говорить об отношениях, а не прятаться за стеной холода и безразличия 👏🏻 Бывший психолог и просто эмпатичный мужчина Даниил в канале «мистер гринфлаг» пишет о темах, которые мужчинам неловко обсуждать вслух. Откуда среди мужчин взялось ставшее мемом "посмотрим", какие мужчины не изменяют вообще и что нам девушкам не суждено понять принципиально (но мы всё же попробуем). Кажется, у меня теперь новый любимый канал — @greenflag</t>
+  </si>
+  <si>
+    <t>21.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17745</t>
+  </si>
+  <si>
+    <t>21.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17744</t>
+  </si>
+  <si>
+    <t>21.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17743</t>
+  </si>
+  <si>
+    <t>Я больше не мою кошачий лоток благодаря этому открытию! 🔥🔥🔥 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>21.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17742</t>
+  </si>
+  <si>
+    <t>21.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17741</t>
+  </si>
+  <si>
+    <t>❓Купили Аэрогриль и не знаете что в нем приготовить? Аэрогриль | Рецепты – единственный канал с множеством простых, вкусных и полезных рецептов для аэрогриля! ➡️ ПП десерты (128 рецептов) ➡️ Праздничные блюда (198 рецептов) ➡️ Вкусный ужин (150 рецептов) ➡️ Для похудения (113 рецептов) Рекомендуем подписаться: t.me/+R-fRaRBt__I2Zjdi</t>
+  </si>
+  <si>
+    <t>21.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17740</t>
+  </si>
+  <si>
+    <t>21.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17739</t>
+  </si>
+  <si>
+    <t>20.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17738</t>
+  </si>
+  <si>
+    <t>20.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17737</t>
+  </si>
+  <si>
+    <t>20.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17736</t>
+  </si>
+  <si>
+    <t>20.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17735</t>
+  </si>
+  <si>
+    <t>20.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17734</t>
+  </si>
+  <si>
+    <t>20.07.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17733</t>
+  </si>
+  <si>
+    <t>20.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17732</t>
+  </si>
+  <si>
+    <t>🔥МЕТАБОЛИЧЕСКОЕ ПОХУДЕНИЕ ТЕПЕРЬ ДОСТУПНО КАЖДОЙ!🔥 Cовсем скоро, 22 ИЮЛЯ, начнется обновленный бесплатный 5-дневный марафон "Худеем по науке раз и навсегда 2.0" Кандидат психологических наук и нутрициолог Кристина Шереметьева поделится секретами МЕТАБОЛИЧЕСКОГО ПОХУДЕНИЯ. ✔️ полноценное меню питания и упражнения ✔️ общий чат для всех участниц ✔️ работа с пищевыми зависимостями ✔️ быстрое избавление от отеков ✔️ полноценный детокс организма Без риска для здоровья, работаем ТОЛЬКО С ВОССТАНОВЛЕНИЕМ МЕТАБОЛИЗМА ❤️ 🎁 Каждая участница получит специальное метаболическое меню, которое поможет запустить процесс похудения без голодовок и жёстких ограничений. 👉 Для регистрации переходите по ссылке: ✈️TG - t.me/metmarafon_bot 📺MAX - max.ru/metmarafon_bot 💃 Старт 22 ИЮЛЯ! Всего 5 дней, которые помогут сделать первый шаг к стройности и лёгкости! Бесплатно!</t>
+  </si>
+  <si>
+    <t>20.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17731</t>
+  </si>
+  <si>
+    <t>19.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17730</t>
+  </si>
+  <si>
+    <t>19.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17729</t>
+  </si>
+  <si>
+    <t>19.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17728</t>
+  </si>
+  <si>
+    <t>Вы купили Аэрогриль и не знаете что в нем приготовить? 😱 Аэрогриль | Рецепты – единственный канал с множеством простых, вкусных и полезных рецептов для аэрогриля! 🍗🍤🌯 ➡️ ПП десерты (128 рецептов) 🥦 ➡️ Праздничные блюда (198 рецептов) 🎂 ➡️ Вкусный ужин (150 рецептов) 🥘 ➡️ Полезный завтрак (113 рецептов) 🍳 Рекомендуем подписаться: t.me/+R-fRaRBt__I2Zjdi</t>
+  </si>
+  <si>
+    <t>19.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17727</t>
+  </si>
+  <si>
+    <t>19.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17726</t>
+  </si>
+  <si>
+    <t>19.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17725</t>
+  </si>
+  <si>
+    <t>19.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17724</t>
+  </si>
+  <si>
+    <t>19.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17723</t>
+  </si>
+  <si>
+    <t>18.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17722</t>
+  </si>
+  <si>
+    <t>Что делать прямо сейчас:🌿 1. Убираем азот ❌ Никакой мочевины, навоза, травяных настоев - они гонят листву в ущерб цветению. 2. Даём калий + фосфор ✅ Монофосфат калия - 1 ст.л. на 10 л воды. Поливаем под корень. Это главное удобрение для крупных соцветий. 3. Добавляем магний ✅ Сульфат магния - 1 ч.л. на 5 л воды. Опрыскиваем по листу раз в 10 дней. Магний отвечает за яркость цвета и размер цветков. Без него шапки будут мельче и бледнее! 4. Подкисляем почву 🍋 Гортензия любит кислую среду (pH 5,0-6,0). Если почва щелочная -цветы бледнеют. — Добавьте верховой торф или хвою — Поливайте лимонной кислотой (1 ч.л. на 1 л воды) раз в 2 недели — ❌ Никакой золы! 5. Обильный полив 💧 Гортензия -водохлёб. В жару поливайте регулярно, иначе бутоны могут осыпаться. Запомните: калий + фосфор + магний + кислая почва = огромные яркие шапки! Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17715</t>
+  </si>
+  <si>
+    <t>ТОП-10 вкуснейших супов Обязательно подпишитесь, чтобы не потерять подборку рецептов 👇 https://t.me/+weHvtKCPwEtiMjVi</t>
+  </si>
+  <si>
+    <t>18.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17714</t>
+  </si>
+  <si>
+    <t>Вот мой личный календарь подкормок ☝️ 📅 Май: после высадки рассады поливаем под корень раствором из 1 л сыворотки на 9 л воды. Это помогает растениям быстро адаптироваться к новому месту и начать активный рост. 📅 Июнь: в период активного наращивания зеленой массы готовим настой из сухих дрожжей (10 г) и сахара (2 ст.л.) на 10 литров воды. Настаивать нужно всего два часа! 📅 Июль: во время цветения огурцы особенно нуждаются в борной кислоте. Растворяем 2 грамма кислоты в 10 литрах воды и опрыскиваем листья вечером. Это поможет завязаться большему количеству плодов. 📅 Июль-август: наступает пора массового плодоношения. Здесь отлично работает зольный настой: стакан древесной золы настаивается в ведре воды, затем процеженный раствор используется для полива раз в 10–14 дней. 📅 Август: чтобы продлить урожай, можно использовать йодный раствор с молоком. На 10 литров воды берем литр молока и добавляем 10 капель йода. Опрыскивание по листу защитит от болезней. Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17713</t>
+  </si>
+  <si>
+    <t>Уход за розами после цветения 🌹 Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.07.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17712</t>
+  </si>
+  <si>
+    <t>🇬🇧 Английский язык – как секс. Если зубрить его по учебникам, то кроме правил и теории вы ничему не научитесь. А если регулярно практиковаться и заниматься им хотя бы 2-3 раза в неделю, то вы быстро освоите азы и уже через пару месяцев будете говорить, как иностранец. И это не шутка – канал Sulim English вам это докажет. Автор уже более 10 лет преподает инглиш по технике наслушивания. Это когда вы слушаете только самые главные разговорные конструкции английского языка, попутно запоминая все правила и лексику Без репетиторов, бесполезных тестов, заданий и прочего бреда, которым нас пичкали в школе, репетиторы или же онлайн школы Подписывайтесь, это самый простой способ выучить английский язык: @super_sulim</t>
+  </si>
+  <si>
+    <t>18.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17711</t>
+  </si>
+  <si>
+    <t>Что бы свекла была сладкая, не забудь её посолить. 😉 Применяется не так часто, но работает очень действенно. Лук и чеснок спасает от пожелтения. Дорожки держит в порядке от сорняков. И свеклу сладкой делает. Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17710</t>
+  </si>
+  <si>
+    <t>После этого томаты будут краснеть 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17709</t>
+  </si>
+  <si>
+    <t>Всем на заметку 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17708</t>
+  </si>
+  <si>
+    <t>Чтобы пионы так шикарно цвели 🌺 Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17707</t>
+  </si>
+  <si>
+    <t>Сохраняйте и делитесь с друзьями 🤗 Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17706</t>
+  </si>
+  <si>
+    <t>Раствор от морковной и луковой мухи 👍 Рецепт: - 10 л воды. - 40 мл нашатырного спирта. - 2 капли йода. - 1/3 ч. л. борной кислоты. Как применять: Опрыскайте ботву утром или вечером. Повторяйте раз в 3–4 недели для защиты и подкормки растений. Для профилактики можно использовать соляной раствор (10 л воды, 1 стакан соли, 3 ст. л. нашатыря) — поливайте грядки дважды за сезон. 🌿 Ваши овощи будут под надёжной защитой! Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17705</t>
+  </si>
+  <si>
+    <t>🍁Конец панике поделки в школу/садик за 5 минут — без стресса и нервов? 💡 1000+ готовых идей для школы и сада в канале ДЕТСКИЕ ПОДЕЛКИ! От простых за 5 минут до тематических хитов — всё с фото и шагами. Дети счастливы, вы спокойны! Выбирайте и пользуйтесь 👇 3–5 лет (садик) 6–8 лет (1–2 класс) 9–11 лет (3–4 класс) 12+ лет (старшие классы)</t>
+  </si>
+  <si>
+    <t>17.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17704</t>
+  </si>
+  <si>
+    <t>Как заставить розы цвести всё лето? Секреты подкормки в июле! 🌹 ​🔥 3 шага к роскошному цветению роз в июле: ​1️⃣ После первой волны цветения (восстанавливаем силы) Чтобы куст заложил новые бутоны, выберите один из вариантов: ​Вариант А: Комплексное удобрение для роз с преобладанием калия (20–30 г на 10 л воды). ​Вариант Б: Монофосфат калия (10–15 г на 10 л воды). ​Расход: 5–10 л готового раствора на один взрослый куст. ​2️⃣ Для стимуляции повторного цветения Чтобы укрепить ткани растения, защитить от болезней и июльской жары, а также улучшить качество будущих цветов, вносим: ​Сульфат калия (K₂SO₄): 15–20 г на 10 л воды. ​Расход: 5–10 л на взрослый куст. ​3️⃣ Если куст ослаблен (скорая помощь!) Если розы выглядят уставшими, лучше всего сработает быстрая внекорневая подкормка (опрыскивание по листу рано утром или вечером): ​Монофосфат калия (5–10 г на 10 л воды) ИЛИ хелаты микр Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17703</t>
+  </si>
+  <si>
+    <t>Маринованные огурчики по-фински 😉 2 л воды 4 ст л соли 200 гр сахара 200 мл уксуса 9% 2 ч л семян горчицы Пару горошин черного перца 2 лавровых листа Маринад рассчитан примерно на 2 кг огурцов Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17702</t>
+  </si>
+  <si>
+    <t>В копилку📌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.07.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17701</t>
+  </si>
+  <si>
+    <t>17.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17700</t>
+  </si>
+  <si>
+    <t>Останетесь без урожая, если подкармливаете этим удобрением неправильно! Две частые ошибки ☝️ 1️⃣ Сухое внесение. Монофосфат калия быстро вымывается и не накапливается в почве, растения просто не успевают его усвоить. Работает только раствор, поэтому вносим поливом под корень или опрыскиванием по листу. 2️⃣ Внесение в чистом виде. В почве калий блокирует кальций, как итог – вершинная гниль томатов и перцев и кривые огурцы. Простое решение – добавить к раствору хелатирующий компонент. 🔸 На 10 л воды возьмите 10-15 г монофосфата калия и 1 чайную ложку лимонной кислоты. Она переведёт фосфор и калий в доступную для растений форму и исключит блокировку кальция. Эффект от подкормки увеличится в разы! Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17699</t>
+  </si>
+  <si>
+    <t>Пользуйтесь, сохраняйте и делитесь с друзьями, ребята✅ Участок своими руками</t>
+  </si>
+  <si>
+    <t>16.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17698</t>
+  </si>
+  <si>
+    <t>16.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17697</t>
+  </si>
+  <si>
+    <t>16.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17696</t>
+  </si>
+  <si>
+    <t>16.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17695</t>
+  </si>
+  <si>
+    <t>16.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17694</t>
+  </si>
+  <si>
+    <t>16.07.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17693</t>
+  </si>
+  <si>
+    <t>16.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17692</t>
+  </si>
+  <si>
+    <t>Все уже знают, что Жириновский не предсказывал, он пересказывал Киссинджера. Пока все пересматривали нарезки Вольфовича ради смеха, мы подняли все книги Г.А. Киссинджера, его закрытую логику и старые прогнозы о переделе мира. И специально для канала Закрытая повестка — разобрали по полочкам все предсказания, которые раньше казались истерикой, шоу и очередным криком в студии. Вы ужаснетесь, когда узнаете: — Какой регион первым закроют «в целях безопасности», если начнется сценарий «Иран-Китай»? — Фраза Вольфовича, которую достанут из архивов, потому что она начнёт сбываться буквально? — В какую дружественную страну для России лучше не соваться после августа? Подпишитесь и получите, буквально, сценарий жизни на следующие 5 лет: https://t.me/+UGvBACOKuyMzMDEy</t>
+  </si>
+  <si>
+    <t>16.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17691</t>
+  </si>
+  <si>
+    <t>15.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17690</t>
+  </si>
+  <si>
+    <t>Всего несколько простых действий при посадке могут повлиять на всхожесть и будущий урожай. Показываю способ с древесной золой, которым пользуются многие опытные огородники.🥔 Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17689</t>
+  </si>
+  <si>
+    <t>Можно ли монокалий фосфат использовать разными способами? Я использую двумя способами. 👌 🌿 По листу (10 г на 10 л). Это быстрая помощь цветам и завязям. Опрыскиваю их вечером по бутонам. Многое из того, что есть в саду и огороде: гортензии, розы, томаты, огурцы. 💧 Под корень (1 ст. ложка с небольшой горкой на 10 л). Это питание надолго. Поливаю обязательно по влажной земле. Работает такой способ медленнее, зато укрепляет корни. Подходит для хвойных и ягодных кустов. Я просто чередую эти два способа: один раз опрыскала, через 10-14 дней полила. Растениям хорошо, а я сильно не напрягаюсь. Сохраняйте шпаргалку 📌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17688</t>
+  </si>
+  <si>
+    <t>Немного про клубнику 🍓 Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17687</t>
+  </si>
+  <si>
+    <t>Мощная самодельная подкормка огурцов☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17681</t>
+  </si>
+  <si>
+    <t>Обычная пищевая сода может стать настоящим помощником на даче. Она помогает бороться с грибковыми заболеваниями, отпугивать вредителей, уменьшать сырость в теплице и даже используется в уходе за томатами.🥄 Сохраните эту подборку, чтобы не искать советы в самый разгар сезона. 🌱 Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17680</t>
+  </si>
+  <si>
+    <t>Помидоры на зиму 🍅 Ингредиенты (на каждую банку): Небольшие плотные помидоры Зонтик укропа — 1 шт. Перец горошком — щепотка Семена горчицы — 1–1,5 ч. л. Пропорции соли, сахара и уксуса (70%) на объем банки: 🫙 На 3 литра: 2 ст. л. соли, 4 ст. л. сахара, 1,5 ч. л. эссенции. 🫙 На 2 литра: ~1,5 ст. л. соли, 3 ст. л. сахара, 1 ч. л. эссенции. 🫙 На 1 литр: 2 ч. л. соли, 1 ст. л. + 1 ч. л. сахара, 0,5 ч. л. эссенции. Приготовление: На дно стерильных банок выложите укроп, перец и горчицу. Плотно уложите чистые помидоры (срезав плодоножки). Залейте банки кипятком на 20 минут, затем слейте воду. Залейте свежим кипятком на 15 минут. Слейте эту воду в кастрюлю. Добавьте в кастрюлю соль и сахар, доведите до кипения. Разлейте кипящий маринад по банкам, добавьте уксусную эссенцию и сразу закатайте. Переверните банки вверх дном, укутайте до полного остывания. Участок своими руками</t>
+  </si>
+  <si>
+    <t>15.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17679</t>
+  </si>
+  <si>
+    <t>Живая мята в банке! 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17678</t>
+  </si>
+  <si>
+    <t>Это простое действие удвоит урожай перца😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17677</t>
+  </si>
+  <si>
+    <t>Не каждый укус выглядит одинаково — и это важно знать.🦟 По внешнему виду кожи иногда можно предположить, какое насекомое оставило укус. Комары, клопы, блохи, клещи, пчёлы и пауки часто вызывают разные реакции: от небольшого зуда до выраженного покраснения и сильного отёка. Однако важно помнить: внешний вид укуса не всегда позволяет точно определить его причину. Реакция зависит не только от насекомого, но и от особенностей иммунной системы человека. ⚠️ Обязательно обратитесь к врачу, если: • покраснение быстро увеличивается; • появился сильный отёк лица, губ или горла; • стало трудно дышать; • поднялась температура; • после укуса клеща появилось большое кольцевидное покраснение; • место укуса сильно болит, гноится или состояние ухудшается. ✅ После большинства укусов рекомендуется: • промыть кожу водой с мылом; • приложить холодный компресс на 10–15 минут; • не расчёсывать место укуса; • при сильном зуде использовать средства, рекомендованные врачом или фармацевтом. Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.07.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17676</t>
+  </si>
+  <si>
+    <t>😑 Хоспаде, в чем проблема зайти в удаленку в 35+?! Освоила нейросеть, создала профиль на бирже. Делаешь карточки товаров для ВБ за 500р/шт или пишешь посты за 30-40 тысяч. 90% задач скидываешь на нейросети, работаешь в свободном графике 2 часа в день и получаешь свои 100-150 тысяч в месяц. Если не знаешь, с чего начать и хочешь пошаговый план - читай канал Наталии Ивановой. Она показывает легкие схемы заработка, где не нужно ни образование, ни опыт. Тупо повторяешь и зарабатываешь. Подписывайся, чтобы узнать, как выйти на первый доход уже через неделю: https://telegram.me/+W_evA-pJ9hZmNjgy Реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17675</t>
+  </si>
+  <si>
+    <t>Идеальный рецепт джема 👍 🤗БЕЗ ВОЗНИ Рецепт⬇️ 2 кг клубники 1,5 кг сахара 20 грамм агар-агар 50 мл воды 1 ч л лимонной кислоты Приготовление: Клубнику измельчаем блендером и засыпаем сахаром. Варим 30 минут с периодичностью снимая пенки. Заранее в воду добавляем агар-агар и оставляем набухать. В клубнику добавляем агар-агар и варим 5 минут. Разливаем по сухим банкам и закатываем сухими крышками. Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17674</t>
+  </si>
+  <si>
+    <t>Гортензия горит на солнце? Спасаем роскошные шапки от увядания за 1 день! 🌸 Наступила жара, и роскошные шапки вашей гортензии превратились в унылые, висящие тряпочки? 🛑 Не ждите, пока куст засохнет окончательно! Гортензия в переводе с латыни (Hydrangea) означает «сосуд с водой». В жару ее огромные листья испаряют литры влаги, и корни просто не успевают качать воду из перегретой земли. 📋 Сводный список препаратов, органики и правил внесения: Лимонная кислота: 1 ч. ложка (без горки) на 10 л воды. Поливать по влажной земле 1 раз в 2 недели. Мульча (органика): Кислый верховой торф (рыжий) или хвойный опад. Слой не менее 10 см! Защитит корни от кипения и удержит влагу. Объем воды: Не менее 20-30 литров под взрослый куст в период аномальной жары. Сохрани эту экстренную шпаргалку, чтобы твои гортензии цвели до самых заморозков! 📌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17673</t>
+  </si>
+  <si>
+    <t>⚠️ ВАЖНАЯ ИНФОРМАЦИЯ ДЛЯ ПЕНСИОНЕРОВ По вашим данным, вы числитесь получателем пенсионных выплат, поэтому для вас открыт доступ в специальный канал с актуальной информацией о льготах, компенсациях, перерасчётах и новых выплатах на 2026 год. 📌 Что уже доступно внутри канала: • Повышение пенсии до +30% после оформления перерасчёта • Новая денежная выплата для пенсионеров от 58 до 84 лет • Единовременная выплата до 30 000 ₽ • Полный список льгот и пособий, доступных уже сейчас • Бесплатные лекарства, компенсации и соцподдержка • Инструкции по оформлению выплат без очередей и ошибок 🎁 После подписки вы получите полный сборник всех действующих выплат, льгот, компенсаций и денежных пособий для пенсионеров на 2026 год👉🏻 https://t.me/pensioneram_na_zametku/3</t>
+  </si>
+  <si>
+    <t>14.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17672</t>
+  </si>
+  <si>
+    <t>Копеечная подкормка для ВСЕГО огорода! 💰🌱 🧪 Янтарная кислота — стимулирует рост растений → 2 г + Борная кислота 2 г + Гумат Калия 2 ст. л. на 10 л воды. 🌼 Борная кислота — увеличивает завязи и урожай → 2 г + Гумат Калия 2 ст. л. на 10 л воды. 🌿 Гумат Калия — укрепляет корни и иммунитет → 2 ст. л. + Янтарная кислота 2 г + Борная кислота 2 г на 10 л воды. 🕛 Важный совет по времени опрыскивания: → Утром в 6:00 🌅 → Либо вечером после 18:00 🌙 ⚠️ Вечером не слишком поздно, чтобы не спровоцировать грибковые болезни. Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17671</t>
+  </si>
+  <si>
+    <t>Лучший рецепт от вредителей сада и огорода ☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>14.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17670</t>
+  </si>
+  <si>
+    <t>Спасаем туи от июльского стресса! То засуха, то ливни — чтобы не пожелтели, делаем мощный коктейль на 10 л 💪 Рецепт: 1 л тёплой воды + 20 г сульфата магния (база) 📌2 мл Эпина (антистрессант) 📌Супер Хелат (цинк для роста, марганец для яркости) Всё смешать, долить до 10 л и полить туи ✅ Пользуемся годами — рекомендую! Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17669</t>
+  </si>
+  <si>
+    <t>Правильная посадка голубики 🫐 Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17668</t>
+  </si>
+  <si>
+    <t>Обрезка плодовых деревьев по годам ✍️ ▫️1-й год (посадка) — укорачиваем все боковые ветви. ▫️2-й год — прищипываем боковые побеги, оставляя примерно 30 см. Верхний побег не трогаем — он станет продолжением ствола. ▫️3-й год — верхние побеги укорачиваем до 20–25 см, боковые — до 40 см. ▫️4-й год — прореживаем ветви, появившиеся в прошлом году, удаляем тонкие и слабые, а также растущие внутрь кроны. ▫️5-й год — ограничиваем высоту дерева на уровне 3 м, убираем лишние загущающие ветки. ▫️6-й год и далее — регулярно вырезаем побеги, направленные внутрь, и те ветки, что мешают формированию светлой и проветриваемой кроны. Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17667</t>
+  </si>
+  <si>
+    <t>Храним чеснок круглый год 🧄 Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.07.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17666</t>
+  </si>
+  <si>
+    <t>Что происходит с огурцами и как помочь растениям?😉 ▫️Огурцы растут крючком — признак нехватки влаги. Поливайте каждые 2–3 дня, расходуя по 5–7 л воды под каждый куст (особенно в жаркую сухую погоду). ▫️Огурцы с перетяжкой, похожие на «песочные часы» — полив слишком холодной водой. Используйте только тёплую воду (+22…+30 °C). ▫️Плоды принимают форму груши или лампочки — недостаток калия. Поможет подкормка: 1 ст. л. сульфата калия на 10 л воды, по 1 л раствора под куст. ▫️Огурцы с тонким жёлтым «носиком» — дефицит азота. Подкормите раствором: 1 ст. л. карбамида на 10 л воды, поливая по 1 л под куст. Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.07.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17665</t>
+  </si>
+  <si>
+    <t>⁉️ Мои подруги говорили ,что я сошла с ума, когда я заказала реплику дорогой сумки...👜 Но когда она пришла — чуть ли не умоляли поделиться магазином, где я её купила!😍 Это и не секрет! В магазине FantasyFinds сумочки и парфюм обходятся в 5-10 раза дешевле! Мы — за умный шопинг и стиль без компромиссов! 🖤 Теперь заказываю только тут - FantasyFinds_shop</t>
+  </si>
+  <si>
+    <t>13.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17664</t>
+  </si>
+  <si>
+    <t>Мобильная полочка на колёсах 👏 Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17663</t>
+  </si>
+  <si>
+    <t>Бюджетная подкормка для вашего газона 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>13.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17662</t>
+  </si>
+  <si>
+    <t>Баклажаны получаются совершенно изумительными 👌 Ингредиенты: ▫️3 кг баклажанов ▫️1 кг помидоров ▫️1 кг сладкого перца ▫️2 головки чеснока ▫️2 острых перца ▫️400 г сахара ▫️100 г соли ▫️100 мл уксуса 9% ▫️200 мл растительного масла Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17661</t>
+  </si>
+  <si>
+    <t>Пять красивых и морозостойких роз — и каждая способна стать главной звездой сада.🌹 В нашем наборе мы собрали сорта, которые дополняют друг друга по цвету, форме цветка и при этом отлично подходят для выращивания в условиях Урала и Сибири. ❤️ Хоуп Фо Хьюманити — легендарная канадская роза с морозостойкостью до -40°C и насыщенными рубиновыми цветками. 🌸 Джеймс Галвей — нежная английская роза с крупными густомахровыми цветами романтичного розового оттенка и хорошей зимостойкостью. 🧡 Эмильен Гийо — настоящий фейерверк красок. Огромные цветки переливаются оранжевыми, коралловыми и розовыми тонами. 🌿 Цезарь — роскошная плетистая роза для арок, заборов и пергол. Во время цветения превращается в настоящий цветочный водопад. 🤍 Джей Пи Коннел — одна из самых красивых канадских роз с кремово-белыми цветками и высокой морозостойкостью. ❄️ Все сорта из набора отличаются хорошей зимостойкостью, а канадские розы способны зимовать даже в очень суровом климате. Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17660</t>
+  </si>
+  <si>
+    <t>Диабетики могут есть ВСЁ! Рецепт для снижения сахара в крови на ГОДЫ!!! Скорее записывайте. Народный рецепт 👍🏻 • Грецкие орехи 100 грамм отделить от скорл… Читать далее</t>
+  </si>
+  <si>
+    <t>12.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17659</t>
+  </si>
+  <si>
+    <t>Листья гортензии могут рассказать о проблемах раньше, чем растение начнёт увядать. 🍃 Пятна, пожелтение, налёт или подсохшие края часто указывают на болезни, нехватку питания или ошибки в уходе. Сохраните эту памятку, чтобы быстро определить причину и вовремя помочь своей гортензии. Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17656</t>
+  </si>
+  <si>
+    <t>12.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17655</t>
+  </si>
+  <si>
+    <t>Что нужно сделать, чтобы грозди у винограда были крупными и раньше созревали 👏 Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17654</t>
+  </si>
+  <si>
+    <t>Простые дрожжи могут заменить целый комплекс удобрений. 🙌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17653</t>
+  </si>
+  <si>
+    <t>Что бы помидоры не болели 🍅 Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17652</t>
+  </si>
+  <si>
+    <t>12.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17651</t>
+  </si>
+  <si>
+    <t>Удобрения для хрустящих сочных огурцов, которые можно применять в июле🥒. Участок своими руками</t>
+  </si>
+  <si>
+    <t>12.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17650</t>
+  </si>
+  <si>
+    <t>Салат на зиму с капустой «Кубанский» 👏 ингредиенты: капуста- 1 кг перец сладкий - 500 гр огурец -500 гр помидор -500 гр морковь -300 гр лук - 300 гр чеснок -4 зубчика сахар -2 ст. ложки соль-1 ст. ложка с горкой. перец острый-1 ч.ложка Растит. масло-100 мл. уксус 9%-70 мл перец горошком -10 шт зелень по желанию. Участок своими руками</t>
+  </si>
+  <si>
+    <t>11.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17649</t>
+  </si>
+  <si>
+    <t>Хитрый способ для хорошего урожая смородины✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>11.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17648</t>
+  </si>
+  <si>
+    <t>Огурцы не любят голодать. Если подкармливать их вовремя, кусты будут крепкими, завязей станет больше, а урожай продлится до самой осени.🥒 Сохраняйте эту шпаргалку ❤️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>11.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17647</t>
+  </si>
+  <si>
+    <t>Перец обожает эту подкормку 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>11.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17646</t>
+  </si>
+  <si>
+    <t>Спаси свои помидоры! 🍅 Участок своими руками</t>
+  </si>
+  <si>
+    <t>11.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17645</t>
+  </si>
+  <si>
+    <t>Хватит травить туи от всего подряд! 🧪➡️🚫 Секрет пожелтения часто кроется не в болезнях, а в голоде. 🍽 Вот два волшебных элемента: 🔸 Цинк — двигатель роста. 🔸 Марганец — залог изумрудного цвета. Берем Фолькроп «Цинк-Марганец» (30 мл/10 л), опрыскиваем, и ваша изгородь скажет вам «Мерси»! 🌲 Участок своими руками</t>
+  </si>
+  <si>
+    <t>11.07.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17644</t>
+  </si>
+  <si>
+    <t>💬 Ищу женщину, которая увлекается дизайном интерьеров! Можно полного новичка — всему обучу и буду передавать реальные заказы. Главное, чтобы тебе это было по-настоящему интересно. Школа дизайна интерьера Катерины Дубровской открывает 30 мест на бесплатный мастер-класс! Вы узнаете: ✔️ Секреты создания крутых планировок ✔️ Как уже через месяц заработать первые деньги на дизайне интерьера ✔️ Как дизайнеры находят клиентов и зарабатывают от 150к/месяц удаленно Опытные преподаватели помогут освоить навыки создания дизайн-проектов и гарантируют вам первого клиента! Если чувствуешь, что тебе давно хотелось попробовать себя в этом — начни сейчас. Это может стать началом новой профессии. Регистрация на мастер-класс по ссылке: https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin&amp;utm_campaign=mkoldgroup1_110726&amp;utm_content=3IcZibkv65QxNTBi&amp;utm_term=p5jan&amp;erid=2VtzqwNkcPt</t>
+  </si>
+  <si>
+    <t>11.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17643</t>
+  </si>
+  <si>
+    <t>Кабачки попрут как сумасшедшие от этой подкормки ✔️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>11.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17642</t>
+  </si>
+  <si>
+    <t>Это просто объедение. 🍅 Запоминающееся название и такой же вкус. Маринад тоже выпивается до последней капли☺️👌 РЕЦЕПТ⬇️ На дно 700 гр банки укладываем 👉 1 зубчик чеснока порезанный дольками, 3 горошины душистого перца и 3 горошины чёрного перца. Забиваем банку помидорами. Заливаем кипятком и даем постоять 7 минут. Эту воду сливаем в кастрюлю, добавляем 2 гвоздики (по желанию) и даем закипеть. В это время в каждую банку (700 гр) раскладываю по 2,5 ст л сахара, 1/2 ст л соли, 1 ст л водки и 1,5 ст л 9% уксуса. Заливаем кипящей водой, закатываем и укутываем до полного остывания. Стоят отлично даже при комнатной температуре. Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17641</t>
+  </si>
+  <si>
+    <t>Топ-5 удобрений для любого сада 👍 ▫️Кальциевая селитра Источник кальция для крепких листьев и стеблей. Помогает предотвратить вершинную гниль, содержит азот для роста зелёной массы и укрепления корней. ▫️Монофосфат калия Фосфор укрепляет корневую систему, а калий повышает иммунитет растений, стимулирует цветение и формирование вкусных плодов. ▫️Азофоска Универсальное удобрение с равным содержанием азота, фосфора и калия. Подходит для внесения при перекопке и на протяжении всего сезона. ▫️Сульфат аммония Азот в доступной форме и сера для его лучшего усвоения. Способствует быстрому росту зелёной массы, предотвращает хлороз, укрепляет иммунитет и улучшает качество урожая. ▫️Сульфат магния Магний помогает растениям усваивать фосфор, сера усиливает действие азота. Повышает фотосинтез, улучшает цветение и вкус плодов. Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17637</t>
+  </si>
+  <si>
+    <t>Запутались в удобрениях? 🌱 Больше не придётся гадать, что и когда вносить. Всё самое важное собрано в одной удобной памятке. Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17636</t>
+  </si>
+  <si>
+    <t>Нужная штука 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17635</t>
+  </si>
+  <si>
+    <t>Зола от вершинной гнили👌 В золе содержится большое количество кальция, но в недоступной для растений форме и чтобы его сделать доступным, понадобится уксус. 1 стакан золы заливаем 1 стаканом уксуса и тут же пойдет химическая реакция, в процессе которой высвобождается кальций, доступный для растений. Кстати, вместо золы еще также можно использовать доломитовую муку. Все делаем также и получаем шикарную кальциевую подкормку для профилактики или устранения вершинной гнили перцев или томатов. Полученный раствор разводим на 10л и поливаем по 1л под каждый куст Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17634</t>
+  </si>
+  <si>
+    <t>🏠Появился канал с лучшими проектами домов доступные каждому. Подпишись 👉 Уютный Дом Все проекты здесь: max.ru/house_proekt</t>
+  </si>
+  <si>
+    <t>10.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17633</t>
+  </si>
+  <si>
+    <t>Перекись от фитофтороза ✔️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17632</t>
+  </si>
+  <si>
+    <t>Томаты висят зеленые? Заставь их покраснеть за 3 дня! 🍅 Участок своими руками</t>
+  </si>
+  <si>
+    <t>10.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17631</t>
+  </si>
+  <si>
+    <t>Макушки смородины скручиваются, срочно принимаем меры 🌿 Муравьишки не любят чили перец. Он им «лапки“ обжигает) Перестают таскать тлю. Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17630</t>
+  </si>
+  <si>
+    <t>Огурцы попрут как сумасшедшие! Всего 1 стакан — и грядки завалены 🥒 Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17629</t>
+  </si>
+  <si>
+    <t>Проверенное многолетним опытом бесценное средство для защиты томатов от множества болезней от опытного дачника 🍅 Это действительно полезная находка, благодаря которой на томатах будет обилие завязей, а фитофтора обойдет стороной. Готовится этот раствор так: в 10 литрах воды растворяется 10 капель йода, добавляется 1 литр молока или молочной сыворотки и половину чайной ложки борной кислоты. Все компоненты тщательно перемешиваются. Затем кусты томатов опрыскиваются получившимся раствором. Эффект потрясающий: завязей образуется много, а фитофтора не появляется. Опрыскивание начинают с момента цветения кустов, а затем повторяют процедуру через 7–14 дней. За сезон проводят обычно 4–5 обработок, пока растения цветут. Раствор подходит не только для томатов, но также успешно применяется для огурцов, баклажанов и других культур. Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17628</t>
+  </si>
+  <si>
+    <t>НЕ МОЖЕТ БЫТЬ, НО ЭТО ФАКТ: 8 из 10 человек умеют готовить только омлет 🫣 Но не стоит переживать - просто у вас не было четких и простых подсказок! Муж и дети будут в восторге от этих новых летних рецептов, мы собрали их в нашем новом канале «Рецепты и Заготовки» Такого больше нигде нет! Первый канал с пошаговыми рецептами с видео приготовлением 😍 ПОДПИШИСЬ!</t>
+  </si>
+  <si>
+    <t>09.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17627</t>
+  </si>
+  <si>
+    <t>Стоп! Если ты сейчас смотришь на первые бутоны гортензии и просто ждешь чуда — ты теряешь драгоценное время! ⏳ Хотите, чтобы ваши метельчатые красавицы взорвались яркими облаками, а не бледными «метелками»? Тогда хватайте блокнот. В июне у этих приверед одна главная слабость — МАГНИЙ. Без него листья становятся тусклыми, а цветы будто выцветают на солнце еще до того, как распустятся. Дарим вам рабочий рецепт «энергетика» для гортензии: 👉 0,5 ст.л сульфата магния на 5 литров воды. 👉 Тщательно размешать до полного растворения. 👉 Щедро опрыскать по листу. И, умоляем, не делайте это днем! Только вечером или в пасмурную погоду. Солнце + капли = ожоги и испорченное настроение. Сделайте этот простой шаг, и ваш сад скажет вам спасибо! Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17626</t>
+  </si>
+  <si>
+    <t>Вкуснейший соус к мясу, рыбе, курице из красной смородины 😊 Смородину 1кг отделяем от веточек Пробиваем блендером Ставим на огонь Добавляем 1ч.л соли От 150 до 250гр сахара (пробуйте по мере приготовления ) 1ч.л кориандра 1ч.л имбиря Чёрный и душистый перец горошком 3-4 зубчика чеснока По желанию Корицы на кончике ножа. С корицей прям аккуратнее. Она дает очень сильный аромат Можно добавить гвоздику, прованские травы. Варим около 10 минут Протираем через сито Добавляем 2ст.л яблочного уксуса (можно и без него, но он даёт свой вкус) И я добавила ~100мл воды т.к соус был очень насыщенный и хотелось немного смягчить вкус. Доводим до кипения и разливаем по стерильным баночкам. Ждём полного остывания. Если ещё не пробовали такой соус, прям рекомендую Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17625</t>
+  </si>
+  <si>
+    <t>Марганцовка для моркови работает лучше многих магазинных средств 🌱 Всего 2–3 г на 10 литров воды, и корнеплоды растут ровными, чистыми и без проблем с гнилью. Главное, большинство дачников допускают одну ошибку при поливе, из-за которой эффект становится намного слабее. Сохрани, чтобы не потерять, и отправь тому, кто выращивает морковь 🥕 Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17624</t>
+  </si>
+  <si>
+    <t>Гигантские перцы 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>09.07.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17623</t>
+  </si>
+  <si>
+    <t>09.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17622</t>
+  </si>
+  <si>
+    <t>Мало кто знает, но после цветения ветки роз укореняются даже лучше молодых побегов. У них уже сформированы сильные почки, поэтому шанс получить новые саженцы гораздо выше 🌹 Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17621</t>
+  </si>
+  <si>
+    <t>Обязательно сделайте это от тли и муравьев 🐜 Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17616</t>
+  </si>
+  <si>
+    <t>Многие считают, что в июле сезон уже заканчивается.🌿 На самом деле именно сейчас можно получить второй урожай и использовать грядки максимально эффективно 🌿 Сохраняй этот пост 📌 и используй как шпаргалку для июльских посевов. Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17615</t>
+  </si>
+  <si>
+    <t>Малосольные огурцы за ночь 😉 Ингредиенты: ▫️Огурцы – 1 кг. ▫️Минеральная вода – 900 мл. ▫️Соль – 1 ст.л. ▫️Чеснок – 3-5 зубчиков ▫️Листья смородины и хрена – несколько шт. ▫️Укроп – 1 зонтик и пара веточек. Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17614</t>
+  </si>
+  <si>
+    <t>Сохраняйте, чтобы не потерять!👆 Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.07.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17613</t>
+  </si>
+  <si>
+    <t>У МУЖА УШЁЛ ЖИВОТ, он будто помолодел на 10 лет 😜 ✅ Жир сгорает ночью Уходит тяга к сладкому и чувство голода Девочки, записываем рецепт! И никакие диетологи не нужны - 1 чайная ложка... Читать далее</t>
+  </si>
+  <si>
+    <t>08.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17605</t>
+  </si>
+  <si>
+    <t>Пока сезон малины в самом разгаре — самое время сделать запасы на зиму. ☝️ Домашние заготовки позволяют сохранить насыщенный вкус и аромат любимой ягоды, а зимой радовать себя натуральными десертами, выпечкой и горячими напитками. Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17604</t>
+  </si>
+  <si>
+    <t>Корни за Ночь — Работает Всегда 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>08.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17603</t>
+  </si>
+  <si>
+    <t>По народным советам для разных культур используют разные растворы. Важно помнить, что такие подкормки не заменяют полноценные удобрения и применять их нужно умеренно.👌 Томаты 🍅 • 1 л воды; • 1 ч. л. сахара. Перец 🌶 • 1 л воды; • 1 ст. л. 9% уксуса. Огурцы 🥒 • 1 л воды; • 2 ст. л. отвара клейкого риса (или рисовой воды после варки без соли). Зелёный лук 🌱 • 1 л воды; • 1 ст. л. 9% уксуса. Баклажаны 🍆 • 1 л воды; • ½ ч. л. пищевой соды. Используйте такие растворы не чаще одного раза в 10-14 дней и предварительно поливайте растения обычной водой. Участок своими руками</t>
+  </si>
+  <si>
+    <t>07.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17602</t>
+  </si>
+  <si>
+    <t>Срочно осмотрите свои помидоры!🍅 Участок своими руками</t>
+  </si>
+  <si>
+    <t>07.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17595</t>
+  </si>
+  <si>
+    <t>Тоже хочешь много роз бесплатно?🌹 Участок своими руками</t>
+  </si>
+  <si>
+    <t>07.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17594</t>
+  </si>
+  <si>
+    <t>Фитофтору и пероноспороз выжигает за 5 минут! Мощное средство от опасных болезней ✔️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>07.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17593</t>
+  </si>
+  <si>
+    <t>Перекись водорода против фитофторы🌿 Фитофтора — настоящий враг наших помидоров и картофеля. Но есть простое народное средство, которое насытит почву кислородом и обеззаразит её. Как применять? 1️⃣ Опрыскивание листьев ✅ Пропорция: 1 ст. л. перекиси + 1 литр воды. ✅ Частота: каждые 5–7 дней. ✅ Время: вечером или в пасмурную погоду. 💡 Важно обработать листья с двух сторон. 2️⃣ Полив под корень ✅ Пропорция: 2 ст. л. перекиси + 1 литр воды. ✅ Частота: 1 раз в неделю. 💡 Это помогает избавиться от грибковых заболеваний почвы. 3️⃣ Экстренная обработка ✅ Концентрация: 2–3 ст. л. на 1 литр воды. ✅ Частота: ежедневно, пока пятна не исчезнут. Участок своими руками</t>
+  </si>
+  <si>
+    <t>07.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17592</t>
+  </si>
+  <si>
+    <t>Слизни на огороде - как избавиться? 🐌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>07.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17589</t>
+  </si>
+  <si>
+    <t>07.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17588</t>
+  </si>
+  <si>
+    <t>Колонка на дачу ☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>06.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17587</t>
+  </si>
+  <si>
+    <t>Гортензия набирает соцветия 🌸 В этот период ее нужно покормить по листу Разводим сульфат магния + циркон повторить через две недели Участок своими руками</t>
+  </si>
+  <si>
+    <t>06.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17586</t>
+  </si>
+  <si>
+    <t>06.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17585</t>
+  </si>
+  <si>
+    <t>Сохраняем себе ✔️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>06.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17584</t>
+  </si>
+  <si>
+    <t>После цветения гортензию можно легко размножить черенками. 👏 Участок своими руками</t>
+  </si>
+  <si>
+    <t>06.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17583</t>
+  </si>
+  <si>
+    <t>Как спасти фикус Бенджамина от облысения? 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>06.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17582</t>
+  </si>
+  <si>
+    <t>Обработка томатов от болезней и вредителей летом 2026 🍅 Участок своими руками</t>
+  </si>
+  <si>
+    <t>06.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17581</t>
+  </si>
+  <si>
+    <t>Шпаргалка для тех, кто выращивает розы 🌹 Участок своими руками</t>
+  </si>
+  <si>
+    <t>06.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17580</t>
+  </si>
+  <si>
+    <t>🔥МЕТАБОЛИЧЕСКОЕ ПОХУДЕНИЕ ТЕПЕРЬ ДОСТУПНО КАЖДОЙ!🔥 Cовсем скоро, 8 ИЮЛЯ, начнется обновленный бесплатный 5-дневный марафон "Худеем по науке раз и навсегда 2.0" Кандидат психологических наук и нутрициолог Кристина Шереметьева поделится секретами МЕТАБОЛИЧЕСКОГО ПОХУДЕНИЯ. ✔️ полноценное меню питания и упражнения ✔️ общий чат для всех участниц ✔️ работа с пищевыми зависимостями ✔️ быстрое избавление от отеков ✔️ полноценный детокс организма Без риска для здоровья, работаем ТОЛЬКО С ВОССТАНОВЛЕНИЕМ МЕТАБОЛИЗМА ❤️ 🎁 Каждая участница получит специальное метаболическое меню, которое поможет запустить процесс похудения без голодовок и жёстких ограничений. 👉 Для регистрации переходите по ссылке: ✈️TG - t.me/metmarafon_bot 📺MAX - max.ru/metmarafon_bot 💃 Старт 8 ИЮЛЯ! Всего 5 дней, которые помогут сделать первый шаг к стройности и лёгкости! Бесплатно!</t>
+  </si>
+  <si>
+    <t>06.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17579</t>
+  </si>
+  <si>
+    <t>Малосольные огурчики 😉 На 3-литровую банку: - 1,5 кг огурцов - 1,5 литра воды - 2 ст.ложки соли - 1 ст.ложка сахара - чеснок, хрен, листья смородины, листья вишни, укроп, перец горошек, лавровый лист, острый перец Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17578</t>
+  </si>
+  <si>
+    <t>ТОП-3 препарата от фитофторы и пероноспороза с МИНИМАЛЬНЫМ сроком ожидания! 🔥 Ищете, чем быстро спасти томаты, огурцы и лук? ТРИ рабочих варианта, которые работают даже в дождливую погоду и не заставят ждать урожай неделями! 👇 1️⃣ РЕВУС Уже через 1 час не смывается дождем! Срок ожидания — всего 3-5 дней (идеально для томатов!) ⚠️ На пероноспорозе лука работает отлично, но ждать придется до 40 дней — имейте в виду! 2️⃣ РИДОМИЛ ГОЛД Р (не путайте с МЦ!) Бомба против пероноспороза лука и огурца! Минимальный срок ожидания — 3-5 дней. 3️⃣ ОРДАН Универсальный солдат: бьет и фитофтору, и пероноспороз! Тоже с очень коротким сроком ожидания. Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17577</t>
+  </si>
+  <si>
+    <t>🔮 ИМЕННОЙ ГОРОСКОП | УЗНАЙ, ЧТО ЖДЁТ ТВОЁ ИМЯ Найди свое имя и смотри👇 Александра Алевтина Алёна Алла Алина Алиса Анастасия Ангелина Анна Арина Валентина Валерия Варвара Вера Вероника Виктория Виолетта Галина Дарья Диана Жанна Ева Евгения Екатерина Елена Елизавета Злата Зинаида Зоя Илона Инга Инна Ирина Карина Кристина Ксения Лариса Лидия Лилия Любовь Людмила Майя Маргарита Марина Мария Марьяна Милана Мирослава Надежда Наталья Нина Оксана Олеся Ольга Полина Раиса Регина Руслана Светлана Снежана София Тамара Таисия Татьяна Ульяна Юлия Яна Ярослава Элина Эмилия</t>
+  </si>
+  <si>
+    <t>05.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17576</t>
+  </si>
+  <si>
+    <t>Огурчики невероятно хрустящие👌 (на 1 литровую банку) Овощи и специи: Огурцы — плотно заполнить банку (лучше брать маленькие или средние) Чеснок — 2–3 зуб Душистый перец горошком — 2–3 шт. Чёрный перец горошком — 5–6 шт. Лавровый лист — 1 шт. Пару веточек укропа или зелень — по вкусу Маринад: Вода — 400 мл Соль — 1 ст. л. Сахар — 2 ст. л. Уксус 9% — 2–3 ст. л. Растительное масло — 2 ст. л. (придаёт блеск и вкус) 1.Огурцы хорошо промываю, срезаю кончики. Если попались крупные — можно разрезать их пополам или на четвертинки. Чеснок нарезаю пластинками или просто разделяю на зубчики. 2.На дно чистой сухой банки кладу чеснок, лавровый лист, несколько горошин чёрного и душистого перца, а также зелень укропа. Затем плотно укладываю огурцы 3.В небольшой кастрюле соединяю воду, соль и сахар. Довожу до кипения, чтобы всё полностью растворилось. После этого вливаю уксус и добавляю растительное масло. 4.Горячим маринадом заливаю огурцы. 5.Плотно закрываю крышкой, переворачиваю банку вверх. Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17575</t>
+  </si>
+  <si>
+    <t>Как заставить Гортензию зацвести! 🌺 ✅Если на ваших Гортензиях к началу июля не появились бутоны- нужно им помочь и подкормить Супер - Коктейлем из удобрений. ✅Возьмем : Монокалийфосфат-10-15 г/10л Сульфат Магния-15 /10 л Сульфат Аммония-7-8 г/ 10л. ✅Все удобрения разводим в разных емкостях и в теплой воде. Соединяем все ингредиенты в 10 литрах и поливаем по влажной земле. Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17574</t>
+  </si>
+  <si>
+    <t>ШОКИРУЮЩИЙ ГОРОСКОП НА 2026 ГОД ‼️ Астрологи вышли в свет с шокирующими подробностями для Знаков Зодиака. Не знаю, как сказать, но год ЛОШАДИ выдастся удачным не для всех... Предыдущий прогноз сбылся на 97% ✅️ ♈️♈️♈️ Этот год потребует выдержки: возможны неожиданные перемены, заставляющие действовать быстрее, чем хотелось бы. Не принимайте решений сгоряча. Ведь... читать далее ♉️♉️♉️♉️ Сохраняйте спокойствие — вокруг может быть больше суеты, чем обычно. Держите свои границы и не втягивайтесь в чужие проблемы иначе может произойти читать далее ♊️♊️♊️♊️♊️ Через несколько дней им предстоит узнать новость, которая сильно повлияет на их жизнь... читать далее ♋️♋️♋️ То, о чём вы так долго думали, сбудется... Не стоит бросаться в панику, ведь вторая половина года для вас... читать далее ♌️♌️♌️ Карьера, то, что вы так долго строили, рыли тоннель к мечте, как дизельный бульдозер, потерпит... читать далее ♍️♍️♍️ Смотрите в оба и будьте бдительны! 2026 год для вас — не самый удачный... А именно... читать далее ♎️♎️♎️ Семья, в которую вы вкладываетесь на все сто процентов, обрадует вас... читать далее ♏️♏️♏️♏️♏️ Если вы долго думаете о чём-то плохом, оно рано или поздно сбывается. К сожалению, так случится и со Скорпионом. К началу года его ждёт... читать далее ♐️♐️♐️♐️♐️ Внимание: вы не в коем случае не должны воплощать в жизнь старые планы! Причина тому... читать далее ♉️♉️♉️♉️ Ваш любимый человек, которому вы отдавались на все 100%, в которого верили, на которого надеялись, обрадует вас вестями... читать далее ♒️♒️♒️♒️♒️ События, с которыми вам предстоит встретиться в третьей неделе года, вас... читать далее ♓️♓️♓️ Мечты из давних времён повлияют на вашу жизнь. Ведь... читать далее</t>
+  </si>
+  <si>
+    <t>05.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17573</t>
+  </si>
+  <si>
+    <t>Две самые частые болезни роз, которые встречаются в летний период 🥀 Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17572</t>
+  </si>
+  <si>
+    <t>Заметили это у томатов? Делайте так! 👆 Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17571</t>
+  </si>
+  <si>
+    <t>Сын подходит к отцу. — Пап, пап, а почему когда дядя Коля к нам приходит, мама всегда плачет, а дядя Коля её бьёт и обзывает? Отец офигел. — Сынок, а как часто Дядя Коля к нам приходит? — Ну ты только на работу, звонок в дверь и дядя Коля тут как тут. Решил, значит, папа перехитрить дядю Колю. Утром как всегда выходит за дверь и на этаж выше поднялся. Сидел 5 минут, десять, двадцать, тишина, никого нет. Спрашивает вечером у сына — Сынок, а дядя Коля сегодня заходил? — Да. Отец в шоке: — КАК?! КОГДА?! А сын отвечает... читать далее…</t>
+  </si>
+  <si>
+    <t>05.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17570</t>
+  </si>
+  <si>
+    <t>2 ингредиента и томаты взорвутся ростом ☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>05.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17569</t>
+  </si>
+  <si>
+    <t>Сохраняйте, чтобы не потерять 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17568</t>
+  </si>
+  <si>
+    <t>Бассейн из поддонов своими руками 🌊 Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17567</t>
+  </si>
+  <si>
+    <t>Берите на заметку совет с борной кислотой 👏 Борная кислота — важный микроэлемент для овощных культур. Она улучшает цветение, завязывание плодов и повышает урожайность. • Предотвращает опадение завязей. • Усиливает рост и развитие растений. • Повышает устойчивость к болезням. • Улучшает вкус и качество плодов. Применяйте раствор для опрыскивания овощей в период цветения и завязывания плодов. 1) 2 грамма борной кислоты 2) растворить в 500 мл горячей воды 3) и довести до 10 литров Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17566</t>
+  </si>
+  <si>
+    <t>Огурцы по-болгарски 🙌 На 1 литровую банку: Лук полукольца Чеснок 3 зубчика Душистый Перец 3 шт Лавровый лист 1 шт Маринад на 1 литровую банку: Соль 2 ч л Сахар 4 ч л Уксус 9% 4 ст л Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17565</t>
+  </si>
+  <si>
+    <t>Что бы чеснок был крупным 🧄 Так меня научила бабушка давным-давно. И видя всегда результат (урожай) перед глазами, я придерживаюсь её советам. Так зачем это нужно? А все очень просто. Чеснок убирать где-то мы будем через три недели. И сейчас самое время посмотреть, что вообще с ним происходит. Если головки совсем мелкие, то можно подкормить, есть время ещё нарастить головку. Когда чеснок сильно утянут, он не получает достаточно света и питательных веществ. Получается, что, отгребая землю от чеснока ему, будет больше солнечного света, быстрее начнёт подсыхать, созревать и наливаться. А значит, в будущем получим более качественный урожай👍. Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17558</t>
+  </si>
+  <si>
+    <t>Идеальные рецепты засолки огурцов, помидоров, перца, грибов и капусты 🥒 Домашние заготовки получаются вкусными только при правильных пропорциях и технологии. Здесь собраны проверенные рецепты, которые реально работают. Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17557</t>
+  </si>
+  <si>
+    <t>❗️Как выжать максимум из своей квартиры? В канале Маленькая квартира вы найдете лучшие решения и идеи для самых неудобных планировок. Подпишись и повторяй 👇 https://t.me/+37c3csRFwNA3NDdi</t>
+  </si>
+  <si>
+    <t>04.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17556</t>
+  </si>
+  <si>
+    <t>Научитесь завязывать простой и надёжный узел, который не пережимает стебель, быстро делается и отлично держит растение весь сезон. 🌱 Участок своими руками</t>
+  </si>
+  <si>
+    <t>04.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17555</t>
+  </si>
+  <si>
+    <t>Обычные продукты могут пригодиться не только на кухне, но и при уходе за домашней птицей. В этой подборке собрали популярные народные советы, которые многие используют в хозяйстве. 🐔 Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17554</t>
+  </si>
+  <si>
+    <t>1 этап ухода за огурцами, что бы был хороший урожай 👍 На этапе 6-7 настоящих листьев убираем на 4 нижних ТОЛЬКО огурчики и пасынки☝🏻 Пока сами листья не трогаем. Куст питается через листья- ему надо набраться сил Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17553</t>
+  </si>
+  <si>
+    <t>Сохраняем себе 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17552</t>
+  </si>
+  <si>
+    <t>Лучший укоренитель любых черенков 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17551</t>
+  </si>
+  <si>
+    <t>❗️Как сделать даже самую «ушатанную» квартиру уютной? На канале Ремонт своими руками рассказывают как превратить любую убитую халупу в шикарный проект за копейки. Переходи, не пожалеешь👇</t>
+  </si>
+  <si>
+    <t>03.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17550</t>
+  </si>
+  <si>
+    <t>Почему у одних огурцы выдыхаются к августу, а у других плодоносят до самых заморозков? 🥒 Дело не в сорте и не в везении. Дело в том, что огурцу на каждом этапе жизни нужно совершенно разное питание — а большинство кормит его одним и тем же всё лето. Куст отдаёт всё за пару месяцев, истощается и желтеет. Знакомо? В этом видео — схема из 4 этапов, которая держит куст в работе до сентября. Там есть один приём для августа, про который знают единицы — именно он продлевает урожай, когда у соседей плети уже сохнут 🌱 Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17549</t>
+  </si>
+  <si>
+    <t>Не покупай iPhone, пока не узнаешь ЭТО Многие не знают, что часть новых iPhone не доходит до витрин из-за мелких дефектов упаковки. Такие устройства уходят в закрытые каналы по цене в 2–3 раза ниже магазинной. Именно поэтому в канале у Насти можно взять оригинальный iPhone дешевле рынка — новый, не активированный, с гарантией. Оплата при получении. 📌Актуальные цены (пока есть остатки): — iPhone 17 Pro Max — от 35 000 ₽ — iPhone 17 Air — от 29 000 ₽ — iPhone 16 Pro — от 27 000 ₽ Это не сказки — более 1100 отзывов подтверждают сделки. Пока магазины держат высокие цены, многие берут технику почти по себестоимости. 👉 Успей посмотреть: https://t.me/+Y6c92oxLDlI1MmJi</t>
+  </si>
+  <si>
+    <t>03.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17548</t>
+  </si>
+  <si>
+    <t>Шпаргалка по подкормкам клубники на весь сезон 🍓 Хотите собирать крупные сладкие ягоды круглый год? Тогда держите план питания для вашей клубнички! Ранняя весна • КАЛЬЦИЕВАЯ СЕЛИТРА (20–25 г на ведро воды) • Цель: быстрый старт роста листьев и укрепление цветоносов. • Частота: 4 раза с интервалом в 10–14 дней. Перед бутонизацией • МОНОКАЛИЙ ФОСФАТ (10–15 г на ведро воды) • Больше завязей и крепкая корневая система. • Подкормка всего одна, но обязательная. Во время плодоношения • СУЛЬФАТ КАЛИЯ (15–20 г на ведро воды) • Ягоды станут слаще и ароматнее. • 1–2 раза каждые две недели. При нехватке магния • КАЛИМАГНЕЗИЯ (15–20 г на ведро воды) • Листья бледнеют между жилками? Подкармливайте сразу! После сбора урожая • Осенью нужен фосфор и калий. • Используйте монофосфат калия или специальное осеннее удобрение. Расход раствора — 0,5–1 л под куст. Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17547</t>
+  </si>
+  <si>
+    <t>Вся тля осыпалась дождем – вот чем обработали😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>03.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17546</t>
+  </si>
+  <si>
+    <t>Кальций или калий? Что выбрать и когда применять? 💦 Участок своими руками</t>
+  </si>
+  <si>
+    <t>02.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17545</t>
+  </si>
+  <si>
+    <t>Дрожжевая подкормка✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>02.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17544</t>
+  </si>
+  <si>
+    <t>Как помочь огурцам при болезнях листьев 🌿 Если на листьях огурцов появилась ржавчина, пятна или признаки мучнистой росы, можно приготовить простой домашний раствор для обработки растений. Понадобится: ▫️1 ст. ложка соды ▫️1 ч. ложка мягкого средства для мытья посуды ▫️1 ст. ложка растительного масла ▫️1 таблетка аспирина (предварительно растворить) ▫️4,5 литра воды Все ингредиенты хорошо перемешайте и опрыскивайте растения полученным раствором раз в 1–2 недели. Такой способ использовали ещё наши бабушки. Раньше вместо средства для посуды чаще брали натёртое хозяйственное мыло. Моющий компонент помогает раствору лучше удерживаться на листьях, а аспирин способствует поддержке растений и борьбе с заболеваниями. Участок своими руками</t>
+  </si>
+  <si>
+    <t>02.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17543</t>
+  </si>
+  <si>
+    <t>Сохраняйте, чтобы не потерять 🙌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>02.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17542</t>
+  </si>
+  <si>
+    <t>Ваш декабрист станет раскошным после этого ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>02.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17541</t>
+  </si>
+  <si>
+    <t>Подкормка растений: секреты пышного цветения 🌿💐 • Для активного цветения: монофосфат калия (1 л раствора на куст). • Чтобы завязались плоды: сульфат калия (поливать под корень). • Во время массового цветения: борная кислота (опрыскивание листьев). Не забываем и народные средства: • древесная зола (богата калием и кальцием) • травяной настой (зеленый коктейль для роста!) • дрожжевая вода (для стимуляции развития корней). Подкармливайте растения утром или вечером, на влажную почву. Тогда урожай будет богатым, а цветы — яркими! 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>02.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17540</t>
+  </si>
+  <si>
+    <t>Делюсь проверенным рецептом мощной подкормки по листу для томатов, огурцов и перцев! ✔️ Защищает от фитофторы, не дает желтеть листьям и мощно стимулирует завязи. ⚠️ ВНИМАНИЕ: В самом видео я оговорился! Йода нужно ровно 15–20 КАПЕЛЬ, а не столовую ложку. Столовая ложка йода сожжет ваши растения! Участок своими руками</t>
+  </si>
+  <si>
+    <t>02.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17539</t>
+  </si>
+  <si>
+    <t>Почему смета на дом всегда растет в процессе работы? Главный кошмар любого строительства: «Договорились за стройку на 500 тысяч, а в итоге отдал 900». В 90% случаев это не воровство строителей, а «эффект забытых мелочей», которые в сумме вытягивают из вашего кармана миллионы. Где на самом деле прячутся лишние расходы? И как подготовить проект так, чтобы смета была максимально точной — буквально до каждого гвоздя, а цены оставались прозрачными и без скрытых доплат? Здесь вам поможет Freedom House — это первый в России маркетплейс-агрегатор для частного домостроения. В нем вы становитесь сами себе технадзором и снабженцем, экономя сотни тысяч рублей, при этом получая техническую часть проекта по минимальным ценам. ✅ Смотрите прямо сейчас проекты домов с уже готовым расчетом по ссылке: https://t.me/+UNns_NtEhHY1NDVi ✅ И переходите на маркетплейс, чтобы рассчитать смету под свой бюджет: https://freedom-house.ru/?utm_mvp=1</t>
+  </si>
+  <si>
+    <t>02.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17538</t>
+  </si>
+  <si>
+    <t>Сохраняйте инструкцию по использованию этих подкормок , она обязательно вам пригодится 🤗 Участок своими руками</t>
+  </si>
+  <si>
+    <t>01.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17537</t>
+  </si>
+  <si>
+    <t>Чтобы замик выпускал больше листьев, дайте ему такую подкормку 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>01.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17536</t>
+  </si>
+  <si>
+    <t>Кто Вы по знаку зодиака❓ Я овен  __________________ Я телец ______________ Я близнецы ______________ Я рак ______________ Я лев ______________ Я дева ______________ Я весы ______________ Я скорпион ______________ Я стрелец ______________ Я козерог ______________ Я водолей ______________ Я рыбы ______________</t>
+  </si>
+  <si>
+    <t>01.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17535</t>
+  </si>
+  <si>
+    <t>Эту подкормку огурцов хвалят все огородники 🙌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>01.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17534</t>
+  </si>
+  <si>
+    <t>Если что, шеф сказал не «порублю», а «по рублю» 🔪 Да, эти шикарные ножи действительно можно купить в «Пятёрочке» всего за 1 рубль с картой «Х5 Клуба». Просто собирайте электронные наклейки, которые мы начисляем за каждые 400 рублей в чеке и за товары-партнёры, и скоро ваша кухня будет выглядеть так же, как кухня нашего шефа. Удачи! И не забываем про огоньки для шефа. 😀 Мы в Макс #шеф_повар_пятёрочки #рецепты</t>
+  </si>
+  <si>
+    <t>01.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17533</t>
+  </si>
+  <si>
+    <t>Узел для подвязки помидор 😌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>01.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17532</t>
+  </si>
+  <si>
+    <t>Если черенки постоянно гниют или не дают корни — попробуй этот способ 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>01.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17531</t>
+  </si>
+  <si>
+    <t>Способ рабочий! 🍓 Участок своими руками</t>
+  </si>
+  <si>
+    <t>01.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17530</t>
+  </si>
+  <si>
+    <t>Кормление огурцов 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>01.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17529</t>
+  </si>
+  <si>
+    <t>Фитофторы не будет! Это средство подавляет её за пару часов ☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>30.06.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17528</t>
+  </si>
+  <si>
+    <t>30.06.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17527</t>
+  </si>
+  <si>
+    <t>Сидела в кафе, услышала разговор двух сотрудниц Золотого Яблока... 🤦🏻‍♀️ Они обсуждали, как дурят народ на распродажах. Типа клеят желтый ценник, а цена всё равно выше закупа в 5 раз. И одна другой говорит: «Я себе вообще всё в Квине беру, нафиг мне наша скидка сотрудника, там всё равно дороже». Я не поленилась, 2 часа копалась и отрыла этот Квин. Оказалось, так магазин называется — PARFUM QUEEN Ребята, это разнос. Chanel, Tiziana Terenzi, Kilian, Lacoste — всё стоит копейки по сравнению с розницей. Это флаконы из Европы, которые списывают или везут как меньший объем через таможню. Взяла на пробу — оригинал 100%. Теперь в магазины хожу только понюхать, а заказываю тут: https://t.me/parfumqueens</t>
+  </si>
+  <si>
+    <t>30.06.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17525</t>
+  </si>
+  <si>
+    <t>Домашний квас ✔️ 3 л тёплой воды 4 ст л цикория 10-12 ст л сахара 1 ч л сухих дрожжей 1 ч л лимонной кислоты Участок своими руками</t>
+  </si>
+  <si>
+    <t>30.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17524</t>
+  </si>
+  <si>
+    <t>Самые главные сигналы растений 🌿 Выращиваете помидоры и хотите собрать богатый урожай? Тогда держите шпаргалку по самым частым проблемам. 1️⃣ Белый налет на листьях — мучнистая роса. Используйте Топаз (2 мл на 10 л воды). 2️⃣ Пятнистый желтый узор — вирус мозаики. Удаляйте пораженные растения сразу. 3️⃣ Светлеют листья — нехватка азота. Подкормите карбамидом (2 мл на 10 л). 4️⃣ Мелкие светлые точки — паутинный клещ. Помогает фитоверм (2 мл на литр). 5️⃣ Сухие белые пятна — солнечный ожог. Опрыскайте эпином-экстра (8 капель на литр). 6️⃣ Желтые края листьев — дефицит калия. Раствор сульфата калия (40 г на ведро воды). Участок своими руками</t>
+  </si>
+  <si>
+    <t>30.06.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17523</t>
+  </si>
+  <si>
+    <t>Как избавиться от муравьев навсегда! 🐜 Участок своими руками</t>
+  </si>
+  <si>
+    <t>30.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17522</t>
+  </si>
+  <si>
+    <t>Реанимируем садовые фонарики на солнечных батареях💡 Ребята, в таких фонариках стоят АККУМУЛЯТОРЫ! Для них можно купить зарядку, но можно сделать как я и поставить обычные батарейки, такого варианта тоже на долго хватит 1-2 сезона❕Это лучше чем выбросить сами фонарики💯 Участок своими руками</t>
+  </si>
+  <si>
+    <t>30.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17521</t>
+  </si>
+  <si>
+    <t>Кальциевая селитра, калиевая селитра или сульфат калия? 🤯 Кажется, что все они про калий, но работают совершенно по-разному! И ошибка в выборе может стоить вам урожая. 🍅🌶🥒 ✅ Кальциевая селитра - для крепких растений и профилактики вершинной гнили. ✅ Калиевая селитра - когда нужен и калий, и поддержка азотом для активного роста и плодоношения. ✅ Сульфат калия - для сладких, вкусных плодов без лишнего роста ботвы. 📌 Сохраняйте эту шпаргалку, чтобы не запутаться в подкормках! Участок своими руками</t>
+  </si>
+  <si>
+    <t>30.06.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17520</t>
+  </si>
+  <si>
+    <t>Перестаньте СПУСКАТЬ все деньги на еду! 🚫🍽 Можно готовить вкусно и тратить копейки!мы проверили на себе: Теперь тратим 5 000 ₽ в месяц на продукты❗️ Секрет прост 👉 канал «ПО-ДОМАШНЕМУ» в MAX 🇷🇺Там только лёгкие рецепты из обычных продуктов, без лишних затрат и сложностей. Заглядывайте и экономьте уже сегодня👉🏻https://t.me/po_domashne</t>
+  </si>
+  <si>
+    <t>30.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17519</t>
+  </si>
+  <si>
+    <t>Три основные проблемы роз и их лечение 🌹 Участок своими руками</t>
+  </si>
+  <si>
+    <t>30.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17518</t>
+  </si>
+  <si>
+    <t>Огурцы и кабачки просто обожают эту июльскую подкормку ☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.06.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17517</t>
+  </si>
+  <si>
+    <t>Подкормка роз для пышного цветения 🌹 Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.06.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17516</t>
+  </si>
+  <si>
+    <t>❓Купили Аэрогриль и не знаете что в нем приготовить? Аэрогриль | Рецепты – единственный канал с множеством простых, вкусных и полезных рецептов для аэрогриля! ➡️ ПП десерты (128 рецептов) ➡️ Праздничные блюда (198 рецептов) ➡️ Вкусный ужин (150 рецептов) ➡️ Для похудения (113 рецептов) Рекомендуем подписаться: t.me/+MgsBlfjLriU0Mzdi</t>
+  </si>
+  <si>
+    <t>29.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17515</t>
+  </si>
+  <si>
+    <t>Что выбрать в июле 🤔 Монофосфат калия или калиевая селитра? Это безопасно? Можно ли есть после них овощи? МОНОФОСФАТ КАЛИЯ - состоит из фосфора и калия. ✅ Усиливает цветение и завязывание плодов. ✅ Улучшает иммунитет растений. ✅ Плоды более вкусные и плотные. 👍Абсолютно безопасен если соблюдать правильную дозировку и сроки ожидания. Полностью усваивается растениями. Овощи можно есть через 5 - 7 дней после подкормки. КАЛИЕВАЯ СЕЛИТРА - содержит калий и азот. ✅ Крепкие клетки плодов. ✅ Повышает сладость и сочность плодов. ✅ Активирует рост томатов, перцев, огурцов и др. 👍При соблюдении дозировки не накапливается в плодах, полностью используется растением на построение тканей. Через 3 - 5 дней после подкормки можно спокойно кушать плоды. Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.06.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17514</t>
+  </si>
+  <si>
+    <t>Соус Релиш из переросших огурцов 👍 Ингредиенты: Огурцы 1кг Лук репчатый 2шт Болгарский перец 2шт Острый перчик 1 шт (без семян и перепонок) Горчица дижонская 100гр Горчица зернистая 60гр Сахар 150гр Соль 1ст.л с горкой Куркума 1ч.л Уксус 9% 50мл Масло растительное 50мл Крахмал 1ч.л с горкой (развести в 70 мл воды) Огурцы можно мелко нарезать, а можно натереть на терке. Также мелко режем лук. Перец пробиваем блендером. Смешиваем овощи, специи, уксус, масло. Даем постоять 1-2 часа, чтобы огурцы пустили сок Варим от закипания 10 минут, помешивая. Крахмал разводим в холодной воде, добавляем в соус, варим 3 минуты. Раскладываем по чистым банкам, закрываем крышками, даём остыть при комнатной температуре. Хранить можно при комнатной температуре Если хотите менее выраженный горчичный вкус, уменьшите количество горчицы в 2 раза Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17513</t>
+  </si>
+  <si>
+    <t>Беседка своими руками, как вам идея? 😌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17512</t>
+  </si>
+  <si>
+    <t>Что же нужно сделать, чтобы увеличить свой доход?! Задай мысленно этот вопрос, выбери одну из карт, и получи свой личный ответ от Таро💫🙏🏻 У тебя есть всего 24 часа, чтобы узнать секрет❗️ 👇🏼👇🏼👇🏼 Реклама. ИП Митчелл Д.А. ИНН 770373442132 erid: 2VtzqvTZaC1</t>
+  </si>
+  <si>
+    <t>29.06.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17511</t>
+  </si>
+  <si>
+    <t>Желтеют огурчики? Вот рецепт подкормки для маленьких огурчиков! ✍️ Вариант 1 • 10 л воды • 1 столовая ложка калийной селитры Или попробуйте второй вариант: Вариант 2 • 10 л воды • 10 граммов монофосфата калия Подкормку можно вносить двумя способами: поливом или опрыскиванием листьев. Это совсем несложно! Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17510</t>
+  </si>
+  <si>
+    <t>Для пышного цветения гортензии приготовим эликсир🌺 Участок своими руками</t>
+  </si>
+  <si>
+    <t>29.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17509</t>
+  </si>
+  <si>
+    <t>29.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17508</t>
+  </si>
+  <si>
+    <t>Этот простой узел станет настоящей находкой для каждого дачника! Он быстро завязывается, надёжно фиксирует растения и при необходимости легко развязывается.👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>28.06.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17507</t>
+  </si>
+  <si>
+    <t>28.06.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17506</t>
+  </si>
+  <si>
+    <t>❗️ Подруги думают, что я залезла в долги, раз мы каждый день едим как в ресторане А я просто перестала спускать половину зарплаты на доставку и готовые полуфабрикаты. Перешла на рецепты из канала Готовим с улыбкой Беру самые простые продукты из «Магнита» за копейки, а получаются шедевры. Муж и дети в восторге, а кошелек наконец-то цел. Подписывайтесь и перестаньте переплачивать за еду: https://t.me/+g9rzIUz22EoxNTBi</t>
+  </si>
+  <si>
+    <t>28.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17505</t>
+  </si>
+  <si>
+    <t>28.06.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17504</t>
+  </si>
+  <si>
+    <t>Хитрый способ, который поможет увеличить урожайность смородины 👏 Участок своими руками</t>
+  </si>
+  <si>
+    <t>28.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17503</t>
+  </si>
+  <si>
+    <t>28.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17502</t>
+  </si>
+  <si>
+    <t>😳 Подруги афигевают – у меня каждый месяц новая сумочка И всегда любимые бренды: Hermes, MIU MIU, Chanel, Birkin... 🤫 Пора раскрыть секрет: беру их в BaggyBags. Они достают такую реплику, что не отличишь от оригинала. Те же качественные материалы, никаких кривых наклёпок – будто прямо из бутика во Франции. Когда захотите сумочку, уже не вспомните. Поэтому сохраняем: @baggybags</t>
+  </si>
+  <si>
+    <t>28.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17501</t>
+  </si>
+  <si>
+    <t>28.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17500</t>
+  </si>
+  <si>
+    <t>28.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17499</t>
+  </si>
+  <si>
+    <t>Вы купили Аэрогриль и не знаете что в нем приготовить? 😱 Аэрогриль | Рецепты – единственный канал с множеством простых, вкусных и полезных рецептов для аэрогриля! 🍗🍤🌯 ➡️ ПП десерты (128 рецептов) 🥦 ➡️ Праздничные блюда (198 рецептов) 🎂 ➡️ Вкусный ужин (150 рецептов) 🥘 ➡️ Полезный завтрак (113 рецептов) 🍳 Рекомендуем подписаться: t.me/+MgsBlfjLriU0Mzdi</t>
+  </si>
+  <si>
+    <t>28.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17498</t>
+  </si>
+  <si>
+    <t>27.06.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17497</t>
+  </si>
+  <si>
+    <t>Подкормка, которая заставит расти огурцы, как на дрожжах 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>27.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17492</t>
+  </si>
+  <si>
+    <t>12 салатов в банках на зиму — сохраняйте шпаргалку, чтобы не искать идеи в сезон заготовок! 🥗 В подборке собраны самые домашние и понятные варианты: с капустой, огурцами, кабачками, баклажанами, фасолью, свеклой, рисом, перловкой и сладким перцем. Такие баночки очень выручают зимой: ✨ к картошке ✨ к мясу или курице ✨ как быстрый гарнир ✨ как закуска на стол ✨ как основа для ужина Главное правило для заготовок: чистые банки, качественные овощи, правильная стерилизация и хранение в прохладном тёмном месте. Участок своими руками</t>
+  </si>
+  <si>
+    <t>27.06.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17491</t>
+  </si>
+  <si>
+    <t>Именно этот коктейль будет лучшей подкормкой для вашей клубники. Большая, крупная спелая и сочная ягода 100% будет у вас 🍓 Участок своими руками</t>
+  </si>
+  <si>
+    <t>27.06.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17490</t>
+  </si>
+  <si>
+    <t>ХЛАМ в доме блокирует ваши деньги Психологи давно доказали: привычка копить старые вещи и заставлять все поверхности – это главный маркер «мышления бедняка». Но как навести порядок, если дома банально нет места? Порядок своими руками – здесь показывают, как организовать хранение так, чтобы даже в крошечную студию поместился весь ваш гардероб, а квартира при этом выглядела как дорогой пентхаус из журнала ✨ Подписывайтесь, уют и простор можно создать на любых квадратных метрах: https://t.me/+aCcyf4gbqh4zZTU6</t>
+  </si>
+  <si>
+    <t>27.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17489</t>
+  </si>
+  <si>
+    <t>Обрезка роз после первой волны цветения.🌹 Участок своими руками</t>
+  </si>
+  <si>
+    <t>27.06.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17488</t>
+  </si>
+  <si>
+    <t>ХЛАМ в доме блокирует ваши деньги Психологи давно доказали: привычка копить старые вещи и заставлять все поверхности – это главный маркер «мышления бедняка». Но как навести порядок, если дома банально нет места? Порядок своими руками – здесь показывают, как организовать хранение так, чтобы даже в крошечную студию поместился весь ваш гардероб, а квартира при этом выглядела как дорогой пентхаус из журнала ✨ Подписывайтесь, уют и простор можно создать на любых квадратных метрах: https://t.me/+2ehV5LdSDh9jNjhi</t>
+  </si>
+  <si>
+    <t>27.06.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17487</t>
+  </si>
+  <si>
+    <t>Топ 5 растений которые выживут сами 👌 🟢 1. Хоста — королева тени ​Идеальный выбор для тех уголков сада, куда редко заглядывает солнце. ​Прекрасно растет в тени и полутени. ​Легко прощает огрехи в поливе. ​Стабильно живет и хорошеет на одном месте много лет. ​🟡 2. Лилейник — цветок ленивого интеллигента ​Яркий, стойкий и невероятно самостоятельный. ​Практически не болеет и отлично переносит суровые зимы. ​Каждое лето радует пышным цветением без всякого выкапывания на зиму. ​Равнодушен к жаре и неприхотлив к составу почвы. ​🌸 3. Спирея японская — идеальный кустарник ​Хотите красивый и аккуратный кустик без постоянных хлопот? Это она! ​Очень быстро разрастается, формируя красивую крону. ​Обильно цветет даже при самом минимальном уходе. ​Прекрасно переносит весеннюю формовочную обрезк Участок своими руками</t>
+  </si>
+  <si>
+    <t>27.06.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17486</t>
+  </si>
+  <si>
+    <t>ХЛАМ в доме блокирует ваши деньги Психологи давно доказали: привычка копить старые вещи и заставлять все поверхности – это главный маркер «мышления бедняка». Но как навести порядок, если дома банально нет места? Порядок своими руками – здесь показывают, как организовать хранение так, чтобы даже в крошечную студию поместился весь ваш гардероб, а квартира при этом выглядела как дорогой пентхаус из журнала ✨ Подписывайтесь, уют и простор можно создать на любых квадратных метрах: https://t.me/+hTKJBA-BRK1mOTJi</t>
+  </si>
+  <si>
+    <t>27.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17485</t>
+  </si>
+  <si>
+    <t>Сохраняйте, чтобы не потерять и подписывайтесь, у нас много полезного ❤️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>27.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17484</t>
+  </si>
+  <si>
+    <t>Аэрогриль — это сложно❓ Полный БРЕД! Просто положите продукты, выберите программу и нажмите старт. Всё готово за считанные минуты, справятся даже дети! Рецепты я ищу в канале Аэрогриль | Рецепты - крупнейший канал с 1500+ вкусных и простых рецептов для всей семьи! Забудьте о жирном масле и долгой готовке, подписывайтесь: @aerogrill</t>
+  </si>
+  <si>
+    <t>27.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17483</t>
+  </si>
+  <si>
+    <t>Бор для томатов ☝️ Бор нужен всем растениям, кому-то больше, кому-то меньше. Но в период цветения томатам бор нужен особенно. Споры идут насчёт дозировок. Варианты от столовой ложки на ведро до 2 граммов на ведро. Я добавляю чайную ложку с горкой. Это порядка 5-7 грамм. Главное - развести его предварительно в горячей воде. Участок своими руками</t>
+  </si>
+  <si>
+    <t>26.06.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17482</t>
+  </si>
+  <si>
+    <t>Пара таблеток и томатов будет просто море🍅 Участок своими руками</t>
+  </si>
+  <si>
+    <t>26.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17481</t>
+  </si>
+  <si>
+    <t>Рассказываю секрет пышного цветения роз 🌹 Всего 2 элемента и ваши розы будут прекрасно выглядеть весь сезон! Участок своими руками</t>
+  </si>
+  <si>
+    <t>26.06.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17474</t>
+  </si>
+  <si>
+    <t>Не спешите выбрасывать старые вещи. Холодильник, ванна, дверь, лестница или даже шины могут превратиться в полезные и стильные решения для дачи. 😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>26.06.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17473</t>
+  </si>
+  <si>
+    <t>😳 Подруги ах#евают – у меня каждый месяц новая сумочка И всегда любимые бренды: Hermes, MIU MIU, Chanel, Birkin... 🤫 Пора раскрыть секрет: беру их в BaggyBags. Они достают такую реплику, что не отличишь от оригинала. Те же качественные материалы, никаких кривых наклёпок – будто прямо из бутика во Франции. Когда захотите сумочку, уже не вспомните. Поэтому сохраняем: @baggybags</t>
+  </si>
+  <si>
+    <t>26.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17472</t>
+  </si>
+  <si>
+    <t>Зачем кабачкам сода с йодом 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>26.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17471</t>
+  </si>
+  <si>
+    <t>Вы всё ещё тратите все силы на бесконечную прополку? А что, если мы скажем, что сорняки пытаются вам помочь? 🤔 ​Природа умна: дикорастущие растения никогда не появляются просто так. Они — живые «индикаторы» и диагносты вашего огорода! Посмотрите на фото выше 👆 и сверьтесь со своими грядками: ​🌾 Пырей ползучий кричит о том, что земля слишком плотная, бедная и ей катастрофически не хватает питательных веществ. ​🌱 Крапива радуется обилию азота, но предупреждает: почва ещё не сбалансирована. ​🌼 Одуванчик сигнализирует о жестком дефиците кальция и сильном уплотнении. ​🌿 Лебеда появляется там, где земля истощена и истосковалась по органике. ​🍃 Подорожник выбирает тяжелую, кисловатую почву с плохой аэрацией. Участок своими руками</t>
+  </si>
+  <si>
+    <t>26.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17470</t>
+  </si>
+  <si>
+    <t>Клубника отплодоносила? Пора наводить порядок! 🍓 1. Скашивание (обрезка) листьев Многие пугаются слова «скошу», но это стандартная агротехническая процедура. Сразу после сбора последних ягод я срезаю всю надземную часть кустов (листья и усы), оставляя только «сердечки» (точки роста). Зачем это делать? * Омолаживание куста. Старые листья — это рассадник болезней и вредителей. Они уже выполнили свою функцию, накопили болезни и начали отмирать. Удаляя их, мы даём растению мощный стимул для роста новой, здоровой листвы. * Снижение инфекционного фона. Вместе со старой листвой мы убираем споры грибков и кладки насекомых. * Улучшение проветривания. Грядка становится чистой и продуваемой, что мешает развитию серой гнили и других болезней. 2. Обильный полив кальциевой селитрой После того как грядка «побрита», я сразу же провожу обильный полив раствором кальциевой селитры. Участок своими руками</t>
+  </si>
+  <si>
+    <t>26.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17469</t>
+  </si>
+  <si>
+    <t>Самое тупое в 2026 году — это покупать мебель для дачи или двора в магазинах. 📨 В телеграме появился канал — Дачный Дворик 🇷🇺. Ребята не платят аренду и не крутят мебель в шоурумах, поэтому у них цены в разы ниже, а качество — лучшее на рынке! 🪑 Деревянные, металлические и плетёные комплекты, кресла, столы, шезлонги, качели и даже уличные кухни — всё, что нужно для идеального двора. 🚛 Бесплатная доставка по России! Заходите, листайте и выбирайте красивую и долговечную мебель по отличной цене. ✅ Прямая поставка от производителей — никакой накрутки в цене! В общем, подпишитесь и забудьте про переплаты на 2-3х кратную наценку в салонах👇 https://t.me/+iZEaIuu7dJ9jMzI6</t>
+  </si>
+  <si>
+    <t>26.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17468</t>
+  </si>
+  <si>
+    <t>Сохраняем себе 🌿 🔥 Важно: бор растворяй только в горячей воде (~50 °C)! Сначала размешай в стакане, потом вылей в ведро. ⏰ Опрыскивай строго утром или на закате — чтобы не сжечь листья. 💦 Лёгкое смачивание, без «дождя» — этого достаточно. ⚡️ Смесь по листу работает уже через пару часов! Участок своими руками</t>
+  </si>
+  <si>
+    <t>25.06.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17467</t>
+  </si>
+  <si>
+    <t>Очень вкусный рецепт 👍 Можно использовать и резаные помидоры, если они крупные. Рецепт⬇️ В литровые банки укладываем 👉 чеснок (1 зубчик), 5-7 горошин черного перца, 1/2 ч л семян горчицы по желанию. Добавляем помидоры с базиликом. На банку я беру пару веточек. Заливаем кипятком, оставляем на 15 минут минут. Затем сливаем воду в кастрюлю. Маринад делаем из расчёта на 1 литр. Добавляем 2 ст л соли без горки, 5 ст л сахара с горкой и 50 мл яблочного уксуса. Закипел и заливаем банки. Закатываем и укутываем до полного остывания. Участок своими руками</t>
+  </si>
+  <si>
+    <t>25.06.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17466</t>
+  </si>
+  <si>
+    <t>😱 САНТЕХНИК УКРАЛ МОЙ УНИТАЗ ЗА 1390 РУБЛЕЙ и не мог поверить что он столько стоит… Оказалось он ставит клиентам такой же, но берёт за него 25 000₽ — и всё это время люди переплачивали! На канале ПЛАНИРОВОЧКА мы показываем где выгодно брать всё для ремонта — без наценок, посредников и разводов! 📌 Там вы найдете: — Умный унитаз от 1390 руб — Кресло-диван от 2008 руб — ТВ-стенка от 970 руб — Смеситель от 1123 руб — Посудомойка от 2375 руб Не ведись на дорогие ценники – подпишись и экономь грамотно! Кнопка ниже 👇🏻👇🏻👇🏻</t>
+  </si>
+  <si>
+    <t>25.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17465</t>
+  </si>
+  <si>
+    <t>Удобрения‼️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>25.06.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17464</t>
+  </si>
+  <si>
+    <t>А вы знали? 🤔 Участок своими руками</t>
+  </si>
+  <si>
+    <t>25.06.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17463</t>
+  </si>
+  <si>
+    <t>25.06.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17462</t>
+  </si>
+  <si>
+    <t>ХЛАМ в доме блокирует ваши деньги Психологи давно доказали: привычка копить старые вещи и заставлять все поверхности – это главный маркер «мышления бедняка». Но как навести порядок, если дома банально нет места? Порядок своими руками – здесь показывают, как организовать хранение так, чтобы даже в крошечную студию поместился весь ваш гардероб, а квартира при этом выглядела как дорогой пентхаус из журнала ✨ Подписывайтесь, уют и простор можно создать на любых квадратных метрах: https://t.me/+1661zlWIIYAyMDRi</t>
+  </si>
+  <si>
+    <t>25.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17456</t>
+  </si>
+  <si>
+    <t>Смородина способна давать десятки килограммов ягод с одного куста, если вовремя обеспечить её питанием 🌿🫐 Многие садоводы подкармливают смородину только весной, а затем удивляются мелким ягодам и слабому приросту. На самом деле для хорошего урожая важны несколько подкормок в течение сезона. В этой карусели собрали простую схему: 🌱 Первая подкормка после распускания почек для активного старта роста. 🌿 Подкормка в июне для формирования завязей и крупных ягод. 🍂 Осенняя подкормка для подготовки к зиме и будущему урожаю. 💧 Нормы внесения и удобные пропорции. Участок своими руками</t>
+  </si>
+  <si>
+    <t>25.06.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17455</t>
+  </si>
+  <si>
+    <t>ХЛАМ в доме блокирует ваши деньги Психологи давно доказали: привычка копить старые вещи и заставлять все поверхности – это главный маркер «мышления бедняка». Но как навести порядок, если дома банально нет места? Порядок своими руками – здесь показывают, как организовать хранение так, чтобы даже в крошечную студию поместился весь ваш гардероб, а квартира при этом выглядела как дорогой пентхаус из журнала ✨ Подписывайтесь, уют и простор можно создать на любых квадратных метрах: https://t.me/+ACYGfBSgcHo0OWIy</t>
+  </si>
+  <si>
+    <t>25.06.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17454</t>
+  </si>
+  <si>
+    <t>Обычный сахар для комнатных растений? Многие цветоводы используют его не только на кухне!🌸 Сохраняйте эту интересную подборку 👇 🪴 Белый сахар + вода Такой раствор часто упоминают в домашних советах по уходу за растениями для поддержания их декоративного вида. 🍃 Белый сахар + уксус Популярное сочетание среди любителей домашних экспериментов с подкормками растений. 🌺 Белый сахар + спирт Некоторые цветоводы используют различные самодельные смеси в период активного роста и цветения растений. ✨ Но не забывайте: здоровье растений в первую очередь зависит от правильного ухода. ✔️ достаточного освещения; ✔️ своевременного полива; ✔️ подходящего грунта; ✔️ регулярных подкормок; ✔️ комфортной температуры. 🌿 Именно комплексный уход помогает добиться яркой зелени, крепких побегов и пышного цветения. Участок своими руками</t>
+  </si>
+  <si>
+    <t>25.06.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17453</t>
+  </si>
+  <si>
+    <t>Не покупай iPhone, пока не узнаешь ЭТО Многие не знают, что часть новых iPhone не доходит до витрин из-за мелких дефектов упаковки. Такие устройства уходят в закрытые каналы по цене в 2–3 раза ниже магазинной. Именно поэтому в канале у Насти можно взять оригинальный iPhone дешевле рынка — новый, не активированный, с гарантией. Оплата при получении. 📌Актуальные цены (пока есть остатки): — iPhone 17 Pro Max — от 35 000 ₽ — iPhone 17 Air — от 29 000 ₽ — iPhone 16 Pro — от 27 000 ₽ Это не сказки — более 1100 отзывов подтверждают сделки. Пока магазины держат высокие цены, многие берут технику почти по себестоимости. 👉 Успей посмотреть: https://t.me/+QW1-LpO7uTsxYWMy</t>
+  </si>
+  <si>
+    <t>25.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17452</t>
+  </si>
+  <si>
+    <t>Схема раскройки сетки, которая спасет твой урожай 🍓 Покупаем в строительном магазине обычную мягкую пластиковую сетку (я беру ячейку 20х20 мм или чуть меньше). Как правильно резать, чтобы не повредить кусты: 1. Вырезаем квадрат 40х40 см (или круг под размер вашего куста). 2. Делаем один прямой разрез от края до самого центра. 3. В самом центре вырезаем небольшой круг (диаметром около 5-7 см) для самого основания куста клубники. 4. Аккуратно заводим сетку под листья. Все ягоды и цветоносы ложатся сверху, а корни и стебли дышат. Больше никакой серой гнили, слизней и грязных ягод после дождя. Уход за клубникой летом становится проще в разы, а подкормка и полив клубники проходят без проблем — сетка пропускает воду и удобрения. Участок своими руками</t>
+  </si>
+  <si>
+    <t>24.06.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17451</t>
+  </si>
+  <si>
+    <t>Колорадский жук покинет ваш огород!☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>24.06.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17450</t>
+  </si>
+  <si>
+    <t>😉 Я поспорила с подругой, что обставлю квартиру за 15.000 рублей! Она не поверила, ведь сейчас этого не хватит даже на туалет... Как хорошо, что я узнала про канал: 👉🏻ТОВАРЫ ДЛЯ ДОМА👈🏻 Там публикуют классные находки за копейки • Угловые часы с подсветкой — 240 руб • Бескаркасный диван-кровать — 851 руб • Шкаф-трансформер — 177 руб • Обувница — 359 руб 🛍 Не верите? Заходите и убедитесь сами, ссылка 👉🏻 @mygoods</t>
+  </si>
+  <si>
+    <t>24.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17449</t>
+  </si>
+  <si>
+    <t>Томаты можно собирать вёдрами 🍅 Но для этого мало просто поливать кусты Сохрани — вот подкормки, которые действительно помогают увеличить урожай 👇 🌱 1️⃣ КОМПОСТ ИЛИ ПЕРЕГНОЙ ✔️ основа плодородной почвы ✔️ питание на весь сезон 👉 крепкие кусты начинаются со здоровой земли 💪 2️⃣ КАЛЬЦИЕВАЯ СЕЛИТРА ✔️ помогает избежать вершинной гнили ✔️ укрепляет плоды 👉 одна из самых важных подкормок для томатов 🌼 3️⃣ БОРНАЯ КИСЛОТА ✔️ улучшает цветение ✔️ увеличивает количество завязей 👉 меньше пустых кистей — больше помидоров 🌿 4️⃣ СУЛЬФАТ МАГНИЯ ✔️ помогает листьям работать на максимум ✔️ улучшает налив плодов 👉 часто именно магния не хватает томатам 🍅 5️⃣ СУЛЬФАТ КАЛИЯ ✔️ делает томаты крупнее ✔️ повышает сахаристость и вкус 👉 отвечает за качество урожая 🚀 6️⃣ МОНОФОСФАТ КАЛИЯ ✔️ стимулирует плодоношение ✔️ помогает кусту направить силы в урожай ❗️ ВАЖНО Не перекармливайте томаты азотом летом. Если азота слишком много: ❌ куст огромный ❌ листьев море ❌ томатов мало Участок своими руками</t>
+  </si>
+  <si>
+    <t>24.06.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17448</t>
+  </si>
+  <si>
+    <t>Сохраняйте и делитесь с друзьями🤗 От формировки зависит будущий урожай, поэтому ей я не пренебрегаю. Начинаю на моменте рассады (дома), чтобы густ не рос загущенный. В среднем с одного куста собираю 20-25 плодов. Не в технической зрелости, а в полной. Формировка позволяет кусту лучше проветриваться, лучше освещаться и полноценно распределять силы и питание. Ну и, конечно, не скидывать завязи из-за загущенности. Как формирую⬇️ 🌶До первой развилки удаляю все листья и пасынки. 🌶Коронные цветы тоже удаляю. Может быть, один цветок, а бывает и 3. 🌶Удаляю все пасынки, которые растут вовнутрь. 🌶Буду удалять все листья, которые затеняют плоды. Участок своими руками</t>
+  </si>
+  <si>
+    <t>24.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17447</t>
+  </si>
+  <si>
+    <t>Секретная подкормка томатов 🍅 Участок своими руками</t>
+  </si>
+  <si>
+    <t>24.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17441</t>
+  </si>
+  <si>
+    <t>Сделайте огород сильнее без лишней химии! Посадите эти культуры рядом, и они помогут друг другу защищаться от вредителей и болезней, сохраняя урожай здоровым и обильным. 🌱 Участок своими руками</t>
+  </si>
+  <si>
+    <t>24.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17440</t>
+  </si>
+  <si>
+    <t>Самодельная болтушка от всех вредителей в саду и огороде 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>24.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17439</t>
+  </si>
+  <si>
+    <t>😍 ОТ БЕТОННОЙ КОРОБКИ ДО РЕМОНТА СВОЕЙ МЕЧТЫ — за копейки! Начала повторять идеи из канала "ДИЗАЙН ПОД КЛЮЧ" и перестала стесняться своей квартиры Здесь 100500+ наглядных примеров для шикарного ремонта! ✅ ПОДПИСАТЬСЯ</t>
+  </si>
+  <si>
+    <t>24.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17438</t>
+  </si>
+  <si>
+    <t>Делитесь, сохраняйте ✔️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>23.06.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17437</t>
+  </si>
+  <si>
+    <t>Хотите размножить любимую розу без сложных приспособлений?🌹 Участок своими руками</t>
+  </si>
+  <si>
+    <t>23.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17431</t>
+  </si>
+  <si>
+    <t>Хотите, чтобы на огурцах было больше завязей и меньше пустоцветов? 🤔 Многие дачники используют борную кислоту во время цветения и плодоношения. Главное — соблюдать пропорции и проводить обработки в подходящее время. В карусели собраны популярные варианты растворов с бором, а также важные правила обработки, о которых часто забывают. 🌱 Сохраняйте себе, чтобы не искать рецепты в разгар сезона. Участок своими руками</t>
+  </si>
+  <si>
+    <t>23.06.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17430</t>
+  </si>
+  <si>
+    <t>Чеснок пустил стрелку? Не зевайте! Это знак, что головка пошла в рост! 🌱 Но если не вмешаться — все силы уйдут в цветок, а не в крупный зубчик. Действуем по схеме: 1️⃣ Обрезаем цветочную стрелку — без жалости! ✂️ Пусть тратит энергию на луковицу, а не на бесполезное цветение. 2️⃣ Готовим супер-подкормку на 10 л воды: ➕ 20 г Монофосфата Калия — для мощного налива головки. ➕ 30–35 мл Супер Триходермы — защита от корневых гнилей и вредных грибков. 🛡 Поливаем под корень — и ждём богатый урожай! Крупный, здоровый, без болезней. 💪🧄 Участок своими руками</t>
+  </si>
+  <si>
+    <t>23.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17429</t>
+  </si>
+  <si>
+    <t>Мощная смесь избавит от фитофторы навсегда 👌 Участок своими руками</t>
+  </si>
+  <si>
+    <t>23.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17422</t>
+  </si>
+  <si>
+    <t>Они станут вашими летними хитами🍑🍋🍓🍒🍊 Участок своими руками</t>
+  </si>
+  <si>
+    <t>23.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17421</t>
+  </si>
+  <si>
+    <t>Хрустящие огурчики 👍 Сохраняйте, чтобы не потерять- это самые хрустящие и вкусные огурчики. Лист хрена Зонтик укропа Два листа смородины Два листа вишни Два зубчика чеснока Перец черный горошек Перец душистый горошек Огурцы плотно укладываю и заливаю кипятком на 10-15 минут, потом сливаю воду. На литровую банку: 1 ст.л соли 2 ст.л. сахара 1 ст.л. 9% уксуса Снова заливаю кипятком, закатываю банки и укутываю на сутки. Участок своими руками</t>
+  </si>
+  <si>
+    <t>23.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17420</t>
+  </si>
+  <si>
+    <t>🥒 Огурцы цветут? Пора менять подкормку! ❌ Азот сейчас только навредит. 💡 Огурцы — «магниевые сладкоежки»: без магния плоды горчат и растут крючками. ⚠️ Калий блокирует магний в почве, поэтому их вносят вместе. Что касается их "вражды" (антагонизма): калий и магний действительно конкурируют в почве. Но если внести один только калий, он намертво заблокирует магний, и огурцы начнут желтеть. Именно поэтому их рекомендуют давать вместе в балансе 1:1, чтобы растение получало оба элемента одновременно. 💦 Сначала полив чистой водой, потом по 1 л раствора под куст. 🌿 Сомневаетесь? Сделайте опрыскивание,эффект через 2–3 дня! Участок своими руками</t>
+  </si>
+  <si>
+    <t>22.06.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17419</t>
+  </si>
+  <si>
+    <t>Как заставить герань выпускать новые цветоносы?🌺 Участок своими руками</t>
+  </si>
+  <si>
+    <t>22.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17418</t>
+  </si>
+  <si>
+    <t>Как помочь огурцам после похолодания 🙌 После ночных заморозков или резких перепадов температуры огурцы часто перестают расти. Чтобы быстро восстановить их силы, сделайте дрожжевую «подкормку-энергетик» и создайте им тёплые условия. Рецепт подкормки: ▫️сухие дрожжи — 1 ст. л. ▫️сахар — 1 ст. л. ▫️тёплая вода — 500 мл Размешайте и оставьте на 2 часа в тепле. Затем добавьте настой в 5 л воды. Из этого раствора возьмите 1 л и разбавьте ещё в 10 л воды. Применение: под каждый куст — по 500 мл раствора под корень; дополнительно посыпьте землю у растения ложкой золы. Почему это работает: дрожжи стимулируют рост корней и укрепляют иммунитет; зола обогащает почву калием, необходимым для формирования завязей. Результат — крепкие растения и стабильный урожай! Участок своими руками</t>
+  </si>
+  <si>
+    <t>22.06.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17417</t>
+  </si>
+  <si>
+    <t>Сидела в кафе, услышала разговор двух сотрудниц Золотого Яблока... 🤦🏻‍♀️ Они обсуждали, как дурят народ на распродажах. Типа клеят желтый ценник, а цена всё равно выше закупа в 5 раз. И одна другой говорит: «Я себе вообще всё в Клабе беру, нафиг мне наша скидка сотрудника, там всё равно дороже». Я не поленилась, 2 часа копалась и отрыла этот Клаб. Оказалось, так магазин называется — PARFUM CLUB Ребята, это разнос. Byredo, Kilian, Chanel — всё стоит копейки по сравнению с розницей. Это флаконы из Европы, которые списывают или везут как меньший объем через таможню. Взяла на пробу — оригинал 100%. Теперь в магазины хожу только понюхать, а заказываю https://t.me/+VsoNtDPly_c0NjYy</t>
+  </si>
+  <si>
+    <t>22.06.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17416</t>
+  </si>
+  <si>
+    <t>22.06.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17415</t>
+  </si>
+  <si>
+    <t>Домашний кетчуп 👍 Ингредиенты: ▫️Помидоры - 2 кг. ▫️Яблоки - 250 гр. ▫️Лук - 250 гр. ▫️Сладкий перец - 1 шт. ▫️Острый перец - 1/4 стручка ▫️Чеснок - 4 зубчика ▫️Соль - 3/4 ст.л. ▫️Сахар - 150 гр. ▫️Уксус (9%) - 50-75 мл. ▫️Корица - 1/4 ст.л. ▫️Сладкая паприка - 3/4 ст.л. ▫️Гвоздика - 4 шт. ▫️Лавровый лист - 4 шт. Участок своими руками</t>
+  </si>
+  <si>
+    <t>22.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17414</t>
+  </si>
+  <si>
+    <t>Почему туи желтеют, голубика не дает ягоду, а гортензия не цветет?🤷 🌱 Им нужна кислая почва (pH 3,5–4,5). Что делаем: 1️⃣ При посадке — кислый грунт. 2️⃣ Гранулированная сера раз в полгода (поддерживает кислотность). 3️⃣ Для быстрого закисления проливаем: • лимонная кислота — 50–70 г на 10 л воды • или уксус 9% — 100 мл на 10 л воды Расход: 2–3 л под куст. Участок своими руками</t>
+  </si>
+  <si>
+    <t>22.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17413</t>
+  </si>
+  <si>
+    <t>Полезная памятка, чтобы отмерить удобрения правильно ✅ Участок своими руками</t>
+  </si>
+  <si>
+    <t>22.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17412</t>
+  </si>
+  <si>
+    <t>Эта подкормка заменит вам дорогостоящие препараты ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>22.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17411</t>
+  </si>
+  <si>
+    <t>Укрепляем головку чеснока 🧄 Стрелки. Цветонос — главный конкурент луковицы, забирает питание, которое могло бы пойти в головку. Поэтому удаляем, не жалея. Но если стрелка уже выросла, не обрезаем её под корень — убираем только коробочку. Оставшийся цветонос продолжает фотосинтезировать и работает на урожай. Две стрелки оставляем для контроля созревания. Азот. Стимулирует рост листьев, а нам нужна луковица. Лишний азот делает головку рыхлой, снижает плотность зубчиков и ухудшает лёжкость. Калий. Отвечает за налив, плотность и сахаристость головки. Без него луковица не наберёт массу. Чем подкормить (под корень, по 0,5 л): — зольный раствор: 1 стакан золы на 10 л воды; — монофосфат калия: 10–15 г на 10 л воды; — сульфат калия: 15–20 г на 10 л воды (содержит не только калий, но и серу — придаёт листу зелёный цвет, улучшает фотосинтез). Полив. Почва должна быть умеренно влажной в корнеобитаемом слое. Прекращаем за 2–3 недели до уборки — луковицы должны вызреть для хорошего хранения. Участок своими руками</t>
+  </si>
+  <si>
+    <t>21.06.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17410</t>
+  </si>
+  <si>
+    <t>Подкормили все растения и в теплице и на улице! Рецепт на видео 🤗 Участок своими руками</t>
+  </si>
+  <si>
+    <t>21.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17409</t>
+  </si>
+  <si>
+    <t>Как выращивать грибы 🍄‍🟫 ▫️Сначала приготовьте грибную "рассаду". Возьмите шляпку зрелого гриба — белого или подберезовика. ▫️Измельчите её с помощью обычной ручной мясорубки, после чего поместите массу в бутылку с водой. Чтобы активизировать споры, добавьте в литровую бутылку пару чайных ложек французских дрожжей. ▫️Смесь должна настояться около месяца. Когда мякоть грибов осядет на дно, её аккуратно удалите, а прозрачную жидкость сверху перелейте в отдельную емкость — это и будет ваш посевной раствор. ▫️Помните о концентрации спор: их в одном грибе триллионы, поэтому раствор слишком высокой концентрации использовать не стоит. ▫️Разведите один стакан раствора из бутылки в 200-литровой пластиковой бочке воды. Поливайте этой жидкостью почву обычной садовой лейкой, желательно вблизи тех деревьев, где вы нашли грибы. Участок своими руками</t>
+  </si>
+  <si>
+    <t>21.06.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17408</t>
+  </si>
+  <si>
+    <t>😱 ЭТУ ЖЕНЩИНУ ЗНАЛ ВЕСЬ СОВЕТСКИЙ СОЮЗ… 40 лет она выращивала рассаду для кремлёвских теплиц, а теперь ее секреты в открытом доступе. Пока твои растения чахнут и желтеют — её ученики собирают третий урожай! Канал САДОВЫЙ УЧАСТОК — ведёт бывший советский агроном с 40-летним стажем, объясняет всё без химии и сложных слов 🌱 ✔️ Подкормка из того что есть дома — растения за 3 дня не узнать ✔️ Почему желтеют листья — 5 причин которые все игнорируют ✔️ Рассада которая не вытягивается и не падает ✔️ Реанимация полуживого растения за 48 часов Скорее подписывайся и спасай свои растения 👉 @mysad</t>
+  </si>
+  <si>
+    <t>21.06.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17407</t>
+  </si>
+  <si>
+    <t>Реанимация перца и баклажан в холодные дни 👌 1️⃣ В стакан горячей воды добавляю 3 чайных ложки лимонной кислоты и перемешиваю. 2️⃣ Выливаю в 3-х литровую банку и заполняю обычной воды. 3️⃣ Затем добавляю 1 чайную ложку железного купороса и получаю хилат железа. Опрыскиваем пострадавшие растения один раз, по листве. Раствор помогает клеткам восстановиться, запускает обмен веществ и защищает от болезней, которые так любят ослабленные посадки. Участок своими руками</t>
+  </si>
+  <si>
+    <t>21.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17406</t>
+  </si>
+  <si>
+    <t>Как правильно подвязывать томаты?🤔 Участок своими руками</t>
+  </si>
+  <si>
+    <t>21.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17405</t>
+  </si>
+  <si>
+    <t>😺 Наконец то Пушистый Юмор теперь в телеграм 🤣 😉 Никакого негатива, только смешнявые ролики с пушистиками со всего интернета. Обязательно подпишитесь! Советую 👇 https://t.me/+fces59Kf59ZhZDIy</t>
+  </si>
+  <si>
+    <t>21.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17404</t>
+  </si>
+  <si>
+    <t>Раствор марганцовки для моркови ✔️ Чтобы морковь выросла здоровой, без гнилей и болезней, после второго прореживания полейте грядки специальным раствором. В 10-литровом ведре воды растворите 3 г марганцовки и 2–3 г борной кислоты. Этого объёма хватает примерно на 3–4 м². Через 3 недели повторите обработку. Перед таким поливом обязательно пролейте грядку обычной водой. Морковная муха — главный враг урожая. Она легко находит морковь по запаху и может быстро погубить посадки. Чтобы отпугнуть вредителя, используйте простой способ: Размешайте 1 ст. ложку красного или чёрного молотого перца в 10 литрах воды и опрыскайте растения. Такой объём раствора рассчитан на 10 м². Участок своими руками</t>
+  </si>
+  <si>
+    <t>21.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17403</t>
+  </si>
+  <si>
+    <t>Аптечное средство, после которого огурцы меняются за 3 дня ☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>21.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17402</t>
+  </si>
+  <si>
+    <t>Классная намазка из кабачков 😉 Ингредиенты: · кабачки 2 шт · лук 1 шт · морковь 1 шт · соль по вкусу · перец по вкусу · сырки плавленые 2 шт · чеснок 2 зубчика · укроп пучок В масле обжариваем мелко нарезанный лук пару минут. Добавляем морковь, через 3 минуты нарезанные кубиками кабачки, соль и перец по вкусу. Перемешиваем и тушим под крышкой около 10 минут до мягкости. Остужаем, затем помещаем в блендер с плавлеными сырками, чесноком и укропом. Измельчаем до однородной массы. Намазываем на хлеб и наслаждаемся Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.06.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17401</t>
+  </si>
+  <si>
+    <t>Как убрать сорняки на дорожках?!😉 Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/17400</t>
+  </si>
+  <si>
+    <t>Маринованные кабачки 👌 Ингредиенты: ▫️Молодые кабачки - 500 г (можно использовать цуккини) ▫️Лук репчатый - 2 шт. ▫️Петрушка свежая - 1 пучок ▫️Соль - 0,5 ч.л. ▫️Сахар - 1 ч.л. ▫️Красный перец (кайенский или молотый) - 1/4 ч.л. (по вкусу) ▫️Уксус яблочный - 3 ст.л. ▫️Горчица в зернах - 1 ч.л. ▫️Черный перец молотый - 3 ч.л. Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18462</t>
+  </si>
+  <si>
+    <t>Октябрьская обрезка и подкормка гортензии🌺 ✂️Чтобы куст был большим и плотным, но с маленькими бутонами - обрезаем шапки, оставляя 3 почки. ✂️Я люблю, когда цветки большие, поэтому обрезаю оставляя 2 почки. ПОДКОРМКА: 💧Монофосфат калия или кристаллон коричневый 20гр на 10л воды. 📌Не забываем внести гранулированную серу (по жменьке на куст) или коллоидной серы прямо в подкормку. Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18461</t>
+  </si>
+  <si>
+    <t>Подзимний посев — отличный способ получить ранние витамины и разгрузить весенние хлопоты 👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18460</t>
+  </si>
+  <si>
+    <t>Как и когда опрыскивать клубнику?🍓 1. Когда? o Утром или вечером, чтобы солнце не сожгло листья. o В сухую погоду — так раствор дольше держится. o Особенно важно после дождя или при высокой влажности 2. Как? o Тщательно смачиваем листья с двух сторон, цветоносы и завязи. o Не забываем про основание куста — там часто прячутся грибки! 3. Сколько раз? o Для профилактики: 1 раз в 10–14 дней. o Если уже есть пятна или гниль: 3 раза с интервалом 5 дней. 💡 ВАЖНЫЕ СОВЕТЫ: Не храните раствор более 24 часов В жару (&gt;28°C) обрабатывайте только вечером Мульчируй соломой — ягоды будут чистыми, а влага — под контролем. Сажайте чеснок рядом — отпугивает вредителей! Не заливайте! Клубника любит полив под корень, а не по листьям. ❌ ЧЕГО НЕЛЬЗЯ ДЕЛАТЬ: ✖️ Использовать металлическую посуду ✖️ Смешивать с химическими фунгицидами ✖️ Опрыскивать под палящим солнцем ✖️ Применять кислое или просроченное молоко Сохрани рецепт, чтобы не потерять! 📲 Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18459</t>
+  </si>
+  <si>
+    <t>Готовим «убойное» средство от тли ✍️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18458</t>
+  </si>
+  <si>
+    <t>Полезные советы по использованию соды👆 ▫️Уход за виноградом В период созревания ягод опрыскивайте лозу раствором: 75 г соды на 10 литров воды. Это защитит виноград от серой гнили и увеличит содержание сахара в ягодах. ▫️Защита фруктовых деревьев Таким же раствором можно обрабатывать фруктовые деревья, чтобы справиться с листогрызущими гусеницами. ▫️Профилактика мучнистой росы Для предотвращения появления мучнистой росы на огурцах используйте раствор из 1 чайной ложки соды на 1 литр воды. ▫️Обработка крыжовника и смородины Сделайте комплексное средство: смешайте 1 ст. л. соды, 1 таблетку аспирина, 1 ч. л. средства для мытья посуды или жидкого мыла, 1 ст. л. растительного масла и 4,5 литра воды. Этим раствором опрыскивайте кустарники для защиты от вредителей и заболеваний. ▫️Здоровье огурцов Чтобы предотвратить пожелтение листьев, поливайте огурцы раствором соды: 1 ст. л. на 10 литров воды. ▫️Капуста без гусениц Для борьбы с гусеницами посыпьте капустные листья пищевой содой. Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18457</t>
+  </si>
+  <si>
+    <t>Топ-4 сорта моркови - урожайной, сладкой и очень вкусной 😉 🥕 Вита Лонга; 🥕 Самсон; 🥕 Балтимор F1; 🥕 Карлена. Участок своими руками</t>
+  </si>
+  <si>
+    <t>20.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18456</t>
+  </si>
+  <si>
+    <t>Вкусная квашеная капуста с яблоками и клюквой 🤩 ▫️Капуста зимнего сорта - 3 кг ▫️Морковь -1-2 шт. (количество зависит от Вашего вкуса) ▫️Соль крупного помола - 3-4 ст. л. ▫️Клюква или брусника - по вкусу ▫️Яблоки - 3-4 шт. (кислый сорт) Участок своими руками</t>
+  </si>
+  <si>
+    <t>19.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18455</t>
+  </si>
+  <si>
+    <t>19.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18448</t>
+  </si>
+  <si>
+    <t>Что вы обычно оставляете на грядках после сбора урожая? 🍂 Кажется, что за зиму всё само перегниёт и пойдёт почве на пользу. Но некоторые растительные остатки могут сохранить болезни, вредителей и семена сорняков до самой весны. Поэтому осенняя уборка огорода не просто вопрос порядка. То, что уберёте сейчас, может избавить от больших проблем в следующем сезоне. Участок своими руками</t>
+  </si>
+  <si>
+    <t>19.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18447</t>
+  </si>
+  <si>
+    <t>Чем подкормить сад осенью? 🍂 Разбираем разницу! 👇 1️⃣ Монофосфат калия: Быстрый эффект, растворяем в воде, льем под корень. Работает через 2-3 дня, но недолго. ⚡️ 2️⃣ Суперфосфат и Калимагнезий: Долгоиграющие. Работают всю осень, зиму и весну. Требуют заделки в землю! 🌱 Выбирайте, что важнее: быстрый старт или запас на зиму? 🤔 Участок своими руками</t>
+  </si>
+  <si>
+    <t>19.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18446</t>
+  </si>
+  <si>
+    <t>Избавилась от сорняков и пней навсегда 🤔 Участок своими руками</t>
+  </si>
+  <si>
+    <t>19.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18440</t>
+  </si>
+  <si>
+    <t>Пока земля не замёрзла — успей сделать эти 5 вещей 🍂 Участок своими руками</t>
+  </si>
+  <si>
+    <t>19.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18439</t>
+  </si>
+  <si>
+    <t>Топ ТОМАТОВ черри которые я ОБЯЗАТЕЛЬНО ПОСАЖУ В 2027 году!🍅 Участок своими руками</t>
+  </si>
+  <si>
+    <t>19.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18438</t>
+  </si>
+  <si>
+    <t>Подробная инструкция по уходу 👇 💧 Полив Вода туям нужна обязательно, но болото устраивать не надо. У нас каждый день на час включается микропористый шланг. 🌲 Мульча Приствольные круги закрыты корой. Хвою, которая осыпается с самих туй, тоже не убираю — она остаётся там же и работает как дополнительная мульча. 🧹 Чистка два раза в год Убираем сухую хвою внутри кроны осенью перед морозами и весной, когда холода уже отступили. Так ветки хорошо проветриваются, а за сезон там нарастает новая зелёная хвоя. 🧴 Весенняя обработка После чистки смешиваю в опрыскивателе на 10 л воды: — Пиноцид — 2 мл — Ракурс — 8 мл Хорошо прохожу всю хвою и стволы. 🌱 Весной под корень проливаю Аминодрайв от Цимус — использую его для быстрого старта после зимы. 🚿 Примерно раз в месяц прохожусь по хвое Bona Forte, минеральным удобрением для хвойных с эжектором. Подключаю к шлангу и опрыскиваю всю крону. Так делаю до осени. Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18437</t>
+  </si>
+  <si>
+    <t>Куркума вместо вредных и дорогостоящих фунгицидов 👌 ▫️Забудьте о фитофторе, кладоспориозе, пероноспорозе, серой гнили и других болезнях растений – просто используйте куркуму для обработки! ▫️Рецепт простой: смешайте 1 ч. л. куркумы, щепотку черного перца и 100 мл водки. Дайте настояться 24 часа. ▫️Перед использованием разведите 1 ч. л. настойки в 1 л воды и добавьте 2 ст. л. молока для усиления эффекта. ▫️Опрыскивайте растения каждые 2 недели, и они будут защищены от любых болезней! Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18436</t>
+  </si>
+  <si>
+    <t>5 незаменимых удобрений для каждого дачника 👏 ▫️Кальциевая селитра Обогащает растения кальцием, который укрепляет листья и стебли, а также предотвращает вершинную гниль. Дополнительно содержит азот, способствующий росту. ▫️Монофосфат калия Содержит фосфор, необходимый для развития корней, и калий, который укрепляет иммунитет растений, стимулирует цветение и формирование сочных плодов. ▫️Азофоска Универсальное удобрение с равным содержанием азота, фосфора и калия. Используется как при перекопке, так и в течение всего сезона. ▫️Сульфат аммония Содержит азот и серу, идеально подходит для кислолюбивых растений, таких как гортензия и голубика. ▫️Сульфат магния Обеспечивает растения магнием, который улучшает усвоение фосфора, и серой, усиливающей действие азота. Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18435</t>
+  </si>
+  <si>
+    <t>У вас будет море крупной сладкой голубики, если посадите ее правильно! Как посадить голубику осенью👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.09.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18434</t>
+  </si>
+  <si>
+    <t>Укроп, который растёт бесконечно и не идёт в стрелку 🌿 Отличные сорта: ▫️Аллигатор ▫️Вектор Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18433</t>
+  </si>
+  <si>
+    <t>Я больше не мою  кошачий лоток благодаря этому открытию!     🔥🔥🔥 🛒  Заказать на OZON</t>
+  </si>
+  <si>
+    <t>18.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18432</t>
+  </si>
+  <si>
+    <t>Подкормка смородины крахмалом 🫐 Крахмал используется как удобрение благодаря высокому содержанию калия, необходимого для нормального роста смородины. ▫️Способствует активному росту зелёной массы в раннюю весну. ▫️Предотвращает осыпание цветов и способствует завязи ягод. ▫️Увеличивает сладость плодов и предотвращает увядание и раннее осыпание ягод. Рецепт раствора: ▫️250 г картофельного крахмала на ▫️3 литра воды. Смешайте и доведите до кипения. Полученную смесь разводим в 10 литрах воды и поливаем смородину. Эта подкормка подходит для удобрения смородины в период роста зелёной массы, цветения и плодоношения. Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18431</t>
+  </si>
+  <si>
+    <t>Колорадский жук бежит как ошпаренный!👍 Участок своими руками</t>
+  </si>
+  <si>
+    <t>18.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18430</t>
+  </si>
+  <si>
+    <t>Натуральное удобрение для перцев и огурцов👏 Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18429</t>
+  </si>
+  <si>
+    <t>Кормим гортензии в сентябре 🍂 Кормлю Гортензии по листу Монокалий фосфат 10 гр на десять литров воды Можно под корень, тогда дозировка 20 гр на десять литров воды и столовую ложку Лимонной кислотЫ Фосфор и калий способствует вызреванию побегов и повышает ЗИМОСТОЙКОСТЬ Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18420</t>
+  </si>
+  <si>
+    <t>Посадил один раз и красота на многие годы ☝️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18419</t>
+  </si>
+  <si>
+    <t>Вишня очень ждёт эту осеннюю подкормку 🍒 Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18418</t>
+  </si>
+  <si>
+    <t>У вас плохая земля? И вы думаете, что с ней уже ничего не сделать, не расстраивайтесь 🌱 После уборки урожая я готовлю грядки к следующему сезону. Скошенную траву закладываю прямо в землю. Можно использовать здоровую ботву свёклы и моркови, листья. Прокапываю половину грядки, закладываю траву, засыпаю землёй. Потом то же самое со второй половиной. Трава будет перегнивать, кормить червяков и отдавать почве органику🪱 А сверху сею горчицу как сидерат. Зачем она нужна? Всё просто. Растёт, своими корнями рыхлит землю, а потом перегнивает и тоже становится органикой. Получается, посеяли горчицу, она выросла, потом легла в землю и стала для неё едой 😂 Я так делаю не первый год и вижу результат: земля становится рыхлее, живее и плодороднее, а урожаи радуют больше. Так что если кажется, что земля у вас не очень, не спешите с ней прощаться. Её можно постепенно улучшать своими руками Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18412</t>
+  </si>
+  <si>
+    <t>Туя — одно из самых популярных растений для живой изгороди, и совсем не обязательно каждый раз покупать новые саженцы. 🌿 Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.09.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18411</t>
+  </si>
+  <si>
+    <t>Проверенный способ посадки голубики 🫐 Участок своими руками</t>
+  </si>
+  <si>
+    <t>17.09.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18410</t>
+  </si>
+  <si>
+    <t>Самая перспективная профессия 2026 года И это не айтишник. Это удаленщик с нейросетями. Судите сами: высшее образование не нужно, а доход начинается от 5 000 рублей в день. Занятость 1-2 часа. 👉🏻 Всё что нужно - это взять заказ на бирже и отправить запрос в нейросеть по готовым инструкциям. Написание текста, создание фотографии, презентации или даже сайта. ИИ сделает за 5 минут, а деньги уже в кармане. Без знания языков, без компьютера. Лучший вариант для женщин с детьми. Наталия Иванова в своём канале простым языком показывает, как пользоваться нейросетями для работы и где искать заказы, чтобы зарабатывать. 👇🏻 Чтобы узнать, как зарабатывать на нейросетях, подписывайтесь на канал по ссылке: t.me/+MbAKV8XHEaMwMTc6 Реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18409</t>
+  </si>
+  <si>
+    <t>Осенью поливаю этим и всё растет как на дрожжах. Навоз больше не нужен. ✔️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>16.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18408</t>
+  </si>
+  <si>
+    <t>Лучшая замена навоза ✔️ Участок своими руками</t>
+  </si>
+  <si>
+    <t>16.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18407</t>
+  </si>
+  <si>
+    <t>Нашатырь — настоящий универсал на даче! Он и удобрит грядки, и защитит от вредителей, и даже поможет в быту. 💪 Участок своими руками</t>
+  </si>
+  <si>
+    <t>16.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18406</t>
+  </si>
+  <si>
+    <t>Всего одна подкормка и огурцы не будут больше болеть и желтеть ✅ Участок своими руками</t>
+  </si>
+  <si>
+    <t>16.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18405</t>
+  </si>
+  <si>
+    <t>Укоренится даже палка! Если посадите черенок в… картошку! 🤔 Участок своими руками</t>
+  </si>
+  <si>
+    <t>16.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18404</t>
+  </si>
+  <si>
+    <t>Смородина красная Рондом 😍 Кисти длинные, компактные, с 16-17 ягодами с плотным размещением их на кисти. Ягоды равномерно крупные, в полной спелости темно-красные, кисловатые на вкус. Средняя масса плода — 0,7 г. После созревания долго держатся на кустах, хорошо транспортабельны. Свежие ягоды могут храниться в течение 2—3 недель при температуре +1...+2 °С. Плохо размножается одревесневшими черенками, так как образование побегов в первый год отсутствует. Сорт пригоден для ведения на шпалере. Участок своими руками</t>
+  </si>
+  <si>
+    <t>16.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18403</t>
+  </si>
+  <si>
+    <t>Обрезка малины: как не надо делать ❌ Если срезать ветки неправильно, урожая можно ждать долго! Смотрите, каких ошибок лучше избегать, чтобы ваши кусты радовали ягодами. Участок своими руками</t>
+  </si>
+  <si>
+    <t>16.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18402</t>
+  </si>
+  <si>
+    <t>Сколько стоит ваш ремонт? Нашла бот, который может рассчитать стоимость вашего ремонта всего за 1 минуту 😍 Какие параметры он учитывает? — Тип ремонта: косметический или капитальный — Класс ремонта: комфорт или бизнес — Тип жилья: вторичка или первичка — Метраж Попробуйте сами: @remont_kalculator_bot 🔥 Если вы только начинаете ремонт, рекомендую этот канал. Там только актуальная информация: сколько стоит ремонт в 2026 году, как сэкономить, с чего начать и др. Рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>16.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1723838139/18401</t>
+  </si>
+  <si>
+    <t>Чтобы поддержать цветущие гортензии и защитить их от ураганов и дождей есть интересный способ подвязки «невидимка»🌺 Участок своими руками</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7934,59 +14582,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H845"/>
+  <dimension ref="A1:H1634"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3364.464" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -27268,50 +33916,13460 @@
       <c r="G844">
         <v>242</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845">
         <v>58094</v>
       </c>
       <c r="B845" t="s">
         <v>2517</v>
       </c>
       <c r="C845" t="s">
         <v>2518</v>
       </c>
       <c r="D845" s="1" t="s">
         <v>506</v>
       </c>
       <c r="E845">
         <v>71507</v>
       </c>
       <c r="F845">
         <v>1891</v>
       </c>
       <c r="G845">
         <v>520</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>117242</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E846">
+        <v>10395</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>117243</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E847">
+        <v>4616</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>117244</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E848">
+        <v>4463</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>117245</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E849">
+        <v>4569</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>117246</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E850">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>117247</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E851">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>117248</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E852">
+        <v>4580</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>117249</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E853">
+        <v>4989</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>117250</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E854">
+        <v>5191</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>117251</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E855">
+        <v>6180</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>117252</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E856">
+        <v>7319</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>117253</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E857">
+        <v>7170</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>117254</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E858">
+        <v>6007</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>117255</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E859">
+        <v>6249</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>117256</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E860">
+        <v>6556</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>117257</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E861">
+        <v>6832</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>117258</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E862">
+        <v>6938</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>117259</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E863">
+        <v>6768</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>117260</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E864">
+        <v>7717</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>117261</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E865">
+        <v>7739</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>117262</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E866">
+        <v>7656</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>117263</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E867">
+        <v>8865</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>117264</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E868">
+        <v>7907</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>117265</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="E869">
+        <v>7598</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>117266</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="E870">
+        <v>7846</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>117267</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E871">
+        <v>7587</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>117268</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="E872">
+        <v>8726</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>117269</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E873">
+        <v>8548</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>117270</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E874">
+        <v>9579</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>117271</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E875">
+        <v>9426</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>117272</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2607</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E876">
+        <v>8876</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>117273</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E877">
+        <v>8704</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>117274</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="E878">
+        <v>8949</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>117275</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E879">
+        <v>8518</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>117276</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E880">
+        <v>8509</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>117277</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E881">
+        <v>9146</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>117278</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="E882">
+        <v>8467</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>117279</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E883">
+        <v>8905</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>117280</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="E884">
+        <v>9173</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>117281</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E885">
+        <v>7922</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>117282</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="E886">
+        <v>9011</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>117283</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2640</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="E887">
+        <v>8775</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>117284</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E888">
+        <v>9310</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>117285</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2646</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E889">
+        <v>8876</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>117286</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2649</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="E890">
+        <v>7925</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>117287</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E891">
+        <v>7528</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>117288</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E892">
+        <v>8336</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>117289</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E893">
+        <v>8461</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>117290</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E894">
+        <v>8931</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>117291</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E895">
+        <v>9599</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>117292</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E896">
+        <v>9988</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>117293</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E897">
+        <v>10445</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>117294</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E898">
+        <v>10211</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>117295</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E899">
+        <v>8191</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>117296</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E900">
+        <v>8950</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>117297</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E901">
+        <v>9279</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>117298</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E902">
+        <v>9109</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>117299</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E903">
+        <v>9916</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>117300</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E904">
+        <v>10232</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>117301</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2694</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E905">
+        <v>11502</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>117302</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E906">
+        <v>10805</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>117303</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E907">
+        <v>10591</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>117304</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E908">
+        <v>10390</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>117305</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E909">
+        <v>9276</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>117306</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E910">
+        <v>9343</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>117307</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="E911">
+        <v>9159</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>117308</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E912">
+        <v>7733</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>117309</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E913">
+        <v>10069</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>117310</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E914">
+        <v>10747</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>117311</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E915">
+        <v>10381</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>117312</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E916">
+        <v>10003</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>117313</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="E917">
+        <v>9857</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>117314</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E918">
+        <v>9575</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>117315</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E919">
+        <v>9869</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>117316</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E920">
+        <v>10279</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>117317</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E921">
+        <v>10744</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>117318</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E922">
+        <v>11510</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>117319</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E923">
+        <v>10080</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>117320</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E924">
+        <v>10142</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>117321</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E925">
+        <v>9137</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>117322</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E926">
+        <v>9463</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>117323</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E927">
+        <v>9677</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>117324</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E928">
+        <v>9889</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>117325</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E929">
+        <v>10330</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>117326</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="E930">
+        <v>10259</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>117327</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E931">
+        <v>9857</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>117328</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E932">
+        <v>9879</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>117329</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E933">
+        <v>9676</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>117330</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E934">
+        <v>9817</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>117331</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="E935">
+        <v>10057</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>117332</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E936">
+        <v>10738</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>117333</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E937">
+        <v>10088</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>117334</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E938">
+        <v>9542</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>117335</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2796</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="E939">
+        <v>9200</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>117336</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="E940">
+        <v>8325</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>117337</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E941">
+        <v>9116</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>117338</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E942">
+        <v>9974</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>117339</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E943">
+        <v>10302</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>117340</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E944">
+        <v>10302</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>117341</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="E945">
+        <v>11701</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>117342</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2814</v>
+      </c>
+      <c r="E946">
+        <v>9481</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>117343</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2816</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="E947">
+        <v>9876</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>117344</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2818</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2819</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E948">
+        <v>9616</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>117345</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="E949">
+        <v>9718</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>117346</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2826</v>
+      </c>
+      <c r="E950">
+        <v>9604</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>117347</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2828</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2829</v>
+      </c>
+      <c r="E951">
+        <v>8829</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>117348</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2830</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2831</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2832</v>
+      </c>
+      <c r="E952">
+        <v>10059</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>117349</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2833</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2835</v>
+      </c>
+      <c r="E953">
+        <v>10338</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>117350</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2836</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2837</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E954">
+        <v>9860</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>117351</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="E955">
+        <v>9366</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>117352</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E956">
+        <v>9390</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>117353</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E957">
+        <v>9442</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>117354</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="E958">
+        <v>9646</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>117355</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E959">
+        <v>10352</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>117356</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E960">
+        <v>8656</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>117357</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E961">
+        <v>10452</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>117358</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E962">
+        <v>11083</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>117359</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E963">
+        <v>10648</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>117360</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="E964">
+        <v>10179</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>117361</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E965">
+        <v>8526</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>117362</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E966">
+        <v>8841</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>117363</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E967">
+        <v>8087</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>117364</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E968">
+        <v>9180</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>117365</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E969">
+        <v>7262</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>117366</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="E970">
+        <v>10119</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>117367</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E971">
+        <v>11764</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>117368</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="E972">
+        <v>11369</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>117369</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E973">
+        <v>11119</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>117370</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E974">
+        <v>10803</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>117371</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="E975">
+        <v>10315</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>117372</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="E976">
+        <v>9468</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>117373</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="E977">
+        <v>9128</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>117374</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2907</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2908</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="E978">
+        <v>10276</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>117375</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2910</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E979">
+        <v>11299</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>117376</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E980">
+        <v>10723</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>117377</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2915</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E981">
+        <v>10343</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>117378</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2916</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2917</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E982">
+        <v>10567</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>117379</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E983">
+        <v>10387</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>117380</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2920</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E984">
+        <v>9628</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>117381</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="E985">
+        <v>8367</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>117382</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="E986">
+        <v>11924</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>117383</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="E987">
+        <v>11046</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>117384</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E988">
+        <v>10011</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>117385</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E989">
+        <v>10064</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>117386</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E990">
+        <v>9668</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>117387</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E991">
+        <v>9632</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>117388</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E992">
+        <v>10935</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>117389</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="E993">
+        <v>10532</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>117390</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2948</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="E994">
+        <v>8532</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>117391</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2950</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2951</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E995">
+        <v>9568</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>117392</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="E996">
+        <v>10068</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>117393</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2956</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2957</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="E997">
+        <v>9991</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>117394</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2959</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2960</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="E998">
+        <v>9745</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>117395</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2962</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2963</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="E999">
+        <v>9819</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>117396</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2965</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2966</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="E1000">
+        <v>10346</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>117397</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2968</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2969</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="E1001">
+        <v>11280</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>117398</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="E1002">
+        <v>10169</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>117399</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E1003">
+        <v>10176</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>117400</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="E1004">
+        <v>9874</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>117401</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2977</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="E1005">
+        <v>9779</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>117402</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2979</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2980</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="E1006">
+        <v>9973</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>117403</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="E1007">
+        <v>10413</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>117404</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="E1008">
+        <v>10708</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>117405</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>2985</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2986</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="E1009">
+        <v>11928</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>117406</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2989</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="E1010">
+        <v>8782</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>117407</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>2990</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2991</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="E1011">
+        <v>11701</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>117408</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>2993</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E1012">
+        <v>11273</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>117409</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="E1013">
+        <v>11035</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>117410</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>2999</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>3000</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="E1014">
+        <v>11037</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>117411</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="E1015">
+        <v>10722</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>117412</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="E1016">
+        <v>11169</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>117413</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="E1017">
+        <v>11389</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>117414</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="E1018">
+        <v>9745</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>117415</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E1019">
+        <v>10286</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>117416</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E1020">
+        <v>10367</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>117417</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="E1021">
+        <v>10273</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>117418</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="E1022">
+        <v>7252</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>117419</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3026</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="E1023">
+        <v>9529</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>117420</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="E1024">
+        <v>10302</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>117421</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>3033</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E1025">
+        <v>6208</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>117422</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3035</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="E1026">
+        <v>11089</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>117423</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3038</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="E1027">
+        <v>11799</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>117424</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E1028">
+        <v>11455</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>117425</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E1029">
+        <v>12150</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>117426</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3048</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E1030">
+        <v>10997</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>117427</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3049</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E1031">
+        <v>10519</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>117428</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3052</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="E1032">
+        <v>11676</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>117429</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3055</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="E1033">
+        <v>11494</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>117430</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3058</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="E1034">
+        <v>11911</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>117431</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="E1035">
+        <v>11669</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>117432</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="E1036">
+        <v>11189</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>117433</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3067</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3068</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E1037">
+        <v>10886</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>117434</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3071</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="E1038">
+        <v>10242</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>117435</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="E1039">
+        <v>9651</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>117436</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3077</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="E1040">
+        <v>9695</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>117437</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3079</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3080</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="E1041">
+        <v>10602</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>117438</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3082</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="E1042">
+        <v>10736</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>117439</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="E1043">
+        <v>11134</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>117440</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3088</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3089</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="E1044">
+        <v>7415</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>117441</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3092</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="E1045">
+        <v>10197</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>117442</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3094</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="E1046">
+        <v>10252</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>117443</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="E1047">
+        <v>6870</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>117444</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="E1048">
+        <v>10523</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>117445</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3103</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3104</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="E1049">
+        <v>10892</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>117446</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="E1050">
+        <v>11428</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>117447</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="E1051">
+        <v>12509</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>117448</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="E1052">
+        <v>8105</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>117449</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="E1053">
+        <v>8725</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>117450</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="E1054">
+        <v>9466</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>117451</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="E1055">
+        <v>8833</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>117452</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="E1056">
+        <v>9964</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>117453</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3127</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="E1057">
+        <v>7792</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>117454</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="E1058">
+        <v>10330</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>117455</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3133</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="E1059">
+        <v>10866</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>117456</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3136</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="E1060">
+        <v>8427</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>117457</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3139</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="E1061">
+        <v>11412</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>117458</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="E1062">
+        <v>13365</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>117459</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="E1063">
+        <v>10902</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>117460</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3148</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3150</v>
+      </c>
+      <c r="E1064">
+        <v>7441</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>117461</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="E1065">
+        <v>10702</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>117462</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3154</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="E1066">
+        <v>9963</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>117463</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3157</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E1067">
+        <v>7050</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>117464</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3160</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="E1068">
+        <v>9411</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>117465</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="E1069">
+        <v>10400</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>117466</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="E1070">
+        <v>11098</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>117467</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3168</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3169</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="E1071">
+        <v>12485</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>117468</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="E1072">
+        <v>10700</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>117469</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3174</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="E1073">
+        <v>11326</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>117470</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3177</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="E1074">
+        <v>9303</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>117471</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1075">
+        <v>10864</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>117472</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="E1076">
+        <v>10211</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>117473</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E1077">
+        <v>11502</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>117474</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="E1078">
+        <v>11722</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>117475</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3192</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="E1079">
+        <v>12305</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>117476</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3195</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="E1080">
+        <v>11910</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>117477</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3198</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3199</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="E1081">
+        <v>8086</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>117478</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3201</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="E1082">
+        <v>10535</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>117479</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3204</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3205</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3206</v>
+      </c>
+      <c r="E1083">
+        <v>11020</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>117480</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3207</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="E1084">
+        <v>10430</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>117481</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3210</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3211</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="E1085">
+        <v>10695</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>117482</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3213</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3214</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E1086">
+        <v>12083</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>117483</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3217</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="E1087">
+        <v>12567</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>117484</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3219</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3220</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="E1088">
+        <v>12454</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>117485</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3222</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3223</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="E1089">
+        <v>11007</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>117486</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3225</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3226</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="E1090">
+        <v>10714</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>117487</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3228</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="E1091">
+        <v>7368</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>117488</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3231</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="E1092">
+        <v>10829</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>117489</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3234</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="E1093">
+        <v>11468</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>117490</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3237</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="E1094">
+        <v>9067</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>117491</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="E1095">
+        <v>12182</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>117492</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="E1096">
+        <v>12918</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>117493</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3246</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E1097">
+        <v>12777</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>117494</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3249</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="E1098">
+        <v>12107</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>117495</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="E1099">
+        <v>8560</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>117496</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3255</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3256</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="E1100">
+        <v>11355</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>117497</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="E1101">
+        <v>11161</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>117498</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3261</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="E1102">
+        <v>7809</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>117499</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="E1103">
+        <v>11677</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>117500</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3267</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="E1104">
+        <v>11766</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>117501</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="E1105">
+        <v>13435</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>117502</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3273</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E1106">
+        <v>11814</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>117503</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="E1107">
+        <v>13254</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>117504</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="E1108">
+        <v>11965</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>117505</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3282</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="E1109">
+        <v>10991</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>117506</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3285</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="E1110">
+        <v>7201</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>117507</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3288</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3289</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="E1111">
+        <v>10673</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>117508</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3291</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3292</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="E1112">
+        <v>10952</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>117509</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3294</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3295</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3296</v>
+      </c>
+      <c r="E1113">
+        <v>11561</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>117510</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3297</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3298</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="E1114">
+        <v>10975</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>117511</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3300</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3301</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="E1115">
+        <v>11204</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>117512</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3303</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3304</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3305</v>
+      </c>
+      <c r="E1116">
+        <v>9998</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>117513</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3303</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="E1117">
+        <v>10017</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>117514</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="E1118">
+        <v>6508</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>117515</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="E1119">
+        <v>9954</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>117516</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3314</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3315</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="E1120">
+        <v>10064</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>117517</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="E1121">
+        <v>6787</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>117518</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="E1122">
+        <v>10617</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>117519</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="E1123">
+        <v>11394</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>117520</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="E1124">
+        <v>11802</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>117521</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E1125">
+        <v>11215</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>117522</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3333</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="E1126">
+        <v>11836</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>117523</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="E1127">
+        <v>11127</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>117524</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3337</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="E1128">
+        <v>7458</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>117525</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3340</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3341</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="E1129">
+        <v>11287</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>117526</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3342</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="E1130">
+        <v>10589</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>117527</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3344</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="E1131">
+        <v>11553</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>117528</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3346</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3348</v>
+      </c>
+      <c r="E1132">
+        <v>11960</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>117529</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3349</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3350</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="E1133">
+        <v>11379</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>117530</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3352</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3353</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="E1134">
+        <v>9661</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>117531</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3355</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3356</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="E1135">
+        <v>10850</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>117532</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3358</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3359</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3360</v>
+      </c>
+      <c r="E1136">
+        <v>10845</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>117533</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3361</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3363</v>
+      </c>
+      <c r="E1137">
+        <v>9954</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>117534</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3364</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3365</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3366</v>
+      </c>
+      <c r="E1138">
+        <v>11666</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>117535</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3367</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3368</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3369</v>
+      </c>
+      <c r="E1139">
+        <v>7599</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>117536</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3370</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3371</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3372</v>
+      </c>
+      <c r="E1140">
+        <v>11616</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>117537</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3373</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3374</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="E1141">
+        <v>12359</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>117538</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3375</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3376</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="E1142">
+        <v>11793</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>117539</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3377</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3379</v>
+      </c>
+      <c r="E1143">
+        <v>10018</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>117540</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3381</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="E1144">
+        <v>11099</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>117541</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3382</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3383</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="E1145">
+        <v>11540</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>117542</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3384</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="E1146">
+        <v>11049</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>117543</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3388</v>
+      </c>
+      <c r="E1147">
+        <v>10017</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>117544</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3389</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E1148">
+        <v>12038</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>117545</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3391</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3392</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3388</v>
+      </c>
+      <c r="E1149">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>117546</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3393</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3394</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="E1150">
+        <v>12299</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>117547</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3396</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3397</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1151">
+        <v>12828</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>117548</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3399</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3400</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="E1152">
+        <v>10923</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>117549</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3402</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3403</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="E1153">
+        <v>11906</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>117550</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3405</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3406</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="E1154">
+        <v>10927</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>117551</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3408</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3409</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="E1155">
+        <v>9853</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>117552</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3411</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="E1156">
+        <v>10858</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>117553</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3415</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="E1157">
+        <v>6561</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>117554</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="E1158">
+        <v>6330</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>117555</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3419</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3420</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="E1159">
+        <v>11713</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>117556</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="E1160">
+        <v>12095</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>117557</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="E1161">
+        <v>10881</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>117558</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3428</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="E1162">
+        <v>11239</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>117559</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="E1163">
+        <v>9774</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>117560</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3434</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3435</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="E1164">
+        <v>9746</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>117561</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3437</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3438</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3439</v>
+      </c>
+      <c r="E1165">
+        <v>10976</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>117562</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3441</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="E1166">
+        <v>11060</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>117563</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3444</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="E1167">
+        <v>11786</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>117564</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3446</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3447</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3448</v>
+      </c>
+      <c r="E1168">
+        <v>11718</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>117565</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="E1169">
+        <v>11050</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>117566</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3452</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3453</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="E1170">
+        <v>11065</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>117567</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3455</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="E1171">
+        <v>10848</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>117568</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3458</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="E1172">
+        <v>12103</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>117569</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="E1173">
+        <v>11613</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>117570</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E1174">
+        <v>11945</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>117571</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3466</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E1175">
+        <v>11529</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>117572</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3468</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3469</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1176">
+        <v>8608</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>117573</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3471</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3472</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E1177">
+        <v>10403</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>117574</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3474</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="E1178">
+        <v>10108</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>117575</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E1179">
+        <v>10554</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>117576</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3477</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3478</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E1180">
+        <v>11553</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>117577</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3479</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3480</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E1181">
+        <v>11498</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>117578</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3481</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3482</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="E1182">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>117579</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E1183">
+        <v>11779</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>117580</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3486</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3487</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E1184">
+        <v>12749</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>117581</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3488</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E1185">
+        <v>12199</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>117582</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3490</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3491</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E1186">
+        <v>11828</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>117583</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3492</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3493</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E1187">
+        <v>11387</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>117584</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E1188">
+        <v>12076</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>117585</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3496</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3497</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E1189">
+        <v>12221</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>117586</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3498</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3499</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E1190">
+        <v>12278</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>117587</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3502</v>
+      </c>
+      <c r="E1191">
+        <v>13347</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>117588</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3505</v>
+      </c>
+      <c r="E1192">
+        <v>12940</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>117589</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3506</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3507</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3508</v>
+      </c>
+      <c r="E1193">
+        <v>12277</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>117590</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3509</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3510</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E1194">
+        <v>9501</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>117591</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3512</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3513</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3514</v>
+      </c>
+      <c r="E1195">
+        <v>11689</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>117592</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="E1196">
+        <v>10155</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>117593</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3519</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="E1197">
+        <v>11275</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>117594</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3521</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3522</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3523</v>
+      </c>
+      <c r="E1198">
+        <v>8603</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>117595</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3524</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="E1199">
+        <v>11669</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>117596</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3527</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3528</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="E1200">
+        <v>12393</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>117597</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E1201">
+        <v>11393</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>117598</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1202">
+        <v>11634</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>117599</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3537</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="E1203">
+        <v>11186</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>117600</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="E1204">
+        <v>11219</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>117601</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3543</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="E1205">
+        <v>12005</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>117602</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3545</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="E1206">
+        <v>12232</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>117603</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3549</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="E1207">
+        <v>12800</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>117604</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3552</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="E1208">
+        <v>12303</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>117605</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3554</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3555</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="E1209">
+        <v>11358</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>117606</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="E1210">
+        <v>11030</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>117607</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3561</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="E1211">
+        <v>10927</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>117608</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="E1212">
+        <v>9705</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>117609</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="E1213">
+        <v>10965</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>117610</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3570</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="E1214">
+        <v>12086</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>117611</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="E1215">
+        <v>12149</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>117612</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3576</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E1216">
+        <v>13199</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>117613</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3578</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E1217">
+        <v>8753</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>117614</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3579</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3580</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E1218">
+        <v>11804</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>117615</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3582</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="E1219">
+        <v>11910</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>117616</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="E1220">
+        <v>12001</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>117617</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3585</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3586</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>3587</v>
+      </c>
+      <c r="E1221">
+        <v>7960</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222">
+        <v>117618</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3589</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="E1222">
+        <v>11862</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223">
+        <v>117619</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3590</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3591</v>
+      </c>
+      <c r="D1223" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E1223">
+        <v>12041</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224">
+        <v>117620</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3592</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3593</v>
+      </c>
+      <c r="D1224" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="E1224">
+        <v>12502</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225">
+        <v>117621</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3594</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3595</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="E1225">
+        <v>13526</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>117622</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3596</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3597</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="E1226">
+        <v>12616</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>117623</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3598</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3599</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="E1227">
+        <v>12393</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>117624</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3600</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3601</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E1228">
+        <v>10733</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>117625</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3602</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3603</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="E1229">
+        <v>11271</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>117626</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3605</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3606</v>
+      </c>
+      <c r="E1230">
+        <v>7433</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>117627</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3607</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="E1231">
+        <v>11585</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>117628</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3609</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3610</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="E1232">
+        <v>11774</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>117629</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3611</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3612</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E1233">
+        <v>12308</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>117630</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3614</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3615</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3616</v>
+      </c>
+      <c r="E1234">
+        <v>12143</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>117631</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3617</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3619</v>
+      </c>
+      <c r="E1235">
+        <v>11336</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>117632</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="E1236">
+        <v>11222</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237">
+        <v>117633</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3623</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3624</v>
+      </c>
+      <c r="D1237" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="E1237">
+        <v>11690</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238">
+        <v>117634</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3626</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3627</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="E1238">
+        <v>12218</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239">
+        <v>117635</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>3631</v>
+      </c>
+      <c r="E1239">
+        <v>12136</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240">
+        <v>117636</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3632</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3633</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>3634</v>
+      </c>
+      <c r="E1240">
+        <v>9043</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241">
+        <v>117637</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3635</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3636</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>3637</v>
+      </c>
+      <c r="E1241">
+        <v>12797</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242">
+        <v>117638</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3638</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3639</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>3640</v>
+      </c>
+      <c r="E1242">
+        <v>13067</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243">
+        <v>117639</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3641</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3642</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>3643</v>
+      </c>
+      <c r="E1243">
+        <v>13092</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244">
+        <v>117640</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3644</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>3646</v>
+      </c>
+      <c r="E1244">
+        <v>12758</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245">
+        <v>117641</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3647</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3648</v>
+      </c>
+      <c r="D1245" s="1" t="s">
+        <v>3649</v>
+      </c>
+      <c r="E1245">
+        <v>12844</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246">
+        <v>117642</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3650</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3651</v>
+      </c>
+      <c r="D1246" s="1" t="s">
+        <v>3652</v>
+      </c>
+      <c r="E1246">
+        <v>12676</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247">
+        <v>117643</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3653</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3654</v>
+      </c>
+      <c r="D1247" s="1" t="s">
+        <v>3655</v>
+      </c>
+      <c r="E1247">
+        <v>12673</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248">
+        <v>117644</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3656</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3657</v>
+      </c>
+      <c r="D1248" s="1" t="s">
+        <v>3658</v>
+      </c>
+      <c r="E1248">
+        <v>9364</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249">
+        <v>117645</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3659</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3660</v>
+      </c>
+      <c r="D1249" s="1" t="s">
+        <v>3661</v>
+      </c>
+      <c r="E1249">
+        <v>13268</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250">
+        <v>117646</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3662</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3663</v>
+      </c>
+      <c r="D1250" s="1" t="s">
+        <v>3664</v>
+      </c>
+      <c r="E1250">
+        <v>14077</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251">
+        <v>117647</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3665</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3666</v>
+      </c>
+      <c r="D1251" s="1" t="s">
+        <v>3667</v>
+      </c>
+      <c r="E1251">
+        <v>12672</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252">
+        <v>117648</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3668</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3669</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>3670</v>
+      </c>
+      <c r="E1252">
+        <v>12988</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253">
+        <v>117649</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3671</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3672</v>
+      </c>
+      <c r="D1253" s="1" t="s">
+        <v>3673</v>
+      </c>
+      <c r="E1253">
+        <v>8699</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254">
+        <v>117650</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3674</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3675</v>
+      </c>
+      <c r="D1254" s="1" t="s">
+        <v>3676</v>
+      </c>
+      <c r="E1254">
+        <v>11450</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255">
+        <v>117651</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3677</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3678</v>
+      </c>
+      <c r="D1255" s="1" t="s">
+        <v>3679</v>
+      </c>
+      <c r="E1255">
+        <v>8393</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:8">
+      <c r="A1256">
+        <v>117652</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>3680</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>3681</v>
+      </c>
+      <c r="D1256" s="1" t="s">
+        <v>3682</v>
+      </c>
+      <c r="E1256">
+        <v>12162</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:8">
+      <c r="A1257">
+        <v>117653</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3683</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3684</v>
+      </c>
+      <c r="D1257" s="1" t="s">
+        <v>3685</v>
+      </c>
+      <c r="E1257">
+        <v>11737</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:8">
+      <c r="A1258">
+        <v>117654</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>3686</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3687</v>
+      </c>
+      <c r="D1258" s="1" t="s">
+        <v>3688</v>
+      </c>
+      <c r="E1258">
+        <v>11852</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:8">
+      <c r="A1259">
+        <v>117655</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>3689</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>3690</v>
+      </c>
+      <c r="D1259" s="1" t="s">
+        <v>3691</v>
+      </c>
+      <c r="E1259">
+        <v>9013</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:8">
+      <c r="A1260">
+        <v>117656</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>3692</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3693</v>
+      </c>
+      <c r="D1260" s="1" t="s">
+        <v>3694</v>
+      </c>
+      <c r="E1260">
+        <v>13316</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:8">
+      <c r="A1261">
+        <v>117657</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>3695</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3696</v>
+      </c>
+      <c r="D1261" s="1" t="s">
+        <v>3697</v>
+      </c>
+      <c r="E1261">
+        <v>13810</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:8">
+      <c r="A1262">
+        <v>117658</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>3698</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3699</v>
+      </c>
+      <c r="D1262" s="1" t="s">
+        <v>3700</v>
+      </c>
+      <c r="E1262">
+        <v>13510</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:8">
+      <c r="A1263">
+        <v>117659</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>3701</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1263" s="1" t="s">
+        <v>3703</v>
+      </c>
+      <c r="E1263">
+        <v>12742</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:8">
+      <c r="A1264">
+        <v>117660</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>3704</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3705</v>
+      </c>
+      <c r="D1264" s="1" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E1264">
+        <v>12747</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:8">
+      <c r="A1265">
+        <v>117661</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>3707</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>3708</v>
+      </c>
+      <c r="D1265" s="1" t="s">
+        <v>3709</v>
+      </c>
+      <c r="E1265">
+        <v>12691</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:8">
+      <c r="A1266">
+        <v>117662</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>3710</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3711</v>
+      </c>
+      <c r="D1266" s="1" t="s">
+        <v>3712</v>
+      </c>
+      <c r="E1266">
+        <v>12665</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:8">
+      <c r="A1267">
+        <v>117663</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>3713</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3714</v>
+      </c>
+      <c r="D1267" s="1" t="s">
+        <v>3715</v>
+      </c>
+      <c r="E1267">
+        <v>9649</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:8">
+      <c r="A1268">
+        <v>117664</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>3716</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3717</v>
+      </c>
+      <c r="D1268" s="1" t="s">
+        <v>3718</v>
+      </c>
+      <c r="E1268">
+        <v>13026</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:8">
+      <c r="A1269">
+        <v>117665</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3719</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3720</v>
+      </c>
+      <c r="D1269" s="1" t="s">
+        <v>3721</v>
+      </c>
+      <c r="E1269">
+        <v>13705</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:8">
+      <c r="A1270">
+        <v>117666</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>3722</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D1270" s="1" t="s">
+        <v>3724</v>
+      </c>
+      <c r="E1270">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:8">
+      <c r="A1271">
+        <v>117667</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>3725</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3726</v>
+      </c>
+      <c r="D1271" s="1" t="s">
+        <v>3727</v>
+      </c>
+      <c r="E1271">
+        <v>13105</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:8">
+      <c r="A1272">
+        <v>117668</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>3728</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3729</v>
+      </c>
+      <c r="D1272" s="1" t="s">
+        <v>3730</v>
+      </c>
+      <c r="E1272">
+        <v>12243</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:8">
+      <c r="A1273">
+        <v>117669</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3731</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3732</v>
+      </c>
+      <c r="D1273" s="1" t="s">
+        <v>3733</v>
+      </c>
+      <c r="E1273">
+        <v>12456</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:8">
+      <c r="A1274">
+        <v>117670</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>3734</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3735</v>
+      </c>
+      <c r="D1274" s="1" t="s">
+        <v>3736</v>
+      </c>
+      <c r="E1274">
+        <v>12530</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:8">
+      <c r="A1275">
+        <v>117671</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>3737</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3738</v>
+      </c>
+      <c r="D1275" s="1" t="s">
+        <v>3739</v>
+      </c>
+      <c r="E1275">
+        <v>7919</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:8">
+      <c r="A1276">
+        <v>117672</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>3740</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3741</v>
+      </c>
+      <c r="D1276" s="1" t="s">
+        <v>3742</v>
+      </c>
+      <c r="E1276">
+        <v>13285</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:8">
+      <c r="A1277">
+        <v>117673</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>3743</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3744</v>
+      </c>
+      <c r="D1277" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E1277">
+        <v>13876</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:8">
+      <c r="A1278">
+        <v>117674</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>3745</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D1278" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E1278">
+        <v>13490</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8">
+      <c r="A1279">
+        <v>117675</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>3747</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3748</v>
+      </c>
+      <c r="D1279" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E1279">
+        <v>13013</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:8">
+      <c r="A1280">
+        <v>117676</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>3749</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3750</v>
+      </c>
+      <c r="D1280" s="1" t="s">
+        <v>3751</v>
+      </c>
+      <c r="E1280">
+        <v>8565</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8">
+      <c r="A1281">
+        <v>117677</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>3752</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3753</v>
+      </c>
+      <c r="D1281" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E1281">
+        <v>12440</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:8">
+      <c r="A1282">
+        <v>117678</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>3754</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3755</v>
+      </c>
+      <c r="D1282" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E1282">
+        <v>12583</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:8">
+      <c r="A1283">
+        <v>117679</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>3756</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3757</v>
+      </c>
+      <c r="D1283" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E1283">
+        <v>12286</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:8">
+      <c r="A1284">
+        <v>117680</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>3758</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>3759</v>
+      </c>
+      <c r="D1284" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E1284">
+        <v>13785</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:8">
+      <c r="A1285">
+        <v>117681</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>3760</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1285" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E1285">
+        <v>13191</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8">
+      <c r="A1286">
+        <v>117682</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>3762</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3763</v>
+      </c>
+      <c r="D1286" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E1286">
+        <v>13922</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:8">
+      <c r="A1287">
+        <v>117683</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3764</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3765</v>
+      </c>
+      <c r="D1287" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E1287">
+        <v>12720</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:8">
+      <c r="A1288">
+        <v>117684</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3766</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3767</v>
+      </c>
+      <c r="D1288" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E1288">
+        <v>12875</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:8">
+      <c r="A1289">
+        <v>117685</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3768</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3769</v>
+      </c>
+      <c r="D1289" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E1289">
+        <v>12633</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:8">
+      <c r="A1290">
+        <v>117686</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>3770</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3771</v>
+      </c>
+      <c r="D1290" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E1290">
+        <v>8162</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:8">
+      <c r="A1291">
+        <v>117687</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>3772</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3773</v>
+      </c>
+      <c r="D1291" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E1291">
+        <v>12177</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:8">
+      <c r="A1292">
+        <v>117688</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>3774</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>3775</v>
+      </c>
+      <c r="D1292" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E1292">
+        <v>12765</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:8">
+      <c r="A1293">
+        <v>117689</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>3776</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1293" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E1293">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:8">
+      <c r="A1294">
+        <v>117690</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>3778</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>3779</v>
+      </c>
+      <c r="D1294" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E1294">
+        <v>13301</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:8">
+      <c r="A1295">
+        <v>117691</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>3780</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>3781</v>
+      </c>
+      <c r="D1295" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E1295">
+        <v>13069</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:8">
+      <c r="A1296">
+        <v>117692</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>3782</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>3783</v>
+      </c>
+      <c r="D1296" s="1" t="s">
+        <v>3784</v>
+      </c>
+      <c r="E1296">
+        <v>9333</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:8">
+      <c r="A1297">
+        <v>117693</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>3785</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>3786</v>
+      </c>
+      <c r="D1297" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E1297">
+        <v>12579</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:8">
+      <c r="A1298">
+        <v>117694</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>3787</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D1298" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E1298">
+        <v>12445</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:8">
+      <c r="A1299">
+        <v>117695</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>3789</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>3790</v>
+      </c>
+      <c r="D1299" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E1299">
+        <v>13101</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:8">
+      <c r="A1300">
+        <v>117696</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>3791</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>3792</v>
+      </c>
+      <c r="D1300" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E1300">
+        <v>12472</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:8">
+      <c r="A1301">
+        <v>117697</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>3793</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>3794</v>
+      </c>
+      <c r="D1301" s="1" t="s">
+        <v>3795</v>
+      </c>
+      <c r="E1301">
+        <v>9964</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:8">
+      <c r="A1302">
+        <v>117698</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>3796</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>3797</v>
+      </c>
+      <c r="D1302" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E1302">
+        <v>12696</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:8">
+      <c r="A1303">
+        <v>117699</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>3798</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>3799</v>
+      </c>
+      <c r="D1303" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E1303">
+        <v>13781</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:8">
+      <c r="A1304">
+        <v>117700</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>3800</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>3801</v>
+      </c>
+      <c r="D1304" s="1" t="s">
+        <v>3802</v>
+      </c>
+      <c r="E1304">
+        <v>9383</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:8">
+      <c r="A1305">
+        <v>117701</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>3803</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>3804</v>
+      </c>
+      <c r="D1305" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E1305">
+        <v>12533</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:8">
+      <c r="A1306">
+        <v>117702</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>3805</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>3806</v>
+      </c>
+      <c r="D1306" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E1306">
+        <v>12874</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:8">
+      <c r="A1307">
+        <v>117703</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>3807</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>3808</v>
+      </c>
+      <c r="D1307" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E1307">
+        <v>12046</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:8">
+      <c r="A1308">
+        <v>117704</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>3809</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>3810</v>
+      </c>
+      <c r="D1308" s="1" t="s">
+        <v>3811</v>
+      </c>
+      <c r="E1308">
+        <v>8253</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:8">
+      <c r="A1309">
+        <v>117705</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>3812</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>3813</v>
+      </c>
+      <c r="D1309" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E1309">
+        <v>13057</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:8">
+      <c r="A1310">
+        <v>117706</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>3814</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>3815</v>
+      </c>
+      <c r="D1310" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E1310">
+        <v>13495</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:8">
+      <c r="A1311">
+        <v>117707</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>3816</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D1311" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E1311">
+        <v>13810</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:8">
+      <c r="A1312">
+        <v>117708</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>3818</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>3819</v>
+      </c>
+      <c r="D1312" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E1312">
+        <v>14270</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:8">
+      <c r="A1313">
+        <v>117709</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>3820</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>3821</v>
+      </c>
+      <c r="D1313" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E1313">
+        <v>13927</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:8">
+      <c r="A1314">
+        <v>117710</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>3822</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D1314" s="1" t="s">
+        <v>3824</v>
+      </c>
+      <c r="E1314">
+        <v>9050</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:8">
+      <c r="A1315">
+        <v>117711</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>3825</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>3826</v>
+      </c>
+      <c r="D1315" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E1315">
+        <v>13622</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:8">
+      <c r="A1316">
+        <v>117712</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>3827</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>3828</v>
+      </c>
+      <c r="D1316" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E1316">
+        <v>13075</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:8">
+      <c r="A1317">
+        <v>117713</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>3829</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>3830</v>
+      </c>
+      <c r="D1317" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E1317">
+        <v>12983</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:8">
+      <c r="A1318">
+        <v>117714</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>3831</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>3832</v>
+      </c>
+      <c r="D1318" s="1" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1318">
+        <v>8761</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:8">
+      <c r="A1319">
+        <v>117715</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>3834</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>3835</v>
+      </c>
+      <c r="D1319" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E1319">
+        <v>13898</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:8">
+      <c r="A1320">
+        <v>117716</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>3836</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>3837</v>
+      </c>
+      <c r="D1320" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E1320">
+        <v>13742</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:8">
+      <c r="A1321">
+        <v>117717</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>3838</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>3839</v>
+      </c>
+      <c r="D1321" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E1321">
+        <v>14620</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:8">
+      <c r="A1322">
+        <v>117718</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>3840</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1322" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E1322">
+        <v>14365</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:8">
+      <c r="A1323">
+        <v>117719</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>3842</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>3843</v>
+      </c>
+      <c r="D1323" s="1" t="s">
+        <v>3844</v>
+      </c>
+      <c r="E1323">
+        <v>10140</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:8">
+      <c r="A1324">
+        <v>117720</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>3845</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>3846</v>
+      </c>
+      <c r="D1324" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E1324">
+        <v>13339</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:8">
+      <c r="A1325">
+        <v>117721</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>3847</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>3848</v>
+      </c>
+      <c r="D1325" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E1325">
+        <v>12356</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:8">
+      <c r="A1326">
+        <v>117722</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>3849</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>3850</v>
+      </c>
+      <c r="D1326" s="1" t="s">
+        <v>3851</v>
+      </c>
+      <c r="E1326">
+        <v>8947</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:8">
+      <c r="A1327">
+        <v>117723</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>3852</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>3853</v>
+      </c>
+      <c r="D1327" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E1327">
+        <v>12493</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:8">
+      <c r="A1328">
+        <v>117724</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>3854</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>3855</v>
+      </c>
+      <c r="D1328" s="1" t="s">
+        <v>3856</v>
+      </c>
+      <c r="E1328">
+        <v>8410</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:8">
+      <c r="A1329">
+        <v>117725</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>3857</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>3858</v>
+      </c>
+      <c r="D1329" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E1329">
+        <v>13477</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:8">
+      <c r="A1330">
+        <v>117726</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>3859</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>3860</v>
+      </c>
+      <c r="D1330" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E1330">
+        <v>13627</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:8">
+      <c r="A1331">
+        <v>117727</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>3861</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D1331" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E1331">
+        <v>14247</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:8">
+      <c r="A1332">
+        <v>117728</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>3863</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>3864</v>
+      </c>
+      <c r="D1332" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E1332">
+        <v>14154</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:8">
+      <c r="A1333">
+        <v>117729</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>3865</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>3866</v>
+      </c>
+      <c r="D1333" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E1333">
+        <v>13479</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:8">
+      <c r="A1334">
+        <v>117730</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>3867</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>3868</v>
+      </c>
+      <c r="D1334" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E1334">
+        <v>13546</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:8">
+      <c r="A1335">
+        <v>117731</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>3869</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>3870</v>
+      </c>
+      <c r="D1335" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E1335">
+        <v>13013</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:8">
+      <c r="A1336">
+        <v>117732</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>3871</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>3872</v>
+      </c>
+      <c r="D1336" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E1336">
+        <v>12970</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:8">
+      <c r="A1337">
+        <v>117733</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>3873</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>3874</v>
+      </c>
+      <c r="D1337" s="1" t="s">
+        <v>3875</v>
+      </c>
+      <c r="E1337">
+        <v>8637</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:8">
+      <c r="A1338">
+        <v>117734</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>3876</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>3877</v>
+      </c>
+      <c r="D1338" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E1338">
+        <v>13279</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:8">
+      <c r="A1339">
+        <v>117735</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>3878</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>3879</v>
+      </c>
+      <c r="D1339" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E1339">
+        <v>14321</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:8">
+      <c r="A1340">
+        <v>117736</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>3880</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D1340" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E1340">
+        <v>13757</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:8">
+      <c r="A1341">
+        <v>117737</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>3882</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>3883</v>
+      </c>
+      <c r="D1341" s="1" t="s">
+        <v>3884</v>
+      </c>
+      <c r="E1341">
+        <v>8674</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:8">
+      <c r="A1342">
+        <v>117738</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>3885</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>3886</v>
+      </c>
+      <c r="D1342" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E1342">
+        <v>12694</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:8">
+      <c r="A1343">
+        <v>117739</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>3887</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>3888</v>
+      </c>
+      <c r="D1343" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E1343">
+        <v>12074</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:8">
+      <c r="A1344">
+        <v>117740</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>3889</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D1344" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E1344">
+        <v>12358</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:8">
+      <c r="A1345">
+        <v>117741</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>3891</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>3892</v>
+      </c>
+      <c r="D1345" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E1345">
+        <v>12414</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:8">
+      <c r="A1346">
+        <v>117742</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>3893</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>3894</v>
+      </c>
+      <c r="D1346" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E1346">
+        <v>12568</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:8">
+      <c r="A1347">
+        <v>117743</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>3895</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>3896</v>
+      </c>
+      <c r="D1347" s="1" t="s">
+        <v>3897</v>
+      </c>
+      <c r="E1347">
+        <v>13027</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:8">
+      <c r="A1348">
+        <v>117744</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>3898</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>3899</v>
+      </c>
+      <c r="D1348" s="1" t="s">
+        <v>3900</v>
+      </c>
+      <c r="E1348">
+        <v>9951</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:8">
+      <c r="A1349">
+        <v>117745</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>3901</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>3902</v>
+      </c>
+      <c r="D1349" s="1" t="s">
+        <v>3903</v>
+      </c>
+      <c r="E1349">
+        <v>11763</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:8">
+      <c r="A1350">
+        <v>117746</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>3904</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>3905</v>
+      </c>
+      <c r="D1350" s="1" t="s">
+        <v>3906</v>
+      </c>
+      <c r="E1350">
+        <v>10828</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:8">
+      <c r="A1351">
+        <v>117747</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>3907</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>3908</v>
+      </c>
+      <c r="D1351" s="1" t="s">
+        <v>3909</v>
+      </c>
+      <c r="E1351">
+        <v>8087</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:8">
+      <c r="A1352">
+        <v>117748</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>3910</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>3911</v>
+      </c>
+      <c r="D1352" s="1" t="s">
+        <v>3912</v>
+      </c>
+      <c r="E1352">
+        <v>11111</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:8">
+      <c r="A1353">
+        <v>117749</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>3913</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>3914</v>
+      </c>
+      <c r="D1353" s="1" t="s">
+        <v>3915</v>
+      </c>
+      <c r="E1353">
+        <v>11221</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:8">
+      <c r="A1354">
+        <v>117750</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>3916</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>3917</v>
+      </c>
+      <c r="D1354" s="1" t="s">
+        <v>3918</v>
+      </c>
+      <c r="E1354">
+        <v>11718</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:8">
+      <c r="A1355">
+        <v>117751</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>3919</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>3920</v>
+      </c>
+      <c r="D1355" s="1" t="s">
+        <v>3921</v>
+      </c>
+      <c r="E1355">
+        <v>12266</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:8">
+      <c r="A1356">
+        <v>117752</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>3922</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>3923</v>
+      </c>
+      <c r="D1356" s="1" t="s">
+        <v>3924</v>
+      </c>
+      <c r="E1356">
+        <v>12229</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:8">
+      <c r="A1357">
+        <v>117753</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>3925</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>3926</v>
+      </c>
+      <c r="D1357" s="1" t="s">
+        <v>3927</v>
+      </c>
+      <c r="E1357">
+        <v>11944</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:8">
+      <c r="A1358">
+        <v>117754</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>3928</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>3929</v>
+      </c>
+      <c r="D1358" s="1" t="s">
+        <v>3930</v>
+      </c>
+      <c r="E1358">
+        <v>7265</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:8">
+      <c r="A1359">
+        <v>117755</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>3931</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>3932</v>
+      </c>
+      <c r="D1359" s="1" t="s">
+        <v>3933</v>
+      </c>
+      <c r="E1359">
+        <v>11374</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:8">
+      <c r="A1360">
+        <v>117756</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>3934</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>3935</v>
+      </c>
+      <c r="D1360" s="1" t="s">
+        <v>3936</v>
+      </c>
+      <c r="E1360">
+        <v>11620</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:8">
+      <c r="A1361">
+        <v>117757</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>3937</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>3938</v>
+      </c>
+      <c r="D1361" s="1" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1361">
+        <v>11222</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:8">
+      <c r="A1362">
+        <v>117758</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>3940</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>3941</v>
+      </c>
+      <c r="D1362" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E1362">
+        <v>7418</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:8">
+      <c r="A1363">
+        <v>117759</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>3942</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>3943</v>
+      </c>
+      <c r="D1363" s="1" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1363">
+        <v>12482</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:8">
+      <c r="A1364">
+        <v>117760</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>3945</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>3946</v>
+      </c>
+      <c r="D1364" s="1" t="s">
+        <v>3947</v>
+      </c>
+      <c r="E1364">
+        <v>12390</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:8">
+      <c r="A1365">
+        <v>117761</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>3948</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>3949</v>
+      </c>
+      <c r="D1365" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E1365">
+        <v>14166</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:8">
+      <c r="A1366">
+        <v>117762</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>3950</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>3951</v>
+      </c>
+      <c r="D1366" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E1366">
+        <v>13301</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:8">
+      <c r="A1367">
+        <v>117763</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>3952</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D1367" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E1367">
+        <v>12669</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:8">
+      <c r="A1368">
+        <v>117764</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>3954</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>3955</v>
+      </c>
+      <c r="D1368" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="E1368">
+        <v>12506</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:8">
+      <c r="A1369">
+        <v>117765</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>3956</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>3957</v>
+      </c>
+      <c r="D1369" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E1369">
+        <v>12612</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:8">
+      <c r="A1370">
+        <v>117766</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>3958</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>3959</v>
+      </c>
+      <c r="D1370" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E1370">
+        <v>12663</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:8">
+      <c r="A1371">
+        <v>117767</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>3960</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>3961</v>
+      </c>
+      <c r="D1371" s="1" t="s">
+        <v>3962</v>
+      </c>
+      <c r="E1371">
+        <v>9755</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:8">
+      <c r="A1372">
+        <v>117768</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>3963</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>3964</v>
+      </c>
+      <c r="D1372" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E1372">
+        <v>13203</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:8">
+      <c r="A1373">
+        <v>117769</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>3965</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D1373" s="1" t="s">
+        <v>3967</v>
+      </c>
+      <c r="E1373">
+        <v>13113</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:8">
+      <c r="A1374">
+        <v>117770</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>3968</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>3969</v>
+      </c>
+      <c r="D1374" s="1" t="s">
+        <v>3970</v>
+      </c>
+      <c r="E1374">
+        <v>13142</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:8">
+      <c r="A1375">
+        <v>117771</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>3971</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>3972</v>
+      </c>
+      <c r="D1375" s="1" t="s">
+        <v>3973</v>
+      </c>
+      <c r="E1375">
+        <v>12414</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:8">
+      <c r="A1376">
+        <v>117772</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>3974</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>3975</v>
+      </c>
+      <c r="D1376" s="1" t="s">
+        <v>3976</v>
+      </c>
+      <c r="E1376">
+        <v>12641</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:8">
+      <c r="A1377">
+        <v>117773</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>3977</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>3978</v>
+      </c>
+      <c r="D1377" s="1" t="s">
+        <v>3979</v>
+      </c>
+      <c r="E1377">
+        <v>11463</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:8">
+      <c r="A1378">
+        <v>117774</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>3980</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>3981</v>
+      </c>
+      <c r="D1378" s="1" t="s">
+        <v>3982</v>
+      </c>
+      <c r="E1378">
+        <v>13067</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:8">
+      <c r="A1379">
+        <v>117775</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>3983</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>3984</v>
+      </c>
+      <c r="D1379" s="1" t="s">
+        <v>3985</v>
+      </c>
+      <c r="E1379">
+        <v>13216</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:8">
+      <c r="A1380">
+        <v>117776</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>3986</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>3987</v>
+      </c>
+      <c r="D1380" s="1" t="s">
+        <v>3988</v>
+      </c>
+      <c r="E1380">
+        <v>13460</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:8">
+      <c r="A1381">
+        <v>117777</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>3989</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>3990</v>
+      </c>
+      <c r="D1381" s="1" t="s">
+        <v>3991</v>
+      </c>
+      <c r="E1381">
+        <v>13126</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:8">
+      <c r="A1382">
+        <v>117778</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>3992</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>3993</v>
+      </c>
+      <c r="D1382" s="1" t="s">
+        <v>3994</v>
+      </c>
+      <c r="E1382">
+        <v>11521</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:8">
+      <c r="A1383">
+        <v>117779</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>3995</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>3996</v>
+      </c>
+      <c r="D1383" s="1" t="s">
+        <v>3997</v>
+      </c>
+      <c r="E1383">
+        <v>11494</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:8">
+      <c r="A1384">
+        <v>117780</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>3998</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>3999</v>
+      </c>
+      <c r="D1384" s="1" t="s">
+        <v>4000</v>
+      </c>
+      <c r="E1384">
+        <v>11712</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:8">
+      <c r="A1385">
+        <v>117781</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>4001</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>4002</v>
+      </c>
+      <c r="D1385" s="1" t="s">
+        <v>4003</v>
+      </c>
+      <c r="E1385">
+        <v>9668</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:8">
+      <c r="A1386">
+        <v>117782</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>4004</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>4005</v>
+      </c>
+      <c r="D1386" s="1" t="s">
+        <v>4006</v>
+      </c>
+      <c r="E1386">
+        <v>12179</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:8">
+      <c r="A1387">
+        <v>117783</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>4007</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>4008</v>
+      </c>
+      <c r="D1387" s="1" t="s">
+        <v>4009</v>
+      </c>
+      <c r="E1387">
+        <v>12241</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:8">
+      <c r="A1388">
+        <v>117784</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>4010</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>4011</v>
+      </c>
+      <c r="D1388" s="1" t="s">
+        <v>4012</v>
+      </c>
+      <c r="E1388">
+        <v>13408</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:8">
+      <c r="A1389">
+        <v>117785</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>4013</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>4014</v>
+      </c>
+      <c r="D1389" s="1" t="s">
+        <v>4015</v>
+      </c>
+      <c r="E1389">
+        <v>14028</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:8">
+      <c r="A1390">
+        <v>117786</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>4016</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>4017</v>
+      </c>
+      <c r="D1390" s="1" t="s">
+        <v>4018</v>
+      </c>
+      <c r="E1390">
+        <v>14501</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:8">
+      <c r="A1391">
+        <v>117787</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>4019</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>4020</v>
+      </c>
+      <c r="D1391" s="1" t="s">
+        <v>4021</v>
+      </c>
+      <c r="E1391">
+        <v>13463</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:8">
+      <c r="A1392">
+        <v>117788</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>4022</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>4023</v>
+      </c>
+      <c r="D1392" s="1" t="s">
+        <v>4024</v>
+      </c>
+      <c r="E1392">
+        <v>12953</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:8">
+      <c r="A1393">
+        <v>117789</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>4025</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>4026</v>
+      </c>
+      <c r="D1393" s="1" t="s">
+        <v>4027</v>
+      </c>
+      <c r="E1393">
+        <v>9283</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:8">
+      <c r="A1394">
+        <v>117790</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>4028</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>4029</v>
+      </c>
+      <c r="D1394" s="1" t="s">
+        <v>4030</v>
+      </c>
+      <c r="E1394">
+        <v>12933</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:8">
+      <c r="A1395">
+        <v>117791</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>4031</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>4032</v>
+      </c>
+      <c r="D1395" s="1" t="s">
+        <v>4033</v>
+      </c>
+      <c r="E1395">
+        <v>12804</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:8">
+      <c r="A1396">
+        <v>117792</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>4034</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>4035</v>
+      </c>
+      <c r="D1396" s="1" t="s">
+        <v>4036</v>
+      </c>
+      <c r="E1396">
+        <v>14038</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:8">
+      <c r="A1397">
+        <v>117793</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>4037</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>4038</v>
+      </c>
+      <c r="D1397" s="1" t="s">
+        <v>4039</v>
+      </c>
+      <c r="E1397">
+        <v>14462</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:8">
+      <c r="A1398">
+        <v>117794</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>4040</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>4041</v>
+      </c>
+      <c r="D1398" s="1" t="s">
+        <v>4042</v>
+      </c>
+      <c r="E1398">
+        <v>8616</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:8">
+      <c r="A1399">
+        <v>117795</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>4043</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>4044</v>
+      </c>
+      <c r="D1399" s="1" t="s">
+        <v>4045</v>
+      </c>
+      <c r="E1399">
+        <v>13316</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:8">
+      <c r="A1400">
+        <v>117796</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>4046</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>4047</v>
+      </c>
+      <c r="D1400" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="E1400">
+        <v>8781</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:8">
+      <c r="A1401">
+        <v>117797</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>4048</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>4049</v>
+      </c>
+      <c r="D1401" s="1" t="s">
+        <v>4050</v>
+      </c>
+      <c r="E1401">
+        <v>12810</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:8">
+      <c r="A1402">
+        <v>117798</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>4051</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>4052</v>
+      </c>
+      <c r="D1402" s="1" t="s">
+        <v>4053</v>
+      </c>
+      <c r="E1402">
+        <v>12546</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:8">
+      <c r="A1403">
+        <v>117799</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>4054</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>4055</v>
+      </c>
+      <c r="D1403" s="1" t="s">
+        <v>4056</v>
+      </c>
+      <c r="E1403">
+        <v>12770</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:8">
+      <c r="A1404">
+        <v>117800</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>4057</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>4058</v>
+      </c>
+      <c r="D1404" s="1" t="s">
+        <v>3150</v>
+      </c>
+      <c r="E1404">
+        <v>8609</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:8">
+      <c r="A1405">
+        <v>117801</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>4060</v>
+      </c>
+      <c r="D1405" s="1" t="s">
+        <v>4061</v>
+      </c>
+      <c r="E1405">
+        <v>12172</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:8">
+      <c r="A1406">
+        <v>117802</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>4062</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>4063</v>
+      </c>
+      <c r="D1406" s="1" t="s">
+        <v>4064</v>
+      </c>
+      <c r="E1406">
+        <v>13961</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:8">
+      <c r="A1407">
+        <v>117803</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>4065</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>4066</v>
+      </c>
+      <c r="D1407" s="1" t="s">
+        <v>4067</v>
+      </c>
+      <c r="E1407">
+        <v>13772</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:8">
+      <c r="A1408">
+        <v>117804</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>4068</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D1408" s="1" t="s">
+        <v>4070</v>
+      </c>
+      <c r="E1408">
+        <v>13936</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:8">
+      <c r="A1409">
+        <v>117805</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>4071</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1409" s="1" t="s">
+        <v>4073</v>
+      </c>
+      <c r="E1409">
+        <v>13593</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:8">
+      <c r="A1410">
+        <v>117806</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>4074</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>4075</v>
+      </c>
+      <c r="D1410" s="1" t="s">
+        <v>4076</v>
+      </c>
+      <c r="E1410">
+        <v>12948</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:8">
+      <c r="A1411">
+        <v>117807</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>4077</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>4078</v>
+      </c>
+      <c r="D1411" s="1" t="s">
+        <v>4079</v>
+      </c>
+      <c r="E1411">
+        <v>12974</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:8">
+      <c r="A1412">
+        <v>117808</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>4080</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>4081</v>
+      </c>
+      <c r="D1412" s="1" t="s">
+        <v>4082</v>
+      </c>
+      <c r="E1412">
+        <v>12033</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:8">
+      <c r="A1413">
+        <v>117809</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>4083</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>4084</v>
+      </c>
+      <c r="D1413" s="1" t="s">
+        <v>4085</v>
+      </c>
+      <c r="E1413">
+        <v>11851</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:8">
+      <c r="A1414">
+        <v>117810</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>4086</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>4087</v>
+      </c>
+      <c r="D1414" s="1" t="s">
+        <v>4088</v>
+      </c>
+      <c r="E1414">
+        <v>13036</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:8">
+      <c r="A1415">
+        <v>117811</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>4089</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>4090</v>
+      </c>
+      <c r="D1415" s="1" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E1415">
+        <v>13510</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:8">
+      <c r="A1416">
+        <v>117812</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>4092</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>4093</v>
+      </c>
+      <c r="D1416" s="1" t="s">
+        <v>4094</v>
+      </c>
+      <c r="E1416">
+        <v>12316</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:8">
+      <c r="A1417">
+        <v>117813</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>4095</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>4096</v>
+      </c>
+      <c r="D1417" s="1" t="s">
+        <v>4097</v>
+      </c>
+      <c r="E1417">
+        <v>12784</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:8">
+      <c r="A1418">
+        <v>117814</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>4099</v>
+      </c>
+      <c r="D1418" s="1" t="s">
+        <v>4100</v>
+      </c>
+      <c r="E1418">
+        <v>12974</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:8">
+      <c r="A1419">
+        <v>117815</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>4101</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>4102</v>
+      </c>
+      <c r="D1419" s="1" t="s">
+        <v>4103</v>
+      </c>
+      <c r="E1419">
+        <v>7894</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:8">
+      <c r="A1420">
+        <v>117816</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>4104</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>4105</v>
+      </c>
+      <c r="D1420" s="1" t="s">
+        <v>4106</v>
+      </c>
+      <c r="E1420">
+        <v>13201</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:8">
+      <c r="A1421">
+        <v>117817</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>4107</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>4108</v>
+      </c>
+      <c r="D1421" s="1" t="s">
+        <v>4109</v>
+      </c>
+      <c r="E1421">
+        <v>13690</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:8">
+      <c r="A1422">
+        <v>117818</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>4110</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>4111</v>
+      </c>
+      <c r="D1422" s="1" t="s">
+        <v>4112</v>
+      </c>
+      <c r="E1422">
+        <v>14020</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:8">
+      <c r="A1423">
+        <v>117819</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>4113</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>4114</v>
+      </c>
+      <c r="D1423" s="1" t="s">
+        <v>4115</v>
+      </c>
+      <c r="E1423">
+        <v>15489</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:8">
+      <c r="A1424">
+        <v>117820</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>4116</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>4117</v>
+      </c>
+      <c r="D1424" s="1" t="s">
+        <v>4118</v>
+      </c>
+      <c r="E1424">
+        <v>15495</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:8">
+      <c r="A1425">
+        <v>117821</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>4119</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>4120</v>
+      </c>
+      <c r="D1425" s="1" t="s">
+        <v>4121</v>
+      </c>
+      <c r="E1425">
+        <v>8410</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:8">
+      <c r="A1426">
+        <v>117822</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>4122</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>4123</v>
+      </c>
+      <c r="D1426" s="1" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1426">
+        <v>12112</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:8">
+      <c r="A1427">
+        <v>117823</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>4125</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>4126</v>
+      </c>
+      <c r="D1427" s="1" t="s">
+        <v>4127</v>
+      </c>
+      <c r="E1427">
+        <v>11785</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:8">
+      <c r="A1428">
+        <v>117824</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>4128</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>4129</v>
+      </c>
+      <c r="D1428" s="1" t="s">
+        <v>4130</v>
+      </c>
+      <c r="E1428">
+        <v>11964</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:8">
+      <c r="A1429">
+        <v>117825</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>4131</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>4132</v>
+      </c>
+      <c r="D1429" s="1" t="s">
+        <v>4133</v>
+      </c>
+      <c r="E1429">
+        <v>12347</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:8">
+      <c r="A1430">
+        <v>117826</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>4134</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>4135</v>
+      </c>
+      <c r="D1430" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E1430">
+        <v>8632</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:8">
+      <c r="A1431">
+        <v>117827</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>4136</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>4137</v>
+      </c>
+      <c r="D1431" s="1" t="s">
+        <v>4138</v>
+      </c>
+      <c r="E1431">
+        <v>13196</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:8">
+      <c r="A1432">
+        <v>117828</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>4139</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>4140</v>
+      </c>
+      <c r="D1432" s="1" t="s">
+        <v>4141</v>
+      </c>
+      <c r="E1432">
+        <v>14412</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:8">
+      <c r="A1433">
+        <v>117829</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>4142</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>4143</v>
+      </c>
+      <c r="D1433" s="1" t="s">
+        <v>4144</v>
+      </c>
+      <c r="E1433">
+        <v>12421</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:8">
+      <c r="A1434">
+        <v>117830</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>4145</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>4146</v>
+      </c>
+      <c r="D1434" s="1" t="s">
+        <v>4147</v>
+      </c>
+      <c r="E1434">
+        <v>13174</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:8">
+      <c r="A1435">
+        <v>117831</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>4148</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>4149</v>
+      </c>
+      <c r="D1435" s="1" t="s">
+        <v>4150</v>
+      </c>
+      <c r="E1435">
+        <v>12204</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:8">
+      <c r="A1436">
+        <v>117832</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>4152</v>
+      </c>
+      <c r="D1436" s="1" t="s">
+        <v>4153</v>
+      </c>
+      <c r="E1436">
+        <v>8242</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:8">
+      <c r="A1437">
+        <v>117833</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>4154</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>4155</v>
+      </c>
+      <c r="D1437" s="1" t="s">
+        <v>4156</v>
+      </c>
+      <c r="E1437">
+        <v>11709</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:8">
+      <c r="A1438">
+        <v>117834</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>4157</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>4158</v>
+      </c>
+      <c r="D1438" s="1" t="s">
+        <v>4159</v>
+      </c>
+      <c r="E1438">
+        <v>12004</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:8">
+      <c r="A1439">
+        <v>117835</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>4160</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>4161</v>
+      </c>
+      <c r="D1439" s="1" t="s">
+        <v>4162</v>
+      </c>
+      <c r="E1439">
+        <v>13236</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:8">
+      <c r="A1440">
+        <v>117836</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>4163</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>4164</v>
+      </c>
+      <c r="D1440" s="1" t="s">
+        <v>4165</v>
+      </c>
+      <c r="E1440">
+        <v>13717</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:8">
+      <c r="A1441">
+        <v>117837</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>4166</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>4167</v>
+      </c>
+      <c r="D1441" s="1" t="s">
+        <v>4168</v>
+      </c>
+      <c r="E1441">
+        <v>13055</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:8">
+      <c r="A1442">
+        <v>117838</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>4169</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>4170</v>
+      </c>
+      <c r="D1442" s="1" t="s">
+        <v>4171</v>
+      </c>
+      <c r="E1442">
+        <v>12620</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:8">
+      <c r="A1443">
+        <v>117839</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>4172</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>4173</v>
+      </c>
+      <c r="D1443" s="1" t="s">
+        <v>4174</v>
+      </c>
+      <c r="E1443">
+        <v>13166</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:8">
+      <c r="A1444">
+        <v>117840</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>4175</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>4176</v>
+      </c>
+      <c r="D1444" s="1" t="s">
+        <v>4177</v>
+      </c>
+      <c r="E1444">
+        <v>12949</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:8">
+      <c r="A1445">
+        <v>117841</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>4178</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>4179</v>
+      </c>
+      <c r="D1445" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="E1445">
+        <v>9159</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:8">
+      <c r="A1446">
+        <v>117842</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>4180</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>4181</v>
+      </c>
+      <c r="D1446" s="1" t="s">
+        <v>4182</v>
+      </c>
+      <c r="E1446">
+        <v>13588</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:8">
+      <c r="A1447">
+        <v>117843</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>4183</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>4184</v>
+      </c>
+      <c r="D1447" s="1" t="s">
+        <v>4185</v>
+      </c>
+      <c r="E1447">
+        <v>14633</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:8">
+      <c r="A1448">
+        <v>117844</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>4186</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>4187</v>
+      </c>
+      <c r="D1448" s="1" t="s">
+        <v>4003</v>
+      </c>
+      <c r="E1448">
+        <v>13829</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:8">
+      <c r="A1449">
+        <v>117845</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>4188</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>4189</v>
+      </c>
+      <c r="D1449" s="1" t="s">
+        <v>4190</v>
+      </c>
+      <c r="E1449">
+        <v>13109</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:8">
+      <c r="A1450">
+        <v>117846</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>4191</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>4192</v>
+      </c>
+      <c r="D1450" s="1" t="s">
+        <v>4193</v>
+      </c>
+      <c r="E1450">
+        <v>13245</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:8">
+      <c r="A1451">
+        <v>117847</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>4194</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>4195</v>
+      </c>
+      <c r="D1451" s="1" t="s">
+        <v>4196</v>
+      </c>
+      <c r="E1451">
+        <v>13493</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:8">
+      <c r="A1452">
+        <v>117848</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>4197</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>4198</v>
+      </c>
+      <c r="D1452" s="1" t="s">
+        <v>4199</v>
+      </c>
+      <c r="E1452">
+        <v>12873</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:8">
+      <c r="A1453">
+        <v>117849</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>4200</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>4201</v>
+      </c>
+      <c r="D1453" s="1" t="s">
+        <v>4202</v>
+      </c>
+      <c r="E1453">
+        <v>12848</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:8">
+      <c r="A1454">
+        <v>117850</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>4203</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>4204</v>
+      </c>
+      <c r="D1454" s="1" t="s">
+        <v>4205</v>
+      </c>
+      <c r="E1454">
+        <v>8370</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:8">
+      <c r="A1455">
+        <v>117851</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>4206</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>4207</v>
+      </c>
+      <c r="D1455" s="1" t="s">
+        <v>4208</v>
+      </c>
+      <c r="E1455">
+        <v>13123</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:8">
+      <c r="A1456">
+        <v>117852</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>4209</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>4210</v>
+      </c>
+      <c r="D1456" s="1" t="s">
+        <v>4211</v>
+      </c>
+      <c r="E1456">
+        <v>13428</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:8">
+      <c r="A1457">
+        <v>117853</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>4212</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>4213</v>
+      </c>
+      <c r="D1457" s="1" t="s">
+        <v>4214</v>
+      </c>
+      <c r="E1457">
+        <v>8396</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:8">
+      <c r="A1458">
+        <v>117854</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>4215</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>4216</v>
+      </c>
+      <c r="D1458" s="1" t="s">
+        <v>4217</v>
+      </c>
+      <c r="E1458">
+        <v>11986</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:8">
+      <c r="A1459">
+        <v>117855</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>4218</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>4219</v>
+      </c>
+      <c r="D1459" s="1" t="s">
+        <v>4220</v>
+      </c>
+      <c r="E1459">
+        <v>11790</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:8">
+      <c r="A1460">
+        <v>117856</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>4221</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>4222</v>
+      </c>
+      <c r="D1460" s="1" t="s">
+        <v>4223</v>
+      </c>
+      <c r="E1460">
+        <v>7957</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:8">
+      <c r="A1461">
+        <v>117857</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>4224</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D1461" s="1" t="s">
+        <v>4226</v>
+      </c>
+      <c r="E1461">
+        <v>11711</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:8">
+      <c r="A1462">
+        <v>117858</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>4227</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>4228</v>
+      </c>
+      <c r="D1462" s="1" t="s">
+        <v>4229</v>
+      </c>
+      <c r="E1462">
+        <v>12131</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:8">
+      <c r="A1463">
+        <v>117859</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>4230</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>4231</v>
+      </c>
+      <c r="D1463" s="1" t="s">
+        <v>4232</v>
+      </c>
+      <c r="E1463">
+        <v>8415</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:8">
+      <c r="A1464">
+        <v>117860</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>4233</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>4234</v>
+      </c>
+      <c r="D1464" s="1" t="s">
+        <v>4235</v>
+      </c>
+      <c r="E1464">
+        <v>13147</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:8">
+      <c r="A1465">
+        <v>117861</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>4236</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>4237</v>
+      </c>
+      <c r="D1465" s="1" t="s">
+        <v>4238</v>
+      </c>
+      <c r="E1465">
+        <v>13664</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:8">
+      <c r="A1466">
+        <v>117862</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>4239</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>4240</v>
+      </c>
+      <c r="D1466" s="1" t="s">
+        <v>4241</v>
+      </c>
+      <c r="E1466">
+        <v>14148</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:8">
+      <c r="A1467">
+        <v>117863</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>4242</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>4243</v>
+      </c>
+      <c r="D1467" s="1" t="s">
+        <v>4244</v>
+      </c>
+      <c r="E1467">
+        <v>13668</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:8">
+      <c r="A1468">
+        <v>117864</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>4245</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>4246</v>
+      </c>
+      <c r="D1468" s="1" t="s">
+        <v>4247</v>
+      </c>
+      <c r="E1468">
+        <v>12402</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:8">
+      <c r="A1469">
+        <v>117865</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>4248</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>4249</v>
+      </c>
+      <c r="D1469" s="1" t="s">
+        <v>4250</v>
+      </c>
+      <c r="E1469">
+        <v>11855</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:8">
+      <c r="A1470">
+        <v>117866</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>4251</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>4252</v>
+      </c>
+      <c r="D1470" s="1" t="s">
+        <v>4253</v>
+      </c>
+      <c r="E1470">
+        <v>11479</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:8">
+      <c r="A1471">
+        <v>117867</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>4254</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>4255</v>
+      </c>
+      <c r="D1471" s="1" t="s">
+        <v>4256</v>
+      </c>
+      <c r="E1471">
+        <v>7816</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:8">
+      <c r="A1472">
+        <v>117868</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>4257</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D1472" s="1" t="s">
+        <v>4259</v>
+      </c>
+      <c r="E1472">
+        <v>12985</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:8">
+      <c r="A1473">
+        <v>117869</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>4260</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>4261</v>
+      </c>
+      <c r="D1473" s="1" t="s">
+        <v>4262</v>
+      </c>
+      <c r="E1473">
+        <v>12315</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:8">
+      <c r="A1474">
+        <v>117870</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>4263</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>4264</v>
+      </c>
+      <c r="D1474" s="1" t="s">
+        <v>4265</v>
+      </c>
+      <c r="E1474">
+        <v>13184</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:8">
+      <c r="A1475">
+        <v>117871</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>4266</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>4267</v>
+      </c>
+      <c r="D1475" s="1" t="s">
+        <v>4268</v>
+      </c>
+      <c r="E1475">
+        <v>12938</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:8">
+      <c r="A1476">
+        <v>117872</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>4269</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>4270</v>
+      </c>
+      <c r="D1476" s="1" t="s">
+        <v>4271</v>
+      </c>
+      <c r="E1476">
+        <v>12785</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:8">
+      <c r="A1477">
+        <v>117873</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>4272</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>4273</v>
+      </c>
+      <c r="D1477" s="1" t="s">
+        <v>4274</v>
+      </c>
+      <c r="E1477">
+        <v>8065</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:8">
+      <c r="A1478">
+        <v>117874</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>4275</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>4276</v>
+      </c>
+      <c r="D1478" s="1" t="s">
+        <v>4277</v>
+      </c>
+      <c r="E1478">
+        <v>12556</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:8">
+      <c r="A1479">
+        <v>117875</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>4278</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>4279</v>
+      </c>
+      <c r="D1479" s="1" t="s">
+        <v>4280</v>
+      </c>
+      <c r="E1479">
+        <v>7217</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:8">
+      <c r="A1480">
+        <v>117876</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>4281</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>4282</v>
+      </c>
+      <c r="D1480" s="1" t="s">
+        <v>4283</v>
+      </c>
+      <c r="E1480">
+        <v>11909</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:8">
+      <c r="A1481">
+        <v>117877</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>4284</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>4285</v>
+      </c>
+      <c r="D1481" s="1" t="s">
+        <v>4286</v>
+      </c>
+      <c r="E1481">
+        <v>12473</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:8">
+      <c r="A1482">
+        <v>117878</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>4287</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>4288</v>
+      </c>
+      <c r="D1482" s="1" t="s">
+        <v>4289</v>
+      </c>
+      <c r="E1482">
+        <v>13259</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:8">
+      <c r="A1483">
+        <v>117879</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>4290</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>4291</v>
+      </c>
+      <c r="D1483" s="1" t="s">
+        <v>4292</v>
+      </c>
+      <c r="E1483">
+        <v>13347</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:8">
+      <c r="A1484">
+        <v>117880</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>4293</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>4294</v>
+      </c>
+      <c r="D1484" s="1" t="s">
+        <v>4295</v>
+      </c>
+      <c r="E1484">
+        <v>13789</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:8">
+      <c r="A1485">
+        <v>117881</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>4296</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>4297</v>
+      </c>
+      <c r="D1485" s="1" t="s">
+        <v>4298</v>
+      </c>
+      <c r="E1485">
+        <v>12909</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:8">
+      <c r="A1486">
+        <v>117882</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>4299</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>4300</v>
+      </c>
+      <c r="D1486" s="1" t="s">
+        <v>4301</v>
+      </c>
+      <c r="E1486">
+        <v>12700</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:8">
+      <c r="A1487">
+        <v>117883</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>4302</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>4303</v>
+      </c>
+      <c r="D1487" s="1" t="s">
+        <v>4304</v>
+      </c>
+      <c r="E1487">
+        <v>12904</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:8">
+      <c r="A1488">
+        <v>117884</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>4305</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>4306</v>
+      </c>
+      <c r="D1488" s="1" t="s">
+        <v>4307</v>
+      </c>
+      <c r="E1488">
+        <v>12472</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:8">
+      <c r="A1489">
+        <v>117885</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>4308</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>4309</v>
+      </c>
+      <c r="D1489" s="1" t="s">
+        <v>4310</v>
+      </c>
+      <c r="E1489">
+        <v>9628</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:8">
+      <c r="A1490">
+        <v>117886</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>4311</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>4312</v>
+      </c>
+      <c r="D1490" s="1" t="s">
+        <v>4313</v>
+      </c>
+      <c r="E1490">
+        <v>13521</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:8">
+      <c r="A1491">
+        <v>117887</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>4314</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>4315</v>
+      </c>
+      <c r="D1491" s="1" t="s">
+        <v>4316</v>
+      </c>
+      <c r="E1491">
+        <v>14021</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:8">
+      <c r="A1492">
+        <v>117888</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>4317</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>4318</v>
+      </c>
+      <c r="D1492" s="1" t="s">
+        <v>4319</v>
+      </c>
+      <c r="E1492">
+        <v>9031</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:8">
+      <c r="A1493">
+        <v>117889</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>4320</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>4321</v>
+      </c>
+      <c r="D1493" s="1" t="s">
+        <v>4322</v>
+      </c>
+      <c r="E1493">
+        <v>13406</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:8">
+      <c r="A1494">
+        <v>117890</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>4323</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>4324</v>
+      </c>
+      <c r="D1494" s="1" t="s">
+        <v>4325</v>
+      </c>
+      <c r="E1494">
+        <v>6548</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:8">
+      <c r="A1495">
+        <v>117891</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>4326</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>4327</v>
+      </c>
+      <c r="D1495" s="1" t="s">
+        <v>4328</v>
+      </c>
+      <c r="E1495">
+        <v>13175</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:8">
+      <c r="A1496">
+        <v>117892</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>4329</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>4330</v>
+      </c>
+      <c r="D1496" s="1" t="s">
+        <v>4331</v>
+      </c>
+      <c r="E1496">
+        <v>13326</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:8">
+      <c r="A1497">
+        <v>117893</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>4332</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>4333</v>
+      </c>
+      <c r="D1497" s="1" t="s">
+        <v>4334</v>
+      </c>
+      <c r="E1497">
+        <v>13406</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:8">
+      <c r="A1498">
+        <v>117894</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>4335</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>4336</v>
+      </c>
+      <c r="D1498" s="1" t="s">
+        <v>4337</v>
+      </c>
+      <c r="E1498">
+        <v>14031</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:8">
+      <c r="A1499">
+        <v>117895</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>4338</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>4339</v>
+      </c>
+      <c r="D1499" s="1" t="s">
+        <v>4340</v>
+      </c>
+      <c r="E1499">
+        <v>14384</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:8">
+      <c r="A1500">
+        <v>117896</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>4341</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>4342</v>
+      </c>
+      <c r="D1500" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E1500">
+        <v>15097</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:8">
+      <c r="A1501">
+        <v>117897</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>4343</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>4344</v>
+      </c>
+      <c r="D1501" s="1" t="s">
+        <v>4345</v>
+      </c>
+      <c r="E1501">
+        <v>14358</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:8">
+      <c r="A1502">
+        <v>117898</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>4346</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>4347</v>
+      </c>
+      <c r="D1502" s="1" t="s">
+        <v>4348</v>
+      </c>
+      <c r="E1502">
+        <v>13282</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:8">
+      <c r="A1503">
+        <v>117899</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>4349</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>4350</v>
+      </c>
+      <c r="D1503" s="1" t="s">
+        <v>4351</v>
+      </c>
+      <c r="E1503">
+        <v>13745</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:8">
+      <c r="A1504">
+        <v>117900</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>4352</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>4353</v>
+      </c>
+      <c r="D1504" s="1" t="s">
+        <v>4354</v>
+      </c>
+      <c r="E1504">
+        <v>13315</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:8">
+      <c r="A1505">
+        <v>117901</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>4355</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>4356</v>
+      </c>
+      <c r="D1505" s="1" t="s">
+        <v>4357</v>
+      </c>
+      <c r="E1505">
+        <v>13350</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:8">
+      <c r="A1506">
+        <v>117902</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>4358</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>4359</v>
+      </c>
+      <c r="D1506" s="1" t="s">
+        <v>4360</v>
+      </c>
+      <c r="E1506">
+        <v>13932</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:8">
+      <c r="A1507">
+        <v>117903</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4361</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>4362</v>
+      </c>
+      <c r="D1507" s="1" t="s">
+        <v>4363</v>
+      </c>
+      <c r="E1507">
+        <v>13299</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:8">
+      <c r="A1508">
+        <v>117904</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>4364</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>4365</v>
+      </c>
+      <c r="D1508" s="1" t="s">
+        <v>4366</v>
+      </c>
+      <c r="E1508">
+        <v>13845</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:8">
+      <c r="A1509">
+        <v>117905</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>4367</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>4368</v>
+      </c>
+      <c r="D1509" s="1" t="s">
+        <v>4369</v>
+      </c>
+      <c r="E1509">
+        <v>14624</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:8">
+      <c r="A1510">
+        <v>117906</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>4370</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>4371</v>
+      </c>
+      <c r="D1510" s="1" t="s">
+        <v>4372</v>
+      </c>
+      <c r="E1510">
+        <v>14956</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:8">
+      <c r="A1511">
+        <v>117907</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>4373</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>4374</v>
+      </c>
+      <c r="D1511" s="1" t="s">
+        <v>4375</v>
+      </c>
+      <c r="E1511">
+        <v>10412</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:8">
+      <c r="A1512">
+        <v>117908</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>4376</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>4377</v>
+      </c>
+      <c r="D1512" s="1" t="s">
+        <v>4378</v>
+      </c>
+      <c r="E1512">
+        <v>14264</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:8">
+      <c r="A1513">
+        <v>117909</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>4379</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>4380</v>
+      </c>
+      <c r="D1513" s="1" t="s">
+        <v>4381</v>
+      </c>
+      <c r="E1513">
+        <v>13755</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:8">
+      <c r="A1514">
+        <v>117910</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>4382</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>4383</v>
+      </c>
+      <c r="D1514" s="1" t="s">
+        <v>4384</v>
+      </c>
+      <c r="E1514">
+        <v>12999</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:8">
+      <c r="A1515">
+        <v>117911</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>4385</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>4386</v>
+      </c>
+      <c r="D1515" s="1" t="s">
+        <v>4387</v>
+      </c>
+      <c r="E1515">
+        <v>9816</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:8">
+      <c r="A1516">
+        <v>117912</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>4388</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>4389</v>
+      </c>
+      <c r="D1516" s="1" t="s">
+        <v>4390</v>
+      </c>
+      <c r="E1516">
+        <v>13847</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:8">
+      <c r="A1517">
+        <v>117913</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>4391</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>4392</v>
+      </c>
+      <c r="D1517" s="1" t="s">
+        <v>4393</v>
+      </c>
+      <c r="E1517">
+        <v>13384</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:8">
+      <c r="A1518">
+        <v>117914</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>4394</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>4395</v>
+      </c>
+      <c r="D1518" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="E1518">
+        <v>10288</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:8">
+      <c r="A1519">
+        <v>117915</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>4396</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>4397</v>
+      </c>
+      <c r="D1519" s="1" t="s">
+        <v>4398</v>
+      </c>
+      <c r="E1519">
+        <v>14494</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:8">
+      <c r="A1520">
+        <v>117916</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>4399</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>4400</v>
+      </c>
+      <c r="D1520" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E1520">
+        <v>15411</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:8">
+      <c r="A1521">
+        <v>117917</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>4401</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>4402</v>
+      </c>
+      <c r="D1521" s="1" t="s">
+        <v>4403</v>
+      </c>
+      <c r="E1521">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:8">
+      <c r="A1522">
+        <v>117918</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>4404</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>4405</v>
+      </c>
+      <c r="D1522" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="E1522">
+        <v>15260</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:8">
+      <c r="A1523">
+        <v>117919</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>4406</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>4407</v>
+      </c>
+      <c r="D1523" s="1" t="s">
+        <v>4408</v>
+      </c>
+      <c r="E1523">
+        <v>14886</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:8">
+      <c r="A1524">
+        <v>117920</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>4409</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>4410</v>
+      </c>
+      <c r="D1524" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E1524">
+        <v>13831</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:8">
+      <c r="A1525">
+        <v>117921</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>4411</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>4412</v>
+      </c>
+      <c r="D1525" s="1" t="s">
+        <v>4413</v>
+      </c>
+      <c r="E1525">
+        <v>12955</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:8">
+      <c r="A1526">
+        <v>117922</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>4414</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>4415</v>
+      </c>
+      <c r="D1526" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="E1526">
+        <v>12583</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:8">
+      <c r="A1527">
+        <v>117923</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>4416</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>4417</v>
+      </c>
+      <c r="D1527" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="E1527">
+        <v>12436</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:8">
+      <c r="A1528">
+        <v>117924</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>4418</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>4419</v>
+      </c>
+      <c r="D1528" s="1" t="s">
+        <v>4420</v>
+      </c>
+      <c r="E1528">
+        <v>13052</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:8">
+      <c r="A1529">
+        <v>117925</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>4421</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>4422</v>
+      </c>
+      <c r="D1529" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="E1529">
+        <v>13281</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:8">
+      <c r="A1530">
+        <v>117926</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>4423</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>4424</v>
+      </c>
+      <c r="D1530" s="1" t="s">
+        <v>4425</v>
+      </c>
+      <c r="E1530">
+        <v>14299</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:8">
+      <c r="A1531">
+        <v>117927</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>4426</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>4427</v>
+      </c>
+      <c r="D1531" s="1" t="s">
+        <v>4428</v>
+      </c>
+      <c r="E1531">
+        <v>12954</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:8">
+      <c r="A1532">
+        <v>117928</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>4429</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>4430</v>
+      </c>
+      <c r="D1532" s="1" t="s">
+        <v>4431</v>
+      </c>
+      <c r="E1532">
+        <v>13183</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:8">
+      <c r="A1533">
+        <v>117929</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>4432</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>4433</v>
+      </c>
+      <c r="D1533" s="1" t="s">
+        <v>4434</v>
+      </c>
+      <c r="E1533">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:8">
+      <c r="A1534">
+        <v>117930</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>4435</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>4436</v>
+      </c>
+      <c r="D1534" s="1" t="s">
+        <v>4437</v>
+      </c>
+      <c r="E1534">
+        <v>12861</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:8">
+      <c r="A1535">
+        <v>117931</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>4438</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>4439</v>
+      </c>
+      <c r="D1535" s="1" t="s">
+        <v>4440</v>
+      </c>
+      <c r="E1535">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:8">
+      <c r="A1536">
+        <v>117932</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>4441</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>4442</v>
+      </c>
+      <c r="D1536" s="1" t="s">
+        <v>4443</v>
+      </c>
+      <c r="E1536">
+        <v>13508</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:8">
+      <c r="A1537">
+        <v>117933</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>4444</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>4445</v>
+      </c>
+      <c r="D1537" s="1" t="s">
+        <v>4446</v>
+      </c>
+      <c r="E1537">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:8">
+      <c r="A1538">
+        <v>117934</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>4447</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>4448</v>
+      </c>
+      <c r="D1538" s="1" t="s">
+        <v>4449</v>
+      </c>
+      <c r="E1538">
+        <v>12954</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:8">
+      <c r="A1539">
+        <v>117935</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>4450</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>4451</v>
+      </c>
+      <c r="D1539" s="1" t="s">
+        <v>4452</v>
+      </c>
+      <c r="E1539">
+        <v>8729</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:8">
+      <c r="A1540">
+        <v>117936</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>4453</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>4454</v>
+      </c>
+      <c r="D1540" s="1" t="s">
+        <v>4455</v>
+      </c>
+      <c r="E1540">
+        <v>14039</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:8">
+      <c r="A1541">
+        <v>117937</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>4456</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>4457</v>
+      </c>
+      <c r="D1541" s="1" t="s">
+        <v>4458</v>
+      </c>
+      <c r="E1541">
+        <v>14949</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:8">
+      <c r="A1542">
+        <v>117938</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>4459</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>4460</v>
+      </c>
+      <c r="D1542" s="1" t="s">
+        <v>4461</v>
+      </c>
+      <c r="E1542">
+        <v>13818</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:8">
+      <c r="A1543">
+        <v>117939</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>4462</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>4463</v>
+      </c>
+      <c r="D1543" s="1" t="s">
+        <v>4464</v>
+      </c>
+      <c r="E1543">
+        <v>12192</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:8">
+      <c r="A1544">
+        <v>117940</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>4465</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>4466</v>
+      </c>
+      <c r="D1544" s="1" t="s">
+        <v>4467</v>
+      </c>
+      <c r="E1544">
+        <v>9457</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:8">
+      <c r="A1545">
+        <v>117941</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>4468</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>4469</v>
+      </c>
+      <c r="D1545" s="1" t="s">
+        <v>4470</v>
+      </c>
+      <c r="E1545">
+        <v>12209</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:8">
+      <c r="A1546">
+        <v>117942</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>4471</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>4472</v>
+      </c>
+      <c r="D1546" s="1" t="s">
+        <v>4473</v>
+      </c>
+      <c r="E1546">
+        <v>12753</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:8">
+      <c r="A1547">
+        <v>117943</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>4474</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>4475</v>
+      </c>
+      <c r="D1547" s="1" t="s">
+        <v>4476</v>
+      </c>
+      <c r="E1547">
+        <v>12959</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:8">
+      <c r="A1548">
+        <v>117944</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>4477</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>4478</v>
+      </c>
+      <c r="D1548" s="1" t="s">
+        <v>4479</v>
+      </c>
+      <c r="E1548">
+        <v>9243</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:8">
+      <c r="A1549">
+        <v>117945</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>4480</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>4481</v>
+      </c>
+      <c r="D1549" s="1" t="s">
+        <v>4482</v>
+      </c>
+      <c r="E1549">
+        <v>13207</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:8">
+      <c r="A1550">
+        <v>117946</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>4483</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>4484</v>
+      </c>
+      <c r="D1550" s="1" t="s">
+        <v>4485</v>
+      </c>
+      <c r="E1550">
+        <v>14292</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:8">
+      <c r="A1551">
+        <v>117947</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>4486</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>4487</v>
+      </c>
+      <c r="D1551" s="1" t="s">
+        <v>4488</v>
+      </c>
+      <c r="E1551">
+        <v>9831</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:8">
+      <c r="A1552">
+        <v>117948</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>4490</v>
+      </c>
+      <c r="D1552" s="1" t="s">
+        <v>4491</v>
+      </c>
+      <c r="E1552">
+        <v>12750</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:8">
+      <c r="A1553">
+        <v>117949</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>4492</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>4493</v>
+      </c>
+      <c r="D1553" s="1" t="s">
+        <v>4494</v>
+      </c>
+      <c r="E1553">
+        <v>13462</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:8">
+      <c r="A1554">
+        <v>117950</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>4495</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>4496</v>
+      </c>
+      <c r="D1554" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E1554">
+        <v>13014</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:8">
+      <c r="A1555">
+        <v>117951</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>4497</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>4498</v>
+      </c>
+      <c r="D1555" s="1" t="s">
+        <v>4499</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:8">
+      <c r="A1556">
+        <v>117952</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>4500</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>4501</v>
+      </c>
+      <c r="D1556" s="1" t="s">
+        <v>4502</v>
+      </c>
+      <c r="E1556">
+        <v>11994</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:8">
+      <c r="A1557">
+        <v>117953</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>4503</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>4504</v>
+      </c>
+      <c r="D1557" s="1" t="s">
+        <v>4505</v>
+      </c>
+      <c r="E1557">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:8">
+      <c r="A1558">
+        <v>117954</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>4506</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>4507</v>
+      </c>
+      <c r="D1558" s="1" t="s">
+        <v>4508</v>
+      </c>
+      <c r="E1558">
+        <v>13069</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:8">
+      <c r="A1559">
+        <v>117955</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>4509</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>4510</v>
+      </c>
+      <c r="D1559" s="1" t="s">
+        <v>4511</v>
+      </c>
+      <c r="E1559">
+        <v>8318</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:8">
+      <c r="A1560">
+        <v>117956</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>4512</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>4513</v>
+      </c>
+      <c r="D1560" s="1" t="s">
+        <v>4514</v>
+      </c>
+      <c r="E1560">
+        <v>13582</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:8">
+      <c r="A1561">
+        <v>117957</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>4515</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>4516</v>
+      </c>
+      <c r="D1561" s="1" t="s">
+        <v>4517</v>
+      </c>
+      <c r="E1561">
+        <v>14297</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:8">
+      <c r="A1562">
+        <v>117958</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>4518</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>4519</v>
+      </c>
+      <c r="D1562" s="1" t="s">
+        <v>4520</v>
+      </c>
+      <c r="E1562">
+        <v>14011</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:8">
+      <c r="A1563">
+        <v>117959</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>4521</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>4522</v>
+      </c>
+      <c r="D1563" s="1" t="s">
+        <v>4523</v>
+      </c>
+      <c r="E1563">
+        <v>13328</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:8">
+      <c r="A1564">
+        <v>117960</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>4524</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>4525</v>
+      </c>
+      <c r="D1564" s="1" t="s">
+        <v>4526</v>
+      </c>
+      <c r="E1564">
+        <v>12992</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:8">
+      <c r="A1565">
+        <v>117961</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>4527</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>4528</v>
+      </c>
+      <c r="D1565" s="1" t="s">
+        <v>4529</v>
+      </c>
+      <c r="E1565">
+        <v>13019</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:8">
+      <c r="A1566">
+        <v>117962</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>4530</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>4531</v>
+      </c>
+      <c r="D1566" s="1" t="s">
+        <v>4532</v>
+      </c>
+      <c r="E1566">
+        <v>12655</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:8">
+      <c r="A1567">
+        <v>117963</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>4533</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>4534</v>
+      </c>
+      <c r="D1567" s="1" t="s">
+        <v>4535</v>
+      </c>
+      <c r="E1567">
+        <v>14420</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:8">
+      <c r="A1568">
+        <v>117964</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>4536</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>4537</v>
+      </c>
+      <c r="D1568" s="1" t="s">
+        <v>4538</v>
+      </c>
+      <c r="E1568">
+        <v>9624</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:8">
+      <c r="A1569">
+        <v>117965</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>4539</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>4540</v>
+      </c>
+      <c r="D1569" s="1" t="s">
+        <v>4541</v>
+      </c>
+      <c r="E1569">
+        <v>14585</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:8">
+      <c r="A1570">
+        <v>117966</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>4542</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>4543</v>
+      </c>
+      <c r="D1570" s="1" t="s">
+        <v>4544</v>
+      </c>
+      <c r="E1570">
+        <v>15693</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:8">
+      <c r="A1571">
+        <v>117967</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>4545</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>4546</v>
+      </c>
+      <c r="D1571" s="1" t="s">
+        <v>4547</v>
+      </c>
+      <c r="E1571">
+        <v>13974</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:8">
+      <c r="A1572">
+        <v>117968</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>4548</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>4549</v>
+      </c>
+      <c r="D1572" s="1" t="s">
+        <v>4550</v>
+      </c>
+      <c r="E1572">
+        <v>14452</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:8">
+      <c r="A1573">
+        <v>117969</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>4551</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>4552</v>
+      </c>
+      <c r="D1573" s="1" t="s">
+        <v>4553</v>
+      </c>
+      <c r="E1573">
+        <v>13194</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:8">
+      <c r="A1574">
+        <v>117970</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>4554</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>4555</v>
+      </c>
+      <c r="D1574" s="1" t="s">
+        <v>4556</v>
+      </c>
+      <c r="E1574">
+        <v>13669</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:8">
+      <c r="A1575">
+        <v>117971</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>4557</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>4558</v>
+      </c>
+      <c r="D1575" s="1" t="s">
+        <v>4559</v>
+      </c>
+      <c r="E1575">
+        <v>14652</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:8">
+      <c r="A1576">
+        <v>117972</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>4560</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>4561</v>
+      </c>
+      <c r="D1576" s="1" t="s">
+        <v>4562</v>
+      </c>
+      <c r="E1576">
+        <v>14760</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:8">
+      <c r="A1577">
+        <v>117973</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>4563</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>4564</v>
+      </c>
+      <c r="D1577" s="1" t="s">
+        <v>4565</v>
+      </c>
+      <c r="E1577">
+        <v>15206</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:8">
+      <c r="A1578">
+        <v>117974</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>4566</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>4567</v>
+      </c>
+      <c r="D1578" s="1" t="s">
+        <v>4568</v>
+      </c>
+      <c r="E1578">
+        <v>15169</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:8">
+      <c r="A1579">
+        <v>117975</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>4569</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>4570</v>
+      </c>
+      <c r="D1579" s="1" t="s">
+        <v>4571</v>
+      </c>
+      <c r="E1579">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:8">
+      <c r="A1580">
+        <v>117976</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>4572</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>4573</v>
+      </c>
+      <c r="D1580" s="1" t="s">
+        <v>4538</v>
+      </c>
+      <c r="E1580">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:8">
+      <c r="A1581">
+        <v>117977</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>4574</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>4575</v>
+      </c>
+      <c r="D1581" s="1" t="s">
+        <v>4576</v>
+      </c>
+      <c r="E1581">
+        <v>13853</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:8">
+      <c r="A1582">
+        <v>117978</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>4577</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>4578</v>
+      </c>
+      <c r="D1582" s="1" t="s">
+        <v>4579</v>
+      </c>
+      <c r="E1582">
+        <v>13853</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:8">
+      <c r="A1583">
+        <v>117979</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>4580</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>4581</v>
+      </c>
+      <c r="D1583" s="1" t="s">
+        <v>4582</v>
+      </c>
+      <c r="E1583">
+        <v>13918</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:8">
+      <c r="A1584">
+        <v>117980</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>4583</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>4584</v>
+      </c>
+      <c r="D1584" s="1" t="s">
+        <v>4585</v>
+      </c>
+      <c r="E1584">
+        <v>13885</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:8">
+      <c r="A1585">
+        <v>117981</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>4586</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>4587</v>
+      </c>
+      <c r="D1585" s="1" t="s">
+        <v>4588</v>
+      </c>
+      <c r="E1585">
+        <v>14968</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:8">
+      <c r="A1586">
+        <v>117982</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>4589</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>4590</v>
+      </c>
+      <c r="D1586" s="1" t="s">
+        <v>4591</v>
+      </c>
+      <c r="E1586">
+        <v>15292</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:8">
+      <c r="A1587">
+        <v>117983</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>4592</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>4593</v>
+      </c>
+      <c r="D1587" s="1" t="s">
+        <v>4594</v>
+      </c>
+      <c r="E1587">
+        <v>14995</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:8">
+      <c r="A1588">
+        <v>117984</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>4595</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>4596</v>
+      </c>
+      <c r="D1588" s="1" t="s">
+        <v>4597</v>
+      </c>
+      <c r="E1588">
+        <v>13682</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:8">
+      <c r="A1589">
+        <v>117985</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>4598</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>4599</v>
+      </c>
+      <c r="D1589" s="1" t="s">
+        <v>4600</v>
+      </c>
+      <c r="E1589">
+        <v>13722</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:8">
+      <c r="A1590">
+        <v>117986</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>4601</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>4602</v>
+      </c>
+      <c r="D1590" s="1" t="s">
+        <v>4603</v>
+      </c>
+      <c r="E1590">
+        <v>14089</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:8">
+      <c r="A1591">
+        <v>117987</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>4604</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>4605</v>
+      </c>
+      <c r="D1591" s="1" t="s">
+        <v>4606</v>
+      </c>
+      <c r="E1591">
+        <v>9103</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:8">
+      <c r="A1592">
+        <v>117988</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>4607</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>4608</v>
+      </c>
+      <c r="D1592" s="1" t="s">
+        <v>4609</v>
+      </c>
+      <c r="E1592">
+        <v>14030</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:8">
+      <c r="A1593">
+        <v>117989</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>4610</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>4611</v>
+      </c>
+      <c r="D1593" s="1" t="s">
+        <v>4612</v>
+      </c>
+      <c r="E1593">
+        <v>13817</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:8">
+      <c r="A1594">
+        <v>117990</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>4613</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>4614</v>
+      </c>
+      <c r="D1594" s="1" t="s">
+        <v>4615</v>
+      </c>
+      <c r="E1594">
+        <v>15210</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:8">
+      <c r="A1595">
+        <v>117991</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>4616</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>4617</v>
+      </c>
+      <c r="D1595" s="1" t="s">
+        <v>4618</v>
+      </c>
+      <c r="E1595">
+        <v>15479</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:8">
+      <c r="A1596">
+        <v>117992</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>4619</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>4620</v>
+      </c>
+      <c r="D1596" s="1" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1596">
+        <v>15545</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:8">
+      <c r="A1597">
+        <v>125869</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>4622</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>4623</v>
+      </c>
+      <c r="D1597" s="1" t="s">
+        <v>4624</v>
+      </c>
+      <c r="E1597">
+        <v>3513</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:8">
+      <c r="A1598">
+        <v>125870</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>4625</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>4626</v>
+      </c>
+      <c r="D1598" s="1" t="s">
+        <v>4627</v>
+      </c>
+      <c r="E1598">
+        <v>4416</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:8">
+      <c r="A1599">
+        <v>125871</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>4628</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>4629</v>
+      </c>
+      <c r="D1599" s="1" t="s">
+        <v>4630</v>
+      </c>
+      <c r="E1599">
+        <v>4875</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:8">
+      <c r="A1600">
+        <v>125872</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>4631</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>4632</v>
+      </c>
+      <c r="D1600" s="1" t="s">
+        <v>4633</v>
+      </c>
+      <c r="E1600">
+        <v>4792</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:8">
+      <c r="A1601">
+        <v>125873</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>4634</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>4635</v>
+      </c>
+      <c r="D1601" s="1" t="s">
+        <v>4636</v>
+      </c>
+      <c r="E1601">
+        <v>5275</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:8">
+      <c r="A1602">
+        <v>125874</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>4637</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>4638</v>
+      </c>
+      <c r="D1602" s="1" t="s">
+        <v>4639</v>
+      </c>
+      <c r="E1602">
+        <v>5171</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:8">
+      <c r="A1603">
+        <v>125875</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>4640</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>4641</v>
+      </c>
+      <c r="D1603" s="1" t="s">
+        <v>4642</v>
+      </c>
+      <c r="E1603">
+        <v>5813</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:8">
+      <c r="A1604">
+        <v>125876</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>4643</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>4644</v>
+      </c>
+      <c r="D1604" s="1" t="s">
+        <v>4190</v>
+      </c>
+      <c r="E1604">
+        <v>6732</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:8">
+      <c r="A1605">
+        <v>125877</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>4645</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>4646</v>
+      </c>
+      <c r="D1605" s="1" t="s">
+        <v>4647</v>
+      </c>
+      <c r="E1605">
+        <v>5786</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:8">
+      <c r="A1606">
+        <v>125878</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>4648</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>4649</v>
+      </c>
+      <c r="D1606" s="1" t="s">
+        <v>4650</v>
+      </c>
+      <c r="E1606">
+        <v>6126</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:8">
+      <c r="A1607">
+        <v>125879</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>4651</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>4652</v>
+      </c>
+      <c r="D1607" s="1" t="s">
+        <v>4653</v>
+      </c>
+      <c r="E1607">
+        <v>5946</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:8">
+      <c r="A1608">
+        <v>125880</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>4654</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>4655</v>
+      </c>
+      <c r="D1608" s="1" t="s">
+        <v>4656</v>
+      </c>
+      <c r="E1608">
+        <v>5902</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:8">
+      <c r="A1609">
+        <v>125881</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>4657</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>4658</v>
+      </c>
+      <c r="D1609" s="1" t="s">
+        <v>4659</v>
+      </c>
+      <c r="E1609">
+        <v>6095</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:8">
+      <c r="A1610">
+        <v>125882</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>4660</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>4661</v>
+      </c>
+      <c r="D1610" s="1" t="s">
+        <v>4662</v>
+      </c>
+      <c r="E1610">
+        <v>6676</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:8">
+      <c r="A1611">
+        <v>125883</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>4663</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>4664</v>
+      </c>
+      <c r="D1611" s="1" t="s">
+        <v>4665</v>
+      </c>
+      <c r="E1611">
+        <v>7470</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:8">
+      <c r="A1612">
+        <v>125884</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>4666</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>4667</v>
+      </c>
+      <c r="D1612" s="1" t="s">
+        <v>4668</v>
+      </c>
+      <c r="E1612">
+        <v>7378</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:8">
+      <c r="A1613">
+        <v>125885</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>4669</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>4670</v>
+      </c>
+      <c r="D1613" s="1" t="s">
+        <v>4671</v>
+      </c>
+      <c r="E1613">
+        <v>6995</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:8">
+      <c r="A1614">
+        <v>125886</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>4672</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>4673</v>
+      </c>
+      <c r="D1614" s="1" t="s">
+        <v>4674</v>
+      </c>
+      <c r="E1614">
+        <v>7057</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:8">
+      <c r="A1615">
+        <v>125887</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>4675</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>4676</v>
+      </c>
+      <c r="D1615" s="1" t="s">
+        <v>4677</v>
+      </c>
+      <c r="E1615">
+        <v>6766</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:8">
+      <c r="A1616">
+        <v>125888</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>4678</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>4679</v>
+      </c>
+      <c r="D1616" s="1" t="s">
+        <v>4680</v>
+      </c>
+      <c r="E1616">
+        <v>7636</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:8">
+      <c r="A1617">
+        <v>125889</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>4681</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>4682</v>
+      </c>
+      <c r="D1617" s="1" t="s">
+        <v>4683</v>
+      </c>
+      <c r="E1617">
+        <v>7978</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:8">
+      <c r="A1618">
+        <v>125890</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>4684</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>4685</v>
+      </c>
+      <c r="D1618" s="1" t="s">
+        <v>4686</v>
+      </c>
+      <c r="E1618">
+        <v>8059</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:8">
+      <c r="A1619">
+        <v>125891</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>4687</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>4688</v>
+      </c>
+      <c r="D1619" s="1" t="s">
+        <v>4689</v>
+      </c>
+      <c r="E1619">
+        <v>9112</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:8">
+      <c r="A1620">
+        <v>125892</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>4690</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>4691</v>
+      </c>
+      <c r="D1620" s="1" t="s">
+        <v>4692</v>
+      </c>
+      <c r="E1620">
+        <v>8199</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:8">
+      <c r="A1621">
+        <v>125893</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>4693</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>4694</v>
+      </c>
+      <c r="D1621" s="1" t="s">
+        <v>4695</v>
+      </c>
+      <c r="E1621">
+        <v>8228</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:8">
+      <c r="A1622">
+        <v>125894</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>4696</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>4697</v>
+      </c>
+      <c r="D1622" s="1" t="s">
+        <v>4698</v>
+      </c>
+      <c r="E1622">
+        <v>8139</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:8">
+      <c r="A1623">
+        <v>125895</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>4699</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>4700</v>
+      </c>
+      <c r="D1623" s="1" t="s">
+        <v>4701</v>
+      </c>
+      <c r="E1623">
+        <v>7438</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:8">
+      <c r="A1624">
+        <v>125896</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>4702</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>4703</v>
+      </c>
+      <c r="D1624" s="1" t="s">
+        <v>4704</v>
+      </c>
+      <c r="E1624">
+        <v>7685</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:8">
+      <c r="A1625">
+        <v>125897</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>4705</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>4706</v>
+      </c>
+      <c r="D1625" s="1" t="s">
+        <v>4707</v>
+      </c>
+      <c r="E1625">
+        <v>8025</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:8">
+      <c r="A1626">
+        <v>125898</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>4708</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>4709</v>
+      </c>
+      <c r="D1626" s="1" t="s">
+        <v>4710</v>
+      </c>
+      <c r="E1626">
+        <v>8559</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:8">
+      <c r="A1627">
+        <v>125899</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>4711</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>4712</v>
+      </c>
+      <c r="D1627" s="1" t="s">
+        <v>4713</v>
+      </c>
+      <c r="E1627">
+        <v>9613</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:8">
+      <c r="A1628">
+        <v>125900</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>4714</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>4715</v>
+      </c>
+      <c r="D1628" s="1" t="s">
+        <v>4716</v>
+      </c>
+      <c r="E1628">
+        <v>9811</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:8">
+      <c r="A1629">
+        <v>125901</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>4717</v>
+      </c>
+      <c r="C1629" t="s">
+        <v>4718</v>
+      </c>
+      <c r="D1629" s="1" t="s">
+        <v>4719</v>
+      </c>
+      <c r="E1629">
+        <v>9251</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:8">
+      <c r="A1630">
+        <v>125902</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>4720</v>
+      </c>
+      <c r="C1630" t="s">
+        <v>4721</v>
+      </c>
+      <c r="D1630" s="1" t="s">
+        <v>4722</v>
+      </c>
+      <c r="E1630">
+        <v>9025</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:8">
+      <c r="A1631">
+        <v>125903</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>4723</v>
+      </c>
+      <c r="C1631" t="s">
+        <v>4724</v>
+      </c>
+      <c r="D1631" s="1" t="s">
+        <v>4725</v>
+      </c>
+      <c r="E1631">
+        <v>9105</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:8">
+      <c r="A1632">
+        <v>125904</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>4726</v>
+      </c>
+      <c r="C1632" t="s">
+        <v>4727</v>
+      </c>
+      <c r="D1632" s="1" t="s">
+        <v>4728</v>
+      </c>
+      <c r="E1632">
+        <v>8478</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:8">
+      <c r="A1633">
+        <v>125905</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>4729</v>
+      </c>
+      <c r="C1633" t="s">
+        <v>4730</v>
+      </c>
+      <c r="D1633" s="1" t="s">
+        <v>4731</v>
+      </c>
+      <c r="E1633">
+        <v>8286</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:8">
+      <c r="A1634">
+        <v>125906</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>4732</v>
+      </c>
+      <c r="C1634" t="s">
+        <v>4733</v>
+      </c>
+      <c r="D1634" s="1" t="s">
+        <v>4734</v>
+      </c>
+      <c r="E1634">
+        <v>9022</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">