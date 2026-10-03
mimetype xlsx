--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="419">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="647">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1269,50 +1269,734 @@
     <t>22.09.25 09:01</t>
   </si>
   <si>
     <t>t.me/ziskindvillage/1044</t>
   </si>
   <si>
     <t>Друзья! А у меня для вас ❤️‍🔥НОВОЕ ВИДЕО❤️‍🔥 https://youtu.be/lNFWCqE_JOg Если не работает, кликайте: ВКОНТАКТЕ РУТУБ Покажу, как сделать теплый шов в бревенчатом доме, а потом еще подошьем с папой потолки, результат в конце!🔥 Приятного просмотра!</t>
   </si>
   <si>
     <t>20.09.25 10:51</t>
   </si>
   <si>
     <t>t.me/ziskindvillage/1042</t>
   </si>
   <si>
     <t>Пока монтирую новый видос, вспомнила, что обещала вам пост про странные рекламные заявки Ежедневно мне поступают разные рекламные запросы- есть очень кайфовые, о сотрудничестве с которыми я давно мечтала, есть новые для меня, не менее интересные. Я беру только то, чем пользуюсь/чем могу открыто восторгаться и что может принести вам пользу Но есть запросы, от которых порой наступает некоторое недоумение😅 из последнего: - Сервисы ясновидения и расклады таро - Обучение нейросетям или крипте - Церковь - Реклама соляриса с доставкой автомобиля в мой город (🧐🧐) - Странные онлайн-школы - Реклама под скам на 1.5ч 3 постов - это блин что ваще такое?!🙉 кто знает, объясните Сюда же отнесу запросы на личные каналы, которые заполнены в лучшем случае на 1%. Понятно, что никому в пустоту вещать не хочется, но сначала польза, много пользы, а потом результат А вот часть запросов, которые топ, но мне в какой-то момент было не актуально🥲: - джемы Махеев - крупы Мистраль - фитобочка - Балтика 3😅 - видеостудия - фрезерный станок (хоть мастерскую под него заново строй и участок быстрее покупай) - Пятерочка Ну уж кайфовые запросы не буду перечислять, их вы и сами скоро увидите😎 Заодно напомню, на все вопросы по сотрудничеству отвечаю только здесь - @ziskind_pr</t>
   </si>
   <si>
     <t>18.09.25 11:52</t>
   </si>
   <si>
     <t>t.me/ziskindvillage/1040</t>
   </si>
   <si>
     <t>Последние теплые дни в Москве, последние летние кадры🤍 возвращаюсь в Питер, загорелая и уставшая после стройки😅 А скажите, что посмотреть в Калининграде за сутки?</t>
+  </si>
+  <si>
+    <t>15.09.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1549</t>
+  </si>
+  <si>
+    <t>Дела насущные А точнее сдвг наглядно👀провожу свет в хоз блоке, крепила лестницу к потолку, не разобралась как лучше, бросила, навела порядок на полках, а дверь так и не обшила и я для нее ничего не придумала. Какие у вас дела стоят незавершенные?😁</t>
+  </si>
+  <si>
+    <t>08.09.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1544</t>
+  </si>
+  <si>
+    <t>Следующий мой помощник! Продолжаю тему набора инструментов себе в команду. НЕЙЛЕР Искала для финишной отделки пневматический ЛЕГКИЙ, не для скоб, только для гвоздей до 50 мм. Забив 1,4к гвоздя в каркас Куба, поняла, что без нейлера под 90 гвозди я смогу обойтись, тем более он под 4 кг весит, а при финишной отделки остается след от молотка, бесячий. Взяла один из бюджетных, стоил 5 тысяч, весит 1,8 кг, берет гвозди от 15 до 50 мм, гвоздями конечно это сложно назвать, шпильки, но работу свою делает отлично, сырую дюймовку прижимал и прибивал норм, без заеданий и проблем. Есть регулировка длины забивания, хотела такую, чтоб шляпки не торчали, а чуть утапливались. Теперь без него никуда. Тут предыдущие части #vikovka_распаковка</t>
+  </si>
+  <si>
+    <t>03.09.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1539</t>
+  </si>
+  <si>
+    <t>Смена сезонов в самом разгаре😍 Смотрю я вот и думаю, посеять газон везде, где нет стройки и раскопок, было лучшей идеей. Советую всем, у кого большие участки: ✔️укрепила завезенный грунт, чтоб не обвалился по соседям ✔️не летает пыль в засуху. А там где нет газона получилась сплошная пустыня, песчаная отсыпка, сорняки пучками, оттуда ковбойская шляпа и ранчо. Ветер дует и отправляет пыль тебе в лицо🤘🏻 ✔️не размывается дождями. Корни газона укрепили грунт, его не смывает в канаву, я не иду к лесу по чаче ✔️не придется перепахивать землю еще раз, избавляя от сорняков. Сам газон растет медленно, подстригать часто не надо ✔️чистота и красота на фоне леса Вторую же половину участка (ближе к дороге) не засеяла газоном, там происходит разгрузка материалов и весь строительный движ. В засуху летит пыль, в дождь месится чача. Надо что-то временное придумать с дорожками, а то осенние дожди застанут врасплох</t>
+  </si>
+  <si>
+    <t>01.09.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1537</t>
+  </si>
+  <si>
+    <t>Я думала, это будет самое скучное видео по сборке щита, а оно за сутки вон как улетело😁 Мне безумно приятно! Комменты все по делу, делитесь опытом, мечта, а не аудитория❤️ Есть правда комменты про узи😁 посоветовали мне сходить ко врачу. Это было достаточно сложно и ответственно. Но самое тревожное впереди, я ж щиток не подключила. От уличного щита поведу кабель в хоз блок, к своему. И пока разбираюсь. В водопроводной пнд трубе не канон закапывать кабель, да?😁 Электрика ВООБЩЕ не входила в мои планы, но коли хочешь иметь дачу, умей разбираться во всем. С днем знаний, кстати👏🏻</t>
+  </si>
+  <si>
+    <t>30.08.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1536</t>
+  </si>
+  <si>
+    <t>Ну все, собрала щиток😁 Что я там натворила смотрите в новом видео🚀 https://youtu.be/ehvFJSBkeLQ?si=1mZ8KpaKXHcWugdl Из трех фаз одну я отправлю на Куб Ну еще и стеллажи собрала, бюджетные, как я люблю😁 Смотреть в VK Смотреть на RUTUBE</t>
+  </si>
+  <si>
+    <t>29.08.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1534</t>
+  </si>
+  <si>
+    <t>Пожелайте мне очень больших успехов</t>
+  </si>
+  <si>
+    <t>27.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1528</t>
+  </si>
+  <si>
+    <t>Куб готов! Внешне. Перед вами 80 тысяч рублей от фундамента до фасадной доски: Фундамент - 5к Каркас - 22к Кровля - 15к Осб на пол - 3к Фасад - 29к Водосточка - 3к Доставка, гвозди и расходники - еще 3к Я хотела сделать красиво+бюджетно - это значит бюджетно в рамках данной задумки, из простых материалов не в ущерб визуалу и надежности. Мне нравится❤️ А сколько вам обошелся хоз блок? Сейчас собираю стеллажи, а потом щит, розетки и освещение. Мама мия, никогда бы не поверила, что буду желать в этом разобраться Читать в VK</t>
+  </si>
+  <si>
+    <t>23.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1527</t>
+  </si>
+  <si>
+    <t>Ребята! С пылу с жару ❤️‍🔥НОВЫЙ ВИДОС!❤️‍🔥 https://youtu.be/gKCu_RuxBwA?si=BtxBScUD3BjTrQEN КУБ готов! Показала, как сделала скрытую кровлю между фальш стенами, ну и мой любимый фасад - самый бюджетный из всех вариантов. Как вам результат?? Смотреть в VK Смотреть в Rutube</t>
+  </si>
+  <si>
+    <t>14.08.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1523</t>
+  </si>
+  <si>
+    <t>Доделываю фасад, и после этого мне сразу же нужно закрыть парапеты металлическими планками. Они защитят не только стены, но и торцы фасадной доски от намокания. Посмотрела готовые торцевые планки, они все имеют загиб около 10 см. А мне хочется минимизировать этот "чепчик" по периметру куба, сделать его меньше. Да и на сами парапеты нужны хитрые изобретения. Короче я сделала чертеж, в Поиске Яндекса по услугам нашла мастера по гибке листового металла с хорошими отзывами, сейчас поеду посмотрю, что да как. Ну и ждите скоро новое видео💃🏻</t>
+  </si>
+  <si>
+    <t>13.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1522</t>
+  </si>
+  <si>
+    <t>Пока погода мне благоволит, берусь за фасад🚀</t>
+  </si>
+  <si>
+    <t>09.08.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1520</t>
+  </si>
+  <si>
+    <t>Это я приехала крыть крышу😂</t>
+  </si>
+  <si>
+    <t>07.08.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1518</t>
+  </si>
+  <si>
+    <t>Шок как хорошо оказалось чилить на этой крыше!!! Вы видите загар?! Из-за парапетов присутствует ощущение безопасности и какой-то зоны отдыха что ли😁 Строю такую форму крыши впервые, безумно нравится. И с гибкой черепицей тоже буду по науке первый раз работать, посмотрим, что получится. Есть мысль сварить лестницу для постоянного доступа наверх, но без понятия как и куда ее крепить😁</t>
+  </si>
+  <si>
+    <t>06.08.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1517</t>
+  </si>
+  <si>
+    <t>Всё. Время пришло. Пора овладеть сваркой Всё, что знаю на данный момент - варить можно электродами (mma), порошковой проволокой без газа и проволокой с газом Мне и по нагрузке и по толщине металла подходит порошковая проволока, хочу полуавтомат Пока доделываю хоз блок,нужны ваши советы, где посмотреть годное про сварку, какая проволока лучше, какие сварочники нынче норм</t>
+  </si>
+  <si>
+    <t>04.08.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1514</t>
+  </si>
+  <si>
+    <t>Опять я реализую картинки из своей головы Придумать визуал, сделать чертеж и реализовать идею своими руками - это моё всё. Это меня по-настоящему зажигает. Вот и для хоз блока я продумала не только внутренний функционал, но и добавила визуальную изюминку в виде фасада с фальш-стенами, чтобы это было и красиво, и интересно воплощать Кстати, думаю о вас и понимаю, что вы же здесь не случайно Вы смотрите, как я придумываю, черчу, пилю, крашу и вам это не просто интересно, вам это близко. Значит, внутри вас живёт то же самое - желание создавать пространства своими руками и своей головой. Может, вы уже что-то делаете. Может, пока только в мыслях. Но раз вы здесь - эта искра у вас есть! Программа «Дизайнер интерьеров» от международной Академии EDPRO в партнёрстве со Строгановским университетом даст вам все знания и навыки, чтобы создавать классные и функциональные пространства и наконец превратить интерес и насмотренность в реальное дело. Что конкретно даёт программа: • 30+ реальных работ и 3 полноценных дизайн-проекта в портфолио • Преподаватели: практикующие дизайнеры, владельцы бюро и профессора Строгановки • Профессиональные инструменты: ArchiCAD, Photoshop, Enscape, Procreate, Homestyler, визуализация с ИИ • Разбор ваших проектов с экспертами в прямом эфире, живая обратная связь • Дипломы о проф. переподготовке от EDPRO, Строгановского университета и чешского института ОЕАЕР • Онлайн, без отрыва от жизни и текущей работы После обучения вы будете создавать грамотные планировочные решения и комфортные интерьеры, уверенно работать в профессиональных программах для чертежей и 3D-визуализации, разбираться в технологии проведения работ и воплощать всё, что рождается в голове. Старт следующего потока - 14 сентября. Осень - само по себе время, когда хочется учиться и двигаться вперёд. А если тяга уже есть, это вообще идеальный момент! Оставляйте заявку по моей ссылке: зафиксируете цену до повышения, узнаете все подробности и получите бессрочный доступ к материалам курса в подарок 🔗 Если ждали знак - вот он❤️</t>
+  </si>
+  <si>
+    <t>03.08.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1512</t>
+  </si>
+  <si>
+    <t>Приступаю к самому интересному узлу на кровле. И так хорошо тут припекает солнце🫠</t>
+  </si>
+  <si>
+    <t>31.07.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1509</t>
+  </si>
+  <si>
+    <t>Во сколько обошелся каркас? Я не знала никаких местных пилорам, а в сетевых строймагазинах доска стоила каких-то невероятных конских денег, поэтому я вбила в Поиске Яндекса по услугам "доставка пиломатериала" и нашла недорогую стройбазу поблизости. Доска естественной влажности вышла мне в 20 тысяч за куб. Сухую нашла за 26. С учетом того, что лет 10 назад куб доски стоил 8-10к, сейчас вполне приемлемая цена. Итак, каркас куба на данном этапе вышел в 22 тысячи руб. Плюс фундамент 4800₽: 2700₽ блоки 9 шт, 9 мешков щебня по 240₽. И гвоздей 10 упаковок по 199₽, почти 1,5 тысячи гвоздей забила. Итого перед вами 29 тысяч💫 А сколько у вас сейчас стоит пиломатериал?</t>
+  </si>
+  <si>
+    <t>30.07.26 19:37</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1503</t>
+  </si>
+  <si>
+    <t>✅ЧЕРТЕЖ КУБА Это хоз блок размером 3х3 м Боковые стены 2,5 м Высота потолка 2,30 - 2,00 м Каркас из доски 100х50 Обвязка, лаги пола и стропилка 150х50 Вот схемы. Если нужен файл чертежа, его смогу добавить только когда дострою до конца, положу крышу и обошью фасад, проверю на деле так сказать, иначе вдруг он не жизнепригодный😁 ✔️Выносов кровли нет ✔️Фундамент для этой постройки самый простой, но рабочий ✔️Как и лаги пола в обвязке, метод рабочий для небольших легких конструкций</t>
+  </si>
+  <si>
+    <t>30.07.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1502</t>
+  </si>
+  <si>
+    <t>Итак, ковбои! 🚀НОВЫЙ ВИДОС🚀 https://youtu.be/etDRCreWddM?si=VT6OA0v6VCXXU8Im Строю КУБ! Собираю красивый хоз блок в виде куба, он же условно дом для бензопилы. В этой серии установила фундамент и возвела каркас, все подробности в видосе. Приятного просмотра!! Смотреть в ВК Видео Смотреть на Рутубе Канал в ВК Сейчас еще чертежи прикреплю</t>
+  </si>
+  <si>
+    <t>24.07.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1498</t>
+  </si>
+  <si>
+    <t>Купила тут такой простейший влагомер. Ради интереса посмотреть, какой влажности доску привозят с местных баз. Для сосны в настройках выбрала D и понеслось😁 Норма влажности для сосны 12-18%. Доски меньше будут усыхать, меньше щелей появится в готовом каркасе. Понятно, что он с погрешностями работает. Но все равно неплохую древесину мне привезли, это я еще поняла, когда шестиметровую 150*50 подняла, спину приготовила, а она легкая Читать в VK</t>
+  </si>
+  <si>
+    <t>23.07.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1497</t>
+  </si>
+  <si>
+    <t>Пока я на этапе сборки каркаса, мне хотелось бы в свой будущий мини дом встроить систему умного дома. Чтобы можно было управлять с телефона или голосом не только сценариями освещения и обогревателями, но еще и въездными воротами, например. У Хайт Про есть полезный телеграм бот - ПЕРЕЙТИ, где я начала делать расчет для своего мини дома, а еще там есть куча решений по умному дому и готовые проекты с ценами. Мне нужен блок управления, который можно поставить в щиток на дин рейку, сам сервер умного дома и 4 беспроводных выключателя. В боте отправила расчет, у меня получилось 28 880 руб. При этом я экономлю на бесконечных проводах в стенах и на монтаже всех выключателей. Система работает по радиосигналу, и ей не нужно подключение к интернету. Еще можно будет врезать в систему водопровода шаровый кран с электроприводом, который сам перекроет трубу при протечке и отправит уведомление, или мастер выключатель, который не просто выключает свет в доме, а включает сценарий "никого дома", снижает отопление и переводит все в экономный режим. Хайт про это российский производитель, они устанавливают систему умного дома по всей России и дают гарантию 3 года. А что бы вы подключили к умному дому? Реклама ООО "ХАЙТ ПРО ИНЖИНИРИНГ" ИНН 7734441160 erid 2W5zFJbGAfB</t>
+  </si>
+  <si>
+    <t>21.07.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1495</t>
+  </si>
+  <si>
+    <t>Начинаю стройку! Итак. Приступаю к строительству хоз блока или условно дома для бензопилы😁🪚 Временных построек на участке не будет, все делаю основательно, красиво и насколько это возможно бюджетно. Конструкция будет простая, но интересная. Об этом еще расскажу. В выходные установила фундамент, бетонные блоки 20х20х40 см. Замучилась их выравнивать, больше с ними дел иметь не хочу. Лучше столбы/сваи Напилила, обработала доски на обвязку и каркас. Дождь закончится если, останется собрать его как конструктор. Какой нейлер взять для 90х гвоздей? Мне пневмо. Можно и молотком все собрать, он легкий, но медленный, нейлер тяжелее, но ускорит работу в разы</t>
+  </si>
+  <si>
+    <t>20.07.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1494</t>
+  </si>
+  <si>
+    <t>ПЛАН ПО УЧАСТКУ Отсыпалась, отровнялась, грунт укрепила, чтоб не размывало дождями. Что дальше? 1. Хоз блок (инструменталка или дом для бензопилы) Не могу приступить ни к дровнику, ни к забору, ни к чему основательно, пока не будет места для хранения инструмента. На него у меня своё видение, поэтому строю сама. Сюда же отнесу сборку внутреннего эл щитка, вайфай и камеры 2. Вода Следующее по плану - поиск воды в недрах участка. Начну с абиссинки, посмотрю как тут дела обстоят 3. Дровник Срочно нужно собирать дровник, чтобы кубометры березы не превратились в труху, гниет она быстро 4. Тут должен быть забор Но на него у меня уйдет очень много времени, и я за август не закрою периметр полностью, поэтому нужно решить, забор или⬇️ 5. Строительство мини дома Мне хочется где-то ночевать уже, поэтому назову это строение дом для сна. С видом на лес непременно Это вот ближайшие планы, пишу, чтобы самой держать в голове, а то хочется сразу за все браться😁</t>
+  </si>
+  <si>
+    <t>16.07.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1493</t>
+  </si>
+  <si>
+    <t>Бегом смотреть! С пылу с жару ❤️НОВЫЙ ВИДОС❤️ https://youtu.be/Qe-RqKvElRM Укрепляю грунт, достаю из земли металл, сажаю нормальный газон, вызываю геодезиста! 🚀</t>
+  </si>
+  <si>
+    <t>15.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1490</t>
+  </si>
+  <si>
+    <t>Оно работает!!!!! Подключила к дренажнику распылитель через дюймовый шланг, напор нормальный!! Дренажник на киловатт кинула в торфяной ручей, купила дофига метров самого дешевого шланга (не покупайте этот ужас никогда), рядом есть бьющий ключ с чистейшей водой, но шланга нужно будет х2🙈 перебьюсь «колой», потом скважину бахну. Короче система работает, но!!! Самый дешевый шланг 1“ + самый дешевый соединитель быстросъемный = отстой и протечка😁шланг на долю миллиметра больше коннектора, жесткий, плотно не прилегает. Если взять нормальный, будет нормально☝🏻 Дренажник в ведро поставила, чтоб песка не брал. Я довольна😁🫠 Читать в VK</t>
+  </si>
+  <si>
+    <t>07.07.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1488</t>
+  </si>
+  <si>
+    <t>Представьте себе японский сад, где нужно граблями ровнять белый шелковистый песочек. Так вот это я, только дело чуть сложнее, вместо песка подсыпаю и ровняю перепады от экскаватора😁 А на повестке дня следующий вопрос! ❓Могу я к дренажному насосу подключить насадку-распылитель для полива? Насос нормально себя чувствовать будет?</t>
+  </si>
+  <si>
+    <t>02.07.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1486</t>
+  </si>
+  <si>
+    <t>В электрике я только начинаю шарить, какие-то базовые основы еще помню, че к чему понимаю, но походу пришло время восполнить пробел этих знаний. Пока я тут разбираю дрова, обрисую вам ситуацию. Хочу собрать щиток (в хоз блоке), который первое время будет питать весь участок и мои постройки, куда я смогу добавлять автоматы по мере возведения строений. Мне нужно: - пилить и варить на улице - подключить беседку с внешними розетками - подключить мини дом Диф или узо? А провод какой внешний, nym в гофре? А закапывать лучше какой? Расскажите, как правильно скомпоновать этот щиток, только с пояснением почему именно так, а я сама попробую все собрать, он так-то не очень сложный получается. Подключить самостоятельно вряд ли получится, но очень хочется!!😄</t>
+  </si>
+  <si>
+    <t>30.06.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1483</t>
+  </si>
+  <si>
+    <t>Да не ломал папа пилу😁 Так совпало, что после отъезда родителей через пару дней работы у меня отвалился подсос. Прям с корнем вырвался. А у меня там бревна 5 метровые остались лежать недопиленные, ну и я быстрее полезла искать, просто в поиске Яндекса по услугам нашла хорошего частника неподалеку, он сразу при мне плоскогубцами согнул крючок нового подсоса и отрегулировал карбюратор, чтоб с полтычка заводилась. И цепь подтянул, чтоб вообще как новая была😁 Теперь дровник надо собирать🪵</t>
+  </si>
+  <si>
+    <t>29.06.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1481</t>
+  </si>
+  <si>
+    <t>Следующий шаг после выравнивания - поиск металлических сокровищ😁</t>
+  </si>
+  <si>
+    <t>27.06.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1479</t>
+  </si>
+  <si>
+    <t>✅О да!</t>
+  </si>
+  <si>
+    <t>26.06.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1478</t>
+  </si>
+  <si>
+    <t>Скоро мне предстоит подумать над планировкой дома, его интерьером, и конечно же, над кухней. Поэтому я отправилась в салон Стильные кухни и Интерьеры посмотреть идеи для будущего дома. В салоне большая выставка мебели, множество идей для вдохновения и широкий ассортимент кухонь на любой вкус. Компания на рынке уже 30 лет, кухню изготовит по вашим размерам за 14 дней с гарантией в 2 года и рассрочкой до 36 месяцев Здесь можно заказать не только кухню, но и мебель для гостиной, спальни, ванной или гардеробной Подписывайтесь на телеграм-канал Стильные кухни и Интерьеры - там еще больше полезных идей для дома, вдохновляющих интерьеров и розыгрышей подарков!</t>
+  </si>
+  <si>
+    <t>25.06.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1472</t>
+  </si>
+  <si>
+    <t>Отровнялась! Огромный этап по расчистке участка пройден🙏🏻 Читаю все ваши комменты❤️ И давайте отвечу на некоторые неясные моменты из видео: 1. Автоматы В (чувствительные) идут только на две внешние розетки и на внешнее освещение. Никто ж от розеток питать целый дом не будет 2. Я выравнивала участок не совсем в привычном понимании этого действа. Мне нужно было избавиться от кучи земли (плодородка+песок) перед участком, поэтому ее растянули по периметру, приподнявшись на сантимов 15. Для пятна застройки это ерунда. А ближе к канаве завезли плодородки 200 кубов, и вот там приподняли сантиметров на 50, сделав уклон в сторону придомовой канавы 3. Я засыпала плодородку, чтобы не перепахивать участок и сразу посеять газон😁 Под плиту в любом случае нужна выемка грунта, эти 15-20 насыпных сантиметра никакой роли не сыграют 4. Смена экскаватора, смена джисиби и смена самосвала вышли около 80к. Земля халявная🤫 Да, это всё реально было масштабно. И прям гора с плеч при виде ровного участка. Теперь можно приступать к строительству. Потихонечку</t>
+  </si>
+  <si>
+    <t>24.06.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1471</t>
+  </si>
+  <si>
+    <t>❤️‍🔥НОВЫЙ ВИДОС❤️‍🔥 Что я тут натворила с участком - показала в новом видео! Устраивайтесь поудобнее, концентрация больших машин сегодня зашкаливает😁😎 https://youtu.be/67kMy3FZvLQ Смотри в ВК видео Смотри на Рутубе Канал в ВК Как я купила участок - https://t.me/ziskindvillage/1401</t>
+  </si>
+  <si>
+    <t>20.06.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1469</t>
+  </si>
+  <si>
+    <t>Погнали</t>
+  </si>
+  <si>
+    <t>17.06.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1467</t>
+  </si>
+  <si>
+    <t>Если вы думали, что я буду строить обычные постройки на участке, значит вы плохо меня знаете🦯 Хочу хоз блок куб. Чтоб прям арт объект был у меня в начале участка, вокруг посажу колосистые ячмень и овес, камни выложу. При этом он выполняет свою функцию хранения инструмента (условно дом для бензопилы). Но сам факт, что какой-то хоз блок притягивает взгляд и создает красивую зону в углу участка - сильно мне нравится. Еще и дверь таинственно замаскирована😁 Только вопрос. Что за фальш фасад? Где кровельное обрамление? Крыша-то у меня под наклоном пойдет. Чувствуется мне, нереально это в наших условиях. Либо второй вариант, как на фото, загнать обшивку под торцевые планки кровельные. Но уже менее эффектно🤔</t>
+  </si>
+  <si>
+    <t>16.06.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1461</t>
+  </si>
+  <si>
+    <t>Какие двери делают интерьер современным - смотрим на реальных моделях👆 Межкомнатные двери давно стали частью интерьера. Их подбирают под стены, пол, мебель и сценарии зонирования - чтобы пространство выглядело цельно, актуально и дорого без лишнего декора. На фото из салона фабрики Velldoris собраны решения, которые часто встречаются в дизайн-проектах: 🔸 двери в цвет стен 🔸 скрытый короб 🔸 модели с чёрной кромкой 🔸 высокие полотна 🔸 лаконичная эмаль 🔸 интерьерные перегородки Здесь можно рассмотреть оттенки, фактуры, стекло, кромки и другие детали, которые сложно оценить по каталогу. Если вы делаете ремонт или собираете идеи для своей квартиры - сохраняйте публикацию! 👉 По ссылке фиксируйте специальные условия на покупку до 15 июля: Скидку до 40% на двери + скидку 50% на ручки + бесплатный замер. Бронируйте бонусы заранее - используйте, когда пригодятся. Реклама. ООО "Веллдорис" ИНН 4703117867 Erid: 2VtzqvWfXN9</t>
+  </si>
+  <si>
+    <t>15.06.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1459</t>
+  </si>
+  <si>
+    <t>Всё. На неделе корчуемся🤝</t>
+  </si>
+  <si>
+    <t>13.06.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1450</t>
+  </si>
+  <si>
+    <t>Катастрофически ничего не успеваю, но если бы у ракеты не горела попа, она бы не летела. Дела дачные движутся, собрала столешницу/закрепила на пень, шашлык с овощами стал классическим обедом, реально проще пожарить мясо, чем разогревать готовое, организовала себе рабочее место (шезлонг удлинитель стол), смотрю на все эти пни и понимаю, что ковшу нормально поработать придется🚜 Кто уже прошел это, что делали с пнями и корнями? Сушить жечь закапывать или вывозить мусоровозом? Читать в VK</t>
+  </si>
+  <si>
+    <t>10.06.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1449</t>
+  </si>
+  <si>
+    <t>Пока была в Москве, заскочила на проф гигиену в центре челюстно-лицевой хирургии и стоматологии SANABILIS. Люблю сияющую улыбку, поэтому этой процедурой не пренебрегаю. Чистку мне провели по протоколу GBT воздушно-абразивным методом (эйр-флоу) и нанесли лак для укрепления эмали💪🏻врач показала, как правильно пользоваться зубной нитью и выдала мне зубную пасту и щетку под мои потребности. В клинике проводят не только проф гигиену, отбеливание и лечение, но также протезирование и любые виды хирургии. Опытные врачи внимательны на всех этапах, от первичной консультации до восстановления после лечения❤️ Друзья, не запускайте здоровье своих зубов и ловите от меня возможность приоритетной записи в клинике SANABILIS ✨ Реклама. ООО "Санабилис". ИНН 7731648760 Erid: 2Vtzqw2Q6tx</t>
+  </si>
+  <si>
+    <t>09.06.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1448</t>
+  </si>
+  <si>
+    <t>Так, ну что. Розовый хоз блок строим? 😁ладно. Делитесь размерами своих хоз блоков, потому что я теряюсь в размерах. Мне нужен чисто под инструмент (инструменталка), не временный вариант, но с учетом того, что в будущем часть инструмента переедет в мастерскую, а хоз блок останется под садовые нужды, мотокосы, пилы, буры. А еще. Заказывали или сами строили? Читать в VK</t>
+  </si>
+  <si>
+    <t>08.06.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1445</t>
+  </si>
+  <si>
+    <t>Дровишек себе тут на зиму заготавливаю😁🪵 Я на финишной прямой по расчистке, скоро буду заказывать экскаватор И уже после этого можно все объекты движимые и недвижимые на своих местах возводить Кадастровые арматурные колышки на месте, после выравнивания вызову кадастровика еще раз, чтоб подтвердил, и можно было спокойно к забору приступать</t>
+  </si>
+  <si>
+    <t>06.06.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1444</t>
+  </si>
+  <si>
+    <t>ПРО ЖИВНОСТЬ У ЛЕСА Да, здесь ее много, причем разнообразной😍 Над тобой летают огромные орлы, иногда из леса выползают змеи погреться у тебя в лежалой траве. Есть местная лиса, если оставил шашлык на улице без ведома, она придет проверить твои дела. А у соседа в его отсутствие вообще заяц приходит И ЛОСЬ, пощипать осинку. Я знала, на что шла. И это потрясающе🫠 Я не боюсь змей, они сами в страхе убегают от тебя, я боюсь жуков😂они здесь здоровенные, безрассудно неуправляемо на тебя садятся. Комары есть. Но честно, не больше, чем на всех других участках, где я была. Есть мошки, шмели. Нет слепней. И знаете еще кого нет? Клещей. Шок. Мне только ленивый не написал, что лес это клещи, но я до сих пор ни одного не увидела. Мне шепнули тут, что они ближе к августу приползут. Вот их я боюсь больше всех вышеперечисленных. Поэтому как уберу деревья и пни, обработаю участок от всех, кто жаждет моей кровушки. Жду теперь лешего. Читать в VK</t>
+  </si>
+  <si>
+    <t>03.06.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1438</t>
+  </si>
+  <si>
+    <t>Держу себя в руках, чтоб не спамить дачными фотками😁 Расчистка продвигается, соорудила костровую зону😎мангал из кирпича с дороги, полив из канавы😁 Из последних развлечений: ➡️чтобы загнать трактор➡️нужно чтобы он разровнял землю себе под заезд➡️чтобы разровнять землю➡️мне нужно убрать старые пни А у меня к вам вопрос. Чем поднимали/отсыпали себе участки?</t>
+  </si>
+  <si>
+    <t>01.06.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1436</t>
+  </si>
+  <si>
+    <t>Первый день лета, ребята!💃🏻 Я вернулась в свой лес, тут конечно конь не валялся, но теперь плотно принимаюсь за участок🚜🌲</t>
+  </si>
+  <si>
+    <t>28.05.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1427</t>
+  </si>
+  <si>
+    <t>🥕ОБНОВИЛА ОГОРОД🫜 За выходные собрала высокие грядки на месте старого огорода. Хотелось сделать это место не только для посадок, но и для визуального наслаждения Итак: ▪️грядки-контейнеры собрала из доски 40*150 размером 2*0,9 метра и высотой 30 см, соединила в г-образную форму, чертежи тут ▪️доски обработала антисептиком биозащитой, изнутри закрыла 130 спанбондом ▪️грядки делаю теплые, на дно уложила: - измельченные ветки (послужат дренажом, начнут перегнивать и отдавать тепло) - слой мульчи газонной - затем компоста ароматного слой - небольшой слой песка - который затем перемешивается с землей (она становится более рыхлой, водо и воздухопроницаемой) ▪️торцы грядок закрыла доской 25*100, чтобы был завершенный вид Все дерево покрыла защитной лазурью, заколеровала ее в «деревянный» цвет 5073 Далее: ▪️пространство между грядками закрыла 130 геотекстилем, и с папой отсыпали щебнем 5-20. Слой сделали небольшой, чтоб чисто закрыть геоткань. На площадь 6 кв.м ушло 7 мешков щебня по 50кг ▪️по периметру вкопали кирпичи, чтобы отсечь щебень, а еще так удобнее стричь газон, заезжая колесом газонокосилки ▪️замульчировали грядки скошенной травой (влага дольше сохранится, земля будет более рыхлая, а у сорняков почти нет шанса прорасти) 🔴Доска обошлась мне в 8 тысяч руб. Но брала я осенью по 630₽ за сороковку 6 метров. Сейчас она по 990₽👀 И все таки доска остается бюджетным и красивым способом обновить пространство</t>
+  </si>
+  <si>
+    <t>28.05.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1424</t>
+  </si>
+  <si>
+    <t>ЧЕРТЕЖИ Рис.1 план общий Рис.2 размеры грядки 2000*900*300 🟢Каркас грядок из доски 40*150. Взяла 8 штук по 6 метров, на базе их распилили по 2 метра для удобства доставки 🟢Декоративные элементы - дюймовка 25*100, брала 5 штук по 6 метров 🟢Г-образные контейнеры из двух грядок размером 2000*900 мм и высотой 300 мм. 🟢Проход между грядками (и теплицей) оставила 700 мм. Площадь покрытия щебнем 2х3 метра - 6 кв.м + 2 кв.м на отсыпку дорожки рядом с теплицей Сохраняйте, кому актуально! ✅Видео по сборке ✅Урок по Скетчапу</t>
+  </si>
+  <si>
+    <t>26.05.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1423</t>
+  </si>
+  <si>
+    <t>🚀НОВЫЙ ВИДОС!🚀 В этот раз под переделку попала зона старого заросшего огорода🌪️ https://youtu.be/p5r1x1Qglms В детстве постоянно приходилось дергать здесь сорняки, вместо того, чтоб развлекаться с друзьями, ловить жаб и тырить чужую сливу. Спустя время я вернулась и сделала так, чтобы ничего пропалывать больше было не нужно!😠😁 Как вам результат? Кроме красоты и удобства добавилась еще и эффективность, высокие грядки быстрее прогреваются весной, нижний слой наполнения перегнивает, дает дополнительное питание и тепло в течение сезона✅ Больше никаких отговорок. Собрать все это можно за одни выходные! Смотреть в ВК видео Смотреть на Рутубе Канал в ВК - https://vk.com/im/channels/-236748726 Приятного просмотра!</t>
+  </si>
+  <si>
+    <t>25.05.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1422</t>
+  </si>
+  <si>
+    <t>Ну и классика от папы❤️ плов из барашка Что я натворила тут на родительской даче, все в восторге😁да и самой приятно видеть быстрый результат. Скоро видос!</t>
+  </si>
+  <si>
+    <t>22.05.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1420</t>
+  </si>
+  <si>
+    <t>Наверное, работать с древесиной мое самое любимое медитативное занятие. Ради интереса взяла самую дешевую орбиталку, какую только нашла (1000₽), буду делать эффект модной доски с поднятым ворсом😎😁 И снова экспериментирую с оттенком, заколеровала краску в трушный «деревянный» цвет, без желтизны и ржавого эффекта Посмотрим, что получится. И вам желаю кайфовых выходных! Читать в VK</t>
+  </si>
+  <si>
+    <t>21.05.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1412</t>
+  </si>
+  <si>
+    <t>Кухня за 350 000 ₽ и внешним видом на миллион? Секрет не в магии, а в точной формуле: ❗️Премиальный дизайн - стильный, лаконичный, без переплаты за бренд ❗️Умный проект - каждый сантиметр на пользу удобству и эстетике ❗️ Фасады Kastamonu - материал, который задаёт тон премиум-сегмента и служит годами Компания Лавелла создаёт кухни премиум-класса по цене стандартных: продуманные решения, дорогой визуал, гарантия на мебель и монтаж. Планируете заказ кухонного гарнитура? Получить эксклюзивную скидку на проект и забронировать для него фасады Kastamonu можно здесь❗️ Или напишите сразу дизайнерам Лавелла 👉 @designer_kitchen1 Реклама. ИП Низамов М.В. ИНН 026102834104 Erid: 2VtzqxbrM9S</t>
+  </si>
+  <si>
+    <t>20.05.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1410</t>
+  </si>
+  <si>
+    <t>Телепортируюсь на родину🚀 Моя очередь помогать!</t>
+  </si>
+  <si>
+    <t>19.05.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1409</t>
+  </si>
+  <si>
+    <t>🔴Друзья! Остерегайтесь фейков и будьте внимательны! Мои соц сети: Телеграм канал - с буквой А+ в начале, подтвержденный. Никаких других у меня нет. Ни ботов, ни других каналов. Если от вас лично что-то требуют от моего лица - это мошенники❌ Сообщество Вконтакте - с галочкой, подтвержденное. Ютуб канал - с моими видосами и просмотрами. Рутуб канал - тоже подтвержденный. 🔴Если вы заподозрили неладное или вдруг я от вас что-то требую или куда-то активно зазываю - пишите сюда и скидывайте фото прям в этот чат, публично унизим и нажалуемся😁</t>
+  </si>
+  <si>
+    <t>18.05.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1408</t>
+  </si>
+  <si>
+    <t>Итак, мой план по участку: 1. Расчистка Убрать все ненужное, спилить пни, необходимые выкорчевать Если не грузит - смотри тут 2. Подтвердить границы Участок отмежеван, воткнута арматура, но перепроверить лишним не будет 3. Отсыпать участок Разровнять кучу земли перед заездом, тем самым приподняв участок. Земли в поселке много, про нее напишу отдельно. Не хочу ничего перепахивать, хочу засыпать и приподнять 4. Поставить хоз блок (инструменталка) Чисто для хранения инструмента, чтоб не возить туда-сюда. Я не нашла нормального в моем понимании (красиво+бюджетно) варианта бытовки, значит сделаю сама 5. А дальше по плану строительство Начну по классике с мини-дома, в котором буду жить первое время. И который в дальнейшем превратится в мастерскую Большой дом (про него напишу отдельно, ох❤️) сразу не осилю, поэтому пусть все идет своим чередом. Тем более параллельно нужно сделать скважину (попробую абиссинку), заезд (и навес к нему), забор, ну и по мелочи обосноваться, басик, мангал, огород Папа вон какие табуреты природные принес😁</t>
+  </si>
+  <si>
+    <t>14.05.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1406</t>
+  </si>
+  <si>
+    <t>Мой первый ключ от дачи😁 Всё, спустили провода со столба, повесили мне щиток, официально теперь есть электричество на участке! Здесь 3 фазы, 15 квт. ▪️вводной автомат ▪️далее два автомата по 16а типа Б на две внешние розетки, можно пилить, сверлить, варить прям на пустом участке без бытовки💪🏻 ну и заряжать инструмент по мелочи и телефон ▪️два автомата по 6а - на внешнее освещение, камеры, ворота ▪️нулевая шина Комплект заземления надо будет отдельно потом искать и устанавливать. А еще не стала дублировать счетчик в щитке, он висит наверху, пульт есть, остальное посчитала лишним. Все это можно сделать через частного электрика, главное чтобы у него была возможность на столб забраться. В общем сейчас с электрикой лицом к лицу знакомлюсь, раньше она не входила в круг моих интересов (как и машина с внезапно лопнувшим приводным ремнем😁) Удлинитель взяла 1,5 квадрата 20 метров на приборы до 2,5 квт. С головой ушла в расчистку участка, планирование и будущую стройку, надо только приподнять землю, впереди самое интересное🙌🏻 Читать в VK</t>
+  </si>
+  <si>
+    <t>04.05.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1405</t>
+  </si>
+  <si>
+    <t>Сохраняйте пост со ссылками на открытые источники, которыми я пользовалась при поиске участка: 1. Кадастровая карта Вводим кадастровый номер, проверяем границы участка, смотрим назначение земли и вид разрешенного использования Оригинал карты - если у вас не открывается - используйте отечественный браузер (да, они хитрецы) 2. Сайт гос торгов Смотрим, какие участки и по чем можно приобрести у государства. Аукционы, покупка или аренда 3. Градостроительный план Выбираем нужные слои. Смотрим в том числе - Зоны с особыми условиями использования. Еще лучше посмотреть генеральный план на сайте понравившегося поселка, а в идеале попросить градостроительный план на земельный участок (гпзу) у продавца (предоставляется бесплатно на гос услугах от 2 недель), но в 90% случаев они его не заказывали 4. Публичная лесная карта Смотрим федеральные границы леса 5. Водоносные горизонты Лен области Смотрим свой район и прикидываем ориентировочные слои 6. Банк, через который я провела сделку купли-продажи + страховка от банкротства продавца Если что забыла - пишите. Или дополняйте своими полезными источниками❤️</t>
+  </si>
+  <si>
+    <t>01.05.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1404</t>
+  </si>
+  <si>
+    <t>Мир труд май, ребят!!! Читаю все ваши комменты под видео! Радуетесь вместе со мной!❤️🥹 По программе сегодня рубить сухую поросль и спустить со столба провода, подключить щиток Погнали!</t>
+  </si>
+  <si>
+    <t>30.04.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1402</t>
+  </si>
+  <si>
+    <t>Сколько бы домов я не построила, как бы не была счастлива бензопиле, шуруповерту или новому фрезеру, я всегда буду кружиться от восторга при виде цветов😌 Да, ребят, это то, что каждый раз радует меня, как в первый! Цветы я безмерно люблю, выращиваю их сама, от этого особенно ценно получать их в подарок! А если вы давненько не баловали свою любимую, я вам сейчас настоятельно советую исправляться. Тем более делается это очень просто😏 💬В приложении Русский букет есть изысканные цветы на любой вкус, а еще - клубника в шоколаде, фруктовые букеты, и подарочные наборы. Посмотрите, какая гортензия и ароматные пионы! Кстати, сейчас сезон гортензий и на них хорошие скидки в приложении. 🔴У ребят бесплатная доставка в черте города 🔴А еще есть опция - доставка по номеру телефона, если вдруг вам неизвестен адрес получателя Два клика в приложении - и счастливая улыбка обладательницы обеспечена, я вам отвечаю, эти эмоции всегда незабываемы! 👌От меня ловите промокод VIKOVKA на скидку 12% на заказ в приложении Скачивайте приложение Русский Букет по моей ссылке, вводите промокод и наслаждайтесь ее искренними эмоциями❤️</t>
+  </si>
+  <si>
+    <t>29.04.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1401</t>
+  </si>
+  <si>
+    <t>Я нашла его. Идеальный по моим запросам❤️НОВЫЙ УЧАСТОК! Наливайте чай, всё рассказала в новом видео!!! https://youtu.be/EQ5QSqiYkOo Смотри в ВК видео Смотри на Рутубе Канал в ВК - https://vk.com/im/channels/-236748726 Открытые источники для поиска информации по участкам</t>
+  </si>
+  <si>
+    <t>29.04.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1400</t>
+  </si>
+  <si>
+    <t>РЕБЯТА! Я КУПИЛА УЧАСТОК!!!!</t>
+  </si>
+  <si>
+    <t>26.04.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1393</t>
+  </si>
+  <si>
+    <t>Атмосфера старой деревни Есть в этом для меня огромный шарм, своя эстетика. Покосившийся деревянный забор, старый бревенчатый дом с печью и обязательно несколько яблонь❤ ✅Если не грузит - смотри тут Будь у меня возможность (и вторая жизнь😁) взяла бы старинный резной дом под полное восстановление с сохранением всех элементов того времени. Правда скорее всего не для своего проживания. Но вот такой интересный момент. Старенький дом в такой деревне 40-50 км от Петербурга стоит от 5,5 млн рублей, а пустой участок на 9 сотках без электричества - от 2,9 млн. Это что вообще за цены. То есть взять ветхий дом для временного проживания, затем пустить под снос и строить новое - это уже экономически невыгодное предприятие. По крайней мере вблизи Петербурга</t>
+  </si>
+  <si>
+    <t>20.04.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1388</t>
+  </si>
+  <si>
+    <t>А это один из участков в поле. Живописные холмы, участки с уклоном, 15-20 км от города, красивые виды на поля, 7-10 соток, грунты суглинок/глина и вода на 25 метрах Не грузит - смотри тут Вид поначалу впечатляет, рельефная местность как заставка винды и вдалеке видна застройка. Но поле это нарезано на участки, и думаю уже через пару лет оно будет застроено домами. Ни единого куста, будем смотреть в окна друг другу. С другой стороны участок как чистый лист, твори что хочешь, не надо ничего корчевать. Плюсы: ▪️генплан - чистый, земля для строительства ▪️поселок ижс ▪️эл-во - проведено, спустить щиток вниз ▪️вода на 25 метрах ▪️красивый вид Минусы: ▫️глина, но с ней работать умеется ▫️газ - неизвестно когда ▫️соседи - со всех сторон и неизвестно кто ▫️подъездная дорога в низине и совершенно не просыхает, легковушка увязла Стоимость 1 750 000р. за 7 соток Если участки у леса нуждаются в частичном корчевании, то тут плата за чистый участок включена в стоимость получается😁 Но при всех других равных условиях тут - вид 100/10, внутренние ощущения 5/10. Я чувствовала себя голой на этом поле и хотелось исчезнуть. Такие дела, сама в шоке Думаем дальше</t>
+  </si>
+  <si>
+    <t>17.04.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1384</t>
+  </si>
+  <si>
+    <t>✅Чего все так помешались на участках у леса? Ну как вам сказать… Это надо прочувствовать😁 Почему я в основном смотрю участки у леса? 💚Если не грузит - смотри тут 1. Это красиво Я жесткий визуал, мне необходимо, чтобы вокруг все было приятно глазу и гармонично. Лес зелен и зимой и летом, никаких черных голых деревьев, он как красивая стена, продолжение которой хочется вписать в экстерьер участка 2. Ощущение природы Это, пожалуй, самое главное. Жить у леса. А окна с видом на лес дают непередаваемое чувство, что ты на природе 3. Отсутствие соседа Минус один, а то и два соседа со стороны леса. Еще и птицы поют 4. Лесной воздух Особенно вечером. И после дождя. Это что-то невероятное 🔴Но есть и минусы, есть коварный лес. Поэтому тщательно ищу всю возможную информацию по участкам ▪️болотистый лес - агрессивные комары ▪️южный лес - кидает тень на весь участок ▪️лес вокруг новых поселков - скорее всего вырубят под застройку ▪️живой лес - лисы, кабаны, ястребы, змеи ▪️старый лес - часто падают деревья Это, конечно, дело личное, дело вкуса и внутренних ощущений. А если не хочешь быть частью природы - не выбираешь лес.</t>
+  </si>
+  <si>
+    <t>14.04.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1381</t>
+  </si>
+  <si>
+    <t>Смотрим следующий участок Поняв, что вода меня страшит, а лес наоборот, вызывает какое-то чувство опоры, стены и надежности, я продолжила смотреть лесные участки ✅Если не грузит - смотри тут Вот экземпляр: 12 соток, электричество подключено, газа пока нет, водопровод есть уже на соседней улице, участок ровный, сухой, но заросший березами, впереди стена из елей Сняла (на последнем видео) рядом участок, просто включите звук на полную. Сам поселок инфраструктурный + жд и автобусы Плюсы: ▪️генплан - чистый, земля для строительства ▪️15 км от кад ▪️эл-во - проведено ▪️водопровод когда-то и будет, но у соседей абиссинка ▪️участок у леса, только два соседа ▪️соседи - молодые Минусы: ▫️грунты: сверху плодородка, затем пылеватые пески (??), через 1,5-2 метра глина ▫️вода с железом на 30 метрах и ниже ▫️поселок - снт🥲хоть и новое Пам пам пам. Многие из нас тут на своем опыте знают про старые советские снт, и взносы, и председатели, и дороги. Чего далеко ходить, у родителей в Подмосковье 6 соток в старом снт. А сейчас насоздавали новых молодых товариществ. Поэтому, ребята, владельцы участков в свежих современных снт, напишите ваши впечатления, ваш опыт проживания🙏🏻 А этот стоит 1 500 000р.</t>
+  </si>
+  <si>
+    <t>10.04.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1379</t>
+  </si>
+  <si>
+    <t>Я не ищу подешевле-подальше/поменьше Я ищу 10-12 соток вблизи Петербурга, мне не важно направление, важен поселок и мой бюджет. Северное направление, к сожалению, в мой бюджет не вписывается ✅Если не грузит - смотри тут Я не ищу 6 соток в СНТ, ребят. Это не мой формат загородного комфорта. Яркий пример на фото - крошечная нарезка, узкие дороги, где даже не развернуться, окружен соседями, всё как на ладони, смотришь друг другу в окна. Я не против свежих нормальных снт, я против мелкой нарезки. Поделят участки на крупицы и ждут, что их купят и будут глазеть друг на друга Я смотрю инфраструктурые крутые поселки в 15-30 км от города. И при них уже деревни и участки. Конечно там и цены чуть повыше, но я плачу за свой будущий комфорт, чтобы в дальнейшем мне было удобно (и жить, и ездить, и строить) Не на отшибе. Не в глуши. Не у воды😁 Желательно у леса Я стараюсь учитывать десятки факторов, я посмотрела уже много мест и поняла ваши слова про "выбирать душой". К каким-то участкам реально лежит душа, тебе там прям хорошо, потом начинаешь думать о них постоянно. А к каким-то резко негативное внтуреннее ощущение, казалось бы, на ровном месте. Удивительно вообще, как это работает Поэтому смотрим дальше🙌🏻</t>
+  </si>
+  <si>
+    <t>09.04.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1378</t>
+  </si>
+  <si>
+    <t>Решила я, значит, посмотреть участок у воды. У побережья Финского. В объявлении была указана первая линия в 20 метрах от воды, свой выход на пляж. ✅Если не грузит - смотри тут Это была моя какая-то давняя мечта - жить на побережье, шум воды, вокруг хвойный лес, красивые места и наслаждение для глаз. Участки у воды в здравом уме я не рассматривала (вспоминаем объявление за 21 млн), а тут свежее объявление - за 2,9 млн 40 км от кад!! Сосновый Бор, мысли уже полетели собирать деньги и вкладывать в воду😁поэтому беру кореша и едем смотреть. Места действительно красивейшие, заезжаем в поселок, останавливаемся на дороге, которая заканчивается двумя странными домами (на видео). До участка 40 метров дорога пунктиром (тропа в лес), меня это не останавливает, прохожу мимо большого дома и тут как заорет сирена «внимание! Вы находитесь под наблюдением! Вы находитесь под наблюдением!» Я аж вспотела😁😁 Иду дальше по лесной тропе, пробираюсь между деревьями, а они не заканчивается, впереди уже вижу берег. Открываю кадастровую карту. Кусок чистейшего леса и есть этот участок. Понятно, что ни газа, ни электричества, ни воды, ни еды. Однако 2,9 млн в таком месте это весьма неплохо Но дальше случается переворот моего сознания. Я выхожу на побережье. Примеряю на себя этот участок. И понимаю. Я НЕ ХОЧУ ЖИТЬ У БЕРЕГА Внутри все сжимается от страха😳 Бесконечная ровная гладь стихии, а прилив? А наводнение? А ночью как вообще? Короче словила четкое ощущение - нет, не мое. Вот так мечты не совпадают с собственными ощущениями в реальности. Убежала оттуда и даже фоток на память не сделала (а жаль). Поселок шикарный на самом деле, рядом станция, заведен газ, 10 соток ижс, не знаю, какие там грунты, как со скважиной на берегу, думаю, если бы мне зашло по ощущениям, меня б наверно ничего не остановило. А вот живописная река - это уже другой разговор. Кто живет у реки или рядом, какие минусы нашли? А как дела с грунтами и скважиной?</t>
+  </si>
+  <si>
+    <t>09.04.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1377</t>
+  </si>
+  <si>
+    <t>Ребят, внезапный пост, напишите, воспроизводится у вас видос? ✅https://vkvideo.ru/video-133804267_456239339 Выложила еще раз, потому что не грузилось вообще ничерта. Сейчас вроде снизошла площадка Если открывается, напишите там под видео что-нибудь приятное😌😘 А я вам сейчас про воду расскажу</t>
+  </si>
+  <si>
+    <t>06.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1375</t>
+  </si>
+  <si>
+    <t>Смотрим следующий участок. Вот тут уже внутри заиграли другие ощущения😏 🔴Если не грузит видео - смотри в моем чате Дано: жилая деревня, дома вокруг стильные, участок 12 соток, ровный, электричество на столбе (спустить вниз), газа нет, водопровода нет. Грунт сверху плодородка 40 см, ниже песок, дорога нормальная (да неужели) Участок У ЛЕСА, есть канава, сухой, чутка заросший, только два соседа по бокам, ну и напротив через дорогу. Соседи потихоньку отстраиваются, не живут. Дальше по этой дороге нарезаны еще участки. От када недалеко, 30 км, ага, но от меня получается больше 80. Лесополоса может быть с нюансами, надо проверять. Инфраструктура есть, жд станция и даже автобусная остановка в 15-20 минутах хода Плюсы: ▪️генплан - чистый ▪️поселок - ижс ▪️участок у леса ▪️электричество - проведено ▪️газ - проводится ▪️соседи только по бокам Минусы: ▫️ВОДА - на 100 метрах🥲 Водопровод не предвидится ▫️от города - мне далеко, больше часа езды ▫️соседи - неизвестно Стоимость 1 650 000 р. Ощущения: вот этот понравился, и расположение и сам участок, но он далеко, а вода - глубоко Дальше я заехала посмотреть участок у воды и от себя, честно, сама не ожидала…</t>
+  </si>
+  <si>
+    <t>04.04.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1372</t>
+  </si>
+  <si>
+    <t>Ездила смотреть участки. Только пустые без старых строений и с подключенным эл-вом 🔴Если не грузит видео - смотри в моем чате Итак, лот первый Дано: участок в деревне, 12 соток, электричество подведено, газа пока нет, водопровода нет. Грунт глина, но не везде. Дорога отсутствует, но поскольку тут ездит большая техника, будем надеяться, она потом появится Участок заросший, это не лес, он чуть дальше. Соседи частично отстроились по бокам. Дорога справа (на фото, на видосе показываю) на карте обозначена пунктиром, по факту в жизни ее нет. За этим участком дальше участки тоже нарезаны уже, поэтому со всех сторон будешь окружен соседами Плюсы: ▪️генплан - чистый ▪️поселок - ижс ▪️электричество - проведено ▪️газ - проведут ▪️вода - частично есть на 14 метрах, частично на 80😁 ▪️соседи - молодые Минусы: ▫️от города - мне далеко, больше 50 км ▫️не разработана дорога пунктиром - будет много лет стройка и техника ▫️болотисто - участок надо поднимать ▫️земля нарезана так, что у тебя 4 соседа, не хочу ▫️заросший участок - это скорее не минус, это нюанс, требующий больше времени Стоимость 1 500 000 р. Ощущения: смешанные Смотрим дальше</t>
+  </si>
+  <si>
+    <t>02.04.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1366</t>
+  </si>
+  <si>
+    <t>Без чего не сможет существовать ни одна кухня? Правильно. Без хорошей бытовой техники Знаю это на собственном опыте🙌🏻 В салоне бытовой техники Грауде на Петроградке можно посмотреть идеи для своего дома или проекта и получить консультацию. Бренд Грауде уже 10 лет сочетает высокое качество, лаконичный стиль и доступность бытовой техники. В салонах представлен широкий ассортимент - от посудомоечных машин до холодильных шкафов для хранения шуб✨ Мне нравится, что здесь можно подобрать технику под любой интерьер, например из классической коллекции с традиционным дизайном, или же выбрать минималистичный дизайн премиум коллекции со сверхчувствительным сенсорным управлением Грауде дает гарантию на свою продукцию до 5 лет🔥 Обязательно заглядывайте в салон на Петроградке 📍Академика Павлова 7, лит. А, Санкт-Петербург Или в салоны в Москве - адреса есть на сайте Реклама: ООО "ГРАУДЕ", ИНН: 9705034622, erid: 2VtzqvvDNjP</t>
+  </si>
+  <si>
+    <t>01.04.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1357</t>
+  </si>
+  <si>
+    <t>Артикулы, названия, ссылки на то, что использую в видео про рассаду и урожай, сохраняйте: ▪️Светильник полного спектра ▪️Светильник фиолетового свечения для досветки ▪️Механический таймер для ламп. Можно использовать умную розетку, но я люблю вручную выключать ▪️Грунт ▪️Перлит (в строительных магазинах может быть дешевле) ▪️Вермикулит ▫️Садовые ножницы ▫️Набор для пересадки ▫️Стаканы для рассады ▫️Красивые кашпо на 5 литров (очень удобные, не экономила) 🍅Мои любимые Томаты: Абаканский розовый, Полосатый шоколад, Черри 🥒Огурцы Бридж, Саунд, Китайский император 🍉Арбуз Огонёк 🍋Лимон 🌸Семена петуний, названия: Пинк вайн, Перпл флоу, Плум вайн, Сильвер, Еллоу перфекто, Андромеда (как звездное небо) 🌸Те, что на фото сажаю много лет подряд Семена для домашнего выращивания starter pack: ▪️Перец сладкий балконный ▪️Томат ▪️Горох тоже вырос ▪️Огурец подойдет Саунд и Бридж 🔸Удобрение для огурцов (кабачков/арбузов) 🔸Удобрение для томатов (перцев/баклажанов) 🔸Удобрение для цветов 🔸Удобрение для лимона ▪️Стеллаж - бруски в любом строительном ▪️Кондуктор под косой шуруп (восторг), на маркетплейсах дешевле ▪️Мини циркулярка и Шуруповерт (вдруг спросите) ▪️Маркеры тонкие (не знаю, зачем они вам, но я теперь только на них) Если что-то забыла, напишите! Всем мощной рассады😉❤️</t>
+  </si>
+  <si>
+    <t>31.03.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1356</t>
+  </si>
+  <si>
+    <t>❤️‍🔥НОВЫЙ ВИДОС НА КАНАЛЕ❤️‍🔥 Вырастила арбуз! Собрала стеллаж на косой шуруп (я в восторге, честно), показала КАК вырастить МОЩНУЮ рассаду томатов, огурцов и петуний. Собрала свои лайфхаки и рассказала вам. Приятного просмотра! Смотри на ЮТУБЕ - https://youtu.be/3r_UMb8WeO8?si=wRK5br1ZvOmx3BlF Смотри в ВК Видео Смотри в Рутубе Новый канал в ВК - https://vk.com/im/channels/-236748726</t>
+  </si>
+  <si>
+    <t>28.03.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1354</t>
+  </si>
+  <si>
+    <t>Им я еще не работала! Давно хотела собрать что-нибудь на косой шуруп, купила самый дешевый кондуктор, теперь развлекаюсь🤝 Говорят, это одно из самых надежных мебельных соединений. К нему обязательно нужно ступенчатое сверло, а не обычные по дереву. Надеюсь, держать будет крепко, у меня тут не маленькая мебель🙈 Если что, чат есть еще тут</t>
+  </si>
+  <si>
+    <t>25.03.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1346</t>
+  </si>
+  <si>
+    <t>Так! Отставить панику. Из телеграма я никуда не уйду, как и из ютуба. Продолжу вести свой блог, 4 года я собирала его по крупицам, тут у меня собралась шикарная душевная аудитория, люблю вас очень❤️ 1️⃣Если вдруг вам сейчас тревожно - посмотрите на уровень воды в Петербурге на фото, он был почти 160 см. Хорошо, да, что сейчас не 1824 год👀 2️⃣Если у вас не грузятся мои видео или картинки - не теряйтесь, заходите: ✅ https://vk.ru/im/channels/-236748726 создала такой же чат Вк, буду дублировать посты отсюда, подписывайтесь и напишите мне там что-нибудь приятное❤️ Я оказывается уже почти 20 лет существую в Вконтакте😳 И в этом году будет 10 лет, как веду группу, ну зря что ли😁 Можете вместе со мной провести расхламление вк. Оставьте в подписках только то, что вам интересно. Я подписалась на замечательные блоги, всех читаю, мне красиво и полезно❤️ И не теряйте меня, я всегда тут: Ютуб - Виктория Зискинд Вконтакте - Ziskind Vi Телеграм - Виковка покажет Рутуб - Ziskind Vi Всех обняла✨💛</t>
+  </si>
+  <si>
+    <t>23.03.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1344</t>
+  </si>
+  <si>
+    <t>Без интернета мой телефон превращается в камень! Пришлось даже отложить дела и вылезти в город. А там такая красота😳❤️ ни облачка и +15 У вас тоже весна? Вопрос с участком решаю, пока вся в работе. Покажу, какие еще места посмотрела, не зря говорят, что с каждым местом выстраивается своя взаимосвязь - твое/не твое, это правда А еще в процессе новый весенний лучезарный видос☀️</t>
+  </si>
+  <si>
+    <t>20.09.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1558</t>
+  </si>
+  <si>
+    <t>Сегодня день рук и кардио</t>
+  </si>
+  <si>
+    <t>18.09.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1556</t>
+  </si>
+  <si>
+    <t>Проблема. Это мой заезд😶 Основную часть летом выкопал экскаватор, а я попозже подкапывала землю, подсыпала ямы и брала из заезда. И совершенно забыла про ливни😁 Затяжной дождь помните? Вот он у меня весь тут. Это не заезд получается, это пруд! Красивый такой. Дренажником ща откачаю воду и экстренно занимаюсь заездом, иначе ни одна доставка мне ничего не привезет</t>
+  </si>
+  <si>
+    <t>17.09.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/ziskindvillage/1551</t>
+  </si>
+  <si>
+    <t>🔥Не заказывайте кухню, пока не поймёте, за что именно платите. Одинаковая на первый взгляд кухня может стоить по-разному - из-за материалов, фурнитуры, наполнения шкафов, столешницы, техники и десятков деталей, которые редко видны в рекламной цене. В «Лавелла» сначала делают проект и подробный расчёт, чтобы было понятно, что входит в стоимость и на чём действительно можно сэкономить без потери качества👌 Компания специализируется на проектах для современных жилых комплексов и хорошо знает особенности таких квартир - от нестандартных планировок до необходимости максимально эффективно использовать каждый метр. Именно поэтому 70% клиентов возвращаются за новой мебелью, а 85% приходят по рекомендациям. Только до 30 сентября действуют специальные условия: ❗️ Реальная скидка 20% без исключений и ДО ❗️ Петли Blum на все шкафчики за 1р. ❗️ Часть кухонной техники в подарок → Получить расчёт и забронировать бонусы Реклама. ИП Низамов М.В. ИНН 026102834104 Erid: 2VtzqvD9VkQ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1634,59 +2318,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H138"/>
+  <dimension ref="A1:H214"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2804.03" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -4914,50 +5598,1342 @@
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>80664</v>
       </c>
       <c r="B138" t="s">
         <v>416</v>
       </c>
       <c r="C138" t="s">
         <v>417</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E138">
         <v>20333</v>
       </c>
       <c r="F138">
         <v>28</v>
       </c>
       <c r="G138">
         <v>1026</v>
       </c>
       <c r="H138">
         <v>165</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>117168</v>
+      </c>
+      <c r="B139" t="s">
+        <v>419</v>
+      </c>
+      <c r="C139" t="s">
+        <v>420</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="E139">
+        <v>11204</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>117169</v>
+      </c>
+      <c r="B140" t="s">
+        <v>422</v>
+      </c>
+      <c r="C140" t="s">
+        <v>423</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="E140">
+        <v>13380</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>117170</v>
+      </c>
+      <c r="B141" t="s">
+        <v>425</v>
+      </c>
+      <c r="C141" t="s">
+        <v>426</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="E141">
+        <v>17390</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>117171</v>
+      </c>
+      <c r="B142" t="s">
+        <v>428</v>
+      </c>
+      <c r="C142" t="s">
+        <v>429</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="E142">
+        <v>18226</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>117172</v>
+      </c>
+      <c r="B143" t="s">
+        <v>431</v>
+      </c>
+      <c r="C143" t="s">
+        <v>432</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="E143">
+        <v>21158</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>117173</v>
+      </c>
+      <c r="B144" t="s">
+        <v>434</v>
+      </c>
+      <c r="C144" t="s">
+        <v>435</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="E144">
+        <v>18455</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>117174</v>
+      </c>
+      <c r="B145" t="s">
+        <v>437</v>
+      </c>
+      <c r="C145" t="s">
+        <v>438</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="E145">
+        <v>13538</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>117175</v>
+      </c>
+      <c r="B146" t="s">
+        <v>440</v>
+      </c>
+      <c r="C146" t="s">
+        <v>441</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="E146">
+        <v>21667</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>117176</v>
+      </c>
+      <c r="B147" t="s">
+        <v>443</v>
+      </c>
+      <c r="C147" t="s">
+        <v>444</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="E147">
+        <v>20295</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>117177</v>
+      </c>
+      <c r="B148" t="s">
+        <v>446</v>
+      </c>
+      <c r="C148" t="s">
+        <v>447</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="E148">
+        <v>21193</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>117178</v>
+      </c>
+      <c r="B149" t="s">
+        <v>449</v>
+      </c>
+      <c r="C149" t="s">
+        <v>450</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="E149">
+        <v>24995</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>117179</v>
+      </c>
+      <c r="B150" t="s">
+        <v>452</v>
+      </c>
+      <c r="C150" t="s">
+        <v>453</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="E150">
+        <v>21428</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>117180</v>
+      </c>
+      <c r="B151" t="s">
+        <v>455</v>
+      </c>
+      <c r="C151" t="s">
+        <v>456</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="E151">
+        <v>17288</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>117181</v>
+      </c>
+      <c r="B152" t="s">
+        <v>458</v>
+      </c>
+      <c r="C152" t="s">
+        <v>459</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="E152">
+        <v>14359</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>117182</v>
+      </c>
+      <c r="B153" t="s">
+        <v>461</v>
+      </c>
+      <c r="C153" t="s">
+        <v>462</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="E153">
+        <v>16358</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>117183</v>
+      </c>
+      <c r="B154" t="s">
+        <v>464</v>
+      </c>
+      <c r="C154" t="s">
+        <v>465</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="E154">
+        <v>19897</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>117184</v>
+      </c>
+      <c r="B155" t="s">
+        <v>467</v>
+      </c>
+      <c r="C155" t="s">
+        <v>468</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="E155">
+        <v>15778</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>117185</v>
+      </c>
+      <c r="B156" t="s">
+        <v>470</v>
+      </c>
+      <c r="C156" t="s">
+        <v>471</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="E156">
+        <v>16541</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>117186</v>
+      </c>
+      <c r="B157" t="s">
+        <v>473</v>
+      </c>
+      <c r="C157" t="s">
+        <v>474</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="E157">
+        <v>16865</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>117187</v>
+      </c>
+      <c r="B158" t="s">
+        <v>476</v>
+      </c>
+      <c r="C158" t="s">
+        <v>477</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E158">
+        <v>17823</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>117188</v>
+      </c>
+      <c r="B159" t="s">
+        <v>479</v>
+      </c>
+      <c r="C159" t="s">
+        <v>480</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="E159">
+        <v>15898</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>117189</v>
+      </c>
+      <c r="B160" t="s">
+        <v>482</v>
+      </c>
+      <c r="C160" t="s">
+        <v>483</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="E160">
+        <v>16390</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>117190</v>
+      </c>
+      <c r="B161" t="s">
+        <v>485</v>
+      </c>
+      <c r="C161" t="s">
+        <v>486</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="E161">
+        <v>18755</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>117191</v>
+      </c>
+      <c r="B162" t="s">
+        <v>488</v>
+      </c>
+      <c r="C162" t="s">
+        <v>489</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="E162">
+        <v>17726</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>117192</v>
+      </c>
+      <c r="B163" t="s">
+        <v>491</v>
+      </c>
+      <c r="C163" t="s">
+        <v>492</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="E163">
+        <v>23199</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>117193</v>
+      </c>
+      <c r="B164" t="s">
+        <v>494</v>
+      </c>
+      <c r="C164" t="s">
+        <v>495</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E164">
+        <v>23805</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>117194</v>
+      </c>
+      <c r="B165" t="s">
+        <v>497</v>
+      </c>
+      <c r="C165" t="s">
+        <v>498</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="E165">
+        <v>16985</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>117195</v>
+      </c>
+      <c r="B166" t="s">
+        <v>500</v>
+      </c>
+      <c r="C166" t="s">
+        <v>501</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="E166">
+        <v>19041</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>117196</v>
+      </c>
+      <c r="B167" t="s">
+        <v>503</v>
+      </c>
+      <c r="C167" t="s">
+        <v>504</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="E167">
+        <v>17028</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>117197</v>
+      </c>
+      <c r="B168" t="s">
+        <v>506</v>
+      </c>
+      <c r="C168" t="s">
+        <v>507</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="E168">
+        <v>20432</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>117198</v>
+      </c>
+      <c r="B169" t="s">
+        <v>509</v>
+      </c>
+      <c r="C169" t="s">
+        <v>510</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="E169">
+        <v>12120</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>117199</v>
+      </c>
+      <c r="B170" t="s">
+        <v>512</v>
+      </c>
+      <c r="C170" t="s">
+        <v>513</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E170">
+        <v>14986</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>117200</v>
+      </c>
+      <c r="B171" t="s">
+        <v>515</v>
+      </c>
+      <c r="C171" t="s">
+        <v>516</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="E171">
+        <v>19084</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>117201</v>
+      </c>
+      <c r="B172" t="s">
+        <v>518</v>
+      </c>
+      <c r="C172" t="s">
+        <v>519</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="E172">
+        <v>21166</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>117202</v>
+      </c>
+      <c r="B173" t="s">
+        <v>521</v>
+      </c>
+      <c r="C173" t="s">
+        <v>522</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="E173">
+        <v>12531</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>117203</v>
+      </c>
+      <c r="B174" t="s">
+        <v>524</v>
+      </c>
+      <c r="C174" t="s">
+        <v>525</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="E174">
+        <v>15786</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>117204</v>
+      </c>
+      <c r="B175" t="s">
+        <v>527</v>
+      </c>
+      <c r="C175" t="s">
+        <v>528</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E175">
+        <v>13367</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>117205</v>
+      </c>
+      <c r="B176" t="s">
+        <v>530</v>
+      </c>
+      <c r="C176" t="s">
+        <v>531</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="E176">
+        <v>18124</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>117206</v>
+      </c>
+      <c r="B177" t="s">
+        <v>533</v>
+      </c>
+      <c r="C177" t="s">
+        <v>534</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="E177">
+        <v>15827</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>117207</v>
+      </c>
+      <c r="B178" t="s">
+        <v>536</v>
+      </c>
+      <c r="C178" t="s">
+        <v>537</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="E178">
+        <v>15528</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>117208</v>
+      </c>
+      <c r="B179" t="s">
+        <v>539</v>
+      </c>
+      <c r="C179" t="s">
+        <v>540</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="E179">
+        <v>15633</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>117209</v>
+      </c>
+      <c r="B180" t="s">
+        <v>542</v>
+      </c>
+      <c r="C180" t="s">
+        <v>543</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="E180">
+        <v>16946</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>117210</v>
+      </c>
+      <c r="B181" t="s">
+        <v>545</v>
+      </c>
+      <c r="C181" t="s">
+        <v>546</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E181">
+        <v>19558</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>117211</v>
+      </c>
+      <c r="B182" t="s">
+        <v>548</v>
+      </c>
+      <c r="C182" t="s">
+        <v>549</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E182">
+        <v>16679</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>117212</v>
+      </c>
+      <c r="B183" t="s">
+        <v>551</v>
+      </c>
+      <c r="C183" t="s">
+        <v>552</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="E183">
+        <v>12851</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>117213</v>
+      </c>
+      <c r="B184" t="s">
+        <v>554</v>
+      </c>
+      <c r="C184" t="s">
+        <v>555</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="E184">
+        <v>14186</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>117214</v>
+      </c>
+      <c r="B185" t="s">
+        <v>557</v>
+      </c>
+      <c r="C185" t="s">
+        <v>558</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="E185">
+        <v>14899</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>117215</v>
+      </c>
+      <c r="B186" t="s">
+        <v>560</v>
+      </c>
+      <c r="C186" t="s">
+        <v>561</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="E186">
+        <v>15967</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>117216</v>
+      </c>
+      <c r="B187" t="s">
+        <v>563</v>
+      </c>
+      <c r="C187" t="s">
+        <v>564</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="E187">
+        <v>13588</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>117217</v>
+      </c>
+      <c r="B188" t="s">
+        <v>566</v>
+      </c>
+      <c r="C188" t="s">
+        <v>567</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="E188">
+        <v>15398</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>117218</v>
+      </c>
+      <c r="B189" t="s">
+        <v>569</v>
+      </c>
+      <c r="C189" t="s">
+        <v>570</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="E189">
+        <v>17249</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>117219</v>
+      </c>
+      <c r="B190" t="s">
+        <v>572</v>
+      </c>
+      <c r="C190" t="s">
+        <v>573</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="E190">
+        <v>16459</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>117220</v>
+      </c>
+      <c r="B191" t="s">
+        <v>575</v>
+      </c>
+      <c r="C191" t="s">
+        <v>576</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="E191">
+        <v>21443</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>117221</v>
+      </c>
+      <c r="B192" t="s">
+        <v>578</v>
+      </c>
+      <c r="C192" t="s">
+        <v>579</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="E192">
+        <v>26330</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>117222</v>
+      </c>
+      <c r="B193" t="s">
+        <v>581</v>
+      </c>
+      <c r="C193" t="s">
+        <v>582</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="E193">
+        <v>24357</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>117223</v>
+      </c>
+      <c r="B194" t="s">
+        <v>584</v>
+      </c>
+      <c r="C194" t="s">
+        <v>585</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="E194">
+        <v>22526</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>117224</v>
+      </c>
+      <c r="B195" t="s">
+        <v>587</v>
+      </c>
+      <c r="C195" t="s">
+        <v>588</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="E195">
+        <v>18732</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>117225</v>
+      </c>
+      <c r="B196" t="s">
+        <v>590</v>
+      </c>
+      <c r="C196" t="s">
+        <v>591</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="E196">
+        <v>17067</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>117226</v>
+      </c>
+      <c r="B197" t="s">
+        <v>593</v>
+      </c>
+      <c r="C197" t="s">
+        <v>594</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="E197">
+        <v>14573</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>117227</v>
+      </c>
+      <c r="B198" t="s">
+        <v>596</v>
+      </c>
+      <c r="C198" t="s">
+        <v>597</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="E198">
+        <v>15969</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>117228</v>
+      </c>
+      <c r="B199" t="s">
+        <v>599</v>
+      </c>
+      <c r="C199" t="s">
+        <v>600</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="E199">
+        <v>18020</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>117229</v>
+      </c>
+      <c r="B200" t="s">
+        <v>602</v>
+      </c>
+      <c r="C200" t="s">
+        <v>603</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="E200">
+        <v>18443</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>117230</v>
+      </c>
+      <c r="B201" t="s">
+        <v>605</v>
+      </c>
+      <c r="C201" t="s">
+        <v>606</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="E201">
+        <v>22165</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>117231</v>
+      </c>
+      <c r="B202" t="s">
+        <v>608</v>
+      </c>
+      <c r="C202" t="s">
+        <v>609</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="E202">
+        <v>19146</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>117232</v>
+      </c>
+      <c r="B203" t="s">
+        <v>611</v>
+      </c>
+      <c r="C203" t="s">
+        <v>612</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="E203">
+        <v>16072</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>117233</v>
+      </c>
+      <c r="B204" t="s">
+        <v>614</v>
+      </c>
+      <c r="C204" t="s">
+        <v>615</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="E204">
+        <v>20766</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>117234</v>
+      </c>
+      <c r="B205" t="s">
+        <v>617</v>
+      </c>
+      <c r="C205" t="s">
+        <v>618</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="E205">
+        <v>14270</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>117235</v>
+      </c>
+      <c r="B206" t="s">
+        <v>620</v>
+      </c>
+      <c r="C206" t="s">
+        <v>621</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="E206">
+        <v>15281</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>117236</v>
+      </c>
+      <c r="B207" t="s">
+        <v>623</v>
+      </c>
+      <c r="C207" t="s">
+        <v>624</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="E207">
+        <v>13130</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>117237</v>
+      </c>
+      <c r="B208" t="s">
+        <v>626</v>
+      </c>
+      <c r="C208" t="s">
+        <v>627</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="E208">
+        <v>14521</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>117238</v>
+      </c>
+      <c r="B209" t="s">
+        <v>629</v>
+      </c>
+      <c r="C209" t="s">
+        <v>630</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="E209">
+        <v>19562</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>117239</v>
+      </c>
+      <c r="B210" t="s">
+        <v>632</v>
+      </c>
+      <c r="C210" t="s">
+        <v>633</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="E210">
+        <v>17178</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>117240</v>
+      </c>
+      <c r="B211" t="s">
+        <v>635</v>
+      </c>
+      <c r="C211" t="s">
+        <v>636</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="E211">
+        <v>19429</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>125865</v>
+      </c>
+      <c r="B212" t="s">
+        <v>638</v>
+      </c>
+      <c r="C212" t="s">
+        <v>639</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="E212">
+        <v>5146</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>125866</v>
+      </c>
+      <c r="B213" t="s">
+        <v>641</v>
+      </c>
+      <c r="C213" t="s">
+        <v>642</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="E213">
+        <v>7577</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>125867</v>
+      </c>
+      <c r="B214" t="s">
+        <v>644</v>
+      </c>
+      <c r="C214" t="s">
+        <v>645</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="E214">
+        <v>8367</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">