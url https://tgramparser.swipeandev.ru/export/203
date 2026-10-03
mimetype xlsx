--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="496">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="505">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1500,50 +1500,77 @@
     <t>23.09.24 16:15</t>
   </si>
   <si>
     <t>t.me/stroitel_ahmed/1650</t>
   </si>
   <si>
     <t>Несколько проектов, которые наша компания не давно сдала 🤝 Люблю свою работу, особенно , когда мои клиенты довольны 👌</t>
   </si>
   <si>
     <t>21.09.24 16:14</t>
   </si>
   <si>
     <t>t.me/stroitel_ahmed/1642</t>
   </si>
   <si>
     <t>Проект 2-этажного дома ЗАКАРПАТЬЕ ▶️ Общая площадь дома - 147.04 м² ▶️ Площадь застройки - 102 м² ▶️ Высота потолков - от 2.7 м ▶️ Количество этажей - 2 ▶️ Количество спален - 4 ▶️ Количество санузлов - 3</t>
   </si>
   <si>
     <t>20.09.24 16:24</t>
   </si>
   <si>
     <t>t.me/stroitel_ahmed/1638</t>
   </si>
   <si>
     <t>Предприниматели выкупили у города около 2,5 тыс. объектов по преимущественному праву за пять лет «Из них более 2,4 тыс. помещений и зданий площадью 537 тыс. кв. метров были приобретены в рассрочку. Это 98% от общего числа. Как правило, такая недвижимость используется для размещения точек общественного питания, магазинов или центров оказания услуг населению», – сказал Владимир Ефимов. Заммэра пояснил, что ранее предприниматели арендовали эти объекты у города. Опция выкупа по преимущественному праву доступна компаниям, которые включены в Реестр субъектов малого и среднего предпринимательства (МСП), опубликованный на сайте Федеральной налоговой службы, и арендуют недвижимость у города не менее года. Срок аренды нежилых помещений, реализованных на специализированных аукционах для малого бизнеса, составляет не менее двух лет, а сама недвижимость минимум пять лет находится в перечне объектов, предназначенных для субъектов МСП.</t>
+  </si>
+  <si>
+    <t>22.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/stroitel_ahmed/2503</t>
+  </si>
+  <si>
+    <t>Потихонечку начинаем укладывать плитку 🔨🏠 На этот раз я выбрала итальянскую плитку. Очень нравится качество, фактура и то, как она смотрится в интерьере. Теперь начинается один из самых ответственных этапов, укладка. Вообще, в строительстве для меня самое главное это результат и довольный клиент. Когда человек заходит на готовый объект и говорит, что получилось именно так, как он хотел, значит мы свою работу сделали хорошо 🙌 Отдельно хочу сказать про мою бригаду. Ребята действительно молодцы. Всегда поддерживают, внимательно относятся к деталям и стараются сделать всё максимально качественно 👷‍♂️💪 Стройка движется потихонечку. Буду показывать вам все этапы и делиться полезными моментами из нашей работы 🏠🔨 Довольный клиент значит довольны и мы! ❤️</t>
+  </si>
+  <si>
+    <t>13.08.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/stroitel_ahmed/2502</t>
+  </si>
+  <si>
+    <t>Сегодня сделал новый 3D-проект 🔥🏠 Интересно ваше мнение! Посмотрите внимательно и оцените результат 👀 Что понравилось больше всего? А что бы вы изменили или добавили? 😎</t>
+  </si>
+  <si>
+    <t>20.05.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/stroitel_ahmed/2500</t>
+  </si>
+  <si>
+    <t>Быть руководителем на строительном объекте — это огромная ответственность 🏗️👷‍♂️ Многие думают, что достаточно просто дать задачу и всё пойдёт само собой. Но на деле нужно постоянно всё контролировать, объяснять, подсказывать и следить за каждым этапом работы ⚒️📏 Очень важно соблюдать технику безопасности, порядок и качество выполнения работ 🚧 Потому что одна маленькая ошибка может привести к большим проблемам. Иногда приходится буквально самому показывать, как нужно делать правильно, направлять рабочих и держать под контролем весь процесс 💪 Работа управляющего объектом — это не просто стоять и командовать. Это постоянная ответственность, нервы, опыт и огромное терпение 🙌🔥 Но именно благодаря такому труду появляются качественные и надёжные объек 🏠</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1865,59 +1892,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H194"/>
+  <dimension ref="A1:H197"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4098.142" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -5782,50 +5809,101 @@
       <c r="G193">
         <v>244</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>57178</v>
       </c>
       <c r="B194" t="s">
         <v>493</v>
       </c>
       <c r="C194" t="s">
         <v>494</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>495</v>
       </c>
       <c r="E194">
         <v>25350</v>
       </c>
       <c r="F194">
         <v>72</v>
       </c>
       <c r="G194">
         <v>331</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>117165</v>
+      </c>
+      <c r="B195" t="s">
+        <v>496</v>
+      </c>
+      <c r="C195" t="s">
+        <v>497</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="E195">
+        <v>118028</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>117166</v>
+      </c>
+      <c r="B196" t="s">
+        <v>499</v>
+      </c>
+      <c r="C196" t="s">
+        <v>500</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="E196">
+        <v>118060</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>117167</v>
+      </c>
+      <c r="B197" t="s">
+        <v>502</v>
+      </c>
+      <c r="C197" t="s">
+        <v>503</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E197">
+        <v>127241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">