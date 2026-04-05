--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1915">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3582,50 +3582,2225 @@
     <t>t.me/alexis_home/12096</t>
   </si>
   <si>
     <t>Портативный вентилятор ❤️ Есть отзывы с фото Ссылка</t>
   </si>
   <si>
     <t>09.05.25 17:23</t>
   </si>
   <si>
     <t>t.me/alexis_home/12094</t>
   </si>
   <si>
     <t>09.05.25 15:17</t>
   </si>
   <si>
     <t>t.me/alexis_home/12092</t>
   </si>
   <si>
     <t>09.05.25 09:33</t>
   </si>
   <si>
     <t>t.me/alexis_home/12091</t>
   </si>
   <si>
     <t>Гриль ❤️ Отличная идея для дачи Ссылка</t>
+  </si>
+  <si>
+    <t>01.03.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14672</t>
+  </si>
+  <si>
+    <t>01.03.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14670</t>
+  </si>
+  <si>
+    <t>01.03.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14669</t>
+  </si>
+  <si>
+    <t>Очиститель овощей и фруктов ❤️ Судя по ролику творит какие -то чудеса Ссылка</t>
+  </si>
+  <si>
+    <t>01.03.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14668</t>
+  </si>
+  <si>
+    <t>Органайзер для кухни ❤️ Все удобно в одном месте Ссылка</t>
+  </si>
+  <si>
+    <t>28.02.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14663</t>
+  </si>
+  <si>
+    <t>Пушистое одеяло ❤️ Фото из отзывов Ссылка</t>
+  </si>
+  <si>
+    <t>28.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14660</t>
+  </si>
+  <si>
+    <t>Обои ❤️ Это реальный фото и видео отзыв Ну очень красивые Ссылка</t>
+  </si>
+  <si>
+    <t>28.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14653</t>
+  </si>
+  <si>
+    <t>Чехол для телефона ❤️ В стиле бренда Есть отзывы с фото Приходит в коробке Ссылка</t>
+  </si>
+  <si>
+    <t>28.02.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14649</t>
+  </si>
+  <si>
+    <t>Люстра ❤️ Очень красивая Фото из отзывов У меня такая в золотом цвете Ссылка</t>
+  </si>
+  <si>
+    <t>27.02.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14645</t>
+  </si>
+  <si>
+    <t>Салфетки 🌟 Настольные салфетки Выполнены из льна Ссылка</t>
+  </si>
+  <si>
+    <t>27.02.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14641</t>
+  </si>
+  <si>
+    <t>27.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14637</t>
+  </si>
+  <si>
+    <t>Роскошная скатерть по мотивам Бренда 🌟 Есть отзывы с фото Очень красивая Прошлая ссылка сгорела -оставляю новую Ссылка</t>
+  </si>
+  <si>
+    <t>27.02.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14633</t>
+  </si>
+  <si>
+    <t>Чайный набор в стиле бренда❤️ Уж очень красивый и нарядный Отличная идея для подарка У меня такой -он просто чудесный Приходит в фирменной коробке Такие ссылки сгорают очень быстро ,потому что на Али запрет на копии брендов Ссылка</t>
+  </si>
+  <si>
+    <t>26.02.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14629</t>
+  </si>
+  <si>
+    <t>Искусственные нарциссы ❤️ Фото из отзывов Ссылка</t>
+  </si>
+  <si>
+    <t>26.02.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14628</t>
+  </si>
+  <si>
+    <t>26.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14627</t>
+  </si>
+  <si>
+    <t>Магниты на холодильник ❤️ В виде вазы для цветов Ссылка</t>
+  </si>
+  <si>
+    <t>26.02.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14621</t>
+  </si>
+  <si>
+    <t>Искусственные тюльпаны ❤️ Фото из прошлых отзывов Я нашла новую ссылку , прошлая сгорела Реалистичные ,закажу себе Ссылка</t>
+  </si>
+  <si>
+    <t>25.02.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14620</t>
+  </si>
+  <si>
+    <t>Планер на холодильник ❤️ Эстетично сморится и поможет организовать свой день максимально продуктивно Ссылка</t>
+  </si>
+  <si>
+    <t>25.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14619</t>
+  </si>
+  <si>
+    <t>Крышка,как на AMAZON❤️ Магнитная крышка для микроволновой печи Ссылка</t>
+  </si>
+  <si>
+    <t>25.02.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14618</t>
+  </si>
+  <si>
+    <t>Вентилятор от снега ❤️ Классная идея для зимы Ссылка</t>
+  </si>
+  <si>
+    <t>25.02.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14617</t>
+  </si>
+  <si>
+    <t>Массажер -щетка ❤️ Удобно установить в душе Ссылка</t>
+  </si>
+  <si>
+    <t>24.02.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14610</t>
+  </si>
+  <si>
+    <t>Настольная лампа с перьями ❤️ Фото из отзывов Ссылка</t>
+  </si>
+  <si>
+    <t>24.02.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14608</t>
+  </si>
+  <si>
+    <t>24.02.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14607</t>
+  </si>
+  <si>
+    <t>Осталось 2ч 30 минут до окончания Последней Распродажи этого года ДНИ ВЫГОДЫ на ❤️❤️❤️❤️ ⭐️ Звездные купоны Выполняйте задания, зарабатывайте звезды и обменивайте их на купоны. Задания появляются каждый день, а звезды копятся прямо в личном кабинете AliExpress. Чем больше их соберете — тем больше скидок сможете поймать. 🛍 "Вам скидка" — специальный час персональных скидок на товары, подобранных лично под каждого покупателя. Активируется при заходе в приложение и действует только 1 час. По 24 февраля в первый час после входа в приложение с 12:01 по 10:00 следующего дня на товары Комбо будут действовать дополнительные скидки. Главные разделы распродажи: ✅ Главная страница ✅ Все категории ✅ Быстрая доставка ✅ Топ-товары ✅ Хиты распродажи</t>
+  </si>
+  <si>
+    <t>23.02.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14606</t>
+  </si>
+  <si>
+    <t>23.02.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14603</t>
+  </si>
+  <si>
+    <t>23.02.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14600</t>
+  </si>
+  <si>
+    <t>Силиконовая утварь, как в 😊😊 HOME ❤️ Много отзывов с фото Ссылка</t>
+  </si>
+  <si>
+    <t>23.02.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14599</t>
+  </si>
+  <si>
+    <t>🦴 Последний Час выгоды на AliExpress уже идёт 🦴 Всего 59 минут, когда популярные товары можно забрать по более выгодным ценам</t>
+  </si>
+  <si>
+    <t>23.02.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14595</t>
+  </si>
+  <si>
+    <t>Шторка для душа, как в 😊😊HOME❤️ Фото из отзывов Ссылка</t>
+  </si>
+  <si>
+    <t>22.02.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14594</t>
+  </si>
+  <si>
+    <t>22.02.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14593</t>
+  </si>
+  <si>
+    <t>Вешалка ❤️ Спиральной формы Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>22.02.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14592</t>
+  </si>
+  <si>
+    <t>Органайзер для банок ❤️ Удобная организация в холодильнике Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>22.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14591</t>
+  </si>
+  <si>
+    <t>🦴 Час выгоды на AliExpress уже идёт 🦴 Всего 59 минут, когда популярные товары можно забрать по более выгодным ценам</t>
+  </si>
+  <si>
+    <t>22.02.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14590</t>
+  </si>
+  <si>
+    <t>Органайзер 🌟 Удобный органайзер в полку Ссылка</t>
+  </si>
+  <si>
+    <t>21.02.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14589</t>
+  </si>
+  <si>
+    <t>Чемодан 🌟 Удобный и многофункциональный чемодан 5 расцветок на выбор Ссылка</t>
+  </si>
+  <si>
+    <t>21.02.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14588</t>
+  </si>
+  <si>
+    <t>Чемоданчик 🌟 Можно заполнить косметикой и использовать как необычную упаковку для подарка Ссылка</t>
+  </si>
+  <si>
+    <t>21.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14587</t>
+  </si>
+  <si>
+    <t>Сушилка для обуви❤️ Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>21.02.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14586</t>
+  </si>
+  <si>
+    <t>21.02.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14585</t>
+  </si>
+  <si>
+    <t>Настольная лампа ❤️ Очень необычно смотрится Ссылка</t>
+  </si>
+  <si>
+    <t>20.02.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14583</t>
+  </si>
+  <si>
+    <t>Органайзер , как на AMAZON❤️ Складной органайзер для специй Ссылка</t>
+  </si>
+  <si>
+    <t>20.02.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14582</t>
+  </si>
+  <si>
+    <t>Рамки для фото ❤️ Магнитные рамочки для фото Ссылка</t>
+  </si>
+  <si>
+    <t>20.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14581</t>
+  </si>
+  <si>
+    <t>Крышка для слива воды ❤️ Очень удобно Ссылка</t>
+  </si>
+  <si>
+    <t>20.02.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14580</t>
+  </si>
+  <si>
+    <t>20.02.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14579</t>
+  </si>
+  <si>
+    <t>19.02.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14578</t>
+  </si>
+  <si>
+    <t>19.02.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14577</t>
+  </si>
+  <si>
+    <t>❤️на моем канале https://t.me/alexis_sale идет небольшой пристрой новой зимней обуви по очень хорошим ценам ❤️ ❤️Не пропустите ❤️</t>
+  </si>
+  <si>
+    <t>19.02.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14576</t>
+  </si>
+  <si>
+    <t>19.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14575</t>
+  </si>
+  <si>
+    <t>Держатель для лопатки ❤️ Выполнен из силикона Ссылка</t>
+  </si>
+  <si>
+    <t>19.02.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14574</t>
+  </si>
+  <si>
+    <t>19.02.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14573</t>
+  </si>
+  <si>
+    <t>Органайзер для косметики 🎀 Себе такой заказала Ссылка</t>
+  </si>
+  <si>
+    <t>18.02.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14572</t>
+  </si>
+  <si>
+    <t>Поднос для блюд❤️ Вращающийся поднос - отличная идея для праздничного стола Ссылка</t>
+  </si>
+  <si>
+    <t>18.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14571</t>
+  </si>
+  <si>
+    <t>Дозатор ❤️ Удобный дозатор для кухни Ссылка</t>
+  </si>
+  <si>
+    <t>18.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14570</t>
+  </si>
+  <si>
+    <t>18.02.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14569</t>
+  </si>
+  <si>
+    <t>18.02.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14568</t>
+  </si>
+  <si>
+    <t>Чехол для наушников 🎀 Милейший Мне теперь нужны новые наушники 😂 Ссылка</t>
+  </si>
+  <si>
+    <t>17.02.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14563</t>
+  </si>
+  <si>
+    <t>Успеваем ❗️ Швабра с отжимом и ведром SprayPro MAX от Hauswell по отличной цене 🔥 ➕ получаем 100 бонусов продавца и списываем сразу на покупку Цена: 1490 ₽ вместо 2310₽ 💰 ✅ Идеальна для быстрой уборки ✅ Отлично собирает шерсть, волос и мусор ✅ Суперская насадка — моет без разводов, собирает волос и шерсть ✅ Оригинал, гарантия 2 года Заказать 👈🏻</t>
+  </si>
+  <si>
+    <t>17.02.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14562</t>
+  </si>
+  <si>
+    <t>Ведерко для чистки кистей 🩷🎀🍸 Удобная вещица Я заказала Ссылка</t>
+  </si>
+  <si>
+    <t>17.02.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14560</t>
+  </si>
+  <si>
+    <t>Шкатулка , как в 😆😆Home 🌸💁‍♀️🌟 Много отзывов с фото Фото из отзывов Ссылка</t>
+  </si>
+  <si>
+    <t>17.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14558</t>
+  </si>
+  <si>
+    <t>Шелковый чепчик для сна 🩷🌷🎀 Идеальный вариант ,чтобы уменьшить ломкость волос (Я пока сплю на шелковых наволочках ,думаю и чепчиком обзавестись) Чепчик выполнен из 100% шелка Ссылка</t>
+  </si>
+  <si>
+    <t>17.02.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14557</t>
+  </si>
+  <si>
+    <t>17.02.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14550</t>
+  </si>
+  <si>
+    <t>Щетка для головы 😴💆‍♀🤍 Можно использовать для мытья головы У меня такая ,я делаю массаж после нанесения средств для роста волос ,щетинки силиконовые и мягкие , не травмируют кожу головы Ссылка</t>
+  </si>
+  <si>
+    <t>16.02.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14549</t>
+  </si>
+  <si>
+    <t>Заглушки, как на AMAZON🩶 Между плитой и столешницей Грязь больше не будет скапливаться Ссылка</t>
+  </si>
+  <si>
+    <t>16.02.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14548</t>
+  </si>
+  <si>
+    <t>Крючки для ванной 🌷 У меня похожие Ссылка</t>
+  </si>
+  <si>
+    <t>16.02.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14547</t>
+  </si>
+  <si>
+    <t>Ваза для цветов 🎀🌷🎀 Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>16.02.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14546</t>
+  </si>
+  <si>
+    <t>16.02.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14545</t>
+  </si>
+  <si>
+    <t>Тостер,как на AMAZON❤️ Я таких еще не встречала Имеет 6 режимов прожарки хлеба Удобный сенсорный экран для управления Ссылка</t>
+  </si>
+  <si>
+    <t>15.02.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14544</t>
+  </si>
+  <si>
+    <t>Органайзер, как на AMAZON❤️ Настенный органайзер для белья Удобное решение Ссылка</t>
+  </si>
+  <si>
+    <t>15.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14543</t>
+  </si>
+  <si>
+    <t>Пылесос,как на AMAZON❤️ Гаджет ,который облегчит уборку дома Ссылка</t>
+  </si>
+  <si>
+    <t>15.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14542</t>
+  </si>
+  <si>
+    <t>Взбиватель, как на AMAZON❤️ У меня такой Хороший Ссылка</t>
+  </si>
+  <si>
+    <t>15.02.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14541</t>
+  </si>
+  <si>
+    <t>15.02.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14540</t>
+  </si>
+  <si>
+    <t>Дверной стопор, как на AMAZON❤️ Есть разные расцветки Много отзывов с фото Ссылка</t>
+  </si>
+  <si>
+    <t>14.02.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14539</t>
+  </si>
+  <si>
+    <t>Коврик ☕️🩶🩶 Для сушки посуды Удобно складывается Ссылка</t>
+  </si>
+  <si>
+    <t>14.02.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14538</t>
+  </si>
+  <si>
+    <t>🎁 кое что секретное для вас — промокод к 14 февраля ALILOVE500 🔍 Скидка 500 ₽ при заказе от 3500 ₽ ‼️ Применяется один раз в приложении AliExpress ♦️ Работает только при оформлении заказа по ссылке Код действует ограниченное время Любовь это внимание. А внимание к выгоде — особенно приятно 🙂</t>
+  </si>
+  <si>
+    <t>14.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14537</t>
+  </si>
+  <si>
+    <t>Органайзер 🤍🌟 Теперь в шкафу все футболки рубашки и джинсы будут в полном порядке Ссылка</t>
+  </si>
+  <si>
+    <t>14.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14536</t>
+  </si>
+  <si>
+    <t>Кружка для фондю❤️🧸☕ Есть отзывы с фото Отличный вариант для уютных вечеров Ссылка</t>
+  </si>
+  <si>
+    <t>14.02.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14535</t>
+  </si>
+  <si>
+    <t>14.02.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14534</t>
+  </si>
+  <si>
+    <t>Господи ,зачем мне это попалось 😂 Я теперь хочу тоже Кстати ,недавно переделала стулья дома ,меняла сама оббивку и перекрашивала -скоро покажу 🌟</t>
+  </si>
+  <si>
+    <t>14.02.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14533</t>
+  </si>
+  <si>
+    <t>Подставка 💌📚🤎 Для книг и кружек Очень удобная Ссылка</t>
+  </si>
+  <si>
+    <t>13.02.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14532</t>
+  </si>
+  <si>
+    <t>Поднос 🤩🤩🍩 Идеальное решение для организации закусок Ссылка</t>
+  </si>
+  <si>
+    <t>13.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14531</t>
+  </si>
+  <si>
+    <t>Органайзер 🍪🍪☕️ Для специй Удобная и красивая подставка Ссылка</t>
+  </si>
+  <si>
+    <t>13.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14530</t>
+  </si>
+  <si>
+    <t>Пакеты для тостера 🥐🍞☕️ Удобно брать сразу с собой после приготовления Ссылка</t>
+  </si>
+  <si>
+    <t>13.02.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14529</t>
+  </si>
+  <si>
+    <t>13.02.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14528</t>
+  </si>
+  <si>
+    <t>Хранение фруктов и овощей 🍊🌊🍋 У меня такие все есть -очень удобные ,для авокадо и лимона вообще must have Ссылка</t>
+  </si>
+  <si>
+    <t>12.02.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14526</t>
+  </si>
+  <si>
+    <t>Лампа❤️ Для чтения книг Очень много отзывов с фото Отличная цена - поэтому быстро разбирают Ссылка</t>
+  </si>
+  <si>
+    <t>12.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14525</t>
+  </si>
+  <si>
+    <t>Заварочный чайник 🥐🐈☕️ Очень мило сморится Ссылка</t>
+  </si>
+  <si>
+    <t>12.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14524</t>
+  </si>
+  <si>
+    <t>Органайзер 🗓️☕️🍪 Для витаминов и таблеток Крепится как магнит к холодильнику Ссылка</t>
+  </si>
+  <si>
+    <t>12.02.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14523</t>
+  </si>
+  <si>
+    <t>12.02.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14522</t>
+  </si>
+  <si>
+    <t>Косметичка 🤍👜🌸 Удобная и вместительная Ссылка</t>
+  </si>
+  <si>
+    <t>11.02.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14521</t>
+  </si>
+  <si>
+    <t>Робот для штор, как на AMAZON🦊🤎 Удобная вещь Ссылка</t>
+  </si>
+  <si>
+    <t>11.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14520</t>
+  </si>
+  <si>
+    <t>Мини-принтер 📷 Распечатывает на клейкой бумаге Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>11.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14519</t>
+  </si>
+  <si>
+    <t>Сушилка 🤍☕️🤎 Удобная вещь при ограниченном пространстве дома Заодно сразу и разглаживает одежду Ссылка</t>
+  </si>
+  <si>
+    <t>11.02.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14518</t>
+  </si>
+  <si>
+    <t>11.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14517</t>
+  </si>
+  <si>
+    <t>Светильник 🤎🤍🧺 Красивый настенный светильник Светит разными цветами Более 1 000 заказов Много отзывов с фото Ссылка</t>
+  </si>
+  <si>
+    <t>10.02.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14513</t>
+  </si>
+  <si>
+    <t>Подвесной светильник 🤩🤍💡 Натуральный перламутр Фото из отзывов У меня похожий будет в ванной Ссылка</t>
+  </si>
+  <si>
+    <t>10.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14509</t>
+  </si>
+  <si>
+    <t>Мозаичная плитка 🤍🐚🤩 Из ракушек Фото взяла из отзывов Ссылка Ссылка</t>
+  </si>
+  <si>
+    <t>10.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14508</t>
+  </si>
+  <si>
+    <t>Бокал 🤩🛏💫 В форме ракушки Ссылка</t>
+  </si>
+  <si>
+    <t>10.02.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14507</t>
+  </si>
+  <si>
+    <t>10.02.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14506</t>
+  </si>
+  <si>
+    <t>Музыкальный светильник 🐚🦪🐚 С проекцией Почувствуй себя русалочкой Ссылка</t>
+  </si>
+  <si>
+    <t>09.02.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14505</t>
+  </si>
+  <si>
+    <t>Набор для фри❤️ Ковш и сито из нержавеющей стали Ссылка</t>
+  </si>
+  <si>
+    <t>09.02.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14504</t>
+  </si>
+  <si>
+    <t>09.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14503</t>
+  </si>
+  <si>
+    <t>Держатель для стаканов ❤️ В виде кувшинки Очень необычный Ссылка</t>
+  </si>
+  <si>
+    <t>09.02.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14502</t>
+  </si>
+  <si>
+    <t>Держатель для очков ❤️ Удобно всегда все под рукой , я себе в гардеробную закажу в шкаф Ссылка</t>
+  </si>
+  <si>
+    <t>08.02.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14501</t>
+  </si>
+  <si>
+    <t>08.02.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14500</t>
+  </si>
+  <si>
+    <t>Кресло-кровать ❤️ Классная Находка Ссылка</t>
+  </si>
+  <si>
+    <t>08.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14499</t>
+  </si>
+  <si>
+    <t>Идея для подарка 🌟 Шар,который хранит воспоминания Ссылка</t>
+  </si>
+  <si>
+    <t>08.02.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14498</t>
+  </si>
+  <si>
+    <t>Шкатулка для украшений ❤️ В несколько ярусов Необычная Ссылка</t>
+  </si>
+  <si>
+    <t>07.02.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14497</t>
+  </si>
+  <si>
+    <t>Мини-камера с ретро -эффектом❤️ Снимает фото и видео сразу в винтажном стиле, без фильтров и долгой обработки Идеально для себя или в подарок Ссылка</t>
+  </si>
+  <si>
+    <t>07.02.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14496</t>
+  </si>
+  <si>
+    <t>Чехол для ноутбука 🌟 Будешь самой модной с таким Очень уж он классный Ссылка</t>
+  </si>
+  <si>
+    <t>07.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14495</t>
+  </si>
+  <si>
+    <t>07.02.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14494</t>
+  </si>
+  <si>
+    <t>Последний час выгоды уже идет Осталось 10 минут Целый час самых выгодных скидок и предложений на aliexpress Ссылка</t>
+  </si>
+  <si>
+    <t>07.02.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14493</t>
+  </si>
+  <si>
+    <t>Органайзеры 🌟 Складные органайзеры Собираются легко , устанавливаются друг на друга Ссылка</t>
+  </si>
+  <si>
+    <t>07.02.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14492</t>
+  </si>
+  <si>
+    <t>Органайзеры 🌟 Складные органайзеры Собираются легко ,устанавливаются друг на друга Ссылка</t>
+  </si>
+  <si>
+    <t>06.02.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14491</t>
+  </si>
+  <si>
+    <t>Кресло ❤️ Раскладное кресло Ссылка</t>
+  </si>
+  <si>
+    <t>06.02.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14490</t>
+  </si>
+  <si>
+    <t>06.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14489</t>
+  </si>
+  <si>
+    <t>Держатель для телефона 🌟 У меня такой есть Удобный Ссылка</t>
+  </si>
+  <si>
+    <t>06.02.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14488</t>
+  </si>
+  <si>
+    <t>Акция час выгоды уже идет Целый час самых выгодных скидок и предложений на aliexpress Ссылка</t>
+  </si>
+  <si>
+    <t>06.02.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14487</t>
+  </si>
+  <si>
+    <t>Баночка для меда Удобная и выглядит мило Ссылка</t>
+  </si>
+  <si>
+    <t>05.02.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14486</t>
+  </si>
+  <si>
+    <t>Овощерезка,как на AMAZON❤️ Много разных насадок в комплекте Ссылка</t>
+  </si>
+  <si>
+    <t>05.02.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14485</t>
+  </si>
+  <si>
+    <t>05.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14484</t>
+  </si>
+  <si>
+    <t>05.02.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14483</t>
+  </si>
+  <si>
+    <t>Светильник ❤️ Когда хочется весны Ну очень милый и необычный Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>04.02.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14482</t>
+  </si>
+  <si>
+    <t>Шикарная люстра ❤️ Есть отзывы с фото У меня скоро снова ремонт , уже присматриваю освещение Ссылка</t>
+  </si>
+  <si>
+    <t>04.02.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14481</t>
+  </si>
+  <si>
+    <t>Селфи -палка ❤️ Крепится к телефону Ссылка</t>
+  </si>
+  <si>
+    <t>04.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14474</t>
+  </si>
+  <si>
+    <t>04.02.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14473</t>
+  </si>
+  <si>
+    <t>04.02.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14472</t>
+  </si>
+  <si>
+    <t>03.02.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14471</t>
+  </si>
+  <si>
+    <t>Силиконовая крышка ❤️ Удобная крышка с трубочкой Ссылка</t>
+  </si>
+  <si>
+    <t>03.02.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14470</t>
+  </si>
+  <si>
+    <t>Проектор❤️ Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>03.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14469</t>
+  </si>
+  <si>
+    <t>Подставка для украшений , как на AMAZON❤️ Очень удобная Ссылка</t>
+  </si>
+  <si>
+    <t>03.02.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14468</t>
+  </si>
+  <si>
+    <t>03.02.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14467</t>
+  </si>
+  <si>
+    <t>Косметичка ❤️ Очень удобно брать в путешествия , часто в отелях не бывает хорошего освещения ,чтобы сделать макияж А здесь зеркало с подсветкой Ссылка</t>
+  </si>
+  <si>
+    <t>02.02.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14466</t>
+  </si>
+  <si>
+    <t>Разделочные доски и ножи ❤️ Многофункциональный набор Ссылка</t>
+  </si>
+  <si>
+    <t>02.02.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14465</t>
+  </si>
+  <si>
+    <t>02.02.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14464</t>
+  </si>
+  <si>
+    <t>02.02.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14463</t>
+  </si>
+  <si>
+    <t>31.01.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14462</t>
+  </si>
+  <si>
+    <t>31.01.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14461</t>
+  </si>
+  <si>
+    <t>31.01.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14460</t>
+  </si>
+  <si>
+    <t>Соковыжималка, как на AMAZON❤️ 3 цвета на выбор Ссылка</t>
+  </si>
+  <si>
+    <t>31.01.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14459</t>
+  </si>
+  <si>
+    <t>Контейнеры ❤️ Для организации пространства и хранения в холодильнике Ссылка</t>
+  </si>
+  <si>
+    <t>30.01.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14458</t>
+  </si>
+  <si>
+    <t>30.01.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14457</t>
+  </si>
+  <si>
+    <t>Холодильник для косметики ❤️ Хочу такой же -хранить маски самое то Ссылка</t>
+  </si>
+  <si>
+    <t>30.01.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14456</t>
+  </si>
+  <si>
+    <t>Беспроводной шуруповерт 🤩 Удобная вещица Ссылка</t>
+  </si>
+  <si>
+    <t>30.01.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14455</t>
+  </si>
+  <si>
+    <t>Лунная лампа 🤩 Левитирующая лунная лампа Ссылка</t>
+  </si>
+  <si>
+    <t>30.01.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14454</t>
+  </si>
+  <si>
+    <t>Левитирующая лампа 🤩 Выглядит интересно Ссылка</t>
+  </si>
+  <si>
+    <t>30.01.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14453</t>
+  </si>
+  <si>
+    <t>Машинка для попкорна 🤩 Мне точно нужна Ссылка</t>
+  </si>
+  <si>
+    <t>29.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14452</t>
+  </si>
+  <si>
+    <t>Косметичка 🌟 Идеальная для путешествий Ссылка</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14451</t>
+  </si>
+  <si>
+    <t>29.01.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14450</t>
+  </si>
+  <si>
+    <t>Столик 🌟 Очень удобный и для завтраков и для работы за компьютером Ссылка</t>
+  </si>
+  <si>
+    <t>29.01.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14443</t>
+  </si>
+  <si>
+    <t>Кружка и блюдце 🌟 Очень красивый и необычный набор Фото из отзывов Ссылка</t>
+  </si>
+  <si>
+    <t>28.01.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14439</t>
+  </si>
+  <si>
+    <t>Пуховая подушка 🌟 Наполнена воздушным лебяжьим пухом Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>28.01.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14438</t>
+  </si>
+  <si>
+    <t>Плед 🌟 Уютный плед 100% хлопок Разные расцветки Ссылка</t>
+  </si>
+  <si>
+    <t>28.01.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14436</t>
+  </si>
+  <si>
+    <t>Шелковый пододеяльник 🌟 100% шелк в составе Есть отзывы с фото И разные размеры Ссылка</t>
+  </si>
+  <si>
+    <t>28.01.26 05:27</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14432</t>
+  </si>
+  <si>
+    <t>Шелковая наволочка 🌟 100% натуральный шелк Спать на такой одно удовольствие и польза Полезно для волос -они меньше путаются и ломаются во сне ,на лице нет заломов после сна Ссылка</t>
+  </si>
+  <si>
+    <t>27.01.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14431</t>
+  </si>
+  <si>
+    <t>Подушка для коррекции осанки 🌟 Мне такая точно нужна Заказываю Ссылка</t>
+  </si>
+  <si>
+    <t>27.01.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14430</t>
+  </si>
+  <si>
+    <t>Стакан с крышкой 🌟 Возьми полезный перекус с собой Ссылка</t>
+  </si>
+  <si>
+    <t>27.01.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14429</t>
+  </si>
+  <si>
+    <t>Гамак для кота 🌟 Уютное местечко для вашего пушистого друга Ссылка</t>
+  </si>
+  <si>
+    <t>27.01.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14428</t>
+  </si>
+  <si>
+    <t>Зажимы 🌟 Магнитные зажимы для штор Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>26.01.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14426</t>
+  </si>
+  <si>
+    <t>Мини -айфон 🌟 Очень милый Вставляется сим-карта Можно смотреть фильмы Ссылка</t>
+  </si>
+  <si>
+    <t>26.01.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14425</t>
+  </si>
+  <si>
+    <t>Беспроводная зарядка 🌟 Станция для ваших гаджетов А еще можно поиграть в настольный баскетбол Ссылка</t>
+  </si>
+  <si>
+    <t>26.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14424</t>
+  </si>
+  <si>
+    <t>Монитор для селфи 🌟 Каждый снимок теперь будет идеальным Ссылка</t>
+  </si>
+  <si>
+    <t>26.01.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14420</t>
+  </si>
+  <si>
+    <t>🔥На OZON автоакция походу, цена временно упала - успейте взять для себя и в подарок! Швабра c отжимом и ведром Smart Mop🙌 💰Цена: 1 602₽ / 3 623₽ Заказать: https://hauswell.mobz.link/2601alexishome 👈🏻 *Через 12 часов подорожает❗️</t>
+  </si>
+  <si>
+    <t>26.01.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14419</t>
+  </si>
+  <si>
+    <t>Гладильная доска 🌟 Складная и компактная Ссылка</t>
+  </si>
+  <si>
+    <t>25.01.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14418</t>
+  </si>
+  <si>
+    <t>Стиральная машинка , как на AMAZON 🌟 Компактная и вместительная малышка Ссылка</t>
+  </si>
+  <si>
+    <t>25.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14417</t>
+  </si>
+  <si>
+    <t>Швабра ,как на AMAZON🌟 Электрическая швабра Очень удобная Ссылка</t>
+  </si>
+  <si>
+    <t>25.01.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14416</t>
+  </si>
+  <si>
+    <t>Разделитель , как на AMAZON🌟 Необычный способ, чтобы отделить желток от белка Ссылка</t>
+  </si>
+  <si>
+    <t>25.01.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14415</t>
+  </si>
+  <si>
+    <t>Массажный матрас, как на AMAZON 🌟 Удобно хранить в сложенном виде Ссылка</t>
+  </si>
+  <si>
+    <t>24.01.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14413</t>
+  </si>
+  <si>
+    <t>Чайная пара , как на Pinterest🌟 Отличная идея для подарка Магазин с хорошим рейтингом Ссылка</t>
+  </si>
+  <si>
+    <t>24.01.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14411</t>
+  </si>
+  <si>
+    <t>Блокнот в стиле бренда 🌟 Такие ссылки сгорают очень быстро Успевайте Ссылка</t>
+  </si>
+  <si>
+    <t>24.01.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14407</t>
+  </si>
+  <si>
+    <t>24.01.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14403</t>
+  </si>
+  <si>
+    <t>Роскошная скатерть по мотивам Бренда 🌟 Есть отзывы с фото Очень красивая Ссылка</t>
+  </si>
+  <si>
+    <t>23.01.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14402</t>
+  </si>
+  <si>
+    <t>Кофемашина,как на AMAZON 🌟 Магазин входит в топ 1% лучших на али Ссылка</t>
+  </si>
+  <si>
+    <t>23.01.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14401</t>
+  </si>
+  <si>
+    <t>Выбираете двери? Есть вариант купить без доп. наценок и сроков напрямую от фабрики. 🔥В фирменных салонах Velldoris до 28 февраля действуют специальные условия: Скидка до 40% на межкомнатные двери + скидка 50% на ручки + бесплатный замер Фабричное производство, широкий выбор моделей и покрытий, товар на складе, гарантия 7 лет👌Предложение доступно в салонах Москвы и Санкт-Петербурга. Бронируйте бонусы и консультацию — по ссылке. Или подписывайтесь на канал фабрики, чтобы не потерять. Реклама. ООО «Веллдорис» ИНН 4703117867</t>
+  </si>
+  <si>
+    <t>23.01.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14400</t>
+  </si>
+  <si>
+    <t>Мини-утюг🌟 Удобно брать с собой в поездки Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>23.01.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14399</t>
+  </si>
+  <si>
+    <t>Органайзер для украшений 🌟 Теперь все украшения на своих местах Ссылка</t>
+  </si>
+  <si>
+    <t>23.01.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14398</t>
+  </si>
+  <si>
+    <t>Дозатор для лимона 🌟 Очень удобный Ссылка</t>
+  </si>
+  <si>
+    <t>22.01.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14394</t>
+  </si>
+  <si>
+    <t>Полочка 🌟 Фото из отзывов Ссылка</t>
+  </si>
+  <si>
+    <t>22.01.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14393</t>
+  </si>
+  <si>
+    <t>Органайзер для очков 🌟 Стильно смотрится Ссылка</t>
+  </si>
+  <si>
+    <t>22.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14392</t>
+  </si>
+  <si>
+    <t>Органайзер для косметики🌟 Очень мне понравился Ссылка</t>
+  </si>
+  <si>
+    <t>22.01.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14390</t>
+  </si>
+  <si>
+    <t>Косметичка из кожи 🌟 Первое фото из отзывов Цена в 24 раза меньше , чем у бренда Ну очень красивая Есть другие цвета Ссылка</t>
+  </si>
+  <si>
+    <t>21.01.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14389</t>
+  </si>
+  <si>
+    <t>Коврик для сушки 🌟 Устанавливается на раковину Ссылка</t>
+  </si>
+  <si>
+    <t>21.01.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14388</t>
+  </si>
+  <si>
+    <t>Баночка 🌟 Для маринованных огурцов и оливок Ссылка</t>
+  </si>
+  <si>
+    <t>21.01.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14387</t>
+  </si>
+  <si>
+    <t>Вафельные полотенца, как на Pinterest 🌟 На видео идея , как украсить кухню Ссылка</t>
+  </si>
+  <si>
+    <t>20.01.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14385</t>
+  </si>
+  <si>
+    <t>Чайная пара 🌟 Очень понравилась Ссылка</t>
+  </si>
+  <si>
+    <t>20.01.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14383</t>
+  </si>
+  <si>
+    <t>Декоративное панно 🌟 Может служить подсвечником Стильная вещь Ссылка</t>
+  </si>
+  <si>
+    <t>20.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14376</t>
+  </si>
+  <si>
+    <t>Косметичка 🌟 Можно заказать с вашими инициалами Много отзывов с фото Ссылка</t>
+  </si>
+  <si>
+    <t>20.01.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14369</t>
+  </si>
+  <si>
+    <t>Торшер 🌟 Очень красивый Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>19.01.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14363</t>
+  </si>
+  <si>
+    <t>Стайлер в стиле бренда 🌟 Супер -бюджетный аналог С отзывами и фото По дизайну практически 1 в 1 Отличная идея для подарка Ссылка</t>
+  </si>
+  <si>
+    <t>19.01.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14362</t>
+  </si>
+  <si>
+    <t>Кошелек для украшений 🌟 В виде брелока Выполнен из натуральной кожи Ссылка</t>
+  </si>
+  <si>
+    <t>18.01.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14358</t>
+  </si>
+  <si>
+    <t>Посуда 🌟 Потрясающая Ссылка</t>
+  </si>
+  <si>
+    <t>18.01.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14356</t>
+  </si>
+  <si>
+    <t>Настольная лампа🌟 Фото взяла из отзывов Мне очень понравилось Ссылка</t>
+  </si>
+  <si>
+    <t>17.01.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14355</t>
+  </si>
+  <si>
+    <t>Нарезка овощей 🌟 Стала еще проще и удобней Скоро пора будет нарезать салатики -берите не думайте 🔥 Ссылка</t>
+  </si>
+  <si>
+    <t>17.01.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14354</t>
+  </si>
+  <si>
+    <t>Светильник 🌟 В виде шарика под потолком Много разных расцветок Ссылка</t>
+  </si>
+  <si>
+    <t>17.01.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14351</t>
+  </si>
+  <si>
+    <t>Кисти 🌟 Очень красивые ,мягкие Можно купить по-отдельности и набором Очень хорошие отзывы и быстрая доставка Ссылка</t>
+  </si>
+  <si>
+    <t>16.01.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14350</t>
+  </si>
+  <si>
+    <t>Виброплатформа 🌟 Улучшает кровообращение и мышечный тонус Улучшает координацию и чувство равновесия Ссылка</t>
+  </si>
+  <si>
+    <t>16.01.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14349</t>
+  </si>
+  <si>
+    <t>16.01.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14348</t>
+  </si>
+  <si>
+    <t>Зажимы для пакетов 🌟 Удобные Ссылка</t>
+  </si>
+  <si>
+    <t>16.01.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14347</t>
+  </si>
+  <si>
+    <t>🌟Час выгоды уже идет, осталось 55 минут до окончания!🌟 Час понижения цен проходит в период по 18 января каждый день: с 11:00 до 11:59 (МСК)</t>
+  </si>
+  <si>
+    <t>15.01.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14346</t>
+  </si>
+  <si>
+    <t>Вешалка ,как на AMAZON🌟 Вешалка ,которая экономит место в шкафу Очень удобная,закажу себе Ссылка</t>
+  </si>
+  <si>
+    <t>15.01.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14345</t>
+  </si>
+  <si>
+    <t>Портативный отпариватель🌟 Удобно брать с собой в путешествия Ссылка</t>
+  </si>
+  <si>
+    <t>15.01.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14344</t>
+  </si>
+  <si>
+    <t>Уровень 🌟 Портативный лазерный уровень Ссылка</t>
+  </si>
+  <si>
+    <t>15.01.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14343</t>
+  </si>
+  <si>
+    <t>Подрезатель 🌟 Делает края ,как у почтовых марок Звлипательная вещица Ссылка</t>
+  </si>
+  <si>
+    <t>15.01.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14342</t>
+  </si>
+  <si>
+    <t>14.01.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14341</t>
+  </si>
+  <si>
+    <t>Мусорная корзина 🌟 Удобная загрузка пакетов Ссылка</t>
+  </si>
+  <si>
+    <t>14.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14340</t>
+  </si>
+  <si>
+    <t>Автомат для конфет🌟 Разные цвета на выбор Ссылка</t>
+  </si>
+  <si>
+    <t>14.01.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14339</t>
+  </si>
+  <si>
+    <t>Органайзер для салфеток 🌟 Удобный вариант в машину Ссылка</t>
+  </si>
+  <si>
+    <t>14.01.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14337</t>
+  </si>
+  <si>
+    <t>Ночник ❤️🎀 Очень милый Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>13.01.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14336</t>
+  </si>
+  <si>
+    <t>Измельчитель для курицы❤️🎀 Вещь 🔥 Ссылка</t>
+  </si>
+  <si>
+    <t>13.01.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14335</t>
+  </si>
+  <si>
+    <t>Сушилка для обуви❤️🎀 Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>13.01.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14334</t>
+  </si>
+  <si>
+    <t>Шкатулка для украшений ❤️🎀 Очень милая Ссылка</t>
+  </si>
+  <si>
+    <t>13.01.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14333</t>
+  </si>
+  <si>
+    <t>Аппарат для фондю ❤️🎀 Также можно пожарить зефирки Ссылка</t>
+  </si>
+  <si>
+    <t>12.01.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14332</t>
+  </si>
+  <si>
+    <t>Блокнот ❤️🎀 Для хранения украшений Ссылка</t>
+  </si>
+  <si>
+    <t>12.01.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14331</t>
+  </si>
+  <si>
+    <t>Крючки ❤️🎀 Самоклеящиеся крючки Ссылка</t>
+  </si>
+  <si>
+    <t>12.01.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14330</t>
+  </si>
+  <si>
+    <t>Распылитель для масла ❤️🎀 Много отзывов с фото Ссылка</t>
+  </si>
+  <si>
+    <t>12.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14329</t>
+  </si>
+  <si>
+    <t>Машинка ❤️🎀 Для чистки кистей и спонжей Ссылка</t>
+  </si>
+  <si>
+    <t>12.01.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14328</t>
+  </si>
+  <si>
+    <t>Штампы для печенья ❤️🎀 Интересный набор Надо себе тоже заказать Ссылка</t>
+  </si>
+  <si>
+    <t>12.01.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14327</t>
+  </si>
+  <si>
+    <t>Органайзер ❤️🎀 Удобный органайзер в полку Ссылка</t>
+  </si>
+  <si>
+    <t>11.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14326</t>
+  </si>
+  <si>
+    <t>Подставка для хот догов❤️🎀 Очень необычная Ссылка</t>
+  </si>
+  <si>
+    <t>11.01.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14325</t>
+  </si>
+  <si>
+    <t>Сепаратор для яиц❤️🎀 Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>11.01.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14324</t>
+  </si>
+  <si>
+    <t>Расческа ❤️🎀 Обещает ускорить рост волос Ссылка</t>
+  </si>
+  <si>
+    <t>10.01.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14323</t>
+  </si>
+  <si>
+    <t>Машинка,как на AMAZON❤️🎀 Для удаления катышков Ссылка</t>
+  </si>
+  <si>
+    <t>10.01.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14322</t>
+  </si>
+  <si>
+    <t>Вентилятор от снега ❤️🎀 Классная идея для зимы Ссылка</t>
+  </si>
+  <si>
+    <t>10.01.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14321</t>
+  </si>
+  <si>
+    <t>Набор для караоке ❤️🎀 Праздник,который всегда с тобой Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>09.01.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14320</t>
+  </si>
+  <si>
+    <t>Держатель ❤️🎀 Для бумажных полотенец Ссылка</t>
+  </si>
+  <si>
+    <t>09.01.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14319</t>
+  </si>
+  <si>
+    <t>Ведерко для чистки кистей ❤️🎀 Удобная вещица Я заказала Ссылка</t>
+  </si>
+  <si>
+    <t>09.01.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14318</t>
+  </si>
+  <si>
+    <t>Подогрев для ног❤️🎀 Носочек с подогревом , прекрасная находка для тех,у кого замерзают ножки (у меня постоянно ) Ссылка</t>
+  </si>
+  <si>
+    <t>09.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14317</t>
+  </si>
+  <si>
+    <t>Диск для нарезки сыра ❤️🎀 Поможет красиво оформить сырную тарелку Ссылка</t>
+  </si>
+  <si>
+    <t>09.01.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14316</t>
+  </si>
+  <si>
+    <t>Слайсер ❤️🎀 Для нарезки масла Ссылка</t>
+  </si>
+  <si>
+    <t>09.01.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14315</t>
+  </si>
+  <si>
+    <t>Крышечки ❤️🎀 Набор силиконовых крышек Разные размеры Ссылка</t>
+  </si>
+  <si>
+    <t>08.01.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14314</t>
+  </si>
+  <si>
+    <t>Сейф-книга ❤️🎀 Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>08.01.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14313</t>
+  </si>
+  <si>
+    <t>Коробочка ❤️🎀 Очень красивая коробочка для подарка Ссылка</t>
+  </si>
+  <si>
+    <t>08.01.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14312</t>
+  </si>
+  <si>
+    <t>Игрушка ❤️🎀 Динозаврик Выглядит забавно Ссылка</t>
+  </si>
+  <si>
+    <t>08.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14311</t>
+  </si>
+  <si>
+    <t>Кружка ❤️🎀 Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>08.01.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14310</t>
+  </si>
+  <si>
+    <t>Рамки для фото ❤️🎀 Магнитные рамочки для фото Ссылка</t>
+  </si>
+  <si>
+    <t>08.01.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14309</t>
+  </si>
+  <si>
+    <t>Держатель ❤️🎀 Мягкий держатель для телефона и закусок Ссылка</t>
+  </si>
+  <si>
+    <t>07.01.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14308</t>
+  </si>
+  <si>
+    <t>Планер на холодильник ❤️🎀 Эстетично сморится и поможет организовать свой день максимально продуктивно Ссылка</t>
+  </si>
+  <si>
+    <t>07.01.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14307</t>
+  </si>
+  <si>
+    <t>Держатель для телефона ❤️🎀 Удобная вещь Ссылка</t>
+  </si>
+  <si>
+    <t>07.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14306</t>
+  </si>
+  <si>
+    <t>Робот для штор, как на AMAZON❤️🎀 Удобная вещь Ссылка</t>
+  </si>
+  <si>
+    <t>07.01.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14305</t>
+  </si>
+  <si>
+    <t>Крышка,как на AMAZON❤️🎀 Магнитная крышка для микроволновой печи Ссылка</t>
+  </si>
+  <si>
+    <t>07.01.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14304</t>
+  </si>
+  <si>
+    <t>Фрукторез, как на AMAZON❤️🎀 Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>06.01.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14303</t>
+  </si>
+  <si>
+    <t>Формы,как на AMAZON❤️🎀 Чтобы делать домашние тортильи Ссылка</t>
+  </si>
+  <si>
+    <t>06.01.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14302</t>
+  </si>
+  <si>
+    <t>Охлаждающие шарики ❤️🎀 Можно использовать для охлаждения напитков Ссылка</t>
+  </si>
+  <si>
+    <t>06.01.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14301</t>
+  </si>
+  <si>
+    <t>Органайзер , как на AMAZON❤️🎀 Складной органайзер для специй Ссылка</t>
+  </si>
+  <si>
+    <t>06.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14300</t>
+  </si>
+  <si>
+    <t>Шейкер для панировки ❤️🎀 Теперь не придется больше пачкать руки во время приготовления Ссылка</t>
+  </si>
+  <si>
+    <t>06.01.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14299</t>
+  </si>
+  <si>
+    <t>Заглушки, как на AMAZON❤️🎀 Между плитой и столешницей Грязь больше не будет скапливаться Ссылка</t>
+  </si>
+  <si>
+    <t>06.01.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14298</t>
+  </si>
+  <si>
+    <t>Лампа❤️ Для чтения книг Очень много отзывов с фото Отличная цена - поэтому быстро разбирают Ссылка Реклама. ООО "АЛИБАБА.КОМ (РУ)" ИНН 7703380158</t>
+  </si>
+  <si>
+    <t>06.01.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14296</t>
+  </si>
+  <si>
+    <t>Ваза ❤️🎀 Керамическая ваза подойдет как для хранения кухонной утвари, так и для цветов Ссылка</t>
+  </si>
+  <si>
+    <t>05.01.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14295</t>
+  </si>
+  <si>
+    <t>Крючки для ванной ❤️🎀 У меня похожие Ссылка</t>
+  </si>
+  <si>
+    <t>05.01.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14294</t>
+  </si>
+  <si>
+    <t>Маска для сна ❤️🎀 Устройство аккуратно прогревает область глаз, помогает снять усталость после экрана или долгого дня и просто дарит ощущение комфорта Ссылка</t>
+  </si>
+  <si>
+    <t>05.01.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14293</t>
+  </si>
+  <si>
+    <t>04.01.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14291</t>
+  </si>
+  <si>
+    <t>Керамическая подставка ❤️🎀 Для аромапалочек Фото из отзывов Очень красивая Ссылка</t>
+  </si>
+  <si>
+    <t>03.01.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14289</t>
+  </si>
+  <si>
+    <t>Светильник ❤️🎀 Светильник зайчик У него гнутся ушки Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>03.01.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14285</t>
+  </si>
+  <si>
+    <t>Постеры с котами ❤️🎀 Фото из отзывов Прикольные очень Ссылка</t>
+  </si>
+  <si>
+    <t>03.01.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14283</t>
+  </si>
+  <si>
+    <t>Подставки для палочек ❤️🎀 Безумно милые Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>03.01.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14281</t>
+  </si>
+  <si>
+    <t>Держатель для чайного пакетика ❤️🎀 Милая акула Ссылка</t>
+  </si>
+  <si>
+    <t>02.01.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14280</t>
+  </si>
+  <si>
+    <t>Ваза для цветов ❤️🎀 Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>02.01.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14276</t>
+  </si>
+  <si>
+    <t>Ваза ❤️🎀 Нежная ваза Реальные фото Ссылка</t>
+  </si>
+  <si>
+    <t>02.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14274</t>
+  </si>
+  <si>
+    <t>Мебельные ручки ❤️🎀 Вставка выполнена из керамики Фото из отзывов Ссылка</t>
+  </si>
+  <si>
+    <t>02.01.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/14272</t>
+  </si>
+  <si>
+    <t>Мозаичная плитка ❤️🎀 Из ракушек Фото взяла из отзывов Ссылка</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3947,51 +6122,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H404"/>
+  <dimension ref="A1:H661"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="943.627" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -12886,50 +15061,4419 @@
       <c r="G403">
         <v>50</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
         <v>56985</v>
       </c>
       <c r="B404" t="s">
         <v>1187</v>
       </c>
       <c r="C404" t="s">
         <v>1188</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="E404">
         <v>13422</v>
       </c>
       <c r="F404">
         <v>108</v>
       </c>
       <c r="G404">
         <v>62</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>84767</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="E405">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>84768</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E406">
+        <v>3977</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>84769</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E407">
+        <v>4571</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>84770</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E408">
+        <v>4891</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>84771</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E409">
+        <v>5546</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>84772</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E410">
+        <v>5818</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>84773</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E411">
+        <v>5567</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>84774</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E412">
+        <v>5746</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>84775</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E413">
+        <v>6332</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>84776</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="E414">
+        <v>6571</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>84777</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E415">
+        <v>6633</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>84778</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E416">
+        <v>7077</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>84779</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E417">
+        <v>7491</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>84780</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E418">
+        <v>7671</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>84781</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E419">
+        <v>7847</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>84782</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E420">
+        <v>7785</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>84783</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E421">
+        <v>8280</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>84784</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E422">
+        <v>8169</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>84785</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E423">
+        <v>8281</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>84786</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E424">
+        <v>8338</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>84787</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E425">
+        <v>8775</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>84788</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="E426">
+        <v>8643</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>84789</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E427">
+        <v>4339</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>84790</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="E428">
+        <v>9112</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>84791</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="E429">
+        <v>9186</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>84792</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E430">
+        <v>8944</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>84793</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E431">
+        <v>9022</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>84794</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E432">
+        <v>9061</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>84795</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E433">
+        <v>9438</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>84796</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E434">
+        <v>9391</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>84797</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E435">
+        <v>9380</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>84798</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E436">
+        <v>6553</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>84799</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E437">
+        <v>9430</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>84800</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E438">
+        <v>9842</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>84801</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E439">
+        <v>9749</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>84802</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E440">
+        <v>9521</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>84803</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E441">
+        <v>5069</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>84804</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E442">
+        <v>9605</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>84805</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E443">
+        <v>9844</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>84806</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E444">
+        <v>9879</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>84807</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E445">
+        <v>9886</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>84808</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E446">
+        <v>4601</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>84809</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E447">
+        <v>9898</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>84810</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E448">
+        <v>10146</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>84811</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E449">
+        <v>9911</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>84812</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="E450">
+        <v>10177</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>84813</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E451">
+        <v>10142</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>84814</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E452">
+        <v>4956</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>84815</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E453">
+        <v>10042</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>84816</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E454">
+        <v>10219</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>84817</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E455">
+        <v>10020</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>84818</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E456">
+        <v>9978</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>84819</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E457">
+        <v>5866</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>84820</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E458">
+        <v>9804</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>84821</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E459">
+        <v>9603</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>84822</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E460">
+        <v>9525</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>84823</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E461">
+        <v>9917</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>84824</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E462">
+        <v>9729</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>84825</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E463">
+        <v>4653</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>84826</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E464">
+        <v>9349</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>84827</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E465">
+        <v>10006</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>84828</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E466">
+        <v>9884</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>84829</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E467">
+        <v>9958</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>84830</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E468">
+        <v>4907</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>84831</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E469">
+        <v>9932</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>84832</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E470">
+        <v>9964</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>84833</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E471">
+        <v>9755</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>84834</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E472">
+        <v>9709</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>84835</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E473">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>84836</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E474">
+        <v>9684</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>84837</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E475">
+        <v>9999</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>84838</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E476">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>84839</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E477">
+        <v>9936</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>84840</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E478">
+        <v>9818</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>84841</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E479">
+        <v>4641</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>84842</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E480">
+        <v>10119</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>84843</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E481">
+        <v>10071</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>84844</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E482">
+        <v>10289</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>84845</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E483">
+        <v>10252</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>84846</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E484">
+        <v>10423</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>84847</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E485">
+        <v>4637</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>84848</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E486">
+        <v>10487</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>84849</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E487">
+        <v>11128</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>84850</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E488">
+        <v>10920</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>84851</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E489">
+        <v>10963</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>84852</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E490">
+        <v>6571</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>84853</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E491">
+        <v>10713</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>84854</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E492">
+        <v>10911</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>84855</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E493">
+        <v>10791</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>84856</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E494">
+        <v>10743</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>84857</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E495">
+        <v>4573</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>84858</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E496">
+        <v>10694</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>84859</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E497">
+        <v>10632</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>84860</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E498">
+        <v>10631</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>84861</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E499">
+        <v>10992</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>84862</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E500">
+        <v>5180</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>84863</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E501">
+        <v>10911</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>84864</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E502">
+        <v>11369</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>84865</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="E503">
+        <v>11090</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>84866</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E504">
+        <v>11250</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>84867</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E505">
+        <v>11115</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>84868</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E506">
+        <v>11303</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>84869</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E507">
+        <v>11328</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>84870</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E508">
+        <v>11227</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>84871</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E509">
+        <v>10717</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>84872</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E510">
+        <v>11065</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>84873</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E511">
+        <v>10886</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>84874</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E512">
+        <v>10954</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>84875</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E513">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>84876</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E514">
+        <v>11106</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>84877</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E515">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>84878</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E516">
+        <v>11164</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>84879</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E517">
+        <v>11234</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>84880</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E518">
+        <v>11180</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>84881</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E519">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>84882</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E520">
+        <v>11707</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>84883</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E521">
+        <v>11400</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>84884</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E522">
+        <v>11543</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>84885</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E523">
+        <v>11231</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>84886</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E524">
+        <v>11428</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>84887</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E525">
+        <v>11278</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>84888</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E526">
+        <v>10982</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>84889</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E527">
+        <v>10821</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>84890</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E528">
+        <v>7168</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>84891</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="E529">
+        <v>11216</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>84892</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E530">
+        <v>11223</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>84893</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E531">
+        <v>11126</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>84894</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E532">
+        <v>11080</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>84895</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E533">
+        <v>5460</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>84896</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E534">
+        <v>10839</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>84897</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E535">
+        <v>11202</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>84898</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E536">
+        <v>11206</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>84899</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="E537">
+        <v>11451</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>84900</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="E538">
+        <v>11392</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>84901</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E539">
+        <v>11687</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>84902</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E540">
+        <v>11551</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>84903</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E541">
+        <v>11607</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>84904</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E542">
+        <v>11611</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>84905</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E543">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>84906</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E544">
+        <v>11716</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>84907</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E545">
+        <v>11486</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>84908</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E546">
+        <v>11923</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>84909</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E547">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>84910</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E548">
+        <v>12347</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>84911</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E549">
+        <v>12275</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>84912</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E550">
+        <v>11411</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>84913</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E551">
+        <v>11348</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>84914</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E552">
+        <v>10938</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>84915</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E553">
+        <v>11113</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>84916</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E554">
+        <v>11211</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>84917</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E555">
+        <v>11300</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>84918</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E556">
+        <v>11711</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>84919</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E557">
+        <v>11721</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>84920</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E558">
+        <v>11473</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>84921</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E559">
+        <v>12108</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>84922</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E560">
+        <v>11407</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>84923</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E561">
+        <v>11729</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>84924</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E562">
+        <v>11427</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>84925</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E563">
+        <v>11007</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>84926</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E564">
+        <v>11644</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>84927</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E565">
+        <v>11659</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>84928</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E566">
+        <v>11890</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>84929</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E567">
+        <v>11644</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>84930</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E568">
+        <v>11474</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>84931</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E569">
+        <v>11507</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>84932</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E570">
+        <v>11912</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>84933</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E571">
+        <v>11791</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>84934</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E572">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>84935</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E573">
+        <v>11559</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>84936</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E574">
+        <v>11521</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>84937</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E575">
+        <v>11636</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>84938</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E576">
+        <v>11418</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>84939</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E577">
+        <v>11502</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>84940</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E578">
+        <v>11853</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>84941</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E579">
+        <v>12083</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>84942</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E580">
+        <v>11810</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>84943</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E581">
+        <v>11865</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>84944</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E582">
+        <v>12222</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>84945</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E583">
+        <v>11997</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>84946</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E584">
+        <v>12033</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>84947</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E585">
+        <v>12210</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>84948</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E586">
+        <v>12667</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>84949</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E587">
+        <v>12060</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>84950</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E588">
+        <v>11580</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>84951</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E589">
+        <v>12074</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>84952</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E590">
+        <v>12435</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>84953</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E591">
+        <v>12389</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>84954</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E592">
+        <v>13132</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>84955</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E593">
+        <v>12774</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>84956</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E594">
+        <v>12501</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>84957</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E595">
+        <v>12378</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>84958</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E596">
+        <v>12276</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>84959</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E597">
+        <v>12616</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>84960</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E598">
+        <v>12186</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>84961</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E599">
+        <v>12298</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>84962</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E600">
+        <v>8448</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>84963</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E601">
+        <v>12566</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>84964</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E602">
+        <v>12124</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>84965</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E603">
+        <v>12468</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>84966</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E604">
+        <v>12195</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>84967</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E605">
+        <v>3809</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>84968</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E606">
+        <v>12806</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>84969</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E607">
+        <v>12192</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>84970</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E608">
+        <v>12524</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>84971</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E609">
+        <v>13380</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>84972</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E610">
+        <v>13010</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>84973</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E611">
+        <v>12780</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>84974</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E612">
+        <v>13047</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>84975</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E613">
+        <v>12683</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>84976</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E614">
+        <v>13045</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>84977</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E615">
+        <v>12746</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>84978</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E616">
+        <v>12957</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>84979</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E617">
+        <v>12536</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>84980</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E618">
+        <v>12617</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>84981</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E619">
+        <v>12879</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>84982</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E620">
+        <v>12969</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>84983</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E621">
+        <v>13277</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>84984</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E622">
+        <v>13038</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>84985</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E623">
+        <v>13420</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>84986</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E624">
+        <v>14520</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>84987</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E625">
+        <v>13222</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>84988</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E626">
+        <v>12816</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>84989</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E627">
+        <v>12892</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>84990</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E628">
+        <v>12671</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>84991</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E629">
+        <v>12613</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>84992</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E630">
+        <v>12567</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>84993</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E631">
+        <v>12880</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>84994</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E632">
+        <v>12759</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>84995</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E633">
+        <v>12609</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>84996</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E634">
+        <v>12735</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>84997</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E635">
+        <v>12447</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>84998</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E636">
+        <v>12665</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>84999</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E637">
+        <v>12572</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>85000</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E638">
+        <v>12756</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>85001</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E639">
+        <v>12485</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>85002</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E640">
+        <v>12581</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>85003</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E641">
+        <v>12507</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>85004</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E642">
+        <v>12281</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>85005</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E643">
+        <v>12398</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>85006</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E644">
+        <v>12150</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>85007</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E645">
+        <v>12090</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>85008</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E646">
+        <v>11928</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>85009</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E647">
+        <v>12315</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>85010</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E648">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>85011</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E649">
+        <v>12622</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>85012</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E650">
+        <v>12575</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>85013</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E651">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>85014</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E652">
+        <v>13390</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>85015</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E653">
+        <v>13732</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>85016</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E654">
+        <v>14477</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>85017</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E655">
+        <v>12834</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>85018</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E656">
+        <v>13419</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>85019</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E657">
+        <v>13272</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>85020</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E658">
+        <v>13275</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>85021</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E659">
+        <v>13204</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>85022</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E660">
+        <v>13353</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>85023</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E661">
+        <v>13260</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">