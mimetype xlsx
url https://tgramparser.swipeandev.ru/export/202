--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1915">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3406">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -5757,50 +5757,4523 @@
     <t>02.01.26 13:09</t>
   </si>
   <si>
     <t>t.me/alexis_home/14276</t>
   </si>
   <si>
     <t>Ваза ❤️🎀 Нежная ваза Реальные фото Ссылка</t>
   </si>
   <si>
     <t>02.01.26 12:05</t>
   </si>
   <si>
     <t>t.me/alexis_home/14274</t>
   </si>
   <si>
     <t>Мебельные ручки ❤️🎀 Вставка выполнена из керамики Фото из отзывов Ссылка</t>
   </si>
   <si>
     <t>02.01.26 11:30</t>
   </si>
   <si>
     <t>t.me/alexis_home/14272</t>
   </si>
   <si>
     <t>Мозаичная плитка ❤️🎀 Из ракушек Фото взяла из отзывов Ссылка</t>
+  </si>
+  <si>
+    <t>15.09.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16243</t>
+  </si>
+  <si>
+    <t>Измельчитель для курицы🌟 Вещь 🔥 Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>15.09.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16241</t>
+  </si>
+  <si>
+    <t>Бутылочка ❤️ Для смузи Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>15.09.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16240</t>
+  </si>
+  <si>
+    <t>Ограничитель 🌟 Силиконовый ограничитель на стену Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>15.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16239</t>
+  </si>
+  <si>
+    <t>🦴Час выгоды на AliExpress уже идёт 🦴 Всего 59 минут, когда популярные товары можно забрать по более выгодным ценам</t>
+  </si>
+  <si>
+    <t>14.09.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16237</t>
+  </si>
+  <si>
+    <t>Кружка ❤️ В виде милого котика Есть отзывы с фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>14.09.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16235</t>
+  </si>
+  <si>
+    <t>Подставки для палочек ❤️ Безумно милые Есть отзывы с фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>14.09.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16233</t>
+  </si>
+  <si>
+    <t>Держатель для чайного пакетика ❤️ Милая акула Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>14.09.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16232</t>
+  </si>
+  <si>
+    <t>14.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16231</t>
+  </si>
+  <si>
+    <t>🏷🏷🏷🏷 ДНИ ВЫГОДЫ на Aliexpress ! Сейчас на AliExpress большие скидки самое время совершать покупки, которые откладывали «на потом»! (Иначе можно не успеть — многие товары быстро заканчиваются) Главные разделы распродажи: ✅ Главная страница ✅ Все категории ✅ Быстрая доставка ✅ Топ-товары ✅ Хиты распродажи ➡️ Перейти на страницу распродажи</t>
+  </si>
+  <si>
+    <t>13.09.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16229</t>
+  </si>
+  <si>
+    <t>Шелковый пододеяльник 🌟 100% шелк в составе Есть отзывы с фото И разные размеры Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>13.09.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16227</t>
+  </si>
+  <si>
+    <t>Шелковый чепчик для сна 🩷🌷🎀 Идеальный вариант ,чтобы уменьшить ломкость волос (Я пока сплю на шелковых наволочках ,думаю и чепчиком обзавестись) Чепчик выполнен из 100% шелка Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>13.09.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16223</t>
+  </si>
+  <si>
+    <t>Шелковая наволочка 🌟 100% натуральный шелк Спать на такой одно удовольствие и польза Полезно для волос -они меньше путаются и ломаются во сне ,на лице нет заломов после сна Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>13.09.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16219</t>
+  </si>
+  <si>
+    <t>Маска для сна 🤩🌟🌟 100% шелк в составе Много отзывов с фото Не впитывает косметические средства ,не раздражает кожу Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>12.09.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16217</t>
+  </si>
+  <si>
+    <t>Лежак ❤️🌷 Лежак и когтеточка для вашего сахарочка Моему так точно нужна такая штука Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>12.09.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16213</t>
+  </si>
+  <si>
+    <t>Стильная ваза ❤️ Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>12.09.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16211</t>
+  </si>
+  <si>
+    <t>Держатель для полотенец в стиле IKEA ❤️ Много отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>11.09.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16209</t>
+  </si>
+  <si>
+    <t>Подсвечник ❤️ Самый милый ,который я когда-либо видела Котик ,греющий лапки у костра Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>11.09.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16204</t>
+  </si>
+  <si>
+    <t>Гортензия ❤️ Это сухоцвет (стабилизированный) Заказала еще ,очень красиво Приходит в коробке , распушается под паром Ссылка</t>
+  </si>
+  <si>
+    <t>11.09.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16203</t>
+  </si>
+  <si>
+    <t>AMAZON на aliexpress ❤️ Сделала для вас подборку осенних товаров ,для уютной атмосферы дома Венок Ваза Плюшевая тыква Доска Наволочка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>11.09.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16201</t>
+  </si>
+  <si>
+    <t>Кастрюля ❤️ В виде тыквы Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>10.09.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16200</t>
+  </si>
+  <si>
+    <t>Органайзер для ящиков ❤️ Удобная вещь Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>10.09.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16199</t>
+  </si>
+  <si>
+    <t>Хранение фруктов и овощей 🍊🌊🍋 У меня такие все есть -очень удобные ,для авокадо и лимона вообще must have Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>10.09.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16198</t>
+  </si>
+  <si>
+    <t>Баночки для специй ❤️ Давно хотела себе заказать именно такие (с деревянной крышечкой, как на картинках в Pinterest) Очень понравился простой дизайн ,вместительные и удобные в использовании Упакованы прекрасно В комплекте есть наклейки с надписями и без(можете написать сами название необходимой специи) Теперь в моей полочке полный порядок ,осталось только остальные специи пересыпать В комплекте баночки ,наклейки и силиконовая воронка,для удобного пересыпания специй Крышка закручивается ,внутри дозаторы Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>10.09.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16197</t>
+  </si>
+  <si>
+    <t>Настольная лампа ❤️ Есть отзывы с фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>09.09.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16195</t>
+  </si>
+  <si>
+    <t>Органайзер для мелочей ❤️ Напишите продавцу и изготовят с вашими инициалами Фото из отзывов Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>09.09.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16191</t>
+  </si>
+  <si>
+    <t>Подсвечник ❤️ Выполнен из натурального мрамора Очень стильно смотрится в интерьере Есть отзывы с фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>09.09.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16189</t>
+  </si>
+  <si>
+    <t>Ручки ❤️ Выполнены из латуни С натуральным камнем внутри Фото из отзывов Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>09.09.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16185</t>
+  </si>
+  <si>
+    <t>Мозаичная плитка 🛏🤩💫 Из ракушек Фото взяла из отзывов Ссылка Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>08.09.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16184</t>
+  </si>
+  <si>
+    <t>Носочки 👋 Для стульев В виде лапок котика Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>08.09.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16180</t>
+  </si>
+  <si>
+    <t>Самые милые коврики , которые я видела 💞 Магазин с хорошим рейтингом Реальные фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>08.09.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16176</t>
+  </si>
+  <si>
+    <t>Лапки на стулья 💞 Милые «носочки» для ножек стульев Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>08.09.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16174</t>
+  </si>
+  <si>
+    <t>Посуда с котиками 💞 Просто милейшая Есть отзывы с фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>08.09.26 04:03</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16173</t>
+  </si>
+  <si>
+    <t>До окончания распродажи осталось 3 часа 🔥🔥🔥 Дни выгоды на ❤️❤️❤️❤️ ⭐️ Звездные купоны Выполняйте задания, зарабатывайте звезды и обменивайте их на купоны. Задания появляются каждый день, а звезды копятся прямо в личном кабинете AliExpress. Чем больше их соберете — тем больше скидок сможете поймать. 🛍 "Вам скидка" — специальный час персональных скидок на товары, подобранных лично под каждого покупателя. Активируется при заходе в приложение и действует только 1 час. На товары Комбо будут действовать дополнительные скидки Главные разделы распродажи: ✅ Главная страница ✅ Все категории ✅ Быстрая доставка ✅ Топ-товары ✅ Хиты распродажи</t>
+  </si>
+  <si>
+    <t>07.09.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16172</t>
+  </si>
+  <si>
+    <t>До окончания распродажи осталось 14 часов 🔥🔥🔥 Дни выгоды на ❤️❤️❤️❤️ ⭐️ Звездные купоны Выполняйте задания, зарабатывайте звезды и обменивайте их на купоны. Задания появляются каждый день, а звезды копятся прямо в личном кабинете AliExpress. Чем больше их соберете — тем больше скидок сможете поймать. 🛍 "Вам скидка" — специальный час персональных скидок на товары, подобранных лично под каждого покупателя. Активируется при заходе в приложение и действует только 1 час. На товары Комбо будут действовать дополнительные скидки Главные разделы распродажи: ✅ Главная страница ✅ Все категории ✅ Быстрая доставка ✅ Топ-товары ✅ Хиты распродажи</t>
+  </si>
+  <si>
+    <t>07.09.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16168</t>
+  </si>
+  <si>
+    <t>Шикарная люстра ❤️ В санузел я выбрала такую легкую и невесомую красотку Достаточно легко собирается и очень красиво смотрится Ссылка</t>
+  </si>
+  <si>
+    <t>07.09.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16163</t>
+  </si>
+  <si>
+    <t>Десертные ложки ❤️ Фото из отзывов Как раз подойдут в комплект к кружкам Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>07.09.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16159</t>
+  </si>
+  <si>
+    <t>07.09.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16152</t>
+  </si>
+  <si>
+    <t>Потрясающе красивые комплекты чашек ❤️ Фото из отзывов Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>07.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16145</t>
+  </si>
+  <si>
+    <t>Подвесные светильники ❤️ Сейчас в горячих товарах с хорошей скидкой Фото из отзывов Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>07.09.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16144</t>
+  </si>
+  <si>
+    <t>🦴Час выгоды на AliExpress уже идёт 🦴 Осталось 15 минут, когда популярные товары можно забрать по более выгодным ценам</t>
+  </si>
+  <si>
+    <t>07.09.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16143</t>
+  </si>
+  <si>
+    <t>До окончания распродажи остался 1 день🔥🔥🔥 Дни выгоды на ❤️❤️❤️❤️ ⭐️ Звездные купоны Выполняйте задания, зарабатывайте звезды и обменивайте их на купоны. Задания появляются каждый день, а звезды копятся прямо в личном кабинете AliExpress. Чем больше их соберете — тем больше скидок сможете поймать. 🛍 "Вам скидка" — специальный час персональных скидок на товары, подобранных лично под каждого покупателя. Активируется при заходе в приложение и действует только 1 час. На товары Комбо будут действовать дополнительные скидки Главные разделы распродажи: ✅ Главная страница ✅ Все категории ✅ Быстрая доставка ✅ Топ-товары ✅ Хиты распродажи</t>
+  </si>
+  <si>
+    <t>06.09.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16142</t>
+  </si>
+  <si>
+    <t>До окончания распродажи осталось меньше 2 дней 🔥🔥🔥 Дни выгоды на ❤️❤️❤️❤️ ⭐️ Звездные купоны Выполняйте задания, зарабатывайте звезды и обменивайте их на купоны. Задания появляются каждый день, а звезды копятся прямо в личном кабинете AliExpress. Чем больше их соберете — тем больше скидок сможете поймать. 🛍 "Вам скидка" — специальный час персональных скидок на товары, подобранных лично под каждого покупателя. Активируется при заходе в приложение и действует только 1 час. На товары Комбо будут действовать дополнительные скидки Главные разделы распродажи: ✅ Главная страница ✅ Все категории ✅ Быстрая доставка ✅ Топ-товары ✅ Хиты распродажи</t>
+  </si>
+  <si>
+    <t>06.09.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16141</t>
+  </si>
+  <si>
+    <t>05.09.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16140</t>
+  </si>
+  <si>
+    <t>Водонепроницаемый чехол 🤍 Уже заказала Пригодится 100% Удобно Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>05.09.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16139</t>
+  </si>
+  <si>
+    <t>Мини-проектор ❤️ Теперь ваши путешествия станут еще уютнее Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>05.09.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16138</t>
+  </si>
+  <si>
+    <t>Кошелек для украшений 🌺❤️‍🔥💕 В виде брелока Выполнен из натуральной кожи Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>05.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16137</t>
+  </si>
+  <si>
+    <t>04.09.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16136</t>
+  </si>
+  <si>
+    <t>Крючки ❤️ Самоклеящиеся крючки Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>04.09.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16135</t>
+  </si>
+  <si>
+    <t>Коврик для сушки 🌟 Устанавливается на раковину Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>04.09.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16132</t>
+  </si>
+  <si>
+    <t>Формы для масла Теперь завтрак будет еще более интересным Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>04.09.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16130</t>
+  </si>
+  <si>
+    <t>Ручки для шкафа❤️ Выполнены из латуни Матовое золото ,очень красивые У меня такие в гостиной и душевой Фото мои Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>04.09.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16129</t>
+  </si>
+  <si>
+    <t>03.09.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16127</t>
+  </si>
+  <si>
+    <t>Шторка для душа ❤️ Очень понравилась Фото из отзывов Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>03.09.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16122</t>
+  </si>
+  <si>
+    <t>Подвесной светильник ❤️ Очень красивый Есть отзывы с фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>03.09.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16118</t>
+  </si>
+  <si>
+    <t>Торшер 🌟 Очень красивый Есть отзывы с фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>03.09.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16115</t>
+  </si>
+  <si>
+    <t>Табличка на кофемашину ❤️ Закажу себе такую же Крепится как магнитик Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>03.09.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16114</t>
+  </si>
+  <si>
+    <t>02.09.26 21:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16113</t>
+  </si>
+  <si>
+    <t>✍️ Михаил Шуфутинский печатает</t>
+  </si>
+  <si>
+    <t>02.09.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16107</t>
+  </si>
+  <si>
+    <t>Чайная пара ❤️ Выполнена из фарфора Фото из отзывов Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>02.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16103</t>
+  </si>
+  <si>
+    <t>Салатница с золотым ободком ❤️ Есть отзывы с фото У меня такие Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>02.09.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16096</t>
+  </si>
+  <si>
+    <t>Напольная лампа ❤️ Фото из отзывов Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>02.09.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16094</t>
+  </si>
+  <si>
+    <t>Ваза в форме сердца ❤️ Очень необычно сморится Есть отзывы с фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>02.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16093</t>
+  </si>
+  <si>
+    <t>01.09.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16089</t>
+  </si>
+  <si>
+    <t>Постеры с котами ❤️ Фото из отзывов Прикольные очень Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>01.09.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16088</t>
+  </si>
+  <si>
+    <t>Магнитики ❤️ В виде цветочков Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>01.09.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16084</t>
+  </si>
+  <si>
+    <t>Мельницы для соли и перца 🌟 Много отзывов с фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>01.09.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16082</t>
+  </si>
+  <si>
+    <t>Ваза ❤️ Очень красивый цвет Разные по форме варианты на выбор Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>01.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16081</t>
+  </si>
+  <si>
+    <t>31.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16080</t>
+  </si>
+  <si>
+    <t>Органайзеры 🌟 Складные органайзеры Собираются легко , устанавливаются друг на друга Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>31.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16079</t>
+  </si>
+  <si>
+    <t>Сушилка ❤️ Удобная и не занимает много места Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>31.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16078</t>
+  </si>
+  <si>
+    <t>Доска ❤️ Выполнена из нержавеющей стали У меня такие маленькие дощечки ,удобно мыть в посудомойке,ничего не впитывают Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>31.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16077</t>
+  </si>
+  <si>
+    <t>Сушилка для обуви❤️ Есть отзывы с фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>30.08.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16076</t>
+  </si>
+  <si>
+    <t>Проектор❤️ Есть отзывы с фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>30.08.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16075</t>
+  </si>
+  <si>
+    <t>Колонка ❤️ Беспроводная колонка легко крепится в ванной и не боится воды, а значит любимые треки и подкасты можно слушать прямо во время душа Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>30.08.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16074</t>
+  </si>
+  <si>
+    <t>Разделочная доска, как на AMAZON❤️ У меня есть такая, очень удобная и смотрится классно Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>30.08.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16073</t>
+  </si>
+  <si>
+    <t>Беспроводной шуруповерт 🌱 Удобная вещица Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>29.08.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16071</t>
+  </si>
+  <si>
+    <t>Лампа❤️ Для чтения книг Очень много отзывов с фото Отличная цена - поэтому быстро разбирают Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>29.08.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16070</t>
+  </si>
+  <si>
+    <t>Сушилка 🤍☕️🤎 Удобная вещь при ограниченном пространстве дома Заодно сразу и разглаживает одежду Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>29.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16069</t>
+  </si>
+  <si>
+    <t>Принтер для стикеров ❤️ Есть разные варианты Много отзывов с фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>29.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16068</t>
+  </si>
+  <si>
+    <t>Вакууматор❤️ Есть отзывы с фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>28.08.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16067</t>
+  </si>
+  <si>
+    <t>Коврик для рисования ❤️ Выполнен из силикона Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>28.08.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16065</t>
+  </si>
+  <si>
+    <t>Пуфики,как на AMAZON ❤️ Подходят и для хранения вещей Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>28.08.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16064</t>
+  </si>
+  <si>
+    <t>Стаканы,как на AMAZON❤️ Стильные стаканы идеальны для коктейлей и кофе Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>28.08.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16063</t>
+  </si>
+  <si>
+    <t>Чехол для ноутбука ❤️ С беспроводной зарядкой для ваших гаджетов Очень удобно Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>27.08.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16062</t>
+  </si>
+  <si>
+    <t>Ограничитель для плиты ❤️ Удобная вещь для вашей безопасности Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>27.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16061</t>
+  </si>
+  <si>
+    <t>Подставка для хот догов🌟 Очень необычная Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>27.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16060</t>
+  </si>
+  <si>
+    <t>Разделочные доски и ножи ❤️ Многофункциональный набор Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>27.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16059</t>
+  </si>
+  <si>
+    <t>Набор для роллов ❤️ Теперь вы сможете приготовить роллы прямо у себя на кухне Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>27.08.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16058</t>
+  </si>
+  <si>
+    <t>До окончания распродажи осталось всего 2 часа 🔥🔥🔥 Великая китайская распродажа на ❤️❤️❤️❤️ ⭐️ Звездные купоны Выполняйте задания, зарабатывайте звезды и обменивайте их на купоны. Задания появляются каждый день, а звезды копятся прямо в личном кабинете AliExpress. Чем больше их соберете — тем больше скидок сможете поймать. 🛍 "Вам скидка" — специальный час персональных скидок на товары, подобранных лично под каждого покупателя. Активируется при заходе в приложение и действует только 1 час. На товары Комбо будут действовать дополнительные скидки Главные разделы распродажи: ✅ Главная страница ✅ Все категории ✅ Быстрая доставка ✅ Топ-товары ✅ Хиты распродажи</t>
+  </si>
+  <si>
+    <t>26.08.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16057</t>
+  </si>
+  <si>
+    <t>Великая китайская распродажа на ❤️❤️❤️❤️ Осталось 15 часов до окончания 🔥 ⭐️ Звездные купоны Выполняйте задания, зарабатывайте звезды и обменивайте их на купоны. Задания появляются каждый день, а звезды копятся прямо в личном кабинете AliExpress. Чем больше их соберете — тем больше скидок сможете поймать. 🛍 "Вам скидка" — специальный час персональных скидок на товары, подобранных лично под каждого покупателя. Активируется при заходе в приложение и действует только 1 час. На товары Комбо будут действовать дополнительные скидки Главные разделы распродажи: ✅ Главная страница ✅ Все категории ✅ Быстрая доставка ✅ Топ-товары ✅ Хиты распродажи</t>
+  </si>
+  <si>
+    <t>26.08.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16056</t>
+  </si>
+  <si>
+    <t>Машинка для попкорна 🌟 Для холодных осенних вечеров за просмотром фильмов Мне точно нужна Я так подсела на попкорн в последнее время Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>26.08.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16055</t>
+  </si>
+  <si>
+    <t>Массажер для глаз ❤️ Быстрый способ снять наряжение Мягко прогревает и снимает усталость Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>26.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16054</t>
+  </si>
+  <si>
+    <t>Проигрыватель 🤩 Магнит на холодильник с набором мини-дисков Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>26.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16053</t>
+  </si>
+  <si>
+    <t>25.08.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16052</t>
+  </si>
+  <si>
+    <t>Магниты на холодильник ❤️ В виде вазы для цветов Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>25.08.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16051</t>
+  </si>
+  <si>
+    <t>Вафельница 💙 Удобная ,сразу можно переворачивать вафли Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>25.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16050</t>
+  </si>
+  <si>
+    <t>Сковорода 💙 Блинная сковорода Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>25.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16049</t>
+  </si>
+  <si>
+    <t>Светильник 🤎🤍🧺 Красивый настенный светильник Светит разными цветами Более 2 000 заказов Много отзывов с фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>25.08.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16048</t>
+  </si>
+  <si>
+    <t>Светильник 🤎🤍🧺 Красивый настенный светильник Светит разными цветами Более 2 000 заказов Много отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>25.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16047</t>
+  </si>
+  <si>
+    <t>24.08.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16046</t>
+  </si>
+  <si>
+    <t>Вешалка ,как на AMAZON🌟 Вешалка ,которая экономит место в шкафу Очень удобная,закажу себе Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>24.08.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16045</t>
+  </si>
+  <si>
+    <t>Подставки под горячее ❤️ Продавец входит в топ 1% лучших на али Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>24.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16044</t>
+  </si>
+  <si>
+    <t>Органайзер ❤️ Пластиковый подвесной органайзер Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>24.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16043</t>
+  </si>
+  <si>
+    <t>Крючки для ванной 🌷 У меня похожие Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>24.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16042</t>
+  </si>
+  <si>
+    <t>23.08.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16041</t>
+  </si>
+  <si>
+    <t>Нарезка овощей 🌟 Стала еще проще и удобней Скоро пора будет нарезать салатики -берите не думайте 🔥 Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>23.08.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16040</t>
+  </si>
+  <si>
+    <t>Увлажнитель воздуха❤️ Теперь медузы живут прямо у вас дома Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>23.08.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16037</t>
+  </si>
+  <si>
+    <t>Обои ❤️ Это реальный фото и видео отзыв Ну очень красивые Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>23.08.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16036</t>
+  </si>
+  <si>
+    <t>Мини -айфон 🌟 Очень милый Вставляется сим-карта Можно смотреть фильмы Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>23.08.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16035</t>
+  </si>
+  <si>
+    <t>22.08.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16034</t>
+  </si>
+  <si>
+    <t>Массажный матрас, как на AMAZON 🌟 Удобно хранить в сложенном виде Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>22.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16033</t>
+  </si>
+  <si>
+    <t>Органайзер 🌟 Удобный органайзер в полку Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>22.08.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16032</t>
+  </si>
+  <si>
+    <t>Крючок 🧴 Удобный раскладной крючок на стену Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>22.08.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16031</t>
+  </si>
+  <si>
+    <t>Бархатные вешалки 🤍 Вешалки обязательно должны быть одинаковыми ,чтобы не создавать визуальный шум У меня такие же дома Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>22.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16030</t>
+  </si>
+  <si>
+    <t>21.08.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16029</t>
+  </si>
+  <si>
+    <t>Электрическая открывашка для банок ❤️ Есть отзывы с фото Удобная вещь Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>21.08.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16028</t>
+  </si>
+  <si>
+    <t>Ситечко 🥣 В виде зонтика , для заваривания чая Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>21.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16027</t>
+  </si>
+  <si>
+    <t>Сумка для обеда 🦋 Термосумка,которую удобно брать с собой Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>21.08.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16026</t>
+  </si>
+  <si>
+    <t>Мерные стаканчики 🥛🍦 В форме рожка для мороженого Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>21.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16025</t>
+  </si>
+  <si>
+    <t>20.08.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16024</t>
+  </si>
+  <si>
+    <t>Вешалка для брюк 🌟 Помогает не занимать много места в шкафу Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>20.08.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16023</t>
+  </si>
+  <si>
+    <t>Сеточка для раковины 🌟 Теперь слив не будет забиваться Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>20.08.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16022</t>
+  </si>
+  <si>
+    <t>Пресс для котлет 🥣 Удобное приспособление Сразу в контейнере можно их хранить Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>20.08.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16021</t>
+  </si>
+  <si>
+    <t>Яйцеварка 🤍 Многофункциональна,можно использовать не только для яиц Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>20.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16020</t>
+  </si>
+  <si>
+    <t>19.08.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16019</t>
+  </si>
+  <si>
+    <t>Подставка для украшений 🌟 В наличии у продавца осталось совсем мало Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>19.08.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16018</t>
+  </si>
+  <si>
+    <t>Подставка для очков 🌟 Сразу все варианты перед вашими глазами Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>19.08.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16017</t>
+  </si>
+  <si>
+    <t>Подставка для ремней 🌟 У меня такой же органайзер Очень удобный Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>19.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16015</t>
+  </si>
+  <si>
+    <t>Органайзер 🌟 Для обуви Когда у вас большое количество обуви -все должно дуть под рукой Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>19.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16014</t>
+  </si>
+  <si>
+    <t>18.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16013</t>
+  </si>
+  <si>
+    <t>Крючки ❤️ Удобные крючки для хранения сумочек Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>18.08.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16012</t>
+  </si>
+  <si>
+    <t>Подставка для кепок ❤️ Себе тоже закажу ,а то мои просто в полке лежат Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>18.08.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16011</t>
+  </si>
+  <si>
+    <t>Разделитель для полок 🤩 Теперь все будет на своих местах Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>18.08.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16010</t>
+  </si>
+  <si>
+    <t>Подставка для сумочек 🤩 Идея для организации в гардеробной Есть отзывы с фото Ссылка 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>18.08.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16009</t>
+  </si>
+  <si>
+    <t>17.08.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16007</t>
+  </si>
+  <si>
+    <t>Поднос для украшений ❤️ Фото из отзывов Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>17.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16001</t>
+  </si>
+  <si>
+    <t>Мебельная фурнитура ❤️ Фото из отзывов Очень красивые ручки Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>17.08.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15994</t>
+  </si>
+  <si>
+    <t>Люстра ❤️ Похожа на винтажную Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>17.08.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15988</t>
+  </si>
+  <si>
+    <t>Великая китайская распродажа на ❤️❤️❤️❤️ ⭐️ Звездные купоны Выполняйте задания, зарабатывайте звезды и обменивайте их на купоны. Задания появляются каждый день, а звезды копятся прямо в личном кабинете AliExpress. Чем больше их соберете — тем больше скидок сможете поймать. 🛍 "Вам скидка" — специальный час персональных скидок на товары, подобранных лично под каждого покупателя. Активируется при заходе в приложение и действует только 1 час. На товары Комбо будут действовать дополнительные скидки Главные разделы распродажи: ✅ Главная страница ✅ Все категории ✅ Быстрая доставка ✅ Топ-товары ✅ Хиты распродажи 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>16.08.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15987</t>
+  </si>
+  <si>
+    <t>Сумка для термокружки 💖 Стильный вариант для прогулок Ссылка на сумку Ссылка на кружку Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>16.08.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15986</t>
+  </si>
+  <si>
+    <t>Замок 🌟 Замок на чемодан,который открывается по отпечатку пальца Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>16.08.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15985</t>
+  </si>
+  <si>
+    <t>Ролик ❤️ Для сбора шерсти Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>15.08.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15983</t>
+  </si>
+  <si>
+    <t>Диско-шар 💖❤️🐾 В форме вишенок Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>15.08.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15981</t>
+  </si>
+  <si>
+    <t>Шкатулка для украшений ❤️ Очень милая Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>14.08.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15980</t>
+  </si>
+  <si>
+    <t>Машинка ❤️ Для очищения семечек Интересная вещица Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>14.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15976</t>
+  </si>
+  <si>
+    <t>Косметичка 🖤🤢😾 Фото из отзывов По ссылке несколько расцветок Отличная цена Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>14.08.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15975</t>
+  </si>
+  <si>
+    <t>Палочки желаний 🤍 Пусть каждое загаданное вами желание с этой палочкой исполнится Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>13.08.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15974</t>
+  </si>
+  <si>
+    <t>Чехол не телефон, как на AMAZON❤️ Водонепроницаемый , крепится к стене в ванной Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>13.08.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15973</t>
+  </si>
+  <si>
+    <t>Машинка,как на AMAZON❤️ Готовим теплую одежду к осени Для удаления катышков Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>13.08.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15972</t>
+  </si>
+  <si>
+    <t>Сушилка для белья 🧺 Компактный вариант ,который не занимает много места ,легко складывается и раскладывается Ссылка 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>12.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15965</t>
+  </si>
+  <si>
+    <t>Настенный светильник 🤍 Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>12.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15961</t>
+  </si>
+  <si>
+    <t>Лампа 💡 Очень красивая настольная лампа Есть отзывы с фото Ссылка</t>
+  </si>
+  <si>
+    <t>12.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15957</t>
+  </si>
+  <si>
+    <t>Наволочка 🩵 Очень милая пятнистая наволочка Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>12.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15953</t>
+  </si>
+  <si>
+    <t>Чайная пара ☕️ У продавца осталось мало в наличии Очень красивая Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>11.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15952</t>
+  </si>
+  <si>
+    <t>Охлаждающие шарики 🤍 Можно использовать для охлаждения напитков Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>11.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15945</t>
+  </si>
+  <si>
+    <t>Винтажный поднос 🎀🌸🍌 Всего за 568 руб Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>11.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15931</t>
+  </si>
+  <si>
+    <t>Лампа 🤍 Необычная и стильная лампа Которая станет прекрасным дополнением к любому интерьеру Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>10.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15924</t>
+  </si>
+  <si>
+    <t>Кружевная салфетка 🤍 Фото взяла из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>10.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15920</t>
+  </si>
+  <si>
+    <t>Ваза 🌟 Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>10.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15913</t>
+  </si>
+  <si>
+    <t>Салфетница 🤍 Фото взяла из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>10.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15906</t>
+  </si>
+  <si>
+    <t>Стильная полочка 🤍 Использовать можно как угодно , ну очень она эстетичная Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>07.08.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15905</t>
+  </si>
+  <si>
+    <t>Мини-принтер 📷 Распечатывает на клейкой бумаге Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>07.08.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15904</t>
+  </si>
+  <si>
+    <t>Ланч бокс ❤️ Удобно брать с собой Теперь обед всегда будет горячим Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>07.08.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15903</t>
+  </si>
+  <si>
+    <t>Магнитик на холодильник ❤️ С защипами для пакетов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>07.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15902</t>
+  </si>
+  <si>
+    <t>06.08.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15901</t>
+  </si>
+  <si>
+    <t>05.08.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15900</t>
+  </si>
+  <si>
+    <t>Соковыжималка, как на AMAZON❤️ 3 цвета на выбор Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>05.08.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15899</t>
+  </si>
+  <si>
+    <t>Баночка для меда🌟 Удобная и выглядит мило Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>05.08.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15898</t>
+  </si>
+  <si>
+    <t>Распылитель для масла ❤️ Много отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>05.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15897</t>
+  </si>
+  <si>
+    <t>04.08.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15891</t>
+  </si>
+  <si>
+    <t>Поднос ❤️ Выполнен из натурального камня Очень красивый Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>04.08.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15889</t>
+  </si>
+  <si>
+    <t>Винтажная люстра 🤍 Ну очень мне понравилась Жаль ,что я в квартиру уже купила все освещение ,а не то обязательно бы присмотрелась к ней Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>04.08.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15887</t>
+  </si>
+  <si>
+    <t>Мраморные ручки 🤍 Очень красивые мебельные ручки Отличная цена Указано,что мрамор натуральный Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>03.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15885</t>
+  </si>
+  <si>
+    <t>Деревянные крючки ❤️ Отличная идея для детской комнаты Фото из отзывов Много отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>03.08.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15883</t>
+  </si>
+  <si>
+    <t>Детский плед ❤️ 100% хлопок Много отзывов с фото Милейшие принты Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>03.08.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15877</t>
+  </si>
+  <si>
+    <t>Музыкальная карусель ❤️ Есть отзывы с фото Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>03.08.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15873</t>
+  </si>
+  <si>
+    <t>Мебельные ручки ❤️ Всего 273 руб Очень милые Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>03.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15872</t>
+  </si>
+  <si>
+    <t>02.08.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15866</t>
+  </si>
+  <si>
+    <t>Настенные бра ❤️ Мне понравились в золотом цвете Фото взяла из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>02.08.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15859</t>
+  </si>
+  <si>
+    <t>Стильные мебельные ручки ❤️ Фото из отзывов Очень красивые Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>02.08.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15853</t>
+  </si>
+  <si>
+    <t>Коврик для ванной ❤️ Очень стильный и мягкий Удобно ,что он прорезиненый и не скользит У продавца разные расцветки Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>02.08.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15849</t>
+  </si>
+  <si>
+    <t>Держатель для полотенец, как в IKEA ❤️ Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>02.08.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15848</t>
+  </si>
+  <si>
+    <t>01.08.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15847</t>
+  </si>
+  <si>
+    <t>Сковорода ❤️ Идеально для завтраков Заказала себе такую же ,жду Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>01.08.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15846</t>
+  </si>
+  <si>
+    <t>Фрукторез, как на AMAZON Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>01.08.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15845</t>
+  </si>
+  <si>
+    <t>Планер на холодильник ❤️ Эстетично сморится и поможет организовать свой день максимально продуктивно Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>31.07.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15844</t>
+  </si>
+  <si>
+    <t>Органайзер для кухни ❤️ Все удобно в одном месте Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>31.07.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15843</t>
+  </si>
+  <si>
+    <t>Силиконовая крышка ❤️ Удобная крышка с трубочкой Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>31.07.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15842</t>
+  </si>
+  <si>
+    <t>Диванчик для кота ❤️ Сделай царский подарок своему пушистому другу Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>30.07.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15838</t>
+  </si>
+  <si>
+    <t>Мебельные ручки🌱 Очень красивые Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>30.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15837</t>
+  </si>
+  <si>
+    <t>Генератор пены ❤️ Классная игрушка для ребенка Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>30.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15835</t>
+  </si>
+  <si>
+    <t>Подставки ❤️ Стильные черные подставки Можно использовать в ванной для принадлежностей ,для свечей, в общем ,универсальная вещь Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>30.07.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15831</t>
+  </si>
+  <si>
+    <t>Необычная люстра ❤️ Есть отзывы с фото Потрясающе смотрится в интерьере Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>29.07.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15829</t>
+  </si>
+  <si>
+    <t>Блокнот ❤️ Для хранения украшений Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>29.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15828</t>
+  </si>
+  <si>
+    <t>Держатель для перчаток 🌟 Очень удобно Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>29.07.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15826</t>
+  </si>
+  <si>
+    <t>Принтер для стикеров ❤️ Есть разные варианты Много отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>29.07.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15825</t>
+  </si>
+  <si>
+    <t>Мини-сумочка ❤️ Все необходимое точно поместится Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>28.07.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15824</t>
+  </si>
+  <si>
+    <t>Гладильная доска 🌟 Складная и компактная Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>28.07.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15823</t>
+  </si>
+  <si>
+    <t>Подставка для крабиков ✨ Теперь все заколки будут на своем месте Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>28.07.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15822</t>
+  </si>
+  <si>
+    <t>Карусель с подсвечником 🐱 У меня похожая ,очень красиво крутится ,когда горит свеча Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>27.07.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15821</t>
+  </si>
+  <si>
+    <t>Баночка 🌟 Для маринованных огурцов и оливок Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>27.07.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15820</t>
+  </si>
+  <si>
+    <t>Доска,как на AMAZON❤️ Для разморозки мяса Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>27.07.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15819</t>
+  </si>
+  <si>
+    <t>Ночник ❤️ В виде капибары Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>26.07.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15818</t>
+  </si>
+  <si>
+    <t>Кофемашина,как на AMAZON 🌟 Магазин входит в топ 1% лучших на али Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>26.07.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15817</t>
+  </si>
+  <si>
+    <t>Машинка для попкорна ❤️ Теперь вкусный попкорн можно получить не выходя из дома Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>26.07.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15816</t>
+  </si>
+  <si>
+    <t>Игрушка 🌟 Динозаврик Выглядит забавно Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>25.07.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15815</t>
+  </si>
+  <si>
+    <t>Чемодан 🌟 Удобный и многофункциональный чемодан 5 расцветок на выбор Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>25.07.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15808</t>
+  </si>
+  <si>
+    <t>Чехол для телефона ❤️ В стиле бренда Есть отзывы с фото Приходит в коробке Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>25.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15807</t>
+  </si>
+  <si>
+    <t>Очиститель овощей и фруктов ❤️ Судя по ролику творит какие -то чудеса Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>25.07.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15806</t>
+  </si>
+  <si>
+    <t>Соусница в автомобиль ❤️ Можете смеяться ,но вещь нужная Говорю это вам как человек , который возит соус на коленках 😂 Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>24.07.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15805</t>
+  </si>
+  <si>
+    <t>Колпачки,как на AMAZON❤️ На ножки стульев,чтобы не царапать пол Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>24.07.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15804</t>
+  </si>
+  <si>
+    <t>Носочки ❤️ Для стульев В виде лапок котика Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>24.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15803</t>
+  </si>
+  <si>
+    <t>Вертел для шашлыка ❤️ Электрический вертел для шашлыка Теперь можно не переживать за мясо -оно не сгорит Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>23.07.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15801</t>
+  </si>
+  <si>
+    <t>Перчатки для мытья посуды ❤️ Это одна из самых недооцененных вещей на кухне! Плотные, удобные, помогают отмывать тяжелые загрязнения и защищают руки от горячей воды и моющего средства Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>23.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15800</t>
+  </si>
+  <si>
+    <t>Автомобильная визитка ❤️ Необычно выглядит Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>23.07.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15799</t>
+  </si>
+  <si>
+    <t>Стеклянный чайник ❤️ Очень необычный Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>23.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15798</t>
+  </si>
+  <si>
+    <t>Фонтанчик ❤️ Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>22.07.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15796</t>
+  </si>
+  <si>
+    <t>Гамак для кота 🌟 Уютное местечко для вашего пушистого друга Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>22.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15795</t>
+  </si>
+  <si>
+    <t>Зажимы 🤍 Магнитные на холодильник в виде милого цветочка , удобно и всегда под рукой Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>22.07.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15794</t>
+  </si>
+  <si>
+    <t>Подставка 🌿 Под горячее Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>22.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15793</t>
+  </si>
+  <si>
+    <t>Кошачьи бубенцы ❤️ Креативная накладка на ваш выключатель Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>21.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15783</t>
+  </si>
+  <si>
+    <t>Мебельные ручки ❤️ Потрясающей красоты Фото взяла из отзывов Мне такие тоже срочно нужны теперь Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>21.07.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15779</t>
+  </si>
+  <si>
+    <t>Банное полотенце ❤️ Есть отзывы с фото 2 размера на выбор Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>21.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15775</t>
+  </si>
+  <si>
+    <t>Настенные лампы ❤️ Очень красивые Есть разные варианты Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>20.07.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15773</t>
+  </si>
+  <si>
+    <t>Стильная ваза ❤️ Закажу себе такую Очень понравилась Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>20.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15766</t>
+  </si>
+  <si>
+    <t>Настольная лампа с перьями ❤️ Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>20.07.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15763</t>
+  </si>
+  <si>
+    <t>Обои ❤️ Это реальный фото и видео отзыв Ну очень красивые Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>20.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15759</t>
+  </si>
+  <si>
+    <t>Люстра ❤️ Очень красивая Фото из отзывов У меня такая в золотом цвете Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>19.07.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15758</t>
+  </si>
+  <si>
+    <t>Посуда для кемпинга 🌟 Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>19.07.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15757</t>
+  </si>
+  <si>
+    <t>Органайзер 🌟 Для обуви Когда у вас большое количество обуви -все должно дуть под рукой Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>19.07.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15756</t>
+  </si>
+  <si>
+    <t>Контейнер 🌟 Если с дачи регулярно приезжают пакеты с укропом, петрушкой и кинзой, этот контейнер быстро станет одним из самых полезных на кухне Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>19.07.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15755</t>
+  </si>
+  <si>
+    <t>Бутербродница 🌟 Теперь горячие бутерброды всегда под рукой Можно брать с собой на природу Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>18.07.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15754</t>
+  </si>
+  <si>
+    <t>Диск для нарезки сыра 🌟 Поможет красиво оформить сырную тарелку Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>18.07.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15750</t>
+  </si>
+  <si>
+    <t>Полотенце ❤️ Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>18.07.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15746</t>
+  </si>
+  <si>
+    <t>Постеры с котиками ❤️ Просто милейшие Фото из отзывов Размеры на выбор Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>18.07.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15745</t>
+  </si>
+  <si>
+    <t>Аппарат для фондю 🌟 Также можно пожарить зефирки Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>18.07.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15743</t>
+  </si>
+  <si>
+    <t>17.07.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15732</t>
+  </si>
+  <si>
+    <t>Тюль ❤️ Такой нежный и невесомый Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>17.07.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15728</t>
+  </si>
+  <si>
+    <t>Люстра ❤️ Очень необычная и красивая Фото из отзывов У родственников такая в столовой -смотрится потрясающе Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>17.07.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15727</t>
+  </si>
+  <si>
+    <t>16.07.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15726</t>
+  </si>
+  <si>
+    <t>Держатель для лопатки ❤️ Выполнен из силикона Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>16.07.26 16:52</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15725</t>
+  </si>
+  <si>
+    <t>Светильник 🌟 В виде шарика под потолком Много разных расцветок Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>16.07.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15721</t>
+  </si>
+  <si>
+    <t>Лампа -грибочек ❤️ Есть несколько режимов подсветки Много отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>16.07.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15720</t>
+  </si>
+  <si>
+    <t>Держатель ❤️ Для бумажных полотенец Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>16.07.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15719</t>
+  </si>
+  <si>
+    <t>15.07.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15718</t>
+  </si>
+  <si>
+    <t>Набор для шашлыка ❤️ Что может быть лучше летом , чем домик за городом и шашлычок Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>15.07.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15717</t>
+  </si>
+  <si>
+    <t>Дозатор для лимона 🌟 Очень удобный Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>15.07.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15716</t>
+  </si>
+  <si>
+    <t>14.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15715</t>
+  </si>
+  <si>
+    <t>Кроватка ❤️ Теперь ваш пушистый друг будет спать рядом с вами Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>14.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15714</t>
+  </si>
+  <si>
+    <t>Умные очки ❤️ Когда едете на велосипеде по набережной, встречаете рассвет в горах, гуляете по незнакомому городу или просто проводите вечер с друзьями, не всегда хочется доставать телефон и думать о ракурсе,снимают фото и видео буквально от первого лица так, как эти моменты видели именно вы! Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>14.07.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15713</t>
+  </si>
+  <si>
+    <t>Массажная ванная❤️ Это спасение и полный релакс вечером после долгой ходьбы по городу Приятный эффект джакузи, массажные ролики, тёплая вода, и вот вы уже снова чувствуете себя человеком Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>14.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15712</t>
+  </si>
+  <si>
+    <t>13.07.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15711</t>
+  </si>
+  <si>
+    <t>CD проигрыватель ❤️ Есть разные цвета Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>13.07.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15710</t>
+  </si>
+  <si>
+    <t>Органайзер для очков 🌟 Стильно смотрится Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>13.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15709</t>
+  </si>
+  <si>
+    <t>Письменный стол ❤️ Очень удобный и многофункциональный Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>13.07.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15708</t>
+  </si>
+  <si>
+    <t>13.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15707</t>
+  </si>
+  <si>
+    <t>13.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15706</t>
+  </si>
+  <si>
+    <t>Распродажа ДНИ ВЫГОДЫ на ❤️❤️❤️❤️ ⭐️ Звездные купоны Выполняйте задания, зарабатывайте звезды и обменивайте их на купоны. Задания появляются каждый день, а звезды копятся прямо в личном кабинете AliExpress. Чем больше их соберете — тем больше скидок сможете поймать. 🛍 "Вам скидка" — специальный час персональных скидок на товары, подобранных лично под каждого покупателя. Активируется при заходе в приложение и действует только 1 час. На товары Комбо будут действовать дополнительные скидки Главные разделы распродажи: ✅ Главная страница ✅ Все категории ✅ Быстрая доставка ✅ Топ-товары ✅ Хиты распродажи</t>
+  </si>
+  <si>
+    <t>12.07.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15704</t>
+  </si>
+  <si>
+    <t>Шкатулка ❤️ Безумно милая шкатулка для украшений Есть отзывы с фото Очень понравилась Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>12.07.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15697</t>
+  </si>
+  <si>
+    <t>Кружка и блюдце 🌟 Очень красивый и необычный набор Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>12.07.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15693</t>
+  </si>
+  <si>
+    <t>Скатерть в цветочек ❤️ Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>11.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15683</t>
+  </si>
+  <si>
+    <t>Искусственные цветы ❤️ Фото из отзывов Красиво смотрятся Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>11.07.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15679</t>
+  </si>
+  <si>
+    <t>Столовые приборы ❤️ Как же красиво золото в сервировке У меня такие Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>10.07.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15677</t>
+  </si>
+  <si>
+    <t>Шелковый пододеяльник 🌟 100% шелк в составе Есть отзывы с фото И разные размеры Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>10.07.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15675</t>
+  </si>
+  <si>
+    <t>Шелковый чепчик для сна 🩷🌷🎀 Идеальный вариант ,чтобы уменьшить ломкость волос (Я пока сплю на шелковых наволочках ,думаю и чепчиком обзавестись) Чепчик выполнен из 100% шелка Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>10.07.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15671</t>
+  </si>
+  <si>
+    <t>Шелковая наволочка 🌟 100% натуральный шелк Спать на такой одно удовольствие и польза Полезно для волос -они меньше путаются и ломаются во сне ,на лице нет заломов после сна Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>10.07.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15667</t>
+  </si>
+  <si>
+    <t>Маска для сна 🤩🌟🌟 100% шелк в составе Много отзывов с фото Не впитывает косметические средства ,не раздражает кожу Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>09.07.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15666</t>
+  </si>
+  <si>
+    <t>Шкатулка для украшений ❤️ Очень милая Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>09.07.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15665</t>
+  </si>
+  <si>
+    <t>Форма для заморозки льда❤️ Очень необычная Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>09.07.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15664</t>
+  </si>
+  <si>
+    <t>Крючки,как на AMAZON❤️ Есть другие цвета Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>09.07.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15663</t>
+  </si>
+  <si>
+    <t>Набор отверток ❤️ Очень много отзывов с фото Себе тоже заказала Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>08.07.26 17:52</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15662</t>
+  </si>
+  <si>
+    <t>Дорожные контейнеры 🌟 Теперь все необходимое будет всегда под рукой Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>08.07.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15661</t>
+  </si>
+  <si>
+    <t>Подставка ❤️ Под напитки с собой Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>08.07.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15660</t>
+  </si>
+  <si>
+    <t>Портативный отпариватель🌟 Удобно брать с собой в путешествия Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>08.07.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15659</t>
+  </si>
+  <si>
+    <t>Форма для льда ❤️ Мне такая тоже нужна Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>07.07.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15658</t>
+  </si>
+  <si>
+    <t>Брелок ❤️ Подстветка в сумочку Теперь не нужно включать фонарик на телефоне Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>07.07.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15657</t>
+  </si>
+  <si>
+    <t>Стулья ❤️ Когда не хватает места для гостей Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>07.07.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15656</t>
+  </si>
+  <si>
+    <t>Супер идея 🌟 Надувной матрас для охлаждения ваших напитков Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>07.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15655</t>
+  </si>
+  <si>
+    <t>06.07.26 17:52</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15648</t>
+  </si>
+  <si>
+    <t>Постельное белье ❤️ Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>06.07.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15647</t>
+  </si>
+  <si>
+    <t>Настольный вентилятор❤️ Удобный мини-формат Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>06.07.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15642</t>
+  </si>
+  <si>
+    <t>Деревянные жалюзи ❤️ Фото взяла из отзывов Очень красиво смотрятся Приходят хорошо упакованными Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>06.07.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15641</t>
+  </si>
+  <si>
+    <t>Органайзер для косметики🌟 Очень мне понравился Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>06.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15640</t>
+  </si>
+  <si>
+    <t>05.07.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15639</t>
+  </si>
+  <si>
+    <t>Заглушки, как на AMAZON🩶 Между плитой и столешницей Грязь больше не будет скапливаться Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>05.07.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15638</t>
+  </si>
+  <si>
+    <t>Зажимы для пакетов 🌟 Удобные Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>05.07.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15637</t>
+  </si>
+  <si>
+    <t>Крышка,как на AMAZON❤️ Магнитная крышка для микроволновой печи Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>05.07.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15636</t>
+  </si>
+  <si>
+    <t>Органайзер, как на AMAZON❤️ Настенный органайзер для белья Удобное решение Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>05.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15635</t>
+  </si>
+  <si>
+    <t>04.07.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15634</t>
+  </si>
+  <si>
+    <t>Чехол для ноутбука 🌟 Будешь самой модной с таким Очень уж он классный Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>04.07.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15633</t>
+  </si>
+  <si>
+    <t>Дверной стопор, как на AMAZON❤️ Есть разные расцветки Много отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>04.07.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15632</t>
+  </si>
+  <si>
+    <t>Вазочки 🌟 Магнитики на холодильник В которые можно поставить цветочки Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>04.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15631</t>
+  </si>
+  <si>
+    <t>Расческа ❤️ Я сейчас активно взялась за отращивание волос ,вот делюсь с вами гаджетами,которые хочу приобрести себе в помощь Обещает ускорить рост волос Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>04.07.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15630</t>
+  </si>
+  <si>
+    <t>03.07.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15629</t>
+  </si>
+  <si>
+    <t>Шоппер 🌟 Маленький брелочек ,который при необходимости превращается в вместительную сумку Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>03.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15628</t>
+  </si>
+  <si>
+    <t>Находки для путешествий 🌸 Крабик для зубной щетки Я нашла милейший с котиками Чехол на бутыльки Чтобы ничего не пролилось в дороге Набор для Зубов Мой канал в Max</t>
+  </si>
+  <si>
+    <t>03.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15627</t>
+  </si>
+  <si>
+    <t>Контейнеры ❤️ Для организации пространства и хранения в холодильнике Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>03.07.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15626</t>
+  </si>
+  <si>
+    <t>Стиральная машинка , как на AMAZON 🌟 Компактная и вместительная малышка Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>03.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15625</t>
+  </si>
+  <si>
+    <t>02.07.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15624</t>
+  </si>
+  <si>
+    <t>Чехол не телефон, как на AMAZON❤️ Водонепроницаемый , крепится к стене в ванной Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>02.07.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15623</t>
+  </si>
+  <si>
+    <t>Вафельные полотенца, как на Pinterest 🌟 На видео идея , как украсить кухню Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>02.07.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15622</t>
+  </si>
+  <si>
+    <t>Чехол для наушников 🎀 Милейший Мне теперь нужны новые наушники 😂 Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>02.07.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15621</t>
+  </si>
+  <si>
+    <t>01.07.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15620</t>
+  </si>
+  <si>
+    <t>Чемоданчик 🌟 Можно заполнить косметикой и использовать как необычную упаковку для подарка Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>01.07.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15619</t>
+  </si>
+  <si>
+    <t>Ловушка ❤️ Теперь комары вас не будут доставать Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>01.07.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15618</t>
+  </si>
+  <si>
+    <t>Ящик для мелочей❤️ Очень эстетично смотрится в интерьере Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>01.07.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15617</t>
+  </si>
+  <si>
+    <t>Подставка для фруктов ❤️ Смотрится классно Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>30.06.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15616</t>
+  </si>
+  <si>
+    <t>Мороженое 🍪☕️🍪 Теперь ты можешь приготовить мороженое прямо в своей ванной Правда будет оно из пены Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>30.06.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15615</t>
+  </si>
+  <si>
+    <t>Органайзер 🍪🍪☕️ Для специй Удобная и красивая подставка Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>30.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15614</t>
+  </si>
+  <si>
+    <t>Настольная лампа ❤️ Очень необычно смотрится Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>30.06.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15613</t>
+  </si>
+  <si>
+    <t>Органайзер,как на AMAZON❤️ Очень удобный Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>29.06.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15611</t>
+  </si>
+  <si>
+    <t>Необычный светильник ❤️ Фото из отзывов Не пугайтесь стоимости ,там можно выбрать разные варианты Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>29.06.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15609</t>
+  </si>
+  <si>
+    <t>Мыльница 💞🦋🌸 В виде прекрасного лебедя Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>29.06.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15607</t>
+  </si>
+  <si>
+    <t>Бокал -ракушка 🤩🤩🤍 По ссылке есть разные формы и варианты Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>29.06.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15602</t>
+  </si>
+  <si>
+    <t>Лампа 🐚🐚🤍 Ну очень понравилась Такая нежная Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>28.06.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15601</t>
+  </si>
+  <si>
+    <t>Коврик ☕️🩶🩶 Для сушки посуды Удобно складывается Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>28.06.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15600</t>
+  </si>
+  <si>
+    <t>Заварочный чайник 🥐🐈☕️ Очень мило сморится Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>28.06.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15599</t>
+  </si>
+  <si>
+    <t>Треугольный нож ❤️ Идеальный для нарезки арбуза Магазин с хорошим рейтингом Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>26.06.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15598</t>
+  </si>
+  <si>
+    <t>Поднос для блюд❤️ Вращающийся поднос - отличная идея для праздничного стола Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>26.06.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15597</t>
+  </si>
+  <si>
+    <t>Пакеты для тостера 🥐🍞☕️ Удобно брать сразу с собой после приготовления Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>26.06.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15588</t>
+  </si>
+  <si>
+    <t>Держатель для стаканов ❤️ В виде кувшинки Очень необычный Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>25.06.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15587</t>
+  </si>
+  <si>
+    <t>Коврик,как на AMAZON❤️ Для подогрева еды Очень удобно Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>25.06.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15586</t>
+  </si>
+  <si>
+    <t>Овощерезка,как на AMAZON❤️ Много разных насадок в комплекте Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>25.06.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15585</t>
+  </si>
+  <si>
+    <t>Контейнер для пиццы ❤️ Удобно хранить , он складывается Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>25.06.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15584</t>
+  </si>
+  <si>
+    <t>Маленький чемодан ❤️ С виду компактный, а внутри достаточно места для вещей на короткое путешествие Именно тот случай, когда с ручной кладью удобнее Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>24.06.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15583</t>
+  </si>
+  <si>
+    <t>Заколки для волос 🌟 Я себе уже заказала Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>24.06.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15582</t>
+  </si>
+  <si>
+    <t>Косметичка 🤍👜🌸 Удобная и вместительная Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>24.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15581</t>
+  </si>
+  <si>
+    <t>Бирка для чемодана ❤️ Впереди сезон отпусков Пригодится Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>24.06.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15580</t>
+  </si>
+  <si>
+    <t>23.06.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15574</t>
+  </si>
+  <si>
+    <t>Топ летних товаров для дома и дачи 🌿🌿 Если сейчас занимаетесь домом, ремонтом или просто готовитесь к лету - собрала для вас подборку вещей с сайта ВсеИнструменты, которые мне самой нравятся 👇 🔸 Пылесос Karcher - пользуюсь уже несколько лет, очень выручает и дома, и во время ремонта. 🔸 Проточный водонагреватель - именно такой заказывала, когда делала ремонт. Каждый год спасает во время отключения горячей воды 🔸 Система фильтрации воды - для городской воды, мне кажется, вообще незаменимая вещь 🔸 Набор мебели для кемпинга и палатка - отличный вариант для поездок на природу, можно сразу взять всё необходимое 🔸 Подвесное кресло - такое стоит у родителей, оно невероятно удобное. Летом вообще не хочется из него вставать 😄 Приятно, что оплатить до 50% стоимости заказа на сайте можно бонусами Спасибо и ещё получить кэшбэк Я как раз накопила бонусов, пойду посмотрю, что ещё интересного можно выбрать🔥</t>
+  </si>
+  <si>
+    <t>23.06.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15573</t>
+  </si>
+  <si>
+    <t>Развлечение ,которое можно взять с собой ❤️ В этом и заключается магия Nintendo Switch Дома, в путешествии, на отдыхе или в дороге любимые игровые миры остаются рядом А многие игры созданы так, чтобы проходить их вместе. Поэтому консоль легко превращает обычный вечер, поездку или встречу с друзьями в небольшое приключение Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15572</t>
+  </si>
+  <si>
+    <t>Развлечение ,которое можно взять с собой ❤️ В этом и заключается магия Nintendo Switch Дома, в путешествии, на отдыхе или в дороге — любимые игровые миры остаются рядом. А многие игры созданы так, чтобы проходить их вместе. Поэтому консоль легко превращает обычный вечер, поездку или встречу с друзьями в небольшое приключение Ссылка</t>
+  </si>
+  <si>
+    <t>23.06.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15571</t>
+  </si>
+  <si>
+    <t>Если вы скучали по кнопкам ❤️ На али появился специальный чехол на ваш айфон Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>23.06.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15570</t>
+  </si>
+  <si>
+    <t>Насадка для полива ❤️ Очень удобная Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>22.06.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15569</t>
+  </si>
+  <si>
+    <t>Подставка для раковины❤️ В нее вставляются сеточки для мусора Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>22.06.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15568</t>
+  </si>
+  <si>
+    <t>Палатка для кота ❤️ Лежак для вашего любимца в виде палатки Мой бы все равно выбрал спать в коробке 😂 Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>22.06.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15567</t>
+  </si>
+  <si>
+    <t>Подушка для коррекции осанки 🌟 Мне такая точно нужна Заказываю Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>21.06.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15566</t>
+  </si>
+  <si>
+    <t>Массажер для шеи ❤️ Я такой тестировала -классный Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>21.06.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15565</t>
+  </si>
+  <si>
+    <t>Зонтик для смартфона ❤️ На отдыхе очень удобно Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>21.06.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15564</t>
+  </si>
+  <si>
+    <t>Соковыжималка ❤️ Для цитрусовых Ссылка</t>
+  </si>
+  <si>
+    <t>21.06.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15563</t>
+  </si>
+  <si>
+    <t>20.06.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15562</t>
+  </si>
+  <si>
+    <t>Светильник 🤎🤍🧺 Красивый настенный светильник Светит разными цветами Более 1 000 заказов Много отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>20.06.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15561</t>
+  </si>
+  <si>
+    <t>Кружка ❤️ Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>20.06.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15560</t>
+  </si>
+  <si>
+    <t>Крышечки ❤️ Набор силиконовых крышек Разные размеры Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>20.06.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15559</t>
+  </si>
+  <si>
+    <t>Картхолдер ❤️ Забавная идея для хранения водительских прав Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>19.06.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15558</t>
+  </si>
+  <si>
+    <t>Шикарная люстра ❤️ Есть отзывы с фото У меня скоро снова ремонт , уже присматриваю освещение Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>19.06.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15556</t>
+  </si>
+  <si>
+    <t>Чайная пара , как на Pinterest🌟 Отличная идея для подарка Магазин с хорошим рейтингом Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>19.06.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15552</t>
+  </si>
+  <si>
+    <t>Кольца для салфеток 🌸🤍🌼 Очень нежные Такие весенние Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>19.06.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15548</t>
+  </si>
+  <si>
+    <t>Роскошная скатерть по мотивам Бренда 🌟 Есть отзывы с фото Очень красивая Прошлая ссылка сгорела -оставляю новую Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>18.06.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15547</t>
+  </si>
+  <si>
+    <t>Светильник ❤️ Ну очень милый и необычный Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>18.06.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15545</t>
+  </si>
+  <si>
+    <t>Настольная лампа❤️ Фото взяла из отзывов Мне очень понравилось Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>18.06.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15544</t>
+  </si>
+  <si>
+    <t>Косметичка ❤️ Очень удобно брать в путешествия , часто в отелях не бывает хорошего освещения ,чтобы сделать макияж А здесь зеркало с подсветкой Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>17.06.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15543</t>
+  </si>
+  <si>
+    <t>Контейнер и формочки для льда ❤️ Супер -находка 2 в 1 Много отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>17.06.26 13:59</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15537</t>
+  </si>
+  <si>
+    <t>Стеклянные стаканы ❤️ Как на Pinterest Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>17.06.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15536</t>
+  </si>
+  <si>
+    <t>Формочки для мороженого 🤍 Идеальные по размеру Есть разные расцветки Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>17.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15534</t>
+  </si>
+  <si>
+    <t>Водяной пистолет 🙂 Теперь отдых на природе будет проходить еще веселее Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>16.06.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15530</t>
+  </si>
+  <si>
+    <t>Мозаичная плитка 🛏🤩💫 Из ракушек Фото взяла из отзывов Ссылка Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>16.06.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15528</t>
+  </si>
+  <si>
+    <t>Формочки для масла 🥐🦋🤍 Милейшая в виде бабочек Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>16.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15527</t>
+  </si>
+  <si>
+    <t>Музыкальный светильник 🐚🦪🐚 С проекцией Почувствуй себя русалочкой Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>16.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15526</t>
+  </si>
+  <si>
+    <t>Бокал 🤩🛏💫 В форме ракушки Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>15.06.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15522</t>
+  </si>
+  <si>
+    <t>Корзина для белья 🌱 Первое фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>15.06.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15519</t>
+  </si>
+  <si>
+    <t>Стеклянная подставка , как в 😊😊HOME 🌱 Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>15.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15516</t>
+  </si>
+  <si>
+    <t>Светильник, как в ZARA HOME ❤️ Магазин с хорошим рейтингом Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>15.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15512</t>
+  </si>
+  <si>
+    <t>Коробка для салфеток ❤️ В стиле 😊😊home Магазин с хорошим рейтингом Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>14.06.26 16:52</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15508</t>
+  </si>
+  <si>
+    <t>Плетёный поднос, как в 😆😆HOME ❤️ Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>14.06.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15504</t>
+  </si>
+  <si>
+    <t>Деревянный поднос , как в 😊😊 HOME❤️ Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>14.06.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15501</t>
+  </si>
+  <si>
+    <t>Силиконовая утварь, как в 😊😊 HOME ❤️ Много отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>12.06.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15497</t>
+  </si>
+  <si>
+    <t>Керамический подсвечник , в стиле 😊😊HOME ❤️ Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>12.06.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15493</t>
+  </si>
+  <si>
+    <t>Дозатор ,как в 😊😊 HOME❤️ Реальные фото Магазин с хорошим рейтингом Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>12.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15489</t>
+  </si>
+  <si>
+    <t>Милейшие дверные ручки ❤️ Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>12.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15486</t>
+  </si>
+  <si>
+    <t>Щётки из бамбука , как в 😊😊HOME ❤️ Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>11.06.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15484</t>
+  </si>
+  <si>
+    <t>Шкатулка , как в 😆😆Home 🌸💁‍♀️🌟 Много отзывов с фото Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>11.06.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15483</t>
+  </si>
+  <si>
+    <t>Терка для сыра,как в 😊😊 HOME ❤️ Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>11.06.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15480</t>
+  </si>
+  <si>
+    <t>Вафельное полотенце, как в 😊😊 HOME ❤️ Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>11.06.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15476</t>
+  </si>
+  <si>
+    <t>Дозатор для полива растений ❤️ Как в Zara home и IKEA Много отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>10.06.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15467</t>
+  </si>
+  <si>
+    <t>Полезные товары для кухни ❤️ Этот пост вам точно пригодится Готовить вкусно – легко, если под рукой есть удобные гаджеты! И я сделала для вас небольшую подборку товаров с Али ✔️ Силиконовая утварь, как в 😊😊 HOME ✔️ Баночки для хранения ✔️ Стакан,как в Pinterest ✔️ Кухонные принадлежности ✔️ Подставка для специй ✔️ Салатник ✔️ Столовые приборы ✔️ Терка для сыра, как в ZARA HOME ✔️ Лоток для яиц , как в 😊😊 Home Мой канал в Max</t>
+  </si>
+  <si>
+    <t>10.06.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15464</t>
+  </si>
+  <si>
+    <t>Столик, как в ZARA HOME ❤️ Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>10.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15460</t>
+  </si>
+  <si>
+    <t>Ваза ❤️ Стильная ваза в форме ракушки Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>10.06.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15458</t>
+  </si>
+  <si>
+    <t>Тюль ❤️ Нежный тюль в молочном цвете Есть отзывы с фото Размеры на выбор Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>10.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15457</t>
+  </si>
+  <si>
+    <t>🏷🏷🏷🏷 Великая Китайская распродажа- остался всего 1 день! Сейчас на AliExpress большие скидки самое время совершать покупки, которые откладывали «на потом»! (Иначе можно не успеть — многие товары быстро заканчиваются) Главные разделы распродажи: ✅ Главная страница ✅ Все категории ✅ Быстрая доставка ✅ Топ-товары ✅ Хиты распродажи ➡️ Перейти на страницу распродажи</t>
+  </si>
+  <si>
+    <t>10.06.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15456</t>
+  </si>
+  <si>
+    <t>🦴Последний Час выгоды на AliExpress уже идёт 🦴 Всего 59 минут, когда популярные товары можно забрать по более выгодным ценам</t>
+  </si>
+  <si>
+    <t>09.06.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15455</t>
+  </si>
+  <si>
+    <t>09.06.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15448</t>
+  </si>
+  <si>
+    <t>Люстра ❤️ Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>09.06.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15444</t>
+  </si>
+  <si>
+    <t>Шикарные подсвечники, как в 😊😊 HOME ❤️ Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>09.06.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15442</t>
+  </si>
+  <si>
+    <t>Диско-шар ❤️ Летом будет очень красиво отражать лучи солнца по всей комнате Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>09.06.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15441</t>
+  </si>
+  <si>
+    <t>08.06.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15440</t>
+  </si>
+  <si>
+    <t>Робот для мойки окон и зеркал ❤️ Вещь необходимая Цена 🔥 Нашла отличный вариант на Али Фото из отзывов ,в комплекте сменные тряпочки ,инструкция и пульт Доставка из России Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>08.06.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15439</t>
+  </si>
+  <si>
+    <t>Светильник,как на AMAZON❤️ Крепится к основанию на магниты Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>08.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15438</t>
+  </si>
+  <si>
+    <t>Столик 🌟 Очень удобный и для завтраков и для работы за компьютером Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>08.06.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15437</t>
+  </si>
+  <si>
+    <t>08.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15436</t>
+  </si>
+  <si>
+    <t>07.06.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15435</t>
+  </si>
+  <si>
+    <t>🏷🏷🏷🏷 Великая Китайская распродажа- осталось всего 3 дня! Сейчас на AliExpress большие скидки самое время совершать покупки, которые откладывали «на потом»! (Иначе можно не успеть — многие товары быстро заканчиваются) Главные разделы распродажи: ✅ Главная страница ✅ Все категории ✅ Быстрая доставка ✅ Топ-товары ✅ Хиты распродажи ➡️ Перейти на страницу распродажи</t>
+  </si>
+  <si>
+    <t>07.06.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15434</t>
+  </si>
+  <si>
+    <t>Яйцерезка 🌿 Нарезать ,конечно,на такой можно что угодно -очень удобная Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>07.06.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15433</t>
+  </si>
+  <si>
+    <t>07.06.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15432</t>
+  </si>
+  <si>
+    <t>Теперь ваш котик не будет грустить 🌸 С такой супер -находкой с али Боксерская груша для вашего питомца Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>07.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15431</t>
+  </si>
+  <si>
+    <t>06.06.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15430</t>
+  </si>
+  <si>
+    <t>Бутылочки для ванной 🌿 Оформите все в едином стиле Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>06.06.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15429</t>
+  </si>
+  <si>
+    <t>Корзина для белья 🌿 Очень удобная и вместительная Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>06.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15428</t>
+  </si>
+  <si>
+    <t>Каменный коврик 🌿 Коврик в ванную из диатомита •быстро сохнет •не копит микробы Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>06.06.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15427</t>
+  </si>
+  <si>
+    <t>Стойка для ванной 🌿 Очень стильно смотрится Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>06.06.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15426</t>
+  </si>
+  <si>
+    <t>05.06.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15425</t>
+  </si>
+  <si>
+    <t>05.06.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15419</t>
+  </si>
+  <si>
+    <t>Легкие льняные шторы 🌿 Много отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>05.06.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15418</t>
+  </si>
+  <si>
+    <t>Складная полка 🌿 Очень удобная вещь для хранения Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>05.06.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15417</t>
+  </si>
+  <si>
+    <t>Теперь каждое ваше фото и видео будет идеальным 🌿 Супер -находка с алишки Экран ,который дублирует экран вашего телефона Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>05.06.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15416</t>
+  </si>
+  <si>
+    <t>04.06.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15415</t>
+  </si>
+  <si>
+    <t>Надувной матрас 🌟 Идеальный вариант для выездов на природу Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>04.06.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15414</t>
+  </si>
+  <si>
+    <t>Хочется кофе ,но кофемашины нет под рукой ❤️ Есть отличное решение Портативная кофеварка Классный вариант для загородной поездки и природы Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>04.06.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15413</t>
+  </si>
+  <si>
+    <t>Набор для отдыха на природе ❤️ Удобный набор посуды Возьми с собой в поход Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>04.06.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15411</t>
+  </si>
+  <si>
+    <t>Такой подарок ты никогда не забудешь ❤️ Нашла на Али интересную идею для подарка самым близким Шарик с воспоминаниями Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>04.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15410</t>
+  </si>
+  <si>
+    <t>03.06.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15408</t>
+  </si>
+  <si>
+    <t>Свечи ❤️ Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15406</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15403</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15402</t>
+  </si>
+  <si>
+    <t>03.06.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15400</t>
+  </si>
+  <si>
+    <t>Пылесос 💙 DEERMA T50W Station - умный беспроводной пылесос для идеальной чистоты дома ✔ Сам очищается всего за 20 секунд никакого контакта с пылью ✔ Мощное всасывание 27 000 Па справляется с шерстью, пылью и мусором ✔ До 100 минут работы без подзарядки. ✔ Сухая и влажная уборка в одном устройстве ✔ Подсветка Dust Vision помогает увидеть даже скрытую пыль ✔ В комплекте 7 насадок для любых задач Ссылка</t>
+  </si>
+  <si>
+    <t>03.06.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15398</t>
+  </si>
+  <si>
+    <t>Кисти для макияжа 💙 Много хороших отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>03.06.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15396</t>
+  </si>
+  <si>
+    <t>Ваза для цветов 🎀🌷🎀 Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>03.06.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15395</t>
+  </si>
+  <si>
+    <t>02.06.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15391</t>
+  </si>
+  <si>
+    <t>Подушка для путешествий ❤️ Удобная надувная подушка Уже заказала себе-пригодится Много отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>02.06.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15390</t>
+  </si>
+  <si>
+    <t>Ограничитель 🌟 Силиконовый ограничитель на стену Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>02.06.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15382</t>
+  </si>
+  <si>
+    <t>Чемодан для путешествий ❤️ У брендов,которые специализируются на продаже таких чемоданов они стоят в 3 раза дороже Есть отзывы с фото Первые 2 фото из отзывов Подходит для ручной клади Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>01.06.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15381</t>
+  </si>
+  <si>
+    <t>Зажимы 🤍 Для пакетов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>01.06.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15380</t>
+  </si>
+  <si>
+    <t>Джойстик 🤍 Находка для игроманов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>01.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15379</t>
+  </si>
+  <si>
+    <t>Игрушка для кота 🤍 Теперь ваш питомец не будет грустить Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>01.06.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15378</t>
+  </si>
+  <si>
+    <t>🏷🏷🏷🏷 Великая Китайская распродажа уже началась! С сегодняшнего дня на AliExpress стартуют большие скидки самое время совершать покупки, которые откладывали «на потом»! (Иначе можно не успеть — многие товары быстро заканчиваются) Главные разделы распродажи: ✅ Главная страница ✅ Все категории ✅ Быстрая доставка ✅ Топ-товары ✅ Хиты распродажи 🦴Час выгоды на AliExpress уже идёт 🦴 Всего 59 минут, когда популярные товары можно забрать по более выгодным ценам ➡️ Перейти на страницу распродажи</t>
+  </si>
+  <si>
+    <t>01.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15377</t>
+  </si>
+  <si>
+    <t>Телефон 🤍 Много разных расцветок Есть отзывы с фото Подключается к мобильному телефону Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>31.05.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15376</t>
+  </si>
+  <si>
+    <t>Подставка для украшений , как на AMAZON❤️ Очень удобная Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>31.05.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15375</t>
+  </si>
+  <si>
+    <t>Органайзер , как на AMAZON❤️ Складной органайзер для специй Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>31.05.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15374</t>
+  </si>
+  <si>
+    <t>Рамки для фото ❤️ Магнитные рамочки для фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>30.05.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15373</t>
+  </si>
+  <si>
+    <t>Магнитные контейнеры ❤️ Для косметики с собой Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>30.05.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15372</t>
+  </si>
+  <si>
+    <t>Надувная кровать ❤️ Отличная находка для кемпинга Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>30.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15371</t>
+  </si>
+  <si>
+    <t>Контейнеры ❤️ Для сыпучих продуктов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>30.05.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15370</t>
+  </si>
+  <si>
+    <t>Автомат для сладостей ❤️ Очень занятная вещица Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>29.05.26 18:29</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15369</t>
+  </si>
+  <si>
+    <t>29.05.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15368</t>
+  </si>
+  <si>
+    <t>Дозатор ❤️ Автоматический для зубной пасты Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>29.05.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15367</t>
+  </si>
+  <si>
+    <t>Зажим для зубной пасты ❤️ В виде милой рыбки Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>29.05.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15366</t>
+  </si>
+  <si>
+    <t>Крабик ❤️ Магнит на холодильник , внутри которого спрятаны - открывашка ,мини-ножкицы и нож для открывания коробок Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>28.05.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15365</t>
+  </si>
+  <si>
+    <t>Ложка для кота ❤️ Мне точно нужна такая Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>28.05.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15364</t>
+  </si>
+  <si>
+    <t>Портативный душ❤️ Идеальная находка для лета Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>28.05.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15363</t>
+  </si>
+  <si>
+    <t>Умный выключатель ❤️ Крепится прямо на выключатель и позволяет включать или выключать свет дистанционно с помощью пульта, не вставая с дивана Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>27.05.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15359</t>
+  </si>
+  <si>
+    <t>Светильники ❤️ Очень красивые подвесные светильники Фото из отзывов Третье фото мое Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>27.05.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15357</t>
+  </si>
+  <si>
+    <t>Щетка для уборки ❤️ Есть отзывы с фото В комплекте разные насадки Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>26.05.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15355</t>
+  </si>
+  <si>
+    <t>Льняные салфетки ❤️ 100% лен Много отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>26.05.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15351</t>
+  </si>
+  <si>
+    <t>Скатерть из хлопка и льна ❤️ У меня точно такая же Очень красиво смотрится Выглядит точно также , как на фото у продавца Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>26.05.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15349</t>
+  </si>
+  <si>
+    <t>Чайная пара 🌟 Очень понравилась Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>26.05.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15345</t>
+  </si>
+  <si>
+    <t>Керамический стакан ❤️ Есть отзывы с фото Очень необычный Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>25.05.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15344</t>
+  </si>
+  <si>
+    <t>Прибор для удаления сердцевины ❤️ Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>25.05.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15343</t>
+  </si>
+  <si>
+    <t>Портативный насос❤️ Для велосипеда Летом нужная вещь Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>25.05.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15342</t>
+  </si>
+  <si>
+    <t>Бокс для хранения яиц❤️ Видео от продавца Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>25.05.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15341</t>
+  </si>
+  <si>
+    <t>Канистра ❤️ Мягкая канистра, которая не занимает место в сложенном виде и быстро раскладывается при необходимости Подходит для воды на даче, пикников, кемпинга и любых выездов, где нет привычного водопровода Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>24.05.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15340</t>
+  </si>
+  <si>
+    <t>Разделочная доска, как на AMAZON❤️ У меня есть такая, очень удобная и смотрится классно Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>24.05.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15339</t>
+  </si>
+  <si>
+    <t>Микроскоп на телефон ❤️ С его помощью можно рассматривать и фотографировать самые мелкие детали Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>24.05.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15338</t>
+  </si>
+  <si>
+    <t>Портативное кресло❤️ Идеально для летних посиделок Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>24.05.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15337</t>
+  </si>
+  <si>
+    <t>Жалюзи на окна 🤍 Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>23.05.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15336</t>
+  </si>
+  <si>
+    <t>Формы для мороженого ❤️ Супер -идея на лето Осталось найти классные рецепты Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>23.05.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15335</t>
+  </si>
+  <si>
+    <t>Колонка ❤️ Беспроводная колонка легко крепится в ванной и не боится воды, а значит любимые треки и подкасты можно слушать прямо во время душа Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>23.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15334</t>
+  </si>
+  <si>
+    <t>Соковыжималка ❤️ Для цитрусовых 3 разных цвета Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>23.05.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15333</t>
+  </si>
+  <si>
+    <t>Портативная горелка ❤️ Отличная вещь для выходов на природу Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>22.05.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15332</t>
+  </si>
+  <si>
+    <t>Доска-тазик ❤️ 2 в 1 Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>22.05.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15331</t>
+  </si>
+  <si>
+    <t>Валик ❤️ С выдачей краски Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>22.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15330</t>
+  </si>
+  <si>
+    <t>Ловец насекомых ❤️ Находка для лета Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>22.05.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15325</t>
+  </si>
+  <si>
+    <t>Оливковая ветвь ❤️ Фото из отзывов Магазин с хорошим рейтингом Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>22.05.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15324</t>
+  </si>
+  <si>
+    <t>🦴последний Час выгоды на AliExpress уже идёт 🦴 Всего 59 минут, когда популярные товары можно забрать по более выгодным ценам</t>
+  </si>
+  <si>
+    <t>21.05.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15317</t>
+  </si>
+  <si>
+    <t>Термостакан ❤️ Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>21.05.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15316</t>
+  </si>
+  <si>
+    <t>Бутылочка ❤️ Для смузи Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>21.05.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15315</t>
+  </si>
+  <si>
+    <t>21.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15314</t>
+  </si>
+  <si>
+    <t>Если вы яркая и творческая личность, замечаете детали и любите наводить уют вокруг себя, то, возможно, вы уже одной ногой дизайнер интерьера и этот пост для вас 🎨 Принесла вам возможность работать в творческой сфере, не покидая стены дома, и хорошо зарабатывать. Хорошо – это сколько? Даже если смотреть в поисковике, то.. — Помощник дизайнера зарабатывает от 80 000 руб. в месяц. — Обычных сотрудников дизайн студий ищут на зарплату от 100 000 руб. в месяц. Но если честно, на фрилансе выходит гораздо выгоднее. Что от вас требуется? (да, практически ничего): — Желание учиться и зарабатывать, создавая дизайны интерьеров — Ноутбук, компьютер или планшет с доступом в интернет. — Наличие свободного времени (2-3 часа в день) И важно — не стоит зацикливаться на опыте ☝🏻 С вас только желание освоить творческую профессию и зарабатывать, как специалист по дизайну. Всё остальное дадут. На днях запускается мастер-класс для девушек, которые устали от рутины и хотят зарабатывать на творческой профессии. Всё совершенно бесплатно. Регистрация на мастер-класс по ссылке https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin&amp;utm_campaign=mkoldgroup1_210526&amp;utm_content=alexis_home&amp;utm_term=pavt&amp;erid=2VtzqwqsGn4 Вы знаете, как я обожаю уют и красоту вокруг, поэтому тоже зарегистрировалась на мастер-класс. Приходите обязательно, возможно, вам откроются новые горизонты ❤️</t>
+  </si>
+  <si>
+    <t>20.05.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15313</t>
+  </si>
+  <si>
+    <t>Машинка ❤️ Для плетения косичек Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>20.05.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15312</t>
+  </si>
+  <si>
+    <t>Панамка❤️ Милая панамка для вашего любимца Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>20.05.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15311</t>
+  </si>
+  <si>
+    <t>Кепка с вентилятором ❤️ С нашим летом только в такой и ходить 😄 Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>20.05.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15307</t>
+  </si>
+  <si>
+    <t>Мельницы для соли и перца 🌟 Много отзывов с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>20.05.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15306</t>
+  </si>
+  <si>
+    <t>19.05.26 17:59</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15302</t>
+  </si>
+  <si>
+    <t>Дорожка ❤️ Есть разные варианты размеров Льняная Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>19.05.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15295</t>
+  </si>
+  <si>
+    <t>Корзинка 🌟 Для хранения Фото взяла из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>19.05.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15291</t>
+  </si>
+  <si>
+    <t>Штора ❤️ Осталось очень мало в наличии у продавца Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>19.05.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15287</t>
+  </si>
+  <si>
+    <t>18.05.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15286</t>
+  </si>
+  <si>
+    <t>Органайзеры 🌟 Складные органайзеры Собираются легко , устанавливаются друг на друга Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>18.05.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15285</t>
+  </si>
+  <si>
+    <t>18.05.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15284</t>
+  </si>
+  <si>
+    <t>Запайщик для пакетов ❤️ Если вы открыли пакет, а свежесть продукта нужно сохранить Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>18.05.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15283</t>
+  </si>
+  <si>
+    <t>Магнитики ❤️ В виде цветочков Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>17.05.26 17:51</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15282</t>
+  </si>
+  <si>
+    <t>Органайзер для банок ❤️ Удобная организация в холодильнике Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>17.05.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15281</t>
+  </si>
+  <si>
+    <t>Крышка для слива воды ❤️ Очень удобно Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>17.05.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15280</t>
+  </si>
+  <si>
+    <t>Проигрыватель 🤩 Магнит на холодильник с набором мини-дисков Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>16.05.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15279</t>
+  </si>
+  <si>
+    <t>Генератор масок ❤️ Теперь маску для лица вы можете сделать дома самостоятельно Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>16.05.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15278</t>
+  </si>
+  <si>
+    <t>Магниты на холодильник ❤️ В виде вазы для цветов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>16.05.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15271</t>
+  </si>
+  <si>
+    <t>Щетка для головы 😴💆‍♀🤍 Можно использовать для мытья головы У меня такая ,я делаю массаж после нанесения средств для роста волос ,щетинки силиконовые и мягкие , не травмируют кожу головы Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>16.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15267</t>
+  </si>
+  <si>
+    <t>Шторка для душа, как в 😊😊HOME❤️ Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>15.05.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15266</t>
+  </si>
+  <si>
+    <t>Шкатулка для украшений ❤️ В несколько ярусов Необычная Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>15.05.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15264</t>
+  </si>
+  <si>
+    <t>Ваза ❤️ Очень милая ваза в виде клубники Есть отзывы с фото Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>15.05.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15257</t>
+  </si>
+  <si>
+    <t>Ракушка ⭐️🤍🤍 Можно использовать для хранения украшений ,либо как мыльницу Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>15.05.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15250</t>
+  </si>
+  <si>
+    <t>14.05.26 17:54</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15248</t>
+  </si>
+  <si>
+    <t>Органайзер для мелочей ❤️ Напишите продавцу и изготовят с вашими инициалами Фото из отзывов Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>14.05.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15246</t>
+  </si>
+  <si>
+    <t>Органайзер для салфеток 🤍💌🐚 Очень стильный По ссылке много расцветок Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>14.05.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15241</t>
+  </si>
+  <si>
+    <t>Лампа ❤️ Необычная и стильная лампа Которая станет прекрасным дополнением к любому интерьеру Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>14.05.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/15240</t>
+  </si>
+  <si>
+    <t>Подборка для кухни с Aliexpress ❤️</t>
+  </si>
+  <si>
+    <t>20.09.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16273</t>
+  </si>
+  <si>
+    <t>🏷🏷🏷🏷 ДНИ ВЫГОДЫ на Aliexpress ! До окончания распродажи осталось меньше 1 дня Сейчас на AliExpress большие скидки самое время совершать покупки, которые откладывали «на потом»! (Иначе можно не успеть — многие товары быстро заканчиваются) Главные разделы распродажи: ✅ Главная страница ✅ Все категории ✅ Быстрая доставка ✅ Топ-товары ✅ Хиты распродажи ➡️ Перейти на страницу распродажи</t>
+  </si>
+  <si>
+    <t>20.09.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16271</t>
+  </si>
+  <si>
+    <t>Шкатулка 🤩 Вместительная шкатулка для всех ваших украшений Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>20.09.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16269</t>
+  </si>
+  <si>
+    <t>Лампа 🍁 В виде пончика Много расцветок на выбор Ссылка Мой канал в Max</t>
+  </si>
+  <si>
+    <t>20.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16267</t>
+  </si>
+  <si>
+    <t>20.09.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16266</t>
+  </si>
+  <si>
+    <t>19.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16265</t>
+  </si>
+  <si>
+    <t>🏷🏷🏷🏷 ДНИ ВЫГОДЫ на Aliexpress ! До окончания распродажи 2 дня Сейчас на AliExpress большие скидки самое время совершать покупки, которые откладывали «на потом»! (Иначе можно не успеть — многие товары быстро заканчиваются) Главные разделы распродажи: ✅ Главная страница ✅ Все категории ✅ Быстрая доставка ✅ Топ-товары ✅ Хиты распродажи ➡️ Перейти на страницу распродажи</t>
+  </si>
+  <si>
+    <t>19.09.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16264</t>
+  </si>
+  <si>
+    <t>Щетка для мытья ❤️ Очень удобная штука Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>19.09.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16263</t>
+  </si>
+  <si>
+    <t>Чайный набор 🤍 Внутри — небольшой чайник с котиком, четыре чашки и поднос Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>19.09.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16262</t>
+  </si>
+  <si>
+    <t>18.09.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16261</t>
+  </si>
+  <si>
+    <t>18.09.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16260</t>
+  </si>
+  <si>
+    <t>Увлажнитель воздуха ❤️ Очень необычно выглядит Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>18.09.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16259</t>
+  </si>
+  <si>
+    <t>Мерные ложечки ❤️ В виде цветочков в горшке Очень мило Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>18.09.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16258</t>
+  </si>
+  <si>
+    <t>Вентилятор ❤️ Теперь ваш напиток будет идеальной температуры Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>18.09.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16257</t>
+  </si>
+  <si>
+    <t>17.09.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16256</t>
+  </si>
+  <si>
+    <t>17.09.26 15:53</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16255</t>
+  </si>
+  <si>
+    <t>Косметичка ❤️ Очень удобно брать в путешествия , часто в отелях не бывает хорошего освещения ,чтобы сделать макияж А здесь зеркало с подсветкой Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>17.09.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16254</t>
+  </si>
+  <si>
+    <t>Столик 🌟 Очень удобный и для завтраков и для работы за компьютером Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>17.09.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16250</t>
+  </si>
+  <si>
+    <t>Милейшие дверные ручки ❤️ Фото из отзывов Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>17.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16249</t>
+  </si>
+  <si>
+    <t>16.09.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16248</t>
+  </si>
+  <si>
+    <t>Крышка для слива воды ❤️ Очень удобно Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>16.09.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16247</t>
+  </si>
+  <si>
+    <t>Принтер,как на AMAZON ❤️ Для распечатки фото Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>16.09.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16246</t>
+  </si>
+  <si>
+    <t>Запайщик для пакетов ❤️ Если вы открыли пакет, а свежесть продукта нужно сохранить Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>16.09.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16245</t>
+  </si>
+  <si>
+    <t>Зажимы 🤍 Для пакетов Ссылка Мой канал в Max 🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳🌳</t>
+  </si>
+  <si>
+    <t>16.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/alexis_home/16244</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6122,62 +10595,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H661"/>
+  <dimension ref="A1:H1181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="943.627" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="1643.17" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -19430,50 +23903,8890 @@
       <c r="C660" t="s">
         <v>1910</v>
       </c>
       <c r="D660" s="1" t="s">
         <v>1911</v>
       </c>
       <c r="E660">
         <v>13353</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661">
         <v>85023</v>
       </c>
       <c r="B661" t="s">
         <v>1912</v>
       </c>
       <c r="C661" t="s">
         <v>1913</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>1914</v>
       </c>
       <c r="E661">
         <v>13260</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>116669</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E662">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>116670</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E663">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>116671</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E664">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>116672</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E665">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>116673</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E666">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>116674</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E667">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>116675</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E668">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>116676</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E669">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>116677</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E670">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>116678</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E671">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>116679</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E672">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>116680</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E673">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>116681</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E674">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>116682</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E675">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>116683</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E676">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>116684</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E677">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>116685</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E678">
+        <v>3011</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>116686</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E679">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>116687</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E680">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>116688</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E681">
+        <v>3019</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>116689</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E682">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>116690</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C683" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E683">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>116691</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E684">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>116692</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C685" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E685">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>116693</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C686" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E686">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>116694</v>
+      </c>
+      <c r="B687" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C687" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E687">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>116695</v>
+      </c>
+      <c r="B688" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C688" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E688">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>116696</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C689" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E689">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>116697</v>
+      </c>
+      <c r="B690" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C690" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E690">
+        <v>3362</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>116698</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E691">
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>116699</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E692">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>116700</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E693">
+        <v>3251</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>116701</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E694">
+        <v>3393</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>116702</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E695">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>116703</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E696">
+        <v>3211</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>116704</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E697">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>116705</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E698">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>116706</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E699">
+        <v>3204</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>116707</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E700">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>116708</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E701">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>116709</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E702">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>116710</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E703">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>116711</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E704">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>116712</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E705">
+        <v>4017</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>116713</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E706">
+        <v>3830</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>116714</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E707">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>116715</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E708">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>116716</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E709">
+        <v>3698</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>116717</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E710">
+        <v>3728</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>116718</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E711">
+        <v>3551</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>116719</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E712">
+        <v>3734</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>116720</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E713">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>116721</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E714">
+        <v>3979</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>116722</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E715">
+        <v>3530</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>116723</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E716">
+        <v>3598</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>116724</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E717">
+        <v>3865</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>116725</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E718">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>116726</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E719">
+        <v>5071</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>116727</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E720">
+        <v>4864</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>116728</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E721">
+        <v>4203</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>116729</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E722">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>116730</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E723">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>116731</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E724">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>116732</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E725">
+        <v>3668</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>116733</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E726">
+        <v>3569</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>116734</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E727">
+        <v>3544</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>116735</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E728">
+        <v>3754</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>116736</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E729">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>116737</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E730">
+        <v>3898</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>116738</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E731">
+        <v>3864</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>116739</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E732">
+        <v>3921</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>116740</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E733">
+        <v>3847</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>116741</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E734">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>116742</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E735">
+        <v>3894</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>116743</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E736">
+        <v>3880</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>116744</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E737">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>116745</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E738">
+        <v>3896</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>116746</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E739">
+        <v>3787</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>116747</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E740">
+        <v>3859</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>116748</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E741">
+        <v>3793</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>116749</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E742">
+        <v>3788</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>116750</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E743">
+        <v>3674</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>116751</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E744">
+        <v>3777</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>116752</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E745">
+        <v>3857</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>116753</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E746">
+        <v>3937</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>116754</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E747">
+        <v>3808</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>116755</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E748">
+        <v>3789</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>116756</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E749">
+        <v>3712</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>116757</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E750">
+        <v>3754</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>116758</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E751">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>116759</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E752">
+        <v>3822</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>116760</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E753">
+        <v>3784</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>116761</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E754">
+        <v>3923</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>116762</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E755">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>116763</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="E756">
+        <v>4024</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>116764</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E757">
+        <v>3926</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>116765</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="E758">
+        <v>3895</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>116766</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E759">
+        <v>4039</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>116767</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E760">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>116768</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E761">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>116769</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E762">
+        <v>3999</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>116770</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E763">
+        <v>3823</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>116771</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E764">
+        <v>3849</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>116772</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E765">
+        <v>3970</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>116773</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E766">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>116774</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E767">
+        <v>4174</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>116775</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E768">
+        <v>3996</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>116776</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E769">
+        <v>3780</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>116777</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E770">
+        <v>4070</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>116778</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E771">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>116779</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E772">
+        <v>4001</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>116780</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E773">
+        <v>3889</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>116781</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E774">
+        <v>3807</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>116782</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E775">
+        <v>3762</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>116783</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E776">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>116784</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E777">
+        <v>4042</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>116785</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E778">
+        <v>3930</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>116786</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E779">
+        <v>3932</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>116787</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E780">
+        <v>3977</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>116788</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E781">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>116789</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E782">
+        <v>4020</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>116790</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E783">
+        <v>3952</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>116791</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E784">
+        <v>3965</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>116792</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E785">
+        <v>4053</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>116793</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E786">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>116794</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="E787">
+        <v>4107</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>116795</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E788">
+        <v>3967</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>116796</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E789">
+        <v>3938</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>116797</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E790">
+        <v>4057</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>116798</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E791">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>116799</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E792">
+        <v>4140</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>116800</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E793">
+        <v>3997</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>116801</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="E794">
+        <v>3975</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>116802</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E795">
+        <v>4046</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>116803</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E796">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>116804</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E797">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>116805</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E798">
+        <v>3812</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>116806</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E799">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>116807</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E800">
+        <v>4157</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>116808</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E801">
+        <v>4289</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>116809</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E802">
+        <v>4284</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>116810</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E803">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>116811</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E804">
+        <v>4336</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>116812</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E805">
+        <v>4284</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>116813</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E806">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>116814</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E807">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>116815</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E808">
+        <v>4270</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>116816</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E809">
+        <v>4317</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>116817</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E810">
+        <v>4320</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>116818</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E811">
+        <v>4216</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>116819</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E812">
+        <v>4069</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>116820</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E813">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>116821</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E814">
+        <v>4006</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>116822</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E815">
+        <v>4059</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>116823</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E816">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>116824</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E817">
+        <v>3896</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>116825</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E818">
+        <v>3773</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>116826</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E819">
+        <v>3786</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>116827</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E820">
+        <v>3828</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>116828</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E821">
+        <v>3795</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>116829</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E822">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>116830</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E823">
+        <v>4418</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>116831</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E824">
+        <v>4286</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>116832</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E825">
+        <v>4337</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>116833</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E826">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>116834</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E827">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>116835</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E828">
+        <v>4567</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>116836</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E829">
+        <v>4226</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>116837</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E830">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>116838</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E831">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>116839</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E832">
+        <v>3997</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>116840</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E833">
+        <v>4378</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>116841</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E834">
+        <v>4051</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>116842</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E835">
+        <v>4456</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>116843</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E836">
+        <v>4132</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>116844</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E837">
+        <v>3827</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>116845</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E838">
+        <v>4008</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>116846</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E839">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>116847</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="E840">
+        <v>4085</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>116848</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2431</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="E841">
+        <v>4119</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>116849</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E842">
+        <v>3877</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>116850</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2437</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="E843">
+        <v>4209</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>116851</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E844">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>116852</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E845">
+        <v>4236</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>116853</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E846">
+        <v>4201</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>116854</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="E847">
+        <v>4127</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>116855</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E848">
+        <v>4159</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>116856</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="E849">
+        <v>4216</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>116857</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E850">
+        <v>4257</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>116858</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E851">
+        <v>4281</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>116859</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E852">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>116860</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="E853">
+        <v>4308</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>116861</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="E854">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>116862</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E855">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>116863</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E856">
+        <v>4240</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>116864</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E857">
+        <v>4163</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>116865</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E858">
+        <v>4233</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>116866</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E859">
+        <v>4436</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>116867</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E860">
+        <v>4395</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>116868</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E861">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>116869</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E862">
+        <v>4574</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>116870</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E863">
+        <v>4529</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>116871</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E864">
+        <v>4493</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>116872</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E865">
+        <v>4560</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>116873</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E866">
+        <v>4705</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>116874</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E867">
+        <v>4430</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>116875</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E868">
+        <v>4263</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>116876</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E869">
+        <v>3974</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>116877</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E870">
+        <v>4154</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>116878</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E871">
+        <v>4144</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>116879</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E872">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>116880</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E873">
+        <v>4405</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>116881</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="E874">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>116882</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="E875">
+        <v>4368</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>116883</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E876">
+        <v>4140</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>116884</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E877">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>116885</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E878">
+        <v>4296</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>116886</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="E879">
+        <v>4478</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>116887</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E880">
+        <v>4320</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>116888</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E881">
+        <v>4350</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>116889</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="E882">
+        <v>4767</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>116890</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E883">
+        <v>4209</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>116891</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E884">
+        <v>4240</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>116892</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E885">
+        <v>4165</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>116893</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="E886">
+        <v>4126</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>116894</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E887">
+        <v>4040</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>116895</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="E888">
+        <v>4028</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>116896</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E889">
+        <v>4094</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>116897</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="E890">
+        <v>4178</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>116898</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E891">
+        <v>4080</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>116899</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E892">
+        <v>4080</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>116900</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E893">
+        <v>4080</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>116901</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E894">
+        <v>4254</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>116902</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E895">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>116903</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="E896">
+        <v>4079</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>116904</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E897">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>116905</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E898">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>116906</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E899">
+        <v>3855</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>116907</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E900">
+        <v>4024</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>116908</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E901">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>116909</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="E902">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>116910</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E903">
+        <v>4169</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>116911</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E904">
+        <v>4141</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>116912</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E905">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>116913</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E906">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>116914</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="E907">
+        <v>4377</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>116915</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E908">
+        <v>4312</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>116916</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E909">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>116917</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="E910">
+        <v>4567</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>116918</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E911">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>116919</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E912">
+        <v>4217</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>116920</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E913">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>116921</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E914">
+        <v>4428</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>116922</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E915">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>116923</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="E916">
+        <v>4243</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>116924</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E917">
+        <v>3995</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>116925</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E918">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>116926</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E919">
+        <v>4194</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>116927</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E920">
+        <v>4373</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>116928</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E921">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>116929</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E922">
+        <v>3834</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>116930</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E923">
+        <v>3857</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>116931</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E924">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>116932</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E925">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>116933</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E926">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>116934</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E927">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>116935</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E928">
+        <v>3984</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>116936</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E929">
+        <v>4307</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>116937</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E930">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>116938</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E931">
+        <v>4233</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>116939</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E932">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>116940</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="E933">
+        <v>4448</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>116941</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E934">
+        <v>4187</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>116942</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E935">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>116943</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="E936">
+        <v>4203</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>116944</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E937">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>116945</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E938">
+        <v>4226</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>116946</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E939">
+        <v>4333</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>116947</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E940">
+        <v>4338</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>116948</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2722</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="E941">
+        <v>4163</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>116949</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="E942">
+        <v>4163</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>116950</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2728</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2730</v>
+      </c>
+      <c r="E943">
+        <v>4070</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>116951</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="E944">
+        <v>4243</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>116952</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2734</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2735</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E945">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>116953</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E946">
+        <v>4520</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>116954</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E947">
+        <v>4224</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>116955</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E948">
+        <v>4174</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>116956</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E949">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>116957</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E950">
+        <v>4237</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>116958</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="E951">
+        <v>4514</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>116959</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="E952">
+        <v>4357</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>116960</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2756</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="E953">
+        <v>4258</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>116961</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E954">
+        <v>4361</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>116962</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E955">
+        <v>4171</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>116963</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2764</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E956">
+        <v>4502</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>116964</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E957">
+        <v>4468</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>116965</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E958">
+        <v>4341</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>116966</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E959">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>116967</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E960">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>116968</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E961">
+        <v>4636</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>116969</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E962">
+        <v>4612</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>116970</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="E963">
+        <v>4618</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>116971</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E964">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>116972</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E965">
+        <v>4636</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>116973</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E966">
+        <v>4669</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>116974</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2796</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="E967">
+        <v>4707</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>116975</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="E968">
+        <v>4699</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>116976</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="E969">
+        <v>4774</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>116977</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="E970">
+        <v>4659</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>116978</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E971">
+        <v>4641</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>116979</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="E972">
+        <v>4612</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>116980</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2813</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="E973">
+        <v>4757</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>116981</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E974">
+        <v>4870</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>116982</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="E975">
+        <v>4902</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>116983</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="E976">
+        <v>4777</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>116984</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2825</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="E977">
+        <v>5032</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>116985</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E978">
+        <v>5013</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>116986</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E979">
+        <v>4921</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>116987</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E980">
+        <v>4943</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>116988</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E981">
+        <v>4738</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>116989</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="E982">
+        <v>4959</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>116990</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="E983">
+        <v>4817</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>116991</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="E984">
+        <v>4809</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>116992</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E985">
+        <v>4817</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>116993</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="E986">
+        <v>4848</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>116994</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="E987">
+        <v>4966</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>116995</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="E988">
+        <v>4717</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>116996</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E989">
+        <v>4731</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>116997</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E990">
+        <v>4577</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>116998</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="E991">
+        <v>4390</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>116999</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E992">
+        <v>4385</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>117000</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E993">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>117001</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E994">
+        <v>4650</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>117002</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E995">
+        <v>4651</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>117003</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E996">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>117004</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="E997">
+        <v>4917</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>117005</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E998">
+        <v>4989</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>117006</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="E999">
+        <v>4896</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>117007</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E1000">
+        <v>4743</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>117008</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E1001">
+        <v>4669</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>117009</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E1002">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>117010</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E1003">
+        <v>4597</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>117011</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="E1004">
+        <v>4537</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>117012</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E1005">
+        <v>4503</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>117013</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="E1006">
+        <v>4770</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>117014</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E1007">
+        <v>4936</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>117015</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="E1008">
+        <v>5052</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>117016</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E1009">
+        <v>4706</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>117017</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="E1010">
+        <v>4726</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>117018</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>2924</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="E1011">
+        <v>4946</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>117019</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="E1012">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>117020</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E1013">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>117021</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E1014">
+        <v>4733</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>117022</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E1015">
+        <v>4612</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>117023</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E1016">
+        <v>4940</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>117024</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E1017">
+        <v>5030</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>117025</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E1018">
+        <v>4987</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>117026</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="E1019">
+        <v>4972</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>117027</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>2951</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2952</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="E1020">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>117028</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E1021">
+        <v>5041</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>117029</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="E1022">
+        <v>4988</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>117030</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E1023">
+        <v>4895</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>117031</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E1024">
+        <v>4879</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>117032</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E1025">
+        <v>4904</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>117033</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E1026">
+        <v>5044</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>117034</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E1027">
+        <v>5078</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>117035</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E1028">
+        <v>5076</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>117036</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E1029">
+        <v>5180</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>117037</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E1030">
+        <v>5060</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>117038</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E1031">
+        <v>4823</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>117039</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="E1032">
+        <v>4754</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>117040</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>2990</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>2991</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="E1033">
+        <v>5100</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>117041</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>2993</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E1034">
+        <v>4954</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>117042</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="E1035">
+        <v>4859</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>117043</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>2999</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3000</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="E1036">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>117044</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="E1037">
+        <v>4671</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>117045</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="E1038">
+        <v>4582</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>117046</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="E1039">
+        <v>4516</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>117047</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="E1040">
+        <v>4572</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>117048</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E1041">
+        <v>4718</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>117049</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E1042">
+        <v>4543</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>117050</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E1043">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>117051</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E1044">
+        <v>4630</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>117052</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="E1045">
+        <v>4610</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>117053</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3028</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="E1046">
+        <v>4812</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>117054</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3031</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E1047">
+        <v>4582</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>117055</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3033</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="E1048">
+        <v>4831</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>117056</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="E1049">
+        <v>4646</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>117057</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3039</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3040</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="E1050">
+        <v>4633</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>117058</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E1051">
+        <v>4713</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>117059</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E1052">
+        <v>4589</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>117060</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3046</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="E1053">
+        <v>4771</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>117061</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3049</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E1054">
+        <v>4671</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>117062</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3052</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E1055">
+        <v>4612</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>117063</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3054</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="E1056">
+        <v>4947</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>117064</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3057</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E1057">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>117065</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3060</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="E1058">
+        <v>4767</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>117066</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3062</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3063</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="E1059">
+        <v>4711</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>117067</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="E1060">
+        <v>4660</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>117068</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3068</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3069</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="E1061">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>117069</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3071</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E1062">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>117070</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E1063">
+        <v>4739</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>117071</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3075</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="E1064">
+        <v>4399</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>117072</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3078</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="E1065">
+        <v>4601</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>117073</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="E1066">
+        <v>4672</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>117074</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3084</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E1067">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>117075</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3086</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3087</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="E1068">
+        <v>4659</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>117076</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3090</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="E1069">
+        <v>4668</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>117077</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3092</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="E1070">
+        <v>4549</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>117078</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3095</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3096</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="E1071">
+        <v>4718</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>117079</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3098</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3099</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E1072">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>117080</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="E1073">
+        <v>4753</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>117081</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E1074">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>117082</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3104</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E1075">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>117083</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E1076">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>117084</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="E1077">
+        <v>4976</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>117085</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="E1078">
+        <v>4744</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>117086</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="E1079">
+        <v>4824</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>117087</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E1080">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>117088</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3117</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="E1081">
+        <v>4716</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>117089</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3120</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3121</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="E1082">
+        <v>4597</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>117090</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="E1083">
+        <v>4586</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>117091</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3126</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="E1084">
+        <v>4706</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>117092</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3129</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="E1085">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>117093</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3132</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="E1086">
+        <v>4532</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>117094</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1087">
+        <v>4547</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>117095</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="E1088">
+        <v>4532</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>117096</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="E1089">
+        <v>4621</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>117097</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="E1090">
+        <v>4655</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>117098</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="E1091">
+        <v>4603</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>117099</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3150</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3151</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="E1092">
+        <v>4741</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>117100</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3153</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="E1093">
+        <v>4706</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>117101</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3156</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1094">
+        <v>4671</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>117102</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3160</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="E1095">
+        <v>4727</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>117103</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E1096">
+        <v>4901</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>117104</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3164</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="E1097">
+        <v>4928</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>117105</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3167</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3168</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="E1098">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>117106</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3170</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="E1099">
+        <v>4977</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>117107</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3173</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="E1100">
+        <v>5304</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>117108</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3176</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3177</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="E1101">
+        <v>5120</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>117109</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3179</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3180</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="E1102">
+        <v>5041</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>117110</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3182</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3183</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="E1103">
+        <v>5004</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>117111</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3185</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="E1104">
+        <v>5318</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>117112</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3188</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3189</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="E1105">
+        <v>5227</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>117113</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3192</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="E1106">
+        <v>4964</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>117114</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="E1107">
+        <v>4760</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>117115</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3197</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3198</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="E1108">
+        <v>4844</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>117116</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3200</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="E1109">
+        <v>4996</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>117117</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3203</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3204</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="E1110">
+        <v>4945</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>117118</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3206</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="E1111">
+        <v>4694</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>117119</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="E1112">
+        <v>4905</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>117120</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3212</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3213</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E1113">
+        <v>5473</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>117121</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3215</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3216</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="E1114">
+        <v>5002</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>117122</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3218</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3219</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="E1115">
+        <v>4964</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>117123</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="E1116">
+        <v>4849</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>117124</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3224</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3225</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="E1117">
+        <v>4819</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>117125</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="E1118">
+        <v>4808</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>117126</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3230</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3231</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="E1119">
+        <v>4822</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>117127</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3233</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E1120">
+        <v>4982</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>117128</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3237</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="E1121">
+        <v>4949</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>117129</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3239</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="E1122">
+        <v>4883</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>117130</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3242</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1123">
+        <v>4926</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>117131</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="E1124">
+        <v>4719</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>117132</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3248</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3249</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="E1125">
+        <v>4751</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>117133</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3251</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="E1126">
+        <v>4736</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>117134</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3254</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="E1127">
+        <v>4782</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>117135</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3257</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="E1128">
+        <v>4107</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>117136</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3259</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3261</v>
+      </c>
+      <c r="E1129">
+        <v>4881</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>117137</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3262</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3263</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3264</v>
+      </c>
+      <c r="E1130">
+        <v>4840</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>117138</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3265</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3267</v>
+      </c>
+      <c r="E1131">
+        <v>4965</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>117139</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3268</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3269</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3270</v>
+      </c>
+      <c r="E1132">
+        <v>4858</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>117140</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3271</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3272</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3273</v>
+      </c>
+      <c r="E1133">
+        <v>4726</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>117141</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3274</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3275</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E1134">
+        <v>4611</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>117142</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="E1135">
+        <v>4740</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>117143</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="E1136">
+        <v>4681</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>117144</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3282</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="E1137">
+        <v>4771</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>117145</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3285</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E1138">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>117146</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="E1139">
+        <v>5085</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>117147</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E1140">
+        <v>4834</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>117148</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3292</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3293</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3294</v>
+      </c>
+      <c r="E1141">
+        <v>5044</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>117149</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3295</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="E1142">
+        <v>4976</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>117150</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3298</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3299</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="E1143">
+        <v>5139</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>117151</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3301</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3302</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="E1144">
+        <v>5117</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>117152</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3304</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3305</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="E1145">
+        <v>5106</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>117153</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3307</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="E1146">
+        <v>5086</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>117154</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3310</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E1147">
+        <v>5297</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>117155</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3313</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3314</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="E1148">
+        <v>4457</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>117156</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3316</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="E1149">
+        <v>4758</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>117157</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3319</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3320</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E1150">
+        <v>4944</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>117158</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3322</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3323</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3324</v>
+      </c>
+      <c r="E1151">
+        <v>4804</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>117159</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3325</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3326</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3327</v>
+      </c>
+      <c r="E1152">
+        <v>4656</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>117160</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3328</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3329</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E1153">
+        <v>4844</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>117161</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3330</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3331</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3332</v>
+      </c>
+      <c r="E1154">
+        <v>5084</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>117162</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3333</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="E1155">
+        <v>5040</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>117163</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3336</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3337</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="E1156">
+        <v>5204</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>117164</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3339</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="E1157">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>125839</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3342</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3344</v>
+      </c>
+      <c r="E1158">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>125840</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3345</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3346</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="E1159">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>125841</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3348</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3349</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3350</v>
+      </c>
+      <c r="E1160">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>125842</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="E1161">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>125843</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3353</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E1162">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>125844</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3355</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3356</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="E1163">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>125845</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3358</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3359</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3360</v>
+      </c>
+      <c r="E1164">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>125846</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3361</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3363</v>
+      </c>
+      <c r="E1165">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>125847</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3364</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3365</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E1166">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>125848</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E1167">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>125849</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3368</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3369</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3370</v>
+      </c>
+      <c r="E1168">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>125850</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3371</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3373</v>
+      </c>
+      <c r="E1169">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>125851</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3375</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3376</v>
+      </c>
+      <c r="E1170">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>125852</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3377</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E1171">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>125853</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3379</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3380</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E1172">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>125854</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3381</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3382</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="E1173">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>125855</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3384</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>3386</v>
+      </c>
+      <c r="E1174">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>125856</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3387</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="E1175">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>125857</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3390</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3391</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E1176">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>125858</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3392</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3394</v>
+      </c>
+      <c r="E1177">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>125859</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3395</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="E1178">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>125860</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3399</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>3400</v>
+      </c>
+      <c r="E1179">
+        <v>2695</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>125861</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3401</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3403</v>
+      </c>
+      <c r="E1180">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>125862</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E1181">
+        <v>2170</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">