--- v2 (2026-04-05)
+++ v3 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4425">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -9537,50 +9537,3800 @@
     <t>02.03.26 08:32</t>
   </si>
   <si>
     <t>t.me/c/1595544128/10072</t>
   </si>
   <si>
     <t>❗️Иран атакует Турцию, есть пострадавшие Помимо Турции, под ударами Дубай, Доха, Кувейт, Бахрейн и Абу-Даби. Следим за событиями в режиме реального времени: https://max.ru/join/k-b7K6UpWa4Ri0YHSj9Iymj5JODuhJs5t0yewtnA6ao</t>
   </si>
   <si>
     <t>02.03.26 08:12</t>
   </si>
   <si>
     <t>t.me/c/1595544128/10071</t>
   </si>
   <si>
     <t>Лайфхак при ремонте Современный дизайн</t>
   </si>
   <si>
     <t>02.03.26 04:12</t>
   </si>
   <si>
     <t>t.me/c/1595544128/10070</t>
   </si>
   <si>
     <t>Обустроили евродвушку в бежевых тонах. Как вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.08.26 19:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12774</t>
+  </si>
+  <si>
+    <t>Ремонт ванной комнаты. Оцените реакцией. Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.08.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12768</t>
+  </si>
+  <si>
+    <t>Лавандовый цвет в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.08.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12767</t>
+  </si>
+  <si>
+    <t>Практичное обустройство кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.07.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12764</t>
+  </si>
+  <si>
+    <t>вопрос: вы любите мысленно "переделывать" интерьеры? я - да😄 уверена, и многие из вас хотя бы раз в жизни пристально разглядывали картинки интерьеров из Pinterest или каких-то сайтов и визуализировали свою новую кухню или ванную комнату или балкон, представляли, как переделать то, что имеем… и вот тут обычно наступает сложность: хочу эту лампочку и хочу этот стол, а вот шкаф - давайте такой… хм, а как все будет смотреться вместе?… и вот тут уже нужен навык дизайнера в этот момент нам с вами нужна помощь, и желательно, чтобы всё показали и рассказали: - как создавать дизайн-проекты - про основы сочетания цветов, подбора мебели и декора, чтобы и стильно, и удобно, и радовало - где искать первых клиентов, если вдруг захочется зарабатывать дизайн-проектами - как вообще дизайнеры удаленно выходят на доход от 150 тысяч рублей в месяц я нашла бесплатный (!) мастер-класс в очень популярной школе дизайна интерьера, и решила поделиться им с вами - обучение с нуля и с поддержкой преподавателей📚 кстати, тем, кто захочет монетизировать полученные навыки - школа дает гарантию вашего первого клиента🔥 регистрация на мастер-класс по ссылке ➡️ https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin&amp;utm_campaign=mkoldgroup1_260726&amp;utm_content=W1LI2nnVLeZkZGUy&amp;utm_term=pavt&amp;erid=2VtzquixkAe платить ничего не нужно, доступ к мастер-классу дается бесплатно, единственный момент - регистрация закроется, когда наберется нужное количество участников на МК, успевайте ❤️</t>
+  </si>
+  <si>
+    <t>24.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12763</t>
+  </si>
+  <si>
+    <t>Балкон-кабинет Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12762</t>
+  </si>
+  <si>
+    <t>Подсветка кровати своими руками за 1 минуту Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12755</t>
+  </si>
+  <si>
+    <t>Спальня в синих оттенках Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12754</t>
+  </si>
+  <si>
+    <t>Нескучная классика в новостройке Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12750</t>
+  </si>
+  <si>
+    <t>Ванная комната после капитального ремонта Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12749</t>
+  </si>
+  <si>
+    <t>Просторная кухня-гостиная Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12748</t>
+  </si>
+  <si>
+    <t>Классное решение для владельцев непослушных питомцев Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12739</t>
+  </si>
+  <si>
+    <t>Интерьер в пудрово-розовом цвете Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12738</t>
+  </si>
+  <si>
+    <t>22.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12737</t>
+  </si>
+  <si>
+    <t>Темные жалюзи против темных штор Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12736</t>
+  </si>
+  <si>
+    <t>Как улучшить вашу кухню? Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12735</t>
+  </si>
+  <si>
+    <t>Идея с книжной полкой Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12734</t>
+  </si>
+  <si>
+    <t>Швы не будут темнеть Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12733</t>
+  </si>
+  <si>
+    <t>Хитрость с кошачьим лотком Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12732</t>
+  </si>
+  <si>
+    <t>Подборка лучших покупок для кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12726</t>
+  </si>
+  <si>
+    <t>Кухня площадью 7,9 кв.м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12725</t>
+  </si>
+  <si>
+    <t>Обустройство квартиры. Метраж: 44 кв.м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12724</t>
+  </si>
+  <si>
+    <t>Рабочее место как из пинтерест Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12715</t>
+  </si>
+  <si>
+    <t>Симбиоз классики и современности в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12714</t>
+  </si>
+  <si>
+    <t>Санузел 5 кв.м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12713</t>
+  </si>
+  <si>
+    <t>Футуристичный камин Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12712</t>
+  </si>
+  <si>
+    <t>Книжный стеллаж своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12711</t>
+  </si>
+  <si>
+    <t>Практичная и бюджетная гардеробная Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12710</t>
+  </si>
+  <si>
+    <t>Дом в классическом стиле Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12709</t>
+  </si>
+  <si>
+    <t>Самый красивый цвет стен Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12708</t>
+  </si>
+  <si>
+    <t>Вертикальное хранение обуви в прихожей Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12707</t>
+  </si>
+  <si>
+    <t>Как трендово задекорировать комод? Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12706</t>
+  </si>
+  <si>
+    <t>20.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12700</t>
+  </si>
+  <si>
+    <t>Хранение на кухне под мойкой Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12699</t>
+  </si>
+  <si>
+    <t>Скандинавский стиль в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>19.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12698</t>
+  </si>
+  <si>
+    <t>19.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12693</t>
+  </si>
+  <si>
+    <t>Для тех, у кого холодная лоджия Современный дизайн</t>
+  </si>
+  <si>
+    <t>19.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12692</t>
+  </si>
+  <si>
+    <t>Отделка балкона без гвоздей Современный дизайн</t>
+  </si>
+  <si>
+    <t>19.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12691</t>
+  </si>
+  <si>
+    <t>Дизайнерский подоконник своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>19.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12690</t>
+  </si>
+  <si>
+    <t>19.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12689</t>
+  </si>
+  <si>
+    <t>19.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12688</t>
+  </si>
+  <si>
+    <t>Спрятанный телевизор в гостиной Современный дизайн</t>
+  </si>
+  <si>
+    <t>18.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12687</t>
+  </si>
+  <si>
+    <t>18.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12686</t>
+  </si>
+  <si>
+    <t>18.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12685</t>
+  </si>
+  <si>
+    <t>5 советов, как выбрать шторы Современный дизайн</t>
+  </si>
+  <si>
+    <t>18.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12684</t>
+  </si>
+  <si>
+    <t>18.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12683</t>
+  </si>
+  <si>
+    <t>Простой декор стены Современный дизайн</t>
+  </si>
+  <si>
+    <t>18.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12682</t>
+  </si>
+  <si>
+    <t>18.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12681</t>
+  </si>
+  <si>
+    <t>Топ-5 растений для спальни Современный дизайн</t>
+  </si>
+  <si>
+    <t>17.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12680</t>
+  </si>
+  <si>
+    <t>17.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12679</t>
+  </si>
+  <si>
+    <t>Гардеробная как в пинтерест Современный дизайн</t>
+  </si>
+  <si>
+    <t>17.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12670</t>
+  </si>
+  <si>
+    <t>17.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12662</t>
+  </si>
+  <si>
+    <t>Маленькая квартира с тщательно продуманным каждым сантиметром Современный дизайн</t>
+  </si>
+  <si>
+    <t>17.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12661</t>
+  </si>
+  <si>
+    <t>Прачечная зона с метражом для комфортного пользования Современный дизайн</t>
+  </si>
+  <si>
+    <t>17.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12660</t>
+  </si>
+  <si>
+    <t>Создание декоративного горшка из мозаики Современный дизайн</t>
+  </si>
+  <si>
+    <t>17.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12659</t>
+  </si>
+  <si>
+    <t>Дверь-купе Современный дизайн</t>
+  </si>
+  <si>
+    <t>16.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12649</t>
+  </si>
+  <si>
+    <t>Дизайн однокомнатной квартиры в нежных пастельных тонах Современный дизайн</t>
+  </si>
+  <si>
+    <t>16.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12648</t>
+  </si>
+  <si>
+    <t>Планировка гардероба Современный дизайн</t>
+  </si>
+  <si>
+    <t>16.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12647</t>
+  </si>
+  <si>
+    <t>Используем каждый сантиметр с пользой Современный дизайн</t>
+  </si>
+  <si>
+    <t>16.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12637</t>
+  </si>
+  <si>
+    <t>Эффектный изумрудный акцент Современный дизайн</t>
+  </si>
+  <si>
+    <t>16.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12636</t>
+  </si>
+  <si>
+    <t>16.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12635</t>
+  </si>
+  <si>
+    <t>1-на комнатная квартира переделанная в 2-ух комнатную Современный дизайн</t>
+  </si>
+  <si>
+    <t>16.07.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12634</t>
+  </si>
+  <si>
+    <t>⚡️ В телеграме появился бот, который может рассчитать стоимость ремонта всего за 60 секунд ⚡️ Какие параметры учитывает бот? — Тип ремонта: косметический или капитальный — Класс ремонта: комфорт или бизнес — Тип жилья: вторичка или первичка — Метраж Попробуйте сами: @remont_kalculator_bot 🔥 Если вы только начинаете ремонт, рекомендую этот канал. Там только актуальная информация: сколько стоит ремонт в 2026 году, как сэкономить на ремонте, с чего начать ремонт и др. Рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>16.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12633</t>
+  </si>
+  <si>
+    <t>Дизайн спальни Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12632</t>
+  </si>
+  <si>
+    <t>Ремонт с голубыми акцентами Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12631</t>
+  </si>
+  <si>
+    <t>Как правильно выбрать диван Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12630</t>
+  </si>
+  <si>
+    <t>Объединили балкон с комнатой Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12629</t>
+  </si>
+  <si>
+    <t>Эффектный гостевой санузел в квартире в стиле китч Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12628</t>
+  </si>
+  <si>
+    <t>Готовая спальня. Как вам результат? Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12619</t>
+  </si>
+  <si>
+    <t>15.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12618</t>
+  </si>
+  <si>
+    <t>Несколько идей для организации мест хранения Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12617</t>
+  </si>
+  <si>
+    <t>Ошибки в прихожей Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12608</t>
+  </si>
+  <si>
+    <t>Интерьер кухни с открытыми полками Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12607</t>
+  </si>
+  <si>
+    <t>14.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12598</t>
+  </si>
+  <si>
+    <t>Квартира для молодой пары Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12597</t>
+  </si>
+  <si>
+    <t>14.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12596</t>
+  </si>
+  <si>
+    <t>14.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12595</t>
+  </si>
+  <si>
+    <t>13.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12594</t>
+  </si>
+  <si>
+    <t>Белый шелк на стенах, как Вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12593</t>
+  </si>
+  <si>
+    <t>13.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12592</t>
+  </si>
+  <si>
+    <t>Обзор треугольного дома Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12591</t>
+  </si>
+  <si>
+    <t>Полезная хитрость Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12590</t>
+  </si>
+  <si>
+    <t>Фото обои в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12589</t>
+  </si>
+  <si>
+    <t>Необычное решение для вашей квартиры Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12588</t>
+  </si>
+  <si>
+    <t>Факты об отдельностоящей ванной Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12587</t>
+  </si>
+  <si>
+    <t>Стол и кровать в одной упаковке Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12586</t>
+  </si>
+  <si>
+    <t>Наполнение кухни площадью 6 кв.м Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12585</t>
+  </si>
+  <si>
+    <t>Кухня без ручек Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12583</t>
+  </si>
+  <si>
+    <t>Интерьер в тропическом стиле. Оцените реакцией Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12579</t>
+  </si>
+  <si>
+    <t>До/после. Удивительное перевоплощение с минимальными затратами Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12578</t>
+  </si>
+  <si>
+    <t>12.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12568</t>
+  </si>
+  <si>
+    <t>Дизайн трехкомнатной квартиры️ Современный дизайн</t>
+  </si>
+  <si>
+    <t>11.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12567</t>
+  </si>
+  <si>
+    <t>Просторная квартира с приятной атмосферой, обеспечивающая комфортное проживание Современный дизайн</t>
+  </si>
+  <si>
+    <t>11.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12566</t>
+  </si>
+  <si>
+    <t>11.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12565</t>
+  </si>
+  <si>
+    <t>11.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12564</t>
+  </si>
+  <si>
+    <t>11.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12560</t>
+  </si>
+  <si>
+    <t>11.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12559</t>
+  </si>
+  <si>
+    <t>Как подобрать сочетание паркет + стены Современный дизайн</t>
+  </si>
+  <si>
+    <t>11.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12549</t>
+  </si>
+  <si>
+    <t>Топ-10 решений светло-зелёных кухонь Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12548</t>
+  </si>
+  <si>
+    <t>10.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12547</t>
+  </si>
+  <si>
+    <t>Встроенный дозатор Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12546</t>
+  </si>
+  <si>
+    <t>Обзор интерьера маленькой квартиры с продуманной планировкой Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12545</t>
+  </si>
+  <si>
+    <t>Мягкое изголовье Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12544</t>
+  </si>
+  <si>
+    <t>Идеальная квартира Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12541</t>
+  </si>
+  <si>
+    <t>Интерьер прихожей Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12534</t>
+  </si>
+  <si>
+    <t>Нейтральная, но не скучная спальня Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12533</t>
+  </si>
+  <si>
+    <t>Обзор квартиры 136 кв.м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12532</t>
+  </si>
+  <si>
+    <t>Санузел 4 кв.м в котором удалось разместить всё Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12531</t>
+  </si>
+  <si>
+    <t>Обзор квартиры. Метраж: 40 кв.м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12530</t>
+  </si>
+  <si>
+    <t>2 совета для владельцев фартука из плитки Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12520</t>
+  </si>
+  <si>
+    <t>Воздушная квартира для мамы и дочки Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12519</t>
+  </si>
+  <si>
+    <t>Идея для дома Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12512</t>
+  </si>
+  <si>
+    <t>Интерьер детской комнаты в нежных цветах Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12505</t>
+  </si>
+  <si>
+    <t>08.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12495</t>
+  </si>
+  <si>
+    <t>Проект квартиры, который сделан в максимально спокойных тонах Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12494</t>
+  </si>
+  <si>
+    <t>Проект прямоугольной комнаты Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12491</t>
+  </si>
+  <si>
+    <t>08.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12486</t>
+  </si>
+  <si>
+    <t>Квартира 68 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12485</t>
+  </si>
+  <si>
+    <t>Обеденная зона с яркими акцентами Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12477</t>
+  </si>
+  <si>
+    <t>07.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12476</t>
+  </si>
+  <si>
+    <t>Об этом жалеют после ремонта Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12475</t>
+  </si>
+  <si>
+    <t>07.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12474</t>
+  </si>
+  <si>
+    <t>Обзор интересной кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12473</t>
+  </si>
+  <si>
+    <t>Микроцемент в ванной комнате Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12472</t>
+  </si>
+  <si>
+    <t>10 фишек реализованного санузла Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12471</t>
+  </si>
+  <si>
+    <t>Кухня 5,6 кв. м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12470</t>
+  </si>
+  <si>
+    <t>Устаревшие идеи для вашего ремонта Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12469</t>
+  </si>
+  <si>
+    <t>Интересная задумка Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12468</t>
+  </si>
+  <si>
+    <t>06.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12459</t>
+  </si>
+  <si>
+    <t>06.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12454</t>
+  </si>
+  <si>
+    <t>06.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12453</t>
+  </si>
+  <si>
+    <t>Это может испортить даже самый дорогой интерьер Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12452</t>
+  </si>
+  <si>
+    <t>Поднос с мозаикой своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12451</t>
+  </si>
+  <si>
+    <t>7 вещей, которые удешевят интерьер Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12441</t>
+  </si>
+  <si>
+    <t>Яркая квартира, площадью - 92 кв. м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12440</t>
+  </si>
+  <si>
+    <t>05.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12432</t>
+  </si>
+  <si>
+    <t>Интерьер выглядит просторно и современно Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12431</t>
+  </si>
+  <si>
+    <t>Отличная ванная комната Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12422</t>
+  </si>
+  <si>
+    <t>05.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12421</t>
+  </si>
+  <si>
+    <t>Стильный интерьер квартиры Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12411</t>
+  </si>
+  <si>
+    <t>1-комнатная квартира 33м². Как вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12410</t>
+  </si>
+  <si>
+    <t>Это решение - спасение для кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12409</t>
+  </si>
+  <si>
+    <t>Создание детской комнаты Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12408</t>
+  </si>
+  <si>
+    <t>Декор прихожей как из Pinterest Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12407</t>
+  </si>
+  <si>
+    <t>Вариант хранения в небольшую прихожую Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12406</t>
+  </si>
+  <si>
+    <t>Вариант для декора стены Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12405</t>
+  </si>
+  <si>
+    <t>Преображение квартиры Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12404</t>
+  </si>
+  <si>
+    <t>Обзор квартиры для сдачи в аренду Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12398</t>
+  </si>
+  <si>
+    <t>03.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12397</t>
+  </si>
+  <si>
+    <t>03.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12396</t>
+  </si>
+  <si>
+    <t>Декоративный камень в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12395</t>
+  </si>
+  <si>
+    <t>03.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12394</t>
+  </si>
+  <si>
+    <t>03.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12393</t>
+  </si>
+  <si>
+    <t>03.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12392</t>
+  </si>
+  <si>
+    <t>Потолок на веранде в виде парусов Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.07.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12391</t>
+  </si>
+  <si>
+    <t>Обновление старой плитки без ремонта Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12390</t>
+  </si>
+  <si>
+    <t>Самодельный камин из цветочных горшков Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.07.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12387</t>
+  </si>
+  <si>
+    <t>Одеваетесь на WB и OZON? - это ошибка. Вы буквально сливаете деньги на вещи из Садовода: низкое качество за огромный ценник. Если вы устали выбрасывать одежду после первой стирки и хотите одеваться стильно - заходите в «Women's Line» Это магазин с качеством оригинала, но с ценой - ниже в 2-3 раза, чем в бутиках! Women's Line — сервис, после которого вы удалите все маркетплейсы!</t>
+  </si>
+  <si>
+    <t>02.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12386</t>
+  </si>
+  <si>
+    <t>02.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12379</t>
+  </si>
+  <si>
+    <t>02.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12378</t>
+  </si>
+  <si>
+    <t>02.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12377</t>
+  </si>
+  <si>
+    <t>01.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12368</t>
+  </si>
+  <si>
+    <t>3 идеи скрытого хранения на вашей кухне Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12367</t>
+  </si>
+  <si>
+    <t>Уголок чистоты. Как Вам такой вариант? Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.07.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12366</t>
+  </si>
+  <si>
+    <t>30.06.26 18:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12365</t>
+  </si>
+  <si>
+    <t>Современный винтаж в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.06.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12364</t>
+  </si>
+  <si>
+    <t>Сидела в кафе, услышала разговор двух сотрудниц Золотого Яблока... 🤦🏻‍♀️ Они обсуждали, как дурят народ на распродажах. Типа клеят желтый ценник, а цена всё равно выше закупа в 5 раз. И одна другой говорит: «Я себе вообще всё в Квине беру, нафиг мне наша скидка сотрудника, там всё равно дороже». Я не поленилась, 2 часа копалась и отрыла этот Квин. Оказалось, так магазин называется — PARFUM QUEEN Ребята, это разнос. Chanel, Tiziana Terenzi, Kilian, Lacoste — всё стоит копейки по сравнению с розницей. Это флаконы из Европы, которые списывают или везут как меньший объем через таможню. Взяла на пробу — оригинал 100%. Теперь в магазины хожу только понюхать, а заказываю тут: https://t.me/parfumqueens</t>
+  </si>
+  <si>
+    <t>30.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12363</t>
+  </si>
+  <si>
+    <t>2 варианта мусорной системы Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12362</t>
+  </si>
+  <si>
+    <t>Как сделать прочный и надежный наружный угол Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12361</t>
+  </si>
+  <si>
+    <t>Цвета, от которых нельзя устать Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12360</t>
+  </si>
+  <si>
+    <t>Интересное решение для спальни Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12359</t>
+  </si>
+  <si>
+    <t>Стильная картина, которая впишется в любой интерьер Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12358</t>
+  </si>
+  <si>
+    <t>29.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12357</t>
+  </si>
+  <si>
+    <t>Кухня в лазурных тонах Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.06.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12356</t>
+  </si>
+  <si>
+    <t>Интерьер холла частного дома Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12355</t>
+  </si>
+  <si>
+    <t>Превращение холодильника в произведение искусства Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12346</t>
+  </si>
+  <si>
+    <t>29.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12345</t>
+  </si>
+  <si>
+    <t>Обзор 2х комнатной квартиры Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12344</t>
+  </si>
+  <si>
+    <t>Простые шаги для творческого дизайна Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12343</t>
+  </si>
+  <si>
+    <t>28.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12338</t>
+  </si>
+  <si>
+    <t>28.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12337</t>
+  </si>
+  <si>
+    <t>28.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12336</t>
+  </si>
+  <si>
+    <t>28.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12335</t>
+  </si>
+  <si>
+    <t>28.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12334</t>
+  </si>
+  <si>
+    <t>28.06.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12333</t>
+  </si>
+  <si>
+    <t>😳 Подруги афигевают – у меня каждый месяц новая сумочка И всегда любимые бренды: Hermes, MIU MIU, Chanel, Birkin... 🤫 Пора раскрыть секрет: беру их в BaggyBags. Они достают такую реплику, что не отличишь от оригинала. Те же качественные материалы, никаких кривых наклёпок – будто прямо из бутика во Франции. Когда захотите сумочку, уже не вспомните. Поэтому сохраняем: @baggybags</t>
+  </si>
+  <si>
+    <t>28.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12332</t>
+  </si>
+  <si>
+    <t>Недостатки черной сантехники Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12331</t>
+  </si>
+  <si>
+    <t>Преображение квартиры самостоятельно. Оцените результат. Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12330</t>
+  </si>
+  <si>
+    <t>Такие однушки никто не делал Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12329</t>
+  </si>
+  <si>
+    <t>Главная ошибка при создании бежевого интерьера Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12319</t>
+  </si>
+  <si>
+    <t>27.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12318</t>
+  </si>
+  <si>
+    <t>Магнитный ограничитель двери Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12317</t>
+  </si>
+  <si>
+    <t>Прячем трубы рейками Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12316</t>
+  </si>
+  <si>
+    <t>26.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12315</t>
+  </si>
+  <si>
+    <t>Квартира с зелеными акцентами Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12314</t>
+  </si>
+  <si>
+    <t>26.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12313</t>
+  </si>
+  <si>
+    <t>Оформление ТВ- зоны своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12312</t>
+  </si>
+  <si>
+    <t>Функциональные раздвижные окна Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12304</t>
+  </si>
+  <si>
+    <t>Интерьер балкона Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12303</t>
+  </si>
+  <si>
+    <t>Фактура на стене Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12296</t>
+  </si>
+  <si>
+    <t>Дизайн кухни - гостиной Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12295</t>
+  </si>
+  <si>
+    <t>Покраска плитки в ванной Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12294</t>
+  </si>
+  <si>
+    <t>Совет для ванной комнаты Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12293</t>
+  </si>
+  <si>
+    <t>Нежный уголок для девушки Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12292</t>
+  </si>
+  <si>
+    <t>25.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12282</t>
+  </si>
+  <si>
+    <t>25.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12281</t>
+  </si>
+  <si>
+    <t>Что нужно знать о затирке швов Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12280</t>
+  </si>
+  <si>
+    <t>Схема кухни с размерами Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12279</t>
+  </si>
+  <si>
+    <t>Преображение входной двери Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12278</t>
+  </si>
+  <si>
+    <t>Расстояние между ванной и стеной Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12277</t>
+  </si>
+  <si>
+    <t>24.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12276</t>
+  </si>
+  <si>
+    <t>24.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12275</t>
+  </si>
+  <si>
+    <t>24.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12274</t>
+  </si>
+  <si>
+    <t>Современный обувной шкаф Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12265</t>
+  </si>
+  <si>
+    <t>23.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12264</t>
+  </si>
+  <si>
+    <t>Нежный интерьер в деревенском стиле Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12263</t>
+  </si>
+  <si>
+    <t>Оригинальный способ закрыть трубы в ванной Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12258</t>
+  </si>
+  <si>
+    <t>Высокие акцентные деревья в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12257</t>
+  </si>
+  <si>
+    <t>23.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12256</t>
+  </si>
+  <si>
+    <t>Квартира-студия Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12255</t>
+  </si>
+  <si>
+    <t>Преображение комода. Оцените реакцией результат. Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12254</t>
+  </si>
+  <si>
+    <t>Практичные решения для кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12253</t>
+  </si>
+  <si>
+    <t>Чугунная плитка Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12252</t>
+  </si>
+  <si>
+    <t>Эффект мазанки Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12251</t>
+  </si>
+  <si>
+    <t>Wow-эффект для ваших стен Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12250</t>
+  </si>
+  <si>
+    <t>Тумба из битой плитки Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12249</t>
+  </si>
+  <si>
+    <t>Квартира после капитального ремонта Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12248</t>
+  </si>
+  <si>
+    <t>22.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12247</t>
+  </si>
+  <si>
+    <t>Как спрятать электрощиток в прихожей Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12246</t>
+  </si>
+  <si>
+    <t>5 красивых, но непрактичных решений в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12245</t>
+  </si>
+  <si>
+    <t>21.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12244</t>
+  </si>
+  <si>
+    <t>Современный дизайн лоджии Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12243</t>
+  </si>
+  <si>
+    <t>Ванная комната в горчичном цвете Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12242</t>
+  </si>
+  <si>
+    <t>Как изящно спрятать коммуникации в ванной комнате Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12241</t>
+  </si>
+  <si>
+    <t>5 вещей, которые стоит сделать при ремонте Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12240</t>
+  </si>
+  <si>
+    <t>Плитка в ванной комнате Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12239</t>
+  </si>
+  <si>
+    <t>Шикарное рабочее место подростка Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12238</t>
+  </si>
+  <si>
+    <t>Шкафчик в нишу Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12237</t>
+  </si>
+  <si>
+    <t>Готовая квартира. Как Вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12236</t>
+  </si>
+  <si>
+    <t>Ванная комната с розовой техникой Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12235</t>
+  </si>
+  <si>
+    <t>Декорируем стену. Оцените реакцией! Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12234</t>
+  </si>
+  <si>
+    <t>Способ подбора цвета для мебели Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12233</t>
+  </si>
+  <si>
+    <t>Мусорное ведро в столешнице Современный дизайн</t>
+  </si>
+  <si>
+    <t>19.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12232</t>
+  </si>
+  <si>
+    <t>19.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12231</t>
+  </si>
+  <si>
+    <t>19.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12230</t>
+  </si>
+  <si>
+    <t>Отдельностоящая ванная Современный дизайн</t>
+  </si>
+  <si>
+    <t>19.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12226</t>
+  </si>
+  <si>
+    <t>19.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12225</t>
+  </si>
+  <si>
+    <t>19.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12224</t>
+  </si>
+  <si>
+    <t>19.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12215</t>
+  </si>
+  <si>
+    <t>18.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12214</t>
+  </si>
+  <si>
+    <t>18.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12213</t>
+  </si>
+  <si>
+    <t>18.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12212</t>
+  </si>
+  <si>
+    <t>18.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12204</t>
+  </si>
+  <si>
+    <t>18.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12203</t>
+  </si>
+  <si>
+    <t>Решение для маленькой спальни Современный дизайн</t>
+  </si>
+  <si>
+    <t>18.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12202</t>
+  </si>
+  <si>
+    <t>18.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12198</t>
+  </si>
+  <si>
+    <t>17.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12197</t>
+  </si>
+  <si>
+    <t>17.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12191</t>
+  </si>
+  <si>
+    <t>17.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12190</t>
+  </si>
+  <si>
+    <t>Цветочный декор интерьера Современный дизайн</t>
+  </si>
+  <si>
+    <t>17.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12189</t>
+  </si>
+  <si>
+    <t>Европейский интерьер Современный дизайн</t>
+  </si>
+  <si>
+    <t>17.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12184</t>
+  </si>
+  <si>
+    <t>17.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12183</t>
+  </si>
+  <si>
+    <t>Удобная полка для хранения брюк Современный дизайн</t>
+  </si>
+  <si>
+    <t>17.06.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12182</t>
+  </si>
+  <si>
+    <t>17.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12181</t>
+  </si>
+  <si>
+    <t>Вариант встроенного кондиционера Современный дизайн</t>
+  </si>
+  <si>
+    <t>16.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12176</t>
+  </si>
+  <si>
+    <t>16.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12175</t>
+  </si>
+  <si>
+    <t>Зеркальный шкаф Современный дизайн</t>
+  </si>
+  <si>
+    <t>16.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12174</t>
+  </si>
+  <si>
+    <t>16.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12173</t>
+  </si>
+  <si>
+    <t>16.06.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12172</t>
+  </si>
+  <si>
+    <t>16.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12171</t>
+  </si>
+  <si>
+    <t>16.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12170</t>
+  </si>
+  <si>
+    <t>Ремонт коридора Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12169</t>
+  </si>
+  <si>
+    <t>Ремонт в цвете тауп Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12168</t>
+  </si>
+  <si>
+    <t>Как закрыть трубы отопления Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12167</t>
+  </si>
+  <si>
+    <t>Обзор небольшой, но очень интересной квартиры Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12166</t>
+  </si>
+  <si>
+    <t>Акцент в светлой кухне Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12162</t>
+  </si>
+  <si>
+    <t>Строгая и стильная кухня сразу после монтажа Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12161</t>
+  </si>
+  <si>
+    <t>Шикарное решение для небольшой спальни Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12160</t>
+  </si>
+  <si>
+    <t>Ванная внутри душа Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12159</t>
+  </si>
+  <si>
+    <t>Поставьте искусственную зелень в ванную Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12158</t>
+  </si>
+  <si>
+    <t>14.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12157</t>
+  </si>
+  <si>
+    <t>Выдвижной гардероб Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12148</t>
+  </si>
+  <si>
+    <t>14.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12147</t>
+  </si>
+  <si>
+    <t>Апгрейд входной двери Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12146</t>
+  </si>
+  <si>
+    <t>Как превратить обычное окно в шедевр? Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12141</t>
+  </si>
+  <si>
+    <t>13.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12140</t>
+  </si>
+  <si>
+    <t>13.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12139</t>
+  </si>
+  <si>
+    <t>13.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12138</t>
+  </si>
+  <si>
+    <t>Интерьер в стиле лофт Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12137</t>
+  </si>
+  <si>
+    <t>Дизайнерская ванная комната Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12136</t>
+  </si>
+  <si>
+    <t>Окно со шпросами Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12128</t>
+  </si>
+  <si>
+    <t>13.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12127</t>
+  </si>
+  <si>
+    <t>12.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12126</t>
+  </si>
+  <si>
+    <t>Лучшие решения для ремонта Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.06.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12125</t>
+  </si>
+  <si>
+    <t>Сидела в кафе, услышала разговор двух сотрудниц Золотого Яблока... 🤦🏻‍♀️ Они обсуждали, как дурят народ на распродажах. Типа клеят желтый ценник, а цена всё равно выше закупа в 5 раз. И одна другой говорит: «Я себе вообще всё в Первом Парфюмерном беру, нафиг мне наша скидка сотрудника, там всё равно дороже». Я не поленилась, 2 часа копалась и отрыла этот Первый Парфюмерный. Оказалось, так магазин называется — ПЕРВЫЙ ПАРФЮМЕРНЫЙ Ребята, это разнос. Byredo, Kilian, Chanel — всё стоит копейки по сравнению с розницей. Это флаконы из Европы, которые списывают или везут как меньший объем через таможню. Взяла на пробу — оригинал 100%. Теперь в магазины хожу только понюхать, а заказываю https://t.me/+HzgqGahQuzUzMGQy</t>
+  </si>
+  <si>
+    <t>12.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12124</t>
+  </si>
+  <si>
+    <t>Обустройство 20 кв.м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12115</t>
+  </si>
+  <si>
+    <t>12.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12114</t>
+  </si>
+  <si>
+    <t>12.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12113</t>
+  </si>
+  <si>
+    <t>12.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12112</t>
+  </si>
+  <si>
+    <t>12.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12102</t>
+  </si>
+  <si>
+    <t>11.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12093</t>
+  </si>
+  <si>
+    <t>11.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12092</t>
+  </si>
+  <si>
+    <t>11.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12091</t>
+  </si>
+  <si>
+    <t>11.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12090</t>
+  </si>
+  <si>
+    <t>11.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12089</t>
+  </si>
+  <si>
+    <t>11.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12088</t>
+  </si>
+  <si>
+    <t>11.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12082</t>
+  </si>
+  <si>
+    <t>10.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12081</t>
+  </si>
+  <si>
+    <t>Детская для девочки Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12080</t>
+  </si>
+  <si>
+    <t>Лавка в душевой из керамогранита Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12079</t>
+  </si>
+  <si>
+    <t>Спальня 3×3. Искусство уюта в малом пространстве Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12078</t>
+  </si>
+  <si>
+    <t>Умное хранение без потери пространства Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12077</t>
+  </si>
+  <si>
+    <t>Создаём уголок умиротворения Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12076</t>
+  </si>
+  <si>
+    <t>Прячем роутер Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12075</t>
+  </si>
+  <si>
+    <t>Обзор квартиры‑студии Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12074</t>
+  </si>
+  <si>
+    <t>Прачечная на двух квадратах? Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12073</t>
+  </si>
+  <si>
+    <t>09.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12072</t>
+  </si>
+  <si>
+    <t>Самодельные картины из пайеток Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12071</t>
+  </si>
+  <si>
+    <t>Черные акценты в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12070</t>
+  </si>
+  <si>
+    <t>Покраска двери в стиле каллиграфутуризм Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12064</t>
+  </si>
+  <si>
+    <t>Бра в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12059</t>
+  </si>
+  <si>
+    <t>Квартира 68 м² — с медной кухней и гостиной на подиуме. Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12058</t>
+  </si>
+  <si>
+    <t>Обзор санузла. Метраж: 6,8 кв.м. Настоящая роскошь! Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12057</t>
+  </si>
+  <si>
+    <t>Шторы, от которых все придут в восторг Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12056</t>
+  </si>
+  <si>
+    <t>Непрактичные решения в кухне Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12055</t>
+  </si>
+  <si>
+    <t>Решение для зонирования помещения Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12054</t>
+  </si>
+  <si>
+    <t>Идея необычного оформления акцентной стены Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12053</t>
+  </si>
+  <si>
+    <t>Обзор очаровательной кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12052</t>
+  </si>
+  <si>
+    <t>Экономия пространства Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12051</t>
+  </si>
+  <si>
+    <t>Зеркальные откосы своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12050</t>
+  </si>
+  <si>
+    <t>Ленивый способ обновить абажур Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12049</t>
+  </si>
+  <si>
+    <t>07.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12044</t>
+  </si>
+  <si>
+    <t>07.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12043</t>
+  </si>
+  <si>
+    <t>07.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12035</t>
+  </si>
+  <si>
+    <t>Минималистичная квартира. Метраж: 103 кв.м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12030</t>
+  </si>
+  <si>
+    <t>06.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12029</t>
+  </si>
+  <si>
+    <t>06.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12028</t>
+  </si>
+  <si>
+    <t>Переделали однушку 40 м² в двушку Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12022</t>
+  </si>
+  <si>
+    <t>Шикарный проект квартиры в приятной цветовой гамме Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12021</t>
+  </si>
+  <si>
+    <t>Как выбрать неубиваемую и практичную столешницу для кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12020</t>
+  </si>
+  <si>
+    <t>Обзор роскошной квартиры 60 м². Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12014</t>
+  </si>
+  <si>
+    <t>06.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12005</t>
+  </si>
+  <si>
+    <t>Квартира в светлых оттенках Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12004</t>
+  </si>
+  <si>
+    <t>Преображение спальни. Оцените реакцией уютный интерьер в бежевых тонах Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12003</t>
+  </si>
+  <si>
+    <t>Зонирование с помощью стеклянной перегородки Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11994</t>
+  </si>
+  <si>
+    <t>05.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11990</t>
+  </si>
+  <si>
+    <t>Интерьер в стиле баухаус Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11989</t>
+  </si>
+  <si>
+    <t>Минималистичный декор стены. Как Вам решение? Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11988</t>
+  </si>
+  <si>
+    <t>Обзор холла частного дома Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11987</t>
+  </si>
+  <si>
+    <t>Не стоит недооценивать влияние света на дизайн интерьера Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11986</t>
+  </si>
+  <si>
+    <t>04.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11976</t>
+  </si>
+  <si>
+    <t>Квартира в минималистичном стиле. Метраж: 83 кв.м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.06.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11975</t>
+  </si>
+  <si>
+    <t>Как спрятать газовую трубу Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11974</t>
+  </si>
+  <si>
+    <t>04.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11968</t>
+  </si>
+  <si>
+    <t>04.06.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11967</t>
+  </si>
+  <si>
+    <t>Что разместить в цоколе кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.06.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11966</t>
+  </si>
+  <si>
+    <t>04.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11965</t>
+  </si>
+  <si>
+    <t>Топ-3 тренда в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11964</t>
+  </si>
+  <si>
+    <t>Как вам такая радиусная стена? Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11963</t>
+  </si>
+  <si>
+    <t>Как визуально облегчить кухню? Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.06.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11962</t>
+  </si>
+  <si>
+    <t>Обзор санузла. Метраж: 5 кв.м Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11961</t>
+  </si>
+  <si>
+    <t>Узкий стеллаж на кухню Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11960</t>
+  </si>
+  <si>
+    <t>Вместительная гардеробная Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11959</t>
+  </si>
+  <si>
+    <t>Идея для маленькой угловой кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11958</t>
+  </si>
+  <si>
+    <t>Какой необычный стол Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11957</t>
+  </si>
+  <si>
+    <t>Обзор душевой в темной цветовой гамме Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11956</t>
+  </si>
+  <si>
+    <t>Спокойный и уютный интерьер в светлых оттенках Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11955</t>
+  </si>
+  <si>
+    <t>Светодиодная лента в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11954</t>
+  </si>
+  <si>
+    <t>Обзор встроенной обувницы в гардеробе Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11953</t>
+  </si>
+  <si>
+    <t>02.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11952</t>
+  </si>
+  <si>
+    <t>Узкий коридор Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11951</t>
+  </si>
+  <si>
+    <t>Тумба под раковину Маленький элемент — большой эффект Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11950</t>
+  </si>
+  <si>
+    <t>Перегородка в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11949</t>
+  </si>
+  <si>
+    <t>Оформление спальни в современном стиле Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11948</t>
+  </si>
+  <si>
+    <t>01.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11947</t>
+  </si>
+  <si>
+    <t>Вариант подвижного зеркала Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11946</t>
+  </si>
+  <si>
+    <t>Как обрамить проем? Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11945</t>
+  </si>
+  <si>
+    <t>Интерьер в классическом стиле. Метраж: 7 кв.м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11944</t>
+  </si>
+  <si>
+    <t>Скрытая кухня. Как Вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>31.05.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11943</t>
+  </si>
+  <si>
+    <t>Компактно, стильно и удобно Современный дизайн</t>
+  </si>
+  <si>
+    <t>31.05.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11942</t>
+  </si>
+  <si>
+    <t>31.05.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11933</t>
+  </si>
+  <si>
+    <t>31.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11932</t>
+  </si>
+  <si>
+    <t>31.05.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11931</t>
+  </si>
+  <si>
+    <t>31.05.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11930</t>
+  </si>
+  <si>
+    <t>Отвечаю за качество и надежность головой! Меня зовут Роман Федотов и я кожевник с небольшой мастерской в Нижнем Новгороде. Уже 8 лет я делаю сумки, кошельки, ремни и другие изделия из кожи высшего качества. Все материалы перед ручным изготовлением проходят жесткую проверку и обработку. Поэтому мы получаем продукт ПРЕМИУМ сегмента, отличающийся своей долговечностью и эстетикой, которая подчеркнет статус и тонкий вкус обладателя изделия! Появился я в телеграм недавно и уже нашел более 8 тысяч фанатов и в честь этого – каждому, кто в течение 24 часов подпишется и напишет мне слово «РЕМЕНЬ» я подарю к заказу любой ремень на выбор! Забирай ремень, акция продлится лишь 24 часа – https://t.me/fedotovcraft</t>
+  </si>
+  <si>
+    <t>31.05.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11912</t>
+  </si>
+  <si>
+    <t>30.05.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11910</t>
+  </si>
+  <si>
+    <t>Прихожая. Как Вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.05.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11901</t>
+  </si>
+  <si>
+    <t>Интерьер 1-комнатной квартиры в Сочи Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.05.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11899</t>
+  </si>
+  <si>
+    <t>Два дизайна стильной спальни Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11896</t>
+  </si>
+  <si>
+    <t>Столики из мрамора Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.05.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11895</t>
+  </si>
+  <si>
+    <t>Обзор компактной стильной прихожей 5 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11886</t>
+  </si>
+  <si>
+    <t>30.05.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11879</t>
+  </si>
+  <si>
+    <t>29.05.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11878</t>
+  </si>
+  <si>
+    <t>Домашний офис. Как Вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.05.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11877</t>
+  </si>
+  <si>
+    <t>29.05.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11876</t>
+  </si>
+  <si>
+    <t>Обзор компактной однушки Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11875</t>
+  </si>
+  <si>
+    <t>3 варианта ванной комнаты Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.05.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11874</t>
+  </si>
+  <si>
+    <t>Необычная шторка своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11873</t>
+  </si>
+  <si>
+    <t>3 элемента стильной ванной Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.05.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11872</t>
+  </si>
+  <si>
+    <t>Обзор кухни в серой цветовой гамме Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.05.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11871</t>
+  </si>
+  <si>
+    <t>Идеальный вариант для удобного хранения обуви Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.05.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11870</t>
+  </si>
+  <si>
+    <t>Интерьер в сером цвете Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.05.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11869</t>
+  </si>
+  <si>
+    <t>Бюджетное оформление зоны прихожей без шкафов и консолей Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11868</t>
+  </si>
+  <si>
+    <t>Обзор небольшой ванной комнаты Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.05.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11867</t>
+  </si>
+  <si>
+    <t>Двушка с гардеробной - 36 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11866</t>
+  </si>
+  <si>
+    <t>Небольшая ванная комната после капитального ремонта Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.05.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11865</t>
+  </si>
+  <si>
+    <t>Скрытое спальное место в маленькой студии Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.05.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11864</t>
+  </si>
+  <si>
+    <t>Что делать с Г-образным окном и подоконным блоком? Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.05.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11856</t>
+  </si>
+  <si>
+    <t>Дизайн квартиры площадью 50 кв.м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.05.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11855</t>
+  </si>
+  <si>
+    <t>Как убрать длинный коридор Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11854</t>
+  </si>
+  <si>
+    <t>Подоконник из керамогранита Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.05.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11853</t>
+  </si>
+  <si>
+    <t>Интересное оформление душевой Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11852</t>
+  </si>
+  <si>
+    <t>Три «нет» от дизайнера интерьера Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.05.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11851</t>
+  </si>
+  <si>
+    <t>Худшие решения для ремонта Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.05.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11850</t>
+  </si>
+  <si>
+    <t>Непрактичные идеи в дизайне Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.05.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11849</t>
+  </si>
+  <si>
+    <t>Обзор спальной комнаты Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.05.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11848</t>
+  </si>
+  <si>
+    <t>Идея для малогабаритных квартир Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11847</t>
+  </si>
+  <si>
+    <t>Квартира без коридоров. Как это? Ответ найдете в видео! Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.05.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11846</t>
+  </si>
+  <si>
+    <t>4 идеи отделки кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11845</t>
+  </si>
+  <si>
+    <t>6 ошибок во время ремонта кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.05.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11844</t>
+  </si>
+  <si>
+    <t>Дизайн проект ванной. Как Вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.05.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11839</t>
+  </si>
+  <si>
+    <t>25.05.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11836</t>
+  </si>
+  <si>
+    <t>25.05.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11835</t>
+  </si>
+  <si>
+    <t>25.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11834</t>
+  </si>
+  <si>
+    <t>25.05.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11833</t>
+  </si>
+  <si>
+    <t>25.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11832</t>
+  </si>
+  <si>
+    <t>25.05.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11831</t>
+  </si>
+  <si>
+    <t>24.05.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11830</t>
+  </si>
+  <si>
+    <t>Необычная форма плитки в ванной Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.05.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11829</t>
+  </si>
+  <si>
+    <t>24.05.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11828</t>
+  </si>
+  <si>
+    <t>Зеркальная стена Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11827</t>
+  </si>
+  <si>
+    <t>24.05.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11826</t>
+  </si>
+  <si>
+    <t>24.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11825</t>
+  </si>
+  <si>
+    <t>3 варианта, как красиво спрятать гладильную доску Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.05.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11824</t>
+  </si>
+  <si>
+    <t>Обзор евродвушки. Метраж - 28 кв.м. Оцените реакцией! Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.05.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11823</t>
+  </si>
+  <si>
+    <t>3 интерьерные ошибки, о которых потом жалеют Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.05.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11822</t>
+  </si>
+  <si>
+    <t>Однокомнатная квартира площадью 32 кв.м Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.05.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11821</t>
+  </si>
+  <si>
+    <t>Магия до/после Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11820</t>
+  </si>
+  <si>
+    <t>Складная лестница Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.05.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11819</t>
+  </si>
+  <si>
+    <t>Стильные решения для хранения туалетной бумаги Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11818</t>
+  </si>
+  <si>
+    <t>Секретная дверь на кухне Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.05.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11817</t>
+  </si>
+  <si>
+    <t>Умные решения для комфортной жизни Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.05.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11811</t>
+  </si>
+  <si>
+    <t>22.05.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11810</t>
+  </si>
+  <si>
+    <t>Двушка в сталинке. Метраж: 47 кв.м. Оцените реакцией результат! Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.05.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11809</t>
+  </si>
+  <si>
+    <t>Обзор евродвушки. Метраж: 44, 4 кв.м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11808</t>
+  </si>
+  <si>
+    <t>О вытяжке в ванной Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.05.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11807</t>
+  </si>
+  <si>
+    <t>Перегородка с распашными дверями для зонирования кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11806</t>
+  </si>
+  <si>
+    <t>Как убрать монтажную пену Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.05.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11805</t>
+  </si>
+  <si>
+    <t>Декорируем стену Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.05.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11803</t>
+  </si>
+  <si>
+    <t>Санузел Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.05.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11802</t>
+  </si>
+  <si>
+    <t>Минималистический и трендовый дизайн в неоклассическом стиле Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.05.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11801</t>
+  </si>
+  <si>
+    <t>Современная и технологичная кухня Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11800</t>
+  </si>
+  <si>
+    <t>Обзор стильного зала Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.05.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11799</t>
+  </si>
+  <si>
+    <t>Белоснежный интерьер Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11798</t>
+  </si>
+  <si>
+    <t>Шикарная однокомнатная квартира 40 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.05.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11797</t>
+  </si>
+  <si>
+    <t>17 полезных советов для идеальной кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.05.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11796</t>
+  </si>
+  <si>
+    <t>Идея зонирования Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.05.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11795</t>
+  </si>
+  <si>
+    <t>Хранение в кровати. Как Вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.05.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11794</t>
+  </si>
+  <si>
+    <t>20.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11784</t>
+  </si>
+  <si>
+    <t>Двyxкомнатная квapтира для ceмьи с двyмя дeтишками Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.05.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11779</t>
+  </si>
+  <si>
+    <t>20.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11778</t>
+  </si>
+  <si>
+    <t>Цвета, которые не утомляют Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.05.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/11777</t>
+  </si>
+  <si>
+    <t>Рассчитай стоимость своего ремонта за 60 секунд 🔥 Когда я планировала ремонт квартиры, долго не могла определиться с бюджетом. Этот бот оказался настоящей находкой! Он быстро подсчитал все расходы и помог избежать сюрпризов. Попробуйте сами: @remont_kalculator_bot ❤️ Если вы только начинаете ремонт, рекомендую канал про ремонт. Там только актуальная информация: — Сколько стоит ремонт в 2026 году? — Как сэкономить на ремонте? — Как подготовить квартиру к ремонту? — С чего начать ремонт квартиры? И другие разборы. Рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>18.09.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/12775</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -9902,59 +13652,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1094"/>
+  <dimension ref="A1:H1557"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3364.464" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -34903,50 +38653,7921 @@
       <c r="G1093">
         <v>47</v>
       </c>
     </row>
     <row r="1094" spans="1:8">
       <c r="A1094">
         <v>86394</v>
       </c>
       <c r="B1094" t="s">
         <v>3172</v>
       </c>
       <c r="C1094" t="s">
         <v>3173</v>
       </c>
       <c r="D1094" s="1" t="s">
         <v>3174</v>
       </c>
       <c r="E1094">
         <v>9041</v>
       </c>
       <c r="F1094">
         <v>22</v>
       </c>
       <c r="G1094">
         <v>36</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>116206</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3175</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="E1095">
+        <v>6892</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>116207</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3178</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="E1096">
+        <v>4531</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>116208</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3181</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3182</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="E1097">
+        <v>4463</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>116209</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3184</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3185</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3186</v>
+      </c>
+      <c r="E1098">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>116210</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3187</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3189</v>
+      </c>
+      <c r="E1099">
+        <v>4644</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>116211</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3190</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3191</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3192</v>
+      </c>
+      <c r="E1100">
+        <v>4340</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>116212</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3193</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3195</v>
+      </c>
+      <c r="E1101">
+        <v>3404</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>116213</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3196</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3198</v>
+      </c>
+      <c r="E1102">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>116214</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3199</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3200</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1103">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>116215</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3202</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3203</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="E1104">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>116216</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3205</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="E1105">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>116217</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3208</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3209</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="E1106">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>116218</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3211</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3212</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E1107">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>116219</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3213</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3214</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E1108">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>116220</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3217</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="E1109">
+        <v>3002</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>116221</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3219</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3220</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="E1110">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>116222</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3222</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3223</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="E1111">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>116223</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3225</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3226</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="E1112">
+        <v>3244</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>116224</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3228</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="E1113">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>116225</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3231</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="E1114">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>116226</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3234</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="E1115">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>116227</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3237</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="E1116">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>116228</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="E1117">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>116229</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="E1118">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>116230</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3246</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E1119">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>116231</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3249</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="E1120">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>116232</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="E1121">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>116233</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3255</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3256</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="E1122">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>116234</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="E1123">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>116235</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3261</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="E1124">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>116236</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="E1125">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>116237</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3267</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="E1126">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>116238</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3269</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3270</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E1127">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>116239</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3272</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="E1128">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>116240</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3275</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3276</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="E1129">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>116241</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3277</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3278</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3279</v>
+      </c>
+      <c r="E1130">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>116242</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3280</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3281</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3282</v>
+      </c>
+      <c r="E1131">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>116243</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3283</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3284</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3285</v>
+      </c>
+      <c r="E1132">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>116244</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3286</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3287</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="E1133">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>116245</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3288</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3289</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="E1134">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>116246</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="E1135">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>116247</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E1136">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>116248</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3295</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E1137">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>116249</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3297</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3298</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="E1138">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>116250</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3300</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3301</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E1139">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>116251</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="E1140">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>116252</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E1141">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>116253</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3307</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="E1142">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>116254</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3310</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="E1143">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>116255</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3312</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3313</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3314</v>
+      </c>
+      <c r="E1144">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>116256</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3315</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3316</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E1145">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>116257</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="E1146">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>116258</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="E1147">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>116259</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="E1148">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>116260</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="E1149">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>116261</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E1150">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>116262</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3333</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="E1151">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>116263</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="E1152">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>116264</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3339</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="E1153">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>116265</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3342</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E1154">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>116266</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3343</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3344</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="E1155">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>116267</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3346</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3348</v>
+      </c>
+      <c r="E1156">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>116268</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3349</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3350</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="E1157">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>116269</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3352</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3353</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="E1158">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>116270</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3355</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3356</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="E1159">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>116271</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3358</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3359</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3360</v>
+      </c>
+      <c r="E1160">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>116272</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3361</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3363</v>
+      </c>
+      <c r="E1161">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>116273</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3364</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3365</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3366</v>
+      </c>
+      <c r="E1162">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>116274</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3367</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3368</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="E1163">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>116275</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3369</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3370</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="E1164">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>116276</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3372</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3373</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3374</v>
+      </c>
+      <c r="E1165">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>116277</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3375</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3376</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="E1166">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>116278</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3378</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3379</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="E1167">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>116279</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3381</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3382</v>
+      </c>
+      <c r="E1168">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>116280</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3383</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3384</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1169">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>116281</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3385</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3386</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1170">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>116282</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3387</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E1171">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>116283</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3389</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3391</v>
+      </c>
+      <c r="E1172">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>116284</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3392</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="E1173">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>116285</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3394</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3395</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1174">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>116286</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3397</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3398</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3399</v>
+      </c>
+      <c r="E1175">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>116287</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3400</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3401</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3402</v>
+      </c>
+      <c r="E1176">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>116288</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3403</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3404</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3405</v>
+      </c>
+      <c r="E1177">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>116289</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3406</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3407</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3408</v>
+      </c>
+      <c r="E1178">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>116290</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3409</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3410</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>3411</v>
+      </c>
+      <c r="E1179">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>116291</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3412</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3413</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3414</v>
+      </c>
+      <c r="E1180">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>116292</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3415</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3416</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>3417</v>
+      </c>
+      <c r="E1181">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>116293</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3418</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3419</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3420</v>
+      </c>
+      <c r="E1182">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>116294</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3421</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3422</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>3423</v>
+      </c>
+      <c r="E1183">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>116295</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3424</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3425</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="E1184">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>116296</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3426</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3427</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="E1185">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>116297</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3429</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3430</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="E1186">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>116298</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3433</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E1187">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>116299</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3434</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3435</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E1188">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>116300</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3436</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3437</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E1189">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>116301</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3438</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3439</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E1190">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>116302</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3441</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="E1191">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>116303</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3444</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="E1192">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>116304</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3446</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3447</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E1193">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>116305</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3448</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3449</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3450</v>
+      </c>
+      <c r="E1194">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>116306</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3451</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3452</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="E1195">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>116307</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3454</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3455</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3456</v>
+      </c>
+      <c r="E1196">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>116308</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3457</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3458</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="E1197">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>116309</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3460</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3461</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="E1198">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>116310</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3463</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3464</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="E1199">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>116311</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3466</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3468</v>
+      </c>
+      <c r="E1200">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>116312</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3470</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="E1201">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>116313</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3472</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3473</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="E1202">
+        <v>2487</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>116314</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3475</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="E1203">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>116315</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3478</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3479</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="E1204">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>116316</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3481</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3482</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="E1205">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>116317</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="E1206">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>116318</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3487</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3488</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="E1207">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>116319</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3489</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3490</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="E1208">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>116320</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3492</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3493</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="E1209">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>116321</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3495</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3496</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="E1210">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>116322</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>3499</v>
+      </c>
+      <c r="E1211">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>116323</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3502</v>
+      </c>
+      <c r="E1212">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>116324</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E1213">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>116325</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3507</v>
+      </c>
+      <c r="E1214">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>116326</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3508</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E1215">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>116327</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3510</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3511</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="E1216">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>116328</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3513</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3514</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="E1217">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>116329</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3516</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3517</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>3518</v>
+      </c>
+      <c r="E1218">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>116330</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3519</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3520</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="E1219">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>116331</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3522</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3523</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="E1220">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>116332</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3525</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3526</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="E1221">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222">
+        <v>116333</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3528</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3529</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1222">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223">
+        <v>116334</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D1223" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E1223">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224">
+        <v>116335</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3532</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3533</v>
+      </c>
+      <c r="D1224" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="E1224">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225">
+        <v>116336</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3534</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3535</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="E1225">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>116337</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3537</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3538</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="E1226">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>116338</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3540</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="E1227">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>116339</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3543</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3544</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="E1228">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>116340</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3546</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E1229">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>116341</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3549</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="E1230">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>116342</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3552</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="E1231">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>116343</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3554</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3555</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E1232">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>116344</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3556</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3557</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3558</v>
+      </c>
+      <c r="E1233">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>116345</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3559</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3560</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3561</v>
+      </c>
+      <c r="E1234">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>116346</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3562</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3563</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3564</v>
+      </c>
+      <c r="E1235">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>116347</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3565</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3566</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>3567</v>
+      </c>
+      <c r="E1236">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237">
+        <v>116348</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3568</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3569</v>
+      </c>
+      <c r="D1237" s="1" t="s">
+        <v>3570</v>
+      </c>
+      <c r="E1237">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238">
+        <v>116349</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3571</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3572</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>3573</v>
+      </c>
+      <c r="E1238">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239">
+        <v>116350</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3574</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3575</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>3576</v>
+      </c>
+      <c r="E1239">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240">
+        <v>116351</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3578</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>3579</v>
+      </c>
+      <c r="E1240">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241">
+        <v>116352</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3580</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3581</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>3582</v>
+      </c>
+      <c r="E1241">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242">
+        <v>116353</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E1242">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243">
+        <v>116354</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3585</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3586</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E1243">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244">
+        <v>116355</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3587</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3588</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="E1244">
+        <v>2487</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245">
+        <v>116356</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3590</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3591</v>
+      </c>
+      <c r="D1245" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E1245">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246">
+        <v>116357</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3592</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3593</v>
+      </c>
+      <c r="D1246" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E1246">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247">
+        <v>116358</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3594</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3595</v>
+      </c>
+      <c r="D1247" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E1247">
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248">
+        <v>116359</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3596</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3597</v>
+      </c>
+      <c r="D1248" s="1" t="s">
+        <v>3598</v>
+      </c>
+      <c r="E1248">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249">
+        <v>116360</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3599</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3600</v>
+      </c>
+      <c r="D1249" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="E1249">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250">
+        <v>116361</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3602</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3603</v>
+      </c>
+      <c r="D1250" s="1" t="s">
+        <v>3604</v>
+      </c>
+      <c r="E1250">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251">
+        <v>116362</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3605</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3606</v>
+      </c>
+      <c r="D1251" s="1" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1251">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252">
+        <v>116363</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3608</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3609</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E1252">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253">
+        <v>116364</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3610</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D1253" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="E1253">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254">
+        <v>116365</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3612</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3613</v>
+      </c>
+      <c r="D1254" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E1254">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255">
+        <v>116366</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3614</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3615</v>
+      </c>
+      <c r="D1255" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="E1255">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:8">
+      <c r="A1256">
+        <v>116367</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>3616</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>3617</v>
+      </c>
+      <c r="D1256" s="1" t="s">
+        <v>3618</v>
+      </c>
+      <c r="E1256">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:8">
+      <c r="A1257">
+        <v>116368</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3619</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3620</v>
+      </c>
+      <c r="D1257" s="1" t="s">
+        <v>3621</v>
+      </c>
+      <c r="E1257">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:8">
+      <c r="A1258">
+        <v>116369</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>3622</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3623</v>
+      </c>
+      <c r="D1258" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="E1258">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:8">
+      <c r="A1259">
+        <v>116370</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>3624</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>3625</v>
+      </c>
+      <c r="D1259" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="E1259">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:8">
+      <c r="A1260">
+        <v>116371</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>3627</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3628</v>
+      </c>
+      <c r="D1260" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="E1260">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:8">
+      <c r="A1261">
+        <v>116372</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>3630</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3631</v>
+      </c>
+      <c r="D1261" s="1" t="s">
+        <v>3632</v>
+      </c>
+      <c r="E1261">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:8">
+      <c r="A1262">
+        <v>116373</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>3633</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3634</v>
+      </c>
+      <c r="D1262" s="1" t="s">
+        <v>3635</v>
+      </c>
+      <c r="E1262">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:8">
+      <c r="A1263">
+        <v>116374</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>3636</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3637</v>
+      </c>
+      <c r="D1263" s="1" t="s">
+        <v>3638</v>
+      </c>
+      <c r="E1263">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:8">
+      <c r="A1264">
+        <v>116375</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>3639</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D1264" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="E1264">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:8">
+      <c r="A1265">
+        <v>116376</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>3642</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>3643</v>
+      </c>
+      <c r="D1265" s="1" t="s">
+        <v>3644</v>
+      </c>
+      <c r="E1265">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:8">
+      <c r="A1266">
+        <v>116377</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>3645</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3646</v>
+      </c>
+      <c r="D1266" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="E1266">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:8">
+      <c r="A1267">
+        <v>116378</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>3647</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3648</v>
+      </c>
+      <c r="D1267" s="1" t="s">
+        <v>3649</v>
+      </c>
+      <c r="E1267">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:8">
+      <c r="A1268">
+        <v>116379</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>3650</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3651</v>
+      </c>
+      <c r="D1268" s="1" t="s">
+        <v>3652</v>
+      </c>
+      <c r="E1268">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:8">
+      <c r="A1269">
+        <v>116380</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3653</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3654</v>
+      </c>
+      <c r="D1269" s="1" t="s">
+        <v>3655</v>
+      </c>
+      <c r="E1269">
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:8">
+      <c r="A1270">
+        <v>116381</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>3656</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3657</v>
+      </c>
+      <c r="D1270" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="E1270">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:8">
+      <c r="A1271">
+        <v>116382</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>3658</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3659</v>
+      </c>
+      <c r="D1271" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="E1271">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:8">
+      <c r="A1272">
+        <v>116383</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>3661</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D1272" s="1" t="s">
+        <v>3663</v>
+      </c>
+      <c r="E1272">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:8">
+      <c r="A1273">
+        <v>116384</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D1273" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E1273">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:8">
+      <c r="A1274">
+        <v>116385</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>3666</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3667</v>
+      </c>
+      <c r="D1274" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="E1274">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:8">
+      <c r="A1275">
+        <v>116386</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>3668</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3669</v>
+      </c>
+      <c r="D1275" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="E1275">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:8">
+      <c r="A1276">
+        <v>116387</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>3670</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1276" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="E1276">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:8">
+      <c r="A1277">
+        <v>116388</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>3672</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3673</v>
+      </c>
+      <c r="D1277" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="E1277">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:8">
+      <c r="A1278">
+        <v>116389</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>3674</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3675</v>
+      </c>
+      <c r="D1278" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="E1278">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8">
+      <c r="A1279">
+        <v>116390</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>3676</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3677</v>
+      </c>
+      <c r="D1279" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="E1279">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:8">
+      <c r="A1280">
+        <v>116391</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>3679</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3680</v>
+      </c>
+      <c r="D1280" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="E1280">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8">
+      <c r="A1281">
+        <v>116392</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D1281" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="E1281">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:8">
+      <c r="A1282">
+        <v>116393</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>3685</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D1282" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="E1282">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:8">
+      <c r="A1283">
+        <v>116394</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>3688</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3689</v>
+      </c>
+      <c r="D1283" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="E1283">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:8">
+      <c r="A1284">
+        <v>116395</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>3691</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D1284" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E1284">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:8">
+      <c r="A1285">
+        <v>116396</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>3693</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3694</v>
+      </c>
+      <c r="D1285" s="1" t="s">
+        <v>3695</v>
+      </c>
+      <c r="E1285">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8">
+      <c r="A1286">
+        <v>116397</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>3696</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3697</v>
+      </c>
+      <c r="D1286" s="1" t="s">
+        <v>3698</v>
+      </c>
+      <c r="E1286">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:8">
+      <c r="A1287">
+        <v>116398</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3699</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3700</v>
+      </c>
+      <c r="D1287" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E1287">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:8">
+      <c r="A1288">
+        <v>116399</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3701</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1288" s="1" t="s">
+        <v>3703</v>
+      </c>
+      <c r="E1288">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:8">
+      <c r="A1289">
+        <v>116400</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3704</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3705</v>
+      </c>
+      <c r="D1289" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1289">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:8">
+      <c r="A1290">
+        <v>116401</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>3706</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3707</v>
+      </c>
+      <c r="D1290" s="1" t="s">
+        <v>3708</v>
+      </c>
+      <c r="E1290">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:8">
+      <c r="A1291">
+        <v>116402</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D1291" s="1" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E1291">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:8">
+      <c r="A1292">
+        <v>116403</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>3712</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>3713</v>
+      </c>
+      <c r="D1292" s="1" t="s">
+        <v>3714</v>
+      </c>
+      <c r="E1292">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:8">
+      <c r="A1293">
+        <v>116404</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>3715</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>3716</v>
+      </c>
+      <c r="D1293" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="E1293">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:8">
+      <c r="A1294">
+        <v>116405</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>3718</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D1294" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="E1294">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:8">
+      <c r="A1295">
+        <v>116406</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>3721</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D1295" s="1" t="s">
+        <v>3723</v>
+      </c>
+      <c r="E1295">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:8">
+      <c r="A1296">
+        <v>116407</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>3724</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>3725</v>
+      </c>
+      <c r="D1296" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="E1296">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:8">
+      <c r="A1297">
+        <v>116408</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>3727</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D1297" s="1" t="s">
+        <v>3729</v>
+      </c>
+      <c r="E1297">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:8">
+      <c r="A1298">
+        <v>116409</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>3730</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>3731</v>
+      </c>
+      <c r="D1298" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E1298">
+        <v>2695</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:8">
+      <c r="A1299">
+        <v>116410</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>3732</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>3733</v>
+      </c>
+      <c r="D1299" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1299">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:8">
+      <c r="A1300">
+        <v>116411</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>3734</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>3735</v>
+      </c>
+      <c r="D1300" s="1" t="s">
+        <v>3736</v>
+      </c>
+      <c r="E1300">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:8">
+      <c r="A1301">
+        <v>116412</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>3737</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>3738</v>
+      </c>
+      <c r="D1301" s="1" t="s">
+        <v>3739</v>
+      </c>
+      <c r="E1301">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:8">
+      <c r="A1302">
+        <v>116413</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>3740</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>3741</v>
+      </c>
+      <c r="D1302" s="1" t="s">
+        <v>3742</v>
+      </c>
+      <c r="E1302">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:8">
+      <c r="A1303">
+        <v>116414</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>3743</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>3744</v>
+      </c>
+      <c r="D1303" s="1" t="s">
+        <v>3745</v>
+      </c>
+      <c r="E1303">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:8">
+      <c r="A1304">
+        <v>116415</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>3746</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>3747</v>
+      </c>
+      <c r="D1304" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E1304">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:8">
+      <c r="A1305">
+        <v>116416</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>3748</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>3749</v>
+      </c>
+      <c r="D1305" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E1305">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:8">
+      <c r="A1306">
+        <v>116417</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>3750</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>3751</v>
+      </c>
+      <c r="D1306" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1306">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:8">
+      <c r="A1307">
+        <v>116418</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>3752</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>3753</v>
+      </c>
+      <c r="D1307" s="1" t="s">
+        <v>3754</v>
+      </c>
+      <c r="E1307">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:8">
+      <c r="A1308">
+        <v>116419</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>3755</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>3756</v>
+      </c>
+      <c r="D1308" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E1308">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:8">
+      <c r="A1309">
+        <v>116420</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>3757</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>3758</v>
+      </c>
+      <c r="D1309" s="1" t="s">
+        <v>3759</v>
+      </c>
+      <c r="E1309">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:8">
+      <c r="A1310">
+        <v>116421</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>3760</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1310" s="1" t="s">
+        <v>3762</v>
+      </c>
+      <c r="E1310">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:8">
+      <c r="A1311">
+        <v>116422</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>3763</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D1311" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="E1311">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:8">
+      <c r="A1312">
+        <v>116423</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>3766</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>3767</v>
+      </c>
+      <c r="D1312" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E1312">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:8">
+      <c r="A1313">
+        <v>116424</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>3768</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>3769</v>
+      </c>
+      <c r="D1313" s="1" t="s">
+        <v>3770</v>
+      </c>
+      <c r="E1313">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:8">
+      <c r="A1314">
+        <v>116425</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>3771</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>3772</v>
+      </c>
+      <c r="D1314" s="1" t="s">
+        <v>3773</v>
+      </c>
+      <c r="E1314">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:8">
+      <c r="A1315">
+        <v>116426</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>3774</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>3775</v>
+      </c>
+      <c r="D1315" s="1" t="s">
+        <v>3776</v>
+      </c>
+      <c r="E1315">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:8">
+      <c r="A1316">
+        <v>116427</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>3777</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>3778</v>
+      </c>
+      <c r="D1316" s="1" t="s">
+        <v>3779</v>
+      </c>
+      <c r="E1316">
+        <v>3287</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:8">
+      <c r="A1317">
+        <v>116428</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>3780</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>3781</v>
+      </c>
+      <c r="D1317" s="1" t="s">
+        <v>3782</v>
+      </c>
+      <c r="E1317">
+        <v>3167</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:8">
+      <c r="A1318">
+        <v>116429</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>3783</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>3784</v>
+      </c>
+      <c r="D1318" s="1" t="s">
+        <v>3785</v>
+      </c>
+      <c r="E1318">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:8">
+      <c r="A1319">
+        <v>116430</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>3786</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>3787</v>
+      </c>
+      <c r="D1319" s="1" t="s">
+        <v>3788</v>
+      </c>
+      <c r="E1319">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:8">
+      <c r="A1320">
+        <v>116431</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>3789</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>3790</v>
+      </c>
+      <c r="D1320" s="1" t="s">
+        <v>3791</v>
+      </c>
+      <c r="E1320">
+        <v>3194</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:8">
+      <c r="A1321">
+        <v>116432</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>3792</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>3793</v>
+      </c>
+      <c r="D1321" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="E1321">
+        <v>3273</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:8">
+      <c r="A1322">
+        <v>116433</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>3794</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1322" s="1" t="s">
+        <v>3796</v>
+      </c>
+      <c r="E1322">
+        <v>3309</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:8">
+      <c r="A1323">
+        <v>116434</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>3797</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>3798</v>
+      </c>
+      <c r="D1323" s="1" t="s">
+        <v>3799</v>
+      </c>
+      <c r="E1323">
+        <v>3351</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:8">
+      <c r="A1324">
+        <v>116435</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>3800</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>3801</v>
+      </c>
+      <c r="D1324" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="E1324">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:8">
+      <c r="A1325">
+        <v>116436</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>3802</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>3803</v>
+      </c>
+      <c r="D1325" s="1" t="s">
+        <v>3804</v>
+      </c>
+      <c r="E1325">
+        <v>3241</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:8">
+      <c r="A1326">
+        <v>116437</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>3805</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>3806</v>
+      </c>
+      <c r="D1326" s="1" t="s">
+        <v>3807</v>
+      </c>
+      <c r="E1326">
+        <v>3207</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:8">
+      <c r="A1327">
+        <v>116438</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>3808</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>3809</v>
+      </c>
+      <c r="D1327" s="1" t="s">
+        <v>3810</v>
+      </c>
+      <c r="E1327">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:8">
+      <c r="A1328">
+        <v>116439</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>3811</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>3812</v>
+      </c>
+      <c r="D1328" s="1" t="s">
+        <v>3813</v>
+      </c>
+      <c r="E1328">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:8">
+      <c r="A1329">
+        <v>116440</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>3814</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>3815</v>
+      </c>
+      <c r="D1329" s="1" t="s">
+        <v>3816</v>
+      </c>
+      <c r="E1329">
+        <v>3171</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:8">
+      <c r="A1330">
+        <v>116441</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>3817</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>3818</v>
+      </c>
+      <c r="D1330" s="1" t="s">
+        <v>3819</v>
+      </c>
+      <c r="E1330">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:8">
+      <c r="A1331">
+        <v>116442</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>3820</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>3821</v>
+      </c>
+      <c r="D1331" s="1" t="s">
+        <v>3822</v>
+      </c>
+      <c r="E1331">
+        <v>3178</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:8">
+      <c r="A1332">
+        <v>116443</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>3823</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>3824</v>
+      </c>
+      <c r="D1332" s="1" t="s">
+        <v>3825</v>
+      </c>
+      <c r="E1332">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:8">
+      <c r="A1333">
+        <v>116444</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>3826</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>3827</v>
+      </c>
+      <c r="D1333" s="1" t="s">
+        <v>3828</v>
+      </c>
+      <c r="E1333">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:8">
+      <c r="A1334">
+        <v>116445</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>3829</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>3830</v>
+      </c>
+      <c r="D1334" s="1" t="s">
+        <v>3831</v>
+      </c>
+      <c r="E1334">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:8">
+      <c r="A1335">
+        <v>116446</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>3832</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>3833</v>
+      </c>
+      <c r="D1335" s="1" t="s">
+        <v>3834</v>
+      </c>
+      <c r="E1335">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:8">
+      <c r="A1336">
+        <v>116447</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>3835</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>3836</v>
+      </c>
+      <c r="D1336" s="1" t="s">
+        <v>3837</v>
+      </c>
+      <c r="E1336">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:8">
+      <c r="A1337">
+        <v>116448</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>3838</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>3839</v>
+      </c>
+      <c r="D1337" s="1" t="s">
+        <v>3198</v>
+      </c>
+      <c r="E1337">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:8">
+      <c r="A1338">
+        <v>116449</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>3840</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1338" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1338">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:8">
+      <c r="A1339">
+        <v>116450</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>3842</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>3843</v>
+      </c>
+      <c r="D1339" s="1" t="s">
+        <v>3844</v>
+      </c>
+      <c r="E1339">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:8">
+      <c r="A1340">
+        <v>116451</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>3845</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>3846</v>
+      </c>
+      <c r="D1340" s="1" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1340">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:8">
+      <c r="A1341">
+        <v>116452</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>3847</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>3848</v>
+      </c>
+      <c r="D1341" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="E1341">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:8">
+      <c r="A1342">
+        <v>116453</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>3849</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>3850</v>
+      </c>
+      <c r="D1342" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="E1342">
+        <v>3106</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:8">
+      <c r="A1343">
+        <v>116454</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>3851</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>3852</v>
+      </c>
+      <c r="D1343" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="E1343">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:8">
+      <c r="A1344">
+        <v>116455</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>3853</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>3854</v>
+      </c>
+      <c r="D1344" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="E1344">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:8">
+      <c r="A1345">
+        <v>116456</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>3855</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>3856</v>
+      </c>
+      <c r="D1345" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E1345">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:8">
+      <c r="A1346">
+        <v>116457</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>3857</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>3858</v>
+      </c>
+      <c r="D1346" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E1346">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:8">
+      <c r="A1347">
+        <v>116458</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>3859</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>3860</v>
+      </c>
+      <c r="D1347" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E1347">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:8">
+      <c r="A1348">
+        <v>116459</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>3861</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D1348" s="1" t="s">
+        <v>3863</v>
+      </c>
+      <c r="E1348">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:8">
+      <c r="A1349">
+        <v>116460</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>3864</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>3865</v>
+      </c>
+      <c r="D1349" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E1349">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:8">
+      <c r="A1350">
+        <v>116461</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>3866</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>3867</v>
+      </c>
+      <c r="D1350" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E1350">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:8">
+      <c r="A1351">
+        <v>116462</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>3868</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>3869</v>
+      </c>
+      <c r="D1351" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="E1351">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:8">
+      <c r="A1352">
+        <v>116463</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>3870</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>3871</v>
+      </c>
+      <c r="D1352" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="E1352">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:8">
+      <c r="A1353">
+        <v>116464</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>3872</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>3873</v>
+      </c>
+      <c r="D1353" s="1" t="s">
+        <v>3874</v>
+      </c>
+      <c r="E1353">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:8">
+      <c r="A1354">
+        <v>116465</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>3875</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>3876</v>
+      </c>
+      <c r="D1354" s="1" t="s">
+        <v>3877</v>
+      </c>
+      <c r="E1354">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:8">
+      <c r="A1355">
+        <v>116466</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>3878</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>3879</v>
+      </c>
+      <c r="D1355" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="E1355">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:8">
+      <c r="A1356">
+        <v>116467</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>3880</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D1356" s="1" t="s">
+        <v>3882</v>
+      </c>
+      <c r="E1356">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:8">
+      <c r="A1357">
+        <v>116468</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>3883</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>3884</v>
+      </c>
+      <c r="D1357" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E1357">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:8">
+      <c r="A1358">
+        <v>116469</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>3885</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>3886</v>
+      </c>
+      <c r="D1358" s="1" t="s">
+        <v>3887</v>
+      </c>
+      <c r="E1358">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:8">
+      <c r="A1359">
+        <v>116470</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>3888</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>3889</v>
+      </c>
+      <c r="D1359" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="E1359">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:8">
+      <c r="A1360">
+        <v>116471</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>3890</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>3891</v>
+      </c>
+      <c r="D1360" s="1" t="s">
+        <v>3892</v>
+      </c>
+      <c r="E1360">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:8">
+      <c r="A1361">
+        <v>116472</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>3893</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>3894</v>
+      </c>
+      <c r="D1361" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="E1361">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:8">
+      <c r="A1362">
+        <v>116473</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>3895</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>3896</v>
+      </c>
+      <c r="D1362" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="E1362">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:8">
+      <c r="A1363">
+        <v>116474</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>3897</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>3898</v>
+      </c>
+      <c r="D1363" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="E1363">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:8">
+      <c r="A1364">
+        <v>116475</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>3899</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>3900</v>
+      </c>
+      <c r="D1364" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="E1364">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:8">
+      <c r="A1365">
+        <v>116476</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>3901</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>3902</v>
+      </c>
+      <c r="D1365" s="1" t="s">
+        <v>3903</v>
+      </c>
+      <c r="E1365">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:8">
+      <c r="A1366">
+        <v>116477</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>3904</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>3905</v>
+      </c>
+      <c r="D1366" s="1" t="s">
+        <v>3906</v>
+      </c>
+      <c r="E1366">
+        <v>3202</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:8">
+      <c r="A1367">
+        <v>116478</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>3907</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>3908</v>
+      </c>
+      <c r="D1367" s="1" t="s">
+        <v>3909</v>
+      </c>
+      <c r="E1367">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:8">
+      <c r="A1368">
+        <v>116479</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>3910</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>3911</v>
+      </c>
+      <c r="D1368" s="1" t="s">
+        <v>3912</v>
+      </c>
+      <c r="E1368">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:8">
+      <c r="A1369">
+        <v>116480</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>3913</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>3914</v>
+      </c>
+      <c r="D1369" s="1" t="s">
+        <v>3915</v>
+      </c>
+      <c r="E1369">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:8">
+      <c r="A1370">
+        <v>116481</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>3916</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>3917</v>
+      </c>
+      <c r="D1370" s="1" t="s">
+        <v>3918</v>
+      </c>
+      <c r="E1370">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:8">
+      <c r="A1371">
+        <v>116482</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>3919</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>3920</v>
+      </c>
+      <c r="D1371" s="1" t="s">
+        <v>3921</v>
+      </c>
+      <c r="E1371">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:8">
+      <c r="A1372">
+        <v>116483</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>3922</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>3923</v>
+      </c>
+      <c r="D1372" s="1" t="s">
+        <v>3924</v>
+      </c>
+      <c r="E1372">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:8">
+      <c r="A1373">
+        <v>116484</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>3925</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>3926</v>
+      </c>
+      <c r="D1373" s="1" t="s">
+        <v>3927</v>
+      </c>
+      <c r="E1373">
+        <v>3204</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:8">
+      <c r="A1374">
+        <v>116485</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>3928</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>3929</v>
+      </c>
+      <c r="D1374" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="E1374">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:8">
+      <c r="A1375">
+        <v>116486</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>3930</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>3931</v>
+      </c>
+      <c r="D1375" s="1" t="s">
+        <v>3932</v>
+      </c>
+      <c r="E1375">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:8">
+      <c r="A1376">
+        <v>116487</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>3933</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>3934</v>
+      </c>
+      <c r="D1376" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="E1376">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:8">
+      <c r="A1377">
+        <v>116488</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>3935</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>3936</v>
+      </c>
+      <c r="D1377" s="1" t="s">
+        <v>3937</v>
+      </c>
+      <c r="E1377">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:8">
+      <c r="A1378">
+        <v>116489</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>3938</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>3939</v>
+      </c>
+      <c r="D1378" s="1" t="s">
+        <v>3940</v>
+      </c>
+      <c r="E1378">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:8">
+      <c r="A1379">
+        <v>116490</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>3941</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>3942</v>
+      </c>
+      <c r="D1379" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="E1379">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:8">
+      <c r="A1380">
+        <v>116491</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>3943</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>3944</v>
+      </c>
+      <c r="D1380" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E1380">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:8">
+      <c r="A1381">
+        <v>116492</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>3945</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>3946</v>
+      </c>
+      <c r="D1381" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E1381">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:8">
+      <c r="A1382">
+        <v>116493</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>3947</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>3948</v>
+      </c>
+      <c r="D1382" s="1" t="s">
+        <v>3949</v>
+      </c>
+      <c r="E1382">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:8">
+      <c r="A1383">
+        <v>116494</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>3950</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>3951</v>
+      </c>
+      <c r="D1383" s="1" t="s">
+        <v>3952</v>
+      </c>
+      <c r="E1383">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:8">
+      <c r="A1384">
+        <v>116495</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>3953</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>3954</v>
+      </c>
+      <c r="D1384" s="1" t="s">
+        <v>3955</v>
+      </c>
+      <c r="E1384">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:8">
+      <c r="A1385">
+        <v>116496</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>3956</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>3957</v>
+      </c>
+      <c r="D1385" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E1385">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:8">
+      <c r="A1386">
+        <v>116497</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>3958</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>3959</v>
+      </c>
+      <c r="D1386" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E1386">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:8">
+      <c r="A1387">
+        <v>116498</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>3960</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>3961</v>
+      </c>
+      <c r="D1387" s="1" t="s">
+        <v>3962</v>
+      </c>
+      <c r="E1387">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:8">
+      <c r="A1388">
+        <v>116499</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>3963</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>3964</v>
+      </c>
+      <c r="D1388" s="1" t="s">
+        <v>3965</v>
+      </c>
+      <c r="E1388">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:8">
+      <c r="A1389">
+        <v>116500</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>3966</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>3967</v>
+      </c>
+      <c r="D1389" s="1" t="s">
+        <v>3968</v>
+      </c>
+      <c r="E1389">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:8">
+      <c r="A1390">
+        <v>116501</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>3969</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>3970</v>
+      </c>
+      <c r="D1390" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E1390">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:8">
+      <c r="A1391">
+        <v>116502</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>3971</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>3972</v>
+      </c>
+      <c r="D1391" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="E1391">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:8">
+      <c r="A1392">
+        <v>116503</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>3973</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>3974</v>
+      </c>
+      <c r="D1392" s="1" t="s">
+        <v>3729</v>
+      </c>
+      <c r="E1392">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:8">
+      <c r="A1393">
+        <v>116504</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>3975</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>3976</v>
+      </c>
+      <c r="D1393" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E1393">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:8">
+      <c r="A1394">
+        <v>116505</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>3977</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>3978</v>
+      </c>
+      <c r="D1394" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1394">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:8">
+      <c r="A1395">
+        <v>116506</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>3979</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>3980</v>
+      </c>
+      <c r="D1395" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="E1395">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:8">
+      <c r="A1396">
+        <v>116507</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>3981</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>3982</v>
+      </c>
+      <c r="D1396" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E1396">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:8">
+      <c r="A1397">
+        <v>116508</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>3983</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>3984</v>
+      </c>
+      <c r="D1397" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E1397">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:8">
+      <c r="A1398">
+        <v>116509</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>3985</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>3986</v>
+      </c>
+      <c r="D1398" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="E1398">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:8">
+      <c r="A1399">
+        <v>116510</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>3987</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>3988</v>
+      </c>
+      <c r="D1399" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="E1399">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:8">
+      <c r="A1400">
+        <v>116511</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>3989</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>3990</v>
+      </c>
+      <c r="D1400" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="E1400">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:8">
+      <c r="A1401">
+        <v>116512</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>3991</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>3992</v>
+      </c>
+      <c r="D1401" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="E1401">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:8">
+      <c r="A1402">
+        <v>116513</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>3993</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>3994</v>
+      </c>
+      <c r="D1402" s="1" t="s">
+        <v>3995</v>
+      </c>
+      <c r="E1402">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:8">
+      <c r="A1403">
+        <v>116514</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>3996</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>3997</v>
+      </c>
+      <c r="D1403" s="1" t="s">
+        <v>3998</v>
+      </c>
+      <c r="E1403">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:8">
+      <c r="A1404">
+        <v>116515</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>3999</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>4000</v>
+      </c>
+      <c r="D1404" s="1" t="s">
+        <v>4001</v>
+      </c>
+      <c r="E1404">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:8">
+      <c r="A1405">
+        <v>116516</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>4002</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>4003</v>
+      </c>
+      <c r="D1405" s="1" t="s">
+        <v>4004</v>
+      </c>
+      <c r="E1405">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:8">
+      <c r="A1406">
+        <v>116517</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>4005</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>4006</v>
+      </c>
+      <c r="D1406" s="1" t="s">
+        <v>4007</v>
+      </c>
+      <c r="E1406">
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:8">
+      <c r="A1407">
+        <v>116518</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>4008</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>4009</v>
+      </c>
+      <c r="D1407" s="1" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1407">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:8">
+      <c r="A1408">
+        <v>116519</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>4011</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>4012</v>
+      </c>
+      <c r="D1408" s="1" t="s">
+        <v>4013</v>
+      </c>
+      <c r="E1408">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:8">
+      <c r="A1409">
+        <v>116520</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>4014</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>4015</v>
+      </c>
+      <c r="D1409" s="1" t="s">
+        <v>4016</v>
+      </c>
+      <c r="E1409">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:8">
+      <c r="A1410">
+        <v>116521</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>4017</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>4018</v>
+      </c>
+      <c r="D1410" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="E1410">
+        <v>3002</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:8">
+      <c r="A1411">
+        <v>116522</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>4019</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>4020</v>
+      </c>
+      <c r="D1411" s="1" t="s">
+        <v>4021</v>
+      </c>
+      <c r="E1411">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:8">
+      <c r="A1412">
+        <v>116523</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>4022</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>4023</v>
+      </c>
+      <c r="D1412" s="1" t="s">
+        <v>4024</v>
+      </c>
+      <c r="E1412">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:8">
+      <c r="A1413">
+        <v>116524</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>4025</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>4026</v>
+      </c>
+      <c r="D1413" s="1" t="s">
+        <v>4027</v>
+      </c>
+      <c r="E1413">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:8">
+      <c r="A1414">
+        <v>116525</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>4028</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>4029</v>
+      </c>
+      <c r="D1414" s="1" t="s">
+        <v>4030</v>
+      </c>
+      <c r="E1414">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:8">
+      <c r="A1415">
+        <v>116526</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>4031</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>4032</v>
+      </c>
+      <c r="D1415" s="1" t="s">
+        <v>4033</v>
+      </c>
+      <c r="E1415">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:8">
+      <c r="A1416">
+        <v>116527</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>4034</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>4035</v>
+      </c>
+      <c r="D1416" s="1" t="s">
+        <v>4036</v>
+      </c>
+      <c r="E1416">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:8">
+      <c r="A1417">
+        <v>116528</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>4037</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>4038</v>
+      </c>
+      <c r="D1417" s="1" t="s">
+        <v>4039</v>
+      </c>
+      <c r="E1417">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:8">
+      <c r="A1418">
+        <v>116529</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>4040</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>4041</v>
+      </c>
+      <c r="D1418" s="1" t="s">
+        <v>4042</v>
+      </c>
+      <c r="E1418">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:8">
+      <c r="A1419">
+        <v>116530</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>4043</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>4044</v>
+      </c>
+      <c r="D1419" s="1" t="s">
+        <v>4045</v>
+      </c>
+      <c r="E1419">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:8">
+      <c r="A1420">
+        <v>116531</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>4046</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>4047</v>
+      </c>
+      <c r="D1420" s="1" t="s">
+        <v>4048</v>
+      </c>
+      <c r="E1420">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:8">
+      <c r="A1421">
+        <v>116532</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>4049</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>4050</v>
+      </c>
+      <c r="D1421" s="1" t="s">
+        <v>4051</v>
+      </c>
+      <c r="E1421">
+        <v>3029</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:8">
+      <c r="A1422">
+        <v>116533</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>4052</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>4053</v>
+      </c>
+      <c r="D1422" s="1" t="s">
+        <v>4054</v>
+      </c>
+      <c r="E1422">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:8">
+      <c r="A1423">
+        <v>116534</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>4055</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>4056</v>
+      </c>
+      <c r="D1423" s="1" t="s">
+        <v>4057</v>
+      </c>
+      <c r="E1423">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:8">
+      <c r="A1424">
+        <v>116535</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>4058</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>4059</v>
+      </c>
+      <c r="D1424" s="1" t="s">
+        <v>4060</v>
+      </c>
+      <c r="E1424">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:8">
+      <c r="A1425">
+        <v>116536</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>4061</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>4062</v>
+      </c>
+      <c r="D1425" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="E1425">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:8">
+      <c r="A1426">
+        <v>116537</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>4063</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>4064</v>
+      </c>
+      <c r="D1426" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="E1426">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:8">
+      <c r="A1427">
+        <v>116538</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>4065</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>4066</v>
+      </c>
+      <c r="D1427" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="E1427">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:8">
+      <c r="A1428">
+        <v>116539</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>4067</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>4068</v>
+      </c>
+      <c r="D1428" s="1" t="s">
+        <v>4069</v>
+      </c>
+      <c r="E1428">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:8">
+      <c r="A1429">
+        <v>116540</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>4070</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>4071</v>
+      </c>
+      <c r="D1429" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="E1429">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:8">
+      <c r="A1430">
+        <v>116541</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>4072</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>4073</v>
+      </c>
+      <c r="D1430" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E1430">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:8">
+      <c r="A1431">
+        <v>116542</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>4074</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>4075</v>
+      </c>
+      <c r="D1431" s="1" t="s">
+        <v>4076</v>
+      </c>
+      <c r="E1431">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:8">
+      <c r="A1432">
+        <v>116543</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>4077</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>4078</v>
+      </c>
+      <c r="D1432" s="1" t="s">
+        <v>4079</v>
+      </c>
+      <c r="E1432">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:8">
+      <c r="A1433">
+        <v>116544</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>4080</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>4081</v>
+      </c>
+      <c r="D1433" s="1" t="s">
+        <v>4082</v>
+      </c>
+      <c r="E1433">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:8">
+      <c r="A1434">
+        <v>116545</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>4083</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>4084</v>
+      </c>
+      <c r="D1434" s="1" t="s">
+        <v>4085</v>
+      </c>
+      <c r="E1434">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:8">
+      <c r="A1435">
+        <v>116546</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>4086</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>4087</v>
+      </c>
+      <c r="D1435" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E1435">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:8">
+      <c r="A1436">
+        <v>116547</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>4088</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>4089</v>
+      </c>
+      <c r="D1436" s="1" t="s">
+        <v>4090</v>
+      </c>
+      <c r="E1436">
+        <v>2695</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:8">
+      <c r="A1437">
+        <v>116548</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>4091</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>4092</v>
+      </c>
+      <c r="D1437" s="1" t="s">
+        <v>4093</v>
+      </c>
+      <c r="E1437">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:8">
+      <c r="A1438">
+        <v>116549</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>4094</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>4095</v>
+      </c>
+      <c r="D1438" s="1" t="s">
+        <v>4096</v>
+      </c>
+      <c r="E1438">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:8">
+      <c r="A1439">
+        <v>116550</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>4097</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>4098</v>
+      </c>
+      <c r="D1439" s="1" t="s">
+        <v>4090</v>
+      </c>
+      <c r="E1439">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:8">
+      <c r="A1440">
+        <v>116551</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>4099</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>4100</v>
+      </c>
+      <c r="D1440" s="1" t="s">
+        <v>4101</v>
+      </c>
+      <c r="E1440">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:8">
+      <c r="A1441">
+        <v>116552</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>4102</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>4103</v>
+      </c>
+      <c r="D1441" s="1" t="s">
+        <v>4104</v>
+      </c>
+      <c r="E1441">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:8">
+      <c r="A1442">
+        <v>116553</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>4105</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>4106</v>
+      </c>
+      <c r="D1442" s="1" t="s">
+        <v>4107</v>
+      </c>
+      <c r="E1442">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:8">
+      <c r="A1443">
+        <v>116554</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>4108</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>4109</v>
+      </c>
+      <c r="D1443" s="1" t="s">
+        <v>4110</v>
+      </c>
+      <c r="E1443">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:8">
+      <c r="A1444">
+        <v>116555</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>4111</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>4112</v>
+      </c>
+      <c r="D1444" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="E1444">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:8">
+      <c r="A1445">
+        <v>116556</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>4113</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>4114</v>
+      </c>
+      <c r="D1445" s="1" t="s">
+        <v>4115</v>
+      </c>
+      <c r="E1445">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:8">
+      <c r="A1446">
+        <v>116557</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>4116</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>4117</v>
+      </c>
+      <c r="D1446" s="1" t="s">
+        <v>4118</v>
+      </c>
+      <c r="E1446">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:8">
+      <c r="A1447">
+        <v>116558</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>4119</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>4120</v>
+      </c>
+      <c r="D1447" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="E1447">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:8">
+      <c r="A1448">
+        <v>116559</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>4121</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>4122</v>
+      </c>
+      <c r="D1448" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="E1448">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:8">
+      <c r="A1449">
+        <v>116560</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>4123</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>4124</v>
+      </c>
+      <c r="D1449" s="1" t="s">
+        <v>4125</v>
+      </c>
+      <c r="E1449">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:8">
+      <c r="A1450">
+        <v>116561</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>4126</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>4127</v>
+      </c>
+      <c r="D1450" s="1" t="s">
+        <v>4125</v>
+      </c>
+      <c r="E1450">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:8">
+      <c r="A1451">
+        <v>116562</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>4128</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>4129</v>
+      </c>
+      <c r="D1451" s="1" t="s">
+        <v>4130</v>
+      </c>
+      <c r="E1451">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:8">
+      <c r="A1452">
+        <v>116563</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>4131</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>4132</v>
+      </c>
+      <c r="D1452" s="1" t="s">
+        <v>4133</v>
+      </c>
+      <c r="E1452">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:8">
+      <c r="A1453">
+        <v>116564</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>4134</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>4135</v>
+      </c>
+      <c r="D1453" s="1" t="s">
+        <v>4136</v>
+      </c>
+      <c r="E1453">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:8">
+      <c r="A1454">
+        <v>116565</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>4137</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>4138</v>
+      </c>
+      <c r="D1454" s="1" t="s">
+        <v>4139</v>
+      </c>
+      <c r="E1454">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:8">
+      <c r="A1455">
+        <v>116566</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>4140</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>4141</v>
+      </c>
+      <c r="D1455" s="1" t="s">
+        <v>4142</v>
+      </c>
+      <c r="E1455">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:8">
+      <c r="A1456">
+        <v>116567</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>4143</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>4144</v>
+      </c>
+      <c r="D1456" s="1" t="s">
+        <v>4145</v>
+      </c>
+      <c r="E1456">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:8">
+      <c r="A1457">
+        <v>116568</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>4146</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>4147</v>
+      </c>
+      <c r="D1457" s="1" t="s">
+        <v>4148</v>
+      </c>
+      <c r="E1457">
+        <v>3147</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:8">
+      <c r="A1458">
+        <v>116569</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>4149</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>4150</v>
+      </c>
+      <c r="D1458" s="1" t="s">
+        <v>4151</v>
+      </c>
+      <c r="E1458">
+        <v>3096</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:8">
+      <c r="A1459">
+        <v>116570</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>4152</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>4153</v>
+      </c>
+      <c r="D1459" s="1" t="s">
+        <v>4154</v>
+      </c>
+      <c r="E1459">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:8">
+      <c r="A1460">
+        <v>116571</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>4155</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>4156</v>
+      </c>
+      <c r="D1460" s="1" t="s">
+        <v>4157</v>
+      </c>
+      <c r="E1460">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:8">
+      <c r="A1461">
+        <v>116572</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>4158</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>4159</v>
+      </c>
+      <c r="D1461" s="1" t="s">
+        <v>4160</v>
+      </c>
+      <c r="E1461">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:8">
+      <c r="A1462">
+        <v>116573</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>4161</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>4162</v>
+      </c>
+      <c r="D1462" s="1" t="s">
+        <v>4163</v>
+      </c>
+      <c r="E1462">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:8">
+      <c r="A1463">
+        <v>116574</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>4164</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>4165</v>
+      </c>
+      <c r="D1463" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="E1463">
+        <v>3099</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:8">
+      <c r="A1464">
+        <v>116575</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>4166</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>4167</v>
+      </c>
+      <c r="D1464" s="1" t="s">
+        <v>4168</v>
+      </c>
+      <c r="E1464">
+        <v>3099</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:8">
+      <c r="A1465">
+        <v>116576</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>4169</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>4170</v>
+      </c>
+      <c r="D1465" s="1" t="s">
+        <v>4171</v>
+      </c>
+      <c r="E1465">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:8">
+      <c r="A1466">
+        <v>116577</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>4172</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>4173</v>
+      </c>
+      <c r="D1466" s="1" t="s">
+        <v>4174</v>
+      </c>
+      <c r="E1466">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:8">
+      <c r="A1467">
+        <v>116578</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>4175</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>4176</v>
+      </c>
+      <c r="D1467" s="1" t="s">
+        <v>4177</v>
+      </c>
+      <c r="E1467">
+        <v>3263</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:8">
+      <c r="A1468">
+        <v>116579</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>4178</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>4179</v>
+      </c>
+      <c r="D1468" s="1" t="s">
+        <v>3408</v>
+      </c>
+      <c r="E1468">
+        <v>3175</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:8">
+      <c r="A1469">
+        <v>116580</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>4180</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>4181</v>
+      </c>
+      <c r="D1469" s="1" t="s">
+        <v>4182</v>
+      </c>
+      <c r="E1469">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:8">
+      <c r="A1470">
+        <v>116581</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>4183</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>4184</v>
+      </c>
+      <c r="D1470" s="1" t="s">
+        <v>4185</v>
+      </c>
+      <c r="E1470">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:8">
+      <c r="A1471">
+        <v>116582</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>4186</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>4187</v>
+      </c>
+      <c r="D1471" s="1" t="s">
+        <v>4188</v>
+      </c>
+      <c r="E1471">
+        <v>3135</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:8">
+      <c r="A1472">
+        <v>116583</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>4189</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>4190</v>
+      </c>
+      <c r="D1472" s="1" t="s">
+        <v>4191</v>
+      </c>
+      <c r="E1472">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:8">
+      <c r="A1473">
+        <v>116584</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>4192</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>4193</v>
+      </c>
+      <c r="D1473" s="1" t="s">
+        <v>4194</v>
+      </c>
+      <c r="E1473">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:8">
+      <c r="A1474">
+        <v>116585</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>4195</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>4196</v>
+      </c>
+      <c r="D1474" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E1474">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:8">
+      <c r="A1475">
+        <v>116586</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>4197</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>4198</v>
+      </c>
+      <c r="D1475" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E1475">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:8">
+      <c r="A1476">
+        <v>116587</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>4199</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>4200</v>
+      </c>
+      <c r="D1476" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E1476">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:8">
+      <c r="A1477">
+        <v>116588</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>4201</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>4202</v>
+      </c>
+      <c r="D1477" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E1477">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:8">
+      <c r="A1478">
+        <v>116589</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>4203</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>4204</v>
+      </c>
+      <c r="D1478" s="1" t="s">
+        <v>4205</v>
+      </c>
+      <c r="E1478">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:8">
+      <c r="A1479">
+        <v>116590</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>4206</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>4207</v>
+      </c>
+      <c r="D1479" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E1479">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:8">
+      <c r="A1480">
+        <v>116591</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>4208</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>4209</v>
+      </c>
+      <c r="D1480" s="1" t="s">
+        <v>4210</v>
+      </c>
+      <c r="E1480">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:8">
+      <c r="A1481">
+        <v>116592</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>4211</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>4212</v>
+      </c>
+      <c r="D1481" s="1" t="s">
+        <v>4213</v>
+      </c>
+      <c r="E1481">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:8">
+      <c r="A1482">
+        <v>116593</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>4214</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>4215</v>
+      </c>
+      <c r="D1482" s="1" t="s">
+        <v>4216</v>
+      </c>
+      <c r="E1482">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:8">
+      <c r="A1483">
+        <v>116594</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>4217</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>4218</v>
+      </c>
+      <c r="D1483" s="1" t="s">
+        <v>4219</v>
+      </c>
+      <c r="E1483">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:8">
+      <c r="A1484">
+        <v>116595</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>4220</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>4221</v>
+      </c>
+      <c r="D1484" s="1" t="s">
+        <v>4222</v>
+      </c>
+      <c r="E1484">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:8">
+      <c r="A1485">
+        <v>116596</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>4223</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D1485" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E1485">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:8">
+      <c r="A1486">
+        <v>116597</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>4225</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>4226</v>
+      </c>
+      <c r="D1486" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E1486">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:8">
+      <c r="A1487">
+        <v>116598</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>4227</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>4228</v>
+      </c>
+      <c r="D1487" s="1" t="s">
+        <v>4229</v>
+      </c>
+      <c r="E1487">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:8">
+      <c r="A1488">
+        <v>116599</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>4230</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>4231</v>
+      </c>
+      <c r="D1488" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="E1488">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:8">
+      <c r="A1489">
+        <v>116600</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>4232</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>4233</v>
+      </c>
+      <c r="D1489" s="1" t="s">
+        <v>4234</v>
+      </c>
+      <c r="E1489">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:8">
+      <c r="A1490">
+        <v>116601</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>4235</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D1490" s="1" t="s">
+        <v>4237</v>
+      </c>
+      <c r="E1490">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:8">
+      <c r="A1491">
+        <v>116602</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>4238</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>4239</v>
+      </c>
+      <c r="D1491" s="1" t="s">
+        <v>4240</v>
+      </c>
+      <c r="E1491">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:8">
+      <c r="A1492">
+        <v>116603</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>4241</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>4242</v>
+      </c>
+      <c r="D1492" s="1" t="s">
+        <v>4243</v>
+      </c>
+      <c r="E1492">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:8">
+      <c r="A1493">
+        <v>116604</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>4244</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>4245</v>
+      </c>
+      <c r="D1493" s="1" t="s">
+        <v>4246</v>
+      </c>
+      <c r="E1493">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:8">
+      <c r="A1494">
+        <v>116605</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>4247</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>4248</v>
+      </c>
+      <c r="D1494" s="1" t="s">
+        <v>4249</v>
+      </c>
+      <c r="E1494">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:8">
+      <c r="A1495">
+        <v>116606</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>4250</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>4251</v>
+      </c>
+      <c r="D1495" s="1" t="s">
+        <v>4252</v>
+      </c>
+      <c r="E1495">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:8">
+      <c r="A1496">
+        <v>116607</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>4253</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>4254</v>
+      </c>
+      <c r="D1496" s="1" t="s">
+        <v>4255</v>
+      </c>
+      <c r="E1496">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:8">
+      <c r="A1497">
+        <v>116608</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>4256</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>4257</v>
+      </c>
+      <c r="D1497" s="1" t="s">
+        <v>4258</v>
+      </c>
+      <c r="E1497">
+        <v>3002</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:8">
+      <c r="A1498">
+        <v>116609</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>4259</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>4260</v>
+      </c>
+      <c r="D1498" s="1" t="s">
+        <v>4261</v>
+      </c>
+      <c r="E1498">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:8">
+      <c r="A1499">
+        <v>116610</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>4262</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>4263</v>
+      </c>
+      <c r="D1499" s="1" t="s">
+        <v>4264</v>
+      </c>
+      <c r="E1499">
+        <v>3175</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:8">
+      <c r="A1500">
+        <v>116611</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>4265</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>4266</v>
+      </c>
+      <c r="D1500" s="1" t="s">
+        <v>4267</v>
+      </c>
+      <c r="E1500">
+        <v>3291</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:8">
+      <c r="A1501">
+        <v>116612</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>4268</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>4269</v>
+      </c>
+      <c r="D1501" s="1" t="s">
+        <v>4270</v>
+      </c>
+      <c r="E1501">
+        <v>3385</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:8">
+      <c r="A1502">
+        <v>116613</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>4271</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>4272</v>
+      </c>
+      <c r="D1502" s="1" t="s">
+        <v>4273</v>
+      </c>
+      <c r="E1502">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:8">
+      <c r="A1503">
+        <v>116614</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>4274</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>4275</v>
+      </c>
+      <c r="D1503" s="1" t="s">
+        <v>4276</v>
+      </c>
+      <c r="E1503">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:8">
+      <c r="A1504">
+        <v>116615</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>4277</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>4278</v>
+      </c>
+      <c r="D1504" s="1" t="s">
+        <v>4279</v>
+      </c>
+      <c r="E1504">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:8">
+      <c r="A1505">
+        <v>116616</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>4280</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>4281</v>
+      </c>
+      <c r="D1505" s="1" t="s">
+        <v>4282</v>
+      </c>
+      <c r="E1505">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:8">
+      <c r="A1506">
+        <v>116617</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>4283</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>4284</v>
+      </c>
+      <c r="D1506" s="1" t="s">
+        <v>4285</v>
+      </c>
+      <c r="E1506">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:8">
+      <c r="A1507">
+        <v>116618</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4286</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>4287</v>
+      </c>
+      <c r="D1507" s="1" t="s">
+        <v>4288</v>
+      </c>
+      <c r="E1507">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:8">
+      <c r="A1508">
+        <v>116619</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>4289</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>4290</v>
+      </c>
+      <c r="D1508" s="1" t="s">
+        <v>4291</v>
+      </c>
+      <c r="E1508">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:8">
+      <c r="A1509">
+        <v>116620</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>4292</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>4293</v>
+      </c>
+      <c r="D1509" s="1" t="s">
+        <v>4294</v>
+      </c>
+      <c r="E1509">
+        <v>3213</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:8">
+      <c r="A1510">
+        <v>116621</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>4295</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>4296</v>
+      </c>
+      <c r="D1510" s="1" t="s">
+        <v>4297</v>
+      </c>
+      <c r="E1510">
+        <v>3309</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:8">
+      <c r="A1511">
+        <v>116622</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>4298</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>4299</v>
+      </c>
+      <c r="D1511" s="1" t="s">
+        <v>4300</v>
+      </c>
+      <c r="E1511">
+        <v>3175</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:8">
+      <c r="A1512">
+        <v>116623</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>4301</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>4302</v>
+      </c>
+      <c r="D1512" s="1" t="s">
+        <v>4303</v>
+      </c>
+      <c r="E1512">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:8">
+      <c r="A1513">
+        <v>116624</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>4304</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>4305</v>
+      </c>
+      <c r="D1513" s="1" t="s">
+        <v>4306</v>
+      </c>
+      <c r="E1513">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:8">
+      <c r="A1514">
+        <v>116625</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>4307</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>4308</v>
+      </c>
+      <c r="D1514" s="1" t="s">
+        <v>4309</v>
+      </c>
+      <c r="E1514">
+        <v>3339</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:8">
+      <c r="A1515">
+        <v>116626</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>4310</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>4311</v>
+      </c>
+      <c r="D1515" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="E1515">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:8">
+      <c r="A1516">
+        <v>116627</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>4312</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>4313</v>
+      </c>
+      <c r="D1516" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="E1516">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:8">
+      <c r="A1517">
+        <v>116628</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>4314</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>4315</v>
+      </c>
+      <c r="D1517" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="E1517">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:8">
+      <c r="A1518">
+        <v>116629</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>4316</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>4317</v>
+      </c>
+      <c r="D1518" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="E1518">
+        <v>3232</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:8">
+      <c r="A1519">
+        <v>116630</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>4318</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>4319</v>
+      </c>
+      <c r="D1519" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="E1519">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:8">
+      <c r="A1520">
+        <v>116631</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>4320</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>4321</v>
+      </c>
+      <c r="D1520" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="E1520">
+        <v>3240</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:8">
+      <c r="A1521">
+        <v>116632</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>4322</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>4323</v>
+      </c>
+      <c r="D1521" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="E1521">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:8">
+      <c r="A1522">
+        <v>116633</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>4324</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>4325</v>
+      </c>
+      <c r="D1522" s="1" t="s">
+        <v>4326</v>
+      </c>
+      <c r="E1522">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:8">
+      <c r="A1523">
+        <v>116634</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>4327</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>4328</v>
+      </c>
+      <c r="D1523" s="1" t="s">
+        <v>3828</v>
+      </c>
+      <c r="E1523">
+        <v>3229</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:8">
+      <c r="A1524">
+        <v>116635</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>4329</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>4330</v>
+      </c>
+      <c r="D1524" s="1" t="s">
+        <v>4331</v>
+      </c>
+      <c r="E1524">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:8">
+      <c r="A1525">
+        <v>116636</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>4332</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>4333</v>
+      </c>
+      <c r="D1525" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="E1525">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:8">
+      <c r="A1526">
+        <v>116637</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>4334</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>4335</v>
+      </c>
+      <c r="D1526" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E1526">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:8">
+      <c r="A1527">
+        <v>116638</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>4336</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>4337</v>
+      </c>
+      <c r="D1527" s="1" t="s">
+        <v>4338</v>
+      </c>
+      <c r="E1527">
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:8">
+      <c r="A1528">
+        <v>116639</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>4339</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>4340</v>
+      </c>
+      <c r="D1528" s="1" t="s">
+        <v>4341</v>
+      </c>
+      <c r="E1528">
+        <v>3372</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:8">
+      <c r="A1529">
+        <v>116640</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>4342</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>4343</v>
+      </c>
+      <c r="D1529" s="1" t="s">
+        <v>4344</v>
+      </c>
+      <c r="E1529">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:8">
+      <c r="A1530">
+        <v>116641</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>4345</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>4346</v>
+      </c>
+      <c r="D1530" s="1" t="s">
+        <v>4347</v>
+      </c>
+      <c r="E1530">
+        <v>3354</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:8">
+      <c r="A1531">
+        <v>116642</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>4348</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>4349</v>
+      </c>
+      <c r="D1531" s="1" t="s">
+        <v>4350</v>
+      </c>
+      <c r="E1531">
+        <v>3273</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:8">
+      <c r="A1532">
+        <v>116643</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>4351</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>4352</v>
+      </c>
+      <c r="D1532" s="1" t="s">
+        <v>4353</v>
+      </c>
+      <c r="E1532">
+        <v>3205</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:8">
+      <c r="A1533">
+        <v>116644</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>4354</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>4355</v>
+      </c>
+      <c r="D1533" s="1" t="s">
+        <v>4356</v>
+      </c>
+      <c r="E1533">
+        <v>3178</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:8">
+      <c r="A1534">
+        <v>116645</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>4357</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>4358</v>
+      </c>
+      <c r="D1534" s="1" t="s">
+        <v>4359</v>
+      </c>
+      <c r="E1534">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:8">
+      <c r="A1535">
+        <v>116646</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>4360</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>4361</v>
+      </c>
+      <c r="D1535" s="1" t="s">
+        <v>4362</v>
+      </c>
+      <c r="E1535">
+        <v>3376</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:8">
+      <c r="A1536">
+        <v>116647</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>4363</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>4364</v>
+      </c>
+      <c r="D1536" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="E1536">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:8">
+      <c r="A1537">
+        <v>116648</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>4365</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>4366</v>
+      </c>
+      <c r="D1537" s="1" t="s">
+        <v>4367</v>
+      </c>
+      <c r="E1537">
+        <v>3231</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:8">
+      <c r="A1538">
+        <v>116649</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>4368</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>4369</v>
+      </c>
+      <c r="D1538" s="1" t="s">
+        <v>4370</v>
+      </c>
+      <c r="E1538">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:8">
+      <c r="A1539">
+        <v>116650</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>4371</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>4372</v>
+      </c>
+      <c r="D1539" s="1" t="s">
+        <v>4373</v>
+      </c>
+      <c r="E1539">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:8">
+      <c r="A1540">
+        <v>116651</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>4374</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>4375</v>
+      </c>
+      <c r="D1540" s="1" t="s">
+        <v>4376</v>
+      </c>
+      <c r="E1540">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:8">
+      <c r="A1541">
+        <v>116652</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>4377</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>4378</v>
+      </c>
+      <c r="D1541" s="1" t="s">
+        <v>4379</v>
+      </c>
+      <c r="E1541">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:8">
+      <c r="A1542">
+        <v>116653</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>4380</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>4381</v>
+      </c>
+      <c r="D1542" s="1" t="s">
+        <v>4382</v>
+      </c>
+      <c r="E1542">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:8">
+      <c r="A1543">
+        <v>116654</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>4383</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>4384</v>
+      </c>
+      <c r="D1543" s="1" t="s">
+        <v>4385</v>
+      </c>
+      <c r="E1543">
+        <v>3266</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:8">
+      <c r="A1544">
+        <v>116655</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>4386</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>4387</v>
+      </c>
+      <c r="D1544" s="1" t="s">
+        <v>4388</v>
+      </c>
+      <c r="E1544">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:8">
+      <c r="A1545">
+        <v>116656</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>4389</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>4390</v>
+      </c>
+      <c r="D1545" s="1" t="s">
+        <v>4391</v>
+      </c>
+      <c r="E1545">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:8">
+      <c r="A1546">
+        <v>116657</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>4392</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>4393</v>
+      </c>
+      <c r="D1546" s="1" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1546">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:8">
+      <c r="A1547">
+        <v>116658</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>4395</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>4396</v>
+      </c>
+      <c r="D1547" s="1" t="s">
+        <v>4397</v>
+      </c>
+      <c r="E1547">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:8">
+      <c r="A1548">
+        <v>116659</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>4398</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>4399</v>
+      </c>
+      <c r="D1548" s="1" t="s">
+        <v>4400</v>
+      </c>
+      <c r="E1548">
+        <v>3199</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:8">
+      <c r="A1549">
+        <v>116660</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>4401</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>4402</v>
+      </c>
+      <c r="D1549" s="1" t="s">
+        <v>4403</v>
+      </c>
+      <c r="E1549">
+        <v>3258</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:8">
+      <c r="A1550">
+        <v>116661</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>4404</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>4405</v>
+      </c>
+      <c r="D1550" s="1" t="s">
+        <v>4406</v>
+      </c>
+      <c r="E1550">
+        <v>3370</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:8">
+      <c r="A1551">
+        <v>116662</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>4407</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>4408</v>
+      </c>
+      <c r="D1551" s="1" t="s">
+        <v>4409</v>
+      </c>
+      <c r="E1551">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:8">
+      <c r="A1552">
+        <v>116663</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>4410</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>4411</v>
+      </c>
+      <c r="D1552" s="1" t="s">
+        <v>3887</v>
+      </c>
+      <c r="E1552">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:8">
+      <c r="A1553">
+        <v>116664</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>4412</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>4413</v>
+      </c>
+      <c r="D1553" s="1" t="s">
+        <v>4414</v>
+      </c>
+      <c r="E1553">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:8">
+      <c r="A1554">
+        <v>116665</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>4415</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>4416</v>
+      </c>
+      <c r="D1554" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="E1554">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:8">
+      <c r="A1555">
+        <v>116666</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>4417</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>4418</v>
+      </c>
+      <c r="D1555" s="1" t="s">
+        <v>4419</v>
+      </c>
+      <c r="E1555">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:8">
+      <c r="A1556">
+        <v>116667</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>4420</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>4421</v>
+      </c>
+      <c r="D1556" s="1" t="s">
+        <v>4422</v>
+      </c>
+      <c r="E1556">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:8">
+      <c r="A1557">
+        <v>125837</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>4423</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>4424</v>
+      </c>
+      <c r="D1557" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E1557">
+        <v>2155</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">