--- v1 (2026-02-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2086">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3175">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -6270,50 +6270,3317 @@
     <t>11.12.25 16:12</t>
   </si>
   <si>
     <t>t.me/c/1595544128/8403</t>
   </si>
   <si>
     <t>Грамотная планировка маленькой комнаты Современный дизайн</t>
   </si>
   <si>
     <t>11.12.25 14:12</t>
   </si>
   <si>
     <t>t.me/c/1595544128/8393</t>
   </si>
   <si>
     <t>Квартира оформлена в современном стиле с элементами минимализма Современный дизайн</t>
   </si>
   <si>
     <t>11.12.25 13:12</t>
   </si>
   <si>
     <t>t.me/c/1595544128/8392</t>
   </si>
   <si>
     <t>Преображение двери своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.03.26 20:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10069</t>
+  </si>
+  <si>
+    <t>Удобные фишечки для ванной Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.03.26 19:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10068</t>
+  </si>
+  <si>
+    <t>Зарплата – 58.400 руб Выплаты – 99.312 руб Парадокс жизни в России в том, что с выплат и льгот можно получать в 2-3 раза больше денег, чем с основной зарплаты. Например, вы знали, что если ваша квартира меньше 67м2, то вы можете вообще не платить за коммуналку? А если официально ваша зарплата меньше 50.000 рублей, то вы ежемесячно можете получать по 25 тысяч рублей? Чтобы раскрыть все возможности российских законов, читайте канал Где деньги, Зин? С ним вы лучше любого юриста будете знать наше законодательство и наизусть выучите его дыры, откуда деньги льются рекой. Подписывайтесь, с этим каналом в кошельке никогда не будет пусто: https://t.me/+GO8j8WdW-8o0M2Qy</t>
+  </si>
+  <si>
+    <t>01.03.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10067</t>
+  </si>
+  <si>
+    <t>Комфортная и очень красивая двухкомнатная квартира Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.03.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10066</t>
+  </si>
+  <si>
+    <t>⚡️⚡️ Дубай под плотным обстрелом, следим за ситуацией тут: Россия 360° в MAX</t>
+  </si>
+  <si>
+    <t>01.03.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10061</t>
+  </si>
+  <si>
+    <t>Варианты оформления подоконников Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.03.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10060</t>
+  </si>
+  <si>
+    <t>7 мест для подсветки, которые часто не берут во внимание Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.03.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10059</t>
+  </si>
+  <si>
+    <t>Дизайн строгой темной спальни Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.03.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10053</t>
+  </si>
+  <si>
+    <t>Современный интерьер квартиры в светлых тонах Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.03.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10050</t>
+  </si>
+  <si>
+    <t>Прозрачные стеклянные ванны Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.03.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10044</t>
+  </si>
+  <si>
+    <t>Атмосферный интерьер загородного дома Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10043</t>
+  </si>
+  <si>
+    <t>Трековое освещение Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10042</t>
+  </si>
+  <si>
+    <t>Шикарный свежий интерьер после ремонта Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10038</t>
+  </si>
+  <si>
+    <t>Цвет тиффани в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10037</t>
+  </si>
+  <si>
+    <t>Обновление мебели своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10036</t>
+  </si>
+  <si>
+    <t>28.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10035</t>
+  </si>
+  <si>
+    <t>Интерьер, который легок в уборке Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10034</t>
+  </si>
+  <si>
+    <t>Прекрасная 2-комнатная квартира Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10033</t>
+  </si>
+  <si>
+    <t>Обзор интерьера с акцентами Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10032</t>
+  </si>
+  <si>
+    <t>Идея для прихожей Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10031</t>
+  </si>
+  <si>
+    <t>Подсвечивающийся столик Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10030</t>
+  </si>
+  <si>
+    <t>Преображение двухкомнатной квартиры Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10029</t>
+  </si>
+  <si>
+    <t>Лучшие сочетания с бежевым Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10024</t>
+  </si>
+  <si>
+    <t>Кухня в лавандовых оттенках Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10023</t>
+  </si>
+  <si>
+    <t>Интерьер для тех, кто не любит уборку Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10022</t>
+  </si>
+  <si>
+    <t>26.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10012</t>
+  </si>
+  <si>
+    <t>Интерьер детской в зеленых оттенках Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10011</t>
+  </si>
+  <si>
+    <t>5 грубых ошибок в оформлении кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10010</t>
+  </si>
+  <si>
+    <t>Панорамные окна в доме Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10009</t>
+  </si>
+  <si>
+    <t>Декор кухонного острова Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10005</t>
+  </si>
+  <si>
+    <t>25.02.26 19:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10004</t>
+  </si>
+  <si>
+    <t>Отличная идея для санузла Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.02.26 18:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10003</t>
+  </si>
+  <si>
+    <t>В связи с нестабильной работой мессенджеров и регулярными ограничениями — мы обязаны иметь резервную площадку Мы вынуждены сообщить о запуске официального MAX-канала: Нажми сюда, чтобы перейти в канал Это страховка, чтобы вы в любой момент оставались с новостями и не потеряли связь с каналом. Подписаться лучше заранее. Когда начинаются ограничения — искать канал уже поздно. Ссылка: https://max.ru/join/k-b7K6UpWa4Ri0YHSj9Iymj5JODuhJs5t0yewtnA6ao</t>
+  </si>
+  <si>
+    <t>25.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10002</t>
+  </si>
+  <si>
+    <t>Обзор однокомнатной квартиры 40 м² с лоджией Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10000</t>
+  </si>
+  <si>
+    <t>Два варианта дизайна рабочего места. Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9999</t>
+  </si>
+  <si>
+    <t>Завершили ремонт однокомнатной квартиры 35 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9998</t>
+  </si>
+  <si>
+    <t>Три роскошных цвета для интерьера Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9997</t>
+  </si>
+  <si>
+    <t>Грамотная планировка узкой прихожей Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9991</t>
+  </si>
+  <si>
+    <t>25.02.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9990</t>
+  </si>
+  <si>
+    <t>Сколько стоит ваш ремонт? Нашла бот, который может рассчитать стоимость вашего ремонта всего за 1 минуту 😍 Какие параметры он учитывает? — Тип ремонта: косметический или капитальный — Класс ремонта: комфорт или бизнес — Тип жилья: вторичка или первичка — Метраж Попробуйте сами: @remont_kalculator_bot 🔥 Если вы только начинаете ремонт, рекомендую этот канал. Там только актуальная информация: сколько стоит ремонт в 2026 году, как сэкономить, с чего начать и др. Рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>25.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9985</t>
+  </si>
+  <si>
+    <t>Уютная кухня в приятной цветовой гамме Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9979</t>
+  </si>
+  <si>
+    <t>Обзор светлой и комфортной квартиры Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9978</t>
+  </si>
+  <si>
+    <t>Занавески для ванны вместо экрана Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9977</t>
+  </si>
+  <si>
+    <t>Бюджетная модернизация шкафа своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9972</t>
+  </si>
+  <si>
+    <t>Уютный балкон для отдыха Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9971</t>
+  </si>
+  <si>
+    <t>Обзор кухни с гармоничным сочетанием цветов Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9970</t>
+  </si>
+  <si>
+    <t>Автоматическая подсветка шкафчиков Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9964</t>
+  </si>
+  <si>
+    <t>Квартира 39 м² с яркими акцентами Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9963</t>
+  </si>
+  <si>
+    <t>Обзор шикарной квартиры 120 м² для семьи с 3-мя детьми Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9962</t>
+  </si>
+  <si>
+    <t>Кухонный остров с необычной подсветкой Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9956</t>
+  </si>
+  <si>
+    <t>Бирюзовые нотки в интерьере. Оцените такое решение! Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9955</t>
+  </si>
+  <si>
+    <t>Обзор квартиры с планировкой "бабочка" Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9954</t>
+  </si>
+  <si>
+    <t>Отличное решение для студий или однокомнатных квартир Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9953</t>
+  </si>
+  <si>
+    <t>Выбираем идеальную люстру Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9952</t>
+  </si>
+  <si>
+    <t>Обзор современного смесителя Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9947</t>
+  </si>
+  <si>
+    <t>Яркая квартира с картинами 40 м² для молодой пары с домашними животными Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9946</t>
+  </si>
+  <si>
+    <t>Необычная картина, которая вешается на угол Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9945</t>
+  </si>
+  <si>
+    <t>Гардероб можно сделать раздвижным. Как вам идея? Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9944</t>
+  </si>
+  <si>
+    <t>Как сделать лунный светильник Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9938</t>
+  </si>
+  <si>
+    <t>Обзор квартиры с функциональным и оригинальным интерьером Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9937</t>
+  </si>
+  <si>
+    <t>Как легко украсить стену картинами Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.02.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9936</t>
+  </si>
+  <si>
+    <t>⚡️ Внимание. Важная информация! В связи с нестабильной работой мессенджеров и регулярными ограничениями. Мы запускаем официальный MAX-канал для каждого города. Это страховка, чтобы вы в любой момент оставались с новостями и не потеряли связь с каналом. Подписаться лучше заранее. Когда начинаются ограничения — искать канал уже поздно: — Москва — Питер — Абакан — Ангарск — Архангельск — Астрахань — Барнаул — Балашиха — Белгород — Бийск — Благовещенск — Братск — Брянск — Великий Новгород — Владивосток — Владимир — Волгоград — Воронеж — Вологда — Волжский — Екатеринбург — Ижевск — Иркутск — Иваново — Йошкар-Ола — Казань — Калининграда — Калуга — Камчатка — Кемерово — Киров — Краснодар — Красноярск — Комсомольск-на-Амуре — Королёв — Кострома — Крым — Курск — Курган — Липецк — Люберцы — Магнитогорск — Махачкала — Мурманск — Набережные Челны — Нальчик — Нижневартовск — Нижнекамск — Нижний Новгород — Нижний Тагил — Новокузнецк — Новосибирск — Новороссийск — Омск — Оренбург — Орёл — Пенза — Пермь — Петрозаводск — Подольск — Прокопьевск — Псков — Рязань — Ростов-на-Дону — Самара — Саратов — Саранск — Сахалин — Сочи — Ставрополь — Стерлитамак — Старый Оскол — Сургут и ХМАО — Смоленск — Сыктывкар — Таганрог — Тамбов — Тольятти — Тула — Томск — Тюмень — Тверь — Ульяновск — Уссурийск — Уфа — Улан-Удэ — Хабаровск — Челябинск — Чебоксары — Череповец — Чита — Шахты — Энгельс — Ярославль — Якутск Экономика Другой город</t>
+  </si>
+  <si>
+    <t>22.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9935</t>
+  </si>
+  <si>
+    <t>Полезный лайфхак Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9930</t>
+  </si>
+  <si>
+    <t>Микро-студия 18,3 м² с панорамными окнами Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9929</t>
+  </si>
+  <si>
+    <t>Обзор компактной, но продуманной квартиры 30 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9923</t>
+  </si>
+  <si>
+    <t>21.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9922</t>
+  </si>
+  <si>
+    <t>Обзор уютной кухни-гостиной Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9921</t>
+  </si>
+  <si>
+    <t>Обзор многофункциональной мебели для квартиры Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9920</t>
+  </si>
+  <si>
+    <t>Убираем скрип ламината Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9918</t>
+  </si>
+  <si>
+    <t>Два варианта современной кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9917</t>
+  </si>
+  <si>
+    <t>Обзор евродвушки 35 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.02.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9916</t>
+  </si>
+  <si>
+    <t>Шеф Агзамов приглашает вас в свой авторский Telegram-канал! “Друзья, всем привет. Я всех приглашаю в свой личный Telegram-канал, где я буду показывать рецепты настоящих шедевров» Подписывайтесь: @RenatAgzamov Всех вас жду в гости на своем канале Я обещаю, вам понравится❤️</t>
+  </si>
+  <si>
+    <t>20.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9915</t>
+  </si>
+  <si>
+    <t>ПВХ-панели для отделки стен Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9914</t>
+  </si>
+  <si>
+    <t>Столик из эпоксидной смолы. Как вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9909</t>
+  </si>
+  <si>
+    <t>Обзор уютной квартиры-студии 27 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9908</t>
+  </si>
+  <si>
+    <t>Дизайн квартиры 40 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9907</t>
+  </si>
+  <si>
+    <t>Душевой поддон из плитки в строительном исполнении Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.02.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9906</t>
+  </si>
+  <si>
+    <t>Ты часами зависаешь в Pinterest, вдохновляясь красивыми интерьерами, и всё чаще ловишь себя на мысли: «Готова создать похожее сама…» А что, если перестать только мечтать и прямо сейчас сделать первый шаг в интерьерный дизайн? 🚀 Приглашают на бесплатный 3-дневный курс! 🚀 За это время ты: ✅ Создашь свой первый проект спальни и освоишь программу №1 для дизайнеров Homestyler ✅ Освоишь основы сочетания цветов, подбора мебели и декора, чтобы не колхозить ✅ Узнаешь, как дизайнеры находят клиентов и зарабатывают от 150к/месяц удаленно 🔥 А самое важное — школа U.Design даёт гарантию твоего первого клиента! Этот курс — не просто обучение, а реальная возможность почувствовать себя дизайнером и сделать первый шаг к новой профессии! Не упусти шанс попробовать! Старт уже скоро.</t>
+  </si>
+  <si>
+    <t>20.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9900</t>
+  </si>
+  <si>
+    <t>Яркая квартира 36 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>19.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9899</t>
+  </si>
+  <si>
+    <t>Организованное постирочное пространство — всё на своих местах и всё под рукой Современный дизайн</t>
+  </si>
+  <si>
+    <t>19.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9898</t>
+  </si>
+  <si>
+    <t>Раздвижная дверь в нише своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>19.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9897</t>
+  </si>
+  <si>
+    <t>Идея как удобно организовать прихожую Современный дизайн</t>
+  </si>
+  <si>
+    <t>19.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9891</t>
+  </si>
+  <si>
+    <t>Уютная однокомнатная квартира в бежевых тонах с нескучными акцентами Современный дизайн</t>
+  </si>
+  <si>
+    <t>19.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9890</t>
+  </si>
+  <si>
+    <t>Обзор шикарной кухни-гостиной Современный дизайн</t>
+  </si>
+  <si>
+    <t>19.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9888</t>
+  </si>
+  <si>
+    <t>Два варианта уютной лоджии Современный дизайн</t>
+  </si>
+  <si>
+    <t>19.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9887</t>
+  </si>
+  <si>
+    <t>Обзор квартиры 38 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>18.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9886</t>
+  </si>
+  <si>
+    <t>Рецепт идеальных и эстетичных углов с запилом 45 градусов Современный дизайн</t>
+  </si>
+  <si>
+    <t>18.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9885</t>
+  </si>
+  <si>
+    <t>Продуманная детская комната для двоих детей Современный дизайн</t>
+  </si>
+  <si>
+    <t>18.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9884</t>
+  </si>
+  <si>
+    <t>Световой потолок Современный дизайн</t>
+  </si>
+  <si>
+    <t>18.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9883</t>
+  </si>
+  <si>
+    <t>Кухня в современном стиле с интересными решениями Современный дизайн</t>
+  </si>
+  <si>
+    <t>18.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9882</t>
+  </si>
+  <si>
+    <t>Мастер спальня с гардеробной Современный дизайн</t>
+  </si>
+  <si>
+    <t>18.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9881</t>
+  </si>
+  <si>
+    <t>Прекрасный макияжный столик Современный дизайн</t>
+  </si>
+  <si>
+    <t>18.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9880</t>
+  </si>
+  <si>
+    <t>Полочка для раковины Современный дизайн</t>
+  </si>
+  <si>
+    <t>17.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9879</t>
+  </si>
+  <si>
+    <t>Мастер-класс по поклейке обоев Современный дизайн</t>
+  </si>
+  <si>
+    <t>17.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9878</t>
+  </si>
+  <si>
+    <t>Пример неудобной и удобной кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>17.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9877</t>
+  </si>
+  <si>
+    <t>Стол-сушилка своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>17.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9876</t>
+  </si>
+  <si>
+    <t>Отличный вариант для небольших квартир Современный дизайн</t>
+  </si>
+  <si>
+    <t>17.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9875</t>
+  </si>
+  <si>
+    <t>Стильное обустройство балкона своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>17.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9874</t>
+  </si>
+  <si>
+    <t>Прихожая, в которой каждая деталь продумана Современный дизайн</t>
+  </si>
+  <si>
+    <t>17.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9873</t>
+  </si>
+  <si>
+    <t>Дверной проем без двери Современный дизайн</t>
+  </si>
+  <si>
+    <t>16.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9865</t>
+  </si>
+  <si>
+    <t>Пуф-трансформер со спальным местом Современный дизайн⁣⁣</t>
+  </si>
+  <si>
+    <t>16.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9864</t>
+  </si>
+  <si>
+    <t>Уникальная картина на стекле Современный дизайн</t>
+  </si>
+  <si>
+    <t>16.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9863</t>
+  </si>
+  <si>
+    <t>Шикарный проект дома 115 м² Современный дизайн⁣⁣</t>
+  </si>
+  <si>
+    <t>16.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9862</t>
+  </si>
+  <si>
+    <t>Большие часы из эпоксидной смолы Современный дизайн⁣⁣</t>
+  </si>
+  <si>
+    <t>16.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9861</t>
+  </si>
+  <si>
+    <t>Стильная мыльница из обычной банки Современный дизайн</t>
+  </si>
+  <si>
+    <t>16.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9860</t>
+  </si>
+  <si>
+    <t>Обзор современной ванной комнаты Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9859</t>
+  </si>
+  <si>
+    <t>Совет для небольших кухонь Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9858</t>
+  </si>
+  <si>
+    <t>Красивые и стильные, но не всегда удобные решения в дизайне интерьера Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9857</t>
+  </si>
+  <si>
+    <t>Используем пространство под лестницей правильно Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9849</t>
+  </si>
+  <si>
+    <t>Кухня в двухкомнатной квартире Фото ДО и ПОСЛЕ ремонта. Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9848</t>
+  </si>
+  <si>
+    <t>Системы хранения в ванной комнате около 2 кв.м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9843</t>
+  </si>
+  <si>
+    <t>Совмещенный санузел с душевой в загородном доме Современный дизайн</t>
+  </si>
+  <si>
+    <t>15.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9834</t>
+  </si>
+  <si>
+    <t>Проект студии для девушки ⁣⁣⠀ Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9833</t>
+  </si>
+  <si>
+    <t>Встроенная гладильная доска Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9832</t>
+  </si>
+  <si>
+    <t>Обзор многофункциональной тумбочки Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9827</t>
+  </si>
+  <si>
+    <t>Панорамные окна в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9826</t>
+  </si>
+  <si>
+    <t>Решения для хранения на кухне Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9825</t>
+  </si>
+  <si>
+    <t>Монтаж душевого подиума Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9824</t>
+  </si>
+  <si>
+    <t>Постирочная зона в доме Современный дизайн</t>
+  </si>
+  <si>
+    <t>14.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9823</t>
+  </si>
+  <si>
+    <t>Дизайн спальни 3 на 3 Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9818</t>
+  </si>
+  <si>
+    <t>Современная комната для подростка Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9817</t>
+  </si>
+  <si>
+    <t>Как вам такая кухня? Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9816</t>
+  </si>
+  <si>
+    <t>Этот шкаф пригодится любой хозяйке Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9815</t>
+  </si>
+  <si>
+    <t>От проекта до реализации Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9814</t>
+  </si>
+  <si>
+    <t>Как можно обновить зеркало Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9808</t>
+  </si>
+  <si>
+    <t>Квартира 36 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9807</t>
+  </si>
+  <si>
+    <t>Обзор кухни 5,6 м² с интересными решениями Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9806</t>
+  </si>
+  <si>
+    <t>Обновление прихожей своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9805</t>
+  </si>
+  <si>
+    <t>Мебель-трансформер Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.02.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9804</t>
+  </si>
+  <si>
+    <t>🧠 Поверните шею прямо сейчас: если слышен хруст или «песок» — ваши сосуды забиты на 70%, а мозг задыхается. Это не «соли». Это сигнал: артерии пережаты, как садовый шланг под колесом. Пока кровь не доходит до мозга — пить витамины или литры кофе бесполезно. Вы просто «греете» организм, который работает на износ. Академик Неумывакин доказал: мы сами «бетонируем» сосуды овсянкой и аптечным «мелом», пока мозг голодает. В закрытом канале Инструкция к Телу — прикладные хаки, которые «открывают» кровоток за 2 минуты. В закрепе вас ждут 4 инструкции: 📍 Метод «Атлант»: 60 сек у стены — зажим в шее уходит, в глазах светлеет. 📍 Чек-лист по Магнию: как по этикетке отличить рабочую форму от «мела». 📍 Чистка сосудов: 2 специи из ГОСТ-справочников, работающие с бляшками. 📍 Протокол питания: 7 продуктов, от которых растет живот и «тупеет» мозг. Не ждите «первого звонка» — забирайте инструкции по кнопке ниже. Вход закроем через 24 часа.👇</t>
+  </si>
+  <si>
+    <t>12.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9799</t>
+  </si>
+  <si>
+    <t>Красочный интерьер квартиры Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9798</t>
+  </si>
+  <si>
+    <t>Идея зонирования кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9797</t>
+  </si>
+  <si>
+    <t>Идея для небольшого помещения Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9791</t>
+  </si>
+  <si>
+    <t>Квартира в панельном доме, для семьи с ребенком 50 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9790</t>
+  </si>
+  <si>
+    <t>Лучшее решение для ванной комнаты Современный дизайн</t>
+  </si>
+  <si>
+    <t>11.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9789</t>
+  </si>
+  <si>
+    <t>Идея для обновления балкона Современный дизайн</t>
+  </si>
+  <si>
+    <t>11.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9788</t>
+  </si>
+  <si>
+    <t>Удобный органайзер для яиц Современный дизайн</t>
+  </si>
+  <si>
+    <t>11.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9786</t>
+  </si>
+  <si>
+    <t>Как вам такой яркий санузел? Современный дизайн</t>
+  </si>
+  <si>
+    <t>11.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9785</t>
+  </si>
+  <si>
+    <t>Преображение квартиры после ремонта Современный дизайн</t>
+  </si>
+  <si>
+    <t>11.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9780</t>
+  </si>
+  <si>
+    <t>Квартира 41 м² для молодого человека Современный дизайн</t>
+  </si>
+  <si>
+    <t>11.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9779</t>
+  </si>
+  <si>
+    <t>Обзор современной кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>11.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9773</t>
+  </si>
+  <si>
+    <t>Квартира площадью 35 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9772</t>
+  </si>
+  <si>
+    <t>Обзор стильного интерьера квартиры Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9771</t>
+  </si>
+  <si>
+    <t>Стильный светильник Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9770</t>
+  </si>
+  <si>
+    <t>Обзор вращающийся полки Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9765</t>
+  </si>
+  <si>
+    <t>Дизайн квартиры с зеленым акцентом Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9764</t>
+  </si>
+  <si>
+    <t>Ванная комната после ремонта. Как вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9763</t>
+  </si>
+  <si>
+    <t>10.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9758</t>
+  </si>
+  <si>
+    <t>Обзор раздельного санузла Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9757</t>
+  </si>
+  <si>
+    <t>Кровать-качалка для котиков Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9756</t>
+  </si>
+  <si>
+    <t>Стыковка напольного плинтуса в углах Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.02.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9755</t>
+  </si>
+  <si>
+    <t>Рассчитай стоимость своего ремонта за 60 секунд 🔥 Когда я планировала ремонт квартиры, долго не могла определиться с бюджетом. Этот бот оказался настоящей находкой! Он быстро подсчитал все расходы и помог избежать сюрпризов. Попробуйте сами: @remont_kalculator_bot ❤️ Если вы только начинаете ремонт, рекомендую канал про ремонт. Там только актуальная информация: — Сколько стоит ремонт в 2025 году? — Как сэкономить на ремонте? — Как подготовить квартиру к ремонту? — С чего начать ремонт квартиры? И другие разборы. Рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>09.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9754</t>
+  </si>
+  <si>
+    <t>Обзор магнитного ограничителя для двери Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.02.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9750</t>
+  </si>
+  <si>
+    <t>Как вам такой интерьер? Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.02.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9749</t>
+  </si>
+  <si>
+    <t>Развивайте свою речь. Это очень сексуально. 87% информации человек получает путем общения, а не уметь точно и ясно выразить свои мысли — «словесный якорь». Чтобы это исправить, нужна начитанность и богатый лексический запас, но начать можно с канала «Тихо, я читаю». Уделяйте ему 7 минут в день, а спустя неделю вы будете обходить своих собеседников в остроте активного лексикона и включаться в самые сложные дискуссии. Умение красиво изъясняться — признак авторитета и статуса. Подписывайтесь: @mozhno_potishe</t>
+  </si>
+  <si>
+    <t>09.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9748</t>
+  </si>
+  <si>
+    <t>09.02.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9747</t>
+  </si>
+  <si>
+    <t>Переделка старой столешницы Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9746</t>
+  </si>
+  <si>
+    <t>09.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9745</t>
+  </si>
+  <si>
+    <t>Защитная накладка для мебели Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9744</t>
+  </si>
+  <si>
+    <t>Удобная полочка для ванной Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9738</t>
+  </si>
+  <si>
+    <t>Преображение квартиры 48 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9737</t>
+  </si>
+  <si>
+    <t>Обзор стильного дома Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9736</t>
+  </si>
+  <si>
+    <t>Обзор стильного рабочего места. Как вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9735</t>
+  </si>
+  <si>
+    <t>Как замаскировать вещи в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9734</t>
+  </si>
+  <si>
+    <t>Строительный лайфхак Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9729</t>
+  </si>
+  <si>
+    <t>Стильная квартира с мягкими цветами Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9728</t>
+  </si>
+  <si>
+    <t>07.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9727</t>
+  </si>
+  <si>
+    <t>07.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9726</t>
+  </si>
+  <si>
+    <t>Мастер-спальня. Метраж: 42 кв.м. Как Вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9725</t>
+  </si>
+  <si>
+    <t>Детская комната на двоих Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9724</t>
+  </si>
+  <si>
+    <t>Интересный диван Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9723</t>
+  </si>
+  <si>
+    <t>Спальня в серых тонах Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9722</t>
+  </si>
+  <si>
+    <t>06.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9721</t>
+  </si>
+  <si>
+    <t>Интерьер, который выглядит дорого Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9720</t>
+  </si>
+  <si>
+    <t>Дизайн небольшой прихожей Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9714</t>
+  </si>
+  <si>
+    <t>06.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9713</t>
+  </si>
+  <si>
+    <t>Зеркальное панно своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9712</t>
+  </si>
+  <si>
+    <t>Обзор кухни 5 кв. м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9711</t>
+  </si>
+  <si>
+    <t>Парящий шкаф со светодиодной подсветкой Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9710</t>
+  </si>
+  <si>
+    <t>05.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9701</t>
+  </si>
+  <si>
+    <t>05.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9700</t>
+  </si>
+  <si>
+    <t>Это пространство, где встречаются функциональность и эстетика Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9699</t>
+  </si>
+  <si>
+    <t>Обзор кухни. Очень рациональное решение, с хорошим выбором оттенков Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9698</t>
+  </si>
+  <si>
+    <t>Дизайн однокомнатной квартиры после ремонта Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9697</t>
+  </si>
+  <si>
+    <t>Интерьер душевой комнаты Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9696</t>
+  </si>
+  <si>
+    <t>Деревянная кухня Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9695</t>
+  </si>
+  <si>
+    <t>Компактная детская Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9694</t>
+  </si>
+  <si>
+    <t>Безумно красивая ванная Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9691</t>
+  </si>
+  <si>
+    <t>Дизайн уютной спальни Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9690</t>
+  </si>
+  <si>
+    <t>2 варианта оформления комнат Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9689</t>
+  </si>
+  <si>
+    <t>Обзор прачечной зоны Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.02.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9688</t>
+  </si>
+  <si>
+    <t>Девочки, рекомендуем канал про отношения. Его ведёт мужчина в формате без лица — поэтому пишет жестко и честно. Это как подслушать мужской разговор о женщинах за бутылкой виски. Услышите то, о чем не скажет ни один мужик глядя в глаза. Почитайте: москоутиндер</t>
+  </si>
+  <si>
+    <t>04.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9687</t>
+  </si>
+  <si>
+    <t>Хранение обуви Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9686</t>
+  </si>
+  <si>
+    <t>Невероятно воздушный интерьер кухни-гостиной Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9679</t>
+  </si>
+  <si>
+    <t>Светлая квартира. Метраж: 58 кв. м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9678</t>
+  </si>
+  <si>
+    <t>Дополнение к вашей кровати Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9674</t>
+  </si>
+  <si>
+    <t>Стильная кухня оливкового цвета. Метраж около 6 кв.м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9665</t>
+  </si>
+  <si>
+    <t>Небольшой, но уютный дом Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9657</t>
+  </si>
+  <si>
+    <t>03.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9650</t>
+  </si>
+  <si>
+    <t>Дизайн кухни-гостиной в эко-стиле Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9649</t>
+  </si>
+  <si>
+    <t>Лёгкий, воздушный, светлый интерьер квартиры Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9648</t>
+  </si>
+  <si>
+    <t>Лучшая планировка гардероба Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9647</t>
+  </si>
+  <si>
+    <t>Хранение в ванной Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9646</t>
+  </si>
+  <si>
+    <t>Интерьер обеденной и гостевой зоны Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9638</t>
+  </si>
+  <si>
+    <t>02.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9633</t>
+  </si>
+  <si>
+    <t>Дизайн современной кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9632</t>
+  </si>
+  <si>
+    <t>Красивый реализованный проект кухни-гостиной Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.02.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9631</t>
+  </si>
+  <si>
+    <t>Дизайн прихожей Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9630</t>
+  </si>
+  <si>
+    <t>7 вещей, которые лучше избегать в храме, чтобы не лишиться здоровья и не привлечь неприятности 1. Ни в коем случае не ставьте свечу за другого человека, если он попросит… Читать далее</t>
+  </si>
+  <si>
+    <t>02.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9629</t>
+  </si>
+  <si>
+    <t>Рабочий стол в малогабаритку Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9628</t>
+  </si>
+  <si>
+    <t>Монохромный интерьер Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9627</t>
+  </si>
+  <si>
+    <t>Идея для небольшой кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9616</t>
+  </si>
+  <si>
+    <t>01.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9615</t>
+  </si>
+  <si>
+    <t>Дизайн ванной комнаты Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9606</t>
+  </si>
+  <si>
+    <t>Пятикомнатная квартира после капитального ремонта Современный дизайн</t>
+  </si>
+  <si>
+    <t>01.02.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9605</t>
+  </si>
+  <si>
+    <t>Спальня в природных цветах Современный дизайн</t>
+  </si>
+  <si>
+    <t>31.01.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9604</t>
+  </si>
+  <si>
+    <t>Имитация шелка на стенах Современный дизайн</t>
+  </si>
+  <si>
+    <t>31.01.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9603</t>
+  </si>
+  <si>
+    <t>Основные правила для интерьера кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>31.01.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9595</t>
+  </si>
+  <si>
+    <t>Колонны в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>31.01.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9594</t>
+  </si>
+  <si>
+    <t>Идея, как переделать кривую стену Современный дизайн</t>
+  </si>
+  <si>
+    <t>31.01.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9593</t>
+  </si>
+  <si>
+    <t>Детское царство Современный дизайн</t>
+  </si>
+  <si>
+    <t>31.01.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9592</t>
+  </si>
+  <si>
+    <t>Альтернатива прикроватным тумбам Современный дизайн</t>
+  </si>
+  <si>
+    <t>31.01.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9591</t>
+  </si>
+  <si>
+    <t>Квартира в стиле неоклассика Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.01.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9590</t>
+  </si>
+  <si>
+    <t>Стиль кантри характеризуется использованием натуральных материалов, природных цветов, мебели с элементами старины и обилием декора Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.01.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9589</t>
+  </si>
+  <si>
+    <t>😱 Ну неужели вам непонятно, что сидеть дома и целыми днями никуда не выходить это тупо?? Досуг половины россиян ограничивается телевизором, диваном и холодильником. Люди будто бы не знают, что у них за углом есть места, где можно бесплатно пообедать, попасть на концерт знакомого исполнителя или просто сходить на экскурсию по городу от мэрии. А ничего искать и не нужно – просто выберите свой город в списке и больше не пропустите классные мероприятия рядом с вами: — Москва: @mosru — Питер: @spbru — Абакан: @abakanru — Ангарск: @angarskru — Архангельск: @arhangelskru — Астрахань: @astrahanru — Барнаул: @barnru — Балашиха: @balru — Белгород: @belgoru — Бийск: @biyskru — Благовещенск: @blagovru — Братск: @bratskru — Брянск: @bryanskru — Великий Новгород: @velnovru — Владивосток: @vladru — Владимир: @vladimirru — Волгоград: @volgogru — Воронеж: @voronezhru — Вологда: @vologdaru — Волжский: @volzhru — Екатеринбург: @ekatru — Ижевск: @izhevskru — Иркутск: @irkutskru — Иваново: @ivanovoru — Йошкар-Ола: @ioshkarolaru — Казань: @kazanru — Калининград: @kalininru — Калуга: @kalugaru — Камчатка: @kamchatkaru — Кемерово: @kemerovoru — Киров: @kirovru — Краснодар: @krasnodaru — Красноярск: @kyarskru — Комсомольск-на-Амуре: @komsru — Королёв: @korolevru — Кострома: @kostromaru — Крым: @crimearu — Курск: @kurskru — Курган: @kurganru — Липецк: @lipetskru — Люберцы: @lyubru — Магнитогорск: @magnitru — Махачкала: @mahru — Мурманск: @murmru — Набережные Челны: @chelnyru — Нальчик: @nalchikru — Нижневартовск: @nizvartru — Нижнекамск: @kamskru — Нижний Новгород: @nnovru — Нижний Тагил: @ntagilru — Новокузнецк: @novokuzru — Новосибирск: @novosibru — Новороссийск: @novru — Омск: @omskru — Оренбург: @orenbru — Орёл: @orelru — Орск: @orskru — Пенза: @penzaru — Пермь: @permru — Петрозаводск: @petru — Подольск: @podolskru — Псков: @pskovru — Рязань: @ryazanru — Ростов-на-Дону: @rostovru — Самара: @samaru — Саратов: @saratovru — Саранск: @saranskru — Сахалин: @sahalinru — Сочи: @sochiru — Ставрополь: @stavru — Стерлитамак: @steru — Старый Оскол: @oskolru — Сургут и ХМАО: @surgutru — Смоленск: @smolru — Сыктывкар: @sktwkaru — Таганрог: @taganru — Тамбов: @tambovru — Тольятти: @tolru — Тула: @tularu — Томск: @tomskru — Тюмень: @tumru — Тверь: @tveru — Ульяновск: @ulru — Уссурийск: @usru — Уфа: @ufaru — Улан-Удэ: @ulanuderu — Хабаровск: @habru — Химки: @himkiru — Челябинск: @chelru — Чебоксары: @chebru — Череповец: @cherepru — Чита: @chitaru — Шахты: @shahtiru — Энгельс: @engru — Ярославль: @yaroslavlru — Якутск: @yakutskru Экономика: @ruseconomica Другой город: @rusru</t>
+  </si>
+  <si>
+    <t>30.01.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9583</t>
+  </si>
+  <si>
+    <t>Фото и картины в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.01.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9574</t>
+  </si>
+  <si>
+    <t>Воздушная квартира с парящей лестницей и мансардой Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.01.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9573</t>
+  </si>
+  <si>
+    <t>30.01.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9565</t>
+  </si>
+  <si>
+    <t>Обустройство большого балкона Современный дизайн</t>
+  </si>
+  <si>
+    <t>30.01.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9559</t>
+  </si>
+  <si>
+    <t>Гжельские мотивы в современном интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.01.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9558</t>
+  </si>
+  <si>
+    <t>Интересное оформление пола на балконе Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.01.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9557</t>
+  </si>
+  <si>
+    <t>Стеклянные двери между кухней и балконом Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.01.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9552</t>
+  </si>
+  <si>
+    <t>Сочетания зеленого цвета и дерева Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.01.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9551</t>
+  </si>
+  <si>
+    <t>Волшебство стекла и освещения на кухне Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.01.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9545</t>
+  </si>
+  <si>
+    <t>Интересные решения для дизайна лоджии Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.01.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9540</t>
+  </si>
+  <si>
+    <t>Дизайн интерьера с желтым цветом Современный дизайн</t>
+  </si>
+  <si>
+    <t>29.01.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9539</t>
+  </si>
+  <si>
+    <t>Как сделать интерьер визуально подороже? Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.01.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9538</t>
+  </si>
+  <si>
+    <t>28.01.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9529</t>
+  </si>
+  <si>
+    <t>Классные идеи оформления лестницы в своем доме Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.01.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9528</t>
+  </si>
+  <si>
+    <t>Обустройство 20 кв.м. Оцените грамотное зонирование реакцией! Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.01.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9517</t>
+  </si>
+  <si>
+    <t>Обзор идеальной квартиры Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.01.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9510</t>
+  </si>
+  <si>
+    <t>Балкон и кухня в морском стиле Современный дизайн</t>
+  </si>
+  <si>
+    <t>28.01.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9509</t>
+  </si>
+  <si>
+    <t>Обзор квартиры с перепланировкой из однушки в евротрёшку 46м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.01.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9508</t>
+  </si>
+  <si>
+    <t>Фишки для преображения ванной комнаты Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.01.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9502</t>
+  </si>
+  <si>
+    <t>По-домашнему атмосферная кухня Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.01.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9501</t>
+  </si>
+  <si>
+    <t>Обзор дома в деревенском стиле Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.01.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9500</t>
+  </si>
+  <si>
+    <t>Дизайн кухонного шкафа Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.01.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9492</t>
+  </si>
+  <si>
+    <t>Дизайн балкона Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.01.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9491</t>
+  </si>
+  <si>
+    <t>Тканевое паспарту своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>27.01.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9490</t>
+  </si>
+  <si>
+    <t>Универсальные цвета, которые не надоедают Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.01.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9489</t>
+  </si>
+  <si>
+    <t>Решение, чтобы шторка не портила внешний вид Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.01.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9488</t>
+  </si>
+  <si>
+    <t>Тайны молитвы «Отче наш»: зачем её читать каждый день? «Отче наш» — это единственная молитва, которую даровал нам сам Господь. Главная её тайна состоит... Читать полностью…</t>
+  </si>
+  <si>
+    <t>26.01.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9481</t>
+  </si>
+  <si>
+    <t>Искусно сочетаемые оттенки, придающие ощущение гармонии и завершенности Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.01.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9480</t>
+  </si>
+  <si>
+    <t>Обзор скрытой кухни. Как вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.01.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9479</t>
+  </si>
+  <si>
+    <t>26.01.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9470</t>
+  </si>
+  <si>
+    <t>Дизайнерская палитра, специально подобранная профессионалом, мастерски расширяет визуально пространство Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.01.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9469</t>
+  </si>
+  <si>
+    <t>Как организовать входную группу в доме Современный дизайн</t>
+  </si>
+  <si>
+    <t>26.01.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9468</t>
+  </si>
+  <si>
+    <t>Зона с хранением за инсталляцией Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.01.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9467</t>
+  </si>
+  <si>
+    <t>Грамотная организация прихожей Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.01.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9466</t>
+  </si>
+  <si>
+    <t>Малышка студия 17 м² ⁣⁣⠀ Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.01.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9465</t>
+  </si>
+  <si>
+    <t>Обзор двухкомнатной квартиры Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.01.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9464</t>
+  </si>
+  <si>
+    <t>5 модных решений в интерьере, о которых вы можете пожалеть Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.01.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9460</t>
+  </si>
+  <si>
+    <t>25.01.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9459</t>
+  </si>
+  <si>
+    <t>3 идеальные решения для стык ламината Современный дизайн</t>
+  </si>
+  <si>
+    <t>25.01.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9458</t>
+  </si>
+  <si>
+    <t>24.01.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9456</t>
+  </si>
+  <si>
+    <t>Обустроили ТВ-зону. Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.01.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9455</t>
+  </si>
+  <si>
+    <t>Маленький санузел площадью 2,57 м². Как вам результат? Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.01.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9454</t>
+  </si>
+  <si>
+    <t>Удобные полочки в углу кухни. Оцените идею. Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.01.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9453</t>
+  </si>
+  <si>
+    <t>Как эстетично и аккуратно хранить бумаги и салфетки Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.01.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9451</t>
+  </si>
+  <si>
+    <t>Сочетания для кухни-гостиной. Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.01.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9450</t>
+  </si>
+  <si>
+    <t>Передвижной механизм для телевизора. Современный дизайн</t>
+  </si>
+  <si>
+    <t>24.01.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9449</t>
+  </si>
+  <si>
+    <t>Сколько стоит ремонт в 2026 году? В телеграме появился бот, который может рассчитать стоимость вашего ремонта всего за 1 минуту 💪🏻 Какие параметры он учитывает? — Тип ремонта: косметический или капитальный — Класс ремонта: комфорт или бизнес — Тип жилья: вторичка или первичка — Метраж Попробуйте сами: @remont_kalculator_bot 🔥 Бот нашла в канале про ремонт и дизайн, рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>24.01.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9448</t>
+  </si>
+  <si>
+    <t>Изящная роспись стены своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.01.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9446</t>
+  </si>
+  <si>
+    <t>23.01.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9445</t>
+  </si>
+  <si>
+    <t>Маленькая, но удобная евродвушка 34 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.01.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9443</t>
+  </si>
+  <si>
+    <t>Современная ванная комната. Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.01.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9442</t>
+  </si>
+  <si>
+    <t>Сделали евродвушку из студии 23 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.01.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9439</t>
+  </si>
+  <si>
+    <t>Крутые сочетания цветов Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.01.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9438</t>
+  </si>
+  <si>
+    <t>Обзор продуманной комнаты для подростка Современный дизайн</t>
+  </si>
+  <si>
+    <t>23.01.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9437</t>
+  </si>
+  <si>
+    <t>Трендовые сочетания цветов Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.01.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9436</t>
+  </si>
+  <si>
+    <t>Удобные складные кровати для маленьких квартир Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.01.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9431</t>
+  </si>
+  <si>
+    <t>Очень яркий и красивый дизайн для детской комнаты Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.01.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9430</t>
+  </si>
+  <si>
+    <t>Обзор продуманной однушки Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.01.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9429</t>
+  </si>
+  <si>
+    <t>Шкаф со встроенным столиком. Как вам решение? Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.01.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9427</t>
+  </si>
+  <si>
+    <t>Кухни в нежных оттенках Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.01.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9426</t>
+  </si>
+  <si>
+    <t>Необычный декор из дерева своими руками Современный дизайн</t>
+  </si>
+  <si>
+    <t>22.01.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9421</t>
+  </si>
+  <si>
+    <t>Сделали из студии 31 м² полноценную однушку. Как вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.01.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9411</t>
+  </si>
+  <si>
+    <t>Проект нежной и стильной детской комнаты для девочки Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.01.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9410</t>
+  </si>
+  <si>
+    <t>Вариант интерьера кухни. Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.01.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9408</t>
+  </si>
+  <si>
+    <t>Прихожая Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.01.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9407</t>
+  </si>
+  <si>
+    <t>Вы замечали, что самые интересные события в городе всегда проходят как будто без вас? То концерт был бесплатным, то фестиваль еды, то открыли классное место... А вы узнаёте об этом только от знакомых, и то когда всё уже закрылось. На самом деле о большинстве мероприятий, ярмарках, дегустациях и локациях для отдыха никогда не пишут СМИ – они появляются только в закрытых телеграм-каналах. Выбирайте свой город из списка – и будете первым получать уведомления о том, что происходит рядом 👇 — Москва: @mosru — Питер: @spbru — Абакан: @abakanru — Ангарск: @angarskru — Архангельск: @arhangelskru — Астрахань: @astrahanru — Барнаул: @barnru — Балашиха: @balru — Белгород: @belgoru — Бийск: @biyskru — Благовещенск: @blagovru — Братск: @bratskru — Брянск: @bryanskru — Великий Новгород: @velnovru — Владивосток: @vladru — Владимир: @vladimirru — Волгоград: @volgogru — Воронеж: @voronezhru — Вологда: @vologdaru — Волжский: @volzhru — Екатеринбург: @ekatru — Ижевск: @izhevskru — Иркутск: @irkutskru — Иваново: @ivanovoru — Йошкар-Ола: @ioshkarolaru — Казань: @kazanru — Калининград: @kalininru — Калуга: @kalugaru — Камчатка: @kamchatkaru — Кемерово: @kemerovoru — Киров: @kirovru — Краснодар: @krasnodaru — Красноярск: @kyarskru — Комсомольск-на-Амуре: @komsru — Королёв: @korolevru — Кострома: @kostromaru — Крым: @crimearu — Курск: @kurskru — Курган: @kurganru — Липецк: @lipetskru — Люберцы: @lyubru — Магнитогорск: @magnitru — Махачкала: @mahru — Мурманск: @murmru — Набережные Челны: @chelnyru — Нальчик: @nalchikru — Нижневартовск: @nizvartru — Нижнекамск: @kamskru — Нижний Новгород: @nnovru — Нижний Тагил: @ntagilru — Новокузнецк: @novokuzru — Новосибирск: @novosibru — Новороссийск: @novru — Омск: @omskru — Оренбург: @orenbru — Орёл: @orelru — Орск: @orskru — Пенза: @penzaru — Пермь: @permru — Петрозаводск: @petru — Подольск: @podolskru — Псков: @pskovru — Рязань: @ryazanru — Ростов-на-Дону: @rostovru — Самара: @samaru — Саратов: @saratovru — Саранск: @saranskru — Сахалин: @sahalinru — Сочи: @sochiru — Ставрополь: @stavru — Стерлитамак: @steru — Старый Оскол: @oskolru — Сургут и ХМАО: @surgutru — Смоленск: @smolru — Сыктывкар: @sktwkaru — Таганрог: @taganru — Тамбов: @tambovru — Тольятти: @tolru — Тула: @tularu — Томск: @tomskru — Тюмень: @tumru — Тверь: @tveru — Ульяновск: @ulru — Уссурийск: @usru — Уфа: @ufaru — Улан-Удэ: @ulanuderu — Хабаровск: @habru — Химки: @himkiru — Челябинск: @chelru — Чебоксары: @chebru — Череповец: @cherepru — Чита: @chitaru — Шахты: @shahtiru — Энгельс: @engru — Ярославль: @yaroslavlru — Якутск: @yakutskru Экономика: @ruseconomica Другой город: @rusru</t>
+  </si>
+  <si>
+    <t>21.01.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9406</t>
+  </si>
+  <si>
+    <t>Аквариум в перилах лестницы Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.01.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9401</t>
+  </si>
+  <si>
+    <t>Английская елочка в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>21.01.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9399</t>
+  </si>
+  <si>
+    <t>Пространство под лестницей Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.01.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9398</t>
+  </si>
+  <si>
+    <t>Обзор евро-однушки Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.01.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9397</t>
+  </si>
+  <si>
+    <t>Шикарное решение для узких пространств Современный дизайн</t>
+  </si>
+  <si>
+    <t>20.01.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9392</t>
+  </si>
+  <si>
+    <t>20.01.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/9391</t>
+  </si>
+  <si>
+    <t>Отличное решение для обувницы в прихожей Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.03.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10401</t>
+  </si>
+  <si>
+    <t>13.03.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10400</t>
+  </si>
+  <si>
+    <t>Как правильно сочетать цвета в интерьере? Современный дизайн</t>
+  </si>
+  <si>
+    <t>13.03.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10390</t>
+  </si>
+  <si>
+    <t>12.03.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10384</t>
+  </si>
+  <si>
+    <t>6 модных ботанических мотивов в обоях Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.03.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10383</t>
+  </si>
+  <si>
+    <t>ТВ-стена с электрическим камином Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.03.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10382</t>
+  </si>
+  <si>
+    <t>Успокаивающий дизайн Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.03.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10381</t>
+  </si>
+  <si>
+    <t>Интересный декор ванной комнаты Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.03.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10373</t>
+  </si>
+  <si>
+    <t>В этой солнечной двухкомнатной квартире достигнуто удачное сочетание современных и классических элементов Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.03.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10372</t>
+  </si>
+  <si>
+    <t>Подвесная кровать. Как Вам такое необычное решение? Современный дизайн</t>
+  </si>
+  <si>
+    <t>12.03.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10371</t>
+  </si>
+  <si>
+    <t>Интерьер спальной комнаты Современный дизайн</t>
+  </si>
+  <si>
+    <t>11.03.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10370</t>
+  </si>
+  <si>
+    <t>Хранение за зеркалом Современный дизайн</t>
+  </si>
+  <si>
+    <t>11.03.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10362</t>
+  </si>
+  <si>
+    <t>Дизайн квартиры с большой террасой Современный дизайн</t>
+  </si>
+  <si>
+    <t>11.03.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10352</t>
+  </si>
+  <si>
+    <t>11.03.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10347</t>
+  </si>
+  <si>
+    <t>Спальная. Оцените реакцией! Современный дизайн</t>
+  </si>
+  <si>
+    <t>11.03.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10346</t>
+  </si>
+  <si>
+    <t>Дизайн спальни до/после Современный дизайн</t>
+  </si>
+  <si>
+    <t>11.03.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10337</t>
+  </si>
+  <si>
+    <t>11.03.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10336</t>
+  </si>
+  <si>
+    <t>5 фишек санузла от дизайнера Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.03.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10329</t>
+  </si>
+  <si>
+    <t>10.03.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10328</t>
+  </si>
+  <si>
+    <t>10.03.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10323</t>
+  </si>
+  <si>
+    <t>Объединили балкон с кухней, площадь 3.2 кв. м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.03.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10322</t>
+  </si>
+  <si>
+    <t>10.03.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10317</t>
+  </si>
+  <si>
+    <t>10.03.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10316</t>
+  </si>
+  <si>
+    <t>Двухэтажная планировка квартиры Современный дизайн</t>
+  </si>
+  <si>
+    <t>10.03.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10315</t>
+  </si>
+  <si>
+    <t>Планировка небольшого совмещенного санузла Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.03.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10306</t>
+  </si>
+  <si>
+    <t>Проект дома с достаточно большой площадью Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.03.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10299</t>
+  </si>
+  <si>
+    <t>Уютная кремовая комната молодой девушки Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.03.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10289</t>
+  </si>
+  <si>
+    <t>Однокомнатная квартира с отлично реализованной идеей зонирования Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.03.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10288</t>
+  </si>
+  <si>
+    <t>Красивая спальня для двух детей Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.03.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10278</t>
+  </si>
+  <si>
+    <t>Небольшая квартира после ремонта Современный дизайн</t>
+  </si>
+  <si>
+    <t>09.03.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10271</t>
+  </si>
+  <si>
+    <t>09.03.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10267</t>
+  </si>
+  <si>
+    <t>Лоджия после капитального ремонта Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.03.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10258</t>
+  </si>
+  <si>
+    <t>Небольшая студия площадью 26 квадратных метров Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.03.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10257</t>
+  </si>
+  <si>
+    <t>Проект лоджии Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.03.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10256</t>
+  </si>
+  <si>
+    <t>Кровать в небольшой детской комнате Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.03.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10246</t>
+  </si>
+  <si>
+    <t>Детская комната после капитального ремонта. Как вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.03.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10237</t>
+  </si>
+  <si>
+    <t>Общая палитра для всего пространства: те‌плый кремово-бежевый, светло-серый, голубой с оттенками бирюзы и выразительные акценты че‌рного цвета Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.03.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10228</t>
+  </si>
+  <si>
+    <t>Дизайн пентхауса Современный дизайн</t>
+  </si>
+  <si>
+    <t>08.03.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10222</t>
+  </si>
+  <si>
+    <t>Делимся уютной кухней Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.03.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10213</t>
+  </si>
+  <si>
+    <t>Продуманная однушка, в которой поместились кухня, гостиная и спальня Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.03.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10204</t>
+  </si>
+  <si>
+    <t>Квартира-студия -общая площадь 50 кв. м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.03.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10203</t>
+  </si>
+  <si>
+    <t>Экскурсия по роскошному дому Оцените реакцией. Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.03.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10202</t>
+  </si>
+  <si>
+    <t>Кухня, наполненная светом и простором Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.03.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10201</t>
+  </si>
+  <si>
+    <t>07.03.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10200</t>
+  </si>
+  <si>
+    <t>Квартира выполнена в светлых тонах с добавлением уютных деталей и натурального дерева Современный дизайн</t>
+  </si>
+  <si>
+    <t>07.03.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10191</t>
+  </si>
+  <si>
+    <t>Красивая детская комната Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.03.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10190</t>
+  </si>
+  <si>
+    <t>Обзор уютного коттеджа. Объединение классического стиля с минимализмом Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.03.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10182</t>
+  </si>
+  <si>
+    <t>Дизайн кухни. Оцените результат реакцией. Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.03.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10181</t>
+  </si>
+  <si>
+    <t>Кухня до и после обновления фасадов Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.03.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10173</t>
+  </si>
+  <si>
+    <t>06.03.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10172</t>
+  </si>
+  <si>
+    <t>Комната для двоих Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.03.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10171</t>
+  </si>
+  <si>
+    <t>Домашний сад на стене. Как вам такая необычная идея? Современный дизайн</t>
+  </si>
+  <si>
+    <t>06.03.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10170</t>
+  </si>
+  <si>
+    <t>Практичное оформление окна в спальне Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.03.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10160</t>
+  </si>
+  <si>
+    <t>Просторная кухня-гостиная в загородном доме Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.03.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10149</t>
+  </si>
+  <si>
+    <t>Создаем уютный уголок в гостиной Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.03.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10148</t>
+  </si>
+  <si>
+    <t>05.03.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10139</t>
+  </si>
+  <si>
+    <t>Реализованный проект однокомнатной картины. Площадь: 43 кв. м. Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.03.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10130</t>
+  </si>
+  <si>
+    <t>Не побоялись оформить интерьер квартиры в светлых оттенках Современный дизайн</t>
+  </si>
+  <si>
+    <t>05.03.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10120</t>
+  </si>
+  <si>
+    <t>Обновленная квартира 80 кв. м. в Москве Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.03.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10110</t>
+  </si>
+  <si>
+    <t>04.03.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10100</t>
+  </si>
+  <si>
+    <t>Интерьер маленькой ванной комнаты Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.03.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10099</t>
+  </si>
+  <si>
+    <t>04.03.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10098</t>
+  </si>
+  <si>
+    <t>Топ мятных оттенков в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.03.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10097</t>
+  </si>
+  <si>
+    <t>Кухня за 300 тысяч. Как Вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>04.03.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10094</t>
+  </si>
+  <si>
+    <t>03.03.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10093</t>
+  </si>
+  <si>
+    <t>Как уложить ламинат, если дверь мешает Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.03.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10092</t>
+  </si>
+  <si>
+    <t>Шикарное преображение балкончика. Понравился результат? Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.03.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10087</t>
+  </si>
+  <si>
+    <t>Кухня после капитального ремонта. Как вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.03.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10086</t>
+  </si>
+  <si>
+    <t>Как задекорировать технический люк в квартире Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.03.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10085</t>
+  </si>
+  <si>
+    <t>Обустроили детскую для двоих. Как вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.03.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10083</t>
+  </si>
+  <si>
+    <t>Идеи зонирования в спальне Современный дизайн</t>
+  </si>
+  <si>
+    <t>03.03.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10082</t>
+  </si>
+  <si>
+    <t>Практичный диван-трансформер Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.03.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10081</t>
+  </si>
+  <si>
+    <t>Как незаметно спрятать кошачий лоток в интерьере Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.03.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10080</t>
+  </si>
+  <si>
+    <t>Компактная, но продуманная ванная 4 м² Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.03.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10075</t>
+  </si>
+  <si>
+    <t>Яркая однушка 32 м². Как вам? Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.03.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10074</t>
+  </si>
+  <si>
+    <t>Практичная организация угла кухни Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.03.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10073</t>
+  </si>
+  <si>
+    <t>Как защитить диван от кошек Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.03.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10072</t>
+  </si>
+  <si>
+    <t>❗️Иран атакует Турцию, есть пострадавшие Помимо Турции, под ударами Дубай, Доха, Кувейт, Бахрейн и Абу-Даби. Следим за событиями в режиме реального времени: https://max.ru/join/k-b7K6UpWa4Ri0YHSj9Iymj5JODuhJs5t0yewtnA6ao</t>
+  </si>
+  <si>
+    <t>02.03.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10071</t>
+  </si>
+  <si>
+    <t>Лайфхак при ремонте Современный дизайн</t>
+  </si>
+  <si>
+    <t>02.03.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1595544128/10070</t>
+  </si>
+  <si>
+    <t>Обустроили евродвушку в бежевых тонах. Как вам? Современный дизайн</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6635,61 +9902,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H718"/>
+  <dimension ref="A1:H1094"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3364.464" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
@@ -7639,2000 +10906,2000 @@
       </c>
       <c r="F42">
         <v>5</v>
       </c>
       <c r="G42">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>56192</v>
       </c>
       <c r="B43" t="s">
         <v>131</v>
       </c>
       <c r="C43" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E43">
         <v>9327</v>
       </c>
       <c r="F43">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="G43">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>56193</v>
       </c>
       <c r="B44" t="s">
         <v>134</v>
       </c>
       <c r="C44" t="s">
         <v>135</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E44">
         <v>9733</v>
       </c>
       <c r="F44">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="G44">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>56194</v>
       </c>
       <c r="B45" t="s">
         <v>137</v>
       </c>
       <c r="C45" t="s">
         <v>138</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E45">
         <v>9755</v>
       </c>
       <c r="F45">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G45">
         <v>42</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>56195</v>
       </c>
       <c r="B46" t="s">
         <v>140</v>
       </c>
       <c r="C46" t="s">
         <v>141</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E46">
         <v>10055</v>
       </c>
       <c r="F46">
+        <v>40</v>
+      </c>
+      <c r="G46">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>56196</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="C47" t="s">
         <v>144</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E47">
         <v>9839</v>
       </c>
       <c r="F47">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G47">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>56197</v>
       </c>
       <c r="B48" t="s">
         <v>146</v>
       </c>
       <c r="C48" t="s">
         <v>147</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E48">
         <v>9545</v>
       </c>
       <c r="F48">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G48">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>56198</v>
       </c>
       <c r="B49" t="s">
         <v>149</v>
       </c>
       <c r="C49" t="s">
         <v>150</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E49">
         <v>9074</v>
       </c>
       <c r="F49">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="G49">
         <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>56199</v>
       </c>
       <c r="B50" t="s">
         <v>152</v>
       </c>
       <c r="C50" t="s">
         <v>153</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E50">
         <v>8700</v>
       </c>
       <c r="F50">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G50">
         <v>59</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>56200</v>
       </c>
       <c r="B51" t="s">
         <v>155</v>
       </c>
       <c r="C51" t="s">
         <v>156</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E51">
         <v>9465</v>
       </c>
       <c r="F51">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G51">
         <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>56201</v>
       </c>
       <c r="B52" t="s">
         <v>158</v>
       </c>
       <c r="C52" t="s">
         <v>159</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E52">
         <v>8723</v>
       </c>
       <c r="F52">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G52">
         <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>56202</v>
       </c>
       <c r="B53" t="s">
         <v>161</v>
       </c>
       <c r="C53" t="s">
         <v>162</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E53">
         <v>8138</v>
       </c>
       <c r="F53">
         <v>12</v>
       </c>
       <c r="G53">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>56203</v>
       </c>
       <c r="B54" t="s">
         <v>164</v>
       </c>
       <c r="C54" t="s">
         <v>165</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E54">
         <v>9462</v>
       </c>
       <c r="F54">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G54">
         <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>56204</v>
       </c>
       <c r="B55" t="s">
         <v>167</v>
       </c>
       <c r="C55" t="s">
         <v>168</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E55">
         <v>10136</v>
       </c>
       <c r="F55">
-        <v>122</v>
+        <v>163</v>
       </c>
       <c r="G55">
         <v>46</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>56205</v>
       </c>
       <c r="B56" t="s">
         <v>170</v>
       </c>
       <c r="C56" t="s">
         <v>171</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E56">
         <v>9673</v>
       </c>
       <c r="F56">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G56">
         <v>38</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>56206</v>
       </c>
       <c r="B57" t="s">
         <v>173</v>
       </c>
       <c r="C57" t="s">
         <v>174</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E57">
         <v>9798</v>
       </c>
       <c r="F57">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G57">
         <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>56207</v>
       </c>
       <c r="B58" t="s">
         <v>176</v>
       </c>
       <c r="C58" t="s">
         <v>177</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E58">
         <v>9223</v>
       </c>
       <c r="F58">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G58">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>56208</v>
       </c>
       <c r="B59" t="s">
         <v>179</v>
       </c>
       <c r="C59" t="s">
         <v>180</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E59">
         <v>7869</v>
       </c>
       <c r="F59">
         <v>18</v>
       </c>
       <c r="G59">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>56209</v>
       </c>
       <c r="B60" t="s">
         <v>182</v>
       </c>
       <c r="C60" t="s">
         <v>183</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E60">
         <v>9505</v>
       </c>
       <c r="F60">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="G60">
         <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>56210</v>
       </c>
       <c r="B61" t="s">
         <v>185</v>
       </c>
       <c r="C61" t="s">
         <v>186</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E61">
         <v>10088</v>
       </c>
       <c r="F61">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="G61">
         <v>33</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>56211</v>
       </c>
       <c r="B62" t="s">
         <v>188</v>
       </c>
       <c r="C62" t="s">
         <v>189</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E62">
         <v>8715</v>
       </c>
       <c r="F62">
         <v>1</v>
       </c>
       <c r="G62">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>56212</v>
       </c>
       <c r="B63" t="s">
         <v>191</v>
       </c>
       <c r="C63" t="s">
         <v>192</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E63">
         <v>10309</v>
       </c>
       <c r="F63">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G63">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>56213</v>
       </c>
       <c r="B64" t="s">
         <v>194</v>
       </c>
       <c r="C64" t="s">
         <v>195</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E64">
         <v>10522</v>
       </c>
       <c r="F64">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G64">
         <v>32</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>56214</v>
       </c>
       <c r="B65" t="s">
         <v>197</v>
       </c>
       <c r="C65" t="s">
         <v>198</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E65">
         <v>9832</v>
       </c>
       <c r="F65">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="G65">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>56215</v>
       </c>
       <c r="B66" t="s">
         <v>200</v>
       </c>
       <c r="C66" t="s">
         <v>201</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E66">
         <v>10109</v>
       </c>
       <c r="F66">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="G66">
         <v>52</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>56216</v>
       </c>
       <c r="B67" t="s">
         <v>203</v>
       </c>
       <c r="C67" t="s">
         <v>204</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E67">
         <v>9997</v>
       </c>
       <c r="F67">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="G67">
         <v>61</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>56217</v>
       </c>
       <c r="B68" t="s">
         <v>206</v>
       </c>
       <c r="C68" t="s">
         <v>207</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E68">
         <v>10283</v>
       </c>
       <c r="F68">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G68">
         <v>60</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>56218</v>
       </c>
       <c r="B69" t="s">
         <v>209</v>
       </c>
       <c r="C69" t="s">
         <v>210</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E69">
         <v>10869</v>
       </c>
       <c r="F69">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G69">
         <v>55</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>56219</v>
       </c>
       <c r="B70" t="s">
         <v>212</v>
       </c>
       <c r="C70" t="s">
         <v>213</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E70">
         <v>11259</v>
       </c>
       <c r="F70">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="G70">
         <v>48</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>56220</v>
       </c>
       <c r="B71" t="s">
         <v>215</v>
       </c>
       <c r="C71" t="s">
         <v>216</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E71">
         <v>11346</v>
       </c>
       <c r="F71">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G71">
         <v>113</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>56221</v>
       </c>
       <c r="B72" t="s">
         <v>218</v>
       </c>
       <c r="C72" t="s">
         <v>219</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E72">
         <v>10781</v>
       </c>
       <c r="F72">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G72">
         <v>37</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>56222</v>
       </c>
       <c r="B73" t="s">
         <v>221</v>
       </c>
       <c r="C73" t="s">
         <v>222</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E73">
         <v>10711</v>
       </c>
       <c r="F73">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="G73">
         <v>53</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>56223</v>
       </c>
       <c r="B74" t="s">
         <v>224</v>
       </c>
       <c r="C74" t="s">
         <v>225</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E74">
         <v>10162</v>
       </c>
       <c r="F74">
         <v>12</v>
       </c>
       <c r="G74">
         <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>56224</v>
       </c>
       <c r="B75" t="s">
         <v>227</v>
       </c>
       <c r="C75" t="s">
         <v>228</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E75">
         <v>10060</v>
       </c>
       <c r="F75">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G75">
         <v>37</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>56225</v>
       </c>
       <c r="B76" t="s">
         <v>230</v>
       </c>
       <c r="C76" t="s">
         <v>231</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E76">
         <v>10313</v>
       </c>
       <c r="F76">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="G76">
         <v>60</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>56226</v>
       </c>
       <c r="B77" t="s">
         <v>233</v>
       </c>
       <c r="C77" t="s">
         <v>234</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E77">
         <v>10418</v>
       </c>
       <c r="F77">
         <v>4</v>
       </c>
       <c r="G77">
         <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>56227</v>
       </c>
       <c r="B78" t="s">
         <v>236</v>
       </c>
       <c r="C78" t="s">
         <v>237</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E78">
         <v>10856</v>
       </c>
       <c r="F78">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G78">
         <v>41</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>56228</v>
       </c>
       <c r="B79" t="s">
         <v>239</v>
       </c>
       <c r="C79" t="s">
         <v>240</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E79">
         <v>11408</v>
       </c>
       <c r="F79">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="G79">
         <v>78</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>56229</v>
       </c>
       <c r="B80" t="s">
         <v>242</v>
       </c>
       <c r="C80" t="s">
         <v>243</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E80">
         <v>10947</v>
       </c>
       <c r="F80">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G80">
         <v>23</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>56230</v>
       </c>
       <c r="B81" t="s">
         <v>245</v>
       </c>
       <c r="C81" t="s">
         <v>246</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E81">
         <v>10655</v>
       </c>
       <c r="F81">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G81">
         <v>37</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>56231</v>
       </c>
       <c r="B82" t="s">
         <v>248</v>
       </c>
       <c r="C82" t="s">
         <v>249</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E82">
         <v>10020</v>
       </c>
       <c r="F82">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G82">
         <v>27</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>56232</v>
       </c>
       <c r="B83" t="s">
         <v>251</v>
       </c>
       <c r="C83" t="s">
         <v>252</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>253</v>
       </c>
       <c r="E83">
         <v>10505</v>
       </c>
       <c r="F83">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G83">
         <v>40</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>56233</v>
       </c>
       <c r="B84" t="s">
         <v>254</v>
       </c>
       <c r="C84" t="s">
         <v>255</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>256</v>
       </c>
       <c r="E84">
         <v>10499</v>
       </c>
       <c r="F84">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="G84">
         <v>62</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>56234</v>
       </c>
       <c r="B85" t="s">
         <v>257</v>
       </c>
       <c r="C85" t="s">
         <v>258</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E85">
         <v>10906</v>
       </c>
       <c r="F85">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G85">
         <v>64</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>56235</v>
       </c>
       <c r="B86" t="s">
         <v>260</v>
       </c>
       <c r="C86" t="s">
         <v>261</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>262</v>
       </c>
       <c r="E86">
         <v>11010</v>
       </c>
       <c r="F86">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G86">
         <v>39</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>56236</v>
       </c>
       <c r="B87" t="s">
         <v>263</v>
       </c>
       <c r="C87" t="s">
         <v>264</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E87">
         <v>10860</v>
       </c>
       <c r="F87">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G87">
         <v>39</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>56237</v>
       </c>
       <c r="B88" t="s">
         <v>266</v>
       </c>
       <c r="C88" t="s">
         <v>267</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>268</v>
       </c>
       <c r="E88">
         <v>10538</v>
       </c>
       <c r="F88">
         <v>12</v>
       </c>
       <c r="G88">
         <v>32</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>56238</v>
       </c>
       <c r="B89" t="s">
         <v>269</v>
       </c>
       <c r="C89" t="s">
         <v>270</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E89">
         <v>10368</v>
       </c>
       <c r="F89">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="G89">
         <v>98</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>56239</v>
       </c>
       <c r="B90" t="s">
         <v>272</v>
       </c>
       <c r="C90" t="s">
         <v>273</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E90">
         <v>7603</v>
       </c>
       <c r="G90">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>56240</v>
       </c>
       <c r="B91" t="s">
         <v>275</v>
       </c>
       <c r="C91" t="s">
         <v>276</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>277</v>
       </c>
       <c r="E91">
         <v>10941</v>
       </c>
       <c r="F91">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G91">
         <v>30</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>56241</v>
       </c>
       <c r="B92" t="s">
         <v>278</v>
       </c>
       <c r="C92" t="s">
         <v>279</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E92">
         <v>10423</v>
       </c>
       <c r="F92">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G92">
         <v>31</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>56242</v>
       </c>
       <c r="B93" t="s">
         <v>281</v>
       </c>
       <c r="C93" t="s">
         <v>282</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>283</v>
       </c>
       <c r="E93">
         <v>10537</v>
       </c>
       <c r="F93">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G93">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>56243</v>
       </c>
       <c r="B94" t="s">
         <v>284</v>
       </c>
       <c r="C94" t="s">
         <v>285</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E94">
         <v>10820</v>
       </c>
       <c r="F94">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="G94">
         <v>83</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>56244</v>
       </c>
       <c r="B95" t="s">
         <v>287</v>
       </c>
       <c r="C95" t="s">
         <v>288</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>289</v>
       </c>
       <c r="E95">
         <v>10602</v>
       </c>
       <c r="F95">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G95">
         <v>39</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>56245</v>
       </c>
       <c r="B96" t="s">
         <v>290</v>
       </c>
       <c r="C96" t="s">
         <v>291</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>292</v>
       </c>
       <c r="E96">
         <v>10705</v>
       </c>
       <c r="F96">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G96">
         <v>72</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>56246</v>
       </c>
       <c r="B97" t="s">
         <v>293</v>
       </c>
       <c r="C97" t="s">
         <v>294</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E97">
         <v>7469</v>
       </c>
       <c r="F97">
         <v>2</v>
       </c>
       <c r="G97">
         <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>56247</v>
       </c>
       <c r="B98" t="s">
         <v>296</v>
       </c>
       <c r="C98" t="s">
         <v>297</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E98">
         <v>10471</v>
       </c>
       <c r="F98">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G98">
         <v>29</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>56248</v>
       </c>
       <c r="B99" t="s">
         <v>299</v>
       </c>
       <c r="C99" t="s">
         <v>300</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>301</v>
       </c>
       <c r="E99">
         <v>10656</v>
       </c>
       <c r="F99">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G99">
         <v>65</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>56249</v>
       </c>
       <c r="B100" t="s">
         <v>302</v>
       </c>
       <c r="C100" t="s">
         <v>303</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E100">
         <v>10986</v>
       </c>
       <c r="F100">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G100">
         <v>70</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>56250</v>
       </c>
       <c r="B101" t="s">
         <v>305</v>
       </c>
       <c r="C101" t="s">
         <v>306</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E101">
         <v>10860</v>
       </c>
       <c r="F101">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="G101">
         <v>57</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>56251</v>
       </c>
       <c r="B102" t="s">
         <v>308</v>
       </c>
       <c r="C102" t="s">
         <v>309</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E102">
         <v>9378</v>
       </c>
       <c r="F102">
         <v>11</v>
       </c>
       <c r="G102">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>56252</v>
       </c>
       <c r="B103" t="s">
         <v>311</v>
       </c>
       <c r="C103" t="s">
         <v>312</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>313</v>
       </c>
       <c r="E103">
         <v>11104</v>
       </c>
       <c r="F103">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="G103">
         <v>35</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>56253</v>
       </c>
       <c r="B104" t="s">
         <v>314</v>
       </c>
       <c r="C104" t="s">
         <v>315</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E104">
         <v>11363</v>
       </c>
       <c r="F104">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G104">
         <v>42</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>56254</v>
       </c>
       <c r="B105" t="s">
         <v>317</v>
       </c>
       <c r="C105" t="s">
         <v>318</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E105">
         <v>7897</v>
       </c>
       <c r="F105">
         <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>56255</v>
       </c>
       <c r="B106" t="s">
         <v>320</v>
       </c>
       <c r="C106" t="s">
         <v>321</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E106">
         <v>10898</v>
       </c>
       <c r="F106">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G106">
         <v>30</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>56256</v>
       </c>
       <c r="B107" t="s">
         <v>323</v>
       </c>
       <c r="C107" t="s">
         <v>324</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>325</v>
       </c>
       <c r="E107">
         <v>10572</v>
       </c>
       <c r="F107">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G107">
         <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>56257</v>
       </c>
       <c r="B108" t="s">
         <v>326</v>
       </c>
       <c r="C108" t="s">
         <v>327</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E108">
         <v>10297</v>
       </c>
       <c r="F108">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G108">
         <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>56258</v>
       </c>
       <c r="B109" t="s">
         <v>329</v>
       </c>
       <c r="C109" t="s">
         <v>330</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E109">
         <v>7613</v>
       </c>
       <c r="F109">
         <v>6</v>
       </c>
       <c r="G109">
         <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>56259</v>
       </c>
       <c r="B110" t="s">
         <v>332</v>
       </c>
       <c r="C110" t="s">
         <v>333</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E110">
         <v>11023</v>
       </c>
       <c r="F110">
-        <v>122</v>
+        <v>146</v>
       </c>
       <c r="G110">
         <v>49</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>56260</v>
       </c>
       <c r="B111" t="s">
         <v>335</v>
       </c>
       <c r="C111" t="s">
         <v>336</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E111">
         <v>11445</v>
       </c>
       <c r="F111">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G111">
         <v>78</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>56261</v>
       </c>
       <c r="B112" t="s">
         <v>338</v>
       </c>
       <c r="C112" t="s">
         <v>339</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E112">
         <v>11707</v>
       </c>
       <c r="F112">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G112">
         <v>77</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>56262</v>
       </c>
       <c r="B113" t="s">
         <v>341</v>
       </c>
       <c r="C113" t="s">
         <v>342</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E113">
         <v>11832</v>
       </c>
       <c r="F113">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="G113">
         <v>33</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>56263</v>
       </c>
       <c r="B114" t="s">
         <v>344</v>
       </c>
       <c r="C114" t="s">
         <v>345</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E114">
         <v>7890</v>
       </c>
       <c r="F114">
         <v>13</v>
       </c>
       <c r="G114">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>56264</v>
       </c>
       <c r="B115" t="s">
         <v>347</v>
       </c>
       <c r="C115" t="s">
         <v>348</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>349</v>
       </c>
       <c r="E115">
         <v>10695</v>
       </c>
       <c r="F115">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G115">
         <v>71</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>56265</v>
       </c>
       <c r="B116" t="s">
         <v>350</v>
       </c>
       <c r="C116" t="s">
         <v>351</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>352</v>
       </c>
       <c r="E116">
         <v>10359</v>
       </c>
       <c r="F116">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G116">
         <v>41</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>56266</v>
       </c>
       <c r="B117" t="s">
         <v>353</v>
       </c>
       <c r="C117" t="s">
         <v>354</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E117">
         <v>7917</v>
       </c>
       <c r="F117">
         <v>16</v>
       </c>
       <c r="G117">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>56267</v>
       </c>
       <c r="B118" t="s">
         <v>356</v>
       </c>
       <c r="C118" t="s">
         <v>357</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E118">
         <v>10932</v>
       </c>
       <c r="F118">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="G118">
         <v>37</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>56268</v>
       </c>
       <c r="B119" t="s">
         <v>359</v>
       </c>
       <c r="C119" t="s">
         <v>360</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>361</v>
       </c>
       <c r="E119">
         <v>10790</v>
       </c>
       <c r="F119">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G119">
         <v>62</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>56269</v>
       </c>
       <c r="B120" t="s">
         <v>362</v>
       </c>
       <c r="C120" t="s">
         <v>363</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E120">
         <v>8872</v>
       </c>
       <c r="F120">
         <v>7</v>
       </c>
       <c r="G120">
         <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>56270</v>
       </c>
       <c r="B121" t="s">
         <v>365</v>
       </c>
       <c r="C121" t="s">
         <v>366</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>367</v>
       </c>
       <c r="E121">
         <v>11331</v>
       </c>
       <c r="F121">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="G121">
         <v>83</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>56271</v>
       </c>
       <c r="B122" t="s">
         <v>368</v>
       </c>
       <c r="C122" t="s">
         <v>369</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E122">
         <v>12117</v>
       </c>
       <c r="F122">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="G122">
         <v>42</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>56272</v>
       </c>
       <c r="B123" t="s">
         <v>371</v>
       </c>
       <c r="C123" t="s">
         <v>372</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>373</v>
       </c>
       <c r="E123">
         <v>7123</v>
       </c>
       <c r="F123">
         <v>1</v>
       </c>
       <c r="G123">
         <v>3</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>56273</v>
       </c>
       <c r="B124" t="s">
         <v>374</v>
       </c>
       <c r="C124" t="s">
         <v>375</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>376</v>
       </c>
       <c r="E124">
         <v>10833</v>
       </c>
       <c r="F124">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="G124">
         <v>58</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>56274</v>
       </c>
       <c r="B125" t="s">
         <v>377</v>
       </c>
       <c r="C125" t="s">
         <v>378</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>379</v>
       </c>
       <c r="E125">
         <v>11426</v>
       </c>
       <c r="F125">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G125">
         <v>85</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>56275</v>
       </c>
       <c r="B126" t="s">
         <v>380</v>
       </c>
       <c r="C126" t="s">
         <v>381</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E126">
         <v>11675</v>
       </c>
       <c r="F126">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G126">
         <v>57</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>56276</v>
       </c>
       <c r="B127" t="s">
         <v>383</v>
       </c>
       <c r="C127" t="s">
         <v>384</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>385</v>
       </c>
       <c r="E127">
         <v>8650</v>
       </c>
       <c r="F127">
         <v>11</v>
       </c>
       <c r="G127">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>56277</v>
       </c>
       <c r="B128" t="s">
         <v>386</v>
       </c>
       <c r="C128" t="s">
         <v>387</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E128">
         <v>11996</v>
       </c>
       <c r="F128">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G128">
         <v>67</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>56278</v>
       </c>
       <c r="B129" t="s">
         <v>389</v>
       </c>
       <c r="C129" t="s">
         <v>390</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E129">
         <v>11839</v>
       </c>
       <c r="F129">
         <v>3</v>
       </c>
       <c r="G129">
@@ -9657,281 +12924,281 @@
       </c>
       <c r="F130">
         <v>3</v>
       </c>
       <c r="G130">
         <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>56280</v>
       </c>
       <c r="B131" t="s">
         <v>395</v>
       </c>
       <c r="C131" t="s">
         <v>396</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>397</v>
       </c>
       <c r="E131">
         <v>12458</v>
       </c>
       <c r="F131">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G131">
         <v>38</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>56281</v>
       </c>
       <c r="B132" t="s">
         <v>398</v>
       </c>
       <c r="C132" t="s">
         <v>399</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>400</v>
       </c>
       <c r="E132">
         <v>12433</v>
       </c>
       <c r="F132">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G132">
         <v>61</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>56282</v>
       </c>
       <c r="B133" t="s">
         <v>401</v>
       </c>
       <c r="C133" t="s">
         <v>402</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>403</v>
       </c>
       <c r="E133">
         <v>12525</v>
       </c>
       <c r="F133">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G133">
         <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>56283</v>
       </c>
       <c r="B134" t="s">
         <v>404</v>
       </c>
       <c r="C134" t="s">
         <v>405</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>406</v>
       </c>
       <c r="E134">
         <v>12201</v>
       </c>
       <c r="F134">
         <v>12</v>
       </c>
       <c r="G134">
         <v>14</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>56284</v>
       </c>
       <c r="B135" t="s">
         <v>407</v>
       </c>
       <c r="C135" t="s">
         <v>408</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>409</v>
       </c>
       <c r="E135">
         <v>11690</v>
       </c>
       <c r="F135">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G135">
         <v>36</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>56285</v>
       </c>
       <c r="B136" t="s">
         <v>410</v>
       </c>
       <c r="C136" t="s">
         <v>411</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>412</v>
       </c>
       <c r="E136">
         <v>11658</v>
       </c>
       <c r="F136">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G136">
         <v>89</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>56286</v>
       </c>
       <c r="B137" t="s">
         <v>413</v>
       </c>
       <c r="C137" t="s">
         <v>414</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>415</v>
       </c>
       <c r="E137">
         <v>8555</v>
       </c>
       <c r="F137">
         <v>3</v>
       </c>
       <c r="G137">
         <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>56287</v>
       </c>
       <c r="B138" t="s">
         <v>416</v>
       </c>
       <c r="C138" t="s">
         <v>417</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E138">
         <v>12267</v>
       </c>
       <c r="F138">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G138">
         <v>44</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>56288</v>
       </c>
       <c r="B139" t="s">
         <v>419</v>
       </c>
       <c r="C139" t="s">
         <v>420</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>421</v>
       </c>
       <c r="E139">
         <v>11609</v>
       </c>
       <c r="F139">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="G139">
         <v>68</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>56289</v>
       </c>
       <c r="B140" t="s">
         <v>422</v>
       </c>
       <c r="C140" t="s">
         <v>423</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E140">
         <v>8536</v>
       </c>
       <c r="F140">
         <v>6</v>
       </c>
       <c r="G140">
         <v>7</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>56290</v>
       </c>
       <c r="B141" t="s">
         <v>425</v>
       </c>
       <c r="C141" t="s">
         <v>426</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>427</v>
       </c>
       <c r="E141">
         <v>12331</v>
       </c>
       <c r="F141">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G141">
         <v>66</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>56291</v>
       </c>
       <c r="B142" t="s">
         <v>428</v>
       </c>
       <c r="C142" t="s">
         <v>429</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>430</v>
       </c>
       <c r="E142">
         <v>12649</v>
       </c>
       <c r="F142">
         <v>60</v>
       </c>
       <c r="G142">
@@ -9956,166 +13223,166 @@
       </c>
       <c r="F143">
         <v>13</v>
       </c>
       <c r="G143">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>56293</v>
       </c>
       <c r="B144" t="s">
         <v>434</v>
       </c>
       <c r="C144" t="s">
         <v>435</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>436</v>
       </c>
       <c r="E144">
         <v>12005</v>
       </c>
       <c r="F144">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G144">
         <v>38</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>56294</v>
       </c>
       <c r="B145" t="s">
         <v>437</v>
       </c>
       <c r="C145" t="s">
         <v>438</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>439</v>
       </c>
       <c r="E145">
         <v>11645</v>
       </c>
       <c r="F145">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G145">
         <v>88</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>56295</v>
       </c>
       <c r="B146" t="s">
         <v>440</v>
       </c>
       <c r="C146" t="s">
         <v>441</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>442</v>
       </c>
       <c r="E146">
         <v>11553</v>
       </c>
       <c r="F146">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G146">
         <v>35</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>56296</v>
       </c>
       <c r="B147" t="s">
         <v>443</v>
       </c>
       <c r="C147" t="s">
         <v>444</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>445</v>
       </c>
       <c r="E147">
         <v>8247</v>
       </c>
       <c r="F147">
         <v>9</v>
       </c>
       <c r="G147">
         <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>56297</v>
       </c>
       <c r="B148" t="s">
         <v>446</v>
       </c>
       <c r="C148" t="s">
         <v>447</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>448</v>
       </c>
       <c r="E148">
         <v>11492</v>
       </c>
       <c r="F148">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G148">
         <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>56298</v>
       </c>
       <c r="B149" t="s">
         <v>449</v>
       </c>
       <c r="C149" t="s">
         <v>450</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>451</v>
       </c>
       <c r="E149">
         <v>12092</v>
       </c>
       <c r="F149">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G149">
         <v>56</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>56299</v>
       </c>
       <c r="B150" t="s">
         <v>452</v>
       </c>
       <c r="C150" t="s">
         <v>453</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>454</v>
       </c>
       <c r="E150">
         <v>8249</v>
       </c>
       <c r="F150">
         <v>6</v>
       </c>
       <c r="G150">
@@ -10140,324 +13407,324 @@
       </c>
       <c r="F151">
         <v>13</v>
       </c>
       <c r="G151">
         <v>24</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>56301</v>
       </c>
       <c r="B152" t="s">
         <v>458</v>
       </c>
       <c r="C152" t="s">
         <v>459</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>448</v>
       </c>
       <c r="E152">
         <v>11985</v>
       </c>
       <c r="F152">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G152">
         <v>27</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>56302</v>
       </c>
       <c r="B153" t="s">
         <v>460</v>
       </c>
       <c r="C153" t="s">
         <v>461</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E153">
         <v>12046</v>
       </c>
       <c r="F153">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G153">
         <v>42</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>56303</v>
       </c>
       <c r="B154" t="s">
         <v>463</v>
       </c>
       <c r="C154" t="s">
         <v>464</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>465</v>
       </c>
       <c r="E154">
         <v>8174</v>
       </c>
       <c r="F154">
         <v>8</v>
       </c>
       <c r="G154">
         <v>6</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>56304</v>
       </c>
       <c r="B155" t="s">
         <v>466</v>
       </c>
       <c r="C155" t="s">
         <v>467</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>468</v>
       </c>
       <c r="E155">
         <v>11711</v>
       </c>
       <c r="F155">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G155">
         <v>44</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>56305</v>
       </c>
       <c r="B156" t="s">
         <v>469</v>
       </c>
       <c r="C156" t="s">
         <v>470</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>471</v>
       </c>
       <c r="E156">
         <v>11661</v>
       </c>
       <c r="F156">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="G156">
         <v>66</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>56306</v>
       </c>
       <c r="B157" t="s">
         <v>472</v>
       </c>
       <c r="C157" t="s">
         <v>473</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>474</v>
       </c>
       <c r="E157">
         <v>8150</v>
       </c>
       <c r="F157">
         <v>7</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>56307</v>
       </c>
       <c r="B158" t="s">
         <v>475</v>
       </c>
       <c r="C158" t="s">
         <v>476</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>477</v>
       </c>
       <c r="E158">
         <v>11262</v>
       </c>
       <c r="F158">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G158">
         <v>44</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>56308</v>
       </c>
       <c r="B159" t="s">
         <v>478</v>
       </c>
       <c r="C159" t="s">
         <v>479</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>480</v>
       </c>
       <c r="E159">
         <v>11667</v>
       </c>
       <c r="F159">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="G159">
         <v>94</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>56309</v>
       </c>
       <c r="B160" t="s">
         <v>481</v>
       </c>
       <c r="C160" t="s">
         <v>482</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>483</v>
       </c>
       <c r="E160">
         <v>9282</v>
       </c>
       <c r="F160">
         <v>12</v>
       </c>
       <c r="G160">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>56310</v>
       </c>
       <c r="B161" t="s">
         <v>484</v>
       </c>
       <c r="C161" t="s">
         <v>485</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>486</v>
       </c>
       <c r="E161">
         <v>12372</v>
       </c>
       <c r="F161">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="G161">
         <v>61</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>56311</v>
       </c>
       <c r="B162" t="s">
         <v>487</v>
       </c>
       <c r="C162" t="s">
         <v>488</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>489</v>
       </c>
       <c r="E162">
         <v>12567</v>
       </c>
       <c r="F162">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G162">
         <v>80</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>56312</v>
       </c>
       <c r="B163" t="s">
         <v>490</v>
       </c>
       <c r="C163" t="s">
         <v>491</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E163">
         <v>12611</v>
       </c>
       <c r="F163">
         <v>15</v>
       </c>
       <c r="G163">
         <v>49</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>56313</v>
       </c>
       <c r="B164" t="s">
         <v>492</v>
       </c>
       <c r="C164" t="s">
         <v>493</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>494</v>
       </c>
       <c r="E164">
         <v>12459</v>
       </c>
       <c r="F164">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="G164">
         <v>109</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>56314</v>
       </c>
       <c r="B165" t="s">
         <v>495</v>
       </c>
       <c r="C165" t="s">
         <v>496</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>497</v>
       </c>
       <c r="E165">
         <v>12534</v>
       </c>
       <c r="F165">
         <v>14</v>
       </c>
       <c r="G165">
@@ -10482,74 +13749,74 @@
       </c>
       <c r="F166">
         <v>4</v>
       </c>
       <c r="G166">
         <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>56316</v>
       </c>
       <c r="B167" t="s">
         <v>501</v>
       </c>
       <c r="C167" t="s">
         <v>502</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>503</v>
       </c>
       <c r="E167">
         <v>12016</v>
       </c>
       <c r="F167">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G167">
         <v>32</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>56317</v>
       </c>
       <c r="B168" t="s">
         <v>504</v>
       </c>
       <c r="C168" t="s">
         <v>505</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>506</v>
       </c>
       <c r="E168">
         <v>12142</v>
       </c>
       <c r="F168">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G168">
         <v>33</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>56318</v>
       </c>
       <c r="B169" t="s">
         <v>507</v>
       </c>
       <c r="C169" t="s">
         <v>508</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>474</v>
       </c>
       <c r="E169">
         <v>8842</v>
       </c>
       <c r="F169">
         <v>17</v>
       </c>
       <c r="G169">
@@ -10574,51 +13841,51 @@
       </c>
       <c r="F170">
         <v>14</v>
       </c>
       <c r="G170">
         <v>38</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>56320</v>
       </c>
       <c r="B171" t="s">
         <v>512</v>
       </c>
       <c r="C171" t="s">
         <v>513</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>514</v>
       </c>
       <c r="E171">
         <v>13476</v>
       </c>
       <c r="F171">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G171">
         <v>70</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>56321</v>
       </c>
       <c r="B172" t="s">
         <v>515</v>
       </c>
       <c r="C172" t="s">
         <v>516</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>517</v>
       </c>
       <c r="E172">
         <v>13070</v>
       </c>
       <c r="F172">
         <v>2</v>
       </c>
       <c r="G172">
@@ -10643,120 +13910,120 @@
       </c>
       <c r="F173">
         <v>30</v>
       </c>
       <c r="G173">
         <v>11</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>56323</v>
       </c>
       <c r="B174" t="s">
         <v>521</v>
       </c>
       <c r="C174" t="s">
         <v>522</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>523</v>
       </c>
       <c r="E174">
         <v>12877</v>
       </c>
       <c r="F174">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="G174">
         <v>135</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>56324</v>
       </c>
       <c r="B175" t="s">
         <v>524</v>
       </c>
       <c r="C175" t="s">
         <v>525</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>526</v>
       </c>
       <c r="E175">
         <v>13095</v>
       </c>
       <c r="F175">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G175">
         <v>63</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>56325</v>
       </c>
       <c r="B176" t="s">
         <v>527</v>
       </c>
       <c r="C176" t="s">
         <v>528</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>529</v>
       </c>
       <c r="E176">
         <v>9204</v>
       </c>
       <c r="F176">
         <v>4</v>
       </c>
       <c r="G176">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>56326</v>
       </c>
       <c r="B177" t="s">
         <v>530</v>
       </c>
       <c r="C177" t="s">
         <v>531</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>532</v>
       </c>
       <c r="E177">
         <v>13175</v>
       </c>
       <c r="F177">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G177">
         <v>54</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
         <v>56327</v>
       </c>
       <c r="B178" t="s">
         <v>533</v>
       </c>
       <c r="C178" t="s">
         <v>534</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>535</v>
       </c>
       <c r="E178">
         <v>13276</v>
       </c>
       <c r="F178">
         <v>25</v>
       </c>
       <c r="G178">
@@ -10781,373 +14048,373 @@
       </c>
       <c r="F179">
         <v>12</v>
       </c>
       <c r="G179">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
         <v>56329</v>
       </c>
       <c r="B180" t="s">
         <v>539</v>
       </c>
       <c r="C180" t="s">
         <v>540</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>541</v>
       </c>
       <c r="E180">
         <v>14291</v>
       </c>
       <c r="F180">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="G180">
         <v>112</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>56330</v>
       </c>
       <c r="B181" t="s">
         <v>542</v>
       </c>
       <c r="C181" t="s">
         <v>543</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>544</v>
       </c>
       <c r="E181">
         <v>14534</v>
       </c>
       <c r="F181">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="G181">
         <v>48</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
         <v>56331</v>
       </c>
       <c r="B182" t="s">
         <v>545</v>
       </c>
       <c r="C182" t="s">
         <v>546</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>547</v>
       </c>
       <c r="E182">
         <v>9504</v>
       </c>
       <c r="F182">
         <v>30</v>
       </c>
       <c r="G182">
         <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>56332</v>
       </c>
       <c r="B183" t="s">
         <v>548</v>
       </c>
       <c r="C183" t="s">
         <v>549</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>550</v>
       </c>
       <c r="E183">
         <v>14058</v>
       </c>
       <c r="F183">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G183">
         <v>45</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>56333</v>
       </c>
       <c r="B184" t="s">
         <v>551</v>
       </c>
       <c r="C184" t="s">
         <v>552</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>553</v>
       </c>
       <c r="E184">
         <v>13794</v>
       </c>
       <c r="F184">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G184">
         <v>126</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>56334</v>
       </c>
       <c r="B185" t="s">
         <v>554</v>
       </c>
       <c r="C185" t="s">
         <v>555</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>556</v>
       </c>
       <c r="E185">
         <v>13783</v>
       </c>
       <c r="F185">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G185">
         <v>42</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>56335</v>
       </c>
       <c r="B186" t="s">
         <v>557</v>
       </c>
       <c r="C186" t="s">
         <v>558</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>559</v>
       </c>
       <c r="E186">
         <v>14098</v>
       </c>
       <c r="F186">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G186">
         <v>133</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>56336</v>
       </c>
       <c r="B187" t="s">
         <v>560</v>
       </c>
       <c r="C187" t="s">
         <v>561</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>562</v>
       </c>
       <c r="E187">
         <v>13928</v>
       </c>
       <c r="F187">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G187">
         <v>22</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>56337</v>
       </c>
       <c r="B188" t="s">
         <v>563</v>
       </c>
       <c r="C188" t="s">
         <v>564</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>565</v>
       </c>
       <c r="E188">
         <v>15272</v>
       </c>
       <c r="F188">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="G188">
         <v>97</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>56338</v>
       </c>
       <c r="B189" t="s">
         <v>566</v>
       </c>
       <c r="C189" t="s">
         <v>567</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>568</v>
       </c>
       <c r="E189">
         <v>14526</v>
       </c>
       <c r="F189">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="G189">
         <v>70</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>56339</v>
       </c>
       <c r="B190" t="s">
         <v>569</v>
       </c>
       <c r="C190" t="s">
         <v>570</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E190">
         <v>14467</v>
       </c>
       <c r="F190">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G190">
         <v>91</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>56340</v>
       </c>
       <c r="B191" t="s">
         <v>572</v>
       </c>
       <c r="C191" t="s">
         <v>573</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>574</v>
       </c>
       <c r="E191">
         <v>9833</v>
       </c>
       <c r="F191">
         <v>5</v>
       </c>
       <c r="G191">
         <v>2</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>56341</v>
       </c>
       <c r="B192" t="s">
         <v>575</v>
       </c>
       <c r="C192" t="s">
         <v>576</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>577</v>
       </c>
       <c r="E192">
         <v>13635</v>
       </c>
       <c r="F192">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G192">
         <v>80</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>56342</v>
       </c>
       <c r="B193" t="s">
         <v>578</v>
       </c>
       <c r="C193" t="s">
         <v>579</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>580</v>
       </c>
       <c r="E193">
         <v>13370</v>
       </c>
       <c r="F193">
         <v>4</v>
       </c>
       <c r="G193">
         <v>19</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>56343</v>
       </c>
       <c r="B194" t="s">
         <v>581</v>
       </c>
       <c r="C194" t="s">
         <v>582</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>583</v>
       </c>
       <c r="E194">
         <v>14106</v>
       </c>
       <c r="F194">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G194">
         <v>91</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>56344</v>
       </c>
       <c r="B195" t="s">
         <v>584</v>
       </c>
       <c r="C195" t="s">
         <v>585</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>586</v>
       </c>
       <c r="E195">
         <v>13965</v>
       </c>
       <c r="F195">
         <v>8</v>
       </c>
       <c r="G195">
@@ -11195,235 +14462,235 @@
       </c>
       <c r="F197">
         <v>19</v>
       </c>
       <c r="G197">
         <v>64</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>56347</v>
       </c>
       <c r="B198" t="s">
         <v>593</v>
       </c>
       <c r="C198" t="s">
         <v>594</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E198">
         <v>15443</v>
       </c>
       <c r="F198">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G198">
         <v>114</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>56348</v>
       </c>
       <c r="B199" t="s">
         <v>596</v>
       </c>
       <c r="C199" t="s">
         <v>597</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>598</v>
       </c>
       <c r="E199">
         <v>14662</v>
       </c>
       <c r="F199">
         <v>30</v>
       </c>
       <c r="G199">
         <v>33</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>56349</v>
       </c>
       <c r="B200" t="s">
         <v>599</v>
       </c>
       <c r="C200" t="s">
         <v>600</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>601</v>
       </c>
       <c r="E200">
         <v>15260</v>
       </c>
       <c r="F200">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G200">
         <v>40</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>56350</v>
       </c>
       <c r="B201" t="s">
         <v>602</v>
       </c>
       <c r="C201" t="s">
         <v>603</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>604</v>
       </c>
       <c r="E201">
         <v>14857</v>
       </c>
       <c r="F201">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G201">
         <v>70</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>56351</v>
       </c>
       <c r="B202" t="s">
         <v>605</v>
       </c>
       <c r="C202" t="s">
         <v>606</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>607</v>
       </c>
       <c r="E202">
         <v>10049</v>
       </c>
       <c r="F202">
         <v>30</v>
       </c>
       <c r="G202">
         <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>56352</v>
       </c>
       <c r="B203" t="s">
         <v>608</v>
       </c>
       <c r="C203" t="s">
         <v>609</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>610</v>
       </c>
       <c r="E203">
         <v>14759</v>
       </c>
       <c r="F203">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G203">
         <v>51</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>56353</v>
       </c>
       <c r="B204" t="s">
         <v>611</v>
       </c>
       <c r="C204" t="s">
         <v>612</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>613</v>
       </c>
       <c r="E204">
         <v>14694</v>
       </c>
       <c r="F204">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="G204">
         <v>72</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>56354</v>
       </c>
       <c r="B205" t="s">
         <v>614</v>
       </c>
       <c r="C205" t="s">
         <v>615</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>616</v>
       </c>
       <c r="E205">
         <v>11179</v>
       </c>
       <c r="F205">
         <v>11</v>
       </c>
       <c r="G205">
         <v>11</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>56355</v>
       </c>
       <c r="B206" t="s">
         <v>617</v>
       </c>
       <c r="C206" t="s">
         <v>618</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>619</v>
       </c>
       <c r="E206">
         <v>15098</v>
       </c>
       <c r="F206">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G206">
         <v>108</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>56356</v>
       </c>
       <c r="B207" t="s">
         <v>620</v>
       </c>
       <c r="C207" t="s">
         <v>621</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>622</v>
       </c>
       <c r="E207">
         <v>15326</v>
       </c>
       <c r="F207">
         <v>9</v>
       </c>
       <c r="G207">
@@ -11448,51 +14715,51 @@
       </c>
       <c r="F208">
         <v>11</v>
       </c>
       <c r="G208">
         <v>30</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>56358</v>
       </c>
       <c r="B209" t="s">
         <v>626</v>
       </c>
       <c r="C209" t="s">
         <v>627</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>628</v>
       </c>
       <c r="E209">
         <v>14942</v>
       </c>
       <c r="F209">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G209">
         <v>54</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>56359</v>
       </c>
       <c r="B210" t="s">
         <v>629</v>
       </c>
       <c r="C210" t="s">
         <v>630</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>631</v>
       </c>
       <c r="E210">
         <v>15232</v>
       </c>
       <c r="F210">
         <v>16</v>
       </c>
       <c r="G210">
@@ -11517,212 +14784,212 @@
       </c>
       <c r="F211">
         <v>22</v>
       </c>
       <c r="G211">
         <v>67</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>56361</v>
       </c>
       <c r="B212" t="s">
         <v>635</v>
       </c>
       <c r="C212" t="s">
         <v>636</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>637</v>
       </c>
       <c r="E212">
         <v>15681</v>
       </c>
       <c r="F212">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G212">
         <v>125</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>56362</v>
       </c>
       <c r="B213" t="s">
         <v>638</v>
       </c>
       <c r="C213" t="s">
         <v>639</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>640</v>
       </c>
       <c r="E213">
         <v>16143</v>
       </c>
       <c r="F213">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G213">
         <v>38</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
         <v>56363</v>
       </c>
       <c r="B214" t="s">
         <v>641</v>
       </c>
       <c r="C214" t="s">
         <v>642</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>643</v>
       </c>
       <c r="E214">
         <v>16174</v>
       </c>
       <c r="F214">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="G214">
         <v>59</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>56364</v>
       </c>
       <c r="B215" t="s">
         <v>644</v>
       </c>
       <c r="C215" t="s">
         <v>645</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>646</v>
       </c>
       <c r="E215">
         <v>16165</v>
       </c>
       <c r="F215">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="G215">
         <v>131</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>56365</v>
       </c>
       <c r="B216" t="s">
         <v>647</v>
       </c>
       <c r="C216" t="s">
         <v>648</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E216">
         <v>15643</v>
       </c>
       <c r="F216">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="G216">
         <v>82</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>56366</v>
       </c>
       <c r="B217" t="s">
         <v>650</v>
       </c>
       <c r="C217" t="s">
         <v>651</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>652</v>
       </c>
       <c r="E217">
         <v>16083</v>
       </c>
       <c r="F217">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="G217">
         <v>187</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>56367</v>
       </c>
       <c r="B218" t="s">
         <v>653</v>
       </c>
       <c r="C218" t="s">
         <v>654</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>655</v>
       </c>
       <c r="E218">
         <v>10220</v>
       </c>
       <c r="F218">
         <v>8</v>
       </c>
       <c r="G218">
         <v>20</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>56368</v>
       </c>
       <c r="B219" t="s">
         <v>656</v>
       </c>
       <c r="C219" t="s">
         <v>657</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>658</v>
       </c>
       <c r="E219">
         <v>15579</v>
       </c>
       <c r="F219">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G219">
         <v>50</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>56369</v>
       </c>
       <c r="B220" t="s">
         <v>659</v>
       </c>
       <c r="C220" t="s">
         <v>660</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>613</v>
       </c>
       <c r="E220">
         <v>15839</v>
       </c>
       <c r="F220">
         <v>28</v>
       </c>
       <c r="G220">
@@ -11747,350 +15014,350 @@
       </c>
       <c r="F221">
         <v>42</v>
       </c>
       <c r="G221">
         <v>23</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>56371</v>
       </c>
       <c r="B222" t="s">
         <v>664</v>
       </c>
       <c r="C222" t="s">
         <v>665</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>666</v>
       </c>
       <c r="E222">
         <v>17208</v>
       </c>
       <c r="F222">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="G222">
         <v>105</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>56372</v>
       </c>
       <c r="B223" t="s">
         <v>667</v>
       </c>
       <c r="C223" t="s">
         <v>668</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>669</v>
       </c>
       <c r="E223">
         <v>17488</v>
       </c>
       <c r="F223">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G223">
         <v>92</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>56373</v>
       </c>
       <c r="B224" t="s">
         <v>670</v>
       </c>
       <c r="C224" t="s">
         <v>671</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>672</v>
       </c>
       <c r="E224">
         <v>17303</v>
       </c>
       <c r="F224">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G224">
         <v>28</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>56374</v>
       </c>
       <c r="B225" t="s">
         <v>673</v>
       </c>
       <c r="C225" t="s">
         <v>674</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>675</v>
       </c>
       <c r="E225">
         <v>17072</v>
       </c>
       <c r="F225">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G225">
         <v>76</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>56375</v>
       </c>
       <c r="B226" t="s">
         <v>676</v>
       </c>
       <c r="C226" t="s">
         <v>677</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>678</v>
       </c>
       <c r="E226">
         <v>17173</v>
       </c>
       <c r="F226">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G226">
         <v>69</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>56376</v>
       </c>
       <c r="B227" t="s">
         <v>679</v>
       </c>
       <c r="C227" t="s">
         <v>680</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>681</v>
       </c>
       <c r="E227">
         <v>12326</v>
       </c>
       <c r="F227">
         <v>7</v>
       </c>
       <c r="G227">
         <v>14</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>56377</v>
       </c>
       <c r="B228" t="s">
         <v>682</v>
       </c>
       <c r="C228" t="s">
         <v>683</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>684</v>
       </c>
       <c r="E228">
         <v>17781</v>
       </c>
       <c r="F228">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G228">
         <v>75</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>56378</v>
       </c>
       <c r="B229" t="s">
         <v>685</v>
       </c>
       <c r="C229" t="s">
         <v>686</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E229">
         <v>18119</v>
       </c>
       <c r="F229">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="G229">
         <v>124</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>56379</v>
       </c>
       <c r="B230" t="s">
         <v>688</v>
       </c>
       <c r="C230" t="s">
         <v>689</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>538</v>
       </c>
       <c r="E230">
         <v>11128</v>
       </c>
       <c r="F230">
         <v>32</v>
       </c>
       <c r="G230">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>56380</v>
       </c>
       <c r="B231" t="s">
         <v>690</v>
       </c>
       <c r="C231" t="s">
         <v>691</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>692</v>
       </c>
       <c r="E231">
         <v>17868</v>
       </c>
       <c r="F231">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G231">
         <v>104</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>56381</v>
       </c>
       <c r="B232" t="s">
         <v>693</v>
       </c>
       <c r="C232" t="s">
         <v>694</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E232">
         <v>18019</v>
       </c>
       <c r="F232">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G232">
         <v>84</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>56382</v>
       </c>
       <c r="B233" t="s">
         <v>696</v>
       </c>
       <c r="C233" t="s">
         <v>697</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>698</v>
       </c>
       <c r="E233">
         <v>18661</v>
       </c>
       <c r="F233">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G233">
         <v>162</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>56383</v>
       </c>
       <c r="B234" t="s">
         <v>699</v>
       </c>
       <c r="C234" t="s">
         <v>700</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>701</v>
       </c>
       <c r="E234">
         <v>12851</v>
       </c>
       <c r="F234">
         <v>16</v>
       </c>
       <c r="G234">
         <v>20</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>56384</v>
       </c>
       <c r="B235" t="s">
         <v>702</v>
       </c>
       <c r="C235" t="s">
         <v>703</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>704</v>
       </c>
       <c r="E235">
         <v>17894</v>
       </c>
       <c r="F235">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="G235">
         <v>82</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>56385</v>
       </c>
       <c r="B236" t="s">
         <v>705</v>
       </c>
       <c r="C236" t="s">
         <v>706</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>707</v>
       </c>
       <c r="E236">
         <v>18113</v>
       </c>
       <c r="F236">
         <v>23</v>
       </c>
       <c r="G236">
@@ -12115,51 +15382,51 @@
       </c>
       <c r="F237">
         <v>15</v>
       </c>
       <c r="G237">
         <v>21</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>56387</v>
       </c>
       <c r="B238" t="s">
         <v>711</v>
       </c>
       <c r="C238" t="s">
         <v>712</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>713</v>
       </c>
       <c r="E238">
         <v>19438</v>
       </c>
       <c r="F238">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G238">
         <v>40</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>56388</v>
       </c>
       <c r="B239" t="s">
         <v>714</v>
       </c>
       <c r="C239" t="s">
         <v>715</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>716</v>
       </c>
       <c r="E239">
         <v>18791</v>
       </c>
       <c r="F239">
         <v>12</v>
       </c>
       <c r="G239">
@@ -12184,120 +15451,120 @@
       </c>
       <c r="F240">
         <v>27</v>
       </c>
       <c r="G240">
         <v>13</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>56390</v>
       </c>
       <c r="B241" t="s">
         <v>720</v>
       </c>
       <c r="C241" t="s">
         <v>721</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>262</v>
       </c>
       <c r="E241">
         <v>20109</v>
       </c>
       <c r="F241">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G241">
         <v>76</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>56391</v>
       </c>
       <c r="B242" t="s">
         <v>722</v>
       </c>
       <c r="C242" t="s">
         <v>723</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>724</v>
       </c>
       <c r="E242">
         <v>20413</v>
       </c>
       <c r="F242">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G242">
         <v>77</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>56392</v>
       </c>
       <c r="B243" t="s">
         <v>725</v>
       </c>
       <c r="C243" t="s">
         <v>726</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>727</v>
       </c>
       <c r="E243">
         <v>21381</v>
       </c>
       <c r="F243">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G243">
         <v>33</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
         <v>56393</v>
       </c>
       <c r="B244" t="s">
         <v>728</v>
       </c>
       <c r="C244" t="s">
         <v>729</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E244">
         <v>20610</v>
       </c>
       <c r="F244">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="G244">
         <v>130</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>56394</v>
       </c>
       <c r="B245" t="s">
         <v>731</v>
       </c>
       <c r="C245" t="s">
         <v>732</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>733</v>
       </c>
       <c r="E245">
         <v>15048</v>
       </c>
       <c r="F245">
         <v>9</v>
       </c>
       <c r="G245">
@@ -15121,900 +18388,1206 @@
         <v>6264</v>
       </c>
       <c r="F368">
         <v>2</v>
       </c>
       <c r="G368">
         <v>3</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
         <v>56518</v>
       </c>
       <c r="B369" t="s">
         <v>1098</v>
       </c>
       <c r="C369" t="s">
         <v>1099</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="E369">
         <v>8278</v>
       </c>
+      <c r="F369">
+        <v>22</v>
+      </c>
+      <c r="G369">
+        <v>46</v>
+      </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
         <v>56519</v>
       </c>
       <c r="B370" t="s">
         <v>1101</v>
       </c>
       <c r="C370" t="s">
         <v>1102</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="E370">
         <v>8312</v>
       </c>
+      <c r="F370">
+        <v>31</v>
+      </c>
+      <c r="G370">
+        <v>39</v>
+      </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
         <v>56520</v>
       </c>
       <c r="B371" t="s">
         <v>1104</v>
       </c>
       <c r="C371" t="s">
         <v>1105</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="E371">
         <v>7954</v>
       </c>
+      <c r="F371">
+        <v>13</v>
+      </c>
+      <c r="G371">
+        <v>28</v>
+      </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
         <v>56521</v>
       </c>
       <c r="B372" t="s">
         <v>1107</v>
       </c>
       <c r="C372" t="s">
         <v>1108</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="E372">
         <v>5474</v>
       </c>
+      <c r="F372">
+        <v>4</v>
+      </c>
+      <c r="G372">
+        <v>1</v>
+      </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
         <v>56522</v>
       </c>
       <c r="B373" t="s">
         <v>1110</v>
       </c>
       <c r="C373" t="s">
         <v>1111</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="E373">
         <v>8604</v>
       </c>
+      <c r="F373">
+        <v>29</v>
+      </c>
+      <c r="G373">
+        <v>49</v>
+      </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
         <v>56523</v>
       </c>
       <c r="B374" t="s">
         <v>1113</v>
       </c>
       <c r="C374" t="s">
         <v>1114</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="E374">
         <v>8574</v>
       </c>
+      <c r="F374">
+        <v>22</v>
+      </c>
+      <c r="G374">
+        <v>38</v>
+      </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
         <v>56524</v>
       </c>
       <c r="B375" t="s">
         <v>1116</v>
       </c>
       <c r="C375" t="s">
         <v>1117</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="E375">
         <v>6106</v>
       </c>
+      <c r="F375">
+        <v>12</v>
+      </c>
+      <c r="G375">
+        <v>7</v>
+      </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
         <v>56525</v>
       </c>
       <c r="B376" t="s">
         <v>1119</v>
       </c>
       <c r="C376" t="s">
         <v>1120</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="E376">
         <v>9323</v>
       </c>
+      <c r="F376">
+        <v>56</v>
+      </c>
+      <c r="G376">
+        <v>38</v>
+      </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
         <v>56526</v>
       </c>
       <c r="B377" t="s">
         <v>1122</v>
       </c>
       <c r="C377" t="s">
         <v>1123</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="E377">
         <v>9565</v>
       </c>
+      <c r="F377">
+        <v>17</v>
+      </c>
+      <c r="G377">
+        <v>24</v>
+      </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>56527</v>
       </c>
       <c r="B378" t="s">
         <v>1125</v>
       </c>
       <c r="C378" t="s">
         <v>1126</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E378">
         <v>6627</v>
       </c>
+      <c r="F378">
+        <v>2</v>
+      </c>
+      <c r="G378">
+        <v>8</v>
+      </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
         <v>56528</v>
       </c>
       <c r="B379" t="s">
         <v>1127</v>
       </c>
       <c r="C379" t="s">
         <v>1128</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="E379">
         <v>8756</v>
       </c>
+      <c r="F379">
+        <v>42</v>
+      </c>
+      <c r="G379">
+        <v>19</v>
+      </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
         <v>56529</v>
       </c>
       <c r="B380" t="s">
         <v>1130</v>
       </c>
       <c r="C380" t="s">
         <v>1131</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="E380">
         <v>9338</v>
       </c>
+      <c r="F380">
+        <v>97</v>
+      </c>
+      <c r="G380">
+        <v>30</v>
+      </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
         <v>56530</v>
       </c>
       <c r="B381" t="s">
         <v>1133</v>
       </c>
       <c r="C381" t="s">
         <v>1134</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="E381">
         <v>8707</v>
       </c>
+      <c r="F381">
+        <v>7</v>
+      </c>
+      <c r="G381">
+        <v>9</v>
+      </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
         <v>56531</v>
       </c>
       <c r="B382" t="s">
         <v>1136</v>
       </c>
       <c r="C382" t="s">
         <v>1137</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="E382">
         <v>6017</v>
       </c>
+      <c r="F382">
+        <v>1</v>
+      </c>
+      <c r="G382">
+        <v>1</v>
+      </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
         <v>56532</v>
       </c>
       <c r="B383" t="s">
         <v>1139</v>
       </c>
       <c r="C383" t="s">
         <v>1140</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="E383">
         <v>8980</v>
       </c>
+      <c r="F383">
+        <v>49</v>
+      </c>
+      <c r="G383">
+        <v>51</v>
+      </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
         <v>56533</v>
       </c>
       <c r="B384" t="s">
         <v>1142</v>
       </c>
       <c r="C384" t="s">
         <v>1143</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="E384">
         <v>8915</v>
       </c>
+      <c r="F384">
+        <v>30</v>
+      </c>
+      <c r="G384">
+        <v>25</v>
+      </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
         <v>56534</v>
       </c>
       <c r="B385" t="s">
         <v>1145</v>
       </c>
       <c r="C385" t="s">
         <v>1146</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="E385">
         <v>6412</v>
       </c>
+      <c r="F385">
+        <v>5</v>
+      </c>
+      <c r="G385">
+        <v>6</v>
+      </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
         <v>56535</v>
       </c>
       <c r="B386" t="s">
         <v>1148</v>
       </c>
       <c r="C386" t="s">
         <v>1149</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="E386">
         <v>9323</v>
       </c>
+      <c r="F386">
+        <v>14</v>
+      </c>
+      <c r="G386">
+        <v>49</v>
+      </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
         <v>56536</v>
       </c>
       <c r="B387" t="s">
         <v>1151</v>
       </c>
       <c r="C387" t="s">
         <v>1152</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="E387">
         <v>9471</v>
       </c>
+      <c r="F387">
+        <v>9</v>
+      </c>
+      <c r="G387">
+        <v>31</v>
+      </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
         <v>56537</v>
       </c>
       <c r="B388" t="s">
         <v>1154</v>
       </c>
       <c r="C388" t="s">
         <v>1155</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="E388">
         <v>8798</v>
       </c>
+      <c r="F388">
+        <v>13</v>
+      </c>
+      <c r="G388">
+        <v>25</v>
+      </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
         <v>56538</v>
       </c>
       <c r="B389" t="s">
         <v>1157</v>
       </c>
       <c r="C389" t="s">
         <v>1158</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="E389">
         <v>8901</v>
       </c>
+      <c r="F389">
+        <v>20</v>
+      </c>
+      <c r="G389">
+        <v>47</v>
+      </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
         <v>56539</v>
       </c>
       <c r="B390" t="s">
         <v>1160</v>
       </c>
       <c r="C390" t="s">
         <v>1161</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="E390">
         <v>8793</v>
       </c>
+      <c r="F390">
+        <v>40</v>
+      </c>
+      <c r="G390">
+        <v>42</v>
+      </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
         <v>56540</v>
       </c>
       <c r="B391" t="s">
         <v>1163</v>
       </c>
       <c r="C391" t="s">
         <v>1164</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="E391">
         <v>9354</v>
       </c>
+      <c r="F391">
+        <v>25</v>
+      </c>
+      <c r="G391">
+        <v>28</v>
+      </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
         <v>56541</v>
       </c>
       <c r="B392" t="s">
         <v>1166</v>
       </c>
       <c r="C392" t="s">
         <v>1167</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="E392">
         <v>9098</v>
       </c>
+      <c r="F392">
+        <v>13</v>
+      </c>
+      <c r="G392">
+        <v>10</v>
+      </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
         <v>56542</v>
       </c>
       <c r="B393" t="s">
         <v>1169</v>
       </c>
       <c r="C393" t="s">
         <v>1170</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="E393">
         <v>9005</v>
       </c>
+      <c r="F393">
+        <v>27</v>
+      </c>
+      <c r="G393">
+        <v>25</v>
+      </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
         <v>56543</v>
       </c>
       <c r="B394" t="s">
         <v>1172</v>
       </c>
       <c r="C394" t="s">
         <v>1173</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="E394">
         <v>9187</v>
       </c>
+      <c r="F394">
+        <v>52</v>
+      </c>
+      <c r="G394">
+        <v>34</v>
+      </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
         <v>56544</v>
       </c>
       <c r="B395" t="s">
         <v>1175</v>
       </c>
       <c r="C395" t="s">
         <v>1176</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="E395">
         <v>6035</v>
       </c>
+      <c r="F395">
+        <v>3</v>
+      </c>
+      <c r="G395">
+        <v>4</v>
+      </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>56545</v>
       </c>
       <c r="B396" t="s">
         <v>1178</v>
       </c>
       <c r="C396" t="s">
         <v>1179</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="E396">
         <v>8376</v>
       </c>
+      <c r="F396">
+        <v>23</v>
+      </c>
+      <c r="G396">
+        <v>24</v>
+      </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
         <v>56546</v>
       </c>
       <c r="B397" t="s">
         <v>1181</v>
       </c>
       <c r="C397" t="s">
         <v>1182</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="E397">
         <v>8444</v>
       </c>
+      <c r="F397">
+        <v>36</v>
+      </c>
+      <c r="G397">
+        <v>43</v>
+      </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
         <v>56547</v>
       </c>
       <c r="B398" t="s">
         <v>1184</v>
       </c>
       <c r="C398" t="s">
         <v>1185</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="E398">
         <v>8486</v>
       </c>
+      <c r="F398">
+        <v>17</v>
+      </c>
+      <c r="G398">
+        <v>5</v>
+      </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
         <v>56548</v>
       </c>
       <c r="B399" t="s">
         <v>1187</v>
       </c>
       <c r="C399" t="s">
         <v>1188</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="E399">
         <v>5731</v>
       </c>
+      <c r="F399">
+        <v>7</v>
+      </c>
+      <c r="G399">
+        <v>10</v>
+      </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
         <v>56549</v>
       </c>
       <c r="B400" t="s">
         <v>1190</v>
       </c>
       <c r="C400" t="s">
         <v>1191</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="E400">
         <v>8175</v>
       </c>
+      <c r="F400">
+        <v>11</v>
+      </c>
+      <c r="G400">
+        <v>19</v>
+      </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
         <v>56550</v>
       </c>
       <c r="B401" t="s">
         <v>1193</v>
       </c>
       <c r="C401" t="s">
         <v>1194</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="E401">
         <v>8386</v>
       </c>
+      <c r="F401">
+        <v>35</v>
+      </c>
+      <c r="G401">
+        <v>54</v>
+      </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
         <v>56551</v>
       </c>
       <c r="B402" t="s">
         <v>1196</v>
       </c>
       <c r="C402" t="s">
         <v>1197</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>1198</v>
       </c>
       <c r="E402">
         <v>5492</v>
       </c>
+      <c r="F402">
+        <v>6</v>
+      </c>
+      <c r="G402">
+        <v>9</v>
+      </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
         <v>56552</v>
       </c>
       <c r="B403" t="s">
         <v>1199</v>
       </c>
       <c r="C403" t="s">
         <v>1200</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="E403">
         <v>8809</v>
       </c>
+      <c r="F403">
+        <v>9</v>
+      </c>
+      <c r="G403">
+        <v>18</v>
+      </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
         <v>56553</v>
       </c>
       <c r="B404" t="s">
         <v>1202</v>
       </c>
       <c r="C404" t="s">
         <v>1203</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>1204</v>
       </c>
       <c r="E404">
         <v>8629</v>
       </c>
+      <c r="F404">
+        <v>20</v>
+      </c>
+      <c r="G404">
+        <v>17</v>
+      </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
         <v>56554</v>
       </c>
       <c r="B405" t="s">
         <v>1205</v>
       </c>
       <c r="C405" t="s">
         <v>1206</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="E405">
         <v>5746</v>
       </c>
+      <c r="F405">
+        <v>1</v>
+      </c>
+      <c r="G405">
+        <v>4</v>
+      </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
         <v>56555</v>
       </c>
       <c r="B406" t="s">
         <v>1208</v>
       </c>
       <c r="C406" t="s">
         <v>1209</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="E406">
         <v>8250</v>
       </c>
+      <c r="F406">
+        <v>52</v>
+      </c>
+      <c r="G406">
+        <v>31</v>
+      </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
         <v>56556</v>
       </c>
       <c r="B407" t="s">
         <v>1211</v>
       </c>
       <c r="C407" t="s">
         <v>1212</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>1213</v>
       </c>
       <c r="E407">
         <v>8405</v>
       </c>
+      <c r="F407">
+        <v>34</v>
+      </c>
+      <c r="G407">
+        <v>53</v>
+      </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
         <v>56557</v>
       </c>
       <c r="B408" t="s">
         <v>1214</v>
       </c>
       <c r="C408" t="s">
         <v>1215</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="E408">
         <v>8156</v>
       </c>
+      <c r="F408">
+        <v>4</v>
+      </c>
+      <c r="G408">
+        <v>11</v>
+      </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
         <v>56558</v>
       </c>
       <c r="B409" t="s">
         <v>1217</v>
       </c>
       <c r="C409" t="s">
         <v>1218</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="E409">
         <v>5361</v>
       </c>
+      <c r="F409">
+        <v>1</v>
+      </c>
+      <c r="G409">
+        <v>1</v>
+      </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
         <v>56559</v>
       </c>
       <c r="B410" t="s">
         <v>1220</v>
       </c>
       <c r="C410" t="s">
         <v>1221</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="E410">
         <v>8405</v>
       </c>
+      <c r="F410">
+        <v>21</v>
+      </c>
+      <c r="G410">
+        <v>24</v>
+      </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
         <v>56560</v>
       </c>
       <c r="B411" t="s">
         <v>1223</v>
       </c>
       <c r="C411" t="s">
         <v>1224</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E411">
         <v>8624</v>
       </c>
+      <c r="F411">
+        <v>17</v>
+      </c>
+      <c r="G411">
+        <v>7</v>
+      </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
         <v>56561</v>
       </c>
       <c r="B412" t="s">
         <v>1225</v>
       </c>
       <c r="C412" t="s">
         <v>1226</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="E412">
         <v>5757</v>
       </c>
+      <c r="F412">
+        <v>3</v>
+      </c>
+      <c r="G412">
+        <v>4</v>
+      </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
         <v>56562</v>
       </c>
       <c r="B413" t="s">
         <v>1228</v>
       </c>
       <c r="C413" t="s">
         <v>1229</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="E413">
         <v>9358</v>
       </c>
+      <c r="F413">
+        <v>37</v>
+      </c>
+      <c r="G413">
+        <v>49</v>
+      </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
         <v>56563</v>
       </c>
       <c r="B414" t="s">
         <v>1231</v>
       </c>
       <c r="C414" t="s">
         <v>1232</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>1233</v>
       </c>
       <c r="E414">
         <v>8120</v>
       </c>
+      <c r="F414">
+        <v>23</v>
+      </c>
+      <c r="G414">
+        <v>23</v>
+      </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
         <v>56564</v>
       </c>
       <c r="B415" t="s">
         <v>1234</v>
       </c>
       <c r="C415" t="s">
         <v>1235</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="E415">
         <v>8302</v>
       </c>
+      <c r="F415">
+        <v>17</v>
+      </c>
+      <c r="G415">
+        <v>16</v>
+      </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
         <v>56565</v>
       </c>
       <c r="B416" t="s">
         <v>1237</v>
       </c>
       <c r="C416" t="s">
         <v>1238</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="E416">
         <v>7624</v>
       </c>
+      <c r="F416">
+        <v>13</v>
+      </c>
+      <c r="G416">
+        <v>18</v>
+      </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
         <v>56566</v>
       </c>
       <c r="B417" t="s">
         <v>1240</v>
       </c>
       <c r="C417" t="s">
         <v>1241</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="E417">
         <v>8564</v>
       </c>
+      <c r="F417">
+        <v>86</v>
+      </c>
+      <c r="G417">
+        <v>49</v>
+      </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
         <v>56567</v>
       </c>
       <c r="B418" t="s">
         <v>1243</v>
       </c>
       <c r="C418" t="s">
         <v>1244</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="E418">
         <v>7780</v>
       </c>
+      <c r="F418">
+        <v>17</v>
+      </c>
+      <c r="G418">
+        <v>38</v>
+      </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
         <v>56568</v>
       </c>
       <c r="B419" t="s">
         <v>1246</v>
       </c>
       <c r="C419" t="s">
         <v>1247</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="E419">
         <v>8236</v>
       </c>
+      <c r="F419">
+        <v>25</v>
+      </c>
+      <c r="G419">
+        <v>25</v>
+      </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
         <v>56569</v>
       </c>
       <c r="B420" t="s">
         <v>1246</v>
       </c>
       <c r="C420" t="s">
         <v>1249</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="E420">
         <v>7896</v>
       </c>
       <c r="F420">
         <v>30</v>
       </c>
       <c r="G420">
         <v>20</v>
       </c>
     </row>
     <row r="421" spans="1:8">
@@ -16285,2505 +19858,2631 @@
       </c>
       <c r="E432">
         <v>7344</v>
       </c>
       <c r="F432">
         <v>16</v>
       </c>
       <c r="G432">
         <v>34</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
         <v>79399</v>
       </c>
       <c r="B433" t="s">
         <v>1286</v>
       </c>
       <c r="C433" t="s">
         <v>1287</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E433">
-        <v>2250</v>
+        <v>10799</v>
       </c>
       <c r="F433">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="G433">
-        <v>3</v>
+        <v>24</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
         <v>79400</v>
       </c>
       <c r="B434" t="s">
         <v>1288</v>
       </c>
       <c r="C434" t="s">
         <v>1289</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>769</v>
       </c>
       <c r="E434">
         <v>3321</v>
       </c>
       <c r="F434">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="G434">
-        <v>24</v>
+        <v>57</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
         <v>79401</v>
       </c>
       <c r="B435" t="s">
         <v>1290</v>
       </c>
       <c r="C435" t="s">
         <v>1291</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="E435">
         <v>4754</v>
       </c>
       <c r="F435">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G435">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
         <v>79402</v>
       </c>
       <c r="B436" t="s">
         <v>1293</v>
       </c>
       <c r="C436" t="s">
         <v>1294</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>751</v>
       </c>
       <c r="E436">
         <v>5917</v>
       </c>
       <c r="F436">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G436">
-        <v>29</v>
+        <v>42</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
         <v>79403</v>
       </c>
       <c r="B437" t="s">
         <v>1295</v>
       </c>
       <c r="C437" t="s">
         <v>1296</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="E437">
         <v>6185</v>
       </c>
       <c r="F437">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="G437">
-        <v>39</v>
+        <v>68</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
         <v>79404</v>
       </c>
       <c r="B438" t="s">
         <v>1298</v>
       </c>
       <c r="C438" t="s">
         <v>1299</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="E438">
         <v>6220</v>
       </c>
       <c r="F438">
-        <v>90</v>
+        <v>174</v>
       </c>
       <c r="G438">
-        <v>65</v>
+        <v>101</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
         <v>79405</v>
       </c>
       <c r="B439" t="s">
         <v>1301</v>
       </c>
       <c r="C439" t="s">
         <v>1302</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>634</v>
       </c>
       <c r="E439">
         <v>5922</v>
       </c>
       <c r="F439">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="G439">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
         <v>79406</v>
       </c>
       <c r="B440" t="s">
         <v>1303</v>
       </c>
       <c r="C440" t="s">
         <v>1304</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="E440">
         <v>6565</v>
       </c>
       <c r="F440">
-        <v>53</v>
+        <v>88</v>
       </c>
       <c r="G440">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
         <v>79407</v>
       </c>
       <c r="B441" t="s">
         <v>1306</v>
       </c>
       <c r="C441" t="s">
         <v>1307</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>1308</v>
       </c>
       <c r="E441">
         <v>6532</v>
       </c>
       <c r="F441">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="G441">
-        <v>25</v>
+        <v>36</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
         <v>79408</v>
       </c>
       <c r="B442" t="s">
         <v>1309</v>
       </c>
       <c r="C442" t="s">
         <v>1310</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="E442">
         <v>6670</v>
       </c>
       <c r="F442">
         <v>4</v>
       </c>
       <c r="G442">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
         <v>79409</v>
       </c>
       <c r="B443" t="s">
         <v>1312</v>
       </c>
       <c r="C443" t="s">
         <v>1313</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>631</v>
       </c>
       <c r="E443">
         <v>6360</v>
       </c>
       <c r="F443">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G443">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
         <v>79410</v>
       </c>
       <c r="B444" t="s">
         <v>1314</v>
       </c>
       <c r="C444" t="s">
         <v>1315</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>619</v>
       </c>
       <c r="E444">
         <v>7374</v>
       </c>
       <c r="F444">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="G444">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
         <v>79411</v>
       </c>
       <c r="B445" t="s">
         <v>1316</v>
       </c>
       <c r="C445" t="s">
         <v>1317</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="E445">
         <v>7218</v>
       </c>
       <c r="F445">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G445">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
         <v>79412</v>
       </c>
       <c r="B446" t="s">
         <v>1319</v>
       </c>
       <c r="C446" t="s">
         <v>1320</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>613</v>
       </c>
       <c r="E446">
         <v>7328</v>
       </c>
       <c r="F446">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="G446">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
         <v>79413</v>
       </c>
       <c r="B447" t="s">
         <v>1321</v>
       </c>
       <c r="C447" t="s">
         <v>1322</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>562</v>
       </c>
       <c r="E447">
         <v>6985</v>
       </c>
       <c r="F447">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G447">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
         <v>79414</v>
       </c>
       <c r="B448" t="s">
         <v>1323</v>
       </c>
       <c r="C448" t="s">
         <v>1324</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>604</v>
       </c>
       <c r="E448">
         <v>7273</v>
       </c>
       <c r="F448">
+        <v>81</v>
+      </c>
+      <c r="G448">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
         <v>79415</v>
       </c>
       <c r="B449" t="s">
         <v>1325</v>
       </c>
       <c r="C449" t="s">
         <v>1326</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>583</v>
       </c>
       <c r="E449">
         <v>7195</v>
       </c>
       <c r="F449">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G449">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
         <v>79416</v>
       </c>
       <c r="B450" t="s">
         <v>1327</v>
       </c>
       <c r="C450" t="s">
         <v>1328</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="E450">
         <v>7643</v>
       </c>
       <c r="F450">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G450">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
         <v>79417</v>
       </c>
       <c r="B451" t="s">
         <v>1330</v>
       </c>
       <c r="C451" t="s">
         <v>1331</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>577</v>
       </c>
       <c r="E451">
         <v>7969</v>
       </c>
       <c r="F451">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="G451">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
         <v>79418</v>
       </c>
       <c r="B452" t="s">
         <v>1332</v>
       </c>
       <c r="C452" t="s">
         <v>1333</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>506</v>
       </c>
       <c r="E452">
         <v>7554</v>
       </c>
       <c r="F452">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="G452">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
         <v>79419</v>
       </c>
       <c r="B453" t="s">
         <v>1334</v>
       </c>
       <c r="C453" t="s">
         <v>1335</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>1336</v>
       </c>
       <c r="E453">
         <v>7769</v>
       </c>
       <c r="F453">
-        <v>73</v>
+        <v>107</v>
       </c>
       <c r="G453">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
         <v>79420</v>
       </c>
       <c r="B454" t="s">
         <v>1337</v>
       </c>
       <c r="C454" t="s">
         <v>1338</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="E454">
         <v>7538</v>
       </c>
       <c r="F454">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="G454">
-        <v>111</v>
+        <v>123</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
         <v>79421</v>
       </c>
       <c r="B455" t="s">
         <v>1340</v>
       </c>
       <c r="C455" t="s">
         <v>1341</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>503</v>
       </c>
       <c r="E455">
         <v>7528</v>
       </c>
       <c r="F455">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="G455">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
         <v>79422</v>
       </c>
       <c r="B456" t="s">
         <v>1342</v>
       </c>
       <c r="C456" t="s">
         <v>1343</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>511</v>
       </c>
       <c r="E456">
         <v>7764</v>
       </c>
       <c r="F456">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G456">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
         <v>79423</v>
       </c>
       <c r="B457" t="s">
         <v>1344</v>
       </c>
       <c r="C457" t="s">
         <v>1345</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>477</v>
       </c>
       <c r="E457">
         <v>7459</v>
       </c>
       <c r="F457">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G457">
         <v>45</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
         <v>79424</v>
       </c>
       <c r="B458" t="s">
         <v>1346</v>
       </c>
       <c r="C458" t="s">
         <v>1347</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="E458">
         <v>7631</v>
       </c>
       <c r="F458">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="G458">
         <v>28</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459">
         <v>79425</v>
       </c>
       <c r="B459" t="s">
         <v>1349</v>
       </c>
       <c r="C459" t="s">
         <v>1350</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E459">
         <v>7197</v>
       </c>
       <c r="F459">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G459">
         <v>18</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460">
         <v>79426</v>
       </c>
       <c r="B460" t="s">
         <v>1351</v>
       </c>
       <c r="C460" t="s">
         <v>1352</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="E460">
         <v>7436</v>
       </c>
       <c r="F460">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="G460">
         <v>30</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
         <v>79427</v>
       </c>
       <c r="B461" t="s">
         <v>1354</v>
       </c>
       <c r="C461" t="s">
         <v>1355</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="E461">
         <v>7841</v>
       </c>
       <c r="F461">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G461">
         <v>17</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
         <v>79428</v>
       </c>
       <c r="B462" t="s">
         <v>1357</v>
       </c>
       <c r="C462" t="s">
         <v>1358</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="E462">
         <v>7847</v>
       </c>
       <c r="F462">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G462">
         <v>36</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
         <v>79429</v>
       </c>
       <c r="B463" t="s">
         <v>1360</v>
       </c>
       <c r="C463" t="s">
         <v>1361</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="E463">
         <v>8365</v>
       </c>
       <c r="F463">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G463">
         <v>52</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
         <v>79430</v>
       </c>
       <c r="B464" t="s">
         <v>1363</v>
       </c>
       <c r="C464" t="s">
         <v>1364</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="E464">
         <v>8132</v>
       </c>
       <c r="F464">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="G464">
         <v>36</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
         <v>79431</v>
       </c>
       <c r="B465" t="s">
         <v>1366</v>
       </c>
       <c r="C465" t="s">
         <v>1367</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E465">
         <v>7323</v>
       </c>
       <c r="F465">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G465">
         <v>40</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
         <v>79432</v>
       </c>
       <c r="B466" t="s">
         <v>1368</v>
       </c>
       <c r="C466" t="s">
         <v>1369</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="E466">
         <v>7741</v>
       </c>
       <c r="F466">
         <v>3</v>
       </c>
       <c r="G466">
         <v>33</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
         <v>79433</v>
       </c>
       <c r="B467" t="s">
         <v>1371</v>
       </c>
       <c r="C467" t="s">
         <v>1372</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="E467">
         <v>7901</v>
       </c>
       <c r="F467">
-        <v>190</v>
+        <v>247</v>
       </c>
       <c r="G467">
         <v>35</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
         <v>79434</v>
       </c>
       <c r="B468" t="s">
         <v>1374</v>
       </c>
       <c r="C468" t="s">
         <v>1375</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="E468">
         <v>8202</v>
       </c>
       <c r="F468">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="G468">
         <v>21</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
         <v>79435</v>
       </c>
       <c r="B469" t="s">
         <v>1377</v>
       </c>
       <c r="C469" t="s">
         <v>1378</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="E469">
         <v>8774</v>
       </c>
       <c r="F469">
-        <v>93</v>
+        <v>123</v>
       </c>
       <c r="G469">
         <v>63</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
         <v>79436</v>
       </c>
       <c r="B470" t="s">
         <v>1380</v>
       </c>
       <c r="C470" t="s">
         <v>1381</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>1382</v>
       </c>
       <c r="E470">
         <v>8550</v>
       </c>
       <c r="F470">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G470">
         <v>22</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
         <v>79437</v>
       </c>
       <c r="B471" t="s">
         <v>1383</v>
       </c>
       <c r="C471" t="s">
         <v>1384</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="E471">
         <v>9220</v>
       </c>
       <c r="F471">
-        <v>152</v>
+        <v>188</v>
       </c>
       <c r="G471">
         <v>79</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
         <v>79438</v>
       </c>
       <c r="B472" t="s">
         <v>1386</v>
       </c>
       <c r="C472" t="s">
         <v>1387</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="E472">
         <v>8080</v>
       </c>
       <c r="F472">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G472">
         <v>25</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
         <v>79439</v>
       </c>
       <c r="B473" t="s">
         <v>1389</v>
       </c>
       <c r="C473" t="s">
         <v>1390</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="E473">
         <v>8562</v>
       </c>
       <c r="F473">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="G473">
         <v>60</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
         <v>79440</v>
       </c>
       <c r="B474" t="s">
         <v>1391</v>
       </c>
       <c r="C474" t="s">
         <v>1392</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="E474">
         <v>8411</v>
       </c>
       <c r="F474">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="G474">
         <v>29</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
         <v>79441</v>
       </c>
       <c r="B475" t="s">
         <v>1394</v>
       </c>
       <c r="C475" t="s">
         <v>1395</v>
       </c>
       <c r="D475" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="E475">
         <v>8702</v>
       </c>
       <c r="F475">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G475">
         <v>26</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476">
         <v>79442</v>
       </c>
       <c r="B476" t="s">
         <v>1396</v>
       </c>
       <c r="C476" t="s">
         <v>1397</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="E476">
         <v>9188</v>
       </c>
       <c r="F476">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="G476">
         <v>44</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
         <v>79443</v>
       </c>
       <c r="B477" t="s">
         <v>1399</v>
       </c>
       <c r="C477" t="s">
         <v>1400</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>1401</v>
       </c>
       <c r="E477">
         <v>8932</v>
       </c>
       <c r="F477">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G477">
         <v>49</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
         <v>79444</v>
       </c>
       <c r="B478" t="s">
         <v>1402</v>
       </c>
       <c r="C478" t="s">
         <v>1403</v>
       </c>
       <c r="D478" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="E478">
         <v>9418</v>
       </c>
       <c r="F478">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G478">
         <v>37</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
         <v>79445</v>
       </c>
       <c r="B479" t="s">
         <v>1405</v>
       </c>
       <c r="C479" t="s">
         <v>1406</v>
       </c>
       <c r="D479" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="E479">
         <v>8809</v>
       </c>
       <c r="F479">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="G479">
         <v>30</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
         <v>79446</v>
       </c>
       <c r="B480" t="s">
         <v>1408</v>
       </c>
       <c r="C480" t="s">
         <v>1409</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="E480">
         <v>9079</v>
       </c>
       <c r="F480">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="G480">
         <v>18</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
         <v>79447</v>
       </c>
       <c r="B481" t="s">
         <v>1411</v>
       </c>
       <c r="C481" t="s">
         <v>1412</v>
       </c>
       <c r="D481" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="E481">
         <v>9219</v>
       </c>
       <c r="F481">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G481">
         <v>37</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482">
         <v>79448</v>
       </c>
       <c r="B482" t="s">
         <v>1414</v>
       </c>
       <c r="C482" t="s">
         <v>1415</v>
       </c>
       <c r="D482" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="E482">
         <v>9096</v>
       </c>
       <c r="F482">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G482">
         <v>11</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
         <v>79449</v>
       </c>
       <c r="B483" t="s">
         <v>1417</v>
       </c>
       <c r="C483" t="s">
         <v>1418</v>
       </c>
       <c r="D483" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="E483">
         <v>9536</v>
       </c>
       <c r="F483">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="G483">
         <v>43</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
         <v>79450</v>
       </c>
       <c r="B484" t="s">
         <v>1420</v>
       </c>
       <c r="C484" t="s">
         <v>1421</v>
       </c>
       <c r="D484" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="E484">
         <v>9457</v>
       </c>
       <c r="F484">
-        <v>107</v>
+        <v>129</v>
       </c>
       <c r="G484">
         <v>54</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
         <v>79451</v>
       </c>
       <c r="B485" t="s">
         <v>1423</v>
       </c>
       <c r="C485" t="s">
         <v>1424</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="E485">
         <v>9816</v>
       </c>
       <c r="F485">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="G485">
         <v>34</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
         <v>79452</v>
       </c>
       <c r="B486" t="s">
         <v>1426</v>
       </c>
       <c r="C486" t="s">
         <v>1427</v>
       </c>
       <c r="D486" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="E486">
         <v>9021</v>
       </c>
       <c r="F486">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G486">
         <v>21</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
         <v>79453</v>
       </c>
       <c r="B487" t="s">
         <v>1429</v>
       </c>
       <c r="C487" t="s">
         <v>1430</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="E487">
         <v>9533</v>
       </c>
       <c r="F487">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G487">
         <v>29</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
         <v>79454</v>
       </c>
       <c r="B488" t="s">
         <v>1432</v>
       </c>
       <c r="C488" t="s">
         <v>1433</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>1434</v>
       </c>
       <c r="E488">
         <v>9090</v>
       </c>
       <c r="F488">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
         <v>79455</v>
       </c>
       <c r="B489" t="s">
         <v>1435</v>
       </c>
       <c r="C489" t="s">
         <v>1436</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="E489">
         <v>9828</v>
       </c>
       <c r="F489">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="G489">
         <v>68</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
         <v>79456</v>
       </c>
       <c r="B490" t="s">
         <v>1438</v>
       </c>
       <c r="C490" t="s">
         <v>1439</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>1440</v>
       </c>
       <c r="E490">
         <v>9705</v>
       </c>
       <c r="F490">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="G490">
         <v>29</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
         <v>79457</v>
       </c>
       <c r="B491" t="s">
         <v>1441</v>
       </c>
       <c r="C491" t="s">
         <v>1442</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="E491">
         <v>10049</v>
       </c>
       <c r="F491">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G491">
         <v>36</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
         <v>79458</v>
       </c>
       <c r="B492" t="s">
         <v>1444</v>
       </c>
       <c r="C492" t="s">
         <v>1445</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>451</v>
       </c>
       <c r="E492">
         <v>10654</v>
       </c>
       <c r="F492">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G492">
         <v>82</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
         <v>79459</v>
       </c>
       <c r="B493" t="s">
         <v>1446</v>
       </c>
       <c r="C493" t="s">
         <v>1447</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>1448</v>
       </c>
       <c r="E493">
         <v>10008</v>
       </c>
       <c r="F493">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G493">
         <v>28</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
         <v>79460</v>
       </c>
       <c r="B494" t="s">
         <v>1449</v>
       </c>
       <c r="C494" t="s">
         <v>1450</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="E494">
         <v>10368</v>
       </c>
       <c r="F494">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="G494">
         <v>23</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
         <v>79461</v>
       </c>
       <c r="B495" t="s">
         <v>1452</v>
       </c>
       <c r="C495" t="s">
         <v>1453</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>1454</v>
       </c>
       <c r="E495">
         <v>9509</v>
       </c>
       <c r="F495">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G495">
         <v>34</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496">
         <v>79462</v>
       </c>
       <c r="B496" t="s">
         <v>1455</v>
       </c>
       <c r="C496" t="s">
         <v>1456</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="E496">
         <v>10277</v>
       </c>
       <c r="F496">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="G496">
         <v>66</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497">
         <v>79463</v>
       </c>
       <c r="B497" t="s">
         <v>1458</v>
       </c>
       <c r="C497" t="s">
         <v>1459</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="E497">
         <v>9724</v>
       </c>
       <c r="F497">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G497">
         <v>9</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498">
         <v>79464</v>
       </c>
       <c r="B498" t="s">
         <v>1461</v>
       </c>
       <c r="C498" t="s">
         <v>1462</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="E498">
         <v>10468</v>
       </c>
       <c r="F498">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G498">
         <v>70</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499">
         <v>79465</v>
       </c>
       <c r="B499" t="s">
         <v>1464</v>
       </c>
       <c r="C499" t="s">
         <v>1465</v>
       </c>
       <c r="D499" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="E499">
         <v>10215</v>
       </c>
       <c r="F499">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G499">
         <v>25</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500">
         <v>79466</v>
       </c>
       <c r="B500" t="s">
         <v>1467</v>
       </c>
       <c r="C500" t="s">
         <v>1468</v>
       </c>
       <c r="D500" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="E500">
         <v>10608</v>
       </c>
       <c r="F500">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="G500">
         <v>38</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501">
         <v>79467</v>
       </c>
       <c r="B501" t="s">
         <v>1470</v>
       </c>
       <c r="C501" t="s">
         <v>1471</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="E501">
         <v>9703</v>
       </c>
       <c r="F501">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G501">
         <v>22</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502">
         <v>79468</v>
       </c>
       <c r="B502" t="s">
         <v>1473</v>
       </c>
       <c r="C502" t="s">
         <v>1474</v>
       </c>
       <c r="D502" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="E502">
         <v>10109</v>
       </c>
       <c r="F502">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="G502">
         <v>99</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503">
         <v>79469</v>
       </c>
       <c r="B503" t="s">
         <v>1476</v>
       </c>
       <c r="C503" t="s">
         <v>1477</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="E503">
         <v>9552</v>
       </c>
       <c r="F503">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G503">
         <v>10</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504">
         <v>79470</v>
       </c>
       <c r="B504" t="s">
         <v>1479</v>
       </c>
       <c r="C504" t="s">
         <v>1480</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="E504">
         <v>9977</v>
       </c>
       <c r="F504">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="G504">
         <v>36</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505">
         <v>79471</v>
       </c>
       <c r="B505" t="s">
         <v>1482</v>
       </c>
       <c r="C505" t="s">
         <v>1483</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>1484</v>
       </c>
       <c r="E505">
         <v>10091</v>
       </c>
       <c r="F505">
         <v>19</v>
       </c>
       <c r="G505">
         <v>34</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
         <v>79472</v>
       </c>
       <c r="B506" t="s">
         <v>1485</v>
       </c>
       <c r="C506" t="s">
         <v>1486</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="E506">
         <v>10627</v>
       </c>
       <c r="F506">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G506">
         <v>36</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507">
         <v>79473</v>
       </c>
       <c r="B507" t="s">
         <v>1488</v>
       </c>
       <c r="C507" t="s">
         <v>1489</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="E507">
         <v>10805</v>
       </c>
       <c r="F507">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G507">
         <v>56</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508">
         <v>79474</v>
       </c>
       <c r="B508" t="s">
         <v>1491</v>
       </c>
       <c r="C508" t="s">
         <v>1492</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="E508">
         <v>10712</v>
       </c>
       <c r="F508">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="G508">
         <v>63</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509">
         <v>79475</v>
       </c>
       <c r="B509" t="s">
         <v>1494</v>
       </c>
       <c r="C509" t="s">
         <v>1495</v>
       </c>
       <c r="D509" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="E509">
         <v>10826</v>
       </c>
       <c r="F509">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G509">
         <v>46</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510">
         <v>79476</v>
       </c>
       <c r="B510" t="s">
         <v>1497</v>
       </c>
       <c r="C510" t="s">
         <v>1498</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="E510">
         <v>10509</v>
       </c>
       <c r="F510">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="G510">
         <v>54</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511">
         <v>79477</v>
       </c>
       <c r="B511" t="s">
         <v>1500</v>
       </c>
       <c r="C511" t="s">
         <v>1501</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>1502</v>
       </c>
       <c r="E511">
         <v>10226</v>
       </c>
       <c r="F511">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G511">
         <v>62</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512">
         <v>79478</v>
       </c>
       <c r="B512" t="s">
         <v>1503</v>
       </c>
       <c r="C512" t="s">
         <v>1504</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="E512">
         <v>10188</v>
       </c>
       <c r="F512">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G512">
         <v>45</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513">
         <v>79479</v>
       </c>
       <c r="B513" t="s">
         <v>1506</v>
       </c>
       <c r="C513" t="s">
         <v>1507</v>
       </c>
       <c r="D513" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="E513">
         <v>10930</v>
       </c>
       <c r="F513">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="G513">
         <v>52</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514">
         <v>79480</v>
       </c>
       <c r="B514" t="s">
         <v>1509</v>
       </c>
       <c r="C514" t="s">
         <v>1510</v>
       </c>
       <c r="D514" s="1" t="s">
         <v>1511</v>
       </c>
       <c r="E514">
         <v>10676</v>
       </c>
       <c r="F514">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="G514">
         <v>35</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515">
         <v>79481</v>
       </c>
       <c r="B515" t="s">
         <v>1512</v>
       </c>
       <c r="C515" t="s">
         <v>1513</v>
       </c>
       <c r="D515" s="1" t="s">
         <v>1514</v>
       </c>
       <c r="E515">
         <v>10440</v>
       </c>
       <c r="F515">
         <v>8</v>
       </c>
       <c r="G515">
         <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516">
         <v>79482</v>
       </c>
       <c r="B516" t="s">
         <v>1515</v>
       </c>
       <c r="C516" t="s">
         <v>1516</v>
       </c>
       <c r="D516" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="E516">
         <v>9230</v>
       </c>
       <c r="F516">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G516">
         <v>27</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517">
         <v>79483</v>
       </c>
       <c r="B517" t="s">
         <v>1517</v>
       </c>
       <c r="C517" t="s">
         <v>1518</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="E517">
         <v>9321</v>
       </c>
       <c r="F517">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="G517">
         <v>39</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518">
         <v>79484</v>
       </c>
       <c r="B518" t="s">
         <v>1520</v>
       </c>
       <c r="C518" t="s">
         <v>1521</v>
       </c>
       <c r="D518" s="1" t="s">
         <v>1522</v>
       </c>
       <c r="E518">
         <v>8831</v>
       </c>
       <c r="F518">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G518">
         <v>25</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519">
         <v>79485</v>
       </c>
       <c r="B519" t="s">
         <v>1523</v>
       </c>
       <c r="C519" t="s">
         <v>1524</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>1525</v>
       </c>
       <c r="E519">
         <v>9744</v>
       </c>
       <c r="F519">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G519">
         <v>16</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520">
         <v>79486</v>
       </c>
       <c r="B520" t="s">
         <v>1526</v>
       </c>
       <c r="C520" t="s">
         <v>1527</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>1528</v>
       </c>
       <c r="E520">
         <v>9607</v>
       </c>
       <c r="F520">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G520">
         <v>73</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521">
         <v>79487</v>
       </c>
       <c r="B521" t="s">
         <v>1529</v>
       </c>
       <c r="C521" t="s">
         <v>1530</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>1531</v>
       </c>
       <c r="E521">
         <v>9673</v>
       </c>
       <c r="F521">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G521">
         <v>32</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522">
         <v>79488</v>
       </c>
       <c r="B522" t="s">
         <v>1532</v>
       </c>
       <c r="C522" t="s">
         <v>1533</v>
       </c>
       <c r="D522" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="E522">
         <v>10089</v>
       </c>
       <c r="F522">
         <v>18</v>
       </c>
       <c r="G522">
         <v>23</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523">
         <v>79489</v>
       </c>
       <c r="B523" t="s">
         <v>1534</v>
       </c>
       <c r="C523" t="s">
         <v>1535</v>
       </c>
       <c r="D523" s="1" t="s">
         <v>1536</v>
       </c>
       <c r="E523">
         <v>10556</v>
       </c>
       <c r="F523">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G523">
         <v>101</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524">
         <v>79490</v>
       </c>
       <c r="B524" t="s">
         <v>1537</v>
       </c>
       <c r="C524" t="s">
         <v>1538</v>
       </c>
       <c r="D524" s="1" t="s">
         <v>1539</v>
       </c>
       <c r="E524">
         <v>9935</v>
       </c>
       <c r="F524">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G524">
         <v>47</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525">
         <v>79491</v>
       </c>
       <c r="B525" t="s">
         <v>1540</v>
       </c>
       <c r="C525" t="s">
         <v>1541</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>1542</v>
       </c>
       <c r="E525">
         <v>7700</v>
       </c>
+      <c r="F525">
+        <v>18</v>
+      </c>
+      <c r="G525">
+        <v>23</v>
+      </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526">
         <v>79492</v>
       </c>
       <c r="B526" t="s">
         <v>1543</v>
       </c>
       <c r="C526" t="s">
         <v>1544</v>
       </c>
       <c r="D526" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="E526">
         <v>9583</v>
       </c>
+      <c r="F526">
+        <v>49</v>
+      </c>
+      <c r="G526">
+        <v>59</v>
+      </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527">
         <v>79493</v>
       </c>
       <c r="B527" t="s">
         <v>1546</v>
       </c>
       <c r="C527" t="s">
         <v>1547</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>1548</v>
       </c>
       <c r="E527">
         <v>9890</v>
       </c>
+      <c r="F527">
+        <v>20</v>
+      </c>
+      <c r="G527">
+        <v>41</v>
+      </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528">
         <v>79494</v>
       </c>
       <c r="B528" t="s">
         <v>1549</v>
       </c>
       <c r="C528" t="s">
         <v>1550</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>1551</v>
       </c>
       <c r="E528">
         <v>9786</v>
       </c>
+      <c r="F528">
+        <v>22</v>
+      </c>
+      <c r="G528">
+        <v>44</v>
+      </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529">
         <v>79495</v>
       </c>
       <c r="B529" t="s">
         <v>1552</v>
       </c>
       <c r="C529" t="s">
         <v>1553</v>
       </c>
       <c r="D529" s="1" t="s">
         <v>1554</v>
       </c>
       <c r="E529">
         <v>9567</v>
       </c>
+      <c r="F529">
+        <v>36</v>
+      </c>
+      <c r="G529">
+        <v>36</v>
+      </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530">
         <v>79496</v>
       </c>
       <c r="B530" t="s">
         <v>1555</v>
       </c>
       <c r="C530" t="s">
         <v>1556</v>
       </c>
       <c r="D530" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="E530">
         <v>10184</v>
       </c>
+      <c r="F530">
+        <v>11</v>
+      </c>
+      <c r="G530">
+        <v>21</v>
+      </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531">
         <v>79497</v>
       </c>
       <c r="B531" t="s">
         <v>1557</v>
       </c>
       <c r="C531" t="s">
         <v>1558</v>
       </c>
       <c r="D531" s="1" t="s">
         <v>1559</v>
       </c>
       <c r="E531">
         <v>9682</v>
       </c>
+      <c r="F531">
+        <v>36</v>
+      </c>
+      <c r="G531">
+        <v>41</v>
+      </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532">
         <v>79498</v>
       </c>
       <c r="B532" t="s">
         <v>1560</v>
       </c>
       <c r="C532" t="s">
         <v>1561</v>
       </c>
       <c r="D532" s="1" t="s">
         <v>1562</v>
       </c>
       <c r="E532">
         <v>10483</v>
       </c>
+      <c r="F532">
+        <v>244</v>
+      </c>
+      <c r="G532">
+        <v>120</v>
+      </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533">
         <v>79499</v>
       </c>
       <c r="B533" t="s">
         <v>1563</v>
       </c>
       <c r="C533" t="s">
         <v>1564</v>
       </c>
       <c r="D533" s="1" t="s">
         <v>1565</v>
       </c>
       <c r="E533">
         <v>10608</v>
       </c>
+      <c r="F533">
+        <v>146</v>
+      </c>
+      <c r="G533">
+        <v>82</v>
+      </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534">
         <v>79500</v>
       </c>
       <c r="B534" t="s">
         <v>1566</v>
       </c>
       <c r="C534" t="s">
         <v>1567</v>
       </c>
       <c r="D534" s="1" t="s">
         <v>1568</v>
       </c>
       <c r="E534">
         <v>9852</v>
       </c>
+      <c r="F534">
+        <v>27</v>
+      </c>
+      <c r="G534">
+        <v>25</v>
+      </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535">
         <v>79501</v>
       </c>
       <c r="B535" t="s">
         <v>1569</v>
       </c>
       <c r="C535" t="s">
         <v>1570</v>
       </c>
       <c r="D535" s="1" t="s">
         <v>1571</v>
       </c>
       <c r="E535">
         <v>10246</v>
       </c>
+      <c r="F535">
+        <v>82</v>
+      </c>
+      <c r="G535">
+        <v>36</v>
+      </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536">
         <v>79502</v>
       </c>
       <c r="B536" t="s">
         <v>1572</v>
       </c>
       <c r="C536" t="s">
         <v>1573</v>
       </c>
       <c r="D536" s="1" t="s">
         <v>1574</v>
       </c>
       <c r="E536">
         <v>10221</v>
       </c>
+      <c r="F536">
+        <v>58</v>
+      </c>
+      <c r="G536">
+        <v>41</v>
+      </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537">
         <v>79503</v>
       </c>
       <c r="B537" t="s">
         <v>1575</v>
       </c>
       <c r="C537" t="s">
         <v>1576</v>
       </c>
       <c r="D537" s="1" t="s">
         <v>1577</v>
       </c>
       <c r="E537">
         <v>10383</v>
       </c>
+      <c r="F537">
+        <v>13</v>
+      </c>
+      <c r="G537">
+        <v>26</v>
+      </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538">
         <v>79504</v>
       </c>
       <c r="B538" t="s">
         <v>1578</v>
       </c>
       <c r="C538" t="s">
         <v>1579</v>
       </c>
       <c r="D538" s="1" t="s">
         <v>1580</v>
       </c>
       <c r="E538">
         <v>10657</v>
       </c>
+      <c r="F538">
+        <v>76</v>
+      </c>
+      <c r="G538">
+        <v>37</v>
+      </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539">
         <v>79505</v>
       </c>
       <c r="B539" t="s">
         <v>1581</v>
       </c>
       <c r="C539" t="s">
         <v>1582</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="E539">
         <v>10988</v>
       </c>
+      <c r="F539">
+        <v>52</v>
+      </c>
+      <c r="G539">
+        <v>24</v>
+      </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540">
         <v>79506</v>
       </c>
       <c r="B540" t="s">
         <v>1583</v>
       </c>
       <c r="C540" t="s">
         <v>1584</v>
       </c>
       <c r="D540" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="E540">
         <v>10192</v>
       </c>
+      <c r="F540">
+        <v>19</v>
+      </c>
+      <c r="G540">
+        <v>26</v>
+      </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541">
         <v>79507</v>
       </c>
       <c r="B541" t="s">
         <v>1585</v>
       </c>
       <c r="C541" t="s">
         <v>1586</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>1587</v>
       </c>
       <c r="E541">
         <v>10324</v>
       </c>
+      <c r="F541">
+        <v>58</v>
+      </c>
+      <c r="G541">
+        <v>24</v>
+      </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542">
         <v>79508</v>
       </c>
       <c r="B542" t="s">
         <v>1588</v>
       </c>
       <c r="C542" t="s">
         <v>1589</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>1590</v>
       </c>
       <c r="E542">
         <v>9886</v>
       </c>
+      <c r="F542">
+        <v>14</v>
+      </c>
+      <c r="G542">
+        <v>97</v>
+      </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543">
         <v>79509</v>
       </c>
       <c r="B543" t="s">
         <v>1591</v>
       </c>
       <c r="C543" t="s">
         <v>1592</v>
       </c>
       <c r="D543" s="1" t="s">
         <v>1593</v>
       </c>
       <c r="E543">
         <v>10377</v>
       </c>
+      <c r="F543">
+        <v>31</v>
+      </c>
+      <c r="G543">
+        <v>28</v>
+      </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544">
         <v>79510</v>
       </c>
       <c r="B544" t="s">
         <v>1594</v>
       </c>
       <c r="C544" t="s">
         <v>1595</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="E544">
         <v>10833</v>
       </c>
+      <c r="F544">
+        <v>54</v>
+      </c>
+      <c r="G544">
+        <v>88</v>
+      </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545">
         <v>79511</v>
       </c>
       <c r="B545" t="s">
         <v>1597</v>
       </c>
       <c r="C545" t="s">
         <v>1598</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>1599</v>
       </c>
       <c r="E545">
         <v>11007</v>
       </c>
+      <c r="F545">
+        <v>32</v>
+      </c>
+      <c r="G545">
+        <v>76</v>
+      </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546">
         <v>79512</v>
       </c>
       <c r="B546" t="s">
         <v>1600</v>
       </c>
       <c r="C546" t="s">
         <v>1601</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>1602</v>
       </c>
       <c r="E546">
         <v>11122</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547">
         <v>79513</v>
       </c>
       <c r="B547" t="s">
         <v>1603</v>
       </c>
@@ -19591,350 +23290,350 @@
       </c>
       <c r="F588">
         <v>18</v>
       </c>
       <c r="G588">
         <v>25</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589">
         <v>79555</v>
       </c>
       <c r="B589" t="s">
         <v>1715</v>
       </c>
       <c r="C589" t="s">
         <v>1716</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>1717</v>
       </c>
       <c r="E589">
         <v>9969</v>
       </c>
       <c r="F589">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G589">
         <v>50</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590">
         <v>79556</v>
       </c>
       <c r="B590" t="s">
         <v>1718</v>
       </c>
       <c r="C590" t="s">
         <v>1719</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="E590">
         <v>9685</v>
       </c>
       <c r="F590">
         <v>15</v>
       </c>
       <c r="G590">
         <v>21</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591">
         <v>79557</v>
       </c>
       <c r="B591" t="s">
         <v>1720</v>
       </c>
       <c r="C591" t="s">
         <v>1721</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>1722</v>
       </c>
       <c r="E591">
         <v>10634</v>
       </c>
       <c r="F591">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G591">
         <v>54</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592">
         <v>79558</v>
       </c>
       <c r="B592" t="s">
         <v>1723</v>
       </c>
       <c r="C592" t="s">
         <v>1724</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="E592">
         <v>10436</v>
       </c>
       <c r="F592">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G592">
         <v>22</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593">
         <v>79559</v>
       </c>
       <c r="B593" t="s">
         <v>1725</v>
       </c>
       <c r="C593" t="s">
         <v>1726</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>1727</v>
       </c>
       <c r="E593">
         <v>10759</v>
       </c>
       <c r="F593">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="G593">
         <v>53</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594">
         <v>79560</v>
       </c>
       <c r="B594" t="s">
         <v>1728</v>
       </c>
       <c r="C594" t="s">
         <v>1729</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>1730</v>
       </c>
       <c r="E594">
         <v>10236</v>
       </c>
       <c r="F594">
         <v>23</v>
       </c>
       <c r="G594">
         <v>33</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595">
         <v>79561</v>
       </c>
       <c r="B595" t="s">
         <v>1731</v>
       </c>
       <c r="C595" t="s">
         <v>1732</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>1733</v>
       </c>
       <c r="E595">
         <v>9547</v>
       </c>
       <c r="F595">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G595">
         <v>54</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596">
         <v>79562</v>
       </c>
       <c r="B596" t="s">
         <v>1734</v>
       </c>
       <c r="C596" t="s">
         <v>1735</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>1736</v>
       </c>
       <c r="E596">
         <v>9728</v>
       </c>
       <c r="F596">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G596">
         <v>63</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597">
         <v>79563</v>
       </c>
       <c r="B597" t="s">
         <v>1737</v>
       </c>
       <c r="C597" t="s">
         <v>1738</v>
       </c>
       <c r="D597" s="1" t="s">
         <v>1739</v>
       </c>
       <c r="E597">
         <v>9346</v>
       </c>
       <c r="F597">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G597">
         <v>37</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598">
         <v>79564</v>
       </c>
       <c r="B598" t="s">
         <v>1740</v>
       </c>
       <c r="C598" t="s">
         <v>1741</v>
       </c>
       <c r="D598" s="1" t="s">
         <v>1742</v>
       </c>
       <c r="E598">
         <v>10169</v>
       </c>
       <c r="F598">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="G598">
         <v>28</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599">
         <v>79565</v>
       </c>
       <c r="B599" t="s">
         <v>1743</v>
       </c>
       <c r="C599" t="s">
         <v>1744</v>
       </c>
       <c r="D599" s="1" t="s">
         <v>1745</v>
       </c>
       <c r="E599">
         <v>9748</v>
       </c>
       <c r="F599">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G599">
         <v>32</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600">
         <v>79566</v>
       </c>
       <c r="B600" t="s">
         <v>1746</v>
       </c>
       <c r="C600" t="s">
         <v>1747</v>
       </c>
       <c r="D600" s="1" t="s">
         <v>1748</v>
       </c>
       <c r="E600">
         <v>10697</v>
       </c>
       <c r="F600">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G600">
         <v>43</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601">
         <v>79567</v>
       </c>
       <c r="B601" t="s">
         <v>1749</v>
       </c>
       <c r="C601" t="s">
         <v>1750</v>
       </c>
       <c r="D601" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="E601">
         <v>9916</v>
       </c>
       <c r="F601">
         <v>51</v>
       </c>
       <c r="G601">
         <v>64</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602">
         <v>79568</v>
       </c>
       <c r="B602" t="s">
         <v>1752</v>
       </c>
       <c r="C602" t="s">
         <v>1753</v>
       </c>
       <c r="D602" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="E602">
         <v>9349</v>
       </c>
       <c r="F602">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G602">
         <v>21</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603">
         <v>79569</v>
       </c>
       <c r="B603" t="s">
         <v>1755</v>
       </c>
       <c r="C603" t="s">
         <v>1756</v>
       </c>
       <c r="D603" s="1" t="s">
         <v>1757</v>
       </c>
       <c r="E603">
         <v>9693</v>
       </c>
       <c r="F603">
         <v>14</v>
       </c>
       <c r="G603">
@@ -20005,235 +23704,235 @@
       </c>
       <c r="F606">
         <v>15</v>
       </c>
       <c r="G606">
         <v>18</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607">
         <v>79573</v>
       </c>
       <c r="B607" t="s">
         <v>1767</v>
       </c>
       <c r="C607" t="s">
         <v>1768</v>
       </c>
       <c r="D607" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="E607">
         <v>9793</v>
       </c>
       <c r="F607">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G607">
         <v>19</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608">
         <v>79574</v>
       </c>
       <c r="B608" t="s">
         <v>1770</v>
       </c>
       <c r="C608" t="s">
         <v>1771</v>
       </c>
       <c r="D608" s="1" t="s">
         <v>1772</v>
       </c>
       <c r="E608">
         <v>10648</v>
       </c>
       <c r="F608">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G608">
         <v>41</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609">
         <v>79575</v>
       </c>
       <c r="B609" t="s">
         <v>1773</v>
       </c>
       <c r="C609" t="s">
         <v>1774</v>
       </c>
       <c r="D609" s="1" t="s">
         <v>1775</v>
       </c>
       <c r="E609">
         <v>10374</v>
       </c>
       <c r="F609">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G609">
         <v>151</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610">
         <v>79576</v>
       </c>
       <c r="B610" t="s">
         <v>1776</v>
       </c>
       <c r="C610" t="s">
         <v>1777</v>
       </c>
       <c r="D610" s="1" t="s">
         <v>1778</v>
       </c>
       <c r="E610">
         <v>10129</v>
       </c>
       <c r="F610">
         <v>10</v>
       </c>
       <c r="G610">
         <v>34</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611">
         <v>79577</v>
       </c>
       <c r="B611" t="s">
         <v>1779</v>
       </c>
       <c r="C611" t="s">
         <v>1780</v>
       </c>
       <c r="D611" s="1" t="s">
         <v>1781</v>
       </c>
       <c r="E611">
         <v>10156</v>
       </c>
       <c r="F611">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G611">
         <v>61</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612">
         <v>79578</v>
       </c>
       <c r="B612" t="s">
         <v>1782</v>
       </c>
       <c r="C612" t="s">
         <v>1783</v>
       </c>
       <c r="D612" s="1" t="s">
         <v>1784</v>
       </c>
       <c r="E612">
         <v>9829</v>
       </c>
       <c r="F612">
         <v>7</v>
       </c>
       <c r="G612">
         <v>24</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613">
         <v>79579</v>
       </c>
       <c r="B613" t="s">
         <v>1785</v>
       </c>
       <c r="C613" t="s">
         <v>1786</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>1787</v>
       </c>
       <c r="E613">
         <v>9846</v>
       </c>
       <c r="F613">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G613">
         <v>29</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614">
         <v>79580</v>
       </c>
       <c r="B614" t="s">
         <v>1788</v>
       </c>
       <c r="C614" t="s">
         <v>1789</v>
       </c>
       <c r="D614" s="1" t="s">
         <v>1790</v>
       </c>
       <c r="E614">
         <v>10092</v>
       </c>
       <c r="F614">
         <v>10</v>
       </c>
       <c r="G614">
         <v>8</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615">
         <v>79581</v>
       </c>
       <c r="B615" t="s">
         <v>1791</v>
       </c>
       <c r="C615" t="s">
         <v>1792</v>
       </c>
       <c r="D615" s="1" t="s">
         <v>1793</v>
       </c>
       <c r="E615">
         <v>9832</v>
       </c>
       <c r="F615">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G615">
         <v>26</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616">
         <v>79582</v>
       </c>
       <c r="B616" t="s">
         <v>1794</v>
       </c>
       <c r="C616" t="s">
         <v>1795</v>
       </c>
       <c r="D616" s="1" t="s">
         <v>1796</v>
       </c>
       <c r="E616">
         <v>9728</v>
       </c>
       <c r="F616">
         <v>21</v>
       </c>
       <c r="G616">
@@ -20281,51 +23980,51 @@
       </c>
       <c r="F618">
         <v>3</v>
       </c>
       <c r="G618">
         <v>20</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619">
         <v>79585</v>
       </c>
       <c r="B619" t="s">
         <v>1801</v>
       </c>
       <c r="C619" t="s">
         <v>1802</v>
       </c>
       <c r="D619" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="E619">
         <v>10030</v>
       </c>
       <c r="F619">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G619">
         <v>42</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620">
         <v>79586</v>
       </c>
       <c r="B620" t="s">
         <v>1804</v>
       </c>
       <c r="C620" t="s">
         <v>1805</v>
       </c>
       <c r="D620" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="E620">
         <v>9242</v>
       </c>
       <c r="F620">
         <v>17</v>
       </c>
       <c r="G620">
@@ -20465,166 +24164,166 @@
       </c>
       <c r="F626">
         <v>36</v>
       </c>
       <c r="G626">
         <v>39</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627">
         <v>79593</v>
       </c>
       <c r="B627" t="s">
         <v>1824</v>
       </c>
       <c r="C627" t="s">
         <v>1825</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>1826</v>
       </c>
       <c r="E627">
         <v>9694</v>
       </c>
       <c r="F627">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G627">
         <v>24</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628">
         <v>79594</v>
       </c>
       <c r="B628" t="s">
         <v>1827</v>
       </c>
       <c r="C628" t="s">
         <v>1828</v>
       </c>
       <c r="D628" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="E628">
         <v>10105</v>
       </c>
       <c r="F628">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G628">
         <v>47</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629">
         <v>79595</v>
       </c>
       <c r="B629" t="s">
         <v>1830</v>
       </c>
       <c r="C629" t="s">
         <v>1831</v>
       </c>
       <c r="D629" s="1" t="s">
         <v>1832</v>
       </c>
       <c r="E629">
         <v>9888</v>
       </c>
       <c r="F629">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G629">
         <v>29</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630">
         <v>79596</v>
       </c>
       <c r="B630" t="s">
         <v>1833</v>
       </c>
       <c r="C630" t="s">
         <v>1834</v>
       </c>
       <c r="D630" s="1" t="s">
         <v>1835</v>
       </c>
       <c r="E630">
         <v>10206</v>
       </c>
       <c r="F630">
         <v>17</v>
       </c>
       <c r="G630">
         <v>47</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631">
         <v>79597</v>
       </c>
       <c r="B631" t="s">
         <v>1836</v>
       </c>
       <c r="C631" t="s">
         <v>1837</v>
       </c>
       <c r="D631" s="1" t="s">
         <v>1838</v>
       </c>
       <c r="E631">
         <v>10062</v>
       </c>
       <c r="F631">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G631">
         <v>43</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632">
         <v>79598</v>
       </c>
       <c r="B632" t="s">
         <v>1839</v>
       </c>
       <c r="C632" t="s">
         <v>1840</v>
       </c>
       <c r="D632" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E632">
         <v>10027</v>
       </c>
       <c r="F632">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G632">
         <v>38</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633">
         <v>79599</v>
       </c>
       <c r="B633" t="s">
         <v>1841</v>
       </c>
       <c r="C633" t="s">
         <v>1842</v>
       </c>
       <c r="D633" s="1" t="s">
         <v>1843</v>
       </c>
       <c r="E633">
         <v>9999</v>
       </c>
       <c r="F633">
         <v>14</v>
       </c>
       <c r="G633">
@@ -20695,97 +24394,97 @@
       </c>
       <c r="F636">
         <v>7</v>
       </c>
       <c r="G636">
         <v>20</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637">
         <v>79603</v>
       </c>
       <c r="B637" t="s">
         <v>1852</v>
       </c>
       <c r="C637" t="s">
         <v>1853</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>1854</v>
       </c>
       <c r="E637">
         <v>10368</v>
       </c>
       <c r="F637">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G637">
         <v>29</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638">
         <v>79604</v>
       </c>
       <c r="B638" t="s">
         <v>1855</v>
       </c>
       <c r="C638" t="s">
         <v>1856</v>
       </c>
       <c r="D638" s="1" t="s">
         <v>1857</v>
       </c>
       <c r="E638">
         <v>9749</v>
       </c>
       <c r="F638">
         <v>9</v>
       </c>
       <c r="G638">
         <v>14</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639">
         <v>79605</v>
       </c>
       <c r="B639" t="s">
         <v>1858</v>
       </c>
       <c r="C639" t="s">
         <v>1859</v>
       </c>
       <c r="D639" s="1" t="s">
         <v>1860</v>
       </c>
       <c r="E639">
         <v>10134</v>
       </c>
       <c r="F639">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G639">
         <v>72</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640">
         <v>79606</v>
       </c>
       <c r="B640" t="s">
         <v>1861</v>
       </c>
       <c r="C640" t="s">
         <v>1862</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>1863</v>
       </c>
       <c r="E640">
         <v>7126</v>
       </c>
       <c r="F640">
         <v>2</v>
       </c>
       <c r="G640">
@@ -20833,97 +24532,97 @@
       </c>
       <c r="F642">
         <v>32</v>
       </c>
       <c r="G642">
         <v>28</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643">
         <v>79609</v>
       </c>
       <c r="B643" t="s">
         <v>1869</v>
       </c>
       <c r="C643" t="s">
         <v>1870</v>
       </c>
       <c r="D643" s="1" t="s">
         <v>1871</v>
       </c>
       <c r="E643">
         <v>10672</v>
       </c>
       <c r="F643">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G643">
         <v>36</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644">
         <v>79610</v>
       </c>
       <c r="B644" t="s">
         <v>1872</v>
       </c>
       <c r="C644" t="s">
         <v>1873</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="E644">
         <v>10873</v>
       </c>
       <c r="F644">
         <v>26</v>
       </c>
       <c r="G644">
         <v>60</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645">
         <v>79611</v>
       </c>
       <c r="B645" t="s">
         <v>1875</v>
       </c>
       <c r="C645" t="s">
         <v>1876</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="E645">
         <v>10962</v>
       </c>
       <c r="F645">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G645">
         <v>52</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646">
         <v>79612</v>
       </c>
       <c r="B646" t="s">
         <v>1878</v>
       </c>
       <c r="C646" t="s">
         <v>1879</v>
       </c>
       <c r="D646" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="E646">
         <v>9865</v>
       </c>
       <c r="F646">
         <v>12</v>
       </c>
       <c r="G646">
@@ -22562,50 +26261,8692 @@
       <c r="G717">
         <v>30</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718">
         <v>79684</v>
       </c>
       <c r="B718" t="s">
         <v>2083</v>
       </c>
       <c r="C718" t="s">
         <v>2084</v>
       </c>
       <c r="D718" s="1" t="s">
         <v>2085</v>
       </c>
       <c r="E718">
         <v>7277</v>
       </c>
       <c r="F718">
         <v>13</v>
       </c>
       <c r="G718">
         <v>40</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>82673</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E719">
+        <v>8767</v>
+      </c>
+      <c r="F719">
+        <v>20</v>
+      </c>
+      <c r="G719">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>82674</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E720">
+        <v>2780</v>
+      </c>
+      <c r="F720">
+        <v>9</v>
+      </c>
+      <c r="G720">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>82675</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E721">
+        <v>3377</v>
+      </c>
+      <c r="F721">
+        <v>38</v>
+      </c>
+      <c r="G721">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>82676</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E722">
+        <v>4473</v>
+      </c>
+      <c r="F722">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>82677</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="E723">
+        <v>4657</v>
+      </c>
+      <c r="F723">
+        <v>12</v>
+      </c>
+      <c r="G723">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>82678</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E724">
+        <v>5035</v>
+      </c>
+      <c r="F724">
+        <v>23</v>
+      </c>
+      <c r="G724">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>82679</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E725">
+        <v>4652</v>
+      </c>
+      <c r="F725">
+        <v>17</v>
+      </c>
+      <c r="G725">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>82680</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E726">
+        <v>4663</v>
+      </c>
+      <c r="F726">
+        <v>23</v>
+      </c>
+      <c r="G726">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>82681</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E727">
+        <v>4793</v>
+      </c>
+      <c r="F727">
+        <v>41</v>
+      </c>
+      <c r="G727">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>82682</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E728">
+        <v>5060</v>
+      </c>
+      <c r="F728">
+        <v>9</v>
+      </c>
+      <c r="G728">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>82683</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E729">
+        <v>5747</v>
+      </c>
+      <c r="F729">
+        <v>34</v>
+      </c>
+      <c r="G729">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>82684</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E730">
+        <v>5674</v>
+      </c>
+      <c r="F730">
+        <v>18</v>
+      </c>
+      <c r="G730">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>82685</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E731">
+        <v>5653</v>
+      </c>
+      <c r="F731">
+        <v>18</v>
+      </c>
+      <c r="G731">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>82686</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E732">
+        <v>5611</v>
+      </c>
+      <c r="F732">
+        <v>18</v>
+      </c>
+      <c r="G732">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>82687</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E733">
+        <v>6152</v>
+      </c>
+      <c r="F733">
+        <v>20</v>
+      </c>
+      <c r="G733">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>82688</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E734">
+        <v>5930</v>
+      </c>
+      <c r="F734">
+        <v>22</v>
+      </c>
+      <c r="G734">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>82689</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E735">
+        <v>6120</v>
+      </c>
+      <c r="F735">
+        <v>24</v>
+      </c>
+      <c r="G735">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>82690</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E736">
+        <v>6319</v>
+      </c>
+      <c r="F736">
+        <v>28</v>
+      </c>
+      <c r="G736">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>82691</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E737">
+        <v>6327</v>
+      </c>
+      <c r="F737">
+        <v>30</v>
+      </c>
+      <c r="G737">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>82692</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E738">
+        <v>6261</v>
+      </c>
+      <c r="F738">
+        <v>18</v>
+      </c>
+      <c r="G738">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>82693</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E739">
+        <v>6204</v>
+      </c>
+      <c r="F739">
+        <v>44</v>
+      </c>
+      <c r="G739">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>82694</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E740">
+        <v>6298</v>
+      </c>
+      <c r="F740">
+        <v>79</v>
+      </c>
+      <c r="G740">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>82695</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E741">
+        <v>6048</v>
+      </c>
+      <c r="F741">
+        <v>18</v>
+      </c>
+      <c r="G741">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>82696</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E742">
+        <v>6496</v>
+      </c>
+      <c r="F742">
+        <v>24</v>
+      </c>
+      <c r="G742">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>82697</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E743">
+        <v>6737</v>
+      </c>
+      <c r="F743">
+        <v>10</v>
+      </c>
+      <c r="G743">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>82698</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E744">
+        <v>6058</v>
+      </c>
+      <c r="F744">
+        <v>18</v>
+      </c>
+      <c r="G744">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>82699</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E745">
+        <v>6388</v>
+      </c>
+      <c r="F745">
+        <v>40</v>
+      </c>
+      <c r="G745">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>82700</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E746">
+        <v>6398</v>
+      </c>
+      <c r="F746">
+        <v>16</v>
+      </c>
+      <c r="G746">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>82701</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E747">
+        <v>6518</v>
+      </c>
+      <c r="F747">
+        <v>18</v>
+      </c>
+      <c r="G747">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>82702</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E748">
+        <v>6356</v>
+      </c>
+      <c r="F748">
+        <v>12</v>
+      </c>
+      <c r="G748">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>82703</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="E749">
+        <v>7275</v>
+      </c>
+      <c r="F749">
+        <v>30</v>
+      </c>
+      <c r="G749">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>82704</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E750">
+        <v>7111</v>
+      </c>
+      <c r="F750">
+        <v>4</v>
+      </c>
+      <c r="G750">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>82705</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E751">
+        <v>6550</v>
+      </c>
+      <c r="F751">
+        <v>33</v>
+      </c>
+      <c r="G751">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>82706</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E752">
+        <v>6748</v>
+      </c>
+      <c r="F752">
+        <v>16</v>
+      </c>
+      <c r="G752">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>82707</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E753">
+        <v>6804</v>
+      </c>
+      <c r="F753">
+        <v>51</v>
+      </c>
+      <c r="G753">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>82708</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="E754">
+        <v>6859</v>
+      </c>
+      <c r="F754">
+        <v>38</v>
+      </c>
+      <c r="G754">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>82709</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E755">
+        <v>7091</v>
+      </c>
+      <c r="F755">
+        <v>80</v>
+      </c>
+      <c r="G755">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>82710</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E756">
+        <v>6444</v>
+      </c>
+      <c r="F756">
+        <v>16</v>
+      </c>
+      <c r="G756">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>82711</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E757">
+        <v>5886</v>
+      </c>
+      <c r="F757">
+        <v>5</v>
+      </c>
+      <c r="G757">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>82712</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E758">
+        <v>6823</v>
+      </c>
+      <c r="F758">
+        <v>21</v>
+      </c>
+      <c r="G758">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>82713</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E759">
+        <v>7099</v>
+      </c>
+      <c r="F759">
+        <v>19</v>
+      </c>
+      <c r="G759">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>82714</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E760">
+        <v>7412</v>
+      </c>
+      <c r="F760">
+        <v>21</v>
+      </c>
+      <c r="G760">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>82715</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E761">
+        <v>7079</v>
+      </c>
+      <c r="F761">
+        <v>31</v>
+      </c>
+      <c r="G761">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>82716</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E762">
+        <v>6808</v>
+      </c>
+      <c r="F762">
+        <v>16</v>
+      </c>
+      <c r="G762">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>82717</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E763">
+        <v>7308</v>
+      </c>
+      <c r="F763">
+        <v>21</v>
+      </c>
+      <c r="G763">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>82718</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E764">
+        <v>7458</v>
+      </c>
+      <c r="F764">
+        <v>59</v>
+      </c>
+      <c r="G764">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>82719</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E765">
+        <v>7316</v>
+      </c>
+      <c r="F765">
+        <v>11</v>
+      </c>
+      <c r="G765">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>82720</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E766">
+        <v>7821</v>
+      </c>
+      <c r="F766">
+        <v>24</v>
+      </c>
+      <c r="G766">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>82721</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E767">
+        <v>7473</v>
+      </c>
+      <c r="F767">
+        <v>9</v>
+      </c>
+      <c r="G767">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>82722</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E768">
+        <v>6930</v>
+      </c>
+      <c r="F768">
+        <v>37</v>
+      </c>
+      <c r="G768">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>82723</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E769">
+        <v>7144</v>
+      </c>
+      <c r="F769">
+        <v>26</v>
+      </c>
+      <c r="G769">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>82724</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E770">
+        <v>7296</v>
+      </c>
+      <c r="F770">
+        <v>28</v>
+      </c>
+      <c r="G770">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>82725</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E771">
+        <v>7169</v>
+      </c>
+      <c r="F771">
+        <v>127</v>
+      </c>
+      <c r="G771">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>82726</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E772">
+        <v>7526</v>
+      </c>
+      <c r="F772">
+        <v>62</v>
+      </c>
+      <c r="G772">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>82727</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E773">
+        <v>7243</v>
+      </c>
+      <c r="F773">
+        <v>11</v>
+      </c>
+      <c r="G773">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>82728</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E774">
+        <v>7311</v>
+      </c>
+      <c r="F774">
+        <v>19</v>
+      </c>
+      <c r="G774">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>82729</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E775">
+        <v>6916</v>
+      </c>
+      <c r="F775">
+        <v>86</v>
+      </c>
+      <c r="G775">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>82730</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E776">
+        <v>6772</v>
+      </c>
+      <c r="F776">
+        <v>32</v>
+      </c>
+      <c r="G776">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>82731</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E777">
+        <v>6577</v>
+      </c>
+      <c r="F777">
+        <v>14</v>
+      </c>
+      <c r="G777">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>82732</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E778">
+        <v>6652</v>
+      </c>
+      <c r="F778">
+        <v>54</v>
+      </c>
+      <c r="G778">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>82733</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E779">
+        <v>6826</v>
+      </c>
+      <c r="F779">
+        <v>2</v>
+      </c>
+      <c r="G779">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>82734</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E780">
+        <v>7176</v>
+      </c>
+      <c r="F780">
+        <v>22</v>
+      </c>
+      <c r="G780">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>82735</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E781">
+        <v>7214</v>
+      </c>
+      <c r="F781">
+        <v>26</v>
+      </c>
+      <c r="G781">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>82736</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E782">
+        <v>7391</v>
+      </c>
+      <c r="F782">
+        <v>18</v>
+      </c>
+      <c r="G782">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>82737</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E783">
+        <v>7085</v>
+      </c>
+      <c r="F783">
+        <v>12</v>
+      </c>
+      <c r="G783">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>82738</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E784">
+        <v>7398</v>
+      </c>
+      <c r="F784">
+        <v>11</v>
+      </c>
+      <c r="G784">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>82739</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E785">
+        <v>7479</v>
+      </c>
+      <c r="F785">
+        <v>21</v>
+      </c>
+      <c r="G785">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>82740</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E786">
+        <v>7454</v>
+      </c>
+      <c r="F786">
+        <v>85</v>
+      </c>
+      <c r="G786">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>82741</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E787">
+        <v>7647</v>
+      </c>
+      <c r="F787">
+        <v>17</v>
+      </c>
+      <c r="G787">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>82742</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E788">
+        <v>7669</v>
+      </c>
+      <c r="F788">
+        <v>53</v>
+      </c>
+      <c r="G788">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>82743</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E789">
+        <v>7475</v>
+      </c>
+      <c r="F789">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>82744</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E790">
+        <v>6925</v>
+      </c>
+      <c r="F790">
+        <v>41</v>
+      </c>
+      <c r="G790">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>82745</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E791">
+        <v>7279</v>
+      </c>
+      <c r="F791">
+        <v>50</v>
+      </c>
+      <c r="G791">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>82746</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E792">
+        <v>6987</v>
+      </c>
+      <c r="F792">
+        <v>14</v>
+      </c>
+      <c r="G792">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>82747</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E793">
+        <v>7546</v>
+      </c>
+      <c r="F793">
+        <v>77</v>
+      </c>
+      <c r="G793">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>82748</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E794">
+        <v>7333</v>
+      </c>
+      <c r="F794">
+        <v>105</v>
+      </c>
+      <c r="G794">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>82749</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E795">
+        <v>5807</v>
+      </c>
+      <c r="F795">
+        <v>4</v>
+      </c>
+      <c r="G795">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>82750</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E796">
+        <v>7530</v>
+      </c>
+      <c r="F796">
+        <v>11</v>
+      </c>
+      <c r="G796">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>82751</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E797">
+        <v>8072</v>
+      </c>
+      <c r="F797">
+        <v>51</v>
+      </c>
+      <c r="G797">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>82752</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E798">
+        <v>7802</v>
+      </c>
+      <c r="F798">
+        <v>38</v>
+      </c>
+      <c r="G798">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>82753</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E799">
+        <v>7881</v>
+      </c>
+      <c r="F799">
+        <v>68</v>
+      </c>
+      <c r="G799">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>82754</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E800">
+        <v>7326</v>
+      </c>
+      <c r="F800">
+        <v>18</v>
+      </c>
+      <c r="G800">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>82755</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E801">
+        <v>8016</v>
+      </c>
+      <c r="F801">
+        <v>19</v>
+      </c>
+      <c r="G801">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>82756</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E802">
+        <v>8310</v>
+      </c>
+      <c r="F802">
+        <v>41</v>
+      </c>
+      <c r="G802">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>82757</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E803">
+        <v>8350</v>
+      </c>
+      <c r="F803">
+        <v>61</v>
+      </c>
+      <c r="G803">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>82758</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E804">
+        <v>8395</v>
+      </c>
+      <c r="F804">
+        <v>38</v>
+      </c>
+      <c r="G804">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>82759</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E805">
+        <v>8042</v>
+      </c>
+      <c r="F805">
+        <v>21</v>
+      </c>
+      <c r="G805">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>82760</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E806">
+        <v>7920</v>
+      </c>
+      <c r="F806">
+        <v>25</v>
+      </c>
+      <c r="G806">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>82761</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E807">
+        <v>7895</v>
+      </c>
+      <c r="F807">
+        <v>32</v>
+      </c>
+      <c r="G807">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>82762</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E808">
+        <v>8031</v>
+      </c>
+      <c r="F808">
+        <v>26</v>
+      </c>
+      <c r="G808">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>82763</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E809">
+        <v>8120</v>
+      </c>
+      <c r="F809">
+        <v>33</v>
+      </c>
+      <c r="G809">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>82764</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E810">
+        <v>8297</v>
+      </c>
+      <c r="F810">
+        <v>22</v>
+      </c>
+      <c r="G810">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>82765</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E811">
+        <v>8636</v>
+      </c>
+      <c r="F811">
+        <v>74</v>
+      </c>
+      <c r="G811">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>82766</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E812">
+        <v>8612</v>
+      </c>
+      <c r="F812">
+        <v>61</v>
+      </c>
+      <c r="G812">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>82767</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E813">
+        <v>8355</v>
+      </c>
+      <c r="F813">
+        <v>31</v>
+      </c>
+      <c r="G813">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>82768</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E814">
+        <v>8447</v>
+      </c>
+      <c r="F814">
+        <v>22</v>
+      </c>
+      <c r="G814">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>82769</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E815">
+        <v>8567</v>
+      </c>
+      <c r="F815">
+        <v>17</v>
+      </c>
+      <c r="G815">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>82770</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E816">
+        <v>8427</v>
+      </c>
+      <c r="F816">
+        <v>102</v>
+      </c>
+      <c r="G816">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>82771</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E817">
+        <v>8378</v>
+      </c>
+      <c r="F817">
+        <v>32</v>
+      </c>
+      <c r="G817">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>82772</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E818">
+        <v>8364</v>
+      </c>
+      <c r="F818">
+        <v>76</v>
+      </c>
+      <c r="G818">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>82773</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E819">
+        <v>7938</v>
+      </c>
+      <c r="F819">
+        <v>21</v>
+      </c>
+      <c r="G819">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>82774</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E820">
+        <v>7895</v>
+      </c>
+      <c r="F820">
+        <v>28</v>
+      </c>
+      <c r="G820">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>82775</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E821">
+        <v>8241</v>
+      </c>
+      <c r="F821">
+        <v>31</v>
+      </c>
+      <c r="G821">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>82776</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E822">
+        <v>8505</v>
+      </c>
+      <c r="F822">
+        <v>34</v>
+      </c>
+      <c r="G822">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>82777</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E823">
+        <v>8578</v>
+      </c>
+      <c r="F823">
+        <v>51</v>
+      </c>
+      <c r="G823">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>82778</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E824">
+        <v>8546</v>
+      </c>
+      <c r="F824">
+        <v>32</v>
+      </c>
+      <c r="G824">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>82779</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E825">
+        <v>8155</v>
+      </c>
+      <c r="F825">
+        <v>11</v>
+      </c>
+      <c r="G825">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>82780</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E826">
+        <v>8159</v>
+      </c>
+      <c r="F826">
+        <v>28</v>
+      </c>
+      <c r="G826">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>82781</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E827">
+        <v>7420</v>
+      </c>
+      <c r="F827">
+        <v>19</v>
+      </c>
+      <c r="G827">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>82782</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E828">
+        <v>7925</v>
+      </c>
+      <c r="F828">
+        <v>37</v>
+      </c>
+      <c r="G828">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>82783</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E829">
+        <v>7560</v>
+      </c>
+      <c r="F829">
+        <v>31</v>
+      </c>
+      <c r="G829">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>82784</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E830">
+        <v>7644</v>
+      </c>
+      <c r="F830">
+        <v>30</v>
+      </c>
+      <c r="G830">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>82785</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E831">
+        <v>8182</v>
+      </c>
+      <c r="F831">
+        <v>62</v>
+      </c>
+      <c r="G831">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>82786</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E832">
+        <v>8035</v>
+      </c>
+      <c r="F832">
+        <v>49</v>
+      </c>
+      <c r="G832">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>82787</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E833">
+        <v>7601</v>
+      </c>
+      <c r="F833">
+        <v>8</v>
+      </c>
+      <c r="G833">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>82788</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E834">
+        <v>7878</v>
+      </c>
+      <c r="F834">
+        <v>31</v>
+      </c>
+      <c r="G834">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>82789</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E835">
+        <v>7951</v>
+      </c>
+      <c r="F835">
+        <v>62</v>
+      </c>
+      <c r="G835">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>82790</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E836">
+        <v>8200</v>
+      </c>
+      <c r="F836">
+        <v>37</v>
+      </c>
+      <c r="G836">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>82791</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E837">
+        <v>8225</v>
+      </c>
+      <c r="F837">
+        <v>77</v>
+      </c>
+      <c r="G837">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>82792</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E838">
+        <v>8238</v>
+      </c>
+      <c r="F838">
+        <v>19</v>
+      </c>
+      <c r="G838">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>82793</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E839">
+        <v>8384</v>
+      </c>
+      <c r="F839">
+        <v>31</v>
+      </c>
+      <c r="G839">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>82794</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E840">
+        <v>8237</v>
+      </c>
+      <c r="F840">
+        <v>55</v>
+      </c>
+      <c r="G840">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>82795</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E841">
+        <v>7976</v>
+      </c>
+      <c r="F841">
+        <v>13</v>
+      </c>
+      <c r="G841">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>82796</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E842">
+        <v>8408</v>
+      </c>
+      <c r="F842">
+        <v>15</v>
+      </c>
+      <c r="G842">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>82797</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E843">
+        <v>8373</v>
+      </c>
+      <c r="F843">
+        <v>28</v>
+      </c>
+      <c r="G843">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>82798</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E844">
+        <v>8855</v>
+      </c>
+      <c r="F844">
+        <v>81</v>
+      </c>
+      <c r="G844">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>82799</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E845">
+        <v>8711</v>
+      </c>
+      <c r="F845">
+        <v>16</v>
+      </c>
+      <c r="G845">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>82800</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E846">
+        <v>8228</v>
+      </c>
+      <c r="F846">
+        <v>32</v>
+      </c>
+      <c r="G846">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>82801</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E847">
+        <v>8216</v>
+      </c>
+      <c r="F847">
+        <v>5</v>
+      </c>
+      <c r="G847">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>82802</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E848">
+        <v>7606</v>
+      </c>
+      <c r="F848">
+        <v>11</v>
+      </c>
+      <c r="G848">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>82803</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E849">
+        <v>7960</v>
+      </c>
+      <c r="F849">
+        <v>50</v>
+      </c>
+      <c r="G849">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>82804</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E850">
+        <v>8396</v>
+      </c>
+      <c r="F850">
+        <v>12</v>
+      </c>
+      <c r="G850">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>82805</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E851">
+        <v>8386</v>
+      </c>
+      <c r="F851">
+        <v>13</v>
+      </c>
+      <c r="G851">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>82806</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E852">
+        <v>8809</v>
+      </c>
+      <c r="F852">
+        <v>29</v>
+      </c>
+      <c r="G852">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>82807</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="E853">
+        <v>8824</v>
+      </c>
+      <c r="F853">
+        <v>17</v>
+      </c>
+      <c r="G853">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>82808</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E854">
+        <v>8595</v>
+      </c>
+      <c r="F854">
+        <v>29</v>
+      </c>
+      <c r="G854">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>82809</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="E855">
+        <v>8929</v>
+      </c>
+      <c r="F855">
+        <v>14</v>
+      </c>
+      <c r="G855">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>82810</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="E856">
+        <v>8623</v>
+      </c>
+      <c r="F856">
+        <v>18</v>
+      </c>
+      <c r="G856">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>82811</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E857">
+        <v>8076</v>
+      </c>
+      <c r="F857">
+        <v>36</v>
+      </c>
+      <c r="G857">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>82812</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="E858">
+        <v>8943</v>
+      </c>
+      <c r="F858">
+        <v>12</v>
+      </c>
+      <c r="G858">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>82813</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="E859">
+        <v>8553</v>
+      </c>
+      <c r="F859">
+        <v>13</v>
+      </c>
+      <c r="G859">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>82814</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="E860">
+        <v>8833</v>
+      </c>
+      <c r="F860">
+        <v>5</v>
+      </c>
+      <c r="G860">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>82815</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E861">
+        <v>8297</v>
+      </c>
+      <c r="F861">
+        <v>6</v>
+      </c>
+      <c r="G861">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>82816</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E862">
+        <v>8490</v>
+      </c>
+      <c r="F862">
+        <v>24</v>
+      </c>
+      <c r="G862">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>82817</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E863">
+        <v>8097</v>
+      </c>
+      <c r="F863">
+        <v>4</v>
+      </c>
+      <c r="G863">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>82818</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E864">
+        <v>8612</v>
+      </c>
+      <c r="F864">
+        <v>11</v>
+      </c>
+      <c r="G864">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>82819</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E865">
+        <v>8932</v>
+      </c>
+      <c r="F865">
+        <v>28</v>
+      </c>
+      <c r="G865">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>82820</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="E866">
+        <v>8822</v>
+      </c>
+      <c r="F866">
+        <v>34</v>
+      </c>
+      <c r="G866">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>82821</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E867">
+        <v>9998</v>
+      </c>
+      <c r="F867">
+        <v>157</v>
+      </c>
+      <c r="G867">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>82822</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="E868">
+        <v>9195</v>
+      </c>
+      <c r="F868">
+        <v>113</v>
+      </c>
+      <c r="G868">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>82823</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E869">
+        <v>6416</v>
+      </c>
+      <c r="F869">
+        <v>7</v>
+      </c>
+      <c r="G869">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>82824</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E870">
+        <v>8366</v>
+      </c>
+      <c r="F870">
+        <v>41</v>
+      </c>
+      <c r="G870">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>82825</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="E871">
+        <v>8181</v>
+      </c>
+      <c r="F871">
+        <v>5</v>
+      </c>
+      <c r="G871">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>82826</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2541</v>
+      </c>
+      <c r="E872">
+        <v>8491</v>
+      </c>
+      <c r="F872">
+        <v>10</v>
+      </c>
+      <c r="G872">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>82827</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="E873">
+        <v>8568</v>
+      </c>
+      <c r="F873">
+        <v>29</v>
+      </c>
+      <c r="G873">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>82828</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="E874">
+        <v>8465</v>
+      </c>
+      <c r="F874">
+        <v>36</v>
+      </c>
+      <c r="G874">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>82829</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E875">
+        <v>9270</v>
+      </c>
+      <c r="F875">
+        <v>6</v>
+      </c>
+      <c r="G875">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>82830</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E876">
+        <v>9144</v>
+      </c>
+      <c r="F876">
+        <v>21</v>
+      </c>
+      <c r="G876">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>82831</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E877">
+        <v>9500</v>
+      </c>
+      <c r="F877">
+        <v>7</v>
+      </c>
+      <c r="G877">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>82832</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E878">
+        <v>9070</v>
+      </c>
+      <c r="F878">
+        <v>45</v>
+      </c>
+      <c r="G878">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>82833</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E879">
+        <v>9332</v>
+      </c>
+      <c r="F879">
+        <v>14</v>
+      </c>
+      <c r="G879">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>82834</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E880">
+        <v>9008</v>
+      </c>
+      <c r="F880">
+        <v>39</v>
+      </c>
+      <c r="G880">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>82835</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E881">
+        <v>8932</v>
+      </c>
+      <c r="F881">
+        <v>23</v>
+      </c>
+      <c r="G881">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>82836</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E882">
+        <v>9483</v>
+      </c>
+      <c r="F882">
+        <v>57</v>
+      </c>
+      <c r="G882">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>82837</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E883">
+        <v>9073</v>
+      </c>
+      <c r="F883">
+        <v>18</v>
+      </c>
+      <c r="G883">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>82838</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="E884">
+        <v>9582</v>
+      </c>
+      <c r="F884">
+        <v>31</v>
+      </c>
+      <c r="G884">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>82839</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="E885">
+        <v>9644</v>
+      </c>
+      <c r="F885">
+        <v>71</v>
+      </c>
+      <c r="G885">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>82840</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="E886">
+        <v>9204</v>
+      </c>
+      <c r="F886">
+        <v>27</v>
+      </c>
+      <c r="G886">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>82841</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E887">
+        <v>9122</v>
+      </c>
+      <c r="F887">
+        <v>36</v>
+      </c>
+      <c r="G887">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>82842</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E888">
+        <v>9335</v>
+      </c>
+      <c r="F888">
+        <v>41</v>
+      </c>
+      <c r="G888">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>82843</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E889">
+        <v>9430</v>
+      </c>
+      <c r="F889">
+        <v>36</v>
+      </c>
+      <c r="G889">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>82844</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E890">
+        <v>9558</v>
+      </c>
+      <c r="F890">
+        <v>27</v>
+      </c>
+      <c r="G890">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>82845</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E891">
+        <v>9448</v>
+      </c>
+      <c r="F891">
+        <v>64</v>
+      </c>
+      <c r="G891">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>82846</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E892">
+        <v>9072</v>
+      </c>
+      <c r="F892">
+        <v>42</v>
+      </c>
+      <c r="G892">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>82847</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="E893">
+        <v>8829</v>
+      </c>
+      <c r="F893">
+        <v>20</v>
+      </c>
+      <c r="G893">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>82848</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="E894">
+        <v>9608</v>
+      </c>
+      <c r="F894">
+        <v>83</v>
+      </c>
+      <c r="G894">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>82849</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="E895">
+        <v>9456</v>
+      </c>
+      <c r="F895">
+        <v>129</v>
+      </c>
+      <c r="G895">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>82850</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="E896">
+        <v>9714</v>
+      </c>
+      <c r="F896">
+        <v>64</v>
+      </c>
+      <c r="G896">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>82851</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="E897">
+        <v>9889</v>
+      </c>
+      <c r="F897">
+        <v>8</v>
+      </c>
+      <c r="G897">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>82852</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E898">
+        <v>9527</v>
+      </c>
+      <c r="F898">
+        <v>17</v>
+      </c>
+      <c r="G898">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>82853</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E899">
+        <v>9380</v>
+      </c>
+      <c r="F899">
+        <v>24</v>
+      </c>
+      <c r="G899">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>82854</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="E900">
+        <v>9422</v>
+      </c>
+      <c r="F900">
+        <v>87</v>
+      </c>
+      <c r="G900">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>82855</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="E901">
+        <v>9458</v>
+      </c>
+      <c r="F901">
+        <v>19</v>
+      </c>
+      <c r="G901">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>82856</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E902">
+        <v>9379</v>
+      </c>
+      <c r="F902">
+        <v>9</v>
+      </c>
+      <c r="G902">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>82857</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E903">
+        <v>9576</v>
+      </c>
+      <c r="F903">
+        <v>4</v>
+      </c>
+      <c r="G903">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>82858</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E904">
+        <v>9639</v>
+      </c>
+      <c r="F904">
+        <v>58</v>
+      </c>
+      <c r="G904">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>82859</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E905">
+        <v>10002</v>
+      </c>
+      <c r="F905">
+        <v>32</v>
+      </c>
+      <c r="G905">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>82860</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="E906">
+        <v>9309</v>
+      </c>
+      <c r="F906">
+        <v>11</v>
+      </c>
+      <c r="G906">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>82861</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E907">
+        <v>9673</v>
+      </c>
+      <c r="F907">
+        <v>64</v>
+      </c>
+      <c r="G907">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>82862</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E908">
+        <v>9308</v>
+      </c>
+      <c r="F908">
+        <v>50</v>
+      </c>
+      <c r="G908">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>82863</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E909">
+        <v>9177</v>
+      </c>
+      <c r="F909">
+        <v>2</v>
+      </c>
+      <c r="G909">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>82864</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E910">
+        <v>9393</v>
+      </c>
+      <c r="F910">
+        <v>111</v>
+      </c>
+      <c r="G910">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>82865</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E911">
+        <v>9238</v>
+      </c>
+      <c r="F911">
+        <v>9</v>
+      </c>
+      <c r="G911">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>82866</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E912">
+        <v>9215</v>
+      </c>
+      <c r="F912">
+        <v>21</v>
+      </c>
+      <c r="G912">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>82867</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E913">
+        <v>10341</v>
+      </c>
+      <c r="F913">
+        <v>99</v>
+      </c>
+      <c r="G913">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>82868</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E914">
+        <v>9556</v>
+      </c>
+      <c r="F914">
+        <v>30</v>
+      </c>
+      <c r="G914">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>82869</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E915">
+        <v>9135</v>
+      </c>
+      <c r="F915">
+        <v>30</v>
+      </c>
+      <c r="G915">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>82870</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E916">
+        <v>8870</v>
+      </c>
+      <c r="F916">
+        <v>17</v>
+      </c>
+      <c r="G916">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>82871</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E917">
+        <v>9025</v>
+      </c>
+      <c r="F917">
+        <v>26</v>
+      </c>
+      <c r="G917">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>82872</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2670</v>
+      </c>
+      <c r="E918">
+        <v>9351</v>
+      </c>
+      <c r="F918">
+        <v>27</v>
+      </c>
+      <c r="G918">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>82873</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2671</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E919">
+        <v>9874</v>
+      </c>
+      <c r="F919">
+        <v>130</v>
+      </c>
+      <c r="G919">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>82874</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2674</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2676</v>
+      </c>
+      <c r="E920">
+        <v>9905</v>
+      </c>
+      <c r="F920">
+        <v>49</v>
+      </c>
+      <c r="G920">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>82875</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2677</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="E921">
+        <v>9564</v>
+      </c>
+      <c r="F921">
+        <v>3</v>
+      </c>
+      <c r="G921">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>82876</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2680</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2681</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E922">
+        <v>9181</v>
+      </c>
+      <c r="F922">
+        <v>20</v>
+      </c>
+      <c r="G922">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>82877</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E923">
+        <v>8947</v>
+      </c>
+      <c r="F923">
+        <v>15</v>
+      </c>
+      <c r="G923">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>82878</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E924">
+        <v>9531</v>
+      </c>
+      <c r="F924">
+        <v>19</v>
+      </c>
+      <c r="G924">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>82879</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E925">
+        <v>9340</v>
+      </c>
+      <c r="F925">
+        <v>29</v>
+      </c>
+      <c r="G925">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>82880</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E926">
+        <v>9368</v>
+      </c>
+      <c r="F926">
+        <v>1</v>
+      </c>
+      <c r="G926">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>82881</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2694</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E927">
+        <v>9607</v>
+      </c>
+      <c r="F927">
+        <v>29</v>
+      </c>
+      <c r="G927">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>82882</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E928">
+        <v>9570</v>
+      </c>
+      <c r="F928">
+        <v>7</v>
+      </c>
+      <c r="G928">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>82883</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E929">
+        <v>9452</v>
+      </c>
+      <c r="F929">
+        <v>32</v>
+      </c>
+      <c r="G929">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>82884</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E930">
+        <v>9258</v>
+      </c>
+      <c r="F930">
+        <v>41</v>
+      </c>
+      <c r="G930">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>82885</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E931">
+        <v>9417</v>
+      </c>
+      <c r="F931">
+        <v>57</v>
+      </c>
+      <c r="G931">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>82886</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="E932">
+        <v>9418</v>
+      </c>
+      <c r="F932">
+        <v>11</v>
+      </c>
+      <c r="G932">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>82887</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E933">
+        <v>9739</v>
+      </c>
+      <c r="F933">
+        <v>14</v>
+      </c>
+      <c r="G933">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>82888</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E934">
+        <v>9951</v>
+      </c>
+      <c r="F934">
+        <v>41</v>
+      </c>
+      <c r="G934">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>82889</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E935">
+        <v>9742</v>
+      </c>
+      <c r="F935">
+        <v>132</v>
+      </c>
+      <c r="G935">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>82890</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="E936">
+        <v>8982</v>
+      </c>
+      <c r="F936">
+        <v>10</v>
+      </c>
+      <c r="G936">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>82891</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="E937">
+        <v>9120</v>
+      </c>
+      <c r="F937">
+        <v>52</v>
+      </c>
+      <c r="G937">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>82892</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2726</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E938">
+        <v>9161</v>
+      </c>
+      <c r="F938">
+        <v>38</v>
+      </c>
+      <c r="G938">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>82893</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E939">
+        <v>9222</v>
+      </c>
+      <c r="F939">
+        <v>52</v>
+      </c>
+      <c r="G939">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>82894</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2732</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E940">
+        <v>9469</v>
+      </c>
+      <c r="F940">
+        <v>62</v>
+      </c>
+      <c r="G940">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>82895</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="E941">
+        <v>9276</v>
+      </c>
+      <c r="F941">
+        <v>17</v>
+      </c>
+      <c r="G941">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>82896</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E942">
+        <v>9362</v>
+      </c>
+      <c r="F942">
+        <v>7</v>
+      </c>
+      <c r="G942">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>82897</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E943">
+        <v>8551</v>
+      </c>
+      <c r="F943">
+        <v>11</v>
+      </c>
+      <c r="G943">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>82898</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="E944">
+        <v>8834</v>
+      </c>
+      <c r="F944">
+        <v>14</v>
+      </c>
+      <c r="G944">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>82899</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E945">
+        <v>8997</v>
+      </c>
+      <c r="F945">
+        <v>35</v>
+      </c>
+      <c r="G945">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>82900</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="E946">
+        <v>9839</v>
+      </c>
+      <c r="F946">
+        <v>18</v>
+      </c>
+      <c r="G946">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>82901</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="E947">
+        <v>9679</v>
+      </c>
+      <c r="F947">
+        <v>14</v>
+      </c>
+      <c r="G947">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>82902</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E948">
+        <v>10097</v>
+      </c>
+      <c r="F948">
+        <v>33</v>
+      </c>
+      <c r="G948">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>82903</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2758</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="E949">
+        <v>10115</v>
+      </c>
+      <c r="F949">
+        <v>51</v>
+      </c>
+      <c r="G949">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>82904</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2761</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2762</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="E950">
+        <v>9417</v>
+      </c>
+      <c r="F950">
+        <v>33</v>
+      </c>
+      <c r="G950">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>82905</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2764</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E951">
+        <v>9557</v>
+      </c>
+      <c r="F951">
+        <v>27</v>
+      </c>
+      <c r="G951">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>82906</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E952">
+        <v>9471</v>
+      </c>
+      <c r="F952">
+        <v>68</v>
+      </c>
+      <c r="G952">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>82907</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E953">
+        <v>9458</v>
+      </c>
+      <c r="F953">
+        <v>10</v>
+      </c>
+      <c r="G953">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>82908</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E954">
+        <v>9887</v>
+      </c>
+      <c r="F954">
+        <v>79</v>
+      </c>
+      <c r="G954">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>82909</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E955">
+        <v>9956</v>
+      </c>
+      <c r="F955">
+        <v>35</v>
+      </c>
+      <c r="G955">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>82910</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E956">
+        <v>9738</v>
+      </c>
+      <c r="F956">
+        <v>57</v>
+      </c>
+      <c r="G956">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>82911</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E957">
+        <v>9901</v>
+      </c>
+      <c r="F957">
+        <v>59</v>
+      </c>
+      <c r="G957">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>82912</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="E958">
+        <v>9528</v>
+      </c>
+      <c r="F958">
+        <v>34</v>
+      </c>
+      <c r="G958">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>82913</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E959">
+        <v>9920</v>
+      </c>
+      <c r="F959">
+        <v>27</v>
+      </c>
+      <c r="G959">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>82914</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="E960">
+        <v>10227</v>
+      </c>
+      <c r="F960">
+        <v>27</v>
+      </c>
+      <c r="G960">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>82915</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="E961">
+        <v>10566</v>
+      </c>
+      <c r="F961">
+        <v>101</v>
+      </c>
+      <c r="G961">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>82916</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="E962">
+        <v>9874</v>
+      </c>
+      <c r="F962">
+        <v>19</v>
+      </c>
+      <c r="G962">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>82917</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2800</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="E963">
+        <v>9838</v>
+      </c>
+      <c r="F963">
+        <v>25</v>
+      </c>
+      <c r="G963">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>82918</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="E964">
+        <v>9727</v>
+      </c>
+      <c r="F964">
+        <v>96</v>
+      </c>
+      <c r="G964">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>82919</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E965">
+        <v>9675</v>
+      </c>
+      <c r="F965">
+        <v>93</v>
+      </c>
+      <c r="G965">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>82920</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E966">
+        <v>10126</v>
+      </c>
+      <c r="F966">
+        <v>65</v>
+      </c>
+      <c r="G966">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>82921</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E967">
+        <v>10335</v>
+      </c>
+      <c r="F967">
+        <v>129</v>
+      </c>
+      <c r="G967">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>82922</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E968">
+        <v>10332</v>
+      </c>
+      <c r="F968">
+        <v>85</v>
+      </c>
+      <c r="G968">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>82923</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E969">
+        <v>10090</v>
+      </c>
+      <c r="F969">
+        <v>1</v>
+      </c>
+      <c r="G969">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>82924</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E970">
+        <v>9436</v>
+      </c>
+      <c r="F970">
+        <v>40</v>
+      </c>
+      <c r="G970">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>82925</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E971">
+        <v>9863</v>
+      </c>
+      <c r="F971">
+        <v>43</v>
+      </c>
+      <c r="G971">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>82926</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E972">
+        <v>10332</v>
+      </c>
+      <c r="F972">
+        <v>97</v>
+      </c>
+      <c r="G972">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>82927</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E973">
+        <v>10207</v>
+      </c>
+      <c r="F973">
+        <v>20</v>
+      </c>
+      <c r="G973">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>82928</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E974">
+        <v>10735</v>
+      </c>
+      <c r="F974">
+        <v>77</v>
+      </c>
+      <c r="G974">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>82929</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E975">
+        <v>11150</v>
+      </c>
+      <c r="F975">
+        <v>163</v>
+      </c>
+      <c r="G975">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>82930</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E976">
+        <v>11221</v>
+      </c>
+      <c r="F976">
+        <v>115</v>
+      </c>
+      <c r="G976">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>82931</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="E977">
+        <v>10761</v>
+      </c>
+      <c r="F977">
+        <v>6</v>
+      </c>
+      <c r="G977">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>82932</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="E978">
+        <v>10469</v>
+      </c>
+      <c r="F978">
+        <v>36</v>
+      </c>
+      <c r="G978">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>82933</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="E979">
+        <v>10533</v>
+      </c>
+      <c r="F979">
+        <v>23</v>
+      </c>
+      <c r="G979">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>82934</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E980">
+        <v>10866</v>
+      </c>
+      <c r="F980">
+        <v>24</v>
+      </c>
+      <c r="G980">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>82935</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2851</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2853</v>
+      </c>
+      <c r="E981">
+        <v>10777</v>
+      </c>
+      <c r="F981">
+        <v>61</v>
+      </c>
+      <c r="G981">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>82936</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2854</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2855</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E982">
+        <v>11024</v>
+      </c>
+      <c r="F982">
+        <v>41</v>
+      </c>
+      <c r="G982">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>82937</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E983">
+        <v>11723</v>
+      </c>
+      <c r="F983">
+        <v>55</v>
+      </c>
+      <c r="G983">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>82938</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E984">
+        <v>11251</v>
+      </c>
+      <c r="F984">
+        <v>137</v>
+      </c>
+      <c r="G984">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>82939</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E985">
+        <v>11239</v>
+      </c>
+      <c r="F985">
+        <v>212</v>
+      </c>
+      <c r="G985">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>82940</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="E986">
+        <v>10599</v>
+      </c>
+      <c r="F986">
+        <v>65</v>
+      </c>
+      <c r="G986">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>82941</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E987">
+        <v>11121</v>
+      </c>
+      <c r="F987">
+        <v>17</v>
+      </c>
+      <c r="G987">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>82942</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E988">
+        <v>10630</v>
+      </c>
+      <c r="F988">
+        <v>76</v>
+      </c>
+      <c r="G988">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>82943</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E989">
+        <v>7320</v>
+      </c>
+      <c r="F989">
+        <v>14</v>
+      </c>
+      <c r="G989">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>82944</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E990">
+        <v>10777</v>
+      </c>
+      <c r="F990">
+        <v>52</v>
+      </c>
+      <c r="G990">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>82945</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E991">
+        <v>11375</v>
+      </c>
+      <c r="F991">
+        <v>15</v>
+      </c>
+      <c r="G991">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>82946</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="E992">
+        <v>10840</v>
+      </c>
+      <c r="F992">
+        <v>63</v>
+      </c>
+      <c r="G992">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>82947</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="E993">
+        <v>10948</v>
+      </c>
+      <c r="F993">
+        <v>49</v>
+      </c>
+      <c r="G993">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>82948</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="E994">
+        <v>10882</v>
+      </c>
+      <c r="F994">
+        <v>78</v>
+      </c>
+      <c r="G994">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>82949</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E995">
+        <v>10765</v>
+      </c>
+      <c r="F995">
+        <v>131</v>
+      </c>
+      <c r="G995">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>82950</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="E996">
+        <v>11412</v>
+      </c>
+      <c r="F996">
+        <v>70</v>
+      </c>
+      <c r="G996">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>82951</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E997">
+        <v>11131</v>
+      </c>
+      <c r="F997">
+        <v>90</v>
+      </c>
+      <c r="G997">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>82952</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E998">
+        <v>11416</v>
+      </c>
+      <c r="F998">
+        <v>129</v>
+      </c>
+      <c r="G998">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>82953</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="E999">
+        <v>10322</v>
+      </c>
+      <c r="F999">
+        <v>11</v>
+      </c>
+      <c r="G999">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>82954</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E1000">
+        <v>10497</v>
+      </c>
+      <c r="F1000">
+        <v>43</v>
+      </c>
+      <c r="G1000">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>82955</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="E1001">
+        <v>10353</v>
+      </c>
+      <c r="F1001">
+        <v>53</v>
+      </c>
+      <c r="G1001">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>82956</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E1002">
+        <v>10969</v>
+      </c>
+      <c r="F1002">
+        <v>47</v>
+      </c>
+      <c r="G1002">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>82957</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="E1003">
+        <v>11093</v>
+      </c>
+      <c r="F1003">
+        <v>107</v>
+      </c>
+      <c r="G1003">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>82958</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E1004">
+        <v>10216</v>
+      </c>
+      <c r="F1004">
+        <v>32</v>
+      </c>
+      <c r="G1004">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>82959</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="E1005">
+        <v>9843</v>
+      </c>
+      <c r="F1005">
+        <v>22</v>
+      </c>
+      <c r="G1005">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>82960</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2924</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="E1006">
+        <v>9911</v>
+      </c>
+      <c r="F1006">
+        <v>51</v>
+      </c>
+      <c r="G1006">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>82961</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="E1007">
+        <v>10207</v>
+      </c>
+      <c r="F1007">
+        <v>83</v>
+      </c>
+      <c r="G1007">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>82962</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E1008">
+        <v>10034</v>
+      </c>
+      <c r="F1008">
+        <v>4</v>
+      </c>
+      <c r="G1008">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>82963</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E1009">
+        <v>10604</v>
+      </c>
+      <c r="F1009">
+        <v>84</v>
+      </c>
+      <c r="G1009">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>82964</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E1010">
+        <v>10579</v>
+      </c>
+      <c r="F1010">
+        <v>8</v>
+      </c>
+      <c r="G1010">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>82965</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E1011">
+        <v>11552</v>
+      </c>
+      <c r="F1011">
+        <v>23</v>
+      </c>
+      <c r="G1011">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>82966</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E1012">
+        <v>11658</v>
+      </c>
+      <c r="F1012">
+        <v>34</v>
+      </c>
+      <c r="G1012">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>82967</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E1013">
+        <v>11388</v>
+      </c>
+      <c r="F1013">
+        <v>103</v>
+      </c>
+      <c r="G1013">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>82968</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1014">
+        <v>10892</v>
+      </c>
+      <c r="F1014">
+        <v>12</v>
+      </c>
+      <c r="G1014">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>82969</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>2950</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2951</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E1015">
+        <v>11144</v>
+      </c>
+      <c r="F1015">
+        <v>55</v>
+      </c>
+      <c r="G1015">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>86316</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E1016">
+        <v>1202</v>
+      </c>
+      <c r="F1016">
+        <v>13</v>
+      </c>
+      <c r="G1016">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>86317</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>2955</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2956</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="E1017">
+        <v>1871</v>
+      </c>
+      <c r="F1017">
+        <v>20</v>
+      </c>
+      <c r="G1017">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>86318</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>2958</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>2959</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1018">
+        <v>2799</v>
+      </c>
+      <c r="F1018">
+        <v>4</v>
+      </c>
+      <c r="G1018">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>86319</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E1019">
+        <v>3667</v>
+      </c>
+      <c r="F1019">
+        <v>9</v>
+      </c>
+      <c r="G1019">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>86320</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E1020">
+        <v>4134</v>
+      </c>
+      <c r="F1020">
+        <v>26</v>
+      </c>
+      <c r="G1020">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>86321</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E1021">
+        <v>4090</v>
+      </c>
+      <c r="F1021">
+        <v>21</v>
+      </c>
+      <c r="G1021">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>86322</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E1022">
+        <v>4132</v>
+      </c>
+      <c r="F1022">
+        <v>11</v>
+      </c>
+      <c r="G1022">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>86323</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E1023">
+        <v>4177</v>
+      </c>
+      <c r="F1023">
+        <v>5</v>
+      </c>
+      <c r="G1023">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>86324</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E1024">
+        <v>4505</v>
+      </c>
+      <c r="F1024">
+        <v>13</v>
+      </c>
+      <c r="G1024">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>86325</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E1025">
+        <v>4855</v>
+      </c>
+      <c r="F1025">
+        <v>26</v>
+      </c>
+      <c r="G1025">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>86326</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E1026">
+        <v>5250</v>
+      </c>
+      <c r="F1026">
+        <v>15</v>
+      </c>
+      <c r="G1026">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>86327</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E1027">
+        <v>4719</v>
+      </c>
+      <c r="F1027">
+        <v>6</v>
+      </c>
+      <c r="G1027">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>86328</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1028">
+        <v>4609</v>
+      </c>
+      <c r="F1028">
+        <v>13</v>
+      </c>
+      <c r="G1028">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>86329</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>2989</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="E1029">
+        <v>4613</v>
+      </c>
+      <c r="F1029">
+        <v>3</v>
+      </c>
+      <c r="G1029">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>86330</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>2993</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E1030">
+        <v>5186</v>
+      </c>
+      <c r="F1030">
+        <v>4</v>
+      </c>
+      <c r="G1030">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>86331</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>2995</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>2996</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="E1031">
+        <v>5037</v>
+      </c>
+      <c r="F1031">
+        <v>8</v>
+      </c>
+      <c r="G1031">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>86332</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>2997</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="E1032">
+        <v>5637</v>
+      </c>
+      <c r="F1032">
+        <v>38</v>
+      </c>
+      <c r="G1032">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>86333</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3000</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3001</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E1033">
+        <v>5581</v>
+      </c>
+      <c r="F1033">
+        <v>7</v>
+      </c>
+      <c r="G1033">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>86334</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E1034">
+        <v>5688</v>
+      </c>
+      <c r="F1034">
+        <v>39</v>
+      </c>
+      <c r="G1034">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>86335</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3004</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3005</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E1035">
+        <v>5255</v>
+      </c>
+      <c r="F1035">
+        <v>10</v>
+      </c>
+      <c r="G1035">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>86336</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3008</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1036">
+        <v>5483</v>
+      </c>
+      <c r="F1036">
+        <v>18</v>
+      </c>
+      <c r="G1036">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>86337</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E1037">
+        <v>5537</v>
+      </c>
+      <c r="F1037">
+        <v>7</v>
+      </c>
+      <c r="G1037">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>86338</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="E1038">
+        <v>5960</v>
+      </c>
+      <c r="F1038">
+        <v>8</v>
+      </c>
+      <c r="G1038">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>86339</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E1039">
+        <v>6077</v>
+      </c>
+      <c r="F1039">
+        <v>26</v>
+      </c>
+      <c r="G1039">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>86340</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E1040">
+        <v>5906</v>
+      </c>
+      <c r="F1040">
+        <v>9</v>
+      </c>
+      <c r="G1040">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>86341</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="E1041">
+        <v>5570</v>
+      </c>
+      <c r="F1041">
+        <v>6</v>
+      </c>
+      <c r="G1041">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>86342</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="E1042">
+        <v>5275</v>
+      </c>
+      <c r="F1042">
+        <v>18</v>
+      </c>
+      <c r="G1042">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>86343</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3026</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="E1043">
+        <v>5225</v>
+      </c>
+      <c r="F1043">
+        <v>21</v>
+      </c>
+      <c r="G1043">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>86344</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="E1044">
+        <v>5544</v>
+      </c>
+      <c r="F1044">
+        <v>15</v>
+      </c>
+      <c r="G1044">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>86345</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3033</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E1045">
+        <v>5450</v>
+      </c>
+      <c r="F1045">
+        <v>10</v>
+      </c>
+      <c r="G1045">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>86346</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="E1046">
+        <v>6097</v>
+      </c>
+      <c r="F1046">
+        <v>14</v>
+      </c>
+      <c r="G1046">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>86347</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="E1047">
+        <v>6151</v>
+      </c>
+      <c r="F1047">
+        <v>31</v>
+      </c>
+      <c r="G1047">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>86348</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="E1048">
+        <v>6191</v>
+      </c>
+      <c r="F1048">
+        <v>8</v>
+      </c>
+      <c r="G1048">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>86349</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3043</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E1049">
+        <v>5519</v>
+      </c>
+      <c r="F1049">
+        <v>8</v>
+      </c>
+      <c r="G1049">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>86350</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3046</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="E1050">
+        <v>5189</v>
+      </c>
+      <c r="F1050">
+        <v>6</v>
+      </c>
+      <c r="G1050">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>86351</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3049</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E1051">
+        <v>5586</v>
+      </c>
+      <c r="F1051">
+        <v>13</v>
+      </c>
+      <c r="G1051">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>86352</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3052</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="E1052">
+        <v>5623</v>
+      </c>
+      <c r="F1052">
+        <v>8</v>
+      </c>
+      <c r="G1052">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>86353</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3055</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="E1053">
+        <v>5671</v>
+      </c>
+      <c r="F1053">
+        <v>13</v>
+      </c>
+      <c r="G1053">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>86354</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3058</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="E1054">
+        <v>5827</v>
+      </c>
+      <c r="F1054">
+        <v>8</v>
+      </c>
+      <c r="G1054">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>86355</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="E1055">
+        <v>5577</v>
+      </c>
+      <c r="F1055">
+        <v>14</v>
+      </c>
+      <c r="G1055">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>86356</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="E1056">
+        <v>5807</v>
+      </c>
+      <c r="F1056">
+        <v>13</v>
+      </c>
+      <c r="G1056">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>86357</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3067</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3068</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E1057">
+        <v>5409</v>
+      </c>
+      <c r="F1057">
+        <v>14</v>
+      </c>
+      <c r="G1057">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>86358</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3071</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E1058">
+        <v>6044</v>
+      </c>
+      <c r="F1058">
+        <v>30</v>
+      </c>
+      <c r="G1058">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>86359</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3074</v>
+      </c>
+      <c r="E1059">
+        <v>6170</v>
+      </c>
+      <c r="F1059">
+        <v>5</v>
+      </c>
+      <c r="G1059">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>86360</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3075</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="E1060">
+        <v>6124</v>
+      </c>
+      <c r="F1060">
+        <v>18</v>
+      </c>
+      <c r="G1060">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>86361</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3078</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="E1061">
+        <v>6557</v>
+      </c>
+      <c r="F1061">
+        <v>10</v>
+      </c>
+      <c r="G1061">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>86362</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="E1062">
+        <v>6005</v>
+      </c>
+      <c r="F1062">
+        <v>7</v>
+      </c>
+      <c r="G1062">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>86363</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3084</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="E1063">
+        <v>5894</v>
+      </c>
+      <c r="F1063">
+        <v>11</v>
+      </c>
+      <c r="G1063">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>86364</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3087</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1064">
+        <v>5542</v>
+      </c>
+      <c r="F1064">
+        <v>8</v>
+      </c>
+      <c r="G1064">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>86365</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3090</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="E1065">
+        <v>6327</v>
+      </c>
+      <c r="F1065">
+        <v>13</v>
+      </c>
+      <c r="G1065">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>86366</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3092</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="E1066">
+        <v>6413</v>
+      </c>
+      <c r="F1066">
+        <v>19</v>
+      </c>
+      <c r="G1066">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>86367</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3095</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3096</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="E1067">
+        <v>6547</v>
+      </c>
+      <c r="F1067">
+        <v>25</v>
+      </c>
+      <c r="G1067">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>86368</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3098</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3099</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="E1068">
+        <v>6378</v>
+      </c>
+      <c r="F1068">
+        <v>17</v>
+      </c>
+      <c r="G1068">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>86369</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3101</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="E1069">
+        <v>5763</v>
+      </c>
+      <c r="F1069">
+        <v>5</v>
+      </c>
+      <c r="G1069">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>86370</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3104</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="E1070">
+        <v>5904</v>
+      </c>
+      <c r="F1070">
+        <v>16</v>
+      </c>
+      <c r="G1070">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>86371</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="E1071">
+        <v>6151</v>
+      </c>
+      <c r="F1071">
+        <v>15</v>
+      </c>
+      <c r="G1071">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>86372</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="E1072">
+        <v>6130</v>
+      </c>
+      <c r="F1072">
+        <v>16</v>
+      </c>
+      <c r="G1072">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>86373</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="E1073">
+        <v>6155</v>
+      </c>
+      <c r="F1073">
+        <v>17</v>
+      </c>
+      <c r="G1073">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>86374</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1074">
+        <v>6581</v>
+      </c>
+      <c r="F1074">
+        <v>20</v>
+      </c>
+      <c r="G1074">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>86375</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3117</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="E1075">
+        <v>6794</v>
+      </c>
+      <c r="F1075">
+        <v>29</v>
+      </c>
+      <c r="G1075">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>86376</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3120</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3121</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E1076">
+        <v>6833</v>
+      </c>
+      <c r="F1076">
+        <v>5</v>
+      </c>
+      <c r="G1076">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>86377</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3122</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3123</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="E1077">
+        <v>7144</v>
+      </c>
+      <c r="F1077">
+        <v>27</v>
+      </c>
+      <c r="G1077">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>86378</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3126</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="E1078">
+        <v>7339</v>
+      </c>
+      <c r="F1078">
+        <v>30</v>
+      </c>
+      <c r="G1078">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>86379</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3128</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3129</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E1079">
+        <v>7684</v>
+      </c>
+      <c r="F1079">
+        <v>23</v>
+      </c>
+      <c r="G1079">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>86380</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="E1080">
+        <v>7871</v>
+      </c>
+      <c r="F1080">
+        <v>27</v>
+      </c>
+      <c r="G1080">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>86381</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3133</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="E1081">
+        <v>7706</v>
+      </c>
+      <c r="F1081">
+        <v>40</v>
+      </c>
+      <c r="G1081">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>86382</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3136</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="E1082">
+        <v>7376</v>
+      </c>
+      <c r="F1082">
+        <v>9</v>
+      </c>
+      <c r="G1082">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>86383</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3139</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="E1083">
+        <v>7490</v>
+      </c>
+      <c r="F1083">
+        <v>55</v>
+      </c>
+      <c r="G1083">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>86384</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="E1084">
+        <v>7859</v>
+      </c>
+      <c r="F1084">
+        <v>29</v>
+      </c>
+      <c r="G1084">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>86385</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="E1085">
+        <v>7947</v>
+      </c>
+      <c r="F1085">
+        <v>29</v>
+      </c>
+      <c r="G1085">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>86386</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3148</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3150</v>
+      </c>
+      <c r="E1086">
+        <v>8155</v>
+      </c>
+      <c r="F1086">
+        <v>46</v>
+      </c>
+      <c r="G1086">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>86387</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="E1087">
+        <v>8286</v>
+      </c>
+      <c r="F1087">
+        <v>75</v>
+      </c>
+      <c r="G1087">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>86388</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3154</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="E1088">
+        <v>8223</v>
+      </c>
+      <c r="F1088">
+        <v>37</v>
+      </c>
+      <c r="G1088">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>86389</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3157</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="E1089">
+        <v>7746</v>
+      </c>
+      <c r="F1089">
+        <v>10</v>
+      </c>
+      <c r="G1089">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>86390</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3160</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="E1090">
+        <v>8055</v>
+      </c>
+      <c r="F1090">
+        <v>48</v>
+      </c>
+      <c r="G1090">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>86391</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3163</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="E1091">
+        <v>8146</v>
+      </c>
+      <c r="F1091">
+        <v>55</v>
+      </c>
+      <c r="G1091">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>86392</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3166</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="E1092">
+        <v>8895</v>
+      </c>
+      <c r="F1092">
+        <v>65</v>
+      </c>
+      <c r="G1092">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>86393</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="E1093">
+        <v>9109</v>
+      </c>
+      <c r="F1093">
+        <v>36</v>
+      </c>
+      <c r="G1093">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>86394</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3172</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3173</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3174</v>
+      </c>
+      <c r="E1094">
+        <v>9041</v>
+      </c>
+      <c r="F1094">
+        <v>22</v>
+      </c>
+      <c r="G1094">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">