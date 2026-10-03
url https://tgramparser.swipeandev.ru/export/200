--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2466">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4080,50 +4080,3380 @@
     <t>24.07.25 07:00</t>
   </si>
   <si>
     <t>t.me/c/1731051879/6494</t>
   </si>
   <si>
     <t>Планировка комбинированного двухэтажного дома 🏠 📝 Общая площадь: 151 кв. м. Сама себе архитектор</t>
   </si>
   <si>
     <t>24.07.25 06:00</t>
   </si>
   <si>
     <t>t.me/c/1731051879/6493</t>
   </si>
   <si>
     <t>🥒Схожу с ума от этих закаток! ❌Больше не покупаю консервацию, а делаю сама по рецептам канала «Мои Закатки». Как же это вкусно 😍 Соленые огурчики, помидорки, салатик и многое другое 👇👇👇 https://t.me/+pxbvDuyR2V8wNGE6</t>
   </si>
   <si>
     <t>24.07.25 04:10</t>
   </si>
   <si>
     <t>t.me/c/1731051879/6492</t>
   </si>
   <si>
     <t>3 лучших напольных покрытия 🔥 Инженерная доска – отличается своей прочностью, эстетическим видом и долговечностью Однако, чтобы максимально продлить её срок службы и защитить от внешних воздействий, рекомендуется использовать специальное покрытие Сама себе архитектор</t>
+  </si>
+  <si>
+    <t>15.09.26 21:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12505</t>
+  </si>
+  <si>
+    <t>Москвич 3 Городской кроссовер Москвич 3: готов к российским дорогам. Турбированный 1,5-литровый двигатель мощностью 136 л. с. адаптирован под заправку 92-м бензином. Просторный салон и багажник объёмом 520 литров — то что нужно для повседневных поездок. А комфорта добавляют светодиодная оптика и мультимедийная система с экраном 10,25’’ и поддержкой Apple CarPlay / Android Авто. Запишитесь на тест-драйв и оцените практичный и надёжный кроссовер в деле. Записаться #реклама moskvich.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12497</t>
+  </si>
+  <si>
+    <t>Кресла-качалки, обеденные группы, диваны — плетёная мебель для дома и террасы 🏡 👉 Посмотреть на сайте В Deamo Rotang — мебель из ротанга на любой запрос! На всю мебель действует годовая гарантия — можно быть уверенным в качестве. Плюс регулярно проходят распродажи — успевайте выгодно купить! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12496</t>
+  </si>
+  <si>
+    <t>Как клеить обои в кривых углах 🛠 На заметку! 💡 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12495</t>
+  </si>
+  <si>
+    <t>Cрочно нужны дизайнеры без опыта. Обучим сами с нуля. Покажем, как без опыта и знаний заработать первые деньги. Для вас: ✅ Возможность работать удаленно; ✅ График выбираете сами; ✅ Зарплата для новичков от 100 000 руб/мес (уже во время обучения) Совмещать можно с чем угодно. Продавать или привлекать куда-то людей не нужно. Опыт, талант и навыки рисования не требуются! Нужно создавать дизайн интерьера для жилых и коммерческих помещений. Обучаться может каждый, в любом возрасте с нулевыми навыками владения компьютером. Если хотите попробовать себя в одной из самых востребованных профессий в 2026 году, то это ваш шанс! Платить ничего не нужно, доступ к материалу дается бесплатно. Единственное - регистрация закроется, когда наберем нужное количество участников. Регистрируйтесь на бесплатный мастер-класс: Зарегистрироваться #реклама 16+ school-design-interior.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12485</t>
+  </si>
+  <si>
+    <t>Дом для круглогодичного проживания 🏡 📝 Метраж: 168,5 кв. м. Размеры 9,5×12 м. + гараж 20,5 кв. м. Толщина стен 240 мм., технология «двойной брус». Высота 1-го этажа 2,6 м., мансарда в коньке 3,2 м. ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12484</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть новый день начинается легко и с прекрасным настроением! 😉 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 21:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12483</t>
+  </si>
+  <si>
+    <t>Дизайнерская мебель для современных интерьеров Интерьер складывается из деталей. И мебель — одна из главных. ❤️ GRANDE HOUSE создает тумбы, консоли и столы для современных интерьеров. Натуральный шпон, МДФ в эмали, лаконичные формы и продуманные детали. Производим мебель в России. Многие модели можно изготовить по индивидуальным размерам — чтобы они точно подошли вашему пространству. Бесплатная доставка по России ⚡ ✅ Выберите мебель для своего дома! Выбрать #реклама grandehouse.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12470</t>
+  </si>
+  <si>
+    <t>Спальня, в которой всё правильно! 😍 🛒 Посмотреть на сайте Загляни в магазин СОНУМ — тут куча крутых кроватей и матрасов! Подберёшь что‑нибудь под свой вкус — от универсальных моделей до штучек под индивидуальный заказ. Матрасы анатомические — идеально подстраиваются под тело, спина скажет тебе спасибо! 🎁 - гарантия качества - бесплатная доставка - можно сделать мебель под свой стиль дома ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12469</t>
+  </si>
+  <si>
+    <t>Приемы для интерьера 😉 Десять классных приемов для создания стильного и современного интерьера, это настоящая база для красивой квартиры в стиле минимализм ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12468</t>
+  </si>
+  <si>
+    <t>Высшее образование дистанционно в МТИ! Получите диплом престижного московского вуза, не меняя привычный ритм жизни! • Полностью онлайн: учитесь в удобное время и в любом месте • Диплом гособразца: подтвердим квалификацию признанным документом • От 7500 ₽/мес.: без удара по вашему бюджету • Более 80 направлений: от IT и инженерии до экономики и управления • Программа 2 диплома: оптимально для поступающих без ЕГЭ • Персональный куратор: поддержим на каждом этапе – от поступления до защиты диплома • 5 способов оплатить обучение: подберём комфортный для вас ⚡Переходи на сайт и получи скидку 10%⚡ Перейти на сайт #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12462</t>
+  </si>
+  <si>
+    <t>Идеальный частный дом 🏡 📝 Метраж: 173,21 кв.м. Одноэтажный дом с мансардой, террасой и подвалом — это идеальный вариант для семьи, которая ценит простор и уединение Представьте утро на террасе с чашкой кофе или уютные вечера в гостиной под скошенным потолком мансарды Классический фасад с большими окнами и деревянными акцентами выглядит благородно и современно. Внутри — всё для комфорта: от гаража до дополнительного пространства в подвале ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12461</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ♥️ Пусть, несмотря на дела и заботы, у тебя сегодня будет минутка, чтобы просто выпить кофе в тишине и почувствовать, как прекрасен этот мир. Хорошего дня! 😉 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 21:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12460</t>
+  </si>
+  <si>
+    <t>Новая коллекция керамогранита от Italon Новая Коллекция Прима: мозаика, которая оживляет ровные и однотонные стены Узнать больше #реклама italonceramica.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12450</t>
+  </si>
+  <si>
+    <t>Мебель от фабрики «Стиль» 🪑 🛒 Посмотреть на сайте В мебельной фабрике «Стиль» — куча крутой мебели: от готовых комплектов до мебели на заказ! Диваны, кресла, кухни, детские спальни, стеллажи — всё найдёте в одном месте. 🔥 А ещё — акции! Скидки до 50 % на готовую мебель, доставка уже от 1 дня. Плюс есть услуга сборки — можно заказать даже в день доставки. Гарантия 1 год на всю продукцию — надёжно! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12449</t>
+  </si>
+  <si>
+    <t>Сифоны без гофры 🚿 Гладкие стенки не задерживают мусор, снижая риск засоров. Практичное решение для долговечной работы ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12445</t>
+  </si>
+  <si>
+    <t>Двухэтажный дом 🏠 Простор и надёжность 📝 Площадь дома: 294 кв. м. Размеры 10×30 м. 5 спален, 3 санузла, гостиная 70 кв. м. Фундамент — плита 300 мм., стены — газосиликат 400 мм., перекрытия монолитные. Фасад — штукатурка, панель, плитка ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12444</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю, чтобы все задуманное легко получалось, а настроение было на высоте 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12438</t>
+  </si>
+  <si>
+    <t>Напольные покрытия 🏠 👉 Посмотреть на сайте «Пол вам в дом» В «Пол вам в дом» огромный выбор — от паркета до ламината! Можно даже заказать покрытие с учётом всех ваших пожеланий: цвета, толщины, структуры и прочего Ещё оказываем услуги по укладке — берём на себя подбор и монтаж пола ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12437</t>
+  </si>
+  <si>
+    <t>Компактное решение для кухни 🍽 Функционально и удобно Отлично подходит для небольших пространств! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12432</t>
+  </si>
+  <si>
+    <t>Планировка каркасного дома с плоской кровлей 🏠 📝 Метраж: 104 кв. м. Современное решение с чёткими линиями. Продуманно и функционально для комфортной жизни ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12431</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть утро начинается с ощущения счастья! Будет добрым и безмятежным! 🥰 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12422</t>
+  </si>
+  <si>
+    <t>Кухни на заказ 🔥 🛒 Посмотреть на сайте «Кухонный завод» Хочешь кухню мечты? 🤔 «Кухонный завод» сделает всё под ключ: ▫️рассчитает стоимость ▫️пришлёт дизайнера ▫️создаст бесплатный 3D‑проект и изготовит кухню в одном из 500+ цветов! ▫️Гарантия — 24 месяца ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12421</t>
+  </si>
+  <si>
+    <t>Отличная гардеробная 🧥 При обустройстве гардеробной в спальне важно добиться того, чтобы она была и небольшой, и хорошо продуманной — тогда получится разместить как можно больше вещей ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12416</t>
+  </si>
+  <si>
+    <t>Современный каркасный дом 🏠 📝 Метраж: 96,5 кв.м. Современный минимализм в сочетании с теплым деревом: фасад из серого сайдинга и огромные панорамные окна. Внутри — воздух и свет благодаря открытой планировке, где всё пространство организовано вокруг просторной кухни-гостиной. Грамотная планировка позволяет наслаждаться природой с террасы, не теряя при этом приватности в спальнях. ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12415</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Я желаю лёгких, светлых мыслей, вдохновляющих ароматов и вкусов с утра, улыбок и уверенности в себе 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12410</t>
+  </si>
+  <si>
+    <t>Спальня, в которую хочется заходить и не выходить — это реально! ❤️ 🛒 Посмотреть на сайте В ORMATEK собрано всё, чтобы сон стал глубже, а утро — легче: матрасы, подушки, постельное бельё, кровати, тумбы, шкафы и текстиль А ещё крутая акция: по промокоду ГАРМОНИЯ получите скидку 7 % на матрасы и топперы до 14 сентября! 🔥 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12409</t>
+  </si>
+  <si>
+    <t>Модные сочетания 📝 Предлагаем подборку стильных и выразительных комбинаций столешницы с фасадами для вашего кухонного гарнитура ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12406</t>
+  </si>
+  <si>
+    <t>Дом с мансардой 🏡 📝 Метраж: 77,1 кв.м. Классический дом с мансардой — образец рациональной планировки для семьи. Первый этаж отдан под дневную зону: просторная гостиная, кухня и технические помещения, а мансарда — под полноценные три изолированные спальни. Идеальный пример того, как на компактной площади можно создать уютное жилье без потери функциональности. ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12405</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 💗 Пусть даже в самый хмурый день ты находишь внутри себя искорку света, которая тихо говорит: «Всё будет хорошо» ☀️ ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 21:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12404</t>
+  </si>
+  <si>
+    <t>Займы по сумме Быстрый микрозайм на карту на сумму 18 000 рублей. Без проверок, без справок, без... Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ООО МФК «Лайм Займ», Банк ВТБ (ПАО). #реклама 18+ kiwizaim.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12395</t>
+  </si>
+  <si>
+    <t>Товары на металлокаркасе — стиль, экологичность и качество с 2001 года! 💪 🛒 Посмотреть на сайте Загляните в магазин ZAMM — тут больше 300 000 товаров! Столы, кресла, шкафы, стеллажи — всё на металлокаркасе, экологично и стильно, чтобы ваш дом выглядел современно и служил долго Производство с 2001 года, так что качество проверено временем 😎 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12394</t>
+  </si>
+  <si>
+    <t>Берём все хлопоты на себя! А Вы можете наслаждаться новой кухней с посудомоечной машиной в подарок 🎁🍽 Оставляйте заявку прямо сейчас и производитель зафиксирует за вами подарок и скидку до 70%! 🔥 Цены от 60 тысяч за целую кухню в СПб; 🔥 Рассрочка под 0%; 🔥 Гарантия на все работы и материалы Получить бесплатный дизайн-проект и расчет цены со скидкой ПО ССЫЛКЕ👈 Подпишитесь на их каналы, чтобы не потерять: Телеграмм Макс Реклама: ООО «Форест Грант», ИНН: 7816735845 erid: 2VtzqwZGGjm</t>
+  </si>
+  <si>
+    <t>09.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12393</t>
+  </si>
+  <si>
+    <t>Радиусные элементы 👌 Если вы добавите в ваш интерьер радиусные детали, например на стенах или мебели, то все пространство станет более мягким, уютным и располагающим к себе ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12392</t>
+  </si>
+  <si>
+    <t>Займ на карту от "Кивизайм" Быстрый микрокредит на любые цели. С любой кредитной историей. Честные условия. Подать заявку Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ООО МФК «Лайм Займ», Банк ВТБ (ПАО). #реклама kiwizaim.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12382</t>
+  </si>
+  <si>
+    <t>Модульный финский домик 🏠 📝 Метраж: 60 кв.м. Максимум функциональности на минимальной площади! Этот финский модульный дом — образец продуманного зонирования и идеальной связи с окружающим ландшафтом Теплая деревянная отделка интерьера и вместительная крытая терраса превращают компактное жилье в настоящий оазис уюта, доказывая, что простор — это не всегда метраж, а правильное решение ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12381</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ☀️ Пусть этот день тихо шепнёт тебе то, что ты так давно хотел услышать: «Ты всё делаешь правильно» ☺️ ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 21:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12380</t>
+  </si>
+  <si>
+    <t>Гриль-беседка для отдыха круглый год Собирайтесь всей семьёй за одним столом — даже когда на улице холодно. Гриль-беседка CUPOL 365 защищает от ветра и осадков и создаёт уютное пространство для отдыха и приготовления любимых блюд. Собственное производство. Доставка по России. Посмотреть модели и цены Узнать больше #реклама cupol365.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12371</t>
+  </si>
+  <si>
+    <t>Мебель от производителя! Фото-отзывы от покупателей! 🛋 🛒 Посмотреть на Диванчик.ру Хотите обновить интерьер без лишних хлопот? В «Диванчик.ру» найдёте диваны, кровати, кресла, столы и стулья — всё от собственного производства! Доставка без предоплаты, гарантия на диваны — 5 лет, а если мебель есть на складе — привезут уже на следующий день 😍 👉 Посмотреть ассортимент! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12370</t>
+  </si>
+  <si>
+    <t>Стильная кухня 🤩 Красивая кухня в белом цвете с классическими фасадами и подсветкой рабочей зоны. Такой дизайн никогда не выйдет из моды! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12369</t>
+  </si>
+  <si>
+    <t>Зарабатывайте на торговле валютой с Альфа-Форекс Низкие спреды, 0% ввод-вывод, широкий выбор инструментов и выгодные условия! Узнать больше Финансовые услуги оказывает: ООО «Альфа-Форекс», АО «Альфа-Банк». #реклама alfaforex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12360</t>
+  </si>
+  <si>
+    <t>Одноэтажный дом 🏠 📝 Метраж: 110 кв.м. Скандинавский минимализм, функциональная эргономика и грамотное зонирование в одном проекте. Открытая гостиная с камином и панорамными окнами создает ощущение безграничного простора, а продуманный план четко разделяет общественную и приватную зоны Отличный пример того, как сделать дом стильным, светлым и максимально комфортным для жизни! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12359</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 🥰 Желаю тебе встречать людей, которые не оценивают, а принимают, не учат, а понимают, и просто радуются твоему существованию 🫶 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 21:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12358</t>
+  </si>
+  <si>
+    <t>Постельное белье мерсеризованный 100% египетский хлопок На создание этой коллекции дизайнеров вдохновила сама природа и средиземноморский стиль, собравший в себя общие черты нескольких стран, лежащих к северу от Средиземного моря - Италии, Испании, Греции. Их объединяют любовь к природе и натуральным материалам, свежие и яркие цвета, имитирующие море, солнце, южные растения. Коллекция Сатин Премиум - это история про настоящую любовь к природе. Перейти на сайт #реклама leninhouse.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12348</t>
+  </si>
+  <si>
+    <t>Миниатюрная гардеробная 👔 Даже крошечную площадь (менее 3 кв. м.) можно превратить в эргономичную гардеробную Делимся приемами для максимально эффективного использования каждого сантиметра! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12347</t>
+  </si>
+  <si>
+    <t>Высшее образование, которое помещается в смартфоне Учеба не должна ставить жизнь на паузу. В Московском технологическом институте (МТИ) мы убрали бюрократию, поездки на сессии и сделали адекватные цены. ✅ Учитесь онлайн — дома, в пробке или в командировке. ✅ Диплом государственного образца (ГОЗНАК). ✅ Никакой бумажной волокиты — за вами закреплен личный куратор. ✅ Более 100 направлений: Стройка, энергетика, IT, экономика. ✅ Доступно: от 7500 ₽/мес. (доступна оплата мат. капиталом). Уже есть диплом колледжа? Срок обучения можно сократить до 3,5 лет за счет перезачета дисциплин. Сделайте шаг к повышению или новой карьере. Перейти на сайт #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12343</t>
+  </si>
+  <si>
+    <t>Шикарный двухэтажный дом 🏡 📝 Метраж: 161,9 кв.м. Проект просторного двухэтажного дома, в котором хватит места для каждого члена семьи. Согласитесь, кирпичные дома смотрятся особенно круто! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12342</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ☀️ Пусть в твоей жизни будет больше таких мгновений, когда хочется зажмуриться от счастья и прошептать: «Как же хорошо» 🩷 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 21:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12341</t>
+  </si>
+  <si>
+    <t>06.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12334</t>
+  </si>
+  <si>
+    <t>Шторы по размеру, доставка по России, осмотр до оплаты — никаких сюрпризов 🤩 👉 Посмотреть на сайте Загляните в DomShtor — тут огромный выбор домашнего текстиля! Шторы, тюль, карнизы, покрывала — есть всё, что нужно для уюта Можно заказать шторы по индивидуальным размерам или выбрать готовые изделия 📝 Удобно: - доставка по всей России; - более 2000 пунктов самовывоза; - можно осмотреть товар перед оплатой; 👉 Ассортимент магазина ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12333</t>
+  </si>
+  <si>
+    <t>Картина-ключница 🖼 Незаметное хранение у входа Обычная картина легко превращается в скрытую систему для ключей. Простое и стильное решение для прихожей ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12332</t>
+  </si>
+  <si>
+    <t>06.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12328</t>
+  </si>
+  <si>
+    <t>Загородный дом в классическом стиле 🏠 📝 Метраж: 54 кв. м. Размеры 9×8 м. Компактное и уютное решение для жизни на природе! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12327</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть старт этого дня будет удачным и несет за собой череду добрых новостей, счастливых событий, приятных встреч, теплых улыбок, хороших идей 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 21:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12326</t>
+  </si>
+  <si>
+    <t>Худеем под гипнозом. Бесплатные гипнотические сеансы Причина вашего лишнего веса - внутреннее напряжение. Гипнотические практики снимут напряжение и вес пойдет вниз. Вы научитесь снижать вес без диет, управляя своим психическим состоянием. Ведущий сеансов: Доктор Кондрашов, специалист №1 по психотерапии лишнего веса, главный врач клиники "Доктор Борменталь", эксперт НТВ-проекта "Я Худею" Фишки сеансов: 1. Сидеть на диете запрещено. Стройнеем только с помощью психологического воздействия. 2. Ежедневные гипнотические сеансы с медитативными внушениями и индивидуальной проработкой ваших причин лишнего веса 3. Минус на весах уже на следующий день Стоимость: Сегодня 0 рублей вместо 1000 рублей Доставайте свою любимую одежду на 2 размера меньше. Сбросив 13 кг, вы наденете ее Записаться Есть противопоказания. Посоветуйтесь с врачом. #реклама 16+ kondrashov.tilda.ws О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12319</t>
+  </si>
+  <si>
+    <t>Бытовая техника SMEG 😎 👉 Посмотреть на сайте Техника SMEG — это сочетание стиля, качества и функциональности 🙌 Элитные холодильники, духовые шкафы и варочные панели прослужат долгие годы и сделают готовку в удовольствие! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12318</t>
+  </si>
+  <si>
+    <t>Сложная палитра 🎨 Глубина и красота в интерьере Богатые оттенки и неожиданные сочетания создают уникальную атмосферу Результат — выразительное и стильное пространство ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12312</t>
+  </si>
+  <si>
+    <t>Планировка двухэтажного дома 🏠 📝 Метраж: 88 кв. м. Компактное решение для уютной жизни. Продуманное зонирование для комфорта! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12311</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 😉 Прекрасного дня и замечательного самочувствия! Улыбнись, тебя ждет прекрасный день, наполненный замечательными событиями, улыбками и приятными делами 😍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12304</t>
+  </si>
+  <si>
+    <t>Посуда и аксессуары для кухни 🍽 👉 Посмотреть на сайте Загляните в Vazaro — тут куча классных вещей: от кастрюль и сковородок до фарфоровых сервизов и наборов ножей! Товары от топовых производителей — практичные, стильные, прослужат долго ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12303</t>
+  </si>
+  <si>
+    <t>Скрытая дверка под мойкой 🚪 Доступ без преград Механизм уводит дверцу в нишу фальшпанели — ничего не мешает, доступ к шкафу полный ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12297</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома из газобетона 🏠 📝 Метраж: 132 кв. м. Просторное и энергоэффективное решение для комфортной жизни ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12296</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть этот день будет наполнен лишь яркими эмоциями. Желаю бодрого настроения и везения во всех делах 🤩 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12287</t>
+  </si>
+  <si>
+    <t>Обновите дом без хлопот — с текстилем, который добавляет характер 😍 🛒 Посмотреть на сайте Загляните в интернет‑магазин «Сердце Дома»! Тут найдёте крутой текстиль европейских марок — он точно добавит изюминку в ваш дом ✅ качество на высоте — каждый товар проверяют перед отправкой ✅ доставка в день заказа ✅ товары показывают на фото и видео — всё максимально реалистично. 👉 Порадуйте себя классными вещами! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12286</t>
+  </si>
+  <si>
+    <t>Кашпо своими руками 🌿 Стильный декор из простых материалов Обычная стеклянная банка, клей, краска и пробки — превращаются в стильное кашпо ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12277</t>
+  </si>
+  <si>
+    <t>Загородный уютный коттедж 🏠 📝 Метраж: 293,6 кв. м. Одноэтажный с жилой мансардой и гаражом Лаконичные линии, светлый интерьер, единая дневная зона и спальный комплекс на втором этаже Продумано для семьи! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12276</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ В это чудесное утро хочу пожелать хорошей погоды, удачных начинаний, приятных встреч, интересных дел, счастливых совпадений и прекрасного настроения! 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12267</t>
+  </si>
+  <si>
+    <t>Обновляем мебель с ценами от производителя 🔥 👉 Посмотреть на сайте Загляни в «Диван БОСС»! Тут куча крутой мебели: диваны, кровати, матрасы, шкафы, тумбы и много чего ещё, чтобы каждая комната стала идеальной 🧡 Есть доставка по всей России, можно оформить рассрочку или кредит — без заморочек! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12266</t>
+  </si>
+  <si>
+    <t>Кухонный трансформер 🍽 Компактное решение для малых пространств Поворотный стол убирается в тумбу, экономя место. Идеально для небольших кухонь! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12259</t>
+  </si>
+  <si>
+    <t>Мини-домик с двускатной крышей 🏠 📝 Метраж: 28.1 кв. м. Кухня-гостиная, коридор, санузел с душевой, спальня, терраса 5 кв. м. Вход — возможно, через раздвижную дверь в гостиной или распашную в спальне ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12258</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть сегодня у тебя будет плодотворный, удачный, беспрепятственный и счастливый день! 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12252</t>
+  </si>
+  <si>
+    <t>Хотите обновить ванную комнату? 😍 🛒 Посмотреть на сайте Загляните в интернет‑магазин CleanSan — тут куча крутой сантехники: душевые кабины, ванны, мебель для ванной. Консультанты помогут подобрать модель — даже по фото вашей ванной! 🎁 Плюсы магазина: ▫️широкий ассортимент от топовых брендов ▫️удобная фильтрация товаров ▫️гарантия до 5 лет ▫️бесплатная доставка при заказе от 50 000 ₽ в пределах МКАД 👉 Используйте промокод CSVR5U — скидка 5 % на всё при заказе от 10 000 ₽! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12251</t>
+  </si>
+  <si>
+    <t>Бюджетная и практичная гардеробная 🧥 Вместительно и доступно Компактное решение для хранения вещей без лишних затрат ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12245</t>
+  </si>
+  <si>
+    <t>Проект дома в Романово из клееного бруса для пары с собакой 🏠 📝 Метраж: 111 кв. м. Симметричные фасады, большая терраса. Просторная гостиная с выходом наружу, кухня рядом, спальня с санузлом и гардеробной — в отдельном крыле Планировка адаптируется под изменения в семье ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12244</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть утреннее солнышко зарядит положительной энергией на весь день! Пусть получится всё задуманное на сегодня! 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12235</t>
+  </si>
+  <si>
+    <t>Кровати и матрасы «СОНУМ» 🛏 🛍 Посмотреть на сайте Хотите спать как король? В «Сонум» найдёте идеальную кровать или матрас! Бесплатная доставка, гарантия качества и даже возможность сделать мебель под свой размер — вот что вас ждёт 😴 Заботьтесь о своём сне уже сегодня! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12234</t>
+  </si>
+  <si>
+    <t>Санузел в частном доме 🛁 Круглое зеркало и вид на двор Главные акценты — огромное круглое зеркало и панорамный выход на задний двор Пространство выглядит стильно и свободно 😍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12229</t>
+  </si>
+  <si>
+    <t>Планировка каркасно-панельного загородного дома 🏠 📝 Площадь: 129 кв. м. Современное решение для круглогодичного проживания Продуманное пространство для комфортной жизни ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12228</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю провести чудесно день, насладиться дневными минутами, успеть выполнить все запланированные дела! 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 21:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12227</t>
+  </si>
+  <si>
+    <t>Weekend Offer ML*: быстрый найм в Яндекс Открыли регистрацию на онлайн-мероприятие для ML и DL-специалистов. Мы ищем инженеров с опытом от 2 лет в областях NLP, CV, RecSys и Classic ML. Как всё устроено: ✅ До 4 сентября — регистрация на сайте. ✅ 12 сентября — две технические секции онлайн. ✅ 13 сентября — финальные интервью со знакомством с командами. Ждём вас! Подробности и форма регистрации — на сайте. Зарегистрироваться #реклама 16+ yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12217</t>
+  </si>
+  <si>
+    <t>Диваны, шкафы, кухни со скидками до 50% 😍 🛒 Посмотреть на сайте Загляни в интернет‑магазин мебельной фабрики Стиль! Тут найдёшь всё: от готовых комплектов до аксессуаров — диваны, шкафы, кухни, стеллажи и многое другое, чтобы создать идеальный интерьер 🔥 А ещё классные акции — например, распродажа готовой мебели со скидками до 50% Доставка от 1 дня — уют уже завтра 😍 Спеши заглянуть, пока выгодные предложения не разобрали! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12216</t>
+  </si>
+  <si>
+    <t>Покраска батареи в цвет стен 🎨 Незаметный комфорт Радиатор перестаёт выделяться и органично вписывается в интерьер. Простой и бюджетный приём для гармоничного пространства! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12212</t>
+  </si>
+  <si>
+    <t>Одноэтажный дом с навесом для двух авто 🏠 📝 Общая площадь дома без террасы и навеса: 200 кв. м. Размеры 18×26 м., высота 3,3 м. 2 спальни, 2 санузла, гостиная-кухня 60 кв. м. Просторное решение для семьи ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12211</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть настроение будет прекрасным, а все события складываются в вашу пользу! 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 21:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12210</t>
+  </si>
+  <si>
+    <t>Держатель для соусов UBBO Пакеты с соусами больше не валяются по холодильнику. Держатель для соусов UBBO хранит до 4 полных упаковок на дверце. Усиленный скотч выдержит до 2 кг. Заказать #реклама ozon.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12200</t>
+  </si>
+  <si>
+    <t>Wow-эффект для стен 🤩 Молдинги, которые меняют интерьер Простой приём с выразительным результатом! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12192</t>
+  </si>
+  <si>
+    <t>Модульная каркасная баня 🔥 Компактно и функционально 📝 Метраж: 12,98 кв. м. 4,2×2,4 м. с крыльцом 1,2 м. Лёгкий монтаж, продуманная планировка — идеально для дачи ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12191</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть новый день принесёт новые эмоции, пусть счастья сегодня станет капельку больше 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 21:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12190</t>
+  </si>
+  <si>
+    <t>Быстрый офер для security-специалистов в Яндекс 12–18 сентября пройдёт Week Offer Security — мероприятие быстрого найма. ⚡ Ищем специалистов с опытом от 2 лет в направлениях Application Security, Infrastructure Security и SOC L3. Как всё устроено: ✅ До 4 сентября зарегистрируйтесь на мероприятие ✅ 12 и 13 сентября пройдите технические секции онлайн ✅ С 14 по 18 сентября познакомьтесь с командами и получите офер Формат подойдёт тем, кто хочет пройти собеседования без долгих пауз между этапами и быстро получить обратную связь. Подробности и регистрация — на сайте. Перейти на сайт #реклама 16+ yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12181</t>
+  </si>
+  <si>
+    <t>Мебель от VERESK 🛋 🛒 Посмотреть на сайте Ищете качественную мебель для дома? В интернет‑магазине VERESK — тысячи моделей: шкафы‑купе, стеллажи, кухни, прихожие и многое другое! Гибкие размеры, более 300 декоров — найдёте вариант под любой интерьер. А ещё быстрая доставка и гарантия качества 😍 📝 А ещё я раскопала промокод — с ним выгода ещё круче: ▫️ПОДАРОК — выгода до 99%, столик за 1 рубль до 31 августа ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12180</t>
+  </si>
+  <si>
+    <t>‼️ Золотое Яблоко, Рив Гош и Л’Этуаль могут идти лесом — я больше не ведусь 🤷🏽‍♀️ Подруга показала магазин «PARFUM CLUB» там продают оригинальную парфюмерию прямо из Европы и Дубая И цены у них ниже в 2-3 раза, чем те, которые на ценниках в магазинах Если тоже хотите взять брендовый парфюм по их реальной цене — залетайте сюда: https://t.me/+jgq7fg9_l05jMjBi</t>
+  </si>
+  <si>
+    <t>28.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12179</t>
+  </si>
+  <si>
+    <t>Бюджетные варианты отделки стен 🧱 Доступно и стильно Недорогие решения для обновления интерьера! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12178</t>
+  </si>
+  <si>
+    <t>Нужны 7 желающих для работы с искусственным интеллектом. Требования: 18-45 лет Работа из дома. График свободный. Пришло задание — изучили — выполнили — получили свои деньги. Деньги вы получаете в зависимости от сложности задания. Например: За задание могут платить 500-10.000 рублей. 500 рублей — это около 5-30 минут. 10 000 руб. это 5-6 часов. Работа может быть разной: Оживить фото, создать видео, реставрировать старое фото и т.д. 💰 В среднем новичок получает до 150.000 руб в месяц. А опытный может и 300-500т. Мы обучим вас сами: — 3 дня уроков по 30 минут — Домашки с проверкой и оплатой бонусами — Платим 10 тыс за каждую выполненную домашку ⚡ Набор заканчивается завтра. Для регистрации жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ course.neurogansta.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12174</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома с мансардой 🏠 📝 Метраж: 172,5 кв. м. На первом этаже: прихожая, санузел, котельная, гостиная, кухня, кабинет, спальня. На втором: три спальни, два санузла, холл Удобное зонирование для семьи ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12173</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю успешного и прекрасного дня 😉 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 21:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12172</t>
+  </si>
+  <si>
+    <t>deep tech night: 5 сентября Конференция Яндекса про технологические вызовы в IT В прямом эфире Мо Гавдат (ex-Google X), эксперты российского бигтеха и международных компаний обсудят технологии, формирующие будущее IT: инфраструктуру, инженерные практики, AI и новые форматы экспериментов, — а также ответят на вопросы в прямом эфире. ⚡ Онлайн, бесплатно по регистрации. Зарегистрироваться #реклама 16+ deeptechnight.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12163</t>
+  </si>
+  <si>
+    <t>Мебель от производителя! Фото-отзывы от покупателей! 🛋 🛒 Посмотреть на Диванчик.ру Хотите обновить интерьер без лишних хлопот? В «Диванчик.ру» найдёте диваны, кровати, кресла, столы и стулья — всё от собственного производства! Доставка без предоплаты, гарантия на диваны — 5 лет, а если мебель есть на складе — привезут уже на следующий день 😍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12162</t>
+  </si>
+  <si>
+    <t>Перегородка в спальне 🛏 Зонирование без лишних стен Небольшая перегородка у входа отделяет зону отдыха, сохраняя приватность. Простое решение для комфортной планировки ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12161</t>
+  </si>
+  <si>
+    <t>27.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12157</t>
+  </si>
+  <si>
+    <t>Современный дом в стиле хай-тек 🔥 📝 Общая площадь: 213,9 кв. м. Гармоничное сочетание белой штукатурки, светло-коричневого дерева и серых акцентов Внутри: 3 спальни, гостевая, кабинет, кладовая, гараж, 3 санузла, кухня-гостиная, терраса, прачечная, гардеробная Лёгкость, стиль, функциональность — каждая деталь продумана ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12156</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю почувствовать всю красоту нового дня и насладиться каждой его минутой 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 21:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12155</t>
+  </si>
+  <si>
+    <t>Где ваш бизнес теряет деньги прямо сейчас Привлекать клиентов становится дороже, конкуренция за их внимание растёт, а инструменты, которые работали год назад, дают всё меньше отдачи. И часто деньги теряются не из-за явных ошибок, а из-за того, что просто не попадает в отчёты. 14 октября на конференции «Говорит дело» от Яндекс Пэй обсудим, как это увидеть и исправить: — где бизнес теряет деньги, не замечая этого; — как отдать ИИ поиск клиентов и рутинные задачи; — какие новые продукты и технологии Яндекс Пэй помогут зарабатывать больше; — где искать новые точки роста, когда рынок меняется. В программе — топ-спикеры, живые дискуссии и нетворкинг с теми, кто проходил через похожее: что работает сейчас, а от чего пора отказаться. Москва и онлайн. Участие бесплатное — регистрируйтесь! Узнать больше #реклама 16+ pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12148</t>
+  </si>
+  <si>
+    <t>Бытовая техника и посуда Tefal 🌟 🛒 Посмотреть на сайте Ищете надёжную технику для дома? В магазине Tefal огромный выбор — от мультиварок и кофеварок до пылесосов и утюгов! Цены — от производителя, доставка по всей России. Ещё есть программа лояльности, консультации специалистов и крутые акции! Промокод ШКОЛА60 — скидка до 60 % на покупки в TEFAL до 9 сентября! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12147</t>
+  </si>
+  <si>
+    <t>Уже слышали про них? Мебельная фабрика из СПб с самыми низкими ценами на кухни на заказ! ⭐️ Скидки до 70%. ⭐️ Реальные цены на кухни всего от 60000 руб за всю кухню. ⭐️ Каменная мойка и посудомоечная машина в подарок! Посчитать кухню по вашим размерам и получить бесплатный дизайн-проект можно по ССЫЛКЕ 👈 Подпишитесь на их канал, чтобы не потерять: Телеграмм Макс</t>
+  </si>
+  <si>
+    <t>26.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12146</t>
+  </si>
+  <si>
+    <t>Плинтус в цвет стен 📏 Визуальное расширение пространства Окрашенный в тон стен, он делает комнату выше и целостнее. Простой приём для визуального увеличения площади ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12141</t>
+  </si>
+  <si>
+    <t>Двухэтажный коттедж со вторым светом 🏠 📝 Метраж: 228 кв. м. Стильный проект с панорамным вторым светом и продуманной планировкой. Идеальный дом для большой семьи! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12140</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю бодрости и энергии, легкого подъема и отличного настроения, славных и добрых людей вокруг и наилучших новостей 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 21:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12139</t>
+  </si>
+  <si>
+    <t>Онлайн вебинар: ИИ в обучении — с пользой для бизнеса ИИ умеет создавать обучение, генерировать тесты и давать обратную связь. Но бизнесу в итоге нужен не курс. Ему нужны сотрудники, которые умеют работать. 27 августа в 11:00 на вебинаре Эквио, ScrollTool, TalkGym разберем весь путь: от постановки бизнес-задачи до результата Покажем, как ИИ помогает быстрее создавать и обновлять обучение, тренировать реальные рабочие ситуации и развивать навыки сотрудников. И поговорим о важном: где ИИ действительно дает эффект, а когда проще оставить всё людям. Зарегистрироваться #реклама 16+ e-queo.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12130</t>
+  </si>
+  <si>
+    <t>Ротанг, который создаёт уют — И ПО ЦЕНАМ ПРОИЗВОДИТЕЛЯ! 🏡 👉 Посмотреть на сайте В магазине Deamo Ротанг — идеальная мебель: кресла, качалки, диваны и обеденные группы, которые превратят дом в место притяжения! 🔥 ОГРОМНЫЙ ПЛЮС: • Низкие цены — без посредников и накруток • Годовая гарантия — целый год уверенности • Регулярные скидки ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12129</t>
+  </si>
+  <si>
+    <t>Ремонт в цвете тауп 🍂 Благородство и уют Серо-коричневый с шоколадным оттенком создаёт сдержанную и тёплую атмосферу Идеальный фон для интерьера 😍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12128</t>
+  </si>
+  <si>
+    <t>Квартиры Петербург Новостройка Рассрочка от застройщика Жилой комплекс "Квартал Заречье" Санкт-Петербург. Колпино. 4 девятиэтажных жилых корпуса 8-этажный крытый гараж на 496 парковочных мест В живописном месте у реки Ижора. На первых этажах будут размещены магазины, кофейни, поликлиника и зона коворкинга. Перейти на сайт Финансовые услуги оказывает: ПАО «Сбербанк». Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО «СЗ «ЗАГОРОДНАЯ, 71». #реклама квартал-заречье.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12122</t>
+  </si>
+  <si>
+    <t>Двухэтажный дом с панорамными окнами и террасой 🏠 📝 Метраж: 170 кв. м. Четыре спальни, кухня-гостиная, два санузла, гардеробная, котельная Подходит для загородной жизни или гостевого дома ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12121</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть этот день принесет лишь хорошее настроение и бодрость духа 🔥 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 21:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12120</t>
+  </si>
+  <si>
+    <t>Международная выставка освещения в Гучжэне, Китай 2026 Дата: 2026. 20-25 октября ⚡Люстры, LED, smart lighting, интерьерный, коммерческий свет напрямую от фабрик Китая! ✨Посетите крупнейшую выставку света в Китае. Официальный сайт выставки! Пройти регистрацию и получить бесплатный билет: Зарегистрироваться #реклама reg.denggle.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12109</t>
+  </si>
+  <si>
+    <t>Сантехника для ванной 🛁 👉🏻 Посмотреть ассортимент В «Сантехника-Онлайн» огромный выбор товаров от ведущих брендов — Grohe, Hansgrohe, Roca и других «Гарантируем качество, помогаем с выбором и даже можем установить покупку! Плюс — регулярные акции и скидки 😍» ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12108</t>
+  </si>
+  <si>
+    <t>Декор журнального столика мозаикой 😍 Стильный акцент своими руками Зелёная плитка с затиркой превращает обычный столик в уникальный предмет интерьера. Просто и эффектно! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12107</t>
+  </si>
+  <si>
+    <t>Бесплатный курс: веб-дизайн, графика, интерфейсы Получи востребованные навыки: - создание дизайна сайтов и приложений - создание инфографики и карточек для маркетплейсов - работа в графическом редакторе Figma и др. Студенты курса в среднем зарабатывают от 68 000 ₽ уже во время обучения💰 Зарегистрироваться #реклама 16+ ydaev.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12099</t>
+  </si>
+  <si>
+    <t>Дачный дом по индивидуальному проекту 🏠 📝 Метраж: 46,5 кв. м. Размеры 4,3×12,3 м., толщина стен 70 мм., высота 2,3 м. При утеплении подходит для зимнего дачного проживания ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12098</t>
+  </si>
+  <si>
+    <t>❗️СРОЧНО ищу творческую девушку — создавать дизайн интерьера❗️ Можно без опыта, основам обучу бесплатно Предлагаю: ➡️ З/п от 200.000₽ в месяц ➡️ Первые 50.000₽ уже через 2 месяца ➡️ Свободный график, можно работать удалённо ➡️ Совмещать можно с чем угодно! Клиентов предоставим 🤝 Нужно будет на компьютере удаленно проектировать дизайн интерьера. Как в компьютерной игре: расставляете мебель и зарабатывайте на этом деньги. Если вы мечтаете попробовать себя в одной из самых востребованных профессий в 2026 году, то это ваш шанс! Регистрируйтесь на бесплатный мастер-класс, на котором вы получите пошаговый план по развитию в профессии с нуля до заработка от 200.000₽ 👉 Просто переходи по ссылке и регистрируйся: https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin2&amp;utm_campaign=mkoldroup1_240826&amp;utm_content=ptj7Kx0zjYBkODUy&amp;utm_term=1jul&amp;erid=2Vtzqvp9yy5</t>
+  </si>
+  <si>
+    <t>24.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12097</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Прекрасного доброго, плодотворного дня! Пусть сегодня удача сопутствует, ждут большие открытия, цели достигаются, а невзгоды остаются позади 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 21:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12096</t>
+  </si>
+  <si>
+    <t>Дистанционное обучение для детей с 1-11 класс С получением аттестата гос.образца Индивидуальный подход, гибкое расписание, интенсивная подготовка к экзаменам ЕГЭ и ОГЭ, живые уроки с учителями Льготы москвичам Оставьте заявку на консультацию Узнать больше #реклама 16+ school-bit.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12089</t>
+  </si>
+  <si>
+    <t>Терраса или сад, которые не требуют забот — с Woodgrand это реально! 🏡 🛒 Посмотреть на сайте Хочешь обустроить террасу или сад без лишних хлопот? В Woodgrand найдёшь всё, что нужно: террасную доску, заборную доску, грядки, фасадные системы, садовый паркет и кучу других крутых изделий из ДПК, чтобы создать пространство мечты! 💪 Ещё есть расчёт материалов, доставка и монтаж — ВСЁ ПОД КЛЮЧ, чтобы вы просто наслаждались результатом! 🚚 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12088</t>
+  </si>
+  <si>
+    <t>Реставрация старой двери 🚪 Вторая жизнь для современного интерьера Не спешите менять — её можно обновить и вписать в актуальный дизайн. Экологично, бюджетно и стильно ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12082</t>
+  </si>
+  <si>
+    <t>Каркасный дом А-Фрейм 6×11 м. с антресолью 🏠 Площадь застройки 66 кв. м., полезная — 46 кв. м. Компактное решение с характерной треугольной архитектурой ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12081</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть этот день будет наполнен волшебством, станет началом чего-то нового, добавит ярких красок в жизнь и подарит необычайные чудеса! 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 23:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12080</t>
+  </si>
+  <si>
+    <t>22.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12074</t>
+  </si>
+  <si>
+    <t>Римские шторы и текстиль для дома 🛒 Посмотреть на сайте VINTASHTORY шьёт римские шторы, комплекты штор, тюль и подушки — и всё по вашим размерам с точностью до 1 см! Ещё есть ОНЛАЙН-КОНСУЛЬТАЦИИ — помогут подобрать ткань и способ установки Плюс бесплатная доставка по России и СНГ! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12073</t>
+  </si>
+  <si>
+    <t>Декор стен с помощью губки 🧽 Просто и эффектно Обычная губка и краска создают уникальную текстуру. Простой способ обновить интерьер без сложных техник ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12072</t>
+  </si>
+  <si>
+    <t>Быстрый офер в Яндекс Если вы ML- или DL-инженер с опытом в доменных областях NLP, CV, RecSys и Classic ML от 2 лет, участвуйте в Weekend Offer ML*. Это один из наймовых ивентов Яндекса: вы проходите все секции онлайн в ускоренном режиме и сразу получаете обратную связь. Как всё устроено: ✅ до 4 сентября — регистрация; ✅ 12 сентября — всего две технические секции; ✅ 13 сентября — финальные интервью с командами. Если хотите работать в одной из команд Яндекса — R&amp;D, Алиса и Умные устройства, Поиск с Алисой AI, Независимый Ecom, Рекламные технологии Яндекса — регистрируйтесь! ⚡ Подробности и полезные ссылки — на сайте. После регистрации с вами свяжется рекрутер и расскажет все детали. Зарегистрироваться #реклама 16+ yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12069</t>
+  </si>
+  <si>
+    <t>Одноэтажный каркасно-панельный дом 🏠 📝 Метраж: 102 кв. м. 3 спальни, 2 санузла. Продуманная планировка для комфортной загородной жизни ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12068</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть это утро будет добрым, нежным, воодушевляющим. Желаю утренней бодрости и огромных сил на весь день 🔥 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12060</t>
+  </si>
+  <si>
+    <t>Хочешь обновить освещение в доме? 😍 Загляни в Trona Light — тут куча крутых светильников! • Лампа прикроватная • Светильник настенный бра беспроводной • Торшер напольный современный • Светильник уличный на солнечных батареях • Светильник плетеный в стиле бохо Лампы приходят уже готовые — установил за пару минут и наслаждайся! Каждый товар проверяют вручную 💪 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12059</t>
+  </si>
+  <si>
+    <t>Мало места в доме 🏠 Компактное решение для порядка Гениально и просто! 👏 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12049</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть день пройдет спокойно и размеренно, без суеты и спешки 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 21:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12048</t>
+  </si>
+  <si>
+    <t>Новая коллекция керамогранита от Italon Новая Коллекция Прима: зелёные потоки, точно срез живой породы Узнать больше #реклама italonceramica.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12039</t>
+  </si>
+  <si>
+    <t>Мебель собственного производства с 2006 года — и доставка без предоплаты! 🛋 🛒 Посмотреть на сайте Загляни в «Диванчик.ру»! Тут ОГРОМНЫЙ выбор мебели — от диванов и кроватей до столов и стульев, чтобы каждый уголок дома стал уютным 💥 Плюс: • доставка без предоплаты • гарантия 5 лет на диваны • мебель собственного производства ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12038</t>
+  </si>
+  <si>
+    <t>Скрытая зона для обуви в прихожей 👟 Порядок без лишних деталей Компактное решение прячет обувь, сохраняя чистоту и эстетику. Идеально для небольших прихожих! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12037</t>
+  </si>
+  <si>
+    <t>Плитка под дерево: плюсы и минусы Не любите уход за деревом? Керамогранит под дерево решит эту проблему Узнать больше #реклама blog.italonceramica.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12028</t>
+  </si>
+  <si>
+    <t>Миллионный посетитель и 1300 брендов: рассказываем про итоги VIII Московской недели интерьера и дизайна. Москва снова подтвердила: она — одна из мировых столиц дизайна. В городе завершилось главное отраслевое событие, за четыре года существования которого число брендов-участников выросло почти в четыре раза — до 1300 компаний, а общее число гостей за все сезоны превысило планку в 1 миллион человек. На международном уровне выставку поддержали участием 46 зарубежных компаний из 12 стран, включая ОАЭ, Турцию, Египет и Беларусь, а Индия и страны Северной Африки впервые представили здесь свои национальные экспозиции. Бесплатное участие помогло привлечь на площадку малый бизнес: 59% участников были представителями МСП, причем большинство из них — микропредприятия. В рамках деловой программы прошло порядка 50 сессий с участием около 200 экспертов со всего мира, а основатель Cairo Design Week Хишам Махди отдельно отметил, что размах московского проекта превзошел его ожидания.</t>
+  </si>
+  <si>
+    <t>20.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12023</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома ТЕЙЛ СИЛИКАТ от компании «К3» 🏠 📝 Общая площадь: 100 кв. м. Продуманное пространство для комфортной жизни. Лаконичный дизайн и функциональное зонирование ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12022</t>
+  </si>
+  <si>
+    <t>19.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12014</t>
+  </si>
+  <si>
+    <t>Мебель от фабрики «Стиль» — и сейчас с распродажей, чтобы обновить дом выгодно! 🛒 Посмотреть на сайте В магазине «Мебельная фабрика Стиль» — огромный выбор мебели: от шкафов-купе и прихожих до диванов и столов Сейчас идёт летняя распродажа — скидки на шкафы от 30 %! Есть доставка, сборка, рассрочка. ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12011</t>
+  </si>
+  <si>
+    <t>🏠 Сейчас скидки 60% на все кухни на заказ от мебельной компании «МК» с рейтингом 5* на Яндексе До 31 августа у них можно купить кухню на заказ от 60 000 ₽ + в подарок посудомоечная машина. Рассчитать стоимость кухни по вашим размерам и получить бесплатный дизайн-проект можно по ссылке. Подпишитесь на их каналы, чтобы не потерять: 👉 Макс 👉 Телеграмм Реклама: ООО "Мебельная Компания", ИНН 9725165084</t>
+  </si>
+  <si>
+    <t>19.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12010</t>
+  </si>
+  <si>
+    <t>Организация узкой зоны в постирочной 🧺 Свободный зазор у стиральной машины можно использовать для хранения — практично и незаметно ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12006</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома 🏠 📝 Метраж: 72 кв. м. Компактное решение для уютной жизни на природе. Продуманное пространство для семьи Как вам проект? 👍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12005</t>
+  </si>
+  <si>
+    <t>18.08.26 21:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12004</t>
+  </si>
+  <si>
+    <t>Планируете поездку? Лайфхак для тех, кто планирует поездку: как сэкономить 7% на отели Зачем переплачивать за проживание, если эти деньги можно потратить на вкусные ужины, экскурсии или сувениры? Сервис бронирования Островок дарит скидку 7% на любое бронирование по специальному промокоду! Промокод: SUMMERFINAL7 Установить #реклама 16+ ostrovok.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11999</t>
+  </si>
+  <si>
+    <t>Обои, краски и декор для дома 🛠 🛒 Посмотреть на Walls.ru В Walls.ru ОГРОМНЫЙ выбор обоев, красок, лепнины и штукатурок — больше 40 000 дизайнов! Есть онлайн‑консультация — менеджеры помогут с выбором и расчётом материалов Доставка и индивидуальные условия оплаты — всё продумано! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11998</t>
+  </si>
+  <si>
+    <t>Золотое Яблоко, Рив Гош и Л’Этуаль могут идти лесом — я больше не ведусь🤷‍♀️ Подруга показала магазин «PARFUM SHOP» там продают оригинальную парфюмерию прямо из Европы и Турции И цены у них ниже в 2-3 раза, чем те, которые на ценниках в магазинах! Если тоже хотите взять брендовый парфюм по их реальной цене — залетайте сюда: https://t.me/parfum_shop_official</t>
+  </si>
+  <si>
+    <t>18.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11997</t>
+  </si>
+  <si>
+    <t>Цветовые сочетания, которые выглядят дорого 🎨 Благородная палитра Оттенки, которые добавляют интерьеру статус и глубину ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11996</t>
+  </si>
+  <si>
+    <t>STAVNI || Обводный STAVNI Обводный — камерный дом бизнес-класса у метро «Балтийская»: высокие потолки и подземный паркинг. Пространство, где городской ритм остаётся снаружи, а комфорт — внутри. Следите за проектом в нашем канале. Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11990</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома 🏠 📝 Метраж: 232 кв. м. Просторное решение для семьи, где каждая зона продумана для комфортной жизни ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11989</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю успехов во всех делах, гармонии в душе и отличного настроения 😉 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 21:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11988</t>
+  </si>
+  <si>
+    <t>Сендега - столярное производство полного цикла 25 лет мы реализуем столярные решения. Изготавливаем лестницы, корпусную мебель, стеновые панели, двери, декоративные балки и другие изделия по дизайн-проектам. Нам доверяют реализацию столярных решений во всем доме ради гарантии качества и единой композиции. Перейти на сайт #реклама sendega.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11972</t>
+  </si>
+  <si>
+    <t>Древесина, которая дышит — создай дом с душой! 🪵 🛒 Посмотреть на сайте Загляни в интернет‑магазин Wooden-world.ru — тут ОГРОМНЫЙ выбор мебели из массива дерева! Кровати, обеденная мебель, садовая и складная мебель, мебель для лаунж‑зоны и даже детская — выбирай, что душе угодно, и наполняй свой дом натуральным теплом 🌺 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11971</t>
+  </si>
+  <si>
+    <t>Сидела в кафе, услышала разговор двух сотрудниц Золотого Яблока... 🤦🏻‍♀️ Они обсуждали, как дурят народ на распродажах. Типа клеят желтый ценник, а цена всё равно выше закупа в 5 раз. И одна другой говорит: «Я себе вообще всё в Гэллери беру, нафиг мне наша скидка сотрудника, там всё равно дороже». Я не поленилась, 2 часа копалась и отрыла этот Гэллери. Оказалось, так магазин называется — PARFUM GALLERY Ребята, это разнос. Byredo, Kilian, Chanel — всё стоит копейки по сравнению с розницей. Это флаконы из Европы, которые списывают или везут как меньший объем через таможню. Взяла на пробу — оригинал 100%. Теперь в магазины хожу только понюхать, а заказываю https://t.me/+PdaPmSDHWN44MGMy</t>
+  </si>
+  <si>
+    <t>17.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11970</t>
+  </si>
+  <si>
+    <t>Плинтус из керамогранита 🧱 Прочность и единство пространства Материал долговечен, не боится влаги и создаёт целостный вид. Стоит рассмотреть как практичную альтернативу! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11969</t>
+  </si>
+  <si>
+    <t>Почему москвичи всё чаще выбирают не Москву На рынке недвижимости появилось направление, которое всё чаще обсуждают инвесторы и покупатели. Что привлекает внимание к новостройкам Мариуполя и почему этот рынок вызывает такой интерес. Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11964</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного каркасного дома 🏠 📝 Метраж: 124 кв. м. Компактное и продуманное пространство для уютной жизни на природе ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11963</t>
+  </si>
+  <si>
+    <t>16.08.26 21:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11962</t>
+  </si>
+  <si>
+    <t>Переехать из мегаполиса проще, чем кажется А что, если после работы не нужно стоять в пробке, до школы — несколько минут, а природа - не только по выходным? Доброград — новый город во Владимирской области, в 2,5 часах от Москвы. Здесь всё важное на расстоянии 15 минут: 🎓 школы и детские сады 🏃‍♂️ бассейн, спорт, теннис, падел, вейк-парк и гольф-поле 😊 лес, озёра, парки и 25 км велодорожек ✨ рестораны и SPA ✅ медицина Дети могут сами добираться до школы. Спорт и любимые занятия становятся частью обычного дня. А вместо часов в дороге появляется время на семью, друзей и себя. И это не место, куда приезжают только на выходные. Здесь уже живут 3000 человек из 60+ регионов России. Выбирайте свой формат: готовые квартиры, таунхаусы или земельные участки. Узнать больше #реклама dobrograd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11953</t>
+  </si>
+  <si>
+    <t>Ротанг, который создаёт уют — и по ценам производителя! 🛋 👉 Посмотреть на сайте В магазине Deamo Ротанг — крутая мебель из ротанга: кресла, качалки, диваны, обеденные группы и многое другое, чтобы ваш дом или терраса стали местом притяжения для всей семьи! 🔥 Плюсы: • цены — как у изготовителя • годовая гарантия • регулярные скидки ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11952</t>
+  </si>
+  <si>
+    <t>Вытяжка, встроенная в плиту 🍳 Компактное решение для кухни Экономит место и не нарушает целостность фасадов. Практичный вариант для современного интерьера ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11947</t>
+  </si>
+  <si>
+    <t>Одноэтажный дом с террасой и тремя спальнями 🏠 📝 Метраж: 115,4 кв. м. Просторное решение для семьи: уютная терраса и три спальни для комфортного проживания ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11946</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 😉 Пусть день сложится удачно! Пускай даже самое маленькое действие приносит блестящие результаты! 😍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11939</t>
+  </si>
+  <si>
+    <t>Жалюзи и рулонные шторы 🪟 🛒 Посмотреть на JALUZI.RU Хотите обновить интерьер и защитить помещение от солнца? Жалюзи и рулонные шторы от JALUZI.RU — то, что нужно! Бесплатный замер, быстрый монтаж и гарантия 2 года — всё для вашего комфорта. Срок изготовления — от 2 дней ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11938</t>
+  </si>
+  <si>
+    <t>Международное признание для российского архитектурного бюро На Московской неделе интерьера и дизайна бюро SIA получило награду от основателя Cairo Design Week. Команду отметили за формирование новых стандартов качества в проектировании жилых и коммерческих объектов, а также за вклад в развитие современной архитектуры. Если интересуетесь актуальными решениями для дома, до 16 августа в Манеже можно посмотреть работы ведущих российских, зарубежных дизайнеров и брендов.</t>
+  </si>
+  <si>
+    <t>15.08.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11937</t>
+  </si>
+  <si>
+    <t>Оформление беседки 🔥 Отличная летняя беседка для дружеских и семейных посиделок с барбекю зоной и камином Сама себе архитектор</t>
+  </si>
+  <si>
+    <t>15.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11936</t>
+  </si>
+  <si>
+    <t>Ванная в бело-голубых тонах 🛁 Свежесть и уют после ремонта Завершённый проект — светлая гамма делает пространство воздушным и чистым. Интерьер радует глаз ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11935</t>
+  </si>
+  <si>
+    <t>🫣 Простояла вчера 40 минут в очереди на заправку из-за этих перебоев с бензином. В соседней машине девушка тоже скучала, разговорились через окно. Я сделала комплимент ее новенькой сумке “Kelly” от Hermes — выглядит просто роскошно 😍 Пошутила, мол, с такими ценами на 95-й бензин на оригинальные сумки скоро придется брать ипотеку. А она смеется: «Так это и не оригинал. Кто в здравом уме сейчас отдает миллионы бутикам?». Оказалось, она берет премиальные копии в канале «BaggyBags». Шьют из той же кожи, соблюдают всю геометрию, швы и гравировки. Визуально от оригинала не отличит даже байер, а стоит в разы адекватнее. 😇 В общем, пока ждала бензин — нашла золотую жилу. Делюсь: https://t.me/baggybags</t>
+  </si>
+  <si>
+    <t>15.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11931</t>
+  </si>
+  <si>
+    <t>Уютный дом с баней и террасой 🏠 📝 Метраж: 162,5 кв. м. Идеален для выходных или постоянного проживания. Простор, уют и баня в одном месте ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11930</t>
+  </si>
+  <si>
+    <t>14.08.26 21:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11929</t>
+  </si>
+  <si>
+    <t>Интерактивный комплекс «НФИ Родная страна» Интерактивный комплекс гражданско-патриотического воспитания. Проводите церемонию поднятия флага и исполнения гимна РФ с уникальным комплексом! Хотите удивить учеников или посетителей? Интерактивные решения от «НФИ» превратят любое пространство в центр притяжения. Вот что мы предлагаем: ✅ Изделия из реестра Минпромторга – подтверждённое качество. ✅ Разработка «под ключ» – от идеи до монтажа. ✅ Сертификация и гарантия на все позиции. ✅ Помощь в подготовке документов для госзакупок (44-ФЗ, 223-ФЗ). ✅ Доставка по РФ с контролем на каждом этапе. Почему нам доверяют? Мы фиксируем все договорённости в договоре, соблюдаем сроки и всегда на связи. Подберём решение под ваш бюджет – от небольшого стенда до масштабного проекта. Получить предложение #реклама nfi-rf.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11921</t>
+  </si>
+  <si>
+    <t>14.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11920</t>
+  </si>
+  <si>
+    <t>Умное зонирование кухни 🍽 Скрытая кладовая и выкатной бар Максимум пользы из каждого метра — компактное хранение, скрытые системы и удобный доступ ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11919</t>
+  </si>
+  <si>
+    <t>14.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11912</t>
+  </si>
+  <si>
+    <t>Загородный дом с навесом для автомобиля 🏠 📝 Общая площадь: 172 кв. м. Красивый фасад, продуманная планировка и удобный навес — комфорт для всей семьи на природе ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11911</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 😉 Пусть день пройдет спокойно и размеренно, без суеты и спешки. Не стремись бежать вперед, замедли мгновение и насладись жизнью, ведь иногда это очень важно! 😍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 21:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11910</t>
+  </si>
+  <si>
+    <t>Техническая рекультивация и подготовка участков Подготовка и очистка участков под застройку по СП 438.1325800.2019. Ликвидация скрытых техногенных рисков в грунте, изыскания, СРО. Гарантия госэкспертизы по РФ! Узнать больше #реклама cgrsr.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11902</t>
+  </si>
+  <si>
+    <t>Укладка плинтуса при перепаде высот 📏 Аккуратный обход перепада На заметку! 💡 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11893</t>
+  </si>
+  <si>
+    <t>Каркасный дом «Южная ночь» для большой семьи 🏠 📝 Общая площадь: 130 кв. м. Три просторные спальни, два санузла, котельная и тамбур. Кухня-гостиная с панорамными окнами — стиль и простор в каждой детали ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11892</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 😉 Пусть все получается, уверенных побед и смелых решений! Во всем видеть только плюсы, взять все по максимум, добиться желаемого! 😍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 21:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11891</t>
+  </si>
+  <si>
+    <t>Вентиляционные диффузоры скрытого монтажа Современные решения для интеграции в натяжные потолки и конструкции из гипсокартона Предоставляем: ⚡ Бесплатные образцы 💻 Чертежи и BIM-модели 💰 Специальные условия для партнеров Рассчитать стоимость и получить КП можно по ссылке ниже Получить предложение #реклама optimalvent.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11885</t>
+  </si>
+  <si>
+    <t>Мебель от DivanRu 🛋 🛒 Посмотреть на DivanRu Хочешь оформить дом со вкусом? В DivanRu найдёшь мягкую мебель с европейским дизайном, кровати с трендовыми обивками, системы хранения и многое другое! Можно кастомизировать товары — подобрать обивку, спланировать наполнение шкафа и даже укомплектовать кровать подъёмным механизмом Реклама. Информация о рекламодателе по ссылке ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11884</t>
+  </si>
+  <si>
+    <t>Скрытая корзина для белья 🧺 Порядок без лишних деталей Креативное решение прячет корзину, сохраняя эстетику интерьера ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11883</t>
+  </si>
+  <si>
+    <t>Онлайн-магистратура для IT: ИТМО, МИФИ + Яндекс Программы онлайн-магистратуры ИТМО и МИФИ в партнёрстве с Яндексом. Актуальные знания, практическое обучение и гибкий график. Учитесь, совмещая с работой. Доступна господдержка оплаты, отсрочка от армии Перейти на сайт #реклама 16+ practicum.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11880</t>
+  </si>
+  <si>
+    <t>Планировка дачного гостевого дома с сауной 🏠 📝 Общая площадь: 61,5 кв. м. Компактное решение для отдыха: жилая зона и сауна в одном доме. Удобно и функционально! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11879</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 😉 Утро — это начало новых возможностей и успехов, поэтому, пусть всё задуманное сбудется, и день принесёт массу положительных эмоций! 😍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 21:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11878</t>
+  </si>
+  <si>
+    <t>deep tech night: 5 сентября, онлайн ⚡ 5 сентября в онлайн-трансляции — доклады экспертов из Яндекса и международных IT-компаний. В фокусе системы: NPU под LLM, RL-инфраструктура, Physical AI, YDB, большие базы данных и agentic systems. Разберём, что уже работает, где появляются инженерные компромиссы и как команды справляются с новыми требованиями к архитектуре, инфраструктуре и продакшену. В прямом эфире можно будет задать вопросы спикерам. Запись отправим зарегистрированным участникам после события. Зарегистрироваться #реклама 16+ deeptechnight.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11872</t>
+  </si>
+  <si>
+    <t>Товары для сна от Асконы 😴 🛍 Посмотреть ассортимент Хотите спать комфортно и здорово? В «Асконе» огромный выбор матрасов, подушек, одеял и постельного белья — есть варианты на любой вкус и бюджет! Товары помогут улучшить качество сна и позаботиться о здоровье До 13 сентября действует скидка до 10 % на мебель для офиса — используйте промокод ШКОЛА ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11871</t>
+  </si>
+  <si>
+    <t>Перламутровая плитка в ванной 🛁 Необычный перелив и стиль Мелкая плитка с перламутровым эффектом добавляет интерьеру глубину и игру света. Смотрится нестандартно и изысканно Как вам? 👍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11870</t>
+  </si>
+  <si>
+    <t>Скидки до 50% на посудомоечные машины Kuppersberg Посудомоечные машины Kuppersberg со скидками на Яндекс Маркете! Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11867</t>
+  </si>
+  <si>
+    <t>Небольшой дом с мансардой 🏠 📝 Площадь дома: 120 кв. м. Кирпичный дом с многоскатной крышей, резные деревянные балясины и декоративные элементы на окнах Застеклённая терраса с отоплением и вентиляцией — комфорт в любое время года ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11866</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 😉 Яркого и отличного настроения 😍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 23:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11865</t>
+  </si>
+  <si>
+    <t>Новая коллекция керамогранита от Italon Новая Коллекция Прима: благородная эстетика камня в вашем интерьере Узнать больше #реклама italonceramica.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11857</t>
+  </si>
+  <si>
+    <t>10.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11856</t>
+  </si>
+  <si>
+    <t>Оформление стены за изголовьем кровати 🛏 Именно эта зона связывает мебель и текстиль в единый ансамбль Акцентная стена может полностью изменить восприятие комнаты ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11847</t>
+  </si>
+  <si>
+    <t>Мини-дом для круглогодичного проживания 🏠 📝 Общая площадь: 19,8 кв. м. 5×5 м., технология «двойной брус», толщина стен 190 мм., высота 2,5 м. Компактное и тёплое решение для постоянной жизни ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11846</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Хорошей погоды, ярких улыбок, вдохновения и приятных встреч. Пусть это утро будет особенно теплым 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 21:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11845</t>
+  </si>
+  <si>
+    <t>ЖК Символ. Финальные скидки лета до 12% до 30 августа ❤️Скидки до 12% в готовом для жизни квартале у центра Москвы. Квартиры под любой запрос: высокая степень готовности, отделка и мебель, панорамные виды. 🎓На территории парк 10 га и 150+ открытых объектов инфраструктуры. Кафе, рестораны, медцентры, детский сад, школы, инженерный лицей при МГТУ им. Баумана. 🏠Стильные и просторные квартиры с уникальными видами. Высота потолков до 4,25 м, окна до 3,25 м, угловое остекление, панорамные виды на центр Москвы. ❤️Клуб резидентов для разных сценариев жизни: лаунж-зоны, фитнес-зал, кинотеатр, коворкинг, детская, репетиторская, террасы на крыше. ✨ Победы в престижных премиях: «Лучший ЖК-новостройка в РФ» (ТОП ЖК 2023), «Лучший реализованный проект» (конкурс Правительства Москвы 2019). Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.click О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11837</t>
+  </si>
+  <si>
+    <t>Хочешь обновить освещение в доме? 😍 Загляни в Trona Light — тут куча крутых светильников! • Беспроводные бра на магните • Торшеры с пультом • Уличные фонари на солнечных батареях • Детские ночники и копии дизайнерских ламп Лампы приходят уже готовые — установил за пару минут и наслаждайся! Каждый товар проверяют вручную 💪 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11836</t>
+  </si>
+  <si>
+    <t>Смелые сочетания для небанального интерьера 🎨 Яркие акценты превращают маленькое помещение в полноценную комнату с характером! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11826</t>
+  </si>
+  <si>
+    <t>Беседка-летний домик по индивидуальному проекту 🏠 📝 Общая площадь: 31,8 кв. м. Размеры 4,4×8,4 м., толщина стен 45/70 мм., высота по стенам 2,3 м., в коньке — 3,3 м. Компактно и продуманно ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11825</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю самого прекрасного и радостного настроения 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11820</t>
+  </si>
+  <si>
+    <t>Плетёная мебель, которая дарит лето круглый год — и сейчас со скидкой! 🥰 🛒 Посмотреть на marite.ru Хотите обновить интерьер или обустроить террасу? В marite огромный выбор плетёной мебели — от кофейных наборов до кресел-качалок, которые создадут атмосферу уюта и расслабления Скидки до нескольких десятков процентов — успевайте КУПИТЬ стильно и выгодно, пока предложение активно 😎 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11819</t>
+  </si>
+  <si>
+    <t>Компактная спальня 😍 Небольшая по размеру, но продуманная до мелочей Места для хранения достаточно, а атмосфера располагает к отдыху ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11814</t>
+  </si>
+  <si>
+    <t>Двухэтажный дом для всесезонного проживания 🏠 📝 Метраж: 111 кв. м. Продуманная планировка для круглогодичного комфорта. Уютно и функционально! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11813</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть это утро принесет побольше позитива, вдохновения, умиротворения и хорошего настроения 🔥 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11805</t>
+  </si>
+  <si>
+    <t>07.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11804</t>
+  </si>
+  <si>
+    <t>Хранение в угловом шкафу 💡 Продуманное использование углового пространства — всё под рукой и без потери места 👏 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11794</t>
+  </si>
+  <si>
+    <t>Дом для круглогодичного проживания с террасой 🏡 📝 Общая площадь: 83,5 кв. м. Технология «двойной брус», толщина стен 190 мм. Второй свет, мансарда высотой 2,9 м. в коньке ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11793</t>
+  </si>
+  <si>
+    <t>Альтернатива удобным ящикам 😁 Доброе утро 😃 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 21:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11792</t>
+  </si>
+  <si>
+    <t>06.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11784</t>
+  </si>
+  <si>
+    <t>Мебель от фабрики «Стиль» 🪑 🛒 Посмотреть на сайте Хотите обновить интерьер? В магазине «Мебельная фабрика Стиль» — огромный выбор мебели: от шкафов-купе и прихожих до диванов и столов Сейчас идёт летняя распродажа — скидки на шкафы от 30 %! Есть доставка, сборка, рассрочка. ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11783</t>
+  </si>
+  <si>
+    <t>Зелёный в интерьере 🌿 Сочный оттенок оживляет пространство, добавляет динамику и создаёт настроение Удачный акцент для современного интерьера ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11779</t>
+  </si>
+  <si>
+    <t>Каркасный дом в стиле барнхаус 🏠 📝 Общая площадь: 149 кв. м. Современная планировка, простор и функциональность. Идеальный выбор для комфортной жизни! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11778</t>
+  </si>
+  <si>
+    <t>Оценка новой люстры 😂 Доброе утро, друзья! ❤️ ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 21:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11777</t>
+  </si>
+  <si>
+    <t>Обучение для команды: доступ к soft-навыкам бесплатно ⚡ Около 31% россиян испытывают симптомы выгорания, причём каждый четвёртый (27%) хотя бы раз за последний год думал об увольнении именно из-за хронического стресса. Выгорание — не просто проблема сотрудника, это серьёзный бизнес-риск. Научите команду управлять стрессом, договариваться и сохранять баланс с платформой Луми. В основе — экспертные видео по 5–10 минут и отработка навыков в тренажёре. ✅ Практики Луми помогут: - Сделать день более организованным. - Начать эффективно взаимодействовать с коллегами — договариваться и решать конфликты. - Уверенно говорить о своих результатах и достижениях. - Сохранять силы, не выгорать и жить полноценно. Получите месяц бесплатного доступа к платформе при оплате любого курса Практикума до конца августа от компании. Узнать больше #реклама 16+ practicum.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11772</t>
+  </si>
+  <si>
+    <t>Мебель от ZAMM 🔥 🛒 Посмотреть на сайте В ZAMM огромный выбор: столы, стеллажи, полки, тумбы и многое другое — со склада и на заказ! Плюс собственная доставка и сборка, а ещё — гарантия до 10 лет на металлокаркас. Загляни — найдёшь что‑то своё! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11771</t>
+  </si>
+  <si>
+    <t>У МУЖА УШЁЛ ЖИВОТ, он будто помолодел на 10 лет 😜 ✅ Жир сгорает ночью Уходит тяга к сладкому и чувство голода Девочки, записываем рецепт! И никакие диетологи не нужны - 1 чайная ложка... Читать далее</t>
+  </si>
+  <si>
+    <t>05.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11770</t>
+  </si>
+  <si>
+    <t>Идея для балкона 😳 Защита от солнца и насекомых Открытый балкон с умным механизмом: защита от лучей и насекомых, доступ свежего воздуха сохранён Как вам? 🤔 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11765</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного дома СКД-218 🏠 Лаконичный дизайн без лишних деталей Тамбур переходит в коридор, разделяющий дом: две спальни с санузлом и гостиная с панорамными окнами Из кухни-столовой выход на террасу с зоной барбекю. Ещё одна спальня завершает планировку ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11764</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю прекрасного и солнечного настроения на весь день, сил, чувства бодрости и оптимизма 😉 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 21:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11763</t>
+  </si>
+  <si>
+    <t>Город Доброград: живи как в отпуске! В Доброграде отпуск является частью повседневной жизни. Что если ваш обычный день будет выглядеть так: 🏃‍♂️ Утро Завтрак на собственной террасе или пробежка по лесной тропе 🏠 День Работа с видом на лес, а в перерывах - прогулка у озера, велокруг или обед в ресторане у дома ❤️ Вечер Не пробка по дороге домой, а время с семьёй, партия в гольф, тренировка в вейк-парке или встреча заката у воды Вы не решаете вопросы детской логистики - их решила система образования Доброграда: дети добираются до школы сами или на трансфере, учат уроки и посещают кружки прямо в школе. Так уже живут более 3000 человек из 60+ регионов России. Готовые квартиры, таунхаусы и участки. Всего 2,5 ч. от Москвы Посмотрите, каким может быть ваш новый дом и новый образ жизни. Узнать больше #реклама dobrograd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11758</t>
+  </si>
+  <si>
+    <t>Плетёная мебель из ротанга 😍 🛒 Посмотреть на marite.ru Хотите обновить интерьер или обустроить террасу? В marite огромный выбор плетёной мебели — от кофейных наборов до кресел-качалок! Скидки до нескольких десятков процентов — успевайте купить стильно и выгодно 😎 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11757</t>
+  </si>
+  <si>
+    <t>Эргономика кухни 🍽 Прячем бытовую технику за фасадами Техника скрыта, но доступна. Чистота линий и порядок на виду Реализовали бы такое у себя? 👏 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11756</t>
+  </si>
+  <si>
+    <t>04.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11750</t>
+  </si>
+  <si>
+    <t>Планировка каркасного загородного дома 🏠 📝 Общая площадь: 76,4 кв. м. Компактное и продуманное пространство для уютной жизни ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11742</t>
+  </si>
+  <si>
+    <t>8 из 10 человек умеют готовить только яичницу 😳 Навыки здесь ни при чем — просто у вас не было четких и простых подсказок! В канале «Рецепты и Заготовки» мы доказываем, что готовить — это легко. Мы собрали базу самых вкусных и доступных рецептов на каждый день. ПОДПИСЫВАЙСЯ 👇🏻 https://t.me/+iYGQS_rYUvhiYzQy</t>
+  </si>
+  <si>
+    <t>04.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11741</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пускай этот день принесет тебе только радость, позитив и множество хороших новостей 😉 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 21:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11740</t>
+  </si>
+  <si>
+    <t>03.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11732</t>
+  </si>
+  <si>
+    <t>Мебель от производителя 🛋 🛒 Посмотреть на Диванчик.ру Хотите обновить интерьер без лишних хлопот? В «Диванчик.ру» найдёте диваны, кровати, кресла, столы и стулья — всё от собственного производства! Доставка без предоплаты, гарантия на диваны — 5 лет, а если мебель есть на складе — привезут уже на следующий день 😍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11731</t>
+  </si>
+  <si>
+    <t>03.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11723</t>
+  </si>
+  <si>
+    <t>Удачные цветовые подборки 🎨 Гармоничные сочетания, которые остаются в тренде! Выбирайте проверенные оттенки для стильного и уютного пространства 😉 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11722</t>
+  </si>
+  <si>
+    <t>Место под лестницей 👏 Польза и стиль в каждом сантиметре Преобразили интерьер и рационально использовали квадратные метры! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11721</t>
+  </si>
+  <si>
+    <t>😡 9 из 10 беларусов ходят в одни и те же места в своем городе.. Перестаньте! В наших городах регулярно проходят мероприятия от которых бегут мурашки! Если вы живете в Беларуси, то обязательно сохраните канал своего города – там каждый день собирают 1000+ идей для досуга, с которыми вы точно не заскучаете: — Минск: @Minsk — Борисов: @Borisov — Витебск: @Vitebsk — Орша: @Orsha — Гомель: @Gomel — Мозырь: @Mozyr — Брест: @Brest — Барановичи: @Baranovichi — Пинск: @Pinsk — Гродно: @Grodno — Лида: @Lida — Могилёв: @Mogilev — Бобруйск: @Bobruisk — Другой город: @Belarus</t>
+  </si>
+  <si>
+    <t>03.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11716</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома A-frame 🏠 📝 Общая площадь: 91,2 кв. м. Треугольная форма, компактное решение для необычной архитектуры и уютной жизни ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11715</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю лёгкости во всём, гармонии в душе и радости в сердце 😉 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 21:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11714</t>
+  </si>
+  <si>
+    <t>02.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11713</t>
+  </si>
+  <si>
+    <t>Доска светильник ночник 3D 🛒 Посмотреть на Wildberries Магическая светящаяся доска ночник 3D с маркером от Balvi Home - это не просто ночник, а настоящий холст, для рисования и творчества детей! Она совмещает в себе функции ночника, светильника и планшета для рисования, превращая обычный вечер в волшебное шоу света и красок ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11712</t>
+  </si>
+  <si>
+    <t>Барельеф на стене ✨ Искусство и роскошь в интерьере Кропотливая работа создаёт уникальный акцент Пространство становится выразительным и благородным 😍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11709</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома Саванна 🏠 📝 Общая площадь: 85 кв. м. Жилая площадь 40 кв. м., 4 комнаты Компактное и продуманное решение для семьи ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11708</t>
+  </si>
+  <si>
+    <t>01.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11707</t>
+  </si>
+  <si>
+    <t>Зажим для пакетов с дозатором 🛒 Посмотреть на Wildberries Удобный аксессуар для кухни, который помогает аккуратно закрывать открытые упаковки и удобно пересыпать содержимое без лишних просыпаний Такой зажим подходит для хранения круп, сахара, соли, макарон, муки, кофе, орехов, специй, сухих завтраков и других сыпучих продуктов ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11706</t>
+  </si>
+  <si>
+    <t>Топовые розетки для кухни ⚡️ Удобство в деталях Интересные решения для современной кухни ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11702</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного дома 🏠 📝 Метраж: 64,9 кв. м. 2 спальни, санузел, котельная, объединённая гостиная с кухней Компактно и продуманно! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11701</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю приятного времяпровождения, замечательного настроения, светлых улыбок и радости на душе 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11700</t>
+  </si>
+  <si>
+    <t>Электрощётка для уборки 🧽 🛒 Посмотреть на Wildberries Это универсальный беспроводной инструмент, который помогает быстро и легко очищать различные поверхности дома, от полов и плитки до сантехники и труднодоступных углов ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11699</t>
+  </si>
+  <si>
+    <t>Душевой поддон из широкоформатной плиты 🤩 Единая плита и угловой трап создают современный, минималистичный вид. Стильно и функционально 👏 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11698</t>
+  </si>
+  <si>
+    <t>Скидка 100% на заём для новых клиентов! boostra До 50 000 ₽ по паспорту на карту. Бесплатно для новых клиентов. Решение за 5 минут. ✅Высокий процент одобрения ✅Моментальное зачисление онлайн ✅Не звоним на работу и близким ✅Зарегистрированы в реестре МФО Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ООО МКК "Бустра". #реклама boostra.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11694</t>
+  </si>
+  <si>
+    <t>Планировка квадратного дома с мансардой в классическом стиле 🏠 Компактный проект с открытой террасой Идеален для семьи из 2–4 человек! ❤️ ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11693</t>
+  </si>
+  <si>
+    <t>😳 Бюджетный ИНТЕРЬЕР, которому завидуют миллиардеры 👉ЗДЕСЬ👈 Мы с мужем нашли способ закупаться на WB с бешеными скидками! • Диван-подоконник — 1033 руб • Обувница — 274 руб • Угловые LED-часы — 159 руб 🛍Делюсь ссылкой, заходи и убедись сам 👇 https://t.me/+iwHagPWGFuw5NDk6</t>
+  </si>
+  <si>
+    <t>31.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11692</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пускай даже самое маленькое действие приносит блестящие результаты! Успехов, побед, вдохновения! 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 21:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11691</t>
+  </si>
+  <si>
+    <t>Yandex Ecom Open Air — летнее событие про онлайн-продажи Yandex Ecom Open Air 2026 объединяет деловую программу, живое общение и атмосферу фестиваля в одном потоке. Здесь обсуждают технологии, которые становятся частью среды. Исследуют силы, которые влияют на весь рынок. Находят новые связи, идеи и точки роста. В течение дня пространство фестиваля наполняют выступления, дискуссии, встречи, специальные форматы, музыка и активности партнёров. Присоединиться к происходящему можно из любой точки — на площадке фестиваля или через онлайн-трансляцию. Зарегистрироваться #реклама 18+ ecomfest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11690</t>
+  </si>
+  <si>
+    <t>Магнитная полка на холодильник 🛒 Посмотреть на Wildberries Практичный кухонный органайзер для компактного хранения специй, бутылок, банок и необходимых принадлежностей Набор помогает освободить столешницу и рационально использовать свободное пространство на боковой стенке холодильника ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11689</t>
+  </si>
+  <si>
+    <t>Есть 2 способа заходить в удаленку в 35+: 1. Тыкаться вслепую, искать инструкции и не понимать, с чего начать. Месяцами нарываться на мошенников, получать сотни отказов и игнор. Психануть, бросить эту идею и остаться в найме. 2. Читать канал Наталии Ивановой. Она на пальцах показывает, с чего начать новичку в онлайне, как быстро выйти на 100+ тысяч и скинуть 90% задач на нейросети. Хочешь работать дома по 2 часа в день в свободном графике, путешествовать 5 раз в год и перестать на всем экономить? Неважно, сколько лет, кем работаешь и на кого училась. С этим каналом даже первоклассник выйдет на первый доход за неделю. Подписывайся: https://t.me/+dJsj2ppjmrY3NGJi Реклама. ИП Иванова Н.А. ИНН 166013703700 erid: 2VtzqxZb7Fp</t>
+  </si>
+  <si>
+    <t>30.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11688</t>
+  </si>
+  <si>
+    <t>Долговечная прихожая 🛠 Практичный совет по отделке На заметку, друзья! 📝 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11687</t>
+  </si>
+  <si>
+    <t>30.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11682</t>
+  </si>
+  <si>
+    <t>Планировка каркасного загородного дома 🏠 📝 Метраж: 96 кв. м. Компактное и функциональное решение для уютной жизни на природе! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11681</t>
+  </si>
+  <si>
+    <t>29.07.26 21:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11680</t>
+  </si>
+  <si>
+    <t>Dreame Z40 AquaCycle Pro для дома Dreame Z40 AquaCycle Pro — универсальный беспроводной пылесос для сухой и влажной уборки. Мощность всасывания до 30 000 Па помогает эффективно собирать пыль, мусор и въевшиеся загрязнения, а технология AquaCycle 2.0 очищает пол свежей водой. Гибкая складная трубка позволяет легко убирать под мебелью, а система TangleCut снижает наматывание волос на щетку. Пылесос работает до 90 минут без подзарядки, а после уборки базовая станция автоматически промывает щетку горячей водой, сушит ее и заряжает устройство. Поддерживайте чистоту без лишних усилий — закажите Dreame Z40 AquaCycle Pro. Смотреть #реклама ozon.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11679</t>
+  </si>
+  <si>
+    <t>29.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11678</t>
+  </si>
+  <si>
+    <t>Ошибка при установке стиральной и сушильной машин в нишу ❌ На заметку, друзья! 🔖 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11673</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома 🏠 📝 Метраж: 161 кв. м. Просторное решение для семьи. Уютно, функционально и продуманно для комфортной жизни! Как вам? 👍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11672</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть настроение будет самым счастливым, радостным и позитивным. Никакого уныния и грусти! 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 21:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11671</t>
+  </si>
+  <si>
+    <t>Международная выставка освещения в Гучжэне, Китай 2026 Дата: 2026. 20-25 октября ⚡Люстры, LED, smart lighting, интерьерный, коммерческий свет напрямую от фабрик Китая! ✨Посетите крупнейшую выставку света в Китае. Официальный сайт выставки! Пройти регистрацию и получить бесплатный билет: Зарегистрироваться #реклама gzlightingfair.denggle.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11670</t>
+  </si>
+  <si>
+    <t>Дозатор сенсорный 🧴 🛒 Посмотреть на Wildberries Сенсорный дозатор для жидкого мыла — автоматический диспенсер для ванной, кухни и туалета, который обеспечивает гигиеничную подачу мыла без касания Бесконтактный механизм срабатывает при поднесении руки и выдаёт оптимальное количество пены, что делает использование максимально удобным и безопасным для всей семьи, снижая расход средства и повышая комфорт использования ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11669</t>
+  </si>
+  <si>
+    <t>Детская для маленькой девочки 💗 Яркие оранжево-зелёные тона, фотообои с жирафом за кроваткой и зона для творчества — пространство создано с учётом интересов маленькой хозяйки Радостно и комфортно для игр и отдыха! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11666</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного загородного дома 🏠 📝 Метраж: 151 кв. м. Вход через крыльцо в прихожую и холл Внутри: три спальни, две гардеробные, кухня-столовая и гостиная с панорамным окном Три санузла для комфорта. Предусмотрена возможность пристройки террасы с выходом из кухни ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11665</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю, чтобы новый день принес тебе только радостные вести, много положительных впечатлений и интересных событий! 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 21:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11664</t>
+  </si>
+  <si>
+    <t>Дизайнерские стулья как из Pinterest по приятным ценам ✅ Прочные — нагрузка до 120 кг ✅ Экологичные материалы ✅ Легко чистятся ✅ Собираются за 15 минут — ключ и крепеж в комплекте А главное — можно выбрать любые цвета дерева и обивки под свой интерьер. Цена от 3 675 ₽ Заказать #реклама axiomawood.shop О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11663</t>
+  </si>
+  <si>
+    <t>Кормушка игрушка для собак 🐶 🛒 Посмотреть на Wildberries Игрушка кормушка Утка — забавный способ совместить питание и игру вашего питомца, при нажатии лапой или носом игрушка вращается и выдает порцию лакомства, процесс развивает мышление, координацию и снижает стресс у животных, подходит для самостоятельных игр, дрессировки и поощрения ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11662</t>
+  </si>
+  <si>
+    <t>Декор стен губкой 🧽 Обычная губка и акриловая краска создают фактурное покрытие за пару часов Обновление интерьера без сложных техник — доступно каждому ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11657</t>
+  </si>
+  <si>
+    <t>Комбинированный дом из бруса и кирпича 🏡 📝 Метраж: 204 кв. м. Стильное сочетание материалов, прочность и уют ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11656</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Хорошего продуктивного дня, прекрасного настроения, хороших новостей, чудесной погоды, поменьше хлопот, побольше вдохновения 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 21:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11655</t>
+  </si>
+  <si>
+    <t>Зарабатывайте на установках Яндекс Браузера в... Партнёрская программа для сервисных центров, магазинов компьютерной техники, сайтов для скачивания файлов и авторов статей. Вы можете предлагать его своим клиентам и аудитории — и зарабатывать на новых установках. Выплаты до 500₽ за каждую установку Яндекс Браузера. Подать заявку #реклама 16+ partner.browser.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11654</t>
+  </si>
+  <si>
+    <t>Массажер для шеи и тела 🤤 🛒 Посмотреть на Wildberries Массажер для шеи и спины шиацу - это ваш персональный помощник для снятия напряжения и расслабления после долгого дня, этот электрический массажер, выполненный в форме рук, имитирует профессиональный массаж, эффективно снимая мышечную усталость и улучшая кровообращение в области шеи, плеч и спины ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11653</t>
+  </si>
+  <si>
+    <t>Постирочный шкафчик в ванной 🛁 Компактное решение для хранения бытовой химии и принадлежностей Всё под рукой и не загромождает пространство 🔥 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11648</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного частного дома 🏠 📝 Метраж: 154 кв. м. Просторное и функциональное решение для семьи! Как вам? 🙌 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11647</t>
+  </si>
+  <si>
+    <t>25.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11646</t>
+  </si>
+  <si>
+    <t>Вешалка для брюк многоуровневая 👖 🛒 Посмотреть на Wildberries Вешалка трансформер для брюк 9 в 1 — удобный органайзер для шкафа, который помогает компактно хранить одежду и экономить место. Подходит для брюк, джинсов, юбок, шарфов, палантинов, полотенец и других вещей, которые важно разместить аккуратно и удобно ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11645</t>
+  </si>
+  <si>
+    <t>Кухня с барной стойкой 🍽 Барная стойка увеличивает рабочую поверхность, зонирует пространство и может заменить обеденный стол на маленькой кухне Как вам? 👏 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11644</t>
+  </si>
+  <si>
+    <t>Архитекторы и инженеры, примите вызов от GOOD WOOD! Открыта регистрация на Хакатон GOOD WOOD 2026 — профессиональное соревнование на основе реальной задачи из практики проектирования загородных домов. Направления: — архитектура; — фасадные системы; — конструктив, разделы АС и КД. Участие бесплатное. Присоединиться могут как опытные специалисты, так и начинающие архитекторы и инженеры. Призы в каждом направлении: 🥇 100 000 ₽ 🥈 70 000 ₽ 🥉 30 000 ₽ Также участников ждут разбор работ экспертами GOOD WOOD, новые профессиональные контакты и возможность получить оффер в компанию. Полуфинал пройдет 4 августа онлайн, финал — 18 августа в GOOD WOOD Plaza. Финалистам из других городов оплатят дорогу, проживание и трансфер. Узнать условия и подать заявку: https://education.gwd.ru/hackaton26</t>
+  </si>
+  <si>
+    <t>25.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11643</t>
+  </si>
+  <si>
+    <t>Основные правила расположения электрики 🔌 На заметку 📝 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11638</t>
+  </si>
+  <si>
+    <t>Планировка современного загородного дома с плоской кровлей 🏠 📝 Метраж: 164 кв. м. Современный дизайн с чёткими линиями Просторно, функционально, идеально для семьи ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11637</t>
+  </si>
+  <si>
+    <t>😍 Муж соседки проговорился где его жена берет лайфхаки для своей дачи! Заехали к нам новые соседи и давай хвастаться лучшим урожаем в деревне. Благо её муж проговорился и сбросил ссылку на канал "ДАЧНЫЙ УГОЛОК", где она находит полезные советы и хитрости выращивания. Теперь и моему урожаю будут завидовать! Делюсь ссылочкой с вами 💚 👇👇👇👇👇👇👇👇 Подписаться на Дачный Уголок</t>
+  </si>
+  <si>
+    <t>25.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11636</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Спешу пожелать всего самого наилучшего, пусть сегодня день будет удачным и счастливым! 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11635</t>
+  </si>
+  <si>
+    <t>Многофункциональная ручная овощерезка с 6 насадками 🥒 🛒 Посмотреть на Wildberries Один кухонный прибор сочетает функции овощерезки, слайсера, шинковки и тёрки, поэтому заменяет сразу несколько отдельных приспособлений В комплект входит защитный держатель для продуктов. Он помогает зафиксировать овощ или фрукт, удобнее обрабатывать небольшие остатки и держать пальцы дальше от острых режущих элементов ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11634</t>
+  </si>
+  <si>
+    <t>Как необычно оформить стены без дорогого ремонта 🙌 На заметку! 💡 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11630</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома 🏠 📝 Метраж: 147 кв. м. Уютное и функциональное пространство для комфортной жизни на природе. ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11629</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть утреннее солнышко зарядит положительной энергией на весь день 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 21:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11628</t>
+  </si>
+  <si>
+    <t>23.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11627</t>
+  </si>
+  <si>
+    <t>Разделители для ящиков регулируемые 🗄 🛒 Посмотреть на Wildberries Регулируемые разделители для ящиков помогут организовать удобное хранение вещей в комоде, шкафу, гардеробной или на кухне В комплект входят 8 планок размером 48 × 9 см. Благодаря специальным прорезям элементы соединяются между собой крест-накрест, образуя отдельные ячейки нужного размера ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11622</t>
+  </si>
+  <si>
+    <t>🎁 До 31 июля в мебельной фабрике скидки до 70% на все кухни на заказ в Петербурге! Получите бесплатный дизайн-проект и рассчитайте стоимость с максимальной скидкой ПО ССЫЛКЕ👈 🔥 Цены от 60 тысяч за целую кухню; 🔥 Собственное производство; 🔥 Рассрочка под 0%; 🔥 Вытяжка/посудомоечная машина в подарок; 🔥 Гарантия на все работы и материалы. Подпишитесь на канал, чтобы не потерять!</t>
+  </si>
+  <si>
+    <t>23.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11621</t>
+  </si>
+  <si>
+    <t>Стеллаж в гостиную Хранение и ТВ в одном решении 📺 Необычная компоновка с нишей для телевизора и множеством полок для хранения Как вам? 👍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11618</t>
+  </si>
+  <si>
+    <t>Загородный дом с двумя этажами и вторым светом 🏠 📝 Метраж: 200 кв. м. 4 спальни, высота первого этажа 2,9 м. ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11617</t>
+  </si>
+  <si>
+    <t>"Лен, у тебя что, спонсор появился?" — соседка у лифта, серьёзно 👀 Мне даже смешно стало. Спонсор — это канал WB Sniper, где диван стоит меньше чем её поход в Ашан: Диван-кровать — 1 200₽ Журнальный столик — 490₽ Декоративное зеркало — 290₽ Она тратит 5 000₽ на продукты раз в неделю. Я за эти деньги обставила гостиную 🤷‍♀️ Скорее заходи и подписывайся Пока лавочку не прикрыли👉 https://t.me/+MFfi-lpCk_VhODJi</t>
+  </si>
+  <si>
+    <t>23.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11616</t>
+  </si>
+  <si>
+    <t>22.07.26 21:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11615</t>
+  </si>
+  <si>
+    <t>Гайд МТС Линк для усиления лидогенерации Как выполнить KPI по лидам с помощью вебинаров? Изучили опыт 7.5 млн онлайн-мероприятий, которые проходят на платформе ежегодно, и спешим поделиться бесплатным гайдом ✅ Что внутри: - Составили пошаговую инструкцию по организации маркетингового вебинара; - Собрали рекомендации экспертов по обучению, выступлениям и маркетингу; - Делимся успешными кейсами компаний DSSL, Just AI, «Гален», «САРШТЕДТ» и «ЭГИС-РУС» ✅ Кому полезно: - Маркетологам — для выполнения KPI по лидам; - Владельцам сложных продуктов — чтобы знакомить с продуктом поэтапно; - Экспертам и блогерам — для монетизации личного бренда; - B2B-командам — для сокращения цикла сделки через обучение клиентов. ✨ Скачайте бесплатно по ссылке Скачать #реклама 16+ mts-link.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11614</t>
+  </si>
+  <si>
+    <t>Интерактивная игрушка для кошек с пением птиц и дразнилкой 🛒 Посмотреть на Wildberries Игрушка для кошек автоматически запускает движение и имитирует поведение живой добычи: непредсказуемые траектории, движение под тканью и реалистичные звуки птиц привлекают внимание и вовлекают кошку в активную игру ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11613</t>
+  </si>
+  <si>
+    <t>Как зеркало меняет ванную комнату 🪞 Зеркало не только добавляет функциональность, но и меняет пространство! На заметку 💡 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11612</t>
+  </si>
+  <si>
+    <t>22.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11602</t>
+  </si>
+  <si>
+    <t>Дачный дом «Барбадос» 53,4 м² 🏡 🌱Метраж: 53,4 кв. м. 🌱Размеры 6×10 м. 🌱Высота по стенам 2,4 м., в коньке — 3 м. При дополнительном утеплении подходит для зимнего проживания. Компактно и функционально ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11601</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть новый день начнется с красивого старта! Желаю новых горизонтов, идей и высоких взлетов! 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 21:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11600</t>
+  </si>
+  <si>
+    <t>21.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11599</t>
+  </si>
+  <si>
+    <t>Магнитная полка и держатель для бумажных полотенец 👏 🛒 Посмотреть на Wildberries Практичный кухонный органайзер для компактного хранения специй, бутылок, банок и необходимых принадлежностей. Набор помогает освободить столешницу и рационально использовать свободное пространство на боковой стенке холодильника В комплект входят две магнитные полки и держатель для рулона бумажных полотенец — всего 3 предмета ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11598</t>
+  </si>
+  <si>
+    <t>Рекомендация для ремонта 💡 Герметик должен выдерживать влажность и перепады температур Выбирайте с антигрибковым эффектом для долговечности ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11594</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного дома 🏠 📝 Метраж: 64,93 кв. м. 2 спальни, санузел, котельная, объединённая гостиная с кухней Уютно и продуманно для семьи! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11593</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю в это чудное, утренние время, насладиться вкусом ароматного кофе, улыбнуться новому дню и шагнуть радостно навстречу новым возможностям! 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 21:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11592</t>
+  </si>
+  <si>
+    <t>Пластиковая карта Пэй — мгновенный кешбэк до 50% баллами ✨ Оформите пластиковую карту Пэй c мгновенным кешбэком. 0₽ — выпуск карты и её обслуживание. Закажите в приложении Яндекс Пэй ❤️ Узнать больше Финансовые услуги оказывает: АО "Яндекс Банк". #реклама 16+ pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11591</t>
+  </si>
+  <si>
+    <t>Дуршлаг силиконовый на зажимах для кастрюли 🥣 🛒 Посмотреть на Wildberries Компактная конструкция крепится непосредственно к краю посуды и освобождает руки от удерживания обычного объёмного дуршлага Сливной фильтр удобно использовать для макарон, пельменей, вареников, картофеля, овощей и других крупных продуктов. Перфорированная поверхность пропускает воду, а содержимое остаётся внутри кастрюли ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11590</t>
+  </si>
+  <si>
+    <t>Ошибки в постирочной зоне 📝❌ Часто недооценённое место. Отсутствие вентиляции, неудобное расположение корзин и недостаток хранения делают стирку сложнее! Продумайте зону заранее! 👌 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11582</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома 🏠 📝 Метраж: 144 кв. м. Продуманное пространство для комфортной жизни Как вам проект? 👍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11581</t>
+  </si>
+  <si>
+    <t>19.07.26 21:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11580</t>
+  </si>
+  <si>
+    <t>19.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11579</t>
+  </si>
+  <si>
+    <t>Держатель для полотенца без сверления с тросиком ✨ 🛒 Посмотреть на Wildberries Компактный аксессуар для удобного хранения на кухне или в ванной комнате Оригинальная умная конструкция объединяет самоклеящийся полотенцедержатель, выдвижной трос и фиксирующий крючок-зажим Край ткани надёжно удерживается, а полотенце можно легко подтянуть к себе во время использования ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11578</t>
+  </si>
+  <si>
+    <t>Как покраска меняет восприятие комнаты 🎨 Цвет стен задаёт настроение и масштаб! На заметку, друзья! 📝 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11574</t>
+  </si>
+  <si>
+    <t>Уютный одноэтажный дом с террасой 🏠 Метраж: 61,3 кв. м. Размеры: 10,9×9,3 м. Компактно, стильно, продумано для комфортной жизни на природе ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11573</t>
+  </si>
+  <si>
+    <t>18.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11572</t>
+  </si>
+  <si>
+    <t>Щетка со скребком для решетки гриля, мангала и барбекю 🛒 Посмотреть на Wildberries Удобный аксессуар для очистки решетки после приготовления мяса, овощей, рыбы и других блюд на огне Помогает быстро удалить жир, остатки пищи и нагар, облегчает уход за поверхностью после готовки и поддерживает принадлежности для жарки в аккуратном состоянии ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11571</t>
+  </si>
+  <si>
+    <t>Полезные лайфхаки для ремонта 💡 Простые приёмы, которые облегчат процесс и улучшат результат ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11567</t>
+  </si>
+  <si>
+    <t>Планировка газобетонного одноэтажного дома 🏠 📝 Метраж: 195 кв. м. Шикарный проект для комфортной жизни. Простор и уют! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11566</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Желаю чудесного настроения, вкусного завтрака, невероятного вдохновения, уверенной бодрости, высокого стремления и непременной удачи с самого утра 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.07.26 21:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11565</t>
+  </si>
+  <si>
+    <t>Двухкомнатные квартиры со скидкой до 3,4 млн ₽ Надежный застройщик Краснодара ГК ТОЧНО открыл специальные условия на покупку квартир в ЖК бизнес-класса "Патрики" — Скидка на покупку двухкомнатных квартир. ✅ Дом сдан. Ключи в день покупки ✅ 3 детсада и две школы ✅ 20 минут от центра города На территории — премиальный фитнес-клуб BALANCE, современная школа Эрудит и 3 детсада, креативное пространство «ЦЕХ», Гранд-аллея с лучшими ресторанами и кофейнями города. Удобное расположение недалеко от ТЦ СБС и аэропорта. 📱 Зафиксируйте выгодные условия сейчас. Лоты ограничены! Перейти на сайт Финансовые услуги оказывает: ПАО Сбербанк,  ПАО Росбанк и др. . Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ КАПИТАЛЪ. #реклама tochno-patriki.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11564</t>
+  </si>
+  <si>
+    <t>17.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11563</t>
+  </si>
+  <si>
+    <t>Функциональный пенал 💡 Польза в каждом сантиметре Использует вертикальное пространство с умом Удобное хранение без потери полезной площади ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.07.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11562</t>
+  </si>
+  <si>
+    <t>Директ возвращает 10% бюджета за рекламу в мессенджерах Запускайте кампании в Telegram и МАКС с 1 июня по 31 августа — получайте кешбэк 10%. Его можно потратить на новые кампании. 💰 Как получить кешбэк: — Заполните форму: укажите логин в Директе и что продвигаете (сайт или канал); — Запустите рекламу в МАКС, Telegram или сразу на двух площадках с оплатой за клики; — В сентябре начислим кешбэк. Получить предложение #реклама yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11559</t>
+  </si>
+  <si>
+    <t>Дом для загородной жизни 🏡 📝 Метраж: 175 кв. м. Белый дизайн, высокие потолки, просторная гостиная и открытая терраса для встреч с близкими Дом окружён зеленью — идеальное место для отдыха и вдохновения ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11558</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть ваше настроение никогда не опускается ниже великолепного, Ваши дела непременно заканчиваются роскошными победами! 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 21:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11557</t>
+  </si>
+  <si>
+    <t>Лови своё лучшее лето! Самое время уделить внимание себе ❤️ 5 месяцев фитнеса + месяц заморозки в подарок. Сейчас — со скидкой 10 000₽. Только до 26 июля. Фитнес-клуб для девушек Novva Нахичевань Узнать больше #реклама novvastudio.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11556</t>
+  </si>
+  <si>
+    <t>Отпариватель ручной для одежды мощный 🛒 Посмотреть на Wildberries Удобное устройство для быстрого разглаживания вещей без гладильной доски. Паровой отпариватель подходит для дома, поездок и повседневного ухода за одеждой Ручной отпариватель помогает быстро убрать складки с рубашек, платьев, пиджаков, футболок, штор и других тканей ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11555</t>
+  </si>
+  <si>
+    <t>С сегодняшнего дня WB распродаёт со скидкой 88% все товары, которые находятся на складе дольше 60 дней! Более половины места на складах занимают невостребованные товары, которые проще продать по себестоимости, либо утилизировать. Вот недавние скидки: - Сковороды TEFAL - 430 руб. - Часы Apple Watch (оригинал) - 4975 руб. - Кроссовки Adidas и Nike - 280 руб. и куча других товаров. Ссылку на магазин ликвидаций можно получить по этой ссылке: https://t.me/+6FxonosAxollOTVi</t>
+  </si>
+  <si>
+    <t>16.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11554</t>
+  </si>
+  <si>
+    <t>Камуфляж радиаторов 🎨 Стильное решение Простой приём превращает неприглядные батареи в гармоничные детали интерьера ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11553</t>
+  </si>
+  <si>
+    <t>Просто показываем промокод Просто предлагаем съездить отдохнуть со скидкой 5000 рублей от Яндекс Путешествий. Больше ничего от вас не хотим, потому что понимаем, что сил нет. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11549</t>
+  </si>
+  <si>
+    <t>Загородный дом в классическом стиле 🏠 Метраж: 54 кв. м. Размеры: 9×8 м. Компактное решение для уютной жизни на природе Как вам такой проект? 👍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11548</t>
+  </si>
+  <si>
+    <t>15.07.26 21:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11547</t>
+  </si>
+  <si>
+    <t>Мягкая мебель под ваш интерьер. Заказывайте в Телеграм! ✅ Стильные диваны и кровати, созданные специально для вашего дома. ✨ Собственное производство — без переплат и посредников. ✨ Готовые модели в нашем Телеграм-канале. ✨Индивидуальный подход ⚡ Подписывайтесь и выбирайте идеальную мебель! Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11544</t>
+  </si>
+  <si>
+    <t>Распылитель для масла и уксуса 2 в 1 🛒 Посмотреть на Wildberries Это удобный и стильный кухонный гаджет, который помогает готовить вкуснее, аккуратнее и экономичнее, ваш незаменимый помощник для здорового питания! Этот дозатор-спрей для масла обеспечивает точное контролируемое распыление, помогая экономить до 30% расходов масла на кухне ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11543</t>
+  </si>
+  <si>
+    <t>Полезная хитрость 🛠💡 Простой способ убрать следы пены с любых поверхностей ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11542</t>
+  </si>
+  <si>
+    <t>15.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11539</t>
+  </si>
+  <si>
+    <t>Дом для уютной загородной жизни с гаражом 🏡 📝 Метраж: 175 кв. м. Белый скандинавский дизайн, высокие потолки и большая гостиная для встреч Открытая терраса — для пикников и уютных вечеров среди зелени ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11538</t>
+  </si>
+  <si>
+    <t>14.07.26 21:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11537</t>
+  </si>
+  <si>
+    <t>14.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11536</t>
+  </si>
+  <si>
+    <t>Дозатор сенсорный 🛒 Посмотреть на Wildberries Сенсорный дозатор для жидкого мыла — автоматический диспенсер для ванной, кухни и туалета, который обеспечивает гигиеничную подачу мыла без касания. Бесконтактный механизм срабатывает при поднесении руки и выдаёт оптимальное количество пены, что делает использование максимально удобным и безопасным для всей семьи, снижая расход средства и повышая комфорт использования ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11535</t>
+  </si>
+  <si>
+    <t>Стыковка напольного плинтуса на внешнем углу 📏 Чёткая стыковка придаёт интерьеру завершённый вид Прекрасно 👏 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.07.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11534</t>
+  </si>
+  <si>
+    <t>Утраиваем бюджет на продвижение в Директе Запустите первое продвижение в Яндекс Директе с утроенным бюджетом и ИИ-помощником ✨ Используйте один из промокодов : При пополнении от 10 000 ₽ +20 000 ₽ Промокод START20 При пополнении от 15 000 ₽ +30 000 ₽ Промокод START30 Зарегистрироваться #реклама direct.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11533</t>
+  </si>
+  <si>
+    <t>Ищу 5 девушек с чувством вкуса. Опыт не важен. ❗️Не упусти шанс протестировать себя в дизайне интерьера. Если ты иногда смотришь на интерьер и думаешь: «я бы сделала это по-другому» - возможно, это не просто так. 🎨 Сейчас как раз идёт набор на бесплатный 3-дневный курс от U.Design -хороший формат, чтобы понять: твоё это или нет. За 3 дня ты: ⚫️ создашь свой первый проект спальни ⚫️ разберёшься, как сочетать цвета, мебель и декор ⚫️ освоишь программу №1 для дизайнеров Homestyler ⚫️ и поймёшь, как дизайнеры находят клиентов и выходят на доход от 150к/мес ⚫️ доведём до трудоустройства с гарантией по договору! 💡 Это не про «обучение». Это про проверку себя в деле. 👇 Успей занять место!</t>
+  </si>
+  <si>
+    <t>14.07.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11529</t>
+  </si>
+  <si>
+    <t>Загородный дом в классическом стиле 🏠 Метраж: 54 кв. м. Размеры 9×8 м. Компактное решение с уютной атмосферой и продуманной планировкой Как вам такой вариант? 💡 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>14.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11528</t>
+  </si>
+  <si>
+    <t>80% женщин совершают эти ошибки в стиле... ❤️ Из-за этого они визуально добавляют себе лишние 10-15 лет, прячут свою природную красоту и превращают гардероб в скучную, серую массу. THE PUH — магазин корейских брендов, который вернет вам уверенность в своей привлекательности! 🔴Стилисты: бесплатно подберут готовый образ под ваш тип фигуры. 🔴Тренды: корейская одежда, которая мгновенно освежает и омолаживает. 🔴Доставка: быстро привезем заказ по всей РФ и миру. 🔴Оплата: забирайте вещи сразу, платите комфортными долями! Хотите выглядеть дорого и ловить восхищенные взгляды в любом возрасте? 👇 Подписывайтесь: https://telegram.me/+ONlxVoyzsXMxZTIy</t>
+  </si>
+  <si>
+    <t>14.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11522</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть момент пробуждения станет началом удачного, продуктивного дня, полного прекрасных событий, великолепных побед, успешных стечений обстоятельств и волшебного настроения! 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 21:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11521</t>
+  </si>
+  <si>
+    <t>FADOCO® - Производитель фиброцементного сайдинга и... В дизайне дома детали имеют значение. Фиброцемент Фадоко - это не просто отделка фасада, она приносит текстуру, контраст и цвет, которые разработаны как архитектурный стиль для каждого проекта, но также и практичные свойства такие как: пожаробезопасность, шумопоглощение и комфорт в жару и мороз Узнать больше #реклама fadoco.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11520</t>
+  </si>
+  <si>
+    <t>Кормушка игрушка для собак 🛒 Посмотреть на Wildberries Игрушка кормушка Утка — забавный способ совместить питание и игру вашего питомца, при нажатии лапой или носом игрушка вращается и выдает порцию лакомства, процесс развивает мышление, координацию и снижает стресс у животных, подходит для самостоятельных игр, дрессировки и поощрения ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11519</t>
+  </si>
+  <si>
+    <t>Оформление окна 😍 Эстетика в каждой детали Даже обычное пластиковое окно может выглядеть стильно и достойно! Как вам? 👍 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11518</t>
+  </si>
+  <si>
+    <t>МАБиУ. Высшее образование для управленцев и специалистов Подберите программу для поступления без ЕГЭ на сайте с гарантией трудоустройства. - 30+ лет истории вуза - 11 000+ работающих выпускников - Государственный диплом - Аккредитация - Отсрочка от армии Подайте документы и получи скидку на поступление 20% Рассрочка 0% на весь период обучения. Записаться #реклама mabiu.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11515</t>
+  </si>
+  <si>
+    <t>Двухэтажный дом с открытой террасой: уют на природе 🏡 Большие окна в пол наполняют светом, гостиная готова принимать гостей, а спальни на втором этаже — для комфортного ночлега Живописный вид и зелень создают атмосферу отдыха ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11514</t>
+  </si>
+  <si>
+    <t>💋 "Ты что, олигарха подцепила?" — подруги, когда увидели мою квартиру Лучше. Я подцепила канал Cкидки Дня— он не изменяет, не врёт и дарит ссылки на копеечные находки: Диван велюровый — 1 200₽ Складной стол — 890₽ Шикарная люстра — 635₽ Стеновые панели — 49₽/шт Просто открываешь канал → видишь находку → заказываешь → радуешься. Найти полезное → @wbskidki</t>
+  </si>
+  <si>
+    <t>13.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11513</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Искренне хочется, чтобы новый день подарил отличное настроение, правильные мысли, верные решения и удовольствие от того, что делаешь 🤗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.07.26 21:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11512</t>
+  </si>
+  <si>
+    <t>Бесплатный курс по нейросетям от Skillbox Освой топ-6 актуальных нейросетей для генерации контента, которые экономят до 10 ч/нед ⚡Много практики: За 3 дня соберёте полный пакет контента для товара и экспертной услуги — без команды, бюджета и дорогих фотосессий. 🏃‍♂️Регистрируйся бесплатно, пока еще есть места Зарегистрироваться #реклама 16+ bootcamp.skillbox.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11511</t>
+  </si>
+  <si>
+    <t>Беспроводной ночник-проектор с пультом управления и 16 цветами освещения 💡 🛒 Посмотреть на Wildberries Стильный и функциональный элемент интерьера, создающий атмосферу уюта и релакса Лампа совмещает в себе ночник, настольный светильник и проектор водных волн, что делает её универсальной для спальни, гостиной, детской комнаты или романтического вечера ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11510</t>
+  </si>
+  <si>
+    <t>Тёмный пол Выразительный акцент в интерьере 🔥 Тёмный пол придаёт пространству глубину и статус Наглядно — эффект впечатляет, особенно в сочетании со светлыми стенами ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>12.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/11506</t>
+  </si>
+  <si>
+    <t>Планировка каркасного загородного дома 🏠 📝 Метраж: 75 кв. м. Компактный и продуманный дом для комфортной жизни на природе Уютно, тепло, функционально ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 21:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12582</t>
+  </si>
+  <si>
+    <t>Домашняя школа для 5-11 классов. Онлайн-обучение! ⚡Профориентологи помогут ученикам сделать осознанный и подходящий выбор вуза и будущей профессии, исследуя истинные желания, таланты и интересы. ⚡Наши психологи поддерживают эмоциональное благополучие учеников, помогая им справляться со стрессом, трудностями в учёбе, в познании себя и мира вокруг. ⚡Родители и дети не останутся в вакууме, мы создаём пространство, где учёба сочетается с живым общением и новыми открытиями — мы всегда рядом! Узнать больше #реклама 16+ s.salebot.pro О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12575</t>
+  </si>
+  <si>
+    <t>Столы, корпусная мебель, стеллажи, тумбы — больше 80 позиций по адекватным ценам 🔥 🛒 Посмотреть на сайте В ZAMM — то, чем действительно можно обставить квартиру, офис или учебный уголок, не переплачивая. Рабочие, письменные и компьютерные столы, локеры, полки, тумбы. Доставка и сборка. Можно заказать или забрать со склада. Реальные проекты — в галерее! ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12574</t>
+  </si>
+  <si>
+    <t>Журнальный столик 😍 Очень красивый декоративный журнальный столик своими руками, который поразит каждого ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12567</t>
+  </si>
+  <si>
+    <t>Одноэтажный дом 🏡 📝 Метраж: 148 кв.м. Проект одноэтажного дома в европейском стиле. Просторная кухня-гостиная объединяет зоны для отдыха и готовки, а три спальни, две ванные комнаты и гардеробные обеспечивают удобство для всей семьи Продуманная планировка с холлом, тамбуром и техническими помещениями делает этот дом максимально практичным и уютным ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12566</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 😇 Пусть настроение будет светлым, дела — лёгкими, а вечер — приятным 💗 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12560</t>
+  </si>
+  <si>
+    <t>Рулонные шторы, римские, вертикальные, горизонтальные, плиссе — включая «блэкаут» и «день-ночь» 🏠 🛒 Посмотреть на сайте В «Жалюзи.рф» — решения для стандартных и нестандартных окон Есть онлайн-калькулятор, бесплатный замер и доставка по Москве 💥 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12559</t>
+  </si>
+  <si>
+    <t>Мелкая плитка 🥰 Вся прелесть использования плитки мелкого формата в ванной комнате, согласитесь, что она подходит идеально 👏 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12555</t>
+  </si>
+  <si>
+    <t>Комфортный дом 🏡 📝 Метраж: 300 кв.м. Респектабельный двухэтажный загородный дом в классическом кирпичном стиле Продуманная планировка объединяет просторные гостиные зоны и гараж на первом этаже с тремя уютными спальнями на втором. Идеальное пространство для комфортной и размеренной семейной жизни за городом ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12554</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 🧡 Пусть кофе будет ароматным, дела — лёгкими, а вечер подарит чувство удовлетворения 🥰 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12546</t>
+  </si>
+  <si>
+    <t>18.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12545</t>
+  </si>
+  <si>
+    <t>Ванная не доходит до стены 🛁 Если ванна не доходит до стены, то образовавшееся пространство можно функционально использовать, и вот как ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12541</t>
+  </si>
+  <si>
+    <t>Чудесный одноэтажный дом 🏠 📝 Метраж: 65,87 кв.м. Загородный дом со светлым фасадом с деревянными акцентами, террасой и удобной планировкой с кухней-гостиной и спальнями ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12540</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть это утро встретит мягким светом и спокойствием, придаст уверенности на весь день, а все дела будут ладиться легко и радостно 🍁 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 21:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12539</t>
+  </si>
+  <si>
+    <t>Какие квартиры через 5 лет будет сложно продать? Эти квартиры сегодня покупают из-за низкой цены. Через пять лет их будет сложно продать даже с дисконтом. Проверьте признаки неликвида. Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12531</t>
+  </si>
+  <si>
+    <t>17.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12530</t>
+  </si>
+  <si>
+    <t>Роскошные цвета 🎨 Если вы хотите, чтобы интерьер вашей квартиры выглядел роскошно, то присмотритесь к этим цветам, они выглядят дорого и насыщенно ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12521</t>
+  </si>
+  <si>
+    <t>Двухэтажный загородный дом 🏡 📝 Метраж: 205 кв.м. Современный фасад с панорамными окнами, деревянными акцентами и уютными террасами. Внутри — просторная кухня-гостиная на первом этаже, несколько спален и гардеробных на втором. Светло, функционально и идеально для семьи ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12520</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 🌼 Пусть этот день начнётся с улыбки, продолжится удачей, а закончится приятной усталостью и чувством, что всё было не зря ❤️ ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12512</t>
+  </si>
+  <si>
+    <t>Душевые кабины, ванны, унитазы, сауны, мебель — всё для ванной в одном месте 💧 🛒 Посмотреть на сайте В интернет-магазине CleanSan.ru — сантехника для квартиры, дома и дачи Консультанты помогут подобрать под вашу планировку, подскажут по установке и давлению воды Доставка по всей России 🌟 По промокоду CSVR5U — скидка 5% на заказ от 10 000 ₽ ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12511</t>
+  </si>
+  <si>
+    <t>Невероятное преображение 🤩 Вы только посмотрите, как классно можно преобразить старую ванную комнату и старый санузел Выглядит очень роскошно 😎 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12507</t>
+  </si>
+  <si>
+    <t>Двухэтажный дом 🏠 📝 Метраж: 190,19 кв.м. Уютный фасад из натурального дерева, большие окна и просторная терраса. На первом этаже — гостиная с кухней-столовой и выходом на улицу, санузел и гардеробная На втором — две спальни, санузел и холл, из которого открывается вид на второй свет ⭐️ Сама себе архитектор • чат • мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1731051879/12506</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ❤️ Пусть день будет щедрым на добрые встречи и лёгким на решения. А ты — чуть счастливее, чем вчера 🌸 ⭐️ Сама себе архитектор • чат • мы в MAX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4445,61 +7775,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H454"/>
+  <dimension ref="A1:H836"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3364.464" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
@@ -15122,50 +18452,6544 @@
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
         <v>56150</v>
       </c>
       <c r="B454" t="s">
         <v>1353</v>
       </c>
       <c r="C454" t="s">
         <v>1354</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="E454">
         <v>10672</v>
       </c>
       <c r="F454">
         <v>23</v>
       </c>
       <c r="G454">
         <v>11</v>
       </c>
       <c r="H454">
         <v>1</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>115845</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E455">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>115846</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E456">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>115847</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E457">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>115848</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E458">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>115849</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E459">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>115850</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E460">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>115851</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E461">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>115852</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E462">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>115853</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E463">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>115854</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E464">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>115855</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E465">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>115856</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E466">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>115857</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E467">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>115858</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E468">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>115859</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E469">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>115860</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E470">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>115861</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E471">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>115862</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E472">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>115863</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E473">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>115864</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E474">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>115865</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E475">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>115866</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E476">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>115867</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E477">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>115868</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E478">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>115869</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E479">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>115870</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E480">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>115871</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E481">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>115872</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E482">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>115873</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E483">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>115874</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E484">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>115875</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E485">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>115876</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E486">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>115877</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E487">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>115878</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E488">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>115879</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E489">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>115880</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E490">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>115881</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E491">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>115882</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E492">
+        <v>3132</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>115883</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E493">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>115884</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E494">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>115885</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E495">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>115886</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E496">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>115887</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E497">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>115888</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E498">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>115889</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E499">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>115890</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E500">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>115891</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E501">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>115892</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E502">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>115893</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E503">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>115894</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E504">
+        <v>3190</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>115895</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E505">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>115896</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E506">
+        <v>2973</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>115897</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E507">
+        <v>3505</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>115898</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E508">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>115899</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E509">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>115900</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E510">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>115901</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E511">
+        <v>3074</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>115902</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E512">
+        <v>3309</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>115903</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E513">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>115904</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E514">
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>115905</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E515">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>115906</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E516">
+        <v>3484</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>115907</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E517">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>115908</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E518">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>115909</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E519">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>115910</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E520">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>115911</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E521">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>115912</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E522">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>115913</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E523">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>115914</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E524">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>115915</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E525">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>115916</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E526">
+        <v>3228</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>115917</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E527">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>115918</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E528">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>115919</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E529">
+        <v>3340</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>115920</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E530">
+        <v>3533</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>115921</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E531">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>115922</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E532">
+        <v>3729</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>115923</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E533">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>115924</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E534">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>115925</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E535">
+        <v>3574</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>115926</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E536">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>115927</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E537">
+        <v>3679</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>115928</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E538">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>115929</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E539">
+        <v>3594</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>115930</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E540">
+        <v>3443</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>115931</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E541">
+        <v>3499</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>115932</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E542">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>115933</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E543">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>115934</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E544">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>115935</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E545">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>115936</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E546">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>115937</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E547">
+        <v>3489</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>115938</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E548">
+        <v>3717</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>115939</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E549">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>115940</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E550">
+        <v>3351</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>115941</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E551">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>115942</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E552">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>115943</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E553">
+        <v>3583</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>115944</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E554">
+        <v>3560</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>115945</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E555">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>115946</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E556">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>115947</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E557">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>115948</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E558">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>115949</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E559">
+        <v>3613</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>115950</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E560">
+        <v>3760</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>115951</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E561">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>115952</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E562">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>115953</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E563">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>115954</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E564">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>115955</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E565">
+        <v>3613</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>115956</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E566">
+        <v>3873</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>115957</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E567">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>115958</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E568">
+        <v>3229</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>115959</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E569">
+        <v>3698</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>115960</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E570">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>115961</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E571">
+        <v>3538</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>115962</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E572">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>115963</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E573">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>115964</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E574">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>115965</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E575">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>115966</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E576">
+        <v>3896</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>115967</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E577">
+        <v>3607</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>115968</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E578">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>115969</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E579">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>115970</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E580">
+        <v>3303</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>115971</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E581">
+        <v>3614</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>115972</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E582">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>115973</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E583">
+        <v>3445</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>115974</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E584">
+        <v>4040</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>115975</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E585">
+        <v>3442</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>115976</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E586">
+        <v>3813</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>115977</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E587">
+        <v>4028</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>115978</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E588">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>115979</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E589">
+        <v>3669</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>115980</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E590">
+        <v>3722</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>115981</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E591">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>115982</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E592">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>115983</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E593">
+        <v>3455</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>115984</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E594">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>115985</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E595">
+        <v>3358</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>115986</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E596">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>115987</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E597">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>115988</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E598">
+        <v>3710</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>115989</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E599">
+        <v>3795</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>115990</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E600">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>115991</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E601">
+        <v>3406</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>115992</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E602">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>115993</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E603">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>115994</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E604">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>115995</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E605">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>115996</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E606">
+        <v>3701</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>115997</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E607">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>115998</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E608">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>115999</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E609">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>116000</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E610">
+        <v>3588</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>116001</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E611">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>116002</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E612">
+        <v>3888</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>116003</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E613">
+        <v>3968</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>116004</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E614">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>116005</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E615">
+        <v>3908</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>116006</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E616">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>116007</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E617">
+        <v>3932</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>116008</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E618">
+        <v>3933</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>116009</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E619">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>116010</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E620">
+        <v>3534</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>116011</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E621">
+        <v>3387</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>116012</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E622">
+        <v>3329</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>116013</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E623">
+        <v>3640</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>116014</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E624">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>116015</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E625">
+        <v>4324</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>116016</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E626">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>116017</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E627">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>116018</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E628">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>116019</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E629">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>116020</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E630">
+        <v>3684</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>116021</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E631">
+        <v>4013</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>116022</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E632">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>116023</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E633">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>116024</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E634">
+        <v>4010</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>116025</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E635">
+        <v>4113</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>116026</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E636">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>116027</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E637">
+        <v>4024</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>116028</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E638">
+        <v>4086</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>116029</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E639">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>116030</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E640">
+        <v>3861</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>116031</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E641">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>116032</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E642">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>116033</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="E643">
+        <v>3719</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>116034</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="E644">
+        <v>4254</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>116035</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="E645">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>116036</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E646">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>116037</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E647">
+        <v>4256</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>116038</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E648">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>116039</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E649">
+        <v>4039</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>116040</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E650">
+        <v>4084</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>116041</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E651">
+        <v>4172</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>116042</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E652">
+        <v>4169</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>116043</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E653">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>116044</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E654">
+        <v>3969</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>116045</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E655">
+        <v>4031</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>116046</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E656">
+        <v>3890</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>116047</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E657">
+        <v>4189</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>116048</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E658">
+        <v>3663</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>116049</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E659">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>116050</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E660">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>116051</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E661">
+        <v>4143</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>116052</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E662">
+        <v>4062</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>116053</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E663">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>116054</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E664">
+        <v>4142</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>116055</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E665">
+        <v>4298</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>116056</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E666">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>116057</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E667">
+        <v>3913</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>116058</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E668">
+        <v>4278</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>116059</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E669">
+        <v>4204</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>116060</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E670">
+        <v>4494</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>116061</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E671">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>116062</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E672">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>116063</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E673">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>116064</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E674">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>116065</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E675">
+        <v>4117</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>116066</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E676">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>116067</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E677">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>116068</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E678">
+        <v>3960</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>116069</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E679">
+        <v>4207</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>116070</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E680">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>116071</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E681">
+        <v>3809</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>116072</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E682">
+        <v>3544</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>116073</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E683">
+        <v>4009</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>116074</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E684">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>116075</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E685">
+        <v>3956</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>116076</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="E686">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>116077</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E687">
+        <v>3754</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>116078</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E688">
+        <v>3858</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>116079</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E689">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>116080</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E690">
+        <v>4169</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>116081</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E691">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>116082</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E692">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>116083</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E693">
+        <v>4515</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>116084</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E694">
+        <v>4375</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>116085</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E695">
+        <v>4261</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>116086</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E696">
+        <v>4665</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>116087</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E697">
+        <v>4525</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>116088</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E698">
+        <v>4357</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>116089</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E699">
+        <v>4256</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>116090</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E700">
+        <v>4634</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>116091</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E701">
+        <v>4596</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>116092</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E702">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>116093</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E703">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>116094</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E704">
+        <v>4318</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>116095</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E705">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>116096</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E706">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>116097</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E707">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>116098</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E708">
+        <v>4595</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>116099</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E709">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>116100</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E710">
+        <v>4324</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>116101</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E711">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>116102</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E712">
+        <v>4266</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>116103</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E713">
+        <v>4526</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>116104</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E714">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>116105</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E715">
+        <v>4896</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>116106</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E716">
+        <v>4702</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>116107</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E717">
+        <v>4466</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>116108</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E718">
+        <v>5013</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>116109</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E719">
+        <v>3153</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>116110</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E720">
+        <v>4833</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>116111</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E721">
+        <v>4714</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>116112</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E722">
+        <v>4537</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>116113</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E723">
+        <v>4888</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>116114</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E724">
+        <v>3190</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>116115</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E725">
+        <v>4772</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>116116</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E726">
+        <v>4733</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>116117</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E727">
+        <v>4599</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>116118</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E728">
+        <v>5020</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>116119</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E729">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>116120</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E730">
+        <v>4958</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>116121</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E731">
+        <v>4716</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>116122</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E732">
+        <v>4574</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>116123</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E733">
+        <v>5066</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>116124</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E734">
+        <v>4838</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>116125</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E735">
+        <v>4518</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>116126</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E736">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>116127</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E737">
+        <v>4266</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>116128</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E738">
+        <v>3935</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>116129</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E739">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>116130</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E740">
+        <v>4413</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>116131</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E741">
+        <v>4799</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>116132</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E742">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>116133</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E743">
+        <v>4543</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>116134</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E744">
+        <v>4887</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>116135</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E745">
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>116136</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E746">
+        <v>4830</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>116137</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E747">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>116138</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E748">
+        <v>4625</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>116139</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E749">
+        <v>4377</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>116140</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E750">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>116141</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E751">
+        <v>4816</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>116142</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E752">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>116143</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E753">
+        <v>4912</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>116144</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E754">
+        <v>4794</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>116145</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E755">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>116146</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E756">
+        <v>4347</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>116147</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E757">
+        <v>4718</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>116148</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E758">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>116149</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E759">
+        <v>4767</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>116150</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E760">
+        <v>4661</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>116151</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E761">
+        <v>4592</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>116152</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E762">
+        <v>4917</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>116153</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E763">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>116154</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E764">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>116155</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E765">
+        <v>4729</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>116156</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E766">
+        <v>4747</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>116157</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E767">
+        <v>5105</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>116158</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E768">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>116159</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E769">
+        <v>5179</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>116160</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E770">
+        <v>5002</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>116161</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E771">
+        <v>4711</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>116162</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E772">
+        <v>5147</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>116163</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E773">
+        <v>4933</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>116164</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E774">
+        <v>4837</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>116165</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E775">
+        <v>4508</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>116166</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E776">
+        <v>5074</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>116167</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E777">
+        <v>2949</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>116168</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E778">
+        <v>4818</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>116169</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E779">
+        <v>4712</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>116170</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="E780">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>116171</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E781">
+        <v>4537</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>116172</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E782">
+        <v>4935</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>116173</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E783">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>116174</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E784">
+        <v>5069</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>116175</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E785">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>116176</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E786">
+        <v>4710</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>116177</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="E787">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>116178</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E788">
+        <v>4660</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>116179</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E789">
+        <v>4965</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>116180</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E790">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>116181</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E791">
+        <v>4905</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>116182</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E792">
+        <v>4930</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>116183</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E793">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>116184</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E794">
+        <v>4515</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>116185</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E795">
+        <v>4954</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>116186</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E796">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>116187</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E797">
+        <v>5116</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>116188</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E798">
+        <v>5043</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>116189</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E799">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>116190</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E800">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>116191</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E801">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>116192</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E802">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>116193</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E803">
+        <v>5020</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>116194</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E804">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>116195</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E805">
+        <v>4907</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>116196</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E806">
+        <v>4678</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>116197</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E807">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>116198</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E808">
+        <v>4477</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>116199</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E809">
+        <v>3309</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>116200</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E810">
+        <v>4808</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>116201</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E811">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>116202</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E812">
+        <v>5069</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>116203</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E813">
+        <v>4804</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>116204</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E814">
+        <v>4919</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>125814</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E815">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>125815</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E816">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>125816</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E817">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>125817</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E818">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>125818</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E819">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>125819</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E820">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>125820</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E821">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>125821</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E822">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>125822</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E823">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>125823</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E824">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>125824</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2431</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="E825">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>125825</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E826">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>125826</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2437</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="E827">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>125827</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="E828">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>125828</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2443</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E829">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>125829</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E830">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>125830</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="E831">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>125831</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E832">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>125832</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="E833">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>125833</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E834">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>125834</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E835">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>125835</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E836">
+        <v>2906</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">