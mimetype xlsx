--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2667">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3831,50 +3831,4232 @@
     <t>15.07.25 12:26</t>
   </si>
   <si>
     <t>t.me/c/2057520560/6556</t>
   </si>
   <si>
     <t>Соседи уже 3 месяца спрашивают, где я беру идеи для своего участка 🤣 Так уж и быть, поделилась каналом Дачные будни. Здесь больше 1000 фото видео о том, как обустроить дачу дёшево и красиво. На форумах и в журналах такого не найти 👍🏻 Подписывайтесь и пусть знакомые завидуют тому, как вы обустроили свой участок – t.me/dacha_ogorod</t>
   </si>
   <si>
     <t>15.07.25 09:31</t>
   </si>
   <si>
     <t>t.me/c/2057520560/6555</t>
   </si>
   <si>
     <t>Установка инсталляции в ванной Навесные конструкции постепенно вытесняют из санузлов свои напольные аналоги. Объясняется это просто. Они удобны, просты в уходе и выглядят привлекательно. #СвоимиРуками 🏡Уютный Дом | Проекты</t>
   </si>
   <si>
     <t>15.07.25 08:05</t>
   </si>
   <si>
     <t>t.me/c/2057520560/6549</t>
   </si>
   <si>
     <t>Планировка загородного двухэтажного дома Общая площадь 230 кв. м. 5 спален, 2 санузла, котельная и сауна. Широкая терраса #Проекты 🏡Уютный Дом | Проекты</t>
+  </si>
+  <si>
+    <t>15.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14293</t>
+  </si>
+  <si>
+    <t>Скрытая зона для обуви в прихожей 👟 Порядок без лишних деталей Компактное решение прячет обувь, сохраняя чистоту и эстетику. Идеально для небольших прихожих! #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14292</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома ТЕЙЛ СИЛИКАТ от компании «К3» 🏠 📏Общая площадь: 100 кв. м. Продуманное пространство для комфортной жизни. Лаконичный дизайн и функциональное зонирование #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14287</t>
+  </si>
+  <si>
+    <t>"Искусство не украшает интерьер. Оно диктует правила." Ваши стены достойны большего, чем безликий принт из масс-маркета. В Artlab Interior только авторские работы, которые: • Превратят гостиную в арт-объект • Создадут нужное впечатление с первого взгляда • Подчеркнут ваш вкус без единого слова Удобный Бот-каталог — все картины в одном месте. Быстро найдете именно то, что давно искали. Подписка — первый шаг к интерьеру с характером.</t>
+  </si>
+  <si>
+    <t>15.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14286</t>
+  </si>
+  <si>
+    <t>Тендерайзер размягчитель молоток для мяса 🛒 Заказать на Ozon - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>15.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14285</t>
+  </si>
+  <si>
+    <t>Организация узкой зоны в постирочной 🧺 Свободный зазор у стиральной машины можно использовать для хранения — практично и незаметно #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14284</t>
+  </si>
+  <si>
+    <t>✨ Подарок, который будут пересматривать снова и снова! Мы создаём персональные мультфильмы по вашей истории — о любви, семье, дружбе, свадьбе, юбилее, рождении ребёнка и любом другом важном моменте. Каждый мультфильм уникален и создаётся именно под вас, чтобы сохранить самые ценные эмоции на долгие годы! 💌 Для заказа: @frameo_manager Наши работы: https://t.me/frameo_studio Мы в MAX: max.ru/frameo_studio</t>
+  </si>
+  <si>
+    <t>15.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14283</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома 🏠 📏Метраж: 72 кв. м. Компактное решение для уютной жизни на природе. Продуманное пространство для семьи Как вам проект? 👍 #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14279</t>
+  </si>
+  <si>
+    <t>Цветовые сочетания, которые выглядят дорого 🎨 Благородная палитра Оттенки, которые добавляют интерьеру статус и глубину #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14278</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома 🏠 📏Метраж: 232 кв. м. Просторное решение для семьи, где каждая зона продумана для комфортной жизни #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14272</t>
+  </si>
+  <si>
+    <t>Держатель для полотенца без сверления с тросиком 🛍 Заказать на Ozon - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>14.09.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14271</t>
+  </si>
+  <si>
+    <t>Плинтус из керамогранита 🧱 Прочность и единство пространства Материал долговечен, не боится влаги и создаёт целостный вид. Стоит рассмотреть как практичную альтернативу! #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14270</t>
+  </si>
+  <si>
+    <t>Наконец-то в Telegram появился канал с реально смешными женскими приколами! Вот вам ссылочка🔥 Ох, Девоньки! - это отборный юмор с прекрасной половиной населения. Скорее подписывайся на канал, пока не закрыли ссылку: https://t.me/+aEIn1ZjbiEw3Zjgy</t>
+  </si>
+  <si>
+    <t>14.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14269</t>
+  </si>
+  <si>
+    <t>Вытяжка, встроенная в плиту 🍳 Компактное решение для кухни Экономит место и не нарушает целостность фасадов. Практичный вариант для современного интерьера #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14268</t>
+  </si>
+  <si>
+    <t>Одноэтажный дом с террасой и тремя спальнями 🏠 📏Метраж: 115,4 кв. м. Просторное решение для семьи: уютная терраса и три спальни для комфортного проживания #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14263</t>
+  </si>
+  <si>
+    <t>❄️ ПОДАРОК, В КОТОРЫЙ ПОВЕРЯТ ВСЕ! Ваш ребёнок — или даже ВЫ — главный герой любимого мультфильма! Представьте восторг, когда вы увидите СЕБЯ рядом с Эльзой, Олафом и другими героями! 😍 ✨ ЧТО ВЫ ПОЛУЧИТЕ: 🎬 Персональный мультфильм — вы или ваш ребёнок в главной роли 💫 Настоящая магия — анимация, которая оживляет сказку 💖 Эмоции навсегда — воспоминания для всей семьи Это подарок, который точно никогда не забудется! 👇 ХОТИТЕ ТАКОЙ ЖЕ? Наши работы: https://t.me/frameo_studio Заказать: @frameo_manager</t>
+  </si>
+  <si>
+    <t>13.09.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14262</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного дома А-21 от компании АртаСтройПроект. Общая площадь 91,21 кв.м. #Проекты 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14260</t>
+  </si>
+  <si>
+    <t>Планировка жилого блока в классическом фермерском стиле от американской компании CALI ADU, Los Angeles. Размеры на планах даны в футах. 1 фут - немного более 30 см #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14251</t>
+  </si>
+  <si>
+    <t>Раньше: взвешивать, записывать, считать 🫠 Сейчас: сфоткал еду → получил калории и БЖУ Попробуй счётчик еды в Telegram 👈</t>
+  </si>
+  <si>
+    <t>13.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14250</t>
+  </si>
+  <si>
+    <t>Ему понадобился один точный удар #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14249</t>
+  </si>
+  <si>
+    <t>Планировка небольшого каркасного дома с односкатной кровлей 🏡 📏Общая площадь 47,47 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14244</t>
+  </si>
+  <si>
+    <t>Посмотрите это видео 🥹 У каждого из нас есть фотографии, которые мы хотели бы увидеть живыми, превратить их в видео! Это делаем мы - @Fotovmagic_bot. Магия? Нет. Современные технологии позволяют это делать за считаные секунды 🔥 Попробуйте хоть раз, результат Вас обрадует, гарантия 100% 👇 @Fotovmagic_bot</t>
+  </si>
+  <si>
+    <t>13.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14243</t>
+  </si>
+  <si>
+    <t>Простой способ аккуратного соединения брусков #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14242</t>
+  </si>
+  <si>
+    <t>Оформление беседки 🔥 Отличная летняя беседка для дружеских и семейных посиделок с барбекю зоной и камином #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14241</t>
+  </si>
+  <si>
+    <t>Планировка комбинированного двухэтажного дома 📏Общая площадь 151 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14237</t>
+  </si>
+  <si>
+    <t>Есть такой мебельщик в Москве — Игорь из «Кухнев» За 12 лет они сделали тысячи кухонь и шкафов, набрали рейтинг 4.9⭐️ на Яндексе и даже попали в интерьерный журнал «Красивые дома»! Теперь он ведет канал, где показывает весь процесс: от грамотного проектирования до монтажа мебели. Разбирает реальные проблемы, с которыми сталкиваются владельцы кухонь, и показывает, как сделать всё правильно с первого раза. Подписывайтесь, чтобы сделать кухню, о которой не придётся жалеть. В закреплённом посте есть бесплатный гайд по материалам — чтобы не переплачивать за «премиум» там, где он на самом деле не нужен.</t>
+  </si>
+  <si>
+    <t>12.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14236</t>
+  </si>
+  <si>
+    <t>Делаем скрытый кабель-канал #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14235</t>
+  </si>
+  <si>
+    <t>Всё как по маслу. Профи видно сразу #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14234</t>
+  </si>
+  <si>
+    <t>Ванная после капремонта #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14233</t>
+  </si>
+  <si>
+    <t>Ванная в бело-голубых тонах 🛁 Свежесть и уют после ремонта Завершённый проект — светлая гамма делает пространство воздушным и чистым. Интерьер радует глаз #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14232</t>
+  </si>
+  <si>
+    <t>Зеркала с эффектом бесконечности - новый тренд #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14231</t>
+  </si>
+  <si>
+    <t>Если ты толстая, этот канал точно для тебя Канал Пышная Красота научит скрывать недостатки и покажет, как нужно одеваться правильно! - Размер L (48-50) - Размер XL (52) - Размер XXL (54) - Размер XXXL (56) - Размер 4XL (58) - Другой размер (60+) Переходи и убедись в этом: https://t.me/+ZL71fMEyEJE5ODcy</t>
+  </si>
+  <si>
+    <t>11.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14230</t>
+  </si>
+  <si>
+    <t>Планировка двухэтажного кирпичного дома с террасой. 📏Общая площадь 137 кв.м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14227</t>
+  </si>
+  <si>
+    <t>⚡БЕЛЫЕ СПИСКИ – ВСЁ В России появился VPN, который оператор связи в принципе не видит! 🔖Называется OneGo. Работает на мобильном, на домашнем, на роутере. Пробивает белые списки в любом регионе. Телеграм, ватсап, инстаграм — всё работает с мобилы. Глава Билайна Сергей Анохин признал: 🔖Технически отличить такой VPN от обычного интернета операторы не могут. Именно поэтому заблокировать его можно только вместе с Яндексом. Новый впн → OneGo</t>
+  </si>
+  <si>
+    <t>11.09.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14226</t>
+  </si>
+  <si>
+    <t>Процесс замены фундамента #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14225</t>
+  </si>
+  <si>
+    <t>Укладка антистатических полов - набил руку #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14224</t>
+  </si>
+  <si>
+    <t>✨ Самая ценная часть подарка — эмоция в моменте. Когда человек видит ожившее фото, реакция говорит сама за себя. Ищете по-настоящему необычный подарок? Оживите старое фото — и превратите воспоминание в живое видео с эмоциями и движением. ❤️ Такой подарок действительно запоминается. Оживить фото - @Fotovmagic_bot</t>
+  </si>
+  <si>
+    <t>11.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14223</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного дома из газобетона 📏Площадь застройки, м2 78.7 📏Длина, м 7.8 📏Ширина, м 8.0 #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14220</t>
+  </si>
+  <si>
+    <t>Планировка бани 📏Площадь застройки, м2 36 📏Длина, м 5.85 📏Ширина, м 5.85 📏Высота дома: 4,26 м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14216</t>
+  </si>
+  <si>
+    <t>⚡️Семья дерётся за вкусняшки, которые я научилась готовить благодаря каналу 🫰 Вкусно и Просто Балдею от этих лёгких рецептов, которые сможет приготовить даже ребенок. Подписывайся скорее, рекомендую 🤩</t>
+  </si>
+  <si>
+    <t>10.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14215</t>
+  </si>
+  <si>
+    <t>Ступень из керамогранита #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14214</t>
+  </si>
+  <si>
+    <t>Ошибки в утеплении стен. #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14213</t>
+  </si>
+  <si>
+    <t>⚡️ Теперь даже ПЕНСИОНЕР может позволить себе ДАЧУ своей мечты! Не верите? А Вы зайдите на канал ''Моя Любимая Дача'' и убедитесь сами. Там собраны: ⭐️ Бюджетные идеи для красивого садового участка ✔️Идеи своими руками для огорода 🔥 Секреты богатого урожая и дачные хитрости Не стесняйся — скорее заходи и подписывайся 👆</t>
+  </si>
+  <si>
+    <t>10.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14212</t>
+  </si>
+  <si>
+    <t>Одноэтажный дом с террасой и тремя спальнями. 📏Общая площадь 115.43 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14207</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного дома из газобетон от компании PROBUILD 📏Площадь застройки, м2 78.7 📏Длина, м 7.8 📏Ширина, м 8.0 #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14204</t>
+  </si>
+  <si>
+    <t>⚡️Умирают не от болезней, умирают от лекарств! В 1923 году смертность от рака, пневмонии и инфаркта была в 121(!) раз ниже, чем сейчас. А вы дальше верьте медицине и «революционным» лекарствам, которые пихают вам врачи. Может и до 60 доживете. 🔥 Я – доктор Иванов, уже 32 года работаю фельдшером в скорой помощи. На основании своего опыта и проблем пациентов создал канал «НЕМЕДИК», где честно снимаю врачебную лапшу и помогаю жить, кайфуя до самой старости. Здесь вы найдете честные разборы лекарств, правила поведения с врачом и способы лечить 95% болезней дома. Уже 2 года мой канал пытаются заблокировать, но я держусь. Подпишитесь, такого вам никто не расскажет ➡️ @nemedic</t>
+  </si>
+  <si>
+    <t>10.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14203</t>
+  </si>
+  <si>
+    <t>Как сделать водостойкий плафон #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14202</t>
+  </si>
+  <si>
+    <t>Планировка бани 📏Площадь застройки, м2 36 📏Длина, м 5.85 📏Ширина, м 5.85 📏Высота дома: 4,26 м. #Планировка 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14198</t>
+  </si>
+  <si>
+    <t>Берём все хлопоты на себя! А Вы можете наслаждаться новой кухней с посудомоечной машиной в подарок 🎁🍽 Оставляйте заявку прямо сейчас и производитель зафиксирует за вами подарок и скидку до 70%! 🔥 Цены от 60 тысяч за целую кухню в СПб; 🔥 Рассрочка под 0%; 🔥 Гарантия на все работы и материалы Получить бесплатный дизайн-проект и расчет цены со скидкой ПО ССЫЛКЕ👈 Подпишитесь на их каналы, чтобы не потерять: Телеграмм Макс Реклама: ООО «Форест Грант», ИНН: 7816735845 erid: 2VtzqwZGGjm</t>
+  </si>
+  <si>
+    <t>09.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14197</t>
+  </si>
+  <si>
+    <t>К сожалению, и такое бывает... #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14196</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного загородного дома нового формата 📏Площадь дома составляет 94 квадратных метров, а размеры — 9 х 13 метров #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14187</t>
+  </si>
+  <si>
+    <t>Пакистанцы в работе #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14186</t>
+  </si>
+  <si>
+    <t>Я просто легла почитать… и ржала до слёз! 😂😂😂 20 ноября — Начал вести дневник домового. Тетрадку стырил у Хозяйки, думаю не заметит. 21 ноября — Гоняли по дому с Котом наперегонки. Хозяйка проснулась, пнула его в кладовку. Кот расстроен и злится на меня за то, что гоняем вместе, а достается только ему. 23 ноября — Ночью от нечего делать гремел посудой. Хозяйка залезла под одеяло и думала, что ей это поможет. Смешная она у меня… 27 ноября — Разбил случайно вазу. Опять досталось Коту. Теперь он со мной не разговаривает. Только сидит и смотрит с осуждением. Неудобно как-то получилось… 28 ноября — Хозяйка пылесосила. Час просидели с Котом под кроватью. Адская машина! Зато с Котом помирились. 1 декабря — Ночью пугал Хозяйку по старой привычке. Теперь ее хахаль ночует у нас каждую ночь. Говорит, что он ее защитит. Рэмбо, блин! 2 декабря — Читать продолжение 👈😂😂</t>
+  </si>
+  <si>
+    <t>09.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14185</t>
+  </si>
+  <si>
+    <t>Заливка фундамента своими руками На что я обратил внимание: песок, а не земля или камень, редко используется в строительстве фундамента, но имеет место. #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14184</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного дома с террасой из газобетона 📏Площадь 90 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14179</t>
+  </si>
+  <si>
+    <t>Хорошая работа плиточника #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14178</t>
+  </si>
+  <si>
+    <t>🍳 Секрет омлета как в садике. Рецепт проще, чем кажется! 📝 Ингредиенты: Яйца — 4 штуки Молоко — Читать далее</t>
+  </si>
+  <si>
+    <t>08.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14177</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного дома для узких участков 📏Площадь 94 кв. м. 📏Длина 14 м 📏Ширина 9 м #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14171</t>
+  </si>
+  <si>
+    <t>Пришли морозы, но делать так не надо #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14170</t>
+  </si>
+  <si>
+    <t>🔔 Tpeбyютcя coтpyдники для yпaкoвки pyчeк нa дoмy Удaлённaя paбoтa бeз oфиca и oфopмлeния. Oплaтa — 4500 ₽ в дeнь. Oбязaннocти: • aккypaтнocть и oтвeтcтвeннocть • coблюдeниe cpoкoв • cpoк выпoлнeния — 7 днeй c мoмeнтa пoлyчeния мaтepиaлoв 💰 ABAHC — 16 800 ₽ 📩 Пoдaвaйтe зaявкy и c вaми cвяжeтcя мeнeджep: @HR_Allina</t>
+  </si>
+  <si>
+    <t>08.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14169</t>
+  </si>
+  <si>
+    <t>Чистка ванной комнаты #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14168</t>
+  </si>
+  <si>
+    <t>Крыльцо в подмосковном поселке 👍 1. Каркас металлический на винтовых сваях 2. Ступени, доска и ограждения из ДПК 3. Остекление закалено #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14167</t>
+  </si>
+  <si>
+    <t>07.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14166</t>
+  </si>
+  <si>
+    <t>Дом с мансардой 🏠 📝 Характеристики проекта: Общая площадь: 120,5 кв. м. Жилая площадь: 71 кв. м. Размеры дома: 9,7 x 9 м. Высота здания: 7,7 м. Количество комнат: 4 Количество спален: 3 #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14162</t>
+  </si>
+  <si>
+    <t>Слишком уютно и красиво! 🏠 Есть абсолютно всё для комфортного отдыха и постоянного проживания Захотелось пожить в таком? 😅 #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14161</t>
+  </si>
+  <si>
+    <t>Муж плакал, ползал на коленях от смеха и умолял дать ссылку на этот канал!!! 🤣🤣🤣 Ох, Девоньки! - первый канал в Телеграм, где объединили юмор и достижения нейросетей 🔥 Ссылка доступна только 24 часа! 😱⬇️ https://t.me/+JuncHwfTLywzNDAy</t>
+  </si>
+  <si>
+    <t>07.09.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14160</t>
+  </si>
+  <si>
+    <t>Установка маяка на ступени. Проходим плиточным клеем #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14159</t>
+  </si>
+  <si>
+    <t>Очень полезная информация для тех, кто самостоятельно создаёт интерьер 💡 Обещанные подсказки: 1. Если светильник над столом, часто возникает вопрос: «На какой высоте его повесить?» 👉 Ответ: примерно на 1 метр над столом! 2. Если нужно освещение на лестнице, «Какой размер люстры нужен для освещения всего лестничного пространства?» 👉Ответ: для освещения «подъема по лестнице» лучше повесить бра вдоль всех пролётов и добавить к ним нижнюю подсветку ступеней. А, если очень хочется повесить люстру, выбирайте ту, что нравится. Пусть она будет парадным украшением для лестницы, а освещение лучше распределить вдоль подъёма #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14158</t>
+  </si>
+  <si>
+    <t>Времена печальные, если хотите обрадовать себя и любимых — это лучший способ подарить улыбку 🥰 Когда человек видит ожившее фото, реакция говорит сама за себя. Оживите старое фото — и превратите воспоминание в живое видео с эмоциями и движением. ❤️ Такой подарок действительно запоминается. Оживить фото - @Fotovmagic_bot</t>
+  </si>
+  <si>
+    <t>07.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14157</t>
+  </si>
+  <si>
+    <t>Барбекю комплекс из кирпича ручной формовки 🔥 Функционально и очень красиво! 👍 #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14156</t>
+  </si>
+  <si>
+    <t>Уютная квартира от подписчицы 🥰 Квартира ещё находится в процессе обустройства Как вам? Что понравилось больше всего? 👇 #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14146</t>
+  </si>
+  <si>
+    <t>Постоянно не хватает места на кухне? Что делать? 🤔 📝 Делимся советами, как это исправить: 1. Добавьте антресоли Они отлично вписываются в интерьер, не занимают лишнего пространства и очень практичны в использовании 2. Встроенная техника Еще один лайфхак для сохранения пространства, смотрится стильно, а в пенал с техникой можно установить дополнительные шкафы и ящики для хранения 3. Большое количество ящиков и полок Дополнительные полки можно вписать даже в вытяжку, это очень экономит пространство. Как можно больше выдвижных ящиков - идеальный вариант для любой кухни #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14145</t>
+  </si>
+  <si>
+    <t>Сын Кабаевой вырос: ахнете, увидев, на кого похож Личная жизнь спортсменки находится под строгим грифом секретно, однако в этом материале мы заглянем за завесу тайны и узнаем все, что годами пытались тщательно скрыть от чужих глаз. Как оказалось сын вылитый... Читать продолжение…</t>
+  </si>
+  <si>
+    <t>06.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14144</t>
+  </si>
+  <si>
+    <t>Проект четырехкомнатного одноэтажного дома с пристроенным гаражом 🏠 Этот проект уютного дома с крытой террасой выполнен в современном стиле, несмотря на простоту строения, дом имеет очень привлекательный внешний вид 😍 Экстерьер дома выглядит вполне демократично, фасады лишены замысловатых декораций, но смотрятся элегантно и привлекательно #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14141</t>
+  </si>
+  <si>
+    <t>Фантастический лесной домик 🏠 Так и хочется пожить в подобном домике хотя бы несколько недель... А еще эти осенние краски... Фантастика 😍 #Обзор 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14140</t>
+  </si>
+  <si>
+    <t>😍 Мы превращаем фото в видео по вашему сценарию! Посмотрите какие эмоции испытывают пользователи после оживления фото! Эмоции, которые вы запомните надолго! Порадуйте себя и своих любимых 👇🏻 https://t.me/Fotovmagic_bot?start=ADyjeJWc</t>
+  </si>
+  <si>
+    <t>06.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14139</t>
+  </si>
+  <si>
+    <t>Балкон - зона для отдыха! Автор сделала: два вместительных шкафа, небольшой складкой столик, два стульчика, добавила декора. Теперь это отличное место для отдыха за чашечкой кофе или книжкой 👍 #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14138</t>
+  </si>
+  <si>
+    <t>Беседка из ДПК на металлокаркасе 😍 📝 Интересующие вопросы: 1. Фундамент - винтовые сваи 2. Каркас сварной, металлический 3. Доска террасная и фасадная из древесно-полимерного композита #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14137</t>
+  </si>
+  <si>
+    <t>Даже самый маленький туалет можно сделать ярким и интересным Обожаю зеленый цвет, поэтому добавили в интерьер туалета 🌹 Обои с цветочком оставались от старого ремонта, но решили поклеить их сюда #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14135</t>
+  </si>
+  <si>
+    <t>❗️Причина лишнего веса – застой слизи в желудке Она раздувает живот и заставляет жир скапливаться в боках, ногах, спине и ягодицах Причём вывести его можно за 2 минуты, за пару дней скинут 10-13кг. Поможет гимнастика "Бурун" 3 минуты этих упражнений выведут всю слизь и сожгут больше жира, чем 3 недели голодовки Попробуйте, это самы быстрый способ привести тело в форму: https://t.me/+ruMH-raV181lOTI6</t>
+  </si>
+  <si>
+    <t>05.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14134</t>
+  </si>
+  <si>
+    <t>Без юмора никак! 😁 А как у вас обстоят дела с ремонтом? 😀👇 #Юмор 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14133</t>
+  </si>
+  <si>
+    <t>Одноэтажный дом для семьи с двумя детьми 🏠 Проект одноэтажного дома с простой двухскатной крышей и придомовой террасой Придется по вкусу небольшому семейству с детьми или пожилой паре 😊 Дневная зона коттеджа представлена просторной каминной гостиной, объединенной с кухней Гостиная оборудована выходом на придомовую террасу, которая спроектирована с тыльной части строения #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14129</t>
+  </si>
+  <si>
+    <t>💆‍♂️Забудьте про постоянные переживания и походы к врачам! Мы нашли для вас канал с уникальными медицинскими лайфхаками! Переходи и изучай👇 ➕ Дешевые действенные таблетки, которые Вам никогда не выпишут взамен дорогих ➕ Как быстро забыть про цистит? ➕  Самые страшные болезни, которые передаются половым путём ➕ Как легко побороть боли ? ➕ Как легко бороться с вирусами и укрепить иммунитет? ❓Узнай все секреты о женском и мужском здоровье на канале👇👇👇</t>
+  </si>
+  <si>
+    <t>05.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14128</t>
+  </si>
+  <si>
+    <t>Дом, который построили за 26 дней 🏠 «В нем скоро начнем делать отделку и тогда дом преобразиться еще сильнее.» - пишет автор Какой же шикарный вид открывается из гостиной и кухни 😍 #Обзор 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14127</t>
+  </si>
+  <si>
+    <t>Постирочная зона из мебельных щитов и фурнитуры своими руками! Немного геометрии и готово! 😀 #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14126</t>
+  </si>
+  <si>
+    <t>❗️Как оригинально поздравить с 9 мая? ✨ Эксклюзивный подарок, который невозможно купить в магазине. Личное воспоминание, ожившее в видеоформате. Все очень просто: 1. Кидаете старое фото бабушек, дедушек или кого угодно с войны. 2. Превращайте ваше фото в видео через бота @Fotovmagic_bot 3. Присылайте близким и удивляйте их! ❤️ Родные будут в восторге. Попробуйте 👉 @Fotovmagic_bot</t>
+  </si>
+  <si>
+    <t>04.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14125</t>
+  </si>
+  <si>
+    <t>Небольшой обзор многофункциональной барбекю-кухни в осенних тонах 🍂 📝 По установке: - Мангал - Казан 16 л. с доп. функцией русской печи - Две рабочие поверхности - Подсветка - Принудительная вентиляция - Приточка #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14124</t>
+  </si>
+  <si>
+    <t>Маленький санузел на мансарде в таунхаусе Делали всё своими руками, ничего сложного 💪 Не стали перебарщивать с декором, всё сделали минималистично! #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14120</t>
+  </si>
+  <si>
+    <t>Текстура дерева своими руками Декоративный штамп можно приобрести на любом маркетплейсе Главное - немного ловкости рук! 😉 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14119</t>
+  </si>
+  <si>
+    <t>Проект дома с пристроенной баней 🔥 Одноэтажный дом включает в себя гостиную зону, кухню, три спальни и банное отделение, пристроенное с одной из сторон дома 📝 Метраж: 150 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14115</t>
+  </si>
+  <si>
+    <t>Очень продуманный дом Дом буквой расположен буквой «П» Интересное дизайнерское решение, позволяющее максимально оградиться от соседей и создать свой оазис на внутреннем дворе 😍 #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14114</t>
+  </si>
+  <si>
+    <t>5 странных предметов и решений на любителя Какой «странный» вариант выбрали бы себе? 😅 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14113</t>
+  </si>
+  <si>
+    <t>На берегу моря был камень. На камне было написано слово из 8 букв. Когда богатые читали это слово, они плакали, бедные радовались, а влюбленные расставались. Что было написано на камне? Ответ 👈</t>
+  </si>
+  <si>
+    <t>03.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14112</t>
+  </si>
+  <si>
+    <t>Обзор дома на дереве 🏡 Идеально подходит для детей и взрослых 😀 #Обзор 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14111</t>
+  </si>
+  <si>
+    <t>Санузел в загородном доме после капитального ремонта Не стали мудрить и взяли обычную крупноформатную плитку, а потом добавили немного акцентов ✨ #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14107</t>
+  </si>
+  <si>
+    <t>Июнь: 82 кг Июль: 74 кг Август: 68 кг Я не думала, что смогу похудеть без диет и спортзала, пока не узнала про этот бот Он считает калории по фото блюда и на основе этого дает советы по питанию 👍 Отличная альтернатива диетологам и диетам, попробуйте: @CaloryzBot</t>
+  </si>
+  <si>
+    <t>03.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14106</t>
+  </si>
+  <si>
+    <t>Как идеально сделать границу между красками Этот совет поможет при покраске, к примеру, стены. Когда захочется сделать интересные геометрические узоры 📐 #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14105</t>
+  </si>
+  <si>
+    <t>Современный одноэтажный дом с гаражом на две машины! Просторный одноэтажный дом, спроектирован в традиционном стиле Удачная планировка помещений этого особняка позволяет проживать в нём одной семье на протяжении круглого года в условиях полного комфорта 😌 📝 Характеристики проекта: Площадь дома: 183 кв. м. Длина: 29,4 м. Ширина: 22,5 м. Количество жилых комнат: 5 #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14100</t>
+  </si>
+  <si>
+    <t>Проект дома в лесу 🌳 Ключевым моментом при разработке этого проекта было расположение дома на участке Хозяева хотели видеть только сосновый лес, который и расположился перед окнами гостиной В помещении гостиной предусмотрели второй свет, что дает еще больше естественного света 💡 📝 Метраж: 201 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14099</t>
+  </si>
+  <si>
+    <t>Одна банка краски и балкон преобразился! 😮 Как сделать меловую краску за 5 минут? 📝 Ингредиенты: Затирка для швов Краска акриловая (на водной основе) На 1 л. краски нужно 2 ложки затирки, размешиваем, чтобы не было комочков. Если получилось густовато, то добавьте туда воды #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14098</t>
+  </si>
+  <si>
+    <t>Хозблок из бруса 💪 Площадь строения: 32 кв. м. Внешние размеры: 8,6 на 3,7 м. #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14097</t>
+  </si>
+  <si>
+    <t>😬 Сосед вложил в участок целое состояние! А я сделала почти то же самое из того, что давно валялось в сарае.Теперь гости спрашивают, где покупал такие удобные приспособления. Когда рассказал правду — никто не поверил! Все идеи подсмотрел в канале 🏡 Дачный Уют Там показывают, как из обычного хлама делать полезные вещи для участка без лишних затрат. Загляните сами 👇 https://t.me/+BTVLhsiQZiM1ZjA6</t>
+  </si>
+  <si>
+    <t>01.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14091</t>
+  </si>
+  <si>
+    <t>Сохраняйте, чтобы не потерять 💡 Из чего делаем смесь? 🤔 Из гипсовой штукатурки + плиточный клей, разводим 2 к 1. Это значит 2 емкости клея и 1 емкость штукатурки 👉 ВАЖНО! НЕ ШПАКЛЕВКИ, а именно штукатурки. Просто шпаклевка быстро застывает и останется камень в ведре Кирпичи универсальны. Их можно делать на кривую стену, поверх ПЛИТКИ В ВАННОЙ, в МОКРОЙ зоне, где ДУШ, на гипсокартон, в общем, хоть куда 👍 #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14090</t>
+  </si>
+  <si>
+    <t>Проект одноэтажного микро-дома Типовой вариант планировки предполагает три маленьких спальни и вполне просторную гостиную 🔥 Котельная - в отдельной комнатке за капитальной стенкой Проект создавался и чаще всего приобретается для вспомогательного дома (сдавать на лето) или для тёплой дачи #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14087</t>
+  </si>
+  <si>
+    <t>❗️На складе Ozon сейчас полный завал и продавцы распродают товары со скидками до 90%❗️ 📒Школьные тетради от 6р 🔌Домашняя техника от 500р 🍴Столовые приборы от 149р 🛍Набор махровых полотенец 299р 🥛Набор стаканов от 125р 👕Футболки от 110р И многое другое с головокружительными скидками! Ссылочка активна 24ч👇</t>
+  </si>
+  <si>
+    <t>01.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14086</t>
+  </si>
+  <si>
+    <t>Обзор теплого дома за 5.000.000 рублей Как вам планировка этой квартиры? 🤔 Интересно будет почитать 👇 #Обзор 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14085</t>
+  </si>
+  <si>
+    <t>Дозатор для мыла своими руками Можно сделать самому! 👏 Главное, что нет этих лишних бутылок! #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14084</t>
+  </si>
+  <si>
+    <t>Зона отдыха на участке 🤗 Есть место, чтобы посидеть, мягкие качели, кострище и небольшая тропинка Рядом стоит привлекательный и минималистичный дровник 🪵 #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14083</t>
+  </si>
+  <si>
+    <t>Я знаю, что многие любят рубрику До и После, поэтому держите! 😉 Во такой результат получился после ремонта санузла Освободили проход в ванной, сделали акцент на плитке на полу, благодаря чему ванная стала выглядеть более просторной #Обзор 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14077</t>
+  </si>
+  <si>
+    <t>Входная дверь готова! В общей сложности это заняло у меня 3 дня: 1. Грунтовка 2. Молдинги 3. Покраска 🤔 Что по цене: Краска - 1500₽ Молдинги - 1000₽ А всё остальное: грунт, кисточки, валики - у нас было #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14076</t>
+  </si>
+  <si>
+    <t>Проект одноэтажного трёхкомнатного дома 8 на 14 из блоков Готовый проект размером 8 на 14 метров подойдёт для реализации на узких или широких коротких участках Дом может использоваться как теплая дача или основное жильё 📝 Общая площадь дома - 76 кв. м., жилая - 45 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14071</t>
+  </si>
+  <si>
+    <t>Дом, который сочетает в себе комфорт 🏠 Привлекают треугольные линии, которые делают этот дом интересным 🤩 Сделали террасу для отдыха, семейных посиделок, приёма пищи и чтения #ОбзорДома 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14070</t>
+  </si>
+  <si>
+    <t>Маскировка входа в цокольный этаж 👀 Чтобы не портить фасад козырьками над входом в подвал с улицы, мы сделали сдвигающуюся крышу. А вход оформили точно также, как цоколь - натуральным камнем 🪨 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14069</t>
+  </si>
+  <si>
+    <t>Закрытая терраса Отличным решением было поставить застекление перегородками. Можно открыть одно окошко, либо все сразу 🪟 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14068</t>
+  </si>
+  <si>
+    <t>Отремонтировали чердак 🏡 Поставили несколько стульчиков, буржуйку и проектор. Радости нет предела. Результатом довольны! 😉 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14060</t>
+  </si>
+  <si>
+    <t>30.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14059</t>
+  </si>
+  <si>
+    <t>Спальня в неоклассическом стиле своими руками 🛠 Вот так легко и просто преобразили спальню с минимальным бюджетом Конечно, без маленького помощника обойтись мы не могли 😅 #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14058</t>
+  </si>
+  <si>
+    <t>Проект одноэтажного квадратного дома 12 на 12 с изолированной кухней 💡 Фишки проекта: 1. Абсолютно квадратный план (удобно строить, особенно крышу) 2. Изолированная кухня - для тайного чародейства у плиты, ну и вообще - кто любит ТАК! 3. Отсутствие террасы - для тех, у кого есть (или планируется) беседка на участке. Вместо террасы - просто второй выход с небольшим крыльцом 4. Легкость перепланировок - можно как угодно двигать перегородки и окна, не меняя конструктив #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14050</t>
+  </si>
+  <si>
+    <t>Проект 2-этажного дома Варяг - 4 БК-180 10х7,5 м Г Общая площадь дома - 120,6 м² Площадь застройки - 76 м² Высота потолков - от 2,55 м Количество этажей - 2 Количество спален - 4 Количество санузлов - 3 #Проекты 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14049</t>
+  </si>
+  <si>
+    <t>Внутренняя блочная стена #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14048</t>
+  </si>
+  <si>
+    <t>Планировка двухэтажного кирпичного дома с террасой 🏠 📏Общая площадь 137кв.м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14045</t>
+  </si>
+  <si>
+    <t>Строительство шикарного красавца #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14044</t>
+  </si>
+  <si>
+    <t>Каркасный компактный дом площадью 21 м.кв, габариты 7х4 м. от компании Современные дома. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14040</t>
+  </si>
+  <si>
+    <t>Душевая с нуля и до результата #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14039</t>
+  </si>
+  <si>
+    <t>Когда нет тройника под рукой или много свободного времени #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14038</t>
+  </si>
+  <si>
+    <t>❗️Пол пакетика Нимесила – вылетит 200мл желудочной слизи! Меня зовут Евгений Савин и моя дочь – фармацевт в министерстве здравоохранения РФ. Через 2 недели работы, выкинула всю аптечку и принесла домой простой Нимесил. Уже через неделю вышла вся слизь из желудка, давление стало, как у молодёжи, а о сахаре не вспоминаю много лет В канале "По женской части" рассказывает какие лекарства покупать, чтобы не спускать деньги на пустышки: - Нимесил – убийца 37 заболеваний... (Список) - Каловые пробки и желудочная слизь ВЫЛЕТЯТ из организма! 2 пакетика Нимесила засыпаем в... (Читать) - Я восстановил зрение Диклофенаком! Чтобы повторить, смешайте... (Читать) - Папилломы и злокачественные родинки отпадут на глазах. Уже и забыл об этом лекарстве... (Читать) Подпишитесь, аптекари забудут, как вы выглядите: https://t.me/+0hNNMcMk1rc4ZGQy</t>
+  </si>
+  <si>
+    <t>28.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14037</t>
+  </si>
+  <si>
+    <t>Быстрая кладка #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14036</t>
+  </si>
+  <si>
+    <t>Четко сработал #Ремонт 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14035</t>
+  </si>
+  <si>
+    <t>🔥 ДУХОВКА ТЕПЕРЬ НЕ ОСТЫВАЕТ!! А я просто подписалась на Духовку Просто. Теперь там делаю и закуски, и супы, и мясо, и горячее Семья в восторге, а я закидываю все продукты и иду отдыхать после работы 💩 Этот канал — подарок для женщины. Он изменил мою жизнь, советую и тебе : @duhovochka</t>
+  </si>
+  <si>
+    <t>28.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14034</t>
+  </si>
+  <si>
+    <t>Проект 1-этажного дома 🏠 📏Общая площадь дома: 83 кв. м. 📏Площадь застройки: 105 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14032</t>
+  </si>
+  <si>
+    <t>Планировка каркасного дома 🏠 📏Площадь дома, м2 158 📏Размер дома 11х12 #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14028</t>
+  </si>
+  <si>
+    <t>Монтаж ламината на стену #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14027</t>
+  </si>
+  <si>
+    <t>Если вы залипните, мы здесь не причём 👀 Мы нашли канал Discovery | Животные 🌎, в котором можно увидеть нереальный кадры, от которых будут мурашки по телу… Этот канал вы точно скинете своим друзьям 🔽проверьте сами 🔽 https://t.me/+aWqbdL-Zri04NjEy</t>
+  </si>
+  <si>
+    <t>27.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14026</t>
+  </si>
+  <si>
+    <t>Классная идея для котиков 🐱 Очередная классная задумка для наших пушистиков! Котики будут счастливы, но об этом они вам, к сожалению, не скажут #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14025</t>
+  </si>
+  <si>
+    <t>Подсказка с багетом на заметку #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14024</t>
+  </si>
+  <si>
+    <t>НУ СКОЛЬКО МОЖНО ⁉️ Ржать над видосами с этого канала 👇😂 😂 Капец Юморец - это сборник самых смешных фейлов, ржачных мемов и милых видео, которые ты точно пересмотришь. 👁 👉 Переходи и подписывайся! Канал, где жизнь простая, как Wi-Fi в маршрутке: то ловит, то ржёшь, тут смеются, чтобы не плакать 😉</t>
+  </si>
+  <si>
+    <t>27.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14023</t>
+  </si>
+  <si>
+    <t>Планировка каркасного дома в современном стиле Флэтхаус 66 🏠 📏Жилая площадь: 66м2 📏Размер дома: 7*9.6м #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14018</t>
+  </si>
+  <si>
+    <t>Кирпичная стена своими руками за копейки #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14017</t>
+  </si>
+  <si>
+    <t>Мы с мужем долго не решались на ремонт, пока не увидели этот канал!! 😍 Никогда бы не подумала, что ремонт это настолько просто! Тут полно идей, как с минимальным бюджетом и своими руками можно сделать ремонт мечты 😘 Оставляю ссылочку для желающих, переходите скорее 👉 https://t.me/+85jHRVejH3tkY2Yy</t>
+  </si>
+  <si>
+    <t>27.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14016</t>
+  </si>
+  <si>
+    <t>Планировка двухэтажного дома 5-152/2-б от компании «Главлес» Площадь,м.кв. 152 #Проекты 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14010</t>
+  </si>
+  <si>
+    <t>Идеальная работа электрика ⚡️ #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14009</t>
+  </si>
+  <si>
+    <t>🍖🤫 Нашли самый крупный канал в Телеграм с изумительными рецептами - от которых даже Шеф-повара в шоке! ✍️ Топ 10 рецептов шашлыка ♨️ Коптим форель на природе 🍗 Птица на праздничный стол 🥩 Запекаем рульку с карамельной корочкой 🧂 Солим лосося 5 минут ✔️ Скорее подпишись, ссылка там👇🏻 🔗 https://t.me/Best‐kitchen</t>
+  </si>
+  <si>
+    <t>26.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14004</t>
+  </si>
+  <si>
+    <t>Формирование угла силиконовой затиркой 📐 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14003</t>
+  </si>
+  <si>
+    <t>На заметку - может пригодиться #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14002</t>
+  </si>
+  <si>
+    <t>🫵 На этот канал должен быть подписан каждый! 📱 В Телеграм появился канал - Мудрёныч 🛠 ⚙️ Самые лучшие идеи и лайфхаки. 🏗 Просто заходим и повторяем! 💡100% пригодится каждому! @Мудрёныч</t>
+  </si>
+  <si>
+    <t>26.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14001</t>
+  </si>
+  <si>
+    <t>Так выглядят строительные леса нового поколения 🌳 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14000</t>
+  </si>
+  <si>
+    <t>Коттедж из бруса с навесом 📏Общая площадь 178 м2 📏Размер 10х11 м #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13989</t>
+  </si>
+  <si>
+    <t>Проект дома с мансардным этажом. Общая площадь - 136,56 м2 104,36м2+ подвал 32,2 м2 Подвал: 1 холл (9,15 м²) 2 подсобное (8,53 м²) 3 подсобное (8,58 м²) 4 подсобное (5,94 м²) вместе (32,2 м²) 1 этаж: 1 тамбур 6,38 m² 2 холл 8,59 m² 3 кухня 9,27 m² 4 гостиная 16,75 m² 5 комната 8.48 m² 6 ванная 4,42 m² 7 котельная 3.9 m² вместе 57.79 m2 2 этаж: 1 холл 4.19 m² 2 комната 8.17 m² (10,78 m²) 3 комната 9,32 м² (11,61 m²) 4 комната 14.06 m² (15,93 m²) 5 ванная 7,1 м² (8,98 м²) 6 лестница 3,73 m² Вместе 46.57 m² (55,22 m²) #ПроектыДомоа 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13988</t>
+  </si>
+  <si>
+    <t>😈 Звёзды были бы не рады этому каналу! "ТЫ NЕ ПОВЕРИШЬ", канал который рассказывает без прикрас о тех, чья «идеальная» жизнь существует разве что на экране. Измены, судебные разбирательства, тайные романы, неожиданные признания и громкие скандалы — узнаём обо всём раньше, чем это появляется в новостях. Подписывайся, если хочешь видеть то, что обычно остаётся за кадром 👇</t>
+  </si>
+  <si>
+    <t>25.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13987</t>
+  </si>
+  <si>
+    <t>Вместо плинтуса #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13986</t>
+  </si>
+  <si>
+    <t>Процесс установки арки #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13985</t>
+  </si>
+  <si>
+    <t>Подруга поделилась каналом с домашними растениями и советами по уходу за ними 😍🌸 Цветочница🌺 - это куча интересных лайфхаков по выращиванию наших любимых растений🪴 Рада поделиться этим с вами👇🏻 https://t.me/+kkG3qKhRXlBlYTEy</t>
+  </si>
+  <si>
+    <t>25.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13984</t>
+  </si>
+  <si>
+    <t>Фундамент для навеса #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13983</t>
+  </si>
+  <si>
+    <t>Планировка польского дома из польского каталога проектов 📏Площадь 133,30 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13979</t>
+  </si>
+  <si>
+    <t>Планировка скандинавского дома Дом рассчитан на постоянное проживание большой семьи. Есть второй свет в гостиной и, разумеется, сауна. 📏Площадь дома: 156 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13976</t>
+  </si>
+  <si>
+    <t>Планировка каркасного дома от компании «i Am Dom» Площадь 183 кв. м. #Проекты 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13973</t>
+  </si>
+  <si>
+    <t>Наконец-то Pinterest появился в телеграме. Самые красивые идеи для тебя собраны в одном месте. Оставляю ссылочку: @Pinterest</t>
+  </si>
+  <si>
+    <t>24.08.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13972</t>
+  </si>
+  <si>
+    <t>Как правильно сделать дверной проем в несущей стене #Ремонт 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13971</t>
+  </si>
+  <si>
+    <t>Обзор на частный дом Дизайн интерьера должен быть не только стильным и комфортным, но и современным. #ОбзорДома 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13968</t>
+  </si>
+  <si>
+    <t>Эcкизный пpoeкт зaгopoднoгo дома Общaя плoщaдь - 116 кв.м. #Проекты 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13967</t>
+  </si>
+  <si>
+    <t>Ручной труд - дорожная плитка #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13966</t>
+  </si>
+  <si>
+    <t>Установка ливневого лотка #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13965</t>
+  </si>
+  <si>
+    <t>Обзор дома в современном стиле #ОбзорДома 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13964</t>
+  </si>
+  <si>
+    <t>Правильный дренаж- основа сухости участка #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13963</t>
+  </si>
+  <si>
+    <t>Правильные советы от спецов по отмостке #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13962</t>
+  </si>
+  <si>
+    <t>Как бетон набирает прочность со временем? #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13961</t>
+  </si>
+  <si>
+    <t>Вот почему у Цискаридзе нет жены в 52 года: не упадите Весьма провокационный, но очень долгожданный вопрос недавно был задан Народному артисту России Николаю Цискаридзе во время съёмок телевизионной программы. Не менее неожиданным оказался ответ… Читать полностью…</t>
+  </si>
+  <si>
+    <t>21.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13960</t>
+  </si>
+  <si>
+    <t>Планировка каркасного дома от компании 🏠 📏Площадь 128 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13955</t>
+  </si>
+  <si>
+    <t>Из опыта других стран #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13954</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома «Фредерик» 📏Площадь застройки 71 кв. м. 📏Размеры 8×8 м #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13950</t>
+  </si>
+  <si>
+    <t>Система покраски стен #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13949</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома Диана Планировка дома Диана исключительно проста. Со стороны улицы - красивое крыльцо, со стороны сада - большая уютная веранда, между ними дом, по размерам близкий к квадрату. Прихожая-тамбур, кухня-гостиная, большая и маленькая спальня и совмещённый санузел. Дом удобен семье из трёх человек. Отдельной кладовой нет, но холодный чердак предоставляет много места для ненужных вещей, а большие шкафы в прихожей и спальнях - для нужных. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13938</t>
+  </si>
+  <si>
+    <t>Вот как происходит сборка модульного дома 🏠 В России есть компании, которые занимаются производством модульных домов, можно просто сделать заказ и ждать, как в ресторане 😎 #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13937</t>
+  </si>
+  <si>
+    <t>Парфюмированный кондиционер для белья в гранулах «Королевский сад» 🧡 Стойкий аромат свежести до 14 недель 🧡 Запах усиливается при носке и трении 🧡 Не оставляет следов и разводов 🧡 Нейтрализует неприятные запахи 🔥 Более 20 тыс. положительных отзывов, рейтинг 4.9 ПРОМОКОД Озон на скидку: CHISTOSTI 💙 OZON - ССЫЛКА 💜 WB - ССЫЛКА Реклама ООО "Форсайт Лаб" ИНН 7734367968 erid: 2W5zFHrsp3K</t>
+  </si>
+  <si>
+    <t>19.08.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13930</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома Полезная площадь 78,63 кв. м. #Проекты 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13926</t>
+  </si>
+  <si>
+    <t>Планировка загородного двухэтажного каркасного дома от компании Альфа-Проект Площадь 150 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13925</t>
+  </si>
+  <si>
+    <t>Знакомьтесь – Artlab Interior! 🎨 Моя подруга-дизайнер в восторге от этого канала – здесь она находит вдохновение и классные картины для интерьеров своих клиентов. Удобный Бот-каталог — все картины в одном месте. Быстро найдется то, что идеально впишется именно в ваш интерьер. Хотите легко освежить свой дом без ремонта? Подписывайтесь и откройте для себя мир стильных решений! ✨</t>
+  </si>
+  <si>
+    <t>19.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13921</t>
+  </si>
+  <si>
+    <t>Загородный дом в классическом стиле площадью 54м2 и размером 9м*8м. Как вам идея? #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13920</t>
+  </si>
+  <si>
+    <t>Кладовая мечты 🍴 Результат: порядок, функциональность и ощущение продуманного интерьера! Как вам? 👍 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13919</t>
+  </si>
+  <si>
+    <t>Ремонт повреждённого провода - может, пригодится кому #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13918</t>
+  </si>
+  <si>
+    <t>Реализация проекта дом-баня из клееного бруса Общая площадь 65 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13908</t>
+  </si>
+  <si>
+    <t>Дом в лесу 🌳 #ОбзорДома 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13902</t>
+  </si>
+  <si>
+    <t>Планировка небольшого каркасного дома от компании Альфа-Проект Общая площадь 57 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13901</t>
+  </si>
+  <si>
+    <t>18.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13895</t>
+  </si>
+  <si>
+    <t>Проект гостевого дома с открытой планировкой площадью 56 м2🔥 #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13894</t>
+  </si>
+  <si>
+    <t>Интересно, как они ловят уровень #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13893</t>
+  </si>
+  <si>
+    <t>Планировка красивого польского дома 🏡 📏Площадь общая 141,21 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13889</t>
+  </si>
+  <si>
+    <t>Планировка дома из лафета от компании Лесстрой 📏Общая площадь 255 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13884</t>
+  </si>
+  <si>
+    <t>Наконец-то появился канал с очень смешными картинками на каждый день! Все картинки тут 👉 Картинки для настроения</t>
+  </si>
+  <si>
+    <t>17.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13883</t>
+  </si>
+  <si>
+    <t>Современная рулетка #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13882</t>
+  </si>
+  <si>
+    <t>Как быстро сделать квартиру-студию #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13881</t>
+  </si>
+  <si>
+    <t>Умное зонирование кухни 🍽 Скрытая кладовая и выкатной бар Максимум пользы из каждого метра — компактное хранение, скрытые системы и удобный доступ 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13880</t>
+  </si>
+  <si>
+    <t>Загородный дом с навесом для автомобиля 🏠 📏Общая площадь: 172 кв. м. Красивый фасад, продуманная планировка и удобный навес — комфорт для всей семьи на природе 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13873</t>
+  </si>
+  <si>
+    <t>Укладка плинтуса при перепаде высот 📏 Аккуратный обход перепада На заметку! 💡 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13872</t>
+  </si>
+  <si>
+    <t>‼️ Даже СЕКС не приносит столько кайфа, как этот способ похудения Пока одни месяцами стараются скинуть 1-2 кг, другие за неделю убирают жир и сбрасывают по 6 кг, сидя на диване Никакого зала и голодовки, достаточно полистать 2 минуты канал «Анатомический театр» Там показывают сидячие упражнения, которые сжигают по 4кг жира в сутки, а делать можно, хоть лёжа в кровати Попробуйте и через несколько дней себя не узнаете: https://t.me/+TMQgbFvOx6FhNWQy</t>
+  </si>
+  <si>
+    <t>16.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13871</t>
+  </si>
+  <si>
+    <t>Скрытая корзина для белья 🧺 Порядок без лишних деталей Креативное решение прячет корзину, сохраняя эстетику интерьера 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13870</t>
+  </si>
+  <si>
+    <t>Двухэтажный дом для всесезонного проживания 🏠 📏Метраж: 111 кв. м. Продуманная планировка для круглогодичного комфорта. Уютно и функционально! 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13865</t>
+  </si>
+  <si>
+    <t>Каркасный дом «Южная ночь» для большой семьи 🏠 📝 Общая площадь: 130 кв. м. Три просторные спальни, два санузла, котельная и тамбур. Кухня-гостиная с панорамными окнами — стиль и простор в каждой детали #Проекты 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13864</t>
+  </si>
+  <si>
+    <t>Левомеколь — настоящий кладезь здоровья, о котором Вам не расскажут в аптеке. Лишь 5% людей знают, как правильно использовать Левомеколь, вместо 100 лишних лекарств, которые портят наш организм. Эти 5 способов помогут продлить свою жизнь на +7 лет. Оказывается, что ... Читать продолжение…</t>
+  </si>
+  <si>
+    <t>15.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13863</t>
+  </si>
+  <si>
+    <t>Планировка дачного гостевого дома с сауной 🏠 📝 Общая площадь: 61,5 кв. м. Компактное решение для отдыха: жилая зона и сауна в одном доме. Удобно и функционально! #Проекты 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13860</t>
+  </si>
+  <si>
+    <t>Перламутровая плитка в ванной 🛁 Необычный перелив и стиль Мелкая плитка с перламутровым эффектом добавляет интерьеру глубину и игру света. Смотрится нестандартно и изысканно Как вам? 👍 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13859</t>
+  </si>
+  <si>
+    <t>Небольшой дом с мансардой 🏠 📝 Площадь дома: 120 кв. м. Кирпичный дом с многоскатной крышей, резные деревянные балясины и декоративные элементы на окнах Застеклённая терраса с отоплением и вентиляцией — комфорт в любое время года #Проекты 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13856</t>
+  </si>
+  <si>
+    <t>Фасадная декоративная штукатурка #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13855</t>
+  </si>
+  <si>
+    <t>Бетонная лестница без классического полотна Ступень является несущей конструкцией. Делали для улицы #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13854</t>
+  </si>
+  <si>
+    <t>Канал с проектами домов👇 1️⃣ Планировки одноэтажных домов 2️⃣ Планировки бань 3️⃣ Планировки садовых домиков 4️⃣ Планировки летних кухонь 5️⃣ Дизайн интерьера 6️⃣ Обустройство домов 🔽ПОДПИСАТЬСЯ🔽 @proyektdoma</t>
+  </si>
+  <si>
+    <t>14.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13853</t>
+  </si>
+  <si>
+    <t>Идеальное решение для экономии места #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13852</t>
+  </si>
+  <si>
+    <t>Планировка загородного каркасного дома от компании «UNITDOM» 📏Площадь 105 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13848</t>
+  </si>
+  <si>
+    <t>Дача – это не только грядки! 🏡✨ Хотите упростить дачные хлопоты и сделать участок уютнее? На канале «Дачный Уют» вы найдете проверенные советы на каждый день! ✅ Как получить богатый урожай без лишних затрат. ✅ Простые идеи для уюта и красоты на участке. ✅ Хитрости, которые сэкономят ваше время и деньги. 💚 Подписывайтесь и сделайте дачную жизнь проще! 👇 https://t.me/+NQ4ZisA7ijo2NDU6</t>
+  </si>
+  <si>
+    <t>14.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13847</t>
+  </si>
+  <si>
+    <t>Планировка небольшого словацкого дома Stilo START от компании START HOME, Братислава, Словакия #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13841</t>
+  </si>
+  <si>
+    <t>Заливка лестницы #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13840</t>
+  </si>
+  <si>
+    <t>Крутая техника #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13839</t>
+  </si>
+  <si>
+    <t>⚠️ Ты даже не представляешь, сколько всего можно упростить в жизни… На этом канале — только рабочие лайфхаки: без воды, без бреда, без «разогрей лимон в микроволновке». Подпишись и экономь время, деньги и нервы каждый день 👉 Советы на каждый день😉</t>
+  </si>
+  <si>
+    <t>13.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13838</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома от компании Кооператив Артель Инвест 📏Общая площадь 116 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13834</t>
+  </si>
+  <si>
+    <t>Ловко у неё получается #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13833</t>
+  </si>
+  <si>
+    <t>😑 Хоспаде, в чем проблема зайти в удаленку в 35+?! Освоила нейросеть, создала профиль на бирже. Делаешь карточки товаров для ВБ за 500р/шт или пишешь посты за 30-40 тысяч. 90% задач скидываешь на нейросети, работаешь в свободном графике 2 часа в день и получаешь свои 100-150 тысяч в месяц. Если не знаешь, с чего начать и хочешь пошаговый план - читай канал Наталии Ивановой. Она показывает легкие схемы заработка, где не нужно ни образование, ни опыт. Тупо повторяешь и зарабатываешь. Подписывайся, чтобы узнать, как выйти на первый доход уже через неделю: https://t.me/+-n7YJItx8Ho2ZDg6</t>
+  </si>
+  <si>
+    <t>13.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13832</t>
+  </si>
+  <si>
+    <t>Планировка загородного одноэтажного дома от компании ПроБел (Белгород-проект) из каталога проектов Home Sweet Home 📏Общая площадь 119,69 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13829</t>
+  </si>
+  <si>
+    <t>Идеальное соединение #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13828</t>
+  </si>
+  <si>
+    <t>Гладкий шёлк в рамках #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13827</t>
+  </si>
+  <si>
+    <t>Уютный домик с одной спальней, кухней и ванной комнатой. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13817</t>
+  </si>
+  <si>
+    <t>Аллохол: лечит диабет Меновазин: за сутки растворяет тромбы и нормализует давление Мукалтин: сжигает язвы и камни в почках Меня зовут Антон Поликарпов, я 43 года отработал фармацевтом и мои дети никогда не пили ничего, кроме 3 лекарств: Аллохол, Меновазин и Мукалтин! Остальные таблетки - химозное фуфло, которые уже к 50 годам делают вас аптечным рабом, скупающим Диабефарм, Корвалол и мази от суставов В канале "Бесплатное здоровье" пишу какие таблетки уже завтра восстановят зрение, давление, сахар, а какие угробят на 20 лет раньше отведённого: – АЛЛОХОЛ: пейте раз в неделю - зрение будет, как в 18, а глисты полезут литрами... (Читать) – Сибирский "Ядрёный корень": вылетит каловая пробка, размером с палку колбасы... (Читать) – Пелена с глаз уйдёт наутро. Будете видеть, как в очках, после ложки копеечной кислой... (Читать) Подпишитесь и закрепите, не подберёте слов благодарности: https://t.me/+4Y9WGjwcIPhmZTIy</t>
+  </si>
+  <si>
+    <t>12.08.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13813</t>
+  </si>
+  <si>
+    <t>Планировка красивого польского дома Rafael IV G1 от Студии дизайна АРХИПЕЛАГ, польский каталог проектов ARCHIPELAG PL Площадь общая 141,21 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13812</t>
+  </si>
+  <si>
+    <t>Этажерка 4 яруса 🛒 Заказать на Яндекс Маркете (Быстрая доставка) - ссылка</t>
+  </si>
+  <si>
+    <t>11.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13810</t>
+  </si>
+  <si>
+    <t>Художественный паркет #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13809</t>
+  </si>
+  <si>
+    <t>Производство блоков #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13808</t>
+  </si>
+  <si>
+    <t>🔮 ИМЕННОЙ ГОРОСКОП | УЗНАЙ, ЧТО ЖДЁТ ТВОЁ ИМЯ Найди свое имя и смотри👇 Александра Алевтина Алёна Алла Алина Алиса Анастасия Ангелина Анна Арина Валентина Валерия Варвара Вера Вероника Виктория Виолетта Галина Дарья Диана Жанна Ева Евгения Екатерина Елена Елизавета Злата Зинаида Зоя Илона Инга Инна Ирина Карина Кристина Ксения Лариса Лидия Лилия Любовь Людмила Майя Маргарита Марина Мария Марьяна Милана Мирослава Надежда Наталья Нина Оксана Олеся Ольга Полина Раиса Регина Руслана Светлана Снежана София Тамара Таисия Татьяна Ульяна Юлия Яна Ярослава Элина Эмилия</t>
+  </si>
+  <si>
+    <t>10.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13807</t>
+  </si>
+  <si>
+    <t>Многофункциональные настольные часы 🛒 Заказать на Яндекс Маркете (Быстрая доставка) - ссылка 🛒 Заказать на Aliexpress — ссылка</t>
+  </si>
+  <si>
+    <t>10.08.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13806</t>
+  </si>
+  <si>
+    <t>Планировка загородного каркасного дома «Daisy» от компании Kolosov-House. Дом рассчитан на круглогодичное проживание семьи с двумя детьми. Площадь: 129 м2 №проекты 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13801</t>
+  </si>
+  <si>
+    <t>ШОКИРУЮЩИЙ ГОРОСКОП НА 2026 ГОД ‼️ Астрологи вышли в свет с шокирующими подробностями для Знаков Зодиака. Не знаю, как сказать, но год ЛОШАДИ выдастся удачным не для всех... Предыдущий прогноз сбылся на 97% ✅️ ♈️♈️♈️ Этот год потребует выдержки: возможны неожиданные перемены, заставляющие действовать быстрее, чем хотелось бы. Не принимайте решений сгоряча. Ведь... читать далее ♉️♉️♉️♉️ Сохраняйте спокойствие — вокруг может быть больше суеты, чем обычно. Держите свои границы и не втягивайтесь в чужие проблемы иначе может произойти читать далее ♊️♊️♊️♊️♊️ Через несколько дней им предстоит узнать новость, которая сильно повлияет на их жизнь... читать далее ♋️♋️♋️ То, о чём вы так долго думали, сбудется... Не стоит бросаться в панику, ведь вторая половина года для вас... читать далее ♌️♌️♌️ Карьера, то, что вы так долго строили, рыли тоннель к мечте, как дизельный бульдозер, потерпит... читать далее ♍️♍️♍️ Смотрите в оба и будьте бдительны! 2026 год для вас — не самый удачный... А именно... читать далее ♎️♎️♎️ Семья, в которую вы вкладываетесь на все сто процентов, обрадует вас... читать далее ♏️♏️♏️♏️♏️ Если вы долго думаете о чём-то плохом, оно рано или поздно сбывается. К сожалению, так случится и со Скорпионом. К началу года его ждёт... читать далее ♐️♐️♐️♐️♐️ Внимание: вы не в коем случае не должны воплощать в жизнь старые планы! Причина тому... читать далее ♉️♉️♉️♉️ Ваш любимый человек, которому вы отдавались на все 100%, в которого верили, на которого надеялись, обрадует вас вестями... читать далее ♒️♒️♒️♒️♒️ События, с которыми вам предстоит встретиться в третьей неделе года, вас... читать далее ♓️♓️♓️ Мечты из давних времён повлияют на вашу жизнь. Ведь... читать далее</t>
+  </si>
+  <si>
+    <t>10.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13800</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома от компании Балтийский зодчий 📏Общая площадь 137.4 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13798</t>
+  </si>
+  <si>
+    <t>Современный двухэтажный загородный коттедж от компании «ТверьСтройка» 📏Общая площадь 176 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13790</t>
+  </si>
+  <si>
+    <t>Идеальная работа #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13789</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома от компании «Сканди ЭкоДом» 📏Площадь 150 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13786</t>
+  </si>
+  <si>
+    <t>Монтаж плинтуса #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13785</t>
+  </si>
+  <si>
+    <t>Хранение в угловом шкафу 💡 Продуманное использование углового пространства — всё под рукой и без потери места 👏 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13784</t>
+  </si>
+  <si>
+    <t>Дом для круглогодичного проживания с террасой 🏡 📏Общая площадь: 83,5 кв. м. Технология «двойной брус», толщина стен 190 мм. Второй свет, мансарда высотой 2,9 м. в коньке #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13774</t>
+  </si>
+  <si>
+    <t>Зелёный в интерьере 🌿 Сочный оттенок оживляет пространство, добавляет динамику и создаёт настроение. Удачный акцент для современного интерьера #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13773</t>
+  </si>
+  <si>
+    <t>Комплект для сухой уборки 🛒 Заказать на Яндекс Маркете (Быстрая доставка) - ссылка</t>
+  </si>
+  <si>
+    <t>08.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13771</t>
+  </si>
+  <si>
+    <t>Каркасный дом в стиле барнхаус 🏠 📏Общая площадь: 149 кв. м. Современная планировка, простор и функциональность. Идеальный выбор для комфортной жизни! #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13767</t>
+  </si>
+  <si>
+    <t>Очень полезный канал Толковый Строитель🏠 Все о ремонте. Интересные идеи и лайфхаки для дома. 🔽ПОДПИСАТЬСЯ🔽 @proyektdoma</t>
+  </si>
+  <si>
+    <t>08.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13766</t>
+  </si>
+  <si>
+    <t>Идея для балкона 😳 Защита от солнца и насекомых Открытый балкон с умным механизмом: защита от лучей и насекомых, доступ свежего воздуха сохранён #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13756</t>
+  </si>
+  <si>
+    <t>Гостевой домик в стиле A-frame площадью 56м2. Как вам идея? #Проекты 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13755</t>
+  </si>
+  <si>
+    <t>Новый канал с ИМЕННЫМИ открытками теперь в телеграм ❤️‍🔥 Открытки для Улыбки — тёплые и индивидуальные поздравления для Ваших родных🌺🐝 Выберите имя и получите персональную открытку👇</t>
+  </si>
+  <si>
+    <t>07.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13754</t>
+  </si>
+  <si>
+    <t>Рюкзак с вакуумным насосом 🛒 Заказать на Яндекс Маркете (Быстрая доставка) - ссылка 🛒 Заказать на Aliexpress — ссылка</t>
+  </si>
+  <si>
+    <t>07.08.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13753</t>
+  </si>
+  <si>
+    <t>Визуализация дома из морских контейнеров 🏠 #Визуализация 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13752</t>
+  </si>
+  <si>
+    <t>❗️Уничтоженные склады Wildberries, дефицит топлива, блокировки интернета — это только цветочки. Настоящая кульминация начнётся уже в сентябре. Но официальные СМИ об этом молчат. В Telegram стремительно набирает популярность канал «Закрытая повестка», где публикуют то, что остаётся за рамками официальной пропаганды: — Почему нужно снять вклады до выборов в сентябре? Какие банки могут первыми их заморозить? — Почему российские элиты совершили более 140 перелётов на Алтай всего за первые две недели июля? — Какую статью военных расходов засекретили на сентябрь и почему в документах фигурирует цифра 750 тысяч человек? — Последний шанс на быстрое окончание войны исчезнет уже 10 августа. Почему эта дата считается ключевой? — Какие слова Токаева вырезали из эфира и почему они настолько шокировали очевидцев? ❗️Пора читать правду: @povestka_pravdy</t>
+  </si>
+  <si>
+    <t>07.08.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13748</t>
+  </si>
+  <si>
+    <t>Интерьер баньки - вот это красота 😃 #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13747</t>
+  </si>
+  <si>
+    <t>Дом своими руками #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13746</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома в стиле Хай-Тек от Архитектурно-строительной группы 📏Общая площадь 201 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13740</t>
+  </si>
+  <si>
+    <t>😂 Лежит мужик в Cочи нa пляже, зaгорaет Cовсем рядом в шезлонге нежится под солнышком крaсивaя девушкa. Bдруг к девушке подxодит один из отдыxaющиx и говорит: - 100$ дaю, пошли со мной! Девушкa откaзaлaсь. Mужик дaльше нaблюдaет зa происxодящим. Cмотрит следующий подxодит и предлaгaет: - 500$ тебе и мы идем ко мне в номер! Девушкa опять откaзывaется. У мужикa глaзa круглеют, ему стaновится все интереснее. Tут третий подxодит: - Штуку бaков отвaлю, только дaвaй переспим! Девушкa ни в кaкую. Mужик офигевший спрaшивaет у нее: - Cлышь, подругa, a ты чего откaзывaешься? Mоглa бы столько бaблa нaкосить. - A вот ты, мужик, кем рaботaешь? - Tокaрем нa зaводе. - Hу предстaвь... Читать продолжение 👇👇👇</t>
+  </si>
+  <si>
+    <t>06.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13739</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома «Бостон» с террасой и тремя спальнями от компании #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13734</t>
+  </si>
+  <si>
+    <t>Сложная работа #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13733</t>
+  </si>
+  <si>
+    <t>🤯Загадка математика Архимеда Простая на вид загадка таит сложное решение, которое не под силу 99% человек в мире! Сможешь ее решить?🤔</t>
+  </si>
+  <si>
+    <t>06.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13732</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома Невский Проект разработан с учетом современных требований к комфорту и энергоэффективности. Просторные комнаты, большое количество окон и грамотная планировка создают светлую и открытость пространства. Такой дом прекрасно впишется как в городской, так и в загородный ландшафт. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13728</t>
+  </si>
+  <si>
+    <t>Ошибки в постирочной зоне 📝❌ Часто недооценённое место. Отсутствие вентиляции, неудобное расположение корзин и недостаток хранения делают стирку сложнее! Продумайте зону заранее! 👌 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13727</t>
+  </si>
+  <si>
+    <t>Увлажнитель-ароматизатор воздуха 🛒 Заказать на Яндекс Маркете (Быстрая доставка) - ссылка</t>
+  </si>
+  <si>
+    <t>05.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13725</t>
+  </si>
+  <si>
+    <t>Готовьтесь, осенью россиянам будет сложнее, чем когда-либо: атаки на WB, дефицит бензина, закручивание гаек в сети — лишь начало череды событий, которые глобально изменят ситуацию в стране. Большинство людей окажутся не готовы и рискуют наделать много глупых ошибок. Умные готовятся уже сейчас, читая трезвую аналитику — такую как на канале «баррель чёрной икры». Почитайте этот канал. Автор ведёт его анонимно и имеет тесные связи в высоких кабинетах. Ранее он уже не раз заранее писал о ключевых событиях, предсказал дату мобилизации, позиции ключевой ставки на год вперёд и движение рубля. Сейчас он честно объясняет, какие «сюрпризы» готовит для нас Запад, к чему готовиться россиянам в ближайшие месяцы и чего ожидать от предстоящих выборов. Подписывайтесь и будьте готовы: @banki_oil</t>
+  </si>
+  <si>
+    <t>05.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13724</t>
+  </si>
+  <si>
+    <t>Планировка каркасного загородного дома 🏠 📏Общая площадь: 76,4 кв. м. Компактное и продуманное пространство для уютной жизни #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13719</t>
+  </si>
+  <si>
+    <t>Место под лестницей 👏 Польза и стиль в каждом сантиметре Преобразили интерьер и рационально использовали квадратные метры! #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13718</t>
+  </si>
+  <si>
+    <t>КАК Я КОРМЛЮ СЕМЬЮ ИЗ 4 ЧЕЛОВЕК НА 500₽ В ДЕНЬ?🤯 Раньше тратила на еду по 20 000₽ в месяц и не замечала куда уходят деньги. Пока не нашла канал «КУХНЯ ПО КАРМАНУ» 🇷🇺 там дарят бесплатное меню с простыми и вкусными рецептами из доступных продуктов. Теперь семья сыта и довольна, а я экономлю! 🎁 Подпишитесь и получите готовое бюджетное меню на неделю👉🏻 https://t.me/kuhnya_po_karmany/3</t>
+  </si>
+  <si>
+    <t>05.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13717</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома A-frame 🏠 📏Общая площадь: 91,2 кв. м. Треугольная форма, компактное решение для необычной архитектуры и уютной жизни #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13712</t>
+  </si>
+  <si>
+    <t>Эргономика кухни 🍽 Прячем бытовую технику за фасадами Техника скрыта, но доступна. Чистота линий и порядок на виду Реализовали бы такое у себя? 👏 #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13711</t>
+  </si>
+  <si>
+    <t>Рекомендация для ремонта 💡 Герметик должен выдерживать влажность и перепады температур Выбирайте с антигрибковым эффектом для долговечности #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13710</t>
+  </si>
+  <si>
+    <t>🔮Получите бесплатный расклад на картах Таро. Выберите категорию, которая вас интересует👇 - Будущее (на 2 месяца) - Финансы - Отношения - Здоровье Доступ к раскладу только сегодня, успевайте - t.me/astrologiyatut_bot</t>
+  </si>
+  <si>
+    <t>04.08.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13709</t>
+  </si>
+  <si>
+    <t>Стеллаж деревянный напольный ЛДСП 🛒 Заказать на Яндекс Маркете (Быстрая доставка) - ссылка</t>
+  </si>
+  <si>
+    <t>04.08.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13707</t>
+  </si>
+  <si>
+    <t>Тумба для бутыля с водой #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13706</t>
+  </si>
+  <si>
+    <t>«Не хочу читать, это скучно!» – так говорят дети до начала занятий в нашей школе Мы знаем, как научить ребёнка читать легко и быстро – в игровом формате. А ещё: 🔸Понимать прочитанное с первого раза 🔸Сократить время родителей на выполнение домашек 🔸 Увеличить скорость чтения до 500 слов в минуту или 1 книгу в день 🔸 Запоминать и пересказывать тексты 🔸 Читать без запинок 🔸 Грамотно излагать свои мысли 🔸 Улучшить память и внимательность 🔸 Быстрее вникать в учебные задачи и не испытывать стресс в школе Приглашаем вашего ребёнка на уроки в детскую онлайн-школу скорочтения 👇 👉Записаться на первый урок: https://link.hwschool.pro/fYLdIQ</t>
+  </si>
+  <si>
+    <t>04.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13705</t>
+  </si>
+  <si>
+    <t>Обзор фантастической бани! 😍 Как вам? Поделитесь в комментариях⬇️ #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13704</t>
+  </si>
+  <si>
+    <t>Как отделить кухню от гостиной ✏️ Интересный способ, который стоит взять на заметку! 📝 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13703</t>
+  </si>
+  <si>
+    <t>До и После 🤩 Оцените преображение! ❤️ #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13702</t>
+  </si>
+  <si>
+    <t>Стильная гостиная за час своими руками 👍 Здорово получилось! #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13701</t>
+  </si>
+  <si>
+    <t>План загородного домика 🏠 📏Метраж: 50 кв. м. 📏Размеры: 6 на 4,5 м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13696</t>
+  </si>
+  <si>
+    <t>Топовые розетки для кухни ⚡️ Удобство в деталях Интересные решения для современной кухни #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13695</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного дома 🏠 📏Метраж: 64,9 кв. м. 2 спальни, санузел, котельная, объединённая гостиная с кухней Компактно и продуманно! #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13691</t>
+  </si>
+  <si>
+    <t>Планировка квадратного дома с мансардой в классическом стиле 🏠 Компактный проект с открытой террасой Идеален для семьи из 2–4 человек! ❤️ #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13687</t>
+  </si>
+  <si>
+    <t>Долговечная прихожая 🛠 Практичный совет по отделке На заметку, друзья! 📝 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13686</t>
+  </si>
+  <si>
+    <t>Планировка каркасного загородного дома 🏠 📏Метраж: 96 кв. м. Компактное и функциональное решение для уютной жизни на природе! #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13681</t>
+  </si>
+  <si>
+    <t>Шейкер электрический с подсветкой 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>02.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13680</t>
+  </si>
+  <si>
+    <t>Профессионал в работе #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13679</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома от компании VAVILON Дом из газобетона в два этажа, который можно расположить на участке любой формы для круглогодичного проживания в комфортных условиях. Отлично зарекомендовал себя как дом для постоянного проживания современной небольшой и средней семьи. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13675</t>
+  </si>
+  <si>
+    <t>Портативный аккумуляторный душ 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>01.08.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13674</t>
+  </si>
+  <si>
+    <t>🐶Мы дарим 💝 счастье! 🐶 Оно теплое, пушистое и преданно смотрит на тебя. 🐶Мы не просто продаем питомцев - мы дарим членов семьи и источник безусловной любви! 🐶Хочешь узнать свою историю? 🔻Подпишись, чтобы первым выбирать своего друга 💬 https://t.me/teacup_pappy_micro_baby_love</t>
+  </si>
+  <si>
+    <t>01.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13670</t>
+  </si>
+  <si>
+    <t>Планировка небольшого загородного дома 📏Площадь 89.26 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13669</t>
+  </si>
+  <si>
+    <t>Полезная подсказка #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13663</t>
+  </si>
+  <si>
+    <t>Пять вариантов планировки загородного дома 🏠 #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13659</t>
+  </si>
+  <si>
+    <t>Загородный дом в классическом стиле площадью 54м2 и размером 9м*8м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13658</t>
+  </si>
+  <si>
+    <t>🌙 ЗВЁЗДЫ УЖЕ ВСЁ РЕШИЛИ ЗА ТЕБЯ Пока ты читаешь этот пост — твой гороскоп на сегодня уже готов и ждёт именно тебя 👁✨ Одна фраза оттуда иногда переворачивает весь день: подсказывает, стоит ли рисковать, кому доверять и на что обратить внимание сегодня 🔮 Не пропусти свой знак — открывай прямо в приложении, бесплатно 👉 @astro_tarobot 👉 @astro_tarobot</t>
+  </si>
+  <si>
+    <t>31.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13657</t>
+  </si>
+  <si>
+    <t>Многоразовый ролик для одежды 🛒Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>31.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13656</t>
+  </si>
+  <si>
+    <t>Ошибка при установке стиральной и сушильной машин в нишу ❌ На заметку, друзья! 🔖 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13651</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома 🏠 📏Метраж: 161 кв. м. Просторное решение для семьи. Уютно, функционально и продуманно для комфортной жизни! Как вам? 👍 #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13650</t>
+  </si>
+  <si>
+    <t>Детская для маленькой девочки 💗 Яркие оранжево-зелёные тона, фотообои с жирафом за кроваткой и зона для творчества — пространство создано с учётом интересов маленькой хозяйки Радостно и комфортно для игр и отдыха! #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13647</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного загородного дома 🏠 📏Метраж: 151 кв. м. Вход через крыльцо в прихожую и холл Внутри: три спальни, две гардеробные, кухня-столовая и гостиная с панорамным окном Три санузла для комфорта. Предусмотрена возможность пристройки террасы с выходом из кухни #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13646</t>
+  </si>
+  <si>
+    <t>Встроенный шкаф-гардеробная в нише: максимум хранения 🧥 Продуманная система использует каждый сантиметр — удобно и вместительно #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13645</t>
+  </si>
+  <si>
+    <t>Доска для рисования ночник 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13644</t>
+  </si>
+  <si>
+    <t>Фундамент из несъёмной опалубки #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13643</t>
+  </si>
+  <si>
+    <t>Отличные идеи #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13642</t>
+  </si>
+  <si>
+    <t>Сварочные работы любой сложности и в любой позе. Дорого! #Юмор 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13641</t>
+  </si>
+  <si>
+    <t>Декор стен губкой 🧽 Обычная губка и акриловая краска создают фактурное покрытие за пару часов Обновление интерьера без сложных техник — доступно каждому #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13636</t>
+  </si>
+  <si>
+    <t>Комбинированный дом из бруса и кирпича 🏡 📏Метраж: 204 кв. м. Стильное сочетание материалов, прочность и уют #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13635</t>
+  </si>
+  <si>
+    <t>Отличные идеи #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13634</t>
+  </si>
+  <si>
+    <t>💁‍♀️Меню для худеющего человека Не тратьте 10-15 тыс.руб на диетолога или диетическое меню. Выбирайте свой вес и получайте индивидуальное меню бесплатно👇</t>
+  </si>
+  <si>
+    <t>29.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13630</t>
+  </si>
+  <si>
+    <t>Планировка польского домика 📏Полезная площадь 82,51 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13629</t>
+  </si>
+  <si>
+    <t>Монтаж радиатора 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13628</t>
+  </si>
+  <si>
+    <t>В работе девушка - профессионал 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13627</t>
+  </si>
+  <si>
+    <t>28.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13626</t>
+  </si>
+  <si>
+    <t>Постирочный шкафчик в ванной 🛁 Компактное решение для хранения бытовой химии и принадлежностей Всё под рукой и не загромождает пространство 🔥 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13621</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного частного дома 🏠 📏Метраж: 154 кв. м. Просторное и функциональное решение для семьи! Как вам? 🙌 #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13620</t>
+  </si>
+  <si>
+    <t>9 показателей крови, которые покажут все болезни Общий анализ: 1. Гемоглобин (норма 120-140 г/л) Понижен при: Читать продолжение…</t>
+  </si>
+  <si>
+    <t>28.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13613</t>
+  </si>
+  <si>
+    <t>Планировка белорусского загородного дома 📏Площадь 76.34 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13612</t>
+  </si>
+  <si>
+    <t>ТВ зона #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13611</t>
+  </si>
+  <si>
+    <t>Конструкция скрытого подвала #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13610</t>
+  </si>
+  <si>
+    <t>У МУЖА УШЁЛ ЖИВОТ, он будто помолодел на 10 лет 😜 ✅ Жир сгорает ночью Уходит тяга к сладкому и чувство голода Девочки, записываем рецепт! И никакие диетологи не нужны - 1 чайная ложка... Читать далее</t>
+  </si>
+  <si>
+    <t>27.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13609</t>
+  </si>
+  <si>
+    <t>Водный бластер 🛒Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>27.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13608</t>
+  </si>
+  <si>
+    <t>Кухня с барной стойкой 🍽 Барная стойка увеличивает рабочую поверхность, зонирует пространство и может заменить обеденный стол на маленькой кухне Как вам? 👏 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13607</t>
+  </si>
+  <si>
+    <t>НЕ МОЖЕТ БЫТЬ, НО ЭТО ФАКТ: 8 из 10 человек умеют готовить только омлет 🫣 Но не стоит переживать - просто у вас не было четких и простых подсказок! Муж и дети будут в восторге от этих новых летних рецептов, мы собрали их в нашем новом канале «Рецепты и Заготовки» Такого больше нигде нет! Первый канал с пошаговыми рецептами с видео приготовлением 😍 ПОДПИШИСЬ!</t>
+  </si>
+  <si>
+    <t>27.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13602</t>
+  </si>
+  <si>
+    <t>Планировка современного загородного дома с плоской кровлей 🏠 📏Метраж: 164 кв. м. Современный дизайн с чёткими линиями Просторно, функционально, идеально для семьи #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13598</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома 🏠 📝 Метраж: 147 кв. м. Уютное и функциональное пространство для комфортной жизни на природе. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13597</t>
+  </si>
+  <si>
+    <t>Стеллаж в гостиную Хранение и ТВ в одном решении 📺 Необычная компоновка с нишей для телевизора и множеством полок для хранения Как вам? 👍 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13596</t>
+  </si>
+  <si>
+    <t>🫣 Простояла вчера 40 минут в очереди на заправку из-за этих перебоев с бензином. В соседней машине девушка тоже скучала, разговорились через окно. Я сделала комплимент ее новенькой сумке “Kelly” от Hermes — выглядит просто роскошно 😍 Пошутила, мол, с такими ценами на 95-й бензин на оригинальные сумки скоро придется брать ипотеку. А она смеется: «Так это и не оригинал. Кто в здравом уме сейчас отдает миллионы бутикам?». Оказалось, она берет премиальные копии в канале «BaggyBags». Шьют из той же кожи, соблюдают всю геометрию, швы и гравировки. Визуально от оригинала не отличит даже байер, а стоит в разы адекватнее. 😇 В общем, пока ждала бензин — нашла золотую жилу. Делюсь: https://t.me/baggybags</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13595</t>
+  </si>
+  <si>
+    <t>26.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13592</t>
+  </si>
+  <si>
+    <t>Загородный дом с двумя этажами и вторым светом 🏠 📏Метраж: 200 кв. м. 4 спальни, высота первого этажа 2,9 м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13591</t>
+  </si>
+  <si>
+    <t>Виниловый ламинат #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13586</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома из бруса от компании 100 КУБОВ 📏Площадь 105.16 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13585</t>
+  </si>
+  <si>
+    <t>Укладка мозаики #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13582</t>
+  </si>
+  <si>
+    <t>Планировка двухэтажного дома из газобетона с террасой от "Проекты коттеджей" 📏Площадь 222,6 кв. м, #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13581</t>
+  </si>
+  <si>
+    <t>Есть 2 способа заходить в удаленку в 35+: 1. Тыкаться вслепую, искать инструкции и не понимать, с чего начать. Месяцами нарываться на мошенников, получать сотни отказов и игнор. Психануть, бросить эту идею и остаться в найме. 2. Читать канал Наталии Ивановой. Она на пальцах показывает, с чего начать новичку в онлайне, как быстро выйти на 100+ тысяч и скинуть 90% задач на нейросети. Хочешь работать дома по 2 часа в день в свободном графике, путешествовать 5 раз в год и перестать на всем экономить? Неважно, сколько лет, кем работаешь и на кого училась. С этим каналом даже первоклассник выйдет на первый доход за неделю. Подписывайся: https://t.me/+rv8r8iBJmXBhNDFi</t>
+  </si>
+  <si>
+    <t>25.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13580</t>
+  </si>
+  <si>
+    <t>Мини дом из нескольких контейнеров #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13579</t>
+  </si>
+  <si>
+    <t>Как зеркало меняет ванную комнату 🪞 Зеркало не только добавляет функциональность, но и меняет пространство! На заметку 💡 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13569</t>
+  </si>
+  <si>
+    <t>Дачный дом «Барбадос» 53,4 м² 🏡 📏Метраж: 53,4 кв. м. 📏Размеры 6×10 м. 📏Высота по стенам 2,4 м., в коньке — 3 м. При дополнительном утеплении подходит для зимнего проживания. Компактно и функционально #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13568</t>
+  </si>
+  <si>
+    <t>Рекомендация для ремонта 💡 Герметик должен выдерживать влажность и перепады температур Выбирайте с антигрибковым эффектом для долговечности #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13567</t>
+  </si>
+  <si>
+    <t>Волховец — это комплексные интерьерные решения от надежного производителя. Вы создаваете интерьеры, а мы наполняем их в едином стиле дверьми, мебелью, корпусной и домашней мебелью, стеновыми панелями. Больше никаких разнотонов и поисков похожей текстуры у разных подрядчиков: мы создали интерьерный конструктор, в котором все элементы сочетаются друг с другом. Комплексные решения от Волховец — это: ▪️Современная дизайнерская мебель: от гардеробных систем до акцентных предметов — консолей, полок, журнальных столов. ▪️Десятки коллекций дверей: от классики до минимализма, от массива до демократичных материалов. ▪️Межкомнатные перегородки: разделение и зонирование пространства. ▪️Стеновые панели: более 50 отделок для декорирования стен. Присылайте нам ваш проект, а мы позаботимся о том, чтобы укомплектовать его стильными интерьерными решениями. Реклама. ООО ПК "ВОЛХОВЕЦ". ИНН 5321171448. erid: 2W5zFJsiRoF</t>
+  </si>
+  <si>
+    <t>24.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13563</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного дома 🏠 📏Метраж: 64,93 кв. м. 2 спальни, санузел, котельная, объединённая гостиная с кухней #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13562</t>
+  </si>
+  <si>
+    <t>Разделители для ящиков регулируемые 8 шт 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>24.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13561</t>
+  </si>
+  <si>
+    <t>24.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13560</t>
+  </si>
+  <si>
+    <t>Вы купили Аэрогриль и не знаете что в нем приготовить? 😱 Аэрогриль | Рецепты – единственный канал с множеством простых, вкусных и полезных рецептов для аэрогриля! 🍗🍤🌯 ➡️ ПП десерты (128 рецептов) 🥦 ➡️ Праздничные блюда (198 рецептов) 🎂 ➡️ Вкусный ужин (150 рецептов) 🥘 ➡️ Полезный завтрак (113 рецептов) 🍳 Рекомендуем подписаться: t.me/+emkoqIigeSxiY2Ey</t>
+  </si>
+  <si>
+    <t>24.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13552</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома 🏠 📏Метраж: 144 кв. м. Продуманное пространство для комфортной жизни Как вам проект? 👍 #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13546</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома от компании «Вавилон Групп» 📏Площадь 75 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13545</t>
+  </si>
+  <si>
+    <t>Штукатурка стен из газоблока #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13544</t>
+  </si>
+  <si>
+    <t>Сидела в кафе, услышала разговор двух сотрудниц Золотого Яблока... 🤦🏻‍♀️ Они обсуждали, как дурят народ на распродажах. Типа клеят желтый ценник, а цена всё равно выше закупа в 5 раз. И одна другой говорит: «Я себе вообще всё в Клабе беру, нафиг мне наша скидка сотрудника, там всё равно дороже». Я не поленилась, 2 часа копалась и отрыла этот Клаб. Оказалось, так магазин называется — PARFUM CLUB Ребята, это разнос. Byredo, Kilian, Chanel — всё стоит копейки по сравнению с розницей. Это флаконы из Европы, которые списывают или везут как меньший объем через таможню. Взяла на пробу — оригинал 100%. Теперь в магазины хожу только понюхать, а заказываю https://t.me/+cXq9HhthXo4wNTcy</t>
+  </si>
+  <si>
+    <t>23.07.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13543</t>
+  </si>
+  <si>
+    <t>👉🏻Надоели старые грязь и жир? С помощью этого вы сможете очистить любую поверхность! 🔥 Этот революционный волшебный очиститель разрушает клининговую индустрию, его сможет сделать любая хозяйка всего за 2 минуты🤯 Он снимает жир с чего угодно! 💪 💎 Просто смешайте в бутылке со... Читать продолжение 👇</t>
+  </si>
+  <si>
+    <t>23.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13537</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного дома из газобетона со вторым светом 📏Площадь 68.90 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13531</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома от компании Современные дома 📏Общая площадь 181,7 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13530</t>
+  </si>
+  <si>
+    <t>Ответ убил 😂😂😂 Девушка заходит в магазин и спрашивает: — У Вас есть презервативы со вкусом малины? — Есть! — А со вкусом банана? — Есть! — А со вкусом черной смородины есть? Продавец: — Девушка Вам х... Читать продолжение👈🤣</t>
+  </si>
+  <si>
+    <t>23.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13529</t>
+  </si>
+  <si>
+    <t>Соединение проводов #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 18:24</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13526</t>
+  </si>
+  <si>
+    <t>22.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13525</t>
+  </si>
+  <si>
+    <t>22.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13524</t>
+  </si>
+  <si>
+    <t>Магнитная полка и держатель для бумажных полотенец 3шт 🛒 Заказать на Wildberries - ССЫЛКА 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13523</t>
+  </si>
+  <si>
+    <t>Подготовка к эпоксидной затирке #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13522</t>
+  </si>
+  <si>
+    <t>🔔 Требуются сотрудники для упаковки ручек на дому Удалённая работа без офиса и оформления. Оплата — 4500 ₽ в день. Обязанности: • аккуратность и ответственность • соблюдение сроков • срок выполнения — 7 дней с момента получения материалов 💰 АВАНС — 16 800 ₽ 📩 Подавайте заявку и с вами свяжется менеджер: @HR_Allina</t>
+  </si>
+  <si>
+    <t>22.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13517</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома от компании 📏Площадь 143 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13516</t>
+  </si>
+  <si>
+    <t>Монтаж ОСП 18 мм. Черновой пол #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13515</t>
+  </si>
+  <si>
+    <t>❗️Ты так и не научилась нормально краситься? Ничего страшного, канал Макияж на каждый день научит тебя красиво краситься и не только. Советую подписаться: https://t.me/+jGSZmYx1KDU2NjAy</t>
+  </si>
+  <si>
+    <t>22.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13511</t>
+  </si>
+  <si>
+    <t>Дом из клееного бруса из каталога 📏Общая площадь 102,78 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13510</t>
+  </si>
+  <si>
+    <t>Плинтуса с подсветкой Проекты домов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13509</t>
+  </si>
+  <si>
+    <t>Дуршлаг силиконовый на зажимах для кастрюли 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>21.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13505</t>
+  </si>
+  <si>
+    <t>Уютный одноэтажный дом с террасой 🏠 Метраж: 61,3 кв. м. Размеры: 10,9×9,3 м. Компактно, стильно, продумано для комфортной жизни на природе 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13504</t>
+  </si>
+  <si>
+    <t>Полезные лайфхаки для ремонта 💡 Простые приёмы, которые облегчат процесс и улучшат результат 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13500</t>
+  </si>
+  <si>
+    <t>Планировка газобетонного одноэтажного дома 🏠 📏Метраж: 195 кв. м. Шикарный проект для комфортной жизни. Простор и уют! 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13499</t>
+  </si>
+  <si>
+    <t>Набор для перемещения мебели на колесиках 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>20.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13498</t>
+  </si>
+  <si>
+    <t>Функциональный пенал 💡 Польза в каждом сантиметре Использует вертикальное пространство с умом Удобное хранение без потери полезной площади 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13495</t>
+  </si>
+  <si>
+    <t>Дом для загородной жизни 🏡 📏Метраж: 175 кв. м. Белый дизайн, высокие потолки, просторная гостиная и открытая терраса для встреч с близкими Дом окружён зеленью — идеальное место для отдыха и вдохновения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13491</t>
+  </si>
+  <si>
+    <t>Загородный дом в классическом стиле 🏠 Метраж: 54 кв. м. Размеры: 9×8 м. Компактное решение для уютной жизни на природе Как вам такой проект? 👍 #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13490</t>
+  </si>
+  <si>
+    <t>Полезная хитрость 🛠💡 Простой способ убрать следы пены с любых поверхностей #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13489</t>
+  </si>
+  <si>
+    <t>Все уже знают, что Жириновский не предсказывал, он пересказывал Киссинджера. Пока все пересматривали нарезки Вольфовича ради смеха, мы подняли все книги Г.А. Киссинджера, его закрытую логику и старые прогнозы о переделе мира. И специально для канала Закрытая повестка — разобрали по полочкам все предсказания, которые раньше казались истерикой, шоу и очередным криком в студии. Вы ужаснетесь, когда узнаете: — Какой регион первым закроют «в целях безопасности», если начнется сценарий «Иран-Китай»? — Фраза Вольфовича, которую достанут из архивов, потому что она начнёт сбываться буквально? — В какую дружественную страну для России лучше не соваться после августа? Подпишитесь и получите, буквально, сценарий жизни на следующие 5 лет: https://t.me/+I8FXKRMqxyExNjYy</t>
+  </si>
+  <si>
+    <t>19.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13486</t>
+  </si>
+  <si>
+    <t>Дом для уютной загородной жизни с гаражом 🏡 📏Метраж: 175 кв. м. Белый скандинавский дизайн, высокие потолки и большая гостиная для встреч Открытая терраса — для пикников и уютных вечеров среди зелени #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13485</t>
+  </si>
+  <si>
+    <t>Стыковка напольного плинтуса на внешнем углу 📏 Чёткая стыковка придаёт интерьеру завершённый вид Прекрасно 👏 #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13481</t>
+  </si>
+  <si>
+    <t>Загородный дом в классическом стиле 🏠 Метраж: 54 кв. м. Размеры 9×8 м. Компактное решение с уютной атмосферой и продуманной планировкой Как вам такой вариант? 💡 #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13480</t>
+  </si>
+  <si>
+    <t>Оформление окна 😍 Эстетика в каждой детали Даже обычное пластиковое окно может выглядеть стильно и достойно! Как вам? 👍 #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13477</t>
+  </si>
+  <si>
+    <t>Двухэтажный дом с открытой террасой: уют на природе 🏡 Большие окна в пол наполняют светом, гостиная готова принимать гостей, а спальни на втором этаже — для комфортного ночлега Живописный вид и зелень создают атмосферу отдыха #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13476</t>
+  </si>
+  <si>
+    <t>🔖 Я хочу, чтобы вы прекратили отправлять колхозные открытки! Открытки для улыбки — канал, где собрали самые милые, смешные и красивые открытки БЕСПЛАТНО!‼️ Забота о близких — это не сокровище, а чувство! Давайте удивлять!🙏 Подпишитесь, чтобы не потерять!👇 https://t.me/+ZajxxWV0I61kYWNi</t>
+  </si>
+  <si>
+    <t>18.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13475</t>
+  </si>
+  <si>
+    <t>Тёмный пол Выразительный акцент в интерьере 🔥 Тёмный пол придаёт пространству глубину и статус Наглядно — эффект впечатляет, особенно в сочетании со светлыми стенами #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13471</t>
+  </si>
+  <si>
+    <t>Планировка каркасного загородного дома 🏠 📏Метраж: 75 кв. м. Компактный и продуманный дом для комфортной жизни на природе Уютно, тепло, функционально #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13470</t>
+  </si>
+  <si>
+    <t>ГОРОСКОП НА ИЮЛЬ 2026! ♈️ ♈️ ♈️ Овны 17 числа ждите предложение, которое перевернет планы, но если откажитесь, то упустите... Читать далее ♉️ ♉️ ♉️ Тельцам новое знакомство после 18 числа приведет к... Читать далее ♊️ ♊️ ♊️ Близнецы у вас в июле начинается белая полоса, только держитесь дальше от ... Читать далее ♋️ ♋️ ♋️ Раки первая половина месяца затишье, а потом рывок к цели, но на пятки может наступить... Читать далее ♌️ ♌️ ♌️ Львы в июле карьера прёт, главное сотрудничай с... Читать далее ♍️ ♍️ ♍️ Девы ближе к концу месяца ждёт приятное знакомство, оно сулит... Читать далее ♎️ ♎️ ♎️ Весы в июле вам придется прекратить плыть по течение, потому что под откос пойдет то, что касается... Читать далее ♏️ ♏️ ♏️ Скорпионы июль для вас лучший месяц года, но вы можете всё испортить если ... Читать далее ♐️ ♐️ ♐️ Стрельцы в июле обратите внимание на своего партнера, то что он скрывает может вас ... Читать далее ♑️ ♑️ ♑️ Козероги в июле очень важно не брать на себя чужие обязанности иначе можно остаться без... Читать далее ♒️ ♒️ ♒️ Водолеи если вы будете идти такой же к этой цели, то потеряете самых ... Читать далее ♓️ ♓️ ♓️ Рыбы в июле нужно отдохнут ь от работы, уже после 17 числа вы встретите незнакомца, который перевернет.. Читать далее</t>
+  </si>
+  <si>
+    <t>18.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13469</t>
+  </si>
+  <si>
+    <t>Продуманный гардероб 🧥 Всё в одном месте 📏Метраж: 2 кв. м. Стиральная машина, гладильная доска, обувница и место для длинных вещей — компактно, функционально, без лишних метров #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.07.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13468</t>
+  </si>
+  <si>
+    <t>Дачный дом-шалаш от компании "ЭКО ДОМ МНЕ" Лесстрой Общая площадь 38,4 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13463</t>
+  </si>
+  <si>
+    <t>👩🏻 Совет женщинам: изучайте нейросети в 2026 году На видео многодетная мама. Нейросети экономят ей минимум 5 часов в день — помогают с уроками для детей, с работой, делают красивые фото, будто сходила на фотосессию. БЕЗ знания английского и специальных навыков. Все по готовым пошаговым инструкциям — идеально подойдет для женщин от 25 до 60 лет. Чтобы быстро разобраться, читайте канал Наталии Ивановой. Она простым языком рассказывает, как освоить нейросети бесплатно с нуля — освободить свое время от рутины и сделать красивые фото или видео уже через 5 минут. 👇🏻 Чтобы узнать, как применять нейросети в жизни и работе, подписывайтесь на канал по ссылке: https://t.me/+0hiufCyLFshhNmUy</t>
+  </si>
+  <si>
+    <t>17.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13460</t>
+  </si>
+  <si>
+    <t>Модульный дом в стиле Барнхаус для круглогодичного проживания 🏠 📝 Метраж: 150 кв. м. Современное решение для комфортной жизни за городом. Лаконичный дизайн и просторная планировка #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13459</t>
+  </si>
+  <si>
+    <t>Классное решение для коридора 💡 Свет и планировка творят чудеса Правильное освещение, удобная планировка и качественная отделка визуально расширяют пространство и скрывают недостатки Даже небольшой коридор может выглядеть просторным и аккуратным #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13458</t>
+  </si>
+  <si>
+    <t>⚠️ ВАЖНАЯ ИНФОРМАЦИЯ ДЛЯ ПЕНСИОНЕРОВ По вашим данным, вы числитесь получателем пенсионных выплат, поэтому для вас открыт доступ в специальный канал с актуальной информацией о льготах, компенсациях, перерасчётах и новых выплатах на 2026 год. 📌 Что уже доступно внутри канала: • Повышение пенсии до +30% после оформления перерасчёта • Новая денежная выплата для пенсионеров от 58 до 84 лет • Единовременная выплата до 30 000 ₽ • Полный список льгот и пособий, доступных уже сейчас • Бесплатные лекарства, компенсации и соцподдержка • Инструкции по оформлению выплат без очередей и ошибок 🎁 После подписки вы получите полный сборник всех действующих выплат, льгот, компенсаций и денежных пособий для пенсионеров на 2026 год👉🏻 https://t.me/pensioneram_na_zametku/3</t>
+  </si>
+  <si>
+    <t>17.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13457</t>
+  </si>
+  <si>
+    <t>Недорогой вариант верхнего углового шкафа 🧂 Простая конструкция, которая помогает использовать труднодоступный угол с пользой Как вам? 👍 #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13453</t>
+  </si>
+  <si>
+    <t>Планировка одноэтажного дома с плоской кровлей 🏠 📝 Метраж: 91 кв. м. Лаконичное и современное решение. Просторная планировка подходит для комфортной жизни! #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13452</t>
+  </si>
+  <si>
+    <t>Открытая веранда 8×2,5 м своими руками 🙌 Сделано с душой. Компактное и уютное пространство для отдыха Как вам результат? 👍 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13451</t>
+  </si>
+  <si>
+    <t>Муж уйдет от меня к духовке! Именно так теперь я думаю, ведь всю еду он просит готовить только там. Пару недель назад подруга подписала меня на канал «Духовочка», где хозяйки делятся рецептами для готовки в духовке. Приготовила раз, приготовила два. И всё! Не можем оторваться всей семьёй. Ну очень вкусно! Никогда не думала, что еда из духовки такая вкусная и простая в приготовлении! Рекомендую канал и вам, точно не пожалеете! 👉 @duhovka</t>
+  </si>
+  <si>
+    <t>16.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13450</t>
+  </si>
+  <si>
+    <t>Вакууматор для продуктов 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>16.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13442</t>
+  </si>
+  <si>
+    <t>Загородный дом в георгианском стиле🔥 Интерьер оформлен в спокойных тонах: изящная лепнина, утончённая отделка и классическая мебель создают атмосферу аристократичной сдержанности и элегантного уюта. #Интерьер 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13438</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома 📏Общая площадь 132,42 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13437</t>
+  </si>
+  <si>
+    <t>ТВ зона в доме #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13436</t>
+  </si>
+  <si>
+    <t>😳 Пользуюсь приложением неделю — Потеряла 4кг Без взвешиваний и таблиц. Просто фото еды → и через пару секунд видишь калории, белки, жиры и углеводы. Качать ничего не нужно — всё прямо в Telegram Попробуй, это правда похоже на магию 👇</t>
+  </si>
+  <si>
+    <t>15.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13435</t>
+  </si>
+  <si>
+    <t>😱😱 Девочкиии, не поверите.. Пользуюсь этим приложением неделю — сбросила уже 4 кг Без взвешиваний и таблиц. Просто фото еды → и через пару секунд видишь калории, белки, жиры и углеводы. Качать ничего не нужно — всё прямо в Telegram Попробуй, это правда похоже на магию 👇</t>
+  </si>
+  <si>
+    <t>15.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13430</t>
+  </si>
+  <si>
+    <t>Планировка каркасно-панельного загородного от компании Технониколь 📏Площадь 129 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13429</t>
+  </si>
+  <si>
+    <t>Хозяйственные губки для уборки 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>15.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13428</t>
+  </si>
+  <si>
+    <t>Заказчик попросил снять плитку, чтобы убедиться что нет пустот #Юмор 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13427</t>
+  </si>
+  <si>
+    <t>🧘‍♀️ Твой личный навигатор по жизни Добро пожаловать в наше приложение, которое реально помогает разобраться в себе 😱🔥 Мы собрали все в одном месте: 📆 ввела дату рождения → получила свою матрицу судьбы 🃏 задала вопрос → получила ответ на Таро 🌌 захотела узнать характер → открыла натальную карту Никакой магии. Только цифры, звёзды и твой личный код 🧬 👇Переходи вводи дату и удивляйся: https://t.me/astrologiyatut_bot</t>
+  </si>
+  <si>
+    <t>15.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13424</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома от архитектурного бюро 📏Площадь 130 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13423</t>
+  </si>
+  <si>
+    <t>Шесть подсказок на заметку #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13422</t>
+  </si>
+  <si>
+    <t>Как правильно стыковать арматуру? 👉 1) Перехлест арматуры в продольном соединении должен быть не менее 40 диаметров. То есть если арматура имеет сечение ф12 мм то перехлест стержней между собой должен быть равен не менее 480 мм. 👉 2) Разбежка стыков через один стержень и не менее 650 мм между собой. ❗️ Правила простые. Обязательное применение при армирование конструкций. #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13421</t>
+  </si>
+  <si>
+    <t>Сидела в кафе, услышала разговор двух сотрудниц Золотого Яблока... 🤦🏻‍♀️ Они обсуждали, как дурят народ на распродажах. Типа клеят желтый ценник, а цена всё равно выше закупа в 5 раз. И одна другой говорит: «Я себе вообще всё в Квине беру, нафиг мне наша скидка сотрудника, там всё равно дороже». Я не поленилась, 2 часа копалась и отрыла этот Квин. Оказалось, так магазин называется — PARFUM QUEEN Ребята, это разнос. Chanel, Tiziana Terenzi, Kilian, Lacoste — всё стоит копейки по сравнению с розницей. Это флаконы из Европы, которые списывают или везут как меньший объем через таможню. Взяла на пробу — оригинал 100%. Теперь в магазины хожу только понюхать, а заказываю тут: https://t.me/parfumqueens</t>
+  </si>
+  <si>
+    <t>14.07.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13420</t>
+  </si>
+  <si>
+    <t>Шар ночник 3D с подсветкой RGB 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>14.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13416</t>
+  </si>
+  <si>
+    <t>Одноэтажный дом с навесом для авто🏠 Размер дома 18 х 26 м Высота 3,3 метра Общая площадь дома без террасы и навеса - 200 м2 👉Спальни - 2 шт. 👉Санузел - 2 шт. 👉Гостиная -кухня - 60,1 м2 Навес для двух автомобилей #Проекты 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13415</t>
+  </si>
+  <si>
+    <t>14.07.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13414</t>
+  </si>
+  <si>
+    <t>Идеальный подгон #ремонт 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13410</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома 🏠 📏Метраж: 146 кв. м. Просторное решение для комфортной загородной жизни Продуманная планировка для отдыха и повседневного уюта #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13409</t>
+  </si>
+  <si>
+    <t>Буфет-трансформер🍽 Превращается в полноценный стол для приёма пищи. Идеально для небольших кухонь и студий! Как вам? 👍 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13400</t>
+  </si>
+  <si>
+    <t>Модульная каркасная баня 4,2×2,4 м с крыльцом 1,2 м 🔥 📏Метраж: 12,98 кв. м. Компактно, продуманно, легко монтируется. Отличное решение для дачи или загородного участка #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13399</t>
+  </si>
+  <si>
+    <t>Удобная система хранения в кухонном пенале 🍽 Как вам идея? На заметку! 💡 #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13395</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома с мансардой 🏠 📏Метраж: 172,5 кв. м. На первом этаже: прихожая, санузел, котельная, гостиная, кухня, кабинет, спальня. На втором: три спальни, два санузла, холл. Удобное зонирование для семьи! #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13390</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома A-frame от компании "Каркасник по уму" 📏Площадь 91,2 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13389</t>
+  </si>
+  <si>
+    <t>Декоративный элемент в интерьере #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13383</t>
+  </si>
+  <si>
+    <t>Три варианта планировки загородного дома от компании CК "КАПИТАЛДОМ". 📏Общая площадь 154,73 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13382</t>
+  </si>
+  <si>
+    <t>Пока нет прораба #Юмор 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13378</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома от от компании «SBS Construct» 📏Общая площадь 126,73 кв. м. 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.07.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13377</t>
+  </si>
+  <si>
+    <t>Площадью 18м2, с ванной комнатой и кухней. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13368</t>
+  </si>
+  <si>
+    <t>Перчатка от шерсти животных 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>11.07.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13367</t>
+  </si>
+  <si>
+    <t>Подоконник своими руками #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.07.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13363</t>
+  </si>
+  <si>
+    <t>Планировка небольшого дома с мансардой 📏Площадь дома: 130.48 м² #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.07.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13362</t>
+  </si>
+  <si>
+    <t>❗️Купили участок и и сразу захотели продать обратно... Старый забор, кривой сарай, трава по пояс. Каждые выходные ездили и просто разводили руками, пока сосед по даче не скинул скинул канал Участок своими руками. Там показывают, как навести красоту на своем участке, не выкидывая кучу денег, при этом быстро и со вкусом. Теперь соседи заглядывают за забор и пытаются повторить идеи. А нам и не жалко, вот ссылка, пользуйтесь – https://t.me/+LcGvXY_legExZTQy</t>
+  </si>
+  <si>
+    <t>10.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13361</t>
+  </si>
+  <si>
+    <t>10.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13360</t>
+  </si>
+  <si>
+    <t>Массажер для спины и тела 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>10.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13359</t>
+  </si>
+  <si>
+    <t>Идеальное освещение для гардеробной или санузла 💡 На заметку! #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13358</t>
+  </si>
+  <si>
+    <t>❗️Вязание приносит больше удовольствия, чем секс Учёные доказали, что всего 20 минут с нитками и выкройками лучше таблеток избавляют от стресса, успокаивают нервную систему и улучшают концентрацию. Да и курсы никакие проходить не надо – листайте канал Дом рукоделия и вдохновляйтесь Зашли в свободное время – подсмотрели идеи для вязания, шитья или вышивания – и повторили своими руками. Просто настолько, что справится даже ребёнок, а удовольствия на целый день. Подписывайтесь: https://t.me/+gV1UUcwHe9EyNTFi</t>
+  </si>
+  <si>
+    <t>10.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13354</t>
+  </si>
+  <si>
+    <t>Планировка каркасного дома 🏡 📏Площадь: 85 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13353</t>
+  </si>
+  <si>
+    <t>Зажим для пакетов с дозатором 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>09.07.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13347</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома из газобетона от компании ProHouse 📏Площадь 132 кв. м. #ПроектыДомов</t>
+  </si>
+  <si>
+    <t>09.07.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13340</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома от компании ИМИДЖСТРОЙ 📏Площадь 87 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.07.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13329</t>
+  </si>
+  <si>
+    <t>Современный дом в стиле хай-тек – 213,9 м²🔥 Этот дом выполнен в стиле хай-тек, с гармоничным сочетанием белой штукатурки и светло-коричневого дерева, дополненного элегантными серыми акцентами. Внутри предусмотрено всё для комфортной жизни: • 3 спальни • Гостевая комната • Кабинет • Кладовая • Гараж • 3 санузла • Просторная кухня-гостиная • Терраса • Прачечная • Гардеробная Дизайн создаёт ощущение лёгкости, стиля и функциональности, где каждая деталь продумана до мелочей. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13328</t>
+  </si>
+  <si>
+    <t>Силиконовая пробка для вина многоразовая для бутылки 4 шт 🛒 Заказать на Wildberries - ССЫЛКА Реклама. ООО «Яндекс Маркет», ИНН 9704254424 Реклама. ООО "АЛИБАБА.КОМ (РУ)" ИНН 7703380158 #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13327</t>
+  </si>
+  <si>
+    <t>Мастера на все руки #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13321</t>
+  </si>
+  <si>
+    <t>Планировка небольшого каркасного дома от компании Альфа-Проект 📏Общая площадь 57 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.07.26 19:17</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13320</t>
+  </si>
+  <si>
+    <t>Теплица из старых оконных рам💡 Прекрасный результат, оцените в комментариях! #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.07.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13319</t>
+  </si>
+  <si>
+    <t>Белый шелк на стенах💡 Имитация шелка на стене - идеальный выбор для тех, кто хочет создать роскошный интерьер, добавив стенам перламутровый блеск. 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.07.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13318</t>
+  </si>
+  <si>
+    <t>07.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13317</t>
+  </si>
+  <si>
+    <t>Органайзер для украшений двухуровневый 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>07.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13316</t>
+  </si>
+  <si>
+    <t>Коттедж для отдыха, площадью 75м2. #Проекты 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13309</t>
+  </si>
+  <si>
+    <t>Органайзер для хранения проводов держатель для удлинителя 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>06.07.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13308</t>
+  </si>
+  <si>
+    <t>В скандинавском стиле дом площадью 72м2. #Проекты 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.07.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/13290</t>
+  </si>
+  <si>
+    <t>Роскошь и уют в загородном доме: интерьер, в который хочется возвращаться🔥 Натуральные материалы — дерево, камень и лен — наполняют пространство теплом и создают ощущение гармонии. Глубокие благородные оттенки зелёного и красного добавляют интерьеру утончённости, дарят чувство защищённости и внутреннего спокойствия. #Интерьер 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14399</t>
+  </si>
+  <si>
+    <t>Планировка загородного дома из газобетона 🏠 📏Метраж: 132 кв. м. Просторное и энергоэффективное решение для комфортной жизни #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14393</t>
+  </si>
+  <si>
+    <t>20.09.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14386</t>
+  </si>
+  <si>
+    <t>20.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14385</t>
+  </si>
+  <si>
+    <t>Кашпо своими руками 🌿 Стильный декор из простых материалов Обычная стеклянная банка, клей, краска и пробки — превращаются в стильное кашпо #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14384</t>
+  </si>
+  <si>
+    <t>🧂 Перед стиркой просто добавьте ложку соли… Я сначала тоже не поверила. Но попробовала — и офигела от результата 🤯 Этому способу меня научила мама, она так стирает уже много лет, а всё дело в одном простом моменте… Читать продолжение 👇😱</t>
+  </si>
+  <si>
+    <t>20.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14383</t>
+  </si>
+  <si>
+    <t>Шприц колбасный с 5 насадками 🛍 Заказать на Ozon - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>20.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14382</t>
+  </si>
+  <si>
+    <t>Загородный уютный коттедж 🏠 📏Метраж: 293,6 кв. м. Одноэтажный с жилой мансардой и гаражом Лаконичные линии, светлый интерьер, единая дневная зона и спальный комплекс на втором этаже Продумано для семьи! #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14373</t>
+  </si>
+  <si>
+    <t>👩‍🌾 Девочки, я в восторге от этого канала, рекомендую его и вам! Я думала, откуда у соседей по участку столько классных идей? Оказывается, они подписаны на канал "НАША ДАЧА" и черпают их оттуда! Спасибо им, что поделились ссылкой, это очень полезный канал. Мужу канал тоже понравился 😍! Всем рекомендую подписаться 👇👇👇 @Nasha_dacha</t>
+  </si>
+  <si>
+    <t>20.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14372</t>
+  </si>
+  <si>
+    <t>Как вам такой заборчик? #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14371</t>
+  </si>
+  <si>
+    <t>Планировка скандинавского дома со вторым светом, большим панорамным остеклением фасада и, разумеется, с сауной! #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14368</t>
+  </si>
+  <si>
+    <t>Реставрация старого пола #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14367</t>
+  </si>
+  <si>
+    <t>Самая перспективная профессия 2026 года И это не айтишник. Это удаленщик с нейросетями. Судите сами: высшее образование не нужно, а доход начинается от 5 000 рублей в день. Занятость 1-2 часа. 👉🏻 Всё что нужно - это взять заказ на бирже и отправить запрос в нейросеть по готовым инструкциям. Написание текста, создание фотографии, презентации или даже сайта. ИИ сделает за 5 минут, а деньги уже в кармане. Без знания языков, без компьютера. Лучший вариант для женщин с детьми. Наталия Иванова в своём канале простым языком показывает, как пользоваться нейросетями для работы и где искать заказы, чтобы зарабатывать. 👇🏻 Чтобы узнать, как зарабатывать на нейросетях, подписывайтесь на канал по ссылке: https://t.me/+m9DX-zvEj182OWM6</t>
+  </si>
+  <si>
+    <t>19.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14366</t>
+  </si>
+  <si>
+    <t>Электрическая щетка для уборки дома 🛍 Заказать на Ozon - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>19.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14365</t>
+  </si>
+  <si>
+    <t>Дом из бревен 240 мм Геркулес от компании ЭКОСВЕТЛИЦА. 📏Площадь, м2: 141. 📏Размеры, м: 11,5х16. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14362</t>
+  </si>
+  <si>
+    <t>🧡🌟🌟🌟🌟🌟 - время дарить любовь Прекрасная Открытка 💗 - канал с самыми яркими, необычными и красивыми открытками 🎁 Порадуйте своих близких тёплыми пожеланиями Подпишись, ссылка действует 30 минут 👇🏻 https://t.me/+FU_ph2C5CJo0ZDli</t>
+  </si>
+  <si>
+    <t>19.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14356</t>
+  </si>
+  <si>
+    <t>Приятно смотреть на такую работу #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14355</t>
+  </si>
+  <si>
+    <t>Кухонный трансформер 🍽 Компактное решение для малых пространств Поворотный стол убирается в тумбу, экономя место. Идеально для небольших кухонь! #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14354</t>
+  </si>
+  <si>
+    <t>PRANK_TG — канал с лучшими розыгрышами со всего Мира!😎 УСПЕЙ ПОДПИСАТЬСЯ ПОКА РАБОТАЕТ ССЫЛКА! 🔽🔽🔽🔽🔽🔽🔽🔽🔽 https://t.me/+Cu2ofbkaaO0yN2My</t>
+  </si>
+  <si>
+    <t>18.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14353</t>
+  </si>
+  <si>
+    <t>Бюджетная и практичная гардеробная 🧥 Вместительно и доступно Компактное решение для хранения вещей без лишних затрат #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14352</t>
+  </si>
+  <si>
+    <t>Санузел в частном доме 🛁 Круглое зеркало и вид на двор Главные акценты — огромное круглое зеркало и панорамный выход на задний двор Пространство выглядит стильно и свободно 😍 #Интересное 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14351</t>
+  </si>
+  <si>
+    <t>Планировка бани/гостевого дома от компании БАНЯ МСК 🪵 📏Площадь 56 кв. м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14347</t>
+  </si>
+  <si>
+    <t>Дача — как из журнала. Бюджет — 0. Секрет — этот канал: Сад и огород | Дача 🌹 Подписывайтесь 👇  https://t.me/+MBMvPwd7gVE1YTJi</t>
+  </si>
+  <si>
+    <t>18.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14346</t>
+  </si>
+  <si>
+    <t>Одноэтажный дом с навесом для двух авто 🏠 📏Общая площадь дома без террасы и навеса: 200 кв. м. Размеры 18×26 м., высота 3,3 м. 2 спальни, 2 санузла, гостиная-кухня 60 кв. м. Просторное решение для семьи #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14342</t>
+  </si>
+  <si>
+    <t>Модульная каркасная баня 🔥 Компактно и функционально 📏Метраж: 12,98 кв. м. 4,2×2,4 м. с крыльцом 1,2 м. Лёгкий монтаж, продуманная планировка — идеально для дачи #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14334</t>
+  </si>
+  <si>
+    <t>Бюджетные варианты отделки стен 🧱 Доступно и стильно Недорогие решения для обновления интерьера! #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14333</t>
+  </si>
+  <si>
+    <t>Современный дом в стиле хай-тек 🔥 📏Общая площадь: 213,9 кв. м. Гармоничное сочетание белой штукатурки, светло-коричневого дерева и серых акцентов Внутри: 3 спальни, гостевая, кабинет, кладовая, гараж, 3 санузла, кухня-гостиная, терраса, прачечная, гардеробная Лёгкость, стиль, функциональность — каждая деталь продумана #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14329</t>
+  </si>
+  <si>
+    <t>Двухэтажный коттедж со вторым светом 🏠 📏Метраж: 228 кв. м. Стильный проект с панорамным вторым светом и продуманной планировкой. Идеальный дом для большой семьи! #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14324</t>
+  </si>
+  <si>
+    <t>9 показателей крови, которые покажут все болезни Общий анализ: 1. Гемоглобин (норма 120-140 г/л) Понижен при: Читать продолжение...</t>
+  </si>
+  <si>
+    <t>17.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14323</t>
+  </si>
+  <si>
+    <t>Двухэтажный дом с панорамными окнами и террасой 🏠 📏Метраж: 170 кв. м. Четыре спальни, кухня-гостиная, два санузла, гардеробная, котельная. Подходит для загородной жизни или гостевого дома #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14317</t>
+  </si>
+  <si>
+    <t>Дачный дом по индивидуальному проекту 🏠 📏Метраж: 46,5 кв. м. Размеры 4,3×12,3 м., толщина стен 70 мм., высота 2,3 м. При утеплении подходит для зимнего дачного проживания #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14309</t>
+  </si>
+  <si>
+    <t>Реставрация старой двери 🚪 Вторая жизнь для современного интерьера Не спешите менять — её можно обновить и вписать в актуальный дизайн. Экологично, бюджетно и стильно #ИнтересныеРешения 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14308</t>
+  </si>
+  <si>
+    <t>Хотите интерьер как у дизайнера, но без дизайнера? 🏡✨ Моя подруга (которая делает крутые ремонты) в тайне от клиентов берет идеи тут — Artlab Interior. Там: ✔️ Уникальные картины, которые не найдешь в масс-маркете ✔️ Готовые цветовые решения — бери и повторяй ✔️ Лайфхаки, как освежить дом за копейки Удобный Бот-каталог — все картины в одном месте. Быстро найдется то, что идеально впишется именно в ваш интерьер. (Секрет: некоторые её клиенты думают, что она сама всё придумывает 😉) Подписывайтесь!</t>
+  </si>
+  <si>
+    <t>16.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14307</t>
+  </si>
+  <si>
+    <t>Одноэтажный каркасно-панельный дом 🏠 📏Метраж: 102 кв. м. 3 спальни, 2 санузла. Продуманная планировка для комфортной загородной жизни #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14304</t>
+  </si>
+  <si>
+    <t>Мало места в доме 🏠 Компактное решение для порядка Гениально и просто! 👏 #СвоимиРуками 🏠Уютный Дом | Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14303</t>
+  </si>
+  <si>
+    <t>Он не вместо школы, он в дополнение к ней! С ним ваш ребёнок начнёт учебный год без стресса 💯 🔥 Развлекательный канал Математик Андрей Сотни тысяч школьников и их родители в восторге от такого формата. 💥 всего 5-6 минут в день (можно не каждый день) 💥 любопытные задачки на логику 💥 интересные опыты и эксперименты 💥 применение математики в жизни 💥 никакого напряга и никаких учебников ✅ Присоединяйтесь всей семьёй Канал по-прежнему бесплатный. Для действующих подписчиков он таким и останется ❤️</t>
+  </si>
+  <si>
+    <t>16.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2057520560/14302</t>
+  </si>
+  <si>
+    <t>Барн Хаус 🏠 📏Общая площадь: 84,9 кв. м. 📏Размеры 9,3×6,8 м., высота 1 этажа 2,8 м., в коньке — 4,5 м. #ПроектыДомов 🏠Уютный Дом | Мы в MAX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4196,62 +8378,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H427"/>
+  <dimension ref="A1:H897"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1690.444" bestFit="true" customWidth="true" style="1"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="2063.21" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -13799,50 +17981,8040 @@
       <c r="G426">
         <v>66</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
         <v>55696</v>
       </c>
       <c r="B427" t="s">
         <v>1270</v>
       </c>
       <c r="C427" t="s">
         <v>1271</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="E427">
         <v>20545</v>
       </c>
       <c r="F427">
         <v>68</v>
       </c>
       <c r="G427">
         <v>84</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>115408</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E428">
+        <v>5405</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>115409</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E429">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>115410</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E430">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>115411</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E431">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>115412</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E432">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>115413</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E433">
+        <v>3231</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>115414</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E434">
+        <v>3509</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>115415</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E435">
+        <v>4127</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>115416</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E436">
+        <v>4180</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>115417</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E437">
+        <v>4168</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>115418</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E438">
+        <v>4193</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>115419</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E439">
+        <v>4195</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>115420</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E440">
+        <v>4354</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>115421</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E441">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>115422</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E442">
+        <v>4443</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>115423</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E443">
+        <v>4144</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>115424</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E444">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>115425</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E445">
+        <v>4327</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>115426</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E446">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>115427</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E447">
+        <v>4525</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>115428</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E448">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>115429</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E449">
+        <v>4598</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>115430</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E450">
+        <v>4971</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>115431</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E451">
+        <v>4830</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>115432</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E452">
+        <v>4795</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>115433</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E453">
+        <v>4605</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>115434</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E454">
+        <v>4945</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>115435</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E455">
+        <v>4993</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>115436</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E456">
+        <v>5348</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>115437</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E457">
+        <v>5172</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>115438</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E458">
+        <v>4098</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>115439</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E459">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>115440</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E460">
+        <v>3974</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>115441</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E461">
+        <v>4629</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>115442</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E462">
+        <v>4737</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>115443</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E463">
+        <v>4984</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>115444</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E464">
+        <v>5291</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>115445</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E465">
+        <v>5519</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>115446</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E466">
+        <v>4421</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>115447</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E467">
+        <v>4964</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>115448</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E468">
+        <v>5042</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>115449</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E469">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>115450</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E470">
+        <v>4644</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>115451</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E471">
+        <v>4836</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>115452</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E472">
+        <v>4278</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>115453</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E473">
+        <v>5387</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>115454</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E474">
+        <v>5571</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>115455</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E475">
+        <v>5452</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>115456</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E476">
+        <v>5041</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>115457</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E477">
+        <v>5641</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>115458</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E478">
+        <v>5186</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>115459</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E479">
+        <v>4345</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>115460</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E480">
+        <v>5421</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>115461</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E481">
+        <v>5793</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>115462</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E482">
+        <v>5439</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>115463</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E483">
+        <v>4276</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>115464</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E484">
+        <v>5383</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>115465</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E485">
+        <v>5112</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>115466</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E486">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>115467</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E487">
+        <v>5305</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>115468</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E488">
+        <v>5909</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>115469</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E489">
+        <v>4530</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>115470</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E490">
+        <v>5777</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>115471</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E491">
+        <v>5466</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>115472</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E492">
+        <v>4215</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>115473</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E493">
+        <v>5118</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>115474</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E494">
+        <v>5307</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>115475</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E495">
+        <v>5468</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>115476</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E496">
+        <v>5529</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>115477</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E497">
+        <v>5910</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>115478</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E498">
+        <v>5553</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>115479</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E499">
+        <v>4441</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>115480</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E500">
+        <v>5455</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>115481</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E501">
+        <v>5509</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>115482</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E502">
+        <v>5332</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>115483</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E503">
+        <v>5578</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>115484</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E504">
+        <v>5990</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>115485</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E505">
+        <v>5515</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>115486</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E506">
+        <v>4498</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>115487</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E507">
+        <v>5361</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>115488</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E508">
+        <v>5312</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>115489</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E509">
+        <v>4067</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>115490</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E510">
+        <v>5629</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>115491</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E511">
+        <v>5857</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>115492</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E512">
+        <v>4242</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>115493</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E513">
+        <v>5712</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>115494</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E514">
+        <v>5372</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>115495</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E515">
+        <v>5792</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>115496</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E516">
+        <v>6153</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>115497</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E517">
+        <v>6491</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>115498</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E518">
+        <v>5957</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>115499</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E519">
+        <v>4565</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>115500</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E520">
+        <v>5752</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>115501</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E521">
+        <v>5586</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>115502</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E522">
+        <v>4414</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>115503</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E523">
+        <v>6087</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>115504</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E524">
+        <v>6237</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>115505</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E525">
+        <v>5795</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>115506</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E526">
+        <v>5687</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>115507</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E527">
+        <v>5717</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>115508</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E528">
+        <v>3783</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>115509</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E529">
+        <v>6055</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>115510</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E530">
+        <v>5715</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>115511</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E531">
+        <v>4333</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>115512</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E532">
+        <v>5888</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>115513</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E533">
+        <v>6064</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>115514</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E534">
+        <v>6111</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>115515</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E535">
+        <v>6333</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>115516</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E536">
+        <v>6030</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>115517</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E537">
+        <v>6248</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>115518</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E538">
+        <v>5733</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>115519</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E539">
+        <v>6106</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>115520</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E540">
+        <v>6256</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>115521</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E541">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>115522</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E542">
+        <v>6167</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>115523</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E543">
+        <v>5646</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>115524</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E544">
+        <v>5768</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>115525</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E545">
+        <v>5625</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>115526</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E546">
+        <v>6246</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>115527</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E547">
+        <v>5881</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>115528</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E548">
+        <v>6155</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>115529</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E549">
+        <v>5585</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>115530</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E550">
+        <v>6006</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>115531</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E551">
+        <v>6147</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>115532</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E552">
+        <v>4338</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>115533</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E553">
+        <v>5933</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>115534</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E554">
+        <v>5822</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>115535</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E555">
+        <v>4016</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>115536</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E556">
+        <v>5896</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>115537</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E557">
+        <v>6667</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>115538</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E558">
+        <v>6198</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>115539</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E559">
+        <v>3952</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>115540</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E560">
+        <v>5678</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>115541</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E561">
+        <v>5432</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>115542</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E562">
+        <v>3754</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>115543</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E563">
+        <v>5316</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>115544</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E564">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>115545</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E565">
+        <v>3958</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>115546</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E566">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>115547</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E567">
+        <v>6342</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>115548</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E568">
+        <v>3755</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>115549</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E569">
+        <v>6086</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>115550</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E570">
+        <v>5999</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>115551</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E571">
+        <v>3508</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>115552</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E572">
+        <v>6126</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>115553</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E573">
+        <v>6569</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>115554</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E574">
+        <v>5411</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>115555</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E575">
+        <v>3987</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>115556</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E576">
+        <v>5932</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>115557</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E577">
+        <v>6108</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>115558</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E578">
+        <v>4344</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>115559</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E579">
+        <v>6239</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>115560</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E580">
+        <v>6393</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>115561</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E581">
+        <v>6545</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>115562</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E582">
+        <v>6632</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>115563</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E583">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>115564</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E584">
+        <v>6593</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>115565</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E585">
+        <v>6890</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>115566</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E586">
+        <v>6531</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>115567</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E587">
+        <v>6867</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>115568</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E588">
+        <v>6754</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>115569</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E589">
+        <v>6736</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>115570</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E590">
+        <v>6728</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>115571</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E591">
+        <v>6655</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>115572</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E592">
+        <v>6280</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>115573</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E593">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>115574</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E594">
+        <v>6197</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>115575</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E595">
+        <v>6564</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>115576</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E596">
+        <v>6586</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>115577</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E597">
+        <v>6608</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>115578</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E598">
+        <v>6863</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>115579</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E599">
+        <v>6703</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>115580</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E600">
+        <v>5332</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>115581</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E601">
+        <v>5675</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>115582</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E602">
+        <v>5675</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>115583</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E603">
+        <v>4297</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>115584</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E604">
+        <v>5813</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>115585</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E605">
+        <v>6598</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>115586</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E606">
+        <v>6131</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>115587</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E607">
+        <v>6070</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>115588</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E608">
+        <v>6076</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>115589</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E609">
+        <v>5536</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>115590</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E610">
+        <v>4075</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>115591</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E611">
+        <v>6126</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>115592</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E612">
+        <v>6529</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>115593</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E613">
+        <v>6106</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>115594</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E614">
+        <v>6340</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>115595</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E615">
+        <v>4375</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>115596</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E616">
+        <v>6383</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>115597</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E617">
+        <v>6604</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>115598</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E618">
+        <v>6363</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>115599</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E619">
+        <v>5970</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>115600</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E620">
+        <v>5957</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>115601</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E621">
+        <v>4349</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>115602</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E622">
+        <v>6102</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>115603</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E623">
+        <v>6542</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>115604</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E624">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>115605</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E625">
+        <v>4033</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>115606</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E626">
+        <v>5746</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>115607</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E627">
+        <v>5860</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>115608</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E628">
+        <v>6094</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>115609</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E629">
+        <v>6146</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>115610</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E630">
+        <v>6260</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>115611</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E631">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>115612</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E632">
+        <v>6165</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>115613</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E633">
+        <v>6495</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>115614</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E634">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>115615</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E635">
+        <v>6224</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>115616</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E636">
+        <v>6737</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>115617</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E637">
+        <v>6489</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>115618</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E638">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>115619</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E639">
+        <v>5878</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>115620</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E640">
+        <v>6182</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>115621</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E641">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>115622</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E642">
+        <v>6242</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>115623</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E643">
+        <v>6993</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>115624</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E644">
+        <v>6695</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>115625</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E645">
+        <v>7141</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>115626</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E646">
+        <v>4708</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>115627</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E647">
+        <v>6659</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>115628</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E648">
+        <v>7331</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>115629</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E649">
+        <v>7527</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>115630</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E650">
+        <v>7118</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>115631</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E651">
+        <v>4088</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>115632</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E652">
+        <v>5970</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>115633</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E653">
+        <v>6351</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>115634</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E654">
+        <v>4099</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>115635</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E655">
+        <v>6232</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>115636</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E656">
+        <v>7314</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>115637</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E657">
+        <v>6290</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>115638</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E658">
+        <v>6358</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>115639</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E659">
+        <v>6236</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>115640</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E660">
+        <v>6203</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>115641</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E661">
+        <v>6941</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>115642</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E662">
+        <v>6263</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>115643</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E663">
+        <v>6055</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>115644</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E664">
+        <v>5995</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>115645</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="E665">
+        <v>4194</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>115646</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E666">
+        <v>6275</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>115647</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E667">
+        <v>6330</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>115648</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E668">
+        <v>4393</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>115649</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E669">
+        <v>6396</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>115650</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E670">
+        <v>6233</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>115651</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E671">
+        <v>4464</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>115652</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E672">
+        <v>6423</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>115653</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E673">
+        <v>6748</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>115654</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E674">
+        <v>6443</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>115655</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E675">
+        <v>4255</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>115656</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E676">
+        <v>5802</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>115657</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E677">
+        <v>5984</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>115658</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E678">
+        <v>4021</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>115659</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E679">
+        <v>6172</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>115660</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E680">
+        <v>6602</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>115661</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="E681">
+        <v>6243</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>115662</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E682">
+        <v>4392</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>115663</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E683">
+        <v>5958</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>115664</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E684">
+        <v>5824</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>115665</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E685">
+        <v>4095</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>115666</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E686">
+        <v>6403</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>115667</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E687">
+        <v>6326</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>115668</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E688">
+        <v>5910</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>115669</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E689">
+        <v>4109</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>115670</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E690">
+        <v>5715</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>115671</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E691">
+        <v>5664</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>115672</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E692">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>115673</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="E693">
+        <v>6536</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>115674</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E694">
+        <v>6734</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>115675</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E695">
+        <v>6692</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>115676</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E696">
+        <v>6461</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>115677</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E697">
+        <v>6810</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>115678</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E698">
+        <v>6321</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>115679</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E699">
+        <v>6852</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>115680</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E700">
+        <v>7057</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>115681</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E701">
+        <v>6593</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>115682</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E702">
+        <v>6411</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>115683</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E703">
+        <v>6242</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>115684</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="E704">
+        <v>6420</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>115685</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E705">
+        <v>6509</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>115686</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E706">
+        <v>6742</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>115687</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E707">
+        <v>4419</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>115688</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E708">
+        <v>5836</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>115689</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E709">
+        <v>6517</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>115690</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E710">
+        <v>6058</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>115691</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E711">
+        <v>5840</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>115692</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E712">
+        <v>6100</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>115693</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E713">
+        <v>6118</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>115694</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E714">
+        <v>6068</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>115695</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E715">
+        <v>6117</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>115696</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E716">
+        <v>6840</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>115697</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E717">
+        <v>6315</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>115698</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E718">
+        <v>6451</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>115699</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E719">
+        <v>6321</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>115700</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E720">
+        <v>6454</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>115701</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E721">
+        <v>6511</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>115702</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E722">
+        <v>6713</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>115703</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E723">
+        <v>6486</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>115704</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E724">
+        <v>6073</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>115705</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E725">
+        <v>6142</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>115706</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E726">
+        <v>4448</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>115707</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E727">
+        <v>6261</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>115708</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E728">
+        <v>6886</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>115709</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E729">
+        <v>6679</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>115710</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E730">
+        <v>4426</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>115711</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E731">
+        <v>6190</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>115712</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E732">
+        <v>5860</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>115713</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E733">
+        <v>4076</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>115714</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E734">
+        <v>6194</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>115715</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E735">
+        <v>6709</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>115716</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E736">
+        <v>6535</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>115717</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E737">
+        <v>4531</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>115718</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E738">
+        <v>6145</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>115719</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E739">
+        <v>6033</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>115720</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E740">
+        <v>4151</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>115721</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="E741">
+        <v>6065</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>115722</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E742">
+        <v>6284</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>115723</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E743">
+        <v>6453</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>115724</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E744">
+        <v>6056</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>115725</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E745">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>115726</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E746">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>115727</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E747">
+        <v>6181</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>115728</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E748">
+        <v>6280</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>115729</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E749">
+        <v>6461</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>115730</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E750">
+        <v>5954</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>115731</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E751">
+        <v>4449</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>115732</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E752">
+        <v>6104</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>115733</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E753">
+        <v>6186</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>115734</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E754">
+        <v>5950</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>115735</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E755">
+        <v>6415</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>115736</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E756">
+        <v>3569</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>115737</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E757">
+        <v>5901</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>115738</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E758">
+        <v>6137</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>115739</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E759">
+        <v>5922</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>115740</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E760">
+        <v>3993</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>115741</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E761">
+        <v>6035</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>115742</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E762">
+        <v>6300</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>115743</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E763">
+        <v>6347</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>115744</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E764">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>115745</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E765">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>115746</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E766">
+        <v>6005</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>115747</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E767">
+        <v>6209</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>115748</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E768">
+        <v>4637</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>115749</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E769">
+        <v>6497</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>115750</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E770">
+        <v>6556</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>115751</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E771">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>115752</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="E772">
+        <v>6572</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>115753</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E773">
+        <v>5845</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>115754</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E774">
+        <v>4238</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>115755</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E775">
+        <v>5849</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>115756</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E776">
+        <v>6225</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>115757</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E777">
+        <v>4583</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>115758</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E778">
+        <v>6493</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>115759</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E779">
+        <v>7206</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>115760</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E780">
+        <v>7158</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>115761</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E781">
+        <v>6784</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>115762</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E782">
+        <v>7259</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>115763</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E783">
+        <v>6348</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>115764</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E784">
+        <v>7011</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>115765</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E785">
+        <v>6935</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>115766</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E786">
+        <v>6345</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>115767</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E787">
+        <v>6373</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>115768</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E788">
+        <v>6359</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>115769</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E789">
+        <v>4297</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>115770</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E790">
+        <v>5671</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>115771</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E791">
+        <v>5997</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>115772</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E792">
+        <v>6140</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>115773</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E793">
+        <v>6390</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>115774</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E794">
+        <v>5825</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>115775</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E795">
+        <v>4060</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>115776</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E796">
+        <v>5717</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>115777</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E797">
+        <v>5717</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>115778</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E798">
+        <v>3934</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>115779</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E799">
+        <v>6295</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>115780</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E800">
+        <v>6849</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>115781</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E801">
+        <v>6607</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>115782</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E802">
+        <v>5697</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>115783</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E803">
+        <v>6227</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>115784</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E804">
+        <v>4237</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>115785</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E805">
+        <v>6362</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>115786</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E806">
+        <v>6282</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>115787</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E807">
+        <v>6481</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>115788</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E808">
+        <v>3883</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>115789</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E809">
+        <v>6415</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>115790</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E810">
+        <v>6318</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>115791</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E811">
+        <v>5980</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>115792</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E812">
+        <v>6749</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>115793</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E813">
+        <v>6098</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>115794</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E814">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>115795</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E815">
+        <v>5621</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>115796</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E816">
+        <v>5641</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>115797</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E817">
+        <v>5668</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>115798</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E818">
+        <v>5823</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>115799</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E819">
+        <v>6144</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>115800</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E820">
+        <v>6508</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>115801</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E821">
+        <v>6660</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>115802</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E822">
+        <v>4325</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>115803</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E823">
+        <v>5877</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>115804</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E824">
+        <v>6165</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>115805</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E825">
+        <v>4710</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>115806</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E826">
+        <v>6838</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>115807</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E827">
+        <v>6772</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>115808</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E828">
+        <v>6811</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>115809</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E829">
+        <v>6335</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>115810</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E830">
+        <v>6382</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>115811</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E831">
+        <v>6540</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>115812</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="E832">
+        <v>6665</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>115813</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="E833">
+        <v>6630</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>115814</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E834">
+        <v>6466</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>115815</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E835">
+        <v>6798</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>115816</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E836">
+        <v>6728</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>115817</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E837">
+        <v>7403</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>115818</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E838">
+        <v>7403</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>115819</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E839">
+        <v>7197</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>115820</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E840">
+        <v>6853</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>115821</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E841">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>115822</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E842">
+        <v>4738</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>115823</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E843">
+        <v>6454</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>115824</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E844">
+        <v>6731</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>115825</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E845">
+        <v>4486</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>115826</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E846">
+        <v>6835</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>115827</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E847">
+        <v>7577</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>115828</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E848">
+        <v>6761</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>115829</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E849">
+        <v>7112</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>115830</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E850">
+        <v>7241</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>115831</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="E851">
+        <v>7143</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>115832</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="E852">
+        <v>6916</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>115833</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E853">
+        <v>7051</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>115834</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E854">
+        <v>7390</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>115835</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E855">
+        <v>7190</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>115836</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E856">
+        <v>5203</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>115837</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E857">
+        <v>7026</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>115838</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E858">
+        <v>7828</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>115839</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E859">
+        <v>7740</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>115840</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E860">
+        <v>7952</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>115841</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E861">
+        <v>7228</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>125776</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E862">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>125777</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E863">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>125778</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E864">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>125779</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E865">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>125780</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="E866">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>125781</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E867">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>125782</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="E868">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>125783</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E869">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>125784</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E870">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>125785</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E871">
+        <v>3925</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>125786</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E872">
+        <v>3948</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>125787</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E873">
+        <v>3742</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>125788</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="E874">
+        <v>3550</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>125789</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E875">
+        <v>3656</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>125790</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E876">
+        <v>3957</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>125791</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E877">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>125792</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2607</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E878">
+        <v>4558</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>125793</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E879">
+        <v>4017</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>125794</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="E880">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>125795</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E881">
+        <v>4245</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>125796</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E882">
+        <v>4002</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>125797</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E883">
+        <v>3803</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>125798</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="E884">
+        <v>4550</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>125799</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E885">
+        <v>5177</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>125800</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="E886">
+        <v>4421</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>125801</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E887">
+        <v>4394</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>125802</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="E888">
+        <v>4465</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>125803</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2640</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="E889">
+        <v>3758</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>125804</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E890">
+        <v>4710</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>125805</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2646</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E891">
+        <v>4944</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>125806</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2649</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="E892">
+        <v>4615</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>125807</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E893">
+        <v>3959</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>125808</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E894">
+        <v>4502</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>125809</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E895">
+        <v>4792</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>125810</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E896">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>125811</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E897">
+        <v>4890</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">