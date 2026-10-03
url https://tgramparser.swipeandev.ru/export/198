--- v1 (2026-04-07)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3671">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4644">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -11025,50 +11025,2969 @@
     <t>02.01.26 12:07</t>
   </si>
   <si>
     <t>t.me/c/1398355728/54304</t>
   </si>
   <si>
     <t>Новая кухня Преображение самой обычной кухни, которое заслуживает аплодисментов и отдельного внимания, согласны? 🔤 Идеи дизайна интерьера</t>
   </si>
   <si>
     <t>02.01.26 09:17</t>
   </si>
   <si>
     <t>t.me/c/1398355728/54303</t>
   </si>
   <si>
     <t>❗️ДИКЛОФЕНАК – стоит 130 рублей, а используется даже в ИЗРАИЛЬСКИХ клиниках! В 34 года подхватила грибок. Перепробовала больше 30 мазей, потратила 12.000 рублей, а результата – НОЛЬ Мне пытались навязать операцию на 67.000, пока я не слетала в Израиль и не встретила будущего мужа. Он – заведующий микологическим отделением клиники, и грибковые болезни здесь лечат нашим ДИКЛОФЕНАКОМ! За 7 лет брака мы ни разу не покупали дорогие лекарства. Все болячки он лечил сам, а сейчас я попросила создать канал "Секреты здоровья", чтобы сэкономить вам огромные деньги: ➤ 3 каловыводящих препарата очистят желудок от шлаков и лишнего жира (Читать) ➤ Так в Израиле худеют к лету. -4кг за 2 суток: в кастрюлю насыпьте 300г соды... (Читать) ➤ Даже не думайте про операции! Зрение восстановится до 100% (Читать) ➤ Зелёнка разъедает грибок. Чтобы не сжечь и здоровые ногти, закиньте 2 ложки в... (Читать) Подпишитесь, Израильская медицина на 3 головы выше отечественной: https://t.me/+BWj2Jw15yjcwYjEy</t>
   </si>
   <si>
     <t>01.01.26 18:40</t>
   </si>
   <si>
     <t>t.me/c/1398355728/54302</t>
   </si>
   <si>
     <t>Рисунок на стене Мало того, что это не просто стена, а стена-стеллаж, так её ещё и таким потрясающим рисунком украсили 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>11.09.26 04:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55175</t>
+  </si>
+  <si>
+    <t>Переделка 50-летних стульев Автор: jenri_joinery 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>03.09.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55174</t>
+  </si>
+  <si>
+    <t>Как обновить пластиковый подоконник 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>31.08.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55173</t>
+  </si>
+  <si>
+    <t>Сколько стоит ремонт в 2026 году? В телеграме появился бот, который может рассчитать стоимость вашего ремонта всего за 1 минуту 💪🏻 Какие параметры он учитывает? — Тип ремонта: косметический или капитальный — Класс ремонта: комфорт или бизнес — Тип жилья: вторичка или первичка — Метраж Попробуйте сами: @remont_kalculator_bot 🔥 Бот нашла в канале про ремонт и дизайн, рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>30.08.26 21:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55172</t>
+  </si>
+  <si>
+    <t>☕️ Декор в стиле прованс Материал для декора: кружка, гипс, краска, салфетки, декор Создавайте оригинальные вещи для дома своими руками 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>30.08.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55170</t>
+  </si>
+  <si>
+    <t>🪴🪴 ⏺️Мечтаешь об 🪴🪴 интерьере как 🪴🪴 с картинок в соц.сетях, но не знаешь, с чего начать? Тогда тебе точно к нам! Наш канал — это лёгкий и понятный гид по стилю, уюту и дизайну без пафоса и сложных терминов ☑ всё о трендах в интерьере ☑ дизайнерские фишки ☑ находки для дома с Wb Заглядывай в наш канал и создавай интерьер мечты вместе с нами! 🔗 Перейти в канал</t>
+  </si>
+  <si>
+    <t>27.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55169</t>
+  </si>
+  <si>
+    <t>Мне не нужна ЖЕНЩИНА С ПРИЦЕПОМ 😤 Такие мужчины существуют! Было проведено независимое интервью с представителями сильного пола и их ответы шокировали: 1. Дети - обременение для мужчины. Им подавай «чистую» 2. Часть была согласна ТОЛЬКО на 1 ребенка, двое - уже перебор 3. Некоторые удивили совсем: в женщине им важнее всего …смотреть интервью целиком</t>
+  </si>
+  <si>
+    <t>23.08.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55168</t>
+  </si>
+  <si>
+    <t>Пересматривать каждый день и прикладывать к ведру с краской 😅 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55167</t>
+  </si>
+  <si>
+    <t>Есть такой мебельщик в Москве — Игорь из «Кухнев» За 12 лет они сделали тысячи кухонь и шкафов, набрали рейтинг 4.9⭐️ на Яндексе и даже попали в интерьерный журнал «Красивые дома»! Теперь он ведет канал, где показывает весь процесс: от грамотного проектирования до монтажа мебели. Разбирает реальные проблемы, с которыми сталкиваются владельцы кухонь, и показывает, как сделать всё правильно с первого раза. Подписывайтесь, чтобы сделать кухню, о которой не придётся жалеть. В закреплённом посте есть бесплатный гайд по материалам — чтобы не переплачивать за «премиум» там, где он на самом деле не нужен.</t>
+  </si>
+  <si>
+    <t>20.08.26 18:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55166</t>
+  </si>
+  <si>
+    <t>Продуманный санузел 2,6 кв.м. Обзор небольшого санузла, в котором поместилось всё 👍 Как Вам? 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.08.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55165</t>
+  </si>
+  <si>
+    <t>Самое тупое в 2026 - игнорировать нейросети Денег тут завались: - Оживить фото: 2-3+ тыс. - Карточки для WB: 3-5+ тыс. - Рекламные тексты: 5-10+ тыс. - Нейрофотки: 10-20+ тыс. Нейросеть все сделает сама. Но надо знать, как ей дать задачу. Хочешь освоить нейросети и зарабатывать — читай канал Наталии Ивановой. Она на пальцах разжевывает с чего начать новичку и дает пошаговые схемы, даже ребенок разберется. Через неделю будешь умело пользоваться нейросетями, а через 1-2 месяца получать 50-80+ тыс, работая 2-3 часа в день. Без VPN и платных подписок. Подписывайся, чтобы не отстать от прогресса и вклинить нейросети в жизнь и работу: https://t.me/+qt1zg3F_zo0yYmJi</t>
+  </si>
+  <si>
+    <t>19.08.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55164</t>
+  </si>
+  <si>
+    <t>Как клеить обои в кривых углах Простой, но эффективный способ, который поможет вам добиться аккуратного результата даже в сложных местах. ⁣⁣ 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>13.08.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55163</t>
+  </si>
+  <si>
+    <t>Устанавливайте сифоны без гофры В гофре задерживается мусор и грязь из-за ребристых стенок. Со временем на стенки налипает все больше грязи, и вызывает засоры. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.08.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55162</t>
+  </si>
+  <si>
+    <t>85% россиян можно оштрафовать после ремонта Для увеличения комнаты или даже расширения дверного проёма требуется согласование перепланировки Такие изменения без документов есть почти у каждого, и эксперт Анна Страгис уже рассказала, что и как согласовывать без последствий и нарушений. В своём канале она показывает как согласовать любое изменение в квартире и как самостоятельно разобраться в этой теме. Блог полезен для собственников, риэлторов, дизайнеров и всех, кто хочет действовать по закону Почитайте, а в закрепе найдите бесплатную базу знаний по всем перепланировкам: @formula_pereplanirovki Реклама: ИП Страгис Андрей Алексеевич, ИНН 550335978598, erid: 5jtCeReLm1UnGo5d68dc52N</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55161</t>
+  </si>
+  <si>
+    <t>Шикарный результат отделки стен молдингами Молдинги — это простой и стильный способ преобразить стены и добавить интерьеру утонченности. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.08.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55160</t>
+  </si>
+  <si>
+    <t>😑 Хоспаде, в чем проблема зайти в удаленку в 35+?! Освоила нейросеть, создала профиль на бирже. Делаешь карточки товаров для ВБ за 500р/шт или пишешь посты за 30-40 тысяч. 90% задач скидываешь на нейросети, работаешь в свободном графике 2 часа в день и получаешь свои 100-150 тысяч в месяц. Если не знаешь, с чего начать и хочешь пошаговый план - читай канал Наталии Ивановой. Она показывает легкие схемы заработка, где не нужно ни образование, ни опыт. Тупо повторяешь и зарабатываешь. Подписывайся, чтобы узнать, как выйти на первый доход уже через неделю: https://t.me/+hBdmn1g553kyOTQy</t>
+  </si>
+  <si>
+    <t>12.08.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55159</t>
+  </si>
+  <si>
+    <t>Как сделать шкаф в нишу ванной Такой шкаф может стать идеальным местом для хранения полотенец, бытовой химии и других принадлежностей. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>11.08.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55158</t>
+  </si>
+  <si>
+    <t>Хотите интерьер как у дизайнера, но без дизайнера? 🏡✨ Моя подруга (которая делает крутые ремонты) в тайне от клиентов берет идеи тут — Artlab Interior. Там: ✔️ Уникальные картины, которые не найдешь в масс-маркете ✔️ Готовые цветовые решения — бери и повторяй ✔️ Лайфхаки, как освежить дом за копейки Удобный Бот-каталог — все картины в одном месте. Быстро найдется то, что идеально впишется именно в ваш интерьер. (Секрет: некоторые её клиенты думают, что она сама всё придумывает 😉) Подписывайтесь!</t>
+  </si>
+  <si>
+    <t>07.08.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55157</t>
+  </si>
+  <si>
+    <t>Стильный и функциональный интерьер 36 м² с продуманными деталями и умным зонированием. Как вам такое решение? Оцените в комментариях! 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.08.26 22:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55156</t>
+  </si>
+  <si>
+    <t>Лучший помощник в ремонте 😅 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.08.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55155</t>
+  </si>
+  <si>
+    <t>❗️Уничтоженные склады Wildberries, дефицит топлива, блокировки интернета — это только цветочки. Настоящая кульминация начнётся уже в сентябре. Но официальные СМИ об этом молчат. В Telegram стремительно набирает популярность канал «Закрытая повестка», где публикуют то, что остаётся за рамками официальной пропаганды: — Почему нужно снять вклады до выборов в сентябре? Какие банки могут первыми их заморозить? — Почему российские элиты совершили более 140 перелётов на Алтай всего за первые две недели июля? — Какую статью военных расходов засекретили на сентябрь и почему в документах фигурирует цифра 750 тысяч человек? — Последний шанс на быстрое окончание войны исчезнет уже 10 августа. Почему эта дата считается ключевой? — Какие слова Токаева вырезали из эфира и почему они настолько шокировали очевидцев? ❗️Пора читать правду: @povestka_pravdy</t>
+  </si>
+  <si>
+    <t>05.08.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55154</t>
+  </si>
+  <si>
+    <t>Шедевр на обычной плите ОСБ 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.08.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55153</t>
+  </si>
+  <si>
+    <t>‼️ РКН начал массово блокировать VPN-сервисы – СМИ На данный момент сбои наблюдаются у более чем 200 сервисов, в ближайшие часы это количество увеличится Чтобы не остаться без доступа в интернет, срочно подключите FlyVPN Он не блокируется РКН и обходит самые жесткие глушилки. Админ проверил, все работает 👍 Ссылка для установки: @flyvpn</t>
+  </si>
+  <si>
+    <t>04.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55152</t>
+  </si>
+  <si>
+    <t>Обзор санузла в маленькой «однушке» Просторная душевая со встроенными нишами и много продуманного хранения. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.08.26 20:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55151</t>
+  </si>
+  <si>
+    <t>Подборка полезных фишек для квартиры 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.08.26 18:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55150</t>
+  </si>
+  <si>
+    <t>Учим английский 2-мя способами: 1. Зубрим грамматику, сотни слов, герундии и так далее. В итоге: много знаем, но НЕ ГОВОРИМ  2. Учим 2 главные разговорные структуры за 60 минут вместе с Super Sulim, и уже грамотно ГОВОРИМ  Итог - за пару дней пребывания на канале Сулима вы узнаете больше, чем за годы обучения в школе/университете и на курсах  🎁 Подарок каждому подписчику — бесплатный курс по английскому, с которым ты сможешь не только понимать, но и заговорить!</t>
+  </si>
+  <si>
+    <t>01.08.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55149</t>
+  </si>
+  <si>
+    <t>01.08.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55148</t>
+  </si>
+  <si>
+    <t>Такое решение отлично подойдет кухням с компактной планировкой 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>31.07.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55147</t>
+  </si>
+  <si>
+    <t>Рассчитай стоимость своего ремонта за 60 секунд 🔥 Когда я планировала ремонт квартиры, долго не могла определиться с бюджетом. Этот бот оказался настоящей находкой! Он быстро подсчитал все расходы и помог избежать сюрпризов. Попробуйте сами: @remont_kalculator_bot ❤️ Если вы только начинаете ремонт, рекомендую канал про ремонт. Там только актуальная информация: — Сколько стоит ремонт в 2026 году? — Как сэкономить на ремонте? — Как подготовить квартиру к ремонту? — С чего начать ремонт квартиры? И другие разборы. Рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>29.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55146</t>
+  </si>
+  <si>
+    <t>Преображение: старая мебель - новая жизнь Красивая перекраска шкафа, я этим же тоном красила пару пеналов, цвет реально классный. Как Вам такое преображение? 🔥 - Супер 👌 - Не очень 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>28.07.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55145</t>
+  </si>
+  <si>
+    <t>Как вам такое решение?!😅 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>27.07.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55144</t>
+  </si>
+  <si>
+    <t>Важные детали, которые делают потолок красивым 🔥 1️⃣Встроенный карниз 2️⃣Парящий профиль с подсветкой 3️⃣Теневой профиль 4️⃣Минималистичные светильники В MAGIC мы не просто натягиваем полотно - мы продумываем все детали вместе с вами. ✨1000+ выполненных проектов в Санкт-Петербурге 🔧Чистый монтаж без мусора и пыли 🪙Заказы до 100 000₽ без предоплаты В канале сделаем расчет стоимости за 10 минут: ⬇️ https://t.me/+FPnfOyAg9xM0YzBi</t>
+  </si>
+  <si>
+    <t>26.07.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55143</t>
+  </si>
+  <si>
+    <t>Как вам такая идея освещения? Оцените! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>23.07.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55142</t>
+  </si>
+  <si>
+    <t>Как вам такое решение со смесителем?! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>23.07.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55141</t>
+  </si>
+  <si>
+    <t>😑 Хоспаде, в чем проблема зайти в удаленку в 35+?! Освоила нейросеть, создала профиль на бирже. Делаешь карточки товаров для ВБ за 500р/шт или пишешь посты за 30-40 тысяч. 90% задач скидываешь на нейросети, работаешь в свободном графике 2 часа в день и получаешь свои 100-150 тысяч в месяц. Если не знаешь, с чего начать и хочешь пошаговый план - читай канал Наталии Ивановой. Она показывает легкие схемы заработка, где не нужно ни образование, ни опыт. Тупо повторяешь и зарабатываешь. Подписывайся, чтобы узнать, как выйти на первый доход уже через неделю: https://t.me/+OoTbjJKEF_dkNDMy</t>
+  </si>
+  <si>
+    <t>23.07.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55140</t>
+  </si>
+  <si>
+    <t>Главные тенденции в оформлении современной спальни — комфорт и функциональность. Каждый предмет или декоративная деталь не просто радует глаз, но и улучшает качество жизни. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.07.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55139</t>
+  </si>
+  <si>
+    <t>Бюджетное обновление спальни🤩 Отличная идея, как за один день обновить интерьер в спальне. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>17.07.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55138</t>
+  </si>
+  <si>
+    <t>Потайная дверь в виде книжного шкафа. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>17.07.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55137</t>
+  </si>
+  <si>
+    <t>👩🏻 Совет женщинам: изучайте нейросети в 2026 году На видео многодетная мама. Нейросети экономят ей минимум 5 часов в день — помогают с уроками для детей, с работой, делают красивые фото, будто сходила на фотосессию. БЕЗ знания английского и специальных навыков. Все по готовым пошаговым инструкциям — идеально подойдет для женщин от 25 до 60 лет. Чтобы быстро разобраться, читайте канал Наталии Ивановой. Она простым языком рассказывает, как освоить нейросети бесплатно с нуля — освободить свое время от рутины и сделать красивые фото или видео уже через 5 минут. 👇🏻 Чтобы узнать, как применять нейросети в жизни и работе, подписывайтесь на канал по ссылке: https://t.me/+brXZZf__XdszZGVi</t>
+  </si>
+  <si>
+    <t>16.07.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55136</t>
+  </si>
+  <si>
+    <t>Найден идеальный шкаф для вашей прихожей! Обзор от Сан Саныча. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>15.07.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55135</t>
+  </si>
+  <si>
+    <t>Все уже знают, что Жириновский не предсказывал, он пересказывал Киссинджера. Пока все пересматривали нарезки Вольфовича ради смеха, мы подняли все книги Г.А. Киссинджера, его закрытую логику и старые прогнозы о переделе мира. И специально для канала Закрытая повестка — разобрали по полочкам все предсказания, которые раньше казались истерикой, шоу и очередным криком в студии. Вы ужаснетесь, когда узнаете: — Какой регион первым закроют «в целях безопасности», если начнется сценарий «Иран-Китай»? — Фраза Вольфовича, которую достанут из архивов, потому что она начнёт сбываться буквально? — В какую дружественную страну для России лучше не соваться после августа? Подпишитесь и получите, буквально, сценарий жизни на следующие 5 лет: https://t.me/+3HR7YZ0634oyYzEy</t>
+  </si>
+  <si>
+    <t>15.07.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55134</t>
+  </si>
+  <si>
+    <t>Стол-трансформер, который увеличивается вдвое 👍 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>15.07.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55133</t>
+  </si>
+  <si>
+    <t>💡 Попробуйте и убедитесь сами! Освойте дизайн интерьеров всего за 3 дня! Любите красивые интерьеры и мечтаете научиться их создавать? Вместо бесконечного Pinterest — начните творить проекты сами! ❓ Думаете, что это долго и сложно? ❓ Боязно начинать без опыта? ❓ Не знаете, получится ли у вас? Проверьте-без риска! 🚀 Приглашаем на бесплатный 3-дневный курс «Быстрый старт в дизайне интерьеров»! 💡 Что вы получите за эти 3 дня? ✔️ Создадите свой первый проект спальни и освоите программу №1 для дизайнеров Homestyler ✔️ Освоите основы сочетания цветов, подбора мебели и декора, чтобы не колхозить ✔️ Узнаете, как дизайнеры находят клиентов и зарабатывают от 100 000 ₽ удалённо 🎁 А еще вас ждут полезные бонусы: чек-лист по обмерам, методичка по эргономике и гайд по сочетанию цветов! 👩‍🎨 Формат: Онлайн-уроки в удобное время, проверка домашних заданий, поддержка кураторов и чат единомышленников 🔥 Не откладывайте мечту!</t>
+  </si>
+  <si>
+    <t>13.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55132</t>
+  </si>
+  <si>
+    <t>Мягкие кровати, удобное рабочее место, красивый шкаф для одежды - это то, что необходимо для комфорта людей любого возраста. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>13.07.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55131</t>
+  </si>
+  <si>
+    <t>🇬🇧 Английский язык – как секс. Если зубрить его по учебникам, то кроме правил и теории вы ничему не научитесь. А если регулярно практиковаться и заниматься им хотя бы 2-3 раза в неделю, то вы быстро освоите азы и уже через пару месяцев будете говорить, как иностранец. И это не шутка – канал Sulim English вам это докажет. Автор уже более 10 лет преподает инглиш по технике наслушивания. Это когда вы слушаете только самые главные разговорные конструкции английского языка, попутно запоминая все правила и лексику Без репетиторов, бесполезных тестов, заданий и прочего бреда, которым нас пичкали в школе, репетиторы или же онлайн школы Подписывайтесь, это самый простой способ выучить английский язык: @super_sulim</t>
+  </si>
+  <si>
+    <t>13.07.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55130</t>
+  </si>
+  <si>
+    <t>Волшебное оформление стены 🌝 Как вам? 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.07.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55129</t>
+  </si>
+  <si>
+    <t>Обзор небольшой ванной комнаты 1️⃣2️⃣3️⃣4️⃣5️⃣ 5 кв.м. 1️⃣2️⃣3️⃣4️⃣5️⃣6️⃣7️⃣ BagrovaDesign. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.07.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55128</t>
+  </si>
+  <si>
+    <t>💬 Ищу женщину, которая увлекается дизайном интерьеров! Можно полного новичка — всему обучу и буду передавать реальные заказы. Главное, чтобы тебе это было по-настоящему интересно. Школа дизайна интерьера Катерины Дубровской открывает 30 мест на бесплатный мастер-класс! Вы узнаете: ✔️ Секреты создания крутых планировок ✔️ Как уже через месяц заработать первые деньги на дизайне интерьера ✔️ Как дизайнеры находят клиентов и зарабатывают от 150к/месяц удаленно Опытные преподаватели помогут освоить навыки создания дизайн-проектов и гарантируют вам первого клиента! Если чувствуешь, что тебе давно хотелось попробовать себя в этом — начни сейчас. Это может стать началом новой профессии. Регистрация на мастер-класс по ссылке: https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin&amp;utm_campaign=mkoldgroup1_120726&amp;utm_content=dsgn_interior&amp;utm_term=p5jan&amp;erid=2VtzqxDgYQS</t>
+  </si>
+  <si>
+    <t>10.07.26 18:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55127</t>
+  </si>
+  <si>
+    <t>Идеальное решение для хранения чайника/кофемашины или тостера. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>07.07.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55126</t>
+  </si>
+  <si>
+    <t>Кухня до и после обновления фасадов! Изменение цвета может радикально преобразить внешний облик кухни. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.07.26 21:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55124</t>
+  </si>
+  <si>
+    <t>Шикарная кухня в светлых тонах✨ 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.07.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55123</t>
+  </si>
+  <si>
+    <t>05.07.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55122</t>
+  </si>
+  <si>
+    <t>Все что нужно знать о затирке швов. Берите на заметку📌 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>03.07.26 20:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55121</t>
+  </si>
+  <si>
+    <t>Классная квартира! 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>03.07.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55120</t>
+  </si>
+  <si>
+    <t>😳 Подруги афигевают – у меня каждый месяц новая сумочка И всегда любимые бренды: Hermes, MIU MIU, Chanel, Birkin... 🤫 Пора раскрыть секрет: беру их в BaggyBags. Они достают такую реплику, что не отличишь от оригинала. Те же качественные материалы, никаких кривых наклёпок – будто прямо из бутика во Франции. Когда захотите сумочку, уже не вспомните. Поэтому сохраняем: @baggybags</t>
+  </si>
+  <si>
+    <t>03.07.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55119</t>
+  </si>
+  <si>
+    <t>Секретное место для хранения вещей, которое не вписываются в интерьер. Обзор от дизайнера Елены Лебедевой.</t>
+  </si>
+  <si>
+    <t>02.07.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55118</t>
+  </si>
+  <si>
+    <t>📕10 правил удобной кухни Получите PDF-файл в закреплённом сообщении канала Кухнев. Они делают кухонную мебель в Москве. Ребята с высоким рейтингом — 4.9⭐️ на Яндексе. Если планируете обновить мебель или сделать кухню — они должны быть у вас в подписках. https://t.me/+5-8YH7fg3WViNTVi Реклама. ООО "КУХОННЫЕ РЕШЕНИЯ". ИНН: 9705150308. Erid: CQH36pWzJqVHygnbvfrT7nc1K2Yb9zbC7v7FAJC8DxRiHf</t>
+  </si>
+  <si>
+    <t>02.07.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55117</t>
+  </si>
+  <si>
+    <t>Круглый стол-трансформер! Наличие такого предмета в интерьере — несомненный плюс к удобству.</t>
+  </si>
+  <si>
+    <t>02.07.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55116</t>
+  </si>
+  <si>
+    <t>Почему смета на дом всегда растет в процессе работы? Главный кошмар любого строительства: «Договорились за стройку на 500 тысяч, а в итоге отдал 900». В 90% случаев это не воровство строителей, а «эффект забытых мелочей», которые в сумме вытягивают из вашего кармана миллионы. Где на самом деле прячутся лишние расходы? И как подготовить проект так, чтобы смета была максимально точной — буквально до каждого гвоздя, а цены оставались прозрачными и без скрытых доплат? Здесь вам поможет Freedom House — это первый в России маркетплейс-агрегатор для частного домостроения. В нем вы становитесь сами себе технадзором и снабженцем, экономя сотни тысяч рублей, при этом получая техническую часть проекта по минимальным ценам. ✅ Смотрите прямо сейчас проекты домов с уже готовым расчетом по ссылке: https://t.me/+UNns_NtEhHY1NDVi ✅ И переходите на маркетплейс, чтобы рассчитать смету под свой бюджет: https://freedom-house.ru/?utm_mvp=1</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55115</t>
+  </si>
+  <si>
+    <t>Очень уютная и красивая кухня! Теплые акценты в интерьере, оцените👌</t>
+  </si>
+  <si>
+    <t>01.07.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55114</t>
+  </si>
+  <si>
+    <t>Скрытая зона для обуви в прихожей, как вам идея?</t>
+  </si>
+  <si>
+    <t>01.07.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55113</t>
+  </si>
+  <si>
+    <t>Сидела в кафе, услышала разговор двух сотрудниц Золотого Яблока... 🤦🏻‍♀️ Они обсуждали, как дурят народ на распродажах. Типа клеят желтый ценник, а цена всё равно выше закупа в 5 раз. И одна другой говорит: «Я себе вообще всё в Mизе беру, нафиг мне наша скидка сотрудника, там всё равно дороже». Я не поленилась, 2 часа копалась и отрыла этот Мизз. Оказалось, так магазин называется — MIZZ PARFUM Ребята, это разнос. Byredo, Kilian, Chanel — всё стоит копейки по сравнению с розницей. Это флаконы из Европы, которые списывают или везут как меньший объем через таможню. Взяла на пробу — оригинал 100%. Теперь в магазины хожу только понюхать, а заказываю тут: https://t.me/parfumizzru</t>
+  </si>
+  <si>
+    <t>01.07.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55112</t>
+  </si>
+  <si>
+    <t>Выбор цвета – это самое важное решение в оформлении интерьера квартиры. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>30.06.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55111</t>
+  </si>
+  <si>
+    <t>Сколько стоит ваш ремонт? Нашла бот, который может рассчитать стоимость вашего ремонта всего за 1 минуту 😍 Какие параметры он учитывает? — Тип ремонта: косметический или капитальный — Класс ремонта: комфорт или бизнес — Тип жилья: вторичка или первичка — Метраж Попробуйте сами: @remont_kalculator_bot 🔥 Если вы только начинаете ремонт, рекомендую этот канал. Там только актуальная информация: сколько стоит ремонт в 2026 году, как сэкономить, с чего начать и др. Рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>29.06.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55108</t>
+  </si>
+  <si>
+    <t>Двухъярусная кровать с открытыми стеллажами и ящиками для хранения - классное современное решение для маленькой детской комнаты. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>27.06.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55107</t>
+  </si>
+  <si>
+    <t>Необычные варианты паркета, как вам?✨🤩 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.06.26 22:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55106</t>
+  </si>
+  <si>
+    <t>Как вам отделка? Обзор от HomeExpert, пишите в комментариях👇</t>
+  </si>
+  <si>
+    <t>26.06.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55105</t>
+  </si>
+  <si>
+    <t>Самое тупое в 2026 году — это покупать мебель для дачи или двора в магазинах. 📨 В телеграме появился канал — Дачный Дворик 🇷🇺. Ребята не платят аренду и не крутят мебель в шоурумах, поэтому у них цены в разы ниже, а качество — лучшее на рынке! 🪑 Деревянные, металлические и плетёные комплекты, кресла, столы, шезлонги, качели и даже уличные кухни — всё, что нужно для идеального двора. 🚛 Бесплатная доставка по России! Заходите, листайте и выбирайте красивую и долговечную мебель по отличной цене. ✅ Прямая поставка от производителей — никакой накрутки в цене! В общем, подпишитесь и забудьте про переплаты на 2-3х кратную наценку в салонах👇 https://t.me/+Vb3Q9HxXQVVjMjky</t>
+  </si>
+  <si>
+    <t>26.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55104</t>
+  </si>
+  <si>
+    <t>Завершение плинтуса «евроугол» и завершение открытого края плинтуса - в чем разница? Смотрим и берём на заметку 🙌🏻</t>
+  </si>
+  <si>
+    <t>24.06.26 21:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55103</t>
+  </si>
+  <si>
+    <t>Грамотное зонирование малогабаритки и выбор подходящего стиля наполнят интерьер уютом и красотой✨</t>
+  </si>
+  <si>
+    <t>22.06.26 19:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55102</t>
+  </si>
+  <si>
+    <t>Совмещённый санузел в скандинавском стиле✨ 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.06.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55101</t>
+  </si>
+  <si>
+    <t>Отличная идея для визуального расширения пространства 👍 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.06.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55100</t>
+  </si>
+  <si>
+    <t>Дизайн прихожей в квартире, как вам? 👍</t>
+  </si>
+  <si>
+    <t>19.06.26 21:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55099</t>
+  </si>
+  <si>
+    <t>Отличное решение для кухонного острова 👍 Рассмотрели бы данное решение для своей кухни?</t>
+  </si>
+  <si>
+    <t>19.06.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55098</t>
+  </si>
+  <si>
+    <t>19.06.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55097</t>
+  </si>
+  <si>
+    <t>Небольшой, но функциональный домик❤️ Хотели бы себе такой?</t>
+  </si>
+  <si>
+    <t>18.06.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55096</t>
+  </si>
+  <si>
+    <t>Какую же ХРЕНЬ люди творят со своими растениями Поливают цветы водкой и перекисью, удобряют чаем и банановой кожурой… итог: растения гибнут, гниют, появляются мошки… Я - Маша, флорист с 18-ти летним стажем, и я знаю все о растениях. Я научу вас, как сделать растения здоровыми, пышными и цветущими. Без кучи денег и тонны удобрений. Только проверенные и рабочие советы. Надоело смотреть, как растения гибнут? 👉 Подпишись на МОИ ЦВЕТЫ 🌸</t>
+  </si>
+  <si>
+    <t>18.06.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55095</t>
+  </si>
+  <si>
+    <t>Акриловый маркер для стен 🤩 Рисунки и надписи, выполненными такими маркерами, не выгорают, не теряют цвет и сохраняются максимально долго✨</t>
+  </si>
+  <si>
+    <t>18.06.26 04:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55094</t>
+  </si>
+  <si>
+    <t>Завершенный ремонт в ванной комнате✨😍 Очень понравился интерьер в бело-голубых оттенках.</t>
+  </si>
+  <si>
+    <t>17.06.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55093</t>
+  </si>
+  <si>
+    <t>❗️✅В последний раз мы даем вам БЕСПЛАТНЫЙ доступ, которое вы уже дважды игнорировали. 🎁Администрация дарит вам возможность в течении 24 часов присоединится к приватному каналу «Сатья Дас в Telegram» - канал, благодаря которому вы научитесь любить себя❗️. Такого вы не найдете в открытом доступе. 👍🔥 ❗️❗️У Вас осталось совсем мало времени, примите приглашение.👇👇</t>
+  </si>
+  <si>
+    <t>17.06.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55092</t>
+  </si>
+  <si>
+    <t>Откидная кровать, кровать-трансформер, встроенная кровать — всё это не альтернатива, а полноценное спальное место с матрасом, подушками и одеялом.</t>
+  </si>
+  <si>
+    <t>15.06.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55091</t>
+  </si>
+  <si>
+    <t>Сказочная детская комната✨ Как вам такая детская комната?</t>
+  </si>
+  <si>
+    <t>14.06.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55090</t>
+  </si>
+  <si>
+    <t>«СВО идёт по плану», «россияне поддерживают Путина», «доходы населения растут», «блокировки в интернете одобряет большинство» — именно такую картину ежедневно рисуют официальные источники. Но это ложь. В таких условиях особенно ценны каналы, которые дают альтернативную точку зрения — ту, которую сознательно скрывают за ширмой официальной пропаганды. Один из таких — «Закрытая Повестка». Здесь разбирают то, о чём предпочитают молчать: 1. Власти говорят о скором прорыве на фронте. Кого мобилизуют в ближайшее время, чтобы отправить на Донбасс? 2. Почему нужно снять вклады до выборов в сентябре? 3. Почему в Кремле обсуждают сценарий, при котором россиянам придётся забыть о свободном выезде за границу? 4. 100 рублей за литр топлива уже в июле — что Мишустин готовит россиянам в ответ на дефицит? 5. «Чёрный август» — зачем всем силовикам запретили брать отпуск в этом месяце? ❗Если устали от официальной лжи и пропаганды — вам сюда: @povestka_pravdy</t>
+  </si>
+  <si>
+    <t>14.06.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55089</t>
+  </si>
+  <si>
+    <t>Это пространство, где встречаются функциональность и эстетика. Под окном расположены яркие зеленые растения, придающие кухне свежесть!</t>
+  </si>
+  <si>
+    <t>13.06.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55088</t>
+  </si>
+  <si>
+    <t>Двухуровневая квартира ДО и ПОСЛЕ🥸 Как Вам преображение? Дизайнер Юлия Шевелева.</t>
+  </si>
+  <si>
+    <t>12.06.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55087</t>
+  </si>
+  <si>
+    <t>❗️Не оперируйте грыжу! Она — черви, которые жрут ваш позвоночник! Год мучился от дикой боли в пояснице, не мог ходить. МРТ показало 3 грыжи. Нейрохирург сказал: «Только операция за 300 тысяч»… Отчаялся, пока сосед-дальнобойщик не рассказал про старика-костоправа, который служил еще в советском спецназе. Тот пощупал спину и огорошил: «Это не грыжа, а колония паразитов, которую вы кормите таблетками». Велел пить горький настой на полыни и... (Читать) Наутро боль исчезла полностью. Сейчас бегаю как 20-летний! В его канале — шокирующая правда, которую скрывают фармкомпании: – Артроз — это плесень в костях. Высушите ее за 1 ночь с помощью компресса из хозяйственного мыла... (Читать) – Сахарный диабет 2 типа уйдет за неделю. Просто замочите овес в медной чаше... (Читать) – От рака защитит дедовский метод. Перед сном пейте отвар из... (Читать) Срочно подписывайтесь на домашнего знахаря: https://t.me/+UCbBboz58_9kY2Yy *провизоры уже ненавидят этот канал!</t>
+  </si>
+  <si>
+    <t>12.06.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55086</t>
+  </si>
+  <si>
+    <t>Современная прихожая – это не просто место для верхней одежды, а настоящий акцент стиля и функциональности. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.06.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55085</t>
+  </si>
+  <si>
+    <t>Простая формула, чтобы понять, где под дверью сделать порог ✍️</t>
+  </si>
+  <si>
+    <t>12.06.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55084</t>
+  </si>
+  <si>
+    <t>Привет, Шьёшь или хочешь начать? 🧵 Нам дали ссылку на канал «Шитье для всех», Попасть в который ранее могли только знакомые-знакомых. В нём состоят лучшие Рукодельницы СНГ, которые этим зарабатывают себе на жизнь и делятся своими работами и советами. В нём ты за 5 минут узнаешь: ☛ Как сшить платье за 20 минут? ☛ Как сшить сумочку РУКАМИ! ☛ Домашние тапочки за пол часа  📌Такого вы не найдете в других каналах!👇🏻</t>
+  </si>
+  <si>
+    <t>12.06.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55083</t>
+  </si>
+  <si>
+    <t>Классное решение с переливающимися на свету плиточками в детском санузле.</t>
+  </si>
+  <si>
+    <t>11.06.26 17:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55082</t>
+  </si>
+  <si>
+    <t>Это удобное и практичное решение, которое помогает избежать необходимости дотягиваться до верхних полок.</t>
+  </si>
+  <si>
+    <t>11.06.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55081</t>
+  </si>
+  <si>
+    <t>❗️Пока муж на работе за 45т.р. я преобразила нашу квартиру до неузнаваемости! Мой вариант "ДО" остался позади, и все с помощью нового телеграмм канала ДИЗАЙН ДЛЯ ВСЕХ Тут наглядные и дешёвые примеры: - как отремонтировать ванную комнату за неделю, имея бюджет 5т.р. 🛁 - как сделать настольный светильник из эпоксидной смолы, которому позавидуют гости💡 - как имея минимум времени, хрупкие женские руки и огромное желание, сделать квартиру своей мечты!⭐️ Просто зайди и посмотри сама - https://t.me/+eDa8lvIgcDk1ZTM6</t>
+  </si>
+  <si>
+    <t>11.06.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55080</t>
+  </si>
+  <si>
+    <t>Крутая идея с котоходом 😍 Данное приспособление очень удобное, потому как животное сможет самостоятельно передвигаться, не прибегая к помощи людей.</t>
+  </si>
+  <si>
+    <t>11.06.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55079</t>
+  </si>
+  <si>
+    <t>Гениальное решение для небольших квартир 👍</t>
+  </si>
+  <si>
+    <t>10.06.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55078</t>
+  </si>
+  <si>
+    <t>⚡️ В телеграме появился бот, который может рассчитать стоимость ремонта всего за 60 секунд ⚡️ Какие параметры учитывает бот? — Тип ремонта: косметический или капитальный — Класс ремонта: комфорт или бизнес — Тип жилья: вторичка или первичка — Метраж Попробуйте сами: @remont_kalculator_bot 🔥 Если вы только начинаете ремонт, рекомендую этот канал. Там только актуальная информация: сколько стоит ремонт в 2026 году, как сэкономить на ремонте, с чего начать ремонт и др. Рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>10.06.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55077</t>
+  </si>
+  <si>
+    <t>Шикарная детская кроватка 😍 Плюсом является то, что эту кроватку можно настроить в соответствии с ростом вашего ребенка.</t>
+  </si>
+  <si>
+    <t>10.06.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55076</t>
+  </si>
+  <si>
+    <t>Многофункциональный остров, как вам? 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>10.06.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55075</t>
+  </si>
+  <si>
+    <t>«Не хочу читать, это скучно!» – так говорят дети до начала занятий в нашей школе Мы знаем, как научить ребёнка читать легко и быстро – в игровом формате. А ещё: 🔸Понимать прочитанное с первого раза 🔸Сократить время родителей на выполнение домашек 🔸 Увеличить скорость чтения до 500 слов в минуту или 1 книгу в день 🔸 Запоминать и пересказывать тексты 🔸 Читать без запинок 🔸 Грамотно излагать свои мысли 🔸 Улучшить память и внимательность 🔸 Быстрее вникать в учебные задачи и не испытывать стресс в школе Приглашаем вашего ребёнка на уроки в детскую онлайн-школу скорочтения 👇 👉Записаться на первый урок: https://link.hwschool.pro/y-4abw</t>
+  </si>
+  <si>
+    <t>10.06.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55074</t>
+  </si>
+  <si>
+    <t>Обзор интерьера с дополнением яркого зеленого цвета!</t>
+  </si>
+  <si>
+    <t>09.06.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55073</t>
+  </si>
+  <si>
+    <t>Многофункциональный стол 👍 Отличный вариант для небольших квартир.</t>
+  </si>
+  <si>
+    <t>08.06.26 18:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55072</t>
+  </si>
+  <si>
+    <t>Дополнительное освещение в интерьере, как вам?</t>
+  </si>
+  <si>
+    <t>08.06.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55071</t>
+  </si>
+  <si>
+    <t>В январе 2025 года я решила отрастить волосы и вот такой результат у меня получиться..🥹💔 Меня спасла сыворотка бустер для роста волос с биотином - https://wildberries.ru/catalog/0/search.aspx?search=WW426781 OZON - https://ozon.ru/t/wG82qFa ✔️Стимулирует спящие фолликулы и помогает пробудить рост волос, остановив выпадение. ✔️Волосы становятся гуще, крепче и выглядят здоровыми. Подходит для всех типов волос. ✔️Легкая формула без масел и силиконов быстро впитывается, не утяжеляет волосы и не оставляет жирного блеска. ✔️Подходит для мужчин и женщин</t>
+  </si>
+  <si>
+    <t>08.06.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55070</t>
+  </si>
+  <si>
+    <t>П-образная кухня без верхних шкафчиков 👍🏻 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>08.06.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55069</t>
+  </si>
+  <si>
+    <t>Мебель для малогабаритки, как вам?✨😍</t>
+  </si>
+  <si>
+    <t>07.06.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55068</t>
+  </si>
+  <si>
+    <t>Всю жизнь я мечтала о густых и здоровых волосах, но я просто теряла и теряла их..😭 Меня спасла сыворотка бустер для роста волос с биотином - https://wildberries.ru/catalog/0/search.aspx?search=WW426781 OZON - https://ozon.ru/t/wG82qFa ✔️Стимулирует спящие фолликулы и помогает пробудить рост волос, остановив выпадение. ✔️Волосы становятся гуще, крепче и выглядят здоровыми. Подходит для всех типов волос. ✔️Легкая формула без масел и силиконов быстро впитывается, не утяжеляет волосы и не оставляет жирного блеска. ✔️Подходит для мужчин и женщин</t>
+  </si>
+  <si>
+    <t>07.06.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55067</t>
+  </si>
+  <si>
+    <t>Комната выполнена в приятных розовых оттенках. Понравилась идея с лестницей, которую будут использовать в качестве хранения вещей.</t>
+  </si>
+  <si>
+    <t>07.06.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55066</t>
+  </si>
+  <si>
+    <t>Что нужно учесть при проектировании современной детской? Смотрим! ❤️</t>
+  </si>
+  <si>
+    <t>06.06.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55065</t>
+  </si>
+  <si>
+    <t>Каждый день в душе я просто стояла и смотрела как выпадают мои волосы.. Но, меня спасла сыворотка бустер для роста волос с биотином - https://wildberries.ru/catalog/0/search.aspx?search=WW407242 OZON - https://ozon.ru/t/wG82qFa ✔️Подходит для всех типов волос, борится против облысения и алопеции. ✔️Без масел и силиконов быстро впитывается, не утяжеляет волосы и не оставляет жирного блеска.</t>
+  </si>
+  <si>
+    <t>06.06.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55064</t>
+  </si>
+  <si>
+    <t>Эстетика в каждом мм 🤏🏼 Изящная мастер-спальня из реализованного проекта студии ia buro ✨</t>
+  </si>
+  <si>
+    <t>06.06.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55063</t>
+  </si>
+  <si>
+    <t>Квартира 31 м2 для посуточной аренды✨⁣⁣ 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55062</t>
+  </si>
+  <si>
+    <t>😭 Скажите, как избавится от всех этих проплешин.. Меня спасла сыворотка бустер для роста волос с биотином - https://wildberries.ru/catalog/0/search.aspx?search=WW407242 OZON - https://ozon.ru/t/wG82qFa ✔️Подходит для всех типов волос, борится против облысения и алопеции. ✔️Без масел и силиконов быстро впитывается, не утяжеляет волосы и не оставляет жирного блеска.</t>
+  </si>
+  <si>
+    <t>05.06.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55061</t>
+  </si>
+  <si>
+    <t>Спальня площадью 12 м2 из реализованного проекта студии ia buro✨ Как вам интерьер? 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>04.06.26 22:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55060</t>
+  </si>
+  <si>
+    <t>Актуально для входной группы, в прихожей! Функциональное решение от студии Lagom. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>04.06.26 18:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55059</t>
+  </si>
+  <si>
+    <t>😭Утром иду в душ и замечаю, как теряю свои красивые волосы.. Меня спасла сыворотка бустер для роста волос с биотином - https://wildberries.ru/catalog/0/search.aspx?search=WW407242 OZON - https://ozon.ru/t/wG82qFa ✔️Подходит для всех типов волос, борится против облысения и алопеции. ✔️Без масел и силиконов быстро впитывается, не утяжеляет волосы и не оставляет жирного блеска.</t>
+  </si>
+  <si>
+    <t>04.06.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55058</t>
+  </si>
+  <si>
+    <t>Всегда старайтесь превращать недостатки в достоинства! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>03.06.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55057</t>
+  </si>
+  <si>
+    <t>Рекомендуемое расстояние между диваном и телевизором в зависимости от диагонали ТВ. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>03.06.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55056</t>
+  </si>
+  <si>
+    <t>Я не ожидала, что волосы начнут расти так быстро всего спустя 3 месяца..😭 Меня спасла сыворотка бустер для роста волос с биотином - https://wildberries.ru/catalog/0/search.aspx?search=WW407242 OZON - https://ozon.ru/t/wG82qFa ✔️Подходит для всех типов волос, борится против облысения и алопеции. ✔️Без масел и силиконов быстро впитывается, не утяжеляет волосы и не оставляет жирного блеска.</t>
+  </si>
+  <si>
+    <t>03.06.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55055</t>
+  </si>
+  <si>
+    <t>Ткань в отделке мебели, что скажете?✨ Обзор от дизайнера Алины Веклич. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>03.06.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55054</t>
+  </si>
+  <si>
+    <t>Можно или нельзя укладывать тёплый пол под паркет или инженерную доску? Обзор от Любы Герц. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>03.06.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55053</t>
+  </si>
+  <si>
+    <t>03.06.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55052</t>
+  </si>
+  <si>
+    <t>Комфортное и мягкое кресло✨ Легко трансформируется в спальное место! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.06.26 19:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55051</t>
+  </si>
+  <si>
+    <t>Чем грамотно отвлечь внимание от скромных размеров квартиры? Разбираемся на примере. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.06.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55050</t>
+  </si>
+  <si>
+    <t>Я ненавидела свои тонкие и короткие волосы..😭 Меня спасла сыворотка бустер для роста волос с биотином - https://wildberries.ru/catalog/0/search.aspx?search=WW407242 OZON - https://ozon.ru/t/wG82qFa ✔️Подходит для всех типов волос, борится против облысения и алопеции. ✔️Без масел и силиконов быстро впитывается, не утяжеляет волосы и не оставляет жирного блеска.</t>
+  </si>
+  <si>
+    <t>02.06.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55049</t>
+  </si>
+  <si>
+    <t>02.06.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55048</t>
+  </si>
+  <si>
+    <t>Топ-5 необычных дверей для интерьера. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.06.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55047</t>
+  </si>
+  <si>
+    <t>Дарю ремень на джинсы из премиум кожи ЗА ПОДПИСКУ НА КАНАЛ! Привет, это Рома и я правда дарю ремень за подписку на мой канал и минимальный заказ) 👉🏻 https://t.me/fedotovcraft Уже лет 10 шью, шью и только шью!) Тысячи довольных покупателей,как девушек так и мужчин. Все отзывы на канале. Работаю напрямую с заводами, поэтому все премиум материалы (кожу, фурнитуру и тд) заказываю дешевле розничных. Отсюда и само изделие дешевле, чем в магазине! Просто напиши мне слово «РЕМЕНЬ» в лс , я сам тебе все расскажу)</t>
+  </si>
+  <si>
+    <t>02.06.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55046</t>
+  </si>
+  <si>
+    <t>Рассказываем про округлые формы в интерьере. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.06.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55045</t>
+  </si>
+  <si>
+    <t>Угловая кухня площадью 13 м2. Один из самых нежных и милых проектов RewoodGroup. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.06.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55044</t>
+  </si>
+  <si>
+    <t>Ищу женщину - которая увлекается дизайном интерьеров. Можно полного новичка — всему обучу и буду передавать реальные заказы. Главное, чтобы тебе это было по-настоящему интересно. 🎨 Онлайн-школа U.Design открывает 30 мест на бесплатный 3-дневный курс «Попробуйте себя в роли дизайнера», где ты: ✅ Создашь свой первый проект спальни и освоишь программу №1 для дизайнеров Homestyler ✅ Освоишь основы сочетания цветов, подбора мебели и декора, чтобы не колхозить ✅ Узнаешь, как дизайнеры находят клиентов и зарабатывают от 150к/месяц удаленно Опытные преподаватели помогут освоить навыки создания дизайн-проектов и гарантируют твоего первого клиента! ✨ Сразу после регистрации на ты получишь 5 полезных подарков, которые используют в работе даже опытные дизайнеры интерьеров. Если чувствуешь, что тебе давно хотелось попробовать себя в этом —начни сейчас. Это может стать началом новой профессии. 📌 Записывайся на курс! Реклама: ИП Шустикова Е.М. ИНН 503213205650 erid:2VtzqvvURkU</t>
+  </si>
+  <si>
+    <t>02.06.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55043</t>
+  </si>
+  <si>
+    <t>Бетон сочетается с деревом? Да, но есть нюансы. Обзор от дизайнера Юлии Смышляевой. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>01.06.26 19:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55042</t>
+  </si>
+  <si>
+    <t>Беспроигрышные цветовые сочетания✨🤩 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>01.06.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55041</t>
+  </si>
+  <si>
+    <t>Я не ожидала, что мои волосы изменятся так всего за 1 год..😭 Меня спасла сыворотка бустер для роста волос с биотином - https://wildberries.ru/catalog/0/search.aspx?search=WW407242 OZON - https://ozon.ru/t/wG82qFa ✔️Подходит для всех типов волос, борится против облысения и алопеции. ✔️Без масел и силиконов быстро впитывается, не утяжеляет волосы и не оставляет жирного блеска.</t>
+  </si>
+  <si>
+    <t>01.06.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55040</t>
+  </si>
+  <si>
+    <t>Как сэкономить более 30 000₽ на подоконниках для окон? 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>31.05.26 23:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55039</t>
+  </si>
+  <si>
+    <t>Слив воды с натяжного потолка 👍 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>31.05.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55038</t>
+  </si>
+  <si>
+    <t>Посмотрите на ее густую косу и на мой лысый хвост..😭 Меня спасла сыворотка бустер для роста волос с биотином - https://wildberries.ru/catalog/0/search.aspx?search=WW407242 OZON - https://ozon.ru/t/wG82qFa ✔️Подходит для всех типов волос, борится против облысения и алопеции. ✔️Без масел и силиконов быстро впитывается, не утяжеляет волосы и не оставляет жирного блеска.</t>
+  </si>
+  <si>
+    <t>31.05.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55037</t>
+  </si>
+  <si>
+    <t>Как легко и просто обновить старую мебель декоративной рейкой✨ 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>30.05.26 19:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55036</t>
+  </si>
+  <si>
+    <t>Планировка двухэтажной студии, как вам проект? 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>30.05.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55035</t>
+  </si>
+  <si>
+    <t>Мне придется носить парик, чтобы скрывать залысины на своей голове..😭 Меня спасла сыворотка бустер для роста волос с биотином - https://wildberries.ru/catalog/0/search.aspx?search=WW407242 OZON - https://ozon.ru/t/wG82qFa ✔️Подходит для всех типов волос, борится против облысения и алопеции. ✔️Без масел и силиконов быстро впитывается, не утяжеляет волосы и не оставляет жирного блеска.</t>
+  </si>
+  <si>
+    <t>30.05.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55034</t>
+  </si>
+  <si>
+    <t>Ванная с акцентным персиковым цветом✨🤩 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>29.05.26 22:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55033</t>
+  </si>
+  <si>
+    <t>Современное рабочее место подростка 🔥 Как считаете, уютно получилось? 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>29.05.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55032</t>
+  </si>
+  <si>
+    <t>Шел декабрь 2025, так выглядели мои волосы тогда..😭 Меня спасла сыворотка бустер для роста волос с биотином - https://wildberries.ru/catalog/0/search.aspx?search=WW407242 OZON - https://ozon.ru/t/wG82qFa ✔️Подходит для всех типов волос, борится против облысения и алопеции. ✔️Без масел и силиконов быстро впитывается, не утяжеляет волосы и не оставляет жирного блеска.</t>
+  </si>
+  <si>
+    <t>29.05.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55031</t>
+  </si>
+  <si>
+    <t>Как в маленькой спальне расположить все самое нужное 👍 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>29.05.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55030</t>
+  </si>
+  <si>
+    <t>Бесконечные цвета с умным освещением позволят создавать настроение для себя и для своего интерьера 👍 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>28.05.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55029</t>
+  </si>
+  <si>
+    <t>Интерьер гостиной с акцентной люстрой, как вам проект? 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>27.05.26 21:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55028</t>
+  </si>
+  <si>
+    <t>Конструкция даже не требует раскладывания. Быстро и легко! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>27.05.26 18:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55027</t>
+  </si>
+  <si>
+    <t>Смотри, что нашла на WB - https://wildberries.ru/catalog/0/search.aspx?search=WW407242 OZON - https://ozon.ru/t/wG82qFa</t>
+  </si>
+  <si>
+    <t>27.05.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55026</t>
+  </si>
+  <si>
+    <t>Эффект «Грязной» отделки! Советы от дизайнера Татьяны Липиной. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.05.26 21:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55025</t>
+  </si>
+  <si>
+    <t>Как избавиться от сушилки для белья? Обзор от дизайнера Михаила Шапошникова. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.05.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55024</t>
+  </si>
+  <si>
+    <t>26.05.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55023</t>
+  </si>
+  <si>
+    <t>25.05.26 21:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55022</t>
+  </si>
+  <si>
+    <t>25.05.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55021</t>
+  </si>
+  <si>
+    <t>25.05.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55020</t>
+  </si>
+  <si>
+    <t>Выжали максимум из студии на 23м2, оцените проект от студии RewoodGroup. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>25.05.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55019</t>
+  </si>
+  <si>
+    <t>Дизайн проект прихожей от Rerooms design, как вам? 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>25.05.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55018</t>
+  </si>
+  <si>
+    <t>Мне страшно начинать ремонт... Хочешь обновить интерьер без глобальных вложений и понимать, что действительно будет выглядеть стильно в 2026 году? Советую канал MARIIA.DESIGN Лично регулярно туда захожу, когда нужно быстро разобраться, что менять, а что не трогать, и не утонуть в ремонте. - Практичные идеи, которые легко адаптировать под свой интерьер - Топ-5 решений, после которых пространство сразу выглядит дороже - Что реально повышает ценность квартиры при продаже или сдаче 10 минут на канале - и понимания больше, чем после многих курсов по дизайну. Подписывайся и прокачивай насмотренность 👇</t>
+  </si>
+  <si>
+    <t>25.05.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55017</t>
+  </si>
+  <si>
+    <t>Они действительно существуют! Смотрите, какие неординарные названия оттенков, обзор от Нади Кармин. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>24.05.26 21:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55016</t>
+  </si>
+  <si>
+    <t>Все стандартные размеры для ванной комнаты! Обзор от дизайнера Андрея Кучерявого. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>24.05.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55015</t>
+  </si>
+  <si>
+    <t>Сколько стоит современный ремонт в 2026 году — рассчитаете самостоятельно в пару кликов с помощью калькулятора — https://clck.ru/3TmuBb 🔥 Главная сложность ремонта обычно не в выборе плитки или цвета стен. А в том, что на старте непонятно — во сколько всё это реально обойдётся. Одна и та же квартира может отличаться по бюджету в 1,5–2 раза в зависимости от решений: материалы, инженерия, мебель, сложность проекта Чтобы не гадать, мы сделали калькулятор стоимости ремонта. Попробуйте сами по ссылке (кликабельно) Если вы планируете ремонт, рекомендую канал про дизайн и лайфхаки. Там только актуальная информация: — разбор удачных и неудачных решений — как выбирать материалы без переплат — как избежать типичных ошибок в ремонте — тренды в интерьере и практичные советы И другие разборы. Переходите: https://t.me/+qYvRZJIWQhw5YWU6 реклама ИП Голиков Данил Сергеевич</t>
+  </si>
+  <si>
+    <t>24.05.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55014</t>
+  </si>
+  <si>
+    <t>Часто интерьер спальной комнаты можно преобразить собственными руками, используя немного фантазии, не привлекая при этом дизайнеров. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>23.05.26 21:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55013</t>
+  </si>
+  <si>
+    <t>Обеденное пространство с раскладным столом – отличное решение для компактных помещений. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>23.05.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55012</t>
+  </si>
+  <si>
+    <t>23.05.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55011</t>
+  </si>
+  <si>
+    <t>Идея с проектором на стену! Это добавит атмосферности в ваш дом. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.05.26 19:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55010</t>
+  </si>
+  <si>
+    <t>Комната мальчика. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.05.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55009</t>
+  </si>
+  <si>
+    <t>22.05.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55008</t>
+  </si>
+  <si>
+    <t>Многофункциональная конструкция, состоящая из отдельных блоков. Данная мебель удобна в эксплуатации, можно сочетать со многим интерьером. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>21.05.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55007</t>
+  </si>
+  <si>
+    <t>Необычный формат нанесения отделочного материала создаёт уникальную атмосферу, наполняет помещение определённым настроением. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>21.05.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55006</t>
+  </si>
+  <si>
+    <t>21.05.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55005</t>
+  </si>
+  <si>
+    <t>Отличная многофункциональная зона для малышей 🍼 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.05.26 19:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55004</t>
+  </si>
+  <si>
+    <t>Влияние краски на размер комнаты. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.05.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55003</t>
+  </si>
+  <si>
+    <t>20.05.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55002</t>
+  </si>
+  <si>
+    <t>Подобные диваны обладают компактным дизайном в сложенном состоянии и предлагают различные функциональные возможности. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.05.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55001</t>
+  </si>
+  <si>
+    <t>Какое наполнение для дивана лучше использовать? 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.05.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55000</t>
+  </si>
+  <si>
+    <t>🫦 О чем тайно мечтает каждая девушка? Об эстетичном ремонте без проблем, конечно 😁 Но дизайнеры любят рисовать красивые картинки, которые потом не пойми как воплощать в жизнь. ВАШ ДИЗАЙНЕР ИНТЕРЬЕРА — канал со всеми явками и паролями. Идеи и решения реальной студии из 📍 Санкт-Петербурга Которая не фантазирует, а уже 20 лет делает дома и офисы под ключ. Если уж и подглядывать идеи ремонта, то только тут: ⤵️ 👉 https://t.me/+qJW335f-FrRhZjQy</t>
+  </si>
+  <si>
+    <t>20.05.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54999</t>
+  </si>
+  <si>
+    <t>Очень удобное решение для зоны у кровати, рекомендуем присмотреться к нему и сделать также. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>19.05.26 19:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54991</t>
+  </si>
+  <si>
+    <t>7 способов быстро обновить интерьер без ремонта. Если интерьер перестал вас радовать, а на глобальный ремонт нет ни времени, ни средств, вооружитесь советами и творите. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>19.05.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54990</t>
+  </si>
+  <si>
+    <t>❗️Как выжать максимум из своей квартиры? В канале Маленькая квартира вы найдете лучшие решения и идеи для самых неудобных планировок. Подпишись и повторяй 👇 https://t.me/+y58HtcaY-4tmYWMy</t>
+  </si>
+  <si>
+    <t>19.05.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54989</t>
+  </si>
+  <si>
+    <t>Интерьер небольшой комнаты, c количеством мест для хранения тут нет проблем, что является огромным плюсом. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>19.05.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54988</t>
+  </si>
+  <si>
+    <t>Отличный лайфхак, который поможет идеально подобрать цвет кухонного гарнитура! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>19.05.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54987</t>
+  </si>
+  <si>
+    <t>19.05.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54986</t>
+  </si>
+  <si>
+    <t>Цвет, за которым идут все🙈 Ну объективно, он намного интереснее чем просто беж и просто серый. Обзор от OboiKrd. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>18.05.26 19:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54985</t>
+  </si>
+  <si>
+    <t>Шикарная тумба-трансформер с огромным количеством функций. Как вам? 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>18.05.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54984</t>
+  </si>
+  <si>
+    <t>А вам нравятся наливные полы? 😊 Обзор от Ksyu Designer. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>18.05.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54983</t>
+  </si>
+  <si>
+    <t>18.05.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54982</t>
+  </si>
+  <si>
+    <t>Уютный уголок для чтения - идеальное место, чтобы сделать перерыв и полностью погрузиться в сюжет самых интересных книг. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>17.05.26 18:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54978</t>
+  </si>
+  <si>
+    <t>Тот случай когда тёплые тона гармонично сливаются с холодной атмосферой дневного света. Оцените проект, как вам? 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>17.05.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54977</t>
+  </si>
+  <si>
+    <t>Корейский бренд взрывает российский рынок 💛 The PUH- это не просто магазин, а самые свежие идеи для аутфитов на любой случай. ▫️ Подборки одежды, для любого типажа; ▫️ Самые современные веянья моды ▫️ Всегда свежий взгляд на модные тенденции. Подписывайтесь 👉🏻 https://t.me/+R1XF84wkEAgzMzMy</t>
+  </si>
+  <si>
+    <t>17.05.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54968</t>
+  </si>
+  <si>
+    <t>Скрытые вещи в интерьере! Способы создать более спокойный интерьер квартиры без визуального шума. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>17.05.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54967</t>
+  </si>
+  <si>
+    <t>В этом видео вы можете посмотреть крутые идеи для вашего санузла и что-то взять на заметку. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>17.05.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54966</t>
+  </si>
+  <si>
+    <t>17.05.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54965</t>
+  </si>
+  <si>
+    <t>Чтобы кухня была красивой, удобной и функциональной, необходимо правильно выбрать стиль оформления. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>16.05.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54964</t>
+  </si>
+  <si>
+    <t>Комфортная лежанка для домашних животных!😺 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>16.05.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54963</t>
+  </si>
+  <si>
+    <t>16.05.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54962</t>
+  </si>
+  <si>
+    <t>Как вам такое решение с раздвижными дверьми? 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>16.05.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54961</t>
+  </si>
+  <si>
+    <t>Скругления в интерьере, то, что делает этот интерьер особенным, мягким, обволакивающим! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>16.05.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54960</t>
+  </si>
+  <si>
+    <t>16.05.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54959</t>
+  </si>
+  <si>
+    <t>Очень необычная тв зона, шикарно получилось!😍 Понравилось? 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>15.05.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54958</t>
+  </si>
+  <si>
+    <t>Реализованный проект квартиры от студии ia buro для семьи! Как вам такой изящный интерьер? 😍 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>15.05.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54957</t>
+  </si>
+  <si>
+    <t>15.05.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54956</t>
+  </si>
+  <si>
+    <t>Как отделить грязную зону прихожей от всего коридора, рассказывает архитектор Даша Созыкина. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>15.05.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54955</t>
+  </si>
+  <si>
+    <t>4 лучших сочетания паркета и стены! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>15.05.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54954</t>
+  </si>
+  <si>
+    <t>15.05.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54947</t>
+  </si>
+  <si>
+    <t>Заказчица приобрела эту квартиру в панельном доме 2003 года постройки для своей мамы и пригласила дизайнеров Нину Абасееву и Сергея Щеповалина, чтобы превратить «уставшую» однушку 39 м² в стильное и уютное жилье для одного человека. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>14.05.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54946</t>
+  </si>
+  <si>
+    <t>Ошибки с выбором плитки, совет от дизайнера Виктории Зарайской. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>14.05.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54945</t>
+  </si>
+  <si>
+    <t>😃😃😃😃😃😃😃😃 ✈️ Мы обратили внимание, что Вы активный пользователь Telegram и каждый день посещаете каналы для дома! За вашу активность Вам предоставлен доступ в БЕСПЛАТНЫЙ закрытый канал «ХОЗЯЮШКА. ОЧУМЕЛЫЕ РУЧКИ» где опубликованы уже сотни полезных советов и лайфхаков, которые помогут каждой хозяйке! Сохраняйте подборки всех советов уже сейчас! Сохраняй, удалим через 24 часа 🧡 https://t.me/+kH9N1Zl8Z6k5YTAy</t>
+  </si>
+  <si>
+    <t>14.05.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54944</t>
+  </si>
+  <si>
+    <t>Кроме шуток, эти глубокие оттенки реально шикарно смотрятся в интерьере. Обзор от Павела Кузьмина. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>14.05.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54943</t>
+  </si>
+  <si>
+    <t>14.05.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54942</t>
+  </si>
+  <si>
+    <t>14.05.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54941</t>
+  </si>
+  <si>
+    <t>Главные тенденции в оформлении современной спальни — комфорт и функциональность. Каждый предмет или декоративная деталь не просто радует глаз, но и улучшает качество жизни. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>13.05.26 18:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54940</t>
+  </si>
+  <si>
+    <t>13.05.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54939</t>
+  </si>
+  <si>
+    <t>13.05.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54938</t>
+  </si>
+  <si>
+    <t>13.05.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54937</t>
+  </si>
+  <si>
+    <t>Волшебное оформление стены 🌝 Как вам? 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>13.05.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54936</t>
+  </si>
+  <si>
+    <t>Идеальное решение для хранения чайника/кофемашины или тостера. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>13.05.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54935</t>
+  </si>
+  <si>
+    <t>Не повторяй чужих ошибок в дизайне интерьера😭 🔼Ты думала: «Сейчас найду дизайн на Pinterest и сделаю точно также» 🔽На самом деле: Нельзя просто скопировать чужие работы без понимания что и зачем. Дизайну нужно учится! Поможет тебе — канал Дизайн&amp;Интерьер Все знания преподавателя главных вузов интерьера и дизайна собраны в одном месте и публикуются абсолютно бесплатно. Подпишись, чтобы не «сесть в лужу» ещё до своей первой планировки👇 https://t.me/+R82TuTOP7dgzMGEy</t>
+  </si>
+  <si>
+    <t>13.05.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54934</t>
+  </si>
+  <si>
+    <t>Стол и стулья Подбираем сочетание стульев и стола на кухню под ваш интерьер, чтобы он выглядел красиво и гармонично 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>13.05.26 01:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54933</t>
+  </si>
+  <si>
+    <t>Детская для двоих, как вам проект? Оцените! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.05.26 19:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54932</t>
+  </si>
+  <si>
+    <t>Одно из самых популярных сочетаний фасадов!😍 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.05.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54931</t>
+  </si>
+  <si>
+    <t>Есть 2 способа заказать кухню в Москве. 1. Найти ребят «с самой низкой ценой». Договор на 600к → после замера +80к на фурнитуру → +60к «мы забыли электрику». Срок 2 месяца превращается в 4. Гарантию не дают. 2. Прийти к Игорю из «Кухнев». 12 лет на рынке, рейтинг 4.9⭐️ на Яндексе, 2 студии в Москве 🤝 Точная цена сразу в договоре. Не вырастет. 🤝 Собственное производство + свой монтаж. 🤝 Гарантия 5 лет и сервис после сдачи. 🤝 Работы в «Красивые дома» и MyDecor. На канале Игорь показывает производство, разбирает чужие проекты и объясняет, на чём разводят заказчиков. В закрепе есть 🎁 чек-лист из 28 пунктов для проверки вашего проекта перед заказом. Подписывайтесь, чтобы заказать кухню без сюрпризов у проверенного человека: @mebel_moskva_kuhnev Реклама. ООО "КУХОННЫЕ РЕШЕНИЯ". ИНН: 9705150308. Erid: CQH36pWzJqVHygncChMqSMVrTDLTVofMWCP8YB8RDCKYZo</t>
+  </si>
+  <si>
+    <t>12.05.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54930</t>
+  </si>
+  <si>
+    <t>Все что нужно знать о затирке швов. Берите на заметку📌 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.05.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54929</t>
+  </si>
+  <si>
+    <t>Круглый стол который увеличивается, как вам? 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.05.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54928</t>
+  </si>
+  <si>
+    <t>12.05.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54925</t>
+  </si>
+  <si>
+    <t>Приглушённый свет, фокус на текстуры и спокойная цветовая гамма, проект спальни. Несмотря на стилистический контраст, интерьер выглядит собранным за счёт подобранной палитры. Ограничились 2 основными цветами: оттенки зелёного и яркий терракотовый в качестве акцента. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.05.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54924</t>
+  </si>
+  <si>
+    <t>Отличная идея для оформления ТВ-зоны 🤩 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.05.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54923</t>
+  </si>
+  <si>
+    <t>‼️Стартовала БЕСПЛАТНАЯ ПРОГРАММА похудения и оздоровления женщин России! Программа направлена женщин: - с лишним весом и ожирением; - старше 35 лет; - с заболеваниями ЖКТ. В основе лежит метод МЕТАБОЛИЧЕСКОГО ПОХУДЕНИЯ. Суть метода в том, чтобы восстановить обмен веществ и вместе с этим: - сбросить лишний вес, - избавиться от проблем с ЖКТ, - нормализовать давление, - омолодить и оздоровить организм. Организатор программы – международный центр похудения Кристины Шереметьевой, в котором уже более 50000 человек избавились от лишнего веса. Вы можете бесплатно принять участие в 5-дневной программе похудения! вы получите: - пошаговый план похудения, - специальное метаболическое меню, - методики для избавления от тяги к сладкой и жирной пище. Вы начнете восстанавливать метаболизм и работу ЖКТ и терять лишний вес без голодовок (до -4 кг за время программы) ‼️Старт 13 МАЯ! Чтобы стать участником, зарегистрируйтесь: ✈️TG - t.me/metmarafon_bot 📺MAX - max.ru/metmarafon_bot</t>
+  </si>
+  <si>
+    <t>12.05.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54922</t>
+  </si>
+  <si>
+    <t>4 спальни в 100 квадратах… Квартира в светлых оттенках после ремонта. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>11.05.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54921</t>
+  </si>
+  <si>
+    <t>Бамбуковые панели. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>11.05.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54913</t>
+  </si>
+  <si>
+    <t>Какой балкон вам понравился больше всего? Оцените идеи👌 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>11.05.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54912</t>
+  </si>
+  <si>
+    <t>Смотри, что я нашла на WB - https://wildberries.ru/catalog/0/search.aspx?search=WW407242 OZON - https://ozon.ru/t/wG82qFa</t>
+  </si>
+  <si>
+    <t>11.05.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54911</t>
+  </si>
+  <si>
+    <t>Готовый дизайн квартиры площадью 115 кв.м, обзор от Homelook. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>10.05.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54910</t>
+  </si>
+  <si>
+    <t>Если вы хотите добавить акцент и текстуры в ваш интерьер, интересным решением будут стеновые панели. Обзор от дизайнера Любовь Герц. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>10.05.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54909</t>
+  </si>
+  <si>
+    <t>Модные тенденции в дизайне интерьера меняются часто, так что порой за ними бывает трудно уследить. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>10.05.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54908</t>
+  </si>
+  <si>
+    <t>10.05.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54907</t>
+  </si>
+  <si>
+    <t>Крутое преображение квартиры в хрущевке! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>09.05.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54898</t>
+  </si>
+  <si>
+    <t>Из однушки в двушку: уютная квартира 46 кв.м с продуманной планировкой от дизайнера Полины Андреевой. Из стандартной однушки в новостройке получилась практически двушка со спальней, небольшой гостиной, комфортной кухней и просторной ванной комнатой. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>09.05.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54897</t>
+  </si>
+  <si>
+    <t>09.05.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54896</t>
+  </si>
+  <si>
+    <t>Как выбрать цвет штор? Держите небольшое руководство от автора видео — берем на заметку! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>08.05.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54895</t>
+  </si>
+  <si>
+    <t>Просторная гостиная в светлых тонах, как вам? 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>07.05.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54894</t>
+  </si>
+  <si>
+    <t>07.05.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54893</t>
+  </si>
+  <si>
+    <t>07.05.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54892</t>
+  </si>
+  <si>
+    <t>07.05.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54891</t>
+  </si>
+  <si>
+    <t>Бюджетное обновление спальни! Прекрасный способ обновить интерьер спальни всего за один день. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>07.05.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54890</t>
+  </si>
+  <si>
+    <t>❗️✅В последний раз мы даем вам БЕСПЛАТНЫЙ доступ, которое вы уже дважды игнорировали. 🎁Администрация дарит вам возможность в течении 24 часов присоединится к приватному каналу ШЕФ БЕЛЬКОВИЧ В TELEGRAM - это авторский канал в котором собрана вся лучшая коллекция рецептов для вашей кухни ❗️. Такого вы не найдете в открытом доступе. 👍🔥 ❗️❗️У Вас осталось совсем мало времени, примите приглашение.👇👇</t>
+  </si>
+  <si>
+    <t>07.05.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54889</t>
+  </si>
+  <si>
+    <t>Как сделать ваш интерьер визуально дороже! Обзор от дизайнера Артема Алексеева. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>06.05.26 23:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54888</t>
+  </si>
+  <si>
+    <t>Решение, которое должно быть у вас в квартире, вместо обычных вентиляционных решеток! Обзор от Кирила Аксенова. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>06.05.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54887</t>
+  </si>
+  <si>
+    <t>Самые практичные идеи в ванной комнате ТОП-5. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>06.05.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54886</t>
+  </si>
+  <si>
+    <t>06.05.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54885</t>
+  </si>
+  <si>
+    <t>Такой уютный балкончик 🥰 Как вам атмосфера? 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>06.05.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54884</t>
+  </si>
+  <si>
+    <t>06.05.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54883</t>
+  </si>
+  <si>
+    <t>❗️Лишний вес уйдет безвозвратно! С этой диетой хватает месяца, чтобы сбросить от 8 кг в сжатые сроки, а главное - легко! Мои результат за 1 месяц: - 8,9 кг - 7,1 см в талии - 8.5 см в бедрах 📝День 1 • Завтрак: 2 яйца, стакан... Читать далее</t>
+  </si>
+  <si>
+    <t>06.05.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54882</t>
+  </si>
+  <si>
+    <t>Однокомнатная квартира переделанная в 2 комнатную 45 кв.м ☺️ 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.05.26 20:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54881</t>
+  </si>
+  <si>
+    <t>Уютный интерьер маленькой гостиной! 🤍🥰 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.05.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54880</t>
+  </si>
+  <si>
+    <t>05.05.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54879</t>
+  </si>
+  <si>
+    <t>❗️Пока муж на работе за 45т.р. я преобразила нашу квартиру до неузнаваемости! Мой вариант "ДО" остался позади, и все с помощью нового телеграмм канала ДИЗАЙН ДЛЯ КАЖДОГО Тут наглядные и дешёвые примеры: - как отремонтировать ванную комнату за неделю, имея бюджет 5т.р. 🛁 - как сделать настольный светильник из эпоксидной смолы, которому позавидуют гости💡 - как имея минимум времени, хрупкие женские руки и огромное желание, сделать квартиру своей мечты!⭐️ Просто зайди и посмотри сама - https://t.me/+sQ2smkdHTQZhZTUy</t>
+  </si>
+  <si>
+    <t>05.05.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54878</t>
+  </si>
+  <si>
+    <t>Красивое оформление подоконника 👍 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.05.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54877</t>
+  </si>
+  <si>
+    <t>05.05.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54876</t>
+  </si>
+  <si>
+    <t>🛋 Комод с Wildberries за 1.000 ₽ и ещё куча мебели и всего для дома Самые большие и горячие скидки от тех, кто закупается на закрытых распродажах WB собрали в этом канале — https://t.me/+wqe80Gc0p7M0ZjMy Закупаемся выгодно, выбирай категорию 👇</t>
+  </si>
+  <si>
+    <t>04.05.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54867</t>
+  </si>
+  <si>
+    <t>Вариант оформления пустой стены 🖼 Однотонные стены смотрятся стильно, но в какой-то момент они могут наскучить. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>04.05.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54866</t>
+  </si>
+  <si>
+    <t>Нашла на WB - https://wildberries.ru/catalog/0/search.aspx?search=WW407242 OZON - https://ozon.ru/t/wG82qFa</t>
+  </si>
+  <si>
+    <t>04.05.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54865</t>
+  </si>
+  <si>
+    <t>Оформление спальни в современном стиле✨ 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>03.05.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54864</t>
+  </si>
+  <si>
+    <t>Оформление стены в рабочей зоне может быть не только исключительно декоративным, но и функциональным, то есть полезным.  🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.05.26 20:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54863</t>
+  </si>
+  <si>
+    <t>Одна комната - одно напольное покрытие🙌 Совет от дизайнера Ангелины Макаревич. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.05.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54862</t>
+  </si>
+  <si>
+    <t>‼️ПОСЛЕДНИЙ РАЗ ОТПРАВЛЯЕМ ВАМ ПРИГЛАШЕНИЕ! Доктор Мясников приглашает вас в свой авторский Telegram-канал! “Друзья, всем привет. Я всех приглашаю в свой личный Telegram-канал, где я буду делится советами и лайфхаками касаемо здоровья вас и вашей семьи» Подписывайтесь: @DoctorMyasnikov Всех вас жду в гости на своем канале! Вы будете в восторге❤️</t>
+  </si>
+  <si>
+    <t>02.05.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54861</t>
+  </si>
+  <si>
+    <t>При выборе кухонного гарнитура важно задумываться не только об эстетической стороне, но и об удобстве и элементарной безопасности! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.05.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54860</t>
+  </si>
+  <si>
+    <t>Правильный размер люстры имеет решающее значение для обеспечения надлежащего освещения и гармоничного внешнего вида комнаты. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.05.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54859</t>
+  </si>
+  <si>
+    <t>02.05.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54858</t>
+  </si>
+  <si>
+    <t>Создание уюта в спальне начинается со свободного пространства. В загроможденной и темной комнате очень сложно расслабиться. Подобрать подходящую цветовую гамму, мебель и освещение можно даже при небольшой площади. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>01.05.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54857</t>
+  </si>
+  <si>
+    <t>01.05.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54856</t>
+  </si>
+  <si>
+    <t>У вас узкий коридор? Обязательно берите на заметку решение от студии LidesignSpb. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>30.04.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54855</t>
+  </si>
+  <si>
+    <t>30.04.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54854</t>
+  </si>
+  <si>
+    <t>💫Нажми на свой знак зодиака и смотри, чего стоит опасаться весной 2026 года👇🏼 ♈️ОВЕН В мае у Овнов возможны и неприятные моменты в виде сплетников и недоброжелателей. Но если не тратить силы на ответные выпады, Овны только повысят...читать далее ♉️ТЕЛЕЦ Единственная преграда, которая может появиться на пути Тельцов в мае, — это они сами. Если начнет казаться, что цель недостижима, просто найдите...читать далее ♊️БЛИЗНЕЦЫ Близнецов в мае будет мотать из стороны в сторону, их планы будут меняться со скоростью света, и главное в этом круговороте —...читать далее ♋️РАК У Раков на личном фронте в мае — романтическая атмосфера. Возможно, кому-то всё-таки удастся растопить ваше сердце. А если вы...читать далее ♌️ЛЕВ Львы в мае рискуют встретиться с резкой критикой, но не принимайте ее близко к сердцу — она пригодится вам в движении вперед, в том числе в...читать далее ♍️ДЕВА Девам май лучше всего посвятить работе — в этом плане их ждет большой успех и продвижение по карьерной лестнице. Но путь на ее вершину...читать далее ♎️ВЕСЫ Для Весов в мае действует правило «Кто потопал, тот и полопал». Не стесняйтесь выходить из тени, а для большего успеха...читать далее ♏️СКОРПИОН Никаких неожиданностей Скорпионам в мае ждать не стоит. Они плавно войдут в месяц и так же плавно его завершат. В семье...читать далее ♐️СТРЕЛЕЦ Для Стрельцов май пройдет под знаком стабильности. Карьера и бизнес станут приносить результаты, незавершенные проекты благополучно разрешатся. Но не надо ждать, что...читать далее ♑️КОЗЕРОГ Козероги в мае смогут с легкостью победить все свои вредные привычки. Главное, поставить перед собой...читать далее ♒️ВОДОЛЕЙ Водолеям май сулит успех в рабочих вопросах. Причем им даже не придется для этого сильно стараться. Проекты будут реализоваться...читать далее ♓️РЫБЫ Рыбам в мае лучше быть немыми как рыбы. Меньше говорить, писать и публиковать сообщения и вообще лучше быть осторожными везде, где...читать далее 👉 Только для своих Натальная карта</t>
+  </si>
+  <si>
+    <t>27.04.26 21:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54853</t>
+  </si>
+  <si>
+    <t>27.04.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54852</t>
+  </si>
+  <si>
+    <t>💥 Хватит мечтать! Реализуй свой творческий потенциал и открой в себе дизайнера интерьеров! Ты любишь красивые интерьеры и мечтаешь делать нечто большее, чем просто листать Pinterest и сидеть в офисе? ❓ Думаешь, что это долго и сложно? ❓ Боязно начинать без опыта? ❓ Не знаешь, получится ли у тебя? Давай проверим! 🚀 Приглашаем на бесплатный 3-дневный курс «Быстрый старт в дизайне интерьеров»! 💡 Что ты получишь за эти 3 дня? ✔️ Создашь свой первый проект спальни и освоишь программу №1 для дизайнеров Homestyler ✔️ Освоишь основы сочетания цветов, подбора мебели и декора, чтобы не колхозить ✔️ Узнаешь, как дизайнеры находят клиентов и зарабатывают от 100к/месяц удаленно 🎁 А еще тебя ждут полезные бонусы: чек-лист по обмерам, методичка по эргономике и гайд по сочетанию цветов! 👩‍🎨 Формат: Онлайн-уроки в удобное время, проверка домашних заданий, поддержка кураторов и чат единомышленников 🔥 Не откладывай мечту! Реклама: ИП Шустикова Е.М. ИНН 503213205650 erid: 2VtzqvBMNTh</t>
+  </si>
+  <si>
+    <t>27.04.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54851</t>
+  </si>
+  <si>
+    <t>Самое главное в плитке – это затирка! Обзор от diskill. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.04.26 21:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54850</t>
+  </si>
+  <si>
+    <t>26.04.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54849</t>
+  </si>
+  <si>
+    <t>Моя подруга одевалась как деревня 😂 Пока я не показала ей этот канал: GIRLS DELIGHTED - Магазин, в котором только стильная и современная одежда. Девочки, ваши подружки уже подписаны👇🏻👇🏻👇🏻👇🏻 t.me/girls_gelighted</t>
+  </si>
+  <si>
+    <t>26.04.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54848</t>
+  </si>
+  <si>
+    <t>Мастер-свет стоит копейки, но вы каждый день будете благодарны себе за то, что когда-то решили его сделать! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.04.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54847</t>
+  </si>
+  <si>
+    <t>Данное решение выглядит очень стильно и практично! Обзор от timremont. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.04.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54846</t>
+  </si>
+  <si>
+    <t>Чистый туалет за 10 минут без лишних усилий! Ссылка на товар👇 https://www.wildberries.ru/catalog/710016469/detail.aspx</t>
+  </si>
+  <si>
+    <t>26.04.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54845</t>
+  </si>
+  <si>
+    <t>При выборе между водяным и электрическим полотенцесушителем предпочтительнее остановиться на электрическом, так как в случае с водяным имеется риск протечки! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>23.04.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54844</t>
+  </si>
+  <si>
+    <t>Лайфхаки для уютной гостиной! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>21.04.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54843</t>
+  </si>
+  <si>
+    <t>18.04.26 18:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54842</t>
+  </si>
+  <si>
+    <t>Лучшие решения для вашего санузла🔥 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>18.04.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54841</t>
+  </si>
+  <si>
+    <t>😳 Подруги ах#евают – у меня каждый месяц новая сумочка И всегда любимые бренды: Hermes, MIU MIU, Chanel, Birkin... 🤫 Пора раскрыть секрет: беру их в BaggyBags. Они достают такую реплику, что не отличишь от оригинала. Те же качественные материалы, никаких кривых наклёпок – будто прямо из бутика во Франции. Когда захотите сумочку, уже не вспомните. Поэтому сохраняем: @baggybags</t>
+  </si>
+  <si>
+    <t>17.04.26 20:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54840</t>
+  </si>
+  <si>
+    <t>Полезные советы и лайфхаки в дизайне и ремонте интерьера🤗 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>17.04.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54839</t>
+  </si>
+  <si>
+    <t>❗️ Как выжать максимум из своей квартиры? В канале Маленькая квартира вы найдете лучшие решения и идеи для самых неудобных планировок. Подпишись и повторяй 👇 https://t.me/+Mua4wZfPFZk1YjMy</t>
+  </si>
+  <si>
+    <t>17.04.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54836</t>
+  </si>
+  <si>
+    <t>Лоджия после капитального ремонта 😘 Разобрали и выкинули весь хлам. Наняли бригаду рабочих, разработали дизайн интерьера и вот результат. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>16.04.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54835</t>
+  </si>
+  <si>
+    <t>Подвесной лежак для кошек 😍 Идеальное место для отдыха и наблюдений питомца. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>16.04.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54834</t>
+  </si>
+  <si>
+    <t>👩🏻 Совет женщинам: изучайте нейросети в 2026 году На видео многодетная мама. Нейросети экономят ей минимум 5 часов в день — помогают с уроками для детей, с работой, делают красивые фото, будто сходила на фотосессию. БЕЗ знания английского и специальных навыков. Все по готовым пошаговым инструкциям — идеально подойдет для женщин от 25 до 60 лет. Чтобы быстро разобраться, читайте канал Наталии Ивановой. Она простым языком рассказывает, как освоить нейросети бесплатно с нуля — освободить свое время от рутины и сделать красивые фото или видео уже через 5 минут. 👇🏻 Чтобы узнать, как применять нейросети в жизни и работе, подписывайтесь на канал по ссылке: https://t.me/+1uSqVSc226YwZmIy</t>
+  </si>
+  <si>
+    <t>16.04.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54833</t>
+  </si>
+  <si>
+    <t>Обзор квартиры 20 м² от застройщика ПИК✨ 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>16.04.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54832</t>
+  </si>
+  <si>
+    <t>Рисование цветов на стене может быть прекрасным способом добавить красоты и индивидуальности вашему интерьеру. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>16.04.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54831</t>
+  </si>
+  <si>
+    <t>Раз и навсегда решаем проблему засоров в раковинах и трубах! 😱 Антизасор на щелочной основе от HRC: ✅ Эффективно устраняет пробки и засоры любых сложностей в трубах, сифонах раковин, умывальников, ванн и унитазов; ✅ Быстро растворяет белковые и жировые отложения, волосы, остатки пищи; ✅ Действует на всей протяженности трубы, не повреждает целостность труб. Посмотрите видео, чтобы убедиться, как легко оно справляется с засорами и растворяет волосы с грязью 🔥 Ссылка на товар👇 https://www.wildberries.ru/catalog/303780063/detail.aspx</t>
+  </si>
+  <si>
+    <t>16.04.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54830</t>
+  </si>
+  <si>
+    <t>Стеллаж-рабочий стол 👍⭐️ Легким движением руки выдвигается полноценное рабочее место. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>15.04.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54829</t>
+  </si>
+  <si>
+    <t>Экономим не только средства, но и пространство 🛋️ 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>15.04.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54828</t>
+  </si>
+  <si>
+    <t>14.04.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54827</t>
+  </si>
+  <si>
+    <t>Рабочая зона для детей в интересном исполнении. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>13.04.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54826</t>
+  </si>
+  <si>
+    <t>Раньше не особо любила ухаживать за комнатными цветами, но этот канал все изменил! 👉🏻 МОЙ ЦВЕТНИК 👈🏻 Узнала как правильно пересаживать растения, как поливать, чем подкармливать и многое другое! Гостей теперь из дома не выгонишь, любуются моим домашним садом 🥰 Подпишитесь, самый полезный канал о флористике👇</t>
+  </si>
+  <si>
+    <t>13.04.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54825</t>
+  </si>
+  <si>
+    <t>5 популярных вариантов натяжного потолка☺️ 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>13.04.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54824</t>
+  </si>
+  <si>
+    <t>85% россиян можно оштрафовать после ремонта Для увеличения комнаты или даже расширения дверного проёма требуется согласование перепланировки Такие изменения без документов есть почти у каждого, и эксперт Анна Страгис уже рассказала, что и как согласовывать без последствий и нарушений. В своём канале она показывает как согласовать любое изменение в квартире и как самостоятельно разобраться в этой теме. Блог полезен для собственников, риэлторов, дизайнеров и всех, кто хочет действовать по закону Почитайте, а в закрепе найдите бесплатную базу знаний по всем перепланировкам: https://t.me/+5EeuYtIXso4zY2Ji Реклама: ИП Страгис Андрей Алексеевич, ИНН 550335978598, erid: 2Vtzqx6YBJN</t>
+  </si>
+  <si>
+    <t>13.04.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54817</t>
+  </si>
+  <si>
+    <t>Обзор квартиры-студии, площадью 22 кв.м для сдачи в аренду. Основной задачей было создать универсальный дизайн квартиры, который подходил бы как для молодого, так и для взрослого арендатора на долгий срок. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>11.04.26 19:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54816</t>
+  </si>
+  <si>
+    <t>Украшаем место у подоконника 💫 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>11.04.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54815</t>
+  </si>
+  <si>
+    <t>09.04.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54814</t>
+  </si>
+  <si>
+    <t>Изысканная спальня 😍 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>07.04.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54810</t>
+  </si>
+  <si>
+    <t>Всего 3.2 кв.м, но сколько же красоты в этом пространстве! Дизайн оформлен в теплых розовых тонах и дополнен привлекательной подсветкой. На изображениях видно очень удобную литую полку для средств гигиены. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.04.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54809</t>
+  </si>
+  <si>
+    <t>✍️ Появился канал, в котором на пальцах объясняют, как легко учиться выращивать и ухаживать за цветами. 15 мин в день, и ваша квартира превратится в цветущую оранжерею. В ней станет больше кислорода, а у домашних поднимется настроение! Присоединяйся, мы навсегда изменим ваше представление о цветах 👉 МОЙ ЦВЕТНИК 🌺</t>
+  </si>
+  <si>
+    <t>04.04.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54805</t>
+  </si>
+  <si>
+    <t>Удачный выбор цветов в интерьере 💫 Сочетание всех элементов с определенным стилем придает помещению уют, заряжает энергией или успокаивает после долгого рабочего дня. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>04.04.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54804</t>
+  </si>
+  <si>
+    <t>ТАБЛЕТКА ПОД КОРЕНЬ И ЛЮБОЙ ЦВЕТОК ВЫРАСТЕТ ВДВОЕ Раз в неделю подкармливаю свои цветы этим средством, поэтому они всегда здоровые, крепкие и красивые А нужно лишь: в 1л. воды добавить таблетку... читать далее</t>
+  </si>
+  <si>
+    <t>03.04.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54803</t>
+  </si>
+  <si>
+    <t>03.04.26 17:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54802</t>
+  </si>
+  <si>
+    <t>Цветы тоже живые. Они просто не умеют кричать Когда вы льёте на корни йод, засыпаете землю чаем или заливаете перекисью - они страдают. Молча. Пожелтевшие листья, вонючая гниль - это их способ сказать: «Мне больно». Я - Маша, агроном с опытом 18 лет. На канале «Мой цветник» я показываю, как вернуть цветам здоровье без вреда, без тонны химии, без дорогих чудо-банок. Всё просто, понятно и работает за 5 минут в день. Подпишитесь - чтобы ваш подоконник снова был живым.</t>
+  </si>
+  <si>
+    <t>02.04.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54801</t>
+  </si>
+  <si>
+    <t>Сохраняйте себе эту шпаргалку, она вам пригодится! 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.04.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54800</t>
+  </si>
+  <si>
+    <t>Дизайнеры на картинках рисуют то, что потом нигде не найти Лишь бы красивые рендеры запали вам в душу Это настолько частая проблема, что появился проект 🔫 Следствие ведет дизайнер Стильный декор, акцентные обои, необычные фактуры — сразу со всеми явками и паролями. Уже в канале: 🤩 🔴Варианты гибкого камня 🔴Штукатурка под замшу 🔴Футуристичная мебель И ещё 100+ находок, которые дизайнеры обычно держат при себе 🤩 https://t.me/+A7Emr6WNdWk0MDFi</t>
+  </si>
+  <si>
+    <t>02.04.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54794</t>
+  </si>
+  <si>
+    <t>99% советов по уходу за растениями — мусор Именно поэтому ваши цветы гниют, болеют и не цветут. Водка, чай, скорлупа… звучит “натурально”, но на деле только убивает растения. Я — Маша, цветовод с 18-летним опытом. И в своём канале показываю, что реально работает и даёт результат. У подписчиков зацвели даже замиокулькасы 😍 Хотите увидеть разницу? 👉 Подписывайтесь на МОЙ ЦВЕТНИК</t>
+  </si>
+  <si>
+    <t>02.04.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54793</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер квартиры от студии ia buro! Как вам результат? 😍 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.04.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54792</t>
+  </si>
+  <si>
+    <t>Девочки!! Я недавно вылечила все свои цветочки, благодаря этому классному каналу! Там столько знающих людей, столько советов...😘🙏🏻 Рекомендую всем, кто очень любит цветы! 👉МОЙ ЦВЕТНИК👈</t>
+  </si>
+  <si>
+    <t>02.04.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54791</t>
+  </si>
+  <si>
+    <t>Если цветы ДОХНУТ, а хочется красивый зеленый уголок - я сразу захожу на канал 👉 Мой цветник Это лучший канал для каждого цветовода, там +1000 полезных советов и идей 😍 Мои комнатные цветочки уже не узнать! Спасибо каналу, делюсь им с вами: https://t.me/+p3FUMv1Tcbg1Mjky</t>
+  </si>
+  <si>
+    <t>01.04.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54790</t>
+  </si>
+  <si>
+    <t>🌼 Комнатные цветы — рай для вашего здоровья Они лучше фильтра очищают воздух от пыли и грязи, снимают стресс и делают дом уютнее за копейки. А если не знаете, как за ними ухаживать и какие растения выбрать, почитайте канал МОЙ ЦВЕТНИК Автор – опытный цветовод, объясняет, какие цветы лучше поставить дома, как правильно поливать и что делать, чтобы они цвели и не вяли месяцами. Подписывайтесь, вам точно понравится 👉 МОЙ ЦВЕТНИК</t>
+  </si>
+  <si>
+    <t>01.04.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54789</t>
+  </si>
+  <si>
+    <t>Самое тупое в 2026 году — не иметь комнатных растений Еще хуже — поливать цветы чаем, водкой, перекисью или другой ХРЕНЬЮ, которая их убьет. А ведь комнатные растения это рай для вашего здоровья. Они лучше фильтра очищают воздух от пыли и грязи, снимают стресс и делают дом уютнее за копейки. И ухаживать за ними легко — достаточно подписаться на канал МОЙ ЦВЕТНИК. Здесь на пальцах объясняют, как правильно поливать и удобрять, какие растения покупать и как не погубить их в первую неделю. Кладезь советов по цветам и растениям. Подписывайтесь на МОЙ ЦВЕТНИК</t>
+  </si>
+  <si>
+    <t>01.04.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54788</t>
+  </si>
+  <si>
+    <t>Комнатные джунгли превратились в кладбище растений? Ваши зеленые питомцы грустно вянут, несмотря на заботу? 🌿 МОЙ ЦВЕТНИК – ваш секретный сад знаний! Раскроем тайны ухода за каждым видом, научим бороться с болезнями и создавать гармонию в вашем доме! 🌸 Подпишитесь на МОЙ ЦВЕТНИК и превратите квартиру в цветущий оазис!</t>
+  </si>
+  <si>
+    <t>31.03.26 19:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54787</t>
+  </si>
+  <si>
+    <t>Интерьер, который требует минимум уборки! Советы от Lidesign. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>31.03.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54786</t>
+  </si>
+  <si>
+    <t>⚡️⚡️⚡️Telegram завтра могут заблокировать Срочно подпишитесь на нас в Max: https://max.ru/dezigas Спасибо вам большое!🤝</t>
+  </si>
+  <si>
+    <t>29.03.26 19:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54785</t>
+  </si>
+  <si>
+    <t>Такой столик добавит уникальный и современный вид вашему интерьеру. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>29.03.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54784</t>
+  </si>
+  <si>
+    <t>❗️Как выжать максимум из своей квартиры? В канале Маленькая квартира вы найдете лучшие решения и идеи для самых неудобных планировок. Подпишись и повторяй 👇 https://t.me/+gS0v_F3cWwBhZTMy</t>
+  </si>
+  <si>
+    <t>29.03.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54779</t>
+  </si>
+  <si>
+    <t>Трендовые цвета! Выбираем идеальные сочетания для детской комнаты. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>29.03.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54778</t>
+  </si>
+  <si>
+    <t>28.03.26 22:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54777</t>
+  </si>
+  <si>
+    <t>28.03.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54776</t>
+  </si>
+  <si>
+    <t>27.03.26 18:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54775</t>
+  </si>
+  <si>
+    <t>Дизайн спальни с необычным решением у окна 👍 Отличное идея для тех, кто хочет добавить комфортное место для отдыха и наслаждаться видом из окна. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>27.03.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54774</t>
+  </si>
+  <si>
+    <t>27.03.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54771</t>
+  </si>
+  <si>
+    <t>Бежевая кухня в средиземноморском интерьере. Интерьер получился одновременно и нежным, и не сильно «мимимишным», что было бы неуместно для хозяйки. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>25.03.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54770</t>
+  </si>
+  <si>
+    <t>Потолок звездное небо 🌌 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>24.03.26 22:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54769</t>
+  </si>
+  <si>
+    <t>Пожалуй, самое необычное решение для экономии места. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>24.03.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54768</t>
+  </si>
+  <si>
+    <t>Телегу замедляют. Подпишитесь на нас в Максе: https://max.ru/dezigas 🙏</t>
+  </si>
+  <si>
+    <t>24.03.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54767</t>
+  </si>
+  <si>
+    <t>Декор стены 👍 Выберите разные оттенки одного цвета для мягкого перехода или контрастные цвета для смелого и выразительного эффекта. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>24.03.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54766</t>
+  </si>
+  <si>
+    <t>Эту женщину НЕНАВИДЯТ все продавцы цветочных магазинов Ведь она учит ухаживать за растениями легко и без 100 банок химии. 5 минут в день на канале Мой цветник - и ваши цветы перестанут дохнуть через неделю, а лысые палки превратятся в пышные цветущие кусты. Все советы - от агронома с опытом 18 лет. Хватит гадать, что не так - подписывайся на Мой цветник, и комнатные цветы скажут тебе «спасибо».</t>
+  </si>
+  <si>
+    <t>24.03.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54765</t>
+  </si>
+  <si>
+    <t>24.03.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54764</t>
+  </si>
+  <si>
+    <t>23.03.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54763</t>
+  </si>
+  <si>
+    <t>Полка для детской комнаты своими руками 🤩 Это оригинальное и функциональное решение для хранения игрушечных машинок. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.03.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54762</t>
+  </si>
+  <si>
+    <t>22.03.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54761</t>
+  </si>
+  <si>
+    <t>Пример, как зеркало влияет на ванную комнату 👍 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.03.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54760</t>
+  </si>
+  <si>
+    <t>Отвечаю за качество и надежность головой! Меня зовут Роман Федотов и я кожевник с небольшой мастерской в Нижнем Новгороде. Уже 8 лет я делаю сумки, кошельки, ремни и другие изделия из кожи высшего качества. Все материалы перед ручным изготовлением проходят жесткую проверку и обработку. Поэтому мы получаем продукт ПРЕМИУМ сегмента, отличающийся своей долговечностью и эстетикой, которая подчеркнет статус и тонкий вкус обладателя изделия! Появился я в телеграм недавно и уже нашел более 8 тысяч фанатов и в честь этого – каждому, кто в течение 24 часов подпишется и напишет мне слово «РЕМЕНЬ» я подарю к заказу любой ремень на выбор! Забирай ремень, акция продлится лишь 24 часа – https://t.me/fedotovcraft</t>
+  </si>
+  <si>
+    <t>22.03.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54759</t>
+  </si>
+  <si>
+    <t>Специальные средства для защиты швов у плитки - Пластификатор, который добавляется в саму затирку. - Пропитка, которая наносится сверху, после полного высыхания. 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.03.26 21:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54758</t>
+  </si>
+  <si>
+    <t>Обзор квартиры площадью 50кв.м от дизайнера Влады Масориной. Как вам, какие плюсы и минусы? 🔤Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>18.09.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55177</t>
+  </si>
+  <si>
+    <t>Обувная полка под лестницей Если все правильно организовать, то такие полки под лестницей освободят вам массу пространства. Оставь реакцию 👍 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>18.09.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/55176</t>
+  </si>
+  <si>
+    <t>👩🏻 Совет женщинам: изучайте нейросети в 2026 году ❌ Обычная мама: тратит часы на уроки с детьми, домашние и рабочие дела. На отдых остаётся час, максимум два. ✅ Мама с нейросетями: ИИ помогает делать уроки, презентацию ребёнку за 3 минуты, а с рабочими задачами (Excel, отчёт) справляется без помощи. В итоге отдыхает в 2-3 раза больше. Чтобы разобраться, читайте канал Наталии Ивановой. Она простым языком рассказывает, как освоить нейросети бесплатно с нуля, освободить время от рутины и сделать красивые фото или видео за 5 минут. 👇🏻 Чтобы узнать, как применять нейросети в жизни и работе, подписывайтесь на канал по ссылке: t.me/+pnTtnbT5cvAxMmE6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -11390,59 +14309,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1228"/>
+  <dimension ref="A1:H1570"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3364.464" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -41564,50 +44483,5864 @@
     </row>
     <row r="1228" spans="1:8">
       <c r="A1228">
         <v>84664</v>
       </c>
       <c r="B1228" t="s">
         <v>3668</v>
       </c>
       <c r="C1228" t="s">
         <v>3669</v>
       </c>
       <c r="D1228" s="1" t="s">
         <v>3670</v>
       </c>
       <c r="E1228">
         <v>26272</v>
       </c>
       <c r="F1228">
         <v>24</v>
       </c>
       <c r="G1228">
         <v>135</v>
       </c>
       <c r="H1228">
         <v>6</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>115068</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3671</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3672</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>3673</v>
+      </c>
+      <c r="E1229">
+        <v>7405</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>115069</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3674</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3675</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3676</v>
+      </c>
+      <c r="E1230">
+        <v>8632</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>115070</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3677</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3678</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>3679</v>
+      </c>
+      <c r="E1231">
+        <v>8552</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>115071</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3680</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3681</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>3682</v>
+      </c>
+      <c r="E1232">
+        <v>7043</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>115072</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3683</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3684</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3685</v>
+      </c>
+      <c r="E1233">
+        <v>6824</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>115073</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3686</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3687</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3688</v>
+      </c>
+      <c r="E1234">
+        <v>3697</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>115074</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3689</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3690</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3691</v>
+      </c>
+      <c r="E1235">
+        <v>10747</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>115075</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3692</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3693</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>3694</v>
+      </c>
+      <c r="E1236">
+        <v>9902</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237">
+        <v>115076</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3695</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3696</v>
+      </c>
+      <c r="D1237" s="1" t="s">
+        <v>3697</v>
+      </c>
+      <c r="E1237">
+        <v>8329</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238">
+        <v>115077</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3698</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3699</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>3700</v>
+      </c>
+      <c r="E1238">
+        <v>8135</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239">
+        <v>115078</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3701</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>3703</v>
+      </c>
+      <c r="E1239">
+        <v>7997</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240">
+        <v>115079</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3704</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3705</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E1240">
+        <v>10156</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241">
+        <v>115080</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3707</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3708</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>3709</v>
+      </c>
+      <c r="E1241">
+        <v>10528</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242">
+        <v>115081</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3707</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E1242">
+        <v>8024</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243">
+        <v>115082</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3712</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3713</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>3714</v>
+      </c>
+      <c r="E1243">
+        <v>7613</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244">
+        <v>115083</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3715</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3716</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="E1244">
+        <v>6753</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245">
+        <v>115084</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3718</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D1245" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="E1245">
+        <v>7278</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246">
+        <v>115085</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3721</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D1246" s="1" t="s">
+        <v>3723</v>
+      </c>
+      <c r="E1246">
+        <v>11157</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247">
+        <v>115086</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3724</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3725</v>
+      </c>
+      <c r="D1247" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="E1247">
+        <v>10258</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248">
+        <v>115087</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3727</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D1248" s="1" t="s">
+        <v>3729</v>
+      </c>
+      <c r="E1248">
+        <v>4123</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249">
+        <v>115088</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3730</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3731</v>
+      </c>
+      <c r="D1249" s="1" t="s">
+        <v>3732</v>
+      </c>
+      <c r="E1249">
+        <v>9588</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250">
+        <v>115089</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3733</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3734</v>
+      </c>
+      <c r="D1250" s="1" t="s">
+        <v>3735</v>
+      </c>
+      <c r="E1250">
+        <v>4336</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251">
+        <v>115090</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3736</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3737</v>
+      </c>
+      <c r="D1251" s="1" t="s">
+        <v>3738</v>
+      </c>
+      <c r="E1251">
+        <v>9126</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252">
+        <v>115091</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3739</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3740</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>3741</v>
+      </c>
+      <c r="E1252">
+        <v>8810</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253">
+        <v>115092</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3742</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3743</v>
+      </c>
+      <c r="D1253" s="1" t="s">
+        <v>3744</v>
+      </c>
+      <c r="E1253">
+        <v>9175</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254">
+        <v>115093</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3745</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D1254" s="1" t="s">
+        <v>3744</v>
+      </c>
+      <c r="E1254">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255">
+        <v>115094</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3747</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3748</v>
+      </c>
+      <c r="D1255" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="E1255">
+        <v>8793</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:8">
+      <c r="A1256">
+        <v>115095</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>3750</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>3751</v>
+      </c>
+      <c r="D1256" s="1" t="s">
+        <v>3752</v>
+      </c>
+      <c r="E1256">
+        <v>7736</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:8">
+      <c r="A1257">
+        <v>115096</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3754</v>
+      </c>
+      <c r="D1257" s="1" t="s">
+        <v>3755</v>
+      </c>
+      <c r="E1257">
+        <v>8621</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:8">
+      <c r="A1258">
+        <v>115097</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>3756</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3757</v>
+      </c>
+      <c r="D1258" s="1" t="s">
+        <v>3758</v>
+      </c>
+      <c r="E1258">
+        <v>8221</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:8">
+      <c r="A1259">
+        <v>115098</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>3759</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>3760</v>
+      </c>
+      <c r="D1259" s="1" t="s">
+        <v>3761</v>
+      </c>
+      <c r="E1259">
+        <v>9233</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:8">
+      <c r="A1260">
+        <v>115099</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>3762</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3763</v>
+      </c>
+      <c r="D1260" s="1" t="s">
+        <v>3764</v>
+      </c>
+      <c r="E1260">
+        <v>9567</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:8">
+      <c r="A1261">
+        <v>115100</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>3765</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3766</v>
+      </c>
+      <c r="D1261" s="1" t="s">
+        <v>3767</v>
+      </c>
+      <c r="E1261">
+        <v>10306</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:8">
+      <c r="A1262">
+        <v>115101</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>3768</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3769</v>
+      </c>
+      <c r="D1262" s="1" t="s">
+        <v>3770</v>
+      </c>
+      <c r="E1262">
+        <v>9716</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:8">
+      <c r="A1263">
+        <v>115102</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>3771</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3772</v>
+      </c>
+      <c r="D1263" s="1" t="s">
+        <v>3773</v>
+      </c>
+      <c r="E1263">
+        <v>8742</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:8">
+      <c r="A1264">
+        <v>115103</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>3774</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3775</v>
+      </c>
+      <c r="D1264" s="1" t="s">
+        <v>3776</v>
+      </c>
+      <c r="E1264">
+        <v>9747</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:8">
+      <c r="A1265">
+        <v>115104</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>3777</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>3778</v>
+      </c>
+      <c r="D1265" s="1" t="s">
+        <v>3779</v>
+      </c>
+      <c r="E1265">
+        <v>10357</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:8">
+      <c r="A1266">
+        <v>115105</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>3780</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3781</v>
+      </c>
+      <c r="D1266" s="1" t="s">
+        <v>3782</v>
+      </c>
+      <c r="E1266">
+        <v>10445</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:8">
+      <c r="A1267">
+        <v>115106</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>3783</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3784</v>
+      </c>
+      <c r="D1267" s="1" t="s">
+        <v>3785</v>
+      </c>
+      <c r="E1267">
+        <v>8503</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:8">
+      <c r="A1268">
+        <v>115107</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>3786</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3787</v>
+      </c>
+      <c r="D1268" s="1" t="s">
+        <v>3788</v>
+      </c>
+      <c r="E1268">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:8">
+      <c r="A1269">
+        <v>115108</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3789</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3790</v>
+      </c>
+      <c r="D1269" s="1" t="s">
+        <v>3791</v>
+      </c>
+      <c r="E1269">
+        <v>8110</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:8">
+      <c r="A1270">
+        <v>115109</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>3792</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3793</v>
+      </c>
+      <c r="D1270" s="1" t="s">
+        <v>3794</v>
+      </c>
+      <c r="E1270">
+        <v>7911</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:8">
+      <c r="A1271">
+        <v>115110</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>3795</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3796</v>
+      </c>
+      <c r="D1271" s="1" t="s">
+        <v>3797</v>
+      </c>
+      <c r="E1271">
+        <v>8338</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:8">
+      <c r="A1272">
+        <v>115111</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>3798</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3799</v>
+      </c>
+      <c r="D1272" s="1" t="s">
+        <v>3800</v>
+      </c>
+      <c r="E1272">
+        <v>3562</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:8">
+      <c r="A1273">
+        <v>115112</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3801</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3802</v>
+      </c>
+      <c r="D1273" s="1" t="s">
+        <v>3803</v>
+      </c>
+      <c r="E1273">
+        <v>8233</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:8">
+      <c r="A1274">
+        <v>115113</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>3804</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3805</v>
+      </c>
+      <c r="D1274" s="1" t="s">
+        <v>3806</v>
+      </c>
+      <c r="E1274">
+        <v>8712</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:8">
+      <c r="A1275">
+        <v>115114</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>3807</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3808</v>
+      </c>
+      <c r="D1275" s="1" t="s">
+        <v>3809</v>
+      </c>
+      <c r="E1275">
+        <v>8490</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:8">
+      <c r="A1276">
+        <v>115115</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>3810</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3811</v>
+      </c>
+      <c r="D1276" s="1" t="s">
+        <v>3812</v>
+      </c>
+      <c r="E1276">
+        <v>8488</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:8">
+      <c r="A1277">
+        <v>115116</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>3813</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3814</v>
+      </c>
+      <c r="D1277" s="1" t="s">
+        <v>3815</v>
+      </c>
+      <c r="E1277">
+        <v>11510</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:8">
+      <c r="A1278">
+        <v>115117</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>3816</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D1278" s="1" t="s">
+        <v>3818</v>
+      </c>
+      <c r="E1278">
+        <v>11121</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8">
+      <c r="A1279">
+        <v>115118</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>3819</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3820</v>
+      </c>
+      <c r="D1279" s="1" t="s">
+        <v>3800</v>
+      </c>
+      <c r="E1279">
+        <v>4055</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:8">
+      <c r="A1280">
+        <v>115119</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>3821</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3822</v>
+      </c>
+      <c r="D1280" s="1" t="s">
+        <v>3823</v>
+      </c>
+      <c r="E1280">
+        <v>9791</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8">
+      <c r="A1281">
+        <v>115120</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>3824</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3825</v>
+      </c>
+      <c r="D1281" s="1" t="s">
+        <v>3826</v>
+      </c>
+      <c r="E1281">
+        <v>9768</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:8">
+      <c r="A1282">
+        <v>115121</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>3827</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3828</v>
+      </c>
+      <c r="D1282" s="1" t="s">
+        <v>3829</v>
+      </c>
+      <c r="E1282">
+        <v>8416</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:8">
+      <c r="A1283">
+        <v>115122</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>3830</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3831</v>
+      </c>
+      <c r="D1283" s="1" t="s">
+        <v>3832</v>
+      </c>
+      <c r="E1283">
+        <v>7639</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:8">
+      <c r="A1284">
+        <v>115123</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>3833</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1284" s="1" t="s">
+        <v>3835</v>
+      </c>
+      <c r="E1284">
+        <v>8142</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:8">
+      <c r="A1285">
+        <v>115124</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>3836</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3837</v>
+      </c>
+      <c r="D1285" s="1" t="s">
+        <v>3838</v>
+      </c>
+      <c r="E1285">
+        <v>6784</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8">
+      <c r="A1286">
+        <v>115125</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>3839</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3840</v>
+      </c>
+      <c r="D1286" s="1" t="s">
+        <v>3841</v>
+      </c>
+      <c r="E1286">
+        <v>6875</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:8">
+      <c r="A1287">
+        <v>115126</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3839</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3842</v>
+      </c>
+      <c r="D1287" s="1" t="s">
+        <v>3843</v>
+      </c>
+      <c r="E1287">
+        <v>6488</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:8">
+      <c r="A1288">
+        <v>115127</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3844</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3845</v>
+      </c>
+      <c r="D1288" s="1" t="s">
+        <v>3846</v>
+      </c>
+      <c r="E1288">
+        <v>6928</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:8">
+      <c r="A1289">
+        <v>115128</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3847</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3848</v>
+      </c>
+      <c r="D1289" s="1" t="s">
+        <v>3849</v>
+      </c>
+      <c r="E1289">
+        <v>7739</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:8">
+      <c r="A1290">
+        <v>115129</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>3850</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3851</v>
+      </c>
+      <c r="D1290" s="1" t="s">
+        <v>3852</v>
+      </c>
+      <c r="E1290">
+        <v>6930</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:8">
+      <c r="A1291">
+        <v>115130</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>3853</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3854</v>
+      </c>
+      <c r="D1291" s="1" t="s">
+        <v>3855</v>
+      </c>
+      <c r="E1291">
+        <v>7334</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:8">
+      <c r="A1292">
+        <v>115131</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>3856</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>3857</v>
+      </c>
+      <c r="D1292" s="1" t="s">
+        <v>3858</v>
+      </c>
+      <c r="E1292">
+        <v>6623</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:8">
+      <c r="A1293">
+        <v>115132</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>3859</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>3860</v>
+      </c>
+      <c r="D1293" s="1" t="s">
+        <v>3861</v>
+      </c>
+      <c r="E1293">
+        <v>8726</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:8">
+      <c r="A1294">
+        <v>115133</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>3862</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>3863</v>
+      </c>
+      <c r="D1294" s="1" t="s">
+        <v>3864</v>
+      </c>
+      <c r="E1294">
+        <v>7747</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:8">
+      <c r="A1295">
+        <v>115134</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>3865</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>3866</v>
+      </c>
+      <c r="D1295" s="1" t="s">
+        <v>3867</v>
+      </c>
+      <c r="E1295">
+        <v>7834</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:8">
+      <c r="A1296">
+        <v>115135</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>3868</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>3869</v>
+      </c>
+      <c r="D1296" s="1" t="s">
+        <v>3870</v>
+      </c>
+      <c r="E1296">
+        <v>7257</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:8">
+      <c r="A1297">
+        <v>115136</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>3871</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>3872</v>
+      </c>
+      <c r="D1297" s="1" t="s">
+        <v>3873</v>
+      </c>
+      <c r="E1297">
+        <v>8667</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:8">
+      <c r="A1298">
+        <v>115137</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>3874</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>3875</v>
+      </c>
+      <c r="D1298" s="1" t="s">
+        <v>3876</v>
+      </c>
+      <c r="E1298">
+        <v>9728</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:8">
+      <c r="A1299">
+        <v>115138</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>3877</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>3878</v>
+      </c>
+      <c r="D1299" s="1" t="s">
+        <v>3879</v>
+      </c>
+      <c r="E1299">
+        <v>9983</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:8">
+      <c r="A1300">
+        <v>115139</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>3880</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D1300" s="1" t="s">
+        <v>3882</v>
+      </c>
+      <c r="E1300">
+        <v>10227</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:8">
+      <c r="A1301">
+        <v>115140</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>3883</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>3884</v>
+      </c>
+      <c r="D1301" s="1" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1301">
+        <v>9523</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:8">
+      <c r="A1302">
+        <v>115141</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>3886</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>3887</v>
+      </c>
+      <c r="D1302" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="E1302">
+        <v>3737</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:8">
+      <c r="A1303">
+        <v>115142</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>3888</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>3889</v>
+      </c>
+      <c r="D1303" s="1" t="s">
+        <v>3890</v>
+      </c>
+      <c r="E1303">
+        <v>8219</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:8">
+      <c r="A1304">
+        <v>115143</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>3891</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>3892</v>
+      </c>
+      <c r="D1304" s="1" t="s">
+        <v>3893</v>
+      </c>
+      <c r="E1304">
+        <v>8477</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:8">
+      <c r="A1305">
+        <v>115144</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>3894</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>3895</v>
+      </c>
+      <c r="D1305" s="1" t="s">
+        <v>3896</v>
+      </c>
+      <c r="E1305">
+        <v>8380</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:8">
+      <c r="A1306">
+        <v>115145</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>3897</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>3898</v>
+      </c>
+      <c r="D1306" s="1" t="s">
+        <v>3899</v>
+      </c>
+      <c r="E1306">
+        <v>8091</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:8">
+      <c r="A1307">
+        <v>115146</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>3900</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>3901</v>
+      </c>
+      <c r="D1307" s="1" t="s">
+        <v>3902</v>
+      </c>
+      <c r="E1307">
+        <v>8451</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:8">
+      <c r="A1308">
+        <v>115147</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>3903</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>3904</v>
+      </c>
+      <c r="D1308" s="1" t="s">
+        <v>3905</v>
+      </c>
+      <c r="E1308">
+        <v>7731</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:8">
+      <c r="A1309">
+        <v>115148</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>3907</v>
+      </c>
+      <c r="D1309" s="1" t="s">
+        <v>3908</v>
+      </c>
+      <c r="E1309">
+        <v>9648</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:8">
+      <c r="A1310">
+        <v>115149</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>3909</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>3910</v>
+      </c>
+      <c r="D1310" s="1" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1310">
+        <v>4921</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:8">
+      <c r="A1311">
+        <v>115150</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>3912</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>3913</v>
+      </c>
+      <c r="D1311" s="1" t="s">
+        <v>3914</v>
+      </c>
+      <c r="E1311">
+        <v>10612</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:8">
+      <c r="A1312">
+        <v>115151</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>3915</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>3916</v>
+      </c>
+      <c r="D1312" s="1" t="s">
+        <v>3917</v>
+      </c>
+      <c r="E1312">
+        <v>9937</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:8">
+      <c r="A1313">
+        <v>115152</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>3918</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>3919</v>
+      </c>
+      <c r="D1313" s="1" t="s">
+        <v>3920</v>
+      </c>
+      <c r="E1313">
+        <v>3589</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:8">
+      <c r="A1314">
+        <v>115153</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>3921</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>3922</v>
+      </c>
+      <c r="D1314" s="1" t="s">
+        <v>3923</v>
+      </c>
+      <c r="E1314">
+        <v>9202</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:8">
+      <c r="A1315">
+        <v>115154</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>3924</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>3925</v>
+      </c>
+      <c r="D1315" s="1" t="s">
+        <v>3926</v>
+      </c>
+      <c r="E1315">
+        <v>7371</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:8">
+      <c r="A1316">
+        <v>115155</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>3927</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>3928</v>
+      </c>
+      <c r="D1316" s="1" t="s">
+        <v>3929</v>
+      </c>
+      <c r="E1316">
+        <v>7069</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:8">
+      <c r="A1317">
+        <v>115156</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>3930</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>3931</v>
+      </c>
+      <c r="D1317" s="1" t="s">
+        <v>3932</v>
+      </c>
+      <c r="E1317">
+        <v>6571</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:8">
+      <c r="A1318">
+        <v>115157</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>3933</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>3934</v>
+      </c>
+      <c r="D1318" s="1" t="s">
+        <v>3935</v>
+      </c>
+      <c r="E1318">
+        <v>6203</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:8">
+      <c r="A1319">
+        <v>115158</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>3936</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>3937</v>
+      </c>
+      <c r="D1319" s="1" t="s">
+        <v>3938</v>
+      </c>
+      <c r="E1319">
+        <v>6924</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:8">
+      <c r="A1320">
+        <v>115159</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>3939</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D1320" s="1" t="s">
+        <v>3941</v>
+      </c>
+      <c r="E1320">
+        <v>6554</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:8">
+      <c r="A1321">
+        <v>115160</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>3942</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>3943</v>
+      </c>
+      <c r="D1321" s="1" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1321">
+        <v>6595</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:8">
+      <c r="A1322">
+        <v>115161</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>3945</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>3946</v>
+      </c>
+      <c r="D1322" s="1" t="s">
+        <v>3947</v>
+      </c>
+      <c r="E1322">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:8">
+      <c r="A1323">
+        <v>115162</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>3948</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>3949</v>
+      </c>
+      <c r="D1323" s="1" t="s">
+        <v>3950</v>
+      </c>
+      <c r="E1323">
+        <v>7067</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:8">
+      <c r="A1324">
+        <v>115163</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>3951</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>3952</v>
+      </c>
+      <c r="D1324" s="1" t="s">
+        <v>3953</v>
+      </c>
+      <c r="E1324">
+        <v>6583</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:8">
+      <c r="A1325">
+        <v>115164</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>3954</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>3955</v>
+      </c>
+      <c r="D1325" s="1" t="s">
+        <v>3956</v>
+      </c>
+      <c r="E1325">
+        <v>3508</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:8">
+      <c r="A1326">
+        <v>115165</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>3957</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>3958</v>
+      </c>
+      <c r="D1326" s="1" t="s">
+        <v>3959</v>
+      </c>
+      <c r="E1326">
+        <v>6947</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:8">
+      <c r="A1327">
+        <v>115166</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>3960</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>3961</v>
+      </c>
+      <c r="D1327" s="1" t="s">
+        <v>3962</v>
+      </c>
+      <c r="E1327">
+        <v>7176</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:8">
+      <c r="A1328">
+        <v>115167</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>3963</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>3964</v>
+      </c>
+      <c r="D1328" s="1" t="s">
+        <v>3965</v>
+      </c>
+      <c r="E1328">
+        <v>7168</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:8">
+      <c r="A1329">
+        <v>115168</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>3966</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>3967</v>
+      </c>
+      <c r="D1329" s="1" t="s">
+        <v>3968</v>
+      </c>
+      <c r="E1329">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:8">
+      <c r="A1330">
+        <v>115169</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>3969</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>3970</v>
+      </c>
+      <c r="D1330" s="1" t="s">
+        <v>3971</v>
+      </c>
+      <c r="E1330">
+        <v>6889</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:8">
+      <c r="A1331">
+        <v>115170</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>3972</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>3973</v>
+      </c>
+      <c r="D1331" s="1" t="s">
+        <v>3974</v>
+      </c>
+      <c r="E1331">
+        <v>6726</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:8">
+      <c r="A1332">
+        <v>115171</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>3975</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>3976</v>
+      </c>
+      <c r="D1332" s="1" t="s">
+        <v>3977</v>
+      </c>
+      <c r="E1332">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:8">
+      <c r="A1333">
+        <v>115172</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>3978</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>3979</v>
+      </c>
+      <c r="D1333" s="1" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1333">
+        <v>6774</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:8">
+      <c r="A1334">
+        <v>115173</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>3981</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>3982</v>
+      </c>
+      <c r="D1334" s="1" t="s">
+        <v>3983</v>
+      </c>
+      <c r="E1334">
+        <v>6939</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:8">
+      <c r="A1335">
+        <v>115174</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>3984</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>3985</v>
+      </c>
+      <c r="D1335" s="1" t="s">
+        <v>3986</v>
+      </c>
+      <c r="E1335">
+        <v>3635</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:8">
+      <c r="A1336">
+        <v>115175</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>3987</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>3988</v>
+      </c>
+      <c r="D1336" s="1" t="s">
+        <v>3989</v>
+      </c>
+      <c r="E1336">
+        <v>7180</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:8">
+      <c r="A1337">
+        <v>115176</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>3990</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>3991</v>
+      </c>
+      <c r="D1337" s="1" t="s">
+        <v>3992</v>
+      </c>
+      <c r="E1337">
+        <v>6729</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:8">
+      <c r="A1338">
+        <v>115177</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>3993</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>3994</v>
+      </c>
+      <c r="D1338" s="1" t="s">
+        <v>3995</v>
+      </c>
+      <c r="E1338">
+        <v>3511</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:8">
+      <c r="A1339">
+        <v>115178</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>3996</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>3997</v>
+      </c>
+      <c r="D1339" s="1" t="s">
+        <v>3998</v>
+      </c>
+      <c r="E1339">
+        <v>6787</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:8">
+      <c r="A1340">
+        <v>115179</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>3999</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>4000</v>
+      </c>
+      <c r="D1340" s="1" t="s">
+        <v>4001</v>
+      </c>
+      <c r="E1340">
+        <v>7298</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:8">
+      <c r="A1341">
+        <v>115180</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>4002</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>4003</v>
+      </c>
+      <c r="D1341" s="1" t="s">
+        <v>4004</v>
+      </c>
+      <c r="E1341">
+        <v>3878</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:8">
+      <c r="A1342">
+        <v>115181</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>4005</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>4006</v>
+      </c>
+      <c r="D1342" s="1" t="s">
+        <v>4007</v>
+      </c>
+      <c r="E1342">
+        <v>7511</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:8">
+      <c r="A1343">
+        <v>115182</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>4008</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>4009</v>
+      </c>
+      <c r="D1343" s="1" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1343">
+        <v>7832</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:8">
+      <c r="A1344">
+        <v>115183</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>4011</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>4012</v>
+      </c>
+      <c r="D1344" s="1" t="s">
+        <v>4013</v>
+      </c>
+      <c r="E1344">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:8">
+      <c r="A1345">
+        <v>115184</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>4014</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>4015</v>
+      </c>
+      <c r="D1345" s="1" t="s">
+        <v>4016</v>
+      </c>
+      <c r="E1345">
+        <v>6142</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:8">
+      <c r="A1346">
+        <v>115185</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>4017</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>4018</v>
+      </c>
+      <c r="D1346" s="1" t="s">
+        <v>4019</v>
+      </c>
+      <c r="E1346">
+        <v>6183</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:8">
+      <c r="A1347">
+        <v>115186</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>4020</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>4021</v>
+      </c>
+      <c r="D1347" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="E1347">
+        <v>6437</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:8">
+      <c r="A1348">
+        <v>115187</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>4022</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>4023</v>
+      </c>
+      <c r="D1348" s="1" t="s">
+        <v>4024</v>
+      </c>
+      <c r="E1348">
+        <v>6622</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:8">
+      <c r="A1349">
+        <v>115188</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>4025</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>4026</v>
+      </c>
+      <c r="D1349" s="1" t="s">
+        <v>4027</v>
+      </c>
+      <c r="E1349">
+        <v>7244</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:8">
+      <c r="A1350">
+        <v>115189</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>4028</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>4029</v>
+      </c>
+      <c r="D1350" s="1" t="s">
+        <v>4030</v>
+      </c>
+      <c r="E1350">
+        <v>3644</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:8">
+      <c r="A1351">
+        <v>115190</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>4031</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>4032</v>
+      </c>
+      <c r="D1351" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E1351">
+        <v>6048</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:8">
+      <c r="A1352">
+        <v>115191</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>4033</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>4034</v>
+      </c>
+      <c r="D1352" s="1" t="s">
+        <v>4035</v>
+      </c>
+      <c r="E1352">
+        <v>5826</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:8">
+      <c r="A1353">
+        <v>115192</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>4036</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>4037</v>
+      </c>
+      <c r="D1353" s="1" t="s">
+        <v>4038</v>
+      </c>
+      <c r="E1353">
+        <v>5914</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:8">
+      <c r="A1354">
+        <v>115193</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>4039</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>4040</v>
+      </c>
+      <c r="D1354" s="1" t="s">
+        <v>4041</v>
+      </c>
+      <c r="E1354">
+        <v>5652</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:8">
+      <c r="A1355">
+        <v>115194</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>4042</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>4043</v>
+      </c>
+      <c r="D1355" s="1" t="s">
+        <v>4044</v>
+      </c>
+      <c r="E1355">
+        <v>5677</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:8">
+      <c r="A1356">
+        <v>115195</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>4045</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>4046</v>
+      </c>
+      <c r="D1356" s="1" t="s">
+        <v>4047</v>
+      </c>
+      <c r="E1356">
+        <v>5922</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:8">
+      <c r="A1357">
+        <v>115196</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>4048</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>4049</v>
+      </c>
+      <c r="D1357" s="1" t="s">
+        <v>4050</v>
+      </c>
+      <c r="E1357">
+        <v>5816</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:8">
+      <c r="A1358">
+        <v>115197</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>4051</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>4052</v>
+      </c>
+      <c r="D1358" s="1" t="s">
+        <v>4053</v>
+      </c>
+      <c r="E1358">
+        <v>6240</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:8">
+      <c r="A1359">
+        <v>115198</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>4054</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>4055</v>
+      </c>
+      <c r="D1359" s="1" t="s">
+        <v>4056</v>
+      </c>
+      <c r="E1359">
+        <v>6478</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:8">
+      <c r="A1360">
+        <v>115199</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>4057</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>4058</v>
+      </c>
+      <c r="D1360" s="1" t="s">
+        <v>4059</v>
+      </c>
+      <c r="E1360">
+        <v>6543</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:8">
+      <c r="A1361">
+        <v>115200</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>4060</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>4061</v>
+      </c>
+      <c r="D1361" s="1" t="s">
+        <v>4062</v>
+      </c>
+      <c r="E1361">
+        <v>7007</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:8">
+      <c r="A1362">
+        <v>115201</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>4063</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>4064</v>
+      </c>
+      <c r="D1362" s="1" t="s">
+        <v>4065</v>
+      </c>
+      <c r="E1362">
+        <v>4409</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:8">
+      <c r="A1363">
+        <v>115202</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>4066</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>4067</v>
+      </c>
+      <c r="D1363" s="1" t="s">
+        <v>4068</v>
+      </c>
+      <c r="E1363">
+        <v>6952</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:8">
+      <c r="A1364">
+        <v>115203</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>4069</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>4070</v>
+      </c>
+      <c r="D1364" s="1" t="s">
+        <v>4071</v>
+      </c>
+      <c r="E1364">
+        <v>7191</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:8">
+      <c r="A1365">
+        <v>115204</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>4072</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>4073</v>
+      </c>
+      <c r="D1365" s="1" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1365">
+        <v>4218</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:8">
+      <c r="A1366">
+        <v>115205</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>4075</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>4076</v>
+      </c>
+      <c r="D1366" s="1" t="s">
+        <v>4077</v>
+      </c>
+      <c r="E1366">
+        <v>7020</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:8">
+      <c r="A1367">
+        <v>115206</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>4078</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>4079</v>
+      </c>
+      <c r="D1367" s="1" t="s">
+        <v>4080</v>
+      </c>
+      <c r="E1367">
+        <v>7283</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:8">
+      <c r="A1368">
+        <v>115207</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>4081</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>4082</v>
+      </c>
+      <c r="D1368" s="1" t="s">
+        <v>4083</v>
+      </c>
+      <c r="E1368">
+        <v>3969</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:8">
+      <c r="A1369">
+        <v>115208</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>4084</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>4085</v>
+      </c>
+      <c r="D1369" s="1" t="s">
+        <v>4086</v>
+      </c>
+      <c r="E1369">
+        <v>7144</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:8">
+      <c r="A1370">
+        <v>115209</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>4087</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>4088</v>
+      </c>
+      <c r="D1370" s="1" t="s">
+        <v>4089</v>
+      </c>
+      <c r="E1370">
+        <v>7185</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:8">
+      <c r="A1371">
+        <v>115210</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>4090</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>4091</v>
+      </c>
+      <c r="D1371" s="1" t="s">
+        <v>4092</v>
+      </c>
+      <c r="E1371">
+        <v>7701</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:8">
+      <c r="A1372">
+        <v>115211</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>4093</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>4094</v>
+      </c>
+      <c r="D1372" s="1" t="s">
+        <v>4095</v>
+      </c>
+      <c r="E1372">
+        <v>8020</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:8">
+      <c r="A1373">
+        <v>115212</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>4096</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>4097</v>
+      </c>
+      <c r="D1373" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="E1373">
+        <v>4135</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:8">
+      <c r="A1374">
+        <v>115213</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>4099</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>4100</v>
+      </c>
+      <c r="D1374" s="1" t="s">
+        <v>4101</v>
+      </c>
+      <c r="E1374">
+        <v>8077</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:8">
+      <c r="A1375">
+        <v>115214</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>4102</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>4103</v>
+      </c>
+      <c r="D1375" s="1" t="s">
+        <v>4104</v>
+      </c>
+      <c r="E1375">
+        <v>8790</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:8">
+      <c r="A1376">
+        <v>115215</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>4105</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>4106</v>
+      </c>
+      <c r="D1376" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="E1376">
+        <v>4455</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:8">
+      <c r="A1377">
+        <v>115216</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>4107</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>4108</v>
+      </c>
+      <c r="D1377" s="1" t="s">
+        <v>4101</v>
+      </c>
+      <c r="E1377">
+        <v>8622</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:8">
+      <c r="A1378">
+        <v>115217</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>4109</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>4110</v>
+      </c>
+      <c r="D1378" s="1" t="s">
+        <v>4104</v>
+      </c>
+      <c r="E1378">
+        <v>8656</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:8">
+      <c r="A1379">
+        <v>115218</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>4111</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>4112</v>
+      </c>
+      <c r="D1379" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="E1379">
+        <v>4390</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:8">
+      <c r="A1380">
+        <v>115219</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>4113</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>4114</v>
+      </c>
+      <c r="D1380" s="1" t="s">
+        <v>4115</v>
+      </c>
+      <c r="E1380">
+        <v>7651</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:8">
+      <c r="A1381">
+        <v>115220</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>4116</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>4117</v>
+      </c>
+      <c r="D1381" s="1" t="s">
+        <v>4118</v>
+      </c>
+      <c r="E1381">
+        <v>7307</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:8">
+      <c r="A1382">
+        <v>115221</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>4119</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>4120</v>
+      </c>
+      <c r="D1382" s="1" t="s">
+        <v>4121</v>
+      </c>
+      <c r="E1382">
+        <v>4029</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:8">
+      <c r="A1383">
+        <v>115222</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>4122</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>4123</v>
+      </c>
+      <c r="D1383" s="1" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1383">
+        <v>7008</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:8">
+      <c r="A1384">
+        <v>115223</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>4125</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>4126</v>
+      </c>
+      <c r="D1384" s="1" t="s">
+        <v>4127</v>
+      </c>
+      <c r="E1384">
+        <v>7075</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:8">
+      <c r="A1385">
+        <v>115224</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>4128</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>4129</v>
+      </c>
+      <c r="D1385" s="1" t="s">
+        <v>4130</v>
+      </c>
+      <c r="E1385">
+        <v>7412</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:8">
+      <c r="A1386">
+        <v>115225</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>4131</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>4132</v>
+      </c>
+      <c r="D1386" s="1" t="s">
+        <v>4133</v>
+      </c>
+      <c r="E1386">
+        <v>7212</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:8">
+      <c r="A1387">
+        <v>115226</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>4134</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>4135</v>
+      </c>
+      <c r="D1387" s="1" t="s">
+        <v>4136</v>
+      </c>
+      <c r="E1387">
+        <v>7669</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:8">
+      <c r="A1388">
+        <v>115227</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>4137</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>4138</v>
+      </c>
+      <c r="D1388" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="E1388">
+        <v>4290</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:8">
+      <c r="A1389">
+        <v>115228</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>4139</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>4140</v>
+      </c>
+      <c r="D1389" s="1" t="s">
+        <v>4141</v>
+      </c>
+      <c r="E1389">
+        <v>7832</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:8">
+      <c r="A1390">
+        <v>115229</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>4142</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>4143</v>
+      </c>
+      <c r="D1390" s="1" t="s">
+        <v>4144</v>
+      </c>
+      <c r="E1390">
+        <v>8106</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:8">
+      <c r="A1391">
+        <v>115230</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>4145</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>4146</v>
+      </c>
+      <c r="D1391" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="E1391">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:8">
+      <c r="A1392">
+        <v>115231</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>4147</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>4148</v>
+      </c>
+      <c r="D1392" s="1" t="s">
+        <v>4149</v>
+      </c>
+      <c r="E1392">
+        <v>7678</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:8">
+      <c r="A1393">
+        <v>115232</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>4150</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>4151</v>
+      </c>
+      <c r="D1393" s="1" t="s">
+        <v>4152</v>
+      </c>
+      <c r="E1393">
+        <v>7756</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:8">
+      <c r="A1394">
+        <v>115233</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>4153</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>4154</v>
+      </c>
+      <c r="D1394" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="E1394">
+        <v>3816</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:8">
+      <c r="A1395">
+        <v>115234</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>4155</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>4156</v>
+      </c>
+      <c r="D1395" s="1" t="s">
+        <v>4157</v>
+      </c>
+      <c r="E1395">
+        <v>7359</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:8">
+      <c r="A1396">
+        <v>115235</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>4158</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>4159</v>
+      </c>
+      <c r="D1396" s="1" t="s">
+        <v>4160</v>
+      </c>
+      <c r="E1396">
+        <v>7324</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:8">
+      <c r="A1397">
+        <v>115236</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>4161</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>4162</v>
+      </c>
+      <c r="D1397" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="E1397">
+        <v>3739</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:8">
+      <c r="A1398">
+        <v>115237</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>4163</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>4164</v>
+      </c>
+      <c r="D1398" s="1" t="s">
+        <v>4165</v>
+      </c>
+      <c r="E1398">
+        <v>7019</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:8">
+      <c r="A1399">
+        <v>115238</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>4166</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>4167</v>
+      </c>
+      <c r="D1399" s="1" t="s">
+        <v>4168</v>
+      </c>
+      <c r="E1399">
+        <v>6790</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:8">
+      <c r="A1400">
+        <v>115239</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>4169</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>4170</v>
+      </c>
+      <c r="D1400" s="1" t="s">
+        <v>4171</v>
+      </c>
+      <c r="E1400">
+        <v>3613</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:8">
+      <c r="A1401">
+        <v>115240</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>4172</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>4173</v>
+      </c>
+      <c r="D1401" s="1" t="s">
+        <v>4174</v>
+      </c>
+      <c r="E1401">
+        <v>6890</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:8">
+      <c r="A1402">
+        <v>115241</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>4175</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>4176</v>
+      </c>
+      <c r="D1402" s="1" t="s">
+        <v>4177</v>
+      </c>
+      <c r="E1402">
+        <v>5851</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:8">
+      <c r="A1403">
+        <v>115242</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>4178</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>4179</v>
+      </c>
+      <c r="D1403" s="1" t="s">
+        <v>4180</v>
+      </c>
+      <c r="E1403">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:8">
+      <c r="A1404">
+        <v>115243</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>4181</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>4182</v>
+      </c>
+      <c r="D1404" s="1" t="s">
+        <v>4183</v>
+      </c>
+      <c r="E1404">
+        <v>6112</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:8">
+      <c r="A1405">
+        <v>115244</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>4184</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D1405" s="1" t="s">
+        <v>4186</v>
+      </c>
+      <c r="E1405">
+        <v>6147</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:8">
+      <c r="A1406">
+        <v>115245</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>4187</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>4188</v>
+      </c>
+      <c r="D1406" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="E1406">
+        <v>3824</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:8">
+      <c r="A1407">
+        <v>115246</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>4189</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>4190</v>
+      </c>
+      <c r="D1407" s="1" t="s">
+        <v>4191</v>
+      </c>
+      <c r="E1407">
+        <v>6329</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:8">
+      <c r="A1408">
+        <v>115247</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>4192</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>4193</v>
+      </c>
+      <c r="D1408" s="1" t="s">
+        <v>4194</v>
+      </c>
+      <c r="E1408">
+        <v>6694</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:8">
+      <c r="A1409">
+        <v>115248</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>4195</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>4196</v>
+      </c>
+      <c r="D1409" s="1" t="s">
+        <v>4197</v>
+      </c>
+      <c r="E1409">
+        <v>6600</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:8">
+      <c r="A1410">
+        <v>115249</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>4198</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>4199</v>
+      </c>
+      <c r="D1410" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="E1410">
+        <v>4020</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:8">
+      <c r="A1411">
+        <v>115250</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>4200</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>4201</v>
+      </c>
+      <c r="D1411" s="1" t="s">
+        <v>4202</v>
+      </c>
+      <c r="E1411">
+        <v>6224</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:8">
+      <c r="A1412">
+        <v>115251</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>4203</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>4204</v>
+      </c>
+      <c r="D1412" s="1" t="s">
+        <v>4205</v>
+      </c>
+      <c r="E1412">
+        <v>6362</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:8">
+      <c r="A1413">
+        <v>115252</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>4206</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>4207</v>
+      </c>
+      <c r="D1413" s="1" t="s">
+        <v>4208</v>
+      </c>
+      <c r="E1413">
+        <v>6365</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:8">
+      <c r="A1414">
+        <v>115253</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>4209</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>4210</v>
+      </c>
+      <c r="D1414" s="1" t="s">
+        <v>4211</v>
+      </c>
+      <c r="E1414">
+        <v>5786</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:8">
+      <c r="A1415">
+        <v>115254</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>4212</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>4213</v>
+      </c>
+      <c r="D1415" s="1" t="s">
+        <v>4214</v>
+      </c>
+      <c r="E1415">
+        <v>5585</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:8">
+      <c r="A1416">
+        <v>115255</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>4215</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>4216</v>
+      </c>
+      <c r="D1416" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="E1416">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:8">
+      <c r="A1417">
+        <v>115256</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>4217</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>4218</v>
+      </c>
+      <c r="D1417" s="1" t="s">
+        <v>4219</v>
+      </c>
+      <c r="E1417">
+        <v>5711</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:8">
+      <c r="A1418">
+        <v>115257</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>4220</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>4221</v>
+      </c>
+      <c r="D1418" s="1" t="s">
+        <v>4222</v>
+      </c>
+      <c r="E1418">
+        <v>6056</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:8">
+      <c r="A1419">
+        <v>115258</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>4223</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D1419" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="E1419">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:8">
+      <c r="A1420">
+        <v>115259</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>4225</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>4226</v>
+      </c>
+      <c r="D1420" s="1" t="s">
+        <v>4227</v>
+      </c>
+      <c r="E1420">
+        <v>5391</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:8">
+      <c r="A1421">
+        <v>115260</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>4228</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>4229</v>
+      </c>
+      <c r="D1421" s="1" t="s">
+        <v>4230</v>
+      </c>
+      <c r="E1421">
+        <v>5302</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:8">
+      <c r="A1422">
+        <v>115261</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>4231</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>4232</v>
+      </c>
+      <c r="D1422" s="1" t="s">
+        <v>3947</v>
+      </c>
+      <c r="E1422">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:8">
+      <c r="A1423">
+        <v>115262</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>4233</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>4234</v>
+      </c>
+      <c r="D1423" s="1" t="s">
+        <v>4235</v>
+      </c>
+      <c r="E1423">
+        <v>5448</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:8">
+      <c r="A1424">
+        <v>115263</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>4236</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>4237</v>
+      </c>
+      <c r="D1424" s="1" t="s">
+        <v>4238</v>
+      </c>
+      <c r="E1424">
+        <v>5775</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:8">
+      <c r="A1425">
+        <v>115264</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>4239</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>4240</v>
+      </c>
+      <c r="D1425" s="1" t="s">
+        <v>3902</v>
+      </c>
+      <c r="E1425">
+        <v>3368</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:8">
+      <c r="A1426">
+        <v>115265</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>4241</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>4242</v>
+      </c>
+      <c r="D1426" s="1" t="s">
+        <v>4243</v>
+      </c>
+      <c r="E1426">
+        <v>5586</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:8">
+      <c r="A1427">
+        <v>115266</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>4244</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>4245</v>
+      </c>
+      <c r="D1427" s="1" t="s">
+        <v>4246</v>
+      </c>
+      <c r="E1427">
+        <v>5694</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:8">
+      <c r="A1428">
+        <v>115267</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>4247</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>4248</v>
+      </c>
+      <c r="D1428" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="E1428">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:8">
+      <c r="A1429">
+        <v>115268</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>4249</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>4250</v>
+      </c>
+      <c r="D1429" s="1" t="s">
+        <v>4251</v>
+      </c>
+      <c r="E1429">
+        <v>5399</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:8">
+      <c r="A1430">
+        <v>115269</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>4252</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>4253</v>
+      </c>
+      <c r="D1430" s="1" t="s">
+        <v>4254</v>
+      </c>
+      <c r="E1430">
+        <v>6002</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:8">
+      <c r="A1431">
+        <v>115270</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>4255</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>4256</v>
+      </c>
+      <c r="D1431" s="1" t="s">
+        <v>4257</v>
+      </c>
+      <c r="E1431">
+        <v>6069</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:8">
+      <c r="A1432">
+        <v>115271</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>4258</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>4259</v>
+      </c>
+      <c r="D1432" s="1" t="s">
+        <v>4260</v>
+      </c>
+      <c r="E1432">
+        <v>5890</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:8">
+      <c r="A1433">
+        <v>115272</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>4261</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>4262</v>
+      </c>
+      <c r="D1433" s="1" t="s">
+        <v>3758</v>
+      </c>
+      <c r="E1433">
+        <v>6072</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:8">
+      <c r="A1434">
+        <v>115273</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>4263</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>4264</v>
+      </c>
+      <c r="D1434" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="E1434">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:8">
+      <c r="A1435">
+        <v>115274</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>4265</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>4266</v>
+      </c>
+      <c r="D1435" s="1" t="s">
+        <v>4267</v>
+      </c>
+      <c r="E1435">
+        <v>6220</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:8">
+      <c r="A1436">
+        <v>115275</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>4268</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>4269</v>
+      </c>
+      <c r="D1436" s="1" t="s">
+        <v>3776</v>
+      </c>
+      <c r="E1436">
+        <v>6192</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:8">
+      <c r="A1437">
+        <v>115276</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>4270</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>4271</v>
+      </c>
+      <c r="D1437" s="1" t="s">
+        <v>3797</v>
+      </c>
+      <c r="E1437">
+        <v>6103</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:8">
+      <c r="A1438">
+        <v>115277</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>4272</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>4273</v>
+      </c>
+      <c r="D1438" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="E1438">
+        <v>3992</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:8">
+      <c r="A1439">
+        <v>115278</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>4274</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>4275</v>
+      </c>
+      <c r="D1439" s="1" t="s">
+        <v>4276</v>
+      </c>
+      <c r="E1439">
+        <v>5924</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:8">
+      <c r="A1440">
+        <v>115279</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>4277</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>4278</v>
+      </c>
+      <c r="D1440" s="1" t="s">
+        <v>4279</v>
+      </c>
+      <c r="E1440">
+        <v>5694</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:8">
+      <c r="A1441">
+        <v>115280</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>4280</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>4281</v>
+      </c>
+      <c r="D1441" s="1" t="s">
+        <v>4282</v>
+      </c>
+      <c r="E1441">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:8">
+      <c r="A1442">
+        <v>115281</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>4283</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>4284</v>
+      </c>
+      <c r="D1442" s="1" t="s">
+        <v>4285</v>
+      </c>
+      <c r="E1442">
+        <v>6018</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:8">
+      <c r="A1443">
+        <v>115282</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>4286</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>4287</v>
+      </c>
+      <c r="D1443" s="1" t="s">
+        <v>4288</v>
+      </c>
+      <c r="E1443">
+        <v>6185</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:8">
+      <c r="A1444">
+        <v>115283</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>4289</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>4290</v>
+      </c>
+      <c r="D1444" s="1" t="s">
+        <v>4291</v>
+      </c>
+      <c r="E1444">
+        <v>6109</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:8">
+      <c r="A1445">
+        <v>115284</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>4292</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>4293</v>
+      </c>
+      <c r="D1445" s="1" t="s">
+        <v>4294</v>
+      </c>
+      <c r="E1445">
+        <v>6136</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:8">
+      <c r="A1446">
+        <v>115285</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>4295</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>4296</v>
+      </c>
+      <c r="D1446" s="1" t="s">
+        <v>4297</v>
+      </c>
+      <c r="E1446">
+        <v>5573</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:8">
+      <c r="A1447">
+        <v>115286</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>4298</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>4299</v>
+      </c>
+      <c r="D1447" s="1" t="s">
+        <v>4300</v>
+      </c>
+      <c r="E1447">
+        <v>5514</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:8">
+      <c r="A1448">
+        <v>115287</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>4301</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>4302</v>
+      </c>
+      <c r="D1448" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="E1448">
+        <v>3620</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:8">
+      <c r="A1449">
+        <v>115288</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>4303</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>4304</v>
+      </c>
+      <c r="D1449" s="1" t="s">
+        <v>4305</v>
+      </c>
+      <c r="E1449">
+        <v>5444</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:8">
+      <c r="A1450">
+        <v>115289</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>4306</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>4307</v>
+      </c>
+      <c r="D1450" s="1" t="s">
+        <v>4308</v>
+      </c>
+      <c r="E1450">
+        <v>5960</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:8">
+      <c r="A1451">
+        <v>115290</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>4309</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>4310</v>
+      </c>
+      <c r="D1451" s="1" t="s">
+        <v>4311</v>
+      </c>
+      <c r="E1451">
+        <v>5785</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:8">
+      <c r="A1452">
+        <v>115291</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>4312</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>4313</v>
+      </c>
+      <c r="D1452" s="1" t="s">
+        <v>4314</v>
+      </c>
+      <c r="E1452">
+        <v>6187</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:8">
+      <c r="A1453">
+        <v>115292</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>4315</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>4316</v>
+      </c>
+      <c r="D1453" s="1" t="s">
+        <v>4317</v>
+      </c>
+      <c r="E1453">
+        <v>6625</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:8">
+      <c r="A1454">
+        <v>115293</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>4318</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>4319</v>
+      </c>
+      <c r="D1454" s="1" t="s">
+        <v>4320</v>
+      </c>
+      <c r="E1454">
+        <v>6298</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:8">
+      <c r="A1455">
+        <v>115294</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>4321</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>4322</v>
+      </c>
+      <c r="D1455" s="1" t="s">
+        <v>4323</v>
+      </c>
+      <c r="E1455">
+        <v>6552</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:8">
+      <c r="A1456">
+        <v>115295</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>4324</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>4325</v>
+      </c>
+      <c r="D1456" s="1" t="s">
+        <v>4326</v>
+      </c>
+      <c r="E1456">
+        <v>6444</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:8">
+      <c r="A1457">
+        <v>115296</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>4327</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>4328</v>
+      </c>
+      <c r="D1457" s="1" t="s">
+        <v>4329</v>
+      </c>
+      <c r="E1457">
+        <v>6812</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:8">
+      <c r="A1458">
+        <v>115297</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>4330</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>4331</v>
+      </c>
+      <c r="D1458" s="1" t="s">
+        <v>4332</v>
+      </c>
+      <c r="E1458">
+        <v>6564</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:8">
+      <c r="A1459">
+        <v>115298</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>4333</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>4334</v>
+      </c>
+      <c r="D1459" s="1" t="s">
+        <v>4323</v>
+      </c>
+      <c r="E1459">
+        <v>3986</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:8">
+      <c r="A1460">
+        <v>115299</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>4335</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>4336</v>
+      </c>
+      <c r="D1460" s="1" t="s">
+        <v>4337</v>
+      </c>
+      <c r="E1460">
+        <v>6535</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:8">
+      <c r="A1461">
+        <v>115300</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>4338</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>4339</v>
+      </c>
+      <c r="D1461" s="1" t="s">
+        <v>4340</v>
+      </c>
+      <c r="E1461">
+        <v>6502</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:8">
+      <c r="A1462">
+        <v>115301</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>4341</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>4342</v>
+      </c>
+      <c r="D1462" s="1" t="s">
+        <v>4323</v>
+      </c>
+      <c r="E1462">
+        <v>3921</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:8">
+      <c r="A1463">
+        <v>115302</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>4343</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>4344</v>
+      </c>
+      <c r="D1463" s="1" t="s">
+        <v>4345</v>
+      </c>
+      <c r="E1463">
+        <v>6805</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:8">
+      <c r="A1464">
+        <v>115303</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>4346</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>4347</v>
+      </c>
+      <c r="D1464" s="1" t="s">
+        <v>4348</v>
+      </c>
+      <c r="E1464">
+        <v>7426</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:8">
+      <c r="A1465">
+        <v>115304</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>4349</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>4350</v>
+      </c>
+      <c r="D1465" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E1465">
+        <v>7100</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:8">
+      <c r="A1466">
+        <v>115305</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>4351</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>4352</v>
+      </c>
+      <c r="D1466" s="1" t="s">
+        <v>4323</v>
+      </c>
+      <c r="E1466">
+        <v>3845</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:8">
+      <c r="A1467">
+        <v>115306</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>4353</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>4354</v>
+      </c>
+      <c r="D1467" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E1467">
+        <v>6527</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:8">
+      <c r="A1468">
+        <v>115307</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>4355</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>4356</v>
+      </c>
+      <c r="D1468" s="1" t="s">
+        <v>4357</v>
+      </c>
+      <c r="E1468">
+        <v>6143</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:8">
+      <c r="A1469">
+        <v>115308</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>4358</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>4359</v>
+      </c>
+      <c r="D1469" s="1" t="s">
+        <v>4360</v>
+      </c>
+      <c r="E1469">
+        <v>6267</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:8">
+      <c r="A1470">
+        <v>115309</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>4361</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>4362</v>
+      </c>
+      <c r="D1470" s="1" t="s">
+        <v>4363</v>
+      </c>
+      <c r="E1470">
+        <v>6406</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:8">
+      <c r="A1471">
+        <v>115310</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>4364</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>4365</v>
+      </c>
+      <c r="D1471" s="1" t="s">
+        <v>4366</v>
+      </c>
+      <c r="E1471">
+        <v>6816</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:8">
+      <c r="A1472">
+        <v>115311</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>4367</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>4368</v>
+      </c>
+      <c r="D1472" s="1" t="s">
+        <v>4369</v>
+      </c>
+      <c r="E1472">
+        <v>6478</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:8">
+      <c r="A1473">
+        <v>115312</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>4370</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>4371</v>
+      </c>
+      <c r="D1473" s="1" t="s">
+        <v>4323</v>
+      </c>
+      <c r="E1473">
+        <v>4112</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:8">
+      <c r="A1474">
+        <v>115313</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>4372</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>4373</v>
+      </c>
+      <c r="D1474" s="1" t="s">
+        <v>4374</v>
+      </c>
+      <c r="E1474">
+        <v>6658</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:8">
+      <c r="A1475">
+        <v>115314</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>4375</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>4376</v>
+      </c>
+      <c r="D1475" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E1475">
+        <v>6727</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:8">
+      <c r="A1476">
+        <v>115315</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>4377</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>4378</v>
+      </c>
+      <c r="D1476" s="1" t="s">
+        <v>4379</v>
+      </c>
+      <c r="E1476">
+        <v>6904</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:8">
+      <c r="A1477">
+        <v>115316</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>4380</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>4381</v>
+      </c>
+      <c r="D1477" s="1" t="s">
+        <v>4382</v>
+      </c>
+      <c r="E1477">
+        <v>6960</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:8">
+      <c r="A1478">
+        <v>115317</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>4383</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>4384</v>
+      </c>
+      <c r="D1478" s="1" t="s">
+        <v>4385</v>
+      </c>
+      <c r="E1478">
+        <v>6971</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:8">
+      <c r="A1479">
+        <v>115318</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>4386</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>4387</v>
+      </c>
+      <c r="D1479" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E1479">
+        <v>7032</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:8">
+      <c r="A1480">
+        <v>115319</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>4388</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>4389</v>
+      </c>
+      <c r="D1480" s="1" t="s">
+        <v>4390</v>
+      </c>
+      <c r="E1480">
+        <v>6938</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:8">
+      <c r="A1481">
+        <v>115320</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>4391</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>4392</v>
+      </c>
+      <c r="D1481" s="1" t="s">
+        <v>4393</v>
+      </c>
+      <c r="E1481">
+        <v>6761</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:8">
+      <c r="A1482">
+        <v>115321</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>4394</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>4395</v>
+      </c>
+      <c r="D1482" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E1482">
+        <v>6606</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:8">
+      <c r="A1483">
+        <v>115322</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>4396</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>4397</v>
+      </c>
+      <c r="D1483" s="1" t="s">
+        <v>4398</v>
+      </c>
+      <c r="E1483">
+        <v>6616</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:8">
+      <c r="A1484">
+        <v>115323</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>4399</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>4400</v>
+      </c>
+      <c r="D1484" s="1" t="s">
+        <v>4401</v>
+      </c>
+      <c r="E1484">
+        <v>7203</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:8">
+      <c r="A1485">
+        <v>115324</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>4402</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>4403</v>
+      </c>
+      <c r="D1485" s="1" t="s">
+        <v>4404</v>
+      </c>
+      <c r="E1485">
+        <v>4601</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:8">
+      <c r="A1486">
+        <v>115325</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>4405</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>4406</v>
+      </c>
+      <c r="D1486" s="1" t="s">
+        <v>4407</v>
+      </c>
+      <c r="E1486">
+        <v>7307</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:8">
+      <c r="A1487">
+        <v>115326</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>4408</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>4409</v>
+      </c>
+      <c r="D1487" s="1" t="s">
+        <v>4410</v>
+      </c>
+      <c r="E1487">
+        <v>7977</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:8">
+      <c r="A1488">
+        <v>115327</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>4411</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>4412</v>
+      </c>
+      <c r="D1488" s="1" t="s">
+        <v>4413</v>
+      </c>
+      <c r="E1488">
+        <v>7939</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:8">
+      <c r="A1489">
+        <v>115328</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>4414</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>4415</v>
+      </c>
+      <c r="D1489" s="1" t="s">
+        <v>4416</v>
+      </c>
+      <c r="E1489">
+        <v>7363</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:8">
+      <c r="A1490">
+        <v>115329</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>4417</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>4418</v>
+      </c>
+      <c r="D1490" s="1" t="s">
+        <v>4419</v>
+      </c>
+      <c r="E1490">
+        <v>6834</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:8">
+      <c r="A1491">
+        <v>115330</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>4420</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>4421</v>
+      </c>
+      <c r="D1491" s="1" t="s">
+        <v>4422</v>
+      </c>
+      <c r="E1491">
+        <v>7012</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:8">
+      <c r="A1492">
+        <v>115331</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>4423</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>4424</v>
+      </c>
+      <c r="D1492" s="1" t="s">
+        <v>4404</v>
+      </c>
+      <c r="E1492">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:8">
+      <c r="A1493">
+        <v>115332</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>4425</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>4426</v>
+      </c>
+      <c r="D1493" s="1" t="s">
+        <v>4427</v>
+      </c>
+      <c r="E1493">
+        <v>7213</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:8">
+      <c r="A1494">
+        <v>115333</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>4428</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>4429</v>
+      </c>
+      <c r="D1494" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="E1494">
+        <v>8354</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:8">
+      <c r="A1495">
+        <v>115334</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>4430</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>4431</v>
+      </c>
+      <c r="D1495" s="1" t="s">
+        <v>4432</v>
+      </c>
+      <c r="E1495">
+        <v>8290</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:8">
+      <c r="A1496">
+        <v>115335</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>4433</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>4434</v>
+      </c>
+      <c r="D1496" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E1496">
+        <v>8992</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:8">
+      <c r="A1497">
+        <v>115336</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>4435</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>4436</v>
+      </c>
+      <c r="D1497" s="1" t="s">
+        <v>4437</v>
+      </c>
+      <c r="E1497">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:8">
+      <c r="A1498">
+        <v>115337</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>4438</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>4439</v>
+      </c>
+      <c r="D1498" s="1" t="s">
+        <v>4345</v>
+      </c>
+      <c r="E1498">
+        <v>10981</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:8">
+      <c r="A1499">
+        <v>115338</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>4440</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>4441</v>
+      </c>
+      <c r="D1499" s="1" t="s">
+        <v>4442</v>
+      </c>
+      <c r="E1499">
+        <v>11342</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:8">
+      <c r="A1500">
+        <v>115339</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>4443</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>4444</v>
+      </c>
+      <c r="D1500" s="1" t="s">
+        <v>4445</v>
+      </c>
+      <c r="E1500">
+        <v>9904</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:8">
+      <c r="A1501">
+        <v>115340</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>4446</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>4447</v>
+      </c>
+      <c r="D1501" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E1501">
+        <v>10090</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:8">
+      <c r="A1502">
+        <v>115341</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>4448</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>4449</v>
+      </c>
+      <c r="D1502" s="1" t="s">
+        <v>4450</v>
+      </c>
+      <c r="E1502">
+        <v>9560</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:8">
+      <c r="A1503">
+        <v>115342</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>4451</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>4452</v>
+      </c>
+      <c r="D1503" s="1" t="s">
+        <v>4453</v>
+      </c>
+      <c r="E1503">
+        <v>9010</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:8">
+      <c r="A1504">
+        <v>115343</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>4454</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>4455</v>
+      </c>
+      <c r="D1504" s="1" t="s">
+        <v>4456</v>
+      </c>
+      <c r="E1504">
+        <v>9267</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:8">
+      <c r="A1505">
+        <v>115344</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>4457</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>4458</v>
+      </c>
+      <c r="D1505" s="1" t="s">
+        <v>4459</v>
+      </c>
+      <c r="E1505">
+        <v>9255</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:8">
+      <c r="A1506">
+        <v>115345</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>4460</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>4461</v>
+      </c>
+      <c r="D1506" s="1" t="s">
+        <v>4462</v>
+      </c>
+      <c r="E1506">
+        <v>9899</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:8">
+      <c r="A1507">
+        <v>115346</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4463</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>4464</v>
+      </c>
+      <c r="D1507" s="1" t="s">
+        <v>4465</v>
+      </c>
+      <c r="E1507">
+        <v>11510</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:8">
+      <c r="A1508">
+        <v>115347</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>4466</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>4467</v>
+      </c>
+      <c r="D1508" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E1508">
+        <v>13080</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:8">
+      <c r="A1509">
+        <v>115348</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>4468</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>4469</v>
+      </c>
+      <c r="D1509" s="1" t="s">
+        <v>4470</v>
+      </c>
+      <c r="E1509">
+        <v>14201</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:8">
+      <c r="A1510">
+        <v>115349</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>4471</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>4472</v>
+      </c>
+      <c r="D1510" s="1" t="s">
+        <v>4473</v>
+      </c>
+      <c r="E1510">
+        <v>11829</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:8">
+      <c r="A1511">
+        <v>115350</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>4474</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>4475</v>
+      </c>
+      <c r="D1511" s="1" t="s">
+        <v>4476</v>
+      </c>
+      <c r="E1511">
+        <v>9638</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:8">
+      <c r="A1512">
+        <v>115351</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>4477</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>4478</v>
+      </c>
+      <c r="D1512" s="1" t="s">
+        <v>4479</v>
+      </c>
+      <c r="E1512">
+        <v>4797</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:8">
+      <c r="A1513">
+        <v>115352</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>4480</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>4481</v>
+      </c>
+      <c r="D1513" s="1" t="s">
+        <v>4482</v>
+      </c>
+      <c r="E1513">
+        <v>8209</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:8">
+      <c r="A1514">
+        <v>115353</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>4483</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>4484</v>
+      </c>
+      <c r="D1514" s="1" t="s">
+        <v>4485</v>
+      </c>
+      <c r="E1514">
+        <v>10429</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:8">
+      <c r="A1515">
+        <v>115354</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>4486</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>4487</v>
+      </c>
+      <c r="D1515" s="1" t="s">
+        <v>4488</v>
+      </c>
+      <c r="E1515">
+        <v>9002</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:8">
+      <c r="A1516">
+        <v>115355</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>4490</v>
+      </c>
+      <c r="D1516" s="1" t="s">
+        <v>4491</v>
+      </c>
+      <c r="E1516">
+        <v>8161</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:8">
+      <c r="A1517">
+        <v>115356</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>4492</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>4493</v>
+      </c>
+      <c r="D1517" s="1" t="s">
+        <v>4494</v>
+      </c>
+      <c r="E1517">
+        <v>9232</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:8">
+      <c r="A1518">
+        <v>115357</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>4495</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>4496</v>
+      </c>
+      <c r="D1518" s="1" t="s">
+        <v>4497</v>
+      </c>
+      <c r="E1518">
+        <v>9266</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:8">
+      <c r="A1519">
+        <v>115358</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>4498</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>4499</v>
+      </c>
+      <c r="D1519" s="1" t="s">
+        <v>4500</v>
+      </c>
+      <c r="E1519">
+        <v>9195</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:8">
+      <c r="A1520">
+        <v>115359</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>4501</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>4502</v>
+      </c>
+      <c r="D1520" s="1" t="s">
+        <v>4503</v>
+      </c>
+      <c r="E1520">
+        <v>8849</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:8">
+      <c r="A1521">
+        <v>115360</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>4504</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>4505</v>
+      </c>
+      <c r="D1521" s="1" t="s">
+        <v>3947</v>
+      </c>
+      <c r="E1521">
+        <v>9451</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:8">
+      <c r="A1522">
+        <v>115361</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>4506</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>4507</v>
+      </c>
+      <c r="D1522" s="1" t="s">
+        <v>4508</v>
+      </c>
+      <c r="E1522">
+        <v>9759</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:8">
+      <c r="A1523">
+        <v>115362</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>4509</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>4510</v>
+      </c>
+      <c r="D1523" s="1" t="s">
+        <v>4511</v>
+      </c>
+      <c r="E1523">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:8">
+      <c r="A1524">
+        <v>115363</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>4512</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>4513</v>
+      </c>
+      <c r="D1524" s="1" t="s">
+        <v>4514</v>
+      </c>
+      <c r="E1524">
+        <v>9670</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:8">
+      <c r="A1525">
+        <v>115364</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>4515</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>4516</v>
+      </c>
+      <c r="D1525" s="1" t="s">
+        <v>4517</v>
+      </c>
+      <c r="E1525">
+        <v>7483</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:8">
+      <c r="A1526">
+        <v>115365</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>4518</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>4519</v>
+      </c>
+      <c r="D1526" s="1" t="s">
+        <v>4520</v>
+      </c>
+      <c r="E1526">
+        <v>8681</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:8">
+      <c r="A1527">
+        <v>115366</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>4521</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>4522</v>
+      </c>
+      <c r="D1527" s="1" t="s">
+        <v>4523</v>
+      </c>
+      <c r="E1527">
+        <v>11416</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:8">
+      <c r="A1528">
+        <v>115367</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>4524</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>4525</v>
+      </c>
+      <c r="D1528" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E1528">
+        <v>11569</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:8">
+      <c r="A1529">
+        <v>115368</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>4526</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>4527</v>
+      </c>
+      <c r="D1529" s="1" t="s">
+        <v>4528</v>
+      </c>
+      <c r="E1529">
+        <v>12005</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:8">
+      <c r="A1530">
+        <v>115369</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>4529</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>4530</v>
+      </c>
+      <c r="D1530" s="1" t="s">
+        <v>4531</v>
+      </c>
+      <c r="E1530">
+        <v>13257</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:8">
+      <c r="A1531">
+        <v>115370</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>4532</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>4533</v>
+      </c>
+      <c r="D1531" s="1" t="s">
+        <v>4534</v>
+      </c>
+      <c r="E1531">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:8">
+      <c r="A1532">
+        <v>115371</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>4535</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>4536</v>
+      </c>
+      <c r="D1532" s="1" t="s">
+        <v>4537</v>
+      </c>
+      <c r="E1532">
+        <v>13583</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:8">
+      <c r="A1533">
+        <v>115372</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>4538</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>4539</v>
+      </c>
+      <c r="D1533" s="1" t="s">
+        <v>4540</v>
+      </c>
+      <c r="E1533">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:8">
+      <c r="A1534">
+        <v>115373</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>4541</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>4542</v>
+      </c>
+      <c r="D1534" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E1534">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:8">
+      <c r="A1535">
+        <v>115374</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>4543</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>4544</v>
+      </c>
+      <c r="D1535" s="1" t="s">
+        <v>4545</v>
+      </c>
+      <c r="E1535">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:8">
+      <c r="A1536">
+        <v>115375</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>4546</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>4547</v>
+      </c>
+      <c r="D1536" s="1" t="s">
+        <v>4548</v>
+      </c>
+      <c r="E1536">
+        <v>14571</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:8">
+      <c r="A1537">
+        <v>115376</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>4549</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>4550</v>
+      </c>
+      <c r="D1537" s="1" t="s">
+        <v>4551</v>
+      </c>
+      <c r="E1537">
+        <v>5159</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:8">
+      <c r="A1538">
+        <v>115377</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>4552</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>4553</v>
+      </c>
+      <c r="D1538" s="1" t="s">
+        <v>4554</v>
+      </c>
+      <c r="E1538">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:8">
+      <c r="A1539">
+        <v>115378</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>4555</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>4556</v>
+      </c>
+      <c r="D1539" s="1" t="s">
+        <v>4557</v>
+      </c>
+      <c r="E1539">
+        <v>13254</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:8">
+      <c r="A1540">
+        <v>115379</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>4558</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>4559</v>
+      </c>
+      <c r="D1540" s="1" t="s">
+        <v>4560</v>
+      </c>
+      <c r="E1540">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:8">
+      <c r="A1541">
+        <v>115380</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>4561</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>4562</v>
+      </c>
+      <c r="D1541" s="1" t="s">
+        <v>4563</v>
+      </c>
+      <c r="E1541">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:8">
+      <c r="A1542">
+        <v>115381</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>4564</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>4565</v>
+      </c>
+      <c r="D1542" s="1" t="s">
+        <v>4566</v>
+      </c>
+      <c r="E1542">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:8">
+      <c r="A1543">
+        <v>115382</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>4567</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>4568</v>
+      </c>
+      <c r="D1543" s="1" t="s">
+        <v>4569</v>
+      </c>
+      <c r="E1543">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:8">
+      <c r="A1544">
+        <v>115383</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>4570</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>4571</v>
+      </c>
+      <c r="D1544" s="1" t="s">
+        <v>4572</v>
+      </c>
+      <c r="E1544">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:8">
+      <c r="A1545">
+        <v>115384</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>4573</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>4574</v>
+      </c>
+      <c r="D1545" s="1" t="s">
+        <v>4575</v>
+      </c>
+      <c r="E1545">
+        <v>15518</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:8">
+      <c r="A1546">
+        <v>115385</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>4576</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>4577</v>
+      </c>
+      <c r="D1546" s="1" t="s">
+        <v>4578</v>
+      </c>
+      <c r="E1546">
+        <v>6762</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:8">
+      <c r="A1547">
+        <v>115386</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>4579</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>4580</v>
+      </c>
+      <c r="D1547" s="1" t="s">
+        <v>4581</v>
+      </c>
+      <c r="E1547">
+        <v>16564</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:8">
+      <c r="A1548">
+        <v>115387</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>4582</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>4583</v>
+      </c>
+      <c r="D1548" s="1" t="s">
+        <v>4584</v>
+      </c>
+      <c r="E1548">
+        <v>6115</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:8">
+      <c r="A1549">
+        <v>115388</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>4585</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>4586</v>
+      </c>
+      <c r="D1549" s="1" t="s">
+        <v>4587</v>
+      </c>
+      <c r="E1549">
+        <v>11890</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:8">
+      <c r="A1550">
+        <v>115389</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>4588</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>4589</v>
+      </c>
+      <c r="D1550" s="1" t="s">
+        <v>4569</v>
+      </c>
+      <c r="E1550">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:8">
+      <c r="A1551">
+        <v>115390</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>4590</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>4591</v>
+      </c>
+      <c r="D1551" s="1" t="s">
+        <v>4569</v>
+      </c>
+      <c r="E1551">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:8">
+      <c r="A1552">
+        <v>115391</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>4592</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>4593</v>
+      </c>
+      <c r="D1552" s="1" t="s">
+        <v>4563</v>
+      </c>
+      <c r="E1552">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:8">
+      <c r="A1553">
+        <v>115392</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>4594</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>4595</v>
+      </c>
+      <c r="D1553" s="1" t="s">
+        <v>4596</v>
+      </c>
+      <c r="E1553">
+        <v>13858</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:8">
+      <c r="A1554">
+        <v>115393</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>4597</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>4598</v>
+      </c>
+      <c r="D1554" s="1" t="s">
+        <v>3752</v>
+      </c>
+      <c r="E1554">
+        <v>11516</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:8">
+      <c r="A1555">
+        <v>115394</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>4599</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>4600</v>
+      </c>
+      <c r="D1555" s="1" t="s">
+        <v>4601</v>
+      </c>
+      <c r="E1555">
+        <v>10486</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:8">
+      <c r="A1556">
+        <v>115395</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>4602</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>4603</v>
+      </c>
+      <c r="D1556" s="1" t="s">
+        <v>4604</v>
+      </c>
+      <c r="E1556">
+        <v>14696</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:8">
+      <c r="A1557">
+        <v>115396</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>4605</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>4606</v>
+      </c>
+      <c r="D1557" s="1" t="s">
+        <v>4607</v>
+      </c>
+      <c r="E1557">
+        <v>13287</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:8">
+      <c r="A1558">
+        <v>115397</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>4608</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>4609</v>
+      </c>
+      <c r="D1558" s="1" t="s">
+        <v>4610</v>
+      </c>
+      <c r="E1558">
+        <v>6129</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:8">
+      <c r="A1559">
+        <v>115398</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>4611</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>4612</v>
+      </c>
+      <c r="D1559" s="1" t="s">
+        <v>4613</v>
+      </c>
+      <c r="E1559">
+        <v>12799</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:8">
+      <c r="A1560">
+        <v>115399</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>4614</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>4615</v>
+      </c>
+      <c r="D1560" s="1" t="s">
+        <v>4616</v>
+      </c>
+      <c r="E1560">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:8">
+      <c r="A1561">
+        <v>115400</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>4617</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>4618</v>
+      </c>
+      <c r="D1561" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E1561">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:8">
+      <c r="A1562">
+        <v>115401</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>4619</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>4620</v>
+      </c>
+      <c r="D1562" s="1" t="s">
+        <v>4545</v>
+      </c>
+      <c r="E1562">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:8">
+      <c r="A1563">
+        <v>115402</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>4621</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>4622</v>
+      </c>
+      <c r="D1563" s="1" t="s">
+        <v>4623</v>
+      </c>
+      <c r="E1563">
+        <v>13119</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:8">
+      <c r="A1564">
+        <v>115403</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>4624</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>4625</v>
+      </c>
+      <c r="D1564" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="E1564">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:8">
+      <c r="A1565">
+        <v>115404</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>4626</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>4627</v>
+      </c>
+      <c r="D1565" s="1" t="s">
+        <v>4628</v>
+      </c>
+      <c r="E1565">
+        <v>13193</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:8">
+      <c r="A1566">
+        <v>115405</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>4629</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>4630</v>
+      </c>
+      <c r="D1566" s="1" t="s">
+        <v>4631</v>
+      </c>
+      <c r="E1566">
+        <v>6404</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:8">
+      <c r="A1567">
+        <v>115406</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>4632</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>4633</v>
+      </c>
+      <c r="D1567" s="1" t="s">
+        <v>4634</v>
+      </c>
+      <c r="E1567">
+        <v>12800</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:8">
+      <c r="A1568">
+        <v>115407</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>4635</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>4636</v>
+      </c>
+      <c r="D1568" s="1" t="s">
+        <v>4637</v>
+      </c>
+      <c r="E1568">
+        <v>15715</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:8">
+      <c r="A1569">
+        <v>125773</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>4638</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>4639</v>
+      </c>
+      <c r="D1569" s="1" t="s">
+        <v>4640</v>
+      </c>
+      <c r="E1569">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:8">
+      <c r="A1570">
+        <v>125774</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>4641</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>4642</v>
+      </c>
+      <c r="D1570" s="1" t="s">
+        <v>4643</v>
+      </c>
+      <c r="E1570">
+        <v>3750</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">