--- v0 (2026-02-03)
+++ v1 (2026-04-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2817">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3671">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -8463,50 +8463,2612 @@
     <t>Журнальный столик своими руками 👍 🔤 Идеи дизайна интерьера</t>
   </si>
   <si>
     <t>13.05.25 15:00</t>
   </si>
   <si>
     <t>t.me/c/1398355728/52855</t>
   </si>
   <si>
     <t>Маленькая кухня мятного цвета 🔤 Идеи дизайна интерьера</t>
   </si>
   <si>
     <t>13.05.25 13:59</t>
   </si>
   <si>
     <t>t.me/c/1398355728/52854</t>
   </si>
   <si>
     <t>13.05.25 13:48</t>
   </si>
   <si>
     <t>t.me/c/1398355728/52853</t>
   </si>
   <si>
     <t>Обзор тайной комнаты 🤩 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>01.03.26 19:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54687</t>
+  </si>
+  <si>
+    <t>Поворотные рейки 🔥 Их классно будет расположить в студии, если необходимо отгородить зону сна и "гостиную" 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>01.03.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54686</t>
+  </si>
+  <si>
+    <t>⚡️⚡️Дубай под плотным обстрелом, следим за ситуацией тут: https://max.ru/novosti</t>
+  </si>
+  <si>
+    <t>01.03.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54685</t>
+  </si>
+  <si>
+    <t>Стена в санузле Эффектная стенка в санузле своими руками, такие декоративные полочки вам точно понравятся 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>01.03.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54684</t>
+  </si>
+  <si>
+    <t>Недавно заболталась с консультантом в РИВ ГОШ и узнала, где они покупают парфюмерию Оказывается даже консультанты сетевых магазинов косметики — не покупают в них духи из-за накрученных цен. Новая знакомая по-секрету поделилась ссылкой на Parfumaqva. Удивительно, что не слышала о них раньше — ведь работают уже 5 лет. Нашла свой любимый Kirke от Tiziana Terenzi в 3 раза дешевле и побежала заказывать. Только вернулась с почты, оплатила при получении. Сижу в шоке — это действительно тот же самый парфюм. Сколько же я переплачивала раньше 🤦‍♀ В общем, не повторяйте моих ошибок и сразу ищите парфюм здесь. Оставлю ссылочку — https://t.me/parfumaqva.ru</t>
+  </si>
+  <si>
+    <t>01.03.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54683</t>
+  </si>
+  <si>
+    <t>Фасады в санузле Использование мебельных фасадов в санузле — очень практичное и удобное решение, убедитесь в этом сами 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>28.02.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54682</t>
+  </si>
+  <si>
+    <t>Очень интересное расположение полочек для хранения обуви в прихожей, так обувь практически не видно и легко можно помыть пол 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>27.02.26 17:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54681</t>
+  </si>
+  <si>
+    <t>Полезное дополнение в шкаф — выдвижная нижняя подставка, которая даже не съедает полезного места 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>27.02.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54680</t>
+  </si>
+  <si>
+    <t>Моя подруга одевалась как деревня ... Пока я не показала ей этот канал: GIRLS DELIGHTED - Магазин, в котором только стильная и современная одежда. Девочки, ваши подружки уже подписаны👇🏻👇🏻👇🏻👇🏻 t.me/girls_gelighted</t>
+  </si>
+  <si>
+    <t>27.02.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54679</t>
+  </si>
+  <si>
+    <t>Довольно бюджетная отделка стен в квартире, мы собрали сразу несколько вариантов, которые вы можете использовать 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.02.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54678</t>
+  </si>
+  <si>
+    <t>Идея, как можно оформить ТВ-зону в спальне, при этом она выглядит очень красиво и стильно 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.02.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54677</t>
+  </si>
+  <si>
+    <t>Раз и навсегда решаем проблему засоров в раковинах и трубах! 😱 Сегодня делимся супер-находкой, которая просто обязана быть в доме каждой хозяйки. Антизасор на щелочной основе от HRC: ✅ Эффективно устраняет пробки и засоры любых сложностей в трубах, сифонах раковин, умывальников, ванн и унитазов; ✅ Очищает и обезжиривает щелочеустойчивые поверхности; ✅ Быстро растворяет белковые и жировые отложения, волосы, остатки пищи; ✅ Действует на всей протяженности трубы, благодаря густой формуле лучше проникает в трубу и дольше задерживается на ее стенках, усиливая эффект. Не повреждает целостность любых видов труб, в том числе и пластиковых! Все, что от вас требуется - это залить средство в раковину и ждать результата. Посмотрите видео, чтобы убедиться, как легко оно справляется с засорами и растворяет волосы с грязью 🔥 Попробовать на WB: https://www.wildberries.ru/catalog/303780063/detail.aspx Ссылка на магазин: https://www.wildberries.ru/seller/4104477</t>
+  </si>
+  <si>
+    <t>26.02.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54676</t>
+  </si>
+  <si>
+    <t>Цоколь кухни Сразу несколько хитрых идей, чем можно занять цоколь кухонного гарнитура, обязательно берите на заметку одно или даже несколько решений 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.02.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54675</t>
+  </si>
+  <si>
+    <t>Функциональное оформление угла в спальне рядом с кроватью, теперь здесь вполне можно поработать 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.02.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54674</t>
+  </si>
+  <si>
+    <t>🚨83% родителей упускают возможность воспитать гения! Нейропсихологи доказали: ключевые способности ребёнка формируются до 7 лет. Главное — до 7 лет правильно развивать технику и мышление ребенка. 👇🏻 Вот что дают упражнения с канала Территория мам реальным детям: Андрей, 6 лет: за 2 недели игр научился считать в уме (игра в кубики) Варя, 5 лет: после наших занятий стала более усидчивой (игра пятнашки) 🙏🏻 Не откладывайте развитие ребенка на потом — нейронные связи формируются именно сейчас. Подписывайтесь на канал: https://t.me/+1pHC9MXxtmw4ZWYy</t>
+  </si>
+  <si>
+    <t>26.02.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54673</t>
+  </si>
+  <si>
+    <t>Диван со столиком Интересная идея для дивана в гостиной, за этим раздвижным столиком можно поработать или покушать 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>25.02.26 19:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54672</t>
+  </si>
+  <si>
+    <t>Пол в коридоре Взгляните, как пол в коридоре здорово меняет пространство, берите эти варианты себе на вооружение 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>25.02.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54671</t>
+  </si>
+  <si>
+    <t>Вот куда я захожу, когда не знаю, где найти идеи интерьера для своего жилища — Уютненько 🏠</t>
+  </si>
+  <si>
+    <t>25.02.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54670</t>
+  </si>
+  <si>
+    <t>Вместо штор Альтернативное решение, если вы не хотите вешать шторы в своей квартире, смарт-стекло — современно и удобно 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>25.02.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54669</t>
+  </si>
+  <si>
+    <t>Черная стена Оформление черной стены с рейками в качестве акцентной в комнате 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>25.02.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54668</t>
+  </si>
+  <si>
+    <t>Рассчитай стоимость своего ремонта за 60 секунд 🔥 Когда я планировала ремонт квартиры, долго не могла определиться с бюджетом. Этот бот оказался настоящей находкой! Он быстро подсчитал все расходы и помог избежать сюрпризов. Попробуйте сами: @remont_kalculator_bot ❤️ Если вы только начинаете ремонт, рекомендую канал про ремонт. Там только актуальная информация: — Сколько стоит ремонт в 2025 году? — Как сэкономить на ремонте? — Как подготовить квартиру к ремонту? — С чего начать ремонт квартиры? И другие разборы. Рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>25.02.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54667</t>
+  </si>
+  <si>
+    <t>Гардероб в спальне Если очень хочется гардеробную, но полноценную разместить негде, то можно сделать небольшую прямо в спальне за кроватью 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>25.02.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54666</t>
+  </si>
+  <si>
+    <t>Потрясающая альтернатива пластиковому подоконнику, теперь он смотрится в разы интереснее 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>24.02.26 18:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54665</t>
+  </si>
+  <si>
+    <t>Квартира без коридора На примере трехкомнатной квартиры предлагаем вам рассмотреть дизайн-проект пространства без коридора 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>24.02.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54664</t>
+  </si>
+  <si>
+    <t>День из жизни обычного россиянина Проснулся, пошёл в банк, открыл счет, получил 5.000 руб. По пути домой сходил в МФЦ, оформил 15.000 руб "ежемесячной поддержки". +20.000 рублей ничего не делая. Можно отдыхать. А если ваш день выглядит не так, то вы просто не знали про канал Где деньги, Зин? Там объясняют, как взломать социальную систему России и каждый месяц получать 70-80 тысяч в виде разных льгот и выплат. Вдумайтесь: в бюджете на соцподдержку заложено более 10 млрд рублей, но до обычных людей эти деньги просто не доходят. Подписывайтесь, деньги лишними не бывают: https://t.me/+hic3s-ohvTtkNTky</t>
+  </si>
+  <si>
+    <t>24.02.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54663</t>
+  </si>
+  <si>
+    <t>Наливной пол Это современный способ отделки пола, который имеет ряд преимуществ, среди которых: простота создания, бюджетность и скорость 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>24.02.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54662</t>
+  </si>
+  <si>
+    <t>Кухня в хрущевке Грамотно расставляем мебель в маленькой кухне хрущевки, берите на заметку 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>24.02.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54661</t>
+  </si>
+  <si>
+    <t>Девочки!! Я нашла его! Наконец-то больше не нужно искать где взять подарки любимым 23 февраля и 8 марта! MODAMICA - легендарный магазин модной одежды для самых дорогих людей♥️ ✅Более 15 лет на рынке ✅700 тысяч заказов на вайлдбериз ✅Собственное производство ✅Доставка по всей России 🔥Скидка 10% на сайте по промокоду mdmc26 🔗Наш сайт 🛍Wildberries Девочки, налетаем!!!</t>
+  </si>
+  <si>
+    <t>24.02.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54660</t>
+  </si>
+  <si>
+    <t>Делимся с вами хитростями, как сделать квартиру в стиле минимализм 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>24.02.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54659</t>
+  </si>
+  <si>
+    <t>Страшные батареи 💡 Легко и просто скрываем старые, страшные батареи 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>24.02.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54658</t>
+  </si>
+  <si>
+    <t>24.02.26 00:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54657</t>
+  </si>
+  <si>
+    <t>Небольшой обзор замечательной студии площадью 25 квадратных метров 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>23.02.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54656</t>
+  </si>
+  <si>
+    <t>Ниша в прихожей Полезная хитрость, как можно оформить нишу в прихожей грамотно и функционально 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>23.02.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54655</t>
+  </si>
+  <si>
+    <t>👩🏻 Совет женщинам: изучайте нейросети в 2026 году На видео многодетная мама. Нейросети экономят ей минимум 5 часов в день — помогают с уроками для детей, с работой, делают красивые фото, будто сходила на фотосессию. БЕЗ знания английского и специальных навыков. Все по готовым пошаговым инструкциям — идеально подойдет для женщин от 25 до 60 лет. Чтобы быстро разобраться, читайте канал Наталии Ивановой. Она простым языком рассказывает, как освоить нейросети бесплатно с нуля — освободить свое время от рутины и сделать красивые фото или видео уже через 5 минут. 👇🏻 Чтобы узнать, как применять нейросети в жизни и работе, подписывайтесь на канал по ссылке: https://t.me/+pzVaGiEexP0xOTM6</t>
+  </si>
+  <si>
+    <t>23.02.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54654</t>
+  </si>
+  <si>
+    <t>Восхитительное преображение квартиры просто за счёт перекраса дверей, такая мелочь, а как сильно влияет на восприятие 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.02.26 22:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54653</t>
+  </si>
+  <si>
+    <t>Обустройство спальни Вариант расположения мебели в спальне, такое отлично подойдет для подростка 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.02.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54652</t>
+  </si>
+  <si>
+    <t>Нестандартный шкаф Идеальный вариант шкафа для небольших спален, где полностью открыть дверцы не получится или это будет крайне неудобно 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.02.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54651</t>
+  </si>
+  <si>
+    <t>⚡️ Внимание. Важная информация! В связи с нестабильной работой мессенджеров и регулярными ограничениями. Мы запускаем официальный MAX-канал для каждого города. Это страховка, чтобы вы в любой момент оставались с новостями и не потеряли связь с каналом. Подписаться лучше заранее. Когда начинаются ограничения — искать канал уже поздно: — Москва — Питер — Абакан — Ангарск — Архангельск — Астрахань — Барнаул — Балашиха — Белгород — Бийск — Благовещенск — Братск — Брянск — Великий Новгород — Владивосток — Владимир — Волгоград — Воронеж — Вологда — Волжский — Екатеринбург — Ижевск — Иркутск — Иваново — Йошкар-Ола — Казань — Калининграда — Калуга — Камчатка — Кемерово — Киров — Краснодар — Красноярск — Комсомольск-на-Амуре — Королёв — Кострома — Крым — Курск — Курган — Липецк — Люберцы — Магнитогорск — Махачкала — Мурманск — Набережные Челны — Нальчик — Нижневартовск — Нижнекамск — Нижний Новгород — Нижний Тагил — Новокузнецк — Новосибирск — Новороссийск — Омск — Оренбург — Орёл — Пенза — Пермь — Петрозаводск — Подольск — Прокопьевск — Псков — Рязань — Ростов-на-Дону — Самара — Саратов — Саранск — Сахалин — Сочи — Ставрополь — Стерлитамак — Старый Оскол — Сургут и ХМАО — Смоленск — Сыктывкар — Таганрог — Тамбов — Тольятти — Тула — Томск — Тюмень — Тверь — Ульяновск — Уссурийск — Уфа — Улан-Удэ — Хабаровск — Челябинск — Чебоксары — Череповец — Чита — Шахты — Энгельс — Ярославль — Якутск Экономика Другой город</t>
+  </si>
+  <si>
+    <t>22.02.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54650</t>
+  </si>
+  <si>
+    <t>Разделение помещений Небольшой лайфхак для всех владельцев квартир с газом, так вы соблюдете все требования и получите очень эстетичный дизайн 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.02.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54649</t>
+  </si>
+  <si>
+    <t>Идея подсветки💡 Светодиодная подсветка станет идеальным решением, чтобы разнообразить интерьер в целом 👉 А как вам решение, нравится? Да — ❤️ Нет — 🔥 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.02.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54648</t>
+  </si>
+  <si>
+    <t>💲Почему все скрывают, что кухню можно сделать за 100 К? Производители и мастера зарабатывают, пока вы думаете, что дешевле — невозможно. На самом деле люди переплачивают за: — фасады «под премиум», которые делают из тех же материалов, — брендовую фурнитуру, которая работает так же, как обычная, — дорогие названия, а не качество. В канале Оля делает уют собраны реальные советы 🧨 об экономии — и да, вот такой вариант тоже можно собрать в 100К, если знать как.</t>
+  </si>
+  <si>
+    <t>22.02.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54647</t>
+  </si>
+  <si>
+    <t>Советы для прихожей Благодаря этим лайфхакам вы сможете сделать идеальную прихожую, в которой будет не только красиво, но и функционально 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.02.26 04:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54646</t>
+  </si>
+  <si>
+    <t>Зонирование однокомнатной квартиры Разместить мебель в однушке — непростая задача. В небольшом метраже нужно выделить место для сна, отдыха и развлечений. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>21.02.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54645</t>
+  </si>
+  <si>
+    <t>❗️Касторовое масло – убийца КАТАРАКТЫ, которое не пропишут врачи! Ещё в 7 лет зрение стало ухудшатся (наследственность), а к 30 годам и вовсе покупала очки на +4. На лазерную коррекцию денег не было, так и ходила щурилась, пока при покупке очередных очков не познакомилась с Антониной Геннадьевной Она – офтальмолог и знахарка в 12 поколении. Посоветовала принимать внутрь касторовое масло и 2 ложки... (Читать). Даже на капли не тратилась – стала видеть ясно уже на вторые сутки, а через 2 недели окончательно сняла очки Она уже 30 лет помогает людям лечить зрение, диабет и грибок без лекарств, а сейчас завела канал "Секреты здоровья", чтобы помочь миллионам Россиян стать здоровее: – Касторовое масло – убийца КАТАРАКТЫ. Зрение будет 100%, если... (Читать) – Грибок сгорит сам, а ногти будут крепкими. 2 ложки йода в солёную воду и... (Читать) – "Лаврушка" спасёт ваш кишечник от паразитов. Для отвара... (Читать) Подписывайтесь, в 50 будете здоровее молодёжи: https://t.me/+xU-7nI2FFJQwN2Zi</t>
+  </si>
+  <si>
+    <t>21.02.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54644</t>
+  </si>
+  <si>
+    <t>Оформление стыка 💡 Чудесный способ оформления стыка кварцвинила и стены с обоями на угле. Такое решение смотрится очень выигрышно и стильно, а монтируется за считанные минуты. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>21.02.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54643</t>
+  </si>
+  <si>
+    <t>Современное решение для оформления скрытого гардероба в вашей квартире. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>21.02.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54642</t>
+  </si>
+  <si>
+    <t>😀😀😀😀😀 ПОСЛЕДНИЙ РАЗ ОТПРАВЛЯЕМ ВАМ ПРИГЛАШЕНИЕ! Шеф Агзамов приглашает вас в свой авторский Telegram-канал! “Друзья, всем привет. Я всех приглашаю в свой личный Telegram-канал, где я буду показывать рецепты настоящих шедевров» Подписывайтесь: @RenatAgzamov Всех вас жду в гости на своем канале Я обещаю, вам понравится❤️</t>
+  </si>
+  <si>
+    <t>21.02.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54641</t>
+  </si>
+  <si>
+    <t>Белая квартира ✨ Квартира, в которой используется белый цвет в качестве основного, всегда смотрится очень выигрышно, поскольку этот цвет визуально увеличивает пространство, добавляет освещённости и он универсален, сочетается с любым цветом. Самое приятное, что вы можете дополнять интерьер белой квартиры любыми предметами декора, они точно идеально впишутся в выбранную концепцию. 📖 Общая площадь составляет: 39 квадратных метров 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.02.26 23:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54632</t>
+  </si>
+  <si>
+    <t>Если в вашей квартире узкие коридоры, то вам стоит присмотреться к вот такому интересному варианту дверей, функционально они безумно удобны 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.02.26 18:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54631</t>
+  </si>
+  <si>
+    <t>Шикарная идея увеличения пространства для хранения вещей 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.02.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54630</t>
+  </si>
+  <si>
+    <t>Какая же я дура! Всю свою жизнь Я ЖИЛА В СРАЧЕ И ГРЯЗИ: постоянная гора жирной немытой посуды, вонь в туалете, толстые слои пыли на шкафах и разводы на стёклах и зеркалах, так было до тех пор пока подруга не посоветовала канал «Лайфхаки для дома» На канале я узнала, что не нужно упыхиваться до посинения, чтобы навести идеальный порядок во всей квартире! Достаточно всего 15 минут в 2 недели, существует специальная японская техника уборки, благодаря которой: • Пыль уйдет навсегда (смотреть способ) • Жирный налёт на посуде сойдет за минуту (название средства) • Застарелые жёлтые пятна от пота исчезнут за 30 секунд (читать рецепт) • Грязные носки вновь станут белоснежным (название средства) Откройте канал и посмотрите сами, теперь на уборку всей квартиры уходит не больше 15 минут 👇🏻</t>
+  </si>
+  <si>
+    <t>20.02.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54629</t>
+  </si>
+  <si>
+    <t>Как правильно организовать пространство для хранения вещей под раковиной, чтобы все было удобно и практично 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>19.02.26 23:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54628</t>
+  </si>
+  <si>
+    <t>Несколько вариантов, как можно обыграть стену за диваном 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>19.02.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54627</t>
+  </si>
+  <si>
+    <t>Очень удобное выдвижное сиденье для того, чтобы удобнее было надевать обувь в коридоре 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>19.02.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54626</t>
+  </si>
+  <si>
+    <t>🤦‍♀️Ошибка которую совершают 90% людей делающих ремонт – боятся довериться специалистам и делают все сами по каким-то роликам. Как итог: плохой ремонт и потерянный бюджет💁‍♀️ Если вы хотите сделать качественный и хороший ремонт вам поможет – Ирина, она ведёт свой телеграм канал 👉Там вы сможете посмотреть реально хорошие и оригинальные дизайны для любой квартиры. От туалета и прихожей, до кухни и спальни 😍Подписывайтесь – потом спасибо скажите: https://t.me/+sqv82HtUYHwzMTgy</t>
+  </si>
+  <si>
+    <t>19.02.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54625</t>
+  </si>
+  <si>
+    <t>Маленькая комната Грамотное распределение пространства в очень маленькой комнате, отличное решение 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>19.02.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54624</t>
+  </si>
+  <si>
+    <t>Как мы с мужем тратим на еду 12 тыс. в месяц?😨 Куда не глянь - рецепты с красной икрой, мраморной говядиной, авокадо... ТЬФУ! Надоело Мы обычная семья и у нас нет возможности тратить такие суммы на продукты. Но мы тоже люди, поэтому кушаем вкусно, но экономно! Поэтому вместе с мужем создали свой канал Вкусно и Дешево где обучаем таких же простых людей тонкостям бюджетной кухни Поддержите нас, подпишитесь - https://t.me/+-_nMfwZ54YFlNzNi</t>
+  </si>
+  <si>
+    <t>19.02.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54623</t>
+  </si>
+  <si>
+    <t>Жидкие обои Результат получился очень красивым, а главное практичным 👉 Несколько преимуществ жидких обоев: 1. Экологичность 2. Долговечность 3. Паропроницаемость 4. Тепло- и звукоизоляция 5. Лёгкость нанесения 6. Скрытие неровностей 7. Ремонтопригодность 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>18.02.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54622</t>
+  </si>
+  <si>
+    <t>Цветы в квартире Несколько вариантов растений, которые отлично будут смотреться в интерьере квартиры 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>18.02.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54621</t>
+  </si>
+  <si>
+    <t>"Искусство не украшает интерьер. Оно диктует правила." Ваши стены достойны большего, чем безликий принт из масс-маркета. В Artlab Interior только авторские работы, которые: • Превратят гостиную в арт-объект • Создадут нужное впечатление с первого взгляда • Подчеркнут ваш вкус без единого слова Удобный Бот-каталог — все картины в одном месте. Быстро найдете именно то, что давно искали. Подписка — первый шаг к интерьеру с характером.</t>
+  </si>
+  <si>
+    <t>18.02.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54620</t>
+  </si>
+  <si>
+    <t>Вот так стильно можно решить проблему с обычным подоконником от застройщика 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>17.02.26 20:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54619</t>
+  </si>
+  <si>
+    <t>Ещё один из интересных вариантов декора стены, чтобы она стала акцентной и притягивала взгляды, как магнит 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>17.02.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54618</t>
+  </si>
+  <si>
+    <t>Девочки, делюсь каналом, в котором часто нахожу вдохновение 🎇 Там выходят подборки для дома, идеи декора и красивые интерьеры. Постоянно сохраняю идеи из него🥰 Подписывайтесь, если любите домашний уют и бюджетные обновления 👉 @your_ideal_home</t>
+  </si>
+  <si>
+    <t>17.02.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54617</t>
+  </si>
+  <si>
+    <t>Очень крутой комод, который совмещает в себе сразу несколько полезных функций 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>17.02.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54616</t>
+  </si>
+  <si>
+    <t>Обновление кухни Переделка обычной кухни в глянцевой пвх-пленке в уютнейшее пространство. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>17.02.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54615</t>
+  </si>
+  <si>
+    <t>Самое тупое в 2026 - игнорировать нейросети Денег тут завались: - Оживить фото: 2-3+ тыс. - Карточки для WB: 3-5+ тыс. - Рекламные тексты: 5-10+ тыс. - Нейрофотки: 10-20+ тыс. Нейросеть все сделает сама. Но надо знать, как ей дать задачу. Хочешь освоить нейросети и зарабатывать — читай канал Наталии Ивановой. Она на пальцах разжевывает с чего начать новичку и дает пошаговые схемы, даже ребенок разберется. Через неделю будешь умело пользоваться нейросетями, а через 1-2 месяца получать 50-80+ тыс, работая 2-3 часа в день. Без VPN и платных подписок. Подписывайся, чтобы не отстать от прогресса и вклинить нейросети в жизнь и работу: https://t.me/+4Ov36k6P8WxkNzFi</t>
+  </si>
+  <si>
+    <t>17.02.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54614</t>
+  </si>
+  <si>
+    <t>Бескаркасный диван, который преобразит любой интерьер Необычный вид и эргономичный изгиб сделают пространство уникальным и удобным. Плюс, он настолько легкий, что его можно перемещать даже после тяжелого дня. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>16.02.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54613</t>
+  </si>
+  <si>
+    <t>Удобство в ванной Почему-то мало кто задумывается об этом во время проектировки ванной комнаты, но подумайте сами, насколько такая мелочь облегчит жизнь вам и вашим домочадцам 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>15.02.26 19:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54612</t>
+  </si>
+  <si>
+    <t>Фото обои Грамотное использование фото обоев в интерьере, взгляните, как они дополняют установленные на стены молдинги 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>15.02.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54611</t>
+  </si>
+  <si>
+    <t>Как убрать жир с живота, бёдер и складки со спины? Пошаговая инструкция👇 На отложение жира в определённых местах влияют гормоны: ☝️складки на животе возникают из-за высокого кортизола, ☝️повышенный эстроген локализует жир на руках и бёдрах, ☝️складки под лопатками - на фоне высоких скачков инсулина в крови. Важно понимать, гормональный дисбаланс влияет лишь на отложение жира в проблемных местах, а сам жир поступает с нефункциональной едой, которую вы употребляете на регулярной основе Хотите навсегда избавится от жира на животе и бёдрах? Внедрите простую систему питания, основанную на принципах рационального сочетания продуктов и жир из проблемных мест начнёт уходить сам: - без подсчёта калорий - без отказа от сладкого - без БАДов - без изнурительных упражнений Бесплатно забирайте серию уроков, в которых практикующий нутрициолог Екатерина Бекетова даёт пошаговую инструкцию с примерами, как сделать любую еду жиросжигающей за счёт принципов рационального сочетания продуктов. 👇 ПОЛУЧИТЬ УРОКИ БЕСПЛАТНО</t>
+  </si>
+  <si>
+    <t>15.02.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54610</t>
+  </si>
+  <si>
+    <t>Невероятно уютная и красивая детская для двух прекрасных девочек, целый сказочный город в небольшой комнате 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>14.02.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54609</t>
+  </si>
+  <si>
+    <t>Если у вас в квартире сделаны обычные проходы между комнатами, то вы можете с помощью вот таких вставок сделать арки, они смотрятся намного эффектнее и красивее 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>13.02.26 19:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54608</t>
+  </si>
+  <si>
+    <t>Украшение стены Один из самых крутых вариантов оформления стены в полосочку с помощью штукатурки и малярного скотча, берите на заметку 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>13.02.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54607</t>
+  </si>
+  <si>
+    <t>🤬 БАРДАК В ДОМЕ = В ЖИЗНИ Беспорядок бывает в каждом доме, это не означает, что люди, в нём живущие – ЛЕНТЯИ. Чтобы у вас всегда было чисто и уютно, вам нужно правильно организовать быт в квартире. Канал Квартира в порядке - это настоящая находка, вещички для организации, лайфхаки для дома и еще 1000 полезных фишек! Подпишись и повторяй 👇 https://t.me/+fBU1KWDMl5Q1OGI0</t>
+  </si>
+  <si>
+    <t>13.02.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54606</t>
+  </si>
+  <si>
+    <t>Хранение в шкафу Современная идея как можно хранить кухонные принадлежности в шкафу, чтобы было быстро, просто и удобно 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.02.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54605</t>
+  </si>
+  <si>
+    <t>Современный ремонт 🌸 Уютное гнёздышко для семейной жизни с продуманным ремонтом. В нём прекрасно сочетаются стиль, комфорт и функциональность. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.02.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54596</t>
+  </si>
+  <si>
+    <t>🧠 Поверните шею прямо сейчас: если слышен хруст или «песок» — ваши сосуды забиты на 70%, а мозг задыхается. Это не «соли». Это сигнал: артерии пережаты, как садовый шланг под колесом. Пока кровь не доходит до мозга — пить витамины или литры кофе бесполезно. Вы просто «греете» организм, который работает на износ. Академик Неумывакин доказал: мы сами «бетонируем» сосуды овсянкой и аптечным «мелом», пока мозг голодает. В закрытом канале Инструкция к Телу — прикладные хаки, которые «открывают» кровоток за 2 минуты. В закрепе вас ждут 4 инструкции: 📍 Метод «Атлант»: 60 сек у стены — зажим в шее уходит, в глазах светлеет. 📍 Чек-лист по Магнию: как по этикетке отличить рабочую форму от «мела». 📍 Чистка сосудов: 2 специи из ГОСТ-справочников, работающие с бляшками. 📍 Протокол питания: 7 продуктов, от которых растет живот и «тупеет» мозг. Не ждите «первого звонка» — забирайте инструкции по кнопке ниже. Вход закроем через 24 часа.👇</t>
+  </si>
+  <si>
+    <t>12.02.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54595</t>
+  </si>
+  <si>
+    <t>Угловой ящик Функциональный угловой ящик, сделанный в углу кухонного гарнитура, идеальное решение для максимального использования места 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>11.02.26 22:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54594</t>
+  </si>
+  <si>
+    <t>Барная стойка Классная идея как можно установить барную стойку в квартире, чтобы она не мешалась, это решение отлично впишется в небольшую студию 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>11.02.26 20:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54593</t>
+  </si>
+  <si>
+    <t>Актуальный интерьер 🌸 Перед дизайнером этой квартиры стояла задача создать максимально запоминающийся и актуальный на долгие годы интерьер. И у него это получилось, ведь было выбрано максимально удачное сочетание оттенков, отсутствуют вычурные и замысловатые элементы. 📖 Общая площадь составляет: 36.3 квадратных метра 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>11.02.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54587</t>
+  </si>
+  <si>
+    <t>😃😃😃😃😃😃😃😃 ✈️ Мы обратили внимание, что Вы активный пользователь Telegram и каждый день посещаете каналы для дома! За вашу активность Вам предоставлен доступ в БЕСПЛАТНЫЙ закрытый канал «ТАКИЕ РЕШЕНИЯ» где опубликованы уже сотни полезных советов и лайфхаков, которые помогут каждой хозяйке! Сохраняйте подборки всех советов уже сейчас! Сохраняй, удалим через 24 часа 🧡 https://t.me/+baWh0b2JzY8zNTRi</t>
+  </si>
+  <si>
+    <t>11.02.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54586</t>
+  </si>
+  <si>
+    <t>Размещение мебели Правильное размещение мебели на узкой и длинной кухне, чтобы это выглядело красиво и эргономика была соблюдена 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>10.02.26 19:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54585</t>
+  </si>
+  <si>
+    <t>Скрытая рабочая зона Если вам в квартире необходима рабочая зона, но тратить много пространства на это нет возможности, вы можете сделать вот такой встроенный рабочий стол с компьютером 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>10.02.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54584</t>
+  </si>
+  <si>
+    <t>Когда я не знаю, что приготовить, чтобы было вкусно и полезно, я захожу сюда — Фитнес питание</t>
+  </si>
+  <si>
+    <t>10.02.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54583</t>
+  </si>
+  <si>
+    <t>Обрамление проёма Прекрасный способ обрамления оконного проёма с помощью листов ЛДСП, спиленных под углом в 45 градусов 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>10.02.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54582</t>
+  </si>
+  <si>
+    <t>Ремонт в спальне Стильное преображение старой спальни, которая теперь будет радовать жильцов очень долгие годы 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>10.02.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54581</t>
+  </si>
+  <si>
+    <t>У мамы пенсия всего 20 тысяч, а ремонт в квартире выглядит как у тещи Абрамовича🤯 Я думала, что она нашла клад или ограбила банк, но оказалось, что все идеи можно взять на канале “Пространство уюта” Там рассказывают, как создать райский уголок без дорогостоящих материалов и сэкономить сотни тысяч рублей на ремонте. А еще выкладывают подборки мебели как из IKEA и лучшие дизайн-проекты. Канал уже помог сохранить десятки миллионов рублей обычным людям, подписывайтесь 👇👇👇 https://t.me/+ED2JjN-NuqI4ODdi</t>
+  </si>
+  <si>
+    <t>10.02.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54580</t>
+  </si>
+  <si>
+    <t>Постирочная Довольно большая и просторная постирочная в частном доме, посмотрите, как эффектно она выглядит 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>09.02.26 22:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54579</t>
+  </si>
+  <si>
+    <t>Спокойная палитра Наглядный пример того, как спокойная палитра из зеленых и бежевых оттенков смотрится в интерьере квартиры. 👉 Как вам такая идея? 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>09.02.26 18:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54574</t>
+  </si>
+  <si>
+    <t>Своими руками создаём очень красивое, но при этом простое подвесное кашпо для цветочных горшков 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>09.02.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54573</t>
+  </si>
+  <si>
+    <t>Сильная молитва Николаю Чудотворцу, изменяющая судьбу за 40 дней. Читайте ее каждый день с верой и надеждой, и Вы не поверите, как изменится Ваша жизнь! Эта удивительная молитва уже помогла множеству православных людей, поможет и Вам. ⠀ Обязательно сохраните молитву себе в закладки, чтобы не потерять! Читать полностью...</t>
+  </si>
+  <si>
+    <t>09.02.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54572</t>
+  </si>
+  <si>
+    <t>Журнальный столик На случай, если вдруг к вам пришли гости, или вы решили устроить романтический вечер, в этом журнальном столике найдется пара бокалов и бутылка вина для поднятия настроения, очень удобное решение 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>09.02.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54571</t>
+  </si>
+  <si>
+    <t>Хрущевка ✨ Старая советская хрущевка? Да, именно так, только в этом случае в ней сделан профессиональный, качественный дизайнерский ремонт, а у квартиры появилась своя изюминка: панорамные окна и шикарный вид 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>09.02.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54570</t>
+  </si>
+  <si>
+    <t>Родители, в сети набирают популярность сказки, где главный герой — ваш малыш👶👧 Такую сказку ребёнок просит читать снова и снова, ведь она про него и на картинках малыш узнаёт себя. А ещё, у ребёнка появляется интерес к чтению и вырабатывается усидчивость. Сказка создаётся буквально в пару кликов и ваш ребёнок появится на её страницах, как главный персонаж. Пробуйте: → Посмотреть пример → Создать сказку</t>
+  </si>
+  <si>
+    <t>09.02.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54569</t>
+  </si>
+  <si>
+    <t>Звездный потолок ✨ Очень красивое решение для спальни — потолок с эффектом звёзд, только посмотрите, это же выглядит волшебно 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>09.02.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54568</t>
+  </si>
+  <si>
+    <t>Квартира на мансарде 🌸 Уютная квартира на мансардном этаже в Санкт-Петербурге. Только посмотрите, как идеально в интерьер вписались элементы французской роскоши. Применённые светлые тона в сочетании с большими окнами визуально расширяют пространство и делают его более освещённым. 📖 Общая площадь составляет: 56 квадратных метров 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>09.02.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54559</t>
+  </si>
+  <si>
+    <t>Школьный английский — это боль. Мы нашли решение! Если ваш ребенок знает только «Apple» и «Hello», срочно подпишитесь на канал Анны Даниловой. Это блог, где преподаватель МГУ бесплатно делится материалами для детей: Урок по чтению, воркбуки и кроссворды, чек-листы Подписывайтесь, вы ничего не теряете: @AnnaDanilova</t>
+  </si>
+  <si>
+    <t>09.02.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54558</t>
+  </si>
+  <si>
+    <t>Оформление прихожей Давайте рассмотрим функционально очень удобное размещение мебели в прихожей 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>08.02.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54557</t>
+  </si>
+  <si>
+    <t>Оформление стены Работы по нанесению рисунка на стену с помощью краскопульта 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>08.02.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54555</t>
+  </si>
+  <si>
+    <t>Чистый туалет за 10 минут без лишних усилий! 🔥 Устраняем даже самые стойкие загрязнения ванной и туалета за 10 минут помощью ZONE CLEAN TOILET. Эффективное кислотное средство от бренда HRC: ✅ Удаляет пятна от подтеков на унитазе; ✅ Удаляет застарелую ржавчину; ✅ Помогает избавиться от известкового налета; ✅ Убирает все солевые отложения; ✅ Устраняет неприятные запахи, борется с микробами и бактериями. Применим для чистки унитазов, писсуаров, биде из фарфора и керамики, керамической плитки и керамогранита, а также сантехнического фаянса. Попробуйте по ссылке: https://www.wildberries.ru/catalog/269967606/detail.aspx Ссылка на магазин: https://www.wildberries.ru/seller/4104477</t>
+  </si>
+  <si>
+    <t>08.02.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54554</t>
+  </si>
+  <si>
+    <t>Яркая квартира 🌸 Пример очень яркой квартиры, в которой применены стильные пастельные оттенки жёлтого, зелёного, розового и красного. Несмотря на столь обширную палитру интерьер смотрится довольно гармонично. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>08.02.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54544</t>
+  </si>
+  <si>
+    <t>Как клеить обои в кривых углах Простой, но эффективный способ, который поможет вам добиться аккуратного результата даже в сложных местах 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>07.02.26 17:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54543</t>
+  </si>
+  <si>
+    <t>Хватит платить за обучения по вязанию! Теперь можно получить всё бесплатно в канале «Рукоделие для Души» Там бесплатно выкладывают мастер-классы и уроки, которые в интернете продают за десятки тысяч Здесь вас ждёт куча готовых схем, лайфхаков и хитростей 😜 Подписывайтесь, халява тут 👇 https://t.me/+aMyU3dF6jUBhNjE6</t>
+  </si>
+  <si>
+    <t>07.02.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54542</t>
+  </si>
+  <si>
+    <t>Стыковка материалов Прекрасная идея, как можно красиво состыковать два разных материала на полу 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>06.02.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54541</t>
+  </si>
+  <si>
+    <t>Чудесные 40 квадратов Пример того, как можно стильно и красиво организовать 40 квадратных метров жилья 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>06.02.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54540</t>
+  </si>
+  <si>
+    <t>Три причины, почему уверенные девушки выглядят так дорого: 🔸 Они не выбирают масс-маркет. Они просто знают про THE.PUH — корейский бренд женской одежды с аккуратными силуэтами и качественными тканями. 🔸 Платья, костюмы и продуманный стиль — всё в одном месте, без всего лишнего. Остальные 2 причины откроются, когда ты познакомишься с коллекцией THE.PUH</t>
+  </si>
+  <si>
+    <t>06.02.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54530</t>
+  </si>
+  <si>
+    <t>Уютная студия 🌸 Замечательная студия с небольшим метражом, в которой сделали второй этаж. Благодаря такому решению пространство используется максимально полезно. Для жизни одного человека или молодой пары эта квартира подойдет идеально. 📖 Общая площадь составляет: 25 квадратных метров 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>06.02.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54529</t>
+  </si>
+  <si>
+    <t>Стена под мрамор Посмотрите, как дорого и красиво смотрится стена, которая была оформлена под мрамор, такое решение встречается очень редко 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>06.02.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54528</t>
+  </si>
+  <si>
+    <t>🛋 Комод с Wildberries за 1.000 ₽ и ещё куча мебели и всего для дома Самые большие и горячие скидки от тех, кто закупается на закрытых распродажах WB собрали в этом канале — https://t.me/+vBr-lBkkJAE2YmMy Закупаемся выгодно, выбирай категорию 👇</t>
+  </si>
+  <si>
+    <t>05.02.26 20:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54527</t>
+  </si>
+  <si>
+    <t>Совет с затиркой Берите на заметку этот метод затирки швов между плиткой, чтобы предотвратить потерю цвета и сохранить первоначальную красоту 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.02.26 19:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54526</t>
+  </si>
+  <si>
+    <t>Шикарное оформление гостиной с преобладанием зеленого и бежевого оттенков 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.02.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54525</t>
+  </si>
+  <si>
+    <t>Дорогие мои, делюсь с вами прекрасным каналом, где обучают делать декор своими руками🍁 Там вы найдете: 🤩простые идеи красивого декора 📹 обучающие уроки по рукоделию 🏠 стильные товары для дома из Pinterest 🦋 Заходите в гости на канал Сердце и Руки и давайте вместе создавать уют в доме ➡️ https://t.me/decor_sr</t>
+  </si>
+  <si>
+    <t>05.02.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54524</t>
+  </si>
+  <si>
+    <t>Преображение кухни 💫 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.02.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54523</t>
+  </si>
+  <si>
+    <t>Пространство за дверью, которое можно использовать для хранения мелочей 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.02.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54522</t>
+  </si>
+  <si>
+    <t>Не знаешь, как эффективно избавиться от известкового налета и ржавчины в ванной и на кухне? Смотри наш ролик! 🔥 Zone Clean Super - кислотный спрей-очиститель российского производства, который справится буквально за пару минут даже со стойкими загрязнениями. Подходит для акриловых ванн и раковин, душевой кабины, джакузи, туалета, сантехники, фаянсовых изделий, кафеля и многого другого. Это средство для чистки сантехники: ✅ устраняет бытовые загрязнения; ✅ удаляет застарелую ржавчину и солевые отложения; ✅ поддерживает высокий уровень гигиены в ванной и туалете; ✅ легко справляется с загрязнениями в межплиточных швах; ✅ дезинфицирует поверхность, убирает подтеки и мыльные разводы. Вам останется только нанести средство и смыть его. Попробуйте ❤️ Ссылка на товар: https://www.wildberries.ru/catalog/266377786/detail.aspx Ссылка на магазин: https://www.wildberries.ru/seller/4104477</t>
+  </si>
+  <si>
+    <t>05.02.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54521</t>
+  </si>
+  <si>
+    <t>Делаем акцент Посмотрите, как ловко этот мастер сделал небольшой акцент в помещении с помощью краски и резинового шарика, выглядит потрясающе 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>04.02.26 21:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54520</t>
+  </si>
+  <si>
+    <t>Стильное решение, которое поможет вам скрыть трубы отопления своими руками. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>04.02.26 19:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54519</t>
+  </si>
+  <si>
+    <t>Стеклянные блоки Всё волшебство стеклянных блоков в интерьере, согласитесь, что выглядят они крайне необычно и красиво 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>04.02.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54518</t>
+  </si>
+  <si>
+    <t>❗️Пока муж на работе за 45т.р. я преобразила нашу квартиру до неузнаваемости! Мой вариант "ДО" остался позади, и все с помощью нового телеграмм канала ТВОЙ ДИЗАЙН Тут наглядные и дешёвые примеры: - как отремонтировать ванную комнату за неделю, имея бюджет 5т.р. 🛁 - как сделать настольный светильник из эпоксидной смолы, которому позавидуют гости💡 - как имея минимум времени, хрупкие женские руки и огромное желание, сделать квартиру своей мечты!⭐️ Просто зайди и посмотри сама - https://t.me/+Y3XEYKs6xi5lMzAy</t>
+  </si>
+  <si>
+    <t>04.02.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54517</t>
+  </si>
+  <si>
+    <t>Шторный трюк Как при помощи обычной шторной ленты создать видимость люверсов при подвешивании штор 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>04.02.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54516</t>
+  </si>
+  <si>
+    <t>Маленький санузел Крутое решение для очень маленького санузла, посмотрите, как грамотно расположены элементы, особенно столешница с раковиной 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>04.02.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54515</t>
+  </si>
+  <si>
+    <t>Развивайте свою речь. Это очень сексуально. 87% информации человек получает путем общения, а не уметь точно и ясно выразить свои мысли — «словесный якорь». Чтобы это исправить, нужна начитанность и богатый лексический запас, но начать можно с канала «Тихо, я читаю». Уделяйте ему 7 минут в день, а спустя неделю вы будете обходить своих собеседников в остроте активного лексикона и включаться в самые сложные дискуссии. Умение красиво изъясняться — признак авторитета и статуса. Подписывайтесь: @mozhno_potishe</t>
+  </si>
+  <si>
+    <t>04.02.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54514</t>
+  </si>
+  <si>
+    <t>Современная квартира для семьи с детьми. Дизайнер сумел создать комфортное пространство как для родителей, так и для ребёнка. Важно, что на небольшой площади пространство максимально использовано для хранения вещей. 📖 Общая площадь составляет: 55 квадратных метров 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>03.02.26 22:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54504</t>
+  </si>
+  <si>
+    <t>Вместо двери 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>03.02.26 19:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54503</t>
+  </si>
+  <si>
+    <t>Максимально удобная сушилка для белья, которая совсем не занимает место, очень функциональное решение 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>03.02.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54502</t>
+  </si>
+  <si>
+    <t>Новая звезда Петербурга: девушка-экскурсовод влюбила в себя весь город Благодаря ей люди поняли, что в Питере есть места получше Невского проспекта и Эрмитажа. А её рассказы и маршруты заставляют по-новому влюбиться в город даже тех, кто всё уже видел и везде побывал. Поэтому туристы уговорили Софию создать свой канал про Северную столицу. Там она каждый день публикует подборку мест, где можно вкусно покушать, пофоткаться или основательно расслабиться буквально за копейки. Неважно, живете вы в Петербурге или нет – после подписки вам точно захочется видеть город через её объектив. Подписывайтесь: https://t.me/+XgWu4wwmcLQwMjU6</t>
+  </si>
+  <si>
+    <t>03.02.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54501</t>
+  </si>
+  <si>
+    <t>Обновление кухни Посмотрите, как без масштабного ремонта на кухне можно стильно обновить её внешний вид, здорово получилось 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>03.02.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54500</t>
+  </si>
+  <si>
+    <t>Эффектный санузел 👍 Согласитесь, что этот санузел выглядит очень достойно, настоящее произведение искусства 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>03.02.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54499</t>
+  </si>
+  <si>
+    <t>❗️Родился. Закончил в школу. Устроился на работу. Получаешь 50.000р Потом пошёл в МФЦ. Показал паспорт. И получил 75.000р Россия – страна-феномен. Здесь больше денег получает не тот, кто много работает, а тот кто умеет пользоваться лазейками в законах Можно фиктивно поменять прописку и получить 20.000р на "обустройство" жилья. Или заявить об утере СНИЛС и бесплатно лечиться в частных клиниках. Почитайте канал Деньги с умом – там каждый день подсвечивают дыры в законах, с которыми можно вообще не работать и жить на дотации от государства. Подписывайтесь, денег в России – мама не горюй: https://t.me/+vFkiSSuqfcUyNjE6</t>
+  </si>
+  <si>
+    <t>03.02.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54498</t>
+  </si>
+  <si>
+    <t>Удобные раздвижные столы-трансформеры в интерьере малогабаритных комнат. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.02.26 19:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54497</t>
+  </si>
+  <si>
+    <t>Миниатюрная студия Довольно маленькая по площади студия, в которой при этом удалось разместить всё необходимое для жизни. Данный вариант идеально подойдет для сдачи в аренду или для комфортной жизни одного человека. 📖 Общая площадь составляет: 22 квадратных метра 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.02.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54487</t>
+  </si>
+  <si>
+    <t>Зеркало на дверь Своими руками дорабатываем входную дверь, в данном случае было решено приклеить зеркало практически во всю длину двери, результат восхитительный 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.02.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54486</t>
+  </si>
+  <si>
+    <t>7 вещей, которые лучше избегать в храме, чтобы не лишиться здоровья и не привлечь неприятности 1. Ни в коем случае не ставьте свечу за другого человека, если он попросит… Читать далее</t>
+  </si>
+  <si>
+    <t>02.02.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54485</t>
+  </si>
+  <si>
+    <t>Рабочее место Довольно грамотная идея, как можно разместить рабочее место в комнате, во-первых, так света больше падает, а во-вторых, посмотрите какое большое пространство для расстановки вещей 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.02.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54484</t>
+  </si>
+  <si>
+    <t>Ванная комната 🔥 Действительно удобная, практичная и стильная ванная комната, в которой сумели разместить как душ, так и ванну, а также не забыли и о качественной сантехнической составляющей 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.02.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54483</t>
+  </si>
+  <si>
+    <t>85% россиян можно оштрафовать после ремонта Для увеличения комнаты или даже расширения дверного проёма требуется согласование перепланировки Такие изменения без документов есть почти у каждого, и эксперт Анна Страгис уже рассказала, что и как согласовывать без последствий и нарушений. В своём канале она показывает как согласовать любое изменение в квартире и как самостоятельно разобраться в этой теме. Блог полезен для собственников, риэлторов, дизайнеров и всех, кто хочет действовать по закону Почитайте, а в закрепе найдите бесплатную базу знаний по всем перепланировкам: https://t.me/+Psyk5FItEHlhOTZi Реклама: ИП Страгис Андрей Алексеевич, ИНН 550335978598, erid 2Vtzque9xcb</t>
+  </si>
+  <si>
+    <t>02.02.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54482</t>
+  </si>
+  <si>
+    <t>Лимонная квартира Прекрасная однокомнатная квартира, в которой акцентным цветом был выбран лимонный. Согласитесь, что очень интересно смотрится такой дизайн. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54472</t>
+  </si>
+  <si>
+    <t>Уютные цвета Делимся с вами подборкой цветов, которые помогут создать уют в вашем доме 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.02.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54471</t>
+  </si>
+  <si>
+    <t>💬 Ищу женщину, которая увлекается дизайном интерьеров! Можно полного новичка — всему обучу и буду передавать реальные заказы. Главное, чтобы тебе это было по-настоящему интересно. Школа дизайна интерьера Катерины Дубровской открывает 30 мест на бесплатный мастер-класс! Вы узнаете: ✔️ Секреты создания крутых планировок ✔️ Как уже через месяц заработать первые деньги на дизайне интерьера ✔️ Как дизайнеры находят клиентов и зарабатывают от 150к/месяц удаленно Опытные преподаватели помогут освоить навыки создания дизайн-проектов и гарантируют вам первого клиента! Если чувствуешь, что тебе давно хотелось попробовать себя в этом — начни сейчас. Это может стать началом новой профессии. Регистрация на мастер-класс по ссылке: https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin&amp;utm_campaign=mkoldgroup1_020226&amp;utm_content=sAj8_a5-hFljYzUy&amp;utm_term=p5jan&amp;erid=2VtzquckgJX</t>
+  </si>
+  <si>
+    <t>01.02.26 22:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54470</t>
+  </si>
+  <si>
+    <t>Изголовье кровати Удобное и практичное изголовье кровати, в которое может поместиться достаточно много вещей 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>31.01.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54469</t>
+  </si>
+  <si>
+    <t>Дизайн комнаты Если грамотно распределить пространство в комнате, то даже на небольшой площади получится сделать отличное место для комфортной жизни 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>30.01.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54468</t>
+  </si>
+  <si>
+    <t>Идея DIY: небольшой ремонт в прихожей с помощью акцентной стены 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>30.01.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54467</t>
+  </si>
+  <si>
+    <t>⚡️Уже ЗАВТРА мы подведём итоги масштабного розыгрыша — двоим из вас достанется новенький iPhone 17 PRO MAX и Сертификат в Золотое Яблоко на 50.000 рублей! Самое время подписаться на @MoscowHeel и @insidemediaru и нажать «Участвую!» под этим постом, если вы ещё этого не сделали. Результаты уже завтра в 22:00!</t>
+  </si>
+  <si>
+    <t>30.01.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54466</t>
+  </si>
+  <si>
+    <t>Варианты вешалок 👍 Несколько вариантов, как можно стильно обыграть вешалки и крючки для одежды в прихожей, согласитесь, что каждый вариант смотрится чудесно 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>29.01.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54465</t>
+  </si>
+  <si>
+    <t>Совмещаем материалы 🔥 Совместное использование покраски стен и обоев — стильное и красивое решение, которое стоит рассмотреть к применению 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>29.01.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54464</t>
+  </si>
+  <si>
+    <t>29.01.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54463</t>
+  </si>
+  <si>
+    <t>Комод в прихожей Советуем вам заранее предусмотреть в комоде, который вы ставите в прихожей, выдвижную скамеечку, с её помощью будет удобнее аккуратно надевать и снимать обувь 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>29.01.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54462</t>
+  </si>
+  <si>
+    <t>Мусорка и доска Очень грамотное решение по расположению мусорного ведра и разделочной доски, чтобы не пришлось носиться с мусором по всей кухне 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>29.01.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54461</t>
+  </si>
+  <si>
+    <t>😃😃😃😃😃😃😃😃 ✈️ Мы обратили внимание, что Вы активный пользователь Telegram и каждый день посещаете дачные каналы! За вашу активность Вам предоставлен доступ в БЕСПЛАТНЫЙ закрытый канал «ДАЧНЫЕ ХИТРОСТИ» где опубликованы уже сотни полезных дачных советов и хитростей, которые помогут каждому дачнику! Сохраняйте подборки всех советов уже сейчас! Сохраняй, удалим через 24 часа 🧡 https://t.me/+QuNCgXSOQkI3Zjdi</t>
+  </si>
+  <si>
+    <t>29.01.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54460</t>
+  </si>
+  <si>
+    <t>Кухня без окна Если у вас дома маленькая кухня, в которой отсутствует окно, то вам однозначно стоит прислушаться к совету этого дизайнера 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>28.01.26 20:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54459</t>
+  </si>
+  <si>
+    <t>Как красиво повесить шторы волной. Берите на заметку! 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>28.01.26 18:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54458</t>
+  </si>
+  <si>
+    <t>Хочу стильную квартиру все идеи беру тут — Уютная Квартира 🏠</t>
+  </si>
+  <si>
+    <t>28.01.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54457</t>
+  </si>
+  <si>
+    <t>Как незаметно спрятать кошачий лоток в интерьере 🐈 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>27.01.26 22:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54456</t>
+  </si>
+  <si>
+    <t>Отделяем кухню Ещё один из вариантов дверей-купе, с помощью которых можно оградить кухню от зоны гостиной 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>27.01.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54455</t>
+  </si>
+  <si>
+    <t>Не хотите стандартный смеситель для раковины? Не беда! Сейчас на рынке большое количество альтернативных вариантов, и вот один из них. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>27.01.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54454</t>
+  </si>
+  <si>
+    <t>Как "растворить" подкожный жир? (Секреты Тибетских монахов) С детства там делают 30-секундные упражнения, которые буквально растворяют подкожный жир и даже не спортивного человека превращают в Голивудскую модель Раньше за ними ездили в горы Тибета, а теперь они доступны в канале "Гимнастика для фигуры" Чуть набрали лишнего веса, открыли простые упражнения в канале – за неделю похудели на 13кг, убрали бока, обвисшую и дряблую кожу Выбирай свой рост и получи готовый комплекс бесплатно👇🏻</t>
+  </si>
+  <si>
+    <t>27.01.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54453</t>
+  </si>
+  <si>
+    <t>Корзина для белья Крутое решение для корзины с грязным бельём, которая одновременно служит пуфиком, что очень удобно и практично 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.01.26 20:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54452</t>
+  </si>
+  <si>
+    <t>Дверца в душевую Нестандартная идея по созданию дверцы в душевую кабину, это выглядит красиво и пользоваться очень удобно 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.01.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54451</t>
+  </si>
+  <si>
+    <t>Ура, наконец-то это случилось! 🎉 В телеграм появился канал - Дизайн интерьера Здесь представлены сотни готовых и реализованных проектов комфортных интерьеров с реальным бюджетом и лайфхаки по созданию домашнего уюта 🏠 Этот канал тебе точно пригодится! Подпишись, пока доступ открыт 😉👇</t>
+  </si>
+  <si>
+    <t>26.01.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54450</t>
+  </si>
+  <si>
+    <t>Увеличиваем пространство Как увеличить пространство для хранения в комнате? Наверняка, многие хоть раз задавались этим вопросом, и вот на него достойный ответ. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.01.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54449</t>
+  </si>
+  <si>
+    <t>Квартира в классике 🌸 Стильная квартира в классическом стиле, в которой присутствуют элементы модерн декора. В данном случае перед дизайнером стояла задача сделать квартиру в голубых оттенках, которые будут вдохновлять на новые творческие свершения. 📖 Общая площадь составляет: 46 квадратных метров 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.01.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54439</t>
+  </si>
+  <si>
+    <t>Профессия дизайнер интерьера — бесплатный старт 2026! 🔎Ищем людей, которым интересен дизайн интерьеров. ✨Опыт не важен. 🎓Образование не требуется. 🎨 U.Design открывает набор на бесплатный 3-дневный практический курс по дизайну интерьера. За время обучения вы: ✅ Создадите свой первый проект спальни и освоите программу №1 для дизайнеров Homestyler ✅ Освоите основы сочетания цветов, подбора мебели и декора, чтобы не колхозить ✅ Узнаете, как дизайнеры находят клиентов и зарабатывают от 150к/месяц удаленно 👩‍🎨 Формат: Онлайн-уроки в удобное время, проверка домашних заданий, поддержка кураторов и чат единомышленников Не упусти шанс попробовать! Старт уже скоро.</t>
+  </si>
+  <si>
+    <t>26.01.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54438</t>
+  </si>
+  <si>
+    <t>Крошечная кухня 4,9 кв.м. в типовой «хрущевке» 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.01.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54437</t>
+  </si>
+  <si>
+    <t>Зеленый уголок в квартире 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>26.01.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54436</t>
+  </si>
+  <si>
+    <t>Тайны молитвы «Отче наш»: зачем её читать каждый день? «Отче наш» — это единственная молитва, которую даровал нам сам Господь. Главная её тайна состоит... Читать полностью…</t>
+  </si>
+  <si>
+    <t>25.01.26 20:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54435</t>
+  </si>
+  <si>
+    <t>Вращающийся по кругу механизм для организации хранения в углу кухонного гарнитура и удобного доступа к содержимому ящиков. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>25.01.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54434</t>
+  </si>
+  <si>
+    <t>Классные решения Замечательные решения, благодаря которым вы получите максимум удобства от использования квартиры 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>25.01.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54433</t>
+  </si>
+  <si>
+    <t>💫Нажми на свой знак зодиака и смотри, что тебя ожидает в 2026 году👇🏼 ♈️Овен ♉️ Телец ♊️ Близнецы ♋️ Рак ♌️Лев ♍️ Дева ♎️ Весы ♏️ Скорпион ♐️ Стрелец ♑️ Козерог ♒️ Водолей ♓️Рыбы</t>
+  </si>
+  <si>
+    <t>25.01.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54432</t>
+  </si>
+  <si>
+    <t>Полная переделка Полностью переделали однокомнатную квартиру, этот ремонт доказывает, что ничего невозможного и безнадёжного в ремонте не существует 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>24.01.26 21:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54431</t>
+  </si>
+  <si>
+    <t>Шкаф в прихожую Небольшой шкаф, который совмещает в себе пуфик, место для хранения одежды и обувницу, крайне удобно, ведь много места не занимает 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>24.01.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54430</t>
+  </si>
+  <si>
+    <t>Практичный угол Это, пожалуй, самый удобный вариант обустройства внутреннего угла в верхней части кухонного гарнитура 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>24.01.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54429</t>
+  </si>
+  <si>
+    <t>❗️Не пейте КОРВАЛОЛ. Замочите чеснок в 300мл уксуса и сердце будет, как в 20 лет! Настойка разжижает тромбы, прочищает сердечно-сосудистый клапан и на 92% уменьшает риск инсульта Меня зовут Михаил Гладышев. Я патологоанатом и устал находить у каждого второго трупа органы, которые начали гнить от современных препаратов. Если бы не разрекламированные таблетки, эти люди прожили бы ещё 10-12 лет! Я работаю бок о бок с врачами и точно могу заявить: они никогда не пьют лекарства, которые прописывают пациентам. В канале "ЗДОРОВЬЕ ИЗ ЯПОНИИ" из первых уст рассказываю о чём ни один лекарь не скажет в лицо: - Замочите чеснок в 300мл уксуса и сердце будет, как в 20 лет! Главное, добавьте щепотку... (Читать) - Брюшной жир сгорит после 4 стаканов. Японский отвар заменит 100часов  спорта(Читать) - Пенталгин заставляет гнить печень. Израильский аналог за 60 руб. (Читать) - 90% людей умирают из-за забитых сосудов. Вывести тромбы поможет... (Читать) Подпишитесь и продлите себе жизнь: https://t.me/+gtqb16qZdgEwZjky</t>
+  </si>
+  <si>
+    <t>24.01.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54428</t>
+  </si>
+  <si>
+    <t>Украшаем дверь Настоящая находка для тех, у кого есть выделяющаяся дверь в интерьере, простой и бюджетный метод сделать её более стильной 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>23.01.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54427</t>
+  </si>
+  <si>
+    <t>Эффектный прозрачный пол из эпоксидной смолы, а сочетание камня и дерева всегда выглядит беспроигрышно 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>23.01.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54426</t>
+  </si>
+  <si>
+    <t>Когда я что-то хочу поменять в своем доме, все идеи беру тут — Уютненько 🏡</t>
+  </si>
+  <si>
+    <t>23.01.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54425</t>
+  </si>
+  <si>
+    <t>Распределяем место Грамотное распределение места в прихожей, теперь для всего самого важного и нужного пространство найдётся 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>23.01.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54424</t>
+  </si>
+  <si>
+    <t>Удобная обувница Один из вариантов создания обувницы в прихожей, чтобы всегда был порядок 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.01.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54423</t>
+  </si>
+  <si>
+    <t>Дверные проёмы Несколько советов, благодаря которым у вас получится сделать максимально подходящий открытый дверной проем, который будет дополнять общую композицию 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.01.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54422</t>
+  </si>
+  <si>
+    <t>22.01.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54421</t>
+  </si>
+  <si>
+    <t>Что будет актуально в 2026 году в создании интерьера квартиры 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.01.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54420</t>
+  </si>
+  <si>
+    <t>Однушка в панельке Даже в самой обычной панельке можно сделать невероятно стильную и уютную однокомнатную квартиру 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>22.01.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54419</t>
+  </si>
+  <si>
+    <t>Когда я хочу найти новые идеи для вдохновения и создания уюта в доме, то захожу почитать канал "Дом, в котором живет душа". Это авторский канал девушки, которая учит, как дешево и со вкусом обустроить свою квартиру. На канале вы найдете идеи: ❤️ домашнего декора за копейки; ❤️ практичных поделок своими руками; ❤️ красивых и бюджетных интерьеров; ❤️ вкусных и быстрых рецептов, которые порадуют всю семью. Этот канал будет точно полезен любой хозяйке, так что делюсь с вами этой ценной находкой! Подпишись, чтобы не потерять и сделать свой дом еще теплее и уютнее ➡ https://t.me/+GohU3DKkEhw4YzRi</t>
+  </si>
+  <si>
+    <t>22.01.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54418</t>
+  </si>
+  <si>
+    <t>Дверной проём Отличное решение по отделке Г-образного дверного проёма с помощью молдингов, берите на заметку 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>21.01.26 18:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54417</t>
+  </si>
+  <si>
+    <t>Складная кровать Пример складной кровати для небольших комнат, пользоваться ей крайне просто и удобно 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>21.01.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54412</t>
+  </si>
+  <si>
+    <t>Крутой товар для дома — зарядная станция 3-в-1 для одновременной беспроводной зарядки телефона, часов и наушников 🤯 Материал: премиальный алюминий собственного производства. В подарок — сертификат на блок питания, кабель на 1,5 метра 🎁 👉 Зарядная станция 3-в-1 на WB c подарками</t>
+  </si>
+  <si>
+    <t>21.01.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54411</t>
+  </si>
+  <si>
+    <t>Золотые элементы Золото в интерьере — это отличная идея, если нужно добавить теплоту и шик, но важно не переборщить. А как вы относитесь к золоту в дизайне квартиры? 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>21.01.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54410</t>
+  </si>
+  <si>
+    <t>Крутые решения Подборка из нескольких крутых решений для спальни, которые вы оцените по достоинству 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>21.01.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54409</t>
+  </si>
+  <si>
+    <t>21.01.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54408</t>
+  </si>
+  <si>
+    <t>Используем пространство Вот что значит использовать пространство по полной, ни единого свободного места не осталось, но при этом выглядит всё аккуратно 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>21.01.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54407</t>
+  </si>
+  <si>
+    <t>Украшаем рейками Взгляните, какая стильная стена получилась с использованием чёрной краски и деревянных реек 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>21.01.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54406</t>
+  </si>
+  <si>
+    <t>Есть два способа сделать ремонт законно 1. Сносить стены как захочется, увеличивать дверные проёмы и получить огромный штраф. 2. Быть умнее и читать канал Анны Страгис. Аня - эксперт по согласованию перепланировок с большим опытом и рассказывает, как вам проверить свою квартиру на предмет незаконных изменений и избежать штрафов. При желании вы сможете погрузиться в эту профессию, где можно зарабатывать 70-100к за один проект. В 2026 году это одна из самых перспективных профессий на рынке труда, которой не грозит ни один кризис. В канале есть бесплатная база знаний по всем перепланировкам, которую полезно почитать каждому, кто делал или будет делать ремонт: @Formula_pereplanirovki Реклама: ИП Страгис Андрей Алексеевич, ИНН 550335978598, erid 2VtzqwzgVGX</t>
+  </si>
+  <si>
+    <t>21.01.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54405</t>
+  </si>
+  <si>
+    <t>Для робота-пылесоса Небольшой короб для хранения робота-пылесоса с удобным доступом к нему для обслуживания 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>21.01.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54404</t>
+  </si>
+  <si>
+    <t>За 300 тысяч Ремонт во всей однокомнатной квартире всего за 300 тысяч рублей, вы только посмотрите, какая получилась красота 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.01.26 17:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54403</t>
+  </si>
+  <si>
+    <t>Совмещаем материалы Совместное использование покраски стен и обоев — стильное и красивое решение, которое стоит рассмотреть к применению 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.01.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54402</t>
+  </si>
+  <si>
+    <t>Её звали готовить Сталину, но она отказалась Изольда Филипповна - заслуженный повар СССР. Её 10-минутные супы выручали тысячи хозяек, а салаты и ужины занимали первое место в меню Сталина В 1952 году Изольда умерла, оставив после себя кулинарную книгу, которую опубликовал канал "ЗАКУСОЧКА" Там тысячи 7-10 минутных рецептов, которые заставят родных умолять о добавке, а вам – сэкономят кучу времени и избавят от бесящего "А что приготовить?" Подпишитесь, палочка-выручалочка для любой женщины: https://t.me/+t1aeac72andlNmFi</t>
+  </si>
+  <si>
+    <t>20.01.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54401</t>
+  </si>
+  <si>
+    <t>Фартук из плитки Оформление фартука на кухне до установки кухонного гарнитура, важно, чтобы мебельщики свою работу сделали качественно и не ошиблись в размерах шкафов 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.01.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54400</t>
+  </si>
+  <si>
+    <t>Скрытая сушилка Практичная скрытая настенная сушилка, которая не занимает много места и достается только тогда, когда необходима 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.01.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54399</t>
+  </si>
+  <si>
+    <t>⚡️ДАРИМ НОВЫЙ IPHONE 17 PRO MAX И СЕРТИФИКАТ В ЗОЛОТОЕ ЯБЛОКО НА 50.000 Разыгрываем новенький iPhone и сертификат в Золотое Яблоко среди подписчиков! Один из вас может стать обладателем самого желанного гаджета года или обеспечить годовой запас косметики. Условия очень простые: 1. Быть подписанным на канал Москва под каблуком, Инсайд 2. Нажать кнопку «Участвовать» под этим постом Бусты и приглашенные друзья кратно увеличивают шансы на победу! Итоги подведем 31 января в 22:00 случайным образом. Отправка бесплатная в зоне действия СДЭК. Желаем удачи!</t>
+  </si>
+  <si>
+    <t>20.01.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54398</t>
+  </si>
+  <si>
+    <t>Зона с телевизором Эффектное оформление зоны с телевизором, которое довольно просто повторить у себя в квартире 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.01.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54397</t>
+  </si>
+  <si>
+    <t>Удобная кровать Сборка кровати, которая имеет в себе огромное количество мест для хранения различных вещей с удобным доступом к ним 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>20.01.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54396</t>
+  </si>
+  <si>
+    <t>Знакомьтесь – Artlab Interior! 🎨 Моя подруга-дизайнер в восторге от этого канала – здесь она находит вдохновение и классные картины для интерьеров своих клиентов. Удобный Бот-каталог — все картины в одном месте. Быстро найдется то, что идеально впишется именно в ваш интерьер. Хотите легко освежить свой дом без ремонта? Подписывайтесь и откройте для себя мир стильных решений! ✨</t>
+  </si>
+  <si>
+    <t>19.01.26 23:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54395</t>
+  </si>
+  <si>
+    <t>Скрытые крючки Это отличное решение, если вы хотите сделать зону прихожей более красивой и эстетичной. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>19.01.26 20:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54394</t>
+  </si>
+  <si>
+    <t>Луна в интерьере Это настоящий шедевр, который невероятно украсит помещение, представьте, как здорово подобное будет смотреться в гостиной 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>19.01.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54393</t>
+  </si>
+  <si>
+    <t>Когда подписалась на этот канал, думала быстро найду что мне нужно и потом сразу отпишусь, что бы не засорять ленту… В итоге я уже год живу с ним, и внутри дачи, и зона мангала, и огород - все идеи оттуда 🥰 Просто чудо какое то, никакой воды, только полезная информация Канал называется Дача|Дом|Огород, подпишитесь тоже, такое добро не должно пропадать 👇 https://t.me/+rLpSyq8YgAA0MzUy</t>
+  </si>
+  <si>
+    <t>19.01.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54392</t>
+  </si>
+  <si>
+    <t>Интересная гардеробная Достаточно необычный вариант расположения и доступа к гардеробной, никто и не догадается, что там есть целое помещение 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>19.01.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54391</t>
+  </si>
+  <si>
+    <t>Преображение коридора Эффектное преображение коридора в квартире, самое главное, что каждая деталь сделана своими руками 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>19.01.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54390</t>
+  </si>
+  <si>
+    <t>18.01.26 22:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54389</t>
+  </si>
+  <si>
+    <t>Выдвижная тумба Ещё одна интересная и необычная идея — выдвижная тумба возле кровати 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>18.01.26 18:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54388</t>
+  </si>
+  <si>
+    <t>Отделка прихожей Стильное оформление прихожей своими руками, сделать это так просто, что повторить сможет каждый 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>18.01.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54387</t>
+  </si>
+  <si>
+    <t>❗️Есть свой участок? Перестаньте тратить кучу денег на обустройство своего участка, ведь все можно сделать экономично с помощью простых секретов с канала — Дача для души. Переходи, не пожалеешь:</t>
+  </si>
+  <si>
+    <t>18.01.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54386</t>
+  </si>
+  <si>
+    <t>Перепланировка спальни Интересная идея перепланировки спальни, в ней всё продумано до мелочей 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>17.01.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54385</t>
+  </si>
+  <si>
+    <t>Раковина над стиралкой В небольших санузлах такое расположение раковины и стиральной машины может стать настоящим спасением. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>16.01.26 20:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54384</t>
+  </si>
+  <si>
+    <t>Наиболее актуальные сочетания плитки для ванной комнаты, от которых вы не устанете со временем. 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>16.01.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54383</t>
+  </si>
+  <si>
+    <t>Неоклассика в квартире Пример того, как двухкомнатную квартиру можно эффектно отделать в стиле неоклассики 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>15.01.26 21:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54382</t>
+  </si>
+  <si>
+    <t>Оформление стен Три новинки в оформлении стен, которые помогут вам сделать интерьер более необычным и красивым 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>15.01.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54381</t>
+  </si>
+  <si>
+    <t>Перестаньте УРЕЗАТЬ калории во время похудения! Многие женщины думают, что ЕДИНСТВЕННЫЙ способ похудеть - это снизить потребление калорий. Я сама долго следовала этому правилу. Раньше легко могла скинуть 8-10 кг за месяц до лета, посидев на низкокалорийной диете. Но после родов эта система дала сбой. За месяц удавалось скинуть максимум 2-3 кг, а дольше сидеть на таком питании не хватало силы воли и вес возвращался обратно. В итоге за последние 2 года я постепенно набрала 18 кг и никак не могла их сбросить придерживаясь привычной диеты. Питание даже на 1000 -1100 калорий не давало прежнего результата. Я стала искать другие способы похудения в интернете и случайно встретила нутрициолога Екатерину Бекетову. И она поведала почему перестала работать моя низкокалорийная диета. Причина в том, что я «на глаз» подбирала себе калорийность рациона для похудения (по принципу: чем меньше калораж тем лучше). А оказалось, что это ведёт к дефициту не только по калориям, но и по питательным веществам, которые необходимы для обмена веществ. Поэтому с каждой такой диетой мой метаболизм замедлялся, а вес уходил всё хуже и хуже. И я решила просто рационально сочетать продукты, как советовала Екатерина. В итоге начав питаться по её методу вскоре вес стал уходить сам: - без подсчета калорий, - без отказа от сладкого, - без изнурительного спорта. За первый же месяц ушло 8 кг. Ещё через 2 месяца я вернулась в форму, в которой была 10 лет назад. Так легко я еще никогда не худела❤️ И главное, что прошло уже больше года, как я похудела на новой системе, а вес не вернулся. Похудеть получилось не только у меня, а ещё у 500 женщин, с которыми я нахожусь в одном чате. Мы все разные и я вижу, что система рационального питания помогает худеть в всем. В том числе девушкам после родов, взрослым женщинами на фоне менопаузы, и тем, кто поправился после ковида. Вес уходит даже у тех, у кто набрал более 10 лет назад! Попробуйте и вы! Екатерина записала 4 бесплатных урока, в которых дала пошаговый план похудения через систему рационального сочетания продуктов. Забирайте их бесплатно по ссылке ниже👇 ПОЛУЧИТЬ УРОКИ БЕСПЛАТНО</t>
+  </si>
+  <si>
+    <t>15.01.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54380</t>
+  </si>
+  <si>
+    <t>Декор из реек Рейки можно использовать абсолютно по-разному, вы только посмотрите, какая красивая стена получилась 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>15.01.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54379</t>
+  </si>
+  <si>
+    <t>Хранение в спальне Организация хранения в спальне за кроватью, вы только посмотрите, сколько появилось свободных ящиков 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>15.01.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54378</t>
+  </si>
+  <si>
+    <t>❗️НУ НЕ УМЕЮ Я КРАСИВО ОДЕВАТЬСЯ! Давай научу, выбирай свой возраст: ◯ Мне 18-25 лет _________________________ ◯ Мне 26-35 лет _________________________ ◯ Мне 36-45 лет _________________________ ◯ Мне 46-60 лет _________________________ ◯ Мне 60-75 лет _________________________ ◯ Тут нет моего возраста</t>
+  </si>
+  <si>
+    <t>15.01.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54377</t>
+  </si>
+  <si>
+    <t>Вращающаяся обувница Шкаф для хранения обуви с вращающимся механизмом, который поворачивается лёгким движением руки 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>15.01.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54376</t>
+  </si>
+  <si>
+    <t>Шкафы под гарнитуром Хотите сделать дополнительное пространство для хранения, но не знаете где? Рассмотрите место под кухонным гарнитуром! 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>14.01.26 22:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54375</t>
+  </si>
+  <si>
+    <t>Расширяем квартиру Простой способ увеличить площадь квартиры законно, более того, смотрится это решение очень выигрышно 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>14.01.26 19:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54374</t>
+  </si>
+  <si>
+    <t>Разнообразие в квартире Хотите добавить изюминку в вашу квартиру? Раскрасьте двери в разные оттенки! Посмотрите, как необычно это смотрится! 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>14.01.26 18:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54373</t>
+  </si>
+  <si>
+    <t>Боже как вкусно! Взбиваю картошку с яйцом - пирожки теперь не делаю! Научил турецкий повар!Я в шоке! Ингредиенты - картофель - 1кг - яйца - 3 шт... Рецепт полностью</t>
+  </si>
+  <si>
+    <t>14.01.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54372</t>
+  </si>
+  <si>
+    <t>Высокие плинтусы Совет от дизайнера, как просто сделать высокий плинтус в квартире, такой не найти в магазинах, но у вас не будет 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>13.01.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54371</t>
+  </si>
+  <si>
+    <t>Интерьер спальни Уютный и милый интерьер спальни, в котором будет очень приятно отдыхать 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>13.01.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54370</t>
+  </si>
+  <si>
+    <t>Уральские пельмени теперь в Telegram! Наконец-то это произошло, юмористические короткие сценки уже ждут вас у нас в канале! Подними себе настроение вместе с нами - https://t.me/+TrlWYEuJ9usyYTAy</t>
+  </si>
+  <si>
+    <t>13.01.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54369</t>
+  </si>
+  <si>
+    <t>Подборка идей Полезная подборка крутых идей для реализации в процессе ремонта, о них вы не пожалеете 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.01.26 22:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54368</t>
+  </si>
+  <si>
+    <t>Дизайнерские приёмы Эффектные и стильные дизайнерские приёмы, которые вы смело можете рассмотреть к обустройству в своей квартире 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.01.26 22:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54367</t>
+  </si>
+  <si>
+    <t>Трендовые сочетания Хотите сделать ремонт в квартире с трендовыми сочетаниями 2026 года? Тогда эта подсказка, точно, для вас! 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.01.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54366</t>
+  </si>
+  <si>
+    <t>❗️Натрите лоб кипячёной лаврушкой – продлите жизнь на 20 лет! Мой муж родом с Гималай – это единственный горный народ с продолжительностью жизни выше, чем в Японии (97 лет) Они не ходят в аптеки и к ним никогда не проедет скорая, поэтому они лечатся горными настойками и отварами, которые переходят из поколения в поколение Сейчас мне 74 года и муж ВСЮ ЖИЗНЬ лечил меня народными средствами, при этом я не болела диабетом, а состоянию моих суставах не верят даже советские врачи Чтобы показать людям правда эффективную медицину, я создала собственный канал, где муж ежедневно делится рецептами, которые на 20 лет помолотят ваш организм: - ОТВАР ЛАВРУШКИ – забудете про грибок, высокое давление и боль в суставах (Читать) - Мигрень, как рукой снимет. Достаточно натереть большой палец... (Читать) - Забудьте про сахар и высокий холестерин, выпейте натощак 2 ложки... (Читать) Подпишитесь, чтобы лечить болезни, а не просто скрывать симптомы: https://t.me/+D1LMykEcN09mZjhi</t>
+  </si>
+  <si>
+    <t>12.01.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54365</t>
+  </si>
+  <si>
+    <t>Кухня двух цветов ☝️ Довольно эффектное сочетание коричневого и белого на кухне 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.01.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54364</t>
+  </si>
+  <si>
+    <t>Современная студия 👌 Обустройство практичного и функционального пространства в квартире-студии, которое ещё и выглядит стильно 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>12.01.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54363</t>
+  </si>
+  <si>
+    <t>🛋 Комод с Wildberries за 1.000 ₽ и ещё куча мебели и всего для дома Самые большие и горячие скидки от тех, кто закупается на закрытых распродажах WB собрали в этом канале — https://t.me/+1wK210l-BrE2Nzgy Закупаемся выгодно, выбирай категорию 👇</t>
+  </si>
+  <si>
+    <t>11.01.26 22:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54362</t>
+  </si>
+  <si>
+    <t>Закрываем торец Если у вас есть торец мебели, который портит весь внешний вид, то вы можете попробовать закрыть его с помощью МДФ панелей 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>11.01.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54361</t>
+  </si>
+  <si>
+    <t>Камин в гостиной Креативная идея расположения небольшого декоративного камина в гостиной, от такого вы и ваши гости постоянно будете в восторге 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>11.01.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54360</t>
+  </si>
+  <si>
+    <t>Я чуть копыта не откинула когда зашла в квартиру своей подруги 😱 Подругу зовут Оля, 30 лет проработала бухгалтером на производстве. Дома всегда был хлам и бардак, но когда недавно я зашла к ней домой – жилище словно подменили. Всё аккуратно и полно места, хотя квартирка совсем маленькая. Оказалось она просто пользуется каналом «ПОРЯДОК СВОИМИ РУКАМИ», там собраны 1000+ секретов, которые упростят жизнь каждой хозяйке! Я не устояла, решила подписаться, вот и вам рекомендую👇 https://t.me/+UXhhsim7MXIzMjM6</t>
+  </si>
+  <si>
+    <t>11.01.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54359</t>
+  </si>
+  <si>
+    <t>Выбор обоев ☝️ Полезные советы для всех по выбору обоев, так вы сможете подобрать, действительно, качественные и красивые 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>11.01.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54358</t>
+  </si>
+  <si>
+    <t>Перегородка-аквариум Чего только не придумают мастера, даже в качестве перегородки на лестнице решили использовать аквариум, но решение, надо сказать, эффектное 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>11.01.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54357</t>
+  </si>
+  <si>
+    <t>Хочу ремонт, но денег нет 😢 Хорошо что есть Дом своими руками, там я нашла 50 дешевых и красивых вариантов ремонта моей квартиры. Найдите и вы свою 👇🏻👇🏻👇🏻</t>
+  </si>
+  <si>
+    <t>11.01.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54356</t>
+  </si>
+  <si>
+    <t>Рейки с подсветкой Готовая реечная перегородка с поворотными механизмами и подсветкой, которая выглядят замечательно 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>10.01.26 20:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54355</t>
+  </si>
+  <si>
+    <t>Керамогранитные подоконники Это не просто красивое решение, но и очень практичное, ведь этот материал более износостойкий и простой в уборке 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>10.01.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54354</t>
+  </si>
+  <si>
+    <t>❗️Вязание приносит больше удовольствия, чем секс Учёные доказали, что всего 20 минут с нитками и выкройками лучше таблеток избавляют от стресса, успокаивают нервную систему и улучшают концентрацию. Да и курсы никакие проходить не надо – листайте канал Дом рукоделия и вдохновляйтесь Зашли в свободное время – подсмотрели идеи для вязания, шитья или вышивания – и повторили своими руками. Просто настолько, что справится даже ребёнок, а удовольствия на целый день. Подписывайтесь: https://t.me/+-QBBce2kwdVjZjRi</t>
+  </si>
+  <si>
+    <t>10.01.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54353</t>
+  </si>
+  <si>
+    <t>Большой портал Идея оформления порталов в квартире, благодаря такой П-образной защите вы никогда не обобьёте углы 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>10.01.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54352</t>
+  </si>
+  <si>
+    <t>Декоративные светильники Эффектные золотистые светильники на стену, смотрятся эстетично, а сделаны из подручных материалов 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>10.01.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54351</t>
+  </si>
+  <si>
+    <t>НЕ НОСИТЕ ОЧКИ! ЛЮДИ С ПЛОХИМ ЗРЕНИЕМ, ОБЯЗАТЕЛЬНО ПРОЧТИТЕ!!! Джон Поттер – окулист, прославившийся на весь мир диссертациями "Жизнь без очков" и "Увольте окулистов!" показал как за 3 дня растворить катаракту, убрать пелену с глаз и восстановить зрение до 99.9%: ❗️Заварите зелёный чай, возьмите заранее подготовленный... (Читать) За 50-летнюю практику он вернул зрение 700 людям, ЛИТРАМИ выводил паразитов, приводил в норму давление без лекарств и за сутки высушивал грибок и папилломы. Он создал проект "Здоровье из Японии", где помогает лечить то, за что врачи даже не берутся: – Тромбы растворятся, а давление будет 120/80! На ночь разотрите ладони... (Читать) – Жёлтые грибковые ногти отсохнут уже наутро, если намазать их... (Читать) – Густая кровь разжижется в венах и сожжёт раковые клетки. Запоминайте: натощак выпиваем... (Читать) – Каловая слизь стечёт вместе со стулом. Чтобы лишиться ЛИТРА паразитов, сделайте... (Читать) Подпишитесь, это продлит вам жизнь: https://t.me/+qzRtNIqr99BiY2Iy</t>
+  </si>
+  <si>
+    <t>09.01.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54350</t>
+  </si>
+  <si>
+    <t>Реечная дверь Идеальная реечная дверь, которая открывается, как дверь-купе, а ещё на ней расположены живые растения 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>09.01.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54349</t>
+  </si>
+  <si>
+    <t>Хранение в углу Ещё один вариант, как можно сделать обустроить хранение в углу кухни, благодаря тому, что стеллажи от пола до потолка, хранить можно очень много всего 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>09.01.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54348</t>
+  </si>
+  <si>
+    <t>Серый кардинал российской политики, чье имя боятся произносить в слух даже люди из его окружения. Не для прессы, не публично, на личной странице он пишет то, что никогда не расскажут в СМИ. — Почему в последний момент отменили удар "Орешника" по Киеву — Куда исчезли два генерала, после ложных докладов главе Совбеза? — Почему элиты умоляют силовиков не запускать для окончания СВО "Сценарий Патрушева" ? ✈ Ссылка только для своих — https://t.me/+VpkH83F29ZwwNzhi</t>
+  </si>
+  <si>
+    <t>09.01.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54347</t>
+  </si>
+  <si>
+    <t>Простая идея для светильника своими руками 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>09.01.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54346</t>
+  </si>
+  <si>
+    <t>Классная идея, как можно стильно и функционально украсить своими руками пустующие стены за шторками 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>08.01.26 18:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54345</t>
+  </si>
+  <si>
+    <t>Дополнительная подсветка 💡 Несколько мест, в которых здорово будет предусмотреть дополнительную подсветку с датчиком движения 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>08.01.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54344</t>
+  </si>
+  <si>
+    <t>1 миллион идей как обустроить свое жилище вы увидите тут — Уютненько 🏠</t>
+  </si>
+  <si>
+    <t>08.01.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54343</t>
+  </si>
+  <si>
+    <t>Обустройство спальни 😉 Функциональное обустройство спальни, в которой продуман каждый элемент, каждый сантиметр, здесь очень удобно жить 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>07.01.26 19:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54342</t>
+  </si>
+  <si>
+    <t>Бабушкин стиль Кто бы мог подумать, что мы снова вернёмся к тому, от чего так старательно уходили, сейчас огромную популярность набирает бабушкин стиль в интерьере, где используются аутентичные предметы советского прошлого 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>07.01.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54341</t>
+  </si>
+  <si>
+    <t>Eсли у вaс eсть желаниe чтo-тo измeнить в своем доме, тo бoлее 1000 идей для этoгo 🌿 Вы найдете тyт 👉 Любимая квартира</t>
+  </si>
+  <si>
+    <t>07.01.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54340</t>
+  </si>
+  <si>
+    <t>Интересный шкафчик Довольно интересный шкаф для прихожей, который точно смотрится круче стандартных вариантов 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>07.01.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54339</t>
+  </si>
+  <si>
+    <t>Классная маленькая ванная, сделанная на площади всего 3 квадратных метра, несмотря на небольшой метраж ванная получилась полноценной и удобной 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>07.01.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54338</t>
+  </si>
+  <si>
+    <t>Поел оливье. Сходил на ёлку. Посмотрел «Иронию судьбы». Примерно так 96% россиян проводят новогодние праздники. А потом неделю валяются дома, доедают салаты и жалуются, что в городе делать нечего. Хотя прямо под носом – сотни развлечений, за которые вообще не нужно платить. Кафешки, где можно бесплатно выпить глинтвейн. Кинотеатры с бесплатным просмотром новогодних фильмов. Ярмарки, фестивали, уличные концерты и фотозозоны. 🎄Если хотите классно провести зимние праздники, не потратив кучу денег, выбирайте свой город и будьте в курсе всех событий: — Москва: @mosru — Питер: @spbru — Абакан: @abakanru — Ангарск: @angarskru — Архангельск: @arhangelskru — Астрахань: @astrahanru — Барнаул: @barnru — Балашиха: @balru — Белгород: @belgoru — Бийск: @biyskru — Благовещенск: @blagovru — Братск: @bratskru — Брянск: @bryanskru — Великий Новгород: @velnovru — Владивосток: @vladru — Владимир: @vladimirru — Волгоград: @volgogru — Воронеж: @voronezhru — Вологда: @vologdaru — Волжский: @volzhru — Екатеринбург: @ekatru — Ижевск: @izhevskru — Иркутск: @irkutskru — Иваново: @ivanovoru — Йошкар-Ола: @ioshkarolaru — Казань: @kazanru — Калининград: @kalininru — Калуга: @kalugaru — Камчатка: @kamchatkaru — Кемерово: @kemerovoru — Киров: @kirovru — Краснодар: @krasnodaru — Красноярск: @kyarskru — Комсомольск-на-Амуре: @komsru — Королёв: @korolevru — Кострома: @kostromaru — Крым: @crimearu — Курск: @kurskru — Курган: @kurganru — Липецк: @lipetskru — Люберцы: @lyubru — Магнитогорск: @magnitru — Махачкала: @mahru — Мурманск: @murmru — Набережные Челны: @chelnyru — Нальчик: @nalchikru — Нижневартовск: @nizvartru — Нижнекамск: @kamskru — Нижний Новгород: @nnovru — Нижний Тагил: @ntagilru — Новокузнецк: @novokuzru — Новосибирск: @novosibru — Новороссийск: @novru — Омск: @omskru — Оренбург: @orenbru — Орёл: @orelru — Орск: @orskru — Пенза: @penzaru — Пермь: @permru — Петрозаводск: @petru — Подольск: @podolskru — Псков: @pskovru — Рязань: @ryazanru — Ростов-на-Дону: @rostovru — Самара: @samaru — Саратов: @saratovru — Саранск: @saranskru — Сахалин: @sahalinru — Сочи: @sochiru — Ставрополь: @stavru — Стерлитамак: @steru — Старый Оскол: @oskolru — Сургут и ХМАО: @surgutru — Смоленск: @smolru — Сыктывкар: @sktwkaru — Таганрог: @taganru — Тамбов: @tambovru — Тольятти: @tolru — Тула: @tularu — Томск: @tomskru — Тюмень: @tumru — Тверь: @tveru — Ульяновск: @ulru — Уссурийск: @usru — Уфа: @ufaru — Улан-Удэ: @ulanuderu — Хабаровск: @habru — Химки: @himkiru — Челябинск: @chelru — Чебоксары: @chebru — Череповец: @cherepru — Чита: @chitaru — Шахты: @shahtiru — Энгельс: @engru — Ярославль: @yaroslavlru — Якутск: @yakutskru Экономика: @ruseconomica Другой город: @rusru</t>
+  </si>
+  <si>
+    <t>07.01.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54337</t>
+  </si>
+  <si>
+    <t>Изменение трендов Довольно интересно посмотреть на то, как за последние 15 лет поменялись тренды в дизайне интерьера и материалах 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>07.01.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54336</t>
+  </si>
+  <si>
+    <t>Черная кухня Есть в ней что-то особенное, согласитесь, при этом кухня не выглядит мрачно за счёт того, что чёрным сделаны только фасады и отдельные элементы, а сочетается всё это с светлыми оттенками 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>07.01.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54335</t>
+  </si>
+  <si>
+    <t>🔥 Сколько стоит ремонт в 2025 году? Разборы на канале Domeo: — С чего начать ремонт квартиры? — Сколько стоит ремонт? — Как подготовить квартиру к ремонту? 💪🏻 Сделать качественный ремонт, уложиться в сроки и не переплатить — возможно. Чтобы спланировать бюджет, рассчитайте стоимость ремонта в онлайн-калькуляторе: @remont_kalculator_bot 📍 Подпишись, чтобы не потерять: @domeoru</t>
+  </si>
+  <si>
+    <t>07.01.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54334</t>
+  </si>
+  <si>
+    <t>Чудесная переделка Крутая переделка старой ванной и санузла в единой концепции и стилистике 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>07.01.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54326</t>
+  </si>
+  <si>
+    <t>А кто сказал, что у шкафа обязательно должны быть двери? 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>07.01.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54325</t>
+  </si>
+  <si>
+    <t>06.01.26 22:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54324</t>
+  </si>
+  <si>
+    <t>Серая квартира Серый цвет может быть угнетающим, но есть и те оттенки, которые смотрятся достаточно дорого и конечный ремонт не давит на вас 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>06.01.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54323</t>
+  </si>
+  <si>
+    <t>Подоконник-стол Не всегда рабочий стол в квартире нужен на постоянной основе, но чтобы он всё таки был, его можно комбинировать с подоконником 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>06.01.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54322</t>
+  </si>
+  <si>
+    <t>В 2026 Россию и мир ждут изменения. Возможно, самые серьезные с 90-х. Большинство - снова окажутся не готовы. Действия США только подливает масла в огонь! Сейчас лучше следить за теми, кто не поддаётся панике и основывается на фактах. Хороший пример - канал Мультипликатор. Его автор давно рассказал про план Трампа, точно предсказал начало и логику переговоров, давал верные прогнозы по доллару. А сейчас объясняет: что ждёт россиян уже в начале 2026 и какие сценарии обсуждаются в кулуарах. Подпишитесь на этот ценный канал, чтобы тоже знать об этом и быть готовым заранее!</t>
+  </si>
+  <si>
+    <t>06.01.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54321</t>
+  </si>
+  <si>
+    <t>Мебельные панели Классная альтернатива плитке и люкам скрытого монтажа — мебельные панели, они выглядят не менее красиво, а по функционалу гораздо практичнее 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>06.01.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54320</t>
+  </si>
+  <si>
+    <t>Правильный шкаф В наши дни мода на шкафы во всю стену уже постепенно отходит, им на замену приходят подобные комбинации, согласитесь, что они смотрятся намного интереснее 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>06.01.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54319</t>
+  </si>
+  <si>
+    <t>Зарплата – 58.400 руб Выплаты – 99.312 руб Парадокс жизни в России в том, что с выплат и льгот можно получать в 2-3 раза больше денег, чем с основной зарплаты. Например, вы знали, что если ваша квартира меньше 67м2, то вы можете вообще не платить за коммуналку? А если официально ваша зарплата меньше 50.000 рублей, то вы ежемесячно можете получать по 25 тысяч рублей? Чтобы раскрыть все возможности российских законов, читайте канал Деньги с умом. С ним вы лучше любого юриста будете знать наше законодательство и наизусть выучите его дыры, откуда деньги льются рекой. Подписывайтесь, с этим каналом в кошельке никогда не будет пусто: https://t.me/+izIzpuToPsUwZTVi</t>
+  </si>
+  <si>
+    <t>06.01.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54318</t>
+  </si>
+  <si>
+    <t>Комната подростков Классная идея обустройства комнаты для комфортного проживания двух детей-подростков, стоит отметить, что метраж у данного помещения довольно небольшой 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.01.26 22:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54317</t>
+  </si>
+  <si>
+    <t>Двухъярусная студия Для тех, кто планирует делать студию под сдачу и в ней высокие потолки, рассмотрите вариант второго яруса, так получится обустроить и зону гостиной, и зону для сна 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.01.26 19:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54316</t>
+  </si>
+  <si>
+    <t>Зона умывания Оформление зоны для умывания с современными фишками: зеркало с подсветкой, которое можно закрыть створками, кран с гибким шлангом для удобства уборки и хранение под раковиной 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.01.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54315</t>
+  </si>
+  <si>
+    <t>🦉 Мечтаете об экзотическом питомце? 🐒🦜 Теперь это реально 💥 Совы, приматы, попугаи и другие редкие животные — здоровые, ухоженные и готовые к переезду ✨ ✔️ Помощь с подбором ✔️ Консультации до и после покупки ✔️ Быстрая и безопасная доставка 🚚 💬 Не знаете, кто подойдёт именно вам? Подскажем. ⚠️ Количество ограничено — животных бронируют быстро! 👉 Смотрите сейчас</t>
+  </si>
+  <si>
+    <t>05.01.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54314</t>
+  </si>
+  <si>
+    <t>Повторяемость рисунка Обязательно учитывайте повторяемость рисунка при выборе и укладке плитки в любом помещении, если рисунок будет везде одинаковый, это смотрится очень нелепо 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.01.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54313</t>
+  </si>
+  <si>
+    <t>За копейки Пять тысяч в контексте ремонта — сущие копейки, но даже на эту сумму можно стильно обновить кухню 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.01.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54312</t>
+  </si>
+  <si>
+    <t>❗️✅В последний раз мы даем вам БЕСПЛАТНЫЙ доступ, который вы уже дважды игнорировали. 🎁Администрация дарит вам возможность в течении 24 часов присоединиться к приватному каналу ДИЗАЙН ДЛЯ ДОМА - это уникальный канал в котором собраны лучшие лайфхаки для вашего ремонта ❗️. Такого вы не найдете в открытом доступе. 👍🔥 ❗️❗️У Вас осталось совсем мало времени, примите приглашение.👇👇</t>
+  </si>
+  <si>
+    <t>05.01.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54311</t>
+  </si>
+  <si>
+    <t>Столешница из плитки 💡 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.01.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54310</t>
+  </si>
+  <si>
+    <t>Безопасно сделано Обратите внимание на данный вариант фартука и столешницы, главная особенность в том, что здесь нет привычных стыков, а значит не будет забиваться грязь и не будут размножаться бактерии 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>05.01.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54309</t>
+  </si>
+  <si>
+    <t>05.01.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54308</t>
+  </si>
+  <si>
+    <t>Стеклянные двери Отличная инструкция для тех, кто хочет установить стеклянные двери между комнатой или кухней и балконом, в таком виде смотрится намного эстетичнее 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>04.01.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54307</t>
+  </si>
+  <si>
+    <t>Невесомый стеллаж Довольно маленький, не утяжеляющий пространство подвесной стеллаж, благодаря которому у вас появится дополнительное место для хранения 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>04.01.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54306</t>
+  </si>
+  <si>
+    <t>Новая звезда Петербурга: девушка-экскурсовод влюбила в себя весь город Благодаря ей люди поняли, что в Питере есть места получше Невского проспекта и Эрмитажа. А её рассказы и маршруты заставляют по-новому влюбиться в город даже тех, кто всё уже видел и везде побывал. Поэтому туристы уговорили Софию создать свой канал про Северную столицу. Там она каждый день публикует подборку мест, где можно вкусно покушать, пофоткаться или основательно расслабиться буквально за копейки. Неважно, живете вы в Петербурге или нет – после подписки вам точно захочется видеть город через её объектив. Подписывайтесь: https://t.me/+jjvYXW0K4x9lNzMy</t>
+  </si>
+  <si>
+    <t>04.01.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54305</t>
+  </si>
+  <si>
+    <t>Про телевизор Полезная информация о том, как выбрать телевизор и повесить его на стену с учётом ваших размеров помещения и роста 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.01.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54304</t>
+  </si>
+  <si>
+    <t>Новая кухня Преображение самой обычной кухни, которое заслуживает аплодисментов и отдельного внимания, согласны? 🔤 Идеи дизайна интерьера</t>
+  </si>
+  <si>
+    <t>02.01.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54303</t>
+  </si>
+  <si>
+    <t>❗️ДИКЛОФЕНАК – стоит 130 рублей, а используется даже в ИЗРАИЛЬСКИХ клиниках! В 34 года подхватила грибок. Перепробовала больше 30 мазей, потратила 12.000 рублей, а результата – НОЛЬ Мне пытались навязать операцию на 67.000, пока я не слетала в Израиль и не встретила будущего мужа. Он – заведующий микологическим отделением клиники, и грибковые болезни здесь лечат нашим ДИКЛОФЕНАКОМ! За 7 лет брака мы ни разу не покупали дорогие лекарства. Все болячки он лечил сам, а сейчас я попросила создать канал "Секреты здоровья", чтобы сэкономить вам огромные деньги: ➤ 3 каловыводящих препарата очистят желудок от шлаков и лишнего жира (Читать) ➤ Так в Израиле худеют к лету. -4кг за 2 суток: в кастрюлю насыпьте 300г соды... (Читать) ➤ Даже не думайте про операции! Зрение восстановится до 100% (Читать) ➤ Зелёнка разъедает грибок. Чтобы не сжечь и здоровые ногти, закиньте 2 ложки в... (Читать) Подпишитесь, Израильская медицина на 3 головы выше отечественной: https://t.me/+BWj2Jw15yjcwYjEy</t>
+  </si>
+  <si>
+    <t>01.01.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1398355728/54302</t>
+  </si>
+  <si>
+    <t>Рисунок на стене Мало того, что это не просто стена, а стена-стеллаж, так её ещё и таким потрясающим рисунком украсили 🔤 Идеи дизайна интерьера</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -8828,51 +11390,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H941"/>
+  <dimension ref="A1:H1228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3364.464" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -8889,778 +11451,787 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>54331</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>2263</v>
       </c>
       <c r="F2">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="G2">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>54332</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>3575</v>
       </c>
       <c r="F3">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="G3">
-        <v>62</v>
+        <v>166</v>
+      </c>
+      <c r="H3">
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>54333</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>4374</v>
       </c>
       <c r="F4">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G4">
-        <v>33</v>
+        <v>88</v>
       </c>
       <c r="H4">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>54334</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>4873</v>
       </c>
       <c r="F5">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G5">
-        <v>5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>54335</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>6247</v>
       </c>
       <c r="F6">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="G6">
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H6">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>54336</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>7566</v>
       </c>
       <c r="F7">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="G7">
-        <v>38</v>
+        <v>64</v>
+      </c>
+      <c r="H7">
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>54337</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>8058</v>
       </c>
       <c r="F8">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G8">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="H8">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>54338</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>8649</v>
       </c>
       <c r="F9">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="G9">
-        <v>53</v>
+        <v>76</v>
+      </c>
+      <c r="H9">
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>54339</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>8988</v>
       </c>
       <c r="F10">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="G10">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>54340</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>8939</v>
       </c>
       <c r="F11">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="G11">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="H11">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>54341</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>9480</v>
       </c>
       <c r="F12">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="G12">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="H12">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>54342</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>9809</v>
       </c>
       <c r="F13">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G13">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="H13">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>54343</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>9815</v>
       </c>
       <c r="F14">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G14">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>54344</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>9731</v>
       </c>
       <c r="F15">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="G15">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="H15">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>54345</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>9494</v>
       </c>
       <c r="F16">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="G16">
-        <v>103</v>
+        <v>133</v>
       </c>
       <c r="H16">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>54346</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>9568</v>
       </c>
       <c r="F17">
         <v>3</v>
       </c>
       <c r="G17">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>54347</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>9769</v>
       </c>
       <c r="F18">
-        <v>66</v>
+        <v>108</v>
       </c>
       <c r="G18">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="H18">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>54348</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>9869</v>
       </c>
       <c r="F19">
-        <v>98</v>
+        <v>155</v>
       </c>
       <c r="G19">
-        <v>145</v>
+        <v>188</v>
       </c>
       <c r="H19">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>54349</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>9898</v>
       </c>
       <c r="F20">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G20">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>54350</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>10410</v>
       </c>
       <c r="F21">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G21">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="H21">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>54351</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>11229</v>
       </c>
       <c r="F22">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="G22">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="H22">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>54352</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E23">
         <v>11494</v>
       </c>
       <c r="F23">
-        <v>82</v>
+        <v>114</v>
       </c>
       <c r="G23">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="H23">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>54353</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E24">
         <v>11783</v>
       </c>
       <c r="F24">
-        <v>94</v>
+        <v>133</v>
       </c>
       <c r="G24">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H24">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>54354</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" t="s">
         <v>78</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E25">
         <v>11864</v>
       </c>
       <c r="F25">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="G25">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="H25">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>54355</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E26">
         <v>11692</v>
       </c>
       <c r="F26">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="G26">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="H26">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>54356</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E27">
         <v>12063</v>
       </c>
       <c r="F27">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="G27">
-        <v>73</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>54357</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E28">
         <v>12121</v>
       </c>
       <c r="F28">
-        <v>113</v>
+        <v>153</v>
       </c>
       <c r="G28">
-        <v>64</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>54358</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E29">
         <v>10903</v>
       </c>
       <c r="F29">
         <v>4</v>
       </c>
       <c r="G29">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>54359</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E30">
         <v>12233</v>
       </c>
       <c r="F30">
-        <v>99</v>
+        <v>140</v>
       </c>
       <c r="G30">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="H30">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>54360</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E31">
         <v>12162</v>
       </c>
       <c r="F31">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="G31">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="H31">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>54361</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E32">
         <v>10124</v>
       </c>
       <c r="F32">
         <v>15</v>
       </c>
       <c r="G32">
@@ -9679,181 +12250,181 @@
       </c>
       <c r="D33" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>54363</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="C34" t="s">
         <v>105</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E34">
         <v>11920</v>
       </c>
       <c r="F34">
-        <v>92</v>
+        <v>122</v>
       </c>
       <c r="G34">
-        <v>112</v>
+        <v>132</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>54364</v>
       </c>
       <c r="B35" t="s">
         <v>107</v>
       </c>
       <c r="C35" t="s">
         <v>108</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E35">
         <v>12580</v>
       </c>
       <c r="F35">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="G35">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="H35">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>54365</v>
       </c>
       <c r="B36" t="s">
         <v>110</v>
       </c>
       <c r="C36" t="s">
         <v>111</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E36">
         <v>12506</v>
       </c>
       <c r="F36">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G36">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>54366</v>
       </c>
       <c r="B37" t="s">
         <v>113</v>
       </c>
       <c r="C37" t="s">
         <v>114</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E37">
         <v>12739</v>
       </c>
       <c r="F37">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G37">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="H37">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>54367</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" t="s">
         <v>117</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E38">
         <v>12395</v>
       </c>
       <c r="F38">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G38">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="H38">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>54368</v>
       </c>
       <c r="B39" t="s">
         <v>119</v>
       </c>
       <c r="C39" t="s">
         <v>120</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E39">
         <v>12399</v>
       </c>
       <c r="F39">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="G39">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="H39">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>54369</v>
       </c>
       <c r="B40" t="s">
         <v>122</v>
       </c>
       <c r="C40" t="s">
         <v>123</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E40">
         <v>9533</v>
       </c>
       <c r="F40">
         <v>4</v>
       </c>
       <c r="G40">
@@ -9875,1015 +12446,1015 @@
       </c>
       <c r="E41">
         <v>177</v>
       </c>
       <c r="H41">
         <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>54371</v>
       </c>
       <c r="B42" t="s">
         <v>128</v>
       </c>
       <c r="C42" t="s">
         <v>129</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E42">
         <v>12695</v>
       </c>
       <c r="F42">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="G42">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="H42">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>54372</v>
       </c>
       <c r="B43" t="s">
         <v>131</v>
       </c>
       <c r="C43" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E43">
         <v>13410</v>
       </c>
       <c r="F43">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="G43">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="H43">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>54373</v>
       </c>
       <c r="B44" t="s">
         <v>134</v>
       </c>
       <c r="C44" t="s">
         <v>135</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E44">
         <v>13711</v>
       </c>
       <c r="F44">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G44">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="H44">
         <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>54374</v>
       </c>
       <c r="B45" t="s">
         <v>137</v>
       </c>
       <c r="C45" t="s">
         <v>138</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E45">
         <v>13685</v>
       </c>
       <c r="F45">
         <v>14</v>
       </c>
       <c r="G45">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H45">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>54375</v>
       </c>
       <c r="B46" t="s">
         <v>140</v>
       </c>
       <c r="C46" t="s">
         <v>141</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E46">
         <v>13238</v>
       </c>
       <c r="F46">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="G46">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="H46">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>54376</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="C47" t="s">
         <v>144</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E47">
         <v>13325</v>
       </c>
       <c r="F47">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="G47">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="H47">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>54377</v>
       </c>
       <c r="B48" t="s">
         <v>146</v>
       </c>
       <c r="C48" t="s">
         <v>147</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E48">
         <v>13445</v>
       </c>
       <c r="F48">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G48">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>54378</v>
       </c>
       <c r="B49" t="s">
         <v>149</v>
       </c>
       <c r="C49" t="s">
         <v>150</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E49">
         <v>12396</v>
       </c>
       <c r="F49">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="H49">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>54379</v>
       </c>
       <c r="B50" t="s">
         <v>152</v>
       </c>
       <c r="C50" t="s">
         <v>153</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E50">
         <v>12519</v>
       </c>
       <c r="F50">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="G50">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H50">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>54380</v>
       </c>
       <c r="B51" t="s">
         <v>155</v>
       </c>
       <c r="C51" t="s">
         <v>156</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E51">
         <v>12960</v>
       </c>
       <c r="F51">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G51">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>54381</v>
       </c>
       <c r="B52" t="s">
         <v>158</v>
       </c>
       <c r="C52" t="s">
         <v>159</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E52">
         <v>13794</v>
       </c>
       <c r="F52">
-        <v>126</v>
+        <v>155</v>
       </c>
       <c r="G52">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H52">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>54382</v>
       </c>
       <c r="B53" t="s">
         <v>161</v>
       </c>
       <c r="C53" t="s">
         <v>162</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E53">
         <v>14277</v>
       </c>
       <c r="F53">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G53">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H53">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>54383</v>
       </c>
       <c r="B54" t="s">
         <v>164</v>
       </c>
       <c r="C54" t="s">
         <v>165</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E54">
         <v>14440</v>
       </c>
       <c r="F54">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G54">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H54">
         <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>54384</v>
       </c>
       <c r="B55" t="s">
         <v>167</v>
       </c>
       <c r="C55" t="s">
         <v>168</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E55">
         <v>13865</v>
       </c>
       <c r="F55">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G55">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="H55">
         <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>54385</v>
       </c>
       <c r="B56" t="s">
         <v>170</v>
       </c>
       <c r="C56" t="s">
         <v>171</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E56">
         <v>14029</v>
       </c>
       <c r="F56">
         <v>15</v>
       </c>
       <c r="G56">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>54386</v>
       </c>
       <c r="B57" t="s">
         <v>173</v>
       </c>
       <c r="C57" t="s">
         <v>174</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E57">
         <v>13573</v>
       </c>
       <c r="F57">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="G57">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="H57">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>54387</v>
       </c>
       <c r="B58" t="s">
         <v>176</v>
       </c>
       <c r="C58" t="s">
         <v>177</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E58">
         <v>13695</v>
       </c>
       <c r="F58">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="G58">
-        <v>166</v>
+        <v>178</v>
       </c>
       <c r="H58">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>54388</v>
       </c>
       <c r="B59" t="s">
         <v>179</v>
       </c>
       <c r="C59" t="s">
         <v>180</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E59">
         <v>13857</v>
       </c>
       <c r="F59">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G59">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>54389</v>
       </c>
       <c r="B60" t="s">
         <v>182</v>
       </c>
       <c r="C60" t="s">
         <v>183</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E60">
         <v>13917</v>
       </c>
       <c r="F60">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="G60">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="H60">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>54390</v>
       </c>
       <c r="B61" t="s">
         <v>185</v>
       </c>
       <c r="C61" t="s">
         <v>186</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E61">
         <v>14085</v>
       </c>
       <c r="F61">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G61">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>54391</v>
       </c>
       <c r="B62" t="s">
         <v>188</v>
       </c>
       <c r="C62" t="s">
         <v>189</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E62">
         <v>9649</v>
       </c>
       <c r="F62">
         <v>20</v>
       </c>
       <c r="G62">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>54392</v>
       </c>
       <c r="B63" t="s">
         <v>191</v>
       </c>
       <c r="C63" t="s">
         <v>192</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E63">
         <v>13490</v>
       </c>
       <c r="F63">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="G63">
         <v>63</v>
       </c>
       <c r="H63">
         <v>4</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>54393</v>
       </c>
       <c r="B64" t="s">
         <v>194</v>
       </c>
       <c r="C64" t="s">
         <v>195</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E64">
         <v>13404</v>
       </c>
       <c r="F64">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G64">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H64">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>54394</v>
       </c>
       <c r="B65" t="s">
         <v>197</v>
       </c>
       <c r="C65" t="s">
         <v>198</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E65">
         <v>12629</v>
       </c>
       <c r="F65">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G65">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>54395</v>
       </c>
       <c r="B66" t="s">
         <v>200</v>
       </c>
       <c r="C66" t="s">
         <v>201</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E66">
         <v>13164</v>
       </c>
       <c r="F66">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="G66">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="H66">
         <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>54396</v>
       </c>
       <c r="B67" t="s">
         <v>203</v>
       </c>
       <c r="C67" t="s">
         <v>204</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E67">
         <v>13285</v>
       </c>
       <c r="F67">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G67">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H67">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>54397</v>
       </c>
       <c r="B68" t="s">
         <v>206</v>
       </c>
       <c r="C68" t="s">
         <v>207</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E68">
         <v>14386</v>
       </c>
       <c r="F68">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="G68">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="H68">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>54398</v>
       </c>
       <c r="B69" t="s">
         <v>209</v>
       </c>
       <c r="C69" t="s">
         <v>210</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E69">
         <v>14498</v>
       </c>
       <c r="F69">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="G69">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H69">
         <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>54399</v>
       </c>
       <c r="B70" t="s">
         <v>212</v>
       </c>
       <c r="C70" t="s">
         <v>213</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E70">
         <v>14868</v>
       </c>
       <c r="F70">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="G70">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="H70">
         <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>54400</v>
       </c>
       <c r="B71" t="s">
         <v>215</v>
       </c>
       <c r="C71" t="s">
         <v>216</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E71">
         <v>14909</v>
       </c>
       <c r="F71">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="G71">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>54401</v>
       </c>
       <c r="B72" t="s">
         <v>218</v>
       </c>
       <c r="C72" t="s">
         <v>219</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E72">
         <v>9214</v>
       </c>
       <c r="F72">
         <v>7</v>
       </c>
       <c r="G72">
         <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>54402</v>
       </c>
       <c r="B73" t="s">
         <v>221</v>
       </c>
       <c r="C73" t="s">
         <v>222</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E73">
         <v>14189</v>
       </c>
       <c r="F73">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="G73">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H73">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>54403</v>
       </c>
       <c r="B74" t="s">
         <v>224</v>
       </c>
       <c r="C74" t="s">
         <v>225</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E74">
         <v>14093</v>
       </c>
       <c r="F74">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="G74">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>54404</v>
       </c>
       <c r="B75" t="s">
         <v>227</v>
       </c>
       <c r="C75" t="s">
         <v>228</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E75">
         <v>10507</v>
       </c>
       <c r="F75">
         <v>2</v>
       </c>
       <c r="G75">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>54405</v>
       </c>
       <c r="B76" t="s">
         <v>230</v>
       </c>
       <c r="C76" t="s">
         <v>231</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E76">
         <v>14417</v>
       </c>
       <c r="F76">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="G76">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H76">
         <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>54406</v>
       </c>
       <c r="B77" t="s">
         <v>233</v>
       </c>
       <c r="C77" t="s">
         <v>234</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E77">
         <v>14606</v>
       </c>
       <c r="F77">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G77">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H77">
         <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>54407</v>
       </c>
       <c r="B78" t="s">
         <v>236</v>
       </c>
       <c r="C78" t="s">
         <v>237</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E78">
         <v>10987</v>
       </c>
       <c r="F78">
         <v>5</v>
       </c>
       <c r="G78">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>54408</v>
       </c>
       <c r="B79" t="s">
         <v>238</v>
       </c>
       <c r="C79" t="s">
         <v>239</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E79">
         <v>14354</v>
       </c>
       <c r="F79">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G79">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H79">
         <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>54409</v>
       </c>
       <c r="B80" t="s">
         <v>241</v>
       </c>
       <c r="C80" t="s">
         <v>242</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E80">
         <v>14355</v>
       </c>
       <c r="F80">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G80">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="H80">
         <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>54410</v>
       </c>
       <c r="B81" t="s">
         <v>244</v>
       </c>
       <c r="C81" t="s">
         <v>245</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E81">
         <v>10460</v>
       </c>
       <c r="F81">
         <v>12</v>
       </c>
       <c r="G81">
@@ -12861,51 +15432,51 @@
       </c>
       <c r="F160">
         <v>6</v>
       </c>
       <c r="G160">
         <v>27</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>54490</v>
       </c>
       <c r="B161" t="s">
         <v>480</v>
       </c>
       <c r="C161" t="s">
         <v>481</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>482</v>
       </c>
       <c r="E161">
         <v>15764</v>
       </c>
       <c r="F161">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="G161">
         <v>81</v>
       </c>
       <c r="H161">
         <v>5</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>54491</v>
       </c>
       <c r="B162" t="s">
         <v>483</v>
       </c>
       <c r="C162" t="s">
         <v>484</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>485</v>
       </c>
       <c r="E162">
         <v>16195</v>
       </c>
       <c r="F162">
@@ -12939,57 +15510,57 @@
       </c>
       <c r="G163">
         <v>65</v>
       </c>
       <c r="H163">
         <v>5</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>54493</v>
       </c>
       <c r="B164" t="s">
         <v>489</v>
       </c>
       <c r="C164" t="s">
         <v>490</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E164">
         <v>16533</v>
       </c>
       <c r="F164">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G164">
         <v>114</v>
       </c>
       <c r="H164">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>54494</v>
       </c>
       <c r="B165" t="s">
         <v>492</v>
       </c>
       <c r="C165" t="s">
         <v>493</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>494</v>
       </c>
       <c r="E165">
         <v>16786</v>
       </c>
       <c r="F165">
         <v>41</v>
       </c>
       <c r="G165">
         <v>126</v>
       </c>
       <c r="H165">
@@ -13043,123 +15614,123 @@
       </c>
       <c r="G167">
         <v>69</v>
       </c>
       <c r="H167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>54497</v>
       </c>
       <c r="B168" t="s">
         <v>501</v>
       </c>
       <c r="C168" t="s">
         <v>502</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>503</v>
       </c>
       <c r="E168">
         <v>15408</v>
       </c>
       <c r="F168">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G168">
         <v>107</v>
       </c>
       <c r="H168">
         <v>7</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>54498</v>
       </c>
       <c r="B169" t="s">
         <v>504</v>
       </c>
       <c r="C169" t="s">
         <v>505</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>506</v>
       </c>
       <c r="E169">
         <v>9571</v>
       </c>
       <c r="F169">
         <v>7</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>54499</v>
       </c>
       <c r="B170" t="s">
         <v>507</v>
       </c>
       <c r="C170" t="s">
         <v>508</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>509</v>
       </c>
       <c r="E170">
         <v>15744</v>
       </c>
       <c r="F170">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="G170">
         <v>77</v>
       </c>
       <c r="H170">
         <v>4</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>54500</v>
       </c>
       <c r="B171" t="s">
         <v>510</v>
       </c>
       <c r="C171" t="s">
         <v>511</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>512</v>
       </c>
       <c r="E171">
         <v>15443</v>
       </c>
       <c r="F171">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="G171">
         <v>108</v>
       </c>
       <c r="H171">
         <v>2</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>54501</v>
       </c>
       <c r="B172" t="s">
         <v>513</v>
       </c>
       <c r="C172" t="s">
         <v>514</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>515</v>
       </c>
       <c r="E172">
         <v>10049</v>
       </c>
       <c r="F172">
@@ -13190,158 +15761,158 @@
       </c>
       <c r="G173">
         <v>119</v>
       </c>
       <c r="H173">
         <v>3</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>54503</v>
       </c>
       <c r="B174" t="s">
         <v>519</v>
       </c>
       <c r="C174" t="s">
         <v>520</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>521</v>
       </c>
       <c r="E174">
         <v>16589</v>
       </c>
       <c r="F174">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G174">
         <v>113</v>
       </c>
       <c r="H174">
         <v>3</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>54504</v>
       </c>
       <c r="B175" t="s">
         <v>522</v>
       </c>
       <c r="C175" t="s">
         <v>523</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>524</v>
       </c>
       <c r="E175">
         <v>16398</v>
       </c>
       <c r="F175">
         <v>71</v>
       </c>
       <c r="G175">
         <v>122</v>
       </c>
       <c r="H175">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>54505</v>
       </c>
       <c r="B176" t="s">
         <v>525</v>
       </c>
       <c r="C176" t="s">
         <v>526</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>527</v>
       </c>
       <c r="E176">
         <v>15888</v>
       </c>
       <c r="F176">
         <v>1</v>
       </c>
       <c r="G176">
         <v>31</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>54506</v>
       </c>
       <c r="B177" t="s">
         <v>528</v>
       </c>
       <c r="C177" t="s">
         <v>529</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>530</v>
       </c>
       <c r="E177">
         <v>15666</v>
       </c>
       <c r="F177">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G177">
         <v>68</v>
       </c>
       <c r="H177">
         <v>4</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
         <v>54507</v>
       </c>
       <c r="B178" t="s">
         <v>531</v>
       </c>
       <c r="C178" t="s">
         <v>532</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>533</v>
       </c>
       <c r="E178">
         <v>15906</v>
       </c>
       <c r="F178">
         <v>35</v>
       </c>
       <c r="G178">
         <v>98</v>
       </c>
       <c r="H178">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
         <v>54508</v>
       </c>
       <c r="B179" t="s">
         <v>534</v>
       </c>
       <c r="C179" t="s">
         <v>535</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>536</v>
       </c>
       <c r="E179">
         <v>15844</v>
       </c>
       <c r="F179">
         <v>73</v>
       </c>
       <c r="G179">
         <v>119</v>
       </c>
       <c r="H179">
@@ -13369,51 +15940,51 @@
       </c>
       <c r="G180">
         <v>30</v>
       </c>
       <c r="H180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>54510</v>
       </c>
       <c r="B181" t="s">
         <v>540</v>
       </c>
       <c r="C181" t="s">
         <v>541</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>542</v>
       </c>
       <c r="E181">
         <v>16435</v>
       </c>
       <c r="F181">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="G181">
         <v>174</v>
       </c>
       <c r="H181">
         <v>3</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
         <v>54511</v>
       </c>
       <c r="B182" t="s">
         <v>543</v>
       </c>
       <c r="C182" t="s">
         <v>544</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>545</v>
       </c>
       <c r="E182">
         <v>16684</v>
       </c>
       <c r="F182">
@@ -13421,51 +15992,51 @@
       </c>
       <c r="G182">
         <v>190</v>
       </c>
       <c r="H182">
         <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>54512</v>
       </c>
       <c r="B183" t="s">
         <v>546</v>
       </c>
       <c r="C183" t="s">
         <v>547</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E183">
         <v>17053</v>
       </c>
       <c r="F183">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="G183">
         <v>96</v>
       </c>
       <c r="H183">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>54513</v>
       </c>
       <c r="B184" t="s">
         <v>549</v>
       </c>
       <c r="C184" t="s">
         <v>550</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>551</v>
       </c>
       <c r="E184">
         <v>17063</v>
       </c>
       <c r="F184">
@@ -13525,204 +16096,204 @@
       </c>
       <c r="G186">
         <v>109</v>
       </c>
       <c r="H186">
         <v>6</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>54516</v>
       </c>
       <c r="B187" t="s">
         <v>558</v>
       </c>
       <c r="C187" t="s">
         <v>559</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>560</v>
       </c>
       <c r="E187">
         <v>17163</v>
       </c>
       <c r="F187">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="G187">
         <v>270</v>
       </c>
       <c r="H187">
         <v>3</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>54517</v>
       </c>
       <c r="B188" t="s">
         <v>561</v>
       </c>
       <c r="C188" t="s">
         <v>562</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>563</v>
       </c>
       <c r="E188">
         <v>17409</v>
       </c>
       <c r="F188">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G188">
         <v>142</v>
       </c>
       <c r="H188">
         <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>54518</v>
       </c>
       <c r="B189" t="s">
         <v>564</v>
       </c>
       <c r="C189" t="s">
         <v>565</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>566</v>
       </c>
       <c r="E189">
         <v>17037</v>
       </c>
       <c r="F189">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G189">
         <v>128</v>
       </c>
       <c r="H189">
         <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>54519</v>
       </c>
       <c r="B190" t="s">
         <v>567</v>
       </c>
       <c r="C190" t="s">
         <v>568</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E190">
         <v>11572</v>
       </c>
       <c r="F190">
         <v>9</v>
       </c>
       <c r="G190">
         <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>54520</v>
       </c>
       <c r="B191" t="s">
         <v>570</v>
       </c>
       <c r="C191" t="s">
         <v>571</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>572</v>
       </c>
       <c r="E191">
         <v>16345</v>
       </c>
       <c r="F191">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G191">
         <v>102</v>
       </c>
       <c r="H191">
         <v>4</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>54521</v>
       </c>
       <c r="B192" t="s">
         <v>573</v>
       </c>
       <c r="C192" t="s">
         <v>574</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>575</v>
       </c>
       <c r="E192">
         <v>16724</v>
       </c>
       <c r="F192">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="G192">
         <v>143</v>
       </c>
       <c r="H192">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>54522</v>
       </c>
       <c r="B193" t="s">
         <v>576</v>
       </c>
       <c r="C193" t="s">
         <v>577</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>578</v>
       </c>
       <c r="E193">
         <v>16114</v>
       </c>
       <c r="F193">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G193">
         <v>141</v>
       </c>
       <c r="H193">
         <v>7</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>54523</v>
       </c>
       <c r="B194" t="s">
         <v>579</v>
       </c>
       <c r="C194" t="s">
         <v>580</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>581</v>
       </c>
       <c r="E194">
         <v>16342</v>
       </c>
       <c r="F194">
@@ -13730,100 +16301,100 @@
       </c>
       <c r="G194">
         <v>138</v>
       </c>
       <c r="H194">
         <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>54524</v>
       </c>
       <c r="B195" t="s">
         <v>582</v>
       </c>
       <c r="C195" t="s">
         <v>583</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>584</v>
       </c>
       <c r="E195">
         <v>16339</v>
       </c>
       <c r="F195">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G195">
         <v>83</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>54525</v>
       </c>
       <c r="B196" t="s">
         <v>585</v>
       </c>
       <c r="C196" t="s">
         <v>586</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>587</v>
       </c>
       <c r="E196">
         <v>15887</v>
       </c>
       <c r="F196">
         <v>13</v>
       </c>
       <c r="G196">
         <v>76</v>
       </c>
       <c r="H196">
         <v>2</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>54526</v>
       </c>
       <c r="B197" t="s">
         <v>588</v>
       </c>
       <c r="C197" t="s">
         <v>589</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>590</v>
       </c>
       <c r="E197">
         <v>15774</v>
       </c>
       <c r="F197">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="G197">
         <v>117</v>
       </c>
       <c r="H197">
         <v>3</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>54527</v>
       </c>
       <c r="B198" t="s">
         <v>591</v>
       </c>
       <c r="C198" t="s">
         <v>592</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E198">
         <v>16012</v>
       </c>
       <c r="F198">
@@ -13831,51 +16402,51 @@
       </c>
       <c r="G198">
         <v>177</v>
       </c>
       <c r="H198">
         <v>8</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>54528</v>
       </c>
       <c r="B199" t="s">
         <v>594</v>
       </c>
       <c r="C199" t="s">
         <v>595</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>596</v>
       </c>
       <c r="E199">
         <v>15665</v>
       </c>
       <c r="F199">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G199">
         <v>138</v>
       </c>
       <c r="H199">
         <v>2</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>54529</v>
       </c>
       <c r="B200" t="s">
         <v>597</v>
       </c>
       <c r="C200" t="s">
         <v>598</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>599</v>
       </c>
       <c r="E200">
         <v>15881</v>
       </c>
       <c r="F200">
@@ -13958,51 +16529,51 @@
       </c>
       <c r="G203">
         <v>91</v>
       </c>
       <c r="H203">
         <v>4</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>54533</v>
       </c>
       <c r="B204" t="s">
         <v>609</v>
       </c>
       <c r="C204" t="s">
         <v>610</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>611</v>
       </c>
       <c r="E204">
         <v>16926</v>
       </c>
       <c r="F204">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G204">
         <v>96</v>
       </c>
       <c r="H204">
         <v>10</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>54534</v>
       </c>
       <c r="B205" t="s">
         <v>612</v>
       </c>
       <c r="C205" t="s">
         <v>613</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>614</v>
       </c>
       <c r="E205">
         <v>17080</v>
       </c>
       <c r="F205">
@@ -14062,51 +16633,51 @@
       </c>
       <c r="G207">
         <v>76</v>
       </c>
       <c r="H207">
         <v>10</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>54537</v>
       </c>
       <c r="B208" t="s">
         <v>621</v>
       </c>
       <c r="C208" t="s">
         <v>622</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>623</v>
       </c>
       <c r="E208">
         <v>16812</v>
       </c>
       <c r="F208">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G208">
         <v>265</v>
       </c>
       <c r="H208">
         <v>10</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>54538</v>
       </c>
       <c r="B209" t="s">
         <v>624</v>
       </c>
       <c r="C209" t="s">
         <v>625</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>626</v>
       </c>
       <c r="E209">
         <v>16292</v>
       </c>
       <c r="F209">
@@ -14391,77 +16962,77 @@
       </c>
       <c r="G220">
         <v>68</v>
       </c>
       <c r="H220">
         <v>4</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>54550</v>
       </c>
       <c r="B221" t="s">
         <v>660</v>
       </c>
       <c r="C221" t="s">
         <v>661</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>662</v>
       </c>
       <c r="E221">
         <v>16438</v>
       </c>
       <c r="F221">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G221">
         <v>157</v>
       </c>
       <c r="H221">
         <v>4</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>54551</v>
       </c>
       <c r="B222" t="s">
         <v>663</v>
       </c>
       <c r="C222" t="s">
         <v>664</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E222">
         <v>16048</v>
       </c>
       <c r="F222">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G222">
         <v>68</v>
       </c>
       <c r="H222">
         <v>4</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>54552</v>
       </c>
       <c r="B223" t="s">
         <v>666</v>
       </c>
       <c r="C223" t="s">
         <v>667</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>668</v>
       </c>
       <c r="E223">
         <v>10894</v>
       </c>
       <c r="F223">
@@ -14570,51 +17141,51 @@
       </c>
       <c r="G227">
         <v>85</v>
       </c>
       <c r="H227">
         <v>10</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>54557</v>
       </c>
       <c r="B228" t="s">
         <v>681</v>
       </c>
       <c r="C228" t="s">
         <v>682</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>683</v>
       </c>
       <c r="E228">
         <v>15573</v>
       </c>
       <c r="F228">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G228">
         <v>152</v>
       </c>
       <c r="H228">
         <v>5</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>54558</v>
       </c>
       <c r="B229" t="s">
         <v>684</v>
       </c>
       <c r="C229" t="s">
         <v>685</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>683</v>
       </c>
       <c r="E229">
         <v>367</v>
       </c>
       <c r="F229">
@@ -14674,51 +17245,51 @@
       </c>
       <c r="G231">
         <v>150</v>
       </c>
       <c r="H231">
         <v>5</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>54561</v>
       </c>
       <c r="B232" t="s">
         <v>692</v>
       </c>
       <c r="C232" t="s">
         <v>693</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>694</v>
       </c>
       <c r="E232">
         <v>16314</v>
       </c>
       <c r="F232">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G232">
         <v>103</v>
       </c>
       <c r="H232">
         <v>8</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>54562</v>
       </c>
       <c r="B233" t="s">
         <v>695</v>
       </c>
       <c r="C233" t="s">
         <v>696</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>697</v>
       </c>
       <c r="E233">
         <v>11064</v>
       </c>
       <c r="F233">
@@ -14726,103 +17297,103 @@
       </c>
       <c r="G233">
         <v>38</v>
       </c>
       <c r="H233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>54563</v>
       </c>
       <c r="B234" t="s">
         <v>698</v>
       </c>
       <c r="C234" t="s">
         <v>699</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>700</v>
       </c>
       <c r="E234">
         <v>16880</v>
       </c>
       <c r="F234">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="G234">
         <v>228</v>
       </c>
       <c r="H234">
         <v>8</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>54564</v>
       </c>
       <c r="B235" t="s">
         <v>701</v>
       </c>
       <c r="C235" t="s">
         <v>702</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E235">
         <v>17175</v>
       </c>
       <c r="F235">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G235">
         <v>116</v>
       </c>
       <c r="H235">
         <v>4</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>54565</v>
       </c>
       <c r="B236" t="s">
         <v>704</v>
       </c>
       <c r="C236" t="s">
         <v>705</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>706</v>
       </c>
       <c r="E236">
         <v>17055</v>
       </c>
       <c r="F236">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G236">
         <v>109</v>
       </c>
       <c r="H236">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>54566</v>
       </c>
       <c r="B237" t="s">
         <v>707</v>
       </c>
       <c r="C237" t="s">
         <v>708</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E237">
         <v>17165</v>
       </c>
       <c r="F237">
@@ -14979,1988 +17550,2975 @@
         <v>18</v>
       </c>
       <c r="G243">
         <v>49</v>
       </c>
       <c r="H243">
         <v>4</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
         <v>54573</v>
       </c>
       <c r="B244" t="s">
         <v>728</v>
       </c>
       <c r="C244" t="s">
         <v>729</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E244">
         <v>17241</v>
       </c>
+      <c r="F244">
+        <v>47</v>
+      </c>
+      <c r="G244">
+        <v>74</v>
+      </c>
+      <c r="H244">
+        <v>5</v>
+      </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>54574</v>
       </c>
       <c r="B245" t="s">
         <v>731</v>
       </c>
       <c r="C245" t="s">
         <v>732</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>733</v>
       </c>
       <c r="E245">
         <v>16991</v>
       </c>
+      <c r="F245">
+        <v>33</v>
+      </c>
+      <c r="G245">
+        <v>118</v>
+      </c>
+      <c r="H245">
+        <v>14</v>
+      </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>54575</v>
       </c>
       <c r="B246" t="s">
         <v>734</v>
       </c>
       <c r="C246" t="s">
         <v>735</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>736</v>
       </c>
       <c r="E246">
         <v>16123</v>
       </c>
+      <c r="F246">
+        <v>22</v>
+      </c>
+      <c r="G246">
+        <v>12</v>
+      </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>54576</v>
       </c>
       <c r="B247" t="s">
         <v>737</v>
       </c>
       <c r="C247" t="s">
         <v>738</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>739</v>
       </c>
       <c r="E247">
         <v>15225</v>
       </c>
+      <c r="F247">
+        <v>32</v>
+      </c>
+      <c r="G247">
+        <v>83</v>
+      </c>
+      <c r="H247">
+        <v>5</v>
+      </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>54577</v>
       </c>
       <c r="B248" t="s">
         <v>740</v>
       </c>
       <c r="C248" t="s">
         <v>741</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E248">
         <v>16075</v>
       </c>
+      <c r="F248">
+        <v>63</v>
+      </c>
+      <c r="G248">
+        <v>169</v>
+      </c>
+      <c r="H248">
+        <v>15</v>
+      </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
         <v>54578</v>
       </c>
       <c r="B249" t="s">
         <v>743</v>
       </c>
       <c r="C249" t="s">
         <v>744</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>745</v>
       </c>
       <c r="E249">
         <v>15199</v>
       </c>
+      <c r="F249">
+        <v>13</v>
+      </c>
+      <c r="G249">
+        <v>8</v>
+      </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>54579</v>
       </c>
       <c r="B250" t="s">
         <v>746</v>
       </c>
       <c r="C250" t="s">
         <v>747</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E250">
         <v>15934</v>
       </c>
+      <c r="F250">
+        <v>45</v>
+      </c>
+      <c r="G250">
+        <v>98</v>
+      </c>
+      <c r="H250">
+        <v>2</v>
+      </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>54580</v>
       </c>
       <c r="B251" t="s">
         <v>749</v>
       </c>
       <c r="C251" t="s">
         <v>750</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>751</v>
       </c>
       <c r="E251">
         <v>16556</v>
       </c>
+      <c r="F251">
+        <v>65</v>
+      </c>
+      <c r="G251">
+        <v>66</v>
+      </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>54581</v>
       </c>
       <c r="B252" t="s">
         <v>752</v>
       </c>
       <c r="C252" t="s">
         <v>753</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E252">
         <v>16485</v>
       </c>
+      <c r="F252">
+        <v>106</v>
+      </c>
+      <c r="G252">
+        <v>162</v>
+      </c>
+      <c r="H252">
+        <v>24</v>
+      </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
         <v>54582</v>
       </c>
       <c r="B253" t="s">
         <v>755</v>
       </c>
       <c r="C253" t="s">
         <v>756</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>757</v>
       </c>
       <c r="E253">
         <v>15468</v>
       </c>
+      <c r="F253">
+        <v>4</v>
+      </c>
+      <c r="G253">
+        <v>11</v>
+      </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
         <v>54583</v>
       </c>
       <c r="B254" t="s">
         <v>758</v>
       </c>
       <c r="C254" t="s">
         <v>759</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E254">
         <v>16769</v>
       </c>
+      <c r="F254">
+        <v>43</v>
+      </c>
+      <c r="G254">
+        <v>77</v>
+      </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
         <v>54584</v>
       </c>
       <c r="B255" t="s">
         <v>761</v>
       </c>
       <c r="C255" t="s">
         <v>762</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>763</v>
       </c>
       <c r="E255">
         <v>16896</v>
       </c>
+      <c r="F255">
+        <v>144</v>
+      </c>
+      <c r="G255">
+        <v>136</v>
+      </c>
+      <c r="H255">
+        <v>3</v>
+      </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
         <v>54585</v>
       </c>
       <c r="B256" t="s">
         <v>764</v>
       </c>
       <c r="C256" t="s">
         <v>765</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E256">
         <v>16559</v>
       </c>
+      <c r="F256">
+        <v>50</v>
+      </c>
+      <c r="G256">
+        <v>54</v>
+      </c>
+      <c r="H256">
+        <v>3</v>
+      </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
         <v>54586</v>
       </c>
       <c r="B257" t="s">
         <v>767</v>
       </c>
       <c r="C257" t="s">
         <v>768</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>769</v>
       </c>
       <c r="E257">
         <v>11899</v>
       </c>
+      <c r="F257">
+        <v>11</v>
+      </c>
+      <c r="G257">
+        <v>8</v>
+      </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>54587</v>
       </c>
       <c r="B258" t="s">
         <v>770</v>
       </c>
       <c r="C258" t="s">
         <v>771</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E258">
         <v>16509</v>
       </c>
+      <c r="F258">
+        <v>48</v>
+      </c>
+      <c r="G258">
+        <v>103</v>
+      </c>
+      <c r="H258">
+        <v>12</v>
+      </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
         <v>54588</v>
       </c>
       <c r="B259" t="s">
         <v>773</v>
       </c>
       <c r="C259" t="s">
         <v>774</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>775</v>
       </c>
       <c r="E259">
         <v>17185</v>
       </c>
+      <c r="F259">
+        <v>43</v>
+      </c>
+      <c r="G259">
+        <v>272</v>
+      </c>
+      <c r="H259">
+        <v>2</v>
+      </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
         <v>54589</v>
       </c>
       <c r="B260" t="s">
         <v>776</v>
       </c>
       <c r="C260" t="s">
         <v>777</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>778</v>
       </c>
       <c r="E260">
         <v>17101</v>
       </c>
+      <c r="F260">
+        <v>24</v>
+      </c>
+      <c r="G260">
+        <v>276</v>
+      </c>
+      <c r="H260">
+        <v>10</v>
+      </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
         <v>54590</v>
       </c>
       <c r="B261" t="s">
         <v>779</v>
       </c>
       <c r="C261" t="s">
         <v>780</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>781</v>
       </c>
       <c r="E261">
         <v>16716</v>
       </c>
+      <c r="F261">
+        <v>51</v>
+      </c>
+      <c r="G261">
+        <v>115</v>
+      </c>
+      <c r="H261">
+        <v>11</v>
+      </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
         <v>54591</v>
       </c>
       <c r="B262" t="s">
         <v>782</v>
       </c>
       <c r="C262" t="s">
         <v>783</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>784</v>
       </c>
       <c r="E262">
         <v>15786</v>
       </c>
+      <c r="F262">
+        <v>1</v>
+      </c>
+      <c r="G262">
+        <v>21</v>
+      </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
         <v>54592</v>
       </c>
       <c r="B263" t="s">
         <v>785</v>
       </c>
       <c r="C263" t="s">
         <v>786</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>787</v>
       </c>
       <c r="E263">
         <v>16243</v>
       </c>
+      <c r="F263">
+        <v>163</v>
+      </c>
+      <c r="G263">
+        <v>137</v>
+      </c>
+      <c r="H263">
+        <v>22</v>
+      </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
         <v>54593</v>
       </c>
       <c r="B264" t="s">
         <v>788</v>
       </c>
       <c r="C264" t="s">
         <v>789</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>790</v>
       </c>
       <c r="E264">
         <v>16346</v>
       </c>
+      <c r="F264">
+        <v>97</v>
+      </c>
+      <c r="G264">
+        <v>89</v>
+      </c>
+      <c r="H264">
+        <v>3</v>
+      </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
         <v>54594</v>
       </c>
       <c r="B265" t="s">
         <v>791</v>
       </c>
       <c r="C265" t="s">
         <v>792</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>793</v>
       </c>
       <c r="E265">
         <v>15953</v>
       </c>
+      <c r="F265">
+        <v>36</v>
+      </c>
+      <c r="G265">
+        <v>36</v>
+      </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
         <v>54595</v>
       </c>
       <c r="B266" t="s">
         <v>794</v>
       </c>
       <c r="C266" t="s">
         <v>795</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>796</v>
       </c>
       <c r="E266">
         <v>16805</v>
       </c>
+      <c r="F266">
+        <v>30</v>
+      </c>
+      <c r="G266">
+        <v>86</v>
+      </c>
+      <c r="H266">
+        <v>10</v>
+      </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>54596</v>
       </c>
       <c r="B267" t="s">
         <v>797</v>
       </c>
       <c r="C267" t="s">
         <v>798</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>799</v>
       </c>
       <c r="E267">
         <v>17628</v>
       </c>
+      <c r="F267">
+        <v>83</v>
+      </c>
+      <c r="G267">
+        <v>84</v>
+      </c>
+      <c r="H267">
+        <v>8</v>
+      </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>54597</v>
       </c>
       <c r="B268" t="s">
         <v>800</v>
       </c>
       <c r="C268" t="s">
         <v>801</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E268">
         <v>17557</v>
       </c>
+      <c r="F268">
+        <v>47</v>
+      </c>
+      <c r="G268">
+        <v>152</v>
+      </c>
+      <c r="H268">
+        <v>14</v>
+      </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>54598</v>
       </c>
       <c r="B269" t="s">
         <v>803</v>
       </c>
       <c r="C269" t="s">
         <v>804</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>805</v>
       </c>
       <c r="E269">
         <v>17344</v>
       </c>
+      <c r="F269">
+        <v>22</v>
+      </c>
+      <c r="G269">
+        <v>57</v>
+      </c>
+      <c r="H269">
+        <v>6</v>
+      </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>54599</v>
       </c>
       <c r="B270" t="s">
         <v>806</v>
       </c>
       <c r="C270" t="s">
         <v>807</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>808</v>
       </c>
       <c r="E270">
         <v>16907</v>
       </c>
+      <c r="F270">
+        <v>41</v>
+      </c>
+      <c r="G270">
+        <v>161</v>
+      </c>
+      <c r="H270">
+        <v>6</v>
+      </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>54600</v>
       </c>
       <c r="B271" t="s">
         <v>809</v>
       </c>
       <c r="C271" t="s">
         <v>810</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>811</v>
       </c>
       <c r="E271">
         <v>16306</v>
       </c>
+      <c r="F271">
+        <v>9</v>
+      </c>
+      <c r="G271">
+        <v>15</v>
+      </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>54601</v>
       </c>
       <c r="B272" t="s">
         <v>812</v>
       </c>
       <c r="C272" t="s">
         <v>813</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>814</v>
       </c>
       <c r="E272">
         <v>15403</v>
       </c>
+      <c r="F272">
+        <v>70</v>
+      </c>
+      <c r="G272">
+        <v>67</v>
+      </c>
+      <c r="H272">
+        <v>1</v>
+      </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>54602</v>
       </c>
       <c r="B273" t="s">
         <v>815</v>
       </c>
       <c r="C273" t="s">
         <v>816</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>817</v>
       </c>
       <c r="E273">
         <v>15543</v>
       </c>
+      <c r="F273">
+        <v>59</v>
+      </c>
+      <c r="G273">
+        <v>109</v>
+      </c>
+      <c r="H273">
+        <v>11</v>
+      </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>54603</v>
       </c>
       <c r="B274" t="s">
         <v>818</v>
       </c>
       <c r="C274" t="s">
         <v>819</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>820</v>
       </c>
       <c r="E274">
         <v>11558</v>
       </c>
+      <c r="F274">
+        <v>1</v>
+      </c>
+      <c r="G274">
+        <v>14</v>
+      </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>54604</v>
       </c>
       <c r="B275" t="s">
         <v>821</v>
       </c>
       <c r="C275" t="s">
         <v>822</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>823</v>
       </c>
       <c r="E275">
         <v>17098</v>
       </c>
+      <c r="F275">
+        <v>118</v>
+      </c>
+      <c r="G275">
+        <v>91</v>
+      </c>
+      <c r="H275">
+        <v>11</v>
+      </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>54605</v>
       </c>
       <c r="B276" t="s">
         <v>824</v>
       </c>
       <c r="C276" t="s">
         <v>825</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>826</v>
       </c>
       <c r="E276">
         <v>17322</v>
       </c>
+      <c r="F276">
+        <v>226</v>
+      </c>
+      <c r="G276">
+        <v>115</v>
+      </c>
+      <c r="H276">
+        <v>2</v>
+      </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>54606</v>
       </c>
       <c r="B277" t="s">
         <v>827</v>
       </c>
       <c r="C277" t="s">
         <v>828</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>829</v>
       </c>
       <c r="E277">
         <v>10775</v>
       </c>
+      <c r="F277">
+        <v>9</v>
+      </c>
+      <c r="G277">
+        <v>27</v>
+      </c>
+      <c r="H277">
+        <v>1</v>
+      </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>54607</v>
       </c>
       <c r="B278" t="s">
         <v>830</v>
       </c>
       <c r="C278" t="s">
         <v>831</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>832</v>
       </c>
       <c r="E278">
         <v>17085</v>
       </c>
+      <c r="F278">
+        <v>176</v>
+      </c>
+      <c r="G278">
+        <v>130</v>
+      </c>
+      <c r="H278">
+        <v>3</v>
+      </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>54608</v>
       </c>
       <c r="B279" t="s">
         <v>833</v>
       </c>
       <c r="C279" t="s">
         <v>834</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>835</v>
       </c>
       <c r="E279">
         <v>17060</v>
       </c>
+      <c r="F279">
+        <v>215</v>
+      </c>
+      <c r="G279">
+        <v>209</v>
+      </c>
+      <c r="H279">
+        <v>17</v>
+      </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>54609</v>
       </c>
       <c r="B280" t="s">
         <v>836</v>
       </c>
       <c r="C280" t="s">
         <v>837</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>838</v>
       </c>
       <c r="E280">
         <v>16798</v>
       </c>
+      <c r="F280">
+        <v>55</v>
+      </c>
+      <c r="G280">
+        <v>65</v>
+      </c>
+      <c r="H280">
+        <v>3</v>
+      </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>54610</v>
       </c>
       <c r="B281" t="s">
         <v>839</v>
       </c>
       <c r="C281" t="s">
         <v>840</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>841</v>
       </c>
       <c r="E281">
         <v>12026</v>
       </c>
+      <c r="F281">
+        <v>6</v>
+      </c>
+      <c r="G281">
+        <v>24</v>
+      </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>54611</v>
       </c>
       <c r="B282" t="s">
         <v>842</v>
       </c>
       <c r="C282" t="s">
         <v>843</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>844</v>
       </c>
       <c r="E282">
         <v>17487</v>
       </c>
+      <c r="F282">
+        <v>194</v>
+      </c>
+      <c r="G282">
+        <v>216</v>
+      </c>
+      <c r="H282">
+        <v>13</v>
+      </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>54612</v>
       </c>
       <c r="B283" t="s">
         <v>845</v>
       </c>
       <c r="C283" t="s">
         <v>846</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>847</v>
       </c>
       <c r="E283">
         <v>17811</v>
       </c>
+      <c r="F283">
+        <v>155</v>
+      </c>
+      <c r="G283">
+        <v>127</v>
+      </c>
+      <c r="H283">
+        <v>21</v>
+      </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>54613</v>
       </c>
       <c r="B284" t="s">
         <v>848</v>
       </c>
       <c r="C284" t="s">
         <v>849</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>850</v>
       </c>
       <c r="E284">
         <v>17229</v>
       </c>
+      <c r="F284">
+        <v>12</v>
+      </c>
+      <c r="G284">
+        <v>92</v>
+      </c>
+      <c r="H284">
+        <v>8</v>
+      </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>54614</v>
       </c>
       <c r="B285" t="s">
         <v>851</v>
       </c>
       <c r="C285" t="s">
         <v>852</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>853</v>
       </c>
       <c r="E285">
         <v>12258</v>
       </c>
+      <c r="F285">
+        <v>8</v>
+      </c>
+      <c r="G285">
+        <v>12</v>
+      </c>
+      <c r="H285">
+        <v>1</v>
+      </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>54615</v>
       </c>
       <c r="B286" t="s">
         <v>854</v>
       </c>
       <c r="C286" t="s">
         <v>855</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>856</v>
       </c>
       <c r="E286">
         <v>17443</v>
       </c>
+      <c r="F286">
+        <v>119</v>
+      </c>
+      <c r="G286">
+        <v>79</v>
+      </c>
+      <c r="H286">
+        <v>1</v>
+      </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>54616</v>
       </c>
       <c r="B287" t="s">
         <v>857</v>
       </c>
       <c r="C287" t="s">
         <v>858</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>859</v>
       </c>
       <c r="E287">
         <v>17650</v>
       </c>
+      <c r="F287">
+        <v>249</v>
+      </c>
+      <c r="G287">
+        <v>105</v>
+      </c>
+      <c r="H287">
+        <v>2</v>
+      </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
         <v>54617</v>
       </c>
       <c r="B288" t="s">
         <v>860</v>
       </c>
       <c r="C288" t="s">
         <v>861</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>862</v>
       </c>
       <c r="E288">
         <v>17394</v>
       </c>
+      <c r="F288">
+        <v>190</v>
+      </c>
+      <c r="G288">
+        <v>209</v>
+      </c>
+      <c r="H288">
+        <v>9</v>
+      </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>54618</v>
       </c>
       <c r="B289" t="s">
         <v>863</v>
       </c>
       <c r="C289" t="s">
         <v>864</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>865</v>
       </c>
       <c r="E289">
         <v>18056</v>
       </c>
+      <c r="F289">
+        <v>150</v>
+      </c>
+      <c r="G289">
+        <v>155</v>
+      </c>
+      <c r="H289">
+        <v>9</v>
+      </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
         <v>54619</v>
       </c>
       <c r="B290" t="s">
         <v>866</v>
       </c>
       <c r="C290" t="s">
         <v>867</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>868</v>
       </c>
       <c r="E290">
         <v>18421</v>
       </c>
+      <c r="F290">
+        <v>273</v>
+      </c>
+      <c r="G290">
+        <v>186</v>
+      </c>
+      <c r="H290">
+        <v>6</v>
+      </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
         <v>54620</v>
       </c>
       <c r="B291" t="s">
         <v>869</v>
       </c>
       <c r="C291" t="s">
         <v>870</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>871</v>
       </c>
       <c r="E291">
         <v>18161</v>
       </c>
+      <c r="F291">
+        <v>86</v>
+      </c>
+      <c r="G291">
+        <v>197</v>
+      </c>
+      <c r="H291">
+        <v>11</v>
+      </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
         <v>54621</v>
       </c>
       <c r="B292" t="s">
         <v>872</v>
       </c>
       <c r="C292" t="s">
         <v>873</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>874</v>
       </c>
       <c r="E292">
         <v>5408</v>
       </c>
+      <c r="F292">
+        <v>5</v>
+      </c>
+      <c r="G292">
+        <v>10</v>
+      </c>
+      <c r="H292">
+        <v>2</v>
+      </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
         <v>54622</v>
       </c>
       <c r="B293" t="s">
         <v>875</v>
       </c>
       <c r="C293" t="s">
         <v>876</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>877</v>
       </c>
       <c r="E293">
         <v>18150</v>
       </c>
+      <c r="F293">
+        <v>191</v>
+      </c>
+      <c r="G293">
+        <v>95</v>
+      </c>
+      <c r="H293">
+        <v>1</v>
+      </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
         <v>54623</v>
       </c>
       <c r="B294" t="s">
         <v>878</v>
       </c>
       <c r="C294" t="s">
         <v>879</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>880</v>
       </c>
       <c r="E294">
         <v>17838</v>
       </c>
+      <c r="F294">
+        <v>36</v>
+      </c>
+      <c r="G294">
+        <v>84</v>
+      </c>
+      <c r="H294">
+        <v>8</v>
+      </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
         <v>54624</v>
       </c>
       <c r="B295" t="s">
         <v>881</v>
       </c>
       <c r="C295" t="s">
         <v>882</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>883</v>
       </c>
       <c r="E295">
         <v>17376</v>
       </c>
+      <c r="F295">
+        <v>54</v>
+      </c>
+      <c r="G295">
+        <v>131</v>
+      </c>
+      <c r="H295">
+        <v>14</v>
+      </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>54625</v>
       </c>
       <c r="B296" t="s">
         <v>884</v>
       </c>
       <c r="C296" t="s">
         <v>885</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>886</v>
       </c>
       <c r="E296">
         <v>17408</v>
       </c>
+      <c r="F296">
+        <v>23</v>
+      </c>
+      <c r="G296">
+        <v>13</v>
+      </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>54626</v>
       </c>
       <c r="B297" t="s">
         <v>887</v>
       </c>
       <c r="C297" t="s">
         <v>888</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>889</v>
       </c>
       <c r="E297">
         <v>17120</v>
       </c>
+      <c r="F297">
+        <v>134</v>
+      </c>
+      <c r="G297">
+        <v>144</v>
+      </c>
+      <c r="H297">
+        <v>3</v>
+      </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>54627</v>
       </c>
       <c r="B298" t="s">
         <v>890</v>
       </c>
       <c r="C298" t="s">
         <v>891</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>892</v>
       </c>
       <c r="E298">
         <v>17895</v>
       </c>
+      <c r="F298">
+        <v>66</v>
+      </c>
+      <c r="G298">
+        <v>112</v>
+      </c>
+      <c r="H298">
+        <v>11</v>
+      </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
         <v>54628</v>
       </c>
       <c r="B299" t="s">
         <v>893</v>
       </c>
       <c r="C299" t="s">
         <v>894</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>895</v>
       </c>
       <c r="E299">
         <v>18006</v>
       </c>
+      <c r="F299">
+        <v>81</v>
+      </c>
+      <c r="G299">
+        <v>137</v>
+      </c>
+      <c r="H299">
+        <v>9</v>
+      </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>54629</v>
       </c>
       <c r="B300" t="s">
         <v>896</v>
       </c>
       <c r="C300" t="s">
         <v>897</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>898</v>
       </c>
       <c r="E300">
         <v>18146</v>
       </c>
+      <c r="F300">
+        <v>183</v>
+      </c>
+      <c r="G300">
+        <v>105</v>
+      </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>54630</v>
       </c>
       <c r="B301" t="s">
         <v>899</v>
       </c>
       <c r="C301" t="s">
         <v>900</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>901</v>
       </c>
       <c r="E301">
         <v>17694</v>
       </c>
+      <c r="F301">
+        <v>106</v>
+      </c>
+      <c r="G301">
+        <v>111</v>
+      </c>
+      <c r="H301">
+        <v>2</v>
+      </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>54631</v>
       </c>
       <c r="B302" t="s">
         <v>902</v>
       </c>
       <c r="C302" t="s">
         <v>903</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>904</v>
       </c>
       <c r="E302">
         <v>17366</v>
       </c>
+      <c r="F302">
+        <v>31</v>
+      </c>
+      <c r="G302">
+        <v>137</v>
+      </c>
+      <c r="H302">
+        <v>14</v>
+      </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>54632</v>
       </c>
       <c r="B303" t="s">
         <v>905</v>
       </c>
       <c r="C303" t="s">
         <v>906</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>907</v>
       </c>
       <c r="E303">
         <v>17330</v>
       </c>
+      <c r="F303">
+        <v>110</v>
+      </c>
+      <c r="G303">
+        <v>68</v>
+      </c>
+      <c r="H303">
+        <v>7</v>
+      </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
         <v>54633</v>
       </c>
       <c r="B304" t="s">
         <v>908</v>
       </c>
       <c r="C304" t="s">
         <v>909</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>910</v>
       </c>
       <c r="E304">
         <v>17410</v>
       </c>
+      <c r="F304">
+        <v>55</v>
+      </c>
+      <c r="G304">
+        <v>134</v>
+      </c>
+      <c r="H304">
+        <v>8</v>
+      </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
         <v>54634</v>
       </c>
       <c r="B305" t="s">
         <v>911</v>
       </c>
       <c r="C305" t="s">
         <v>912</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>913</v>
       </c>
       <c r="E305">
         <v>16881</v>
       </c>
+      <c r="F305">
+        <v>15</v>
+      </c>
+      <c r="G305">
+        <v>18</v>
+      </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>54635</v>
       </c>
       <c r="B306" t="s">
         <v>914</v>
       </c>
       <c r="C306" t="s">
         <v>915</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>916</v>
       </c>
       <c r="E306">
         <v>16448</v>
       </c>
+      <c r="F306">
+        <v>19</v>
+      </c>
+      <c r="G306">
+        <v>94</v>
+      </c>
+      <c r="H306">
+        <v>2</v>
+      </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
         <v>54636</v>
       </c>
       <c r="B307" t="s">
         <v>917</v>
       </c>
       <c r="C307" t="s">
         <v>918</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>919</v>
       </c>
       <c r="E307">
         <v>16208</v>
       </c>
+      <c r="F307">
+        <v>42</v>
+      </c>
+      <c r="G307">
+        <v>67</v>
+      </c>
+      <c r="H307">
+        <v>4</v>
+      </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>54637</v>
       </c>
       <c r="B308" t="s">
         <v>920</v>
       </c>
       <c r="C308" t="s">
         <v>921</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E308">
         <v>16063</v>
       </c>
+      <c r="F308">
+        <v>30</v>
+      </c>
+      <c r="G308">
+        <v>27</v>
+      </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>54638</v>
       </c>
       <c r="B309" t="s">
         <v>923</v>
       </c>
       <c r="C309" t="s">
         <v>924</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E309">
         <v>16356</v>
       </c>
+      <c r="F309">
+        <v>21</v>
+      </c>
+      <c r="G309">
+        <v>130</v>
+      </c>
+      <c r="H309">
+        <v>2</v>
+      </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
         <v>54639</v>
       </c>
       <c r="B310" t="s">
         <v>926</v>
       </c>
       <c r="C310" t="s">
         <v>927</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>928</v>
       </c>
       <c r="E310">
         <v>16689</v>
       </c>
+      <c r="F310">
+        <v>125</v>
+      </c>
+      <c r="G310">
+        <v>108</v>
+      </c>
+      <c r="H310">
+        <v>8</v>
+      </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
         <v>54640</v>
       </c>
       <c r="B311" t="s">
         <v>929</v>
       </c>
       <c r="C311" t="s">
         <v>930</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>931</v>
       </c>
       <c r="E311">
         <v>16782</v>
       </c>
+      <c r="F311">
+        <v>58</v>
+      </c>
+      <c r="G311">
+        <v>121</v>
+      </c>
+      <c r="H311">
+        <v>21</v>
+      </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>54641</v>
       </c>
       <c r="B312" t="s">
         <v>932</v>
       </c>
       <c r="C312" t="s">
         <v>933</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>934</v>
       </c>
       <c r="E312">
         <v>16959</v>
       </c>
+      <c r="F312">
+        <v>18</v>
+      </c>
+      <c r="G312">
+        <v>136</v>
+      </c>
+      <c r="H312">
+        <v>9</v>
+      </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
         <v>54642</v>
       </c>
       <c r="B313" t="s">
         <v>935</v>
       </c>
       <c r="C313" t="s">
         <v>936</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>937</v>
       </c>
       <c r="E313">
         <v>17048</v>
       </c>
+      <c r="F313">
+        <v>81</v>
+      </c>
+      <c r="G313">
+        <v>201</v>
+      </c>
+      <c r="H313">
+        <v>35</v>
+      </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
         <v>54643</v>
       </c>
       <c r="B314" t="s">
         <v>938</v>
       </c>
       <c r="C314" t="s">
         <v>939</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>940</v>
       </c>
       <c r="E314">
         <v>17360</v>
       </c>
+      <c r="F314">
+        <v>199</v>
+      </c>
+      <c r="G314">
+        <v>98</v>
+      </c>
+      <c r="H314">
+        <v>8</v>
+      </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>54644</v>
       </c>
       <c r="B315" t="s">
         <v>941</v>
       </c>
       <c r="C315" t="s">
         <v>942</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>943</v>
       </c>
       <c r="E315">
         <v>16584</v>
       </c>
+      <c r="F315">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>21</v>
+      </c>
+      <c r="H315">
+        <v>4</v>
+      </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
         <v>54645</v>
       </c>
       <c r="B316" t="s">
         <v>944</v>
       </c>
       <c r="C316" t="s">
         <v>945</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>946</v>
       </c>
       <c r="E316">
         <v>15729</v>
       </c>
+      <c r="F316">
+        <v>14</v>
+      </c>
+      <c r="G316">
+        <v>37</v>
+      </c>
+      <c r="H316">
+        <v>1</v>
+      </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
         <v>54646</v>
       </c>
       <c r="B317" t="s">
         <v>947</v>
       </c>
       <c r="C317" t="s">
         <v>948</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>949</v>
       </c>
       <c r="E317">
         <v>16097</v>
       </c>
+      <c r="F317">
+        <v>58</v>
+      </c>
+      <c r="G317">
+        <v>165</v>
+      </c>
+      <c r="H317">
+        <v>9</v>
+      </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
         <v>54647</v>
       </c>
       <c r="B318" t="s">
         <v>950</v>
       </c>
       <c r="C318" t="s">
         <v>951</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>952</v>
       </c>
       <c r="E318">
         <v>16485</v>
       </c>
+      <c r="F318">
+        <v>107</v>
+      </c>
+      <c r="G318">
+        <v>78</v>
+      </c>
+      <c r="H318">
+        <v>4</v>
+      </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
         <v>54648</v>
       </c>
       <c r="B319" t="s">
         <v>953</v>
       </c>
       <c r="C319" t="s">
         <v>954</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>955</v>
       </c>
       <c r="E319">
         <v>16416</v>
       </c>
+      <c r="F319">
+        <v>58</v>
+      </c>
+      <c r="G319">
+        <v>99</v>
+      </c>
+      <c r="H319">
+        <v>1</v>
+      </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
         <v>54649</v>
       </c>
       <c r="B320" t="s">
         <v>956</v>
       </c>
       <c r="C320" t="s">
         <v>957</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>958</v>
       </c>
       <c r="E320">
         <v>16640</v>
       </c>
+      <c r="F320">
+        <v>85</v>
+      </c>
+      <c r="G320">
+        <v>103</v>
+      </c>
+      <c r="H320">
+        <v>11</v>
+      </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
         <v>54650</v>
       </c>
       <c r="B321" t="s">
         <v>959</v>
       </c>
       <c r="C321" t="s">
         <v>960</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>961</v>
       </c>
       <c r="E321">
         <v>15999</v>
       </c>
+      <c r="F321">
+        <v>71</v>
+      </c>
+      <c r="G321">
+        <v>163</v>
+      </c>
+      <c r="H321">
+        <v>3</v>
+      </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
         <v>54651</v>
       </c>
       <c r="B322" t="s">
         <v>962</v>
       </c>
       <c r="C322" t="s">
         <v>963</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>964</v>
       </c>
       <c r="E322">
         <v>16123</v>
       </c>
+      <c r="F322">
+        <v>39</v>
+      </c>
+      <c r="G322">
+        <v>87</v>
+      </c>
+      <c r="H322">
+        <v>1</v>
+      </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
         <v>54652</v>
       </c>
       <c r="B323" t="s">
         <v>965</v>
       </c>
       <c r="C323" t="s">
         <v>966</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>967</v>
       </c>
       <c r="E323">
         <v>16186</v>
       </c>
+      <c r="F323">
+        <v>52</v>
+      </c>
+      <c r="G323">
+        <v>151</v>
+      </c>
+      <c r="H323">
+        <v>13</v>
+      </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>54653</v>
       </c>
       <c r="B324" t="s">
         <v>968</v>
       </c>
       <c r="C324" t="s">
         <v>969</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>970</v>
       </c>
       <c r="E324">
         <v>16462</v>
       </c>
+      <c r="F324">
+        <v>13</v>
+      </c>
+      <c r="G324">
+        <v>55</v>
+      </c>
+      <c r="H324">
+        <v>5</v>
+      </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
         <v>54654</v>
       </c>
       <c r="B325" t="s">
         <v>971</v>
       </c>
       <c r="C325" t="s">
         <v>972</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>973</v>
       </c>
       <c r="E325">
         <v>16714</v>
       </c>
+      <c r="F325">
+        <v>58</v>
+      </c>
+      <c r="G325">
+        <v>102</v>
+      </c>
+      <c r="H325">
+        <v>4</v>
+      </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
         <v>54655</v>
       </c>
       <c r="B326" t="s">
         <v>974</v>
       </c>
       <c r="C326" t="s">
         <v>975</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>976</v>
       </c>
       <c r="E326">
         <v>16734</v>
       </c>
+      <c r="F326">
+        <v>48</v>
+      </c>
+      <c r="G326">
+        <v>249</v>
+      </c>
+      <c r="H326">
+        <v>6</v>
+      </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
         <v>54656</v>
       </c>
       <c r="B327" t="s">
         <v>977</v>
       </c>
       <c r="C327" t="s">
         <v>978</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>979</v>
       </c>
       <c r="E327">
         <v>16392</v>
       </c>
+      <c r="F327">
+        <v>73</v>
+      </c>
+      <c r="G327">
+        <v>82</v>
+      </c>
+      <c r="H327">
+        <v>7</v>
+      </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>54657</v>
       </c>
       <c r="B328" t="s">
         <v>980</v>
       </c>
       <c r="C328" t="s">
         <v>981</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>982</v>
       </c>
       <c r="E328">
         <v>16254</v>
       </c>
+      <c r="F328">
+        <v>27</v>
+      </c>
+      <c r="G328">
+        <v>82</v>
+      </c>
+      <c r="H328">
+        <v>4</v>
+      </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
         <v>54658</v>
       </c>
       <c r="B329" t="s">
         <v>983</v>
       </c>
       <c r="C329" t="s">
         <v>984</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>985</v>
       </c>
       <c r="E329">
         <v>16010</v>
       </c>
+      <c r="F329">
+        <v>16</v>
+      </c>
+      <c r="G329">
+        <v>142</v>
+      </c>
+      <c r="H329">
+        <v>3</v>
+      </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
         <v>54659</v>
       </c>
       <c r="B330" t="s">
         <v>986</v>
       </c>
       <c r="C330" t="s">
         <v>987</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>988</v>
       </c>
       <c r="E330">
         <v>16363</v>
       </c>
+      <c r="F330">
+        <v>32</v>
+      </c>
+      <c r="G330">
+        <v>200</v>
+      </c>
+      <c r="H330">
+        <v>6</v>
+      </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>54660</v>
       </c>
       <c r="B331" t="s">
         <v>989</v>
       </c>
       <c r="C331" t="s">
         <v>990</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>991</v>
       </c>
       <c r="E331">
         <v>16347</v>
       </c>
+      <c r="F331">
+        <v>144</v>
+      </c>
+      <c r="G331">
+        <v>85</v>
+      </c>
+      <c r="H331">
+        <v>4</v>
+      </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
         <v>54661</v>
       </c>
       <c r="B332" t="s">
         <v>992</v>
       </c>
       <c r="C332" t="s">
         <v>993</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>994</v>
       </c>
       <c r="E332">
         <v>16732</v>
       </c>
+      <c r="F332">
+        <v>55</v>
+      </c>
+      <c r="G332">
+        <v>87</v>
+      </c>
+      <c r="H332">
+        <v>12</v>
+      </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
         <v>54662</v>
       </c>
       <c r="B333" t="s">
         <v>995</v>
       </c>
       <c r="C333" t="s">
         <v>996</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>997</v>
       </c>
       <c r="E333">
         <v>16840</v>
       </c>
+      <c r="F333">
+        <v>26</v>
+      </c>
+      <c r="G333">
+        <v>103</v>
+      </c>
+      <c r="H333">
+        <v>8</v>
+      </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
         <v>54663</v>
       </c>
       <c r="B334" t="s">
         <v>998</v>
       </c>
       <c r="C334" t="s">
         <v>999</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="E334">
         <v>16863</v>
       </c>
+      <c r="F334">
+        <v>160</v>
+      </c>
+      <c r="G334">
+        <v>107</v>
+      </c>
+      <c r="H334">
+        <v>7</v>
+      </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
         <v>54664</v>
       </c>
       <c r="B335" t="s">
         <v>1001</v>
       </c>
       <c r="C335" t="s">
         <v>1002</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="E335">
         <v>16266</v>
       </c>
+      <c r="F335">
+        <v>30</v>
+      </c>
+      <c r="G335">
+        <v>99</v>
+      </c>
+      <c r="H335">
+        <v>1</v>
+      </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>54665</v>
       </c>
       <c r="B336" t="s">
         <v>1004</v>
       </c>
       <c r="C336" t="s">
         <v>1005</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="E336">
         <v>16427</v>
       </c>
+      <c r="F336">
+        <v>81</v>
+      </c>
+      <c r="G336">
+        <v>86</v>
+      </c>
+      <c r="H336">
+        <v>5</v>
+      </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>54666</v>
       </c>
       <c r="B337" t="s">
         <v>1007</v>
       </c>
       <c r="C337" t="s">
         <v>1008</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="E337">
         <v>16382</v>
       </c>
+      <c r="F337">
+        <v>74</v>
+      </c>
+      <c r="G337">
+        <v>126</v>
+      </c>
+      <c r="H337">
+        <v>3</v>
+      </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>54667</v>
       </c>
       <c r="B338" t="s">
         <v>1010</v>
       </c>
       <c r="C338" t="s">
         <v>1011</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="E338">
         <v>16449</v>
       </c>
+      <c r="F338">
+        <v>89</v>
+      </c>
+      <c r="G338">
+        <v>158</v>
+      </c>
+      <c r="H338">
+        <v>17</v>
+      </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>54668</v>
       </c>
       <c r="B339" t="s">
         <v>1013</v>
       </c>
       <c r="C339" t="s">
         <v>1014</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="E339">
         <v>16847</v>
       </c>
+      <c r="F339">
+        <v>29</v>
+      </c>
+      <c r="G339">
+        <v>135</v>
+      </c>
+      <c r="H339">
+        <v>4</v>
+      </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>54669</v>
       </c>
       <c r="B340" t="s">
         <v>1016</v>
       </c>
       <c r="C340" t="s">
         <v>1017</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="E340">
         <v>16947</v>
       </c>
+      <c r="F340">
+        <v>70</v>
+      </c>
+      <c r="G340">
+        <v>107</v>
+      </c>
+      <c r="H340">
+        <v>1</v>
+      </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>54670</v>
       </c>
       <c r="B341" t="s">
         <v>1019</v>
       </c>
       <c r="C341" t="s">
         <v>1020</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="E341">
         <v>16881</v>
       </c>
+      <c r="F341">
+        <v>125</v>
+      </c>
+      <c r="G341">
+        <v>199</v>
+      </c>
+      <c r="H341">
+        <v>5</v>
+      </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
         <v>54671</v>
       </c>
       <c r="B342" t="s">
         <v>1022</v>
       </c>
       <c r="C342" t="s">
         <v>1023</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="E342">
         <v>16488</v>
       </c>
+      <c r="F342">
+        <v>13</v>
+      </c>
+      <c r="G342">
+        <v>151</v>
+      </c>
+      <c r="H342">
+        <v>5</v>
+      </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
         <v>54672</v>
       </c>
       <c r="B343" t="s">
         <v>1025</v>
       </c>
       <c r="C343" t="s">
         <v>1026</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="E343">
         <v>16481</v>
       </c>
+      <c r="F343">
+        <v>34</v>
+      </c>
+      <c r="G343">
+        <v>93</v>
+      </c>
+      <c r="H343">
+        <v>2</v>
+      </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
         <v>54673</v>
       </c>
       <c r="B344" t="s">
         <v>1028</v>
       </c>
       <c r="C344" t="s">
         <v>1029</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="E344">
         <v>16510</v>
       </c>
+      <c r="F344">
+        <v>68</v>
+      </c>
+      <c r="G344">
+        <v>123</v>
+      </c>
+      <c r="H344">
+        <v>1</v>
+      </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
         <v>54674</v>
       </c>
       <c r="B345" t="s">
         <v>1031</v>
       </c>
       <c r="C345" t="s">
         <v>1032</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="E345">
         <v>16188</v>
       </c>
+      <c r="F345">
+        <v>38</v>
+      </c>
+      <c r="G345">
+        <v>76</v>
+      </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>54675</v>
       </c>
       <c r="B346" t="s">
         <v>1034</v>
       </c>
       <c r="C346" t="s">
         <v>1035</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="E346">
         <v>16797</v>
       </c>
+      <c r="F346">
+        <v>61</v>
+      </c>
+      <c r="G346">
+        <v>125</v>
+      </c>
+      <c r="H346">
+        <v>2</v>
+      </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>54676</v>
       </c>
       <c r="B347" t="s">
         <v>1037</v>
       </c>
       <c r="C347" t="s">
         <v>1038</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="E347">
         <v>16429</v>
       </c>
+      <c r="F347">
+        <v>17</v>
+      </c>
+      <c r="G347">
+        <v>108</v>
+      </c>
+      <c r="H347">
+        <v>14</v>
+      </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>54677</v>
       </c>
       <c r="B348" t="s">
         <v>1040</v>
       </c>
       <c r="C348" t="s">
         <v>1041</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="E348">
         <v>16712</v>
       </c>
+      <c r="F348">
+        <v>92</v>
+      </c>
+      <c r="G348">
+        <v>197</v>
+      </c>
+      <c r="H348">
+        <v>12</v>
+      </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>54678</v>
       </c>
       <c r="B349" t="s">
         <v>1043</v>
       </c>
       <c r="C349" t="s">
         <v>1044</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="E349">
         <v>15847</v>
       </c>
+      <c r="F349">
+        <v>64</v>
+      </c>
+      <c r="G349">
+        <v>75</v>
+      </c>
+      <c r="H349">
+        <v>2</v>
+      </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>54679</v>
       </c>
       <c r="B350" t="s">
         <v>1046</v>
       </c>
       <c r="C350" t="s">
         <v>1047</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="E350">
         <v>16631</v>
       </c>
+      <c r="F350">
+        <v>185</v>
+      </c>
+      <c r="G350">
+        <v>154</v>
+      </c>
+      <c r="H350">
+        <v>1</v>
+      </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>54680</v>
       </c>
       <c r="B351" t="s">
         <v>1049</v>
       </c>
       <c r="C351" t="s">
         <v>1050</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="E351">
         <v>16253</v>
       </c>
+      <c r="F351">
+        <v>361</v>
+      </c>
+      <c r="G351">
+        <v>134</v>
+      </c>
+      <c r="H351">
+        <v>5</v>
+      </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>54681</v>
       </c>
       <c r="B352" t="s">
         <v>1052</v>
       </c>
       <c r="C352" t="s">
         <v>1053</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="E352">
         <v>15907</v>
       </c>
+      <c r="F352">
+        <v>136</v>
+      </c>
+      <c r="G352">
+        <v>214</v>
+      </c>
+      <c r="H352">
+        <v>13</v>
+      </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>54682</v>
       </c>
       <c r="B353" t="s">
         <v>1055</v>
       </c>
       <c r="C353" t="s">
         <v>1056</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="E353">
         <v>16320</v>
       </c>
+      <c r="F353">
+        <v>42</v>
+      </c>
+      <c r="G353">
+        <v>115</v>
+      </c>
+      <c r="H353">
+        <v>3</v>
+      </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>54683</v>
       </c>
       <c r="B354" t="s">
         <v>1058</v>
       </c>
       <c r="C354" t="s">
         <v>1059</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="E354">
         <v>16188</v>
       </c>
+      <c r="F354">
+        <v>19</v>
+      </c>
+      <c r="G354">
+        <v>64</v>
+      </c>
+      <c r="H354">
+        <v>1</v>
+      </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>54684</v>
       </c>
       <c r="B355" t="s">
         <v>1061</v>
       </c>
       <c r="C355" t="s">
         <v>1062</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="E355">
         <v>16112</v>
       </c>
+      <c r="F355">
+        <v>25</v>
+      </c>
+      <c r="G355">
+        <v>126</v>
+      </c>
+      <c r="H355">
+        <v>2</v>
+      </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>54685</v>
       </c>
       <c r="B356" t="s">
         <v>1064</v>
       </c>
       <c r="C356" t="s">
         <v>1065</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="E356">
         <v>15330</v>
       </c>
+      <c r="F356">
+        <v>108</v>
+      </c>
+      <c r="G356">
+        <v>93</v>
+      </c>
+      <c r="H356">
+        <v>2</v>
+      </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>54686</v>
       </c>
       <c r="B357" t="s">
         <v>1067</v>
       </c>
       <c r="C357" t="s">
         <v>1068</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="E357">
         <v>15670</v>
       </c>
+      <c r="F357">
+        <v>22</v>
+      </c>
+      <c r="G357">
+        <v>80</v>
+      </c>
+      <c r="H357">
+        <v>4</v>
+      </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>54687</v>
       </c>
       <c r="B358" t="s">
         <v>1070</v>
       </c>
       <c r="C358" t="s">
         <v>1071</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="E358">
         <v>16119</v>
       </c>
+      <c r="F358">
+        <v>157</v>
+      </c>
+      <c r="G358">
+        <v>186</v>
+      </c>
+      <c r="H358">
+        <v>4</v>
+      </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>54688</v>
       </c>
       <c r="B359" t="s">
         <v>1073</v>
       </c>
       <c r="C359" t="s">
         <v>1074</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="E359">
         <v>16037</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>54689</v>
       </c>
       <c r="B360" t="s">
         <v>1076</v>
       </c>
@@ -20634,54 +24192,54 @@
       </c>
       <c r="G514">
         <v>94</v>
       </c>
       <c r="H514">
         <v>3</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515">
         <v>54844</v>
       </c>
       <c r="B515" t="s">
         <v>1539</v>
       </c>
       <c r="C515" t="s">
         <v>1540</v>
       </c>
       <c r="D515" s="1" t="s">
         <v>1541</v>
       </c>
       <c r="E515">
         <v>15315</v>
       </c>
       <c r="F515">
-        <v>94</v>
+        <v>117</v>
       </c>
       <c r="G515">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="H515">
         <v>7</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516">
         <v>54845</v>
       </c>
       <c r="B516" t="s">
         <v>1542</v>
       </c>
       <c r="C516" t="s">
         <v>1543</v>
       </c>
       <c r="D516" s="1" t="s">
         <v>1544</v>
       </c>
       <c r="E516">
         <v>15100</v>
       </c>
       <c r="F516">
         <v>37</v>
       </c>
       <c r="G516">
@@ -31630,50 +35188,6426 @@
     </row>
     <row r="941" spans="1:8">
       <c r="A941">
         <v>55270</v>
       </c>
       <c r="B941" t="s">
         <v>2814</v>
       </c>
       <c r="C941" t="s">
         <v>2815</v>
       </c>
       <c r="D941" s="1" t="s">
         <v>2816</v>
       </c>
       <c r="E941">
         <v>20693</v>
       </c>
       <c r="F941">
         <v>93</v>
       </c>
       <c r="G941">
         <v>182</v>
       </c>
       <c r="H941">
         <v>5</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>84378</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E942">
+        <v>3800</v>
+      </c>
+      <c r="F942">
+        <v>72</v>
+      </c>
+      <c r="G942">
+        <v>57</v>
+      </c>
+      <c r="H942">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>84379</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E943">
+        <v>6617</v>
+      </c>
+      <c r="F943">
+        <v>2</v>
+      </c>
+      <c r="G943">
+        <v>31</v>
+      </c>
+      <c r="H943">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>84380</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E944">
+        <v>7222</v>
+      </c>
+      <c r="F944">
+        <v>46</v>
+      </c>
+      <c r="G944">
+        <v>55</v>
+      </c>
+      <c r="H944">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>84381</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E945">
+        <v>7449</v>
+      </c>
+      <c r="F945">
+        <v>7</v>
+      </c>
+      <c r="G945">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>84382</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="E946">
+        <v>7482</v>
+      </c>
+      <c r="F946">
+        <v>98</v>
+      </c>
+      <c r="G946">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>84383</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E947">
+        <v>10026</v>
+      </c>
+      <c r="F947">
+        <v>109</v>
+      </c>
+      <c r="G947">
+        <v>61</v>
+      </c>
+      <c r="H947">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>84384</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="E948">
+        <v>10562</v>
+      </c>
+      <c r="F948">
+        <v>92</v>
+      </c>
+      <c r="G948">
+        <v>95</v>
+      </c>
+      <c r="H948">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>84385</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="E949">
+        <v>8758</v>
+      </c>
+      <c r="F949">
+        <v>1</v>
+      </c>
+      <c r="G949">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>84386</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E950">
+        <v>10499</v>
+      </c>
+      <c r="F950">
+        <v>104</v>
+      </c>
+      <c r="G950">
+        <v>38</v>
+      </c>
+      <c r="H950">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>84387</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E951">
+        <v>11154</v>
+      </c>
+      <c r="F951">
+        <v>109</v>
+      </c>
+      <c r="G951">
+        <v>105</v>
+      </c>
+      <c r="H951">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>84388</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="E952">
+        <v>8717</v>
+      </c>
+      <c r="F952">
+        <v>9</v>
+      </c>
+      <c r="G952">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>84389</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E953">
+        <v>10056</v>
+      </c>
+      <c r="F953">
+        <v>86</v>
+      </c>
+      <c r="G953">
+        <v>50</v>
+      </c>
+      <c r="H953">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>84390</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E954">
+        <v>9924</v>
+      </c>
+      <c r="F954">
+        <v>117</v>
+      </c>
+      <c r="G954">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>84391</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E955">
+        <v>7988</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>84392</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E956">
+        <v>10808</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>84393</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E957">
+        <v>11469</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>84394</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="E958">
+        <v>8846</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>84395</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E959">
+        <v>11651</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>84396</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E960">
+        <v>11479</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>84397</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E961">
+        <v>11510</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>84398</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E962">
+        <v>12649</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>84399</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E963">
+        <v>11447</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>84400</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="E964">
+        <v>11868</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>84401</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E965">
+        <v>12119</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>84402</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="E966">
+        <v>11049</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>84403</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E967">
+        <v>10747</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>84404</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E968">
+        <v>9490</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>84405</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="E969">
+        <v>10614</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>84406</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="E970">
+        <v>11007</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>84407</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E971">
+        <v>11661</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>84408</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E972">
+        <v>11661</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>84409</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="E973">
+        <v>12467</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>84410</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E974">
+        <v>10097</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>84411</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="E975">
+        <v>11829</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>84412</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E976">
+        <v>12294</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>84413</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="E977">
+        <v>11939</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>84414</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2924</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="E978">
+        <v>10044</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>84415</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="E979">
+        <v>11419</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>84416</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E980">
+        <v>12091</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>84417</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E981">
+        <v>11350</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>84418</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E982">
+        <v>11765</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>84419</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E983">
+        <v>12965</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>84420</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E984">
+        <v>7552</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>84421</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E985">
+        <v>12422</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>84422</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="E986">
+        <v>11793</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>84423</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2951</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2952</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="E987">
+        <v>11488</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>84424</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E988">
+        <v>11878</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>84425</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="E989">
+        <v>13116</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>84426</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E990">
+        <v>13139</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>84427</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E991">
+        <v>9843</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>84428</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E992">
+        <v>13990</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>84429</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E993">
+        <v>14122</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>84430</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E994">
+        <v>13557</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>84431</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E995">
+        <v>10805</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>84432</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E996">
+        <v>12925</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>84433</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E997">
+        <v>9510</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>84434</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E998">
+        <v>14002</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>84435</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="E999">
+        <v>14100</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>84436</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2990</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2991</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="E1000">
+        <v>14670</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>84437</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2993</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E1001">
+        <v>14821</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>84438</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="E1002">
+        <v>15202</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>84439</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2999</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>3000</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="E1003">
+        <v>15535</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>84440</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="E1004">
+        <v>15061</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>84441</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="E1005">
+        <v>15342</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>84442</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="E1006">
+        <v>9951</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>84443</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="E1007">
+        <v>15435</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>84444</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E1008">
+        <v>16878</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>84445</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E1009">
+        <v>17787</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>84446</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="E1010">
+        <v>12138</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>84447</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="E1011">
+        <v>17473</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>84448</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>3026</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="E1012">
+        <v>19070</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>84449</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="E1013">
+        <v>18785</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>84450</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>3033</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E1014">
+        <v>9676</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>84451</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>3035</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="E1015">
+        <v>18120</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>84452</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3038</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="E1016">
+        <v>19466</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>84453</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E1017">
+        <v>9868</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>84454</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E1018">
+        <v>14897</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>84455</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>3048</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="E1019">
+        <v>15407</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>84456</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="E1020">
+        <v>14811</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>84457</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>3054</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="E1021">
+        <v>10262</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>84458</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="E1022">
+        <v>15263</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>84459</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>3060</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="E1023">
+        <v>15882</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>84460</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3062</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>3063</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="E1024">
+        <v>9916</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>84461</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="E1025">
+        <v>15223</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>84462</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3068</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3069</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="E1026">
+        <v>15124</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>84463</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3071</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="E1027">
+        <v>10521</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>84464</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3074</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E1028">
+        <v>14293</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>84465</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1029">
+        <v>15243</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>84466</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3080</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3081</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="E1030">
+        <v>14744</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>84467</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E1031">
+        <v>10184</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>84468</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3086</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3087</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="E1032">
+        <v>13528</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>84469</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3090</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="E1033">
+        <v>13490</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>84470</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3092</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="E1034">
+        <v>10283</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>84471</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3095</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3096</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="E1035">
+        <v>13441</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>84472</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3098</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3099</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="E1036">
+        <v>14240</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>84473</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3101</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="E1037">
+        <v>11140</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>84474</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3104</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="E1038">
+        <v>14786</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>84475</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3107</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3108</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="E1039">
+        <v>15753</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>84476</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3111</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="E1040">
+        <v>10700</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>84477</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3113</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3114</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="E1041">
+        <v>14594</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>84478</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3116</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3117</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="E1042">
+        <v>14984</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>84479</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3119</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3120</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="E1043">
+        <v>10680</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>84480</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3122</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3123</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="E1044">
+        <v>15723</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>84481</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3126</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="E1045">
+        <v>16435</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>84482</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3128</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3129</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="E1046">
+        <v>15592</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>84483</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3131</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3132</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E1047">
+        <v>13624</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>84484</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3134</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3135</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="E1048">
+        <v>14215</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>84485</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3137</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="E1049">
+        <v>14596</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>84486</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3140</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3141</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="E1050">
+        <v>16484</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>84487</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3143</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="E1051">
+        <v>15551</v>
+      </c>
+      <c r="F1051">
+        <v>66</v>
+      </c>
+      <c r="G1051">
+        <v>125</v>
+      </c>
+      <c r="H1051">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>84488</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3146</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="E1052">
+        <v>13874</v>
+      </c>
+      <c r="F1052">
+        <v>55</v>
+      </c>
+      <c r="G1052">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>84489</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3149</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="E1053">
+        <v>15583</v>
+      </c>
+      <c r="F1053">
+        <v>59</v>
+      </c>
+      <c r="G1053">
+        <v>180</v>
+      </c>
+      <c r="H1053">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>84490</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="E1054">
+        <v>15490</v>
+      </c>
+      <c r="F1054">
+        <v>209</v>
+      </c>
+      <c r="G1054">
+        <v>105</v>
+      </c>
+      <c r="H1054">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>84491</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="E1055">
+        <v>10391</v>
+      </c>
+      <c r="F1055">
+        <v>19</v>
+      </c>
+      <c r="G1055">
+        <v>12</v>
+      </c>
+      <c r="H1055">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>84492</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3159</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="E1056">
+        <v>15104</v>
+      </c>
+      <c r="F1056">
+        <v>94</v>
+      </c>
+      <c r="G1056">
+        <v>150</v>
+      </c>
+      <c r="H1056">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>84493</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3161</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="E1057">
+        <v>15837</v>
+      </c>
+      <c r="F1057">
+        <v>51</v>
+      </c>
+      <c r="G1057">
+        <v>228</v>
+      </c>
+      <c r="H1057">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>84494</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3164</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="E1058">
+        <v>15941</v>
+      </c>
+      <c r="F1058">
+        <v>54</v>
+      </c>
+      <c r="G1058">
+        <v>108</v>
+      </c>
+      <c r="H1058">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>84495</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3167</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3168</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="E1059">
+        <v>12245</v>
+      </c>
+      <c r="F1059">
+        <v>4</v>
+      </c>
+      <c r="G1059">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>84496</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3170</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="E1060">
+        <v>16011</v>
+      </c>
+      <c r="F1060">
+        <v>208</v>
+      </c>
+      <c r="G1060">
+        <v>107</v>
+      </c>
+      <c r="H1060">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>84497</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3173</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="E1061">
+        <v>16227</v>
+      </c>
+      <c r="F1061">
+        <v>87</v>
+      </c>
+      <c r="G1061">
+        <v>100</v>
+      </c>
+      <c r="H1061">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>84498</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3176</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3177</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="E1062">
+        <v>15769</v>
+      </c>
+      <c r="F1062">
+        <v>9</v>
+      </c>
+      <c r="G1062">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>84499</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3179</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3180</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="E1063">
+        <v>15554</v>
+      </c>
+      <c r="F1063">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>84500</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3182</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3183</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="E1064">
+        <v>16530</v>
+      </c>
+      <c r="F1064">
+        <v>231</v>
+      </c>
+      <c r="G1064">
+        <v>216</v>
+      </c>
+      <c r="H1064">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>84501</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3185</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="E1065">
+        <v>15959</v>
+      </c>
+      <c r="F1065">
+        <v>161</v>
+      </c>
+      <c r="G1065">
+        <v>162</v>
+      </c>
+      <c r="H1065">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>84502</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3188</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3189</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="E1066">
+        <v>16343</v>
+      </c>
+      <c r="F1066">
+        <v>6</v>
+      </c>
+      <c r="G1066">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>84503</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3192</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="E1067">
+        <v>16175</v>
+      </c>
+      <c r="F1067">
+        <v>56</v>
+      </c>
+      <c r="G1067">
+        <v>125</v>
+      </c>
+      <c r="H1067">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>84504</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="E1068">
+        <v>16091</v>
+      </c>
+      <c r="F1068">
+        <v>68</v>
+      </c>
+      <c r="G1068">
+        <v>63</v>
+      </c>
+      <c r="H1068">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>84505</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3197</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3198</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="E1069">
+        <v>16153</v>
+      </c>
+      <c r="F1069">
+        <v>9</v>
+      </c>
+      <c r="G1069">
+        <v>25</v>
+      </c>
+      <c r="H1069">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>84506</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3200</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="E1070">
+        <v>15638</v>
+      </c>
+      <c r="F1070">
+        <v>122</v>
+      </c>
+      <c r="G1070">
+        <v>100</v>
+      </c>
+      <c r="H1070">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>84507</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3203</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3204</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="E1071">
+        <v>16977</v>
+      </c>
+      <c r="F1071">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>84508</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3206</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="E1072">
+        <v>16651</v>
+      </c>
+      <c r="F1072">
+        <v>83</v>
+      </c>
+      <c r="G1072">
+        <v>122</v>
+      </c>
+      <c r="H1072">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>84509</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="E1073">
+        <v>12549</v>
+      </c>
+      <c r="F1073">
+        <v>1</v>
+      </c>
+      <c r="G1073">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>84510</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3212</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3213</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E1074">
+        <v>16892</v>
+      </c>
+      <c r="F1074">
+        <v>89</v>
+      </c>
+      <c r="G1074">
+        <v>77</v>
+      </c>
+      <c r="H1074">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>84511</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3215</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3216</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="E1075">
+        <v>17321</v>
+      </c>
+      <c r="F1075">
+        <v>99</v>
+      </c>
+      <c r="G1075">
+        <v>117</v>
+      </c>
+      <c r="H1075">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>84512</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3218</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3219</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="E1076">
+        <v>11872</v>
+      </c>
+      <c r="F1076">
+        <v>8</v>
+      </c>
+      <c r="G1076">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>84513</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="E1077">
+        <v>15954</v>
+      </c>
+      <c r="F1077">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>84514</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3224</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3225</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="E1078">
+        <v>15527</v>
+      </c>
+      <c r="F1078">
+        <v>193</v>
+      </c>
+      <c r="G1078">
+        <v>72</v>
+      </c>
+      <c r="H1078">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>84515</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="E1079">
+        <v>17158</v>
+      </c>
+      <c r="F1079">
+        <v>15</v>
+      </c>
+      <c r="G1079">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>84516</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3230</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3231</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="E1080">
+        <v>18002</v>
+      </c>
+      <c r="F1080">
+        <v>80</v>
+      </c>
+      <c r="G1080">
+        <v>92</v>
+      </c>
+      <c r="H1080">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>84517</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3233</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E1081">
+        <v>19565</v>
+      </c>
+      <c r="F1081">
+        <v>121</v>
+      </c>
+      <c r="G1081">
+        <v>108</v>
+      </c>
+      <c r="H1081">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>84518</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3237</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="E1082">
+        <v>19467</v>
+      </c>
+      <c r="F1082">
+        <v>99</v>
+      </c>
+      <c r="G1082">
+        <v>120</v>
+      </c>
+      <c r="H1082">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>84519</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3239</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="E1083">
+        <v>9678</v>
+      </c>
+      <c r="F1083">
+        <v>1</v>
+      </c>
+      <c r="G1083">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>84520</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3242</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1084">
+        <v>18786</v>
+      </c>
+      <c r="F1084">
+        <v>184</v>
+      </c>
+      <c r="G1084">
+        <v>93</v>
+      </c>
+      <c r="H1084">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>84521</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="E1085">
+        <v>18228</v>
+      </c>
+      <c r="F1085">
+        <v>51</v>
+      </c>
+      <c r="G1085">
+        <v>58</v>
+      </c>
+      <c r="H1085">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>84522</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3248</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3249</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="E1086">
+        <v>9471</v>
+      </c>
+      <c r="F1086">
+        <v>27</v>
+      </c>
+      <c r="G1086">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>84523</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3250</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3252</v>
+      </c>
+      <c r="E1087">
+        <v>16604</v>
+      </c>
+      <c r="F1087">
+        <v>87</v>
+      </c>
+      <c r="G1087">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>84524</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3253</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3254</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3255</v>
+      </c>
+      <c r="E1088">
+        <v>17036</v>
+      </c>
+      <c r="F1088">
+        <v>123</v>
+      </c>
+      <c r="G1088">
+        <v>162</v>
+      </c>
+      <c r="H1088">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>84525</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3256</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3257</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E1089">
+        <v>10619</v>
+      </c>
+      <c r="F1089">
+        <v>1</v>
+      </c>
+      <c r="G1089">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>84526</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3259</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3261</v>
+      </c>
+      <c r="E1090">
+        <v>18174</v>
+      </c>
+      <c r="F1090">
+        <v>32</v>
+      </c>
+      <c r="G1090">
+        <v>96</v>
+      </c>
+      <c r="H1090">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>84527</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3262</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3263</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3264</v>
+      </c>
+      <c r="E1091">
+        <v>19527</v>
+      </c>
+      <c r="F1091">
+        <v>580</v>
+      </c>
+      <c r="G1091">
+        <v>203</v>
+      </c>
+      <c r="H1091">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>84528</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3265</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3267</v>
+      </c>
+      <c r="E1092">
+        <v>11459</v>
+      </c>
+      <c r="F1092">
+        <v>29</v>
+      </c>
+      <c r="G1092">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>84529</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3268</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3269</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3270</v>
+      </c>
+      <c r="E1093">
+        <v>20005</v>
+      </c>
+      <c r="F1093">
+        <v>218</v>
+      </c>
+      <c r="G1093">
+        <v>161</v>
+      </c>
+      <c r="H1093">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>84530</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3271</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3272</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3273</v>
+      </c>
+      <c r="E1094">
+        <v>21325</v>
+      </c>
+      <c r="F1094">
+        <v>130</v>
+      </c>
+      <c r="G1094">
+        <v>150</v>
+      </c>
+      <c r="H1094">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>84531</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3274</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3275</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E1095">
+        <v>21236</v>
+      </c>
+      <c r="F1095">
+        <v>61</v>
+      </c>
+      <c r="G1095">
+        <v>120</v>
+      </c>
+      <c r="H1095">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>84532</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3277</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3278</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3279</v>
+      </c>
+      <c r="E1096">
+        <v>10606</v>
+      </c>
+      <c r="F1096">
+        <v>2</v>
+      </c>
+      <c r="G1096">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>84533</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3280</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3281</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3282</v>
+      </c>
+      <c r="E1097">
+        <v>21150</v>
+      </c>
+      <c r="F1097">
+        <v>76</v>
+      </c>
+      <c r="G1097">
+        <v>102</v>
+      </c>
+      <c r="H1097">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>84534</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3283</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3284</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3285</v>
+      </c>
+      <c r="E1098">
+        <v>20052</v>
+      </c>
+      <c r="F1098">
+        <v>161</v>
+      </c>
+      <c r="G1098">
+        <v>181</v>
+      </c>
+      <c r="H1098">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>84535</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3286</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3287</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3288</v>
+      </c>
+      <c r="E1099">
+        <v>11272</v>
+      </c>
+      <c r="F1099">
+        <v>16</v>
+      </c>
+      <c r="G1099">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>84536</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3289</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3290</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3291</v>
+      </c>
+      <c r="E1100">
+        <v>18640</v>
+      </c>
+      <c r="F1100">
+        <v>111</v>
+      </c>
+      <c r="G1100">
+        <v>91</v>
+      </c>
+      <c r="H1100">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>84537</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3292</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3293</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3294</v>
+      </c>
+      <c r="E1101">
+        <v>18969</v>
+      </c>
+      <c r="F1101">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>84538</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3295</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="E1102">
+        <v>11420</v>
+      </c>
+      <c r="F1102">
+        <v>5</v>
+      </c>
+      <c r="G1102">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>84539</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3298</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3299</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="E1103">
+        <v>16613</v>
+      </c>
+      <c r="F1103">
+        <v>115</v>
+      </c>
+      <c r="G1103">
+        <v>193</v>
+      </c>
+      <c r="H1103">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>84540</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3301</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3302</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="E1104">
+        <v>16711</v>
+      </c>
+      <c r="F1104">
+        <v>104</v>
+      </c>
+      <c r="G1104">
+        <v>139</v>
+      </c>
+      <c r="H1104">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>84541</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3304</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3305</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="E1105">
+        <v>11815</v>
+      </c>
+      <c r="F1105">
+        <v>4</v>
+      </c>
+      <c r="G1105">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>84542</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3307</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="E1106">
+        <v>18071</v>
+      </c>
+      <c r="F1106">
+        <v>238</v>
+      </c>
+      <c r="G1106">
+        <v>278</v>
+      </c>
+      <c r="H1106">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>84543</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3310</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E1107">
+        <v>17963</v>
+      </c>
+      <c r="F1107">
+        <v>29</v>
+      </c>
+      <c r="G1107">
+        <v>88</v>
+      </c>
+      <c r="H1107">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>84544</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3313</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3314</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="E1108">
+        <v>12208</v>
+      </c>
+      <c r="F1108">
+        <v>1</v>
+      </c>
+      <c r="G1108">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>84545</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3316</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="E1109">
+        <v>18696</v>
+      </c>
+      <c r="F1109">
+        <v>63</v>
+      </c>
+      <c r="G1109">
+        <v>184</v>
+      </c>
+      <c r="H1109">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>84546</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3319</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3320</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E1110">
+        <v>19258</v>
+      </c>
+      <c r="F1110">
+        <v>146</v>
+      </c>
+      <c r="G1110">
+        <v>142</v>
+      </c>
+      <c r="H1110">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>84547</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3322</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3323</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3324</v>
+      </c>
+      <c r="E1111">
+        <v>19079</v>
+      </c>
+      <c r="F1111">
+        <v>137</v>
+      </c>
+      <c r="G1111">
+        <v>177</v>
+      </c>
+      <c r="H1111">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>84548</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3325</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3326</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3327</v>
+      </c>
+      <c r="E1112">
+        <v>10795</v>
+      </c>
+      <c r="F1112">
+        <v>14</v>
+      </c>
+      <c r="G1112">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>84549</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3328</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3329</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3330</v>
+      </c>
+      <c r="E1113">
+        <v>17871</v>
+      </c>
+      <c r="F1113">
+        <v>75</v>
+      </c>
+      <c r="G1113">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>84550</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3331</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3332</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="E1114">
+        <v>18482</v>
+      </c>
+      <c r="F1114">
+        <v>188</v>
+      </c>
+      <c r="G1114">
+        <v>293</v>
+      </c>
+      <c r="H1114">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>84551</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3334</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3335</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1115">
+        <v>10495</v>
+      </c>
+      <c r="F1115">
+        <v>19</v>
+      </c>
+      <c r="G1115">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>84552</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3337</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="E1116">
+        <v>18439</v>
+      </c>
+      <c r="F1116">
+        <v>153</v>
+      </c>
+      <c r="G1116">
+        <v>96</v>
+      </c>
+      <c r="H1116">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>84553</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3340</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3341</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3342</v>
+      </c>
+      <c r="E1117">
+        <v>19457</v>
+      </c>
+      <c r="F1117">
+        <v>205</v>
+      </c>
+      <c r="G1117">
+        <v>112</v>
+      </c>
+      <c r="H1117">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>84554</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3343</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3344</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="E1118">
+        <v>19517</v>
+      </c>
+      <c r="F1118">
+        <v>113</v>
+      </c>
+      <c r="G1118">
+        <v>65</v>
+      </c>
+      <c r="H1118">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>84555</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3346</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="E1119">
+        <v>10295</v>
+      </c>
+      <c r="F1119">
+        <v>9</v>
+      </c>
+      <c r="G1119">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>84556</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3348</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3349</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3350</v>
+      </c>
+      <c r="E1120">
+        <v>18598</v>
+      </c>
+      <c r="F1120">
+        <v>56</v>
+      </c>
+      <c r="G1120">
+        <v>36</v>
+      </c>
+      <c r="H1120">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>84557</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="E1121">
+        <v>18845</v>
+      </c>
+      <c r="F1121">
+        <v>82</v>
+      </c>
+      <c r="G1121">
+        <v>106</v>
+      </c>
+      <c r="H1121">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>84558</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3354</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3355</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3356</v>
+      </c>
+      <c r="E1122">
+        <v>11000</v>
+      </c>
+      <c r="F1122">
+        <v>9</v>
+      </c>
+      <c r="G1122">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>84559</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3357</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3358</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="E1123">
+        <v>18815</v>
+      </c>
+      <c r="F1123">
+        <v>191</v>
+      </c>
+      <c r="G1123">
+        <v>107</v>
+      </c>
+      <c r="H1123">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>84560</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3360</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="E1124">
+        <v>18706</v>
+      </c>
+      <c r="F1124">
+        <v>72</v>
+      </c>
+      <c r="G1124">
+        <v>122</v>
+      </c>
+      <c r="H1124">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>84561</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3363</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="E1125">
+        <v>9250</v>
+      </c>
+      <c r="F1125">
+        <v>7</v>
+      </c>
+      <c r="G1125">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>84562</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3368</v>
+      </c>
+      <c r="E1126">
+        <v>17880</v>
+      </c>
+      <c r="F1126">
+        <v>90</v>
+      </c>
+      <c r="G1126">
+        <v>129</v>
+      </c>
+      <c r="H1126">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>84563</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3369</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3370</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="E1127">
+        <v>17070</v>
+      </c>
+      <c r="F1127">
+        <v>163</v>
+      </c>
+      <c r="G1127">
+        <v>109</v>
+      </c>
+      <c r="H1127">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>84564</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3372</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3373</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="E1128">
+        <v>9302</v>
+      </c>
+      <c r="F1128">
+        <v>1</v>
+      </c>
+      <c r="G1128">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>84565</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3375</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3376</v>
+      </c>
+      <c r="E1129">
+        <v>16924</v>
+      </c>
+      <c r="F1129">
+        <v>229</v>
+      </c>
+      <c r="G1129">
+        <v>136</v>
+      </c>
+      <c r="H1129">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>84566</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3377</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3379</v>
+      </c>
+      <c r="E1130">
+        <v>16580</v>
+      </c>
+      <c r="F1130">
+        <v>153</v>
+      </c>
+      <c r="G1130">
+        <v>113</v>
+      </c>
+      <c r="H1130">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>84567</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3381</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3382</v>
+      </c>
+      <c r="E1131">
+        <v>16791</v>
+      </c>
+      <c r="F1131">
+        <v>4</v>
+      </c>
+      <c r="G1131">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>84568</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3383</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3384</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3385</v>
+      </c>
+      <c r="E1132">
+        <v>17815</v>
+      </c>
+      <c r="F1132">
+        <v>93</v>
+      </c>
+      <c r="G1132">
+        <v>106</v>
+      </c>
+      <c r="H1132">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>84569</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3388</v>
+      </c>
+      <c r="E1133">
+        <v>17029</v>
+      </c>
+      <c r="F1133">
+        <v>131</v>
+      </c>
+      <c r="G1133">
+        <v>141</v>
+      </c>
+      <c r="H1133">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>84570</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3389</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3391</v>
+      </c>
+      <c r="E1134">
+        <v>15238</v>
+      </c>
+      <c r="F1134">
+        <v>47</v>
+      </c>
+      <c r="G1134">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>84571</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3392</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3394</v>
+      </c>
+      <c r="E1135">
+        <v>10667</v>
+      </c>
+      <c r="F1135">
+        <v>5</v>
+      </c>
+      <c r="G1135">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>84572</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3395</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="E1136">
+        <v>16948</v>
+      </c>
+      <c r="F1136">
+        <v>50</v>
+      </c>
+      <c r="G1136">
+        <v>102</v>
+      </c>
+      <c r="H1136">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>84573</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3399</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3400</v>
+      </c>
+      <c r="E1137">
+        <v>17117</v>
+      </c>
+      <c r="F1137">
+        <v>180</v>
+      </c>
+      <c r="G1137">
+        <v>118</v>
+      </c>
+      <c r="H1137">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>84574</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3401</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3403</v>
+      </c>
+      <c r="E1138">
+        <v>12911</v>
+      </c>
+      <c r="F1138">
+        <v>9</v>
+      </c>
+      <c r="G1138">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>84575</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3406</v>
+      </c>
+      <c r="E1139">
+        <v>16358</v>
+      </c>
+      <c r="F1139">
+        <v>217</v>
+      </c>
+      <c r="G1139">
+        <v>90</v>
+      </c>
+      <c r="H1139">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>84576</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3407</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3408</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3409</v>
+      </c>
+      <c r="E1140">
+        <v>17349</v>
+      </c>
+      <c r="F1140">
+        <v>186</v>
+      </c>
+      <c r="G1140">
+        <v>134</v>
+      </c>
+      <c r="H1140">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>84577</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3410</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="E1141">
+        <v>11576</v>
+      </c>
+      <c r="F1141">
+        <v>4</v>
+      </c>
+      <c r="G1141">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>84578</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3413</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3415</v>
+      </c>
+      <c r="E1142">
+        <v>18496</v>
+      </c>
+      <c r="F1142">
+        <v>96</v>
+      </c>
+      <c r="G1142">
+        <v>81</v>
+      </c>
+      <c r="H1142">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>84579</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="E1143">
+        <v>18699</v>
+      </c>
+      <c r="F1143">
+        <v>93</v>
+      </c>
+      <c r="G1143">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>84580</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3419</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3420</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="E1144">
+        <v>11961</v>
+      </c>
+      <c r="F1144">
+        <v>6</v>
+      </c>
+      <c r="G1144">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>84581</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="E1145">
+        <v>19602</v>
+      </c>
+      <c r="F1145">
+        <v>168</v>
+      </c>
+      <c r="G1145">
+        <v>118</v>
+      </c>
+      <c r="H1145">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>84582</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="E1146">
+        <v>20342</v>
+      </c>
+      <c r="F1146">
+        <v>85</v>
+      </c>
+      <c r="G1146">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>84583</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3428</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E1147">
+        <v>13365</v>
+      </c>
+      <c r="F1147">
+        <v>2</v>
+      </c>
+      <c r="G1147">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>84584</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3430</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3431</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3432</v>
+      </c>
+      <c r="E1148">
+        <v>20482</v>
+      </c>
+      <c r="F1148">
+        <v>147</v>
+      </c>
+      <c r="G1148">
+        <v>154</v>
+      </c>
+      <c r="H1148">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>84585</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3433</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3434</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3435</v>
+      </c>
+      <c r="E1149">
+        <v>20468</v>
+      </c>
+      <c r="F1149">
+        <v>83</v>
+      </c>
+      <c r="G1149">
+        <v>130</v>
+      </c>
+      <c r="H1149">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>84586</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3436</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3437</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3438</v>
+      </c>
+      <c r="E1150">
+        <v>12997</v>
+      </c>
+      <c r="F1150">
+        <v>20</v>
+      </c>
+      <c r="G1150">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>84587</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3439</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3440</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3441</v>
+      </c>
+      <c r="E1151">
+        <v>21127</v>
+      </c>
+      <c r="F1151">
+        <v>94</v>
+      </c>
+      <c r="G1151">
+        <v>113</v>
+      </c>
+      <c r="H1151">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>84588</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3442</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3443</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3444</v>
+      </c>
+      <c r="E1152">
+        <v>22718</v>
+      </c>
+      <c r="F1152">
+        <v>185</v>
+      </c>
+      <c r="G1152">
+        <v>145</v>
+      </c>
+      <c r="H1152">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>84589</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3445</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3446</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="E1153">
+        <v>22480</v>
+      </c>
+      <c r="F1153">
+        <v>137</v>
+      </c>
+      <c r="G1153">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>84590</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3448</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3449</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3450</v>
+      </c>
+      <c r="E1154">
+        <v>22518</v>
+      </c>
+      <c r="F1154">
+        <v>151</v>
+      </c>
+      <c r="G1154">
+        <v>126</v>
+      </c>
+      <c r="H1154">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>84591</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3451</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3452</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="E1155">
+        <v>22581</v>
+      </c>
+      <c r="F1155">
+        <v>173</v>
+      </c>
+      <c r="G1155">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>84592</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3454</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3455</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3456</v>
+      </c>
+      <c r="E1156">
+        <v>17463</v>
+      </c>
+      <c r="F1156">
+        <v>4</v>
+      </c>
+      <c r="G1156">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>84593</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3457</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3458</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="E1157">
+        <v>20446</v>
+      </c>
+      <c r="F1157">
+        <v>105</v>
+      </c>
+      <c r="G1157">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>84594</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3460</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3461</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="E1158">
+        <v>20123</v>
+      </c>
+      <c r="F1158">
+        <v>220</v>
+      </c>
+      <c r="G1158">
+        <v>114</v>
+      </c>
+      <c r="H1158">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>84595</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3463</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3464</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="E1159">
+        <v>10722</v>
+      </c>
+      <c r="F1159">
+        <v>4</v>
+      </c>
+      <c r="G1159">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>84596</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3466</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3468</v>
+      </c>
+      <c r="E1160">
+        <v>20553</v>
+      </c>
+      <c r="F1160">
+        <v>165</v>
+      </c>
+      <c r="G1160">
+        <v>121</v>
+      </c>
+      <c r="H1160">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>84597</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3470</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="E1161">
+        <v>21313</v>
+      </c>
+      <c r="F1161">
+        <v>259</v>
+      </c>
+      <c r="G1161">
+        <v>163</v>
+      </c>
+      <c r="H1161">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>84598</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3472</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3473</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="E1162">
+        <v>21575</v>
+      </c>
+      <c r="F1162">
+        <v>122</v>
+      </c>
+      <c r="G1162">
+        <v>152</v>
+      </c>
+      <c r="H1162">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>84599</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3475</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="E1163">
+        <v>21970</v>
+      </c>
+      <c r="F1163">
+        <v>51</v>
+      </c>
+      <c r="G1163">
+        <v>160</v>
+      </c>
+      <c r="H1163">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>84600</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3478</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3479</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="E1164">
+        <v>12056</v>
+      </c>
+      <c r="F1164">
+        <v>18</v>
+      </c>
+      <c r="G1164">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>84601</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3481</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3482</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="E1165">
+        <v>22959</v>
+      </c>
+      <c r="F1165">
+        <v>148</v>
+      </c>
+      <c r="G1165">
+        <v>98</v>
+      </c>
+      <c r="H1165">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>84602</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="E1166">
+        <v>23213</v>
+      </c>
+      <c r="F1166">
+        <v>252</v>
+      </c>
+      <c r="G1166">
+        <v>108</v>
+      </c>
+      <c r="H1166">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>84603</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3487</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3488</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="E1167">
+        <v>12384</v>
+      </c>
+      <c r="F1167">
+        <v>5</v>
+      </c>
+      <c r="G1167">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>84604</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3490</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3491</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3492</v>
+      </c>
+      <c r="E1168">
+        <v>21921</v>
+      </c>
+      <c r="F1168">
+        <v>214</v>
+      </c>
+      <c r="G1168">
+        <v>96</v>
+      </c>
+      <c r="H1168">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>84605</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3493</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3494</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3495</v>
+      </c>
+      <c r="E1169">
+        <v>22092</v>
+      </c>
+      <c r="F1169">
+        <v>114</v>
+      </c>
+      <c r="G1169">
+        <v>87</v>
+      </c>
+      <c r="H1169">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>84606</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3496</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3497</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3498</v>
+      </c>
+      <c r="E1170">
+        <v>20667</v>
+      </c>
+      <c r="F1170">
+        <v>303</v>
+      </c>
+      <c r="G1170">
+        <v>104</v>
+      </c>
+      <c r="H1170">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>84607</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3499</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3500</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3501</v>
+      </c>
+      <c r="E1171">
+        <v>9817</v>
+      </c>
+      <c r="F1171">
+        <v>13</v>
+      </c>
+      <c r="G1171">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>84608</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3502</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3503</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3504</v>
+      </c>
+      <c r="E1172">
+        <v>19671</v>
+      </c>
+      <c r="F1172">
+        <v>62</v>
+      </c>
+      <c r="G1172">
+        <v>99</v>
+      </c>
+      <c r="H1172">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>84609</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3507</v>
+      </c>
+      <c r="E1173">
+        <v>20375</v>
+      </c>
+      <c r="F1173">
+        <v>44</v>
+      </c>
+      <c r="G1173">
+        <v>103</v>
+      </c>
+      <c r="H1173">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>84610</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3508</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>3510</v>
+      </c>
+      <c r="E1174">
+        <v>21062</v>
+      </c>
+      <c r="F1174">
+        <v>13</v>
+      </c>
+      <c r="G1174">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>84611</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3511</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3512</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3513</v>
+      </c>
+      <c r="E1175">
+        <v>20939</v>
+      </c>
+      <c r="F1175">
+        <v>60</v>
+      </c>
+      <c r="G1175">
+        <v>184</v>
+      </c>
+      <c r="H1175">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>84612</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3514</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3515</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3516</v>
+      </c>
+      <c r="E1176">
+        <v>21693</v>
+      </c>
+      <c r="F1176">
+        <v>245</v>
+      </c>
+      <c r="G1176">
+        <v>115</v>
+      </c>
+      <c r="H1176">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>84613</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3517</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3518</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3519</v>
+      </c>
+      <c r="E1177">
+        <v>12565</v>
+      </c>
+      <c r="F1177">
+        <v>4</v>
+      </c>
+      <c r="G1177">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>84614</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3520</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3521</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3522</v>
+      </c>
+      <c r="E1178">
+        <v>21096</v>
+      </c>
+      <c r="F1178">
+        <v>241</v>
+      </c>
+      <c r="G1178">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>84615</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3523</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3524</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="E1179">
+        <v>22043</v>
+      </c>
+      <c r="F1179">
+        <v>135</v>
+      </c>
+      <c r="G1179">
+        <v>223</v>
+      </c>
+      <c r="H1179">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>84616</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3526</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3527</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="E1180">
+        <v>12148</v>
+      </c>
+      <c r="F1180">
+        <v>20</v>
+      </c>
+      <c r="G1180">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>84617</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3529</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>3531</v>
+      </c>
+      <c r="E1181">
+        <v>20976</v>
+      </c>
+      <c r="F1181">
+        <v>140</v>
+      </c>
+      <c r="G1181">
+        <v>119</v>
+      </c>
+      <c r="H1181">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>84618</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3532</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3533</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3534</v>
+      </c>
+      <c r="E1182">
+        <v>21640</v>
+      </c>
+      <c r="F1182">
+        <v>181</v>
+      </c>
+      <c r="G1182">
+        <v>94</v>
+      </c>
+      <c r="H1182">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>84619</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3535</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3536</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>3537</v>
+      </c>
+      <c r="E1183">
+        <v>13377</v>
+      </c>
+      <c r="F1183">
+        <v>33</v>
+      </c>
+      <c r="G1183">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>84620</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3538</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3539</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E1184">
+        <v>21073</v>
+      </c>
+      <c r="F1184">
+        <v>200</v>
+      </c>
+      <c r="G1184">
+        <v>67</v>
+      </c>
+      <c r="H1184">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>84621</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3541</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3542</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>3543</v>
+      </c>
+      <c r="E1185">
+        <v>20332</v>
+      </c>
+      <c r="F1185">
+        <v>93</v>
+      </c>
+      <c r="G1185">
+        <v>89</v>
+      </c>
+      <c r="H1185">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>84622</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3544</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3545</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3546</v>
+      </c>
+      <c r="E1186">
+        <v>13232</v>
+      </c>
+      <c r="F1186">
+        <v>10</v>
+      </c>
+      <c r="G1186">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>84623</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3547</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3548</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>3549</v>
+      </c>
+      <c r="E1187">
+        <v>21704</v>
+      </c>
+      <c r="F1187">
+        <v>112</v>
+      </c>
+      <c r="G1187">
+        <v>99</v>
+      </c>
+      <c r="H1187">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>84624</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3550</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3551</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>3552</v>
+      </c>
+      <c r="E1188">
+        <v>21174</v>
+      </c>
+      <c r="F1188">
+        <v>262</v>
+      </c>
+      <c r="G1188">
+        <v>119</v>
+      </c>
+      <c r="H1188">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>84625</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3553</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3554</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>3555</v>
+      </c>
+      <c r="E1189">
+        <v>12167</v>
+      </c>
+      <c r="F1189">
+        <v>1</v>
+      </c>
+      <c r="G1189">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>84626</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3556</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3557</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>3558</v>
+      </c>
+      <c r="E1190">
+        <v>20372</v>
+      </c>
+      <c r="F1190">
+        <v>48</v>
+      </c>
+      <c r="G1190">
+        <v>86</v>
+      </c>
+      <c r="H1190">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>84627</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3559</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3560</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3561</v>
+      </c>
+      <c r="E1191">
+        <v>21069</v>
+      </c>
+      <c r="F1191">
+        <v>181</v>
+      </c>
+      <c r="G1191">
+        <v>193</v>
+      </c>
+      <c r="H1191">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>84628</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3562</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3563</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3564</v>
+      </c>
+      <c r="E1192">
+        <v>21630</v>
+      </c>
+      <c r="F1192">
+        <v>113</v>
+      </c>
+      <c r="G1192">
+        <v>101</v>
+      </c>
+      <c r="H1192">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>84629</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3565</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3566</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3567</v>
+      </c>
+      <c r="E1193">
+        <v>11868</v>
+      </c>
+      <c r="F1193">
+        <v>7</v>
+      </c>
+      <c r="G1193">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>84630</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3568</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3569</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3570</v>
+      </c>
+      <c r="E1194">
+        <v>21828</v>
+      </c>
+      <c r="F1194">
+        <v>220</v>
+      </c>
+      <c r="G1194">
+        <v>116</v>
+      </c>
+      <c r="H1194">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>84631</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3571</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3572</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3573</v>
+      </c>
+      <c r="E1195">
+        <v>22951</v>
+      </c>
+      <c r="F1195">
+        <v>106</v>
+      </c>
+      <c r="G1195">
+        <v>160</v>
+      </c>
+      <c r="H1195">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>84632</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3574</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3575</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3576</v>
+      </c>
+      <c r="E1196">
+        <v>11993</v>
+      </c>
+      <c r="F1196">
+        <v>14</v>
+      </c>
+      <c r="G1196">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>84633</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3578</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3579</v>
+      </c>
+      <c r="E1197">
+        <v>20500</v>
+      </c>
+      <c r="F1197">
+        <v>120</v>
+      </c>
+      <c r="G1197">
+        <v>115</v>
+      </c>
+      <c r="H1197">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>84634</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3580</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3581</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3582</v>
+      </c>
+      <c r="E1198">
+        <v>19715</v>
+      </c>
+      <c r="F1198">
+        <v>131</v>
+      </c>
+      <c r="G1198">
+        <v>120</v>
+      </c>
+      <c r="H1198">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>84635</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E1199">
+        <v>11868</v>
+      </c>
+      <c r="F1199">
+        <v>2</v>
+      </c>
+      <c r="G1199">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>84636</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3586</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3587</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3588</v>
+      </c>
+      <c r="E1200">
+        <v>19268</v>
+      </c>
+      <c r="F1200">
+        <v>41</v>
+      </c>
+      <c r="G1200">
+        <v>43</v>
+      </c>
+      <c r="H1200">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>84637</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3589</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3590</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3591</v>
+      </c>
+      <c r="E1201">
+        <v>19049</v>
+      </c>
+      <c r="F1201">
+        <v>68</v>
+      </c>
+      <c r="G1201">
+        <v>113</v>
+      </c>
+      <c r="H1201">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>84638</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3592</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3593</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3594</v>
+      </c>
+      <c r="E1202">
+        <v>18144</v>
+      </c>
+      <c r="F1202">
+        <v>4</v>
+      </c>
+      <c r="G1202">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>84639</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="E1203">
+        <v>17955</v>
+      </c>
+      <c r="F1203">
+        <v>126</v>
+      </c>
+      <c r="G1203">
+        <v>200</v>
+      </c>
+      <c r="H1203">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>84640</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3598</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3599</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>3600</v>
+      </c>
+      <c r="E1204">
+        <v>17543</v>
+      </c>
+      <c r="F1204">
+        <v>167</v>
+      </c>
+      <c r="G1204">
+        <v>142</v>
+      </c>
+      <c r="H1204">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>84641</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3601</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3602</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E1205">
+        <v>11588</v>
+      </c>
+      <c r="F1205">
+        <v>4</v>
+      </c>
+      <c r="G1205">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>84642</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3603</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3604</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="E1206">
+        <v>19080</v>
+      </c>
+      <c r="F1206">
+        <v>77</v>
+      </c>
+      <c r="G1206">
+        <v>86</v>
+      </c>
+      <c r="H1206">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>84643</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3606</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3607</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3608</v>
+      </c>
+      <c r="E1207">
+        <v>18792</v>
+      </c>
+      <c r="F1207">
+        <v>140</v>
+      </c>
+      <c r="G1207">
+        <v>75</v>
+      </c>
+      <c r="H1207">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>84644</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3609</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3610</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3611</v>
+      </c>
+      <c r="E1208">
+        <v>18819</v>
+      </c>
+      <c r="F1208">
+        <v>4</v>
+      </c>
+      <c r="G1208">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>84645</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3612</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3613</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="E1209">
+        <v>18761</v>
+      </c>
+      <c r="F1209">
+        <v>197</v>
+      </c>
+      <c r="G1209">
+        <v>116</v>
+      </c>
+      <c r="H1209">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>84646</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3615</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3616</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="E1210">
+        <v>18870</v>
+      </c>
+      <c r="F1210">
+        <v>278</v>
+      </c>
+      <c r="G1210">
+        <v>112</v>
+      </c>
+      <c r="H1210">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>84647</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3618</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3619</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="E1211">
+        <v>18720</v>
+      </c>
+      <c r="F1211">
+        <v>14</v>
+      </c>
+      <c r="G1211">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>84648</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3621</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3622</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3623</v>
+      </c>
+      <c r="E1212">
+        <v>18278</v>
+      </c>
+      <c r="F1212">
+        <v>75</v>
+      </c>
+      <c r="G1212">
+        <v>112</v>
+      </c>
+      <c r="H1212">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>84649</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3624</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3625</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="E1213">
+        <v>18713</v>
+      </c>
+      <c r="F1213">
+        <v>47</v>
+      </c>
+      <c r="G1213">
+        <v>74</v>
+      </c>
+      <c r="H1213">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>84650</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3627</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3628</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="E1214">
+        <v>18726</v>
+      </c>
+      <c r="F1214">
+        <v>79</v>
+      </c>
+      <c r="G1214">
+        <v>70</v>
+      </c>
+      <c r="H1214">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>84651</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3630</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3631</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>3632</v>
+      </c>
+      <c r="E1215">
+        <v>13033</v>
+      </c>
+      <c r="F1215">
+        <v>4</v>
+      </c>
+      <c r="G1215">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>84652</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3633</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3634</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3635</v>
+      </c>
+      <c r="E1216">
+        <v>18852</v>
+      </c>
+      <c r="F1216">
+        <v>39</v>
+      </c>
+      <c r="G1216">
+        <v>35</v>
+      </c>
+      <c r="H1216">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>84653</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3636</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3637</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3638</v>
+      </c>
+      <c r="E1217">
+        <v>18445</v>
+      </c>
+      <c r="F1217">
+        <v>128</v>
+      </c>
+      <c r="G1217">
+        <v>139</v>
+      </c>
+      <c r="H1217">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>84654</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3639</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="E1218">
+        <v>13646</v>
+      </c>
+      <c r="F1218">
+        <v>7</v>
+      </c>
+      <c r="G1218">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>84655</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3642</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3643</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>3644</v>
+      </c>
+      <c r="E1219">
+        <v>18389</v>
+      </c>
+      <c r="F1219">
+        <v>78</v>
+      </c>
+      <c r="G1219">
+        <v>196</v>
+      </c>
+      <c r="H1219">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>84656</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3645</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3646</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>3647</v>
+      </c>
+      <c r="E1220">
+        <v>18700</v>
+      </c>
+      <c r="F1220">
+        <v>107</v>
+      </c>
+      <c r="G1220">
+        <v>131</v>
+      </c>
+      <c r="H1220">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>84657</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3648</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3649</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>3279</v>
+      </c>
+      <c r="E1221">
+        <v>12006</v>
+      </c>
+      <c r="F1221">
+        <v>6</v>
+      </c>
+      <c r="G1221">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222">
+        <v>84658</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3650</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3651</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>3652</v>
+      </c>
+      <c r="E1222">
+        <v>19343</v>
+      </c>
+      <c r="F1222">
+        <v>80</v>
+      </c>
+      <c r="G1222">
+        <v>148</v>
+      </c>
+      <c r="H1222">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223">
+        <v>84659</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3653</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3654</v>
+      </c>
+      <c r="D1223" s="1" t="s">
+        <v>3655</v>
+      </c>
+      <c r="E1223">
+        <v>21291</v>
+      </c>
+      <c r="F1223">
+        <v>91</v>
+      </c>
+      <c r="G1223">
+        <v>124</v>
+      </c>
+      <c r="H1223">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224">
+        <v>84660</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3656</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3657</v>
+      </c>
+      <c r="D1224" s="1" t="s">
+        <v>3658</v>
+      </c>
+      <c r="E1224">
+        <v>14798</v>
+      </c>
+      <c r="F1224">
+        <v>9</v>
+      </c>
+      <c r="G1224">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225">
+        <v>84661</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3659</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3660</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>3661</v>
+      </c>
+      <c r="E1225">
+        <v>22569</v>
+      </c>
+      <c r="F1225">
+        <v>209</v>
+      </c>
+      <c r="G1225">
+        <v>55</v>
+      </c>
+      <c r="H1225">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>84662</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3662</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3663</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>3664</v>
+      </c>
+      <c r="E1226">
+        <v>25730</v>
+      </c>
+      <c r="F1226">
+        <v>114</v>
+      </c>
+      <c r="G1226">
+        <v>209</v>
+      </c>
+      <c r="H1226">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>84663</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3665</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3666</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>3667</v>
+      </c>
+      <c r="E1227">
+        <v>11583</v>
+      </c>
+      <c r="F1227">
+        <v>11</v>
+      </c>
+      <c r="G1227">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>84664</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3668</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3669</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>3670</v>
+      </c>
+      <c r="E1228">
+        <v>26272</v>
+      </c>
+      <c r="F1228">
+        <v>24</v>
+      </c>
+      <c r="G1228">
+        <v>135</v>
+      </c>
+      <c r="H1228">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">